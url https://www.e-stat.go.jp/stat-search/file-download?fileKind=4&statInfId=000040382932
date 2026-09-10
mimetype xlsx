--- v0 (2026-05-18)
+++ v1 (2026-09-10)
@@ -1,83 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAFC3C6D-BFB9-48E8-B3DE-037991DDBE2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{9543A8FD-DD73-411A-8F2B-957F1338CE0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{1E4F72E2-3F76-4F11-B2D4-DEF771A96F57}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BB5B9686-A25C-43DA-B3C8-C4DB71064DD7}"/>
   </bookViews>
   <sheets>
-    <sheet name="25-10-05" sheetId="2" r:id="rId1"/>
+    <sheet name="５　被疑事件の未済期間別人員" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'25-10-05'!$A$1:$K$79</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-10-05'!$3:$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'５　被疑事件の未済期間別人員'!$A$1:$K$79</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'５　被疑事件の未済期間別人員'!$3:$5</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="83">
   <si>
     <t>５　最高検、高検及び地検管内別　　被疑事件の未済期間別人員</t>
     <rPh sb="2" eb="5">
       <t>サイコウケン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウケン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="10" eb="12">
@@ -713,160 +716,160 @@
     <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="4" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
-    <cellStyle name="桁区切り 2" xfId="4" xr:uid="{D0D224D2-A6BB-41BF-B317-2E15127A3FE7}"/>
-    <cellStyle name="桁区切り_PPMN0001～0005" xfId="2" xr:uid="{02266F3A-5E25-4E3D-8974-E1CE7C89FD6D}"/>
+    <cellStyle name="桁区切り 2" xfId="4" xr:uid="{C87BC809-5C5C-4D33-AABA-C2310344550C}"/>
+    <cellStyle name="桁区切り_PPMN0001～0005" xfId="2" xr:uid="{9F3150B2-731E-4E14-BD17-A7E8491AA87B}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="5" xr:uid="{6DE2F190-0785-407F-B360-43A974F8BD39}"/>
-[...1 lines deleted...]
-    <cellStyle name="標準_法務統計月報（刑事関係）（５月）" xfId="1" xr:uid="{FE4C48EB-3E4D-43C3-AC2E-6123AAFE30D9}"/>
+    <cellStyle name="標準 2" xfId="5" xr:uid="{50363267-BB71-4F05-91C0-E6E5890F0588}"/>
+    <cellStyle name="標準_PPMN0001～0005" xfId="3" xr:uid="{DA6C3B98-9A91-4AB5-B55E-9FDDA84687BD}"/>
+    <cellStyle name="標準_法務統計月報（刑事関係）（５月）" xfId="1" xr:uid="{B89DDEB5-C96F-412E-9CD5-C5AA2334B278}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="Group 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F755146D-E01F-4590-8C3A-FDB41059FB67}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{649CF41E-5D21-4B56-8BAC-C7A62F0E261D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1398361" y="1299936"/>
-          <a:ext cx="76200" cy="1040493"/>
+          <a:off x="1348468" y="1309007"/>
+          <a:ext cx="76200" cy="1058636"/>
           <a:chOff x="139" y="158"/>
           <a:chExt cx="8" cy="110"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="AutoShape 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33BAEF6B-7F95-AB90-EB85-1C6C62B58215}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DC7076C-31C7-AF67-AD6D-DE6A7C23AD02}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr>
             <a:spLocks/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139" y="158"/>
             <a:ext cx="8" cy="40"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 41667"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </xdr:spPr>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="4" name="AutoShape 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D51D92F3-534F-5A64-6259-EA81A9CA37F6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38EDB16A-CE86-7548-375A-DC4125AF1689}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr>
             <a:spLocks/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="139" y="211"/>
             <a:ext cx="8" cy="57"/>
           </a:xfrm>
           <a:prstGeom prst="leftBrace">
             <a:avLst>
               <a:gd name="adj1" fmla="val 59375"/>
               <a:gd name="adj2" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
@@ -1187,374 +1190,374 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6056576-9533-4A47-9CCD-1EA06CC9184F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1005096E-2D85-416E-939F-4DE8D32195B3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K80"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="4" ySplit="5" topLeftCell="E6" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G66" sqref="G66"/>
       <selection pane="topRight" activeCell="G66" sqref="G66"/>
       <selection pane="bottomLeft" activeCell="G66" sqref="G66"/>
-      <selection pane="bottomRight" activeCell="B4" sqref="B4:C4"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.4140625" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="9.4140625" style="1"/>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.625" style="1" customWidth="1"/>
+    <col min="5" max="11" width="15.625" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.5">
+    <row r="1" spans="1:11" ht="24">
       <c r="B1" s="42" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
     </row>
     <row r="2" spans="1:11" ht="18" customHeight="1">
       <c r="B2" s="2">
         <v>45931</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="J2" s="44" t="str">
         <f>"("&amp;IF(TEXT(B2,"e")="1",TEXT(B2,"ggg")&amp;"元",TEXT(B2,"ggge"))&amp;"年"&amp;TEXT(B2,"m")&amp;"月分)"</f>
         <v>(令和7年10月分)</v>
       </c>
       <c r="K2" s="44"/>
     </row>
-    <row r="3" spans="1:11" ht="4" customHeight="1">
+    <row r="3" spans="1:11" ht="3.95" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="6"/>
     </row>
     <row r="4" spans="1:11" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="B4" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="43"/>
       <c r="D4" s="8"/>
       <c r="E4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="7" customFormat="1" ht="4" customHeight="1">
+    <row r="5" spans="1:11" s="7" customFormat="1" ht="3.95" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="12"/>
       <c r="C5" s="13"/>
       <c r="D5" s="8"/>
       <c r="E5" s="14"/>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
       <c r="J5" s="15"/>
       <c r="K5" s="15"/>
     </row>
     <row r="6" spans="1:11" ht="18" customHeight="1">
       <c r="B6" s="46" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="16"/>
       <c r="E6" s="17">
-        <v>50966</v>
+        <v>50964</v>
       </c>
       <c r="F6" s="18">
-        <v>24928</v>
+        <v>24925</v>
       </c>
       <c r="G6" s="18">
         <v>15471</v>
       </c>
       <c r="H6" s="18">
-        <v>7514</v>
+        <v>7515</v>
       </c>
       <c r="I6" s="18">
         <v>2713</v>
       </c>
       <c r="J6" s="18">
         <v>311</v>
       </c>
       <c r="K6" s="18">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="18" customHeight="1">
       <c r="B7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="21"/>
       <c r="E7" s="22">
-        <v>3369</v>
+        <v>3375</v>
       </c>
       <c r="F7" s="23">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="G7" s="23">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="H7" s="23">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="I7" s="23">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="J7" s="23">
         <v>30</v>
       </c>
       <c r="K7" s="23">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="18" customHeight="1">
       <c r="B8" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="21"/>
       <c r="E8" s="22">
-        <v>5095</v>
+        <v>5093</v>
       </c>
       <c r="F8" s="23">
-        <v>3291</v>
+        <v>3290</v>
       </c>
       <c r="G8" s="23">
         <v>1375</v>
       </c>
       <c r="H8" s="23">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="I8" s="23">
         <v>69</v>
       </c>
       <c r="J8" s="23">
         <v>6</v>
       </c>
       <c r="K8" s="23">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="18" customHeight="1">
       <c r="C9" s="25" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="26"/>
       <c r="E9" s="22">
         <v>1</v>
       </c>
       <c r="F9" s="23">
         <v>0</v>
       </c>
       <c r="G9" s="23">
         <v>0</v>
       </c>
       <c r="H9" s="23">
         <v>0</v>
       </c>
       <c r="I9" s="23">
         <v>0</v>
       </c>
       <c r="J9" s="23">
         <v>1</v>
       </c>
       <c r="K9" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="18" customHeight="1">
       <c r="B10" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="21"/>
       <c r="E10" s="22">
-        <v>30335</v>
+        <v>30326</v>
       </c>
       <c r="F10" s="23">
-        <v>13650</v>
+        <v>13648</v>
       </c>
       <c r="G10" s="23">
-        <v>9083</v>
+        <v>9080</v>
       </c>
       <c r="H10" s="23">
-        <v>5191</v>
+        <v>5188</v>
       </c>
       <c r="I10" s="23">
-        <v>2133</v>
+        <v>2132</v>
       </c>
       <c r="J10" s="23">
         <v>254</v>
       </c>
       <c r="K10" s="23">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="18" customHeight="1">
       <c r="C11" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="28"/>
       <c r="E11" s="22">
-        <v>12166</v>
+        <v>12169</v>
       </c>
       <c r="F11" s="23">
-        <v>6552</v>
+        <v>6551</v>
       </c>
       <c r="G11" s="23">
-        <v>3853</v>
+        <v>3855</v>
       </c>
       <c r="H11" s="23">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="I11" s="23">
         <v>316</v>
       </c>
       <c r="J11" s="23">
         <v>20</v>
       </c>
       <c r="K11" s="23">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="29" customFormat="1" ht="30" customHeight="1">
       <c r="B12" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="41"/>
       <c r="D12" s="30"/>
       <c r="E12" s="18">
         <v>0</v>
       </c>
       <c r="F12" s="18">
         <v>0</v>
       </c>
       <c r="G12" s="18">
         <v>0</v>
       </c>
       <c r="H12" s="18">
         <v>0</v>
       </c>
       <c r="I12" s="18">
         <v>0</v>
       </c>
       <c r="J12" s="18">
         <v>0</v>
       </c>
       <c r="K12" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="29" customFormat="1" ht="30" customHeight="1">
       <c r="B13" s="40" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="41"/>
       <c r="D13" s="30"/>
       <c r="E13" s="18">
-        <v>21874</v>
+        <v>21870</v>
       </c>
       <c r="F13" s="18">
-        <v>9933</v>
+        <v>9931</v>
       </c>
       <c r="G13" s="18">
-        <v>6816</v>
+        <v>6815</v>
       </c>
       <c r="H13" s="18">
         <v>3573</v>
       </c>
       <c r="I13" s="18">
-        <v>1360</v>
+        <v>1359</v>
       </c>
       <c r="J13" s="18">
         <v>171</v>
       </c>
       <c r="K13" s="18">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="18" customHeight="1">
       <c r="B14" s="39" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="39"/>
       <c r="D14" s="28"/>
       <c r="E14" s="23">
         <v>0</v>
       </c>
       <c r="F14" s="23">
         <v>0</v>
       </c>
       <c r="G14" s="23">
         <v>0</v>
       </c>
       <c r="H14" s="23">
         <v>0</v>
@@ -1722,63 +1725,63 @@
         <v>318</v>
       </c>
       <c r="G20" s="23">
         <v>249</v>
       </c>
       <c r="H20" s="23">
         <v>153</v>
       </c>
       <c r="I20" s="23">
         <v>100</v>
       </c>
       <c r="J20" s="23">
         <v>5</v>
       </c>
       <c r="K20" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:11" ht="18" customHeight="1">
       <c r="B21" s="39" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="39"/>
       <c r="D21" s="28"/>
       <c r="E21" s="23">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F21" s="23">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="G21" s="23">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H21" s="23">
         <v>95</v>
       </c>
       <c r="I21" s="23">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J21" s="23">
         <v>0</v>
       </c>
       <c r="K21" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:11" ht="18" customHeight="1">
       <c r="B22" s="39" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="39"/>
       <c r="D22" s="28"/>
       <c r="E22" s="23">
         <v>1203</v>
       </c>
       <c r="F22" s="23">
         <v>642</v>
       </c>
       <c r="G22" s="23">
         <v>374</v>
       </c>
       <c r="H22" s="23">
         <v>105</v>
@@ -1862,63 +1865,63 @@
         <v>429</v>
       </c>
       <c r="G25" s="23">
         <v>194</v>
       </c>
       <c r="H25" s="23">
         <v>126</v>
       </c>
       <c r="I25" s="23">
         <v>19</v>
       </c>
       <c r="J25" s="23">
         <v>9</v>
       </c>
       <c r="K25" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:11" s="29" customFormat="1" ht="30" customHeight="1">
       <c r="B26" s="40" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="41"/>
       <c r="D26" s="30"/>
       <c r="E26" s="18">
-        <v>7942</v>
+        <v>7944</v>
       </c>
       <c r="F26" s="18">
         <v>4530</v>
       </c>
       <c r="G26" s="18">
         <v>2144</v>
       </c>
       <c r="H26" s="18">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="I26" s="18">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="J26" s="18">
         <v>11</v>
       </c>
       <c r="K26" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:11" ht="18" customHeight="1">
       <c r="B27" s="39" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="39"/>
       <c r="D27" s="28"/>
       <c r="E27" s="23">
         <v>1</v>
       </c>
       <c r="F27" s="23">
         <v>0</v>
       </c>
       <c r="G27" s="23">
         <v>0</v>
       </c>
       <c r="H27" s="23">
         <v>0</v>
@@ -1946,63 +1949,63 @@
         <v>1939</v>
       </c>
       <c r="G28" s="23">
         <v>849</v>
       </c>
       <c r="H28" s="23">
         <v>369</v>
       </c>
       <c r="I28" s="23">
         <v>153</v>
       </c>
       <c r="J28" s="23">
         <v>6</v>
       </c>
       <c r="K28" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:11" ht="18" customHeight="1">
       <c r="B29" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="39"/>
       <c r="D29" s="28"/>
       <c r="E29" s="23">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="F29" s="23">
         <v>600</v>
       </c>
       <c r="G29" s="23">
         <v>311</v>
       </c>
       <c r="H29" s="23">
         <v>168</v>
       </c>
       <c r="I29" s="23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J29" s="23">
         <v>0</v>
       </c>
       <c r="K29" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:11" ht="18" customHeight="1">
       <c r="B30" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="39"/>
       <c r="D30" s="28"/>
       <c r="E30" s="23">
         <v>2145</v>
       </c>
       <c r="F30" s="23">
         <v>1205</v>
       </c>
       <c r="G30" s="23">
         <v>577</v>
       </c>
       <c r="H30" s="23">
         <v>287</v>
@@ -2058,60 +2061,60 @@
         <v>362</v>
       </c>
       <c r="G32" s="23">
         <v>160</v>
       </c>
       <c r="H32" s="23">
         <v>43</v>
       </c>
       <c r="I32" s="23">
         <v>12</v>
       </c>
       <c r="J32" s="23">
         <v>0</v>
       </c>
       <c r="K32" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="2:11" ht="18" customHeight="1">
       <c r="B33" s="39" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="39"/>
       <c r="D33" s="28"/>
       <c r="E33" s="23">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F33" s="23">
         <v>196</v>
       </c>
       <c r="G33" s="23">
         <v>143</v>
       </c>
       <c r="H33" s="23">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I33" s="23">
         <v>20</v>
       </c>
       <c r="J33" s="23">
         <v>3</v>
       </c>
       <c r="K33" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="2:11" s="29" customFormat="1" ht="30" customHeight="1">
       <c r="B34" s="40" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="41"/>
       <c r="D34" s="30"/>
       <c r="E34" s="18">
         <v>5537</v>
       </c>
       <c r="F34" s="18">
         <v>2730</v>
       </c>
       <c r="G34" s="18">
         <v>1682</v>
@@ -2310,113 +2313,113 @@
         <v>180</v>
       </c>
       <c r="G41" s="23">
         <v>139</v>
       </c>
       <c r="H41" s="23">
         <v>51</v>
       </c>
       <c r="I41" s="23">
         <v>11</v>
       </c>
       <c r="J41" s="23">
         <v>1</v>
       </c>
       <c r="K41" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="2:11" s="29" customFormat="1" ht="30" customHeight="1">
       <c r="B42" s="40" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="41"/>
       <c r="D42" s="30"/>
       <c r="E42" s="18">
-        <v>3203</v>
+        <v>3204</v>
       </c>
       <c r="F42" s="18">
         <v>1690</v>
       </c>
       <c r="G42" s="18">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="H42" s="18">
         <v>397</v>
       </c>
       <c r="I42" s="18">
         <v>127</v>
       </c>
       <c r="J42" s="18">
         <v>16</v>
       </c>
       <c r="K42" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="2:11" ht="18" customHeight="1">
       <c r="B43" s="39" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="39"/>
       <c r="D43" s="28"/>
       <c r="E43" s="23">
         <v>0</v>
       </c>
       <c r="F43" s="23">
         <v>0</v>
       </c>
       <c r="G43" s="23">
         <v>0</v>
       </c>
       <c r="H43" s="23">
         <v>0</v>
       </c>
       <c r="I43" s="23">
         <v>0</v>
       </c>
       <c r="J43" s="23">
         <v>0</v>
       </c>
       <c r="K43" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:11" ht="18" customHeight="1">
       <c r="B44" s="39" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="39"/>
       <c r="D44" s="28"/>
       <c r="E44" s="23">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="F44" s="23">
         <v>629</v>
       </c>
       <c r="G44" s="23">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H44" s="23">
         <v>169</v>
       </c>
       <c r="I44" s="23">
         <v>57</v>
       </c>
       <c r="J44" s="23">
         <v>7</v>
       </c>
       <c r="K44" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="2:11" ht="18" customHeight="1">
       <c r="B45" s="39" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="39"/>
       <c r="D45" s="28"/>
       <c r="E45" s="23">
         <v>572</v>
       </c>
       <c r="F45" s="23">
         <v>330</v>
@@ -2506,54 +2509,54 @@
         <v>171</v>
       </c>
       <c r="G48" s="23">
         <v>98</v>
       </c>
       <c r="H48" s="23">
         <v>48</v>
       </c>
       <c r="I48" s="23">
         <v>24</v>
       </c>
       <c r="J48" s="23">
         <v>3</v>
       </c>
       <c r="K48" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:11" s="29" customFormat="1" ht="30" customHeight="1">
       <c r="B49" s="40" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="41"/>
       <c r="D49" s="30"/>
       <c r="E49" s="18">
-        <v>5099</v>
+        <v>5098</v>
       </c>
       <c r="F49" s="18">
-        <v>2679</v>
+        <v>2678</v>
       </c>
       <c r="G49" s="18">
         <v>1596</v>
       </c>
       <c r="H49" s="18">
         <v>588</v>
       </c>
       <c r="I49" s="18">
         <v>207</v>
       </c>
       <c r="J49" s="18">
         <v>25</v>
       </c>
       <c r="K49" s="18">
         <v>4</v>
       </c>
     </row>
     <row r="50" spans="2:11" ht="18" customHeight="1">
       <c r="B50" s="39" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="39"/>
       <c r="D50" s="28"/>
       <c r="E50" s="23">
         <v>0</v>
@@ -2562,54 +2565,54 @@
         <v>0</v>
       </c>
       <c r="G50" s="23">
         <v>0</v>
       </c>
       <c r="H50" s="23">
         <v>0</v>
       </c>
       <c r="I50" s="23">
         <v>0</v>
       </c>
       <c r="J50" s="23">
         <v>0</v>
       </c>
       <c r="K50" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="2:11" ht="18" customHeight="1">
       <c r="B51" s="39" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="39"/>
       <c r="D51" s="28"/>
       <c r="E51" s="23">
-        <v>1825</v>
+        <v>1824</v>
       </c>
       <c r="F51" s="23">
-        <v>1041</v>
+        <v>1040</v>
       </c>
       <c r="G51" s="23">
         <v>581</v>
       </c>
       <c r="H51" s="23">
         <v>156</v>
       </c>
       <c r="I51" s="23">
         <v>43</v>
       </c>
       <c r="J51" s="23">
         <v>4</v>
       </c>
       <c r="K51" s="23">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:11" ht="18" customHeight="1">
       <c r="B52" s="39" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="39"/>
       <c r="D52" s="28"/>
       <c r="E52" s="23">
         <v>418</v>
@@ -3339,64 +3342,64 @@
       </c>
       <c r="C78" s="39"/>
       <c r="D78" s="28"/>
       <c r="E78" s="23">
         <v>462</v>
       </c>
       <c r="F78" s="23">
         <v>255</v>
       </c>
       <c r="G78" s="23">
         <v>156</v>
       </c>
       <c r="H78" s="23">
         <v>46</v>
       </c>
       <c r="I78" s="23">
         <v>5</v>
       </c>
       <c r="J78" s="23">
         <v>0</v>
       </c>
       <c r="K78" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:11" ht="10" customHeight="1">
+    <row r="79" spans="1:11" ht="9.9499999999999993" customHeight="1">
       <c r="A79" s="31"/>
       <c r="B79" s="32"/>
       <c r="C79" s="33"/>
       <c r="D79" s="34"/>
       <c r="E79" s="35"/>
       <c r="F79" s="36"/>
       <c r="G79" s="36"/>
       <c r="H79" s="36"/>
       <c r="I79" s="36"/>
       <c r="J79" s="36"/>
       <c r="K79" s="36"/>
     </row>
-    <row r="80" spans="1:11" ht="20.149999999999999" customHeight="1">
+    <row r="80" spans="1:11" ht="20.100000000000001" customHeight="1">
       <c r="A80" s="37"/>
       <c r="B80" s="38"/>
       <c r="C80" s="38"/>
       <c r="D80" s="38"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="71">
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
@@ -3471,46 +3474,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>25-10-05</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'25-10-05'!Print_Titles</vt:lpstr>
+      <vt:lpstr>５　被疑事件の未済期間別人員</vt:lpstr>
+      <vt:lpstr>'５　被疑事件の未済期間別人員'!Print_Area</vt:lpstr>
+      <vt:lpstr>'５　被疑事件の未済期間別人員'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>