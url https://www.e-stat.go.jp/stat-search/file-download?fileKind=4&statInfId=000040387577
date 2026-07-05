--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D19D83E5-14DA-4696-99AB-32168592528B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7680"/>
+    <workbookView xWindow="3800" yWindow="1010" windowWidth="31080" windowHeight="20590" xr2:uid="{8462AFDE-EFD3-42A2-AF9E-D5EDD8839818}"/>
   </bookViews>
   <sheets>
     <sheet name="25-10-2" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-10-2'!$A:$J</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1281,72 +1282,72 @@
   </si>
   <si>
     <t>入管職員関係</t>
     <rPh sb="0" eb="2">
       <t>ニュウカン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショクイン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カンケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>その他の公務員</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>コウムイン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　第1表(25-10-1）の(注)参照</t>
+    <t>第２表　法務局及び地方法務局管内別　人権侵犯事件の受理及び処理件数（令和7年10月）</t>
   </si>
   <si>
-    <t>第２表　法務局及び地方法務局管内別　人権侵犯事件の受理及び処理件数（令和7年10月）</t>
+    <t>　第1表(25-10-1）の(注)参照</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="178" formatCode="##,###;;\-"/>
     <numFmt numFmtId="179" formatCode="\(#,##0\);\(\-\)"/>
     <numFmt numFmtId="180" formatCode="\(#,###\);;\(\-\)"/>
     <numFmt numFmtId="181" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="182" formatCode="[$-411]g/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="183" formatCode="&quot;｣&quot;#,##0;[Red]\-&quot;｣&quot;#,##0"/>
     <numFmt numFmtId="184" formatCode="_ &quot;SFr.&quot;* #,##0.00_ ;_ &quot;SFr.&quot;* \-#,##0.00_ ;_ &quot;SFr.&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1753,131 +1754,131 @@
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="distributed" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
-    <cellStyle name="Calc Currency (0)" xfId="1"/>
-[...17 lines deleted...]
-    <cellStyle name="センター" xfId="19"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{2484DDD3-3DF5-4C23-8E6F-BE9E47BB3916}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{1CB26D80-833E-42D2-B393-BCBF7C3B2D16}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{E35D6565-7DE4-480A-8D91-CD3EECD44582}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{08ED8021-C38A-450A-A6B0-6670E7E1FEE9}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{73AB502D-A17F-4538-8520-E09E23540D1D}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{953A52C6-641F-4153-92EE-B4FBCADFCF40}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{415BF1CD-A635-4BD2-B2A4-0E5AA68DAE3C}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{30086F8A-5262-4389-B018-D1DBF9798A60}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{FDF7AA35-7E8C-4493-A958-6864CA8F4C2F}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{4C4E7F14-256E-4F82-AAE5-53125916FDE4}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{9FC045C3-2410-4BC3-B9BF-AF7FDB5F4077}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{F75FDE2E-53BE-462C-BD41-0182515AB743}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{F471A8DF-C539-4165-B692-5DFB53AF6F31}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{9A2D583A-3FB0-4A03-8047-7618CC939C6B}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{44B0E90C-539C-43D9-9781-E0E2FEF0FA70}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{3FCD80AB-9F32-4DE1-A36E-7BCC49E5C0ED}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{2F1E0709-231F-45CB-8D98-0C2701FE80B8}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{B15C20E5-B809-4779-846D-8F91544CBA6B}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{77E5D078-D10A-4543-87DC-E11D84043972}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="20"/>
-    <cellStyle name="標準 3" xfId="21"/>
+    <cellStyle name="標準 2" xfId="20" xr:uid="{065BF21E-7907-4964-BD15-8CD90B446763}"/>
+    <cellStyle name="標準 3" xfId="21" xr:uid="{B5DFF455-299D-47E1-8BC2-08A0D3F28516}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1940,51 +1941,51 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1995" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CB070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BF8162C-CFA9-46A5-6680-D81655DDE21F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="2438400"/>
           <a:ext cx="66675" cy="885825"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 110714"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1999,51 +2000,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1996" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CC070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47F4E319-218C-42B1-8598-EE963CA5977D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="3657600"/>
           <a:ext cx="57150" cy="285750"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41667"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2058,51 +2059,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1997" name="AutoShape 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CD070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98E3B300-B5DC-90AB-6736-93AC75101915}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="3962400"/>
           <a:ext cx="57150" cy="276225"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 40278"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2117,51 +2118,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1998" name="AutoShape 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CE070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87E25A45-5825-BC7F-9169-61647A235F52}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="6562725"/>
           <a:ext cx="85725" cy="2238375"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 217593"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2176,51 +2177,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1999" name="AutoShape 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CF070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{236A6EFD-C982-1AF6-1021-8394AF33B022}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="10363200"/>
           <a:ext cx="57150" cy="704850"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 102778"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2235,51 +2236,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2000" name="AutoShape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D0070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3A9D9EF-3E82-CE85-1F9E-11537D227429}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="11125200"/>
           <a:ext cx="57150" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 127778"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2294,51 +2295,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2001" name="AutoShape 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D1070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA79C8F2-31DC-1002-958A-FB98D7DF7042}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="12020550"/>
           <a:ext cx="57150" cy="1343025"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 195833"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2353,51 +2354,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2002" name="AutoShape 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D2070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{554CB01C-3CE9-A279-2B28-802FA8050B3A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="14182725"/>
           <a:ext cx="57150" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 36111"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2412,51 +2413,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2003" name="AutoShape 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D3070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ACCF7AF-82B8-230B-D226-8EBF3F504AA6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="14792325"/>
           <a:ext cx="47625" cy="400050"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 70000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2471,51 +2472,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2004" name="AutoShape 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D4070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC798479-C3BB-C65D-5DFB-BB67ECAB37E8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2514600" y="11287125"/>
           <a:ext cx="57150" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 36111"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2530,51 +2531,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2005" name="AutoShape 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D5070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F6E7E32-96ED-861B-3C16-C20D5914BB5B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2476500" y="7477125"/>
           <a:ext cx="85725" cy="390525"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 37963"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2589,51 +2590,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2006" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D6070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C44A201-9FDB-F0BC-C050-0CE624FE61D0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="1981200"/>
           <a:ext cx="57150" cy="428625"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 62500"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2648,51 +2649,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2007" name="AutoShape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D7070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CF30812-4218-CF59-F82F-43FB5EBBC32F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="4267200"/>
           <a:ext cx="57150" cy="571500"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 83333"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2707,51 +2708,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2008" name="AutoShape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D8070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C8B6043-A3D0-6809-9C36-CB8B835F80AF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="4876800"/>
           <a:ext cx="57150" cy="1333500"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 194444"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2766,51 +2767,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2009" name="AutoShape 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D9070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFDEFFCB-0BBD-349E-F855-90D2FE8A2C9E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2514600" y="5038725"/>
           <a:ext cx="57150" cy="704850"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 102778"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2825,51 +2826,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2010" name="AutoShape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DA070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA0D7C30-4BA9-C147-6731-34E92A4810D3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="9296400"/>
           <a:ext cx="57150" cy="1028700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 150000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2884,208 +2885,208 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2011" name="AutoShape 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DB070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D08FD31E-BB93-DB1B-3591-DA2A0C06F71B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2514600" y="9610725"/>
           <a:ext cx="57150" cy="552450"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 80556"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3218,224 +3219,224 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF6FC238-33D2-4E1E-841E-070F4FE34FB1}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:DH104"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="10" ySplit="5" topLeftCell="K6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1:AP1"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="23.1" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="23.15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="2" customWidth="1"/>
-[...110 lines deleted...]
-    <col min="112" max="112" width="5.25" style="2" customWidth="1"/>
+    <col min="1" max="1" width="1.6328125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="2.6328125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="4.26953125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="1.6328125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="10.08984375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="1.6328125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="10.08984375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="1.6328125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="30.6328125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="1.6328125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="4.6328125" style="19" customWidth="1"/>
+    <col min="12" max="12" width="7.6328125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="4.6328125" style="20" customWidth="1"/>
+    <col min="14" max="14" width="5.26953125" style="2" customWidth="1"/>
+    <col min="15" max="15" width="4.6328125" style="8" customWidth="1"/>
+    <col min="16" max="16" width="5.26953125" style="2" customWidth="1"/>
+    <col min="17" max="17" width="4.6328125" style="8" customWidth="1"/>
+    <col min="18" max="18" width="5.26953125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="4.6328125" style="20" customWidth="1"/>
+    <col min="20" max="20" width="5.6328125" style="2" customWidth="1"/>
+    <col min="21" max="21" width="4.6328125" style="8" customWidth="1"/>
+    <col min="22" max="22" width="5.26953125" style="2" customWidth="1"/>
+    <col min="23" max="23" width="4.6328125" style="8" customWidth="1"/>
+    <col min="24" max="24" width="5.26953125" style="2" customWidth="1"/>
+    <col min="25" max="25" width="4.6328125" style="20" customWidth="1"/>
+    <col min="26" max="26" width="5.26953125" style="2" customWidth="1"/>
+    <col min="27" max="27" width="4.6328125" style="8" customWidth="1"/>
+    <col min="28" max="28" width="5.26953125" style="2" customWidth="1"/>
+    <col min="29" max="29" width="4.6328125" style="8" customWidth="1"/>
+    <col min="30" max="30" width="5.26953125" style="2" customWidth="1"/>
+    <col min="31" max="31" width="4.6328125" style="20" customWidth="1"/>
+    <col min="32" max="32" width="5.26953125" style="2" customWidth="1"/>
+    <col min="33" max="33" width="4.6328125" style="8" customWidth="1"/>
+    <col min="34" max="34" width="5.26953125" style="2" customWidth="1"/>
+    <col min="35" max="35" width="4.6328125" style="8" customWidth="1"/>
+    <col min="36" max="36" width="5.26953125" style="2" customWidth="1"/>
+    <col min="37" max="37" width="4.6328125" style="20" customWidth="1"/>
+    <col min="38" max="38" width="5.26953125" style="2" customWidth="1"/>
+    <col min="39" max="39" width="4.6328125" style="8" customWidth="1"/>
+    <col min="40" max="40" width="5.26953125" style="2" customWidth="1"/>
+    <col min="41" max="41" width="4.6328125" style="8" customWidth="1"/>
+    <col min="42" max="42" width="5.26953125" style="2" customWidth="1"/>
+    <col min="43" max="43" width="4.6328125" style="20" customWidth="1"/>
+    <col min="44" max="44" width="5.26953125" style="2" customWidth="1"/>
+    <col min="45" max="45" width="4.6328125" style="8" customWidth="1"/>
+    <col min="46" max="46" width="5.26953125" style="2" customWidth="1"/>
+    <col min="47" max="47" width="4.6328125" style="8" customWidth="1"/>
+    <col min="48" max="48" width="5.26953125" style="2" customWidth="1"/>
+    <col min="49" max="49" width="4.6328125" style="20" customWidth="1"/>
+    <col min="50" max="50" width="5.26953125" style="2" customWidth="1"/>
+    <col min="51" max="51" width="4.6328125" style="8" customWidth="1"/>
+    <col min="52" max="52" width="5.26953125" style="2" customWidth="1"/>
+    <col min="53" max="53" width="4.6328125" style="8" customWidth="1"/>
+    <col min="54" max="54" width="5.26953125" style="2" customWidth="1"/>
+    <col min="55" max="55" width="4.6328125" style="20" customWidth="1"/>
+    <col min="56" max="56" width="5.26953125" style="2" customWidth="1"/>
+    <col min="57" max="57" width="4.6328125" style="8" customWidth="1"/>
+    <col min="58" max="58" width="5.26953125" style="2" customWidth="1"/>
+    <col min="59" max="59" width="4.6328125" style="8" customWidth="1"/>
+    <col min="60" max="60" width="5.26953125" style="2" customWidth="1"/>
+    <col min="61" max="61" width="4.6328125" style="20" customWidth="1"/>
+    <col min="62" max="62" width="5.26953125" style="2" customWidth="1"/>
+    <col min="63" max="63" width="4.6328125" style="8" customWidth="1"/>
+    <col min="64" max="64" width="5.26953125" style="2" customWidth="1"/>
+    <col min="65" max="65" width="4.6328125" style="8" customWidth="1"/>
+    <col min="66" max="66" width="5.26953125" style="2" customWidth="1"/>
+    <col min="67" max="67" width="4.6328125" style="20" customWidth="1"/>
+    <col min="68" max="68" width="5.26953125" style="2" customWidth="1"/>
+    <col min="69" max="69" width="4.6328125" style="8" customWidth="1"/>
+    <col min="70" max="70" width="5.26953125" style="2" customWidth="1"/>
+    <col min="71" max="71" width="4.6328125" style="8" customWidth="1"/>
+    <col min="72" max="72" width="5.26953125" style="2" customWidth="1"/>
+    <col min="73" max="73" width="4.6328125" style="20" customWidth="1"/>
+    <col min="74" max="74" width="5.26953125" style="2" customWidth="1"/>
+    <col min="75" max="75" width="4.6328125" style="8" customWidth="1"/>
+    <col min="76" max="76" width="5.26953125" style="2" customWidth="1"/>
+    <col min="77" max="77" width="4.6328125" style="8" customWidth="1"/>
+    <col min="78" max="78" width="5.26953125" style="2" customWidth="1"/>
+    <col min="79" max="79" width="4.6328125" style="20" customWidth="1"/>
+    <col min="80" max="80" width="5.26953125" style="2" customWidth="1"/>
+    <col min="81" max="81" width="4.6328125" style="8" customWidth="1"/>
+    <col min="82" max="82" width="5.26953125" style="2" customWidth="1"/>
+    <col min="83" max="83" width="4.6328125" style="8" customWidth="1"/>
+    <col min="84" max="84" width="5.26953125" style="2" customWidth="1"/>
+    <col min="85" max="85" width="4.6328125" style="20" customWidth="1"/>
+    <col min="86" max="86" width="5.26953125" style="2" customWidth="1"/>
+    <col min="87" max="87" width="4.6328125" style="8" customWidth="1"/>
+    <col min="88" max="88" width="5.26953125" style="2" customWidth="1"/>
+    <col min="89" max="89" width="4.6328125" style="8" customWidth="1"/>
+    <col min="90" max="90" width="5.26953125" style="2" customWidth="1"/>
+    <col min="91" max="91" width="4.6328125" style="20" customWidth="1"/>
+    <col min="92" max="92" width="5.26953125" style="2" customWidth="1"/>
+    <col min="93" max="93" width="4.6328125" style="8" customWidth="1"/>
+    <col min="94" max="94" width="5.26953125" style="2" customWidth="1"/>
+    <col min="95" max="95" width="4.6328125" style="8" customWidth="1"/>
+    <col min="96" max="96" width="5.26953125" style="2" customWidth="1"/>
+    <col min="97" max="97" width="4.6328125" style="20" customWidth="1"/>
+    <col min="98" max="98" width="5.26953125" style="2" customWidth="1"/>
+    <col min="99" max="99" width="4.6328125" style="8" customWidth="1"/>
+    <col min="100" max="100" width="5.26953125" style="2" customWidth="1"/>
+    <col min="101" max="101" width="4.6328125" style="8" customWidth="1"/>
+    <col min="102" max="102" width="5.26953125" style="2" customWidth="1"/>
+    <col min="103" max="103" width="4.6328125" style="20" customWidth="1"/>
+    <col min="104" max="104" width="5.26953125" style="2" customWidth="1"/>
+    <col min="105" max="105" width="4.6328125" style="8" customWidth="1"/>
+    <col min="106" max="106" width="5.26953125" style="2" customWidth="1"/>
+    <col min="107" max="107" width="4.6328125" style="8" customWidth="1"/>
+    <col min="108" max="108" width="5.26953125" style="2" customWidth="1"/>
+    <col min="109" max="109" width="4.6328125" style="20" customWidth="1"/>
+    <col min="110" max="110" width="5.26953125" style="2" customWidth="1"/>
+    <col min="111" max="111" width="4.6328125" style="8" customWidth="1"/>
+    <col min="112" max="112" width="5.26953125" style="2" customWidth="1"/>
     <col min="113" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:112" ht="29.25" customHeight="1">
-[...42 lines deleted...]
-      <c r="AP1" s="45"/>
+    <row r="1" spans="1:112" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="55" t="s">
+        <v>141</v>
+      </c>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+      <c r="Z1" s="55"/>
+      <c r="AA1" s="55"/>
+      <c r="AB1" s="55"/>
+      <c r="AC1" s="55"/>
+      <c r="AD1" s="55"/>
+      <c r="AE1" s="55"/>
+      <c r="AF1" s="55"/>
+      <c r="AG1" s="55"/>
+      <c r="AH1" s="55"/>
+      <c r="AI1" s="55"/>
+      <c r="AJ1" s="55"/>
+      <c r="AK1" s="55"/>
+      <c r="AL1" s="55"/>
+      <c r="AM1" s="55"/>
+      <c r="AN1" s="55"/>
+      <c r="AO1" s="55"/>
+      <c r="AP1" s="55"/>
       <c r="AQ1" s="9"/>
       <c r="AR1" s="3"/>
       <c r="AS1" s="9"/>
       <c r="AT1" s="3"/>
       <c r="AU1" s="9"/>
       <c r="AV1" s="3"/>
       <c r="AW1" s="9"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="9"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="9"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="9"/>
       <c r="BD1" s="3"/>
       <c r="BE1" s="9"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="9"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="9"/>
       <c r="BJ1" s="3"/>
       <c r="BK1" s="9"/>
       <c r="BL1" s="3"/>
       <c r="BM1" s="9"/>
       <c r="BN1" s="3"/>
       <c r="BO1" s="9"/>
@@ -3463,1148 +3464,1148 @@
       <c r="CK1" s="9"/>
       <c r="CL1" s="3"/>
       <c r="CM1" s="9"/>
       <c r="CN1" s="3"/>
       <c r="CO1" s="9"/>
       <c r="CP1" s="3"/>
       <c r="CQ1" s="9"/>
       <c r="CR1" s="3"/>
       <c r="CS1" s="9"/>
       <c r="CT1" s="3"/>
       <c r="CU1" s="9"/>
       <c r="CV1" s="3"/>
       <c r="CW1" s="9"/>
       <c r="CX1" s="3"/>
       <c r="CY1" s="9"/>
       <c r="CZ1" s="3"/>
       <c r="DA1" s="9"/>
       <c r="DB1" s="3"/>
       <c r="DC1" s="9"/>
       <c r="DD1" s="3"/>
       <c r="DE1" s="9"/>
       <c r="DF1" s="3"/>
       <c r="DG1" s="9"/>
       <c r="DH1" s="3"/>
     </row>
-    <row r="2" spans="1:112" ht="14.25" customHeight="1" thickBot="1">
+    <row r="2" spans="1:112" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="18"/>
       <c r="B2" s="36">
         <v>45931</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="3" spans="1:112" ht="24.95" customHeight="1" thickTop="1">
-      <c r="B3" s="49" t="s">
+    <row r="3" spans="1:112" ht="25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="52" t="s">
         <v>85</v>
       </c>
-      <c r="C3" s="49"/>
-[...5 lines deleted...]
-      <c r="I3" s="49"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
       <c r="J3" s="21"/>
-      <c r="K3" s="37" t="s">
-[...3 lines deleted...]
-      <c r="M3" s="37" t="s">
+      <c r="K3" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="L3" s="44"/>
+      <c r="M3" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="46"/>
-      <c r="O3" s="37" t="s">
+      <c r="N3" s="49"/>
+      <c r="O3" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="P3" s="46"/>
-      <c r="Q3" s="37" t="s">
+      <c r="P3" s="49"/>
+      <c r="Q3" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="R3" s="38"/>
-      <c r="S3" s="37" t="s">
+      <c r="R3" s="44"/>
+      <c r="S3" s="43" t="s">
         <v>34</v>
       </c>
-      <c r="T3" s="38"/>
-      <c r="U3" s="37" t="s">
+      <c r="T3" s="44"/>
+      <c r="U3" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="V3" s="38"/>
-      <c r="W3" s="37" t="s">
+      <c r="V3" s="44"/>
+      <c r="W3" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="X3" s="38"/>
-      <c r="Y3" s="37" t="s">
+      <c r="X3" s="44"/>
+      <c r="Y3" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="Z3" s="38"/>
-      <c r="AA3" s="37" t="s">
+      <c r="Z3" s="44"/>
+      <c r="AA3" s="43" t="s">
         <v>38</v>
       </c>
-      <c r="AB3" s="38"/>
-      <c r="AC3" s="37" t="s">
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="43" t="s">
         <v>39</v>
       </c>
-      <c r="AD3" s="38"/>
-      <c r="AE3" s="37" t="s">
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="AF3" s="38"/>
-      <c r="AG3" s="37" t="s">
+      <c r="AF3" s="44"/>
+      <c r="AG3" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="AH3" s="38"/>
-      <c r="AI3" s="37" t="s">
+      <c r="AH3" s="44"/>
+      <c r="AI3" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="AJ3" s="38"/>
-      <c r="AK3" s="37" t="s">
+      <c r="AJ3" s="44"/>
+      <c r="AK3" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="AL3" s="38"/>
-      <c r="AM3" s="37" t="s">
+      <c r="AL3" s="44"/>
+      <c r="AM3" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="AN3" s="38"/>
-      <c r="AO3" s="37" t="s">
+      <c r="AN3" s="44"/>
+      <c r="AO3" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="AP3" s="38"/>
-      <c r="AQ3" s="37" t="s">
+      <c r="AP3" s="44"/>
+      <c r="AQ3" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="AR3" s="38"/>
-      <c r="AS3" s="37" t="s">
+      <c r="AR3" s="44"/>
+      <c r="AS3" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="AT3" s="38"/>
-      <c r="AU3" s="37" t="s">
+      <c r="AT3" s="44"/>
+      <c r="AU3" s="43" t="s">
         <v>48</v>
       </c>
-      <c r="AV3" s="38"/>
-      <c r="AW3" s="37" t="s">
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="AX3" s="38"/>
-      <c r="AY3" s="37" t="s">
+      <c r="AX3" s="44"/>
+      <c r="AY3" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="AZ3" s="38"/>
-      <c r="BA3" s="37" t="s">
+      <c r="AZ3" s="44"/>
+      <c r="BA3" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="BB3" s="38"/>
-      <c r="BC3" s="37" t="s">
+      <c r="BB3" s="44"/>
+      <c r="BC3" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="BD3" s="38"/>
-      <c r="BE3" s="37" t="s">
+      <c r="BD3" s="44"/>
+      <c r="BE3" s="43" t="s">
         <v>53</v>
       </c>
-      <c r="BF3" s="38"/>
-      <c r="BG3" s="37" t="s">
+      <c r="BF3" s="44"/>
+      <c r="BG3" s="43" t="s">
         <v>54</v>
       </c>
-      <c r="BH3" s="38"/>
-      <c r="BI3" s="37" t="s">
+      <c r="BH3" s="44"/>
+      <c r="BI3" s="43" t="s">
         <v>55</v>
       </c>
-      <c r="BJ3" s="38"/>
-      <c r="BK3" s="37" t="s">
+      <c r="BJ3" s="44"/>
+      <c r="BK3" s="43" t="s">
         <v>56</v>
       </c>
-      <c r="BL3" s="38"/>
-      <c r="BM3" s="37" t="s">
+      <c r="BL3" s="44"/>
+      <c r="BM3" s="43" t="s">
         <v>57</v>
       </c>
-      <c r="BN3" s="38"/>
-      <c r="BO3" s="37" t="s">
+      <c r="BN3" s="44"/>
+      <c r="BO3" s="43" t="s">
         <v>58</v>
       </c>
-      <c r="BP3" s="38"/>
-      <c r="BQ3" s="37" t="s">
+      <c r="BP3" s="44"/>
+      <c r="BQ3" s="43" t="s">
         <v>59</v>
       </c>
-      <c r="BR3" s="38"/>
-      <c r="BS3" s="37" t="s">
+      <c r="BR3" s="44"/>
+      <c r="BS3" s="43" t="s">
         <v>60</v>
       </c>
-      <c r="BT3" s="38"/>
-      <c r="BU3" s="37" t="s">
+      <c r="BT3" s="44"/>
+      <c r="BU3" s="43" t="s">
         <v>61</v>
       </c>
-      <c r="BV3" s="38"/>
-      <c r="BW3" s="37" t="s">
+      <c r="BV3" s="44"/>
+      <c r="BW3" s="43" t="s">
         <v>62</v>
       </c>
-      <c r="BX3" s="38"/>
-      <c r="BY3" s="37" t="s">
+      <c r="BX3" s="44"/>
+      <c r="BY3" s="43" t="s">
         <v>63</v>
       </c>
-      <c r="BZ3" s="38"/>
-      <c r="CA3" s="37" t="s">
+      <c r="BZ3" s="44"/>
+      <c r="CA3" s="43" t="s">
         <v>64</v>
       </c>
-      <c r="CB3" s="38"/>
-      <c r="CC3" s="37" t="s">
+      <c r="CB3" s="44"/>
+      <c r="CC3" s="43" t="s">
         <v>65</v>
       </c>
-      <c r="CD3" s="38"/>
-      <c r="CE3" s="37" t="s">
+      <c r="CD3" s="44"/>
+      <c r="CE3" s="43" t="s">
         <v>66</v>
       </c>
-      <c r="CF3" s="38"/>
-      <c r="CG3" s="37" t="s">
+      <c r="CF3" s="44"/>
+      <c r="CG3" s="43" t="s">
         <v>67</v>
       </c>
-      <c r="CH3" s="38"/>
-      <c r="CI3" s="37" t="s">
+      <c r="CH3" s="44"/>
+      <c r="CI3" s="43" t="s">
         <v>68</v>
       </c>
-      <c r="CJ3" s="38"/>
-      <c r="CK3" s="37" t="s">
+      <c r="CJ3" s="44"/>
+      <c r="CK3" s="43" t="s">
         <v>69</v>
       </c>
-      <c r="CL3" s="38"/>
-      <c r="CM3" s="37" t="s">
+      <c r="CL3" s="44"/>
+      <c r="CM3" s="43" t="s">
         <v>70</v>
       </c>
-      <c r="CN3" s="38"/>
-      <c r="CO3" s="37" t="s">
+      <c r="CN3" s="44"/>
+      <c r="CO3" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="CP3" s="38"/>
-      <c r="CQ3" s="37" t="s">
+      <c r="CP3" s="44"/>
+      <c r="CQ3" s="43" t="s">
         <v>72</v>
       </c>
-      <c r="CR3" s="38"/>
-      <c r="CS3" s="37" t="s">
+      <c r="CR3" s="44"/>
+      <c r="CS3" s="43" t="s">
         <v>73</v>
       </c>
-      <c r="CT3" s="38"/>
-      <c r="CU3" s="37" t="s">
+      <c r="CT3" s="44"/>
+      <c r="CU3" s="43" t="s">
         <v>74</v>
       </c>
-      <c r="CV3" s="38"/>
-      <c r="CW3" s="37" t="s">
+      <c r="CV3" s="44"/>
+      <c r="CW3" s="43" t="s">
         <v>75</v>
       </c>
-      <c r="CX3" s="38"/>
-      <c r="CY3" s="37" t="s">
+      <c r="CX3" s="44"/>
+      <c r="CY3" s="43" t="s">
         <v>76</v>
       </c>
-      <c r="CZ3" s="38"/>
-      <c r="DA3" s="37" t="s">
+      <c r="CZ3" s="44"/>
+      <c r="DA3" s="43" t="s">
         <v>77</v>
       </c>
-      <c r="DB3" s="38"/>
-      <c r="DC3" s="37" t="s">
+      <c r="DB3" s="44"/>
+      <c r="DC3" s="43" t="s">
         <v>78</v>
       </c>
-      <c r="DD3" s="38"/>
-      <c r="DE3" s="37" t="s">
+      <c r="DD3" s="44"/>
+      <c r="DE3" s="43" t="s">
         <v>79</v>
       </c>
-      <c r="DF3" s="38"/>
-      <c r="DG3" s="37" t="s">
+      <c r="DF3" s="44"/>
+      <c r="DG3" s="43" t="s">
         <v>80</v>
       </c>
-      <c r="DH3" s="38"/>
+      <c r="DH3" s="44"/>
     </row>
-    <row r="4" spans="1:112" ht="24.95" customHeight="1">
-[...7 lines deleted...]
-      <c r="I4" s="50"/>
+    <row r="4" spans="1:112" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
       <c r="J4" s="22"/>
-      <c r="K4" s="39"/>
-[...100 lines deleted...]
-      <c r="DH4" s="40"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="50"/>
+      <c r="O4" s="45"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="46"/>
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="46"/>
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="46"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="45"/>
+      <c r="AX4" s="46"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="45"/>
+      <c r="BB4" s="46"/>
+      <c r="BC4" s="45"/>
+      <c r="BD4" s="46"/>
+      <c r="BE4" s="45"/>
+      <c r="BF4" s="46"/>
+      <c r="BG4" s="45"/>
+      <c r="BH4" s="46"/>
+      <c r="BI4" s="45"/>
+      <c r="BJ4" s="46"/>
+      <c r="BK4" s="45"/>
+      <c r="BL4" s="46"/>
+      <c r="BM4" s="45"/>
+      <c r="BN4" s="46"/>
+      <c r="BO4" s="45"/>
+      <c r="BP4" s="46"/>
+      <c r="BQ4" s="45"/>
+      <c r="BR4" s="46"/>
+      <c r="BS4" s="45"/>
+      <c r="BT4" s="46"/>
+      <c r="BU4" s="45"/>
+      <c r="BV4" s="46"/>
+      <c r="BW4" s="45"/>
+      <c r="BX4" s="46"/>
+      <c r="BY4" s="45"/>
+      <c r="BZ4" s="46"/>
+      <c r="CA4" s="45"/>
+      <c r="CB4" s="46"/>
+      <c r="CC4" s="45"/>
+      <c r="CD4" s="46"/>
+      <c r="CE4" s="45"/>
+      <c r="CF4" s="46"/>
+      <c r="CG4" s="45"/>
+      <c r="CH4" s="46"/>
+      <c r="CI4" s="45"/>
+      <c r="CJ4" s="46"/>
+      <c r="CK4" s="45"/>
+      <c r="CL4" s="46"/>
+      <c r="CM4" s="45"/>
+      <c r="CN4" s="46"/>
+      <c r="CO4" s="45"/>
+      <c r="CP4" s="46"/>
+      <c r="CQ4" s="45"/>
+      <c r="CR4" s="46"/>
+      <c r="CS4" s="45"/>
+      <c r="CT4" s="46"/>
+      <c r="CU4" s="45"/>
+      <c r="CV4" s="46"/>
+      <c r="CW4" s="45"/>
+      <c r="CX4" s="46"/>
+      <c r="CY4" s="45"/>
+      <c r="CZ4" s="46"/>
+      <c r="DA4" s="45"/>
+      <c r="DB4" s="46"/>
+      <c r="DC4" s="45"/>
+      <c r="DD4" s="46"/>
+      <c r="DE4" s="45"/>
+      <c r="DF4" s="46"/>
+      <c r="DG4" s="45"/>
+      <c r="DH4" s="46"/>
     </row>
-    <row r="5" spans="1:112" ht="24.95" customHeight="1">
-[...7 lines deleted...]
-      <c r="I5" s="51"/>
+    <row r="5" spans="1:112" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
       <c r="J5" s="23"/>
-      <c r="K5" s="41"/>
-[...100 lines deleted...]
-      <c r="DH5" s="42"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="51"/>
+      <c r="O5" s="47"/>
+      <c r="P5" s="51"/>
+      <c r="Q5" s="47"/>
+      <c r="R5" s="48"/>
+      <c r="S5" s="47"/>
+      <c r="T5" s="48"/>
+      <c r="U5" s="47"/>
+      <c r="V5" s="48"/>
+      <c r="W5" s="47"/>
+      <c r="X5" s="48"/>
+      <c r="Y5" s="47"/>
+      <c r="Z5" s="48"/>
+      <c r="AA5" s="47"/>
+      <c r="AB5" s="48"/>
+      <c r="AC5" s="47"/>
+      <c r="AD5" s="48"/>
+      <c r="AE5" s="47"/>
+      <c r="AF5" s="48"/>
+      <c r="AG5" s="47"/>
+      <c r="AH5" s="48"/>
+      <c r="AI5" s="47"/>
+      <c r="AJ5" s="48"/>
+      <c r="AK5" s="47"/>
+      <c r="AL5" s="48"/>
+      <c r="AM5" s="47"/>
+      <c r="AN5" s="48"/>
+      <c r="AO5" s="47"/>
+      <c r="AP5" s="48"/>
+      <c r="AQ5" s="47"/>
+      <c r="AR5" s="48"/>
+      <c r="AS5" s="47"/>
+      <c r="AT5" s="48"/>
+      <c r="AU5" s="47"/>
+      <c r="AV5" s="48"/>
+      <c r="AW5" s="47"/>
+      <c r="AX5" s="48"/>
+      <c r="AY5" s="47"/>
+      <c r="AZ5" s="48"/>
+      <c r="BA5" s="47"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="47"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="47"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="47"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="47"/>
+      <c r="BJ5" s="48"/>
+      <c r="BK5" s="47"/>
+      <c r="BL5" s="48"/>
+      <c r="BM5" s="47"/>
+      <c r="BN5" s="48"/>
+      <c r="BO5" s="47"/>
+      <c r="BP5" s="48"/>
+      <c r="BQ5" s="47"/>
+      <c r="BR5" s="48"/>
+      <c r="BS5" s="47"/>
+      <c r="BT5" s="48"/>
+      <c r="BU5" s="47"/>
+      <c r="BV5" s="48"/>
+      <c r="BW5" s="47"/>
+      <c r="BX5" s="48"/>
+      <c r="BY5" s="47"/>
+      <c r="BZ5" s="48"/>
+      <c r="CA5" s="47"/>
+      <c r="CB5" s="48"/>
+      <c r="CC5" s="47"/>
+      <c r="CD5" s="48"/>
+      <c r="CE5" s="47"/>
+      <c r="CF5" s="48"/>
+      <c r="CG5" s="47"/>
+      <c r="CH5" s="48"/>
+      <c r="CI5" s="47"/>
+      <c r="CJ5" s="48"/>
+      <c r="CK5" s="47"/>
+      <c r="CL5" s="48"/>
+      <c r="CM5" s="47"/>
+      <c r="CN5" s="48"/>
+      <c r="CO5" s="47"/>
+      <c r="CP5" s="48"/>
+      <c r="CQ5" s="47"/>
+      <c r="CR5" s="48"/>
+      <c r="CS5" s="47"/>
+      <c r="CT5" s="48"/>
+      <c r="CU5" s="47"/>
+      <c r="CV5" s="48"/>
+      <c r="CW5" s="47"/>
+      <c r="CX5" s="48"/>
+      <c r="CY5" s="47"/>
+      <c r="CZ5" s="48"/>
+      <c r="DA5" s="47"/>
+      <c r="DB5" s="48"/>
+      <c r="DC5" s="47"/>
+      <c r="DD5" s="48"/>
+      <c r="DE5" s="47"/>
+      <c r="DF5" s="48"/>
+      <c r="DG5" s="47"/>
+      <c r="DH5" s="48"/>
     </row>
-    <row r="6" spans="1:112" s="24" customFormat="1" ht="12" customHeight="1">
-[...9 lines deleted...]
-      <c r="I6" s="44"/>
+    <row r="6" spans="1:112" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
       <c r="J6" s="25"/>
       <c r="K6" s="11"/>
       <c r="L6" s="12">
-        <v>2400</v>
+        <v>2025</v>
       </c>
       <c r="M6" s="13"/>
       <c r="N6" s="12">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="O6" s="14"/>
       <c r="P6" s="12">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="Q6" s="11"/>
       <c r="R6" s="12">
         <v>1</v>
       </c>
       <c r="S6" s="13"/>
       <c r="T6" s="12">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="U6" s="14"/>
       <c r="V6" s="12">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="W6" s="11"/>
       <c r="X6" s="12">
         <v>15</v>
       </c>
       <c r="Y6" s="13"/>
       <c r="Z6" s="12">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AA6" s="14"/>
       <c r="AB6" s="12">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC6" s="11"/>
       <c r="AD6" s="12">
         <v>12</v>
       </c>
       <c r="AE6" s="13"/>
       <c r="AF6" s="12">
-        <v>126</v>
+        <v>25</v>
       </c>
       <c r="AG6" s="14"/>
       <c r="AH6" s="12">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AI6" s="11"/>
       <c r="AJ6" s="12">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="AK6" s="13"/>
       <c r="AL6" s="12">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AM6" s="14"/>
       <c r="AN6" s="12">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="AO6" s="11"/>
       <c r="AP6" s="12">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AQ6" s="13"/>
       <c r="AR6" s="12">
         <v>42</v>
       </c>
       <c r="AS6" s="14"/>
       <c r="AT6" s="12">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AU6" s="11"/>
       <c r="AV6" s="12">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="AW6" s="13"/>
       <c r="AX6" s="12">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="12">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="BA6" s="11"/>
       <c r="BB6" s="12">
         <v>19</v>
       </c>
       <c r="BC6" s="13"/>
       <c r="BD6" s="12">
-        <v>185</v>
+        <v>167</v>
       </c>
       <c r="BE6" s="14"/>
       <c r="BF6" s="12">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="BG6" s="11"/>
       <c r="BH6" s="12">
         <v>10</v>
       </c>
       <c r="BI6" s="13"/>
       <c r="BJ6" s="12">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="BK6" s="14"/>
       <c r="BL6" s="12">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="BM6" s="11"/>
       <c r="BN6" s="12">
         <v>93</v>
       </c>
       <c r="BO6" s="13"/>
       <c r="BP6" s="12">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="BQ6" s="14"/>
       <c r="BR6" s="12">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="BS6" s="11"/>
       <c r="BT6" s="12">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="BU6" s="13"/>
       <c r="BV6" s="12">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="BW6" s="14"/>
       <c r="BX6" s="12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="BY6" s="11"/>
       <c r="BZ6" s="12">
         <v>28</v>
       </c>
       <c r="CA6" s="13"/>
       <c r="CB6" s="12">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="CC6" s="14"/>
       <c r="CD6" s="12">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="CE6" s="11"/>
       <c r="CF6" s="12">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="CG6" s="13"/>
       <c r="CH6" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="CI6" s="14"/>
       <c r="CJ6" s="12">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="CK6" s="11"/>
       <c r="CL6" s="12">
         <v>28</v>
       </c>
       <c r="CM6" s="13"/>
       <c r="CN6" s="12">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="CO6" s="14"/>
       <c r="CP6" s="12">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="12">
         <v>4</v>
       </c>
       <c r="CS6" s="13"/>
       <c r="CT6" s="12">
-        <v>371</v>
+        <v>96</v>
       </c>
       <c r="CU6" s="14"/>
       <c r="CV6" s="12">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="CW6" s="11"/>
       <c r="CX6" s="12">
         <v>5</v>
       </c>
       <c r="CY6" s="13"/>
       <c r="CZ6" s="12">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="DA6" s="14"/>
       <c r="DB6" s="12">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="DC6" s="11"/>
       <c r="DD6" s="12">
         <v>14</v>
       </c>
       <c r="DE6" s="13"/>
       <c r="DF6" s="12">
         <v>18</v>
       </c>
       <c r="DG6" s="14"/>
       <c r="DH6" s="12">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
-    <row r="7" spans="1:112" ht="12" customHeight="1">
-      <c r="B7" s="43" t="s">
+    <row r="7" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="37" t="s">
         <v>81</v>
       </c>
-      <c r="C7" s="43"/>
-[...5 lines deleted...]
-      <c r="I7" s="43"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
       <c r="J7" s="10"/>
       <c r="K7" s="8"/>
       <c r="L7" s="15">
-        <v>1780</v>
+        <v>1325</v>
       </c>
       <c r="M7" s="16"/>
       <c r="N7" s="15">
         <v>72</v>
       </c>
       <c r="O7" s="17"/>
       <c r="P7" s="15">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="R7" s="15">
         <v>1</v>
       </c>
       <c r="S7" s="16"/>
       <c r="T7" s="15">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="U7" s="17"/>
       <c r="V7" s="15">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="X7" s="15">
         <v>8</v>
       </c>
       <c r="Y7" s="16"/>
       <c r="Z7" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AA7" s="17"/>
       <c r="AB7" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AD7" s="15">
         <v>3</v>
       </c>
       <c r="AE7" s="16"/>
       <c r="AF7" s="15">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="AG7" s="17"/>
       <c r="AH7" s="15">
         <v>113</v>
       </c>
       <c r="AJ7" s="15">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="AK7" s="16"/>
       <c r="AL7" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AM7" s="17"/>
       <c r="AN7" s="15">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="AP7" s="15">
         <v>12</v>
       </c>
       <c r="AQ7" s="16"/>
       <c r="AR7" s="15">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="AS7" s="17"/>
       <c r="AT7" s="15">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="AV7" s="15">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="AW7" s="16"/>
       <c r="AX7" s="15">
         <v>4</v>
       </c>
       <c r="AY7" s="17"/>
       <c r="AZ7" s="15">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="BB7" s="15">
         <v>14</v>
       </c>
       <c r="BC7" s="16"/>
       <c r="BD7" s="15">
-        <v>140</v>
+        <v>119</v>
       </c>
       <c r="BE7" s="17"/>
       <c r="BF7" s="15">
         <v>9</v>
       </c>
       <c r="BH7" s="15">
         <v>5</v>
       </c>
       <c r="BI7" s="16"/>
       <c r="BJ7" s="15">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="BK7" s="17"/>
       <c r="BL7" s="15">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="BN7" s="15">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="BO7" s="16"/>
       <c r="BP7" s="15">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="BQ7" s="17"/>
       <c r="BR7" s="15">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="BT7" s="15">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="BU7" s="16"/>
       <c r="BV7" s="15">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="BW7" s="17"/>
       <c r="BX7" s="15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="BZ7" s="15">
         <v>24</v>
       </c>
       <c r="CA7" s="16"/>
       <c r="CB7" s="15">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="CC7" s="17"/>
       <c r="CD7" s="15">
         <v>9</v>
       </c>
       <c r="CF7" s="15">
         <v>7</v>
       </c>
       <c r="CG7" s="16"/>
       <c r="CH7" s="15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="CI7" s="17"/>
       <c r="CJ7" s="15">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="CL7" s="15">
         <v>18</v>
       </c>
       <c r="CM7" s="16"/>
       <c r="CN7" s="15">
         <v>8</v>
       </c>
       <c r="CO7" s="17"/>
       <c r="CP7" s="15">
         <v>3</v>
       </c>
       <c r="CR7" s="15">
         <v>3</v>
       </c>
       <c r="CS7" s="16"/>
       <c r="CT7" s="15">
-        <v>350</v>
+        <v>70</v>
       </c>
       <c r="CU7" s="17"/>
       <c r="CV7" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="CX7" s="15">
         <v>5</v>
       </c>
       <c r="CY7" s="16"/>
       <c r="CZ7" s="15">
         <v>3</v>
       </c>
       <c r="DA7" s="17"/>
       <c r="DB7" s="15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="DD7" s="15">
         <v>1</v>
       </c>
       <c r="DE7" s="16"/>
       <c r="DF7" s="15">
         <v>1</v>
       </c>
       <c r="DG7" s="17"/>
       <c r="DH7" s="15">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
-    <row r="8" spans="1:112" s="24" customFormat="1" ht="12" customHeight="1">
-      <c r="B8" s="44" t="s">
+    <row r="8" spans="1:112" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="C8" s="44"/>
-[...5 lines deleted...]
-      <c r="I8" s="44"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="41"/>
       <c r="J8" s="26"/>
       <c r="K8" s="11"/>
       <c r="L8" s="12">
-        <v>620</v>
+        <v>700</v>
       </c>
       <c r="M8" s="13"/>
       <c r="N8" s="12">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="O8" s="14"/>
       <c r="P8" s="12">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Q8" s="11"/>
       <c r="R8" s="12">
         <v>0</v>
       </c>
       <c r="S8" s="13"/>
       <c r="T8" s="12">
         <v>1</v>
       </c>
       <c r="U8" s="14"/>
       <c r="V8" s="12">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="W8" s="11"/>
       <c r="X8" s="12">
         <v>7</v>
       </c>
       <c r="Y8" s="13"/>
       <c r="Z8" s="12">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="AA8" s="14"/>
       <c r="AB8" s="12">
         <v>0</v>
       </c>
       <c r="AC8" s="11"/>
       <c r="AD8" s="12">
         <v>9</v>
       </c>
       <c r="AE8" s="13"/>
       <c r="AF8" s="12">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AG8" s="14"/>
       <c r="AH8" s="12">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="AI8" s="11"/>
       <c r="AJ8" s="12">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AK8" s="13"/>
       <c r="AL8" s="12">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AM8" s="14"/>
       <c r="AN8" s="12">
         <v>9</v>
       </c>
       <c r="AO8" s="11"/>
       <c r="AP8" s="12">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AQ8" s="13"/>
       <c r="AR8" s="12">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="AS8" s="14"/>
       <c r="AT8" s="12">
         <v>41</v>
       </c>
       <c r="AU8" s="11"/>
       <c r="AV8" s="12">
         <v>0</v>
       </c>
       <c r="AW8" s="13"/>
       <c r="AX8" s="12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="12">
         <v>5</v>
       </c>
       <c r="BA8" s="11"/>
       <c r="BB8" s="12">
         <v>5</v>
       </c>
       <c r="BC8" s="13"/>
       <c r="BD8" s="12">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="BE8" s="14"/>
       <c r="BF8" s="12">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="BG8" s="11"/>
       <c r="BH8" s="12">
         <v>5</v>
       </c>
       <c r="BI8" s="13"/>
       <c r="BJ8" s="12">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="BK8" s="14"/>
       <c r="BL8" s="12">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="BM8" s="11"/>
       <c r="BN8" s="12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="BO8" s="13"/>
       <c r="BP8" s="12">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="BQ8" s="14"/>
       <c r="BR8" s="12">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="BS8" s="11"/>
       <c r="BT8" s="12">
         <v>18</v>
       </c>
       <c r="BU8" s="13"/>
       <c r="BV8" s="12">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="BW8" s="14"/>
       <c r="BX8" s="12">
         <v>9</v>
       </c>
       <c r="BY8" s="11"/>
       <c r="BZ8" s="12">
         <v>4</v>
       </c>
       <c r="CA8" s="13"/>
       <c r="CB8" s="12">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="CC8" s="14"/>
       <c r="CD8" s="12">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="CE8" s="11"/>
       <c r="CF8" s="12">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="CG8" s="13"/>
       <c r="CH8" s="12">
         <v>8</v>
       </c>
       <c r="CI8" s="14"/>
       <c r="CJ8" s="12">
         <v>5</v>
       </c>
       <c r="CK8" s="11"/>
       <c r="CL8" s="12">
         <v>10</v>
       </c>
       <c r="CM8" s="13"/>
       <c r="CN8" s="12">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="CO8" s="14"/>
       <c r="CP8" s="12">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="CQ8" s="11"/>
       <c r="CR8" s="12">
         <v>1</v>
       </c>
       <c r="CS8" s="13"/>
       <c r="CT8" s="12">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="CU8" s="14"/>
       <c r="CV8" s="12">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="CW8" s="11"/>
       <c r="CX8" s="12">
         <v>0</v>
       </c>
       <c r="CY8" s="13"/>
       <c r="CZ8" s="12">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="DA8" s="14"/>
       <c r="DB8" s="12">
         <v>6</v>
       </c>
       <c r="DC8" s="11"/>
       <c r="DD8" s="12">
         <v>13</v>
       </c>
       <c r="DE8" s="13"/>
       <c r="DF8" s="12">
         <v>17</v>
       </c>
       <c r="DG8" s="14"/>
       <c r="DH8" s="12">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:112" ht="12" customHeight="1">
-      <c r="C9" s="43" t="s">
+    <row r="9" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C9" s="37" t="s">
         <v>106</v>
       </c>
-      <c r="D9" s="43"/>
-[...1 lines deleted...]
-      <c r="G9" s="43" t="s">
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="G9" s="37" t="s">
         <v>98</v>
       </c>
-      <c r="H9" s="43"/>
-      <c r="I9" s="43"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="37"/>
       <c r="J9" s="10"/>
       <c r="K9" s="8"/>
       <c r="L9" s="15">
         <v>0</v>
       </c>
       <c r="M9" s="16"/>
       <c r="N9" s="15">
         <v>0</v>
       </c>
       <c r="O9" s="17"/>
       <c r="P9" s="15">
         <v>0</v>
       </c>
       <c r="R9" s="15">
         <v>0</v>
       </c>
       <c r="S9" s="16"/>
       <c r="T9" s="15">
         <v>0</v>
       </c>
       <c r="U9" s="17"/>
       <c r="V9" s="15">
         <v>0</v>
       </c>
       <c r="X9" s="15">
@@ -4751,59 +4752,59 @@
         <v>0</v>
       </c>
       <c r="CX9" s="15">
         <v>0</v>
       </c>
       <c r="CY9" s="16"/>
       <c r="CZ9" s="15">
         <v>0</v>
       </c>
       <c r="DA9" s="17"/>
       <c r="DB9" s="15">
         <v>0</v>
       </c>
       <c r="DD9" s="15">
         <v>0</v>
       </c>
       <c r="DE9" s="16"/>
       <c r="DF9" s="15">
         <v>0</v>
       </c>
       <c r="DG9" s="17"/>
       <c r="DH9" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G10" s="43" t="s">
+    <row r="10" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C10" s="37"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
+      <c r="G10" s="37" t="s">
         <v>90</v>
       </c>
-      <c r="H10" s="43"/>
-      <c r="I10" s="43"/>
+      <c r="H10" s="37"/>
+      <c r="I10" s="37"/>
       <c r="J10" s="10"/>
       <c r="K10" s="8"/>
       <c r="L10" s="15">
         <v>2</v>
       </c>
       <c r="M10" s="16"/>
       <c r="N10" s="15">
         <v>0</v>
       </c>
       <c r="O10" s="17"/>
       <c r="P10" s="15">
         <v>0</v>
       </c>
       <c r="R10" s="15">
         <v>0</v>
       </c>
       <c r="S10" s="16"/>
       <c r="T10" s="15">
         <v>0</v>
       </c>
       <c r="U10" s="17"/>
       <c r="V10" s="15">
         <v>0</v>
       </c>
       <c r="X10" s="15">
@@ -4950,59 +4951,59 @@
         <v>0</v>
       </c>
       <c r="CX10" s="15">
         <v>0</v>
       </c>
       <c r="CY10" s="16"/>
       <c r="CZ10" s="15">
         <v>0</v>
       </c>
       <c r="DA10" s="17"/>
       <c r="DB10" s="15">
         <v>0</v>
       </c>
       <c r="DD10" s="15">
         <v>0</v>
       </c>
       <c r="DE10" s="16"/>
       <c r="DF10" s="15">
         <v>0</v>
       </c>
       <c r="DG10" s="17"/>
       <c r="DH10" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G11" s="43" t="s">
+    <row r="11" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C11" s="37"/>
+      <c r="D11" s="37"/>
+      <c r="E11" s="37"/>
+      <c r="G11" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="H11" s="43"/>
-      <c r="I11" s="43"/>
+      <c r="H11" s="37"/>
+      <c r="I11" s="37"/>
       <c r="J11" s="10"/>
       <c r="K11" s="8"/>
       <c r="L11" s="15">
         <v>0</v>
       </c>
       <c r="M11" s="16"/>
       <c r="N11" s="15">
         <v>0</v>
       </c>
       <c r="O11" s="17"/>
       <c r="P11" s="15">
         <v>0</v>
       </c>
       <c r="R11" s="15">
         <v>0</v>
       </c>
       <c r="S11" s="16"/>
       <c r="T11" s="15">
         <v>0</v>
       </c>
       <c r="U11" s="17"/>
       <c r="V11" s="15">
         <v>0</v>
       </c>
       <c r="X11" s="15">
@@ -5149,61 +5150,61 @@
         <v>0</v>
       </c>
       <c r="CX11" s="15">
         <v>0</v>
       </c>
       <c r="CY11" s="16"/>
       <c r="CZ11" s="15">
         <v>0</v>
       </c>
       <c r="DA11" s="17"/>
       <c r="DB11" s="15">
         <v>0</v>
       </c>
       <c r="DD11" s="15">
         <v>0</v>
       </c>
       <c r="DE11" s="16"/>
       <c r="DF11" s="15">
         <v>0</v>
       </c>
       <c r="DG11" s="17"/>
       <c r="DH11" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:112" ht="12" customHeight="1">
-      <c r="C12" s="52" t="s">
+    <row r="12" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C12" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="D12" s="52"/>
-[...1 lines deleted...]
-      <c r="G12" s="43" t="s">
+      <c r="D12" s="38"/>
+      <c r="E12" s="38"/>
+      <c r="G12" s="37" t="s">
         <v>105</v>
       </c>
-      <c r="H12" s="43"/>
-      <c r="I12" s="43"/>
+      <c r="H12" s="37"/>
+      <c r="I12" s="37"/>
       <c r="J12" s="10"/>
       <c r="K12" s="8"/>
       <c r="L12" s="15">
         <v>34</v>
       </c>
       <c r="M12" s="16"/>
       <c r="N12" s="15">
         <v>0</v>
       </c>
       <c r="O12" s="17"/>
       <c r="P12" s="15">
         <v>0</v>
       </c>
       <c r="R12" s="15">
         <v>0</v>
       </c>
       <c r="S12" s="16"/>
       <c r="T12" s="15">
         <v>0</v>
       </c>
       <c r="U12" s="17"/>
       <c r="V12" s="15">
         <v>2</v>
       </c>
       <c r="X12" s="15">
@@ -5248,51 +5249,51 @@
       </c>
       <c r="AS12" s="17"/>
       <c r="AT12" s="15">
         <v>4</v>
       </c>
       <c r="AV12" s="15">
         <v>0</v>
       </c>
       <c r="AW12" s="16"/>
       <c r="AX12" s="15">
         <v>0</v>
       </c>
       <c r="AY12" s="17"/>
       <c r="AZ12" s="15">
         <v>0</v>
       </c>
       <c r="BB12" s="15">
         <v>1</v>
       </c>
       <c r="BC12" s="16"/>
       <c r="BD12" s="15">
         <v>2</v>
       </c>
       <c r="BE12" s="17"/>
       <c r="BF12" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BH12" s="15">
         <v>1</v>
       </c>
       <c r="BI12" s="16"/>
       <c r="BJ12" s="15">
         <v>0</v>
       </c>
       <c r="BK12" s="17"/>
       <c r="BL12" s="15">
         <v>2</v>
       </c>
       <c r="BN12" s="15">
         <v>1</v>
       </c>
       <c r="BO12" s="16"/>
       <c r="BP12" s="15">
         <v>0</v>
       </c>
       <c r="BQ12" s="17"/>
       <c r="BR12" s="15">
         <v>0</v>
       </c>
       <c r="BT12" s="15">
         <v>2</v>
@@ -5310,99 +5311,99 @@
       </c>
       <c r="CA12" s="16"/>
       <c r="CB12" s="15">
         <v>0</v>
       </c>
       <c r="CC12" s="17"/>
       <c r="CD12" s="15">
         <v>1</v>
       </c>
       <c r="CF12" s="15">
         <v>0</v>
       </c>
       <c r="CG12" s="16"/>
       <c r="CH12" s="15">
         <v>0</v>
       </c>
       <c r="CI12" s="17"/>
       <c r="CJ12" s="15">
         <v>0</v>
       </c>
       <c r="CL12" s="15">
         <v>1</v>
       </c>
       <c r="CM12" s="16"/>
       <c r="CN12" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CO12" s="17"/>
       <c r="CP12" s="15">
         <v>3</v>
       </c>
       <c r="CR12" s="15">
         <v>1</v>
       </c>
       <c r="CS12" s="16"/>
       <c r="CT12" s="15">
         <v>1</v>
       </c>
       <c r="CU12" s="17"/>
       <c r="CV12" s="15">
         <v>0</v>
       </c>
       <c r="CX12" s="15">
         <v>0</v>
       </c>
       <c r="CY12" s="16"/>
       <c r="CZ12" s="15">
         <v>0</v>
       </c>
       <c r="DA12" s="17"/>
       <c r="DB12" s="15">
         <v>1</v>
       </c>
       <c r="DD12" s="15">
         <v>2</v>
       </c>
       <c r="DE12" s="16"/>
       <c r="DF12" s="15">
         <v>1</v>
       </c>
       <c r="DG12" s="17"/>
       <c r="DH12" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G13" s="43" t="s">
+    <row r="13" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="38"/>
+      <c r="G13" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="H13" s="43"/>
-      <c r="I13" s="43"/>
+      <c r="H13" s="37"/>
+      <c r="I13" s="37"/>
       <c r="J13" s="10"/>
       <c r="K13" s="8"/>
       <c r="L13" s="15">
         <v>0</v>
       </c>
       <c r="M13" s="16"/>
       <c r="N13" s="15">
         <v>0</v>
       </c>
       <c r="O13" s="17"/>
       <c r="P13" s="15">
         <v>0</v>
       </c>
       <c r="R13" s="15">
         <v>0</v>
       </c>
       <c r="S13" s="16"/>
       <c r="T13" s="15">
         <v>0</v>
       </c>
       <c r="U13" s="17"/>
       <c r="V13" s="15">
         <v>0</v>
       </c>
       <c r="X13" s="15">
@@ -5549,59 +5550,59 @@
         <v>0</v>
       </c>
       <c r="CX13" s="15">
         <v>0</v>
       </c>
       <c r="CY13" s="16"/>
       <c r="CZ13" s="15">
         <v>0</v>
       </c>
       <c r="DA13" s="17"/>
       <c r="DB13" s="15">
         <v>0</v>
       </c>
       <c r="DD13" s="15">
         <v>0</v>
       </c>
       <c r="DE13" s="16"/>
       <c r="DF13" s="15">
         <v>0</v>
       </c>
       <c r="DG13" s="17"/>
       <c r="DH13" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G14" s="43" t="s">
+    <row r="14" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="G14" s="37" t="s">
         <v>89</v>
       </c>
-      <c r="H14" s="43"/>
-      <c r="I14" s="43"/>
+      <c r="H14" s="37"/>
+      <c r="I14" s="37"/>
       <c r="J14" s="10"/>
       <c r="K14" s="8"/>
       <c r="L14" s="15">
         <v>0</v>
       </c>
       <c r="M14" s="16"/>
       <c r="N14" s="15">
         <v>0</v>
       </c>
       <c r="O14" s="17"/>
       <c r="P14" s="15">
         <v>0</v>
       </c>
       <c r="R14" s="15">
         <v>0</v>
       </c>
       <c r="S14" s="16"/>
       <c r="T14" s="15">
         <v>0</v>
       </c>
       <c r="U14" s="17"/>
       <c r="V14" s="15">
         <v>0</v>
       </c>
       <c r="X14" s="15">
@@ -5748,59 +5749,59 @@
         <v>0</v>
       </c>
       <c r="CX14" s="15">
         <v>0</v>
       </c>
       <c r="CY14" s="16"/>
       <c r="CZ14" s="15">
         <v>0</v>
       </c>
       <c r="DA14" s="17"/>
       <c r="DB14" s="15">
         <v>0</v>
       </c>
       <c r="DD14" s="15">
         <v>0</v>
       </c>
       <c r="DE14" s="16"/>
       <c r="DF14" s="15">
         <v>0</v>
       </c>
       <c r="DG14" s="17"/>
       <c r="DH14" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G15" s="43" t="s">
+    <row r="15" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C15" s="38"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="38"/>
+      <c r="G15" s="37" t="s">
         <v>107</v>
       </c>
-      <c r="H15" s="43"/>
-      <c r="I15" s="43"/>
+      <c r="H15" s="37"/>
+      <c r="I15" s="37"/>
       <c r="J15" s="10"/>
       <c r="K15" s="8"/>
       <c r="L15" s="15">
         <v>0</v>
       </c>
       <c r="M15" s="16"/>
       <c r="N15" s="15">
         <v>0</v>
       </c>
       <c r="O15" s="17"/>
       <c r="P15" s="15">
         <v>0</v>
       </c>
       <c r="R15" s="15">
         <v>0</v>
       </c>
       <c r="S15" s="16"/>
       <c r="T15" s="15">
         <v>0</v>
       </c>
       <c r="U15" s="17"/>
       <c r="V15" s="15">
         <v>0</v>
       </c>
       <c r="X15" s="15">
@@ -5947,59 +5948,59 @@
         <v>0</v>
       </c>
       <c r="CX15" s="15">
         <v>0</v>
       </c>
       <c r="CY15" s="16"/>
       <c r="CZ15" s="15">
         <v>0</v>
       </c>
       <c r="DA15" s="17"/>
       <c r="DB15" s="15">
         <v>0</v>
       </c>
       <c r="DD15" s="15">
         <v>0</v>
       </c>
       <c r="DE15" s="16"/>
       <c r="DF15" s="15">
         <v>0</v>
       </c>
       <c r="DG15" s="17"/>
       <c r="DH15" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G16" s="43" t="s">
+    <row r="16" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="G16" s="37" t="s">
         <v>108</v>
       </c>
-      <c r="H16" s="43"/>
-      <c r="I16" s="43"/>
+      <c r="H16" s="37"/>
+      <c r="I16" s="37"/>
       <c r="J16" s="10"/>
       <c r="K16" s="8"/>
       <c r="L16" s="15">
         <v>0</v>
       </c>
       <c r="M16" s="16"/>
       <c r="N16" s="15">
         <v>0</v>
       </c>
       <c r="O16" s="17"/>
       <c r="P16" s="15">
         <v>0</v>
       </c>
       <c r="R16" s="15">
         <v>0</v>
       </c>
       <c r="S16" s="16"/>
       <c r="T16" s="15">
         <v>0</v>
       </c>
       <c r="U16" s="17"/>
       <c r="V16" s="15">
         <v>0</v>
       </c>
       <c r="X16" s="15">
@@ -6146,63 +6147,63 @@
         <v>0</v>
       </c>
       <c r="CX16" s="15">
         <v>0</v>
       </c>
       <c r="CY16" s="16"/>
       <c r="CZ16" s="15">
         <v>0</v>
       </c>
       <c r="DA16" s="17"/>
       <c r="DB16" s="15">
         <v>0</v>
       </c>
       <c r="DD16" s="15">
         <v>0</v>
       </c>
       <c r="DE16" s="16"/>
       <c r="DF16" s="15">
         <v>0</v>
       </c>
       <c r="DG16" s="17"/>
       <c r="DH16" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G17" s="43" t="s">
+    <row r="17" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="G17" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="H17" s="43"/>
-      <c r="I17" s="43"/>
+      <c r="H17" s="37"/>
+      <c r="I17" s="37"/>
       <c r="J17" s="10"/>
       <c r="K17" s="8"/>
       <c r="L17" s="15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M17" s="16"/>
       <c r="N17" s="15">
         <v>0</v>
       </c>
       <c r="O17" s="17"/>
       <c r="P17" s="15">
         <v>0</v>
       </c>
       <c r="R17" s="15">
         <v>0</v>
       </c>
       <c r="S17" s="16"/>
       <c r="T17" s="15">
         <v>0</v>
       </c>
       <c r="U17" s="17"/>
       <c r="V17" s="15">
         <v>1</v>
       </c>
       <c r="X17" s="15">
         <v>0</v>
       </c>
       <c r="Y17" s="16"/>
       <c r="Z17" s="15">
@@ -6243,51 +6244,51 @@
       </c>
       <c r="AS17" s="17"/>
       <c r="AT17" s="15">
         <v>2</v>
       </c>
       <c r="AV17" s="15">
         <v>0</v>
       </c>
       <c r="AW17" s="16"/>
       <c r="AX17" s="15">
         <v>0</v>
       </c>
       <c r="AY17" s="17"/>
       <c r="AZ17" s="15">
         <v>0</v>
       </c>
       <c r="BB17" s="15">
         <v>0</v>
       </c>
       <c r="BC17" s="16"/>
       <c r="BD17" s="15">
         <v>1</v>
       </c>
       <c r="BE17" s="17"/>
       <c r="BF17" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BH17" s="15">
         <v>0</v>
       </c>
       <c r="BI17" s="16"/>
       <c r="BJ17" s="15">
         <v>0</v>
       </c>
       <c r="BK17" s="17"/>
       <c r="BL17" s="15">
         <v>0</v>
       </c>
       <c r="BN17" s="15">
         <v>2</v>
       </c>
       <c r="BO17" s="16"/>
       <c r="BP17" s="15">
         <v>0</v>
       </c>
       <c r="BQ17" s="17"/>
       <c r="BR17" s="15">
         <v>0</v>
       </c>
       <c r="BT17" s="15">
         <v>1</v>
@@ -6345,64 +6346,64 @@
         <v>0</v>
       </c>
       <c r="CX17" s="15">
         <v>0</v>
       </c>
       <c r="CY17" s="16"/>
       <c r="CZ17" s="15">
         <v>1</v>
       </c>
       <c r="DA17" s="17"/>
       <c r="DB17" s="15">
         <v>0</v>
       </c>
       <c r="DD17" s="15">
         <v>0</v>
       </c>
       <c r="DE17" s="16"/>
       <c r="DF17" s="15">
         <v>0</v>
       </c>
       <c r="DG17" s="17"/>
       <c r="DH17" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="3:112" ht="12" customHeight="1">
-      <c r="C18" s="43" t="s">
+    <row r="18" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C18" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="D18" s="43"/>
-[...4 lines deleted...]
-      <c r="I18" s="43"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="37"/>
+      <c r="H18" s="37"/>
+      <c r="I18" s="37"/>
       <c r="J18" s="10"/>
       <c r="K18" s="8"/>
       <c r="L18" s="15">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M18" s="16"/>
       <c r="N18" s="15">
         <v>0</v>
       </c>
       <c r="O18" s="17"/>
       <c r="P18" s="15">
         <v>0</v>
       </c>
       <c r="R18" s="15">
         <v>0</v>
       </c>
       <c r="S18" s="16"/>
       <c r="T18" s="15">
         <v>0</v>
       </c>
       <c r="U18" s="17"/>
       <c r="V18" s="15">
         <v>0</v>
       </c>
       <c r="X18" s="15">
         <v>0</v>
       </c>
       <c r="Y18" s="16"/>
       <c r="Z18" s="15">
@@ -6483,122 +6484,122 @@
       </c>
       <c r="BO18" s="16"/>
       <c r="BP18" s="15">
         <v>0</v>
       </c>
       <c r="BQ18" s="17"/>
       <c r="BR18" s="15">
         <v>0</v>
       </c>
       <c r="BT18" s="15">
         <v>0</v>
       </c>
       <c r="BU18" s="16"/>
       <c r="BV18" s="15">
         <v>0</v>
       </c>
       <c r="BW18" s="17"/>
       <c r="BX18" s="15">
         <v>0</v>
       </c>
       <c r="BZ18" s="15">
         <v>0</v>
       </c>
       <c r="CA18" s="16"/>
       <c r="CB18" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="CC18" s="17"/>
       <c r="CD18" s="15">
         <v>0</v>
       </c>
       <c r="CF18" s="15">
         <v>0</v>
       </c>
       <c r="CG18" s="16"/>
       <c r="CH18" s="15">
         <v>0</v>
       </c>
       <c r="CI18" s="17"/>
       <c r="CJ18" s="15">
         <v>0</v>
       </c>
       <c r="CL18" s="15">
         <v>2</v>
       </c>
       <c r="CM18" s="16"/>
       <c r="CN18" s="15">
         <v>0</v>
       </c>
       <c r="CO18" s="17"/>
       <c r="CP18" s="15">
         <v>0</v>
       </c>
       <c r="CR18" s="15">
         <v>0</v>
       </c>
       <c r="CS18" s="16"/>
       <c r="CT18" s="15">
         <v>0</v>
       </c>
       <c r="CU18" s="17"/>
       <c r="CV18" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CX18" s="15">
         <v>0</v>
       </c>
       <c r="CY18" s="16"/>
       <c r="CZ18" s="15">
         <v>0</v>
       </c>
       <c r="DA18" s="17"/>
       <c r="DB18" s="15">
         <v>1</v>
       </c>
       <c r="DD18" s="15">
         <v>3</v>
       </c>
       <c r="DE18" s="16"/>
       <c r="DF18" s="15">
         <v>0</v>
       </c>
       <c r="DG18" s="17"/>
       <c r="DH18" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="3:112" ht="12" customHeight="1">
-      <c r="C19" s="43" t="s">
+    <row r="19" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="37" t="s">
         <v>109</v>
       </c>
-      <c r="D19" s="43"/>
-[...4 lines deleted...]
-      <c r="I19" s="43"/>
+      <c r="D19" s="37"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="37"/>
+      <c r="G19" s="37"/>
+      <c r="H19" s="37"/>
+      <c r="I19" s="37"/>
       <c r="J19" s="10"/>
       <c r="K19" s="8"/>
       <c r="L19" s="15">
         <v>0</v>
       </c>
       <c r="M19" s="16"/>
       <c r="N19" s="15">
         <v>0</v>
       </c>
       <c r="O19" s="17"/>
       <c r="P19" s="15">
         <v>0</v>
       </c>
       <c r="R19" s="15">
         <v>0</v>
       </c>
       <c r="S19" s="16"/>
       <c r="T19" s="15">
         <v>0</v>
       </c>
       <c r="U19" s="17"/>
       <c r="V19" s="15">
         <v>0</v>
       </c>
       <c r="X19" s="15">
@@ -6745,61 +6746,61 @@
         <v>0</v>
       </c>
       <c r="CX19" s="15">
         <v>0</v>
       </c>
       <c r="CY19" s="16"/>
       <c r="CZ19" s="15">
         <v>0</v>
       </c>
       <c r="DA19" s="17"/>
       <c r="DB19" s="15">
         <v>0</v>
       </c>
       <c r="DD19" s="15">
         <v>0</v>
       </c>
       <c r="DE19" s="16"/>
       <c r="DF19" s="15">
         <v>0</v>
       </c>
       <c r="DG19" s="17"/>
       <c r="DH19" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="3:112" ht="12">
-      <c r="C20" s="52" t="s">
+    <row r="20" spans="3:112" ht="12" x14ac:dyDescent="0.2">
+      <c r="C20" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="D20" s="43"/>
-[...1 lines deleted...]
-      <c r="G20" s="52" t="s">
+      <c r="D20" s="37"/>
+      <c r="E20" s="37"/>
+      <c r="G20" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="H20" s="43"/>
-      <c r="I20" s="43"/>
+      <c r="H20" s="37"/>
+      <c r="I20" s="37"/>
       <c r="J20" s="10"/>
       <c r="K20" s="8"/>
       <c r="L20" s="15">
         <v>2</v>
       </c>
       <c r="M20" s="16"/>
       <c r="N20" s="15">
         <v>0</v>
       </c>
       <c r="O20" s="17"/>
       <c r="P20" s="15">
         <v>0</v>
       </c>
       <c r="R20" s="15">
         <v>0</v>
       </c>
       <c r="S20" s="16"/>
       <c r="T20" s="15">
         <v>0</v>
       </c>
       <c r="U20" s="17"/>
       <c r="V20" s="15">
         <v>0</v>
       </c>
       <c r="X20" s="15">
@@ -6946,59 +6947,59 @@
         <v>0</v>
       </c>
       <c r="CX20" s="15">
         <v>0</v>
       </c>
       <c r="CY20" s="16"/>
       <c r="CZ20" s="15">
         <v>0</v>
       </c>
       <c r="DA20" s="17"/>
       <c r="DB20" s="15">
         <v>0</v>
       </c>
       <c r="DD20" s="15">
         <v>0</v>
       </c>
       <c r="DE20" s="16"/>
       <c r="DF20" s="15">
         <v>0</v>
       </c>
       <c r="DG20" s="17"/>
       <c r="DH20" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G21" s="43" t="s">
+    <row r="21" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="37"/>
+      <c r="D21" s="37"/>
+      <c r="E21" s="37"/>
+      <c r="G21" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="H21" s="43"/>
-      <c r="I21" s="43"/>
+      <c r="H21" s="37"/>
+      <c r="I21" s="37"/>
       <c r="J21" s="10"/>
       <c r="K21" s="8"/>
       <c r="L21" s="15">
         <v>0</v>
       </c>
       <c r="M21" s="16"/>
       <c r="N21" s="15">
         <v>0</v>
       </c>
       <c r="O21" s="17"/>
       <c r="P21" s="15">
         <v>0</v>
       </c>
       <c r="R21" s="15">
         <v>0</v>
       </c>
       <c r="S21" s="16"/>
       <c r="T21" s="15">
         <v>0</v>
       </c>
       <c r="U21" s="17"/>
       <c r="V21" s="15">
         <v>0</v>
       </c>
       <c r="X21" s="15">
@@ -7145,65 +7146,65 @@
         <v>0</v>
       </c>
       <c r="CX21" s="15">
         <v>0</v>
       </c>
       <c r="CY21" s="16"/>
       <c r="CZ21" s="15">
         <v>0</v>
       </c>
       <c r="DA21" s="17"/>
       <c r="DB21" s="15">
         <v>0</v>
       </c>
       <c r="DD21" s="15">
         <v>0</v>
       </c>
       <c r="DE21" s="16"/>
       <c r="DF21" s="15">
         <v>0</v>
       </c>
       <c r="DG21" s="17"/>
       <c r="DH21" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="3:112" ht="12" customHeight="1">
-      <c r="C22" s="52" t="s">
+    <row r="22" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="38" t="s">
         <v>99</v>
       </c>
-      <c r="D22" s="43"/>
-[...1 lines deleted...]
-      <c r="G22" s="43" t="s">
+      <c r="D22" s="37"/>
+      <c r="E22" s="37"/>
+      <c r="G22" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="H22" s="43"/>
-      <c r="I22" s="43"/>
+      <c r="H22" s="37"/>
+      <c r="I22" s="37"/>
       <c r="J22" s="10"/>
       <c r="K22" s="8"/>
       <c r="L22" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M22" s="16"/>
       <c r="N22" s="15">
         <v>0</v>
       </c>
       <c r="O22" s="17"/>
       <c r="P22" s="15">
         <v>0</v>
       </c>
       <c r="R22" s="15">
         <v>0</v>
       </c>
       <c r="S22" s="16"/>
       <c r="T22" s="15">
         <v>0</v>
       </c>
       <c r="U22" s="17"/>
       <c r="V22" s="15">
         <v>1</v>
       </c>
       <c r="X22" s="15">
         <v>0</v>
       </c>
       <c r="Y22" s="16"/>
       <c r="Z22" s="15">
@@ -7317,88 +7318,88 @@
       </c>
       <c r="CG22" s="16"/>
       <c r="CH22" s="15">
         <v>0</v>
       </c>
       <c r="CI22" s="17"/>
       <c r="CJ22" s="15">
         <v>0</v>
       </c>
       <c r="CL22" s="15">
         <v>0</v>
       </c>
       <c r="CM22" s="16"/>
       <c r="CN22" s="15">
         <v>0</v>
       </c>
       <c r="CO22" s="17"/>
       <c r="CP22" s="15">
         <v>0</v>
       </c>
       <c r="CR22" s="15">
         <v>0</v>
       </c>
       <c r="CS22" s="16"/>
       <c r="CT22" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CU22" s="17"/>
       <c r="CV22" s="15">
         <v>0</v>
       </c>
       <c r="CX22" s="15">
         <v>0</v>
       </c>
       <c r="CY22" s="16"/>
       <c r="CZ22" s="15">
         <v>0</v>
       </c>
       <c r="DA22" s="17"/>
       <c r="DB22" s="15">
         <v>0</v>
       </c>
       <c r="DD22" s="15">
         <v>0</v>
       </c>
       <c r="DE22" s="16"/>
       <c r="DF22" s="15">
         <v>0</v>
       </c>
       <c r="DG22" s="17"/>
       <c r="DH22" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G23" s="43" t="s">
+    <row r="23" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="37"/>
+      <c r="D23" s="37"/>
+      <c r="E23" s="37"/>
+      <c r="G23" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="H23" s="43"/>
-      <c r="I23" s="43"/>
+      <c r="H23" s="37"/>
+      <c r="I23" s="37"/>
       <c r="J23" s="10"/>
       <c r="K23" s="8"/>
       <c r="L23" s="15">
         <v>0</v>
       </c>
       <c r="M23" s="16"/>
       <c r="N23" s="15">
         <v>0</v>
       </c>
       <c r="O23" s="17"/>
       <c r="P23" s="15">
         <v>0</v>
       </c>
       <c r="R23" s="15">
         <v>0</v>
       </c>
       <c r="S23" s="16"/>
       <c r="T23" s="15">
         <v>0</v>
       </c>
       <c r="U23" s="17"/>
       <c r="V23" s="15">
         <v>0</v>
       </c>
       <c r="X23" s="15">
@@ -7545,61 +7546,61 @@
         <v>0</v>
       </c>
       <c r="CX23" s="15">
         <v>0</v>
       </c>
       <c r="CY23" s="16"/>
       <c r="CZ23" s="15">
         <v>0</v>
       </c>
       <c r="DA23" s="17"/>
       <c r="DB23" s="15">
         <v>0</v>
       </c>
       <c r="DD23" s="15">
         <v>0</v>
       </c>
       <c r="DE23" s="16"/>
       <c r="DF23" s="15">
         <v>0</v>
       </c>
       <c r="DG23" s="17"/>
       <c r="DH23" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="3:112" ht="12" customHeight="1">
-      <c r="C24" s="52" t="s">
+    <row r="24" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="38" t="s">
         <v>114</v>
       </c>
-      <c r="D24" s="43"/>
-[...1 lines deleted...]
-      <c r="G24" s="43" t="s">
+      <c r="D24" s="37"/>
+      <c r="E24" s="37"/>
+      <c r="G24" s="37" t="s">
         <v>110</v>
       </c>
-      <c r="H24" s="43"/>
-      <c r="I24" s="43"/>
+      <c r="H24" s="37"/>
+      <c r="I24" s="37"/>
       <c r="J24" s="10"/>
       <c r="K24" s="8"/>
       <c r="L24" s="15">
         <v>0</v>
       </c>
       <c r="M24" s="16"/>
       <c r="N24" s="15">
         <v>0</v>
       </c>
       <c r="O24" s="17"/>
       <c r="P24" s="15">
         <v>0</v>
       </c>
       <c r="R24" s="15">
         <v>0</v>
       </c>
       <c r="S24" s="16"/>
       <c r="T24" s="15">
         <v>0</v>
       </c>
       <c r="U24" s="17"/>
       <c r="V24" s="15">
         <v>0</v>
       </c>
       <c r="X24" s="15">
@@ -7746,63 +7747,63 @@
         <v>0</v>
       </c>
       <c r="CX24" s="15">
         <v>0</v>
       </c>
       <c r="CY24" s="16"/>
       <c r="CZ24" s="15">
         <v>0</v>
       </c>
       <c r="DA24" s="17"/>
       <c r="DB24" s="15">
         <v>0</v>
       </c>
       <c r="DD24" s="15">
         <v>0</v>
       </c>
       <c r="DE24" s="16"/>
       <c r="DF24" s="15">
         <v>0</v>
       </c>
       <c r="DG24" s="17"/>
       <c r="DH24" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G25" s="43" t="s">
+    <row r="25" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="37"/>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="G25" s="37" t="s">
         <v>111</v>
       </c>
-      <c r="H25" s="43"/>
-      <c r="I25" s="43"/>
+      <c r="H25" s="37"/>
+      <c r="I25" s="37"/>
       <c r="J25" s="10"/>
       <c r="K25" s="8"/>
       <c r="L25" s="15">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M25" s="16"/>
       <c r="N25" s="15">
         <v>0</v>
       </c>
       <c r="O25" s="17"/>
       <c r="P25" s="15">
         <v>0</v>
       </c>
       <c r="R25" s="15">
         <v>0</v>
       </c>
       <c r="S25" s="16"/>
       <c r="T25" s="15">
         <v>0</v>
       </c>
       <c r="U25" s="17"/>
       <c r="V25" s="15">
         <v>0</v>
       </c>
       <c r="X25" s="15">
         <v>0</v>
       </c>
       <c r="Y25" s="16"/>
       <c r="Z25" s="15">
@@ -7872,51 +7873,51 @@
       </c>
       <c r="BI25" s="16"/>
       <c r="BJ25" s="15">
         <v>0</v>
       </c>
       <c r="BK25" s="17"/>
       <c r="BL25" s="15">
         <v>0</v>
       </c>
       <c r="BN25" s="15">
         <v>0</v>
       </c>
       <c r="BO25" s="16"/>
       <c r="BP25" s="15">
         <v>0</v>
       </c>
       <c r="BQ25" s="17"/>
       <c r="BR25" s="15">
         <v>0</v>
       </c>
       <c r="BT25" s="15">
         <v>0</v>
       </c>
       <c r="BU25" s="16"/>
       <c r="BV25" s="15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BW25" s="17"/>
       <c r="BX25" s="15">
         <v>0</v>
       </c>
       <c r="BZ25" s="15">
         <v>0</v>
       </c>
       <c r="CA25" s="16"/>
       <c r="CB25" s="15">
         <v>0</v>
       </c>
       <c r="CC25" s="17"/>
       <c r="CD25" s="15">
         <v>0</v>
       </c>
       <c r="CF25" s="15">
         <v>0</v>
       </c>
       <c r="CG25" s="16"/>
       <c r="CH25" s="15">
         <v>0</v>
       </c>
       <c r="CI25" s="17"/>
       <c r="CJ25" s="15">
@@ -7945,59 +7946,59 @@
         <v>0</v>
       </c>
       <c r="CX25" s="15">
         <v>0</v>
       </c>
       <c r="CY25" s="16"/>
       <c r="CZ25" s="15">
         <v>0</v>
       </c>
       <c r="DA25" s="17"/>
       <c r="DB25" s="15">
         <v>0</v>
       </c>
       <c r="DD25" s="15">
         <v>0</v>
       </c>
       <c r="DE25" s="16"/>
       <c r="DF25" s="15">
         <v>0</v>
       </c>
       <c r="DG25" s="17"/>
       <c r="DH25" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G26" s="43" t="s">
+    <row r="26" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="37"/>
+      <c r="D26" s="37"/>
+      <c r="E26" s="37"/>
+      <c r="G26" s="37" t="s">
         <v>112</v>
       </c>
-      <c r="H26" s="43"/>
-      <c r="I26" s="43"/>
+      <c r="H26" s="37"/>
+      <c r="I26" s="37"/>
       <c r="J26" s="10"/>
       <c r="K26" s="8"/>
       <c r="L26" s="15">
         <v>0</v>
       </c>
       <c r="M26" s="16"/>
       <c r="N26" s="15">
         <v>0</v>
       </c>
       <c r="O26" s="17"/>
       <c r="P26" s="15">
         <v>0</v>
       </c>
       <c r="R26" s="15">
         <v>0</v>
       </c>
       <c r="S26" s="16"/>
       <c r="T26" s="15">
         <v>0</v>
       </c>
       <c r="U26" s="17"/>
       <c r="V26" s="15">
         <v>0</v>
       </c>
       <c r="X26" s="15">
@@ -8144,59 +8145,59 @@
         <v>0</v>
       </c>
       <c r="CX26" s="15">
         <v>0</v>
       </c>
       <c r="CY26" s="16"/>
       <c r="CZ26" s="15">
         <v>0</v>
       </c>
       <c r="DA26" s="17"/>
       <c r="DB26" s="15">
         <v>0</v>
       </c>
       <c r="DD26" s="15">
         <v>0</v>
       </c>
       <c r="DE26" s="16"/>
       <c r="DF26" s="15">
         <v>0</v>
       </c>
       <c r="DG26" s="17"/>
       <c r="DH26" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G27" s="43" t="s">
+    <row r="27" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="37"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="G27" s="37" t="s">
         <v>113</v>
       </c>
-      <c r="H27" s="43"/>
-      <c r="I27" s="43"/>
+      <c r="H27" s="37"/>
+      <c r="I27" s="37"/>
       <c r="J27" s="10"/>
       <c r="K27" s="8"/>
       <c r="L27" s="15">
         <v>0</v>
       </c>
       <c r="M27" s="16"/>
       <c r="N27" s="15">
         <v>0</v>
       </c>
       <c r="O27" s="17"/>
       <c r="P27" s="15">
         <v>0</v>
       </c>
       <c r="R27" s="15">
         <v>0</v>
       </c>
       <c r="S27" s="16"/>
       <c r="T27" s="15">
         <v>0</v>
       </c>
       <c r="U27" s="17"/>
       <c r="V27" s="15">
         <v>0</v>
       </c>
       <c r="X27" s="15">
@@ -8343,61 +8344,61 @@
         <v>0</v>
       </c>
       <c r="CX27" s="15">
         <v>0</v>
       </c>
       <c r="CY27" s="16"/>
       <c r="CZ27" s="15">
         <v>0</v>
       </c>
       <c r="DA27" s="17"/>
       <c r="DB27" s="15">
         <v>0</v>
       </c>
       <c r="DD27" s="15">
         <v>0</v>
       </c>
       <c r="DE27" s="16"/>
       <c r="DF27" s="15">
         <v>0</v>
       </c>
       <c r="DG27" s="17"/>
       <c r="DH27" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="3:112" ht="12" customHeight="1">
-      <c r="C28" s="52" t="s">
+    <row r="28" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="38" t="s">
         <v>115</v>
       </c>
-      <c r="D28" s="43"/>
-[...1 lines deleted...]
-      <c r="G28" s="43" t="s">
+      <c r="D28" s="37"/>
+      <c r="E28" s="37"/>
+      <c r="G28" s="37" t="s">
         <v>116</v>
       </c>
-      <c r="H28" s="43"/>
-      <c r="I28" s="43"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="37"/>
       <c r="J28" s="10"/>
       <c r="K28" s="8"/>
       <c r="L28" s="15">
         <v>0</v>
       </c>
       <c r="M28" s="16"/>
       <c r="N28" s="15">
         <v>0</v>
       </c>
       <c r="O28" s="17"/>
       <c r="P28" s="15">
         <v>0</v>
       </c>
       <c r="R28" s="15">
         <v>0</v>
       </c>
       <c r="S28" s="16"/>
       <c r="T28" s="15">
         <v>0</v>
       </c>
       <c r="U28" s="17"/>
       <c r="V28" s="15">
         <v>0</v>
       </c>
       <c r="X28" s="15">
@@ -8544,64 +8545,64 @@
         <v>0</v>
       </c>
       <c r="CX28" s="15">
         <v>0</v>
       </c>
       <c r="CY28" s="16"/>
       <c r="CZ28" s="15">
         <v>0</v>
       </c>
       <c r="DA28" s="17"/>
       <c r="DB28" s="15">
         <v>0</v>
       </c>
       <c r="DD28" s="15">
         <v>0</v>
       </c>
       <c r="DE28" s="16"/>
       <c r="DF28" s="15">
         <v>0</v>
       </c>
       <c r="DG28" s="17"/>
       <c r="DH28" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G29" s="52" t="s">
+    <row r="29" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="37"/>
+      <c r="D29" s="37"/>
+      <c r="E29" s="37"/>
+      <c r="G29" s="38" t="s">
         <v>15</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>92</v>
       </c>
       <c r="J29" s="10"/>
       <c r="K29" s="8"/>
       <c r="L29" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M29" s="16"/>
       <c r="N29" s="15">
         <v>0</v>
       </c>
       <c r="O29" s="17"/>
       <c r="P29" s="15">
         <v>0</v>
       </c>
       <c r="R29" s="15">
         <v>0</v>
       </c>
       <c r="S29" s="16"/>
       <c r="T29" s="15">
         <v>0</v>
       </c>
       <c r="U29" s="17"/>
       <c r="V29" s="15">
         <v>0</v>
       </c>
       <c r="X29" s="15">
         <v>0</v>
       </c>
       <c r="Y29" s="16"/>
       <c r="Z29" s="15">
@@ -8686,51 +8687,51 @@
       </c>
       <c r="BQ29" s="17"/>
       <c r="BR29" s="15">
         <v>0</v>
       </c>
       <c r="BT29" s="15">
         <v>0</v>
       </c>
       <c r="BU29" s="16"/>
       <c r="BV29" s="15">
         <v>0</v>
       </c>
       <c r="BW29" s="17"/>
       <c r="BX29" s="15">
         <v>0</v>
       </c>
       <c r="BZ29" s="15">
         <v>0</v>
       </c>
       <c r="CA29" s="16"/>
       <c r="CB29" s="15">
         <v>0</v>
       </c>
       <c r="CC29" s="17"/>
       <c r="CD29" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="CF29" s="15">
         <v>0</v>
       </c>
       <c r="CG29" s="16"/>
       <c r="CH29" s="15">
         <v>0</v>
       </c>
       <c r="CI29" s="17"/>
       <c r="CJ29" s="15">
         <v>0</v>
       </c>
       <c r="CL29" s="15">
         <v>0</v>
       </c>
       <c r="CM29" s="16"/>
       <c r="CN29" s="15">
         <v>0</v>
       </c>
       <c r="CO29" s="17"/>
       <c r="CP29" s="15">
         <v>0</v>
       </c>
       <c r="CR29" s="15">
         <v>0</v>
@@ -8744,64 +8745,64 @@
         <v>0</v>
       </c>
       <c r="CX29" s="15">
         <v>0</v>
       </c>
       <c r="CY29" s="16"/>
       <c r="CZ29" s="15">
         <v>0</v>
       </c>
       <c r="DA29" s="17"/>
       <c r="DB29" s="15">
         <v>0</v>
       </c>
       <c r="DD29" s="15">
         <v>0</v>
       </c>
       <c r="DE29" s="16"/>
       <c r="DF29" s="15">
         <v>0</v>
       </c>
       <c r="DG29" s="17"/>
       <c r="DH29" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G30" s="52"/>
+    <row r="30" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="37"/>
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+      <c r="G30" s="38"/>
       <c r="I30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="J30" s="10"/>
       <c r="K30" s="8">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="L30" s="15">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="M30" s="16">
         <v>0</v>
       </c>
       <c r="N30" s="15">
         <v>0</v>
       </c>
       <c r="O30" s="17">
         <v>0</v>
       </c>
       <c r="P30" s="15">
         <v>0</v>
       </c>
       <c r="Q30" s="8">
         <v>0</v>
       </c>
       <c r="R30" s="15">
         <v>0</v>
       </c>
       <c r="S30" s="16">
         <v>0</v>
       </c>
       <c r="T30" s="15">
         <v>0</v>
       </c>
@@ -8910,114 +8911,114 @@
       <c r="BC30" s="16">
         <v>0</v>
       </c>
       <c r="BD30" s="15">
         <v>0</v>
       </c>
       <c r="BE30" s="17">
         <v>0</v>
       </c>
       <c r="BF30" s="15">
         <v>0</v>
       </c>
       <c r="BG30" s="8">
         <v>0</v>
       </c>
       <c r="BH30" s="15">
         <v>0</v>
       </c>
       <c r="BI30" s="16">
         <v>0</v>
       </c>
       <c r="BJ30" s="15">
         <v>0</v>
       </c>
       <c r="BK30" s="17">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BL30" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BM30" s="8">
         <v>1</v>
       </c>
       <c r="BN30" s="15">
         <v>1</v>
       </c>
       <c r="BO30" s="16">
         <v>5</v>
       </c>
       <c r="BP30" s="15">
         <v>5</v>
       </c>
       <c r="BQ30" s="17">
         <v>2</v>
       </c>
       <c r="BR30" s="15">
         <v>2</v>
       </c>
       <c r="BS30" s="8">
         <v>0</v>
       </c>
       <c r="BT30" s="15">
         <v>0</v>
       </c>
       <c r="BU30" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BV30" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BW30" s="17">
         <v>0</v>
       </c>
       <c r="BX30" s="15">
         <v>0</v>
       </c>
       <c r="BY30" s="8">
         <v>1</v>
       </c>
       <c r="BZ30" s="15">
         <v>1</v>
       </c>
       <c r="CA30" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CB30" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CC30" s="17">
         <v>0</v>
       </c>
       <c r="CD30" s="15">
         <v>0</v>
       </c>
       <c r="CE30" s="8">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="CF30" s="15">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="CG30" s="16">
         <v>0</v>
       </c>
       <c r="CH30" s="15">
         <v>0</v>
       </c>
       <c r="CI30" s="17">
         <v>0</v>
       </c>
       <c r="CJ30" s="15">
         <v>0</v>
       </c>
       <c r="CK30" s="8">
         <v>2</v>
       </c>
       <c r="CL30" s="15">
         <v>2</v>
       </c>
       <c r="CM30" s="16">
         <v>0</v>
       </c>
       <c r="CN30" s="15">
         <v>0</v>
       </c>
@@ -9030,94 +9031,94 @@
       <c r="CQ30" s="8">
         <v>0</v>
       </c>
       <c r="CR30" s="15">
         <v>0</v>
       </c>
       <c r="CS30" s="16">
         <v>0</v>
       </c>
       <c r="CT30" s="15">
         <v>0</v>
       </c>
       <c r="CU30" s="17">
         <v>0</v>
       </c>
       <c r="CV30" s="15">
         <v>0</v>
       </c>
       <c r="CW30" s="8">
         <v>0</v>
       </c>
       <c r="CX30" s="15">
         <v>0</v>
       </c>
       <c r="CY30" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CZ30" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DA30" s="17">
         <v>0</v>
       </c>
       <c r="DB30" s="15">
         <v>0</v>
       </c>
       <c r="DC30" s="8">
         <v>0</v>
       </c>
       <c r="DD30" s="15">
         <v>0</v>
       </c>
       <c r="DE30" s="16">
         <v>1</v>
       </c>
       <c r="DF30" s="15">
         <v>1</v>
       </c>
       <c r="DG30" s="17">
         <v>0</v>
       </c>
       <c r="DH30" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G31" s="52"/>
+    <row r="31" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="G31" s="38"/>
       <c r="I31" s="2" t="s">
         <v>118</v>
       </c>
       <c r="J31" s="10"/>
       <c r="K31" s="8">
         <v>0</v>
       </c>
       <c r="L31" s="15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="M31" s="16">
         <v>0</v>
       </c>
       <c r="N31" s="15">
         <v>0</v>
       </c>
       <c r="O31" s="17">
         <v>0</v>
       </c>
       <c r="P31" s="15">
         <v>0</v>
       </c>
       <c r="Q31" s="8">
         <v>0</v>
       </c>
       <c r="R31" s="15">
         <v>0</v>
       </c>
       <c r="S31" s="16">
         <v>0</v>
       </c>
       <c r="T31" s="15">
         <v>1</v>
       </c>
@@ -9145,51 +9146,51 @@
       <c r="AB31" s="15">
         <v>0</v>
       </c>
       <c r="AC31" s="8">
         <v>0</v>
       </c>
       <c r="AD31" s="15">
         <v>1</v>
       </c>
       <c r="AE31" s="16">
         <v>0</v>
       </c>
       <c r="AF31" s="15">
         <v>0</v>
       </c>
       <c r="AG31" s="17">
         <v>0</v>
       </c>
       <c r="AH31" s="15">
         <v>3</v>
       </c>
       <c r="AI31" s="8">
         <v>0</v>
       </c>
       <c r="AJ31" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK31" s="16">
         <v>0</v>
       </c>
       <c r="AL31" s="15">
         <v>1</v>
       </c>
       <c r="AM31" s="17">
         <v>0</v>
       </c>
       <c r="AN31" s="15">
         <v>1</v>
       </c>
       <c r="AO31" s="8">
         <v>0</v>
       </c>
       <c r="AP31" s="15">
         <v>0</v>
       </c>
       <c r="AQ31" s="16">
         <v>0</v>
       </c>
       <c r="AR31" s="15">
         <v>1</v>
       </c>
@@ -9259,69 +9260,69 @@
       <c r="BN31" s="15">
         <v>1</v>
       </c>
       <c r="BO31" s="16">
         <v>0</v>
       </c>
       <c r="BP31" s="15">
         <v>1</v>
       </c>
       <c r="BQ31" s="17">
         <v>0</v>
       </c>
       <c r="BR31" s="15">
         <v>1</v>
       </c>
       <c r="BS31" s="8">
         <v>0</v>
       </c>
       <c r="BT31" s="15">
         <v>0</v>
       </c>
       <c r="BU31" s="16">
         <v>0</v>
       </c>
       <c r="BV31" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="BW31" s="17">
         <v>0</v>
       </c>
       <c r="BX31" s="15">
         <v>1</v>
       </c>
       <c r="BY31" s="8">
         <v>0</v>
       </c>
       <c r="BZ31" s="15">
         <v>0</v>
       </c>
       <c r="CA31" s="16">
         <v>0</v>
       </c>
       <c r="CB31" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CC31" s="17">
         <v>0</v>
       </c>
       <c r="CD31" s="15">
         <v>0</v>
       </c>
       <c r="CE31" s="8">
         <v>0</v>
       </c>
       <c r="CF31" s="15">
         <v>0</v>
       </c>
       <c r="CG31" s="16">
         <v>0</v>
       </c>
       <c r="CH31" s="15">
         <v>0</v>
       </c>
       <c r="CI31" s="17">
         <v>0</v>
       </c>
       <c r="CJ31" s="15">
         <v>0</v>
       </c>
@@ -9376,64 +9377,64 @@
       <c r="DA31" s="17">
         <v>0</v>
       </c>
       <c r="DB31" s="15">
         <v>0</v>
       </c>
       <c r="DC31" s="8">
         <v>0</v>
       </c>
       <c r="DD31" s="15">
         <v>0</v>
       </c>
       <c r="DE31" s="16">
         <v>0</v>
       </c>
       <c r="DF31" s="15">
         <v>0</v>
       </c>
       <c r="DG31" s="17">
         <v>0</v>
       </c>
       <c r="DH31" s="15">
         <v>2</v>
       </c>
     </row>
-    <row r="32" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G32" s="52"/>
+    <row r="32" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="37"/>
+      <c r="G32" s="38"/>
       <c r="I32" s="2" t="s">
         <v>119</v>
       </c>
       <c r="J32" s="10"/>
       <c r="K32" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L32" s="15">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M32" s="16">
         <v>0</v>
       </c>
       <c r="N32" s="15">
         <v>1</v>
       </c>
       <c r="O32" s="17">
         <v>0</v>
       </c>
       <c r="P32" s="15">
         <v>0</v>
       </c>
       <c r="Q32" s="8">
         <v>0</v>
       </c>
       <c r="R32" s="15">
         <v>0</v>
       </c>
       <c r="S32" s="16">
         <v>0</v>
       </c>
       <c r="T32" s="15">
         <v>0</v>
       </c>
@@ -9518,108 +9519,108 @@
       <c r="AU32" s="8">
         <v>0</v>
       </c>
       <c r="AV32" s="15">
         <v>0</v>
       </c>
       <c r="AW32" s="16">
         <v>0</v>
       </c>
       <c r="AX32" s="15">
         <v>0</v>
       </c>
       <c r="AY32" s="17">
         <v>0</v>
       </c>
       <c r="AZ32" s="15">
         <v>0</v>
       </c>
       <c r="BA32" s="8">
         <v>0</v>
       </c>
       <c r="BB32" s="15">
         <v>0</v>
       </c>
       <c r="BC32" s="16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BD32" s="15">
         <v>10</v>
       </c>
       <c r="BE32" s="17">
         <v>0</v>
       </c>
       <c r="BF32" s="15">
         <v>0</v>
       </c>
       <c r="BG32" s="8">
         <v>0</v>
       </c>
       <c r="BH32" s="15">
         <v>0</v>
       </c>
       <c r="BI32" s="16">
         <v>0</v>
       </c>
       <c r="BJ32" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="BK32" s="17">
         <v>0</v>
       </c>
       <c r="BL32" s="15">
         <v>0</v>
       </c>
       <c r="BM32" s="8">
         <v>0</v>
       </c>
       <c r="BN32" s="15">
         <v>0</v>
       </c>
       <c r="BO32" s="16">
         <v>0</v>
       </c>
       <c r="BP32" s="15">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="BQ32" s="17">
         <v>0</v>
       </c>
       <c r="BR32" s="15">
         <v>0</v>
       </c>
       <c r="BS32" s="8">
         <v>0</v>
       </c>
       <c r="BT32" s="15">
         <v>0</v>
       </c>
       <c r="BU32" s="16">
         <v>0</v>
       </c>
       <c r="BV32" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="BW32" s="17">
         <v>0</v>
       </c>
       <c r="BX32" s="15">
         <v>0</v>
       </c>
       <c r="BY32" s="8">
         <v>0</v>
       </c>
       <c r="BZ32" s="15">
         <v>0</v>
       </c>
       <c r="CA32" s="16">
         <v>0</v>
       </c>
       <c r="CB32" s="15">
         <v>0</v>
       </c>
       <c r="CC32" s="17">
         <v>0</v>
       </c>
       <c r="CD32" s="15">
         <v>0</v>
       </c>
@@ -9692,62 +9693,62 @@
       <c r="DA32" s="17">
         <v>0</v>
       </c>
       <c r="DB32" s="15">
         <v>1</v>
       </c>
       <c r="DC32" s="8">
         <v>0</v>
       </c>
       <c r="DD32" s="15">
         <v>0</v>
       </c>
       <c r="DE32" s="16">
         <v>0</v>
       </c>
       <c r="DF32" s="15">
         <v>0</v>
       </c>
       <c r="DG32" s="17">
         <v>0</v>
       </c>
       <c r="DH32" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G33" s="43"/>
+    <row r="33" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="37"/>
+      <c r="D33" s="37"/>
+      <c r="E33" s="37"/>
+      <c r="G33" s="37"/>
       <c r="I33" s="2" t="s">
         <v>113</v>
       </c>
       <c r="J33" s="10"/>
       <c r="K33" s="8"/>
       <c r="L33" s="15">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="M33" s="16"/>
       <c r="N33" s="15">
         <v>0</v>
       </c>
       <c r="O33" s="17"/>
       <c r="P33" s="15">
         <v>0</v>
       </c>
       <c r="R33" s="15">
         <v>0</v>
       </c>
       <c r="S33" s="16"/>
       <c r="T33" s="15">
         <v>0</v>
       </c>
       <c r="U33" s="17"/>
       <c r="V33" s="15">
         <v>0</v>
       </c>
       <c r="X33" s="15">
         <v>0</v>
       </c>
       <c r="Y33" s="16"/>
       <c r="Z33" s="15">
@@ -9762,84 +9763,84 @@
       </c>
       <c r="AE33" s="16"/>
       <c r="AF33" s="15">
         <v>1</v>
       </c>
       <c r="AG33" s="17"/>
       <c r="AH33" s="15">
         <v>0</v>
       </c>
       <c r="AJ33" s="15">
         <v>0</v>
       </c>
       <c r="AK33" s="16"/>
       <c r="AL33" s="15">
         <v>0</v>
       </c>
       <c r="AM33" s="17"/>
       <c r="AN33" s="15">
         <v>0</v>
       </c>
       <c r="AP33" s="15">
         <v>1</v>
       </c>
       <c r="AQ33" s="16"/>
       <c r="AR33" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AS33" s="17"/>
       <c r="AT33" s="15">
         <v>1</v>
       </c>
       <c r="AV33" s="15">
         <v>0</v>
       </c>
       <c r="AW33" s="16"/>
       <c r="AX33" s="15">
         <v>0</v>
       </c>
       <c r="AY33" s="17"/>
       <c r="AZ33" s="15">
         <v>0</v>
       </c>
       <c r="BB33" s="15">
         <v>0</v>
       </c>
       <c r="BC33" s="16"/>
       <c r="BD33" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BE33" s="17"/>
       <c r="BF33" s="15">
         <v>0</v>
       </c>
       <c r="BH33" s="15">
         <v>0</v>
       </c>
       <c r="BI33" s="16"/>
       <c r="BJ33" s="15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BK33" s="17"/>
       <c r="BL33" s="15">
         <v>0</v>
       </c>
       <c r="BN33" s="15">
         <v>0</v>
       </c>
       <c r="BO33" s="16"/>
       <c r="BP33" s="15">
         <v>0</v>
       </c>
       <c r="BQ33" s="17"/>
       <c r="BR33" s="15">
         <v>0</v>
       </c>
       <c r="BT33" s="15">
         <v>0</v>
       </c>
       <c r="BU33" s="16"/>
       <c r="BV33" s="15">
         <v>0</v>
       </c>
       <c r="BW33" s="17"/>
       <c r="BX33" s="15">
@@ -9890,95 +9891,95 @@
         <v>0</v>
       </c>
       <c r="CX33" s="15">
         <v>0</v>
       </c>
       <c r="CY33" s="16"/>
       <c r="CZ33" s="15">
         <v>0</v>
       </c>
       <c r="DA33" s="17"/>
       <c r="DB33" s="15">
         <v>0</v>
       </c>
       <c r="DD33" s="15">
         <v>0</v>
       </c>
       <c r="DE33" s="16"/>
       <c r="DF33" s="15">
         <v>0</v>
       </c>
       <c r="DG33" s="17"/>
       <c r="DH33" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G34" s="43" t="s">
+    <row r="34" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="G34" s="37" t="s">
         <v>120</v>
       </c>
-      <c r="H34" s="43"/>
-      <c r="I34" s="43"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="37"/>
       <c r="J34" s="10"/>
       <c r="K34" s="8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L34" s="15">
         <v>10</v>
       </c>
       <c r="M34" s="16">
         <v>0</v>
       </c>
       <c r="N34" s="15">
         <v>0</v>
       </c>
       <c r="O34" s="17">
         <v>0</v>
       </c>
       <c r="P34" s="15">
         <v>0</v>
       </c>
       <c r="Q34" s="8">
         <v>0</v>
       </c>
       <c r="R34" s="15">
         <v>0</v>
       </c>
       <c r="S34" s="16">
         <v>0</v>
       </c>
       <c r="T34" s="15">
         <v>0</v>
       </c>
       <c r="U34" s="17">
         <v>0</v>
       </c>
       <c r="V34" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W34" s="8">
         <v>0</v>
       </c>
       <c r="X34" s="15">
         <v>0</v>
       </c>
       <c r="Y34" s="16">
         <v>0</v>
       </c>
       <c r="Z34" s="15">
         <v>0</v>
       </c>
       <c r="AA34" s="17">
         <v>0</v>
       </c>
       <c r="AB34" s="15">
         <v>0</v>
       </c>
       <c r="AC34" s="8">
         <v>0</v>
       </c>
       <c r="AD34" s="15">
         <v>0</v>
       </c>
@@ -10120,81 +10121,81 @@
       <c r="BX34" s="15">
         <v>0</v>
       </c>
       <c r="BY34" s="8">
         <v>0</v>
       </c>
       <c r="BZ34" s="15">
         <v>0</v>
       </c>
       <c r="CA34" s="16">
         <v>0</v>
       </c>
       <c r="CB34" s="15">
         <v>0</v>
       </c>
       <c r="CC34" s="17">
         <v>0</v>
       </c>
       <c r="CD34" s="15">
         <v>0</v>
       </c>
       <c r="CE34" s="8">
         <v>0</v>
       </c>
       <c r="CF34" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="CG34" s="16">
         <v>0</v>
       </c>
       <c r="CH34" s="15">
         <v>0</v>
       </c>
       <c r="CI34" s="17">
         <v>0</v>
       </c>
       <c r="CJ34" s="15">
         <v>0</v>
       </c>
       <c r="CK34" s="8">
         <v>0</v>
       </c>
       <c r="CL34" s="15">
         <v>0</v>
       </c>
       <c r="CM34" s="16">
         <v>0</v>
       </c>
       <c r="CN34" s="15">
         <v>1</v>
       </c>
       <c r="CO34" s="17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="CP34" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="CQ34" s="8">
         <v>0</v>
       </c>
       <c r="CR34" s="15">
         <v>0</v>
       </c>
       <c r="CS34" s="16">
         <v>0</v>
       </c>
       <c r="CT34" s="15">
         <v>0</v>
       </c>
       <c r="CU34" s="17">
         <v>0</v>
       </c>
       <c r="CV34" s="15">
         <v>0</v>
       </c>
       <c r="CW34" s="8">
         <v>0</v>
       </c>
       <c r="CX34" s="15">
         <v>0</v>
       </c>
@@ -10207,59 +10208,59 @@
       <c r="DA34" s="17">
         <v>0</v>
       </c>
       <c r="DB34" s="15">
         <v>0</v>
       </c>
       <c r="DC34" s="8">
         <v>0</v>
       </c>
       <c r="DD34" s="15">
         <v>1</v>
       </c>
       <c r="DE34" s="16">
         <v>0</v>
       </c>
       <c r="DF34" s="15">
         <v>0</v>
       </c>
       <c r="DG34" s="17">
         <v>0</v>
       </c>
       <c r="DH34" s="15">
         <v>2</v>
       </c>
     </row>
-    <row r="35" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G35" s="43" t="s">
+    <row r="35" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="G35" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="H35" s="43"/>
-      <c r="I35" s="43"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
       <c r="J35" s="10"/>
       <c r="K35" s="8"/>
       <c r="L35" s="15">
         <v>9</v>
       </c>
       <c r="M35" s="16"/>
       <c r="N35" s="15">
         <v>0</v>
       </c>
       <c r="O35" s="17"/>
       <c r="P35" s="15">
         <v>0</v>
       </c>
       <c r="R35" s="15">
         <v>0</v>
       </c>
       <c r="S35" s="16"/>
       <c r="T35" s="15">
         <v>0</v>
       </c>
       <c r="U35" s="17"/>
       <c r="V35" s="15">
         <v>0</v>
       </c>
       <c r="X35" s="15">
@@ -10304,95 +10305,95 @@
       </c>
       <c r="AS35" s="17"/>
       <c r="AT35" s="15">
         <v>0</v>
       </c>
       <c r="AV35" s="15">
         <v>0</v>
       </c>
       <c r="AW35" s="16"/>
       <c r="AX35" s="15">
         <v>0</v>
       </c>
       <c r="AY35" s="17"/>
       <c r="AZ35" s="15">
         <v>0</v>
       </c>
       <c r="BB35" s="15">
         <v>0</v>
       </c>
       <c r="BC35" s="16"/>
       <c r="BD35" s="15">
         <v>0</v>
       </c>
       <c r="BE35" s="17"/>
       <c r="BF35" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BH35" s="15">
         <v>0</v>
       </c>
       <c r="BI35" s="16"/>
       <c r="BJ35" s="15">
         <v>0</v>
       </c>
       <c r="BK35" s="17"/>
       <c r="BL35" s="15">
         <v>0</v>
       </c>
       <c r="BN35" s="15">
         <v>0</v>
       </c>
       <c r="BO35" s="16"/>
       <c r="BP35" s="15">
         <v>1</v>
       </c>
       <c r="BQ35" s="17"/>
       <c r="BR35" s="15">
         <v>0</v>
       </c>
       <c r="BT35" s="15">
         <v>0</v>
       </c>
       <c r="BU35" s="16"/>
       <c r="BV35" s="15">
         <v>0</v>
       </c>
       <c r="BW35" s="17"/>
       <c r="BX35" s="15">
         <v>1</v>
       </c>
       <c r="BZ35" s="15">
         <v>0</v>
       </c>
       <c r="CA35" s="16"/>
       <c r="CB35" s="15">
         <v>0</v>
       </c>
       <c r="CC35" s="17"/>
       <c r="CD35" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="CF35" s="15">
         <v>0</v>
       </c>
       <c r="CG35" s="16"/>
       <c r="CH35" s="15">
         <v>0</v>
       </c>
       <c r="CI35" s="17"/>
       <c r="CJ35" s="15">
         <v>0</v>
       </c>
       <c r="CL35" s="15">
         <v>0</v>
       </c>
       <c r="CM35" s="16"/>
       <c r="CN35" s="15">
         <v>0</v>
       </c>
       <c r="CO35" s="17"/>
       <c r="CP35" s="15">
         <v>1</v>
       </c>
       <c r="CR35" s="15">
         <v>0</v>
@@ -10406,111 +10407,111 @@
         <v>0</v>
       </c>
       <c r="CX35" s="15">
         <v>0</v>
       </c>
       <c r="CY35" s="16"/>
       <c r="CZ35" s="15">
         <v>1</v>
       </c>
       <c r="DA35" s="17"/>
       <c r="DB35" s="15">
         <v>0</v>
       </c>
       <c r="DD35" s="15">
         <v>0</v>
       </c>
       <c r="DE35" s="16"/>
       <c r="DF35" s="15">
         <v>0</v>
       </c>
       <c r="DG35" s="17"/>
       <c r="DH35" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G36" s="43" t="s">
+    <row r="36" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C36" s="37"/>
+      <c r="D36" s="37"/>
+      <c r="E36" s="37"/>
+      <c r="G36" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="H36" s="43"/>
-      <c r="I36" s="43"/>
+      <c r="H36" s="37"/>
+      <c r="I36" s="37"/>
       <c r="J36" s="10"/>
       <c r="K36" s="8"/>
       <c r="L36" s="15">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="M36" s="16"/>
       <c r="N36" s="15">
         <v>0</v>
       </c>
       <c r="O36" s="17"/>
       <c r="P36" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R36" s="15">
         <v>0</v>
       </c>
       <c r="S36" s="16"/>
       <c r="T36" s="15">
         <v>0</v>
       </c>
       <c r="U36" s="17"/>
       <c r="V36" s="15">
         <v>0</v>
       </c>
       <c r="X36" s="15">
         <v>0</v>
       </c>
       <c r="Y36" s="16"/>
       <c r="Z36" s="15">
         <v>0</v>
       </c>
       <c r="AA36" s="17"/>
       <c r="AB36" s="15">
         <v>0</v>
       </c>
       <c r="AD36" s="15">
         <v>1</v>
       </c>
       <c r="AE36" s="16"/>
       <c r="AF36" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG36" s="17"/>
       <c r="AH36" s="15">
         <v>2</v>
       </c>
       <c r="AJ36" s="15">
         <v>0</v>
       </c>
       <c r="AK36" s="16"/>
       <c r="AL36" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM36" s="17"/>
       <c r="AN36" s="15">
         <v>0</v>
       </c>
       <c r="AP36" s="15">
         <v>0</v>
       </c>
       <c r="AQ36" s="16"/>
       <c r="AR36" s="15">
         <v>0</v>
       </c>
       <c r="AS36" s="17"/>
       <c r="AT36" s="15">
         <v>1</v>
       </c>
       <c r="AV36" s="15">
         <v>0</v>
       </c>
       <c r="AW36" s="16"/>
       <c r="AX36" s="15">
         <v>0</v>
       </c>
       <c r="AY36" s="17"/>
       <c r="AZ36" s="15">
@@ -10521,144 +10522,144 @@
       </c>
       <c r="BC36" s="16"/>
       <c r="BD36" s="15">
         <v>1</v>
       </c>
       <c r="BE36" s="17"/>
       <c r="BF36" s="15">
         <v>0</v>
       </c>
       <c r="BH36" s="15">
         <v>0</v>
       </c>
       <c r="BI36" s="16"/>
       <c r="BJ36" s="15">
         <v>0</v>
       </c>
       <c r="BK36" s="17"/>
       <c r="BL36" s="15">
         <v>0</v>
       </c>
       <c r="BN36" s="15">
         <v>0</v>
       </c>
       <c r="BO36" s="16"/>
       <c r="BP36" s="15">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="BQ36" s="17"/>
       <c r="BR36" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BT36" s="15">
         <v>0</v>
       </c>
       <c r="BU36" s="16"/>
       <c r="BV36" s="15">
         <v>2</v>
       </c>
       <c r="BW36" s="17"/>
       <c r="BX36" s="15">
         <v>1</v>
       </c>
       <c r="BZ36" s="15">
         <v>0</v>
       </c>
       <c r="CA36" s="16"/>
       <c r="CB36" s="15">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="CC36" s="17"/>
       <c r="CD36" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CF36" s="15">
         <v>0</v>
       </c>
       <c r="CG36" s="16"/>
       <c r="CH36" s="15">
         <v>0</v>
       </c>
       <c r="CI36" s="17"/>
       <c r="CJ36" s="15">
         <v>1</v>
       </c>
       <c r="CL36" s="15">
         <v>0</v>
       </c>
       <c r="CM36" s="16"/>
       <c r="CN36" s="15">
         <v>0</v>
       </c>
       <c r="CO36" s="17"/>
       <c r="CP36" s="15">
         <v>0</v>
       </c>
       <c r="CR36" s="15">
         <v>0</v>
       </c>
       <c r="CS36" s="16"/>
       <c r="CT36" s="15">
         <v>0</v>
       </c>
       <c r="CU36" s="17"/>
       <c r="CV36" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CX36" s="15">
         <v>0</v>
       </c>
       <c r="CY36" s="16"/>
       <c r="CZ36" s="15">
         <v>0</v>
       </c>
       <c r="DA36" s="17"/>
       <c r="DB36" s="15">
         <v>0</v>
       </c>
       <c r="DD36" s="15">
         <v>1</v>
       </c>
       <c r="DE36" s="16"/>
       <c r="DF36" s="15">
         <v>0</v>
       </c>
       <c r="DG36" s="17"/>
       <c r="DH36" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="37" spans="3:112" ht="12" customHeight="1">
-      <c r="C37" s="43" t="s">
+    <row r="37" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C37" s="37" t="s">
         <v>121</v>
       </c>
-      <c r="D37" s="43"/>
-[...4 lines deleted...]
-      <c r="I37" s="43"/>
+      <c r="D37" s="37"/>
+      <c r="E37" s="37"/>
+      <c r="F37" s="37"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="37"/>
+      <c r="I37" s="37"/>
       <c r="J37" s="10"/>
       <c r="K37" s="8"/>
       <c r="L37" s="15">
         <v>0</v>
       </c>
       <c r="M37" s="16"/>
       <c r="N37" s="15">
         <v>0</v>
       </c>
       <c r="O37" s="17"/>
       <c r="P37" s="15">
         <v>0</v>
       </c>
       <c r="R37" s="15">
         <v>0</v>
       </c>
       <c r="S37" s="16"/>
       <c r="T37" s="15">
         <v>0</v>
       </c>
       <c r="U37" s="17"/>
       <c r="V37" s="15">
         <v>0</v>
       </c>
       <c r="X37" s="15">
@@ -10805,60 +10806,60 @@
         <v>0</v>
       </c>
       <c r="CX37" s="15">
         <v>0</v>
       </c>
       <c r="CY37" s="16"/>
       <c r="CZ37" s="15">
         <v>0</v>
       </c>
       <c r="DA37" s="17"/>
       <c r="DB37" s="15">
         <v>0</v>
       </c>
       <c r="DD37" s="15">
         <v>0</v>
       </c>
       <c r="DE37" s="16"/>
       <c r="DF37" s="15">
         <v>0</v>
       </c>
       <c r="DG37" s="17"/>
       <c r="DH37" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="3:112" ht="12" customHeight="1">
-      <c r="C38" s="43" t="s">
+    <row r="38" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="D38" s="43"/>
-[...4 lines deleted...]
-      <c r="I38" s="43"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+      <c r="I38" s="37"/>
       <c r="J38" s="10"/>
       <c r="K38" s="8"/>
       <c r="L38" s="15">
         <v>2</v>
       </c>
       <c r="M38" s="16"/>
       <c r="N38" s="15">
         <v>0</v>
       </c>
       <c r="O38" s="17"/>
       <c r="P38" s="15">
         <v>0</v>
       </c>
       <c r="R38" s="15">
         <v>0</v>
       </c>
       <c r="S38" s="16"/>
       <c r="T38" s="15">
         <v>0</v>
       </c>
       <c r="U38" s="17"/>
       <c r="V38" s="15">
         <v>0</v>
       </c>
       <c r="X38" s="15">
@@ -11005,61 +11006,61 @@
         <v>0</v>
       </c>
       <c r="CX38" s="15">
         <v>0</v>
       </c>
       <c r="CY38" s="16"/>
       <c r="CZ38" s="15">
         <v>0</v>
       </c>
       <c r="DA38" s="17"/>
       <c r="DB38" s="15">
         <v>0</v>
       </c>
       <c r="DD38" s="15">
         <v>0</v>
       </c>
       <c r="DE38" s="16"/>
       <c r="DF38" s="15">
         <v>0</v>
       </c>
       <c r="DG38" s="17"/>
       <c r="DH38" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="3:112" ht="12" customHeight="1">
-      <c r="C39" s="43" t="s">
+    <row r="39" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C39" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="D39" s="43"/>
-[...1 lines deleted...]
-      <c r="G39" s="43" t="s">
+      <c r="D39" s="37"/>
+      <c r="E39" s="37"/>
+      <c r="G39" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="H39" s="43"/>
-      <c r="I39" s="43"/>
+      <c r="H39" s="37"/>
+      <c r="I39" s="37"/>
       <c r="J39" s="10"/>
       <c r="K39" s="8"/>
       <c r="L39" s="15">
         <v>0</v>
       </c>
       <c r="M39" s="16"/>
       <c r="N39" s="15">
         <v>0</v>
       </c>
       <c r="O39" s="17"/>
       <c r="P39" s="15">
         <v>0</v>
       </c>
       <c r="R39" s="15">
         <v>0</v>
       </c>
       <c r="S39" s="16"/>
       <c r="T39" s="15">
         <v>0</v>
       </c>
       <c r="U39" s="17"/>
       <c r="V39" s="15">
         <v>0</v>
       </c>
       <c r="X39" s="15">
@@ -11206,59 +11207,59 @@
         <v>0</v>
       </c>
       <c r="CX39" s="15">
         <v>0</v>
       </c>
       <c r="CY39" s="16"/>
       <c r="CZ39" s="15">
         <v>0</v>
       </c>
       <c r="DA39" s="17"/>
       <c r="DB39" s="15">
         <v>0</v>
       </c>
       <c r="DD39" s="15">
         <v>0</v>
       </c>
       <c r="DE39" s="16"/>
       <c r="DF39" s="15">
         <v>0</v>
       </c>
       <c r="DG39" s="17"/>
       <c r="DH39" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G40" s="43" t="s">
+    <row r="40" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C40" s="37"/>
+      <c r="D40" s="37"/>
+      <c r="E40" s="37"/>
+      <c r="G40" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="H40" s="43"/>
-      <c r="I40" s="43"/>
+      <c r="H40" s="37"/>
+      <c r="I40" s="37"/>
       <c r="J40" s="10"/>
       <c r="K40" s="8"/>
       <c r="L40" s="15">
         <v>0</v>
       </c>
       <c r="M40" s="16"/>
       <c r="N40" s="15">
         <v>0</v>
       </c>
       <c r="O40" s="17"/>
       <c r="P40" s="15">
         <v>0</v>
       </c>
       <c r="R40" s="15">
         <v>0</v>
       </c>
       <c r="S40" s="16"/>
       <c r="T40" s="15">
         <v>0</v>
       </c>
       <c r="U40" s="17"/>
       <c r="V40" s="15">
         <v>0</v>
       </c>
       <c r="X40" s="15">
@@ -11405,111 +11406,111 @@
         <v>0</v>
       </c>
       <c r="CX40" s="15">
         <v>0</v>
       </c>
       <c r="CY40" s="16"/>
       <c r="CZ40" s="15">
         <v>0</v>
       </c>
       <c r="DA40" s="17"/>
       <c r="DB40" s="15">
         <v>0</v>
       </c>
       <c r="DD40" s="15">
         <v>0</v>
       </c>
       <c r="DE40" s="16"/>
       <c r="DF40" s="15">
         <v>0</v>
       </c>
       <c r="DG40" s="17"/>
       <c r="DH40" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G41" s="43" t="s">
+    <row r="41" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C41" s="37"/>
+      <c r="D41" s="37"/>
+      <c r="E41" s="37"/>
+      <c r="G41" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="H41" s="43"/>
-      <c r="I41" s="43"/>
+      <c r="H41" s="37"/>
+      <c r="I41" s="37"/>
       <c r="J41" s="10"/>
       <c r="K41" s="8"/>
       <c r="L41" s="15">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="M41" s="16"/>
       <c r="N41" s="15">
         <v>1</v>
       </c>
       <c r="O41" s="17"/>
       <c r="P41" s="15">
         <v>0</v>
       </c>
       <c r="R41" s="15">
         <v>0</v>
       </c>
       <c r="S41" s="16"/>
       <c r="T41" s="15">
         <v>0</v>
       </c>
       <c r="U41" s="17"/>
       <c r="V41" s="15">
         <v>0</v>
       </c>
       <c r="X41" s="15">
         <v>0</v>
       </c>
       <c r="Y41" s="16"/>
       <c r="Z41" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AA41" s="17"/>
       <c r="AB41" s="15">
         <v>0</v>
       </c>
       <c r="AD41" s="15">
         <v>0</v>
       </c>
       <c r="AE41" s="16"/>
       <c r="AF41" s="15">
         <v>0</v>
       </c>
       <c r="AG41" s="17"/>
       <c r="AH41" s="15">
         <v>1</v>
       </c>
       <c r="AJ41" s="15">
         <v>0</v>
       </c>
       <c r="AK41" s="16"/>
       <c r="AL41" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM41" s="17"/>
       <c r="AN41" s="15">
         <v>0</v>
       </c>
       <c r="AP41" s="15">
         <v>1</v>
       </c>
       <c r="AQ41" s="16"/>
       <c r="AR41" s="15">
         <v>0</v>
       </c>
       <c r="AS41" s="17"/>
       <c r="AT41" s="15">
         <v>0</v>
       </c>
       <c r="AV41" s="15">
         <v>0</v>
       </c>
       <c r="AW41" s="16"/>
       <c r="AX41" s="15">
         <v>0</v>
       </c>
       <c r="AY41" s="17"/>
       <c r="AZ41" s="15">
@@ -11524,51 +11525,51 @@
       </c>
       <c r="BE41" s="17"/>
       <c r="BF41" s="15">
         <v>0</v>
       </c>
       <c r="BH41" s="15">
         <v>0</v>
       </c>
       <c r="BI41" s="16"/>
       <c r="BJ41" s="15">
         <v>0</v>
       </c>
       <c r="BK41" s="17"/>
       <c r="BL41" s="15">
         <v>1</v>
       </c>
       <c r="BN41" s="15">
         <v>0</v>
       </c>
       <c r="BO41" s="16"/>
       <c r="BP41" s="15">
         <v>0</v>
       </c>
       <c r="BQ41" s="17"/>
       <c r="BR41" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="BT41" s="15">
         <v>2</v>
       </c>
       <c r="BU41" s="16"/>
       <c r="BV41" s="15">
         <v>1</v>
       </c>
       <c r="BW41" s="17"/>
       <c r="BX41" s="15">
         <v>0</v>
       </c>
       <c r="BZ41" s="15">
         <v>0</v>
       </c>
       <c r="CA41" s="16"/>
       <c r="CB41" s="15">
         <v>1</v>
       </c>
       <c r="CC41" s="17"/>
       <c r="CD41" s="15">
         <v>0</v>
       </c>
       <c r="CF41" s="15">
         <v>0</v>
@@ -11604,59 +11605,59 @@
         <v>0</v>
       </c>
       <c r="CX41" s="15">
         <v>0</v>
       </c>
       <c r="CY41" s="16"/>
       <c r="CZ41" s="15">
         <v>0</v>
       </c>
       <c r="DA41" s="17"/>
       <c r="DB41" s="15">
         <v>0</v>
       </c>
       <c r="DD41" s="15">
         <v>2</v>
       </c>
       <c r="DE41" s="16"/>
       <c r="DF41" s="15">
         <v>0</v>
       </c>
       <c r="DG41" s="17"/>
       <c r="DH41" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G42" s="43" t="s">
+    <row r="42" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C42" s="37"/>
+      <c r="D42" s="37"/>
+      <c r="E42" s="37"/>
+      <c r="G42" s="37" t="s">
         <v>122</v>
       </c>
-      <c r="H42" s="43"/>
-      <c r="I42" s="43"/>
+      <c r="H42" s="37"/>
+      <c r="I42" s="37"/>
       <c r="J42" s="10"/>
       <c r="K42" s="8"/>
       <c r="L42" s="15">
         <v>0</v>
       </c>
       <c r="M42" s="16"/>
       <c r="N42" s="15">
         <v>0</v>
       </c>
       <c r="O42" s="17"/>
       <c r="P42" s="15">
         <v>0</v>
       </c>
       <c r="R42" s="15">
         <v>0</v>
       </c>
       <c r="S42" s="16"/>
       <c r="T42" s="15">
         <v>0</v>
       </c>
       <c r="U42" s="17"/>
       <c r="V42" s="15">
         <v>0</v>
       </c>
       <c r="X42" s="15">
@@ -11803,59 +11804,59 @@
         <v>0</v>
       </c>
       <c r="CX42" s="15">
         <v>0</v>
       </c>
       <c r="CY42" s="16"/>
       <c r="CZ42" s="15">
         <v>0</v>
       </c>
       <c r="DA42" s="17"/>
       <c r="DB42" s="15">
         <v>0</v>
       </c>
       <c r="DD42" s="15">
         <v>0</v>
       </c>
       <c r="DE42" s="16"/>
       <c r="DF42" s="15">
         <v>0</v>
       </c>
       <c r="DG42" s="17"/>
       <c r="DH42" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G43" s="43" t="s">
+    <row r="43" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C43" s="37"/>
+      <c r="D43" s="37"/>
+      <c r="E43" s="37"/>
+      <c r="G43" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="H43" s="43"/>
-      <c r="I43" s="43"/>
+      <c r="H43" s="37"/>
+      <c r="I43" s="37"/>
       <c r="J43" s="10"/>
       <c r="K43" s="8"/>
       <c r="L43" s="15">
         <v>0</v>
       </c>
       <c r="M43" s="16"/>
       <c r="N43" s="15">
         <v>0</v>
       </c>
       <c r="O43" s="17"/>
       <c r="P43" s="15">
         <v>0</v>
       </c>
       <c r="R43" s="15">
         <v>0</v>
       </c>
       <c r="S43" s="16"/>
       <c r="T43" s="15">
         <v>0</v>
       </c>
       <c r="U43" s="17"/>
       <c r="V43" s="15">
         <v>0</v>
       </c>
       <c r="X43" s="15">
@@ -12002,63 +12003,63 @@
         <v>0</v>
       </c>
       <c r="CX43" s="15">
         <v>0</v>
       </c>
       <c r="CY43" s="16"/>
       <c r="CZ43" s="15">
         <v>0</v>
       </c>
       <c r="DA43" s="17"/>
       <c r="DB43" s="15">
         <v>0</v>
       </c>
       <c r="DD43" s="15">
         <v>0</v>
       </c>
       <c r="DE43" s="16"/>
       <c r="DF43" s="15">
         <v>0</v>
       </c>
       <c r="DG43" s="17"/>
       <c r="DH43" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G44" s="43" t="s">
+    <row r="44" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="37"/>
+      <c r="D44" s="37"/>
+      <c r="E44" s="37"/>
+      <c r="G44" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="H44" s="43"/>
-      <c r="I44" s="43"/>
+      <c r="H44" s="37"/>
+      <c r="I44" s="37"/>
       <c r="J44" s="10"/>
       <c r="K44" s="8"/>
       <c r="L44" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M44" s="16"/>
       <c r="N44" s="15">
         <v>0</v>
       </c>
       <c r="O44" s="17"/>
       <c r="P44" s="15">
         <v>0</v>
       </c>
       <c r="R44" s="15">
         <v>0</v>
       </c>
       <c r="S44" s="16"/>
       <c r="T44" s="15">
         <v>0</v>
       </c>
       <c r="U44" s="17"/>
       <c r="V44" s="15">
         <v>0</v>
       </c>
       <c r="X44" s="15">
         <v>0</v>
       </c>
       <c r="Y44" s="16"/>
       <c r="Z44" s="15">
@@ -12198,58 +12199,58 @@
       </c>
       <c r="CU44" s="17"/>
       <c r="CV44" s="15">
         <v>0</v>
       </c>
       <c r="CX44" s="15">
         <v>0</v>
       </c>
       <c r="CY44" s="16"/>
       <c r="CZ44" s="15">
         <v>0</v>
       </c>
       <c r="DA44" s="17"/>
       <c r="DB44" s="15">
         <v>0</v>
       </c>
       <c r="DD44" s="15">
         <v>0</v>
       </c>
       <c r="DE44" s="16"/>
       <c r="DF44" s="15">
         <v>0</v>
       </c>
       <c r="DG44" s="17"/>
       <c r="DH44" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="45" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G45" s="52" t="s">
+    <row r="45" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="G45" s="38" t="s">
         <v>126</v>
       </c>
       <c r="I45" s="2" t="s">
         <v>123</v>
       </c>
       <c r="J45" s="10"/>
       <c r="K45" s="8"/>
       <c r="L45" s="15">
         <v>0</v>
       </c>
       <c r="M45" s="16"/>
       <c r="N45" s="15">
         <v>0</v>
       </c>
       <c r="O45" s="17"/>
       <c r="P45" s="15">
         <v>0</v>
       </c>
       <c r="R45" s="15">
         <v>0</v>
       </c>
       <c r="S45" s="16"/>
       <c r="T45" s="15">
         <v>0</v>
       </c>
@@ -12401,55 +12402,55 @@
         <v>0</v>
       </c>
       <c r="CX45" s="15">
         <v>0</v>
       </c>
       <c r="CY45" s="16"/>
       <c r="CZ45" s="15">
         <v>0</v>
       </c>
       <c r="DA45" s="17"/>
       <c r="DB45" s="15">
         <v>0</v>
       </c>
       <c r="DD45" s="15">
         <v>0</v>
       </c>
       <c r="DE45" s="16"/>
       <c r="DF45" s="15">
         <v>0</v>
       </c>
       <c r="DG45" s="17"/>
       <c r="DH45" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G46" s="43"/>
+    <row r="46" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="G46" s="37"/>
       <c r="I46" s="2" t="s">
         <v>124</v>
       </c>
       <c r="J46" s="10"/>
       <c r="K46" s="8"/>
       <c r="L46" s="15">
         <v>0</v>
       </c>
       <c r="M46" s="16"/>
       <c r="N46" s="15">
         <v>0</v>
       </c>
       <c r="O46" s="17"/>
       <c r="P46" s="15">
         <v>0</v>
       </c>
       <c r="R46" s="15">
         <v>0</v>
       </c>
       <c r="S46" s="16"/>
       <c r="T46" s="15">
         <v>0</v>
       </c>
       <c r="U46" s="17"/>
       <c r="V46" s="15">
@@ -12599,55 +12600,55 @@
         <v>0</v>
       </c>
       <c r="CX46" s="15">
         <v>0</v>
       </c>
       <c r="CY46" s="16"/>
       <c r="CZ46" s="15">
         <v>0</v>
       </c>
       <c r="DA46" s="17"/>
       <c r="DB46" s="15">
         <v>0</v>
       </c>
       <c r="DD46" s="15">
         <v>0</v>
       </c>
       <c r="DE46" s="16"/>
       <c r="DF46" s="15">
         <v>0</v>
       </c>
       <c r="DG46" s="17"/>
       <c r="DH46" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G47" s="43"/>
+    <row r="47" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="G47" s="37"/>
       <c r="H47" s="1"/>
       <c r="I47" s="2" t="s">
         <v>125</v>
       </c>
       <c r="J47" s="10"/>
       <c r="K47" s="8"/>
       <c r="L47" s="15">
         <v>0</v>
       </c>
       <c r="M47" s="16"/>
       <c r="N47" s="15">
         <v>0</v>
       </c>
       <c r="O47" s="17"/>
       <c r="P47" s="15">
         <v>0</v>
       </c>
       <c r="R47" s="15">
         <v>0</v>
       </c>
       <c r="S47" s="16"/>
       <c r="T47" s="15">
         <v>0</v>
       </c>
       <c r="U47" s="17"/>
@@ -12798,59 +12799,59 @@
         <v>0</v>
       </c>
       <c r="CX47" s="15">
         <v>0</v>
       </c>
       <c r="CY47" s="16"/>
       <c r="CZ47" s="15">
         <v>0</v>
       </c>
       <c r="DA47" s="17"/>
       <c r="DB47" s="15">
         <v>0</v>
       </c>
       <c r="DD47" s="15">
         <v>0</v>
       </c>
       <c r="DE47" s="16"/>
       <c r="DF47" s="15">
         <v>0</v>
       </c>
       <c r="DG47" s="17"/>
       <c r="DH47" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G48" s="43" t="s">
+    <row r="48" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="G48" s="37" t="s">
         <v>100</v>
       </c>
-      <c r="H48" s="43"/>
-      <c r="I48" s="43"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
       <c r="J48" s="10"/>
       <c r="K48" s="8"/>
       <c r="L48" s="15">
         <v>0</v>
       </c>
       <c r="M48" s="16"/>
       <c r="N48" s="15">
         <v>0</v>
       </c>
       <c r="O48" s="17"/>
       <c r="P48" s="15">
         <v>0</v>
       </c>
       <c r="R48" s="15">
         <v>0</v>
       </c>
       <c r="S48" s="16"/>
       <c r="T48" s="15">
         <v>0</v>
       </c>
       <c r="U48" s="17"/>
       <c r="V48" s="15">
         <v>0</v>
       </c>
       <c r="X48" s="15">
@@ -12997,59 +12998,59 @@
         <v>0</v>
       </c>
       <c r="CX48" s="15">
         <v>0</v>
       </c>
       <c r="CY48" s="16"/>
       <c r="CZ48" s="15">
         <v>0</v>
       </c>
       <c r="DA48" s="17"/>
       <c r="DB48" s="15">
         <v>0</v>
       </c>
       <c r="DD48" s="15">
         <v>0</v>
       </c>
       <c r="DE48" s="16"/>
       <c r="DF48" s="15">
         <v>0</v>
       </c>
       <c r="DG48" s="17"/>
       <c r="DH48" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G49" s="43" t="s">
+    <row r="49" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="G49" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="H49" s="43"/>
-      <c r="I49" s="43"/>
+      <c r="H49" s="37"/>
+      <c r="I49" s="37"/>
       <c r="J49" s="10"/>
       <c r="K49" s="8"/>
       <c r="L49" s="15">
         <v>0</v>
       </c>
       <c r="M49" s="16"/>
       <c r="N49" s="15">
         <v>0</v>
       </c>
       <c r="O49" s="17"/>
       <c r="P49" s="15">
         <v>0</v>
       </c>
       <c r="R49" s="15">
         <v>0</v>
       </c>
       <c r="S49" s="16"/>
       <c r="T49" s="15">
         <v>0</v>
       </c>
       <c r="U49" s="17"/>
       <c r="V49" s="15">
         <v>0</v>
       </c>
       <c r="X49" s="15">
@@ -13196,59 +13197,59 @@
         <v>0</v>
       </c>
       <c r="CX49" s="15">
         <v>0</v>
       </c>
       <c r="CY49" s="16"/>
       <c r="CZ49" s="15">
         <v>0</v>
       </c>
       <c r="DA49" s="17"/>
       <c r="DB49" s="15">
         <v>0</v>
       </c>
       <c r="DD49" s="15">
         <v>0</v>
       </c>
       <c r="DE49" s="16"/>
       <c r="DF49" s="15">
         <v>0</v>
       </c>
       <c r="DG49" s="17"/>
       <c r="DH49" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G50" s="43" t="s">
+    <row r="50" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C50" s="37"/>
+      <c r="D50" s="37"/>
+      <c r="E50" s="37"/>
+      <c r="G50" s="37" t="s">
         <v>89</v>
       </c>
-      <c r="H50" s="43"/>
-      <c r="I50" s="43"/>
+      <c r="H50" s="37"/>
+      <c r="I50" s="37"/>
       <c r="J50" s="10"/>
       <c r="K50" s="8"/>
       <c r="L50" s="15">
         <v>0</v>
       </c>
       <c r="M50" s="16"/>
       <c r="N50" s="15">
         <v>0</v>
       </c>
       <c r="O50" s="17"/>
       <c r="P50" s="15">
         <v>0</v>
       </c>
       <c r="R50" s="15">
         <v>0</v>
       </c>
       <c r="S50" s="16"/>
       <c r="T50" s="15">
         <v>0</v>
       </c>
       <c r="U50" s="17"/>
       <c r="V50" s="15">
         <v>0</v>
       </c>
       <c r="X50" s="15">
@@ -13395,59 +13396,59 @@
         <v>0</v>
       </c>
       <c r="CX50" s="15">
         <v>0</v>
       </c>
       <c r="CY50" s="16"/>
       <c r="CZ50" s="15">
         <v>0</v>
       </c>
       <c r="DA50" s="17"/>
       <c r="DB50" s="15">
         <v>0</v>
       </c>
       <c r="DD50" s="15">
         <v>0</v>
       </c>
       <c r="DE50" s="16"/>
       <c r="DF50" s="15">
         <v>0</v>
       </c>
       <c r="DG50" s="17"/>
       <c r="DH50" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G51" s="43" t="s">
+    <row r="51" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C51" s="37"/>
+      <c r="D51" s="37"/>
+      <c r="E51" s="37"/>
+      <c r="G51" s="37" t="s">
         <v>107</v>
       </c>
-      <c r="H51" s="43"/>
-      <c r="I51" s="43"/>
+      <c r="H51" s="37"/>
+      <c r="I51" s="37"/>
       <c r="J51" s="10"/>
       <c r="K51" s="8"/>
       <c r="L51" s="15">
         <v>0</v>
       </c>
       <c r="M51" s="16"/>
       <c r="N51" s="15">
         <v>0</v>
       </c>
       <c r="O51" s="17"/>
       <c r="P51" s="15">
         <v>0</v>
       </c>
       <c r="R51" s="15">
         <v>0</v>
       </c>
       <c r="S51" s="16"/>
       <c r="T51" s="15">
         <v>0</v>
       </c>
       <c r="U51" s="17"/>
       <c r="V51" s="15">
         <v>0</v>
       </c>
       <c r="X51" s="15">
@@ -13594,59 +13595,59 @@
         <v>0</v>
       </c>
       <c r="CX51" s="15">
         <v>0</v>
       </c>
       <c r="CY51" s="16"/>
       <c r="CZ51" s="15">
         <v>0</v>
       </c>
       <c r="DA51" s="17"/>
       <c r="DB51" s="15">
         <v>0</v>
       </c>
       <c r="DD51" s="15">
         <v>0</v>
       </c>
       <c r="DE51" s="16"/>
       <c r="DF51" s="15">
         <v>0</v>
       </c>
       <c r="DG51" s="17"/>
       <c r="DH51" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G52" s="43" t="s">
+    <row r="52" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C52" s="37"/>
+      <c r="D52" s="37"/>
+      <c r="E52" s="37"/>
+      <c r="G52" s="37" t="s">
         <v>127</v>
       </c>
-      <c r="H52" s="43"/>
-      <c r="I52" s="43"/>
+      <c r="H52" s="37"/>
+      <c r="I52" s="37"/>
       <c r="J52" s="10"/>
       <c r="K52" s="8"/>
       <c r="L52" s="15">
         <v>0</v>
       </c>
       <c r="M52" s="16"/>
       <c r="N52" s="15">
         <v>0</v>
       </c>
       <c r="O52" s="17"/>
       <c r="P52" s="15">
         <v>0</v>
       </c>
       <c r="R52" s="15">
         <v>0</v>
       </c>
       <c r="S52" s="16"/>
       <c r="T52" s="15">
         <v>0</v>
       </c>
       <c r="U52" s="17"/>
       <c r="V52" s="15">
         <v>0</v>
       </c>
       <c r="X52" s="15">
@@ -13793,59 +13794,59 @@
         <v>0</v>
       </c>
       <c r="CX52" s="15">
         <v>0</v>
       </c>
       <c r="CY52" s="16"/>
       <c r="CZ52" s="15">
         <v>0</v>
       </c>
       <c r="DA52" s="17"/>
       <c r="DB52" s="15">
         <v>0</v>
       </c>
       <c r="DD52" s="15">
         <v>0</v>
       </c>
       <c r="DE52" s="16"/>
       <c r="DF52" s="15">
         <v>0</v>
       </c>
       <c r="DG52" s="17"/>
       <c r="DH52" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G53" s="43" t="s">
+    <row r="53" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C53" s="37"/>
+      <c r="D53" s="37"/>
+      <c r="E53" s="37"/>
+      <c r="G53" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="H53" s="43"/>
-      <c r="I53" s="43"/>
+      <c r="H53" s="37"/>
+      <c r="I53" s="37"/>
       <c r="J53" s="10"/>
       <c r="K53" s="8"/>
       <c r="L53" s="15">
         <v>4</v>
       </c>
       <c r="M53" s="16"/>
       <c r="N53" s="15">
         <v>0</v>
       </c>
       <c r="O53" s="17"/>
       <c r="P53" s="15">
         <v>0</v>
       </c>
       <c r="R53" s="15">
         <v>0</v>
       </c>
       <c r="S53" s="16"/>
       <c r="T53" s="15">
         <v>0</v>
       </c>
       <c r="U53" s="17"/>
       <c r="V53" s="15">
         <v>0</v>
       </c>
       <c r="X53" s="15">
@@ -13992,60 +13993,60 @@
         <v>0</v>
       </c>
       <c r="CX53" s="15">
         <v>0</v>
       </c>
       <c r="CY53" s="16"/>
       <c r="CZ53" s="15">
         <v>0</v>
       </c>
       <c r="DA53" s="17"/>
       <c r="DB53" s="15">
         <v>0</v>
       </c>
       <c r="DD53" s="15">
         <v>0</v>
       </c>
       <c r="DE53" s="16"/>
       <c r="DF53" s="15">
         <v>2</v>
       </c>
       <c r="DG53" s="17"/>
       <c r="DH53" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="3:112" ht="12" customHeight="1">
-      <c r="C54" s="43" t="s">
+    <row r="54" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C54" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="D54" s="43"/>
-[...4 lines deleted...]
-      <c r="I54" s="43"/>
+      <c r="D54" s="37"/>
+      <c r="E54" s="37"/>
+      <c r="F54" s="37"/>
+      <c r="G54" s="37"/>
+      <c r="H54" s="37"/>
+      <c r="I54" s="37"/>
       <c r="J54" s="10"/>
       <c r="K54" s="8"/>
       <c r="L54" s="15">
         <v>0</v>
       </c>
       <c r="M54" s="16"/>
       <c r="N54" s="15">
         <v>0</v>
       </c>
       <c r="O54" s="17"/>
       <c r="P54" s="15">
         <v>0</v>
       </c>
       <c r="R54" s="15">
         <v>0</v>
       </c>
       <c r="S54" s="16"/>
       <c r="T54" s="15">
         <v>0</v>
       </c>
       <c r="U54" s="17"/>
       <c r="V54" s="15">
         <v>0</v>
       </c>
       <c r="X54" s="15">
@@ -14192,60 +14193,60 @@
         <v>0</v>
       </c>
       <c r="CX54" s="15">
         <v>0</v>
       </c>
       <c r="CY54" s="16"/>
       <c r="CZ54" s="15">
         <v>0</v>
       </c>
       <c r="DA54" s="17"/>
       <c r="DB54" s="15">
         <v>0</v>
       </c>
       <c r="DD54" s="15">
         <v>0</v>
       </c>
       <c r="DE54" s="16"/>
       <c r="DF54" s="15">
         <v>0</v>
       </c>
       <c r="DG54" s="17"/>
       <c r="DH54" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="3:112" ht="12" customHeight="1">
-      <c r="C55" s="43" t="s">
+    <row r="55" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C55" s="37" t="s">
         <v>103</v>
       </c>
-      <c r="D55" s="43"/>
-[...4 lines deleted...]
-      <c r="I55" s="43"/>
+      <c r="D55" s="37"/>
+      <c r="E55" s="37"/>
+      <c r="F55" s="37"/>
+      <c r="G55" s="37"/>
+      <c r="H55" s="37"/>
+      <c r="I55" s="37"/>
       <c r="J55" s="10"/>
       <c r="K55" s="8"/>
       <c r="L55" s="15">
         <v>0</v>
       </c>
       <c r="M55" s="16"/>
       <c r="N55" s="15">
         <v>0</v>
       </c>
       <c r="O55" s="17"/>
       <c r="P55" s="15">
         <v>0</v>
       </c>
       <c r="R55" s="15">
         <v>0</v>
       </c>
       <c r="S55" s="16"/>
       <c r="T55" s="15">
         <v>0</v>
       </c>
       <c r="U55" s="17"/>
       <c r="V55" s="15">
         <v>0</v>
       </c>
       <c r="X55" s="15">
@@ -14392,60 +14393,60 @@
         <v>0</v>
       </c>
       <c r="CX55" s="15">
         <v>0</v>
       </c>
       <c r="CY55" s="16"/>
       <c r="CZ55" s="15">
         <v>0</v>
       </c>
       <c r="DA55" s="17"/>
       <c r="DB55" s="15">
         <v>0</v>
       </c>
       <c r="DD55" s="15">
         <v>0</v>
       </c>
       <c r="DE55" s="16"/>
       <c r="DF55" s="15">
         <v>0</v>
       </c>
       <c r="DG55" s="17"/>
       <c r="DH55" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="3:112" ht="12" customHeight="1">
-      <c r="C56" s="43" t="s">
+    <row r="56" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C56" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="D56" s="43"/>
-[...4 lines deleted...]
-      <c r="I56" s="43"/>
+      <c r="D56" s="37"/>
+      <c r="E56" s="37"/>
+      <c r="F56" s="37"/>
+      <c r="G56" s="37"/>
+      <c r="H56" s="37"/>
+      <c r="I56" s="37"/>
       <c r="J56" s="10"/>
       <c r="K56" s="8"/>
       <c r="L56" s="15">
         <v>0</v>
       </c>
       <c r="M56" s="16"/>
       <c r="N56" s="15">
         <v>0</v>
       </c>
       <c r="O56" s="17"/>
       <c r="P56" s="15">
         <v>0</v>
       </c>
       <c r="R56" s="15">
         <v>0</v>
       </c>
       <c r="S56" s="16"/>
       <c r="T56" s="15">
         <v>0</v>
       </c>
       <c r="U56" s="17"/>
       <c r="V56" s="15">
         <v>0</v>
       </c>
       <c r="X56" s="15">
@@ -14592,65 +14593,65 @@
         <v>0</v>
       </c>
       <c r="CX56" s="15">
         <v>0</v>
       </c>
       <c r="CY56" s="16"/>
       <c r="CZ56" s="15">
         <v>0</v>
       </c>
       <c r="DA56" s="17"/>
       <c r="DB56" s="15">
         <v>0</v>
       </c>
       <c r="DD56" s="15">
         <v>0</v>
       </c>
       <c r="DE56" s="16"/>
       <c r="DF56" s="15">
         <v>0</v>
       </c>
       <c r="DG56" s="17"/>
       <c r="DH56" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="3:112" ht="12" customHeight="1">
-      <c r="C57" s="52" t="s">
+    <row r="57" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C57" s="38" t="s">
         <v>134</v>
       </c>
-      <c r="D57" s="43"/>
-[...1 lines deleted...]
-      <c r="G57" s="43" t="s">
+      <c r="D57" s="37"/>
+      <c r="E57" s="37"/>
+      <c r="G57" s="37" t="s">
         <v>128</v>
       </c>
-      <c r="H57" s="43"/>
-      <c r="I57" s="43"/>
+      <c r="H57" s="37"/>
+      <c r="I57" s="37"/>
       <c r="J57" s="10"/>
       <c r="K57" s="8"/>
       <c r="L57" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M57" s="16"/>
       <c r="N57" s="15">
         <v>0</v>
       </c>
       <c r="O57" s="17"/>
       <c r="P57" s="15">
         <v>0</v>
       </c>
       <c r="R57" s="15">
         <v>0</v>
       </c>
       <c r="S57" s="16"/>
       <c r="T57" s="15">
         <v>0</v>
       </c>
       <c r="U57" s="17"/>
       <c r="V57" s="15">
         <v>0</v>
       </c>
       <c r="X57" s="15">
         <v>0</v>
       </c>
       <c r="Y57" s="16"/>
       <c r="Z57" s="15">
@@ -14687,51 +14688,51 @@
       </c>
       <c r="AQ57" s="16"/>
       <c r="AR57" s="15">
         <v>0</v>
       </c>
       <c r="AS57" s="17"/>
       <c r="AT57" s="15">
         <v>3</v>
       </c>
       <c r="AV57" s="15">
         <v>0</v>
       </c>
       <c r="AW57" s="16"/>
       <c r="AX57" s="15">
         <v>0</v>
       </c>
       <c r="AY57" s="17"/>
       <c r="AZ57" s="15">
         <v>0</v>
       </c>
       <c r="BB57" s="15">
         <v>1</v>
       </c>
       <c r="BC57" s="16"/>
       <c r="BD57" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BE57" s="17"/>
       <c r="BF57" s="15">
         <v>1</v>
       </c>
       <c r="BH57" s="15">
         <v>0</v>
       </c>
       <c r="BI57" s="16"/>
       <c r="BJ57" s="15">
         <v>0</v>
       </c>
       <c r="BK57" s="17"/>
       <c r="BL57" s="15">
         <v>0</v>
       </c>
       <c r="BN57" s="15">
         <v>0</v>
       </c>
       <c r="BO57" s="16"/>
       <c r="BP57" s="15">
         <v>1</v>
       </c>
       <c r="BQ57" s="17"/>
       <c r="BR57" s="15">
@@ -14793,267 +14794,267 @@
         <v>0</v>
       </c>
       <c r="CX57" s="15">
         <v>0</v>
       </c>
       <c r="CY57" s="16"/>
       <c r="CZ57" s="15">
         <v>0</v>
       </c>
       <c r="DA57" s="17"/>
       <c r="DB57" s="15">
         <v>0</v>
       </c>
       <c r="DD57" s="15">
         <v>0</v>
       </c>
       <c r="DE57" s="16"/>
       <c r="DF57" s="15">
         <v>1</v>
       </c>
       <c r="DG57" s="17"/>
       <c r="DH57" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G58" s="43" t="s">
+    <row r="58" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C58" s="38"/>
+      <c r="D58" s="37"/>
+      <c r="E58" s="37"/>
+      <c r="G58" s="37" t="s">
         <v>129</v>
       </c>
-      <c r="H58" s="43"/>
-      <c r="I58" s="43"/>
+      <c r="H58" s="37"/>
+      <c r="I58" s="37"/>
       <c r="J58" s="10"/>
       <c r="K58" s="8"/>
       <c r="L58" s="15">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M58" s="16"/>
       <c r="N58" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O58" s="17"/>
       <c r="P58" s="15">
         <v>0</v>
       </c>
       <c r="R58" s="15">
         <v>0</v>
       </c>
       <c r="S58" s="16"/>
       <c r="T58" s="15">
         <v>0</v>
       </c>
       <c r="U58" s="17"/>
       <c r="V58" s="15">
         <v>0</v>
       </c>
       <c r="X58" s="15">
         <v>0</v>
       </c>
       <c r="Y58" s="16"/>
       <c r="Z58" s="15">
         <v>0</v>
       </c>
       <c r="AA58" s="17"/>
       <c r="AB58" s="15">
         <v>0</v>
       </c>
       <c r="AD58" s="15">
         <v>1</v>
       </c>
       <c r="AE58" s="16"/>
       <c r="AF58" s="15">
         <v>1</v>
       </c>
       <c r="AG58" s="17"/>
       <c r="AH58" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AJ58" s="15">
         <v>0</v>
       </c>
       <c r="AK58" s="16"/>
       <c r="AL58" s="15">
         <v>0</v>
       </c>
       <c r="AM58" s="17"/>
       <c r="AN58" s="15">
         <v>0</v>
       </c>
       <c r="AP58" s="15">
         <v>0</v>
       </c>
       <c r="AQ58" s="16"/>
       <c r="AR58" s="15">
         <v>8</v>
       </c>
       <c r="AS58" s="17"/>
       <c r="AT58" s="15">
         <v>7</v>
       </c>
       <c r="AV58" s="15">
         <v>0</v>
       </c>
       <c r="AW58" s="16"/>
       <c r="AX58" s="15">
         <v>0</v>
       </c>
       <c r="AY58" s="17"/>
       <c r="AZ58" s="15">
         <v>0</v>
       </c>
       <c r="BB58" s="15">
         <v>0</v>
       </c>
       <c r="BC58" s="16"/>
       <c r="BD58" s="15">
         <v>4</v>
       </c>
       <c r="BE58" s="17"/>
       <c r="BF58" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="BH58" s="15">
         <v>0</v>
       </c>
       <c r="BI58" s="16"/>
       <c r="BJ58" s="15">
         <v>0</v>
       </c>
       <c r="BK58" s="17"/>
       <c r="BL58" s="15">
         <v>1</v>
       </c>
       <c r="BN58" s="15">
         <v>1</v>
       </c>
       <c r="BO58" s="16"/>
       <c r="BP58" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="BQ58" s="17"/>
       <c r="BR58" s="15">
         <v>0</v>
       </c>
       <c r="BT58" s="15">
         <v>0</v>
       </c>
       <c r="BU58" s="16"/>
       <c r="BV58" s="15">
         <v>3</v>
       </c>
       <c r="BW58" s="17"/>
       <c r="BX58" s="15">
         <v>1</v>
       </c>
       <c r="BZ58" s="15">
         <v>0</v>
       </c>
       <c r="CA58" s="16"/>
       <c r="CB58" s="15">
         <v>0</v>
       </c>
       <c r="CC58" s="17"/>
       <c r="CD58" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CF58" s="15">
         <v>0</v>
       </c>
       <c r="CG58" s="16"/>
       <c r="CH58" s="15">
         <v>1</v>
       </c>
       <c r="CI58" s="17"/>
       <c r="CJ58" s="15">
         <v>0</v>
       </c>
       <c r="CL58" s="15">
         <v>0</v>
       </c>
       <c r="CM58" s="16"/>
       <c r="CN58" s="15">
         <v>0</v>
       </c>
       <c r="CO58" s="17"/>
       <c r="CP58" s="15">
         <v>3</v>
       </c>
       <c r="CR58" s="15">
         <v>0</v>
       </c>
       <c r="CS58" s="16"/>
       <c r="CT58" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="CU58" s="17"/>
       <c r="CV58" s="15">
         <v>0</v>
       </c>
       <c r="CX58" s="15">
         <v>0</v>
       </c>
       <c r="CY58" s="16"/>
       <c r="CZ58" s="15">
         <v>1</v>
       </c>
       <c r="DA58" s="17"/>
       <c r="DB58" s="15">
         <v>0</v>
       </c>
       <c r="DD58" s="15">
         <v>0</v>
       </c>
       <c r="DE58" s="16"/>
       <c r="DF58" s="15">
         <v>1</v>
       </c>
       <c r="DG58" s="17"/>
       <c r="DH58" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G59" s="52" t="s">
+    <row r="59" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C59" s="37"/>
+      <c r="D59" s="37"/>
+      <c r="E59" s="37"/>
+      <c r="G59" s="38" t="s">
         <v>133</v>
       </c>
       <c r="I59" s="2" t="s">
         <v>130</v>
       </c>
       <c r="J59" s="10"/>
       <c r="K59" s="8"/>
       <c r="L59" s="15">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M59" s="16"/>
       <c r="N59" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O59" s="17"/>
       <c r="P59" s="15">
         <v>0</v>
       </c>
       <c r="R59" s="15">
         <v>0</v>
       </c>
       <c r="S59" s="16"/>
       <c r="T59" s="15">
         <v>0</v>
       </c>
       <c r="U59" s="17"/>
       <c r="V59" s="15">
         <v>1</v>
       </c>
       <c r="X59" s="15">
         <v>1</v>
       </c>
       <c r="Y59" s="16"/>
       <c r="Z59" s="15">
         <v>0</v>
       </c>
       <c r="AA59" s="17"/>
       <c r="AB59" s="15">
@@ -15086,69 +15087,69 @@
       </c>
       <c r="AQ59" s="16"/>
       <c r="AR59" s="15">
         <v>5</v>
       </c>
       <c r="AS59" s="17"/>
       <c r="AT59" s="15">
         <v>9</v>
       </c>
       <c r="AV59" s="15">
         <v>0</v>
       </c>
       <c r="AW59" s="16"/>
       <c r="AX59" s="15">
         <v>0</v>
       </c>
       <c r="AY59" s="17"/>
       <c r="AZ59" s="15">
         <v>0</v>
       </c>
       <c r="BB59" s="15">
         <v>0</v>
       </c>
       <c r="BC59" s="16"/>
       <c r="BD59" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="BE59" s="17"/>
       <c r="BF59" s="15">
         <v>0</v>
       </c>
       <c r="BH59" s="15">
         <v>0</v>
       </c>
       <c r="BI59" s="16"/>
       <c r="BJ59" s="15">
         <v>0</v>
       </c>
       <c r="BK59" s="17"/>
       <c r="BL59" s="15">
         <v>0</v>
       </c>
       <c r="BN59" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BO59" s="16"/>
       <c r="BP59" s="15">
         <v>13</v>
       </c>
       <c r="BQ59" s="17"/>
       <c r="BR59" s="15">
         <v>1</v>
       </c>
       <c r="BT59" s="15">
         <v>0</v>
       </c>
       <c r="BU59" s="16"/>
       <c r="BV59" s="15">
         <v>6</v>
       </c>
       <c r="BW59" s="17"/>
       <c r="BX59" s="15">
         <v>0</v>
       </c>
       <c r="BZ59" s="15">
         <v>0</v>
       </c>
       <c r="CA59" s="16"/>
       <c r="CB59" s="15">
@@ -15167,142 +15168,142 @@
       </c>
       <c r="CI59" s="17"/>
       <c r="CJ59" s="15">
         <v>0</v>
       </c>
       <c r="CL59" s="15">
         <v>1</v>
       </c>
       <c r="CM59" s="16"/>
       <c r="CN59" s="15">
         <v>0</v>
       </c>
       <c r="CO59" s="17"/>
       <c r="CP59" s="15">
         <v>2</v>
       </c>
       <c r="CR59" s="15">
         <v>0</v>
       </c>
       <c r="CS59" s="16"/>
       <c r="CT59" s="15">
         <v>2</v>
       </c>
       <c r="CU59" s="17"/>
       <c r="CV59" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CX59" s="15">
         <v>0</v>
       </c>
       <c r="CY59" s="16"/>
       <c r="CZ59" s="15">
         <v>1</v>
       </c>
       <c r="DA59" s="17"/>
       <c r="DB59" s="15">
         <v>0</v>
       </c>
       <c r="DD59" s="15">
         <v>0</v>
       </c>
       <c r="DE59" s="16"/>
       <c r="DF59" s="15">
         <v>0</v>
       </c>
       <c r="DG59" s="17"/>
       <c r="DH59" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G60" s="52"/>
+    <row r="60" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C60" s="37"/>
+      <c r="D60" s="37"/>
+      <c r="E60" s="37"/>
+      <c r="G60" s="38"/>
       <c r="I60" s="2" t="s">
         <v>131</v>
       </c>
       <c r="J60" s="10"/>
       <c r="K60" s="8"/>
       <c r="L60" s="15">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="M60" s="16"/>
       <c r="N60" s="15">
         <v>0</v>
       </c>
       <c r="O60" s="17"/>
       <c r="P60" s="15">
         <v>0</v>
       </c>
       <c r="R60" s="15">
         <v>0</v>
       </c>
       <c r="S60" s="16"/>
       <c r="T60" s="15">
         <v>0</v>
       </c>
       <c r="U60" s="17"/>
       <c r="V60" s="15">
         <v>0</v>
       </c>
       <c r="X60" s="15">
         <v>0</v>
       </c>
       <c r="Y60" s="16"/>
       <c r="Z60" s="15">
         <v>0</v>
       </c>
       <c r="AA60" s="17"/>
       <c r="AB60" s="15">
         <v>0</v>
       </c>
       <c r="AD60" s="15">
         <v>0</v>
       </c>
       <c r="AE60" s="16"/>
       <c r="AF60" s="15">
         <v>0</v>
       </c>
       <c r="AG60" s="17"/>
       <c r="AH60" s="15">
         <v>3</v>
       </c>
       <c r="AJ60" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK60" s="16"/>
       <c r="AL60" s="15">
         <v>0</v>
       </c>
       <c r="AM60" s="17"/>
       <c r="AN60" s="15">
         <v>1</v>
       </c>
       <c r="AP60" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ60" s="16"/>
       <c r="AR60" s="15">
         <v>1</v>
       </c>
       <c r="AS60" s="17"/>
       <c r="AT60" s="15">
         <v>1</v>
       </c>
       <c r="AV60" s="15">
         <v>0</v>
       </c>
       <c r="AW60" s="16"/>
       <c r="AX60" s="15">
         <v>0</v>
       </c>
       <c r="AY60" s="17"/>
       <c r="AZ60" s="15">
         <v>0</v>
       </c>
       <c r="BB60" s="15">
         <v>1</v>
       </c>
       <c r="BC60" s="16"/>
       <c r="BD60" s="15">
@@ -15390,62 +15391,62 @@
         <v>0</v>
       </c>
       <c r="CX60" s="15">
         <v>0</v>
       </c>
       <c r="CY60" s="16"/>
       <c r="CZ60" s="15">
         <v>0</v>
       </c>
       <c r="DA60" s="17"/>
       <c r="DB60" s="15">
         <v>0</v>
       </c>
       <c r="DD60" s="15">
         <v>0</v>
       </c>
       <c r="DE60" s="16"/>
       <c r="DF60" s="15">
         <v>1</v>
       </c>
       <c r="DG60" s="17"/>
       <c r="DH60" s="15">
         <v>1</v>
       </c>
     </row>
-    <row r="61" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G61" s="52"/>
+    <row r="61" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C61" s="37"/>
+      <c r="D61" s="37"/>
+      <c r="E61" s="37"/>
+      <c r="G61" s="38"/>
       <c r="I61" s="2" t="s">
         <v>132</v>
       </c>
       <c r="J61" s="10"/>
       <c r="K61" s="8"/>
       <c r="L61" s="15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M61" s="16"/>
       <c r="N61" s="15">
         <v>0</v>
       </c>
       <c r="O61" s="17"/>
       <c r="P61" s="15">
         <v>0</v>
       </c>
       <c r="R61" s="15">
         <v>0</v>
       </c>
       <c r="S61" s="16"/>
       <c r="T61" s="15">
         <v>0</v>
       </c>
       <c r="U61" s="17"/>
       <c r="V61" s="15">
         <v>0</v>
       </c>
       <c r="X61" s="15">
         <v>1</v>
       </c>
       <c r="Y61" s="16"/>
       <c r="Z61" s="15">
@@ -15471,51 +15472,51 @@
       </c>
       <c r="AK61" s="16"/>
       <c r="AL61" s="15">
         <v>0</v>
       </c>
       <c r="AM61" s="17"/>
       <c r="AN61" s="15">
         <v>0</v>
       </c>
       <c r="AP61" s="15">
         <v>0</v>
       </c>
       <c r="AQ61" s="16"/>
       <c r="AR61" s="15">
         <v>1</v>
       </c>
       <c r="AS61" s="17"/>
       <c r="AT61" s="15">
         <v>3</v>
       </c>
       <c r="AV61" s="15">
         <v>0</v>
       </c>
       <c r="AW61" s="16"/>
       <c r="AX61" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AY61" s="17"/>
       <c r="AZ61" s="15">
         <v>0</v>
       </c>
       <c r="BB61" s="15">
         <v>0</v>
       </c>
       <c r="BC61" s="16"/>
       <c r="BD61" s="15">
         <v>1</v>
       </c>
       <c r="BE61" s="17"/>
       <c r="BF61" s="15">
         <v>0</v>
       </c>
       <c r="BH61" s="15">
         <v>1</v>
       </c>
       <c r="BI61" s="16"/>
       <c r="BJ61" s="15">
         <v>0</v>
       </c>
       <c r="BK61" s="17"/>
       <c r="BL61" s="15">
@@ -15588,55 +15589,55 @@
         <v>0</v>
       </c>
       <c r="CX61" s="15">
         <v>0</v>
       </c>
       <c r="CY61" s="16"/>
       <c r="CZ61" s="15">
         <v>0</v>
       </c>
       <c r="DA61" s="17"/>
       <c r="DB61" s="15">
         <v>0</v>
       </c>
       <c r="DD61" s="15">
         <v>0</v>
       </c>
       <c r="DE61" s="16"/>
       <c r="DF61" s="15">
         <v>1</v>
       </c>
       <c r="DG61" s="17"/>
       <c r="DH61" s="15">
         <v>1</v>
       </c>
     </row>
-    <row r="62" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G62" s="43"/>
+    <row r="62" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="G62" s="37"/>
       <c r="I62" s="2" t="s">
         <v>113</v>
       </c>
       <c r="J62" s="10"/>
       <c r="K62" s="8"/>
       <c r="L62" s="15">
         <v>7</v>
       </c>
       <c r="M62" s="16"/>
       <c r="N62" s="15">
         <v>0</v>
       </c>
       <c r="O62" s="17"/>
       <c r="P62" s="15">
         <v>0</v>
       </c>
       <c r="R62" s="15">
         <v>0</v>
       </c>
       <c r="S62" s="16"/>
       <c r="T62" s="15">
         <v>0</v>
       </c>
       <c r="U62" s="17"/>
       <c r="V62" s="15">
@@ -15786,144 +15787,144 @@
         <v>0</v>
       </c>
       <c r="CX62" s="15">
         <v>0</v>
       </c>
       <c r="CY62" s="16"/>
       <c r="CZ62" s="15">
         <v>0</v>
       </c>
       <c r="DA62" s="17"/>
       <c r="DB62" s="15">
         <v>0</v>
       </c>
       <c r="DD62" s="15">
         <v>0</v>
       </c>
       <c r="DE62" s="16"/>
       <c r="DF62" s="15">
         <v>0</v>
       </c>
       <c r="DG62" s="17"/>
       <c r="DH62" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G63" s="43" t="s">
+    <row r="63" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C63" s="37"/>
+      <c r="D63" s="37"/>
+      <c r="E63" s="37"/>
+      <c r="G63" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="H63" s="43"/>
-      <c r="I63" s="43"/>
+      <c r="H63" s="37"/>
+      <c r="I63" s="37"/>
       <c r="J63" s="10"/>
       <c r="K63" s="8"/>
       <c r="L63" s="15">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="M63" s="16"/>
       <c r="N63" s="15">
         <v>0</v>
       </c>
       <c r="O63" s="17"/>
       <c r="P63" s="15">
         <v>0</v>
       </c>
       <c r="R63" s="15">
         <v>0</v>
       </c>
       <c r="S63" s="16"/>
       <c r="T63" s="15">
         <v>0</v>
       </c>
       <c r="U63" s="17"/>
       <c r="V63" s="15">
         <v>0</v>
       </c>
       <c r="X63" s="15">
         <v>0</v>
       </c>
       <c r="Y63" s="16"/>
       <c r="Z63" s="15">
         <v>0</v>
       </c>
       <c r="AA63" s="17"/>
       <c r="AB63" s="15">
         <v>0</v>
       </c>
       <c r="AD63" s="15">
         <v>0</v>
       </c>
       <c r="AE63" s="16"/>
       <c r="AF63" s="15">
         <v>0</v>
       </c>
       <c r="AG63" s="17"/>
       <c r="AH63" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AJ63" s="15">
         <v>0</v>
       </c>
       <c r="AK63" s="16"/>
       <c r="AL63" s="15">
         <v>0</v>
       </c>
       <c r="AM63" s="17"/>
       <c r="AN63" s="15">
         <v>1</v>
       </c>
       <c r="AP63" s="15">
         <v>0</v>
       </c>
       <c r="AQ63" s="16"/>
       <c r="AR63" s="15">
         <v>1</v>
       </c>
       <c r="AS63" s="17"/>
       <c r="AT63" s="15">
         <v>3</v>
       </c>
       <c r="AV63" s="15">
         <v>0</v>
       </c>
       <c r="AW63" s="16"/>
       <c r="AX63" s="15">
         <v>0</v>
       </c>
       <c r="AY63" s="17"/>
       <c r="AZ63" s="15">
         <v>0</v>
       </c>
       <c r="BB63" s="15">
         <v>0</v>
       </c>
       <c r="BC63" s="16"/>
       <c r="BD63" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="BE63" s="17"/>
       <c r="BF63" s="15">
         <v>0</v>
       </c>
       <c r="BH63" s="15">
         <v>0</v>
       </c>
       <c r="BI63" s="16"/>
       <c r="BJ63" s="15">
         <v>0</v>
       </c>
       <c r="BK63" s="17"/>
       <c r="BL63" s="15">
         <v>0</v>
       </c>
       <c r="BN63" s="15">
         <v>1</v>
       </c>
       <c r="BO63" s="16"/>
       <c r="BP63" s="15">
         <v>9</v>
       </c>
       <c r="BQ63" s="17"/>
       <c r="BR63" s="15">
@@ -15945,105 +15946,105 @@
       </c>
       <c r="CA63" s="16"/>
       <c r="CB63" s="15">
         <v>0</v>
       </c>
       <c r="CC63" s="17"/>
       <c r="CD63" s="15">
         <v>0</v>
       </c>
       <c r="CF63" s="15">
         <v>0</v>
       </c>
       <c r="CG63" s="16"/>
       <c r="CH63" s="15">
         <v>0</v>
       </c>
       <c r="CI63" s="17"/>
       <c r="CJ63" s="15">
         <v>0</v>
       </c>
       <c r="CL63" s="15">
         <v>0</v>
       </c>
       <c r="CM63" s="16"/>
       <c r="CN63" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CO63" s="17"/>
       <c r="CP63" s="15">
         <v>1</v>
       </c>
       <c r="CR63" s="15">
         <v>0</v>
       </c>
       <c r="CS63" s="16"/>
       <c r="CT63" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="CU63" s="17"/>
       <c r="CV63" s="15">
         <v>0</v>
       </c>
       <c r="CX63" s="15">
         <v>0</v>
       </c>
       <c r="CY63" s="16"/>
       <c r="CZ63" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DA63" s="17"/>
       <c r="DB63" s="15">
         <v>0</v>
       </c>
       <c r="DD63" s="15">
         <v>0</v>
       </c>
       <c r="DE63" s="16"/>
       <c r="DF63" s="15">
         <v>0</v>
       </c>
       <c r="DG63" s="17"/>
       <c r="DH63" s="15">
         <v>1</v>
       </c>
     </row>
-    <row r="64" spans="3:112" ht="12" customHeight="1">
-      <c r="C64" s="52" t="s">
+    <row r="64" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C64" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="D64" s="43"/>
-[...1 lines deleted...]
-      <c r="G64" s="43" t="s">
+      <c r="D64" s="37"/>
+      <c r="E64" s="37"/>
+      <c r="G64" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="H64" s="43"/>
-      <c r="I64" s="43"/>
+      <c r="H64" s="37"/>
+      <c r="I64" s="37"/>
       <c r="J64" s="10"/>
       <c r="K64" s="8"/>
       <c r="L64" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M64" s="16"/>
       <c r="N64" s="15">
         <v>0</v>
       </c>
       <c r="O64" s="17"/>
       <c r="P64" s="15">
         <v>0</v>
       </c>
       <c r="R64" s="15">
         <v>0</v>
       </c>
       <c r="S64" s="16"/>
       <c r="T64" s="15">
         <v>0</v>
       </c>
       <c r="U64" s="17"/>
       <c r="V64" s="15">
         <v>0</v>
       </c>
       <c r="X64" s="15">
         <v>0</v>
       </c>
       <c r="Y64" s="16"/>
       <c r="Z64" s="15">
@@ -16058,51 +16059,51 @@
       </c>
       <c r="AE64" s="16"/>
       <c r="AF64" s="15">
         <v>0</v>
       </c>
       <c r="AG64" s="17"/>
       <c r="AH64" s="15">
         <v>0</v>
       </c>
       <c r="AJ64" s="15">
         <v>0</v>
       </c>
       <c r="AK64" s="16"/>
       <c r="AL64" s="15">
         <v>0</v>
       </c>
       <c r="AM64" s="17"/>
       <c r="AN64" s="15">
         <v>0</v>
       </c>
       <c r="AP64" s="15">
         <v>0</v>
       </c>
       <c r="AQ64" s="16"/>
       <c r="AR64" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AS64" s="17"/>
       <c r="AT64" s="15">
         <v>0</v>
       </c>
       <c r="AV64" s="15">
         <v>0</v>
       </c>
       <c r="AW64" s="16"/>
       <c r="AX64" s="15">
         <v>0</v>
       </c>
       <c r="AY64" s="17"/>
       <c r="AZ64" s="15">
         <v>0</v>
       </c>
       <c r="BB64" s="15">
         <v>0</v>
       </c>
       <c r="BC64" s="16"/>
       <c r="BD64" s="15">
         <v>0</v>
       </c>
       <c r="BE64" s="17"/>
       <c r="BF64" s="15">
@@ -16186,63 +16187,63 @@
         <v>0</v>
       </c>
       <c r="CX64" s="15">
         <v>0</v>
       </c>
       <c r="CY64" s="16"/>
       <c r="CZ64" s="15">
         <v>0</v>
       </c>
       <c r="DA64" s="17"/>
       <c r="DB64" s="15">
         <v>0</v>
       </c>
       <c r="DD64" s="15">
         <v>0</v>
       </c>
       <c r="DE64" s="16"/>
       <c r="DF64" s="15">
         <v>0</v>
       </c>
       <c r="DG64" s="17"/>
       <c r="DH64" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G65" s="43" t="s">
+    <row r="65" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C65" s="38"/>
+      <c r="D65" s="37"/>
+      <c r="E65" s="37"/>
+      <c r="G65" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="H65" s="43"/>
-      <c r="I65" s="43"/>
+      <c r="H65" s="37"/>
+      <c r="I65" s="37"/>
       <c r="J65" s="10"/>
       <c r="K65" s="8"/>
       <c r="L65" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M65" s="16"/>
       <c r="N65" s="15">
         <v>0</v>
       </c>
       <c r="O65" s="17"/>
       <c r="P65" s="15">
         <v>0</v>
       </c>
       <c r="R65" s="15">
         <v>0</v>
       </c>
       <c r="S65" s="16"/>
       <c r="T65" s="15">
         <v>0</v>
       </c>
       <c r="U65" s="17"/>
       <c r="V65" s="15">
         <v>0</v>
       </c>
       <c r="X65" s="15">
         <v>0</v>
       </c>
       <c r="Y65" s="16"/>
       <c r="Z65" s="15">
@@ -16257,51 +16258,51 @@
       </c>
       <c r="AE65" s="16"/>
       <c r="AF65" s="15">
         <v>0</v>
       </c>
       <c r="AG65" s="17"/>
       <c r="AH65" s="15">
         <v>0</v>
       </c>
       <c r="AJ65" s="15">
         <v>0</v>
       </c>
       <c r="AK65" s="16"/>
       <c r="AL65" s="15">
         <v>0</v>
       </c>
       <c r="AM65" s="17"/>
       <c r="AN65" s="15">
         <v>0</v>
       </c>
       <c r="AP65" s="15">
         <v>0</v>
       </c>
       <c r="AQ65" s="16"/>
       <c r="AR65" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AS65" s="17"/>
       <c r="AT65" s="15">
         <v>0</v>
       </c>
       <c r="AV65" s="15">
         <v>0</v>
       </c>
       <c r="AW65" s="16"/>
       <c r="AX65" s="15">
         <v>0</v>
       </c>
       <c r="AY65" s="17"/>
       <c r="AZ65" s="15">
         <v>1</v>
       </c>
       <c r="BB65" s="15">
         <v>0</v>
       </c>
       <c r="BC65" s="16"/>
       <c r="BD65" s="15">
         <v>0</v>
       </c>
       <c r="BE65" s="17"/>
       <c r="BF65" s="15">
@@ -16385,59 +16386,59 @@
         <v>0</v>
       </c>
       <c r="CX65" s="15">
         <v>0</v>
       </c>
       <c r="CY65" s="16"/>
       <c r="CZ65" s="15">
         <v>0</v>
       </c>
       <c r="DA65" s="17"/>
       <c r="DB65" s="15">
         <v>0</v>
       </c>
       <c r="DD65" s="15">
         <v>0</v>
       </c>
       <c r="DE65" s="16"/>
       <c r="DF65" s="15">
         <v>0</v>
       </c>
       <c r="DG65" s="17"/>
       <c r="DH65" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G66" s="43" t="s">
+    <row r="66" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C66" s="38"/>
+      <c r="D66" s="37"/>
+      <c r="E66" s="37"/>
+      <c r="G66" s="37" t="s">
         <v>135</v>
       </c>
-      <c r="H66" s="43"/>
-      <c r="I66" s="43"/>
+      <c r="H66" s="37"/>
+      <c r="I66" s="37"/>
       <c r="J66" s="10"/>
       <c r="K66" s="8"/>
       <c r="L66" s="15">
         <v>2</v>
       </c>
       <c r="M66" s="16"/>
       <c r="N66" s="15">
         <v>0</v>
       </c>
       <c r="O66" s="17"/>
       <c r="P66" s="15">
         <v>0</v>
       </c>
       <c r="R66" s="15">
         <v>0</v>
       </c>
       <c r="S66" s="16"/>
       <c r="T66" s="15">
         <v>0</v>
       </c>
       <c r="U66" s="17"/>
       <c r="V66" s="15">
         <v>0</v>
       </c>
       <c r="X66" s="15">
@@ -16584,63 +16585,63 @@
         <v>0</v>
       </c>
       <c r="CX66" s="15">
         <v>0</v>
       </c>
       <c r="CY66" s="16"/>
       <c r="CZ66" s="15">
         <v>0</v>
       </c>
       <c r="DA66" s="17"/>
       <c r="DB66" s="15">
         <v>0</v>
       </c>
       <c r="DD66" s="15">
         <v>0</v>
       </c>
       <c r="DE66" s="16"/>
       <c r="DF66" s="15">
         <v>0</v>
       </c>
       <c r="DG66" s="17"/>
       <c r="DH66" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G67" s="43" t="s">
+    <row r="67" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C67" s="37"/>
+      <c r="D67" s="37"/>
+      <c r="E67" s="37"/>
+      <c r="G67" s="37" t="s">
         <v>136</v>
       </c>
-      <c r="H67" s="43"/>
-      <c r="I67" s="43"/>
+      <c r="H67" s="37"/>
+      <c r="I67" s="37"/>
       <c r="J67" s="10"/>
       <c r="K67" s="8"/>
       <c r="L67" s="15">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M67" s="16"/>
       <c r="N67" s="15">
         <v>1</v>
       </c>
       <c r="O67" s="17"/>
       <c r="P67" s="15">
         <v>0</v>
       </c>
       <c r="R67" s="15">
         <v>0</v>
       </c>
       <c r="S67" s="16"/>
       <c r="T67" s="15">
         <v>0</v>
       </c>
       <c r="U67" s="17"/>
       <c r="V67" s="15">
         <v>7</v>
       </c>
       <c r="X67" s="15">
         <v>1</v>
       </c>
       <c r="Y67" s="16"/>
       <c r="Z67" s="15">
@@ -16728,122 +16729,122 @@
         <v>7</v>
       </c>
       <c r="BT67" s="15">
         <v>3</v>
       </c>
       <c r="BU67" s="16"/>
       <c r="BV67" s="15">
         <v>2</v>
       </c>
       <c r="BW67" s="17"/>
       <c r="BX67" s="15">
         <v>2</v>
       </c>
       <c r="BZ67" s="15">
         <v>1</v>
       </c>
       <c r="CA67" s="16"/>
       <c r="CB67" s="15">
         <v>0</v>
       </c>
       <c r="CC67" s="17"/>
       <c r="CD67" s="15">
         <v>0</v>
       </c>
       <c r="CF67" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CG67" s="16"/>
       <c r="CH67" s="15">
         <v>3</v>
       </c>
       <c r="CI67" s="17"/>
       <c r="CJ67" s="15">
         <v>0</v>
       </c>
       <c r="CL67" s="15">
         <v>0</v>
       </c>
       <c r="CM67" s="16"/>
       <c r="CN67" s="15">
         <v>0</v>
       </c>
       <c r="CO67" s="17"/>
       <c r="CP67" s="15">
         <v>0</v>
       </c>
       <c r="CR67" s="15">
         <v>0</v>
       </c>
       <c r="CS67" s="16"/>
       <c r="CT67" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="CU67" s="17"/>
       <c r="CV67" s="15">
         <v>0</v>
       </c>
       <c r="CX67" s="15">
         <v>0</v>
       </c>
       <c r="CY67" s="16"/>
       <c r="CZ67" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="DA67" s="17"/>
       <c r="DB67" s="15">
         <v>0</v>
       </c>
       <c r="DD67" s="15">
         <v>0</v>
       </c>
       <c r="DE67" s="16"/>
       <c r="DF67" s="15">
         <v>1</v>
       </c>
       <c r="DG67" s="17"/>
       <c r="DH67" s="15">
         <v>3</v>
       </c>
     </row>
-    <row r="68" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G68" s="43" t="s">
+    <row r="68" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C68" s="37"/>
+      <c r="D68" s="37"/>
+      <c r="E68" s="37"/>
+      <c r="G68" s="37" t="s">
         <v>113</v>
       </c>
-      <c r="H68" s="43"/>
-      <c r="I68" s="43"/>
+      <c r="H68" s="37"/>
+      <c r="I68" s="37"/>
       <c r="J68" s="10"/>
       <c r="K68" s="8"/>
       <c r="L68" s="15">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="M68" s="16"/>
       <c r="N68" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O68" s="17"/>
       <c r="P68" s="15">
         <v>0</v>
       </c>
       <c r="R68" s="15">
         <v>0</v>
       </c>
       <c r="S68" s="16"/>
       <c r="T68" s="15">
         <v>0</v>
       </c>
       <c r="U68" s="17"/>
       <c r="V68" s="15">
         <v>0</v>
       </c>
       <c r="X68" s="15">
         <v>1</v>
       </c>
       <c r="Y68" s="16"/>
       <c r="Z68" s="15">
         <v>2</v>
       </c>
       <c r="AA68" s="17"/>
       <c r="AB68" s="15">
@@ -16924,119 +16925,119 @@
       </c>
       <c r="BQ68" s="17"/>
       <c r="BR68" s="15">
         <v>0</v>
       </c>
       <c r="BT68" s="15">
         <v>6</v>
       </c>
       <c r="BU68" s="16"/>
       <c r="BV68" s="15">
         <v>1</v>
       </c>
       <c r="BW68" s="17"/>
       <c r="BX68" s="15">
         <v>0</v>
       </c>
       <c r="BZ68" s="15">
         <v>0</v>
       </c>
       <c r="CA68" s="16"/>
       <c r="CB68" s="15">
         <v>0</v>
       </c>
       <c r="CC68" s="17"/>
       <c r="CD68" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CF68" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="CG68" s="16"/>
       <c r="CH68" s="15">
         <v>0</v>
       </c>
       <c r="CI68" s="17"/>
       <c r="CJ68" s="15">
         <v>2</v>
       </c>
       <c r="CL68" s="15">
         <v>2</v>
       </c>
       <c r="CM68" s="16"/>
       <c r="CN68" s="15">
         <v>0</v>
       </c>
       <c r="CO68" s="17"/>
       <c r="CP68" s="15">
         <v>0</v>
       </c>
       <c r="CR68" s="15">
         <v>0</v>
       </c>
       <c r="CS68" s="16"/>
       <c r="CT68" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="CU68" s="17"/>
       <c r="CV68" s="15">
         <v>0</v>
       </c>
       <c r="CX68" s="15">
         <v>0</v>
       </c>
       <c r="CY68" s="16"/>
       <c r="CZ68" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DA68" s="17"/>
       <c r="DB68" s="15">
         <v>0</v>
       </c>
       <c r="DD68" s="15">
         <v>0</v>
       </c>
       <c r="DE68" s="16"/>
       <c r="DF68" s="15">
         <v>0</v>
       </c>
       <c r="DG68" s="17"/>
       <c r="DH68" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="3:112" ht="12" customHeight="1">
-      <c r="C69" s="52" t="s">
+    <row r="69" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C69" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="D69" s="43"/>
-[...1 lines deleted...]
-      <c r="G69" s="43" t="s">
+      <c r="D69" s="37"/>
+      <c r="E69" s="37"/>
+      <c r="G69" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="H69" s="43"/>
-      <c r="I69" s="43"/>
+      <c r="H69" s="37"/>
+      <c r="I69" s="37"/>
       <c r="J69" s="10"/>
       <c r="K69" s="8"/>
       <c r="L69" s="15">
         <v>0</v>
       </c>
       <c r="M69" s="16"/>
       <c r="N69" s="15">
         <v>0</v>
       </c>
       <c r="O69" s="17"/>
       <c r="P69" s="15">
         <v>0</v>
       </c>
       <c r="R69" s="15">
         <v>0</v>
       </c>
       <c r="S69" s="16"/>
       <c r="T69" s="15">
         <v>0</v>
       </c>
       <c r="U69" s="17"/>
       <c r="V69" s="15">
         <v>0</v>
       </c>
       <c r="X69" s="15">
@@ -17183,72 +17184,72 @@
         <v>0</v>
       </c>
       <c r="CX69" s="15">
         <v>0</v>
       </c>
       <c r="CY69" s="16"/>
       <c r="CZ69" s="15">
         <v>0</v>
       </c>
       <c r="DA69" s="17"/>
       <c r="DB69" s="15">
         <v>0</v>
       </c>
       <c r="DD69" s="15">
         <v>0</v>
       </c>
       <c r="DE69" s="16"/>
       <c r="DF69" s="15">
         <v>0</v>
       </c>
       <c r="DG69" s="17"/>
       <c r="DH69" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G70" s="52" t="s">
+    <row r="70" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C70" s="37"/>
+      <c r="D70" s="37"/>
+      <c r="E70" s="37"/>
+      <c r="G70" s="38" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J70" s="10"/>
       <c r="K70" s="8"/>
       <c r="L70" s="15">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M70" s="16"/>
       <c r="N70" s="15">
         <v>0</v>
       </c>
       <c r="O70" s="17"/>
       <c r="P70" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R70" s="15">
         <v>0</v>
       </c>
       <c r="S70" s="16"/>
       <c r="T70" s="15">
         <v>0</v>
       </c>
       <c r="U70" s="17"/>
       <c r="V70" s="15">
         <v>0</v>
       </c>
       <c r="X70" s="15">
         <v>0</v>
       </c>
       <c r="Y70" s="16"/>
       <c r="Z70" s="15">
         <v>0</v>
       </c>
       <c r="AA70" s="17"/>
       <c r="AB70" s="15">
         <v>0</v>
       </c>
       <c r="AD70" s="15">
         <v>0</v>
@@ -17328,51 +17329,51 @@
         <v>0</v>
       </c>
       <c r="BT70" s="15">
         <v>1</v>
       </c>
       <c r="BU70" s="16"/>
       <c r="BV70" s="15">
         <v>0</v>
       </c>
       <c r="BW70" s="17"/>
       <c r="BX70" s="15">
         <v>0</v>
       </c>
       <c r="BZ70" s="15">
         <v>0</v>
       </c>
       <c r="CA70" s="16"/>
       <c r="CB70" s="15">
         <v>0</v>
       </c>
       <c r="CC70" s="17"/>
       <c r="CD70" s="15">
         <v>0</v>
       </c>
       <c r="CF70" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CG70" s="16"/>
       <c r="CH70" s="15">
         <v>1</v>
       </c>
       <c r="CI70" s="17"/>
       <c r="CJ70" s="15">
         <v>0</v>
       </c>
       <c r="CL70" s="15">
         <v>0</v>
       </c>
       <c r="CM70" s="16"/>
       <c r="CN70" s="15">
         <v>0</v>
       </c>
       <c r="CO70" s="17"/>
       <c r="CP70" s="15">
         <v>0</v>
       </c>
       <c r="CR70" s="15">
         <v>0</v>
       </c>
       <c r="CS70" s="16"/>
       <c r="CT70" s="15">
@@ -17383,62 +17384,62 @@
         <v>0</v>
       </c>
       <c r="CX70" s="15">
         <v>0</v>
       </c>
       <c r="CY70" s="16"/>
       <c r="CZ70" s="15">
         <v>0</v>
       </c>
       <c r="DA70" s="17"/>
       <c r="DB70" s="15">
         <v>0</v>
       </c>
       <c r="DD70" s="15">
         <v>0</v>
       </c>
       <c r="DE70" s="16"/>
       <c r="DF70" s="15">
         <v>2</v>
       </c>
       <c r="DG70" s="17"/>
       <c r="DH70" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="71" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G71" s="43"/>
+    <row r="71" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C71" s="37"/>
+      <c r="D71" s="37"/>
+      <c r="E71" s="37"/>
+      <c r="G71" s="37"/>
       <c r="I71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="J71" s="10"/>
       <c r="K71" s="8"/>
       <c r="L71" s="15">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="M71" s="16"/>
       <c r="N71" s="15">
         <v>0</v>
       </c>
       <c r="O71" s="17"/>
       <c r="P71" s="15">
         <v>0</v>
       </c>
       <c r="R71" s="15">
         <v>0</v>
       </c>
       <c r="S71" s="16"/>
       <c r="T71" s="15">
         <v>0</v>
       </c>
       <c r="U71" s="17"/>
       <c r="V71" s="15">
         <v>2</v>
       </c>
       <c r="X71" s="15">
         <v>0</v>
       </c>
       <c r="Y71" s="16"/>
       <c r="Z71" s="15">
@@ -17526,114 +17527,114 @@
         <v>2</v>
       </c>
       <c r="BT71" s="15">
         <v>1</v>
       </c>
       <c r="BU71" s="16"/>
       <c r="BV71" s="15">
         <v>1</v>
       </c>
       <c r="BW71" s="17"/>
       <c r="BX71" s="15">
         <v>0</v>
       </c>
       <c r="BZ71" s="15">
         <v>0</v>
       </c>
       <c r="CA71" s="16"/>
       <c r="CB71" s="15">
         <v>0</v>
       </c>
       <c r="CC71" s="17"/>
       <c r="CD71" s="15">
         <v>0</v>
       </c>
       <c r="CF71" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CG71" s="16"/>
       <c r="CH71" s="15">
         <v>0</v>
       </c>
       <c r="CI71" s="17"/>
       <c r="CJ71" s="15">
         <v>0</v>
       </c>
       <c r="CL71" s="15">
         <v>0</v>
       </c>
       <c r="CM71" s="16"/>
       <c r="CN71" s="15">
         <v>0</v>
       </c>
       <c r="CO71" s="17"/>
       <c r="CP71" s="15">
         <v>0</v>
       </c>
       <c r="CR71" s="15">
         <v>0</v>
       </c>
       <c r="CS71" s="16"/>
       <c r="CT71" s="15">
         <v>2</v>
       </c>
       <c r="CU71" s="17"/>
       <c r="CV71" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="CX71" s="15">
         <v>0</v>
       </c>
       <c r="CY71" s="16"/>
       <c r="CZ71" s="15">
         <v>0</v>
       </c>
       <c r="DA71" s="17"/>
       <c r="DB71" s="15">
         <v>1</v>
       </c>
       <c r="DD71" s="15">
         <v>2</v>
       </c>
       <c r="DE71" s="16"/>
       <c r="DF71" s="15">
         <v>0</v>
       </c>
       <c r="DG71" s="17"/>
       <c r="DH71" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="72" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G72" s="43" t="s">
+    <row r="72" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C72" s="37"/>
+      <c r="D72" s="37"/>
+      <c r="E72" s="37"/>
+      <c r="G72" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="H72" s="43"/>
-      <c r="I72" s="43"/>
+      <c r="H72" s="37"/>
+      <c r="I72" s="37"/>
       <c r="J72" s="10"/>
       <c r="K72" s="8"/>
       <c r="L72" s="15">
         <v>1</v>
       </c>
       <c r="M72" s="16"/>
       <c r="N72" s="15">
         <v>0</v>
       </c>
       <c r="O72" s="17"/>
       <c r="P72" s="15">
         <v>0</v>
       </c>
       <c r="R72" s="15">
         <v>0</v>
       </c>
       <c r="S72" s="16"/>
       <c r="T72" s="15">
         <v>0</v>
       </c>
       <c r="U72" s="17"/>
       <c r="V72" s="15">
         <v>0</v>
       </c>
       <c r="X72" s="15">
@@ -17780,82 +17781,82 @@
         <v>0</v>
       </c>
       <c r="CX72" s="15">
         <v>0</v>
       </c>
       <c r="CY72" s="16"/>
       <c r="CZ72" s="15">
         <v>0</v>
       </c>
       <c r="DA72" s="17"/>
       <c r="DB72" s="15">
         <v>0</v>
       </c>
       <c r="DD72" s="15">
         <v>0</v>
       </c>
       <c r="DE72" s="16"/>
       <c r="DF72" s="15">
         <v>1</v>
       </c>
       <c r="DG72" s="17"/>
       <c r="DH72" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G73" s="43" t="s">
+    <row r="73" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C73" s="37"/>
+      <c r="D73" s="37"/>
+      <c r="E73" s="37"/>
+      <c r="G73" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="H73" s="43"/>
-      <c r="I73" s="43"/>
+      <c r="H73" s="37"/>
+      <c r="I73" s="37"/>
       <c r="J73" s="10"/>
       <c r="K73" s="8"/>
       <c r="L73" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M73" s="16"/>
       <c r="N73" s="15">
         <v>0</v>
       </c>
       <c r="O73" s="17"/>
       <c r="P73" s="15">
         <v>0</v>
       </c>
       <c r="R73" s="15">
         <v>0</v>
       </c>
       <c r="S73" s="16"/>
       <c r="T73" s="15">
         <v>0</v>
       </c>
       <c r="U73" s="17"/>
       <c r="V73" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X73" s="15">
         <v>0</v>
       </c>
       <c r="Y73" s="16"/>
       <c r="Z73" s="15">
         <v>0</v>
       </c>
       <c r="AA73" s="17"/>
       <c r="AB73" s="15">
         <v>0</v>
       </c>
       <c r="AD73" s="15">
         <v>0</v>
       </c>
       <c r="AE73" s="16"/>
       <c r="AF73" s="15">
         <v>1</v>
       </c>
       <c r="AG73" s="17"/>
       <c r="AH73" s="15">
         <v>0</v>
       </c>
       <c r="AJ73" s="15">
         <v>0</v>
@@ -17979,63 +17980,63 @@
         <v>0</v>
       </c>
       <c r="CX73" s="15">
         <v>0</v>
       </c>
       <c r="CY73" s="16"/>
       <c r="CZ73" s="15">
         <v>1</v>
       </c>
       <c r="DA73" s="17"/>
       <c r="DB73" s="15">
         <v>0</v>
       </c>
       <c r="DD73" s="15">
         <v>0</v>
       </c>
       <c r="DE73" s="16"/>
       <c r="DF73" s="15">
         <v>1</v>
       </c>
       <c r="DG73" s="17"/>
       <c r="DH73" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="74" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G74" s="43" t="s">
+    <row r="74" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C74" s="37"/>
+      <c r="D74" s="37"/>
+      <c r="E74" s="37"/>
+      <c r="G74" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="H74" s="43"/>
-      <c r="I74" s="43"/>
+      <c r="H74" s="37"/>
+      <c r="I74" s="37"/>
       <c r="J74" s="10"/>
       <c r="K74" s="8"/>
       <c r="L74" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M74" s="16"/>
       <c r="N74" s="15">
         <v>0</v>
       </c>
       <c r="O74" s="17"/>
       <c r="P74" s="15">
         <v>0</v>
       </c>
       <c r="R74" s="15">
         <v>0</v>
       </c>
       <c r="S74" s="16"/>
       <c r="T74" s="15">
         <v>0</v>
       </c>
       <c r="U74" s="17"/>
       <c r="V74" s="15">
         <v>1</v>
       </c>
       <c r="X74" s="15">
         <v>1</v>
       </c>
       <c r="Y74" s="16"/>
       <c r="Z74" s="15">
@@ -18123,51 +18124,51 @@
         <v>0</v>
       </c>
       <c r="BT74" s="15">
         <v>0</v>
       </c>
       <c r="BU74" s="16"/>
       <c r="BV74" s="15">
         <v>0</v>
       </c>
       <c r="BW74" s="17"/>
       <c r="BX74" s="15">
         <v>1</v>
       </c>
       <c r="BZ74" s="15">
         <v>0</v>
       </c>
       <c r="CA74" s="16"/>
       <c r="CB74" s="15">
         <v>0</v>
       </c>
       <c r="CC74" s="17"/>
       <c r="CD74" s="15">
         <v>0</v>
       </c>
       <c r="CF74" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CG74" s="16"/>
       <c r="CH74" s="15">
         <v>0</v>
       </c>
       <c r="CI74" s="17"/>
       <c r="CJ74" s="15">
         <v>1</v>
       </c>
       <c r="CL74" s="15">
         <v>0</v>
       </c>
       <c r="CM74" s="16"/>
       <c r="CN74" s="15">
         <v>0</v>
       </c>
       <c r="CO74" s="17"/>
       <c r="CP74" s="15">
         <v>0</v>
       </c>
       <c r="CR74" s="15">
         <v>0</v>
       </c>
       <c r="CS74" s="16"/>
       <c r="CT74" s="15">
@@ -18178,61 +18179,61 @@
         <v>0</v>
       </c>
       <c r="CX74" s="15">
         <v>0</v>
       </c>
       <c r="CY74" s="16"/>
       <c r="CZ74" s="15">
         <v>0</v>
       </c>
       <c r="DA74" s="17"/>
       <c r="DB74" s="15">
         <v>0</v>
       </c>
       <c r="DD74" s="15">
         <v>0</v>
       </c>
       <c r="DE74" s="16"/>
       <c r="DF74" s="15">
         <v>1</v>
       </c>
       <c r="DG74" s="17"/>
       <c r="DH74" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="75" spans="3:112" ht="12" customHeight="1">
-      <c r="C75" s="52" t="s">
+    <row r="75" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C75" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="D75" s="52"/>
-[...1 lines deleted...]
-      <c r="G75" s="43" t="s">
+      <c r="D75" s="38"/>
+      <c r="E75" s="38"/>
+      <c r="G75" s="37" t="s">
         <v>105</v>
       </c>
-      <c r="H75" s="43"/>
-      <c r="I75" s="43"/>
+      <c r="H75" s="37"/>
+      <c r="I75" s="37"/>
       <c r="J75" s="10"/>
       <c r="K75" s="8"/>
       <c r="L75" s="15">
         <v>14</v>
       </c>
       <c r="M75" s="16"/>
       <c r="N75" s="15">
         <v>0</v>
       </c>
       <c r="O75" s="17"/>
       <c r="P75" s="15">
         <v>0</v>
       </c>
       <c r="R75" s="15">
         <v>0</v>
       </c>
       <c r="S75" s="16"/>
       <c r="T75" s="15">
         <v>0</v>
       </c>
       <c r="U75" s="17"/>
       <c r="V75" s="15">
         <v>0</v>
       </c>
       <c r="X75" s="15">
@@ -18379,67 +18380,67 @@
         <v>0</v>
       </c>
       <c r="CX75" s="15">
         <v>0</v>
       </c>
       <c r="CY75" s="16"/>
       <c r="CZ75" s="15">
         <v>0</v>
       </c>
       <c r="DA75" s="17"/>
       <c r="DB75" s="15">
         <v>0</v>
       </c>
       <c r="DD75" s="15">
         <v>2</v>
       </c>
       <c r="DE75" s="16"/>
       <c r="DF75" s="15">
         <v>1</v>
       </c>
       <c r="DG75" s="17"/>
       <c r="DH75" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="76" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G76" s="43" t="s">
+    <row r="76" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C76" s="38"/>
+      <c r="D76" s="38"/>
+      <c r="E76" s="38"/>
+      <c r="G76" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="H76" s="43"/>
-      <c r="I76" s="43"/>
+      <c r="H76" s="37"/>
+      <c r="I76" s="37"/>
       <c r="J76" s="10"/>
       <c r="K76" s="8"/>
       <c r="L76" s="15">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="M76" s="16"/>
       <c r="N76" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O76" s="17"/>
       <c r="P76" s="15">
         <v>0</v>
       </c>
       <c r="R76" s="15">
         <v>0</v>
       </c>
       <c r="S76" s="16"/>
       <c r="T76" s="15">
         <v>0</v>
       </c>
       <c r="U76" s="17"/>
       <c r="V76" s="15">
         <v>1</v>
       </c>
       <c r="X76" s="15">
         <v>0</v>
       </c>
       <c r="Y76" s="16"/>
       <c r="Z76" s="15">
         <v>0</v>
       </c>
       <c r="AA76" s="17"/>
       <c r="AB76" s="15">
@@ -18450,77 +18451,77 @@
       </c>
       <c r="AE76" s="16"/>
       <c r="AF76" s="15">
         <v>0</v>
       </c>
       <c r="AG76" s="17"/>
       <c r="AH76" s="15">
         <v>2</v>
       </c>
       <c r="AJ76" s="15">
         <v>0</v>
       </c>
       <c r="AK76" s="16"/>
       <c r="AL76" s="15">
         <v>0</v>
       </c>
       <c r="AM76" s="17"/>
       <c r="AN76" s="15">
         <v>0</v>
       </c>
       <c r="AP76" s="15">
         <v>0</v>
       </c>
       <c r="AQ76" s="16"/>
       <c r="AR76" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AS76" s="17"/>
       <c r="AT76" s="15">
         <v>0</v>
       </c>
       <c r="AV76" s="15">
         <v>0</v>
       </c>
       <c r="AW76" s="16"/>
       <c r="AX76" s="15">
         <v>1</v>
       </c>
       <c r="AY76" s="17"/>
       <c r="AZ76" s="15">
         <v>0</v>
       </c>
       <c r="BB76" s="15">
         <v>0</v>
       </c>
       <c r="BC76" s="16"/>
       <c r="BD76" s="15">
         <v>1</v>
       </c>
       <c r="BE76" s="17"/>
       <c r="BF76" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BH76" s="15">
         <v>1</v>
       </c>
       <c r="BI76" s="16"/>
       <c r="BJ76" s="15">
         <v>0</v>
       </c>
       <c r="BK76" s="17"/>
       <c r="BL76" s="15">
         <v>0</v>
       </c>
       <c r="BN76" s="15">
         <v>0</v>
       </c>
       <c r="BO76" s="16"/>
       <c r="BP76" s="15">
         <v>3</v>
       </c>
       <c r="BQ76" s="17"/>
       <c r="BR76" s="15">
         <v>1</v>
       </c>
       <c r="BT76" s="15">
         <v>1</v>
@@ -18553,84 +18554,84 @@
       </c>
       <c r="CI76" s="17"/>
       <c r="CJ76" s="15">
         <v>0</v>
       </c>
       <c r="CL76" s="15">
         <v>0</v>
       </c>
       <c r="CM76" s="16"/>
       <c r="CN76" s="15">
         <v>0</v>
       </c>
       <c r="CO76" s="17"/>
       <c r="CP76" s="15">
         <v>0</v>
       </c>
       <c r="CR76" s="15">
         <v>0</v>
       </c>
       <c r="CS76" s="16"/>
       <c r="CT76" s="15">
         <v>1</v>
       </c>
       <c r="CU76" s="17"/>
       <c r="CV76" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CX76" s="15">
         <v>0</v>
       </c>
       <c r="CY76" s="16"/>
       <c r="CZ76" s="15">
         <v>0</v>
       </c>
       <c r="DA76" s="17"/>
       <c r="DB76" s="15">
         <v>0</v>
       </c>
       <c r="DD76" s="15">
         <v>0</v>
       </c>
       <c r="DE76" s="16"/>
       <c r="DF76" s="15">
         <v>1</v>
       </c>
       <c r="DG76" s="17"/>
       <c r="DH76" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="77" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G77" s="43" t="s">
+    <row r="77" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C77" s="38"/>
+      <c r="D77" s="38"/>
+      <c r="E77" s="38"/>
+      <c r="G77" s="37" t="s">
         <v>93</v>
       </c>
-      <c r="H77" s="43"/>
-      <c r="I77" s="43"/>
+      <c r="H77" s="37"/>
+      <c r="I77" s="37"/>
       <c r="J77" s="10"/>
       <c r="K77" s="8"/>
       <c r="L77" s="15">
         <v>2</v>
       </c>
       <c r="M77" s="16"/>
       <c r="N77" s="15">
         <v>0</v>
       </c>
       <c r="O77" s="17"/>
       <c r="P77" s="15">
         <v>0</v>
       </c>
       <c r="R77" s="15">
         <v>0</v>
       </c>
       <c r="S77" s="16"/>
       <c r="T77" s="15">
         <v>0</v>
       </c>
       <c r="U77" s="17"/>
       <c r="V77" s="15">
         <v>0</v>
       </c>
       <c r="X77" s="15">
@@ -18777,59 +18778,59 @@
         <v>0</v>
       </c>
       <c r="CX77" s="15">
         <v>0</v>
       </c>
       <c r="CY77" s="16"/>
       <c r="CZ77" s="15">
         <v>0</v>
       </c>
       <c r="DA77" s="17"/>
       <c r="DB77" s="15">
         <v>0</v>
       </c>
       <c r="DD77" s="15">
         <v>0</v>
       </c>
       <c r="DE77" s="16"/>
       <c r="DF77" s="15">
         <v>1</v>
       </c>
       <c r="DG77" s="17"/>
       <c r="DH77" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="78" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G78" s="43" t="s">
+    <row r="78" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C78" s="38"/>
+      <c r="D78" s="38"/>
+      <c r="E78" s="38"/>
+      <c r="G78" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="H78" s="43"/>
-      <c r="I78" s="43"/>
+      <c r="H78" s="37"/>
+      <c r="I78" s="37"/>
       <c r="J78" s="10"/>
       <c r="K78" s="8"/>
       <c r="L78" s="15">
         <v>0</v>
       </c>
       <c r="M78" s="16"/>
       <c r="N78" s="15">
         <v>0</v>
       </c>
       <c r="O78" s="17"/>
       <c r="P78" s="15">
         <v>0</v>
       </c>
       <c r="R78" s="15">
         <v>0</v>
       </c>
       <c r="S78" s="16"/>
       <c r="T78" s="15">
         <v>0</v>
       </c>
       <c r="U78" s="17"/>
       <c r="V78" s="15">
         <v>0</v>
       </c>
       <c r="X78" s="15">
@@ -18976,59 +18977,59 @@
         <v>0</v>
       </c>
       <c r="CX78" s="15">
         <v>0</v>
       </c>
       <c r="CY78" s="16"/>
       <c r="CZ78" s="15">
         <v>0</v>
       </c>
       <c r="DA78" s="17"/>
       <c r="DB78" s="15">
         <v>0</v>
       </c>
       <c r="DD78" s="15">
         <v>0</v>
       </c>
       <c r="DE78" s="16"/>
       <c r="DF78" s="15">
         <v>0</v>
       </c>
       <c r="DG78" s="17"/>
       <c r="DH78" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G79" s="43" t="s">
+    <row r="79" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C79" s="38"/>
+      <c r="D79" s="38"/>
+      <c r="E79" s="38"/>
+      <c r="G79" s="37" t="s">
         <v>89</v>
       </c>
-      <c r="H79" s="43"/>
-      <c r="I79" s="43"/>
+      <c r="H79" s="37"/>
+      <c r="I79" s="37"/>
       <c r="J79" s="10"/>
       <c r="K79" s="8"/>
       <c r="L79" s="15">
         <v>0</v>
       </c>
       <c r="M79" s="16"/>
       <c r="N79" s="15">
         <v>0</v>
       </c>
       <c r="O79" s="17"/>
       <c r="P79" s="15">
         <v>0</v>
       </c>
       <c r="R79" s="15">
         <v>0</v>
       </c>
       <c r="S79" s="16"/>
       <c r="T79" s="15">
         <v>0</v>
       </c>
       <c r="U79" s="17"/>
       <c r="V79" s="15">
         <v>0</v>
       </c>
       <c r="X79" s="15">
@@ -19175,59 +19176,59 @@
         <v>0</v>
       </c>
       <c r="CX79" s="15">
         <v>0</v>
       </c>
       <c r="CY79" s="16"/>
       <c r="CZ79" s="15">
         <v>0</v>
       </c>
       <c r="DA79" s="17"/>
       <c r="DB79" s="15">
         <v>0</v>
       </c>
       <c r="DD79" s="15">
         <v>0</v>
       </c>
       <c r="DE79" s="16"/>
       <c r="DF79" s="15">
         <v>0</v>
       </c>
       <c r="DG79" s="17"/>
       <c r="DH79" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="3:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G80" s="43" t="s">
+    <row r="80" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C80" s="38"/>
+      <c r="D80" s="38"/>
+      <c r="E80" s="38"/>
+      <c r="G80" s="37" t="s">
         <v>107</v>
       </c>
-      <c r="H80" s="43"/>
-      <c r="I80" s="43"/>
+      <c r="H80" s="37"/>
+      <c r="I80" s="37"/>
       <c r="J80" s="10"/>
       <c r="K80" s="8"/>
       <c r="L80" s="15">
         <v>0</v>
       </c>
       <c r="M80" s="16"/>
       <c r="N80" s="15">
         <v>0</v>
       </c>
       <c r="O80" s="17"/>
       <c r="P80" s="15">
         <v>0</v>
       </c>
       <c r="R80" s="15">
         <v>0</v>
       </c>
       <c r="S80" s="16"/>
       <c r="T80" s="15">
         <v>0</v>
       </c>
       <c r="U80" s="17"/>
       <c r="V80" s="15">
         <v>0</v>
       </c>
       <c r="X80" s="15">
@@ -19374,59 +19375,59 @@
         <v>0</v>
       </c>
       <c r="CX80" s="15">
         <v>0</v>
       </c>
       <c r="CY80" s="16"/>
       <c r="CZ80" s="15">
         <v>0</v>
       </c>
       <c r="DA80" s="17"/>
       <c r="DB80" s="15">
         <v>0</v>
       </c>
       <c r="DD80" s="15">
         <v>0</v>
       </c>
       <c r="DE80" s="16"/>
       <c r="DF80" s="15">
         <v>0</v>
       </c>
       <c r="DG80" s="17"/>
       <c r="DH80" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="2:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G81" s="43" t="s">
+    <row r="81" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C81" s="38"/>
+      <c r="D81" s="38"/>
+      <c r="E81" s="38"/>
+      <c r="G81" s="37" t="s">
         <v>108</v>
       </c>
-      <c r="H81" s="43"/>
-      <c r="I81" s="43"/>
+      <c r="H81" s="37"/>
+      <c r="I81" s="37"/>
       <c r="J81" s="10"/>
       <c r="K81" s="8"/>
       <c r="L81" s="15">
         <v>0</v>
       </c>
       <c r="M81" s="16"/>
       <c r="N81" s="15">
         <v>0</v>
       </c>
       <c r="O81" s="17"/>
       <c r="P81" s="15">
         <v>0</v>
       </c>
       <c r="R81" s="15">
         <v>0</v>
       </c>
       <c r="S81" s="16"/>
       <c r="T81" s="15">
         <v>0</v>
       </c>
       <c r="U81" s="17"/>
       <c r="V81" s="15">
         <v>0</v>
       </c>
       <c r="X81" s="15">
@@ -19573,59 +19574,59 @@
         <v>0</v>
       </c>
       <c r="CX81" s="15">
         <v>0</v>
       </c>
       <c r="CY81" s="16"/>
       <c r="CZ81" s="15">
         <v>0</v>
       </c>
       <c r="DA81" s="17"/>
       <c r="DB81" s="15">
         <v>0</v>
       </c>
       <c r="DD81" s="15">
         <v>0</v>
       </c>
       <c r="DE81" s="16"/>
       <c r="DF81" s="15">
         <v>0</v>
       </c>
       <c r="DG81" s="17"/>
       <c r="DH81" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="2:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G82" s="43" t="s">
+    <row r="82" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C82" s="38"/>
+      <c r="D82" s="38"/>
+      <c r="E82" s="38"/>
+      <c r="G82" s="37" t="s">
         <v>137</v>
       </c>
-      <c r="H82" s="43"/>
-      <c r="I82" s="43"/>
+      <c r="H82" s="37"/>
+      <c r="I82" s="37"/>
       <c r="J82" s="10"/>
       <c r="K82" s="8"/>
       <c r="L82" s="15">
         <v>0</v>
       </c>
       <c r="M82" s="16"/>
       <c r="N82" s="15">
         <v>0</v>
       </c>
       <c r="O82" s="17"/>
       <c r="P82" s="15">
         <v>0</v>
       </c>
       <c r="R82" s="15">
         <v>0</v>
       </c>
       <c r="S82" s="16"/>
       <c r="T82" s="15">
         <v>0</v>
       </c>
       <c r="U82" s="17"/>
       <c r="V82" s="15">
         <v>0</v>
       </c>
       <c r="X82" s="15">
@@ -19772,82 +19773,82 @@
         <v>0</v>
       </c>
       <c r="CX82" s="15">
         <v>0</v>
       </c>
       <c r="CY82" s="16"/>
       <c r="CZ82" s="15">
         <v>0</v>
       </c>
       <c r="DA82" s="17"/>
       <c r="DB82" s="15">
         <v>0</v>
       </c>
       <c r="DD82" s="15">
         <v>0</v>
       </c>
       <c r="DE82" s="16"/>
       <c r="DF82" s="15">
         <v>0</v>
       </c>
       <c r="DG82" s="17"/>
       <c r="DH82" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="83" spans="2:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G83" s="43" t="s">
+    <row r="83" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C83" s="38"/>
+      <c r="D83" s="38"/>
+      <c r="E83" s="38"/>
+      <c r="G83" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="H83" s="43"/>
-      <c r="I83" s="43"/>
+      <c r="H83" s="37"/>
+      <c r="I83" s="37"/>
       <c r="J83" s="10"/>
       <c r="K83" s="8"/>
       <c r="L83" s="15">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="M83" s="16"/>
       <c r="N83" s="15">
         <v>0</v>
       </c>
       <c r="O83" s="17"/>
       <c r="P83" s="15">
         <v>0</v>
       </c>
       <c r="R83" s="15">
         <v>0</v>
       </c>
       <c r="S83" s="16"/>
       <c r="T83" s="15">
         <v>0</v>
       </c>
       <c r="U83" s="17"/>
       <c r="V83" s="15">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="X83" s="15">
         <v>0</v>
       </c>
       <c r="Y83" s="16"/>
       <c r="Z83" s="15">
         <v>0</v>
       </c>
       <c r="AA83" s="17"/>
       <c r="AB83" s="15">
         <v>0</v>
       </c>
       <c r="AD83" s="15">
         <v>1</v>
       </c>
       <c r="AE83" s="16"/>
       <c r="AF83" s="15">
         <v>0</v>
       </c>
       <c r="AG83" s="17"/>
       <c r="AH83" s="15">
         <v>1</v>
       </c>
       <c r="AJ83" s="15">
         <v>0</v>
@@ -19946,85 +19947,85 @@
       </c>
       <c r="CI83" s="17"/>
       <c r="CJ83" s="15">
         <v>0</v>
       </c>
       <c r="CL83" s="15">
         <v>0</v>
       </c>
       <c r="CM83" s="16"/>
       <c r="CN83" s="15">
         <v>0</v>
       </c>
       <c r="CO83" s="17"/>
       <c r="CP83" s="15">
         <v>0</v>
       </c>
       <c r="CR83" s="15">
         <v>0</v>
       </c>
       <c r="CS83" s="16"/>
       <c r="CT83" s="15">
         <v>2</v>
       </c>
       <c r="CU83" s="17"/>
       <c r="CV83" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CX83" s="15">
         <v>0</v>
       </c>
       <c r="CY83" s="16"/>
       <c r="CZ83" s="15">
         <v>0</v>
       </c>
       <c r="DA83" s="17"/>
       <c r="DB83" s="15">
         <v>2</v>
       </c>
       <c r="DD83" s="15">
         <v>0</v>
       </c>
       <c r="DE83" s="16"/>
       <c r="DF83" s="15">
         <v>0</v>
       </c>
       <c r="DG83" s="17"/>
       <c r="DH83" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="84" spans="2:112" ht="12" customHeight="1">
-      <c r="C84" s="43" t="s">
+    <row r="84" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C84" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="D84" s="43"/>
-[...4 lines deleted...]
-      <c r="I84" s="43"/>
+      <c r="D84" s="37"/>
+      <c r="E84" s="37"/>
+      <c r="F84" s="37"/>
+      <c r="G84" s="37"/>
+      <c r="H84" s="37"/>
+      <c r="I84" s="37"/>
       <c r="J84" s="10"/>
       <c r="K84" s="8"/>
       <c r="L84" s="15">
         <v>1</v>
       </c>
       <c r="M84" s="16"/>
       <c r="N84" s="15">
         <v>0</v>
       </c>
       <c r="O84" s="17"/>
       <c r="P84" s="15">
         <v>0</v>
       </c>
       <c r="R84" s="15">
         <v>0</v>
       </c>
       <c r="S84" s="16"/>
       <c r="T84" s="15">
         <v>0</v>
       </c>
       <c r="U84" s="17"/>
       <c r="V84" s="15">
         <v>0</v>
       </c>
       <c r="X84" s="15">
@@ -20171,60 +20172,60 @@
         <v>0</v>
       </c>
       <c r="CX84" s="15">
         <v>0</v>
       </c>
       <c r="CY84" s="16"/>
       <c r="CZ84" s="15">
         <v>0</v>
       </c>
       <c r="DA84" s="17"/>
       <c r="DB84" s="15">
         <v>0</v>
       </c>
       <c r="DD84" s="15">
         <v>0</v>
       </c>
       <c r="DE84" s="16"/>
       <c r="DF84" s="15">
         <v>0</v>
       </c>
       <c r="DG84" s="17"/>
       <c r="DH84" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="85" spans="2:112" ht="12" customHeight="1">
-      <c r="C85" s="43" t="s">
+    <row r="85" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C85" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="D85" s="43"/>
-[...4 lines deleted...]
-      <c r="I85" s="43"/>
+      <c r="D85" s="37"/>
+      <c r="E85" s="37"/>
+      <c r="F85" s="37"/>
+      <c r="G85" s="37"/>
+      <c r="H85" s="37"/>
+      <c r="I85" s="37"/>
       <c r="J85" s="10"/>
       <c r="K85" s="8"/>
       <c r="L85" s="15">
         <v>0</v>
       </c>
       <c r="M85" s="16"/>
       <c r="N85" s="15">
         <v>0</v>
       </c>
       <c r="O85" s="17"/>
       <c r="P85" s="15">
         <v>0</v>
       </c>
       <c r="R85" s="15">
         <v>0</v>
       </c>
       <c r="S85" s="16"/>
       <c r="T85" s="15">
         <v>0</v>
       </c>
       <c r="U85" s="17"/>
       <c r="V85" s="15">
         <v>0</v>
       </c>
       <c r="X85" s="15">
@@ -20371,68 +20372,68 @@
         <v>0</v>
       </c>
       <c r="CX85" s="15">
         <v>0</v>
       </c>
       <c r="CY85" s="16"/>
       <c r="CZ85" s="15">
         <v>0</v>
       </c>
       <c r="DA85" s="17"/>
       <c r="DB85" s="15">
         <v>0</v>
       </c>
       <c r="DD85" s="15">
         <v>0</v>
       </c>
       <c r="DE85" s="16"/>
       <c r="DF85" s="15">
         <v>0</v>
       </c>
       <c r="DG85" s="17"/>
       <c r="DH85" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="86" spans="2:112" ht="12" customHeight="1">
-      <c r="C86" s="43" t="s">
+    <row r="86" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C86" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="D86" s="43"/>
-[...4 lines deleted...]
-      <c r="I86" s="43"/>
+      <c r="D86" s="37"/>
+      <c r="E86" s="37"/>
+      <c r="F86" s="37"/>
+      <c r="G86" s="37"/>
+      <c r="H86" s="37"/>
+      <c r="I86" s="37"/>
       <c r="J86" s="10"/>
       <c r="K86" s="8"/>
       <c r="L86" s="15">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M86" s="16"/>
       <c r="N86" s="15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O86" s="17"/>
       <c r="P86" s="15">
         <v>0</v>
       </c>
       <c r="R86" s="15">
         <v>0</v>
       </c>
       <c r="S86" s="16"/>
       <c r="T86" s="15">
         <v>0</v>
       </c>
       <c r="U86" s="17"/>
       <c r="V86" s="15">
         <v>2</v>
       </c>
       <c r="X86" s="15">
         <v>0</v>
       </c>
       <c r="Y86" s="16"/>
       <c r="Z86" s="15">
         <v>0</v>
       </c>
       <c r="AA86" s="17"/>
       <c r="AB86" s="15">
@@ -20465,55 +20466,55 @@
       </c>
       <c r="AQ86" s="16"/>
       <c r="AR86" s="15">
         <v>0</v>
       </c>
       <c r="AS86" s="17"/>
       <c r="AT86" s="15">
         <v>0</v>
       </c>
       <c r="AV86" s="15">
         <v>0</v>
       </c>
       <c r="AW86" s="16"/>
       <c r="AX86" s="15">
         <v>0</v>
       </c>
       <c r="AY86" s="17"/>
       <c r="AZ86" s="15">
         <v>1</v>
       </c>
       <c r="BB86" s="15">
         <v>0</v>
       </c>
       <c r="BC86" s="16"/>
       <c r="BD86" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BE86" s="17"/>
       <c r="BF86" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BH86" s="15">
         <v>0</v>
       </c>
       <c r="BI86" s="16"/>
       <c r="BJ86" s="15">
         <v>0</v>
       </c>
       <c r="BK86" s="17"/>
       <c r="BL86" s="15">
         <v>0</v>
       </c>
       <c r="BN86" s="15">
         <v>0</v>
       </c>
       <c r="BO86" s="16"/>
       <c r="BP86" s="15">
         <v>0</v>
       </c>
       <c r="BQ86" s="17"/>
       <c r="BR86" s="15">
         <v>0</v>
       </c>
       <c r="BT86" s="15">
         <v>0</v>
@@ -20546,76 +20547,76 @@
       </c>
       <c r="CI86" s="17"/>
       <c r="CJ86" s="15">
         <v>0</v>
       </c>
       <c r="CL86" s="15">
         <v>1</v>
       </c>
       <c r="CM86" s="16"/>
       <c r="CN86" s="15">
         <v>0</v>
       </c>
       <c r="CO86" s="17"/>
       <c r="CP86" s="15">
         <v>0</v>
       </c>
       <c r="CR86" s="15">
         <v>0</v>
       </c>
       <c r="CS86" s="16"/>
       <c r="CT86" s="15">
         <v>0</v>
       </c>
       <c r="CU86" s="17"/>
       <c r="CV86" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CX86" s="15">
         <v>0</v>
       </c>
       <c r="CY86" s="16"/>
       <c r="CZ86" s="15">
         <v>0</v>
       </c>
       <c r="DA86" s="17"/>
       <c r="DB86" s="15">
         <v>0</v>
       </c>
       <c r="DD86" s="15">
         <v>0</v>
       </c>
       <c r="DE86" s="16"/>
       <c r="DF86" s="15">
         <v>0</v>
       </c>
       <c r="DG86" s="17"/>
       <c r="DH86" s="15">
         <v>1</v>
       </c>
     </row>
-    <row r="87" spans="2:112" ht="12" customHeight="1">
+    <row r="87" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J87" s="10"/>
       <c r="K87" s="8"/>
       <c r="L87" s="15"/>
       <c r="M87" s="16"/>
       <c r="N87" s="15"/>
       <c r="O87" s="17"/>
       <c r="P87" s="15"/>
       <c r="R87" s="15"/>
       <c r="S87" s="16"/>
       <c r="T87" s="15"/>
       <c r="U87" s="17"/>
       <c r="V87" s="15"/>
       <c r="X87" s="15"/>
       <c r="Y87" s="16"/>
       <c r="Z87" s="15"/>
       <c r="AA87" s="17"/>
       <c r="AB87" s="15"/>
       <c r="AD87" s="15"/>
       <c r="AE87" s="16"/>
       <c r="AF87" s="15"/>
       <c r="AG87" s="17"/>
       <c r="AH87" s="15"/>
       <c r="AJ87" s="15"/>
       <c r="AK87" s="16"/>
       <c r="AL87" s="15"/>
@@ -20660,61 +20661,61 @@
       <c r="CG87" s="16"/>
       <c r="CH87" s="15"/>
       <c r="CI87" s="17"/>
       <c r="CJ87" s="15"/>
       <c r="CL87" s="15"/>
       <c r="CM87" s="16"/>
       <c r="CN87" s="15"/>
       <c r="CO87" s="17"/>
       <c r="CP87" s="15"/>
       <c r="CR87" s="15"/>
       <c r="CS87" s="16"/>
       <c r="CT87" s="15"/>
       <c r="CU87" s="17"/>
       <c r="CV87" s="15"/>
       <c r="CX87" s="15"/>
       <c r="CY87" s="16"/>
       <c r="CZ87" s="15"/>
       <c r="DA87" s="17"/>
       <c r="DB87" s="15"/>
       <c r="DD87" s="15"/>
       <c r="DE87" s="16"/>
       <c r="DF87" s="15"/>
       <c r="DG87" s="17"/>
       <c r="DH87" s="15"/>
     </row>
-    <row r="88" spans="2:112" s="24" customFormat="1" ht="12" customHeight="1">
-      <c r="B88" s="54" t="s">
+    <row r="88" spans="2:112" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="40" t="s">
         <v>138</v>
       </c>
-      <c r="C88" s="54"/>
-[...5 lines deleted...]
-      <c r="I88" s="54"/>
+      <c r="C88" s="40"/>
+      <c r="D88" s="40"/>
+      <c r="E88" s="40"/>
+      <c r="F88" s="40"/>
+      <c r="G88" s="40"/>
+      <c r="H88" s="40"/>
+      <c r="I88" s="40"/>
       <c r="J88" s="26"/>
       <c r="K88" s="11"/>
       <c r="L88" s="12"/>
       <c r="M88" s="13"/>
       <c r="N88" s="12"/>
       <c r="O88" s="14"/>
       <c r="P88" s="12"/>
       <c r="Q88" s="11"/>
       <c r="R88" s="12"/>
       <c r="S88" s="13"/>
       <c r="T88" s="12"/>
       <c r="U88" s="14"/>
       <c r="V88" s="12"/>
       <c r="W88" s="11"/>
       <c r="X88" s="12"/>
       <c r="Y88" s="13"/>
       <c r="Z88" s="12"/>
       <c r="AA88" s="14"/>
       <c r="AB88" s="12"/>
       <c r="AC88" s="11"/>
       <c r="AD88" s="12"/>
       <c r="AE88" s="13"/>
       <c r="AF88" s="12"/>
       <c r="AG88" s="14"/>
       <c r="AH88" s="12"/>
@@ -20775,69 +20776,69 @@
       <c r="CK88" s="11"/>
       <c r="CL88" s="12"/>
       <c r="CM88" s="13"/>
       <c r="CN88" s="12"/>
       <c r="CO88" s="14"/>
       <c r="CP88" s="12"/>
       <c r="CQ88" s="11"/>
       <c r="CR88" s="12"/>
       <c r="CS88" s="13"/>
       <c r="CT88" s="12"/>
       <c r="CU88" s="14"/>
       <c r="CV88" s="12"/>
       <c r="CW88" s="11"/>
       <c r="CX88" s="12"/>
       <c r="CY88" s="13"/>
       <c r="CZ88" s="12"/>
       <c r="DA88" s="14"/>
       <c r="DB88" s="12"/>
       <c r="DC88" s="11"/>
       <c r="DD88" s="12"/>
       <c r="DE88" s="13"/>
       <c r="DF88" s="12"/>
       <c r="DG88" s="14"/>
       <c r="DH88" s="12"/>
     </row>
-    <row r="89" spans="2:112" ht="12" customHeight="1">
-      <c r="C89" s="43" t="s">
+    <row r="89" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C89" s="37" t="s">
         <v>101</v>
       </c>
-      <c r="D89" s="43"/>
-[...1 lines deleted...]
-      <c r="G89" s="43" t="s">
+      <c r="D89" s="37"/>
+      <c r="E89" s="37"/>
+      <c r="G89" s="37" t="s">
         <v>94</v>
       </c>
-      <c r="H89" s="43"/>
-      <c r="I89" s="43"/>
+      <c r="H89" s="37"/>
+      <c r="I89" s="37"/>
       <c r="J89" s="10"/>
       <c r="K89" s="8"/>
       <c r="L89" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M89" s="16"/>
       <c r="N89" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O89" s="17"/>
       <c r="P89" s="15">
         <v>0</v>
       </c>
       <c r="R89" s="15">
         <v>0</v>
       </c>
       <c r="S89" s="16"/>
       <c r="T89" s="15">
         <v>0</v>
       </c>
       <c r="U89" s="17"/>
       <c r="V89" s="15">
         <v>0</v>
       </c>
       <c r="X89" s="15">
         <v>0</v>
       </c>
       <c r="Y89" s="16"/>
       <c r="Z89" s="15">
         <v>0</v>
       </c>
       <c r="AA89" s="17"/>
       <c r="AB89" s="15">
@@ -20976,59 +20977,59 @@
         <v>0</v>
       </c>
       <c r="CX89" s="15">
         <v>0</v>
       </c>
       <c r="CY89" s="16"/>
       <c r="CZ89" s="15">
         <v>0</v>
       </c>
       <c r="DA89" s="17"/>
       <c r="DB89" s="15">
         <v>0</v>
       </c>
       <c r="DD89" s="15">
         <v>0</v>
       </c>
       <c r="DE89" s="16"/>
       <c r="DF89" s="15">
         <v>0</v>
       </c>
       <c r="DG89" s="17"/>
       <c r="DH89" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="90" spans="2:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G90" s="43" t="s">
+    <row r="90" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C90" s="37"/>
+      <c r="D90" s="37"/>
+      <c r="E90" s="37"/>
+      <c r="G90" s="37" t="s">
         <v>95</v>
       </c>
-      <c r="H90" s="43"/>
-      <c r="I90" s="43"/>
+      <c r="H90" s="37"/>
+      <c r="I90" s="37"/>
       <c r="J90" s="10"/>
       <c r="K90" s="8"/>
       <c r="L90" s="15">
         <v>0</v>
       </c>
       <c r="M90" s="16"/>
       <c r="N90" s="15">
         <v>0</v>
       </c>
       <c r="O90" s="17"/>
       <c r="P90" s="15">
         <v>0</v>
       </c>
       <c r="R90" s="15">
         <v>0</v>
       </c>
       <c r="S90" s="16"/>
       <c r="T90" s="15">
         <v>0</v>
       </c>
       <c r="U90" s="17"/>
       <c r="V90" s="15">
         <v>0</v>
       </c>
       <c r="X90" s="15">
@@ -21175,60 +21176,60 @@
         <v>0</v>
       </c>
       <c r="CX90" s="15">
         <v>0</v>
       </c>
       <c r="CY90" s="16"/>
       <c r="CZ90" s="15">
         <v>0</v>
       </c>
       <c r="DA90" s="17"/>
       <c r="DB90" s="15">
         <v>0</v>
       </c>
       <c r="DD90" s="15">
         <v>0</v>
       </c>
       <c r="DE90" s="16"/>
       <c r="DF90" s="15">
         <v>0</v>
       </c>
       <c r="DG90" s="17"/>
       <c r="DH90" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="91" spans="2:112" ht="12" customHeight="1">
-      <c r="C91" s="43" t="s">
+    <row r="91" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C91" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="D91" s="43"/>
-[...4 lines deleted...]
-      <c r="I91" s="43"/>
+      <c r="D91" s="37"/>
+      <c r="E91" s="37"/>
+      <c r="F91" s="37"/>
+      <c r="G91" s="37"/>
+      <c r="H91" s="37"/>
+      <c r="I91" s="37"/>
       <c r="J91" s="10"/>
       <c r="K91" s="8"/>
       <c r="L91" s="15">
         <v>1</v>
       </c>
       <c r="M91" s="16"/>
       <c r="N91" s="15">
         <v>0</v>
       </c>
       <c r="O91" s="17"/>
       <c r="P91" s="15">
         <v>0</v>
       </c>
       <c r="R91" s="15">
         <v>0</v>
       </c>
       <c r="S91" s="16"/>
       <c r="T91" s="15">
         <v>0</v>
       </c>
       <c r="U91" s="17"/>
       <c r="V91" s="15">
         <v>0</v>
       </c>
       <c r="X91" s="15">
@@ -21375,60 +21376,60 @@
         <v>0</v>
       </c>
       <c r="CX91" s="15">
         <v>0</v>
       </c>
       <c r="CY91" s="16"/>
       <c r="CZ91" s="15">
         <v>0</v>
       </c>
       <c r="DA91" s="17"/>
       <c r="DB91" s="15">
         <v>0</v>
       </c>
       <c r="DD91" s="15">
         <v>0</v>
       </c>
       <c r="DE91" s="16"/>
       <c r="DF91" s="15">
         <v>0</v>
       </c>
       <c r="DG91" s="17"/>
       <c r="DH91" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="92" spans="2:112" ht="12" customHeight="1">
-      <c r="C92" s="43" t="s">
+    <row r="92" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C92" s="37" t="s">
         <v>139</v>
       </c>
-      <c r="D92" s="43"/>
-[...4 lines deleted...]
-      <c r="I92" s="43"/>
+      <c r="D92" s="37"/>
+      <c r="E92" s="37"/>
+      <c r="F92" s="37"/>
+      <c r="G92" s="37"/>
+      <c r="H92" s="37"/>
+      <c r="I92" s="37"/>
       <c r="J92" s="10"/>
       <c r="K92" s="8"/>
       <c r="L92" s="15">
         <v>0</v>
       </c>
       <c r="M92" s="16"/>
       <c r="N92" s="15">
         <v>0</v>
       </c>
       <c r="O92" s="17"/>
       <c r="P92" s="15">
         <v>0</v>
       </c>
       <c r="R92" s="15">
         <v>0</v>
       </c>
       <c r="S92" s="16"/>
       <c r="T92" s="15">
         <v>0</v>
       </c>
       <c r="U92" s="17"/>
       <c r="V92" s="15">
         <v>0</v>
       </c>
       <c r="X92" s="15">
@@ -21575,84 +21576,84 @@
         <v>0</v>
       </c>
       <c r="CX92" s="15">
         <v>0</v>
       </c>
       <c r="CY92" s="16"/>
       <c r="CZ92" s="15">
         <v>0</v>
       </c>
       <c r="DA92" s="17"/>
       <c r="DB92" s="15">
         <v>0</v>
       </c>
       <c r="DD92" s="15">
         <v>0</v>
       </c>
       <c r="DE92" s="16"/>
       <c r="DF92" s="15">
         <v>0</v>
       </c>
       <c r="DG92" s="17"/>
       <c r="DH92" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="93" spans="2:112" ht="12" customHeight="1">
-      <c r="C93" s="52" t="s">
+    <row r="93" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C93" s="38" t="s">
         <v>102</v>
       </c>
-      <c r="D93" s="43"/>
-[...1 lines deleted...]
-      <c r="G93" s="43" t="s">
+      <c r="D93" s="37"/>
+      <c r="E93" s="37"/>
+      <c r="G93" s="37" t="s">
         <v>96</v>
       </c>
-      <c r="H93" s="43"/>
-      <c r="I93" s="43"/>
+      <c r="H93" s="37"/>
+      <c r="I93" s="37"/>
       <c r="J93" s="10"/>
       <c r="K93" s="8"/>
       <c r="L93" s="15">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="M93" s="16"/>
       <c r="N93" s="15">
         <v>0</v>
       </c>
       <c r="O93" s="17"/>
       <c r="P93" s="15">
         <v>0</v>
       </c>
       <c r="R93" s="15">
         <v>0</v>
       </c>
       <c r="S93" s="16"/>
       <c r="T93" s="15">
         <v>0</v>
       </c>
       <c r="U93" s="17"/>
       <c r="V93" s="15">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="X93" s="15">
         <v>0</v>
       </c>
       <c r="Y93" s="16"/>
       <c r="Z93" s="15">
         <v>0</v>
       </c>
       <c r="AA93" s="17"/>
       <c r="AB93" s="15">
         <v>0</v>
       </c>
       <c r="AD93" s="15">
         <v>0</v>
       </c>
       <c r="AE93" s="16"/>
       <c r="AF93" s="15">
         <v>0</v>
       </c>
       <c r="AG93" s="17"/>
       <c r="AH93" s="15">
         <v>0</v>
       </c>
       <c r="AJ93" s="15">
         <v>0</v>
@@ -21776,284 +21777,284 @@
         <v>0</v>
       </c>
       <c r="CX93" s="15">
         <v>0</v>
       </c>
       <c r="CY93" s="16"/>
       <c r="CZ93" s="15">
         <v>0</v>
       </c>
       <c r="DA93" s="17"/>
       <c r="DB93" s="15">
         <v>0</v>
       </c>
       <c r="DD93" s="15">
         <v>0</v>
       </c>
       <c r="DE93" s="16"/>
       <c r="DF93" s="15">
         <v>0</v>
       </c>
       <c r="DG93" s="17"/>
       <c r="DH93" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="94" spans="2:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G94" s="43" t="s">
+    <row r="94" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C94" s="37"/>
+      <c r="D94" s="37"/>
+      <c r="E94" s="37"/>
+      <c r="G94" s="37" t="s">
         <v>97</v>
       </c>
-      <c r="H94" s="43"/>
-      <c r="I94" s="43"/>
+      <c r="H94" s="37"/>
+      <c r="I94" s="37"/>
       <c r="J94" s="10"/>
       <c r="K94" s="8"/>
       <c r="L94" s="15">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="M94" s="16"/>
       <c r="N94" s="15">
         <v>0</v>
       </c>
       <c r="O94" s="17"/>
       <c r="P94" s="15">
         <v>0</v>
       </c>
       <c r="R94" s="15">
         <v>0</v>
       </c>
       <c r="S94" s="16"/>
       <c r="T94" s="15">
         <v>0</v>
       </c>
       <c r="U94" s="17"/>
       <c r="V94" s="15">
         <v>1</v>
       </c>
       <c r="X94" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y94" s="16"/>
       <c r="Z94" s="15">
         <v>1</v>
       </c>
       <c r="AA94" s="17"/>
       <c r="AB94" s="15">
         <v>0</v>
       </c>
       <c r="AD94" s="15">
         <v>1</v>
       </c>
       <c r="AE94" s="16"/>
       <c r="AF94" s="15">
         <v>1</v>
       </c>
       <c r="AG94" s="17"/>
       <c r="AH94" s="15">
         <v>8</v>
       </c>
       <c r="AJ94" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK94" s="16"/>
       <c r="AL94" s="15">
         <v>0</v>
       </c>
       <c r="AM94" s="17"/>
       <c r="AN94" s="15">
         <v>0</v>
       </c>
       <c r="AP94" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ94" s="16"/>
       <c r="AR94" s="15">
         <v>10</v>
       </c>
       <c r="AS94" s="17"/>
       <c r="AT94" s="15">
         <v>9</v>
       </c>
       <c r="AV94" s="15">
         <v>0</v>
       </c>
       <c r="AW94" s="16"/>
       <c r="AX94" s="15">
         <v>0</v>
       </c>
       <c r="AY94" s="17"/>
       <c r="AZ94" s="15">
         <v>1</v>
       </c>
       <c r="BB94" s="15">
         <v>1</v>
       </c>
       <c r="BC94" s="16"/>
       <c r="BD94" s="15">
         <v>14</v>
       </c>
       <c r="BE94" s="17"/>
       <c r="BF94" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BH94" s="15">
         <v>2</v>
       </c>
       <c r="BI94" s="16"/>
       <c r="BJ94" s="15">
         <v>0</v>
       </c>
       <c r="BK94" s="17"/>
       <c r="BL94" s="15">
         <v>0</v>
       </c>
       <c r="BN94" s="15">
         <v>1</v>
       </c>
       <c r="BO94" s="16"/>
       <c r="BP94" s="15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="BQ94" s="17"/>
       <c r="BR94" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="BT94" s="15">
         <v>2</v>
       </c>
       <c r="BU94" s="16"/>
       <c r="BV94" s="15">
         <v>6</v>
       </c>
       <c r="BW94" s="17"/>
       <c r="BX94" s="15">
         <v>0</v>
       </c>
       <c r="BZ94" s="15">
         <v>0</v>
       </c>
       <c r="CA94" s="16"/>
       <c r="CB94" s="15">
         <v>2</v>
       </c>
       <c r="CC94" s="17"/>
       <c r="CD94" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CF94" s="15">
         <v>0</v>
       </c>
       <c r="CG94" s="16"/>
       <c r="CH94" s="15">
         <v>1</v>
       </c>
       <c r="CI94" s="17"/>
       <c r="CJ94" s="15">
         <v>1</v>
       </c>
       <c r="CL94" s="15">
         <v>0</v>
       </c>
       <c r="CM94" s="16"/>
       <c r="CN94" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CO94" s="17"/>
       <c r="CP94" s="15">
         <v>2</v>
       </c>
       <c r="CR94" s="15">
         <v>0</v>
       </c>
       <c r="CS94" s="16"/>
       <c r="CT94" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="CU94" s="17"/>
       <c r="CV94" s="15">
         <v>0</v>
       </c>
       <c r="CX94" s="15">
         <v>0</v>
       </c>
       <c r="CY94" s="16"/>
       <c r="CZ94" s="15">
         <v>1</v>
       </c>
       <c r="DA94" s="17"/>
       <c r="DB94" s="15">
         <v>0</v>
       </c>
       <c r="DD94" s="15">
         <v>0</v>
       </c>
       <c r="DE94" s="16"/>
       <c r="DF94" s="15">
         <v>1</v>
       </c>
       <c r="DG94" s="17"/>
       <c r="DH94" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="95" spans="2:112" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="G95" s="43" t="s">
+    <row r="95" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C95" s="37"/>
+      <c r="D95" s="37"/>
+      <c r="E95" s="37"/>
+      <c r="G95" s="37" t="s">
         <v>140</v>
       </c>
-      <c r="H95" s="43"/>
-      <c r="I95" s="43"/>
+      <c r="H95" s="37"/>
+      <c r="I95" s="37"/>
       <c r="J95" s="10"/>
       <c r="K95" s="8"/>
       <c r="L95" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M95" s="16"/>
       <c r="N95" s="15">
         <v>0</v>
       </c>
       <c r="O95" s="17"/>
       <c r="P95" s="15">
         <v>0</v>
       </c>
       <c r="R95" s="15">
         <v>0</v>
       </c>
       <c r="S95" s="16"/>
       <c r="T95" s="15">
         <v>0</v>
       </c>
       <c r="U95" s="17"/>
       <c r="V95" s="15">
         <v>0</v>
       </c>
       <c r="X95" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y95" s="16"/>
       <c r="Z95" s="15">
         <v>0</v>
       </c>
       <c r="AA95" s="17"/>
       <c r="AB95" s="15">
         <v>0</v>
       </c>
       <c r="AD95" s="15">
         <v>0</v>
       </c>
       <c r="AE95" s="16"/>
       <c r="AF95" s="15">
         <v>0</v>
       </c>
       <c r="AG95" s="17"/>
       <c r="AH95" s="15">
         <v>0</v>
       </c>
       <c r="AJ95" s="15">
         <v>0</v>
       </c>
       <c r="AK95" s="16"/>
       <c r="AL95" s="15">
@@ -22174,503 +22175,503 @@
         <v>0</v>
       </c>
       <c r="CX95" s="15">
         <v>0</v>
       </c>
       <c r="CY95" s="16"/>
       <c r="CZ95" s="15">
         <v>0</v>
       </c>
       <c r="DA95" s="17"/>
       <c r="DB95" s="15">
         <v>0</v>
       </c>
       <c r="DD95" s="15">
         <v>1</v>
       </c>
       <c r="DE95" s="16"/>
       <c r="DF95" s="15">
         <v>0</v>
       </c>
       <c r="DG95" s="17"/>
       <c r="DH95" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="96" spans="2:112" ht="12" customHeight="1">
-      <c r="B96" s="44" t="s">
+    <row r="96" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="C96" s="44"/>
-[...5 lines deleted...]
-      <c r="I96" s="44"/>
+      <c r="C96" s="41"/>
+      <c r="D96" s="41"/>
+      <c r="E96" s="41"/>
+      <c r="F96" s="41"/>
+      <c r="G96" s="41"/>
+      <c r="H96" s="41"/>
+      <c r="I96" s="41"/>
       <c r="J96" s="26"/>
       <c r="K96" s="11"/>
       <c r="L96" s="12">
-        <v>597</v>
+        <v>724</v>
       </c>
       <c r="M96" s="13"/>
       <c r="N96" s="12">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="O96" s="14"/>
       <c r="P96" s="12">
         <v>0</v>
       </c>
       <c r="Q96" s="11"/>
       <c r="R96" s="12">
         <v>0</v>
       </c>
       <c r="S96" s="13"/>
       <c r="T96" s="12">
         <v>0</v>
       </c>
       <c r="U96" s="14"/>
       <c r="V96" s="12">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="W96" s="11"/>
       <c r="X96" s="12">
         <v>7</v>
       </c>
       <c r="Y96" s="13"/>
       <c r="Z96" s="12">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="AA96" s="14"/>
       <c r="AB96" s="12">
         <v>2</v>
       </c>
       <c r="AC96" s="11"/>
       <c r="AD96" s="12">
         <v>9</v>
       </c>
       <c r="AE96" s="13"/>
       <c r="AF96" s="12">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AG96" s="14"/>
       <c r="AH96" s="12">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="AI96" s="11"/>
       <c r="AJ96" s="12">
         <v>5</v>
       </c>
       <c r="AK96" s="13"/>
       <c r="AL96" s="12">
         <v>1</v>
       </c>
       <c r="AM96" s="14"/>
       <c r="AN96" s="12">
         <v>14</v>
       </c>
       <c r="AO96" s="11"/>
       <c r="AP96" s="12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AQ96" s="13"/>
       <c r="AR96" s="12">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="AS96" s="14"/>
       <c r="AT96" s="12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AU96" s="11"/>
       <c r="AV96" s="12">
         <v>4</v>
       </c>
       <c r="AW96" s="13"/>
       <c r="AX96" s="12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AY96" s="14"/>
       <c r="AZ96" s="12">
         <v>4</v>
       </c>
       <c r="BA96" s="11"/>
       <c r="BB96" s="12">
         <v>5</v>
       </c>
       <c r="BC96" s="13"/>
       <c r="BD96" s="12">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="BE96" s="14"/>
       <c r="BF96" s="12">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="BG96" s="11"/>
       <c r="BH96" s="12">
         <v>6</v>
       </c>
       <c r="BI96" s="13"/>
       <c r="BJ96" s="12">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="BK96" s="14"/>
       <c r="BL96" s="12">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="BM96" s="11"/>
       <c r="BN96" s="12">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="BO96" s="13"/>
       <c r="BP96" s="12">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="BQ96" s="14"/>
       <c r="BR96" s="12">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="BS96" s="11"/>
       <c r="BT96" s="12">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="BU96" s="13"/>
       <c r="BV96" s="12">
         <v>48</v>
       </c>
       <c r="BW96" s="14"/>
       <c r="BX96" s="12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="BY96" s="11"/>
       <c r="BZ96" s="12">
         <v>4</v>
       </c>
       <c r="CA96" s="13"/>
       <c r="CB96" s="12">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="CC96" s="14"/>
       <c r="CD96" s="12">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="CE96" s="11"/>
       <c r="CF96" s="12">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="CG96" s="13"/>
       <c r="CH96" s="12">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="CI96" s="14"/>
       <c r="CJ96" s="12">
         <v>7</v>
       </c>
       <c r="CK96" s="11"/>
       <c r="CL96" s="12">
         <v>10</v>
       </c>
       <c r="CM96" s="13"/>
       <c r="CN96" s="12">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="CO96" s="14"/>
       <c r="CP96" s="12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="CQ96" s="11"/>
       <c r="CR96" s="12">
         <v>2</v>
       </c>
       <c r="CS96" s="13"/>
       <c r="CT96" s="12">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="CU96" s="14"/>
       <c r="CV96" s="12">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="CW96" s="11"/>
       <c r="CX96" s="12">
         <v>0</v>
       </c>
       <c r="CY96" s="13"/>
       <c r="CZ96" s="12">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="DA96" s="14"/>
       <c r="DB96" s="12">
         <v>7</v>
       </c>
       <c r="DC96" s="11"/>
       <c r="DD96" s="12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="DE96" s="13"/>
       <c r="DF96" s="12">
         <v>15</v>
       </c>
       <c r="DG96" s="14"/>
       <c r="DH96" s="12">
         <v>11</v>
       </c>
     </row>
-    <row r="97" spans="1:112" ht="12" customHeight="1">
+    <row r="97" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="27"/>
-      <c r="B97" s="55" t="s">
+      <c r="B97" s="42" t="s">
         <v>84</v>
       </c>
-      <c r="C97" s="55"/>
-[...5 lines deleted...]
-      <c r="I97" s="55"/>
+      <c r="C97" s="42"/>
+      <c r="D97" s="42"/>
+      <c r="E97" s="42"/>
+      <c r="F97" s="42"/>
+      <c r="G97" s="42"/>
+      <c r="H97" s="42"/>
+      <c r="I97" s="42"/>
       <c r="J97" s="28"/>
       <c r="K97" s="29"/>
       <c r="L97" s="30">
-        <v>1803</v>
+        <v>1301</v>
       </c>
       <c r="M97" s="31"/>
       <c r="N97" s="30">
         <v>71</v>
       </c>
       <c r="O97" s="31"/>
       <c r="P97" s="30">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="Q97" s="31"/>
       <c r="R97" s="30">
         <v>1</v>
       </c>
       <c r="S97" s="31"/>
       <c r="T97" s="30">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="U97" s="31"/>
       <c r="V97" s="30">
-        <v>77</v>
+        <v>9</v>
       </c>
       <c r="W97" s="31"/>
       <c r="X97" s="30">
         <v>8</v>
       </c>
       <c r="Y97" s="31"/>
       <c r="Z97" s="30">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AA97" s="31"/>
       <c r="AB97" s="30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AC97" s="31"/>
       <c r="AD97" s="30">
         <v>3</v>
       </c>
       <c r="AE97" s="31"/>
       <c r="AF97" s="30">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="AG97" s="31"/>
       <c r="AH97" s="30">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="AI97" s="31"/>
       <c r="AJ97" s="30">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="AK97" s="31"/>
       <c r="AL97" s="30">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AM97" s="31"/>
       <c r="AN97" s="30">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="AO97" s="31"/>
       <c r="AP97" s="30">
         <v>7</v>
       </c>
       <c r="AQ97" s="31"/>
       <c r="AR97" s="30">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="AS97" s="31"/>
       <c r="AT97" s="30">
         <v>47</v>
       </c>
       <c r="AU97" s="31"/>
       <c r="AV97" s="30">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AW97" s="31"/>
       <c r="AX97" s="30">
         <v>4</v>
       </c>
       <c r="AY97" s="31"/>
       <c r="AZ97" s="30">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="BA97" s="31"/>
       <c r="BB97" s="30">
         <v>14</v>
       </c>
       <c r="BC97" s="31"/>
       <c r="BD97" s="30">
-        <v>147</v>
+        <v>127</v>
       </c>
       <c r="BE97" s="31"/>
       <c r="BF97" s="30">
         <v>8</v>
       </c>
       <c r="BG97" s="31"/>
       <c r="BH97" s="30">
         <v>4</v>
       </c>
       <c r="BI97" s="31"/>
       <c r="BJ97" s="30">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="BK97" s="31"/>
       <c r="BL97" s="30">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="BM97" s="31"/>
       <c r="BN97" s="30">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="BO97" s="31"/>
       <c r="BP97" s="30">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="BQ97" s="31"/>
       <c r="BR97" s="30">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="BS97" s="31"/>
       <c r="BT97" s="30">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="BU97" s="31"/>
       <c r="BV97" s="30">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="BW97" s="31"/>
       <c r="BX97" s="30">
         <v>14</v>
       </c>
       <c r="BY97" s="31"/>
       <c r="BZ97" s="30">
         <v>24</v>
       </c>
       <c r="CA97" s="31"/>
       <c r="CB97" s="30">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="CC97" s="31"/>
       <c r="CD97" s="30">
         <v>9</v>
       </c>
       <c r="CE97" s="31"/>
       <c r="CF97" s="30">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="CG97" s="31"/>
       <c r="CH97" s="30">
         <v>18</v>
       </c>
       <c r="CI97" s="31"/>
       <c r="CJ97" s="30">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="CK97" s="31"/>
       <c r="CL97" s="30">
         <v>18</v>
       </c>
       <c r="CM97" s="31"/>
       <c r="CN97" s="30">
         <v>10</v>
       </c>
       <c r="CO97" s="31"/>
       <c r="CP97" s="30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="CQ97" s="31"/>
       <c r="CR97" s="30">
         <v>2</v>
       </c>
       <c r="CS97" s="31"/>
       <c r="CT97" s="30">
-        <v>362</v>
+        <v>63</v>
       </c>
       <c r="CU97" s="31"/>
       <c r="CV97" s="30">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="CW97" s="31"/>
       <c r="CX97" s="30">
         <v>5</v>
       </c>
       <c r="CY97" s="31"/>
       <c r="CZ97" s="30">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="DA97" s="31"/>
       <c r="DB97" s="30">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="DC97" s="31"/>
       <c r="DD97" s="30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DE97" s="31"/>
       <c r="DF97" s="30">
         <v>3</v>
       </c>
       <c r="DG97" s="31"/>
       <c r="DH97" s="30">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
-    <row r="98" spans="1:112" ht="9.9499999999999993" customHeight="1"/>
-    <row r="99" spans="1:112" ht="12" customHeight="1">
+    <row r="98" spans="1:112" ht="10" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K99" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="L99" s="53" t="s">
-[...11 lines deleted...]
-      <c r="V99" s="53"/>
+      <c r="L99" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="M99" s="39"/>
+      <c r="N99" s="39"/>
+      <c r="O99" s="39"/>
+      <c r="P99" s="39"/>
+      <c r="Q99" s="39"/>
+      <c r="R99" s="39"/>
+      <c r="S99" s="39"/>
+      <c r="T99" s="39"/>
+      <c r="U99" s="39"/>
+      <c r="V99" s="39"/>
       <c r="W99" s="6"/>
       <c r="X99" s="4"/>
       <c r="Y99" s="6"/>
       <c r="Z99" s="4"/>
       <c r="AA99" s="6"/>
       <c r="AB99" s="4"/>
       <c r="AC99" s="6"/>
       <c r="AD99" s="4"/>
       <c r="AE99" s="6"/>
       <c r="AF99" s="4"/>
       <c r="AG99" s="6"/>
       <c r="AH99" s="4"/>
       <c r="AI99" s="6"/>
       <c r="AJ99" s="4"/>
       <c r="AK99" s="6"/>
       <c r="AL99" s="4"/>
       <c r="AM99" s="6"/>
       <c r="AN99" s="4"/>
       <c r="AO99" s="6"/>
       <c r="AP99" s="4"/>
       <c r="AQ99" s="6"/>
       <c r="AR99" s="4"/>
       <c r="AS99" s="6"/>
       <c r="AT99" s="4"/>
       <c r="AU99" s="6"/>
@@ -22718,51 +22719,51 @@
       <c r="CK99" s="6"/>
       <c r="CL99" s="4"/>
       <c r="CM99" s="6"/>
       <c r="CN99" s="4"/>
       <c r="CO99" s="6"/>
       <c r="CP99" s="4"/>
       <c r="CQ99" s="6"/>
       <c r="CR99" s="4"/>
       <c r="CS99" s="6"/>
       <c r="CT99" s="4"/>
       <c r="CU99" s="6"/>
       <c r="CV99" s="4"/>
       <c r="CW99" s="6"/>
       <c r="CX99" s="4"/>
       <c r="CY99" s="6"/>
       <c r="CZ99" s="4"/>
       <c r="DA99" s="6"/>
       <c r="DB99" s="4"/>
       <c r="DC99" s="6"/>
       <c r="DD99" s="4"/>
       <c r="DE99" s="6"/>
       <c r="DF99" s="4"/>
       <c r="DG99" s="6"/>
       <c r="DH99" s="4"/>
     </row>
-    <row r="100" spans="1:112" ht="12">
+    <row r="100" spans="1:112" ht="12" x14ac:dyDescent="0.2">
       <c r="K100" s="5"/>
       <c r="L100" s="33"/>
       <c r="M100" s="34"/>
       <c r="N100" s="33"/>
       <c r="O100" s="34"/>
       <c r="P100" s="33"/>
       <c r="Q100" s="34"/>
       <c r="R100" s="33"/>
       <c r="S100" s="34"/>
       <c r="T100" s="33"/>
       <c r="U100" s="34"/>
       <c r="V100" s="33"/>
       <c r="W100" s="34"/>
       <c r="X100" s="33"/>
       <c r="Y100" s="34"/>
       <c r="Z100" s="33"/>
       <c r="AA100" s="34"/>
       <c r="AB100" s="33"/>
       <c r="AC100" s="34"/>
       <c r="AD100" s="33"/>
       <c r="AE100" s="34"/>
       <c r="AF100" s="33"/>
       <c r="AG100" s="34"/>
       <c r="AH100" s="33"/>
       <c r="AI100" s="34"/>
@@ -22822,51 +22823,51 @@
       <c r="CK100" s="34"/>
       <c r="CL100" s="33"/>
       <c r="CM100" s="34"/>
       <c r="CN100" s="33"/>
       <c r="CO100" s="34"/>
       <c r="CP100" s="33"/>
       <c r="CQ100" s="34"/>
       <c r="CR100" s="33"/>
       <c r="CS100" s="34"/>
       <c r="CT100" s="33"/>
       <c r="CU100" s="34"/>
       <c r="CV100" s="33"/>
       <c r="CW100" s="34"/>
       <c r="CX100" s="33"/>
       <c r="CY100" s="34"/>
       <c r="CZ100" s="33"/>
       <c r="DA100" s="34"/>
       <c r="DB100" s="33"/>
       <c r="DC100" s="34"/>
       <c r="DD100" s="33"/>
       <c r="DE100" s="34"/>
       <c r="DF100" s="33"/>
       <c r="DG100" s="34"/>
       <c r="DH100" s="33"/>
     </row>
-    <row r="101" spans="1:112" ht="12">
+    <row r="101" spans="1:112" ht="12" x14ac:dyDescent="0.2">
       <c r="K101" s="5"/>
       <c r="L101" s="33"/>
       <c r="M101" s="34"/>
       <c r="N101" s="33"/>
       <c r="O101" s="34"/>
       <c r="P101" s="33"/>
       <c r="Q101" s="34"/>
       <c r="R101" s="33"/>
       <c r="S101" s="34"/>
       <c r="T101" s="33"/>
       <c r="U101" s="34"/>
       <c r="V101" s="33"/>
       <c r="W101" s="34"/>
       <c r="X101" s="33"/>
       <c r="Y101" s="34"/>
       <c r="Z101" s="33"/>
       <c r="AA101" s="34"/>
       <c r="AB101" s="33"/>
       <c r="AC101" s="34"/>
       <c r="AD101" s="33"/>
       <c r="AE101" s="34"/>
       <c r="AF101" s="33"/>
       <c r="AG101" s="34"/>
       <c r="AH101" s="33"/>
       <c r="AI101" s="34"/>
@@ -22926,51 +22927,51 @@
       <c r="CK101" s="34"/>
       <c r="CL101" s="33"/>
       <c r="CM101" s="34"/>
       <c r="CN101" s="33"/>
       <c r="CO101" s="34"/>
       <c r="CP101" s="33"/>
       <c r="CQ101" s="34"/>
       <c r="CR101" s="33"/>
       <c r="CS101" s="34"/>
       <c r="CT101" s="33"/>
       <c r="CU101" s="34"/>
       <c r="CV101" s="33"/>
       <c r="CW101" s="34"/>
       <c r="CX101" s="33"/>
       <c r="CY101" s="34"/>
       <c r="CZ101" s="33"/>
       <c r="DA101" s="34"/>
       <c r="DB101" s="33"/>
       <c r="DC101" s="34"/>
       <c r="DD101" s="33"/>
       <c r="DE101" s="34"/>
       <c r="DF101" s="33"/>
       <c r="DG101" s="34"/>
       <c r="DH101" s="33"/>
     </row>
-    <row r="102" spans="1:112" ht="21.95" customHeight="1">
+    <row r="102" spans="1:112" ht="22" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K102" s="35"/>
       <c r="L102" s="4"/>
       <c r="M102" s="6"/>
       <c r="N102" s="4"/>
       <c r="O102" s="6"/>
       <c r="P102" s="4"/>
       <c r="Q102" s="6"/>
       <c r="R102" s="4"/>
       <c r="S102" s="6"/>
       <c r="T102" s="4"/>
       <c r="U102" s="6"/>
       <c r="V102" s="4"/>
       <c r="W102" s="6"/>
       <c r="X102" s="4"/>
       <c r="Y102" s="6"/>
       <c r="Z102" s="4"/>
       <c r="AA102" s="6"/>
       <c r="AB102" s="4"/>
       <c r="AC102" s="6"/>
       <c r="AD102" s="4"/>
       <c r="AE102" s="6"/>
       <c r="AF102" s="4"/>
       <c r="AG102" s="6"/>
       <c r="AH102" s="4"/>
       <c r="AI102" s="6"/>
@@ -23030,245 +23031,245 @@
       <c r="CK102" s="6"/>
       <c r="CL102" s="4"/>
       <c r="CM102" s="6"/>
       <c r="CN102" s="4"/>
       <c r="CO102" s="6"/>
       <c r="CP102" s="4"/>
       <c r="CQ102" s="6"/>
       <c r="CR102" s="4"/>
       <c r="CS102" s="6"/>
       <c r="CT102" s="4"/>
       <c r="CU102" s="6"/>
       <c r="CV102" s="4"/>
       <c r="CW102" s="6"/>
       <c r="CX102" s="4"/>
       <c r="CY102" s="6"/>
       <c r="CZ102" s="4"/>
       <c r="DA102" s="6"/>
       <c r="DB102" s="4"/>
       <c r="DC102" s="6"/>
       <c r="DD102" s="4"/>
       <c r="DE102" s="6"/>
       <c r="DF102" s="4"/>
       <c r="DG102" s="6"/>
       <c r="DH102" s="4"/>
     </row>
-    <row r="103" spans="1:112" ht="12">
+    <row r="103" spans="1:112" ht="12" x14ac:dyDescent="0.2">
       <c r="K103" s="5"/>
       <c r="L103" s="1"/>
       <c r="M103" s="7"/>
       <c r="R103" s="1"/>
       <c r="S103" s="7"/>
       <c r="X103" s="1"/>
       <c r="Y103" s="7"/>
       <c r="AD103" s="1"/>
       <c r="AE103" s="7"/>
       <c r="AJ103" s="1"/>
       <c r="AK103" s="7"/>
       <c r="AP103" s="1"/>
       <c r="AQ103" s="7"/>
       <c r="AV103" s="1"/>
       <c r="AW103" s="7"/>
       <c r="BB103" s="1"/>
       <c r="BC103" s="7"/>
       <c r="BH103" s="1"/>
       <c r="BI103" s="7"/>
       <c r="BN103" s="1"/>
       <c r="BO103" s="7"/>
       <c r="BT103" s="1"/>
       <c r="BU103" s="7"/>
       <c r="BZ103" s="1"/>
       <c r="CA103" s="7"/>
       <c r="CF103" s="1"/>
       <c r="CG103" s="7"/>
       <c r="CL103" s="1"/>
       <c r="CM103" s="7"/>
       <c r="CR103" s="1"/>
       <c r="CS103" s="7"/>
       <c r="CX103" s="1"/>
       <c r="CY103" s="7"/>
       <c r="DD103" s="1"/>
       <c r="DE103" s="7"/>
     </row>
-    <row r="104" spans="1:112" ht="23.1" customHeight="1">
+    <row r="104" spans="1:112" ht="23.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C104" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="148">
-    <mergeCell ref="G80:I80"/>
-[...15 lines deleted...]
-    <mergeCell ref="G63:I63"/>
+    <mergeCell ref="G78:I78"/>
+    <mergeCell ref="G79:I79"/>
+    <mergeCell ref="DA3:DB5"/>
+    <mergeCell ref="DC3:DD5"/>
+    <mergeCell ref="BE3:BF5"/>
+    <mergeCell ref="CO3:CP5"/>
+    <mergeCell ref="CQ3:CR5"/>
+    <mergeCell ref="CE3:CF5"/>
+    <mergeCell ref="CS3:CT5"/>
+    <mergeCell ref="CU3:CV5"/>
+    <mergeCell ref="CG3:CH5"/>
+    <mergeCell ref="CI3:CJ5"/>
+    <mergeCell ref="CK3:CL5"/>
+    <mergeCell ref="CM3:CN5"/>
+    <mergeCell ref="K3:L5"/>
+    <mergeCell ref="CC3:CD5"/>
+    <mergeCell ref="BY3:BZ5"/>
+    <mergeCell ref="CA3:CB5"/>
+    <mergeCell ref="B1:AP1"/>
+    <mergeCell ref="O3:P5"/>
+    <mergeCell ref="AE3:AF5"/>
+    <mergeCell ref="AG3:AH5"/>
+    <mergeCell ref="AI3:AJ5"/>
+    <mergeCell ref="AK3:AL5"/>
+    <mergeCell ref="DE3:DF5"/>
+    <mergeCell ref="DG3:DH5"/>
+    <mergeCell ref="B7:I7"/>
+    <mergeCell ref="CW3:CX5"/>
+    <mergeCell ref="CY3:CZ5"/>
+    <mergeCell ref="AY3:AZ5"/>
+    <mergeCell ref="B3:I5"/>
+    <mergeCell ref="Q3:R5"/>
+    <mergeCell ref="BK3:BL5"/>
+    <mergeCell ref="BM3:BN5"/>
+    <mergeCell ref="BO3:BP5"/>
+    <mergeCell ref="W3:X5"/>
+    <mergeCell ref="BW3:BX5"/>
+    <mergeCell ref="BQ3:BR5"/>
+    <mergeCell ref="BS3:BT5"/>
+    <mergeCell ref="BU3:BV5"/>
+    <mergeCell ref="BI3:BJ5"/>
+    <mergeCell ref="BG3:BH5"/>
+    <mergeCell ref="Y3:Z5"/>
+    <mergeCell ref="AA3:AB5"/>
+    <mergeCell ref="AC3:AD5"/>
+    <mergeCell ref="AW3:AX5"/>
+    <mergeCell ref="AS3:AT5"/>
+    <mergeCell ref="S3:T5"/>
+    <mergeCell ref="U3:V5"/>
+    <mergeCell ref="M3:N5"/>
+    <mergeCell ref="C20:E21"/>
+    <mergeCell ref="C18:I18"/>
+    <mergeCell ref="C9:E11"/>
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="G11:I11"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="AM3:AN5"/>
+    <mergeCell ref="AO3:AP5"/>
+    <mergeCell ref="G17:I17"/>
+    <mergeCell ref="B8:I8"/>
+    <mergeCell ref="G67:I67"/>
+    <mergeCell ref="BA3:BB5"/>
+    <mergeCell ref="BC3:BD5"/>
+    <mergeCell ref="AQ3:AR5"/>
+    <mergeCell ref="G65:I65"/>
+    <mergeCell ref="G66:I66"/>
+    <mergeCell ref="AU3:AV5"/>
+    <mergeCell ref="G53:I53"/>
+    <mergeCell ref="G48:I48"/>
+    <mergeCell ref="G20:I20"/>
+    <mergeCell ref="G40:I40"/>
+    <mergeCell ref="C56:I56"/>
+    <mergeCell ref="C39:E53"/>
+    <mergeCell ref="G22:I22"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="G43:I43"/>
+    <mergeCell ref="C22:E23"/>
+    <mergeCell ref="G41:I41"/>
+    <mergeCell ref="G42:I42"/>
+    <mergeCell ref="C38:I38"/>
+    <mergeCell ref="G39:I39"/>
+    <mergeCell ref="G14:I14"/>
+    <mergeCell ref="C19:I19"/>
+    <mergeCell ref="G21:I21"/>
+    <mergeCell ref="B6:I6"/>
+    <mergeCell ref="G49:I49"/>
+    <mergeCell ref="G52:I52"/>
+    <mergeCell ref="G50:I50"/>
+    <mergeCell ref="G45:G47"/>
+    <mergeCell ref="G12:I12"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="G44:I44"/>
+    <mergeCell ref="C12:E17"/>
+    <mergeCell ref="C24:E27"/>
+    <mergeCell ref="G24:I24"/>
+    <mergeCell ref="G25:I25"/>
+    <mergeCell ref="G26:I26"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="G13:I13"/>
     <mergeCell ref="C28:E36"/>
     <mergeCell ref="G28:I28"/>
     <mergeCell ref="G29:G33"/>
     <mergeCell ref="G34:I34"/>
     <mergeCell ref="G35:I35"/>
     <mergeCell ref="G36:I36"/>
     <mergeCell ref="G58:I58"/>
     <mergeCell ref="L99:V99"/>
     <mergeCell ref="C92:I92"/>
     <mergeCell ref="B88:I88"/>
     <mergeCell ref="C86:I86"/>
     <mergeCell ref="C91:I91"/>
     <mergeCell ref="C93:E95"/>
     <mergeCell ref="G93:I93"/>
     <mergeCell ref="G94:I94"/>
     <mergeCell ref="G95:I95"/>
     <mergeCell ref="C89:E90"/>
     <mergeCell ref="G89:I89"/>
     <mergeCell ref="G90:I90"/>
     <mergeCell ref="B96:I96"/>
     <mergeCell ref="B97:I97"/>
     <mergeCell ref="C85:I85"/>
     <mergeCell ref="C84:I84"/>
     <mergeCell ref="G72:I72"/>
+    <mergeCell ref="G80:I80"/>
+    <mergeCell ref="G81:I81"/>
+    <mergeCell ref="G83:I83"/>
+    <mergeCell ref="C75:E83"/>
+    <mergeCell ref="G82:I82"/>
+    <mergeCell ref="C37:I37"/>
+    <mergeCell ref="G51:I51"/>
+    <mergeCell ref="C55:I55"/>
+    <mergeCell ref="C54:I54"/>
+    <mergeCell ref="C57:E63"/>
+    <mergeCell ref="C64:E68"/>
+    <mergeCell ref="C69:E74"/>
+    <mergeCell ref="G64:I64"/>
+    <mergeCell ref="G69:I69"/>
+    <mergeCell ref="G57:I57"/>
+    <mergeCell ref="G59:G62"/>
+    <mergeCell ref="G63:I63"/>
     <mergeCell ref="G73:I73"/>
     <mergeCell ref="G74:I74"/>
     <mergeCell ref="G75:I75"/>
-    <mergeCell ref="B6:I6"/>
-[...13 lines deleted...]
-    <mergeCell ref="G27:I27"/>
     <mergeCell ref="G76:I76"/>
     <mergeCell ref="G77:I77"/>
-    <mergeCell ref="G13:I13"/>
     <mergeCell ref="G70:G71"/>
     <mergeCell ref="G68:I68"/>
-    <mergeCell ref="G67:I67"/>
-[...82 lines deleted...]
-    <mergeCell ref="CA3:CB5"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0.51181102362204722" footer="0.27559055118110237"/>
-  <pageSetup paperSize="9" scale="47" fitToWidth="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToWidth="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="42" max="1048575" man="1"/>
     <brk id="76" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
@@ -23282,27 +23283,28 @@
       <vt:lpstr>25-10-2</vt:lpstr>
       <vt:lpstr>'25-10-2'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>