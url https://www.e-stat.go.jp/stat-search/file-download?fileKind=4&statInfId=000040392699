--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -1,300 +1,522 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
-[...16 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet9.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <workbookPr codeName="ThisWorkbook"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D08D29ED-04FA-4EB8-BFB0-ABA793F9161B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="848" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="総括表1" sheetId="1" state="visible" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="総括表2(累計)" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="総括表1" sheetId="1" r:id="rId1"/>
+    <sheet name="総括表2(4月)" sheetId="2" r:id="rId2"/>
+    <sheet name="総括表2(5月)" sheetId="3" r:id="rId3"/>
+    <sheet name="総括表2(6月)" sheetId="4" r:id="rId4"/>
+    <sheet name="総括表2(7月)" sheetId="5" r:id="rId5"/>
+    <sheet name="総括表2(8月)" sheetId="6" r:id="rId6"/>
+    <sheet name="総括表2(9月)" sheetId="7" r:id="rId7"/>
+    <sheet name="総括表2(10月)" sheetId="8" r:id="rId8"/>
+    <sheet name="総括表2(11月)" sheetId="9" r:id="rId9"/>
+    <sheet name="総括表2(12月)" sheetId="10" r:id="rId10"/>
+    <sheet name="総括表2(累計)" sheetId="11" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="a" hidden="1">#REF!</definedName>
     <definedName name="AAA" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="aaaa" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｂ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ddd" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ewsrghesar" hidden="1">#REF!</definedName>
     <definedName name="ｆｇｆ" hidden="1">#REF!</definedName>
     <definedName name="HTML_CodePage" hidden="1">932</definedName>
     <definedName name="HTML_Control" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"98/10/01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">TRUE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">TRUE</definedName>
     <definedName name="HTML_Name" hidden="1">"標準端末"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\DATA\Saijo\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"ﾃﾞｰﾀobj"</definedName>
     <definedName name="HYTM_Control1" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓｒｔｈ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓつぁ" hidden="1">#REF!</definedName>
     <definedName name="ｔｓ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="yyyyyyy" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あＳ３" hidden="1">#REF!</definedName>
     <definedName name="あＳ７６" hidden="1">#REF!</definedName>
     <definedName name="ああｒｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あああ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あた" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="っｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="業務フロー判" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="帳票ブック単位" hidden="1">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1132" uniqueCount="98">
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年12月】　総括表１（速報値）</t>
+  </si>
+  <si>
+    <t>適用状況</t>
+  </si>
+  <si>
+    <t>医療費</t>
+  </si>
+  <si>
+    <t>加入者数</t>
+  </si>
+  <si>
+    <t>被保険
+者数</t>
+  </si>
+  <si>
+    <t>被扶養
+者数</t>
+  </si>
+  <si>
+    <t>平均標準
+報酬月額</t>
+  </si>
+  <si>
+    <t>標準報酬
+総計</t>
+  </si>
+  <si>
+    <t>計</t>
+  </si>
+  <si>
+    <t>入院</t>
+  </si>
+  <si>
+    <t>入院外</t>
+  </si>
+  <si>
+    <t>歯科</t>
+  </si>
+  <si>
+    <t>調剤</t>
+  </si>
+  <si>
+    <t>訪問看護
+療養</t>
+  </si>
+  <si>
+    <t>入院時食事・
+生活療養</t>
+  </si>
+  <si>
+    <t>療養費等</t>
+  </si>
+  <si>
+    <t>万人</t>
+  </si>
+  <si>
+    <t>円</t>
+  </si>
+  <si>
+    <t>億円</t>
+  </si>
+  <si>
+    <t>令和５年度</t>
+  </si>
+  <si>
+    <t>令和６年度</t>
+  </si>
+  <si>
+    <t>令和７年度</t>
+  </si>
+  <si>
+    <t>令和７年４月</t>
+  </si>
+  <si>
+    <t>令和７年５月</t>
+  </si>
+  <si>
+    <t>令和７年６月</t>
+  </si>
+  <si>
+    <t>令和７年７月</t>
+  </si>
+  <si>
+    <t>令和７年８月</t>
+  </si>
+  <si>
+    <t>令和７年９月</t>
+  </si>
+  <si>
+    <t>令和７年10月</t>
+  </si>
+  <si>
+    <t>令和７年11月</t>
+  </si>
+  <si>
+    <t>令和７年12月</t>
+  </si>
+  <si>
+    <t>医療給付費</t>
+  </si>
+  <si>
+    <t>医療給付費
+以外の給付</t>
+  </si>
+  <si>
+    <t>高額療養費
+（現金給付）</t>
+  </si>
+  <si>
+    <t>※１：「入院時食事・生活療養」には現金給付分を含む。</t>
+  </si>
+  <si>
+    <t>※２：「療養費等」には、移送費を含む。</t>
+  </si>
+  <si>
+    <t>※３：「医療給付費以外の給付」は、傷病手当金、埋葬料、出産育児一時金、出産手当金、家族埋葬料、家族出産育児一時金の合計である。</t>
+  </si>
+  <si>
+    <t>※４：「高額療養費（現金給付）」には高額介護合算療養費を含む。</t>
+  </si>
+  <si>
+    <t>※５：医療費の「療養費等」は推計値である。</t>
+  </si>
+  <si>
+    <t>※６：標準報酬総計は標準報酬月額総計と標準賞与額総計の合計である。</t>
+  </si>
+  <si>
+    <t>※７：各年度の適用状況（標準報酬総計を除く）は各月の平均であり、他は各月の累計である。</t>
+  </si>
+  <si>
+    <t>※８：速報値のため数値が変わる場合がある。</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年12月】　総括表１（速報値）（対前年同期比）</t>
+  </si>
+  <si>
+    <t>％</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-  </t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年４月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>※速報値のため数値が変わる場合がある。</t>
+  </si>
+  <si>
+    <t>１．適用</t>
+  </si>
+  <si>
+    <t>（万人）</t>
+  </si>
+  <si>
+    <t>70歳未満</t>
+  </si>
+  <si>
+    <t>70歳以上</t>
+  </si>
+  <si>
+    <t>（再掲）
+65～74歳</t>
+  </si>
+  <si>
+    <t>うち未就学児</t>
+  </si>
+  <si>
+    <t>うち現役並み所得</t>
+  </si>
+  <si>
+    <t>合計</t>
+  </si>
+  <si>
+    <t>被保険者</t>
+  </si>
+  <si>
+    <t>被扶養者</t>
+  </si>
+  <si>
+    <t>平均標準報酬月額（円）</t>
+  </si>
+  <si>
+    <t>標準報酬月額総計（億円）</t>
+  </si>
+  <si>
+    <t>標準賞与額総計（億円）</t>
+  </si>
+  <si>
+    <t>標準報酬総計（億円）</t>
+  </si>
+  <si>
+    <t>２．件数、日数（診療費）</t>
+  </si>
+  <si>
+    <t>（万件）</t>
+  </si>
+  <si>
+    <t>（万日）</t>
+  </si>
+  <si>
+    <t>件数</t>
+  </si>
+  <si>
+    <t>日数</t>
+  </si>
+  <si>
+    <t>（再掲）65～74歳</t>
+  </si>
+  <si>
+    <t>３．医療費</t>
+  </si>
+  <si>
+    <t>（億円）</t>
+  </si>
+  <si>
+    <t>※１：「療養費等」には、移送費を含む。</t>
+  </si>
+  <si>
+    <t>※２：「療養費等」は、推計値である。</t>
+  </si>
+  <si>
+    <t>４．医療給付費</t>
+  </si>
+  <si>
+    <t>現物給付</t>
+  </si>
+  <si>
+    <t>現金給付</t>
+  </si>
+  <si>
+    <t>高額療養費
+（入院）</t>
+  </si>
+  <si>
+    <t>高額療養費
+（その他）</t>
+  </si>
+  <si>
+    <t>高額療養費
+（世帯合算）</t>
+  </si>
+  <si>
+    <t>※１：入院時食事・生活療養の合計には現金給付分を含む。</t>
+  </si>
+  <si>
+    <t>※３：付加給付の合計には合算高額療養費付加金を含む。</t>
+  </si>
+  <si>
+    <t>※４：高額療養費（世帯合算）には高額介護合算療養費を含む。</t>
+  </si>
+  <si>
+    <t>※５：年齢階級別の「療養費等」は推計値である。</t>
+  </si>
+  <si>
+    <t>５．医療給付以外の給付費</t>
+  </si>
+  <si>
+    <t>傷病手当金</t>
+  </si>
+  <si>
+    <t>埋葬料</t>
+  </si>
+  <si>
+    <t>出産育児
+一時金</t>
+  </si>
+  <si>
+    <t>出産手当金</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年５月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年６月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年７月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年８月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年９月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年10月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年11月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年12月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年４月～令和７年12月(累計)】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>※「１．適用」（標準報酬月額総計、標準賞与額総計、</t>
+  </si>
+  <si>
+    <t>　　標準報酬総計を除く）は各月の平均であり、</t>
+  </si>
+  <si>
+    <t>　　他は各月の累計である。</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="0.00_ "/>
+    <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
+    <numFmt numFmtId="177" formatCode="#,##0_ "/>
+    <numFmt numFmtId="178" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;"/>
+    <numFmt numFmtId="179" formatCode="0.00_ "/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
-      <family val="2"/>
-[...1 lines deleted...]
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="6"/>
       <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
-      <family val="2"/>
-      <sz val="6"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="游ゴシック"/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="11"/>
     </font>
     <font>
+      <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="14"/>
     </font>
     <font>
+      <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="6"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color indexed="10"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="8"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color indexed="10"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="9"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="10"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-[...1 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
-      <name val="ＭＳ Ｐゴシック"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
-      <family val="3"/>
-[...51 lines deleted...]
-      <sz val="6"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="9">
+  <fills count="2">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...40 lines deleted...]
-    </fill>
   </fills>
-  <borders count="69">
+  <borders count="64">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -955,93 +1177,50 @@
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="1">
-[...41 lines deleted...]
-    </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -1088,850 +1267,558 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border diagonalUp="1">
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="hair">
         <color indexed="64"/>
       </diagonal>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
     <border diagonalUp="1">
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right/>
-[...7 lines deleted...]
-      </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="255">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="150">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-      <alignment horizontal="centerContinuous" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="56" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="57" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="57" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="54" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="58" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="59" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="61" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="38" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="32" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="42" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="60" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="62" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...612 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
-[...4 lines deleted...]
-    <cellStyle name="標準 5 3 2 2 3" xfId="6"/>
+    <cellStyle name="標準 10" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="標準 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="標準 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="標準 5 3 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="標準_エラーチェック検討" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId12" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId13" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId14" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId3" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId7" Target="worksheets/sheet7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId8" Target="worksheets/sheet8.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId9" Target="worksheets/sheet9.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office Theme 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2152,15606 +2039,16760 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q100"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="3" width="2.59765625"/>
-[...5 lines deleted...]
-    <col min="18" max="16384" customWidth="true" style="3" width="9.0"/>
+    <col min="1" max="1" width="2.625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="11.875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="12.25" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="16" width="9.625" style="2" customWidth="1"/>
+    <col min="17" max="17" width="14" style="2" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="193">
-[...194 lines deleted...]
-      <c r="C6" s="197" t="n">
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="80"/>
+      <c r="C1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+    </row>
+    <row r="2" spans="2:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="3"/>
+      <c r="C3" s="131" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="132"/>
+      <c r="E3" s="132"/>
+      <c r="F3" s="132"/>
+      <c r="G3" s="133"/>
+      <c r="H3" s="131" t="s">
+        <v>2</v>
+      </c>
+      <c r="I3" s="132"/>
+      <c r="J3" s="132"/>
+      <c r="K3" s="132"/>
+      <c r="L3" s="132"/>
+      <c r="M3" s="132"/>
+      <c r="N3" s="132"/>
+      <c r="O3" s="133"/>
+    </row>
+    <row r="4" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="4"/>
+      <c r="C4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="9"/>
+      <c r="C5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="N5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="O5" s="10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="83" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="84">
         <v>3957.175225</v>
       </c>
-      <c r="D6" s="197" t="n">
-[...32 lines deleted...]
-      <c r="O6" s="197" t="n">
+      <c r="D6" s="84">
+        <v>2518.7749666666668</v>
+      </c>
+      <c r="E6" s="84">
+        <v>1438.4002583333331</v>
+      </c>
+      <c r="F6" s="84">
+        <v>304484.22969478188</v>
+      </c>
+      <c r="G6" s="84">
+        <v>1037450.1870499999</v>
+      </c>
+      <c r="H6" s="84">
+        <v>83214.075912510001</v>
+      </c>
+      <c r="I6" s="84">
+        <v>21280.959700399999</v>
+      </c>
+      <c r="J6" s="84">
+        <v>34075.430640500002</v>
+      </c>
+      <c r="K6" s="84">
+        <v>8847.6601128000002</v>
+      </c>
+      <c r="L6" s="84">
+        <v>16943.434206400001</v>
+      </c>
+      <c r="M6" s="84">
+        <v>424.25931430000003</v>
+      </c>
+      <c r="N6" s="84">
+        <v>517.66712067000003</v>
+      </c>
+      <c r="O6" s="84">
         <v>1124.66481744</v>
       </c>
     </row>
-    <row r="7" ht="15" customHeight="1" s="193">
-[...8 lines deleted...]
-      <c r="D7" s="197" t="n">
+    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="83" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="84">
+        <v>3966.1425333333341</v>
+      </c>
+      <c r="D7" s="84">
         <v>2562.773025</v>
       </c>
-      <c r="E7" s="197" t="n">
+      <c r="E7" s="84">
         <v>1403.369508333333</v>
       </c>
-      <c r="F7" s="197" t="n">
-[...17 lines deleted...]
-      <c r="L7" s="197" t="n">
+      <c r="F7" s="84">
+        <v>309426.46783946082</v>
+      </c>
+      <c r="G7" s="84">
+        <v>1075057.8605299999</v>
+      </c>
+      <c r="H7" s="84">
+        <v>84457.022584620005</v>
+      </c>
+      <c r="I7" s="84">
+        <v>22083.268228299999</v>
+      </c>
+      <c r="J7" s="84">
+        <v>33511.447501199997</v>
+      </c>
+      <c r="K7" s="84">
+        <v>9243.9412412000001</v>
+      </c>
+      <c r="L7" s="84">
         <v>17465.4627009</v>
       </c>
-      <c r="M7" s="197" t="n">
-[...64 lines deleted...]
-      <c r="D9" s="197" t="n">
+      <c r="M7" s="84">
+        <v>492.79670657999998</v>
+      </c>
+      <c r="N7" s="84">
+        <v>538.46702397000001</v>
+      </c>
+      <c r="O7" s="84">
+        <v>1121.6391824699999</v>
+      </c>
+    </row>
+    <row r="8" spans="2:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B8" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="86">
+        <v>3981.742733333333</v>
+      </c>
+      <c r="D8" s="86">
+        <v>2606.6442888888892</v>
+      </c>
+      <c r="E8" s="86">
+        <v>1375.0984444444441</v>
+      </c>
+      <c r="F8" s="86">
+        <v>314239.00387618842</v>
+      </c>
+      <c r="G8" s="86">
+        <v>844472.03047</v>
+      </c>
+      <c r="H8" s="86">
+        <v>65277.346352710003</v>
+      </c>
+      <c r="I8" s="86">
+        <v>17083.268022699998</v>
+      </c>
+      <c r="J8" s="86">
+        <v>25553.9019238</v>
+      </c>
+      <c r="K8" s="86">
+        <v>7263.5297731000001</v>
+      </c>
+      <c r="L8" s="86">
+        <v>13676.5017143</v>
+      </c>
+      <c r="M8" s="86">
+        <v>430.19436130000003</v>
+      </c>
+      <c r="N8" s="86">
+        <v>420.75920410999998</v>
+      </c>
+      <c r="O8" s="86">
+        <v>849.19135340000003</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="87" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="84">
+        <v>3979.3429999999998</v>
+      </c>
+      <c r="D9" s="84">
         <v>2599.4069</v>
       </c>
-      <c r="E9" s="197" t="n">
-[...11 lines deleted...]
-      <c r="I9" s="197" t="n">
+      <c r="E9" s="84">
+        <v>1379.9360999999999</v>
+      </c>
+      <c r="F9" s="84">
+        <v>310792.95273087098</v>
+      </c>
+      <c r="G9" s="84">
+        <v>86095.621580000006</v>
+      </c>
+      <c r="H9" s="84">
+        <v>7084.5908996899998</v>
+      </c>
+      <c r="I9" s="84">
         <v>1814.121703</v>
       </c>
-      <c r="J9" s="197" t="n">
-[...8 lines deleted...]
-      <c r="M9" s="197" t="n">
+      <c r="J9" s="84">
+        <v>2789.7738404000002</v>
+      </c>
+      <c r="K9" s="84">
+        <v>804.64637500000003</v>
+      </c>
+      <c r="L9" s="84">
+        <v>1503.8297938000001</v>
+      </c>
+      <c r="M9" s="84">
         <v>44.77193475</v>
       </c>
-      <c r="N9" s="197" t="n">
-[...18 lines deleted...]
-      <c r="E10" s="197" t="n">
+      <c r="N9" s="84">
+        <v>44.658067080000002</v>
+      </c>
+      <c r="O9" s="84">
+        <v>82.789185660000001</v>
+      </c>
+    </row>
+    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="87" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="84">
+        <v>3978.3168999999998</v>
+      </c>
+      <c r="D10" s="84">
+        <v>2602.4427999999998</v>
+      </c>
+      <c r="E10" s="84">
         <v>1375.8741</v>
       </c>
-      <c r="F10" s="197" t="n">
-[...11 lines deleted...]
-      <c r="J10" s="197" t="n">
+      <c r="F10" s="84">
+        <v>310666.72558566899</v>
+      </c>
+      <c r="G10" s="84">
+        <v>83527.866999999998</v>
+      </c>
+      <c r="H10" s="84">
+        <v>7057.3838891599999</v>
+      </c>
+      <c r="I10" s="84">
+        <v>1854.7851846999999</v>
+      </c>
+      <c r="J10" s="84">
         <v>2790.7417378</v>
       </c>
-      <c r="K10" s="197" t="n">
-[...2 lines deleted...]
-      <c r="L10" s="197" t="n">
+      <c r="K10" s="84">
+        <v>774.84430850000001</v>
+      </c>
+      <c r="L10" s="84">
         <v>1452.0859785</v>
       </c>
-      <c r="M10" s="197" t="n">
-[...18 lines deleted...]
-      <c r="D11" s="197" t="n">
+      <c r="M10" s="84">
+        <v>46.295440149999997</v>
+      </c>
+      <c r="N10" s="84">
+        <v>46.386918090000002</v>
+      </c>
+      <c r="O10" s="84">
+        <v>92.244321420000006</v>
+      </c>
+    </row>
+    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="87" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="84">
+        <v>3980.3063000000002</v>
+      </c>
+      <c r="D11" s="84">
         <v>2605.5382</v>
       </c>
-      <c r="E11" s="197" t="n">
+      <c r="E11" s="84">
         <v>1374.7681</v>
       </c>
-      <c r="F11" s="197" t="n">
-[...8 lines deleted...]
-      <c r="I11" s="197" t="n">
+      <c r="F11" s="84">
+        <v>310492.56034703308</v>
+      </c>
+      <c r="G11" s="84">
+        <v>91919.692169999995</v>
+      </c>
+      <c r="H11" s="84">
+        <v>7154.1903094299996</v>
+      </c>
+      <c r="I11" s="84">
         <v>1892.5038772</v>
       </c>
-      <c r="J11" s="197" t="n">
-[...2 lines deleted...]
-      <c r="K11" s="197" t="n">
+      <c r="J11" s="84">
+        <v>2808.1241642999998</v>
+      </c>
+      <c r="K11" s="84">
         <v>822.3848686</v>
       </c>
-      <c r="L11" s="197" t="n">
-[...18 lines deleted...]
-      <c r="C12" s="197" t="n">
+      <c r="L11" s="84">
+        <v>1442.1755840999999</v>
+      </c>
+      <c r="M11" s="84">
+        <v>46.742037949999997</v>
+      </c>
+      <c r="N11" s="84">
+        <v>46.818081589999998</v>
+      </c>
+      <c r="O11" s="84">
+        <v>95.441695690000003</v>
+      </c>
+    </row>
+    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="87" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="84">
         <v>3981.3687</v>
       </c>
-      <c r="D12" s="197" t="n">
+      <c r="D12" s="84">
         <v>2606.6758</v>
       </c>
-      <c r="E12" s="197" t="n">
+      <c r="E12" s="84">
         <v>1374.6929</v>
       </c>
-      <c r="F12" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G12" s="197" t="n">
+      <c r="F12" s="84">
+        <v>311510.70179114718</v>
+      </c>
+      <c r="G12" s="84">
         <v>112439.17779</v>
       </c>
-      <c r="H12" s="197" t="n">
+      <c r="H12" s="84">
         <v>7434.71243013</v>
       </c>
-      <c r="I12" s="197" t="n">
+      <c r="I12" s="84">
         <v>1972.350085</v>
       </c>
-      <c r="J12" s="197" t="n">
+      <c r="J12" s="84">
         <v>2892.0498312</v>
       </c>
-      <c r="K12" s="197" t="n">
-[...2 lines deleted...]
-      <c r="L12" s="197" t="n">
+      <c r="K12" s="84">
+        <v>849.37373669999999</v>
+      </c>
+      <c r="L12" s="84">
         <v>1526.9203324</v>
       </c>
-      <c r="M12" s="197" t="n">
-[...33 lines deleted...]
-      <c r="I13" s="197" t="n">
+      <c r="M12" s="84">
+        <v>48.741886649999998</v>
+      </c>
+      <c r="N12" s="84">
+        <v>48.279303339999998</v>
+      </c>
+      <c r="O12" s="84">
+        <v>96.997254839999997</v>
+      </c>
+    </row>
+    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="87" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="84">
+        <v>3980.6289000000002</v>
+      </c>
+      <c r="D13" s="84">
+        <v>2605.8225000000002</v>
+      </c>
+      <c r="E13" s="84">
+        <v>1374.8063999999999</v>
+      </c>
+      <c r="F13" s="84">
+        <v>312479.81326433399</v>
+      </c>
+      <c r="G13" s="84">
+        <v>92298.778349999993</v>
+      </c>
+      <c r="H13" s="84">
+        <v>7013.2387552999999</v>
+      </c>
+      <c r="I13" s="84">
         <v>1945.3702251</v>
       </c>
-      <c r="J13" s="197" t="n">
-[...2 lines deleted...]
-      <c r="K13" s="197" t="n">
+      <c r="J13" s="84">
+        <v>2677.8125009999999</v>
+      </c>
+      <c r="K13" s="84">
         <v>761.7628277</v>
       </c>
-      <c r="L13" s="197" t="n">
-[...24 lines deleted...]
-      <c r="E14" s="197" t="n">
+      <c r="L13" s="84">
+        <v>1440.6502244999999</v>
+      </c>
+      <c r="M13" s="84">
+        <v>45.704539850000003</v>
+      </c>
+      <c r="N13" s="84">
+        <v>48.416430089999999</v>
+      </c>
+      <c r="O13" s="84">
+        <v>93.522007060000007</v>
+      </c>
+    </row>
+    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="87" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="84">
+        <v>3982.3126999999999</v>
+      </c>
+      <c r="D14" s="84">
+        <v>2607.1078000000002</v>
+      </c>
+      <c r="E14" s="84">
         <v>1375.2049</v>
       </c>
-      <c r="F14" s="197" t="n">
+      <c r="F14" s="84">
         <v>318099.562818231</v>
       </c>
-      <c r="G14" s="197" t="n">
-[...14 lines deleted...]
-      <c r="L14" s="197" t="n">
+      <c r="G14" s="84">
+        <v>86179.317620000002</v>
+      </c>
+      <c r="H14" s="84">
+        <v>7189.7191434099996</v>
+      </c>
+      <c r="I14" s="84">
+        <v>1877.5572314000001</v>
+      </c>
+      <c r="J14" s="84">
+        <v>2821.5746153999999</v>
+      </c>
+      <c r="K14" s="84">
+        <v>807.44987600000002</v>
+      </c>
+      <c r="L14" s="84">
         <v>1492.2478589</v>
       </c>
-      <c r="M14" s="197" t="n">
-[...21 lines deleted...]
-      <c r="E15" s="197" t="n">
+      <c r="M14" s="84">
+        <v>48.374497499999997</v>
+      </c>
+      <c r="N14" s="84">
+        <v>46.195095440000003</v>
+      </c>
+      <c r="O14" s="84">
+        <v>96.319968770000003</v>
+      </c>
+    </row>
+    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="87" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="84">
+        <v>3983.6610999999998</v>
+      </c>
+      <c r="D15" s="84">
+        <v>2608.1448999999998</v>
+      </c>
+      <c r="E15" s="84">
         <v>1375.5162</v>
       </c>
-      <c r="F15" s="197" t="n">
-[...8 lines deleted...]
-      <c r="I15" s="197" t="n">
+      <c r="F15" s="84">
+        <v>318121.81915199582</v>
+      </c>
+      <c r="G15" s="84">
+        <v>85511.731069999994</v>
+      </c>
+      <c r="H15" s="84">
+        <v>7497.7865563599998</v>
+      </c>
+      <c r="I15" s="84">
         <v>1947.101666</v>
       </c>
-      <c r="J15" s="197" t="n">
-[...14 lines deleted...]
-      <c r="O15" s="197" t="n">
+      <c r="J15" s="84">
+        <v>2947.0144331000001</v>
+      </c>
+      <c r="K15" s="84">
+        <v>834.60504209999999</v>
+      </c>
+      <c r="L15" s="84">
+        <v>1573.9352363999999</v>
+      </c>
+      <c r="M15" s="84">
+        <v>50.991892049999997</v>
+      </c>
+      <c r="N15" s="84">
+        <v>47.278188970000002</v>
+      </c>
+      <c r="O15" s="84">
         <v>96.86009774</v>
       </c>
     </row>
-    <row r="16" ht="15" customHeight="1" s="193">
-[...216 lines deleted...]
-      <c r="D25" s="197" t="n">
+    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="87" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="84">
+        <v>3985.1904</v>
+      </c>
+      <c r="D16" s="84">
+        <v>2611.5702999999999</v>
+      </c>
+      <c r="E16" s="84">
+        <v>1373.6201000000001</v>
+      </c>
+      <c r="F16" s="84">
+        <v>318018.50894077017</v>
+      </c>
+      <c r="G16" s="84">
+        <v>84421.029810000007</v>
+      </c>
+      <c r="H16" s="84">
+        <v>7190.2912301799997</v>
+      </c>
+      <c r="I16" s="84">
+        <v>1863.7703082</v>
+      </c>
+      <c r="J16" s="84">
+        <v>2840.8372457999999</v>
+      </c>
+      <c r="K16" s="84">
+        <v>770.07672820000005</v>
+      </c>
+      <c r="L16" s="84">
+        <v>1527.1510443</v>
+      </c>
+      <c r="M16" s="84">
+        <v>47.96197815</v>
+      </c>
+      <c r="N16" s="84">
+        <v>46.390198009999999</v>
+      </c>
+      <c r="O16" s="84">
+        <v>94.103727520000007</v>
+      </c>
+    </row>
+    <row r="17" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="87" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="84">
+        <v>3984.5565999999999</v>
+      </c>
+      <c r="D17" s="84">
+        <v>2613.0893999999998</v>
+      </c>
+      <c r="E17" s="84">
+        <v>1371.4672</v>
+      </c>
+      <c r="F17" s="84">
+        <v>317931.75809446088</v>
+      </c>
+      <c r="G17" s="84">
+        <v>122078.81508</v>
+      </c>
+      <c r="H17" s="84">
+        <v>7655.4331390500001</v>
+      </c>
+      <c r="I17" s="84">
+        <v>1915.7077420999999</v>
+      </c>
+      <c r="J17" s="84">
+        <v>2985.9735547999999</v>
+      </c>
+      <c r="K17" s="84">
+        <v>838.38601029999995</v>
+      </c>
+      <c r="L17" s="84">
+        <v>1717.5056614</v>
+      </c>
+      <c r="M17" s="84">
+        <v>50.610154250000001</v>
+      </c>
+      <c r="N17" s="84">
+        <v>46.336921500000003</v>
+      </c>
+      <c r="O17" s="84">
+        <v>100.9130947</v>
+      </c>
+    </row>
+    <row r="18" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="87"/>
+      <c r="C18" s="84"/>
+      <c r="D18" s="84"/>
+      <c r="E18" s="84"/>
+      <c r="F18" s="84"/>
+      <c r="G18" s="84"/>
+      <c r="H18" s="84"/>
+      <c r="I18" s="84"/>
+      <c r="J18" s="84"/>
+      <c r="K18" s="84"/>
+      <c r="L18" s="84"/>
+      <c r="M18" s="84"/>
+      <c r="N18" s="84"/>
+      <c r="O18" s="84"/>
+    </row>
+    <row r="19" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="87"/>
+      <c r="C19" s="84"/>
+      <c r="D19" s="84"/>
+      <c r="E19" s="84"/>
+      <c r="F19" s="84"/>
+      <c r="G19" s="84"/>
+      <c r="H19" s="84"/>
+      <c r="I19" s="84"/>
+      <c r="J19" s="84"/>
+      <c r="K19" s="84"/>
+      <c r="L19" s="84"/>
+      <c r="M19" s="84"/>
+      <c r="N19" s="84"/>
+      <c r="O19" s="84"/>
+    </row>
+    <row r="20" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="88"/>
+      <c r="C20" s="89"/>
+      <c r="D20" s="89"/>
+      <c r="E20" s="89"/>
+      <c r="F20" s="89"/>
+      <c r="G20" s="89"/>
+      <c r="H20" s="89"/>
+      <c r="I20" s="89"/>
+      <c r="J20" s="89"/>
+      <c r="K20" s="89"/>
+      <c r="L20" s="89"/>
+      <c r="M20" s="89"/>
+      <c r="N20" s="89"/>
+      <c r="O20" s="89"/>
+    </row>
+    <row r="21" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="22" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="3"/>
+      <c r="C22" s="131" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="132"/>
+      <c r="E22" s="132"/>
+      <c r="F22" s="132"/>
+      <c r="G22" s="132"/>
+      <c r="H22" s="132"/>
+      <c r="I22" s="132"/>
+      <c r="J22" s="132"/>
+      <c r="K22" s="133"/>
+      <c r="L22" s="134" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="23" spans="2:15" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="4"/>
+      <c r="C23" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="H23" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="J23" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="L23" s="135"/>
+    </row>
+    <row r="24" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="9"/>
+      <c r="C24" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="I24" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="J24" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="K24" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="L24" s="10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="83" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="84">
+        <v>65280.186795360001</v>
+      </c>
+      <c r="D25" s="84">
         <v>19022.66458013</v>
       </c>
-      <c r="E25" s="197" t="n">
-[...5 lines deleted...]
-      <c r="G25" s="197" t="n">
+      <c r="E25" s="84">
+        <v>25751.251614000001</v>
+      </c>
+      <c r="F25" s="84">
+        <v>6288.9283720499998</v>
+      </c>
+      <c r="G25" s="84">
         <v>12620.85179237</v>
       </c>
-      <c r="H25" s="197" t="n">
-[...5 lines deleted...]
-      <c r="J25" s="197" t="n">
+      <c r="H25" s="84">
+        <v>314.31056553000002</v>
+      </c>
+      <c r="I25" s="84">
+        <v>169.79812899000001</v>
+      </c>
+      <c r="J25" s="84">
         <v>317.66531741</v>
       </c>
-      <c r="K25" s="197" t="n">
-[...15 lines deleted...]
-      <c r="D26" s="197" t="n">
+      <c r="K25" s="84">
+        <v>794.71642487999998</v>
+      </c>
+      <c r="L25" s="84">
+        <v>5795.2856804900002</v>
+      </c>
+    </row>
+    <row r="26" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="83" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="84">
+        <v>66374.261655299997</v>
+      </c>
+      <c r="D26" s="84">
         <v>19797.99908075</v>
       </c>
-      <c r="E26" s="197" t="n">
+      <c r="E26" s="84">
         <v>25327.75774832</v>
       </c>
-      <c r="F26" s="197" t="n">
-[...82 lines deleted...]
-      <c r="I28" s="197" t="n">
+      <c r="F26" s="84">
+        <v>6569.5046540599997</v>
+      </c>
+      <c r="G26" s="84">
+        <v>13036.723913960001</v>
+      </c>
+      <c r="H26" s="84">
+        <v>364.72425953999999</v>
+      </c>
+      <c r="I26" s="84">
+        <v>169.99112296000001</v>
+      </c>
+      <c r="J26" s="84">
+        <v>315.17772588000003</v>
+      </c>
+      <c r="K26" s="84">
+        <v>792.38314982999998</v>
+      </c>
+      <c r="L26" s="84">
+        <v>6057.1324411100004</v>
+      </c>
+    </row>
+    <row r="27" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B27" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="86">
+        <v>51379.114636680002</v>
+      </c>
+      <c r="D27" s="86">
+        <v>15346.310555190001</v>
+      </c>
+      <c r="E27" s="86">
+        <v>19352.329414389998</v>
+      </c>
+      <c r="F27" s="86">
+        <v>5160.4268168199997</v>
+      </c>
+      <c r="G27" s="86">
+        <v>10259.9744725</v>
+      </c>
+      <c r="H27" s="86">
+        <v>317.80978069000003</v>
+      </c>
+      <c r="I27" s="86">
+        <v>127.91945114000001</v>
+      </c>
+      <c r="J27" s="86">
+        <v>214.62200203</v>
+      </c>
+      <c r="K27" s="86">
+        <v>599.72214392000001</v>
+      </c>
+      <c r="L27" s="86">
+        <v>4774.2969471699998</v>
+      </c>
+    </row>
+    <row r="28" spans="2:15" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="87" t="s">
+        <v>22</v>
+      </c>
+      <c r="C28" s="84">
+        <v>5567.9676790699996</v>
+      </c>
+      <c r="D28" s="84">
+        <v>1628.6290446600001</v>
+      </c>
+      <c r="E28" s="84">
+        <v>2111.3738524999999</v>
+      </c>
+      <c r="F28" s="84">
+        <v>571.37375924000003</v>
+      </c>
+      <c r="G28" s="84">
+        <v>1124.9419784500001</v>
+      </c>
+      <c r="H28" s="84">
+        <v>33.036574590000001</v>
+      </c>
+      <c r="I28" s="84">
         <v>13.61758566</v>
       </c>
-      <c r="J28" s="197" t="n">
-[...5 lines deleted...]
-      <c r="L28" s="197" t="n">
+      <c r="J28" s="84">
+        <v>26.538575909999999</v>
+      </c>
+      <c r="K28" s="84">
+        <v>58.456308059999998</v>
+      </c>
+      <c r="L28" s="84">
         <v>508.20673223</v>
       </c>
     </row>
-    <row r="29" ht="15" customHeight="1" s="193">
-[...14 lines deleted...]
-      <c r="F29" s="197" t="n">
+    <row r="29" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="87" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="84">
+        <v>5556.2969539699998</v>
+      </c>
+      <c r="D29" s="84">
+        <v>1666.6165343499999</v>
+      </c>
+      <c r="E29" s="84">
+        <v>2113.6513808999998</v>
+      </c>
+      <c r="F29" s="84">
         <v>550.31771956</v>
       </c>
-      <c r="G29" s="197" t="n">
-[...5 lines deleted...]
-      <c r="I29" s="197" t="n">
+      <c r="G29" s="84">
+        <v>1087.6985274199999</v>
+      </c>
+      <c r="H29" s="84">
+        <v>34.198566999999997</v>
+      </c>
+      <c r="I29" s="84">
         <v>14.14142489</v>
       </c>
-      <c r="J29" s="197" t="n">
-[...5 lines deleted...]
-      <c r="L29" s="197" t="n">
+      <c r="J29" s="84">
+        <v>24.543315669999998</v>
+      </c>
+      <c r="K29" s="84">
+        <v>65.129484180000006</v>
+      </c>
+      <c r="L29" s="84">
         <v>519.26699263</v>
       </c>
     </row>
-    <row r="30" ht="15" customHeight="1" s="193">
-[...17 lines deleted...]
-      <c r="G30" s="197" t="n">
+    <row r="30" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="87" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="84">
+        <v>5629.8594190000003</v>
+      </c>
+      <c r="D30" s="84">
+        <v>1700.3478049400001</v>
+      </c>
+      <c r="E30" s="84">
+        <v>2123.1100254799999</v>
+      </c>
+      <c r="F30" s="84">
+        <v>584.28466622999997</v>
+      </c>
+      <c r="G30" s="84">
         <v>1081.37402486</v>
       </c>
-      <c r="H30" s="197" t="n">
-[...5 lines deleted...]
-      <c r="J30" s="197" t="n">
+      <c r="H30" s="84">
+        <v>34.498597789999998</v>
+      </c>
+      <c r="I30" s="84">
+        <v>14.271873129999999</v>
+      </c>
+      <c r="J30" s="84">
         <v>24.57301949</v>
       </c>
-      <c r="K30" s="197" t="n">
-[...12 lines deleted...]
-      <c r="C31" s="197" t="n">
+      <c r="K30" s="84">
+        <v>67.399407080000003</v>
+      </c>
+      <c r="L30" s="84">
+        <v>493.22702853999999</v>
+      </c>
+    </row>
+    <row r="31" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="87" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="84">
         <v>5857.48691555</v>
       </c>
-      <c r="D31" s="197" t="n">
-[...14 lines deleted...]
-      <c r="I31" s="197" t="n">
+      <c r="D31" s="84">
+        <v>1771.5412744299999</v>
+      </c>
+      <c r="E31" s="84">
+        <v>2191.8346059599999</v>
+      </c>
+      <c r="F31" s="84">
+        <v>603.46513144999994</v>
+      </c>
+      <c r="G31" s="84">
+        <v>1146.9518072400001</v>
+      </c>
+      <c r="H31" s="84">
+        <v>35.995233679999998</v>
+      </c>
+      <c r="I31" s="84">
         <v>14.7182052</v>
       </c>
-      <c r="J31" s="197" t="n">
-[...21 lines deleted...]
-      <c r="E32" s="197" t="n">
+      <c r="J31" s="84">
+        <v>24.479564660000001</v>
+      </c>
+      <c r="K31" s="84">
+        <v>68.501092929999999</v>
+      </c>
+      <c r="L31" s="84">
+        <v>542.25698356999999</v>
+      </c>
+    </row>
+    <row r="32" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="87" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="84">
+        <v>5534.3993937100004</v>
+      </c>
+      <c r="D32" s="84">
+        <v>1744.2216622000001</v>
+      </c>
+      <c r="E32" s="84">
         <v>2030.27130124</v>
       </c>
-      <c r="F32" s="197" t="n">
-[...2 lines deleted...]
-      <c r="G32" s="197" t="n">
+      <c r="F32" s="84">
+        <v>541.39723560000004</v>
+      </c>
+      <c r="G32" s="84">
         <v>1082.24118211</v>
       </c>
-      <c r="H32" s="197" t="n">
-[...2 lines deleted...]
-      <c r="I32" s="197" t="n">
+      <c r="H32" s="84">
+        <v>33.783604420000003</v>
+      </c>
+      <c r="I32" s="84">
         <v>14.66235165</v>
       </c>
-      <c r="J32" s="197" t="n">
-[...24 lines deleted...]
-      <c r="F33" s="197" t="n">
+      <c r="J32" s="84">
+        <v>21.779003190000001</v>
+      </c>
+      <c r="K32" s="84">
+        <v>66.043053299999997</v>
+      </c>
+      <c r="L32" s="84">
+        <v>486.90854991999998</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="87" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="84">
+        <v>5660.8266926899996</v>
+      </c>
+      <c r="D33" s="84">
+        <v>1686.3535408600001</v>
+      </c>
+      <c r="E33" s="84">
+        <v>2139.3559760799999</v>
+      </c>
+      <c r="F33" s="84">
         <v>573.73622616</v>
       </c>
-      <c r="G33" s="197" t="n">
+      <c r="G33" s="84">
         <v>1121.60853615</v>
       </c>
-      <c r="H33" s="197" t="n">
-[...30 lines deleted...]
-      <c r="F34" s="197" t="n">
+      <c r="H33" s="84">
+        <v>35.714120340000001</v>
+      </c>
+      <c r="I33" s="84">
+        <v>14.017682369999999</v>
+      </c>
+      <c r="J33" s="84">
+        <v>22.012162490000001</v>
+      </c>
+      <c r="K33" s="84">
+        <v>68.028448240000003</v>
+      </c>
+      <c r="L33" s="84">
+        <v>561.06196207000005</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="87" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="84">
+        <v>5907.3905496799998</v>
+      </c>
+      <c r="D34" s="84">
+        <v>1749.8677948100001</v>
+      </c>
+      <c r="E34" s="84">
+        <v>2236.3189074500001</v>
+      </c>
+      <c r="F34" s="84">
         <v>592.96534377</v>
       </c>
-      <c r="G34" s="197" t="n">
+      <c r="G34" s="84">
         <v>1183.15686426</v>
       </c>
-      <c r="H34" s="197" t="n">
-[...2 lines deleted...]
-      <c r="I34" s="197" t="n">
+      <c r="H34" s="84">
+        <v>37.694967800000001</v>
+      </c>
+      <c r="I34" s="84">
         <v>14.3244317</v>
       </c>
-      <c r="J34" s="197" t="n">
-[...394 lines deleted...]
-      <c r="I51" s="204" t="n">
+      <c r="J34" s="84">
+        <v>24.651014610000001</v>
+      </c>
+      <c r="K34" s="84">
+        <v>68.411225279999996</v>
+      </c>
+      <c r="L34" s="84">
+        <v>599.15886021999995</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="87" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" s="84">
+        <v>5645.2307372400001</v>
+      </c>
+      <c r="D35" s="84">
+        <v>1674.27425494</v>
+      </c>
+      <c r="E35" s="84">
+        <v>2144.5201030500002</v>
+      </c>
+      <c r="F35" s="84">
+        <v>547.03374639000003</v>
+      </c>
+      <c r="G35" s="84">
+        <v>1141.8513688999999</v>
+      </c>
+      <c r="H35" s="84">
+        <v>35.438784570000003</v>
+      </c>
+      <c r="I35" s="84">
+        <v>14.10867563</v>
+      </c>
+      <c r="J35" s="84">
+        <v>21.537614139999999</v>
+      </c>
+      <c r="K35" s="84">
+        <v>66.466189619999994</v>
+      </c>
+      <c r="L35" s="84">
+        <v>503.55387694000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="87" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="84">
+        <v>6019.6562957699998</v>
+      </c>
+      <c r="D36" s="84">
+        <v>1724.458644</v>
+      </c>
+      <c r="E36" s="84">
+        <v>2261.8932617300002</v>
+      </c>
+      <c r="F36" s="84">
+        <v>595.85298841999997</v>
+      </c>
+      <c r="G36" s="84">
+        <v>1290.1501831099999</v>
+      </c>
+      <c r="H36" s="84">
+        <v>37.449330500000002</v>
+      </c>
+      <c r="I36" s="84">
+        <v>14.05722091</v>
+      </c>
+      <c r="J36" s="84">
+        <v>24.507731870000001</v>
+      </c>
+      <c r="K36" s="84">
+        <v>71.286935229999997</v>
+      </c>
+      <c r="L36" s="84">
+        <v>560.65596104999997</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="87"/>
+      <c r="C37" s="84"/>
+      <c r="D37" s="84"/>
+      <c r="E37" s="84"/>
+      <c r="F37" s="84"/>
+      <c r="G37" s="84"/>
+      <c r="H37" s="84"/>
+      <c r="I37" s="84"/>
+      <c r="J37" s="84"/>
+      <c r="K37" s="84"/>
+      <c r="L37" s="84"/>
+    </row>
+    <row r="38" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="87"/>
+      <c r="C38" s="84"/>
+      <c r="D38" s="84"/>
+      <c r="E38" s="84"/>
+      <c r="F38" s="84"/>
+      <c r="G38" s="84"/>
+      <c r="H38" s="84"/>
+      <c r="I38" s="84"/>
+      <c r="J38" s="84"/>
+      <c r="K38" s="84"/>
+      <c r="L38" s="84"/>
+    </row>
+    <row r="39" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="88"/>
+      <c r="C39" s="89"/>
+      <c r="D39" s="89"/>
+      <c r="E39" s="89"/>
+      <c r="F39" s="89"/>
+      <c r="G39" s="89"/>
+      <c r="H39" s="89"/>
+      <c r="I39" s="89"/>
+      <c r="J39" s="89"/>
+      <c r="K39" s="89"/>
+      <c r="L39" s="89"/>
+    </row>
+    <row r="40" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="41" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C41" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="12"/>
+      <c r="I41" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="J41" s="12"/>
+    </row>
+    <row r="42" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C42" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="J42" s="12"/>
+    </row>
+    <row r="43" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="13"/>
+      <c r="C43" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="13"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
+      <c r="N43" s="13"/>
+      <c r="O43" s="13"/>
+      <c r="P43" s="13"/>
+      <c r="Q43" s="13"/>
+    </row>
+    <row r="44" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="13"/>
+      <c r="C44" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44" s="13"/>
+      <c r="E44" s="13"/>
+      <c r="F44" s="13"/>
+      <c r="G44" s="13"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="J44" s="13"/>
+      <c r="K44" s="13"/>
+      <c r="L44" s="13"/>
+      <c r="M44" s="13"/>
+      <c r="N44" s="13"/>
+      <c r="O44" s="13"/>
+      <c r="P44" s="13"/>
+      <c r="Q44" s="13"/>
+    </row>
+    <row r="45" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="13"/>
+      <c r="C45" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="15"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="13"/>
+      <c r="L45" s="13"/>
+      <c r="M45" s="13"/>
+      <c r="N45" s="13"/>
+      <c r="O45" s="13"/>
+      <c r="P45" s="13"/>
+      <c r="Q45" s="13"/>
+    </row>
+    <row r="46" spans="1:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="80"/>
+      <c r="C46" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" s="1"/>
+      <c r="O46" s="1"/>
+      <c r="P46" s="80"/>
+      <c r="Q46" s="80"/>
+    </row>
+    <row r="47" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="48" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="3"/>
+      <c r="C48" s="131" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="132"/>
+      <c r="E48" s="132"/>
+      <c r="F48" s="132"/>
+      <c r="G48" s="133"/>
+      <c r="H48" s="131" t="s">
+        <v>2</v>
+      </c>
+      <c r="I48" s="132"/>
+      <c r="J48" s="132"/>
+      <c r="K48" s="132"/>
+      <c r="L48" s="132"/>
+      <c r="M48" s="132"/>
+      <c r="N48" s="132"/>
+      <c r="O48" s="133"/>
+    </row>
+    <row r="49" spans="2:15" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4"/>
+      <c r="C49" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="J49" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="K49" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="L49" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="M49" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="N49" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="O49" s="8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="9"/>
+      <c r="C50" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F50" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G50" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H50" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="I50" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="J50" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="K50" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="L50" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M50" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="N50" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="O50" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="51" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="83" t="s">
+        <v>19</v>
+      </c>
+      <c r="C51" s="90">
+        <v>-0.92731238357429435</v>
+      </c>
+      <c r="D51" s="90">
+        <v>0.24511570009079139</v>
+      </c>
+      <c r="E51" s="90">
+        <v>-2.9156127885573908</v>
+      </c>
+      <c r="F51" s="90">
+        <v>1.9613165613295001</v>
+      </c>
+      <c r="G51" s="90">
+        <v>2.3238723330163218</v>
+      </c>
+      <c r="H51" s="90">
+        <v>2.0770460084470028</v>
+      </c>
+      <c r="I51" s="90">
         <v>2.572697049151691</v>
       </c>
-      <c r="J51" s="204" t="n">
-[...8 lines deleted...]
-      <c r="M51" s="204" t="n">
+      <c r="J51" s="90">
+        <v>-0.90808738726933169</v>
+      </c>
+      <c r="K51" s="90">
+        <v>1.3288980003260631</v>
+      </c>
+      <c r="L51" s="90">
+        <v>8.1754997352771763</v>
+      </c>
+      <c r="M51" s="90">
         <v>15.26111646122888</v>
       </c>
-      <c r="N51" s="204" t="n">
-[...2 lines deleted...]
-      <c r="O51" s="204" t="n">
+      <c r="N51" s="90">
+        <v>0.87944420454495686</v>
+      </c>
+      <c r="O51" s="90">
         <v>1.305270707691355</v>
       </c>
     </row>
-    <row r="52" ht="15" customHeight="1" s="193">
-[...11 lines deleted...]
-      <c r="E52" s="204" t="n">
+    <row r="52" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="83" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0.22660882633352639</v>
+      </c>
+      <c r="D52" s="90">
+        <v>1.7468038596381641</v>
+      </c>
+      <c r="E52" s="90">
         <v>-2.435396531462664</v>
       </c>
-      <c r="F52" s="204" t="n">
-[...5 lines deleted...]
-      <c r="H52" s="204" t="n">
+      <c r="F52" s="90">
+        <v>1.6231507784928529</v>
+      </c>
+      <c r="G52" s="90">
+        <v>3.6250100438015052</v>
+      </c>
+      <c r="H52" s="90">
         <v>1.493673586445657</v>
       </c>
-      <c r="I52" s="204" t="n">
+      <c r="I52" s="90">
         <v>3.770076816060695</v>
       </c>
-      <c r="J52" s="204" t="n">
-[...5 lines deleted...]
-      <c r="L52" s="204" t="n">
+      <c r="J52" s="90">
+        <v>-1.6551020154377261</v>
+      </c>
+      <c r="K52" s="90">
+        <v>4.4789370675156936</v>
+      </c>
+      <c r="L52" s="90">
         <v>3.081007593506726</v>
       </c>
-      <c r="M52" s="204" t="n">
-[...96 lines deleted...]
-      <c r="F54" s="204" t="n">
+      <c r="M52" s="90">
+        <v>16.154599314591881</v>
+      </c>
+      <c r="N52" s="90">
+        <v>4.0180074162483699</v>
+      </c>
+      <c r="O52" s="90">
+        <v>-0.26902548413374222</v>
+      </c>
+    </row>
+    <row r="53" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B53" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="C53" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="D53" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="E53" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="F53" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="G53" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="H53" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="I53" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="J53" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="K53" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="L53" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="M53" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="N53" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="O53" s="91" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="54" spans="2:15" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="87" t="s">
+        <v>22</v>
+      </c>
+      <c r="C54" s="90">
+        <v>0.48459753642801912</v>
+      </c>
+      <c r="D54" s="90">
+        <v>2.0377625863838791</v>
+      </c>
+      <c r="E54" s="90">
+        <v>-2.3162802695515938</v>
+      </c>
+      <c r="F54" s="90">
         <v>1.622969383573688</v>
       </c>
-      <c r="G54" s="204" t="n">
+      <c r="G54" s="90">
         <v>4.254888940322167</v>
       </c>
-      <c r="H54" s="204" t="n">
-[...14 lines deleted...]
-      <c r="M54" s="204" t="n">
+      <c r="H54" s="90">
+        <v>4.0115289641298384</v>
+      </c>
+      <c r="I54" s="90">
+        <v>3.7548038428511372</v>
+      </c>
+      <c r="J54" s="90">
+        <v>2.0909459240701169</v>
+      </c>
+      <c r="K54" s="90">
+        <v>5.3505786822985391</v>
+      </c>
+      <c r="L54" s="90">
+        <v>7.0983697657731328</v>
+      </c>
+      <c r="M54" s="90">
         <v>15.43414926220346</v>
       </c>
-      <c r="N54" s="204" t="n">
+      <c r="N54" s="90">
         <v>7.195069005812285</v>
       </c>
-      <c r="O54" s="204" t="n">
+      <c r="O54" s="90">
         <v>1.132520046688605</v>
       </c>
     </row>
-    <row r="55" ht="15" customHeight="1" s="193">
-[...8 lines deleted...]
-      <c r="D55" s="204" t="n">
+    <row r="55" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="87" t="s">
+        <v>23</v>
+      </c>
+      <c r="C55" s="90">
+        <v>0.54697443047443695</v>
+      </c>
+      <c r="D55" s="90">
         <v>2.03571308848014</v>
       </c>
-      <c r="E55" s="204" t="n">
-[...48 lines deleted...]
-      <c r="F56" s="204" t="n">
+      <c r="E55" s="90">
+        <v>-2.1533425869467719</v>
+      </c>
+      <c r="F55" s="90">
+        <v>1.6505168248534201</v>
+      </c>
+      <c r="G55" s="90">
+        <v>4.0131166845730304</v>
+      </c>
+      <c r="H55" s="90">
+        <v>3.2569788858622348</v>
+      </c>
+      <c r="I55" s="90">
+        <v>2.9461036166492791</v>
+      </c>
+      <c r="J55" s="90">
+        <v>0.84137030961220716</v>
+      </c>
+      <c r="K55" s="90">
+        <v>6.8109079138532236</v>
+      </c>
+      <c r="L55" s="90">
+        <v>6.3439453854054504</v>
+      </c>
+      <c r="M55" s="90">
+        <v>16.169216280697771</v>
+      </c>
+      <c r="N55" s="90">
+        <v>7.6140031093043268</v>
+      </c>
+      <c r="O55" s="90">
+        <v>0.52740543465426182</v>
+      </c>
+    </row>
+    <row r="56" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="87" t="s">
+        <v>24</v>
+      </c>
+      <c r="C56" s="90">
+        <v>0.56910659285125409</v>
+      </c>
+      <c r="D56" s="90">
+        <v>2.0271245246390821</v>
+      </c>
+      <c r="E56" s="90">
+        <v>-2.0828950061829952</v>
+      </c>
+      <c r="F56" s="90">
         <v>1.683040544801091</v>
       </c>
-      <c r="G56" s="204" t="n">
-[...11 lines deleted...]
-      <c r="K56" s="204" t="n">
+      <c r="G56" s="90">
+        <v>4.2564062227224166</v>
+      </c>
+      <c r="H56" s="90">
+        <v>4.7156846996006108</v>
+      </c>
+      <c r="I56" s="90">
+        <v>5.1846969580882174</v>
+      </c>
+      <c r="J56" s="90">
+        <v>3.4230864851644691</v>
+      </c>
+      <c r="K56" s="90">
         <v>4.152231101088609</v>
       </c>
-      <c r="L56" s="204" t="n">
-[...5 lines deleted...]
-      <c r="N56" s="204" t="n">
+      <c r="L56" s="90">
+        <v>6.6900783682978329</v>
+      </c>
+      <c r="M56" s="90">
+        <v>22.030667157396181</v>
+      </c>
+      <c r="N56" s="90">
         <v>3.647237887492528</v>
       </c>
-      <c r="O56" s="204" t="n">
-[...18 lines deleted...]
-      <c r="F57" s="204" t="n">
+      <c r="O56" s="90">
+        <v>2.8497822142990779</v>
+      </c>
+    </row>
+    <row r="57" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="87" t="s">
+        <v>25</v>
+      </c>
+      <c r="C57" s="90">
+        <v>0.54481606889204948</v>
+      </c>
+      <c r="D57" s="90">
+        <v>1.9988429302234489</v>
+      </c>
+      <c r="E57" s="90">
+        <v>-2.1014575115140159</v>
+      </c>
+      <c r="F57" s="90">
         <v>1.715160338846939</v>
       </c>
-      <c r="G57" s="204" t="n">
+      <c r="G57" s="90">
         <v>3.844369155599527</v>
       </c>
-      <c r="H57" s="204" t="n">
+      <c r="H57" s="90">
         <v>1.872532382962286</v>
       </c>
-      <c r="I57" s="204" t="n">
-[...5 lines deleted...]
-      <c r="K57" s="204" t="n">
+      <c r="I57" s="90">
+        <v>3.7700997337650159</v>
+      </c>
+      <c r="J57" s="90">
+        <v>-0.83909716408074897</v>
+      </c>
+      <c r="K57" s="90">
         <v>3.470373217184453</v>
       </c>
-      <c r="L57" s="204" t="n">
-[...24 lines deleted...]
-      <c r="E58" s="204" t="n">
+      <c r="L57" s="90">
+        <v>3.3497238905602131</v>
+      </c>
+      <c r="M57" s="90">
+        <v>19.150693655274981</v>
+      </c>
+      <c r="N57" s="90">
+        <v>3.5921579737014908</v>
+      </c>
+      <c r="O57" s="90">
+        <v>2.0913454367120821</v>
+      </c>
+    </row>
+    <row r="58" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="87" t="s">
+        <v>26</v>
+      </c>
+      <c r="C58" s="90">
+        <v>0.49910879200751329</v>
+      </c>
+      <c r="D58" s="90">
+        <v>1.9538441584508219</v>
+      </c>
+      <c r="E58" s="90">
         <v>-2.147297383285145</v>
       </c>
-      <c r="F58" s="204" t="n">
+      <c r="F58" s="90">
         <v>1.7588802584304</v>
       </c>
-      <c r="G58" s="204" t="n">
+      <c r="G58" s="90">
         <v>3.987677908159573</v>
       </c>
-      <c r="H58" s="204" t="n">
+      <c r="H58" s="90">
         <v>1.94578154827174</v>
       </c>
-      <c r="I58" s="204" t="n">
-[...11 lines deleted...]
-      <c r="M58" s="204" t="n">
+      <c r="I58" s="90">
+        <v>2.4198907582338789</v>
+      </c>
+      <c r="J58" s="90">
+        <v>0.51332010910550374</v>
+      </c>
+      <c r="K58" s="90">
+        <v>3.6031971959625668</v>
+      </c>
+      <c r="L58" s="90">
+        <v>3.4975302789752618</v>
+      </c>
+      <c r="M58" s="90">
         <v>15.3915957370555</v>
       </c>
-      <c r="N58" s="204" t="n">
+      <c r="N58" s="90">
         <v>4.266196699688912</v>
       </c>
-      <c r="O58" s="204" t="n">
-[...12 lines deleted...]
-      <c r="D59" s="204" t="n">
+      <c r="O58" s="90">
+        <v>-8.8109704814345413</v>
+      </c>
+    </row>
+    <row r="59" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="87" t="s">
+        <v>27</v>
+      </c>
+      <c r="C59" s="90">
+        <v>0.48587489476558648</v>
+      </c>
+      <c r="D59" s="90">
         <v>1.932309579590985</v>
       </c>
-      <c r="E59" s="204" t="n">
-[...42 lines deleted...]
-      <c r="D60" s="204" t="n">
+      <c r="E59" s="90">
+        <v>-2.1465422886669558</v>
+      </c>
+      <c r="F59" s="90">
+        <v>1.7757146512362201</v>
+      </c>
+      <c r="G59" s="90">
+        <v>4.0933471102995789</v>
+      </c>
+      <c r="H59" s="90">
+        <v>6.7349798132023064</v>
+      </c>
+      <c r="I59" s="90">
+        <v>4.8591047617173082</v>
+      </c>
+      <c r="J59" s="90">
+        <v>6.1462715686953739</v>
+      </c>
+      <c r="K59" s="90">
+        <v>7.3115417174372919</v>
+      </c>
+      <c r="L59" s="90">
+        <v>9.5583913116364432</v>
+      </c>
+      <c r="M59" s="90">
+        <v>18.733722074236471</v>
+      </c>
+      <c r="N59" s="90">
+        <v>3.6989342634605009</v>
+      </c>
+      <c r="O59" s="90">
+        <v>10.056269797421299</v>
+      </c>
+    </row>
+    <row r="60" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="87" t="s">
+        <v>28</v>
+      </c>
+      <c r="C60" s="90">
+        <v>0.27188224824255047</v>
+      </c>
+      <c r="D60" s="90">
         <v>1.529329017953732</v>
       </c>
-      <c r="E60" s="204" t="n">
-[...2 lines deleted...]
-      <c r="F60" s="204" t="n">
+      <c r="E60" s="90">
+        <v>-2.0288304637959662</v>
+      </c>
+      <c r="F60" s="90">
         <v>2.012009007798282</v>
       </c>
-      <c r="G60" s="204" t="n">
-[...2 lines deleted...]
-      <c r="H60" s="204" t="n">
+      <c r="G60" s="90">
+        <v>3.8449188613392491</v>
+      </c>
+      <c r="H60" s="90">
         <v>3.929929673473715</v>
       </c>
-      <c r="I60" s="204" t="n">
+      <c r="I60" s="90">
         <v>3.877582320504005</v>
       </c>
-      <c r="J60" s="204" t="n">
-[...232 lines deleted...]
-      <c r="C70" s="204" t="n">
+      <c r="J60" s="90">
+        <v>2.7590891582604709</v>
+      </c>
+      <c r="K60" s="90">
+        <v>4.0183224443597654</v>
+      </c>
+      <c r="L60" s="90">
+        <v>6.6396437917245521</v>
+      </c>
+      <c r="M60" s="90">
+        <v>20.453148126178789</v>
+      </c>
+      <c r="N60" s="90">
+        <v>3.4241225341530339</v>
+      </c>
+      <c r="O60" s="90">
+        <v>-8.2906754482602238</v>
+      </c>
+    </row>
+    <row r="61" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="87" t="s">
+        <v>29</v>
+      </c>
+      <c r="C61" s="90">
+        <v>0.25498517680738281</v>
+      </c>
+      <c r="D61" s="90">
+        <v>1.5196240916784409</v>
+      </c>
+      <c r="E61" s="90">
+        <v>-2.0645008759951242</v>
+      </c>
+      <c r="F61" s="90">
+        <v>2.0313902533305619</v>
+      </c>
+      <c r="G61" s="90">
+        <v>3.554262511668048</v>
+      </c>
+      <c r="H61" s="90">
+        <v>2.3699164547375622</v>
+      </c>
+      <c r="I61" s="90">
+        <v>0.49400743988766849</v>
+      </c>
+      <c r="J61" s="90">
+        <v>2.3602342985401941</v>
+      </c>
+      <c r="K61" s="90">
+        <v>-0.44584629283130572</v>
+      </c>
+      <c r="L61" s="90">
+        <v>5.34566989666118</v>
+      </c>
+      <c r="M61" s="90">
+        <v>15.49639463254157</v>
+      </c>
+      <c r="N61" s="90">
+        <v>2.7537358947039139</v>
+      </c>
+      <c r="O61" s="90">
+        <v>11.98215759117218</v>
+      </c>
+    </row>
+    <row r="62" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="87" t="s">
+        <v>30</v>
+      </c>
+      <c r="C62" s="90">
+        <v>0.2273867890584691</v>
+      </c>
+      <c r="D62" s="90">
+        <v>1.499511727531339</v>
+      </c>
+      <c r="E62" s="90">
+        <v>-2.1102228849717291</v>
+      </c>
+      <c r="F62" s="90">
+        <v>2.0567482539159179</v>
+      </c>
+      <c r="G62" s="90">
+        <v>2.1601277711244942</v>
+      </c>
+      <c r="H62" s="90">
+        <v>1.856725776322129</v>
+      </c>
+      <c r="I62" s="90">
+        <v>3.0028487764022791</v>
+      </c>
+      <c r="J62" s="90">
+        <v>-0.91687903620015909</v>
+      </c>
+      <c r="K62" s="90">
+        <v>6.6446347326876642</v>
+      </c>
+      <c r="L62" s="90">
+        <v>2.7462338633602359</v>
+      </c>
+      <c r="M62" s="90">
+        <v>19.850577807264159</v>
+      </c>
+      <c r="N62" s="90">
+        <v>1.783695833225589</v>
+      </c>
+      <c r="O62" s="90">
+        <v>4.1214528854463106</v>
+      </c>
+    </row>
+    <row r="63" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="87"/>
+      <c r="C63" s="90"/>
+      <c r="D63" s="90"/>
+      <c r="E63" s="90"/>
+      <c r="F63" s="90"/>
+      <c r="G63" s="90"/>
+      <c r="H63" s="90"/>
+      <c r="I63" s="90"/>
+      <c r="J63" s="90"/>
+      <c r="K63" s="90"/>
+      <c r="L63" s="90"/>
+      <c r="M63" s="90"/>
+      <c r="N63" s="90"/>
+      <c r="O63" s="90"/>
+    </row>
+    <row r="64" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="87"/>
+      <c r="C64" s="90"/>
+      <c r="D64" s="90"/>
+      <c r="E64" s="90"/>
+      <c r="F64" s="90"/>
+      <c r="G64" s="90"/>
+      <c r="H64" s="90"/>
+      <c r="I64" s="90"/>
+      <c r="J64" s="90"/>
+      <c r="K64" s="90"/>
+      <c r="L64" s="90"/>
+      <c r="M64" s="90"/>
+      <c r="N64" s="90"/>
+      <c r="O64" s="90"/>
+    </row>
+    <row r="65" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="88"/>
+      <c r="C65" s="92"/>
+      <c r="D65" s="92"/>
+      <c r="E65" s="92"/>
+      <c r="F65" s="92"/>
+      <c r="G65" s="92"/>
+      <c r="H65" s="92"/>
+      <c r="I65" s="92"/>
+      <c r="J65" s="92"/>
+      <c r="K65" s="92"/>
+      <c r="L65" s="92"/>
+      <c r="M65" s="92"/>
+      <c r="N65" s="92"/>
+      <c r="O65" s="92"/>
+    </row>
+    <row r="66" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="67" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B67" s="3"/>
+      <c r="C67" s="131" t="s">
+        <v>31</v>
+      </c>
+      <c r="D67" s="132"/>
+      <c r="E67" s="132"/>
+      <c r="F67" s="132"/>
+      <c r="G67" s="132"/>
+      <c r="H67" s="132"/>
+      <c r="I67" s="132"/>
+      <c r="J67" s="132"/>
+      <c r="K67" s="133"/>
+      <c r="L67" s="134" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="68" spans="2:15" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B68" s="4"/>
+      <c r="C68" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="H68" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="I68" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="J68" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="K68" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="L68" s="135"/>
+    </row>
+    <row r="69" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B69" s="9"/>
+      <c r="C69" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D69" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F69" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G69" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H69" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="I69" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="J69" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="K69" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="L69" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="70" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B70" s="83" t="s">
+        <v>19</v>
+      </c>
+      <c r="C70" s="90">
         <v>2.388922303524105</v>
       </c>
-      <c r="D70" s="204" t="n">
-[...8 lines deleted...]
-      <c r="G70" s="204" t="n">
+      <c r="D70" s="90">
+        <v>2.9885314034876571</v>
+      </c>
+      <c r="E70" s="90">
+        <v>-0.59000324207184029</v>
+      </c>
+      <c r="F70" s="90">
+        <v>1.3093762468459531</v>
+      </c>
+      <c r="G70" s="90">
         <v>8.352440227718434</v>
       </c>
-      <c r="H70" s="204" t="n">
-[...11 lines deleted...]
-      <c r="L70" s="204" t="n">
+      <c r="H70" s="90">
+        <v>15.447654180254281</v>
+      </c>
+      <c r="I70" s="90">
+        <v>0.76149764232297135</v>
+      </c>
+      <c r="J70" s="90">
+        <v>5.3955003099375931</v>
+      </c>
+      <c r="K70" s="90">
+        <v>1.2959867857452949</v>
+      </c>
+      <c r="L70" s="90">
         <v>1.89481838445683</v>
       </c>
     </row>
-    <row r="71" ht="15" customHeight="1" s="193">
-[...5 lines deleted...]
-      <c r="C71" s="204" t="n">
+    <row r="71" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B71" s="83" t="s">
+        <v>20</v>
+      </c>
+      <c r="C71" s="90">
         <v>1.675967722595066</v>
       </c>
-      <c r="D71" s="204" t="n">
+      <c r="D71" s="90">
         <v>4.075845932908214</v>
       </c>
-      <c r="E71" s="204" t="n">
+      <c r="E71" s="90">
         <v>-1.644556435655975</v>
       </c>
-      <c r="F71" s="204" t="n">
-[...2 lines deleted...]
-      <c r="G71" s="204" t="n">
+      <c r="F71" s="90">
+        <v>4.4614323046986888</v>
+      </c>
+      <c r="G71" s="90">
         <v>3.295119286967759</v>
       </c>
-      <c r="H71" s="204" t="n">
-[...2 lines deleted...]
-      <c r="I71" s="204" t="n">
+      <c r="H71" s="90">
+        <v>16.039452547511701</v>
+      </c>
+      <c r="I71" s="90">
         <v>0.1136608342789019</v>
       </c>
-      <c r="J71" s="204" t="n">
+      <c r="J71" s="90">
         <v>-0.7830856545127175</v>
       </c>
-      <c r="K71" s="204" t="n">
-[...84 lines deleted...]
-      <c r="H73" s="204" t="n">
+      <c r="K71" s="90">
+        <v>-0.29359844303612048</v>
+      </c>
+      <c r="L71" s="90">
+        <v>4.5182718343206929</v>
+      </c>
+    </row>
+    <row r="72" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B72" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="C72" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="D72" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="E72" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="F72" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="G72" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="H72" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="I72" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="J72" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="K72" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="L72" s="91" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="73" spans="2:15" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B73" s="87" t="s">
+        <v>22</v>
+      </c>
+      <c r="C73" s="90">
+        <v>4.0847097140626856</v>
+      </c>
+      <c r="D73" s="90">
+        <v>4.0155801893538996</v>
+      </c>
+      <c r="E73" s="90">
+        <v>2.2707370316156021</v>
+      </c>
+      <c r="F73" s="90">
+        <v>5.3234865287150557</v>
+      </c>
+      <c r="G73" s="90">
+        <v>7.4574280732838591</v>
+      </c>
+      <c r="H73" s="90">
         <v>14.98387939848447</v>
       </c>
-      <c r="I73" s="204" t="n">
-[...5 lines deleted...]
-      <c r="K73" s="204" t="n">
+      <c r="I73" s="90">
+        <v>-0.31150848939254688</v>
+      </c>
+      <c r="J73" s="90">
+        <v>-10.466414887391631</v>
+      </c>
+      <c r="K73" s="90">
         <v>1.119010098017275</v>
       </c>
-      <c r="L73" s="204" t="n">
-[...12 lines deleted...]
-      <c r="D74" s="204" t="n">
+      <c r="L73" s="90">
+        <v>4.4418333342349561</v>
+      </c>
+    </row>
+    <row r="74" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B74" s="87" t="s">
+        <v>23</v>
+      </c>
+      <c r="C74" s="90">
+        <v>3.2397346083530718</v>
+      </c>
+      <c r="D74" s="90">
         <v>3.245319919423995</v>
       </c>
-      <c r="E74" s="204" t="n">
-[...8 lines deleted...]
-      <c r="H74" s="204" t="n">
+      <c r="E74" s="90">
+        <v>0.86691001379093613</v>
+      </c>
+      <c r="F74" s="90">
+        <v>6.7916601359756994</v>
+      </c>
+      <c r="G74" s="90">
+        <v>6.6726217886006136</v>
+      </c>
+      <c r="H74" s="90">
         <v>15.80067325120225</v>
       </c>
-      <c r="I74" s="204" t="n">
-[...2 lines deleted...]
-      <c r="J74" s="204" t="n">
+      <c r="I74" s="90">
+        <v>9.0811155735231991E-2</v>
+      </c>
+      <c r="J74" s="90">
         <v>-14.64698546870072</v>
       </c>
-      <c r="K74" s="204" t="n">
-[...18 lines deleted...]
-      <c r="E75" s="204" t="n">
+      <c r="K74" s="90">
+        <v>0.46801117592547581</v>
+      </c>
+      <c r="L74" s="90">
+        <v>2.3374874026493231</v>
+      </c>
+    </row>
+    <row r="75" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B75" s="87" t="s">
+        <v>24</v>
+      </c>
+      <c r="C75" s="90">
+        <v>4.9963422107044044</v>
+      </c>
+      <c r="D75" s="90">
+        <v>5.6189721156103936</v>
+      </c>
+      <c r="E75" s="90">
         <v>3.669889164618922</v>
       </c>
-      <c r="F75" s="204" t="n">
-[...14 lines deleted...]
-      <c r="K75" s="204" t="n">
+      <c r="F75" s="90">
+        <v>4.2166481335172978</v>
+      </c>
+      <c r="G75" s="90">
+        <v>7.2085357888941344</v>
+      </c>
+      <c r="H75" s="90">
+        <v>21.735113293522328</v>
+      </c>
+      <c r="I75" s="90">
+        <v>0.13061337975068371</v>
+      </c>
+      <c r="J75" s="90">
+        <v>-7.8879053667217427</v>
+      </c>
+      <c r="K75" s="90">
         <v>2.839246114503684</v>
       </c>
-      <c r="L75" s="204" t="n">
-[...33 lines deleted...]
-      <c r="K76" s="204" t="n">
+      <c r="L75" s="90">
+        <v>6.7544815588805918</v>
+      </c>
+    </row>
+    <row r="76" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B76" s="87" t="s">
+        <v>25</v>
+      </c>
+      <c r="C76" s="90">
+        <v>2.2120160094897119</v>
+      </c>
+      <c r="D76" s="90">
+        <v>4.1089114041350916</v>
+      </c>
+      <c r="E76" s="90">
+        <v>-0.58616945126129394</v>
+      </c>
+      <c r="F76" s="90">
+        <v>3.4623052138949548</v>
+      </c>
+      <c r="G76" s="90">
+        <v>3.9698759231803948</v>
+      </c>
+      <c r="H76" s="90">
+        <v>18.729355191229551</v>
+      </c>
+      <c r="I76" s="90">
+        <v>0.33669164743223612</v>
+      </c>
+      <c r="J76" s="90">
+        <v>-5.1637880569958794</v>
+      </c>
+      <c r="K76" s="90">
         <v>2.066104235510549</v>
       </c>
-      <c r="L76" s="204" t="n">
-[...9 lines deleted...]
-      <c r="C77" s="204" t="n">
+      <c r="L76" s="90">
+        <v>6.9483047146881498</v>
+      </c>
+    </row>
+    <row r="77" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B77" s="87" t="s">
+        <v>26</v>
+      </c>
+      <c r="C77" s="90">
         <v>2.07894482033864</v>
       </c>
-      <c r="D77" s="204" t="n">
-[...14 lines deleted...]
-      <c r="I77" s="204" t="n">
+      <c r="D77" s="90">
+        <v>2.6638729801649879</v>
+      </c>
+      <c r="E77" s="90">
+        <v>0.58519680810795283</v>
+      </c>
+      <c r="F77" s="90">
+        <v>3.6086241851898491</v>
+      </c>
+      <c r="G77" s="90">
+        <v>4.0177141093626574</v>
+      </c>
+      <c r="H77" s="90">
+        <v>15.053793413893381</v>
+      </c>
+      <c r="I77" s="90">
         <v>1.027773361258572</v>
       </c>
-      <c r="J77" s="204" t="n">
+      <c r="J77" s="90">
         <v>-12.78882289192226</v>
       </c>
-      <c r="K77" s="204" t="n">
-[...2 lines deleted...]
-      <c r="L77" s="204" t="n">
+      <c r="K77" s="90">
+        <v>-8.8225458634373233</v>
+      </c>
+      <c r="L77" s="90">
         <v>1.621078444352438</v>
       </c>
     </row>
-    <row r="78" ht="15" customHeight="1" s="193">
-[...29 lines deleted...]
-      <c r="K78" s="204" t="n">
+    <row r="78" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B78" s="87" t="s">
+        <v>27</v>
+      </c>
+      <c r="C78" s="90">
+        <v>6.8375408814040286</v>
+      </c>
+      <c r="D78" s="90">
+        <v>5.1248735062228112</v>
+      </c>
+      <c r="E78" s="90">
+        <v>6.3466426370375046</v>
+      </c>
+      <c r="F78" s="90">
+        <v>7.2694102382812726</v>
+      </c>
+      <c r="G78" s="90">
+        <v>10.142052315183561</v>
+      </c>
+      <c r="H78" s="90">
+        <v>18.468574063946441</v>
+      </c>
+      <c r="I78" s="90">
+        <v>0.53285304841572967</v>
+      </c>
+      <c r="J78" s="90">
+        <v>-6.7720164609959816</v>
+      </c>
+      <c r="K78" s="90">
         <v>10.03094844103936</v>
       </c>
-      <c r="L78" s="204" t="n">
-[...9 lines deleted...]
-      <c r="C79" s="204" t="n">
+      <c r="L78" s="90">
+        <v>13.682477091395789</v>
+      </c>
+    </row>
+    <row r="79" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B79" s="87" t="s">
+        <v>28</v>
+      </c>
+      <c r="C79" s="90">
         <v>4.156161438154796</v>
       </c>
-      <c r="D79" s="204" t="n">
-[...2 lines deleted...]
-      <c r="E79" s="204" t="n">
+      <c r="D79" s="90">
+        <v>4.2017863370049398</v>
+      </c>
+      <c r="E79" s="90">
         <v>3.055593105853236</v>
       </c>
-      <c r="F79" s="204" t="n">
-[...5 lines deleted...]
-      <c r="H79" s="204" t="n">
+      <c r="F79" s="90">
+        <v>3.9760394825543131</v>
+      </c>
+      <c r="G79" s="90">
+        <v>7.1954821135164311</v>
+      </c>
+      <c r="H79" s="90">
         <v>20.32900879518883</v>
       </c>
-      <c r="I79" s="204" t="n">
+      <c r="I79" s="90">
         <v>0.303679985804306</v>
       </c>
-      <c r="J79" s="204" t="n">
+      <c r="J79" s="90">
         <v>-12.26524440337635</v>
       </c>
-      <c r="K79" s="204" t="n">
-[...2 lines deleted...]
-      <c r="L79" s="204" t="n">
+      <c r="K79" s="90">
+        <v>-8.3143771375834987</v>
+      </c>
+      <c r="L79" s="90">
         <v>5.162408748357513</v>
       </c>
     </row>
-    <row r="80" ht="15" customHeight="1" s="193">
-[...79 lines deleted...]
-    <row r="100" ht="15" customHeight="1" s="193"/>
+    <row r="80" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B80" s="87" t="s">
+        <v>29</v>
+      </c>
+      <c r="C80" s="90">
+        <v>2.2511417059579739</v>
+      </c>
+      <c r="D80" s="90">
+        <v>0.6656692704410021</v>
+      </c>
+      <c r="E80" s="90">
+        <v>2.2667213646595128</v>
+      </c>
+      <c r="F80" s="90">
+        <v>-0.54111889022072535</v>
+      </c>
+      <c r="G80" s="90">
+        <v>5.5679945958789796</v>
+      </c>
+      <c r="H80" s="90">
+        <v>15.38628482885966</v>
+      </c>
+      <c r="I80" s="90">
+        <v>-0.16335014319532859</v>
+      </c>
+      <c r="J80" s="90">
+        <v>-13.492023482266649</v>
+      </c>
+      <c r="K80" s="90">
+        <v>11.93681354964084</v>
+      </c>
+      <c r="L80" s="90">
+        <v>-2.0375682751114241</v>
+      </c>
+    </row>
+    <row r="81" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B81" s="87" t="s">
+        <v>30</v>
+      </c>
+      <c r="C81" s="90">
+        <v>2.367049023203267</v>
+      </c>
+      <c r="D81" s="90">
+        <v>3.3565848324127701</v>
+      </c>
+      <c r="E81" s="90">
+        <v>-0.26355266898227109</v>
+      </c>
+      <c r="F81" s="90">
+        <v>6.632633775427589</v>
+      </c>
+      <c r="G81" s="90">
+        <v>3.5733989544988369</v>
+      </c>
+      <c r="H81" s="90">
+        <v>19.8355228588884</v>
+      </c>
+      <c r="I81" s="90">
+        <v>-1.471330031520359</v>
+      </c>
+      <c r="J81" s="90">
+        <v>-4.68580397537833</v>
+      </c>
+      <c r="K81" s="90">
+        <v>4.1023892309197736</v>
+      </c>
+      <c r="L81" s="90">
+        <v>8.9927698556251201</v>
+      </c>
+    </row>
+    <row r="82" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B82" s="87"/>
+      <c r="C82" s="90"/>
+      <c r="D82" s="90"/>
+      <c r="E82" s="90"/>
+      <c r="F82" s="90"/>
+      <c r="G82" s="90"/>
+      <c r="H82" s="90"/>
+      <c r="I82" s="90"/>
+      <c r="J82" s="90"/>
+      <c r="K82" s="90"/>
+      <c r="L82" s="90"/>
+    </row>
+    <row r="83" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B83" s="87"/>
+      <c r="C83" s="90"/>
+      <c r="D83" s="90"/>
+      <c r="E83" s="90"/>
+      <c r="F83" s="90"/>
+      <c r="G83" s="90"/>
+      <c r="H83" s="90"/>
+      <c r="I83" s="90"/>
+      <c r="J83" s="90"/>
+      <c r="K83" s="90"/>
+      <c r="L83" s="90"/>
+    </row>
+    <row r="84" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B84" s="88"/>
+      <c r="C84" s="92"/>
+      <c r="D84" s="92"/>
+      <c r="E84" s="92"/>
+      <c r="F84" s="92"/>
+      <c r="G84" s="92"/>
+      <c r="H84" s="92"/>
+      <c r="I84" s="92"/>
+      <c r="J84" s="92"/>
+      <c r="K84" s="92"/>
+      <c r="L84" s="92"/>
+    </row>
+    <row r="85" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="86" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="87" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="88" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="89" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="90" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="91" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="92" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="93" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="94" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="95" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="96" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="C67:K67"/>
     <mergeCell ref="L22:L23"/>
     <mergeCell ref="H3:O3"/>
     <mergeCell ref="H48:O48"/>
     <mergeCell ref="C22:K22"/>
     <mergeCell ref="L67:L68"/>
     <mergeCell ref="C48:G48"/>
     <mergeCell ref="C3:G3"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="81" fitToHeight="2" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="81" fitToHeight="2" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="45" min="0" max="15" man="1"/>
+    <brk id="45" max="15" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q68"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="3" width="9.0"/>
-[...5 lines deleted...]
-    <col min="18" max="16384" customWidth="true" style="3" width="9.0"/>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="193">
-[...1541 lines deleted...]
-      <c r="J68" s="125" t="n"/>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="139"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="18" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="19"/>
+      <c r="K6" s="78" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="22"/>
+      <c r="J7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="6"/>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" s="93">
+        <v>3984.5565999999999</v>
+      </c>
+      <c r="G8" s="94">
+        <v>3854.6774999999998</v>
+      </c>
+      <c r="H8" s="95">
+        <v>207.78829999999999</v>
+      </c>
+      <c r="I8" s="94">
+        <v>129.87909999999999</v>
+      </c>
+      <c r="J8" s="94">
+        <v>31.018999999999998</v>
+      </c>
+      <c r="K8" s="94">
+        <v>337.89350000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9" s="96">
+        <v>2613.0893999999998</v>
+      </c>
+      <c r="G9" s="95">
+        <v>2518.7440000000001</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="96">
+        <v>94.345399999999998</v>
+      </c>
+      <c r="J9" s="97">
+        <v>26.395700000000001</v>
+      </c>
+      <c r="K9" s="97">
+        <v>252.41390000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="98">
+        <v>1371.4672</v>
+      </c>
+      <c r="G10" s="99">
+        <v>1335.9335000000001</v>
+      </c>
+      <c r="H10" s="100">
+        <v>207.78829999999999</v>
+      </c>
+      <c r="I10" s="101">
+        <v>35.533700000000003</v>
+      </c>
+      <c r="J10" s="100">
+        <v>4.6233000000000004</v>
+      </c>
+      <c r="K10" s="100">
+        <v>85.479600000000005</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G11" s="26"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="136" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="133"/>
+      <c r="G12" s="136" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="133"/>
+      <c r="I12" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="133"/>
+      <c r="K12" s="136" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="133"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="143">
+        <v>317931.75809446088</v>
+      </c>
+      <c r="F13" s="133"/>
+      <c r="G13" s="143">
+        <v>83078.410699999993</v>
+      </c>
+      <c r="H13" s="133"/>
+      <c r="I13" s="143">
+        <v>39000.40438</v>
+      </c>
+      <c r="J13" s="133"/>
+      <c r="K13" s="143">
+        <v>122078.81508</v>
+      </c>
+      <c r="L13" s="133"/>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="27"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="145"/>
+      <c r="H18" s="145"/>
+      <c r="I18" s="146"/>
+      <c r="J18" s="147" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" s="145"/>
+      <c r="L18" s="145"/>
+      <c r="M18" s="146"/>
+      <c r="N18" s="30"/>
+    </row>
+    <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="31"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="30"/>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="102">
+        <v>3024.6678000000002</v>
+      </c>
+      <c r="G20" s="103">
+        <v>30.948899999999998</v>
+      </c>
+      <c r="H20" s="103">
+        <v>2339.6703000000002</v>
+      </c>
+      <c r="I20" s="104">
+        <v>654.04859999999996</v>
+      </c>
+      <c r="J20" s="102">
+        <v>4364.4105999999992</v>
+      </c>
+      <c r="K20" s="103">
+        <v>282.88150000000002</v>
+      </c>
+      <c r="L20" s="103">
+        <v>3136.7618000000002</v>
+      </c>
+      <c r="M20" s="105">
+        <v>944.76730000000009</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="106">
+        <v>2851.5007999999998</v>
+      </c>
+      <c r="G21" s="107">
+        <v>27.929500000000001</v>
+      </c>
+      <c r="H21" s="108">
+        <v>2200.2006000000001</v>
+      </c>
+      <c r="I21" s="107">
+        <v>623.37069999999994</v>
+      </c>
+      <c r="J21" s="109">
+        <v>4082.4875000000002</v>
+      </c>
+      <c r="K21" s="110">
+        <v>249.64609999999999</v>
+      </c>
+      <c r="L21" s="110">
+        <v>2936.3773999999999</v>
+      </c>
+      <c r="M21" s="111">
+        <v>896.46400000000006</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="42"/>
+      <c r="C22" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="106">
+        <v>1794.3393000000001</v>
+      </c>
+      <c r="G22" s="108">
+        <v>17.218699999999998</v>
+      </c>
+      <c r="H22" s="108">
+        <v>1371.4377999999999</v>
+      </c>
+      <c r="I22" s="111">
+        <v>405.68279999999999</v>
+      </c>
+      <c r="J22" s="106">
+        <v>2556.8816000000002</v>
+      </c>
+      <c r="K22" s="108">
+        <v>142.92500000000001</v>
+      </c>
+      <c r="L22" s="108">
+        <v>1807.3353999999999</v>
+      </c>
+      <c r="M22" s="111">
+        <v>606.62120000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="45"/>
+      <c r="C23" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="106">
+        <v>1057.1614999999999</v>
+      </c>
+      <c r="G23" s="110">
+        <v>10.710800000000001</v>
+      </c>
+      <c r="H23" s="110">
+        <v>828.76279999999997</v>
+      </c>
+      <c r="I23" s="112">
+        <v>217.68790000000001</v>
+      </c>
+      <c r="J23" s="106">
+        <v>1525.6059</v>
+      </c>
+      <c r="K23" s="110">
+        <v>106.72110000000001</v>
+      </c>
+      <c r="L23" s="110">
+        <v>1129.0419999999999</v>
+      </c>
+      <c r="M23" s="112">
+        <v>289.84280000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="45"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="106">
+        <v>207.7841</v>
+      </c>
+      <c r="G24" s="110">
+        <v>2.8589000000000002</v>
+      </c>
+      <c r="H24" s="108">
+        <v>177.66380000000001</v>
+      </c>
+      <c r="I24" s="111">
+        <v>27.261399999999998</v>
+      </c>
+      <c r="J24" s="106">
+        <v>305.86419999999998</v>
+      </c>
+      <c r="K24" s="108">
+        <v>18.356200000000001</v>
+      </c>
+      <c r="L24" s="108">
+        <v>255.96180000000001</v>
+      </c>
+      <c r="M24" s="111">
+        <v>31.546199999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="106">
+        <v>173.167</v>
+      </c>
+      <c r="G25" s="110">
+        <v>3.0194000000000001</v>
+      </c>
+      <c r="H25" s="110">
+        <v>139.46969999999999</v>
+      </c>
+      <c r="I25" s="112">
+        <v>30.677900000000001</v>
+      </c>
+      <c r="J25" s="106">
+        <v>281.92309999999998</v>
+      </c>
+      <c r="K25" s="110">
+        <v>33.235399999999998</v>
+      </c>
+      <c r="L25" s="108">
+        <v>200.3844</v>
+      </c>
+      <c r="M25" s="112">
+        <v>48.3033</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="48"/>
+      <c r="C26" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="43"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="106">
+        <v>42.265599999999999</v>
+      </c>
+      <c r="G26" s="108">
+        <v>0.72519999999999996</v>
+      </c>
+      <c r="H26" s="108">
+        <v>33.726700000000001</v>
+      </c>
+      <c r="I26" s="111">
+        <v>7.8136999999999999</v>
+      </c>
+      <c r="J26" s="106">
+        <v>66.84320000000001</v>
+      </c>
+      <c r="K26" s="108">
+        <v>7.1985000000000001</v>
+      </c>
+      <c r="L26" s="110">
+        <v>47.523400000000002</v>
+      </c>
+      <c r="M26" s="111">
+        <v>12.1213</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="113">
+        <v>420.34390000000002</v>
+      </c>
+      <c r="G27" s="114">
+        <v>6.5115999999999996</v>
+      </c>
+      <c r="H27" s="115">
+        <v>335.36500000000001</v>
+      </c>
+      <c r="I27" s="116">
+        <v>78.467299999999994</v>
+      </c>
+      <c r="J27" s="113">
+        <v>664.61789999999996</v>
+      </c>
+      <c r="K27" s="115">
+        <v>69.603800000000007</v>
+      </c>
+      <c r="L27" s="115">
+        <v>472.66969999999998</v>
+      </c>
+      <c r="M27" s="116">
+        <v>122.34439999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="27"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="30"/>
+    </row>
+    <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="31"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="149"/>
+      <c r="G33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="30"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="102">
+        <v>7655.4331390500001</v>
+      </c>
+      <c r="G34" s="103">
+        <v>1915.7077420999999</v>
+      </c>
+      <c r="H34" s="103">
+        <v>2985.9735547999999</v>
+      </c>
+      <c r="I34" s="103">
+        <v>838.38601030000007</v>
+      </c>
+      <c r="J34" s="103">
+        <v>1717.5056614</v>
+      </c>
+      <c r="K34" s="103">
+        <v>50.610154250000001</v>
+      </c>
+      <c r="L34" s="103">
+        <v>46.336921500000003</v>
+      </c>
+      <c r="M34" s="105">
+        <v>100.9130947</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="117">
+        <v>7022.0801886099998</v>
+      </c>
+      <c r="G35" s="118">
+        <v>1693.2332087</v>
+      </c>
+      <c r="H35" s="118">
+        <v>2754.0105964999998</v>
+      </c>
+      <c r="I35" s="118">
+        <v>796.20757000000003</v>
+      </c>
+      <c r="J35" s="108">
+        <v>1593.1150674</v>
+      </c>
+      <c r="K35" s="119">
+        <v>47.207699650000002</v>
+      </c>
+      <c r="L35" s="119">
+        <v>40.426139360000001</v>
+      </c>
+      <c r="M35" s="120">
+        <v>97.879907000000003</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="42"/>
+      <c r="C36" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="43"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="106">
+        <v>4551.7063039199993</v>
+      </c>
+      <c r="G36" s="108">
+        <v>1079.2524341999999</v>
+      </c>
+      <c r="H36" s="108">
+        <v>1798.7147579</v>
+      </c>
+      <c r="I36" s="118">
+        <v>540.6470319</v>
+      </c>
+      <c r="J36" s="108">
+        <v>1032.1104981000001</v>
+      </c>
+      <c r="K36" s="108">
+        <v>10.637249150000001</v>
+      </c>
+      <c r="L36" s="118">
+        <v>23.060859369999999</v>
+      </c>
+      <c r="M36" s="111">
+        <v>67.283473299999997</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="45"/>
+      <c r="C37" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="106">
+        <v>2470.3738846900001</v>
+      </c>
+      <c r="G37" s="110">
+        <v>613.98077450000005</v>
+      </c>
+      <c r="H37" s="110">
+        <v>955.29583860000002</v>
+      </c>
+      <c r="I37" s="121">
+        <v>255.5605381</v>
+      </c>
+      <c r="J37" s="110">
+        <v>561.00456929999996</v>
+      </c>
+      <c r="K37" s="110">
+        <v>36.5704505</v>
+      </c>
+      <c r="L37" s="121">
+        <v>17.365279990000001</v>
+      </c>
+      <c r="M37" s="112">
+        <v>30.596433699999999</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="45"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="41"/>
+      <c r="F38" s="106">
+        <v>433.85946280000002</v>
+      </c>
+      <c r="G38" s="108">
+        <v>147.6714039</v>
+      </c>
+      <c r="H38" s="108">
+        <v>171.1490264</v>
+      </c>
+      <c r="I38" s="118">
+        <v>27.216043899999999</v>
+      </c>
+      <c r="J38" s="108">
+        <v>74.860147900000001</v>
+      </c>
+      <c r="K38" s="108">
+        <v>6.4296744500000003</v>
+      </c>
+      <c r="L38" s="118">
+        <v>2.2864443200000002</v>
+      </c>
+      <c r="M38" s="111">
+        <v>4.2467219299999996</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="106">
+        <v>633.35295044000009</v>
+      </c>
+      <c r="G39" s="110">
+        <v>222.47453340000001</v>
+      </c>
+      <c r="H39" s="110">
+        <v>231.9629583</v>
+      </c>
+      <c r="I39" s="121">
+        <v>42.178440299999998</v>
+      </c>
+      <c r="J39" s="110">
+        <v>124.39059399999999</v>
+      </c>
+      <c r="K39" s="110">
+        <v>3.4024546</v>
+      </c>
+      <c r="L39" s="121">
+        <v>5.9107821400000002</v>
+      </c>
+      <c r="M39" s="112">
+        <v>3.0331877</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="48"/>
+      <c r="C40" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" s="43"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="106">
+        <v>156.78569938000001</v>
+      </c>
+      <c r="G40" s="108">
+        <v>53.929626399999997</v>
+      </c>
+      <c r="H40" s="108">
+        <v>58.358068699999997</v>
+      </c>
+      <c r="I40" s="118">
+        <v>10.321697500000001</v>
+      </c>
+      <c r="J40" s="108">
+        <v>31.297395000000002</v>
+      </c>
+      <c r="K40" s="108">
+        <v>0.81727490000000003</v>
+      </c>
+      <c r="L40" s="118">
+        <v>1.24851077</v>
+      </c>
+      <c r="M40" s="111">
+        <v>0.81312611000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="113">
+        <v>1440.0513853</v>
+      </c>
+      <c r="G41" s="115">
+        <v>481.3688396</v>
+      </c>
+      <c r="H41" s="115">
+        <v>535.27151779999997</v>
+      </c>
+      <c r="I41" s="122">
+        <v>106.85952829999999</v>
+      </c>
+      <c r="J41" s="115">
+        <v>289.06485959999998</v>
+      </c>
+      <c r="K41" s="115">
+        <v>6.7920492000000001</v>
+      </c>
+      <c r="L41" s="122">
+        <v>12.27219191</v>
+      </c>
+      <c r="M41" s="116">
+        <v>8.4223988900000002</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45" s="56"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P46" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q46" s="56"/>
+    </row>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="144" t="s">
+        <v>72</v>
+      </c>
+      <c r="G47" s="145"/>
+      <c r="H47" s="145"/>
+      <c r="I47" s="145"/>
+      <c r="J47" s="145"/>
+      <c r="K47" s="145"/>
+      <c r="L47" s="146"/>
+      <c r="M47" s="144" t="s">
+        <v>73</v>
+      </c>
+      <c r="N47" s="145"/>
+      <c r="O47" s="145"/>
+      <c r="P47" s="146"/>
+      <c r="Q47" s="56"/>
+    </row>
+    <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="31"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L48" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="N48" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="O48" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="P48" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="56"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="123">
+        <v>5923.8616286699998</v>
+      </c>
+      <c r="G49" s="103">
+        <v>1724.458644</v>
+      </c>
+      <c r="H49" s="103">
+        <v>2261.8932617300002</v>
+      </c>
+      <c r="I49" s="103">
+        <v>595.85298841999997</v>
+      </c>
+      <c r="J49" s="103">
+        <v>1290.1501831099999</v>
+      </c>
+      <c r="K49" s="103">
+        <v>37.449330500000002</v>
+      </c>
+      <c r="L49" s="105">
+        <v>14.05722091</v>
+      </c>
+      <c r="M49" s="123">
+        <v>3.5488326699999999</v>
+      </c>
+      <c r="N49" s="103">
+        <v>1.7155125899999999</v>
+      </c>
+      <c r="O49" s="124">
+        <v>19.243386610000002</v>
+      </c>
+      <c r="P49" s="125">
+        <v>71.286935240000005</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="126">
+        <v>5387.4298564700002</v>
+      </c>
+      <c r="G50" s="108">
+        <v>1518.9451718400001</v>
+      </c>
+      <c r="H50" s="108">
+        <v>2069.4782571800001</v>
+      </c>
+      <c r="I50" s="108">
+        <v>562.89623561999997</v>
+      </c>
+      <c r="J50" s="108">
+        <v>1189.2861926999999</v>
+      </c>
+      <c r="K50" s="108">
+        <v>34.54089638</v>
+      </c>
+      <c r="L50" s="111">
+        <v>12.283102749999999</v>
+      </c>
+      <c r="M50" s="126">
+        <v>3.4735136</v>
+      </c>
+      <c r="N50" s="108">
+        <v>1.69968327</v>
+      </c>
+      <c r="O50" s="140"/>
+      <c r="P50" s="111">
+        <v>68.941648580000006</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="42"/>
+      <c r="C51" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="106">
+        <v>3481.6857877699999</v>
+      </c>
+      <c r="G51" s="108">
+        <v>973.28155962999995</v>
+      </c>
+      <c r="H51" s="108">
+        <v>1347.2869332299999</v>
+      </c>
+      <c r="I51" s="108">
+        <v>380.41805907999998</v>
+      </c>
+      <c r="J51" s="108">
+        <v>766.01515129999996</v>
+      </c>
+      <c r="K51" s="108">
+        <v>7.7404793400000003</v>
+      </c>
+      <c r="L51" s="111">
+        <v>6.9436051900000004</v>
+      </c>
+      <c r="M51" s="106">
+        <v>1.6797425800000001</v>
+      </c>
+      <c r="N51" s="127">
+        <v>1.0552251800000001</v>
+      </c>
+      <c r="O51" s="141"/>
+      <c r="P51" s="111">
+        <v>47.098908199999997</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="45"/>
+      <c r="C52" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="40"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="106">
+        <v>1905.7440687000001</v>
+      </c>
+      <c r="G52" s="108">
+        <v>545.66361221</v>
+      </c>
+      <c r="H52" s="108">
+        <v>722.19132394999997</v>
+      </c>
+      <c r="I52" s="108">
+        <v>182.47817653999999</v>
+      </c>
+      <c r="J52" s="108">
+        <v>423.2710414</v>
+      </c>
+      <c r="K52" s="108">
+        <v>26.800417039999999</v>
+      </c>
+      <c r="L52" s="111">
+        <v>5.3394975599999999</v>
+      </c>
+      <c r="M52" s="106">
+        <v>1.7937710200000001</v>
+      </c>
+      <c r="N52" s="127">
+        <v>0.64445808999999998</v>
+      </c>
+      <c r="O52" s="141"/>
+      <c r="P52" s="111">
+        <v>21.842740379999999</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="45"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E53" s="41"/>
+      <c r="F53" s="106">
+        <v>358.73893450999998</v>
+      </c>
+      <c r="G53" s="108">
+        <v>132.66398862</v>
+      </c>
+      <c r="H53" s="108">
+        <v>137.77087098999999</v>
+      </c>
+      <c r="I53" s="108">
+        <v>21.799989790000001</v>
+      </c>
+      <c r="J53" s="108">
+        <v>60.66606693</v>
+      </c>
+      <c r="K53" s="108">
+        <v>5.1514212500000003</v>
+      </c>
+      <c r="L53" s="111">
+        <v>0.68659692999999999</v>
+      </c>
+      <c r="M53" s="106">
+        <v>0.26188336000000001</v>
+      </c>
+      <c r="N53" s="127">
+        <v>2.5014339999999999E-2</v>
+      </c>
+      <c r="O53" s="141"/>
+      <c r="P53" s="111">
+        <v>3.3974567100000002</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="106">
+        <v>536.43177219999995</v>
+      </c>
+      <c r="G54" s="108">
+        <v>205.51347215999999</v>
+      </c>
+      <c r="H54" s="108">
+        <v>192.41500454999999</v>
+      </c>
+      <c r="I54" s="108">
+        <v>32.956752799999997</v>
+      </c>
+      <c r="J54" s="108">
+        <v>100.86399041</v>
+      </c>
+      <c r="K54" s="108">
+        <v>2.9084341199999999</v>
+      </c>
+      <c r="L54" s="111">
+        <v>1.77411816</v>
+      </c>
+      <c r="M54" s="106">
+        <v>7.5319070000000002E-2</v>
+      </c>
+      <c r="N54" s="127">
+        <v>1.5829320000000001E-2</v>
+      </c>
+      <c r="O54" s="141"/>
+      <c r="P54" s="111">
+        <v>2.3452866600000002</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="48"/>
+      <c r="C55" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" s="43"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="106">
+        <v>123.14094506000001</v>
+      </c>
+      <c r="G55" s="108">
+        <v>47.793689139999998</v>
+      </c>
+      <c r="H55" s="108">
+        <v>44.162126880000002</v>
+      </c>
+      <c r="I55" s="108">
+        <v>7.2430792000000004</v>
+      </c>
+      <c r="J55" s="108">
+        <v>22.96782954</v>
+      </c>
+      <c r="K55" s="108">
+        <v>0.60019584000000004</v>
+      </c>
+      <c r="L55" s="111">
+        <v>0.37402446</v>
+      </c>
+      <c r="M55" s="106">
+        <v>3.6977879999999998E-2</v>
+      </c>
+      <c r="N55" s="127">
+        <v>4.5206400000000002E-3</v>
+      </c>
+      <c r="O55" s="141"/>
+      <c r="P55" s="111">
+        <v>0.5692043</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" s="49"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="113">
+        <v>1174.9207801499999</v>
+      </c>
+      <c r="G56" s="115">
+        <v>442.21209845999999</v>
+      </c>
+      <c r="H56" s="115">
+        <v>422.86922048000002</v>
+      </c>
+      <c r="I56" s="115">
+        <v>78.425457289999997</v>
+      </c>
+      <c r="J56" s="115">
+        <v>222.27072699999999</v>
+      </c>
+      <c r="K56" s="115">
+        <v>5.4638270899999997</v>
+      </c>
+      <c r="L56" s="116">
+        <v>3.6794498299999998</v>
+      </c>
+      <c r="M56" s="113">
+        <v>0.51326484999999999</v>
+      </c>
+      <c r="N56" s="128">
+        <v>0.12538621</v>
+      </c>
+      <c r="O56" s="142"/>
+      <c r="P56" s="116">
+        <v>6.1178281999999999</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="14"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I64" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="27"/>
+      <c r="F65" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>83</v>
+      </c>
+      <c r="H65" s="66" t="s">
+        <v>84</v>
+      </c>
+      <c r="I65" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="J65" s="68"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F66" s="102">
+        <v>339.36941150000001</v>
+      </c>
+      <c r="G66" s="103">
+        <v>1.4052721500000001</v>
+      </c>
+      <c r="H66" s="103">
+        <v>136.76481100000001</v>
+      </c>
+      <c r="I66" s="105">
+        <v>83.116466399999993</v>
+      </c>
+      <c r="J66" s="69"/>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="F67" s="106">
+        <v>339.36941150000001</v>
+      </c>
+      <c r="G67" s="108">
+        <v>0.94577215000000003</v>
+      </c>
+      <c r="H67" s="108">
+        <v>96.957120000000003</v>
+      </c>
+      <c r="I67" s="111">
+        <v>83.116466399999993</v>
+      </c>
+      <c r="J67" s="71"/>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F68" s="72"/>
+      <c r="G68" s="115">
+        <v>0.45950000000000002</v>
+      </c>
+      <c r="H68" s="115">
+        <v>39.807690999999998</v>
+      </c>
+      <c r="I68" s="73"/>
+      <c r="J68" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="F32:F33"/>
-[...3 lines deleted...]
-    <mergeCell ref="G12:H12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
-  </mergeCells>
-[...1574 lines deleted...]
-  <mergeCells count="15">
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="G12:H12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="139"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="M2" s="75" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M3" s="17" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M4" s="17" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="M5" s="17" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="19"/>
+      <c r="K6" s="78" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="22"/>
+      <c r="J7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="6"/>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" s="93">
+        <v>3981.742733333333</v>
+      </c>
+      <c r="G8" s="129">
+        <v>3852.086977777778</v>
+      </c>
+      <c r="H8" s="95">
+        <v>198.35084444444439</v>
+      </c>
+      <c r="I8" s="94">
+        <v>129.6557555555556</v>
+      </c>
+      <c r="J8" s="94">
+        <v>30.3882111111112</v>
+      </c>
+      <c r="K8" s="94">
+        <v>335.39308888888888</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9" s="96">
+        <v>2606.6442888888892</v>
+      </c>
+      <c r="G9" s="99">
+        <v>2513.221788888889</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="96">
+        <v>93.422499999999999</v>
+      </c>
+      <c r="J9" s="97">
+        <v>25.822955555555598</v>
+      </c>
+      <c r="K9" s="97">
+        <v>248.8979333333333</v>
+      </c>
+      <c r="O9" s="76"/>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="98">
+        <v>1375.098444444445</v>
+      </c>
+      <c r="G10" s="99">
+        <v>1338.865188888889</v>
+      </c>
+      <c r="H10" s="100">
+        <v>198.35084444444439</v>
+      </c>
+      <c r="I10" s="101">
+        <v>36.233255555555601</v>
+      </c>
+      <c r="J10" s="100">
+        <v>4.5652555555556003</v>
+      </c>
+      <c r="K10" s="100">
+        <v>86.495155555555598</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G11" s="26"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="136" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="133"/>
+      <c r="G12" s="136" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="133"/>
+      <c r="I12" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="133"/>
+      <c r="K12" s="136" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="133"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="143">
+        <v>314239.00387618801</v>
+      </c>
+      <c r="F13" s="133"/>
+      <c r="G13" s="143">
+        <v>737198.37431999994</v>
+      </c>
+      <c r="H13" s="133"/>
+      <c r="I13" s="143">
+        <v>107273.65615</v>
+      </c>
+      <c r="J13" s="133"/>
+      <c r="K13" s="143">
+        <v>844472.03047</v>
+      </c>
+      <c r="L13" s="133"/>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="27"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="145"/>
+      <c r="H18" s="145"/>
+      <c r="I18" s="146"/>
+      <c r="J18" s="147" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" s="145"/>
+      <c r="L18" s="145"/>
+      <c r="M18" s="146"/>
+      <c r="N18" s="30"/>
+    </row>
+    <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="31"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="30"/>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="123">
+        <v>25966.8328</v>
+      </c>
+      <c r="G20" s="103">
+        <v>284.1651</v>
+      </c>
+      <c r="H20" s="130">
+        <v>20013.012900000002</v>
+      </c>
+      <c r="I20" s="105">
+        <v>5669.6547999999993</v>
+      </c>
+      <c r="J20" s="102">
+        <v>37916.491800000003</v>
+      </c>
+      <c r="K20" s="103">
+        <v>2557.0313999999998</v>
+      </c>
+      <c r="L20" s="103">
+        <v>27003.618299999998</v>
+      </c>
+      <c r="M20" s="105">
+        <v>8355.8420999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="109">
+        <v>24460.0877</v>
+      </c>
+      <c r="G21" s="110">
+        <v>256.13130000000001</v>
+      </c>
+      <c r="H21" s="110">
+        <v>18799.737700000001</v>
+      </c>
+      <c r="I21" s="110">
+        <v>5404.2186999999994</v>
+      </c>
+      <c r="J21" s="109">
+        <v>35431.328600000001</v>
+      </c>
+      <c r="K21" s="110">
+        <v>2253.9376999999999</v>
+      </c>
+      <c r="L21" s="110">
+        <v>25247.268800000002</v>
+      </c>
+      <c r="M21" s="111">
+        <v>7930.1221000000014</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="42"/>
+      <c r="C22" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="106">
+        <v>15354.4516</v>
+      </c>
+      <c r="G22" s="108">
+        <v>157.4401</v>
+      </c>
+      <c r="H22" s="108">
+        <v>11665.886500000001</v>
+      </c>
+      <c r="I22" s="111">
+        <v>3531.125</v>
+      </c>
+      <c r="J22" s="106">
+        <v>22137.427500000002</v>
+      </c>
+      <c r="K22" s="108">
+        <v>1286.4958999999999</v>
+      </c>
+      <c r="L22" s="108">
+        <v>15464.007600000001</v>
+      </c>
+      <c r="M22" s="111">
+        <v>5386.924</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="45"/>
+      <c r="C23" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="106">
+        <v>9105.6360999999997</v>
+      </c>
+      <c r="G23" s="110">
+        <v>98.691199999999995</v>
+      </c>
+      <c r="H23" s="110">
+        <v>7133.8512000000001</v>
+      </c>
+      <c r="I23" s="112">
+        <v>1873.0936999999999</v>
+      </c>
+      <c r="J23" s="106">
+        <v>13293.901099999999</v>
+      </c>
+      <c r="K23" s="110">
+        <v>967.44179999999994</v>
+      </c>
+      <c r="L23" s="110">
+        <v>9783.2612000000008</v>
+      </c>
+      <c r="M23" s="112">
+        <v>2543.1981000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="45"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="106">
+        <v>1749.4511</v>
+      </c>
+      <c r="G24" s="110">
+        <v>27.151700000000002</v>
+      </c>
+      <c r="H24" s="108">
+        <v>1506.3964000000001</v>
+      </c>
+      <c r="I24" s="111">
+        <v>215.90299999999999</v>
+      </c>
+      <c r="J24" s="106">
+        <v>2611.6754000000001</v>
+      </c>
+      <c r="K24" s="108">
+        <v>172.18049999999999</v>
+      </c>
+      <c r="L24" s="108">
+        <v>2188.4751000000001</v>
+      </c>
+      <c r="M24" s="111">
+        <v>251.0198</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="106">
+        <v>1506.7451000000001</v>
+      </c>
+      <c r="G25" s="110">
+        <v>28.033799999999999</v>
+      </c>
+      <c r="H25" s="110">
+        <v>1213.2752</v>
+      </c>
+      <c r="I25" s="112">
+        <v>265.43610000000001</v>
+      </c>
+      <c r="J25" s="106">
+        <v>2485.1632</v>
+      </c>
+      <c r="K25" s="110">
+        <v>303.09370000000001</v>
+      </c>
+      <c r="L25" s="108">
+        <v>1756.3495</v>
+      </c>
+      <c r="M25" s="112">
+        <v>425.72</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="48"/>
+      <c r="C26" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="43"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="106">
+        <v>361.73579999999998</v>
+      </c>
+      <c r="G26" s="108">
+        <v>6.6032000000000002</v>
+      </c>
+      <c r="H26" s="108">
+        <v>288.12470000000002</v>
+      </c>
+      <c r="I26" s="111">
+        <v>67.007900000000006</v>
+      </c>
+      <c r="J26" s="106">
+        <v>578.41730000000007</v>
+      </c>
+      <c r="K26" s="108">
+        <v>63.905799999999999</v>
+      </c>
+      <c r="L26" s="110">
+        <v>408.40640000000002</v>
+      </c>
+      <c r="M26" s="111">
+        <v>106.10509999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="113">
+        <v>3625.4054999999998</v>
+      </c>
+      <c r="G27" s="114">
+        <v>59.956800000000001</v>
+      </c>
+      <c r="H27" s="115">
+        <v>2890.4236000000001</v>
+      </c>
+      <c r="I27" s="116">
+        <v>675.02509999999995</v>
+      </c>
+      <c r="J27" s="113">
+        <v>5803.216699999999</v>
+      </c>
+      <c r="K27" s="115">
+        <v>630.48559999999998</v>
+      </c>
+      <c r="L27" s="115">
+        <v>4099.9462999999996</v>
+      </c>
+      <c r="M27" s="116">
+        <v>1072.7847999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="27"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="30"/>
+    </row>
+    <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="31"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="149"/>
+      <c r="G33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="30"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="102">
+        <v>65277.346352710003</v>
+      </c>
+      <c r="G34" s="103">
+        <v>17083.268022699998</v>
+      </c>
+      <c r="H34" s="103">
+        <v>25553.9019238</v>
+      </c>
+      <c r="I34" s="103">
+        <v>7263.5297731000001</v>
+      </c>
+      <c r="J34" s="103">
+        <v>13676.5017143</v>
+      </c>
+      <c r="K34" s="103">
+        <v>430.19436130000003</v>
+      </c>
+      <c r="L34" s="103">
+        <v>420.75920410999998</v>
+      </c>
+      <c r="M34" s="105">
+        <v>849.19135340000003</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="117">
+        <v>59716.141391730001</v>
+      </c>
+      <c r="G35" s="118">
+        <v>15061.3989631</v>
+      </c>
+      <c r="H35" s="118">
+        <v>23512.797124100001</v>
+      </c>
+      <c r="I35" s="118">
+        <v>6899.7060168999997</v>
+      </c>
+      <c r="J35" s="108">
+        <v>12650.6990587</v>
+      </c>
+      <c r="K35" s="119">
+        <v>401.03762304999998</v>
+      </c>
+      <c r="L35" s="119">
+        <v>366.78706353000001</v>
+      </c>
+      <c r="M35" s="120">
+        <v>823.71554234999996</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="42"/>
+      <c r="C36" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="43"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="106">
+        <v>38729.82017888</v>
+      </c>
+      <c r="G36" s="108">
+        <v>9548.5777307999997</v>
+      </c>
+      <c r="H36" s="108">
+        <v>15374.861615899999</v>
+      </c>
+      <c r="I36" s="118">
+        <v>4701.3386782999996</v>
+      </c>
+      <c r="J36" s="108">
+        <v>8240.2394726999992</v>
+      </c>
+      <c r="K36" s="108">
+        <v>89.491809050000001</v>
+      </c>
+      <c r="L36" s="118">
+        <v>208.66046742</v>
+      </c>
+      <c r="M36" s="111">
+        <v>566.65040470999998</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="45"/>
+      <c r="C37" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="106">
+        <v>20986.321212850002</v>
+      </c>
+      <c r="G37" s="110">
+        <v>5512.8212322999998</v>
+      </c>
+      <c r="H37" s="110">
+        <v>8137.9355082000002</v>
+      </c>
+      <c r="I37" s="121">
+        <v>2198.3673386</v>
+      </c>
+      <c r="J37" s="110">
+        <v>4410.4595859999999</v>
+      </c>
+      <c r="K37" s="110">
+        <v>311.54581400000001</v>
+      </c>
+      <c r="L37" s="121">
+        <v>158.12659611000001</v>
+      </c>
+      <c r="M37" s="112">
+        <v>257.06513763999999</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="45"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="41"/>
+      <c r="F38" s="106">
+        <v>3705.4649411300002</v>
+      </c>
+      <c r="G38" s="108">
+        <v>1349.7106535999999</v>
+      </c>
+      <c r="H38" s="108">
+        <v>1444.8258826000001</v>
+      </c>
+      <c r="I38" s="118">
+        <v>217.26169250000001</v>
+      </c>
+      <c r="J38" s="108">
+        <v>586.0191949</v>
+      </c>
+      <c r="K38" s="108">
+        <v>52.197958800000002</v>
+      </c>
+      <c r="L38" s="118">
+        <v>21.458627060000001</v>
+      </c>
+      <c r="M38" s="111">
+        <v>33.990931670000002</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="106">
+        <v>5561.2049609799997</v>
+      </c>
+      <c r="G39" s="110">
+        <v>2021.8690595999999</v>
+      </c>
+      <c r="H39" s="110">
+        <v>2041.1047997000001</v>
+      </c>
+      <c r="I39" s="121">
+        <v>363.82375619999999</v>
+      </c>
+      <c r="J39" s="110">
+        <v>1025.8026556</v>
+      </c>
+      <c r="K39" s="110">
+        <v>29.15673825</v>
+      </c>
+      <c r="L39" s="121">
+        <v>53.972140580000001</v>
+      </c>
+      <c r="M39" s="112">
+        <v>25.475811050000001</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="48"/>
+      <c r="C40" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" s="43"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="106">
+        <v>1352.13117941</v>
+      </c>
+      <c r="G40" s="108">
+        <v>484.24156240000002</v>
+      </c>
+      <c r="H40" s="108">
+        <v>502.04865940000002</v>
+      </c>
+      <c r="I40" s="118">
+        <v>88.506896999999995</v>
+      </c>
+      <c r="J40" s="108">
+        <v>253.09926279999999</v>
+      </c>
+      <c r="K40" s="108">
+        <v>6.4327310999999998</v>
+      </c>
+      <c r="L40" s="118">
+        <v>11.083651980000001</v>
+      </c>
+      <c r="M40" s="111">
+        <v>6.7184147300000001</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="113">
+        <v>12514.08720134</v>
+      </c>
+      <c r="G41" s="115">
+        <v>4340.6614387999998</v>
+      </c>
+      <c r="H41" s="115">
+        <v>4655.0411107999998</v>
+      </c>
+      <c r="I41" s="122">
+        <v>914.46474699999999</v>
+      </c>
+      <c r="J41" s="115">
+        <v>2364.0416730000002</v>
+      </c>
+      <c r="K41" s="115">
+        <v>58.144678650000003</v>
+      </c>
+      <c r="L41" s="122">
+        <v>111.35535101000001</v>
+      </c>
+      <c r="M41" s="116">
+        <v>70.378202079999994</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45" s="56"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P46" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q46" s="56"/>
+    </row>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="144" t="s">
+        <v>72</v>
+      </c>
+      <c r="G47" s="145"/>
+      <c r="H47" s="145"/>
+      <c r="I47" s="145"/>
+      <c r="J47" s="145"/>
+      <c r="K47" s="145"/>
+      <c r="L47" s="146"/>
+      <c r="M47" s="144" t="s">
+        <v>73</v>
+      </c>
+      <c r="N47" s="145"/>
+      <c r="O47" s="145"/>
+      <c r="P47" s="146"/>
+      <c r="Q47" s="56"/>
+    </row>
+    <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="31"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L48" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="N48" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="O48" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="P48" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="56"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="123">
+        <v>50564.770490729992</v>
+      </c>
+      <c r="G49" s="103">
+        <v>15346.310555190001</v>
+      </c>
+      <c r="H49" s="103">
+        <v>19352.329414389998</v>
+      </c>
+      <c r="I49" s="103">
+        <v>5160.4268168200006</v>
+      </c>
+      <c r="J49" s="103">
+        <v>10259.9744725</v>
+      </c>
+      <c r="K49" s="103">
+        <v>317.80978069000003</v>
+      </c>
+      <c r="L49" s="105">
+        <v>127.91945114000001</v>
+      </c>
+      <c r="M49" s="123">
+        <v>35.382226289999998</v>
+      </c>
+      <c r="N49" s="103">
+        <v>15.114846330000001</v>
+      </c>
+      <c r="O49" s="124">
+        <v>164.12492940999999</v>
+      </c>
+      <c r="P49" s="125">
+        <v>599.72214393000002</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="126">
+        <v>45846.502875659993</v>
+      </c>
+      <c r="G50" s="108">
+        <v>13479.185799020001</v>
+      </c>
+      <c r="H50" s="108">
+        <v>17657.937509849999</v>
+      </c>
+      <c r="I50" s="108">
+        <v>4876.2185333500001</v>
+      </c>
+      <c r="J50" s="108">
+        <v>9428.7308733200007</v>
+      </c>
+      <c r="K50" s="108">
+        <v>292.81756952000001</v>
+      </c>
+      <c r="L50" s="111">
+        <v>111.6125906</v>
+      </c>
+      <c r="M50" s="126">
+        <v>34.775418420000001</v>
+      </c>
+      <c r="N50" s="108">
+        <v>14.99969632</v>
+      </c>
+      <c r="O50" s="140"/>
+      <c r="P50" s="111">
+        <v>580.01272463999999</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="42"/>
+      <c r="C51" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="106">
+        <v>29646.231126499999</v>
+      </c>
+      <c r="G51" s="108">
+        <v>8589.7292792900007</v>
+      </c>
+      <c r="H51" s="108">
+        <v>11513.201067530001</v>
+      </c>
+      <c r="I51" s="108">
+        <v>3308.0519074200001</v>
+      </c>
+      <c r="J51" s="108">
+        <v>6107.3476243300001</v>
+      </c>
+      <c r="K51" s="108">
+        <v>65.077433869999993</v>
+      </c>
+      <c r="L51" s="111">
+        <v>62.823814059999997</v>
+      </c>
+      <c r="M51" s="106">
+        <v>16.750255880000001</v>
+      </c>
+      <c r="N51" s="127">
+        <v>9.9844317500000006</v>
+      </c>
+      <c r="O51" s="141"/>
+      <c r="P51" s="111">
+        <v>396.66068095999998</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="45"/>
+      <c r="C52" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="40"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="106">
+        <v>16200.27174916</v>
+      </c>
+      <c r="G52" s="108">
+        <v>4889.4565197299999</v>
+      </c>
+      <c r="H52" s="108">
+        <v>6144.7364423199997</v>
+      </c>
+      <c r="I52" s="108">
+        <v>1568.16662593</v>
+      </c>
+      <c r="J52" s="108">
+        <v>3321.3832489900001</v>
+      </c>
+      <c r="K52" s="108">
+        <v>227.74013565000001</v>
+      </c>
+      <c r="L52" s="111">
+        <v>48.788776540000001</v>
+      </c>
+      <c r="M52" s="106">
+        <v>18.02516254</v>
+      </c>
+      <c r="N52" s="127">
+        <v>5.0152645700000003</v>
+      </c>
+      <c r="O52" s="141"/>
+      <c r="P52" s="111">
+        <v>183.35204368000001</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="45"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E53" s="41"/>
+      <c r="F53" s="106">
+        <v>3067.34420069</v>
+      </c>
+      <c r="G53" s="108">
+        <v>1206.8592496199999</v>
+      </c>
+      <c r="H53" s="108">
+        <v>1162.42318417</v>
+      </c>
+      <c r="I53" s="108">
+        <v>174.07916592999999</v>
+      </c>
+      <c r="J53" s="108">
+        <v>475.67654759999999</v>
+      </c>
+      <c r="K53" s="108">
+        <v>41.843518580000001</v>
+      </c>
+      <c r="L53" s="111">
+        <v>6.4625347900000003</v>
+      </c>
+      <c r="M53" s="106">
+        <v>3.5133098</v>
+      </c>
+      <c r="N53" s="127">
+        <v>0.28686759000000001</v>
+      </c>
+      <c r="O53" s="141"/>
+      <c r="P53" s="111">
+        <v>27.193749180000001</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="106">
+        <v>4718.2676150699999</v>
+      </c>
+      <c r="G54" s="108">
+        <v>1867.12475617</v>
+      </c>
+      <c r="H54" s="108">
+        <v>1694.39190454</v>
+      </c>
+      <c r="I54" s="108">
+        <v>284.20828347000003</v>
+      </c>
+      <c r="J54" s="108">
+        <v>831.24359918000005</v>
+      </c>
+      <c r="K54" s="108">
+        <v>24.992211170000001</v>
+      </c>
+      <c r="L54" s="111">
+        <v>16.306860539999999</v>
+      </c>
+      <c r="M54" s="106">
+        <v>0.60680787000000003</v>
+      </c>
+      <c r="N54" s="127">
+        <v>0.11515001</v>
+      </c>
+      <c r="O54" s="141"/>
+      <c r="P54" s="111">
+        <v>19.70941929</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="48"/>
+      <c r="C55" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" s="43"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="106">
+        <v>1063.7704875899999</v>
+      </c>
+      <c r="G55" s="108">
+        <v>429.27865824000003</v>
+      </c>
+      <c r="H55" s="108">
+        <v>379.21785246000002</v>
+      </c>
+      <c r="I55" s="108">
+        <v>62.205827659999997</v>
+      </c>
+      <c r="J55" s="108">
+        <v>185.03517244</v>
+      </c>
+      <c r="K55" s="108">
+        <v>4.7201216199999996</v>
+      </c>
+      <c r="L55" s="111">
+        <v>3.3128551700000002</v>
+      </c>
+      <c r="M55" s="106">
+        <v>0.30200715</v>
+      </c>
+      <c r="N55" s="127">
+        <v>3.079314E-2</v>
+      </c>
+      <c r="O55" s="141"/>
+      <c r="P55" s="111">
+        <v>4.7030869600000003</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" s="49"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="113">
+        <v>10231.430427449999</v>
+      </c>
+      <c r="G56" s="115">
+        <v>3984.3749170199999</v>
+      </c>
+      <c r="H56" s="115">
+        <v>3678.6870736599999</v>
+      </c>
+      <c r="I56" s="115">
+        <v>671.24741934999997</v>
+      </c>
+      <c r="J56" s="115">
+        <v>1816.7823770499999</v>
+      </c>
+      <c r="K56" s="115">
+        <v>46.811045470000003</v>
+      </c>
+      <c r="L56" s="116">
+        <v>33.527594899999997</v>
+      </c>
+      <c r="M56" s="113">
+        <v>4.1451513200000001</v>
+      </c>
+      <c r="N56" s="128">
+        <v>1.16952648</v>
+      </c>
+      <c r="O56" s="142"/>
+      <c r="P56" s="116">
+        <v>51.142244669999997</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="14"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I64" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="27"/>
+      <c r="F65" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>83</v>
+      </c>
+      <c r="H65" s="66" t="s">
+        <v>84</v>
+      </c>
+      <c r="I65" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="J65" s="68"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F66" s="102">
+        <v>2866.7854815999999</v>
+      </c>
+      <c r="G66" s="103">
+        <v>13.06580769</v>
+      </c>
+      <c r="H66" s="103">
+        <v>1161.3503308500001</v>
+      </c>
+      <c r="I66" s="105">
+        <v>733.09532703000002</v>
+      </c>
+      <c r="J66" s="69"/>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="F67" s="106">
+        <v>2866.7854815999999</v>
+      </c>
+      <c r="G67" s="108">
+        <v>8.9248076899999997</v>
+      </c>
+      <c r="H67" s="108">
+        <v>813.63475330000006</v>
+      </c>
+      <c r="I67" s="111">
+        <v>733.09532703000002</v>
+      </c>
+      <c r="J67" s="71"/>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F68" s="72"/>
+      <c r="G68" s="115">
+        <v>4.141</v>
+      </c>
+      <c r="H68" s="115">
+        <v>347.71557754999998</v>
+      </c>
+      <c r="I68" s="77"/>
+      <c r="J68" s="74"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
-  </mergeCells>
-[...1574 lines deleted...]
-  <mergeCells count="15">
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="G12:H12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>45</v>
+      </c>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="139"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="18" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="19"/>
+      <c r="K6" s="78" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="22"/>
+      <c r="J7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="6"/>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" s="93">
+        <v>3979.3429999999998</v>
+      </c>
+      <c r="G8" s="94">
+        <v>3850.1388999999999</v>
+      </c>
+      <c r="H8" s="95">
+        <v>188.7337</v>
+      </c>
+      <c r="I8" s="94">
+        <v>129.20410000000001</v>
+      </c>
+      <c r="J8" s="94">
+        <v>29.840299999999999</v>
+      </c>
+      <c r="K8" s="94">
+        <v>332.03280000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9" s="96">
+        <v>2599.4069</v>
+      </c>
+      <c r="G9" s="95">
+        <v>2506.9025999999999</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="96">
+        <v>92.504300000000001</v>
+      </c>
+      <c r="J9" s="97">
+        <v>25.307300000000001</v>
+      </c>
+      <c r="K9" s="97">
+        <v>245.15889999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="98">
+        <v>1379.9360999999999</v>
+      </c>
+      <c r="G10" s="99">
+        <v>1343.2363</v>
+      </c>
+      <c r="H10" s="100">
+        <v>188.7337</v>
+      </c>
+      <c r="I10" s="101">
+        <v>36.699800000000003</v>
+      </c>
+      <c r="J10" s="100">
+        <v>4.5330000000000004</v>
+      </c>
+      <c r="K10" s="100">
+        <v>86.873900000000006</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G11" s="26"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="136" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="133"/>
+      <c r="G12" s="136" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="133"/>
+      <c r="I12" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="133"/>
+      <c r="K12" s="136" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="133"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="143">
+        <v>310792.95273087098</v>
+      </c>
+      <c r="F13" s="133"/>
+      <c r="G13" s="143">
+        <v>80787.734580000004</v>
+      </c>
+      <c r="H13" s="133"/>
+      <c r="I13" s="143">
+        <v>5307.8869999999997</v>
+      </c>
+      <c r="J13" s="133"/>
+      <c r="K13" s="143">
+        <v>86095.621580000006</v>
+      </c>
+      <c r="L13" s="133"/>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="27"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="145"/>
+      <c r="H18" s="145"/>
+      <c r="I18" s="146"/>
+      <c r="J18" s="147" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" s="145"/>
+      <c r="L18" s="145"/>
+      <c r="M18" s="146"/>
+      <c r="N18" s="30"/>
+    </row>
+    <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="31"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="30"/>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="102">
+        <v>2870.3216000000002</v>
+      </c>
+      <c r="G20" s="103">
+        <v>30.465</v>
+      </c>
+      <c r="H20" s="103">
+        <v>2218.4313999999999</v>
+      </c>
+      <c r="I20" s="104">
+        <v>621.42520000000002</v>
+      </c>
+      <c r="J20" s="102">
+        <v>4210.3432000000003</v>
+      </c>
+      <c r="K20" s="103">
+        <v>271.69049999999999</v>
+      </c>
+      <c r="L20" s="103">
+        <v>3003.7456999999999</v>
+      </c>
+      <c r="M20" s="105">
+        <v>934.90700000000004</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="106">
+        <v>2702.1516999999999</v>
+      </c>
+      <c r="G21" s="107">
+        <v>27.3828</v>
+      </c>
+      <c r="H21" s="108">
+        <v>2083.0328</v>
+      </c>
+      <c r="I21" s="107">
+        <v>591.73609999999996</v>
+      </c>
+      <c r="J21" s="109">
+        <v>3930.9427999999998</v>
+      </c>
+      <c r="K21" s="110">
+        <v>238.62780000000001</v>
+      </c>
+      <c r="L21" s="110">
+        <v>2806.2283000000002</v>
+      </c>
+      <c r="M21" s="111">
+        <v>886.08670000000006</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="42"/>
+      <c r="C22" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="106">
+        <v>1698.5796</v>
+      </c>
+      <c r="G22" s="108">
+        <v>16.8598</v>
+      </c>
+      <c r="H22" s="108">
+        <v>1293.8733</v>
+      </c>
+      <c r="I22" s="111">
+        <v>387.84649999999999</v>
+      </c>
+      <c r="J22" s="106">
+        <v>2458.5513000000001</v>
+      </c>
+      <c r="K22" s="108">
+        <v>136.8844</v>
+      </c>
+      <c r="L22" s="108">
+        <v>1717.4387999999999</v>
+      </c>
+      <c r="M22" s="111">
+        <v>604.22810000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="45"/>
+      <c r="C23" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="106">
+        <v>1003.5721</v>
+      </c>
+      <c r="G23" s="110">
+        <v>10.523</v>
+      </c>
+      <c r="H23" s="110">
+        <v>789.15949999999998</v>
+      </c>
+      <c r="I23" s="112">
+        <v>203.8896</v>
+      </c>
+      <c r="J23" s="106">
+        <v>1472.3915</v>
+      </c>
+      <c r="K23" s="110">
+        <v>101.74339999999999</v>
+      </c>
+      <c r="L23" s="110">
+        <v>1088.7895000000001</v>
+      </c>
+      <c r="M23" s="112">
+        <v>281.85860000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="45"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="106">
+        <v>189.40880000000001</v>
+      </c>
+      <c r="G24" s="110">
+        <v>2.8982999999999999</v>
+      </c>
+      <c r="H24" s="108">
+        <v>165.44970000000001</v>
+      </c>
+      <c r="I24" s="111">
+        <v>21.0608</v>
+      </c>
+      <c r="J24" s="106">
+        <v>288.35599999999999</v>
+      </c>
+      <c r="K24" s="108">
+        <v>18.027200000000001</v>
+      </c>
+      <c r="L24" s="108">
+        <v>245.7595</v>
+      </c>
+      <c r="M24" s="111">
+        <v>24.569299999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="106">
+        <v>168.16990000000001</v>
+      </c>
+      <c r="G25" s="110">
+        <v>3.0821999999999998</v>
+      </c>
+      <c r="H25" s="110">
+        <v>135.39859999999999</v>
+      </c>
+      <c r="I25" s="112">
+        <v>29.6891</v>
+      </c>
+      <c r="J25" s="106">
+        <v>279.40039999999999</v>
+      </c>
+      <c r="K25" s="110">
+        <v>33.0627</v>
+      </c>
+      <c r="L25" s="108">
+        <v>197.51740000000001</v>
+      </c>
+      <c r="M25" s="112">
+        <v>48.820300000000003</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="48"/>
+      <c r="C26" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="43"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="106">
+        <v>39.865400000000001</v>
+      </c>
+      <c r="G26" s="108">
+        <v>0.71379999999999999</v>
+      </c>
+      <c r="H26" s="108">
+        <v>31.747699999999998</v>
+      </c>
+      <c r="I26" s="111">
+        <v>7.4039000000000001</v>
+      </c>
+      <c r="J26" s="106">
+        <v>64.090499999999992</v>
+      </c>
+      <c r="K26" s="108">
+        <v>6.8627000000000002</v>
+      </c>
+      <c r="L26" s="110">
+        <v>45.2181</v>
+      </c>
+      <c r="M26" s="111">
+        <v>12.0097</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="113">
+        <v>401.41369999999989</v>
+      </c>
+      <c r="G27" s="114">
+        <v>6.5197000000000003</v>
+      </c>
+      <c r="H27" s="115">
+        <v>320.25959999999998</v>
+      </c>
+      <c r="I27" s="116">
+        <v>74.634399999999999</v>
+      </c>
+      <c r="J27" s="113">
+        <v>646.73620000000005</v>
+      </c>
+      <c r="K27" s="115">
+        <v>68.004499999999993</v>
+      </c>
+      <c r="L27" s="115">
+        <v>457.31920000000002</v>
+      </c>
+      <c r="M27" s="116">
+        <v>121.41249999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="27"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="30"/>
+    </row>
+    <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="31"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="149"/>
+      <c r="G33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="30"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="102">
+        <v>7084.5908996899998</v>
+      </c>
+      <c r="G34" s="103">
+        <v>1814.121703</v>
+      </c>
+      <c r="H34" s="103">
+        <v>2789.7738404000002</v>
+      </c>
+      <c r="I34" s="103">
+        <v>804.64637500000003</v>
+      </c>
+      <c r="J34" s="103">
+        <v>1503.8297938000001</v>
+      </c>
+      <c r="K34" s="103">
+        <v>44.771934750000007</v>
+      </c>
+      <c r="L34" s="103">
+        <v>44.658067080000002</v>
+      </c>
+      <c r="M34" s="105">
+        <v>82.789185660000001</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="117">
+        <v>6470.0211682499994</v>
+      </c>
+      <c r="G35" s="118">
+        <v>1593.8229016</v>
+      </c>
+      <c r="H35" s="118">
+        <v>2562.0188033999998</v>
+      </c>
+      <c r="I35" s="118">
+        <v>763.22163920000003</v>
+      </c>
+      <c r="J35" s="108">
+        <v>1390.2140967</v>
+      </c>
+      <c r="K35" s="119">
+        <v>41.658340099999997</v>
+      </c>
+      <c r="L35" s="119">
+        <v>38.766660870000003</v>
+      </c>
+      <c r="M35" s="120">
+        <v>80.318726380000001</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="42"/>
+      <c r="C36" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="43"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="106">
+        <v>4205.6646912299993</v>
+      </c>
+      <c r="G36" s="108">
+        <v>1014.9630592</v>
+      </c>
+      <c r="H36" s="108">
+        <v>1675.5513461999999</v>
+      </c>
+      <c r="I36" s="118">
+        <v>522.85593870000002</v>
+      </c>
+      <c r="J36" s="108">
+        <v>906.26757980000002</v>
+      </c>
+      <c r="K36" s="108">
+        <v>9.0781752000000004</v>
+      </c>
+      <c r="L36" s="118">
+        <v>22.161981050000001</v>
+      </c>
+      <c r="M36" s="111">
+        <v>54.78661108</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="45"/>
+      <c r="C37" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="106">
+        <v>2264.3564770200001</v>
+      </c>
+      <c r="G37" s="110">
+        <v>578.85984240000005</v>
+      </c>
+      <c r="H37" s="110">
+        <v>886.46745720000001</v>
+      </c>
+      <c r="I37" s="121">
+        <v>240.3657005</v>
+      </c>
+      <c r="J37" s="110">
+        <v>483.94651690000001</v>
+      </c>
+      <c r="K37" s="110">
+        <v>32.5801649</v>
+      </c>
+      <c r="L37" s="121">
+        <v>16.604679820000001</v>
+      </c>
+      <c r="M37" s="112">
+        <v>25.532115300000001</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="45"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="41"/>
+      <c r="F38" s="106">
+        <v>400.26894758999998</v>
+      </c>
+      <c r="G38" s="108">
+        <v>140.25886539999999</v>
+      </c>
+      <c r="H38" s="108">
+        <v>161.80991040000001</v>
+      </c>
+      <c r="I38" s="118">
+        <v>21.384163699999998</v>
+      </c>
+      <c r="J38" s="108">
+        <v>66.050473299999993</v>
+      </c>
+      <c r="K38" s="108">
+        <v>5.35296825</v>
+      </c>
+      <c r="L38" s="118">
+        <v>2.2173242499999999</v>
+      </c>
+      <c r="M38" s="111">
+        <v>3.1952422899999999</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="106">
+        <v>614.56973144000006</v>
+      </c>
+      <c r="G39" s="110">
+        <v>220.2988014</v>
+      </c>
+      <c r="H39" s="110">
+        <v>227.75503699999999</v>
+      </c>
+      <c r="I39" s="121">
+        <v>41.424735800000001</v>
+      </c>
+      <c r="J39" s="110">
+        <v>113.61569710000001</v>
+      </c>
+      <c r="K39" s="110">
+        <v>3.11359465</v>
+      </c>
+      <c r="L39" s="121">
+        <v>5.8914062100000004</v>
+      </c>
+      <c r="M39" s="112">
+        <v>2.47045928</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="48"/>
+      <c r="C40" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" s="43"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="106">
+        <v>147.2361181</v>
+      </c>
+      <c r="G40" s="108">
+        <v>52.069196300000002</v>
+      </c>
+      <c r="H40" s="108">
+        <v>55.093109400000003</v>
+      </c>
+      <c r="I40" s="118">
+        <v>9.9558037000000006</v>
+      </c>
+      <c r="J40" s="108">
+        <v>27.620715700000002</v>
+      </c>
+      <c r="K40" s="108">
+        <v>0.65839749999999997</v>
+      </c>
+      <c r="L40" s="118">
+        <v>1.1980850199999999</v>
+      </c>
+      <c r="M40" s="111">
+        <v>0.64081047999999996</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="113">
+        <v>1371.0137301499999</v>
+      </c>
+      <c r="G41" s="115">
+        <v>467.95008159999998</v>
+      </c>
+      <c r="H41" s="115">
+        <v>514.94147480000004</v>
+      </c>
+      <c r="I41" s="122">
+        <v>102.607451</v>
+      </c>
+      <c r="J41" s="115">
+        <v>260.61460629999999</v>
+      </c>
+      <c r="K41" s="115">
+        <v>6.1212973499999999</v>
+      </c>
+      <c r="L41" s="122">
+        <v>12.001286329999999</v>
+      </c>
+      <c r="M41" s="116">
+        <v>6.7775327699999997</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45" s="56"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P46" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q46" s="56"/>
+    </row>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="144" t="s">
+        <v>72</v>
+      </c>
+      <c r="G47" s="145"/>
+      <c r="H47" s="145"/>
+      <c r="I47" s="145"/>
+      <c r="J47" s="145"/>
+      <c r="K47" s="145"/>
+      <c r="L47" s="146"/>
+      <c r="M47" s="144" t="s">
+        <v>73</v>
+      </c>
+      <c r="N47" s="145"/>
+      <c r="O47" s="145"/>
+      <c r="P47" s="146"/>
+      <c r="Q47" s="56"/>
+    </row>
+    <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="31"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L48" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="N48" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="O48" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="P48" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="56"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="123">
+        <v>5482.9727951000004</v>
+      </c>
+      <c r="G49" s="103">
+        <v>1628.6290446600001</v>
+      </c>
+      <c r="H49" s="103">
+        <v>2111.3738524999999</v>
+      </c>
+      <c r="I49" s="103">
+        <v>571.37375924000003</v>
+      </c>
+      <c r="J49" s="103">
+        <v>1124.9419784500001</v>
+      </c>
+      <c r="K49" s="103">
+        <v>33.036574590000001</v>
+      </c>
+      <c r="L49" s="105">
+        <v>13.61758566</v>
+      </c>
+      <c r="M49" s="123">
+        <v>5.05983787</v>
+      </c>
+      <c r="N49" s="103">
+        <v>2.1291751400000001</v>
+      </c>
+      <c r="O49" s="124">
+        <v>19.349562899999999</v>
+      </c>
+      <c r="P49" s="125">
+        <v>58.456308069999999</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="126">
+        <v>4962.0058550600006</v>
+      </c>
+      <c r="G50" s="108">
+        <v>1425.3324879199999</v>
+      </c>
+      <c r="H50" s="108">
+        <v>1922.4794799399999</v>
+      </c>
+      <c r="I50" s="108">
+        <v>539.00278632000004</v>
+      </c>
+      <c r="J50" s="108">
+        <v>1032.9992602100001</v>
+      </c>
+      <c r="K50" s="108">
+        <v>30.365550729999999</v>
+      </c>
+      <c r="L50" s="111">
+        <v>11.826289940000001</v>
+      </c>
+      <c r="M50" s="126">
+        <v>4.9817502999999999</v>
+      </c>
+      <c r="N50" s="108">
+        <v>2.11321761</v>
+      </c>
+      <c r="O50" s="140"/>
+      <c r="P50" s="111">
+        <v>56.543958490000001</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="42"/>
+      <c r="C51" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="106">
+        <v>3216.0691220399999</v>
+      </c>
+      <c r="G51" s="108">
+        <v>912.45925233000003</v>
+      </c>
+      <c r="H51" s="108">
+        <v>1252.79140753</v>
+      </c>
+      <c r="I51" s="108">
+        <v>367.90223135000002</v>
+      </c>
+      <c r="J51" s="108">
+        <v>669.64139247000003</v>
+      </c>
+      <c r="K51" s="108">
+        <v>6.5907367800000003</v>
+      </c>
+      <c r="L51" s="111">
+        <v>6.6841015800000001</v>
+      </c>
+      <c r="M51" s="106">
+        <v>2.5005309200000001</v>
+      </c>
+      <c r="N51" s="127">
+        <v>1.43878566</v>
+      </c>
+      <c r="O51" s="141"/>
+      <c r="P51" s="111">
+        <v>38.351417789999999</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="45"/>
+      <c r="C52" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="40"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="106">
+        <v>1745.93673302</v>
+      </c>
+      <c r="G52" s="108">
+        <v>512.87323559000004</v>
+      </c>
+      <c r="H52" s="108">
+        <v>669.68807241000002</v>
+      </c>
+      <c r="I52" s="108">
+        <v>171.10055496999999</v>
+      </c>
+      <c r="J52" s="108">
+        <v>363.35786774000002</v>
+      </c>
+      <c r="K52" s="108">
+        <v>23.774813949999999</v>
+      </c>
+      <c r="L52" s="111">
+        <v>5.1421883599999996</v>
+      </c>
+      <c r="M52" s="106">
+        <v>2.4812193800000002</v>
+      </c>
+      <c r="N52" s="127">
+        <v>0.67443195</v>
+      </c>
+      <c r="O52" s="141"/>
+      <c r="P52" s="111">
+        <v>18.192540699999999</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="45"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E53" s="41"/>
+      <c r="F53" s="106">
+        <v>330.99110633999999</v>
+      </c>
+      <c r="G53" s="108">
+        <v>124.95546903</v>
+      </c>
+      <c r="H53" s="108">
+        <v>130.43514157000001</v>
+      </c>
+      <c r="I53" s="108">
+        <v>17.138262529999999</v>
+      </c>
+      <c r="J53" s="108">
+        <v>53.500886469999998</v>
+      </c>
+      <c r="K53" s="108">
+        <v>4.2926544199999999</v>
+      </c>
+      <c r="L53" s="111">
+        <v>0.66869232000000001</v>
+      </c>
+      <c r="M53" s="106">
+        <v>0.44817153999999998</v>
+      </c>
+      <c r="N53" s="127">
+        <v>1.249601E-2</v>
+      </c>
+      <c r="O53" s="141"/>
+      <c r="P53" s="111">
+        <v>2.55626577</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="106">
+        <v>520.96694003999994</v>
+      </c>
+      <c r="G54" s="108">
+        <v>203.29655674</v>
+      </c>
+      <c r="H54" s="108">
+        <v>188.89437255999999</v>
+      </c>
+      <c r="I54" s="108">
+        <v>32.37097292</v>
+      </c>
+      <c r="J54" s="108">
+        <v>91.942718240000005</v>
+      </c>
+      <c r="K54" s="108">
+        <v>2.67102386</v>
+      </c>
+      <c r="L54" s="111">
+        <v>1.7912957199999999</v>
+      </c>
+      <c r="M54" s="106">
+        <v>7.8087569999999995E-2</v>
+      </c>
+      <c r="N54" s="127">
+        <v>1.5957530000000001E-2</v>
+      </c>
+      <c r="O54" s="141"/>
+      <c r="P54" s="111">
+        <v>1.9123495800000001</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="48"/>
+      <c r="C55" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" s="43"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="106">
+        <v>115.53467037</v>
+      </c>
+      <c r="G55" s="108">
+        <v>46.043940810000002</v>
+      </c>
+      <c r="H55" s="108">
+        <v>41.530009710000002</v>
+      </c>
+      <c r="I55" s="108">
+        <v>7.0004952600000001</v>
+      </c>
+      <c r="J55" s="108">
+        <v>20.119807099999999</v>
+      </c>
+      <c r="K55" s="108">
+        <v>0.48207421</v>
+      </c>
+      <c r="L55" s="111">
+        <v>0.35834327999999999</v>
+      </c>
+      <c r="M55" s="106">
+        <v>4.4651429999999999E-2</v>
+      </c>
+      <c r="N55" s="127">
+        <v>3.4846399999999998E-3</v>
+      </c>
+      <c r="O55" s="141"/>
+      <c r="P55" s="111">
+        <v>0.44858743000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" s="49"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="113">
+        <v>1119.61976886</v>
+      </c>
+      <c r="G56" s="115">
+        <v>429.33491600000002</v>
+      </c>
+      <c r="H56" s="115">
+        <v>406.37190557999998</v>
+      </c>
+      <c r="I56" s="115">
+        <v>75.362500819999994</v>
+      </c>
+      <c r="J56" s="115">
+        <v>199.99374879999999</v>
+      </c>
+      <c r="K56" s="115">
+        <v>4.9291210599999999</v>
+      </c>
+      <c r="L56" s="116">
+        <v>3.6275765999999998</v>
+      </c>
+      <c r="M56" s="113">
+        <v>0.58641432999999998</v>
+      </c>
+      <c r="N56" s="128">
+        <v>0.12754729000000001</v>
+      </c>
+      <c r="O56" s="142"/>
+      <c r="P56" s="116">
+        <v>4.9274185599999996</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="14"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I64" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="27"/>
+      <c r="F65" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>83</v>
+      </c>
+      <c r="H65" s="66" t="s">
+        <v>84</v>
+      </c>
+      <c r="I65" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="J65" s="68"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F66" s="102">
+        <v>314.11983131</v>
+      </c>
+      <c r="G66" s="103">
+        <v>1.5593098000000001</v>
+      </c>
+      <c r="H66" s="103">
+        <v>115.99129404</v>
+      </c>
+      <c r="I66" s="105">
+        <v>76.536297079999997</v>
+      </c>
+      <c r="J66" s="69"/>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="F67" s="106">
+        <v>314.11983131</v>
+      </c>
+      <c r="G67" s="108">
+        <v>1.0703098</v>
+      </c>
+      <c r="H67" s="108">
+        <v>79.380480000000006</v>
+      </c>
+      <c r="I67" s="111">
+        <v>76.536297079999997</v>
+      </c>
+      <c r="J67" s="71"/>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F68" s="72"/>
+      <c r="G68" s="115">
+        <v>0.48899999999999999</v>
+      </c>
+      <c r="H68" s="115">
+        <v>36.610814040000001</v>
+      </c>
+      <c r="I68" s="73"/>
+      <c r="J68" s="74"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
-  </mergeCells>
-[...1574 lines deleted...]
-  <mergeCells count="15">
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="G12:H12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="139"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="18" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="19"/>
+      <c r="K6" s="78" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="22"/>
+      <c r="J7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="6"/>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" s="93">
+        <v>3978.3168999999998</v>
+      </c>
+      <c r="G8" s="94">
+        <v>3848.7845000000002</v>
+      </c>
+      <c r="H8" s="95">
+        <v>191.31460000000001</v>
+      </c>
+      <c r="I8" s="94">
+        <v>129.5324</v>
+      </c>
+      <c r="J8" s="94">
+        <v>29.994800000000001</v>
+      </c>
+      <c r="K8" s="94">
+        <v>333.4502</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9" s="96">
+        <v>2602.4427999999998</v>
+      </c>
+      <c r="G9" s="95">
+        <v>2509.5686999999998</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="96">
+        <v>92.874099999999999</v>
+      </c>
+      <c r="J9" s="97">
+        <v>25.4574</v>
+      </c>
+      <c r="K9" s="97">
+        <v>246.45959999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="98">
+        <v>1375.8741</v>
+      </c>
+      <c r="G10" s="99">
+        <v>1339.2157999999999</v>
+      </c>
+      <c r="H10" s="100">
+        <v>191.31460000000001</v>
+      </c>
+      <c r="I10" s="101">
+        <v>36.658299999999997</v>
+      </c>
+      <c r="J10" s="100">
+        <v>4.5373999999999999</v>
+      </c>
+      <c r="K10" s="100">
+        <v>86.990600000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G11" s="26"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="136" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="133"/>
+      <c r="G12" s="136" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="133"/>
+      <c r="I12" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="133"/>
+      <c r="K12" s="136" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="133"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="143">
+        <v>310666.72558566899</v>
+      </c>
+      <c r="F13" s="133"/>
+      <c r="G13" s="143">
+        <v>80849.238320000004</v>
+      </c>
+      <c r="H13" s="133"/>
+      <c r="I13" s="143">
+        <v>2678.6286799999998</v>
+      </c>
+      <c r="J13" s="133"/>
+      <c r="K13" s="143">
+        <v>83527.866999999998</v>
+      </c>
+      <c r="L13" s="133"/>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="27"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="145"/>
+      <c r="H18" s="145"/>
+      <c r="I18" s="146"/>
+      <c r="J18" s="147" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" s="145"/>
+      <c r="L18" s="145"/>
+      <c r="M18" s="146"/>
+      <c r="N18" s="30"/>
+    </row>
+    <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="31"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="30"/>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="102">
+        <v>2858.4126000000001</v>
+      </c>
+      <c r="G20" s="103">
+        <v>30.804600000000001</v>
+      </c>
+      <c r="H20" s="103">
+        <v>2216.5448999999999</v>
+      </c>
+      <c r="I20" s="104">
+        <v>611.06309999999996</v>
+      </c>
+      <c r="J20" s="102">
+        <v>4171.6674999999996</v>
+      </c>
+      <c r="K20" s="103">
+        <v>281.61489999999998</v>
+      </c>
+      <c r="L20" s="103">
+        <v>2985.8663000000001</v>
+      </c>
+      <c r="M20" s="105">
+        <v>904.18629999999996</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="106">
+        <v>2693.0462000000002</v>
+      </c>
+      <c r="G21" s="107">
+        <v>27.751200000000001</v>
+      </c>
+      <c r="H21" s="108">
+        <v>2083.5183000000002</v>
+      </c>
+      <c r="I21" s="107">
+        <v>581.77670000000001</v>
+      </c>
+      <c r="J21" s="109">
+        <v>3898.1491999999998</v>
+      </c>
+      <c r="K21" s="110">
+        <v>247.6431</v>
+      </c>
+      <c r="L21" s="110">
+        <v>2793.4740999999999</v>
+      </c>
+      <c r="M21" s="111">
+        <v>857.03199999999993</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="42"/>
+      <c r="C22" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="106">
+        <v>1675.6869999999999</v>
+      </c>
+      <c r="G22" s="108">
+        <v>17.032699999999998</v>
+      </c>
+      <c r="H22" s="108">
+        <v>1273.394</v>
+      </c>
+      <c r="I22" s="111">
+        <v>385.26029999999997</v>
+      </c>
+      <c r="J22" s="106">
+        <v>2413.0426000000002</v>
+      </c>
+      <c r="K22" s="108">
+        <v>140.72880000000001</v>
+      </c>
+      <c r="L22" s="108">
+        <v>1683.5989999999999</v>
+      </c>
+      <c r="M22" s="111">
+        <v>588.71479999999997</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="45"/>
+      <c r="C23" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="106">
+        <v>1017.3592</v>
+      </c>
+      <c r="G23" s="110">
+        <v>10.718500000000001</v>
+      </c>
+      <c r="H23" s="110">
+        <v>810.12429999999995</v>
+      </c>
+      <c r="I23" s="112">
+        <v>196.5164</v>
+      </c>
+      <c r="J23" s="106">
+        <v>1485.1066000000001</v>
+      </c>
+      <c r="K23" s="110">
+        <v>106.9143</v>
+      </c>
+      <c r="L23" s="110">
+        <v>1109.8751</v>
+      </c>
+      <c r="M23" s="112">
+        <v>268.31720000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="45"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="106">
+        <v>192.6788</v>
+      </c>
+      <c r="G24" s="110">
+        <v>3.1196000000000002</v>
+      </c>
+      <c r="H24" s="108">
+        <v>168.46</v>
+      </c>
+      <c r="I24" s="111">
+        <v>21.0992</v>
+      </c>
+      <c r="J24" s="106">
+        <v>293.47219999999999</v>
+      </c>
+      <c r="K24" s="108">
+        <v>19.8611</v>
+      </c>
+      <c r="L24" s="108">
+        <v>249.15549999999999</v>
+      </c>
+      <c r="M24" s="111">
+        <v>24.4556</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="106">
+        <v>165.3664</v>
+      </c>
+      <c r="G25" s="110">
+        <v>3.0533999999999999</v>
+      </c>
+      <c r="H25" s="110">
+        <v>133.0266</v>
+      </c>
+      <c r="I25" s="112">
+        <v>29.2864</v>
+      </c>
+      <c r="J25" s="106">
+        <v>273.51830000000001</v>
+      </c>
+      <c r="K25" s="110">
+        <v>33.971800000000002</v>
+      </c>
+      <c r="L25" s="108">
+        <v>192.3922</v>
+      </c>
+      <c r="M25" s="112">
+        <v>47.154299999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="48"/>
+      <c r="C26" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="43"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="106">
+        <v>39.4527</v>
+      </c>
+      <c r="G26" s="108">
+        <v>0.72340000000000004</v>
+      </c>
+      <c r="H26" s="108">
+        <v>31.376899999999999</v>
+      </c>
+      <c r="I26" s="111">
+        <v>7.3524000000000003</v>
+      </c>
+      <c r="J26" s="106">
+        <v>63.210800000000013</v>
+      </c>
+      <c r="K26" s="108">
+        <v>7.1764000000000001</v>
+      </c>
+      <c r="L26" s="110">
+        <v>44.381300000000003</v>
+      </c>
+      <c r="M26" s="111">
+        <v>11.6531</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="113">
+        <v>395.85320000000002</v>
+      </c>
+      <c r="G27" s="114">
+        <v>6.5206999999999997</v>
+      </c>
+      <c r="H27" s="115">
+        <v>315.3768</v>
+      </c>
+      <c r="I27" s="116">
+        <v>73.955699999999993</v>
+      </c>
+      <c r="J27" s="113">
+        <v>634.92679999999996</v>
+      </c>
+      <c r="K27" s="115">
+        <v>70.076599999999999</v>
+      </c>
+      <c r="L27" s="115">
+        <v>446.78179999999998</v>
+      </c>
+      <c r="M27" s="116">
+        <v>118.0684</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="27"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="30"/>
+    </row>
+    <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="31"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="149"/>
+      <c r="G33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="30"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="102">
+        <v>7057.3838891599999</v>
+      </c>
+      <c r="G34" s="103">
+        <v>1854.7851846999999</v>
+      </c>
+      <c r="H34" s="103">
+        <v>2790.7417378</v>
+      </c>
+      <c r="I34" s="103">
+        <v>774.84430850000001</v>
+      </c>
+      <c r="J34" s="103">
+        <v>1452.0859785</v>
+      </c>
+      <c r="K34" s="103">
+        <v>46.295440149999997</v>
+      </c>
+      <c r="L34" s="103">
+        <v>46.386918089999988</v>
+      </c>
+      <c r="M34" s="105">
+        <v>92.244321420000006</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="117">
+        <v>6448.32522556</v>
+      </c>
+      <c r="G35" s="118">
+        <v>1630.8622290000001</v>
+      </c>
+      <c r="H35" s="118">
+        <v>2566.6993622999998</v>
+      </c>
+      <c r="I35" s="118">
+        <v>735.04971969999997</v>
+      </c>
+      <c r="J35" s="108">
+        <v>1342.830592</v>
+      </c>
+      <c r="K35" s="119">
+        <v>43.092064750000013</v>
+      </c>
+      <c r="L35" s="119">
+        <v>40.313666509999997</v>
+      </c>
+      <c r="M35" s="120">
+        <v>89.4775913</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="42"/>
+      <c r="C36" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="43"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="106">
+        <v>4161.6334170600003</v>
+      </c>
+      <c r="G36" s="108">
+        <v>1028.7761263</v>
+      </c>
+      <c r="H36" s="108">
+        <v>1660.2007068</v>
+      </c>
+      <c r="I36" s="118">
+        <v>507.68347949999998</v>
+      </c>
+      <c r="J36" s="108">
+        <v>870.71457190000001</v>
+      </c>
+      <c r="K36" s="108">
+        <v>9.5622761500000006</v>
+      </c>
+      <c r="L36" s="118">
+        <v>22.889752649999998</v>
+      </c>
+      <c r="M36" s="111">
+        <v>61.806503759999998</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="45"/>
+      <c r="C37" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="106">
+        <v>2286.6918085000002</v>
+      </c>
+      <c r="G37" s="110">
+        <v>602.08610269999997</v>
+      </c>
+      <c r="H37" s="110">
+        <v>906.49865550000004</v>
+      </c>
+      <c r="I37" s="121">
+        <v>227.36624019999999</v>
+      </c>
+      <c r="J37" s="110">
+        <v>472.11602010000001</v>
+      </c>
+      <c r="K37" s="110">
+        <v>33.529788600000003</v>
+      </c>
+      <c r="L37" s="121">
+        <v>17.423913859999999</v>
+      </c>
+      <c r="M37" s="112">
+        <v>27.671087539999998</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="45"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="41"/>
+      <c r="F38" s="106">
+        <v>417.84215733999991</v>
+      </c>
+      <c r="G38" s="108">
+        <v>155.9992991</v>
+      </c>
+      <c r="H38" s="108">
+        <v>163.51175549999999</v>
+      </c>
+      <c r="I38" s="118">
+        <v>21.211881399999999</v>
+      </c>
+      <c r="J38" s="108">
+        <v>65.756490499999998</v>
+      </c>
+      <c r="K38" s="108">
+        <v>5.3501573000000002</v>
+      </c>
+      <c r="L38" s="118">
+        <v>2.4906214100000001</v>
+      </c>
+      <c r="M38" s="111">
+        <v>3.5219521299999998</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="106">
+        <v>609.05866360000005</v>
+      </c>
+      <c r="G39" s="110">
+        <v>223.92295569999999</v>
+      </c>
+      <c r="H39" s="110">
+        <v>224.04237549999999</v>
+      </c>
+      <c r="I39" s="121">
+        <v>39.7945888</v>
+      </c>
+      <c r="J39" s="110">
+        <v>109.2553865</v>
+      </c>
+      <c r="K39" s="110">
+        <v>3.2033754000000001</v>
+      </c>
+      <c r="L39" s="121">
+        <v>6.07325158</v>
+      </c>
+      <c r="M39" s="112">
+        <v>2.7667301200000001</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="48"/>
+      <c r="C40" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" s="43"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="106">
+        <v>146.85731512999999</v>
+      </c>
+      <c r="G40" s="108">
+        <v>53.238577999999997</v>
+      </c>
+      <c r="H40" s="108">
+        <v>54.632938899999999</v>
+      </c>
+      <c r="I40" s="118">
+        <v>9.5436256999999998</v>
+      </c>
+      <c r="J40" s="108">
+        <v>26.8175411</v>
+      </c>
+      <c r="K40" s="108">
+        <v>0.64841510000000002</v>
+      </c>
+      <c r="L40" s="118">
+        <v>1.25373548</v>
+      </c>
+      <c r="M40" s="111">
+        <v>0.72248084999999995</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="113">
+        <v>1357.5649223299999</v>
+      </c>
+      <c r="G41" s="115">
+        <v>475.337041</v>
+      </c>
+      <c r="H41" s="115">
+        <v>506.14228689999999</v>
+      </c>
+      <c r="I41" s="122">
+        <v>99.234949799999995</v>
+      </c>
+      <c r="J41" s="115">
+        <v>250.51516549999999</v>
+      </c>
+      <c r="K41" s="115">
+        <v>6.3170004999999998</v>
+      </c>
+      <c r="L41" s="122">
+        <v>12.41008381</v>
+      </c>
+      <c r="M41" s="116">
+        <v>7.60839482</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45" s="56"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P46" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q46" s="56"/>
+    </row>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="144" t="s">
+        <v>72</v>
+      </c>
+      <c r="G47" s="145"/>
+      <c r="H47" s="145"/>
+      <c r="I47" s="145"/>
+      <c r="J47" s="145"/>
+      <c r="K47" s="145"/>
+      <c r="L47" s="146"/>
+      <c r="M47" s="144" t="s">
+        <v>73</v>
+      </c>
+      <c r="N47" s="145"/>
+      <c r="O47" s="145"/>
+      <c r="P47" s="146"/>
+      <c r="Q47" s="56"/>
+    </row>
+    <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="31"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L48" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="N48" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="O48" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="P48" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="56"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="123">
+        <v>5466.6241541199997</v>
+      </c>
+      <c r="G49" s="103">
+        <v>1666.6165343499999</v>
+      </c>
+      <c r="H49" s="103">
+        <v>2113.6513808999998</v>
+      </c>
+      <c r="I49" s="103">
+        <v>550.31771956</v>
+      </c>
+      <c r="J49" s="103">
+        <v>1087.6985274199999</v>
+      </c>
+      <c r="K49" s="103">
+        <v>34.198566999999997</v>
+      </c>
+      <c r="L49" s="105">
+        <v>14.14142489</v>
+      </c>
+      <c r="M49" s="123">
+        <v>4.1122073800000001</v>
+      </c>
+      <c r="N49" s="103">
+        <v>1.80571467</v>
+      </c>
+      <c r="O49" s="124">
+        <v>18.625393620000001</v>
+      </c>
+      <c r="P49" s="125">
+        <v>65.129484180000006</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="126">
+        <v>4949.1580968300004</v>
+      </c>
+      <c r="G50" s="108">
+        <v>1459.4997753499999</v>
+      </c>
+      <c r="H50" s="108">
+        <v>1927.4986964899999</v>
+      </c>
+      <c r="I50" s="108">
+        <v>519.22771928999998</v>
+      </c>
+      <c r="J50" s="108">
+        <v>999.19246771000007</v>
+      </c>
+      <c r="K50" s="108">
+        <v>31.440645329999999</v>
+      </c>
+      <c r="L50" s="111">
+        <v>12.29879266</v>
+      </c>
+      <c r="M50" s="126">
+        <v>4.04520708</v>
+      </c>
+      <c r="N50" s="108">
+        <v>1.79854366</v>
+      </c>
+      <c r="O50" s="140"/>
+      <c r="P50" s="111">
+        <v>62.988264739999998</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="42"/>
+      <c r="C51" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="106">
+        <v>3182.96323166</v>
+      </c>
+      <c r="G51" s="108">
+        <v>924.89900484999998</v>
+      </c>
+      <c r="H51" s="108">
+        <v>1242.9368174900001</v>
+      </c>
+      <c r="I51" s="108">
+        <v>357.31844096999998</v>
+      </c>
+      <c r="J51" s="108">
+        <v>643.95211028000006</v>
+      </c>
+      <c r="K51" s="108">
+        <v>6.9537146400000003</v>
+      </c>
+      <c r="L51" s="111">
+        <v>6.9031434300000001</v>
+      </c>
+      <c r="M51" s="106">
+        <v>2.02382697</v>
+      </c>
+      <c r="N51" s="127">
+        <v>1.3075566700000001</v>
+      </c>
+      <c r="O51" s="141"/>
+      <c r="P51" s="111">
+        <v>43.26534109</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="45"/>
+      <c r="C52" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="40"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="106">
+        <v>1766.19486517</v>
+      </c>
+      <c r="G52" s="108">
+        <v>534.60077049999995</v>
+      </c>
+      <c r="H52" s="108">
+        <v>684.56187899999998</v>
+      </c>
+      <c r="I52" s="108">
+        <v>161.90927832</v>
+      </c>
+      <c r="J52" s="108">
+        <v>355.24035743000002</v>
+      </c>
+      <c r="K52" s="108">
+        <v>24.486930690000001</v>
+      </c>
+      <c r="L52" s="111">
+        <v>5.3956492300000001</v>
+      </c>
+      <c r="M52" s="106">
+        <v>2.02138011</v>
+      </c>
+      <c r="N52" s="127">
+        <v>0.49098699000000001</v>
+      </c>
+      <c r="O52" s="141"/>
+      <c r="P52" s="111">
+        <v>19.722923649999998</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="45"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E53" s="41"/>
+      <c r="F53" s="106">
+        <v>346.56887776000002</v>
+      </c>
+      <c r="G53" s="108">
+        <v>139.54826718999999</v>
+      </c>
+      <c r="H53" s="108">
+        <v>131.66424803000001</v>
+      </c>
+      <c r="I53" s="108">
+        <v>16.998834009999999</v>
+      </c>
+      <c r="J53" s="108">
+        <v>53.31690425</v>
+      </c>
+      <c r="K53" s="108">
+        <v>4.2889065799999999</v>
+      </c>
+      <c r="L53" s="111">
+        <v>0.75171770000000004</v>
+      </c>
+      <c r="M53" s="106">
+        <v>0.38657912999999999</v>
+      </c>
+      <c r="N53" s="127">
+        <v>1.6057970000000001E-2</v>
+      </c>
+      <c r="O53" s="141"/>
+      <c r="P53" s="111">
+        <v>2.8176920499999998</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="106">
+        <v>517.46605729000009</v>
+      </c>
+      <c r="G54" s="108">
+        <v>207.116759</v>
+      </c>
+      <c r="H54" s="108">
+        <v>186.15268441000001</v>
+      </c>
+      <c r="I54" s="108">
+        <v>31.090000270000001</v>
+      </c>
+      <c r="J54" s="108">
+        <v>88.506059710000002</v>
+      </c>
+      <c r="K54" s="108">
+        <v>2.75792167</v>
+      </c>
+      <c r="L54" s="111">
+        <v>1.84263223</v>
+      </c>
+      <c r="M54" s="106">
+        <v>6.7000299999999999E-2</v>
+      </c>
+      <c r="N54" s="127">
+        <v>7.1710100000000002E-3</v>
+      </c>
+      <c r="O54" s="141"/>
+      <c r="P54" s="111">
+        <v>2.14121944</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="48"/>
+      <c r="C55" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" s="43"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="106">
+        <v>115.73996937</v>
+      </c>
+      <c r="G55" s="108">
+        <v>47.310279739999999</v>
+      </c>
+      <c r="H55" s="108">
+        <v>41.264776019999999</v>
+      </c>
+      <c r="I55" s="108">
+        <v>6.7057812500000002</v>
+      </c>
+      <c r="J55" s="108">
+        <v>19.613184660000002</v>
+      </c>
+      <c r="K55" s="108">
+        <v>0.47180634999999999</v>
+      </c>
+      <c r="L55" s="111">
+        <v>0.37414134999999998</v>
+      </c>
+      <c r="M55" s="106">
+        <v>3.3476899999999997E-2</v>
+      </c>
+      <c r="N55" s="127">
+        <v>3.19828E-3</v>
+      </c>
+      <c r="O55" s="141"/>
+      <c r="P55" s="111">
+        <v>0.50576326999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" s="49"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="113">
+        <v>1110.6518978300001</v>
+      </c>
+      <c r="G56" s="115">
+        <v>436.52073703999997</v>
+      </c>
+      <c r="H56" s="115">
+        <v>399.96808621999998</v>
+      </c>
+      <c r="I56" s="115">
+        <v>72.910221660000005</v>
+      </c>
+      <c r="J56" s="115">
+        <v>192.40888075999999</v>
+      </c>
+      <c r="K56" s="115">
+        <v>5.0972576399999996</v>
+      </c>
+      <c r="L56" s="116">
+        <v>3.7467145099999999</v>
+      </c>
+      <c r="M56" s="113">
+        <v>0.47480677999999998</v>
+      </c>
+      <c r="N56" s="128">
+        <v>0.16553330999999999</v>
+      </c>
+      <c r="O56" s="142"/>
+      <c r="P56" s="116">
+        <v>5.5305405700000003</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="14"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I64" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="27"/>
+      <c r="F65" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>83</v>
+      </c>
+      <c r="H65" s="66" t="s">
+        <v>84</v>
+      </c>
+      <c r="I65" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="J65" s="68"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F66" s="102">
+        <v>308.34656795000001</v>
+      </c>
+      <c r="G66" s="103">
+        <v>1.5432324399999999</v>
+      </c>
+      <c r="H66" s="103">
+        <v>128.5970978</v>
+      </c>
+      <c r="I66" s="105">
+        <v>80.780094439999999</v>
+      </c>
+      <c r="J66" s="69"/>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="F67" s="106">
+        <v>308.34656795000001</v>
+      </c>
+      <c r="G67" s="108">
+        <v>1.0562324400000001</v>
+      </c>
+      <c r="H67" s="108">
+        <v>87.518360000000001</v>
+      </c>
+      <c r="I67" s="111">
+        <v>80.780094439999999</v>
+      </c>
+      <c r="J67" s="71"/>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F68" s="72"/>
+      <c r="G68" s="115">
+        <v>0.48699999999999999</v>
+      </c>
+      <c r="H68" s="115">
+        <v>41.078737799999999</v>
+      </c>
+      <c r="I68" s="73"/>
+      <c r="J68" s="74"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
-  </mergeCells>
-[...1574 lines deleted...]
-  <mergeCells count="15">
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="G12:H12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="139"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="18" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="19"/>
+      <c r="K6" s="78" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="22"/>
+      <c r="J7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="6"/>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" s="93">
+        <v>3980.3063000000002</v>
+      </c>
+      <c r="G8" s="94">
+        <v>3850.4798999999998</v>
+      </c>
+      <c r="H8" s="95">
+        <v>193.62270000000001</v>
+      </c>
+      <c r="I8" s="94">
+        <v>129.82640000000001</v>
+      </c>
+      <c r="J8" s="94">
+        <v>30.101700000000001</v>
+      </c>
+      <c r="K8" s="94">
+        <v>334.52370000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9" s="96">
+        <v>2605.5382</v>
+      </c>
+      <c r="G9" s="95">
+        <v>2512.3292000000001</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="96">
+        <v>93.209000000000003</v>
+      </c>
+      <c r="J9" s="97">
+        <v>25.563199999999998</v>
+      </c>
+      <c r="K9" s="97">
+        <v>247.54730000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="98">
+        <v>1374.7681</v>
+      </c>
+      <c r="G10" s="99">
+        <v>1338.1506999999999</v>
+      </c>
+      <c r="H10" s="100">
+        <v>193.62270000000001</v>
+      </c>
+      <c r="I10" s="101">
+        <v>36.617400000000004</v>
+      </c>
+      <c r="J10" s="100">
+        <v>4.5385</v>
+      </c>
+      <c r="K10" s="100">
+        <v>86.976399999999998</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G11" s="26"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="136" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="133"/>
+      <c r="G12" s="136" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="133"/>
+      <c r="I12" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="133"/>
+      <c r="K12" s="136" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="133"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="143">
+        <v>310492.56034703308</v>
+      </c>
+      <c r="F13" s="133"/>
+      <c r="G13" s="143">
+        <v>80900.022679999995</v>
+      </c>
+      <c r="H13" s="133"/>
+      <c r="I13" s="143">
+        <v>11019.66949</v>
+      </c>
+      <c r="J13" s="133"/>
+      <c r="K13" s="143">
+        <v>91919.692169999995</v>
+      </c>
+      <c r="L13" s="133"/>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="27"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="145"/>
+      <c r="H18" s="145"/>
+      <c r="I18" s="146"/>
+      <c r="J18" s="147" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" s="145"/>
+      <c r="L18" s="145"/>
+      <c r="M18" s="146"/>
+      <c r="N18" s="30"/>
+    </row>
+    <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="31"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="30"/>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="102">
+        <v>2879.4142000000002</v>
+      </c>
+      <c r="G20" s="103">
+        <v>31.5641</v>
+      </c>
+      <c r="H20" s="103">
+        <v>2209.0648999999999</v>
+      </c>
+      <c r="I20" s="104">
+        <v>638.78520000000003</v>
+      </c>
+      <c r="J20" s="102">
+        <v>4231.9342999999999</v>
+      </c>
+      <c r="K20" s="103">
+        <v>283.77359999999999</v>
+      </c>
+      <c r="L20" s="103">
+        <v>2997.7456000000002</v>
+      </c>
+      <c r="M20" s="105">
+        <v>950.41510000000005</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="106">
+        <v>2711.0027</v>
+      </c>
+      <c r="G21" s="107">
+        <v>28.366599999999998</v>
+      </c>
+      <c r="H21" s="108">
+        <v>2073.7674000000002</v>
+      </c>
+      <c r="I21" s="107">
+        <v>608.86869999999999</v>
+      </c>
+      <c r="J21" s="109">
+        <v>3953.1190999999999</v>
+      </c>
+      <c r="K21" s="110">
+        <v>249.80680000000001</v>
+      </c>
+      <c r="L21" s="110">
+        <v>2801.3292000000001</v>
+      </c>
+      <c r="M21" s="111">
+        <v>901.98310000000004</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="42"/>
+      <c r="C22" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="106">
+        <v>1689.3212000000001</v>
+      </c>
+      <c r="G22" s="108">
+        <v>17.558700000000002</v>
+      </c>
+      <c r="H22" s="108">
+        <v>1275.0317</v>
+      </c>
+      <c r="I22" s="111">
+        <v>396.73079999999999</v>
+      </c>
+      <c r="J22" s="106">
+        <v>2452.2685999999999</v>
+      </c>
+      <c r="K22" s="108">
+        <v>142.86429999999999</v>
+      </c>
+      <c r="L22" s="108">
+        <v>1697.8343</v>
+      </c>
+      <c r="M22" s="111">
+        <v>611.57000000000005</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="45"/>
+      <c r="C23" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="106">
+        <v>1021.6815</v>
+      </c>
+      <c r="G23" s="110">
+        <v>10.8079</v>
+      </c>
+      <c r="H23" s="110">
+        <v>798.73569999999995</v>
+      </c>
+      <c r="I23" s="112">
+        <v>212.1379</v>
+      </c>
+      <c r="J23" s="106">
+        <v>1500.8505</v>
+      </c>
+      <c r="K23" s="110">
+        <v>106.9425</v>
+      </c>
+      <c r="L23" s="110">
+        <v>1103.4948999999999</v>
+      </c>
+      <c r="M23" s="112">
+        <v>290.41309999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="45"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="106">
+        <v>192.33349999999999</v>
+      </c>
+      <c r="G24" s="110">
+        <v>3.1172</v>
+      </c>
+      <c r="H24" s="108">
+        <v>165.0925</v>
+      </c>
+      <c r="I24" s="111">
+        <v>24.123799999999999</v>
+      </c>
+      <c r="J24" s="106">
+        <v>290.96600000000001</v>
+      </c>
+      <c r="K24" s="108">
+        <v>19.916</v>
+      </c>
+      <c r="L24" s="108">
+        <v>242.82140000000001</v>
+      </c>
+      <c r="M24" s="111">
+        <v>28.2286</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="106">
+        <v>168.41149999999999</v>
+      </c>
+      <c r="G25" s="110">
+        <v>3.1974999999999998</v>
+      </c>
+      <c r="H25" s="110">
+        <v>135.29750000000001</v>
+      </c>
+      <c r="I25" s="112">
+        <v>29.916499999999999</v>
+      </c>
+      <c r="J25" s="106">
+        <v>278.8152</v>
+      </c>
+      <c r="K25" s="110">
+        <v>33.966799999999999</v>
+      </c>
+      <c r="L25" s="108">
+        <v>196.41640000000001</v>
+      </c>
+      <c r="M25" s="112">
+        <v>48.432000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="48"/>
+      <c r="C26" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="43"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="106">
+        <v>40.064800000000012</v>
+      </c>
+      <c r="G26" s="108">
+        <v>0.74250000000000005</v>
+      </c>
+      <c r="H26" s="108">
+        <v>31.837900000000001</v>
+      </c>
+      <c r="I26" s="111">
+        <v>7.4843999999999999</v>
+      </c>
+      <c r="J26" s="106">
+        <v>64.279700000000005</v>
+      </c>
+      <c r="K26" s="108">
+        <v>7.0746000000000002</v>
+      </c>
+      <c r="L26" s="110">
+        <v>45.238100000000003</v>
+      </c>
+      <c r="M26" s="111">
+        <v>11.967000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="113">
+        <v>403.23770000000002</v>
+      </c>
+      <c r="G27" s="114">
+        <v>6.7782999999999998</v>
+      </c>
+      <c r="H27" s="115">
+        <v>320.55189999999999</v>
+      </c>
+      <c r="I27" s="116">
+        <v>75.907499999999999</v>
+      </c>
+      <c r="J27" s="113">
+        <v>647.99599999999998</v>
+      </c>
+      <c r="K27" s="115">
+        <v>70.271600000000007</v>
+      </c>
+      <c r="L27" s="115">
+        <v>455.82310000000001</v>
+      </c>
+      <c r="M27" s="116">
+        <v>121.90130000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="27"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="30"/>
+    </row>
+    <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="31"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="149"/>
+      <c r="G33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="30"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="102">
+        <v>7154.1903094299996</v>
+      </c>
+      <c r="G34" s="103">
+        <v>1892.5038772</v>
+      </c>
+      <c r="H34" s="103">
+        <v>2808.1241642999998</v>
+      </c>
+      <c r="I34" s="103">
+        <v>822.3848686</v>
+      </c>
+      <c r="J34" s="103">
+        <v>1442.1755840999999</v>
+      </c>
+      <c r="K34" s="103">
+        <v>46.742037949999997</v>
+      </c>
+      <c r="L34" s="103">
+        <v>46.818081590000013</v>
+      </c>
+      <c r="M34" s="105">
+        <v>95.441695690000003</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="117">
+        <v>6535.1239918699994</v>
+      </c>
+      <c r="G35" s="118">
+        <v>1664.2157047000001</v>
+      </c>
+      <c r="H35" s="118">
+        <v>2580.4803155999998</v>
+      </c>
+      <c r="I35" s="118">
+        <v>780.91967720000002</v>
+      </c>
+      <c r="J35" s="108">
+        <v>1332.6192450000001</v>
+      </c>
+      <c r="K35" s="119">
+        <v>43.549241100000003</v>
+      </c>
+      <c r="L35" s="119">
+        <v>40.760187520000002</v>
+      </c>
+      <c r="M35" s="120">
+        <v>92.579620750000004</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="42"/>
+      <c r="C36" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="43"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="106">
+        <v>4240.4667419599991</v>
+      </c>
+      <c r="G36" s="108">
+        <v>1059.2131337000001</v>
+      </c>
+      <c r="H36" s="108">
+        <v>1682.0127387</v>
+      </c>
+      <c r="I36" s="118">
+        <v>533.2295987</v>
+      </c>
+      <c r="J36" s="108">
+        <v>869.65476539999997</v>
+      </c>
+      <c r="K36" s="108">
+        <v>9.7791551999999999</v>
+      </c>
+      <c r="L36" s="118">
+        <v>23.28545961</v>
+      </c>
+      <c r="M36" s="111">
+        <v>63.291890649999999</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="45"/>
+      <c r="C37" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="106">
+        <v>2294.6572499099998</v>
+      </c>
+      <c r="G37" s="110">
+        <v>605.00257099999999</v>
+      </c>
+      <c r="H37" s="110">
+        <v>898.46757690000004</v>
+      </c>
+      <c r="I37" s="121">
+        <v>247.6900785</v>
+      </c>
+      <c r="J37" s="110">
+        <v>462.9644796</v>
+      </c>
+      <c r="K37" s="110">
+        <v>33.770085899999998</v>
+      </c>
+      <c r="L37" s="121">
+        <v>17.474727909999999</v>
+      </c>
+      <c r="M37" s="112">
+        <v>29.287730100000001</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="45"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="41"/>
+      <c r="F38" s="106">
+        <v>411.07821740000009</v>
+      </c>
+      <c r="G38" s="108">
+        <v>156.47738140000001</v>
+      </c>
+      <c r="H38" s="108">
+        <v>156.66578200000001</v>
+      </c>
+      <c r="I38" s="118">
+        <v>24.5901751</v>
+      </c>
+      <c r="J38" s="108">
+        <v>61.585178900000002</v>
+      </c>
+      <c r="K38" s="108">
+        <v>5.5045450000000002</v>
+      </c>
+      <c r="L38" s="118">
+        <v>2.47864445</v>
+      </c>
+      <c r="M38" s="111">
+        <v>3.7765105499999998</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="106">
+        <v>619.0663175599999</v>
+      </c>
+      <c r="G39" s="110">
+        <v>228.2881725</v>
+      </c>
+      <c r="H39" s="110">
+        <v>227.64384870000001</v>
+      </c>
+      <c r="I39" s="121">
+        <v>41.465191400000002</v>
+      </c>
+      <c r="J39" s="110">
+        <v>109.5563391</v>
+      </c>
+      <c r="K39" s="110">
+        <v>3.1927968500000001</v>
+      </c>
+      <c r="L39" s="121">
+        <v>6.0578940699999997</v>
+      </c>
+      <c r="M39" s="112">
+        <v>2.8620749399999998</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="48"/>
+      <c r="C40" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" s="43"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="106">
+        <v>148.58741577000001</v>
+      </c>
+      <c r="G40" s="108">
+        <v>54.090321799999998</v>
+      </c>
+      <c r="H40" s="108">
+        <v>55.114851000000002</v>
+      </c>
+      <c r="I40" s="118">
+        <v>9.9693517000000007</v>
+      </c>
+      <c r="J40" s="108">
+        <v>26.754275499999999</v>
+      </c>
+      <c r="K40" s="108">
+        <v>0.68237475000000003</v>
+      </c>
+      <c r="L40" s="118">
+        <v>1.2310449299999999</v>
+      </c>
+      <c r="M40" s="111">
+        <v>0.74519608999999998</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="113">
+        <v>1386.2399264200001</v>
+      </c>
+      <c r="G41" s="115">
+        <v>487.57434619999998</v>
+      </c>
+      <c r="H41" s="115">
+        <v>517.12053309999999</v>
+      </c>
+      <c r="I41" s="122">
+        <v>103.92805509999999</v>
+      </c>
+      <c r="J41" s="115">
+        <v>251.04968969999999</v>
+      </c>
+      <c r="K41" s="115">
+        <v>6.2491882499999996</v>
+      </c>
+      <c r="L41" s="122">
+        <v>12.445235009999999</v>
+      </c>
+      <c r="M41" s="116">
+        <v>7.8728790599999998</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45" s="56"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P46" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q46" s="56"/>
+    </row>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="144" t="s">
+        <v>72</v>
+      </c>
+      <c r="G47" s="145"/>
+      <c r="H47" s="145"/>
+      <c r="I47" s="145"/>
+      <c r="J47" s="145"/>
+      <c r="K47" s="145"/>
+      <c r="L47" s="146"/>
+      <c r="M47" s="144" t="s">
+        <v>73</v>
+      </c>
+      <c r="N47" s="145"/>
+      <c r="O47" s="145"/>
+      <c r="P47" s="146"/>
+      <c r="Q47" s="56"/>
+    </row>
+    <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="31"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L48" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="N48" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="O48" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="P48" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="56"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="123">
+        <v>5537.8869924299997</v>
+      </c>
+      <c r="G49" s="103">
+        <v>1700.3478049400001</v>
+      </c>
+      <c r="H49" s="103">
+        <v>2123.1100254799999</v>
+      </c>
+      <c r="I49" s="103">
+        <v>584.28466623000008</v>
+      </c>
+      <c r="J49" s="103">
+        <v>1081.37402486</v>
+      </c>
+      <c r="K49" s="103">
+        <v>34.498597789999998</v>
+      </c>
+      <c r="L49" s="105">
+        <v>14.271873129999999</v>
+      </c>
+      <c r="M49" s="123">
+        <v>4.3151229600000001</v>
+      </c>
+      <c r="N49" s="103">
+        <v>1.7734324800000001</v>
+      </c>
+      <c r="O49" s="124">
+        <v>18.48446405</v>
+      </c>
+      <c r="P49" s="125">
+        <v>67.399407080000003</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="126">
+        <v>5012.9333352100002</v>
+      </c>
+      <c r="G50" s="108">
+        <v>1489.7354447</v>
+      </c>
+      <c r="H50" s="108">
+        <v>1934.4194830500001</v>
+      </c>
+      <c r="I50" s="108">
+        <v>551.87279935000004</v>
+      </c>
+      <c r="J50" s="108">
+        <v>992.71019391999994</v>
+      </c>
+      <c r="K50" s="108">
+        <v>31.76669206</v>
+      </c>
+      <c r="L50" s="111">
+        <v>12.428722130000001</v>
+      </c>
+      <c r="M50" s="126">
+        <v>4.2561626700000001</v>
+      </c>
+      <c r="N50" s="108">
+        <v>1.7661690299999999</v>
+      </c>
+      <c r="O50" s="140"/>
+      <c r="P50" s="111">
+        <v>65.184225420000004</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="42"/>
+      <c r="C51" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="106">
+        <v>3244.0476325999998</v>
+      </c>
+      <c r="G51" s="108">
+        <v>952.5995762</v>
+      </c>
+      <c r="H51" s="108">
+        <v>1257.3686995200001</v>
+      </c>
+      <c r="I51" s="108">
+        <v>375.43533793</v>
+      </c>
+      <c r="J51" s="108">
+        <v>644.51467363999996</v>
+      </c>
+      <c r="K51" s="108">
+        <v>7.11719291</v>
+      </c>
+      <c r="L51" s="111">
+        <v>7.0121523999999997</v>
+      </c>
+      <c r="M51" s="106">
+        <v>2.1640464399999999</v>
+      </c>
+      <c r="N51" s="127">
+        <v>1.1821074199999999</v>
+      </c>
+      <c r="O51" s="141"/>
+      <c r="P51" s="111">
+        <v>44.304388449999998</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="45"/>
+      <c r="C52" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="40"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="106">
+        <v>1768.88570261</v>
+      </c>
+      <c r="G52" s="108">
+        <v>537.13586850000002</v>
+      </c>
+      <c r="H52" s="108">
+        <v>677.05078352999999</v>
+      </c>
+      <c r="I52" s="108">
+        <v>176.43746142000001</v>
+      </c>
+      <c r="J52" s="108">
+        <v>348.19552027999998</v>
+      </c>
+      <c r="K52" s="108">
+        <v>24.64949915</v>
+      </c>
+      <c r="L52" s="111">
+        <v>5.41656973</v>
+      </c>
+      <c r="M52" s="106">
+        <v>2.0921162299999998</v>
+      </c>
+      <c r="N52" s="127">
+        <v>0.58406161000000001</v>
+      </c>
+      <c r="O52" s="141"/>
+      <c r="P52" s="111">
+        <v>20.879836969999999</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="45"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E53" s="41"/>
+      <c r="F53" s="106">
+        <v>340.88557188999999</v>
+      </c>
+      <c r="G53" s="108">
+        <v>140.10525100000001</v>
+      </c>
+      <c r="H53" s="108">
+        <v>125.93653260000001</v>
+      </c>
+      <c r="I53" s="108">
+        <v>19.703720879999999</v>
+      </c>
+      <c r="J53" s="108">
+        <v>49.983009860000003</v>
+      </c>
+      <c r="K53" s="108">
+        <v>4.4146944499999998</v>
+      </c>
+      <c r="L53" s="111">
+        <v>0.74236310000000005</v>
+      </c>
+      <c r="M53" s="106">
+        <v>0.44856382</v>
+      </c>
+      <c r="N53" s="127">
+        <v>3.5052399999999997E-2</v>
+      </c>
+      <c r="O53" s="141"/>
+      <c r="P53" s="111">
+        <v>3.0213122000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="106">
+        <v>524.95365721999997</v>
+      </c>
+      <c r="G54" s="108">
+        <v>210.61236023999999</v>
+      </c>
+      <c r="H54" s="108">
+        <v>188.69054242999999</v>
+      </c>
+      <c r="I54" s="108">
+        <v>32.411866879999998</v>
+      </c>
+      <c r="J54" s="108">
+        <v>88.663830939999997</v>
+      </c>
+      <c r="K54" s="108">
+        <v>2.7319057299999998</v>
+      </c>
+      <c r="L54" s="111">
+        <v>1.843151</v>
+      </c>
+      <c r="M54" s="106">
+        <v>5.8960289999999999E-2</v>
+      </c>
+      <c r="N54" s="127">
+        <v>7.2634500000000003E-3</v>
+      </c>
+      <c r="O54" s="141"/>
+      <c r="P54" s="111">
+        <v>2.2151816599999998</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="48"/>
+      <c r="C55" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" s="43"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="106">
+        <v>116.64180785000001</v>
+      </c>
+      <c r="G55" s="108">
+        <v>47.830883720000003</v>
+      </c>
+      <c r="H55" s="108">
+        <v>41.420815490000003</v>
+      </c>
+      <c r="I55" s="108">
+        <v>7.0072900599999999</v>
+      </c>
+      <c r="J55" s="108">
+        <v>19.517904990000002</v>
+      </c>
+      <c r="K55" s="108">
+        <v>0.49570871</v>
+      </c>
+      <c r="L55" s="111">
+        <v>0.36920488000000001</v>
+      </c>
+      <c r="M55" s="106">
+        <v>3.0209159999999999E-2</v>
+      </c>
+      <c r="N55" s="127">
+        <v>8.9813000000000002E-4</v>
+      </c>
+      <c r="O55" s="141"/>
+      <c r="P55" s="111">
+        <v>0.52165044000000005</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" s="49"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="113">
+        <v>1133.0250962099999</v>
+      </c>
+      <c r="G56" s="115">
+        <v>447.27860195</v>
+      </c>
+      <c r="H56" s="115">
+        <v>407.99808426999999</v>
+      </c>
+      <c r="I56" s="115">
+        <v>76.310195500000006</v>
+      </c>
+      <c r="J56" s="115">
+        <v>192.6573641</v>
+      </c>
+      <c r="K56" s="115">
+        <v>5.0166231899999998</v>
+      </c>
+      <c r="L56" s="116">
+        <v>3.7642272000000001</v>
+      </c>
+      <c r="M56" s="113">
+        <v>0.50587760000000004</v>
+      </c>
+      <c r="N56" s="128">
+        <v>0.13997451</v>
+      </c>
+      <c r="O56" s="142"/>
+      <c r="P56" s="116">
+        <v>5.7228217800000003</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="14"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I64" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="27"/>
+      <c r="F65" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>83</v>
+      </c>
+      <c r="H65" s="66" t="s">
+        <v>84</v>
+      </c>
+      <c r="I65" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="J65" s="68"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F66" s="102">
+        <v>297.73899498999998</v>
+      </c>
+      <c r="G66" s="103">
+        <v>1.4641177999999999</v>
+      </c>
+      <c r="H66" s="103">
+        <v>120.2331945</v>
+      </c>
+      <c r="I66" s="105">
+        <v>73.790721250000004</v>
+      </c>
+      <c r="J66" s="69"/>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="F67" s="106">
+        <v>297.73899498999998</v>
+      </c>
+      <c r="G67" s="108">
+        <v>1.0141178</v>
+      </c>
+      <c r="H67" s="108">
+        <v>84.794880000000006</v>
+      </c>
+      <c r="I67" s="111">
+        <v>73.790721250000004</v>
+      </c>
+      <c r="J67" s="71"/>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F68" s="72"/>
+      <c r="G68" s="115">
+        <v>0.45</v>
+      </c>
+      <c r="H68" s="115">
+        <v>35.438314499999997</v>
+      </c>
+      <c r="I68" s="73"/>
+      <c r="J68" s="74"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
-  </mergeCells>
-[...1574 lines deleted...]
-  <mergeCells count="15">
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="G12:H12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="139"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="18" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="19"/>
+      <c r="K6" s="78" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="22"/>
+      <c r="J7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="6"/>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" s="93">
+        <v>3981.3687</v>
+      </c>
+      <c r="G8" s="94">
+        <v>3851.8800999999999</v>
+      </c>
+      <c r="H8" s="95">
+        <v>196.06399999999999</v>
+      </c>
+      <c r="I8" s="94">
+        <v>129.48859999999999</v>
+      </c>
+      <c r="J8" s="94">
+        <v>30.094899999999999</v>
+      </c>
+      <c r="K8" s="94">
+        <v>334.64210000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9" s="96">
+        <v>2606.6758</v>
+      </c>
+      <c r="G9" s="95">
+        <v>2513.5859999999998</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="96">
+        <v>93.089799999999997</v>
+      </c>
+      <c r="J9" s="97">
+        <v>25.570699999999999</v>
+      </c>
+      <c r="K9" s="97">
+        <v>247.9332</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="98">
+        <v>1374.6929</v>
+      </c>
+      <c r="G10" s="99">
+        <v>1338.2941000000001</v>
+      </c>
+      <c r="H10" s="100">
+        <v>196.06399999999999</v>
+      </c>
+      <c r="I10" s="101">
+        <v>36.398800000000001</v>
+      </c>
+      <c r="J10" s="100">
+        <v>4.5242000000000004</v>
+      </c>
+      <c r="K10" s="100">
+        <v>86.7089</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G11" s="26"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="136" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="133"/>
+      <c r="G12" s="136" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="133"/>
+      <c r="I12" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="133"/>
+      <c r="K12" s="136" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="133"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="143">
+        <v>311510.70179114718</v>
+      </c>
+      <c r="F13" s="133"/>
+      <c r="G13" s="143">
+        <v>81200.740779999993</v>
+      </c>
+      <c r="H13" s="133"/>
+      <c r="I13" s="143">
+        <v>31238.437010000001</v>
+      </c>
+      <c r="J13" s="133"/>
+      <c r="K13" s="143">
+        <v>112439.17779</v>
+      </c>
+      <c r="L13" s="133"/>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="27"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="145"/>
+      <c r="H18" s="145"/>
+      <c r="I18" s="146"/>
+      <c r="J18" s="147" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" s="145"/>
+      <c r="L18" s="145"/>
+      <c r="M18" s="146"/>
+      <c r="N18" s="30"/>
+    </row>
+    <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="31"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="30"/>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="102">
+        <v>2918.5826000000002</v>
+      </c>
+      <c r="G20" s="103">
+        <v>33.015999999999998</v>
+      </c>
+      <c r="H20" s="103">
+        <v>2233.1361000000002</v>
+      </c>
+      <c r="I20" s="104">
+        <v>652.43049999999994</v>
+      </c>
+      <c r="J20" s="102">
+        <v>4333.2317999999996</v>
+      </c>
+      <c r="K20" s="103">
+        <v>293.01060000000001</v>
+      </c>
+      <c r="L20" s="103">
+        <v>3059.1057000000001</v>
+      </c>
+      <c r="M20" s="105">
+        <v>981.1155</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="106">
+        <v>2748.7186999999999</v>
+      </c>
+      <c r="G21" s="107">
+        <v>29.731999999999999</v>
+      </c>
+      <c r="H21" s="108">
+        <v>2096.2773000000002</v>
+      </c>
+      <c r="I21" s="107">
+        <v>622.70939999999996</v>
+      </c>
+      <c r="J21" s="109">
+        <v>4046.9074000000001</v>
+      </c>
+      <c r="K21" s="110">
+        <v>258.00830000000002</v>
+      </c>
+      <c r="L21" s="110">
+        <v>2856.8634000000002</v>
+      </c>
+      <c r="M21" s="111">
+        <v>932.03570000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="42"/>
+      <c r="C22" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="106">
+        <v>1725.8486</v>
+      </c>
+      <c r="G22" s="108">
+        <v>18.274999999999999</v>
+      </c>
+      <c r="H22" s="108">
+        <v>1309.0181</v>
+      </c>
+      <c r="I22" s="111">
+        <v>398.55549999999999</v>
+      </c>
+      <c r="J22" s="106">
+        <v>2532.2627000000002</v>
+      </c>
+      <c r="K22" s="108">
+        <v>147.94829999999999</v>
+      </c>
+      <c r="L22" s="108">
+        <v>1761.1668999999999</v>
+      </c>
+      <c r="M22" s="111">
+        <v>623.14750000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="45"/>
+      <c r="C23" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="106">
+        <v>1022.8701</v>
+      </c>
+      <c r="G23" s="110">
+        <v>11.457000000000001</v>
+      </c>
+      <c r="H23" s="110">
+        <v>787.25919999999996</v>
+      </c>
+      <c r="I23" s="112">
+        <v>224.15389999999999</v>
+      </c>
+      <c r="J23" s="106">
+        <v>1514.6447000000001</v>
+      </c>
+      <c r="K23" s="110">
+        <v>110.06</v>
+      </c>
+      <c r="L23" s="110">
+        <v>1095.6965</v>
+      </c>
+      <c r="M23" s="112">
+        <v>308.88819999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="45"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="106">
+        <v>193.02590000000001</v>
+      </c>
+      <c r="G24" s="110">
+        <v>3.0043000000000002</v>
+      </c>
+      <c r="H24" s="108">
+        <v>165.0711</v>
+      </c>
+      <c r="I24" s="111">
+        <v>24.950500000000002</v>
+      </c>
+      <c r="J24" s="106">
+        <v>288.55860000000001</v>
+      </c>
+      <c r="K24" s="108">
+        <v>18.805800000000001</v>
+      </c>
+      <c r="L24" s="108">
+        <v>240.41679999999999</v>
+      </c>
+      <c r="M24" s="111">
+        <v>29.335999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="106">
+        <v>169.8639</v>
+      </c>
+      <c r="G25" s="110">
+        <v>3.2839999999999998</v>
+      </c>
+      <c r="H25" s="110">
+        <v>136.8588</v>
+      </c>
+      <c r="I25" s="112">
+        <v>29.7211</v>
+      </c>
+      <c r="J25" s="106">
+        <v>286.32440000000003</v>
+      </c>
+      <c r="K25" s="110">
+        <v>35.002299999999998</v>
+      </c>
+      <c r="L25" s="108">
+        <v>202.2423</v>
+      </c>
+      <c r="M25" s="112">
+        <v>49.079799999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="48"/>
+      <c r="C26" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="43"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="106">
+        <v>40.643000000000001</v>
+      </c>
+      <c r="G26" s="108">
+        <v>0.76270000000000004</v>
+      </c>
+      <c r="H26" s="108">
+        <v>32.400300000000001</v>
+      </c>
+      <c r="I26" s="111">
+        <v>7.48</v>
+      </c>
+      <c r="J26" s="106">
+        <v>66.280599999999993</v>
+      </c>
+      <c r="K26" s="108">
+        <v>7.218</v>
+      </c>
+      <c r="L26" s="110">
+        <v>46.854999999999997</v>
+      </c>
+      <c r="M26" s="111">
+        <v>12.207599999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="113">
+        <v>408.09580000000011</v>
+      </c>
+      <c r="G27" s="114">
+        <v>7.0050999999999997</v>
+      </c>
+      <c r="H27" s="115">
+        <v>325.45060000000001</v>
+      </c>
+      <c r="I27" s="116">
+        <v>75.640100000000004</v>
+      </c>
+      <c r="J27" s="113">
+        <v>667.26300000000003</v>
+      </c>
+      <c r="K27" s="115">
+        <v>72.856999999999999</v>
+      </c>
+      <c r="L27" s="115">
+        <v>470.53730000000002</v>
+      </c>
+      <c r="M27" s="116">
+        <v>123.8687</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="27"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="30"/>
+    </row>
+    <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="31"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="149"/>
+      <c r="G33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="30"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="102">
+        <v>7434.71243013</v>
+      </c>
+      <c r="G34" s="103">
+        <v>1972.350085</v>
+      </c>
+      <c r="H34" s="103">
+        <v>2892.0498312</v>
+      </c>
+      <c r="I34" s="103">
+        <v>849.37373669999999</v>
+      </c>
+      <c r="J34" s="103">
+        <v>1526.9203324</v>
+      </c>
+      <c r="K34" s="103">
+        <v>48.741886649999998</v>
+      </c>
+      <c r="L34" s="103">
+        <v>48.279303339999998</v>
+      </c>
+      <c r="M34" s="105">
+        <v>96.997254839999997</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="117">
+        <v>6793.8622248800002</v>
+      </c>
+      <c r="G35" s="118">
+        <v>1737.8144634</v>
+      </c>
+      <c r="H35" s="118">
+        <v>2657.1219196000002</v>
+      </c>
+      <c r="I35" s="118">
+        <v>807.70856130000004</v>
+      </c>
+      <c r="J35" s="108">
+        <v>1409.5690228999999</v>
+      </c>
+      <c r="K35" s="119">
+        <v>45.489902200000003</v>
+      </c>
+      <c r="L35" s="119">
+        <v>42.063282950000001</v>
+      </c>
+      <c r="M35" s="120">
+        <v>94.095072529999996</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="42"/>
+      <c r="C36" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="43"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="106">
+        <v>4417.3326440600003</v>
+      </c>
+      <c r="G36" s="108">
+        <v>1101.8988500999999</v>
+      </c>
+      <c r="H36" s="108">
+        <v>1751.2723727</v>
+      </c>
+      <c r="I36" s="118">
+        <v>540.51518120000003</v>
+      </c>
+      <c r="J36" s="108">
+        <v>924.99986520000004</v>
+      </c>
+      <c r="K36" s="108">
+        <v>10.1398986</v>
+      </c>
+      <c r="L36" s="118">
+        <v>24.042951349999999</v>
+      </c>
+      <c r="M36" s="111">
+        <v>64.463524910000004</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="45"/>
+      <c r="C37" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="106">
+        <v>2376.5295808199999</v>
+      </c>
+      <c r="G37" s="110">
+        <v>635.91561330000002</v>
+      </c>
+      <c r="H37" s="110">
+        <v>905.84954689999995</v>
+      </c>
+      <c r="I37" s="121">
+        <v>267.19338010000001</v>
+      </c>
+      <c r="J37" s="110">
+        <v>484.56915770000001</v>
+      </c>
+      <c r="K37" s="110">
+        <v>35.350003600000001</v>
+      </c>
+      <c r="L37" s="121">
+        <v>18.020331599999999</v>
+      </c>
+      <c r="M37" s="112">
+        <v>29.631547619999999</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="45"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="41"/>
+      <c r="F38" s="106">
+        <v>402.98963856</v>
+      </c>
+      <c r="G38" s="108">
+        <v>147.5509735</v>
+      </c>
+      <c r="H38" s="108">
+        <v>156.21385129999999</v>
+      </c>
+      <c r="I38" s="118">
+        <v>25.2654137</v>
+      </c>
+      <c r="J38" s="108">
+        <v>61.812063600000002</v>
+      </c>
+      <c r="K38" s="108">
+        <v>5.923718</v>
+      </c>
+      <c r="L38" s="118">
+        <v>2.3542146599999998</v>
+      </c>
+      <c r="M38" s="111">
+        <v>3.8694038000000002</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="106">
+        <v>640.85020525000004</v>
+      </c>
+      <c r="G39" s="110">
+        <v>234.53562160000001</v>
+      </c>
+      <c r="H39" s="110">
+        <v>234.92791159999999</v>
+      </c>
+      <c r="I39" s="121">
+        <v>41.665175400000003</v>
+      </c>
+      <c r="J39" s="110">
+        <v>117.3513095</v>
+      </c>
+      <c r="K39" s="110">
+        <v>3.2519844500000001</v>
+      </c>
+      <c r="L39" s="121">
+        <v>6.2160203899999997</v>
+      </c>
+      <c r="M39" s="112">
+        <v>2.9021823100000002</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="48"/>
+      <c r="C40" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" s="43"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="106">
+        <v>155.30751214</v>
+      </c>
+      <c r="G40" s="108">
+        <v>55.577586500000002</v>
+      </c>
+      <c r="H40" s="108">
+        <v>57.892404599999999</v>
+      </c>
+      <c r="I40" s="118">
+        <v>10.0897009</v>
+      </c>
+      <c r="J40" s="108">
+        <v>29.029628200000001</v>
+      </c>
+      <c r="K40" s="108">
+        <v>0.71790080000000001</v>
+      </c>
+      <c r="L40" s="118">
+        <v>1.2424304900000001</v>
+      </c>
+      <c r="M40" s="111">
+        <v>0.75786065000000002</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="113">
+        <v>1440.08416218</v>
+      </c>
+      <c r="G41" s="115">
+        <v>505.5029624</v>
+      </c>
+      <c r="H41" s="115">
+        <v>533.29832480000005</v>
+      </c>
+      <c r="I41" s="122">
+        <v>104.99886410000001</v>
+      </c>
+      <c r="J41" s="115">
+        <v>268.86201290000002</v>
+      </c>
+      <c r="K41" s="115">
+        <v>6.5528287499999998</v>
+      </c>
+      <c r="L41" s="122">
+        <v>12.860993730000001</v>
+      </c>
+      <c r="M41" s="116">
+        <v>8.0081755000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45" s="56"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P46" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q46" s="56"/>
+    </row>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="144" t="s">
+        <v>72</v>
+      </c>
+      <c r="G47" s="145"/>
+      <c r="H47" s="145"/>
+      <c r="I47" s="145"/>
+      <c r="J47" s="145"/>
+      <c r="K47" s="145"/>
+      <c r="L47" s="146"/>
+      <c r="M47" s="144" t="s">
+        <v>73</v>
+      </c>
+      <c r="N47" s="145"/>
+      <c r="O47" s="145"/>
+      <c r="P47" s="146"/>
+      <c r="Q47" s="56"/>
+    </row>
+    <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="31"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L48" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="N48" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="O48" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="P48" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="56"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="123">
+        <v>5764.5062579600008</v>
+      </c>
+      <c r="G49" s="103">
+        <v>1771.5412744299999</v>
+      </c>
+      <c r="H49" s="103">
+        <v>2191.8346059599999</v>
+      </c>
+      <c r="I49" s="103">
+        <v>603.46513144999994</v>
+      </c>
+      <c r="J49" s="103">
+        <v>1146.9518072400001</v>
+      </c>
+      <c r="K49" s="103">
+        <v>35.995233680000013</v>
+      </c>
+      <c r="L49" s="105">
+        <v>14.7182052</v>
+      </c>
+      <c r="M49" s="123">
+        <v>4.0444523800000001</v>
+      </c>
+      <c r="N49" s="103">
+        <v>1.7389876099999999</v>
+      </c>
+      <c r="O49" s="124">
+        <v>18.69612467</v>
+      </c>
+      <c r="P49" s="125">
+        <v>68.501092920000005</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="126">
+        <v>5220.3466616000014</v>
+      </c>
+      <c r="G50" s="108">
+        <v>1554.99086631</v>
+      </c>
+      <c r="H50" s="108">
+        <v>1996.6343336800001</v>
+      </c>
+      <c r="I50" s="108">
+        <v>570.90132764999998</v>
+      </c>
+      <c r="J50" s="108">
+        <v>1051.7831837799999</v>
+      </c>
+      <c r="K50" s="108">
+        <v>33.208073480000003</v>
+      </c>
+      <c r="L50" s="111">
+        <v>12.8288767</v>
+      </c>
+      <c r="M50" s="126">
+        <v>3.9790866600000001</v>
+      </c>
+      <c r="N50" s="108">
+        <v>1.7098645800000001</v>
+      </c>
+      <c r="O50" s="140"/>
+      <c r="P50" s="111">
+        <v>66.255059660000001</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="42"/>
+      <c r="C51" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="106">
+        <v>3385.0874032800002</v>
+      </c>
+      <c r="G51" s="108">
+        <v>991.35137802999998</v>
+      </c>
+      <c r="H51" s="108">
+        <v>1312.46522086</v>
+      </c>
+      <c r="I51" s="108">
+        <v>380.38825630000002</v>
+      </c>
+      <c r="J51" s="108">
+        <v>686.25785975999997</v>
+      </c>
+      <c r="K51" s="108">
+        <v>7.3764376299999999</v>
+      </c>
+      <c r="L51" s="111">
+        <v>7.2482506999999998</v>
+      </c>
+      <c r="M51" s="106">
+        <v>1.7855567000000001</v>
+      </c>
+      <c r="N51" s="127">
+        <v>1.0976189000000001</v>
+      </c>
+      <c r="O51" s="141"/>
+      <c r="P51" s="111">
+        <v>45.125670980000002</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="45"/>
+      <c r="C52" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="40"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="106">
+        <v>1835.2592583200001</v>
+      </c>
+      <c r="G52" s="108">
+        <v>563.63948828000002</v>
+      </c>
+      <c r="H52" s="108">
+        <v>684.16911282000001</v>
+      </c>
+      <c r="I52" s="108">
+        <v>190.51307134999999</v>
+      </c>
+      <c r="J52" s="108">
+        <v>365.52532402000003</v>
+      </c>
+      <c r="K52" s="108">
+        <v>25.831635850000001</v>
+      </c>
+      <c r="L52" s="111">
+        <v>5.5806259999999996</v>
+      </c>
+      <c r="M52" s="106">
+        <v>2.1935299599999998</v>
+      </c>
+      <c r="N52" s="127">
+        <v>0.61224568000000001</v>
+      </c>
+      <c r="O52" s="141"/>
+      <c r="P52" s="111">
+        <v>21.129388680000002</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="45"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E53" s="41"/>
+      <c r="F53" s="106">
+        <v>333.36918208999998</v>
+      </c>
+      <c r="G53" s="108">
+        <v>131.81943226000001</v>
+      </c>
+      <c r="H53" s="108">
+        <v>125.59291731</v>
+      </c>
+      <c r="I53" s="108">
+        <v>20.240695599999999</v>
+      </c>
+      <c r="J53" s="108">
+        <v>50.258113799999997</v>
+      </c>
+      <c r="K53" s="108">
+        <v>4.7506418100000003</v>
+      </c>
+      <c r="L53" s="111">
+        <v>0.70738131000000004</v>
+      </c>
+      <c r="M53" s="106">
+        <v>0.49647271999999998</v>
+      </c>
+      <c r="N53" s="127">
+        <v>7.3108010000000001E-2</v>
+      </c>
+      <c r="O53" s="141"/>
+      <c r="P53" s="111">
+        <v>3.09557203</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="106">
+        <v>544.15959636000002</v>
+      </c>
+      <c r="G54" s="108">
+        <v>216.55040811999999</v>
+      </c>
+      <c r="H54" s="108">
+        <v>195.20027228000001</v>
+      </c>
+      <c r="I54" s="108">
+        <v>32.563803800000002</v>
+      </c>
+      <c r="J54" s="108">
+        <v>95.168623460000006</v>
+      </c>
+      <c r="K54" s="108">
+        <v>2.7871602000000002</v>
+      </c>
+      <c r="L54" s="111">
+        <v>1.8893285</v>
+      </c>
+      <c r="M54" s="106">
+        <v>6.5365720000000002E-2</v>
+      </c>
+      <c r="N54" s="127">
+        <v>2.9123030000000001E-2</v>
+      </c>
+      <c r="O54" s="141"/>
+      <c r="P54" s="111">
+        <v>2.2460332599999999</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="48"/>
+      <c r="C55" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" s="43"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="106">
+        <v>122.19868099</v>
+      </c>
+      <c r="G55" s="108">
+        <v>49.229435430000002</v>
+      </c>
+      <c r="H55" s="108">
+        <v>43.72766575</v>
+      </c>
+      <c r="I55" s="108">
+        <v>7.0916048399999996</v>
+      </c>
+      <c r="J55" s="108">
+        <v>21.247708889999998</v>
+      </c>
+      <c r="K55" s="108">
+        <v>0.52826488000000005</v>
+      </c>
+      <c r="L55" s="111">
+        <v>0.37400119999999998</v>
+      </c>
+      <c r="M55" s="106">
+        <v>2.9910280000000001E-2</v>
+      </c>
+      <c r="N55" s="127">
+        <v>8.9396000000000007E-3</v>
+      </c>
+      <c r="O55" s="141"/>
+      <c r="P55" s="111">
+        <v>0.53052600999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" s="49"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="113">
+        <v>1179.0019362</v>
+      </c>
+      <c r="G56" s="115">
+        <v>464.13075517999999</v>
+      </c>
+      <c r="H56" s="115">
+        <v>421.86472637000003</v>
+      </c>
+      <c r="I56" s="115">
+        <v>77.094376240000003</v>
+      </c>
+      <c r="J56" s="115">
+        <v>206.75201029999999</v>
+      </c>
+      <c r="K56" s="115">
+        <v>5.2704640200000004</v>
+      </c>
+      <c r="L56" s="116">
+        <v>3.8896040900000002</v>
+      </c>
+      <c r="M56" s="113">
+        <v>0.42961940999999998</v>
+      </c>
+      <c r="N56" s="128">
+        <v>0.14824203</v>
+      </c>
+      <c r="O56" s="142"/>
+      <c r="P56" s="116">
+        <v>5.8203665500000001</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="14"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I64" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="27"/>
+      <c r="F65" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>83</v>
+      </c>
+      <c r="H65" s="66" t="s">
+        <v>84</v>
+      </c>
+      <c r="I65" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="J65" s="68"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F66" s="102">
+        <v>325.57270204999998</v>
+      </c>
+      <c r="G66" s="103">
+        <v>1.5171796</v>
+      </c>
+      <c r="H66" s="103">
+        <v>129.91870262</v>
+      </c>
+      <c r="I66" s="105">
+        <v>85.248399300000003</v>
+      </c>
+      <c r="J66" s="69"/>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="F67" s="106">
+        <v>325.57270204999998</v>
+      </c>
+      <c r="G67" s="108">
+        <v>1.0611796</v>
+      </c>
+      <c r="H67" s="108">
+        <v>91.303920000000005</v>
+      </c>
+      <c r="I67" s="111">
+        <v>85.248399300000003</v>
+      </c>
+      <c r="J67" s="71"/>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F68" s="72"/>
+      <c r="G68" s="115">
+        <v>0.45600000000000002</v>
+      </c>
+      <c r="H68" s="115">
+        <v>38.61478262</v>
+      </c>
+      <c r="I68" s="73"/>
+      <c r="J68" s="74"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
-  </mergeCells>
-[...1574 lines deleted...]
-  <mergeCells count="15">
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="G12:H12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="139"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="18" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="19"/>
+      <c r="K6" s="78" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="22"/>
+      <c r="J7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="6"/>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" s="93">
+        <v>3980.6289000000002</v>
+      </c>
+      <c r="G8" s="94">
+        <v>3851.0171999999998</v>
+      </c>
+      <c r="H8" s="95">
+        <v>198.25129999999999</v>
+      </c>
+      <c r="I8" s="94">
+        <v>129.61170000000001</v>
+      </c>
+      <c r="J8" s="94">
+        <v>30.391300000000001</v>
+      </c>
+      <c r="K8" s="94">
+        <v>335.4074</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9" s="96">
+        <v>2605.8225000000002</v>
+      </c>
+      <c r="G9" s="95">
+        <v>2512.5010000000002</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="96">
+        <v>93.3215</v>
+      </c>
+      <c r="J9" s="97">
+        <v>25.831199999999999</v>
+      </c>
+      <c r="K9" s="97">
+        <v>248.7747</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="98">
+        <v>1374.8063999999999</v>
+      </c>
+      <c r="G10" s="99">
+        <v>1338.5162</v>
+      </c>
+      <c r="H10" s="100">
+        <v>198.25129999999999</v>
+      </c>
+      <c r="I10" s="101">
+        <v>36.290199999999999</v>
+      </c>
+      <c r="J10" s="100">
+        <v>4.5601000000000003</v>
+      </c>
+      <c r="K10" s="100">
+        <v>86.6327</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G11" s="26"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="136" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="133"/>
+      <c r="G12" s="136" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="133"/>
+      <c r="I12" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="133"/>
+      <c r="K12" s="136" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="133"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="143">
+        <v>312479.81326433399</v>
+      </c>
+      <c r="F13" s="133"/>
+      <c r="G13" s="143">
+        <v>81426.692819999997</v>
+      </c>
+      <c r="H13" s="133"/>
+      <c r="I13" s="143">
+        <v>10872.08553</v>
+      </c>
+      <c r="J13" s="133"/>
+      <c r="K13" s="143">
+        <v>92298.778349999993</v>
+      </c>
+      <c r="L13" s="133"/>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="27"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="145"/>
+      <c r="H18" s="145"/>
+      <c r="I18" s="146"/>
+      <c r="J18" s="147" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" s="145"/>
+      <c r="L18" s="145"/>
+      <c r="M18" s="146"/>
+      <c r="N18" s="30"/>
+    </row>
+    <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="31"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="30"/>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="102">
+        <v>2743.1178</v>
+      </c>
+      <c r="G20" s="103">
+        <v>32.8108</v>
+      </c>
+      <c r="H20" s="103">
+        <v>2095.4249</v>
+      </c>
+      <c r="I20" s="104">
+        <v>614.88210000000004</v>
+      </c>
+      <c r="J20" s="102">
+        <v>3945.5751</v>
+      </c>
+      <c r="K20" s="103">
+        <v>293.82209999999998</v>
+      </c>
+      <c r="L20" s="103">
+        <v>2776.9778999999999</v>
+      </c>
+      <c r="M20" s="105">
+        <v>874.77510000000007</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="106">
+        <v>2582.6675</v>
+      </c>
+      <c r="G21" s="107">
+        <v>29.7119</v>
+      </c>
+      <c r="H21" s="108">
+        <v>1965.4972</v>
+      </c>
+      <c r="I21" s="107">
+        <v>587.45839999999998</v>
+      </c>
+      <c r="J21" s="109">
+        <v>3685.6405</v>
+      </c>
+      <c r="K21" s="110">
+        <v>259.92790000000002</v>
+      </c>
+      <c r="L21" s="110">
+        <v>2592.8368999999998</v>
+      </c>
+      <c r="M21" s="111">
+        <v>832.87570000000005</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="42"/>
+      <c r="C22" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="106">
+        <v>1642.8604</v>
+      </c>
+      <c r="G22" s="108">
+        <v>17.977599999999999</v>
+      </c>
+      <c r="H22" s="108">
+        <v>1250.3597</v>
+      </c>
+      <c r="I22" s="111">
+        <v>374.5231</v>
+      </c>
+      <c r="J22" s="106">
+        <v>2335.7928999999999</v>
+      </c>
+      <c r="K22" s="108">
+        <v>146.6936</v>
+      </c>
+      <c r="L22" s="108">
+        <v>1636.9254000000001</v>
+      </c>
+      <c r="M22" s="111">
+        <v>552.1739</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="45"/>
+      <c r="C23" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="106">
+        <v>939.80709999999999</v>
+      </c>
+      <c r="G23" s="110">
+        <v>11.734299999999999</v>
+      </c>
+      <c r="H23" s="110">
+        <v>715.13750000000005</v>
+      </c>
+      <c r="I23" s="112">
+        <v>212.93530000000001</v>
+      </c>
+      <c r="J23" s="106">
+        <v>1349.8476000000001</v>
+      </c>
+      <c r="K23" s="110">
+        <v>113.2343</v>
+      </c>
+      <c r="L23" s="110">
+        <v>955.91150000000005</v>
+      </c>
+      <c r="M23" s="112">
+        <v>280.70179999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="45"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="106">
+        <v>173.7473</v>
+      </c>
+      <c r="G24" s="110">
+        <v>2.8773</v>
+      </c>
+      <c r="H24" s="108">
+        <v>147.62860000000001</v>
+      </c>
+      <c r="I24" s="111">
+        <v>23.241399999999999</v>
+      </c>
+      <c r="J24" s="106">
+        <v>249.57230000000001</v>
+      </c>
+      <c r="K24" s="108">
+        <v>18.835100000000001</v>
+      </c>
+      <c r="L24" s="108">
+        <v>204.07730000000001</v>
+      </c>
+      <c r="M24" s="111">
+        <v>26.6599</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="106">
+        <v>160.4503</v>
+      </c>
+      <c r="G25" s="110">
+        <v>3.0989</v>
+      </c>
+      <c r="H25" s="110">
+        <v>129.92769999999999</v>
+      </c>
+      <c r="I25" s="112">
+        <v>27.4237</v>
+      </c>
+      <c r="J25" s="106">
+        <v>259.93459999999999</v>
+      </c>
+      <c r="K25" s="110">
+        <v>33.894199999999998</v>
+      </c>
+      <c r="L25" s="108">
+        <v>184.14099999999999</v>
+      </c>
+      <c r="M25" s="112">
+        <v>41.8994</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="48"/>
+      <c r="C26" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="43"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="106">
+        <v>38.335999999999999</v>
+      </c>
+      <c r="G26" s="108">
+        <v>0.73</v>
+      </c>
+      <c r="H26" s="108">
+        <v>30.6676</v>
+      </c>
+      <c r="I26" s="111">
+        <v>6.9383999999999997</v>
+      </c>
+      <c r="J26" s="106">
+        <v>60.278799999999997</v>
+      </c>
+      <c r="K26" s="108">
+        <v>7.0919999999999996</v>
+      </c>
+      <c r="L26" s="110">
+        <v>42.658099999999997</v>
+      </c>
+      <c r="M26" s="111">
+        <v>10.528700000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="113">
+        <v>386.24</v>
+      </c>
+      <c r="G27" s="114">
+        <v>6.6536999999999997</v>
+      </c>
+      <c r="H27" s="115">
+        <v>309.63670000000002</v>
+      </c>
+      <c r="I27" s="116">
+        <v>69.949600000000004</v>
+      </c>
+      <c r="J27" s="113">
+        <v>607.46360000000004</v>
+      </c>
+      <c r="K27" s="115">
+        <v>70.900400000000005</v>
+      </c>
+      <c r="L27" s="115">
+        <v>430.50560000000002</v>
+      </c>
+      <c r="M27" s="116">
+        <v>106.05759999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="27"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="30"/>
+    </row>
+    <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="31"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="149"/>
+      <c r="G33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="30"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="102">
+        <v>7013.2387553000008</v>
+      </c>
+      <c r="G34" s="103">
+        <v>1945.3702251</v>
+      </c>
+      <c r="H34" s="103">
+        <v>2677.8125009999999</v>
+      </c>
+      <c r="I34" s="103">
+        <v>761.7628277</v>
+      </c>
+      <c r="J34" s="103">
+        <v>1440.6502244999999</v>
+      </c>
+      <c r="K34" s="103">
+        <v>45.704539850000003</v>
+      </c>
+      <c r="L34" s="103">
+        <v>48.416430089999999</v>
+      </c>
+      <c r="M34" s="105">
+        <v>93.522007060000007</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="117">
+        <v>6418.3157262000004</v>
+      </c>
+      <c r="G35" s="118">
+        <v>1723.4068196000001</v>
+      </c>
+      <c r="H35" s="118">
+        <v>2462.6432810000001</v>
+      </c>
+      <c r="I35" s="118">
+        <v>726.23676929999999</v>
+      </c>
+      <c r="J35" s="108">
+        <v>1330.3263437000001</v>
+      </c>
+      <c r="K35" s="119">
+        <v>42.619831400000002</v>
+      </c>
+      <c r="L35" s="119">
+        <v>42.368895559999999</v>
+      </c>
+      <c r="M35" s="120">
+        <v>90.713785639999998</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="42"/>
+      <c r="C36" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="43"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="106">
+        <v>4166.76484927</v>
+      </c>
+      <c r="G36" s="108">
+        <v>1072.8086791999999</v>
+      </c>
+      <c r="H36" s="108">
+        <v>1639.970057</v>
+      </c>
+      <c r="I36" s="118">
+        <v>477.96381380000003</v>
+      </c>
+      <c r="J36" s="108">
+        <v>879.85951209999996</v>
+      </c>
+      <c r="K36" s="108">
+        <v>9.6194528500000001</v>
+      </c>
+      <c r="L36" s="118">
+        <v>23.797809539999999</v>
+      </c>
+      <c r="M36" s="111">
+        <v>62.745524779999997</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="45"/>
+      <c r="C37" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="106">
+        <v>2251.55087693</v>
+      </c>
+      <c r="G37" s="110">
+        <v>650.59814040000003</v>
+      </c>
+      <c r="H37" s="110">
+        <v>822.673224</v>
+      </c>
+      <c r="I37" s="121">
+        <v>248.27295549999999</v>
+      </c>
+      <c r="J37" s="110">
+        <v>450.46683159999998</v>
+      </c>
+      <c r="K37" s="110">
+        <v>33.000378550000001</v>
+      </c>
+      <c r="L37" s="121">
+        <v>18.571086019999999</v>
+      </c>
+      <c r="M37" s="112">
+        <v>27.968260860000001</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="45"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="41"/>
+      <c r="F38" s="106">
+        <v>370.88961455999998</v>
+      </c>
+      <c r="G38" s="108">
+        <v>145.03789140000001</v>
+      </c>
+      <c r="H38" s="108">
+        <v>137.47893400000001</v>
+      </c>
+      <c r="I38" s="118">
+        <v>23.057464299999999</v>
+      </c>
+      <c r="J38" s="108">
+        <v>53.802186200000001</v>
+      </c>
+      <c r="K38" s="108">
+        <v>5.4658574</v>
+      </c>
+      <c r="L38" s="118">
+        <v>2.3540113300000001</v>
+      </c>
+      <c r="M38" s="111">
+        <v>3.69326993</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="106">
+        <v>594.92302910000001</v>
+      </c>
+      <c r="G39" s="110">
+        <v>221.96340549999999</v>
+      </c>
+      <c r="H39" s="110">
+        <v>215.16922</v>
+      </c>
+      <c r="I39" s="121">
+        <v>35.526058399999997</v>
+      </c>
+      <c r="J39" s="110">
+        <v>110.3238808</v>
+      </c>
+      <c r="K39" s="110">
+        <v>3.0847084499999999</v>
+      </c>
+      <c r="L39" s="121">
+        <v>6.0475345300000001</v>
+      </c>
+      <c r="M39" s="112">
+        <v>2.8082214200000002</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="48"/>
+      <c r="C40" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" s="43"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="106">
+        <v>144.24067688</v>
+      </c>
+      <c r="G40" s="108">
+        <v>52.9467073</v>
+      </c>
+      <c r="H40" s="108">
+        <v>52.792179699999998</v>
+      </c>
+      <c r="I40" s="118">
+        <v>8.7414751000000006</v>
+      </c>
+      <c r="J40" s="108">
+        <v>27.114223500000001</v>
+      </c>
+      <c r="K40" s="108">
+        <v>0.67940789999999995</v>
+      </c>
+      <c r="L40" s="118">
+        <v>1.2244534</v>
+      </c>
+      <c r="M40" s="111">
+        <v>0.74222997999999996</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="113">
+        <v>1341.4728281</v>
+      </c>
+      <c r="G41" s="115">
+        <v>476.97232179999997</v>
+      </c>
+      <c r="H41" s="115">
+        <v>493.09752900000001</v>
+      </c>
+      <c r="I41" s="122">
+        <v>89.727741199999997</v>
+      </c>
+      <c r="J41" s="115">
+        <v>255.11144200000001</v>
+      </c>
+      <c r="K41" s="115">
+        <v>6.2466775999999999</v>
+      </c>
+      <c r="L41" s="122">
+        <v>12.55470493</v>
+      </c>
+      <c r="M41" s="116">
+        <v>7.7624115700000003</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45" s="56"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P46" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q46" s="56"/>
+    </row>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="144" t="s">
+        <v>72</v>
+      </c>
+      <c r="G47" s="145"/>
+      <c r="H47" s="145"/>
+      <c r="I47" s="145"/>
+      <c r="J47" s="145"/>
+      <c r="K47" s="145"/>
+      <c r="L47" s="146"/>
+      <c r="M47" s="144" t="s">
+        <v>73</v>
+      </c>
+      <c r="N47" s="145"/>
+      <c r="O47" s="145"/>
+      <c r="P47" s="146"/>
+      <c r="Q47" s="56"/>
+    </row>
+    <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="31"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L48" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="N48" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="O48" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="P48" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="56"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="123">
+        <v>5446.5773372199992</v>
+      </c>
+      <c r="G49" s="103">
+        <v>1744.2216622000001</v>
+      </c>
+      <c r="H49" s="103">
+        <v>2030.27130124</v>
+      </c>
+      <c r="I49" s="103">
+        <v>541.39723560000004</v>
+      </c>
+      <c r="J49" s="103">
+        <v>1082.24118211</v>
+      </c>
+      <c r="K49" s="103">
+        <v>33.783604420000003</v>
+      </c>
+      <c r="L49" s="105">
+        <v>14.66235165</v>
+      </c>
+      <c r="M49" s="123">
+        <v>3.7860624700000001</v>
+      </c>
+      <c r="N49" s="103">
+        <v>1.2803411499999999</v>
+      </c>
+      <c r="O49" s="124">
+        <v>16.712599569999998</v>
+      </c>
+      <c r="P49" s="125">
+        <v>66.043053290000003</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="126">
+        <v>4941.3530128799994</v>
+      </c>
+      <c r="G50" s="108">
+        <v>1539.2431798099999</v>
+      </c>
+      <c r="H50" s="108">
+        <v>1851.5253796699999</v>
+      </c>
+      <c r="I50" s="108">
+        <v>513.66118337</v>
+      </c>
+      <c r="J50" s="108">
+        <v>992.93616152999994</v>
+      </c>
+      <c r="K50" s="108">
+        <v>31.145756739999999</v>
+      </c>
+      <c r="L50" s="111">
+        <v>12.84135176</v>
+      </c>
+      <c r="M50" s="126">
+        <v>3.7187132200000002</v>
+      </c>
+      <c r="N50" s="108">
+        <v>1.2752047</v>
+      </c>
+      <c r="O50" s="140"/>
+      <c r="P50" s="111">
+        <v>63.870618989999997</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="42"/>
+      <c r="C51" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="106">
+        <v>3194.9724100200001</v>
+      </c>
+      <c r="G51" s="108">
+        <v>963.92479204000006</v>
+      </c>
+      <c r="H51" s="108">
+        <v>1228.5065388099999</v>
+      </c>
+      <c r="I51" s="108">
+        <v>336.14647571</v>
+      </c>
+      <c r="J51" s="108">
+        <v>652.24491158000001</v>
+      </c>
+      <c r="K51" s="108">
+        <v>7.0020981400000002</v>
+      </c>
+      <c r="L51" s="111">
+        <v>7.1475937399999996</v>
+      </c>
+      <c r="M51" s="106">
+        <v>1.7583572199999999</v>
+      </c>
+      <c r="N51" s="127">
+        <v>0.84859348000000001</v>
+      </c>
+      <c r="O51" s="141"/>
+      <c r="P51" s="111">
+        <v>43.922186699999997</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="45"/>
+      <c r="C52" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="40"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="106">
+        <v>1746.38060286</v>
+      </c>
+      <c r="G52" s="108">
+        <v>575.31838776999996</v>
+      </c>
+      <c r="H52" s="108">
+        <v>623.01884085999995</v>
+      </c>
+      <c r="I52" s="108">
+        <v>177.51470766</v>
+      </c>
+      <c r="J52" s="108">
+        <v>340.69124994999999</v>
+      </c>
+      <c r="K52" s="108">
+        <v>24.143658599999998</v>
+      </c>
+      <c r="L52" s="111">
+        <v>5.6937580199999998</v>
+      </c>
+      <c r="M52" s="106">
+        <v>1.960356</v>
+      </c>
+      <c r="N52" s="127">
+        <v>0.42661122000000001</v>
+      </c>
+      <c r="O52" s="141"/>
+      <c r="P52" s="111">
+        <v>19.94843229</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="45"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E53" s="41"/>
+      <c r="F53" s="106">
+        <v>307.42322996000001</v>
+      </c>
+      <c r="G53" s="108">
+        <v>129.54207514000001</v>
+      </c>
+      <c r="H53" s="108">
+        <v>110.53990669</v>
+      </c>
+      <c r="I53" s="108">
+        <v>18.46453859</v>
+      </c>
+      <c r="J53" s="108">
+        <v>43.79137274</v>
+      </c>
+      <c r="K53" s="108">
+        <v>4.3813378700000003</v>
+      </c>
+      <c r="L53" s="111">
+        <v>0.70399893000000002</v>
+      </c>
+      <c r="M53" s="106">
+        <v>0.43387332000000001</v>
+      </c>
+      <c r="N53" s="127">
+        <v>4.0652229999999998E-2</v>
+      </c>
+      <c r="O53" s="141"/>
+      <c r="P53" s="111">
+        <v>2.9547896699999998</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="106">
+        <v>505.22432434000001</v>
+      </c>
+      <c r="G54" s="108">
+        <v>204.97848239000001</v>
+      </c>
+      <c r="H54" s="108">
+        <v>178.74592157000001</v>
+      </c>
+      <c r="I54" s="108">
+        <v>27.736052229999999</v>
+      </c>
+      <c r="J54" s="108">
+        <v>89.305020580000004</v>
+      </c>
+      <c r="K54" s="108">
+        <v>2.6378476800000001</v>
+      </c>
+      <c r="L54" s="111">
+        <v>1.82099989</v>
+      </c>
+      <c r="M54" s="106">
+        <v>6.7349249999999999E-2</v>
+      </c>
+      <c r="N54" s="127">
+        <v>5.1364499999999999E-3</v>
+      </c>
+      <c r="O54" s="141"/>
+      <c r="P54" s="111">
+        <v>2.1724342999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="48"/>
+      <c r="C55" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" s="43"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="106">
+        <v>113.73028296</v>
+      </c>
+      <c r="G55" s="108">
+        <v>46.957461940000002</v>
+      </c>
+      <c r="H55" s="108">
+        <v>39.953368320000003</v>
+      </c>
+      <c r="I55" s="108">
+        <v>6.1483132899999999</v>
+      </c>
+      <c r="J55" s="108">
+        <v>19.803752530000001</v>
+      </c>
+      <c r="K55" s="108">
+        <v>0.50057269999999998</v>
+      </c>
+      <c r="L55" s="111">
+        <v>0.36681417999999999</v>
+      </c>
+      <c r="M55" s="106">
+        <v>2.1856090000000002E-2</v>
+      </c>
+      <c r="N55" s="127">
+        <v>8.0590999999999996E-4</v>
+      </c>
+      <c r="O55" s="141"/>
+      <c r="P55" s="111">
+        <v>0.51958665000000004</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" s="49"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="113">
+        <v>1098.56854929</v>
+      </c>
+      <c r="G56" s="115">
+        <v>437.62704310999999</v>
+      </c>
+      <c r="H56" s="115">
+        <v>390.32370895000003</v>
+      </c>
+      <c r="I56" s="115">
+        <v>65.850116099999994</v>
+      </c>
+      <c r="J56" s="115">
+        <v>195.97192756000001</v>
+      </c>
+      <c r="K56" s="115">
+        <v>5.0301746500000002</v>
+      </c>
+      <c r="L56" s="116">
+        <v>3.7655789199999998</v>
+      </c>
+      <c r="M56" s="113">
+        <v>0.41652745000000002</v>
+      </c>
+      <c r="N56" s="128">
+        <v>9.5922770000000004E-2</v>
+      </c>
+      <c r="O56" s="142"/>
+      <c r="P56" s="116">
+        <v>5.6405185500000004</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="14"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I64" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="27"/>
+      <c r="F65" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>83</v>
+      </c>
+      <c r="H65" s="66" t="s">
+        <v>84</v>
+      </c>
+      <c r="I65" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="J65" s="68"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F66" s="102">
+        <v>279.98983119000002</v>
+      </c>
+      <c r="G66" s="103">
+        <v>1.237887</v>
+      </c>
+      <c r="H66" s="103">
+        <v>130.6715762</v>
+      </c>
+      <c r="I66" s="105">
+        <v>75.009255530000004</v>
+      </c>
+      <c r="J66" s="69"/>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="F67" s="106">
+        <v>279.98983119000002</v>
+      </c>
+      <c r="G67" s="108">
+        <v>0.85538700000000001</v>
+      </c>
+      <c r="H67" s="108">
+        <v>92.059058100000001</v>
+      </c>
+      <c r="I67" s="111">
+        <v>75.009255530000004</v>
+      </c>
+      <c r="J67" s="71"/>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F68" s="72"/>
+      <c r="G68" s="115">
+        <v>0.38250000000000001</v>
+      </c>
+      <c r="H68" s="115">
+        <v>38.612518100000003</v>
+      </c>
+      <c r="I68" s="73"/>
+      <c r="J68" s="74"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
-  </mergeCells>
-[...1591 lines deleted...]
-  <mergeCells count="15">
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="G12:H12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="139"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="18" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="19"/>
+      <c r="K6" s="78" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="22"/>
+      <c r="J7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="6"/>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" s="93">
+        <v>3982.312699999999</v>
+      </c>
+      <c r="G8" s="94">
+        <v>3852.5682999999999</v>
+      </c>
+      <c r="H8" s="95">
+        <v>200.65889999999999</v>
+      </c>
+      <c r="I8" s="94">
+        <v>129.74440000000001</v>
+      </c>
+      <c r="J8" s="94">
+        <v>30.5456</v>
+      </c>
+      <c r="K8" s="94">
+        <v>336.24270000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9" s="96">
+        <v>2607.1078000000002</v>
+      </c>
+      <c r="G9" s="95">
+        <v>2513.4946</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="96">
+        <v>93.613200000000006</v>
+      </c>
+      <c r="J9" s="97">
+        <v>25.973299999999998</v>
+      </c>
+      <c r="K9" s="97">
+        <v>249.7525</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="98">
+        <v>1375.2049</v>
+      </c>
+      <c r="G10" s="99">
+        <v>1339.0736999999999</v>
+      </c>
+      <c r="H10" s="100">
+        <v>200.65889999999999</v>
+      </c>
+      <c r="I10" s="101">
+        <v>36.1312</v>
+      </c>
+      <c r="J10" s="100">
+        <v>4.5723000000000003</v>
+      </c>
+      <c r="K10" s="100">
+        <v>86.490200000000002</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G11" s="26"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="136" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="133"/>
+      <c r="G12" s="136" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="133"/>
+      <c r="I12" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="133"/>
+      <c r="K12" s="136" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="133"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="143">
+        <v>318099.562818231</v>
+      </c>
+      <c r="F13" s="133"/>
+      <c r="G13" s="143">
+        <v>82931.985140000004</v>
+      </c>
+      <c r="H13" s="133"/>
+      <c r="I13" s="143">
+        <v>3247.33248</v>
+      </c>
+      <c r="J13" s="133"/>
+      <c r="K13" s="143">
+        <v>86179.317620000002</v>
+      </c>
+      <c r="L13" s="133"/>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="27"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="145"/>
+      <c r="H18" s="145"/>
+      <c r="I18" s="146"/>
+      <c r="J18" s="147" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" s="145"/>
+      <c r="L18" s="145"/>
+      <c r="M18" s="146"/>
+      <c r="N18" s="30"/>
+    </row>
+    <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="31"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="30"/>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="102">
+        <v>2829.6756</v>
+      </c>
+      <c r="G20" s="103">
+        <v>31.405899999999999</v>
+      </c>
+      <c r="H20" s="103">
+        <v>2170.2145999999998</v>
+      </c>
+      <c r="I20" s="104">
+        <v>628.05509999999992</v>
+      </c>
+      <c r="J20" s="102">
+        <v>4145.1428999999998</v>
+      </c>
+      <c r="K20" s="103">
+        <v>280.60730000000001</v>
+      </c>
+      <c r="L20" s="103">
+        <v>2938.3015</v>
+      </c>
+      <c r="M20" s="105">
+        <v>926.23410000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="106">
+        <v>2662.7310000000002</v>
+      </c>
+      <c r="G21" s="107">
+        <v>28.3111</v>
+      </c>
+      <c r="H21" s="108">
+        <v>2035.9848999999999</v>
+      </c>
+      <c r="I21" s="107">
+        <v>598.43499999999995</v>
+      </c>
+      <c r="J21" s="109">
+        <v>3869.8499000000002</v>
+      </c>
+      <c r="K21" s="110">
+        <v>247.34460000000001</v>
+      </c>
+      <c r="L21" s="110">
+        <v>2743.7460999999998</v>
+      </c>
+      <c r="M21" s="111">
+        <v>878.75919999999996</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="42"/>
+      <c r="C22" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="106">
+        <v>1689.011</v>
+      </c>
+      <c r="G22" s="108">
+        <v>17.376200000000001</v>
+      </c>
+      <c r="H22" s="108">
+        <v>1277.7335</v>
+      </c>
+      <c r="I22" s="111">
+        <v>393.90129999999999</v>
+      </c>
+      <c r="J22" s="106">
+        <v>2439.1089000000002</v>
+      </c>
+      <c r="K22" s="108">
+        <v>140.83600000000001</v>
+      </c>
+      <c r="L22" s="108">
+        <v>1698.5246999999999</v>
+      </c>
+      <c r="M22" s="111">
+        <v>599.7482</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="45"/>
+      <c r="C23" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="106">
+        <v>973.72</v>
+      </c>
+      <c r="G23" s="110">
+        <v>10.934900000000001</v>
+      </c>
+      <c r="H23" s="110">
+        <v>758.25139999999999</v>
+      </c>
+      <c r="I23" s="112">
+        <v>204.53370000000001</v>
+      </c>
+      <c r="J23" s="106">
+        <v>1430.741</v>
+      </c>
+      <c r="K23" s="110">
+        <v>106.5086</v>
+      </c>
+      <c r="L23" s="110">
+        <v>1045.2213999999999</v>
+      </c>
+      <c r="M23" s="112">
+        <v>279.01100000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="45"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="106">
+        <v>191.90870000000001</v>
+      </c>
+      <c r="G24" s="110">
+        <v>3.1324000000000001</v>
+      </c>
+      <c r="H24" s="108">
+        <v>164.43260000000001</v>
+      </c>
+      <c r="I24" s="111">
+        <v>24.343699999999998</v>
+      </c>
+      <c r="J24" s="106">
+        <v>286.43079999999998</v>
+      </c>
+      <c r="K24" s="108">
+        <v>19.476700000000001</v>
+      </c>
+      <c r="L24" s="108">
+        <v>238.69399999999999</v>
+      </c>
+      <c r="M24" s="111">
+        <v>28.260100000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="106">
+        <v>166.94460000000001</v>
+      </c>
+      <c r="G25" s="110">
+        <v>3.0948000000000002</v>
+      </c>
+      <c r="H25" s="110">
+        <v>134.22970000000001</v>
+      </c>
+      <c r="I25" s="112">
+        <v>29.620100000000001</v>
+      </c>
+      <c r="J25" s="106">
+        <v>275.29300000000001</v>
+      </c>
+      <c r="K25" s="110">
+        <v>33.262700000000002</v>
+      </c>
+      <c r="L25" s="108">
+        <v>194.55539999999999</v>
+      </c>
+      <c r="M25" s="112">
+        <v>47.474899999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="48"/>
+      <c r="C26" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="43"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="106">
+        <v>40.121600000000001</v>
+      </c>
+      <c r="G26" s="108">
+        <v>0.73099999999999998</v>
+      </c>
+      <c r="H26" s="108">
+        <v>31.8871</v>
+      </c>
+      <c r="I26" s="111">
+        <v>7.5034999999999998</v>
+      </c>
+      <c r="J26" s="106">
+        <v>64.16</v>
+      </c>
+      <c r="K26" s="108">
+        <v>6.9934000000000003</v>
+      </c>
+      <c r="L26" s="110">
+        <v>45.290500000000002</v>
+      </c>
+      <c r="M26" s="111">
+        <v>11.876099999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="113">
+        <v>401.80599999999998</v>
+      </c>
+      <c r="G27" s="114">
+        <v>6.6066000000000003</v>
+      </c>
+      <c r="H27" s="115">
+        <v>319.74220000000003</v>
+      </c>
+      <c r="I27" s="116">
+        <v>75.4572</v>
+      </c>
+      <c r="J27" s="113">
+        <v>642.85029999999995</v>
+      </c>
+      <c r="K27" s="115">
+        <v>68.959999999999994</v>
+      </c>
+      <c r="L27" s="115">
+        <v>453.99880000000002</v>
+      </c>
+      <c r="M27" s="116">
+        <v>119.89149999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="27"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="30"/>
+    </row>
+    <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="31"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="149"/>
+      <c r="G33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="30"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="102">
+        <v>7189.7191434099996</v>
+      </c>
+      <c r="G34" s="103">
+        <v>1877.5572314000001</v>
+      </c>
+      <c r="H34" s="103">
+        <v>2821.5746153999999</v>
+      </c>
+      <c r="I34" s="103">
+        <v>807.44987600000002</v>
+      </c>
+      <c r="J34" s="103">
+        <v>1492.2478589</v>
+      </c>
+      <c r="K34" s="103">
+        <v>48.374497499999997</v>
+      </c>
+      <c r="L34" s="103">
+        <v>46.195095440000003</v>
+      </c>
+      <c r="M34" s="105">
+        <v>96.319968770000003</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="117">
+        <v>6572.5446765600009</v>
+      </c>
+      <c r="G35" s="118">
+        <v>1654.937713</v>
+      </c>
+      <c r="H35" s="118">
+        <v>2594.4507294</v>
+      </c>
+      <c r="I35" s="118">
+        <v>766.76862700000004</v>
+      </c>
+      <c r="J35" s="108">
+        <v>1377.5982188</v>
+      </c>
+      <c r="K35" s="119">
+        <v>45.085878950000001</v>
+      </c>
+      <c r="L35" s="119">
+        <v>40.275051249999997</v>
+      </c>
+      <c r="M35" s="120">
+        <v>93.428458160000005</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="42"/>
+      <c r="C36" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="43"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="106">
+        <v>4282.8187348500014</v>
+      </c>
+      <c r="G36" s="108">
+        <v>1047.8707499</v>
+      </c>
+      <c r="H36" s="108">
+        <v>1709.6482441999999</v>
+      </c>
+      <c r="I36" s="118">
+        <v>524.9635035</v>
+      </c>
+      <c r="J36" s="108">
+        <v>903.38466940000001</v>
+      </c>
+      <c r="K36" s="108">
+        <v>9.9033508500000007</v>
+      </c>
+      <c r="L36" s="118">
+        <v>22.81994035</v>
+      </c>
+      <c r="M36" s="111">
+        <v>64.228276649999998</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="45"/>
+      <c r="C37" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="106">
+        <v>2289.7259417099999</v>
+      </c>
+      <c r="G37" s="110">
+        <v>607.06696309999995</v>
+      </c>
+      <c r="H37" s="110">
+        <v>884.80248519999998</v>
+      </c>
+      <c r="I37" s="121">
+        <v>241.80512350000001</v>
+      </c>
+      <c r="J37" s="110">
+        <v>474.21354939999998</v>
+      </c>
+      <c r="K37" s="110">
+        <v>35.182528099999999</v>
+      </c>
+      <c r="L37" s="121">
+        <v>17.455110900000001</v>
+      </c>
+      <c r="M37" s="112">
+        <v>29.20018151</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="45"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="41"/>
+      <c r="F38" s="106">
+        <v>410.76949531999998</v>
+      </c>
+      <c r="G38" s="108">
+        <v>151.7161327</v>
+      </c>
+      <c r="H38" s="108">
+        <v>159.28304270000001</v>
+      </c>
+      <c r="I38" s="118">
+        <v>24.4625503</v>
+      </c>
+      <c r="J38" s="108">
+        <v>63.013256599999998</v>
+      </c>
+      <c r="K38" s="108">
+        <v>5.9699572500000002</v>
+      </c>
+      <c r="L38" s="118">
+        <v>2.4227123100000001</v>
+      </c>
+      <c r="M38" s="111">
+        <v>3.9018434599999998</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="106">
+        <v>617.17446685000004</v>
+      </c>
+      <c r="G39" s="110">
+        <v>222.6195184</v>
+      </c>
+      <c r="H39" s="110">
+        <v>227.123886</v>
+      </c>
+      <c r="I39" s="121">
+        <v>40.681249000000001</v>
+      </c>
+      <c r="J39" s="110">
+        <v>114.6496401</v>
+      </c>
+      <c r="K39" s="110">
+        <v>3.2886185499999998</v>
+      </c>
+      <c r="L39" s="121">
+        <v>5.9200441899999996</v>
+      </c>
+      <c r="M39" s="112">
+        <v>2.8915106100000001</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="48"/>
+      <c r="C40" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" s="43"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="106">
+        <v>150.76315883000001</v>
+      </c>
+      <c r="G40" s="108">
+        <v>54.064492899999998</v>
+      </c>
+      <c r="H40" s="108">
+        <v>55.665033999999999</v>
+      </c>
+      <c r="I40" s="118">
+        <v>10.0012867</v>
+      </c>
+      <c r="J40" s="108">
+        <v>28.2982698</v>
+      </c>
+      <c r="K40" s="108">
+        <v>0.7641424</v>
+      </c>
+      <c r="L40" s="118">
+        <v>1.20458391</v>
+      </c>
+      <c r="M40" s="111">
+        <v>0.76534911999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="113">
+        <v>1386.1723136200001</v>
+      </c>
+      <c r="G41" s="115">
+        <v>476.64886990000002</v>
+      </c>
+      <c r="H41" s="115">
+        <v>517.13302510000005</v>
+      </c>
+      <c r="I41" s="122">
+        <v>102.4491534</v>
+      </c>
+      <c r="J41" s="115">
+        <v>263.1808537</v>
+      </c>
+      <c r="K41" s="115">
+        <v>6.5870994999999999</v>
+      </c>
+      <c r="L41" s="122">
+        <v>12.1726359</v>
+      </c>
+      <c r="M41" s="116">
+        <v>8.0006761199999996</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45" s="56"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P46" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q46" s="56"/>
+    </row>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="144" t="s">
+        <v>72</v>
+      </c>
+      <c r="G47" s="145"/>
+      <c r="H47" s="145"/>
+      <c r="I47" s="145"/>
+      <c r="J47" s="145"/>
+      <c r="K47" s="145"/>
+      <c r="L47" s="146"/>
+      <c r="M47" s="144" t="s">
+        <v>73</v>
+      </c>
+      <c r="N47" s="145"/>
+      <c r="O47" s="145"/>
+      <c r="P47" s="146"/>
+      <c r="Q47" s="56"/>
+    </row>
+    <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="31"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L48" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="N48" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="O48" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="P48" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="56"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="123">
+        <v>5570.78608196</v>
+      </c>
+      <c r="G49" s="103">
+        <v>1686.3535408600001</v>
+      </c>
+      <c r="H49" s="103">
+        <v>2139.3559760799999</v>
+      </c>
+      <c r="I49" s="103">
+        <v>573.73622616</v>
+      </c>
+      <c r="J49" s="103">
+        <v>1121.60853615</v>
+      </c>
+      <c r="K49" s="103">
+        <v>35.714120340000008</v>
+      </c>
+      <c r="L49" s="105">
+        <v>14.017682369999999</v>
+      </c>
+      <c r="M49" s="123">
+        <v>3.4419361999999998</v>
+      </c>
+      <c r="N49" s="103">
+        <v>1.5354536000000001</v>
+      </c>
+      <c r="O49" s="124">
+        <v>17.03477269</v>
+      </c>
+      <c r="P49" s="125">
+        <v>68.028448240000003</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="126">
+        <v>5047.0237028900001</v>
+      </c>
+      <c r="G50" s="108">
+        <v>1480.77487578</v>
+      </c>
+      <c r="H50" s="108">
+        <v>1950.6220737399999</v>
+      </c>
+      <c r="I50" s="108">
+        <v>541.97990232999996</v>
+      </c>
+      <c r="J50" s="108">
+        <v>1028.5102496300001</v>
+      </c>
+      <c r="K50" s="108">
+        <v>32.898997820000012</v>
+      </c>
+      <c r="L50" s="111">
+        <v>12.237603590000001</v>
+      </c>
+      <c r="M50" s="126">
+        <v>3.3818040599999999</v>
+      </c>
+      <c r="N50" s="108">
+        <v>1.5273733899999999</v>
+      </c>
+      <c r="O50" s="140"/>
+      <c r="P50" s="111">
+        <v>65.791698699999998</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="42"/>
+      <c r="C51" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="106">
+        <v>3278.3777098</v>
+      </c>
+      <c r="G51" s="108">
+        <v>942.36800483000002</v>
+      </c>
+      <c r="H51" s="108">
+        <v>1281.8463085799999</v>
+      </c>
+      <c r="I51" s="108">
+        <v>369.28314983000001</v>
+      </c>
+      <c r="J51" s="108">
+        <v>670.83827186999997</v>
+      </c>
+      <c r="K51" s="108">
+        <v>7.1740347</v>
+      </c>
+      <c r="L51" s="111">
+        <v>6.86793999</v>
+      </c>
+      <c r="M51" s="106">
+        <v>1.6155305099999999</v>
+      </c>
+      <c r="N51" s="127">
+        <v>0.97371154000000004</v>
+      </c>
+      <c r="O51" s="141"/>
+      <c r="P51" s="111">
+        <v>44.960978130000001</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="45"/>
+      <c r="C52" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="40"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="106">
+        <v>1768.64599309</v>
+      </c>
+      <c r="G52" s="108">
+        <v>538.40687094999998</v>
+      </c>
+      <c r="H52" s="108">
+        <v>668.77576515999999</v>
+      </c>
+      <c r="I52" s="108">
+        <v>172.6967525</v>
+      </c>
+      <c r="J52" s="108">
+        <v>357.67197776</v>
+      </c>
+      <c r="K52" s="108">
+        <v>25.724963120000002</v>
+      </c>
+      <c r="L52" s="111">
+        <v>5.3696636</v>
+      </c>
+      <c r="M52" s="106">
+        <v>1.76627355</v>
+      </c>
+      <c r="N52" s="127">
+        <v>0.55366185000000001</v>
+      </c>
+      <c r="O52" s="141"/>
+      <c r="P52" s="111">
+        <v>20.83072057</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="45"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E53" s="41"/>
+      <c r="F53" s="106">
+        <v>339.99646452000007</v>
+      </c>
+      <c r="G53" s="108">
+        <v>135.45527411</v>
+      </c>
+      <c r="H53" s="108">
+        <v>128.07809484000001</v>
+      </c>
+      <c r="I53" s="108">
+        <v>19.604912519999999</v>
+      </c>
+      <c r="J53" s="108">
+        <v>51.338007920000003</v>
+      </c>
+      <c r="K53" s="108">
+        <v>4.7851255300000002</v>
+      </c>
+      <c r="L53" s="111">
+        <v>0.73504959999999997</v>
+      </c>
+      <c r="M53" s="106">
+        <v>0.36348931000000001</v>
+      </c>
+      <c r="N53" s="127">
+        <v>1.9875230000000001E-2</v>
+      </c>
+      <c r="O53" s="141"/>
+      <c r="P53" s="111">
+        <v>3.1215323100000001</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="106">
+        <v>523.76237907000007</v>
+      </c>
+      <c r="G54" s="108">
+        <v>205.57866508000001</v>
+      </c>
+      <c r="H54" s="108">
+        <v>188.73390233999999</v>
+      </c>
+      <c r="I54" s="108">
+        <v>31.756323829999999</v>
+      </c>
+      <c r="J54" s="108">
+        <v>93.098286520000002</v>
+      </c>
+      <c r="K54" s="108">
+        <v>2.8151225200000001</v>
+      </c>
+      <c r="L54" s="111">
+        <v>1.78007878</v>
+      </c>
+      <c r="M54" s="106">
+        <v>6.0132140000000001E-2</v>
+      </c>
+      <c r="N54" s="127">
+        <v>8.0802100000000009E-3</v>
+      </c>
+      <c r="O54" s="141"/>
+      <c r="P54" s="111">
+        <v>2.2367495399999999</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="48"/>
+      <c r="C55" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" s="43"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="106">
+        <v>118.74327264</v>
+      </c>
+      <c r="G55" s="108">
+        <v>47.992824130000002</v>
+      </c>
+      <c r="H55" s="108">
+        <v>42.091517639999999</v>
+      </c>
+      <c r="I55" s="108">
+        <v>7.0249124500000004</v>
+      </c>
+      <c r="J55" s="108">
+        <v>20.71209666</v>
+      </c>
+      <c r="K55" s="108">
+        <v>0.56366006999999996</v>
+      </c>
+      <c r="L55" s="111">
+        <v>0.35826169000000002</v>
+      </c>
+      <c r="M55" s="106">
+        <v>3.240854E-2</v>
+      </c>
+      <c r="N55" s="127">
+        <v>1.66989E-3</v>
+      </c>
+      <c r="O55" s="141"/>
+      <c r="P55" s="111">
+        <v>0.53576882999999997</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" s="49"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="113">
+        <v>1133.28464254</v>
+      </c>
+      <c r="G56" s="115">
+        <v>437.42398393000002</v>
+      </c>
+      <c r="H56" s="115">
+        <v>409.01348940999998</v>
+      </c>
+      <c r="I56" s="115">
+        <v>75.16057893</v>
+      </c>
+      <c r="J56" s="115">
+        <v>202.73178987</v>
+      </c>
+      <c r="K56" s="115">
+        <v>5.3030687800000003</v>
+      </c>
+      <c r="L56" s="116">
+        <v>3.6517316200000001</v>
+      </c>
+      <c r="M56" s="113">
+        <v>0.4026149</v>
+      </c>
+      <c r="N56" s="128">
+        <v>0.12140199</v>
+      </c>
+      <c r="O56" s="142"/>
+      <c r="P56" s="116">
+        <v>5.8133084899999998</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="14"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I64" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="27"/>
+      <c r="F65" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>83</v>
+      </c>
+      <c r="H65" s="66" t="s">
+        <v>84</v>
+      </c>
+      <c r="I65" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="J65" s="68"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F66" s="102">
+        <v>338.74970805999999</v>
+      </c>
+      <c r="G66" s="103">
+        <v>1.5263500999999999</v>
+      </c>
+      <c r="H66" s="103">
+        <v>131.52472467999999</v>
+      </c>
+      <c r="I66" s="105">
+        <v>89.261179229999996</v>
+      </c>
+      <c r="J66" s="69"/>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="F67" s="106">
+        <v>338.74970805999999</v>
+      </c>
+      <c r="G67" s="108">
+        <v>1.0308501000000001</v>
+      </c>
+      <c r="H67" s="108">
+        <v>92.326506499999994</v>
+      </c>
+      <c r="I67" s="111">
+        <v>89.261179229999996</v>
+      </c>
+      <c r="J67" s="71"/>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F68" s="72"/>
+      <c r="G68" s="115">
+        <v>0.4955</v>
+      </c>
+      <c r="H68" s="115">
+        <v>39.198218179999998</v>
+      </c>
+      <c r="I68" s="73"/>
+      <c r="J68" s="74"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.5905511811023623" bottom="0.3937007874015748" header="0.5118110236220472" footer="0.5118110236220472"/>
-  <pageSetup orientation="portrait" paperSize="9" scale="61" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="139"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="18" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="19"/>
+      <c r="K6" s="78" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="22"/>
+      <c r="J7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="6"/>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" s="93">
+        <v>3983.6610999999998</v>
+      </c>
+      <c r="G8" s="94">
+        <v>3854.0237000000002</v>
+      </c>
+      <c r="H8" s="95">
+        <v>203.29509999999999</v>
+      </c>
+      <c r="I8" s="94">
+        <v>129.63740000000001</v>
+      </c>
+      <c r="J8" s="94">
+        <v>30.640699999999999</v>
+      </c>
+      <c r="K8" s="94">
+        <v>336.6533</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9" s="96">
+        <v>2608.1448999999998</v>
+      </c>
+      <c r="G9" s="95">
+        <v>2514.4542000000001</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="96">
+        <v>93.690700000000007</v>
+      </c>
+      <c r="J9" s="97">
+        <v>26.055499999999999</v>
+      </c>
+      <c r="K9" s="97">
+        <v>250.39500000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="98">
+        <v>1375.5162</v>
+      </c>
+      <c r="G10" s="99">
+        <v>1339.5695000000001</v>
+      </c>
+      <c r="H10" s="100">
+        <v>203.29509999999999</v>
+      </c>
+      <c r="I10" s="101">
+        <v>35.9467</v>
+      </c>
+      <c r="J10" s="100">
+        <v>4.5852000000000004</v>
+      </c>
+      <c r="K10" s="100">
+        <v>86.258300000000006</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G11" s="26"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="136" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="133"/>
+      <c r="G12" s="136" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="133"/>
+      <c r="I12" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="133"/>
+      <c r="K12" s="136" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="133"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="143">
+        <v>318121.81915199582</v>
+      </c>
+      <c r="F13" s="133"/>
+      <c r="G13" s="143">
+        <v>82970.780020000006</v>
+      </c>
+      <c r="H13" s="133"/>
+      <c r="I13" s="143">
+        <v>2540.9510500000001</v>
+      </c>
+      <c r="J13" s="133"/>
+      <c r="K13" s="143">
+        <v>85511.731069999994</v>
+      </c>
+      <c r="L13" s="133"/>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="27"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="145"/>
+      <c r="H18" s="145"/>
+      <c r="I18" s="146"/>
+      <c r="J18" s="147" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" s="145"/>
+      <c r="L18" s="145"/>
+      <c r="M18" s="146"/>
+      <c r="N18" s="30"/>
+    </row>
+    <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="31"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="30"/>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="102">
+        <v>2923.9679000000001</v>
+      </c>
+      <c r="G20" s="103">
+        <v>32.137300000000003</v>
+      </c>
+      <c r="H20" s="103">
+        <v>2251.1358</v>
+      </c>
+      <c r="I20" s="104">
+        <v>640.69479999999999</v>
+      </c>
+      <c r="J20" s="102">
+        <v>4332.4138000000003</v>
+      </c>
+      <c r="K20" s="103">
+        <v>287.64789999999999</v>
+      </c>
+      <c r="L20" s="103">
+        <v>3086.2934</v>
+      </c>
+      <c r="M20" s="105">
+        <v>958.47249999999997</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="106">
+        <v>2751.9061999999999</v>
+      </c>
+      <c r="G21" s="107">
+        <v>28.988900000000001</v>
+      </c>
+      <c r="H21" s="108">
+        <v>2112.6716000000001</v>
+      </c>
+      <c r="I21" s="107">
+        <v>610.24569999999994</v>
+      </c>
+      <c r="J21" s="109">
+        <v>4045.6453999999999</v>
+      </c>
+      <c r="K21" s="110">
+        <v>254.3458</v>
+      </c>
+      <c r="L21" s="110">
+        <v>2882.5785999999998</v>
+      </c>
+      <c r="M21" s="111">
+        <v>908.721</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="42"/>
+      <c r="C22" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="106">
+        <v>1732.1258</v>
+      </c>
+      <c r="G22" s="108">
+        <v>17.9529</v>
+      </c>
+      <c r="H22" s="108">
+        <v>1311.6835000000001</v>
+      </c>
+      <c r="I22" s="111">
+        <v>402.48939999999999</v>
+      </c>
+      <c r="J22" s="106">
+        <v>2531.2539999999999</v>
+      </c>
+      <c r="K22" s="108">
+        <v>145.8852</v>
+      </c>
+      <c r="L22" s="108">
+        <v>1763.5070000000001</v>
+      </c>
+      <c r="M22" s="111">
+        <v>621.86180000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="45"/>
+      <c r="C23" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="106">
+        <v>1019.7804</v>
+      </c>
+      <c r="G23" s="110">
+        <v>11.036</v>
+      </c>
+      <c r="H23" s="110">
+        <v>800.98810000000003</v>
+      </c>
+      <c r="I23" s="112">
+        <v>207.75630000000001</v>
+      </c>
+      <c r="J23" s="106">
+        <v>1514.3914</v>
+      </c>
+      <c r="K23" s="110">
+        <v>108.4606</v>
+      </c>
+      <c r="L23" s="110">
+        <v>1119.0716</v>
+      </c>
+      <c r="M23" s="112">
+        <v>286.85919999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="45"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="106">
+        <v>199.18180000000001</v>
+      </c>
+      <c r="G24" s="110">
+        <v>3.1086</v>
+      </c>
+      <c r="H24" s="108">
+        <v>170.65459999999999</v>
+      </c>
+      <c r="I24" s="111">
+        <v>25.418600000000001</v>
+      </c>
+      <c r="J24" s="106">
+        <v>300.43979999999999</v>
+      </c>
+      <c r="K24" s="108">
+        <v>19.381399999999999</v>
+      </c>
+      <c r="L24" s="108">
+        <v>251.31010000000001</v>
+      </c>
+      <c r="M24" s="111">
+        <v>29.7483</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="106">
+        <v>172.0617</v>
+      </c>
+      <c r="G25" s="110">
+        <v>3.1484000000000001</v>
+      </c>
+      <c r="H25" s="110">
+        <v>138.46420000000001</v>
+      </c>
+      <c r="I25" s="112">
+        <v>30.449100000000001</v>
+      </c>
+      <c r="J25" s="106">
+        <v>286.76839999999999</v>
+      </c>
+      <c r="K25" s="110">
+        <v>33.302100000000003</v>
+      </c>
+      <c r="L25" s="108">
+        <v>203.7148</v>
+      </c>
+      <c r="M25" s="112">
+        <v>49.7515</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="48"/>
+      <c r="C26" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="43"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="106">
+        <v>41.559199999999997</v>
+      </c>
+      <c r="G26" s="108">
+        <v>0.74450000000000005</v>
+      </c>
+      <c r="H26" s="108">
+        <v>33.088999999999999</v>
+      </c>
+      <c r="I26" s="111">
+        <v>7.7256999999999998</v>
+      </c>
+      <c r="J26" s="106">
+        <v>67.202200000000005</v>
+      </c>
+      <c r="K26" s="108">
+        <v>7.048</v>
+      </c>
+      <c r="L26" s="110">
+        <v>47.708100000000002</v>
+      </c>
+      <c r="M26" s="111">
+        <v>12.446099999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="113">
+        <v>415.08139999999997</v>
+      </c>
+      <c r="G27" s="114">
+        <v>6.8055000000000003</v>
+      </c>
+      <c r="H27" s="115">
+        <v>330.5222</v>
+      </c>
+      <c r="I27" s="116">
+        <v>77.753699999999995</v>
+      </c>
+      <c r="J27" s="113">
+        <v>672.36590000000001</v>
+      </c>
+      <c r="K27" s="115">
+        <v>70.331999999999994</v>
+      </c>
+      <c r="L27" s="115">
+        <v>476.38130000000001</v>
+      </c>
+      <c r="M27" s="116">
+        <v>125.65260000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="27"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="30"/>
+    </row>
+    <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="31"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="149"/>
+      <c r="G33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="30"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="102">
+        <v>7497.7865563599998</v>
+      </c>
+      <c r="G34" s="103">
+        <v>1947.101666</v>
+      </c>
+      <c r="H34" s="103">
+        <v>2947.0144331000001</v>
+      </c>
+      <c r="I34" s="103">
+        <v>834.60504209999999</v>
+      </c>
+      <c r="J34" s="103">
+        <v>1573.9352363999999</v>
+      </c>
+      <c r="K34" s="103">
+        <v>50.991892049999997</v>
+      </c>
+      <c r="L34" s="103">
+        <v>47.278188970000002</v>
+      </c>
+      <c r="M34" s="105">
+        <v>96.86009774</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="117">
+        <v>6860.2143847799998</v>
+      </c>
+      <c r="G35" s="118">
+        <v>1721.3006637999999</v>
+      </c>
+      <c r="H35" s="118">
+        <v>2709.0008174999998</v>
+      </c>
+      <c r="I35" s="118">
+        <v>791.95002729999999</v>
+      </c>
+      <c r="J35" s="108">
+        <v>1455.0751624</v>
+      </c>
+      <c r="K35" s="119">
+        <v>47.561149950000001</v>
+      </c>
+      <c r="L35" s="119">
+        <v>41.374718520000002</v>
+      </c>
+      <c r="M35" s="120">
+        <v>93.951845309999996</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="42"/>
+      <c r="C36" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="43"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="106">
+        <v>4470.46363991</v>
+      </c>
+      <c r="G36" s="108">
+        <v>1104.5355916999999</v>
+      </c>
+      <c r="H36" s="108">
+        <v>1774.813803</v>
+      </c>
+      <c r="I36" s="118">
+        <v>544.74703099999999</v>
+      </c>
+      <c r="J36" s="108">
+        <v>947.37030000000004</v>
+      </c>
+      <c r="K36" s="108">
+        <v>10.5079362</v>
+      </c>
+      <c r="L36" s="118">
+        <v>23.594632879999999</v>
+      </c>
+      <c r="M36" s="111">
+        <v>64.894345130000005</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="45"/>
+      <c r="C37" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="106">
+        <v>2389.7507448699998</v>
+      </c>
+      <c r="G37" s="110">
+        <v>616.7650721</v>
+      </c>
+      <c r="H37" s="110">
+        <v>934.18701450000003</v>
+      </c>
+      <c r="I37" s="121">
+        <v>247.2029963</v>
+      </c>
+      <c r="J37" s="110">
+        <v>507.70486240000002</v>
+      </c>
+      <c r="K37" s="110">
+        <v>37.053213749999998</v>
+      </c>
+      <c r="L37" s="121">
+        <v>17.780085639999999</v>
+      </c>
+      <c r="M37" s="112">
+        <v>29.057500180000002</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="45"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="41"/>
+      <c r="F38" s="106">
+        <v>421.45506177999999</v>
+      </c>
+      <c r="G38" s="108">
+        <v>153.0588127</v>
+      </c>
+      <c r="H38" s="108">
+        <v>164.4665957</v>
+      </c>
+      <c r="I38" s="118">
+        <v>25.5099871</v>
+      </c>
+      <c r="J38" s="108">
+        <v>65.692883399999999</v>
+      </c>
+      <c r="K38" s="108">
+        <v>6.3681481499999997</v>
+      </c>
+      <c r="L38" s="118">
+        <v>2.4250568299999999</v>
+      </c>
+      <c r="M38" s="111">
+        <v>3.9335779</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="106">
+        <v>637.57217157999992</v>
+      </c>
+      <c r="G39" s="110">
+        <v>225.8010022</v>
+      </c>
+      <c r="H39" s="110">
+        <v>238.01361560000001</v>
+      </c>
+      <c r="I39" s="121">
+        <v>42.655014799999996</v>
+      </c>
+      <c r="J39" s="110">
+        <v>118.860074</v>
+      </c>
+      <c r="K39" s="110">
+        <v>3.4307420999999998</v>
+      </c>
+      <c r="L39" s="121">
+        <v>5.9034704500000004</v>
+      </c>
+      <c r="M39" s="112">
+        <v>2.9082524300000001</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="48"/>
+      <c r="C40" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" s="43"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="106">
+        <v>155.81334193000001</v>
+      </c>
+      <c r="G40" s="108">
+        <v>54.454969599999998</v>
+      </c>
+      <c r="H40" s="108">
+        <v>59.003579299999998</v>
+      </c>
+      <c r="I40" s="118">
+        <v>10.393292600000001</v>
+      </c>
+      <c r="J40" s="108">
+        <v>29.218275999999999</v>
+      </c>
+      <c r="K40" s="108">
+        <v>0.75643125</v>
+      </c>
+      <c r="L40" s="118">
+        <v>1.21287415</v>
+      </c>
+      <c r="M40" s="111">
+        <v>0.77391902999999995</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="113">
+        <v>1449.31847698</v>
+      </c>
+      <c r="G41" s="115">
+        <v>495.40686060000002</v>
+      </c>
+      <c r="H41" s="115">
+        <v>544.76791390000005</v>
+      </c>
+      <c r="I41" s="122">
+        <v>107.4078277</v>
+      </c>
+      <c r="J41" s="115">
+        <v>274.49194929999999</v>
+      </c>
+      <c r="K41" s="115">
+        <v>6.8115028500000001</v>
+      </c>
+      <c r="L41" s="122">
+        <v>12.367059429999999</v>
+      </c>
+      <c r="M41" s="116">
+        <v>8.0653632000000002</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45" s="56"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P46" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q46" s="56"/>
+    </row>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="144" t="s">
+        <v>72</v>
+      </c>
+      <c r="G47" s="145"/>
+      <c r="H47" s="145"/>
+      <c r="I47" s="145"/>
+      <c r="J47" s="145"/>
+      <c r="K47" s="145"/>
+      <c r="L47" s="146"/>
+      <c r="M47" s="144" t="s">
+        <v>73</v>
+      </c>
+      <c r="N47" s="145"/>
+      <c r="O47" s="145"/>
+      <c r="P47" s="146"/>
+      <c r="Q47" s="56"/>
+    </row>
+    <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="31"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L48" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="N48" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="O48" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="P48" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="56"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="123">
+        <v>5814.3283097899994</v>
+      </c>
+      <c r="G49" s="103">
+        <v>1749.8677948100001</v>
+      </c>
+      <c r="H49" s="103">
+        <v>2236.3189074500001</v>
+      </c>
+      <c r="I49" s="103">
+        <v>592.96534377</v>
+      </c>
+      <c r="J49" s="103">
+        <v>1183.15686426</v>
+      </c>
+      <c r="K49" s="103">
+        <v>37.694967800000001</v>
+      </c>
+      <c r="L49" s="105">
+        <v>14.3244317</v>
+      </c>
+      <c r="M49" s="123">
+        <v>3.6126638099999999</v>
+      </c>
+      <c r="N49" s="103">
+        <v>1.6922164799999999</v>
+      </c>
+      <c r="O49" s="124">
+        <v>19.346134320000001</v>
+      </c>
+      <c r="P49" s="125">
+        <v>68.411225290000004</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="126">
+        <v>5273.6145479799998</v>
+      </c>
+      <c r="G50" s="108">
+        <v>1541.4056343100001</v>
+      </c>
+      <c r="H50" s="108">
+        <v>2038.50484091</v>
+      </c>
+      <c r="I50" s="108">
+        <v>559.63706440999999</v>
+      </c>
+      <c r="J50" s="108">
+        <v>1086.7781792999999</v>
+      </c>
+      <c r="K50" s="108">
+        <v>34.739796720000001</v>
+      </c>
+      <c r="L50" s="111">
+        <v>12.549032329999999</v>
+      </c>
+      <c r="M50" s="126">
+        <v>3.5417530699999999</v>
+      </c>
+      <c r="N50" s="108">
+        <v>1.67094163</v>
+      </c>
+      <c r="O50" s="140"/>
+      <c r="P50" s="111">
+        <v>66.161904129999996</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="42"/>
+      <c r="C51" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="106">
+        <v>3429.0343689400001</v>
+      </c>
+      <c r="G51" s="108">
+        <v>994.35268590999999</v>
+      </c>
+      <c r="H51" s="108">
+        <v>1332.40908889</v>
+      </c>
+      <c r="I51" s="108">
+        <v>383.26405312000003</v>
+      </c>
+      <c r="J51" s="108">
+        <v>704.27581323000004</v>
+      </c>
+      <c r="K51" s="108">
+        <v>7.6484870999999996</v>
+      </c>
+      <c r="L51" s="111">
+        <v>7.0842406899999997</v>
+      </c>
+      <c r="M51" s="106">
+        <v>1.63651452</v>
+      </c>
+      <c r="N51" s="127">
+        <v>1.1461123799999999</v>
+      </c>
+      <c r="O51" s="141"/>
+      <c r="P51" s="111">
+        <v>45.426517019999999</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="45"/>
+      <c r="C52" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="40"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="106">
+        <v>1844.5801790400001</v>
+      </c>
+      <c r="G52" s="108">
+        <v>547.05294839999999</v>
+      </c>
+      <c r="H52" s="108">
+        <v>706.09575201999996</v>
+      </c>
+      <c r="I52" s="108">
+        <v>176.37301128999999</v>
+      </c>
+      <c r="J52" s="108">
+        <v>382.50236606999999</v>
+      </c>
+      <c r="K52" s="108">
+        <v>27.091309620000001</v>
+      </c>
+      <c r="L52" s="111">
+        <v>5.4647916399999996</v>
+      </c>
+      <c r="M52" s="106">
+        <v>1.90523855</v>
+      </c>
+      <c r="N52" s="127">
+        <v>0.52482925000000002</v>
+      </c>
+      <c r="O52" s="141"/>
+      <c r="P52" s="111">
+        <v>20.735387110000001</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="45"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E53" s="41"/>
+      <c r="F53" s="106">
+        <v>348.56788078</v>
+      </c>
+      <c r="G53" s="108">
+        <v>136.86663683</v>
+      </c>
+      <c r="H53" s="108">
+        <v>132.30166833999999</v>
+      </c>
+      <c r="I53" s="108">
+        <v>20.435822559999998</v>
+      </c>
+      <c r="J53" s="108">
+        <v>53.130651200000003</v>
+      </c>
+      <c r="K53" s="108">
+        <v>5.1056706099999998</v>
+      </c>
+      <c r="L53" s="111">
+        <v>0.72743124000000003</v>
+      </c>
+      <c r="M53" s="106">
+        <v>0.38975984000000002</v>
+      </c>
+      <c r="N53" s="127">
+        <v>4.2033790000000001E-2</v>
+      </c>
+      <c r="O53" s="141"/>
+      <c r="P53" s="111">
+        <v>3.1471101300000002</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="106">
+        <v>540.71376180999994</v>
+      </c>
+      <c r="G54" s="108">
+        <v>208.46216050000001</v>
+      </c>
+      <c r="H54" s="108">
+        <v>197.81406654</v>
+      </c>
+      <c r="I54" s="108">
+        <v>33.328279360000003</v>
+      </c>
+      <c r="J54" s="108">
+        <v>96.378684960000001</v>
+      </c>
+      <c r="K54" s="108">
+        <v>2.95517108</v>
+      </c>
+      <c r="L54" s="111">
+        <v>1.7753993699999999</v>
+      </c>
+      <c r="M54" s="106">
+        <v>7.091074E-2</v>
+      </c>
+      <c r="N54" s="127">
+        <v>2.1274850000000001E-2</v>
+      </c>
+      <c r="O54" s="141"/>
+      <c r="P54" s="111">
+        <v>2.24932116</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="48"/>
+      <c r="C55" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" s="43"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="106">
+        <v>122.58051263</v>
+      </c>
+      <c r="G55" s="108">
+        <v>48.322796660000002</v>
+      </c>
+      <c r="H55" s="108">
+        <v>44.692336500000003</v>
+      </c>
+      <c r="I55" s="108">
+        <v>7.3055789500000001</v>
+      </c>
+      <c r="J55" s="108">
+        <v>21.34097775</v>
+      </c>
+      <c r="K55" s="108">
+        <v>0.55886533999999999</v>
+      </c>
+      <c r="L55" s="111">
+        <v>0.35995743000000002</v>
+      </c>
+      <c r="M55" s="106">
+        <v>3.8020720000000001E-2</v>
+      </c>
+      <c r="N55" s="127">
+        <v>5.8973000000000003E-3</v>
+      </c>
+      <c r="O55" s="141"/>
+      <c r="P55" s="111">
+        <v>0.54177924</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" s="49"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="113">
+        <v>1185.3434300700001</v>
+      </c>
+      <c r="G56" s="115">
+        <v>454.88475727999997</v>
+      </c>
+      <c r="H56" s="115">
+        <v>431.28855467</v>
+      </c>
+      <c r="I56" s="115">
+        <v>78.814325499999995</v>
+      </c>
+      <c r="J56" s="115">
+        <v>211.14159334999999</v>
+      </c>
+      <c r="K56" s="115">
+        <v>5.5044418300000002</v>
+      </c>
+      <c r="L56" s="116">
+        <v>3.7097574400000002</v>
+      </c>
+      <c r="M56" s="113">
+        <v>0.42012627000000002</v>
+      </c>
+      <c r="N56" s="128">
+        <v>0.13249754999999999</v>
+      </c>
+      <c r="O56" s="142"/>
+      <c r="P56" s="116">
+        <v>5.8595087499999998</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="14"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I64" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="27"/>
+      <c r="F65" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>83</v>
+      </c>
+      <c r="H65" s="66" t="s">
+        <v>84</v>
+      </c>
+      <c r="I65" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="J65" s="68"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F66" s="102">
+        <v>362.89797020999998</v>
+      </c>
+      <c r="G66" s="103">
+        <v>1.5171028</v>
+      </c>
+      <c r="H66" s="103">
+        <v>142.7389379</v>
+      </c>
+      <c r="I66" s="105">
+        <v>92.004849309999997</v>
+      </c>
+      <c r="J66" s="69"/>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="F67" s="106">
+        <v>362.89797020999998</v>
+      </c>
+      <c r="G67" s="108">
+        <v>1.0336027999999999</v>
+      </c>
+      <c r="H67" s="108">
+        <v>100.67716540000001</v>
+      </c>
+      <c r="I67" s="111">
+        <v>92.004849309999997</v>
+      </c>
+      <c r="J67" s="71"/>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F68" s="72"/>
+      <c r="G68" s="115">
+        <v>0.48349999999999999</v>
+      </c>
+      <c r="H68" s="115">
+        <v>42.061772499999996</v>
+      </c>
+      <c r="I68" s="73"/>
+      <c r="J68" s="74"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="O50:O56"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="F47:L47"/>
+    <mergeCell ref="M47:P47"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="139"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="18" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="19"/>
+      <c r="K6" s="78" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="22"/>
+      <c r="J7" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="6"/>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" s="93">
+        <v>3985.1904</v>
+      </c>
+      <c r="G8" s="94">
+        <v>3855.2127</v>
+      </c>
+      <c r="H8" s="95">
+        <v>205.429</v>
+      </c>
+      <c r="I8" s="94">
+        <v>129.9777</v>
+      </c>
+      <c r="J8" s="94">
+        <v>30.865600000000001</v>
+      </c>
+      <c r="K8" s="94">
+        <v>337.69209999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9" s="96">
+        <v>2611.5702999999999</v>
+      </c>
+      <c r="G9" s="95">
+        <v>2517.4158000000002</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="96">
+        <v>94.154499999999999</v>
+      </c>
+      <c r="J9" s="97">
+        <v>26.252300000000002</v>
+      </c>
+      <c r="K9" s="97">
+        <v>251.6463</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="98">
+        <v>1373.6201000000001</v>
+      </c>
+      <c r="G10" s="99">
+        <v>1337.7969000000001</v>
+      </c>
+      <c r="H10" s="100">
+        <v>205.429</v>
+      </c>
+      <c r="I10" s="101">
+        <v>35.8232</v>
+      </c>
+      <c r="J10" s="100">
+        <v>4.6132999999999997</v>
+      </c>
+      <c r="K10" s="100">
+        <v>86.0458</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G11" s="26"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="136" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="133"/>
+      <c r="G12" s="136" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="133"/>
+      <c r="I12" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="133"/>
+      <c r="K12" s="136" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="133"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="143">
+        <v>318018.50894077017</v>
+      </c>
+      <c r="F13" s="133"/>
+      <c r="G13" s="143">
+        <v>83052.769279999993</v>
+      </c>
+      <c r="H13" s="133"/>
+      <c r="I13" s="143">
+        <v>1368.26053</v>
+      </c>
+      <c r="J13" s="133"/>
+      <c r="K13" s="143">
+        <v>84421.029810000007</v>
+      </c>
+      <c r="L13" s="133"/>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="27"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="147" t="s">
+        <v>64</v>
+      </c>
+      <c r="G18" s="145"/>
+      <c r="H18" s="145"/>
+      <c r="I18" s="146"/>
+      <c r="J18" s="147" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" s="145"/>
+      <c r="L18" s="145"/>
+      <c r="M18" s="146"/>
+      <c r="N18" s="30"/>
+    </row>
+    <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="31"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="30"/>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="102">
+        <v>2918.6727000000001</v>
+      </c>
+      <c r="G20" s="103">
+        <v>31.012499999999999</v>
+      </c>
+      <c r="H20" s="103">
+        <v>2279.39</v>
+      </c>
+      <c r="I20" s="104">
+        <v>608.27019999999993</v>
+      </c>
+      <c r="J20" s="102">
+        <v>4181.7726000000002</v>
+      </c>
+      <c r="K20" s="103">
+        <v>281.983</v>
+      </c>
+      <c r="L20" s="103">
+        <v>3018.8204000000001</v>
+      </c>
+      <c r="M20" s="105">
+        <v>880.9692</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="106">
+        <v>2756.3629000000001</v>
+      </c>
+      <c r="G21" s="107">
+        <v>27.9573</v>
+      </c>
+      <c r="H21" s="108">
+        <v>2148.7876000000001</v>
+      </c>
+      <c r="I21" s="107">
+        <v>579.61799999999994</v>
+      </c>
+      <c r="J21" s="109">
+        <v>3918.5868</v>
+      </c>
+      <c r="K21" s="110">
+        <v>248.5873</v>
+      </c>
+      <c r="L21" s="110">
+        <v>2833.8348000000001</v>
+      </c>
+      <c r="M21" s="111">
+        <v>836.16470000000004</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="42"/>
+      <c r="C22" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="106">
+        <v>1706.6786999999999</v>
+      </c>
+      <c r="G22" s="108">
+        <v>17.188500000000001</v>
+      </c>
+      <c r="H22" s="108">
+        <v>1303.3549</v>
+      </c>
+      <c r="I22" s="111">
+        <v>386.13529999999997</v>
+      </c>
+      <c r="J22" s="106">
+        <v>2418.2649000000001</v>
+      </c>
+      <c r="K22" s="108">
+        <v>141.7303</v>
+      </c>
+      <c r="L22" s="108">
+        <v>1697.6760999999999</v>
+      </c>
+      <c r="M22" s="111">
+        <v>578.85850000000005</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="45"/>
+      <c r="C23" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="106">
+        <v>1049.6841999999999</v>
+      </c>
+      <c r="G23" s="110">
+        <v>10.768800000000001</v>
+      </c>
+      <c r="H23" s="110">
+        <v>845.43269999999995</v>
+      </c>
+      <c r="I23" s="112">
+        <v>193.48269999999999</v>
+      </c>
+      <c r="J23" s="106">
+        <v>1500.3218999999999</v>
+      </c>
+      <c r="K23" s="110">
+        <v>106.857</v>
+      </c>
+      <c r="L23" s="110">
+        <v>1136.1587</v>
+      </c>
+      <c r="M23" s="112">
+        <v>257.30619999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="45"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="106">
+        <v>209.38220000000001</v>
+      </c>
+      <c r="G24" s="110">
+        <v>3.0350999999999999</v>
+      </c>
+      <c r="H24" s="108">
+        <v>181.9435</v>
+      </c>
+      <c r="I24" s="111">
+        <v>24.403600000000001</v>
+      </c>
+      <c r="J24" s="106">
+        <v>308.01549999999997</v>
+      </c>
+      <c r="K24" s="108">
+        <v>19.521000000000001</v>
+      </c>
+      <c r="L24" s="108">
+        <v>260.27870000000001</v>
+      </c>
+      <c r="M24" s="111">
+        <v>28.215800000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="106">
+        <v>162.3098</v>
+      </c>
+      <c r="G25" s="110">
+        <v>3.0552000000000001</v>
+      </c>
+      <c r="H25" s="110">
+        <v>130.60239999999999</v>
+      </c>
+      <c r="I25" s="112">
+        <v>28.652200000000001</v>
+      </c>
+      <c r="J25" s="106">
+        <v>263.18579999999997</v>
+      </c>
+      <c r="K25" s="110">
+        <v>33.395699999999998</v>
+      </c>
+      <c r="L25" s="108">
+        <v>184.98560000000001</v>
+      </c>
+      <c r="M25" s="112">
+        <v>44.804499999999997</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="48"/>
+      <c r="C26" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="43"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="106">
+        <v>39.427500000000002</v>
+      </c>
+      <c r="G26" s="108">
+        <v>0.73009999999999997</v>
+      </c>
+      <c r="H26" s="108">
+        <v>31.391500000000001</v>
+      </c>
+      <c r="I26" s="111">
+        <v>7.3059000000000003</v>
+      </c>
+      <c r="J26" s="106">
+        <v>62.0715</v>
+      </c>
+      <c r="K26" s="108">
+        <v>7.2422000000000004</v>
+      </c>
+      <c r="L26" s="110">
+        <v>43.533799999999999</v>
+      </c>
+      <c r="M26" s="111">
+        <v>11.295500000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="113">
+        <v>393.3338</v>
+      </c>
+      <c r="G27" s="114">
+        <v>6.5556000000000001</v>
+      </c>
+      <c r="H27" s="115">
+        <v>313.51859999999999</v>
+      </c>
+      <c r="I27" s="116">
+        <v>73.259600000000006</v>
+      </c>
+      <c r="J27" s="113">
+        <v>618.99699999999996</v>
+      </c>
+      <c r="K27" s="115">
+        <v>69.479699999999994</v>
+      </c>
+      <c r="L27" s="115">
+        <v>435.92950000000002</v>
+      </c>
+      <c r="M27" s="116">
+        <v>113.5878</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="27"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="30"/>
+    </row>
+    <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="31"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="149"/>
+      <c r="G33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="30"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="102">
+        <v>7190.2912301799997</v>
+      </c>
+      <c r="G34" s="103">
+        <v>1863.7703082</v>
+      </c>
+      <c r="H34" s="103">
+        <v>2840.8372457999999</v>
+      </c>
+      <c r="I34" s="103">
+        <v>770.07672820000005</v>
+      </c>
+      <c r="J34" s="103">
+        <v>1527.1510443</v>
+      </c>
+      <c r="K34" s="103">
+        <v>47.96197815</v>
+      </c>
+      <c r="L34" s="103">
+        <v>46.390198009999999</v>
+      </c>
+      <c r="M34" s="105">
+        <v>94.103727520000007</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="117">
+        <v>6595.6538050199997</v>
+      </c>
+      <c r="G35" s="118">
+        <v>1641.8052593</v>
+      </c>
+      <c r="H35" s="118">
+        <v>2626.3712988000002</v>
+      </c>
+      <c r="I35" s="118">
+        <v>731.64342590000001</v>
+      </c>
+      <c r="J35" s="108">
+        <v>1419.3513098000001</v>
+      </c>
+      <c r="K35" s="119">
+        <v>44.773514949999999</v>
+      </c>
+      <c r="L35" s="119">
+        <v>40.438460990000003</v>
+      </c>
+      <c r="M35" s="120">
+        <v>91.270535280000004</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="42"/>
+      <c r="C36" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="43"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="106">
+        <v>4232.9691566199999</v>
+      </c>
+      <c r="G36" s="108">
+        <v>1039.2591064999999</v>
+      </c>
+      <c r="H36" s="108">
+        <v>1682.6775894</v>
+      </c>
+      <c r="I36" s="118">
+        <v>508.73309999999998</v>
+      </c>
+      <c r="J36" s="108">
+        <v>905.87771080000005</v>
+      </c>
+      <c r="K36" s="108">
+        <v>10.26431485</v>
+      </c>
+      <c r="L36" s="118">
+        <v>23.00708062</v>
+      </c>
+      <c r="M36" s="111">
+        <v>63.150254449999998</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="45"/>
+      <c r="C37" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="106">
+        <v>2362.6846483999998</v>
+      </c>
+      <c r="G37" s="110">
+        <v>602.54615279999996</v>
+      </c>
+      <c r="H37" s="110">
+        <v>943.69370939999999</v>
+      </c>
+      <c r="I37" s="121">
+        <v>222.9103259</v>
+      </c>
+      <c r="J37" s="110">
+        <v>513.47359900000004</v>
+      </c>
+      <c r="K37" s="110">
+        <v>34.509200100000001</v>
+      </c>
+      <c r="L37" s="121">
+        <v>17.431380369999999</v>
+      </c>
+      <c r="M37" s="112">
+        <v>28.120280829999999</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="45"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="41"/>
+      <c r="F38" s="106">
+        <v>436.31234577999999</v>
+      </c>
+      <c r="G38" s="108">
+        <v>151.93989350000001</v>
+      </c>
+      <c r="H38" s="108">
+        <v>174.24698459999999</v>
+      </c>
+      <c r="I38" s="118">
+        <v>24.564012999999999</v>
+      </c>
+      <c r="J38" s="108">
+        <v>73.446514500000006</v>
+      </c>
+      <c r="K38" s="108">
+        <v>5.8329329999999997</v>
+      </c>
+      <c r="L38" s="118">
+        <v>2.4295974999999999</v>
+      </c>
+      <c r="M38" s="111">
+        <v>3.8524096800000001</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="106">
+        <v>594.63742516000002</v>
+      </c>
+      <c r="G39" s="110">
+        <v>221.9650489</v>
+      </c>
+      <c r="H39" s="110">
+        <v>214.465947</v>
+      </c>
+      <c r="I39" s="121">
+        <v>38.433302300000001</v>
+      </c>
+      <c r="J39" s="110">
+        <v>107.7997345</v>
+      </c>
+      <c r="K39" s="110">
+        <v>3.1884632000000002</v>
+      </c>
+      <c r="L39" s="121">
+        <v>5.9517370200000004</v>
+      </c>
+      <c r="M39" s="112">
+        <v>2.8331922399999998</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="48"/>
+      <c r="C40" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" s="43"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="106">
+        <v>146.53994125</v>
+      </c>
+      <c r="G40" s="108">
+        <v>53.870083600000001</v>
+      </c>
+      <c r="H40" s="108">
+        <v>53.496493800000003</v>
+      </c>
+      <c r="I40" s="118">
+        <v>9.4906631000000008</v>
+      </c>
+      <c r="J40" s="108">
+        <v>26.948937999999998</v>
+      </c>
+      <c r="K40" s="108">
+        <v>0.70838650000000003</v>
+      </c>
+      <c r="L40" s="118">
+        <v>1.26793383</v>
+      </c>
+      <c r="M40" s="111">
+        <v>0.75744241999999995</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="113">
+        <v>1342.1694562600001</v>
+      </c>
+      <c r="G41" s="115">
+        <v>473.90011570000001</v>
+      </c>
+      <c r="H41" s="115">
+        <v>493.26850539999998</v>
+      </c>
+      <c r="I41" s="122">
+        <v>97.251176400000006</v>
+      </c>
+      <c r="J41" s="115">
+        <v>251.151094</v>
+      </c>
+      <c r="K41" s="115">
+        <v>6.4670346500000004</v>
+      </c>
+      <c r="L41" s="122">
+        <v>12.27115996</v>
+      </c>
+      <c r="M41" s="116">
+        <v>7.8603701499999996</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q45" s="56"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P46" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q46" s="56"/>
+    </row>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="144" t="s">
+        <v>72</v>
+      </c>
+      <c r="G47" s="145"/>
+      <c r="H47" s="145"/>
+      <c r="I47" s="145"/>
+      <c r="J47" s="145"/>
+      <c r="K47" s="145"/>
+      <c r="L47" s="146"/>
+      <c r="M47" s="144" t="s">
+        <v>73</v>
+      </c>
+      <c r="N47" s="145"/>
+      <c r="O47" s="145"/>
+      <c r="P47" s="146"/>
+      <c r="Q47" s="56"/>
+    </row>
+    <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="31"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L48" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="N48" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="O48" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="P48" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="56"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="123">
+        <v>5557.2269334800003</v>
+      </c>
+      <c r="G49" s="103">
+        <v>1674.27425494</v>
+      </c>
+      <c r="H49" s="103">
+        <v>2144.5201030500002</v>
+      </c>
+      <c r="I49" s="103">
+        <v>547.03374639000003</v>
+      </c>
+      <c r="J49" s="103">
+        <v>1141.8513688999999</v>
+      </c>
+      <c r="K49" s="103">
+        <v>35.438784570000003</v>
+      </c>
+      <c r="L49" s="105">
+        <v>14.10867563</v>
+      </c>
+      <c r="M49" s="123">
+        <v>3.4611105499999999</v>
+      </c>
+      <c r="N49" s="103">
+        <v>1.4440126099999999</v>
+      </c>
+      <c r="O49" s="124">
+        <v>16.63249098</v>
+      </c>
+      <c r="P49" s="125">
+        <v>66.466189619999994</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="126">
+        <v>5052.6378067400001</v>
+      </c>
+      <c r="G50" s="108">
+        <v>1469.2583629999999</v>
+      </c>
+      <c r="H50" s="108">
+        <v>1966.7749651900001</v>
+      </c>
+      <c r="I50" s="108">
+        <v>517.03951501000006</v>
+      </c>
+      <c r="J50" s="108">
+        <v>1054.5349845400001</v>
+      </c>
+      <c r="K50" s="108">
+        <v>32.71116026</v>
+      </c>
+      <c r="L50" s="111">
+        <v>12.318818739999999</v>
+      </c>
+      <c r="M50" s="126">
+        <v>3.3974277599999998</v>
+      </c>
+      <c r="N50" s="108">
+        <v>1.43869845</v>
+      </c>
+      <c r="O50" s="140"/>
+      <c r="P50" s="111">
+        <v>64.27534593</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="42"/>
+      <c r="C51" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="106">
+        <v>3233.9934603900001</v>
+      </c>
+      <c r="G51" s="108">
+        <v>934.49302547000002</v>
+      </c>
+      <c r="H51" s="108">
+        <v>1257.5900526200001</v>
+      </c>
+      <c r="I51" s="108">
+        <v>357.89590313000002</v>
+      </c>
+      <c r="J51" s="108">
+        <v>669.60744020000004</v>
+      </c>
+      <c r="K51" s="108">
+        <v>7.4742526299999996</v>
+      </c>
+      <c r="L51" s="111">
+        <v>6.9327863399999998</v>
+      </c>
+      <c r="M51" s="106">
+        <v>1.58615002</v>
+      </c>
+      <c r="N51" s="127">
+        <v>0.93472052000000005</v>
+      </c>
+      <c r="O51" s="141"/>
+      <c r="P51" s="111">
+        <v>44.205272600000001</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="45"/>
+      <c r="C52" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="40"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="106">
+        <v>1818.64434635</v>
+      </c>
+      <c r="G52" s="108">
+        <v>534.76533753000001</v>
+      </c>
+      <c r="H52" s="108">
+        <v>709.18491257000005</v>
+      </c>
+      <c r="I52" s="108">
+        <v>159.14361188000001</v>
+      </c>
+      <c r="J52" s="108">
+        <v>384.92754434</v>
+      </c>
+      <c r="K52" s="108">
+        <v>25.236907630000001</v>
+      </c>
+      <c r="L52" s="111">
+        <v>5.3860324000000004</v>
+      </c>
+      <c r="M52" s="106">
+        <v>1.81127774</v>
+      </c>
+      <c r="N52" s="127">
+        <v>0.50397793000000002</v>
+      </c>
+      <c r="O52" s="141"/>
+      <c r="P52" s="111">
+        <v>20.07007333</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="45"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E53" s="41"/>
+      <c r="F53" s="106">
+        <v>360.80295283999999</v>
+      </c>
+      <c r="G53" s="108">
+        <v>135.90285544</v>
+      </c>
+      <c r="H53" s="108">
+        <v>140.10380380000001</v>
+      </c>
+      <c r="I53" s="108">
+        <v>19.69238945</v>
+      </c>
+      <c r="J53" s="108">
+        <v>59.691534429999997</v>
+      </c>
+      <c r="K53" s="108">
+        <v>4.67306606</v>
+      </c>
+      <c r="L53" s="111">
+        <v>0.73930366000000003</v>
+      </c>
+      <c r="M53" s="106">
+        <v>0.28451675999999998</v>
+      </c>
+      <c r="N53" s="127">
+        <v>2.2577610000000001E-2</v>
+      </c>
+      <c r="O53" s="141"/>
+      <c r="P53" s="111">
+        <v>3.08201831</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="106">
+        <v>504.58912673999998</v>
+      </c>
+      <c r="G54" s="108">
+        <v>205.01589193999999</v>
+      </c>
+      <c r="H54" s="108">
+        <v>177.74513786</v>
+      </c>
+      <c r="I54" s="108">
+        <v>29.994231379999999</v>
+      </c>
+      <c r="J54" s="108">
+        <v>87.316384360000001</v>
+      </c>
+      <c r="K54" s="108">
+        <v>2.7276243099999999</v>
+      </c>
+      <c r="L54" s="111">
+        <v>1.78985689</v>
+      </c>
+      <c r="M54" s="106">
+        <v>6.3682790000000003E-2</v>
+      </c>
+      <c r="N54" s="127">
+        <v>5.3141600000000001E-3</v>
+      </c>
+      <c r="O54" s="141"/>
+      <c r="P54" s="111">
+        <v>2.1908436899999999</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="48"/>
+      <c r="C55" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" s="43"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="106">
+        <v>115.46034572000001</v>
+      </c>
+      <c r="G55" s="108">
+        <v>47.797346670000003</v>
+      </c>
+      <c r="H55" s="108">
+        <v>40.375236149999999</v>
+      </c>
+      <c r="I55" s="108">
+        <v>6.67877236</v>
+      </c>
+      <c r="J55" s="108">
+        <v>19.711910320000001</v>
+      </c>
+      <c r="K55" s="108">
+        <v>0.51897351999999997</v>
+      </c>
+      <c r="L55" s="111">
+        <v>0.37810670000000002</v>
+      </c>
+      <c r="M55" s="106">
+        <v>3.4496150000000003E-2</v>
+      </c>
+      <c r="N55" s="127">
+        <v>1.37875E-3</v>
+      </c>
+      <c r="O55" s="141"/>
+      <c r="P55" s="111">
+        <v>0.53022079</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" s="49"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="113">
+        <v>1097.0143263</v>
+      </c>
+      <c r="G56" s="115">
+        <v>434.96202406999998</v>
+      </c>
+      <c r="H56" s="115">
+        <v>388.98929771000002</v>
+      </c>
+      <c r="I56" s="115">
+        <v>71.319647309999993</v>
+      </c>
+      <c r="J56" s="115">
+        <v>192.85433531000001</v>
+      </c>
+      <c r="K56" s="115">
+        <v>5.1960672099999998</v>
+      </c>
+      <c r="L56" s="116">
+        <v>3.6929546900000001</v>
+      </c>
+      <c r="M56" s="113">
+        <v>0.39589973000000001</v>
+      </c>
+      <c r="N56" s="128">
+        <v>0.11302081999999999</v>
+      </c>
+      <c r="O56" s="142"/>
+      <c r="P56" s="116">
+        <v>5.7099332199999999</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="14"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I64" s="18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="27"/>
+      <c r="F65" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>83</v>
+      </c>
+      <c r="H65" s="66" t="s">
+        <v>84</v>
+      </c>
+      <c r="I65" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="J65" s="68"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F66" s="102">
+        <v>300.00046434000001</v>
+      </c>
+      <c r="G66" s="103">
+        <v>1.295356</v>
+      </c>
+      <c r="H66" s="103">
+        <v>124.90999211</v>
+      </c>
+      <c r="I66" s="105">
+        <v>77.348064489999999</v>
+      </c>
+      <c r="J66" s="69"/>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="F67" s="106">
+        <v>300.00046434000001</v>
+      </c>
+      <c r="G67" s="108">
+        <v>0.85735600000000001</v>
+      </c>
+      <c r="H67" s="108">
+        <v>88.617263300000005</v>
+      </c>
+      <c r="I67" s="111">
+        <v>77.348064489999999</v>
+      </c>
+      <c r="J67" s="71"/>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F68" s="72"/>
+      <c r="G68" s="115">
+        <v>0.438</v>
+      </c>
+      <c r="H68" s="115">
+        <v>36.29272881</v>
+      </c>
+      <c r="I68" s="73"/>
+      <c r="J68" s="74"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="O50:O56"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="F47:L47"/>
+    <mergeCell ref="M47:P47"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="11" baseType="lpstr">
+      <vt:lpstr>総括表1</vt:lpstr>
+      <vt:lpstr>総括表2(4月)</vt:lpstr>
+      <vt:lpstr>総括表2(5月)</vt:lpstr>
+      <vt:lpstr>総括表2(6月)</vt:lpstr>
+      <vt:lpstr>総括表2(7月)</vt:lpstr>
+      <vt:lpstr>総括表2(8月)</vt:lpstr>
+      <vt:lpstr>総括表2(9月)</vt:lpstr>
+      <vt:lpstr>総括表2(10月)</vt:lpstr>
+      <vt:lpstr>総括表2(11月)</vt:lpstr>
+      <vt:lpstr>総括表2(12月)</vt:lpstr>
+      <vt:lpstr>総括表2(累計)</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>openpyxl</dc:creator>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>