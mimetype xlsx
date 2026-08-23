--- v1 (2026-07-09)
+++ v2 (2026-08-23)
@@ -1,121 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D08D29ED-04FA-4EB8-BFB0-ABA793F9161B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E0C7035-7C1F-401A-BEB7-469EBA95B6ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総括表1" sheetId="1" r:id="rId1"/>
     <sheet name="総括表2(4月)" sheetId="2" r:id="rId2"/>
     <sheet name="総括表2(5月)" sheetId="3" r:id="rId3"/>
     <sheet name="総括表2(6月)" sheetId="4" r:id="rId4"/>
     <sheet name="総括表2(7月)" sheetId="5" r:id="rId5"/>
     <sheet name="総括表2(8月)" sheetId="6" r:id="rId6"/>
     <sheet name="総括表2(9月)" sheetId="7" r:id="rId7"/>
     <sheet name="総括表2(10月)" sheetId="8" r:id="rId8"/>
     <sheet name="総括表2(11月)" sheetId="9" r:id="rId9"/>
     <sheet name="総括表2(12月)" sheetId="10" r:id="rId10"/>
-    <sheet name="総括表2(累計)" sheetId="11" r:id="rId11"/>
+    <sheet name="総括表2(1月)" sheetId="11" r:id="rId11"/>
+    <sheet name="総括表2(2月)" sheetId="12" r:id="rId12"/>
+    <sheet name="総括表2(3月)" sheetId="13" r:id="rId13"/>
+    <sheet name="総括表2(累計)" sheetId="14" r:id="rId14"/>
   </sheets>
   <definedNames>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="a" hidden="1">#REF!</definedName>
     <definedName name="AAA" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="aaaa" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｂ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ddd" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ewsrghesar" hidden="1">#REF!</definedName>
     <definedName name="ｆｇｆ" hidden="1">#REF!</definedName>
     <definedName name="HTML_CodePage" hidden="1">932</definedName>
     <definedName name="HTML_Control" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"98/10/01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">TRUE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">TRUE</definedName>
     <definedName name="HTML_Name" hidden="1">"標準端末"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\DATA\Saijo\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"ﾃﾞｰﾀobj"</definedName>
     <definedName name="HYTM_Control1" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓｒｔｈ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓつぁ" hidden="1">#REF!</definedName>
     <definedName name="ｔｓ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="yyyyyyy" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あＳ３" hidden="1">#REF!</definedName>
     <definedName name="あＳ７６" hidden="1">#REF!</definedName>
     <definedName name="ああｒｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あああ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あた" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="っｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="業務フロー判" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="帳票ブック単位" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1132" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1406" uniqueCount="103">
   <si>
-    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年12月】　総括表１（速報値）</t>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和８年３月】　総括表１（速報値）</t>
   </si>
   <si>
     <t>適用状況</t>
   </si>
   <si>
     <t>医療費</t>
   </si>
   <si>
     <t>加入者数</t>
   </si>
   <si>
     <t>被保険
 者数</t>
   </si>
   <si>
     <t>被扶養
 者数</t>
   </si>
   <si>
     <t>平均標準
 報酬月額</t>
   </si>
   <si>
     <t>標準報酬
 総計</t>
@@ -170,92 +176,98 @@
   <si>
     <t>令和７年５月</t>
   </si>
   <si>
     <t>令和７年６月</t>
   </si>
   <si>
     <t>令和７年７月</t>
   </si>
   <si>
     <t>令和７年８月</t>
   </si>
   <si>
     <t>令和７年９月</t>
   </si>
   <si>
     <t>令和７年10月</t>
   </si>
   <si>
     <t>令和７年11月</t>
   </si>
   <si>
     <t>令和７年12月</t>
   </si>
   <si>
+    <t>令和８年１月</t>
+  </si>
+  <si>
+    <t>令和８年２月</t>
+  </si>
+  <si>
+    <t>令和８年３月</t>
+  </si>
+  <si>
     <t>医療給付費</t>
   </si>
   <si>
     <t>医療給付費
 以外の給付</t>
   </si>
   <si>
     <t>高額療養費
 （現金給付）</t>
   </si>
   <si>
     <t>※１：「入院時食事・生活療養」には現金給付分を含む。</t>
   </si>
   <si>
     <t>※２：「療養費等」には、移送費を含む。</t>
   </si>
   <si>
     <t>※３：「医療給付費以外の給付」は、傷病手当金、埋葬料、出産育児一時金、出産手当金、家族埋葬料、家族出産育児一時金の合計である。</t>
   </si>
   <si>
     <t>※４：「高額療養費（現金給付）」には高額介護合算療養費を含む。</t>
   </si>
   <si>
     <t>※５：医療費の「療養費等」は推計値である。</t>
   </si>
   <si>
     <t>※６：標準報酬総計は標準報酬月額総計と標準賞与額総計の合計である。</t>
   </si>
   <si>
     <t>※７：各年度の適用状況（標準報酬総計を除く）は各月の平均であり、他は各月の累計である。</t>
   </si>
   <si>
     <t>※８：速報値のため数値が変わる場合がある。</t>
   </si>
   <si>
-    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年12月】　総括表１（速報値）（対前年同期比）</t>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和８年３月】　総括表１（速報値）（対前年同期比）</t>
   </si>
   <si>
     <t>％</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">-  </t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年４月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>※速報値のため数値が変わる場合がある。</t>
   </si>
   <si>
     <t>１．適用</t>
   </si>
   <si>
     <t>（万人）</t>
   </si>
   <si>
     <t>70歳未満</t>
   </si>
   <si>
     <t>70歳以上</t>
   </si>
   <si>
     <t>（再掲）
 65～74歳</t>
   </si>
   <si>
     <t>うち未就学児</t>
@@ -366,51 +378,60 @@
   <si>
     <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年５月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年６月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年７月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年８月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年９月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年10月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年11月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年12月】　総括表２（速報値）</t>
   </si>
   <si>
-    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年４月～令和７年12月(累計)】　総括表２（速報値）</t>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和８年１月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和８年２月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和８年３月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（一般被保険者分）【令和７年４月～令和８年３月(累計)】　総括表２（速報値）</t>
   </si>
   <si>
     <t>※「１．適用」（標準報酬月額総計、標準賞与額総計、</t>
   </si>
   <si>
     <t>　　標準報酬総計を除く）は各月の平均であり、</t>
   </si>
   <si>
     <t>　　他は各月の累計である。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;"/>
     <numFmt numFmtId="179" formatCode="0.00_ "/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1774,51 +1795,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 10" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準 5 3 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="標準_エラーチェック検討" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office Theme 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2274,87 +2295,87 @@
       </c>
       <c r="J7" s="84">
         <v>33511.447501199997</v>
       </c>
       <c r="K7" s="84">
         <v>9243.9412412000001</v>
       </c>
       <c r="L7" s="84">
         <v>17465.4627009</v>
       </c>
       <c r="M7" s="84">
         <v>492.79670657999998</v>
       </c>
       <c r="N7" s="84">
         <v>538.46702397000001</v>
       </c>
       <c r="O7" s="84">
         <v>1121.6391824699999</v>
       </c>
     </row>
     <row r="8" spans="2:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B8" s="85" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="86">
-        <v>3981.742733333333</v>
+        <v>3980.894416666667</v>
       </c>
       <c r="D8" s="86">
-        <v>2606.6442888888892</v>
+        <v>2607.5835499999998</v>
       </c>
       <c r="E8" s="86">
-        <v>1375.0984444444441</v>
+        <v>1373.3108666666669</v>
       </c>
       <c r="F8" s="86">
-        <v>314239.00387618842</v>
+        <v>315258.63015971251</v>
       </c>
       <c r="G8" s="86">
-        <v>844472.03047</v>
+        <v>1117259.1248600001</v>
       </c>
       <c r="H8" s="86">
-        <v>65277.346352710003</v>
+        <v>87554.118502209996</v>
       </c>
       <c r="I8" s="86">
-        <v>17083.268022699998</v>
+        <v>22841.055427499999</v>
       </c>
       <c r="J8" s="86">
-        <v>25553.9019238</v>
+        <v>34229.925126499998</v>
       </c>
       <c r="K8" s="86">
-        <v>7263.5297731000001</v>
+        <v>9686.4514959999997</v>
       </c>
       <c r="L8" s="86">
-        <v>13676.5017143</v>
+        <v>18523.4588066</v>
       </c>
       <c r="M8" s="86">
-        <v>430.19436130000003</v>
+        <v>580.79933095000001</v>
       </c>
       <c r="N8" s="86">
-        <v>420.75920410999998</v>
+        <v>559.65017869999997</v>
       </c>
       <c r="O8" s="86">
-        <v>849.19135340000003</v>
+        <v>1132.7781359600001</v>
       </c>
     </row>
     <row r="9" spans="2:17" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="B9" s="87" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="84">
         <v>3979.3429999999998</v>
       </c>
       <c r="D9" s="84">
         <v>2599.4069</v>
       </c>
       <c r="E9" s="84">
         <v>1379.9360999999999</v>
       </c>
       <c r="F9" s="84">
         <v>310792.95273087098</v>
       </c>
       <c r="G9" s="84">
         <v>86095.621580000006</v>
       </c>
       <c r="H9" s="84">
         <v>7084.5908996899998</v>
       </c>
       <c r="I9" s="84">
@@ -2710,140 +2731,224 @@
         <v>7655.4331390500001</v>
       </c>
       <c r="I17" s="84">
         <v>1915.7077420999999</v>
       </c>
       <c r="J17" s="84">
         <v>2985.9735547999999</v>
       </c>
       <c r="K17" s="84">
         <v>838.38601029999995</v>
       </c>
       <c r="L17" s="84">
         <v>1717.5056614</v>
       </c>
       <c r="M17" s="84">
         <v>50.610154250000001</v>
       </c>
       <c r="N17" s="84">
         <v>46.336921500000003</v>
       </c>
       <c r="O17" s="84">
         <v>100.9130947</v>
       </c>
     </row>
     <row r="18" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B18" s="87"/>
-[...12 lines deleted...]
-      <c r="O18" s="84"/>
+      <c r="B18" s="87" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="84">
+        <v>3978.4760999999999</v>
+      </c>
+      <c r="D18" s="84">
+        <v>2610.0421999999999</v>
+      </c>
+      <c r="E18" s="84">
+        <v>1368.4339</v>
+      </c>
+      <c r="F18" s="84">
+        <v>318055.8885982763</v>
+      </c>
+      <c r="G18" s="84">
+        <v>100172.07583</v>
+      </c>
+      <c r="H18" s="84">
+        <v>7262.50675864</v>
+      </c>
+      <c r="I18" s="84">
+        <v>1924.7263691999999</v>
+      </c>
+      <c r="J18" s="84">
+        <v>2830.0445893000001</v>
+      </c>
+      <c r="K18" s="84">
+        <v>769.08011099999999</v>
+      </c>
+      <c r="L18" s="84">
+        <v>1547.4275826999999</v>
+      </c>
+      <c r="M18" s="84">
+        <v>49.629844249999998</v>
+      </c>
+      <c r="N18" s="84">
+        <v>45.948728459999998</v>
+      </c>
+      <c r="O18" s="84">
+        <v>95.649533730000002</v>
+      </c>
     </row>
     <row r="19" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B19" s="87"/>
-[...12 lines deleted...]
-      <c r="O19" s="84"/>
+      <c r="B19" s="87" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="84">
+        <v>3978.1931</v>
+      </c>
+      <c r="D19" s="84">
+        <v>2610.6075999999998</v>
+      </c>
+      <c r="E19" s="84">
+        <v>1367.5854999999999</v>
+      </c>
+      <c r="F19" s="84">
+        <v>318389.93481823918</v>
+      </c>
+      <c r="G19" s="84">
+        <v>85865.338350000005</v>
+      </c>
+      <c r="H19" s="84">
+        <v>7125.4606219200004</v>
+      </c>
+      <c r="I19" s="84">
+        <v>1821.6854867</v>
+      </c>
+      <c r="J19" s="84">
+        <v>2809.7289157999999</v>
+      </c>
+      <c r="K19" s="84">
+        <v>764.98971970000002</v>
+      </c>
+      <c r="L19" s="84">
+        <v>1549.6136735</v>
+      </c>
+      <c r="M19" s="84">
+        <v>47.855750950000001</v>
+      </c>
+      <c r="N19" s="84">
+        <v>44.482821950000002</v>
+      </c>
+      <c r="O19" s="84">
+        <v>87.104253319999998</v>
+      </c>
     </row>
     <row r="20" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B20" s="88"/>
-[...12 lines deleted...]
-      <c r="O20" s="89"/>
+      <c r="B20" s="88" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="89">
+        <v>3978.3791999999999</v>
+      </c>
+      <c r="D20" s="89">
+        <v>2610.5542</v>
+      </c>
+      <c r="E20" s="89">
+        <v>1367.825</v>
+      </c>
+      <c r="F20" s="89">
+        <v>318493.44403575303</v>
+      </c>
+      <c r="G20" s="89">
+        <v>86749.680210000006</v>
+      </c>
+      <c r="H20" s="89">
+        <v>7888.80476894</v>
+      </c>
+      <c r="I20" s="89">
+        <v>2011.3755489</v>
+      </c>
+      <c r="J20" s="89">
+        <v>3036.2496976000002</v>
+      </c>
+      <c r="K20" s="89">
+        <v>888.85189219999995</v>
+      </c>
+      <c r="L20" s="89">
+        <v>1749.9158361</v>
+      </c>
+      <c r="M20" s="89">
+        <v>53.119374450000002</v>
+      </c>
+      <c r="N20" s="89">
+        <v>48.459424179999999</v>
+      </c>
+      <c r="O20" s="89">
+        <v>100.83299551</v>
+      </c>
     </row>
     <row r="21" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="22" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="3"/>
       <c r="C22" s="131" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D22" s="132"/>
       <c r="E22" s="132"/>
       <c r="F22" s="132"/>
       <c r="G22" s="132"/>
       <c r="H22" s="132"/>
       <c r="I22" s="132"/>
       <c r="J22" s="132"/>
       <c r="K22" s="133"/>
       <c r="L22" s="134" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="23" spans="2:15" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="4"/>
       <c r="C23" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="79" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>12</v>
       </c>
       <c r="H23" s="79" t="s">
         <v>13</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J23" s="11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L23" s="135"/>
     </row>
     <row r="24" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="9"/>
       <c r="C24" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>18</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>18</v>
@@ -2914,78 +3019,78 @@
       </c>
       <c r="G26" s="84">
         <v>13036.723913960001</v>
       </c>
       <c r="H26" s="84">
         <v>364.72425953999999</v>
       </c>
       <c r="I26" s="84">
         <v>169.99112296000001</v>
       </c>
       <c r="J26" s="84">
         <v>315.17772588000003</v>
       </c>
       <c r="K26" s="84">
         <v>792.38314982999998</v>
       </c>
       <c r="L26" s="84">
         <v>6057.1324411100004</v>
       </c>
     </row>
     <row r="27" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B27" s="85" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="86">
-        <v>51379.114636680002</v>
+        <v>68917.111189989999</v>
       </c>
       <c r="D27" s="86">
-        <v>15346.310555190001</v>
+        <v>20534.836059280002</v>
       </c>
       <c r="E27" s="86">
-        <v>19352.329414389998</v>
+        <v>25923.197223700001</v>
       </c>
       <c r="F27" s="86">
-        <v>5160.4268168199997</v>
+        <v>6882.4015780700001</v>
       </c>
       <c r="G27" s="86">
-        <v>10259.9744725</v>
+        <v>13894.2453962</v>
       </c>
       <c r="H27" s="86">
-        <v>317.80978069000003</v>
+        <v>429.01366280000002</v>
       </c>
       <c r="I27" s="86">
-        <v>127.91945114000001</v>
+        <v>170.13288417000001</v>
       </c>
       <c r="J27" s="86">
-        <v>214.62200203</v>
+        <v>283.25506539000003</v>
       </c>
       <c r="K27" s="86">
-        <v>599.72214392000001</v>
+        <v>800.02932037999994</v>
       </c>
       <c r="L27" s="86">
-        <v>4774.2969471699998</v>
+        <v>6443.3615438300003</v>
       </c>
     </row>
     <row r="28" spans="2:15" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="B28" s="87" t="s">
         <v>22</v>
       </c>
       <c r="C28" s="84">
         <v>5567.9676790699996</v>
       </c>
       <c r="D28" s="84">
         <v>1628.6290446600001</v>
       </c>
       <c r="E28" s="84">
         <v>2111.3738524999999</v>
       </c>
       <c r="F28" s="84">
         <v>571.37375924000003</v>
       </c>
       <c r="G28" s="84">
         <v>1124.9419784500001</v>
       </c>
       <c r="H28" s="84">
         <v>33.036574590000001</v>
       </c>
       <c r="I28" s="84">
@@ -3260,183 +3365,249 @@
         <v>2261.8932617300002</v>
       </c>
       <c r="F36" s="84">
         <v>595.85298841999997</v>
       </c>
       <c r="G36" s="84">
         <v>1290.1501831099999</v>
       </c>
       <c r="H36" s="84">
         <v>37.449330500000002</v>
       </c>
       <c r="I36" s="84">
         <v>14.05722091</v>
       </c>
       <c r="J36" s="84">
         <v>24.507731870000001</v>
       </c>
       <c r="K36" s="84">
         <v>71.286935229999997</v>
       </c>
       <c r="L36" s="84">
         <v>560.65596104999997</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B37" s="87"/>
-[...9 lines deleted...]
-      <c r="L37" s="84"/>
+      <c r="B37" s="87" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="84">
+        <v>5734.8696444899997</v>
+      </c>
+      <c r="D37" s="84">
+        <v>1737.5831133700001</v>
+      </c>
+      <c r="E37" s="84">
+        <v>2147.0906384</v>
+      </c>
+      <c r="F37" s="84">
+        <v>546.53985240999998</v>
+      </c>
+      <c r="G37" s="84">
+        <v>1161.4096065000001</v>
+      </c>
+      <c r="H37" s="84">
+        <v>36.695979020000003</v>
+      </c>
+      <c r="I37" s="84">
+        <v>13.946806280000001</v>
+      </c>
+      <c r="J37" s="84">
+        <v>24.03728503</v>
+      </c>
+      <c r="K37" s="84">
+        <v>67.566363480000007</v>
+      </c>
+      <c r="L37" s="84">
+        <v>552.45847634999996</v>
+      </c>
     </row>
     <row r="38" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B38" s="87"/>
-[...9 lines deleted...]
-      <c r="L38" s="84"/>
+      <c r="B38" s="87" t="s">
+        <v>32</v>
+      </c>
+      <c r="C38" s="84">
+        <v>5595.6294057300001</v>
+      </c>
+      <c r="D38" s="84">
+        <v>1638.01202012</v>
+      </c>
+      <c r="E38" s="84">
+        <v>2123.7643241300002</v>
+      </c>
+      <c r="F38" s="84">
+        <v>543.60943823000002</v>
+      </c>
+      <c r="G38" s="84">
+        <v>1158.99619822</v>
+      </c>
+      <c r="H38" s="84">
+        <v>35.263319080000002</v>
+      </c>
+      <c r="I38" s="84">
+        <v>13.521965570000001</v>
+      </c>
+      <c r="J38" s="84">
+        <v>20.950039669999999</v>
+      </c>
+      <c r="K38" s="84">
+        <v>61.512100709999999</v>
+      </c>
+      <c r="L38" s="84">
+        <v>513.98206161999997</v>
+      </c>
     </row>
     <row r="39" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B39" s="88"/>
-[...9 lines deleted...]
-      <c r="L39" s="89"/>
+      <c r="B39" s="88" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" s="89">
+        <v>6207.4975030899996</v>
+      </c>
+      <c r="D39" s="89">
+        <v>1812.9303706000001</v>
+      </c>
+      <c r="E39" s="89">
+        <v>2300.01284678</v>
+      </c>
+      <c r="F39" s="89">
+        <v>631.82547061000002</v>
+      </c>
+      <c r="G39" s="89">
+        <v>1313.86511898</v>
+      </c>
+      <c r="H39" s="89">
+        <v>39.244584009999997</v>
+      </c>
+      <c r="I39" s="89">
+        <v>14.74466118</v>
+      </c>
+      <c r="J39" s="89">
+        <v>23.645738659999999</v>
+      </c>
+      <c r="K39" s="89">
+        <v>71.228712270000003</v>
+      </c>
+      <c r="L39" s="89">
+        <v>602.62405868999997</v>
+      </c>
     </row>
     <row r="40" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="41" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C41" s="12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D41" s="12"/>
       <c r="E41" s="12"/>
       <c r="F41" s="12"/>
       <c r="G41" s="12"/>
       <c r="H41" s="12"/>
       <c r="I41" s="12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J41" s="12"/>
     </row>
     <row r="42" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C42" s="12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="J42" s="12"/>
     </row>
     <row r="43" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="13"/>
       <c r="C43" s="14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="13"/>
       <c r="G43" s="13"/>
       <c r="H43" s="13"/>
       <c r="I43" s="14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J43" s="13"/>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="13"/>
       <c r="O43" s="13"/>
       <c r="P43" s="13"/>
       <c r="Q43" s="13"/>
     </row>
     <row r="44" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="13"/>
       <c r="C44" s="14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="13"/>
       <c r="G44" s="13"/>
       <c r="H44" s="13"/>
       <c r="I44" s="14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="J44" s="13"/>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13"/>
       <c r="O44" s="13"/>
       <c r="P44" s="13"/>
       <c r="Q44" s="13"/>
     </row>
     <row r="45" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="13"/>
       <c r="C45" s="14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="13"/>
       <c r="G45" s="13"/>
       <c r="H45" s="13"/>
       <c r="I45" s="15"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
       <c r="N45" s="13"/>
       <c r="O45" s="13"/>
       <c r="P45" s="13"/>
       <c r="Q45" s="13"/>
     </row>
     <row r="46" spans="1:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B46" s="80"/>
       <c r="C46" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="80"/>
       <c r="Q46" s="80"/>
     </row>
     <row r="47" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="48" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="3"/>
       <c r="C48" s="131" t="s">
         <v>1</v>
       </c>
       <c r="D48" s="132"/>
       <c r="E48" s="132"/>
       <c r="F48" s="132"/>
@@ -3475,87 +3646,87 @@
       <c r="I49" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J49" s="6" t="s">
         <v>10</v>
       </c>
       <c r="K49" s="6" t="s">
         <v>11</v>
       </c>
       <c r="L49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="M49" s="79" t="s">
         <v>13</v>
       </c>
       <c r="N49" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O49" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="9"/>
       <c r="C50" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D50" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E50" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F50" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G50" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H50" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I50" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J50" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="K50" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L50" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M50" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N50" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O50" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="51" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="83" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="90">
         <v>-0.92731238357429435</v>
       </c>
       <c r="D51" s="90">
         <v>0.24511570009079139</v>
       </c>
       <c r="E51" s="90">
         <v>-2.9156127885573908</v>
       </c>
       <c r="F51" s="90">
         <v>1.9613165613295001</v>
       </c>
       <c r="G51" s="90">
         <v>2.3238723330163218</v>
       </c>
       <c r="H51" s="90">
         <v>2.0770460084470028</v>
       </c>
       <c r="I51" s="90">
@@ -3606,88 +3777,88 @@
         <v>3.770076816060695</v>
       </c>
       <c r="J52" s="90">
         <v>-1.6551020154377261</v>
       </c>
       <c r="K52" s="90">
         <v>4.4789370675156936</v>
       </c>
       <c r="L52" s="90">
         <v>3.081007593506726</v>
       </c>
       <c r="M52" s="90">
         <v>16.154599314591881</v>
       </c>
       <c r="N52" s="90">
         <v>4.0180074162483699</v>
       </c>
       <c r="O52" s="90">
         <v>-0.26902548413374222</v>
       </c>
     </row>
     <row r="53" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B53" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="C53" s="91" t="s">
-[...36 lines deleted...]
-        <v>44</v>
+      <c r="C53" s="91">
+        <v>0.37194536528506089</v>
+      </c>
+      <c r="D53" s="91">
+        <v>1.7485171165323941</v>
+      </c>
+      <c r="E53" s="91">
+        <v>-2.1418907485288718</v>
+      </c>
+      <c r="F53" s="91">
+        <v>1.8848298146484299</v>
+      </c>
+      <c r="G53" s="91">
+        <v>3.9254877229765959</v>
+      </c>
+      <c r="H53" s="91">
+        <v>3.6670673708476138</v>
+      </c>
+      <c r="I53" s="91">
+        <v>3.4314993205076672</v>
+      </c>
+      <c r="J53" s="91">
+        <v>2.1439766971399021</v>
+      </c>
+      <c r="K53" s="91">
+        <v>4.7870301557926789</v>
+      </c>
+      <c r="L53" s="91">
+        <v>6.0576471623937058</v>
+      </c>
+      <c r="M53" s="91">
+        <v>17.8577947447613</v>
+      </c>
+      <c r="N53" s="91">
+        <v>3.9339743729933949</v>
+      </c>
+      <c r="O53" s="91">
+        <v>0.99309596740998984</v>
       </c>
     </row>
     <row r="54" spans="2:15" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="B54" s="87" t="s">
         <v>22</v>
       </c>
       <c r="C54" s="90">
         <v>0.48459753642801912</v>
       </c>
       <c r="D54" s="90">
         <v>2.0377625863838791</v>
       </c>
       <c r="E54" s="90">
         <v>-2.3162802695515938</v>
       </c>
       <c r="F54" s="90">
         <v>1.622969383573688</v>
       </c>
       <c r="G54" s="90">
         <v>4.254888940322167</v>
       </c>
       <c r="H54" s="90">
         <v>4.0115289641298384</v>
       </c>
       <c r="I54" s="90">
@@ -4043,177 +4214,261 @@
         <v>1.856725776322129</v>
       </c>
       <c r="I62" s="90">
         <v>3.0028487764022791</v>
       </c>
       <c r="J62" s="90">
         <v>-0.91687903620015909</v>
       </c>
       <c r="K62" s="90">
         <v>6.6446347326876642</v>
       </c>
       <c r="L62" s="90">
         <v>2.7462338633602359</v>
       </c>
       <c r="M62" s="90">
         <v>19.850577807264159</v>
       </c>
       <c r="N62" s="90">
         <v>1.783695833225589</v>
       </c>
       <c r="O62" s="90">
         <v>4.1214528854463106</v>
       </c>
     </row>
     <row r="63" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B63" s="87"/>
-[...12 lines deleted...]
-      <c r="O63" s="90"/>
+      <c r="B63" s="87" t="s">
+        <v>31</v>
+      </c>
+      <c r="C63" s="90">
+        <v>0.16494270397422189</v>
+      </c>
+      <c r="D63" s="90">
+        <v>1.4712668148486061</v>
+      </c>
+      <c r="E63" s="90">
+        <v>-2.2356154745670298</v>
+      </c>
+      <c r="F63" s="90">
+        <v>2.068898148217988</v>
+      </c>
+      <c r="G63" s="90">
+        <v>5.9415652451133356</v>
+      </c>
+      <c r="H63" s="90">
+        <v>2.5733790445463458</v>
+      </c>
+      <c r="I63" s="90">
+        <v>2.7276217660261119</v>
+      </c>
+      <c r="J63" s="90">
+        <v>-0.14714630516432881</v>
+      </c>
+      <c r="K63" s="90">
+        <v>8.5646034258920984</v>
+      </c>
+      <c r="L63" s="90">
+        <v>4.5128074950716721</v>
+      </c>
+      <c r="M63" s="90">
+        <v>16.876327080635878</v>
+      </c>
+      <c r="N63" s="90">
+        <v>2.8368648178122751</v>
+      </c>
+      <c r="O63" s="90">
+        <v>-0.68018966329703479</v>
+      </c>
     </row>
     <row r="64" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B64" s="87"/>
-[...12 lines deleted...]
-      <c r="O64" s="90"/>
+      <c r="B64" s="87" t="s">
+        <v>32</v>
+      </c>
+      <c r="C64" s="90">
+        <v>0.19578030514556671</v>
+      </c>
+      <c r="D64" s="90">
+        <v>1.4932046092538549</v>
+      </c>
+      <c r="E64" s="90">
+        <v>-2.1909922069510639</v>
+      </c>
+      <c r="F64" s="90">
+        <v>2.1024005714977489</v>
+      </c>
+      <c r="G64" s="90">
+        <v>3.693027017963165</v>
+      </c>
+      <c r="H64" s="90">
+        <v>6.5462688650618164</v>
+      </c>
+      <c r="I64" s="90">
+        <v>3.0588413411633439</v>
+      </c>
+      <c r="J64" s="90">
+        <v>7.289948455700558</v>
+      </c>
+      <c r="K64" s="90">
+        <v>4.0565701637850049</v>
+      </c>
+      <c r="L64" s="90">
+        <v>11.24264768511161</v>
+      </c>
+      <c r="M64" s="90">
+        <v>15.634741599902741</v>
+      </c>
+      <c r="N64" s="90">
+        <v>3.175653728700873</v>
+      </c>
+      <c r="O64" s="90">
+        <v>-1.6474369974287739</v>
+      </c>
     </row>
     <row r="65" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B65" s="88"/>
-[...12 lines deleted...]
-      <c r="O65" s="92"/>
+      <c r="B65" s="88" t="s">
+        <v>33</v>
+      </c>
+      <c r="C65" s="92">
+        <v>0.2208250360305877</v>
+      </c>
+      <c r="D65" s="92">
+        <v>1.4947745175453431</v>
+      </c>
+      <c r="E65" s="92">
+        <v>-2.1238759352998979</v>
+      </c>
+      <c r="F65" s="92">
+        <v>2.1427297724627672</v>
+      </c>
+      <c r="G65" s="92">
+        <v>3.954555566095554</v>
+      </c>
+      <c r="H65" s="92">
+        <v>4.5783580015503889</v>
+      </c>
+      <c r="I65" s="92">
+        <v>5.1371306892102719</v>
+      </c>
+      <c r="J65" s="92">
+        <v>3.0123646833386819</v>
+      </c>
+      <c r="K65" s="92">
+        <v>4.4573721563098987</v>
+      </c>
+      <c r="L65" s="92">
+        <v>6.5827112703450164</v>
+      </c>
+      <c r="M65" s="92">
+        <v>18.938912663709839</v>
+      </c>
+      <c r="N65" s="92">
+        <v>3.626811694182758</v>
+      </c>
+      <c r="O65" s="92">
+        <v>2.166715221484758</v>
+      </c>
     </row>
     <row r="66" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="67" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B67" s="3"/>
       <c r="C67" s="131" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D67" s="132"/>
       <c r="E67" s="132"/>
       <c r="F67" s="132"/>
       <c r="G67" s="132"/>
       <c r="H67" s="132"/>
       <c r="I67" s="132"/>
       <c r="J67" s="132"/>
       <c r="K67" s="133"/>
       <c r="L67" s="134" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="68" spans="2:15" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B68" s="4"/>
       <c r="C68" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="79" t="s">
         <v>9</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="6" t="s">
         <v>12</v>
       </c>
       <c r="H68" s="79" t="s">
         <v>13</v>
       </c>
       <c r="I68" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J68" s="11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K68" s="6" t="s">
         <v>15</v>
       </c>
       <c r="L68" s="135"/>
     </row>
     <row r="69" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B69" s="9"/>
       <c r="C69" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D69" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E69" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F69" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G69" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H69" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I69" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J69" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="K69" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L69" s="10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="70" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B70" s="83" t="s">
         <v>19</v>
       </c>
       <c r="C70" s="90">
         <v>2.388922303524105</v>
       </c>
       <c r="D70" s="90">
         <v>2.9885314034876571</v>
       </c>
       <c r="E70" s="90">
         <v>-0.59000324207184029</v>
       </c>
       <c r="F70" s="90">
         <v>1.3093762468459531</v>
       </c>
       <c r="G70" s="90">
         <v>8.352440227718434</v>
       </c>
       <c r="H70" s="90">
         <v>15.447654180254281</v>
       </c>
       <c r="I70" s="90">
@@ -4246,79 +4501,79 @@
         <v>4.4614323046986888</v>
       </c>
       <c r="G71" s="90">
         <v>3.295119286967759</v>
       </c>
       <c r="H71" s="90">
         <v>16.039452547511701</v>
       </c>
       <c r="I71" s="90">
         <v>0.1136608342789019</v>
       </c>
       <c r="J71" s="90">
         <v>-0.7830856545127175</v>
       </c>
       <c r="K71" s="90">
         <v>-0.29359844303612048</v>
       </c>
       <c r="L71" s="90">
         <v>4.5182718343206929</v>
       </c>
     </row>
     <row r="72" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B72" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="C72" s="91" t="s">
-[...27 lines deleted...]
-        <v>44</v>
+      <c r="C72" s="91">
+        <v>3.8310776967971778</v>
+      </c>
+      <c r="D72" s="91">
+        <v>3.7217749911224201</v>
+      </c>
+      <c r="E72" s="91">
+        <v>2.3509363967266141</v>
+      </c>
+      <c r="F72" s="91">
+        <v>4.76286935601191</v>
+      </c>
+      <c r="G72" s="91">
+        <v>6.5777375351314129</v>
+      </c>
+      <c r="H72" s="91">
+        <v>17.62685140305268</v>
+      </c>
+      <c r="I72" s="91">
+        <v>8.3393301680439694E-2</v>
+      </c>
+      <c r="J72" s="91">
+        <v>-10.12846336170157</v>
+      </c>
+      <c r="K72" s="91">
+        <v>0.96495875153837252</v>
+      </c>
+      <c r="L72" s="91">
+        <v>6.3764348307566738</v>
       </c>
     </row>
     <row r="73" spans="2:15" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="B73" s="87" t="s">
         <v>22</v>
       </c>
       <c r="C73" s="90">
         <v>4.0847097140626856</v>
       </c>
       <c r="D73" s="90">
         <v>4.0155801893538996</v>
       </c>
       <c r="E73" s="90">
         <v>2.2707370316156021</v>
       </c>
       <c r="F73" s="90">
         <v>5.3234865287150557</v>
       </c>
       <c r="G73" s="90">
         <v>7.4574280732838591</v>
       </c>
       <c r="H73" s="90">
         <v>14.98387939848447</v>
       </c>
       <c r="I73" s="90">
@@ -4593,87 +4848,153 @@
         <v>-0.26355266898227109</v>
       </c>
       <c r="F81" s="90">
         <v>6.632633775427589</v>
       </c>
       <c r="G81" s="90">
         <v>3.5733989544988369</v>
       </c>
       <c r="H81" s="90">
         <v>19.8355228588884</v>
       </c>
       <c r="I81" s="90">
         <v>-1.471330031520359</v>
       </c>
       <c r="J81" s="90">
         <v>-4.68580397537833</v>
       </c>
       <c r="K81" s="90">
         <v>4.1023892309197736</v>
       </c>
       <c r="L81" s="90">
         <v>8.9927698556251201</v>
       </c>
     </row>
     <row r="82" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B82" s="87"/>
-[...9 lines deleted...]
-      <c r="L82" s="90"/>
+      <c r="B82" s="87" t="s">
+        <v>31</v>
+      </c>
+      <c r="C82" s="90">
+        <v>2.857698595784802</v>
+      </c>
+      <c r="D82" s="90">
+        <v>2.9928874463018622</v>
+      </c>
+      <c r="E82" s="90">
+        <v>0.23867654243136091</v>
+      </c>
+      <c r="F82" s="90">
+        <v>8.5223599177612801</v>
+      </c>
+      <c r="G82" s="90">
+        <v>5.1495990639676119</v>
+      </c>
+      <c r="H82" s="90">
+        <v>16.852400408913581</v>
+      </c>
+      <c r="I82" s="90">
+        <v>-0.2795735699999119</v>
+      </c>
+      <c r="J82" s="90">
+        <v>-3.3876772176238208</v>
+      </c>
+      <c r="K82" s="90">
+        <v>-0.70912314549604938</v>
+      </c>
+      <c r="L82" s="90">
+        <v>7.6865400260826959</v>
+      </c>
     </row>
     <row r="83" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B83" s="87"/>
-[...9 lines deleted...]
-      <c r="L83" s="90"/>
+      <c r="B83" s="87" t="s">
+        <v>32</v>
+      </c>
+      <c r="C83" s="90">
+        <v>6.3653224660874432</v>
+      </c>
+      <c r="D83" s="90">
+        <v>3.2939900081187359</v>
+      </c>
+      <c r="E83" s="90">
+        <v>7.178286028015914</v>
+      </c>
+      <c r="F83" s="90">
+        <v>3.9944346598321969</v>
+      </c>
+      <c r="G83" s="90">
+        <v>11.460644196264949</v>
+      </c>
+      <c r="H83" s="90">
+        <v>15.444397689971931</v>
+      </c>
+      <c r="I83" s="90">
+        <v>0.1234143065675833</v>
+      </c>
+      <c r="J83" s="90">
+        <v>-13.71439321776975</v>
+      </c>
+      <c r="K83" s="90">
+        <v>-1.702556224132157</v>
+      </c>
+      <c r="L83" s="90">
+        <v>4.5740568338705954</v>
+      </c>
     </row>
     <row r="84" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B84" s="88"/>
-[...9 lines deleted...]
-      <c r="L84" s="92"/>
+      <c r="B84" s="88" t="s">
+        <v>33</v>
+      </c>
+      <c r="C84" s="92">
+        <v>4.8459967824392987</v>
+      </c>
+      <c r="D84" s="92">
+        <v>5.4296627016382981</v>
+      </c>
+      <c r="E84" s="92">
+        <v>3.299251813272722</v>
+      </c>
+      <c r="F84" s="92">
+        <v>4.4441693629052104</v>
+      </c>
+      <c r="G84" s="92">
+        <v>7.3206937791121476</v>
+      </c>
+      <c r="H84" s="92">
+        <v>18.72580473030251</v>
+      </c>
+      <c r="I84" s="92">
+        <v>0.62844374681733906</v>
+      </c>
+      <c r="J84" s="92">
+        <v>-15.0706779081082</v>
+      </c>
+      <c r="K84" s="92">
+        <v>2.1391091408064509</v>
+      </c>
+      <c r="L84" s="92">
+        <v>16.176581444968011</v>
+      </c>
     </row>
     <row r="85" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="86" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="87" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="88" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="89" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="90" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="91" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="92" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="93" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="94" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="95" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="96" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="C67:K67"/>
     <mergeCell ref="L22:L23"/>
     <mergeCell ref="H3:O3"/>
     <mergeCell ref="H48:O48"/>
     <mergeCell ref="C22:K22"/>
     <mergeCell ref="L67:L68"/>
@@ -4691,1396 +5012,1396 @@
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="137" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C1" s="138"/>
       <c r="D1" s="138"/>
       <c r="E1" s="138"/>
       <c r="F1" s="138"/>
       <c r="G1" s="138"/>
       <c r="H1" s="138"/>
       <c r="I1" s="138"/>
       <c r="J1" s="138"/>
       <c r="K1" s="138"/>
       <c r="L1" s="138"/>
       <c r="M1" s="138"/>
       <c r="N1" s="138"/>
       <c r="O1" s="138"/>
       <c r="P1" s="139"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="81" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H6" s="20"/>
       <c r="I6" s="19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J6" s="19"/>
       <c r="K6" s="78" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="21"/>
       <c r="F7" s="22"/>
       <c r="G7" s="82"/>
       <c r="H7" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="22"/>
       <c r="J7" s="5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K7" s="6"/>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="23" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F8" s="93">
         <v>3984.5565999999999</v>
       </c>
       <c r="G8" s="94">
         <v>3854.6774999999998</v>
       </c>
       <c r="H8" s="95">
         <v>207.78829999999999</v>
       </c>
       <c r="I8" s="94">
         <v>129.87909999999999</v>
       </c>
       <c r="J8" s="94">
         <v>31.018999999999998</v>
       </c>
       <c r="K8" s="94">
         <v>337.89350000000002</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F9" s="96">
         <v>2613.0893999999998</v>
       </c>
       <c r="G9" s="95">
         <v>2518.7440000000001</v>
       </c>
       <c r="H9" s="25"/>
       <c r="I9" s="96">
         <v>94.345399999999998</v>
       </c>
       <c r="J9" s="97">
         <v>26.395700000000001</v>
       </c>
       <c r="K9" s="97">
         <v>252.41390000000001</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F10" s="98">
         <v>1371.4672</v>
       </c>
       <c r="G10" s="99">
         <v>1335.9335000000001</v>
       </c>
       <c r="H10" s="100">
         <v>207.78829999999999</v>
       </c>
       <c r="I10" s="101">
         <v>35.533700000000003</v>
       </c>
       <c r="J10" s="100">
         <v>4.6233000000000004</v>
       </c>
       <c r="K10" s="100">
         <v>85.479600000000005</v>
       </c>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G11" s="26"/>
     </row>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E12" s="136" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F12" s="133"/>
       <c r="G12" s="136" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H12" s="133"/>
       <c r="I12" s="136" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J12" s="133"/>
       <c r="K12" s="136" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L12" s="133"/>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E13" s="143">
         <v>317931.75809446088</v>
       </c>
       <c r="F13" s="133"/>
       <c r="G13" s="143">
         <v>83078.410699999993</v>
       </c>
       <c r="H13" s="133"/>
       <c r="I13" s="143">
         <v>39000.40438</v>
       </c>
       <c r="J13" s="133"/>
       <c r="K13" s="143">
         <v>122078.81508</v>
       </c>
       <c r="L13" s="133"/>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M17" s="18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="27"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="29"/>
       <c r="F18" s="147" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G18" s="145"/>
       <c r="H18" s="145"/>
       <c r="I18" s="146"/>
       <c r="J18" s="147" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K18" s="145"/>
       <c r="L18" s="145"/>
       <c r="M18" s="146"/>
       <c r="N18" s="30"/>
     </row>
     <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="31"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="33"/>
       <c r="F19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="K19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="L19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="M19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="N19" s="30"/>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="38"/>
       <c r="F20" s="102">
         <v>3024.6678000000002</v>
       </c>
       <c r="G20" s="103">
         <v>30.948899999999998</v>
       </c>
       <c r="H20" s="103">
         <v>2339.6703000000002</v>
       </c>
       <c r="I20" s="104">
         <v>654.04859999999996</v>
       </c>
       <c r="J20" s="102">
         <v>4364.4105999999992</v>
       </c>
       <c r="K20" s="103">
         <v>282.88150000000002</v>
       </c>
       <c r="L20" s="103">
         <v>3136.7618000000002</v>
       </c>
       <c r="M20" s="105">
         <v>944.76730000000009</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="41"/>
       <c r="F21" s="106">
         <v>2851.5007999999998</v>
       </c>
       <c r="G21" s="107">
         <v>27.929500000000001</v>
       </c>
       <c r="H21" s="108">
         <v>2200.2006000000001</v>
       </c>
       <c r="I21" s="107">
         <v>623.37069999999994</v>
       </c>
       <c r="J21" s="109">
         <v>4082.4875000000002</v>
       </c>
       <c r="K21" s="110">
         <v>249.64609999999999</v>
       </c>
       <c r="L21" s="110">
         <v>2936.3773999999999</v>
       </c>
       <c r="M21" s="111">
         <v>896.46400000000006</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="42"/>
       <c r="C22" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D22" s="43"/>
       <c r="E22" s="44"/>
       <c r="F22" s="106">
         <v>1794.3393000000001</v>
       </c>
       <c r="G22" s="108">
         <v>17.218699999999998</v>
       </c>
       <c r="H22" s="108">
         <v>1371.4377999999999</v>
       </c>
       <c r="I22" s="111">
         <v>405.68279999999999</v>
       </c>
       <c r="J22" s="106">
         <v>2556.8816000000002</v>
       </c>
       <c r="K22" s="108">
         <v>142.92500000000001</v>
       </c>
       <c r="L22" s="108">
         <v>1807.3353999999999</v>
       </c>
       <c r="M22" s="111">
         <v>606.62120000000004</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="45"/>
       <c r="C23" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D23" s="40"/>
       <c r="E23" s="41"/>
       <c r="F23" s="106">
         <v>1057.1614999999999</v>
       </c>
       <c r="G23" s="110">
         <v>10.710800000000001</v>
       </c>
       <c r="H23" s="110">
         <v>828.76279999999997</v>
       </c>
       <c r="I23" s="112">
         <v>217.68790000000001</v>
       </c>
       <c r="J23" s="106">
         <v>1525.6059</v>
       </c>
       <c r="K23" s="110">
         <v>106.72110000000001</v>
       </c>
       <c r="L23" s="110">
         <v>1129.0419999999999</v>
       </c>
       <c r="M23" s="112">
         <v>289.84280000000001</v>
       </c>
     </row>
     <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="45"/>
       <c r="C24" s="47"/>
       <c r="D24" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E24" s="41"/>
       <c r="F24" s="106">
         <v>207.7841</v>
       </c>
       <c r="G24" s="110">
         <v>2.8589000000000002</v>
       </c>
       <c r="H24" s="108">
         <v>177.66380000000001</v>
       </c>
       <c r="I24" s="111">
         <v>27.261399999999998</v>
       </c>
       <c r="J24" s="106">
         <v>305.86419999999998</v>
       </c>
       <c r="K24" s="108">
         <v>18.356200000000001</v>
       </c>
       <c r="L24" s="108">
         <v>255.96180000000001</v>
       </c>
       <c r="M24" s="111">
         <v>31.546199999999999</v>
       </c>
     </row>
     <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="41"/>
       <c r="F25" s="106">
         <v>173.167</v>
       </c>
       <c r="G25" s="110">
         <v>3.0194000000000001</v>
       </c>
       <c r="H25" s="110">
         <v>139.46969999999999</v>
       </c>
       <c r="I25" s="112">
         <v>30.677900000000001</v>
       </c>
       <c r="J25" s="106">
         <v>281.92309999999998</v>
       </c>
       <c r="K25" s="110">
         <v>33.235399999999998</v>
       </c>
       <c r="L25" s="108">
         <v>200.3844</v>
       </c>
       <c r="M25" s="112">
         <v>48.3033</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="48"/>
       <c r="C26" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D26" s="43"/>
       <c r="E26" s="44"/>
       <c r="F26" s="106">
         <v>42.265599999999999</v>
       </c>
       <c r="G26" s="108">
         <v>0.72519999999999996</v>
       </c>
       <c r="H26" s="108">
         <v>33.726700000000001</v>
       </c>
       <c r="I26" s="111">
         <v>7.8136999999999999</v>
       </c>
       <c r="J26" s="106">
         <v>66.84320000000001</v>
       </c>
       <c r="K26" s="108">
         <v>7.1985000000000001</v>
       </c>
       <c r="L26" s="110">
         <v>47.523400000000002</v>
       </c>
       <c r="M26" s="111">
         <v>12.1213</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="113">
         <v>420.34390000000002</v>
       </c>
       <c r="G27" s="114">
         <v>6.5115999999999996</v>
       </c>
       <c r="H27" s="115">
         <v>335.36500000000001</v>
       </c>
       <c r="I27" s="116">
         <v>78.467299999999994</v>
       </c>
       <c r="J27" s="113">
         <v>664.61789999999996</v>
       </c>
       <c r="K27" s="115">
         <v>69.603800000000007</v>
       </c>
       <c r="L27" s="115">
         <v>472.66969999999998</v>
       </c>
       <c r="M27" s="116">
         <v>122.34439999999999</v>
       </c>
     </row>
     <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="27"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="29"/>
       <c r="F32" s="148" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="51"/>
       <c r="M32" s="52"/>
       <c r="N32" s="30"/>
     </row>
     <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="31"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="33"/>
       <c r="F33" s="149"/>
       <c r="G33" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J33" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K33" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="54" t="s">
         <v>14</v>
       </c>
       <c r="M33" s="55" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="30"/>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="38"/>
       <c r="F34" s="102">
         <v>7655.4331390500001</v>
       </c>
       <c r="G34" s="103">
         <v>1915.7077420999999</v>
       </c>
       <c r="H34" s="103">
         <v>2985.9735547999999</v>
       </c>
       <c r="I34" s="103">
         <v>838.38601030000007</v>
       </c>
       <c r="J34" s="103">
         <v>1717.5056614</v>
       </c>
       <c r="K34" s="103">
         <v>50.610154250000001</v>
       </c>
       <c r="L34" s="103">
         <v>46.336921500000003</v>
       </c>
       <c r="M34" s="105">
         <v>100.9130947</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="41"/>
       <c r="F35" s="117">
         <v>7022.0801886099998</v>
       </c>
       <c r="G35" s="118">
         <v>1693.2332087</v>
       </c>
       <c r="H35" s="118">
         <v>2754.0105964999998</v>
       </c>
       <c r="I35" s="118">
         <v>796.20757000000003</v>
       </c>
       <c r="J35" s="108">
         <v>1593.1150674</v>
       </c>
       <c r="K35" s="119">
         <v>47.207699650000002</v>
       </c>
       <c r="L35" s="119">
         <v>40.426139360000001</v>
       </c>
       <c r="M35" s="120">
         <v>97.879907000000003</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="42"/>
       <c r="C36" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D36" s="43"/>
       <c r="E36" s="44"/>
       <c r="F36" s="106">
         <v>4551.7063039199993</v>
       </c>
       <c r="G36" s="108">
         <v>1079.2524341999999</v>
       </c>
       <c r="H36" s="108">
         <v>1798.7147579</v>
       </c>
       <c r="I36" s="118">
         <v>540.6470319</v>
       </c>
       <c r="J36" s="108">
         <v>1032.1104981000001</v>
       </c>
       <c r="K36" s="108">
         <v>10.637249150000001</v>
       </c>
       <c r="L36" s="118">
         <v>23.060859369999999</v>
       </c>
       <c r="M36" s="111">
         <v>67.283473299999997</v>
       </c>
     </row>
     <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="45"/>
       <c r="C37" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D37" s="40"/>
       <c r="E37" s="41"/>
       <c r="F37" s="106">
         <v>2470.3738846900001</v>
       </c>
       <c r="G37" s="110">
         <v>613.98077450000005</v>
       </c>
       <c r="H37" s="110">
         <v>955.29583860000002</v>
       </c>
       <c r="I37" s="121">
         <v>255.5605381</v>
       </c>
       <c r="J37" s="110">
         <v>561.00456929999996</v>
       </c>
       <c r="K37" s="110">
         <v>36.5704505</v>
       </c>
       <c r="L37" s="121">
         <v>17.365279990000001</v>
       </c>
       <c r="M37" s="112">
         <v>30.596433699999999</v>
       </c>
     </row>
     <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="45"/>
       <c r="C38" s="47"/>
       <c r="D38" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E38" s="41"/>
       <c r="F38" s="106">
         <v>433.85946280000002</v>
       </c>
       <c r="G38" s="108">
         <v>147.6714039</v>
       </c>
       <c r="H38" s="108">
         <v>171.1490264</v>
       </c>
       <c r="I38" s="118">
         <v>27.216043899999999</v>
       </c>
       <c r="J38" s="108">
         <v>74.860147900000001</v>
       </c>
       <c r="K38" s="108">
         <v>6.4296744500000003</v>
       </c>
       <c r="L38" s="118">
         <v>2.2864443200000002</v>
       </c>
       <c r="M38" s="111">
         <v>4.2467219299999996</v>
       </c>
     </row>
     <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C39" s="40"/>
       <c r="D39" s="40"/>
       <c r="E39" s="41"/>
       <c r="F39" s="106">
         <v>633.35295044000009</v>
       </c>
       <c r="G39" s="110">
         <v>222.47453340000001</v>
       </c>
       <c r="H39" s="110">
         <v>231.9629583</v>
       </c>
       <c r="I39" s="121">
         <v>42.178440299999998</v>
       </c>
       <c r="J39" s="110">
         <v>124.39059399999999</v>
       </c>
       <c r="K39" s="110">
         <v>3.4024546</v>
       </c>
       <c r="L39" s="121">
         <v>5.9107821400000002</v>
       </c>
       <c r="M39" s="112">
         <v>3.0331877</v>
       </c>
     </row>
     <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="48"/>
       <c r="C40" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D40" s="43"/>
       <c r="E40" s="44"/>
       <c r="F40" s="106">
         <v>156.78569938000001</v>
       </c>
       <c r="G40" s="108">
         <v>53.929626399999997</v>
       </c>
       <c r="H40" s="108">
         <v>58.358068699999997</v>
       </c>
       <c r="I40" s="118">
         <v>10.321697500000001</v>
       </c>
       <c r="J40" s="108">
         <v>31.297395000000002</v>
       </c>
       <c r="K40" s="108">
         <v>0.81727490000000003</v>
       </c>
       <c r="L40" s="118">
         <v>1.24851077</v>
       </c>
       <c r="M40" s="111">
         <v>0.81312611000000001</v>
       </c>
     </row>
     <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="113">
         <v>1440.0513853</v>
       </c>
       <c r="G41" s="115">
         <v>481.3688396</v>
       </c>
       <c r="H41" s="115">
         <v>535.27151779999997</v>
       </c>
       <c r="I41" s="122">
         <v>106.85952829999999</v>
       </c>
       <c r="J41" s="115">
         <v>289.06485959999998</v>
       </c>
       <c r="K41" s="115">
         <v>6.7920492000000001</v>
       </c>
       <c r="L41" s="122">
         <v>12.27219191</v>
       </c>
       <c r="M41" s="116">
         <v>8.4223988900000002</v>
       </c>
     </row>
     <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
     </row>
     <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
     </row>
     <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="Q45" s="56"/>
     </row>
     <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P46" s="57" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q46" s="56"/>
     </row>
     <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="27"/>
       <c r="C47" s="28"/>
       <c r="D47" s="28"/>
       <c r="E47" s="29"/>
       <c r="F47" s="144" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G47" s="145"/>
       <c r="H47" s="145"/>
       <c r="I47" s="145"/>
       <c r="J47" s="145"/>
       <c r="K47" s="145"/>
       <c r="L47" s="146"/>
       <c r="M47" s="144" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N47" s="145"/>
       <c r="O47" s="145"/>
       <c r="P47" s="146"/>
       <c r="Q47" s="56"/>
     </row>
     <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="31"/>
       <c r="C48" s="32"/>
       <c r="D48" s="32"/>
       <c r="E48" s="33"/>
       <c r="F48" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G48" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J48" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K48" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L48" s="58" t="s">
         <v>14</v>
       </c>
       <c r="M48" s="59" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N48" s="60" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O48" s="61" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P48" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Q48" s="56"/>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="45" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="63"/>
       <c r="F49" s="123">
         <v>5923.8616286699998</v>
       </c>
       <c r="G49" s="103">
         <v>1724.458644</v>
       </c>
       <c r="H49" s="103">
         <v>2261.8932617300002</v>
       </c>
       <c r="I49" s="103">
         <v>595.85298841999997</v>
       </c>
       <c r="J49" s="103">
         <v>1290.1501831099999</v>
       </c>
       <c r="K49" s="103">
         <v>37.449330500000002</v>
       </c>
       <c r="L49" s="105">
         <v>14.05722091</v>
       </c>
       <c r="M49" s="123">
         <v>3.5488326699999999</v>
       </c>
       <c r="N49" s="103">
         <v>1.7155125899999999</v>
       </c>
       <c r="O49" s="124">
         <v>19.243386610000002</v>
       </c>
       <c r="P49" s="125">
         <v>71.286935240000005</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="41"/>
       <c r="F50" s="126">
         <v>5387.4298564700002</v>
       </c>
       <c r="G50" s="108">
         <v>1518.9451718400001</v>
       </c>
       <c r="H50" s="108">
         <v>2069.4782571800001</v>
       </c>
       <c r="I50" s="108">
         <v>562.89623561999997</v>
       </c>
       <c r="J50" s="108">
         <v>1189.2861926999999</v>
       </c>
       <c r="K50" s="108">
         <v>34.54089638</v>
       </c>
       <c r="L50" s="111">
         <v>12.283102749999999</v>
       </c>
       <c r="M50" s="126">
         <v>3.4735136</v>
       </c>
       <c r="N50" s="108">
         <v>1.69968327</v>
       </c>
       <c r="O50" s="140"/>
       <c r="P50" s="111">
         <v>68.941648580000006</v>
       </c>
     </row>
     <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="42"/>
       <c r="C51" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D51" s="43"/>
       <c r="E51" s="44"/>
       <c r="F51" s="106">
         <v>3481.6857877699999</v>
       </c>
       <c r="G51" s="108">
         <v>973.28155962999995</v>
       </c>
       <c r="H51" s="108">
         <v>1347.2869332299999</v>
       </c>
       <c r="I51" s="108">
         <v>380.41805907999998</v>
       </c>
       <c r="J51" s="108">
         <v>766.01515129999996</v>
       </c>
       <c r="K51" s="108">
         <v>7.7404793400000003</v>
       </c>
       <c r="L51" s="111">
         <v>6.9436051900000004</v>
       </c>
       <c r="M51" s="106">
         <v>1.6797425800000001</v>
       </c>
       <c r="N51" s="127">
         <v>1.0552251800000001</v>
       </c>
       <c r="O51" s="141"/>
       <c r="P51" s="111">
         <v>47.098908199999997</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="45"/>
       <c r="C52" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D52" s="40"/>
       <c r="E52" s="41"/>
       <c r="F52" s="106">
         <v>1905.7440687000001</v>
       </c>
       <c r="G52" s="108">
         <v>545.66361221</v>
       </c>
       <c r="H52" s="108">
         <v>722.19132394999997</v>
       </c>
       <c r="I52" s="108">
         <v>182.47817653999999</v>
       </c>
       <c r="J52" s="108">
         <v>423.2710414</v>
       </c>
       <c r="K52" s="108">
         <v>26.800417039999999</v>
       </c>
       <c r="L52" s="111">
         <v>5.3394975599999999</v>
       </c>
       <c r="M52" s="106">
         <v>1.7937710200000001</v>
       </c>
       <c r="N52" s="127">
         <v>0.64445808999999998</v>
       </c>
       <c r="O52" s="141"/>
       <c r="P52" s="111">
         <v>21.842740379999999</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="45"/>
       <c r="C53" s="47"/>
       <c r="D53" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E53" s="41"/>
       <c r="F53" s="106">
         <v>358.73893450999998</v>
       </c>
       <c r="G53" s="108">
         <v>132.66398862</v>
       </c>
       <c r="H53" s="108">
         <v>137.77087098999999</v>
       </c>
       <c r="I53" s="108">
         <v>21.799989790000001</v>
       </c>
       <c r="J53" s="108">
         <v>60.66606693</v>
       </c>
       <c r="K53" s="108">
         <v>5.1514212500000003</v>
       </c>
       <c r="L53" s="111">
         <v>0.68659692999999999</v>
       </c>
       <c r="M53" s="106">
         <v>0.26188336000000001</v>
       </c>
       <c r="N53" s="127">
         <v>2.5014339999999999E-2</v>
       </c>
       <c r="O53" s="141"/>
       <c r="P53" s="111">
         <v>3.3974567100000002</v>
       </c>
     </row>
     <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C54" s="40"/>
       <c r="D54" s="40"/>
       <c r="E54" s="41"/>
       <c r="F54" s="106">
         <v>536.43177219999995</v>
       </c>
       <c r="G54" s="108">
         <v>205.51347215999999</v>
       </c>
       <c r="H54" s="108">
         <v>192.41500454999999</v>
       </c>
       <c r="I54" s="108">
         <v>32.956752799999997</v>
       </c>
       <c r="J54" s="108">
         <v>100.86399041</v>
       </c>
       <c r="K54" s="108">
         <v>2.9084341199999999</v>
       </c>
       <c r="L54" s="111">
         <v>1.77411816</v>
       </c>
       <c r="M54" s="106">
         <v>7.5319070000000002E-2</v>
       </c>
       <c r="N54" s="127">
         <v>1.5829320000000001E-2</v>
       </c>
       <c r="O54" s="141"/>
       <c r="P54" s="111">
         <v>2.3452866600000002</v>
       </c>
     </row>
     <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="48"/>
       <c r="C55" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D55" s="43"/>
       <c r="E55" s="44"/>
       <c r="F55" s="106">
         <v>123.14094506000001</v>
       </c>
       <c r="G55" s="108">
         <v>47.793689139999998</v>
       </c>
       <c r="H55" s="108">
         <v>44.162126880000002</v>
       </c>
       <c r="I55" s="108">
         <v>7.2430792000000004</v>
       </c>
       <c r="J55" s="108">
         <v>22.96782954</v>
       </c>
       <c r="K55" s="108">
         <v>0.60019584000000004</v>
       </c>
       <c r="L55" s="111">
         <v>0.37402446</v>
       </c>
       <c r="M55" s="106">
         <v>3.6977879999999998E-2</v>
       </c>
       <c r="N55" s="127">
         <v>4.5206400000000002E-3</v>
       </c>
       <c r="O55" s="141"/>
       <c r="P55" s="111">
         <v>0.5692043</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C56" s="49"/>
       <c r="D56" s="49"/>
       <c r="E56" s="50"/>
       <c r="F56" s="113">
         <v>1174.9207801499999</v>
       </c>
       <c r="G56" s="115">
         <v>442.21209845999999</v>
       </c>
       <c r="H56" s="115">
         <v>422.86922048000002</v>
       </c>
       <c r="I56" s="115">
         <v>78.425457289999997</v>
       </c>
       <c r="J56" s="115">
         <v>222.27072699999999</v>
       </c>
       <c r="K56" s="115">
         <v>5.4638270899999997</v>
       </c>
       <c r="L56" s="116">
         <v>3.6794498299999998</v>
       </c>
       <c r="M56" s="113">
         <v>0.51326484999999999</v>
       </c>
       <c r="N56" s="128">
         <v>0.12538621</v>
       </c>
       <c r="O56" s="142"/>
       <c r="P56" s="116">
         <v>6.1178281999999999</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J57" s="12"/>
       <c r="K57" s="12"/>
       <c r="L57" s="12"/>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C58" s="12"/>
       <c r="D58" s="12"/>
       <c r="E58" s="12"/>
       <c r="F58" s="12"/>
       <c r="G58" s="12"/>
       <c r="H58" s="12"/>
       <c r="I58" s="12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J58" s="12"/>
       <c r="K58" s="12"/>
       <c r="L58" s="12"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C59" s="12"/>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
       <c r="F59" s="12"/>
       <c r="G59" s="12"/>
       <c r="H59" s="12"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B60" s="14"/>
     </row>
     <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I64" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="27"/>
       <c r="F65" s="64" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G65" s="65" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H65" s="66" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I65" s="67" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J65" s="68"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F66" s="102">
         <v>339.36941150000001</v>
       </c>
       <c r="G66" s="103">
         <v>1.4052721500000001</v>
       </c>
       <c r="H66" s="103">
         <v>136.76481100000001</v>
       </c>
       <c r="I66" s="105">
         <v>83.116466399999993</v>
       </c>
       <c r="J66" s="69"/>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="70" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F67" s="106">
         <v>339.36941150000001</v>
       </c>
       <c r="G67" s="108">
         <v>0.94577215000000003</v>
       </c>
       <c r="H67" s="108">
         <v>96.957120000000003</v>
       </c>
       <c r="I67" s="111">
         <v>83.116466399999993</v>
       </c>
       <c r="J67" s="71"/>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F68" s="72"/>
       <c r="G68" s="115">
         <v>0.45950000000000002</v>
       </c>
       <c r="H68" s="115">
         <v>39.807690999999998</v>
       </c>
       <c r="I68" s="73"/>
       <c r="J68" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
@@ -6096,1414 +6417,5629 @@
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="137" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C1" s="138"/>
       <c r="D1" s="138"/>
       <c r="E1" s="138"/>
       <c r="F1" s="138"/>
       <c r="G1" s="138"/>
       <c r="H1" s="138"/>
       <c r="I1" s="138"/>
       <c r="J1" s="138"/>
       <c r="K1" s="138"/>
       <c r="L1" s="138"/>
       <c r="M1" s="138"/>
       <c r="N1" s="138"/>
       <c r="O1" s="138"/>
       <c r="P1" s="139"/>
     </row>
-    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>47</v>
-[...9 lines deleted...]
-    </row>
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="18" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="81" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H6" s="20"/>
       <c r="I6" s="19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J6" s="19"/>
       <c r="K6" s="78" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="21"/>
       <c r="F7" s="22"/>
       <c r="G7" s="82"/>
       <c r="H7" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="22"/>
       <c r="J7" s="5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K7" s="6"/>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="23" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F8" s="93">
-        <v>3981.742733333333</v>
-[...2 lines deleted...]
-        <v>3852.086977777778</v>
+        <v>3978.4760999999999</v>
+      </c>
+      <c r="G8" s="94">
+        <v>3849.3220000000001</v>
       </c>
       <c r="H8" s="95">
-        <v>198.35084444444439</v>
+        <v>210.03210000000001</v>
       </c>
       <c r="I8" s="94">
-        <v>129.6557555555556</v>
+        <v>129.1541</v>
       </c>
       <c r="J8" s="94">
-        <v>30.3882111111112</v>
+        <v>31.081700000000001</v>
       </c>
       <c r="K8" s="94">
-        <v>335.39308888888888</v>
+        <v>337.31209999999999</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F9" s="96">
-        <v>2606.6442888888892</v>
-[...2 lines deleted...]
-        <v>2513.221788888889</v>
+        <v>2610.0421999999999</v>
+      </c>
+      <c r="G9" s="95">
+        <v>2515.9600999999998</v>
       </c>
       <c r="H9" s="25"/>
       <c r="I9" s="96">
-        <v>93.422499999999999</v>
+        <v>94.082099999999997</v>
       </c>
       <c r="J9" s="97">
-        <v>25.822955555555598</v>
+        <v>26.445399999999999</v>
       </c>
       <c r="K9" s="97">
-        <v>248.8979333333333</v>
-[...1 lines deleted...]
-      <c r="O9" s="76"/>
+        <v>252.50309999999999</v>
+      </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F10" s="98">
-        <v>1375.098444444445</v>
+        <v>1368.4339</v>
       </c>
       <c r="G10" s="99">
-        <v>1338.865188888889</v>
+        <v>1333.3619000000001</v>
       </c>
       <c r="H10" s="100">
-        <v>198.35084444444439</v>
+        <v>210.03210000000001</v>
       </c>
       <c r="I10" s="101">
-        <v>36.233255555555601</v>
+        <v>35.072000000000003</v>
       </c>
       <c r="J10" s="100">
-        <v>4.5652555555556003</v>
+        <v>4.6363000000000003</v>
       </c>
       <c r="K10" s="100">
-        <v>86.495155555555598</v>
+        <v>84.808999999999997</v>
       </c>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G11" s="26"/>
     </row>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E12" s="136" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F12" s="133"/>
       <c r="G12" s="136" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H12" s="133"/>
       <c r="I12" s="136" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J12" s="133"/>
       <c r="K12" s="136" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L12" s="133"/>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E13" s="143">
-        <v>314239.00387618801</v>
+        <v>318055.8885982763</v>
       </c>
       <c r="F13" s="133"/>
       <c r="G13" s="143">
-        <v>737198.37431999994</v>
+        <v>83013.929120000001</v>
       </c>
       <c r="H13" s="133"/>
       <c r="I13" s="143">
-        <v>107273.65615</v>
+        <v>17158.146710000001</v>
       </c>
       <c r="J13" s="133"/>
       <c r="K13" s="143">
-        <v>844472.03047</v>
+        <v>100172.07583</v>
       </c>
       <c r="L13" s="133"/>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M17" s="18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="27"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="29"/>
       <c r="F18" s="147" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G18" s="145"/>
       <c r="H18" s="145"/>
       <c r="I18" s="146"/>
       <c r="J18" s="147" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K18" s="145"/>
       <c r="L18" s="145"/>
       <c r="M18" s="146"/>
       <c r="N18" s="30"/>
     </row>
     <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="31"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="33"/>
       <c r="F19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="K19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="L19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="M19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="N19" s="30"/>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="38"/>
-      <c r="F20" s="123">
-        <v>25966.8328</v>
+      <c r="F20" s="102">
+        <v>2838.84</v>
       </c>
       <c r="G20" s="103">
-        <v>284.1651</v>
-[...5 lines deleted...]
-        <v>5669.6547999999993</v>
+        <v>29.866</v>
+      </c>
+      <c r="H20" s="103">
+        <v>2189.3822</v>
+      </c>
+      <c r="I20" s="104">
+        <v>619.59179999999992</v>
       </c>
       <c r="J20" s="102">
-        <v>37916.491800000003</v>
+        <v>4050.5587</v>
       </c>
       <c r="K20" s="103">
-        <v>2557.0313999999998</v>
+        <v>280.06509999999997</v>
       </c>
       <c r="L20" s="103">
-        <v>27003.618299999998</v>
+        <v>2878.2424999999998</v>
       </c>
       <c r="M20" s="105">
-        <v>8355.8420999999998</v>
+        <v>892.25110000000006</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="41"/>
-      <c r="F21" s="109">
-[...9 lines deleted...]
-        <v>5404.2186999999994</v>
+      <c r="F21" s="106">
+        <v>2676.9079999999999</v>
+      </c>
+      <c r="G21" s="107">
+        <v>26.9223</v>
+      </c>
+      <c r="H21" s="108">
+        <v>2059.2174</v>
+      </c>
+      <c r="I21" s="107">
+        <v>590.76829999999995</v>
       </c>
       <c r="J21" s="109">
-        <v>35431.328600000001</v>
+        <v>3788.8600999999999</v>
       </c>
       <c r="K21" s="110">
-        <v>2253.9376999999999</v>
+        <v>246.76050000000001</v>
       </c>
       <c r="L21" s="110">
-        <v>25247.268800000002</v>
+        <v>2694.837</v>
       </c>
       <c r="M21" s="111">
-        <v>7930.1221000000014</v>
+        <v>847.26260000000002</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="42"/>
       <c r="C22" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D22" s="43"/>
       <c r="E22" s="44"/>
       <c r="F22" s="106">
-        <v>15354.4516</v>
+        <v>1709.7736</v>
       </c>
       <c r="G22" s="108">
-        <v>157.4401</v>
+        <v>16.7807</v>
       </c>
       <c r="H22" s="108">
-        <v>11665.886500000001</v>
+        <v>1303.0757000000001</v>
       </c>
       <c r="I22" s="111">
-        <v>3531.125</v>
+        <v>389.91719999999998</v>
       </c>
       <c r="J22" s="106">
-        <v>22137.427500000002</v>
+        <v>2412.7538</v>
       </c>
       <c r="K22" s="108">
-        <v>1286.4958999999999</v>
+        <v>142.8819</v>
       </c>
       <c r="L22" s="108">
-        <v>15464.007600000001</v>
+        <v>1689.6991</v>
       </c>
       <c r="M22" s="111">
-        <v>5386.924</v>
+        <v>580.17280000000005</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="45"/>
       <c r="C23" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D23" s="40"/>
       <c r="E23" s="41"/>
       <c r="F23" s="106">
-        <v>9105.6360999999997</v>
+        <v>967.13440000000003</v>
       </c>
       <c r="G23" s="110">
-        <v>98.691199999999995</v>
+        <v>10.1416</v>
       </c>
       <c r="H23" s="110">
-        <v>7133.8512000000001</v>
+        <v>756.14170000000001</v>
       </c>
       <c r="I23" s="112">
-        <v>1873.0936999999999</v>
+        <v>200.8511</v>
       </c>
       <c r="J23" s="106">
-        <v>13293.901099999999</v>
+        <v>1376.1062999999999</v>
       </c>
       <c r="K23" s="110">
-        <v>967.44179999999994</v>
+        <v>103.87860000000001</v>
       </c>
       <c r="L23" s="110">
-        <v>9783.2612000000008</v>
+        <v>1005.1378999999999</v>
       </c>
       <c r="M23" s="112">
-        <v>2543.1981000000001</v>
+        <v>267.08980000000003</v>
       </c>
     </row>
     <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="45"/>
       <c r="C24" s="47"/>
       <c r="D24" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E24" s="41"/>
       <c r="F24" s="106">
-        <v>1749.4511</v>
+        <v>190.37119999999999</v>
       </c>
       <c r="G24" s="110">
-        <v>27.151700000000002</v>
+        <v>2.8414000000000001</v>
       </c>
       <c r="H24" s="108">
-        <v>1506.3964000000001</v>
+        <v>160.96729999999999</v>
       </c>
       <c r="I24" s="111">
-        <v>215.90299999999999</v>
+        <v>26.5625</v>
       </c>
       <c r="J24" s="106">
-        <v>2611.6754000000001</v>
+        <v>271.13</v>
       </c>
       <c r="K24" s="108">
-        <v>172.18049999999999</v>
+        <v>18.672999999999998</v>
       </c>
       <c r="L24" s="108">
-        <v>2188.4751000000001</v>
+        <v>221.75049999999999</v>
       </c>
       <c r="M24" s="111">
-        <v>251.0198</v>
+        <v>30.706499999999998</v>
       </c>
     </row>
     <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="41"/>
       <c r="F25" s="106">
-        <v>1506.7451000000001</v>
+        <v>161.93199999999999</v>
       </c>
       <c r="G25" s="110">
-        <v>28.033799999999999</v>
+        <v>2.9437000000000002</v>
       </c>
       <c r="H25" s="110">
-        <v>1213.2752</v>
+        <v>130.16480000000001</v>
       </c>
       <c r="I25" s="112">
-        <v>265.43610000000001</v>
+        <v>28.823499999999999</v>
       </c>
       <c r="J25" s="106">
-        <v>2485.1632</v>
+        <v>261.6986</v>
       </c>
       <c r="K25" s="110">
-        <v>303.09370000000001</v>
+        <v>33.304600000000001</v>
       </c>
       <c r="L25" s="108">
-        <v>1756.3495</v>
+        <v>183.40549999999999</v>
       </c>
       <c r="M25" s="112">
-        <v>425.72</v>
+        <v>44.988500000000002</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="48"/>
       <c r="C26" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D26" s="43"/>
       <c r="E26" s="44"/>
       <c r="F26" s="106">
-        <v>361.73579999999998</v>
+        <v>40.042499999999997</v>
       </c>
       <c r="G26" s="108">
-        <v>6.6032000000000002</v>
+        <v>0.71560000000000001</v>
       </c>
       <c r="H26" s="108">
-        <v>288.12470000000002</v>
+        <v>31.890499999999999</v>
       </c>
       <c r="I26" s="111">
-        <v>67.007900000000006</v>
+        <v>7.4363999999999999</v>
       </c>
       <c r="J26" s="106">
-        <v>578.41730000000007</v>
+        <v>62.84</v>
       </c>
       <c r="K26" s="108">
-        <v>63.905799999999999</v>
+        <v>7.2325999999999997</v>
       </c>
       <c r="L26" s="110">
-        <v>408.40640000000002</v>
+        <v>44.158700000000003</v>
       </c>
       <c r="M26" s="111">
-        <v>106.10509999999999</v>
+        <v>11.448700000000001</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="113">
-        <v>3625.4054999999998</v>
+        <v>395.2851</v>
       </c>
       <c r="G27" s="114">
-        <v>59.956800000000001</v>
+        <v>6.3921999999999999</v>
       </c>
       <c r="H27" s="115">
-        <v>2890.4236000000001</v>
+        <v>314.6651</v>
       </c>
       <c r="I27" s="116">
-        <v>675.02509999999995</v>
+        <v>74.227800000000002</v>
       </c>
       <c r="J27" s="113">
-        <v>5803.216699999999</v>
+        <v>619.83820000000003</v>
       </c>
       <c r="K27" s="115">
-        <v>630.48559999999998</v>
+        <v>69.906499999999994</v>
       </c>
       <c r="L27" s="115">
-        <v>4099.9462999999996</v>
+        <v>435.08010000000002</v>
       </c>
       <c r="M27" s="116">
-        <v>1072.7847999999999</v>
+        <v>114.8516</v>
       </c>
     </row>
     <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="27"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="29"/>
       <c r="F32" s="148" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="51"/>
       <c r="M32" s="52"/>
       <c r="N32" s="30"/>
     </row>
     <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="31"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="33"/>
       <c r="F33" s="149"/>
       <c r="G33" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J33" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K33" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="54" t="s">
         <v>14</v>
       </c>
       <c r="M33" s="55" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="30"/>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="38"/>
       <c r="F34" s="102">
-        <v>65277.346352710003</v>
+        <v>7262.5067586399991</v>
       </c>
       <c r="G34" s="103">
-        <v>17083.268022699998</v>
+        <v>1924.7263691999999</v>
       </c>
       <c r="H34" s="103">
-        <v>25553.9019238</v>
+        <v>2830.0445893000001</v>
       </c>
       <c r="I34" s="103">
-        <v>7263.5297731000001</v>
+        <v>769.08011099999999</v>
       </c>
       <c r="J34" s="103">
-        <v>13676.5017143</v>
+        <v>1547.4275826999999</v>
       </c>
       <c r="K34" s="103">
-        <v>430.19436130000003</v>
+        <v>49.629844249999998</v>
       </c>
       <c r="L34" s="103">
-        <v>420.75920410999998</v>
+        <v>45.948728459999998</v>
       </c>
       <c r="M34" s="105">
-        <v>849.19135340000003</v>
+        <v>95.649533730000002</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="41"/>
       <c r="F35" s="117">
-        <v>59716.141391730001</v>
+        <v>6650.6365868399989</v>
       </c>
       <c r="G35" s="118">
-        <v>15061.3989631</v>
+        <v>1696.6293069999999</v>
       </c>
       <c r="H35" s="118">
-        <v>23512.797124100001</v>
+        <v>2607.8483689</v>
       </c>
       <c r="I35" s="118">
-        <v>6899.7060168999997</v>
+        <v>731.70305289999999</v>
       </c>
       <c r="J35" s="108">
-        <v>12650.6990587</v>
+        <v>1435.2460057000001</v>
       </c>
       <c r="K35" s="119">
-        <v>401.03762304999998</v>
+        <v>46.3951821</v>
       </c>
       <c r="L35" s="119">
-        <v>366.78706353000001</v>
+        <v>40.036745250000003</v>
       </c>
       <c r="M35" s="120">
-        <v>823.71554234999996</v>
+        <v>92.777924990000002</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="42"/>
       <c r="C36" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D36" s="43"/>
       <c r="E36" s="44"/>
       <c r="F36" s="106">
-        <v>38729.82017888</v>
+        <v>4362.4269270799996</v>
       </c>
       <c r="G36" s="108">
-        <v>9548.5777307999997</v>
+        <v>1089.7441552</v>
       </c>
       <c r="H36" s="108">
-        <v>15374.861615899999</v>
+        <v>1732.7478857000001</v>
       </c>
       <c r="I36" s="118">
-        <v>4701.3386782999996</v>
+        <v>500.19237340000001</v>
       </c>
       <c r="J36" s="108">
-        <v>8240.2394726999992</v>
+        <v>941.74281529999996</v>
       </c>
       <c r="K36" s="108">
-        <v>89.491809050000001</v>
+        <v>10.42166725</v>
       </c>
       <c r="L36" s="118">
-        <v>208.66046742</v>
+        <v>23.116930589999999</v>
       </c>
       <c r="M36" s="111">
-        <v>566.65040470999998</v>
+        <v>64.46109964</v>
       </c>
     </row>
     <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="45"/>
       <c r="C37" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D37" s="40"/>
       <c r="E37" s="41"/>
       <c r="F37" s="106">
-        <v>20986.321212850002</v>
+        <v>2288.2096597599998</v>
       </c>
       <c r="G37" s="110">
-        <v>5512.8212322999998</v>
+        <v>606.88515180000002</v>
       </c>
       <c r="H37" s="110">
-        <v>8137.9355082000002</v>
+        <v>875.10048319999999</v>
       </c>
       <c r="I37" s="121">
-        <v>2198.3673386</v>
+        <v>231.51067950000001</v>
       </c>
       <c r="J37" s="110">
-        <v>4410.4595859999999</v>
+        <v>493.50319039999999</v>
       </c>
       <c r="K37" s="110">
-        <v>311.54581400000001</v>
+        <v>35.973514850000001</v>
       </c>
       <c r="L37" s="121">
-        <v>158.12659611000001</v>
+        <v>16.91981466</v>
       </c>
       <c r="M37" s="112">
-        <v>257.06513763999999</v>
+        <v>28.316825349999998</v>
       </c>
     </row>
     <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="45"/>
       <c r="C38" s="47"/>
       <c r="D38" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E38" s="41"/>
       <c r="F38" s="106">
-        <v>3705.4649411300002</v>
+        <v>407.38454818999998</v>
       </c>
       <c r="G38" s="108">
-        <v>1349.7106535999999</v>
+        <v>153.1070033</v>
       </c>
       <c r="H38" s="108">
-        <v>1444.8258826000001</v>
+        <v>150.34014740000001</v>
       </c>
       <c r="I38" s="118">
-        <v>217.26169250000001</v>
+        <v>26.685708900000002</v>
       </c>
       <c r="J38" s="108">
-        <v>586.0191949</v>
+        <v>64.533562099999997</v>
       </c>
       <c r="K38" s="108">
-        <v>52.197958800000002</v>
+        <v>6.4169404500000002</v>
       </c>
       <c r="L38" s="118">
-        <v>21.458627060000001</v>
+        <v>2.3197145300000002</v>
       </c>
       <c r="M38" s="111">
-        <v>33.990931670000002</v>
+        <v>3.98147151</v>
       </c>
     </row>
     <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C39" s="40"/>
       <c r="D39" s="40"/>
       <c r="E39" s="41"/>
       <c r="F39" s="106">
-        <v>5561.2049609799997</v>
+        <v>611.87017180000009</v>
       </c>
       <c r="G39" s="110">
-        <v>2021.8690595999999</v>
+        <v>228.09706220000001</v>
       </c>
       <c r="H39" s="110">
-        <v>2041.1047997000001</v>
+        <v>222.19622039999999</v>
       </c>
       <c r="I39" s="121">
-        <v>363.82375619999999</v>
+        <v>37.377058099999999</v>
       </c>
       <c r="J39" s="110">
-        <v>1025.8026556</v>
+        <v>112.181577</v>
       </c>
       <c r="K39" s="110">
-        <v>29.15673825</v>
+        <v>3.2346621500000001</v>
       </c>
       <c r="L39" s="121">
-        <v>53.972140580000001</v>
+        <v>5.9119832099999998</v>
       </c>
       <c r="M39" s="112">
-        <v>25.475811050000001</v>
+        <v>2.8716087400000001</v>
       </c>
     </row>
     <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="48"/>
       <c r="C40" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D40" s="43"/>
       <c r="E40" s="44"/>
       <c r="F40" s="106">
-        <v>1352.13117941</v>
+        <v>153.19764542999999</v>
       </c>
       <c r="G40" s="108">
-        <v>484.24156240000002</v>
+        <v>56.109021499999997</v>
       </c>
       <c r="H40" s="108">
-        <v>502.04865940000002</v>
+        <v>56.621289599999997</v>
       </c>
       <c r="I40" s="118">
-        <v>88.506896999999995</v>
+        <v>9.4317247999999996</v>
       </c>
       <c r="J40" s="108">
-        <v>253.09926279999999</v>
+        <v>28.247796000000001</v>
       </c>
       <c r="K40" s="108">
-        <v>6.4327310999999998</v>
+        <v>0.75566040000000001</v>
       </c>
       <c r="L40" s="118">
-        <v>11.083651980000001</v>
+        <v>1.2540801100000001</v>
       </c>
       <c r="M40" s="111">
-        <v>6.7184147300000001</v>
+        <v>0.77807302</v>
       </c>
     </row>
     <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="113">
-        <v>12514.08720134</v>
+        <v>1394.6058529899999</v>
       </c>
       <c r="G41" s="115">
-        <v>4340.6614387999998</v>
+        <v>496.56326840000003</v>
       </c>
       <c r="H41" s="115">
-        <v>4655.0411107999998</v>
+        <v>513.19308990000002</v>
       </c>
       <c r="I41" s="122">
-        <v>914.46474699999999</v>
+        <v>95.329585300000005</v>
       </c>
       <c r="J41" s="115">
-        <v>2364.0416730000002</v>
+        <v>262.81416259999997</v>
       </c>
       <c r="K41" s="115">
-        <v>58.144678650000003</v>
+        <v>6.3977336999999999</v>
       </c>
       <c r="L41" s="122">
-        <v>111.35535101000001</v>
+        <v>12.29963545</v>
       </c>
       <c r="M41" s="116">
-        <v>70.378202079999994</v>
+        <v>8.0083776400000009</v>
       </c>
     </row>
     <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
     </row>
     <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
     </row>
     <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="Q45" s="56"/>
     </row>
     <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P46" s="57" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q46" s="56"/>
     </row>
     <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="27"/>
       <c r="C47" s="28"/>
       <c r="D47" s="28"/>
       <c r="E47" s="29"/>
       <c r="F47" s="144" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G47" s="145"/>
       <c r="H47" s="145"/>
       <c r="I47" s="145"/>
       <c r="J47" s="145"/>
       <c r="K47" s="145"/>
       <c r="L47" s="146"/>
       <c r="M47" s="144" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N47" s="145"/>
       <c r="O47" s="145"/>
       <c r="P47" s="146"/>
       <c r="Q47" s="56"/>
     </row>
     <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="31"/>
       <c r="C48" s="32"/>
       <c r="D48" s="32"/>
       <c r="E48" s="33"/>
       <c r="F48" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G48" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J48" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K48" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L48" s="58" t="s">
         <v>14</v>
       </c>
       <c r="M48" s="59" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N48" s="60" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O48" s="61" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P48" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Q48" s="56"/>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="45" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="63"/>
       <c r="F49" s="123">
-        <v>50564.770490729992</v>
+        <v>5643.2659959800012</v>
       </c>
       <c r="G49" s="103">
-        <v>15346.310555190001</v>
+        <v>1737.5831133700001</v>
       </c>
       <c r="H49" s="103">
-        <v>19352.329414389998</v>
+        <v>2147.0906384</v>
       </c>
       <c r="I49" s="103">
-        <v>5160.4268168200006</v>
+        <v>546.53985240999998</v>
       </c>
       <c r="J49" s="103">
-        <v>10259.9744725</v>
+        <v>1161.4096065000001</v>
       </c>
       <c r="K49" s="103">
-        <v>317.80978069000003</v>
+        <v>36.695979020000003</v>
       </c>
       <c r="L49" s="105">
-        <v>127.91945114000001</v>
+        <v>13.946806280000001</v>
       </c>
       <c r="M49" s="123">
-        <v>35.382226289999998</v>
+        <v>3.66034886</v>
       </c>
       <c r="N49" s="103">
-        <v>15.114846330000001</v>
+        <v>2.0317196399999999</v>
       </c>
       <c r="O49" s="124">
-        <v>164.12492940999999</v>
+        <v>18.345216529999998</v>
       </c>
       <c r="P49" s="125">
-        <v>599.72214393000002</v>
+        <v>67.566363480000007</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="41"/>
       <c r="F50" s="126">
-        <v>45846.502875659993</v>
+        <v>5122.6535421800008</v>
       </c>
       <c r="G50" s="108">
-        <v>13479.185799020001</v>
+        <v>1526.34600535</v>
       </c>
       <c r="H50" s="108">
-        <v>17657.937509849999</v>
+        <v>1962.3306488799999</v>
       </c>
       <c r="I50" s="108">
-        <v>4876.2185333500001</v>
+        <v>517.42431109999995</v>
       </c>
       <c r="J50" s="108">
-        <v>9428.7308733200007</v>
+        <v>1070.45040638</v>
       </c>
       <c r="K50" s="108">
-        <v>292.81756952000001</v>
+        <v>33.924377610000001</v>
       </c>
       <c r="L50" s="111">
-        <v>111.6125906</v>
+        <v>12.17779286</v>
       </c>
       <c r="M50" s="126">
-        <v>34.775418420000001</v>
+        <v>3.5988411</v>
       </c>
       <c r="N50" s="108">
-        <v>14.99969632</v>
+        <v>2.00479005</v>
       </c>
       <c r="O50" s="140"/>
       <c r="P50" s="111">
-        <v>580.01272463999999</v>
+        <v>65.346699860000001</v>
       </c>
     </row>
     <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="42"/>
       <c r="C51" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D51" s="43"/>
       <c r="E51" s="44"/>
       <c r="F51" s="106">
-        <v>29646.231126499999</v>
+        <v>3350.03129554</v>
       </c>
       <c r="G51" s="108">
-        <v>8589.7292792900007</v>
+        <v>984.39826542000003</v>
       </c>
       <c r="H51" s="108">
-        <v>11513.201067530001</v>
+        <v>1300.3434966699999</v>
       </c>
       <c r="I51" s="108">
-        <v>3308.0519074200001</v>
+        <v>351.98401942999999</v>
       </c>
       <c r="J51" s="108">
-        <v>6107.3476243300001</v>
+        <v>698.75892008999995</v>
       </c>
       <c r="K51" s="108">
-        <v>65.077433869999993</v>
+        <v>7.5895374599999998</v>
       </c>
       <c r="L51" s="111">
-        <v>62.823814059999997</v>
+        <v>6.9570564700000004</v>
       </c>
       <c r="M51" s="106">
-        <v>16.750255880000001</v>
+        <v>1.6564095400000001</v>
       </c>
       <c r="N51" s="127">
-        <v>9.9844317500000006</v>
+        <v>1.37059186</v>
       </c>
       <c r="O51" s="141"/>
       <c r="P51" s="111">
-        <v>396.66068095999998</v>
+        <v>45.126009269999997</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="45"/>
       <c r="C52" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D52" s="40"/>
       <c r="E52" s="41"/>
       <c r="F52" s="106">
-        <v>16200.27174916</v>
+        <v>1772.62224664</v>
       </c>
       <c r="G52" s="108">
-        <v>4889.4565197299999</v>
+        <v>541.94773993000001</v>
       </c>
       <c r="H52" s="108">
-        <v>6144.7364423199997</v>
+        <v>661.98715220999998</v>
       </c>
       <c r="I52" s="108">
-        <v>1568.16662593</v>
+        <v>165.44029166999999</v>
       </c>
       <c r="J52" s="108">
-        <v>3321.3832489900001</v>
+        <v>371.69148629</v>
       </c>
       <c r="K52" s="108">
-        <v>227.74013565000001</v>
+        <v>26.334840150000002</v>
       </c>
       <c r="L52" s="111">
-        <v>48.788776540000001</v>
+        <v>5.2207363899999999</v>
       </c>
       <c r="M52" s="106">
-        <v>18.02516254</v>
+        <v>1.9424315599999999</v>
       </c>
       <c r="N52" s="127">
-        <v>5.0152645700000003</v>
+        <v>0.63419818999999999</v>
       </c>
       <c r="O52" s="141"/>
       <c r="P52" s="111">
-        <v>183.35204368000001</v>
+        <v>20.22069059</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="45"/>
       <c r="C53" s="47"/>
       <c r="D53" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E53" s="41"/>
       <c r="F53" s="106">
-        <v>3067.34420069</v>
+        <v>338.73718363</v>
       </c>
       <c r="G53" s="108">
-        <v>1206.8592496199999</v>
+        <v>138.09063531999999</v>
       </c>
       <c r="H53" s="108">
-        <v>1162.42318417</v>
+        <v>120.97032649000001</v>
       </c>
       <c r="I53" s="108">
-        <v>174.07916592999999</v>
+        <v>21.396779290000001</v>
       </c>
       <c r="J53" s="108">
-        <v>475.67654759999999</v>
+        <v>52.43661565</v>
       </c>
       <c r="K53" s="108">
-        <v>41.843518580000001</v>
+        <v>5.1420881600000001</v>
       </c>
       <c r="L53" s="111">
-        <v>6.4625347900000003</v>
+        <v>0.70073872000000004</v>
       </c>
       <c r="M53" s="106">
-        <v>3.5133098</v>
+        <v>0.36673884000000001</v>
       </c>
       <c r="N53" s="127">
-        <v>0.28686759000000001</v>
+        <v>3.436782E-2</v>
       </c>
       <c r="O53" s="141"/>
       <c r="P53" s="111">
-        <v>27.193749180000001</v>
+        <v>3.1852847400000002</v>
       </c>
     </row>
     <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C54" s="40"/>
       <c r="D54" s="40"/>
       <c r="E54" s="41"/>
       <c r="F54" s="106">
-        <v>4718.2676150699999</v>
+        <v>520.61245380000003</v>
       </c>
       <c r="G54" s="108">
-        <v>1867.12475617</v>
+        <v>211.23710801999999</v>
       </c>
       <c r="H54" s="108">
-        <v>1694.39190454</v>
+        <v>184.75998952</v>
       </c>
       <c r="I54" s="108">
-        <v>284.20828347000003</v>
+        <v>29.115541310000001</v>
       </c>
       <c r="J54" s="108">
-        <v>831.24359918000005</v>
+        <v>90.959200120000006</v>
       </c>
       <c r="K54" s="108">
-        <v>24.992211170000001</v>
+        <v>2.7716014100000002</v>
       </c>
       <c r="L54" s="111">
-        <v>16.306860539999999</v>
+        <v>1.7690134200000001</v>
       </c>
       <c r="M54" s="106">
-        <v>0.60680787000000003</v>
+        <v>6.1507760000000002E-2</v>
       </c>
       <c r="N54" s="127">
-        <v>0.11515001</v>
+        <v>2.692959E-2</v>
       </c>
       <c r="O54" s="141"/>
       <c r="P54" s="111">
-        <v>19.70941929</v>
+        <v>2.2196636199999999</v>
       </c>
     </row>
     <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="48"/>
       <c r="C55" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D55" s="43"/>
       <c r="E55" s="44"/>
       <c r="F55" s="106">
-        <v>1063.7704875899999</v>
+        <v>121.18778324</v>
       </c>
       <c r="G55" s="108">
-        <v>429.27865824000003</v>
+        <v>49.965902509999999</v>
       </c>
       <c r="H55" s="108">
-        <v>379.21785246000002</v>
+        <v>42.984167200000002</v>
       </c>
       <c r="I55" s="108">
-        <v>62.205827659999997</v>
+        <v>6.6315850300000001</v>
       </c>
       <c r="J55" s="108">
-        <v>185.03517244</v>
+        <v>20.679355699999999</v>
       </c>
       <c r="K55" s="108">
-        <v>4.7201216199999996</v>
+        <v>0.55562670000000003</v>
       </c>
       <c r="L55" s="111">
-        <v>3.3128551700000002</v>
+        <v>0.37114609999999998</v>
       </c>
       <c r="M55" s="106">
-        <v>0.30200715</v>
+        <v>3.0496700000000002E-2</v>
       </c>
       <c r="N55" s="127">
-        <v>3.079314E-2</v>
+        <v>9.7632000000000003E-4</v>
       </c>
       <c r="O55" s="141"/>
       <c r="P55" s="111">
-        <v>4.7030869600000003</v>
+        <v>0.54471183000000001</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C56" s="49"/>
       <c r="D56" s="49"/>
       <c r="E56" s="50"/>
       <c r="F56" s="113">
-        <v>10231.430427449999</v>
+        <v>1144.4820857699999</v>
       </c>
       <c r="G56" s="115">
-        <v>3984.3749170199999</v>
+        <v>457.39277864000002</v>
       </c>
       <c r="H56" s="115">
-        <v>3678.6870736599999</v>
+        <v>406.27031170999999</v>
       </c>
       <c r="I56" s="115">
-        <v>671.24741934999997</v>
+        <v>69.855000099999998</v>
       </c>
       <c r="J56" s="115">
-        <v>1816.7823770499999</v>
+        <v>202.13974972</v>
       </c>
       <c r="K56" s="115">
-        <v>46.811045470000003</v>
+        <v>5.1461421600000001</v>
       </c>
       <c r="L56" s="116">
-        <v>33.527594899999997</v>
+        <v>3.6781034400000001</v>
       </c>
       <c r="M56" s="113">
-        <v>4.1451513200000001</v>
+        <v>0.35029523000000001</v>
       </c>
       <c r="N56" s="128">
-        <v>1.16952648</v>
+        <v>0.12688605</v>
       </c>
       <c r="O56" s="142"/>
       <c r="P56" s="116">
-        <v>51.142244669999997</v>
+        <v>5.8157556799999996</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J57" s="12"/>
       <c r="K57" s="12"/>
       <c r="L57" s="12"/>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C58" s="12"/>
       <c r="D58" s="12"/>
       <c r="E58" s="12"/>
       <c r="F58" s="12"/>
       <c r="G58" s="12"/>
       <c r="H58" s="12"/>
       <c r="I58" s="12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J58" s="12"/>
       <c r="K58" s="12"/>
       <c r="L58" s="12"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C59" s="12"/>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
       <c r="F59" s="12"/>
       <c r="G59" s="12"/>
       <c r="H59" s="12"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B60" s="14"/>
     </row>
     <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I64" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="27"/>
       <c r="F65" s="64" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G65" s="65" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H65" s="66" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I65" s="67" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J65" s="68"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F66" s="102">
-        <v>2866.7854815999999</v>
+        <v>328.43123928</v>
       </c>
       <c r="G66" s="103">
-        <v>13.06580769</v>
+        <v>1.4229951999999999</v>
       </c>
       <c r="H66" s="103">
-        <v>1161.3503308500001</v>
+        <v>131.22237315000001</v>
       </c>
       <c r="I66" s="105">
-        <v>733.09532703000002</v>
+        <v>91.38186872</v>
       </c>
       <c r="J66" s="69"/>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="70" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F67" s="106">
-        <v>2866.7854815999999</v>
+        <v>328.43123928</v>
       </c>
       <c r="G67" s="108">
-        <v>8.9248076899999997</v>
+        <v>0.95249519999999999</v>
       </c>
       <c r="H67" s="108">
-        <v>813.63475330000006</v>
+        <v>93.042519999999996</v>
       </c>
       <c r="I67" s="111">
-        <v>733.09532703000002</v>
+        <v>91.38186872</v>
       </c>
       <c r="J67" s="71"/>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F68" s="72"/>
       <c r="G68" s="115">
-        <v>4.141</v>
+        <v>0.47049999999999997</v>
       </c>
       <c r="H68" s="115">
-        <v>347.71557754999998</v>
+        <v>38.17985315</v>
+      </c>
+      <c r="I68" s="73"/>
+      <c r="J68" s="74"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="O50:O56"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="F47:L47"/>
+    <mergeCell ref="M47:P47"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="139"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="18" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="81" t="s">
+        <v>51</v>
+      </c>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="19"/>
+      <c r="K6" s="78" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="22"/>
+      <c r="J7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" s="6"/>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="F8" s="93">
+        <v>3978.1931</v>
+      </c>
+      <c r="G8" s="94">
+        <v>3848.5019000000002</v>
+      </c>
+      <c r="H8" s="95">
+        <v>212.215</v>
+      </c>
+      <c r="I8" s="94">
+        <v>129.69120000000001</v>
+      </c>
+      <c r="J8" s="94">
+        <v>31.46</v>
+      </c>
+      <c r="K8" s="94">
+        <v>338.6891</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" s="96">
+        <v>2610.6075999999998</v>
+      </c>
+      <c r="G9" s="95">
+        <v>2515.8933000000002</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="96">
+        <v>94.714299999999994</v>
+      </c>
+      <c r="J9" s="97">
+        <v>26.7683</v>
+      </c>
+      <c r="K9" s="97">
+        <v>253.9967</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" s="98">
+        <v>1367.5854999999999</v>
+      </c>
+      <c r="G10" s="99">
+        <v>1332.6086</v>
+      </c>
+      <c r="H10" s="100">
+        <v>212.215</v>
+      </c>
+      <c r="I10" s="101">
+        <v>34.976900000000001</v>
+      </c>
+      <c r="J10" s="100">
+        <v>4.6917</v>
+      </c>
+      <c r="K10" s="100">
+        <v>84.692400000000006</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G11" s="26"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="F12" s="133"/>
+      <c r="G12" s="136" t="s">
+        <v>60</v>
+      </c>
+      <c r="H12" s="133"/>
+      <c r="I12" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12" s="133"/>
+      <c r="K12" s="136" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" s="133"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="143">
+        <v>318389.93481823918</v>
+      </c>
+      <c r="F13" s="133"/>
+      <c r="G13" s="143">
+        <v>83119.118359999993</v>
+      </c>
+      <c r="H13" s="133"/>
+      <c r="I13" s="143">
+        <v>2746.2199900000001</v>
+      </c>
+      <c r="J13" s="133"/>
+      <c r="K13" s="143">
+        <v>85865.338350000005</v>
+      </c>
+      <c r="L13" s="133"/>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="27"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="147" t="s">
+        <v>66</v>
+      </c>
+      <c r="G18" s="145"/>
+      <c r="H18" s="145"/>
+      <c r="I18" s="146"/>
+      <c r="J18" s="147" t="s">
+        <v>67</v>
+      </c>
+      <c r="K18" s="145"/>
+      <c r="L18" s="145"/>
+      <c r="M18" s="146"/>
+      <c r="N18" s="30"/>
+    </row>
+    <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="31"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="30"/>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="102">
+        <v>2888.3244</v>
+      </c>
+      <c r="G20" s="103">
+        <v>29.881</v>
+      </c>
+      <c r="H20" s="103">
+        <v>2253.0962</v>
+      </c>
+      <c r="I20" s="104">
+        <v>605.34719999999993</v>
+      </c>
+      <c r="J20" s="102">
+        <v>4077.4909000000011</v>
+      </c>
+      <c r="K20" s="103">
+        <v>269.29629999999997</v>
+      </c>
+      <c r="L20" s="103">
+        <v>2943.1995999999999</v>
+      </c>
+      <c r="M20" s="105">
+        <v>864.99500000000012</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="106">
+        <v>2729.5180999999998</v>
+      </c>
+      <c r="G21" s="107">
+        <v>26.876899999999999</v>
+      </c>
+      <c r="H21" s="108">
+        <v>2125.8240999999998</v>
+      </c>
+      <c r="I21" s="107">
+        <v>576.81709999999998</v>
+      </c>
+      <c r="J21" s="109">
+        <v>3822.638300000001</v>
+      </c>
+      <c r="K21" s="110">
+        <v>237.12119999999999</v>
+      </c>
+      <c r="L21" s="110">
+        <v>2764.6972000000001</v>
+      </c>
+      <c r="M21" s="111">
+        <v>820.81990000000008</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="42"/>
+      <c r="C22" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="106">
+        <v>1701.0811000000001</v>
+      </c>
+      <c r="G22" s="108">
+        <v>16.8142</v>
+      </c>
+      <c r="H22" s="108">
+        <v>1300.1469</v>
+      </c>
+      <c r="I22" s="111">
+        <v>384.12</v>
+      </c>
+      <c r="J22" s="106">
+        <v>2374.4250999999999</v>
+      </c>
+      <c r="K22" s="108">
+        <v>138.34370000000001</v>
+      </c>
+      <c r="L22" s="108">
+        <v>1671.0404000000001</v>
+      </c>
+      <c r="M22" s="111">
+        <v>565.04100000000005</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="45"/>
+      <c r="C23" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="106">
+        <v>1028.4369999999999</v>
+      </c>
+      <c r="G23" s="110">
+        <v>10.0627</v>
+      </c>
+      <c r="H23" s="110">
+        <v>825.67719999999997</v>
+      </c>
+      <c r="I23" s="112">
+        <v>192.69710000000001</v>
+      </c>
+      <c r="J23" s="106">
+        <v>1448.2131999999999</v>
+      </c>
+      <c r="K23" s="110">
+        <v>98.777500000000003</v>
+      </c>
+      <c r="L23" s="110">
+        <v>1093.6568</v>
+      </c>
+      <c r="M23" s="112">
+        <v>255.77889999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="45"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="106">
+        <v>205.32329999999999</v>
+      </c>
+      <c r="G24" s="110">
+        <v>2.7669000000000001</v>
+      </c>
+      <c r="H24" s="108">
+        <v>177.55940000000001</v>
+      </c>
+      <c r="I24" s="111">
+        <v>24.997</v>
+      </c>
+      <c r="J24" s="106">
+        <v>295.34679999999997</v>
+      </c>
+      <c r="K24" s="108">
+        <v>17.801400000000001</v>
+      </c>
+      <c r="L24" s="108">
+        <v>248.8049</v>
+      </c>
+      <c r="M24" s="111">
+        <v>28.740500000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="106">
+        <v>158.80629999999999</v>
+      </c>
+      <c r="G25" s="110">
+        <v>3.0041000000000002</v>
+      </c>
+      <c r="H25" s="110">
+        <v>127.27209999999999</v>
+      </c>
+      <c r="I25" s="112">
+        <v>28.530100000000001</v>
+      </c>
+      <c r="J25" s="106">
+        <v>254.8526</v>
+      </c>
+      <c r="K25" s="110">
+        <v>32.1751</v>
+      </c>
+      <c r="L25" s="108">
+        <v>178.50239999999999</v>
+      </c>
+      <c r="M25" s="112">
+        <v>44.1751</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="48"/>
+      <c r="C26" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="43"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="106">
+        <v>39.250900000000001</v>
+      </c>
+      <c r="G26" s="108">
+        <v>0.72570000000000001</v>
+      </c>
+      <c r="H26" s="108">
+        <v>31.1751</v>
+      </c>
+      <c r="I26" s="111">
+        <v>7.3501000000000003</v>
+      </c>
+      <c r="J26" s="106">
+        <v>61.240299999999998</v>
+      </c>
+      <c r="K26" s="108">
+        <v>7.0321999999999996</v>
+      </c>
+      <c r="L26" s="110">
+        <v>42.943300000000001</v>
+      </c>
+      <c r="M26" s="111">
+        <v>11.264799999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="113">
+        <v>387.20049999999998</v>
+      </c>
+      <c r="G27" s="114">
+        <v>6.4863999999999997</v>
+      </c>
+      <c r="H27" s="115">
+        <v>307.50139999999999</v>
+      </c>
+      <c r="I27" s="116">
+        <v>73.212699999999998</v>
+      </c>
+      <c r="J27" s="113">
+        <v>603.05989999999997</v>
+      </c>
+      <c r="K27" s="115">
+        <v>67.58</v>
+      </c>
+      <c r="L27" s="115">
+        <v>423.21269999999998</v>
+      </c>
+      <c r="M27" s="116">
+        <v>112.2672</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="18" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="27"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="30"/>
+    </row>
+    <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="31"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="149"/>
+      <c r="G33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="30"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="102">
+        <v>7125.4606219200004</v>
+      </c>
+      <c r="G34" s="103">
+        <v>1821.6854867</v>
+      </c>
+      <c r="H34" s="103">
+        <v>2809.7289157999999</v>
+      </c>
+      <c r="I34" s="103">
+        <v>764.98971970000002</v>
+      </c>
+      <c r="J34" s="103">
+        <v>1549.6136735</v>
+      </c>
+      <c r="K34" s="103">
+        <v>47.855750949999987</v>
+      </c>
+      <c r="L34" s="103">
+        <v>44.482821950000002</v>
+      </c>
+      <c r="M34" s="105">
+        <v>87.104253319999998</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="117">
+        <v>6538.0253441600007</v>
+      </c>
+      <c r="G35" s="118">
+        <v>1602.9134822999999</v>
+      </c>
+      <c r="H35" s="118">
+        <v>2597.8815033000001</v>
+      </c>
+      <c r="I35" s="118">
+        <v>726.81646920000003</v>
+      </c>
+      <c r="J35" s="108">
+        <v>1442.4068229</v>
+      </c>
+      <c r="K35" s="119">
+        <v>44.801686349999997</v>
+      </c>
+      <c r="L35" s="119">
+        <v>38.74272964</v>
+      </c>
+      <c r="M35" s="120">
+        <v>84.46265047</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="42"/>
+      <c r="C36" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="D36" s="43"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="106">
+        <v>4219.6779555700004</v>
+      </c>
+      <c r="G36" s="108">
+        <v>1030.7339452000001</v>
+      </c>
+      <c r="H36" s="108">
+        <v>1673.7875372999999</v>
+      </c>
+      <c r="I36" s="118">
+        <v>499.20507079999999</v>
+      </c>
+      <c r="J36" s="108">
+        <v>923.28796820000002</v>
+      </c>
+      <c r="K36" s="108">
+        <v>10.020599199999999</v>
+      </c>
+      <c r="L36" s="118">
+        <v>22.54363871</v>
+      </c>
+      <c r="M36" s="111">
+        <v>60.099196159999998</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="45"/>
+      <c r="C37" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="106">
+        <v>2318.3473885899998</v>
+      </c>
+      <c r="G37" s="110">
+        <v>572.17953709999995</v>
+      </c>
+      <c r="H37" s="110">
+        <v>924.09396600000002</v>
+      </c>
+      <c r="I37" s="121">
+        <v>227.61139840000001</v>
+      </c>
+      <c r="J37" s="110">
+        <v>519.11885470000004</v>
+      </c>
+      <c r="K37" s="110">
+        <v>34.781087149999998</v>
+      </c>
+      <c r="L37" s="121">
+        <v>16.199090930000001</v>
+      </c>
+      <c r="M37" s="112">
+        <v>24.363454310000002</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="45"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="E38" s="41"/>
+      <c r="F38" s="106">
+        <v>420.04460829999999</v>
+      </c>
+      <c r="G38" s="108">
+        <v>144.0300536</v>
+      </c>
+      <c r="H38" s="108">
+        <v>167.5395149</v>
+      </c>
+      <c r="I38" s="118">
+        <v>24.963783599999999</v>
+      </c>
+      <c r="J38" s="108">
+        <v>71.646927099999999</v>
+      </c>
+      <c r="K38" s="108">
+        <v>6.1700173500000002</v>
+      </c>
+      <c r="L38" s="118">
+        <v>2.2303358599999998</v>
+      </c>
+      <c r="M38" s="111">
+        <v>3.4639758899999999</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="106">
+        <v>587.43527775999996</v>
+      </c>
+      <c r="G39" s="110">
+        <v>218.77200439999999</v>
+      </c>
+      <c r="H39" s="110">
+        <v>211.84741249999999</v>
+      </c>
+      <c r="I39" s="121">
+        <v>38.173250500000002</v>
+      </c>
+      <c r="J39" s="110">
+        <v>107.2068506</v>
+      </c>
+      <c r="K39" s="110">
+        <v>3.0540645999999998</v>
+      </c>
+      <c r="L39" s="121">
+        <v>5.7400923099999996</v>
+      </c>
+      <c r="M39" s="112">
+        <v>2.6416028499999999</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="48"/>
+      <c r="C40" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D40" s="43"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="106">
+        <v>146.74523865</v>
+      </c>
+      <c r="G40" s="108">
+        <v>53.699060600000003</v>
+      </c>
+      <c r="H40" s="108">
+        <v>53.610391800000002</v>
+      </c>
+      <c r="I40" s="118">
+        <v>9.5033429999999992</v>
+      </c>
+      <c r="J40" s="108">
+        <v>27.267812200000002</v>
+      </c>
+      <c r="K40" s="108">
+        <v>0.71296314999999999</v>
+      </c>
+      <c r="L40" s="118">
+        <v>1.2246758200000001</v>
+      </c>
+      <c r="M40" s="111">
+        <v>0.72699208000000004</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="113">
+        <v>1337.34630887</v>
+      </c>
+      <c r="G41" s="115">
+        <v>473.80811440000002</v>
+      </c>
+      <c r="H41" s="115">
+        <v>490.15307869999998</v>
+      </c>
+      <c r="I41" s="122">
+        <v>96.731302799999995</v>
+      </c>
+      <c r="J41" s="115">
+        <v>251.1560235</v>
+      </c>
+      <c r="K41" s="115">
+        <v>6.1830714000000002</v>
+      </c>
+      <c r="L41" s="122">
+        <v>11.94065689</v>
+      </c>
+      <c r="M41" s="116">
+        <v>7.37406118</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q45" s="56"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P46" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q46" s="56"/>
+    </row>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="144" t="s">
+        <v>74</v>
+      </c>
+      <c r="G47" s="145"/>
+      <c r="H47" s="145"/>
+      <c r="I47" s="145"/>
+      <c r="J47" s="145"/>
+      <c r="K47" s="145"/>
+      <c r="L47" s="146"/>
+      <c r="M47" s="144" t="s">
+        <v>75</v>
+      </c>
+      <c r="N47" s="145"/>
+      <c r="O47" s="145"/>
+      <c r="P47" s="146"/>
+      <c r="Q47" s="56"/>
+    </row>
+    <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="31"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L48" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="59" t="s">
+        <v>76</v>
+      </c>
+      <c r="N48" s="60" t="s">
+        <v>77</v>
+      </c>
+      <c r="O48" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="P48" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="56"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="123">
+        <v>5513.1672653500009</v>
+      </c>
+      <c r="G49" s="103">
+        <v>1638.01202012</v>
+      </c>
+      <c r="H49" s="103">
+        <v>2123.7643241300002</v>
+      </c>
+      <c r="I49" s="103">
+        <v>543.60943823000002</v>
+      </c>
+      <c r="J49" s="103">
+        <v>1158.99619822</v>
+      </c>
+      <c r="K49" s="103">
+        <v>35.263319080000002</v>
+      </c>
+      <c r="L49" s="105">
+        <v>13.521965570000001</v>
+      </c>
+      <c r="M49" s="123">
+        <v>3.03125936</v>
+      </c>
+      <c r="N49" s="103">
+        <v>1.16019619</v>
+      </c>
+      <c r="O49" s="124">
+        <v>16.758584119999998</v>
+      </c>
+      <c r="P49" s="125">
+        <v>61.512100709999999</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="126">
+        <v>5014.4441696600006</v>
+      </c>
+      <c r="G50" s="108">
+        <v>1435.9485854300001</v>
+      </c>
+      <c r="H50" s="108">
+        <v>1947.9839171399999</v>
+      </c>
+      <c r="I50" s="108">
+        <v>513.84405033999997</v>
+      </c>
+      <c r="J50" s="108">
+        <v>1072.2101028699999</v>
+      </c>
+      <c r="K50" s="108">
+        <v>32.661473260000001</v>
+      </c>
+      <c r="L50" s="111">
+        <v>11.796040619999999</v>
+      </c>
+      <c r="M50" s="126">
+        <v>2.9861474000000001</v>
+      </c>
+      <c r="N50" s="108">
+        <v>1.15691615</v>
+      </c>
+      <c r="O50" s="140"/>
+      <c r="P50" s="111">
+        <v>59.471462260000003</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="42"/>
+      <c r="C51" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="106">
+        <v>3227.89884433</v>
+      </c>
+      <c r="G51" s="108">
+        <v>927.25737830000003</v>
+      </c>
+      <c r="H51" s="108">
+        <v>1251.97268983</v>
+      </c>
+      <c r="I51" s="108">
+        <v>350.99444633000002</v>
+      </c>
+      <c r="J51" s="108">
+        <v>683.63451106000002</v>
+      </c>
+      <c r="K51" s="108">
+        <v>7.2541275199999999</v>
+      </c>
+      <c r="L51" s="111">
+        <v>6.7856912899999999</v>
+      </c>
+      <c r="M51" s="106">
+        <v>1.37194539</v>
+      </c>
+      <c r="N51" s="127">
+        <v>0.81692986999999995</v>
+      </c>
+      <c r="O51" s="141"/>
+      <c r="P51" s="111">
+        <v>42.069783180000002</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="45"/>
+      <c r="C52" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="D52" s="40"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="106">
+        <v>1786.54532533</v>
+      </c>
+      <c r="G52" s="108">
+        <v>508.69120713000001</v>
+      </c>
+      <c r="H52" s="108">
+        <v>696.01122730999998</v>
+      </c>
+      <c r="I52" s="108">
+        <v>162.84960401000001</v>
+      </c>
+      <c r="J52" s="108">
+        <v>388.57559180999999</v>
+      </c>
+      <c r="K52" s="108">
+        <v>25.40734574</v>
+      </c>
+      <c r="L52" s="111">
+        <v>5.0103493300000004</v>
+      </c>
+      <c r="M52" s="106">
+        <v>1.6142020100000001</v>
+      </c>
+      <c r="N52" s="127">
+        <v>0.33998627999999997</v>
+      </c>
+      <c r="O52" s="141"/>
+      <c r="P52" s="111">
+        <v>17.401679080000001</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="45"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="E53" s="41"/>
+      <c r="F53" s="106">
+        <v>347.98276737000009</v>
+      </c>
+      <c r="G53" s="108">
+        <v>129.54348591999999</v>
+      </c>
+      <c r="H53" s="108">
+        <v>134.74860336</v>
+      </c>
+      <c r="I53" s="108">
+        <v>20.008972199999999</v>
+      </c>
+      <c r="J53" s="108">
+        <v>58.066786899999997</v>
+      </c>
+      <c r="K53" s="108">
+        <v>4.9417552300000001</v>
+      </c>
+      <c r="L53" s="111">
+        <v>0.67316376</v>
+      </c>
+      <c r="M53" s="106">
+        <v>0.29632322999999999</v>
+      </c>
+      <c r="N53" s="127">
+        <v>1.8138169999999999E-2</v>
+      </c>
+      <c r="O53" s="141"/>
+      <c r="P53" s="111">
+        <v>2.7713038299999999</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="106">
+        <v>498.72309568999992</v>
+      </c>
+      <c r="G54" s="108">
+        <v>202.06343469000001</v>
+      </c>
+      <c r="H54" s="108">
+        <v>175.78040698999999</v>
+      </c>
+      <c r="I54" s="108">
+        <v>29.76538789</v>
+      </c>
+      <c r="J54" s="108">
+        <v>86.786095349999997</v>
+      </c>
+      <c r="K54" s="108">
+        <v>2.6018458199999999</v>
+      </c>
+      <c r="L54" s="111">
+        <v>1.72592495</v>
+      </c>
+      <c r="M54" s="106">
+        <v>4.511196E-2</v>
+      </c>
+      <c r="N54" s="127">
+        <v>3.2800400000000001E-3</v>
+      </c>
+      <c r="O54" s="141"/>
+      <c r="P54" s="111">
+        <v>2.0406384499999999</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="48"/>
+      <c r="C55" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="43"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="106">
+        <v>115.70065129</v>
+      </c>
+      <c r="G55" s="108">
+        <v>47.678001180000003</v>
+      </c>
+      <c r="H55" s="108">
+        <v>40.513059060000003</v>
+      </c>
+      <c r="I55" s="108">
+        <v>6.6678452699999999</v>
+      </c>
+      <c r="J55" s="108">
+        <v>19.952140669999999</v>
+      </c>
+      <c r="K55" s="108">
+        <v>0.52178760000000002</v>
+      </c>
+      <c r="L55" s="111">
+        <v>0.36781751000000001</v>
+      </c>
+      <c r="M55" s="106">
+        <v>2.014347E-2</v>
+      </c>
+      <c r="N55" s="127">
+        <v>9.611E-4</v>
+      </c>
+      <c r="O55" s="141"/>
+      <c r="P55" s="111">
+        <v>0.50891273000000004</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C56" s="49"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="113">
+        <v>1094.2869181799999</v>
+      </c>
+      <c r="G56" s="115">
+        <v>435.03741699</v>
+      </c>
+      <c r="H56" s="115">
+        <v>386.98526264999998</v>
+      </c>
+      <c r="I56" s="115">
+        <v>70.890354840000001</v>
+      </c>
+      <c r="J56" s="115">
+        <v>192.84786581</v>
+      </c>
+      <c r="K56" s="115">
+        <v>4.9438079200000002</v>
+      </c>
+      <c r="L56" s="116">
+        <v>3.5822099700000001</v>
+      </c>
+      <c r="M56" s="113">
+        <v>0.36257645999999999</v>
+      </c>
+      <c r="N56" s="128">
+        <v>0.11271446</v>
+      </c>
+      <c r="O56" s="142"/>
+      <c r="P56" s="116">
+        <v>5.3534656199999997</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="14"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I64" s="18" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="27"/>
+      <c r="F65" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="H65" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I65" s="67" t="s">
+        <v>87</v>
+      </c>
+      <c r="J65" s="68"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F66" s="102">
+        <v>310.63097476000002</v>
+      </c>
+      <c r="G66" s="103">
+        <v>1.4720405000000001</v>
+      </c>
+      <c r="H66" s="103">
+        <v>123.60735649</v>
+      </c>
+      <c r="I66" s="105">
+        <v>78.271689870000003</v>
+      </c>
+      <c r="J66" s="69"/>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="70" t="s">
+        <v>57</v>
+      </c>
+      <c r="F67" s="106">
+        <v>310.63097476000002</v>
+      </c>
+      <c r="G67" s="108">
+        <v>1.0265405000000001</v>
+      </c>
+      <c r="H67" s="108">
+        <v>87.480919999999998</v>
+      </c>
+      <c r="I67" s="111">
+        <v>78.271689870000003</v>
+      </c>
+      <c r="J67" s="71"/>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="F68" s="72"/>
+      <c r="G68" s="115">
+        <v>0.44550000000000001</v>
+      </c>
+      <c r="H68" s="115">
+        <v>36.126436490000003</v>
+      </c>
+      <c r="I68" s="73"/>
+      <c r="J68" s="74"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="O50:O56"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="F47:L47"/>
+    <mergeCell ref="M47:P47"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>98</v>
+      </c>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="139"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="18" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="81" t="s">
+        <v>51</v>
+      </c>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="19"/>
+      <c r="K6" s="78" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="22"/>
+      <c r="J7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" s="6"/>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="F8" s="93">
+        <v>3978.3791999999999</v>
+      </c>
+      <c r="G8" s="94">
+        <v>3848.6977999999999</v>
+      </c>
+      <c r="H8" s="95">
+        <v>214.51009999999999</v>
+      </c>
+      <c r="I8" s="94">
+        <v>129.6814</v>
+      </c>
+      <c r="J8" s="94">
+        <v>31.6633</v>
+      </c>
+      <c r="K8" s="94">
+        <v>339.24779999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" s="96">
+        <v>2610.5542</v>
+      </c>
+      <c r="G9" s="95">
+        <v>2515.6336000000001</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="96">
+        <v>94.920599999999993</v>
+      </c>
+      <c r="J9" s="97">
+        <v>26.917000000000002</v>
+      </c>
+      <c r="K9" s="97">
+        <v>254.7679</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" s="98">
+        <v>1367.825</v>
+      </c>
+      <c r="G10" s="99">
+        <v>1333.0642</v>
+      </c>
+      <c r="H10" s="100">
+        <v>214.51009999999999</v>
+      </c>
+      <c r="I10" s="101">
+        <v>34.760800000000003</v>
+      </c>
+      <c r="J10" s="100">
+        <v>4.7462999999999997</v>
+      </c>
+      <c r="K10" s="100">
+        <v>84.479900000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G11" s="26"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="F12" s="133"/>
+      <c r="G12" s="136" t="s">
+        <v>60</v>
+      </c>
+      <c r="H12" s="133"/>
+      <c r="I12" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12" s="133"/>
+      <c r="K12" s="136" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" s="133"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="143">
+        <v>318493.44403575303</v>
+      </c>
+      <c r="F13" s="133"/>
+      <c r="G13" s="143">
+        <v>83144.439799999993</v>
+      </c>
+      <c r="H13" s="133"/>
+      <c r="I13" s="143">
+        <v>3605.2404099999999</v>
+      </c>
+      <c r="J13" s="133"/>
+      <c r="K13" s="143">
+        <v>86749.680210000006</v>
+      </c>
+      <c r="L13" s="133"/>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="27"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="147" t="s">
+        <v>66</v>
+      </c>
+      <c r="G18" s="145"/>
+      <c r="H18" s="145"/>
+      <c r="I18" s="146"/>
+      <c r="J18" s="147" t="s">
+        <v>67</v>
+      </c>
+      <c r="K18" s="145"/>
+      <c r="L18" s="145"/>
+      <c r="M18" s="146"/>
+      <c r="N18" s="30"/>
+    </row>
+    <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="31"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="30"/>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="102">
+        <v>3107.6399000000001</v>
+      </c>
+      <c r="G20" s="103">
+        <v>32.253300000000003</v>
+      </c>
+      <c r="H20" s="103">
+        <v>2398.4499000000001</v>
+      </c>
+      <c r="I20" s="104">
+        <v>676.93669999999997</v>
+      </c>
+      <c r="J20" s="102">
+        <v>4485.6887999999999</v>
+      </c>
+      <c r="K20" s="103">
+        <v>294.0027</v>
+      </c>
+      <c r="L20" s="103">
+        <v>3201.8452000000002</v>
+      </c>
+      <c r="M20" s="105">
+        <v>989.84090000000015</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="106">
+        <v>2934.9114</v>
+      </c>
+      <c r="G21" s="107">
+        <v>29.064599999999999</v>
+      </c>
+      <c r="H21" s="108">
+        <v>2259.9809</v>
+      </c>
+      <c r="I21" s="107">
+        <v>645.86590000000001</v>
+      </c>
+      <c r="J21" s="109">
+        <v>4200.7370000000001</v>
+      </c>
+      <c r="K21" s="110">
+        <v>258.92919999999998</v>
+      </c>
+      <c r="L21" s="110">
+        <v>3001.7856000000002</v>
+      </c>
+      <c r="M21" s="111">
+        <v>940.02220000000011</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="42"/>
+      <c r="C22" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="106">
+        <v>1830.1801</v>
+      </c>
+      <c r="G22" s="108">
+        <v>17.814900000000002</v>
+      </c>
+      <c r="H22" s="108">
+        <v>1400.6660999999999</v>
+      </c>
+      <c r="I22" s="111">
+        <v>411.69909999999999</v>
+      </c>
+      <c r="J22" s="106">
+        <v>2615.6165000000001</v>
+      </c>
+      <c r="K22" s="108">
+        <v>149.2961</v>
+      </c>
+      <c r="L22" s="108">
+        <v>1842.8626999999999</v>
+      </c>
+      <c r="M22" s="111">
+        <v>623.45770000000005</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="45"/>
+      <c r="C23" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="106">
+        <v>1104.7312999999999</v>
+      </c>
+      <c r="G23" s="110">
+        <v>11.249700000000001</v>
+      </c>
+      <c r="H23" s="110">
+        <v>859.31479999999999</v>
+      </c>
+      <c r="I23" s="112">
+        <v>234.16679999999999</v>
+      </c>
+      <c r="J23" s="106">
+        <v>1585.1205</v>
+      </c>
+      <c r="K23" s="110">
+        <v>109.6331</v>
+      </c>
+      <c r="L23" s="110">
+        <v>1158.9229</v>
+      </c>
+      <c r="M23" s="112">
+        <v>316.56450000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="45"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="106">
+        <v>214.4905</v>
+      </c>
+      <c r="G24" s="110">
+        <v>3.0266999999999999</v>
+      </c>
+      <c r="H24" s="108">
+        <v>181.44909999999999</v>
+      </c>
+      <c r="I24" s="111">
+        <v>30.014700000000001</v>
+      </c>
+      <c r="J24" s="106">
+        <v>311.70530000000002</v>
+      </c>
+      <c r="K24" s="108">
+        <v>19.608699999999999</v>
+      </c>
+      <c r="L24" s="108">
+        <v>257.2962</v>
+      </c>
+      <c r="M24" s="111">
+        <v>34.800400000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="106">
+        <v>172.7285</v>
+      </c>
+      <c r="G25" s="110">
+        <v>3.1886999999999999</v>
+      </c>
+      <c r="H25" s="110">
+        <v>138.46899999999999</v>
+      </c>
+      <c r="I25" s="112">
+        <v>31.070799999999998</v>
+      </c>
+      <c r="J25" s="106">
+        <v>284.95179999999999</v>
+      </c>
+      <c r="K25" s="110">
+        <v>35.073500000000003</v>
+      </c>
+      <c r="L25" s="108">
+        <v>200.05959999999999</v>
+      </c>
+      <c r="M25" s="112">
+        <v>49.8187</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="48"/>
+      <c r="C26" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="43"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="106">
+        <v>42.971200000000003</v>
+      </c>
+      <c r="G26" s="108">
+        <v>0.76470000000000005</v>
+      </c>
+      <c r="H26" s="108">
+        <v>34.152200000000001</v>
+      </c>
+      <c r="I26" s="111">
+        <v>8.0542999999999996</v>
+      </c>
+      <c r="J26" s="106">
+        <v>68.6755</v>
+      </c>
+      <c r="K26" s="108">
+        <v>7.5597000000000003</v>
+      </c>
+      <c r="L26" s="110">
+        <v>48.425400000000003</v>
+      </c>
+      <c r="M26" s="111">
+        <v>12.6904</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="113">
+        <v>421.91329999999999</v>
+      </c>
+      <c r="G27" s="114">
+        <v>6.8678999999999997</v>
+      </c>
+      <c r="H27" s="115">
+        <v>335.31369999999998</v>
+      </c>
+      <c r="I27" s="116">
+        <v>79.731700000000004</v>
+      </c>
+      <c r="J27" s="113">
+        <v>674.37080000000003</v>
+      </c>
+      <c r="K27" s="115">
+        <v>73.201400000000007</v>
+      </c>
+      <c r="L27" s="115">
+        <v>474.72340000000003</v>
+      </c>
+      <c r="M27" s="116">
+        <v>126.446</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="18" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="27"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="30"/>
+    </row>
+    <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="31"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="149"/>
+      <c r="G33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="30"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="102">
+        <v>7888.8047689399991</v>
+      </c>
+      <c r="G34" s="103">
+        <v>2011.3755489</v>
+      </c>
+      <c r="H34" s="103">
+        <v>3036.2496976000002</v>
+      </c>
+      <c r="I34" s="103">
+        <v>888.85189219999995</v>
+      </c>
+      <c r="J34" s="103">
+        <v>1749.9158361</v>
+      </c>
+      <c r="K34" s="103">
+        <v>53.119374450000009</v>
+      </c>
+      <c r="L34" s="103">
+        <v>48.459424179999999</v>
+      </c>
+      <c r="M34" s="105">
+        <v>100.83299551</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="117">
+        <v>7239.6930576799996</v>
+      </c>
+      <c r="G35" s="118">
+        <v>1775.93274</v>
+      </c>
+      <c r="H35" s="118">
+        <v>2800.0537691</v>
+      </c>
+      <c r="I35" s="118">
+        <v>845.23987469999997</v>
+      </c>
+      <c r="J35" s="108">
+        <v>1628.7971415</v>
+      </c>
+      <c r="K35" s="119">
+        <v>49.680485450000013</v>
+      </c>
+      <c r="L35" s="119">
+        <v>42.20259197</v>
+      </c>
+      <c r="M35" s="120">
+        <v>97.78645496</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="42"/>
+      <c r="C36" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="D36" s="43"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="106">
+        <v>4657.493794</v>
+      </c>
+      <c r="G36" s="108">
+        <v>1122.0887786000001</v>
+      </c>
+      <c r="H36" s="108">
+        <v>1830.5840165</v>
+      </c>
+      <c r="I36" s="118">
+        <v>557.06092620000004</v>
+      </c>
+      <c r="J36" s="108">
+        <v>1044.3822226</v>
+      </c>
+      <c r="K36" s="108">
+        <v>10.805312900000001</v>
+      </c>
+      <c r="L36" s="118">
+        <v>24.262442530000001</v>
+      </c>
+      <c r="M36" s="111">
+        <v>68.310094669999998</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="45"/>
+      <c r="C37" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="106">
+        <v>2582.1992636800001</v>
+      </c>
+      <c r="G37" s="110">
+        <v>653.84396140000001</v>
+      </c>
+      <c r="H37" s="110">
+        <v>969.46975259999999</v>
+      </c>
+      <c r="I37" s="121">
+        <v>288.17894849999999</v>
+      </c>
+      <c r="J37" s="110">
+        <v>584.41491889999998</v>
+      </c>
+      <c r="K37" s="110">
+        <v>38.875172550000002</v>
+      </c>
+      <c r="L37" s="121">
+        <v>17.940149439999999</v>
+      </c>
+      <c r="M37" s="112">
+        <v>29.476360289999999</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="45"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="E38" s="41"/>
+      <c r="F38" s="106">
+        <v>450.84062005999999</v>
+      </c>
+      <c r="G38" s="108">
+        <v>157.46683089999999</v>
+      </c>
+      <c r="H38" s="108">
+        <v>172.5680231</v>
+      </c>
+      <c r="I38" s="118">
+        <v>30.3358135</v>
+      </c>
+      <c r="J38" s="108">
+        <v>76.761640299999996</v>
+      </c>
+      <c r="K38" s="108">
+        <v>7.0065650000000002</v>
+      </c>
+      <c r="L38" s="118">
+        <v>2.4661095899999999</v>
+      </c>
+      <c r="M38" s="111">
+        <v>4.23563767</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="106">
+        <v>649.11171125999999</v>
+      </c>
+      <c r="G39" s="110">
+        <v>235.44280889999999</v>
+      </c>
+      <c r="H39" s="110">
+        <v>236.19592850000001</v>
+      </c>
+      <c r="I39" s="121">
+        <v>43.6120175</v>
+      </c>
+      <c r="J39" s="110">
+        <v>121.1186946</v>
+      </c>
+      <c r="K39" s="110">
+        <v>3.4388890000000001</v>
+      </c>
+      <c r="L39" s="121">
+        <v>6.2568322099999998</v>
+      </c>
+      <c r="M39" s="112">
+        <v>3.04654055</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="48"/>
+      <c r="C40" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D40" s="43"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="106">
+        <v>161.75407225000001</v>
+      </c>
+      <c r="G40" s="108">
+        <v>57.039214800000003</v>
+      </c>
+      <c r="H40" s="108">
+        <v>59.584372799999997</v>
+      </c>
+      <c r="I40" s="118">
+        <v>10.8728848</v>
+      </c>
+      <c r="J40" s="108">
+        <v>31.2735819</v>
+      </c>
+      <c r="K40" s="108">
+        <v>0.83737539999999999</v>
+      </c>
+      <c r="L40" s="118">
+        <v>1.3085917300000001</v>
+      </c>
+      <c r="M40" s="111">
+        <v>0.83805081999999997</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="113">
+        <v>1483.15789971</v>
+      </c>
+      <c r="G41" s="115">
+        <v>512.49610819999998</v>
+      </c>
+      <c r="H41" s="115">
+        <v>546.47353659999999</v>
+      </c>
+      <c r="I41" s="122">
+        <v>110.7968092</v>
+      </c>
+      <c r="J41" s="115">
+        <v>285.09129289999998</v>
+      </c>
+      <c r="K41" s="115">
+        <v>6.8552688499999999</v>
+      </c>
+      <c r="L41" s="122">
+        <v>12.935707499999999</v>
+      </c>
+      <c r="M41" s="116">
+        <v>8.5091764600000008</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q45" s="56"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P46" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q46" s="56"/>
+    </row>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="144" t="s">
+        <v>74</v>
+      </c>
+      <c r="G47" s="145"/>
+      <c r="H47" s="145"/>
+      <c r="I47" s="145"/>
+      <c r="J47" s="145"/>
+      <c r="K47" s="145"/>
+      <c r="L47" s="146"/>
+      <c r="M47" s="144" t="s">
+        <v>75</v>
+      </c>
+      <c r="N47" s="145"/>
+      <c r="O47" s="145"/>
+      <c r="P47" s="146"/>
+      <c r="Q47" s="56"/>
+    </row>
+    <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="31"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L48" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="59" t="s">
+        <v>76</v>
+      </c>
+      <c r="N48" s="60" t="s">
+        <v>77</v>
+      </c>
+      <c r="O48" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="P48" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="56"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="123">
+        <v>6112.62305216</v>
+      </c>
+      <c r="G49" s="103">
+        <v>1812.9303706000001</v>
+      </c>
+      <c r="H49" s="103">
+        <v>2300.01284678</v>
+      </c>
+      <c r="I49" s="103">
+        <v>631.82547061000002</v>
+      </c>
+      <c r="J49" s="103">
+        <v>1313.86511898</v>
+      </c>
+      <c r="K49" s="103">
+        <v>39.244584009999997</v>
+      </c>
+      <c r="L49" s="105">
+        <v>14.74466118</v>
+      </c>
+      <c r="M49" s="123">
+        <v>2.9841113699999999</v>
+      </c>
+      <c r="N49" s="103">
+        <v>1.6319641</v>
+      </c>
+      <c r="O49" s="124">
+        <v>19.029663190000001</v>
+      </c>
+      <c r="P49" s="125">
+        <v>71.228712270000003</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="126">
+        <v>5561.7190923999997</v>
+      </c>
+      <c r="G50" s="108">
+        <v>1595.17348937</v>
+      </c>
+      <c r="H50" s="108">
+        <v>2104.0155225100002</v>
+      </c>
+      <c r="I50" s="108">
+        <v>597.77802786000007</v>
+      </c>
+      <c r="J50" s="108">
+        <v>1215.58722392</v>
+      </c>
+      <c r="K50" s="108">
+        <v>36.299634060000002</v>
+      </c>
+      <c r="L50" s="111">
+        <v>12.86519468</v>
+      </c>
+      <c r="M50" s="126">
+        <v>2.9300208900000002</v>
+      </c>
+      <c r="N50" s="108">
+        <v>1.61543181</v>
+      </c>
+      <c r="O50" s="140"/>
+      <c r="P50" s="111">
+        <v>68.875231619999994</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="42"/>
+      <c r="C51" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="106">
+        <v>3566.1577434400001</v>
+      </c>
+      <c r="G51" s="108">
+        <v>1012.70373453</v>
+      </c>
+      <c r="H51" s="108">
+        <v>1371.7088419199999</v>
+      </c>
+      <c r="I51" s="108">
+        <v>391.58937957000001</v>
+      </c>
+      <c r="J51" s="108">
+        <v>775.02310107000005</v>
+      </c>
+      <c r="K51" s="108">
+        <v>7.8178217999999999</v>
+      </c>
+      <c r="L51" s="111">
+        <v>7.3148645500000002</v>
+      </c>
+      <c r="M51" s="106">
+        <v>1.39817327</v>
+      </c>
+      <c r="N51" s="127">
+        <v>1.0345013999999999</v>
+      </c>
+      <c r="O51" s="141"/>
+      <c r="P51" s="111">
+        <v>47.81736995</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="45"/>
+      <c r="C52" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="D52" s="40"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="106">
+        <v>1995.56134896</v>
+      </c>
+      <c r="G52" s="108">
+        <v>582.46975483999995</v>
+      </c>
+      <c r="H52" s="108">
+        <v>732.30668059000004</v>
+      </c>
+      <c r="I52" s="108">
+        <v>206.18864829</v>
+      </c>
+      <c r="J52" s="108">
+        <v>440.56412284999999</v>
+      </c>
+      <c r="K52" s="108">
+        <v>28.481812260000002</v>
+      </c>
+      <c r="L52" s="111">
+        <v>5.5503301299999999</v>
+      </c>
+      <c r="M52" s="106">
+        <v>1.53184762</v>
+      </c>
+      <c r="N52" s="127">
+        <v>0.58093041000000001</v>
+      </c>
+      <c r="O52" s="141"/>
+      <c r="P52" s="111">
+        <v>21.057861670000001</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="45"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="E53" s="41"/>
+      <c r="F53" s="106">
+        <v>373.74580358999998</v>
+      </c>
+      <c r="G53" s="108">
+        <v>141.76358622000001</v>
+      </c>
+      <c r="H53" s="108">
+        <v>139.04718671000001</v>
+      </c>
+      <c r="I53" s="108">
+        <v>24.30653779</v>
+      </c>
+      <c r="J53" s="108">
+        <v>62.265295219999999</v>
+      </c>
+      <c r="K53" s="108">
+        <v>5.6143821200000001</v>
+      </c>
+      <c r="L53" s="111">
+        <v>0.74881553000000001</v>
+      </c>
+      <c r="M53" s="106">
+        <v>0.33778728000000002</v>
+      </c>
+      <c r="N53" s="127">
+        <v>3.0489809999999999E-2</v>
+      </c>
+      <c r="O53" s="141"/>
+      <c r="P53" s="111">
+        <v>3.3886271699999999</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="106">
+        <v>550.90395976000013</v>
+      </c>
+      <c r="G54" s="108">
+        <v>217.75688123</v>
+      </c>
+      <c r="H54" s="108">
+        <v>195.99732427000001</v>
+      </c>
+      <c r="I54" s="108">
+        <v>34.047442750000002</v>
+      </c>
+      <c r="J54" s="108">
+        <v>98.277895060000006</v>
+      </c>
+      <c r="K54" s="108">
+        <v>2.9449499499999998</v>
+      </c>
+      <c r="L54" s="111">
+        <v>1.8794664999999999</v>
+      </c>
+      <c r="M54" s="106">
+        <v>5.4090480000000003E-2</v>
+      </c>
+      <c r="N54" s="127">
+        <v>1.6532290000000002E-2</v>
+      </c>
+      <c r="O54" s="141"/>
+      <c r="P54" s="111">
+        <v>2.3534806499999998</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="48"/>
+      <c r="C55" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="43"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="106">
+        <v>127.31151371999999</v>
+      </c>
+      <c r="G55" s="108">
+        <v>50.721623880000003</v>
+      </c>
+      <c r="H55" s="108">
+        <v>44.897737939999999</v>
+      </c>
+      <c r="I55" s="108">
+        <v>7.6359623499999998</v>
+      </c>
+      <c r="J55" s="108">
+        <v>23.041108040000001</v>
+      </c>
+      <c r="K55" s="108">
+        <v>0.61981861999999999</v>
+      </c>
+      <c r="L55" s="111">
+        <v>0.39526288999999998</v>
+      </c>
+      <c r="M55" s="106">
+        <v>2.275259E-2</v>
+      </c>
+      <c r="N55" s="127">
+        <v>2.3353200000000001E-3</v>
+      </c>
+      <c r="O55" s="141"/>
+      <c r="P55" s="111">
+        <v>0.58665325999999995</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C56" s="49"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="113">
+        <v>1213.431546</v>
+      </c>
+      <c r="G56" s="115">
+        <v>471.46079945000002</v>
+      </c>
+      <c r="H56" s="115">
+        <v>431.76091643000001</v>
+      </c>
+      <c r="I56" s="115">
+        <v>81.272915049999995</v>
+      </c>
+      <c r="J56" s="115">
+        <v>219.54044526000001</v>
+      </c>
+      <c r="K56" s="115">
+        <v>5.5100396700000003</v>
+      </c>
+      <c r="L56" s="116">
+        <v>3.8864301399999999</v>
+      </c>
+      <c r="M56" s="113">
+        <v>0.37369690999999999</v>
+      </c>
+      <c r="N56" s="128">
+        <v>0.14425234000000001</v>
+      </c>
+      <c r="O56" s="142"/>
+      <c r="P56" s="116">
+        <v>6.1774283399999996</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="14"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I64" s="18" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="27"/>
+      <c r="F65" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="H65" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I65" s="67" t="s">
+        <v>87</v>
+      </c>
+      <c r="J65" s="68"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F66" s="102">
+        <v>375.52523484</v>
+      </c>
+      <c r="G66" s="103">
+        <v>1.6958933599999999</v>
+      </c>
+      <c r="H66" s="103">
+        <v>138.17735568000001</v>
+      </c>
+      <c r="I66" s="105">
+        <v>87.225574809999998</v>
+      </c>
+      <c r="J66" s="69"/>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="70" t="s">
+        <v>57</v>
+      </c>
+      <c r="F67" s="106">
+        <v>375.52523484</v>
+      </c>
+      <c r="G67" s="108">
+        <v>1.1438933600000001</v>
+      </c>
+      <c r="H67" s="108">
+        <v>98.938237049999998</v>
+      </c>
+      <c r="I67" s="111">
+        <v>87.225574809999998</v>
+      </c>
+      <c r="J67" s="71"/>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="F68" s="72"/>
+      <c r="G68" s="115">
+        <v>0.55200000000000005</v>
+      </c>
+      <c r="H68" s="115">
+        <v>39.23911863</v>
+      </c>
+      <c r="I68" s="73"/>
+      <c r="J68" s="74"/>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="O50:O56"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="F47:L47"/>
+    <mergeCell ref="M47:P47"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="139"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="M2" s="75" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M3" s="17" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M4" s="17" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="M5" s="17" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="81" t="s">
+        <v>51</v>
+      </c>
+      <c r="H6" s="20"/>
+      <c r="I6" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="19"/>
+      <c r="K6" s="78" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="22"/>
+      <c r="J7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" s="6"/>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="F8" s="93">
+        <v>3980.894416666667</v>
+      </c>
+      <c r="G8" s="129">
+        <v>3851.2753750000002</v>
+      </c>
+      <c r="H8" s="95">
+        <v>201.82623333333331</v>
+      </c>
+      <c r="I8" s="94">
+        <v>129.61904166666659</v>
+      </c>
+      <c r="J8" s="94">
+        <v>30.641575</v>
+      </c>
+      <c r="K8" s="94">
+        <v>336.14890000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" s="96">
+        <v>2607.5835499999998</v>
+      </c>
+      <c r="G9" s="99">
+        <v>2513.8735916666669</v>
+      </c>
+      <c r="H9" s="25"/>
+      <c r="I9" s="96">
+        <v>93.709958333333304</v>
+      </c>
+      <c r="J9" s="97">
+        <v>26.044775000000001</v>
+      </c>
+      <c r="K9" s="97">
+        <v>250.112425</v>
+      </c>
+      <c r="O9" s="76"/>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" s="98">
+        <v>1373.310866666666</v>
+      </c>
+      <c r="G10" s="99">
+        <v>1337.401783333333</v>
+      </c>
+      <c r="H10" s="100">
+        <v>201.82623333333331</v>
+      </c>
+      <c r="I10" s="101">
+        <v>35.909083333333299</v>
+      </c>
+      <c r="J10" s="100">
+        <v>4.5968</v>
+      </c>
+      <c r="K10" s="100">
+        <v>86.036474999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G11" s="26"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="F12" s="133"/>
+      <c r="G12" s="136" t="s">
+        <v>60</v>
+      </c>
+      <c r="H12" s="133"/>
+      <c r="I12" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12" s="133"/>
+      <c r="K12" s="136" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" s="133"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="143">
+        <v>315258.63015971199</v>
+      </c>
+      <c r="F13" s="133"/>
+      <c r="G13" s="143">
+        <v>986475.86159999995</v>
+      </c>
+      <c r="H13" s="133"/>
+      <c r="I13" s="143">
+        <v>130783.26326000001</v>
+      </c>
+      <c r="J13" s="133"/>
+      <c r="K13" s="143">
+        <v>1117259.1248600001</v>
+      </c>
+      <c r="L13" s="133"/>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="M17" s="18" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="27"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="147" t="s">
+        <v>66</v>
+      </c>
+      <c r="G18" s="145"/>
+      <c r="H18" s="145"/>
+      <c r="I18" s="146"/>
+      <c r="J18" s="147" t="s">
+        <v>67</v>
+      </c>
+      <c r="K18" s="145"/>
+      <c r="L18" s="145"/>
+      <c r="M18" s="146"/>
+      <c r="N18" s="30"/>
+    </row>
+    <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="31"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K19" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="30"/>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="123">
+        <v>34801.6371</v>
+      </c>
+      <c r="G20" s="103">
+        <v>376.16539999999998</v>
+      </c>
+      <c r="H20" s="130">
+        <v>26853.941200000001</v>
+      </c>
+      <c r="I20" s="105">
+        <v>7571.5304999999998</v>
+      </c>
+      <c r="J20" s="102">
+        <v>50530.230199999998</v>
+      </c>
+      <c r="K20" s="103">
+        <v>3400.3955000000001</v>
+      </c>
+      <c r="L20" s="103">
+        <v>36026.905600000013</v>
+      </c>
+      <c r="M20" s="105">
+        <v>11102.929099999999</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="109">
+        <v>32801.425199999998</v>
+      </c>
+      <c r="G21" s="110">
+        <v>338.99509999999998</v>
+      </c>
+      <c r="H21" s="110">
+        <v>25244.7601</v>
+      </c>
+      <c r="I21" s="110">
+        <v>7217.67</v>
+      </c>
+      <c r="J21" s="109">
+        <v>47243.563999999998</v>
+      </c>
+      <c r="K21" s="110">
+        <v>2996.7485999999999</v>
+      </c>
+      <c r="L21" s="110">
+        <v>33708.588600000003</v>
+      </c>
+      <c r="M21" s="111">
+        <v>10538.2268</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="42"/>
+      <c r="C22" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="106">
+        <v>20595.486400000002</v>
+      </c>
+      <c r="G22" s="108">
+        <v>208.84989999999999</v>
+      </c>
+      <c r="H22" s="108">
+        <v>15669.7752</v>
+      </c>
+      <c r="I22" s="111">
+        <v>4716.8612999999996</v>
+      </c>
+      <c r="J22" s="106">
+        <v>29540.222900000001</v>
+      </c>
+      <c r="K22" s="108">
+        <v>1717.0175999999999</v>
+      </c>
+      <c r="L22" s="108">
+        <v>20667.609799999998</v>
+      </c>
+      <c r="M22" s="111">
+        <v>7155.5955000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="45"/>
+      <c r="C23" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" s="40"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="106">
+        <v>12205.9388</v>
+      </c>
+      <c r="G23" s="110">
+        <v>130.14519999999999</v>
+      </c>
+      <c r="H23" s="110">
+        <v>9574.9848999999995</v>
+      </c>
+      <c r="I23" s="112">
+        <v>2500.8087</v>
+      </c>
+      <c r="J23" s="106">
+        <v>17703.341100000001</v>
+      </c>
+      <c r="K23" s="110">
+        <v>1279.731</v>
+      </c>
+      <c r="L23" s="110">
+        <v>13040.978800000001</v>
+      </c>
+      <c r="M23" s="112">
+        <v>3382.6313</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="45"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="106">
+        <v>2359.6361000000002</v>
+      </c>
+      <c r="G24" s="110">
+        <v>35.786700000000003</v>
+      </c>
+      <c r="H24" s="108">
+        <v>2026.3722</v>
+      </c>
+      <c r="I24" s="111">
+        <v>297.47719999999998</v>
+      </c>
+      <c r="J24" s="106">
+        <v>3489.8575000000001</v>
+      </c>
+      <c r="K24" s="108">
+        <v>228.2636</v>
+      </c>
+      <c r="L24" s="108">
+        <v>2916.3267000000001</v>
+      </c>
+      <c r="M24" s="111">
+        <v>345.2672</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="40"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="106">
+        <v>2000.2119</v>
+      </c>
+      <c r="G25" s="110">
+        <v>37.170299999999997</v>
+      </c>
+      <c r="H25" s="110">
+        <v>1609.1811</v>
+      </c>
+      <c r="I25" s="112">
+        <v>353.8605</v>
+      </c>
+      <c r="J25" s="106">
+        <v>3286.6662000000001</v>
+      </c>
+      <c r="K25" s="110">
+        <v>403.64690000000002</v>
+      </c>
+      <c r="L25" s="108">
+        <v>2318.317</v>
+      </c>
+      <c r="M25" s="112">
+        <v>564.70230000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="48"/>
+      <c r="C26" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="43"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="106">
+        <v>484.00040000000001</v>
+      </c>
+      <c r="G26" s="108">
+        <v>8.8092000000000006</v>
+      </c>
+      <c r="H26" s="108">
+        <v>385.34249999999997</v>
+      </c>
+      <c r="I26" s="111">
+        <v>89.848699999999994</v>
+      </c>
+      <c r="J26" s="106">
+        <v>771.17309999999998</v>
+      </c>
+      <c r="K26" s="108">
+        <v>85.7303</v>
+      </c>
+      <c r="L26" s="110">
+        <v>543.93380000000002</v>
+      </c>
+      <c r="M26" s="111">
+        <v>141.50899999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="113">
+        <v>4829.8044</v>
+      </c>
+      <c r="G27" s="114">
+        <v>79.703299999999999</v>
+      </c>
+      <c r="H27" s="115">
+        <v>3847.9038</v>
+      </c>
+      <c r="I27" s="116">
+        <v>902.19730000000004</v>
+      </c>
+      <c r="J27" s="113">
+        <v>7700.4856</v>
+      </c>
+      <c r="K27" s="115">
+        <v>841.17349999999999</v>
+      </c>
+      <c r="L27" s="115">
+        <v>5432.9624999999996</v>
+      </c>
+      <c r="M27" s="116">
+        <v>1426.3496</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="18" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="27"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="52"/>
+      <c r="N32" s="30"/>
+    </row>
+    <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="31"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="149"/>
+      <c r="G33" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="55" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="30"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="102">
+        <v>87554.118502209996</v>
+      </c>
+      <c r="G34" s="103">
+        <v>22841.055427499999</v>
+      </c>
+      <c r="H34" s="103">
+        <v>34229.925126499998</v>
+      </c>
+      <c r="I34" s="103">
+        <v>9686.4514959999997</v>
+      </c>
+      <c r="J34" s="103">
+        <v>18523.4588066</v>
+      </c>
+      <c r="K34" s="103">
+        <v>580.79933095000001</v>
+      </c>
+      <c r="L34" s="103">
+        <v>559.65017869999997</v>
+      </c>
+      <c r="M34" s="105">
+        <v>1132.7781359600001</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="117">
+        <v>80144.496380409997</v>
+      </c>
+      <c r="G35" s="118">
+        <v>20136.874492399998</v>
+      </c>
+      <c r="H35" s="118">
+        <v>31518.580765399998</v>
+      </c>
+      <c r="I35" s="118">
+        <v>9203.4654136999998</v>
+      </c>
+      <c r="J35" s="108">
+        <v>17157.149028799999</v>
+      </c>
+      <c r="K35" s="119">
+        <v>541.91497694999998</v>
+      </c>
+      <c r="L35" s="119">
+        <v>487.76913038999999</v>
+      </c>
+      <c r="M35" s="120">
+        <v>1098.7425727699999</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="42"/>
+      <c r="C36" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="D36" s="43"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="106">
+        <v>51969.418855529999</v>
+      </c>
+      <c r="G36" s="108">
+        <v>12791.1446098</v>
+      </c>
+      <c r="H36" s="108">
+        <v>20611.9810554</v>
+      </c>
+      <c r="I36" s="118">
+        <v>6257.7970487000002</v>
+      </c>
+      <c r="J36" s="108">
+        <v>11149.652478800001</v>
+      </c>
+      <c r="K36" s="108">
+        <v>120.7393884</v>
+      </c>
+      <c r="L36" s="118">
+        <v>278.58347924999998</v>
+      </c>
+      <c r="M36" s="111">
+        <v>759.52079518000005</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="45"/>
+      <c r="C37" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="D37" s="40"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="106">
+        <v>28175.077524879998</v>
+      </c>
+      <c r="G37" s="110">
+        <v>7345.7298825999997</v>
+      </c>
+      <c r="H37" s="110">
+        <v>10906.59971</v>
+      </c>
+      <c r="I37" s="121">
+        <v>2945.668365</v>
+      </c>
+      <c r="J37" s="110">
+        <v>6007.4965499999998</v>
+      </c>
+      <c r="K37" s="110">
+        <v>421.17558854999999</v>
+      </c>
+      <c r="L37" s="121">
+        <v>209.18565114</v>
+      </c>
+      <c r="M37" s="112">
+        <v>339.22177758999999</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="45"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="E38" s="41"/>
+      <c r="F38" s="106">
+        <v>4983.7347176800004</v>
+      </c>
+      <c r="G38" s="108">
+        <v>1804.3145414000001</v>
+      </c>
+      <c r="H38" s="108">
+        <v>1935.2735680000001</v>
+      </c>
+      <c r="I38" s="118">
+        <v>299.24699850000002</v>
+      </c>
+      <c r="J38" s="108">
+        <v>798.96132439999997</v>
+      </c>
+      <c r="K38" s="108">
+        <v>71.791481599999997</v>
+      </c>
+      <c r="L38" s="118">
+        <v>28.474787039999999</v>
+      </c>
+      <c r="M38" s="111">
+        <v>45.672016739999997</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="106">
+        <v>7409.6221217999991</v>
+      </c>
+      <c r="G39" s="110">
+        <v>2704.1809351000002</v>
+      </c>
+      <c r="H39" s="110">
+        <v>2711.3443610999998</v>
+      </c>
+      <c r="I39" s="121">
+        <v>482.98608230000002</v>
+      </c>
+      <c r="J39" s="110">
+        <v>1366.3097777999999</v>
+      </c>
+      <c r="K39" s="110">
+        <v>38.884354000000002</v>
+      </c>
+      <c r="L39" s="121">
+        <v>71.881048309999997</v>
+      </c>
+      <c r="M39" s="112">
+        <v>34.035563189999998</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="48"/>
+      <c r="C40" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D40" s="43"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="106">
+        <v>1813.8281357400001</v>
+      </c>
+      <c r="G40" s="108">
+        <v>651.08885929999997</v>
+      </c>
+      <c r="H40" s="108">
+        <v>671.86471359999996</v>
+      </c>
+      <c r="I40" s="118">
+        <v>118.3148496</v>
+      </c>
+      <c r="J40" s="108">
+        <v>339.8884529</v>
+      </c>
+      <c r="K40" s="108">
+        <v>8.7387300499999991</v>
+      </c>
+      <c r="L40" s="118">
+        <v>14.870999640000001</v>
+      </c>
+      <c r="M40" s="111">
+        <v>9.0615306499999999</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="113">
+        <v>16729.197262909998</v>
+      </c>
+      <c r="G41" s="115">
+        <v>5823.5289297999998</v>
+      </c>
+      <c r="H41" s="115">
+        <v>6204.8608160000003</v>
+      </c>
+      <c r="I41" s="122">
+        <v>1217.3224442999999</v>
+      </c>
+      <c r="J41" s="115">
+        <v>3163.1031520000001</v>
+      </c>
+      <c r="K41" s="115">
+        <v>77.580752599999997</v>
+      </c>
+      <c r="L41" s="122">
+        <v>148.53135085</v>
+      </c>
+      <c r="M41" s="116">
+        <v>94.269817360000005</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q45" s="56"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P46" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q46" s="56"/>
+    </row>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="144" t="s">
+        <v>74</v>
+      </c>
+      <c r="G47" s="145"/>
+      <c r="H47" s="145"/>
+      <c r="I47" s="145"/>
+      <c r="J47" s="145"/>
+      <c r="K47" s="145"/>
+      <c r="L47" s="146"/>
+      <c r="M47" s="144" t="s">
+        <v>75</v>
+      </c>
+      <c r="N47" s="145"/>
+      <c r="O47" s="145"/>
+      <c r="P47" s="146"/>
+      <c r="Q47" s="56"/>
+    </row>
+    <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="31"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L48" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="59" t="s">
+        <v>76</v>
+      </c>
+      <c r="N48" s="60" t="s">
+        <v>77</v>
+      </c>
+      <c r="O48" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="P48" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q48" s="56"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C49" s="17"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="123">
+        <v>67833.826804220007</v>
+      </c>
+      <c r="G49" s="103">
+        <v>20534.836059280002</v>
+      </c>
+      <c r="H49" s="103">
+        <v>25923.197223700001</v>
+      </c>
+      <c r="I49" s="103">
+        <v>6882.4015780700001</v>
+      </c>
+      <c r="J49" s="103">
+        <v>13894.2453962</v>
+      </c>
+      <c r="K49" s="103">
+        <v>429.01366280000002</v>
+      </c>
+      <c r="L49" s="105">
+        <v>170.13288417000001</v>
+      </c>
+      <c r="M49" s="123">
+        <v>45.057945879999998</v>
+      </c>
+      <c r="N49" s="103">
+        <v>19.938726259999999</v>
+      </c>
+      <c r="O49" s="124">
+        <v>218.25839325000001</v>
+      </c>
+      <c r="P49" s="125">
+        <v>800.02932038999995</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="126">
+        <v>61545.3196799</v>
+      </c>
+      <c r="G50" s="108">
+        <v>18036.65387917</v>
+      </c>
+      <c r="H50" s="108">
+        <v>23672.26759838</v>
+      </c>
+      <c r="I50" s="108">
+        <v>6505.2649226499998</v>
+      </c>
+      <c r="J50" s="108">
+        <v>12786.97860649</v>
+      </c>
+      <c r="K50" s="108">
+        <v>395.70305445000002</v>
+      </c>
+      <c r="L50" s="111">
+        <v>148.45161876</v>
+      </c>
+      <c r="M50" s="126">
+        <v>44.290427809999997</v>
+      </c>
+      <c r="N50" s="108">
+        <v>19.77683433</v>
+      </c>
+      <c r="O50" s="140"/>
+      <c r="P50" s="111">
+        <v>773.70611838000002</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="42"/>
+      <c r="C51" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="D51" s="43"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="106">
+        <v>39790.319009809988</v>
+      </c>
+      <c r="G51" s="108">
+        <v>11514.08865754</v>
+      </c>
+      <c r="H51" s="108">
+        <v>15437.22609595</v>
+      </c>
+      <c r="I51" s="108">
+        <v>4402.6197527499999</v>
+      </c>
+      <c r="J51" s="108">
+        <v>8264.7641565499998</v>
+      </c>
+      <c r="K51" s="108">
+        <v>87.738920649999997</v>
+      </c>
+      <c r="L51" s="111">
+        <v>83.88142637</v>
+      </c>
+      <c r="M51" s="106">
+        <v>21.176784080000001</v>
+      </c>
+      <c r="N51" s="127">
+        <v>13.206454880000001</v>
+      </c>
+      <c r="O51" s="141"/>
+      <c r="P51" s="111">
+        <v>531.67384335999998</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="45"/>
+      <c r="C52" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="D52" s="40"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="106">
+        <v>21755.000670090001</v>
+      </c>
+      <c r="G52" s="108">
+        <v>6522.5652216300005</v>
+      </c>
+      <c r="H52" s="108">
+        <v>8235.04150243</v>
+      </c>
+      <c r="I52" s="108">
+        <v>2102.6451698999999</v>
+      </c>
+      <c r="J52" s="108">
+        <v>4522.2144499400001</v>
+      </c>
+      <c r="K52" s="108">
+        <v>307.96413380000001</v>
+      </c>
+      <c r="L52" s="111">
+        <v>64.570192390000003</v>
+      </c>
+      <c r="M52" s="106">
+        <v>23.11364373</v>
+      </c>
+      <c r="N52" s="127">
+        <v>6.5703794499999999</v>
+      </c>
+      <c r="O52" s="141"/>
+      <c r="P52" s="111">
+        <v>242.03227501999999</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="45"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="E53" s="41"/>
+      <c r="F53" s="106">
+        <v>4127.8099552799986</v>
+      </c>
+      <c r="G53" s="108">
+        <v>1616.2569570799999</v>
+      </c>
+      <c r="H53" s="108">
+        <v>1557.18930073</v>
+      </c>
+      <c r="I53" s="108">
+        <v>239.79145521000001</v>
+      </c>
+      <c r="J53" s="108">
+        <v>648.44524536999995</v>
+      </c>
+      <c r="K53" s="108">
+        <v>57.541744090000002</v>
+      </c>
+      <c r="L53" s="111">
+        <v>8.5852527999999992</v>
+      </c>
+      <c r="M53" s="106">
+        <v>4.5141591500000002</v>
+      </c>
+      <c r="N53" s="127">
+        <v>0.36986339000000001</v>
+      </c>
+      <c r="O53" s="141"/>
+      <c r="P53" s="111">
+        <v>36.538964919999998</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C54" s="40"/>
+      <c r="D54" s="40"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="106">
+        <v>6288.5071243200009</v>
+      </c>
+      <c r="G54" s="108">
+        <v>2498.18218011</v>
+      </c>
+      <c r="H54" s="108">
+        <v>2250.92962532</v>
+      </c>
+      <c r="I54" s="108">
+        <v>377.13665542000001</v>
+      </c>
+      <c r="J54" s="108">
+        <v>1107.26678971</v>
+      </c>
+      <c r="K54" s="108">
+        <v>33.310608350000003</v>
+      </c>
+      <c r="L54" s="111">
+        <v>21.681265410000002</v>
+      </c>
+      <c r="M54" s="106">
+        <v>0.76751807000000005</v>
+      </c>
+      <c r="N54" s="127">
+        <v>0.16189192999999999</v>
+      </c>
+      <c r="O54" s="141"/>
+      <c r="P54" s="111">
+        <v>26.323202009999999</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="48"/>
+      <c r="C55" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="43"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="106">
+        <v>1427.9704358399999</v>
+      </c>
+      <c r="G55" s="108">
+        <v>577.64418580999995</v>
+      </c>
+      <c r="H55" s="108">
+        <v>507.61281666000002</v>
+      </c>
+      <c r="I55" s="108">
+        <v>83.141220309999994</v>
+      </c>
+      <c r="J55" s="108">
+        <v>248.70777684999999</v>
+      </c>
+      <c r="K55" s="108">
+        <v>6.4173545399999998</v>
+      </c>
+      <c r="L55" s="111">
+        <v>4.4470816700000002</v>
+      </c>
+      <c r="M55" s="106">
+        <v>0.37539991</v>
+      </c>
+      <c r="N55" s="127">
+        <v>3.5065880000000001E-2</v>
+      </c>
+      <c r="O55" s="141"/>
+      <c r="P55" s="111">
+        <v>6.3433647799999999</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C56" s="49"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="113">
+        <v>13683.6309774</v>
+      </c>
+      <c r="G56" s="115">
+        <v>5348.2659120999997</v>
+      </c>
+      <c r="H56" s="115">
+        <v>4903.7035644500002</v>
+      </c>
+      <c r="I56" s="115">
+        <v>893.26568933999999</v>
+      </c>
+      <c r="J56" s="115">
+        <v>2431.3104378399998</v>
+      </c>
+      <c r="K56" s="115">
+        <v>62.411035220000002</v>
+      </c>
+      <c r="L56" s="116">
+        <v>44.67433845</v>
+      </c>
+      <c r="M56" s="113">
+        <v>5.2317199199999997</v>
+      </c>
+      <c r="N56" s="128">
+        <v>1.5533793300000001</v>
+      </c>
+      <c r="O56" s="142"/>
+      <c r="P56" s="116">
+        <v>68.488894310000006</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="J57" s="12"/>
+      <c r="K57" s="12"/>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="12"/>
+      <c r="I58" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12"/>
+      <c r="H59" s="12"/>
+      <c r="I59" s="12"/>
+      <c r="J59" s="12"/>
+      <c r="K59" s="12"/>
+      <c r="L59" s="12"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="14"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I64" s="18" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="27"/>
+      <c r="F65" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>85</v>
+      </c>
+      <c r="H65" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="I65" s="67" t="s">
+        <v>87</v>
+      </c>
+      <c r="J65" s="68"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F66" s="102">
+        <v>3881.3729304799999</v>
+      </c>
+      <c r="G66" s="103">
+        <v>17.65673675</v>
+      </c>
+      <c r="H66" s="103">
+        <v>1554.3574161700001</v>
+      </c>
+      <c r="I66" s="105">
+        <v>989.97446043000002</v>
+      </c>
+      <c r="J66" s="69"/>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="70" t="s">
+        <v>57</v>
+      </c>
+      <c r="F67" s="106">
+        <v>3881.3729304799999</v>
+      </c>
+      <c r="G67" s="108">
+        <v>12.04773675</v>
+      </c>
+      <c r="H67" s="108">
+        <v>1093.09643035</v>
+      </c>
+      <c r="I67" s="111">
+        <v>989.97446043000002</v>
+      </c>
+      <c r="J67" s="71"/>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="F68" s="72"/>
+      <c r="G68" s="115">
+        <v>5.609</v>
+      </c>
+      <c r="H68" s="115">
+        <v>461.26098581999997</v>
       </c>
       <c r="I68" s="77"/>
       <c r="J68" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="G12:H12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
@@ -7512,1396 +12048,1396 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="137" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C1" s="138"/>
       <c r="D1" s="138"/>
       <c r="E1" s="138"/>
       <c r="F1" s="138"/>
       <c r="G1" s="138"/>
       <c r="H1" s="138"/>
       <c r="I1" s="138"/>
       <c r="J1" s="138"/>
       <c r="K1" s="138"/>
       <c r="L1" s="138"/>
       <c r="M1" s="138"/>
       <c r="N1" s="138"/>
       <c r="O1" s="138"/>
       <c r="P1" s="139"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="81" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H6" s="20"/>
       <c r="I6" s="19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J6" s="19"/>
       <c r="K6" s="78" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="21"/>
       <c r="F7" s="22"/>
       <c r="G7" s="82"/>
       <c r="H7" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="22"/>
       <c r="J7" s="5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K7" s="6"/>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="23" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F8" s="93">
         <v>3979.3429999999998</v>
       </c>
       <c r="G8" s="94">
         <v>3850.1388999999999</v>
       </c>
       <c r="H8" s="95">
         <v>188.7337</v>
       </c>
       <c r="I8" s="94">
         <v>129.20410000000001</v>
       </c>
       <c r="J8" s="94">
         <v>29.840299999999999</v>
       </c>
       <c r="K8" s="94">
         <v>332.03280000000001</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F9" s="96">
         <v>2599.4069</v>
       </c>
       <c r="G9" s="95">
         <v>2506.9025999999999</v>
       </c>
       <c r="H9" s="25"/>
       <c r="I9" s="96">
         <v>92.504300000000001</v>
       </c>
       <c r="J9" s="97">
         <v>25.307300000000001</v>
       </c>
       <c r="K9" s="97">
         <v>245.15889999999999</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F10" s="98">
         <v>1379.9360999999999</v>
       </c>
       <c r="G10" s="99">
         <v>1343.2363</v>
       </c>
       <c r="H10" s="100">
         <v>188.7337</v>
       </c>
       <c r="I10" s="101">
         <v>36.699800000000003</v>
       </c>
       <c r="J10" s="100">
         <v>4.5330000000000004</v>
       </c>
       <c r="K10" s="100">
         <v>86.873900000000006</v>
       </c>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G11" s="26"/>
     </row>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E12" s="136" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F12" s="133"/>
       <c r="G12" s="136" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H12" s="133"/>
       <c r="I12" s="136" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J12" s="133"/>
       <c r="K12" s="136" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L12" s="133"/>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E13" s="143">
         <v>310792.95273087098</v>
       </c>
       <c r="F13" s="133"/>
       <c r="G13" s="143">
         <v>80787.734580000004</v>
       </c>
       <c r="H13" s="133"/>
       <c r="I13" s="143">
         <v>5307.8869999999997</v>
       </c>
       <c r="J13" s="133"/>
       <c r="K13" s="143">
         <v>86095.621580000006</v>
       </c>
       <c r="L13" s="133"/>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M17" s="18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="27"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="29"/>
       <c r="F18" s="147" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G18" s="145"/>
       <c r="H18" s="145"/>
       <c r="I18" s="146"/>
       <c r="J18" s="147" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K18" s="145"/>
       <c r="L18" s="145"/>
       <c r="M18" s="146"/>
       <c r="N18" s="30"/>
     </row>
     <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="31"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="33"/>
       <c r="F19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="K19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="L19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="M19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="N19" s="30"/>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="38"/>
       <c r="F20" s="102">
         <v>2870.3216000000002</v>
       </c>
       <c r="G20" s="103">
         <v>30.465</v>
       </c>
       <c r="H20" s="103">
         <v>2218.4313999999999</v>
       </c>
       <c r="I20" s="104">
         <v>621.42520000000002</v>
       </c>
       <c r="J20" s="102">
         <v>4210.3432000000003</v>
       </c>
       <c r="K20" s="103">
         <v>271.69049999999999</v>
       </c>
       <c r="L20" s="103">
         <v>3003.7456999999999</v>
       </c>
       <c r="M20" s="105">
         <v>934.90700000000004</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="41"/>
       <c r="F21" s="106">
         <v>2702.1516999999999</v>
       </c>
       <c r="G21" s="107">
         <v>27.3828</v>
       </c>
       <c r="H21" s="108">
         <v>2083.0328</v>
       </c>
       <c r="I21" s="107">
         <v>591.73609999999996</v>
       </c>
       <c r="J21" s="109">
         <v>3930.9427999999998</v>
       </c>
       <c r="K21" s="110">
         <v>238.62780000000001</v>
       </c>
       <c r="L21" s="110">
         <v>2806.2283000000002</v>
       </c>
       <c r="M21" s="111">
         <v>886.08670000000006</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="42"/>
       <c r="C22" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D22" s="43"/>
       <c r="E22" s="44"/>
       <c r="F22" s="106">
         <v>1698.5796</v>
       </c>
       <c r="G22" s="108">
         <v>16.8598</v>
       </c>
       <c r="H22" s="108">
         <v>1293.8733</v>
       </c>
       <c r="I22" s="111">
         <v>387.84649999999999</v>
       </c>
       <c r="J22" s="106">
         <v>2458.5513000000001</v>
       </c>
       <c r="K22" s="108">
         <v>136.8844</v>
       </c>
       <c r="L22" s="108">
         <v>1717.4387999999999</v>
       </c>
       <c r="M22" s="111">
         <v>604.22810000000004</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="45"/>
       <c r="C23" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D23" s="40"/>
       <c r="E23" s="41"/>
       <c r="F23" s="106">
         <v>1003.5721</v>
       </c>
       <c r="G23" s="110">
         <v>10.523</v>
       </c>
       <c r="H23" s="110">
         <v>789.15949999999998</v>
       </c>
       <c r="I23" s="112">
         <v>203.8896</v>
       </c>
       <c r="J23" s="106">
         <v>1472.3915</v>
       </c>
       <c r="K23" s="110">
         <v>101.74339999999999</v>
       </c>
       <c r="L23" s="110">
         <v>1088.7895000000001</v>
       </c>
       <c r="M23" s="112">
         <v>281.85860000000002</v>
       </c>
     </row>
     <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="45"/>
       <c r="C24" s="47"/>
       <c r="D24" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E24" s="41"/>
       <c r="F24" s="106">
         <v>189.40880000000001</v>
       </c>
       <c r="G24" s="110">
         <v>2.8982999999999999</v>
       </c>
       <c r="H24" s="108">
         <v>165.44970000000001</v>
       </c>
       <c r="I24" s="111">
         <v>21.0608</v>
       </c>
       <c r="J24" s="106">
         <v>288.35599999999999</v>
       </c>
       <c r="K24" s="108">
         <v>18.027200000000001</v>
       </c>
       <c r="L24" s="108">
         <v>245.7595</v>
       </c>
       <c r="M24" s="111">
         <v>24.569299999999998</v>
       </c>
     </row>
     <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="41"/>
       <c r="F25" s="106">
         <v>168.16990000000001</v>
       </c>
       <c r="G25" s="110">
         <v>3.0821999999999998</v>
       </c>
       <c r="H25" s="110">
         <v>135.39859999999999</v>
       </c>
       <c r="I25" s="112">
         <v>29.6891</v>
       </c>
       <c r="J25" s="106">
         <v>279.40039999999999</v>
       </c>
       <c r="K25" s="110">
         <v>33.0627</v>
       </c>
       <c r="L25" s="108">
         <v>197.51740000000001</v>
       </c>
       <c r="M25" s="112">
         <v>48.820300000000003</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="48"/>
       <c r="C26" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D26" s="43"/>
       <c r="E26" s="44"/>
       <c r="F26" s="106">
         <v>39.865400000000001</v>
       </c>
       <c r="G26" s="108">
         <v>0.71379999999999999</v>
       </c>
       <c r="H26" s="108">
         <v>31.747699999999998</v>
       </c>
       <c r="I26" s="111">
         <v>7.4039000000000001</v>
       </c>
       <c r="J26" s="106">
         <v>64.090499999999992</v>
       </c>
       <c r="K26" s="108">
         <v>6.8627000000000002</v>
       </c>
       <c r="L26" s="110">
         <v>45.2181</v>
       </c>
       <c r="M26" s="111">
         <v>12.0097</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="113">
         <v>401.41369999999989</v>
       </c>
       <c r="G27" s="114">
         <v>6.5197000000000003</v>
       </c>
       <c r="H27" s="115">
         <v>320.25959999999998</v>
       </c>
       <c r="I27" s="116">
         <v>74.634399999999999</v>
       </c>
       <c r="J27" s="113">
         <v>646.73620000000005</v>
       </c>
       <c r="K27" s="115">
         <v>68.004499999999993</v>
       </c>
       <c r="L27" s="115">
         <v>457.31920000000002</v>
       </c>
       <c r="M27" s="116">
         <v>121.41249999999999</v>
       </c>
     </row>
     <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="27"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="29"/>
       <c r="F32" s="148" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="51"/>
       <c r="M32" s="52"/>
       <c r="N32" s="30"/>
     </row>
     <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="31"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="33"/>
       <c r="F33" s="149"/>
       <c r="G33" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J33" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K33" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="54" t="s">
         <v>14</v>
       </c>
       <c r="M33" s="55" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="30"/>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="38"/>
       <c r="F34" s="102">
         <v>7084.5908996899998</v>
       </c>
       <c r="G34" s="103">
         <v>1814.121703</v>
       </c>
       <c r="H34" s="103">
         <v>2789.7738404000002</v>
       </c>
       <c r="I34" s="103">
         <v>804.64637500000003</v>
       </c>
       <c r="J34" s="103">
         <v>1503.8297938000001</v>
       </c>
       <c r="K34" s="103">
         <v>44.771934750000007</v>
       </c>
       <c r="L34" s="103">
         <v>44.658067080000002</v>
       </c>
       <c r="M34" s="105">
         <v>82.789185660000001</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="41"/>
       <c r="F35" s="117">
         <v>6470.0211682499994</v>
       </c>
       <c r="G35" s="118">
         <v>1593.8229016</v>
       </c>
       <c r="H35" s="118">
         <v>2562.0188033999998</v>
       </c>
       <c r="I35" s="118">
         <v>763.22163920000003</v>
       </c>
       <c r="J35" s="108">
         <v>1390.2140967</v>
       </c>
       <c r="K35" s="119">
         <v>41.658340099999997</v>
       </c>
       <c r="L35" s="119">
         <v>38.766660870000003</v>
       </c>
       <c r="M35" s="120">
         <v>80.318726380000001</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="42"/>
       <c r="C36" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D36" s="43"/>
       <c r="E36" s="44"/>
       <c r="F36" s="106">
         <v>4205.6646912299993</v>
       </c>
       <c r="G36" s="108">
         <v>1014.9630592</v>
       </c>
       <c r="H36" s="108">
         <v>1675.5513461999999</v>
       </c>
       <c r="I36" s="118">
         <v>522.85593870000002</v>
       </c>
       <c r="J36" s="108">
         <v>906.26757980000002</v>
       </c>
       <c r="K36" s="108">
         <v>9.0781752000000004</v>
       </c>
       <c r="L36" s="118">
         <v>22.161981050000001</v>
       </c>
       <c r="M36" s="111">
         <v>54.78661108</v>
       </c>
     </row>
     <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="45"/>
       <c r="C37" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D37" s="40"/>
       <c r="E37" s="41"/>
       <c r="F37" s="106">
         <v>2264.3564770200001</v>
       </c>
       <c r="G37" s="110">
         <v>578.85984240000005</v>
       </c>
       <c r="H37" s="110">
         <v>886.46745720000001</v>
       </c>
       <c r="I37" s="121">
         <v>240.3657005</v>
       </c>
       <c r="J37" s="110">
         <v>483.94651690000001</v>
       </c>
       <c r="K37" s="110">
         <v>32.5801649</v>
       </c>
       <c r="L37" s="121">
         <v>16.604679820000001</v>
       </c>
       <c r="M37" s="112">
         <v>25.532115300000001</v>
       </c>
     </row>
     <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="45"/>
       <c r="C38" s="47"/>
       <c r="D38" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E38" s="41"/>
       <c r="F38" s="106">
         <v>400.26894758999998</v>
       </c>
       <c r="G38" s="108">
         <v>140.25886539999999</v>
       </c>
       <c r="H38" s="108">
         <v>161.80991040000001</v>
       </c>
       <c r="I38" s="118">
         <v>21.384163699999998</v>
       </c>
       <c r="J38" s="108">
         <v>66.050473299999993</v>
       </c>
       <c r="K38" s="108">
         <v>5.35296825</v>
       </c>
       <c r="L38" s="118">
         <v>2.2173242499999999</v>
       </c>
       <c r="M38" s="111">
         <v>3.1952422899999999</v>
       </c>
     </row>
     <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C39" s="40"/>
       <c r="D39" s="40"/>
       <c r="E39" s="41"/>
       <c r="F39" s="106">
         <v>614.56973144000006</v>
       </c>
       <c r="G39" s="110">
         <v>220.2988014</v>
       </c>
       <c r="H39" s="110">
         <v>227.75503699999999</v>
       </c>
       <c r="I39" s="121">
         <v>41.424735800000001</v>
       </c>
       <c r="J39" s="110">
         <v>113.61569710000001</v>
       </c>
       <c r="K39" s="110">
         <v>3.11359465</v>
       </c>
       <c r="L39" s="121">
         <v>5.8914062100000004</v>
       </c>
       <c r="M39" s="112">
         <v>2.47045928</v>
       </c>
     </row>
     <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="48"/>
       <c r="C40" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D40" s="43"/>
       <c r="E40" s="44"/>
       <c r="F40" s="106">
         <v>147.2361181</v>
       </c>
       <c r="G40" s="108">
         <v>52.069196300000002</v>
       </c>
       <c r="H40" s="108">
         <v>55.093109400000003</v>
       </c>
       <c r="I40" s="118">
         <v>9.9558037000000006</v>
       </c>
       <c r="J40" s="108">
         <v>27.620715700000002</v>
       </c>
       <c r="K40" s="108">
         <v>0.65839749999999997</v>
       </c>
       <c r="L40" s="118">
         <v>1.1980850199999999</v>
       </c>
       <c r="M40" s="111">
         <v>0.64081047999999996</v>
       </c>
     </row>
     <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="113">
         <v>1371.0137301499999</v>
       </c>
       <c r="G41" s="115">
         <v>467.95008159999998</v>
       </c>
       <c r="H41" s="115">
         <v>514.94147480000004</v>
       </c>
       <c r="I41" s="122">
         <v>102.607451</v>
       </c>
       <c r="J41" s="115">
         <v>260.61460629999999</v>
       </c>
       <c r="K41" s="115">
         <v>6.1212973499999999</v>
       </c>
       <c r="L41" s="122">
         <v>12.001286329999999</v>
       </c>
       <c r="M41" s="116">
         <v>6.7775327699999997</v>
       </c>
     </row>
     <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
     </row>
     <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
     </row>
     <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="Q45" s="56"/>
     </row>
     <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P46" s="57" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q46" s="56"/>
     </row>
     <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="27"/>
       <c r="C47" s="28"/>
       <c r="D47" s="28"/>
       <c r="E47" s="29"/>
       <c r="F47" s="144" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G47" s="145"/>
       <c r="H47" s="145"/>
       <c r="I47" s="145"/>
       <c r="J47" s="145"/>
       <c r="K47" s="145"/>
       <c r="L47" s="146"/>
       <c r="M47" s="144" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N47" s="145"/>
       <c r="O47" s="145"/>
       <c r="P47" s="146"/>
       <c r="Q47" s="56"/>
     </row>
     <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="31"/>
       <c r="C48" s="32"/>
       <c r="D48" s="32"/>
       <c r="E48" s="33"/>
       <c r="F48" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G48" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J48" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K48" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L48" s="58" t="s">
         <v>14</v>
       </c>
       <c r="M48" s="59" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N48" s="60" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O48" s="61" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P48" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Q48" s="56"/>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="45" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="63"/>
       <c r="F49" s="123">
         <v>5482.9727951000004</v>
       </c>
       <c r="G49" s="103">
         <v>1628.6290446600001</v>
       </c>
       <c r="H49" s="103">
         <v>2111.3738524999999</v>
       </c>
       <c r="I49" s="103">
         <v>571.37375924000003</v>
       </c>
       <c r="J49" s="103">
         <v>1124.9419784500001</v>
       </c>
       <c r="K49" s="103">
         <v>33.036574590000001</v>
       </c>
       <c r="L49" s="105">
         <v>13.61758566</v>
       </c>
       <c r="M49" s="123">
         <v>5.05983787</v>
       </c>
       <c r="N49" s="103">
         <v>2.1291751400000001</v>
       </c>
       <c r="O49" s="124">
         <v>19.349562899999999</v>
       </c>
       <c r="P49" s="125">
         <v>58.456308069999999</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="41"/>
       <c r="F50" s="126">
         <v>4962.0058550600006</v>
       </c>
       <c r="G50" s="108">
         <v>1425.3324879199999</v>
       </c>
       <c r="H50" s="108">
         <v>1922.4794799399999</v>
       </c>
       <c r="I50" s="108">
         <v>539.00278632000004</v>
       </c>
       <c r="J50" s="108">
         <v>1032.9992602100001</v>
       </c>
       <c r="K50" s="108">
         <v>30.365550729999999</v>
       </c>
       <c r="L50" s="111">
         <v>11.826289940000001</v>
       </c>
       <c r="M50" s="126">
         <v>4.9817502999999999</v>
       </c>
       <c r="N50" s="108">
         <v>2.11321761</v>
       </c>
       <c r="O50" s="140"/>
       <c r="P50" s="111">
         <v>56.543958490000001</v>
       </c>
     </row>
     <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="42"/>
       <c r="C51" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D51" s="43"/>
       <c r="E51" s="44"/>
       <c r="F51" s="106">
         <v>3216.0691220399999</v>
       </c>
       <c r="G51" s="108">
         <v>912.45925233000003</v>
       </c>
       <c r="H51" s="108">
         <v>1252.79140753</v>
       </c>
       <c r="I51" s="108">
         <v>367.90223135000002</v>
       </c>
       <c r="J51" s="108">
         <v>669.64139247000003</v>
       </c>
       <c r="K51" s="108">
         <v>6.5907367800000003</v>
       </c>
       <c r="L51" s="111">
         <v>6.6841015800000001</v>
       </c>
       <c r="M51" s="106">
         <v>2.5005309200000001</v>
       </c>
       <c r="N51" s="127">
         <v>1.43878566</v>
       </c>
       <c r="O51" s="141"/>
       <c r="P51" s="111">
         <v>38.351417789999999</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="45"/>
       <c r="C52" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D52" s="40"/>
       <c r="E52" s="41"/>
       <c r="F52" s="106">
         <v>1745.93673302</v>
       </c>
       <c r="G52" s="108">
         <v>512.87323559000004</v>
       </c>
       <c r="H52" s="108">
         <v>669.68807241000002</v>
       </c>
       <c r="I52" s="108">
         <v>171.10055496999999</v>
       </c>
       <c r="J52" s="108">
         <v>363.35786774000002</v>
       </c>
       <c r="K52" s="108">
         <v>23.774813949999999</v>
       </c>
       <c r="L52" s="111">
         <v>5.1421883599999996</v>
       </c>
       <c r="M52" s="106">
         <v>2.4812193800000002</v>
       </c>
       <c r="N52" s="127">
         <v>0.67443195</v>
       </c>
       <c r="O52" s="141"/>
       <c r="P52" s="111">
         <v>18.192540699999999</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="45"/>
       <c r="C53" s="47"/>
       <c r="D53" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E53" s="41"/>
       <c r="F53" s="106">
         <v>330.99110633999999</v>
       </c>
       <c r="G53" s="108">
         <v>124.95546903</v>
       </c>
       <c r="H53" s="108">
         <v>130.43514157000001</v>
       </c>
       <c r="I53" s="108">
         <v>17.138262529999999</v>
       </c>
       <c r="J53" s="108">
         <v>53.500886469999998</v>
       </c>
       <c r="K53" s="108">
         <v>4.2926544199999999</v>
       </c>
       <c r="L53" s="111">
         <v>0.66869232000000001</v>
       </c>
       <c r="M53" s="106">
         <v>0.44817153999999998</v>
       </c>
       <c r="N53" s="127">
         <v>1.249601E-2</v>
       </c>
       <c r="O53" s="141"/>
       <c r="P53" s="111">
         <v>2.55626577</v>
       </c>
     </row>
     <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C54" s="40"/>
       <c r="D54" s="40"/>
       <c r="E54" s="41"/>
       <c r="F54" s="106">
         <v>520.96694003999994</v>
       </c>
       <c r="G54" s="108">
         <v>203.29655674</v>
       </c>
       <c r="H54" s="108">
         <v>188.89437255999999</v>
       </c>
       <c r="I54" s="108">
         <v>32.37097292</v>
       </c>
       <c r="J54" s="108">
         <v>91.942718240000005</v>
       </c>
       <c r="K54" s="108">
         <v>2.67102386</v>
       </c>
       <c r="L54" s="111">
         <v>1.7912957199999999</v>
       </c>
       <c r="M54" s="106">
         <v>7.8087569999999995E-2</v>
       </c>
       <c r="N54" s="127">
         <v>1.5957530000000001E-2</v>
       </c>
       <c r="O54" s="141"/>
       <c r="P54" s="111">
         <v>1.9123495800000001</v>
       </c>
     </row>
     <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="48"/>
       <c r="C55" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D55" s="43"/>
       <c r="E55" s="44"/>
       <c r="F55" s="106">
         <v>115.53467037</v>
       </c>
       <c r="G55" s="108">
         <v>46.043940810000002</v>
       </c>
       <c r="H55" s="108">
         <v>41.530009710000002</v>
       </c>
       <c r="I55" s="108">
         <v>7.0004952600000001</v>
       </c>
       <c r="J55" s="108">
         <v>20.119807099999999</v>
       </c>
       <c r="K55" s="108">
         <v>0.48207421</v>
       </c>
       <c r="L55" s="111">
         <v>0.35834327999999999</v>
       </c>
       <c r="M55" s="106">
         <v>4.4651429999999999E-2</v>
       </c>
       <c r="N55" s="127">
         <v>3.4846399999999998E-3</v>
       </c>
       <c r="O55" s="141"/>
       <c r="P55" s="111">
         <v>0.44858743000000001</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C56" s="49"/>
       <c r="D56" s="49"/>
       <c r="E56" s="50"/>
       <c r="F56" s="113">
         <v>1119.61976886</v>
       </c>
       <c r="G56" s="115">
         <v>429.33491600000002</v>
       </c>
       <c r="H56" s="115">
         <v>406.37190557999998</v>
       </c>
       <c r="I56" s="115">
         <v>75.362500819999994</v>
       </c>
       <c r="J56" s="115">
         <v>199.99374879999999</v>
       </c>
       <c r="K56" s="115">
         <v>4.9291210599999999</v>
       </c>
       <c r="L56" s="116">
         <v>3.6275765999999998</v>
       </c>
       <c r="M56" s="113">
         <v>0.58641432999999998</v>
       </c>
       <c r="N56" s="128">
         <v>0.12754729000000001</v>
       </c>
       <c r="O56" s="142"/>
       <c r="P56" s="116">
         <v>4.9274185599999996</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J57" s="12"/>
       <c r="K57" s="12"/>
       <c r="L57" s="12"/>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C58" s="12"/>
       <c r="D58" s="12"/>
       <c r="E58" s="12"/>
       <c r="F58" s="12"/>
       <c r="G58" s="12"/>
       <c r="H58" s="12"/>
       <c r="I58" s="12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J58" s="12"/>
       <c r="K58" s="12"/>
       <c r="L58" s="12"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C59" s="12"/>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
       <c r="F59" s="12"/>
       <c r="G59" s="12"/>
       <c r="H59" s="12"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B60" s="14"/>
     </row>
     <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I64" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="27"/>
       <c r="F65" s="64" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G65" s="65" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H65" s="66" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I65" s="67" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J65" s="68"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F66" s="102">
         <v>314.11983131</v>
       </c>
       <c r="G66" s="103">
         <v>1.5593098000000001</v>
       </c>
       <c r="H66" s="103">
         <v>115.99129404</v>
       </c>
       <c r="I66" s="105">
         <v>76.536297079999997</v>
       </c>
       <c r="J66" s="69"/>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="70" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F67" s="106">
         <v>314.11983131</v>
       </c>
       <c r="G67" s="108">
         <v>1.0703098</v>
       </c>
       <c r="H67" s="108">
         <v>79.380480000000006</v>
       </c>
       <c r="I67" s="111">
         <v>76.536297079999997</v>
       </c>
       <c r="J67" s="71"/>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F68" s="72"/>
       <c r="G68" s="115">
         <v>0.48899999999999999</v>
       </c>
       <c r="H68" s="115">
         <v>36.610814040000001</v>
       </c>
       <c r="I68" s="73"/>
       <c r="J68" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
@@ -8917,1396 +13453,1396 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="137" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C1" s="138"/>
       <c r="D1" s="138"/>
       <c r="E1" s="138"/>
       <c r="F1" s="138"/>
       <c r="G1" s="138"/>
       <c r="H1" s="138"/>
       <c r="I1" s="138"/>
       <c r="J1" s="138"/>
       <c r="K1" s="138"/>
       <c r="L1" s="138"/>
       <c r="M1" s="138"/>
       <c r="N1" s="138"/>
       <c r="O1" s="138"/>
       <c r="P1" s="139"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="81" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H6" s="20"/>
       <c r="I6" s="19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J6" s="19"/>
       <c r="K6" s="78" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="21"/>
       <c r="F7" s="22"/>
       <c r="G7" s="82"/>
       <c r="H7" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="22"/>
       <c r="J7" s="5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K7" s="6"/>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="23" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F8" s="93">
         <v>3978.3168999999998</v>
       </c>
       <c r="G8" s="94">
         <v>3848.7845000000002</v>
       </c>
       <c r="H8" s="95">
         <v>191.31460000000001</v>
       </c>
       <c r="I8" s="94">
         <v>129.5324</v>
       </c>
       <c r="J8" s="94">
         <v>29.994800000000001</v>
       </c>
       <c r="K8" s="94">
         <v>333.4502</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F9" s="96">
         <v>2602.4427999999998</v>
       </c>
       <c r="G9" s="95">
         <v>2509.5686999999998</v>
       </c>
       <c r="H9" s="25"/>
       <c r="I9" s="96">
         <v>92.874099999999999</v>
       </c>
       <c r="J9" s="97">
         <v>25.4574</v>
       </c>
       <c r="K9" s="97">
         <v>246.45959999999999</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F10" s="98">
         <v>1375.8741</v>
       </c>
       <c r="G10" s="99">
         <v>1339.2157999999999</v>
       </c>
       <c r="H10" s="100">
         <v>191.31460000000001</v>
       </c>
       <c r="I10" s="101">
         <v>36.658299999999997</v>
       </c>
       <c r="J10" s="100">
         <v>4.5373999999999999</v>
       </c>
       <c r="K10" s="100">
         <v>86.990600000000001</v>
       </c>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G11" s="26"/>
     </row>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E12" s="136" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F12" s="133"/>
       <c r="G12" s="136" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H12" s="133"/>
       <c r="I12" s="136" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J12" s="133"/>
       <c r="K12" s="136" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L12" s="133"/>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E13" s="143">
         <v>310666.72558566899</v>
       </c>
       <c r="F13" s="133"/>
       <c r="G13" s="143">
         <v>80849.238320000004</v>
       </c>
       <c r="H13" s="133"/>
       <c r="I13" s="143">
         <v>2678.6286799999998</v>
       </c>
       <c r="J13" s="133"/>
       <c r="K13" s="143">
         <v>83527.866999999998</v>
       </c>
       <c r="L13" s="133"/>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M17" s="18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="27"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="29"/>
       <c r="F18" s="147" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G18" s="145"/>
       <c r="H18" s="145"/>
       <c r="I18" s="146"/>
       <c r="J18" s="147" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K18" s="145"/>
       <c r="L18" s="145"/>
       <c r="M18" s="146"/>
       <c r="N18" s="30"/>
     </row>
     <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="31"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="33"/>
       <c r="F19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="K19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="L19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="M19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="N19" s="30"/>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="38"/>
       <c r="F20" s="102">
         <v>2858.4126000000001</v>
       </c>
       <c r="G20" s="103">
         <v>30.804600000000001</v>
       </c>
       <c r="H20" s="103">
         <v>2216.5448999999999</v>
       </c>
       <c r="I20" s="104">
         <v>611.06309999999996</v>
       </c>
       <c r="J20" s="102">
         <v>4171.6674999999996</v>
       </c>
       <c r="K20" s="103">
         <v>281.61489999999998</v>
       </c>
       <c r="L20" s="103">
         <v>2985.8663000000001</v>
       </c>
       <c r="M20" s="105">
         <v>904.18629999999996</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="41"/>
       <c r="F21" s="106">
         <v>2693.0462000000002</v>
       </c>
       <c r="G21" s="107">
         <v>27.751200000000001</v>
       </c>
       <c r="H21" s="108">
         <v>2083.5183000000002</v>
       </c>
       <c r="I21" s="107">
         <v>581.77670000000001</v>
       </c>
       <c r="J21" s="109">
         <v>3898.1491999999998</v>
       </c>
       <c r="K21" s="110">
         <v>247.6431</v>
       </c>
       <c r="L21" s="110">
         <v>2793.4740999999999</v>
       </c>
       <c r="M21" s="111">
         <v>857.03199999999993</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="42"/>
       <c r="C22" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D22" s="43"/>
       <c r="E22" s="44"/>
       <c r="F22" s="106">
         <v>1675.6869999999999</v>
       </c>
       <c r="G22" s="108">
         <v>17.032699999999998</v>
       </c>
       <c r="H22" s="108">
         <v>1273.394</v>
       </c>
       <c r="I22" s="111">
         <v>385.26029999999997</v>
       </c>
       <c r="J22" s="106">
         <v>2413.0426000000002</v>
       </c>
       <c r="K22" s="108">
         <v>140.72880000000001</v>
       </c>
       <c r="L22" s="108">
         <v>1683.5989999999999</v>
       </c>
       <c r="M22" s="111">
         <v>588.71479999999997</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="45"/>
       <c r="C23" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D23" s="40"/>
       <c r="E23" s="41"/>
       <c r="F23" s="106">
         <v>1017.3592</v>
       </c>
       <c r="G23" s="110">
         <v>10.718500000000001</v>
       </c>
       <c r="H23" s="110">
         <v>810.12429999999995</v>
       </c>
       <c r="I23" s="112">
         <v>196.5164</v>
       </c>
       <c r="J23" s="106">
         <v>1485.1066000000001</v>
       </c>
       <c r="K23" s="110">
         <v>106.9143</v>
       </c>
       <c r="L23" s="110">
         <v>1109.8751</v>
       </c>
       <c r="M23" s="112">
         <v>268.31720000000001</v>
       </c>
     </row>
     <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="45"/>
       <c r="C24" s="47"/>
       <c r="D24" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E24" s="41"/>
       <c r="F24" s="106">
         <v>192.6788</v>
       </c>
       <c r="G24" s="110">
         <v>3.1196000000000002</v>
       </c>
       <c r="H24" s="108">
         <v>168.46</v>
       </c>
       <c r="I24" s="111">
         <v>21.0992</v>
       </c>
       <c r="J24" s="106">
         <v>293.47219999999999</v>
       </c>
       <c r="K24" s="108">
         <v>19.8611</v>
       </c>
       <c r="L24" s="108">
         <v>249.15549999999999</v>
       </c>
       <c r="M24" s="111">
         <v>24.4556</v>
       </c>
     </row>
     <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="41"/>
       <c r="F25" s="106">
         <v>165.3664</v>
       </c>
       <c r="G25" s="110">
         <v>3.0533999999999999</v>
       </c>
       <c r="H25" s="110">
         <v>133.0266</v>
       </c>
       <c r="I25" s="112">
         <v>29.2864</v>
       </c>
       <c r="J25" s="106">
         <v>273.51830000000001</v>
       </c>
       <c r="K25" s="110">
         <v>33.971800000000002</v>
       </c>
       <c r="L25" s="108">
         <v>192.3922</v>
       </c>
       <c r="M25" s="112">
         <v>47.154299999999999</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="48"/>
       <c r="C26" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D26" s="43"/>
       <c r="E26" s="44"/>
       <c r="F26" s="106">
         <v>39.4527</v>
       </c>
       <c r="G26" s="108">
         <v>0.72340000000000004</v>
       </c>
       <c r="H26" s="108">
         <v>31.376899999999999</v>
       </c>
       <c r="I26" s="111">
         <v>7.3524000000000003</v>
       </c>
       <c r="J26" s="106">
         <v>63.210800000000013</v>
       </c>
       <c r="K26" s="108">
         <v>7.1764000000000001</v>
       </c>
       <c r="L26" s="110">
         <v>44.381300000000003</v>
       </c>
       <c r="M26" s="111">
         <v>11.6531</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="113">
         <v>395.85320000000002</v>
       </c>
       <c r="G27" s="114">
         <v>6.5206999999999997</v>
       </c>
       <c r="H27" s="115">
         <v>315.3768</v>
       </c>
       <c r="I27" s="116">
         <v>73.955699999999993</v>
       </c>
       <c r="J27" s="113">
         <v>634.92679999999996</v>
       </c>
       <c r="K27" s="115">
         <v>70.076599999999999</v>
       </c>
       <c r="L27" s="115">
         <v>446.78179999999998</v>
       </c>
       <c r="M27" s="116">
         <v>118.0684</v>
       </c>
     </row>
     <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="27"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="29"/>
       <c r="F32" s="148" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="51"/>
       <c r="M32" s="52"/>
       <c r="N32" s="30"/>
     </row>
     <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="31"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="33"/>
       <c r="F33" s="149"/>
       <c r="G33" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J33" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K33" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="54" t="s">
         <v>14</v>
       </c>
       <c r="M33" s="55" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="30"/>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="38"/>
       <c r="F34" s="102">
         <v>7057.3838891599999</v>
       </c>
       <c r="G34" s="103">
         <v>1854.7851846999999</v>
       </c>
       <c r="H34" s="103">
         <v>2790.7417378</v>
       </c>
       <c r="I34" s="103">
         <v>774.84430850000001</v>
       </c>
       <c r="J34" s="103">
         <v>1452.0859785</v>
       </c>
       <c r="K34" s="103">
         <v>46.295440149999997</v>
       </c>
       <c r="L34" s="103">
         <v>46.386918089999988</v>
       </c>
       <c r="M34" s="105">
         <v>92.244321420000006</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="41"/>
       <c r="F35" s="117">
         <v>6448.32522556</v>
       </c>
       <c r="G35" s="118">
         <v>1630.8622290000001</v>
       </c>
       <c r="H35" s="118">
         <v>2566.6993622999998</v>
       </c>
       <c r="I35" s="118">
         <v>735.04971969999997</v>
       </c>
       <c r="J35" s="108">
         <v>1342.830592</v>
       </c>
       <c r="K35" s="119">
         <v>43.092064750000013</v>
       </c>
       <c r="L35" s="119">
         <v>40.313666509999997</v>
       </c>
       <c r="M35" s="120">
         <v>89.4775913</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="42"/>
       <c r="C36" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D36" s="43"/>
       <c r="E36" s="44"/>
       <c r="F36" s="106">
         <v>4161.6334170600003</v>
       </c>
       <c r="G36" s="108">
         <v>1028.7761263</v>
       </c>
       <c r="H36" s="108">
         <v>1660.2007068</v>
       </c>
       <c r="I36" s="118">
         <v>507.68347949999998</v>
       </c>
       <c r="J36" s="108">
         <v>870.71457190000001</v>
       </c>
       <c r="K36" s="108">
         <v>9.5622761500000006</v>
       </c>
       <c r="L36" s="118">
         <v>22.889752649999998</v>
       </c>
       <c r="M36" s="111">
         <v>61.806503759999998</v>
       </c>
     </row>
     <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="45"/>
       <c r="C37" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D37" s="40"/>
       <c r="E37" s="41"/>
       <c r="F37" s="106">
         <v>2286.6918085000002</v>
       </c>
       <c r="G37" s="110">
         <v>602.08610269999997</v>
       </c>
       <c r="H37" s="110">
         <v>906.49865550000004</v>
       </c>
       <c r="I37" s="121">
         <v>227.36624019999999</v>
       </c>
       <c r="J37" s="110">
         <v>472.11602010000001</v>
       </c>
       <c r="K37" s="110">
         <v>33.529788600000003</v>
       </c>
       <c r="L37" s="121">
         <v>17.423913859999999</v>
       </c>
       <c r="M37" s="112">
         <v>27.671087539999998</v>
       </c>
     </row>
     <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="45"/>
       <c r="C38" s="47"/>
       <c r="D38" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E38" s="41"/>
       <c r="F38" s="106">
         <v>417.84215733999991</v>
       </c>
       <c r="G38" s="108">
         <v>155.9992991</v>
       </c>
       <c r="H38" s="108">
         <v>163.51175549999999</v>
       </c>
       <c r="I38" s="118">
         <v>21.211881399999999</v>
       </c>
       <c r="J38" s="108">
         <v>65.756490499999998</v>
       </c>
       <c r="K38" s="108">
         <v>5.3501573000000002</v>
       </c>
       <c r="L38" s="118">
         <v>2.4906214100000001</v>
       </c>
       <c r="M38" s="111">
         <v>3.5219521299999998</v>
       </c>
     </row>
     <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C39" s="40"/>
       <c r="D39" s="40"/>
       <c r="E39" s="41"/>
       <c r="F39" s="106">
         <v>609.05866360000005</v>
       </c>
       <c r="G39" s="110">
         <v>223.92295569999999</v>
       </c>
       <c r="H39" s="110">
         <v>224.04237549999999</v>
       </c>
       <c r="I39" s="121">
         <v>39.7945888</v>
       </c>
       <c r="J39" s="110">
         <v>109.2553865</v>
       </c>
       <c r="K39" s="110">
         <v>3.2033754000000001</v>
       </c>
       <c r="L39" s="121">
         <v>6.07325158</v>
       </c>
       <c r="M39" s="112">
         <v>2.7667301200000001</v>
       </c>
     </row>
     <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="48"/>
       <c r="C40" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D40" s="43"/>
       <c r="E40" s="44"/>
       <c r="F40" s="106">
         <v>146.85731512999999</v>
       </c>
       <c r="G40" s="108">
         <v>53.238577999999997</v>
       </c>
       <c r="H40" s="108">
         <v>54.632938899999999</v>
       </c>
       <c r="I40" s="118">
         <v>9.5436256999999998</v>
       </c>
       <c r="J40" s="108">
         <v>26.8175411</v>
       </c>
       <c r="K40" s="108">
         <v>0.64841510000000002</v>
       </c>
       <c r="L40" s="118">
         <v>1.25373548</v>
       </c>
       <c r="M40" s="111">
         <v>0.72248084999999995</v>
       </c>
     </row>
     <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="113">
         <v>1357.5649223299999</v>
       </c>
       <c r="G41" s="115">
         <v>475.337041</v>
       </c>
       <c r="H41" s="115">
         <v>506.14228689999999</v>
       </c>
       <c r="I41" s="122">
         <v>99.234949799999995</v>
       </c>
       <c r="J41" s="115">
         <v>250.51516549999999</v>
       </c>
       <c r="K41" s="115">
         <v>6.3170004999999998</v>
       </c>
       <c r="L41" s="122">
         <v>12.41008381</v>
       </c>
       <c r="M41" s="116">
         <v>7.60839482</v>
       </c>
     </row>
     <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
     </row>
     <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
     </row>
     <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="Q45" s="56"/>
     </row>
     <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P46" s="57" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q46" s="56"/>
     </row>
     <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="27"/>
       <c r="C47" s="28"/>
       <c r="D47" s="28"/>
       <c r="E47" s="29"/>
       <c r="F47" s="144" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G47" s="145"/>
       <c r="H47" s="145"/>
       <c r="I47" s="145"/>
       <c r="J47" s="145"/>
       <c r="K47" s="145"/>
       <c r="L47" s="146"/>
       <c r="M47" s="144" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N47" s="145"/>
       <c r="O47" s="145"/>
       <c r="P47" s="146"/>
       <c r="Q47" s="56"/>
     </row>
     <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="31"/>
       <c r="C48" s="32"/>
       <c r="D48" s="32"/>
       <c r="E48" s="33"/>
       <c r="F48" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G48" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J48" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K48" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L48" s="58" t="s">
         <v>14</v>
       </c>
       <c r="M48" s="59" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N48" s="60" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O48" s="61" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P48" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Q48" s="56"/>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="45" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="63"/>
       <c r="F49" s="123">
         <v>5466.6241541199997</v>
       </c>
       <c r="G49" s="103">
         <v>1666.6165343499999</v>
       </c>
       <c r="H49" s="103">
         <v>2113.6513808999998</v>
       </c>
       <c r="I49" s="103">
         <v>550.31771956</v>
       </c>
       <c r="J49" s="103">
         <v>1087.6985274199999</v>
       </c>
       <c r="K49" s="103">
         <v>34.198566999999997</v>
       </c>
       <c r="L49" s="105">
         <v>14.14142489</v>
       </c>
       <c r="M49" s="123">
         <v>4.1122073800000001</v>
       </c>
       <c r="N49" s="103">
         <v>1.80571467</v>
       </c>
       <c r="O49" s="124">
         <v>18.625393620000001</v>
       </c>
       <c r="P49" s="125">
         <v>65.129484180000006</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="41"/>
       <c r="F50" s="126">
         <v>4949.1580968300004</v>
       </c>
       <c r="G50" s="108">
         <v>1459.4997753499999</v>
       </c>
       <c r="H50" s="108">
         <v>1927.4986964899999</v>
       </c>
       <c r="I50" s="108">
         <v>519.22771928999998</v>
       </c>
       <c r="J50" s="108">
         <v>999.19246771000007</v>
       </c>
       <c r="K50" s="108">
         <v>31.440645329999999</v>
       </c>
       <c r="L50" s="111">
         <v>12.29879266</v>
       </c>
       <c r="M50" s="126">
         <v>4.04520708</v>
       </c>
       <c r="N50" s="108">
         <v>1.79854366</v>
       </c>
       <c r="O50" s="140"/>
       <c r="P50" s="111">
         <v>62.988264739999998</v>
       </c>
     </row>
     <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="42"/>
       <c r="C51" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D51" s="43"/>
       <c r="E51" s="44"/>
       <c r="F51" s="106">
         <v>3182.96323166</v>
       </c>
       <c r="G51" s="108">
         <v>924.89900484999998</v>
       </c>
       <c r="H51" s="108">
         <v>1242.9368174900001</v>
       </c>
       <c r="I51" s="108">
         <v>357.31844096999998</v>
       </c>
       <c r="J51" s="108">
         <v>643.95211028000006</v>
       </c>
       <c r="K51" s="108">
         <v>6.9537146400000003</v>
       </c>
       <c r="L51" s="111">
         <v>6.9031434300000001</v>
       </c>
       <c r="M51" s="106">
         <v>2.02382697</v>
       </c>
       <c r="N51" s="127">
         <v>1.3075566700000001</v>
       </c>
       <c r="O51" s="141"/>
       <c r="P51" s="111">
         <v>43.26534109</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="45"/>
       <c r="C52" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D52" s="40"/>
       <c r="E52" s="41"/>
       <c r="F52" s="106">
         <v>1766.19486517</v>
       </c>
       <c r="G52" s="108">
         <v>534.60077049999995</v>
       </c>
       <c r="H52" s="108">
         <v>684.56187899999998</v>
       </c>
       <c r="I52" s="108">
         <v>161.90927832</v>
       </c>
       <c r="J52" s="108">
         <v>355.24035743000002</v>
       </c>
       <c r="K52" s="108">
         <v>24.486930690000001</v>
       </c>
       <c r="L52" s="111">
         <v>5.3956492300000001</v>
       </c>
       <c r="M52" s="106">
         <v>2.02138011</v>
       </c>
       <c r="N52" s="127">
         <v>0.49098699000000001</v>
       </c>
       <c r="O52" s="141"/>
       <c r="P52" s="111">
         <v>19.722923649999998</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="45"/>
       <c r="C53" s="47"/>
       <c r="D53" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E53" s="41"/>
       <c r="F53" s="106">
         <v>346.56887776000002</v>
       </c>
       <c r="G53" s="108">
         <v>139.54826718999999</v>
       </c>
       <c r="H53" s="108">
         <v>131.66424803000001</v>
       </c>
       <c r="I53" s="108">
         <v>16.998834009999999</v>
       </c>
       <c r="J53" s="108">
         <v>53.31690425</v>
       </c>
       <c r="K53" s="108">
         <v>4.2889065799999999</v>
       </c>
       <c r="L53" s="111">
         <v>0.75171770000000004</v>
       </c>
       <c r="M53" s="106">
         <v>0.38657912999999999</v>
       </c>
       <c r="N53" s="127">
         <v>1.6057970000000001E-2</v>
       </c>
       <c r="O53" s="141"/>
       <c r="P53" s="111">
         <v>2.8176920499999998</v>
       </c>
     </row>
     <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C54" s="40"/>
       <c r="D54" s="40"/>
       <c r="E54" s="41"/>
       <c r="F54" s="106">
         <v>517.46605729000009</v>
       </c>
       <c r="G54" s="108">
         <v>207.116759</v>
       </c>
       <c r="H54" s="108">
         <v>186.15268441000001</v>
       </c>
       <c r="I54" s="108">
         <v>31.090000270000001</v>
       </c>
       <c r="J54" s="108">
         <v>88.506059710000002</v>
       </c>
       <c r="K54" s="108">
         <v>2.75792167</v>
       </c>
       <c r="L54" s="111">
         <v>1.84263223</v>
       </c>
       <c r="M54" s="106">
         <v>6.7000299999999999E-2</v>
       </c>
       <c r="N54" s="127">
         <v>7.1710100000000002E-3</v>
       </c>
       <c r="O54" s="141"/>
       <c r="P54" s="111">
         <v>2.14121944</v>
       </c>
     </row>
     <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="48"/>
       <c r="C55" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D55" s="43"/>
       <c r="E55" s="44"/>
       <c r="F55" s="106">
         <v>115.73996937</v>
       </c>
       <c r="G55" s="108">
         <v>47.310279739999999</v>
       </c>
       <c r="H55" s="108">
         <v>41.264776019999999</v>
       </c>
       <c r="I55" s="108">
         <v>6.7057812500000002</v>
       </c>
       <c r="J55" s="108">
         <v>19.613184660000002</v>
       </c>
       <c r="K55" s="108">
         <v>0.47180634999999999</v>
       </c>
       <c r="L55" s="111">
         <v>0.37414134999999998</v>
       </c>
       <c r="M55" s="106">
         <v>3.3476899999999997E-2</v>
       </c>
       <c r="N55" s="127">
         <v>3.19828E-3</v>
       </c>
       <c r="O55" s="141"/>
       <c r="P55" s="111">
         <v>0.50576326999999999</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C56" s="49"/>
       <c r="D56" s="49"/>
       <c r="E56" s="50"/>
       <c r="F56" s="113">
         <v>1110.6518978300001</v>
       </c>
       <c r="G56" s="115">
         <v>436.52073703999997</v>
       </c>
       <c r="H56" s="115">
         <v>399.96808621999998</v>
       </c>
       <c r="I56" s="115">
         <v>72.910221660000005</v>
       </c>
       <c r="J56" s="115">
         <v>192.40888075999999</v>
       </c>
       <c r="K56" s="115">
         <v>5.0972576399999996</v>
       </c>
       <c r="L56" s="116">
         <v>3.7467145099999999</v>
       </c>
       <c r="M56" s="113">
         <v>0.47480677999999998</v>
       </c>
       <c r="N56" s="128">
         <v>0.16553330999999999</v>
       </c>
       <c r="O56" s="142"/>
       <c r="P56" s="116">
         <v>5.5305405700000003</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J57" s="12"/>
       <c r="K57" s="12"/>
       <c r="L57" s="12"/>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C58" s="12"/>
       <c r="D58" s="12"/>
       <c r="E58" s="12"/>
       <c r="F58" s="12"/>
       <c r="G58" s="12"/>
       <c r="H58" s="12"/>
       <c r="I58" s="12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J58" s="12"/>
       <c r="K58" s="12"/>
       <c r="L58" s="12"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C59" s="12"/>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
       <c r="F59" s="12"/>
       <c r="G59" s="12"/>
       <c r="H59" s="12"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B60" s="14"/>
     </row>
     <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I64" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="27"/>
       <c r="F65" s="64" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G65" s="65" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H65" s="66" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I65" s="67" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J65" s="68"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F66" s="102">
         <v>308.34656795000001</v>
       </c>
       <c r="G66" s="103">
         <v>1.5432324399999999</v>
       </c>
       <c r="H66" s="103">
         <v>128.5970978</v>
       </c>
       <c r="I66" s="105">
         <v>80.780094439999999</v>
       </c>
       <c r="J66" s="69"/>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="70" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F67" s="106">
         <v>308.34656795000001</v>
       </c>
       <c r="G67" s="108">
         <v>1.0562324400000001</v>
       </c>
       <c r="H67" s="108">
         <v>87.518360000000001</v>
       </c>
       <c r="I67" s="111">
         <v>80.780094439999999</v>
       </c>
       <c r="J67" s="71"/>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F68" s="72"/>
       <c r="G68" s="115">
         <v>0.48699999999999999</v>
       </c>
       <c r="H68" s="115">
         <v>41.078737799999999</v>
       </c>
       <c r="I68" s="73"/>
       <c r="J68" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
@@ -10322,1396 +14858,1396 @@
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="137" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C1" s="138"/>
       <c r="D1" s="138"/>
       <c r="E1" s="138"/>
       <c r="F1" s="138"/>
       <c r="G1" s="138"/>
       <c r="H1" s="138"/>
       <c r="I1" s="138"/>
       <c r="J1" s="138"/>
       <c r="K1" s="138"/>
       <c r="L1" s="138"/>
       <c r="M1" s="138"/>
       <c r="N1" s="138"/>
       <c r="O1" s="138"/>
       <c r="P1" s="139"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="81" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H6" s="20"/>
       <c r="I6" s="19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J6" s="19"/>
       <c r="K6" s="78" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="21"/>
       <c r="F7" s="22"/>
       <c r="G7" s="82"/>
       <c r="H7" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="22"/>
       <c r="J7" s="5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K7" s="6"/>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="23" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F8" s="93">
         <v>3980.3063000000002</v>
       </c>
       <c r="G8" s="94">
         <v>3850.4798999999998</v>
       </c>
       <c r="H8" s="95">
         <v>193.62270000000001</v>
       </c>
       <c r="I8" s="94">
         <v>129.82640000000001</v>
       </c>
       <c r="J8" s="94">
         <v>30.101700000000001</v>
       </c>
       <c r="K8" s="94">
         <v>334.52370000000002</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F9" s="96">
         <v>2605.5382</v>
       </c>
       <c r="G9" s="95">
         <v>2512.3292000000001</v>
       </c>
       <c r="H9" s="25"/>
       <c r="I9" s="96">
         <v>93.209000000000003</v>
       </c>
       <c r="J9" s="97">
         <v>25.563199999999998</v>
       </c>
       <c r="K9" s="97">
         <v>247.54730000000001</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F10" s="98">
         <v>1374.7681</v>
       </c>
       <c r="G10" s="99">
         <v>1338.1506999999999</v>
       </c>
       <c r="H10" s="100">
         <v>193.62270000000001</v>
       </c>
       <c r="I10" s="101">
         <v>36.617400000000004</v>
       </c>
       <c r="J10" s="100">
         <v>4.5385</v>
       </c>
       <c r="K10" s="100">
         <v>86.976399999999998</v>
       </c>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G11" s="26"/>
     </row>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E12" s="136" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F12" s="133"/>
       <c r="G12" s="136" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H12" s="133"/>
       <c r="I12" s="136" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J12" s="133"/>
       <c r="K12" s="136" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L12" s="133"/>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E13" s="143">
         <v>310492.56034703308</v>
       </c>
       <c r="F13" s="133"/>
       <c r="G13" s="143">
         <v>80900.022679999995</v>
       </c>
       <c r="H13" s="133"/>
       <c r="I13" s="143">
         <v>11019.66949</v>
       </c>
       <c r="J13" s="133"/>
       <c r="K13" s="143">
         <v>91919.692169999995</v>
       </c>
       <c r="L13" s="133"/>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M17" s="18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="27"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="29"/>
       <c r="F18" s="147" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G18" s="145"/>
       <c r="H18" s="145"/>
       <c r="I18" s="146"/>
       <c r="J18" s="147" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K18" s="145"/>
       <c r="L18" s="145"/>
       <c r="M18" s="146"/>
       <c r="N18" s="30"/>
     </row>
     <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="31"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="33"/>
       <c r="F19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="K19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="L19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="M19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="N19" s="30"/>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="38"/>
       <c r="F20" s="102">
         <v>2879.4142000000002</v>
       </c>
       <c r="G20" s="103">
         <v>31.5641</v>
       </c>
       <c r="H20" s="103">
         <v>2209.0648999999999</v>
       </c>
       <c r="I20" s="104">
         <v>638.78520000000003</v>
       </c>
       <c r="J20" s="102">
         <v>4231.9342999999999</v>
       </c>
       <c r="K20" s="103">
         <v>283.77359999999999</v>
       </c>
       <c r="L20" s="103">
         <v>2997.7456000000002</v>
       </c>
       <c r="M20" s="105">
         <v>950.41510000000005</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="41"/>
       <c r="F21" s="106">
         <v>2711.0027</v>
       </c>
       <c r="G21" s="107">
         <v>28.366599999999998</v>
       </c>
       <c r="H21" s="108">
         <v>2073.7674000000002</v>
       </c>
       <c r="I21" s="107">
         <v>608.86869999999999</v>
       </c>
       <c r="J21" s="109">
         <v>3953.1190999999999</v>
       </c>
       <c r="K21" s="110">
         <v>249.80680000000001</v>
       </c>
       <c r="L21" s="110">
         <v>2801.3292000000001</v>
       </c>
       <c r="M21" s="111">
         <v>901.98310000000004</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="42"/>
       <c r="C22" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D22" s="43"/>
       <c r="E22" s="44"/>
       <c r="F22" s="106">
         <v>1689.3212000000001</v>
       </c>
       <c r="G22" s="108">
         <v>17.558700000000002</v>
       </c>
       <c r="H22" s="108">
         <v>1275.0317</v>
       </c>
       <c r="I22" s="111">
         <v>396.73079999999999</v>
       </c>
       <c r="J22" s="106">
         <v>2452.2685999999999</v>
       </c>
       <c r="K22" s="108">
         <v>142.86429999999999</v>
       </c>
       <c r="L22" s="108">
         <v>1697.8343</v>
       </c>
       <c r="M22" s="111">
         <v>611.57000000000005</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="45"/>
       <c r="C23" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D23" s="40"/>
       <c r="E23" s="41"/>
       <c r="F23" s="106">
         <v>1021.6815</v>
       </c>
       <c r="G23" s="110">
         <v>10.8079</v>
       </c>
       <c r="H23" s="110">
         <v>798.73569999999995</v>
       </c>
       <c r="I23" s="112">
         <v>212.1379</v>
       </c>
       <c r="J23" s="106">
         <v>1500.8505</v>
       </c>
       <c r="K23" s="110">
         <v>106.9425</v>
       </c>
       <c r="L23" s="110">
         <v>1103.4948999999999</v>
       </c>
       <c r="M23" s="112">
         <v>290.41309999999999</v>
       </c>
     </row>
     <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="45"/>
       <c r="C24" s="47"/>
       <c r="D24" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E24" s="41"/>
       <c r="F24" s="106">
         <v>192.33349999999999</v>
       </c>
       <c r="G24" s="110">
         <v>3.1172</v>
       </c>
       <c r="H24" s="108">
         <v>165.0925</v>
       </c>
       <c r="I24" s="111">
         <v>24.123799999999999</v>
       </c>
       <c r="J24" s="106">
         <v>290.96600000000001</v>
       </c>
       <c r="K24" s="108">
         <v>19.916</v>
       </c>
       <c r="L24" s="108">
         <v>242.82140000000001</v>
       </c>
       <c r="M24" s="111">
         <v>28.2286</v>
       </c>
     </row>
     <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="41"/>
       <c r="F25" s="106">
         <v>168.41149999999999</v>
       </c>
       <c r="G25" s="110">
         <v>3.1974999999999998</v>
       </c>
       <c r="H25" s="110">
         <v>135.29750000000001</v>
       </c>
       <c r="I25" s="112">
         <v>29.916499999999999</v>
       </c>
       <c r="J25" s="106">
         <v>278.8152</v>
       </c>
       <c r="K25" s="110">
         <v>33.966799999999999</v>
       </c>
       <c r="L25" s="108">
         <v>196.41640000000001</v>
       </c>
       <c r="M25" s="112">
         <v>48.432000000000002</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="48"/>
       <c r="C26" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D26" s="43"/>
       <c r="E26" s="44"/>
       <c r="F26" s="106">
         <v>40.064800000000012</v>
       </c>
       <c r="G26" s="108">
         <v>0.74250000000000005</v>
       </c>
       <c r="H26" s="108">
         <v>31.837900000000001</v>
       </c>
       <c r="I26" s="111">
         <v>7.4843999999999999</v>
       </c>
       <c r="J26" s="106">
         <v>64.279700000000005</v>
       </c>
       <c r="K26" s="108">
         <v>7.0746000000000002</v>
       </c>
       <c r="L26" s="110">
         <v>45.238100000000003</v>
       </c>
       <c r="M26" s="111">
         <v>11.967000000000001</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="113">
         <v>403.23770000000002</v>
       </c>
       <c r="G27" s="114">
         <v>6.7782999999999998</v>
       </c>
       <c r="H27" s="115">
         <v>320.55189999999999</v>
       </c>
       <c r="I27" s="116">
         <v>75.907499999999999</v>
       </c>
       <c r="J27" s="113">
         <v>647.99599999999998</v>
       </c>
       <c r="K27" s="115">
         <v>70.271600000000007</v>
       </c>
       <c r="L27" s="115">
         <v>455.82310000000001</v>
       </c>
       <c r="M27" s="116">
         <v>121.90130000000001</v>
       </c>
     </row>
     <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="27"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="29"/>
       <c r="F32" s="148" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="51"/>
       <c r="M32" s="52"/>
       <c r="N32" s="30"/>
     </row>
     <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="31"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="33"/>
       <c r="F33" s="149"/>
       <c r="G33" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J33" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K33" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="54" t="s">
         <v>14</v>
       </c>
       <c r="M33" s="55" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="30"/>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="38"/>
       <c r="F34" s="102">
         <v>7154.1903094299996</v>
       </c>
       <c r="G34" s="103">
         <v>1892.5038772</v>
       </c>
       <c r="H34" s="103">
         <v>2808.1241642999998</v>
       </c>
       <c r="I34" s="103">
         <v>822.3848686</v>
       </c>
       <c r="J34" s="103">
         <v>1442.1755840999999</v>
       </c>
       <c r="K34" s="103">
         <v>46.742037949999997</v>
       </c>
       <c r="L34" s="103">
         <v>46.818081590000013</v>
       </c>
       <c r="M34" s="105">
         <v>95.441695690000003</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="41"/>
       <c r="F35" s="117">
         <v>6535.1239918699994</v>
       </c>
       <c r="G35" s="118">
         <v>1664.2157047000001</v>
       </c>
       <c r="H35" s="118">
         <v>2580.4803155999998</v>
       </c>
       <c r="I35" s="118">
         <v>780.91967720000002</v>
       </c>
       <c r="J35" s="108">
         <v>1332.6192450000001</v>
       </c>
       <c r="K35" s="119">
         <v>43.549241100000003</v>
       </c>
       <c r="L35" s="119">
         <v>40.760187520000002</v>
       </c>
       <c r="M35" s="120">
         <v>92.579620750000004</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="42"/>
       <c r="C36" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D36" s="43"/>
       <c r="E36" s="44"/>
       <c r="F36" s="106">
         <v>4240.4667419599991</v>
       </c>
       <c r="G36" s="108">
         <v>1059.2131337000001</v>
       </c>
       <c r="H36" s="108">
         <v>1682.0127387</v>
       </c>
       <c r="I36" s="118">
         <v>533.2295987</v>
       </c>
       <c r="J36" s="108">
         <v>869.65476539999997</v>
       </c>
       <c r="K36" s="108">
         <v>9.7791551999999999</v>
       </c>
       <c r="L36" s="118">
         <v>23.28545961</v>
       </c>
       <c r="M36" s="111">
         <v>63.291890649999999</v>
       </c>
     </row>
     <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="45"/>
       <c r="C37" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D37" s="40"/>
       <c r="E37" s="41"/>
       <c r="F37" s="106">
         <v>2294.6572499099998</v>
       </c>
       <c r="G37" s="110">
         <v>605.00257099999999</v>
       </c>
       <c r="H37" s="110">
         <v>898.46757690000004</v>
       </c>
       <c r="I37" s="121">
         <v>247.6900785</v>
       </c>
       <c r="J37" s="110">
         <v>462.9644796</v>
       </c>
       <c r="K37" s="110">
         <v>33.770085899999998</v>
       </c>
       <c r="L37" s="121">
         <v>17.474727909999999</v>
       </c>
       <c r="M37" s="112">
         <v>29.287730100000001</v>
       </c>
     </row>
     <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="45"/>
       <c r="C38" s="47"/>
       <c r="D38" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E38" s="41"/>
       <c r="F38" s="106">
         <v>411.07821740000009</v>
       </c>
       <c r="G38" s="108">
         <v>156.47738140000001</v>
       </c>
       <c r="H38" s="108">
         <v>156.66578200000001</v>
       </c>
       <c r="I38" s="118">
         <v>24.5901751</v>
       </c>
       <c r="J38" s="108">
         <v>61.585178900000002</v>
       </c>
       <c r="K38" s="108">
         <v>5.5045450000000002</v>
       </c>
       <c r="L38" s="118">
         <v>2.47864445</v>
       </c>
       <c r="M38" s="111">
         <v>3.7765105499999998</v>
       </c>
     </row>
     <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C39" s="40"/>
       <c r="D39" s="40"/>
       <c r="E39" s="41"/>
       <c r="F39" s="106">
         <v>619.0663175599999</v>
       </c>
       <c r="G39" s="110">
         <v>228.2881725</v>
       </c>
       <c r="H39" s="110">
         <v>227.64384870000001</v>
       </c>
       <c r="I39" s="121">
         <v>41.465191400000002</v>
       </c>
       <c r="J39" s="110">
         <v>109.5563391</v>
       </c>
       <c r="K39" s="110">
         <v>3.1927968500000001</v>
       </c>
       <c r="L39" s="121">
         <v>6.0578940699999997</v>
       </c>
       <c r="M39" s="112">
         <v>2.8620749399999998</v>
       </c>
     </row>
     <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="48"/>
       <c r="C40" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D40" s="43"/>
       <c r="E40" s="44"/>
       <c r="F40" s="106">
         <v>148.58741577000001</v>
       </c>
       <c r="G40" s="108">
         <v>54.090321799999998</v>
       </c>
       <c r="H40" s="108">
         <v>55.114851000000002</v>
       </c>
       <c r="I40" s="118">
         <v>9.9693517000000007</v>
       </c>
       <c r="J40" s="108">
         <v>26.754275499999999</v>
       </c>
       <c r="K40" s="108">
         <v>0.68237475000000003</v>
       </c>
       <c r="L40" s="118">
         <v>1.2310449299999999</v>
       </c>
       <c r="M40" s="111">
         <v>0.74519608999999998</v>
       </c>
     </row>
     <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="113">
         <v>1386.2399264200001</v>
       </c>
       <c r="G41" s="115">
         <v>487.57434619999998</v>
       </c>
       <c r="H41" s="115">
         <v>517.12053309999999</v>
       </c>
       <c r="I41" s="122">
         <v>103.92805509999999</v>
       </c>
       <c r="J41" s="115">
         <v>251.04968969999999</v>
       </c>
       <c r="K41" s="115">
         <v>6.2491882499999996</v>
       </c>
       <c r="L41" s="122">
         <v>12.445235009999999</v>
       </c>
       <c r="M41" s="116">
         <v>7.8728790599999998</v>
       </c>
     </row>
     <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
     </row>
     <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
     </row>
     <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="Q45" s="56"/>
     </row>
     <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P46" s="57" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q46" s="56"/>
     </row>
     <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="27"/>
       <c r="C47" s="28"/>
       <c r="D47" s="28"/>
       <c r="E47" s="29"/>
       <c r="F47" s="144" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G47" s="145"/>
       <c r="H47" s="145"/>
       <c r="I47" s="145"/>
       <c r="J47" s="145"/>
       <c r="K47" s="145"/>
       <c r="L47" s="146"/>
       <c r="M47" s="144" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N47" s="145"/>
       <c r="O47" s="145"/>
       <c r="P47" s="146"/>
       <c r="Q47" s="56"/>
     </row>
     <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="31"/>
       <c r="C48" s="32"/>
       <c r="D48" s="32"/>
       <c r="E48" s="33"/>
       <c r="F48" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G48" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J48" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K48" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L48" s="58" t="s">
         <v>14</v>
       </c>
       <c r="M48" s="59" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N48" s="60" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O48" s="61" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P48" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Q48" s="56"/>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="45" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="63"/>
       <c r="F49" s="123">
         <v>5537.8869924299997</v>
       </c>
       <c r="G49" s="103">
         <v>1700.3478049400001</v>
       </c>
       <c r="H49" s="103">
         <v>2123.1100254799999</v>
       </c>
       <c r="I49" s="103">
         <v>584.28466623000008</v>
       </c>
       <c r="J49" s="103">
         <v>1081.37402486</v>
       </c>
       <c r="K49" s="103">
         <v>34.498597789999998</v>
       </c>
       <c r="L49" s="105">
         <v>14.271873129999999</v>
       </c>
       <c r="M49" s="123">
         <v>4.3151229600000001</v>
       </c>
       <c r="N49" s="103">
         <v>1.7734324800000001</v>
       </c>
       <c r="O49" s="124">
         <v>18.48446405</v>
       </c>
       <c r="P49" s="125">
         <v>67.399407080000003</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="41"/>
       <c r="F50" s="126">
         <v>5012.9333352100002</v>
       </c>
       <c r="G50" s="108">
         <v>1489.7354447</v>
       </c>
       <c r="H50" s="108">
         <v>1934.4194830500001</v>
       </c>
       <c r="I50" s="108">
         <v>551.87279935000004</v>
       </c>
       <c r="J50" s="108">
         <v>992.71019391999994</v>
       </c>
       <c r="K50" s="108">
         <v>31.76669206</v>
       </c>
       <c r="L50" s="111">
         <v>12.428722130000001</v>
       </c>
       <c r="M50" s="126">
         <v>4.2561626700000001</v>
       </c>
       <c r="N50" s="108">
         <v>1.7661690299999999</v>
       </c>
       <c r="O50" s="140"/>
       <c r="P50" s="111">
         <v>65.184225420000004</v>
       </c>
     </row>
     <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="42"/>
       <c r="C51" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D51" s="43"/>
       <c r="E51" s="44"/>
       <c r="F51" s="106">
         <v>3244.0476325999998</v>
       </c>
       <c r="G51" s="108">
         <v>952.5995762</v>
       </c>
       <c r="H51" s="108">
         <v>1257.3686995200001</v>
       </c>
       <c r="I51" s="108">
         <v>375.43533793</v>
       </c>
       <c r="J51" s="108">
         <v>644.51467363999996</v>
       </c>
       <c r="K51" s="108">
         <v>7.11719291</v>
       </c>
       <c r="L51" s="111">
         <v>7.0121523999999997</v>
       </c>
       <c r="M51" s="106">
         <v>2.1640464399999999</v>
       </c>
       <c r="N51" s="127">
         <v>1.1821074199999999</v>
       </c>
       <c r="O51" s="141"/>
       <c r="P51" s="111">
         <v>44.304388449999998</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="45"/>
       <c r="C52" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D52" s="40"/>
       <c r="E52" s="41"/>
       <c r="F52" s="106">
         <v>1768.88570261</v>
       </c>
       <c r="G52" s="108">
         <v>537.13586850000002</v>
       </c>
       <c r="H52" s="108">
         <v>677.05078352999999</v>
       </c>
       <c r="I52" s="108">
         <v>176.43746142000001</v>
       </c>
       <c r="J52" s="108">
         <v>348.19552027999998</v>
       </c>
       <c r="K52" s="108">
         <v>24.64949915</v>
       </c>
       <c r="L52" s="111">
         <v>5.41656973</v>
       </c>
       <c r="M52" s="106">
         <v>2.0921162299999998</v>
       </c>
       <c r="N52" s="127">
         <v>0.58406161000000001</v>
       </c>
       <c r="O52" s="141"/>
       <c r="P52" s="111">
         <v>20.879836969999999</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="45"/>
       <c r="C53" s="47"/>
       <c r="D53" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E53" s="41"/>
       <c r="F53" s="106">
         <v>340.88557188999999</v>
       </c>
       <c r="G53" s="108">
         <v>140.10525100000001</v>
       </c>
       <c r="H53" s="108">
         <v>125.93653260000001</v>
       </c>
       <c r="I53" s="108">
         <v>19.703720879999999</v>
       </c>
       <c r="J53" s="108">
         <v>49.983009860000003</v>
       </c>
       <c r="K53" s="108">
         <v>4.4146944499999998</v>
       </c>
       <c r="L53" s="111">
         <v>0.74236310000000005</v>
       </c>
       <c r="M53" s="106">
         <v>0.44856382</v>
       </c>
       <c r="N53" s="127">
         <v>3.5052399999999997E-2</v>
       </c>
       <c r="O53" s="141"/>
       <c r="P53" s="111">
         <v>3.0213122000000001</v>
       </c>
     </row>
     <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C54" s="40"/>
       <c r="D54" s="40"/>
       <c r="E54" s="41"/>
       <c r="F54" s="106">
         <v>524.95365721999997</v>
       </c>
       <c r="G54" s="108">
         <v>210.61236023999999</v>
       </c>
       <c r="H54" s="108">
         <v>188.69054242999999</v>
       </c>
       <c r="I54" s="108">
         <v>32.411866879999998</v>
       </c>
       <c r="J54" s="108">
         <v>88.663830939999997</v>
       </c>
       <c r="K54" s="108">
         <v>2.7319057299999998</v>
       </c>
       <c r="L54" s="111">
         <v>1.843151</v>
       </c>
       <c r="M54" s="106">
         <v>5.8960289999999999E-2</v>
       </c>
       <c r="N54" s="127">
         <v>7.2634500000000003E-3</v>
       </c>
       <c r="O54" s="141"/>
       <c r="P54" s="111">
         <v>2.2151816599999998</v>
       </c>
     </row>
     <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="48"/>
       <c r="C55" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D55" s="43"/>
       <c r="E55" s="44"/>
       <c r="F55" s="106">
         <v>116.64180785000001</v>
       </c>
       <c r="G55" s="108">
         <v>47.830883720000003</v>
       </c>
       <c r="H55" s="108">
         <v>41.420815490000003</v>
       </c>
       <c r="I55" s="108">
         <v>7.0072900599999999</v>
       </c>
       <c r="J55" s="108">
         <v>19.517904990000002</v>
       </c>
       <c r="K55" s="108">
         <v>0.49570871</v>
       </c>
       <c r="L55" s="111">
         <v>0.36920488000000001</v>
       </c>
       <c r="M55" s="106">
         <v>3.0209159999999999E-2</v>
       </c>
       <c r="N55" s="127">
         <v>8.9813000000000002E-4</v>
       </c>
       <c r="O55" s="141"/>
       <c r="P55" s="111">
         <v>0.52165044000000005</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C56" s="49"/>
       <c r="D56" s="49"/>
       <c r="E56" s="50"/>
       <c r="F56" s="113">
         <v>1133.0250962099999</v>
       </c>
       <c r="G56" s="115">
         <v>447.27860195</v>
       </c>
       <c r="H56" s="115">
         <v>407.99808426999999</v>
       </c>
       <c r="I56" s="115">
         <v>76.310195500000006</v>
       </c>
       <c r="J56" s="115">
         <v>192.6573641</v>
       </c>
       <c r="K56" s="115">
         <v>5.0166231899999998</v>
       </c>
       <c r="L56" s="116">
         <v>3.7642272000000001</v>
       </c>
       <c r="M56" s="113">
         <v>0.50587760000000004</v>
       </c>
       <c r="N56" s="128">
         <v>0.13997451</v>
       </c>
       <c r="O56" s="142"/>
       <c r="P56" s="116">
         <v>5.7228217800000003</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J57" s="12"/>
       <c r="K57" s="12"/>
       <c r="L57" s="12"/>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C58" s="12"/>
       <c r="D58" s="12"/>
       <c r="E58" s="12"/>
       <c r="F58" s="12"/>
       <c r="G58" s="12"/>
       <c r="H58" s="12"/>
       <c r="I58" s="12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J58" s="12"/>
       <c r="K58" s="12"/>
       <c r="L58" s="12"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C59" s="12"/>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
       <c r="F59" s="12"/>
       <c r="G59" s="12"/>
       <c r="H59" s="12"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B60" s="14"/>
     </row>
     <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I64" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="27"/>
       <c r="F65" s="64" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G65" s="65" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H65" s="66" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I65" s="67" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J65" s="68"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F66" s="102">
         <v>297.73899498999998</v>
       </c>
       <c r="G66" s="103">
         <v>1.4641177999999999</v>
       </c>
       <c r="H66" s="103">
         <v>120.2331945</v>
       </c>
       <c r="I66" s="105">
         <v>73.790721250000004</v>
       </c>
       <c r="J66" s="69"/>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="70" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F67" s="106">
         <v>297.73899498999998</v>
       </c>
       <c r="G67" s="108">
         <v>1.0141178</v>
       </c>
       <c r="H67" s="108">
         <v>84.794880000000006</v>
       </c>
       <c r="I67" s="111">
         <v>73.790721250000004</v>
       </c>
       <c r="J67" s="71"/>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F68" s="72"/>
       <c r="G68" s="115">
         <v>0.45</v>
       </c>
       <c r="H68" s="115">
         <v>35.438314499999997</v>
       </c>
       <c r="I68" s="73"/>
       <c r="J68" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
@@ -11727,1396 +16263,1396 @@
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="137" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C1" s="138"/>
       <c r="D1" s="138"/>
       <c r="E1" s="138"/>
       <c r="F1" s="138"/>
       <c r="G1" s="138"/>
       <c r="H1" s="138"/>
       <c r="I1" s="138"/>
       <c r="J1" s="138"/>
       <c r="K1" s="138"/>
       <c r="L1" s="138"/>
       <c r="M1" s="138"/>
       <c r="N1" s="138"/>
       <c r="O1" s="138"/>
       <c r="P1" s="139"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="81" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H6" s="20"/>
       <c r="I6" s="19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J6" s="19"/>
       <c r="K6" s="78" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="21"/>
       <c r="F7" s="22"/>
       <c r="G7" s="82"/>
       <c r="H7" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="22"/>
       <c r="J7" s="5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K7" s="6"/>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="23" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F8" s="93">
         <v>3981.3687</v>
       </c>
       <c r="G8" s="94">
         <v>3851.8800999999999</v>
       </c>
       <c r="H8" s="95">
         <v>196.06399999999999</v>
       </c>
       <c r="I8" s="94">
         <v>129.48859999999999</v>
       </c>
       <c r="J8" s="94">
         <v>30.094899999999999</v>
       </c>
       <c r="K8" s="94">
         <v>334.64210000000003</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F9" s="96">
         <v>2606.6758</v>
       </c>
       <c r="G9" s="95">
         <v>2513.5859999999998</v>
       </c>
       <c r="H9" s="25"/>
       <c r="I9" s="96">
         <v>93.089799999999997</v>
       </c>
       <c r="J9" s="97">
         <v>25.570699999999999</v>
       </c>
       <c r="K9" s="97">
         <v>247.9332</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F10" s="98">
         <v>1374.6929</v>
       </c>
       <c r="G10" s="99">
         <v>1338.2941000000001</v>
       </c>
       <c r="H10" s="100">
         <v>196.06399999999999</v>
       </c>
       <c r="I10" s="101">
         <v>36.398800000000001</v>
       </c>
       <c r="J10" s="100">
         <v>4.5242000000000004</v>
       </c>
       <c r="K10" s="100">
         <v>86.7089</v>
       </c>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G11" s="26"/>
     </row>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E12" s="136" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F12" s="133"/>
       <c r="G12" s="136" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H12" s="133"/>
       <c r="I12" s="136" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J12" s="133"/>
       <c r="K12" s="136" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L12" s="133"/>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E13" s="143">
         <v>311510.70179114718</v>
       </c>
       <c r="F13" s="133"/>
       <c r="G13" s="143">
         <v>81200.740779999993</v>
       </c>
       <c r="H13" s="133"/>
       <c r="I13" s="143">
         <v>31238.437010000001</v>
       </c>
       <c r="J13" s="133"/>
       <c r="K13" s="143">
         <v>112439.17779</v>
       </c>
       <c r="L13" s="133"/>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M17" s="18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="27"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="29"/>
       <c r="F18" s="147" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G18" s="145"/>
       <c r="H18" s="145"/>
       <c r="I18" s="146"/>
       <c r="J18" s="147" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K18" s="145"/>
       <c r="L18" s="145"/>
       <c r="M18" s="146"/>
       <c r="N18" s="30"/>
     </row>
     <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="31"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="33"/>
       <c r="F19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="K19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="L19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="M19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="N19" s="30"/>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="38"/>
       <c r="F20" s="102">
         <v>2918.5826000000002</v>
       </c>
       <c r="G20" s="103">
         <v>33.015999999999998</v>
       </c>
       <c r="H20" s="103">
         <v>2233.1361000000002</v>
       </c>
       <c r="I20" s="104">
         <v>652.43049999999994</v>
       </c>
       <c r="J20" s="102">
         <v>4333.2317999999996</v>
       </c>
       <c r="K20" s="103">
         <v>293.01060000000001</v>
       </c>
       <c r="L20" s="103">
         <v>3059.1057000000001</v>
       </c>
       <c r="M20" s="105">
         <v>981.1155</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="41"/>
       <c r="F21" s="106">
         <v>2748.7186999999999</v>
       </c>
       <c r="G21" s="107">
         <v>29.731999999999999</v>
       </c>
       <c r="H21" s="108">
         <v>2096.2773000000002</v>
       </c>
       <c r="I21" s="107">
         <v>622.70939999999996</v>
       </c>
       <c r="J21" s="109">
         <v>4046.9074000000001</v>
       </c>
       <c r="K21" s="110">
         <v>258.00830000000002</v>
       </c>
       <c r="L21" s="110">
         <v>2856.8634000000002</v>
       </c>
       <c r="M21" s="111">
         <v>932.03570000000002</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="42"/>
       <c r="C22" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D22" s="43"/>
       <c r="E22" s="44"/>
       <c r="F22" s="106">
         <v>1725.8486</v>
       </c>
       <c r="G22" s="108">
         <v>18.274999999999999</v>
       </c>
       <c r="H22" s="108">
         <v>1309.0181</v>
       </c>
       <c r="I22" s="111">
         <v>398.55549999999999</v>
       </c>
       <c r="J22" s="106">
         <v>2532.2627000000002</v>
       </c>
       <c r="K22" s="108">
         <v>147.94829999999999</v>
       </c>
       <c r="L22" s="108">
         <v>1761.1668999999999</v>
       </c>
       <c r="M22" s="111">
         <v>623.14750000000004</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="45"/>
       <c r="C23" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D23" s="40"/>
       <c r="E23" s="41"/>
       <c r="F23" s="106">
         <v>1022.8701</v>
       </c>
       <c r="G23" s="110">
         <v>11.457000000000001</v>
       </c>
       <c r="H23" s="110">
         <v>787.25919999999996</v>
       </c>
       <c r="I23" s="112">
         <v>224.15389999999999</v>
       </c>
       <c r="J23" s="106">
         <v>1514.6447000000001</v>
       </c>
       <c r="K23" s="110">
         <v>110.06</v>
       </c>
       <c r="L23" s="110">
         <v>1095.6965</v>
       </c>
       <c r="M23" s="112">
         <v>308.88819999999998</v>
       </c>
     </row>
     <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="45"/>
       <c r="C24" s="47"/>
       <c r="D24" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E24" s="41"/>
       <c r="F24" s="106">
         <v>193.02590000000001</v>
       </c>
       <c r="G24" s="110">
         <v>3.0043000000000002</v>
       </c>
       <c r="H24" s="108">
         <v>165.0711</v>
       </c>
       <c r="I24" s="111">
         <v>24.950500000000002</v>
       </c>
       <c r="J24" s="106">
         <v>288.55860000000001</v>
       </c>
       <c r="K24" s="108">
         <v>18.805800000000001</v>
       </c>
       <c r="L24" s="108">
         <v>240.41679999999999</v>
       </c>
       <c r="M24" s="111">
         <v>29.335999999999999</v>
       </c>
     </row>
     <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="41"/>
       <c r="F25" s="106">
         <v>169.8639</v>
       </c>
       <c r="G25" s="110">
         <v>3.2839999999999998</v>
       </c>
       <c r="H25" s="110">
         <v>136.8588</v>
       </c>
       <c r="I25" s="112">
         <v>29.7211</v>
       </c>
       <c r="J25" s="106">
         <v>286.32440000000003</v>
       </c>
       <c r="K25" s="110">
         <v>35.002299999999998</v>
       </c>
       <c r="L25" s="108">
         <v>202.2423</v>
       </c>
       <c r="M25" s="112">
         <v>49.079799999999999</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="48"/>
       <c r="C26" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D26" s="43"/>
       <c r="E26" s="44"/>
       <c r="F26" s="106">
         <v>40.643000000000001</v>
       </c>
       <c r="G26" s="108">
         <v>0.76270000000000004</v>
       </c>
       <c r="H26" s="108">
         <v>32.400300000000001</v>
       </c>
       <c r="I26" s="111">
         <v>7.48</v>
       </c>
       <c r="J26" s="106">
         <v>66.280599999999993</v>
       </c>
       <c r="K26" s="108">
         <v>7.218</v>
       </c>
       <c r="L26" s="110">
         <v>46.854999999999997</v>
       </c>
       <c r="M26" s="111">
         <v>12.207599999999999</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="113">
         <v>408.09580000000011</v>
       </c>
       <c r="G27" s="114">
         <v>7.0050999999999997</v>
       </c>
       <c r="H27" s="115">
         <v>325.45060000000001</v>
       </c>
       <c r="I27" s="116">
         <v>75.640100000000004</v>
       </c>
       <c r="J27" s="113">
         <v>667.26300000000003</v>
       </c>
       <c r="K27" s="115">
         <v>72.856999999999999</v>
       </c>
       <c r="L27" s="115">
         <v>470.53730000000002</v>
       </c>
       <c r="M27" s="116">
         <v>123.8687</v>
       </c>
     </row>
     <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="27"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="29"/>
       <c r="F32" s="148" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="51"/>
       <c r="M32" s="52"/>
       <c r="N32" s="30"/>
     </row>
     <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="31"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="33"/>
       <c r="F33" s="149"/>
       <c r="G33" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J33" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K33" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="54" t="s">
         <v>14</v>
       </c>
       <c r="M33" s="55" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="30"/>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="38"/>
       <c r="F34" s="102">
         <v>7434.71243013</v>
       </c>
       <c r="G34" s="103">
         <v>1972.350085</v>
       </c>
       <c r="H34" s="103">
         <v>2892.0498312</v>
       </c>
       <c r="I34" s="103">
         <v>849.37373669999999</v>
       </c>
       <c r="J34" s="103">
         <v>1526.9203324</v>
       </c>
       <c r="K34" s="103">
         <v>48.741886649999998</v>
       </c>
       <c r="L34" s="103">
         <v>48.279303339999998</v>
       </c>
       <c r="M34" s="105">
         <v>96.997254839999997</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="41"/>
       <c r="F35" s="117">
         <v>6793.8622248800002</v>
       </c>
       <c r="G35" s="118">
         <v>1737.8144634</v>
       </c>
       <c r="H35" s="118">
         <v>2657.1219196000002</v>
       </c>
       <c r="I35" s="118">
         <v>807.70856130000004</v>
       </c>
       <c r="J35" s="108">
         <v>1409.5690228999999</v>
       </c>
       <c r="K35" s="119">
         <v>45.489902200000003</v>
       </c>
       <c r="L35" s="119">
         <v>42.063282950000001</v>
       </c>
       <c r="M35" s="120">
         <v>94.095072529999996</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="42"/>
       <c r="C36" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D36" s="43"/>
       <c r="E36" s="44"/>
       <c r="F36" s="106">
         <v>4417.3326440600003</v>
       </c>
       <c r="G36" s="108">
         <v>1101.8988500999999</v>
       </c>
       <c r="H36" s="108">
         <v>1751.2723727</v>
       </c>
       <c r="I36" s="118">
         <v>540.51518120000003</v>
       </c>
       <c r="J36" s="108">
         <v>924.99986520000004</v>
       </c>
       <c r="K36" s="108">
         <v>10.1398986</v>
       </c>
       <c r="L36" s="118">
         <v>24.042951349999999</v>
       </c>
       <c r="M36" s="111">
         <v>64.463524910000004</v>
       </c>
     </row>
     <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="45"/>
       <c r="C37" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D37" s="40"/>
       <c r="E37" s="41"/>
       <c r="F37" s="106">
         <v>2376.5295808199999</v>
       </c>
       <c r="G37" s="110">
         <v>635.91561330000002</v>
       </c>
       <c r="H37" s="110">
         <v>905.84954689999995</v>
       </c>
       <c r="I37" s="121">
         <v>267.19338010000001</v>
       </c>
       <c r="J37" s="110">
         <v>484.56915770000001</v>
       </c>
       <c r="K37" s="110">
         <v>35.350003600000001</v>
       </c>
       <c r="L37" s="121">
         <v>18.020331599999999</v>
       </c>
       <c r="M37" s="112">
         <v>29.631547619999999</v>
       </c>
     </row>
     <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="45"/>
       <c r="C38" s="47"/>
       <c r="D38" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E38" s="41"/>
       <c r="F38" s="106">
         <v>402.98963856</v>
       </c>
       <c r="G38" s="108">
         <v>147.5509735</v>
       </c>
       <c r="H38" s="108">
         <v>156.21385129999999</v>
       </c>
       <c r="I38" s="118">
         <v>25.2654137</v>
       </c>
       <c r="J38" s="108">
         <v>61.812063600000002</v>
       </c>
       <c r="K38" s="108">
         <v>5.923718</v>
       </c>
       <c r="L38" s="118">
         <v>2.3542146599999998</v>
       </c>
       <c r="M38" s="111">
         <v>3.8694038000000002</v>
       </c>
     </row>
     <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C39" s="40"/>
       <c r="D39" s="40"/>
       <c r="E39" s="41"/>
       <c r="F39" s="106">
         <v>640.85020525000004</v>
       </c>
       <c r="G39" s="110">
         <v>234.53562160000001</v>
       </c>
       <c r="H39" s="110">
         <v>234.92791159999999</v>
       </c>
       <c r="I39" s="121">
         <v>41.665175400000003</v>
       </c>
       <c r="J39" s="110">
         <v>117.3513095</v>
       </c>
       <c r="K39" s="110">
         <v>3.2519844500000001</v>
       </c>
       <c r="L39" s="121">
         <v>6.2160203899999997</v>
       </c>
       <c r="M39" s="112">
         <v>2.9021823100000002</v>
       </c>
     </row>
     <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="48"/>
       <c r="C40" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D40" s="43"/>
       <c r="E40" s="44"/>
       <c r="F40" s="106">
         <v>155.30751214</v>
       </c>
       <c r="G40" s="108">
         <v>55.577586500000002</v>
       </c>
       <c r="H40" s="108">
         <v>57.892404599999999</v>
       </c>
       <c r="I40" s="118">
         <v>10.0897009</v>
       </c>
       <c r="J40" s="108">
         <v>29.029628200000001</v>
       </c>
       <c r="K40" s="108">
         <v>0.71790080000000001</v>
       </c>
       <c r="L40" s="118">
         <v>1.2424304900000001</v>
       </c>
       <c r="M40" s="111">
         <v>0.75786065000000002</v>
       </c>
     </row>
     <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="113">
         <v>1440.08416218</v>
       </c>
       <c r="G41" s="115">
         <v>505.5029624</v>
       </c>
       <c r="H41" s="115">
         <v>533.29832480000005</v>
       </c>
       <c r="I41" s="122">
         <v>104.99886410000001</v>
       </c>
       <c r="J41" s="115">
         <v>268.86201290000002</v>
       </c>
       <c r="K41" s="115">
         <v>6.5528287499999998</v>
       </c>
       <c r="L41" s="122">
         <v>12.860993730000001</v>
       </c>
       <c r="M41" s="116">
         <v>8.0081755000000001</v>
       </c>
     </row>
     <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
     </row>
     <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
     </row>
     <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="Q45" s="56"/>
     </row>
     <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P46" s="57" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q46" s="56"/>
     </row>
     <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="27"/>
       <c r="C47" s="28"/>
       <c r="D47" s="28"/>
       <c r="E47" s="29"/>
       <c r="F47" s="144" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G47" s="145"/>
       <c r="H47" s="145"/>
       <c r="I47" s="145"/>
       <c r="J47" s="145"/>
       <c r="K47" s="145"/>
       <c r="L47" s="146"/>
       <c r="M47" s="144" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N47" s="145"/>
       <c r="O47" s="145"/>
       <c r="P47" s="146"/>
       <c r="Q47" s="56"/>
     </row>
     <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="31"/>
       <c r="C48" s="32"/>
       <c r="D48" s="32"/>
       <c r="E48" s="33"/>
       <c r="F48" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G48" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J48" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K48" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L48" s="58" t="s">
         <v>14</v>
       </c>
       <c r="M48" s="59" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N48" s="60" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O48" s="61" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P48" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Q48" s="56"/>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="45" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="63"/>
       <c r="F49" s="123">
         <v>5764.5062579600008</v>
       </c>
       <c r="G49" s="103">
         <v>1771.5412744299999</v>
       </c>
       <c r="H49" s="103">
         <v>2191.8346059599999</v>
       </c>
       <c r="I49" s="103">
         <v>603.46513144999994</v>
       </c>
       <c r="J49" s="103">
         <v>1146.9518072400001</v>
       </c>
       <c r="K49" s="103">
         <v>35.995233680000013</v>
       </c>
       <c r="L49" s="105">
         <v>14.7182052</v>
       </c>
       <c r="M49" s="123">
         <v>4.0444523800000001</v>
       </c>
       <c r="N49" s="103">
         <v>1.7389876099999999</v>
       </c>
       <c r="O49" s="124">
         <v>18.69612467</v>
       </c>
       <c r="P49" s="125">
         <v>68.501092920000005</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="41"/>
       <c r="F50" s="126">
         <v>5220.3466616000014</v>
       </c>
       <c r="G50" s="108">
         <v>1554.99086631</v>
       </c>
       <c r="H50" s="108">
         <v>1996.6343336800001</v>
       </c>
       <c r="I50" s="108">
         <v>570.90132764999998</v>
       </c>
       <c r="J50" s="108">
         <v>1051.7831837799999</v>
       </c>
       <c r="K50" s="108">
         <v>33.208073480000003</v>
       </c>
       <c r="L50" s="111">
         <v>12.8288767</v>
       </c>
       <c r="M50" s="126">
         <v>3.9790866600000001</v>
       </c>
       <c r="N50" s="108">
         <v>1.7098645800000001</v>
       </c>
       <c r="O50" s="140"/>
       <c r="P50" s="111">
         <v>66.255059660000001</v>
       </c>
     </row>
     <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="42"/>
       <c r="C51" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D51" s="43"/>
       <c r="E51" s="44"/>
       <c r="F51" s="106">
         <v>3385.0874032800002</v>
       </c>
       <c r="G51" s="108">
         <v>991.35137802999998</v>
       </c>
       <c r="H51" s="108">
         <v>1312.46522086</v>
       </c>
       <c r="I51" s="108">
         <v>380.38825630000002</v>
       </c>
       <c r="J51" s="108">
         <v>686.25785975999997</v>
       </c>
       <c r="K51" s="108">
         <v>7.3764376299999999</v>
       </c>
       <c r="L51" s="111">
         <v>7.2482506999999998</v>
       </c>
       <c r="M51" s="106">
         <v>1.7855567000000001</v>
       </c>
       <c r="N51" s="127">
         <v>1.0976189000000001</v>
       </c>
       <c r="O51" s="141"/>
       <c r="P51" s="111">
         <v>45.125670980000002</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="45"/>
       <c r="C52" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D52" s="40"/>
       <c r="E52" s="41"/>
       <c r="F52" s="106">
         <v>1835.2592583200001</v>
       </c>
       <c r="G52" s="108">
         <v>563.63948828000002</v>
       </c>
       <c r="H52" s="108">
         <v>684.16911282000001</v>
       </c>
       <c r="I52" s="108">
         <v>190.51307134999999</v>
       </c>
       <c r="J52" s="108">
         <v>365.52532402000003</v>
       </c>
       <c r="K52" s="108">
         <v>25.831635850000001</v>
       </c>
       <c r="L52" s="111">
         <v>5.5806259999999996</v>
       </c>
       <c r="M52" s="106">
         <v>2.1935299599999998</v>
       </c>
       <c r="N52" s="127">
         <v>0.61224568000000001</v>
       </c>
       <c r="O52" s="141"/>
       <c r="P52" s="111">
         <v>21.129388680000002</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="45"/>
       <c r="C53" s="47"/>
       <c r="D53" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E53" s="41"/>
       <c r="F53" s="106">
         <v>333.36918208999998</v>
       </c>
       <c r="G53" s="108">
         <v>131.81943226000001</v>
       </c>
       <c r="H53" s="108">
         <v>125.59291731</v>
       </c>
       <c r="I53" s="108">
         <v>20.240695599999999</v>
       </c>
       <c r="J53" s="108">
         <v>50.258113799999997</v>
       </c>
       <c r="K53" s="108">
         <v>4.7506418100000003</v>
       </c>
       <c r="L53" s="111">
         <v>0.70738131000000004</v>
       </c>
       <c r="M53" s="106">
         <v>0.49647271999999998</v>
       </c>
       <c r="N53" s="127">
         <v>7.3108010000000001E-2</v>
       </c>
       <c r="O53" s="141"/>
       <c r="P53" s="111">
         <v>3.09557203</v>
       </c>
     </row>
     <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C54" s="40"/>
       <c r="D54" s="40"/>
       <c r="E54" s="41"/>
       <c r="F54" s="106">
         <v>544.15959636000002</v>
       </c>
       <c r="G54" s="108">
         <v>216.55040811999999</v>
       </c>
       <c r="H54" s="108">
         <v>195.20027228000001</v>
       </c>
       <c r="I54" s="108">
         <v>32.563803800000002</v>
       </c>
       <c r="J54" s="108">
         <v>95.168623460000006</v>
       </c>
       <c r="K54" s="108">
         <v>2.7871602000000002</v>
       </c>
       <c r="L54" s="111">
         <v>1.8893285</v>
       </c>
       <c r="M54" s="106">
         <v>6.5365720000000002E-2</v>
       </c>
       <c r="N54" s="127">
         <v>2.9123030000000001E-2</v>
       </c>
       <c r="O54" s="141"/>
       <c r="P54" s="111">
         <v>2.2460332599999999</v>
       </c>
     </row>
     <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="48"/>
       <c r="C55" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D55" s="43"/>
       <c r="E55" s="44"/>
       <c r="F55" s="106">
         <v>122.19868099</v>
       </c>
       <c r="G55" s="108">
         <v>49.229435430000002</v>
       </c>
       <c r="H55" s="108">
         <v>43.72766575</v>
       </c>
       <c r="I55" s="108">
         <v>7.0916048399999996</v>
       </c>
       <c r="J55" s="108">
         <v>21.247708889999998</v>
       </c>
       <c r="K55" s="108">
         <v>0.52826488000000005</v>
       </c>
       <c r="L55" s="111">
         <v>0.37400119999999998</v>
       </c>
       <c r="M55" s="106">
         <v>2.9910280000000001E-2</v>
       </c>
       <c r="N55" s="127">
         <v>8.9396000000000007E-3</v>
       </c>
       <c r="O55" s="141"/>
       <c r="P55" s="111">
         <v>0.53052600999999999</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C56" s="49"/>
       <c r="D56" s="49"/>
       <c r="E56" s="50"/>
       <c r="F56" s="113">
         <v>1179.0019362</v>
       </c>
       <c r="G56" s="115">
         <v>464.13075517999999</v>
       </c>
       <c r="H56" s="115">
         <v>421.86472637000003</v>
       </c>
       <c r="I56" s="115">
         <v>77.094376240000003</v>
       </c>
       <c r="J56" s="115">
         <v>206.75201029999999</v>
       </c>
       <c r="K56" s="115">
         <v>5.2704640200000004</v>
       </c>
       <c r="L56" s="116">
         <v>3.8896040900000002</v>
       </c>
       <c r="M56" s="113">
         <v>0.42961940999999998</v>
       </c>
       <c r="N56" s="128">
         <v>0.14824203</v>
       </c>
       <c r="O56" s="142"/>
       <c r="P56" s="116">
         <v>5.8203665500000001</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J57" s="12"/>
       <c r="K57" s="12"/>
       <c r="L57" s="12"/>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C58" s="12"/>
       <c r="D58" s="12"/>
       <c r="E58" s="12"/>
       <c r="F58" s="12"/>
       <c r="G58" s="12"/>
       <c r="H58" s="12"/>
       <c r="I58" s="12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J58" s="12"/>
       <c r="K58" s="12"/>
       <c r="L58" s="12"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C59" s="12"/>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
       <c r="F59" s="12"/>
       <c r="G59" s="12"/>
       <c r="H59" s="12"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B60" s="14"/>
     </row>
     <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I64" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="27"/>
       <c r="F65" s="64" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G65" s="65" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H65" s="66" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I65" s="67" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J65" s="68"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F66" s="102">
         <v>325.57270204999998</v>
       </c>
       <c r="G66" s="103">
         <v>1.5171796</v>
       </c>
       <c r="H66" s="103">
         <v>129.91870262</v>
       </c>
       <c r="I66" s="105">
         <v>85.248399300000003</v>
       </c>
       <c r="J66" s="69"/>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="70" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F67" s="106">
         <v>325.57270204999998</v>
       </c>
       <c r="G67" s="108">
         <v>1.0611796</v>
       </c>
       <c r="H67" s="108">
         <v>91.303920000000005</v>
       </c>
       <c r="I67" s="111">
         <v>85.248399300000003</v>
       </c>
       <c r="J67" s="71"/>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F68" s="72"/>
       <c r="G68" s="115">
         <v>0.45600000000000002</v>
       </c>
       <c r="H68" s="115">
         <v>38.61478262</v>
       </c>
       <c r="I68" s="73"/>
       <c r="J68" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
@@ -13132,1396 +17668,1396 @@
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="137" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C1" s="138"/>
       <c r="D1" s="138"/>
       <c r="E1" s="138"/>
       <c r="F1" s="138"/>
       <c r="G1" s="138"/>
       <c r="H1" s="138"/>
       <c r="I1" s="138"/>
       <c r="J1" s="138"/>
       <c r="K1" s="138"/>
       <c r="L1" s="138"/>
       <c r="M1" s="138"/>
       <c r="N1" s="138"/>
       <c r="O1" s="138"/>
       <c r="P1" s="139"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="81" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H6" s="20"/>
       <c r="I6" s="19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J6" s="19"/>
       <c r="K6" s="78" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="21"/>
       <c r="F7" s="22"/>
       <c r="G7" s="82"/>
       <c r="H7" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="22"/>
       <c r="J7" s="5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K7" s="6"/>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="23" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F8" s="93">
         <v>3980.6289000000002</v>
       </c>
       <c r="G8" s="94">
         <v>3851.0171999999998</v>
       </c>
       <c r="H8" s="95">
         <v>198.25129999999999</v>
       </c>
       <c r="I8" s="94">
         <v>129.61170000000001</v>
       </c>
       <c r="J8" s="94">
         <v>30.391300000000001</v>
       </c>
       <c r="K8" s="94">
         <v>335.4074</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F9" s="96">
         <v>2605.8225000000002</v>
       </c>
       <c r="G9" s="95">
         <v>2512.5010000000002</v>
       </c>
       <c r="H9" s="25"/>
       <c r="I9" s="96">
         <v>93.3215</v>
       </c>
       <c r="J9" s="97">
         <v>25.831199999999999</v>
       </c>
       <c r="K9" s="97">
         <v>248.7747</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F10" s="98">
         <v>1374.8063999999999</v>
       </c>
       <c r="G10" s="99">
         <v>1338.5162</v>
       </c>
       <c r="H10" s="100">
         <v>198.25129999999999</v>
       </c>
       <c r="I10" s="101">
         <v>36.290199999999999</v>
       </c>
       <c r="J10" s="100">
         <v>4.5601000000000003</v>
       </c>
       <c r="K10" s="100">
         <v>86.6327</v>
       </c>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G11" s="26"/>
     </row>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E12" s="136" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F12" s="133"/>
       <c r="G12" s="136" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H12" s="133"/>
       <c r="I12" s="136" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J12" s="133"/>
       <c r="K12" s="136" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L12" s="133"/>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E13" s="143">
         <v>312479.81326433399</v>
       </c>
       <c r="F13" s="133"/>
       <c r="G13" s="143">
         <v>81426.692819999997</v>
       </c>
       <c r="H13" s="133"/>
       <c r="I13" s="143">
         <v>10872.08553</v>
       </c>
       <c r="J13" s="133"/>
       <c r="K13" s="143">
         <v>92298.778349999993</v>
       </c>
       <c r="L13" s="133"/>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M17" s="18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="27"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="29"/>
       <c r="F18" s="147" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G18" s="145"/>
       <c r="H18" s="145"/>
       <c r="I18" s="146"/>
       <c r="J18" s="147" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K18" s="145"/>
       <c r="L18" s="145"/>
       <c r="M18" s="146"/>
       <c r="N18" s="30"/>
     </row>
     <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="31"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="33"/>
       <c r="F19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="K19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="L19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="M19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="N19" s="30"/>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="38"/>
       <c r="F20" s="102">
         <v>2743.1178</v>
       </c>
       <c r="G20" s="103">
         <v>32.8108</v>
       </c>
       <c r="H20" s="103">
         <v>2095.4249</v>
       </c>
       <c r="I20" s="104">
         <v>614.88210000000004</v>
       </c>
       <c r="J20" s="102">
         <v>3945.5751</v>
       </c>
       <c r="K20" s="103">
         <v>293.82209999999998</v>
       </c>
       <c r="L20" s="103">
         <v>2776.9778999999999</v>
       </c>
       <c r="M20" s="105">
         <v>874.77510000000007</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="41"/>
       <c r="F21" s="106">
         <v>2582.6675</v>
       </c>
       <c r="G21" s="107">
         <v>29.7119</v>
       </c>
       <c r="H21" s="108">
         <v>1965.4972</v>
       </c>
       <c r="I21" s="107">
         <v>587.45839999999998</v>
       </c>
       <c r="J21" s="109">
         <v>3685.6405</v>
       </c>
       <c r="K21" s="110">
         <v>259.92790000000002</v>
       </c>
       <c r="L21" s="110">
         <v>2592.8368999999998</v>
       </c>
       <c r="M21" s="111">
         <v>832.87570000000005</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="42"/>
       <c r="C22" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D22" s="43"/>
       <c r="E22" s="44"/>
       <c r="F22" s="106">
         <v>1642.8604</v>
       </c>
       <c r="G22" s="108">
         <v>17.977599999999999</v>
       </c>
       <c r="H22" s="108">
         <v>1250.3597</v>
       </c>
       <c r="I22" s="111">
         <v>374.5231</v>
       </c>
       <c r="J22" s="106">
         <v>2335.7928999999999</v>
       </c>
       <c r="K22" s="108">
         <v>146.6936</v>
       </c>
       <c r="L22" s="108">
         <v>1636.9254000000001</v>
       </c>
       <c r="M22" s="111">
         <v>552.1739</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="45"/>
       <c r="C23" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D23" s="40"/>
       <c r="E23" s="41"/>
       <c r="F23" s="106">
         <v>939.80709999999999</v>
       </c>
       <c r="G23" s="110">
         <v>11.734299999999999</v>
       </c>
       <c r="H23" s="110">
         <v>715.13750000000005</v>
       </c>
       <c r="I23" s="112">
         <v>212.93530000000001</v>
       </c>
       <c r="J23" s="106">
         <v>1349.8476000000001</v>
       </c>
       <c r="K23" s="110">
         <v>113.2343</v>
       </c>
       <c r="L23" s="110">
         <v>955.91150000000005</v>
       </c>
       <c r="M23" s="112">
         <v>280.70179999999999</v>
       </c>
     </row>
     <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="45"/>
       <c r="C24" s="47"/>
       <c r="D24" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E24" s="41"/>
       <c r="F24" s="106">
         <v>173.7473</v>
       </c>
       <c r="G24" s="110">
         <v>2.8773</v>
       </c>
       <c r="H24" s="108">
         <v>147.62860000000001</v>
       </c>
       <c r="I24" s="111">
         <v>23.241399999999999</v>
       </c>
       <c r="J24" s="106">
         <v>249.57230000000001</v>
       </c>
       <c r="K24" s="108">
         <v>18.835100000000001</v>
       </c>
       <c r="L24" s="108">
         <v>204.07730000000001</v>
       </c>
       <c r="M24" s="111">
         <v>26.6599</v>
       </c>
     </row>
     <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="41"/>
       <c r="F25" s="106">
         <v>160.4503</v>
       </c>
       <c r="G25" s="110">
         <v>3.0989</v>
       </c>
       <c r="H25" s="110">
         <v>129.92769999999999</v>
       </c>
       <c r="I25" s="112">
         <v>27.4237</v>
       </c>
       <c r="J25" s="106">
         <v>259.93459999999999</v>
       </c>
       <c r="K25" s="110">
         <v>33.894199999999998</v>
       </c>
       <c r="L25" s="108">
         <v>184.14099999999999</v>
       </c>
       <c r="M25" s="112">
         <v>41.8994</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="48"/>
       <c r="C26" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D26" s="43"/>
       <c r="E26" s="44"/>
       <c r="F26" s="106">
         <v>38.335999999999999</v>
       </c>
       <c r="G26" s="108">
         <v>0.73</v>
       </c>
       <c r="H26" s="108">
         <v>30.6676</v>
       </c>
       <c r="I26" s="111">
         <v>6.9383999999999997</v>
       </c>
       <c r="J26" s="106">
         <v>60.278799999999997</v>
       </c>
       <c r="K26" s="108">
         <v>7.0919999999999996</v>
       </c>
       <c r="L26" s="110">
         <v>42.658099999999997</v>
       </c>
       <c r="M26" s="111">
         <v>10.528700000000001</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="113">
         <v>386.24</v>
       </c>
       <c r="G27" s="114">
         <v>6.6536999999999997</v>
       </c>
       <c r="H27" s="115">
         <v>309.63670000000002</v>
       </c>
       <c r="I27" s="116">
         <v>69.949600000000004</v>
       </c>
       <c r="J27" s="113">
         <v>607.46360000000004</v>
       </c>
       <c r="K27" s="115">
         <v>70.900400000000005</v>
       </c>
       <c r="L27" s="115">
         <v>430.50560000000002</v>
       </c>
       <c r="M27" s="116">
         <v>106.05759999999999</v>
       </c>
     </row>
     <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="27"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="29"/>
       <c r="F32" s="148" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="51"/>
       <c r="M32" s="52"/>
       <c r="N32" s="30"/>
     </row>
     <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="31"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="33"/>
       <c r="F33" s="149"/>
       <c r="G33" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J33" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K33" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="54" t="s">
         <v>14</v>
       </c>
       <c r="M33" s="55" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="30"/>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="38"/>
       <c r="F34" s="102">
         <v>7013.2387553000008</v>
       </c>
       <c r="G34" s="103">
         <v>1945.3702251</v>
       </c>
       <c r="H34" s="103">
         <v>2677.8125009999999</v>
       </c>
       <c r="I34" s="103">
         <v>761.7628277</v>
       </c>
       <c r="J34" s="103">
         <v>1440.6502244999999</v>
       </c>
       <c r="K34" s="103">
         <v>45.704539850000003</v>
       </c>
       <c r="L34" s="103">
         <v>48.416430089999999</v>
       </c>
       <c r="M34" s="105">
         <v>93.522007060000007</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="41"/>
       <c r="F35" s="117">
         <v>6418.3157262000004</v>
       </c>
       <c r="G35" s="118">
         <v>1723.4068196000001</v>
       </c>
       <c r="H35" s="118">
         <v>2462.6432810000001</v>
       </c>
       <c r="I35" s="118">
         <v>726.23676929999999</v>
       </c>
       <c r="J35" s="108">
         <v>1330.3263437000001</v>
       </c>
       <c r="K35" s="119">
         <v>42.619831400000002</v>
       </c>
       <c r="L35" s="119">
         <v>42.368895559999999</v>
       </c>
       <c r="M35" s="120">
         <v>90.713785639999998</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="42"/>
       <c r="C36" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D36" s="43"/>
       <c r="E36" s="44"/>
       <c r="F36" s="106">
         <v>4166.76484927</v>
       </c>
       <c r="G36" s="108">
         <v>1072.8086791999999</v>
       </c>
       <c r="H36" s="108">
         <v>1639.970057</v>
       </c>
       <c r="I36" s="118">
         <v>477.96381380000003</v>
       </c>
       <c r="J36" s="108">
         <v>879.85951209999996</v>
       </c>
       <c r="K36" s="108">
         <v>9.6194528500000001</v>
       </c>
       <c r="L36" s="118">
         <v>23.797809539999999</v>
       </c>
       <c r="M36" s="111">
         <v>62.745524779999997</v>
       </c>
     </row>
     <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="45"/>
       <c r="C37" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D37" s="40"/>
       <c r="E37" s="41"/>
       <c r="F37" s="106">
         <v>2251.55087693</v>
       </c>
       <c r="G37" s="110">
         <v>650.59814040000003</v>
       </c>
       <c r="H37" s="110">
         <v>822.673224</v>
       </c>
       <c r="I37" s="121">
         <v>248.27295549999999</v>
       </c>
       <c r="J37" s="110">
         <v>450.46683159999998</v>
       </c>
       <c r="K37" s="110">
         <v>33.000378550000001</v>
       </c>
       <c r="L37" s="121">
         <v>18.571086019999999</v>
       </c>
       <c r="M37" s="112">
         <v>27.968260860000001</v>
       </c>
     </row>
     <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="45"/>
       <c r="C38" s="47"/>
       <c r="D38" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E38" s="41"/>
       <c r="F38" s="106">
         <v>370.88961455999998</v>
       </c>
       <c r="G38" s="108">
         <v>145.03789140000001</v>
       </c>
       <c r="H38" s="108">
         <v>137.47893400000001</v>
       </c>
       <c r="I38" s="118">
         <v>23.057464299999999</v>
       </c>
       <c r="J38" s="108">
         <v>53.802186200000001</v>
       </c>
       <c r="K38" s="108">
         <v>5.4658574</v>
       </c>
       <c r="L38" s="118">
         <v>2.3540113300000001</v>
       </c>
       <c r="M38" s="111">
         <v>3.69326993</v>
       </c>
     </row>
     <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C39" s="40"/>
       <c r="D39" s="40"/>
       <c r="E39" s="41"/>
       <c r="F39" s="106">
         <v>594.92302910000001</v>
       </c>
       <c r="G39" s="110">
         <v>221.96340549999999</v>
       </c>
       <c r="H39" s="110">
         <v>215.16922</v>
       </c>
       <c r="I39" s="121">
         <v>35.526058399999997</v>
       </c>
       <c r="J39" s="110">
         <v>110.3238808</v>
       </c>
       <c r="K39" s="110">
         <v>3.0847084499999999</v>
       </c>
       <c r="L39" s="121">
         <v>6.0475345300000001</v>
       </c>
       <c r="M39" s="112">
         <v>2.8082214200000002</v>
       </c>
     </row>
     <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="48"/>
       <c r="C40" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D40" s="43"/>
       <c r="E40" s="44"/>
       <c r="F40" s="106">
         <v>144.24067688</v>
       </c>
       <c r="G40" s="108">
         <v>52.9467073</v>
       </c>
       <c r="H40" s="108">
         <v>52.792179699999998</v>
       </c>
       <c r="I40" s="118">
         <v>8.7414751000000006</v>
       </c>
       <c r="J40" s="108">
         <v>27.114223500000001</v>
       </c>
       <c r="K40" s="108">
         <v>0.67940789999999995</v>
       </c>
       <c r="L40" s="118">
         <v>1.2244534</v>
       </c>
       <c r="M40" s="111">
         <v>0.74222997999999996</v>
       </c>
     </row>
     <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="113">
         <v>1341.4728281</v>
       </c>
       <c r="G41" s="115">
         <v>476.97232179999997</v>
       </c>
       <c r="H41" s="115">
         <v>493.09752900000001</v>
       </c>
       <c r="I41" s="122">
         <v>89.727741199999997</v>
       </c>
       <c r="J41" s="115">
         <v>255.11144200000001</v>
       </c>
       <c r="K41" s="115">
         <v>6.2466775999999999</v>
       </c>
       <c r="L41" s="122">
         <v>12.55470493</v>
       </c>
       <c r="M41" s="116">
         <v>7.7624115700000003</v>
       </c>
     </row>
     <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
     </row>
     <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
     </row>
     <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="Q45" s="56"/>
     </row>
     <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P46" s="57" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q46" s="56"/>
     </row>
     <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="27"/>
       <c r="C47" s="28"/>
       <c r="D47" s="28"/>
       <c r="E47" s="29"/>
       <c r="F47" s="144" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G47" s="145"/>
       <c r="H47" s="145"/>
       <c r="I47" s="145"/>
       <c r="J47" s="145"/>
       <c r="K47" s="145"/>
       <c r="L47" s="146"/>
       <c r="M47" s="144" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N47" s="145"/>
       <c r="O47" s="145"/>
       <c r="P47" s="146"/>
       <c r="Q47" s="56"/>
     </row>
     <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="31"/>
       <c r="C48" s="32"/>
       <c r="D48" s="32"/>
       <c r="E48" s="33"/>
       <c r="F48" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G48" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J48" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K48" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L48" s="58" t="s">
         <v>14</v>
       </c>
       <c r="M48" s="59" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N48" s="60" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O48" s="61" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P48" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Q48" s="56"/>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="45" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="63"/>
       <c r="F49" s="123">
         <v>5446.5773372199992</v>
       </c>
       <c r="G49" s="103">
         <v>1744.2216622000001</v>
       </c>
       <c r="H49" s="103">
         <v>2030.27130124</v>
       </c>
       <c r="I49" s="103">
         <v>541.39723560000004</v>
       </c>
       <c r="J49" s="103">
         <v>1082.24118211</v>
       </c>
       <c r="K49" s="103">
         <v>33.783604420000003</v>
       </c>
       <c r="L49" s="105">
         <v>14.66235165</v>
       </c>
       <c r="M49" s="123">
         <v>3.7860624700000001</v>
       </c>
       <c r="N49" s="103">
         <v>1.2803411499999999</v>
       </c>
       <c r="O49" s="124">
         <v>16.712599569999998</v>
       </c>
       <c r="P49" s="125">
         <v>66.043053290000003</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="41"/>
       <c r="F50" s="126">
         <v>4941.3530128799994</v>
       </c>
       <c r="G50" s="108">
         <v>1539.2431798099999</v>
       </c>
       <c r="H50" s="108">
         <v>1851.5253796699999</v>
       </c>
       <c r="I50" s="108">
         <v>513.66118337</v>
       </c>
       <c r="J50" s="108">
         <v>992.93616152999994</v>
       </c>
       <c r="K50" s="108">
         <v>31.145756739999999</v>
       </c>
       <c r="L50" s="111">
         <v>12.84135176</v>
       </c>
       <c r="M50" s="126">
         <v>3.7187132200000002</v>
       </c>
       <c r="N50" s="108">
         <v>1.2752047</v>
       </c>
       <c r="O50" s="140"/>
       <c r="P50" s="111">
         <v>63.870618989999997</v>
       </c>
     </row>
     <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="42"/>
       <c r="C51" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D51" s="43"/>
       <c r="E51" s="44"/>
       <c r="F51" s="106">
         <v>3194.9724100200001</v>
       </c>
       <c r="G51" s="108">
         <v>963.92479204000006</v>
       </c>
       <c r="H51" s="108">
         <v>1228.5065388099999</v>
       </c>
       <c r="I51" s="108">
         <v>336.14647571</v>
       </c>
       <c r="J51" s="108">
         <v>652.24491158000001</v>
       </c>
       <c r="K51" s="108">
         <v>7.0020981400000002</v>
       </c>
       <c r="L51" s="111">
         <v>7.1475937399999996</v>
       </c>
       <c r="M51" s="106">
         <v>1.7583572199999999</v>
       </c>
       <c r="N51" s="127">
         <v>0.84859348000000001</v>
       </c>
       <c r="O51" s="141"/>
       <c r="P51" s="111">
         <v>43.922186699999997</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="45"/>
       <c r="C52" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D52" s="40"/>
       <c r="E52" s="41"/>
       <c r="F52" s="106">
         <v>1746.38060286</v>
       </c>
       <c r="G52" s="108">
         <v>575.31838776999996</v>
       </c>
       <c r="H52" s="108">
         <v>623.01884085999995</v>
       </c>
       <c r="I52" s="108">
         <v>177.51470766</v>
       </c>
       <c r="J52" s="108">
         <v>340.69124994999999</v>
       </c>
       <c r="K52" s="108">
         <v>24.143658599999998</v>
       </c>
       <c r="L52" s="111">
         <v>5.6937580199999998</v>
       </c>
       <c r="M52" s="106">
         <v>1.960356</v>
       </c>
       <c r="N52" s="127">
         <v>0.42661122000000001</v>
       </c>
       <c r="O52" s="141"/>
       <c r="P52" s="111">
         <v>19.94843229</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="45"/>
       <c r="C53" s="47"/>
       <c r="D53" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E53" s="41"/>
       <c r="F53" s="106">
         <v>307.42322996000001</v>
       </c>
       <c r="G53" s="108">
         <v>129.54207514000001</v>
       </c>
       <c r="H53" s="108">
         <v>110.53990669</v>
       </c>
       <c r="I53" s="108">
         <v>18.46453859</v>
       </c>
       <c r="J53" s="108">
         <v>43.79137274</v>
       </c>
       <c r="K53" s="108">
         <v>4.3813378700000003</v>
       </c>
       <c r="L53" s="111">
         <v>0.70399893000000002</v>
       </c>
       <c r="M53" s="106">
         <v>0.43387332000000001</v>
       </c>
       <c r="N53" s="127">
         <v>4.0652229999999998E-2</v>
       </c>
       <c r="O53" s="141"/>
       <c r="P53" s="111">
         <v>2.9547896699999998</v>
       </c>
     </row>
     <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C54" s="40"/>
       <c r="D54" s="40"/>
       <c r="E54" s="41"/>
       <c r="F54" s="106">
         <v>505.22432434000001</v>
       </c>
       <c r="G54" s="108">
         <v>204.97848239000001</v>
       </c>
       <c r="H54" s="108">
         <v>178.74592157000001</v>
       </c>
       <c r="I54" s="108">
         <v>27.736052229999999</v>
       </c>
       <c r="J54" s="108">
         <v>89.305020580000004</v>
       </c>
       <c r="K54" s="108">
         <v>2.6378476800000001</v>
       </c>
       <c r="L54" s="111">
         <v>1.82099989</v>
       </c>
       <c r="M54" s="106">
         <v>6.7349249999999999E-2</v>
       </c>
       <c r="N54" s="127">
         <v>5.1364499999999999E-3</v>
       </c>
       <c r="O54" s="141"/>
       <c r="P54" s="111">
         <v>2.1724342999999999</v>
       </c>
     </row>
     <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="48"/>
       <c r="C55" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D55" s="43"/>
       <c r="E55" s="44"/>
       <c r="F55" s="106">
         <v>113.73028296</v>
       </c>
       <c r="G55" s="108">
         <v>46.957461940000002</v>
       </c>
       <c r="H55" s="108">
         <v>39.953368320000003</v>
       </c>
       <c r="I55" s="108">
         <v>6.1483132899999999</v>
       </c>
       <c r="J55" s="108">
         <v>19.803752530000001</v>
       </c>
       <c r="K55" s="108">
         <v>0.50057269999999998</v>
       </c>
       <c r="L55" s="111">
         <v>0.36681417999999999</v>
       </c>
       <c r="M55" s="106">
         <v>2.1856090000000002E-2</v>
       </c>
       <c r="N55" s="127">
         <v>8.0590999999999996E-4</v>
       </c>
       <c r="O55" s="141"/>
       <c r="P55" s="111">
         <v>0.51958665000000004</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C56" s="49"/>
       <c r="D56" s="49"/>
       <c r="E56" s="50"/>
       <c r="F56" s="113">
         <v>1098.56854929</v>
       </c>
       <c r="G56" s="115">
         <v>437.62704310999999</v>
       </c>
       <c r="H56" s="115">
         <v>390.32370895000003</v>
       </c>
       <c r="I56" s="115">
         <v>65.850116099999994</v>
       </c>
       <c r="J56" s="115">
         <v>195.97192756000001</v>
       </c>
       <c r="K56" s="115">
         <v>5.0301746500000002</v>
       </c>
       <c r="L56" s="116">
         <v>3.7655789199999998</v>
       </c>
       <c r="M56" s="113">
         <v>0.41652745000000002</v>
       </c>
       <c r="N56" s="128">
         <v>9.5922770000000004E-2</v>
       </c>
       <c r="O56" s="142"/>
       <c r="P56" s="116">
         <v>5.6405185500000004</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J57" s="12"/>
       <c r="K57" s="12"/>
       <c r="L57" s="12"/>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C58" s="12"/>
       <c r="D58" s="12"/>
       <c r="E58" s="12"/>
       <c r="F58" s="12"/>
       <c r="G58" s="12"/>
       <c r="H58" s="12"/>
       <c r="I58" s="12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J58" s="12"/>
       <c r="K58" s="12"/>
       <c r="L58" s="12"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C59" s="12"/>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
       <c r="F59" s="12"/>
       <c r="G59" s="12"/>
       <c r="H59" s="12"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B60" s="14"/>
     </row>
     <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I64" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="27"/>
       <c r="F65" s="64" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G65" s="65" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H65" s="66" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I65" s="67" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J65" s="68"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F66" s="102">
         <v>279.98983119000002</v>
       </c>
       <c r="G66" s="103">
         <v>1.237887</v>
       </c>
       <c r="H66" s="103">
         <v>130.6715762</v>
       </c>
       <c r="I66" s="105">
         <v>75.009255530000004</v>
       </c>
       <c r="J66" s="69"/>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="70" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F67" s="106">
         <v>279.98983119000002</v>
       </c>
       <c r="G67" s="108">
         <v>0.85538700000000001</v>
       </c>
       <c r="H67" s="108">
         <v>92.059058100000001</v>
       </c>
       <c r="I67" s="111">
         <v>75.009255530000004</v>
       </c>
       <c r="J67" s="71"/>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F68" s="72"/>
       <c r="G68" s="115">
         <v>0.38250000000000001</v>
       </c>
       <c r="H68" s="115">
         <v>38.612518100000003</v>
       </c>
       <c r="I68" s="73"/>
       <c r="J68" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
@@ -14537,1396 +19073,1396 @@
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="137" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C1" s="138"/>
       <c r="D1" s="138"/>
       <c r="E1" s="138"/>
       <c r="F1" s="138"/>
       <c r="G1" s="138"/>
       <c r="H1" s="138"/>
       <c r="I1" s="138"/>
       <c r="J1" s="138"/>
       <c r="K1" s="138"/>
       <c r="L1" s="138"/>
       <c r="M1" s="138"/>
       <c r="N1" s="138"/>
       <c r="O1" s="138"/>
       <c r="P1" s="139"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="81" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H6" s="20"/>
       <c r="I6" s="19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J6" s="19"/>
       <c r="K6" s="78" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="21"/>
       <c r="F7" s="22"/>
       <c r="G7" s="82"/>
       <c r="H7" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="22"/>
       <c r="J7" s="5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K7" s="6"/>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="23" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F8" s="93">
         <v>3982.312699999999</v>
       </c>
       <c r="G8" s="94">
         <v>3852.5682999999999</v>
       </c>
       <c r="H8" s="95">
         <v>200.65889999999999</v>
       </c>
       <c r="I8" s="94">
         <v>129.74440000000001</v>
       </c>
       <c r="J8" s="94">
         <v>30.5456</v>
       </c>
       <c r="K8" s="94">
         <v>336.24270000000001</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F9" s="96">
         <v>2607.1078000000002</v>
       </c>
       <c r="G9" s="95">
         <v>2513.4946</v>
       </c>
       <c r="H9" s="25"/>
       <c r="I9" s="96">
         <v>93.613200000000006</v>
       </c>
       <c r="J9" s="97">
         <v>25.973299999999998</v>
       </c>
       <c r="K9" s="97">
         <v>249.7525</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F10" s="98">
         <v>1375.2049</v>
       </c>
       <c r="G10" s="99">
         <v>1339.0736999999999</v>
       </c>
       <c r="H10" s="100">
         <v>200.65889999999999</v>
       </c>
       <c r="I10" s="101">
         <v>36.1312</v>
       </c>
       <c r="J10" s="100">
         <v>4.5723000000000003</v>
       </c>
       <c r="K10" s="100">
         <v>86.490200000000002</v>
       </c>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G11" s="26"/>
     </row>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E12" s="136" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F12" s="133"/>
       <c r="G12" s="136" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H12" s="133"/>
       <c r="I12" s="136" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J12" s="133"/>
       <c r="K12" s="136" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L12" s="133"/>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E13" s="143">
         <v>318099.562818231</v>
       </c>
       <c r="F13" s="133"/>
       <c r="G13" s="143">
         <v>82931.985140000004</v>
       </c>
       <c r="H13" s="133"/>
       <c r="I13" s="143">
         <v>3247.33248</v>
       </c>
       <c r="J13" s="133"/>
       <c r="K13" s="143">
         <v>86179.317620000002</v>
       </c>
       <c r="L13" s="133"/>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M17" s="18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="27"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="29"/>
       <c r="F18" s="147" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G18" s="145"/>
       <c r="H18" s="145"/>
       <c r="I18" s="146"/>
       <c r="J18" s="147" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K18" s="145"/>
       <c r="L18" s="145"/>
       <c r="M18" s="146"/>
       <c r="N18" s="30"/>
     </row>
     <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="31"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="33"/>
       <c r="F19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="K19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="L19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="M19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="N19" s="30"/>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="38"/>
       <c r="F20" s="102">
         <v>2829.6756</v>
       </c>
       <c r="G20" s="103">
         <v>31.405899999999999</v>
       </c>
       <c r="H20" s="103">
         <v>2170.2145999999998</v>
       </c>
       <c r="I20" s="104">
         <v>628.05509999999992</v>
       </c>
       <c r="J20" s="102">
         <v>4145.1428999999998</v>
       </c>
       <c r="K20" s="103">
         <v>280.60730000000001</v>
       </c>
       <c r="L20" s="103">
         <v>2938.3015</v>
       </c>
       <c r="M20" s="105">
         <v>926.23410000000001</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="41"/>
       <c r="F21" s="106">
         <v>2662.7310000000002</v>
       </c>
       <c r="G21" s="107">
         <v>28.3111</v>
       </c>
       <c r="H21" s="108">
         <v>2035.9848999999999</v>
       </c>
       <c r="I21" s="107">
         <v>598.43499999999995</v>
       </c>
       <c r="J21" s="109">
         <v>3869.8499000000002</v>
       </c>
       <c r="K21" s="110">
         <v>247.34460000000001</v>
       </c>
       <c r="L21" s="110">
         <v>2743.7460999999998</v>
       </c>
       <c r="M21" s="111">
         <v>878.75919999999996</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="42"/>
       <c r="C22" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D22" s="43"/>
       <c r="E22" s="44"/>
       <c r="F22" s="106">
         <v>1689.011</v>
       </c>
       <c r="G22" s="108">
         <v>17.376200000000001</v>
       </c>
       <c r="H22" s="108">
         <v>1277.7335</v>
       </c>
       <c r="I22" s="111">
         <v>393.90129999999999</v>
       </c>
       <c r="J22" s="106">
         <v>2439.1089000000002</v>
       </c>
       <c r="K22" s="108">
         <v>140.83600000000001</v>
       </c>
       <c r="L22" s="108">
         <v>1698.5246999999999</v>
       </c>
       <c r="M22" s="111">
         <v>599.7482</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="45"/>
       <c r="C23" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D23" s="40"/>
       <c r="E23" s="41"/>
       <c r="F23" s="106">
         <v>973.72</v>
       </c>
       <c r="G23" s="110">
         <v>10.934900000000001</v>
       </c>
       <c r="H23" s="110">
         <v>758.25139999999999</v>
       </c>
       <c r="I23" s="112">
         <v>204.53370000000001</v>
       </c>
       <c r="J23" s="106">
         <v>1430.741</v>
       </c>
       <c r="K23" s="110">
         <v>106.5086</v>
       </c>
       <c r="L23" s="110">
         <v>1045.2213999999999</v>
       </c>
       <c r="M23" s="112">
         <v>279.01100000000002</v>
       </c>
     </row>
     <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="45"/>
       <c r="C24" s="47"/>
       <c r="D24" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E24" s="41"/>
       <c r="F24" s="106">
         <v>191.90870000000001</v>
       </c>
       <c r="G24" s="110">
         <v>3.1324000000000001</v>
       </c>
       <c r="H24" s="108">
         <v>164.43260000000001</v>
       </c>
       <c r="I24" s="111">
         <v>24.343699999999998</v>
       </c>
       <c r="J24" s="106">
         <v>286.43079999999998</v>
       </c>
       <c r="K24" s="108">
         <v>19.476700000000001</v>
       </c>
       <c r="L24" s="108">
         <v>238.69399999999999</v>
       </c>
       <c r="M24" s="111">
         <v>28.260100000000001</v>
       </c>
     </row>
     <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="41"/>
       <c r="F25" s="106">
         <v>166.94460000000001</v>
       </c>
       <c r="G25" s="110">
         <v>3.0948000000000002</v>
       </c>
       <c r="H25" s="110">
         <v>134.22970000000001</v>
       </c>
       <c r="I25" s="112">
         <v>29.620100000000001</v>
       </c>
       <c r="J25" s="106">
         <v>275.29300000000001</v>
       </c>
       <c r="K25" s="110">
         <v>33.262700000000002</v>
       </c>
       <c r="L25" s="108">
         <v>194.55539999999999</v>
       </c>
       <c r="M25" s="112">
         <v>47.474899999999998</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="48"/>
       <c r="C26" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D26" s="43"/>
       <c r="E26" s="44"/>
       <c r="F26" s="106">
         <v>40.121600000000001</v>
       </c>
       <c r="G26" s="108">
         <v>0.73099999999999998</v>
       </c>
       <c r="H26" s="108">
         <v>31.8871</v>
       </c>
       <c r="I26" s="111">
         <v>7.5034999999999998</v>
       </c>
       <c r="J26" s="106">
         <v>64.16</v>
       </c>
       <c r="K26" s="108">
         <v>6.9934000000000003</v>
       </c>
       <c r="L26" s="110">
         <v>45.290500000000002</v>
       </c>
       <c r="M26" s="111">
         <v>11.876099999999999</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="113">
         <v>401.80599999999998</v>
       </c>
       <c r="G27" s="114">
         <v>6.6066000000000003</v>
       </c>
       <c r="H27" s="115">
         <v>319.74220000000003</v>
       </c>
       <c r="I27" s="116">
         <v>75.4572</v>
       </c>
       <c r="J27" s="113">
         <v>642.85029999999995</v>
       </c>
       <c r="K27" s="115">
         <v>68.959999999999994</v>
       </c>
       <c r="L27" s="115">
         <v>453.99880000000002</v>
       </c>
       <c r="M27" s="116">
         <v>119.89149999999999</v>
       </c>
     </row>
     <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="27"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="29"/>
       <c r="F32" s="148" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="51"/>
       <c r="M32" s="52"/>
       <c r="N32" s="30"/>
     </row>
     <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="31"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="33"/>
       <c r="F33" s="149"/>
       <c r="G33" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J33" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K33" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="54" t="s">
         <v>14</v>
       </c>
       <c r="M33" s="55" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="30"/>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="38"/>
       <c r="F34" s="102">
         <v>7189.7191434099996</v>
       </c>
       <c r="G34" s="103">
         <v>1877.5572314000001</v>
       </c>
       <c r="H34" s="103">
         <v>2821.5746153999999</v>
       </c>
       <c r="I34" s="103">
         <v>807.44987600000002</v>
       </c>
       <c r="J34" s="103">
         <v>1492.2478589</v>
       </c>
       <c r="K34" s="103">
         <v>48.374497499999997</v>
       </c>
       <c r="L34" s="103">
         <v>46.195095440000003</v>
       </c>
       <c r="M34" s="105">
         <v>96.319968770000003</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="41"/>
       <c r="F35" s="117">
         <v>6572.5446765600009</v>
       </c>
       <c r="G35" s="118">
         <v>1654.937713</v>
       </c>
       <c r="H35" s="118">
         <v>2594.4507294</v>
       </c>
       <c r="I35" s="118">
         <v>766.76862700000004</v>
       </c>
       <c r="J35" s="108">
         <v>1377.5982188</v>
       </c>
       <c r="K35" s="119">
         <v>45.085878950000001</v>
       </c>
       <c r="L35" s="119">
         <v>40.275051249999997</v>
       </c>
       <c r="M35" s="120">
         <v>93.428458160000005</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="42"/>
       <c r="C36" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D36" s="43"/>
       <c r="E36" s="44"/>
       <c r="F36" s="106">
         <v>4282.8187348500014</v>
       </c>
       <c r="G36" s="108">
         <v>1047.8707499</v>
       </c>
       <c r="H36" s="108">
         <v>1709.6482441999999</v>
       </c>
       <c r="I36" s="118">
         <v>524.9635035</v>
       </c>
       <c r="J36" s="108">
         <v>903.38466940000001</v>
       </c>
       <c r="K36" s="108">
         <v>9.9033508500000007</v>
       </c>
       <c r="L36" s="118">
         <v>22.81994035</v>
       </c>
       <c r="M36" s="111">
         <v>64.228276649999998</v>
       </c>
     </row>
     <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="45"/>
       <c r="C37" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D37" s="40"/>
       <c r="E37" s="41"/>
       <c r="F37" s="106">
         <v>2289.7259417099999</v>
       </c>
       <c r="G37" s="110">
         <v>607.06696309999995</v>
       </c>
       <c r="H37" s="110">
         <v>884.80248519999998</v>
       </c>
       <c r="I37" s="121">
         <v>241.80512350000001</v>
       </c>
       <c r="J37" s="110">
         <v>474.21354939999998</v>
       </c>
       <c r="K37" s="110">
         <v>35.182528099999999</v>
       </c>
       <c r="L37" s="121">
         <v>17.455110900000001</v>
       </c>
       <c r="M37" s="112">
         <v>29.20018151</v>
       </c>
     </row>
     <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="45"/>
       <c r="C38" s="47"/>
       <c r="D38" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E38" s="41"/>
       <c r="F38" s="106">
         <v>410.76949531999998</v>
       </c>
       <c r="G38" s="108">
         <v>151.7161327</v>
       </c>
       <c r="H38" s="108">
         <v>159.28304270000001</v>
       </c>
       <c r="I38" s="118">
         <v>24.4625503</v>
       </c>
       <c r="J38" s="108">
         <v>63.013256599999998</v>
       </c>
       <c r="K38" s="108">
         <v>5.9699572500000002</v>
       </c>
       <c r="L38" s="118">
         <v>2.4227123100000001</v>
       </c>
       <c r="M38" s="111">
         <v>3.9018434599999998</v>
       </c>
     </row>
     <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C39" s="40"/>
       <c r="D39" s="40"/>
       <c r="E39" s="41"/>
       <c r="F39" s="106">
         <v>617.17446685000004</v>
       </c>
       <c r="G39" s="110">
         <v>222.6195184</v>
       </c>
       <c r="H39" s="110">
         <v>227.123886</v>
       </c>
       <c r="I39" s="121">
         <v>40.681249000000001</v>
       </c>
       <c r="J39" s="110">
         <v>114.6496401</v>
       </c>
       <c r="K39" s="110">
         <v>3.2886185499999998</v>
       </c>
       <c r="L39" s="121">
         <v>5.9200441899999996</v>
       </c>
       <c r="M39" s="112">
         <v>2.8915106100000001</v>
       </c>
     </row>
     <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="48"/>
       <c r="C40" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D40" s="43"/>
       <c r="E40" s="44"/>
       <c r="F40" s="106">
         <v>150.76315883000001</v>
       </c>
       <c r="G40" s="108">
         <v>54.064492899999998</v>
       </c>
       <c r="H40" s="108">
         <v>55.665033999999999</v>
       </c>
       <c r="I40" s="118">
         <v>10.0012867</v>
       </c>
       <c r="J40" s="108">
         <v>28.2982698</v>
       </c>
       <c r="K40" s="108">
         <v>0.7641424</v>
       </c>
       <c r="L40" s="118">
         <v>1.20458391</v>
       </c>
       <c r="M40" s="111">
         <v>0.76534911999999999</v>
       </c>
     </row>
     <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="113">
         <v>1386.1723136200001</v>
       </c>
       <c r="G41" s="115">
         <v>476.64886990000002</v>
       </c>
       <c r="H41" s="115">
         <v>517.13302510000005</v>
       </c>
       <c r="I41" s="122">
         <v>102.4491534</v>
       </c>
       <c r="J41" s="115">
         <v>263.1808537</v>
       </c>
       <c r="K41" s="115">
         <v>6.5870994999999999</v>
       </c>
       <c r="L41" s="122">
         <v>12.1726359</v>
       </c>
       <c r="M41" s="116">
         <v>8.0006761199999996</v>
       </c>
     </row>
     <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
     </row>
     <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
     </row>
     <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="Q45" s="56"/>
     </row>
     <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P46" s="57" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q46" s="56"/>
     </row>
     <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="27"/>
       <c r="C47" s="28"/>
       <c r="D47" s="28"/>
       <c r="E47" s="29"/>
       <c r="F47" s="144" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G47" s="145"/>
       <c r="H47" s="145"/>
       <c r="I47" s="145"/>
       <c r="J47" s="145"/>
       <c r="K47" s="145"/>
       <c r="L47" s="146"/>
       <c r="M47" s="144" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N47" s="145"/>
       <c r="O47" s="145"/>
       <c r="P47" s="146"/>
       <c r="Q47" s="56"/>
     </row>
     <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="31"/>
       <c r="C48" s="32"/>
       <c r="D48" s="32"/>
       <c r="E48" s="33"/>
       <c r="F48" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G48" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J48" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K48" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L48" s="58" t="s">
         <v>14</v>
       </c>
       <c r="M48" s="59" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N48" s="60" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O48" s="61" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P48" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Q48" s="56"/>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="45" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="63"/>
       <c r="F49" s="123">
         <v>5570.78608196</v>
       </c>
       <c r="G49" s="103">
         <v>1686.3535408600001</v>
       </c>
       <c r="H49" s="103">
         <v>2139.3559760799999</v>
       </c>
       <c r="I49" s="103">
         <v>573.73622616</v>
       </c>
       <c r="J49" s="103">
         <v>1121.60853615</v>
       </c>
       <c r="K49" s="103">
         <v>35.714120340000008</v>
       </c>
       <c r="L49" s="105">
         <v>14.017682369999999</v>
       </c>
       <c r="M49" s="123">
         <v>3.4419361999999998</v>
       </c>
       <c r="N49" s="103">
         <v>1.5354536000000001</v>
       </c>
       <c r="O49" s="124">
         <v>17.03477269</v>
       </c>
       <c r="P49" s="125">
         <v>68.028448240000003</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="41"/>
       <c r="F50" s="126">
         <v>5047.0237028900001</v>
       </c>
       <c r="G50" s="108">
         <v>1480.77487578</v>
       </c>
       <c r="H50" s="108">
         <v>1950.6220737399999</v>
       </c>
       <c r="I50" s="108">
         <v>541.97990232999996</v>
       </c>
       <c r="J50" s="108">
         <v>1028.5102496300001</v>
       </c>
       <c r="K50" s="108">
         <v>32.898997820000012</v>
       </c>
       <c r="L50" s="111">
         <v>12.237603590000001</v>
       </c>
       <c r="M50" s="126">
         <v>3.3818040599999999</v>
       </c>
       <c r="N50" s="108">
         <v>1.5273733899999999</v>
       </c>
       <c r="O50" s="140"/>
       <c r="P50" s="111">
         <v>65.791698699999998</v>
       </c>
     </row>
     <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="42"/>
       <c r="C51" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D51" s="43"/>
       <c r="E51" s="44"/>
       <c r="F51" s="106">
         <v>3278.3777098</v>
       </c>
       <c r="G51" s="108">
         <v>942.36800483000002</v>
       </c>
       <c r="H51" s="108">
         <v>1281.8463085799999</v>
       </c>
       <c r="I51" s="108">
         <v>369.28314983000001</v>
       </c>
       <c r="J51" s="108">
         <v>670.83827186999997</v>
       </c>
       <c r="K51" s="108">
         <v>7.1740347</v>
       </c>
       <c r="L51" s="111">
         <v>6.86793999</v>
       </c>
       <c r="M51" s="106">
         <v>1.6155305099999999</v>
       </c>
       <c r="N51" s="127">
         <v>0.97371154000000004</v>
       </c>
       <c r="O51" s="141"/>
       <c r="P51" s="111">
         <v>44.960978130000001</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="45"/>
       <c r="C52" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D52" s="40"/>
       <c r="E52" s="41"/>
       <c r="F52" s="106">
         <v>1768.64599309</v>
       </c>
       <c r="G52" s="108">
         <v>538.40687094999998</v>
       </c>
       <c r="H52" s="108">
         <v>668.77576515999999</v>
       </c>
       <c r="I52" s="108">
         <v>172.6967525</v>
       </c>
       <c r="J52" s="108">
         <v>357.67197776</v>
       </c>
       <c r="K52" s="108">
         <v>25.724963120000002</v>
       </c>
       <c r="L52" s="111">
         <v>5.3696636</v>
       </c>
       <c r="M52" s="106">
         <v>1.76627355</v>
       </c>
       <c r="N52" s="127">
         <v>0.55366185000000001</v>
       </c>
       <c r="O52" s="141"/>
       <c r="P52" s="111">
         <v>20.83072057</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="45"/>
       <c r="C53" s="47"/>
       <c r="D53" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E53" s="41"/>
       <c r="F53" s="106">
         <v>339.99646452000007</v>
       </c>
       <c r="G53" s="108">
         <v>135.45527411</v>
       </c>
       <c r="H53" s="108">
         <v>128.07809484000001</v>
       </c>
       <c r="I53" s="108">
         <v>19.604912519999999</v>
       </c>
       <c r="J53" s="108">
         <v>51.338007920000003</v>
       </c>
       <c r="K53" s="108">
         <v>4.7851255300000002</v>
       </c>
       <c r="L53" s="111">
         <v>0.73504959999999997</v>
       </c>
       <c r="M53" s="106">
         <v>0.36348931000000001</v>
       </c>
       <c r="N53" s="127">
         <v>1.9875230000000001E-2</v>
       </c>
       <c r="O53" s="141"/>
       <c r="P53" s="111">
         <v>3.1215323100000001</v>
       </c>
     </row>
     <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C54" s="40"/>
       <c r="D54" s="40"/>
       <c r="E54" s="41"/>
       <c r="F54" s="106">
         <v>523.76237907000007</v>
       </c>
       <c r="G54" s="108">
         <v>205.57866508000001</v>
       </c>
       <c r="H54" s="108">
         <v>188.73390233999999</v>
       </c>
       <c r="I54" s="108">
         <v>31.756323829999999</v>
       </c>
       <c r="J54" s="108">
         <v>93.098286520000002</v>
       </c>
       <c r="K54" s="108">
         <v>2.8151225200000001</v>
       </c>
       <c r="L54" s="111">
         <v>1.78007878</v>
       </c>
       <c r="M54" s="106">
         <v>6.0132140000000001E-2</v>
       </c>
       <c r="N54" s="127">
         <v>8.0802100000000009E-3</v>
       </c>
       <c r="O54" s="141"/>
       <c r="P54" s="111">
         <v>2.2367495399999999</v>
       </c>
     </row>
     <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="48"/>
       <c r="C55" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D55" s="43"/>
       <c r="E55" s="44"/>
       <c r="F55" s="106">
         <v>118.74327264</v>
       </c>
       <c r="G55" s="108">
         <v>47.992824130000002</v>
       </c>
       <c r="H55" s="108">
         <v>42.091517639999999</v>
       </c>
       <c r="I55" s="108">
         <v>7.0249124500000004</v>
       </c>
       <c r="J55" s="108">
         <v>20.71209666</v>
       </c>
       <c r="K55" s="108">
         <v>0.56366006999999996</v>
       </c>
       <c r="L55" s="111">
         <v>0.35826169000000002</v>
       </c>
       <c r="M55" s="106">
         <v>3.240854E-2</v>
       </c>
       <c r="N55" s="127">
         <v>1.66989E-3</v>
       </c>
       <c r="O55" s="141"/>
       <c r="P55" s="111">
         <v>0.53576882999999997</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C56" s="49"/>
       <c r="D56" s="49"/>
       <c r="E56" s="50"/>
       <c r="F56" s="113">
         <v>1133.28464254</v>
       </c>
       <c r="G56" s="115">
         <v>437.42398393000002</v>
       </c>
       <c r="H56" s="115">
         <v>409.01348940999998</v>
       </c>
       <c r="I56" s="115">
         <v>75.16057893</v>
       </c>
       <c r="J56" s="115">
         <v>202.73178987</v>
       </c>
       <c r="K56" s="115">
         <v>5.3030687800000003</v>
       </c>
       <c r="L56" s="116">
         <v>3.6517316200000001</v>
       </c>
       <c r="M56" s="113">
         <v>0.4026149</v>
       </c>
       <c r="N56" s="128">
         <v>0.12140199</v>
       </c>
       <c r="O56" s="142"/>
       <c r="P56" s="116">
         <v>5.8133084899999998</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J57" s="12"/>
       <c r="K57" s="12"/>
       <c r="L57" s="12"/>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C58" s="12"/>
       <c r="D58" s="12"/>
       <c r="E58" s="12"/>
       <c r="F58" s="12"/>
       <c r="G58" s="12"/>
       <c r="H58" s="12"/>
       <c r="I58" s="12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J58" s="12"/>
       <c r="K58" s="12"/>
       <c r="L58" s="12"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C59" s="12"/>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
       <c r="F59" s="12"/>
       <c r="G59" s="12"/>
       <c r="H59" s="12"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B60" s="14"/>
     </row>
     <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I64" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="27"/>
       <c r="F65" s="64" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G65" s="65" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H65" s="66" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I65" s="67" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J65" s="68"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F66" s="102">
         <v>338.74970805999999</v>
       </c>
       <c r="G66" s="103">
         <v>1.5263500999999999</v>
       </c>
       <c r="H66" s="103">
         <v>131.52472467999999</v>
       </c>
       <c r="I66" s="105">
         <v>89.261179229999996</v>
       </c>
       <c r="J66" s="69"/>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="70" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F67" s="106">
         <v>338.74970805999999</v>
       </c>
       <c r="G67" s="108">
         <v>1.0308501000000001</v>
       </c>
       <c r="H67" s="108">
         <v>92.326506499999994</v>
       </c>
       <c r="I67" s="111">
         <v>89.261179229999996</v>
       </c>
       <c r="J67" s="71"/>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F68" s="72"/>
       <c r="G68" s="115">
         <v>0.4955</v>
       </c>
       <c r="H68" s="115">
         <v>39.198218179999998</v>
       </c>
       <c r="I68" s="73"/>
       <c r="J68" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
@@ -15942,1396 +20478,1396 @@
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="137" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C1" s="138"/>
       <c r="D1" s="138"/>
       <c r="E1" s="138"/>
       <c r="F1" s="138"/>
       <c r="G1" s="138"/>
       <c r="H1" s="138"/>
       <c r="I1" s="138"/>
       <c r="J1" s="138"/>
       <c r="K1" s="138"/>
       <c r="L1" s="138"/>
       <c r="M1" s="138"/>
       <c r="N1" s="138"/>
       <c r="O1" s="138"/>
       <c r="P1" s="139"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="81" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H6" s="20"/>
       <c r="I6" s="19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J6" s="19"/>
       <c r="K6" s="78" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="21"/>
       <c r="F7" s="22"/>
       <c r="G7" s="82"/>
       <c r="H7" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="22"/>
       <c r="J7" s="5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K7" s="6"/>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="23" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F8" s="93">
         <v>3983.6610999999998</v>
       </c>
       <c r="G8" s="94">
         <v>3854.0237000000002</v>
       </c>
       <c r="H8" s="95">
         <v>203.29509999999999</v>
       </c>
       <c r="I8" s="94">
         <v>129.63740000000001</v>
       </c>
       <c r="J8" s="94">
         <v>30.640699999999999</v>
       </c>
       <c r="K8" s="94">
         <v>336.6533</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F9" s="96">
         <v>2608.1448999999998</v>
       </c>
       <c r="G9" s="95">
         <v>2514.4542000000001</v>
       </c>
       <c r="H9" s="25"/>
       <c r="I9" s="96">
         <v>93.690700000000007</v>
       </c>
       <c r="J9" s="97">
         <v>26.055499999999999</v>
       </c>
       <c r="K9" s="97">
         <v>250.39500000000001</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F10" s="98">
         <v>1375.5162</v>
       </c>
       <c r="G10" s="99">
         <v>1339.5695000000001</v>
       </c>
       <c r="H10" s="100">
         <v>203.29509999999999</v>
       </c>
       <c r="I10" s="101">
         <v>35.9467</v>
       </c>
       <c r="J10" s="100">
         <v>4.5852000000000004</v>
       </c>
       <c r="K10" s="100">
         <v>86.258300000000006</v>
       </c>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G11" s="26"/>
     </row>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E12" s="136" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F12" s="133"/>
       <c r="G12" s="136" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H12" s="133"/>
       <c r="I12" s="136" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J12" s="133"/>
       <c r="K12" s="136" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L12" s="133"/>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E13" s="143">
         <v>318121.81915199582</v>
       </c>
       <c r="F13" s="133"/>
       <c r="G13" s="143">
         <v>82970.780020000006</v>
       </c>
       <c r="H13" s="133"/>
       <c r="I13" s="143">
         <v>2540.9510500000001</v>
       </c>
       <c r="J13" s="133"/>
       <c r="K13" s="143">
         <v>85511.731069999994</v>
       </c>
       <c r="L13" s="133"/>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M17" s="18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="27"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="29"/>
       <c r="F18" s="147" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G18" s="145"/>
       <c r="H18" s="145"/>
       <c r="I18" s="146"/>
       <c r="J18" s="147" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K18" s="145"/>
       <c r="L18" s="145"/>
       <c r="M18" s="146"/>
       <c r="N18" s="30"/>
     </row>
     <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="31"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="33"/>
       <c r="F19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="K19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="L19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="M19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="N19" s="30"/>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="38"/>
       <c r="F20" s="102">
         <v>2923.9679000000001</v>
       </c>
       <c r="G20" s="103">
         <v>32.137300000000003</v>
       </c>
       <c r="H20" s="103">
         <v>2251.1358</v>
       </c>
       <c r="I20" s="104">
         <v>640.69479999999999</v>
       </c>
       <c r="J20" s="102">
         <v>4332.4138000000003</v>
       </c>
       <c r="K20" s="103">
         <v>287.64789999999999</v>
       </c>
       <c r="L20" s="103">
         <v>3086.2934</v>
       </c>
       <c r="M20" s="105">
         <v>958.47249999999997</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="41"/>
       <c r="F21" s="106">
         <v>2751.9061999999999</v>
       </c>
       <c r="G21" s="107">
         <v>28.988900000000001</v>
       </c>
       <c r="H21" s="108">
         <v>2112.6716000000001</v>
       </c>
       <c r="I21" s="107">
         <v>610.24569999999994</v>
       </c>
       <c r="J21" s="109">
         <v>4045.6453999999999</v>
       </c>
       <c r="K21" s="110">
         <v>254.3458</v>
       </c>
       <c r="L21" s="110">
         <v>2882.5785999999998</v>
       </c>
       <c r="M21" s="111">
         <v>908.721</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="42"/>
       <c r="C22" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D22" s="43"/>
       <c r="E22" s="44"/>
       <c r="F22" s="106">
         <v>1732.1258</v>
       </c>
       <c r="G22" s="108">
         <v>17.9529</v>
       </c>
       <c r="H22" s="108">
         <v>1311.6835000000001</v>
       </c>
       <c r="I22" s="111">
         <v>402.48939999999999</v>
       </c>
       <c r="J22" s="106">
         <v>2531.2539999999999</v>
       </c>
       <c r="K22" s="108">
         <v>145.8852</v>
       </c>
       <c r="L22" s="108">
         <v>1763.5070000000001</v>
       </c>
       <c r="M22" s="111">
         <v>621.86180000000002</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="45"/>
       <c r="C23" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D23" s="40"/>
       <c r="E23" s="41"/>
       <c r="F23" s="106">
         <v>1019.7804</v>
       </c>
       <c r="G23" s="110">
         <v>11.036</v>
       </c>
       <c r="H23" s="110">
         <v>800.98810000000003</v>
       </c>
       <c r="I23" s="112">
         <v>207.75630000000001</v>
       </c>
       <c r="J23" s="106">
         <v>1514.3914</v>
       </c>
       <c r="K23" s="110">
         <v>108.4606</v>
       </c>
       <c r="L23" s="110">
         <v>1119.0716</v>
       </c>
       <c r="M23" s="112">
         <v>286.85919999999999</v>
       </c>
     </row>
     <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="45"/>
       <c r="C24" s="47"/>
       <c r="D24" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E24" s="41"/>
       <c r="F24" s="106">
         <v>199.18180000000001</v>
       </c>
       <c r="G24" s="110">
         <v>3.1086</v>
       </c>
       <c r="H24" s="108">
         <v>170.65459999999999</v>
       </c>
       <c r="I24" s="111">
         <v>25.418600000000001</v>
       </c>
       <c r="J24" s="106">
         <v>300.43979999999999</v>
       </c>
       <c r="K24" s="108">
         <v>19.381399999999999</v>
       </c>
       <c r="L24" s="108">
         <v>251.31010000000001</v>
       </c>
       <c r="M24" s="111">
         <v>29.7483</v>
       </c>
     </row>
     <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="41"/>
       <c r="F25" s="106">
         <v>172.0617</v>
       </c>
       <c r="G25" s="110">
         <v>3.1484000000000001</v>
       </c>
       <c r="H25" s="110">
         <v>138.46420000000001</v>
       </c>
       <c r="I25" s="112">
         <v>30.449100000000001</v>
       </c>
       <c r="J25" s="106">
         <v>286.76839999999999</v>
       </c>
       <c r="K25" s="110">
         <v>33.302100000000003</v>
       </c>
       <c r="L25" s="108">
         <v>203.7148</v>
       </c>
       <c r="M25" s="112">
         <v>49.7515</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="48"/>
       <c r="C26" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D26" s="43"/>
       <c r="E26" s="44"/>
       <c r="F26" s="106">
         <v>41.559199999999997</v>
       </c>
       <c r="G26" s="108">
         <v>0.74450000000000005</v>
       </c>
       <c r="H26" s="108">
         <v>33.088999999999999</v>
       </c>
       <c r="I26" s="111">
         <v>7.7256999999999998</v>
       </c>
       <c r="J26" s="106">
         <v>67.202200000000005</v>
       </c>
       <c r="K26" s="108">
         <v>7.048</v>
       </c>
       <c r="L26" s="110">
         <v>47.708100000000002</v>
       </c>
       <c r="M26" s="111">
         <v>12.446099999999999</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="113">
         <v>415.08139999999997</v>
       </c>
       <c r="G27" s="114">
         <v>6.8055000000000003</v>
       </c>
       <c r="H27" s="115">
         <v>330.5222</v>
       </c>
       <c r="I27" s="116">
         <v>77.753699999999995</v>
       </c>
       <c r="J27" s="113">
         <v>672.36590000000001</v>
       </c>
       <c r="K27" s="115">
         <v>70.331999999999994</v>
       </c>
       <c r="L27" s="115">
         <v>476.38130000000001</v>
       </c>
       <c r="M27" s="116">
         <v>125.65260000000001</v>
       </c>
     </row>
     <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="27"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="29"/>
       <c r="F32" s="148" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="51"/>
       <c r="M32" s="52"/>
       <c r="N32" s="30"/>
     </row>
     <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="31"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="33"/>
       <c r="F33" s="149"/>
       <c r="G33" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J33" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K33" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="54" t="s">
         <v>14</v>
       </c>
       <c r="M33" s="55" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="30"/>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="38"/>
       <c r="F34" s="102">
         <v>7497.7865563599998</v>
       </c>
       <c r="G34" s="103">
         <v>1947.101666</v>
       </c>
       <c r="H34" s="103">
         <v>2947.0144331000001</v>
       </c>
       <c r="I34" s="103">
         <v>834.60504209999999</v>
       </c>
       <c r="J34" s="103">
         <v>1573.9352363999999</v>
       </c>
       <c r="K34" s="103">
         <v>50.991892049999997</v>
       </c>
       <c r="L34" s="103">
         <v>47.278188970000002</v>
       </c>
       <c r="M34" s="105">
         <v>96.86009774</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="41"/>
       <c r="F35" s="117">
         <v>6860.2143847799998</v>
       </c>
       <c r="G35" s="118">
         <v>1721.3006637999999</v>
       </c>
       <c r="H35" s="118">
         <v>2709.0008174999998</v>
       </c>
       <c r="I35" s="118">
         <v>791.95002729999999</v>
       </c>
       <c r="J35" s="108">
         <v>1455.0751624</v>
       </c>
       <c r="K35" s="119">
         <v>47.561149950000001</v>
       </c>
       <c r="L35" s="119">
         <v>41.374718520000002</v>
       </c>
       <c r="M35" s="120">
         <v>93.951845309999996</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="42"/>
       <c r="C36" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D36" s="43"/>
       <c r="E36" s="44"/>
       <c r="F36" s="106">
         <v>4470.46363991</v>
       </c>
       <c r="G36" s="108">
         <v>1104.5355916999999</v>
       </c>
       <c r="H36" s="108">
         <v>1774.813803</v>
       </c>
       <c r="I36" s="118">
         <v>544.74703099999999</v>
       </c>
       <c r="J36" s="108">
         <v>947.37030000000004</v>
       </c>
       <c r="K36" s="108">
         <v>10.5079362</v>
       </c>
       <c r="L36" s="118">
         <v>23.594632879999999</v>
       </c>
       <c r="M36" s="111">
         <v>64.894345130000005</v>
       </c>
     </row>
     <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="45"/>
       <c r="C37" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D37" s="40"/>
       <c r="E37" s="41"/>
       <c r="F37" s="106">
         <v>2389.7507448699998</v>
       </c>
       <c r="G37" s="110">
         <v>616.7650721</v>
       </c>
       <c r="H37" s="110">
         <v>934.18701450000003</v>
       </c>
       <c r="I37" s="121">
         <v>247.2029963</v>
       </c>
       <c r="J37" s="110">
         <v>507.70486240000002</v>
       </c>
       <c r="K37" s="110">
         <v>37.053213749999998</v>
       </c>
       <c r="L37" s="121">
         <v>17.780085639999999</v>
       </c>
       <c r="M37" s="112">
         <v>29.057500180000002</v>
       </c>
     </row>
     <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="45"/>
       <c r="C38" s="47"/>
       <c r="D38" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E38" s="41"/>
       <c r="F38" s="106">
         <v>421.45506177999999</v>
       </c>
       <c r="G38" s="108">
         <v>153.0588127</v>
       </c>
       <c r="H38" s="108">
         <v>164.4665957</v>
       </c>
       <c r="I38" s="118">
         <v>25.5099871</v>
       </c>
       <c r="J38" s="108">
         <v>65.692883399999999</v>
       </c>
       <c r="K38" s="108">
         <v>6.3681481499999997</v>
       </c>
       <c r="L38" s="118">
         <v>2.4250568299999999</v>
       </c>
       <c r="M38" s="111">
         <v>3.9335779</v>
       </c>
     </row>
     <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C39" s="40"/>
       <c r="D39" s="40"/>
       <c r="E39" s="41"/>
       <c r="F39" s="106">
         <v>637.57217157999992</v>
       </c>
       <c r="G39" s="110">
         <v>225.8010022</v>
       </c>
       <c r="H39" s="110">
         <v>238.01361560000001</v>
       </c>
       <c r="I39" s="121">
         <v>42.655014799999996</v>
       </c>
       <c r="J39" s="110">
         <v>118.860074</v>
       </c>
       <c r="K39" s="110">
         <v>3.4307420999999998</v>
       </c>
       <c r="L39" s="121">
         <v>5.9034704500000004</v>
       </c>
       <c r="M39" s="112">
         <v>2.9082524300000001</v>
       </c>
     </row>
     <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="48"/>
       <c r="C40" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D40" s="43"/>
       <c r="E40" s="44"/>
       <c r="F40" s="106">
         <v>155.81334193000001</v>
       </c>
       <c r="G40" s="108">
         <v>54.454969599999998</v>
       </c>
       <c r="H40" s="108">
         <v>59.003579299999998</v>
       </c>
       <c r="I40" s="118">
         <v>10.393292600000001</v>
       </c>
       <c r="J40" s="108">
         <v>29.218275999999999</v>
       </c>
       <c r="K40" s="108">
         <v>0.75643125</v>
       </c>
       <c r="L40" s="118">
         <v>1.21287415</v>
       </c>
       <c r="M40" s="111">
         <v>0.77391902999999995</v>
       </c>
     </row>
     <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="113">
         <v>1449.31847698</v>
       </c>
       <c r="G41" s="115">
         <v>495.40686060000002</v>
       </c>
       <c r="H41" s="115">
         <v>544.76791390000005</v>
       </c>
       <c r="I41" s="122">
         <v>107.4078277</v>
       </c>
       <c r="J41" s="115">
         <v>274.49194929999999</v>
       </c>
       <c r="K41" s="115">
         <v>6.8115028500000001</v>
       </c>
       <c r="L41" s="122">
         <v>12.367059429999999</v>
       </c>
       <c r="M41" s="116">
         <v>8.0653632000000002</v>
       </c>
     </row>
     <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
     </row>
     <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
     </row>
     <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="Q45" s="56"/>
     </row>
     <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P46" s="57" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q46" s="56"/>
     </row>
     <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="27"/>
       <c r="C47" s="28"/>
       <c r="D47" s="28"/>
       <c r="E47" s="29"/>
       <c r="F47" s="144" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G47" s="145"/>
       <c r="H47" s="145"/>
       <c r="I47" s="145"/>
       <c r="J47" s="145"/>
       <c r="K47" s="145"/>
       <c r="L47" s="146"/>
       <c r="M47" s="144" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N47" s="145"/>
       <c r="O47" s="145"/>
       <c r="P47" s="146"/>
       <c r="Q47" s="56"/>
     </row>
     <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="31"/>
       <c r="C48" s="32"/>
       <c r="D48" s="32"/>
       <c r="E48" s="33"/>
       <c r="F48" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G48" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J48" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K48" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L48" s="58" t="s">
         <v>14</v>
       </c>
       <c r="M48" s="59" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N48" s="60" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O48" s="61" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P48" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Q48" s="56"/>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="45" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="63"/>
       <c r="F49" s="123">
         <v>5814.3283097899994</v>
       </c>
       <c r="G49" s="103">
         <v>1749.8677948100001</v>
       </c>
       <c r="H49" s="103">
         <v>2236.3189074500001</v>
       </c>
       <c r="I49" s="103">
         <v>592.96534377</v>
       </c>
       <c r="J49" s="103">
         <v>1183.15686426</v>
       </c>
       <c r="K49" s="103">
         <v>37.694967800000001</v>
       </c>
       <c r="L49" s="105">
         <v>14.3244317</v>
       </c>
       <c r="M49" s="123">
         <v>3.6126638099999999</v>
       </c>
       <c r="N49" s="103">
         <v>1.6922164799999999</v>
       </c>
       <c r="O49" s="124">
         <v>19.346134320000001</v>
       </c>
       <c r="P49" s="125">
         <v>68.411225290000004</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="41"/>
       <c r="F50" s="126">
         <v>5273.6145479799998</v>
       </c>
       <c r="G50" s="108">
         <v>1541.4056343100001</v>
       </c>
       <c r="H50" s="108">
         <v>2038.50484091</v>
       </c>
       <c r="I50" s="108">
         <v>559.63706440999999</v>
       </c>
       <c r="J50" s="108">
         <v>1086.7781792999999</v>
       </c>
       <c r="K50" s="108">
         <v>34.739796720000001</v>
       </c>
       <c r="L50" s="111">
         <v>12.549032329999999</v>
       </c>
       <c r="M50" s="126">
         <v>3.5417530699999999</v>
       </c>
       <c r="N50" s="108">
         <v>1.67094163</v>
       </c>
       <c r="O50" s="140"/>
       <c r="P50" s="111">
         <v>66.161904129999996</v>
       </c>
     </row>
     <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="42"/>
       <c r="C51" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D51" s="43"/>
       <c r="E51" s="44"/>
       <c r="F51" s="106">
         <v>3429.0343689400001</v>
       </c>
       <c r="G51" s="108">
         <v>994.35268590999999</v>
       </c>
       <c r="H51" s="108">
         <v>1332.40908889</v>
       </c>
       <c r="I51" s="108">
         <v>383.26405312000003</v>
       </c>
       <c r="J51" s="108">
         <v>704.27581323000004</v>
       </c>
       <c r="K51" s="108">
         <v>7.6484870999999996</v>
       </c>
       <c r="L51" s="111">
         <v>7.0842406899999997</v>
       </c>
       <c r="M51" s="106">
         <v>1.63651452</v>
       </c>
       <c r="N51" s="127">
         <v>1.1461123799999999</v>
       </c>
       <c r="O51" s="141"/>
       <c r="P51" s="111">
         <v>45.426517019999999</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="45"/>
       <c r="C52" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D52" s="40"/>
       <c r="E52" s="41"/>
       <c r="F52" s="106">
         <v>1844.5801790400001</v>
       </c>
       <c r="G52" s="108">
         <v>547.05294839999999</v>
       </c>
       <c r="H52" s="108">
         <v>706.09575201999996</v>
       </c>
       <c r="I52" s="108">
         <v>176.37301128999999</v>
       </c>
       <c r="J52" s="108">
         <v>382.50236606999999</v>
       </c>
       <c r="K52" s="108">
         <v>27.091309620000001</v>
       </c>
       <c r="L52" s="111">
         <v>5.4647916399999996</v>
       </c>
       <c r="M52" s="106">
         <v>1.90523855</v>
       </c>
       <c r="N52" s="127">
         <v>0.52482925000000002</v>
       </c>
       <c r="O52" s="141"/>
       <c r="P52" s="111">
         <v>20.735387110000001</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="45"/>
       <c r="C53" s="47"/>
       <c r="D53" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E53" s="41"/>
       <c r="F53" s="106">
         <v>348.56788078</v>
       </c>
       <c r="G53" s="108">
         <v>136.86663683</v>
       </c>
       <c r="H53" s="108">
         <v>132.30166833999999</v>
       </c>
       <c r="I53" s="108">
         <v>20.435822559999998</v>
       </c>
       <c r="J53" s="108">
         <v>53.130651200000003</v>
       </c>
       <c r="K53" s="108">
         <v>5.1056706099999998</v>
       </c>
       <c r="L53" s="111">
         <v>0.72743124000000003</v>
       </c>
       <c r="M53" s="106">
         <v>0.38975984000000002</v>
       </c>
       <c r="N53" s="127">
         <v>4.2033790000000001E-2</v>
       </c>
       <c r="O53" s="141"/>
       <c r="P53" s="111">
         <v>3.1471101300000002</v>
       </c>
     </row>
     <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C54" s="40"/>
       <c r="D54" s="40"/>
       <c r="E54" s="41"/>
       <c r="F54" s="106">
         <v>540.71376180999994</v>
       </c>
       <c r="G54" s="108">
         <v>208.46216050000001</v>
       </c>
       <c r="H54" s="108">
         <v>197.81406654</v>
       </c>
       <c r="I54" s="108">
         <v>33.328279360000003</v>
       </c>
       <c r="J54" s="108">
         <v>96.378684960000001</v>
       </c>
       <c r="K54" s="108">
         <v>2.95517108</v>
       </c>
       <c r="L54" s="111">
         <v>1.7753993699999999</v>
       </c>
       <c r="M54" s="106">
         <v>7.091074E-2</v>
       </c>
       <c r="N54" s="127">
         <v>2.1274850000000001E-2</v>
       </c>
       <c r="O54" s="141"/>
       <c r="P54" s="111">
         <v>2.24932116</v>
       </c>
     </row>
     <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="48"/>
       <c r="C55" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D55" s="43"/>
       <c r="E55" s="44"/>
       <c r="F55" s="106">
         <v>122.58051263</v>
       </c>
       <c r="G55" s="108">
         <v>48.322796660000002</v>
       </c>
       <c r="H55" s="108">
         <v>44.692336500000003</v>
       </c>
       <c r="I55" s="108">
         <v>7.3055789500000001</v>
       </c>
       <c r="J55" s="108">
         <v>21.34097775</v>
       </c>
       <c r="K55" s="108">
         <v>0.55886533999999999</v>
       </c>
       <c r="L55" s="111">
         <v>0.35995743000000002</v>
       </c>
       <c r="M55" s="106">
         <v>3.8020720000000001E-2</v>
       </c>
       <c r="N55" s="127">
         <v>5.8973000000000003E-3</v>
       </c>
       <c r="O55" s="141"/>
       <c r="P55" s="111">
         <v>0.54177924</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C56" s="49"/>
       <c r="D56" s="49"/>
       <c r="E56" s="50"/>
       <c r="F56" s="113">
         <v>1185.3434300700001</v>
       </c>
       <c r="G56" s="115">
         <v>454.88475727999997</v>
       </c>
       <c r="H56" s="115">
         <v>431.28855467</v>
       </c>
       <c r="I56" s="115">
         <v>78.814325499999995</v>
       </c>
       <c r="J56" s="115">
         <v>211.14159334999999</v>
       </c>
       <c r="K56" s="115">
         <v>5.5044418300000002</v>
       </c>
       <c r="L56" s="116">
         <v>3.7097574400000002</v>
       </c>
       <c r="M56" s="113">
         <v>0.42012627000000002</v>
       </c>
       <c r="N56" s="128">
         <v>0.13249754999999999</v>
       </c>
       <c r="O56" s="142"/>
       <c r="P56" s="116">
         <v>5.8595087499999998</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J57" s="12"/>
       <c r="K57" s="12"/>
       <c r="L57" s="12"/>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C58" s="12"/>
       <c r="D58" s="12"/>
       <c r="E58" s="12"/>
       <c r="F58" s="12"/>
       <c r="G58" s="12"/>
       <c r="H58" s="12"/>
       <c r="I58" s="12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J58" s="12"/>
       <c r="K58" s="12"/>
       <c r="L58" s="12"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C59" s="12"/>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
       <c r="F59" s="12"/>
       <c r="G59" s="12"/>
       <c r="H59" s="12"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B60" s="14"/>
     </row>
     <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I64" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="27"/>
       <c r="F65" s="64" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G65" s="65" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H65" s="66" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I65" s="67" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J65" s="68"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F66" s="102">
         <v>362.89797020999998</v>
       </c>
       <c r="G66" s="103">
         <v>1.5171028</v>
       </c>
       <c r="H66" s="103">
         <v>142.7389379</v>
       </c>
       <c r="I66" s="105">
         <v>92.004849309999997</v>
       </c>
       <c r="J66" s="69"/>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="70" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F67" s="106">
         <v>362.89797020999998</v>
       </c>
       <c r="G67" s="108">
         <v>1.0336027999999999</v>
       </c>
       <c r="H67" s="108">
         <v>100.67716540000001</v>
       </c>
       <c r="I67" s="111">
         <v>92.004849309999997</v>
       </c>
       <c r="J67" s="71"/>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F68" s="72"/>
       <c r="G68" s="115">
         <v>0.48349999999999999</v>
       </c>
       <c r="H68" s="115">
         <v>42.061772499999996</v>
       </c>
       <c r="I68" s="73"/>
       <c r="J68" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
@@ -17347,1452 +21883,1454 @@
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="16" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="137" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C1" s="138"/>
       <c r="D1" s="138"/>
       <c r="E1" s="138"/>
       <c r="F1" s="138"/>
       <c r="G1" s="138"/>
       <c r="H1" s="138"/>
       <c r="I1" s="138"/>
       <c r="J1" s="138"/>
       <c r="K1" s="138"/>
       <c r="L1" s="138"/>
       <c r="M1" s="138"/>
       <c r="N1" s="138"/>
       <c r="O1" s="138"/>
       <c r="P1" s="139"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="5" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="81" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H6" s="20"/>
       <c r="I6" s="19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J6" s="19"/>
       <c r="K6" s="78" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="21"/>
       <c r="F7" s="22"/>
       <c r="G7" s="82"/>
       <c r="H7" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="22"/>
       <c r="J7" s="5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K7" s="6"/>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="23" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F8" s="93">
         <v>3985.1904</v>
       </c>
       <c r="G8" s="94">
         <v>3855.2127</v>
       </c>
       <c r="H8" s="95">
         <v>205.429</v>
       </c>
       <c r="I8" s="94">
         <v>129.9777</v>
       </c>
       <c r="J8" s="94">
         <v>30.865600000000001</v>
       </c>
       <c r="K8" s="94">
         <v>337.69209999999998</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F9" s="96">
         <v>2611.5702999999999</v>
       </c>
       <c r="G9" s="95">
         <v>2517.4158000000002</v>
       </c>
       <c r="H9" s="25"/>
       <c r="I9" s="96">
         <v>94.154499999999999</v>
       </c>
       <c r="J9" s="97">
         <v>26.252300000000002</v>
       </c>
       <c r="K9" s="97">
         <v>251.6463</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F10" s="98">
         <v>1373.6201000000001</v>
       </c>
       <c r="G10" s="99">
         <v>1337.7969000000001</v>
       </c>
       <c r="H10" s="100">
         <v>205.429</v>
       </c>
       <c r="I10" s="101">
         <v>35.8232</v>
       </c>
       <c r="J10" s="100">
         <v>4.6132999999999997</v>
       </c>
       <c r="K10" s="100">
         <v>86.0458</v>
       </c>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G11" s="26"/>
     </row>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E12" s="136" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F12" s="133"/>
       <c r="G12" s="136" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H12" s="133"/>
       <c r="I12" s="136" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J12" s="133"/>
       <c r="K12" s="136" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L12" s="133"/>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E13" s="143">
         <v>318018.50894077017</v>
       </c>
       <c r="F13" s="133"/>
       <c r="G13" s="143">
         <v>83052.769279999993</v>
       </c>
       <c r="H13" s="133"/>
       <c r="I13" s="143">
         <v>1368.26053</v>
       </c>
       <c r="J13" s="133"/>
       <c r="K13" s="143">
         <v>84421.029810000007</v>
       </c>
       <c r="L13" s="133"/>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M17" s="18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="27"/>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="29"/>
       <c r="F18" s="147" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G18" s="145"/>
       <c r="H18" s="145"/>
       <c r="I18" s="146"/>
       <c r="J18" s="147" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K18" s="145"/>
       <c r="L18" s="145"/>
       <c r="M18" s="146"/>
       <c r="N18" s="30"/>
     </row>
     <row r="19" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="31"/>
       <c r="C19" s="32"/>
       <c r="D19" s="32"/>
       <c r="E19" s="33"/>
       <c r="F19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="34" t="s">
         <v>8</v>
       </c>
       <c r="K19" s="35" t="s">
         <v>9</v>
       </c>
       <c r="L19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="M19" s="36" t="s">
         <v>11</v>
       </c>
       <c r="N19" s="30"/>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="38"/>
       <c r="F20" s="102">
         <v>2918.6727000000001</v>
       </c>
       <c r="G20" s="103">
         <v>31.012499999999999</v>
       </c>
       <c r="H20" s="103">
         <v>2279.39</v>
       </c>
       <c r="I20" s="104">
         <v>608.27019999999993</v>
       </c>
       <c r="J20" s="102">
         <v>4181.7726000000002</v>
       </c>
       <c r="K20" s="103">
         <v>281.983</v>
       </c>
       <c r="L20" s="103">
         <v>3018.8204000000001</v>
       </c>
       <c r="M20" s="105">
         <v>880.9692</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="41"/>
       <c r="F21" s="106">
         <v>2756.3629000000001</v>
       </c>
       <c r="G21" s="107">
         <v>27.9573</v>
       </c>
       <c r="H21" s="108">
         <v>2148.7876000000001</v>
       </c>
       <c r="I21" s="107">
         <v>579.61799999999994</v>
       </c>
       <c r="J21" s="109">
         <v>3918.5868</v>
       </c>
       <c r="K21" s="110">
         <v>248.5873</v>
       </c>
       <c r="L21" s="110">
         <v>2833.8348000000001</v>
       </c>
       <c r="M21" s="111">
         <v>836.16470000000004</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="42"/>
       <c r="C22" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D22" s="43"/>
       <c r="E22" s="44"/>
       <c r="F22" s="106">
         <v>1706.6786999999999</v>
       </c>
       <c r="G22" s="108">
         <v>17.188500000000001</v>
       </c>
       <c r="H22" s="108">
         <v>1303.3549</v>
       </c>
       <c r="I22" s="111">
         <v>386.13529999999997</v>
       </c>
       <c r="J22" s="106">
         <v>2418.2649000000001</v>
       </c>
       <c r="K22" s="108">
         <v>141.7303</v>
       </c>
       <c r="L22" s="108">
         <v>1697.6760999999999</v>
       </c>
       <c r="M22" s="111">
         <v>578.85850000000005</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="45"/>
       <c r="C23" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D23" s="40"/>
       <c r="E23" s="41"/>
       <c r="F23" s="106">
         <v>1049.6841999999999</v>
       </c>
       <c r="G23" s="110">
         <v>10.768800000000001</v>
       </c>
       <c r="H23" s="110">
         <v>845.43269999999995</v>
       </c>
       <c r="I23" s="112">
         <v>193.48269999999999</v>
       </c>
       <c r="J23" s="106">
         <v>1500.3218999999999</v>
       </c>
       <c r="K23" s="110">
         <v>106.857</v>
       </c>
       <c r="L23" s="110">
         <v>1136.1587</v>
       </c>
       <c r="M23" s="112">
         <v>257.30619999999999</v>
       </c>
     </row>
     <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="45"/>
       <c r="C24" s="47"/>
       <c r="D24" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E24" s="41"/>
       <c r="F24" s="106">
         <v>209.38220000000001</v>
       </c>
       <c r="G24" s="110">
         <v>3.0350999999999999</v>
       </c>
       <c r="H24" s="108">
         <v>181.9435</v>
       </c>
       <c r="I24" s="111">
         <v>24.403600000000001</v>
       </c>
       <c r="J24" s="106">
         <v>308.01549999999997</v>
       </c>
       <c r="K24" s="108">
         <v>19.521000000000001</v>
       </c>
       <c r="L24" s="108">
         <v>260.27870000000001</v>
       </c>
       <c r="M24" s="111">
         <v>28.215800000000002</v>
       </c>
     </row>
     <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="41"/>
       <c r="F25" s="106">
         <v>162.3098</v>
       </c>
       <c r="G25" s="110">
         <v>3.0552000000000001</v>
       </c>
       <c r="H25" s="110">
         <v>130.60239999999999</v>
       </c>
       <c r="I25" s="112">
         <v>28.652200000000001</v>
       </c>
       <c r="J25" s="106">
         <v>263.18579999999997</v>
       </c>
       <c r="K25" s="110">
         <v>33.395699999999998</v>
       </c>
       <c r="L25" s="108">
         <v>184.98560000000001</v>
       </c>
       <c r="M25" s="112">
         <v>44.804499999999997</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="48"/>
       <c r="C26" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D26" s="43"/>
       <c r="E26" s="44"/>
       <c r="F26" s="106">
         <v>39.427500000000002</v>
       </c>
       <c r="G26" s="108">
         <v>0.73009999999999997</v>
       </c>
       <c r="H26" s="108">
         <v>31.391500000000001</v>
       </c>
       <c r="I26" s="111">
         <v>7.3059000000000003</v>
       </c>
       <c r="J26" s="106">
         <v>62.0715</v>
       </c>
       <c r="K26" s="108">
         <v>7.2422000000000004</v>
       </c>
       <c r="L26" s="110">
         <v>43.533799999999999</v>
       </c>
       <c r="M26" s="111">
         <v>11.295500000000001</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="113">
         <v>393.3338</v>
       </c>
       <c r="G27" s="114">
         <v>6.5556000000000001</v>
       </c>
       <c r="H27" s="115">
         <v>313.51859999999999</v>
       </c>
       <c r="I27" s="116">
         <v>73.259600000000006</v>
       </c>
       <c r="J27" s="113">
         <v>618.99699999999996</v>
       </c>
       <c r="K27" s="115">
         <v>69.479699999999994</v>
       </c>
       <c r="L27" s="115">
         <v>435.92950000000002</v>
       </c>
       <c r="M27" s="116">
         <v>113.5878</v>
       </c>
     </row>
     <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="27"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="29"/>
       <c r="F32" s="148" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="51"/>
       <c r="M32" s="52"/>
       <c r="N32" s="30"/>
     </row>
     <row r="33" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="31"/>
       <c r="C33" s="32"/>
       <c r="D33" s="32"/>
       <c r="E33" s="33"/>
       <c r="F33" s="149"/>
       <c r="G33" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J33" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K33" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="54" t="s">
         <v>14</v>
       </c>
       <c r="M33" s="55" t="s">
         <v>15</v>
       </c>
       <c r="N33" s="30"/>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="38"/>
       <c r="F34" s="102">
         <v>7190.2912301799997</v>
       </c>
       <c r="G34" s="103">
         <v>1863.7703082</v>
       </c>
       <c r="H34" s="103">
         <v>2840.8372457999999</v>
       </c>
       <c r="I34" s="103">
         <v>770.07672820000005</v>
       </c>
       <c r="J34" s="103">
         <v>1527.1510443</v>
       </c>
       <c r="K34" s="103">
         <v>47.96197815</v>
       </c>
       <c r="L34" s="103">
         <v>46.390198009999999</v>
       </c>
       <c r="M34" s="105">
         <v>94.103727520000007</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="41"/>
       <c r="F35" s="117">
         <v>6595.6538050199997</v>
       </c>
       <c r="G35" s="118">
         <v>1641.8052593</v>
       </c>
       <c r="H35" s="118">
         <v>2626.3712988000002</v>
       </c>
       <c r="I35" s="118">
         <v>731.64342590000001</v>
       </c>
       <c r="J35" s="108">
         <v>1419.3513098000001</v>
       </c>
       <c r="K35" s="119">
         <v>44.773514949999999</v>
       </c>
       <c r="L35" s="119">
         <v>40.438460990000003</v>
       </c>
       <c r="M35" s="120">
         <v>91.270535280000004</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="42"/>
       <c r="C36" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D36" s="43"/>
       <c r="E36" s="44"/>
       <c r="F36" s="106">
         <v>4232.9691566199999</v>
       </c>
       <c r="G36" s="108">
         <v>1039.2591064999999</v>
       </c>
       <c r="H36" s="108">
         <v>1682.6775894</v>
       </c>
       <c r="I36" s="118">
         <v>508.73309999999998</v>
       </c>
       <c r="J36" s="108">
         <v>905.87771080000005</v>
       </c>
       <c r="K36" s="108">
         <v>10.26431485</v>
       </c>
       <c r="L36" s="118">
         <v>23.00708062</v>
       </c>
       <c r="M36" s="111">
         <v>63.150254449999998</v>
       </c>
     </row>
     <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="45"/>
       <c r="C37" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D37" s="40"/>
       <c r="E37" s="41"/>
       <c r="F37" s="106">
         <v>2362.6846483999998</v>
       </c>
       <c r="G37" s="110">
         <v>602.54615279999996</v>
       </c>
       <c r="H37" s="110">
         <v>943.69370939999999</v>
       </c>
       <c r="I37" s="121">
         <v>222.9103259</v>
       </c>
       <c r="J37" s="110">
         <v>513.47359900000004</v>
       </c>
       <c r="K37" s="110">
         <v>34.509200100000001</v>
       </c>
       <c r="L37" s="121">
         <v>17.431380369999999</v>
       </c>
       <c r="M37" s="112">
         <v>28.120280829999999</v>
       </c>
     </row>
     <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="45"/>
       <c r="C38" s="47"/>
       <c r="D38" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E38" s="41"/>
       <c r="F38" s="106">
         <v>436.31234577999999</v>
       </c>
       <c r="G38" s="108">
         <v>151.93989350000001</v>
       </c>
       <c r="H38" s="108">
         <v>174.24698459999999</v>
       </c>
       <c r="I38" s="118">
         <v>24.564012999999999</v>
       </c>
       <c r="J38" s="108">
         <v>73.446514500000006</v>
       </c>
       <c r="K38" s="108">
         <v>5.8329329999999997</v>
       </c>
       <c r="L38" s="118">
         <v>2.4295974999999999</v>
       </c>
       <c r="M38" s="111">
         <v>3.8524096800000001</v>
       </c>
     </row>
     <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C39" s="40"/>
       <c r="D39" s="40"/>
       <c r="E39" s="41"/>
       <c r="F39" s="106">
         <v>594.63742516000002</v>
       </c>
       <c r="G39" s="110">
         <v>221.9650489</v>
       </c>
       <c r="H39" s="110">
         <v>214.465947</v>
       </c>
       <c r="I39" s="121">
         <v>38.433302300000001</v>
       </c>
       <c r="J39" s="110">
         <v>107.7997345</v>
       </c>
       <c r="K39" s="110">
         <v>3.1884632000000002</v>
       </c>
       <c r="L39" s="121">
         <v>5.9517370200000004</v>
       </c>
       <c r="M39" s="112">
         <v>2.8331922399999998</v>
       </c>
     </row>
     <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="48"/>
       <c r="C40" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D40" s="43"/>
       <c r="E40" s="44"/>
       <c r="F40" s="106">
         <v>146.53994125</v>
       </c>
       <c r="G40" s="108">
         <v>53.870083600000001</v>
       </c>
       <c r="H40" s="108">
         <v>53.496493800000003</v>
       </c>
       <c r="I40" s="118">
         <v>9.4906631000000008</v>
       </c>
       <c r="J40" s="108">
         <v>26.948937999999998</v>
       </c>
       <c r="K40" s="108">
         <v>0.70838650000000003</v>
       </c>
       <c r="L40" s="118">
         <v>1.26793383</v>
       </c>
       <c r="M40" s="111">
         <v>0.75744241999999995</v>
       </c>
     </row>
     <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="113">
         <v>1342.1694562600001</v>
       </c>
       <c r="G41" s="115">
         <v>473.90011570000001</v>
       </c>
       <c r="H41" s="115">
         <v>493.26850539999998</v>
       </c>
       <c r="I41" s="122">
         <v>97.251176400000006</v>
       </c>
       <c r="J41" s="115">
         <v>251.151094</v>
       </c>
       <c r="K41" s="115">
         <v>6.4670346500000004</v>
       </c>
       <c r="L41" s="122">
         <v>12.27115996</v>
       </c>
       <c r="M41" s="116">
         <v>7.8603701499999996</v>
       </c>
     </row>
     <row r="42" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
     </row>
     <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
     </row>
     <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="Q45" s="56"/>
     </row>
     <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P46" s="57" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q46" s="56"/>
     </row>
     <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="27"/>
       <c r="C47" s="28"/>
       <c r="D47" s="28"/>
       <c r="E47" s="29"/>
       <c r="F47" s="144" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G47" s="145"/>
       <c r="H47" s="145"/>
       <c r="I47" s="145"/>
       <c r="J47" s="145"/>
       <c r="K47" s="145"/>
       <c r="L47" s="146"/>
       <c r="M47" s="144" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N47" s="145"/>
       <c r="O47" s="145"/>
       <c r="P47" s="146"/>
       <c r="Q47" s="56"/>
     </row>
     <row r="48" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="31"/>
       <c r="C48" s="32"/>
       <c r="D48" s="32"/>
       <c r="E48" s="33"/>
       <c r="F48" s="34" t="s">
         <v>8</v>
       </c>
       <c r="G48" s="35" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="35" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="35" t="s">
         <v>11</v>
       </c>
       <c r="J48" s="35" t="s">
         <v>12</v>
       </c>
       <c r="K48" s="53" t="s">
         <v>13</v>
       </c>
       <c r="L48" s="58" t="s">
         <v>14</v>
       </c>
       <c r="M48" s="59" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N48" s="60" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O48" s="61" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P48" s="62" t="s">
         <v>15</v>
       </c>
       <c r="Q48" s="56"/>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="45" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="63"/>
       <c r="F49" s="123">
         <v>5557.2269334800003</v>
       </c>
       <c r="G49" s="103">
         <v>1674.27425494</v>
       </c>
       <c r="H49" s="103">
         <v>2144.5201030500002</v>
       </c>
       <c r="I49" s="103">
         <v>547.03374639000003</v>
       </c>
       <c r="J49" s="103">
         <v>1141.8513688999999</v>
       </c>
       <c r="K49" s="103">
         <v>35.438784570000003</v>
       </c>
       <c r="L49" s="105">
         <v>14.10867563</v>
       </c>
       <c r="M49" s="123">
         <v>3.4611105499999999</v>
       </c>
       <c r="N49" s="103">
         <v>1.4440126099999999</v>
       </c>
       <c r="O49" s="124">
         <v>16.63249098</v>
       </c>
       <c r="P49" s="125">
         <v>66.466189619999994</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="39" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="41"/>
       <c r="F50" s="126">
         <v>5052.6378067400001</v>
       </c>
       <c r="G50" s="108">
         <v>1469.2583629999999</v>
       </c>
       <c r="H50" s="108">
         <v>1966.7749651900001</v>
       </c>
       <c r="I50" s="108">
         <v>517.03951501000006</v>
       </c>
       <c r="J50" s="108">
         <v>1054.5349845400001</v>
       </c>
       <c r="K50" s="108">
         <v>32.71116026</v>
       </c>
       <c r="L50" s="111">
         <v>12.318818739999999</v>
       </c>
       <c r="M50" s="126">
         <v>3.3974277599999998</v>
       </c>
       <c r="N50" s="108">
         <v>1.43869845</v>
       </c>
       <c r="O50" s="140"/>
       <c r="P50" s="111">
         <v>64.27534593</v>
       </c>
     </row>
     <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="42"/>
       <c r="C51" s="43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D51" s="43"/>
       <c r="E51" s="44"/>
       <c r="F51" s="106">
         <v>3233.9934603900001</v>
       </c>
       <c r="G51" s="108">
         <v>934.49302547000002</v>
       </c>
       <c r="H51" s="108">
         <v>1257.5900526200001</v>
       </c>
       <c r="I51" s="108">
         <v>357.89590313000002</v>
       </c>
       <c r="J51" s="108">
         <v>669.60744020000004</v>
       </c>
       <c r="K51" s="108">
         <v>7.4742526299999996</v>
       </c>
       <c r="L51" s="111">
         <v>6.9327863399999998</v>
       </c>
       <c r="M51" s="106">
         <v>1.58615002</v>
       </c>
       <c r="N51" s="127">
         <v>0.93472052000000005</v>
       </c>
       <c r="O51" s="141"/>
       <c r="P51" s="111">
         <v>44.205272600000001</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="45"/>
       <c r="C52" s="46" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D52" s="40"/>
       <c r="E52" s="41"/>
       <c r="F52" s="106">
         <v>1818.64434635</v>
       </c>
       <c r="G52" s="108">
         <v>534.76533753000001</v>
       </c>
       <c r="H52" s="108">
         <v>709.18491257000005</v>
       </c>
       <c r="I52" s="108">
         <v>159.14361188000001</v>
       </c>
       <c r="J52" s="108">
         <v>384.92754434</v>
       </c>
       <c r="K52" s="108">
         <v>25.236907630000001</v>
       </c>
       <c r="L52" s="111">
         <v>5.3860324000000004</v>
       </c>
       <c r="M52" s="106">
         <v>1.81127774</v>
       </c>
       <c r="N52" s="127">
         <v>0.50397793000000002</v>
       </c>
       <c r="O52" s="141"/>
       <c r="P52" s="111">
         <v>20.07007333</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="45"/>
       <c r="C53" s="47"/>
       <c r="D53" s="40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E53" s="41"/>
       <c r="F53" s="106">
         <v>360.80295283999999</v>
       </c>
       <c r="G53" s="108">
         <v>135.90285544</v>
       </c>
       <c r="H53" s="108">
         <v>140.10380380000001</v>
       </c>
       <c r="I53" s="108">
         <v>19.69238945</v>
       </c>
       <c r="J53" s="108">
         <v>59.691534429999997</v>
       </c>
       <c r="K53" s="108">
         <v>4.67306606</v>
       </c>
       <c r="L53" s="111">
         <v>0.73930366000000003</v>
       </c>
       <c r="M53" s="106">
         <v>0.28451675999999998</v>
       </c>
       <c r="N53" s="127">
         <v>2.2577610000000001E-2</v>
       </c>
       <c r="O53" s="141"/>
       <c r="P53" s="111">
         <v>3.08201831</v>
       </c>
     </row>
     <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="39" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C54" s="40"/>
       <c r="D54" s="40"/>
       <c r="E54" s="41"/>
       <c r="F54" s="106">
         <v>504.58912673999998</v>
       </c>
       <c r="G54" s="108">
         <v>205.01589193999999</v>
       </c>
       <c r="H54" s="108">
         <v>177.74513786</v>
       </c>
       <c r="I54" s="108">
         <v>29.994231379999999</v>
       </c>
       <c r="J54" s="108">
         <v>87.316384360000001</v>
       </c>
       <c r="K54" s="108">
         <v>2.7276243099999999</v>
       </c>
       <c r="L54" s="111">
         <v>1.78985689</v>
       </c>
       <c r="M54" s="106">
         <v>6.3682790000000003E-2</v>
       </c>
       <c r="N54" s="127">
         <v>5.3141600000000001E-3</v>
       </c>
       <c r="O54" s="141"/>
       <c r="P54" s="111">
         <v>2.1908436899999999</v>
       </c>
     </row>
     <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="48"/>
       <c r="C55" s="43" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D55" s="43"/>
       <c r="E55" s="44"/>
       <c r="F55" s="106">
         <v>115.46034572000001</v>
       </c>
       <c r="G55" s="108">
         <v>47.797346670000003</v>
       </c>
       <c r="H55" s="108">
         <v>40.375236149999999</v>
       </c>
       <c r="I55" s="108">
         <v>6.67877236</v>
       </c>
       <c r="J55" s="108">
         <v>19.711910320000001</v>
       </c>
       <c r="K55" s="108">
         <v>0.51897351999999997</v>
       </c>
       <c r="L55" s="111">
         <v>0.37810670000000002</v>
       </c>
       <c r="M55" s="106">
         <v>3.4496150000000003E-2</v>
       </c>
       <c r="N55" s="127">
         <v>1.37875E-3</v>
       </c>
       <c r="O55" s="141"/>
       <c r="P55" s="111">
         <v>0.53022079</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C56" s="49"/>
       <c r="D56" s="49"/>
       <c r="E56" s="50"/>
       <c r="F56" s="113">
         <v>1097.0143263</v>
       </c>
       <c r="G56" s="115">
         <v>434.96202406999998</v>
       </c>
       <c r="H56" s="115">
         <v>388.98929771000002</v>
       </c>
       <c r="I56" s="115">
         <v>71.319647309999993</v>
       </c>
       <c r="J56" s="115">
         <v>192.85433531000001</v>
       </c>
       <c r="K56" s="115">
         <v>5.1960672099999998</v>
       </c>
       <c r="L56" s="116">
         <v>3.6929546900000001</v>
       </c>
       <c r="M56" s="113">
         <v>0.39589973000000001</v>
       </c>
       <c r="N56" s="128">
         <v>0.11302081999999999</v>
       </c>
       <c r="O56" s="142"/>
       <c r="P56" s="116">
         <v>5.7099332199999999</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J57" s="12"/>
       <c r="K57" s="12"/>
       <c r="L57" s="12"/>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C58" s="12"/>
       <c r="D58" s="12"/>
       <c r="E58" s="12"/>
       <c r="F58" s="12"/>
       <c r="G58" s="12"/>
       <c r="H58" s="12"/>
       <c r="I58" s="12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J58" s="12"/>
       <c r="K58" s="12"/>
       <c r="L58" s="12"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C59" s="12"/>
       <c r="D59" s="12"/>
       <c r="E59" s="12"/>
       <c r="F59" s="12"/>
       <c r="G59" s="12"/>
       <c r="H59" s="12"/>
       <c r="I59" s="12"/>
       <c r="J59" s="12"/>
       <c r="K59" s="12"/>
       <c r="L59" s="12"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B60" s="14"/>
     </row>
     <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I64" s="18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="27"/>
       <c r="F65" s="64" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G65" s="65" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H65" s="66" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I65" s="67" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="J65" s="68"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F66" s="102">
         <v>300.00046434000001</v>
       </c>
       <c r="G66" s="103">
         <v>1.295356</v>
       </c>
       <c r="H66" s="103">
         <v>124.90999211</v>
       </c>
       <c r="I66" s="105">
         <v>77.348064489999999</v>
       </c>
       <c r="J66" s="69"/>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="70" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F67" s="106">
         <v>300.00046434000001</v>
       </c>
       <c r="G67" s="108">
         <v>0.85735600000000001</v>
       </c>
       <c r="H67" s="108">
         <v>88.617263300000005</v>
       </c>
       <c r="I67" s="111">
         <v>77.348064489999999</v>
       </c>
       <c r="J67" s="71"/>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="21" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F68" s="72"/>
       <c r="G68" s="115">
         <v>0.438</v>
       </c>
       <c r="H68" s="115">
         <v>36.29272881</v>
       </c>
       <c r="I68" s="73"/>
       <c r="J68" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="G12:H12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="61" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>総括表1</vt:lpstr>
       <vt:lpstr>総括表2(4月)</vt:lpstr>
       <vt:lpstr>総括表2(5月)</vt:lpstr>
       <vt:lpstr>総括表2(6月)</vt:lpstr>
       <vt:lpstr>総括表2(7月)</vt:lpstr>
       <vt:lpstr>総括表2(8月)</vt:lpstr>
       <vt:lpstr>総括表2(9月)</vt:lpstr>
       <vt:lpstr>総括表2(10月)</vt:lpstr>
       <vt:lpstr>総括表2(11月)</vt:lpstr>
       <vt:lpstr>総括表2(12月)</vt:lpstr>
+      <vt:lpstr>総括表2(1月)</vt:lpstr>
+      <vt:lpstr>総括表2(2月)</vt:lpstr>
+      <vt:lpstr>総括表2(3月)</vt:lpstr>
       <vt:lpstr>総括表2(累計)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
-  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>