--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -1,303 +1,495 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
-[...16 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet9.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <workbookPr codeName="ThisWorkbook"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D04C5E78-5395-4FC8-BBAF-59A999D90E75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="848" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="総括表1" sheetId="1" state="visible" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="総括表2(累計)" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="総括表1" sheetId="1" r:id="rId1"/>
+    <sheet name="総括表2(4月)" sheetId="2" r:id="rId2"/>
+    <sheet name="総括表2(5月)" sheetId="3" r:id="rId3"/>
+    <sheet name="総括表2(6月)" sheetId="4" r:id="rId4"/>
+    <sheet name="総括表2(7月)" sheetId="5" r:id="rId5"/>
+    <sheet name="総括表2(8月)" sheetId="6" r:id="rId6"/>
+    <sheet name="総括表2(9月)" sheetId="7" r:id="rId7"/>
+    <sheet name="総括表2(10月)" sheetId="8" r:id="rId8"/>
+    <sheet name="総括表2(11月)" sheetId="9" r:id="rId9"/>
+    <sheet name="総括表2(12月)" sheetId="10" r:id="rId10"/>
+    <sheet name="総括表2(累計)" sheetId="11" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="a" hidden="1">#REF!</definedName>
     <definedName name="AAA" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="aaaa" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｂ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ddd" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ewsrghesar" hidden="1">#REF!</definedName>
     <definedName name="ｆｇｆ" hidden="1">#REF!</definedName>
     <definedName name="HTML_CodePage" hidden="1">932</definedName>
     <definedName name="HTML_Control" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"98/10/01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">TRUE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">TRUE</definedName>
     <definedName name="HTML_Name" hidden="1">"標準端末"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\DATA\Saijo\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"ﾃﾞｰﾀobj"</definedName>
     <definedName name="HYTM_Control1" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">総括表1!$A$1:$P$89</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'総括表2(10月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'総括表2(11月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'総括表2(12月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'総括表2(4月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'総括表2(5月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'総括表2(6月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'総括表2(7月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'総括表2(8月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'総括表2(9月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'総括表2(累計)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">総括表1!$A:$B</definedName>
     <definedName name="ｓｒｔｈ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓつぁ" hidden="1">#REF!</definedName>
     <definedName name="ｔｓ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="yyyyyyy" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あＳ３" hidden="1">#REF!</definedName>
     <definedName name="あＳ７６" hidden="1">#REF!</definedName>
     <definedName name="ああｒｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あああ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あた" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="っｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="業務フロー判" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="帳票ブック単位" hidden="1">#REF!</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'総括表1'!$A:$B</definedName>
-[...8 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="8">'総括表2(累計)'!$B$1:$P$73</definedName>
   </definedNames>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1040" uniqueCount="88">
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年12月】　総括表１(速報値）</t>
+  </si>
+  <si>
+    <t>適用状況</t>
+  </si>
+  <si>
+    <t>医療費</t>
+  </si>
+  <si>
+    <t>加入者数</t>
+  </si>
+  <si>
+    <t>被保険
+者数</t>
+  </si>
+  <si>
+    <t>被扶養
+者数</t>
+  </si>
+  <si>
+    <t>計</t>
+  </si>
+  <si>
+    <t>入院</t>
+  </si>
+  <si>
+    <t>入院外</t>
+  </si>
+  <si>
+    <t>歯科</t>
+  </si>
+  <si>
+    <t>調剤</t>
+  </si>
+  <si>
+    <t>訪問看護
+療養</t>
+  </si>
+  <si>
+    <t>入院時食事・
+生活療養</t>
+  </si>
+  <si>
+    <t>療養費等</t>
+  </si>
+  <si>
+    <t>千人</t>
+  </si>
+  <si>
+    <t>百万円</t>
+  </si>
+  <si>
+    <t>令和５年度</t>
+  </si>
+  <si>
+    <t>令和６年度</t>
+  </si>
+  <si>
+    <t>令和７年度</t>
+  </si>
+  <si>
+    <t>令和７年４月</t>
+  </si>
+  <si>
+    <t>令和７年５月</t>
+  </si>
+  <si>
+    <t>令和７年６月</t>
+  </si>
+  <si>
+    <t>令和７年７月</t>
+  </si>
+  <si>
+    <t>令和７年８月</t>
+  </si>
+  <si>
+    <t>令和７年９月</t>
+  </si>
+  <si>
+    <t>令和７年10月</t>
+  </si>
+  <si>
+    <t>令和７年11月</t>
+  </si>
+  <si>
+    <t>令和７年12月</t>
+  </si>
+  <si>
+    <t>医療給付費</t>
+  </si>
+  <si>
+    <t>医療給付費
+以外の給付</t>
+  </si>
+  <si>
+    <t>高額療養費
+（現金給付）</t>
+  </si>
+  <si>
+    <t>※１：「入院時食事・生活療養」には現金給付分を含む。</t>
+  </si>
+  <si>
+    <t>※２：「療養費等」には、移送費及び特別療養費を含む。</t>
+  </si>
+  <si>
+    <t>※３：「医療給付費以外の給付」は、傷病手当金、埋葬料、出産育児一時金、出産手当金、家族埋葬料、家族出産育児一時金の合計である。</t>
+  </si>
+  <si>
+    <t>※４：「高額療養費（現金給付）」には高額介護合算療養費を含む。</t>
+  </si>
+  <si>
+    <t>※５：医療費の「療養費等」は推計値である。</t>
+  </si>
+  <si>
+    <t>※６：各年度の適用状況は各月の平均であり、他は各月の累計である。</t>
+  </si>
+  <si>
+    <t>※７：速報値のため数値が変わる場合がある。</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年12月】　総括表１(速報値）（対前年同期比）</t>
+  </si>
+  <si>
+    <t>％</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-  </t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年４月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>※速報値のため数値が変わる場合がある。</t>
+  </si>
+  <si>
+    <t>１．適用</t>
+  </si>
+  <si>
+    <t>（千人）</t>
+  </si>
+  <si>
+    <t>70歳未満</t>
+  </si>
+  <si>
+    <t>70歳以上</t>
+  </si>
+  <si>
+    <t>（再掲）
+65～74歳</t>
+  </si>
+  <si>
+    <t>うち未就学児</t>
+  </si>
+  <si>
+    <t>合計</t>
+  </si>
+  <si>
+    <t>被保険者</t>
+  </si>
+  <si>
+    <t>被扶養者</t>
+  </si>
+  <si>
+    <t>２．件数、日数（診療費）</t>
+  </si>
+  <si>
+    <t>（千件）</t>
+  </si>
+  <si>
+    <t>（千日）</t>
+  </si>
+  <si>
+    <t>件数</t>
+  </si>
+  <si>
+    <t>日数</t>
+  </si>
+  <si>
+    <t>（再掲）65～74歳</t>
+  </si>
+  <si>
+    <t>３．医療費</t>
+  </si>
+  <si>
+    <t>（百万円）</t>
+  </si>
+  <si>
+    <t>※１：「療養費等」には、移送費及び特別療養費を含む。</t>
+  </si>
+  <si>
+    <t>※２：「療養費等」は、推計値である。</t>
+  </si>
+  <si>
+    <t>４．医療給付費</t>
+  </si>
+  <si>
+    <t>現物給付</t>
+  </si>
+  <si>
+    <t>現金給付</t>
+  </si>
+  <si>
+    <t>高額療養費
+（入院）</t>
+  </si>
+  <si>
+    <t>高額療養費
+（その他）</t>
+  </si>
+  <si>
+    <t>高額療養費
+（世帯合算）</t>
+  </si>
+  <si>
+    <t>※１：入院時食事・生活療養の合計には現金給付分を含む。</t>
+  </si>
+  <si>
+    <t>※３：付加給付の合計には合算高額療養費付加金を含む。</t>
+  </si>
+  <si>
+    <t>※４：高額療養費（世帯合算）には高額介護合算療養費を含む。</t>
+  </si>
+  <si>
+    <t>※５：年齢階級別の「療養費等」は推計値である。</t>
+  </si>
+  <si>
+    <t>５．医療給付以外の給付費</t>
+  </si>
+  <si>
+    <t>傷病手当金</t>
+  </si>
+  <si>
+    <t>埋葬料</t>
+  </si>
+  <si>
+    <t>出産育児
+一時金</t>
+  </si>
+  <si>
+    <t>出産手当金</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年５月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年６月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年７月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年８月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年９月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年10月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年11月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年12月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年４月～令和７年12月(累計)】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>※「１．適用」は各月の平均であり、</t>
+  </si>
+  <si>
+    <t>　　他は各月の累計である。</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="0.00_ "/>
+    <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
+    <numFmt numFmtId="177" formatCode="#,##0_ "/>
+    <numFmt numFmtId="178" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;"/>
+    <numFmt numFmtId="179" formatCode="0.00_ "/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
-      <family val="2"/>
-[...1 lines deleted...]
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="6"/>
       <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
-      <family val="2"/>
-      <sz val="6"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="游ゴシック"/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="11"/>
     </font>
     <font>
+      <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="14"/>
     </font>
     <font>
+      <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="6"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color indexed="10"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="8"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color indexed="10"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="9"/>
     </font>
     <font>
-      <name val="ＭＳ Ｐゴシック"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
-      <family val="3"/>
-[...51 lines deleted...]
-      <sz val="6"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="9">
+  <fills count="2">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...40 lines deleted...]
-    </fill>
   </fills>
-  <borders count="71">
+  <borders count="66">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -971,93 +1163,50 @@
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="1">
-[...41 lines deleted...]
-    </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -1115,834 +1264,551 @@
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border diagonalUp="1">
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
     <border diagonalUp="1">
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
-    </border>
-[...7 lines deleted...]
-      <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="249">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="147">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-      <alignment horizontal="centerContinuous" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="51" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="53" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="58" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="59" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="60" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="63" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="32" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="38" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="42" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="57" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="61" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="62" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...23 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="64" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="65" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...578 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
-[...4 lines deleted...]
-    <cellStyle name="標準 5 3 2 2 3" xfId="6"/>
+    <cellStyle name="標準 10" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="標準 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="標準 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="標準 5 3 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="標準_エラーチェック検討" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId12" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId13" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId14" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId3" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId7" Target="worksheets/sheet7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId8" Target="worksheets/sheet8.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId9" Target="worksheets/sheet9.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office Theme 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2163,13784 +2029,14723 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q100"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="3" width="2.59765625"/>
-[...2 lines deleted...]
-    <col min="18" max="16384" customWidth="true" style="3" width="9.0"/>
+    <col min="1" max="1" width="2.625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="11.875" style="2" customWidth="1"/>
+    <col min="3" max="17" width="9.625" style="2" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="188">
-[...173 lines deleted...]
-      <c r="D6" s="192" t="n">
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="78"/>
+      <c r="C1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+    </row>
+    <row r="2" spans="2:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="3"/>
+      <c r="C3" s="130" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="131"/>
+      <c r="E3" s="132"/>
+      <c r="F3" s="130" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="131"/>
+      <c r="H3" s="131"/>
+      <c r="I3" s="131"/>
+      <c r="J3" s="131"/>
+      <c r="K3" s="131"/>
+      <c r="L3" s="131"/>
+      <c r="M3" s="132"/>
+    </row>
+    <row r="4" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="4"/>
+      <c r="C4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="9"/>
+      <c r="C5" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="82">
+        <v>16.638416666666672</v>
+      </c>
+      <c r="D6" s="82">
         <v>11.60791666666667</v>
       </c>
-      <c r="E6" s="192" t="n">
+      <c r="E6" s="82">
         <v>5.0305</v>
       </c>
-      <c r="F6" s="192" t="n">
-[...2 lines deleted...]
-      <c r="G6" s="192" t="n">
+      <c r="F6" s="82">
+        <v>820.06959099999995</v>
+      </c>
+      <c r="G6" s="82">
         <v>232.75581</v>
       </c>
-      <c r="H6" s="192" t="n">
-[...5 lines deleted...]
-      <c r="J6" s="192" t="n">
+      <c r="H6" s="82">
+        <v>304.08357000000001</v>
+      </c>
+      <c r="I6" s="82">
+        <v>84.305120000000002</v>
+      </c>
+      <c r="J6" s="82">
         <v>156.99652</v>
       </c>
-      <c r="K6" s="192" t="n">
-[...18 lines deleted...]
-      <c r="D7" s="192" t="n">
+      <c r="K6" s="82">
+        <v>2.4672200000000002</v>
+      </c>
+      <c r="L6" s="82">
+        <v>5.0041640000000003</v>
+      </c>
+      <c r="M6" s="82">
+        <v>34.457186999999998</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="82">
+        <v>16.885333333333332</v>
+      </c>
+      <c r="D7" s="82">
         <v>11.86141666666667</v>
       </c>
-      <c r="E7" s="192" t="n">
-[...14 lines deleted...]
-      <c r="J7" s="192" t="n">
+      <c r="E7" s="82">
+        <v>5.0239166666666666</v>
+      </c>
+      <c r="F7" s="82">
+        <v>775.23545300000001</v>
+      </c>
+      <c r="G7" s="82">
+        <v>209.18379999999999</v>
+      </c>
+      <c r="H7" s="82">
+        <v>285.34278999999998</v>
+      </c>
+      <c r="I7" s="82">
+        <v>75.508189999999999</v>
+      </c>
+      <c r="J7" s="82">
         <v>163.74115</v>
       </c>
-      <c r="K7" s="192" t="n">
-[...76 lines deleted...]
-      <c r="J9" s="192" t="n">
+      <c r="K7" s="82">
+        <v>1.4000699999999999</v>
+      </c>
+      <c r="L7" s="82">
+        <v>5.4161219999999997</v>
+      </c>
+      <c r="M7" s="82">
+        <v>34.643331000000003</v>
+      </c>
+    </row>
+    <row r="8" spans="2:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B8" s="83" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="84">
+        <v>17.077000000000002</v>
+      </c>
+      <c r="D8" s="84">
+        <v>12.04444444444445</v>
+      </c>
+      <c r="E8" s="84">
+        <v>5.0325555555555557</v>
+      </c>
+      <c r="F8" s="84">
+        <v>574.07325600000001</v>
+      </c>
+      <c r="G8" s="84">
+        <v>144.39717999999999</v>
+      </c>
+      <c r="H8" s="84">
+        <v>217.09486000000001</v>
+      </c>
+      <c r="I8" s="84">
+        <v>60.149369999999998</v>
+      </c>
+      <c r="J8" s="84">
+        <v>122.66123</v>
+      </c>
+      <c r="K8" s="84">
+        <v>2.64398</v>
+      </c>
+      <c r="L8" s="84">
+        <v>3.017693</v>
+      </c>
+      <c r="M8" s="84">
+        <v>24.108943</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="85" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="82">
+        <v>17.077999999999999</v>
+      </c>
+      <c r="D9" s="82">
+        <v>12.023999999999999</v>
+      </c>
+      <c r="E9" s="82">
+        <v>5.0540000000000003</v>
+      </c>
+      <c r="F9" s="82">
+        <v>58.874296000000001</v>
+      </c>
+      <c r="G9" s="82">
+        <v>12.453609999999999</v>
+      </c>
+      <c r="H9" s="82">
+        <v>24.453659999999999</v>
+      </c>
+      <c r="I9" s="82">
+        <v>6.8382399999999999</v>
+      </c>
+      <c r="J9" s="82">
         <v>12.45675</v>
       </c>
-      <c r="K9" s="192" t="n">
-[...2 lines deleted...]
-      <c r="L9" s="192" t="n">
+      <c r="K9" s="82">
+        <v>7.6770000000000005E-2</v>
+      </c>
+      <c r="L9" s="82">
         <v>0.30601</v>
       </c>
-      <c r="M9" s="192" t="n">
+      <c r="M9" s="82">
         <v>2.289256</v>
       </c>
     </row>
-    <row r="10" ht="15" customHeight="1" s="188">
-[...8 lines deleted...]
-      <c r="D10" s="192" t="n">
+    <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="82">
+        <v>17.068000000000001</v>
+      </c>
+      <c r="D10" s="82">
         <v>12.03</v>
       </c>
-      <c r="E10" s="192" t="n">
-[...5 lines deleted...]
-      <c r="G10" s="192" t="n">
+      <c r="E10" s="82">
+        <v>5.0380000000000003</v>
+      </c>
+      <c r="F10" s="82">
+        <v>58.647038000000002</v>
+      </c>
+      <c r="G10" s="82">
         <v>10.52416</v>
       </c>
-      <c r="H10" s="192" t="n">
-[...5 lines deleted...]
-      <c r="J10" s="192" t="n">
+      <c r="H10" s="82">
+        <v>24.052240000000001</v>
+      </c>
+      <c r="I10" s="82">
+        <v>7.7016799999999996</v>
+      </c>
+      <c r="J10" s="82">
         <v>13.59244</v>
       </c>
-      <c r="K10" s="192" t="n">
-[...15 lines deleted...]
-      <c r="C11" s="192" t="n">
+      <c r="K10" s="82">
+        <v>7.6770000000000005E-2</v>
+      </c>
+      <c r="L10" s="82">
+        <v>0.32358100000000001</v>
+      </c>
+      <c r="M10" s="82">
+        <v>2.3761670000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="82">
         <v>17.081</v>
       </c>
-      <c r="D11" s="192" t="n">
+      <c r="D11" s="82">
         <v>12.048</v>
       </c>
-      <c r="E11" s="192" t="n">
-[...2 lines deleted...]
-      <c r="F11" s="192" t="n">
+      <c r="E11" s="82">
+        <v>5.0330000000000004</v>
+      </c>
+      <c r="F11" s="82">
         <v>55.834913</v>
       </c>
-      <c r="G11" s="192" t="n">
-[...2 lines deleted...]
-      <c r="H11" s="192" t="n">
+      <c r="G11" s="82">
+        <v>10.525969999999999</v>
+      </c>
+      <c r="H11" s="82">
         <v>24.01519</v>
       </c>
-      <c r="I11" s="192" t="n">
-[...2 lines deleted...]
-      <c r="J11" s="192" t="n">
+      <c r="I11" s="82">
+        <v>6.5160799999999997</v>
+      </c>
+      <c r="J11" s="82">
         <v>12.78791</v>
       </c>
-      <c r="K11" s="192" t="n">
-[...18 lines deleted...]
-      <c r="D12" s="192" t="n">
+      <c r="K11" s="82">
+        <v>9.3869999999999995E-2</v>
+      </c>
+      <c r="L11" s="82">
+        <v>0.22569800000000001</v>
+      </c>
+      <c r="M11" s="82">
+        <v>1.6701950000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="85" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="82">
+        <v>17.103999999999999</v>
+      </c>
+      <c r="D12" s="82">
         <v>12.065</v>
       </c>
-      <c r="E12" s="192" t="n">
-[...8 lines deleted...]
-      <c r="H12" s="192" t="n">
+      <c r="E12" s="82">
+        <v>5.0389999999999997</v>
+      </c>
+      <c r="F12" s="82">
+        <v>64.516264000000007</v>
+      </c>
+      <c r="G12" s="82">
+        <v>18.420069999999999</v>
+      </c>
+      <c r="H12" s="82">
         <v>24.33475</v>
       </c>
-      <c r="I12" s="192" t="n">
-[...8 lines deleted...]
-      <c r="L12" s="192" t="n">
+      <c r="I12" s="82">
+        <v>6.5407400000000004</v>
+      </c>
+      <c r="J12" s="82">
+        <v>12.548780000000001</v>
+      </c>
+      <c r="K12" s="82">
+        <v>0.22722999999999999</v>
+      </c>
+      <c r="L12" s="82">
         <v>0.323017</v>
       </c>
-      <c r="M12" s="192" t="n">
+      <c r="M12" s="82">
         <v>2.121677</v>
       </c>
     </row>
-    <row r="13" ht="15" customHeight="1" s="188">
-[...5 lines deleted...]
-      <c r="C13" s="192" t="n">
+    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="82">
         <v>17.119</v>
       </c>
-      <c r="D13" s="192" t="n">
-[...8 lines deleted...]
-      <c r="G13" s="192" t="n">
+      <c r="D13" s="82">
+        <v>12.074999999999999</v>
+      </c>
+      <c r="E13" s="82">
+        <v>5.0439999999999996</v>
+      </c>
+      <c r="F13" s="82">
+        <v>59.698512999999998</v>
+      </c>
+      <c r="G13" s="82">
         <v>11.83541</v>
       </c>
-      <c r="H13" s="192" t="n">
+      <c r="H13" s="82">
         <v>22.88241</v>
       </c>
-      <c r="I13" s="192" t="n">
-[...2 lines deleted...]
-      <c r="J13" s="192" t="n">
+      <c r="I13" s="82">
+        <v>5.6606699999999996</v>
+      </c>
+      <c r="J13" s="82">
         <v>13.40803</v>
       </c>
-      <c r="K13" s="192" t="n">
-[...15 lines deleted...]
-      <c r="C14" s="192" t="n">
+      <c r="K13" s="82">
+        <v>0.37418000000000001</v>
+      </c>
+      <c r="L13" s="82">
+        <v>0.29916700000000002</v>
+      </c>
+      <c r="M13" s="82">
+        <v>5.2386460000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="85" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="82">
         <v>17.035</v>
       </c>
-      <c r="D14" s="192" t="n">
-[...2 lines deleted...]
-      <c r="E14" s="192" t="n">
+      <c r="D14" s="82">
+        <v>12.010999999999999</v>
+      </c>
+      <c r="E14" s="82">
         <v>5.024</v>
       </c>
-      <c r="F14" s="192" t="n">
+      <c r="F14" s="82">
         <v>63.742891</v>
       </c>
-      <c r="G14" s="192" t="n">
+      <c r="G14" s="82">
         <v>17.3277</v>
       </c>
-      <c r="H14" s="192" t="n">
-[...27 lines deleted...]
-      <c r="D15" s="192" t="n">
+      <c r="H14" s="82">
+        <v>23.709589999999999</v>
+      </c>
+      <c r="I14" s="82">
+        <v>7.0419099999999997</v>
+      </c>
+      <c r="J14" s="82">
+        <v>11.581849999999999</v>
+      </c>
+      <c r="K14" s="82">
+        <v>0.29050999999999999</v>
+      </c>
+      <c r="L14" s="82">
+        <v>0.37501200000000001</v>
+      </c>
+      <c r="M14" s="82">
+        <v>3.4163190000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="85" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="82">
+        <v>17.050999999999998</v>
+      </c>
+      <c r="D15" s="82">
         <v>12.032</v>
       </c>
-      <c r="E15" s="192" t="n">
-[...14 lines deleted...]
-      <c r="J15" s="192" t="n">
+      <c r="E15" s="82">
+        <v>5.0190000000000001</v>
+      </c>
+      <c r="F15" s="82">
+        <v>75.930091000000004</v>
+      </c>
+      <c r="G15" s="82">
+        <v>27.721509999999999</v>
+      </c>
+      <c r="H15" s="82">
+        <v>23.637989999999999</v>
+      </c>
+      <c r="I15" s="82">
+        <v>6.7669899999999998</v>
+      </c>
+      <c r="J15" s="82">
         <v>15.40523</v>
       </c>
-      <c r="K15" s="192" t="n">
+      <c r="K15" s="82">
         <v>0.24012</v>
       </c>
-      <c r="L15" s="192" t="n">
-[...2 lines deleted...]
-      <c r="M15" s="192" t="n">
+      <c r="L15" s="82">
+        <v>0.39224500000000001</v>
+      </c>
+      <c r="M15" s="82">
         <v>1.766006</v>
       </c>
     </row>
-    <row r="16" ht="15" customHeight="1" s="188">
-[...215 lines deleted...]
-      <c r="G25" s="192" t="n">
+    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="85" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="82">
+        <v>17.076000000000001</v>
+      </c>
+      <c r="D16" s="82">
+        <v>12.051</v>
+      </c>
+      <c r="E16" s="82">
+        <v>5.0250000000000004</v>
+      </c>
+      <c r="F16" s="82">
+        <v>70.669282999999993</v>
+      </c>
+      <c r="G16" s="82">
+        <v>20.730119999999999</v>
+      </c>
+      <c r="H16" s="82">
+        <v>24.920459999999999</v>
+      </c>
+      <c r="I16" s="82">
+        <v>6.4439299999999999</v>
+      </c>
+      <c r="J16" s="82">
+        <v>14.790369999999999</v>
+      </c>
+      <c r="K16" s="82">
+        <v>0.48587999999999998</v>
+      </c>
+      <c r="L16" s="82">
+        <v>0.45561200000000002</v>
+      </c>
+      <c r="M16" s="82">
+        <v>2.842911</v>
+      </c>
+    </row>
+    <row r="17" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="82">
+        <v>17.081</v>
+      </c>
+      <c r="D17" s="82">
+        <v>12.064</v>
+      </c>
+      <c r="E17" s="82">
+        <v>5.0170000000000003</v>
+      </c>
+      <c r="F17" s="82">
+        <v>66.159966999999995</v>
+      </c>
+      <c r="G17" s="82">
+        <v>14.85863</v>
+      </c>
+      <c r="H17" s="82">
+        <v>25.088570000000001</v>
+      </c>
+      <c r="I17" s="82">
+        <v>6.6391299999999998</v>
+      </c>
+      <c r="J17" s="82">
+        <v>16.089870000000001</v>
+      </c>
+      <c r="K17" s="82">
+        <v>0.77864999999999995</v>
+      </c>
+      <c r="L17" s="82">
+        <v>0.31735099999999999</v>
+      </c>
+      <c r="M17" s="82">
+        <v>2.3877660000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="85"/>
+      <c r="C18" s="82"/>
+      <c r="D18" s="82"/>
+      <c r="E18" s="82"/>
+      <c r="F18" s="82"/>
+      <c r="G18" s="82"/>
+      <c r="H18" s="82"/>
+      <c r="I18" s="82"/>
+      <c r="J18" s="82"/>
+      <c r="K18" s="82"/>
+      <c r="L18" s="82"/>
+      <c r="M18" s="82"/>
+    </row>
+    <row r="19" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="85"/>
+      <c r="C19" s="82"/>
+      <c r="D19" s="82"/>
+      <c r="E19" s="82"/>
+      <c r="F19" s="82"/>
+      <c r="G19" s="82"/>
+      <c r="H19" s="82"/>
+      <c r="I19" s="82"/>
+      <c r="J19" s="82"/>
+      <c r="K19" s="82"/>
+      <c r="L19" s="82"/>
+      <c r="M19" s="82"/>
+    </row>
+    <row r="20" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="86"/>
+      <c r="C20" s="87"/>
+      <c r="D20" s="87"/>
+      <c r="E20" s="87"/>
+      <c r="F20" s="87"/>
+      <c r="G20" s="87"/>
+      <c r="H20" s="87"/>
+      <c r="I20" s="87"/>
+      <c r="J20" s="87"/>
+      <c r="K20" s="87"/>
+      <c r="L20" s="87"/>
+      <c r="M20" s="87"/>
+    </row>
+    <row r="21" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="22" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="9"/>
+      <c r="C22" s="130" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="131"/>
+      <c r="E22" s="131"/>
+      <c r="F22" s="131"/>
+      <c r="G22" s="131"/>
+      <c r="H22" s="131"/>
+      <c r="I22" s="131"/>
+      <c r="J22" s="131"/>
+      <c r="K22" s="132"/>
+      <c r="L22" s="133" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="23" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="4"/>
+      <c r="C23" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="77" t="s">
+        <v>7</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="J23" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="L23" s="134"/>
+    </row>
+    <row r="24" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="9"/>
+      <c r="C24" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J24" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K24" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="L24" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="82">
+        <v>644.99221399999999</v>
+      </c>
+      <c r="D25" s="82">
+        <v>208.63085000000001</v>
+      </c>
+      <c r="E25" s="82">
+        <v>231.17096799999999</v>
+      </c>
+      <c r="F25" s="82">
+        <v>61.257226000000003</v>
+      </c>
+      <c r="G25" s="82">
         <v>112.841435</v>
       </c>
-      <c r="H25" s="192" t="n">
+      <c r="H25" s="82">
         <v>1.834211</v>
       </c>
-      <c r="I25" s="192" t="n">
-[...2 lines deleted...]
-      <c r="J25" s="192" t="n">
+      <c r="I25" s="82">
+        <v>1.5260739999999999</v>
+      </c>
+      <c r="J25" s="82">
         <v>2.340449</v>
       </c>
-      <c r="K25" s="192" t="n">
-[...15 lines deleted...]
-      <c r="D26" s="192" t="n">
+      <c r="K25" s="82">
+        <v>25.391000999999999</v>
+      </c>
+      <c r="L25" s="82">
+        <v>75.080963999999994</v>
+      </c>
+    </row>
+    <row r="26" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="82">
+        <v>609.56987300000003</v>
+      </c>
+      <c r="D26" s="82">
         <v>185.116229</v>
       </c>
-      <c r="E26" s="192" t="n">
-[...70 lines deleted...]
-      <c r="D28" s="192" t="n">
+      <c r="E26" s="82">
+        <v>217.90795399999999</v>
+      </c>
+      <c r="F26" s="82">
+        <v>53.685156999999997</v>
+      </c>
+      <c r="G26" s="82">
+        <v>119.85159899999999</v>
+      </c>
+      <c r="H26" s="82">
+        <v>0.98745400000000005</v>
+      </c>
+      <c r="I26" s="82">
+        <v>1.5356320000000001</v>
+      </c>
+      <c r="J26" s="82">
+        <v>4.7766669999999998</v>
+      </c>
+      <c r="K26" s="82">
+        <v>25.709181000000001</v>
+      </c>
+      <c r="L26" s="82">
+        <v>73.806054000000003</v>
+      </c>
+    </row>
+    <row r="27" spans="2:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B27" s="83" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="84">
+        <v>450.91765099999998</v>
+      </c>
+      <c r="D27" s="84">
+        <v>127.982107</v>
+      </c>
+      <c r="E27" s="84">
+        <v>167.779841</v>
+      </c>
+      <c r="F27" s="84">
+        <v>42.729585</v>
+      </c>
+      <c r="G27" s="84">
+        <v>89.236129000000005</v>
+      </c>
+      <c r="H27" s="84">
+        <v>1.988564</v>
+      </c>
+      <c r="I27" s="84">
+        <v>0.87651299999999999</v>
+      </c>
+      <c r="J27" s="84">
+        <v>1.717781</v>
+      </c>
+      <c r="K27" s="84">
+        <v>18.607130999999999</v>
+      </c>
+      <c r="L27" s="84">
+        <v>42.331560000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="2:13" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="85" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="82">
+        <v>45.338920000000002</v>
+      </c>
+      <c r="D28" s="82">
         <v>10.675136</v>
       </c>
-      <c r="E28" s="192" t="n">
-[...17 lines deleted...]
-      <c r="K28" s="192" t="n">
+      <c r="E28" s="82">
+        <v>19.054449999999999</v>
+      </c>
+      <c r="F28" s="82">
+        <v>4.8447760000000004</v>
+      </c>
+      <c r="G28" s="82">
+        <v>8.8727450000000001</v>
+      </c>
+      <c r="H28" s="82">
+        <v>5.3739000000000002E-2</v>
+      </c>
+      <c r="I28" s="82">
+        <v>8.2210000000000005E-2</v>
+      </c>
+      <c r="J28" s="82">
+        <v>0.13103100000000001</v>
+      </c>
+      <c r="K28" s="82">
         <v>1.624833</v>
       </c>
-      <c r="L28" s="192" t="n">
-[...15 lines deleted...]
-      <c r="E29" s="192" t="n">
+      <c r="L28" s="82">
+        <v>7.6545100000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="82">
+        <v>45.388086999999999</v>
+      </c>
+      <c r="D29" s="82">
+        <v>9.3448589999999996</v>
+      </c>
+      <c r="E29" s="82">
         <v>18.418243</v>
       </c>
-      <c r="F29" s="192" t="n">
+      <c r="F29" s="82">
         <v>5.654363</v>
       </c>
-      <c r="G29" s="192" t="n">
-[...45 lines deleted...]
-      <c r="J30" s="192" t="n">
+      <c r="G29" s="82">
+        <v>9.9567730000000001</v>
+      </c>
+      <c r="H29" s="82">
+        <v>5.3739000000000002E-2</v>
+      </c>
+      <c r="I29" s="82">
+        <v>9.8300999999999999E-2</v>
+      </c>
+      <c r="J29" s="82">
+        <v>0.17445099999999999</v>
+      </c>
+      <c r="K29" s="82">
+        <v>1.6873579999999999</v>
+      </c>
+      <c r="L29" s="82">
+        <v>4.6561399999999997</v>
+      </c>
+    </row>
+    <row r="30" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="C30" s="82">
+        <v>42.978189999999998</v>
+      </c>
+      <c r="D30" s="82">
+        <v>9.0277119999999993</v>
+      </c>
+      <c r="E30" s="82">
+        <v>18.434653999999998</v>
+      </c>
+      <c r="F30" s="82">
+        <v>4.5975669999999997</v>
+      </c>
+      <c r="G30" s="82">
+        <v>9.3678539999999995</v>
+      </c>
+      <c r="H30" s="82">
+        <v>6.5709000000000004E-2</v>
+      </c>
+      <c r="I30" s="82">
+        <v>7.2228000000000001E-2</v>
+      </c>
+      <c r="J30" s="82">
         <v>0.217524</v>
       </c>
-      <c r="K30" s="192" t="n">
-[...12 lines deleted...]
-      <c r="C31" s="192" t="n">
+      <c r="K30" s="82">
+        <v>1.1949419999999999</v>
+      </c>
+      <c r="L30" s="82">
+        <v>3.2840069999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="85" t="s">
+        <v>22</v>
+      </c>
+      <c r="C31" s="82">
         <v>51.343266</v>
       </c>
-      <c r="D31" s="192" t="n">
-[...23 lines deleted...]
-      <c r="L31" s="192" t="n">
+      <c r="D31" s="82">
+        <v>16.783487000000001</v>
+      </c>
+      <c r="E31" s="82">
+        <v>18.949280999999999</v>
+      </c>
+      <c r="F31" s="82">
+        <v>4.6182030000000003</v>
+      </c>
+      <c r="G31" s="82">
+        <v>8.9776980000000002</v>
+      </c>
+      <c r="H31" s="82">
+        <v>0.15906100000000001</v>
+      </c>
+      <c r="I31" s="82">
+        <v>9.6936999999999995E-2</v>
+      </c>
+      <c r="J31" s="82">
+        <v>0.16114700000000001</v>
+      </c>
+      <c r="K31" s="82">
+        <v>1.5974520000000001</v>
+      </c>
+      <c r="L31" s="82">
         <v>3.088311</v>
       </c>
     </row>
-    <row r="32" ht="15" customHeight="1" s="188">
-[...32 lines deleted...]
-      <c r="L32" s="192" t="n">
+    <row r="32" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" s="82">
+        <v>46.768752999999997</v>
+      </c>
+      <c r="D32" s="82">
+        <v>10.208627999999999</v>
+      </c>
+      <c r="E32" s="82">
+        <v>17.650137999999998</v>
+      </c>
+      <c r="F32" s="82">
+        <v>3.9902090000000001</v>
+      </c>
+      <c r="G32" s="82">
+        <v>9.7806510000000006</v>
+      </c>
+      <c r="H32" s="82">
+        <v>0.26826499999999998</v>
+      </c>
+      <c r="I32" s="82">
+        <v>7.9356999999999997E-2</v>
+      </c>
+      <c r="J32" s="82">
+        <v>9.9791000000000005E-2</v>
+      </c>
+      <c r="K32" s="82">
+        <v>4.6917140000000002</v>
+      </c>
+      <c r="L32" s="82">
         <v>1.794489</v>
       </c>
     </row>
-    <row r="33" ht="15" customHeight="1" s="188">
-[...23 lines deleted...]
-      <c r="I33" s="192" t="n">
+    <row r="33" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="85" t="s">
+        <v>24</v>
+      </c>
+      <c r="C33" s="82">
+        <v>49.867386000000003</v>
+      </c>
+      <c r="D33" s="82">
+        <v>15.027400999999999</v>
+      </c>
+      <c r="E33" s="82">
+        <v>18.194793000000001</v>
+      </c>
+      <c r="F33" s="82">
+        <v>4.9757980000000002</v>
+      </c>
+      <c r="G33" s="82">
+        <v>8.2944440000000004</v>
+      </c>
+      <c r="H33" s="82">
+        <v>0.20335700000000001</v>
+      </c>
+      <c r="I33" s="82">
         <v>0.107902</v>
       </c>
-      <c r="J33" s="192" t="n">
-[...21 lines deleted...]
-      <c r="E34" s="192" t="n">
+      <c r="J33" s="82">
+        <v>0.26319199999999998</v>
+      </c>
+      <c r="K33" s="82">
+        <v>2.8004989999999998</v>
+      </c>
+      <c r="L33" s="82">
+        <v>4.0819020000000004</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="85" t="s">
+        <v>25</v>
+      </c>
+      <c r="C34" s="82">
+        <v>61.649971999999998</v>
+      </c>
+      <c r="D34" s="82">
+        <v>25.509595999999998</v>
+      </c>
+      <c r="E34" s="82">
         <v>18.28547</v>
       </c>
-      <c r="F34" s="192" t="n">
-[...2 lines deleted...]
-      <c r="G34" s="192" t="n">
+      <c r="F34" s="82">
+        <v>4.7821259999999999</v>
+      </c>
+      <c r="G34" s="82">
         <v>11.336404</v>
       </c>
-      <c r="H34" s="192" t="n">
-[...2 lines deleted...]
-      <c r="I34" s="192" t="n">
+      <c r="H34" s="82">
+        <v>0.16808400000000001</v>
+      </c>
+      <c r="I34" s="82">
         <v>0.115825</v>
       </c>
-      <c r="J34" s="192" t="n">
-[...351 lines deleted...]
-      <c r="D51" s="199" t="n">
+      <c r="J34" s="82">
+        <v>0.18998799999999999</v>
+      </c>
+      <c r="K34" s="82">
+        <v>1.2624789999999999</v>
+      </c>
+      <c r="L34" s="82">
+        <v>6.0080770000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="85" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="82">
+        <v>56.009191999999999</v>
+      </c>
+      <c r="D35" s="82">
+        <v>18.418861</v>
+      </c>
+      <c r="E35" s="82">
+        <v>19.272872</v>
+      </c>
+      <c r="F35" s="82">
+        <v>4.5557420000000004</v>
+      </c>
+      <c r="G35" s="82">
+        <v>10.891953000000001</v>
+      </c>
+      <c r="H35" s="82">
+        <v>0.37388900000000003</v>
+      </c>
+      <c r="I35" s="82">
+        <v>0.133352</v>
+      </c>
+      <c r="J35" s="82">
+        <v>0.33302500000000002</v>
+      </c>
+      <c r="K35" s="82">
+        <v>2.0294979999999998</v>
+      </c>
+      <c r="L35" s="82">
+        <v>5.3460650000000003</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="82">
+        <v>51.573884999999997</v>
+      </c>
+      <c r="D36" s="82">
+        <v>12.986427000000001</v>
+      </c>
+      <c r="E36" s="82">
+        <v>19.519939999999998</v>
+      </c>
+      <c r="F36" s="82">
+        <v>4.710801</v>
+      </c>
+      <c r="G36" s="82">
+        <v>11.757607</v>
+      </c>
+      <c r="H36" s="82">
+        <v>0.64272099999999999</v>
+      </c>
+      <c r="I36" s="82">
+        <v>9.0400999999999995E-2</v>
+      </c>
+      <c r="J36" s="82">
+        <v>0.14763200000000001</v>
+      </c>
+      <c r="K36" s="82">
+        <v>1.718356</v>
+      </c>
+      <c r="L36" s="82">
+        <v>6.4180590000000004</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="85"/>
+      <c r="C37" s="82"/>
+      <c r="D37" s="82"/>
+      <c r="E37" s="82"/>
+      <c r="F37" s="82"/>
+      <c r="G37" s="82"/>
+      <c r="H37" s="82"/>
+      <c r="I37" s="82"/>
+      <c r="J37" s="82"/>
+      <c r="K37" s="82"/>
+      <c r="L37" s="82"/>
+    </row>
+    <row r="38" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="85"/>
+      <c r="C38" s="82"/>
+      <c r="D38" s="82"/>
+      <c r="E38" s="82"/>
+      <c r="F38" s="82"/>
+      <c r="G38" s="82"/>
+      <c r="H38" s="82"/>
+      <c r="I38" s="82"/>
+      <c r="J38" s="82"/>
+      <c r="K38" s="82"/>
+      <c r="L38" s="82"/>
+    </row>
+    <row r="39" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="86"/>
+      <c r="C39" s="87"/>
+      <c r="D39" s="87"/>
+      <c r="E39" s="87"/>
+      <c r="F39" s="87"/>
+      <c r="G39" s="87"/>
+      <c r="H39" s="87"/>
+      <c r="I39" s="87"/>
+      <c r="J39" s="87"/>
+      <c r="K39" s="87"/>
+      <c r="L39" s="87"/>
+    </row>
+    <row r="40" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="41" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C41" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="12"/>
+      <c r="I41" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="J41" s="12"/>
+    </row>
+    <row r="42" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C42" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="J42" s="12"/>
+    </row>
+    <row r="43" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="13"/>
+      <c r="C43" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="13"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
+      <c r="N43" s="13"/>
+      <c r="O43" s="13"/>
+      <c r="P43" s="13"/>
+      <c r="Q43" s="13"/>
+    </row>
+    <row r="44" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="13"/>
+      <c r="C44" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44" s="13"/>
+      <c r="E44" s="13"/>
+      <c r="F44" s="13"/>
+      <c r="G44" s="13"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="J44" s="13"/>
+      <c r="K44" s="13"/>
+      <c r="L44" s="13"/>
+      <c r="M44" s="13"/>
+      <c r="N44" s="13"/>
+      <c r="O44" s="13"/>
+      <c r="P44" s="13"/>
+      <c r="Q44" s="13"/>
+    </row>
+    <row r="45" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="13"/>
+      <c r="C45" s="15"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="13"/>
+      <c r="L45" s="13"/>
+      <c r="M45" s="13"/>
+      <c r="N45" s="13"/>
+      <c r="O45" s="13"/>
+      <c r="P45" s="13"/>
+      <c r="Q45" s="13"/>
+    </row>
+    <row r="46" spans="1:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="78"/>
+      <c r="C46" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" s="1"/>
+      <c r="O46" s="1"/>
+      <c r="P46" s="78"/>
+      <c r="Q46" s="78"/>
+    </row>
+    <row r="47" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="48" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="3"/>
+      <c r="C48" s="130" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="131"/>
+      <c r="E48" s="132"/>
+      <c r="F48" s="130" t="s">
+        <v>2</v>
+      </c>
+      <c r="G48" s="131"/>
+      <c r="H48" s="131"/>
+      <c r="I48" s="131"/>
+      <c r="J48" s="131"/>
+      <c r="K48" s="131"/>
+      <c r="L48" s="131"/>
+      <c r="M48" s="132"/>
+    </row>
+    <row r="49" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4"/>
+      <c r="C49" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="J49" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="K49" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="L49" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="M49" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="9"/>
+      <c r="C50" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F50" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="G50" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H50" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="I50" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="J50" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="K50" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="L50" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="M50" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="51" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" s="88">
+        <v>1.2957429213574501</v>
+      </c>
+      <c r="D51" s="88">
         <v>1.70264962070047</v>
       </c>
-      <c r="E51" s="199" t="n">
-[...5 lines deleted...]
-      <c r="G51" s="199" t="n">
+      <c r="E51" s="88">
+        <v>0.36911412609736632</v>
+      </c>
+      <c r="F51" s="88">
+        <v>8.3383112214250286</v>
+      </c>
+      <c r="G51" s="88">
         <v>18.246038691475</v>
       </c>
-      <c r="H51" s="199" t="n">
+      <c r="H51" s="88">
         <v>8.645854722318024</v>
       </c>
-      <c r="I51" s="199" t="n">
+      <c r="I51" s="88">
         <v>8.423436353777948</v>
       </c>
-      <c r="J51" s="199" t="n">
+      <c r="J51" s="88">
         <v>-2.372998135718221</v>
       </c>
-      <c r="K51" s="199" t="n">
+      <c r="K51" s="88">
         <v>137.1733989579528</v>
       </c>
-      <c r="L51" s="199" t="n">
-[...12 lines deleted...]
-      <c r="C52" s="199" t="n">
+      <c r="L51" s="88">
+        <v>21.016115123084639</v>
+      </c>
+      <c r="M51" s="88">
+        <v>-5.5546770820459566</v>
+      </c>
+    </row>
+    <row r="52" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="C52" s="88">
         <v>1.484015406113347</v>
       </c>
-      <c r="D52" s="199" t="n">
+      <c r="D52" s="88">
         <v>2.18385440970602</v>
       </c>
-      <c r="E52" s="199" t="n">
-[...8 lines deleted...]
-      <c r="H52" s="199" t="n">
+      <c r="E52" s="88">
+        <v>-0.13086836961202719</v>
+      </c>
+      <c r="F52" s="88">
+        <v>-5.4671138269288662</v>
+      </c>
+      <c r="G52" s="88">
+        <v>-10.127356219378591</v>
+      </c>
+      <c r="H52" s="88">
         <v>-6.163036036442219</v>
       </c>
-      <c r="I52" s="199" t="n">
-[...83 lines deleted...]
-      <c r="C54" s="199" t="n">
+      <c r="I52" s="88">
+        <v>-10.434633151580829</v>
+      </c>
+      <c r="J52" s="88">
+        <v>4.2960378994387902</v>
+      </c>
+      <c r="K52" s="88">
+        <v>-43.253135107529943</v>
+      </c>
+      <c r="L52" s="88">
+        <v>8.2323041371146122</v>
+      </c>
+      <c r="M52" s="88">
+        <v>0.54021821340205711</v>
+      </c>
+    </row>
+    <row r="53" spans="2:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B53" s="83" t="s">
+        <v>18</v>
+      </c>
+      <c r="C53" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="E53" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="F53" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="G53" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="H53" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="I53" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="J53" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="K53" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="L53" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="M53" s="89" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="54" spans="2:13" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="85" t="s">
+        <v>19</v>
+      </c>
+      <c r="C54" s="88">
         <v>1.582203188198906</v>
       </c>
-      <c r="D54" s="199" t="n">
+      <c r="D54" s="88">
         <v>2.297090352220521</v>
       </c>
-      <c r="E54" s="199" t="n">
-[...2 lines deleted...]
-      <c r="F54" s="199" t="n">
+      <c r="E54" s="88">
+        <v>-7.9082641360221431E-2</v>
+      </c>
+      <c r="F54" s="88">
         <v>-12.46192252539943</v>
       </c>
-      <c r="G54" s="199" t="n">
-[...2 lines deleted...]
-      <c r="H54" s="199" t="n">
+      <c r="G54" s="88">
+        <v>-28.780393235583919</v>
+      </c>
+      <c r="H54" s="88">
         <v>-4.244749031528718</v>
       </c>
-      <c r="I54" s="199" t="n">
-[...21 lines deleted...]
-      <c r="C55" s="199" t="n">
+      <c r="I54" s="88">
+        <v>4.9068865164557502</v>
+      </c>
+      <c r="J54" s="88">
+        <v>0.27716239800616949</v>
+      </c>
+      <c r="K54" s="88">
+        <v>-57.281175226754208</v>
+      </c>
+      <c r="L54" s="88">
+        <v>6.2280217586758733</v>
+      </c>
+      <c r="M54" s="88">
+        <v>-52.537291586024679</v>
+      </c>
+    </row>
+    <row r="55" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55" s="88">
         <v>1.55896703558253</v>
       </c>
-      <c r="D55" s="199" t="n">
+      <c r="D55" s="88">
         <v>2.261135668140088</v>
       </c>
-      <c r="E55" s="199" t="n">
-[...2 lines deleted...]
-      <c r="F55" s="199" t="n">
+      <c r="E55" s="88">
+        <v>-7.9333597778659268E-2</v>
+      </c>
+      <c r="F55" s="88">
         <v>-3.19375715601808</v>
       </c>
-      <c r="G55" s="199" t="n">
-[...2 lines deleted...]
-      <c r="H55" s="199" t="n">
+      <c r="G55" s="88">
+        <v>-24.475701122369891</v>
+      </c>
+      <c r="H55" s="88">
         <v>1.898093602793739</v>
       </c>
-      <c r="I55" s="199" t="n">
-[...5 lines deleted...]
-      <c r="K55" s="199" t="n">
+      <c r="I55" s="88">
+        <v>37.119132314244098</v>
+      </c>
+      <c r="J55" s="88">
+        <v>1.2044066272147049</v>
+      </c>
+      <c r="K55" s="88">
         <v>15.30489636527486</v>
       </c>
-      <c r="L55" s="199" t="n">
-[...12 lines deleted...]
-      <c r="C56" s="199" t="n">
+      <c r="L55" s="88">
+        <v>-28.560957463014439</v>
+      </c>
+      <c r="M55" s="88">
+        <v>-31.638385570959169</v>
+      </c>
+    </row>
+    <row r="56" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="C56" s="88">
         <v>1.642368342755133</v>
       </c>
-      <c r="D56" s="199" t="n">
-[...11 lines deleted...]
-      <c r="H56" s="199" t="n">
+      <c r="D56" s="88">
+        <v>2.3097826086956519</v>
+      </c>
+      <c r="E56" s="88">
+        <v>7.95386756810499E-2</v>
+      </c>
+      <c r="F56" s="88">
+        <v>-12.984687229138411</v>
+      </c>
+      <c r="G56" s="88">
+        <v>-39.588863336487996</v>
+      </c>
+      <c r="H56" s="88">
         <v>1.36015258560254</v>
       </c>
-      <c r="I56" s="199" t="n">
-[...2 lines deleted...]
-      <c r="J56" s="199" t="n">
+      <c r="I56" s="88">
+        <v>2.2576119468568261</v>
+      </c>
+      <c r="J56" s="88">
         <v>-2.557836689503405</v>
       </c>
-      <c r="K56" s="199" t="n">
+      <c r="K56" s="88">
         <v>-23.1581532416503</v>
       </c>
-      <c r="L56" s="199" t="n">
+      <c r="L56" s="88">
         <v>-48.456183942486</v>
       </c>
-      <c r="M56" s="199" t="n">
+      <c r="M56" s="88">
         <v>-44.21714564739132</v>
       </c>
     </row>
-    <row r="57" ht="15" customHeight="1" s="188">
-[...5 lines deleted...]
-      <c r="C57" s="199" t="n">
+    <row r="57" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="85" t="s">
+        <v>22</v>
+      </c>
+      <c r="C57" s="88">
         <v>1.688466111771701</v>
       </c>
-      <c r="D57" s="199" t="n">
-[...5 lines deleted...]
-      <c r="F57" s="199" t="n">
+      <c r="D57" s="88">
+        <v>2.3064529805817009</v>
+      </c>
+      <c r="E57" s="88">
+        <v>0.23871096081161719</v>
+      </c>
+      <c r="F57" s="88">
         <v>-11.10513177822147</v>
       </c>
-      <c r="G57" s="199" t="n">
-[...5 lines deleted...]
-      <c r="I57" s="199" t="n">
+      <c r="G57" s="88">
+        <v>-33.206818390319448</v>
+      </c>
+      <c r="H57" s="88">
+        <v>17.431309096278738</v>
+      </c>
+      <c r="I57" s="88">
         <v>-2.062738638915925</v>
       </c>
-      <c r="J57" s="199" t="n">
-[...2 lines deleted...]
-      <c r="K57" s="199" t="n">
+      <c r="J57" s="88">
+        <v>-15.656201417785701</v>
+      </c>
+      <c r="K57" s="88">
         <v>101.1240927597805</v>
       </c>
-      <c r="L57" s="199" t="n">
-[...12 lines deleted...]
-      <c r="C58" s="199" t="n">
+      <c r="L57" s="88">
+        <v>-43.488187378409783</v>
+      </c>
+      <c r="M57" s="88">
+        <v>4.2899071619536544</v>
+      </c>
+    </row>
+    <row r="58" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C58" s="88">
         <v>1.753447456015216</v>
       </c>
-      <c r="D58" s="199" t="n">
-[...5 lines deleted...]
-      <c r="F58" s="199" t="n">
+      <c r="D58" s="88">
+        <v>2.2265492719268538</v>
+      </c>
+      <c r="E58" s="88">
+        <v>0.63846767757382283</v>
+      </c>
+      <c r="F58" s="88">
         <v>-13.17879277674356</v>
       </c>
-      <c r="G58" s="199" t="n">
-[...2 lines deleted...]
-      <c r="H58" s="199" t="n">
+      <c r="G58" s="88">
+        <v>-44.995354859458359</v>
+      </c>
+      <c r="H58" s="88">
         <v>-5.606148484700979</v>
       </c>
-      <c r="I58" s="199" t="n">
-[...24 lines deleted...]
-      <c r="D59" s="199" t="n">
+      <c r="I58" s="88">
+        <v>4.5584682335035129</v>
+      </c>
+      <c r="J58" s="88">
+        <v>-8.9288637393284738</v>
+      </c>
+      <c r="K58" s="88">
+        <v>447.92795431249078</v>
+      </c>
+      <c r="L58" s="88">
+        <v>-37.162858985211059</v>
+      </c>
+      <c r="M58" s="88">
+        <v>125.71614459907789</v>
+      </c>
+    </row>
+    <row r="59" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="85" t="s">
+        <v>24</v>
+      </c>
+      <c r="C59" s="88">
+        <v>0.98405358942438792</v>
+      </c>
+      <c r="D59" s="88">
         <v>1.315900463939266</v>
       </c>
-      <c r="E59" s="199" t="n">
+      <c r="E59" s="88">
         <v>0.1994415636218588</v>
       </c>
-      <c r="F59" s="199" t="n">
+      <c r="F59" s="88">
         <v>-15.85060793990205</v>
       </c>
-      <c r="G59" s="199" t="n">
+      <c r="G59" s="88">
         <v>-30.31594432417803</v>
       </c>
-      <c r="H59" s="199" t="n">
+      <c r="H59" s="88">
         <v>-8.987059509519673</v>
       </c>
-      <c r="I59" s="199" t="n">
+      <c r="I59" s="88">
         <v>14.38171038739543</v>
       </c>
-      <c r="J59" s="199" t="n">
+      <c r="J59" s="88">
         <v>-22.74893813431801</v>
       </c>
-      <c r="K59" s="199" t="n">
-[...5 lines deleted...]
-      <c r="M59" s="199" t="n">
+      <c r="K59" s="88">
+        <v>64.968767745599081</v>
+      </c>
+      <c r="L59" s="88">
+        <v>-45.799525363565152</v>
+      </c>
+      <c r="M59" s="88">
         <v>21.32603077543747</v>
       </c>
     </row>
-    <row r="60" ht="15" customHeight="1" s="188">
-[...264 lines deleted...]
-      <c r="J70" s="199" t="n">
+    <row r="60" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="85" t="s">
+        <v>25</v>
+      </c>
+      <c r="C60" s="88">
+        <v>0.81594040087506658</v>
+      </c>
+      <c r="D60" s="88">
+        <v>1.1517444304329549</v>
+      </c>
+      <c r="E60" s="88">
+        <v>1.9928258270227182E-2</v>
+      </c>
+      <c r="F60" s="88">
+        <v>16.350534180552579</v>
+      </c>
+      <c r="G60" s="88">
+        <v>53.118515118525053</v>
+      </c>
+      <c r="H60" s="88">
+        <v>-2.5695147722368752</v>
+      </c>
+      <c r="I60" s="88">
+        <v>-9.1111902059674836</v>
+      </c>
+      <c r="J60" s="88">
+        <v>27.989535007377668</v>
+      </c>
+      <c r="K60" s="88">
+        <v>22.597773920147041</v>
+      </c>
+      <c r="L60" s="88">
+        <v>-38.741677898152929</v>
+      </c>
+      <c r="M60" s="88">
+        <v>-31.441923625941261</v>
+      </c>
+    </row>
+    <row r="61" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="85" t="s">
+        <v>26</v>
+      </c>
+      <c r="C61" s="88">
+        <v>0.96375569088866553</v>
+      </c>
+      <c r="D61" s="88">
+        <v>1.2348790322580649</v>
+      </c>
+      <c r="E61" s="88">
+        <v>0.31942503493711322</v>
+      </c>
+      <c r="F61" s="88">
+        <v>13.683980519512589</v>
+      </c>
+      <c r="G61" s="88">
+        <v>36.633432353001268</v>
+      </c>
+      <c r="H61" s="88">
+        <v>1.30008865626612</v>
+      </c>
+      <c r="I61" s="88">
+        <v>10.63547412897654</v>
+      </c>
+      <c r="J61" s="88">
+        <v>24.475222560169939</v>
+      </c>
+      <c r="K61" s="88">
+        <v>612.2251539138083</v>
+      </c>
+      <c r="L61" s="88">
+        <v>-26.958802386761871</v>
+      </c>
+      <c r="M61" s="88">
+        <v>-28.77724768932179</v>
+      </c>
+    </row>
+    <row r="62" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" s="88">
+        <v>0.80854579792256842</v>
+      </c>
+      <c r="D62" s="88">
+        <v>1.131695867214352</v>
+      </c>
+      <c r="E62" s="88">
+        <v>3.9880358923230309E-2</v>
+      </c>
+      <c r="F62" s="88">
+        <v>6.326070045226369</v>
+      </c>
+      <c r="G62" s="88">
+        <v>7.0606757117021051</v>
+      </c>
+      <c r="H62" s="88">
+        <v>3.071534242939773</v>
+      </c>
+      <c r="I62" s="88">
+        <v>3.409374104394852</v>
+      </c>
+      <c r="J62" s="88">
+        <v>5.7354555072911397</v>
+      </c>
+      <c r="K62" s="88">
+        <v>812.62306610407882</v>
+      </c>
+      <c r="L62" s="88">
+        <v>-19.288540967262811</v>
+      </c>
+      <c r="M62" s="88">
+        <v>26.459069163683619</v>
+      </c>
+    </row>
+    <row r="63" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="85"/>
+      <c r="C63" s="88"/>
+      <c r="D63" s="88"/>
+      <c r="E63" s="88"/>
+      <c r="F63" s="88"/>
+      <c r="G63" s="88"/>
+      <c r="H63" s="88"/>
+      <c r="I63" s="88"/>
+      <c r="J63" s="88"/>
+      <c r="K63" s="88"/>
+      <c r="L63" s="88"/>
+      <c r="M63" s="88"/>
+    </row>
+    <row r="64" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="85"/>
+      <c r="C64" s="88"/>
+      <c r="D64" s="88"/>
+      <c r="E64" s="88"/>
+      <c r="F64" s="88"/>
+      <c r="G64" s="88"/>
+      <c r="H64" s="88"/>
+      <c r="I64" s="88"/>
+      <c r="J64" s="88"/>
+      <c r="K64" s="88"/>
+      <c r="L64" s="88"/>
+      <c r="M64" s="88"/>
+    </row>
+    <row r="65" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="86"/>
+      <c r="C65" s="90"/>
+      <c r="D65" s="90"/>
+      <c r="E65" s="90"/>
+      <c r="F65" s="90"/>
+      <c r="G65" s="90"/>
+      <c r="H65" s="90"/>
+      <c r="I65" s="90"/>
+      <c r="J65" s="90"/>
+      <c r="K65" s="90"/>
+      <c r="L65" s="90"/>
+      <c r="M65" s="90"/>
+    </row>
+    <row r="66" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="67" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B67" s="9"/>
+      <c r="C67" s="130" t="s">
+        <v>28</v>
+      </c>
+      <c r="D67" s="131"/>
+      <c r="E67" s="131"/>
+      <c r="F67" s="131"/>
+      <c r="G67" s="131"/>
+      <c r="H67" s="131"/>
+      <c r="I67" s="131"/>
+      <c r="J67" s="131"/>
+      <c r="K67" s="132"/>
+      <c r="L67" s="133" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="68" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B68" s="4"/>
+      <c r="C68" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="77" t="s">
+        <v>7</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G68" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H68" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="I68" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="J68" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="K68" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="L68" s="134"/>
+    </row>
+    <row r="69" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B69" s="9"/>
+      <c r="C69" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D69" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F69" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="G69" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H69" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="I69" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="J69" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="K69" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="L69" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="70" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B70" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" s="88">
+        <v>9.2194258078529714</v>
+      </c>
+      <c r="D70" s="88">
+        <v>19.137556560057579</v>
+      </c>
+      <c r="E70" s="88">
+        <v>9.7577846654056231</v>
+      </c>
+      <c r="F70" s="88">
+        <v>10.661446880660121</v>
+      </c>
+      <c r="G70" s="88">
+        <v>-5.1613967518056993</v>
+      </c>
+      <c r="H70" s="88">
+        <v>151.88908816751859</v>
+      </c>
+      <c r="I70" s="88">
+        <v>23.237251700284741</v>
+      </c>
+      <c r="J70" s="88">
         <v>8.68651997730095</v>
       </c>
-      <c r="K70" s="199" t="n">
-[...15 lines deleted...]
-      <c r="D71" s="199" t="n">
+      <c r="K70" s="88">
+        <v>-3.6479372952291058</v>
+      </c>
+      <c r="L70" s="88">
+        <v>-4.2704386077617142</v>
+      </c>
+    </row>
+    <row r="71" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B71" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="C71" s="88">
+        <v>-5.4919021084493282</v>
+      </c>
+      <c r="D71" s="88">
         <v>-11.27092230127999</v>
       </c>
-      <c r="E71" s="199" t="n">
-[...2 lines deleted...]
-      <c r="F71" s="199" t="n">
+      <c r="E71" s="88">
+        <v>-5.7373181912704538</v>
+      </c>
+      <c r="F71" s="88">
         <v>-12.36110332518159</v>
       </c>
-      <c r="G71" s="199" t="n">
-[...8 lines deleted...]
-      <c r="J71" s="199" t="n">
+      <c r="G71" s="88">
+        <v>6.2124023857016706</v>
+      </c>
+      <c r="H71" s="88">
+        <v>-46.164645179862077</v>
+      </c>
+      <c r="I71" s="88">
+        <v>0.62631300972298853</v>
+      </c>
+      <c r="J71" s="88">
         <v>104.0919071511492</v>
       </c>
-      <c r="K71" s="199" t="n">
+      <c r="K71" s="88">
         <v>1.253121135318769</v>
       </c>
-      <c r="L71" s="199" t="n">
-[...66 lines deleted...]
-      <c r="C73" s="199" t="n">
+      <c r="L71" s="88">
+        <v>-1.6980469243841889</v>
+      </c>
+    </row>
+    <row r="72" spans="2:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B72" s="83" t="s">
+        <v>18</v>
+      </c>
+      <c r="C72" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D72" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="E72" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="F72" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="G72" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="H72" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="I72" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="J72" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="K72" s="89" t="s">
+        <v>40</v>
+      </c>
+      <c r="L72" s="89" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="73" spans="2:13" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B73" s="85" t="s">
+        <v>19</v>
+      </c>
+      <c r="C73" s="88">
         <v>-14.20435922252916</v>
       </c>
-      <c r="D73" s="199" t="n">
-[...2 lines deleted...]
-      <c r="E73" s="199" t="n">
+      <c r="D73" s="88">
+        <v>-32.478019424324103</v>
+      </c>
+      <c r="E73" s="88">
         <v>-2.155702268897858</v>
       </c>
-      <c r="F73" s="199" t="n">
-[...2 lines deleted...]
-      <c r="G73" s="199" t="n">
+      <c r="F73" s="88">
+        <v>4.7216857404403267</v>
+      </c>
+      <c r="G73" s="88">
         <v>0.2103200960727562</v>
       </c>
-      <c r="H73" s="199" t="n">
-[...2 lines deleted...]
-      <c r="I73" s="199" t="n">
+      <c r="H73" s="88">
+        <v>-57.281175226754208</v>
+      </c>
+      <c r="I73" s="88">
         <v>-5.558938069363232</v>
       </c>
-      <c r="J73" s="199" t="n">
-[...18 lines deleted...]
-      <c r="D74" s="199" t="n">
+      <c r="J73" s="88">
+        <v>-62.110933758978447</v>
+      </c>
+      <c r="K73" s="88">
+        <v>-53.866079196091299</v>
+      </c>
+      <c r="L73" s="88">
+        <v>71.861226927472387</v>
+      </c>
+    </row>
+    <row r="74" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B74" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="C74" s="88">
+        <v>-4.1154925706443937</v>
+      </c>
+      <c r="D74" s="88">
         <v>-27.00035519999275</v>
       </c>
-      <c r="E74" s="199" t="n">
+      <c r="E74" s="88">
         <v>2.994201801552733</v>
       </c>
-      <c r="F74" s="199" t="n">
-[...5 lines deleted...]
-      <c r="H74" s="199" t="n">
+      <c r="F74" s="88">
+        <v>41.467155907113032</v>
+      </c>
+      <c r="G74" s="88">
+        <v>1.9664708330534151</v>
+      </c>
+      <c r="H74" s="88">
         <v>15.30489636527486</v>
       </c>
-      <c r="I74" s="199" t="n">
-[...18 lines deleted...]
-      <c r="C75" s="199" t="n">
+      <c r="I74" s="88">
+        <v>-28.209191759112521</v>
+      </c>
+      <c r="J74" s="88">
+        <v>-25.980660463419081</v>
+      </c>
+      <c r="K74" s="88">
+        <v>-31.720686387257022</v>
+      </c>
+      <c r="L74" s="88">
+        <v>-16.068141390645629</v>
+      </c>
+    </row>
+    <row r="75" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B75" s="85" t="s">
+        <v>21</v>
+      </c>
+      <c r="C75" s="88">
         <v>-14.16868138110685</v>
       </c>
-      <c r="D75" s="199" t="n">
-[...8 lines deleted...]
-      <c r="G75" s="199" t="n">
+      <c r="D75" s="88">
+        <v>-41.934007837100793</v>
+      </c>
+      <c r="E75" s="88">
+        <v>2.5294179022893828</v>
+      </c>
+      <c r="F75" s="88">
+        <v>2.0685593235578348</v>
+      </c>
+      <c r="G75" s="88">
         <v>-1.940104651888227</v>
       </c>
-      <c r="H75" s="199" t="n">
+      <c r="H75" s="88">
         <v>-23.1581532416503</v>
       </c>
-      <c r="I75" s="199" t="n">
-[...30 lines deleted...]
-      <c r="G76" s="199" t="n">
+      <c r="I75" s="88">
+        <v>-45.238672893795112</v>
+      </c>
+      <c r="J75" s="88">
+        <v>2086.1708542713568</v>
+      </c>
+      <c r="K75" s="88">
+        <v>-47.143042293369028</v>
+      </c>
+      <c r="L75" s="88">
+        <v>-47.204666685958458</v>
+      </c>
+    </row>
+    <row r="76" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B76" s="85" t="s">
+        <v>22</v>
+      </c>
+      <c r="C76" s="88">
+        <v>-9.4178709465664348</v>
+      </c>
+      <c r="D76" s="88">
+        <v>-29.624084092397378</v>
+      </c>
+      <c r="E76" s="88">
+        <v>24.577962170384279</v>
+      </c>
+      <c r="F76" s="88">
+        <v>-2.0714435663257631</v>
+      </c>
+      <c r="G76" s="88">
         <v>-19.32265051891174</v>
       </c>
-      <c r="H76" s="199" t="n">
+      <c r="H76" s="88">
         <v>101.1240927597805</v>
       </c>
-      <c r="I76" s="199" t="n">
-[...61 lines deleted...]
-      <c r="E78" s="199" t="n">
+      <c r="I76" s="88">
+        <v>-38.632709132576188</v>
+      </c>
+      <c r="J76" s="88">
+        <v>97.438096521643246</v>
+      </c>
+      <c r="K76" s="88">
+        <v>9.4241888495627357</v>
+      </c>
+      <c r="L76" s="88">
+        <v>-59.985936887799838</v>
+      </c>
+    </row>
+    <row r="77" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B77" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C77" s="88">
+        <v>-15.637895349455119</v>
+      </c>
+      <c r="D77" s="88">
+        <v>-47.369847757780512</v>
+      </c>
+      <c r="E77" s="88">
+        <v>-6.4723836834215094</v>
+      </c>
+      <c r="F77" s="88">
+        <v>4.1985643808944841</v>
+      </c>
+      <c r="G77" s="88">
+        <v>-12.363896436073309</v>
+      </c>
+      <c r="H77" s="88">
+        <v>461.18862832876601</v>
+      </c>
+      <c r="I77" s="88">
+        <v>-41.107540686758341</v>
+      </c>
+      <c r="J77" s="88">
+        <v>-60.511809933085623</v>
+      </c>
+      <c r="K77" s="88">
+        <v>168.96015225952911</v>
+      </c>
+      <c r="L77" s="88">
+        <v>-65.751281591272587</v>
+      </c>
+    </row>
+    <row r="78" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B78" s="85" t="s">
+        <v>24</v>
+      </c>
+      <c r="C78" s="88">
+        <v>-16.749820765673022</v>
+      </c>
+      <c r="D78" s="88">
+        <v>-29.780921573826099</v>
+      </c>
+      <c r="E78" s="88">
         <v>-10.71494660575291</v>
       </c>
-      <c r="F78" s="199" t="n">
+      <c r="F78" s="88">
         <v>14.27495956233853</v>
       </c>
-      <c r="G78" s="199" t="n">
-[...27 lines deleted...]
-      <c r="D79" s="199" t="n">
+      <c r="G78" s="88">
+        <v>-26.088479134880501</v>
+      </c>
+      <c r="H78" s="88">
+        <v>64.968767745599081</v>
+      </c>
+      <c r="I78" s="88">
+        <v>-45.090276222850967</v>
+      </c>
+      <c r="J78" s="88">
+        <v>129.88810956702511</v>
+      </c>
+      <c r="K78" s="88">
+        <v>32.665088865034477</v>
+      </c>
+      <c r="L78" s="88">
+        <v>-46.858101866950157</v>
+      </c>
+    </row>
+    <row r="79" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B79" s="85" t="s">
+        <v>25</v>
+      </c>
+      <c r="C79" s="88">
+        <v>19.824040309097569</v>
+      </c>
+      <c r="D79" s="88">
         <v>60.38871647824309</v>
       </c>
-      <c r="E79" s="199" t="n">
-[...104 lines deleted...]
-    <row r="100" ht="15" customHeight="1" s="188"/>
+      <c r="E79" s="88">
+        <v>-2.1704075470179891</v>
+      </c>
+      <c r="F79" s="88">
+        <v>-12.267688409898341</v>
+      </c>
+      <c r="G79" s="88">
+        <v>31.808673552734561</v>
+      </c>
+      <c r="H79" s="88">
+        <v>16.315472606863331</v>
+      </c>
+      <c r="I79" s="88">
+        <v>-36.458693350449579</v>
+      </c>
+      <c r="J79" s="88">
+        <v>-63.835850072999087</v>
+      </c>
+      <c r="K79" s="88">
+        <v>-35.284501751576521</v>
+      </c>
+      <c r="L79" s="88">
+        <v>-45.771734239773778</v>
+      </c>
+    </row>
+    <row r="80" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B80" s="85" t="s">
+        <v>26</v>
+      </c>
+      <c r="C80" s="88">
+        <v>14.12520838695659</v>
+      </c>
+      <c r="D80" s="88">
+        <v>36.653357102496663</v>
+      </c>
+      <c r="E80" s="88">
+        <v>1.5449658352372591</v>
+      </c>
+      <c r="F80" s="88">
+        <v>10.029506290706401</v>
+      </c>
+      <c r="G80" s="88">
+        <v>26.769838890342449</v>
+      </c>
+      <c r="H80" s="88">
+        <v>682.94802529631022</v>
+      </c>
+      <c r="I80" s="88">
+        <v>-16.714341032014691</v>
+      </c>
+      <c r="J80" s="88">
+        <v>-41.21701648447663</v>
+      </c>
+      <c r="K80" s="88">
+        <v>-34.78499915328063</v>
+      </c>
+      <c r="L80" s="88">
+        <v>-11.48349442225304</v>
+      </c>
+    </row>
+    <row r="81" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B81" s="85" t="s">
+        <v>27</v>
+      </c>
+      <c r="C81" s="88">
+        <v>7.4223054893557867</v>
+      </c>
+      <c r="D81" s="88">
+        <v>8.5225779457048958</v>
+      </c>
+      <c r="E81" s="88">
+        <v>4.7465857310778761</v>
+      </c>
+      <c r="F81" s="88">
+        <v>3.842442911247002</v>
+      </c>
+      <c r="G81" s="88">
+        <v>6.7915831468565964</v>
+      </c>
+      <c r="H81" s="88">
+        <v>976.15196570892772</v>
+      </c>
+      <c r="I81" s="88">
+        <v>-11.486116006736379</v>
+      </c>
+      <c r="J81" s="88">
+        <v>-57.463335926470158</v>
+      </c>
+      <c r="K81" s="88">
+        <v>26.987819676225978</v>
+      </c>
+      <c r="L81" s="88">
+        <v>17.889048652572519</v>
+      </c>
+    </row>
+    <row r="82" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B82" s="85"/>
+      <c r="C82" s="88"/>
+      <c r="D82" s="88"/>
+      <c r="E82" s="88"/>
+      <c r="F82" s="88"/>
+      <c r="G82" s="88"/>
+      <c r="H82" s="88"/>
+      <c r="I82" s="88"/>
+      <c r="J82" s="88"/>
+      <c r="K82" s="88"/>
+      <c r="L82" s="88"/>
+    </row>
+    <row r="83" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B83" s="85"/>
+      <c r="C83" s="88"/>
+      <c r="D83" s="88"/>
+      <c r="E83" s="88"/>
+      <c r="F83" s="88"/>
+      <c r="G83" s="88"/>
+      <c r="H83" s="88"/>
+      <c r="I83" s="88"/>
+      <c r="J83" s="88"/>
+      <c r="K83" s="88"/>
+      <c r="L83" s="88"/>
+    </row>
+    <row r="84" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B84" s="86"/>
+      <c r="C84" s="90"/>
+      <c r="D84" s="90"/>
+      <c r="E84" s="90"/>
+      <c r="F84" s="90"/>
+      <c r="G84" s="90"/>
+      <c r="H84" s="90"/>
+      <c r="I84" s="90"/>
+      <c r="J84" s="90"/>
+      <c r="K84" s="90"/>
+      <c r="L84" s="90"/>
+    </row>
+    <row r="85" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="86" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="87" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="88" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="89" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="90" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="91" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="92" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="93" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="94" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="95" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="96" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="C67:K67"/>
     <mergeCell ref="L22:L23"/>
     <mergeCell ref="F48:M48"/>
     <mergeCell ref="F3:M3"/>
     <mergeCell ref="C22:K22"/>
     <mergeCell ref="C48:E48"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="L67:L68"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="81" fitToHeight="2" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="81" fitToHeight="2" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="45" min="0" max="15" man="1"/>
+    <brk id="45" max="15" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="3" width="9.0"/>
-[...5 lines deleted...]
-    <col min="18" max="16384" customWidth="true" style="3" width="9.0"/>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="188">
-[...1347 lines deleted...]
-      <c r="J60" s="121" t="n"/>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="135" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="137"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="9"/>
+      <c r="F5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" s="76" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="23"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="91">
+        <v>17.081</v>
+      </c>
+      <c r="G7" s="92">
+        <v>13.112</v>
+      </c>
+      <c r="H7" s="93">
+        <v>0.16300000000000001</v>
+      </c>
+      <c r="I7" s="92">
+        <v>3.9689999999999999</v>
+      </c>
+      <c r="J7" s="92">
+        <v>5.141</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="94">
+        <v>12.064</v>
+      </c>
+      <c r="G8" s="93">
+        <v>8.766</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="94">
+        <v>3.298</v>
+      </c>
+      <c r="J8" s="95">
+        <v>4.2720000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="96">
+        <v>5.0170000000000003</v>
+      </c>
+      <c r="G9" s="97">
+        <v>4.3460000000000001</v>
+      </c>
+      <c r="H9" s="98">
+        <v>0.16300000000000001</v>
+      </c>
+      <c r="I9" s="99">
+        <v>0.67100000000000004</v>
+      </c>
+      <c r="J9" s="98">
+        <v>0.86899999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I13" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="M13" s="20" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="29"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="138" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="138" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="140"/>
+      <c r="N14" s="31"/>
+    </row>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="32"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="K15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="L15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="N15" s="31"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="100">
+        <v>2.1989999999999998</v>
+      </c>
+      <c r="G16" s="101">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="H16" s="101">
+        <v>1.71</v>
+      </c>
+      <c r="I16" s="101">
+        <v>0.46300000000000002</v>
+      </c>
+      <c r="J16" s="100">
+        <v>3.2719999999999998</v>
+      </c>
+      <c r="K16" s="101">
+        <v>0.186</v>
+      </c>
+      <c r="L16" s="101">
+        <v>2.355</v>
+      </c>
+      <c r="M16" s="102">
+        <v>0.73099999999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="103">
+        <v>2.06</v>
+      </c>
+      <c r="G17" s="104">
+        <v>2.3E-2</v>
+      </c>
+      <c r="H17" s="104">
+        <v>1.603</v>
+      </c>
+      <c r="I17" s="105">
+        <v>0.434</v>
+      </c>
+      <c r="J17" s="106">
+        <v>3.0379999999999998</v>
+      </c>
+      <c r="K17" s="104">
+        <v>0.161</v>
+      </c>
+      <c r="L17" s="104">
+        <v>2.2010000000000001</v>
+      </c>
+      <c r="M17" s="105">
+        <v>0.67599999999999993</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="43"/>
+      <c r="C18" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="103">
+        <v>1.4259999999999999</v>
+      </c>
+      <c r="G18" s="107">
+        <v>1.9E-2</v>
+      </c>
+      <c r="H18" s="107">
+        <v>1.1080000000000001</v>
+      </c>
+      <c r="I18" s="105">
+        <v>0.29899999999999999</v>
+      </c>
+      <c r="J18" s="103">
+        <v>2.1259999999999999</v>
+      </c>
+      <c r="K18" s="107">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="L18" s="107">
+        <v>1.532</v>
+      </c>
+      <c r="M18" s="105">
+        <v>0.47799999999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="46"/>
+      <c r="C19" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="103">
+        <v>0.63400000000000001</v>
+      </c>
+      <c r="G19" s="104">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H19" s="104">
+        <v>0.495</v>
+      </c>
+      <c r="I19" s="108">
+        <v>0.13500000000000001</v>
+      </c>
+      <c r="J19" s="103">
+        <v>0.91200000000000014</v>
+      </c>
+      <c r="K19" s="104">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="L19" s="104">
+        <v>0.66900000000000004</v>
+      </c>
+      <c r="M19" s="108">
+        <v>0.19800000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="46"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="103">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="G20" s="104">
+        <v>0</v>
+      </c>
+      <c r="H20" s="104">
+        <v>4.7E-2</v>
+      </c>
+      <c r="I20" s="105">
+        <v>1.4E-2</v>
+      </c>
+      <c r="J20" s="103">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="K20" s="107">
+        <v>0</v>
+      </c>
+      <c r="L20" s="107">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="M20" s="105">
+        <v>1.7000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="109">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="G21" s="107">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="H21" s="107">
+        <v>0.107</v>
+      </c>
+      <c r="I21" s="105">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="J21" s="109">
+        <v>0.23400000000000001</v>
+      </c>
+      <c r="K21" s="107">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="L21" s="107">
+        <v>0.154</v>
+      </c>
+      <c r="M21" s="105">
+        <v>5.5E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="110">
+        <v>0.36899999999999999</v>
+      </c>
+      <c r="G22" s="111">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="H22" s="111">
+        <v>0.28899999999999998</v>
+      </c>
+      <c r="I22" s="112">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="J22" s="110">
+        <v>0.51800000000000002</v>
+      </c>
+      <c r="K22" s="111">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="L22" s="111">
+        <v>0.36499999999999999</v>
+      </c>
+      <c r="M22" s="112">
+        <v>0.11700000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M26" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="29"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="31"/>
+    </row>
+    <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="32"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="145"/>
+      <c r="G28" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="31"/>
+    </row>
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="100">
+        <v>66.159966999999995</v>
+      </c>
+      <c r="G29" s="101">
+        <v>14.85863</v>
+      </c>
+      <c r="H29" s="101">
+        <v>25.088570000000001</v>
+      </c>
+      <c r="I29" s="101">
+        <v>6.6391300000000006</v>
+      </c>
+      <c r="J29" s="101">
+        <v>16.089870000000001</v>
+      </c>
+      <c r="K29" s="101">
+        <v>0.77864999999999995</v>
+      </c>
+      <c r="L29" s="101">
+        <v>0.31735099999999999</v>
+      </c>
+      <c r="M29" s="102">
+        <v>2.3877660000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="109">
+        <v>61.012571999999992</v>
+      </c>
+      <c r="G30" s="107">
+        <v>12.41165</v>
+      </c>
+      <c r="H30" s="107">
+        <v>24.021650000000001</v>
+      </c>
+      <c r="I30" s="107">
+        <v>6.1937700000000007</v>
+      </c>
+      <c r="J30" s="107">
+        <v>15.38674</v>
+      </c>
+      <c r="K30" s="107">
+        <v>0.77864999999999995</v>
+      </c>
+      <c r="L30" s="107">
+        <v>0.27137499999999998</v>
+      </c>
+      <c r="M30" s="105">
+        <v>1.9487369999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="43"/>
+      <c r="C31" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="109">
+        <v>46.870572999999993</v>
+      </c>
+      <c r="G31" s="107">
+        <v>10.65856</v>
+      </c>
+      <c r="H31" s="107">
+        <v>18.205639999999999</v>
+      </c>
+      <c r="I31" s="107">
+        <v>4.5308200000000003</v>
+      </c>
+      <c r="J31" s="107">
+        <v>11.237640000000001</v>
+      </c>
+      <c r="K31" s="107">
+        <v>0.60377999999999998</v>
+      </c>
+      <c r="L31" s="113">
+        <v>0.192994</v>
+      </c>
+      <c r="M31" s="105">
+        <v>1.4411389999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="46"/>
+      <c r="C32" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="109">
+        <v>14.141999</v>
+      </c>
+      <c r="G32" s="104">
+        <v>1.75309</v>
+      </c>
+      <c r="H32" s="104">
+        <v>5.8160100000000003</v>
+      </c>
+      <c r="I32" s="104">
+        <v>1.6629499999999999</v>
+      </c>
+      <c r="J32" s="104">
+        <v>4.1490999999999998</v>
+      </c>
+      <c r="K32" s="104">
+        <v>0.17487</v>
+      </c>
+      <c r="L32" s="114">
+        <v>7.8381000000000006E-2</v>
+      </c>
+      <c r="M32" s="108">
+        <v>0.50759799999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="46"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="109">
+        <v>0.7719370000000001</v>
+      </c>
+      <c r="G33" s="107">
+        <v>0</v>
+      </c>
+      <c r="H33" s="107">
+        <v>0.39480999999999999</v>
+      </c>
+      <c r="I33" s="107">
+        <v>0.18873999999999999</v>
+      </c>
+      <c r="J33" s="107">
+        <v>0.15822</v>
+      </c>
+      <c r="K33" s="107">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113">
+        <v>0</v>
+      </c>
+      <c r="M33" s="105">
+        <v>3.0166999999999999E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="109">
+        <v>5.1473949999999986</v>
+      </c>
+      <c r="G34" s="107">
+        <v>2.4469799999999999</v>
+      </c>
+      <c r="H34" s="107">
+        <v>1.0669200000000001</v>
+      </c>
+      <c r="I34" s="107">
+        <v>0.44535999999999998</v>
+      </c>
+      <c r="J34" s="107">
+        <v>0.70313000000000003</v>
+      </c>
+      <c r="K34" s="107">
+        <v>0</v>
+      </c>
+      <c r="L34" s="113">
+        <v>4.5976000000000003E-2</v>
+      </c>
+      <c r="M34" s="105">
+        <v>0.439029</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="110">
+        <v>9.7535169999999987</v>
+      </c>
+      <c r="G35" s="111">
+        <v>3.5008499999999998</v>
+      </c>
+      <c r="H35" s="111">
+        <v>2.8350499999999998</v>
+      </c>
+      <c r="I35" s="111">
+        <v>0.87433000000000005</v>
+      </c>
+      <c r="J35" s="111">
+        <v>1.91953</v>
+      </c>
+      <c r="K35" s="111">
+        <v>0</v>
+      </c>
+      <c r="L35" s="115">
+        <v>5.6166000000000001E-2</v>
+      </c>
+      <c r="M35" s="112">
+        <v>0.56759099999999996</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+    </row>
+    <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+    </row>
+    <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q39" s="58"/>
+    </row>
+    <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P40" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q40" s="58"/>
+    </row>
+    <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="29"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="146" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" s="139"/>
+      <c r="H41" s="139"/>
+      <c r="I41" s="139"/>
+      <c r="J41" s="139"/>
+      <c r="K41" s="139"/>
+      <c r="L41" s="140"/>
+      <c r="M41" s="146" t="s">
+        <v>64</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="140"/>
+      <c r="Q41" s="58"/>
+    </row>
+    <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="32"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="N42" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="O42" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="P42" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="58"/>
+    </row>
+    <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="116">
+        <v>49.707897000000003</v>
+      </c>
+      <c r="G43" s="117">
+        <v>12.986427000000001</v>
+      </c>
+      <c r="H43" s="117">
+        <v>19.519939999999998</v>
+      </c>
+      <c r="I43" s="117">
+        <v>4.710801</v>
+      </c>
+      <c r="J43" s="117">
+        <v>11.757607</v>
+      </c>
+      <c r="K43" s="117">
+        <v>0.64272099999999999</v>
+      </c>
+      <c r="L43" s="102">
+        <v>9.0400999999999995E-2</v>
+      </c>
+      <c r="M43" s="118">
+        <v>0.14763200000000001</v>
+      </c>
+      <c r="N43" s="117">
+        <v>0</v>
+      </c>
+      <c r="O43" s="119">
+        <v>0</v>
+      </c>
+      <c r="P43" s="120">
+        <v>1.7183569999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="109">
+        <v>45.599546999999987</v>
+      </c>
+      <c r="G44" s="107">
+        <v>10.674977</v>
+      </c>
+      <c r="H44" s="107">
+        <v>18.656697999999999</v>
+      </c>
+      <c r="I44" s="107">
+        <v>4.3545129999999999</v>
+      </c>
+      <c r="J44" s="107">
+        <v>11.195103</v>
+      </c>
+      <c r="K44" s="107">
+        <v>0.64272099999999999</v>
+      </c>
+      <c r="L44" s="113">
+        <v>7.5535000000000005E-2</v>
+      </c>
+      <c r="M44" s="109">
+        <v>0.14763200000000001</v>
+      </c>
+      <c r="N44" s="107">
+        <v>0</v>
+      </c>
+      <c r="O44" s="141"/>
+      <c r="P44" s="121">
+        <v>1.3671340000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="43"/>
+      <c r="C45" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="44"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="109">
+        <v>35.453478999999987</v>
+      </c>
+      <c r="G45" s="107">
+        <v>9.2001419999999996</v>
+      </c>
+      <c r="H45" s="107">
+        <v>14.291691</v>
+      </c>
+      <c r="I45" s="107">
+        <v>3.1715740000000001</v>
+      </c>
+      <c r="J45" s="107">
+        <v>8.2129359999999991</v>
+      </c>
+      <c r="K45" s="107">
+        <v>0.520312</v>
+      </c>
+      <c r="L45" s="105">
+        <v>5.6824E-2</v>
+      </c>
+      <c r="M45" s="109">
+        <v>0.14763200000000001</v>
+      </c>
+      <c r="N45" s="107">
+        <v>0</v>
+      </c>
+      <c r="O45" s="142"/>
+      <c r="P45" s="121">
+        <v>1.0087980000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="46"/>
+      <c r="C46" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="109">
+        <v>10.146068</v>
+      </c>
+      <c r="G46" s="107">
+        <v>1.4748349999999999</v>
+      </c>
+      <c r="H46" s="107">
+        <v>4.3650070000000003</v>
+      </c>
+      <c r="I46" s="107">
+        <v>1.182939</v>
+      </c>
+      <c r="J46" s="107">
+        <v>2.982167</v>
+      </c>
+      <c r="K46" s="107">
+        <v>0.122409</v>
+      </c>
+      <c r="L46" s="105">
+        <v>1.8710999999999998E-2</v>
+      </c>
+      <c r="M46" s="109">
+        <v>0</v>
+      </c>
+      <c r="N46" s="107">
+        <v>0</v>
+      </c>
+      <c r="O46" s="142"/>
+      <c r="P46" s="121">
+        <v>0.35833599999999999</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="46"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E47" s="42"/>
+      <c r="F47" s="109">
+        <v>0.59341600000000005</v>
+      </c>
+      <c r="G47" s="107">
+        <v>0</v>
+      </c>
+      <c r="H47" s="107">
+        <v>0.31584800000000002</v>
+      </c>
+      <c r="I47" s="107">
+        <v>0.15099199999999999</v>
+      </c>
+      <c r="J47" s="107">
+        <v>0.12657599999999999</v>
+      </c>
+      <c r="K47" s="107">
+        <v>0</v>
+      </c>
+      <c r="L47" s="105">
+        <v>0</v>
+      </c>
+      <c r="M47" s="109">
+        <v>0</v>
+      </c>
+      <c r="N47" s="107">
+        <v>0</v>
+      </c>
+      <c r="O47" s="142"/>
+      <c r="P47" s="121">
+        <v>2.4133000000000002E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="109">
+        <v>4.1083499999999997</v>
+      </c>
+      <c r="G48" s="107">
+        <v>2.3114499999999998</v>
+      </c>
+      <c r="H48" s="107">
+        <v>0.86324199999999995</v>
+      </c>
+      <c r="I48" s="107">
+        <v>0.35628799999999999</v>
+      </c>
+      <c r="J48" s="107">
+        <v>0.562504</v>
+      </c>
+      <c r="K48" s="107">
+        <v>0</v>
+      </c>
+      <c r="L48" s="105">
+        <v>1.4866000000000001E-2</v>
+      </c>
+      <c r="M48" s="109">
+        <v>0</v>
+      </c>
+      <c r="N48" s="107">
+        <v>0</v>
+      </c>
+      <c r="O48" s="142"/>
+      <c r="P48" s="121">
+        <v>0.35122300000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="122">
+        <v>7.2385589999999986</v>
+      </c>
+      <c r="G49" s="123">
+        <v>3.049159</v>
+      </c>
+      <c r="H49" s="123">
+        <v>2.1006809999999998</v>
+      </c>
+      <c r="I49" s="123">
+        <v>0.65656700000000001</v>
+      </c>
+      <c r="J49" s="123">
+        <v>1.414236</v>
+      </c>
+      <c r="K49" s="123">
+        <v>0</v>
+      </c>
+      <c r="L49" s="124">
+        <v>1.7916000000000001E-2</v>
+      </c>
+      <c r="M49" s="122">
+        <v>0.104963</v>
+      </c>
+      <c r="N49" s="123">
+        <v>0</v>
+      </c>
+      <c r="O49" s="143"/>
+      <c r="P49" s="125">
+        <v>0.441216</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="M50" s="12"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="14"/>
+    </row>
+    <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="13"/>
+    </row>
+    <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I56" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E57" s="29"/>
+      <c r="F57" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="G57" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="H57" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="I57" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="J57" s="68"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E58" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" s="116">
+        <v>6.4180590000000004</v>
+      </c>
+      <c r="G58" s="117">
+        <v>0</v>
+      </c>
+      <c r="H58" s="117">
+        <v>0</v>
+      </c>
+      <c r="I58" s="102">
+        <v>0</v>
+      </c>
+      <c r="J58" s="69"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E59" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="F59" s="109">
+        <v>6.4180590000000004</v>
+      </c>
+      <c r="G59" s="107">
+        <v>0</v>
+      </c>
+      <c r="H59" s="107">
+        <v>0</v>
+      </c>
+      <c r="I59" s="105">
+        <v>0</v>
+      </c>
+      <c r="J59" s="71"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E60" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" s="72"/>
+      <c r="G60" s="123">
+        <v>0</v>
+      </c>
+      <c r="H60" s="123">
+        <v>0</v>
+      </c>
+      <c r="I60" s="73"/>
+      <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
-    <mergeCell ref="B1:P1"/>
-    <mergeCell ref="J14:M14"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="51" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:Q60"/>
+  <dimension ref="A1:Q60"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="3" width="9.0"/>
-[...5 lines deleted...]
-    <col min="18" max="16384" customWidth="true" style="3" width="9.0"/>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="188">
-[...81 lines deleted...]
-      <c r="H7" s="204" t="n">
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="135" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="137"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="9"/>
+      <c r="F5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" s="76" t="s">
+        <v>47</v>
+      </c>
+      <c r="L5" s="19"/>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="23"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="91">
+        <v>17.077000000000002</v>
+      </c>
+      <c r="G7" s="126">
+        <v>13.164111111111</v>
+      </c>
+      <c r="H7" s="93">
+        <v>0.15833333333300001</v>
+      </c>
+      <c r="I7" s="92">
+        <v>3.912888888888999</v>
+      </c>
+      <c r="J7" s="92">
+        <v>5.067333333333</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="94">
+        <v>12.044444444444</v>
+      </c>
+      <c r="G8" s="95">
+        <v>8.7972222222220005</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="94">
+        <v>3.2472222222220002</v>
+      </c>
+      <c r="J8" s="95">
+        <v>4.2092222222219986</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="96">
+        <v>5.0325555555559998</v>
+      </c>
+      <c r="G9" s="98">
+        <v>4.3668888888890001</v>
+      </c>
+      <c r="H9" s="98">
+        <v>0.15833333333300001</v>
+      </c>
+      <c r="I9" s="99">
+        <v>0.66566666666699992</v>
+      </c>
+      <c r="J9" s="98">
+        <v>0.85811111111100002</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I13" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="M13" s="20" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="29"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="138" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="138" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="140"/>
+      <c r="N14" s="31"/>
+    </row>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="32"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="K15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="L15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="N15" s="31"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="100">
+        <v>19.968</v>
+      </c>
+      <c r="G16" s="101">
+        <v>0.223</v>
+      </c>
+      <c r="H16" s="101">
+        <v>15.523</v>
+      </c>
+      <c r="I16" s="101">
+        <v>4.2220000000000004</v>
+      </c>
+      <c r="J16" s="100">
+        <v>30.265000000000001</v>
+      </c>
+      <c r="K16" s="101">
+        <v>1.823</v>
+      </c>
+      <c r="L16" s="101">
+        <v>21.550999999999998</v>
+      </c>
+      <c r="M16" s="102">
+        <v>6.891</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="103">
+        <v>18.564</v>
+      </c>
+      <c r="G17" s="104">
+        <v>0.20100000000000001</v>
+      </c>
+      <c r="H17" s="104">
+        <v>14.375</v>
+      </c>
+      <c r="I17" s="105">
+        <v>3.988</v>
+      </c>
+      <c r="J17" s="106">
+        <v>28.052</v>
+      </c>
+      <c r="K17" s="104">
+        <v>1.639</v>
+      </c>
+      <c r="L17" s="104">
+        <v>19.937999999999999</v>
+      </c>
+      <c r="M17" s="105">
+        <v>6.4749999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="43"/>
+      <c r="C18" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="103">
+        <v>12.801</v>
+      </c>
+      <c r="G18" s="107">
         <v>0.153</v>
       </c>
-      <c r="I7" s="203" t="n">
-[...1262 lines deleted...]
-      <c r="J60" s="121" t="n"/>
+      <c r="H18" s="107">
+        <v>9.8680000000000003</v>
+      </c>
+      <c r="I18" s="105">
+        <v>2.78</v>
+      </c>
+      <c r="J18" s="103">
+        <v>19.609000000000002</v>
+      </c>
+      <c r="K18" s="107">
+        <v>1.125</v>
+      </c>
+      <c r="L18" s="107">
+        <v>13.791</v>
+      </c>
+      <c r="M18" s="105">
+        <v>4.6929999999999996</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="46"/>
+      <c r="C19" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="103">
+        <v>5.7629999999999999</v>
+      </c>
+      <c r="G19" s="104">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="H19" s="104">
+        <v>4.5069999999999997</v>
+      </c>
+      <c r="I19" s="108">
+        <v>1.208</v>
+      </c>
+      <c r="J19" s="103">
+        <v>8.4430000000000014</v>
+      </c>
+      <c r="K19" s="104">
+        <v>0.51400000000000001</v>
+      </c>
+      <c r="L19" s="104">
+        <v>6.1470000000000002</v>
+      </c>
+      <c r="M19" s="108">
+        <v>1.782</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="46"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="103">
+        <v>0.64900000000000002</v>
+      </c>
+      <c r="G20" s="104">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H20" s="104">
+        <v>0.54</v>
+      </c>
+      <c r="I20" s="105">
+        <v>0.1</v>
+      </c>
+      <c r="J20" s="103">
+        <v>0.879</v>
+      </c>
+      <c r="K20" s="107">
+        <v>3.1E-2</v>
+      </c>
+      <c r="L20" s="107">
+        <v>0.73699999999999999</v>
+      </c>
+      <c r="M20" s="105">
+        <v>0.111</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="109">
+        <v>1.4039999999999999</v>
+      </c>
+      <c r="G21" s="107">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="H21" s="107">
+        <v>1.1479999999999999</v>
+      </c>
+      <c r="I21" s="105">
+        <v>0.23400000000000001</v>
+      </c>
+      <c r="J21" s="109">
+        <v>2.2130000000000001</v>
+      </c>
+      <c r="K21" s="107">
+        <v>0.184</v>
+      </c>
+      <c r="L21" s="107">
+        <v>1.613</v>
+      </c>
+      <c r="M21" s="105">
+        <v>0.41599999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="110">
+        <v>3.4409999999999998</v>
+      </c>
+      <c r="G22" s="111">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="H22" s="111">
+        <v>2.76</v>
+      </c>
+      <c r="I22" s="112">
+        <v>0.629</v>
+      </c>
+      <c r="J22" s="110">
+        <v>5.1349999999999998</v>
+      </c>
+      <c r="K22" s="111">
+        <v>0.39400000000000002</v>
+      </c>
+      <c r="L22" s="111">
+        <v>3.641</v>
+      </c>
+      <c r="M22" s="112">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M26" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="29"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="31"/>
+    </row>
+    <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="32"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="145"/>
+      <c r="G28" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="31"/>
+    </row>
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="100">
+        <v>574.07325600000001</v>
+      </c>
+      <c r="G29" s="101">
+        <v>144.39717999999999</v>
+      </c>
+      <c r="H29" s="101">
+        <v>217.09486000000001</v>
+      </c>
+      <c r="I29" s="101">
+        <v>60.149369999999998</v>
+      </c>
+      <c r="J29" s="101">
+        <v>122.66123</v>
+      </c>
+      <c r="K29" s="101">
+        <v>2.64398</v>
+      </c>
+      <c r="L29" s="101">
+        <v>3.017693</v>
+      </c>
+      <c r="M29" s="102">
+        <v>24.108943</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="109">
+        <v>530.82237599999996</v>
+      </c>
+      <c r="G30" s="107">
+        <v>128.49891</v>
+      </c>
+      <c r="H30" s="107">
+        <v>202.6901</v>
+      </c>
+      <c r="I30" s="107">
+        <v>57.171490000000013</v>
+      </c>
+      <c r="J30" s="107">
+        <v>115.61163999999999</v>
+      </c>
+      <c r="K30" s="107">
+        <v>2.64398</v>
+      </c>
+      <c r="L30" s="107">
+        <v>2.7153049999999999</v>
+      </c>
+      <c r="M30" s="105">
+        <v>21.490950999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="43"/>
+      <c r="C31" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="109">
+        <v>392.84391699999998</v>
+      </c>
+      <c r="G31" s="107">
+        <v>99.247699999999995</v>
+      </c>
+      <c r="H31" s="107">
+        <v>152.00288</v>
+      </c>
+      <c r="I31" s="107">
+        <v>41.005580000000002</v>
+      </c>
+      <c r="J31" s="107">
+        <v>80.028779999999998</v>
+      </c>
+      <c r="K31" s="107">
+        <v>1.72068</v>
+      </c>
+      <c r="L31" s="113">
+        <v>1.7874939999999999</v>
+      </c>
+      <c r="M31" s="105">
+        <v>17.050802999999998</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="46"/>
+      <c r="C32" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="109">
+        <v>137.97845899999999</v>
+      </c>
+      <c r="G32" s="104">
+        <v>29.25121</v>
+      </c>
+      <c r="H32" s="104">
+        <v>50.687220000000003</v>
+      </c>
+      <c r="I32" s="104">
+        <v>16.16591</v>
+      </c>
+      <c r="J32" s="104">
+        <v>35.582859999999997</v>
+      </c>
+      <c r="K32" s="104">
+        <v>0.92330000000000001</v>
+      </c>
+      <c r="L32" s="114">
+        <v>0.92781100000000005</v>
+      </c>
+      <c r="M32" s="108">
+        <v>4.4401479999999998</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="46"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="109">
+        <v>10.047744</v>
+      </c>
+      <c r="G33" s="107">
+        <v>2.0704099999999999</v>
+      </c>
+      <c r="H33" s="107">
+        <v>4.5824600000000002</v>
+      </c>
+      <c r="I33" s="107">
+        <v>1.37741</v>
+      </c>
+      <c r="J33" s="107">
+        <v>1.81233</v>
+      </c>
+      <c r="K33" s="107">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113">
+        <v>3.2489999999999998E-2</v>
+      </c>
+      <c r="M33" s="105">
+        <v>0.17264399999999999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="109">
+        <v>43.250880000000002</v>
+      </c>
+      <c r="G34" s="107">
+        <v>15.89827</v>
+      </c>
+      <c r="H34" s="107">
+        <v>14.40476</v>
+      </c>
+      <c r="I34" s="107">
+        <v>2.9778799999999999</v>
+      </c>
+      <c r="J34" s="107">
+        <v>7.0495900000000002</v>
+      </c>
+      <c r="K34" s="107">
+        <v>0</v>
+      </c>
+      <c r="L34" s="113">
+        <v>0.30238799999999999</v>
+      </c>
+      <c r="M34" s="105">
+        <v>2.6179920000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="122">
+        <v>97.513561999999979</v>
+      </c>
+      <c r="G35" s="111">
+        <v>29.259630000000001</v>
+      </c>
+      <c r="H35" s="111">
+        <v>31.101479999999999</v>
+      </c>
+      <c r="I35" s="111">
+        <v>9.1287400000000005</v>
+      </c>
+      <c r="J35" s="111">
+        <v>23.334949999999999</v>
+      </c>
+      <c r="K35" s="111">
+        <v>0</v>
+      </c>
+      <c r="L35" s="115">
+        <v>0.58016199999999996</v>
+      </c>
+      <c r="M35" s="112">
+        <v>4.1086</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+    </row>
+    <row r="37" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+    </row>
+    <row r="38" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q39" s="58"/>
+    </row>
+    <row r="40" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P40" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q40" s="58"/>
+    </row>
+    <row r="41" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="29"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="146" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" s="139"/>
+      <c r="H41" s="139"/>
+      <c r="I41" s="139"/>
+      <c r="J41" s="139"/>
+      <c r="K41" s="139"/>
+      <c r="L41" s="140"/>
+      <c r="M41" s="146" t="s">
+        <v>64</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="140"/>
+      <c r="Q41" s="58"/>
+    </row>
+    <row r="42" spans="1:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="32"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="N42" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="O42" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="P42" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="58"/>
+    </row>
+    <row r="43" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="116">
+        <v>430.59273899999988</v>
+      </c>
+      <c r="G43" s="117">
+        <v>127.982107</v>
+      </c>
+      <c r="H43" s="117">
+        <v>167.779841</v>
+      </c>
+      <c r="I43" s="117">
+        <v>42.729585</v>
+      </c>
+      <c r="J43" s="117">
+        <v>89.236129000000005</v>
+      </c>
+      <c r="K43" s="117">
+        <v>1.988564</v>
+      </c>
+      <c r="L43" s="102">
+        <v>0.87651299999999999</v>
+      </c>
+      <c r="M43" s="118">
+        <v>0.757297</v>
+      </c>
+      <c r="N43" s="117">
+        <v>0.29737200000000003</v>
+      </c>
+      <c r="O43" s="119">
+        <v>0.66311200000000003</v>
+      </c>
+      <c r="P43" s="120">
+        <v>18.607130999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="109">
+        <v>395.85950000000003</v>
+      </c>
+      <c r="G44" s="107">
+        <v>113.219007</v>
+      </c>
+      <c r="H44" s="107">
+        <v>155.92945499999999</v>
+      </c>
+      <c r="I44" s="107">
+        <v>40.336731</v>
+      </c>
+      <c r="J44" s="107">
+        <v>83.596457000000001</v>
+      </c>
+      <c r="K44" s="107">
+        <v>1.988564</v>
+      </c>
+      <c r="L44" s="113">
+        <v>0.78928600000000004</v>
+      </c>
+      <c r="M44" s="109">
+        <v>0.757297</v>
+      </c>
+      <c r="N44" s="107">
+        <v>0.29737200000000003</v>
+      </c>
+      <c r="O44" s="141"/>
+      <c r="P44" s="121">
+        <v>16.509874</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="43"/>
+      <c r="C45" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="44"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="109">
+        <v>292.77466700000002</v>
+      </c>
+      <c r="G45" s="107">
+        <v>87.146540000000002</v>
+      </c>
+      <c r="H45" s="107">
+        <v>117.901734</v>
+      </c>
+      <c r="I45" s="107">
+        <v>28.703906</v>
+      </c>
+      <c r="J45" s="107">
+        <v>57.143548000000003</v>
+      </c>
+      <c r="K45" s="107">
+        <v>1.3422540000000001</v>
+      </c>
+      <c r="L45" s="105">
+        <v>0.53668499999999997</v>
+      </c>
+      <c r="M45" s="109">
+        <v>0.69387399999999999</v>
+      </c>
+      <c r="N45" s="127">
+        <v>0.23869899999999999</v>
+      </c>
+      <c r="O45" s="142"/>
+      <c r="P45" s="121">
+        <v>13.384505000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="46"/>
+      <c r="C46" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="109">
+        <v>103.084833</v>
+      </c>
+      <c r="G46" s="107">
+        <v>26.072467</v>
+      </c>
+      <c r="H46" s="107">
+        <v>38.027721</v>
+      </c>
+      <c r="I46" s="107">
+        <v>11.632825</v>
+      </c>
+      <c r="J46" s="107">
+        <v>26.452908999999998</v>
+      </c>
+      <c r="K46" s="107">
+        <v>0.64631000000000005</v>
+      </c>
+      <c r="L46" s="105">
+        <v>0.25260100000000002</v>
+      </c>
+      <c r="M46" s="109">
+        <v>6.3422999999999993E-2</v>
+      </c>
+      <c r="N46" s="127">
+        <v>5.8673000000000003E-2</v>
+      </c>
+      <c r="O46" s="142"/>
+      <c r="P46" s="121">
+        <v>3.1253690000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="46"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E47" s="42"/>
+      <c r="F47" s="109">
+        <v>7.9388619999999994</v>
+      </c>
+      <c r="G47" s="107">
+        <v>1.7050339999999999</v>
+      </c>
+      <c r="H47" s="107">
+        <v>3.6659679999999999</v>
+      </c>
+      <c r="I47" s="107">
+        <v>1.101928</v>
+      </c>
+      <c r="J47" s="107">
+        <v>1.449864</v>
+      </c>
+      <c r="K47" s="107">
+        <v>0</v>
+      </c>
+      <c r="L47" s="105">
+        <v>1.6067999999999999E-2</v>
+      </c>
+      <c r="M47" s="109">
+        <v>1.3412E-2</v>
+      </c>
+      <c r="N47" s="127">
+        <v>0</v>
+      </c>
+      <c r="O47" s="142"/>
+      <c r="P47" s="121">
+        <v>0.13811399999999999</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="74"/>
+      <c r="B48" s="50" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="128">
+        <v>34.733238999999998</v>
+      </c>
+      <c r="G48" s="107">
+        <v>14.7631</v>
+      </c>
+      <c r="H48" s="107">
+        <v>11.850386</v>
+      </c>
+      <c r="I48" s="107">
+        <v>2.3928539999999998</v>
+      </c>
+      <c r="J48" s="107">
+        <v>5.639672</v>
+      </c>
+      <c r="K48" s="107">
+        <v>0</v>
+      </c>
+      <c r="L48" s="105">
+        <v>8.7226999999999999E-2</v>
+      </c>
+      <c r="M48" s="109">
+        <v>0</v>
+      </c>
+      <c r="N48" s="127">
+        <v>0</v>
+      </c>
+      <c r="O48" s="142"/>
+      <c r="P48" s="121">
+        <v>2.0972569999999999</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="122">
+        <v>74.984758999999997</v>
+      </c>
+      <c r="G49" s="123">
+        <v>26.153749999999999</v>
+      </c>
+      <c r="H49" s="123">
+        <v>23.537768</v>
+      </c>
+      <c r="I49" s="123">
+        <v>6.8774030000000002</v>
+      </c>
+      <c r="J49" s="123">
+        <v>18.252147999999998</v>
+      </c>
+      <c r="K49" s="123">
+        <v>0</v>
+      </c>
+      <c r="L49" s="124">
+        <v>0.16369</v>
+      </c>
+      <c r="M49" s="122">
+        <v>0.14389299999999999</v>
+      </c>
+      <c r="N49" s="129">
+        <v>0</v>
+      </c>
+      <c r="O49" s="143"/>
+      <c r="P49" s="125">
+        <v>3.1406809999999998</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="M50" s="12"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="14"/>
+    </row>
+    <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="13"/>
+    </row>
+    <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I56" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E57" s="29"/>
+      <c r="F57" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="G57" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="H57" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="I57" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="J57" s="68"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E58" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" s="116">
+        <v>40.831560000000003</v>
+      </c>
+      <c r="G58" s="117">
+        <v>0</v>
+      </c>
+      <c r="H58" s="117">
+        <v>1.5</v>
+      </c>
+      <c r="I58" s="102">
+        <v>0</v>
+      </c>
+      <c r="J58" s="69"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E59" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="F59" s="109">
+        <v>40.831560000000003</v>
+      </c>
+      <c r="G59" s="107">
+        <v>0</v>
+      </c>
+      <c r="H59" s="107">
+        <v>0</v>
+      </c>
+      <c r="I59" s="105">
+        <v>0</v>
+      </c>
+      <c r="J59" s="71"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E60" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" s="72"/>
+      <c r="G60" s="123">
+        <v>0</v>
+      </c>
+      <c r="H60" s="123">
+        <v>1.5</v>
+      </c>
+      <c r="I60" s="75"/>
+      <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
-    <mergeCell ref="B1:P1"/>
-    <mergeCell ref="J14:M14"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="51" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="3" width="9.0"/>
-[...5 lines deleted...]
-    <col min="18" max="16384" customWidth="true" style="3" width="9.0"/>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="188">
-[...250 lines deleted...]
-      <c r="K16" s="215" t="n">
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="135" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="137"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="9"/>
+      <c r="F5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" s="76" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="23"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="91">
+        <v>17.077999999999999</v>
+      </c>
+      <c r="G7" s="92">
+        <v>13.214</v>
+      </c>
+      <c r="H7" s="93">
         <v>0.15</v>
       </c>
-      <c r="L16" s="215" t="n">
-[...104 lines deleted...]
-      <c r="M19" s="222" t="n">
+      <c r="I7" s="92">
+        <v>3.8639999999999999</v>
+      </c>
+      <c r="J7" s="92">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="94">
+        <v>12.023999999999999</v>
+      </c>
+      <c r="G8" s="93">
+        <v>8.8209999999999997</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="94">
+        <v>3.2029999999999998</v>
+      </c>
+      <c r="J8" s="95">
+        <v>4.149</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="96">
+        <v>5.0540000000000003</v>
+      </c>
+      <c r="G9" s="97">
+        <v>4.3929999999999998</v>
+      </c>
+      <c r="H9" s="98">
+        <v>0.15</v>
+      </c>
+      <c r="I9" s="99">
+        <v>0.66100000000000003</v>
+      </c>
+      <c r="J9" s="98">
+        <v>0.85099999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I13" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="M13" s="20" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="29"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="138" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="138" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="140"/>
+      <c r="N14" s="31"/>
+    </row>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="32"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="K15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="L15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="N15" s="31"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="100">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="G16" s="101">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="H16" s="101">
+        <v>1.722</v>
+      </c>
+      <c r="I16" s="101">
+        <v>0.47299999999999998</v>
+      </c>
+      <c r="J16" s="100">
+        <v>3.4340000000000002</v>
+      </c>
+      <c r="K16" s="101">
+        <v>0.188</v>
+      </c>
+      <c r="L16" s="101">
+        <v>2.4670000000000001</v>
+      </c>
+      <c r="M16" s="102">
+        <v>0.77900000000000014</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="103">
+        <v>2.0609999999999999</v>
+      </c>
+      <c r="G17" s="104">
+        <v>2.4E-2</v>
+      </c>
+      <c r="H17" s="104">
+        <v>1.5920000000000001</v>
+      </c>
+      <c r="I17" s="105">
+        <v>0.44500000000000001</v>
+      </c>
+      <c r="J17" s="106">
+        <v>3.194</v>
+      </c>
+      <c r="K17" s="104">
+        <v>0.185</v>
+      </c>
+      <c r="L17" s="104">
+        <v>2.2839999999999998</v>
+      </c>
+      <c r="M17" s="105">
+        <v>0.72500000000000009</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="43"/>
+      <c r="C18" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="103">
+        <v>1.4379999999999999</v>
+      </c>
+      <c r="G18" s="107">
+        <v>0.02</v>
+      </c>
+      <c r="H18" s="107">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="I18" s="105">
+        <v>0.308</v>
+      </c>
+      <c r="J18" s="103">
+        <v>2.2570000000000001</v>
+      </c>
+      <c r="K18" s="107">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="L18" s="107">
+        <v>1.5920000000000001</v>
+      </c>
+      <c r="M18" s="105">
+        <v>0.52500000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="46"/>
+      <c r="C19" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="103">
+        <v>0.623</v>
+      </c>
+      <c r="G19" s="104">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H19" s="104">
+        <v>0.48199999999999998</v>
+      </c>
+      <c r="I19" s="108">
+        <v>0.13700000000000001</v>
+      </c>
+      <c r="J19" s="103">
+        <v>0.93700000000000006</v>
+      </c>
+      <c r="K19" s="104">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="L19" s="104">
+        <v>0.69199999999999995</v>
+      </c>
+      <c r="M19" s="108">
         <v>0.2</v>
       </c>
     </row>
-    <row r="20" ht="15" customHeight="1" s="188">
-[...984 lines deleted...]
-      <c r="J60" s="121" t="n"/>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="46"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="103">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="G20" s="104">
+        <v>0</v>
+      </c>
+      <c r="H20" s="104">
+        <v>6.4000000000000001E-2</v>
+      </c>
+      <c r="I20" s="105">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="J20" s="103">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="K20" s="107">
+        <v>0</v>
+      </c>
+      <c r="L20" s="107">
+        <v>9.4E-2</v>
+      </c>
+      <c r="M20" s="105">
+        <v>4.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="109">
+        <v>0.159</v>
+      </c>
+      <c r="G21" s="107">
+        <v>1E-3</v>
+      </c>
+      <c r="H21" s="107">
+        <v>0.13</v>
+      </c>
+      <c r="I21" s="105">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="J21" s="109">
+        <v>0.24</v>
+      </c>
+      <c r="K21" s="107">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="L21" s="107">
+        <v>0.183</v>
+      </c>
+      <c r="M21" s="105">
+        <v>5.3999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="110">
+        <v>0.39500000000000002</v>
+      </c>
+      <c r="G22" s="111">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H22" s="111">
+        <v>0.312</v>
+      </c>
+      <c r="I22" s="112">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="J22" s="110">
+        <v>0.61499999999999999</v>
+      </c>
+      <c r="K22" s="111">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="L22" s="111">
+        <v>0.42199999999999999</v>
+      </c>
+      <c r="M22" s="112">
+        <v>0.13500000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M26" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="29"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="31"/>
+    </row>
+    <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="32"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="145"/>
+      <c r="G28" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="31"/>
+    </row>
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="100">
+        <v>58.874296000000001</v>
+      </c>
+      <c r="G29" s="101">
+        <v>12.453609999999999</v>
+      </c>
+      <c r="H29" s="101">
+        <v>24.453659999999999</v>
+      </c>
+      <c r="I29" s="101">
+        <v>6.8382400000000008</v>
+      </c>
+      <c r="J29" s="101">
+        <v>12.45675</v>
+      </c>
+      <c r="K29" s="101">
+        <v>7.6770000000000005E-2</v>
+      </c>
+      <c r="L29" s="101">
+        <v>0.30601</v>
+      </c>
+      <c r="M29" s="102">
+        <v>2.289256</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="109">
+        <v>54.893489000000002</v>
+      </c>
+      <c r="G30" s="107">
+        <v>12.101610000000001</v>
+      </c>
+      <c r="H30" s="107">
+        <v>22.327169999999999</v>
+      </c>
+      <c r="I30" s="107">
+        <v>6.3955399999999996</v>
+      </c>
+      <c r="J30" s="107">
+        <v>11.61145</v>
+      </c>
+      <c r="K30" s="107">
+        <v>7.6770000000000005E-2</v>
+      </c>
+      <c r="L30" s="107">
+        <v>0.30246000000000001</v>
+      </c>
+      <c r="M30" s="105">
+        <v>2.0784889999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="43"/>
+      <c r="C31" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="109">
+        <v>41.977483999999997</v>
+      </c>
+      <c r="G31" s="107">
+        <v>10.47085</v>
+      </c>
+      <c r="H31" s="107">
+        <v>16.88223</v>
+      </c>
+      <c r="I31" s="107">
+        <v>4.65672</v>
+      </c>
+      <c r="J31" s="107">
+        <v>8.3378700000000006</v>
+      </c>
+      <c r="K31" s="107">
+        <v>0</v>
+      </c>
+      <c r="L31" s="113">
+        <v>0.21579400000000001</v>
+      </c>
+      <c r="M31" s="105">
+        <v>1.4140200000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="46"/>
+      <c r="C32" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="109">
+        <v>12.916005</v>
+      </c>
+      <c r="G32" s="104">
+        <v>1.63076</v>
+      </c>
+      <c r="H32" s="104">
+        <v>5.4449399999999999</v>
+      </c>
+      <c r="I32" s="104">
+        <v>1.73882</v>
+      </c>
+      <c r="J32" s="104">
+        <v>3.2735799999999999</v>
+      </c>
+      <c r="K32" s="104">
+        <v>7.6770000000000005E-2</v>
+      </c>
+      <c r="L32" s="114">
+        <v>8.6666000000000007E-2</v>
+      </c>
+      <c r="M32" s="108">
+        <v>0.66446899999999998</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="46"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="109">
+        <v>0.87184499999999998</v>
+      </c>
+      <c r="G33" s="107">
+        <v>0</v>
+      </c>
+      <c r="H33" s="107">
+        <v>0.57682999999999995</v>
+      </c>
+      <c r="I33" s="107">
+        <v>3.1879999999999999E-2</v>
+      </c>
+      <c r="J33" s="107">
+        <v>0.25036000000000003</v>
+      </c>
+      <c r="K33" s="107">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113">
+        <v>0</v>
+      </c>
+      <c r="M33" s="105">
+        <v>1.2775E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="109">
+        <v>3.980807</v>
+      </c>
+      <c r="G34" s="107">
+        <v>0.35199999999999998</v>
+      </c>
+      <c r="H34" s="107">
+        <v>2.12649</v>
+      </c>
+      <c r="I34" s="107">
+        <v>0.44269999999999998</v>
+      </c>
+      <c r="J34" s="107">
+        <v>0.84530000000000005</v>
+      </c>
+      <c r="K34" s="107">
+        <v>0</v>
+      </c>
+      <c r="L34" s="113">
+        <v>3.5500000000000002E-3</v>
+      </c>
+      <c r="M34" s="105">
+        <v>0.21076700000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="110">
+        <v>12.112156000000001</v>
+      </c>
+      <c r="G35" s="111">
+        <v>4.4327800000000002</v>
+      </c>
+      <c r="H35" s="111">
+        <v>3.9451200000000002</v>
+      </c>
+      <c r="I35" s="111">
+        <v>1.19455</v>
+      </c>
+      <c r="J35" s="111">
+        <v>2.0676700000000001</v>
+      </c>
+      <c r="K35" s="111">
+        <v>0</v>
+      </c>
+      <c r="L35" s="115">
+        <v>8.9749999999999996E-2</v>
+      </c>
+      <c r="M35" s="112">
+        <v>0.38228600000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+    </row>
+    <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+    </row>
+    <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q39" s="58"/>
+    </row>
+    <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P40" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q40" s="58"/>
+    </row>
+    <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="29"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="146" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" s="139"/>
+      <c r="H41" s="139"/>
+      <c r="I41" s="139"/>
+      <c r="J41" s="139"/>
+      <c r="K41" s="139"/>
+      <c r="L41" s="140"/>
+      <c r="M41" s="146" t="s">
+        <v>64</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="140"/>
+      <c r="Q41" s="58"/>
+    </row>
+    <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="32"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="N42" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="O42" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="P42" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="58"/>
+    </row>
+    <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="116">
+        <v>43.583055999999999</v>
+      </c>
+      <c r="G43" s="117">
+        <v>10.675136</v>
+      </c>
+      <c r="H43" s="117">
+        <v>19.054449999999999</v>
+      </c>
+      <c r="I43" s="117">
+        <v>4.8447760000000004</v>
+      </c>
+      <c r="J43" s="117">
+        <v>8.8727450000000001</v>
+      </c>
+      <c r="K43" s="117">
+        <v>5.3739000000000002E-2</v>
+      </c>
+      <c r="L43" s="102">
+        <v>8.2210000000000005E-2</v>
+      </c>
+      <c r="M43" s="118">
+        <v>8.4034999999999999E-2</v>
+      </c>
+      <c r="N43" s="117">
+        <v>0</v>
+      </c>
+      <c r="O43" s="119">
+        <v>4.6996000000000003E-2</v>
+      </c>
+      <c r="P43" s="120">
+        <v>1.624833</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="109">
+        <v>40.431750000000001</v>
+      </c>
+      <c r="G44" s="107">
+        <v>10.380736000000001</v>
+      </c>
+      <c r="H44" s="107">
+        <v>17.239494000000001</v>
+      </c>
+      <c r="I44" s="107">
+        <v>4.4800659999999999</v>
+      </c>
+      <c r="J44" s="107">
+        <v>8.1965050000000002</v>
+      </c>
+      <c r="K44" s="107">
+        <v>5.3739000000000002E-2</v>
+      </c>
+      <c r="L44" s="113">
+        <v>8.1210000000000004E-2</v>
+      </c>
+      <c r="M44" s="109">
+        <v>8.4034999999999999E-2</v>
+      </c>
+      <c r="N44" s="107">
+        <v>0</v>
+      </c>
+      <c r="O44" s="141"/>
+      <c r="P44" s="121">
+        <v>1.4562189999999999</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="43"/>
+      <c r="C45" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="44"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="109">
+        <v>31.296054999999999</v>
+      </c>
+      <c r="G45" s="107">
+        <v>8.9386279999999996</v>
+      </c>
+      <c r="H45" s="107">
+        <v>13.177621</v>
+      </c>
+      <c r="I45" s="107">
+        <v>3.2597040000000002</v>
+      </c>
+      <c r="J45" s="107">
+        <v>5.8607880000000003</v>
+      </c>
+      <c r="K45" s="107">
+        <v>0</v>
+      </c>
+      <c r="L45" s="105">
+        <v>5.9313999999999999E-2</v>
+      </c>
+      <c r="M45" s="109">
+        <v>8.4034999999999999E-2</v>
+      </c>
+      <c r="N45" s="107">
+        <v>0</v>
+      </c>
+      <c r="O45" s="142"/>
+      <c r="P45" s="121">
+        <v>0.98981399999999997</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="46"/>
+      <c r="C46" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="109">
+        <v>9.1356950000000001</v>
+      </c>
+      <c r="G46" s="107">
+        <v>1.4421079999999999</v>
+      </c>
+      <c r="H46" s="107">
+        <v>4.0618730000000003</v>
+      </c>
+      <c r="I46" s="107">
+        <v>1.2203619999999999</v>
+      </c>
+      <c r="J46" s="107">
+        <v>2.3357169999999998</v>
+      </c>
+      <c r="K46" s="107">
+        <v>5.3739000000000002E-2</v>
+      </c>
+      <c r="L46" s="105">
+        <v>2.1895999999999999E-2</v>
+      </c>
+      <c r="M46" s="109">
+        <v>0</v>
+      </c>
+      <c r="N46" s="107">
+        <v>0</v>
+      </c>
+      <c r="O46" s="142"/>
+      <c r="P46" s="121">
+        <v>0.46640500000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="46"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E47" s="42"/>
+      <c r="F47" s="109">
+        <v>0.68725599999999998</v>
+      </c>
+      <c r="G47" s="107">
+        <v>0</v>
+      </c>
+      <c r="H47" s="107">
+        <v>0.46146399999999999</v>
+      </c>
+      <c r="I47" s="107">
+        <v>2.5503999999999999E-2</v>
+      </c>
+      <c r="J47" s="107">
+        <v>0.20028799999999999</v>
+      </c>
+      <c r="K47" s="107">
+        <v>0</v>
+      </c>
+      <c r="L47" s="105">
+        <v>0</v>
+      </c>
+      <c r="M47" s="109">
+        <v>0</v>
+      </c>
+      <c r="N47" s="107">
+        <v>0</v>
+      </c>
+      <c r="O47" s="142"/>
+      <c r="P47" s="121">
+        <v>1.022E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="109">
+        <v>3.1513059999999999</v>
+      </c>
+      <c r="G48" s="107">
+        <v>0.2944</v>
+      </c>
+      <c r="H48" s="107">
+        <v>1.814956</v>
+      </c>
+      <c r="I48" s="107">
+        <v>0.36470999999999998</v>
+      </c>
+      <c r="J48" s="107">
+        <v>0.67623999999999995</v>
+      </c>
+      <c r="K48" s="107">
+        <v>0</v>
+      </c>
+      <c r="L48" s="105">
+        <v>1E-3</v>
+      </c>
+      <c r="M48" s="109">
+        <v>0</v>
+      </c>
+      <c r="N48" s="107">
+        <v>0</v>
+      </c>
+      <c r="O48" s="142"/>
+      <c r="P48" s="121">
+        <v>0.16861400000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="122">
+        <v>9.4109199999999991</v>
+      </c>
+      <c r="G49" s="123">
+        <v>3.877589</v>
+      </c>
+      <c r="H49" s="123">
+        <v>3.0879970000000001</v>
+      </c>
+      <c r="I49" s="123">
+        <v>0.89100500000000005</v>
+      </c>
+      <c r="J49" s="123">
+        <v>1.5318989999999999</v>
+      </c>
+      <c r="K49" s="123">
+        <v>0</v>
+      </c>
+      <c r="L49" s="124">
+        <v>2.2429999999999999E-2</v>
+      </c>
+      <c r="M49" s="122">
+        <v>0</v>
+      </c>
+      <c r="N49" s="123">
+        <v>0</v>
+      </c>
+      <c r="O49" s="143"/>
+      <c r="P49" s="125">
+        <v>0.28867599999999999</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="M50" s="12"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="14"/>
+    </row>
+    <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="13"/>
+    </row>
+    <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I56" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E57" s="29"/>
+      <c r="F57" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="G57" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="H57" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="I57" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="J57" s="68"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E58" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" s="116">
+        <v>7.6545100000000001</v>
+      </c>
+      <c r="G58" s="117">
+        <v>0</v>
+      </c>
+      <c r="H58" s="117">
+        <v>0</v>
+      </c>
+      <c r="I58" s="102">
+        <v>0</v>
+      </c>
+      <c r="J58" s="69"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E59" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="F59" s="109">
+        <v>7.6545100000000001</v>
+      </c>
+      <c r="G59" s="107">
+        <v>0</v>
+      </c>
+      <c r="H59" s="107">
+        <v>0</v>
+      </c>
+      <c r="I59" s="105">
+        <v>0</v>
+      </c>
+      <c r="J59" s="71"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E60" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" s="72"/>
+      <c r="G60" s="123">
+        <v>0</v>
+      </c>
+      <c r="H60" s="123">
+        <v>0</v>
+      </c>
+      <c r="I60" s="73"/>
+      <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
-    <mergeCell ref="B1:P1"/>
-    <mergeCell ref="J14:M14"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="51" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="3" width="9.0"/>
-[...5 lines deleted...]
-    <col min="18" max="16384" customWidth="true" style="3" width="9.0"/>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="188">
-[...318 lines deleted...]
-      <c r="K18" s="221" t="n">
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="135" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="137"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="9"/>
+      <c r="F5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" s="76" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="23"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="91">
+        <v>17.068000000000001</v>
+      </c>
+      <c r="G7" s="92">
+        <v>13.191000000000001</v>
+      </c>
+      <c r="H7" s="93">
+        <v>0.153</v>
+      </c>
+      <c r="I7" s="92">
+        <v>3.8769999999999998</v>
+      </c>
+      <c r="J7" s="92">
+        <v>5.0119999999999996</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="94">
+        <v>12.03</v>
+      </c>
+      <c r="G8" s="93">
+        <v>8.8170000000000002</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="94">
+        <v>3.2130000000000001</v>
+      </c>
+      <c r="J8" s="95">
+        <v>4.1619999999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="96">
+        <v>5.0379999999999994</v>
+      </c>
+      <c r="G9" s="97">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="H9" s="98">
+        <v>0.153</v>
+      </c>
+      <c r="I9" s="99">
+        <v>0.66400000000000003</v>
+      </c>
+      <c r="J9" s="98">
+        <v>0.85</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I13" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="M13" s="20" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="29"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="138" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="138" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="140"/>
+      <c r="N14" s="31"/>
+    </row>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="32"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="K15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="L15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="N15" s="31"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="100">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="G16" s="101">
+        <v>1.6E-2</v>
+      </c>
+      <c r="H16" s="101">
+        <v>1.764</v>
+      </c>
+      <c r="I16" s="101">
+        <v>0.48</v>
+      </c>
+      <c r="J16" s="100">
+        <v>3.5150000000000001</v>
+      </c>
+      <c r="K16" s="101">
+        <v>0.19900000000000001</v>
+      </c>
+      <c r="L16" s="101">
+        <v>2.544</v>
+      </c>
+      <c r="M16" s="102">
+        <v>0.77200000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="103">
+        <v>2.093</v>
+      </c>
+      <c r="G17" s="104">
+        <v>1.2E-2</v>
+      </c>
+      <c r="H17" s="104">
+        <v>1.631</v>
+      </c>
+      <c r="I17" s="105">
+        <v>0.45</v>
+      </c>
+      <c r="J17" s="106">
+        <v>3.2189999999999999</v>
+      </c>
+      <c r="K17" s="104">
+        <v>0.151</v>
+      </c>
+      <c r="L17" s="104">
+        <v>2.3519999999999999</v>
+      </c>
+      <c r="M17" s="105">
+        <v>0.71599999999999997</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="43"/>
+      <c r="C18" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="103">
+        <v>1.4550000000000001</v>
+      </c>
+      <c r="G18" s="107">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H18" s="107">
+        <v>1.137</v>
+      </c>
+      <c r="I18" s="105">
+        <v>0.309</v>
+      </c>
+      <c r="J18" s="103">
+        <v>2.2810000000000001</v>
+      </c>
+      <c r="K18" s="107">
+        <v>0.109</v>
+      </c>
+      <c r="L18" s="107">
+        <v>1.6739999999999999</v>
+      </c>
+      <c r="M18" s="105">
+        <v>0.498</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="46"/>
+      <c r="C19" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="103">
+        <v>0.63800000000000001</v>
+      </c>
+      <c r="G19" s="104">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="H19" s="104">
+        <v>0.49399999999999999</v>
+      </c>
+      <c r="I19" s="108">
+        <v>0.14099999999999999</v>
+      </c>
+      <c r="J19" s="103">
+        <v>0.93800000000000006</v>
+      </c>
+      <c r="K19" s="104">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="L19" s="104">
+        <v>0.67800000000000005</v>
+      </c>
+      <c r="M19" s="108">
+        <v>0.218</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="46"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="103">
         <v>0.08</v>
       </c>
-      <c r="L18" s="221" t="n">
-[...1025 lines deleted...]
-      <c r="J60" s="121" t="n"/>
+      <c r="G20" s="104">
+        <v>0</v>
+      </c>
+      <c r="H20" s="104">
+        <v>6.4000000000000001E-2</v>
+      </c>
+      <c r="I20" s="105">
+        <v>1.6E-2</v>
+      </c>
+      <c r="J20" s="103">
+        <v>0.105</v>
+      </c>
+      <c r="K20" s="107">
+        <v>0</v>
+      </c>
+      <c r="L20" s="107">
+        <v>8.7999999999999995E-2</v>
+      </c>
+      <c r="M20" s="105">
+        <v>1.7000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="109">
+        <v>0.16700000000000001</v>
+      </c>
+      <c r="G21" s="107">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H21" s="107">
+        <v>0.13300000000000001</v>
+      </c>
+      <c r="I21" s="105">
+        <v>0.03</v>
+      </c>
+      <c r="J21" s="109">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="K21" s="107">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="L21" s="107">
+        <v>0.192</v>
+      </c>
+      <c r="M21" s="105">
+        <v>5.6000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="110">
+        <v>0.39100000000000001</v>
+      </c>
+      <c r="G22" s="111">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="H22" s="111">
+        <v>0.307</v>
+      </c>
+      <c r="I22" s="112">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="J22" s="110">
+        <v>0.65100000000000002</v>
+      </c>
+      <c r="K22" s="111">
+        <v>8.5000000000000006E-2</v>
+      </c>
+      <c r="L22" s="111">
+        <v>0.42299999999999999</v>
+      </c>
+      <c r="M22" s="112">
+        <v>0.14299999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M26" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="29"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="31"/>
+    </row>
+    <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="32"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="145"/>
+      <c r="G28" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="31"/>
+    </row>
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="100">
+        <v>58.647038000000002</v>
+      </c>
+      <c r="G29" s="101">
+        <v>10.52416</v>
+      </c>
+      <c r="H29" s="101">
+        <v>24.052240000000001</v>
+      </c>
+      <c r="I29" s="101">
+        <v>7.7016799999999996</v>
+      </c>
+      <c r="J29" s="101">
+        <v>13.59244</v>
+      </c>
+      <c r="K29" s="101">
+        <v>7.6770000000000005E-2</v>
+      </c>
+      <c r="L29" s="101">
+        <v>0.32358100000000001</v>
+      </c>
+      <c r="M29" s="102">
+        <v>2.3761670000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="109">
+        <v>51.785195999999999</v>
+      </c>
+      <c r="G30" s="107">
+        <v>7.1228599999999993</v>
+      </c>
+      <c r="H30" s="107">
+        <v>22.12002</v>
+      </c>
+      <c r="I30" s="107">
+        <v>7.2418999999999993</v>
+      </c>
+      <c r="J30" s="107">
+        <v>12.831099999999999</v>
+      </c>
+      <c r="K30" s="107">
+        <v>7.6770000000000005E-2</v>
+      </c>
+      <c r="L30" s="107">
+        <v>0.24688099999999999</v>
+      </c>
+      <c r="M30" s="105">
+        <v>2.1456650000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="43"/>
+      <c r="C31" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="109">
+        <v>36.786154000000003</v>
+      </c>
+      <c r="G31" s="107">
+        <v>5.1922499999999996</v>
+      </c>
+      <c r="H31" s="107">
+        <v>17.113579999999999</v>
+      </c>
+      <c r="I31" s="107">
+        <v>4.4503899999999996</v>
+      </c>
+      <c r="J31" s="107">
+        <v>8.5356199999999998</v>
+      </c>
+      <c r="K31" s="107">
+        <v>0</v>
+      </c>
+      <c r="L31" s="113">
+        <v>0.1472</v>
+      </c>
+      <c r="M31" s="105">
+        <v>1.3471139999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="46"/>
+      <c r="C32" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="109">
+        <v>14.999041999999999</v>
+      </c>
+      <c r="G32" s="104">
+        <v>1.9306099999999999</v>
+      </c>
+      <c r="H32" s="104">
+        <v>5.0064399999999996</v>
+      </c>
+      <c r="I32" s="104">
+        <v>2.7915100000000002</v>
+      </c>
+      <c r="J32" s="104">
+        <v>4.2954800000000004</v>
+      </c>
+      <c r="K32" s="104">
+        <v>7.6770000000000005E-2</v>
+      </c>
+      <c r="L32" s="114">
+        <v>9.9681000000000006E-2</v>
+      </c>
+      <c r="M32" s="108">
+        <v>0.79855100000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="46"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="109">
+        <v>1.2164200000000001</v>
+      </c>
+      <c r="G33" s="107">
+        <v>0</v>
+      </c>
+      <c r="H33" s="107">
+        <v>0.60365999999999997</v>
+      </c>
+      <c r="I33" s="107">
+        <v>0.38262000000000002</v>
+      </c>
+      <c r="J33" s="107">
+        <v>0.21875</v>
+      </c>
+      <c r="K33" s="107">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113">
+        <v>1.48E-3</v>
+      </c>
+      <c r="M33" s="105">
+        <v>9.9100000000000004E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="109">
+        <v>6.8618420000000002</v>
+      </c>
+      <c r="G34" s="107">
+        <v>3.4013</v>
+      </c>
+      <c r="H34" s="107">
+        <v>1.93222</v>
+      </c>
+      <c r="I34" s="107">
+        <v>0.45978000000000002</v>
+      </c>
+      <c r="J34" s="107">
+        <v>0.76134000000000002</v>
+      </c>
+      <c r="K34" s="107">
+        <v>0</v>
+      </c>
+      <c r="L34" s="113">
+        <v>7.6700000000000004E-2</v>
+      </c>
+      <c r="M34" s="105">
+        <v>0.23050200000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="110">
+        <v>14.607407</v>
+      </c>
+      <c r="G35" s="111">
+        <v>5.0916800000000002</v>
+      </c>
+      <c r="H35" s="111">
+        <v>3.8571300000000002</v>
+      </c>
+      <c r="I35" s="111">
+        <v>2.0792099999999998</v>
+      </c>
+      <c r="J35" s="111">
+        <v>3.0598399999999999</v>
+      </c>
+      <c r="K35" s="111">
+        <v>0</v>
+      </c>
+      <c r="L35" s="115">
+        <v>0.10585600000000001</v>
+      </c>
+      <c r="M35" s="112">
+        <v>0.41369099999999998</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+    </row>
+    <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+    </row>
+    <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q39" s="58"/>
+    </row>
+    <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P40" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q40" s="58"/>
+    </row>
+    <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="29"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="146" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" s="139"/>
+      <c r="H41" s="139"/>
+      <c r="I41" s="139"/>
+      <c r="J41" s="139"/>
+      <c r="K41" s="139"/>
+      <c r="L41" s="140"/>
+      <c r="M41" s="146" t="s">
+        <v>64</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="140"/>
+      <c r="Q41" s="58"/>
+    </row>
+    <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="32"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="N42" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="O42" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="P42" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="58"/>
+    </row>
+    <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="116">
+        <v>43.526277999999998</v>
+      </c>
+      <c r="G43" s="117">
+        <v>9.3448589999999996</v>
+      </c>
+      <c r="H43" s="117">
+        <v>18.418243</v>
+      </c>
+      <c r="I43" s="117">
+        <v>5.654363</v>
+      </c>
+      <c r="J43" s="117">
+        <v>9.9567730000000001</v>
+      </c>
+      <c r="K43" s="117">
+        <v>5.3739000000000002E-2</v>
+      </c>
+      <c r="L43" s="102">
+        <v>9.8300999999999999E-2</v>
+      </c>
+      <c r="M43" s="118">
+        <v>0</v>
+      </c>
+      <c r="N43" s="117">
+        <v>0</v>
+      </c>
+      <c r="O43" s="119">
+        <v>0.17445099999999999</v>
+      </c>
+      <c r="P43" s="120">
+        <v>1.6873579999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="109">
+        <v>37.733654000000001</v>
+      </c>
+      <c r="G44" s="107">
+        <v>6.153009</v>
+      </c>
+      <c r="H44" s="107">
+        <v>16.814965000000001</v>
+      </c>
+      <c r="I44" s="107">
+        <v>5.2865390000000003</v>
+      </c>
+      <c r="J44" s="107">
+        <v>9.3477010000000007</v>
+      </c>
+      <c r="K44" s="107">
+        <v>5.3739000000000002E-2</v>
+      </c>
+      <c r="L44" s="113">
+        <v>7.7701000000000006E-2</v>
+      </c>
+      <c r="M44" s="109">
+        <v>0</v>
+      </c>
+      <c r="N44" s="107">
+        <v>0</v>
+      </c>
+      <c r="O44" s="141"/>
+      <c r="P44" s="121">
+        <v>1.5029570000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="43"/>
+      <c r="C45" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="44"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="109">
+        <v>26.761554</v>
+      </c>
+      <c r="G45" s="107">
+        <v>4.4253429999999998</v>
+      </c>
+      <c r="H45" s="107">
+        <v>13.093883999999999</v>
+      </c>
+      <c r="I45" s="107">
+        <v>3.1152730000000002</v>
+      </c>
+      <c r="J45" s="107">
+        <v>6.0794639999999998</v>
+      </c>
+      <c r="K45" s="107">
+        <v>0</v>
+      </c>
+      <c r="L45" s="105">
+        <v>4.759E-2</v>
+      </c>
+      <c r="M45" s="109">
+        <v>0</v>
+      </c>
+      <c r="N45" s="107">
+        <v>0</v>
+      </c>
+      <c r="O45" s="142"/>
+      <c r="P45" s="121">
+        <v>0.94298000000000004</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="46"/>
+      <c r="C46" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="109">
+        <v>10.972099999999999</v>
+      </c>
+      <c r="G46" s="107">
+        <v>1.7276659999999999</v>
+      </c>
+      <c r="H46" s="107">
+        <v>3.7210809999999999</v>
+      </c>
+      <c r="I46" s="107">
+        <v>2.1712660000000001</v>
+      </c>
+      <c r="J46" s="107">
+        <v>3.2682370000000001</v>
+      </c>
+      <c r="K46" s="107">
+        <v>5.3739000000000002E-2</v>
+      </c>
+      <c r="L46" s="105">
+        <v>3.0110999999999999E-2</v>
+      </c>
+      <c r="M46" s="109">
+        <v>0</v>
+      </c>
+      <c r="N46" s="107">
+        <v>0</v>
+      </c>
+      <c r="O46" s="142"/>
+      <c r="P46" s="121">
+        <v>0.55997699999999995</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="46"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E47" s="42"/>
+      <c r="F47" s="109">
+        <v>0.96448400000000001</v>
+      </c>
+      <c r="G47" s="107">
+        <v>0</v>
+      </c>
+      <c r="H47" s="107">
+        <v>0.48292800000000002</v>
+      </c>
+      <c r="I47" s="107">
+        <v>0.30609599999999998</v>
+      </c>
+      <c r="J47" s="107">
+        <v>0.17499999999999999</v>
+      </c>
+      <c r="K47" s="107">
+        <v>0</v>
+      </c>
+      <c r="L47" s="105">
+        <v>4.6000000000000001E-4</v>
+      </c>
+      <c r="M47" s="109">
+        <v>0</v>
+      </c>
+      <c r="N47" s="107">
+        <v>0</v>
+      </c>
+      <c r="O47" s="142"/>
+      <c r="P47" s="121">
+        <v>7.9279999999999993E-3</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="109">
+        <v>5.792624</v>
+      </c>
+      <c r="G48" s="107">
+        <v>3.1918500000000001</v>
+      </c>
+      <c r="H48" s="107">
+        <v>1.603278</v>
+      </c>
+      <c r="I48" s="107">
+        <v>0.36782399999999998</v>
+      </c>
+      <c r="J48" s="107">
+        <v>0.60907199999999995</v>
+      </c>
+      <c r="K48" s="107">
+        <v>0</v>
+      </c>
+      <c r="L48" s="105">
+        <v>2.06E-2</v>
+      </c>
+      <c r="M48" s="109">
+        <v>0</v>
+      </c>
+      <c r="N48" s="107">
+        <v>0</v>
+      </c>
+      <c r="O48" s="142"/>
+      <c r="P48" s="121">
+        <v>0.18440100000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="122">
+        <v>11.838346</v>
+      </c>
+      <c r="G49" s="123">
+        <v>4.7198450000000003</v>
+      </c>
+      <c r="H49" s="123">
+        <v>2.9507150000000002</v>
+      </c>
+      <c r="I49" s="123">
+        <v>1.680372</v>
+      </c>
+      <c r="J49" s="123">
+        <v>2.4575480000000001</v>
+      </c>
+      <c r="K49" s="123">
+        <v>0</v>
+      </c>
+      <c r="L49" s="124">
+        <v>2.9866E-2</v>
+      </c>
+      <c r="M49" s="122">
+        <v>0</v>
+      </c>
+      <c r="N49" s="123">
+        <v>0</v>
+      </c>
+      <c r="O49" s="143"/>
+      <c r="P49" s="125">
+        <v>0.31263299999999999</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="M50" s="12"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="14"/>
+    </row>
+    <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="13"/>
+    </row>
+    <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I56" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E57" s="29"/>
+      <c r="F57" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="G57" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="H57" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="I57" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="J57" s="68"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E58" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" s="116">
+        <v>4.1561399999999997</v>
+      </c>
+      <c r="G58" s="117">
+        <v>0</v>
+      </c>
+      <c r="H58" s="117">
+        <v>0.5</v>
+      </c>
+      <c r="I58" s="102">
+        <v>0</v>
+      </c>
+      <c r="J58" s="69"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E59" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="F59" s="109">
+        <v>4.1561399999999997</v>
+      </c>
+      <c r="G59" s="107">
+        <v>0</v>
+      </c>
+      <c r="H59" s="107">
+        <v>0</v>
+      </c>
+      <c r="I59" s="105">
+        <v>0</v>
+      </c>
+      <c r="J59" s="71"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E60" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" s="72"/>
+      <c r="G60" s="123">
+        <v>0</v>
+      </c>
+      <c r="H60" s="123">
+        <v>0.5</v>
+      </c>
+      <c r="I60" s="73"/>
+      <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
-    <mergeCell ref="B1:P1"/>
-    <mergeCell ref="J14:M14"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="51" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="3" width="9.0"/>
-[...5 lines deleted...]
-    <col min="18" max="16384" customWidth="true" style="3" width="9.0"/>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="188">
-[...1347 lines deleted...]
-      <c r="J60" s="121" t="n"/>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="135" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="137"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="9"/>
+      <c r="F5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" s="76" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="23"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="91">
+        <v>17.081</v>
+      </c>
+      <c r="G7" s="92">
+        <v>13.195</v>
+      </c>
+      <c r="H7" s="93">
+        <v>0.152</v>
+      </c>
+      <c r="I7" s="92">
+        <v>3.8860000000000001</v>
+      </c>
+      <c r="J7" s="92">
+        <v>5.0270000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="94">
+        <v>12.048</v>
+      </c>
+      <c r="G8" s="93">
+        <v>8.8290000000000006</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="94">
+        <v>3.2189999999999999</v>
+      </c>
+      <c r="J8" s="95">
+        <v>4.1740000000000004</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="96">
+        <v>5.0329999999999986</v>
+      </c>
+      <c r="G9" s="97">
+        <v>4.3659999999999997</v>
+      </c>
+      <c r="H9" s="98">
+        <v>0.152</v>
+      </c>
+      <c r="I9" s="99">
+        <v>0.66700000000000004</v>
+      </c>
+      <c r="J9" s="98">
+        <v>0.85299999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I13" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="M13" s="20" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="29"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="138" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="138" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="140"/>
+      <c r="N14" s="31"/>
+    </row>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="32"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="K15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="L15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="N15" s="31"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="100">
+        <v>2.274</v>
+      </c>
+      <c r="G16" s="101">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="H16" s="101">
+        <v>1.748</v>
+      </c>
+      <c r="I16" s="101">
+        <v>0.505</v>
+      </c>
+      <c r="J16" s="100">
+        <v>3.41</v>
+      </c>
+      <c r="K16" s="101">
+        <v>0.15</v>
+      </c>
+      <c r="L16" s="101">
+        <v>2.4529999999999998</v>
+      </c>
+      <c r="M16" s="102">
+        <v>0.80700000000000005</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="103">
+        <v>2.1040000000000001</v>
+      </c>
+      <c r="G17" s="104">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="H17" s="104">
+        <v>1.607</v>
+      </c>
+      <c r="I17" s="105">
+        <v>0.47899999999999998</v>
+      </c>
+      <c r="J17" s="106">
+        <v>3.1429999999999998</v>
+      </c>
+      <c r="K17" s="104">
+        <v>0.127</v>
+      </c>
+      <c r="L17" s="104">
+        <v>2.25</v>
+      </c>
+      <c r="M17" s="105">
+        <v>0.76600000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="43"/>
+      <c r="C18" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="103">
+        <v>1.4530000000000001</v>
+      </c>
+      <c r="G18" s="107">
+        <v>1.4E-2</v>
+      </c>
+      <c r="H18" s="107">
+        <v>1.101</v>
+      </c>
+      <c r="I18" s="105">
+        <v>0.33800000000000002</v>
+      </c>
+      <c r="J18" s="103">
+        <v>2.1960000000000002</v>
+      </c>
+      <c r="K18" s="107">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="L18" s="107">
+        <v>1.5509999999999999</v>
+      </c>
+      <c r="M18" s="105">
+        <v>0.56599999999999995</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="46"/>
+      <c r="C19" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="103">
+        <v>0.65100000000000002</v>
+      </c>
+      <c r="G19" s="104">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H19" s="104">
+        <v>0.50600000000000001</v>
+      </c>
+      <c r="I19" s="108">
+        <v>0.14099999999999999</v>
+      </c>
+      <c r="J19" s="103">
+        <v>0.94700000000000006</v>
+      </c>
+      <c r="K19" s="104">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="L19" s="104">
+        <v>0.69899999999999995</v>
+      </c>
+      <c r="M19" s="108">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="46"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="103">
+        <v>7.8E-2</v>
+      </c>
+      <c r="G20" s="104">
+        <v>1E-3</v>
+      </c>
+      <c r="H20" s="104">
+        <v>6.4000000000000001E-2</v>
+      </c>
+      <c r="I20" s="105">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="J20" s="103">
+        <v>0.106</v>
+      </c>
+      <c r="K20" s="107">
+        <v>2E-3</v>
+      </c>
+      <c r="L20" s="107">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="M20" s="105">
+        <v>1.2999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="109">
+        <v>0.17</v>
+      </c>
+      <c r="G21" s="107">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="H21" s="107">
+        <v>0.14099999999999999</v>
+      </c>
+      <c r="I21" s="105">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="J21" s="109">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="K21" s="107">
+        <v>2.3E-2</v>
+      </c>
+      <c r="L21" s="107">
+        <v>0.20300000000000001</v>
+      </c>
+      <c r="M21" s="105">
+        <v>4.1000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="110">
+        <v>0.41</v>
+      </c>
+      <c r="G22" s="111">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H22" s="111">
+        <v>0.32900000000000001</v>
+      </c>
+      <c r="I22" s="112">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="J22" s="110">
+        <v>0.61199999999999999</v>
+      </c>
+      <c r="K22" s="111">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="L22" s="111">
+        <v>0.45100000000000001</v>
+      </c>
+      <c r="M22" s="112">
+        <v>0.125</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M26" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="29"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="31"/>
+    </row>
+    <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="32"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="145"/>
+      <c r="G28" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="31"/>
+    </row>
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="100">
+        <v>55.834913000000007</v>
+      </c>
+      <c r="G29" s="101">
+        <v>10.525969999999999</v>
+      </c>
+      <c r="H29" s="101">
+        <v>24.01519</v>
+      </c>
+      <c r="I29" s="101">
+        <v>6.5160799999999997</v>
+      </c>
+      <c r="J29" s="101">
+        <v>12.78791</v>
+      </c>
+      <c r="K29" s="101">
+        <v>9.3869999999999995E-2</v>
+      </c>
+      <c r="L29" s="101">
+        <v>0.22569800000000001</v>
+      </c>
+      <c r="M29" s="102">
+        <v>1.6701950000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="109">
+        <v>49.92243400000001</v>
+      </c>
+      <c r="G30" s="107">
+        <v>8.1223700000000001</v>
+      </c>
+      <c r="H30" s="107">
+        <v>21.924969999999998</v>
+      </c>
+      <c r="I30" s="107">
+        <v>6.2972299999999999</v>
+      </c>
+      <c r="J30" s="107">
+        <v>11.846</v>
+      </c>
+      <c r="K30" s="107">
+        <v>9.3869999999999995E-2</v>
+      </c>
+      <c r="L30" s="107">
+        <v>0.19852</v>
+      </c>
+      <c r="M30" s="105">
+        <v>1.4394739999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="43"/>
+      <c r="C31" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="109">
+        <v>35.880055000000013</v>
+      </c>
+      <c r="G31" s="107">
+        <v>6.1259199999999998</v>
+      </c>
+      <c r="H31" s="107">
+        <v>16.309239999999999</v>
+      </c>
+      <c r="I31" s="107">
+        <v>4.6216499999999998</v>
+      </c>
+      <c r="J31" s="107">
+        <v>7.6586800000000004</v>
+      </c>
+      <c r="K31" s="107">
+        <v>0</v>
+      </c>
+      <c r="L31" s="113">
+        <v>0.11178</v>
+      </c>
+      <c r="M31" s="105">
+        <v>1.0527850000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="46"/>
+      <c r="C32" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="109">
+        <v>14.042379</v>
+      </c>
+      <c r="G32" s="104">
+        <v>1.9964500000000001</v>
+      </c>
+      <c r="H32" s="104">
+        <v>5.6157300000000001</v>
+      </c>
+      <c r="I32" s="104">
+        <v>1.6755800000000001</v>
+      </c>
+      <c r="J32" s="104">
+        <v>4.1873199999999997</v>
+      </c>
+      <c r="K32" s="104">
+        <v>9.3869999999999995E-2</v>
+      </c>
+      <c r="L32" s="114">
+        <v>8.6739999999999998E-2</v>
+      </c>
+      <c r="M32" s="108">
+        <v>0.386689</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="46"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="109">
+        <v>1.074182</v>
+      </c>
+      <c r="G33" s="107">
+        <v>0.11345</v>
+      </c>
+      <c r="H33" s="107">
+        <v>0.59309999999999996</v>
+      </c>
+      <c r="I33" s="107">
+        <v>0.14426</v>
+      </c>
+      <c r="J33" s="107">
+        <v>0.19456000000000001</v>
+      </c>
+      <c r="K33" s="107">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113">
+        <v>1.48E-3</v>
+      </c>
+      <c r="M33" s="105">
+        <v>2.7331999999999999E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="109">
+        <v>5.9124789999999994</v>
+      </c>
+      <c r="G34" s="107">
+        <v>2.4036</v>
+      </c>
+      <c r="H34" s="107">
+        <v>2.09022</v>
+      </c>
+      <c r="I34" s="107">
+        <v>0.21884999999999999</v>
+      </c>
+      <c r="J34" s="107">
+        <v>0.94191000000000003</v>
+      </c>
+      <c r="K34" s="107">
+        <v>0</v>
+      </c>
+      <c r="L34" s="113">
+        <v>2.7178000000000001E-2</v>
+      </c>
+      <c r="M34" s="105">
+        <v>0.23072100000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="110">
+        <v>11.600034000000001</v>
+      </c>
+      <c r="G35" s="111">
+        <v>3.07735</v>
+      </c>
+      <c r="H35" s="111">
+        <v>4.07714</v>
+      </c>
+      <c r="I35" s="111">
+        <v>0.71540999999999999</v>
+      </c>
+      <c r="J35" s="111">
+        <v>3.30891</v>
+      </c>
+      <c r="K35" s="111">
+        <v>0</v>
+      </c>
+      <c r="L35" s="115">
+        <v>3.2008000000000002E-2</v>
+      </c>
+      <c r="M35" s="112">
+        <v>0.38921600000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+    </row>
+    <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+    </row>
+    <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q39" s="58"/>
+    </row>
+    <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P40" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q40" s="58"/>
+    </row>
+    <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="29"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="146" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" s="139"/>
+      <c r="H41" s="139"/>
+      <c r="I41" s="139"/>
+      <c r="J41" s="139"/>
+      <c r="K41" s="139"/>
+      <c r="L41" s="140"/>
+      <c r="M41" s="146" t="s">
+        <v>64</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="140"/>
+      <c r="Q41" s="58"/>
+    </row>
+    <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="32"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="N42" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="O42" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="P42" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="58"/>
+    </row>
+    <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="116">
+        <v>41.565724000000003</v>
+      </c>
+      <c r="G43" s="117">
+        <v>9.0277119999999993</v>
+      </c>
+      <c r="H43" s="117">
+        <v>18.434653999999998</v>
+      </c>
+      <c r="I43" s="117">
+        <v>4.5975670000000006</v>
+      </c>
+      <c r="J43" s="117">
+        <v>9.3678539999999995</v>
+      </c>
+      <c r="K43" s="117">
+        <v>6.5709000000000004E-2</v>
+      </c>
+      <c r="L43" s="102">
+        <v>7.2228000000000001E-2</v>
+      </c>
+      <c r="M43" s="118">
+        <v>3.8929999999999999E-2</v>
+      </c>
+      <c r="N43" s="117">
+        <v>0</v>
+      </c>
+      <c r="O43" s="119">
+        <v>0.178594</v>
+      </c>
+      <c r="P43" s="120">
+        <v>1.1949419999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="109">
+        <v>36.635401000000002</v>
+      </c>
+      <c r="G44" s="107">
+        <v>6.7969119999999998</v>
+      </c>
+      <c r="H44" s="107">
+        <v>16.671596000000001</v>
+      </c>
+      <c r="I44" s="107">
+        <v>4.4224870000000003</v>
+      </c>
+      <c r="J44" s="107">
+        <v>8.6143260000000001</v>
+      </c>
+      <c r="K44" s="107">
+        <v>6.5709000000000004E-2</v>
+      </c>
+      <c r="L44" s="113">
+        <v>6.4370999999999998E-2</v>
+      </c>
+      <c r="M44" s="109">
+        <v>3.8929999999999999E-2</v>
+      </c>
+      <c r="N44" s="107">
+        <v>0</v>
+      </c>
+      <c r="O44" s="141"/>
+      <c r="P44" s="121">
+        <v>1.0103660000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="43"/>
+      <c r="C45" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="44"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="109">
+        <v>26.147438999999999</v>
+      </c>
+      <c r="G45" s="107">
+        <v>5.0373029999999996</v>
+      </c>
+      <c r="H45" s="107">
+        <v>12.473927</v>
+      </c>
+      <c r="I45" s="107">
+        <v>3.2351549999999998</v>
+      </c>
+      <c r="J45" s="107">
+        <v>5.366053</v>
+      </c>
+      <c r="K45" s="107">
+        <v>0</v>
+      </c>
+      <c r="L45" s="105">
+        <v>3.5000999999999997E-2</v>
+      </c>
+      <c r="M45" s="109">
+        <v>0</v>
+      </c>
+      <c r="N45" s="107">
+        <v>0</v>
+      </c>
+      <c r="O45" s="142"/>
+      <c r="P45" s="121">
+        <v>0.73694999999999999</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="46"/>
+      <c r="C46" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="109">
+        <v>10.487962</v>
+      </c>
+      <c r="G46" s="107">
+        <v>1.759609</v>
+      </c>
+      <c r="H46" s="107">
+        <v>4.1976690000000003</v>
+      </c>
+      <c r="I46" s="107">
+        <v>1.1873320000000001</v>
+      </c>
+      <c r="J46" s="107">
+        <v>3.2482730000000002</v>
+      </c>
+      <c r="K46" s="107">
+        <v>6.5709000000000004E-2</v>
+      </c>
+      <c r="L46" s="105">
+        <v>2.937E-2</v>
+      </c>
+      <c r="M46" s="109">
+        <v>3.8929999999999999E-2</v>
+      </c>
+      <c r="N46" s="107">
+        <v>0</v>
+      </c>
+      <c r="O46" s="142"/>
+      <c r="P46" s="121">
+        <v>0.27341599999999999</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="46"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E47" s="42"/>
+      <c r="F47" s="109">
+        <v>0.83731399999999989</v>
+      </c>
+      <c r="G47" s="107">
+        <v>9.0759999999999993E-2</v>
+      </c>
+      <c r="H47" s="107">
+        <v>0.47448000000000001</v>
+      </c>
+      <c r="I47" s="107">
+        <v>0.115408</v>
+      </c>
+      <c r="J47" s="107">
+        <v>0.15564800000000001</v>
+      </c>
+      <c r="K47" s="107">
+        <v>0</v>
+      </c>
+      <c r="L47" s="105">
+        <v>1.018E-3</v>
+      </c>
+      <c r="M47" s="109">
+        <v>0</v>
+      </c>
+      <c r="N47" s="107">
+        <v>0</v>
+      </c>
+      <c r="O47" s="142"/>
+      <c r="P47" s="121">
+        <v>2.1866E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="109">
+        <v>4.9303229999999996</v>
+      </c>
+      <c r="G48" s="107">
+        <v>2.2307999999999999</v>
+      </c>
+      <c r="H48" s="107">
+        <v>1.763058</v>
+      </c>
+      <c r="I48" s="107">
+        <v>0.17508000000000001</v>
+      </c>
+      <c r="J48" s="107">
+        <v>0.75352799999999998</v>
+      </c>
+      <c r="K48" s="107">
+        <v>0</v>
+      </c>
+      <c r="L48" s="105">
+        <v>7.8569999999999994E-3</v>
+      </c>
+      <c r="M48" s="109">
+        <v>0</v>
+      </c>
+      <c r="N48" s="107">
+        <v>0</v>
+      </c>
+      <c r="O48" s="142"/>
+      <c r="P48" s="121">
+        <v>0.18457599999999999</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="122">
+        <v>9.1951409999999996</v>
+      </c>
+      <c r="G49" s="123">
+        <v>2.8203819999999999</v>
+      </c>
+      <c r="H49" s="123">
+        <v>3.153902</v>
+      </c>
+      <c r="I49" s="123">
+        <v>0.52267200000000003</v>
+      </c>
+      <c r="J49" s="123">
+        <v>2.6890589999999999</v>
+      </c>
+      <c r="K49" s="123">
+        <v>0</v>
+      </c>
+      <c r="L49" s="124">
+        <v>9.1260000000000004E-3</v>
+      </c>
+      <c r="M49" s="122">
+        <v>3.8929999999999999E-2</v>
+      </c>
+      <c r="N49" s="123">
+        <v>0</v>
+      </c>
+      <c r="O49" s="143"/>
+      <c r="P49" s="125">
+        <v>0.29552200000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="M50" s="12"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="14"/>
+    </row>
+    <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="13"/>
+    </row>
+    <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I56" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E57" s="29"/>
+      <c r="F57" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="G57" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="H57" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="I57" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="J57" s="68"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E58" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" s="116">
+        <v>3.2840069999999999</v>
+      </c>
+      <c r="G58" s="117">
+        <v>0</v>
+      </c>
+      <c r="H58" s="117">
+        <v>0</v>
+      </c>
+      <c r="I58" s="102">
+        <v>0</v>
+      </c>
+      <c r="J58" s="69"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E59" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="F59" s="109">
+        <v>3.2840069999999999</v>
+      </c>
+      <c r="G59" s="107">
+        <v>0</v>
+      </c>
+      <c r="H59" s="107">
+        <v>0</v>
+      </c>
+      <c r="I59" s="105">
+        <v>0</v>
+      </c>
+      <c r="J59" s="71"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E60" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" s="72"/>
+      <c r="G60" s="123">
+        <v>0</v>
+      </c>
+      <c r="H60" s="123">
+        <v>0</v>
+      </c>
+      <c r="I60" s="73"/>
+      <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
-    <mergeCell ref="B1:P1"/>
-    <mergeCell ref="J14:M14"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="51" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="3" width="9.0"/>
-[...5 lines deleted...]
-    <col min="18" max="16384" customWidth="true" style="3" width="9.0"/>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="188">
-[...1347 lines deleted...]
-      <c r="J60" s="121" t="n"/>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="135" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="137"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="9"/>
+      <c r="F5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" s="76" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="23"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="91">
+        <v>17.103999999999999</v>
+      </c>
+      <c r="G7" s="92">
+        <v>13.206</v>
+      </c>
+      <c r="H7" s="93">
+        <v>0.159</v>
+      </c>
+      <c r="I7" s="92">
+        <v>3.8980000000000001</v>
+      </c>
+      <c r="J7" s="92">
+        <v>5.0540000000000003</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="94">
+        <v>12.065</v>
+      </c>
+      <c r="G8" s="93">
+        <v>8.8330000000000002</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="94">
+        <v>3.2320000000000002</v>
+      </c>
+      <c r="J8" s="95">
+        <v>4.1980000000000004</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="96">
+        <v>5.0390000000000006</v>
+      </c>
+      <c r="G9" s="97">
+        <v>4.3730000000000002</v>
+      </c>
+      <c r="H9" s="98">
+        <v>0.159</v>
+      </c>
+      <c r="I9" s="99">
+        <v>0.66600000000000004</v>
+      </c>
+      <c r="J9" s="98">
+        <v>0.85599999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I13" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="M13" s="20" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="29"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="138" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="138" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="140"/>
+      <c r="N14" s="31"/>
+    </row>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="32"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="K15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="L15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="N15" s="31"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="100">
+        <v>2.1749999999999998</v>
+      </c>
+      <c r="G16" s="101">
+        <v>2.3E-2</v>
+      </c>
+      <c r="H16" s="101">
+        <v>1.6990000000000001</v>
+      </c>
+      <c r="I16" s="101">
+        <v>0.45300000000000001</v>
+      </c>
+      <c r="J16" s="100">
+        <v>3.335</v>
+      </c>
+      <c r="K16" s="101">
+        <v>0.19700000000000001</v>
+      </c>
+      <c r="L16" s="101">
+        <v>2.3570000000000002</v>
+      </c>
+      <c r="M16" s="102">
+        <v>0.78100000000000003</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="103">
+        <v>2.0070000000000001</v>
+      </c>
+      <c r="G17" s="104">
+        <v>1.9E-2</v>
+      </c>
+      <c r="H17" s="104">
+        <v>1.5609999999999999</v>
+      </c>
+      <c r="I17" s="105">
+        <v>0.42699999999999999</v>
+      </c>
+      <c r="J17" s="106">
+        <v>3.0739999999999998</v>
+      </c>
+      <c r="K17" s="104">
+        <v>0.159</v>
+      </c>
+      <c r="L17" s="104">
+        <v>2.1789999999999998</v>
+      </c>
+      <c r="M17" s="105">
+        <v>0.73599999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="43"/>
+      <c r="C18" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="103">
+        <v>1.3759999999999999</v>
+      </c>
+      <c r="G18" s="107">
+        <v>0.01</v>
+      </c>
+      <c r="H18" s="107">
+        <v>1.0640000000000001</v>
+      </c>
+      <c r="I18" s="105">
+        <v>0.30199999999999999</v>
+      </c>
+      <c r="J18" s="103">
+        <v>2.0990000000000002</v>
+      </c>
+      <c r="K18" s="107">
+        <v>0.08</v>
+      </c>
+      <c r="L18" s="107">
+        <v>1.4790000000000001</v>
+      </c>
+      <c r="M18" s="105">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="46"/>
+      <c r="C19" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="103">
+        <v>0.63100000000000001</v>
+      </c>
+      <c r="G19" s="104">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="H19" s="104">
+        <v>0.497</v>
+      </c>
+      <c r="I19" s="108">
+        <v>0.125</v>
+      </c>
+      <c r="J19" s="103">
+        <v>0.97499999999999987</v>
+      </c>
+      <c r="K19" s="104">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="L19" s="104">
+        <v>0.7</v>
+      </c>
+      <c r="M19" s="108">
+        <v>0.19600000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="46"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="103">
+        <v>7.7000000000000013E-2</v>
+      </c>
+      <c r="G20" s="104">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="H20" s="104">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="I20" s="105">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="J20" s="103">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="K20" s="107">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="L20" s="107">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="M20" s="105">
+        <v>8.9999999999999993E-3</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="109">
+        <v>0.16800000000000001</v>
+      </c>
+      <c r="G21" s="107">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H21" s="107">
+        <v>0.13800000000000001</v>
+      </c>
+      <c r="I21" s="105">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="J21" s="109">
+        <v>0.26100000000000001</v>
+      </c>
+      <c r="K21" s="107">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="L21" s="107">
+        <v>0.17799999999999999</v>
+      </c>
+      <c r="M21" s="105">
+        <v>4.4999999999999998E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="110">
+        <v>0.39600000000000002</v>
+      </c>
+      <c r="G22" s="111">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="H22" s="111">
+        <v>0.32100000000000001</v>
+      </c>
+      <c r="I22" s="112">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="J22" s="110">
+        <v>0.625</v>
+      </c>
+      <c r="K22" s="111">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="L22" s="111">
+        <v>0.41899999999999998</v>
+      </c>
+      <c r="M22" s="112">
+        <v>0.13200000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M26" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="29"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="31"/>
+    </row>
+    <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="32"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="145"/>
+      <c r="G28" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="31"/>
+    </row>
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="100">
+        <v>64.516263999999993</v>
+      </c>
+      <c r="G29" s="101">
+        <v>18.420069999999999</v>
+      </c>
+      <c r="H29" s="101">
+        <v>24.33475</v>
+      </c>
+      <c r="I29" s="101">
+        <v>6.5407400000000004</v>
+      </c>
+      <c r="J29" s="101">
+        <v>12.548780000000001</v>
+      </c>
+      <c r="K29" s="101">
+        <v>0.22722999999999999</v>
+      </c>
+      <c r="L29" s="101">
+        <v>0.32301700000000011</v>
+      </c>
+      <c r="M29" s="102">
+        <v>2.121677</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="109">
+        <v>57.10131299999999</v>
+      </c>
+      <c r="G30" s="107">
+        <v>13.93634</v>
+      </c>
+      <c r="H30" s="107">
+        <v>22.798739999999999</v>
+      </c>
+      <c r="I30" s="107">
+        <v>6.20845</v>
+      </c>
+      <c r="J30" s="107">
+        <v>11.77444</v>
+      </c>
+      <c r="K30" s="107">
+        <v>0.22722999999999999</v>
+      </c>
+      <c r="L30" s="107">
+        <v>0.25484299999999999</v>
+      </c>
+      <c r="M30" s="105">
+        <v>1.90127</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="43"/>
+      <c r="C31" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="109">
+        <v>39.217800999999987</v>
+      </c>
+      <c r="G31" s="107">
+        <v>6.9165299999999998</v>
+      </c>
+      <c r="H31" s="107">
+        <v>17.282599999999999</v>
+      </c>
+      <c r="I31" s="107">
+        <v>4.55443</v>
+      </c>
+      <c r="J31" s="107">
+        <v>8.6543700000000001</v>
+      </c>
+      <c r="K31" s="107">
+        <v>0.15046000000000001</v>
+      </c>
+      <c r="L31" s="113">
+        <v>0.13280800000000001</v>
+      </c>
+      <c r="M31" s="105">
+        <v>1.5266029999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="46"/>
+      <c r="C32" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="109">
+        <v>17.883512</v>
+      </c>
+      <c r="G32" s="104">
+        <v>7.0198099999999997</v>
+      </c>
+      <c r="H32" s="104">
+        <v>5.51614</v>
+      </c>
+      <c r="I32" s="104">
+        <v>1.65402</v>
+      </c>
+      <c r="J32" s="104">
+        <v>3.1200700000000001</v>
+      </c>
+      <c r="K32" s="104">
+        <v>7.6770000000000005E-2</v>
+      </c>
+      <c r="L32" s="114">
+        <v>0.122035</v>
+      </c>
+      <c r="M32" s="108">
+        <v>0.37466699999999997</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="46"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="109">
+        <v>1.6491169999999999</v>
+      </c>
+      <c r="G33" s="107">
+        <v>0.82577999999999996</v>
+      </c>
+      <c r="H33" s="107">
+        <v>0.51259999999999994</v>
+      </c>
+      <c r="I33" s="107">
+        <v>6.4560000000000006E-2</v>
+      </c>
+      <c r="J33" s="107">
+        <v>0.22355</v>
+      </c>
+      <c r="K33" s="107">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113">
+        <v>1.7010000000000001E-2</v>
+      </c>
+      <c r="M33" s="105">
+        <v>5.6169999999999996E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="109">
+        <v>7.4149510000000012</v>
+      </c>
+      <c r="G34" s="107">
+        <v>4.4837300000000004</v>
+      </c>
+      <c r="H34" s="107">
+        <v>1.5360100000000001</v>
+      </c>
+      <c r="I34" s="107">
+        <v>0.33228999999999997</v>
+      </c>
+      <c r="J34" s="107">
+        <v>0.77434000000000003</v>
+      </c>
+      <c r="K34" s="107">
+        <v>0</v>
+      </c>
+      <c r="L34" s="113">
+        <v>6.8173999999999998E-2</v>
+      </c>
+      <c r="M34" s="105">
+        <v>0.22040699999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="110">
+        <v>13.619766</v>
+      </c>
+      <c r="G35" s="111">
+        <v>6.5326000000000004</v>
+      </c>
+      <c r="H35" s="111">
+        <v>3.4753599999999998</v>
+      </c>
+      <c r="I35" s="111">
+        <v>0.99207000000000001</v>
+      </c>
+      <c r="J35" s="111">
+        <v>2.0714299999999999</v>
+      </c>
+      <c r="K35" s="111">
+        <v>0</v>
+      </c>
+      <c r="L35" s="115">
+        <v>0.131882</v>
+      </c>
+      <c r="M35" s="112">
+        <v>0.41642400000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+    </row>
+    <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+    </row>
+    <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q39" s="58"/>
+    </row>
+    <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P40" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q40" s="58"/>
+    </row>
+    <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="29"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="146" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" s="139"/>
+      <c r="H41" s="139"/>
+      <c r="I41" s="139"/>
+      <c r="J41" s="139"/>
+      <c r="K41" s="139"/>
+      <c r="L41" s="140"/>
+      <c r="M41" s="146" t="s">
+        <v>64</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="140"/>
+      <c r="Q41" s="58"/>
+    </row>
+    <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="32"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="N42" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="O42" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="P42" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="58"/>
+    </row>
+    <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="116">
+        <v>49.584667000000003</v>
+      </c>
+      <c r="G43" s="117">
+        <v>16.783487000000001</v>
+      </c>
+      <c r="H43" s="117">
+        <v>18.949280999999999</v>
+      </c>
+      <c r="I43" s="117">
+        <v>4.6182029999999994</v>
+      </c>
+      <c r="J43" s="117">
+        <v>8.9776980000000002</v>
+      </c>
+      <c r="K43" s="117">
+        <v>0.15906100000000001</v>
+      </c>
+      <c r="L43" s="102">
+        <v>9.6936999999999995E-2</v>
+      </c>
+      <c r="M43" s="118">
+        <v>0.16114700000000001</v>
+      </c>
+      <c r="N43" s="117">
+        <v>0</v>
+      </c>
+      <c r="O43" s="119">
+        <v>0</v>
+      </c>
+      <c r="P43" s="120">
+        <v>1.5974520000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="109">
+        <v>43.192601000000003</v>
+      </c>
+      <c r="G44" s="107">
+        <v>12.530157000000001</v>
+      </c>
+      <c r="H44" s="107">
+        <v>17.716083000000001</v>
+      </c>
+      <c r="I44" s="107">
+        <v>4.3523709999999998</v>
+      </c>
+      <c r="J44" s="107">
+        <v>8.3582260000000002</v>
+      </c>
+      <c r="K44" s="107">
+        <v>0.15906100000000001</v>
+      </c>
+      <c r="L44" s="113">
+        <v>7.6702999999999993E-2</v>
+      </c>
+      <c r="M44" s="109">
+        <v>0.16114700000000001</v>
+      </c>
+      <c r="N44" s="107">
+        <v>0</v>
+      </c>
+      <c r="O44" s="141"/>
+      <c r="P44" s="121">
+        <v>1.4211259999999999</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="43"/>
+      <c r="C45" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="44"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="109">
+        <v>29.139115</v>
+      </c>
+      <c r="G45" s="107">
+        <v>6.0905339999999999</v>
+      </c>
+      <c r="H45" s="107">
+        <v>13.562328000000001</v>
+      </c>
+      <c r="I45" s="107">
+        <v>3.1881010000000001</v>
+      </c>
+      <c r="J45" s="107">
+        <v>6.1518220000000001</v>
+      </c>
+      <c r="K45" s="107">
+        <v>0.105322</v>
+      </c>
+      <c r="L45" s="105">
+        <v>4.1008000000000003E-2</v>
+      </c>
+      <c r="M45" s="109">
+        <v>0.16114700000000001</v>
+      </c>
+      <c r="N45" s="107">
+        <v>0</v>
+      </c>
+      <c r="O45" s="142"/>
+      <c r="P45" s="121">
+        <v>1.1582969999999999</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="46"/>
+      <c r="C46" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="109">
+        <v>14.053485999999999</v>
+      </c>
+      <c r="G46" s="107">
+        <v>6.4396230000000001</v>
+      </c>
+      <c r="H46" s="107">
+        <v>4.1537550000000003</v>
+      </c>
+      <c r="I46" s="107">
+        <v>1.1642699999999999</v>
+      </c>
+      <c r="J46" s="107">
+        <v>2.206404</v>
+      </c>
+      <c r="K46" s="107">
+        <v>5.3739000000000002E-2</v>
+      </c>
+      <c r="L46" s="105">
+        <v>3.5694999999999998E-2</v>
+      </c>
+      <c r="M46" s="109">
+        <v>0</v>
+      </c>
+      <c r="N46" s="107">
+        <v>0</v>
+      </c>
+      <c r="O46" s="142"/>
+      <c r="P46" s="121">
+        <v>0.26282899999999998</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="46"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E47" s="42"/>
+      <c r="F47" s="109">
+        <v>1.3366960000000001</v>
+      </c>
+      <c r="G47" s="107">
+        <v>0.68487799999999999</v>
+      </c>
+      <c r="H47" s="107">
+        <v>0.41008</v>
+      </c>
+      <c r="I47" s="107">
+        <v>5.1647999999999999E-2</v>
+      </c>
+      <c r="J47" s="107">
+        <v>0.17884</v>
+      </c>
+      <c r="K47" s="107">
+        <v>0</v>
+      </c>
+      <c r="L47" s="105">
+        <v>1.125E-2</v>
+      </c>
+      <c r="M47" s="109">
+        <v>0</v>
+      </c>
+      <c r="N47" s="107">
+        <v>0</v>
+      </c>
+      <c r="O47" s="142"/>
+      <c r="P47" s="121">
+        <v>4.4929999999999996E-3</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="109">
+        <v>6.3920659999999998</v>
+      </c>
+      <c r="G48" s="107">
+        <v>4.2533300000000001</v>
+      </c>
+      <c r="H48" s="107">
+        <v>1.233198</v>
+      </c>
+      <c r="I48" s="107">
+        <v>0.26583200000000001</v>
+      </c>
+      <c r="J48" s="107">
+        <v>0.61947200000000002</v>
+      </c>
+      <c r="K48" s="107">
+        <v>0</v>
+      </c>
+      <c r="L48" s="105">
+        <v>2.0233999999999999E-2</v>
+      </c>
+      <c r="M48" s="109">
+        <v>0</v>
+      </c>
+      <c r="N48" s="107">
+        <v>0</v>
+      </c>
+      <c r="O48" s="142"/>
+      <c r="P48" s="121">
+        <v>0.17632600000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="122">
+        <v>11.000829</v>
+      </c>
+      <c r="G49" s="123">
+        <v>6.1179509999999997</v>
+      </c>
+      <c r="H49" s="123">
+        <v>2.5907429999999998</v>
+      </c>
+      <c r="I49" s="123">
+        <v>0.72767800000000005</v>
+      </c>
+      <c r="J49" s="123">
+        <v>1.5274350000000001</v>
+      </c>
+      <c r="K49" s="123">
+        <v>0</v>
+      </c>
+      <c r="L49" s="124">
+        <v>3.7021999999999999E-2</v>
+      </c>
+      <c r="M49" s="122">
+        <v>0</v>
+      </c>
+      <c r="N49" s="123">
+        <v>0</v>
+      </c>
+      <c r="O49" s="143"/>
+      <c r="P49" s="125">
+        <v>0.31353900000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="M50" s="12"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="14"/>
+    </row>
+    <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="13"/>
+    </row>
+    <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I56" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E57" s="29"/>
+      <c r="F57" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="G57" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="H57" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="I57" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="J57" s="68"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E58" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" s="116">
+        <v>3.088311</v>
+      </c>
+      <c r="G58" s="117">
+        <v>0</v>
+      </c>
+      <c r="H58" s="117">
+        <v>0</v>
+      </c>
+      <c r="I58" s="102">
+        <v>0</v>
+      </c>
+      <c r="J58" s="69"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E59" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="F59" s="109">
+        <v>3.088311</v>
+      </c>
+      <c r="G59" s="107">
+        <v>0</v>
+      </c>
+      <c r="H59" s="107">
+        <v>0</v>
+      </c>
+      <c r="I59" s="105">
+        <v>0</v>
+      </c>
+      <c r="J59" s="71"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E60" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" s="72"/>
+      <c r="G60" s="123">
+        <v>0</v>
+      </c>
+      <c r="H60" s="123">
+        <v>0</v>
+      </c>
+      <c r="I60" s="73"/>
+      <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
-    <mergeCell ref="B1:P1"/>
-    <mergeCell ref="J14:M14"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="51" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="3" width="9.0"/>
-[...5 lines deleted...]
-    <col min="18" max="16384" customWidth="true" style="3" width="9.0"/>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="188">
-[...1347 lines deleted...]
-      <c r="J60" s="121" t="n"/>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="135" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="137"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="9"/>
+      <c r="F5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" s="76" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="23"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="91">
+        <v>17.119</v>
+      </c>
+      <c r="G7" s="92">
+        <v>13.211</v>
+      </c>
+      <c r="H7" s="93">
+        <v>0.16300000000000001</v>
+      </c>
+      <c r="I7" s="92">
+        <v>3.9079999999999999</v>
+      </c>
+      <c r="J7" s="92">
+        <v>5.069</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="94">
+        <v>12.074999999999999</v>
+      </c>
+      <c r="G8" s="93">
+        <v>8.8320000000000007</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="94">
+        <v>3.2429999999999999</v>
+      </c>
+      <c r="J8" s="95">
+        <v>4.2089999999999996</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="96">
+        <v>5.0439999999999996</v>
+      </c>
+      <c r="G9" s="97">
+        <v>4.3789999999999996</v>
+      </c>
+      <c r="H9" s="98">
+        <v>0.16300000000000001</v>
+      </c>
+      <c r="I9" s="99">
+        <v>0.66500000000000004</v>
+      </c>
+      <c r="J9" s="98">
+        <v>0.86</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I13" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="M13" s="20" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="29"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="138" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="138" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="140"/>
+      <c r="N14" s="31"/>
+    </row>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="32"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="K15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="L15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="N15" s="31"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="100">
+        <v>2.1320000000000001</v>
+      </c>
+      <c r="G16" s="101">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="H16" s="101">
+        <v>1.675</v>
+      </c>
+      <c r="I16" s="101">
+        <v>0.436</v>
+      </c>
+      <c r="J16" s="100">
+        <v>3.0659999999999998</v>
+      </c>
+      <c r="K16" s="101">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="L16" s="101">
+        <v>2.2280000000000002</v>
+      </c>
+      <c r="M16" s="102">
+        <v>0.66600000000000004</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="103">
+        <v>1.9850000000000001</v>
+      </c>
+      <c r="G17" s="104">
+        <v>1.9E-2</v>
+      </c>
+      <c r="H17" s="104">
+        <v>1.552</v>
+      </c>
+      <c r="I17" s="105">
+        <v>0.41399999999999998</v>
+      </c>
+      <c r="J17" s="106">
+        <v>2.8540000000000001</v>
+      </c>
+      <c r="K17" s="104">
+        <v>0.16400000000000001</v>
+      </c>
+      <c r="L17" s="104">
+        <v>2.0569999999999999</v>
+      </c>
+      <c r="M17" s="105">
+        <v>0.63300000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="43"/>
+      <c r="C18" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="103">
+        <v>1.387</v>
+      </c>
+      <c r="G18" s="107">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="H18" s="107">
+        <v>1.0760000000000001</v>
+      </c>
+      <c r="I18" s="105">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="J18" s="103">
+        <v>1.9990000000000001</v>
+      </c>
+      <c r="K18" s="107">
+        <v>0.112</v>
+      </c>
+      <c r="L18" s="107">
+        <v>1.4179999999999999</v>
+      </c>
+      <c r="M18" s="105">
+        <v>0.46899999999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="46"/>
+      <c r="C19" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="103">
+        <v>0.59799999999999998</v>
+      </c>
+      <c r="G19" s="104">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H19" s="104">
+        <v>0.47599999999999998</v>
+      </c>
+      <c r="I19" s="108">
+        <v>0.11799999999999999</v>
+      </c>
+      <c r="J19" s="103">
+        <v>0.85500000000000009</v>
+      </c>
+      <c r="K19" s="104">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="L19" s="104">
+        <v>0.63900000000000001</v>
+      </c>
+      <c r="M19" s="108">
+        <v>0.16400000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="46"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="103">
+        <v>6.3E-2</v>
+      </c>
+      <c r="G20" s="104">
+        <v>1E-3</v>
+      </c>
+      <c r="H20" s="104">
+        <v>0.05</v>
+      </c>
+      <c r="I20" s="105">
+        <v>1.2E-2</v>
+      </c>
+      <c r="J20" s="103">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="K20" s="107">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="L20" s="107">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="M20" s="105">
+        <v>1.2E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="109">
+        <v>0.14699999999999999</v>
+      </c>
+      <c r="G21" s="107">
+        <v>2E-3</v>
+      </c>
+      <c r="H21" s="107">
+        <v>0.123</v>
+      </c>
+      <c r="I21" s="105">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="J21" s="109">
+        <v>0.21199999999999999</v>
+      </c>
+      <c r="K21" s="107">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="L21" s="107">
+        <v>0.17100000000000001</v>
+      </c>
+      <c r="M21" s="105">
+        <v>3.3000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="110">
+        <v>0.35499999999999998</v>
+      </c>
+      <c r="G22" s="111">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H22" s="111">
+        <v>0.29299999999999998</v>
+      </c>
+      <c r="I22" s="112">
+        <v>5.7000000000000002E-2</v>
+      </c>
+      <c r="J22" s="110">
+        <v>0.46800000000000003</v>
+      </c>
+      <c r="K22" s="111">
+        <v>1.4E-2</v>
+      </c>
+      <c r="L22" s="111">
+        <v>0.36899999999999999</v>
+      </c>
+      <c r="M22" s="112">
+        <v>8.5000000000000006E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M26" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="29"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="31"/>
+    </row>
+    <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="32"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="145"/>
+      <c r="G28" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="31"/>
+    </row>
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="100">
+        <v>59.698512999999998</v>
+      </c>
+      <c r="G29" s="101">
+        <v>11.83541</v>
+      </c>
+      <c r="H29" s="101">
+        <v>22.88241</v>
+      </c>
+      <c r="I29" s="101">
+        <v>5.6606699999999996</v>
+      </c>
+      <c r="J29" s="101">
+        <v>13.40803</v>
+      </c>
+      <c r="K29" s="101">
+        <v>0.37418000000000001</v>
+      </c>
+      <c r="L29" s="101">
+        <v>0.29916700000000002</v>
+      </c>
+      <c r="M29" s="102">
+        <v>5.2386460000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="109">
+        <v>56.568171</v>
+      </c>
+      <c r="G30" s="107">
+        <v>11.420529999999999</v>
+      </c>
+      <c r="H30" s="107">
+        <v>21.40849</v>
+      </c>
+      <c r="I30" s="107">
+        <v>5.50427</v>
+      </c>
+      <c r="J30" s="107">
+        <v>12.63927</v>
+      </c>
+      <c r="K30" s="107">
+        <v>0.37418000000000001</v>
+      </c>
+      <c r="L30" s="107">
+        <v>0.28644700000000001</v>
+      </c>
+      <c r="M30" s="105">
+        <v>4.934984</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="43"/>
+      <c r="C31" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="109">
+        <v>40.795312000000003</v>
+      </c>
+      <c r="G31" s="107">
+        <v>7.7430500000000002</v>
+      </c>
+      <c r="H31" s="107">
+        <v>15.6707</v>
+      </c>
+      <c r="I31" s="107">
+        <v>3.9960100000000001</v>
+      </c>
+      <c r="J31" s="107">
+        <v>8.2206100000000006</v>
+      </c>
+      <c r="K31" s="107">
+        <v>0.28886000000000001</v>
+      </c>
+      <c r="L31" s="113">
+        <v>0.18940199999999999</v>
+      </c>
+      <c r="M31" s="105">
+        <v>4.68668</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="46"/>
+      <c r="C32" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="109">
+        <v>15.772859</v>
+      </c>
+      <c r="G32" s="104">
+        <v>3.6774800000000001</v>
+      </c>
+      <c r="H32" s="104">
+        <v>5.7377900000000004</v>
+      </c>
+      <c r="I32" s="104">
+        <v>1.5082599999999999</v>
+      </c>
+      <c r="J32" s="104">
+        <v>4.41866</v>
+      </c>
+      <c r="K32" s="104">
+        <v>8.5319999999999993E-2</v>
+      </c>
+      <c r="L32" s="114">
+        <v>9.7045000000000006E-2</v>
+      </c>
+      <c r="M32" s="108">
+        <v>0.248304</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="46"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="109">
+        <v>0.94497100000000001</v>
+      </c>
+      <c r="G33" s="107">
+        <v>0.25746000000000002</v>
+      </c>
+      <c r="H33" s="107">
+        <v>0.38811000000000001</v>
+      </c>
+      <c r="I33" s="107">
+        <v>0.121</v>
+      </c>
+      <c r="J33" s="107">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="K33" s="107">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113">
+        <v>4.8300000000000001E-3</v>
+      </c>
+      <c r="M33" s="105">
+        <v>2.9571E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="109">
+        <v>3.1303420000000002</v>
+      </c>
+      <c r="G34" s="107">
+        <v>0.41488000000000003</v>
+      </c>
+      <c r="H34" s="107">
+        <v>1.4739199999999999</v>
+      </c>
+      <c r="I34" s="107">
+        <v>0.15640000000000001</v>
+      </c>
+      <c r="J34" s="107">
+        <v>0.76876</v>
+      </c>
+      <c r="K34" s="107">
+        <v>0</v>
+      </c>
+      <c r="L34" s="113">
+        <v>1.272E-2</v>
+      </c>
+      <c r="M34" s="105">
+        <v>0.30366199999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="110">
+        <v>7.8570869999999999</v>
+      </c>
+      <c r="G35" s="111">
+        <v>0.77229000000000003</v>
+      </c>
+      <c r="H35" s="111">
+        <v>3.18079</v>
+      </c>
+      <c r="I35" s="111">
+        <v>0.55569999999999997</v>
+      </c>
+      <c r="J35" s="111">
+        <v>2.7676699999999999</v>
+      </c>
+      <c r="K35" s="111">
+        <v>0</v>
+      </c>
+      <c r="L35" s="115">
+        <v>1.6573999999999998E-2</v>
+      </c>
+      <c r="M35" s="112">
+        <v>0.56406299999999998</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+    </row>
+    <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+    </row>
+    <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q39" s="58"/>
+    </row>
+    <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P40" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q40" s="58"/>
+    </row>
+    <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="29"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="146" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" s="139"/>
+      <c r="H41" s="139"/>
+      <c r="I41" s="139"/>
+      <c r="J41" s="139"/>
+      <c r="K41" s="139"/>
+      <c r="L41" s="140"/>
+      <c r="M41" s="146" t="s">
+        <v>64</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="140"/>
+      <c r="Q41" s="58"/>
+    </row>
+    <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="32"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="N42" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="O42" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="P42" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="58"/>
+    </row>
+    <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="116">
+        <v>41.977248000000003</v>
+      </c>
+      <c r="G43" s="117">
+        <v>10.208627999999999</v>
+      </c>
+      <c r="H43" s="117">
+        <v>17.650137999999998</v>
+      </c>
+      <c r="I43" s="117">
+        <v>3.9902090000000001</v>
+      </c>
+      <c r="J43" s="117">
+        <v>9.7806509999999989</v>
+      </c>
+      <c r="K43" s="117">
+        <v>0.26826499999999998</v>
+      </c>
+      <c r="L43" s="102">
+        <v>7.9356999999999997E-2</v>
+      </c>
+      <c r="M43" s="118">
+        <v>3.4958999999999997E-2</v>
+      </c>
+      <c r="N43" s="117">
+        <v>0</v>
+      </c>
+      <c r="O43" s="119">
+        <v>6.4832000000000001E-2</v>
+      </c>
+      <c r="P43" s="120">
+        <v>4.6917140000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="109">
+        <v>39.711288000000003</v>
+      </c>
+      <c r="G44" s="107">
+        <v>9.876728</v>
+      </c>
+      <c r="H44" s="107">
+        <v>16.459745999999999</v>
+      </c>
+      <c r="I44" s="107">
+        <v>3.8650890000000002</v>
+      </c>
+      <c r="J44" s="107">
+        <v>9.1656429999999993</v>
+      </c>
+      <c r="K44" s="107">
+        <v>0.26826499999999998</v>
+      </c>
+      <c r="L44" s="113">
+        <v>7.5816999999999996E-2</v>
+      </c>
+      <c r="M44" s="109">
+        <v>3.4958999999999997E-2</v>
+      </c>
+      <c r="N44" s="107">
+        <v>0</v>
+      </c>
+      <c r="O44" s="141"/>
+      <c r="P44" s="121">
+        <v>4.4487839999999998</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="43"/>
+      <c r="C45" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="44"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="109">
+        <v>27.457090999999998</v>
+      </c>
+      <c r="G45" s="107">
+        <v>6.4399189999999997</v>
+      </c>
+      <c r="H45" s="107">
+        <v>12.118596999999999</v>
+      </c>
+      <c r="I45" s="107">
+        <v>2.7972070000000002</v>
+      </c>
+      <c r="J45" s="107">
+        <v>5.8395950000000001</v>
+      </c>
+      <c r="K45" s="107">
+        <v>0.208541</v>
+      </c>
+      <c r="L45" s="105">
+        <v>5.3232000000000002E-2</v>
+      </c>
+      <c r="M45" s="109">
+        <v>3.4958999999999997E-2</v>
+      </c>
+      <c r="N45" s="107">
+        <v>0</v>
+      </c>
+      <c r="O45" s="142"/>
+      <c r="P45" s="121">
+        <v>4.2720140000000004</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="46"/>
+      <c r="C46" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="109">
+        <v>12.254197</v>
+      </c>
+      <c r="G46" s="107">
+        <v>3.4368089999999998</v>
+      </c>
+      <c r="H46" s="107">
+        <v>4.3411489999999997</v>
+      </c>
+      <c r="I46" s="107">
+        <v>1.067882</v>
+      </c>
+      <c r="J46" s="107">
+        <v>3.3260480000000001</v>
+      </c>
+      <c r="K46" s="107">
+        <v>5.9723999999999999E-2</v>
+      </c>
+      <c r="L46" s="105">
+        <v>2.2585000000000001E-2</v>
+      </c>
+      <c r="M46" s="109">
+        <v>0</v>
+      </c>
+      <c r="N46" s="107">
+        <v>0</v>
+      </c>
+      <c r="O46" s="142"/>
+      <c r="P46" s="121">
+        <v>0.17677000000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="46"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E47" s="42"/>
+      <c r="F47" s="109">
+        <v>0.72971600000000003</v>
+      </c>
+      <c r="G47" s="107">
+        <v>0.20596800000000001</v>
+      </c>
+      <c r="H47" s="107">
+        <v>0.31048799999999999</v>
+      </c>
+      <c r="I47" s="107">
+        <v>9.6799999999999997E-2</v>
+      </c>
+      <c r="J47" s="107">
+        <v>0.1152</v>
+      </c>
+      <c r="K47" s="107">
+        <v>0</v>
+      </c>
+      <c r="L47" s="105">
+        <v>1.2600000000000001E-3</v>
+      </c>
+      <c r="M47" s="109">
+        <v>0</v>
+      </c>
+      <c r="N47" s="107">
+        <v>0</v>
+      </c>
+      <c r="O47" s="142"/>
+      <c r="P47" s="121">
+        <v>2.3657000000000001E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="109">
+        <v>2.2659600000000002</v>
+      </c>
+      <c r="G48" s="107">
+        <v>0.33189999999999997</v>
+      </c>
+      <c r="H48" s="107">
+        <v>1.1903919999999999</v>
+      </c>
+      <c r="I48" s="107">
+        <v>0.12512000000000001</v>
+      </c>
+      <c r="J48" s="107">
+        <v>0.615008</v>
+      </c>
+      <c r="K48" s="107">
+        <v>0</v>
+      </c>
+      <c r="L48" s="105">
+        <v>3.5400000000000002E-3</v>
+      </c>
+      <c r="M48" s="109">
+        <v>0</v>
+      </c>
+      <c r="N48" s="107">
+        <v>0</v>
+      </c>
+      <c r="O48" s="142"/>
+      <c r="P48" s="121">
+        <v>0.24293000000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="122">
+        <v>5.5905339999999999</v>
+      </c>
+      <c r="G49" s="123">
+        <v>0.58208700000000002</v>
+      </c>
+      <c r="H49" s="123">
+        <v>2.3852009999999999</v>
+      </c>
+      <c r="I49" s="123">
+        <v>0.40462999999999999</v>
+      </c>
+      <c r="J49" s="123">
+        <v>2.2137720000000001</v>
+      </c>
+      <c r="K49" s="123">
+        <v>0</v>
+      </c>
+      <c r="L49" s="124">
+        <v>4.8440000000000002E-3</v>
+      </c>
+      <c r="M49" s="122">
+        <v>0</v>
+      </c>
+      <c r="N49" s="123">
+        <v>0</v>
+      </c>
+      <c r="O49" s="143"/>
+      <c r="P49" s="125">
+        <v>0.42521100000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="M50" s="12"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="14"/>
+    </row>
+    <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="13"/>
+    </row>
+    <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I56" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E57" s="29"/>
+      <c r="F57" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="G57" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="H57" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="I57" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="J57" s="68"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E58" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" s="116">
+        <v>1.794489</v>
+      </c>
+      <c r="G58" s="117">
+        <v>0</v>
+      </c>
+      <c r="H58" s="117">
+        <v>0</v>
+      </c>
+      <c r="I58" s="102">
+        <v>0</v>
+      </c>
+      <c r="J58" s="69"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E59" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="F59" s="109">
+        <v>1.794489</v>
+      </c>
+      <c r="G59" s="107">
+        <v>0</v>
+      </c>
+      <c r="H59" s="107">
+        <v>0</v>
+      </c>
+      <c r="I59" s="105">
+        <v>0</v>
+      </c>
+      <c r="J59" s="71"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E60" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" s="72"/>
+      <c r="G60" s="123">
+        <v>0</v>
+      </c>
+      <c r="H60" s="123">
+        <v>0</v>
+      </c>
+      <c r="I60" s="73"/>
+      <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
-    <mergeCell ref="B1:P1"/>
-    <mergeCell ref="J14:M14"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="51" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q60"/>
+  <dimension ref="B1:Q60"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="3" width="9.0"/>
-[...5 lines deleted...]
-    <col min="18" max="16384" customWidth="true" style="3" width="9.0"/>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="188">
-[...315 lines deleted...]
-      <c r="G18" s="221" t="n">
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="135" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="137"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="9"/>
+      <c r="F5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" s="76" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="23"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="91">
+        <v>17.035</v>
+      </c>
+      <c r="G7" s="92">
+        <v>13.113</v>
+      </c>
+      <c r="H7" s="93">
+        <v>0.16200000000000001</v>
+      </c>
+      <c r="I7" s="92">
+        <v>3.9220000000000002</v>
+      </c>
+      <c r="J7" s="92">
+        <v>5.0839999999999996</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="94">
+        <v>12.010999999999999</v>
+      </c>
+      <c r="G8" s="93">
+        <v>8.7530000000000001</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="94">
+        <v>3.258</v>
+      </c>
+      <c r="J8" s="95">
+        <v>4.226</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="96">
+        <v>5.024</v>
+      </c>
+      <c r="G9" s="97">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="H9" s="98">
+        <v>0.16200000000000001</v>
+      </c>
+      <c r="I9" s="99">
+        <v>0.66400000000000003</v>
+      </c>
+      <c r="J9" s="98">
+        <v>0.85799999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I13" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="M13" s="20" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="29"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="138" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="138" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="140"/>
+      <c r="N14" s="31"/>
+    </row>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="32"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="K15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="L15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="N15" s="31"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="100">
+        <v>2.25</v>
+      </c>
+      <c r="G16" s="101">
+        <v>0.03</v>
+      </c>
+      <c r="H16" s="101">
+        <v>1.74</v>
+      </c>
+      <c r="I16" s="101">
+        <v>0.48</v>
+      </c>
+      <c r="J16" s="100">
+        <v>3.3980000000000001</v>
+      </c>
+      <c r="K16" s="101">
+        <v>0.24299999999999999</v>
+      </c>
+      <c r="L16" s="101">
+        <v>2.346000000000001</v>
+      </c>
+      <c r="M16" s="102">
+        <v>0.80900000000000005</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="103">
+        <v>2.093</v>
+      </c>
+      <c r="G17" s="104">
+        <v>0.03</v>
+      </c>
+      <c r="H17" s="104">
+        <v>1.609</v>
+      </c>
+      <c r="I17" s="105">
+        <v>0.45400000000000001</v>
+      </c>
+      <c r="J17" s="106">
+        <v>3.1629999999999998</v>
+      </c>
+      <c r="K17" s="104">
+        <v>0.24299999999999999</v>
+      </c>
+      <c r="L17" s="104">
+        <v>2.1579999999999999</v>
+      </c>
+      <c r="M17" s="105">
+        <v>0.76200000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="43"/>
+      <c r="C18" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="103">
+        <v>1.431</v>
+      </c>
+      <c r="G18" s="107">
+        <v>1.9E-2</v>
+      </c>
+      <c r="H18" s="107">
+        <v>1.101</v>
+      </c>
+      <c r="I18" s="105">
+        <v>0.311</v>
+      </c>
+      <c r="J18" s="103">
+        <v>2.1850000000000001</v>
+      </c>
+      <c r="K18" s="107">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="L18" s="107">
+        <v>1.4990000000000001</v>
+      </c>
+      <c r="M18" s="105">
+        <v>0.54200000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="46"/>
+      <c r="C19" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="103">
+        <v>0.66200000000000003</v>
+      </c>
+      <c r="G19" s="104">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="H19" s="104">
+        <v>0.50800000000000001</v>
+      </c>
+      <c r="I19" s="108">
+        <v>0.14299999999999999</v>
+      </c>
+      <c r="J19" s="103">
+        <v>0.97799999999999998</v>
+      </c>
+      <c r="K19" s="104">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="L19" s="104">
+        <v>0.65900000000000003</v>
+      </c>
+      <c r="M19" s="108">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="46"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="103">
+        <v>8.6000000000000007E-2</v>
+      </c>
+      <c r="G20" s="104">
+        <v>2E-3</v>
+      </c>
+      <c r="H20" s="104">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="I20" s="105">
+        <v>1.6E-2</v>
+      </c>
+      <c r="J20" s="103">
         <v>0.11</v>
       </c>
-      <c r="H18" s="221" t="n">
-[...1038 lines deleted...]
-      <c r="J60" s="121" t="n"/>
+      <c r="K20" s="107">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="L20" s="107">
+        <v>8.5999999999999993E-2</v>
+      </c>
+      <c r="M20" s="105">
+        <v>1.9E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="109">
+        <v>0.157</v>
+      </c>
+      <c r="G21" s="107">
+        <v>0</v>
+      </c>
+      <c r="H21" s="107">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="I21" s="105">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="J21" s="109">
+        <v>0.23499999999999999</v>
+      </c>
+      <c r="K21" s="107">
+        <v>0</v>
+      </c>
+      <c r="L21" s="107">
+        <v>0.188</v>
+      </c>
+      <c r="M21" s="105">
+        <v>4.7E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="110">
+        <v>0.377</v>
+      </c>
+      <c r="G22" s="111">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H22" s="111">
+        <v>0.30099999999999999</v>
+      </c>
+      <c r="I22" s="112">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="J22" s="110">
+        <v>0.55600000000000005</v>
+      </c>
+      <c r="K22" s="111">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="L22" s="111">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="M22" s="112">
+        <v>0.124</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M26" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="29"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="31"/>
+    </row>
+    <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="32"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="145"/>
+      <c r="G28" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="31"/>
+    </row>
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="100">
+        <v>63.742891</v>
+      </c>
+      <c r="G29" s="101">
+        <v>17.3277</v>
+      </c>
+      <c r="H29" s="101">
+        <v>23.709589999999999</v>
+      </c>
+      <c r="I29" s="101">
+        <v>7.0419099999999997</v>
+      </c>
+      <c r="J29" s="101">
+        <v>11.581849999999999</v>
+      </c>
+      <c r="K29" s="101">
+        <v>0.29050999999999999</v>
+      </c>
+      <c r="L29" s="101">
+        <v>0.37501200000000001</v>
+      </c>
+      <c r="M29" s="102">
+        <v>3.4163190000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="109">
+        <v>61.152039000000002</v>
+      </c>
+      <c r="G30" s="107">
+        <v>17.3277</v>
+      </c>
+      <c r="H30" s="107">
+        <v>22.559950000000001</v>
+      </c>
+      <c r="I30" s="107">
+        <v>6.7544199999999996</v>
+      </c>
+      <c r="J30" s="107">
+        <v>10.78378</v>
+      </c>
+      <c r="K30" s="107">
+        <v>0.29050999999999999</v>
+      </c>
+      <c r="L30" s="107">
+        <v>0.37501200000000001</v>
+      </c>
+      <c r="M30" s="105">
+        <v>3.060667</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="43"/>
+      <c r="C31" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="109">
+        <v>43.935197000000002</v>
+      </c>
+      <c r="G31" s="107">
+        <v>11.0091</v>
+      </c>
+      <c r="H31" s="107">
+        <v>16.88035</v>
+      </c>
+      <c r="I31" s="107">
+        <v>4.8331799999999996</v>
+      </c>
+      <c r="J31" s="107">
+        <v>8.1215700000000002</v>
+      </c>
+      <c r="K31" s="107">
+        <v>0.14241999999999999</v>
+      </c>
+      <c r="L31" s="113">
+        <v>0.21088799999999999</v>
+      </c>
+      <c r="M31" s="105">
+        <v>2.737689</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="46"/>
+      <c r="C32" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="109">
+        <v>17.216842</v>
+      </c>
+      <c r="G32" s="104">
+        <v>6.3186</v>
+      </c>
+      <c r="H32" s="104">
+        <v>5.6795999999999998</v>
+      </c>
+      <c r="I32" s="104">
+        <v>1.9212400000000001</v>
+      </c>
+      <c r="J32" s="104">
+        <v>2.66221</v>
+      </c>
+      <c r="K32" s="104">
+        <v>0.14809</v>
+      </c>
+      <c r="L32" s="114">
+        <v>0.16412399999999999</v>
+      </c>
+      <c r="M32" s="108">
+        <v>0.32297799999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="46"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="109">
+        <v>1.6667989999999999</v>
+      </c>
+      <c r="G33" s="107">
+        <v>0.70157999999999998</v>
+      </c>
+      <c r="H33" s="107">
+        <v>0.52695999999999998</v>
+      </c>
+      <c r="I33" s="107">
+        <v>0.17712</v>
+      </c>
+      <c r="J33" s="107">
+        <v>0.22844999999999999</v>
+      </c>
+      <c r="K33" s="107">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113">
+        <v>5.5199999999999997E-3</v>
+      </c>
+      <c r="M33" s="105">
+        <v>2.7168999999999999E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="109">
+        <v>2.5908519999999999</v>
+      </c>
+      <c r="G34" s="107">
+        <v>0</v>
+      </c>
+      <c r="H34" s="107">
+        <v>1.14964</v>
+      </c>
+      <c r="I34" s="107">
+        <v>0.28749000000000002</v>
+      </c>
+      <c r="J34" s="107">
+        <v>0.79806999999999995</v>
+      </c>
+      <c r="K34" s="107">
+        <v>0</v>
+      </c>
+      <c r="L34" s="113">
+        <v>0</v>
+      </c>
+      <c r="M34" s="105">
+        <v>0.35565200000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="110">
+        <v>8.0114419999999988</v>
+      </c>
+      <c r="G35" s="111">
+        <v>1.47258</v>
+      </c>
+      <c r="H35" s="111">
+        <v>3.0894599999999999</v>
+      </c>
+      <c r="I35" s="111">
+        <v>0.99531000000000003</v>
+      </c>
+      <c r="J35" s="111">
+        <v>1.89029</v>
+      </c>
+      <c r="K35" s="111">
+        <v>0</v>
+      </c>
+      <c r="L35" s="115">
+        <v>5.5509999999999997E-2</v>
+      </c>
+      <c r="M35" s="112">
+        <v>0.50829199999999997</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+    </row>
+    <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+    </row>
+    <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q39" s="58"/>
+    </row>
+    <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P40" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q40" s="58"/>
+    </row>
+    <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="29"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="146" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" s="139"/>
+      <c r="H41" s="139"/>
+      <c r="I41" s="139"/>
+      <c r="J41" s="139"/>
+      <c r="K41" s="139"/>
+      <c r="L41" s="140"/>
+      <c r="M41" s="146" t="s">
+        <v>64</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="140"/>
+      <c r="Q41" s="58"/>
+    </row>
+    <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="32"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="N42" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="O42" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="P42" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="58"/>
+    </row>
+    <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="116">
+        <v>46.803694999999998</v>
+      </c>
+      <c r="G43" s="117">
+        <v>15.027400999999999</v>
+      </c>
+      <c r="H43" s="117">
+        <v>18.194793000000001</v>
+      </c>
+      <c r="I43" s="117">
+        <v>4.9757980000000002</v>
+      </c>
+      <c r="J43" s="117">
+        <v>8.2944440000000004</v>
+      </c>
+      <c r="K43" s="117">
+        <v>0.20335700000000001</v>
+      </c>
+      <c r="L43" s="102">
+        <v>0.107902</v>
+      </c>
+      <c r="M43" s="118">
+        <v>2.4493000000000001E-2</v>
+      </c>
+      <c r="N43" s="117">
+        <v>0.23869899999999999</v>
+      </c>
+      <c r="O43" s="119">
+        <v>0</v>
+      </c>
+      <c r="P43" s="120">
+        <v>2.8004989999999998</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="109">
+        <v>45.059043000000003</v>
+      </c>
+      <c r="G44" s="107">
+        <v>15.027400999999999</v>
+      </c>
+      <c r="H44" s="107">
+        <v>17.318588999999999</v>
+      </c>
+      <c r="I44" s="107">
+        <v>4.745806</v>
+      </c>
+      <c r="J44" s="107">
+        <v>7.6559879999999998</v>
+      </c>
+      <c r="K44" s="107">
+        <v>0.20335700000000001</v>
+      </c>
+      <c r="L44" s="113">
+        <v>0.107902</v>
+      </c>
+      <c r="M44" s="109">
+        <v>2.4493000000000001E-2</v>
+      </c>
+      <c r="N44" s="107">
+        <v>0.23869899999999999</v>
+      </c>
+      <c r="O44" s="141"/>
+      <c r="P44" s="121">
+        <v>2.513112</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="43"/>
+      <c r="C45" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="44"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="109">
+        <v>31.824914</v>
+      </c>
+      <c r="G45" s="107">
+        <v>9.4592729999999996</v>
+      </c>
+      <c r="H45" s="107">
+        <v>13.050647</v>
+      </c>
+      <c r="I45" s="107">
+        <v>3.3832260000000001</v>
+      </c>
+      <c r="J45" s="107">
+        <v>5.7695959999999999</v>
+      </c>
+      <c r="K45" s="107">
+        <v>9.9694000000000005E-2</v>
+      </c>
+      <c r="L45" s="105">
+        <v>6.2477999999999999E-2</v>
+      </c>
+      <c r="M45" s="109">
+        <v>0</v>
+      </c>
+      <c r="N45" s="107">
+        <v>0.23869899999999999</v>
+      </c>
+      <c r="O45" s="142"/>
+      <c r="P45" s="121">
+        <v>2.2843100000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="46"/>
+      <c r="C46" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="109">
+        <v>13.234128999999999</v>
+      </c>
+      <c r="G46" s="107">
+        <v>5.5681279999999997</v>
+      </c>
+      <c r="H46" s="107">
+        <v>4.2679419999999997</v>
+      </c>
+      <c r="I46" s="107">
+        <v>1.3625799999999999</v>
+      </c>
+      <c r="J46" s="107">
+        <v>1.8863920000000001</v>
+      </c>
+      <c r="K46" s="107">
+        <v>0.10366300000000001</v>
+      </c>
+      <c r="L46" s="105">
+        <v>4.5423999999999999E-2</v>
+      </c>
+      <c r="M46" s="109">
+        <v>2.4493000000000001E-2</v>
+      </c>
+      <c r="N46" s="107">
+        <v>0</v>
+      </c>
+      <c r="O46" s="142"/>
+      <c r="P46" s="121">
+        <v>0.22880200000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="46"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E47" s="42"/>
+      <c r="F47" s="109">
+        <v>1.33318</v>
+      </c>
+      <c r="G47" s="107">
+        <v>0.58571600000000001</v>
+      </c>
+      <c r="H47" s="107">
+        <v>0.421568</v>
+      </c>
+      <c r="I47" s="107">
+        <v>0.14169599999999999</v>
+      </c>
+      <c r="J47" s="107">
+        <v>0.18276000000000001</v>
+      </c>
+      <c r="K47" s="107">
+        <v>0</v>
+      </c>
+      <c r="L47" s="105">
+        <v>1.4400000000000001E-3</v>
+      </c>
+      <c r="M47" s="109">
+        <v>1.3412E-2</v>
+      </c>
+      <c r="N47" s="107">
+        <v>0</v>
+      </c>
+      <c r="O47" s="142"/>
+      <c r="P47" s="121">
+        <v>2.1735000000000001E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="109">
+        <v>1.7446520000000001</v>
+      </c>
+      <c r="G48" s="107">
+        <v>0</v>
+      </c>
+      <c r="H48" s="107">
+        <v>0.87620399999999998</v>
+      </c>
+      <c r="I48" s="107">
+        <v>0.229992</v>
+      </c>
+      <c r="J48" s="107">
+        <v>0.63845600000000002</v>
+      </c>
+      <c r="K48" s="107">
+        <v>0</v>
+      </c>
+      <c r="L48" s="105">
+        <v>0</v>
+      </c>
+      <c r="M48" s="109">
+        <v>0</v>
+      </c>
+      <c r="N48" s="107">
+        <v>0</v>
+      </c>
+      <c r="O48" s="142"/>
+      <c r="P48" s="121">
+        <v>0.287387</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="122">
+        <v>5.4914300000000003</v>
+      </c>
+      <c r="G49" s="123">
+        <v>1.113526</v>
+      </c>
+      <c r="H49" s="123">
+        <v>2.2340080000000002</v>
+      </c>
+      <c r="I49" s="123">
+        <v>0.72546600000000006</v>
+      </c>
+      <c r="J49" s="123">
+        <v>1.4030800000000001</v>
+      </c>
+      <c r="K49" s="123">
+        <v>0</v>
+      </c>
+      <c r="L49" s="124">
+        <v>1.5350000000000001E-2</v>
+      </c>
+      <c r="M49" s="122">
+        <v>0</v>
+      </c>
+      <c r="N49" s="123">
+        <v>0</v>
+      </c>
+      <c r="O49" s="143"/>
+      <c r="P49" s="125">
+        <v>0.394235</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="M50" s="12"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="14"/>
+    </row>
+    <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="13"/>
+    </row>
+    <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I56" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E57" s="29"/>
+      <c r="F57" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="G57" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="H57" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="I57" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="J57" s="68"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E58" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" s="116">
+        <v>3.0819019999999999</v>
+      </c>
+      <c r="G58" s="117">
+        <v>0</v>
+      </c>
+      <c r="H58" s="117">
+        <v>1</v>
+      </c>
+      <c r="I58" s="102">
+        <v>0</v>
+      </c>
+      <c r="J58" s="69"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E59" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="F59" s="109">
+        <v>3.0819019999999999</v>
+      </c>
+      <c r="G59" s="107">
+        <v>0</v>
+      </c>
+      <c r="H59" s="107">
+        <v>0</v>
+      </c>
+      <c r="I59" s="105">
+        <v>0</v>
+      </c>
+      <c r="J59" s="71"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E60" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" s="72"/>
+      <c r="G60" s="123">
+        <v>0</v>
+      </c>
+      <c r="H60" s="123">
+        <v>1</v>
+      </c>
+      <c r="I60" s="73"/>
+      <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q60"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="135" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="137"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="9"/>
+      <c r="F5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" s="76" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="23"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="91">
+        <v>17.050999999999998</v>
+      </c>
+      <c r="G7" s="92">
+        <v>13.113</v>
+      </c>
+      <c r="H7" s="93">
+        <v>0.161</v>
+      </c>
+      <c r="I7" s="92">
+        <v>3.9380000000000002</v>
+      </c>
+      <c r="J7" s="92">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="94">
+        <v>12.032</v>
+      </c>
+      <c r="G8" s="93">
+        <v>8.76</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="94">
+        <v>3.2719999999999998</v>
+      </c>
+      <c r="J8" s="95">
+        <v>4.2370000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="96">
+        <v>5.0190000000000001</v>
+      </c>
+      <c r="G9" s="97">
+        <v>4.3529999999999998</v>
+      </c>
+      <c r="H9" s="98">
+        <v>0.161</v>
+      </c>
+      <c r="I9" s="99">
+        <v>0.66600000000000004</v>
+      </c>
+      <c r="J9" s="98">
+        <v>0.86299999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I13" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="M13" s="20" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="29"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="138" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="138" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="140"/>
+      <c r="N14" s="31"/>
+    </row>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="32"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="K15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="L15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="N15" s="31"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="100">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="G16" s="101">
+        <v>0.03</v>
+      </c>
+      <c r="H16" s="101">
+        <v>1.7290000000000001</v>
+      </c>
+      <c r="I16" s="101">
+        <v>0.48099999999999998</v>
+      </c>
+      <c r="J16" s="100">
+        <v>3.4540000000000002</v>
+      </c>
+      <c r="K16" s="101">
+        <v>0.23200000000000001</v>
+      </c>
+      <c r="L16" s="101">
+        <v>2.4249999999999998</v>
+      </c>
+      <c r="M16" s="102">
+        <v>0.79700000000000004</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="103">
+        <v>2.089</v>
+      </c>
+      <c r="G17" s="104">
+        <v>2.7E-2</v>
+      </c>
+      <c r="H17" s="104">
+        <v>1.6040000000000001</v>
+      </c>
+      <c r="I17" s="105">
+        <v>0.45800000000000002</v>
+      </c>
+      <c r="J17" s="106">
+        <v>3.2309999999999999</v>
+      </c>
+      <c r="K17" s="104">
+        <v>0.222</v>
+      </c>
+      <c r="L17" s="104">
+        <v>2.2549999999999999</v>
+      </c>
+      <c r="M17" s="105">
+        <v>0.754</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="43"/>
+      <c r="C18" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="103">
+        <v>1.431</v>
+      </c>
+      <c r="G18" s="107">
+        <v>2.3E-2</v>
+      </c>
+      <c r="H18" s="107">
+        <v>1.0860000000000001</v>
+      </c>
+      <c r="I18" s="105">
+        <v>0.32200000000000001</v>
+      </c>
+      <c r="J18" s="103">
+        <v>2.294</v>
+      </c>
+      <c r="K18" s="107">
+        <v>0.185</v>
+      </c>
+      <c r="L18" s="107">
+        <v>1.546</v>
+      </c>
+      <c r="M18" s="105">
+        <v>0.56299999999999994</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="46"/>
+      <c r="C19" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="103">
+        <v>0.65800000000000003</v>
+      </c>
+      <c r="G19" s="104">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H19" s="104">
+        <v>0.51800000000000002</v>
+      </c>
+      <c r="I19" s="108">
+        <v>0.13600000000000001</v>
+      </c>
+      <c r="J19" s="103">
+        <v>0.93700000000000006</v>
+      </c>
+      <c r="K19" s="104">
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="L19" s="104">
+        <v>0.70899999999999996</v>
+      </c>
+      <c r="M19" s="108">
+        <v>0.191</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="46"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="103">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="G20" s="104">
+        <v>2E-3</v>
+      </c>
+      <c r="H20" s="104">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="I20" s="105">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="J20" s="103">
+        <v>7.9000000000000015E-2</v>
+      </c>
+      <c r="K20" s="107">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="L20" s="107">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="M20" s="105">
+        <v>8.0000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="109">
+        <v>0.151</v>
+      </c>
+      <c r="G21" s="107">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="H21" s="107">
+        <v>0.125</v>
+      </c>
+      <c r="I21" s="105">
+        <v>2.3E-2</v>
+      </c>
+      <c r="J21" s="109">
+        <v>0.223</v>
+      </c>
+      <c r="K21" s="107">
+        <v>0.01</v>
+      </c>
+      <c r="L21" s="107">
+        <v>0.17</v>
+      </c>
+      <c r="M21" s="105">
+        <v>4.2999999999999997E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="110">
+        <v>0.39200000000000002</v>
+      </c>
+      <c r="G22" s="111">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H22" s="111">
+        <v>0.32</v>
+      </c>
+      <c r="I22" s="112">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="J22" s="110">
+        <v>0.56600000000000006</v>
+      </c>
+      <c r="K22" s="111">
+        <v>1.9E-2</v>
+      </c>
+      <c r="L22" s="111">
+        <v>0.42099999999999999</v>
+      </c>
+      <c r="M22" s="112">
+        <v>0.126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M26" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="29"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="31"/>
+    </row>
+    <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="32"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="145"/>
+      <c r="G28" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="31"/>
+    </row>
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="100">
+        <v>75.93009099999999</v>
+      </c>
+      <c r="G29" s="101">
+        <v>27.721509999999999</v>
+      </c>
+      <c r="H29" s="101">
+        <v>23.637989999999999</v>
+      </c>
+      <c r="I29" s="101">
+        <v>6.7669899999999998</v>
+      </c>
+      <c r="J29" s="101">
+        <v>15.40523</v>
+      </c>
+      <c r="K29" s="101">
+        <v>0.24012</v>
+      </c>
+      <c r="L29" s="101">
+        <v>0.39224500000000001</v>
+      </c>
+      <c r="M29" s="102">
+        <v>1.766006</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="109">
+        <v>72.440789999999993</v>
+      </c>
+      <c r="G30" s="107">
+        <v>26.919070000000001</v>
+      </c>
+      <c r="H30" s="107">
+        <v>22.309850000000001</v>
+      </c>
+      <c r="I30" s="107">
+        <v>6.4450399999999997</v>
+      </c>
+      <c r="J30" s="107">
+        <v>14.62762</v>
+      </c>
+      <c r="K30" s="107">
+        <v>0.24012</v>
+      </c>
+      <c r="L30" s="107">
+        <v>0.37937500000000002</v>
+      </c>
+      <c r="M30" s="105">
+        <v>1.5197149999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="43"/>
+      <c r="C31" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="109">
+        <v>57.878013999999993</v>
+      </c>
+      <c r="G31" s="107">
+        <v>25.279509999999998</v>
+      </c>
+      <c r="H31" s="107">
+        <v>16.340910000000001</v>
+      </c>
+      <c r="I31" s="107">
+        <v>4.8256399999999999</v>
+      </c>
+      <c r="J31" s="107">
+        <v>9.9202300000000001</v>
+      </c>
+      <c r="K31" s="107">
+        <v>0.1517</v>
+      </c>
+      <c r="L31" s="113">
+        <v>0.31467000000000001</v>
+      </c>
+      <c r="M31" s="105">
+        <v>1.0453539999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="46"/>
+      <c r="C32" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="109">
+        <v>14.562775999999999</v>
+      </c>
+      <c r="G32" s="104">
+        <v>1.6395599999999999</v>
+      </c>
+      <c r="H32" s="104">
+        <v>5.9689399999999999</v>
+      </c>
+      <c r="I32" s="104">
+        <v>1.6194</v>
+      </c>
+      <c r="J32" s="104">
+        <v>4.7073900000000002</v>
+      </c>
+      <c r="K32" s="104">
+        <v>8.8419999999999999E-2</v>
+      </c>
+      <c r="L32" s="114">
+        <v>6.4704999999999999E-2</v>
+      </c>
+      <c r="M32" s="108">
+        <v>0.47436099999999998</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="46"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="109">
+        <v>0.9331600000000001</v>
+      </c>
+      <c r="G33" s="107">
+        <v>0.17213999999999999</v>
+      </c>
+      <c r="H33" s="107">
+        <v>0.43329000000000001</v>
+      </c>
+      <c r="I33" s="107">
+        <v>0.13038</v>
+      </c>
+      <c r="J33" s="107">
+        <v>0.17873</v>
+      </c>
+      <c r="K33" s="107">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113">
+        <v>2.1700000000000001E-3</v>
+      </c>
+      <c r="M33" s="105">
+        <v>1.6449999999999999E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="109">
+        <v>3.4893010000000002</v>
+      </c>
+      <c r="G34" s="107">
+        <v>0.80244000000000004</v>
+      </c>
+      <c r="H34" s="107">
+        <v>1.3281400000000001</v>
+      </c>
+      <c r="I34" s="107">
+        <v>0.32195000000000001</v>
+      </c>
+      <c r="J34" s="107">
+        <v>0.77761000000000002</v>
+      </c>
+      <c r="K34" s="107">
+        <v>0</v>
+      </c>
+      <c r="L34" s="113">
+        <v>1.2869999999999999E-2</v>
+      </c>
+      <c r="M34" s="105">
+        <v>0.24629100000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="110">
+        <v>9.7280400000000018</v>
+      </c>
+      <c r="G35" s="111">
+        <v>1.9828699999999999</v>
+      </c>
+      <c r="H35" s="111">
+        <v>3.30762</v>
+      </c>
+      <c r="I35" s="111">
+        <v>0.83562999999999998</v>
+      </c>
+      <c r="J35" s="111">
+        <v>3.1766800000000002</v>
+      </c>
+      <c r="K35" s="111">
+        <v>0</v>
+      </c>
+      <c r="L35" s="115">
+        <v>2.9356E-2</v>
+      </c>
+      <c r="M35" s="112">
+        <v>0.39588400000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+    </row>
+    <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+    </row>
+    <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q39" s="58"/>
+    </row>
+    <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P40" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q40" s="58"/>
+    </row>
+    <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="29"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="146" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" s="139"/>
+      <c r="H41" s="139"/>
+      <c r="I41" s="139"/>
+      <c r="J41" s="139"/>
+      <c r="K41" s="139"/>
+      <c r="L41" s="140"/>
+      <c r="M41" s="146" t="s">
+        <v>64</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="140"/>
+      <c r="Q41" s="58"/>
+    </row>
+    <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="32"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="N42" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="O42" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="P42" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="58"/>
+    </row>
+    <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="116">
+        <v>60.197504999999992</v>
+      </c>
+      <c r="G43" s="117">
+        <v>25.509595999999998</v>
+      </c>
+      <c r="H43" s="117">
+        <v>18.28547</v>
+      </c>
+      <c r="I43" s="117">
+        <v>4.7821259999999999</v>
+      </c>
+      <c r="J43" s="117">
+        <v>11.336404</v>
+      </c>
+      <c r="K43" s="117">
+        <v>0.16808400000000001</v>
+      </c>
+      <c r="L43" s="102">
+        <v>0.115825</v>
+      </c>
+      <c r="M43" s="118">
+        <v>3.9119999999999997E-3</v>
+      </c>
+      <c r="N43" s="117">
+        <v>0</v>
+      </c>
+      <c r="O43" s="119">
+        <v>0.18607599999999999</v>
+      </c>
+      <c r="P43" s="120">
+        <v>1.2624789999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="109">
+        <v>57.580424999999991</v>
+      </c>
+      <c r="G44" s="107">
+        <v>24.838366000000001</v>
+      </c>
+      <c r="H44" s="107">
+        <v>17.222957999999998</v>
+      </c>
+      <c r="I44" s="107">
+        <v>4.5245660000000001</v>
+      </c>
+      <c r="J44" s="107">
+        <v>10.714316</v>
+      </c>
+      <c r="K44" s="107">
+        <v>0.16808400000000001</v>
+      </c>
+      <c r="L44" s="113">
+        <v>0.112135</v>
+      </c>
+      <c r="M44" s="109">
+        <v>3.9119999999999997E-3</v>
+      </c>
+      <c r="N44" s="107">
+        <v>0</v>
+      </c>
+      <c r="O44" s="141"/>
+      <c r="P44" s="121">
+        <v>1.065447</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="43"/>
+      <c r="C45" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="44"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="109">
+        <v>46.811171999999992</v>
+      </c>
+      <c r="G45" s="107">
+        <v>23.402767999999998</v>
+      </c>
+      <c r="H45" s="107">
+        <v>12.698539</v>
+      </c>
+      <c r="I45" s="107">
+        <v>3.377948</v>
+      </c>
+      <c r="J45" s="107">
+        <v>7.1272970000000004</v>
+      </c>
+      <c r="K45" s="107">
+        <v>0.10619000000000001</v>
+      </c>
+      <c r="L45" s="105">
+        <v>9.8430000000000004E-2</v>
+      </c>
+      <c r="M45" s="109">
+        <v>3.9119999999999997E-3</v>
+      </c>
+      <c r="N45" s="107">
+        <v>0</v>
+      </c>
+      <c r="O45" s="142"/>
+      <c r="P45" s="121">
+        <v>0.73174899999999998</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="46"/>
+      <c r="C46" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="109">
+        <v>10.769253000000001</v>
+      </c>
+      <c r="G46" s="107">
+        <v>1.4355979999999999</v>
+      </c>
+      <c r="H46" s="107">
+        <v>4.524419</v>
+      </c>
+      <c r="I46" s="107">
+        <v>1.1466179999999999</v>
+      </c>
+      <c r="J46" s="107">
+        <v>3.5870190000000002</v>
+      </c>
+      <c r="K46" s="107">
+        <v>6.1893999999999998E-2</v>
+      </c>
+      <c r="L46" s="105">
+        <v>1.3705E-2</v>
+      </c>
+      <c r="M46" s="109">
+        <v>0</v>
+      </c>
+      <c r="N46" s="107">
+        <v>0</v>
+      </c>
+      <c r="O46" s="142"/>
+      <c r="P46" s="121">
+        <v>0.33369799999999999</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="46"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E47" s="42"/>
+      <c r="F47" s="109">
+        <v>0.73227199999999992</v>
+      </c>
+      <c r="G47" s="107">
+        <v>0.137712</v>
+      </c>
+      <c r="H47" s="107">
+        <v>0.346632</v>
+      </c>
+      <c r="I47" s="107">
+        <v>0.10430399999999999</v>
+      </c>
+      <c r="J47" s="107">
+        <v>0.142984</v>
+      </c>
+      <c r="K47" s="107">
+        <v>0</v>
+      </c>
+      <c r="L47" s="105">
+        <v>6.4000000000000005E-4</v>
+      </c>
+      <c r="M47" s="109">
+        <v>0</v>
+      </c>
+      <c r="N47" s="107">
+        <v>0</v>
+      </c>
+      <c r="O47" s="142"/>
+      <c r="P47" s="121">
+        <v>1.316E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="109">
+        <v>2.6170800000000001</v>
+      </c>
+      <c r="G48" s="107">
+        <v>0.67122999999999999</v>
+      </c>
+      <c r="H48" s="107">
+        <v>1.0625119999999999</v>
+      </c>
+      <c r="I48" s="107">
+        <v>0.25756000000000001</v>
+      </c>
+      <c r="J48" s="107">
+        <v>0.62208799999999997</v>
+      </c>
+      <c r="K48" s="107">
+        <v>0</v>
+      </c>
+      <c r="L48" s="105">
+        <v>3.6900000000000001E-3</v>
+      </c>
+      <c r="M48" s="109">
+        <v>0</v>
+      </c>
+      <c r="N48" s="107">
+        <v>0</v>
+      </c>
+      <c r="O48" s="142"/>
+      <c r="P48" s="121">
+        <v>0.19703200000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="122">
+        <v>7.3816490000000003</v>
+      </c>
+      <c r="G49" s="123">
+        <v>1.762426</v>
+      </c>
+      <c r="H49" s="123">
+        <v>2.4481480000000002</v>
+      </c>
+      <c r="I49" s="123">
+        <v>0.61713600000000002</v>
+      </c>
+      <c r="J49" s="123">
+        <v>2.544473</v>
+      </c>
+      <c r="K49" s="123">
+        <v>0</v>
+      </c>
+      <c r="L49" s="124">
+        <v>9.4660000000000005E-3</v>
+      </c>
+      <c r="M49" s="122">
+        <v>0</v>
+      </c>
+      <c r="N49" s="123">
+        <v>0</v>
+      </c>
+      <c r="O49" s="143"/>
+      <c r="P49" s="125">
+        <v>0.30174699999999999</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="M50" s="12"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="14"/>
+    </row>
+    <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="13"/>
+    </row>
+    <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I56" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E57" s="29"/>
+      <c r="F57" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="G57" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="H57" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="I57" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="J57" s="68"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E58" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" s="116">
+        <v>6.0080770000000001</v>
+      </c>
+      <c r="G58" s="117">
+        <v>0</v>
+      </c>
+      <c r="H58" s="117">
+        <v>0</v>
+      </c>
+      <c r="I58" s="102">
+        <v>0</v>
+      </c>
+      <c r="J58" s="69"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E59" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="F59" s="109">
+        <v>6.0080770000000001</v>
+      </c>
+      <c r="G59" s="107">
+        <v>0</v>
+      </c>
+      <c r="H59" s="107">
+        <v>0</v>
+      </c>
+      <c r="I59" s="105">
+        <v>0</v>
+      </c>
+      <c r="J59" s="71"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E60" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" s="72"/>
+      <c r="G60" s="123">
+        <v>0</v>
+      </c>
+      <c r="H60" s="123">
+        <v>0</v>
+      </c>
+      <c r="I60" s="73"/>
+      <c r="J60" s="71"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="J14:M14"/>
+    <mergeCell ref="F14:I14"/>
+    <mergeCell ref="O44:O49"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="F41:L41"/>
+    <mergeCell ref="M41:P41"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="51" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q60"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="135" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="137"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="9"/>
+      <c r="F5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" s="76" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="23"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F7" s="91">
+        <v>17.076000000000001</v>
+      </c>
+      <c r="G7" s="92">
+        <v>13.122</v>
+      </c>
+      <c r="H7" s="93">
+        <v>0.16200000000000001</v>
+      </c>
+      <c r="I7" s="92">
+        <v>3.9540000000000002</v>
+      </c>
+      <c r="J7" s="92">
+        <v>5.1189999999999998</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="F8" s="94">
+        <v>12.051</v>
+      </c>
+      <c r="G8" s="93">
+        <v>8.7639999999999993</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="94">
+        <v>3.2869999999999999</v>
+      </c>
+      <c r="J8" s="95">
+        <v>4.2560000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="96">
+        <v>5.0249999999999986</v>
+      </c>
+      <c r="G9" s="97">
+        <v>4.3579999999999997</v>
+      </c>
+      <c r="H9" s="98">
+        <v>0.16200000000000001</v>
+      </c>
+      <c r="I9" s="99">
+        <v>0.66700000000000004</v>
+      </c>
+      <c r="J9" s="98">
+        <v>0.86299999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I13" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="M13" s="20" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="29"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="138" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="138" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="140"/>
+      <c r="N14" s="31"/>
+    </row>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="32"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="K15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="L15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="N15" s="31"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="100">
+        <v>2.218</v>
+      </c>
+      <c r="G16" s="101">
+        <v>3.1E-2</v>
+      </c>
+      <c r="H16" s="101">
+        <v>1.736</v>
+      </c>
+      <c r="I16" s="101">
+        <v>0.45100000000000001</v>
+      </c>
+      <c r="J16" s="100">
+        <v>3.3809999999999998</v>
+      </c>
+      <c r="K16" s="101">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="L16" s="101">
+        <v>2.3759999999999999</v>
+      </c>
+      <c r="M16" s="102">
+        <v>0.74900000000000011</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="103">
+        <v>2.0720000000000001</v>
+      </c>
+      <c r="G17" s="104">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="H17" s="104">
+        <v>1.6160000000000001</v>
+      </c>
+      <c r="I17" s="105">
+        <v>0.42699999999999999</v>
+      </c>
+      <c r="J17" s="106">
+        <v>3.1360000000000001</v>
+      </c>
+      <c r="K17" s="104">
+        <v>0.22700000000000001</v>
+      </c>
+      <c r="L17" s="104">
+        <v>2.202</v>
+      </c>
+      <c r="M17" s="105">
+        <v>0.70700000000000007</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="43"/>
+      <c r="C18" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="103">
+        <v>1.4039999999999999</v>
+      </c>
+      <c r="G18" s="107">
+        <v>2.4E-2</v>
+      </c>
+      <c r="H18" s="107">
+        <v>1.085</v>
+      </c>
+      <c r="I18" s="105">
+        <v>0.29499999999999998</v>
+      </c>
+      <c r="J18" s="103">
+        <v>2.1720000000000002</v>
+      </c>
+      <c r="K18" s="107">
+        <v>0.16</v>
+      </c>
+      <c r="L18" s="107">
+        <v>1.5</v>
+      </c>
+      <c r="M18" s="105">
+        <v>0.51200000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="46"/>
+      <c r="C19" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="103">
+        <v>0.66800000000000004</v>
+      </c>
+      <c r="G19" s="104">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H19" s="104">
+        <v>0.53100000000000003</v>
+      </c>
+      <c r="I19" s="108">
+        <v>0.13200000000000001</v>
+      </c>
+      <c r="J19" s="103">
+        <v>0.96399999999999997</v>
+      </c>
+      <c r="K19" s="104">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="L19" s="104">
+        <v>0.70199999999999996</v>
+      </c>
+      <c r="M19" s="108">
+        <v>0.19500000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="46"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="103">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="G20" s="104">
+        <v>0</v>
+      </c>
+      <c r="H20" s="104">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="I20" s="105">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="J20" s="103">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="K20" s="107">
+        <v>0</v>
+      </c>
+      <c r="L20" s="107">
+        <v>0.09</v>
+      </c>
+      <c r="M20" s="105">
+        <v>1.2E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="109">
+        <v>0.14599999999999999</v>
+      </c>
+      <c r="G21" s="107">
+        <v>2E-3</v>
+      </c>
+      <c r="H21" s="107">
+        <v>0.12</v>
+      </c>
+      <c r="I21" s="105">
+        <v>2.4E-2</v>
+      </c>
+      <c r="J21" s="109">
+        <v>0.245</v>
+      </c>
+      <c r="K21" s="107">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="L21" s="107">
+        <v>0.17399999999999999</v>
+      </c>
+      <c r="M21" s="105">
+        <v>4.2000000000000003E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="110">
+        <v>0.35599999999999998</v>
+      </c>
+      <c r="G22" s="111">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H22" s="111">
+        <v>0.28799999999999998</v>
+      </c>
+      <c r="I22" s="112">
+        <v>6.3E-2</v>
+      </c>
+      <c r="J22" s="110">
+        <v>0.52400000000000002</v>
+      </c>
+      <c r="K22" s="111">
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="L22" s="111">
+        <v>0.374</v>
+      </c>
+      <c r="M22" s="112">
+        <v>0.113</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M26" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="29"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="31"/>
+    </row>
+    <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="32"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="145"/>
+      <c r="G28" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="31"/>
+    </row>
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="100">
+        <v>70.669283000000007</v>
+      </c>
+      <c r="G29" s="101">
+        <v>20.730119999999999</v>
+      </c>
+      <c r="H29" s="101">
+        <v>24.920459999999999</v>
+      </c>
+      <c r="I29" s="101">
+        <v>6.4439299999999999</v>
+      </c>
+      <c r="J29" s="101">
+        <v>14.790369999999999</v>
+      </c>
+      <c r="K29" s="101">
+        <v>0.48587999999999998</v>
+      </c>
+      <c r="L29" s="101">
+        <v>0.45561200000000002</v>
+      </c>
+      <c r="M29" s="102">
+        <v>2.842911</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="109">
+        <v>65.946372000000011</v>
+      </c>
+      <c r="G30" s="107">
+        <v>19.136780000000002</v>
+      </c>
+      <c r="H30" s="107">
+        <v>23.219259999999998</v>
+      </c>
+      <c r="I30" s="107">
+        <v>6.1308699999999998</v>
+      </c>
+      <c r="J30" s="107">
+        <v>14.11124</v>
+      </c>
+      <c r="K30" s="107">
+        <v>0.48587999999999998</v>
+      </c>
+      <c r="L30" s="107">
+        <v>0.40039200000000003</v>
+      </c>
+      <c r="M30" s="105">
+        <v>2.4619499999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="43"/>
+      <c r="C31" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="109">
+        <v>49.503327000000013</v>
+      </c>
+      <c r="G31" s="107">
+        <v>15.851929999999999</v>
+      </c>
+      <c r="H31" s="107">
+        <v>17.317630000000001</v>
+      </c>
+      <c r="I31" s="107">
+        <v>4.53674</v>
+      </c>
+      <c r="J31" s="107">
+        <v>9.3421900000000004</v>
+      </c>
+      <c r="K31" s="107">
+        <v>0.38346000000000002</v>
+      </c>
+      <c r="L31" s="113">
+        <v>0.27195799999999998</v>
+      </c>
+      <c r="M31" s="105">
+        <v>1.7994190000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="46"/>
+      <c r="C32" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="109">
+        <v>16.443045000000001</v>
+      </c>
+      <c r="G32" s="104">
+        <v>3.28485</v>
+      </c>
+      <c r="H32" s="104">
+        <v>5.9016299999999999</v>
+      </c>
+      <c r="I32" s="104">
+        <v>1.59413</v>
+      </c>
+      <c r="J32" s="104">
+        <v>4.76905</v>
+      </c>
+      <c r="K32" s="104">
+        <v>0.10242</v>
+      </c>
+      <c r="L32" s="114">
+        <v>0.12843399999999999</v>
+      </c>
+      <c r="M32" s="108">
+        <v>0.66253099999999998</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="46"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="109">
+        <v>0.91931300000000016</v>
+      </c>
+      <c r="G33" s="107">
+        <v>0</v>
+      </c>
+      <c r="H33" s="107">
+        <v>0.55310000000000004</v>
+      </c>
+      <c r="I33" s="107">
+        <v>0.13685</v>
+      </c>
+      <c r="J33" s="107">
+        <v>0.21571000000000001</v>
+      </c>
+      <c r="K33" s="107">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113">
+        <v>0</v>
+      </c>
+      <c r="M33" s="105">
+        <v>1.3653E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="109">
+        <v>4.7229110000000007</v>
+      </c>
+      <c r="G34" s="107">
+        <v>1.59334</v>
+      </c>
+      <c r="H34" s="107">
+        <v>1.7012</v>
+      </c>
+      <c r="I34" s="107">
+        <v>0.31306</v>
+      </c>
+      <c r="J34" s="107">
+        <v>0.67913000000000001</v>
+      </c>
+      <c r="K34" s="107">
+        <v>0</v>
+      </c>
+      <c r="L34" s="113">
+        <v>5.5219999999999998E-2</v>
+      </c>
+      <c r="M34" s="105">
+        <v>0.38096099999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="110">
+        <v>10.224112999999999</v>
+      </c>
+      <c r="G35" s="111">
+        <v>2.39663</v>
+      </c>
+      <c r="H35" s="111">
+        <v>3.3338100000000002</v>
+      </c>
+      <c r="I35" s="111">
+        <v>0.88653000000000004</v>
+      </c>
+      <c r="J35" s="111">
+        <v>3.0729299999999999</v>
+      </c>
+      <c r="K35" s="111">
+        <v>0</v>
+      </c>
+      <c r="L35" s="115">
+        <v>6.3060000000000005E-2</v>
+      </c>
+      <c r="M35" s="112">
+        <v>0.47115299999999999</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+    </row>
+    <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+    </row>
+    <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q39" s="58"/>
+    </row>
+    <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P40" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q40" s="58"/>
+    </row>
+    <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="29"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="146" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" s="139"/>
+      <c r="H41" s="139"/>
+      <c r="I41" s="139"/>
+      <c r="J41" s="139"/>
+      <c r="K41" s="139"/>
+      <c r="L41" s="140"/>
+      <c r="M41" s="146" t="s">
+        <v>64</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="140"/>
+      <c r="Q41" s="58"/>
+    </row>
+    <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="32"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="N42" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="O42" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="P42" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="58"/>
+    </row>
+    <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="116">
+        <v>53.646669000000003</v>
+      </c>
+      <c r="G43" s="117">
+        <v>18.418861</v>
+      </c>
+      <c r="H43" s="117">
+        <v>19.272872</v>
+      </c>
+      <c r="I43" s="117">
+        <v>4.5557420000000004</v>
+      </c>
+      <c r="J43" s="117">
+        <v>10.891953000000001</v>
+      </c>
+      <c r="K43" s="117">
+        <v>0.37388900000000003</v>
+      </c>
+      <c r="L43" s="102">
+        <v>0.133352</v>
+      </c>
+      <c r="M43" s="118">
+        <v>0.26218900000000001</v>
+      </c>
+      <c r="N43" s="117">
+        <v>5.8673000000000003E-2</v>
+      </c>
+      <c r="O43" s="119">
+        <v>1.2163E-2</v>
+      </c>
+      <c r="P43" s="120">
+        <v>2.0294970000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="109">
+        <v>49.915790999999999</v>
+      </c>
+      <c r="G44" s="107">
+        <v>16.940721</v>
+      </c>
+      <c r="H44" s="107">
+        <v>17.829325999999998</v>
+      </c>
+      <c r="I44" s="107">
+        <v>4.305294</v>
+      </c>
+      <c r="J44" s="107">
+        <v>10.348649</v>
+      </c>
+      <c r="K44" s="107">
+        <v>0.37388900000000003</v>
+      </c>
+      <c r="L44" s="113">
+        <v>0.117912</v>
+      </c>
+      <c r="M44" s="109">
+        <v>0.26218900000000001</v>
+      </c>
+      <c r="N44" s="107">
+        <v>5.8673000000000003E-2</v>
+      </c>
+      <c r="O44" s="141"/>
+      <c r="P44" s="121">
+        <v>1.724729</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="43"/>
+      <c r="C45" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="44"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="109">
+        <v>37.883848</v>
+      </c>
+      <c r="G45" s="107">
+        <v>14.15263</v>
+      </c>
+      <c r="H45" s="107">
+        <v>13.4345</v>
+      </c>
+      <c r="I45" s="107">
+        <v>3.1757179999999998</v>
+      </c>
+      <c r="J45" s="107">
+        <v>6.7359970000000002</v>
+      </c>
+      <c r="K45" s="107">
+        <v>0.30219499999999999</v>
+      </c>
+      <c r="L45" s="105">
+        <v>8.2808000000000007E-2</v>
+      </c>
+      <c r="M45" s="109">
+        <v>0.26218900000000001</v>
+      </c>
+      <c r="N45" s="107">
+        <v>0</v>
+      </c>
+      <c r="O45" s="142"/>
+      <c r="P45" s="121">
+        <v>1.259593</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="46"/>
+      <c r="C46" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="109">
+        <v>12.031943</v>
+      </c>
+      <c r="G46" s="107">
+        <v>2.7880910000000001</v>
+      </c>
+      <c r="H46" s="107">
+        <v>4.3948260000000001</v>
+      </c>
+      <c r="I46" s="107">
+        <v>1.1295759999999999</v>
+      </c>
+      <c r="J46" s="107">
+        <v>3.6126520000000002</v>
+      </c>
+      <c r="K46" s="107">
+        <v>7.1693999999999994E-2</v>
+      </c>
+      <c r="L46" s="105">
+        <v>3.5104000000000003E-2</v>
+      </c>
+      <c r="M46" s="109">
+        <v>0</v>
+      </c>
+      <c r="N46" s="107">
+        <v>5.8673000000000003E-2</v>
+      </c>
+      <c r="O46" s="142"/>
+      <c r="P46" s="121">
+        <v>0.46513599999999999</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="46"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E47" s="42"/>
+      <c r="F47" s="109">
+        <v>0.72452800000000006</v>
+      </c>
+      <c r="G47" s="107">
+        <v>0</v>
+      </c>
+      <c r="H47" s="107">
+        <v>0.44247999999999998</v>
+      </c>
+      <c r="I47" s="107">
+        <v>0.10947999999999999</v>
+      </c>
+      <c r="J47" s="107">
+        <v>0.172568</v>
+      </c>
+      <c r="K47" s="107">
+        <v>0</v>
+      </c>
+      <c r="L47" s="105">
+        <v>0</v>
+      </c>
+      <c r="M47" s="109">
+        <v>0</v>
+      </c>
+      <c r="N47" s="107">
+        <v>0</v>
+      </c>
+      <c r="O47" s="142"/>
+      <c r="P47" s="121">
+        <v>1.0921999999999999E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="109">
+        <v>3.7308780000000001</v>
+      </c>
+      <c r="G48" s="107">
+        <v>1.47814</v>
+      </c>
+      <c r="H48" s="107">
+        <v>1.443546</v>
+      </c>
+      <c r="I48" s="107">
+        <v>0.250448</v>
+      </c>
+      <c r="J48" s="107">
+        <v>0.54330400000000001</v>
+      </c>
+      <c r="K48" s="107">
+        <v>0</v>
+      </c>
+      <c r="L48" s="105">
+        <v>1.5440000000000001E-2</v>
+      </c>
+      <c r="M48" s="109">
+        <v>0</v>
+      </c>
+      <c r="N48" s="107">
+        <v>0</v>
+      </c>
+      <c r="O48" s="142"/>
+      <c r="P48" s="121">
+        <v>0.30476799999999998</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="122">
+        <v>7.8373509999999991</v>
+      </c>
+      <c r="G49" s="123">
+        <v>2.1107849999999999</v>
+      </c>
+      <c r="H49" s="123">
+        <v>2.586373</v>
+      </c>
+      <c r="I49" s="123">
+        <v>0.65187700000000004</v>
+      </c>
+      <c r="J49" s="123">
+        <v>2.4706459999999999</v>
+      </c>
+      <c r="K49" s="123">
+        <v>0</v>
+      </c>
+      <c r="L49" s="124">
+        <v>1.7670000000000002E-2</v>
+      </c>
+      <c r="M49" s="122">
+        <v>0</v>
+      </c>
+      <c r="N49" s="123">
+        <v>0</v>
+      </c>
+      <c r="O49" s="143"/>
+      <c r="P49" s="125">
+        <v>0.36790200000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="M50" s="12"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="14"/>
+    </row>
+    <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="13"/>
+    </row>
+    <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I56" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E57" s="29"/>
+      <c r="F57" s="64" t="s">
+        <v>73</v>
+      </c>
+      <c r="G57" s="65" t="s">
+        <v>74</v>
+      </c>
+      <c r="H57" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="I57" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="J57" s="68"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E58" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" s="116">
+        <v>5.3460650000000003</v>
+      </c>
+      <c r="G58" s="117">
+        <v>0</v>
+      </c>
+      <c r="H58" s="117">
+        <v>0</v>
+      </c>
+      <c r="I58" s="102">
+        <v>0</v>
+      </c>
+      <c r="J58" s="69"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E59" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="F59" s="109">
+        <v>5.3460650000000003</v>
+      </c>
+      <c r="G59" s="107">
+        <v>0</v>
+      </c>
+      <c r="H59" s="107">
+        <v>0</v>
+      </c>
+      <c r="I59" s="105">
+        <v>0</v>
+      </c>
+      <c r="J59" s="71"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E60" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" s="72"/>
+      <c r="G60" s="123">
+        <v>0</v>
+      </c>
+      <c r="H60" s="123">
+        <v>0</v>
+      </c>
+      <c r="I60" s="73"/>
+      <c r="J60" s="71"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="J14:M14"/>
+    <mergeCell ref="F14:I14"/>
+    <mergeCell ref="O44:O49"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="F41:L41"/>
+    <mergeCell ref="M41:P41"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="23" baseType="lpstr">
+      <vt:lpstr>総括表1</vt:lpstr>
+      <vt:lpstr>総括表2(4月)</vt:lpstr>
+      <vt:lpstr>総括表2(5月)</vt:lpstr>
+      <vt:lpstr>総括表2(6月)</vt:lpstr>
+      <vt:lpstr>総括表2(7月)</vt:lpstr>
+      <vt:lpstr>総括表2(8月)</vt:lpstr>
+      <vt:lpstr>総括表2(9月)</vt:lpstr>
+      <vt:lpstr>総括表2(10月)</vt:lpstr>
+      <vt:lpstr>総括表2(11月)</vt:lpstr>
+      <vt:lpstr>総括表2(12月)</vt:lpstr>
+      <vt:lpstr>総括表2(累計)</vt:lpstr>
+      <vt:lpstr>総括表1!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(10月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(11月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(12月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(4月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(5月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(6月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(7月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(8月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(9月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(累計)'!Print_Area</vt:lpstr>
+      <vt:lpstr>総括表1!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>openpyxl</dc:creator>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>