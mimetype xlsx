--- v1 (2026-07-09)
+++ v2 (2026-08-23)
@@ -1,133 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D04C5E78-5395-4FC8-BBAF-59A999D90E75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{819E9878-57D8-4F3D-92FF-83BEF60E9CC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総括表1" sheetId="1" r:id="rId1"/>
     <sheet name="総括表2(4月)" sheetId="2" r:id="rId2"/>
     <sheet name="総括表2(5月)" sheetId="3" r:id="rId3"/>
     <sheet name="総括表2(6月)" sheetId="4" r:id="rId4"/>
     <sheet name="総括表2(7月)" sheetId="5" r:id="rId5"/>
     <sheet name="総括表2(8月)" sheetId="6" r:id="rId6"/>
     <sheet name="総括表2(9月)" sheetId="7" r:id="rId7"/>
     <sheet name="総括表2(10月)" sheetId="8" r:id="rId8"/>
     <sheet name="総括表2(11月)" sheetId="9" r:id="rId9"/>
     <sheet name="総括表2(12月)" sheetId="10" r:id="rId10"/>
-    <sheet name="総括表2(累計)" sheetId="11" r:id="rId11"/>
+    <sheet name="総括表2(1月)" sheetId="11" r:id="rId11"/>
+    <sheet name="総括表2(2月)" sheetId="12" r:id="rId12"/>
+    <sheet name="総括表2(3月)" sheetId="13" r:id="rId13"/>
+    <sheet name="総括表2(累計)" sheetId="14" r:id="rId14"/>
   </sheets>
   <definedNames>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="a" hidden="1">#REF!</definedName>
     <definedName name="AAA" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="aaaa" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｂ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ddd" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ewsrghesar" hidden="1">#REF!</definedName>
     <definedName name="ｆｇｆ" hidden="1">#REF!</definedName>
     <definedName name="HTML_CodePage" hidden="1">932</definedName>
     <definedName name="HTML_Control" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"98/10/01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">TRUE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">TRUE</definedName>
     <definedName name="HTML_Name" hidden="1">"標準端末"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\DATA\Saijo\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"ﾃﾞｰﾀobj"</definedName>
     <definedName name="HYTM_Control1" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">総括表1!$A$1:$P$89</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'総括表2(10月)'!$B$1:$P$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'総括表2(11月)'!$B$1:$P$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'総括表2(12月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'総括表2(1月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'総括表2(2月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'総括表2(3月)'!$B$1:$P$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'総括表2(4月)'!$B$1:$P$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'総括表2(5月)'!$B$1:$P$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'総括表2(6月)'!$B$1:$P$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'総括表2(7月)'!$B$1:$P$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'総括表2(8月)'!$B$1:$P$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'総括表2(9月)'!$B$1:$P$73</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="10">'総括表2(累計)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'総括表2(累計)'!$B$1:$P$73</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">総括表1!$A:$B</definedName>
     <definedName name="ｓｒｔｈ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓつぁ" hidden="1">#REF!</definedName>
     <definedName name="ｔｓ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="yyyyyyy" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あＳ３" hidden="1">#REF!</definedName>
     <definedName name="あＳ７６" hidden="1">#REF!</definedName>
     <definedName name="ああｒｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あああ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あた" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="っｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="業務フロー判" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="帳票ブック単位" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1040" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1292" uniqueCount="93">
   <si>
-    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年12月】　総括表１(速報値）</t>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和８年３月】　総括表１(速報値）</t>
   </si>
   <si>
     <t>適用状況</t>
   </si>
   <si>
     <t>医療費</t>
   </si>
   <si>
     <t>加入者数</t>
   </si>
   <si>
     <t>被保険
 者数</t>
   </si>
   <si>
     <t>被扶養
 者数</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>入院</t>
   </si>
   <si>
@@ -171,89 +180,95 @@
   <si>
     <t>令和７年５月</t>
   </si>
   <si>
     <t>令和７年６月</t>
   </si>
   <si>
     <t>令和７年７月</t>
   </si>
   <si>
     <t>令和７年８月</t>
   </si>
   <si>
     <t>令和７年９月</t>
   </si>
   <si>
     <t>令和７年10月</t>
   </si>
   <si>
     <t>令和７年11月</t>
   </si>
   <si>
     <t>令和７年12月</t>
   </si>
   <si>
+    <t>令和８年１月</t>
+  </si>
+  <si>
+    <t>令和８年２月</t>
+  </si>
+  <si>
+    <t>令和８年３月</t>
+  </si>
+  <si>
     <t>医療給付費</t>
   </si>
   <si>
     <t>医療給付費
 以外の給付</t>
   </si>
   <si>
     <t>高額療養費
 （現金給付）</t>
   </si>
   <si>
     <t>※１：「入院時食事・生活療養」には現金給付分を含む。</t>
   </si>
   <si>
     <t>※２：「療養費等」には、移送費及び特別療養費を含む。</t>
   </si>
   <si>
     <t>※３：「医療給付費以外の給付」は、傷病手当金、埋葬料、出産育児一時金、出産手当金、家族埋葬料、家族出産育児一時金の合計である。</t>
   </si>
   <si>
     <t>※４：「高額療養費（現金給付）」には高額介護合算療養費を含む。</t>
   </si>
   <si>
     <t>※５：医療費の「療養費等」は推計値である。</t>
   </si>
   <si>
     <t>※６：各年度の適用状況は各月の平均であり、他は各月の累計である。</t>
   </si>
   <si>
     <t>※７：速報値のため数値が変わる場合がある。</t>
   </si>
   <si>
-    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年12月】　総括表１(速報値）（対前年同期比）</t>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和８年３月】　総括表１(速報値）（対前年同期比）</t>
   </si>
   <si>
     <t>％</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">-  </t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年４月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>※速報値のため数値が変わる場合がある。</t>
   </si>
   <si>
     <t>１．適用</t>
   </si>
   <si>
     <t>（千人）</t>
   </si>
   <si>
     <t>70歳未満</t>
   </si>
   <si>
     <t>70歳以上</t>
   </si>
   <si>
     <t>（再掲）
 65～74歳</t>
   </si>
   <si>
     <t>うち未就学児</t>
@@ -349,51 +364,60 @@
   <si>
     <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年５月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年６月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年７月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年８月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年９月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年10月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年11月】　総括表２（速報値）</t>
   </si>
   <si>
     <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年12月】　総括表２（速報値）</t>
   </si>
   <si>
-    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年４月～令和７年12月(累計)】　総括表２（速報値）</t>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和８年１月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和８年２月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和８年３月】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t>協会管掌健康保険事業月報（法第３条第２項被保険者分）【令和７年４月～令和８年３月(累計)】　総括表２（速報値）</t>
   </si>
   <si>
     <t>※「１．適用」は各月の平均であり、</t>
   </si>
   <si>
     <t>　　他は各月の累計である。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;"/>
     <numFmt numFmtId="179" formatCode="0.00_ "/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
@@ -1764,51 +1788,51 @@
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 10" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準 5 3 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="標準_エラーチェック検討" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office Theme 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2235,81 +2259,81 @@
       </c>
       <c r="H7" s="82">
         <v>285.34278999999998</v>
       </c>
       <c r="I7" s="82">
         <v>75.508189999999999</v>
       </c>
       <c r="J7" s="82">
         <v>163.74115</v>
       </c>
       <c r="K7" s="82">
         <v>1.4000699999999999</v>
       </c>
       <c r="L7" s="82">
         <v>5.4161219999999997</v>
       </c>
       <c r="M7" s="82">
         <v>34.643331000000003</v>
       </c>
     </row>
     <row r="8" spans="2:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B8" s="83" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="84">
-        <v>17.077000000000002</v>
+        <v>17.091333333333331</v>
       </c>
       <c r="D8" s="84">
-        <v>12.04444444444445</v>
+        <v>12.061083333333331</v>
       </c>
       <c r="E8" s="84">
-        <v>5.0325555555555557</v>
+        <v>5.0302499999999997</v>
       </c>
       <c r="F8" s="84">
-        <v>574.07325600000001</v>
+        <v>767.86916599999995</v>
       </c>
       <c r="G8" s="84">
-        <v>144.39717999999999</v>
+        <v>192.53</v>
       </c>
       <c r="H8" s="84">
-        <v>217.09486000000001</v>
+        <v>291.23548</v>
       </c>
       <c r="I8" s="84">
-        <v>60.149369999999998</v>
+        <v>77.288920000000005</v>
       </c>
       <c r="J8" s="84">
-        <v>122.66123</v>
+        <v>168.34544</v>
       </c>
       <c r="K8" s="84">
-        <v>2.64398</v>
+        <v>3.2288000000000001</v>
       </c>
       <c r="L8" s="84">
-        <v>3.017693</v>
+        <v>4.0219440000000004</v>
       </c>
       <c r="M8" s="84">
-        <v>24.108943</v>
+        <v>31.218582000000001</v>
       </c>
     </row>
     <row r="9" spans="2:17" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="B9" s="85" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="82">
         <v>17.077999999999999</v>
       </c>
       <c r="D9" s="82">
         <v>12.023999999999999</v>
       </c>
       <c r="E9" s="82">
         <v>5.0540000000000003</v>
       </c>
       <c r="F9" s="82">
         <v>58.874296000000001</v>
       </c>
       <c r="G9" s="82">
         <v>12.453609999999999</v>
       </c>
       <c r="H9" s="82">
         <v>24.453659999999999</v>
       </c>
       <c r="I9" s="82">
@@ -2611,134 +2635,206 @@
         <v>66.159966999999995</v>
       </c>
       <c r="G17" s="82">
         <v>14.85863</v>
       </c>
       <c r="H17" s="82">
         <v>25.088570000000001</v>
       </c>
       <c r="I17" s="82">
         <v>6.6391299999999998</v>
       </c>
       <c r="J17" s="82">
         <v>16.089870000000001</v>
       </c>
       <c r="K17" s="82">
         <v>0.77864999999999995</v>
       </c>
       <c r="L17" s="82">
         <v>0.31735099999999999</v>
       </c>
       <c r="M17" s="82">
         <v>2.3877660000000001</v>
       </c>
     </row>
     <row r="18" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B18" s="85"/>
-[...10 lines deleted...]
-      <c r="M18" s="82"/>
+      <c r="B18" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="82">
+        <v>17.111999999999998</v>
+      </c>
+      <c r="D18" s="82">
+        <v>12.087999999999999</v>
+      </c>
+      <c r="E18" s="82">
+        <v>5.024</v>
+      </c>
+      <c r="F18" s="82">
+        <v>66.920921000000007</v>
+      </c>
+      <c r="G18" s="82">
+        <v>15.36036</v>
+      </c>
+      <c r="H18" s="82">
+        <v>27.802140000000001</v>
+      </c>
+      <c r="I18" s="82">
+        <v>5.3466800000000001</v>
+      </c>
+      <c r="J18" s="82">
+        <v>15.30721</v>
+      </c>
+      <c r="K18" s="82">
+        <v>0.30753000000000003</v>
+      </c>
+      <c r="L18" s="82">
+        <v>0.31828699999999999</v>
+      </c>
+      <c r="M18" s="82">
+        <v>2.4787140000000001</v>
+      </c>
     </row>
     <row r="19" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B19" s="85"/>
-[...10 lines deleted...]
-      <c r="M19" s="82"/>
+      <c r="B19" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="82">
+        <v>17.135000000000002</v>
+      </c>
+      <c r="D19" s="82">
+        <v>12.111000000000001</v>
+      </c>
+      <c r="E19" s="82">
+        <v>5.024</v>
+      </c>
+      <c r="F19" s="82">
+        <v>64.027366999999998</v>
+      </c>
+      <c r="G19" s="82">
+        <v>20.154900000000001</v>
+      </c>
+      <c r="H19" s="82">
+        <v>21.177759999999999</v>
+      </c>
+      <c r="I19" s="82">
+        <v>5.0551399999999997</v>
+      </c>
+      <c r="J19" s="82">
+        <v>15.44923</v>
+      </c>
+      <c r="K19" s="82">
+        <v>0.12517</v>
+      </c>
+      <c r="L19" s="82">
+        <v>0.39964</v>
+      </c>
+      <c r="M19" s="82">
+        <v>1.665527</v>
+      </c>
     </row>
     <row r="20" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B20" s="86"/>
-[...10 lines deleted...]
-      <c r="M20" s="87"/>
+      <c r="B20" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="87">
+        <v>17.155999999999999</v>
+      </c>
+      <c r="D20" s="87">
+        <v>12.134</v>
+      </c>
+      <c r="E20" s="87">
+        <v>5.0220000000000002</v>
+      </c>
+      <c r="F20" s="87">
+        <v>62.847622000000001</v>
+      </c>
+      <c r="G20" s="87">
+        <v>12.617559999999999</v>
+      </c>
+      <c r="H20" s="87">
+        <v>25.160720000000001</v>
+      </c>
+      <c r="I20" s="87">
+        <v>6.73773</v>
+      </c>
+      <c r="J20" s="87">
+        <v>14.927770000000001</v>
+      </c>
+      <c r="K20" s="87">
+        <v>0.15212000000000001</v>
+      </c>
+      <c r="L20" s="87">
+        <v>0.28632400000000002</v>
+      </c>
+      <c r="M20" s="87">
+        <v>2.965398</v>
+      </c>
     </row>
     <row r="21" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="22" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="9"/>
       <c r="C22" s="130" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D22" s="131"/>
       <c r="E22" s="131"/>
       <c r="F22" s="131"/>
       <c r="G22" s="131"/>
       <c r="H22" s="131"/>
       <c r="I22" s="131"/>
       <c r="J22" s="131"/>
       <c r="K22" s="132"/>
       <c r="L22" s="133" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="23" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="4"/>
       <c r="C23" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D23" s="77" t="s">
         <v>7</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="77" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>12</v>
       </c>
       <c r="J23" s="11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>13</v>
       </c>
       <c r="L23" s="134"/>
     </row>
     <row r="24" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="9"/>
       <c r="C24" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>15</v>
@@ -2809,78 +2905,78 @@
       </c>
       <c r="G26" s="82">
         <v>119.85159899999999</v>
       </c>
       <c r="H26" s="82">
         <v>0.98745400000000005</v>
       </c>
       <c r="I26" s="82">
         <v>1.5356320000000001</v>
       </c>
       <c r="J26" s="82">
         <v>4.7766669999999998</v>
       </c>
       <c r="K26" s="82">
         <v>25.709181000000001</v>
       </c>
       <c r="L26" s="82">
         <v>73.806054000000003</v>
       </c>
     </row>
     <row r="27" spans="2:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B27" s="83" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="84">
-        <v>450.91765099999998</v>
+        <v>603.54653699999994</v>
       </c>
       <c r="D27" s="84">
-        <v>127.982107</v>
+        <v>169.73024000000001</v>
       </c>
       <c r="E27" s="84">
-        <v>167.779841</v>
+        <v>225.671561</v>
       </c>
       <c r="F27" s="84">
-        <v>42.729585</v>
+        <v>54.857883999999999</v>
       </c>
       <c r="G27" s="84">
-        <v>89.236129000000005</v>
+        <v>123.154612</v>
       </c>
       <c r="H27" s="84">
-        <v>1.988564</v>
+        <v>2.3979379999999999</v>
       </c>
       <c r="I27" s="84">
-        <v>0.87651299999999999</v>
+        <v>1.210294</v>
       </c>
       <c r="J27" s="84">
-        <v>1.717781</v>
+        <v>2.7358989999999999</v>
       </c>
       <c r="K27" s="84">
-        <v>18.607130999999999</v>
+        <v>23.788108999999999</v>
       </c>
       <c r="L27" s="84">
-        <v>42.331560000000003</v>
+        <v>59.269829999999999</v>
       </c>
     </row>
     <row r="28" spans="2:13" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="B28" s="85" t="s">
         <v>19</v>
       </c>
       <c r="C28" s="82">
         <v>45.338920000000002</v>
       </c>
       <c r="D28" s="82">
         <v>10.675136</v>
       </c>
       <c r="E28" s="82">
         <v>19.054449999999999</v>
       </c>
       <c r="F28" s="82">
         <v>4.8447760000000004</v>
       </c>
       <c r="G28" s="82">
         <v>8.8727450000000001</v>
       </c>
       <c r="H28" s="82">
         <v>5.3739000000000002E-2</v>
       </c>
       <c r="I28" s="82">
@@ -3155,181 +3251,247 @@
         <v>19.519939999999998</v>
       </c>
       <c r="F36" s="82">
         <v>4.710801</v>
       </c>
       <c r="G36" s="82">
         <v>11.757607</v>
       </c>
       <c r="H36" s="82">
         <v>0.64272099999999999</v>
       </c>
       <c r="I36" s="82">
         <v>9.0400999999999995E-2</v>
       </c>
       <c r="J36" s="82">
         <v>0.14763200000000001</v>
       </c>
       <c r="K36" s="82">
         <v>1.718356</v>
       </c>
       <c r="L36" s="82">
         <v>6.4180590000000004</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B37" s="85"/>
-[...9 lines deleted...]
-      <c r="L37" s="82"/>
+      <c r="B37" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="82">
+        <v>53.489378000000002</v>
+      </c>
+      <c r="D37" s="82">
+        <v>13.495164000000001</v>
+      </c>
+      <c r="E37" s="82">
+        <v>22.306317</v>
+      </c>
+      <c r="F37" s="82">
+        <v>3.7860260000000001</v>
+      </c>
+      <c r="G37" s="82">
+        <v>11.394106000000001</v>
+      </c>
+      <c r="H37" s="82">
+        <v>0.21527099999999999</v>
+      </c>
+      <c r="I37" s="82">
+        <v>0.116117</v>
+      </c>
+      <c r="J37" s="82">
+        <v>0.40954000000000002</v>
+      </c>
+      <c r="K37" s="82">
+        <v>1.766837</v>
+      </c>
+      <c r="L37" s="82">
+        <v>4.0077129999999999</v>
+      </c>
     </row>
     <row r="38" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B38" s="85"/>
-[...9 lines deleted...]
-      <c r="L38" s="82"/>
+      <c r="B38" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="82">
+        <v>50.485636999999997</v>
+      </c>
+      <c r="D38" s="82">
+        <v>17.405909999999999</v>
+      </c>
+      <c r="E38" s="82">
+        <v>16.346765000000001</v>
+      </c>
+      <c r="F38" s="82">
+        <v>3.5668519999999999</v>
+      </c>
+      <c r="G38" s="82">
+        <v>11.529002</v>
+      </c>
+      <c r="H38" s="82">
+        <v>8.7619000000000002E-2</v>
+      </c>
+      <c r="I38" s="82">
+        <v>0.13200999999999999</v>
+      </c>
+      <c r="J38" s="82">
+        <v>0.22539200000000001</v>
+      </c>
+      <c r="K38" s="82">
+        <v>1.1920869999999999</v>
+      </c>
+      <c r="L38" s="82">
+        <v>4.6005219999999998</v>
+      </c>
     </row>
     <row r="39" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B39" s="86"/>
-[...9 lines deleted...]
-      <c r="L39" s="87"/>
+      <c r="B39" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="87">
+        <v>48.653871000000002</v>
+      </c>
+      <c r="D39" s="87">
+        <v>10.847059</v>
+      </c>
+      <c r="E39" s="87">
+        <v>19.238638000000002</v>
+      </c>
+      <c r="F39" s="87">
+        <v>4.7754209999999997</v>
+      </c>
+      <c r="G39" s="87">
+        <v>10.995374999999999</v>
+      </c>
+      <c r="H39" s="87">
+        <v>0.106484</v>
+      </c>
+      <c r="I39" s="87">
+        <v>8.5653999999999994E-2</v>
+      </c>
+      <c r="J39" s="87">
+        <v>0.38318600000000003</v>
+      </c>
+      <c r="K39" s="87">
+        <v>2.222054</v>
+      </c>
+      <c r="L39" s="87">
+        <v>8.3300350000000005</v>
+      </c>
     </row>
     <row r="40" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="41" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C41" s="12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D41" s="12"/>
       <c r="E41" s="12"/>
       <c r="F41" s="12"/>
       <c r="G41" s="12"/>
       <c r="H41" s="12"/>
       <c r="I41" s="12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J41" s="12"/>
     </row>
     <row r="42" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C42" s="12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="J42" s="12"/>
     </row>
     <row r="43" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="13"/>
       <c r="C43" s="14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="13"/>
       <c r="G43" s="13"/>
       <c r="H43" s="13"/>
       <c r="I43" s="14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J43" s="13"/>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="13"/>
       <c r="O43" s="13"/>
       <c r="P43" s="13"/>
       <c r="Q43" s="13"/>
     </row>
     <row r="44" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="13"/>
       <c r="C44" s="14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="13"/>
       <c r="G44" s="13"/>
       <c r="H44" s="13"/>
       <c r="I44" s="14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="J44" s="13"/>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13"/>
       <c r="O44" s="13"/>
       <c r="P44" s="13"/>
       <c r="Q44" s="13"/>
     </row>
     <row r="45" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="13"/>
       <c r="C45" s="15"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="13"/>
       <c r="G45" s="13"/>
       <c r="H45" s="13"/>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
       <c r="N45" s="13"/>
       <c r="O45" s="13"/>
       <c r="P45" s="13"/>
       <c r="Q45" s="13"/>
     </row>
     <row r="46" spans="1:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B46" s="78"/>
       <c r="C46" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="78"/>
       <c r="Q46" s="78"/>
     </row>
     <row r="47" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="48" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="3"/>
       <c r="C48" s="130" t="s">
         <v>1</v>
       </c>
       <c r="D48" s="131"/>
       <c r="E48" s="132"/>
       <c r="F48" s="130" t="s">
@@ -3360,81 +3522,81 @@
       <c r="G49" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I49" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J49" s="6" t="s">
         <v>10</v>
       </c>
       <c r="K49" s="11" t="s">
         <v>11</v>
       </c>
       <c r="L49" s="7" t="s">
         <v>12</v>
       </c>
       <c r="M49" s="8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="9"/>
       <c r="C50" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D50" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E50" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F50" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G50" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H50" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I50" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J50" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K50" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L50" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M50" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="51" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="81" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="88">
         <v>1.2957429213574501</v>
       </c>
       <c r="D51" s="88">
         <v>1.70264962070047</v>
       </c>
       <c r="E51" s="88">
         <v>0.36911412609736632</v>
       </c>
       <c r="F51" s="88">
         <v>8.3383112214250286</v>
       </c>
       <c r="G51" s="88">
         <v>18.246038691475</v>
       </c>
       <c r="H51" s="88">
         <v>8.645854722318024</v>
       </c>
       <c r="I51" s="88">
@@ -3473,82 +3635,82 @@
         <v>-10.127356219378591</v>
       </c>
       <c r="H52" s="88">
         <v>-6.163036036442219</v>
       </c>
       <c r="I52" s="88">
         <v>-10.434633151580829</v>
       </c>
       <c r="J52" s="88">
         <v>4.2960378994387902</v>
       </c>
       <c r="K52" s="88">
         <v>-43.253135107529943</v>
       </c>
       <c r="L52" s="88">
         <v>8.2323041371146122</v>
       </c>
       <c r="M52" s="88">
         <v>0.54021821340205711</v>
       </c>
     </row>
     <row r="53" spans="2:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B53" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="C53" s="89" t="s">
-[...30 lines deleted...]
-        <v>40</v>
+      <c r="C53" s="89">
+        <v>1.2199936828806071</v>
+      </c>
+      <c r="D53" s="89">
+        <v>1.683329000892259</v>
+      </c>
+      <c r="E53" s="89">
+        <v>0.12606366214937939</v>
+      </c>
+      <c r="F53" s="89">
+        <v>-0.95019996460352796</v>
+      </c>
+      <c r="G53" s="89">
+        <v>-7.9613239648576997</v>
+      </c>
+      <c r="H53" s="89">
+        <v>2.065126649949697</v>
+      </c>
+      <c r="I53" s="89">
+        <v>2.3583269576452568</v>
+      </c>
+      <c r="J53" s="89">
+        <v>2.8119321257973331</v>
+      </c>
+      <c r="K53" s="89">
+        <v>130.61704057654259</v>
+      </c>
+      <c r="L53" s="89">
+        <v>-25.74125915184333</v>
+      </c>
+      <c r="M53" s="89">
+        <v>-9.885738181469911</v>
       </c>
     </row>
     <row r="54" spans="2:13" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="B54" s="85" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="88">
         <v>1.582203188198906</v>
       </c>
       <c r="D54" s="88">
         <v>2.297090352220521</v>
       </c>
       <c r="E54" s="88">
         <v>-7.9082641360221431E-2</v>
       </c>
       <c r="F54" s="88">
         <v>-12.46192252539943</v>
       </c>
       <c r="G54" s="88">
         <v>-28.780393235583919</v>
       </c>
       <c r="H54" s="88">
         <v>-4.244749031528718</v>
       </c>
       <c r="I54" s="88">
@@ -3850,171 +4012,243 @@
         <v>6.326070045226369</v>
       </c>
       <c r="G62" s="88">
         <v>7.0606757117021051</v>
       </c>
       <c r="H62" s="88">
         <v>3.071534242939773</v>
       </c>
       <c r="I62" s="88">
         <v>3.409374104394852</v>
       </c>
       <c r="J62" s="88">
         <v>5.7354555072911397</v>
       </c>
       <c r="K62" s="88">
         <v>812.62306610407882</v>
       </c>
       <c r="L62" s="88">
         <v>-19.288540967262811</v>
       </c>
       <c r="M62" s="88">
         <v>26.459069163683619</v>
       </c>
     </row>
     <row r="63" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B63" s="85"/>
-[...10 lines deleted...]
-      <c r="M63" s="88"/>
+      <c r="B63" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="C63" s="88">
+        <v>0.95575221238938057</v>
+      </c>
+      <c r="D63" s="88">
+        <v>1.290430702195408</v>
+      </c>
+      <c r="E63" s="88">
+        <v>0.15948963317384371</v>
+      </c>
+      <c r="F63" s="88">
+        <v>19.312974609988601</v>
+      </c>
+      <c r="G63" s="88">
+        <v>53.649694908472547</v>
+      </c>
+      <c r="H63" s="88">
+        <v>18.764398540933609</v>
+      </c>
+      <c r="I63" s="88">
+        <v>-9.5305697360205617</v>
+      </c>
+      <c r="J63" s="88">
+        <v>8.3463865804361959</v>
+      </c>
+      <c r="K63" s="88">
+        <v>2758.0855018587358</v>
+      </c>
+      <c r="L63" s="88">
+        <v>-3.7523889009845899</v>
+      </c>
+      <c r="M63" s="88">
+        <v>7.6462870774374014</v>
+      </c>
     </row>
     <row r="64" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B64" s="85"/>
-[...10 lines deleted...]
-      <c r="M64" s="88"/>
+      <c r="B64" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="C64" s="88">
+        <v>0.99015736429539702</v>
+      </c>
+      <c r="D64" s="88">
+        <v>1.347280334728034</v>
+      </c>
+      <c r="E64" s="88">
+        <v>0.13952561291608531</v>
+      </c>
+      <c r="F64" s="88">
+        <v>14.30873994720586</v>
+      </c>
+      <c r="G64" s="88">
+        <v>47.169232678960647</v>
+      </c>
+      <c r="H64" s="88">
+        <v>6.0863327515834484</v>
+      </c>
+      <c r="I64" s="88">
+        <v>-26.938074687309399</v>
+      </c>
+      <c r="J64" s="88">
+        <v>25.34750168761035</v>
+      </c>
+      <c r="K64" s="88">
+        <v>35.11442141623489</v>
+      </c>
+      <c r="L64" s="88">
+        <v>91.561772008704736</v>
+      </c>
+      <c r="M64" s="88">
+        <v>-40.717796012014993</v>
+      </c>
     </row>
     <row r="65" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B65" s="86"/>
-[...10 lines deleted...]
-      <c r="M65" s="90"/>
+      <c r="B65" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="C65" s="90">
+        <v>0.91171107581906952</v>
+      </c>
+      <c r="D65" s="90">
+        <v>1.3616239244841699</v>
+      </c>
+      <c r="E65" s="90">
+        <v>-0.15904572564612329</v>
+      </c>
+      <c r="F65" s="90">
+        <v>-2.4070833305317332</v>
+      </c>
+      <c r="G65" s="90">
+        <v>-18.75625382312224</v>
+      </c>
+      <c r="H65" s="90">
+        <v>0.97395339840268269</v>
+      </c>
+      <c r="I65" s="90">
+        <v>8.0985729068899968</v>
+      </c>
+      <c r="J65" s="90">
+        <v>2.366928828241309</v>
+      </c>
+      <c r="K65" s="90">
+        <v>-31.307292842628129</v>
+      </c>
+      <c r="L65" s="90">
+        <v>-4.8896506822922898</v>
+      </c>
+      <c r="M65" s="90">
+        <v>13.56696008839034</v>
+      </c>
     </row>
     <row r="66" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="67" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B67" s="9"/>
       <c r="C67" s="130" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D67" s="131"/>
       <c r="E67" s="131"/>
       <c r="F67" s="131"/>
       <c r="G67" s="131"/>
       <c r="H67" s="131"/>
       <c r="I67" s="131"/>
       <c r="J67" s="131"/>
       <c r="K67" s="132"/>
       <c r="L67" s="133" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="68" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B68" s="4"/>
       <c r="C68" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D68" s="77" t="s">
         <v>7</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H68" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I68" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J68" s="11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="K68" s="6" t="s">
         <v>13</v>
       </c>
       <c r="L68" s="134"/>
     </row>
     <row r="69" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B69" s="9"/>
       <c r="C69" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D69" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E69" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F69" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G69" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H69" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I69" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J69" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K69" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L69" s="10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="70" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B70" s="81" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="88">
         <v>9.2194258078529714</v>
       </c>
       <c r="D70" s="88">
         <v>19.137556560057579</v>
       </c>
       <c r="E70" s="88">
         <v>9.7577846654056231</v>
       </c>
       <c r="F70" s="88">
         <v>10.661446880660121</v>
       </c>
       <c r="G70" s="88">
         <v>-5.1613967518056993</v>
       </c>
       <c r="H70" s="88">
         <v>151.88908816751859</v>
       </c>
       <c r="I70" s="88">
@@ -4047,79 +4281,79 @@
         <v>-12.36110332518159</v>
       </c>
       <c r="G71" s="88">
         <v>6.2124023857016706</v>
       </c>
       <c r="H71" s="88">
         <v>-46.164645179862077</v>
       </c>
       <c r="I71" s="88">
         <v>0.62631300972298853</v>
       </c>
       <c r="J71" s="88">
         <v>104.0919071511492</v>
       </c>
       <c r="K71" s="88">
         <v>1.253121135318769</v>
       </c>
       <c r="L71" s="88">
         <v>-1.6980469243841889</v>
       </c>
     </row>
     <row r="72" spans="2:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B72" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="C72" s="89" t="s">
-[...27 lines deleted...]
-        <v>40</v>
+      <c r="C72" s="89">
+        <v>-0.98812888674371868</v>
+      </c>
+      <c r="D72" s="89">
+        <v>-8.3115289691861651</v>
+      </c>
+      <c r="E72" s="89">
+        <v>3.5627919300274828</v>
+      </c>
+      <c r="F72" s="89">
+        <v>2.1844529578259411</v>
+      </c>
+      <c r="G72" s="89">
+        <v>2.7559190094743751</v>
+      </c>
+      <c r="H72" s="89">
+        <v>142.8404766196704</v>
+      </c>
+      <c r="I72" s="89">
+        <v>-21.185935171968289</v>
+      </c>
+      <c r="J72" s="89">
+        <v>-42.723681596393469</v>
+      </c>
+      <c r="K72" s="89">
+        <v>-7.4723189354028818</v>
+      </c>
+      <c r="L72" s="89">
+        <v>-19.695164843794519</v>
       </c>
     </row>
     <row r="73" spans="2:13" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="B73" s="85" t="s">
         <v>19</v>
       </c>
       <c r="C73" s="88">
         <v>-14.20435922252916</v>
       </c>
       <c r="D73" s="88">
         <v>-32.478019424324103</v>
       </c>
       <c r="E73" s="88">
         <v>-2.155702268897858</v>
       </c>
       <c r="F73" s="88">
         <v>4.7216857404403267</v>
       </c>
       <c r="G73" s="88">
         <v>0.2103200960727562</v>
       </c>
       <c r="H73" s="88">
         <v>-57.281175226754208</v>
       </c>
       <c r="I73" s="88">
@@ -4394,87 +4628,153 @@
         <v>4.7465857310778761</v>
       </c>
       <c r="F81" s="88">
         <v>3.842442911247002</v>
       </c>
       <c r="G81" s="88">
         <v>6.7915831468565964</v>
       </c>
       <c r="H81" s="88">
         <v>976.15196570892772</v>
       </c>
       <c r="I81" s="88">
         <v>-11.486116006736379</v>
       </c>
       <c r="J81" s="88">
         <v>-57.463335926470158</v>
       </c>
       <c r="K81" s="88">
         <v>26.987819676225978</v>
       </c>
       <c r="L81" s="88">
         <v>17.889048652572519</v>
       </c>
     </row>
     <row r="82" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B82" s="85"/>
-[...9 lines deleted...]
-      <c r="L82" s="88"/>
+      <c r="B82" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="C82" s="88">
+        <v>25.27873437261945</v>
+      </c>
+      <c r="D82" s="88">
+        <v>54.995432313128553</v>
+      </c>
+      <c r="E82" s="88">
+        <v>25.93430766839607</v>
+      </c>
+      <c r="F82" s="88">
+        <v>-9.459265558502878</v>
+      </c>
+      <c r="G82" s="88">
+        <v>10.820703612522919</v>
+      </c>
+      <c r="H82" s="88">
+        <v>2758.0855018587358</v>
+      </c>
+      <c r="I82" s="88">
+        <v>26.798506158818899</v>
+      </c>
+      <c r="J82" s="88">
+        <v>804.3412975312458</v>
+      </c>
+      <c r="K82" s="88">
+        <v>5.8438757648479651</v>
+      </c>
+      <c r="L82" s="88">
+        <v>-4.5184495335053931</v>
+      </c>
     </row>
     <row r="83" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B83" s="85"/>
-[...9 lines deleted...]
-      <c r="L83" s="88"/>
+      <c r="B83" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" s="88">
+        <v>11.191326970087889</v>
+      </c>
+      <c r="D83" s="88">
+        <v>39.807741273216067</v>
+      </c>
+      <c r="E83" s="88">
+        <v>7.5993326862931143</v>
+      </c>
+      <c r="F83" s="88">
+        <v>-27.705564794574549</v>
+      </c>
+      <c r="G83" s="88">
+        <v>28.390970426872901</v>
+      </c>
+      <c r="H83" s="88">
+        <v>35.11442141623489</v>
+      </c>
+      <c r="I83" s="88">
+        <v>103.7128483688775</v>
+      </c>
+      <c r="J83" s="88">
+        <v>-86.532279459742398</v>
+      </c>
+      <c r="K83" s="88">
+        <v>-41.722540340262732</v>
+      </c>
+      <c r="L83" s="88">
+        <v>-23.805471603865211</v>
+      </c>
     </row>
     <row r="84" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B84" s="86"/>
-[...9 lines deleted...]
-      <c r="L84" s="90"/>
+      <c r="B84" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="C84" s="90">
+        <v>-3.9542795574707461</v>
+      </c>
+      <c r="D84" s="90">
+        <v>-21.427382947755909</v>
+      </c>
+      <c r="E84" s="90">
+        <v>1.795742647223785</v>
+      </c>
+      <c r="F84" s="90">
+        <v>8.1684070995709437</v>
+      </c>
+      <c r="G84" s="90">
+        <v>2.7089483672309571</v>
+      </c>
+      <c r="H84" s="90">
+        <v>-31.307292842628129</v>
+      </c>
+      <c r="I84" s="90">
+        <v>-4.4402793582792244</v>
+      </c>
+      <c r="J84" s="90">
+        <v>-33.77118768569202</v>
+      </c>
+      <c r="K84" s="90">
+        <v>10.59435305617728</v>
+      </c>
+      <c r="L84" s="90">
+        <v>100.8517961090372</v>
+      </c>
     </row>
     <row r="85" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="86" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="87" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="88" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="89" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="90" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="91" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="92" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="93" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="94" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="95" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="96" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="C67:K67"/>
     <mergeCell ref="L22:L23"/>
     <mergeCell ref="F48:M48"/>
     <mergeCell ref="F3:M3"/>
     <mergeCell ref="C22:K22"/>
     <mergeCell ref="C48:E48"/>
@@ -4492,2443 +4792,6100 @@
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="135" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C1" s="136"/>
       <c r="D1" s="136"/>
       <c r="E1" s="136"/>
       <c r="F1" s="136"/>
       <c r="G1" s="136"/>
       <c r="H1" s="136"/>
       <c r="I1" s="136"/>
       <c r="J1" s="136"/>
       <c r="K1" s="136"/>
       <c r="L1" s="136"/>
       <c r="M1" s="136"/>
       <c r="N1" s="136"/>
       <c r="O1" s="136"/>
       <c r="P1" s="137"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="9"/>
       <c r="F5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="79" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H5" s="22"/>
       <c r="I5" s="21" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J5" s="76" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="80"/>
       <c r="H6" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I6" s="24"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="25" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F7" s="91">
         <v>17.081</v>
       </c>
       <c r="G7" s="92">
         <v>13.112</v>
       </c>
       <c r="H7" s="93">
         <v>0.16300000000000001</v>
       </c>
       <c r="I7" s="92">
         <v>3.9689999999999999</v>
       </c>
       <c r="J7" s="92">
         <v>5.141</v>
       </c>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="26" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F8" s="94">
         <v>12.064</v>
       </c>
       <c r="G8" s="93">
         <v>8.766</v>
       </c>
       <c r="H8" s="27"/>
       <c r="I8" s="94">
         <v>3.298</v>
       </c>
       <c r="J8" s="95">
         <v>4.2720000000000002</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F9" s="96">
         <v>5.0170000000000003</v>
       </c>
       <c r="G9" s="97">
         <v>4.3460000000000001</v>
       </c>
       <c r="H9" s="98">
         <v>0.16300000000000001</v>
       </c>
       <c r="I9" s="99">
         <v>0.67100000000000004</v>
       </c>
       <c r="J9" s="98">
         <v>0.86899999999999999</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G10" s="28"/>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I13" s="20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M13" s="20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="29"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="30"/>
       <c r="F14" s="138" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G14" s="139"/>
       <c r="H14" s="139"/>
       <c r="I14" s="140"/>
       <c r="J14" s="138" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K14" s="139"/>
       <c r="L14" s="139"/>
       <c r="M14" s="140"/>
       <c r="N14" s="31"/>
     </row>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="32"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="34"/>
       <c r="F15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="J15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="K15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="L15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="N15" s="31"/>
     </row>
     <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
       <c r="E16" s="39"/>
       <c r="F16" s="100">
         <v>2.1989999999999998</v>
       </c>
       <c r="G16" s="101">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="H16" s="101">
         <v>1.71</v>
       </c>
       <c r="I16" s="101">
         <v>0.46300000000000002</v>
       </c>
       <c r="J16" s="100">
         <v>3.2719999999999998</v>
       </c>
       <c r="K16" s="101">
         <v>0.186</v>
       </c>
       <c r="L16" s="101">
         <v>2.355</v>
       </c>
       <c r="M16" s="102">
         <v>0.73099999999999998</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="42"/>
       <c r="F17" s="103">
         <v>2.06</v>
       </c>
       <c r="G17" s="104">
         <v>2.3E-2</v>
       </c>
       <c r="H17" s="104">
         <v>1.603</v>
       </c>
       <c r="I17" s="105">
         <v>0.434</v>
       </c>
       <c r="J17" s="106">
         <v>3.0379999999999998</v>
       </c>
       <c r="K17" s="104">
         <v>0.161</v>
       </c>
       <c r="L17" s="104">
         <v>2.2010000000000001</v>
       </c>
       <c r="M17" s="105">
         <v>0.67599999999999993</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="43"/>
       <c r="C18" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" s="44"/>
       <c r="E18" s="45"/>
       <c r="F18" s="103">
         <v>1.4259999999999999</v>
       </c>
       <c r="G18" s="107">
         <v>1.9E-2</v>
       </c>
       <c r="H18" s="107">
         <v>1.1080000000000001</v>
       </c>
       <c r="I18" s="105">
         <v>0.29899999999999999</v>
       </c>
       <c r="J18" s="103">
         <v>2.1259999999999999</v>
       </c>
       <c r="K18" s="107">
         <v>0.11600000000000001</v>
       </c>
       <c r="L18" s="107">
         <v>1.532</v>
       </c>
       <c r="M18" s="105">
         <v>0.47799999999999998</v>
       </c>
     </row>
     <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="46"/>
       <c r="C19" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="103">
         <v>0.63400000000000001</v>
       </c>
       <c r="G19" s="104">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="H19" s="104">
         <v>0.495</v>
       </c>
       <c r="I19" s="108">
         <v>0.13500000000000001</v>
       </c>
       <c r="J19" s="103">
         <v>0.91200000000000014</v>
       </c>
       <c r="K19" s="104">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="L19" s="104">
         <v>0.66900000000000004</v>
       </c>
       <c r="M19" s="108">
         <v>0.19800000000000001</v>
       </c>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="46"/>
       <c r="C20" s="48"/>
       <c r="D20" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E20" s="42"/>
       <c r="F20" s="103">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="G20" s="104">
         <v>0</v>
       </c>
       <c r="H20" s="104">
         <v>4.7E-2</v>
       </c>
       <c r="I20" s="105">
         <v>1.4E-2</v>
       </c>
       <c r="J20" s="103">
         <v>8.4000000000000005E-2</v>
       </c>
       <c r="K20" s="107">
         <v>0</v>
       </c>
       <c r="L20" s="107">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="M20" s="105">
         <v>1.7000000000000001E-2</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="45"/>
       <c r="F21" s="109">
         <v>0.13900000000000001</v>
       </c>
       <c r="G21" s="107">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="H21" s="107">
         <v>0.107</v>
       </c>
       <c r="I21" s="105">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="J21" s="109">
         <v>0.23400000000000001</v>
       </c>
       <c r="K21" s="107">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="L21" s="107">
         <v>0.154</v>
       </c>
       <c r="M21" s="105">
         <v>5.5E-2</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C22" s="51"/>
       <c r="D22" s="51"/>
       <c r="E22" s="52"/>
       <c r="F22" s="110">
         <v>0.36899999999999999</v>
       </c>
       <c r="G22" s="111">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="H22" s="111">
         <v>0.28899999999999998</v>
       </c>
       <c r="I22" s="112">
         <v>7.2999999999999995E-2</v>
       </c>
       <c r="J22" s="110">
         <v>0.51800000000000002</v>
       </c>
       <c r="K22" s="111">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="L22" s="111">
         <v>0.36499999999999999</v>
       </c>
       <c r="M22" s="112">
         <v>0.11700000000000001</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M26" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="29"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="30"/>
       <c r="F27" s="144" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="53"/>
       <c r="M27" s="54"/>
       <c r="N27" s="31"/>
     </row>
     <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="32"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="34"/>
       <c r="F28" s="145"/>
       <c r="G28" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H28" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K28" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L28" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M28" s="57" t="s">
         <v>13</v>
       </c>
       <c r="N28" s="31"/>
     </row>
     <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="39"/>
       <c r="F29" s="100">
         <v>66.159966999999995</v>
       </c>
       <c r="G29" s="101">
         <v>14.85863</v>
       </c>
       <c r="H29" s="101">
         <v>25.088570000000001</v>
       </c>
       <c r="I29" s="101">
         <v>6.6391300000000006</v>
       </c>
       <c r="J29" s="101">
         <v>16.089870000000001</v>
       </c>
       <c r="K29" s="101">
         <v>0.77864999999999995</v>
       </c>
       <c r="L29" s="101">
         <v>0.31735099999999999</v>
       </c>
       <c r="M29" s="102">
         <v>2.3877660000000001</v>
       </c>
     </row>
     <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="42"/>
       <c r="F30" s="109">
         <v>61.012571999999992</v>
       </c>
       <c r="G30" s="107">
         <v>12.41165</v>
       </c>
       <c r="H30" s="107">
         <v>24.021650000000001</v>
       </c>
       <c r="I30" s="107">
         <v>6.1937700000000007</v>
       </c>
       <c r="J30" s="107">
         <v>15.38674</v>
       </c>
       <c r="K30" s="107">
         <v>0.77864999999999995</v>
       </c>
       <c r="L30" s="107">
         <v>0.27137499999999998</v>
       </c>
       <c r="M30" s="105">
         <v>1.9487369999999999</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="43"/>
       <c r="C31" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D31" s="44"/>
       <c r="E31" s="45"/>
       <c r="F31" s="109">
         <v>46.870572999999993</v>
       </c>
       <c r="G31" s="107">
         <v>10.65856</v>
       </c>
       <c r="H31" s="107">
         <v>18.205639999999999</v>
       </c>
       <c r="I31" s="107">
         <v>4.5308200000000003</v>
       </c>
       <c r="J31" s="107">
         <v>11.237640000000001</v>
       </c>
       <c r="K31" s="107">
         <v>0.60377999999999998</v>
       </c>
       <c r="L31" s="113">
         <v>0.192994</v>
       </c>
       <c r="M31" s="105">
         <v>1.4411389999999999</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="46"/>
       <c r="C32" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D32" s="41"/>
       <c r="E32" s="42"/>
       <c r="F32" s="109">
         <v>14.141999</v>
       </c>
       <c r="G32" s="104">
         <v>1.75309</v>
       </c>
       <c r="H32" s="104">
         <v>5.8160100000000003</v>
       </c>
       <c r="I32" s="104">
         <v>1.6629499999999999</v>
       </c>
       <c r="J32" s="104">
         <v>4.1490999999999998</v>
       </c>
       <c r="K32" s="104">
         <v>0.17487</v>
       </c>
       <c r="L32" s="114">
         <v>7.8381000000000006E-2</v>
       </c>
       <c r="M32" s="108">
         <v>0.50759799999999999</v>
       </c>
     </row>
     <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="46"/>
       <c r="C33" s="48"/>
       <c r="D33" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E33" s="42"/>
       <c r="F33" s="109">
         <v>0.7719370000000001</v>
       </c>
       <c r="G33" s="107">
         <v>0</v>
       </c>
       <c r="H33" s="107">
         <v>0.39480999999999999</v>
       </c>
       <c r="I33" s="107">
         <v>0.18873999999999999</v>
       </c>
       <c r="J33" s="107">
         <v>0.15822</v>
       </c>
       <c r="K33" s="107">
         <v>0</v>
       </c>
       <c r="L33" s="113">
         <v>0</v>
       </c>
       <c r="M33" s="105">
         <v>3.0166999999999999E-2</v>
       </c>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="45"/>
       <c r="F34" s="109">
         <v>5.1473949999999986</v>
       </c>
       <c r="G34" s="107">
         <v>2.4469799999999999</v>
       </c>
       <c r="H34" s="107">
         <v>1.0669200000000001</v>
       </c>
       <c r="I34" s="107">
         <v>0.44535999999999998</v>
       </c>
       <c r="J34" s="107">
         <v>0.70313000000000003</v>
       </c>
       <c r="K34" s="107">
         <v>0</v>
       </c>
       <c r="L34" s="113">
         <v>4.5976000000000003E-2</v>
       </c>
       <c r="M34" s="105">
         <v>0.439029</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C35" s="51"/>
       <c r="D35" s="51"/>
       <c r="E35" s="52"/>
       <c r="F35" s="110">
         <v>9.7535169999999987</v>
       </c>
       <c r="G35" s="111">
         <v>3.5008499999999998</v>
       </c>
       <c r="H35" s="111">
         <v>2.8350499999999998</v>
       </c>
       <c r="I35" s="111">
         <v>0.87433000000000005</v>
       </c>
       <c r="J35" s="111">
         <v>1.91953</v>
       </c>
       <c r="K35" s="111">
         <v>0</v>
       </c>
       <c r="L35" s="115">
         <v>5.6166000000000001E-2</v>
       </c>
       <c r="M35" s="112">
         <v>0.56759099999999996</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
     </row>
     <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
     </row>
     <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P40" s="58" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="Q40" s="58"/>
     </row>
     <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="29"/>
       <c r="C41" s="28"/>
       <c r="D41" s="28"/>
       <c r="E41" s="30"/>
       <c r="F41" s="146" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G41" s="139"/>
       <c r="H41" s="139"/>
       <c r="I41" s="139"/>
       <c r="J41" s="139"/>
       <c r="K41" s="139"/>
       <c r="L41" s="140"/>
       <c r="M41" s="146" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N41" s="139"/>
       <c r="O41" s="139"/>
       <c r="P41" s="140"/>
       <c r="Q41" s="58"/>
     </row>
     <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="32"/>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="34"/>
       <c r="F42" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H42" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J42" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K42" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L42" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M42" s="59" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N42" s="60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O42" s="61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P42" s="62" t="s">
         <v>13</v>
       </c>
       <c r="Q42" s="58"/>
     </row>
     <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="46" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="63"/>
       <c r="F43" s="116">
         <v>49.707897000000003</v>
       </c>
       <c r="G43" s="117">
         <v>12.986427000000001</v>
       </c>
       <c r="H43" s="117">
         <v>19.519939999999998</v>
       </c>
       <c r="I43" s="117">
         <v>4.710801</v>
       </c>
       <c r="J43" s="117">
         <v>11.757607</v>
       </c>
       <c r="K43" s="117">
         <v>0.64272099999999999</v>
       </c>
       <c r="L43" s="102">
         <v>9.0400999999999995E-2</v>
       </c>
       <c r="M43" s="118">
         <v>0.14763200000000001</v>
       </c>
       <c r="N43" s="117">
         <v>0</v>
       </c>
       <c r="O43" s="119">
         <v>0</v>
       </c>
       <c r="P43" s="120">
         <v>1.7183569999999999</v>
       </c>
     </row>
     <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B44" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C44" s="41"/>
       <c r="D44" s="41"/>
       <c r="E44" s="42"/>
       <c r="F44" s="109">
         <v>45.599546999999987</v>
       </c>
       <c r="G44" s="107">
         <v>10.674977</v>
       </c>
       <c r="H44" s="107">
         <v>18.656697999999999</v>
       </c>
       <c r="I44" s="107">
         <v>4.3545129999999999</v>
       </c>
       <c r="J44" s="107">
         <v>11.195103</v>
       </c>
       <c r="K44" s="107">
         <v>0.64272099999999999</v>
       </c>
       <c r="L44" s="113">
         <v>7.5535000000000005E-2</v>
       </c>
       <c r="M44" s="109">
         <v>0.14763200000000001</v>
       </c>
       <c r="N44" s="107">
         <v>0</v>
       </c>
       <c r="O44" s="141"/>
       <c r="P44" s="121">
         <v>1.3671340000000001</v>
       </c>
     </row>
     <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="43"/>
       <c r="C45" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D45" s="44"/>
       <c r="E45" s="45"/>
       <c r="F45" s="109">
         <v>35.453478999999987</v>
       </c>
       <c r="G45" s="107">
         <v>9.2001419999999996</v>
       </c>
       <c r="H45" s="107">
         <v>14.291691</v>
       </c>
       <c r="I45" s="107">
         <v>3.1715740000000001</v>
       </c>
       <c r="J45" s="107">
         <v>8.2129359999999991</v>
       </c>
       <c r="K45" s="107">
         <v>0.520312</v>
       </c>
       <c r="L45" s="105">
         <v>5.6824E-2</v>
       </c>
       <c r="M45" s="109">
         <v>0.14763200000000001</v>
       </c>
       <c r="N45" s="107">
         <v>0</v>
       </c>
       <c r="O45" s="142"/>
       <c r="P45" s="121">
         <v>1.0087980000000001</v>
       </c>
     </row>
     <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B46" s="46"/>
       <c r="C46" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D46" s="41"/>
       <c r="E46" s="42"/>
       <c r="F46" s="109">
         <v>10.146068</v>
       </c>
       <c r="G46" s="107">
         <v>1.4748349999999999</v>
       </c>
       <c r="H46" s="107">
         <v>4.3650070000000003</v>
       </c>
       <c r="I46" s="107">
         <v>1.182939</v>
       </c>
       <c r="J46" s="107">
         <v>2.982167</v>
       </c>
       <c r="K46" s="107">
         <v>0.122409</v>
       </c>
       <c r="L46" s="105">
         <v>1.8710999999999998E-2</v>
       </c>
       <c r="M46" s="109">
         <v>0</v>
       </c>
       <c r="N46" s="107">
         <v>0</v>
       </c>
       <c r="O46" s="142"/>
       <c r="P46" s="121">
         <v>0.35833599999999999</v>
       </c>
     </row>
     <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="46"/>
       <c r="C47" s="48"/>
       <c r="D47" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E47" s="42"/>
       <c r="F47" s="109">
         <v>0.59341600000000005</v>
       </c>
       <c r="G47" s="107">
         <v>0</v>
       </c>
       <c r="H47" s="107">
         <v>0.31584800000000002</v>
       </c>
       <c r="I47" s="107">
         <v>0.15099199999999999</v>
       </c>
       <c r="J47" s="107">
         <v>0.12657599999999999</v>
       </c>
       <c r="K47" s="107">
         <v>0</v>
       </c>
       <c r="L47" s="105">
         <v>0</v>
       </c>
       <c r="M47" s="109">
         <v>0</v>
       </c>
       <c r="N47" s="107">
         <v>0</v>
       </c>
       <c r="O47" s="142"/>
       <c r="P47" s="121">
         <v>2.4133000000000002E-2</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C48" s="50"/>
       <c r="D48" s="50"/>
       <c r="E48" s="45"/>
       <c r="F48" s="109">
         <v>4.1083499999999997</v>
       </c>
       <c r="G48" s="107">
         <v>2.3114499999999998</v>
       </c>
       <c r="H48" s="107">
         <v>0.86324199999999995</v>
       </c>
       <c r="I48" s="107">
         <v>0.35628799999999999</v>
       </c>
       <c r="J48" s="107">
         <v>0.562504</v>
       </c>
       <c r="K48" s="107">
         <v>0</v>
       </c>
       <c r="L48" s="105">
         <v>1.4866000000000001E-2</v>
       </c>
       <c r="M48" s="109">
         <v>0</v>
       </c>
       <c r="N48" s="107">
         <v>0</v>
       </c>
       <c r="O48" s="142"/>
       <c r="P48" s="121">
         <v>0.35122300000000001</v>
       </c>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C49" s="51"/>
       <c r="D49" s="51"/>
       <c r="E49" s="52"/>
       <c r="F49" s="122">
         <v>7.2385589999999986</v>
       </c>
       <c r="G49" s="123">
         <v>3.049159</v>
       </c>
       <c r="H49" s="123">
         <v>2.1006809999999998</v>
       </c>
       <c r="I49" s="123">
         <v>0.65656700000000001</v>
       </c>
       <c r="J49" s="123">
         <v>1.414236</v>
       </c>
       <c r="K49" s="123">
         <v>0</v>
       </c>
       <c r="L49" s="124">
         <v>1.7916000000000001E-2</v>
       </c>
       <c r="M49" s="122">
         <v>0.104963</v>
       </c>
       <c r="N49" s="123">
         <v>0</v>
       </c>
       <c r="O49" s="143"/>
       <c r="P49" s="125">
         <v>0.441216</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
       <c r="F50" s="12"/>
       <c r="G50" s="12"/>
       <c r="H50" s="12"/>
       <c r="I50" s="12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M50" s="12"/>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I51" s="14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="14"/>
     </row>
     <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="13"/>
     </row>
     <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I56" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E57" s="29"/>
       <c r="F57" s="64" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G57" s="65" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H57" s="66" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I57" s="67" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J57" s="68"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E58" s="9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F58" s="116">
         <v>6.4180590000000004</v>
       </c>
       <c r="G58" s="117">
         <v>0</v>
       </c>
       <c r="H58" s="117">
         <v>0</v>
       </c>
       <c r="I58" s="102">
         <v>0</v>
       </c>
       <c r="J58" s="69"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E59" s="70" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F59" s="109">
         <v>6.4180590000000004</v>
       </c>
       <c r="G59" s="107">
         <v>0</v>
       </c>
       <c r="H59" s="107">
         <v>0</v>
       </c>
       <c r="I59" s="105">
         <v>0</v>
       </c>
       <c r="J59" s="71"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E60" s="23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F60" s="72"/>
       <c r="G60" s="123">
         <v>0</v>
       </c>
       <c r="H60" s="123">
         <v>0</v>
       </c>
       <c r="I60" s="73"/>
       <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
+  <dimension ref="B1:Q60"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="135" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="137"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="20" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="9"/>
+      <c r="F5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>47</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="J5" s="76" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="23"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="F7" s="91">
+        <v>17.111999999999998</v>
+      </c>
+      <c r="G7" s="92">
+        <v>13.125999999999999</v>
+      </c>
+      <c r="H7" s="93">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="I7" s="92">
+        <v>3.9860000000000002</v>
+      </c>
+      <c r="J7" s="92">
+        <v>5.1680000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="F8" s="94">
+        <v>12.087999999999999</v>
+      </c>
+      <c r="G8" s="93">
+        <v>8.7759999999999998</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="94">
+        <v>3.3119999999999998</v>
+      </c>
+      <c r="J8" s="95">
+        <v>4.2960000000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" s="96">
+        <v>5.024</v>
+      </c>
+      <c r="G9" s="97">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="H9" s="98">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="I9" s="99">
+        <v>0.67400000000000004</v>
+      </c>
+      <c r="J9" s="98">
+        <v>0.872</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I13" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="M13" s="20" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="29"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="138" t="s">
+        <v>57</v>
+      </c>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="138" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="140"/>
+      <c r="N14" s="31"/>
+    </row>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="32"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="K15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="L15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="N15" s="31"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="100">
+        <v>2.1640000000000001</v>
+      </c>
+      <c r="G16" s="101">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="H16" s="101">
+        <v>1.734</v>
+      </c>
+      <c r="I16" s="101">
+        <v>0.40899999999999997</v>
+      </c>
+      <c r="J16" s="100">
+        <v>3.072000000000001</v>
+      </c>
+      <c r="K16" s="101">
+        <v>0.17699999999999999</v>
+      </c>
+      <c r="L16" s="101">
+        <v>2.2879999999999998</v>
+      </c>
+      <c r="M16" s="102">
+        <v>0.60699999999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="103">
+        <v>2.024</v>
+      </c>
+      <c r="G17" s="104">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="H17" s="104">
+        <v>1.617</v>
+      </c>
+      <c r="I17" s="105">
+        <v>0.38900000000000001</v>
+      </c>
+      <c r="J17" s="106">
+        <v>2.8439999999999999</v>
+      </c>
+      <c r="K17" s="104">
+        <v>0.14499999999999999</v>
+      </c>
+      <c r="L17" s="104">
+        <v>2.12</v>
+      </c>
+      <c r="M17" s="105">
+        <v>0.57899999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="43"/>
+      <c r="C18" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="103">
+        <v>1.4410000000000001</v>
+      </c>
+      <c r="G18" s="107">
+        <v>1.6E-2</v>
+      </c>
+      <c r="H18" s="107">
+        <v>1.1419999999999999</v>
+      </c>
+      <c r="I18" s="105">
+        <v>0.28299999999999997</v>
+      </c>
+      <c r="J18" s="103">
+        <v>2.0390000000000001</v>
+      </c>
+      <c r="K18" s="107">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="L18" s="107">
+        <v>1.514</v>
+      </c>
+      <c r="M18" s="105">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="46"/>
+      <c r="C19" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="103">
+        <v>0.58299999999999996</v>
+      </c>
+      <c r="G19" s="104">
+        <v>2E-3</v>
+      </c>
+      <c r="H19" s="104">
+        <v>0.47499999999999998</v>
+      </c>
+      <c r="I19" s="108">
+        <v>0.106</v>
+      </c>
+      <c r="J19" s="103">
+        <v>0.80500000000000005</v>
+      </c>
+      <c r="K19" s="104">
+        <v>0.05</v>
+      </c>
+      <c r="L19" s="104">
+        <v>0.60599999999999998</v>
+      </c>
+      <c r="M19" s="108">
+        <v>0.14899999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="46"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="103">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="G20" s="104">
+        <v>0</v>
+      </c>
+      <c r="H20" s="104">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="I20" s="105">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="J20" s="103">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="K20" s="107">
+        <v>0</v>
+      </c>
+      <c r="L20" s="107">
+        <v>8.1000000000000003E-2</v>
+      </c>
+      <c r="M20" s="105">
+        <v>1.7999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="109">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="G21" s="107">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="H21" s="107">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="I21" s="105">
+        <v>0.02</v>
+      </c>
+      <c r="J21" s="109">
+        <v>0.22800000000000001</v>
+      </c>
+      <c r="K21" s="107">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="L21" s="107">
+        <v>0.16800000000000001</v>
+      </c>
+      <c r="M21" s="105">
+        <v>2.8000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="110">
+        <v>0.35599999999999998</v>
+      </c>
+      <c r="G22" s="111">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="H22" s="111">
+        <v>0.29099999999999998</v>
+      </c>
+      <c r="I22" s="112">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="J22" s="110">
+        <v>0.52800000000000002</v>
+      </c>
+      <c r="K22" s="111">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="L22" s="111">
+        <v>0.38400000000000001</v>
+      </c>
+      <c r="M22" s="112">
+        <v>9.9000000000000005E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M26" s="20" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="29"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="31"/>
+    </row>
+    <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="32"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="145"/>
+      <c r="G28" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="31"/>
+    </row>
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="100">
+        <v>66.920921000000007</v>
+      </c>
+      <c r="G29" s="101">
+        <v>15.36036</v>
+      </c>
+      <c r="H29" s="101">
+        <v>27.802140000000001</v>
+      </c>
+      <c r="I29" s="101">
+        <v>5.3466799999999992</v>
+      </c>
+      <c r="J29" s="101">
+        <v>15.30721</v>
+      </c>
+      <c r="K29" s="101">
+        <v>0.30753000000000003</v>
+      </c>
+      <c r="L29" s="101">
+        <v>0.31828699999999999</v>
+      </c>
+      <c r="M29" s="102">
+        <v>2.4787140000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="109">
+        <v>61.324414000000012</v>
+      </c>
+      <c r="G30" s="107">
+        <v>13.87153</v>
+      </c>
+      <c r="H30" s="107">
+        <v>25.00929</v>
+      </c>
+      <c r="I30" s="107">
+        <v>5.1056800000000004</v>
+      </c>
+      <c r="J30" s="107">
+        <v>14.60435</v>
+      </c>
+      <c r="K30" s="107">
+        <v>0.30753000000000003</v>
+      </c>
+      <c r="L30" s="107">
+        <v>0.25590099999999999</v>
+      </c>
+      <c r="M30" s="105">
+        <v>2.1701329999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="43"/>
+      <c r="C31" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="109">
+        <v>48.43627200000001</v>
+      </c>
+      <c r="G31" s="107">
+        <v>11.705030000000001</v>
+      </c>
+      <c r="H31" s="107">
+        <v>20.12529</v>
+      </c>
+      <c r="I31" s="107">
+        <v>3.7136100000000001</v>
+      </c>
+      <c r="J31" s="107">
+        <v>10.670540000000001</v>
+      </c>
+      <c r="K31" s="107">
+        <v>0.18365999999999999</v>
+      </c>
+      <c r="L31" s="113">
+        <v>0.15732599999999999</v>
+      </c>
+      <c r="M31" s="105">
+        <v>1.880816</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="46"/>
+      <c r="C32" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="109">
+        <v>12.888142</v>
+      </c>
+      <c r="G32" s="104">
+        <v>2.1665000000000001</v>
+      </c>
+      <c r="H32" s="104">
+        <v>4.8840000000000003</v>
+      </c>
+      <c r="I32" s="104">
+        <v>1.3920699999999999</v>
+      </c>
+      <c r="J32" s="104">
+        <v>3.9338099999999998</v>
+      </c>
+      <c r="K32" s="104">
+        <v>0.12386999999999999</v>
+      </c>
+      <c r="L32" s="114">
+        <v>9.8574999999999996E-2</v>
+      </c>
+      <c r="M32" s="108">
+        <v>0.28931699999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="46"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="109">
+        <v>0.93222099999999997</v>
+      </c>
+      <c r="G33" s="107">
+        <v>0</v>
+      </c>
+      <c r="H33" s="107">
+        <v>0.53956000000000004</v>
+      </c>
+      <c r="I33" s="107">
+        <v>0.16625999999999999</v>
+      </c>
+      <c r="J33" s="107">
+        <v>0.21761</v>
+      </c>
+      <c r="K33" s="107">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113">
+        <v>0</v>
+      </c>
+      <c r="M33" s="105">
+        <v>8.7910000000000002E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="109">
+        <v>5.5965069999999999</v>
+      </c>
+      <c r="G34" s="107">
+        <v>1.4888300000000001</v>
+      </c>
+      <c r="H34" s="107">
+        <v>2.7928500000000001</v>
+      </c>
+      <c r="I34" s="107">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="J34" s="107">
+        <v>0.70286000000000004</v>
+      </c>
+      <c r="K34" s="107">
+        <v>0</v>
+      </c>
+      <c r="L34" s="113">
+        <v>6.2385999999999997E-2</v>
+      </c>
+      <c r="M34" s="105">
+        <v>0.30858099999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="110">
+        <v>11.338765</v>
+      </c>
+      <c r="G35" s="111">
+        <v>2.2286899999999998</v>
+      </c>
+      <c r="H35" s="111">
+        <v>4.8600500000000002</v>
+      </c>
+      <c r="I35" s="111">
+        <v>0.93993000000000004</v>
+      </c>
+      <c r="J35" s="111">
+        <v>2.78756</v>
+      </c>
+      <c r="K35" s="111">
+        <v>0</v>
+      </c>
+      <c r="L35" s="115">
+        <v>8.4657999999999997E-2</v>
+      </c>
+      <c r="M35" s="112">
+        <v>0.43787700000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+    </row>
+    <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+    </row>
+    <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q39" s="58"/>
+    </row>
+    <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P40" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q40" s="58"/>
+    </row>
+    <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="29"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="146" t="s">
+        <v>65</v>
+      </c>
+      <c r="G41" s="139"/>
+      <c r="H41" s="139"/>
+      <c r="I41" s="139"/>
+      <c r="J41" s="139"/>
+      <c r="K41" s="139"/>
+      <c r="L41" s="140"/>
+      <c r="M41" s="146" t="s">
+        <v>66</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="140"/>
+      <c r="Q41" s="58"/>
+    </row>
+    <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="32"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="N42" s="60" t="s">
+        <v>68</v>
+      </c>
+      <c r="O42" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="P42" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="58"/>
+    </row>
+    <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="46" t="s">
+        <v>51</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="116">
+        <v>51.313001</v>
+      </c>
+      <c r="G43" s="117">
+        <v>13.495164000000001</v>
+      </c>
+      <c r="H43" s="117">
+        <v>22.306317</v>
+      </c>
+      <c r="I43" s="117">
+        <v>3.7860260000000001</v>
+      </c>
+      <c r="J43" s="117">
+        <v>11.394106000000001</v>
+      </c>
+      <c r="K43" s="117">
+        <v>0.21527099999999999</v>
+      </c>
+      <c r="L43" s="102">
+        <v>0.116117</v>
+      </c>
+      <c r="M43" s="118">
+        <v>0</v>
+      </c>
+      <c r="N43" s="117">
+        <v>0</v>
+      </c>
+      <c r="O43" s="119">
+        <v>0.40954000000000002</v>
+      </c>
+      <c r="P43" s="120">
+        <v>1.7668360000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="109">
+        <v>46.667265</v>
+      </c>
+      <c r="G44" s="107">
+        <v>12.162964000000001</v>
+      </c>
+      <c r="H44" s="107">
+        <v>19.767999</v>
+      </c>
+      <c r="I44" s="107">
+        <v>3.5906020000000001</v>
+      </c>
+      <c r="J44" s="107">
+        <v>10.831818</v>
+      </c>
+      <c r="K44" s="107">
+        <v>0.21527099999999999</v>
+      </c>
+      <c r="L44" s="113">
+        <v>9.8611000000000004E-2</v>
+      </c>
+      <c r="M44" s="109">
+        <v>0</v>
+      </c>
+      <c r="N44" s="107">
+        <v>0</v>
+      </c>
+      <c r="O44" s="141"/>
+      <c r="P44" s="121">
+        <v>1.519971</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="43"/>
+      <c r="C45" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="D45" s="44"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="109">
+        <v>36.893992999999988</v>
+      </c>
+      <c r="G45" s="107">
+        <v>10.108136</v>
+      </c>
+      <c r="H45" s="107">
+        <v>16.140097999999998</v>
+      </c>
+      <c r="I45" s="107">
+        <v>2.5995270000000001</v>
+      </c>
+      <c r="J45" s="107">
+        <v>7.8570039999999999</v>
+      </c>
+      <c r="K45" s="107">
+        <v>0.12856200000000001</v>
+      </c>
+      <c r="L45" s="105">
+        <v>6.0665999999999998E-2</v>
+      </c>
+      <c r="M45" s="109">
+        <v>0</v>
+      </c>
+      <c r="N45" s="107">
+        <v>0</v>
+      </c>
+      <c r="O45" s="142"/>
+      <c r="P45" s="121">
+        <v>1.3165709999999999</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="46"/>
+      <c r="C46" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="109">
+        <v>9.7732720000000022</v>
+      </c>
+      <c r="G46" s="107">
+        <v>2.0548280000000001</v>
+      </c>
+      <c r="H46" s="107">
+        <v>3.627901</v>
+      </c>
+      <c r="I46" s="107">
+        <v>0.99107500000000004</v>
+      </c>
+      <c r="J46" s="107">
+        <v>2.9748139999999998</v>
+      </c>
+      <c r="K46" s="107">
+        <v>8.6708999999999994E-2</v>
+      </c>
+      <c r="L46" s="105">
+        <v>3.7945E-2</v>
+      </c>
+      <c r="M46" s="109">
+        <v>0</v>
+      </c>
+      <c r="N46" s="107">
+        <v>0</v>
+      </c>
+      <c r="O46" s="142"/>
+      <c r="P46" s="121">
+        <v>0.2034</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="46"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="E47" s="42"/>
+      <c r="F47" s="109">
+        <v>0.73874399999999996</v>
+      </c>
+      <c r="G47" s="107">
+        <v>0</v>
+      </c>
+      <c r="H47" s="107">
+        <v>0.43164799999999998</v>
+      </c>
+      <c r="I47" s="107">
+        <v>0.13300799999999999</v>
+      </c>
+      <c r="J47" s="107">
+        <v>0.17408799999999999</v>
+      </c>
+      <c r="K47" s="107">
+        <v>0</v>
+      </c>
+      <c r="L47" s="105">
+        <v>0</v>
+      </c>
+      <c r="M47" s="109">
+        <v>0</v>
+      </c>
+      <c r="N47" s="107">
+        <v>0</v>
+      </c>
+      <c r="O47" s="142"/>
+      <c r="P47" s="121">
+        <v>7.0320000000000001E-3</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="109">
+        <v>4.6457359999999994</v>
+      </c>
+      <c r="G48" s="107">
+        <v>1.3322000000000001</v>
+      </c>
+      <c r="H48" s="107">
+        <v>2.5383179999999999</v>
+      </c>
+      <c r="I48" s="107">
+        <v>0.19542399999999999</v>
+      </c>
+      <c r="J48" s="107">
+        <v>0.56228800000000001</v>
+      </c>
+      <c r="K48" s="107">
+        <v>0</v>
+      </c>
+      <c r="L48" s="105">
+        <v>1.7506000000000001E-2</v>
+      </c>
+      <c r="M48" s="109">
+        <v>0</v>
+      </c>
+      <c r="N48" s="107">
+        <v>0</v>
+      </c>
+      <c r="O48" s="142"/>
+      <c r="P48" s="121">
+        <v>0.246865</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="122">
+        <v>8.7627570000000006</v>
+      </c>
+      <c r="G49" s="123">
+        <v>1.8501019999999999</v>
+      </c>
+      <c r="H49" s="123">
+        <v>3.9853580000000002</v>
+      </c>
+      <c r="I49" s="123">
+        <v>0.68467500000000003</v>
+      </c>
+      <c r="J49" s="123">
+        <v>2.2186539999999999</v>
+      </c>
+      <c r="K49" s="123">
+        <v>0</v>
+      </c>
+      <c r="L49" s="124">
+        <v>2.3968E-2</v>
+      </c>
+      <c r="M49" s="122">
+        <v>0</v>
+      </c>
+      <c r="N49" s="123">
+        <v>0</v>
+      </c>
+      <c r="O49" s="143"/>
+      <c r="P49" s="125">
+        <v>0.33737099999999998</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="M50" s="12"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="14"/>
+    </row>
+    <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="13"/>
+    </row>
+    <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I56" s="20" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E57" s="29"/>
+      <c r="F57" s="64" t="s">
+        <v>75</v>
+      </c>
+      <c r="G57" s="65" t="s">
+        <v>76</v>
+      </c>
+      <c r="H57" s="66" t="s">
+        <v>77</v>
+      </c>
+      <c r="I57" s="67" t="s">
+        <v>78</v>
+      </c>
+      <c r="J57" s="68"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E58" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F58" s="116">
+        <v>4.0077129999999999</v>
+      </c>
+      <c r="G58" s="117">
+        <v>0</v>
+      </c>
+      <c r="H58" s="117">
+        <v>0</v>
+      </c>
+      <c r="I58" s="102">
+        <v>0</v>
+      </c>
+      <c r="J58" s="69"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E59" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F59" s="109">
+        <v>4.0077129999999999</v>
+      </c>
+      <c r="G59" s="107">
+        <v>0</v>
+      </c>
+      <c r="H59" s="107">
+        <v>0</v>
+      </c>
+      <c r="I59" s="105">
+        <v>0</v>
+      </c>
+      <c r="J59" s="71"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E60" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="F60" s="72"/>
+      <c r="G60" s="123">
+        <v>0</v>
+      </c>
+      <c r="H60" s="123">
+        <v>0</v>
+      </c>
+      <c r="I60" s="73"/>
+      <c r="J60" s="71"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="J14:M14"/>
+    <mergeCell ref="F14:I14"/>
+    <mergeCell ref="O44:O49"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="F41:L41"/>
+    <mergeCell ref="M41:P41"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q60"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="135" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="137"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="20" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="9"/>
+      <c r="F5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>47</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="J5" s="76" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="23"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="F7" s="91">
+        <v>17.135000000000002</v>
+      </c>
+      <c r="G7" s="92">
+        <v>13.132999999999999</v>
+      </c>
+      <c r="H7" s="93">
+        <v>0.17100000000000001</v>
+      </c>
+      <c r="I7" s="92">
+        <v>4.0019999999999998</v>
+      </c>
+      <c r="J7" s="92">
+        <v>5.1959999999999997</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="F8" s="94">
+        <v>12.111000000000001</v>
+      </c>
+      <c r="G8" s="93">
+        <v>8.7870000000000008</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="94">
+        <v>3.3239999999999998</v>
+      </c>
+      <c r="J8" s="95">
+        <v>4.3209999999999997</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" s="96">
+        <v>5.024</v>
+      </c>
+      <c r="G9" s="97">
+        <v>4.3460000000000001</v>
+      </c>
+      <c r="H9" s="98">
+        <v>0.17100000000000001</v>
+      </c>
+      <c r="I9" s="99">
+        <v>0.67800000000000005</v>
+      </c>
+      <c r="J9" s="98">
+        <v>0.875</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I13" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="M13" s="20" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="29"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="138" t="s">
+        <v>57</v>
+      </c>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="138" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="140"/>
+      <c r="N14" s="31"/>
+    </row>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="32"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="K15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="L15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="N15" s="31"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="100">
+        <v>2.024</v>
+      </c>
+      <c r="G16" s="101">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="H16" s="101">
+        <v>1.601</v>
+      </c>
+      <c r="I16" s="101">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="J16" s="100">
+        <v>2.9729999999999999</v>
+      </c>
+      <c r="K16" s="101">
+        <v>0.24399999999999999</v>
+      </c>
+      <c r="L16" s="101">
+        <v>2.1219999999999999</v>
+      </c>
+      <c r="M16" s="102">
+        <v>0.60699999999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="103">
+        <v>1.889</v>
+      </c>
+      <c r="G17" s="104">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="H17" s="104">
+        <v>1.4850000000000001</v>
+      </c>
+      <c r="I17" s="105">
+        <v>0.379</v>
+      </c>
+      <c r="J17" s="106">
+        <v>2.7509999999999999</v>
+      </c>
+      <c r="K17" s="104">
+        <v>0.224</v>
+      </c>
+      <c r="L17" s="104">
+        <v>1.946</v>
+      </c>
+      <c r="M17" s="105">
+        <v>0.58099999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="43"/>
+      <c r="C18" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="103">
+        <v>1.339</v>
+      </c>
+      <c r="G18" s="107">
+        <v>1.9E-2</v>
+      </c>
+      <c r="H18" s="107">
+        <v>1.0349999999999999</v>
+      </c>
+      <c r="I18" s="105">
+        <v>0.28499999999999998</v>
+      </c>
+      <c r="J18" s="103">
+        <v>1.9690000000000001</v>
+      </c>
+      <c r="K18" s="107">
+        <v>0.156</v>
+      </c>
+      <c r="L18" s="107">
+        <v>1.3640000000000001</v>
+      </c>
+      <c r="M18" s="105">
+        <v>0.44900000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="46"/>
+      <c r="C19" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="103">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="G19" s="104">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="H19" s="104">
+        <v>0.45</v>
+      </c>
+      <c r="I19" s="108">
+        <v>9.4E-2</v>
+      </c>
+      <c r="J19" s="103">
+        <v>0.78199999999999992</v>
+      </c>
+      <c r="K19" s="104">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="L19" s="104">
+        <v>0.58199999999999996</v>
+      </c>
+      <c r="M19" s="108">
+        <v>0.13200000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="46"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="103">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="G20" s="104">
+        <v>2E-3</v>
+      </c>
+      <c r="H20" s="104">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="I20" s="105">
+        <v>1.2E-2</v>
+      </c>
+      <c r="J20" s="103">
+        <v>9.8999999999999991E-2</v>
+      </c>
+      <c r="K20" s="107">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="L20" s="107">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="M20" s="105">
+        <v>1.2999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="109">
+        <v>0.13500000000000001</v>
+      </c>
+      <c r="G21" s="107">
+        <v>1E-3</v>
+      </c>
+      <c r="H21" s="107">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="I21" s="105">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="J21" s="109">
+        <v>0.222</v>
+      </c>
+      <c r="K21" s="107">
+        <v>0.02</v>
+      </c>
+      <c r="L21" s="107">
+        <v>0.17599999999999999</v>
+      </c>
+      <c r="M21" s="105">
+        <v>2.5999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="110">
+        <v>0.34399999999999997</v>
+      </c>
+      <c r="G22" s="111">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="H22" s="111">
+        <v>0.28100000000000003</v>
+      </c>
+      <c r="I22" s="112">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="J22" s="110">
+        <v>0.52500000000000002</v>
+      </c>
+      <c r="K22" s="111">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="L22" s="111">
+        <v>0.375</v>
+      </c>
+      <c r="M22" s="112">
+        <v>8.8999999999999996E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M26" s="20" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="29"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="31"/>
+    </row>
+    <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="32"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="145"/>
+      <c r="G28" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="31"/>
+    </row>
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="100">
+        <v>64.027366999999998</v>
+      </c>
+      <c r="G29" s="101">
+        <v>20.154900000000001</v>
+      </c>
+      <c r="H29" s="101">
+        <v>21.177759999999999</v>
+      </c>
+      <c r="I29" s="101">
+        <v>5.0551400000000006</v>
+      </c>
+      <c r="J29" s="101">
+        <v>15.44923</v>
+      </c>
+      <c r="K29" s="101">
+        <v>0.12517</v>
+      </c>
+      <c r="L29" s="101">
+        <v>0.39964</v>
+      </c>
+      <c r="M29" s="102">
+        <v>1.665527</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="109">
+        <v>59.297975999999998</v>
+      </c>
+      <c r="G30" s="107">
+        <v>18.126940000000001</v>
+      </c>
+      <c r="H30" s="107">
+        <v>19.65682</v>
+      </c>
+      <c r="I30" s="107">
+        <v>4.8618499999999996</v>
+      </c>
+      <c r="J30" s="107">
+        <v>14.74348</v>
+      </c>
+      <c r="K30" s="107">
+        <v>0.12517</v>
+      </c>
+      <c r="L30" s="107">
+        <v>0.36169000000000001</v>
+      </c>
+      <c r="M30" s="105">
+        <v>1.422026</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="43"/>
+      <c r="C31" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="109">
+        <v>45.230467999999988</v>
+      </c>
+      <c r="G31" s="107">
+        <v>14.163550000000001</v>
+      </c>
+      <c r="H31" s="107">
+        <v>15.473800000000001</v>
+      </c>
+      <c r="I31" s="107">
+        <v>3.6874199999999999</v>
+      </c>
+      <c r="J31" s="107">
+        <v>10.560029999999999</v>
+      </c>
+      <c r="K31" s="107">
+        <v>0</v>
+      </c>
+      <c r="L31" s="113">
+        <v>0.24809600000000001</v>
+      </c>
+      <c r="M31" s="105">
+        <v>1.097572</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="46"/>
+      <c r="C32" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="109">
+        <v>14.067508</v>
+      </c>
+      <c r="G32" s="104">
+        <v>3.96339</v>
+      </c>
+      <c r="H32" s="104">
+        <v>4.18302</v>
+      </c>
+      <c r="I32" s="104">
+        <v>1.1744300000000001</v>
+      </c>
+      <c r="J32" s="104">
+        <v>4.1834499999999997</v>
+      </c>
+      <c r="K32" s="104">
+        <v>0.12517</v>
+      </c>
+      <c r="L32" s="114">
+        <v>0.113594</v>
+      </c>
+      <c r="M32" s="108">
+        <v>0.32445400000000002</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="46"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="109">
+        <v>1.908377</v>
+      </c>
+      <c r="G33" s="107">
+        <v>1.13225</v>
+      </c>
+      <c r="H33" s="107">
+        <v>0.44789000000000001</v>
+      </c>
+      <c r="I33" s="107">
+        <v>8.9249999999999996E-2</v>
+      </c>
+      <c r="J33" s="107">
+        <v>0.20824999999999999</v>
+      </c>
+      <c r="K33" s="107">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113">
+        <v>1.206E-2</v>
+      </c>
+      <c r="M33" s="105">
+        <v>1.8676999999999999E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="109">
+        <v>4.7293910000000006</v>
+      </c>
+      <c r="G34" s="107">
+        <v>2.0279600000000002</v>
+      </c>
+      <c r="H34" s="107">
+        <v>1.52094</v>
+      </c>
+      <c r="I34" s="107">
+        <v>0.19328999999999999</v>
+      </c>
+      <c r="J34" s="107">
+        <v>0.70574999999999999</v>
+      </c>
+      <c r="K34" s="107">
+        <v>0</v>
+      </c>
+      <c r="L34" s="113">
+        <v>3.7949999999999998E-2</v>
+      </c>
+      <c r="M34" s="105">
+        <v>0.243501</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="110">
+        <v>11.861879999999999</v>
+      </c>
+      <c r="G35" s="111">
+        <v>4.7457200000000004</v>
+      </c>
+      <c r="H35" s="111">
+        <v>3.2927900000000001</v>
+      </c>
+      <c r="I35" s="111">
+        <v>0.82550000000000001</v>
+      </c>
+      <c r="J35" s="111">
+        <v>2.4542899999999999</v>
+      </c>
+      <c r="K35" s="111">
+        <v>0</v>
+      </c>
+      <c r="L35" s="115">
+        <v>0.11311400000000001</v>
+      </c>
+      <c r="M35" s="112">
+        <v>0.43046600000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+    </row>
+    <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+    </row>
+    <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q39" s="58"/>
+    </row>
+    <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P40" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q40" s="58"/>
+    </row>
+    <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="29"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="146" t="s">
+        <v>65</v>
+      </c>
+      <c r="G41" s="139"/>
+      <c r="H41" s="139"/>
+      <c r="I41" s="139"/>
+      <c r="J41" s="139"/>
+      <c r="K41" s="139"/>
+      <c r="L41" s="140"/>
+      <c r="M41" s="146" t="s">
+        <v>66</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="140"/>
+      <c r="Q41" s="58"/>
+    </row>
+    <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="32"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="N42" s="60" t="s">
+        <v>68</v>
+      </c>
+      <c r="O42" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="P42" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="58"/>
+    </row>
+    <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="46" t="s">
+        <v>51</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="116">
+        <v>49.068157999999997</v>
+      </c>
+      <c r="G43" s="117">
+        <v>17.405909999999999</v>
+      </c>
+      <c r="H43" s="117">
+        <v>16.346765000000001</v>
+      </c>
+      <c r="I43" s="117">
+        <v>3.5668519999999999</v>
+      </c>
+      <c r="J43" s="117">
+        <v>11.529002</v>
+      </c>
+      <c r="K43" s="117">
+        <v>8.7619000000000002E-2</v>
+      </c>
+      <c r="L43" s="102">
+        <v>0.13200999999999999</v>
+      </c>
+      <c r="M43" s="118">
+        <v>4.4086E-2</v>
+      </c>
+      <c r="N43" s="117">
+        <v>0</v>
+      </c>
+      <c r="O43" s="119">
+        <v>0.18130599999999999</v>
+      </c>
+      <c r="P43" s="120">
+        <v>1.192088</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="109">
+        <v>45.090366000000003</v>
+      </c>
+      <c r="G44" s="107">
+        <v>15.435549999999999</v>
+      </c>
+      <c r="H44" s="107">
+        <v>15.068465</v>
+      </c>
+      <c r="I44" s="107">
+        <v>3.41222</v>
+      </c>
+      <c r="J44" s="107">
+        <v>10.964402</v>
+      </c>
+      <c r="K44" s="107">
+        <v>8.7619000000000002E-2</v>
+      </c>
+      <c r="L44" s="113">
+        <v>0.12211</v>
+      </c>
+      <c r="M44" s="109">
+        <v>4.4086E-2</v>
+      </c>
+      <c r="N44" s="107">
+        <v>0</v>
+      </c>
+      <c r="O44" s="141"/>
+      <c r="P44" s="121">
+        <v>0.99728700000000003</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="43"/>
+      <c r="C45" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="D45" s="44"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="109">
+        <v>34.748905000000001</v>
+      </c>
+      <c r="G45" s="107">
+        <v>12.086874</v>
+      </c>
+      <c r="H45" s="107">
+        <v>12.095561999999999</v>
+      </c>
+      <c r="I45" s="107">
+        <v>2.581194</v>
+      </c>
+      <c r="J45" s="107">
+        <v>7.8974690000000001</v>
+      </c>
+      <c r="K45" s="107">
+        <v>0</v>
+      </c>
+      <c r="L45" s="105">
+        <v>8.7805999999999995E-2</v>
+      </c>
+      <c r="M45" s="109">
+        <v>4.4086E-2</v>
+      </c>
+      <c r="N45" s="107">
+        <v>0</v>
+      </c>
+      <c r="O45" s="142"/>
+      <c r="P45" s="121">
+        <v>0.76830100000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="46"/>
+      <c r="C46" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="109">
+        <v>10.341461000000001</v>
+      </c>
+      <c r="G46" s="107">
+        <v>3.3486760000000002</v>
+      </c>
+      <c r="H46" s="107">
+        <v>2.9729030000000001</v>
+      </c>
+      <c r="I46" s="107">
+        <v>0.83102600000000004</v>
+      </c>
+      <c r="J46" s="107">
+        <v>3.0669330000000001</v>
+      </c>
+      <c r="K46" s="107">
+        <v>8.7619000000000002E-2</v>
+      </c>
+      <c r="L46" s="105">
+        <v>3.4304000000000001E-2</v>
+      </c>
+      <c r="M46" s="109">
+        <v>0</v>
+      </c>
+      <c r="N46" s="107">
+        <v>0</v>
+      </c>
+      <c r="O46" s="142"/>
+      <c r="P46" s="121">
+        <v>0.228986</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="46"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="E47" s="42"/>
+      <c r="F47" s="109">
+        <v>1.5119359999999999</v>
+      </c>
+      <c r="G47" s="107">
+        <v>0.91238399999999997</v>
+      </c>
+      <c r="H47" s="107">
+        <v>0.35831200000000002</v>
+      </c>
+      <c r="I47" s="107">
+        <v>7.1400000000000005E-2</v>
+      </c>
+      <c r="J47" s="107">
+        <v>0.1666</v>
+      </c>
+      <c r="K47" s="107">
+        <v>0</v>
+      </c>
+      <c r="L47" s="105">
+        <v>3.2399999999999998E-3</v>
+      </c>
+      <c r="M47" s="109">
+        <v>0</v>
+      </c>
+      <c r="N47" s="107">
+        <v>0</v>
+      </c>
+      <c r="O47" s="142"/>
+      <c r="P47" s="121">
+        <v>1.4942E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="109">
+        <v>3.977792</v>
+      </c>
+      <c r="G48" s="107">
+        <v>1.9703599999999999</v>
+      </c>
+      <c r="H48" s="107">
+        <v>1.2783</v>
+      </c>
+      <c r="I48" s="107">
+        <v>0.15463199999999999</v>
+      </c>
+      <c r="J48" s="107">
+        <v>0.56459999999999999</v>
+      </c>
+      <c r="K48" s="107">
+        <v>0</v>
+      </c>
+      <c r="L48" s="105">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="M48" s="109">
+        <v>0</v>
+      </c>
+      <c r="N48" s="107">
+        <v>0</v>
+      </c>
+      <c r="O48" s="142"/>
+      <c r="P48" s="121">
+        <v>0.194801</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="122">
+        <v>9.4847619999999999</v>
+      </c>
+      <c r="G49" s="123">
+        <v>4.4286529999999997</v>
+      </c>
+      <c r="H49" s="123">
+        <v>2.518567</v>
+      </c>
+      <c r="I49" s="123">
+        <v>0.59717900000000002</v>
+      </c>
+      <c r="J49" s="123">
+        <v>1.906299</v>
+      </c>
+      <c r="K49" s="123">
+        <v>0</v>
+      </c>
+      <c r="L49" s="124">
+        <v>3.4063999999999997E-2</v>
+      </c>
+      <c r="M49" s="122">
+        <v>0</v>
+      </c>
+      <c r="N49" s="123">
+        <v>0</v>
+      </c>
+      <c r="O49" s="143"/>
+      <c r="P49" s="125">
+        <v>0.32567600000000002</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="M50" s="12"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="14"/>
+    </row>
+    <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="13"/>
+    </row>
+    <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I56" s="20" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E57" s="29"/>
+      <c r="F57" s="64" t="s">
+        <v>75</v>
+      </c>
+      <c r="G57" s="65" t="s">
+        <v>76</v>
+      </c>
+      <c r="H57" s="66" t="s">
+        <v>77</v>
+      </c>
+      <c r="I57" s="67" t="s">
+        <v>78</v>
+      </c>
+      <c r="J57" s="68"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E58" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F58" s="116">
+        <v>4.6005219999999998</v>
+      </c>
+      <c r="G58" s="117">
+        <v>0</v>
+      </c>
+      <c r="H58" s="117">
+        <v>0</v>
+      </c>
+      <c r="I58" s="102">
+        <v>0</v>
+      </c>
+      <c r="J58" s="69"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E59" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F59" s="109">
+        <v>4.6005219999999998</v>
+      </c>
+      <c r="G59" s="107">
+        <v>0</v>
+      </c>
+      <c r="H59" s="107">
+        <v>0</v>
+      </c>
+      <c r="I59" s="105">
+        <v>0</v>
+      </c>
+      <c r="J59" s="71"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E60" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="F60" s="72"/>
+      <c r="G60" s="123">
+        <v>0</v>
+      </c>
+      <c r="H60" s="123">
+        <v>0</v>
+      </c>
+      <c r="I60" s="73"/>
+      <c r="J60" s="71"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="J14:M14"/>
+    <mergeCell ref="F14:I14"/>
+    <mergeCell ref="O44:O49"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="F41:L41"/>
+    <mergeCell ref="M41:P41"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q60"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
+    <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
+    <col min="18" max="18" width="9" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="135" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="137"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="20" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="9"/>
+      <c r="F5" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="79" t="s">
+        <v>47</v>
+      </c>
+      <c r="H5" s="22"/>
+      <c r="I5" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="J5" s="76" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="23"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="F7" s="91">
+        <v>17.155999999999999</v>
+      </c>
+      <c r="G7" s="92">
+        <v>13.128</v>
+      </c>
+      <c r="H7" s="93">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="I7" s="92">
+        <v>4.0279999999999996</v>
+      </c>
+      <c r="J7" s="92">
+        <v>5.2129999999999992</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="F8" s="94">
+        <v>12.134</v>
+      </c>
+      <c r="G8" s="93">
+        <v>8.7919999999999998</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="94">
+        <v>3.3420000000000001</v>
+      </c>
+      <c r="J8" s="95">
+        <v>4.3339999999999996</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" s="96">
+        <v>5.0220000000000002</v>
+      </c>
+      <c r="G9" s="97">
+        <v>4.3360000000000003</v>
+      </c>
+      <c r="H9" s="98">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="I9" s="99">
+        <v>0.68600000000000005</v>
+      </c>
+      <c r="J9" s="98">
+        <v>0.879</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I13" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="M13" s="20" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="29"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="30"/>
+      <c r="F14" s="138" t="s">
+        <v>57</v>
+      </c>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="138" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="140"/>
+      <c r="N14" s="31"/>
+    </row>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="32"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="K15" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="L15" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="M15" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="N15" s="31"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="100">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G16" s="101">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="H16" s="101">
+        <v>1.8149999999999999</v>
+      </c>
+      <c r="I16" s="101">
+        <v>0.46</v>
+      </c>
+      <c r="J16" s="100">
+        <v>3.331</v>
+      </c>
+      <c r="K16" s="101">
+        <v>0.17399999999999999</v>
+      </c>
+      <c r="L16" s="101">
+        <v>2.4350000000000001</v>
+      </c>
+      <c r="M16" s="102">
+        <v>0.72199999999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="103">
+        <v>2.1379999999999999</v>
+      </c>
+      <c r="G17" s="104">
+        <v>2.3E-2</v>
+      </c>
+      <c r="H17" s="104">
+        <v>1.6839999999999999</v>
+      </c>
+      <c r="I17" s="105">
+        <v>0.43099999999999999</v>
+      </c>
+      <c r="J17" s="106">
+        <v>3.069</v>
+      </c>
+      <c r="K17" s="104">
+        <v>0.152</v>
+      </c>
+      <c r="L17" s="104">
+        <v>2.2410000000000001</v>
+      </c>
+      <c r="M17" s="105">
+        <v>0.67599999999999993</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="43"/>
+      <c r="C18" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" s="44"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="103">
+        <v>1.4530000000000001</v>
+      </c>
+      <c r="G18" s="107">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="H18" s="107">
+        <v>1.133</v>
+      </c>
+      <c r="I18" s="105">
+        <v>0.30299999999999999</v>
+      </c>
+      <c r="J18" s="103">
+        <v>2.101</v>
+      </c>
+      <c r="K18" s="107">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="L18" s="107">
+        <v>1.516</v>
+      </c>
+      <c r="M18" s="105">
+        <v>0.48699999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="46"/>
+      <c r="C19" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="103">
+        <v>0.68500000000000005</v>
+      </c>
+      <c r="G19" s="104">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="H19" s="104">
+        <v>0.55100000000000005</v>
+      </c>
+      <c r="I19" s="108">
+        <v>0.128</v>
+      </c>
+      <c r="J19" s="103">
+        <v>0.96799999999999997</v>
+      </c>
+      <c r="K19" s="104">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="L19" s="104">
+        <v>0.72499999999999998</v>
+      </c>
+      <c r="M19" s="108">
+        <v>0.189</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="46"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" s="42"/>
+      <c r="F20" s="103">
+        <v>8.199999999999999E-2</v>
+      </c>
+      <c r="G20" s="104">
+        <v>1E-3</v>
+      </c>
+      <c r="H20" s="104">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="I20" s="105">
+        <v>0.01</v>
+      </c>
+      <c r="J20" s="103">
+        <v>0.12</v>
+      </c>
+      <c r="K20" s="107">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="L20" s="107">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="M20" s="105">
+        <v>1.2E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="109">
+        <v>0.16200000000000001</v>
+      </c>
+      <c r="G21" s="107">
+        <v>2E-3</v>
+      </c>
+      <c r="H21" s="107">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="I21" s="105">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="J21" s="109">
+        <v>0.26200000000000001</v>
+      </c>
+      <c r="K21" s="107">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="L21" s="107">
+        <v>0.19400000000000001</v>
+      </c>
+      <c r="M21" s="105">
+        <v>4.5999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="110">
+        <v>0.40400000000000003</v>
+      </c>
+      <c r="G22" s="111">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H22" s="111">
+        <v>0.32100000000000001</v>
+      </c>
+      <c r="I22" s="112">
+        <v>7.8E-2</v>
+      </c>
+      <c r="J22" s="110">
+        <v>0.627</v>
+      </c>
+      <c r="K22" s="111">
+        <v>5.7000000000000002E-2</v>
+      </c>
+      <c r="L22" s="111">
+        <v>0.44</v>
+      </c>
+      <c r="M22" s="112">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M26" s="20" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="29"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="31"/>
+    </row>
+    <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="32"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="145"/>
+      <c r="G28" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M28" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="31"/>
+    </row>
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="100">
+        <v>62.847622000000001</v>
+      </c>
+      <c r="G29" s="101">
+        <v>12.617559999999999</v>
+      </c>
+      <c r="H29" s="101">
+        <v>25.160720000000001</v>
+      </c>
+      <c r="I29" s="101">
+        <v>6.73773</v>
+      </c>
+      <c r="J29" s="101">
+        <v>14.927770000000001</v>
+      </c>
+      <c r="K29" s="101">
+        <v>0.15212000000000001</v>
+      </c>
+      <c r="L29" s="101">
+        <v>0.28632400000000002</v>
+      </c>
+      <c r="M29" s="102">
+        <v>2.965398</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="109">
+        <v>57.714745000000001</v>
+      </c>
+      <c r="G30" s="107">
+        <v>10.66732</v>
+      </c>
+      <c r="H30" s="107">
+        <v>23.560420000000001</v>
+      </c>
+      <c r="I30" s="107">
+        <v>6.2747999999999999</v>
+      </c>
+      <c r="J30" s="107">
+        <v>14.15414</v>
+      </c>
+      <c r="K30" s="107">
+        <v>0.15212000000000001</v>
+      </c>
+      <c r="L30" s="107">
+        <v>0.24329600000000001</v>
+      </c>
+      <c r="M30" s="105">
+        <v>2.662649</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="43"/>
+      <c r="C31" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="D31" s="44"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="109">
+        <v>42.372917000000001</v>
+      </c>
+      <c r="G31" s="107">
+        <v>7.8030099999999996</v>
+      </c>
+      <c r="H31" s="107">
+        <v>17.49295</v>
+      </c>
+      <c r="I31" s="107">
+        <v>4.6641399999999997</v>
+      </c>
+      <c r="J31" s="107">
+        <v>9.90123</v>
+      </c>
+      <c r="K31" s="107">
+        <v>0</v>
+      </c>
+      <c r="L31" s="113">
+        <v>0.15221100000000001</v>
+      </c>
+      <c r="M31" s="105">
+        <v>2.3593760000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="46"/>
+      <c r="C32" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="109">
+        <v>15.341828</v>
+      </c>
+      <c r="G32" s="104">
+        <v>2.8643100000000001</v>
+      </c>
+      <c r="H32" s="104">
+        <v>6.0674700000000001</v>
+      </c>
+      <c r="I32" s="104">
+        <v>1.61066</v>
+      </c>
+      <c r="J32" s="104">
+        <v>4.25291</v>
+      </c>
+      <c r="K32" s="104">
+        <v>0.15212000000000001</v>
+      </c>
+      <c r="L32" s="114">
+        <v>9.1084999999999999E-2</v>
+      </c>
+      <c r="M32" s="108">
+        <v>0.30327300000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="46"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="E33" s="42"/>
+      <c r="F33" s="109">
+        <v>1.390779</v>
+      </c>
+      <c r="G33" s="107">
+        <v>0.33721000000000001</v>
+      </c>
+      <c r="H33" s="107">
+        <v>0.62963999999999998</v>
+      </c>
+      <c r="I33" s="107">
+        <v>9.2609999999999998E-2</v>
+      </c>
+      <c r="J33" s="107">
+        <v>0.30815999999999999</v>
+      </c>
+      <c r="K33" s="107">
+        <v>0</v>
+      </c>
+      <c r="L33" s="113">
+        <v>9.9600000000000001E-3</v>
+      </c>
+      <c r="M33" s="105">
+        <v>1.3199000000000001E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="109">
+        <v>5.1328769999999997</v>
+      </c>
+      <c r="G34" s="107">
+        <v>1.95024</v>
+      </c>
+      <c r="H34" s="107">
+        <v>1.6003000000000001</v>
+      </c>
+      <c r="I34" s="107">
+        <v>0.46293000000000001</v>
+      </c>
+      <c r="J34" s="107">
+        <v>0.77363000000000004</v>
+      </c>
+      <c r="K34" s="107">
+        <v>0</v>
+      </c>
+      <c r="L34" s="113">
+        <v>4.3027999999999997E-2</v>
+      </c>
+      <c r="M34" s="105">
+        <v>0.30274899999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="110">
+        <v>12.130005000000001</v>
+      </c>
+      <c r="G35" s="111">
+        <v>3.8823699999999999</v>
+      </c>
+      <c r="H35" s="111">
+        <v>3.5167700000000002</v>
+      </c>
+      <c r="I35" s="111">
+        <v>1.24671</v>
+      </c>
+      <c r="J35" s="111">
+        <v>2.7155200000000002</v>
+      </c>
+      <c r="K35" s="111">
+        <v>0</v>
+      </c>
+      <c r="L35" s="115">
+        <v>0.108089</v>
+      </c>
+      <c r="M35" s="112">
+        <v>0.66054599999999997</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+    </row>
+    <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+    </row>
+    <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q39" s="58"/>
+    </row>
+    <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P40" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q40" s="58"/>
+    </row>
+    <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="29"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="146" t="s">
+        <v>65</v>
+      </c>
+      <c r="G41" s="139"/>
+      <c r="H41" s="139"/>
+      <c r="I41" s="139"/>
+      <c r="J41" s="139"/>
+      <c r="K41" s="139"/>
+      <c r="L41" s="140"/>
+      <c r="M41" s="146" t="s">
+        <v>66</v>
+      </c>
+      <c r="N41" s="139"/>
+      <c r="O41" s="139"/>
+      <c r="P41" s="140"/>
+      <c r="Q41" s="58"/>
+    </row>
+    <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="32"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G42" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="M42" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="N42" s="60" t="s">
+        <v>68</v>
+      </c>
+      <c r="O42" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="P42" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="58"/>
+    </row>
+    <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="46" t="s">
+        <v>51</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="116">
+        <v>46.048631</v>
+      </c>
+      <c r="G43" s="117">
+        <v>10.847059</v>
+      </c>
+      <c r="H43" s="117">
+        <v>19.238638000000002</v>
+      </c>
+      <c r="I43" s="117">
+        <v>4.7754210000000006</v>
+      </c>
+      <c r="J43" s="117">
+        <v>10.995374999999999</v>
+      </c>
+      <c r="K43" s="117">
+        <v>0.106484</v>
+      </c>
+      <c r="L43" s="102">
+        <v>8.5653999999999994E-2</v>
+      </c>
+      <c r="M43" s="118">
+        <v>0.13725999999999999</v>
+      </c>
+      <c r="N43" s="117">
+        <v>0</v>
+      </c>
+      <c r="O43" s="119">
+        <v>0.24592600000000001</v>
+      </c>
+      <c r="P43" s="120">
+        <v>2.222054</v>
+      </c>
+    </row>
+    <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="109">
+        <v>41.886803999999998</v>
+      </c>
+      <c r="G44" s="107">
+        <v>8.9826890000000006</v>
+      </c>
+      <c r="H44" s="107">
+        <v>17.948958000000001</v>
+      </c>
+      <c r="I44" s="107">
+        <v>4.4016209999999996</v>
+      </c>
+      <c r="J44" s="107">
+        <v>10.376471</v>
+      </c>
+      <c r="K44" s="107">
+        <v>0.106484</v>
+      </c>
+      <c r="L44" s="113">
+        <v>7.0581000000000005E-2</v>
+      </c>
+      <c r="M44" s="109">
+        <v>0.13725999999999999</v>
+      </c>
+      <c r="N44" s="107">
+        <v>0</v>
+      </c>
+      <c r="O44" s="141"/>
+      <c r="P44" s="121">
+        <v>1.9798549999999999</v>
+      </c>
+    </row>
+    <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="43"/>
+      <c r="C45" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="D45" s="44"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="109">
+        <v>30.456478000000001</v>
+      </c>
+      <c r="G45" s="107">
+        <v>6.4666090000000001</v>
+      </c>
+      <c r="H45" s="107">
+        <v>13.429518</v>
+      </c>
+      <c r="I45" s="107">
+        <v>3.2648980000000001</v>
+      </c>
+      <c r="J45" s="107">
+        <v>7.2509309999999996</v>
+      </c>
+      <c r="K45" s="107">
+        <v>0</v>
+      </c>
+      <c r="L45" s="105">
+        <v>4.4521999999999999E-2</v>
+      </c>
+      <c r="M45" s="109">
+        <v>0.13725999999999999</v>
+      </c>
+      <c r="N45" s="107">
+        <v>0</v>
+      </c>
+      <c r="O45" s="142"/>
+      <c r="P45" s="121">
+        <v>1.766243</v>
+      </c>
+    </row>
+    <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="46"/>
+      <c r="C46" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D46" s="41"/>
+      <c r="E46" s="42"/>
+      <c r="F46" s="109">
+        <v>11.430326000000001</v>
+      </c>
+      <c r="G46" s="107">
+        <v>2.5160800000000001</v>
+      </c>
+      <c r="H46" s="107">
+        <v>4.5194400000000003</v>
+      </c>
+      <c r="I46" s="107">
+        <v>1.1367229999999999</v>
+      </c>
+      <c r="J46" s="107">
+        <v>3.12554</v>
+      </c>
+      <c r="K46" s="107">
+        <v>0.106484</v>
+      </c>
+      <c r="L46" s="105">
+        <v>2.6058999999999999E-2</v>
+      </c>
+      <c r="M46" s="109">
+        <v>0</v>
+      </c>
+      <c r="N46" s="107">
+        <v>0</v>
+      </c>
+      <c r="O46" s="142"/>
+      <c r="P46" s="121">
+        <v>0.213612</v>
+      </c>
+    </row>
+    <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="46"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="E47" s="42"/>
+      <c r="F47" s="109">
+        <v>1.0969739999999999</v>
+      </c>
+      <c r="G47" s="107">
+        <v>0.26976800000000001</v>
+      </c>
+      <c r="H47" s="107">
+        <v>0.50371200000000005</v>
+      </c>
+      <c r="I47" s="107">
+        <v>7.4088000000000001E-2</v>
+      </c>
+      <c r="J47" s="107">
+        <v>0.246528</v>
+      </c>
+      <c r="K47" s="107">
+        <v>0</v>
+      </c>
+      <c r="L47" s="105">
+        <v>2.8779999999999999E-3</v>
+      </c>
+      <c r="M47" s="109">
+        <v>0</v>
+      </c>
+      <c r="N47" s="107">
+        <v>0</v>
+      </c>
+      <c r="O47" s="142"/>
+      <c r="P47" s="121">
+        <v>1.056E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="109">
+        <v>4.1618269999999997</v>
+      </c>
+      <c r="G48" s="107">
+        <v>1.8643700000000001</v>
+      </c>
+      <c r="H48" s="107">
+        <v>1.2896799999999999</v>
+      </c>
+      <c r="I48" s="107">
+        <v>0.37380000000000002</v>
+      </c>
+      <c r="J48" s="107">
+        <v>0.61890400000000001</v>
+      </c>
+      <c r="K48" s="107">
+        <v>0</v>
+      </c>
+      <c r="L48" s="105">
+        <v>1.5073E-2</v>
+      </c>
+      <c r="M48" s="109">
+        <v>0</v>
+      </c>
+      <c r="N48" s="107">
+        <v>0</v>
+      </c>
+      <c r="O48" s="142"/>
+      <c r="P48" s="121">
+        <v>0.242199</v>
+      </c>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="122">
+        <v>9.286422</v>
+      </c>
+      <c r="G49" s="123">
+        <v>3.6040369999999999</v>
+      </c>
+      <c r="H49" s="123">
+        <v>2.6312090000000001</v>
+      </c>
+      <c r="I49" s="123">
+        <v>0.92244599999999999</v>
+      </c>
+      <c r="J49" s="123">
+        <v>2.0959140000000001</v>
+      </c>
+      <c r="K49" s="123">
+        <v>0</v>
+      </c>
+      <c r="L49" s="124">
+        <v>3.2815999999999998E-2</v>
+      </c>
+      <c r="M49" s="122">
+        <v>3.4313000000000003E-2</v>
+      </c>
+      <c r="N49" s="123">
+        <v>0</v>
+      </c>
+      <c r="O49" s="143"/>
+      <c r="P49" s="125">
+        <v>0.49265799999999998</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="M50" s="12"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="14"/>
+    </row>
+    <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="13"/>
+    </row>
+    <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I56" s="20" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E57" s="29"/>
+      <c r="F57" s="64" t="s">
+        <v>75</v>
+      </c>
+      <c r="G57" s="65" t="s">
+        <v>76</v>
+      </c>
+      <c r="H57" s="66" t="s">
+        <v>77</v>
+      </c>
+      <c r="I57" s="67" t="s">
+        <v>78</v>
+      </c>
+      <c r="J57" s="68"/>
+    </row>
+    <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E58" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F58" s="116">
+        <v>8.3300350000000005</v>
+      </c>
+      <c r="G58" s="117">
+        <v>0</v>
+      </c>
+      <c r="H58" s="117">
+        <v>0</v>
+      </c>
+      <c r="I58" s="102">
+        <v>0</v>
+      </c>
+      <c r="J58" s="69"/>
+    </row>
+    <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E59" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F59" s="109">
+        <v>8.3300350000000005</v>
+      </c>
+      <c r="G59" s="107">
+        <v>0</v>
+      </c>
+      <c r="H59" s="107">
+        <v>0</v>
+      </c>
+      <c r="I59" s="105">
+        <v>0</v>
+      </c>
+      <c r="J59" s="71"/>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E60" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="F60" s="72"/>
+      <c r="G60" s="123">
+        <v>0</v>
+      </c>
+      <c r="H60" s="123">
+        <v>0</v>
+      </c>
+      <c r="I60" s="73"/>
+      <c r="J60" s="71"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="J14:M14"/>
+    <mergeCell ref="F14:I14"/>
+    <mergeCell ref="O44:O49"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="F41:L41"/>
+    <mergeCell ref="M41:P41"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:Q60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="135" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="C1" s="136"/>
       <c r="D1" s="136"/>
       <c r="E1" s="136"/>
       <c r="F1" s="136"/>
       <c r="G1" s="136"/>
       <c r="H1" s="136"/>
       <c r="I1" s="136"/>
       <c r="J1" s="136"/>
       <c r="K1" s="136"/>
       <c r="L1" s="136"/>
       <c r="M1" s="136"/>
       <c r="N1" s="136"/>
       <c r="O1" s="136"/>
       <c r="P1" s="137"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
     </row>
     <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="9"/>
       <c r="F5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="79" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H5" s="22"/>
       <c r="I5" s="21" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J5" s="76" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L5" s="19"/>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="80"/>
       <c r="H6" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I6" s="24"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="25" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F7" s="91">
-        <v>17.077000000000002</v>
+        <v>17.091333333333999</v>
       </c>
       <c r="G7" s="126">
-        <v>13.164111111111</v>
+        <v>13.155333333333999</v>
       </c>
       <c r="H7" s="93">
-        <v>0.15833333333300001</v>
+        <v>0.16108333333300001</v>
       </c>
       <c r="I7" s="92">
-        <v>3.912888888888999</v>
+        <v>3.9359999999999999</v>
       </c>
       <c r="J7" s="92">
-        <v>5.067333333333</v>
+        <v>5.098583333334</v>
       </c>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="26" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F8" s="94">
-        <v>12.044444444444</v>
+        <v>12.061083333334</v>
       </c>
       <c r="G8" s="95">
-        <v>8.7972222222220005</v>
+        <v>8.7941666666670013</v>
       </c>
       <c r="H8" s="27"/>
       <c r="I8" s="94">
-        <v>3.2472222222220002</v>
+        <v>3.266916666667</v>
       </c>
       <c r="J8" s="95">
-        <v>4.2092222222219986</v>
+        <v>4.2361666666669997</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F9" s="96">
-        <v>5.0325555555559998</v>
+        <v>5.0302499999999997</v>
       </c>
       <c r="G9" s="98">
-        <v>4.3668888888890001</v>
+        <v>4.3611666666669997</v>
       </c>
       <c r="H9" s="98">
-        <v>0.15833333333300001</v>
+        <v>0.16108333333300001</v>
       </c>
       <c r="I9" s="99">
-        <v>0.66566666666699992</v>
+        <v>0.66908333333300007</v>
       </c>
       <c r="J9" s="98">
-        <v>0.85811111111100002</v>
+        <v>0.86241666666700001</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I13" s="20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M13" s="20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="29"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="30"/>
       <c r="F14" s="138" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G14" s="139"/>
       <c r="H14" s="139"/>
       <c r="I14" s="140"/>
       <c r="J14" s="138" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K14" s="139"/>
       <c r="L14" s="139"/>
       <c r="M14" s="140"/>
       <c r="N14" s="31"/>
     </row>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="32"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="34"/>
       <c r="F15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="J15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="K15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="L15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="N15" s="31"/>
     </row>
     <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
       <c r="E16" s="39"/>
       <c r="F16" s="100">
-        <v>19.968</v>
+        <v>26.456</v>
       </c>
       <c r="G16" s="101">
-        <v>0.223</v>
+        <v>0.29499999999999998</v>
       </c>
       <c r="H16" s="101">
-        <v>15.523</v>
+        <v>20.672999999999998</v>
       </c>
       <c r="I16" s="101">
-        <v>4.2220000000000004</v>
+        <v>5.4880000000000004</v>
       </c>
       <c r="J16" s="100">
-        <v>30.265000000000001</v>
+        <v>39.640999999999998</v>
       </c>
       <c r="K16" s="101">
-        <v>1.823</v>
+        <v>2.4180000000000001</v>
       </c>
       <c r="L16" s="101">
-        <v>21.550999999999998</v>
+        <v>28.396000000000001</v>
       </c>
       <c r="M16" s="102">
-        <v>6.891</v>
+        <v>8.827</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="42"/>
       <c r="F17" s="103">
-        <v>18.564</v>
+        <v>24.614999999999998</v>
       </c>
       <c r="G17" s="104">
-        <v>0.20100000000000001</v>
+        <v>0.26700000000000002</v>
       </c>
       <c r="H17" s="104">
-        <v>14.375</v>
+        <v>19.161000000000001</v>
       </c>
       <c r="I17" s="105">
-        <v>3.988</v>
+        <v>5.1869999999999994</v>
       </c>
       <c r="J17" s="106">
-        <v>28.052</v>
+        <v>36.716000000000001</v>
       </c>
       <c r="K17" s="104">
-        <v>1.639</v>
+        <v>2.16</v>
       </c>
       <c r="L17" s="104">
-        <v>19.937999999999999</v>
+        <v>26.245000000000001</v>
       </c>
       <c r="M17" s="105">
-        <v>6.4749999999999996</v>
+        <v>8.3109999999999999</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="43"/>
       <c r="C18" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" s="44"/>
       <c r="E18" s="45"/>
       <c r="F18" s="103">
-        <v>12.801</v>
+        <v>17.033999999999999</v>
       </c>
       <c r="G18" s="107">
-        <v>0.153</v>
+        <v>0.20499999999999999</v>
       </c>
       <c r="H18" s="107">
-        <v>9.8680000000000003</v>
+        <v>13.178000000000001</v>
       </c>
       <c r="I18" s="105">
-        <v>2.78</v>
+        <v>3.6509999999999998</v>
       </c>
       <c r="J18" s="103">
-        <v>19.609000000000002</v>
+        <v>25.718</v>
       </c>
       <c r="K18" s="107">
-        <v>1.125</v>
+        <v>1.474</v>
       </c>
       <c r="L18" s="107">
-        <v>13.791</v>
+        <v>18.184999999999999</v>
       </c>
       <c r="M18" s="105">
-        <v>4.6929999999999996</v>
+        <v>6.0590000000000002</v>
       </c>
     </row>
     <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="46"/>
       <c r="C19" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="103">
-        <v>5.7629999999999999</v>
+        <v>7.5810000000000004</v>
       </c>
       <c r="G19" s="104">
-        <v>4.8000000000000001E-2</v>
+        <v>6.2E-2</v>
       </c>
       <c r="H19" s="104">
-        <v>4.5069999999999997</v>
+        <v>5.9829999999999997</v>
       </c>
       <c r="I19" s="108">
-        <v>1.208</v>
+        <v>1.536</v>
       </c>
       <c r="J19" s="103">
-        <v>8.4430000000000014</v>
+        <v>10.997999999999999</v>
       </c>
       <c r="K19" s="104">
-        <v>0.51400000000000001</v>
+        <v>0.68600000000000005</v>
       </c>
       <c r="L19" s="104">
-        <v>6.1470000000000002</v>
+        <v>8.06</v>
       </c>
       <c r="M19" s="108">
-        <v>1.782</v>
+        <v>2.2519999999999998</v>
       </c>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="46"/>
       <c r="C20" s="48"/>
       <c r="D20" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E20" s="42"/>
       <c r="F20" s="103">
-        <v>0.64900000000000002</v>
+        <v>0.874</v>
       </c>
       <c r="G20" s="104">
-        <v>8.9999999999999993E-3</v>
+        <v>1.2E-2</v>
       </c>
       <c r="H20" s="104">
-        <v>0.54</v>
+        <v>0.72499999999999998</v>
       </c>
       <c r="I20" s="105">
-        <v>0.1</v>
+        <v>0.13700000000000001</v>
       </c>
       <c r="J20" s="103">
-        <v>0.879</v>
+        <v>1.1970000000000001</v>
       </c>
       <c r="K20" s="107">
-        <v>3.1E-2</v>
+        <v>0.05</v>
       </c>
       <c r="L20" s="107">
-        <v>0.73699999999999999</v>
+        <v>0.99299999999999999</v>
       </c>
       <c r="M20" s="105">
-        <v>0.111</v>
+        <v>0.154</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="45"/>
       <c r="F21" s="109">
-        <v>1.4039999999999999</v>
+        <v>1.841</v>
       </c>
       <c r="G21" s="107">
-        <v>2.1999999999999999E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="H21" s="107">
-        <v>1.1479999999999999</v>
+        <v>1.512</v>
       </c>
       <c r="I21" s="105">
-        <v>0.23400000000000001</v>
+        <v>0.30099999999999999</v>
       </c>
       <c r="J21" s="109">
-        <v>2.2130000000000001</v>
+        <v>2.9249999999999998</v>
       </c>
       <c r="K21" s="107">
-        <v>0.184</v>
+        <v>0.25800000000000001</v>
       </c>
       <c r="L21" s="107">
-        <v>1.613</v>
+        <v>2.1509999999999998</v>
       </c>
       <c r="M21" s="105">
-        <v>0.41599999999999998</v>
+        <v>0.51600000000000001</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C22" s="51"/>
       <c r="D22" s="51"/>
       <c r="E22" s="52"/>
       <c r="F22" s="110">
-        <v>3.4409999999999998</v>
+        <v>4.5449999999999999</v>
       </c>
       <c r="G22" s="111">
-        <v>5.1999999999999998E-2</v>
+        <v>6.7000000000000004E-2</v>
       </c>
       <c r="H22" s="111">
-        <v>2.76</v>
+        <v>3.653</v>
       </c>
       <c r="I22" s="112">
-        <v>0.629</v>
+        <v>0.82499999999999996</v>
       </c>
       <c r="J22" s="110">
-        <v>5.1349999999999998</v>
+        <v>6.8150000000000004</v>
       </c>
       <c r="K22" s="111">
-        <v>0.39400000000000002</v>
+        <v>0.55700000000000005</v>
       </c>
       <c r="L22" s="111">
-        <v>3.641</v>
+        <v>4.84</v>
       </c>
       <c r="M22" s="112">
-        <v>1.1000000000000001</v>
+        <v>1.4179999999999999</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M26" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="29"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="30"/>
       <c r="F27" s="144" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="53"/>
       <c r="M27" s="54"/>
       <c r="N27" s="31"/>
     </row>
     <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="32"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="34"/>
       <c r="F28" s="145"/>
       <c r="G28" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H28" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K28" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L28" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M28" s="57" t="s">
         <v>13</v>
       </c>
       <c r="N28" s="31"/>
     </row>
     <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="39"/>
       <c r="F29" s="100">
-        <v>574.07325600000001</v>
+        <v>767.86916599999995</v>
       </c>
       <c r="G29" s="101">
-        <v>144.39717999999999</v>
+        <v>192.53</v>
       </c>
       <c r="H29" s="101">
-        <v>217.09486000000001</v>
+        <v>291.23548</v>
       </c>
       <c r="I29" s="101">
-        <v>60.149369999999998</v>
+        <v>77.288920000000005</v>
       </c>
       <c r="J29" s="101">
-        <v>122.66123</v>
+        <v>168.34544</v>
       </c>
       <c r="K29" s="101">
-        <v>2.64398</v>
+        <v>3.2288000000000001</v>
       </c>
       <c r="L29" s="101">
-        <v>3.017693</v>
+        <v>4.0219440000000004</v>
       </c>
       <c r="M29" s="102">
-        <v>24.108943</v>
+        <v>31.218582000000001</v>
       </c>
     </row>
     <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="42"/>
       <c r="F30" s="109">
-        <v>530.82237599999996</v>
+        <v>709.15951099999995</v>
       </c>
       <c r="G30" s="107">
-        <v>128.49891</v>
+        <v>171.16470000000001</v>
       </c>
       <c r="H30" s="107">
-        <v>202.6901</v>
+        <v>270.91663</v>
       </c>
       <c r="I30" s="107">
-        <v>57.171490000000013</v>
+        <v>73.413820000000001</v>
       </c>
       <c r="J30" s="107">
-        <v>115.61163999999999</v>
+        <v>159.11360999999999</v>
       </c>
       <c r="K30" s="107">
-        <v>2.64398</v>
+        <v>3.2288000000000001</v>
       </c>
       <c r="L30" s="107">
-        <v>2.7153049999999999</v>
+        <v>3.5761919999999998</v>
       </c>
       <c r="M30" s="105">
-        <v>21.490950999999999</v>
+        <v>27.745759</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="43"/>
       <c r="C31" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D31" s="44"/>
       <c r="E31" s="45"/>
       <c r="F31" s="109">
-        <v>392.84391699999998</v>
+        <v>528.88357399999995</v>
       </c>
       <c r="G31" s="107">
-        <v>99.247699999999995</v>
+        <v>132.91928999999999</v>
       </c>
       <c r="H31" s="107">
-        <v>152.00288</v>
+        <v>205.09492</v>
       </c>
       <c r="I31" s="107">
-        <v>41.005580000000002</v>
+        <v>53.070749999999997</v>
       </c>
       <c r="J31" s="107">
-        <v>80.028779999999998</v>
+        <v>111.16058</v>
       </c>
       <c r="K31" s="107">
-        <v>1.72068</v>
+        <v>1.9043399999999999</v>
       </c>
       <c r="L31" s="113">
-        <v>1.7874939999999999</v>
+        <v>2.3451270000000002</v>
       </c>
       <c r="M31" s="105">
-        <v>17.050802999999998</v>
+        <v>22.388566999999998</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="46"/>
       <c r="C32" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D32" s="41"/>
       <c r="E32" s="42"/>
       <c r="F32" s="109">
-        <v>137.97845899999999</v>
+        <v>180.275937</v>
       </c>
       <c r="G32" s="104">
-        <v>29.25121</v>
+        <v>38.24541</v>
       </c>
       <c r="H32" s="104">
-        <v>50.687220000000003</v>
+        <v>65.821709999999996</v>
       </c>
       <c r="I32" s="104">
-        <v>16.16591</v>
+        <v>20.343070000000001</v>
       </c>
       <c r="J32" s="104">
-        <v>35.582859999999997</v>
+        <v>47.953029999999998</v>
       </c>
       <c r="K32" s="104">
-        <v>0.92330000000000001</v>
+        <v>1.32446</v>
       </c>
       <c r="L32" s="114">
-        <v>0.92781100000000005</v>
+        <v>1.2310650000000001</v>
       </c>
       <c r="M32" s="108">
-        <v>4.4401479999999998</v>
+        <v>5.3571920000000004</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="46"/>
       <c r="C33" s="48"/>
       <c r="D33" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E33" s="42"/>
       <c r="F33" s="109">
-        <v>10.047744</v>
+        <v>14.279121</v>
       </c>
       <c r="G33" s="107">
-        <v>2.0704099999999999</v>
+        <v>3.5398700000000001</v>
       </c>
       <c r="H33" s="107">
-        <v>4.5824600000000002</v>
+        <v>6.1995500000000003</v>
       </c>
       <c r="I33" s="107">
-        <v>1.37741</v>
+        <v>1.72553</v>
       </c>
       <c r="J33" s="107">
-        <v>1.81233</v>
+        <v>2.5463499999999999</v>
       </c>
       <c r="K33" s="107">
         <v>0</v>
       </c>
       <c r="L33" s="113">
-        <v>3.2489999999999998E-2</v>
+        <v>5.4510000000000003E-2</v>
       </c>
       <c r="M33" s="105">
-        <v>0.17264399999999999</v>
+        <v>0.213311</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="45"/>
       <c r="F34" s="109">
-        <v>43.250880000000002</v>
+        <v>58.709655000000012</v>
       </c>
       <c r="G34" s="107">
-        <v>15.89827</v>
+        <v>21.365300000000001</v>
       </c>
       <c r="H34" s="107">
-        <v>14.40476</v>
+        <v>20.318850000000001</v>
       </c>
       <c r="I34" s="107">
-        <v>2.9778799999999999</v>
+        <v>3.8751000000000002</v>
       </c>
       <c r="J34" s="107">
-        <v>7.0495900000000002</v>
+        <v>9.2318300000000004</v>
       </c>
       <c r="K34" s="107">
         <v>0</v>
       </c>
       <c r="L34" s="113">
-        <v>0.30238799999999999</v>
+        <v>0.44575199999999998</v>
       </c>
       <c r="M34" s="105">
-        <v>2.6179920000000001</v>
+        <v>3.472823</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C35" s="51"/>
       <c r="D35" s="51"/>
       <c r="E35" s="52"/>
       <c r="F35" s="122">
-        <v>97.513561999999979</v>
+        <v>132.844212</v>
       </c>
       <c r="G35" s="111">
-        <v>29.259630000000001</v>
+        <v>40.116410000000002</v>
       </c>
       <c r="H35" s="111">
-        <v>31.101479999999999</v>
+        <v>42.771090000000001</v>
       </c>
       <c r="I35" s="111">
-        <v>9.1287400000000005</v>
+        <v>12.140879999999999</v>
       </c>
       <c r="J35" s="111">
-        <v>23.334949999999999</v>
+        <v>31.29232</v>
       </c>
       <c r="K35" s="111">
         <v>0</v>
       </c>
       <c r="L35" s="115">
-        <v>0.58016199999999996</v>
+        <v>0.88602300000000001</v>
       </c>
       <c r="M35" s="112">
-        <v>4.1086</v>
+        <v>5.6374890000000004</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
     </row>
     <row r="37" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
     </row>
     <row r="38" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="39" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P40" s="58" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="Q40" s="58"/>
     </row>
     <row r="41" spans="1:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="29"/>
       <c r="C41" s="28"/>
       <c r="D41" s="28"/>
       <c r="E41" s="30"/>
       <c r="F41" s="146" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G41" s="139"/>
       <c r="H41" s="139"/>
       <c r="I41" s="139"/>
       <c r="J41" s="139"/>
       <c r="K41" s="139"/>
       <c r="L41" s="140"/>
       <c r="M41" s="146" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N41" s="139"/>
       <c r="O41" s="139"/>
       <c r="P41" s="140"/>
       <c r="Q41" s="58"/>
     </row>
     <row r="42" spans="1:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="32"/>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="34"/>
       <c r="F42" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H42" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J42" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K42" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L42" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M42" s="59" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N42" s="60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O42" s="61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P42" s="62" t="s">
         <v>13</v>
       </c>
       <c r="Q42" s="58"/>
     </row>
     <row r="43" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="46" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="63"/>
       <c r="F43" s="116">
-        <v>430.59273899999988</v>
+        <v>577.02252899999996</v>
       </c>
       <c r="G43" s="117">
-        <v>127.982107</v>
+        <v>169.73024000000001</v>
       </c>
       <c r="H43" s="117">
-        <v>167.779841</v>
+        <v>225.671561</v>
       </c>
       <c r="I43" s="117">
-        <v>42.729585</v>
+        <v>54.857883999999999</v>
       </c>
       <c r="J43" s="117">
-        <v>89.236129000000005</v>
+        <v>123.154612</v>
       </c>
       <c r="K43" s="117">
-        <v>1.988564</v>
+        <v>2.3979379999999999</v>
       </c>
       <c r="L43" s="102">
-        <v>0.87651299999999999</v>
+        <v>1.210294</v>
       </c>
       <c r="M43" s="118">
-        <v>0.757297</v>
+        <v>0.93864300000000001</v>
       </c>
       <c r="N43" s="117">
         <v>0.29737200000000003</v>
       </c>
       <c r="O43" s="119">
-        <v>0.66311200000000003</v>
+        <v>1.499884</v>
       </c>
       <c r="P43" s="120">
-        <v>18.607130999999999</v>
+        <v>23.788108999999999</v>
       </c>
     </row>
     <row r="44" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B44" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C44" s="41"/>
       <c r="D44" s="41"/>
       <c r="E44" s="42"/>
       <c r="F44" s="109">
-        <v>395.85950000000003</v>
+        <v>529.50393499999996</v>
       </c>
       <c r="G44" s="107">
-        <v>113.219007</v>
+        <v>149.80020999999999</v>
       </c>
       <c r="H44" s="107">
-        <v>155.92945499999999</v>
+        <v>208.714877</v>
       </c>
       <c r="I44" s="107">
-        <v>40.336731</v>
+        <v>51.741174000000001</v>
       </c>
       <c r="J44" s="107">
-        <v>83.596457000000001</v>
+        <v>115.769148</v>
       </c>
       <c r="K44" s="107">
-        <v>1.988564</v>
+        <v>2.3979379999999999</v>
       </c>
       <c r="L44" s="113">
-        <v>0.78928600000000004</v>
+        <v>1.0805880000000001</v>
       </c>
       <c r="M44" s="109">
-        <v>0.757297</v>
+        <v>0.93864300000000001</v>
       </c>
       <c r="N44" s="107">
         <v>0.29737200000000003</v>
       </c>
       <c r="O44" s="141"/>
       <c r="P44" s="121">
-        <v>16.509874</v>
+        <v>21.006986999999999</v>
       </c>
     </row>
     <row r="45" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="43"/>
       <c r="C45" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D45" s="44"/>
       <c r="E45" s="45"/>
       <c r="F45" s="109">
-        <v>292.77466700000002</v>
+        <v>394.87404299999997</v>
       </c>
       <c r="G45" s="107">
-        <v>87.146540000000002</v>
+        <v>115.808159</v>
       </c>
       <c r="H45" s="107">
-        <v>117.901734</v>
+        <v>159.566912</v>
       </c>
       <c r="I45" s="107">
-        <v>28.703906</v>
+        <v>37.149524999999997</v>
       </c>
       <c r="J45" s="107">
-        <v>57.143548000000003</v>
+        <v>80.148951999999994</v>
       </c>
       <c r="K45" s="107">
-        <v>1.3422540000000001</v>
+        <v>1.4708159999999999</v>
       </c>
       <c r="L45" s="105">
-        <v>0.53668499999999997</v>
+        <v>0.72967899999999997</v>
       </c>
       <c r="M45" s="109">
-        <v>0.69387399999999999</v>
+        <v>0.87522</v>
       </c>
       <c r="N45" s="127">
         <v>0.23869899999999999</v>
       </c>
       <c r="O45" s="142"/>
       <c r="P45" s="121">
-        <v>13.384505000000001</v>
+        <v>17.235620000000001</v>
       </c>
     </row>
     <row r="46" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B46" s="46"/>
       <c r="C46" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D46" s="41"/>
       <c r="E46" s="42"/>
       <c r="F46" s="109">
-        <v>103.084833</v>
+        <v>134.62989200000001</v>
       </c>
       <c r="G46" s="107">
-        <v>26.072467</v>
+        <v>33.992050999999996</v>
       </c>
       <c r="H46" s="107">
-        <v>38.027721</v>
+        <v>49.147964999999999</v>
       </c>
       <c r="I46" s="107">
-        <v>11.632825</v>
+        <v>14.591649</v>
       </c>
       <c r="J46" s="107">
-        <v>26.452908999999998</v>
+        <v>35.620196</v>
       </c>
       <c r="K46" s="107">
-        <v>0.64631000000000005</v>
+        <v>0.927122</v>
       </c>
       <c r="L46" s="105">
-        <v>0.25260100000000002</v>
+        <v>0.35090900000000003</v>
       </c>
       <c r="M46" s="109">
         <v>6.3422999999999993E-2</v>
       </c>
       <c r="N46" s="127">
         <v>5.8673000000000003E-2</v>
       </c>
       <c r="O46" s="142"/>
       <c r="P46" s="121">
-        <v>3.1253690000000001</v>
+        <v>3.7713670000000001</v>
       </c>
     </row>
     <row r="47" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="46"/>
       <c r="C47" s="48"/>
       <c r="D47" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E47" s="42"/>
       <c r="F47" s="109">
-        <v>7.9388619999999994</v>
+        <v>11.286516000000001</v>
       </c>
       <c r="G47" s="107">
-        <v>1.7050339999999999</v>
+        <v>2.8871859999999998</v>
       </c>
       <c r="H47" s="107">
-        <v>3.6659679999999999</v>
+        <v>4.9596400000000003</v>
       </c>
       <c r="I47" s="107">
-        <v>1.101928</v>
+        <v>1.3804240000000001</v>
       </c>
       <c r="J47" s="107">
-        <v>1.449864</v>
+        <v>2.03708</v>
       </c>
       <c r="K47" s="107">
         <v>0</v>
       </c>
       <c r="L47" s="105">
-        <v>1.6067999999999999E-2</v>
+        <v>2.2186000000000001E-2</v>
       </c>
       <c r="M47" s="109">
         <v>1.3412E-2</v>
       </c>
       <c r="N47" s="127">
         <v>0</v>
       </c>
       <c r="O47" s="142"/>
       <c r="P47" s="121">
-        <v>0.13811399999999999</v>
+        <v>0.17064799999999999</v>
       </c>
     </row>
     <row r="48" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="74"/>
       <c r="B48" s="50" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C48" s="50"/>
       <c r="D48" s="50"/>
       <c r="E48" s="45"/>
       <c r="F48" s="128">
-        <v>34.733238999999998</v>
+        <v>47.518593999999993</v>
       </c>
       <c r="G48" s="107">
-        <v>14.7631</v>
+        <v>19.930029999999999</v>
       </c>
       <c r="H48" s="107">
-        <v>11.850386</v>
+        <v>16.956683999999999</v>
       </c>
       <c r="I48" s="107">
-        <v>2.3928539999999998</v>
+        <v>3.1167099999999999</v>
       </c>
       <c r="J48" s="107">
-        <v>5.639672</v>
+        <v>7.3854639999999998</v>
       </c>
       <c r="K48" s="107">
         <v>0</v>
       </c>
       <c r="L48" s="105">
-        <v>8.7226999999999999E-2</v>
+        <v>0.12970599999999999</v>
       </c>
       <c r="M48" s="109">
         <v>0</v>
       </c>
       <c r="N48" s="127">
         <v>0</v>
       </c>
       <c r="O48" s="142"/>
       <c r="P48" s="121">
-        <v>2.0972569999999999</v>
+        <v>2.7811219999999999</v>
       </c>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C49" s="51"/>
       <c r="D49" s="51"/>
       <c r="E49" s="52"/>
       <c r="F49" s="122">
-        <v>74.984758999999997</v>
+        <v>102.5187</v>
       </c>
       <c r="G49" s="123">
-        <v>26.153749999999999</v>
+        <v>36.036541999999997</v>
       </c>
       <c r="H49" s="123">
-        <v>23.537768</v>
+        <v>32.672902000000001</v>
       </c>
       <c r="I49" s="123">
-        <v>6.8774030000000002</v>
+        <v>9.0817029999999992</v>
       </c>
       <c r="J49" s="123">
-        <v>18.252147999999998</v>
+        <v>24.473015</v>
       </c>
       <c r="K49" s="123">
         <v>0</v>
       </c>
       <c r="L49" s="124">
-        <v>0.16369</v>
+        <v>0.25453799999999999</v>
       </c>
       <c r="M49" s="122">
-        <v>0.14389299999999999</v>
+        <v>0.178206</v>
       </c>
       <c r="N49" s="129">
         <v>0</v>
       </c>
       <c r="O49" s="143"/>
       <c r="P49" s="125">
-        <v>3.1406809999999998</v>
+        <v>4.296386</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
       <c r="F50" s="12"/>
       <c r="G50" s="12"/>
       <c r="H50" s="12"/>
       <c r="I50" s="12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M50" s="12"/>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I51" s="14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="14"/>
     </row>
     <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="13"/>
     </row>
     <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I56" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E57" s="29"/>
       <c r="F57" s="64" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G57" s="65" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H57" s="66" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I57" s="67" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J57" s="68"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E58" s="9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F58" s="116">
-        <v>40.831560000000003</v>
+        <v>57.769829999999999</v>
       </c>
       <c r="G58" s="117">
         <v>0</v>
       </c>
       <c r="H58" s="117">
         <v>1.5</v>
       </c>
       <c r="I58" s="102">
         <v>0</v>
       </c>
       <c r="J58" s="69"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E59" s="70" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F59" s="109">
-        <v>40.831560000000003</v>
+        <v>57.769829999999999</v>
       </c>
       <c r="G59" s="107">
         <v>0</v>
       </c>
       <c r="H59" s="107">
         <v>0</v>
       </c>
       <c r="I59" s="105">
         <v>0</v>
       </c>
       <c r="J59" s="71"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E60" s="23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F60" s="72"/>
       <c r="G60" s="123">
         <v>0</v>
       </c>
       <c r="H60" s="123">
         <v>1.5</v>
       </c>
       <c r="I60" s="75"/>
       <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
@@ -6936,1218 +10893,1218 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="135" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C1" s="136"/>
       <c r="D1" s="136"/>
       <c r="E1" s="136"/>
       <c r="F1" s="136"/>
       <c r="G1" s="136"/>
       <c r="H1" s="136"/>
       <c r="I1" s="136"/>
       <c r="J1" s="136"/>
       <c r="K1" s="136"/>
       <c r="L1" s="136"/>
       <c r="M1" s="136"/>
       <c r="N1" s="136"/>
       <c r="O1" s="136"/>
       <c r="P1" s="137"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="9"/>
       <c r="F5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="79" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H5" s="22"/>
       <c r="I5" s="21" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J5" s="76" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="80"/>
       <c r="H6" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I6" s="24"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="25" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F7" s="91">
         <v>17.077999999999999</v>
       </c>
       <c r="G7" s="92">
         <v>13.214</v>
       </c>
       <c r="H7" s="93">
         <v>0.15</v>
       </c>
       <c r="I7" s="92">
         <v>3.8639999999999999</v>
       </c>
       <c r="J7" s="92">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="26" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F8" s="94">
         <v>12.023999999999999</v>
       </c>
       <c r="G8" s="93">
         <v>8.8209999999999997</v>
       </c>
       <c r="H8" s="27"/>
       <c r="I8" s="94">
         <v>3.2029999999999998</v>
       </c>
       <c r="J8" s="95">
         <v>4.149</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F9" s="96">
         <v>5.0540000000000003</v>
       </c>
       <c r="G9" s="97">
         <v>4.3929999999999998</v>
       </c>
       <c r="H9" s="98">
         <v>0.15</v>
       </c>
       <c r="I9" s="99">
         <v>0.66100000000000003</v>
       </c>
       <c r="J9" s="98">
         <v>0.85099999999999998</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G10" s="28"/>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I13" s="20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M13" s="20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="29"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="30"/>
       <c r="F14" s="138" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G14" s="139"/>
       <c r="H14" s="139"/>
       <c r="I14" s="140"/>
       <c r="J14" s="138" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K14" s="139"/>
       <c r="L14" s="139"/>
       <c r="M14" s="140"/>
       <c r="N14" s="31"/>
     </row>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="32"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="34"/>
       <c r="F15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="J15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="K15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="L15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="N15" s="31"/>
     </row>
     <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
       <c r="E16" s="39"/>
       <c r="F16" s="100">
         <v>2.2200000000000002</v>
       </c>
       <c r="G16" s="101">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="H16" s="101">
         <v>1.722</v>
       </c>
       <c r="I16" s="101">
         <v>0.47299999999999998</v>
       </c>
       <c r="J16" s="100">
         <v>3.4340000000000002</v>
       </c>
       <c r="K16" s="101">
         <v>0.188</v>
       </c>
       <c r="L16" s="101">
         <v>2.4670000000000001</v>
       </c>
       <c r="M16" s="102">
         <v>0.77900000000000014</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="42"/>
       <c r="F17" s="103">
         <v>2.0609999999999999</v>
       </c>
       <c r="G17" s="104">
         <v>2.4E-2</v>
       </c>
       <c r="H17" s="104">
         <v>1.5920000000000001</v>
       </c>
       <c r="I17" s="105">
         <v>0.44500000000000001</v>
       </c>
       <c r="J17" s="106">
         <v>3.194</v>
       </c>
       <c r="K17" s="104">
         <v>0.185</v>
       </c>
       <c r="L17" s="104">
         <v>2.2839999999999998</v>
       </c>
       <c r="M17" s="105">
         <v>0.72500000000000009</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="43"/>
       <c r="C18" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" s="44"/>
       <c r="E18" s="45"/>
       <c r="F18" s="103">
         <v>1.4379999999999999</v>
       </c>
       <c r="G18" s="107">
         <v>0.02</v>
       </c>
       <c r="H18" s="107">
         <v>1.1100000000000001</v>
       </c>
       <c r="I18" s="105">
         <v>0.308</v>
       </c>
       <c r="J18" s="103">
         <v>2.2570000000000001</v>
       </c>
       <c r="K18" s="107">
         <v>0.14000000000000001</v>
       </c>
       <c r="L18" s="107">
         <v>1.5920000000000001</v>
       </c>
       <c r="M18" s="105">
         <v>0.52500000000000002</v>
       </c>
     </row>
     <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="46"/>
       <c r="C19" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="103">
         <v>0.623</v>
       </c>
       <c r="G19" s="104">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="H19" s="104">
         <v>0.48199999999999998</v>
       </c>
       <c r="I19" s="108">
         <v>0.13700000000000001</v>
       </c>
       <c r="J19" s="103">
         <v>0.93700000000000006</v>
       </c>
       <c r="K19" s="104">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="L19" s="104">
         <v>0.69199999999999995</v>
       </c>
       <c r="M19" s="108">
         <v>0.2</v>
       </c>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="46"/>
       <c r="C20" s="48"/>
       <c r="D20" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E20" s="42"/>
       <c r="F20" s="103">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="G20" s="104">
         <v>0</v>
       </c>
       <c r="H20" s="104">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="I20" s="105">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="J20" s="103">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="K20" s="107">
         <v>0</v>
       </c>
       <c r="L20" s="107">
         <v>9.4E-2</v>
       </c>
       <c r="M20" s="105">
         <v>4.0000000000000001E-3</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="45"/>
       <c r="F21" s="109">
         <v>0.159</v>
       </c>
       <c r="G21" s="107">
         <v>1E-3</v>
       </c>
       <c r="H21" s="107">
         <v>0.13</v>
       </c>
       <c r="I21" s="105">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="J21" s="109">
         <v>0.24</v>
       </c>
       <c r="K21" s="107">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="L21" s="107">
         <v>0.183</v>
       </c>
       <c r="M21" s="105">
         <v>5.3999999999999999E-2</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C22" s="51"/>
       <c r="D22" s="51"/>
       <c r="E22" s="52"/>
       <c r="F22" s="110">
         <v>0.39500000000000002</v>
       </c>
       <c r="G22" s="111">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H22" s="111">
         <v>0.312</v>
       </c>
       <c r="I22" s="112">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="J22" s="110">
         <v>0.61499999999999999</v>
       </c>
       <c r="K22" s="111">
         <v>5.8000000000000003E-2</v>
       </c>
       <c r="L22" s="111">
         <v>0.42199999999999999</v>
       </c>
       <c r="M22" s="112">
         <v>0.13500000000000001</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M26" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="29"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="30"/>
       <c r="F27" s="144" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="53"/>
       <c r="M27" s="54"/>
       <c r="N27" s="31"/>
     </row>
     <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="32"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="34"/>
       <c r="F28" s="145"/>
       <c r="G28" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H28" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K28" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L28" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M28" s="57" t="s">
         <v>13</v>
       </c>
       <c r="N28" s="31"/>
     </row>
     <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="39"/>
       <c r="F29" s="100">
         <v>58.874296000000001</v>
       </c>
       <c r="G29" s="101">
         <v>12.453609999999999</v>
       </c>
       <c r="H29" s="101">
         <v>24.453659999999999</v>
       </c>
       <c r="I29" s="101">
         <v>6.8382400000000008</v>
       </c>
       <c r="J29" s="101">
         <v>12.45675</v>
       </c>
       <c r="K29" s="101">
         <v>7.6770000000000005E-2</v>
       </c>
       <c r="L29" s="101">
         <v>0.30601</v>
       </c>
       <c r="M29" s="102">
         <v>2.289256</v>
       </c>
     </row>
     <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="42"/>
       <c r="F30" s="109">
         <v>54.893489000000002</v>
       </c>
       <c r="G30" s="107">
         <v>12.101610000000001</v>
       </c>
       <c r="H30" s="107">
         <v>22.327169999999999</v>
       </c>
       <c r="I30" s="107">
         <v>6.3955399999999996</v>
       </c>
       <c r="J30" s="107">
         <v>11.61145</v>
       </c>
       <c r="K30" s="107">
         <v>7.6770000000000005E-2</v>
       </c>
       <c r="L30" s="107">
         <v>0.30246000000000001</v>
       </c>
       <c r="M30" s="105">
         <v>2.0784889999999998</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="43"/>
       <c r="C31" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D31" s="44"/>
       <c r="E31" s="45"/>
       <c r="F31" s="109">
         <v>41.977483999999997</v>
       </c>
       <c r="G31" s="107">
         <v>10.47085</v>
       </c>
       <c r="H31" s="107">
         <v>16.88223</v>
       </c>
       <c r="I31" s="107">
         <v>4.65672</v>
       </c>
       <c r="J31" s="107">
         <v>8.3378700000000006</v>
       </c>
       <c r="K31" s="107">
         <v>0</v>
       </c>
       <c r="L31" s="113">
         <v>0.21579400000000001</v>
       </c>
       <c r="M31" s="105">
         <v>1.4140200000000001</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="46"/>
       <c r="C32" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D32" s="41"/>
       <c r="E32" s="42"/>
       <c r="F32" s="109">
         <v>12.916005</v>
       </c>
       <c r="G32" s="104">
         <v>1.63076</v>
       </c>
       <c r="H32" s="104">
         <v>5.4449399999999999</v>
       </c>
       <c r="I32" s="104">
         <v>1.73882</v>
       </c>
       <c r="J32" s="104">
         <v>3.2735799999999999</v>
       </c>
       <c r="K32" s="104">
         <v>7.6770000000000005E-2</v>
       </c>
       <c r="L32" s="114">
         <v>8.6666000000000007E-2</v>
       </c>
       <c r="M32" s="108">
         <v>0.66446899999999998</v>
       </c>
     </row>
     <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="46"/>
       <c r="C33" s="48"/>
       <c r="D33" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E33" s="42"/>
       <c r="F33" s="109">
         <v>0.87184499999999998</v>
       </c>
       <c r="G33" s="107">
         <v>0</v>
       </c>
       <c r="H33" s="107">
         <v>0.57682999999999995</v>
       </c>
       <c r="I33" s="107">
         <v>3.1879999999999999E-2</v>
       </c>
       <c r="J33" s="107">
         <v>0.25036000000000003</v>
       </c>
       <c r="K33" s="107">
         <v>0</v>
       </c>
       <c r="L33" s="113">
         <v>0</v>
       </c>
       <c r="M33" s="105">
         <v>1.2775E-2</v>
       </c>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="45"/>
       <c r="F34" s="109">
         <v>3.980807</v>
       </c>
       <c r="G34" s="107">
         <v>0.35199999999999998</v>
       </c>
       <c r="H34" s="107">
         <v>2.12649</v>
       </c>
       <c r="I34" s="107">
         <v>0.44269999999999998</v>
       </c>
       <c r="J34" s="107">
         <v>0.84530000000000005</v>
       </c>
       <c r="K34" s="107">
         <v>0</v>
       </c>
       <c r="L34" s="113">
         <v>3.5500000000000002E-3</v>
       </c>
       <c r="M34" s="105">
         <v>0.21076700000000001</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C35" s="51"/>
       <c r="D35" s="51"/>
       <c r="E35" s="52"/>
       <c r="F35" s="110">
         <v>12.112156000000001</v>
       </c>
       <c r="G35" s="111">
         <v>4.4327800000000002</v>
       </c>
       <c r="H35" s="111">
         <v>3.9451200000000002</v>
       </c>
       <c r="I35" s="111">
         <v>1.19455</v>
       </c>
       <c r="J35" s="111">
         <v>2.0676700000000001</v>
       </c>
       <c r="K35" s="111">
         <v>0</v>
       </c>
       <c r="L35" s="115">
         <v>8.9749999999999996E-2</v>
       </c>
       <c r="M35" s="112">
         <v>0.38228600000000001</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
     </row>
     <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
     </row>
     <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P40" s="58" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="Q40" s="58"/>
     </row>
     <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="29"/>
       <c r="C41" s="28"/>
       <c r="D41" s="28"/>
       <c r="E41" s="30"/>
       <c r="F41" s="146" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G41" s="139"/>
       <c r="H41" s="139"/>
       <c r="I41" s="139"/>
       <c r="J41" s="139"/>
       <c r="K41" s="139"/>
       <c r="L41" s="140"/>
       <c r="M41" s="146" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N41" s="139"/>
       <c r="O41" s="139"/>
       <c r="P41" s="140"/>
       <c r="Q41" s="58"/>
     </row>
     <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="32"/>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="34"/>
       <c r="F42" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H42" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J42" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K42" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L42" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M42" s="59" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N42" s="60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O42" s="61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P42" s="62" t="s">
         <v>13</v>
       </c>
       <c r="Q42" s="58"/>
     </row>
     <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="46" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="63"/>
       <c r="F43" s="116">
         <v>43.583055999999999</v>
       </c>
       <c r="G43" s="117">
         <v>10.675136</v>
       </c>
       <c r="H43" s="117">
         <v>19.054449999999999</v>
       </c>
       <c r="I43" s="117">
         <v>4.8447760000000004</v>
       </c>
       <c r="J43" s="117">
         <v>8.8727450000000001</v>
       </c>
       <c r="K43" s="117">
         <v>5.3739000000000002E-2</v>
       </c>
       <c r="L43" s="102">
         <v>8.2210000000000005E-2</v>
       </c>
       <c r="M43" s="118">
         <v>8.4034999999999999E-2</v>
       </c>
       <c r="N43" s="117">
         <v>0</v>
       </c>
       <c r="O43" s="119">
         <v>4.6996000000000003E-2</v>
       </c>
       <c r="P43" s="120">
         <v>1.624833</v>
       </c>
     </row>
     <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B44" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C44" s="41"/>
       <c r="D44" s="41"/>
       <c r="E44" s="42"/>
       <c r="F44" s="109">
         <v>40.431750000000001</v>
       </c>
       <c r="G44" s="107">
         <v>10.380736000000001</v>
       </c>
       <c r="H44" s="107">
         <v>17.239494000000001</v>
       </c>
       <c r="I44" s="107">
         <v>4.4800659999999999</v>
       </c>
       <c r="J44" s="107">
         <v>8.1965050000000002</v>
       </c>
       <c r="K44" s="107">
         <v>5.3739000000000002E-2</v>
       </c>
       <c r="L44" s="113">
         <v>8.1210000000000004E-2</v>
       </c>
       <c r="M44" s="109">
         <v>8.4034999999999999E-2</v>
       </c>
       <c r="N44" s="107">
         <v>0</v>
       </c>
       <c r="O44" s="141"/>
       <c r="P44" s="121">
         <v>1.4562189999999999</v>
       </c>
     </row>
     <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="43"/>
       <c r="C45" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D45" s="44"/>
       <c r="E45" s="45"/>
       <c r="F45" s="109">
         <v>31.296054999999999</v>
       </c>
       <c r="G45" s="107">
         <v>8.9386279999999996</v>
       </c>
       <c r="H45" s="107">
         <v>13.177621</v>
       </c>
       <c r="I45" s="107">
         <v>3.2597040000000002</v>
       </c>
       <c r="J45" s="107">
         <v>5.8607880000000003</v>
       </c>
       <c r="K45" s="107">
         <v>0</v>
       </c>
       <c r="L45" s="105">
         <v>5.9313999999999999E-2</v>
       </c>
       <c r="M45" s="109">
         <v>8.4034999999999999E-2</v>
       </c>
       <c r="N45" s="107">
         <v>0</v>
       </c>
       <c r="O45" s="142"/>
       <c r="P45" s="121">
         <v>0.98981399999999997</v>
       </c>
     </row>
     <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B46" s="46"/>
       <c r="C46" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D46" s="41"/>
       <c r="E46" s="42"/>
       <c r="F46" s="109">
         <v>9.1356950000000001</v>
       </c>
       <c r="G46" s="107">
         <v>1.4421079999999999</v>
       </c>
       <c r="H46" s="107">
         <v>4.0618730000000003</v>
       </c>
       <c r="I46" s="107">
         <v>1.2203619999999999</v>
       </c>
       <c r="J46" s="107">
         <v>2.3357169999999998</v>
       </c>
       <c r="K46" s="107">
         <v>5.3739000000000002E-2</v>
       </c>
       <c r="L46" s="105">
         <v>2.1895999999999999E-2</v>
       </c>
       <c r="M46" s="109">
         <v>0</v>
       </c>
       <c r="N46" s="107">
         <v>0</v>
       </c>
       <c r="O46" s="142"/>
       <c r="P46" s="121">
         <v>0.46640500000000001</v>
       </c>
     </row>
     <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="46"/>
       <c r="C47" s="48"/>
       <c r="D47" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E47" s="42"/>
       <c r="F47" s="109">
         <v>0.68725599999999998</v>
       </c>
       <c r="G47" s="107">
         <v>0</v>
       </c>
       <c r="H47" s="107">
         <v>0.46146399999999999</v>
       </c>
       <c r="I47" s="107">
         <v>2.5503999999999999E-2</v>
       </c>
       <c r="J47" s="107">
         <v>0.20028799999999999</v>
       </c>
       <c r="K47" s="107">
         <v>0</v>
       </c>
       <c r="L47" s="105">
         <v>0</v>
       </c>
       <c r="M47" s="109">
         <v>0</v>
       </c>
       <c r="N47" s="107">
         <v>0</v>
       </c>
       <c r="O47" s="142"/>
       <c r="P47" s="121">
         <v>1.022E-2</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C48" s="50"/>
       <c r="D48" s="50"/>
       <c r="E48" s="45"/>
       <c r="F48" s="109">
         <v>3.1513059999999999</v>
       </c>
       <c r="G48" s="107">
         <v>0.2944</v>
       </c>
       <c r="H48" s="107">
         <v>1.814956</v>
       </c>
       <c r="I48" s="107">
         <v>0.36470999999999998</v>
       </c>
       <c r="J48" s="107">
         <v>0.67623999999999995</v>
       </c>
       <c r="K48" s="107">
         <v>0</v>
       </c>
       <c r="L48" s="105">
         <v>1E-3</v>
       </c>
       <c r="M48" s="109">
         <v>0</v>
       </c>
       <c r="N48" s="107">
         <v>0</v>
       </c>
       <c r="O48" s="142"/>
       <c r="P48" s="121">
         <v>0.16861400000000001</v>
       </c>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C49" s="51"/>
       <c r="D49" s="51"/>
       <c r="E49" s="52"/>
       <c r="F49" s="122">
         <v>9.4109199999999991</v>
       </c>
       <c r="G49" s="123">
         <v>3.877589</v>
       </c>
       <c r="H49" s="123">
         <v>3.0879970000000001</v>
       </c>
       <c r="I49" s="123">
         <v>0.89100500000000005</v>
       </c>
       <c r="J49" s="123">
         <v>1.5318989999999999</v>
       </c>
       <c r="K49" s="123">
         <v>0</v>
       </c>
       <c r="L49" s="124">
         <v>2.2429999999999999E-2</v>
       </c>
       <c r="M49" s="122">
         <v>0</v>
       </c>
       <c r="N49" s="123">
         <v>0</v>
       </c>
       <c r="O49" s="143"/>
       <c r="P49" s="125">
         <v>0.28867599999999999</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
       <c r="F50" s="12"/>
       <c r="G50" s="12"/>
       <c r="H50" s="12"/>
       <c r="I50" s="12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M50" s="12"/>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I51" s="14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="14"/>
     </row>
     <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="13"/>
     </row>
     <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I56" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E57" s="29"/>
       <c r="F57" s="64" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G57" s="65" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H57" s="66" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I57" s="67" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J57" s="68"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E58" s="9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F58" s="116">
         <v>7.6545100000000001</v>
       </c>
       <c r="G58" s="117">
         <v>0</v>
       </c>
       <c r="H58" s="117">
         <v>0</v>
       </c>
       <c r="I58" s="102">
         <v>0</v>
       </c>
       <c r="J58" s="69"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E59" s="70" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F59" s="109">
         <v>7.6545100000000001</v>
       </c>
       <c r="G59" s="107">
         <v>0</v>
       </c>
       <c r="H59" s="107">
         <v>0</v>
       </c>
       <c r="I59" s="105">
         <v>0</v>
       </c>
       <c r="J59" s="71"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E60" s="23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F60" s="72"/>
       <c r="G60" s="123">
         <v>0</v>
       </c>
       <c r="H60" s="123">
         <v>0</v>
       </c>
       <c r="I60" s="73"/>
       <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
@@ -8155,1218 +12112,1218 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="135" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C1" s="136"/>
       <c r="D1" s="136"/>
       <c r="E1" s="136"/>
       <c r="F1" s="136"/>
       <c r="G1" s="136"/>
       <c r="H1" s="136"/>
       <c r="I1" s="136"/>
       <c r="J1" s="136"/>
       <c r="K1" s="136"/>
       <c r="L1" s="136"/>
       <c r="M1" s="136"/>
       <c r="N1" s="136"/>
       <c r="O1" s="136"/>
       <c r="P1" s="137"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="9"/>
       <c r="F5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="79" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H5" s="22"/>
       <c r="I5" s="21" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J5" s="76" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="80"/>
       <c r="H6" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I6" s="24"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="25" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F7" s="91">
         <v>17.068000000000001</v>
       </c>
       <c r="G7" s="92">
         <v>13.191000000000001</v>
       </c>
       <c r="H7" s="93">
         <v>0.153</v>
       </c>
       <c r="I7" s="92">
         <v>3.8769999999999998</v>
       </c>
       <c r="J7" s="92">
         <v>5.0119999999999996</v>
       </c>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="26" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F8" s="94">
         <v>12.03</v>
       </c>
       <c r="G8" s="93">
         <v>8.8170000000000002</v>
       </c>
       <c r="H8" s="27"/>
       <c r="I8" s="94">
         <v>3.2130000000000001</v>
       </c>
       <c r="J8" s="95">
         <v>4.1619999999999999</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F9" s="96">
         <v>5.0379999999999994</v>
       </c>
       <c r="G9" s="97">
         <v>4.3739999999999997</v>
       </c>
       <c r="H9" s="98">
         <v>0.153</v>
       </c>
       <c r="I9" s="99">
         <v>0.66400000000000003</v>
       </c>
       <c r="J9" s="98">
         <v>0.85</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G10" s="28"/>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I13" s="20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M13" s="20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="29"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="30"/>
       <c r="F14" s="138" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G14" s="139"/>
       <c r="H14" s="139"/>
       <c r="I14" s="140"/>
       <c r="J14" s="138" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K14" s="139"/>
       <c r="L14" s="139"/>
       <c r="M14" s="140"/>
       <c r="N14" s="31"/>
     </row>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="32"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="34"/>
       <c r="F15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="J15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="K15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="L15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="N15" s="31"/>
     </row>
     <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
       <c r="E16" s="39"/>
       <c r="F16" s="100">
         <v>2.2599999999999998</v>
       </c>
       <c r="G16" s="101">
         <v>1.6E-2</v>
       </c>
       <c r="H16" s="101">
         <v>1.764</v>
       </c>
       <c r="I16" s="101">
         <v>0.48</v>
       </c>
       <c r="J16" s="100">
         <v>3.5150000000000001</v>
       </c>
       <c r="K16" s="101">
         <v>0.19900000000000001</v>
       </c>
       <c r="L16" s="101">
         <v>2.544</v>
       </c>
       <c r="M16" s="102">
         <v>0.77200000000000002</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="42"/>
       <c r="F17" s="103">
         <v>2.093</v>
       </c>
       <c r="G17" s="104">
         <v>1.2E-2</v>
       </c>
       <c r="H17" s="104">
         <v>1.631</v>
       </c>
       <c r="I17" s="105">
         <v>0.45</v>
       </c>
       <c r="J17" s="106">
         <v>3.2189999999999999</v>
       </c>
       <c r="K17" s="104">
         <v>0.151</v>
       </c>
       <c r="L17" s="104">
         <v>2.3519999999999999</v>
       </c>
       <c r="M17" s="105">
         <v>0.71599999999999997</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="43"/>
       <c r="C18" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" s="44"/>
       <c r="E18" s="45"/>
       <c r="F18" s="103">
         <v>1.4550000000000001</v>
       </c>
       <c r="G18" s="107">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H18" s="107">
         <v>1.137</v>
       </c>
       <c r="I18" s="105">
         <v>0.309</v>
       </c>
       <c r="J18" s="103">
         <v>2.2810000000000001</v>
       </c>
       <c r="K18" s="107">
         <v>0.109</v>
       </c>
       <c r="L18" s="107">
         <v>1.6739999999999999</v>
       </c>
       <c r="M18" s="105">
         <v>0.498</v>
       </c>
     </row>
     <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="46"/>
       <c r="C19" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="103">
         <v>0.63800000000000001</v>
       </c>
       <c r="G19" s="104">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="H19" s="104">
         <v>0.49399999999999999</v>
       </c>
       <c r="I19" s="108">
         <v>0.14099999999999999</v>
       </c>
       <c r="J19" s="103">
         <v>0.93800000000000006</v>
       </c>
       <c r="K19" s="104">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="L19" s="104">
         <v>0.67800000000000005</v>
       </c>
       <c r="M19" s="108">
         <v>0.218</v>
       </c>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="46"/>
       <c r="C20" s="48"/>
       <c r="D20" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E20" s="42"/>
       <c r="F20" s="103">
         <v>0.08</v>
       </c>
       <c r="G20" s="104">
         <v>0</v>
       </c>
       <c r="H20" s="104">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="I20" s="105">
         <v>1.6E-2</v>
       </c>
       <c r="J20" s="103">
         <v>0.105</v>
       </c>
       <c r="K20" s="107">
         <v>0</v>
       </c>
       <c r="L20" s="107">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="M20" s="105">
         <v>1.7000000000000001E-2</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="45"/>
       <c r="F21" s="109">
         <v>0.16700000000000001</v>
       </c>
       <c r="G21" s="107">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="H21" s="107">
         <v>0.13300000000000001</v>
       </c>
       <c r="I21" s="105">
         <v>0.03</v>
       </c>
       <c r="J21" s="109">
         <v>0.29599999999999999</v>
       </c>
       <c r="K21" s="107">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="L21" s="107">
         <v>0.192</v>
       </c>
       <c r="M21" s="105">
         <v>5.6000000000000001E-2</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C22" s="51"/>
       <c r="D22" s="51"/>
       <c r="E22" s="52"/>
       <c r="F22" s="110">
         <v>0.39100000000000001</v>
       </c>
       <c r="G22" s="111">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="H22" s="111">
         <v>0.307</v>
       </c>
       <c r="I22" s="112">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="J22" s="110">
         <v>0.65100000000000002</v>
       </c>
       <c r="K22" s="111">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="L22" s="111">
         <v>0.42299999999999999</v>
       </c>
       <c r="M22" s="112">
         <v>0.14299999999999999</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M26" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="29"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="30"/>
       <c r="F27" s="144" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="53"/>
       <c r="M27" s="54"/>
       <c r="N27" s="31"/>
     </row>
     <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="32"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="34"/>
       <c r="F28" s="145"/>
       <c r="G28" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H28" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K28" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L28" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M28" s="57" t="s">
         <v>13</v>
       </c>
       <c r="N28" s="31"/>
     </row>
     <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="39"/>
       <c r="F29" s="100">
         <v>58.647038000000002</v>
       </c>
       <c r="G29" s="101">
         <v>10.52416</v>
       </c>
       <c r="H29" s="101">
         <v>24.052240000000001</v>
       </c>
       <c r="I29" s="101">
         <v>7.7016799999999996</v>
       </c>
       <c r="J29" s="101">
         <v>13.59244</v>
       </c>
       <c r="K29" s="101">
         <v>7.6770000000000005E-2</v>
       </c>
       <c r="L29" s="101">
         <v>0.32358100000000001</v>
       </c>
       <c r="M29" s="102">
         <v>2.3761670000000001</v>
       </c>
     </row>
     <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="42"/>
       <c r="F30" s="109">
         <v>51.785195999999999</v>
       </c>
       <c r="G30" s="107">
         <v>7.1228599999999993</v>
       </c>
       <c r="H30" s="107">
         <v>22.12002</v>
       </c>
       <c r="I30" s="107">
         <v>7.2418999999999993</v>
       </c>
       <c r="J30" s="107">
         <v>12.831099999999999</v>
       </c>
       <c r="K30" s="107">
         <v>7.6770000000000005E-2</v>
       </c>
       <c r="L30" s="107">
         <v>0.24688099999999999</v>
       </c>
       <c r="M30" s="105">
         <v>2.1456650000000002</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="43"/>
       <c r="C31" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D31" s="44"/>
       <c r="E31" s="45"/>
       <c r="F31" s="109">
         <v>36.786154000000003</v>
       </c>
       <c r="G31" s="107">
         <v>5.1922499999999996</v>
       </c>
       <c r="H31" s="107">
         <v>17.113579999999999</v>
       </c>
       <c r="I31" s="107">
         <v>4.4503899999999996</v>
       </c>
       <c r="J31" s="107">
         <v>8.5356199999999998</v>
       </c>
       <c r="K31" s="107">
         <v>0</v>
       </c>
       <c r="L31" s="113">
         <v>0.1472</v>
       </c>
       <c r="M31" s="105">
         <v>1.3471139999999999</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="46"/>
       <c r="C32" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D32" s="41"/>
       <c r="E32" s="42"/>
       <c r="F32" s="109">
         <v>14.999041999999999</v>
       </c>
       <c r="G32" s="104">
         <v>1.9306099999999999</v>
       </c>
       <c r="H32" s="104">
         <v>5.0064399999999996</v>
       </c>
       <c r="I32" s="104">
         <v>2.7915100000000002</v>
       </c>
       <c r="J32" s="104">
         <v>4.2954800000000004</v>
       </c>
       <c r="K32" s="104">
         <v>7.6770000000000005E-2</v>
       </c>
       <c r="L32" s="114">
         <v>9.9681000000000006E-2</v>
       </c>
       <c r="M32" s="108">
         <v>0.79855100000000001</v>
       </c>
     </row>
     <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="46"/>
       <c r="C33" s="48"/>
       <c r="D33" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E33" s="42"/>
       <c r="F33" s="109">
         <v>1.2164200000000001</v>
       </c>
       <c r="G33" s="107">
         <v>0</v>
       </c>
       <c r="H33" s="107">
         <v>0.60365999999999997</v>
       </c>
       <c r="I33" s="107">
         <v>0.38262000000000002</v>
       </c>
       <c r="J33" s="107">
         <v>0.21875</v>
       </c>
       <c r="K33" s="107">
         <v>0</v>
       </c>
       <c r="L33" s="113">
         <v>1.48E-3</v>
       </c>
       <c r="M33" s="105">
         <v>9.9100000000000004E-3</v>
       </c>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="45"/>
       <c r="F34" s="109">
         <v>6.8618420000000002</v>
       </c>
       <c r="G34" s="107">
         <v>3.4013</v>
       </c>
       <c r="H34" s="107">
         <v>1.93222</v>
       </c>
       <c r="I34" s="107">
         <v>0.45978000000000002</v>
       </c>
       <c r="J34" s="107">
         <v>0.76134000000000002</v>
       </c>
       <c r="K34" s="107">
         <v>0</v>
       </c>
       <c r="L34" s="113">
         <v>7.6700000000000004E-2</v>
       </c>
       <c r="M34" s="105">
         <v>0.23050200000000001</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C35" s="51"/>
       <c r="D35" s="51"/>
       <c r="E35" s="52"/>
       <c r="F35" s="110">
         <v>14.607407</v>
       </c>
       <c r="G35" s="111">
         <v>5.0916800000000002</v>
       </c>
       <c r="H35" s="111">
         <v>3.8571300000000002</v>
       </c>
       <c r="I35" s="111">
         <v>2.0792099999999998</v>
       </c>
       <c r="J35" s="111">
         <v>3.0598399999999999</v>
       </c>
       <c r="K35" s="111">
         <v>0</v>
       </c>
       <c r="L35" s="115">
         <v>0.10585600000000001</v>
       </c>
       <c r="M35" s="112">
         <v>0.41369099999999998</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
     </row>
     <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
     </row>
     <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P40" s="58" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="Q40" s="58"/>
     </row>
     <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="29"/>
       <c r="C41" s="28"/>
       <c r="D41" s="28"/>
       <c r="E41" s="30"/>
       <c r="F41" s="146" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G41" s="139"/>
       <c r="H41" s="139"/>
       <c r="I41" s="139"/>
       <c r="J41" s="139"/>
       <c r="K41" s="139"/>
       <c r="L41" s="140"/>
       <c r="M41" s="146" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N41" s="139"/>
       <c r="O41" s="139"/>
       <c r="P41" s="140"/>
       <c r="Q41" s="58"/>
     </row>
     <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="32"/>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="34"/>
       <c r="F42" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H42" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J42" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K42" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L42" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M42" s="59" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N42" s="60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O42" s="61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P42" s="62" t="s">
         <v>13</v>
       </c>
       <c r="Q42" s="58"/>
     </row>
     <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="46" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="63"/>
       <c r="F43" s="116">
         <v>43.526277999999998</v>
       </c>
       <c r="G43" s="117">
         <v>9.3448589999999996</v>
       </c>
       <c r="H43" s="117">
         <v>18.418243</v>
       </c>
       <c r="I43" s="117">
         <v>5.654363</v>
       </c>
       <c r="J43" s="117">
         <v>9.9567730000000001</v>
       </c>
       <c r="K43" s="117">
         <v>5.3739000000000002E-2</v>
       </c>
       <c r="L43" s="102">
         <v>9.8300999999999999E-2</v>
       </c>
       <c r="M43" s="118">
         <v>0</v>
       </c>
       <c r="N43" s="117">
         <v>0</v>
       </c>
       <c r="O43" s="119">
         <v>0.17445099999999999</v>
       </c>
       <c r="P43" s="120">
         <v>1.6873579999999999</v>
       </c>
     </row>
     <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B44" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C44" s="41"/>
       <c r="D44" s="41"/>
       <c r="E44" s="42"/>
       <c r="F44" s="109">
         <v>37.733654000000001</v>
       </c>
       <c r="G44" s="107">
         <v>6.153009</v>
       </c>
       <c r="H44" s="107">
         <v>16.814965000000001</v>
       </c>
       <c r="I44" s="107">
         <v>5.2865390000000003</v>
       </c>
       <c r="J44" s="107">
         <v>9.3477010000000007</v>
       </c>
       <c r="K44" s="107">
         <v>5.3739000000000002E-2</v>
       </c>
       <c r="L44" s="113">
         <v>7.7701000000000006E-2</v>
       </c>
       <c r="M44" s="109">
         <v>0</v>
       </c>
       <c r="N44" s="107">
         <v>0</v>
       </c>
       <c r="O44" s="141"/>
       <c r="P44" s="121">
         <v>1.5029570000000001</v>
       </c>
     </row>
     <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="43"/>
       <c r="C45" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D45" s="44"/>
       <c r="E45" s="45"/>
       <c r="F45" s="109">
         <v>26.761554</v>
       </c>
       <c r="G45" s="107">
         <v>4.4253429999999998</v>
       </c>
       <c r="H45" s="107">
         <v>13.093883999999999</v>
       </c>
       <c r="I45" s="107">
         <v>3.1152730000000002</v>
       </c>
       <c r="J45" s="107">
         <v>6.0794639999999998</v>
       </c>
       <c r="K45" s="107">
         <v>0</v>
       </c>
       <c r="L45" s="105">
         <v>4.759E-2</v>
       </c>
       <c r="M45" s="109">
         <v>0</v>
       </c>
       <c r="N45" s="107">
         <v>0</v>
       </c>
       <c r="O45" s="142"/>
       <c r="P45" s="121">
         <v>0.94298000000000004</v>
       </c>
     </row>
     <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B46" s="46"/>
       <c r="C46" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D46" s="41"/>
       <c r="E46" s="42"/>
       <c r="F46" s="109">
         <v>10.972099999999999</v>
       </c>
       <c r="G46" s="107">
         <v>1.7276659999999999</v>
       </c>
       <c r="H46" s="107">
         <v>3.7210809999999999</v>
       </c>
       <c r="I46" s="107">
         <v>2.1712660000000001</v>
       </c>
       <c r="J46" s="107">
         <v>3.2682370000000001</v>
       </c>
       <c r="K46" s="107">
         <v>5.3739000000000002E-2</v>
       </c>
       <c r="L46" s="105">
         <v>3.0110999999999999E-2</v>
       </c>
       <c r="M46" s="109">
         <v>0</v>
       </c>
       <c r="N46" s="107">
         <v>0</v>
       </c>
       <c r="O46" s="142"/>
       <c r="P46" s="121">
         <v>0.55997699999999995</v>
       </c>
     </row>
     <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="46"/>
       <c r="C47" s="48"/>
       <c r="D47" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E47" s="42"/>
       <c r="F47" s="109">
         <v>0.96448400000000001</v>
       </c>
       <c r="G47" s="107">
         <v>0</v>
       </c>
       <c r="H47" s="107">
         <v>0.48292800000000002</v>
       </c>
       <c r="I47" s="107">
         <v>0.30609599999999998</v>
       </c>
       <c r="J47" s="107">
         <v>0.17499999999999999</v>
       </c>
       <c r="K47" s="107">
         <v>0</v>
       </c>
       <c r="L47" s="105">
         <v>4.6000000000000001E-4</v>
       </c>
       <c r="M47" s="109">
         <v>0</v>
       </c>
       <c r="N47" s="107">
         <v>0</v>
       </c>
       <c r="O47" s="142"/>
       <c r="P47" s="121">
         <v>7.9279999999999993E-3</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C48" s="50"/>
       <c r="D48" s="50"/>
       <c r="E48" s="45"/>
       <c r="F48" s="109">
         <v>5.792624</v>
       </c>
       <c r="G48" s="107">
         <v>3.1918500000000001</v>
       </c>
       <c r="H48" s="107">
         <v>1.603278</v>
       </c>
       <c r="I48" s="107">
         <v>0.36782399999999998</v>
       </c>
       <c r="J48" s="107">
         <v>0.60907199999999995</v>
       </c>
       <c r="K48" s="107">
         <v>0</v>
       </c>
       <c r="L48" s="105">
         <v>2.06E-2</v>
       </c>
       <c r="M48" s="109">
         <v>0</v>
       </c>
       <c r="N48" s="107">
         <v>0</v>
       </c>
       <c r="O48" s="142"/>
       <c r="P48" s="121">
         <v>0.18440100000000001</v>
       </c>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C49" s="51"/>
       <c r="D49" s="51"/>
       <c r="E49" s="52"/>
       <c r="F49" s="122">
         <v>11.838346</v>
       </c>
       <c r="G49" s="123">
         <v>4.7198450000000003</v>
       </c>
       <c r="H49" s="123">
         <v>2.9507150000000002</v>
       </c>
       <c r="I49" s="123">
         <v>1.680372</v>
       </c>
       <c r="J49" s="123">
         <v>2.4575480000000001</v>
       </c>
       <c r="K49" s="123">
         <v>0</v>
       </c>
       <c r="L49" s="124">
         <v>2.9866E-2</v>
       </c>
       <c r="M49" s="122">
         <v>0</v>
       </c>
       <c r="N49" s="123">
         <v>0</v>
       </c>
       <c r="O49" s="143"/>
       <c r="P49" s="125">
         <v>0.31263299999999999</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
       <c r="F50" s="12"/>
       <c r="G50" s="12"/>
       <c r="H50" s="12"/>
       <c r="I50" s="12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M50" s="12"/>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I51" s="14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="14"/>
     </row>
     <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="13"/>
     </row>
     <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I56" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E57" s="29"/>
       <c r="F57" s="64" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G57" s="65" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H57" s="66" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I57" s="67" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J57" s="68"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E58" s="9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F58" s="116">
         <v>4.1561399999999997</v>
       </c>
       <c r="G58" s="117">
         <v>0</v>
       </c>
       <c r="H58" s="117">
         <v>0.5</v>
       </c>
       <c r="I58" s="102">
         <v>0</v>
       </c>
       <c r="J58" s="69"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E59" s="70" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F59" s="109">
         <v>4.1561399999999997</v>
       </c>
       <c r="G59" s="107">
         <v>0</v>
       </c>
       <c r="H59" s="107">
         <v>0</v>
       </c>
       <c r="I59" s="105">
         <v>0</v>
       </c>
       <c r="J59" s="71"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E60" s="23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F60" s="72"/>
       <c r="G60" s="123">
         <v>0</v>
       </c>
       <c r="H60" s="123">
         <v>0.5</v>
       </c>
       <c r="I60" s="73"/>
       <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
@@ -9374,1218 +13331,1218 @@
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="135" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C1" s="136"/>
       <c r="D1" s="136"/>
       <c r="E1" s="136"/>
       <c r="F1" s="136"/>
       <c r="G1" s="136"/>
       <c r="H1" s="136"/>
       <c r="I1" s="136"/>
       <c r="J1" s="136"/>
       <c r="K1" s="136"/>
       <c r="L1" s="136"/>
       <c r="M1" s="136"/>
       <c r="N1" s="136"/>
       <c r="O1" s="136"/>
       <c r="P1" s="137"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="9"/>
       <c r="F5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="79" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H5" s="22"/>
       <c r="I5" s="21" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J5" s="76" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="80"/>
       <c r="H6" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I6" s="24"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="25" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F7" s="91">
         <v>17.081</v>
       </c>
       <c r="G7" s="92">
         <v>13.195</v>
       </c>
       <c r="H7" s="93">
         <v>0.152</v>
       </c>
       <c r="I7" s="92">
         <v>3.8860000000000001</v>
       </c>
       <c r="J7" s="92">
         <v>5.0270000000000001</v>
       </c>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="26" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F8" s="94">
         <v>12.048</v>
       </c>
       <c r="G8" s="93">
         <v>8.8290000000000006</v>
       </c>
       <c r="H8" s="27"/>
       <c r="I8" s="94">
         <v>3.2189999999999999</v>
       </c>
       <c r="J8" s="95">
         <v>4.1740000000000004</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F9" s="96">
         <v>5.0329999999999986</v>
       </c>
       <c r="G9" s="97">
         <v>4.3659999999999997</v>
       </c>
       <c r="H9" s="98">
         <v>0.152</v>
       </c>
       <c r="I9" s="99">
         <v>0.66700000000000004</v>
       </c>
       <c r="J9" s="98">
         <v>0.85299999999999998</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G10" s="28"/>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I13" s="20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M13" s="20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="29"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="30"/>
       <c r="F14" s="138" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G14" s="139"/>
       <c r="H14" s="139"/>
       <c r="I14" s="140"/>
       <c r="J14" s="138" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K14" s="139"/>
       <c r="L14" s="139"/>
       <c r="M14" s="140"/>
       <c r="N14" s="31"/>
     </row>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="32"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="34"/>
       <c r="F15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="J15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="K15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="L15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="N15" s="31"/>
     </row>
     <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
       <c r="E16" s="39"/>
       <c r="F16" s="100">
         <v>2.274</v>
       </c>
       <c r="G16" s="101">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="H16" s="101">
         <v>1.748</v>
       </c>
       <c r="I16" s="101">
         <v>0.505</v>
       </c>
       <c r="J16" s="100">
         <v>3.41</v>
       </c>
       <c r="K16" s="101">
         <v>0.15</v>
       </c>
       <c r="L16" s="101">
         <v>2.4529999999999998</v>
       </c>
       <c r="M16" s="102">
         <v>0.80700000000000005</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="42"/>
       <c r="F17" s="103">
         <v>2.1040000000000001</v>
       </c>
       <c r="G17" s="104">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="H17" s="104">
         <v>1.607</v>
       </c>
       <c r="I17" s="105">
         <v>0.47899999999999998</v>
       </c>
       <c r="J17" s="106">
         <v>3.1429999999999998</v>
       </c>
       <c r="K17" s="104">
         <v>0.127</v>
       </c>
       <c r="L17" s="104">
         <v>2.25</v>
       </c>
       <c r="M17" s="105">
         <v>0.76600000000000001</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="43"/>
       <c r="C18" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" s="44"/>
       <c r="E18" s="45"/>
       <c r="F18" s="103">
         <v>1.4530000000000001</v>
       </c>
       <c r="G18" s="107">
         <v>1.4E-2</v>
       </c>
       <c r="H18" s="107">
         <v>1.101</v>
       </c>
       <c r="I18" s="105">
         <v>0.33800000000000002</v>
       </c>
       <c r="J18" s="103">
         <v>2.1960000000000002</v>
       </c>
       <c r="K18" s="107">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="L18" s="107">
         <v>1.5509999999999999</v>
       </c>
       <c r="M18" s="105">
         <v>0.56599999999999995</v>
       </c>
     </row>
     <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="46"/>
       <c r="C19" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="103">
         <v>0.65100000000000002</v>
       </c>
       <c r="G19" s="104">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="H19" s="104">
         <v>0.50600000000000001</v>
       </c>
       <c r="I19" s="108">
         <v>0.14099999999999999</v>
       </c>
       <c r="J19" s="103">
         <v>0.94700000000000006</v>
       </c>
       <c r="K19" s="104">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="L19" s="104">
         <v>0.69899999999999995</v>
       </c>
       <c r="M19" s="108">
         <v>0.2</v>
       </c>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="46"/>
       <c r="C20" s="48"/>
       <c r="D20" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E20" s="42"/>
       <c r="F20" s="103">
         <v>7.8E-2</v>
       </c>
       <c r="G20" s="104">
         <v>1E-3</v>
       </c>
       <c r="H20" s="104">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="I20" s="105">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="J20" s="103">
         <v>0.106</v>
       </c>
       <c r="K20" s="107">
         <v>2E-3</v>
       </c>
       <c r="L20" s="107">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="M20" s="105">
         <v>1.2999999999999999E-2</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="45"/>
       <c r="F21" s="109">
         <v>0.17</v>
       </c>
       <c r="G21" s="107">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="H21" s="107">
         <v>0.14099999999999999</v>
       </c>
       <c r="I21" s="105">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="J21" s="109">
         <v>0.26700000000000002</v>
       </c>
       <c r="K21" s="107">
         <v>2.3E-2</v>
       </c>
       <c r="L21" s="107">
         <v>0.20300000000000001</v>
       </c>
       <c r="M21" s="105">
         <v>4.1000000000000002E-2</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C22" s="51"/>
       <c r="D22" s="51"/>
       <c r="E22" s="52"/>
       <c r="F22" s="110">
         <v>0.41</v>
       </c>
       <c r="G22" s="111">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="H22" s="111">
         <v>0.32900000000000001</v>
       </c>
       <c r="I22" s="112">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="J22" s="110">
         <v>0.61199999999999999</v>
       </c>
       <c r="K22" s="111">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="L22" s="111">
         <v>0.45100000000000001</v>
       </c>
       <c r="M22" s="112">
         <v>0.125</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M26" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="29"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="30"/>
       <c r="F27" s="144" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="53"/>
       <c r="M27" s="54"/>
       <c r="N27" s="31"/>
     </row>
     <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="32"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="34"/>
       <c r="F28" s="145"/>
       <c r="G28" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H28" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K28" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L28" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M28" s="57" t="s">
         <v>13</v>
       </c>
       <c r="N28" s="31"/>
     </row>
     <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="39"/>
       <c r="F29" s="100">
         <v>55.834913000000007</v>
       </c>
       <c r="G29" s="101">
         <v>10.525969999999999</v>
       </c>
       <c r="H29" s="101">
         <v>24.01519</v>
       </c>
       <c r="I29" s="101">
         <v>6.5160799999999997</v>
       </c>
       <c r="J29" s="101">
         <v>12.78791</v>
       </c>
       <c r="K29" s="101">
         <v>9.3869999999999995E-2</v>
       </c>
       <c r="L29" s="101">
         <v>0.22569800000000001</v>
       </c>
       <c r="M29" s="102">
         <v>1.6701950000000001</v>
       </c>
     </row>
     <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="42"/>
       <c r="F30" s="109">
         <v>49.92243400000001</v>
       </c>
       <c r="G30" s="107">
         <v>8.1223700000000001</v>
       </c>
       <c r="H30" s="107">
         <v>21.924969999999998</v>
       </c>
       <c r="I30" s="107">
         <v>6.2972299999999999</v>
       </c>
       <c r="J30" s="107">
         <v>11.846</v>
       </c>
       <c r="K30" s="107">
         <v>9.3869999999999995E-2</v>
       </c>
       <c r="L30" s="107">
         <v>0.19852</v>
       </c>
       <c r="M30" s="105">
         <v>1.4394739999999999</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="43"/>
       <c r="C31" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D31" s="44"/>
       <c r="E31" s="45"/>
       <c r="F31" s="109">
         <v>35.880055000000013</v>
       </c>
       <c r="G31" s="107">
         <v>6.1259199999999998</v>
       </c>
       <c r="H31" s="107">
         <v>16.309239999999999</v>
       </c>
       <c r="I31" s="107">
         <v>4.6216499999999998</v>
       </c>
       <c r="J31" s="107">
         <v>7.6586800000000004</v>
       </c>
       <c r="K31" s="107">
         <v>0</v>
       </c>
       <c r="L31" s="113">
         <v>0.11178</v>
       </c>
       <c r="M31" s="105">
         <v>1.0527850000000001</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="46"/>
       <c r="C32" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D32" s="41"/>
       <c r="E32" s="42"/>
       <c r="F32" s="109">
         <v>14.042379</v>
       </c>
       <c r="G32" s="104">
         <v>1.9964500000000001</v>
       </c>
       <c r="H32" s="104">
         <v>5.6157300000000001</v>
       </c>
       <c r="I32" s="104">
         <v>1.6755800000000001</v>
       </c>
       <c r="J32" s="104">
         <v>4.1873199999999997</v>
       </c>
       <c r="K32" s="104">
         <v>9.3869999999999995E-2</v>
       </c>
       <c r="L32" s="114">
         <v>8.6739999999999998E-2</v>
       </c>
       <c r="M32" s="108">
         <v>0.386689</v>
       </c>
     </row>
     <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="46"/>
       <c r="C33" s="48"/>
       <c r="D33" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E33" s="42"/>
       <c r="F33" s="109">
         <v>1.074182</v>
       </c>
       <c r="G33" s="107">
         <v>0.11345</v>
       </c>
       <c r="H33" s="107">
         <v>0.59309999999999996</v>
       </c>
       <c r="I33" s="107">
         <v>0.14426</v>
       </c>
       <c r="J33" s="107">
         <v>0.19456000000000001</v>
       </c>
       <c r="K33" s="107">
         <v>0</v>
       </c>
       <c r="L33" s="113">
         <v>1.48E-3</v>
       </c>
       <c r="M33" s="105">
         <v>2.7331999999999999E-2</v>
       </c>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="45"/>
       <c r="F34" s="109">
         <v>5.9124789999999994</v>
       </c>
       <c r="G34" s="107">
         <v>2.4036</v>
       </c>
       <c r="H34" s="107">
         <v>2.09022</v>
       </c>
       <c r="I34" s="107">
         <v>0.21884999999999999</v>
       </c>
       <c r="J34" s="107">
         <v>0.94191000000000003</v>
       </c>
       <c r="K34" s="107">
         <v>0</v>
       </c>
       <c r="L34" s="113">
         <v>2.7178000000000001E-2</v>
       </c>
       <c r="M34" s="105">
         <v>0.23072100000000001</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C35" s="51"/>
       <c r="D35" s="51"/>
       <c r="E35" s="52"/>
       <c r="F35" s="110">
         <v>11.600034000000001</v>
       </c>
       <c r="G35" s="111">
         <v>3.07735</v>
       </c>
       <c r="H35" s="111">
         <v>4.07714</v>
       </c>
       <c r="I35" s="111">
         <v>0.71540999999999999</v>
       </c>
       <c r="J35" s="111">
         <v>3.30891</v>
       </c>
       <c r="K35" s="111">
         <v>0</v>
       </c>
       <c r="L35" s="115">
         <v>3.2008000000000002E-2</v>
       </c>
       <c r="M35" s="112">
         <v>0.38921600000000001</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
     </row>
     <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
     </row>
     <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P40" s="58" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="Q40" s="58"/>
     </row>
     <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="29"/>
       <c r="C41" s="28"/>
       <c r="D41" s="28"/>
       <c r="E41" s="30"/>
       <c r="F41" s="146" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G41" s="139"/>
       <c r="H41" s="139"/>
       <c r="I41" s="139"/>
       <c r="J41" s="139"/>
       <c r="K41" s="139"/>
       <c r="L41" s="140"/>
       <c r="M41" s="146" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N41" s="139"/>
       <c r="O41" s="139"/>
       <c r="P41" s="140"/>
       <c r="Q41" s="58"/>
     </row>
     <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="32"/>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="34"/>
       <c r="F42" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H42" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J42" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K42" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L42" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M42" s="59" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N42" s="60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O42" s="61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P42" s="62" t="s">
         <v>13</v>
       </c>
       <c r="Q42" s="58"/>
     </row>
     <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="46" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="63"/>
       <c r="F43" s="116">
         <v>41.565724000000003</v>
       </c>
       <c r="G43" s="117">
         <v>9.0277119999999993</v>
       </c>
       <c r="H43" s="117">
         <v>18.434653999999998</v>
       </c>
       <c r="I43" s="117">
         <v>4.5975670000000006</v>
       </c>
       <c r="J43" s="117">
         <v>9.3678539999999995</v>
       </c>
       <c r="K43" s="117">
         <v>6.5709000000000004E-2</v>
       </c>
       <c r="L43" s="102">
         <v>7.2228000000000001E-2</v>
       </c>
       <c r="M43" s="118">
         <v>3.8929999999999999E-2</v>
       </c>
       <c r="N43" s="117">
         <v>0</v>
       </c>
       <c r="O43" s="119">
         <v>0.178594</v>
       </c>
       <c r="P43" s="120">
         <v>1.1949419999999999</v>
       </c>
     </row>
     <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B44" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C44" s="41"/>
       <c r="D44" s="41"/>
       <c r="E44" s="42"/>
       <c r="F44" s="109">
         <v>36.635401000000002</v>
       </c>
       <c r="G44" s="107">
         <v>6.7969119999999998</v>
       </c>
       <c r="H44" s="107">
         <v>16.671596000000001</v>
       </c>
       <c r="I44" s="107">
         <v>4.4224870000000003</v>
       </c>
       <c r="J44" s="107">
         <v>8.6143260000000001</v>
       </c>
       <c r="K44" s="107">
         <v>6.5709000000000004E-2</v>
       </c>
       <c r="L44" s="113">
         <v>6.4370999999999998E-2</v>
       </c>
       <c r="M44" s="109">
         <v>3.8929999999999999E-2</v>
       </c>
       <c r="N44" s="107">
         <v>0</v>
       </c>
       <c r="O44" s="141"/>
       <c r="P44" s="121">
         <v>1.0103660000000001</v>
       </c>
     </row>
     <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="43"/>
       <c r="C45" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D45" s="44"/>
       <c r="E45" s="45"/>
       <c r="F45" s="109">
         <v>26.147438999999999</v>
       </c>
       <c r="G45" s="107">
         <v>5.0373029999999996</v>
       </c>
       <c r="H45" s="107">
         <v>12.473927</v>
       </c>
       <c r="I45" s="107">
         <v>3.2351549999999998</v>
       </c>
       <c r="J45" s="107">
         <v>5.366053</v>
       </c>
       <c r="K45" s="107">
         <v>0</v>
       </c>
       <c r="L45" s="105">
         <v>3.5000999999999997E-2</v>
       </c>
       <c r="M45" s="109">
         <v>0</v>
       </c>
       <c r="N45" s="107">
         <v>0</v>
       </c>
       <c r="O45" s="142"/>
       <c r="P45" s="121">
         <v>0.73694999999999999</v>
       </c>
     </row>
     <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B46" s="46"/>
       <c r="C46" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D46" s="41"/>
       <c r="E46" s="42"/>
       <c r="F46" s="109">
         <v>10.487962</v>
       </c>
       <c r="G46" s="107">
         <v>1.759609</v>
       </c>
       <c r="H46" s="107">
         <v>4.1976690000000003</v>
       </c>
       <c r="I46" s="107">
         <v>1.1873320000000001</v>
       </c>
       <c r="J46" s="107">
         <v>3.2482730000000002</v>
       </c>
       <c r="K46" s="107">
         <v>6.5709000000000004E-2</v>
       </c>
       <c r="L46" s="105">
         <v>2.937E-2</v>
       </c>
       <c r="M46" s="109">
         <v>3.8929999999999999E-2</v>
       </c>
       <c r="N46" s="107">
         <v>0</v>
       </c>
       <c r="O46" s="142"/>
       <c r="P46" s="121">
         <v>0.27341599999999999</v>
       </c>
     </row>
     <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="46"/>
       <c r="C47" s="48"/>
       <c r="D47" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E47" s="42"/>
       <c r="F47" s="109">
         <v>0.83731399999999989</v>
       </c>
       <c r="G47" s="107">
         <v>9.0759999999999993E-2</v>
       </c>
       <c r="H47" s="107">
         <v>0.47448000000000001</v>
       </c>
       <c r="I47" s="107">
         <v>0.115408</v>
       </c>
       <c r="J47" s="107">
         <v>0.15564800000000001</v>
       </c>
       <c r="K47" s="107">
         <v>0</v>
       </c>
       <c r="L47" s="105">
         <v>1.018E-3</v>
       </c>
       <c r="M47" s="109">
         <v>0</v>
       </c>
       <c r="N47" s="107">
         <v>0</v>
       </c>
       <c r="O47" s="142"/>
       <c r="P47" s="121">
         <v>2.1866E-2</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C48" s="50"/>
       <c r="D48" s="50"/>
       <c r="E48" s="45"/>
       <c r="F48" s="109">
         <v>4.9303229999999996</v>
       </c>
       <c r="G48" s="107">
         <v>2.2307999999999999</v>
       </c>
       <c r="H48" s="107">
         <v>1.763058</v>
       </c>
       <c r="I48" s="107">
         <v>0.17508000000000001</v>
       </c>
       <c r="J48" s="107">
         <v>0.75352799999999998</v>
       </c>
       <c r="K48" s="107">
         <v>0</v>
       </c>
       <c r="L48" s="105">
         <v>7.8569999999999994E-3</v>
       </c>
       <c r="M48" s="109">
         <v>0</v>
       </c>
       <c r="N48" s="107">
         <v>0</v>
       </c>
       <c r="O48" s="142"/>
       <c r="P48" s="121">
         <v>0.18457599999999999</v>
       </c>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C49" s="51"/>
       <c r="D49" s="51"/>
       <c r="E49" s="52"/>
       <c r="F49" s="122">
         <v>9.1951409999999996</v>
       </c>
       <c r="G49" s="123">
         <v>2.8203819999999999</v>
       </c>
       <c r="H49" s="123">
         <v>3.153902</v>
       </c>
       <c r="I49" s="123">
         <v>0.52267200000000003</v>
       </c>
       <c r="J49" s="123">
         <v>2.6890589999999999</v>
       </c>
       <c r="K49" s="123">
         <v>0</v>
       </c>
       <c r="L49" s="124">
         <v>9.1260000000000004E-3</v>
       </c>
       <c r="M49" s="122">
         <v>3.8929999999999999E-2</v>
       </c>
       <c r="N49" s="123">
         <v>0</v>
       </c>
       <c r="O49" s="143"/>
       <c r="P49" s="125">
         <v>0.29552200000000001</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
       <c r="F50" s="12"/>
       <c r="G50" s="12"/>
       <c r="H50" s="12"/>
       <c r="I50" s="12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M50" s="12"/>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I51" s="14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="14"/>
     </row>
     <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="13"/>
     </row>
     <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I56" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E57" s="29"/>
       <c r="F57" s="64" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G57" s="65" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H57" s="66" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I57" s="67" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J57" s="68"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E58" s="9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F58" s="116">
         <v>3.2840069999999999</v>
       </c>
       <c r="G58" s="117">
         <v>0</v>
       </c>
       <c r="H58" s="117">
         <v>0</v>
       </c>
       <c r="I58" s="102">
         <v>0</v>
       </c>
       <c r="J58" s="69"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E59" s="70" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F59" s="109">
         <v>3.2840069999999999</v>
       </c>
       <c r="G59" s="107">
         <v>0</v>
       </c>
       <c r="H59" s="107">
         <v>0</v>
       </c>
       <c r="I59" s="105">
         <v>0</v>
       </c>
       <c r="J59" s="71"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E60" s="23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F60" s="72"/>
       <c r="G60" s="123">
         <v>0</v>
       </c>
       <c r="H60" s="123">
         <v>0</v>
       </c>
       <c r="I60" s="73"/>
       <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
@@ -10593,1218 +14550,1218 @@
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="135" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C1" s="136"/>
       <c r="D1" s="136"/>
       <c r="E1" s="136"/>
       <c r="F1" s="136"/>
       <c r="G1" s="136"/>
       <c r="H1" s="136"/>
       <c r="I1" s="136"/>
       <c r="J1" s="136"/>
       <c r="K1" s="136"/>
       <c r="L1" s="136"/>
       <c r="M1" s="136"/>
       <c r="N1" s="136"/>
       <c r="O1" s="136"/>
       <c r="P1" s="137"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="9"/>
       <c r="F5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="79" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H5" s="22"/>
       <c r="I5" s="21" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J5" s="76" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="80"/>
       <c r="H6" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I6" s="24"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="25" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F7" s="91">
         <v>17.103999999999999</v>
       </c>
       <c r="G7" s="92">
         <v>13.206</v>
       </c>
       <c r="H7" s="93">
         <v>0.159</v>
       </c>
       <c r="I7" s="92">
         <v>3.8980000000000001</v>
       </c>
       <c r="J7" s="92">
         <v>5.0540000000000003</v>
       </c>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="26" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F8" s="94">
         <v>12.065</v>
       </c>
       <c r="G8" s="93">
         <v>8.8330000000000002</v>
       </c>
       <c r="H8" s="27"/>
       <c r="I8" s="94">
         <v>3.2320000000000002</v>
       </c>
       <c r="J8" s="95">
         <v>4.1980000000000004</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F9" s="96">
         <v>5.0390000000000006</v>
       </c>
       <c r="G9" s="97">
         <v>4.3730000000000002</v>
       </c>
       <c r="H9" s="98">
         <v>0.159</v>
       </c>
       <c r="I9" s="99">
         <v>0.66600000000000004</v>
       </c>
       <c r="J9" s="98">
         <v>0.85599999999999998</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G10" s="28"/>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I13" s="20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M13" s="20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="29"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="30"/>
       <c r="F14" s="138" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G14" s="139"/>
       <c r="H14" s="139"/>
       <c r="I14" s="140"/>
       <c r="J14" s="138" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K14" s="139"/>
       <c r="L14" s="139"/>
       <c r="M14" s="140"/>
       <c r="N14" s="31"/>
     </row>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="32"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="34"/>
       <c r="F15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="J15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="K15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="L15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="N15" s="31"/>
     </row>
     <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
       <c r="E16" s="39"/>
       <c r="F16" s="100">
         <v>2.1749999999999998</v>
       </c>
       <c r="G16" s="101">
         <v>2.3E-2</v>
       </c>
       <c r="H16" s="101">
         <v>1.6990000000000001</v>
       </c>
       <c r="I16" s="101">
         <v>0.45300000000000001</v>
       </c>
       <c r="J16" s="100">
         <v>3.335</v>
       </c>
       <c r="K16" s="101">
         <v>0.19700000000000001</v>
       </c>
       <c r="L16" s="101">
         <v>2.3570000000000002</v>
       </c>
       <c r="M16" s="102">
         <v>0.78100000000000003</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="42"/>
       <c r="F17" s="103">
         <v>2.0070000000000001</v>
       </c>
       <c r="G17" s="104">
         <v>1.9E-2</v>
       </c>
       <c r="H17" s="104">
         <v>1.5609999999999999</v>
       </c>
       <c r="I17" s="105">
         <v>0.42699999999999999</v>
       </c>
       <c r="J17" s="106">
         <v>3.0739999999999998</v>
       </c>
       <c r="K17" s="104">
         <v>0.159</v>
       </c>
       <c r="L17" s="104">
         <v>2.1789999999999998</v>
       </c>
       <c r="M17" s="105">
         <v>0.73599999999999999</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="43"/>
       <c r="C18" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" s="44"/>
       <c r="E18" s="45"/>
       <c r="F18" s="103">
         <v>1.3759999999999999</v>
       </c>
       <c r="G18" s="107">
         <v>0.01</v>
       </c>
       <c r="H18" s="107">
         <v>1.0640000000000001</v>
       </c>
       <c r="I18" s="105">
         <v>0.30199999999999999</v>
       </c>
       <c r="J18" s="103">
         <v>2.0990000000000002</v>
       </c>
       <c r="K18" s="107">
         <v>0.08</v>
       </c>
       <c r="L18" s="107">
         <v>1.4790000000000001</v>
       </c>
       <c r="M18" s="105">
         <v>0.54</v>
       </c>
     </row>
     <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="46"/>
       <c r="C19" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="103">
         <v>0.63100000000000001</v>
       </c>
       <c r="G19" s="104">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H19" s="104">
         <v>0.497</v>
       </c>
       <c r="I19" s="108">
         <v>0.125</v>
       </c>
       <c r="J19" s="103">
         <v>0.97499999999999987</v>
       </c>
       <c r="K19" s="104">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="L19" s="104">
         <v>0.7</v>
       </c>
       <c r="M19" s="108">
         <v>0.19600000000000001</v>
       </c>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="46"/>
       <c r="C20" s="48"/>
       <c r="D20" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E20" s="42"/>
       <c r="F20" s="103">
         <v>7.7000000000000013E-2</v>
       </c>
       <c r="G20" s="104">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="H20" s="104">
         <v>6.6000000000000003E-2</v>
       </c>
       <c r="I20" s="105">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="J20" s="103">
         <v>0.11899999999999999</v>
       </c>
       <c r="K20" s="107">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="L20" s="107">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="M20" s="105">
         <v>8.9999999999999993E-3</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="45"/>
       <c r="F21" s="109">
         <v>0.16800000000000001</v>
       </c>
       <c r="G21" s="107">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="H21" s="107">
         <v>0.13800000000000001</v>
       </c>
       <c r="I21" s="105">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="J21" s="109">
         <v>0.26100000000000001</v>
       </c>
       <c r="K21" s="107">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="L21" s="107">
         <v>0.17799999999999999</v>
       </c>
       <c r="M21" s="105">
         <v>4.4999999999999998E-2</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C22" s="51"/>
       <c r="D22" s="51"/>
       <c r="E22" s="52"/>
       <c r="F22" s="110">
         <v>0.39600000000000002</v>
       </c>
       <c r="G22" s="111">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="H22" s="111">
         <v>0.32100000000000001</v>
       </c>
       <c r="I22" s="112">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="J22" s="110">
         <v>0.625</v>
       </c>
       <c r="K22" s="111">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="L22" s="111">
         <v>0.41899999999999998</v>
       </c>
       <c r="M22" s="112">
         <v>0.13200000000000001</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M26" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="29"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="30"/>
       <c r="F27" s="144" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="53"/>
       <c r="M27" s="54"/>
       <c r="N27" s="31"/>
     </row>
     <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="32"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="34"/>
       <c r="F28" s="145"/>
       <c r="G28" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H28" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K28" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L28" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M28" s="57" t="s">
         <v>13</v>
       </c>
       <c r="N28" s="31"/>
     </row>
     <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="39"/>
       <c r="F29" s="100">
         <v>64.516263999999993</v>
       </c>
       <c r="G29" s="101">
         <v>18.420069999999999</v>
       </c>
       <c r="H29" s="101">
         <v>24.33475</v>
       </c>
       <c r="I29" s="101">
         <v>6.5407400000000004</v>
       </c>
       <c r="J29" s="101">
         <v>12.548780000000001</v>
       </c>
       <c r="K29" s="101">
         <v>0.22722999999999999</v>
       </c>
       <c r="L29" s="101">
         <v>0.32301700000000011</v>
       </c>
       <c r="M29" s="102">
         <v>2.121677</v>
       </c>
     </row>
     <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="42"/>
       <c r="F30" s="109">
         <v>57.10131299999999</v>
       </c>
       <c r="G30" s="107">
         <v>13.93634</v>
       </c>
       <c r="H30" s="107">
         <v>22.798739999999999</v>
       </c>
       <c r="I30" s="107">
         <v>6.20845</v>
       </c>
       <c r="J30" s="107">
         <v>11.77444</v>
       </c>
       <c r="K30" s="107">
         <v>0.22722999999999999</v>
       </c>
       <c r="L30" s="107">
         <v>0.25484299999999999</v>
       </c>
       <c r="M30" s="105">
         <v>1.90127</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="43"/>
       <c r="C31" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D31" s="44"/>
       <c r="E31" s="45"/>
       <c r="F31" s="109">
         <v>39.217800999999987</v>
       </c>
       <c r="G31" s="107">
         <v>6.9165299999999998</v>
       </c>
       <c r="H31" s="107">
         <v>17.282599999999999</v>
       </c>
       <c r="I31" s="107">
         <v>4.55443</v>
       </c>
       <c r="J31" s="107">
         <v>8.6543700000000001</v>
       </c>
       <c r="K31" s="107">
         <v>0.15046000000000001</v>
       </c>
       <c r="L31" s="113">
         <v>0.13280800000000001</v>
       </c>
       <c r="M31" s="105">
         <v>1.5266029999999999</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="46"/>
       <c r="C32" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D32" s="41"/>
       <c r="E32" s="42"/>
       <c r="F32" s="109">
         <v>17.883512</v>
       </c>
       <c r="G32" s="104">
         <v>7.0198099999999997</v>
       </c>
       <c r="H32" s="104">
         <v>5.51614</v>
       </c>
       <c r="I32" s="104">
         <v>1.65402</v>
       </c>
       <c r="J32" s="104">
         <v>3.1200700000000001</v>
       </c>
       <c r="K32" s="104">
         <v>7.6770000000000005E-2</v>
       </c>
       <c r="L32" s="114">
         <v>0.122035</v>
       </c>
       <c r="M32" s="108">
         <v>0.37466699999999997</v>
       </c>
     </row>
     <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="46"/>
       <c r="C33" s="48"/>
       <c r="D33" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E33" s="42"/>
       <c r="F33" s="109">
         <v>1.6491169999999999</v>
       </c>
       <c r="G33" s="107">
         <v>0.82577999999999996</v>
       </c>
       <c r="H33" s="107">
         <v>0.51259999999999994</v>
       </c>
       <c r="I33" s="107">
         <v>6.4560000000000006E-2</v>
       </c>
       <c r="J33" s="107">
         <v>0.22355</v>
       </c>
       <c r="K33" s="107">
         <v>0</v>
       </c>
       <c r="L33" s="113">
         <v>1.7010000000000001E-2</v>
       </c>
       <c r="M33" s="105">
         <v>5.6169999999999996E-3</v>
       </c>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="45"/>
       <c r="F34" s="109">
         <v>7.4149510000000012</v>
       </c>
       <c r="G34" s="107">
         <v>4.4837300000000004</v>
       </c>
       <c r="H34" s="107">
         <v>1.5360100000000001</v>
       </c>
       <c r="I34" s="107">
         <v>0.33228999999999997</v>
       </c>
       <c r="J34" s="107">
         <v>0.77434000000000003</v>
       </c>
       <c r="K34" s="107">
         <v>0</v>
       </c>
       <c r="L34" s="113">
         <v>6.8173999999999998E-2</v>
       </c>
       <c r="M34" s="105">
         <v>0.22040699999999999</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C35" s="51"/>
       <c r="D35" s="51"/>
       <c r="E35" s="52"/>
       <c r="F35" s="110">
         <v>13.619766</v>
       </c>
       <c r="G35" s="111">
         <v>6.5326000000000004</v>
       </c>
       <c r="H35" s="111">
         <v>3.4753599999999998</v>
       </c>
       <c r="I35" s="111">
         <v>0.99207000000000001</v>
       </c>
       <c r="J35" s="111">
         <v>2.0714299999999999</v>
       </c>
       <c r="K35" s="111">
         <v>0</v>
       </c>
       <c r="L35" s="115">
         <v>0.131882</v>
       </c>
       <c r="M35" s="112">
         <v>0.41642400000000002</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
     </row>
     <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
     </row>
     <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P40" s="58" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="Q40" s="58"/>
     </row>
     <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="29"/>
       <c r="C41" s="28"/>
       <c r="D41" s="28"/>
       <c r="E41" s="30"/>
       <c r="F41" s="146" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G41" s="139"/>
       <c r="H41" s="139"/>
       <c r="I41" s="139"/>
       <c r="J41" s="139"/>
       <c r="K41" s="139"/>
       <c r="L41" s="140"/>
       <c r="M41" s="146" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N41" s="139"/>
       <c r="O41" s="139"/>
       <c r="P41" s="140"/>
       <c r="Q41" s="58"/>
     </row>
     <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="32"/>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="34"/>
       <c r="F42" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H42" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J42" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K42" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L42" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M42" s="59" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N42" s="60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O42" s="61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P42" s="62" t="s">
         <v>13</v>
       </c>
       <c r="Q42" s="58"/>
     </row>
     <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="46" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="63"/>
       <c r="F43" s="116">
         <v>49.584667000000003</v>
       </c>
       <c r="G43" s="117">
         <v>16.783487000000001</v>
       </c>
       <c r="H43" s="117">
         <v>18.949280999999999</v>
       </c>
       <c r="I43" s="117">
         <v>4.6182029999999994</v>
       </c>
       <c r="J43" s="117">
         <v>8.9776980000000002</v>
       </c>
       <c r="K43" s="117">
         <v>0.15906100000000001</v>
       </c>
       <c r="L43" s="102">
         <v>9.6936999999999995E-2</v>
       </c>
       <c r="M43" s="118">
         <v>0.16114700000000001</v>
       </c>
       <c r="N43" s="117">
         <v>0</v>
       </c>
       <c r="O43" s="119">
         <v>0</v>
       </c>
       <c r="P43" s="120">
         <v>1.5974520000000001</v>
       </c>
     </row>
     <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B44" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C44" s="41"/>
       <c r="D44" s="41"/>
       <c r="E44" s="42"/>
       <c r="F44" s="109">
         <v>43.192601000000003</v>
       </c>
       <c r="G44" s="107">
         <v>12.530157000000001</v>
       </c>
       <c r="H44" s="107">
         <v>17.716083000000001</v>
       </c>
       <c r="I44" s="107">
         <v>4.3523709999999998</v>
       </c>
       <c r="J44" s="107">
         <v>8.3582260000000002</v>
       </c>
       <c r="K44" s="107">
         <v>0.15906100000000001</v>
       </c>
       <c r="L44" s="113">
         <v>7.6702999999999993E-2</v>
       </c>
       <c r="M44" s="109">
         <v>0.16114700000000001</v>
       </c>
       <c r="N44" s="107">
         <v>0</v>
       </c>
       <c r="O44" s="141"/>
       <c r="P44" s="121">
         <v>1.4211259999999999</v>
       </c>
     </row>
     <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="43"/>
       <c r="C45" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D45" s="44"/>
       <c r="E45" s="45"/>
       <c r="F45" s="109">
         <v>29.139115</v>
       </c>
       <c r="G45" s="107">
         <v>6.0905339999999999</v>
       </c>
       <c r="H45" s="107">
         <v>13.562328000000001</v>
       </c>
       <c r="I45" s="107">
         <v>3.1881010000000001</v>
       </c>
       <c r="J45" s="107">
         <v>6.1518220000000001</v>
       </c>
       <c r="K45" s="107">
         <v>0.105322</v>
       </c>
       <c r="L45" s="105">
         <v>4.1008000000000003E-2</v>
       </c>
       <c r="M45" s="109">
         <v>0.16114700000000001</v>
       </c>
       <c r="N45" s="107">
         <v>0</v>
       </c>
       <c r="O45" s="142"/>
       <c r="P45" s="121">
         <v>1.1582969999999999</v>
       </c>
     </row>
     <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B46" s="46"/>
       <c r="C46" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D46" s="41"/>
       <c r="E46" s="42"/>
       <c r="F46" s="109">
         <v>14.053485999999999</v>
       </c>
       <c r="G46" s="107">
         <v>6.4396230000000001</v>
       </c>
       <c r="H46" s="107">
         <v>4.1537550000000003</v>
       </c>
       <c r="I46" s="107">
         <v>1.1642699999999999</v>
       </c>
       <c r="J46" s="107">
         <v>2.206404</v>
       </c>
       <c r="K46" s="107">
         <v>5.3739000000000002E-2</v>
       </c>
       <c r="L46" s="105">
         <v>3.5694999999999998E-2</v>
       </c>
       <c r="M46" s="109">
         <v>0</v>
       </c>
       <c r="N46" s="107">
         <v>0</v>
       </c>
       <c r="O46" s="142"/>
       <c r="P46" s="121">
         <v>0.26282899999999998</v>
       </c>
     </row>
     <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="46"/>
       <c r="C47" s="48"/>
       <c r="D47" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E47" s="42"/>
       <c r="F47" s="109">
         <v>1.3366960000000001</v>
       </c>
       <c r="G47" s="107">
         <v>0.68487799999999999</v>
       </c>
       <c r="H47" s="107">
         <v>0.41008</v>
       </c>
       <c r="I47" s="107">
         <v>5.1647999999999999E-2</v>
       </c>
       <c r="J47" s="107">
         <v>0.17884</v>
       </c>
       <c r="K47" s="107">
         <v>0</v>
       </c>
       <c r="L47" s="105">
         <v>1.125E-2</v>
       </c>
       <c r="M47" s="109">
         <v>0</v>
       </c>
       <c r="N47" s="107">
         <v>0</v>
       </c>
       <c r="O47" s="142"/>
       <c r="P47" s="121">
         <v>4.4929999999999996E-3</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C48" s="50"/>
       <c r="D48" s="50"/>
       <c r="E48" s="45"/>
       <c r="F48" s="109">
         <v>6.3920659999999998</v>
       </c>
       <c r="G48" s="107">
         <v>4.2533300000000001</v>
       </c>
       <c r="H48" s="107">
         <v>1.233198</v>
       </c>
       <c r="I48" s="107">
         <v>0.26583200000000001</v>
       </c>
       <c r="J48" s="107">
         <v>0.61947200000000002</v>
       </c>
       <c r="K48" s="107">
         <v>0</v>
       </c>
       <c r="L48" s="105">
         <v>2.0233999999999999E-2</v>
       </c>
       <c r="M48" s="109">
         <v>0</v>
       </c>
       <c r="N48" s="107">
         <v>0</v>
       </c>
       <c r="O48" s="142"/>
       <c r="P48" s="121">
         <v>0.17632600000000001</v>
       </c>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C49" s="51"/>
       <c r="D49" s="51"/>
       <c r="E49" s="52"/>
       <c r="F49" s="122">
         <v>11.000829</v>
       </c>
       <c r="G49" s="123">
         <v>6.1179509999999997</v>
       </c>
       <c r="H49" s="123">
         <v>2.5907429999999998</v>
       </c>
       <c r="I49" s="123">
         <v>0.72767800000000005</v>
       </c>
       <c r="J49" s="123">
         <v>1.5274350000000001</v>
       </c>
       <c r="K49" s="123">
         <v>0</v>
       </c>
       <c r="L49" s="124">
         <v>3.7021999999999999E-2</v>
       </c>
       <c r="M49" s="122">
         <v>0</v>
       </c>
       <c r="N49" s="123">
         <v>0</v>
       </c>
       <c r="O49" s="143"/>
       <c r="P49" s="125">
         <v>0.31353900000000001</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
       <c r="F50" s="12"/>
       <c r="G50" s="12"/>
       <c r="H50" s="12"/>
       <c r="I50" s="12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M50" s="12"/>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I51" s="14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="14"/>
     </row>
     <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="13"/>
     </row>
     <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I56" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E57" s="29"/>
       <c r="F57" s="64" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G57" s="65" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H57" s="66" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I57" s="67" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J57" s="68"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E58" s="9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F58" s="116">
         <v>3.088311</v>
       </c>
       <c r="G58" s="117">
         <v>0</v>
       </c>
       <c r="H58" s="117">
         <v>0</v>
       </c>
       <c r="I58" s="102">
         <v>0</v>
       </c>
       <c r="J58" s="69"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E59" s="70" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F59" s="109">
         <v>3.088311</v>
       </c>
       <c r="G59" s="107">
         <v>0</v>
       </c>
       <c r="H59" s="107">
         <v>0</v>
       </c>
       <c r="I59" s="105">
         <v>0</v>
       </c>
       <c r="J59" s="71"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E60" s="23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F60" s="72"/>
       <c r="G60" s="123">
         <v>0</v>
       </c>
       <c r="H60" s="123">
         <v>0</v>
       </c>
       <c r="I60" s="73"/>
       <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
@@ -11812,1218 +15769,1218 @@
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="135" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C1" s="136"/>
       <c r="D1" s="136"/>
       <c r="E1" s="136"/>
       <c r="F1" s="136"/>
       <c r="G1" s="136"/>
       <c r="H1" s="136"/>
       <c r="I1" s="136"/>
       <c r="J1" s="136"/>
       <c r="K1" s="136"/>
       <c r="L1" s="136"/>
       <c r="M1" s="136"/>
       <c r="N1" s="136"/>
       <c r="O1" s="136"/>
       <c r="P1" s="137"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="9"/>
       <c r="F5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="79" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H5" s="22"/>
       <c r="I5" s="21" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J5" s="76" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="80"/>
       <c r="H6" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I6" s="24"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="25" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F7" s="91">
         <v>17.119</v>
       </c>
       <c r="G7" s="92">
         <v>13.211</v>
       </c>
       <c r="H7" s="93">
         <v>0.16300000000000001</v>
       </c>
       <c r="I7" s="92">
         <v>3.9079999999999999</v>
       </c>
       <c r="J7" s="92">
         <v>5.069</v>
       </c>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="26" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F8" s="94">
         <v>12.074999999999999</v>
       </c>
       <c r="G8" s="93">
         <v>8.8320000000000007</v>
       </c>
       <c r="H8" s="27"/>
       <c r="I8" s="94">
         <v>3.2429999999999999</v>
       </c>
       <c r="J8" s="95">
         <v>4.2089999999999996</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F9" s="96">
         <v>5.0439999999999996</v>
       </c>
       <c r="G9" s="97">
         <v>4.3789999999999996</v>
       </c>
       <c r="H9" s="98">
         <v>0.16300000000000001</v>
       </c>
       <c r="I9" s="99">
         <v>0.66500000000000004</v>
       </c>
       <c r="J9" s="98">
         <v>0.86</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G10" s="28"/>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I13" s="20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M13" s="20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="29"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="30"/>
       <c r="F14" s="138" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G14" s="139"/>
       <c r="H14" s="139"/>
       <c r="I14" s="140"/>
       <c r="J14" s="138" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K14" s="139"/>
       <c r="L14" s="139"/>
       <c r="M14" s="140"/>
       <c r="N14" s="31"/>
     </row>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="32"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="34"/>
       <c r="F15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="J15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="K15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="L15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="N15" s="31"/>
     </row>
     <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
       <c r="E16" s="39"/>
       <c r="F16" s="100">
         <v>2.1320000000000001</v>
       </c>
       <c r="G16" s="101">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="H16" s="101">
         <v>1.675</v>
       </c>
       <c r="I16" s="101">
         <v>0.436</v>
       </c>
       <c r="J16" s="100">
         <v>3.0659999999999998</v>
       </c>
       <c r="K16" s="101">
         <v>0.17199999999999999</v>
       </c>
       <c r="L16" s="101">
         <v>2.2280000000000002</v>
       </c>
       <c r="M16" s="102">
         <v>0.66600000000000004</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="42"/>
       <c r="F17" s="103">
         <v>1.9850000000000001</v>
       </c>
       <c r="G17" s="104">
         <v>1.9E-2</v>
       </c>
       <c r="H17" s="104">
         <v>1.552</v>
       </c>
       <c r="I17" s="105">
         <v>0.41399999999999998</v>
       </c>
       <c r="J17" s="106">
         <v>2.8540000000000001</v>
       </c>
       <c r="K17" s="104">
         <v>0.16400000000000001</v>
       </c>
       <c r="L17" s="104">
         <v>2.0569999999999999</v>
       </c>
       <c r="M17" s="105">
         <v>0.63300000000000001</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="43"/>
       <c r="C18" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" s="44"/>
       <c r="E18" s="45"/>
       <c r="F18" s="103">
         <v>1.387</v>
       </c>
       <c r="G18" s="107">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="H18" s="107">
         <v>1.0760000000000001</v>
       </c>
       <c r="I18" s="105">
         <v>0.29599999999999999</v>
       </c>
       <c r="J18" s="103">
         <v>1.9990000000000001</v>
       </c>
       <c r="K18" s="107">
         <v>0.112</v>
       </c>
       <c r="L18" s="107">
         <v>1.4179999999999999</v>
       </c>
       <c r="M18" s="105">
         <v>0.46899999999999997</v>
       </c>
     </row>
     <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="46"/>
       <c r="C19" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="103">
         <v>0.59799999999999998</v>
       </c>
       <c r="G19" s="104">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="H19" s="104">
         <v>0.47599999999999998</v>
       </c>
       <c r="I19" s="108">
         <v>0.11799999999999999</v>
       </c>
       <c r="J19" s="103">
         <v>0.85500000000000009</v>
       </c>
       <c r="K19" s="104">
         <v>5.1999999999999998E-2</v>
       </c>
       <c r="L19" s="104">
         <v>0.63900000000000001</v>
       </c>
       <c r="M19" s="108">
         <v>0.16400000000000001</v>
       </c>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="46"/>
       <c r="C20" s="48"/>
       <c r="D20" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E20" s="42"/>
       <c r="F20" s="103">
         <v>6.3E-2</v>
       </c>
       <c r="G20" s="104">
         <v>1E-3</v>
       </c>
       <c r="H20" s="104">
         <v>0.05</v>
       </c>
       <c r="I20" s="105">
         <v>1.2E-2</v>
       </c>
       <c r="J20" s="103">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="K20" s="107">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="L20" s="107">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="M20" s="105">
         <v>1.2E-2</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="45"/>
       <c r="F21" s="109">
         <v>0.14699999999999999</v>
       </c>
       <c r="G21" s="107">
         <v>2E-3</v>
       </c>
       <c r="H21" s="107">
         <v>0.123</v>
       </c>
       <c r="I21" s="105">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="J21" s="109">
         <v>0.21199999999999999</v>
       </c>
       <c r="K21" s="107">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="L21" s="107">
         <v>0.17100000000000001</v>
       </c>
       <c r="M21" s="105">
         <v>3.3000000000000002E-2</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C22" s="51"/>
       <c r="D22" s="51"/>
       <c r="E22" s="52"/>
       <c r="F22" s="110">
         <v>0.35499999999999998</v>
       </c>
       <c r="G22" s="111">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="H22" s="111">
         <v>0.29299999999999998</v>
       </c>
       <c r="I22" s="112">
         <v>5.7000000000000002E-2</v>
       </c>
       <c r="J22" s="110">
         <v>0.46800000000000003</v>
       </c>
       <c r="K22" s="111">
         <v>1.4E-2</v>
       </c>
       <c r="L22" s="111">
         <v>0.36899999999999999</v>
       </c>
       <c r="M22" s="112">
         <v>8.5000000000000006E-2</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M26" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="29"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="30"/>
       <c r="F27" s="144" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="53"/>
       <c r="M27" s="54"/>
       <c r="N27" s="31"/>
     </row>
     <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="32"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="34"/>
       <c r="F28" s="145"/>
       <c r="G28" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H28" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K28" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L28" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M28" s="57" t="s">
         <v>13</v>
       </c>
       <c r="N28" s="31"/>
     </row>
     <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="39"/>
       <c r="F29" s="100">
         <v>59.698512999999998</v>
       </c>
       <c r="G29" s="101">
         <v>11.83541</v>
       </c>
       <c r="H29" s="101">
         <v>22.88241</v>
       </c>
       <c r="I29" s="101">
         <v>5.6606699999999996</v>
       </c>
       <c r="J29" s="101">
         <v>13.40803</v>
       </c>
       <c r="K29" s="101">
         <v>0.37418000000000001</v>
       </c>
       <c r="L29" s="101">
         <v>0.29916700000000002</v>
       </c>
       <c r="M29" s="102">
         <v>5.2386460000000001</v>
       </c>
     </row>
     <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="42"/>
       <c r="F30" s="109">
         <v>56.568171</v>
       </c>
       <c r="G30" s="107">
         <v>11.420529999999999</v>
       </c>
       <c r="H30" s="107">
         <v>21.40849</v>
       </c>
       <c r="I30" s="107">
         <v>5.50427</v>
       </c>
       <c r="J30" s="107">
         <v>12.63927</v>
       </c>
       <c r="K30" s="107">
         <v>0.37418000000000001</v>
       </c>
       <c r="L30" s="107">
         <v>0.28644700000000001</v>
       </c>
       <c r="M30" s="105">
         <v>4.934984</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="43"/>
       <c r="C31" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D31" s="44"/>
       <c r="E31" s="45"/>
       <c r="F31" s="109">
         <v>40.795312000000003</v>
       </c>
       <c r="G31" s="107">
         <v>7.7430500000000002</v>
       </c>
       <c r="H31" s="107">
         <v>15.6707</v>
       </c>
       <c r="I31" s="107">
         <v>3.9960100000000001</v>
       </c>
       <c r="J31" s="107">
         <v>8.2206100000000006</v>
       </c>
       <c r="K31" s="107">
         <v>0.28886000000000001</v>
       </c>
       <c r="L31" s="113">
         <v>0.18940199999999999</v>
       </c>
       <c r="M31" s="105">
         <v>4.68668</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="46"/>
       <c r="C32" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D32" s="41"/>
       <c r="E32" s="42"/>
       <c r="F32" s="109">
         <v>15.772859</v>
       </c>
       <c r="G32" s="104">
         <v>3.6774800000000001</v>
       </c>
       <c r="H32" s="104">
         <v>5.7377900000000004</v>
       </c>
       <c r="I32" s="104">
         <v>1.5082599999999999</v>
       </c>
       <c r="J32" s="104">
         <v>4.41866</v>
       </c>
       <c r="K32" s="104">
         <v>8.5319999999999993E-2</v>
       </c>
       <c r="L32" s="114">
         <v>9.7045000000000006E-2</v>
       </c>
       <c r="M32" s="108">
         <v>0.248304</v>
       </c>
     </row>
     <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="46"/>
       <c r="C33" s="48"/>
       <c r="D33" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E33" s="42"/>
       <c r="F33" s="109">
         <v>0.94497100000000001</v>
       </c>
       <c r="G33" s="107">
         <v>0.25746000000000002</v>
       </c>
       <c r="H33" s="107">
         <v>0.38811000000000001</v>
       </c>
       <c r="I33" s="107">
         <v>0.121</v>
       </c>
       <c r="J33" s="107">
         <v>0.14399999999999999</v>
       </c>
       <c r="K33" s="107">
         <v>0</v>
       </c>
       <c r="L33" s="113">
         <v>4.8300000000000001E-3</v>
       </c>
       <c r="M33" s="105">
         <v>2.9571E-2</v>
       </c>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="45"/>
       <c r="F34" s="109">
         <v>3.1303420000000002</v>
       </c>
       <c r="G34" s="107">
         <v>0.41488000000000003</v>
       </c>
       <c r="H34" s="107">
         <v>1.4739199999999999</v>
       </c>
       <c r="I34" s="107">
         <v>0.15640000000000001</v>
       </c>
       <c r="J34" s="107">
         <v>0.76876</v>
       </c>
       <c r="K34" s="107">
         <v>0</v>
       </c>
       <c r="L34" s="113">
         <v>1.272E-2</v>
       </c>
       <c r="M34" s="105">
         <v>0.30366199999999999</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C35" s="51"/>
       <c r="D35" s="51"/>
       <c r="E35" s="52"/>
       <c r="F35" s="110">
         <v>7.8570869999999999</v>
       </c>
       <c r="G35" s="111">
         <v>0.77229000000000003</v>
       </c>
       <c r="H35" s="111">
         <v>3.18079</v>
       </c>
       <c r="I35" s="111">
         <v>0.55569999999999997</v>
       </c>
       <c r="J35" s="111">
         <v>2.7676699999999999</v>
       </c>
       <c r="K35" s="111">
         <v>0</v>
       </c>
       <c r="L35" s="115">
         <v>1.6573999999999998E-2</v>
       </c>
       <c r="M35" s="112">
         <v>0.56406299999999998</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
     </row>
     <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
     </row>
     <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P40" s="58" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="Q40" s="58"/>
     </row>
     <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="29"/>
       <c r="C41" s="28"/>
       <c r="D41" s="28"/>
       <c r="E41" s="30"/>
       <c r="F41" s="146" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G41" s="139"/>
       <c r="H41" s="139"/>
       <c r="I41" s="139"/>
       <c r="J41" s="139"/>
       <c r="K41" s="139"/>
       <c r="L41" s="140"/>
       <c r="M41" s="146" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N41" s="139"/>
       <c r="O41" s="139"/>
       <c r="P41" s="140"/>
       <c r="Q41" s="58"/>
     </row>
     <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="32"/>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="34"/>
       <c r="F42" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H42" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J42" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K42" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L42" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M42" s="59" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N42" s="60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O42" s="61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P42" s="62" t="s">
         <v>13</v>
       </c>
       <c r="Q42" s="58"/>
     </row>
     <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="46" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="63"/>
       <c r="F43" s="116">
         <v>41.977248000000003</v>
       </c>
       <c r="G43" s="117">
         <v>10.208627999999999</v>
       </c>
       <c r="H43" s="117">
         <v>17.650137999999998</v>
       </c>
       <c r="I43" s="117">
         <v>3.9902090000000001</v>
       </c>
       <c r="J43" s="117">
         <v>9.7806509999999989</v>
       </c>
       <c r="K43" s="117">
         <v>0.26826499999999998</v>
       </c>
       <c r="L43" s="102">
         <v>7.9356999999999997E-2</v>
       </c>
       <c r="M43" s="118">
         <v>3.4958999999999997E-2</v>
       </c>
       <c r="N43" s="117">
         <v>0</v>
       </c>
       <c r="O43" s="119">
         <v>6.4832000000000001E-2</v>
       </c>
       <c r="P43" s="120">
         <v>4.6917140000000002</v>
       </c>
     </row>
     <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B44" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C44" s="41"/>
       <c r="D44" s="41"/>
       <c r="E44" s="42"/>
       <c r="F44" s="109">
         <v>39.711288000000003</v>
       </c>
       <c r="G44" s="107">
         <v>9.876728</v>
       </c>
       <c r="H44" s="107">
         <v>16.459745999999999</v>
       </c>
       <c r="I44" s="107">
         <v>3.8650890000000002</v>
       </c>
       <c r="J44" s="107">
         <v>9.1656429999999993</v>
       </c>
       <c r="K44" s="107">
         <v>0.26826499999999998</v>
       </c>
       <c r="L44" s="113">
         <v>7.5816999999999996E-2</v>
       </c>
       <c r="M44" s="109">
         <v>3.4958999999999997E-2</v>
       </c>
       <c r="N44" s="107">
         <v>0</v>
       </c>
       <c r="O44" s="141"/>
       <c r="P44" s="121">
         <v>4.4487839999999998</v>
       </c>
     </row>
     <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="43"/>
       <c r="C45" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D45" s="44"/>
       <c r="E45" s="45"/>
       <c r="F45" s="109">
         <v>27.457090999999998</v>
       </c>
       <c r="G45" s="107">
         <v>6.4399189999999997</v>
       </c>
       <c r="H45" s="107">
         <v>12.118596999999999</v>
       </c>
       <c r="I45" s="107">
         <v>2.7972070000000002</v>
       </c>
       <c r="J45" s="107">
         <v>5.8395950000000001</v>
       </c>
       <c r="K45" s="107">
         <v>0.208541</v>
       </c>
       <c r="L45" s="105">
         <v>5.3232000000000002E-2</v>
       </c>
       <c r="M45" s="109">
         <v>3.4958999999999997E-2</v>
       </c>
       <c r="N45" s="107">
         <v>0</v>
       </c>
       <c r="O45" s="142"/>
       <c r="P45" s="121">
         <v>4.2720140000000004</v>
       </c>
     </row>
     <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B46" s="46"/>
       <c r="C46" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D46" s="41"/>
       <c r="E46" s="42"/>
       <c r="F46" s="109">
         <v>12.254197</v>
       </c>
       <c r="G46" s="107">
         <v>3.4368089999999998</v>
       </c>
       <c r="H46" s="107">
         <v>4.3411489999999997</v>
       </c>
       <c r="I46" s="107">
         <v>1.067882</v>
       </c>
       <c r="J46" s="107">
         <v>3.3260480000000001</v>
       </c>
       <c r="K46" s="107">
         <v>5.9723999999999999E-2</v>
       </c>
       <c r="L46" s="105">
         <v>2.2585000000000001E-2</v>
       </c>
       <c r="M46" s="109">
         <v>0</v>
       </c>
       <c r="N46" s="107">
         <v>0</v>
       </c>
       <c r="O46" s="142"/>
       <c r="P46" s="121">
         <v>0.17677000000000001</v>
       </c>
     </row>
     <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="46"/>
       <c r="C47" s="48"/>
       <c r="D47" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E47" s="42"/>
       <c r="F47" s="109">
         <v>0.72971600000000003</v>
       </c>
       <c r="G47" s="107">
         <v>0.20596800000000001</v>
       </c>
       <c r="H47" s="107">
         <v>0.31048799999999999</v>
       </c>
       <c r="I47" s="107">
         <v>9.6799999999999997E-2</v>
       </c>
       <c r="J47" s="107">
         <v>0.1152</v>
       </c>
       <c r="K47" s="107">
         <v>0</v>
       </c>
       <c r="L47" s="105">
         <v>1.2600000000000001E-3</v>
       </c>
       <c r="M47" s="109">
         <v>0</v>
       </c>
       <c r="N47" s="107">
         <v>0</v>
       </c>
       <c r="O47" s="142"/>
       <c r="P47" s="121">
         <v>2.3657000000000001E-2</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C48" s="50"/>
       <c r="D48" s="50"/>
       <c r="E48" s="45"/>
       <c r="F48" s="109">
         <v>2.2659600000000002</v>
       </c>
       <c r="G48" s="107">
         <v>0.33189999999999997</v>
       </c>
       <c r="H48" s="107">
         <v>1.1903919999999999</v>
       </c>
       <c r="I48" s="107">
         <v>0.12512000000000001</v>
       </c>
       <c r="J48" s="107">
         <v>0.615008</v>
       </c>
       <c r="K48" s="107">
         <v>0</v>
       </c>
       <c r="L48" s="105">
         <v>3.5400000000000002E-3</v>
       </c>
       <c r="M48" s="109">
         <v>0</v>
       </c>
       <c r="N48" s="107">
         <v>0</v>
       </c>
       <c r="O48" s="142"/>
       <c r="P48" s="121">
         <v>0.24293000000000001</v>
       </c>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C49" s="51"/>
       <c r="D49" s="51"/>
       <c r="E49" s="52"/>
       <c r="F49" s="122">
         <v>5.5905339999999999</v>
       </c>
       <c r="G49" s="123">
         <v>0.58208700000000002</v>
       </c>
       <c r="H49" s="123">
         <v>2.3852009999999999</v>
       </c>
       <c r="I49" s="123">
         <v>0.40462999999999999</v>
       </c>
       <c r="J49" s="123">
         <v>2.2137720000000001</v>
       </c>
       <c r="K49" s="123">
         <v>0</v>
       </c>
       <c r="L49" s="124">
         <v>4.8440000000000002E-3</v>
       </c>
       <c r="M49" s="122">
         <v>0</v>
       </c>
       <c r="N49" s="123">
         <v>0</v>
       </c>
       <c r="O49" s="143"/>
       <c r="P49" s="125">
         <v>0.42521100000000001</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
       <c r="F50" s="12"/>
       <c r="G50" s="12"/>
       <c r="H50" s="12"/>
       <c r="I50" s="12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M50" s="12"/>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I51" s="14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="14"/>
     </row>
     <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="13"/>
     </row>
     <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I56" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E57" s="29"/>
       <c r="F57" s="64" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G57" s="65" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H57" s="66" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I57" s="67" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J57" s="68"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E58" s="9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F58" s="116">
         <v>1.794489</v>
       </c>
       <c r="G58" s="117">
         <v>0</v>
       </c>
       <c r="H58" s="117">
         <v>0</v>
       </c>
       <c r="I58" s="102">
         <v>0</v>
       </c>
       <c r="J58" s="69"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E59" s="70" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F59" s="109">
         <v>1.794489</v>
       </c>
       <c r="G59" s="107">
         <v>0</v>
       </c>
       <c r="H59" s="107">
         <v>0</v>
       </c>
       <c r="I59" s="105">
         <v>0</v>
       </c>
       <c r="J59" s="71"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E60" s="23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F60" s="72"/>
       <c r="G60" s="123">
         <v>0</v>
       </c>
       <c r="H60" s="123">
         <v>0</v>
       </c>
       <c r="I60" s="73"/>
       <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
@@ -13031,1218 +16988,1218 @@
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="135" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C1" s="136"/>
       <c r="D1" s="136"/>
       <c r="E1" s="136"/>
       <c r="F1" s="136"/>
       <c r="G1" s="136"/>
       <c r="H1" s="136"/>
       <c r="I1" s="136"/>
       <c r="J1" s="136"/>
       <c r="K1" s="136"/>
       <c r="L1" s="136"/>
       <c r="M1" s="136"/>
       <c r="N1" s="136"/>
       <c r="O1" s="136"/>
       <c r="P1" s="137"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="9"/>
       <c r="F5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="79" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H5" s="22"/>
       <c r="I5" s="21" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J5" s="76" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="80"/>
       <c r="H6" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I6" s="24"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="25" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F7" s="91">
         <v>17.035</v>
       </c>
       <c r="G7" s="92">
         <v>13.113</v>
       </c>
       <c r="H7" s="93">
         <v>0.16200000000000001</v>
       </c>
       <c r="I7" s="92">
         <v>3.9220000000000002</v>
       </c>
       <c r="J7" s="92">
         <v>5.0839999999999996</v>
       </c>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="26" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F8" s="94">
         <v>12.010999999999999</v>
       </c>
       <c r="G8" s="93">
         <v>8.7530000000000001</v>
       </c>
       <c r="H8" s="27"/>
       <c r="I8" s="94">
         <v>3.258</v>
       </c>
       <c r="J8" s="95">
         <v>4.226</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F9" s="96">
         <v>5.024</v>
       </c>
       <c r="G9" s="97">
         <v>4.3600000000000003</v>
       </c>
       <c r="H9" s="98">
         <v>0.16200000000000001</v>
       </c>
       <c r="I9" s="99">
         <v>0.66400000000000003</v>
       </c>
       <c r="J9" s="98">
         <v>0.85799999999999998</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G10" s="28"/>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I13" s="20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M13" s="20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="29"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="30"/>
       <c r="F14" s="138" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G14" s="139"/>
       <c r="H14" s="139"/>
       <c r="I14" s="140"/>
       <c r="J14" s="138" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K14" s="139"/>
       <c r="L14" s="139"/>
       <c r="M14" s="140"/>
       <c r="N14" s="31"/>
     </row>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="32"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="34"/>
       <c r="F15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="J15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="K15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="L15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="N15" s="31"/>
     </row>
     <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
       <c r="E16" s="39"/>
       <c r="F16" s="100">
         <v>2.25</v>
       </c>
       <c r="G16" s="101">
         <v>0.03</v>
       </c>
       <c r="H16" s="101">
         <v>1.74</v>
       </c>
       <c r="I16" s="101">
         <v>0.48</v>
       </c>
       <c r="J16" s="100">
         <v>3.3980000000000001</v>
       </c>
       <c r="K16" s="101">
         <v>0.24299999999999999</v>
       </c>
       <c r="L16" s="101">
         <v>2.346000000000001</v>
       </c>
       <c r="M16" s="102">
         <v>0.80900000000000005</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="42"/>
       <c r="F17" s="103">
         <v>2.093</v>
       </c>
       <c r="G17" s="104">
         <v>0.03</v>
       </c>
       <c r="H17" s="104">
         <v>1.609</v>
       </c>
       <c r="I17" s="105">
         <v>0.45400000000000001</v>
       </c>
       <c r="J17" s="106">
         <v>3.1629999999999998</v>
       </c>
       <c r="K17" s="104">
         <v>0.24299999999999999</v>
       </c>
       <c r="L17" s="104">
         <v>2.1579999999999999</v>
       </c>
       <c r="M17" s="105">
         <v>0.76200000000000001</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="43"/>
       <c r="C18" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" s="44"/>
       <c r="E18" s="45"/>
       <c r="F18" s="103">
         <v>1.431</v>
       </c>
       <c r="G18" s="107">
         <v>1.9E-2</v>
       </c>
       <c r="H18" s="107">
         <v>1.101</v>
       </c>
       <c r="I18" s="105">
         <v>0.311</v>
       </c>
       <c r="J18" s="103">
         <v>2.1850000000000001</v>
       </c>
       <c r="K18" s="107">
         <v>0.14399999999999999</v>
       </c>
       <c r="L18" s="107">
         <v>1.4990000000000001</v>
       </c>
       <c r="M18" s="105">
         <v>0.54200000000000004</v>
       </c>
     </row>
     <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="46"/>
       <c r="C19" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="103">
         <v>0.66200000000000003</v>
       </c>
       <c r="G19" s="104">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="H19" s="104">
         <v>0.50800000000000001</v>
       </c>
       <c r="I19" s="108">
         <v>0.14299999999999999</v>
       </c>
       <c r="J19" s="103">
         <v>0.97799999999999998</v>
       </c>
       <c r="K19" s="104">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="L19" s="104">
         <v>0.65900000000000003</v>
       </c>
       <c r="M19" s="108">
         <v>0.22</v>
       </c>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="46"/>
       <c r="C20" s="48"/>
       <c r="D20" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E20" s="42"/>
       <c r="F20" s="103">
         <v>8.6000000000000007E-2</v>
       </c>
       <c r="G20" s="104">
         <v>2E-3</v>
       </c>
       <c r="H20" s="104">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="I20" s="105">
         <v>1.6E-2</v>
       </c>
       <c r="J20" s="103">
         <v>0.11</v>
       </c>
       <c r="K20" s="107">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="L20" s="107">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="M20" s="105">
         <v>1.9E-2</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="45"/>
       <c r="F21" s="109">
         <v>0.157</v>
       </c>
       <c r="G21" s="107">
         <v>0</v>
       </c>
       <c r="H21" s="107">
         <v>0.13100000000000001</v>
       </c>
       <c r="I21" s="105">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="J21" s="109">
         <v>0.23499999999999999</v>
       </c>
       <c r="K21" s="107">
         <v>0</v>
       </c>
       <c r="L21" s="107">
         <v>0.188</v>
       </c>
       <c r="M21" s="105">
         <v>4.7E-2</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C22" s="51"/>
       <c r="D22" s="51"/>
       <c r="E22" s="52"/>
       <c r="F22" s="110">
         <v>0.377</v>
       </c>
       <c r="G22" s="111">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="H22" s="111">
         <v>0.30099999999999999</v>
       </c>
       <c r="I22" s="112">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="J22" s="110">
         <v>0.55600000000000005</v>
       </c>
       <c r="K22" s="111">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="L22" s="111">
         <v>0.39700000000000002</v>
       </c>
       <c r="M22" s="112">
         <v>0.124</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M26" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="29"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="30"/>
       <c r="F27" s="144" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="53"/>
       <c r="M27" s="54"/>
       <c r="N27" s="31"/>
     </row>
     <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="32"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="34"/>
       <c r="F28" s="145"/>
       <c r="G28" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H28" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K28" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L28" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M28" s="57" t="s">
         <v>13</v>
       </c>
       <c r="N28" s="31"/>
     </row>
     <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="39"/>
       <c r="F29" s="100">
         <v>63.742891</v>
       </c>
       <c r="G29" s="101">
         <v>17.3277</v>
       </c>
       <c r="H29" s="101">
         <v>23.709589999999999</v>
       </c>
       <c r="I29" s="101">
         <v>7.0419099999999997</v>
       </c>
       <c r="J29" s="101">
         <v>11.581849999999999</v>
       </c>
       <c r="K29" s="101">
         <v>0.29050999999999999</v>
       </c>
       <c r="L29" s="101">
         <v>0.37501200000000001</v>
       </c>
       <c r="M29" s="102">
         <v>3.4163190000000001</v>
       </c>
     </row>
     <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="42"/>
       <c r="F30" s="109">
         <v>61.152039000000002</v>
       </c>
       <c r="G30" s="107">
         <v>17.3277</v>
       </c>
       <c r="H30" s="107">
         <v>22.559950000000001</v>
       </c>
       <c r="I30" s="107">
         <v>6.7544199999999996</v>
       </c>
       <c r="J30" s="107">
         <v>10.78378</v>
       </c>
       <c r="K30" s="107">
         <v>0.29050999999999999</v>
       </c>
       <c r="L30" s="107">
         <v>0.37501200000000001</v>
       </c>
       <c r="M30" s="105">
         <v>3.060667</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="43"/>
       <c r="C31" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D31" s="44"/>
       <c r="E31" s="45"/>
       <c r="F31" s="109">
         <v>43.935197000000002</v>
       </c>
       <c r="G31" s="107">
         <v>11.0091</v>
       </c>
       <c r="H31" s="107">
         <v>16.88035</v>
       </c>
       <c r="I31" s="107">
         <v>4.8331799999999996</v>
       </c>
       <c r="J31" s="107">
         <v>8.1215700000000002</v>
       </c>
       <c r="K31" s="107">
         <v>0.14241999999999999</v>
       </c>
       <c r="L31" s="113">
         <v>0.21088799999999999</v>
       </c>
       <c r="M31" s="105">
         <v>2.737689</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="46"/>
       <c r="C32" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D32" s="41"/>
       <c r="E32" s="42"/>
       <c r="F32" s="109">
         <v>17.216842</v>
       </c>
       <c r="G32" s="104">
         <v>6.3186</v>
       </c>
       <c r="H32" s="104">
         <v>5.6795999999999998</v>
       </c>
       <c r="I32" s="104">
         <v>1.9212400000000001</v>
       </c>
       <c r="J32" s="104">
         <v>2.66221</v>
       </c>
       <c r="K32" s="104">
         <v>0.14809</v>
       </c>
       <c r="L32" s="114">
         <v>0.16412399999999999</v>
       </c>
       <c r="M32" s="108">
         <v>0.32297799999999999</v>
       </c>
     </row>
     <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="46"/>
       <c r="C33" s="48"/>
       <c r="D33" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E33" s="42"/>
       <c r="F33" s="109">
         <v>1.6667989999999999</v>
       </c>
       <c r="G33" s="107">
         <v>0.70157999999999998</v>
       </c>
       <c r="H33" s="107">
         <v>0.52695999999999998</v>
       </c>
       <c r="I33" s="107">
         <v>0.17712</v>
       </c>
       <c r="J33" s="107">
         <v>0.22844999999999999</v>
       </c>
       <c r="K33" s="107">
         <v>0</v>
       </c>
       <c r="L33" s="113">
         <v>5.5199999999999997E-3</v>
       </c>
       <c r="M33" s="105">
         <v>2.7168999999999999E-2</v>
       </c>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="45"/>
       <c r="F34" s="109">
         <v>2.5908519999999999</v>
       </c>
       <c r="G34" s="107">
         <v>0</v>
       </c>
       <c r="H34" s="107">
         <v>1.14964</v>
       </c>
       <c r="I34" s="107">
         <v>0.28749000000000002</v>
       </c>
       <c r="J34" s="107">
         <v>0.79806999999999995</v>
       </c>
       <c r="K34" s="107">
         <v>0</v>
       </c>
       <c r="L34" s="113">
         <v>0</v>
       </c>
       <c r="M34" s="105">
         <v>0.35565200000000002</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C35" s="51"/>
       <c r="D35" s="51"/>
       <c r="E35" s="52"/>
       <c r="F35" s="110">
         <v>8.0114419999999988</v>
       </c>
       <c r="G35" s="111">
         <v>1.47258</v>
       </c>
       <c r="H35" s="111">
         <v>3.0894599999999999</v>
       </c>
       <c r="I35" s="111">
         <v>0.99531000000000003</v>
       </c>
       <c r="J35" s="111">
         <v>1.89029</v>
       </c>
       <c r="K35" s="111">
         <v>0</v>
       </c>
       <c r="L35" s="115">
         <v>5.5509999999999997E-2</v>
       </c>
       <c r="M35" s="112">
         <v>0.50829199999999997</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
     </row>
     <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
     </row>
     <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P40" s="58" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="Q40" s="58"/>
     </row>
     <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="29"/>
       <c r="C41" s="28"/>
       <c r="D41" s="28"/>
       <c r="E41" s="30"/>
       <c r="F41" s="146" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G41" s="139"/>
       <c r="H41" s="139"/>
       <c r="I41" s="139"/>
       <c r="J41" s="139"/>
       <c r="K41" s="139"/>
       <c r="L41" s="140"/>
       <c r="M41" s="146" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N41" s="139"/>
       <c r="O41" s="139"/>
       <c r="P41" s="140"/>
       <c r="Q41" s="58"/>
     </row>
     <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="32"/>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="34"/>
       <c r="F42" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H42" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J42" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K42" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L42" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M42" s="59" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N42" s="60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O42" s="61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P42" s="62" t="s">
         <v>13</v>
       </c>
       <c r="Q42" s="58"/>
     </row>
     <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="46" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="63"/>
       <c r="F43" s="116">
         <v>46.803694999999998</v>
       </c>
       <c r="G43" s="117">
         <v>15.027400999999999</v>
       </c>
       <c r="H43" s="117">
         <v>18.194793000000001</v>
       </c>
       <c r="I43" s="117">
         <v>4.9757980000000002</v>
       </c>
       <c r="J43" s="117">
         <v>8.2944440000000004</v>
       </c>
       <c r="K43" s="117">
         <v>0.20335700000000001</v>
       </c>
       <c r="L43" s="102">
         <v>0.107902</v>
       </c>
       <c r="M43" s="118">
         <v>2.4493000000000001E-2</v>
       </c>
       <c r="N43" s="117">
         <v>0.23869899999999999</v>
       </c>
       <c r="O43" s="119">
         <v>0</v>
       </c>
       <c r="P43" s="120">
         <v>2.8004989999999998</v>
       </c>
     </row>
     <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B44" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C44" s="41"/>
       <c r="D44" s="41"/>
       <c r="E44" s="42"/>
       <c r="F44" s="109">
         <v>45.059043000000003</v>
       </c>
       <c r="G44" s="107">
         <v>15.027400999999999</v>
       </c>
       <c r="H44" s="107">
         <v>17.318588999999999</v>
       </c>
       <c r="I44" s="107">
         <v>4.745806</v>
       </c>
       <c r="J44" s="107">
         <v>7.6559879999999998</v>
       </c>
       <c r="K44" s="107">
         <v>0.20335700000000001</v>
       </c>
       <c r="L44" s="113">
         <v>0.107902</v>
       </c>
       <c r="M44" s="109">
         <v>2.4493000000000001E-2</v>
       </c>
       <c r="N44" s="107">
         <v>0.23869899999999999</v>
       </c>
       <c r="O44" s="141"/>
       <c r="P44" s="121">
         <v>2.513112</v>
       </c>
     </row>
     <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="43"/>
       <c r="C45" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D45" s="44"/>
       <c r="E45" s="45"/>
       <c r="F45" s="109">
         <v>31.824914</v>
       </c>
       <c r="G45" s="107">
         <v>9.4592729999999996</v>
       </c>
       <c r="H45" s="107">
         <v>13.050647</v>
       </c>
       <c r="I45" s="107">
         <v>3.3832260000000001</v>
       </c>
       <c r="J45" s="107">
         <v>5.7695959999999999</v>
       </c>
       <c r="K45" s="107">
         <v>9.9694000000000005E-2</v>
       </c>
       <c r="L45" s="105">
         <v>6.2477999999999999E-2</v>
       </c>
       <c r="M45" s="109">
         <v>0</v>
       </c>
       <c r="N45" s="107">
         <v>0.23869899999999999</v>
       </c>
       <c r="O45" s="142"/>
       <c r="P45" s="121">
         <v>2.2843100000000001</v>
       </c>
     </row>
     <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B46" s="46"/>
       <c r="C46" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D46" s="41"/>
       <c r="E46" s="42"/>
       <c r="F46" s="109">
         <v>13.234128999999999</v>
       </c>
       <c r="G46" s="107">
         <v>5.5681279999999997</v>
       </c>
       <c r="H46" s="107">
         <v>4.2679419999999997</v>
       </c>
       <c r="I46" s="107">
         <v>1.3625799999999999</v>
       </c>
       <c r="J46" s="107">
         <v>1.8863920000000001</v>
       </c>
       <c r="K46" s="107">
         <v>0.10366300000000001</v>
       </c>
       <c r="L46" s="105">
         <v>4.5423999999999999E-2</v>
       </c>
       <c r="M46" s="109">
         <v>2.4493000000000001E-2</v>
       </c>
       <c r="N46" s="107">
         <v>0</v>
       </c>
       <c r="O46" s="142"/>
       <c r="P46" s="121">
         <v>0.22880200000000001</v>
       </c>
     </row>
     <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="46"/>
       <c r="C47" s="48"/>
       <c r="D47" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E47" s="42"/>
       <c r="F47" s="109">
         <v>1.33318</v>
       </c>
       <c r="G47" s="107">
         <v>0.58571600000000001</v>
       </c>
       <c r="H47" s="107">
         <v>0.421568</v>
       </c>
       <c r="I47" s="107">
         <v>0.14169599999999999</v>
       </c>
       <c r="J47" s="107">
         <v>0.18276000000000001</v>
       </c>
       <c r="K47" s="107">
         <v>0</v>
       </c>
       <c r="L47" s="105">
         <v>1.4400000000000001E-3</v>
       </c>
       <c r="M47" s="109">
         <v>1.3412E-2</v>
       </c>
       <c r="N47" s="107">
         <v>0</v>
       </c>
       <c r="O47" s="142"/>
       <c r="P47" s="121">
         <v>2.1735000000000001E-2</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C48" s="50"/>
       <c r="D48" s="50"/>
       <c r="E48" s="45"/>
       <c r="F48" s="109">
         <v>1.7446520000000001</v>
       </c>
       <c r="G48" s="107">
         <v>0</v>
       </c>
       <c r="H48" s="107">
         <v>0.87620399999999998</v>
       </c>
       <c r="I48" s="107">
         <v>0.229992</v>
       </c>
       <c r="J48" s="107">
         <v>0.63845600000000002</v>
       </c>
       <c r="K48" s="107">
         <v>0</v>
       </c>
       <c r="L48" s="105">
         <v>0</v>
       </c>
       <c r="M48" s="109">
         <v>0</v>
       </c>
       <c r="N48" s="107">
         <v>0</v>
       </c>
       <c r="O48" s="142"/>
       <c r="P48" s="121">
         <v>0.287387</v>
       </c>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C49" s="51"/>
       <c r="D49" s="51"/>
       <c r="E49" s="52"/>
       <c r="F49" s="122">
         <v>5.4914300000000003</v>
       </c>
       <c r="G49" s="123">
         <v>1.113526</v>
       </c>
       <c r="H49" s="123">
         <v>2.2340080000000002</v>
       </c>
       <c r="I49" s="123">
         <v>0.72546600000000006</v>
       </c>
       <c r="J49" s="123">
         <v>1.4030800000000001</v>
       </c>
       <c r="K49" s="123">
         <v>0</v>
       </c>
       <c r="L49" s="124">
         <v>1.5350000000000001E-2</v>
       </c>
       <c r="M49" s="122">
         <v>0</v>
       </c>
       <c r="N49" s="123">
         <v>0</v>
       </c>
       <c r="O49" s="143"/>
       <c r="P49" s="125">
         <v>0.394235</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
       <c r="F50" s="12"/>
       <c r="G50" s="12"/>
       <c r="H50" s="12"/>
       <c r="I50" s="12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M50" s="12"/>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I51" s="14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="14"/>
     </row>
     <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="13"/>
     </row>
     <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I56" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E57" s="29"/>
       <c r="F57" s="64" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G57" s="65" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H57" s="66" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I57" s="67" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J57" s="68"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E58" s="9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F58" s="116">
         <v>3.0819019999999999</v>
       </c>
       <c r="G58" s="117">
         <v>0</v>
       </c>
       <c r="H58" s="117">
         <v>1</v>
       </c>
       <c r="I58" s="102">
         <v>0</v>
       </c>
       <c r="J58" s="69"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E59" s="70" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F59" s="109">
         <v>3.0819019999999999</v>
       </c>
       <c r="G59" s="107">
         <v>0</v>
       </c>
       <c r="H59" s="107">
         <v>0</v>
       </c>
       <c r="I59" s="105">
         <v>0</v>
       </c>
       <c r="J59" s="71"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E60" s="23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F60" s="72"/>
       <c r="G60" s="123">
         <v>0</v>
       </c>
       <c r="H60" s="123">
         <v>1</v>
       </c>
       <c r="I60" s="73"/>
       <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
@@ -14250,1218 +18207,1218 @@
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="135" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C1" s="136"/>
       <c r="D1" s="136"/>
       <c r="E1" s="136"/>
       <c r="F1" s="136"/>
       <c r="G1" s="136"/>
       <c r="H1" s="136"/>
       <c r="I1" s="136"/>
       <c r="J1" s="136"/>
       <c r="K1" s="136"/>
       <c r="L1" s="136"/>
       <c r="M1" s="136"/>
       <c r="N1" s="136"/>
       <c r="O1" s="136"/>
       <c r="P1" s="137"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="9"/>
       <c r="F5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="79" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H5" s="22"/>
       <c r="I5" s="21" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J5" s="76" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="80"/>
       <c r="H6" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I6" s="24"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="25" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F7" s="91">
         <v>17.050999999999998</v>
       </c>
       <c r="G7" s="92">
         <v>13.113</v>
       </c>
       <c r="H7" s="93">
         <v>0.161</v>
       </c>
       <c r="I7" s="92">
         <v>3.9380000000000002</v>
       </c>
       <c r="J7" s="92">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="26" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F8" s="94">
         <v>12.032</v>
       </c>
       <c r="G8" s="93">
         <v>8.76</v>
       </c>
       <c r="H8" s="27"/>
       <c r="I8" s="94">
         <v>3.2719999999999998</v>
       </c>
       <c r="J8" s="95">
         <v>4.2370000000000001</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F9" s="96">
         <v>5.0190000000000001</v>
       </c>
       <c r="G9" s="97">
         <v>4.3529999999999998</v>
       </c>
       <c r="H9" s="98">
         <v>0.161</v>
       </c>
       <c r="I9" s="99">
         <v>0.66600000000000004</v>
       </c>
       <c r="J9" s="98">
         <v>0.86299999999999999</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G10" s="28"/>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I13" s="20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M13" s="20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="29"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="30"/>
       <c r="F14" s="138" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G14" s="139"/>
       <c r="H14" s="139"/>
       <c r="I14" s="140"/>
       <c r="J14" s="138" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K14" s="139"/>
       <c r="L14" s="139"/>
       <c r="M14" s="140"/>
       <c r="N14" s="31"/>
     </row>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="32"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="34"/>
       <c r="F15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="J15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="K15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="L15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="N15" s="31"/>
     </row>
     <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
       <c r="E16" s="39"/>
       <c r="F16" s="100">
         <v>2.2400000000000002</v>
       </c>
       <c r="G16" s="101">
         <v>0.03</v>
       </c>
       <c r="H16" s="101">
         <v>1.7290000000000001</v>
       </c>
       <c r="I16" s="101">
         <v>0.48099999999999998</v>
       </c>
       <c r="J16" s="100">
         <v>3.4540000000000002</v>
       </c>
       <c r="K16" s="101">
         <v>0.23200000000000001</v>
       </c>
       <c r="L16" s="101">
         <v>2.4249999999999998</v>
       </c>
       <c r="M16" s="102">
         <v>0.79700000000000004</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="42"/>
       <c r="F17" s="103">
         <v>2.089</v>
       </c>
       <c r="G17" s="104">
         <v>2.7E-2</v>
       </c>
       <c r="H17" s="104">
         <v>1.6040000000000001</v>
       </c>
       <c r="I17" s="105">
         <v>0.45800000000000002</v>
       </c>
       <c r="J17" s="106">
         <v>3.2309999999999999</v>
       </c>
       <c r="K17" s="104">
         <v>0.222</v>
       </c>
       <c r="L17" s="104">
         <v>2.2549999999999999</v>
       </c>
       <c r="M17" s="105">
         <v>0.754</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="43"/>
       <c r="C18" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" s="44"/>
       <c r="E18" s="45"/>
       <c r="F18" s="103">
         <v>1.431</v>
       </c>
       <c r="G18" s="107">
         <v>2.3E-2</v>
       </c>
       <c r="H18" s="107">
         <v>1.0860000000000001</v>
       </c>
       <c r="I18" s="105">
         <v>0.32200000000000001</v>
       </c>
       <c r="J18" s="103">
         <v>2.294</v>
       </c>
       <c r="K18" s="107">
         <v>0.185</v>
       </c>
       <c r="L18" s="107">
         <v>1.546</v>
       </c>
       <c r="M18" s="105">
         <v>0.56299999999999994</v>
       </c>
     </row>
     <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="46"/>
       <c r="C19" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="103">
         <v>0.65800000000000003</v>
       </c>
       <c r="G19" s="104">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="H19" s="104">
         <v>0.51800000000000002</v>
       </c>
       <c r="I19" s="108">
         <v>0.13600000000000001</v>
       </c>
       <c r="J19" s="103">
         <v>0.93700000000000006</v>
       </c>
       <c r="K19" s="104">
         <v>3.6999999999999998E-2</v>
       </c>
       <c r="L19" s="104">
         <v>0.70899999999999996</v>
       </c>
       <c r="M19" s="108">
         <v>0.191</v>
       </c>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="46"/>
       <c r="C20" s="48"/>
       <c r="D20" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E20" s="42"/>
       <c r="F20" s="103">
         <v>5.8999999999999997E-2</v>
       </c>
       <c r="G20" s="104">
         <v>2E-3</v>
       </c>
       <c r="H20" s="104">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="I20" s="105">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="J20" s="103">
         <v>7.9000000000000015E-2</v>
       </c>
       <c r="K20" s="107">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="L20" s="107">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="M20" s="105">
         <v>8.0000000000000002E-3</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="45"/>
       <c r="F21" s="109">
         <v>0.151</v>
       </c>
       <c r="G21" s="107">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="H21" s="107">
         <v>0.125</v>
       </c>
       <c r="I21" s="105">
         <v>2.3E-2</v>
       </c>
       <c r="J21" s="109">
         <v>0.223</v>
       </c>
       <c r="K21" s="107">
         <v>0.01</v>
       </c>
       <c r="L21" s="107">
         <v>0.17</v>
       </c>
       <c r="M21" s="105">
         <v>4.2999999999999997E-2</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C22" s="51"/>
       <c r="D22" s="51"/>
       <c r="E22" s="52"/>
       <c r="F22" s="110">
         <v>0.39200000000000002</v>
       </c>
       <c r="G22" s="111">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="H22" s="111">
         <v>0.32</v>
       </c>
       <c r="I22" s="112">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="J22" s="110">
         <v>0.56600000000000006</v>
       </c>
       <c r="K22" s="111">
         <v>1.9E-2</v>
       </c>
       <c r="L22" s="111">
         <v>0.42099999999999999</v>
       </c>
       <c r="M22" s="112">
         <v>0.126</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M26" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="29"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="30"/>
       <c r="F27" s="144" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="53"/>
       <c r="M27" s="54"/>
       <c r="N27" s="31"/>
     </row>
     <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="32"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="34"/>
       <c r="F28" s="145"/>
       <c r="G28" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H28" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K28" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L28" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M28" s="57" t="s">
         <v>13</v>
       </c>
       <c r="N28" s="31"/>
     </row>
     <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="39"/>
       <c r="F29" s="100">
         <v>75.93009099999999</v>
       </c>
       <c r="G29" s="101">
         <v>27.721509999999999</v>
       </c>
       <c r="H29" s="101">
         <v>23.637989999999999</v>
       </c>
       <c r="I29" s="101">
         <v>6.7669899999999998</v>
       </c>
       <c r="J29" s="101">
         <v>15.40523</v>
       </c>
       <c r="K29" s="101">
         <v>0.24012</v>
       </c>
       <c r="L29" s="101">
         <v>0.39224500000000001</v>
       </c>
       <c r="M29" s="102">
         <v>1.766006</v>
       </c>
     </row>
     <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="42"/>
       <c r="F30" s="109">
         <v>72.440789999999993</v>
       </c>
       <c r="G30" s="107">
         <v>26.919070000000001</v>
       </c>
       <c r="H30" s="107">
         <v>22.309850000000001</v>
       </c>
       <c r="I30" s="107">
         <v>6.4450399999999997</v>
       </c>
       <c r="J30" s="107">
         <v>14.62762</v>
       </c>
       <c r="K30" s="107">
         <v>0.24012</v>
       </c>
       <c r="L30" s="107">
         <v>0.37937500000000002</v>
       </c>
       <c r="M30" s="105">
         <v>1.5197149999999999</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="43"/>
       <c r="C31" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D31" s="44"/>
       <c r="E31" s="45"/>
       <c r="F31" s="109">
         <v>57.878013999999993</v>
       </c>
       <c r="G31" s="107">
         <v>25.279509999999998</v>
       </c>
       <c r="H31" s="107">
         <v>16.340910000000001</v>
       </c>
       <c r="I31" s="107">
         <v>4.8256399999999999</v>
       </c>
       <c r="J31" s="107">
         <v>9.9202300000000001</v>
       </c>
       <c r="K31" s="107">
         <v>0.1517</v>
       </c>
       <c r="L31" s="113">
         <v>0.31467000000000001</v>
       </c>
       <c r="M31" s="105">
         <v>1.0453539999999999</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="46"/>
       <c r="C32" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D32" s="41"/>
       <c r="E32" s="42"/>
       <c r="F32" s="109">
         <v>14.562775999999999</v>
       </c>
       <c r="G32" s="104">
         <v>1.6395599999999999</v>
       </c>
       <c r="H32" s="104">
         <v>5.9689399999999999</v>
       </c>
       <c r="I32" s="104">
         <v>1.6194</v>
       </c>
       <c r="J32" s="104">
         <v>4.7073900000000002</v>
       </c>
       <c r="K32" s="104">
         <v>8.8419999999999999E-2</v>
       </c>
       <c r="L32" s="114">
         <v>6.4704999999999999E-2</v>
       </c>
       <c r="M32" s="108">
         <v>0.47436099999999998</v>
       </c>
     </row>
     <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="46"/>
       <c r="C33" s="48"/>
       <c r="D33" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E33" s="42"/>
       <c r="F33" s="109">
         <v>0.9331600000000001</v>
       </c>
       <c r="G33" s="107">
         <v>0.17213999999999999</v>
       </c>
       <c r="H33" s="107">
         <v>0.43329000000000001</v>
       </c>
       <c r="I33" s="107">
         <v>0.13038</v>
       </c>
       <c r="J33" s="107">
         <v>0.17873</v>
       </c>
       <c r="K33" s="107">
         <v>0</v>
       </c>
       <c r="L33" s="113">
         <v>2.1700000000000001E-3</v>
       </c>
       <c r="M33" s="105">
         <v>1.6449999999999999E-2</v>
       </c>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="45"/>
       <c r="F34" s="109">
         <v>3.4893010000000002</v>
       </c>
       <c r="G34" s="107">
         <v>0.80244000000000004</v>
       </c>
       <c r="H34" s="107">
         <v>1.3281400000000001</v>
       </c>
       <c r="I34" s="107">
         <v>0.32195000000000001</v>
       </c>
       <c r="J34" s="107">
         <v>0.77761000000000002</v>
       </c>
       <c r="K34" s="107">
         <v>0</v>
       </c>
       <c r="L34" s="113">
         <v>1.2869999999999999E-2</v>
       </c>
       <c r="M34" s="105">
         <v>0.24629100000000001</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C35" s="51"/>
       <c r="D35" s="51"/>
       <c r="E35" s="52"/>
       <c r="F35" s="110">
         <v>9.7280400000000018</v>
       </c>
       <c r="G35" s="111">
         <v>1.9828699999999999</v>
       </c>
       <c r="H35" s="111">
         <v>3.30762</v>
       </c>
       <c r="I35" s="111">
         <v>0.83562999999999998</v>
       </c>
       <c r="J35" s="111">
         <v>3.1766800000000002</v>
       </c>
       <c r="K35" s="111">
         <v>0</v>
       </c>
       <c r="L35" s="115">
         <v>2.9356E-2</v>
       </c>
       <c r="M35" s="112">
         <v>0.39588400000000001</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
     </row>
     <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
     </row>
     <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P40" s="58" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="Q40" s="58"/>
     </row>
     <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="29"/>
       <c r="C41" s="28"/>
       <c r="D41" s="28"/>
       <c r="E41" s="30"/>
       <c r="F41" s="146" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G41" s="139"/>
       <c r="H41" s="139"/>
       <c r="I41" s="139"/>
       <c r="J41" s="139"/>
       <c r="K41" s="139"/>
       <c r="L41" s="140"/>
       <c r="M41" s="146" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N41" s="139"/>
       <c r="O41" s="139"/>
       <c r="P41" s="140"/>
       <c r="Q41" s="58"/>
     </row>
     <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="32"/>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="34"/>
       <c r="F42" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H42" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J42" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K42" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L42" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M42" s="59" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N42" s="60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O42" s="61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P42" s="62" t="s">
         <v>13</v>
       </c>
       <c r="Q42" s="58"/>
     </row>
     <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="46" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="63"/>
       <c r="F43" s="116">
         <v>60.197504999999992</v>
       </c>
       <c r="G43" s="117">
         <v>25.509595999999998</v>
       </c>
       <c r="H43" s="117">
         <v>18.28547</v>
       </c>
       <c r="I43" s="117">
         <v>4.7821259999999999</v>
       </c>
       <c r="J43" s="117">
         <v>11.336404</v>
       </c>
       <c r="K43" s="117">
         <v>0.16808400000000001</v>
       </c>
       <c r="L43" s="102">
         <v>0.115825</v>
       </c>
       <c r="M43" s="118">
         <v>3.9119999999999997E-3</v>
       </c>
       <c r="N43" s="117">
         <v>0</v>
       </c>
       <c r="O43" s="119">
         <v>0.18607599999999999</v>
       </c>
       <c r="P43" s="120">
         <v>1.2624789999999999</v>
       </c>
     </row>
     <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B44" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C44" s="41"/>
       <c r="D44" s="41"/>
       <c r="E44" s="42"/>
       <c r="F44" s="109">
         <v>57.580424999999991</v>
       </c>
       <c r="G44" s="107">
         <v>24.838366000000001</v>
       </c>
       <c r="H44" s="107">
         <v>17.222957999999998</v>
       </c>
       <c r="I44" s="107">
         <v>4.5245660000000001</v>
       </c>
       <c r="J44" s="107">
         <v>10.714316</v>
       </c>
       <c r="K44" s="107">
         <v>0.16808400000000001</v>
       </c>
       <c r="L44" s="113">
         <v>0.112135</v>
       </c>
       <c r="M44" s="109">
         <v>3.9119999999999997E-3</v>
       </c>
       <c r="N44" s="107">
         <v>0</v>
       </c>
       <c r="O44" s="141"/>
       <c r="P44" s="121">
         <v>1.065447</v>
       </c>
     </row>
     <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="43"/>
       <c r="C45" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D45" s="44"/>
       <c r="E45" s="45"/>
       <c r="F45" s="109">
         <v>46.811171999999992</v>
       </c>
       <c r="G45" s="107">
         <v>23.402767999999998</v>
       </c>
       <c r="H45" s="107">
         <v>12.698539</v>
       </c>
       <c r="I45" s="107">
         <v>3.377948</v>
       </c>
       <c r="J45" s="107">
         <v>7.1272970000000004</v>
       </c>
       <c r="K45" s="107">
         <v>0.10619000000000001</v>
       </c>
       <c r="L45" s="105">
         <v>9.8430000000000004E-2</v>
       </c>
       <c r="M45" s="109">
         <v>3.9119999999999997E-3</v>
       </c>
       <c r="N45" s="107">
         <v>0</v>
       </c>
       <c r="O45" s="142"/>
       <c r="P45" s="121">
         <v>0.73174899999999998</v>
       </c>
     </row>
     <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B46" s="46"/>
       <c r="C46" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D46" s="41"/>
       <c r="E46" s="42"/>
       <c r="F46" s="109">
         <v>10.769253000000001</v>
       </c>
       <c r="G46" s="107">
         <v>1.4355979999999999</v>
       </c>
       <c r="H46" s="107">
         <v>4.524419</v>
       </c>
       <c r="I46" s="107">
         <v>1.1466179999999999</v>
       </c>
       <c r="J46" s="107">
         <v>3.5870190000000002</v>
       </c>
       <c r="K46" s="107">
         <v>6.1893999999999998E-2</v>
       </c>
       <c r="L46" s="105">
         <v>1.3705E-2</v>
       </c>
       <c r="M46" s="109">
         <v>0</v>
       </c>
       <c r="N46" s="107">
         <v>0</v>
       </c>
       <c r="O46" s="142"/>
       <c r="P46" s="121">
         <v>0.33369799999999999</v>
       </c>
     </row>
     <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="46"/>
       <c r="C47" s="48"/>
       <c r="D47" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E47" s="42"/>
       <c r="F47" s="109">
         <v>0.73227199999999992</v>
       </c>
       <c r="G47" s="107">
         <v>0.137712</v>
       </c>
       <c r="H47" s="107">
         <v>0.346632</v>
       </c>
       <c r="I47" s="107">
         <v>0.10430399999999999</v>
       </c>
       <c r="J47" s="107">
         <v>0.142984</v>
       </c>
       <c r="K47" s="107">
         <v>0</v>
       </c>
       <c r="L47" s="105">
         <v>6.4000000000000005E-4</v>
       </c>
       <c r="M47" s="109">
         <v>0</v>
       </c>
       <c r="N47" s="107">
         <v>0</v>
       </c>
       <c r="O47" s="142"/>
       <c r="P47" s="121">
         <v>1.316E-2</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C48" s="50"/>
       <c r="D48" s="50"/>
       <c r="E48" s="45"/>
       <c r="F48" s="109">
         <v>2.6170800000000001</v>
       </c>
       <c r="G48" s="107">
         <v>0.67122999999999999</v>
       </c>
       <c r="H48" s="107">
         <v>1.0625119999999999</v>
       </c>
       <c r="I48" s="107">
         <v>0.25756000000000001</v>
       </c>
       <c r="J48" s="107">
         <v>0.62208799999999997</v>
       </c>
       <c r="K48" s="107">
         <v>0</v>
       </c>
       <c r="L48" s="105">
         <v>3.6900000000000001E-3</v>
       </c>
       <c r="M48" s="109">
         <v>0</v>
       </c>
       <c r="N48" s="107">
         <v>0</v>
       </c>
       <c r="O48" s="142"/>
       <c r="P48" s="121">
         <v>0.19703200000000001</v>
       </c>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C49" s="51"/>
       <c r="D49" s="51"/>
       <c r="E49" s="52"/>
       <c r="F49" s="122">
         <v>7.3816490000000003</v>
       </c>
       <c r="G49" s="123">
         <v>1.762426</v>
       </c>
       <c r="H49" s="123">
         <v>2.4481480000000002</v>
       </c>
       <c r="I49" s="123">
         <v>0.61713600000000002</v>
       </c>
       <c r="J49" s="123">
         <v>2.544473</v>
       </c>
       <c r="K49" s="123">
         <v>0</v>
       </c>
       <c r="L49" s="124">
         <v>9.4660000000000005E-3</v>
       </c>
       <c r="M49" s="122">
         <v>0</v>
       </c>
       <c r="N49" s="123">
         <v>0</v>
       </c>
       <c r="O49" s="143"/>
       <c r="P49" s="125">
         <v>0.30174699999999999</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
       <c r="F50" s="12"/>
       <c r="G50" s="12"/>
       <c r="H50" s="12"/>
       <c r="I50" s="12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M50" s="12"/>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I51" s="14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="14"/>
     </row>
     <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="13"/>
     </row>
     <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I56" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E57" s="29"/>
       <c r="F57" s="64" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G57" s="65" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H57" s="66" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I57" s="67" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J57" s="68"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E58" s="9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F58" s="116">
         <v>6.0080770000000001</v>
       </c>
       <c r="G58" s="117">
         <v>0</v>
       </c>
       <c r="H58" s="117">
         <v>0</v>
       </c>
       <c r="I58" s="102">
         <v>0</v>
       </c>
       <c r="J58" s="69"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E59" s="70" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F59" s="109">
         <v>6.0080770000000001</v>
       </c>
       <c r="G59" s="107">
         <v>0</v>
       </c>
       <c r="H59" s="107">
         <v>0</v>
       </c>
       <c r="I59" s="105">
         <v>0</v>
       </c>
       <c r="J59" s="71"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E60" s="23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F60" s="72"/>
       <c r="G60" s="123">
         <v>0</v>
       </c>
       <c r="H60" s="123">
         <v>0</v>
       </c>
       <c r="I60" s="73"/>
       <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
@@ -15469,1283 +19426,1289 @@
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q60"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="10.625" style="18" customWidth="1"/>
     <col min="17" max="17" width="12.625" style="18" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" customWidth="1"/>
     <col min="19" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="135" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C1" s="136"/>
       <c r="D1" s="136"/>
       <c r="E1" s="136"/>
       <c r="F1" s="136"/>
       <c r="G1" s="136"/>
       <c r="H1" s="136"/>
       <c r="I1" s="136"/>
       <c r="J1" s="136"/>
       <c r="K1" s="136"/>
       <c r="L1" s="136"/>
       <c r="M1" s="136"/>
       <c r="N1" s="136"/>
       <c r="O1" s="136"/>
       <c r="P1" s="137"/>
     </row>
     <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="9"/>
       <c r="F5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="79" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H5" s="22"/>
       <c r="I5" s="21" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J5" s="76" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="80"/>
       <c r="H6" s="5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I6" s="24"/>
       <c r="J6" s="6"/>
     </row>
     <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="25" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F7" s="91">
         <v>17.076000000000001</v>
       </c>
       <c r="G7" s="92">
         <v>13.122</v>
       </c>
       <c r="H7" s="93">
         <v>0.16200000000000001</v>
       </c>
       <c r="I7" s="92">
         <v>3.9540000000000002</v>
       </c>
       <c r="J7" s="92">
         <v>5.1189999999999998</v>
       </c>
     </row>
     <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="26" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F8" s="94">
         <v>12.051</v>
       </c>
       <c r="G8" s="93">
         <v>8.7639999999999993</v>
       </c>
       <c r="H8" s="27"/>
       <c r="I8" s="94">
         <v>3.2869999999999999</v>
       </c>
       <c r="J8" s="95">
         <v>4.2560000000000002</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F9" s="96">
         <v>5.0249999999999986</v>
       </c>
       <c r="G9" s="97">
         <v>4.3579999999999997</v>
       </c>
       <c r="H9" s="98">
         <v>0.16200000000000001</v>
       </c>
       <c r="I9" s="99">
         <v>0.66700000000000004</v>
       </c>
       <c r="J9" s="98">
         <v>0.86299999999999999</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G10" s="28"/>
     </row>
     <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B12" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I13" s="20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M13" s="20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="29"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="30"/>
       <c r="F14" s="138" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G14" s="139"/>
       <c r="H14" s="139"/>
       <c r="I14" s="140"/>
       <c r="J14" s="138" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K14" s="139"/>
       <c r="L14" s="139"/>
       <c r="M14" s="140"/>
       <c r="N14" s="31"/>
     </row>
     <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="32"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="34"/>
       <c r="F15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="J15" s="35" t="s">
         <v>6</v>
       </c>
       <c r="K15" s="36" t="s">
         <v>7</v>
       </c>
       <c r="L15" s="36" t="s">
         <v>8</v>
       </c>
       <c r="M15" s="37" t="s">
         <v>9</v>
       </c>
       <c r="N15" s="31"/>
     </row>
     <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
       <c r="E16" s="39"/>
       <c r="F16" s="100">
         <v>2.218</v>
       </c>
       <c r="G16" s="101">
         <v>3.1E-2</v>
       </c>
       <c r="H16" s="101">
         <v>1.736</v>
       </c>
       <c r="I16" s="101">
         <v>0.45100000000000001</v>
       </c>
       <c r="J16" s="100">
         <v>3.3809999999999998</v>
       </c>
       <c r="K16" s="101">
         <v>0.25600000000000001</v>
       </c>
       <c r="L16" s="101">
         <v>2.3759999999999999</v>
       </c>
       <c r="M16" s="102">
         <v>0.74900000000000011</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="42"/>
       <c r="F17" s="103">
         <v>2.0720000000000001</v>
       </c>
       <c r="G17" s="104">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="H17" s="104">
         <v>1.6160000000000001</v>
       </c>
       <c r="I17" s="105">
         <v>0.42699999999999999</v>
       </c>
       <c r="J17" s="106">
         <v>3.1360000000000001</v>
       </c>
       <c r="K17" s="104">
         <v>0.22700000000000001</v>
       </c>
       <c r="L17" s="104">
         <v>2.202</v>
       </c>
       <c r="M17" s="105">
         <v>0.70700000000000007</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="43"/>
       <c r="C18" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" s="44"/>
       <c r="E18" s="45"/>
       <c r="F18" s="103">
         <v>1.4039999999999999</v>
       </c>
       <c r="G18" s="107">
         <v>2.4E-2</v>
       </c>
       <c r="H18" s="107">
         <v>1.085</v>
       </c>
       <c r="I18" s="105">
         <v>0.29499999999999998</v>
       </c>
       <c r="J18" s="103">
         <v>2.1720000000000002</v>
       </c>
       <c r="K18" s="107">
         <v>0.16</v>
       </c>
       <c r="L18" s="107">
         <v>1.5</v>
       </c>
       <c r="M18" s="105">
         <v>0.51200000000000001</v>
       </c>
     </row>
     <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="46"/>
       <c r="C19" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="103">
         <v>0.66800000000000004</v>
       </c>
       <c r="G19" s="104">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="H19" s="104">
         <v>0.53100000000000003</v>
       </c>
       <c r="I19" s="108">
         <v>0.13200000000000001</v>
       </c>
       <c r="J19" s="103">
         <v>0.96399999999999997</v>
       </c>
       <c r="K19" s="104">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="L19" s="104">
         <v>0.70199999999999996</v>
       </c>
       <c r="M19" s="108">
         <v>0.19500000000000001</v>
       </c>
     </row>
     <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="46"/>
       <c r="C20" s="48"/>
       <c r="D20" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E20" s="42"/>
       <c r="F20" s="103">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="G20" s="104">
         <v>0</v>
       </c>
       <c r="H20" s="104">
         <v>6.6000000000000003E-2</v>
       </c>
       <c r="I20" s="105">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="J20" s="103">
         <v>0.10199999999999999</v>
       </c>
       <c r="K20" s="107">
         <v>0</v>
       </c>
       <c r="L20" s="107">
         <v>0.09</v>
       </c>
       <c r="M20" s="105">
         <v>1.2E-2</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="45"/>
       <c r="F21" s="109">
         <v>0.14599999999999999</v>
       </c>
       <c r="G21" s="107">
         <v>2E-3</v>
       </c>
       <c r="H21" s="107">
         <v>0.12</v>
       </c>
       <c r="I21" s="105">
         <v>2.4E-2</v>
       </c>
       <c r="J21" s="109">
         <v>0.245</v>
       </c>
       <c r="K21" s="107">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="L21" s="107">
         <v>0.17399999999999999</v>
       </c>
       <c r="M21" s="105">
         <v>4.2000000000000003E-2</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C22" s="51"/>
       <c r="D22" s="51"/>
       <c r="E22" s="52"/>
       <c r="F22" s="110">
         <v>0.35599999999999998</v>
       </c>
       <c r="G22" s="111">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="H22" s="111">
         <v>0.28799999999999998</v>
       </c>
       <c r="I22" s="112">
         <v>6.3E-2</v>
       </c>
       <c r="J22" s="110">
         <v>0.52400000000000002</v>
       </c>
       <c r="K22" s="111">
         <v>3.6999999999999998E-2</v>
       </c>
       <c r="L22" s="111">
         <v>0.374</v>
       </c>
       <c r="M22" s="112">
         <v>0.113</v>
       </c>
     </row>
     <row r="23" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="24" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="25" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M26" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="29"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="30"/>
       <c r="F27" s="144" t="s">
         <v>6</v>
       </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="53"/>
       <c r="M27" s="54"/>
       <c r="N27" s="31"/>
     </row>
     <row r="28" spans="2:14" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B28" s="32"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="34"/>
       <c r="F28" s="145"/>
       <c r="G28" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H28" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K28" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L28" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M28" s="57" t="s">
         <v>13</v>
       </c>
       <c r="N28" s="31"/>
     </row>
     <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
       <c r="E29" s="39"/>
       <c r="F29" s="100">
         <v>70.669283000000007</v>
       </c>
       <c r="G29" s="101">
         <v>20.730119999999999</v>
       </c>
       <c r="H29" s="101">
         <v>24.920459999999999</v>
       </c>
       <c r="I29" s="101">
         <v>6.4439299999999999</v>
       </c>
       <c r="J29" s="101">
         <v>14.790369999999999</v>
       </c>
       <c r="K29" s="101">
         <v>0.48587999999999998</v>
       </c>
       <c r="L29" s="101">
         <v>0.45561200000000002</v>
       </c>
       <c r="M29" s="102">
         <v>2.842911</v>
       </c>
     </row>
     <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C30" s="41"/>
       <c r="D30" s="41"/>
       <c r="E30" s="42"/>
       <c r="F30" s="109">
         <v>65.946372000000011</v>
       </c>
       <c r="G30" s="107">
         <v>19.136780000000002</v>
       </c>
       <c r="H30" s="107">
         <v>23.219259999999998</v>
       </c>
       <c r="I30" s="107">
         <v>6.1308699999999998</v>
       </c>
       <c r="J30" s="107">
         <v>14.11124</v>
       </c>
       <c r="K30" s="107">
         <v>0.48587999999999998</v>
       </c>
       <c r="L30" s="107">
         <v>0.40039200000000003</v>
       </c>
       <c r="M30" s="105">
         <v>2.4619499999999999</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="43"/>
       <c r="C31" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D31" s="44"/>
       <c r="E31" s="45"/>
       <c r="F31" s="109">
         <v>49.503327000000013</v>
       </c>
       <c r="G31" s="107">
         <v>15.851929999999999</v>
       </c>
       <c r="H31" s="107">
         <v>17.317630000000001</v>
       </c>
       <c r="I31" s="107">
         <v>4.53674</v>
       </c>
       <c r="J31" s="107">
         <v>9.3421900000000004</v>
       </c>
       <c r="K31" s="107">
         <v>0.38346000000000002</v>
       </c>
       <c r="L31" s="113">
         <v>0.27195799999999998</v>
       </c>
       <c r="M31" s="105">
         <v>1.7994190000000001</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="46"/>
       <c r="C32" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D32" s="41"/>
       <c r="E32" s="42"/>
       <c r="F32" s="109">
         <v>16.443045000000001</v>
       </c>
       <c r="G32" s="104">
         <v>3.28485</v>
       </c>
       <c r="H32" s="104">
         <v>5.9016299999999999</v>
       </c>
       <c r="I32" s="104">
         <v>1.59413</v>
       </c>
       <c r="J32" s="104">
         <v>4.76905</v>
       </c>
       <c r="K32" s="104">
         <v>0.10242</v>
       </c>
       <c r="L32" s="114">
         <v>0.12843399999999999</v>
       </c>
       <c r="M32" s="108">
         <v>0.66253099999999998</v>
       </c>
     </row>
     <row r="33" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="46"/>
       <c r="C33" s="48"/>
       <c r="D33" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E33" s="42"/>
       <c r="F33" s="109">
         <v>0.91931300000000016</v>
       </c>
       <c r="G33" s="107">
         <v>0</v>
       </c>
       <c r="H33" s="107">
         <v>0.55310000000000004</v>
       </c>
       <c r="I33" s="107">
         <v>0.13685</v>
       </c>
       <c r="J33" s="107">
         <v>0.21571000000000001</v>
       </c>
       <c r="K33" s="107">
         <v>0</v>
       </c>
       <c r="L33" s="113">
         <v>0</v>
       </c>
       <c r="M33" s="105">
         <v>1.3653E-2</v>
       </c>
     </row>
     <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="45"/>
       <c r="F34" s="109">
         <v>4.7229110000000007</v>
       </c>
       <c r="G34" s="107">
         <v>1.59334</v>
       </c>
       <c r="H34" s="107">
         <v>1.7012</v>
       </c>
       <c r="I34" s="107">
         <v>0.31306</v>
       </c>
       <c r="J34" s="107">
         <v>0.67913000000000001</v>
       </c>
       <c r="K34" s="107">
         <v>0</v>
       </c>
       <c r="L34" s="113">
         <v>5.5219999999999998E-2</v>
       </c>
       <c r="M34" s="105">
         <v>0.38096099999999999</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C35" s="51"/>
       <c r="D35" s="51"/>
       <c r="E35" s="52"/>
       <c r="F35" s="110">
         <v>10.224112999999999</v>
       </c>
       <c r="G35" s="111">
         <v>2.39663</v>
       </c>
       <c r="H35" s="111">
         <v>3.3338100000000002</v>
       </c>
       <c r="I35" s="111">
         <v>0.88653000000000004</v>
       </c>
       <c r="J35" s="111">
         <v>3.0729299999999999</v>
       </c>
       <c r="K35" s="111">
         <v>0</v>
       </c>
       <c r="L35" s="115">
         <v>6.3060000000000005E-2</v>
       </c>
       <c r="M35" s="112">
         <v>0.47115299999999999</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
     </row>
     <row r="37" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C37" s="12"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="12"/>
       <c r="I37" s="12"/>
     </row>
     <row r="38" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="39" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="Q39" s="58"/>
     </row>
     <row r="40" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="P40" s="58" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="Q40" s="58"/>
     </row>
     <row r="41" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="29"/>
       <c r="C41" s="28"/>
       <c r="D41" s="28"/>
       <c r="E41" s="30"/>
       <c r="F41" s="146" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G41" s="139"/>
       <c r="H41" s="139"/>
       <c r="I41" s="139"/>
       <c r="J41" s="139"/>
       <c r="K41" s="139"/>
       <c r="L41" s="140"/>
       <c r="M41" s="146" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N41" s="139"/>
       <c r="O41" s="139"/>
       <c r="P41" s="140"/>
       <c r="Q41" s="58"/>
     </row>
     <row r="42" spans="2:17" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="32"/>
       <c r="C42" s="33"/>
       <c r="D42" s="33"/>
       <c r="E42" s="34"/>
       <c r="F42" s="35" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H42" s="36" t="s">
         <v>8</v>
       </c>
       <c r="I42" s="36" t="s">
         <v>9</v>
       </c>
       <c r="J42" s="36" t="s">
         <v>10</v>
       </c>
       <c r="K42" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L42" s="56" t="s">
         <v>12</v>
       </c>
       <c r="M42" s="59" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N42" s="60" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O42" s="61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P42" s="62" t="s">
         <v>13</v>
       </c>
       <c r="Q42" s="58"/>
     </row>
     <row r="43" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="46" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="63"/>
       <c r="F43" s="116">
         <v>53.646669000000003</v>
       </c>
       <c r="G43" s="117">
         <v>18.418861</v>
       </c>
       <c r="H43" s="117">
         <v>19.272872</v>
       </c>
       <c r="I43" s="117">
         <v>4.5557420000000004</v>
       </c>
       <c r="J43" s="117">
         <v>10.891953000000001</v>
       </c>
       <c r="K43" s="117">
         <v>0.37388900000000003</v>
       </c>
       <c r="L43" s="102">
         <v>0.133352</v>
       </c>
       <c r="M43" s="118">
         <v>0.26218900000000001</v>
       </c>
       <c r="N43" s="117">
         <v>5.8673000000000003E-2</v>
       </c>
       <c r="O43" s="119">
         <v>1.2163E-2</v>
       </c>
       <c r="P43" s="120">
         <v>2.0294970000000001</v>
       </c>
     </row>
     <row r="44" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B44" s="40" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C44" s="41"/>
       <c r="D44" s="41"/>
       <c r="E44" s="42"/>
       <c r="F44" s="109">
         <v>49.915790999999999</v>
       </c>
       <c r="G44" s="107">
         <v>16.940721</v>
       </c>
       <c r="H44" s="107">
         <v>17.829325999999998</v>
       </c>
       <c r="I44" s="107">
         <v>4.305294</v>
       </c>
       <c r="J44" s="107">
         <v>10.348649</v>
       </c>
       <c r="K44" s="107">
         <v>0.37388900000000003</v>
       </c>
       <c r="L44" s="113">
         <v>0.117912</v>
       </c>
       <c r="M44" s="109">
         <v>0.26218900000000001</v>
       </c>
       <c r="N44" s="107">
         <v>5.8673000000000003E-2</v>
       </c>
       <c r="O44" s="141"/>
       <c r="P44" s="121">
         <v>1.724729</v>
       </c>
     </row>
     <row r="45" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="43"/>
       <c r="C45" s="44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D45" s="44"/>
       <c r="E45" s="45"/>
       <c r="F45" s="109">
         <v>37.883848</v>
       </c>
       <c r="G45" s="107">
         <v>14.15263</v>
       </c>
       <c r="H45" s="107">
         <v>13.4345</v>
       </c>
       <c r="I45" s="107">
         <v>3.1757179999999998</v>
       </c>
       <c r="J45" s="107">
         <v>6.7359970000000002</v>
       </c>
       <c r="K45" s="107">
         <v>0.30219499999999999</v>
       </c>
       <c r="L45" s="105">
         <v>8.2808000000000007E-2</v>
       </c>
       <c r="M45" s="109">
         <v>0.26218900000000001</v>
       </c>
       <c r="N45" s="107">
         <v>0</v>
       </c>
       <c r="O45" s="142"/>
       <c r="P45" s="121">
         <v>1.259593</v>
       </c>
     </row>
     <row r="46" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B46" s="46"/>
       <c r="C46" s="47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D46" s="41"/>
       <c r="E46" s="42"/>
       <c r="F46" s="109">
         <v>12.031943</v>
       </c>
       <c r="G46" s="107">
         <v>2.7880910000000001</v>
       </c>
       <c r="H46" s="107">
         <v>4.3948260000000001</v>
       </c>
       <c r="I46" s="107">
         <v>1.1295759999999999</v>
       </c>
       <c r="J46" s="107">
         <v>3.6126520000000002</v>
       </c>
       <c r="K46" s="107">
         <v>7.1693999999999994E-2</v>
       </c>
       <c r="L46" s="105">
         <v>3.5104000000000003E-2</v>
       </c>
       <c r="M46" s="109">
         <v>0</v>
       </c>
       <c r="N46" s="107">
         <v>5.8673000000000003E-2</v>
       </c>
       <c r="O46" s="142"/>
       <c r="P46" s="121">
         <v>0.46513599999999999</v>
       </c>
     </row>
     <row r="47" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="46"/>
       <c r="C47" s="48"/>
       <c r="D47" s="41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E47" s="42"/>
       <c r="F47" s="109">
         <v>0.72452800000000006</v>
       </c>
       <c r="G47" s="107">
         <v>0</v>
       </c>
       <c r="H47" s="107">
         <v>0.44247999999999998</v>
       </c>
       <c r="I47" s="107">
         <v>0.10947999999999999</v>
       </c>
       <c r="J47" s="107">
         <v>0.172568</v>
       </c>
       <c r="K47" s="107">
         <v>0</v>
       </c>
       <c r="L47" s="105">
         <v>0</v>
       </c>
       <c r="M47" s="109">
         <v>0</v>
       </c>
       <c r="N47" s="107">
         <v>0</v>
       </c>
       <c r="O47" s="142"/>
       <c r="P47" s="121">
         <v>1.0921999999999999E-2</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="49" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C48" s="50"/>
       <c r="D48" s="50"/>
       <c r="E48" s="45"/>
       <c r="F48" s="109">
         <v>3.7308780000000001</v>
       </c>
       <c r="G48" s="107">
         <v>1.47814</v>
       </c>
       <c r="H48" s="107">
         <v>1.443546</v>
       </c>
       <c r="I48" s="107">
         <v>0.250448</v>
       </c>
       <c r="J48" s="107">
         <v>0.54330400000000001</v>
       </c>
       <c r="K48" s="107">
         <v>0</v>
       </c>
       <c r="L48" s="105">
         <v>1.5440000000000001E-2</v>
       </c>
       <c r="M48" s="109">
         <v>0</v>
       </c>
       <c r="N48" s="107">
         <v>0</v>
       </c>
       <c r="O48" s="142"/>
       <c r="P48" s="121">
         <v>0.30476799999999998</v>
       </c>
     </row>
     <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C49" s="51"/>
       <c r="D49" s="51"/>
       <c r="E49" s="52"/>
       <c r="F49" s="122">
         <v>7.8373509999999991</v>
       </c>
       <c r="G49" s="123">
         <v>2.1107849999999999</v>
       </c>
       <c r="H49" s="123">
         <v>2.586373</v>
       </c>
       <c r="I49" s="123">
         <v>0.65187700000000004</v>
       </c>
       <c r="J49" s="123">
         <v>2.4706459999999999</v>
       </c>
       <c r="K49" s="123">
         <v>0</v>
       </c>
       <c r="L49" s="124">
         <v>1.7670000000000002E-2</v>
       </c>
       <c r="M49" s="122">
         <v>0</v>
       </c>
       <c r="N49" s="123">
         <v>0</v>
       </c>
       <c r="O49" s="143"/>
       <c r="P49" s="125">
         <v>0.36790200000000001</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
       <c r="F50" s="12"/>
       <c r="G50" s="12"/>
       <c r="H50" s="12"/>
       <c r="I50" s="12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M50" s="12"/>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I51" s="14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="14"/>
     </row>
     <row r="54" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="13"/>
     </row>
     <row r="55" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I56" s="20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E57" s="29"/>
       <c r="F57" s="64" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G57" s="65" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H57" s="66" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I57" s="67" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J57" s="68"/>
     </row>
     <row r="58" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E58" s="9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F58" s="116">
         <v>5.3460650000000003</v>
       </c>
       <c r="G58" s="117">
         <v>0</v>
       </c>
       <c r="H58" s="117">
         <v>0</v>
       </c>
       <c r="I58" s="102">
         <v>0</v>
       </c>
       <c r="J58" s="69"/>
     </row>
     <row r="59" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E59" s="70" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F59" s="109">
         <v>5.3460650000000003</v>
       </c>
       <c r="G59" s="107">
         <v>0</v>
       </c>
       <c r="H59" s="107">
         <v>0</v>
       </c>
       <c r="I59" s="105">
         <v>0</v>
       </c>
       <c r="J59" s="71"/>
     </row>
     <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E60" s="23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F60" s="72"/>
       <c r="G60" s="123">
         <v>0</v>
       </c>
       <c r="H60" s="123">
         <v>0</v>
       </c>
       <c r="I60" s="73"/>
       <c r="J60" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="J14:M14"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="O44:O49"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="F41:L41"/>
     <mergeCell ref="M41:P41"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="51" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="23" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
       <vt:lpstr>総括表1</vt:lpstr>
       <vt:lpstr>総括表2(4月)</vt:lpstr>
       <vt:lpstr>総括表2(5月)</vt:lpstr>
       <vt:lpstr>総括表2(6月)</vt:lpstr>
       <vt:lpstr>総括表2(7月)</vt:lpstr>
       <vt:lpstr>総括表2(8月)</vt:lpstr>
       <vt:lpstr>総括表2(9月)</vt:lpstr>
       <vt:lpstr>総括表2(10月)</vt:lpstr>
       <vt:lpstr>総括表2(11月)</vt:lpstr>
       <vt:lpstr>総括表2(12月)</vt:lpstr>
+      <vt:lpstr>総括表2(1月)</vt:lpstr>
+      <vt:lpstr>総括表2(2月)</vt:lpstr>
+      <vt:lpstr>総括表2(3月)</vt:lpstr>
       <vt:lpstr>総括表2(累計)</vt:lpstr>
       <vt:lpstr>総括表1!Print_Area</vt:lpstr>
       <vt:lpstr>'総括表2(10月)'!Print_Area</vt:lpstr>
       <vt:lpstr>'総括表2(11月)'!Print_Area</vt:lpstr>
       <vt:lpstr>'総括表2(12月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(1月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(2月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(3月)'!Print_Area</vt:lpstr>
       <vt:lpstr>'総括表2(4月)'!Print_Area</vt:lpstr>
       <vt:lpstr>'総括表2(5月)'!Print_Area</vt:lpstr>
       <vt:lpstr>'総括表2(6月)'!Print_Area</vt:lpstr>
       <vt:lpstr>'総括表2(7月)'!Print_Area</vt:lpstr>
       <vt:lpstr>'総括表2(8月)'!Print_Area</vt:lpstr>
       <vt:lpstr>'総括表2(9月)'!Print_Area</vt:lpstr>
       <vt:lpstr>'総括表2(累計)'!Print_Area</vt:lpstr>
       <vt:lpstr>総括表1!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>