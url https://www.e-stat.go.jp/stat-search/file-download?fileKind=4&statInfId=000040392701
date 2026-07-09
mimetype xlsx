--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -1,286 +1,533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
-[...13 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <workbookPr codeName="ThisWorkbook"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D28BF33D-6F92-4FCC-BDE1-18CAF5E38CB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="848" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="総括表1" sheetId="1" state="visible" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="総括表2(累計)" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet name="総括表1" sheetId="1" r:id="rId1"/>
+    <sheet name="総括表2(4月)" sheetId="2" r:id="rId2"/>
+    <sheet name="総括表2(5月)" sheetId="3" r:id="rId3"/>
+    <sheet name="総括表2(6月)" sheetId="4" r:id="rId4"/>
+    <sheet name="総括表2(7月)" sheetId="5" r:id="rId5"/>
+    <sheet name="総括表2(8月)" sheetId="6" r:id="rId6"/>
+    <sheet name="総括表2(9月)" sheetId="7" r:id="rId7"/>
+    <sheet name="総括表2(10月)" sheetId="8" r:id="rId8"/>
+    <sheet name="総括表2(11月)" sheetId="9" r:id="rId9"/>
+    <sheet name="総括表2(12月)" sheetId="10" r:id="rId10"/>
+    <sheet name="総括表2(累計)" sheetId="11" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="a" hidden="1">#REF!</definedName>
     <definedName name="AAA" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="aaaa" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｂ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ddd" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ewsrghesar" hidden="1">#REF!</definedName>
     <definedName name="ｆｇｆ" hidden="1">#REF!</definedName>
     <definedName name="HTML_CodePage" hidden="1">932</definedName>
     <definedName name="HTML_Control" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"98/10/01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">TRUE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">TRUE</definedName>
     <definedName name="HTML_Name" hidden="1">"標準端末"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\DATA\Saijo\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"ﾃﾞｰﾀobj"</definedName>
     <definedName name="HYTM_Control1" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓｒｔｈ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓつぁ" hidden="1">#REF!</definedName>
     <definedName name="ｔｓ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="yyyyyyy" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あＳ３" hidden="1">#REF!</definedName>
     <definedName name="あＳ７６" hidden="1">#REF!</definedName>
     <definedName name="ああｒｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あああ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あた" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="っｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="業務フロー判" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="帳票ブック単位" hidden="1">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029" fullCalcOnLoad="1" calcCompleted="0" calcOnSave="0"/>
+  <calcPr calcId="0" calcOnSave="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1189" uniqueCount="104">
+  <si>
+    <t>組合管掌健康保険事業月報【令和７年12月】　総括表１　（速報値）</t>
+  </si>
+  <si>
+    <t>保険者数</t>
+  </si>
+  <si>
+    <t>適用状況</t>
+  </si>
+  <si>
+    <t>医療費</t>
+  </si>
+  <si>
+    <t>加入者数</t>
+  </si>
+  <si>
+    <t>被保険
+者数</t>
+  </si>
+  <si>
+    <t>被扶養
+者数</t>
+  </si>
+  <si>
+    <t>平均標準
+報酬月額</t>
+  </si>
+  <si>
+    <t>標準報酬
+総計</t>
+  </si>
+  <si>
+    <t>計</t>
+  </si>
+  <si>
+    <t>入院</t>
+  </si>
+  <si>
+    <t>入院外</t>
+  </si>
+  <si>
+    <t>歯科</t>
+  </si>
+  <si>
+    <t>調剤</t>
+  </si>
+  <si>
+    <t>訪問看護
+療養</t>
+  </si>
+  <si>
+    <t>入院時食事・
+生活療養</t>
+  </si>
+  <si>
+    <t>療養費等</t>
+  </si>
+  <si>
+    <t>組合</t>
+  </si>
+  <si>
+    <t>万人</t>
+  </si>
+  <si>
+    <t>円</t>
+  </si>
+  <si>
+    <t>億円</t>
+  </si>
+  <si>
+    <t>令和５年度</t>
+  </si>
+  <si>
+    <t>令和６年度</t>
+  </si>
+  <si>
+    <t>令和７年度</t>
+  </si>
+  <si>
+    <t>令和７年４月</t>
+  </si>
+  <si>
+    <t>令和７年５月</t>
+  </si>
+  <si>
+    <t>令和７年６月</t>
+  </si>
+  <si>
+    <t>令和７年７月</t>
+  </si>
+  <si>
+    <t>令和７年８月</t>
+  </si>
+  <si>
+    <t>令和７年９月</t>
+  </si>
+  <si>
+    <t>令和７年10月</t>
+  </si>
+  <si>
+    <t>令和７年11月</t>
+  </si>
+  <si>
+    <t>令和７年12月</t>
+  </si>
+  <si>
+    <t>医療給付費（法定）</t>
+  </si>
+  <si>
+    <t>付加給付
+(医療給付費)</t>
+  </si>
+  <si>
+    <t>医療給付費以外の給付</t>
+  </si>
+  <si>
+    <t>高額療養費
+（現金給付）</t>
+  </si>
+  <si>
+    <t>法定給付</t>
+  </si>
+  <si>
+    <t>付加給付</t>
+  </si>
+  <si>
+    <t>※１：「入院時食事・生活療養」には現金給付分を含む。</t>
+  </si>
+  <si>
+    <t>※２：「療養費等」には、移送費を含む。</t>
+  </si>
+  <si>
+    <t>※３：「医療給付費以外の給付」の「法定給付」は、傷病手当金、埋葬料、出産育児一時金、出産手当金、家族埋葬料、家族出産育児一時金の合計である。</t>
+  </si>
+  <si>
+    <t>※４：「高額療養費（現金給付）」には高額介護合算療養費を含む。</t>
+  </si>
+  <si>
+    <t>※５：医療費の「療養費等」は推計値である。</t>
+  </si>
+  <si>
+    <t>※６：標準報酬総計は標準報酬月額総計と標準賞与額総計の合計である。</t>
+  </si>
+  <si>
+    <t>※７：各年度の保険者数、適用状況（標準報酬総計を除く）は各月の平均であり、他は各月の累計である。</t>
+  </si>
+  <si>
+    <t>※８：速報値のため数値が変わる場合がある。</t>
+  </si>
+  <si>
+    <t>組合管掌健康保険事業月報【令和７年12月】　総括表１　（速報値）（対前年同期比）</t>
+  </si>
+  <si>
+    <t>％</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-  </t>
+  </si>
+  <si>
+    <t>組合管掌健康保険事業月報【令和７年４月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>※速報値のため数値が変わる場合がある。</t>
+  </si>
+  <si>
+    <t>１．適用</t>
+  </si>
+  <si>
+    <t>（万人）</t>
+  </si>
+  <si>
+    <t>70歳未満</t>
+  </si>
+  <si>
+    <t>70歳以上</t>
+  </si>
+  <si>
+    <t>（再掲）
+65～74歳</t>
+  </si>
+  <si>
+    <t>うち未就学児</t>
+  </si>
+  <si>
+    <t>うち現役並み所得</t>
+  </si>
+  <si>
+    <t>合計</t>
+  </si>
+  <si>
+    <t>被保険者</t>
+  </si>
+  <si>
+    <t>被扶養者</t>
+  </si>
+  <si>
+    <t>平均標準報酬月額（円）</t>
+  </si>
+  <si>
+    <t>標準報酬月額総計（億円）</t>
+  </si>
+  <si>
+    <t>標準賞与額総計（億円）</t>
+  </si>
+  <si>
+    <t>標準報酬総計（億円）</t>
+  </si>
+  <si>
+    <t>２．件数、日数（診療費）</t>
+  </si>
+  <si>
+    <t>（万件）</t>
+  </si>
+  <si>
+    <t>（万日）</t>
+  </si>
+  <si>
+    <t>件数</t>
+  </si>
+  <si>
+    <t>日数</t>
+  </si>
+  <si>
+    <t>（再掲）65～74歳</t>
+  </si>
+  <si>
+    <t>３．医療費</t>
+  </si>
+  <si>
+    <t>（億円）</t>
+  </si>
+  <si>
+    <t>※１：「療養費等」には、移送費を含む。</t>
+  </si>
+  <si>
+    <t>※２：「療養費等」は、推計値である。</t>
+  </si>
+  <si>
+    <t>４．医療給付費</t>
+  </si>
+  <si>
+    <t>現物給付（法定）</t>
+  </si>
+  <si>
+    <t>現金給付（法定）</t>
+  </si>
+  <si>
+    <t>高額療養費
+（入院）</t>
+  </si>
+  <si>
+    <t>高額療養費
+（その他）</t>
+  </si>
+  <si>
+    <t>高額療養費
+（世帯合算）</t>
+  </si>
+  <si>
+    <t>※１：入院時食事・生活療養の合計には現金給付分を含む。</t>
+  </si>
+  <si>
+    <t>※３：付加給付の合計には合算高額療養費付加金を含む。</t>
+  </si>
+  <si>
+    <t>※４：高額療養費（世帯合算）には高額介護合算療養費を含む。</t>
+  </si>
+  <si>
+    <t>※５：年齢階級別の「療養費等」は推計値である。</t>
+  </si>
+  <si>
+    <t>５．医療給付以外の給付費</t>
+  </si>
+  <si>
+    <t>傷病手当金</t>
+  </si>
+  <si>
+    <t>埋葬料</t>
+  </si>
+  <si>
+    <t>出産育児
+一時金</t>
+  </si>
+  <si>
+    <t>出産手当金</t>
+  </si>
+  <si>
+    <t>組合管掌健康保険事業月報【令和７年５月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>組合管掌健康保険事業月報【令和７年６月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>組合管掌健康保険事業月報【令和７年７月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>組合管掌健康保険事業月報【令和７年８月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>組合管掌健康保険事業月報【令和７年９月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>組合管掌健康保険事業月報【令和７年10月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>組合管掌健康保険事業月報【令和７年11月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>組合管掌健康保険事業月報【令和７年12月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>組合管掌健康保険事業月報【令和７年４月～令和７年12月(累計)】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">※速報値のため数値が変わる場合がある。
+</t>
+  </si>
+  <si>
+    <t>※「１．適用」（標準報酬月額総計、標準賞与額総計、</t>
+  </si>
+  <si>
+    <t>　　標準報酬総計を除く）は各月の平均であり、</t>
+  </si>
+  <si>
+    <t>　　他は各月の累計である。</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="0.00_ "/>
+    <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
+    <numFmt numFmtId="177" formatCode="#,##0_ "/>
+    <numFmt numFmtId="178" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;"/>
+    <numFmt numFmtId="179" formatCode="0.00_ "/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
-      <family val="2"/>
-[...1 lines deleted...]
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="6"/>
       <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
-      <family val="2"/>
-      <sz val="6"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="游ゴシック"/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="11"/>
     </font>
     <font>
+      <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="14"/>
     </font>
     <font>
+      <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="6"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color indexed="10"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="8"/>
     </font>
     <font>
+      <sz val="7"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="9"/>
     </font>
     <font>
-      <name val="ＭＳ Ｐゴシック"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
-      <family val="3"/>
-[...50 lines deleted...]
-      <sz val="6"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="9">
+  <fills count="2">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...40 lines deleted...]
-    </fill>
   </fills>
-  <borders count="66">
+  <borders count="59">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -905,898 +1152,637 @@
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border diagonalUp="1">
-      <left style="hair">
-[...41 lines deleted...]
-    <border diagonalUp="1">
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="hair">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
     <border diagonalUp="1">
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right/>
-[...7 lines deleted...]
-      </left>
       <right style="hair">
-        <color indexed="64"/>
-[...20 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="231">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="158">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="46" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="38" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="42" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="54" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="55" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="47" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...542 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="65" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
-[...4 lines deleted...]
-    <cellStyle name="標準 5 3 2 2 3" xfId="6"/>
+    <cellStyle name="標準 10" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="標準 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="標準 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="標準 5 3 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="標準_エラーチェック検討" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId10" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId11" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId3" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId9" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office Theme 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2017,11198 +2003,17839 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P100"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="3" width="2.59765625"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" customWidth="true" style="3" width="9.0"/>
+    <col min="1" max="1" width="2.625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="11.875" style="2" customWidth="1"/>
+    <col min="3" max="16" width="9.625" style="2" customWidth="1"/>
+    <col min="17" max="17" width="9" style="2" customWidth="1"/>
+    <col min="18" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="204">
-[...204 lines deleted...]
-      <c r="C6" s="209" t="n">
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="117"/>
+      <c r="C1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="117"/>
+    </row>
+    <row r="2" spans="2:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="3"/>
+      <c r="C3" s="132" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="132" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="133"/>
+      <c r="F3" s="133"/>
+      <c r="G3" s="133"/>
+      <c r="H3" s="134"/>
+      <c r="I3" s="132" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="133"/>
+      <c r="K3" s="133"/>
+      <c r="L3" s="133"/>
+      <c r="M3" s="133"/>
+      <c r="N3" s="133"/>
+      <c r="O3" s="133"/>
+      <c r="P3" s="134"/>
+    </row>
+    <row r="4" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="4"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="116" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="116" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="116" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="116" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="116" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="9"/>
+      <c r="C5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="M5" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="N5" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="O5" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="P5" s="10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="122" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="123">
         <v>1380.333333333333</v>
       </c>
-      <c r="D6" s="209" t="n">
-[...2 lines deleted...]
-      <c r="E6" s="209" t="n">
+      <c r="D6" s="123">
+        <v>2812.6557250000001</v>
+      </c>
+      <c r="E6" s="123">
         <v>1675.7492</v>
       </c>
-      <c r="F6" s="209" t="n">
-[...39 lines deleted...]
-      <c r="C7" s="209" t="n">
+      <c r="F6" s="123">
+        <v>1136.9065250000001</v>
+      </c>
+      <c r="G6" s="123">
+        <v>388579.57667531632</v>
+      </c>
+      <c r="H6" s="123">
+        <v>982984.76465000003</v>
+      </c>
+      <c r="I6" s="123">
+        <v>54208.023808209997</v>
+      </c>
+      <c r="J6" s="123">
+        <v>12093.472758800001</v>
+      </c>
+      <c r="K6" s="123">
+        <v>23287.630338079998</v>
+      </c>
+      <c r="L6" s="123">
+        <v>6299.2416400399998</v>
+      </c>
+      <c r="M6" s="123">
+        <v>11457.51640103</v>
+      </c>
+      <c r="N6" s="123">
+        <v>274.64371849999998</v>
+      </c>
+      <c r="O6" s="123">
+        <v>261.58328317000002</v>
+      </c>
+      <c r="P6" s="123">
+        <v>533.93566858999998</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="123">
         <v>1379.083333333333</v>
       </c>
-      <c r="D7" s="209" t="n">
-[...94 lines deleted...]
-      <c r="C9" s="209" t="n">
+      <c r="D7" s="123">
+        <v>2799.7164750000002</v>
+      </c>
+      <c r="E7" s="123">
+        <v>1694.228391666667</v>
+      </c>
+      <c r="F7" s="123">
+        <v>1105.488083333333</v>
+      </c>
+      <c r="G7" s="123">
+        <v>397911.97777658928</v>
+      </c>
+      <c r="H7" s="123">
+        <v>1018990.68215</v>
+      </c>
+      <c r="I7" s="123">
+        <v>54788.703965200002</v>
+      </c>
+      <c r="J7" s="123">
+        <v>12478.05117366</v>
+      </c>
+      <c r="K7" s="123">
+        <v>22826.8540823</v>
+      </c>
+      <c r="L7" s="123">
+        <v>6579.2316576699995</v>
+      </c>
+      <c r="M7" s="123">
+        <v>11775.200469470001</v>
+      </c>
+      <c r="N7" s="123">
+        <v>317.98169908</v>
+      </c>
+      <c r="O7" s="123">
+        <v>270.89828167000002</v>
+      </c>
+      <c r="P7" s="123">
+        <v>540.48660134999989</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B8" s="124" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="125">
+        <v>1373.2222222222219</v>
+      </c>
+      <c r="D8" s="125">
+        <v>2790.4310555555562</v>
+      </c>
+      <c r="E8" s="125">
+        <v>1714.053177777778</v>
+      </c>
+      <c r="F8" s="125">
+        <v>1076.3778777777779</v>
+      </c>
+      <c r="G8" s="125">
+        <v>407847.73814809561</v>
+      </c>
+      <c r="H8" s="125">
+        <v>838613.00170999998</v>
+      </c>
+      <c r="I8" s="125">
+        <v>42020.798969340001</v>
+      </c>
+      <c r="J8" s="125">
+        <v>9649.63959024</v>
+      </c>
+      <c r="K8" s="125">
+        <v>17265.27009953</v>
+      </c>
+      <c r="L8" s="125">
+        <v>5129.08060922</v>
+      </c>
+      <c r="M8" s="125">
+        <v>9086.8893064599997</v>
+      </c>
+      <c r="N8" s="125">
+        <v>273.84213989</v>
+      </c>
+      <c r="O8" s="125">
+        <v>211.50257005</v>
+      </c>
+      <c r="P8" s="125">
+        <v>404.57465395000003</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="126" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="123">
         <v>1372</v>
       </c>
-      <c r="D9" s="209" t="n">
-[...2 lines deleted...]
-      <c r="E9" s="209" t="n">
+      <c r="D9" s="123">
+        <v>2802.0976000000001</v>
+      </c>
+      <c r="E9" s="123">
         <v>1718.7181</v>
       </c>
-      <c r="F9" s="209" t="n">
+      <c r="F9" s="123">
         <v>1083.3795</v>
       </c>
-      <c r="G9" s="209" t="n">
-[...36 lines deleted...]
-      <c r="C10" s="209" t="n">
+      <c r="G9" s="123">
+        <v>399685.86506420112</v>
+      </c>
+      <c r="H9" s="123">
+        <v>72965.59607</v>
+      </c>
+      <c r="I9" s="123">
+        <v>4532.9342844399998</v>
+      </c>
+      <c r="J9" s="123">
+        <v>1016.61975026</v>
+      </c>
+      <c r="K9" s="123">
+        <v>1860.8770867200001</v>
+      </c>
+      <c r="L9" s="123">
+        <v>562.86282821999998</v>
+      </c>
+      <c r="M9" s="123">
+        <v>997.08490802999995</v>
+      </c>
+      <c r="N9" s="123">
+        <v>28.796209340000001</v>
+      </c>
+      <c r="O9" s="123">
+        <v>22.27342161</v>
+      </c>
+      <c r="P9" s="123">
+        <v>44.420080259999999</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="126" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="123">
         <v>1372</v>
       </c>
-      <c r="D10" s="209" t="n">
+      <c r="D10" s="123">
         <v>2796.5074</v>
       </c>
-      <c r="E10" s="209" t="n">
-[...42 lines deleted...]
-      <c r="C11" s="209" t="n">
+      <c r="E10" s="123">
+        <v>1717.8563999999999</v>
+      </c>
+      <c r="F10" s="123">
+        <v>1078.6510000000001</v>
+      </c>
+      <c r="G10" s="123">
+        <v>399910.86076810613</v>
+      </c>
+      <c r="H10" s="123">
+        <v>71396.608500000002</v>
+      </c>
+      <c r="I10" s="123">
+        <v>4522.8224872299998</v>
+      </c>
+      <c r="J10" s="123">
+        <v>1040.68039464</v>
+      </c>
+      <c r="K10" s="123">
+        <v>1876.55374637</v>
+      </c>
+      <c r="L10" s="123">
+        <v>546.03948906999995</v>
+      </c>
+      <c r="M10" s="123">
+        <v>963.74124535999999</v>
+      </c>
+      <c r="N10" s="123">
+        <v>29.583240350000001</v>
+      </c>
+      <c r="O10" s="123">
+        <v>23.328630109999999</v>
+      </c>
+      <c r="P10" s="123">
+        <v>42.89574133</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="123">
         <v>1373</v>
       </c>
-      <c r="D11" s="209" t="n">
-[...5 lines deleted...]
-      <c r="F11" s="209" t="n">
+      <c r="D11" s="123">
+        <v>2794.5819999999999</v>
+      </c>
+      <c r="E11" s="123">
+        <v>1717.6943000000001</v>
+      </c>
+      <c r="F11" s="123">
         <v>1076.8877</v>
       </c>
-      <c r="G11" s="209" t="n">
-[...36 lines deleted...]
-      <c r="C12" s="209" t="n">
+      <c r="G11" s="123">
+        <v>399990.27487021411</v>
+      </c>
+      <c r="H11" s="123">
+        <v>133898.53605</v>
+      </c>
+      <c r="I11" s="123">
+        <v>4572.3975021099996</v>
+      </c>
+      <c r="J11" s="123">
+        <v>1049.3983408500001</v>
+      </c>
+      <c r="K11" s="123">
+        <v>1893.3905006499999</v>
+      </c>
+      <c r="L11" s="123">
+        <v>576.49519533</v>
+      </c>
+      <c r="M11" s="123">
+        <v>956.49584202999995</v>
+      </c>
+      <c r="N11" s="123">
+        <v>29.69906456</v>
+      </c>
+      <c r="O11" s="123">
+        <v>23.25922439</v>
+      </c>
+      <c r="P11" s="123">
+        <v>43.659334299999998</v>
+      </c>
+    </row>
+    <row r="12" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="126" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="123">
         <v>1373</v>
       </c>
-      <c r="D12" s="209" t="n">
-[...356 lines deleted...]
-      <c r="J25" s="209" t="n">
+      <c r="D12" s="123">
+        <v>2791.3721</v>
+      </c>
+      <c r="E12" s="123">
+        <v>1715.6161999999999</v>
+      </c>
+      <c r="F12" s="123">
+        <v>1075.7559000000001</v>
+      </c>
+      <c r="G12" s="123">
+        <v>404913.62403782387</v>
+      </c>
+      <c r="H12" s="123">
+        <v>108872.21292000001</v>
+      </c>
+      <c r="I12" s="123">
+        <v>4760.17278575</v>
+      </c>
+      <c r="J12" s="123">
+        <v>1106.0957789700001</v>
+      </c>
+      <c r="K12" s="123">
+        <v>1948.40337626</v>
+      </c>
+      <c r="L12" s="123">
+        <v>597.58381068999995</v>
+      </c>
+      <c r="M12" s="123">
+        <v>1008.1157048600001</v>
+      </c>
+      <c r="N12" s="123">
+        <v>31.074999649999999</v>
+      </c>
+      <c r="O12" s="123">
+        <v>24.063276770000002</v>
+      </c>
+      <c r="P12" s="123">
+        <v>44.835838549999998</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="126" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="123">
+        <v>1373</v>
+      </c>
+      <c r="D13" s="123">
+        <v>2788.8953000000001</v>
+      </c>
+      <c r="E13" s="123">
+        <v>1713.3769</v>
+      </c>
+      <c r="F13" s="123">
+        <v>1075.5183999999999</v>
+      </c>
+      <c r="G13" s="123">
+        <v>407421.86485647148</v>
+      </c>
+      <c r="H13" s="123">
+        <v>71979.44541</v>
+      </c>
+      <c r="I13" s="123">
+        <v>4568.3176227399999</v>
+      </c>
+      <c r="J13" s="123">
+        <v>1130.41646077</v>
+      </c>
+      <c r="K13" s="123">
+        <v>1824.7680402000001</v>
+      </c>
+      <c r="L13" s="123">
+        <v>553.64717204999999</v>
+      </c>
+      <c r="M13" s="123">
+        <v>960.16542267</v>
+      </c>
+      <c r="N13" s="123">
+        <v>29.340208140000001</v>
+      </c>
+      <c r="O13" s="123">
+        <v>24.86006738</v>
+      </c>
+      <c r="P13" s="123">
+        <v>45.120251529999997</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="126" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" s="123">
+        <v>1374</v>
+      </c>
+      <c r="D14" s="123">
+        <v>2787.3121999999998</v>
+      </c>
+      <c r="E14" s="123">
+        <v>1712.0708</v>
+      </c>
+      <c r="F14" s="123">
+        <v>1075.2414000000001</v>
+      </c>
+      <c r="G14" s="123">
+        <v>414018.51874350058</v>
+      </c>
+      <c r="H14" s="123">
+        <v>72755.50589</v>
+      </c>
+      <c r="I14" s="123">
+        <v>4606.8647408200004</v>
+      </c>
+      <c r="J14" s="123">
+        <v>1061.59666616</v>
+      </c>
+      <c r="K14" s="123">
+        <v>1895.94352527</v>
+      </c>
+      <c r="L14" s="123">
+        <v>566.39411567000002</v>
+      </c>
+      <c r="M14" s="123">
+        <v>982.95225335999999</v>
+      </c>
+      <c r="N14" s="123">
+        <v>30.673393900000001</v>
+      </c>
+      <c r="O14" s="123">
+        <v>23.112483480000002</v>
+      </c>
+      <c r="P14" s="123">
+        <v>46.192302980000001</v>
+      </c>
+    </row>
+    <row r="15" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="126" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="123">
+        <v>1374</v>
+      </c>
+      <c r="D15" s="123">
+        <v>2785.0848000000001</v>
+      </c>
+      <c r="E15" s="123">
+        <v>1710.8570999999999</v>
+      </c>
+      <c r="F15" s="123">
+        <v>1074.2276999999999</v>
+      </c>
+      <c r="G15" s="123">
+        <v>414915.39100489463</v>
+      </c>
+      <c r="H15" s="123">
+        <v>72738.668860000005</v>
+      </c>
+      <c r="I15" s="123">
+        <v>4805.4361945199998</v>
+      </c>
+      <c r="J15" s="123">
+        <v>1091.82310265</v>
+      </c>
+      <c r="K15" s="123">
+        <v>1992.5907107999999</v>
+      </c>
+      <c r="L15" s="123">
+        <v>582.55955457000005</v>
+      </c>
+      <c r="M15" s="123">
+        <v>1036.15760312</v>
+      </c>
+      <c r="N15" s="123">
+        <v>32.702123399999998</v>
+      </c>
+      <c r="O15" s="123">
+        <v>23.666257269999999</v>
+      </c>
+      <c r="P15" s="123">
+        <v>45.936842710000001</v>
+      </c>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="126" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="123">
+        <v>1374</v>
+      </c>
+      <c r="D16" s="123">
+        <v>2784.3831</v>
+      </c>
+      <c r="E16" s="123">
+        <v>1710.4190000000001</v>
+      </c>
+      <c r="F16" s="123">
+        <v>1073.9640999999999</v>
+      </c>
+      <c r="G16" s="123">
+        <v>414955.11474089097</v>
+      </c>
+      <c r="H16" s="123">
+        <v>72617.165850000005</v>
+      </c>
+      <c r="I16" s="123">
+        <v>4691.6146176700004</v>
+      </c>
+      <c r="J16" s="123">
+        <v>1050.5629739399999</v>
+      </c>
+      <c r="K16" s="123">
+        <v>1954.3873470999999</v>
+      </c>
+      <c r="L16" s="123">
+        <v>549.21256907999998</v>
+      </c>
+      <c r="M16" s="123">
+        <v>1037.8846842600001</v>
+      </c>
+      <c r="N16" s="123">
+        <v>30.243032800000002</v>
+      </c>
+      <c r="O16" s="123">
+        <v>23.412144349999998</v>
+      </c>
+      <c r="P16" s="123">
+        <v>45.911866140000001</v>
+      </c>
+    </row>
+    <row r="17" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="126" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="123">
+        <v>1374</v>
+      </c>
+      <c r="D17" s="123">
+        <v>2783.645</v>
+      </c>
+      <c r="E17" s="123">
+        <v>1709.8697999999999</v>
+      </c>
+      <c r="F17" s="123">
+        <v>1073.7752</v>
+      </c>
+      <c r="G17" s="123">
+        <v>414929.82144020562</v>
+      </c>
+      <c r="H17" s="123">
+        <v>161389.26216000001</v>
+      </c>
+      <c r="I17" s="123">
+        <v>4960.2387340599998</v>
+      </c>
+      <c r="J17" s="123">
+        <v>1102.4461220000001</v>
+      </c>
+      <c r="K17" s="123">
+        <v>2018.35576616</v>
+      </c>
+      <c r="L17" s="123">
+        <v>594.28587454000001</v>
+      </c>
+      <c r="M17" s="123">
+        <v>1144.29164277</v>
+      </c>
+      <c r="N17" s="123">
+        <v>31.72986775</v>
+      </c>
+      <c r="O17" s="123">
+        <v>23.52706469</v>
+      </c>
+      <c r="P17" s="123">
+        <v>45.602396149999997</v>
+      </c>
+    </row>
+    <row r="18" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="126"/>
+      <c r="C18" s="123"/>
+      <c r="D18" s="123"/>
+      <c r="E18" s="123"/>
+      <c r="F18" s="123"/>
+      <c r="G18" s="123"/>
+      <c r="H18" s="123"/>
+      <c r="I18" s="123"/>
+      <c r="J18" s="123"/>
+      <c r="K18" s="123"/>
+      <c r="L18" s="123"/>
+      <c r="M18" s="123"/>
+      <c r="N18" s="123"/>
+      <c r="O18" s="123"/>
+      <c r="P18" s="123"/>
+    </row>
+    <row r="19" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="126"/>
+      <c r="C19" s="123"/>
+      <c r="D19" s="123"/>
+      <c r="E19" s="123"/>
+      <c r="F19" s="123"/>
+      <c r="G19" s="123"/>
+      <c r="H19" s="123"/>
+      <c r="I19" s="123"/>
+      <c r="J19" s="123"/>
+      <c r="K19" s="123"/>
+      <c r="L19" s="123"/>
+      <c r="M19" s="123"/>
+      <c r="N19" s="123"/>
+      <c r="O19" s="123"/>
+      <c r="P19" s="123"/>
+    </row>
+    <row r="20" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="127"/>
+      <c r="C20" s="128"/>
+      <c r="D20" s="128"/>
+      <c r="E20" s="128"/>
+      <c r="F20" s="128"/>
+      <c r="G20" s="128"/>
+      <c r="H20" s="128"/>
+      <c r="I20" s="128"/>
+      <c r="J20" s="128"/>
+      <c r="K20" s="128"/>
+      <c r="L20" s="128"/>
+      <c r="M20" s="128"/>
+      <c r="N20" s="128"/>
+      <c r="O20" s="128"/>
+      <c r="P20" s="128"/>
+    </row>
+    <row r="21" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="22" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="3"/>
+      <c r="C22" s="132" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="133"/>
+      <c r="I22" s="133"/>
+      <c r="J22" s="133"/>
+      <c r="K22" s="134"/>
+      <c r="L22" s="135" t="s">
+        <v>34</v>
+      </c>
+      <c r="M22" s="137" t="s">
+        <v>35</v>
+      </c>
+      <c r="N22" s="134"/>
+    </row>
+    <row r="23" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="4"/>
+      <c r="C23" s="116" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="116" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="116" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="116" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I23" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="J23" s="121" t="s">
+        <v>36</v>
+      </c>
+      <c r="K23" s="116" t="s">
+        <v>16</v>
+      </c>
+      <c r="L23" s="136"/>
+      <c r="M23" s="120" t="s">
+        <v>37</v>
+      </c>
+      <c r="N23" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="9"/>
+      <c r="C24" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I24" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J24" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="L24" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="M24" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="N24" s="10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="122" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="123">
+        <v>41843.647307289997</v>
+      </c>
+      <c r="D25" s="123">
+        <v>10584.86763391</v>
+      </c>
+      <c r="E25" s="123">
+        <v>17367.733543210001</v>
+      </c>
+      <c r="F25" s="123">
+        <v>4462.8256304400002</v>
+      </c>
+      <c r="G25" s="123">
+        <v>8441.4930612600001</v>
+      </c>
+      <c r="H25" s="123">
+        <v>202.51496012000001</v>
+      </c>
+      <c r="I25" s="123">
+        <v>83.925995720000003</v>
+      </c>
+      <c r="J25" s="123">
         <v>322.94846701</v>
       </c>
-      <c r="K25" s="209" t="n">
-[...211 lines deleted...]
-      <c r="J30" s="209" t="n">
+      <c r="K25" s="123">
+        <v>377.33801562000002</v>
+      </c>
+      <c r="L25" s="123">
+        <v>701.27967232000003</v>
+      </c>
+      <c r="M25" s="123">
+        <v>4296.9549813399999</v>
+      </c>
+      <c r="N25" s="123">
+        <v>283.27137999000001</v>
+      </c>
+    </row>
+    <row r="26" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="123">
+        <v>42340.42460256</v>
+      </c>
+      <c r="D26" s="123">
+        <v>10965.290089870001</v>
+      </c>
+      <c r="E26" s="123">
+        <v>17037.142051089999</v>
+      </c>
+      <c r="F26" s="123">
+        <v>4660.9239189899999</v>
+      </c>
+      <c r="G26" s="123">
+        <v>8694.2306219500006</v>
+      </c>
+      <c r="H26" s="123">
+        <v>234.28561604000001</v>
+      </c>
+      <c r="I26" s="123">
+        <v>83.849755700000003</v>
+      </c>
+      <c r="J26" s="123">
+        <v>282.74233622999998</v>
+      </c>
+      <c r="K26" s="123">
+        <v>381.96021268999999</v>
+      </c>
+      <c r="L26" s="123">
+        <v>736.75358446999996</v>
+      </c>
+      <c r="M26" s="123">
+        <v>4462.3433418599998</v>
+      </c>
+      <c r="N26" s="123">
+        <v>296.53080556999998</v>
+      </c>
+    </row>
+    <row r="27" spans="2:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B27" s="124" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="125">
+        <v>32518.032501350001</v>
+      </c>
+      <c r="D27" s="125">
+        <v>8504.4844373399992</v>
+      </c>
+      <c r="E27" s="125">
+        <v>12912.672463929999</v>
+      </c>
+      <c r="F27" s="125">
+        <v>3631.44749357</v>
+      </c>
+      <c r="G27" s="125">
+        <v>6741.8527591599996</v>
+      </c>
+      <c r="H27" s="125">
+        <v>201.37729268999999</v>
+      </c>
+      <c r="I27" s="125">
+        <v>63.064324540000001</v>
+      </c>
+      <c r="J27" s="125">
+        <v>177.28467341999999</v>
+      </c>
+      <c r="K27" s="125">
+        <v>285.84905670000001</v>
+      </c>
+      <c r="L27" s="125">
+        <v>570.06749686000001</v>
+      </c>
+      <c r="M27" s="125">
+        <v>3528.4974468199998</v>
+      </c>
+      <c r="N27" s="125">
+        <v>229.46096025</v>
+      </c>
+    </row>
+    <row r="28" spans="2:16" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="126" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="123">
+        <v>3502.72820981</v>
+      </c>
+      <c r="D28" s="123">
+        <v>895.277106</v>
+      </c>
+      <c r="E28" s="123">
+        <v>1391.7004697</v>
+      </c>
+      <c r="F28" s="123">
+        <v>398.30723587</v>
+      </c>
+      <c r="G28" s="123">
+        <v>737.79583066999999</v>
+      </c>
+      <c r="H28" s="123">
+        <v>21.179301890000001</v>
+      </c>
+      <c r="I28" s="123">
+        <v>6.6624983999999996</v>
+      </c>
+      <c r="J28" s="123">
+        <v>20.442969649999998</v>
+      </c>
+      <c r="K28" s="123">
+        <v>31.362797629999999</v>
+      </c>
+      <c r="L28" s="123">
+        <v>60.163856279999997</v>
+      </c>
+      <c r="M28" s="123">
+        <v>368.57891086000001</v>
+      </c>
+      <c r="N28" s="123">
+        <v>24.998240769999999</v>
+      </c>
+    </row>
+    <row r="29" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="126" t="s">
+        <v>25</v>
+      </c>
+      <c r="C29" s="123">
+        <v>3500.7819157499998</v>
+      </c>
+      <c r="D29" s="123">
+        <v>917.81664811999997</v>
+      </c>
+      <c r="E29" s="123">
+        <v>1403.5036198400001</v>
+      </c>
+      <c r="F29" s="123">
+        <v>385.84751591000003</v>
+      </c>
+      <c r="G29" s="123">
+        <v>715.22498028999996</v>
+      </c>
+      <c r="H29" s="123">
+        <v>21.777575339999999</v>
+      </c>
+      <c r="I29" s="123">
+        <v>6.9869751400000002</v>
+      </c>
+      <c r="J29" s="123">
+        <v>19.332392299999999</v>
+      </c>
+      <c r="K29" s="123">
+        <v>30.292208810000002</v>
+      </c>
+      <c r="L29" s="123">
+        <v>61.392605979999999</v>
+      </c>
+      <c r="M29" s="123">
+        <v>368.33107311999999</v>
+      </c>
+      <c r="N29" s="123">
+        <v>24.490566229999999</v>
+      </c>
+    </row>
+    <row r="30" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="123">
+        <v>3533.8921096700001</v>
+      </c>
+      <c r="D30" s="123">
+        <v>925.65345313</v>
+      </c>
+      <c r="E30" s="123">
+        <v>1410.0703994600001</v>
+      </c>
+      <c r="F30" s="123">
+        <v>408.13469369000001</v>
+      </c>
+      <c r="G30" s="123">
+        <v>710.05565115000002</v>
+      </c>
+      <c r="H30" s="123">
+        <v>21.83658252</v>
+      </c>
+      <c r="I30" s="123">
+        <v>6.9438091999999996</v>
+      </c>
+      <c r="J30" s="123">
         <v>20.35516015</v>
       </c>
-      <c r="K30" s="209" t="n">
-[...487 lines deleted...]
-      <c r="D51" s="216" t="n">
+      <c r="K30" s="123">
+        <v>30.842360370000002</v>
+      </c>
+      <c r="L30" s="123">
+        <v>63.188958399999997</v>
+      </c>
+      <c r="M30" s="123">
+        <v>383.29351221000002</v>
+      </c>
+      <c r="N30" s="123">
+        <v>26.126838379999999</v>
+      </c>
+    </row>
+    <row r="31" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="126" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="123">
+        <v>3686.1913712700002</v>
+      </c>
+      <c r="D31" s="123">
+        <v>974.83445414000005</v>
+      </c>
+      <c r="E31" s="123">
+        <v>1458.3983515100001</v>
+      </c>
+      <c r="F31" s="123">
+        <v>423.08836244999998</v>
+      </c>
+      <c r="G31" s="123">
+        <v>748.41771571000004</v>
+      </c>
+      <c r="H31" s="123">
+        <v>22.85709786</v>
+      </c>
+      <c r="I31" s="123">
+        <v>7.18474813</v>
+      </c>
+      <c r="J31" s="123">
+        <v>19.733192240000001</v>
+      </c>
+      <c r="K31" s="123">
+        <v>31.677449230000001</v>
+      </c>
+      <c r="L31" s="123">
+        <v>62.246219340000003</v>
+      </c>
+      <c r="M31" s="123">
+        <v>388.20716619000001</v>
+      </c>
+      <c r="N31" s="123">
+        <v>25.409866310000002</v>
+      </c>
+    </row>
+    <row r="32" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="126" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="123">
+        <v>3547.6409297</v>
+      </c>
+      <c r="D32" s="123">
+        <v>994.87642958000004</v>
+      </c>
+      <c r="E32" s="123">
+        <v>1366.8571359299999</v>
+      </c>
+      <c r="F32" s="123">
+        <v>392.21423854</v>
+      </c>
+      <c r="G32" s="123">
+        <v>713.70311243000003</v>
+      </c>
+      <c r="H32" s="123">
+        <v>21.523637699999998</v>
+      </c>
+      <c r="I32" s="123">
+        <v>7.4141252900000003</v>
+      </c>
+      <c r="J32" s="123">
+        <v>19.166227230000001</v>
+      </c>
+      <c r="K32" s="123">
+        <v>31.886023000000002</v>
+      </c>
+      <c r="L32" s="123">
+        <v>62.205151809999997</v>
+      </c>
+      <c r="M32" s="123">
+        <v>376.40658034</v>
+      </c>
+      <c r="N32" s="123">
+        <v>23.780980849999999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="126" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" s="123">
+        <v>3570.46584906</v>
+      </c>
+      <c r="D33" s="123">
+        <v>936.20193008000001</v>
+      </c>
+      <c r="E33" s="123">
+        <v>1420.40850441</v>
+      </c>
+      <c r="F33" s="123">
+        <v>401.16852308</v>
+      </c>
+      <c r="G33" s="123">
+        <v>730.85565689999999</v>
+      </c>
+      <c r="H33" s="123">
+        <v>22.551549210000001</v>
+      </c>
+      <c r="I33" s="123">
+        <v>6.9012231000000002</v>
+      </c>
+      <c r="J33" s="123">
+        <v>19.73147058</v>
+      </c>
+      <c r="K33" s="123">
+        <v>32.646991700000001</v>
+      </c>
+      <c r="L33" s="123">
+        <v>63.246650209999999</v>
+      </c>
+      <c r="M33" s="123">
+        <v>396.92042760999999</v>
+      </c>
+      <c r="N33" s="123">
+        <v>25.408469279999998</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="126" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="123">
+        <v>3723.8084543</v>
+      </c>
+      <c r="D34" s="123">
+        <v>962.09179789999996</v>
+      </c>
+      <c r="E34" s="123">
+        <v>1494.7721990099999</v>
+      </c>
+      <c r="F34" s="123">
+        <v>412.61709784999999</v>
+      </c>
+      <c r="G34" s="123">
+        <v>770.39021667999998</v>
+      </c>
+      <c r="H34" s="123">
+        <v>24.07986683</v>
+      </c>
+      <c r="I34" s="123">
+        <v>7.0482752599999996</v>
+      </c>
+      <c r="J34" s="123">
+        <v>20.34165089</v>
+      </c>
+      <c r="K34" s="123">
+        <v>32.46734988</v>
+      </c>
+      <c r="L34" s="123">
+        <v>66.503499020000007</v>
+      </c>
+      <c r="M34" s="123">
+        <v>431.24128538000002</v>
+      </c>
+      <c r="N34" s="123">
+        <v>27.26783129</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="126" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" s="123">
+        <v>3619.8441148400002</v>
+      </c>
+      <c r="D35" s="123">
+        <v>925.74335397000004</v>
+      </c>
+      <c r="E35" s="123">
+        <v>1457.04300702</v>
+      </c>
+      <c r="F35" s="123">
+        <v>389.01584714000001</v>
+      </c>
+      <c r="G35" s="123">
+        <v>767.85711950999996</v>
+      </c>
+      <c r="H35" s="123">
+        <v>22.222284290000001</v>
+      </c>
+      <c r="I35" s="123">
+        <v>6.9280867300000004</v>
+      </c>
+      <c r="J35" s="123">
+        <v>18.58851404</v>
+      </c>
+      <c r="K35" s="123">
+        <v>32.445902140000001</v>
+      </c>
+      <c r="L35" s="123">
+        <v>64.98859684</v>
+      </c>
+      <c r="M35" s="123">
+        <v>396.54056671000001</v>
+      </c>
+      <c r="N35" s="123">
+        <v>25.55673204</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="126" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="123">
+        <v>3832.6795469499998</v>
+      </c>
+      <c r="D36" s="123">
+        <v>971.98926442000004</v>
+      </c>
+      <c r="E36" s="123">
+        <v>1509.91877705</v>
+      </c>
+      <c r="F36" s="123">
+        <v>421.05397904</v>
+      </c>
+      <c r="G36" s="123">
+        <v>847.55247582000004</v>
+      </c>
+      <c r="H36" s="123">
+        <v>23.34939705</v>
+      </c>
+      <c r="I36" s="123">
+        <v>6.9945832899999996</v>
+      </c>
+      <c r="J36" s="123">
+        <v>19.593096339999999</v>
+      </c>
+      <c r="K36" s="123">
+        <v>32.227973939999998</v>
+      </c>
+      <c r="L36" s="123">
+        <v>66.131958979999993</v>
+      </c>
+      <c r="M36" s="123">
+        <v>418.97792440000001</v>
+      </c>
+      <c r="N36" s="123">
+        <v>26.4214351</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="126"/>
+      <c r="C37" s="123"/>
+      <c r="D37" s="123"/>
+      <c r="E37" s="123"/>
+      <c r="F37" s="123"/>
+      <c r="G37" s="123"/>
+      <c r="H37" s="123"/>
+      <c r="I37" s="123"/>
+      <c r="J37" s="123"/>
+      <c r="K37" s="123"/>
+      <c r="L37" s="123"/>
+      <c r="M37" s="123"/>
+      <c r="N37" s="123"/>
+    </row>
+    <row r="38" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="126"/>
+      <c r="C38" s="123"/>
+      <c r="D38" s="123"/>
+      <c r="E38" s="123"/>
+      <c r="F38" s="123"/>
+      <c r="G38" s="123"/>
+      <c r="H38" s="123"/>
+      <c r="I38" s="123"/>
+      <c r="J38" s="123"/>
+      <c r="K38" s="123"/>
+      <c r="L38" s="123"/>
+      <c r="M38" s="123"/>
+      <c r="N38" s="123"/>
+    </row>
+    <row r="39" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="127"/>
+      <c r="C39" s="128"/>
+      <c r="D39" s="128"/>
+      <c r="E39" s="128"/>
+      <c r="F39" s="128"/>
+      <c r="G39" s="128"/>
+      <c r="H39" s="128"/>
+      <c r="I39" s="128"/>
+      <c r="J39" s="128"/>
+      <c r="K39" s="128"/>
+      <c r="L39" s="128"/>
+      <c r="M39" s="128"/>
+      <c r="N39" s="128"/>
+    </row>
+    <row r="40" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="41" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C41" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="12"/>
+      <c r="I41" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="J41" s="12"/>
+    </row>
+    <row r="42" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C42" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="J42" s="12"/>
+    </row>
+    <row r="43" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="13"/>
+      <c r="C43" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="13"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
+      <c r="N43" s="13"/>
+      <c r="O43" s="13"/>
+      <c r="P43" s="13"/>
+    </row>
+    <row r="44" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="13"/>
+      <c r="C44" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44" s="13"/>
+      <c r="E44" s="13"/>
+      <c r="F44" s="13"/>
+      <c r="G44" s="13"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="J44" s="13"/>
+      <c r="K44" s="13"/>
+      <c r="L44" s="13"/>
+      <c r="M44" s="13"/>
+      <c r="N44" s="13"/>
+      <c r="O44" s="13"/>
+      <c r="P44" s="13"/>
+    </row>
+    <row r="45" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="13"/>
+      <c r="C45" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="13"/>
+      <c r="L45" s="13"/>
+      <c r="M45" s="13"/>
+      <c r="N45" s="13"/>
+      <c r="O45" s="13"/>
+      <c r="P45" s="13"/>
+    </row>
+    <row r="46" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="117"/>
+      <c r="C46" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" s="1"/>
+      <c r="O46" s="1"/>
+      <c r="P46" s="117"/>
+    </row>
+    <row r="47" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="48" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="3"/>
+      <c r="C48" s="132" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="132" t="s">
+        <v>2</v>
+      </c>
+      <c r="E48" s="133"/>
+      <c r="F48" s="133"/>
+      <c r="G48" s="133"/>
+      <c r="H48" s="134"/>
+      <c r="I48" s="132" t="s">
+        <v>3</v>
+      </c>
+      <c r="J48" s="133"/>
+      <c r="K48" s="133"/>
+      <c r="L48" s="133"/>
+      <c r="M48" s="133"/>
+      <c r="N48" s="133"/>
+      <c r="O48" s="133"/>
+      <c r="P48" s="134"/>
+    </row>
+    <row r="49" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="4"/>
+      <c r="C49" s="136"/>
+      <c r="D49" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="I49" s="116" t="s">
+        <v>9</v>
+      </c>
+      <c r="J49" s="116" t="s">
+        <v>10</v>
+      </c>
+      <c r="K49" s="116" t="s">
+        <v>11</v>
+      </c>
+      <c r="L49" s="116" t="s">
+        <v>12</v>
+      </c>
+      <c r="M49" s="116" t="s">
+        <v>13</v>
+      </c>
+      <c r="N49" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="O49" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="P49" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="9"/>
+      <c r="C50" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F50" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G50" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="H50" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="I50" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="J50" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="K50" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="L50" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="M50" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="N50" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="O50" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="P50" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="122" t="s">
+        <v>21</v>
+      </c>
+      <c r="C51" s="129">
+        <v>-0.36691729323309358</v>
+      </c>
+      <c r="D51" s="129">
         <v>-0.598619108241632</v>
       </c>
-      <c r="E51" s="216" t="n">
-[...2 lines deleted...]
-      <c r="F51" s="216" t="n">
+      <c r="E51" s="129">
+        <v>0.89013802268149245</v>
+      </c>
+      <c r="F51" s="129">
         <v>-2.714577719847953</v>
       </c>
-      <c r="G51" s="216" t="n">
-[...2 lines deleted...]
-      <c r="H51" s="216" t="n">
+      <c r="G51" s="129">
+        <v>1.6860919114483981</v>
+      </c>
+      <c r="H51" s="129">
         <v>2.56306434170815</v>
       </c>
-      <c r="I51" s="216" t="n">
-[...159 lines deleted...]
-      <c r="D54" s="216" t="n">
+      <c r="I51" s="129">
+        <v>4.3344422674721654</v>
+      </c>
+      <c r="J51" s="129">
+        <v>3.8694332101859659</v>
+      </c>
+      <c r="K51" s="129">
+        <v>1.581648266776424</v>
+      </c>
+      <c r="L51" s="129">
+        <v>2.8889264599165401</v>
+      </c>
+      <c r="M51" s="129">
+        <v>11.84379284722564</v>
+      </c>
+      <c r="N51" s="129">
+        <v>16.173043714658199</v>
+      </c>
+      <c r="O51" s="129">
+        <v>2.5911023293115911</v>
+      </c>
+      <c r="P51" s="129">
+        <v>0.73169559234822767</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="C52" s="129">
+        <v>-9.0557836271432032E-2</v>
+      </c>
+      <c r="D52" s="129">
+        <v>-0.46003675049849913</v>
+      </c>
+      <c r="E52" s="129">
+        <v>1.102742084953213</v>
+      </c>
+      <c r="F52" s="129">
+        <v>-2.7635026253953998</v>
+      </c>
+      <c r="G52" s="129">
+        <v>2.401670510097563</v>
+      </c>
+      <c r="H52" s="129">
+        <v>3.66291714732936</v>
+      </c>
+      <c r="I52" s="129">
+        <v>1.071207021020482</v>
+      </c>
+      <c r="J52" s="129">
+        <v>3.1800494575071969</v>
+      </c>
+      <c r="K52" s="129">
+        <v>-1.9786309259063479</v>
+      </c>
+      <c r="L52" s="129">
+        <v>4.4448210376673538</v>
+      </c>
+      <c r="M52" s="129">
+        <v>2.7727131894957711</v>
+      </c>
+      <c r="N52" s="129">
+        <v>15.77970936917678</v>
+      </c>
+      <c r="O52" s="129">
+        <v>3.5610067994850758</v>
+      </c>
+      <c r="P52" s="129">
+        <v>1.226914241803587</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B53" s="124" t="s">
+        <v>23</v>
+      </c>
+      <c r="C53" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="D53" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="E53" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="F53" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="G53" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="H53" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="I53" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="J53" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="K53" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="L53" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="M53" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="N53" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="O53" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="P53" s="130" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="126" t="s">
+        <v>24</v>
+      </c>
+      <c r="C54" s="129">
+        <v>-0.50761421319796951</v>
+      </c>
+      <c r="D54" s="129">
         <v>-0.4104708522761279</v>
       </c>
-      <c r="E54" s="216" t="n">
-[...500 lines deleted...]
-      <c r="J70" s="216" t="n">
+      <c r="E54" s="129">
+        <v>1.1608269520635039</v>
+      </c>
+      <c r="F54" s="129">
+        <v>-2.8055056869364772</v>
+      </c>
+      <c r="G54" s="129">
+        <v>2.6352578468082242</v>
+      </c>
+      <c r="H54" s="129">
+        <v>4.5899368113229446</v>
+      </c>
+      <c r="I54" s="129">
+        <v>2.9638536126954169</v>
+      </c>
+      <c r="J54" s="129">
+        <v>3.3729709083507178</v>
+      </c>
+      <c r="K54" s="129">
+        <v>0.73798201784927908</v>
+      </c>
+      <c r="L54" s="129">
+        <v>4.5126953153845042</v>
+      </c>
+      <c r="M54" s="129">
+        <v>5.6491165278542557</v>
+      </c>
+      <c r="N54" s="129">
+        <v>16.3537538393505</v>
+      </c>
+      <c r="O54" s="129">
+        <v>6.0965546503190033</v>
+      </c>
+      <c r="P54" s="129">
+        <v>1.6778573884180119</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="126" t="s">
+        <v>25</v>
+      </c>
+      <c r="C55" s="129">
+        <v>-0.50761421319796951</v>
+      </c>
+      <c r="D55" s="129">
+        <v>-0.28179900358371252</v>
+      </c>
+      <c r="E55" s="129">
+        <v>1.236699638723316</v>
+      </c>
+      <c r="F55" s="129">
+        <v>-2.6083054411627939</v>
+      </c>
+      <c r="G55" s="129">
+        <v>2.7511373828436172</v>
+      </c>
+      <c r="H55" s="129">
+        <v>3.9356677706090601</v>
+      </c>
+      <c r="I55" s="129">
+        <v>2.9733627148704129</v>
+      </c>
+      <c r="J55" s="129">
+        <v>1.844923301797291</v>
+      </c>
+      <c r="K55" s="129">
+        <v>0.34899990530335312</v>
+      </c>
+      <c r="L55" s="129">
+        <v>7.7837925257434577</v>
+      </c>
+      <c r="M55" s="129">
+        <v>6.7322409718252167</v>
+      </c>
+      <c r="N55" s="129">
+        <v>15.0980129644838</v>
+      </c>
+      <c r="O55" s="129">
+        <v>6.5737449997909287</v>
+      </c>
+      <c r="P55" s="129">
+        <v>-0.74785133293248729</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C56" s="129">
+        <v>-0.50724637681159412</v>
+      </c>
+      <c r="D56" s="129">
+        <v>-0.4238906666803493</v>
+      </c>
+      <c r="E56" s="129">
+        <v>1.107935212772664</v>
+      </c>
+      <c r="F56" s="129">
+        <v>-2.7734398452880149</v>
+      </c>
+      <c r="G56" s="129">
+        <v>2.746383916378166</v>
+      </c>
+      <c r="H56" s="129">
+        <v>5.2602383527482406</v>
+      </c>
+      <c r="I56" s="129">
+        <v>2.6659355607285731</v>
+      </c>
+      <c r="J56" s="129">
+        <v>3.2049933510245592</v>
+      </c>
+      <c r="K56" s="129">
+        <v>1.900147221866483</v>
+      </c>
+      <c r="L56" s="129">
+        <v>1.649793652844608</v>
+      </c>
+      <c r="M56" s="129">
+        <v>3.9579260440920221</v>
+      </c>
+      <c r="N56" s="129">
+        <v>19.824824467947611</v>
+      </c>
+      <c r="O56" s="129">
+        <v>2.5224008656659591</v>
+      </c>
+      <c r="P56" s="129">
+        <v>-0.9568092195065252</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="126" t="s">
+        <v>27</v>
+      </c>
+      <c r="C57" s="129">
+        <v>-0.50724637681159412</v>
+      </c>
+      <c r="D57" s="129">
+        <v>-0.44473621871248231</v>
+      </c>
+      <c r="E57" s="129">
+        <v>1.0987103259371369</v>
+      </c>
+      <c r="F57" s="129">
+        <v>-2.8110337036747932</v>
+      </c>
+      <c r="G57" s="129">
+        <v>2.8839699424442591</v>
+      </c>
+      <c r="H57" s="129">
+        <v>3.8928792214821981</v>
+      </c>
+      <c r="I57" s="129">
+        <v>0.59036792287382933</v>
+      </c>
+      <c r="J57" s="129">
+        <v>2.336143322413029</v>
+      </c>
+      <c r="K57" s="129">
+        <v>-1.8823939287220011</v>
+      </c>
+      <c r="L57" s="129">
+        <v>2.8146941657465359</v>
+      </c>
+      <c r="M57" s="129">
+        <v>1.7794407598621509</v>
+      </c>
+      <c r="N57" s="129">
+        <v>18.472519428231479</v>
+      </c>
+      <c r="O57" s="129">
+        <v>1.977632796132619</v>
+      </c>
+      <c r="P57" s="129">
+        <v>1.749576007847051</v>
+      </c>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="126" t="s">
+        <v>28</v>
+      </c>
+      <c r="C58" s="129">
+        <v>-0.50724637681159412</v>
+      </c>
+      <c r="D58" s="129">
+        <v>-0.42853753128192951</v>
+      </c>
+      <c r="E58" s="129">
+        <v>1.120634045664838</v>
+      </c>
+      <c r="F58" s="129">
+        <v>-2.8007720134636021</v>
+      </c>
+      <c r="G58" s="129">
+        <v>2.8830177840668489</v>
+      </c>
+      <c r="H58" s="129">
+        <v>4.5585737796066921</v>
+      </c>
+      <c r="I58" s="129">
+        <v>2.35429112599431</v>
+      </c>
+      <c r="J58" s="129">
+        <v>3.812608812365363</v>
+      </c>
+      <c r="K58" s="129">
+        <v>0.64774600519360248</v>
+      </c>
+      <c r="L58" s="129">
+        <v>3.357638137356155</v>
+      </c>
+      <c r="M58" s="129">
+        <v>3.0848907555424172</v>
+      </c>
+      <c r="N58" s="129">
+        <v>14.139909105479919</v>
+      </c>
+      <c r="O58" s="129">
+        <v>4.5251039668889517</v>
+      </c>
+      <c r="P58" s="129">
+        <v>0.86768307186978344</v>
+      </c>
+    </row>
+    <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="126" t="s">
+        <v>29</v>
+      </c>
+      <c r="C59" s="129">
+        <v>-0.43478260869565222</v>
+      </c>
+      <c r="D59" s="129">
+        <v>-0.32481102814080071</v>
+      </c>
+      <c r="E59" s="129">
+        <v>1.2052682493720011</v>
+      </c>
+      <c r="F59" s="129">
+        <v>-2.6678677018307999</v>
+      </c>
+      <c r="G59" s="129">
+        <v>3.0142858225396809</v>
+      </c>
+      <c r="H59" s="129">
+        <v>4.2032555098947286</v>
+      </c>
+      <c r="I59" s="129">
+        <v>5.5679547887539584</v>
+      </c>
+      <c r="J59" s="129">
+        <v>4.6277939375117416</v>
+      </c>
+      <c r="K59" s="129">
+        <v>4.8083686895626254</v>
+      </c>
+      <c r="L59" s="129">
+        <v>6.3220912759418182</v>
+      </c>
+      <c r="M59" s="129">
+        <v>7.6759127622640237</v>
+      </c>
+      <c r="N59" s="129">
+        <v>17.037265893632981</v>
+      </c>
+      <c r="O59" s="129">
+        <v>2.629114640932138</v>
+      </c>
+      <c r="P59" s="129">
+        <v>0.50961340588761228</v>
+      </c>
+    </row>
+    <row r="60" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="126" t="s">
+        <v>30</v>
+      </c>
+      <c r="C60" s="129">
+        <v>-0.36258158085569248</v>
+      </c>
+      <c r="D60" s="129">
+        <v>-0.41693818761842999</v>
+      </c>
+      <c r="E60" s="129">
+        <v>1.0130131097029771</v>
+      </c>
+      <c r="F60" s="129">
+        <v>-2.6125932395554199</v>
+      </c>
+      <c r="G60" s="129">
+        <v>3.1318690013978139</v>
+      </c>
+      <c r="H60" s="129">
+        <v>4.4714956960197014</v>
+      </c>
+      <c r="I60" s="129">
+        <v>3.499594578622979</v>
+      </c>
+      <c r="J60" s="129">
+        <v>3.1693491267323179</v>
+      </c>
+      <c r="K60" s="129">
+        <v>2.4830776552116438</v>
+      </c>
+      <c r="L60" s="129">
+        <v>3.877750011478891</v>
+      </c>
+      <c r="M60" s="129">
+        <v>5.462406497141945</v>
+      </c>
+      <c r="N60" s="129">
+        <v>18.04839599215693</v>
+      </c>
+      <c r="O60" s="129">
+        <v>2.80633736795675</v>
+      </c>
+      <c r="P60" s="129">
+        <v>-0.85321069556326434</v>
+      </c>
+    </row>
+    <row r="61" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="126" t="s">
+        <v>31</v>
+      </c>
+      <c r="C61" s="129">
+        <v>-0.36258158085569248</v>
+      </c>
+      <c r="D61" s="129">
+        <v>-0.53186695181228405</v>
+      </c>
+      <c r="E61" s="129">
+        <v>0.89452645605718784</v>
+      </c>
+      <c r="F61" s="129">
+        <v>-2.7221410539873929</v>
+      </c>
+      <c r="G61" s="129">
+        <v>3.1180225199932918</v>
+      </c>
+      <c r="H61" s="129">
+        <v>3.893692227524157</v>
+      </c>
+      <c r="I61" s="129">
+        <v>2.8460199453196351</v>
+      </c>
+      <c r="J61" s="129">
+        <v>1.476908764900311</v>
+      </c>
+      <c r="K61" s="129">
+        <v>2.6551547969691369</v>
+      </c>
+      <c r="L61" s="129">
+        <v>0.56344084131801153</v>
+      </c>
+      <c r="M61" s="129">
+        <v>5.8880270178169889</v>
+      </c>
+      <c r="N61" s="129">
+        <v>10.17731606826341</v>
+      </c>
+      <c r="O61" s="129">
+        <v>3.0614375463363119</v>
+      </c>
+      <c r="P61" s="129">
+        <v>-0.62672927583936144</v>
+      </c>
+    </row>
+    <row r="62" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="126" t="s">
+        <v>32</v>
+      </c>
+      <c r="C62" s="129">
+        <v>-0.36258158085569248</v>
+      </c>
+      <c r="D62" s="129">
+        <v>-0.41917640377589671</v>
+      </c>
+      <c r="E62" s="129">
+        <v>0.98137153420750489</v>
+      </c>
+      <c r="F62" s="129">
+        <v>-2.5709416611666098</v>
+      </c>
+      <c r="G62" s="129">
+        <v>3.1739602639427731</v>
+      </c>
+      <c r="H62" s="129">
+        <v>3.336804553419197</v>
+      </c>
+      <c r="I62" s="129">
+        <v>0.50271372676350912</v>
+      </c>
+      <c r="J62" s="129">
+        <v>4.3314939043295917</v>
+      </c>
+      <c r="K62" s="129">
+        <v>-3.061264812997806</v>
+      </c>
+      <c r="L62" s="129">
+        <v>5.8382422477942084</v>
+      </c>
+      <c r="M62" s="129">
+        <v>0.42822331789387919</v>
+      </c>
+      <c r="N62" s="129">
+        <v>15.80040863481298</v>
+      </c>
+      <c r="O62" s="129">
+        <v>3.0637041973653361</v>
+      </c>
+      <c r="P62" s="129">
+        <v>0.19702655020165349</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="126"/>
+      <c r="C63" s="129"/>
+      <c r="D63" s="129"/>
+      <c r="E63" s="129"/>
+      <c r="F63" s="129"/>
+      <c r="G63" s="129"/>
+      <c r="H63" s="129"/>
+      <c r="I63" s="129"/>
+      <c r="J63" s="129"/>
+      <c r="K63" s="129"/>
+      <c r="L63" s="129"/>
+      <c r="M63" s="129"/>
+      <c r="N63" s="129"/>
+      <c r="O63" s="129"/>
+      <c r="P63" s="129"/>
+    </row>
+    <row r="64" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="126"/>
+      <c r="C64" s="129"/>
+      <c r="D64" s="129"/>
+      <c r="E64" s="129"/>
+      <c r="F64" s="129"/>
+      <c r="G64" s="129"/>
+      <c r="H64" s="129"/>
+      <c r="I64" s="129"/>
+      <c r="J64" s="129"/>
+      <c r="K64" s="129"/>
+      <c r="L64" s="129"/>
+      <c r="M64" s="129"/>
+      <c r="N64" s="129"/>
+      <c r="O64" s="129"/>
+      <c r="P64" s="129"/>
+    </row>
+    <row r="65" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="127"/>
+      <c r="C65" s="131"/>
+      <c r="D65" s="131"/>
+      <c r="E65" s="131"/>
+      <c r="F65" s="131"/>
+      <c r="G65" s="131"/>
+      <c r="H65" s="131"/>
+      <c r="I65" s="131"/>
+      <c r="J65" s="131"/>
+      <c r="K65" s="131"/>
+      <c r="L65" s="131"/>
+      <c r="M65" s="131"/>
+      <c r="N65" s="131"/>
+      <c r="O65" s="131"/>
+      <c r="P65" s="131"/>
+    </row>
+    <row r="66" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="67" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B67" s="3"/>
+      <c r="C67" s="132" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67" s="133"/>
+      <c r="E67" s="133"/>
+      <c r="F67" s="133"/>
+      <c r="G67" s="133"/>
+      <c r="H67" s="133"/>
+      <c r="I67" s="133"/>
+      <c r="J67" s="133"/>
+      <c r="K67" s="134"/>
+      <c r="L67" s="135" t="s">
+        <v>34</v>
+      </c>
+      <c r="M67" s="137" t="s">
+        <v>35</v>
+      </c>
+      <c r="N67" s="134"/>
+    </row>
+    <row r="68" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B68" s="4"/>
+      <c r="C68" s="116" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" s="116" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" s="116" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" s="116" t="s">
+        <v>13</v>
+      </c>
+      <c r="H68" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I68" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="J68" s="121" t="s">
+        <v>36</v>
+      </c>
+      <c r="K68" s="116" t="s">
+        <v>16</v>
+      </c>
+      <c r="L68" s="136"/>
+      <c r="M68" s="120" t="s">
+        <v>37</v>
+      </c>
+      <c r="N68" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="69" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B69" s="9"/>
+      <c r="C69" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D69" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F69" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G69" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="H69" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="I69" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="J69" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="K69" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="L69" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="M69" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="N69" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="70" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B70" s="122" t="s">
+        <v>21</v>
+      </c>
+      <c r="C70" s="129">
+        <v>4.5180357236490787</v>
+      </c>
+      <c r="D70" s="129">
+        <v>4.5078799364159456</v>
+      </c>
+      <c r="E70" s="129">
+        <v>1.815526280777382</v>
+      </c>
+      <c r="F70" s="129">
+        <v>2.8920273725925449</v>
+      </c>
+      <c r="G70" s="129">
+        <v>12.116453694937089</v>
+      </c>
+      <c r="H70" s="129">
+        <v>16.25048668423792</v>
+      </c>
+      <c r="I70" s="129">
+        <v>2.4347357502853151</v>
+      </c>
+      <c r="J70" s="129">
         <v>-8.009544884350305</v>
       </c>
-      <c r="K70" s="216" t="n">
-[...235 lines deleted...]
-      <c r="J75" s="216" t="n">
+      <c r="K70" s="129">
+        <v>0.70097752792227697</v>
+      </c>
+      <c r="L70" s="129">
+        <v>8.8607523132867314</v>
+      </c>
+      <c r="M70" s="129">
+        <v>7.0127978557376087</v>
+      </c>
+      <c r="N70" s="129">
+        <v>1.9865667312871269</v>
+      </c>
+    </row>
+    <row r="71" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B71" s="122" t="s">
+        <v>22</v>
+      </c>
+      <c r="C71" s="129">
+        <v>1.1872227380700899</v>
+      </c>
+      <c r="D71" s="129">
+        <v>3.5940218538139028</v>
+      </c>
+      <c r="E71" s="129">
+        <v>-1.9034809078427291</v>
+      </c>
+      <c r="F71" s="129">
+        <v>4.4388534295136477</v>
+      </c>
+      <c r="G71" s="129">
+        <v>2.9939912152492569</v>
+      </c>
+      <c r="H71" s="129">
+        <v>15.68805381151809</v>
+      </c>
+      <c r="I71" s="129">
+        <v>-9.0841960641560318E-2</v>
+      </c>
+      <c r="J71" s="129">
+        <v>-12.44970479415684</v>
+      </c>
+      <c r="K71" s="129">
+        <v>1.224948687559434</v>
+      </c>
+      <c r="L71" s="129">
+        <v>5.0584543585362827</v>
+      </c>
+      <c r="M71" s="129">
+        <v>3.8489665644210178</v>
+      </c>
+      <c r="N71" s="129">
+        <v>4.6808207664565629</v>
+      </c>
+    </row>
+    <row r="72" spans="2:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B72" s="124" t="s">
+        <v>23</v>
+      </c>
+      <c r="C72" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="D72" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="E72" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="F72" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="G72" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="H72" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="I72" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="J72" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="K72" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="L72" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="M72" s="130" t="s">
+        <v>49</v>
+      </c>
+      <c r="N72" s="130" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="73" spans="2:16" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B73" s="126" t="s">
+        <v>24</v>
+      </c>
+      <c r="C73" s="129">
+        <v>3.067246693766958</v>
+      </c>
+      <c r="D73" s="129">
+        <v>3.79353585388411</v>
+      </c>
+      <c r="E73" s="129">
+        <v>0.99652355881171606</v>
+      </c>
+      <c r="F73" s="129">
+        <v>4.4904926986110292</v>
+      </c>
+      <c r="G73" s="129">
+        <v>6.010185201367733</v>
+      </c>
+      <c r="H73" s="129">
+        <v>16.23319386587956</v>
+      </c>
+      <c r="I73" s="129">
+        <v>-0.99253708834197218</v>
+      </c>
+      <c r="J73" s="129">
+        <v>-18.250822165694451</v>
+      </c>
+      <c r="K73" s="129">
+        <v>1.6645938594000429</v>
+      </c>
+      <c r="L73" s="129">
+        <v>3.21705899687062</v>
+      </c>
+      <c r="M73" s="129">
+        <v>5.6003199436594562</v>
+      </c>
+      <c r="N73" s="129">
+        <v>4.0367840710425407</v>
+      </c>
+    </row>
+    <row r="74" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B74" s="126" t="s">
+        <v>25</v>
+      </c>
+      <c r="C74" s="129">
+        <v>2.9468125053488081</v>
+      </c>
+      <c r="D74" s="129">
+        <v>2.3608797346344792</v>
+      </c>
+      <c r="E74" s="129">
+        <v>0.38517391915204457</v>
+      </c>
+      <c r="F74" s="129">
+        <v>7.6187181286639696</v>
+      </c>
+      <c r="G74" s="129">
+        <v>7.2947294305063162</v>
+      </c>
+      <c r="H74" s="129">
+        <v>14.976395864474879</v>
+      </c>
+      <c r="I74" s="129">
+        <v>-0.33780128200619502</v>
+      </c>
+      <c r="J74" s="129">
+        <v>-20.119590248489359</v>
+      </c>
+      <c r="K74" s="129">
+        <v>-0.75759014417906523</v>
+      </c>
+      <c r="L74" s="129">
+        <v>3.471841446428114</v>
+      </c>
+      <c r="M74" s="129">
+        <v>3.685907402843136</v>
+      </c>
+      <c r="N74" s="129">
+        <v>4.7529648655267192</v>
+      </c>
+    </row>
+    <row r="75" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B75" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C75" s="129">
+        <v>2.788169671013021</v>
+      </c>
+      <c r="D75" s="129">
+        <v>3.7546383296840271</v>
+      </c>
+      <c r="E75" s="129">
+        <v>1.885741183507655</v>
+      </c>
+      <c r="F75" s="129">
+        <v>1.675928546372369</v>
+      </c>
+      <c r="G75" s="129">
+        <v>4.4776473027820636</v>
+      </c>
+      <c r="H75" s="129">
+        <v>19.860910667696501</v>
+      </c>
+      <c r="I75" s="129">
+        <v>-0.95549493024046339</v>
+      </c>
+      <c r="J75" s="129">
         <v>-16.94572252510827</v>
       </c>
-      <c r="K75" s="216" t="n">
-[...190 lines deleted...]
-    <row r="100" ht="15" customHeight="1" s="204"/>
+      <c r="K75" s="129">
+        <v>-0.94381239908670445</v>
+      </c>
+      <c r="L75" s="129">
+        <v>3.972721556056976</v>
+      </c>
+      <c r="M75" s="129">
+        <v>5.7835308912481027</v>
+      </c>
+      <c r="N75" s="129">
+        <v>4.2352470739606352</v>
+      </c>
+    </row>
+    <row r="76" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B76" s="126" t="s">
+        <v>27</v>
+      </c>
+      <c r="C76" s="129">
+        <v>0.78730558863971467</v>
+      </c>
+      <c r="D76" s="129">
+        <v>2.779337003661412</v>
+      </c>
+      <c r="E76" s="129">
+        <v>-1.707724645431846</v>
+      </c>
+      <c r="F76" s="129">
+        <v>2.8039094284558548</v>
+      </c>
+      <c r="G76" s="129">
+        <v>2.3322907645698341</v>
+      </c>
+      <c r="H76" s="129">
+        <v>18.40998503317563</v>
+      </c>
+      <c r="I76" s="129">
+        <v>-1.097480512533493</v>
+      </c>
+      <c r="J76" s="129">
+        <v>-19.729841484553472</v>
+      </c>
+      <c r="K76" s="129">
+        <v>1.7705571130597839</v>
+      </c>
+      <c r="L76" s="129">
+        <v>3.776186000435374</v>
+      </c>
+      <c r="M76" s="129">
+        <v>6.8920761731077418</v>
+      </c>
+      <c r="N76" s="129">
+        <v>5.6213536428500017</v>
+      </c>
+    </row>
+    <row r="77" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B77" s="126" t="s">
+        <v>28</v>
+      </c>
+      <c r="C77" s="129">
+        <v>2.56279382692489</v>
+      </c>
+      <c r="D77" s="129">
+        <v>4.3153708251128782</v>
+      </c>
+      <c r="E77" s="129">
+        <v>0.88374722612772538</v>
+      </c>
+      <c r="F77" s="129">
+        <v>3.32981946684089</v>
+      </c>
+      <c r="G77" s="129">
+        <v>3.604094541225646</v>
+      </c>
+      <c r="H77" s="129">
+        <v>13.64112835812395</v>
+      </c>
+      <c r="I77" s="129">
+        <v>1.568330028422761</v>
+      </c>
+      <c r="J77" s="129">
+        <v>-20.405929936423309</v>
+      </c>
+      <c r="K77" s="129">
+        <v>0.83911925746060279</v>
+      </c>
+      <c r="L77" s="129">
+        <v>4.2275520704289988</v>
+      </c>
+      <c r="M77" s="129">
+        <v>5.1722885415972817</v>
+      </c>
+      <c r="N77" s="129">
+        <v>0.69599901772182748</v>
+      </c>
+    </row>
+    <row r="78" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B78" s="126" t="s">
+        <v>29</v>
+      </c>
+      <c r="C78" s="129">
+        <v>5.7093167688464259</v>
+      </c>
+      <c r="D78" s="129">
+        <v>5.0405950489878579</v>
+      </c>
+      <c r="E78" s="129">
+        <v>5.0826827764939724</v>
+      </c>
+      <c r="F78" s="129">
+        <v>6.2746005186115061</v>
+      </c>
+      <c r="G78" s="129">
+        <v>8.2535185838452652</v>
+      </c>
+      <c r="H78" s="129">
+        <v>16.81335395890644</v>
+      </c>
+      <c r="I78" s="129">
+        <v>-0.4159441470438367</v>
+      </c>
+      <c r="J78" s="129">
+        <v>-15.366255741227381</v>
+      </c>
+      <c r="K78" s="129">
+        <v>0.51859235163507345</v>
+      </c>
+      <c r="L78" s="129">
+        <v>5.4486202638381922</v>
+      </c>
+      <c r="M78" s="129">
+        <v>8.6830159312857127</v>
+      </c>
+      <c r="N78" s="129">
+        <v>4.5168028047882327</v>
+      </c>
+    </row>
+    <row r="79" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B79" s="126" t="s">
+        <v>30</v>
+      </c>
+      <c r="C79" s="129">
+        <v>3.7183805906341378</v>
+      </c>
+      <c r="D79" s="129">
+        <v>3.5400437525965471</v>
+      </c>
+      <c r="E79" s="129">
+        <v>2.8873325873245199</v>
+      </c>
+      <c r="F79" s="129">
+        <v>3.8579581170468469</v>
+      </c>
+      <c r="G79" s="129">
+        <v>6.0570405314506166</v>
+      </c>
+      <c r="H79" s="129">
+        <v>17.96319389457382</v>
+      </c>
+      <c r="I79" s="129">
+        <v>-0.2399212625921516</v>
+      </c>
+      <c r="J79" s="129">
+        <v>-16.565738962182891</v>
+      </c>
+      <c r="K79" s="129">
+        <v>-0.84542251301056681</v>
+      </c>
+      <c r="L79" s="129">
+        <v>4.0356305959169658</v>
+      </c>
+      <c r="M79" s="129">
+        <v>8.7895431019400796</v>
+      </c>
+      <c r="N79" s="129">
+        <v>5.9672332279276299</v>
+      </c>
+    </row>
+    <row r="80" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B80" s="126" t="s">
+        <v>31</v>
+      </c>
+      <c r="C80" s="129">
+        <v>2.7483116438899371</v>
+      </c>
+      <c r="D80" s="129">
+        <v>1.768824228006431</v>
+      </c>
+      <c r="E80" s="129">
+        <v>2.6206743238062251</v>
+      </c>
+      <c r="F80" s="129">
+        <v>0.51911221309397915</v>
+      </c>
+      <c r="G80" s="129">
+        <v>6.1744395660730138</v>
+      </c>
+      <c r="H80" s="129">
+        <v>9.8853683105263617</v>
+      </c>
+      <c r="I80" s="129">
+        <v>-0.7023644612340707</v>
+      </c>
+      <c r="J80" s="129">
+        <v>-20.794646917125949</v>
+      </c>
+      <c r="K80" s="129">
+        <v>-0.63831993431197465</v>
+      </c>
+      <c r="L80" s="129">
+        <v>2.1634888899020051</v>
+      </c>
+      <c r="M80" s="129">
+        <v>1.887082433085064</v>
+      </c>
+      <c r="N80" s="129">
+        <v>-1.296826842196326</v>
+      </c>
+    </row>
+    <row r="81" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B81" s="126" t="s">
+        <v>32</v>
+      </c>
+      <c r="C81" s="129">
+        <v>0.93162420760568443</v>
+      </c>
+      <c r="D81" s="129">
+        <v>4.5936395214833929</v>
+      </c>
+      <c r="E81" s="129">
+        <v>-2.4546438080062201</v>
+      </c>
+      <c r="F81" s="129">
+        <v>5.8111538335713746</v>
+      </c>
+      <c r="G81" s="129">
+        <v>0.86605228174664506</v>
+      </c>
+      <c r="H81" s="129">
+        <v>15.46181100637699</v>
+      </c>
+      <c r="I81" s="129">
+        <v>-0.31945307402346029</v>
+      </c>
+      <c r="J81" s="129">
+        <v>-12.737698647813129</v>
+      </c>
+      <c r="K81" s="129">
+        <v>0.117362943880658</v>
+      </c>
+      <c r="L81" s="129">
+        <v>7.542734114305591</v>
+      </c>
+      <c r="M81" s="129">
+        <v>7.284722547587541</v>
+      </c>
+      <c r="N81" s="129">
+        <v>1.554601535934685</v>
+      </c>
+    </row>
+    <row r="82" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B82" s="126"/>
+      <c r="C82" s="129"/>
+      <c r="D82" s="129"/>
+      <c r="E82" s="129"/>
+      <c r="F82" s="129"/>
+      <c r="G82" s="129"/>
+      <c r="H82" s="129"/>
+      <c r="I82" s="129"/>
+      <c r="J82" s="129"/>
+      <c r="K82" s="129"/>
+      <c r="L82" s="129"/>
+      <c r="M82" s="129"/>
+      <c r="N82" s="129"/>
+    </row>
+    <row r="83" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B83" s="126"/>
+      <c r="C83" s="129"/>
+      <c r="D83" s="129"/>
+      <c r="E83" s="129"/>
+      <c r="F83" s="129"/>
+      <c r="G83" s="129"/>
+      <c r="H83" s="129"/>
+      <c r="I83" s="129"/>
+      <c r="J83" s="129"/>
+      <c r="K83" s="129"/>
+      <c r="L83" s="129"/>
+      <c r="M83" s="129"/>
+      <c r="N83" s="129"/>
+    </row>
+    <row r="84" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B84" s="127"/>
+      <c r="C84" s="131"/>
+      <c r="D84" s="131"/>
+      <c r="E84" s="131"/>
+      <c r="F84" s="131"/>
+      <c r="G84" s="131"/>
+      <c r="H84" s="131"/>
+      <c r="I84" s="131"/>
+      <c r="J84" s="131"/>
+      <c r="K84" s="131"/>
+      <c r="L84" s="131"/>
+      <c r="M84" s="131"/>
+      <c r="N84" s="131"/>
+    </row>
+    <row r="85" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="86" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="87" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="88" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="89" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="90" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="91" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="92" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="93" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="94" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="95" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="96" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="97" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="98" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="99" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="100" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="I48:P48"/>
     <mergeCell ref="C67:K67"/>
     <mergeCell ref="L22:L23"/>
     <mergeCell ref="I3:P3"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="C22:K22"/>
     <mergeCell ref="M67:N67"/>
     <mergeCell ref="L67:L68"/>
     <mergeCell ref="C48:C49"/>
     <mergeCell ref="M22:N22"/>
     <mergeCell ref="D48:H48"/>
     <mergeCell ref="D3:H3"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="81" fitToHeight="2" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="81" fitToHeight="2" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="45" min="0" max="15" man="1"/>
+    <brk id="45" max="15" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R68"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="3" width="9.0"/>
-[...5 lines deleted...]
-    <col min="19" max="16384" customWidth="true" style="3" width="9.0"/>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
+    <col min="19" max="19" width="9" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="204">
-[...1624 lines deleted...]
-        <v>1.0625251</v>
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="144" t="s">
+        <v>98</v>
+      </c>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+      <c r="J1" s="145"/>
+      <c r="K1" s="145"/>
+      <c r="L1" s="145"/>
+      <c r="M1" s="145"/>
+      <c r="N1" s="145"/>
+      <c r="O1" s="145"/>
+      <c r="P1" s="146"/>
+      <c r="Q1" s="146"/>
+    </row>
+    <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="14"/>
+    </row>
+    <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="17">
+        <v>1374</v>
+      </c>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+    </row>
+    <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="118" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="21"/>
+      <c r="I6" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="20"/>
+      <c r="K6" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="22"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="23"/>
+      <c r="J7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="116"/>
+    </row>
+    <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" s="25">
+        <v>2783.645</v>
+      </c>
+      <c r="G8" s="26">
+        <v>2752.0767999999998</v>
+      </c>
+      <c r="H8" s="27">
+        <v>183.3092</v>
+      </c>
+      <c r="I8" s="26">
+        <v>31.568200000000001</v>
+      </c>
+      <c r="J8" s="26">
+        <v>10.818</v>
+      </c>
+      <c r="K8" s="26">
+        <v>105.6354</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="29">
+        <v>1709.8697999999999</v>
+      </c>
+      <c r="G9" s="30">
+        <v>1688.1366</v>
+      </c>
+      <c r="H9" s="31"/>
+      <c r="I9" s="30">
+        <v>21.7332</v>
+      </c>
+      <c r="J9" s="29">
+        <v>8.8056999999999999</v>
+      </c>
+      <c r="K9" s="29">
+        <v>75.853300000000004</v>
+      </c>
+      <c r="Q9" s="32"/>
+    </row>
+    <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="116" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1073.7752</v>
+      </c>
+      <c r="G10" s="34">
+        <v>1063.9402</v>
+      </c>
+      <c r="H10" s="35">
+        <v>183.3092</v>
+      </c>
+      <c r="I10" s="34">
+        <v>9.8350000000000009</v>
+      </c>
+      <c r="J10" s="35">
+        <v>2.0123000000000002</v>
+      </c>
+      <c r="K10" s="35">
+        <v>29.7821</v>
+      </c>
+      <c r="Q10" s="32"/>
+    </row>
+    <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q11" s="32"/>
+    </row>
+    <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="141" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="134"/>
+      <c r="G12" s="141" t="s">
+        <v>63</v>
+      </c>
+      <c r="H12" s="134"/>
+      <c r="I12" s="141" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" s="134"/>
+      <c r="K12" s="141" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="134"/>
+      <c r="Q12" s="32"/>
+    </row>
+    <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="155">
+        <v>414929.82144020562</v>
+      </c>
+      <c r="F13" s="134"/>
+      <c r="G13" s="155">
+        <v>70947.597080000007</v>
+      </c>
+      <c r="H13" s="134"/>
+      <c r="I13" s="155">
+        <v>90441.665080000006</v>
+      </c>
+      <c r="J13" s="134"/>
+      <c r="K13" s="155">
+        <v>161389.26216000001</v>
+      </c>
+      <c r="L13" s="134"/>
+      <c r="Q13" s="32"/>
+    </row>
+    <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q14" s="32"/>
+    </row>
+    <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q15" s="32"/>
+    </row>
+    <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q16" s="32"/>
+    </row>
+    <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q17" s="32"/>
+    </row>
+    <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="36"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="138" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="139"/>
+      <c r="H18" s="139"/>
+      <c r="I18" s="140"/>
+      <c r="J18" s="138" t="s">
+        <v>70</v>
+      </c>
+      <c r="K18" s="139"/>
+      <c r="L18" s="139"/>
+      <c r="M18" s="140"/>
+      <c r="N18" s="39"/>
+      <c r="Q18" s="32"/>
+    </row>
+    <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="40"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="M19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="N19" s="39"/>
+      <c r="Q19" s="32"/>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="48">
+        <v>2153.2905999999998</v>
+      </c>
+      <c r="G20" s="49">
+        <v>18.197800000000001</v>
+      </c>
+      <c r="H20" s="50">
+        <v>1650.7304999999999</v>
+      </c>
+      <c r="I20" s="51">
+        <v>484.3623</v>
+      </c>
+      <c r="J20" s="52">
+        <v>3011.8499000000002</v>
+      </c>
+      <c r="K20" s="49">
+        <v>149.4211</v>
+      </c>
+      <c r="L20" s="49">
+        <v>2194.6932999999999</v>
+      </c>
+      <c r="M20" s="51">
+        <v>667.73549999999989</v>
+      </c>
+      <c r="Q20" s="32"/>
+    </row>
+    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="56">
+        <v>2108.2645000000002</v>
+      </c>
+      <c r="G21" s="57">
+        <v>17.485800000000001</v>
+      </c>
+      <c r="H21" s="57">
+        <v>1614.971</v>
+      </c>
+      <c r="I21" s="57">
+        <v>475.80770000000001</v>
+      </c>
+      <c r="J21" s="56">
+        <v>2939.7024999999999</v>
+      </c>
+      <c r="K21" s="57">
+        <v>141.93039999999999</v>
+      </c>
+      <c r="L21" s="57">
+        <v>2143.0961000000002</v>
+      </c>
+      <c r="M21" s="58">
+        <v>654.67599999999993</v>
+      </c>
+      <c r="Q21" s="32"/>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="59"/>
+      <c r="C22" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="60"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="62">
+        <v>1217.3471999999999</v>
+      </c>
+      <c r="G22" s="63">
+        <v>10.060600000000001</v>
+      </c>
+      <c r="H22" s="63">
+        <v>923.30610000000001</v>
+      </c>
+      <c r="I22" s="58">
+        <v>283.98050000000001</v>
+      </c>
+      <c r="J22" s="62">
+        <v>1692.2012</v>
+      </c>
+      <c r="K22" s="63">
+        <v>78.363900000000001</v>
+      </c>
+      <c r="L22" s="63">
+        <v>1205.7788</v>
+      </c>
+      <c r="M22" s="58">
+        <v>408.05849999999998</v>
+      </c>
+      <c r="Q22" s="32"/>
+    </row>
+    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="64"/>
+      <c r="C23" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="62">
+        <v>890.91730000000007</v>
+      </c>
+      <c r="G23" s="57">
+        <v>7.4252000000000002</v>
+      </c>
+      <c r="H23" s="57">
+        <v>691.66489999999999</v>
+      </c>
+      <c r="I23" s="66">
+        <v>191.8272</v>
+      </c>
+      <c r="J23" s="62">
+        <v>1247.5012999999999</v>
+      </c>
+      <c r="K23" s="57">
+        <v>63.566499999999998</v>
+      </c>
+      <c r="L23" s="57">
+        <v>937.31730000000005</v>
+      </c>
+      <c r="M23" s="66">
+        <v>246.61750000000001</v>
+      </c>
+      <c r="Q23" s="32"/>
+    </row>
+    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="64"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="55"/>
+      <c r="F24" s="62">
+        <v>187.1677</v>
+      </c>
+      <c r="G24" s="57">
+        <v>2.4666999999999999</v>
+      </c>
+      <c r="H24" s="63">
+        <v>158.3416</v>
+      </c>
+      <c r="I24" s="58">
+        <v>26.359400000000001</v>
+      </c>
+      <c r="J24" s="62">
+        <v>270.99689999999998</v>
+      </c>
+      <c r="K24" s="63">
+        <v>15.459899999999999</v>
+      </c>
+      <c r="L24" s="63">
+        <v>226.2859</v>
+      </c>
+      <c r="M24" s="58">
+        <v>29.251100000000001</v>
+      </c>
+      <c r="Q24" s="32"/>
+    </row>
+    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="62">
+        <v>45.026100000000007</v>
+      </c>
+      <c r="G25" s="57">
+        <v>0.71199999999999997</v>
+      </c>
+      <c r="H25" s="57">
+        <v>35.759500000000003</v>
+      </c>
+      <c r="I25" s="66">
+        <v>8.5546000000000006</v>
+      </c>
+      <c r="J25" s="62">
+        <v>72.147400000000005</v>
+      </c>
+      <c r="K25" s="57">
+        <v>7.4907000000000004</v>
+      </c>
+      <c r="L25" s="63">
+        <v>51.597200000000001</v>
+      </c>
+      <c r="M25" s="66">
+        <v>13.0595</v>
+      </c>
+      <c r="Q25" s="32"/>
+    </row>
+    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="68"/>
+      <c r="C26" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="60"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="62">
+        <v>15.805400000000001</v>
+      </c>
+      <c r="G26" s="63">
+        <v>0.24049999999999999</v>
+      </c>
+      <c r="H26" s="63">
+        <v>12.4476</v>
+      </c>
+      <c r="I26" s="58">
+        <v>3.1173000000000002</v>
+      </c>
+      <c r="J26" s="62">
+        <v>24.573699999999999</v>
+      </c>
+      <c r="K26" s="63">
+        <v>2.2728999999999999</v>
+      </c>
+      <c r="L26" s="57">
+        <v>17.657900000000001</v>
+      </c>
+      <c r="M26" s="58">
+        <v>4.6429</v>
+      </c>
+      <c r="Q26" s="32"/>
+    </row>
+    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="71">
+        <v>138.30269999999999</v>
+      </c>
+      <c r="G27" s="72">
+        <v>1.8362000000000001</v>
+      </c>
+      <c r="H27" s="73">
+        <v>108.95180000000001</v>
+      </c>
+      <c r="I27" s="74">
+        <v>27.514700000000001</v>
+      </c>
+      <c r="J27" s="71">
+        <v>213.94730000000001</v>
+      </c>
+      <c r="K27" s="73">
+        <v>18.4392</v>
+      </c>
+      <c r="L27" s="73">
+        <v>153.8544</v>
+      </c>
+      <c r="M27" s="74">
+        <v>41.653700000000001</v>
+      </c>
+      <c r="Q27" s="32"/>
+    </row>
+    <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q28" s="32"/>
+    </row>
+    <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q29" s="32"/>
+    </row>
+    <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q30" s="32"/>
+    </row>
+    <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q31" s="32"/>
+    </row>
+    <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="36"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="156" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="76"/>
+      <c r="N32" s="39"/>
+      <c r="Q32" s="32"/>
+    </row>
+    <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="40"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="157"/>
+      <c r="G33" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L33" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="39"/>
+      <c r="Q33" s="32"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="52">
+        <v>4960.238734049999</v>
+      </c>
+      <c r="G34" s="49">
+        <v>1102.4461220000001</v>
+      </c>
+      <c r="H34" s="49">
+        <v>2018.35576616</v>
+      </c>
+      <c r="I34" s="49">
+        <v>594.28587454000001</v>
+      </c>
+      <c r="J34" s="49">
+        <v>1144.29164277</v>
+      </c>
+      <c r="K34" s="49">
+        <v>31.72986775</v>
+      </c>
+      <c r="L34" s="49">
+        <v>23.52706469</v>
+      </c>
+      <c r="M34" s="51">
+        <v>45.602396140000003</v>
+      </c>
+      <c r="Q34" s="32"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="81">
+        <v>4802.7023477799994</v>
+      </c>
+      <c r="G35" s="82">
+        <v>1049.1762532299999</v>
+      </c>
+      <c r="H35" s="82">
+        <v>1958.7422379</v>
+      </c>
+      <c r="I35" s="82">
+        <v>582.97183900000005</v>
+      </c>
+      <c r="J35" s="63">
+        <v>1113.7887431700001</v>
+      </c>
+      <c r="K35" s="83">
+        <v>30.7524449</v>
+      </c>
+      <c r="L35" s="83">
+        <v>22.213546269999998</v>
+      </c>
+      <c r="M35" s="84">
+        <v>45.057283310000003</v>
+      </c>
+      <c r="Q35" s="32"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="59"/>
+      <c r="C36" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D36" s="60"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="62">
+        <v>2918.9837659</v>
+      </c>
+      <c r="G36" s="63">
+        <v>630.52660207999998</v>
+      </c>
+      <c r="H36" s="63">
+        <v>1201.82137197</v>
+      </c>
+      <c r="I36" s="82">
+        <v>364.55005812000002</v>
+      </c>
+      <c r="J36" s="63">
+        <v>675.48799534</v>
+      </c>
+      <c r="K36" s="63">
+        <v>6.7143588000000003</v>
+      </c>
+      <c r="L36" s="82">
+        <v>12.354566</v>
+      </c>
+      <c r="M36" s="58">
+        <v>27.528813589999999</v>
+      </c>
+      <c r="Q36" s="32"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="64"/>
+      <c r="C37" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="62">
+        <v>1883.7185818800001</v>
+      </c>
+      <c r="G37" s="57">
+        <v>418.64965115000001</v>
+      </c>
+      <c r="H37" s="57">
+        <v>756.92086592999999</v>
+      </c>
+      <c r="I37" s="85">
+        <v>218.42178088</v>
+      </c>
+      <c r="J37" s="57">
+        <v>438.30074782999998</v>
+      </c>
+      <c r="K37" s="57">
+        <v>24.038086100000001</v>
+      </c>
+      <c r="L37" s="85">
+        <v>9.85898027</v>
+      </c>
+      <c r="M37" s="66">
+        <v>17.52846972</v>
+      </c>
+      <c r="Q37" s="32"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="64"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E38" s="55"/>
+      <c r="F38" s="62">
+        <v>378.15951077</v>
+      </c>
+      <c r="G38" s="63">
+        <v>123.41148699999999</v>
+      </c>
+      <c r="H38" s="63">
+        <v>150.81480886</v>
+      </c>
+      <c r="I38" s="82">
+        <v>25.829319519999999</v>
+      </c>
+      <c r="J38" s="63">
+        <v>67.411696199999994</v>
+      </c>
+      <c r="K38" s="63">
+        <v>6.0471269999999997</v>
+      </c>
+      <c r="L38" s="82">
+        <v>1.95045205</v>
+      </c>
+      <c r="M38" s="58">
+        <v>2.6946201400000001</v>
+      </c>
+      <c r="Q38" s="32"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="62">
+        <v>157.53638627000001</v>
+      </c>
+      <c r="G39" s="57">
+        <v>53.269868770000002</v>
+      </c>
+      <c r="H39" s="57">
+        <v>59.613528260000002</v>
+      </c>
+      <c r="I39" s="85">
+        <v>11.314035540000001</v>
+      </c>
+      <c r="J39" s="57">
+        <v>30.502899599999999</v>
+      </c>
+      <c r="K39" s="57">
+        <v>0.97742284999999995</v>
+      </c>
+      <c r="L39" s="85">
+        <v>1.3135184200000001</v>
+      </c>
+      <c r="M39" s="66">
+        <v>0.54511282999999999</v>
+      </c>
+      <c r="Q39" s="32"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="68"/>
+      <c r="C40" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="60"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="62">
+        <v>54.313650130000013</v>
+      </c>
+      <c r="G40" s="63">
+        <v>17.857758400000002</v>
+      </c>
+      <c r="H40" s="63">
+        <v>20.951979179999999</v>
+      </c>
+      <c r="I40" s="82">
+        <v>3.9561324600000001</v>
+      </c>
+      <c r="J40" s="63">
+        <v>10.632797200000001</v>
+      </c>
+      <c r="K40" s="63">
+        <v>0.31324835000000001</v>
+      </c>
+      <c r="L40" s="82">
+        <v>0.39040618999999999</v>
+      </c>
+      <c r="M40" s="58">
+        <v>0.21132835</v>
+      </c>
+      <c r="Q40" s="32"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="70"/>
+      <c r="F41" s="71">
+        <v>446.02391220999999</v>
+      </c>
+      <c r="G41" s="73">
+        <v>140.92801875000001</v>
+      </c>
+      <c r="H41" s="73">
+        <v>172.57130885000001</v>
+      </c>
+      <c r="I41" s="86">
+        <v>35.926817620000001</v>
+      </c>
+      <c r="J41" s="73">
+        <v>89.423794060000006</v>
+      </c>
+      <c r="K41" s="73">
+        <v>2.1470810999999999</v>
+      </c>
+      <c r="L41" s="86">
+        <v>3.2006797300000001</v>
+      </c>
+      <c r="M41" s="74">
+        <v>1.8262121</v>
+      </c>
+      <c r="Q41" s="32"/>
+    </row>
+    <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="Q42" s="32"/>
+    </row>
+    <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+      <c r="Q43" s="32"/>
+    </row>
+    <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q44" s="32"/>
+    </row>
+    <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q45" s="87"/>
+      <c r="R45" s="88"/>
+    </row>
+    <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q46" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="R46" s="88"/>
+    </row>
+    <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="36"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="153" t="s">
+        <v>77</v>
+      </c>
+      <c r="G47" s="139"/>
+      <c r="H47" s="139"/>
+      <c r="I47" s="139"/>
+      <c r="J47" s="139"/>
+      <c r="K47" s="139"/>
+      <c r="L47" s="140"/>
+      <c r="M47" s="154" t="s">
+        <v>78</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="139"/>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="147" t="s">
+        <v>38</v>
+      </c>
+      <c r="R47" s="88"/>
+    </row>
+    <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="40"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K48" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L48" s="90" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="N48" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="O48" s="92" t="s">
+        <v>81</v>
+      </c>
+      <c r="P48" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="136"/>
+      <c r="R48" s="88"/>
+    </row>
+    <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="48">
+        <v>3780.8584766600002</v>
+      </c>
+      <c r="G49" s="49">
+        <v>971.98926442000004</v>
+      </c>
+      <c r="H49" s="49">
+        <v>1509.91877705</v>
+      </c>
+      <c r="I49" s="49">
+        <v>421.05397904</v>
+      </c>
+      <c r="J49" s="49">
+        <v>847.55247582000004</v>
+      </c>
+      <c r="K49" s="49">
+        <v>23.34939705</v>
+      </c>
+      <c r="L49" s="51">
+        <v>6.9945832799999996</v>
+      </c>
+      <c r="M49" s="48">
+        <v>3.4141724600000001</v>
+      </c>
+      <c r="N49" s="49">
+        <v>6.711703449999999</v>
+      </c>
+      <c r="O49" s="95">
+        <v>9.4672204299999994</v>
+      </c>
+      <c r="P49" s="51">
+        <v>32.227974189999998</v>
+      </c>
+      <c r="Q49" s="96">
+        <v>66.131958979999993</v>
+      </c>
+    </row>
+    <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="97">
+        <v>3648.4595265200001</v>
+      </c>
+      <c r="G50" s="63">
+        <v>922.92333160999999</v>
+      </c>
+      <c r="H50" s="63">
+        <v>1460.99093313</v>
+      </c>
+      <c r="I50" s="63">
+        <v>412.34147501000001</v>
+      </c>
+      <c r="J50" s="63">
+        <v>823.07992674000002</v>
+      </c>
+      <c r="K50" s="63">
+        <v>22.513550519999999</v>
+      </c>
+      <c r="L50" s="58">
+        <v>6.6103095100000004</v>
+      </c>
+      <c r="M50" s="97">
+        <v>3.3790343599999999</v>
+      </c>
+      <c r="N50" s="63">
+        <v>6.6441968199999986</v>
+      </c>
+      <c r="O50" s="150"/>
+      <c r="P50" s="98">
+        <v>31.812988740000002</v>
+      </c>
+      <c r="Q50" s="99">
+        <v>60.564193230000001</v>
+      </c>
+    </row>
+    <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="59"/>
+      <c r="C51" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" s="60"/>
+      <c r="E51" s="61"/>
+      <c r="F51" s="62">
+        <v>2213.1046796099999</v>
+      </c>
+      <c r="G51" s="63">
+        <v>557.36824610999997</v>
+      </c>
+      <c r="H51" s="63">
+        <v>895.02747247000002</v>
+      </c>
+      <c r="I51" s="63">
+        <v>256.35649353000002</v>
+      </c>
+      <c r="J51" s="63">
+        <v>495.81783315000001</v>
+      </c>
+      <c r="K51" s="63">
+        <v>4.8772362999999999</v>
+      </c>
+      <c r="L51" s="58">
+        <v>3.6573980499999998</v>
+      </c>
+      <c r="M51" s="62">
+        <v>1.76436617</v>
+      </c>
+      <c r="N51" s="98">
+        <v>4.7855089099999999</v>
+      </c>
+      <c r="O51" s="151"/>
+      <c r="P51" s="98">
+        <v>19.271991530000001</v>
+      </c>
+      <c r="Q51" s="99">
+        <v>42.097899740000003</v>
+      </c>
+    </row>
+    <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="64"/>
+      <c r="C52" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D52" s="54"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="62">
+        <v>1435.3548469100001</v>
+      </c>
+      <c r="G52" s="63">
+        <v>365.55508550000002</v>
+      </c>
+      <c r="H52" s="63">
+        <v>565.96346066000001</v>
+      </c>
+      <c r="I52" s="63">
+        <v>155.98498147999999</v>
+      </c>
+      <c r="J52" s="63">
+        <v>327.26209359000001</v>
+      </c>
+      <c r="K52" s="63">
+        <v>17.636314219999999</v>
+      </c>
+      <c r="L52" s="58">
+        <v>2.9529114600000002</v>
+      </c>
+      <c r="M52" s="62">
+        <v>1.6146681899999999</v>
+      </c>
+      <c r="N52" s="98">
+        <v>1.85868791</v>
+      </c>
+      <c r="O52" s="151"/>
+      <c r="P52" s="98">
+        <v>12.54099721</v>
+      </c>
+      <c r="Q52" s="99">
+        <v>18.466293490000002</v>
+      </c>
+    </row>
+    <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="64"/>
+      <c r="C53" s="67"/>
+      <c r="D53" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" s="55"/>
+      <c r="F53" s="62">
+        <v>312.29703769999998</v>
+      </c>
+      <c r="G53" s="63">
+        <v>110.30229009</v>
+      </c>
+      <c r="H53" s="63">
+        <v>121.21965405</v>
+      </c>
+      <c r="I53" s="63">
+        <v>20.687944630000001</v>
+      </c>
+      <c r="J53" s="63">
+        <v>54.665246430000003</v>
+      </c>
+      <c r="K53" s="63">
+        <v>4.8357853000000004</v>
+      </c>
+      <c r="L53" s="58">
+        <v>0.5861172</v>
+      </c>
+      <c r="M53" s="62">
+        <v>0.31590006999999998</v>
+      </c>
+      <c r="N53" s="98">
+        <v>9.6946500000000008E-3</v>
+      </c>
+      <c r="O53" s="151"/>
+      <c r="P53" s="98">
+        <v>2.1559238999999999</v>
+      </c>
+      <c r="Q53" s="99">
+        <v>0.21119038000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="62">
+        <v>132.39895014000001</v>
+      </c>
+      <c r="G54" s="63">
+        <v>49.06593281</v>
+      </c>
+      <c r="H54" s="63">
+        <v>48.927843920000001</v>
+      </c>
+      <c r="I54" s="63">
+        <v>8.7125040299999998</v>
+      </c>
+      <c r="J54" s="63">
+        <v>24.47254908</v>
+      </c>
+      <c r="K54" s="63">
+        <v>0.83584652999999998</v>
+      </c>
+      <c r="L54" s="58">
+        <v>0.38427377000000001</v>
+      </c>
+      <c r="M54" s="62">
+        <v>3.5138099999999999E-2</v>
+      </c>
+      <c r="N54" s="98">
+        <v>6.7506629999999998E-2</v>
+      </c>
+      <c r="O54" s="151"/>
+      <c r="P54" s="98">
+        <v>0.41498544999999998</v>
+      </c>
+      <c r="Q54" s="99">
+        <v>0.53222928000000003</v>
+      </c>
+    </row>
+    <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="68"/>
+      <c r="C55" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" s="60"/>
+      <c r="E55" s="61"/>
+      <c r="F55" s="62">
+        <v>42.730933810000003</v>
+      </c>
+      <c r="G55" s="63">
+        <v>15.919286530000001</v>
+      </c>
+      <c r="H55" s="63">
+        <v>15.82972361</v>
+      </c>
+      <c r="I55" s="63">
+        <v>2.7810398599999999</v>
+      </c>
+      <c r="J55" s="63">
+        <v>7.8463075900000003</v>
+      </c>
+      <c r="K55" s="63">
+        <v>0.24192551000000001</v>
+      </c>
+      <c r="L55" s="58">
+        <v>0.11265071</v>
+      </c>
+      <c r="M55" s="62">
+        <v>2.129199E-2</v>
+      </c>
+      <c r="N55" s="98">
+        <v>2.684423E-2</v>
+      </c>
+      <c r="O55" s="151"/>
+      <c r="P55" s="98">
+        <v>0.14794028000000001</v>
+      </c>
+      <c r="Q55" s="99">
+        <v>0.39679547999999998</v>
+      </c>
+    </row>
+    <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C56" s="69"/>
+      <c r="D56" s="69"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="71">
+        <v>359.97792149000003</v>
+      </c>
+      <c r="G56" s="73">
+        <v>128.98076731</v>
+      </c>
+      <c r="H56" s="73">
+        <v>134.38535145</v>
+      </c>
+      <c r="I56" s="73">
+        <v>26.0075003</v>
+      </c>
+      <c r="J56" s="73">
+        <v>67.95777081</v>
+      </c>
+      <c r="K56" s="73">
+        <v>1.7025790599999999</v>
+      </c>
+      <c r="L56" s="74">
+        <v>0.94395256000000005</v>
+      </c>
+      <c r="M56" s="71">
+        <v>0.25193961999999998</v>
+      </c>
+      <c r="N56" s="100">
+        <v>0.59993061000000003</v>
+      </c>
+      <c r="O56" s="152"/>
+      <c r="P56" s="86">
+        <v>1.31187001</v>
+      </c>
+      <c r="Q56" s="101">
+        <v>4.0638730000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+      <c r="Q57" s="102"/>
+    </row>
+    <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="I58" s="12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J63" s="19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E64" s="36"/>
+      <c r="F64" s="142" t="s">
+        <v>37</v>
+      </c>
+      <c r="G64" s="139"/>
+      <c r="H64" s="139"/>
+      <c r="I64" s="143"/>
+      <c r="J64" s="148" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="103"/>
+      <c r="F65" s="104" t="s">
+        <v>87</v>
+      </c>
+      <c r="G65" s="105" t="s">
+        <v>88</v>
+      </c>
+      <c r="H65" s="106" t="s">
+        <v>89</v>
+      </c>
+      <c r="I65" s="105" t="s">
+        <v>90</v>
+      </c>
+      <c r="J65" s="149"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F66" s="52">
+        <v>255.15195335999999</v>
+      </c>
+      <c r="G66" s="49">
+        <v>0.90669040000000001</v>
+      </c>
+      <c r="H66" s="49">
+        <v>98.703122570000005</v>
+      </c>
+      <c r="I66" s="49">
+        <v>64.216158070000006</v>
+      </c>
+      <c r="J66" s="51">
+        <v>26.4214351</v>
+      </c>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="107" t="s">
+        <v>60</v>
+      </c>
+      <c r="F67" s="62">
+        <v>255.15195335999999</v>
+      </c>
+      <c r="G67" s="63">
+        <v>0.61019040000000002</v>
+      </c>
+      <c r="H67" s="63">
+        <v>68.931361359999997</v>
+      </c>
+      <c r="I67" s="63">
+        <v>64.216158070000006</v>
+      </c>
+      <c r="J67" s="58">
+        <v>25.34100634</v>
+      </c>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F68" s="108"/>
+      <c r="G68" s="73">
+        <v>0.29649999999999999</v>
+      </c>
+      <c r="H68" s="73">
+        <v>29.771761210000001</v>
+      </c>
+      <c r="I68" s="109"/>
+      <c r="J68" s="74">
+        <v>1.08042876</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="F32:F33"/>
-[...4 lines deleted...]
-    <mergeCell ref="K12:L12"/>
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
-  </mergeCells>
-[...1658 lines deleted...]
-  <mergeCells count="18">
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="K12:L12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:S68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
+    <col min="18" max="19" width="8.25" style="16" customWidth="1"/>
+    <col min="20" max="20" width="9" style="2" customWidth="1"/>
+    <col min="21" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="144" t="s">
+        <v>99</v>
+      </c>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+      <c r="J1" s="145"/>
+      <c r="K1" s="145"/>
+      <c r="L1" s="145"/>
+      <c r="M1" s="145"/>
+      <c r="N1" s="145"/>
+      <c r="O1" s="145"/>
+      <c r="P1" s="146"/>
+      <c r="Q1" s="146"/>
+    </row>
+    <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="M2" s="110" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="111" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="17">
+        <v>1373.222222222</v>
+      </c>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+      <c r="M4" s="18" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="M5" s="18" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="118" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="21"/>
+      <c r="I6" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="20"/>
+      <c r="K6" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="22"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="23"/>
+      <c r="J7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="116"/>
+    </row>
+    <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" s="25">
+        <v>2790.4310555555548</v>
+      </c>
+      <c r="G8" s="26">
+        <v>2758.94431111111</v>
+      </c>
+      <c r="H8" s="27">
+        <v>174.59332222222221</v>
+      </c>
+      <c r="I8" s="26">
+        <v>31.486744444444501</v>
+      </c>
+      <c r="J8" s="26">
+        <v>10.671711111111099</v>
+      </c>
+      <c r="K8" s="26">
+        <v>103.5730111111112</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="30">
+        <v>1714.0531777777769</v>
+      </c>
+      <c r="G9" s="112">
+        <v>1692.6227555555549</v>
+      </c>
+      <c r="H9" s="31"/>
+      <c r="I9" s="30">
+        <v>21.430422222222202</v>
+      </c>
+      <c r="J9" s="29">
+        <v>8.6591777777777992</v>
+      </c>
+      <c r="K9" s="29">
+        <v>73.753577777777792</v>
+      </c>
+      <c r="Q9" s="32"/>
+    </row>
+    <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="116" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1076.3778777777779</v>
+      </c>
+      <c r="G10" s="33">
+        <v>1066.321555555556</v>
+      </c>
+      <c r="H10" s="35">
+        <v>174.59332222222221</v>
+      </c>
+      <c r="I10" s="34">
+        <v>10.056322222222301</v>
+      </c>
+      <c r="J10" s="35">
+        <v>2.0125333333333</v>
+      </c>
+      <c r="K10" s="35">
+        <v>29.8194333333334</v>
+      </c>
+      <c r="Q10" s="32"/>
+    </row>
+    <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q11" s="32"/>
+    </row>
+    <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="141" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="134"/>
+      <c r="G12" s="141" t="s">
+        <v>63</v>
+      </c>
+      <c r="H12" s="134"/>
+      <c r="I12" s="141" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" s="134"/>
+      <c r="K12" s="141" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="134"/>
+      <c r="Q12" s="32"/>
+    </row>
+    <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="155">
+        <v>407847.73814809561</v>
+      </c>
+      <c r="F13" s="134"/>
+      <c r="G13" s="155">
+        <v>629165.44045999995</v>
+      </c>
+      <c r="H13" s="134"/>
+      <c r="I13" s="155">
+        <v>209447.56125</v>
+      </c>
+      <c r="J13" s="134"/>
+      <c r="K13" s="155">
+        <v>838613.00170999998</v>
+      </c>
+      <c r="L13" s="134"/>
+      <c r="Q13" s="32"/>
+    </row>
+    <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q14" s="32"/>
+    </row>
+    <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q15" s="32"/>
+    </row>
+    <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q16" s="32"/>
+    </row>
+    <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q17" s="32"/>
+    </row>
+    <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="36"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="138" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="139"/>
+      <c r="H18" s="139"/>
+      <c r="I18" s="140"/>
+      <c r="J18" s="138" t="s">
+        <v>70</v>
+      </c>
+      <c r="K18" s="139"/>
+      <c r="L18" s="139"/>
+      <c r="M18" s="140"/>
+      <c r="N18" s="39"/>
+      <c r="Q18" s="32"/>
+    </row>
+    <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="40"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="M19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="N19" s="39"/>
+      <c r="Q19" s="32"/>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="48">
+        <v>18488.642800000001</v>
+      </c>
+      <c r="G20" s="49">
+        <v>165.36150000000001</v>
+      </c>
+      <c r="H20" s="50">
+        <v>14153.6788</v>
+      </c>
+      <c r="I20" s="51">
+        <v>4169.6025</v>
+      </c>
+      <c r="J20" s="52">
+        <v>26135.315900000001</v>
+      </c>
+      <c r="K20" s="49">
+        <v>1336.4208000000001</v>
+      </c>
+      <c r="L20" s="49">
+        <v>18928.287199999999</v>
+      </c>
+      <c r="M20" s="51">
+        <v>5870.6078999999991</v>
+      </c>
+      <c r="Q20" s="32"/>
+    </row>
+    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="56">
+        <v>18099.6823</v>
+      </c>
+      <c r="G21" s="57">
+        <v>158.8681</v>
+      </c>
+      <c r="H21" s="57">
+        <v>13844.4953</v>
+      </c>
+      <c r="I21" s="57">
+        <v>4096.3189000000002</v>
+      </c>
+      <c r="J21" s="56">
+        <v>25503.885699999999</v>
+      </c>
+      <c r="K21" s="57">
+        <v>1268.0235</v>
+      </c>
+      <c r="L21" s="57">
+        <v>18479.1764</v>
+      </c>
+      <c r="M21" s="58">
+        <v>5756.6857999999993</v>
+      </c>
+      <c r="Q21" s="32"/>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="59"/>
+      <c r="C22" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="60"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="62">
+        <v>10399.116099999999</v>
+      </c>
+      <c r="G22" s="63">
+        <v>90.839500000000001</v>
+      </c>
+      <c r="H22" s="63">
+        <v>7840.4858000000004</v>
+      </c>
+      <c r="I22" s="58">
+        <v>2467.7908000000002</v>
+      </c>
+      <c r="J22" s="62">
+        <v>14603.4915</v>
+      </c>
+      <c r="K22" s="63">
+        <v>694.10860000000002</v>
+      </c>
+      <c r="L22" s="63">
+        <v>10286.248299999999</v>
+      </c>
+      <c r="M22" s="58">
+        <v>3623.1345999999999</v>
+      </c>
+      <c r="Q22" s="32"/>
+    </row>
+    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="64"/>
+      <c r="C23" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="62">
+        <v>7700.5661999999993</v>
+      </c>
+      <c r="G23" s="57">
+        <v>68.028599999999997</v>
+      </c>
+      <c r="H23" s="57">
+        <v>6004.0095000000001</v>
+      </c>
+      <c r="I23" s="66">
+        <v>1628.5281</v>
+      </c>
+      <c r="J23" s="62">
+        <v>10900.394200000001</v>
+      </c>
+      <c r="K23" s="57">
+        <v>573.91489999999999</v>
+      </c>
+      <c r="L23" s="57">
+        <v>8192.9280999999992</v>
+      </c>
+      <c r="M23" s="66">
+        <v>2133.5511999999999</v>
+      </c>
+      <c r="Q23" s="32"/>
+    </row>
+    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="64"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="55"/>
+      <c r="F24" s="62">
+        <v>1586.0041000000001</v>
+      </c>
+      <c r="G24" s="57">
+        <v>22.990100000000002</v>
+      </c>
+      <c r="H24" s="63">
+        <v>1356.7896000000001</v>
+      </c>
+      <c r="I24" s="58">
+        <v>206.2244</v>
+      </c>
+      <c r="J24" s="62">
+        <v>2339.8011000000001</v>
+      </c>
+      <c r="K24" s="63">
+        <v>143.267</v>
+      </c>
+      <c r="L24" s="63">
+        <v>1966.8639000000001</v>
+      </c>
+      <c r="M24" s="58">
+        <v>229.67019999999999</v>
+      </c>
+      <c r="Q24" s="32"/>
+    </row>
+    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="62">
+        <v>388.96050000000002</v>
+      </c>
+      <c r="G25" s="57">
+        <v>6.4934000000000003</v>
+      </c>
+      <c r="H25" s="57">
+        <v>309.18349999999998</v>
+      </c>
+      <c r="I25" s="66">
+        <v>73.283600000000007</v>
+      </c>
+      <c r="J25" s="62">
+        <v>631.43020000000001</v>
+      </c>
+      <c r="K25" s="57">
+        <v>68.397300000000001</v>
+      </c>
+      <c r="L25" s="63">
+        <v>449.11079999999998</v>
+      </c>
+      <c r="M25" s="66">
+        <v>113.9221</v>
+      </c>
+      <c r="Q25" s="32"/>
+    </row>
+    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="68"/>
+      <c r="C26" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="60"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="62">
+        <v>133.64709999999999</v>
+      </c>
+      <c r="G26" s="63">
+        <v>2.1473</v>
+      </c>
+      <c r="H26" s="63">
+        <v>105.25</v>
+      </c>
+      <c r="I26" s="58">
+        <v>26.2498</v>
+      </c>
+      <c r="J26" s="62">
+        <v>210.3569</v>
+      </c>
+      <c r="K26" s="63">
+        <v>20.6846</v>
+      </c>
+      <c r="L26" s="57">
+        <v>149.7681</v>
+      </c>
+      <c r="M26" s="58">
+        <v>39.904200000000003</v>
+      </c>
+      <c r="Q26" s="32"/>
+    </row>
+    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="71">
+        <v>1174.3632</v>
+      </c>
+      <c r="G27" s="72">
+        <v>16.6038</v>
+      </c>
+      <c r="H27" s="73">
+        <v>925.06470000000002</v>
+      </c>
+      <c r="I27" s="74">
+        <v>232.69470000000001</v>
+      </c>
+      <c r="J27" s="71">
+        <v>1837.7523000000001</v>
+      </c>
+      <c r="K27" s="73">
+        <v>164.45500000000001</v>
+      </c>
+      <c r="L27" s="73">
+        <v>1314.2312999999999</v>
+      </c>
+      <c r="M27" s="74">
+        <v>359.06599999999997</v>
+      </c>
+      <c r="Q27" s="32"/>
+    </row>
+    <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q28" s="32"/>
+    </row>
+    <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q29" s="32"/>
+    </row>
+    <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q30" s="32"/>
+    </row>
+    <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q31" s="32"/>
+    </row>
+    <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="36"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="156" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="76"/>
+      <c r="N32" s="39"/>
+      <c r="Q32" s="32"/>
+    </row>
+    <row r="33" spans="2:19" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="40"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="157"/>
+      <c r="G33" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="113" t="s">
+        <v>14</v>
+      </c>
+      <c r="L33" s="114" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="39"/>
+      <c r="Q33" s="32"/>
+    </row>
+    <row r="34" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="52">
+        <v>42020.798969310003</v>
+      </c>
+      <c r="G34" s="49">
+        <v>9649.63959024</v>
+      </c>
+      <c r="H34" s="49">
+        <v>17265.27009953</v>
+      </c>
+      <c r="I34" s="49">
+        <v>5129.080609220001</v>
+      </c>
+      <c r="J34" s="49">
+        <v>9086.8893064599997</v>
+      </c>
+      <c r="K34" s="49">
+        <v>273.84213989</v>
+      </c>
+      <c r="L34" s="49">
+        <v>211.50257005</v>
+      </c>
+      <c r="M34" s="51">
+        <v>404.57465392</v>
+      </c>
+      <c r="Q34" s="32"/>
+    </row>
+    <row r="35" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="81">
+        <v>40645.336394629987</v>
+      </c>
+      <c r="G35" s="82">
+        <v>9171.2132319299999</v>
+      </c>
+      <c r="H35" s="82">
+        <v>16741.633494320002</v>
+      </c>
+      <c r="I35" s="82">
+        <v>5032.9623685900006</v>
+      </c>
+      <c r="J35" s="63">
+        <v>8835.5953430600002</v>
+      </c>
+      <c r="K35" s="83">
+        <v>264.65048314000001</v>
+      </c>
+      <c r="L35" s="83">
+        <v>199.43632671</v>
+      </c>
+      <c r="M35" s="84">
+        <v>399.84514688000002</v>
+      </c>
+      <c r="Q35" s="32"/>
+    </row>
+    <row r="36" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="59"/>
+      <c r="C36" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D36" s="60"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="62">
+        <v>24610.60775793</v>
+      </c>
+      <c r="G36" s="63">
+        <v>5440.9770367499996</v>
+      </c>
+      <c r="H36" s="63">
+        <v>10228.808365749999</v>
+      </c>
+      <c r="I36" s="82">
+        <v>3177.7980571600001</v>
+      </c>
+      <c r="J36" s="63">
+        <v>5353.8242292599998</v>
+      </c>
+      <c r="K36" s="63">
+        <v>58.106223190000001</v>
+      </c>
+      <c r="L36" s="82">
+        <v>110.10894913999999</v>
+      </c>
+      <c r="M36" s="58">
+        <v>240.98489667999999</v>
+      </c>
+      <c r="Q36" s="32"/>
+    </row>
+    <row r="37" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="64"/>
+      <c r="C37" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="62">
+        <v>16034.7286367</v>
+      </c>
+      <c r="G37" s="57">
+        <v>3730.2361951799999</v>
+      </c>
+      <c r="H37" s="57">
+        <v>6512.8251285699998</v>
+      </c>
+      <c r="I37" s="85">
+        <v>1855.16431143</v>
+      </c>
+      <c r="J37" s="57">
+        <v>3481.7711138</v>
+      </c>
+      <c r="K37" s="57">
+        <v>206.54425995</v>
+      </c>
+      <c r="L37" s="85">
+        <v>89.327377569999996</v>
+      </c>
+      <c r="M37" s="66">
+        <v>158.8602502</v>
+      </c>
+      <c r="Q37" s="32"/>
+    </row>
+    <row r="38" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="64"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E38" s="55"/>
+      <c r="F38" s="62">
+        <v>3277.35333171</v>
+      </c>
+      <c r="G38" s="63">
+        <v>1146.1256280299999</v>
+      </c>
+      <c r="H38" s="63">
+        <v>1301.33560476</v>
+      </c>
+      <c r="I38" s="82">
+        <v>203.36002737999999</v>
+      </c>
+      <c r="J38" s="63">
+        <v>535.18608042000005</v>
+      </c>
+      <c r="K38" s="63">
+        <v>50.009679910000003</v>
+      </c>
+      <c r="L38" s="82">
+        <v>18.140474619999999</v>
+      </c>
+      <c r="M38" s="58">
+        <v>23.195836589999999</v>
+      </c>
+      <c r="Q38" s="32"/>
+    </row>
+    <row r="39" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="62">
+        <v>1375.46257468</v>
+      </c>
+      <c r="G39" s="57">
+        <v>478.42635831000001</v>
+      </c>
+      <c r="H39" s="57">
+        <v>523.63660520999997</v>
+      </c>
+      <c r="I39" s="85">
+        <v>96.118240630000003</v>
+      </c>
+      <c r="J39" s="57">
+        <v>251.2939634</v>
+      </c>
+      <c r="K39" s="57">
+        <v>9.1916567499999999</v>
+      </c>
+      <c r="L39" s="85">
+        <v>12.06624334</v>
+      </c>
+      <c r="M39" s="66">
+        <v>4.7295070399999997</v>
+      </c>
+      <c r="Q39" s="32"/>
+    </row>
+    <row r="40" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="68"/>
+      <c r="C40" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="60"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="62">
+        <v>467.62317132999999</v>
+      </c>
+      <c r="G40" s="63">
+        <v>160.63663303000001</v>
+      </c>
+      <c r="H40" s="63">
+        <v>180.56964690999999</v>
+      </c>
+      <c r="I40" s="82">
+        <v>33.036896400000003</v>
+      </c>
+      <c r="J40" s="63">
+        <v>85.219154700000004</v>
+      </c>
+      <c r="K40" s="63">
+        <v>2.7731864499999999</v>
+      </c>
+      <c r="L40" s="82">
+        <v>3.5788346500000001</v>
+      </c>
+      <c r="M40" s="58">
+        <v>1.8088191899999999</v>
+      </c>
+      <c r="Q40" s="32"/>
+    </row>
+    <row r="41" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="70"/>
+      <c r="F41" s="71">
+        <v>3788.43851692</v>
+      </c>
+      <c r="G41" s="73">
+        <v>1230.5162907700001</v>
+      </c>
+      <c r="H41" s="73">
+        <v>1469.2282725299999</v>
+      </c>
+      <c r="I41" s="86">
+        <v>302.38903197000002</v>
+      </c>
+      <c r="J41" s="73">
+        <v>722.83900410000001</v>
+      </c>
+      <c r="K41" s="73">
+        <v>19.06218294</v>
+      </c>
+      <c r="L41" s="86">
+        <v>28.640641280000001</v>
+      </c>
+      <c r="M41" s="74">
+        <v>15.76309333</v>
+      </c>
+      <c r="Q41" s="32"/>
+    </row>
+    <row r="42" spans="2:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="Q42" s="32"/>
+    </row>
+    <row r="43" spans="2:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+      <c r="Q43" s="32"/>
+    </row>
+    <row r="44" spans="2:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q44" s="32"/>
+    </row>
+    <row r="45" spans="2:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q45" s="87"/>
+      <c r="R45" s="88"/>
+      <c r="S45" s="88"/>
+    </row>
+    <row r="46" spans="2:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q46" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="R46" s="88"/>
+      <c r="S46" s="88"/>
+    </row>
+    <row r="47" spans="2:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="36"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="153" t="s">
+        <v>77</v>
+      </c>
+      <c r="G47" s="139"/>
+      <c r="H47" s="139"/>
+      <c r="I47" s="139"/>
+      <c r="J47" s="139"/>
+      <c r="K47" s="139"/>
+      <c r="L47" s="140"/>
+      <c r="M47" s="154" t="s">
+        <v>78</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="139"/>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="147" t="s">
+        <v>38</v>
+      </c>
+      <c r="R47" s="88"/>
+      <c r="S47" s="88"/>
+    </row>
+    <row r="48" spans="2:19" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="40"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K48" s="113" t="s">
+        <v>14</v>
+      </c>
+      <c r="L48" s="115" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="N48" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="O48" s="92" t="s">
+        <v>81</v>
+      </c>
+      <c r="P48" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="136"/>
+      <c r="R48" s="88"/>
+      <c r="S48" s="88"/>
+    </row>
+    <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="48">
+        <v>32054.898771209999</v>
+      </c>
+      <c r="G49" s="49">
+        <v>8504.4844373399992</v>
+      </c>
+      <c r="H49" s="49">
+        <v>12912.672463929999</v>
+      </c>
+      <c r="I49" s="49">
+        <v>3631.44749357</v>
+      </c>
+      <c r="J49" s="49">
+        <v>6741.8527591599996</v>
+      </c>
+      <c r="K49" s="49">
+        <v>201.37729268999999</v>
+      </c>
+      <c r="L49" s="51">
+        <v>63.06432452</v>
+      </c>
+      <c r="M49" s="48">
+        <v>33.286891030000007</v>
+      </c>
+      <c r="N49" s="49">
+        <v>61.708328950000002</v>
+      </c>
+      <c r="O49" s="95">
+        <v>82.289453440000003</v>
+      </c>
+      <c r="P49" s="51">
+        <v>285.84905713000001</v>
+      </c>
+      <c r="Q49" s="96">
+        <v>570.06749686000012</v>
+      </c>
+    </row>
+    <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="97">
+        <v>30896.57575339</v>
+      </c>
+      <c r="G50" s="63">
+        <v>8063.7504849699999</v>
+      </c>
+      <c r="H50" s="63">
+        <v>12481.846903920001</v>
+      </c>
+      <c r="I50" s="63">
+        <v>3557.4596451399998</v>
+      </c>
+      <c r="J50" s="63">
+        <v>6540.5084710499996</v>
+      </c>
+      <c r="K50" s="63">
+        <v>193.50712859999999</v>
+      </c>
+      <c r="L50" s="58">
+        <v>59.50311971</v>
+      </c>
+      <c r="M50" s="97">
+        <v>32.944314589999998</v>
+      </c>
+      <c r="N50" s="63">
+        <v>61.027694920000002</v>
+      </c>
+      <c r="O50" s="150"/>
+      <c r="P50" s="98">
+        <v>282.24599153999998</v>
+      </c>
+      <c r="Q50" s="99">
+        <v>521.53866086000005</v>
+      </c>
+    </row>
+    <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="59"/>
+      <c r="C51" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" s="60"/>
+      <c r="E51" s="61"/>
+      <c r="F51" s="62">
+        <v>18675.498101329998</v>
+      </c>
+      <c r="G51" s="63">
+        <v>4811.0576207499998</v>
+      </c>
+      <c r="H51" s="63">
+        <v>7612.1629814899998</v>
+      </c>
+      <c r="I51" s="63">
+        <v>2234.1763122100001</v>
+      </c>
+      <c r="J51" s="63">
+        <v>3943.1790272399999</v>
+      </c>
+      <c r="K51" s="63">
+        <v>42.229668029999999</v>
+      </c>
+      <c r="L51" s="58">
+        <v>32.692491609999998</v>
+      </c>
+      <c r="M51" s="62">
+        <v>17.608454680000001</v>
+      </c>
+      <c r="N51" s="98">
+        <v>43.88595145</v>
+      </c>
+      <c r="O51" s="151"/>
+      <c r="P51" s="98">
+        <v>168.70317679999999</v>
+      </c>
+      <c r="Q51" s="99">
+        <v>360.71886359000001</v>
+      </c>
+    </row>
+    <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="64"/>
+      <c r="C52" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D52" s="54"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="62">
+        <v>12221.077652059999</v>
+      </c>
+      <c r="G52" s="63">
+        <v>3252.69286422</v>
+      </c>
+      <c r="H52" s="63">
+        <v>4869.6839224300002</v>
+      </c>
+      <c r="I52" s="63">
+        <v>1323.2833329299999</v>
+      </c>
+      <c r="J52" s="63">
+        <v>2597.3294438100002</v>
+      </c>
+      <c r="K52" s="63">
+        <v>151.27746056999999</v>
+      </c>
+      <c r="L52" s="58">
+        <v>26.810628099999999</v>
+      </c>
+      <c r="M52" s="62">
+        <v>15.33585991</v>
+      </c>
+      <c r="N52" s="98">
+        <v>17.141743470000002</v>
+      </c>
+      <c r="O52" s="151"/>
+      <c r="P52" s="98">
+        <v>113.54281474</v>
+      </c>
+      <c r="Q52" s="99">
+        <v>160.81979727000001</v>
+      </c>
+    </row>
+    <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="64"/>
+      <c r="C53" s="67"/>
+      <c r="D53" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" s="55"/>
+      <c r="F53" s="62">
+        <v>2711.3826269800002</v>
+      </c>
+      <c r="G53" s="63">
+        <v>1023.23571054</v>
+      </c>
+      <c r="H53" s="63">
+        <v>1046.0976971699999</v>
+      </c>
+      <c r="I53" s="63">
+        <v>162.84493953</v>
+      </c>
+      <c r="J53" s="63">
+        <v>433.83031727999997</v>
+      </c>
+      <c r="K53" s="63">
+        <v>39.95996006</v>
+      </c>
+      <c r="L53" s="58">
+        <v>5.4140024000000002</v>
+      </c>
+      <c r="M53" s="62">
+        <v>3.3448931399999999</v>
+      </c>
+      <c r="N53" s="98">
+        <v>0.44241744</v>
+      </c>
+      <c r="O53" s="151"/>
+      <c r="P53" s="98">
+        <v>18.559499290000002</v>
+      </c>
+      <c r="Q53" s="99">
+        <v>1.90326354</v>
+      </c>
+    </row>
+    <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="62">
+        <v>1158.3230178199999</v>
+      </c>
+      <c r="G54" s="63">
+        <v>440.73395237</v>
+      </c>
+      <c r="H54" s="63">
+        <v>430.82556001</v>
+      </c>
+      <c r="I54" s="63">
+        <v>73.98784843</v>
+      </c>
+      <c r="J54" s="63">
+        <v>201.34428811000001</v>
+      </c>
+      <c r="K54" s="63">
+        <v>7.8701640900000003</v>
+      </c>
+      <c r="L54" s="58">
+        <v>3.56120481</v>
+      </c>
+      <c r="M54" s="62">
+        <v>0.34257643999999998</v>
+      </c>
+      <c r="N54" s="98">
+        <v>0.68063403</v>
+      </c>
+      <c r="O54" s="151"/>
+      <c r="P54" s="98">
+        <v>3.6030655899999999</v>
+      </c>
+      <c r="Q54" s="99">
+        <v>4.9062800199999996</v>
+      </c>
+    </row>
+    <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="68"/>
+      <c r="C55" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" s="60"/>
+      <c r="E55" s="61"/>
+      <c r="F55" s="62">
+        <v>369.14711331000001</v>
+      </c>
+      <c r="G55" s="63">
+        <v>143.40396761</v>
+      </c>
+      <c r="H55" s="63">
+        <v>136.85713651</v>
+      </c>
+      <c r="I55" s="63">
+        <v>23.19172013</v>
+      </c>
+      <c r="J55" s="63">
+        <v>62.522416249999999</v>
+      </c>
+      <c r="K55" s="63">
+        <v>2.1242945299999998</v>
+      </c>
+      <c r="L55" s="58">
+        <v>1.04757828</v>
+      </c>
+      <c r="M55" s="62">
+        <v>0.21832783</v>
+      </c>
+      <c r="N55" s="98">
+        <v>0.30011205000000002</v>
+      </c>
+      <c r="O55" s="151"/>
+      <c r="P55" s="98">
+        <v>1.26630687</v>
+      </c>
+      <c r="Q55" s="99">
+        <v>3.6313044200000002</v>
+      </c>
+    </row>
+    <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C56" s="69"/>
+      <c r="D56" s="69"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="71">
+        <v>3064.39217998</v>
+      </c>
+      <c r="G56" s="73">
+        <v>1125.5410814899999</v>
+      </c>
+      <c r="H56" s="73">
+        <v>1149.3721193599999</v>
+      </c>
+      <c r="I56" s="73">
+        <v>218.82973172000001</v>
+      </c>
+      <c r="J56" s="73">
+        <v>546.95043223000005</v>
+      </c>
+      <c r="K56" s="73">
+        <v>15.22346035</v>
+      </c>
+      <c r="L56" s="74">
+        <v>8.4753548300000006</v>
+      </c>
+      <c r="M56" s="71">
+        <v>2.36217275</v>
+      </c>
+      <c r="N56" s="100">
+        <v>5.1789253000000004</v>
+      </c>
+      <c r="O56" s="152"/>
+      <c r="P56" s="86">
+        <v>11.32778705</v>
+      </c>
+      <c r="Q56" s="101">
+        <v>35.423962750000001</v>
+      </c>
+    </row>
+    <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+      <c r="Q57" s="102"/>
+    </row>
+    <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="I58" s="12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="14"/>
+    </row>
+    <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J63" s="19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E64" s="36"/>
+      <c r="F64" s="142" t="s">
+        <v>37</v>
+      </c>
+      <c r="G64" s="139"/>
+      <c r="H64" s="139"/>
+      <c r="I64" s="143"/>
+      <c r="J64" s="148" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="103"/>
+      <c r="F65" s="104" t="s">
+        <v>87</v>
+      </c>
+      <c r="G65" s="105" t="s">
+        <v>88</v>
+      </c>
+      <c r="H65" s="106" t="s">
+        <v>89</v>
+      </c>
+      <c r="I65" s="105" t="s">
+        <v>90</v>
+      </c>
+      <c r="J65" s="149"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F66" s="52">
+        <v>2125.64917741</v>
+      </c>
+      <c r="G66" s="49">
+        <v>7.9987176</v>
+      </c>
+      <c r="H66" s="49">
+        <v>854.87596771000005</v>
+      </c>
+      <c r="I66" s="49">
+        <v>539.97358410000004</v>
+      </c>
+      <c r="J66" s="51">
+        <v>229.46096025</v>
+      </c>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="107" t="s">
+        <v>60</v>
+      </c>
+      <c r="F67" s="62">
+        <v>2125.64917741</v>
+      </c>
+      <c r="G67" s="63">
+        <v>5.5372176</v>
+      </c>
+      <c r="H67" s="63">
+        <v>589.15392638000003</v>
+      </c>
+      <c r="I67" s="63">
+        <v>539.97358410000004</v>
+      </c>
+      <c r="J67" s="58">
+        <v>219.58176230000001</v>
+      </c>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F68" s="108"/>
+      <c r="G68" s="73">
+        <v>2.4615</v>
+      </c>
+      <c r="H68" s="73">
+        <v>265.72204133000002</v>
+      </c>
+      <c r="I68" s="109"/>
+      <c r="J68" s="74">
+        <v>9.87919795</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
-  </mergeCells>
-[...1658 lines deleted...]
-  <mergeCells count="18">
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="K12:L12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="54" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:R68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
+    <col min="19" max="19" width="9" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="144" t="s">
+        <v>50</v>
+      </c>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+      <c r="J1" s="145"/>
+      <c r="K1" s="145"/>
+      <c r="L1" s="145"/>
+      <c r="M1" s="145"/>
+      <c r="N1" s="145"/>
+      <c r="O1" s="145"/>
+      <c r="P1" s="146"/>
+      <c r="Q1" s="146"/>
+    </row>
+    <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="14"/>
+    </row>
+    <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="17">
+        <v>1372</v>
+      </c>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+    </row>
+    <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="118" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="21"/>
+      <c r="I6" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="20"/>
+      <c r="K6" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="22"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="23"/>
+      <c r="J7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="116"/>
+    </row>
+    <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" s="25">
+        <v>2802.0976000000001</v>
+      </c>
+      <c r="G8" s="26">
+        <v>2770.7429999999999</v>
+      </c>
+      <c r="H8" s="27">
+        <v>165.92009999999999</v>
+      </c>
+      <c r="I8" s="26">
+        <v>31.354600000000001</v>
+      </c>
+      <c r="J8" s="26">
+        <v>10.5564</v>
+      </c>
+      <c r="K8" s="26">
+        <v>101.3263</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="29">
+        <v>1718.7181</v>
+      </c>
+      <c r="G9" s="30">
+        <v>1697.5563</v>
+      </c>
+      <c r="H9" s="31"/>
+      <c r="I9" s="30">
+        <v>21.161799999999999</v>
+      </c>
+      <c r="J9" s="29">
+        <v>8.5298999999999996</v>
+      </c>
+      <c r="K9" s="29">
+        <v>71.709900000000005</v>
+      </c>
+      <c r="Q9" s="32"/>
+    </row>
+    <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="116" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1083.3795</v>
+      </c>
+      <c r="G10" s="34">
+        <v>1073.1867</v>
+      </c>
+      <c r="H10" s="35">
+        <v>165.92009999999999</v>
+      </c>
+      <c r="I10" s="34">
+        <v>10.1928</v>
+      </c>
+      <c r="J10" s="35">
+        <v>2.0265</v>
+      </c>
+      <c r="K10" s="35">
+        <v>29.616399999999999</v>
+      </c>
+      <c r="Q10" s="32"/>
+    </row>
+    <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q11" s="32"/>
+    </row>
+    <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="141" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="134"/>
+      <c r="G12" s="141" t="s">
+        <v>63</v>
+      </c>
+      <c r="H12" s="134"/>
+      <c r="I12" s="141" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" s="134"/>
+      <c r="K12" s="141" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="134"/>
+      <c r="Q12" s="32"/>
+    </row>
+    <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="155">
+        <v>399685.86506420112</v>
+      </c>
+      <c r="F13" s="134"/>
+      <c r="G13" s="155">
+        <v>68694.733059999999</v>
+      </c>
+      <c r="H13" s="134"/>
+      <c r="I13" s="155">
+        <v>4270.86301</v>
+      </c>
+      <c r="J13" s="134"/>
+      <c r="K13" s="155">
+        <v>72965.59607</v>
+      </c>
+      <c r="L13" s="134"/>
+      <c r="Q13" s="32"/>
+    </row>
+    <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q14" s="32"/>
+    </row>
+    <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q15" s="32"/>
+    </row>
+    <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q16" s="32"/>
+    </row>
+    <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q17" s="32"/>
+    </row>
+    <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="36"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="138" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="139"/>
+      <c r="H18" s="139"/>
+      <c r="I18" s="140"/>
+      <c r="J18" s="138" t="s">
+        <v>70</v>
+      </c>
+      <c r="K18" s="139"/>
+      <c r="L18" s="139"/>
+      <c r="M18" s="140"/>
+      <c r="N18" s="39"/>
+      <c r="Q18" s="32"/>
+    </row>
+    <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="40"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="M19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="N19" s="39"/>
+      <c r="Q19" s="32"/>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="48">
+        <v>2033.4547</v>
+      </c>
+      <c r="G20" s="49">
+        <v>17.570599999999999</v>
+      </c>
+      <c r="H20" s="50">
+        <v>1560.9093</v>
+      </c>
+      <c r="I20" s="51">
+        <v>454.97480000000002</v>
+      </c>
+      <c r="J20" s="52">
+        <v>2882.2026000000001</v>
+      </c>
+      <c r="K20" s="49">
+        <v>140.7336</v>
+      </c>
+      <c r="L20" s="49">
+        <v>2090.346</v>
+      </c>
+      <c r="M20" s="51">
+        <v>651.12299999999993</v>
+      </c>
+      <c r="Q20" s="32"/>
+    </row>
+    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="56">
+        <v>1990.1896999999999</v>
+      </c>
+      <c r="G21" s="57">
+        <v>16.862400000000001</v>
+      </c>
+      <c r="H21" s="57">
+        <v>1526.5136</v>
+      </c>
+      <c r="I21" s="57">
+        <v>446.81369999999998</v>
+      </c>
+      <c r="J21" s="56">
+        <v>2811.1795999999999</v>
+      </c>
+      <c r="K21" s="57">
+        <v>133.13220000000001</v>
+      </c>
+      <c r="L21" s="57">
+        <v>2039.8765000000001</v>
+      </c>
+      <c r="M21" s="58">
+        <v>638.17089999999996</v>
+      </c>
+      <c r="Q21" s="32"/>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="59"/>
+      <c r="C22" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="60"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="62">
+        <v>1140.5297</v>
+      </c>
+      <c r="G22" s="63">
+        <v>9.7348999999999997</v>
+      </c>
+      <c r="H22" s="63">
+        <v>861.63509999999997</v>
+      </c>
+      <c r="I22" s="58">
+        <v>269.15969999999999</v>
+      </c>
+      <c r="J22" s="62">
+        <v>1604.1436000000001</v>
+      </c>
+      <c r="K22" s="63">
+        <v>73.832300000000004</v>
+      </c>
+      <c r="L22" s="63">
+        <v>1128.4775</v>
+      </c>
+      <c r="M22" s="58">
+        <v>401.8338</v>
+      </c>
+      <c r="Q22" s="32"/>
+    </row>
+    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="64"/>
+      <c r="C23" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="62">
+        <v>849.66000000000008</v>
+      </c>
+      <c r="G23" s="57">
+        <v>7.1275000000000004</v>
+      </c>
+      <c r="H23" s="57">
+        <v>664.87850000000003</v>
+      </c>
+      <c r="I23" s="66">
+        <v>177.654</v>
+      </c>
+      <c r="J23" s="62">
+        <v>1207.0360000000001</v>
+      </c>
+      <c r="K23" s="57">
+        <v>59.299900000000001</v>
+      </c>
+      <c r="L23" s="57">
+        <v>911.399</v>
+      </c>
+      <c r="M23" s="66">
+        <v>236.33709999999999</v>
+      </c>
+      <c r="Q23" s="32"/>
+    </row>
+    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="64"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="55"/>
+      <c r="F24" s="62">
+        <v>170.85679999999999</v>
+      </c>
+      <c r="G24" s="57">
+        <v>2.3472</v>
+      </c>
+      <c r="H24" s="63">
+        <v>148.10220000000001</v>
+      </c>
+      <c r="I24" s="58">
+        <v>20.407399999999999</v>
+      </c>
+      <c r="J24" s="62">
+        <v>256.61950000000002</v>
+      </c>
+      <c r="K24" s="63">
+        <v>14.424300000000001</v>
+      </c>
+      <c r="L24" s="63">
+        <v>219.42009999999999</v>
+      </c>
+      <c r="M24" s="58">
+        <v>22.775099999999998</v>
+      </c>
+      <c r="Q24" s="32"/>
+    </row>
+    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="62">
+        <v>43.264999999999993</v>
+      </c>
+      <c r="G25" s="57">
+        <v>0.70820000000000005</v>
+      </c>
+      <c r="H25" s="57">
+        <v>34.395699999999998</v>
+      </c>
+      <c r="I25" s="66">
+        <v>8.1610999999999994</v>
+      </c>
+      <c r="J25" s="62">
+        <v>71.022999999999996</v>
+      </c>
+      <c r="K25" s="57">
+        <v>7.6013999999999999</v>
+      </c>
+      <c r="L25" s="63">
+        <v>50.469499999999996</v>
+      </c>
+      <c r="M25" s="66">
+        <v>12.9521</v>
+      </c>
+      <c r="Q25" s="32"/>
+    </row>
+    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="68"/>
+      <c r="C26" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="60"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="62">
+        <v>14.7087</v>
+      </c>
+      <c r="G26" s="63">
+        <v>0.2276</v>
+      </c>
+      <c r="H26" s="63">
+        <v>11.5794</v>
+      </c>
+      <c r="I26" s="58">
+        <v>2.9016999999999999</v>
+      </c>
+      <c r="J26" s="62">
+        <v>23.400099999999998</v>
+      </c>
+      <c r="K26" s="63">
+        <v>2.2448999999999999</v>
+      </c>
+      <c r="L26" s="57">
+        <v>16.6416</v>
+      </c>
+      <c r="M26" s="58">
+        <v>4.5136000000000003</v>
+      </c>
+      <c r="Q26" s="32"/>
+    </row>
+    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="71">
+        <v>127.9979</v>
+      </c>
+      <c r="G27" s="72">
+        <v>1.7753000000000001</v>
+      </c>
+      <c r="H27" s="73">
+        <v>100.8758</v>
+      </c>
+      <c r="I27" s="74">
+        <v>25.346800000000002</v>
+      </c>
+      <c r="J27" s="71">
+        <v>201.86519999999999</v>
+      </c>
+      <c r="K27" s="73">
+        <v>17.6113</v>
+      </c>
+      <c r="L27" s="73">
+        <v>144.26849999999999</v>
+      </c>
+      <c r="M27" s="74">
+        <v>39.985399999999998</v>
+      </c>
+      <c r="Q27" s="32"/>
+    </row>
+    <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q28" s="32"/>
+    </row>
+    <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q29" s="32"/>
+    </row>
+    <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q30" s="32"/>
+    </row>
+    <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q31" s="32"/>
+    </row>
+    <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="36"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="156" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="76"/>
+      <c r="N32" s="39"/>
+      <c r="Q32" s="32"/>
+    </row>
+    <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="40"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="157"/>
+      <c r="G33" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L33" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="39"/>
+      <c r="Q33" s="32"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="52">
+        <v>4532.9342844299999</v>
+      </c>
+      <c r="G34" s="49">
+        <v>1016.61975026</v>
+      </c>
+      <c r="H34" s="49">
+        <v>1860.8770867200001</v>
+      </c>
+      <c r="I34" s="49">
+        <v>562.86282821999998</v>
+      </c>
+      <c r="J34" s="49">
+        <v>997.08490802999995</v>
+      </c>
+      <c r="K34" s="49">
+        <v>28.796209340000001</v>
+      </c>
+      <c r="L34" s="49">
+        <v>22.27342161</v>
+      </c>
+      <c r="M34" s="51">
+        <v>44.420080249999998</v>
+      </c>
+      <c r="Q34" s="32"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="81">
+        <v>4380.6866162899996</v>
+      </c>
+      <c r="G35" s="82">
+        <v>964.30223380999996</v>
+      </c>
+      <c r="H35" s="82">
+        <v>1802.48529624</v>
+      </c>
+      <c r="I35" s="82">
+        <v>551.99919016000001</v>
+      </c>
+      <c r="J35" s="63">
+        <v>969.29412952999996</v>
+      </c>
+      <c r="K35" s="83">
+        <v>27.773209040000001</v>
+      </c>
+      <c r="L35" s="83">
+        <v>20.930334569999999</v>
+      </c>
+      <c r="M35" s="84">
+        <v>43.902222940000001</v>
+      </c>
+      <c r="Q35" s="32"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="59"/>
+      <c r="C36" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D36" s="60"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="62">
+        <v>2657.4854588600001</v>
+      </c>
+      <c r="G36" s="63">
+        <v>581.53856608000001</v>
+      </c>
+      <c r="H36" s="63">
+        <v>1097.4375747199999</v>
+      </c>
+      <c r="I36" s="82">
+        <v>349.65461470999998</v>
+      </c>
+      <c r="J36" s="63">
+        <v>584.46963970000002</v>
+      </c>
+      <c r="K36" s="63">
+        <v>5.976057</v>
+      </c>
+      <c r="L36" s="82">
+        <v>11.70997994</v>
+      </c>
+      <c r="M36" s="58">
+        <v>26.699026709999998</v>
+      </c>
+      <c r="Q36" s="32"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="64"/>
+      <c r="C37" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="62">
+        <v>1723.20115743</v>
+      </c>
+      <c r="G37" s="57">
+        <v>382.76366773000001</v>
+      </c>
+      <c r="H37" s="57">
+        <v>705.04772151999998</v>
+      </c>
+      <c r="I37" s="85">
+        <v>202.34457545000001</v>
+      </c>
+      <c r="J37" s="57">
+        <v>384.82448983</v>
+      </c>
+      <c r="K37" s="57">
+        <v>21.79715204</v>
+      </c>
+      <c r="L37" s="85">
+        <v>9.2203546299999992</v>
+      </c>
+      <c r="M37" s="66">
+        <v>17.20319623</v>
+      </c>
+      <c r="Q37" s="32"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="64"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E38" s="55"/>
+      <c r="F38" s="62">
+        <v>349.97505493</v>
+      </c>
+      <c r="G38" s="63">
+        <v>114.56731143</v>
+      </c>
+      <c r="H38" s="63">
+        <v>145.01199636999999</v>
+      </c>
+      <c r="I38" s="82">
+        <v>20.211171400000001</v>
+      </c>
+      <c r="J38" s="63">
+        <v>60.822761</v>
+      </c>
+      <c r="K38" s="63">
+        <v>5.1807542499999997</v>
+      </c>
+      <c r="L38" s="82">
+        <v>1.8250772500000001</v>
+      </c>
+      <c r="M38" s="58">
+        <v>2.3559832300000001</v>
+      </c>
+      <c r="Q38" s="32"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="62">
+        <v>152.24766814</v>
+      </c>
+      <c r="G39" s="57">
+        <v>52.317516449999999</v>
+      </c>
+      <c r="H39" s="57">
+        <v>58.391790479999997</v>
+      </c>
+      <c r="I39" s="85">
+        <v>10.86363806</v>
+      </c>
+      <c r="J39" s="57">
+        <v>27.790778499999998</v>
+      </c>
+      <c r="K39" s="57">
+        <v>1.0230003000000001</v>
+      </c>
+      <c r="L39" s="85">
+        <v>1.3430870399999999</v>
+      </c>
+      <c r="M39" s="66">
+        <v>0.51785731000000002</v>
+      </c>
+      <c r="Q39" s="32"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="68"/>
+      <c r="C40" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="60"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="62">
+        <v>51.131251950000014</v>
+      </c>
+      <c r="G40" s="63">
+        <v>16.940505900000002</v>
+      </c>
+      <c r="H40" s="63">
+        <v>20.293151989999998</v>
+      </c>
+      <c r="I40" s="82">
+        <v>3.7379661899999999</v>
+      </c>
+      <c r="J40" s="63">
+        <v>9.2976316000000008</v>
+      </c>
+      <c r="K40" s="63">
+        <v>0.27717160000000002</v>
+      </c>
+      <c r="L40" s="82">
+        <v>0.38893317999999999</v>
+      </c>
+      <c r="M40" s="58">
+        <v>0.19589149</v>
+      </c>
+      <c r="Q40" s="32"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="70"/>
+      <c r="F41" s="71">
+        <v>408.76665022999998</v>
+      </c>
+      <c r="G41" s="73">
+        <v>130.26722384000001</v>
+      </c>
+      <c r="H41" s="73">
+        <v>160.34463084000001</v>
+      </c>
+      <c r="I41" s="86">
+        <v>33.323113470000003</v>
+      </c>
+      <c r="J41" s="73">
+        <v>77.988732549999995</v>
+      </c>
+      <c r="K41" s="73">
+        <v>2.0618818999999999</v>
+      </c>
+      <c r="L41" s="86">
+        <v>3.0838559700000001</v>
+      </c>
+      <c r="M41" s="74">
+        <v>1.69721166</v>
+      </c>
+      <c r="Q41" s="32"/>
+    </row>
+    <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="Q42" s="32"/>
+    </row>
+    <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+      <c r="Q43" s="32"/>
+    </row>
+    <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q44" s="32"/>
+    </row>
+    <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q45" s="87"/>
+      <c r="R45" s="88"/>
+    </row>
+    <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q46" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="R46" s="88"/>
+    </row>
+    <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="36"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="153" t="s">
+        <v>77</v>
+      </c>
+      <c r="G47" s="139"/>
+      <c r="H47" s="139"/>
+      <c r="I47" s="139"/>
+      <c r="J47" s="139"/>
+      <c r="K47" s="139"/>
+      <c r="L47" s="140"/>
+      <c r="M47" s="154" t="s">
+        <v>78</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="139"/>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="147" t="s">
+        <v>38</v>
+      </c>
+      <c r="R47" s="88"/>
+    </row>
+    <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="40"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K48" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L48" s="90" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="N48" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="O48" s="92" t="s">
+        <v>81</v>
+      </c>
+      <c r="P48" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="136"/>
+      <c r="R48" s="88"/>
+    </row>
+    <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="48">
+        <v>3450.9224425299999</v>
+      </c>
+      <c r="G49" s="49">
+        <v>895.277106</v>
+      </c>
+      <c r="H49" s="49">
+        <v>1391.7004697</v>
+      </c>
+      <c r="I49" s="49">
+        <v>398.30723587</v>
+      </c>
+      <c r="J49" s="49">
+        <v>737.79583066999999</v>
+      </c>
+      <c r="K49" s="49">
+        <v>21.179301890000001</v>
+      </c>
+      <c r="L49" s="51">
+        <v>6.6624983999999996</v>
+      </c>
+      <c r="M49" s="48">
+        <v>4.1935624200000001</v>
+      </c>
+      <c r="N49" s="49">
+        <v>6.9990014300000007</v>
+      </c>
+      <c r="O49" s="95">
+        <v>9.2504057999999993</v>
+      </c>
+      <c r="P49" s="51">
+        <v>31.36279755</v>
+      </c>
+      <c r="Q49" s="96">
+        <v>60.163856279999997</v>
+      </c>
+    </row>
+    <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="97">
+        <v>3322.8675810099999</v>
+      </c>
+      <c r="G50" s="63">
+        <v>847.05973891999997</v>
+      </c>
+      <c r="H50" s="63">
+        <v>1343.7010527800001</v>
+      </c>
+      <c r="I50" s="63">
+        <v>389.94713687000001</v>
+      </c>
+      <c r="J50" s="63">
+        <v>715.59108906999995</v>
+      </c>
+      <c r="K50" s="63">
+        <v>20.30120003</v>
+      </c>
+      <c r="L50" s="58">
+        <v>6.2673633400000002</v>
+      </c>
+      <c r="M50" s="97">
+        <v>4.1496628099999997</v>
+      </c>
+      <c r="N50" s="63">
+        <v>6.9254437400000004</v>
+      </c>
+      <c r="O50" s="150"/>
+      <c r="P50" s="98">
+        <v>30.968094189999999</v>
+      </c>
+      <c r="Q50" s="99">
+        <v>54.950527110000003</v>
+      </c>
+    </row>
+    <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="59"/>
+      <c r="C51" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" s="60"/>
+      <c r="E51" s="61"/>
+      <c r="F51" s="62">
+        <v>2013.7218363500001</v>
+      </c>
+      <c r="G51" s="63">
+        <v>514.01824051999995</v>
+      </c>
+      <c r="H51" s="63">
+        <v>816.91510382000001</v>
+      </c>
+      <c r="I51" s="63">
+        <v>245.94463489</v>
+      </c>
+      <c r="J51" s="63">
+        <v>428.99865715999999</v>
+      </c>
+      <c r="K51" s="63">
+        <v>4.3558043299999998</v>
+      </c>
+      <c r="L51" s="58">
+        <v>3.4893956300000002</v>
+      </c>
+      <c r="M51" s="62">
+        <v>2.2979100799999999</v>
+      </c>
+      <c r="N51" s="98">
+        <v>4.9655212400000002</v>
+      </c>
+      <c r="O51" s="151"/>
+      <c r="P51" s="98">
+        <v>18.689861520000001</v>
+      </c>
+      <c r="Q51" s="99">
+        <v>37.941496260000001</v>
+      </c>
+    </row>
+    <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="64"/>
+      <c r="C52" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D52" s="54"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="62">
+        <v>1309.14574466</v>
+      </c>
+      <c r="G52" s="63">
+        <v>333.04149840000002</v>
+      </c>
+      <c r="H52" s="63">
+        <v>526.78594896000004</v>
+      </c>
+      <c r="I52" s="63">
+        <v>144.00250198000001</v>
+      </c>
+      <c r="J52" s="63">
+        <v>286.59243191000002</v>
+      </c>
+      <c r="K52" s="63">
+        <v>15.945395700000001</v>
+      </c>
+      <c r="L52" s="58">
+        <v>2.77796771</v>
+      </c>
+      <c r="M52" s="62">
+        <v>1.8517527300000001</v>
+      </c>
+      <c r="N52" s="98">
+        <v>1.9599225</v>
+      </c>
+      <c r="O52" s="151"/>
+      <c r="P52" s="98">
+        <v>12.27823267</v>
+      </c>
+      <c r="Q52" s="99">
+        <v>17.009030849999998</v>
+      </c>
+    </row>
+    <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="64"/>
+      <c r="C53" s="67"/>
+      <c r="D53" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" s="55"/>
+      <c r="F53" s="62">
+        <v>288.97128455000001</v>
+      </c>
+      <c r="G53" s="63">
+        <v>101.94530881999999</v>
+      </c>
+      <c r="H53" s="63">
+        <v>116.82408135</v>
+      </c>
+      <c r="I53" s="63">
+        <v>16.189015170000001</v>
+      </c>
+      <c r="J53" s="63">
+        <v>49.321480180000002</v>
+      </c>
+      <c r="K53" s="63">
+        <v>4.1440775600000004</v>
+      </c>
+      <c r="L53" s="58">
+        <v>0.54732146999999998</v>
+      </c>
+      <c r="M53" s="62">
+        <v>0.4426814</v>
+      </c>
+      <c r="N53" s="98">
+        <v>3.7198120000000001E-2</v>
+      </c>
+      <c r="O53" s="151"/>
+      <c r="P53" s="98">
+        <v>1.88484367</v>
+      </c>
+      <c r="Q53" s="99">
+        <v>0.21296900999999999</v>
+      </c>
+    </row>
+    <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="62">
+        <v>128.05486152</v>
+      </c>
+      <c r="G54" s="63">
+        <v>48.217367080000002</v>
+      </c>
+      <c r="H54" s="63">
+        <v>47.999416920000002</v>
+      </c>
+      <c r="I54" s="63">
+        <v>8.3600989999999999</v>
+      </c>
+      <c r="J54" s="63">
+        <v>22.204741599999998</v>
+      </c>
+      <c r="K54" s="63">
+        <v>0.87810186000000001</v>
+      </c>
+      <c r="L54" s="58">
+        <v>0.39513505999999998</v>
+      </c>
+      <c r="M54" s="62">
+        <v>4.3899609999999999E-2</v>
+      </c>
+      <c r="N54" s="98">
+        <v>7.3557689999999995E-2</v>
+      </c>
+      <c r="O54" s="151"/>
+      <c r="P54" s="98">
+        <v>0.39470336</v>
+      </c>
+      <c r="Q54" s="99">
+        <v>0.55856651000000002</v>
+      </c>
+    </row>
+    <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="68"/>
+      <c r="C55" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" s="60"/>
+      <c r="E55" s="61"/>
+      <c r="F55" s="62">
+        <v>40.244950290000013</v>
+      </c>
+      <c r="G55" s="63">
+        <v>15.09666923</v>
+      </c>
+      <c r="H55" s="63">
+        <v>15.412254600000001</v>
+      </c>
+      <c r="I55" s="63">
+        <v>2.62477984</v>
+      </c>
+      <c r="J55" s="63">
+        <v>6.78865271</v>
+      </c>
+      <c r="K55" s="63">
+        <v>0.20995242</v>
+      </c>
+      <c r="L55" s="58">
+        <v>0.11264149</v>
+      </c>
+      <c r="M55" s="62">
+        <v>3.0332339999999999E-2</v>
+      </c>
+      <c r="N55" s="98">
+        <v>3.205744E-2</v>
+      </c>
+      <c r="O55" s="151"/>
+      <c r="P55" s="98">
+        <v>0.13712576000000001</v>
+      </c>
+      <c r="Q55" s="99">
+        <v>0.40434817000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C56" s="69"/>
+      <c r="D56" s="69"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="71">
+        <v>329.45675522999989</v>
+      </c>
+      <c r="G56" s="73">
+        <v>118.93746371</v>
+      </c>
+      <c r="H56" s="73">
+        <v>124.89078628999999</v>
+      </c>
+      <c r="I56" s="73">
+        <v>24.120176959999998</v>
+      </c>
+      <c r="J56" s="73">
+        <v>58.944220229999999</v>
+      </c>
+      <c r="K56" s="73">
+        <v>1.6500128199999999</v>
+      </c>
+      <c r="L56" s="74">
+        <v>0.91409521999999999</v>
+      </c>
+      <c r="M56" s="71">
+        <v>0.32044393999999998</v>
+      </c>
+      <c r="N56" s="100">
+        <v>0.59190471</v>
+      </c>
+      <c r="O56" s="152"/>
+      <c r="P56" s="86">
+        <v>1.2202779500000001</v>
+      </c>
+      <c r="Q56" s="101">
+        <v>3.8813311599999998</v>
+      </c>
+    </row>
+    <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+      <c r="Q57" s="102"/>
+    </row>
+    <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="I58" s="12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J63" s="19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E64" s="36"/>
+      <c r="F64" s="142" t="s">
+        <v>37</v>
+      </c>
+      <c r="G64" s="139"/>
+      <c r="H64" s="139"/>
+      <c r="I64" s="143"/>
+      <c r="J64" s="148" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="103"/>
+      <c r="F65" s="104" t="s">
+        <v>87</v>
+      </c>
+      <c r="G65" s="105" t="s">
+        <v>88</v>
+      </c>
+      <c r="H65" s="106" t="s">
+        <v>89</v>
+      </c>
+      <c r="I65" s="105" t="s">
+        <v>90</v>
+      </c>
+      <c r="J65" s="149"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F66" s="52">
+        <v>231.58797386000001</v>
+      </c>
+      <c r="G66" s="49">
+        <v>0.99028950000000004</v>
+      </c>
+      <c r="H66" s="49">
+        <v>82.475494370000007</v>
+      </c>
+      <c r="I66" s="49">
+        <v>53.52515313</v>
+      </c>
+      <c r="J66" s="51">
+        <v>24.998240769999999</v>
+      </c>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="107" t="s">
+        <v>60</v>
+      </c>
+      <c r="F67" s="62">
+        <v>231.58797386000001</v>
+      </c>
+      <c r="G67" s="63">
+        <v>0.6942895</v>
+      </c>
+      <c r="H67" s="63">
+        <v>55.744181220000002</v>
+      </c>
+      <c r="I67" s="63">
+        <v>53.52515313</v>
+      </c>
+      <c r="J67" s="58">
+        <v>23.93571567</v>
+      </c>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F68" s="108"/>
+      <c r="G68" s="73">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="H68" s="73">
+        <v>26.731313149999998</v>
+      </c>
+      <c r="I68" s="109"/>
+      <c r="J68" s="74">
+        <v>1.0625251</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
-  </mergeCells>
-[...1658 lines deleted...]
-  <mergeCells count="18">
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="K12:L12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:R68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
+    <col min="19" max="19" width="9" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="144" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+      <c r="J1" s="145"/>
+      <c r="K1" s="145"/>
+      <c r="L1" s="145"/>
+      <c r="M1" s="145"/>
+      <c r="N1" s="145"/>
+      <c r="O1" s="145"/>
+      <c r="P1" s="146"/>
+      <c r="Q1" s="146"/>
+    </row>
+    <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="14"/>
+    </row>
+    <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="17">
+        <v>1372</v>
+      </c>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+    </row>
+    <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="118" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="21"/>
+      <c r="I6" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="20"/>
+      <c r="K6" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="22"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="23"/>
+      <c r="J7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="116"/>
+    </row>
+    <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" s="25">
+        <v>2796.5074</v>
+      </c>
+      <c r="G8" s="26">
+        <v>2765.0165000000002</v>
+      </c>
+      <c r="H8" s="27">
+        <v>166.7081</v>
+      </c>
+      <c r="I8" s="26">
+        <v>31.4909</v>
+      </c>
+      <c r="J8" s="26">
+        <v>10.630599999999999</v>
+      </c>
+      <c r="K8" s="26">
+        <v>102.2384</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="29">
+        <v>1717.8563999999999</v>
+      </c>
+      <c r="G9" s="30">
+        <v>1696.57</v>
+      </c>
+      <c r="H9" s="31"/>
+      <c r="I9" s="30">
+        <v>21.2864</v>
+      </c>
+      <c r="J9" s="29">
+        <v>8.5980000000000008</v>
+      </c>
+      <c r="K9" s="29">
+        <v>72.420500000000004</v>
+      </c>
+      <c r="Q9" s="32"/>
+    </row>
+    <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="116" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1078.6510000000001</v>
+      </c>
+      <c r="G10" s="34">
+        <v>1068.4465</v>
+      </c>
+      <c r="H10" s="35">
+        <v>166.7081</v>
+      </c>
+      <c r="I10" s="34">
+        <v>10.204499999999999</v>
+      </c>
+      <c r="J10" s="35">
+        <v>2.0326</v>
+      </c>
+      <c r="K10" s="35">
+        <v>29.817900000000002</v>
+      </c>
+      <c r="Q10" s="32"/>
+    </row>
+    <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q11" s="32"/>
+    </row>
+    <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="141" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="134"/>
+      <c r="G12" s="141" t="s">
+        <v>63</v>
+      </c>
+      <c r="H12" s="134"/>
+      <c r="I12" s="141" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" s="134"/>
+      <c r="K12" s="141" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="134"/>
+      <c r="Q12" s="32"/>
+    </row>
+    <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="155">
+        <v>399910.86076810613</v>
+      </c>
+      <c r="F13" s="134"/>
+      <c r="G13" s="155">
+        <v>68698.943159999995</v>
+      </c>
+      <c r="H13" s="134"/>
+      <c r="I13" s="155">
+        <v>2697.66534</v>
+      </c>
+      <c r="J13" s="134"/>
+      <c r="K13" s="155">
+        <v>71396.608500000002</v>
+      </c>
+      <c r="L13" s="134"/>
+      <c r="Q13" s="32"/>
+    </row>
+    <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q14" s="32"/>
+    </row>
+    <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q15" s="32"/>
+    </row>
+    <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q16" s="32"/>
+    </row>
+    <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q17" s="32"/>
+    </row>
+    <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="36"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="138" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="139"/>
+      <c r="H18" s="139"/>
+      <c r="I18" s="140"/>
+      <c r="J18" s="138" t="s">
+        <v>70</v>
+      </c>
+      <c r="K18" s="139"/>
+      <c r="L18" s="139"/>
+      <c r="M18" s="140"/>
+      <c r="N18" s="39"/>
+      <c r="Q18" s="32"/>
+    </row>
+    <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="40"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="M19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="N19" s="39"/>
+      <c r="Q19" s="32"/>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="48">
+        <v>2031.4007999999999</v>
+      </c>
+      <c r="G20" s="49">
+        <v>17.820699999999999</v>
+      </c>
+      <c r="H20" s="50">
+        <v>1566.5464999999999</v>
+      </c>
+      <c r="I20" s="51">
+        <v>447.03359999999998</v>
+      </c>
+      <c r="J20" s="52">
+        <v>2872.4431</v>
+      </c>
+      <c r="K20" s="49">
+        <v>147.10990000000001</v>
+      </c>
+      <c r="L20" s="49">
+        <v>2092.2692999999999</v>
+      </c>
+      <c r="M20" s="51">
+        <v>633.0639000000001</v>
+      </c>
+      <c r="Q20" s="32"/>
+    </row>
+    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="56">
+        <v>1988.8617999999999</v>
+      </c>
+      <c r="G21" s="57">
+        <v>17.0959</v>
+      </c>
+      <c r="H21" s="57">
+        <v>1532.7634</v>
+      </c>
+      <c r="I21" s="57">
+        <v>439.00250000000011</v>
+      </c>
+      <c r="J21" s="56">
+        <v>2803.0237999999999</v>
+      </c>
+      <c r="K21" s="57">
+        <v>139.26079999999999</v>
+      </c>
+      <c r="L21" s="57">
+        <v>2043.2519</v>
+      </c>
+      <c r="M21" s="58">
+        <v>620.51110000000006</v>
+      </c>
+      <c r="Q21" s="32"/>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="59"/>
+      <c r="C22" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="60"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="62">
+        <v>1129.5834</v>
+      </c>
+      <c r="G22" s="63">
+        <v>9.8124000000000002</v>
+      </c>
+      <c r="H22" s="63">
+        <v>851.0172</v>
+      </c>
+      <c r="I22" s="58">
+        <v>268.75380000000001</v>
+      </c>
+      <c r="J22" s="62">
+        <v>1586.8733</v>
+      </c>
+      <c r="K22" s="63">
+        <v>76.226299999999995</v>
+      </c>
+      <c r="L22" s="63">
+        <v>1114.4485</v>
+      </c>
+      <c r="M22" s="58">
+        <v>396.19850000000002</v>
+      </c>
+      <c r="Q22" s="32"/>
+    </row>
+    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="64"/>
+      <c r="C23" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="62">
+        <v>859.27840000000003</v>
+      </c>
+      <c r="G23" s="57">
+        <v>7.2835000000000001</v>
+      </c>
+      <c r="H23" s="57">
+        <v>681.74620000000004</v>
+      </c>
+      <c r="I23" s="66">
+        <v>170.24870000000001</v>
+      </c>
+      <c r="J23" s="62">
+        <v>1216.1505</v>
+      </c>
+      <c r="K23" s="57">
+        <v>63.034500000000001</v>
+      </c>
+      <c r="L23" s="57">
+        <v>928.80340000000001</v>
+      </c>
+      <c r="M23" s="66">
+        <v>224.3126</v>
+      </c>
+      <c r="Q23" s="32"/>
+    </row>
+    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="64"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="55"/>
+      <c r="F24" s="62">
+        <v>173.89439999999999</v>
+      </c>
+      <c r="G24" s="57">
+        <v>2.5655999999999999</v>
+      </c>
+      <c r="H24" s="63">
+        <v>151.23740000000001</v>
+      </c>
+      <c r="I24" s="58">
+        <v>20.0914</v>
+      </c>
+      <c r="J24" s="62">
+        <v>262.06369999999998</v>
+      </c>
+      <c r="K24" s="63">
+        <v>16.241599999999998</v>
+      </c>
+      <c r="L24" s="63">
+        <v>223.46700000000001</v>
+      </c>
+      <c r="M24" s="58">
+        <v>22.3551</v>
+      </c>
+      <c r="Q24" s="32"/>
+    </row>
+    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="62">
+        <v>42.539000000000001</v>
+      </c>
+      <c r="G25" s="57">
+        <v>0.7248</v>
+      </c>
+      <c r="H25" s="57">
+        <v>33.783099999999997</v>
+      </c>
+      <c r="I25" s="66">
+        <v>8.0311000000000003</v>
+      </c>
+      <c r="J25" s="62">
+        <v>69.419300000000007</v>
+      </c>
+      <c r="K25" s="57">
+        <v>7.8491</v>
+      </c>
+      <c r="L25" s="63">
+        <v>49.017400000000002</v>
+      </c>
+      <c r="M25" s="66">
+        <v>12.5528</v>
+      </c>
+      <c r="Q25" s="32"/>
+    </row>
+    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="68"/>
+      <c r="C26" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="60"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="62">
+        <v>14.482100000000001</v>
+      </c>
+      <c r="G26" s="63">
+        <v>0.2424</v>
+      </c>
+      <c r="H26" s="63">
+        <v>11.392899999999999</v>
+      </c>
+      <c r="I26" s="58">
+        <v>2.8468</v>
+      </c>
+      <c r="J26" s="62">
+        <v>22.882200000000001</v>
+      </c>
+      <c r="K26" s="63">
+        <v>2.3443999999999998</v>
+      </c>
+      <c r="L26" s="57">
+        <v>16.176200000000001</v>
+      </c>
+      <c r="M26" s="58">
+        <v>4.3616000000000001</v>
+      </c>
+      <c r="Q26" s="32"/>
+    </row>
+    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="71">
+        <v>126.3398</v>
+      </c>
+      <c r="G27" s="72">
+        <v>1.7825</v>
+      </c>
+      <c r="H27" s="73">
+        <v>99.401399999999995</v>
+      </c>
+      <c r="I27" s="74">
+        <v>25.155899999999999</v>
+      </c>
+      <c r="J27" s="71">
+        <v>198.16730000000001</v>
+      </c>
+      <c r="K27" s="73">
+        <v>18.087700000000002</v>
+      </c>
+      <c r="L27" s="73">
+        <v>141.06809999999999</v>
+      </c>
+      <c r="M27" s="74">
+        <v>39.011499999999998</v>
+      </c>
+      <c r="Q27" s="32"/>
+    </row>
+    <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q28" s="32"/>
+    </row>
+    <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q29" s="32"/>
+    </row>
+    <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q30" s="32"/>
+    </row>
+    <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q31" s="32"/>
+    </row>
+    <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="36"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="156" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="76"/>
+      <c r="N32" s="39"/>
+      <c r="Q32" s="32"/>
+    </row>
+    <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="40"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="157"/>
+      <c r="G33" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L33" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="39"/>
+      <c r="Q33" s="32"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="52">
+        <v>4522.8224872199999</v>
+      </c>
+      <c r="G34" s="49">
+        <v>1040.68039464</v>
+      </c>
+      <c r="H34" s="49">
+        <v>1876.55374637</v>
+      </c>
+      <c r="I34" s="49">
+        <v>546.03948906999995</v>
+      </c>
+      <c r="J34" s="49">
+        <v>963.74124535999999</v>
+      </c>
+      <c r="K34" s="49">
+        <v>29.583240350000001</v>
+      </c>
+      <c r="L34" s="49">
+        <v>23.328630109999999</v>
+      </c>
+      <c r="M34" s="51">
+        <v>42.895741319999999</v>
+      </c>
+      <c r="Q34" s="32"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="81">
+        <v>4372.7085099100004</v>
+      </c>
+      <c r="G35" s="82">
+        <v>987.6402948299999</v>
+      </c>
+      <c r="H35" s="82">
+        <v>1819.6126725300001</v>
+      </c>
+      <c r="I35" s="82">
+        <v>535.68658894999999</v>
+      </c>
+      <c r="J35" s="63">
+        <v>936.93147376000002</v>
+      </c>
+      <c r="K35" s="83">
+        <v>28.521879550000001</v>
+      </c>
+      <c r="L35" s="83">
+        <v>21.939512929999999</v>
+      </c>
+      <c r="M35" s="84">
+        <v>42.37608736</v>
+      </c>
+      <c r="Q35" s="32"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="59"/>
+      <c r="C36" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D36" s="60"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="62">
+        <v>2631.0406646800002</v>
+      </c>
+      <c r="G36" s="63">
+        <v>582.91985800999998</v>
+      </c>
+      <c r="H36" s="63">
+        <v>1094.9908105500001</v>
+      </c>
+      <c r="I36" s="82">
+        <v>344.35212813999999</v>
+      </c>
+      <c r="J36" s="63">
+        <v>564.66862678999996</v>
+      </c>
+      <c r="K36" s="63">
+        <v>6.2629566499999996</v>
+      </c>
+      <c r="L36" s="82">
+        <v>12.12450033</v>
+      </c>
+      <c r="M36" s="58">
+        <v>25.721784209999999</v>
+      </c>
+      <c r="Q36" s="32"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="64"/>
+      <c r="C37" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="62">
+        <v>1741.66784523</v>
+      </c>
+      <c r="G37" s="57">
+        <v>404.72043681999997</v>
+      </c>
+      <c r="H37" s="57">
+        <v>724.62186197999995</v>
+      </c>
+      <c r="I37" s="85">
+        <v>191.33446081</v>
+      </c>
+      <c r="J37" s="57">
+        <v>372.26284697</v>
+      </c>
+      <c r="K37" s="57">
+        <v>22.258922900000002</v>
+      </c>
+      <c r="L37" s="85">
+        <v>9.8150125999999993</v>
+      </c>
+      <c r="M37" s="66">
+        <v>16.65430315</v>
+      </c>
+      <c r="Q37" s="32"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="64"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E38" s="55"/>
+      <c r="F38" s="62">
+        <v>365.70709955000001</v>
+      </c>
+      <c r="G38" s="63">
+        <v>129.6601028</v>
+      </c>
+      <c r="H38" s="63">
+        <v>146.94212730000001</v>
+      </c>
+      <c r="I38" s="82">
+        <v>19.82148054</v>
+      </c>
+      <c r="J38" s="63">
+        <v>59.707462020000001</v>
+      </c>
+      <c r="K38" s="63">
+        <v>5.1723378000000002</v>
+      </c>
+      <c r="L38" s="82">
+        <v>2.1013583900000001</v>
+      </c>
+      <c r="M38" s="58">
+        <v>2.3022307</v>
+      </c>
+      <c r="Q38" s="32"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="62">
+        <v>150.11397731</v>
+      </c>
+      <c r="G39" s="57">
+        <v>53.040099810000001</v>
+      </c>
+      <c r="H39" s="57">
+        <v>56.941073840000001</v>
+      </c>
+      <c r="I39" s="85">
+        <v>10.352900119999999</v>
+      </c>
+      <c r="J39" s="57">
+        <v>26.809771600000001</v>
+      </c>
+      <c r="K39" s="57">
+        <v>1.0613608000000001</v>
+      </c>
+      <c r="L39" s="85">
+        <v>1.38911718</v>
+      </c>
+      <c r="M39" s="66">
+        <v>0.51965395999999997</v>
+      </c>
+      <c r="Q39" s="32"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="68"/>
+      <c r="C40" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="60"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="62">
+        <v>50.488132419999999</v>
+      </c>
+      <c r="G40" s="63">
+        <v>17.715980299999998</v>
+      </c>
+      <c r="H40" s="63">
+        <v>19.481257500000002</v>
+      </c>
+      <c r="I40" s="82">
+        <v>3.52331796</v>
+      </c>
+      <c r="J40" s="63">
+        <v>8.8389588999999997</v>
+      </c>
+      <c r="K40" s="63">
+        <v>0.31853300000000001</v>
+      </c>
+      <c r="L40" s="82">
+        <v>0.40469131000000003</v>
+      </c>
+      <c r="M40" s="58">
+        <v>0.20539345000000001</v>
+      </c>
+      <c r="Q40" s="32"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="70"/>
+      <c r="F41" s="71">
+        <v>403.76621690000002</v>
+      </c>
+      <c r="G41" s="73">
+        <v>131.70158996000001</v>
+      </c>
+      <c r="H41" s="73">
+        <v>157.40019806999999</v>
+      </c>
+      <c r="I41" s="86">
+        <v>32.192049820000001</v>
+      </c>
+      <c r="J41" s="73">
+        <v>75.442474959999998</v>
+      </c>
+      <c r="K41" s="73">
+        <v>2.1825435999999998</v>
+      </c>
+      <c r="L41" s="86">
+        <v>3.1622167399999999</v>
+      </c>
+      <c r="M41" s="74">
+        <v>1.6851437499999999</v>
+      </c>
+      <c r="Q41" s="32"/>
+    </row>
+    <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="Q42" s="32"/>
+    </row>
+    <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+      <c r="Q43" s="32"/>
+    </row>
+    <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q44" s="32"/>
+    </row>
+    <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q45" s="87"/>
+      <c r="R45" s="88"/>
+    </row>
+    <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q46" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="R46" s="88"/>
+    </row>
+    <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="36"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="153" t="s">
+        <v>77</v>
+      </c>
+      <c r="G47" s="139"/>
+      <c r="H47" s="139"/>
+      <c r="I47" s="139"/>
+      <c r="J47" s="139"/>
+      <c r="K47" s="139"/>
+      <c r="L47" s="140"/>
+      <c r="M47" s="154" t="s">
+        <v>78</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="139"/>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="147" t="s">
+        <v>38</v>
+      </c>
+      <c r="R47" s="88"/>
+    </row>
+    <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="40"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K48" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L48" s="90" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="N48" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="O48" s="92" t="s">
+        <v>81</v>
+      </c>
+      <c r="P48" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="136"/>
+      <c r="R48" s="88"/>
+    </row>
+    <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="48">
+        <v>3451.1573146400001</v>
+      </c>
+      <c r="G49" s="49">
+        <v>917.81664811999997</v>
+      </c>
+      <c r="H49" s="49">
+        <v>1403.5036198400001</v>
+      </c>
+      <c r="I49" s="49">
+        <v>385.84751591000003</v>
+      </c>
+      <c r="J49" s="49">
+        <v>715.22498029000008</v>
+      </c>
+      <c r="K49" s="49">
+        <v>21.777575339999999</v>
+      </c>
+      <c r="L49" s="51">
+        <v>6.9869751400000002</v>
+      </c>
+      <c r="M49" s="48">
+        <v>3.9281361299999999</v>
+      </c>
+      <c r="N49" s="49">
+        <v>6.9147232599999997</v>
+      </c>
+      <c r="O49" s="95">
+        <v>8.4895329099999994</v>
+      </c>
+      <c r="P49" s="51">
+        <v>30.292208859999999</v>
+      </c>
+      <c r="Q49" s="96">
+        <v>61.392605980000013</v>
+      </c>
+    </row>
+    <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="97">
+        <v>3324.72396712</v>
+      </c>
+      <c r="G50" s="63">
+        <v>869.02483832999997</v>
+      </c>
+      <c r="H50" s="63">
+        <v>1356.64539322</v>
+      </c>
+      <c r="I50" s="63">
+        <v>377.88843723000002</v>
+      </c>
+      <c r="J50" s="63">
+        <v>693.72412645000009</v>
+      </c>
+      <c r="K50" s="63">
+        <v>20.867601570000001</v>
+      </c>
+      <c r="L50" s="58">
+        <v>6.57357032</v>
+      </c>
+      <c r="M50" s="97">
+        <v>3.8855498900000001</v>
+      </c>
+      <c r="N50" s="63">
+        <v>6.8413860299999998</v>
+      </c>
+      <c r="O50" s="150"/>
+      <c r="P50" s="98">
+        <v>29.896988660000002</v>
+      </c>
+      <c r="Q50" s="99">
+        <v>56.26211524</v>
+      </c>
+    </row>
+    <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="59"/>
+      <c r="C51" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" s="60"/>
+      <c r="E51" s="61"/>
+      <c r="F51" s="62">
+        <v>1996.1984965199999</v>
+      </c>
+      <c r="G51" s="63">
+        <v>515.24478967000005</v>
+      </c>
+      <c r="H51" s="63">
+        <v>815.41368470999998</v>
+      </c>
+      <c r="I51" s="63">
+        <v>241.56027656000001</v>
+      </c>
+      <c r="J51" s="63">
+        <v>415.79361396000002</v>
+      </c>
+      <c r="K51" s="63">
+        <v>4.5729294500000002</v>
+      </c>
+      <c r="L51" s="58">
+        <v>3.6132021700000001</v>
+      </c>
+      <c r="M51" s="62">
+        <v>2.0639680199999999</v>
+      </c>
+      <c r="N51" s="98">
+        <v>4.8874173499999998</v>
+      </c>
+      <c r="O51" s="151"/>
+      <c r="P51" s="98">
+        <v>18.00772233</v>
+      </c>
+      <c r="Q51" s="99">
+        <v>38.670052200000001</v>
+      </c>
+    </row>
+    <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="64"/>
+      <c r="C52" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D52" s="54"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="62">
+        <v>1328.5254706000001</v>
+      </c>
+      <c r="G52" s="63">
+        <v>353.78004865999998</v>
+      </c>
+      <c r="H52" s="63">
+        <v>541.23170850999998</v>
+      </c>
+      <c r="I52" s="63">
+        <v>136.32816066999999</v>
+      </c>
+      <c r="J52" s="63">
+        <v>277.93051249000001</v>
+      </c>
+      <c r="K52" s="63">
+        <v>16.294672120000001</v>
+      </c>
+      <c r="L52" s="58">
+        <v>2.9603681499999999</v>
+      </c>
+      <c r="M52" s="62">
+        <v>1.8215818699999999</v>
+      </c>
+      <c r="N52" s="98">
+        <v>1.95396868</v>
+      </c>
+      <c r="O52" s="151"/>
+      <c r="P52" s="98">
+        <v>11.88926633</v>
+      </c>
+      <c r="Q52" s="99">
+        <v>17.592063039999999</v>
+      </c>
+    </row>
+    <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="64"/>
+      <c r="C53" s="67"/>
+      <c r="D53" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" s="55"/>
+      <c r="F53" s="62">
+        <v>303.16006229999999</v>
+      </c>
+      <c r="G53" s="63">
+        <v>115.97307558</v>
+      </c>
+      <c r="H53" s="63">
+        <v>118.17795091000001</v>
+      </c>
+      <c r="I53" s="63">
+        <v>15.881495109999999</v>
+      </c>
+      <c r="J53" s="63">
+        <v>48.365253070000001</v>
+      </c>
+      <c r="K53" s="63">
+        <v>4.1363306199999998</v>
+      </c>
+      <c r="L53" s="58">
+        <v>0.62595701000000004</v>
+      </c>
+      <c r="M53" s="62">
+        <v>0.47077893999999998</v>
+      </c>
+      <c r="N53" s="98">
+        <v>4.0921230000000003E-2</v>
+      </c>
+      <c r="O53" s="151"/>
+      <c r="P53" s="98">
+        <v>1.84193362</v>
+      </c>
+      <c r="Q53" s="99">
+        <v>0.21466535</v>
+      </c>
+    </row>
+    <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="62">
+        <v>126.43334752</v>
+      </c>
+      <c r="G54" s="63">
+        <v>48.791809790000002</v>
+      </c>
+      <c r="H54" s="63">
+        <v>46.858226620000003</v>
+      </c>
+      <c r="I54" s="63">
+        <v>7.9590786800000002</v>
+      </c>
+      <c r="J54" s="63">
+        <v>21.500853840000001</v>
+      </c>
+      <c r="K54" s="63">
+        <v>0.90997377000000002</v>
+      </c>
+      <c r="L54" s="58">
+        <v>0.41340482000000001</v>
+      </c>
+      <c r="M54" s="62">
+        <v>4.2586239999999997E-2</v>
+      </c>
+      <c r="N54" s="98">
+        <v>7.3337230000000003E-2</v>
+      </c>
+      <c r="O54" s="151"/>
+      <c r="P54" s="98">
+        <v>0.39522020000000002</v>
+      </c>
+      <c r="Q54" s="99">
+        <v>0.58439958000000003</v>
+      </c>
+    </row>
+    <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="68"/>
+      <c r="C55" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" s="60"/>
+      <c r="E55" s="61"/>
+      <c r="F55" s="62">
+        <v>39.819457120000003</v>
+      </c>
+      <c r="G55" s="63">
+        <v>15.757720519999999</v>
+      </c>
+      <c r="H55" s="63">
+        <v>14.78113389</v>
+      </c>
+      <c r="I55" s="63">
+        <v>2.4688511100000001</v>
+      </c>
+      <c r="J55" s="63">
+        <v>6.4480051600000001</v>
+      </c>
+      <c r="K55" s="63">
+        <v>0.24568107</v>
+      </c>
+      <c r="L55" s="58">
+        <v>0.11806537</v>
+      </c>
+      <c r="M55" s="62">
+        <v>2.706828E-2</v>
+      </c>
+      <c r="N55" s="98">
+        <v>3.3735309999999998E-2</v>
+      </c>
+      <c r="O55" s="151"/>
+      <c r="P55" s="98">
+        <v>0.14378558</v>
+      </c>
+      <c r="Q55" s="99">
+        <v>0.42197086</v>
+      </c>
+    </row>
+    <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C56" s="69"/>
+      <c r="D56" s="69"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="71">
+        <v>326.16122720999999</v>
+      </c>
+      <c r="G56" s="73">
+        <v>120.22850559</v>
+      </c>
+      <c r="H56" s="73">
+        <v>122.69213522</v>
+      </c>
+      <c r="I56" s="73">
+        <v>23.287621699999999</v>
+      </c>
+      <c r="J56" s="73">
+        <v>57.263485879999998</v>
+      </c>
+      <c r="K56" s="73">
+        <v>1.74839919</v>
+      </c>
+      <c r="L56" s="74">
+        <v>0.94107962999999994</v>
+      </c>
+      <c r="M56" s="71">
+        <v>0.27791850000000001</v>
+      </c>
+      <c r="N56" s="100">
+        <v>0.57062586999999998</v>
+      </c>
+      <c r="O56" s="152"/>
+      <c r="P56" s="86">
+        <v>1.21123808</v>
+      </c>
+      <c r="Q56" s="101">
+        <v>3.9078097000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+      <c r="Q57" s="102"/>
+    </row>
+    <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="I58" s="12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J63" s="19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E64" s="36"/>
+      <c r="F64" s="142" t="s">
+        <v>37</v>
+      </c>
+      <c r="G64" s="139"/>
+      <c r="H64" s="139"/>
+      <c r="I64" s="143"/>
+      <c r="J64" s="148" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="103"/>
+      <c r="F65" s="104" t="s">
+        <v>87</v>
+      </c>
+      <c r="G65" s="105" t="s">
+        <v>88</v>
+      </c>
+      <c r="H65" s="106" t="s">
+        <v>89</v>
+      </c>
+      <c r="I65" s="105" t="s">
+        <v>90</v>
+      </c>
+      <c r="J65" s="149"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F66" s="52">
+        <v>223.57788991999999</v>
+      </c>
+      <c r="G66" s="49">
+        <v>0.85838300000000012</v>
+      </c>
+      <c r="H66" s="49">
+        <v>88.560282340000001</v>
+      </c>
+      <c r="I66" s="49">
+        <v>55.334517859999998</v>
+      </c>
+      <c r="J66" s="51">
+        <v>24.490566229999999</v>
+      </c>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="107" t="s">
+        <v>60</v>
+      </c>
+      <c r="F67" s="62">
+        <v>223.57788991999999</v>
+      </c>
+      <c r="G67" s="63">
+        <v>0.59488300000000005</v>
+      </c>
+      <c r="H67" s="63">
+        <v>60.235587099999996</v>
+      </c>
+      <c r="I67" s="63">
+        <v>55.334517859999998</v>
+      </c>
+      <c r="J67" s="58">
+        <v>23.507831339999999</v>
+      </c>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F68" s="108"/>
+      <c r="G68" s="73">
+        <v>0.26350000000000001</v>
+      </c>
+      <c r="H68" s="73">
+        <v>28.32469524</v>
+      </c>
+      <c r="I68" s="109"/>
+      <c r="J68" s="74">
+        <v>0.98273489000000003</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
-  </mergeCells>
-[...1679 lines deleted...]
-  <mergeCells count="18">
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="K12:L12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:R68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
+    <col min="19" max="19" width="9" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="144" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+      <c r="J1" s="145"/>
+      <c r="K1" s="145"/>
+      <c r="L1" s="145"/>
+      <c r="M1" s="145"/>
+      <c r="N1" s="145"/>
+      <c r="O1" s="145"/>
+      <c r="P1" s="146"/>
+      <c r="Q1" s="146"/>
+    </row>
+    <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="14"/>
+    </row>
+    <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="17">
+        <v>1373</v>
+      </c>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+    </row>
+    <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="118" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="21"/>
+      <c r="I6" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="20"/>
+      <c r="K6" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="22"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="23"/>
+      <c r="J7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="116"/>
+    </row>
+    <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" s="25">
+        <v>2794.5819999999999</v>
+      </c>
+      <c r="G8" s="26">
+        <v>2763.0223999999998</v>
+      </c>
+      <c r="H8" s="27">
+        <v>170.52780000000001</v>
+      </c>
+      <c r="I8" s="26">
+        <v>31.5596</v>
+      </c>
+      <c r="J8" s="26">
+        <v>10.648</v>
+      </c>
+      <c r="K8" s="26">
+        <v>102.78830000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="29">
+        <v>1717.6943000000001</v>
+      </c>
+      <c r="G9" s="30">
+        <v>1696.3384000000001</v>
+      </c>
+      <c r="H9" s="31"/>
+      <c r="I9" s="30">
+        <v>21.355899999999998</v>
+      </c>
+      <c r="J9" s="29">
+        <v>8.6184999999999992</v>
+      </c>
+      <c r="K9" s="29">
+        <v>72.905000000000001</v>
+      </c>
+      <c r="Q9" s="32"/>
+    </row>
+    <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="116" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1076.8877</v>
+      </c>
+      <c r="G10" s="34">
+        <v>1066.684</v>
+      </c>
+      <c r="H10" s="35">
+        <v>170.52780000000001</v>
+      </c>
+      <c r="I10" s="34">
+        <v>10.2037</v>
+      </c>
+      <c r="J10" s="35">
+        <v>2.0295000000000001</v>
+      </c>
+      <c r="K10" s="35">
+        <v>29.883299999999998</v>
+      </c>
+      <c r="Q10" s="32"/>
+    </row>
+    <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q11" s="32"/>
+    </row>
+    <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="141" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="134"/>
+      <c r="G12" s="141" t="s">
+        <v>63</v>
+      </c>
+      <c r="H12" s="134"/>
+      <c r="I12" s="141" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" s="134"/>
+      <c r="K12" s="141" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="134"/>
+      <c r="Q12" s="32"/>
+    </row>
+    <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="155">
+        <v>399990.27487021411</v>
+      </c>
+      <c r="F13" s="134"/>
+      <c r="G13" s="155">
+        <v>68706.101519999997</v>
+      </c>
+      <c r="H13" s="134"/>
+      <c r="I13" s="155">
+        <v>65192.434529999999</v>
+      </c>
+      <c r="J13" s="134"/>
+      <c r="K13" s="155">
+        <v>133898.53605</v>
+      </c>
+      <c r="L13" s="134"/>
+      <c r="Q13" s="32"/>
+    </row>
+    <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q14" s="32"/>
+    </row>
+    <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q15" s="32"/>
+    </row>
+    <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q16" s="32"/>
+    </row>
+    <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q17" s="32"/>
+    </row>
+    <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="36"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="138" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="139"/>
+      <c r="H18" s="139"/>
+      <c r="I18" s="140"/>
+      <c r="J18" s="138" t="s">
+        <v>70</v>
+      </c>
+      <c r="K18" s="139"/>
+      <c r="L18" s="139"/>
+      <c r="M18" s="140"/>
+      <c r="N18" s="39"/>
+      <c r="Q18" s="32"/>
+    </row>
+    <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="40"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="M19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="N19" s="39"/>
+      <c r="Q19" s="32"/>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="48">
+        <v>2043.4064000000001</v>
+      </c>
+      <c r="G20" s="49">
+        <v>18.1311</v>
+      </c>
+      <c r="H20" s="50">
+        <v>1557.0168000000001</v>
+      </c>
+      <c r="I20" s="51">
+        <v>468.25850000000003</v>
+      </c>
+      <c r="J20" s="52">
+        <v>2909.4913999999999</v>
+      </c>
+      <c r="K20" s="49">
+        <v>146.8263</v>
+      </c>
+      <c r="L20" s="49">
+        <v>2098.1338000000001</v>
+      </c>
+      <c r="M20" s="51">
+        <v>664.53129999999999</v>
+      </c>
+      <c r="Q20" s="32"/>
+    </row>
+    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="56">
+        <v>2000.0008</v>
+      </c>
+      <c r="G21" s="57">
+        <v>17.401</v>
+      </c>
+      <c r="H21" s="57">
+        <v>1522.6079999999999</v>
+      </c>
+      <c r="I21" s="57">
+        <v>459.99180000000001</v>
+      </c>
+      <c r="J21" s="56">
+        <v>2838.6884</v>
+      </c>
+      <c r="K21" s="57">
+        <v>139.19120000000001</v>
+      </c>
+      <c r="L21" s="57">
+        <v>2047.8898999999999</v>
+      </c>
+      <c r="M21" s="58">
+        <v>651.60730000000001</v>
+      </c>
+      <c r="Q21" s="32"/>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="59"/>
+      <c r="C22" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="60"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="62">
+        <v>1136.6059</v>
+      </c>
+      <c r="G22" s="63">
+        <v>9.9940999999999995</v>
+      </c>
+      <c r="H22" s="63">
+        <v>850.55529999999999</v>
+      </c>
+      <c r="I22" s="58">
+        <v>276.05650000000003</v>
+      </c>
+      <c r="J22" s="62">
+        <v>1605.7380000000001</v>
+      </c>
+      <c r="K22" s="63">
+        <v>76.306299999999993</v>
+      </c>
+      <c r="L22" s="63">
+        <v>1121.0912000000001</v>
+      </c>
+      <c r="M22" s="58">
+        <v>408.34050000000002</v>
+      </c>
+      <c r="Q22" s="32"/>
+    </row>
+    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="64"/>
+      <c r="C23" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="62">
+        <v>863.39489999999989</v>
+      </c>
+      <c r="G23" s="57">
+        <v>7.4069000000000003</v>
+      </c>
+      <c r="H23" s="57">
+        <v>672.05269999999996</v>
+      </c>
+      <c r="I23" s="66">
+        <v>183.93530000000001</v>
+      </c>
+      <c r="J23" s="62">
+        <v>1232.9503999999999</v>
+      </c>
+      <c r="K23" s="57">
+        <v>62.884900000000002</v>
+      </c>
+      <c r="L23" s="57">
+        <v>926.79870000000005</v>
+      </c>
+      <c r="M23" s="66">
+        <v>243.26679999999999</v>
+      </c>
+      <c r="Q23" s="32"/>
+    </row>
+    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="64"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="55"/>
+      <c r="F24" s="62">
+        <v>174.3784</v>
+      </c>
+      <c r="G24" s="57">
+        <v>2.6248</v>
+      </c>
+      <c r="H24" s="63">
+        <v>148.93389999999999</v>
+      </c>
+      <c r="I24" s="58">
+        <v>22.819700000000001</v>
+      </c>
+      <c r="J24" s="62">
+        <v>261.5437</v>
+      </c>
+      <c r="K24" s="63">
+        <v>16.3734</v>
+      </c>
+      <c r="L24" s="63">
+        <v>219.65600000000001</v>
+      </c>
+      <c r="M24" s="58">
+        <v>25.514299999999999</v>
+      </c>
+      <c r="Q24" s="32"/>
+    </row>
+    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="62">
+        <v>43.4056</v>
+      </c>
+      <c r="G25" s="57">
+        <v>0.73009999999999997</v>
+      </c>
+      <c r="H25" s="57">
+        <v>34.408799999999999</v>
+      </c>
+      <c r="I25" s="66">
+        <v>8.2667000000000002</v>
+      </c>
+      <c r="J25" s="62">
+        <v>70.802999999999997</v>
+      </c>
+      <c r="K25" s="57">
+        <v>7.6351000000000004</v>
+      </c>
+      <c r="L25" s="63">
+        <v>50.243899999999996</v>
+      </c>
+      <c r="M25" s="66">
+        <v>12.923999999999999</v>
+      </c>
+      <c r="Q25" s="32"/>
+    </row>
+    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="68"/>
+      <c r="C26" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="60"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="62">
+        <v>14.8058</v>
+      </c>
+      <c r="G26" s="63">
+        <v>0.2462</v>
+      </c>
+      <c r="H26" s="63">
+        <v>11.623100000000001</v>
+      </c>
+      <c r="I26" s="58">
+        <v>2.9365000000000001</v>
+      </c>
+      <c r="J26" s="62">
+        <v>23.456399999999999</v>
+      </c>
+      <c r="K26" s="63">
+        <v>2.3555000000000001</v>
+      </c>
+      <c r="L26" s="57">
+        <v>16.61</v>
+      </c>
+      <c r="M26" s="58">
+        <v>4.4908999999999999</v>
+      </c>
+      <c r="Q26" s="32"/>
+    </row>
+    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="71">
+        <v>129.5369</v>
+      </c>
+      <c r="G27" s="72">
+        <v>1.8460000000000001</v>
+      </c>
+      <c r="H27" s="73">
+        <v>101.63290000000001</v>
+      </c>
+      <c r="I27" s="74">
+        <v>26.058</v>
+      </c>
+      <c r="J27" s="71">
+        <v>203.90799999999999</v>
+      </c>
+      <c r="K27" s="73">
+        <v>18.169599999999999</v>
+      </c>
+      <c r="L27" s="73">
+        <v>145.16919999999999</v>
+      </c>
+      <c r="M27" s="74">
+        <v>40.569200000000002</v>
+      </c>
+      <c r="Q27" s="32"/>
+    </row>
+    <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q28" s="32"/>
+    </row>
+    <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q29" s="32"/>
+    </row>
+    <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q30" s="32"/>
+    </row>
+    <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q31" s="32"/>
+    </row>
+    <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="36"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="156" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="76"/>
+      <c r="N32" s="39"/>
+      <c r="Q32" s="32"/>
+    </row>
+    <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="40"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="157"/>
+      <c r="G33" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L33" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="39"/>
+      <c r="Q33" s="32"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="52">
+        <v>4572.3975021099996</v>
+      </c>
+      <c r="G34" s="49">
+        <v>1049.3983408500001</v>
+      </c>
+      <c r="H34" s="49">
+        <v>1893.3905006499999</v>
+      </c>
+      <c r="I34" s="49">
+        <v>576.49519533</v>
+      </c>
+      <c r="J34" s="49">
+        <v>956.49584203000006</v>
+      </c>
+      <c r="K34" s="49">
+        <v>29.69906456</v>
+      </c>
+      <c r="L34" s="49">
+        <v>23.25922439</v>
+      </c>
+      <c r="M34" s="51">
+        <v>43.659334299999998</v>
+      </c>
+      <c r="Q34" s="32"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="81">
+        <v>4420.5649744900002</v>
+      </c>
+      <c r="G35" s="82">
+        <v>996.29051496000011</v>
+      </c>
+      <c r="H35" s="82">
+        <v>1835.12880791</v>
+      </c>
+      <c r="I35" s="82">
+        <v>565.57782541999995</v>
+      </c>
+      <c r="J35" s="63">
+        <v>929.82333863000008</v>
+      </c>
+      <c r="K35" s="83">
+        <v>28.690173860000002</v>
+      </c>
+      <c r="L35" s="83">
+        <v>21.902940149999999</v>
+      </c>
+      <c r="M35" s="84">
+        <v>43.151373560000003</v>
+      </c>
+      <c r="Q35" s="32"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="59"/>
+      <c r="C36" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D36" s="60"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="62">
+        <v>2667.8129519399999</v>
+      </c>
+      <c r="G36" s="63">
+        <v>589.52113337000003</v>
+      </c>
+      <c r="H36" s="63">
+        <v>1112.7013184499999</v>
+      </c>
+      <c r="I36" s="82">
+        <v>356.88243784999997</v>
+      </c>
+      <c r="J36" s="63">
+        <v>564.47910402000002</v>
+      </c>
+      <c r="K36" s="63">
+        <v>6.2302644999999997</v>
+      </c>
+      <c r="L36" s="82">
+        <v>12.139403379999999</v>
+      </c>
+      <c r="M36" s="58">
+        <v>25.85929037</v>
+      </c>
+      <c r="Q36" s="32"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="64"/>
+      <c r="C37" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="62">
+        <v>1752.75202255</v>
+      </c>
+      <c r="G37" s="57">
+        <v>406.76938159000002</v>
+      </c>
+      <c r="H37" s="57">
+        <v>722.42748945999995</v>
+      </c>
+      <c r="I37" s="85">
+        <v>208.69538757000001</v>
+      </c>
+      <c r="J37" s="57">
+        <v>365.34423461</v>
+      </c>
+      <c r="K37" s="57">
+        <v>22.459909360000001</v>
+      </c>
+      <c r="L37" s="85">
+        <v>9.76353677</v>
+      </c>
+      <c r="M37" s="66">
+        <v>17.29208319</v>
+      </c>
+      <c r="Q37" s="32"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="64"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E38" s="55"/>
+      <c r="F38" s="62">
+        <v>363.19881823999998</v>
+      </c>
+      <c r="G38" s="63">
+        <v>131.71224770000001</v>
+      </c>
+      <c r="H38" s="63">
+        <v>142.70787809000001</v>
+      </c>
+      <c r="I38" s="82">
+        <v>22.676877220000002</v>
+      </c>
+      <c r="J38" s="63">
+        <v>56.265247299999999</v>
+      </c>
+      <c r="K38" s="63">
+        <v>5.2810414100000003</v>
+      </c>
+      <c r="L38" s="82">
+        <v>2.0855686000000002</v>
+      </c>
+      <c r="M38" s="58">
+        <v>2.4699579200000001</v>
+      </c>
+      <c r="Q38" s="32"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="62">
+        <v>151.83252762000001</v>
+      </c>
+      <c r="G39" s="57">
+        <v>53.107825890000001</v>
+      </c>
+      <c r="H39" s="57">
+        <v>58.261692740000001</v>
+      </c>
+      <c r="I39" s="85">
+        <v>10.91736991</v>
+      </c>
+      <c r="J39" s="57">
+        <v>26.6725034</v>
+      </c>
+      <c r="K39" s="57">
+        <v>1.0088907</v>
+      </c>
+      <c r="L39" s="85">
+        <v>1.3562842399999999</v>
+      </c>
+      <c r="M39" s="66">
+        <v>0.50796074000000002</v>
+      </c>
+      <c r="Q39" s="32"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="68"/>
+      <c r="C40" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="60"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="62">
+        <v>52.025904829999988</v>
+      </c>
+      <c r="G40" s="63">
+        <v>18.416120299999999</v>
+      </c>
+      <c r="H40" s="63">
+        <v>19.971925930000001</v>
+      </c>
+      <c r="I40" s="82">
+        <v>3.7098788599999999</v>
+      </c>
+      <c r="J40" s="63">
+        <v>9.0060591999999993</v>
+      </c>
+      <c r="K40" s="63">
+        <v>0.32050709999999999</v>
+      </c>
+      <c r="L40" s="82">
+        <v>0.40928320000000001</v>
+      </c>
+      <c r="M40" s="58">
+        <v>0.19213024000000001</v>
+      </c>
+      <c r="Q40" s="32"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="70"/>
+      <c r="F41" s="71">
+        <v>414.17074543000001</v>
+      </c>
+      <c r="G41" s="73">
+        <v>135.25808240999999</v>
+      </c>
+      <c r="H41" s="73">
+        <v>161.92118846</v>
+      </c>
+      <c r="I41" s="86">
+        <v>34.069690659999999</v>
+      </c>
+      <c r="J41" s="73">
+        <v>75.974834279999996</v>
+      </c>
+      <c r="K41" s="73">
+        <v>2.09004345</v>
+      </c>
+      <c r="L41" s="86">
+        <v>3.1715164800000002</v>
+      </c>
+      <c r="M41" s="74">
+        <v>1.6853896900000001</v>
+      </c>
+      <c r="Q41" s="32"/>
+    </row>
+    <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="Q42" s="32"/>
+    </row>
+    <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+      <c r="Q43" s="32"/>
+    </row>
+    <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q44" s="32"/>
+    </row>
+    <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q45" s="87"/>
+      <c r="R45" s="88"/>
+    </row>
+    <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q46" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="R46" s="88"/>
+    </row>
+    <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="36"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="153" t="s">
+        <v>77</v>
+      </c>
+      <c r="G47" s="139"/>
+      <c r="H47" s="139"/>
+      <c r="I47" s="139"/>
+      <c r="J47" s="139"/>
+      <c r="K47" s="139"/>
+      <c r="L47" s="140"/>
+      <c r="M47" s="154" t="s">
+        <v>78</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="139"/>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="147" t="s">
+        <v>38</v>
+      </c>
+      <c r="R47" s="88"/>
+    </row>
+    <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="40"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K48" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L48" s="90" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="N48" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="O48" s="92" t="s">
+        <v>81</v>
+      </c>
+      <c r="P48" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="136"/>
+      <c r="R48" s="88"/>
+    </row>
+    <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="48">
+        <v>3482.69458915</v>
+      </c>
+      <c r="G49" s="49">
+        <v>925.65345313</v>
+      </c>
+      <c r="H49" s="49">
+        <v>1410.0703994600001</v>
+      </c>
+      <c r="I49" s="49">
+        <v>408.13469369000001</v>
+      </c>
+      <c r="J49" s="49">
+        <v>710.05565115000002</v>
+      </c>
+      <c r="K49" s="49">
+        <v>21.83658252</v>
+      </c>
+      <c r="L49" s="51">
+        <v>6.9438091999999996</v>
+      </c>
+      <c r="M49" s="48">
+        <v>4.1648790200000008</v>
+      </c>
+      <c r="N49" s="49">
+        <v>7.13651108</v>
+      </c>
+      <c r="O49" s="95">
+        <v>9.0537700500000007</v>
+      </c>
+      <c r="P49" s="51">
+        <v>30.842360540000001</v>
+      </c>
+      <c r="Q49" s="96">
+        <v>63.188958399999997</v>
+      </c>
+    </row>
+    <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="97">
+        <v>3354.9845763799999</v>
+      </c>
+      <c r="G50" s="63">
+        <v>876.78811471999995</v>
+      </c>
+      <c r="H50" s="63">
+        <v>1362.20450059</v>
+      </c>
+      <c r="I50" s="63">
+        <v>399.72814546000001</v>
+      </c>
+      <c r="J50" s="63">
+        <v>688.74337222999998</v>
+      </c>
+      <c r="K50" s="63">
+        <v>20.97647641</v>
+      </c>
+      <c r="L50" s="58">
+        <v>6.5439669699999996</v>
+      </c>
+      <c r="M50" s="97">
+        <v>4.1268905900000004</v>
+      </c>
+      <c r="N50" s="63">
+        <v>7.0563929700000001</v>
+      </c>
+      <c r="O50" s="150"/>
+      <c r="P50" s="98">
+        <v>30.45515378</v>
+      </c>
+      <c r="Q50" s="99">
+        <v>57.819921350000001</v>
+      </c>
+    </row>
+    <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="59"/>
+      <c r="C51" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" s="60"/>
+      <c r="E51" s="61"/>
+      <c r="F51" s="62">
+        <v>2019.73231029</v>
+      </c>
+      <c r="G51" s="63">
+        <v>521.44223095999996</v>
+      </c>
+      <c r="H51" s="63">
+        <v>822.70357163000006</v>
+      </c>
+      <c r="I51" s="63">
+        <v>251.0546798</v>
+      </c>
+      <c r="J51" s="63">
+        <v>416.38140461</v>
+      </c>
+      <c r="K51" s="63">
+        <v>4.5446051900000004</v>
+      </c>
+      <c r="L51" s="58">
+        <v>3.6058181</v>
+      </c>
+      <c r="M51" s="62">
+        <v>2.2182227299999999</v>
+      </c>
+      <c r="N51" s="98">
+        <v>5.0564655500000004</v>
+      </c>
+      <c r="O51" s="151"/>
+      <c r="P51" s="98">
+        <v>18.10326538</v>
+      </c>
+      <c r="Q51" s="99">
+        <v>39.695365670000001</v>
+      </c>
+    </row>
+    <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="64"/>
+      <c r="C52" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D52" s="54"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="62">
+        <v>1335.2522660899999</v>
+      </c>
+      <c r="G52" s="63">
+        <v>355.34588375999999</v>
+      </c>
+      <c r="H52" s="63">
+        <v>539.50092896000001</v>
+      </c>
+      <c r="I52" s="63">
+        <v>148.67346566000001</v>
+      </c>
+      <c r="J52" s="63">
+        <v>272.36196761999997</v>
+      </c>
+      <c r="K52" s="63">
+        <v>16.431871220000001</v>
+      </c>
+      <c r="L52" s="58">
+        <v>2.93814887</v>
+      </c>
+      <c r="M52" s="62">
+        <v>1.90866786</v>
+      </c>
+      <c r="N52" s="98">
+        <v>1.9999274199999999</v>
+      </c>
+      <c r="O52" s="151"/>
+      <c r="P52" s="98">
+        <v>12.3518884</v>
+      </c>
+      <c r="Q52" s="99">
+        <v>18.12455568</v>
+      </c>
+    </row>
+    <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="64"/>
+      <c r="C53" s="67"/>
+      <c r="D53" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" s="55"/>
+      <c r="F53" s="62">
+        <v>300.88046286999997</v>
+      </c>
+      <c r="G53" s="63">
+        <v>117.6217989</v>
+      </c>
+      <c r="H53" s="63">
+        <v>114.69325142</v>
+      </c>
+      <c r="I53" s="63">
+        <v>18.169383939999999</v>
+      </c>
+      <c r="J53" s="63">
+        <v>45.554172909999998</v>
+      </c>
+      <c r="K53" s="63">
+        <v>4.2175006100000001</v>
+      </c>
+      <c r="L53" s="58">
+        <v>0.62435509</v>
+      </c>
+      <c r="M53" s="62">
+        <v>0.41264846999999999</v>
+      </c>
+      <c r="N53" s="98">
+        <v>6.3150029999999996E-2</v>
+      </c>
+      <c r="O53" s="151"/>
+      <c r="P53" s="98">
+        <v>1.97602042</v>
+      </c>
+      <c r="Q53" s="99">
+        <v>0.21542086999999999</v>
+      </c>
+    </row>
+    <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="62">
+        <v>127.71001277000001</v>
+      </c>
+      <c r="G54" s="63">
+        <v>48.86533841</v>
+      </c>
+      <c r="H54" s="63">
+        <v>47.865898870000002</v>
+      </c>
+      <c r="I54" s="63">
+        <v>8.4065482300000003</v>
+      </c>
+      <c r="J54" s="63">
+        <v>21.312278920000001</v>
+      </c>
+      <c r="K54" s="63">
+        <v>0.86010611000000003</v>
+      </c>
+      <c r="L54" s="58">
+        <v>0.39984223000000002</v>
+      </c>
+      <c r="M54" s="62">
+        <v>3.7988429999999997E-2</v>
+      </c>
+      <c r="N54" s="98">
+        <v>8.0118110000000006E-2</v>
+      </c>
+      <c r="O54" s="151"/>
+      <c r="P54" s="98">
+        <v>0.38720675999999998</v>
+      </c>
+      <c r="Q54" s="99">
+        <v>0.55278791999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="68"/>
+      <c r="C55" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" s="60"/>
+      <c r="E55" s="61"/>
+      <c r="F55" s="62">
+        <v>41.106399370000013</v>
+      </c>
+      <c r="G55" s="63">
+        <v>16.4347262</v>
+      </c>
+      <c r="H55" s="63">
+        <v>15.11788524</v>
+      </c>
+      <c r="I55" s="63">
+        <v>2.6029647100000002</v>
+      </c>
+      <c r="J55" s="63">
+        <v>6.5852806599999996</v>
+      </c>
+      <c r="K55" s="63">
+        <v>0.24549082999999999</v>
+      </c>
+      <c r="L55" s="58">
+        <v>0.12005173</v>
+      </c>
+      <c r="M55" s="62">
+        <v>2.4889089999999999E-2</v>
+      </c>
+      <c r="N55" s="98">
+        <v>3.8816249999999997E-2</v>
+      </c>
+      <c r="O55" s="151"/>
+      <c r="P55" s="98">
+        <v>0.13451216999999999</v>
+      </c>
+      <c r="Q55" s="99">
+        <v>0.39992644999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C56" s="69"/>
+      <c r="D56" s="69"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="71">
+        <v>334.25678607999998</v>
+      </c>
+      <c r="G56" s="73">
+        <v>123.51880798000001</v>
+      </c>
+      <c r="H56" s="73">
+        <v>126.00532097999999</v>
+      </c>
+      <c r="I56" s="73">
+        <v>24.67140453</v>
+      </c>
+      <c r="J56" s="73">
+        <v>57.456354740000002</v>
+      </c>
+      <c r="K56" s="73">
+        <v>1.66713478</v>
+      </c>
+      <c r="L56" s="74">
+        <v>0.93776307000000003</v>
+      </c>
+      <c r="M56" s="71">
+        <v>0.30054445000000002</v>
+      </c>
+      <c r="N56" s="100">
+        <v>0.60570605</v>
+      </c>
+      <c r="O56" s="152"/>
+      <c r="P56" s="86">
+        <v>1.21153088</v>
+      </c>
+      <c r="Q56" s="101">
+        <v>4.0033582900000004</v>
+      </c>
+    </row>
+    <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+      <c r="Q57" s="102"/>
+    </row>
+    <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="I58" s="12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J63" s="19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E64" s="36"/>
+      <c r="F64" s="142" t="s">
+        <v>37</v>
+      </c>
+      <c r="G64" s="139"/>
+      <c r="H64" s="139"/>
+      <c r="I64" s="143"/>
+      <c r="J64" s="148" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="103"/>
+      <c r="F65" s="104" t="s">
+        <v>87</v>
+      </c>
+      <c r="G65" s="105" t="s">
+        <v>88</v>
+      </c>
+      <c r="H65" s="106" t="s">
+        <v>89</v>
+      </c>
+      <c r="I65" s="105" t="s">
+        <v>90</v>
+      </c>
+      <c r="J65" s="149"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F66" s="52">
+        <v>231.97673757000001</v>
+      </c>
+      <c r="G66" s="49">
+        <v>0.93798099999999995</v>
+      </c>
+      <c r="H66" s="49">
+        <v>92.519134280000003</v>
+      </c>
+      <c r="I66" s="49">
+        <v>57.859659360000002</v>
+      </c>
+      <c r="J66" s="51">
+        <v>26.126838379999999</v>
+      </c>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="107" t="s">
+        <v>60</v>
+      </c>
+      <c r="F67" s="62">
+        <v>231.97673757000001</v>
+      </c>
+      <c r="G67" s="63">
+        <v>0.65498100000000004</v>
+      </c>
+      <c r="H67" s="63">
+        <v>64.130869149999995</v>
+      </c>
+      <c r="I67" s="63">
+        <v>57.859659360000002</v>
+      </c>
+      <c r="J67" s="58">
+        <v>25.01770986</v>
+      </c>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F68" s="108"/>
+      <c r="G68" s="73">
+        <v>0.28299999999999997</v>
+      </c>
+      <c r="H68" s="73">
+        <v>28.388265130000001</v>
+      </c>
+      <c r="I68" s="109"/>
+      <c r="J68" s="74">
+        <v>1.1091285200000001</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="54" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:R68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
+    <col min="19" max="19" width="9" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="144" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+      <c r="J1" s="145"/>
+      <c r="K1" s="145"/>
+      <c r="L1" s="145"/>
+      <c r="M1" s="145"/>
+      <c r="N1" s="145"/>
+      <c r="O1" s="145"/>
+      <c r="P1" s="146"/>
+      <c r="Q1" s="146"/>
+    </row>
+    <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="14"/>
+    </row>
+    <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="17">
+        <v>1373</v>
+      </c>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+    </row>
+    <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="118" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="21"/>
+      <c r="I6" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="20"/>
+      <c r="K6" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="22"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="23"/>
+      <c r="J7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="116"/>
+    </row>
+    <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" s="25">
+        <v>2791.3721</v>
+      </c>
+      <c r="G8" s="26">
+        <v>2759.9032999999999</v>
+      </c>
+      <c r="H8" s="27">
+        <v>172.60210000000001</v>
+      </c>
+      <c r="I8" s="26">
+        <v>31.468800000000002</v>
+      </c>
+      <c r="J8" s="26">
+        <v>10.695600000000001</v>
+      </c>
+      <c r="K8" s="26">
+        <v>103.0042</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="29">
+        <v>1715.6161999999999</v>
+      </c>
+      <c r="G9" s="30">
+        <v>1694.2844</v>
+      </c>
+      <c r="H9" s="31"/>
+      <c r="I9" s="30">
+        <v>21.331800000000001</v>
+      </c>
+      <c r="J9" s="29">
+        <v>8.6577999999999999</v>
+      </c>
+      <c r="K9" s="29">
+        <v>73.146600000000007</v>
+      </c>
+      <c r="Q9" s="32"/>
+    </row>
+    <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="116" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1075.7559000000001</v>
+      </c>
+      <c r="G10" s="34">
+        <v>1065.6188999999999</v>
+      </c>
+      <c r="H10" s="35">
+        <v>172.60210000000001</v>
+      </c>
+      <c r="I10" s="34">
+        <v>10.137</v>
+      </c>
+      <c r="J10" s="35">
+        <v>2.0377999999999998</v>
+      </c>
+      <c r="K10" s="35">
+        <v>29.857600000000001</v>
+      </c>
+      <c r="Q10" s="32"/>
+    </row>
+    <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q11" s="32"/>
+    </row>
+    <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="141" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="134"/>
+      <c r="G12" s="141" t="s">
+        <v>63</v>
+      </c>
+      <c r="H12" s="134"/>
+      <c r="I12" s="141" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" s="134"/>
+      <c r="K12" s="141" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="134"/>
+      <c r="Q12" s="32"/>
+    </row>
+    <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="155">
+        <v>404913.62403782387</v>
+      </c>
+      <c r="F13" s="134"/>
+      <c r="G13" s="155">
+        <v>69467.637300000002</v>
+      </c>
+      <c r="H13" s="134"/>
+      <c r="I13" s="155">
+        <v>39404.575620000003</v>
+      </c>
+      <c r="J13" s="134"/>
+      <c r="K13" s="155">
+        <v>108872.21292000001</v>
+      </c>
+      <c r="L13" s="134"/>
+      <c r="Q13" s="32"/>
+    </row>
+    <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q14" s="32"/>
+    </row>
+    <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q15" s="32"/>
+    </row>
+    <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q16" s="32"/>
+    </row>
+    <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q17" s="32"/>
+    </row>
+    <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="36"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="138" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="139"/>
+      <c r="H18" s="139"/>
+      <c r="I18" s="140"/>
+      <c r="J18" s="138" t="s">
+        <v>70</v>
+      </c>
+      <c r="K18" s="139"/>
+      <c r="L18" s="139"/>
+      <c r="M18" s="140"/>
+      <c r="N18" s="39"/>
+      <c r="Q18" s="32"/>
+    </row>
+    <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="40"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="M19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="N19" s="39"/>
+      <c r="Q19" s="32"/>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="48">
+        <v>2080.3172</v>
+      </c>
+      <c r="G20" s="49">
+        <v>19.171399999999998</v>
+      </c>
+      <c r="H20" s="50">
+        <v>1580.9817</v>
+      </c>
+      <c r="I20" s="51">
+        <v>480.16410000000002</v>
+      </c>
+      <c r="J20" s="52">
+        <v>2980.4756000000002</v>
+      </c>
+      <c r="K20" s="49">
+        <v>152.11660000000001</v>
+      </c>
+      <c r="L20" s="49">
+        <v>2141.9933000000001</v>
+      </c>
+      <c r="M20" s="51">
+        <v>686.36569999999995</v>
+      </c>
+      <c r="Q20" s="32"/>
+    </row>
+    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="56">
+        <v>2036.5043000000001</v>
+      </c>
+      <c r="G21" s="57">
+        <v>18.4102</v>
+      </c>
+      <c r="H21" s="57">
+        <v>1546.1393</v>
+      </c>
+      <c r="I21" s="57">
+        <v>471.95479999999998</v>
+      </c>
+      <c r="J21" s="56">
+        <v>2907.9866999999999</v>
+      </c>
+      <c r="K21" s="57">
+        <v>144.3177</v>
+      </c>
+      <c r="L21" s="57">
+        <v>2090.4430000000002</v>
+      </c>
+      <c r="M21" s="58">
+        <v>673.226</v>
+      </c>
+      <c r="Q21" s="32"/>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="59"/>
+      <c r="C22" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="60"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="62">
+        <v>1165.9175</v>
+      </c>
+      <c r="G22" s="63">
+        <v>10.429399999999999</v>
+      </c>
+      <c r="H22" s="63">
+        <v>878.75649999999996</v>
+      </c>
+      <c r="I22" s="58">
+        <v>276.73160000000001</v>
+      </c>
+      <c r="J22" s="62">
+        <v>1658.5534</v>
+      </c>
+      <c r="K22" s="63">
+        <v>78.391300000000001</v>
+      </c>
+      <c r="L22" s="63">
+        <v>1165.9376</v>
+      </c>
+      <c r="M22" s="58">
+        <v>414.22449999999998</v>
+      </c>
+      <c r="Q22" s="32"/>
+    </row>
+    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="64"/>
+      <c r="C23" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="62">
+        <v>870.58680000000004</v>
+      </c>
+      <c r="G23" s="57">
+        <v>7.9808000000000003</v>
+      </c>
+      <c r="H23" s="57">
+        <v>667.38279999999997</v>
+      </c>
+      <c r="I23" s="66">
+        <v>195.22319999999999</v>
+      </c>
+      <c r="J23" s="62">
+        <v>1249.4332999999999</v>
+      </c>
+      <c r="K23" s="57">
+        <v>65.926400000000001</v>
+      </c>
+      <c r="L23" s="57">
+        <v>924.50540000000001</v>
+      </c>
+      <c r="M23" s="66">
+        <v>259.00150000000002</v>
+      </c>
+      <c r="Q23" s="32"/>
+    </row>
+    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="64"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="55"/>
+      <c r="F24" s="62">
+        <v>176.33430000000001</v>
+      </c>
+      <c r="G24" s="57">
+        <v>2.6095999999999999</v>
+      </c>
+      <c r="H24" s="63">
+        <v>150.01349999999999</v>
+      </c>
+      <c r="I24" s="58">
+        <v>23.711200000000002</v>
+      </c>
+      <c r="J24" s="62">
+        <v>261.64589999999998</v>
+      </c>
+      <c r="K24" s="63">
+        <v>16.1906</v>
+      </c>
+      <c r="L24" s="63">
+        <v>218.8152</v>
+      </c>
+      <c r="M24" s="58">
+        <v>26.6401</v>
+      </c>
+      <c r="Q24" s="32"/>
+    </row>
+    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="62">
+        <v>43.812899999999999</v>
+      </c>
+      <c r="G25" s="57">
+        <v>0.76119999999999999</v>
+      </c>
+      <c r="H25" s="57">
+        <v>34.842399999999998</v>
+      </c>
+      <c r="I25" s="66">
+        <v>8.2093000000000007</v>
+      </c>
+      <c r="J25" s="62">
+        <v>72.488900000000001</v>
+      </c>
+      <c r="K25" s="57">
+        <v>7.7988999999999997</v>
+      </c>
+      <c r="L25" s="63">
+        <v>51.5503</v>
+      </c>
+      <c r="M25" s="66">
+        <v>13.139699999999999</v>
+      </c>
+      <c r="Q25" s="32"/>
+    </row>
+    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="68"/>
+      <c r="C26" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="60"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="62">
+        <v>14.986599999999999</v>
+      </c>
+      <c r="G26" s="63">
+        <v>0.25790000000000002</v>
+      </c>
+      <c r="H26" s="63">
+        <v>11.7996</v>
+      </c>
+      <c r="I26" s="58">
+        <v>2.9291</v>
+      </c>
+      <c r="J26" s="62">
+        <v>24.112200000000001</v>
+      </c>
+      <c r="K26" s="63">
+        <v>2.4518</v>
+      </c>
+      <c r="L26" s="57">
+        <v>17.080400000000001</v>
+      </c>
+      <c r="M26" s="58">
+        <v>4.58</v>
+      </c>
+      <c r="Q26" s="32"/>
+    </row>
+    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="71">
+        <v>131.24719999999999</v>
+      </c>
+      <c r="G27" s="72">
+        <v>1.925</v>
+      </c>
+      <c r="H27" s="73">
+        <v>103.44589999999999</v>
+      </c>
+      <c r="I27" s="74">
+        <v>25.876300000000001</v>
+      </c>
+      <c r="J27" s="71">
+        <v>209.53219999999999</v>
+      </c>
+      <c r="K27" s="73">
+        <v>18.759</v>
+      </c>
+      <c r="L27" s="73">
+        <v>149.72479999999999</v>
+      </c>
+      <c r="M27" s="74">
+        <v>41.048400000000001</v>
+      </c>
+      <c r="Q27" s="32"/>
+    </row>
+    <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q28" s="32"/>
+    </row>
+    <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q29" s="32"/>
+    </row>
+    <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q30" s="32"/>
+    </row>
+    <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q31" s="32"/>
+    </row>
+    <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="36"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="156" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="76"/>
+      <c r="N32" s="39"/>
+      <c r="Q32" s="32"/>
+    </row>
+    <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="40"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="157"/>
+      <c r="G33" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L33" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="39"/>
+      <c r="Q33" s="32"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="52">
+        <v>4760.17278575</v>
+      </c>
+      <c r="G34" s="49">
+        <v>1106.0957789700001</v>
+      </c>
+      <c r="H34" s="49">
+        <v>1948.40337626</v>
+      </c>
+      <c r="I34" s="49">
+        <v>597.58381068999995</v>
+      </c>
+      <c r="J34" s="49">
+        <v>1008.1157048600001</v>
+      </c>
+      <c r="K34" s="49">
+        <v>31.074999649999999</v>
+      </c>
+      <c r="L34" s="49">
+        <v>24.063276770000002</v>
+      </c>
+      <c r="M34" s="51">
+        <v>44.835838549999998</v>
+      </c>
+      <c r="Q34" s="32"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="81">
+        <v>4602.19843408</v>
+      </c>
+      <c r="G35" s="82">
+        <v>1050.8434283199999</v>
+      </c>
+      <c r="H35" s="82">
+        <v>1888.2705576200001</v>
+      </c>
+      <c r="I35" s="82">
+        <v>586.57366456</v>
+      </c>
+      <c r="J35" s="63">
+        <v>979.42037526000013</v>
+      </c>
+      <c r="K35" s="83">
+        <v>30.074385750000001</v>
+      </c>
+      <c r="L35" s="83">
+        <v>22.693167890000002</v>
+      </c>
+      <c r="M35" s="84">
+        <v>44.322854679999999</v>
+      </c>
+      <c r="Q35" s="32"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="59"/>
+      <c r="C36" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D36" s="60"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="62">
+        <v>2774.9780332099999</v>
+      </c>
+      <c r="G36" s="63">
+        <v>613.40348488999996</v>
+      </c>
+      <c r="H36" s="63">
+        <v>1158.66456057</v>
+      </c>
+      <c r="I36" s="82">
+        <v>361.36358431999997</v>
+      </c>
+      <c r="J36" s="63">
+        <v>596.01684765000005</v>
+      </c>
+      <c r="K36" s="63">
+        <v>6.4974365000000001</v>
+      </c>
+      <c r="L36" s="82">
+        <v>12.41802202</v>
+      </c>
+      <c r="M36" s="58">
+        <v>26.614097260000001</v>
+      </c>
+      <c r="Q36" s="32"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="64"/>
+      <c r="C37" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="62">
+        <v>1827.22040087</v>
+      </c>
+      <c r="G37" s="57">
+        <v>437.43994343000003</v>
+      </c>
+      <c r="H37" s="57">
+        <v>729.60599705000004</v>
+      </c>
+      <c r="I37" s="85">
+        <v>225.21008024</v>
+      </c>
+      <c r="J37" s="57">
+        <v>383.40352761000003</v>
+      </c>
+      <c r="K37" s="57">
+        <v>23.576949249999998</v>
+      </c>
+      <c r="L37" s="85">
+        <v>10.275145869999999</v>
+      </c>
+      <c r="M37" s="66">
+        <v>17.708757420000001</v>
+      </c>
+      <c r="Q37" s="32"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="64"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E38" s="55"/>
+      <c r="F38" s="62">
+        <v>362.86521327999992</v>
+      </c>
+      <c r="G38" s="63">
+        <v>129.55161680000001</v>
+      </c>
+      <c r="H38" s="63">
+        <v>142.32582446999999</v>
+      </c>
+      <c r="I38" s="82">
+        <v>23.56232228</v>
+      </c>
+      <c r="J38" s="63">
+        <v>57.074121599999998</v>
+      </c>
+      <c r="K38" s="63">
+        <v>5.7266861499999999</v>
+      </c>
+      <c r="L38" s="82">
+        <v>2.0578236599999999</v>
+      </c>
+      <c r="M38" s="58">
+        <v>2.5668183199999999</v>
+      </c>
+      <c r="Q38" s="32"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="62">
+        <v>157.97435167</v>
+      </c>
+      <c r="G39" s="57">
+        <v>55.252350649999997</v>
+      </c>
+      <c r="H39" s="57">
+        <v>60.132818640000004</v>
+      </c>
+      <c r="I39" s="85">
+        <v>11.010146130000001</v>
+      </c>
+      <c r="J39" s="57">
+        <v>28.695329600000001</v>
+      </c>
+      <c r="K39" s="57">
+        <v>1.0006139000000001</v>
+      </c>
+      <c r="L39" s="85">
+        <v>1.3701088800000001</v>
+      </c>
+      <c r="M39" s="66">
+        <v>0.51298387000000001</v>
+      </c>
+      <c r="Q39" s="32"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="68"/>
+      <c r="C40" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="60"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="62">
+        <v>53.820886140000013</v>
+      </c>
+      <c r="G40" s="63">
+        <v>19.040446599999999</v>
+      </c>
+      <c r="H40" s="63">
+        <v>20.46787647</v>
+      </c>
+      <c r="I40" s="82">
+        <v>3.7208215899999999</v>
+      </c>
+      <c r="J40" s="63">
+        <v>9.6603524000000007</v>
+      </c>
+      <c r="K40" s="63">
+        <v>0.31484889999999999</v>
+      </c>
+      <c r="L40" s="82">
+        <v>0.42335510999999998</v>
+      </c>
+      <c r="M40" s="58">
+        <v>0.19318506999999999</v>
+      </c>
+      <c r="Q40" s="32"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="70"/>
+      <c r="F41" s="71">
+        <v>433.09150371999999</v>
+      </c>
+      <c r="G41" s="73">
+        <v>140.93790229000001</v>
+      </c>
+      <c r="H41" s="73">
+        <v>167.16076390999999</v>
+      </c>
+      <c r="I41" s="86">
+        <v>34.319374940000003</v>
+      </c>
+      <c r="J41" s="73">
+        <v>83.619231780000007</v>
+      </c>
+      <c r="K41" s="73">
+        <v>2.0828767500000001</v>
+      </c>
+      <c r="L41" s="86">
+        <v>3.2560884799999998</v>
+      </c>
+      <c r="M41" s="74">
+        <v>1.7152655699999999</v>
+      </c>
+      <c r="Q41" s="32"/>
+    </row>
+    <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="Q42" s="32"/>
+    </row>
+    <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+      <c r="Q43" s="32"/>
+    </row>
+    <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q44" s="32"/>
+    </row>
+    <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q45" s="87"/>
+      <c r="R45" s="88"/>
+    </row>
+    <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q46" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="R46" s="88"/>
+    </row>
+    <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="36"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="153" t="s">
+        <v>77</v>
+      </c>
+      <c r="G47" s="139"/>
+      <c r="H47" s="139"/>
+      <c r="I47" s="139"/>
+      <c r="J47" s="139"/>
+      <c r="K47" s="139"/>
+      <c r="L47" s="140"/>
+      <c r="M47" s="154" t="s">
+        <v>78</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="139"/>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="147" t="s">
+        <v>38</v>
+      </c>
+      <c r="R47" s="88"/>
+    </row>
+    <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="40"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K48" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L48" s="90" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="N48" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="O48" s="92" t="s">
+        <v>81</v>
+      </c>
+      <c r="P48" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="136"/>
+      <c r="R48" s="88"/>
+    </row>
+    <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="48">
+        <v>3634.7807297999998</v>
+      </c>
+      <c r="G49" s="49">
+        <v>974.83445413999993</v>
+      </c>
+      <c r="H49" s="49">
+        <v>1458.3983515100001</v>
+      </c>
+      <c r="I49" s="49">
+        <v>423.08836244999998</v>
+      </c>
+      <c r="J49" s="49">
+        <v>748.41771571000004</v>
+      </c>
+      <c r="K49" s="49">
+        <v>22.85709786</v>
+      </c>
+      <c r="L49" s="51">
+        <v>7.18474813</v>
+      </c>
+      <c r="M49" s="48">
+        <v>3.72812513</v>
+      </c>
+      <c r="N49" s="49">
+        <v>7.0711428399999994</v>
+      </c>
+      <c r="O49" s="95">
+        <v>8.9339242700000003</v>
+      </c>
+      <c r="P49" s="51">
+        <v>31.677449320000001</v>
+      </c>
+      <c r="Q49" s="96">
+        <v>62.246219340000003</v>
+      </c>
+    </row>
+    <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="97">
+        <v>3501.61014488</v>
+      </c>
+      <c r="G50" s="63">
+        <v>923.99479373999998</v>
+      </c>
+      <c r="H50" s="63">
+        <v>1408.8096964599999</v>
+      </c>
+      <c r="I50" s="63">
+        <v>414.59973752000002</v>
+      </c>
+      <c r="J50" s="63">
+        <v>725.42779203999999</v>
+      </c>
+      <c r="K50" s="63">
+        <v>22.003624689999999</v>
+      </c>
+      <c r="L50" s="58">
+        <v>6.7745004299999998</v>
+      </c>
+      <c r="M50" s="97">
+        <v>3.6880550900000002</v>
+      </c>
+      <c r="N50" s="63">
+        <v>6.9943642499999994</v>
+      </c>
+      <c r="O50" s="150"/>
+      <c r="P50" s="98">
+        <v>31.286344360000001</v>
+      </c>
+      <c r="Q50" s="99">
+        <v>56.965537320000003</v>
+      </c>
+    </row>
+    <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="59"/>
+      <c r="C51" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" s="60"/>
+      <c r="E51" s="61"/>
+      <c r="F51" s="62">
+        <v>2107.6335918599998</v>
+      </c>
+      <c r="G51" s="63">
+        <v>542.44851617999996</v>
+      </c>
+      <c r="H51" s="63">
+        <v>863.01479713000003</v>
+      </c>
+      <c r="I51" s="63">
+        <v>254.17430235</v>
+      </c>
+      <c r="J51" s="63">
+        <v>439.59147444000001</v>
+      </c>
+      <c r="K51" s="63">
+        <v>4.7145998999999996</v>
+      </c>
+      <c r="L51" s="58">
+        <v>3.68990186</v>
+      </c>
+      <c r="M51" s="62">
+        <v>1.94781523</v>
+      </c>
+      <c r="N51" s="98">
+        <v>5.0395407499999996</v>
+      </c>
+      <c r="O51" s="151"/>
+      <c r="P51" s="98">
+        <v>18.632046939999999</v>
+      </c>
+      <c r="Q51" s="99">
+        <v>39.751380730000001</v>
+      </c>
+    </row>
+    <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="64"/>
+      <c r="C52" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D52" s="54"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="62">
+        <v>1393.97655302</v>
+      </c>
+      <c r="G52" s="63">
+        <v>381.54627756000002</v>
+      </c>
+      <c r="H52" s="63">
+        <v>545.79489933000002</v>
+      </c>
+      <c r="I52" s="63">
+        <v>160.42543516999999</v>
+      </c>
+      <c r="J52" s="63">
+        <v>285.83631759999997</v>
+      </c>
+      <c r="K52" s="63">
+        <v>17.289024789999999</v>
+      </c>
+      <c r="L52" s="58">
+        <v>3.0845985699999998</v>
+      </c>
+      <c r="M52" s="62">
+        <v>1.74023986</v>
+      </c>
+      <c r="N52" s="98">
+        <v>1.9548235</v>
+      </c>
+      <c r="O52" s="151"/>
+      <c r="P52" s="98">
+        <v>12.654297420000001</v>
+      </c>
+      <c r="Q52" s="99">
+        <v>17.214156590000002</v>
+      </c>
+    </row>
+    <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="64"/>
+      <c r="C53" s="67"/>
+      <c r="D53" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" s="55"/>
+      <c r="F53" s="62">
+        <v>299.87679278000002</v>
+      </c>
+      <c r="G53" s="63">
+        <v>115.48783546</v>
+      </c>
+      <c r="H53" s="63">
+        <v>114.2706146</v>
+      </c>
+      <c r="I53" s="63">
+        <v>18.808345200000002</v>
+      </c>
+      <c r="J53" s="63">
+        <v>46.116675899999997</v>
+      </c>
+      <c r="K53" s="63">
+        <v>4.5823828899999999</v>
+      </c>
+      <c r="L53" s="58">
+        <v>0.61093872999999999</v>
+      </c>
+      <c r="M53" s="62">
+        <v>0.36671456000000002</v>
+      </c>
+      <c r="N53" s="98">
+        <v>6.2853980000000004E-2</v>
+      </c>
+      <c r="O53" s="151"/>
+      <c r="P53" s="98">
+        <v>2.0536585500000002</v>
+      </c>
+      <c r="Q53" s="99">
+        <v>0.20641451</v>
+      </c>
+    </row>
+    <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="62">
+        <v>133.17058492000001</v>
+      </c>
+      <c r="G54" s="63">
+        <v>50.8396604</v>
+      </c>
+      <c r="H54" s="63">
+        <v>49.58865505</v>
+      </c>
+      <c r="I54" s="63">
+        <v>8.4886249300000003</v>
+      </c>
+      <c r="J54" s="63">
+        <v>22.98992367</v>
+      </c>
+      <c r="K54" s="63">
+        <v>0.85347317</v>
+      </c>
+      <c r="L54" s="58">
+        <v>0.41024769999999999</v>
+      </c>
+      <c r="M54" s="62">
+        <v>4.0070040000000001E-2</v>
+      </c>
+      <c r="N54" s="98">
+        <v>7.6778589999999994E-2</v>
+      </c>
+      <c r="O54" s="151"/>
+      <c r="P54" s="98">
+        <v>0.39110496</v>
+      </c>
+      <c r="Q54" s="99">
+        <v>0.49112685</v>
+      </c>
+    </row>
+    <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="68"/>
+      <c r="C55" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" s="60"/>
+      <c r="E55" s="61"/>
+      <c r="F55" s="62">
+        <v>42.534598940000002</v>
+      </c>
+      <c r="G55" s="63">
+        <v>16.978927670000001</v>
+      </c>
+      <c r="H55" s="63">
+        <v>15.49445895</v>
+      </c>
+      <c r="I55" s="63">
+        <v>2.6114777299999998</v>
+      </c>
+      <c r="J55" s="63">
+        <v>7.0791651399999997</v>
+      </c>
+      <c r="K55" s="63">
+        <v>0.24103279</v>
+      </c>
+      <c r="L55" s="58">
+        <v>0.12953666</v>
+      </c>
+      <c r="M55" s="62">
+        <v>2.6052039999999999E-2</v>
+      </c>
+      <c r="N55" s="98">
+        <v>3.2811069999999998E-2</v>
+      </c>
+      <c r="O55" s="151"/>
+      <c r="P55" s="98">
+        <v>0.13523866000000001</v>
+      </c>
+      <c r="Q55" s="99">
+        <v>0.36000368999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C56" s="69"/>
+      <c r="D56" s="69"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="71">
+        <v>348.67122155999988</v>
+      </c>
+      <c r="G56" s="73">
+        <v>128.62051611000001</v>
+      </c>
+      <c r="H56" s="73">
+        <v>130.42238785000001</v>
+      </c>
+      <c r="I56" s="73">
+        <v>24.847005719999999</v>
+      </c>
+      <c r="J56" s="73">
+        <v>62.158139920000004</v>
+      </c>
+      <c r="K56" s="73">
+        <v>1.66256454</v>
+      </c>
+      <c r="L56" s="74">
+        <v>0.96060741999999999</v>
+      </c>
+      <c r="M56" s="71">
+        <v>0.26995783000000001</v>
+      </c>
+      <c r="N56" s="100">
+        <v>0.58209703000000002</v>
+      </c>
+      <c r="O56" s="152"/>
+      <c r="P56" s="86">
+        <v>1.2328398</v>
+      </c>
+      <c r="Q56" s="101">
+        <v>3.7483223300000001</v>
+      </c>
+    </row>
+    <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+      <c r="Q57" s="102"/>
+    </row>
+    <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="I58" s="12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J63" s="19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E64" s="36"/>
+      <c r="F64" s="142" t="s">
+        <v>37</v>
+      </c>
+      <c r="G64" s="139"/>
+      <c r="H64" s="139"/>
+      <c r="I64" s="143"/>
+      <c r="J64" s="148" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="103"/>
+      <c r="F65" s="104" t="s">
+        <v>87</v>
+      </c>
+      <c r="G65" s="105" t="s">
+        <v>88</v>
+      </c>
+      <c r="H65" s="106" t="s">
+        <v>89</v>
+      </c>
+      <c r="I65" s="105" t="s">
+        <v>90</v>
+      </c>
+      <c r="J65" s="149"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F66" s="52">
+        <v>233.17502769000001</v>
+      </c>
+      <c r="G66" s="49">
+        <v>0.90655249999999998</v>
+      </c>
+      <c r="H66" s="49">
+        <v>96.595486469999997</v>
+      </c>
+      <c r="I66" s="49">
+        <v>57.530099530000001</v>
+      </c>
+      <c r="J66" s="51">
+        <v>25.409866310000002</v>
+      </c>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="107" t="s">
+        <v>60</v>
+      </c>
+      <c r="F67" s="62">
+        <v>233.17502769000001</v>
+      </c>
+      <c r="G67" s="63">
+        <v>0.63855249999999997</v>
+      </c>
+      <c r="H67" s="63">
+        <v>66.61111459</v>
+      </c>
+      <c r="I67" s="63">
+        <v>57.530099530000001</v>
+      </c>
+      <c r="J67" s="58">
+        <v>24.27449876</v>
+      </c>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F68" s="108"/>
+      <c r="G68" s="73">
+        <v>0.26800000000000002</v>
+      </c>
+      <c r="H68" s="73">
+        <v>29.984371880000001</v>
+      </c>
+      <c r="I68" s="109"/>
+      <c r="J68" s="74">
+        <v>1.13536755</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="F64:I64"/>
+    <mergeCell ref="B1:Q1"/>
+    <mergeCell ref="Q47:Q48"/>
+    <mergeCell ref="J64:J65"/>
+    <mergeCell ref="O50:O56"/>
+    <mergeCell ref="F47:L47"/>
+    <mergeCell ref="M47:P47"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:R68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
+    <col min="19" max="19" width="9" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="144" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+      <c r="J1" s="145"/>
+      <c r="K1" s="145"/>
+      <c r="L1" s="145"/>
+      <c r="M1" s="145"/>
+      <c r="N1" s="145"/>
+      <c r="O1" s="145"/>
+      <c r="P1" s="146"/>
+      <c r="Q1" s="146"/>
+    </row>
+    <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="14"/>
+    </row>
+    <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="17">
+        <v>1373</v>
+      </c>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+    </row>
+    <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="118" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="21"/>
+      <c r="I6" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="20"/>
+      <c r="K6" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="22"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="23"/>
+      <c r="J7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="116"/>
+    </row>
+    <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" s="25">
+        <v>2788.8953000000001</v>
+      </c>
+      <c r="G8" s="26">
+        <v>2757.4476</v>
+      </c>
+      <c r="H8" s="27">
+        <v>174.82140000000001</v>
+      </c>
+      <c r="I8" s="26">
+        <v>31.447700000000001</v>
+      </c>
+      <c r="J8" s="26">
+        <v>10.690099999999999</v>
+      </c>
+      <c r="K8" s="26">
+        <v>103.52249999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="29">
+        <v>1713.3769</v>
+      </c>
+      <c r="G9" s="30">
+        <v>1691.9985999999999</v>
+      </c>
+      <c r="H9" s="31"/>
+      <c r="I9" s="30">
+        <v>21.378299999999999</v>
+      </c>
+      <c r="J9" s="29">
+        <v>8.6773000000000007</v>
+      </c>
+      <c r="K9" s="29">
+        <v>73.633899999999997</v>
+      </c>
+      <c r="Q9" s="32"/>
+    </row>
+    <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="116" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1075.5183999999999</v>
+      </c>
+      <c r="G10" s="34">
+        <v>1065.4490000000001</v>
+      </c>
+      <c r="H10" s="35">
+        <v>174.82140000000001</v>
+      </c>
+      <c r="I10" s="34">
+        <v>10.0694</v>
+      </c>
+      <c r="J10" s="35">
+        <v>2.0127999999999999</v>
+      </c>
+      <c r="K10" s="35">
+        <v>29.8886</v>
+      </c>
+      <c r="Q10" s="32"/>
+    </row>
+    <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q11" s="32"/>
+    </row>
+    <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="141" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="134"/>
+      <c r="G12" s="141" t="s">
+        <v>63</v>
+      </c>
+      <c r="H12" s="134"/>
+      <c r="I12" s="141" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" s="134"/>
+      <c r="K12" s="141" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="134"/>
+      <c r="Q12" s="32"/>
+    </row>
+    <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="155">
+        <v>407421.86485647148</v>
+      </c>
+      <c r="F13" s="134"/>
+      <c r="G13" s="155">
+        <v>69806.721179999993</v>
+      </c>
+      <c r="H13" s="134"/>
+      <c r="I13" s="155">
+        <v>2172.7242299999998</v>
+      </c>
+      <c r="J13" s="134"/>
+      <c r="K13" s="155">
+        <v>71979.44541</v>
+      </c>
+      <c r="L13" s="134"/>
+      <c r="Q13" s="32"/>
+    </row>
+    <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q14" s="32"/>
+    </row>
+    <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q15" s="32"/>
+    </row>
+    <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q16" s="32"/>
+    </row>
+    <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q17" s="32"/>
+    </row>
+    <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="36"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="138" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="139"/>
+      <c r="H18" s="139"/>
+      <c r="I18" s="140"/>
+      <c r="J18" s="138" t="s">
+        <v>70</v>
+      </c>
+      <c r="K18" s="139"/>
+      <c r="L18" s="139"/>
+      <c r="M18" s="140"/>
+      <c r="N18" s="39"/>
+      <c r="Q18" s="32"/>
+    </row>
+    <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="40"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="M19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="N19" s="39"/>
+      <c r="Q19" s="32"/>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="48">
+        <v>1969.7573</v>
+      </c>
+      <c r="G20" s="49">
+        <v>19.478200000000001</v>
+      </c>
+      <c r="H20" s="50">
+        <v>1489.979</v>
+      </c>
+      <c r="I20" s="51">
+        <v>460.30009999999987</v>
+      </c>
+      <c r="J20" s="52">
+        <v>2744.6113999999998</v>
+      </c>
+      <c r="K20" s="49">
+        <v>156.56659999999999</v>
+      </c>
+      <c r="L20" s="49">
+        <v>1956.6971000000001</v>
+      </c>
+      <c r="M20" s="51">
+        <v>631.34770000000003</v>
+      </c>
+      <c r="Q20" s="32"/>
+    </row>
+    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="56">
+        <v>1928.3932</v>
+      </c>
+      <c r="G21" s="57">
+        <v>18.7621</v>
+      </c>
+      <c r="H21" s="57">
+        <v>1456.9081000000001</v>
+      </c>
+      <c r="I21" s="57">
+        <v>452.72300000000001</v>
+      </c>
+      <c r="J21" s="56">
+        <v>2678.6264000000001</v>
+      </c>
+      <c r="K21" s="57">
+        <v>148.85120000000001</v>
+      </c>
+      <c r="L21" s="57">
+        <v>1909.7362000000001</v>
+      </c>
+      <c r="M21" s="58">
+        <v>620.03899999999999</v>
+      </c>
+      <c r="Q21" s="32"/>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="59"/>
+      <c r="C22" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="60"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="62">
+        <v>1132.0554</v>
+      </c>
+      <c r="G22" s="63">
+        <v>10.450100000000001</v>
+      </c>
+      <c r="H22" s="63">
+        <v>853.15909999999997</v>
+      </c>
+      <c r="I22" s="58">
+        <v>268.44619999999998</v>
+      </c>
+      <c r="J22" s="62">
+        <v>1574.4045000000001</v>
+      </c>
+      <c r="K22" s="63">
+        <v>79.919799999999995</v>
+      </c>
+      <c r="L22" s="63">
+        <v>1109.2935</v>
+      </c>
+      <c r="M22" s="58">
+        <v>385.19119999999998</v>
+      </c>
+      <c r="Q22" s="32"/>
+    </row>
+    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="64"/>
+      <c r="C23" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="62">
+        <v>796.33780000000002</v>
+      </c>
+      <c r="G23" s="57">
+        <v>8.3119999999999994</v>
+      </c>
+      <c r="H23" s="57">
+        <v>603.74900000000002</v>
+      </c>
+      <c r="I23" s="66">
+        <v>184.27680000000001</v>
+      </c>
+      <c r="J23" s="62">
+        <v>1104.2219</v>
+      </c>
+      <c r="K23" s="57">
+        <v>68.931399999999996</v>
+      </c>
+      <c r="L23" s="57">
+        <v>800.44269999999995</v>
+      </c>
+      <c r="M23" s="66">
+        <v>234.84780000000001</v>
+      </c>
+      <c r="Q23" s="32"/>
+    </row>
+    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="64"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="55"/>
+      <c r="F24" s="62">
+        <v>159.7054</v>
+      </c>
+      <c r="G24" s="57">
+        <v>2.4984000000000002</v>
+      </c>
+      <c r="H24" s="63">
+        <v>134.74940000000001</v>
+      </c>
+      <c r="I24" s="58">
+        <v>22.457599999999999</v>
+      </c>
+      <c r="J24" s="62">
+        <v>226.0061</v>
+      </c>
+      <c r="K24" s="63">
+        <v>15.931800000000001</v>
+      </c>
+      <c r="L24" s="63">
+        <v>185.304</v>
+      </c>
+      <c r="M24" s="58">
+        <v>24.770299999999999</v>
+      </c>
+      <c r="Q24" s="32"/>
+    </row>
+    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="62">
+        <v>41.364100000000001</v>
+      </c>
+      <c r="G25" s="57">
+        <v>0.71609999999999996</v>
+      </c>
+      <c r="H25" s="57">
+        <v>33.070900000000002</v>
+      </c>
+      <c r="I25" s="66">
+        <v>7.5770999999999997</v>
+      </c>
+      <c r="J25" s="62">
+        <v>65.984999999999999</v>
+      </c>
+      <c r="K25" s="57">
+        <v>7.7153999999999998</v>
+      </c>
+      <c r="L25" s="63">
+        <v>46.960900000000002</v>
+      </c>
+      <c r="M25" s="66">
+        <v>11.3087</v>
+      </c>
+      <c r="Q25" s="32"/>
+    </row>
+    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="68"/>
+      <c r="C26" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="60"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="62">
+        <v>14.1792</v>
+      </c>
+      <c r="G26" s="63">
+        <v>0.23760000000000001</v>
+      </c>
+      <c r="H26" s="63">
+        <v>11.213900000000001</v>
+      </c>
+      <c r="I26" s="58">
+        <v>2.7277</v>
+      </c>
+      <c r="J26" s="62">
+        <v>22.002600000000001</v>
+      </c>
+      <c r="K26" s="63">
+        <v>2.3262999999999998</v>
+      </c>
+      <c r="L26" s="57">
+        <v>15.6663</v>
+      </c>
+      <c r="M26" s="58">
+        <v>4.01</v>
+      </c>
+      <c r="Q26" s="32"/>
+    </row>
+    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="71">
+        <v>127.2397</v>
+      </c>
+      <c r="G27" s="72">
+        <v>1.8812</v>
+      </c>
+      <c r="H27" s="73">
+        <v>100.8349</v>
+      </c>
+      <c r="I27" s="74">
+        <v>24.523599999999998</v>
+      </c>
+      <c r="J27" s="71">
+        <v>195.298</v>
+      </c>
+      <c r="K27" s="73">
+        <v>18.914400000000001</v>
+      </c>
+      <c r="L27" s="73">
+        <v>140.1994</v>
+      </c>
+      <c r="M27" s="74">
+        <v>36.184199999999997</v>
+      </c>
+      <c r="Q27" s="32"/>
+    </row>
+    <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q28" s="32"/>
+    </row>
+    <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q29" s="32"/>
+    </row>
+    <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q30" s="32"/>
+    </row>
+    <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q31" s="32"/>
+    </row>
+    <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="36"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="156" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="76"/>
+      <c r="N32" s="39"/>
+      <c r="Q32" s="32"/>
+    </row>
+    <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="40"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="157"/>
+      <c r="G33" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L33" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="39"/>
+      <c r="Q33" s="32"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="52">
+        <v>4568.3176227399999</v>
+      </c>
+      <c r="G34" s="49">
+        <v>1130.41646077</v>
+      </c>
+      <c r="H34" s="49">
+        <v>1824.7680402000001</v>
+      </c>
+      <c r="I34" s="49">
+        <v>553.64717204999999</v>
+      </c>
+      <c r="J34" s="49">
+        <v>960.16542266999988</v>
+      </c>
+      <c r="K34" s="49">
+        <v>29.340208140000001</v>
+      </c>
+      <c r="L34" s="49">
+        <v>24.86006738</v>
+      </c>
+      <c r="M34" s="51">
+        <v>45.120251529999997</v>
+      </c>
+      <c r="Q34" s="32"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="81">
+        <v>4420.4034303899998</v>
+      </c>
+      <c r="G35" s="82">
+        <v>1077.2905455600001</v>
+      </c>
+      <c r="H35" s="82">
+        <v>1769.6758096200001</v>
+      </c>
+      <c r="I35" s="82">
+        <v>544.23585859000002</v>
+      </c>
+      <c r="J35" s="63">
+        <v>932.8145774699999</v>
+      </c>
+      <c r="K35" s="83">
+        <v>28.30453954</v>
+      </c>
+      <c r="L35" s="83">
+        <v>23.484243410000001</v>
+      </c>
+      <c r="M35" s="84">
+        <v>44.597856200000003</v>
+      </c>
+      <c r="Q35" s="32"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="59"/>
+      <c r="C36" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D36" s="60"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="62">
+        <v>2690.8590936400001</v>
+      </c>
+      <c r="G36" s="63">
+        <v>620.61248427999999</v>
+      </c>
+      <c r="H36" s="63">
+        <v>1111.16883891</v>
+      </c>
+      <c r="I36" s="82">
+        <v>335.44310589000003</v>
+      </c>
+      <c r="J36" s="63">
+        <v>577.55890510999996</v>
+      </c>
+      <c r="K36" s="63">
+        <v>6.43085079</v>
+      </c>
+      <c r="L36" s="82">
+        <v>12.67367222</v>
+      </c>
+      <c r="M36" s="58">
+        <v>26.971236439999998</v>
+      </c>
+      <c r="Q36" s="32"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="64"/>
+      <c r="C37" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="62">
+        <v>1729.54433675</v>
+      </c>
+      <c r="G37" s="57">
+        <v>456.67806128000001</v>
+      </c>
+      <c r="H37" s="57">
+        <v>658.50697071000002</v>
+      </c>
+      <c r="I37" s="85">
+        <v>208.79275269999999</v>
+      </c>
+      <c r="J37" s="57">
+        <v>355.25567236000001</v>
+      </c>
+      <c r="K37" s="57">
+        <v>21.873688749999999</v>
+      </c>
+      <c r="L37" s="85">
+        <v>10.810571189999999</v>
+      </c>
+      <c r="M37" s="66">
+        <v>17.626619760000001</v>
+      </c>
+      <c r="Q37" s="32"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="64"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E38" s="55"/>
+      <c r="F38" s="62">
+        <v>335.55262742000002</v>
+      </c>
+      <c r="G38" s="63">
+        <v>128.30068259999999</v>
+      </c>
+      <c r="H38" s="63">
+        <v>125.88696555</v>
+      </c>
+      <c r="I38" s="82">
+        <v>21.945649169999999</v>
+      </c>
+      <c r="J38" s="63">
+        <v>49.571009400000001</v>
+      </c>
+      <c r="K38" s="63">
+        <v>5.2611330499999998</v>
+      </c>
+      <c r="L38" s="82">
+        <v>2.0134845100000001</v>
+      </c>
+      <c r="M38" s="58">
+        <v>2.5737031400000001</v>
+      </c>
+      <c r="Q38" s="32"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="62">
+        <v>147.91419235000001</v>
+      </c>
+      <c r="G39" s="57">
+        <v>53.125915210000002</v>
+      </c>
+      <c r="H39" s="57">
+        <v>55.092230579999999</v>
+      </c>
+      <c r="I39" s="85">
+        <v>9.4113134600000006</v>
+      </c>
+      <c r="J39" s="57">
+        <v>27.350845199999998</v>
+      </c>
+      <c r="K39" s="57">
+        <v>1.0356685999999999</v>
+      </c>
+      <c r="L39" s="85">
+        <v>1.3758239699999999</v>
+      </c>
+      <c r="M39" s="66">
+        <v>0.52239533000000005</v>
+      </c>
+      <c r="Q39" s="32"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="68"/>
+      <c r="C40" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="60"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="62">
+        <v>50.514321070000001</v>
+      </c>
+      <c r="G40" s="63">
+        <v>18.153555099999998</v>
+      </c>
+      <c r="H40" s="63">
+        <v>18.87254931</v>
+      </c>
+      <c r="I40" s="82">
+        <v>3.2587265900000002</v>
+      </c>
+      <c r="J40" s="63">
+        <v>9.2927700000000009</v>
+      </c>
+      <c r="K40" s="63">
+        <v>0.32867039999999997</v>
+      </c>
+      <c r="L40" s="82">
+        <v>0.40545204000000001</v>
+      </c>
+      <c r="M40" s="58">
+        <v>0.20259763</v>
+      </c>
+      <c r="Q40" s="32"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="70"/>
+      <c r="F41" s="71">
+        <v>406.97960773999989</v>
+      </c>
+      <c r="G41" s="73">
+        <v>137.32676147999999</v>
+      </c>
+      <c r="H41" s="73">
+        <v>153.00267947</v>
+      </c>
+      <c r="I41" s="86">
+        <v>30.287255630000001</v>
+      </c>
+      <c r="J41" s="73">
+        <v>79.286202290000006</v>
+      </c>
+      <c r="K41" s="73">
+        <v>2.02085099</v>
+      </c>
+      <c r="L41" s="86">
+        <v>3.30748321</v>
+      </c>
+      <c r="M41" s="74">
+        <v>1.74837467</v>
+      </c>
+      <c r="Q41" s="32"/>
+    </row>
+    <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="Q42" s="32"/>
+    </row>
+    <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+      <c r="Q43" s="32"/>
+    </row>
+    <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q44" s="32"/>
+    </row>
+    <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q45" s="87"/>
+      <c r="R45" s="88"/>
+    </row>
+    <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q46" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="R46" s="88"/>
+    </row>
+    <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="36"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="153" t="s">
+        <v>77</v>
+      </c>
+      <c r="G47" s="139"/>
+      <c r="H47" s="139"/>
+      <c r="I47" s="139"/>
+      <c r="J47" s="139"/>
+      <c r="K47" s="139"/>
+      <c r="L47" s="140"/>
+      <c r="M47" s="154" t="s">
+        <v>78</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="139"/>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="147" t="s">
+        <v>38</v>
+      </c>
+      <c r="R47" s="88"/>
+    </row>
+    <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="40"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K48" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L48" s="90" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="N48" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="O48" s="92" t="s">
+        <v>81</v>
+      </c>
+      <c r="P48" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="136"/>
+      <c r="R48" s="88"/>
+    </row>
+    <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="48">
+        <v>3496.5886794600001</v>
+      </c>
+      <c r="G49" s="49">
+        <v>994.87642958000004</v>
+      </c>
+      <c r="H49" s="49">
+        <v>1366.8571359299999</v>
+      </c>
+      <c r="I49" s="49">
+        <v>392.21423854</v>
+      </c>
+      <c r="J49" s="49">
+        <v>713.70311243000015</v>
+      </c>
+      <c r="K49" s="49">
+        <v>21.523637699999998</v>
+      </c>
+      <c r="L49" s="51">
+        <v>7.4141252800000004</v>
+      </c>
+      <c r="M49" s="48">
+        <v>3.43718748</v>
+      </c>
+      <c r="N49" s="49">
+        <v>6.7030793900000001</v>
+      </c>
+      <c r="O49" s="95">
+        <v>9.0259603599999991</v>
+      </c>
+      <c r="P49" s="51">
+        <v>31.886023420000001</v>
+      </c>
+      <c r="Q49" s="96">
+        <v>62.205151809999997</v>
+      </c>
+    </row>
+    <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="97">
+        <v>3371.7674851100001</v>
+      </c>
+      <c r="G50" s="63">
+        <v>945.89899177000007</v>
+      </c>
+      <c r="H50" s="63">
+        <v>1321.4637582800001</v>
+      </c>
+      <c r="I50" s="63">
+        <v>384.98361141999999</v>
+      </c>
+      <c r="J50" s="63">
+        <v>691.7733688400001</v>
+      </c>
+      <c r="K50" s="63">
+        <v>20.638824979999999</v>
+      </c>
+      <c r="L50" s="58">
+        <v>7.0089298199999996</v>
+      </c>
+      <c r="M50" s="97">
+        <v>3.3973491099999999</v>
+      </c>
+      <c r="N50" s="63">
+        <v>6.6216858199999997</v>
+      </c>
+      <c r="O50" s="150"/>
+      <c r="P50" s="98">
+        <v>31.488257269999998</v>
+      </c>
+      <c r="Q50" s="99">
+        <v>56.808758879999999</v>
+      </c>
+    </row>
+    <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="59"/>
+      <c r="C51" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" s="60"/>
+      <c r="E51" s="61"/>
+      <c r="F51" s="62">
+        <v>2045.7107561299999</v>
+      </c>
+      <c r="G51" s="63">
+        <v>548.38469749000001</v>
+      </c>
+      <c r="H51" s="63">
+        <v>827.58587912999997</v>
+      </c>
+      <c r="I51" s="63">
+        <v>235.84703626000001</v>
+      </c>
+      <c r="J51" s="63">
+        <v>425.47317156000003</v>
+      </c>
+      <c r="K51" s="63">
+        <v>4.6523186499999998</v>
+      </c>
+      <c r="L51" s="58">
+        <v>3.7676530399999999</v>
+      </c>
+      <c r="M51" s="62">
+        <v>1.8487078100000001</v>
+      </c>
+      <c r="N51" s="98">
+        <v>4.7750297599999998</v>
+      </c>
+      <c r="O51" s="151"/>
+      <c r="P51" s="98">
+        <v>18.880262219999999</v>
+      </c>
+      <c r="Q51" s="99">
+        <v>39.296120469999998</v>
+      </c>
+    </row>
+    <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="64"/>
+      <c r="C52" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D52" s="54"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="62">
+        <v>1326.0567289799999</v>
+      </c>
+      <c r="G52" s="63">
+        <v>397.51429428</v>
+      </c>
+      <c r="H52" s="63">
+        <v>493.87787915000001</v>
+      </c>
+      <c r="I52" s="63">
+        <v>149.13657516000001</v>
+      </c>
+      <c r="J52" s="63">
+        <v>266.30019728000002</v>
+      </c>
+      <c r="K52" s="63">
+        <v>15.986506329999999</v>
+      </c>
+      <c r="L52" s="58">
+        <v>3.2412767800000002</v>
+      </c>
+      <c r="M52" s="62">
+        <v>1.5486413000000001</v>
+      </c>
+      <c r="N52" s="98">
+        <v>1.8466560599999999</v>
+      </c>
+      <c r="O52" s="151"/>
+      <c r="P52" s="98">
+        <v>12.60799505</v>
+      </c>
+      <c r="Q52" s="99">
+        <v>17.512638410000001</v>
+      </c>
+    </row>
+    <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="64"/>
+      <c r="C53" s="67"/>
+      <c r="D53" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" s="55"/>
+      <c r="F53" s="62">
+        <v>278.53359615000011</v>
+      </c>
+      <c r="G53" s="63">
+        <v>114.73525986</v>
+      </c>
+      <c r="H53" s="63">
+        <v>101.19428044999999</v>
+      </c>
+      <c r="I53" s="63">
+        <v>17.57133902</v>
+      </c>
+      <c r="J53" s="63">
+        <v>40.2548581</v>
+      </c>
+      <c r="K53" s="63">
+        <v>4.17834635</v>
+      </c>
+      <c r="L53" s="58">
+        <v>0.59951237000000002</v>
+      </c>
+      <c r="M53" s="62">
+        <v>0.32253225000000002</v>
+      </c>
+      <c r="N53" s="98">
+        <v>7.344262E-2</v>
+      </c>
+      <c r="O53" s="151"/>
+      <c r="P53" s="98">
+        <v>2.0605112499999998</v>
+      </c>
+      <c r="Q53" s="99">
+        <v>0.19719490000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="62">
+        <v>124.82119435</v>
+      </c>
+      <c r="G54" s="63">
+        <v>48.977437809999998</v>
+      </c>
+      <c r="H54" s="63">
+        <v>45.393377649999998</v>
+      </c>
+      <c r="I54" s="63">
+        <v>7.2306271200000003</v>
+      </c>
+      <c r="J54" s="63">
+        <v>21.929743590000001</v>
+      </c>
+      <c r="K54" s="63">
+        <v>0.88481272</v>
+      </c>
+      <c r="L54" s="58">
+        <v>0.40519546000000001</v>
+      </c>
+      <c r="M54" s="62">
+        <v>3.9838369999999998E-2</v>
+      </c>
+      <c r="N54" s="98">
+        <v>8.1393569999999998E-2</v>
+      </c>
+      <c r="O54" s="151"/>
+      <c r="P54" s="98">
+        <v>0.39776614999999999</v>
+      </c>
+      <c r="Q54" s="99">
+        <v>0.54529424000000004</v>
+      </c>
+    </row>
+    <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="68"/>
+      <c r="C55" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" s="60"/>
+      <c r="E55" s="61"/>
+      <c r="F55" s="62">
+        <v>40.061836919999998</v>
+      </c>
+      <c r="G55" s="63">
+        <v>16.252829330000001</v>
+      </c>
+      <c r="H55" s="63">
+        <v>14.338961510000001</v>
+      </c>
+      <c r="I55" s="63">
+        <v>2.28304185</v>
+      </c>
+      <c r="J55" s="63">
+        <v>6.8192796600000003</v>
+      </c>
+      <c r="K55" s="63">
+        <v>0.25058007999999998</v>
+      </c>
+      <c r="L55" s="58">
+        <v>0.11714449</v>
+      </c>
+      <c r="M55" s="62">
+        <v>2.1064820000000001E-2</v>
+      </c>
+      <c r="N55" s="98">
+        <v>3.5123649999999999E-2</v>
+      </c>
+      <c r="O55" s="151"/>
+      <c r="P55" s="98">
+        <v>0.14187621</v>
+      </c>
+      <c r="Q55" s="99">
+        <v>0.41114933999999997</v>
+      </c>
+    </row>
+    <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C56" s="69"/>
+      <c r="D56" s="69"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="71">
+        <v>334.74581223000001</v>
+      </c>
+      <c r="G56" s="73">
+        <v>126.7094622</v>
+      </c>
+      <c r="H56" s="73">
+        <v>123.40467074999999</v>
+      </c>
+      <c r="I56" s="73">
+        <v>21.900730530000001</v>
+      </c>
+      <c r="J56" s="73">
+        <v>60.132398790000003</v>
+      </c>
+      <c r="K56" s="73">
+        <v>1.61884023</v>
+      </c>
+      <c r="L56" s="74">
+        <v>0.97970972999999995</v>
+      </c>
+      <c r="M56" s="71">
+        <v>0.26249989000000001</v>
+      </c>
+      <c r="N56" s="100">
+        <v>0.56383417999999996</v>
+      </c>
+      <c r="O56" s="152"/>
+      <c r="P56" s="86">
+        <v>1.2562445200000001</v>
+      </c>
+      <c r="Q56" s="101">
+        <v>3.8206735200000002</v>
+      </c>
+    </row>
+    <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+      <c r="Q57" s="102"/>
+    </row>
+    <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="I58" s="12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J63" s="19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E64" s="36"/>
+      <c r="F64" s="142" t="s">
+        <v>37</v>
+      </c>
+      <c r="G64" s="139"/>
+      <c r="H64" s="139"/>
+      <c r="I64" s="143"/>
+      <c r="J64" s="148" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="103"/>
+      <c r="F65" s="104" t="s">
+        <v>87</v>
+      </c>
+      <c r="G65" s="105" t="s">
+        <v>88</v>
+      </c>
+      <c r="H65" s="106" t="s">
+        <v>89</v>
+      </c>
+      <c r="I65" s="105" t="s">
+        <v>90</v>
+      </c>
+      <c r="J65" s="149"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F66" s="52">
+        <v>219.59540709999999</v>
+      </c>
+      <c r="G66" s="49">
+        <v>0.81720720000000002</v>
+      </c>
+      <c r="H66" s="49">
+        <v>96.5726686</v>
+      </c>
+      <c r="I66" s="49">
+        <v>59.421297439999996</v>
+      </c>
+      <c r="J66" s="51">
+        <v>23.780980849999999</v>
+      </c>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="107" t="s">
+        <v>60</v>
+      </c>
+      <c r="F67" s="62">
+        <v>219.59540709999999</v>
+      </c>
+      <c r="G67" s="63">
+        <v>0.55020720000000001</v>
+      </c>
+      <c r="H67" s="63">
+        <v>66.309091219999999</v>
+      </c>
+      <c r="I67" s="63">
+        <v>59.421297439999996</v>
+      </c>
+      <c r="J67" s="58">
+        <v>22.718016250000002</v>
+      </c>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F68" s="108"/>
+      <c r="G68" s="73">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="H68" s="73">
+        <v>30.263577380000001</v>
+      </c>
+      <c r="I68" s="109"/>
+      <c r="J68" s="74">
+        <v>1.0629645999999999</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="F64:I64"/>
+    <mergeCell ref="B1:Q1"/>
+    <mergeCell ref="Q47:Q48"/>
+    <mergeCell ref="J64:J65"/>
+    <mergeCell ref="O50:O56"/>
+    <mergeCell ref="F47:L47"/>
+    <mergeCell ref="M47:P47"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:R68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
+    <col min="19" max="19" width="9" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="144" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+      <c r="J1" s="145"/>
+      <c r="K1" s="145"/>
+      <c r="L1" s="145"/>
+      <c r="M1" s="145"/>
+      <c r="N1" s="145"/>
+      <c r="O1" s="145"/>
+      <c r="P1" s="146"/>
+      <c r="Q1" s="146"/>
+    </row>
+    <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="14"/>
+    </row>
+    <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="17">
+        <v>1374</v>
+      </c>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+    </row>
+    <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="118" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="21"/>
+      <c r="I6" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="20"/>
+      <c r="K6" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="22"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="23"/>
+      <c r="J7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="116"/>
+    </row>
+    <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" s="25">
+        <v>2787.3121999999998</v>
+      </c>
+      <c r="G8" s="26">
+        <v>2755.8132999999998</v>
+      </c>
+      <c r="H8" s="27">
+        <v>176.9435</v>
+      </c>
+      <c r="I8" s="26">
+        <v>31.498899999999999</v>
+      </c>
+      <c r="J8" s="26">
+        <v>10.6175</v>
+      </c>
+      <c r="K8" s="26">
+        <v>104.19410000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="29">
+        <v>1712.0708</v>
+      </c>
+      <c r="G9" s="30">
+        <v>1690.5935999999999</v>
+      </c>
+      <c r="H9" s="31"/>
+      <c r="I9" s="30">
+        <v>21.4772</v>
+      </c>
+      <c r="J9" s="29">
+        <v>8.6347000000000005</v>
+      </c>
+      <c r="K9" s="29">
+        <v>74.274900000000002</v>
+      </c>
+      <c r="Q9" s="32"/>
+    </row>
+    <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="116" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1075.2414000000001</v>
+      </c>
+      <c r="G10" s="34">
+        <v>1065.2197000000001</v>
+      </c>
+      <c r="H10" s="35">
+        <v>176.9435</v>
+      </c>
+      <c r="I10" s="34">
+        <v>10.021699999999999</v>
+      </c>
+      <c r="J10" s="35">
+        <v>1.9827999999999999</v>
+      </c>
+      <c r="K10" s="35">
+        <v>29.9192</v>
+      </c>
+      <c r="Q10" s="32"/>
+    </row>
+    <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q11" s="32"/>
+    </row>
+    <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="141" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="134"/>
+      <c r="G12" s="141" t="s">
+        <v>63</v>
+      </c>
+      <c r="H12" s="134"/>
+      <c r="I12" s="141" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" s="134"/>
+      <c r="K12" s="141" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="134"/>
+      <c r="Q12" s="32"/>
+    </row>
+    <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="155">
+        <v>414018.51874350058</v>
+      </c>
+      <c r="F13" s="134"/>
+      <c r="G13" s="155">
+        <v>70882.901660000003</v>
+      </c>
+      <c r="H13" s="134"/>
+      <c r="I13" s="155">
+        <v>1872.6042299999999</v>
+      </c>
+      <c r="J13" s="134"/>
+      <c r="K13" s="155">
+        <v>72755.50589</v>
+      </c>
+      <c r="L13" s="134"/>
+      <c r="Q13" s="32"/>
+    </row>
+    <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q14" s="32"/>
+    </row>
+    <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q15" s="32"/>
+    </row>
+    <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q16" s="32"/>
+    </row>
+    <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q17" s="32"/>
+    </row>
+    <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="36"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="138" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="139"/>
+      <c r="H18" s="139"/>
+      <c r="I18" s="140"/>
+      <c r="J18" s="138" t="s">
+        <v>70</v>
+      </c>
+      <c r="K18" s="139"/>
+      <c r="L18" s="139"/>
+      <c r="M18" s="140"/>
+      <c r="N18" s="39"/>
+      <c r="Q18" s="32"/>
+    </row>
+    <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="40"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="M19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="N19" s="39"/>
+      <c r="Q19" s="32"/>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="48">
+        <v>1998.1558</v>
+      </c>
+      <c r="G20" s="49">
+        <v>18.222999999999999</v>
+      </c>
+      <c r="H20" s="50">
+        <v>1521.1909000000001</v>
+      </c>
+      <c r="I20" s="51">
+        <v>458.74189999999999</v>
+      </c>
+      <c r="J20" s="52">
+        <v>2833.2197999999999</v>
+      </c>
+      <c r="K20" s="49">
+        <v>146.26169999999999</v>
+      </c>
+      <c r="L20" s="49">
+        <v>2040.8533</v>
+      </c>
+      <c r="M20" s="51">
+        <v>646.10480000000007</v>
+      </c>
+      <c r="Q20" s="32"/>
+    </row>
+    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="56">
+        <v>1955.0862999999999</v>
+      </c>
+      <c r="G21" s="57">
+        <v>17.514099999999999</v>
+      </c>
+      <c r="H21" s="57">
+        <v>1487.0045</v>
+      </c>
+      <c r="I21" s="57">
+        <v>450.5677</v>
+      </c>
+      <c r="J21" s="56">
+        <v>2763.3712999999998</v>
+      </c>
+      <c r="K21" s="57">
+        <v>138.82140000000001</v>
+      </c>
+      <c r="L21" s="57">
+        <v>1991.1596</v>
+      </c>
+      <c r="M21" s="58">
+        <v>633.39030000000002</v>
+      </c>
+      <c r="Q21" s="32"/>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="59"/>
+      <c r="C22" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="60"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="62">
+        <v>1136.4159</v>
+      </c>
+      <c r="G22" s="63">
+        <v>9.9964999999999993</v>
+      </c>
+      <c r="H22" s="63">
+        <v>853.20180000000005</v>
+      </c>
+      <c r="I22" s="58">
+        <v>273.2176</v>
+      </c>
+      <c r="J22" s="62">
+        <v>1597.1439</v>
+      </c>
+      <c r="K22" s="63">
+        <v>75.774799999999999</v>
+      </c>
+      <c r="L22" s="63">
+        <v>1121.6783</v>
+      </c>
+      <c r="M22" s="58">
+        <v>399.69080000000002</v>
+      </c>
+      <c r="Q22" s="32"/>
+    </row>
+    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="64"/>
+      <c r="C23" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="62">
+        <v>818.67039999999997</v>
+      </c>
+      <c r="G23" s="57">
+        <v>7.5175999999999998</v>
+      </c>
+      <c r="H23" s="57">
+        <v>633.80269999999996</v>
+      </c>
+      <c r="I23" s="66">
+        <v>177.3501</v>
+      </c>
+      <c r="J23" s="62">
+        <v>1166.2274</v>
+      </c>
+      <c r="K23" s="57">
+        <v>63.046599999999998</v>
+      </c>
+      <c r="L23" s="57">
+        <v>869.48130000000003</v>
+      </c>
+      <c r="M23" s="66">
+        <v>233.6995</v>
+      </c>
+      <c r="Q23" s="32"/>
+    </row>
+    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="64"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="55"/>
+      <c r="F24" s="62">
+        <v>173.16849999999999</v>
+      </c>
+      <c r="G24" s="57">
+        <v>2.6922000000000001</v>
+      </c>
+      <c r="H24" s="63">
+        <v>147.38579999999999</v>
+      </c>
+      <c r="I24" s="58">
+        <v>23.090499999999999</v>
+      </c>
+      <c r="J24" s="62">
+        <v>255.364</v>
+      </c>
+      <c r="K24" s="63">
+        <v>16.403700000000001</v>
+      </c>
+      <c r="L24" s="63">
+        <v>213.25620000000001</v>
+      </c>
+      <c r="M24" s="58">
+        <v>25.7041</v>
+      </c>
+      <c r="Q24" s="32"/>
+    </row>
+    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="62">
+        <v>43.069499999999998</v>
+      </c>
+      <c r="G25" s="57">
+        <v>0.70889999999999997</v>
+      </c>
+      <c r="H25" s="57">
+        <v>34.186399999999999</v>
+      </c>
+      <c r="I25" s="66">
+        <v>8.1742000000000008</v>
+      </c>
+      <c r="J25" s="62">
+        <v>69.848500000000001</v>
+      </c>
+      <c r="K25" s="57">
+        <v>7.4402999999999997</v>
+      </c>
+      <c r="L25" s="63">
+        <v>49.6937</v>
+      </c>
+      <c r="M25" s="66">
+        <v>12.714499999999999</v>
+      </c>
+      <c r="Q25" s="32"/>
+    </row>
+    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="68"/>
+      <c r="C26" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="60"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="62">
+        <v>14.773999999999999</v>
+      </c>
+      <c r="G26" s="63">
+        <v>0.22389999999999999</v>
+      </c>
+      <c r="H26" s="63">
+        <v>11.6173</v>
+      </c>
+      <c r="I26" s="58">
+        <v>2.9327999999999999</v>
+      </c>
+      <c r="J26" s="62">
+        <v>23.109500000000001</v>
+      </c>
+      <c r="K26" s="63">
+        <v>2.1417999999999999</v>
+      </c>
+      <c r="L26" s="57">
+        <v>16.5154</v>
+      </c>
+      <c r="M26" s="58">
+        <v>4.4523000000000001</v>
+      </c>
+      <c r="Q26" s="32"/>
+    </row>
+    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="71">
+        <v>130.15199999999999</v>
+      </c>
+      <c r="G27" s="72">
+        <v>1.8221000000000001</v>
+      </c>
+      <c r="H27" s="73">
+        <v>102.33369999999999</v>
+      </c>
+      <c r="I27" s="74">
+        <v>25.996200000000002</v>
+      </c>
+      <c r="J27" s="71">
+        <v>203.3329</v>
+      </c>
+      <c r="K27" s="73">
+        <v>17.883800000000001</v>
+      </c>
+      <c r="L27" s="73">
+        <v>145.39150000000001</v>
+      </c>
+      <c r="M27" s="74">
+        <v>40.057600000000001</v>
+      </c>
+      <c r="Q27" s="32"/>
+    </row>
+    <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q28" s="32"/>
+    </row>
+    <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q29" s="32"/>
+    </row>
+    <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q30" s="32"/>
+    </row>
+    <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q31" s="32"/>
+    </row>
+    <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="36"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="156" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="76"/>
+      <c r="N32" s="39"/>
+      <c r="Q32" s="32"/>
+    </row>
+    <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="40"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="157"/>
+      <c r="G33" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L33" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="39"/>
+      <c r="Q33" s="32"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="52">
+        <v>4606.8647408199986</v>
+      </c>
+      <c r="G34" s="49">
+        <v>1061.59666616</v>
+      </c>
+      <c r="H34" s="49">
+        <v>1895.94352527</v>
+      </c>
+      <c r="I34" s="49">
+        <v>566.39411567000002</v>
+      </c>
+      <c r="J34" s="49">
+        <v>982.95225335999999</v>
+      </c>
+      <c r="K34" s="49">
+        <v>30.673393900000001</v>
+      </c>
+      <c r="L34" s="49">
+        <v>23.112483480000002</v>
+      </c>
+      <c r="M34" s="51">
+        <v>46.192302980000001</v>
+      </c>
+      <c r="Q34" s="32"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="81">
+        <v>4454.8370709699993</v>
+      </c>
+      <c r="G35" s="82">
+        <v>1009.10513044</v>
+      </c>
+      <c r="H35" s="82">
+        <v>1837.76275048</v>
+      </c>
+      <c r="I35" s="82">
+        <v>555.70745283999997</v>
+      </c>
+      <c r="J35" s="63">
+        <v>955.16519315999994</v>
+      </c>
+      <c r="K35" s="83">
+        <v>29.633861199999998</v>
+      </c>
+      <c r="L35" s="83">
+        <v>21.80477724</v>
+      </c>
+      <c r="M35" s="84">
+        <v>45.65790561</v>
+      </c>
+      <c r="Q35" s="32"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="59"/>
+      <c r="C36" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D36" s="60"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="62">
+        <v>2715.2853222499998</v>
+      </c>
+      <c r="G36" s="63">
+        <v>600.88798470999996</v>
+      </c>
+      <c r="H36" s="63">
+        <v>1133.0147058800001</v>
+      </c>
+      <c r="I36" s="82">
+        <v>351.66574609999998</v>
+      </c>
+      <c r="J36" s="63">
+        <v>584.19707509</v>
+      </c>
+      <c r="K36" s="63">
+        <v>6.5148387000000003</v>
+      </c>
+      <c r="L36" s="82">
+        <v>11.98703437</v>
+      </c>
+      <c r="M36" s="58">
+        <v>27.017937400000001</v>
+      </c>
+      <c r="Q36" s="32"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="64"/>
+      <c r="C37" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="62">
+        <v>1739.55174872</v>
+      </c>
+      <c r="G37" s="57">
+        <v>408.21714573000003</v>
+      </c>
+      <c r="H37" s="57">
+        <v>704.74804459999996</v>
+      </c>
+      <c r="I37" s="85">
+        <v>204.04170674</v>
+      </c>
+      <c r="J37" s="57">
+        <v>370.96811807</v>
+      </c>
+      <c r="K37" s="57">
+        <v>23.1190225</v>
+      </c>
+      <c r="L37" s="85">
+        <v>9.81774287</v>
+      </c>
+      <c r="M37" s="66">
+        <v>18.639968209999999</v>
+      </c>
+      <c r="Q37" s="32"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="64"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E38" s="55"/>
+      <c r="F38" s="62">
+        <v>363.91793501000001</v>
+      </c>
+      <c r="G38" s="63">
+        <v>130.8429113</v>
+      </c>
+      <c r="H38" s="63">
+        <v>143.2902086</v>
+      </c>
+      <c r="I38" s="82">
+        <v>22.775828220000001</v>
+      </c>
+      <c r="J38" s="63">
+        <v>56.553133799999998</v>
+      </c>
+      <c r="K38" s="63">
+        <v>5.6394954999999998</v>
+      </c>
+      <c r="L38" s="82">
+        <v>2.0535571799999999</v>
+      </c>
+      <c r="M38" s="58">
+        <v>2.7628004100000001</v>
+      </c>
+      <c r="Q38" s="32"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="62">
+        <v>152.02766985</v>
+      </c>
+      <c r="G39" s="57">
+        <v>52.491535720000002</v>
+      </c>
+      <c r="H39" s="57">
+        <v>58.180774790000001</v>
+      </c>
+      <c r="I39" s="85">
+        <v>10.68666283</v>
+      </c>
+      <c r="J39" s="57">
+        <v>27.787060199999999</v>
+      </c>
+      <c r="K39" s="57">
+        <v>1.0395327000000001</v>
+      </c>
+      <c r="L39" s="85">
+        <v>1.3077062399999999</v>
+      </c>
+      <c r="M39" s="66">
+        <v>0.53439736999999998</v>
+      </c>
+      <c r="Q39" s="32"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="68"/>
+      <c r="C40" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="60"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="62">
+        <v>51.283837440000013</v>
+      </c>
+      <c r="G40" s="63">
+        <v>17.237529800000001</v>
+      </c>
+      <c r="H40" s="63">
+        <v>19.881490249999999</v>
+      </c>
+      <c r="I40" s="82">
+        <v>3.6887622599999998</v>
+      </c>
+      <c r="J40" s="63">
+        <v>9.6020681000000003</v>
+      </c>
+      <c r="K40" s="63">
+        <v>0.30320229999999998</v>
+      </c>
+      <c r="L40" s="82">
+        <v>0.36891838999999998</v>
+      </c>
+      <c r="M40" s="58">
+        <v>0.20186634000000001</v>
+      </c>
+      <c r="Q40" s="32"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="70"/>
+      <c r="F41" s="71">
+        <v>420.84671754999988</v>
+      </c>
+      <c r="G41" s="73">
+        <v>135.97718639999999</v>
+      </c>
+      <c r="H41" s="73">
+        <v>163.94440467000001</v>
+      </c>
+      <c r="I41" s="86">
+        <v>33.92539275</v>
+      </c>
+      <c r="J41" s="73">
+        <v>79.986204020000002</v>
+      </c>
+      <c r="K41" s="73">
+        <v>2.1040258000000001</v>
+      </c>
+      <c r="L41" s="86">
+        <v>3.1129576999999999</v>
+      </c>
+      <c r="M41" s="74">
+        <v>1.79654621</v>
+      </c>
+      <c r="Q41" s="32"/>
+    </row>
+    <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="Q42" s="32"/>
+    </row>
+    <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+      <c r="Q43" s="32"/>
+    </row>
+    <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q44" s="32"/>
+    </row>
+    <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q45" s="87"/>
+      <c r="R45" s="88"/>
+    </row>
+    <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q46" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="R46" s="88"/>
+    </row>
+    <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="36"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="153" t="s">
+        <v>77</v>
+      </c>
+      <c r="G47" s="139"/>
+      <c r="H47" s="139"/>
+      <c r="I47" s="139"/>
+      <c r="J47" s="139"/>
+      <c r="K47" s="139"/>
+      <c r="L47" s="140"/>
+      <c r="M47" s="154" t="s">
+        <v>78</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="139"/>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="147" t="s">
+        <v>38</v>
+      </c>
+      <c r="R47" s="88"/>
+    </row>
+    <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="40"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K48" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L48" s="90" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="N48" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="O48" s="92" t="s">
+        <v>81</v>
+      </c>
+      <c r="P48" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="136"/>
+      <c r="R48" s="88"/>
+    </row>
+    <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="48">
+        <v>3518.0873867800001</v>
+      </c>
+      <c r="G49" s="49">
+        <v>936.20193008000001</v>
+      </c>
+      <c r="H49" s="49">
+        <v>1420.40850441</v>
+      </c>
+      <c r="I49" s="49">
+        <v>401.16852308</v>
+      </c>
+      <c r="J49" s="49">
+        <v>730.85565689999999</v>
+      </c>
+      <c r="K49" s="49">
+        <v>22.551549210000001</v>
+      </c>
+      <c r="L49" s="51">
+        <v>6.9012231000000002</v>
+      </c>
+      <c r="M49" s="48">
+        <v>3.5004401000000001</v>
+      </c>
+      <c r="N49" s="49">
+        <v>6.8404321100000001</v>
+      </c>
+      <c r="O49" s="95">
+        <v>9.3905983699999993</v>
+      </c>
+      <c r="P49" s="51">
+        <v>32.646991550000003</v>
+      </c>
+      <c r="Q49" s="96">
+        <v>63.246650209999999</v>
+      </c>
+    </row>
+    <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="97">
+        <v>3389.988761529999</v>
+      </c>
+      <c r="G50" s="63">
+        <v>887.74391342000001</v>
+      </c>
+      <c r="H50" s="63">
+        <v>1372.5317270800001</v>
+      </c>
+      <c r="I50" s="63">
+        <v>392.95044440999999</v>
+      </c>
+      <c r="J50" s="63">
+        <v>708.58589352000001</v>
+      </c>
+      <c r="K50" s="63">
+        <v>21.662741659999998</v>
+      </c>
+      <c r="L50" s="58">
+        <v>6.5140414399999997</v>
+      </c>
+      <c r="M50" s="97">
+        <v>3.4648393199999998</v>
+      </c>
+      <c r="N50" s="63">
+        <v>6.7663198099999997</v>
+      </c>
+      <c r="O50" s="150"/>
+      <c r="P50" s="98">
+        <v>32.239642320000002</v>
+      </c>
+      <c r="Q50" s="99">
+        <v>57.811750539999998</v>
+      </c>
+    </row>
+    <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="59"/>
+      <c r="C51" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" s="60"/>
+      <c r="E51" s="61"/>
+      <c r="F51" s="62">
+        <v>2063.93831512</v>
+      </c>
+      <c r="G51" s="63">
+        <v>531.90657549000002</v>
+      </c>
+      <c r="H51" s="63">
+        <v>844.58052277000002</v>
+      </c>
+      <c r="I51" s="63">
+        <v>247.17783635999999</v>
+      </c>
+      <c r="J51" s="63">
+        <v>431.96274471999999</v>
+      </c>
+      <c r="K51" s="63">
+        <v>4.7368693799999999</v>
+      </c>
+      <c r="L51" s="58">
+        <v>3.5737663999999998</v>
+      </c>
+      <c r="M51" s="62">
+        <v>1.7930031799999999</v>
+      </c>
+      <c r="N51" s="98">
+        <v>4.8861587699999998</v>
+      </c>
+      <c r="O51" s="151"/>
+      <c r="P51" s="98">
+        <v>18.913985929999999</v>
+      </c>
+      <c r="Q51" s="99">
+        <v>40.223580349999999</v>
+      </c>
+    </row>
+    <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="64"/>
+      <c r="C52" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D52" s="54"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="62">
+        <v>1326.0504464099999</v>
+      </c>
+      <c r="G52" s="63">
+        <v>355.83733792999999</v>
+      </c>
+      <c r="H52" s="63">
+        <v>527.95120430999998</v>
+      </c>
+      <c r="I52" s="63">
+        <v>145.77260805</v>
+      </c>
+      <c r="J52" s="63">
+        <v>276.62314880000002</v>
+      </c>
+      <c r="K52" s="63">
+        <v>16.92587228</v>
+      </c>
+      <c r="L52" s="58">
+        <v>2.94027504</v>
+      </c>
+      <c r="M52" s="62">
+        <v>1.6718361399999999</v>
+      </c>
+      <c r="N52" s="98">
+        <v>1.88016104</v>
+      </c>
+      <c r="O52" s="151"/>
+      <c r="P52" s="98">
+        <v>13.325656390000001</v>
+      </c>
+      <c r="Q52" s="99">
+        <v>17.58817019</v>
+      </c>
+    </row>
+    <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="64"/>
+      <c r="C53" s="67"/>
+      <c r="D53" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" s="55"/>
+      <c r="F53" s="62">
+        <v>301.05052376999998</v>
+      </c>
+      <c r="G53" s="63">
+        <v>116.56591369</v>
+      </c>
+      <c r="H53" s="63">
+        <v>115.20574653</v>
+      </c>
+      <c r="I53" s="63">
+        <v>18.257689589999998</v>
+      </c>
+      <c r="J53" s="63">
+        <v>45.903281800000002</v>
+      </c>
+      <c r="K53" s="63">
+        <v>4.5110775700000003</v>
+      </c>
+      <c r="L53" s="58">
+        <v>0.60681459000000004</v>
+      </c>
+      <c r="M53" s="62">
+        <v>0.38428760000000001</v>
+      </c>
+      <c r="N53" s="98">
+        <v>4.5701489999999997E-2</v>
+      </c>
+      <c r="O53" s="151"/>
+      <c r="P53" s="98">
+        <v>2.2104421200000002</v>
+      </c>
+      <c r="Q53" s="99">
+        <v>0.21753784000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="62">
+        <v>128.09862525</v>
+      </c>
+      <c r="G54" s="63">
+        <v>48.458016659999998</v>
+      </c>
+      <c r="H54" s="63">
+        <v>47.876777330000003</v>
+      </c>
+      <c r="I54" s="63">
+        <v>8.2180786700000006</v>
+      </c>
+      <c r="J54" s="63">
+        <v>22.269763380000001</v>
+      </c>
+      <c r="K54" s="63">
+        <v>0.88880755</v>
+      </c>
+      <c r="L54" s="58">
+        <v>0.38718165999999998</v>
+      </c>
+      <c r="M54" s="62">
+        <v>3.5600779999999999E-2</v>
+      </c>
+      <c r="N54" s="98">
+        <v>7.4112300000000006E-2</v>
+      </c>
+      <c r="O54" s="151"/>
+      <c r="P54" s="98">
+        <v>0.40734923000000001</v>
+      </c>
+      <c r="Q54" s="99">
+        <v>0.57565960999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="68"/>
+      <c r="C55" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" s="60"/>
+      <c r="E55" s="61"/>
+      <c r="F55" s="62">
+        <v>40.545202059999987</v>
+      </c>
+      <c r="G55" s="63">
+        <v>15.468140979999999</v>
+      </c>
+      <c r="H55" s="63">
+        <v>15.05720661</v>
+      </c>
+      <c r="I55" s="63">
+        <v>2.5866546600000002</v>
+      </c>
+      <c r="J55" s="63">
+        <v>7.0948263200000001</v>
+      </c>
+      <c r="K55" s="63">
+        <v>0.23026769</v>
+      </c>
+      <c r="L55" s="58">
+        <v>0.1081058</v>
+      </c>
+      <c r="M55" s="62">
+        <v>2.3394789999999999E-2</v>
+      </c>
+      <c r="N55" s="98">
+        <v>3.358237E-2</v>
+      </c>
+      <c r="O55" s="151"/>
+      <c r="P55" s="98">
+        <v>0.1413141</v>
+      </c>
+      <c r="Q55" s="99">
+        <v>0.43243092999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C56" s="69"/>
+      <c r="D56" s="69"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="71">
+        <v>340.20989113000002</v>
+      </c>
+      <c r="G56" s="73">
+        <v>124.42354673</v>
+      </c>
+      <c r="H56" s="73">
+        <v>127.87725394</v>
+      </c>
+      <c r="I56" s="73">
+        <v>24.559171599999999</v>
+      </c>
+      <c r="J56" s="73">
+        <v>60.74350948</v>
+      </c>
+      <c r="K56" s="73">
+        <v>1.6808025900000001</v>
+      </c>
+      <c r="L56" s="74">
+        <v>0.92560679000000001</v>
+      </c>
+      <c r="M56" s="71">
+        <v>0.21442731000000001</v>
+      </c>
+      <c r="N56" s="100">
+        <v>0.57550354999999997</v>
+      </c>
+      <c r="O56" s="152"/>
+      <c r="P56" s="86">
+        <v>1.29094978</v>
+      </c>
+      <c r="Q56" s="101">
+        <v>4.0191133499999996</v>
+      </c>
+    </row>
+    <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+      <c r="Q57" s="102"/>
+    </row>
+    <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="I58" s="12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J63" s="19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E64" s="36"/>
+      <c r="F64" s="142" t="s">
+        <v>37</v>
+      </c>
+      <c r="G64" s="139"/>
+      <c r="H64" s="139"/>
+      <c r="I64" s="143"/>
+      <c r="J64" s="148" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="103"/>
+      <c r="F65" s="104" t="s">
+        <v>87</v>
+      </c>
+      <c r="G65" s="105" t="s">
+        <v>88</v>
+      </c>
+      <c r="H65" s="106" t="s">
+        <v>89</v>
+      </c>
+      <c r="I65" s="105" t="s">
+        <v>90</v>
+      </c>
+      <c r="J65" s="149"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F66" s="52">
+        <v>231.96703041999999</v>
+      </c>
+      <c r="G66" s="49">
+        <v>0.88675900000000007</v>
+      </c>
+      <c r="H66" s="49">
+        <v>101.69197831</v>
+      </c>
+      <c r="I66" s="49">
+        <v>62.374659880000003</v>
+      </c>
+      <c r="J66" s="51">
+        <v>25.408469279999998</v>
+      </c>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="107" t="s">
+        <v>60</v>
+      </c>
+      <c r="F67" s="62">
+        <v>231.96703041999999</v>
+      </c>
+      <c r="G67" s="63">
+        <v>0.615259</v>
+      </c>
+      <c r="H67" s="63">
+        <v>70.594808869999994</v>
+      </c>
+      <c r="I67" s="63">
+        <v>62.374659880000003</v>
+      </c>
+      <c r="J67" s="58">
+        <v>24.271215080000001</v>
+      </c>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F68" s="108"/>
+      <c r="G68" s="73">
+        <v>0.27150000000000002</v>
+      </c>
+      <c r="H68" s="73">
+        <v>31.097169439999998</v>
+      </c>
+      <c r="I68" s="109"/>
+      <c r="J68" s="74">
+        <v>1.1372542000000001</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="F64:I64"/>
+    <mergeCell ref="B1:Q1"/>
+    <mergeCell ref="Q47:Q48"/>
+    <mergeCell ref="J64:J65"/>
+    <mergeCell ref="O50:O56"/>
+    <mergeCell ref="F47:L47"/>
+    <mergeCell ref="M47:P47"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:R68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
+    <col min="19" max="19" width="9" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="144" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+      <c r="J1" s="145"/>
+      <c r="K1" s="145"/>
+      <c r="L1" s="145"/>
+      <c r="M1" s="145"/>
+      <c r="N1" s="145"/>
+      <c r="O1" s="145"/>
+      <c r="P1" s="146"/>
+      <c r="Q1" s="146"/>
+    </row>
+    <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="14"/>
+    </row>
+    <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="17">
+        <v>1374</v>
+      </c>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+    </row>
+    <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="118" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="21"/>
+      <c r="I6" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="20"/>
+      <c r="K6" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="22"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="23"/>
+      <c r="J7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="116"/>
+    </row>
+    <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" s="25">
+        <v>2785.0848000000001</v>
+      </c>
+      <c r="G8" s="26">
+        <v>2753.6174999999998</v>
+      </c>
+      <c r="H8" s="27">
+        <v>179.15600000000001</v>
+      </c>
+      <c r="I8" s="26">
+        <v>31.467300000000002</v>
+      </c>
+      <c r="J8" s="26">
+        <v>10.653600000000001</v>
+      </c>
+      <c r="K8" s="26">
+        <v>104.39230000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="29">
+        <v>1710.8570999999999</v>
+      </c>
+      <c r="G9" s="30">
+        <v>1689.3408999999999</v>
+      </c>
+      <c r="H9" s="31"/>
+      <c r="I9" s="30">
+        <v>21.516200000000001</v>
+      </c>
+      <c r="J9" s="29">
+        <v>8.6715</v>
+      </c>
+      <c r="K9" s="29">
+        <v>74.5852</v>
+      </c>
+      <c r="Q9" s="32"/>
+    </row>
+    <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="116" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1074.2276999999999</v>
+      </c>
+      <c r="G10" s="34">
+        <v>1064.2765999999999</v>
+      </c>
+      <c r="H10" s="35">
+        <v>179.15600000000001</v>
+      </c>
+      <c r="I10" s="34">
+        <v>9.9511000000000003</v>
+      </c>
+      <c r="J10" s="35">
+        <v>1.9821</v>
+      </c>
+      <c r="K10" s="35">
+        <v>29.807099999999998</v>
+      </c>
+      <c r="Q10" s="32"/>
+    </row>
+    <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q11" s="32"/>
+    </row>
+    <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="141" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="134"/>
+      <c r="G12" s="141" t="s">
+        <v>63</v>
+      </c>
+      <c r="H12" s="134"/>
+      <c r="I12" s="141" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" s="134"/>
+      <c r="K12" s="141" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="134"/>
+      <c r="Q12" s="32"/>
+    </row>
+    <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="155">
+        <v>414915.39100489463</v>
+      </c>
+      <c r="F13" s="134"/>
+      <c r="G13" s="155">
+        <v>70986.094259999998</v>
+      </c>
+      <c r="H13" s="134"/>
+      <c r="I13" s="155">
+        <v>1752.5745999999999</v>
+      </c>
+      <c r="J13" s="134"/>
+      <c r="K13" s="155">
+        <v>72738.668860000005</v>
+      </c>
+      <c r="L13" s="134"/>
+      <c r="Q13" s="32"/>
+    </row>
+    <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q14" s="32"/>
+    </row>
+    <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q15" s="32"/>
+    </row>
+    <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q16" s="32"/>
+    </row>
+    <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q17" s="32"/>
+    </row>
+    <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="36"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="138" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="139"/>
+      <c r="H18" s="139"/>
+      <c r="I18" s="140"/>
+      <c r="J18" s="138" t="s">
+        <v>70</v>
+      </c>
+      <c r="K18" s="139"/>
+      <c r="L18" s="139"/>
+      <c r="M18" s="140"/>
+      <c r="N18" s="39"/>
+      <c r="Q18" s="32"/>
+    </row>
+    <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="40"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="M19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="N19" s="39"/>
+      <c r="Q19" s="32"/>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="48">
+        <v>2071.5410000000002</v>
+      </c>
+      <c r="G20" s="49">
+        <v>18.694299999999998</v>
+      </c>
+      <c r="H20" s="50">
+        <v>1585.9737</v>
+      </c>
+      <c r="I20" s="51">
+        <v>466.87299999999999</v>
+      </c>
+      <c r="J20" s="52">
+        <v>2969.1767</v>
+      </c>
+      <c r="K20" s="49">
+        <v>150.00909999999999</v>
+      </c>
+      <c r="L20" s="49">
+        <v>2154.4195</v>
+      </c>
+      <c r="M20" s="51">
+        <v>664.74810000000002</v>
+      </c>
+      <c r="Q20" s="32"/>
+    </row>
+    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="56">
+        <v>2027.0622000000001</v>
+      </c>
+      <c r="G21" s="57">
+        <v>17.965299999999999</v>
+      </c>
+      <c r="H21" s="57">
+        <v>1550.6618000000001</v>
+      </c>
+      <c r="I21" s="57">
+        <v>458.43509999999998</v>
+      </c>
+      <c r="J21" s="56">
+        <v>2896.1026000000002</v>
+      </c>
+      <c r="K21" s="57">
+        <v>142.3938</v>
+      </c>
+      <c r="L21" s="57">
+        <v>2102.2849999999999</v>
+      </c>
+      <c r="M21" s="58">
+        <v>651.42380000000003</v>
+      </c>
+      <c r="Q21" s="32"/>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="59"/>
+      <c r="C22" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="60"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="62">
+        <v>1163.9774</v>
+      </c>
+      <c r="G22" s="63">
+        <v>10.4238</v>
+      </c>
+      <c r="H22" s="63">
+        <v>875.58069999999998</v>
+      </c>
+      <c r="I22" s="58">
+        <v>277.97289999999998</v>
+      </c>
+      <c r="J22" s="62">
+        <v>1653.9813999999999</v>
+      </c>
+      <c r="K22" s="63">
+        <v>78.751300000000001</v>
+      </c>
+      <c r="L22" s="63">
+        <v>1163.6741999999999</v>
+      </c>
+      <c r="M22" s="58">
+        <v>411.55590000000001</v>
+      </c>
+      <c r="Q22" s="32"/>
+    </row>
+    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="64"/>
+      <c r="C23" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="62">
+        <v>863.08480000000009</v>
+      </c>
+      <c r="G23" s="57">
+        <v>7.5415000000000001</v>
+      </c>
+      <c r="H23" s="57">
+        <v>675.08109999999999</v>
+      </c>
+      <c r="I23" s="66">
+        <v>180.4622</v>
+      </c>
+      <c r="J23" s="62">
+        <v>1242.1212</v>
+      </c>
+      <c r="K23" s="57">
+        <v>63.642499999999998</v>
+      </c>
+      <c r="L23" s="57">
+        <v>938.61080000000004</v>
+      </c>
+      <c r="M23" s="66">
+        <v>239.86789999999999</v>
+      </c>
+      <c r="Q23" s="32"/>
+    </row>
+    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="64"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="55"/>
+      <c r="F24" s="62">
+        <v>180.3477</v>
+      </c>
+      <c r="G24" s="57">
+        <v>2.6030000000000002</v>
+      </c>
+      <c r="H24" s="63">
+        <v>153.77000000000001</v>
+      </c>
+      <c r="I24" s="58">
+        <v>23.974699999999999</v>
+      </c>
+      <c r="J24" s="62">
+        <v>268.74419999999998</v>
+      </c>
+      <c r="K24" s="63">
+        <v>15.891500000000001</v>
+      </c>
+      <c r="L24" s="63">
+        <v>226.07149999999999</v>
+      </c>
+      <c r="M24" s="58">
+        <v>26.781199999999998</v>
+      </c>
+      <c r="Q24" s="32"/>
+    </row>
+    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="62">
+        <v>44.4788</v>
+      </c>
+      <c r="G25" s="57">
+        <v>0.72899999999999998</v>
+      </c>
+      <c r="H25" s="57">
+        <v>35.311900000000001</v>
+      </c>
+      <c r="I25" s="66">
+        <v>8.4379000000000008</v>
+      </c>
+      <c r="J25" s="62">
+        <v>73.074100000000001</v>
+      </c>
+      <c r="K25" s="57">
+        <v>7.6153000000000004</v>
+      </c>
+      <c r="L25" s="63">
+        <v>52.134500000000003</v>
+      </c>
+      <c r="M25" s="66">
+        <v>13.324299999999999</v>
+      </c>
+      <c r="Q25" s="32"/>
+    </row>
+    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="68"/>
+      <c r="C26" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="60"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="62">
+        <v>15.3512</v>
+      </c>
+      <c r="G26" s="63">
+        <v>0.24049999999999999</v>
+      </c>
+      <c r="H26" s="63">
+        <v>12.070499999999999</v>
+      </c>
+      <c r="I26" s="58">
+        <v>3.0402</v>
+      </c>
+      <c r="J26" s="62">
+        <v>24.388999999999999</v>
+      </c>
+      <c r="K26" s="63">
+        <v>2.3212000000000002</v>
+      </c>
+      <c r="L26" s="57">
+        <v>17.408100000000001</v>
+      </c>
+      <c r="M26" s="58">
+        <v>4.6597</v>
+      </c>
+      <c r="Q26" s="32"/>
+    </row>
+    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="71">
+        <v>134.84469999999999</v>
+      </c>
+      <c r="G27" s="72">
+        <v>1.9</v>
+      </c>
+      <c r="H27" s="73">
+        <v>106.05880000000001</v>
+      </c>
+      <c r="I27" s="74">
+        <v>26.885899999999999</v>
+      </c>
+      <c r="J27" s="71">
+        <v>213.74359999999999</v>
+      </c>
+      <c r="K27" s="73">
+        <v>18.497399999999999</v>
+      </c>
+      <c r="L27" s="73">
+        <v>153.05289999999999</v>
+      </c>
+      <c r="M27" s="74">
+        <v>42.193300000000001</v>
+      </c>
+      <c r="Q27" s="32"/>
+    </row>
+    <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q28" s="32"/>
+    </row>
+    <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q29" s="32"/>
+    </row>
+    <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q30" s="32"/>
+    </row>
+    <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q31" s="32"/>
+    </row>
+    <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="36"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="156" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="76"/>
+      <c r="N32" s="39"/>
+      <c r="Q32" s="32"/>
+    </row>
+    <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="40"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="157"/>
+      <c r="G33" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L33" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="39"/>
+      <c r="Q33" s="32"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="52">
+        <v>4805.4361945199998</v>
+      </c>
+      <c r="G34" s="49">
+        <v>1091.82310265</v>
+      </c>
+      <c r="H34" s="49">
+        <v>1992.5907107999999</v>
+      </c>
+      <c r="I34" s="49">
+        <v>582.55955457000005</v>
+      </c>
+      <c r="J34" s="49">
+        <v>1036.15760312</v>
+      </c>
+      <c r="K34" s="49">
+        <v>32.702123399999998</v>
+      </c>
+      <c r="L34" s="49">
+        <v>23.666257269999999</v>
+      </c>
+      <c r="M34" s="51">
+        <v>45.936842710000001</v>
+      </c>
+      <c r="Q34" s="32"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="81">
+        <v>4645.3339727000002</v>
+      </c>
+      <c r="G35" s="82">
+        <v>1037.17716544</v>
+      </c>
+      <c r="H35" s="82">
+        <v>1930.85063053</v>
+      </c>
+      <c r="I35" s="82">
+        <v>571.16487053000003</v>
+      </c>
+      <c r="J35" s="63">
+        <v>1006.81993362</v>
+      </c>
+      <c r="K35" s="83">
+        <v>31.593589699999999</v>
+      </c>
+      <c r="L35" s="83">
+        <v>22.330154839999999</v>
+      </c>
+      <c r="M35" s="84">
+        <v>45.397628040000001</v>
+      </c>
+      <c r="Q35" s="32"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="59"/>
+      <c r="C36" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D36" s="60"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="62">
+        <v>2824.6377200500001</v>
+      </c>
+      <c r="G36" s="63">
+        <v>628.70152313999995</v>
+      </c>
+      <c r="H36" s="63">
+        <v>1180.0567706899999</v>
+      </c>
+      <c r="I36" s="82">
+        <v>362.82142875</v>
+      </c>
+      <c r="J36" s="63">
+        <v>606.68125525000005</v>
+      </c>
+      <c r="K36" s="63">
+        <v>6.8086760000000002</v>
+      </c>
+      <c r="L36" s="82">
+        <v>12.429034440000001</v>
+      </c>
+      <c r="M36" s="58">
+        <v>27.13903178</v>
+      </c>
+      <c r="Q36" s="32"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="64"/>
+      <c r="C37" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="62">
+        <v>1820.6962526499999</v>
+      </c>
+      <c r="G37" s="57">
+        <v>408.4756423</v>
+      </c>
+      <c r="H37" s="57">
+        <v>750.79385983999998</v>
+      </c>
+      <c r="I37" s="85">
+        <v>208.34344178000001</v>
+      </c>
+      <c r="J37" s="57">
+        <v>400.13867836999998</v>
+      </c>
+      <c r="K37" s="57">
+        <v>24.784913700000001</v>
+      </c>
+      <c r="L37" s="85">
+        <v>9.9011203999999999</v>
+      </c>
+      <c r="M37" s="66">
+        <v>18.258596260000001</v>
+      </c>
+      <c r="Q37" s="32"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="64"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E38" s="55"/>
+      <c r="F38" s="62">
+        <v>369.65083487999999</v>
+      </c>
+      <c r="G38" s="63">
+        <v>125.27383380000001</v>
+      </c>
+      <c r="H38" s="63">
+        <v>148.41008883999999</v>
+      </c>
+      <c r="I38" s="82">
+        <v>23.62645346</v>
+      </c>
+      <c r="J38" s="63">
+        <v>61.479292600000001</v>
+      </c>
+      <c r="K38" s="63">
+        <v>6.13301885</v>
+      </c>
+      <c r="L38" s="82">
+        <v>1.9839077199999999</v>
+      </c>
+      <c r="M38" s="58">
+        <v>2.7442396100000002</v>
+      </c>
+      <c r="Q38" s="32"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="62">
+        <v>160.10222182000001</v>
+      </c>
+      <c r="G39" s="57">
+        <v>54.64593721</v>
+      </c>
+      <c r="H39" s="57">
+        <v>61.74008027</v>
+      </c>
+      <c r="I39" s="85">
+        <v>11.39468404</v>
+      </c>
+      <c r="J39" s="57">
+        <v>29.337669500000001</v>
+      </c>
+      <c r="K39" s="57">
+        <v>1.1085337</v>
+      </c>
+      <c r="L39" s="85">
+        <v>1.33610243</v>
+      </c>
+      <c r="M39" s="66">
+        <v>0.53921467000000001</v>
+      </c>
+      <c r="Q39" s="32"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="68"/>
+      <c r="C40" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="60"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="62">
+        <v>55.229007140000007</v>
+      </c>
+      <c r="G40" s="63">
+        <v>18.81942643</v>
+      </c>
+      <c r="H40" s="63">
+        <v>21.451100700000001</v>
+      </c>
+      <c r="I40" s="82">
+        <v>3.9697830399999998</v>
+      </c>
+      <c r="J40" s="63">
+        <v>10.072549199999999</v>
+      </c>
+      <c r="K40" s="63">
+        <v>0.30981520000000001</v>
+      </c>
+      <c r="L40" s="82">
+        <v>0.39973192000000002</v>
+      </c>
+      <c r="M40" s="58">
+        <v>0.20660065</v>
+      </c>
+      <c r="Q40" s="32"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="70"/>
+      <c r="F41" s="71">
+        <v>443.41761965000001</v>
+      </c>
+      <c r="G41" s="73">
+        <v>142.17386880000001</v>
+      </c>
+      <c r="H41" s="73">
+        <v>174.27599666</v>
+      </c>
+      <c r="I41" s="86">
+        <v>35.907616840000003</v>
+      </c>
+      <c r="J41" s="73">
+        <v>83.740327769999993</v>
+      </c>
+      <c r="K41" s="73">
+        <v>2.3193609500000001</v>
+      </c>
+      <c r="L41" s="86">
+        <v>3.19642962</v>
+      </c>
+      <c r="M41" s="74">
+        <v>1.80401901</v>
+      </c>
+      <c r="Q41" s="32"/>
+    </row>
+    <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="Q42" s="32"/>
+    </row>
+    <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+      <c r="Q43" s="32"/>
+    </row>
+    <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q44" s="32"/>
+    </row>
+    <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q45" s="87"/>
+      <c r="R45" s="88"/>
+    </row>
+    <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q46" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="R46" s="88"/>
+    </row>
+    <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="36"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="153" t="s">
+        <v>77</v>
+      </c>
+      <c r="G47" s="139"/>
+      <c r="H47" s="139"/>
+      <c r="I47" s="139"/>
+      <c r="J47" s="139"/>
+      <c r="K47" s="139"/>
+      <c r="L47" s="140"/>
+      <c r="M47" s="154" t="s">
+        <v>78</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="139"/>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="147" t="s">
+        <v>38</v>
+      </c>
+      <c r="R47" s="88"/>
+    </row>
+    <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="40"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K48" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L48" s="90" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="N48" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="O48" s="92" t="s">
+        <v>81</v>
+      </c>
+      <c r="P48" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="136"/>
+      <c r="R48" s="88"/>
+    </row>
+    <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="48">
+        <v>3670.9994535300002</v>
+      </c>
+      <c r="G49" s="49">
+        <v>962.09179789999996</v>
+      </c>
+      <c r="H49" s="49">
+        <v>1494.7721990099999</v>
+      </c>
+      <c r="I49" s="49">
+        <v>412.61709784999999</v>
+      </c>
+      <c r="J49" s="49">
+        <v>770.39021667999998</v>
+      </c>
+      <c r="K49" s="49">
+        <v>24.07986683</v>
+      </c>
+      <c r="L49" s="51">
+        <v>7.0482752599999996</v>
+      </c>
+      <c r="M49" s="48">
+        <v>3.4737885300000002</v>
+      </c>
+      <c r="N49" s="49">
+        <v>7.1073592900000007</v>
+      </c>
+      <c r="O49" s="95">
+        <v>9.7605030700000004</v>
+      </c>
+      <c r="P49" s="51">
+        <v>32.467349460000001</v>
+      </c>
+      <c r="Q49" s="96">
+        <v>66.503499020000007</v>
+      </c>
+    </row>
+    <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="97">
+        <v>3536.0011089099999</v>
+      </c>
+      <c r="G50" s="63">
+        <v>911.71422617999997</v>
+      </c>
+      <c r="H50" s="63">
+        <v>1443.8679672200001</v>
+      </c>
+      <c r="I50" s="63">
+        <v>403.83472441999999</v>
+      </c>
+      <c r="J50" s="63">
+        <v>746.80716761999997</v>
+      </c>
+      <c r="K50" s="63">
+        <v>23.120269180000001</v>
+      </c>
+      <c r="L50" s="58">
+        <v>6.6567542900000003</v>
+      </c>
+      <c r="M50" s="97">
+        <v>3.4432200000000002</v>
+      </c>
+      <c r="N50" s="63">
+        <v>7.0264297300000003</v>
+      </c>
+      <c r="O50" s="150"/>
+      <c r="P50" s="98">
+        <v>32.05660881</v>
+      </c>
+      <c r="Q50" s="99">
+        <v>60.806765599999999</v>
+      </c>
+    </row>
+    <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="59"/>
+      <c r="C51" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" s="60"/>
+      <c r="E51" s="61"/>
+      <c r="F51" s="62">
+        <v>2149.44978898</v>
+      </c>
+      <c r="G51" s="63">
+        <v>555.9007623</v>
+      </c>
+      <c r="H51" s="63">
+        <v>881.53909148000002</v>
+      </c>
+      <c r="I51" s="63">
+        <v>255.16313668999999</v>
+      </c>
+      <c r="J51" s="63">
+        <v>448.20157604000002</v>
+      </c>
+      <c r="K51" s="63">
+        <v>4.9502158500000002</v>
+      </c>
+      <c r="L51" s="58">
+        <v>3.69500662</v>
+      </c>
+      <c r="M51" s="62">
+        <v>1.91556294</v>
+      </c>
+      <c r="N51" s="98">
+        <v>5.08216716</v>
+      </c>
+      <c r="O51" s="151"/>
+      <c r="P51" s="98">
+        <v>18.999412</v>
+      </c>
+      <c r="Q51" s="99">
+        <v>42.133202799999999</v>
+      </c>
+    </row>
+    <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="64"/>
+      <c r="C52" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D52" s="54"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="62">
+        <v>1386.5513199300001</v>
+      </c>
+      <c r="G52" s="63">
+        <v>355.81346387999997</v>
+      </c>
+      <c r="H52" s="63">
+        <v>562.32887573999994</v>
+      </c>
+      <c r="I52" s="63">
+        <v>148.67158773</v>
+      </c>
+      <c r="J52" s="63">
+        <v>298.60559158000001</v>
+      </c>
+      <c r="K52" s="63">
+        <v>18.170053329999998</v>
+      </c>
+      <c r="L52" s="58">
+        <v>2.9617476699999998</v>
+      </c>
+      <c r="M52" s="62">
+        <v>1.5276570599999999</v>
+      </c>
+      <c r="N52" s="98">
+        <v>1.94426257</v>
+      </c>
+      <c r="O52" s="151"/>
+      <c r="P52" s="98">
+        <v>13.057196810000001</v>
+      </c>
+      <c r="Q52" s="99">
+        <v>18.673562799999999</v>
+      </c>
+    </row>
+    <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="64"/>
+      <c r="C53" s="67"/>
+      <c r="D53" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" s="55"/>
+      <c r="F53" s="62">
+        <v>305.22966104</v>
+      </c>
+      <c r="G53" s="63">
+        <v>111.54692436000001</v>
+      </c>
+      <c r="H53" s="63">
+        <v>119.2948988</v>
+      </c>
+      <c r="I53" s="63">
+        <v>18.923285409999998</v>
+      </c>
+      <c r="J53" s="63">
+        <v>49.96682174</v>
+      </c>
+      <c r="K53" s="63">
+        <v>4.9039858499999998</v>
+      </c>
+      <c r="L53" s="58">
+        <v>0.59374488000000003</v>
+      </c>
+      <c r="M53" s="62">
+        <v>0.28104361</v>
+      </c>
+      <c r="N53" s="98">
+        <v>8.2817260000000004E-2</v>
+      </c>
+      <c r="O53" s="151"/>
+      <c r="P53" s="98">
+        <v>2.1956355200000002</v>
+      </c>
+      <c r="Q53" s="99">
+        <v>0.21918909</v>
+      </c>
+    </row>
+    <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="62">
+        <v>134.99834462000001</v>
+      </c>
+      <c r="G54" s="63">
+        <v>50.377571719999999</v>
+      </c>
+      <c r="H54" s="63">
+        <v>50.904231789999997</v>
+      </c>
+      <c r="I54" s="63">
+        <v>8.7823734299999998</v>
+      </c>
+      <c r="J54" s="63">
+        <v>23.58304906</v>
+      </c>
+      <c r="K54" s="63">
+        <v>0.95959764999999997</v>
+      </c>
+      <c r="L54" s="58">
+        <v>0.39152097000000002</v>
+      </c>
+      <c r="M54" s="62">
+        <v>3.056853E-2</v>
+      </c>
+      <c r="N54" s="98">
+        <v>8.0929559999999998E-2</v>
+      </c>
+      <c r="O54" s="151"/>
+      <c r="P54" s="98">
+        <v>0.41074064999999998</v>
+      </c>
+      <c r="Q54" s="99">
+        <v>0.55233049000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="68"/>
+      <c r="C55" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" s="60"/>
+      <c r="E55" s="61"/>
+      <c r="F55" s="62">
+        <v>43.765177090000002</v>
+      </c>
+      <c r="G55" s="63">
+        <v>16.848555300000001</v>
+      </c>
+      <c r="H55" s="63">
+        <v>16.318731540000002</v>
+      </c>
+      <c r="I55" s="63">
+        <v>2.7944514499999999</v>
+      </c>
+      <c r="J55" s="63">
+        <v>7.4464445499999998</v>
+      </c>
+      <c r="K55" s="63">
+        <v>0.24055645</v>
+      </c>
+      <c r="L55" s="58">
+        <v>0.11643779999999999</v>
+      </c>
+      <c r="M55" s="62">
+        <v>1.8810489999999999E-2</v>
+      </c>
+      <c r="N55" s="98">
+        <v>3.3880430000000003E-2</v>
+      </c>
+      <c r="O55" s="151"/>
+      <c r="P55" s="98">
+        <v>0.14462601</v>
+      </c>
+      <c r="Q55" s="99">
+        <v>0.41869008000000002</v>
+      </c>
+    </row>
+    <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C56" s="69"/>
+      <c r="D56" s="69"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="71">
+        <v>358.60735527999992</v>
+      </c>
+      <c r="G56" s="73">
+        <v>129.92260272999999</v>
+      </c>
+      <c r="H56" s="73">
+        <v>136.26772690999999</v>
+      </c>
+      <c r="I56" s="73">
+        <v>25.951021310000002</v>
+      </c>
+      <c r="J56" s="73">
+        <v>63.662000859999999</v>
+      </c>
+      <c r="K56" s="73">
+        <v>1.86208084</v>
+      </c>
+      <c r="L56" s="74">
+        <v>0.94192262999999998</v>
+      </c>
+      <c r="M56" s="71">
+        <v>0.23999321000000001</v>
+      </c>
+      <c r="N56" s="100">
+        <v>0.57943791</v>
+      </c>
+      <c r="O56" s="152"/>
+      <c r="P56" s="86">
+        <v>1.2962580800000001</v>
+      </c>
+      <c r="Q56" s="101">
+        <v>4.1076442000000002</v>
+      </c>
+    </row>
+    <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+      <c r="Q57" s="102"/>
+    </row>
+    <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="I58" s="12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J63" s="19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E64" s="36"/>
+      <c r="F64" s="142" t="s">
+        <v>37</v>
+      </c>
+      <c r="G64" s="139"/>
+      <c r="H64" s="139"/>
+      <c r="I64" s="143"/>
+      <c r="J64" s="148" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="103"/>
+      <c r="F65" s="104" t="s">
+        <v>87</v>
+      </c>
+      <c r="G65" s="105" t="s">
+        <v>88</v>
+      </c>
+      <c r="H65" s="106" t="s">
+        <v>89</v>
+      </c>
+      <c r="I65" s="105" t="s">
+        <v>90</v>
+      </c>
+      <c r="J65" s="149"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F66" s="52">
+        <v>260.92779056000001</v>
+      </c>
+      <c r="G66" s="49">
+        <v>0.8782080000000001</v>
+      </c>
+      <c r="H66" s="49">
+        <v>102.47030986999999</v>
+      </c>
+      <c r="I66" s="49">
+        <v>66.964976949999993</v>
+      </c>
+      <c r="J66" s="51">
+        <v>27.26783129</v>
+      </c>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="107" t="s">
+        <v>60</v>
+      </c>
+      <c r="F67" s="62">
+        <v>260.92779056000001</v>
+      </c>
+      <c r="G67" s="63">
+        <v>0.60170800000000002</v>
+      </c>
+      <c r="H67" s="63">
+        <v>70.341855539999997</v>
+      </c>
+      <c r="I67" s="63">
+        <v>66.964976949999993</v>
+      </c>
+      <c r="J67" s="58">
+        <v>26.02654282</v>
+      </c>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F68" s="108"/>
+      <c r="G68" s="73">
+        <v>0.27650000000000002</v>
+      </c>
+      <c r="H68" s="73">
+        <v>32.128454329999997</v>
+      </c>
+      <c r="I68" s="109"/>
+      <c r="J68" s="74">
+        <v>1.24128847</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="F64:I64"/>
+    <mergeCell ref="B1:Q1"/>
+    <mergeCell ref="Q47:Q48"/>
+    <mergeCell ref="J64:J65"/>
+    <mergeCell ref="O50:O56"/>
+    <mergeCell ref="F47:L47"/>
+    <mergeCell ref="M47:P47"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:R68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
+    <col min="19" max="19" width="9" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="144" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1" s="145"/>
+      <c r="D1" s="145"/>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+      <c r="J1" s="145"/>
+      <c r="K1" s="145"/>
+      <c r="L1" s="145"/>
+      <c r="M1" s="145"/>
+      <c r="N1" s="145"/>
+      <c r="O1" s="145"/>
+      <c r="P1" s="146"/>
+      <c r="Q1" s="146"/>
+    </row>
+    <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="14"/>
+    </row>
+    <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="17">
+        <v>1374</v>
+      </c>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+    </row>
+    <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="118" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="21"/>
+      <c r="I6" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="20"/>
+      <c r="K6" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="22"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" s="23"/>
+      <c r="J7" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="116"/>
+    </row>
+    <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" s="25">
+        <v>2784.3831</v>
+      </c>
+      <c r="G8" s="26">
+        <v>2752.8584000000001</v>
+      </c>
+      <c r="H8" s="27">
+        <v>181.35169999999999</v>
+      </c>
+      <c r="I8" s="26">
+        <v>31.524699999999999</v>
+      </c>
+      <c r="J8" s="26">
+        <v>10.7356</v>
+      </c>
+      <c r="K8" s="26">
+        <v>105.0556</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="29">
+        <v>1710.4190000000001</v>
+      </c>
+      <c r="G9" s="30">
+        <v>1688.7860000000001</v>
+      </c>
+      <c r="H9" s="31"/>
+      <c r="I9" s="30">
+        <v>21.632999999999999</v>
+      </c>
+      <c r="J9" s="29">
+        <v>8.7392000000000003</v>
+      </c>
+      <c r="K9" s="29">
+        <v>75.252899999999997</v>
+      </c>
+      <c r="Q9" s="32"/>
+    </row>
+    <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="116" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1073.9640999999999</v>
+      </c>
+      <c r="G10" s="34">
+        <v>1064.0724</v>
+      </c>
+      <c r="H10" s="35">
+        <v>181.35169999999999</v>
+      </c>
+      <c r="I10" s="34">
+        <v>9.8917000000000002</v>
+      </c>
+      <c r="J10" s="35">
+        <v>1.9964</v>
+      </c>
+      <c r="K10" s="35">
+        <v>29.802700000000002</v>
+      </c>
+      <c r="Q10" s="32"/>
+    </row>
+    <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q11" s="32"/>
+    </row>
+    <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="141" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="134"/>
+      <c r="G12" s="141" t="s">
+        <v>63</v>
+      </c>
+      <c r="H12" s="134"/>
+      <c r="I12" s="141" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" s="134"/>
+      <c r="K12" s="141" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" s="134"/>
+      <c r="Q12" s="32"/>
+    </row>
+    <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="155">
+        <v>414955.11474089097</v>
+      </c>
+      <c r="F13" s="134"/>
+      <c r="G13" s="155">
+        <v>70974.711240000004</v>
+      </c>
+      <c r="H13" s="134"/>
+      <c r="I13" s="155">
+        <v>1642.45461</v>
+      </c>
+      <c r="J13" s="134"/>
+      <c r="K13" s="155">
+        <v>72617.165850000005</v>
+      </c>
+      <c r="L13" s="134"/>
+      <c r="Q13" s="32"/>
+    </row>
+    <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q14" s="32"/>
+    </row>
+    <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q15" s="32"/>
+    </row>
+    <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q16" s="32"/>
+    </row>
+    <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q17" s="32"/>
+    </row>
+    <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="36"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="138" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="139"/>
+      <c r="H18" s="139"/>
+      <c r="I18" s="140"/>
+      <c r="J18" s="138" t="s">
+        <v>70</v>
+      </c>
+      <c r="K18" s="139"/>
+      <c r="L18" s="139"/>
+      <c r="M18" s="140"/>
+      <c r="N18" s="39"/>
+      <c r="Q18" s="32"/>
+    </row>
+    <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="40"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="M19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="N19" s="39"/>
+      <c r="Q19" s="32"/>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="48">
+        <v>2107.319</v>
+      </c>
+      <c r="G20" s="49">
+        <v>18.074400000000001</v>
+      </c>
+      <c r="H20" s="50">
+        <v>1640.3504</v>
+      </c>
+      <c r="I20" s="51">
+        <v>448.89420000000001</v>
+      </c>
+      <c r="J20" s="52">
+        <v>2931.8454000000002</v>
+      </c>
+      <c r="K20" s="49">
+        <v>147.3759</v>
+      </c>
+      <c r="L20" s="49">
+        <v>2158.8816000000002</v>
+      </c>
+      <c r="M20" s="51">
+        <v>625.58789999999999</v>
+      </c>
+      <c r="Q20" s="32"/>
+    </row>
+    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="56">
+        <v>2065.3195000000001</v>
+      </c>
+      <c r="G21" s="57">
+        <v>17.371300000000002</v>
+      </c>
+      <c r="H21" s="57">
+        <v>1606.9256</v>
+      </c>
+      <c r="I21" s="57">
+        <v>441.02260000000001</v>
+      </c>
+      <c r="J21" s="56">
+        <v>2865.2044000000001</v>
+      </c>
+      <c r="K21" s="57">
+        <v>140.12479999999999</v>
+      </c>
+      <c r="L21" s="57">
+        <v>2111.4382000000001</v>
+      </c>
+      <c r="M21" s="58">
+        <v>613.64139999999998</v>
+      </c>
+      <c r="Q21" s="32"/>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="59"/>
+      <c r="C22" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="60"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="62">
+        <v>1176.6837</v>
+      </c>
+      <c r="G22" s="63">
+        <v>9.9376999999999995</v>
+      </c>
+      <c r="H22" s="63">
+        <v>893.274</v>
+      </c>
+      <c r="I22" s="58">
+        <v>273.47199999999998</v>
+      </c>
+      <c r="J22" s="62">
+        <v>1630.4521999999999</v>
+      </c>
+      <c r="K22" s="63">
+        <v>76.542599999999993</v>
+      </c>
+      <c r="L22" s="63">
+        <v>1155.8687</v>
+      </c>
+      <c r="M22" s="58">
+        <v>398.04090000000002</v>
+      </c>
+      <c r="Q22" s="32"/>
+    </row>
+    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="64"/>
+      <c r="C23" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="62">
+        <v>888.63580000000002</v>
+      </c>
+      <c r="G23" s="57">
+        <v>7.4336000000000002</v>
+      </c>
+      <c r="H23" s="57">
+        <v>713.65160000000003</v>
+      </c>
+      <c r="I23" s="66">
+        <v>167.5506</v>
+      </c>
+      <c r="J23" s="62">
+        <v>1234.7521999999999</v>
+      </c>
+      <c r="K23" s="57">
+        <v>63.5822</v>
+      </c>
+      <c r="L23" s="57">
+        <v>955.56949999999995</v>
+      </c>
+      <c r="M23" s="66">
+        <v>215.60050000000001</v>
+      </c>
+      <c r="Q23" s="32"/>
+    </row>
+    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="64"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="55"/>
+      <c r="F24" s="62">
+        <v>190.15090000000001</v>
+      </c>
+      <c r="G24" s="57">
+        <v>2.5825999999999998</v>
+      </c>
+      <c r="H24" s="63">
+        <v>164.25579999999999</v>
+      </c>
+      <c r="I24" s="58">
+        <v>23.3125</v>
+      </c>
+      <c r="J24" s="62">
+        <v>276.81709999999998</v>
+      </c>
+      <c r="K24" s="63">
+        <v>16.350200000000001</v>
+      </c>
+      <c r="L24" s="63">
+        <v>234.58799999999999</v>
+      </c>
+      <c r="M24" s="58">
+        <v>25.878900000000002</v>
+      </c>
+      <c r="Q24" s="32"/>
+    </row>
+    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="62">
+        <v>41.999499999999998</v>
+      </c>
+      <c r="G25" s="57">
+        <v>0.70309999999999995</v>
+      </c>
+      <c r="H25" s="57">
+        <v>33.424799999999998</v>
+      </c>
+      <c r="I25" s="66">
+        <v>7.8715999999999999</v>
+      </c>
+      <c r="J25" s="62">
+        <v>66.640999999999991</v>
+      </c>
+      <c r="K25" s="57">
+        <v>7.2511000000000001</v>
+      </c>
+      <c r="L25" s="63">
+        <v>47.443399999999997</v>
+      </c>
+      <c r="M25" s="66">
+        <v>11.9465</v>
+      </c>
+      <c r="Q25" s="32"/>
+    </row>
+    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="68"/>
+      <c r="C26" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" s="60"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="62">
+        <v>14.5541</v>
+      </c>
+      <c r="G26" s="63">
+        <v>0.23069999999999999</v>
+      </c>
+      <c r="H26" s="63">
+        <v>11.505699999999999</v>
+      </c>
+      <c r="I26" s="58">
+        <v>2.8176999999999999</v>
+      </c>
+      <c r="J26" s="62">
+        <v>22.4312</v>
+      </c>
+      <c r="K26" s="63">
+        <v>2.2258</v>
+      </c>
+      <c r="L26" s="57">
+        <v>16.0122</v>
+      </c>
+      <c r="M26" s="58">
+        <v>4.1932</v>
+      </c>
+      <c r="Q26" s="32"/>
+    </row>
+    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="71">
+        <v>128.70230000000001</v>
+      </c>
+      <c r="G27" s="72">
+        <v>1.8354999999999999</v>
+      </c>
+      <c r="H27" s="73">
+        <v>101.5295</v>
+      </c>
+      <c r="I27" s="74">
+        <v>25.337299999999999</v>
+      </c>
+      <c r="J27" s="71">
+        <v>197.95779999999999</v>
+      </c>
+      <c r="K27" s="73">
+        <v>18.092600000000001</v>
+      </c>
+      <c r="L27" s="73">
+        <v>141.5025</v>
+      </c>
+      <c r="M27" s="74">
+        <v>38.362699999999997</v>
+      </c>
+      <c r="Q27" s="32"/>
+    </row>
+    <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q28" s="32"/>
+    </row>
+    <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q29" s="32"/>
+    </row>
+    <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q30" s="32"/>
+    </row>
+    <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q31" s="32"/>
+    </row>
+    <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="36"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="156" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="76"/>
+      <c r="N32" s="39"/>
+      <c r="Q32" s="32"/>
+    </row>
+    <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="40"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="157"/>
+      <c r="G33" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L33" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="39"/>
+      <c r="Q33" s="32"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="52">
+        <v>4691.6146176699986</v>
+      </c>
+      <c r="G34" s="49">
+        <v>1050.5629739399999</v>
+      </c>
+      <c r="H34" s="49">
+        <v>1954.3873470999999</v>
+      </c>
+      <c r="I34" s="49">
+        <v>549.21256907999998</v>
+      </c>
+      <c r="J34" s="49">
+        <v>1037.8846842600001</v>
+      </c>
+      <c r="K34" s="49">
+        <v>30.243032800000002</v>
+      </c>
+      <c r="L34" s="49">
+        <v>23.412144349999998</v>
+      </c>
+      <c r="M34" s="51">
+        <v>45.911866140000001</v>
+      </c>
+      <c r="Q34" s="32"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="81">
+        <v>4545.9010380199998</v>
+      </c>
+      <c r="G35" s="82">
+        <v>999.38766534000001</v>
+      </c>
+      <c r="H35" s="82">
+        <v>1899.1047314899999</v>
+      </c>
+      <c r="I35" s="82">
+        <v>539.04507853999996</v>
+      </c>
+      <c r="J35" s="63">
+        <v>1011.53757846</v>
+      </c>
+      <c r="K35" s="83">
+        <v>29.306399599999999</v>
+      </c>
+      <c r="L35" s="83">
+        <v>22.137649410000002</v>
+      </c>
+      <c r="M35" s="84">
+        <v>45.381935179999999</v>
+      </c>
+      <c r="Q35" s="32"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="59"/>
+      <c r="C36" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D36" s="60"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="62">
+        <v>2729.5247473999998</v>
+      </c>
+      <c r="G36" s="63">
+        <v>592.86540018999995</v>
+      </c>
+      <c r="H36" s="63">
+        <v>1138.95241401</v>
+      </c>
+      <c r="I36" s="82">
+        <v>351.06495328</v>
+      </c>
+      <c r="J36" s="63">
+        <v>600.26478030999999</v>
+      </c>
+      <c r="K36" s="63">
+        <v>6.6707842499999996</v>
+      </c>
+      <c r="L36" s="82">
+        <v>12.272736439999999</v>
+      </c>
+      <c r="M36" s="58">
+        <v>27.433678919999998</v>
+      </c>
+      <c r="Q36" s="32"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="64"/>
+      <c r="C37" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="62">
+        <v>1816.37629062</v>
+      </c>
+      <c r="G37" s="57">
+        <v>406.52226515000001</v>
+      </c>
+      <c r="H37" s="57">
+        <v>760.15231747999997</v>
+      </c>
+      <c r="I37" s="85">
+        <v>187.98012525999999</v>
+      </c>
+      <c r="J37" s="57">
+        <v>411.27279815000003</v>
+      </c>
+      <c r="K37" s="57">
+        <v>22.635615349999998</v>
+      </c>
+      <c r="L37" s="85">
+        <v>9.8649129700000007</v>
+      </c>
+      <c r="M37" s="66">
+        <v>17.948256260000001</v>
+      </c>
+      <c r="Q37" s="32"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="64"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E38" s="55"/>
+      <c r="F38" s="62">
+        <v>388.32623762999998</v>
+      </c>
+      <c r="G38" s="63">
+        <v>132.80543460000001</v>
+      </c>
+      <c r="H38" s="63">
+        <v>155.94570668</v>
+      </c>
+      <c r="I38" s="82">
+        <v>22.91092557</v>
+      </c>
+      <c r="J38" s="63">
+        <v>66.301356499999997</v>
+      </c>
+      <c r="K38" s="63">
+        <v>5.5680858999999998</v>
+      </c>
+      <c r="L38" s="82">
+        <v>2.0692452600000002</v>
+      </c>
+      <c r="M38" s="58">
+        <v>2.7254831199999998</v>
+      </c>
+      <c r="Q38" s="32"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="62">
+        <v>145.71357965000001</v>
+      </c>
+      <c r="G39" s="57">
+        <v>51.175308600000001</v>
+      </c>
+      <c r="H39" s="57">
+        <v>55.282615610000001</v>
+      </c>
+      <c r="I39" s="85">
+        <v>10.167490539999999</v>
+      </c>
+      <c r="J39" s="57">
+        <v>26.347105800000001</v>
+      </c>
+      <c r="K39" s="57">
+        <v>0.93663320000000005</v>
+      </c>
+      <c r="L39" s="85">
+        <v>1.2744949400000001</v>
+      </c>
+      <c r="M39" s="66">
+        <v>0.52993095999999995</v>
+      </c>
+      <c r="Q39" s="32"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="68"/>
+      <c r="C40" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="60"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="62">
+        <v>48.816180209999992</v>
+      </c>
+      <c r="G40" s="63">
+        <v>16.4553102</v>
+      </c>
+      <c r="H40" s="63">
+        <v>19.198315579999999</v>
+      </c>
+      <c r="I40" s="82">
+        <v>3.4715074499999998</v>
+      </c>
+      <c r="J40" s="63">
+        <v>8.8159680999999992</v>
+      </c>
+      <c r="K40" s="63">
+        <v>0.28718959999999999</v>
+      </c>
+      <c r="L40" s="82">
+        <v>0.38806330999999999</v>
+      </c>
+      <c r="M40" s="58">
+        <v>0.19982596999999999</v>
+      </c>
+      <c r="Q40" s="32"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="70"/>
+      <c r="F41" s="71">
+        <v>411.37554348999993</v>
+      </c>
+      <c r="G41" s="73">
+        <v>135.94565684</v>
+      </c>
+      <c r="H41" s="73">
+        <v>158.60710159999999</v>
+      </c>
+      <c r="I41" s="86">
+        <v>32.437720239999997</v>
+      </c>
+      <c r="J41" s="73">
+        <v>77.377202389999994</v>
+      </c>
+      <c r="K41" s="73">
+        <v>2.0535184000000002</v>
+      </c>
+      <c r="L41" s="86">
+        <v>3.1494133500000001</v>
+      </c>
+      <c r="M41" s="74">
+        <v>1.8049306700000001</v>
+      </c>
+      <c r="Q41" s="32"/>
+    </row>
+    <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="Q42" s="32"/>
+    </row>
+    <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+      <c r="Q43" s="32"/>
+    </row>
+    <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q44" s="32"/>
+    </row>
+    <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q45" s="87"/>
+      <c r="R45" s="88"/>
+    </row>
+    <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q46" s="89" t="s">
+        <v>73</v>
+      </c>
+      <c r="R46" s="88"/>
+    </row>
+    <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="36"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="153" t="s">
+        <v>77</v>
+      </c>
+      <c r="G47" s="139"/>
+      <c r="H47" s="139"/>
+      <c r="I47" s="139"/>
+      <c r="J47" s="139"/>
+      <c r="K47" s="139"/>
+      <c r="L47" s="140"/>
+      <c r="M47" s="154" t="s">
+        <v>78</v>
+      </c>
+      <c r="N47" s="139"/>
+      <c r="O47" s="139"/>
+      <c r="P47" s="139"/>
+      <c r="Q47" s="147" t="s">
+        <v>38</v>
+      </c>
+      <c r="R47" s="88"/>
+    </row>
+    <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="40"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K48" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L48" s="90" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="N48" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="O48" s="92" t="s">
+        <v>81</v>
+      </c>
+      <c r="P48" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="136"/>
+      <c r="R48" s="88"/>
+    </row>
+    <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="48">
+        <v>3568.8096986599999</v>
+      </c>
+      <c r="G49" s="49">
+        <v>925.74335397000004</v>
+      </c>
+      <c r="H49" s="49">
+        <v>1457.04300702</v>
+      </c>
+      <c r="I49" s="49">
+        <v>389.01584714000001</v>
+      </c>
+      <c r="J49" s="49">
+        <v>767.85711951000008</v>
+      </c>
+      <c r="K49" s="49">
+        <v>22.222284290000001</v>
+      </c>
+      <c r="L49" s="51">
+        <v>6.9280867300000004</v>
+      </c>
+      <c r="M49" s="48">
+        <v>3.4465997599999998</v>
+      </c>
+      <c r="N49" s="49">
+        <v>6.2243761000000006</v>
+      </c>
+      <c r="O49" s="95">
+        <v>8.9175381799999993</v>
+      </c>
+      <c r="P49" s="51">
+        <v>32.445902240000002</v>
+      </c>
+      <c r="Q49" s="96">
+        <v>64.98859684</v>
+      </c>
+    </row>
+    <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="97">
+        <v>3446.1726019299999</v>
+      </c>
+      <c r="G50" s="63">
+        <v>878.60253628000009</v>
+      </c>
+      <c r="H50" s="63">
+        <v>1411.6318751599999</v>
+      </c>
+      <c r="I50" s="63">
+        <v>381.18593279999999</v>
+      </c>
+      <c r="J50" s="63">
+        <v>746.77573454000003</v>
+      </c>
+      <c r="K50" s="63">
+        <v>21.42283956</v>
+      </c>
+      <c r="L50" s="58">
+        <v>6.5536835900000003</v>
+      </c>
+      <c r="M50" s="97">
+        <v>3.4097134200000001</v>
+      </c>
+      <c r="N50" s="63">
+        <v>6.1514757500000004</v>
+      </c>
+      <c r="O50" s="150"/>
+      <c r="P50" s="98">
+        <v>32.041913409999999</v>
+      </c>
+      <c r="Q50" s="99">
+        <v>59.549091590000003</v>
+      </c>
+    </row>
+    <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="59"/>
+      <c r="C51" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" s="60"/>
+      <c r="E51" s="61"/>
+      <c r="F51" s="62">
+        <v>2066.0083264700011</v>
+      </c>
+      <c r="G51" s="63">
+        <v>524.34356203000004</v>
+      </c>
+      <c r="H51" s="63">
+        <v>845.38285834999999</v>
+      </c>
+      <c r="I51" s="63">
+        <v>246.89791577</v>
+      </c>
+      <c r="J51" s="63">
+        <v>440.95855160000002</v>
+      </c>
+      <c r="K51" s="63">
+        <v>4.8250889800000003</v>
+      </c>
+      <c r="L51" s="58">
+        <v>3.60034974</v>
+      </c>
+      <c r="M51" s="62">
+        <v>1.75889852</v>
+      </c>
+      <c r="N51" s="98">
+        <v>4.40814196</v>
+      </c>
+      <c r="O51" s="151"/>
+      <c r="P51" s="98">
+        <v>19.20462895</v>
+      </c>
+      <c r="Q51" s="99">
+        <v>40.909765370000002</v>
+      </c>
+    </row>
+    <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="64"/>
+      <c r="C52" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D52" s="54"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="62">
+        <v>1380.16427546</v>
+      </c>
+      <c r="G52" s="63">
+        <v>354.25897424999999</v>
+      </c>
+      <c r="H52" s="63">
+        <v>566.24901680999994</v>
+      </c>
+      <c r="I52" s="63">
+        <v>134.28801702999999</v>
+      </c>
+      <c r="J52" s="63">
+        <v>305.81718294000001</v>
+      </c>
+      <c r="K52" s="63">
+        <v>16.59775058</v>
+      </c>
+      <c r="L52" s="58">
+        <v>2.9533338499999999</v>
+      </c>
+      <c r="M52" s="62">
+        <v>1.6508149000000001</v>
+      </c>
+      <c r="N52" s="98">
+        <v>1.7433337900000001</v>
+      </c>
+      <c r="O52" s="151"/>
+      <c r="P52" s="98">
+        <v>12.837284459999999</v>
+      </c>
+      <c r="Q52" s="99">
+        <v>18.639326220000001</v>
+      </c>
+    </row>
+    <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="64"/>
+      <c r="C53" s="67"/>
+      <c r="D53" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" s="55"/>
+      <c r="F53" s="62">
+        <v>321.38320582</v>
+      </c>
+      <c r="G53" s="63">
+        <v>119.05730378</v>
+      </c>
+      <c r="H53" s="63">
+        <v>125.21721906000001</v>
+      </c>
+      <c r="I53" s="63">
+        <v>18.356441459999999</v>
+      </c>
+      <c r="J53" s="63">
+        <v>53.682527149999999</v>
+      </c>
+      <c r="K53" s="63">
+        <v>4.4504733099999996</v>
+      </c>
+      <c r="L53" s="58">
+        <v>0.61924106000000001</v>
+      </c>
+      <c r="M53" s="62">
+        <v>0.34830623999999999</v>
+      </c>
+      <c r="N53" s="98">
+        <v>2.6638060000000002E-2</v>
+      </c>
+      <c r="O53" s="151"/>
+      <c r="P53" s="98">
+        <v>2.18053024</v>
+      </c>
+      <c r="Q53" s="99">
+        <v>0.20868159</v>
+      </c>
+    </row>
+    <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="62">
+        <v>122.63709673</v>
+      </c>
+      <c r="G54" s="63">
+        <v>47.140817689999999</v>
+      </c>
+      <c r="H54" s="63">
+        <v>45.411131859999998</v>
+      </c>
+      <c r="I54" s="63">
+        <v>7.8299143400000002</v>
+      </c>
+      <c r="J54" s="63">
+        <v>21.081384969999998</v>
+      </c>
+      <c r="K54" s="63">
+        <v>0.79944473000000005</v>
+      </c>
+      <c r="L54" s="58">
+        <v>0.37440314000000002</v>
+      </c>
+      <c r="M54" s="62">
+        <v>3.6886339999999997E-2</v>
+      </c>
+      <c r="N54" s="98">
+        <v>7.2900350000000003E-2</v>
+      </c>
+      <c r="O54" s="151"/>
+      <c r="P54" s="98">
+        <v>0.40398883000000002</v>
+      </c>
+      <c r="Q54" s="99">
+        <v>0.51388553999999997</v>
+      </c>
+    </row>
+    <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="68"/>
+      <c r="C55" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D55" s="60"/>
+      <c r="E55" s="61"/>
+      <c r="F55" s="62">
+        <v>38.338557709999989</v>
+      </c>
+      <c r="G55" s="63">
+        <v>14.64711185</v>
+      </c>
+      <c r="H55" s="63">
+        <v>14.506780559999999</v>
+      </c>
+      <c r="I55" s="63">
+        <v>2.43845892</v>
+      </c>
+      <c r="J55" s="63">
+        <v>6.41445446</v>
+      </c>
+      <c r="K55" s="63">
+        <v>0.21880769</v>
+      </c>
+      <c r="L55" s="58">
+        <v>0.11294423000000001</v>
+      </c>
+      <c r="M55" s="62">
+        <v>2.542399E-2</v>
+      </c>
+      <c r="N55" s="98">
+        <v>3.3261300000000001E-2</v>
+      </c>
+      <c r="O55" s="151"/>
+      <c r="P55" s="98">
+        <v>0.13988809999999999</v>
+      </c>
+      <c r="Q55" s="99">
+        <v>0.38598942000000003</v>
+      </c>
+    </row>
+    <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C56" s="69"/>
+      <c r="D56" s="69"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="71">
+        <v>332.30520976999998</v>
+      </c>
+      <c r="G56" s="73">
+        <v>124.19940913000001</v>
+      </c>
+      <c r="H56" s="73">
+        <v>123.42648597</v>
+      </c>
+      <c r="I56" s="73">
+        <v>23.48509907</v>
+      </c>
+      <c r="J56" s="73">
+        <v>58.63255152</v>
+      </c>
+      <c r="K56" s="73">
+        <v>1.6310462999999999</v>
+      </c>
+      <c r="L56" s="74">
+        <v>0.93061777999999995</v>
+      </c>
+      <c r="M56" s="71">
+        <v>0.22444800000000001</v>
+      </c>
+      <c r="N56" s="100">
+        <v>0.50988538999999999</v>
+      </c>
+      <c r="O56" s="152"/>
+      <c r="P56" s="86">
+        <v>1.2965779500000001</v>
+      </c>
+      <c r="Q56" s="101">
+        <v>3.8718371999999999</v>
+      </c>
+    </row>
+    <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+      <c r="Q57" s="102"/>
+    </row>
+    <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="I58" s="12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J63" s="19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E64" s="36"/>
+      <c r="F64" s="142" t="s">
+        <v>37</v>
+      </c>
+      <c r="G64" s="139"/>
+      <c r="H64" s="139"/>
+      <c r="I64" s="143"/>
+      <c r="J64" s="148" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="103"/>
+      <c r="F65" s="104" t="s">
+        <v>87</v>
+      </c>
+      <c r="G65" s="105" t="s">
+        <v>88</v>
+      </c>
+      <c r="H65" s="106" t="s">
+        <v>89</v>
+      </c>
+      <c r="I65" s="105" t="s">
+        <v>90</v>
+      </c>
+      <c r="J65" s="149"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F66" s="52">
+        <v>237.68936693000001</v>
+      </c>
+      <c r="G66" s="49">
+        <v>0.8166469999999999</v>
+      </c>
+      <c r="H66" s="49">
+        <v>95.287490899999995</v>
+      </c>
+      <c r="I66" s="49">
+        <v>62.747061879999997</v>
+      </c>
+      <c r="J66" s="51">
+        <v>25.55673204</v>
+      </c>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="107" t="s">
+        <v>60</v>
+      </c>
+      <c r="F67" s="62">
+        <v>237.68936693000001</v>
+      </c>
+      <c r="G67" s="63">
+        <v>0.57714699999999997</v>
+      </c>
+      <c r="H67" s="63">
+        <v>66.25505733</v>
+      </c>
+      <c r="I67" s="63">
+        <v>62.747061879999997</v>
+      </c>
+      <c r="J67" s="58">
+        <v>24.489226179999999</v>
+      </c>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F68" s="108"/>
+      <c r="G68" s="73">
+        <v>0.23949999999999999</v>
+      </c>
+      <c r="H68" s="73">
+        <v>29.032433569999998</v>
+      </c>
+      <c r="I68" s="109"/>
+      <c r="J68" s="74">
+        <v>1.06750586</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="F64:I64"/>
+    <mergeCell ref="B1:Q1"/>
+    <mergeCell ref="Q47:Q48"/>
+    <mergeCell ref="J64:J65"/>
+    <mergeCell ref="O50:O56"/>
+    <mergeCell ref="F47:L47"/>
+    <mergeCell ref="M47:P47"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="11" baseType="lpstr">
+      <vt:lpstr>総括表1</vt:lpstr>
+      <vt:lpstr>総括表2(4月)</vt:lpstr>
+      <vt:lpstr>総括表2(5月)</vt:lpstr>
+      <vt:lpstr>総括表2(6月)</vt:lpstr>
+      <vt:lpstr>総括表2(7月)</vt:lpstr>
+      <vt:lpstr>総括表2(8月)</vt:lpstr>
+      <vt:lpstr>総括表2(9月)</vt:lpstr>
+      <vt:lpstr>総括表2(10月)</vt:lpstr>
+      <vt:lpstr>総括表2(11月)</vt:lpstr>
+      <vt:lpstr>総括表2(12月)</vt:lpstr>
+      <vt:lpstr>総括表2(累計)</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>openpyxl</dc:creator>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>