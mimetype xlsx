--- v1 (2026-07-09)
+++ v2 (2026-08-23)
@@ -1,121 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D28BF33D-6F92-4FCC-BDE1-18CAF5E38CB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CFD14F19-D116-496D-8B84-61568B95F804}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3150" yWindow="-14340" windowWidth="21600" windowHeight="12645" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総括表1" sheetId="1" r:id="rId1"/>
     <sheet name="総括表2(4月)" sheetId="2" r:id="rId2"/>
     <sheet name="総括表2(5月)" sheetId="3" r:id="rId3"/>
     <sheet name="総括表2(6月)" sheetId="4" r:id="rId4"/>
     <sheet name="総括表2(7月)" sheetId="5" r:id="rId5"/>
     <sheet name="総括表2(8月)" sheetId="6" r:id="rId6"/>
     <sheet name="総括表2(9月)" sheetId="7" r:id="rId7"/>
     <sheet name="総括表2(10月)" sheetId="8" r:id="rId8"/>
     <sheet name="総括表2(11月)" sheetId="9" r:id="rId9"/>
     <sheet name="総括表2(12月)" sheetId="10" r:id="rId10"/>
-    <sheet name="総括表2(累計)" sheetId="11" r:id="rId11"/>
+    <sheet name="総括表2(1月)" sheetId="11" r:id="rId11"/>
+    <sheet name="総括表2(2月)" sheetId="12" r:id="rId12"/>
+    <sheet name="総括表2(累計)" sheetId="13" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="a" hidden="1">#REF!</definedName>
     <definedName name="AAA" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="aaaa" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｂ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ddd" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ewsrghesar" hidden="1">#REF!</definedName>
     <definedName name="ｆｇｆ" hidden="1">#REF!</definedName>
     <definedName name="HTML_CodePage" hidden="1">932</definedName>
     <definedName name="HTML_Control" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"98/10/01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">TRUE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">TRUE</definedName>
     <definedName name="HTML_Name" hidden="1">"標準端末"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\DATA\Saijo\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"ﾃﾞｰﾀobj"</definedName>
     <definedName name="HYTM_Control1" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓｒｔｈ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓつぁ" hidden="1">#REF!</definedName>
     <definedName name="ｔｓ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="yyyyyyy" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あＳ３" hidden="1">#REF!</definedName>
     <definedName name="あＳ７６" hidden="1">#REF!</definedName>
     <definedName name="ああｒｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あああ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あた" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="っｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="業務フロー判" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="帳票ブック単位" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="0" calcOnSave="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1189" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1395" uniqueCount="108">
   <si>
-    <t>組合管掌健康保険事業月報【令和７年12月】　総括表１　（速報値）</t>
+    <t>組合管掌健康保険事業月報【令和８年２月】　総括表１　（速報値）</t>
   </si>
   <si>
     <t>保険者数</t>
   </si>
   <si>
     <t>適用状況</t>
   </si>
   <si>
     <t>医療費</t>
   </si>
   <si>
     <t>加入者数</t>
   </si>
   <si>
     <t>被保険
 者数</t>
   </si>
   <si>
     <t>被扶養
 者数</t>
   </si>
   <si>
     <t>平均標準
 報酬月額</t>
   </si>
@@ -176,95 +180,101 @@
   <si>
     <t>令和７年５月</t>
   </si>
   <si>
     <t>令和７年６月</t>
   </si>
   <si>
     <t>令和７年７月</t>
   </si>
   <si>
     <t>令和７年８月</t>
   </si>
   <si>
     <t>令和７年９月</t>
   </si>
   <si>
     <t>令和７年10月</t>
   </si>
   <si>
     <t>令和７年11月</t>
   </si>
   <si>
     <t>令和７年12月</t>
   </si>
   <si>
+    <t>令和８年１月</t>
+  </si>
+  <si>
+    <t>令和８年２月</t>
+  </si>
+  <si>
     <t>医療給付費（法定）</t>
   </si>
   <si>
     <t>付加給付
 (医療給付費)</t>
   </si>
   <si>
     <t>医療給付費以外の給付</t>
   </si>
   <si>
     <t>高額療養費
 （現金給付）</t>
   </si>
   <si>
     <t>法定給付</t>
   </si>
   <si>
     <t>付加給付</t>
   </si>
   <si>
     <t>※１：「入院時食事・生活療養」には現金給付分を含む。</t>
   </si>
   <si>
     <t>※２：「療養費等」には、移送費を含む。</t>
   </si>
   <si>
     <t>※３：「医療給付費以外の給付」の「法定給付」は、傷病手当金、埋葬料、出産育児一時金、出産手当金、家族埋葬料、家族出産育児一時金の合計である。</t>
   </si>
   <si>
     <t>※４：「高額療養費（現金給付）」には高額介護合算療養費を含む。</t>
   </si>
   <si>
     <t>※５：医療費の「療養費等」は推計値である。</t>
   </si>
   <si>
     <t>※６：標準報酬総計は標準報酬月額総計と標準賞与額総計の合計である。</t>
   </si>
   <si>
     <t>※７：各年度の保険者数、適用状況（標準報酬総計を除く）は各月の平均であり、他は各月の累計である。</t>
   </si>
   <si>
     <t>※８：速報値のため数値が変わる場合がある。</t>
   </si>
   <si>
-    <t>組合管掌健康保険事業月報【令和７年12月】　総括表１　（速報値）（対前年同期比）</t>
+    <t>組合管掌健康保険事業月報【令和８年２月】　総括表１　（速報値）（対前年同期比）</t>
   </si>
   <si>
     <t>％</t>
   </si>
   <si>
     <t xml:space="preserve">-  </t>
   </si>
   <si>
     <t>組合管掌健康保険事業月報【令和７年４月】　総括表２　（速報値）</t>
   </si>
   <si>
     <t>※速報値のため数値が変わる場合がある。</t>
   </si>
   <si>
     <t>１．適用</t>
   </si>
   <si>
     <t>（万人）</t>
   </si>
   <si>
     <t>70歳未満</t>
   </si>
   <si>
     <t>70歳以上</t>
   </si>
@@ -381,51 +391,57 @@
   <si>
     <t>組合管掌健康保険事業月報【令和７年５月】　総括表２　（速報値）</t>
   </si>
   <si>
     <t>組合管掌健康保険事業月報【令和７年６月】　総括表２　（速報値）</t>
   </si>
   <si>
     <t>組合管掌健康保険事業月報【令和７年７月】　総括表２　（速報値）</t>
   </si>
   <si>
     <t>組合管掌健康保険事業月報【令和７年８月】　総括表２　（速報値）</t>
   </si>
   <si>
     <t>組合管掌健康保険事業月報【令和７年９月】　総括表２　（速報値）</t>
   </si>
   <si>
     <t>組合管掌健康保険事業月報【令和７年10月】　総括表２　（速報値）</t>
   </si>
   <si>
     <t>組合管掌健康保険事業月報【令和７年11月】　総括表２　（速報値）</t>
   </si>
   <si>
     <t>組合管掌健康保険事業月報【令和７年12月】　総括表２　（速報値）</t>
   </si>
   <si>
-    <t>組合管掌健康保険事業月報【令和７年４月～令和７年12月(累計)】　総括表２（速報値）</t>
+    <t>組合管掌健康保険事業月報【令和８年１月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>組合管掌健康保険事業月報【令和８年２月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>組合管掌健康保険事業月報【令和７年４月～令和８年２月(累計)】　総括表２（速報値）</t>
   </si>
   <si>
     <t xml:space="preserve">※速報値のため数値が変わる場合がある。
 </t>
   </si>
   <si>
     <t>※「１．適用」（標準報酬月額総計、標準賞与額総計、</t>
   </si>
   <si>
     <t>　　標準報酬総計を除く）は各月の平均であり、</t>
   </si>
   <si>
     <t>　　他は各月の累計である。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;"/>
     <numFmt numFmtId="179" formatCode="0.00_ "/>
   </numFmts>
@@ -1668,121 +1684,121 @@
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 10" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準 5 3 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="標準_エラーチェック検討" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office Theme 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2171,260 +2187,260 @@
       </c>
     </row>
     <row r="6" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="122" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="123">
         <v>1380.333333333333</v>
       </c>
       <c r="D6" s="123">
         <v>2812.6557250000001</v>
       </c>
       <c r="E6" s="123">
         <v>1675.7492</v>
       </c>
       <c r="F6" s="123">
         <v>1136.9065250000001</v>
       </c>
       <c r="G6" s="123">
         <v>388579.57667531632</v>
       </c>
       <c r="H6" s="123">
         <v>982984.76465000003</v>
       </c>
       <c r="I6" s="123">
-        <v>54208.023808209997</v>
+        <v>54212.690386210001</v>
       </c>
       <c r="J6" s="123">
-        <v>12093.472758800001</v>
+        <v>12094.3376171</v>
       </c>
       <c r="K6" s="123">
-        <v>23287.630338079998</v>
+        <v>23289.639424879999</v>
       </c>
       <c r="L6" s="123">
-        <v>6299.2416400399998</v>
+        <v>6299.8603926400001</v>
       </c>
       <c r="M6" s="123">
-        <v>11457.51640103</v>
+        <v>11458.650986430001</v>
       </c>
       <c r="N6" s="123">
-        <v>274.64371849999998</v>
+        <v>274.66132709999999</v>
       </c>
       <c r="O6" s="123">
-        <v>261.58328317000002</v>
+        <v>261.60496947000001</v>
       </c>
       <c r="P6" s="123">
         <v>533.93566858999998</v>
       </c>
     </row>
     <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B7" s="122" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="123">
         <v>1379.083333333333</v>
       </c>
       <c r="D7" s="123">
-        <v>2799.7164750000002</v>
+        <v>2800.6541083333332</v>
       </c>
       <c r="E7" s="123">
-        <v>1694.228391666667</v>
+        <v>1694.720841666667</v>
       </c>
       <c r="F7" s="123">
-        <v>1105.488083333333</v>
+        <v>1105.9332666666669</v>
       </c>
       <c r="G7" s="123">
-        <v>397911.97777658928</v>
+        <v>397952.0542274561</v>
       </c>
       <c r="H7" s="123">
-        <v>1018990.68215</v>
+        <v>1019368.02017</v>
       </c>
       <c r="I7" s="123">
-        <v>54788.703965200002</v>
+        <v>54802.337745980003</v>
       </c>
       <c r="J7" s="123">
-        <v>12478.05117366</v>
+        <v>12480.74700936</v>
       </c>
       <c r="K7" s="123">
-        <v>22826.8540823</v>
+        <v>22833.441043539999</v>
       </c>
       <c r="L7" s="123">
-        <v>6579.2316576699995</v>
+        <v>6580.8230688200001</v>
       </c>
       <c r="M7" s="123">
-        <v>11775.200469470001</v>
+        <v>11777.807593879999</v>
       </c>
       <c r="N7" s="123">
-        <v>317.98169908</v>
+        <v>317.99837378000001</v>
       </c>
       <c r="O7" s="123">
-        <v>270.89828167000002</v>
+        <v>270.86881523</v>
       </c>
       <c r="P7" s="123">
-        <v>540.48660134999989</v>
+        <v>540.65184136999994</v>
       </c>
     </row>
     <row r="8" spans="2:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B8" s="124" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="125">
-        <v>1373.2222222222219</v>
+        <v>1373.272727272727</v>
       </c>
       <c r="D8" s="125">
-        <v>2790.4310555555562</v>
+        <v>2788.3249454545448</v>
       </c>
       <c r="E8" s="125">
-        <v>1714.053177777778</v>
+        <v>1712.466136363636</v>
       </c>
       <c r="F8" s="125">
-        <v>1076.3778777777779</v>
+        <v>1075.8588090909091</v>
       </c>
       <c r="G8" s="125">
-        <v>407847.73814809561</v>
+        <v>409269.4398867343</v>
       </c>
       <c r="H8" s="125">
-        <v>838613.00170999998</v>
+        <v>985336.18914000003</v>
       </c>
       <c r="I8" s="125">
-        <v>42020.798969340001</v>
+        <v>51345.113706149998</v>
       </c>
       <c r="J8" s="125">
-        <v>9649.63959024</v>
+        <v>11737.100464499999</v>
       </c>
       <c r="K8" s="125">
-        <v>17265.27009953</v>
+        <v>21114.811347319999</v>
       </c>
       <c r="L8" s="125">
-        <v>5129.08060922</v>
+        <v>6222.3462575599997</v>
       </c>
       <c r="M8" s="125">
-        <v>9086.8893064599997</v>
+        <v>11182.333491019999</v>
       </c>
       <c r="N8" s="125">
-        <v>273.84213989</v>
+        <v>336.11951334000003</v>
       </c>
       <c r="O8" s="125">
-        <v>211.50257005</v>
+        <v>256.26039274999999</v>
       </c>
       <c r="P8" s="125">
-        <v>404.57465395000003</v>
+        <v>496.14223965999997</v>
       </c>
     </row>
     <row r="9" spans="2:16" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="B9" s="126" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="123">
         <v>1372</v>
       </c>
       <c r="D9" s="123">
         <v>2802.0976000000001</v>
       </c>
       <c r="E9" s="123">
         <v>1718.7181</v>
       </c>
       <c r="F9" s="123">
         <v>1083.3795</v>
       </c>
       <c r="G9" s="123">
         <v>399685.86506420112</v>
       </c>
       <c r="H9" s="123">
         <v>72965.59607</v>
       </c>
       <c r="I9" s="123">
-        <v>4532.9342844399998</v>
+        <v>4532.9346839700002</v>
       </c>
       <c r="J9" s="123">
         <v>1016.61975026</v>
       </c>
       <c r="K9" s="123">
         <v>1860.8770867200001</v>
       </c>
       <c r="L9" s="123">
         <v>562.86282821999998</v>
       </c>
       <c r="M9" s="123">
         <v>997.08490802999995</v>
       </c>
       <c r="N9" s="123">
         <v>28.796209340000001</v>
       </c>
       <c r="O9" s="123">
         <v>22.27342161</v>
       </c>
       <c r="P9" s="123">
-        <v>44.420080259999999</v>
+        <v>44.420479790000002</v>
       </c>
     </row>
     <row r="10" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B10" s="126" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="123">
         <v>1372</v>
       </c>
       <c r="D10" s="123">
         <v>2796.5074</v>
       </c>
       <c r="E10" s="123">
         <v>1717.8563999999999</v>
       </c>
       <c r="F10" s="123">
         <v>1078.6510000000001</v>
       </c>
       <c r="G10" s="123">
         <v>399910.86076810613</v>
       </c>
       <c r="H10" s="123">
         <v>71396.608500000002</v>
       </c>
       <c r="I10" s="123">
-        <v>4522.8224872299998</v>
+        <v>4522.8229542099998</v>
       </c>
       <c r="J10" s="123">
         <v>1040.68039464</v>
       </c>
       <c r="K10" s="123">
         <v>1876.55374637</v>
       </c>
       <c r="L10" s="123">
         <v>546.03948906999995</v>
       </c>
       <c r="M10" s="123">
         <v>963.74124535999999</v>
       </c>
       <c r="N10" s="123">
         <v>29.583240350000001</v>
       </c>
       <c r="O10" s="123">
         <v>23.328630109999999</v>
       </c>
       <c r="P10" s="123">
-        <v>42.89574133</v>
+        <v>42.896208309999999</v>
       </c>
     </row>
     <row r="11" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B11" s="126" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="123">
         <v>1373</v>
       </c>
       <c r="D11" s="123">
         <v>2794.5819999999999</v>
       </c>
       <c r="E11" s="123">
         <v>1717.6943000000001</v>
       </c>
       <c r="F11" s="123">
         <v>1076.8877</v>
       </c>
       <c r="G11" s="123">
         <v>399990.27487021411</v>
       </c>
       <c r="H11" s="123">
         <v>133898.53605</v>
       </c>
       <c r="I11" s="123">
@@ -2688,417 +2704,477 @@
       </c>
     </row>
     <row r="17" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B17" s="126" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="123">
         <v>1374</v>
       </c>
       <c r="D17" s="123">
         <v>2783.645</v>
       </c>
       <c r="E17" s="123">
         <v>1709.8697999999999</v>
       </c>
       <c r="F17" s="123">
         <v>1073.7752</v>
       </c>
       <c r="G17" s="123">
         <v>414929.82144020562</v>
       </c>
       <c r="H17" s="123">
         <v>161389.26216000001</v>
       </c>
       <c r="I17" s="123">
-        <v>4960.2387340599998</v>
+        <v>4960.3773843600002</v>
       </c>
       <c r="J17" s="123">
-        <v>1102.4461220000001</v>
+        <v>1102.4808201999999</v>
       </c>
       <c r="K17" s="123">
-        <v>2018.35576616</v>
+        <v>2018.41392896</v>
       </c>
       <c r="L17" s="123">
-        <v>594.28587454000001</v>
+        <v>594.30381213999999</v>
       </c>
       <c r="M17" s="123">
-        <v>1144.29164277</v>
+        <v>1144.3189963699999</v>
       </c>
       <c r="N17" s="123">
         <v>31.72986775</v>
       </c>
       <c r="O17" s="123">
-        <v>23.52706469</v>
+        <v>23.527562790000001</v>
       </c>
       <c r="P17" s="123">
         <v>45.602396149999997</v>
       </c>
     </row>
     <row r="18" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B18" s="126"/>
-[...13 lines deleted...]
-      <c r="P18" s="123"/>
+      <c r="B18" s="126" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" s="123">
+        <v>1374</v>
+      </c>
+      <c r="D18" s="123">
+        <v>2780.0007000000001</v>
+      </c>
+      <c r="E18" s="123">
+        <v>1706.4809</v>
+      </c>
+      <c r="F18" s="123">
+        <v>1073.5198</v>
+      </c>
+      <c r="G18" s="123">
+        <v>415471.43445906718</v>
+      </c>
+      <c r="H18" s="123">
+        <v>74190.145640000002</v>
+      </c>
+      <c r="I18" s="123">
+        <v>4683.3154405499999</v>
+      </c>
+      <c r="J18" s="123">
+        <v>1071.81691473</v>
+      </c>
+      <c r="K18" s="123">
+        <v>1924.0904777000001</v>
+      </c>
+      <c r="L18" s="123">
+        <v>551.01442952000002</v>
+      </c>
+      <c r="M18" s="123">
+        <v>1035.6528056899999</v>
+      </c>
+      <c r="N18" s="123">
+        <v>31.805540010000001</v>
+      </c>
+      <c r="O18" s="123">
+        <v>22.720771370000001</v>
+      </c>
+      <c r="P18" s="123">
+        <v>46.21450153</v>
+      </c>
     </row>
     <row r="19" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B19" s="126"/>
-[...13 lines deleted...]
-      <c r="P19" s="123"/>
+      <c r="B19" s="126" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="123">
+        <v>1373</v>
+      </c>
+      <c r="D19" s="123">
+        <v>2777.6941999999999</v>
+      </c>
+      <c r="E19" s="123">
+        <v>1704.1679999999999</v>
+      </c>
+      <c r="F19" s="123">
+        <v>1073.5262</v>
+      </c>
+      <c r="G19" s="123">
+        <v>415928.56396787171</v>
+      </c>
+      <c r="H19" s="123">
+        <v>72533.041790000003</v>
+      </c>
+      <c r="I19" s="123">
+        <v>4640.8597794500001</v>
+      </c>
+      <c r="J19" s="123">
+        <v>1015.60926133</v>
+      </c>
+      <c r="K19" s="123">
+        <v>1925.3926072899999</v>
+      </c>
+      <c r="L19" s="123">
+        <v>542.23328121999998</v>
+      </c>
+      <c r="M19" s="123">
+        <v>1059.76402527</v>
+      </c>
+      <c r="N19" s="123">
+        <v>30.471833440000001</v>
+      </c>
+      <c r="O19" s="123">
+        <v>22.036553229999999</v>
+      </c>
+      <c r="P19" s="123">
+        <v>45.352217670000002</v>
+      </c>
     </row>
     <row r="20" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="127"/>
       <c r="C20" s="128"/>
       <c r="D20" s="128"/>
       <c r="E20" s="128"/>
       <c r="F20" s="128"/>
       <c r="G20" s="128"/>
       <c r="H20" s="128"/>
       <c r="I20" s="128"/>
       <c r="J20" s="128"/>
       <c r="K20" s="128"/>
       <c r="L20" s="128"/>
       <c r="M20" s="128"/>
       <c r="N20" s="128"/>
       <c r="O20" s="128"/>
       <c r="P20" s="128"/>
     </row>
     <row r="21" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="22" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="3"/>
       <c r="C22" s="132" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D22" s="133"/>
       <c r="E22" s="133"/>
       <c r="F22" s="133"/>
       <c r="G22" s="133"/>
       <c r="H22" s="133"/>
       <c r="I22" s="133"/>
       <c r="J22" s="133"/>
       <c r="K22" s="134"/>
       <c r="L22" s="135" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M22" s="137" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N22" s="134"/>
     </row>
     <row r="23" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="4"/>
       <c r="C23" s="116" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="116" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="116" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="116" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>15</v>
       </c>
       <c r="J23" s="121" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K23" s="116" t="s">
         <v>16</v>
       </c>
       <c r="L23" s="136"/>
       <c r="M23" s="120" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N23" s="11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="9"/>
       <c r="C24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="I24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="J24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="K24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="M24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="N24" s="10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="122" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="123">
-        <v>41843.647307289997</v>
+        <v>41847.116844030003</v>
       </c>
       <c r="D25" s="123">
-        <v>10584.86763391</v>
+        <v>10585.566803379999</v>
       </c>
       <c r="E25" s="123">
-        <v>17367.733543210001</v>
+        <v>17369.211963739999</v>
       </c>
       <c r="F25" s="123">
-        <v>4462.8256304400002</v>
+        <v>4463.27738348</v>
       </c>
       <c r="G25" s="123">
-        <v>8441.4930612600001</v>
+        <v>8442.3133201500004</v>
       </c>
       <c r="H25" s="123">
-        <v>202.51496012000001</v>
+        <v>202.52790493000001</v>
       </c>
       <c r="I25" s="123">
-        <v>83.925995720000003</v>
+        <v>83.932985720000005</v>
       </c>
       <c r="J25" s="123">
         <v>322.94846701</v>
       </c>
       <c r="K25" s="123">
         <v>377.33801562000002</v>
       </c>
       <c r="L25" s="123">
         <v>701.27967232000003</v>
       </c>
       <c r="M25" s="123">
         <v>4296.9549813399999</v>
       </c>
       <c r="N25" s="123">
         <v>283.27137999000001</v>
       </c>
     </row>
     <row r="26" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="122" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="123">
-        <v>42340.42460256</v>
+        <v>42350.023427729997</v>
       </c>
       <c r="D26" s="123">
-        <v>10965.290089870001</v>
+        <v>10967.57533822</v>
       </c>
       <c r="E26" s="123">
-        <v>17037.142051089999</v>
+        <v>17041.195874860001</v>
       </c>
       <c r="F26" s="123">
-        <v>4660.9239189899999</v>
+        <v>4662.0157238399997</v>
       </c>
       <c r="G26" s="123">
-        <v>8694.2306219500006</v>
+        <v>8696.1097745200004</v>
       </c>
       <c r="H26" s="123">
-        <v>234.28561604000001</v>
+        <v>234.34036326</v>
       </c>
       <c r="I26" s="123">
-        <v>83.849755700000003</v>
+        <v>83.870092619999994</v>
       </c>
       <c r="J26" s="123">
-        <v>282.74233622999998</v>
+        <v>282.86151527999999</v>
       </c>
       <c r="K26" s="123">
-        <v>381.96021268999999</v>
+        <v>382.05474513000001</v>
       </c>
       <c r="L26" s="123">
-        <v>736.75358446999996</v>
+        <v>737.17546546999995</v>
       </c>
       <c r="M26" s="123">
-        <v>4462.3433418599998</v>
+        <v>4463.0973082399996</v>
       </c>
       <c r="N26" s="123">
-        <v>296.53080556999998</v>
+        <v>296.64542261999998</v>
       </c>
     </row>
     <row r="27" spans="2:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B27" s="124" t="s">
         <v>23</v>
       </c>
       <c r="C27" s="125">
-        <v>32518.032501350001</v>
+        <v>39730.263431910003</v>
       </c>
       <c r="D27" s="125">
-        <v>8504.4844373399992</v>
+        <v>10348.5319788</v>
       </c>
       <c r="E27" s="125">
-        <v>12912.672463929999</v>
+        <v>15792.73747113</v>
       </c>
       <c r="F27" s="125">
-        <v>3631.44749357</v>
+        <v>4406.7966886200002</v>
       </c>
       <c r="G27" s="125">
-        <v>6741.8527591599996</v>
+        <v>8294.0333013399995</v>
       </c>
       <c r="H27" s="125">
-        <v>201.37729268999999</v>
+        <v>247.16598605999999</v>
       </c>
       <c r="I27" s="125">
-        <v>63.064324540000001</v>
+        <v>76.431846429999993</v>
       </c>
       <c r="J27" s="125">
-        <v>177.28467341999999</v>
+        <v>213.99647105</v>
       </c>
       <c r="K27" s="125">
-        <v>285.84905670000001</v>
+        <v>350.56968848000002</v>
       </c>
       <c r="L27" s="125">
-        <v>570.06749686000001</v>
+        <v>701.74675810999997</v>
       </c>
       <c r="M27" s="125">
-        <v>3528.4974468199998</v>
+        <v>4348.9486318600002</v>
       </c>
       <c r="N27" s="125">
-        <v>229.46096025</v>
+        <v>281.28784657</v>
       </c>
     </row>
     <row r="28" spans="2:16" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="B28" s="126" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="123">
-        <v>3502.72820981</v>
+        <v>3502.72849443</v>
       </c>
       <c r="D28" s="123">
         <v>895.277106</v>
       </c>
       <c r="E28" s="123">
         <v>1391.7004697</v>
       </c>
       <c r="F28" s="123">
         <v>398.30723587</v>
       </c>
       <c r="G28" s="123">
         <v>737.79583066999999</v>
       </c>
       <c r="H28" s="123">
         <v>21.179301890000001</v>
       </c>
       <c r="I28" s="123">
         <v>6.6624983999999996</v>
       </c>
       <c r="J28" s="123">
         <v>20.442969649999998</v>
       </c>
       <c r="K28" s="123">
-        <v>31.362797629999999</v>
+        <v>31.363082250000001</v>
       </c>
       <c r="L28" s="123">
         <v>60.163856279999997</v>
       </c>
       <c r="M28" s="123">
-        <v>368.57891086000001</v>
+        <v>368.57852020000001</v>
       </c>
       <c r="N28" s="123">
         <v>24.998240769999999</v>
       </c>
     </row>
     <row r="29" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B29" s="126" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="123">
-        <v>3500.7819157499998</v>
+        <v>3500.7822440800001</v>
       </c>
       <c r="D29" s="123">
         <v>917.81664811999997</v>
       </c>
       <c r="E29" s="123">
         <v>1403.5036198400001</v>
       </c>
       <c r="F29" s="123">
         <v>385.84751591000003</v>
       </c>
       <c r="G29" s="123">
         <v>715.22498028999996</v>
       </c>
       <c r="H29" s="123">
         <v>21.777575339999999</v>
       </c>
       <c r="I29" s="123">
         <v>6.9869751400000002</v>
       </c>
       <c r="J29" s="123">
         <v>19.332392299999999</v>
       </c>
       <c r="K29" s="123">
-        <v>30.292208810000002</v>
+        <v>30.29253714</v>
       </c>
       <c r="L29" s="123">
         <v>61.392605979999999</v>
       </c>
       <c r="M29" s="123">
         <v>368.33107311999999</v>
       </c>
       <c r="N29" s="123">
         <v>24.490566229999999</v>
       </c>
     </row>
     <row r="30" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="126" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="123">
         <v>3533.8921096700001</v>
       </c>
       <c r="D30" s="123">
         <v>925.65345313</v>
       </c>
       <c r="E30" s="123">
         <v>1410.0703994600001</v>
       </c>
       <c r="F30" s="123">
@@ -3317,223 +3393,275 @@
       </c>
       <c r="I35" s="123">
         <v>6.9280867300000004</v>
       </c>
       <c r="J35" s="123">
         <v>18.58851404</v>
       </c>
       <c r="K35" s="123">
         <v>32.445902140000001</v>
       </c>
       <c r="L35" s="123">
         <v>64.98859684</v>
       </c>
       <c r="M35" s="123">
         <v>396.54056671000001</v>
       </c>
       <c r="N35" s="123">
         <v>25.55673204</v>
       </c>
     </row>
     <row r="36" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="126" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="123">
-        <v>3832.6795469499998</v>
+        <v>3832.7855105499998</v>
       </c>
       <c r="D36" s="123">
-        <v>971.98926442000004</v>
+        <v>972.01970888000005</v>
       </c>
       <c r="E36" s="123">
-        <v>1509.91877705</v>
+        <v>1509.96206248</v>
       </c>
       <c r="F36" s="123">
-        <v>421.05397904</v>
+        <v>421.06656569</v>
       </c>
       <c r="G36" s="123">
-        <v>847.55247582000004</v>
+        <v>847.57196137999995</v>
       </c>
       <c r="H36" s="123">
         <v>23.34939705</v>
       </c>
       <c r="I36" s="123">
-        <v>6.9945832899999996</v>
+        <v>6.9947447900000004</v>
       </c>
       <c r="J36" s="123">
         <v>19.593096339999999</v>
       </c>
       <c r="K36" s="123">
         <v>32.227973939999998</v>
       </c>
       <c r="L36" s="123">
         <v>66.131958979999993</v>
       </c>
       <c r="M36" s="123">
         <v>418.97792440000001</v>
       </c>
       <c r="N36" s="123">
         <v>26.4214351</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B37" s="126"/>
-[...11 lines deleted...]
-      <c r="N37" s="123"/>
+      <c r="B37" s="126" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" s="123">
+        <v>3633.0401427900001</v>
+      </c>
+      <c r="D37" s="123">
+        <v>948.97052837000001</v>
+      </c>
+      <c r="E37" s="123">
+        <v>1442.5409548800001</v>
+      </c>
+      <c r="F37" s="123">
+        <v>391.15703200000002</v>
+      </c>
+      <c r="G37" s="123">
+        <v>768.57953670999996</v>
+      </c>
+      <c r="H37" s="123">
+        <v>23.390896290000001</v>
+      </c>
+      <c r="I37" s="123">
+        <v>6.7903473700000001</v>
+      </c>
+      <c r="J37" s="123">
+        <v>18.944987789999999</v>
+      </c>
+      <c r="K37" s="123">
+        <v>32.665859380000001</v>
+      </c>
+      <c r="L37" s="123">
+        <v>67.373028550000001</v>
+      </c>
+      <c r="M37" s="123">
+        <v>401.65071927000002</v>
+      </c>
+      <c r="N37" s="123">
+        <v>24.71909024</v>
+      </c>
     </row>
     <row r="38" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B38" s="126"/>
-[...11 lines deleted...]
-      <c r="N38" s="123"/>
+      <c r="B38" s="126" t="s">
+        <v>34</v>
+      </c>
+      <c r="C38" s="123">
+        <v>3579.0842112199998</v>
+      </c>
+      <c r="D38" s="123">
+        <v>895.04656863000002</v>
+      </c>
+      <c r="E38" s="123">
+        <v>1437.48076689</v>
+      </c>
+      <c r="F38" s="123">
+        <v>384.17957639999997</v>
+      </c>
+      <c r="G38" s="123">
+        <v>783.58151991</v>
+      </c>
+      <c r="H38" s="123">
+        <v>22.39779708</v>
+      </c>
+      <c r="I38" s="123">
+        <v>6.5770130199999999</v>
+      </c>
+      <c r="J38" s="123">
+        <v>17.766809840000001</v>
+      </c>
+      <c r="K38" s="123">
+        <v>32.05415945</v>
+      </c>
+      <c r="L38" s="123">
+        <v>64.306232699999995</v>
+      </c>
+      <c r="M38" s="123">
+        <v>418.80085643000001</v>
+      </c>
+      <c r="N38" s="123">
+        <v>27.10779608</v>
+      </c>
     </row>
     <row r="39" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="127"/>
       <c r="C39" s="128"/>
       <c r="D39" s="128"/>
       <c r="E39" s="128"/>
       <c r="F39" s="128"/>
       <c r="G39" s="128"/>
       <c r="H39" s="128"/>
       <c r="I39" s="128"/>
       <c r="J39" s="128"/>
       <c r="K39" s="128"/>
       <c r="L39" s="128"/>
       <c r="M39" s="128"/>
       <c r="N39" s="128"/>
     </row>
     <row r="40" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="41" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C41" s="12" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D41" s="12"/>
       <c r="E41" s="12"/>
       <c r="F41" s="12"/>
       <c r="G41" s="12"/>
       <c r="H41" s="12"/>
       <c r="I41" s="12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J41" s="12"/>
     </row>
     <row r="42" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C42" s="12" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="J42" s="12"/>
     </row>
     <row r="43" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="13"/>
       <c r="C43" s="14" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="13"/>
       <c r="G43" s="13"/>
       <c r="H43" s="13"/>
       <c r="I43" s="14" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J43" s="13"/>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="13"/>
       <c r="O43" s="13"/>
       <c r="P43" s="13"/>
     </row>
     <row r="44" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="13"/>
       <c r="C44" s="14" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="13"/>
       <c r="G44" s="13"/>
       <c r="H44" s="13"/>
       <c r="I44" s="14" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="J44" s="13"/>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13"/>
       <c r="O44" s="13"/>
       <c r="P44" s="13"/>
     </row>
     <row r="45" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="13"/>
       <c r="C45" s="15" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="13"/>
       <c r="G45" s="13"/>
       <c r="H45" s="13"/>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
       <c r="N45" s="13"/>
       <c r="O45" s="13"/>
       <c r="P45" s="13"/>
     </row>
     <row r="46" spans="1:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B46" s="117"/>
       <c r="C46" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="117"/>
     </row>
     <row r="47" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="48" spans="1:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="3"/>
       <c r="C48" s="132" t="s">
         <v>1</v>
       </c>
       <c r="D48" s="132" t="s">
         <v>2</v>
       </c>
       <c r="E48" s="133"/>
@@ -3575,1326 +3703,1438 @@
       <c r="J49" s="116" t="s">
         <v>10</v>
       </c>
       <c r="K49" s="116" t="s">
         <v>11</v>
       </c>
       <c r="L49" s="116" t="s">
         <v>12</v>
       </c>
       <c r="M49" s="116" t="s">
         <v>13</v>
       </c>
       <c r="N49" s="6" t="s">
         <v>14</v>
       </c>
       <c r="O49" s="7" t="s">
         <v>15</v>
       </c>
       <c r="P49" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="9"/>
       <c r="C50" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D50" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E50" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F50" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G50" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H50" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I50" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="J50" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K50" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L50" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M50" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N50" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O50" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P50" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="122" t="s">
         <v>21</v>
       </c>
       <c r="C51" s="129">
         <v>-0.36691729323309358</v>
       </c>
       <c r="D51" s="129">
         <v>-0.598619108241632</v>
       </c>
       <c r="E51" s="129">
         <v>0.89013802268149245</v>
       </c>
       <c r="F51" s="129">
         <v>-2.714577719847953</v>
       </c>
       <c r="G51" s="129">
         <v>1.6860919114483981</v>
       </c>
       <c r="H51" s="129">
         <v>2.56306434170815</v>
       </c>
       <c r="I51" s="129">
-        <v>4.3344422674721654</v>
+        <v>4.3434240524317183</v>
       </c>
       <c r="J51" s="129">
-        <v>3.8694332101859659</v>
+        <v>3.876861377695811</v>
       </c>
       <c r="K51" s="129">
-        <v>1.581648266776424</v>
+        <v>1.590411990078975</v>
       </c>
       <c r="L51" s="129">
-        <v>2.8889264599165401</v>
+        <v>2.8990328813552129</v>
       </c>
       <c r="M51" s="129">
-        <v>11.84379284722564</v>
+        <v>11.854868226042781</v>
       </c>
       <c r="N51" s="129">
-        <v>16.173043714658199</v>
+        <v>16.18049207236588</v>
       </c>
       <c r="O51" s="129">
-        <v>2.5911023293115911</v>
+        <v>2.599607541859895</v>
       </c>
       <c r="P51" s="129">
         <v>0.73169559234822767</v>
       </c>
     </row>
     <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="122" t="s">
         <v>22</v>
       </c>
       <c r="C52" s="129">
         <v>-9.0557836271432032E-2</v>
       </c>
       <c r="D52" s="129">
-        <v>-0.46003675049849913</v>
+        <v>-0.42670052221434929</v>
       </c>
       <c r="E52" s="129">
-        <v>1.102742084953213</v>
+        <v>1.1321289406951109</v>
       </c>
       <c r="F52" s="129">
-        <v>-2.7635026253953998</v>
+        <v>-2.7243451992091781</v>
       </c>
       <c r="G52" s="129">
-        <v>2.401670510097563</v>
+        <v>2.4119840863306878</v>
       </c>
       <c r="H52" s="129">
-        <v>3.66291714732936</v>
+        <v>3.7013041125774282</v>
       </c>
       <c r="I52" s="129">
-        <v>1.071207021020482</v>
+        <v>1.0876555942333159</v>
       </c>
       <c r="J52" s="129">
-        <v>3.1800494575071969</v>
+        <v>3.1949611834356411</v>
       </c>
       <c r="K52" s="129">
-        <v>-1.9786309259063479</v>
+        <v>-1.9588039686550469</v>
       </c>
       <c r="L52" s="129">
-        <v>4.4448210376673538</v>
+        <v>4.4598238479735679</v>
       </c>
       <c r="M52" s="129">
-        <v>2.7727131894957711</v>
+        <v>2.7852895408714669</v>
       </c>
       <c r="N52" s="129">
-        <v>15.77970936917678</v>
+        <v>15.778357709682821</v>
       </c>
       <c r="O52" s="129">
-        <v>3.5610067994850758</v>
+        <v>3.5411581740087499</v>
       </c>
       <c r="P52" s="129">
-        <v>1.226914241803587</v>
+        <v>1.257861794050174</v>
       </c>
     </row>
     <row r="53" spans="2:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B53" s="124" t="s">
         <v>23</v>
       </c>
       <c r="C53" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D53" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E53" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F53" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G53" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H53" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I53" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="J53" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="K53" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L53" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M53" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N53" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O53" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P53" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="54" spans="2:16" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="B54" s="126" t="s">
         <v>24</v>
       </c>
       <c r="C54" s="129">
         <v>-0.50761421319796951</v>
       </c>
       <c r="D54" s="129">
         <v>-0.4104708522761279</v>
       </c>
       <c r="E54" s="129">
         <v>1.1608269520635039</v>
       </c>
       <c r="F54" s="129">
         <v>-2.8055056869364772</v>
       </c>
       <c r="G54" s="129">
         <v>2.6352578468082242</v>
       </c>
       <c r="H54" s="129">
         <v>4.5899368113229446</v>
       </c>
       <c r="I54" s="129">
-        <v>2.9638536126954169</v>
+        <v>2.9638688716116208</v>
       </c>
       <c r="J54" s="129">
         <v>3.3729709083507178</v>
       </c>
       <c r="K54" s="129">
-        <v>0.73798201784927908</v>
+        <v>0.7379964366891324</v>
       </c>
       <c r="L54" s="129">
         <v>4.5126953153845042</v>
       </c>
       <c r="M54" s="129">
         <v>5.6491165278542557</v>
       </c>
       <c r="N54" s="129">
         <v>16.3537538393505</v>
       </c>
       <c r="O54" s="129">
         <v>6.0965546503190033</v>
       </c>
       <c r="P54" s="129">
-        <v>1.6778573884180119</v>
+        <v>1.678771915229414</v>
       </c>
     </row>
     <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="126" t="s">
         <v>25</v>
       </c>
       <c r="C55" s="129">
         <v>-0.50761421319796951</v>
       </c>
       <c r="D55" s="129">
-        <v>-0.28179900358371252</v>
+        <v>-0.38271246914819979</v>
       </c>
       <c r="E55" s="129">
-        <v>1.236699638723316</v>
+        <v>1.147501871797366</v>
       </c>
       <c r="F55" s="129">
-        <v>-2.6083054411627939</v>
+        <v>-2.7263910050063869</v>
       </c>
       <c r="G55" s="129">
-        <v>2.7511373828436172</v>
+        <v>2.7179991606776222</v>
       </c>
       <c r="H55" s="129">
-        <v>3.9356677706090601</v>
+        <v>3.8126597528715682</v>
       </c>
       <c r="I55" s="129">
-        <v>2.9733627148704129</v>
+        <v>2.972310657331513</v>
       </c>
       <c r="J55" s="129">
         <v>1.844923301797291</v>
       </c>
       <c r="K55" s="129">
         <v>0.34899990530335312</v>
       </c>
       <c r="L55" s="129">
         <v>7.7837925257434577</v>
       </c>
       <c r="M55" s="129">
         <v>6.7322409718252167</v>
       </c>
       <c r="N55" s="129">
         <v>15.0980129644838</v>
       </c>
       <c r="O55" s="129">
         <v>6.5737449997909287</v>
       </c>
       <c r="P55" s="129">
-        <v>-0.74785133293248729</v>
+        <v>-0.85075943040099289</v>
       </c>
     </row>
     <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="126" t="s">
         <v>26</v>
       </c>
       <c r="C56" s="129">
         <v>-0.50724637681159412</v>
       </c>
       <c r="D56" s="129">
         <v>-0.4238906666803493</v>
       </c>
       <c r="E56" s="129">
         <v>1.107935212772664</v>
       </c>
       <c r="F56" s="129">
         <v>-2.7734398452880149</v>
       </c>
       <c r="G56" s="129">
         <v>2.746383916378166</v>
       </c>
       <c r="H56" s="129">
         <v>5.2602383527482406</v>
       </c>
       <c r="I56" s="129">
-        <v>2.6659355607285731</v>
+        <v>2.666088377326671</v>
       </c>
       <c r="J56" s="129">
-        <v>3.2049933510245592</v>
+        <v>3.2056662114723991</v>
       </c>
       <c r="K56" s="129">
         <v>1.900147221866483</v>
       </c>
       <c r="L56" s="129">
         <v>1.649793652844608</v>
       </c>
       <c r="M56" s="129">
         <v>3.9579260440920221</v>
       </c>
       <c r="N56" s="129">
         <v>19.824824467947611</v>
       </c>
       <c r="O56" s="129">
         <v>2.5224008656659591</v>
       </c>
       <c r="P56" s="129">
         <v>-0.9568092195065252</v>
       </c>
     </row>
     <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="126" t="s">
         <v>27</v>
       </c>
       <c r="C57" s="129">
         <v>-0.50724637681159412</v>
       </c>
       <c r="D57" s="129">
         <v>-0.44473621871248231</v>
       </c>
       <c r="E57" s="129">
         <v>1.0987103259371369</v>
       </c>
       <c r="F57" s="129">
         <v>-2.8110337036747932</v>
       </c>
       <c r="G57" s="129">
         <v>2.8839699424442591</v>
       </c>
       <c r="H57" s="129">
         <v>3.8928792214821981</v>
       </c>
       <c r="I57" s="129">
-        <v>0.59036792287382933</v>
+        <v>0.47285794902409978</v>
       </c>
       <c r="J57" s="129">
-        <v>2.336143322413029</v>
+        <v>2.2314193868072199</v>
       </c>
       <c r="K57" s="129">
-        <v>-1.8823939287220011</v>
+        <v>-2.0250642138218389</v>
       </c>
       <c r="L57" s="129">
-        <v>2.8146941657465359</v>
+        <v>2.7156806959764102</v>
       </c>
       <c r="M57" s="129">
-        <v>1.7794407598621509</v>
+        <v>1.6845267230478651</v>
       </c>
       <c r="N57" s="129">
-        <v>18.472519428231479</v>
+        <v>18.36221663088034</v>
       </c>
       <c r="O57" s="129">
-        <v>1.977632796132619</v>
+        <v>1.864690988678831</v>
       </c>
       <c r="P57" s="129">
-        <v>1.749576007847051</v>
+        <v>1.7487076376628461</v>
       </c>
     </row>
     <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="126" t="s">
         <v>28</v>
       </c>
       <c r="C58" s="129">
         <v>-0.50724637681159412</v>
       </c>
       <c r="D58" s="129">
         <v>-0.42853753128192951</v>
       </c>
       <c r="E58" s="129">
         <v>1.120634045664838</v>
       </c>
       <c r="F58" s="129">
         <v>-2.8007720134636021</v>
       </c>
       <c r="G58" s="129">
         <v>2.8830177840668489</v>
       </c>
       <c r="H58" s="129">
         <v>4.5585737796066921</v>
       </c>
       <c r="I58" s="129">
-        <v>2.35429112599431</v>
+        <v>2.2669412909989139</v>
       </c>
       <c r="J58" s="129">
-        <v>3.812608812365363</v>
+        <v>3.741636569761869</v>
       </c>
       <c r="K58" s="129">
-        <v>0.64774600519360248</v>
+        <v>0.55226111914764142</v>
       </c>
       <c r="L58" s="129">
-        <v>3.357638137356155</v>
+        <v>3.2659381569174322</v>
       </c>
       <c r="M58" s="129">
-        <v>3.0848907555424172</v>
+        <v>2.993226493746175</v>
       </c>
       <c r="N58" s="129">
-        <v>14.139909105479919</v>
+        <v>14.04025871260084</v>
       </c>
       <c r="O58" s="129">
-        <v>4.5251039668889517</v>
+        <v>4.4438356207846557</v>
       </c>
       <c r="P58" s="129">
         <v>0.86768307186978344</v>
       </c>
     </row>
     <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="126" t="s">
         <v>29</v>
       </c>
       <c r="C59" s="129">
         <v>-0.43478260869565222</v>
       </c>
       <c r="D59" s="129">
-        <v>-0.32481102814080071</v>
+        <v>-0.42490617518637958</v>
       </c>
       <c r="E59" s="129">
-        <v>1.2052682493720011</v>
+        <v>1.117114822772121</v>
       </c>
       <c r="F59" s="129">
-        <v>-2.6678677018307999</v>
+        <v>-2.7854529890559192</v>
       </c>
       <c r="G59" s="129">
-        <v>3.0142858225396809</v>
+        <v>2.9840903375354659</v>
       </c>
       <c r="H59" s="129">
-        <v>4.2032555098947286</v>
+        <v>4.0839427718155896</v>
       </c>
       <c r="I59" s="129">
-        <v>5.5679547887539584</v>
+        <v>5.5675378547475747</v>
       </c>
       <c r="J59" s="129">
         <v>4.6277939375117416</v>
       </c>
       <c r="K59" s="129">
-        <v>4.8083686895626254</v>
+        <v>4.8083427725622636</v>
       </c>
       <c r="L59" s="129">
-        <v>6.3220912759418182</v>
+        <v>6.326083129388997</v>
       </c>
       <c r="M59" s="129">
         <v>7.6759127622640237</v>
       </c>
       <c r="N59" s="129">
         <v>17.037265893632981</v>
       </c>
       <c r="O59" s="129">
         <v>2.629114640932138</v>
       </c>
       <c r="P59" s="129">
-        <v>0.50961340588761228</v>
+        <v>0.42922377745653878</v>
       </c>
     </row>
     <row r="60" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B60" s="126" t="s">
         <v>30</v>
       </c>
       <c r="C60" s="129">
         <v>-0.36258158085569248</v>
       </c>
       <c r="D60" s="129">
-        <v>-0.41693818761842999</v>
+        <v>-0.51678616493171681</v>
       </c>
       <c r="E60" s="129">
-        <v>1.0130131097029771</v>
+        <v>0.92517952585035967</v>
       </c>
       <c r="F60" s="129">
-        <v>-2.6125932395554199</v>
+        <v>-2.730141143600366</v>
       </c>
       <c r="G60" s="129">
-        <v>3.1318690013978139</v>
+        <v>3.1018790677016339</v>
       </c>
       <c r="H60" s="129">
-        <v>4.4714956960197014</v>
+        <v>4.3519258013643807</v>
       </c>
       <c r="I60" s="129">
-        <v>3.499594578622979</v>
+        <v>3.4050146739398301</v>
       </c>
       <c r="J60" s="129">
-        <v>3.1693491267323179</v>
+        <v>3.086516601234305</v>
       </c>
       <c r="K60" s="129">
-        <v>2.4830776552116438</v>
+        <v>2.3798134608098711</v>
       </c>
       <c r="L60" s="129">
-        <v>3.877750011478891</v>
+        <v>3.7822185121323111</v>
       </c>
       <c r="M60" s="129">
-        <v>5.462406497141945</v>
+        <v>5.3735059276538406</v>
       </c>
       <c r="N60" s="129">
-        <v>18.04839599215693</v>
+        <v>17.93118596655485</v>
       </c>
       <c r="O60" s="129">
-        <v>2.80633736795675</v>
+        <v>2.7110794232980449</v>
       </c>
       <c r="P60" s="129">
-        <v>-0.85321069556326434</v>
+        <v>-0.94135376256452485</v>
       </c>
     </row>
     <row r="61" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="126" t="s">
         <v>31</v>
       </c>
       <c r="C61" s="129">
         <v>-0.36258158085569248</v>
       </c>
       <c r="D61" s="129">
         <v>-0.53186695181228405</v>
       </c>
       <c r="E61" s="129">
         <v>0.89452645605718784</v>
       </c>
       <c r="F61" s="129">
         <v>-2.7221410539873929</v>
       </c>
       <c r="G61" s="129">
         <v>3.1180225199932918</v>
       </c>
       <c r="H61" s="129">
         <v>3.893692227524157</v>
       </c>
       <c r="I61" s="129">
-        <v>2.8460199453196351</v>
+        <v>2.8455592805886241</v>
       </c>
       <c r="J61" s="129">
         <v>1.476908764900311</v>
       </c>
       <c r="K61" s="129">
-        <v>2.6551547969691369</v>
+        <v>2.6551497446537691</v>
       </c>
       <c r="L61" s="129">
-        <v>0.56344084131801153</v>
+        <v>0.55302817620275413</v>
       </c>
       <c r="M61" s="129">
         <v>5.8880270178169889</v>
       </c>
       <c r="N61" s="129">
         <v>10.17731606826341</v>
       </c>
       <c r="O61" s="129">
-        <v>3.0614375463363119</v>
+        <v>3.2263181979522551</v>
       </c>
       <c r="P61" s="129">
-        <v>-0.62672927583936144</v>
+        <v>-0.62687912674726287</v>
       </c>
     </row>
     <row r="62" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="126" t="s">
         <v>32</v>
       </c>
       <c r="C62" s="129">
         <v>-0.36258158085569248</v>
       </c>
       <c r="D62" s="129">
-        <v>-0.41917640377589671</v>
+        <v>-0.51856308756569325</v>
       </c>
       <c r="E62" s="129">
-        <v>0.98137153420750489</v>
+        <v>0.89412573864106737</v>
       </c>
       <c r="F62" s="129">
-        <v>-2.5709416611666098</v>
+        <v>-2.68824274089453</v>
       </c>
       <c r="G62" s="129">
-        <v>3.1739602639427731</v>
+        <v>3.1439507676321838</v>
       </c>
       <c r="H62" s="129">
-        <v>3.336804553419197</v>
+        <v>3.2468125272677759</v>
       </c>
       <c r="I62" s="129">
-        <v>0.50271372676350912</v>
+        <v>0.50443987591525008</v>
       </c>
       <c r="J62" s="129">
-        <v>4.3314939043295917</v>
+        <v>4.3347808742346521</v>
       </c>
       <c r="K62" s="129">
-        <v>-3.061264812997806</v>
+        <v>-3.0584871440506962</v>
       </c>
       <c r="L62" s="129">
-        <v>5.8382422477942084</v>
+        <v>5.8414368114469513</v>
       </c>
       <c r="M62" s="129">
-        <v>0.42822331789387919</v>
+        <v>0.42961643858770099</v>
       </c>
       <c r="N62" s="129">
         <v>15.80040863481298</v>
       </c>
       <c r="O62" s="129">
-        <v>3.0637041973653361</v>
+        <v>3.0658861963412858</v>
       </c>
       <c r="P62" s="129">
-        <v>0.19702655020165349</v>
+        <v>0.10585330415446401</v>
       </c>
     </row>
     <row r="63" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B63" s="126"/>
-[...13 lines deleted...]
-      <c r="P63" s="129"/>
+      <c r="B63" s="126" t="s">
+        <v>33</v>
+      </c>
+      <c r="C63" s="129">
+        <v>-0.29027576197387522</v>
+      </c>
+      <c r="D63" s="129">
+        <v>-0.5125178661400559</v>
+      </c>
+      <c r="E63" s="129">
+        <v>0.88057639662489362</v>
+      </c>
+      <c r="F63" s="129">
+        <v>-2.649507783769637</v>
+      </c>
+      <c r="G63" s="129">
+        <v>3.1683369251141049</v>
+      </c>
+      <c r="H63" s="129">
+        <v>4.6830841291325216</v>
+      </c>
+      <c r="I63" s="129">
+        <v>3.1573594697316931</v>
+      </c>
+      <c r="J63" s="129">
+        <v>2.0940552596996822</v>
+      </c>
+      <c r="K63" s="129">
+        <v>0.98054915844183888</v>
+      </c>
+      <c r="L63" s="129">
+        <v>9.1759156249286598</v>
+      </c>
+      <c r="M63" s="129">
+        <v>5.1121411397404684</v>
+      </c>
+      <c r="N63" s="129">
+        <v>17.77580486236144</v>
+      </c>
+      <c r="O63" s="129">
+        <v>2.536358634480675</v>
+      </c>
+      <c r="P63" s="129">
+        <v>1.388853491929714</v>
+      </c>
     </row>
     <row r="64" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B64" s="126"/>
-[...13 lines deleted...]
-      <c r="P64" s="129"/>
+      <c r="B64" s="126" t="s">
+        <v>34</v>
+      </c>
+      <c r="C64" s="129">
+        <v>-0.36284470246734402</v>
+      </c>
+      <c r="D64" s="129">
+        <v>-0.55582810045339437</v>
+      </c>
+      <c r="E64" s="129">
+        <v>0.82622614998162058</v>
+      </c>
+      <c r="F64" s="129">
+        <v>-2.6736134342855769</v>
+      </c>
+      <c r="G64" s="129">
+        <v>3.190848738180732</v>
+      </c>
+      <c r="H64" s="129">
+        <v>4.0273901583996006</v>
+      </c>
+      <c r="I64" s="129">
+        <v>6.8758007306739284</v>
+      </c>
+      <c r="J64" s="129">
+        <v>2.7331006625567582</v>
+      </c>
+      <c r="K64" s="129">
+        <v>7.7534919682509136</v>
+      </c>
+      <c r="L64" s="129">
+        <v>3.147944540255784</v>
+      </c>
+      <c r="M64" s="129">
+        <v>11.860144286842781</v>
+      </c>
+      <c r="N64" s="129">
+        <v>15.21909718121888</v>
+      </c>
+      <c r="O64" s="129">
+        <v>2.8941965716818849</v>
+      </c>
+      <c r="P64" s="129">
+        <v>-1.2008154762594101</v>
+      </c>
     </row>
     <row r="65" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B65" s="127"/>
       <c r="C65" s="131"/>
       <c r="D65" s="131"/>
       <c r="E65" s="131"/>
       <c r="F65" s="131"/>
       <c r="G65" s="131"/>
       <c r="H65" s="131"/>
       <c r="I65" s="131"/>
       <c r="J65" s="131"/>
       <c r="K65" s="131"/>
       <c r="L65" s="131"/>
       <c r="M65" s="131"/>
       <c r="N65" s="131"/>
       <c r="O65" s="131"/>
       <c r="P65" s="131"/>
     </row>
     <row r="66" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="67" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B67" s="3"/>
       <c r="C67" s="132" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D67" s="133"/>
       <c r="E67" s="133"/>
       <c r="F67" s="133"/>
       <c r="G67" s="133"/>
       <c r="H67" s="133"/>
       <c r="I67" s="133"/>
       <c r="J67" s="133"/>
       <c r="K67" s="134"/>
       <c r="L67" s="135" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M67" s="137" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N67" s="134"/>
     </row>
     <row r="68" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B68" s="4"/>
       <c r="C68" s="116" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="116" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="116" t="s">
         <v>12</v>
       </c>
       <c r="G68" s="116" t="s">
         <v>13</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>14</v>
       </c>
       <c r="I68" s="7" t="s">
         <v>15</v>
       </c>
       <c r="J68" s="121" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K68" s="116" t="s">
         <v>16</v>
       </c>
       <c r="L68" s="136"/>
       <c r="M68" s="120" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N68" s="11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="69" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B69" s="9"/>
       <c r="C69" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D69" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E69" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F69" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G69" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H69" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I69" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="J69" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K69" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L69" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M69" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N69" s="10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="70" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B70" s="122" t="s">
         <v>21</v>
       </c>
       <c r="C70" s="129">
-        <v>4.5180357236490787</v>
+        <v>4.5267020132359486</v>
       </c>
       <c r="D70" s="129">
-        <v>4.5078799364159456</v>
+        <v>4.5147830665780919</v>
       </c>
       <c r="E70" s="129">
-        <v>1.815526280777382</v>
+        <v>1.824193281796932</v>
       </c>
       <c r="F70" s="129">
-        <v>2.8920273725925449</v>
+        <v>2.902442699115789</v>
       </c>
       <c r="G70" s="129">
-        <v>12.116453694937089</v>
+        <v>12.127348037583729</v>
       </c>
       <c r="H70" s="129">
-        <v>16.25048668423792</v>
+        <v>16.257917446200601</v>
       </c>
       <c r="I70" s="129">
-        <v>2.4347357502853151</v>
+        <v>2.443267299976823</v>
       </c>
       <c r="J70" s="129">
         <v>-8.009544884350305</v>
       </c>
       <c r="K70" s="129">
         <v>0.70097752792227697</v>
       </c>
       <c r="L70" s="129">
         <v>8.8607523132867314</v>
       </c>
       <c r="M70" s="129">
         <v>7.0127978557376087</v>
       </c>
       <c r="N70" s="129">
         <v>1.9865667312871269</v>
       </c>
     </row>
     <row r="71" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B71" s="122" t="s">
         <v>22</v>
       </c>
       <c r="C71" s="129">
-        <v>1.1872227380700899</v>
+        <v>1.201771165202139</v>
       </c>
       <c r="D71" s="129">
-        <v>3.5940218538139028</v>
+        <v>3.6087678811683821</v>
       </c>
       <c r="E71" s="129">
-        <v>-1.9034809078427291</v>
+        <v>-1.8884914846152321</v>
       </c>
       <c r="F71" s="129">
-        <v>4.4388534295136477</v>
+        <v>4.4527445481115153</v>
       </c>
       <c r="G71" s="129">
-        <v>2.9939912152492569</v>
+        <v>3.006243013561722</v>
       </c>
       <c r="H71" s="129">
-        <v>15.68805381151809</v>
+        <v>15.707691412200891</v>
       </c>
       <c r="I71" s="129">
-        <v>-9.0841960641560318E-2</v>
+        <v>-7.493251843775825E-2</v>
       </c>
       <c r="J71" s="129">
-        <v>-12.44970479415684</v>
+        <v>-12.41280136770512</v>
       </c>
       <c r="K71" s="129">
-        <v>1.224948687559434</v>
+        <v>1.2500011434707929</v>
       </c>
       <c r="L71" s="129">
-        <v>5.0584543585362827</v>
+        <v>5.1186130964338634</v>
       </c>
       <c r="M71" s="129">
-        <v>3.8489665644210178</v>
+        <v>3.8665130917473269</v>
       </c>
       <c r="N71" s="129">
-        <v>4.6808207664565629</v>
+        <v>4.7212826902852409</v>
       </c>
     </row>
     <row r="72" spans="2:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B72" s="124" t="s">
         <v>23</v>
       </c>
       <c r="C72" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D72" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E72" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F72" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G72" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H72" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I72" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="J72" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="K72" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L72" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M72" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N72" s="130" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="73" spans="2:16" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="B73" s="126" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="129">
-        <v>3.067246693766958</v>
+        <v>3.067259077947587</v>
       </c>
       <c r="D73" s="129">
         <v>3.79353585388411</v>
       </c>
       <c r="E73" s="129">
-        <v>0.99652355881171606</v>
+        <v>0.99653324824937917</v>
       </c>
       <c r="F73" s="129">
         <v>4.4904926986110292</v>
       </c>
       <c r="G73" s="129">
         <v>6.010185201367733</v>
       </c>
       <c r="H73" s="129">
         <v>16.23319386587956</v>
       </c>
       <c r="I73" s="129">
         <v>-0.99253708834197218</v>
       </c>
       <c r="J73" s="129">
         <v>-18.250822165694451</v>
       </c>
       <c r="K73" s="129">
-        <v>1.6645938594000429</v>
+        <v>1.6655164740546931</v>
       </c>
       <c r="L73" s="129">
         <v>3.21705899687062</v>
       </c>
       <c r="M73" s="129">
-        <v>5.6003199436594562</v>
+        <v>5.6004124696586253</v>
       </c>
       <c r="N73" s="129">
         <v>4.0367840710425407</v>
       </c>
     </row>
     <row r="74" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B74" s="126" t="s">
         <v>25</v>
       </c>
       <c r="C74" s="129">
-        <v>2.9468125053488081</v>
+        <v>2.9449396256172391</v>
       </c>
       <c r="D74" s="129">
         <v>2.3608797346344792</v>
       </c>
       <c r="E74" s="129">
         <v>0.38517391915204457</v>
       </c>
       <c r="F74" s="129">
         <v>7.6187181286639696</v>
       </c>
       <c r="G74" s="129">
         <v>7.2947294305063162</v>
       </c>
       <c r="H74" s="129">
         <v>14.976395864474879</v>
       </c>
       <c r="I74" s="129">
         <v>-0.33780128200619502</v>
       </c>
       <c r="J74" s="129">
-        <v>-20.119590248489359</v>
+        <v>-20.21793935079846</v>
       </c>
       <c r="K74" s="129">
-        <v>-0.75759014417906523</v>
+        <v>-0.86159099914008852</v>
       </c>
       <c r="L74" s="129">
-        <v>3.471841446428114</v>
+        <v>3.2188544238048298</v>
       </c>
       <c r="M74" s="129">
-        <v>3.685907402843136</v>
+        <v>3.6094173060275758</v>
       </c>
       <c r="N74" s="129">
-        <v>4.7529648655267192</v>
+        <v>4.5857434304082751</v>
       </c>
     </row>
     <row r="75" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B75" s="126" t="s">
         <v>26</v>
       </c>
       <c r="C75" s="129">
         <v>2.788169671013021</v>
       </c>
       <c r="D75" s="129">
         <v>3.7546383296840271</v>
       </c>
       <c r="E75" s="129">
         <v>1.885741183507655</v>
       </c>
       <c r="F75" s="129">
         <v>1.675928546372369</v>
       </c>
       <c r="G75" s="129">
         <v>4.4776473027820636</v>
       </c>
       <c r="H75" s="129">
         <v>19.860910667696501</v>
       </c>
       <c r="I75" s="129">
         <v>-0.95549493024046339</v>
       </c>
       <c r="J75" s="129">
         <v>-16.94572252510827</v>
       </c>
       <c r="K75" s="129">
         <v>-0.94381239908670445</v>
       </c>
       <c r="L75" s="129">
         <v>3.972721556056976</v>
       </c>
       <c r="M75" s="129">
-        <v>5.7835308912481027</v>
+        <v>5.7821460976364856</v>
       </c>
       <c r="N75" s="129">
         <v>4.2352470739606352</v>
       </c>
     </row>
     <row r="76" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B76" s="126" t="s">
         <v>27</v>
       </c>
       <c r="C76" s="129">
-        <v>0.78730558863971467</v>
+        <v>0.691931619044587</v>
       </c>
       <c r="D76" s="129">
-        <v>2.779337003661412</v>
+        <v>2.6751733130340161</v>
       </c>
       <c r="E76" s="129">
-        <v>-1.707724645431846</v>
+        <v>-1.8006259149786641</v>
       </c>
       <c r="F76" s="129">
-        <v>2.8039094284558548</v>
+        <v>2.7052910038469169</v>
       </c>
       <c r="G76" s="129">
-        <v>2.3322907645698341</v>
+        <v>2.2376852055650081</v>
       </c>
       <c r="H76" s="129">
-        <v>18.40998503317563</v>
+        <v>18.299683429963679</v>
       </c>
       <c r="I76" s="129">
-        <v>-1.097480512533493</v>
+        <v>-1.2080104337678359</v>
       </c>
       <c r="J76" s="129">
         <v>-19.729841484553472</v>
       </c>
       <c r="K76" s="129">
-        <v>1.7705571130597839</v>
+        <v>1.769695876051945</v>
       </c>
       <c r="L76" s="129">
         <v>3.776186000435374</v>
       </c>
       <c r="M76" s="129">
-        <v>6.8920761731077418</v>
+        <v>6.8900261195404644</v>
       </c>
       <c r="N76" s="129">
         <v>5.6213536428500017</v>
       </c>
     </row>
     <row r="77" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B77" s="126" t="s">
         <v>28</v>
       </c>
       <c r="C77" s="129">
-        <v>2.56279382692489</v>
+        <v>2.4781303036805991</v>
       </c>
       <c r="D77" s="129">
-        <v>4.3153708251128782</v>
+        <v>4.2483816408819912</v>
       </c>
       <c r="E77" s="129">
-        <v>0.88374722612772538</v>
+        <v>0.78848966814601684</v>
       </c>
       <c r="F77" s="129">
-        <v>3.32981946684089</v>
+        <v>3.238581655393026</v>
       </c>
       <c r="G77" s="129">
-        <v>3.604094541225646</v>
+        <v>3.512941356146511</v>
       </c>
       <c r="H77" s="129">
-        <v>13.64112835812395</v>
+        <v>13.54190913223103</v>
       </c>
       <c r="I77" s="129">
-        <v>1.568330028422761</v>
+        <v>1.489364241517811</v>
       </c>
       <c r="J77" s="129">
         <v>-20.405929936423309</v>
       </c>
       <c r="K77" s="129">
         <v>0.83911925746060279</v>
       </c>
       <c r="L77" s="129">
         <v>4.2275520704289988</v>
       </c>
       <c r="M77" s="129">
-        <v>5.1722885415972817</v>
+        <v>5.1722475476744112</v>
       </c>
       <c r="N77" s="129">
         <v>0.69599901772182748</v>
       </c>
     </row>
     <row r="78" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B78" s="126" t="s">
         <v>29</v>
       </c>
       <c r="C78" s="129">
-        <v>5.7093167688464259</v>
+        <v>5.7073979758390987</v>
       </c>
       <c r="D78" s="129">
         <v>5.0405950489878579</v>
       </c>
       <c r="E78" s="129">
         <v>5.0826827764939724</v>
       </c>
       <c r="F78" s="129">
         <v>6.2746005186115061</v>
       </c>
       <c r="G78" s="129">
         <v>8.2535185838452652</v>
       </c>
       <c r="H78" s="129">
         <v>16.81335395890644</v>
       </c>
       <c r="I78" s="129">
         <v>-0.4159441470438367</v>
       </c>
       <c r="J78" s="129">
-        <v>-15.366255741227381</v>
+        <v>-15.49328796060559</v>
       </c>
       <c r="K78" s="129">
-        <v>0.51859235163507345</v>
+        <v>0.43737171610208819</v>
       </c>
       <c r="L78" s="129">
-        <v>5.4486202638381922</v>
+        <v>5.2504333161855401</v>
       </c>
       <c r="M78" s="129">
-        <v>8.6830159312857127</v>
+        <v>8.6109154317976131</v>
       </c>
       <c r="N78" s="129">
-        <v>4.5168028047882327</v>
+        <v>4.3457011438841864</v>
       </c>
     </row>
     <row r="79" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B79" s="126" t="s">
         <v>30</v>
       </c>
       <c r="C79" s="129">
-        <v>3.7183805906341378</v>
+        <v>3.6280277326655361</v>
       </c>
       <c r="D79" s="129">
-        <v>3.5400437525965471</v>
+        <v>3.4609671425569251</v>
       </c>
       <c r="E79" s="129">
-        <v>2.8873325873245199</v>
+        <v>2.790449937870239</v>
       </c>
       <c r="F79" s="129">
-        <v>3.8579581170468469</v>
+        <v>3.764124226516365</v>
       </c>
       <c r="G79" s="129">
-        <v>6.0570405314506166</v>
+        <v>5.970139193186573</v>
       </c>
       <c r="H79" s="129">
-        <v>17.96319389457382</v>
+        <v>17.846588085073321</v>
       </c>
       <c r="I79" s="129">
-        <v>-0.2399212625921516</v>
+        <v>-0.33203450787080552</v>
       </c>
       <c r="J79" s="129">
-        <v>-16.565738962182891</v>
+        <v>-16.701630926561538</v>
       </c>
       <c r="K79" s="129">
-        <v>-0.84542251301056681</v>
+        <v>-0.93436732398558997</v>
       </c>
       <c r="L79" s="129">
-        <v>4.0356305959169658</v>
+        <v>3.8037423014768201</v>
       </c>
       <c r="M79" s="129">
-        <v>8.7895431019400796</v>
+        <v>8.7286064400605721</v>
       </c>
       <c r="N79" s="129">
-        <v>5.9672332279276299</v>
+        <v>5.813553146142433</v>
       </c>
     </row>
     <row r="80" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B80" s="126" t="s">
         <v>31</v>
       </c>
       <c r="C80" s="129">
-        <v>2.7483116438899371</v>
+        <v>2.748259936997119</v>
       </c>
       <c r="D80" s="129">
         <v>1.768824228006431</v>
       </c>
       <c r="E80" s="129">
-        <v>2.6206743238062251</v>
+        <v>2.6206689059570309</v>
       </c>
       <c r="F80" s="129">
         <v>0.51911221309397915</v>
       </c>
       <c r="G80" s="129">
         <v>6.1744395660730138</v>
       </c>
       <c r="H80" s="129">
         <v>9.8853683105263617</v>
       </c>
       <c r="I80" s="129">
         <v>-0.7023644612340707</v>
       </c>
       <c r="J80" s="129">
-        <v>-20.794646917125949</v>
+        <v>-20.800209756215761</v>
       </c>
       <c r="K80" s="129">
-        <v>-0.63831993431197465</v>
+        <v>-0.63847073684519784</v>
       </c>
       <c r="L80" s="129">
         <v>2.1634888899020051</v>
       </c>
       <c r="M80" s="129">
-        <v>1.887082433085064</v>
+        <v>1.887281625756035</v>
       </c>
       <c r="N80" s="129">
         <v>-1.296826842196326</v>
       </c>
     </row>
     <row r="81" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B81" s="126" t="s">
         <v>32</v>
       </c>
       <c r="C81" s="129">
-        <v>0.93162420760568443</v>
+        <v>0.93389653758724145</v>
       </c>
       <c r="D81" s="129">
-        <v>4.5936395214833929</v>
+        <v>4.5969185546958444</v>
       </c>
       <c r="E81" s="129">
-        <v>-2.4546438080062201</v>
+        <v>-2.4518688322397661</v>
       </c>
       <c r="F81" s="129">
-        <v>5.8111538335713746</v>
+        <v>5.8143168673525443</v>
       </c>
       <c r="G81" s="129">
-        <v>0.86605228174664506</v>
+        <v>0.86836094378918016</v>
       </c>
       <c r="H81" s="129">
         <v>15.46181100637699</v>
       </c>
       <c r="I81" s="129">
-        <v>-0.31945307402346029</v>
+        <v>-0.31715152042675632</v>
       </c>
       <c r="J81" s="129">
-        <v>-12.737698647813129</v>
+        <v>-12.78777018868487</v>
       </c>
       <c r="K81" s="129">
-        <v>0.117362943880658</v>
+        <v>9.8069880514963695E-2</v>
       </c>
       <c r="L81" s="129">
-        <v>7.542734114305591</v>
+        <v>7.5065137934254986</v>
       </c>
       <c r="M81" s="129">
-        <v>7.284722547587541</v>
+        <v>7.2839359303480196</v>
       </c>
       <c r="N81" s="129">
         <v>1.554601535934685</v>
       </c>
     </row>
     <row r="82" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B82" s="126"/>
-[...11 lines deleted...]
-      <c r="N82" s="129"/>
+      <c r="B82" s="126" t="s">
+        <v>33</v>
+      </c>
+      <c r="C82" s="129">
+        <v>3.2724026237420949</v>
+      </c>
+      <c r="D82" s="129">
+        <v>2.2637528544568171</v>
+      </c>
+      <c r="E82" s="129">
+        <v>1.356322280747513</v>
+      </c>
+      <c r="F82" s="129">
+        <v>9.3081784198250848</v>
+      </c>
+      <c r="G82" s="129">
+        <v>5.7058216842702558</v>
+      </c>
+      <c r="H82" s="129">
+        <v>17.36837898454236</v>
+      </c>
+      <c r="I82" s="129">
+        <v>-0.31097142989892568</v>
+      </c>
+      <c r="J82" s="129">
+        <v>-16.974229146109192</v>
+      </c>
+      <c r="K82" s="129">
+        <v>1.3881043480060751</v>
+      </c>
+      <c r="L82" s="129">
+        <v>4.8855040398502982</v>
+      </c>
+      <c r="M82" s="129">
+        <v>9.3158260870267551</v>
+      </c>
+      <c r="N82" s="129">
+        <v>5.1845732848520418</v>
+      </c>
     </row>
     <row r="83" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B83" s="126"/>
-[...11 lines deleted...]
-      <c r="N83" s="129"/>
+      <c r="B83" s="126" t="s">
+        <v>34</v>
+      </c>
+      <c r="C83" s="129">
+        <v>6.6149833485841487</v>
+      </c>
+      <c r="D83" s="129">
+        <v>2.967147032950523</v>
+      </c>
+      <c r="E83" s="129">
+        <v>7.6905053055534802</v>
+      </c>
+      <c r="F83" s="129">
+        <v>3.081198749263677</v>
+      </c>
+      <c r="G83" s="129">
+        <v>11.99906715023317</v>
+      </c>
+      <c r="H83" s="129">
+        <v>14.94219876103319</v>
+      </c>
+      <c r="I83" s="129">
+        <v>-0.1752340840593169</v>
+      </c>
+      <c r="J83" s="129">
+        <v>-19.537472256508131</v>
+      </c>
+      <c r="K83" s="129">
+        <v>-1.231435979706629</v>
+      </c>
+      <c r="L83" s="129">
+        <v>2.7834069770065928</v>
+      </c>
+      <c r="M83" s="129">
+        <v>8.2543091610681287</v>
+      </c>
+      <c r="N83" s="129">
+        <v>5.4751555826083296</v>
+      </c>
     </row>
     <row r="84" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B84" s="127"/>
       <c r="C84" s="131"/>
       <c r="D84" s="131"/>
       <c r="E84" s="131"/>
       <c r="F84" s="131"/>
       <c r="G84" s="131"/>
       <c r="H84" s="131"/>
       <c r="I84" s="131"/>
       <c r="J84" s="131"/>
       <c r="K84" s="131"/>
       <c r="L84" s="131"/>
       <c r="M84" s="131"/>
       <c r="N84" s="131"/>
     </row>
     <row r="85" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="86" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="87" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="88" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="89" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="90" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="91" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="92" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="93" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
@@ -4930,596 +5170,596 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="144" t="s">
-[...16 lines deleted...]
-      <c r="Q1" s="146"/>
+      <c r="B1" s="142" t="s">
+        <v>100</v>
+      </c>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="144"/>
+      <c r="Q1" s="144"/>
     </row>
     <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M3" s="14"/>
     </row>
     <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="17">
         <v>1374</v>
       </c>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
     </row>
     <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="118" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H6" s="21"/>
       <c r="I6" s="20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J6" s="20"/>
       <c r="K6" s="11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="119"/>
       <c r="H7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I7" s="23"/>
       <c r="J7" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K7" s="116"/>
     </row>
     <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F8" s="25">
         <v>2783.645</v>
       </c>
       <c r="G8" s="26">
         <v>2752.0767999999998</v>
       </c>
       <c r="H8" s="27">
         <v>183.3092</v>
       </c>
       <c r="I8" s="26">
         <v>31.568200000000001</v>
       </c>
       <c r="J8" s="26">
         <v>10.818</v>
       </c>
       <c r="K8" s="26">
         <v>105.6354</v>
       </c>
     </row>
     <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="28" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F9" s="29">
         <v>1709.8697999999999</v>
       </c>
       <c r="G9" s="30">
         <v>1688.1366</v>
       </c>
       <c r="H9" s="31"/>
       <c r="I9" s="30">
         <v>21.7332</v>
       </c>
       <c r="J9" s="29">
         <v>8.8056999999999999</v>
       </c>
       <c r="K9" s="29">
         <v>75.853300000000004</v>
       </c>
       <c r="Q9" s="32"/>
     </row>
     <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="116" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F10" s="33">
         <v>1073.7752</v>
       </c>
       <c r="G10" s="34">
         <v>1063.9402</v>
       </c>
       <c r="H10" s="35">
         <v>183.3092</v>
       </c>
       <c r="I10" s="34">
         <v>9.8350000000000009</v>
       </c>
       <c r="J10" s="35">
         <v>2.0123000000000002</v>
       </c>
       <c r="K10" s="35">
         <v>29.7821</v>
       </c>
       <c r="Q10" s="32"/>
     </row>
     <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q11" s="32"/>
     </row>
     <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E12" s="141" t="s">
-        <v>62</v>
+      <c r="E12" s="138" t="s">
+        <v>64</v>
       </c>
       <c r="F12" s="134"/>
-      <c r="G12" s="141" t="s">
-        <v>63</v>
+      <c r="G12" s="138" t="s">
+        <v>65</v>
       </c>
       <c r="H12" s="134"/>
-      <c r="I12" s="141" t="s">
-        <v>64</v>
+      <c r="I12" s="138" t="s">
+        <v>66</v>
       </c>
       <c r="J12" s="134"/>
-      <c r="K12" s="141" t="s">
-        <v>65</v>
+      <c r="K12" s="138" t="s">
+        <v>67</v>
       </c>
       <c r="L12" s="134"/>
       <c r="Q12" s="32"/>
     </row>
     <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E13" s="155">
+      <c r="E13" s="154">
         <v>414929.82144020562</v>
       </c>
       <c r="F13" s="134"/>
-      <c r="G13" s="155">
+      <c r="G13" s="154">
         <v>70947.597080000007</v>
       </c>
       <c r="H13" s="134"/>
-      <c r="I13" s="155">
+      <c r="I13" s="154">
         <v>90441.665080000006</v>
       </c>
       <c r="J13" s="134"/>
-      <c r="K13" s="155">
+      <c r="K13" s="154">
         <v>161389.26216000001</v>
       </c>
       <c r="L13" s="134"/>
       <c r="Q13" s="32"/>
     </row>
     <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q14" s="32"/>
     </row>
     <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q15" s="32"/>
     </row>
     <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="Q16" s="32"/>
     </row>
     <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M17" s="19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q17" s="32"/>
     </row>
     <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="36"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="38"/>
-      <c r="F18" s="138" t="s">
-[...10 lines deleted...]
-      <c r="M18" s="140"/>
+      <c r="F18" s="155" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="140"/>
+      <c r="H18" s="140"/>
+      <c r="I18" s="152"/>
+      <c r="J18" s="155" t="s">
+        <v>72</v>
+      </c>
+      <c r="K18" s="140"/>
+      <c r="L18" s="140"/>
+      <c r="M18" s="152"/>
       <c r="N18" s="39"/>
       <c r="Q18" s="32"/>
     </row>
     <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="40"/>
       <c r="C19" s="41"/>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="J19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="M19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="N19" s="39"/>
       <c r="Q19" s="32"/>
     </row>
     <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C20" s="46"/>
       <c r="D20" s="46"/>
       <c r="E20" s="47"/>
       <c r="F20" s="48">
-        <v>2153.2905999999998</v>
+        <v>2153.3476999999998</v>
       </c>
       <c r="G20" s="49">
-        <v>18.197800000000001</v>
+        <v>18.1982</v>
       </c>
       <c r="H20" s="50">
-        <v>1650.7304999999999</v>
+        <v>1650.7737</v>
       </c>
       <c r="I20" s="51">
-        <v>484.3623</v>
+        <v>484.37580000000003</v>
       </c>
       <c r="J20" s="52">
-        <v>3011.8499000000002</v>
+        <v>3011.9295999999999</v>
       </c>
       <c r="K20" s="49">
-        <v>149.4211</v>
+        <v>149.42400000000001</v>
       </c>
       <c r="L20" s="49">
-        <v>2194.6932999999999</v>
+        <v>2194.7509</v>
       </c>
       <c r="M20" s="51">
-        <v>667.73549999999989</v>
+        <v>667.75469999999996</v>
       </c>
       <c r="Q20" s="32"/>
     </row>
     <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C21" s="54"/>
       <c r="D21" s="54"/>
       <c r="E21" s="55"/>
       <c r="F21" s="56">
-        <v>2108.2645000000002</v>
+        <v>2108.3213999999998</v>
       </c>
       <c r="G21" s="57">
-        <v>17.485800000000001</v>
+        <v>17.4862</v>
       </c>
       <c r="H21" s="57">
-        <v>1614.971</v>
+        <v>1615.0139999999999</v>
       </c>
       <c r="I21" s="57">
-        <v>475.80770000000001</v>
+        <v>475.82119999999998</v>
       </c>
       <c r="J21" s="56">
-        <v>2939.7024999999999</v>
+        <v>2939.7820000000002</v>
       </c>
       <c r="K21" s="57">
-        <v>141.93039999999999</v>
+        <v>141.9333</v>
       </c>
       <c r="L21" s="57">
-        <v>2143.0961000000002</v>
+        <v>2143.1534999999999</v>
       </c>
       <c r="M21" s="58">
-        <v>654.67599999999993</v>
+        <v>654.6952</v>
       </c>
       <c r="Q21" s="32"/>
     </row>
     <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="59"/>
       <c r="C22" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22" s="60"/>
       <c r="E22" s="61"/>
       <c r="F22" s="62">
-        <v>1217.3471999999999</v>
+        <v>1217.3807999999999</v>
       </c>
       <c r="G22" s="63">
-        <v>10.060600000000001</v>
+        <v>10.0609</v>
       </c>
       <c r="H22" s="63">
-        <v>923.30610000000001</v>
+        <v>923.33100000000002</v>
       </c>
       <c r="I22" s="58">
-        <v>283.98050000000001</v>
+        <v>283.9889</v>
       </c>
       <c r="J22" s="62">
-        <v>1692.2012</v>
+        <v>1692.2507000000001</v>
       </c>
       <c r="K22" s="63">
-        <v>78.363900000000001</v>
+        <v>78.366200000000006</v>
       </c>
       <c r="L22" s="63">
-        <v>1205.7788</v>
+        <v>1205.8134</v>
       </c>
       <c r="M22" s="58">
-        <v>408.05849999999998</v>
+        <v>408.0711</v>
       </c>
       <c r="Q22" s="32"/>
     </row>
     <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="64"/>
       <c r="C23" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D23" s="54"/>
       <c r="E23" s="55"/>
       <c r="F23" s="62">
-        <v>890.91730000000007</v>
+        <v>890.94060000000002</v>
       </c>
       <c r="G23" s="57">
-        <v>7.4252000000000002</v>
+        <v>7.4253</v>
       </c>
       <c r="H23" s="57">
-        <v>691.66489999999999</v>
+        <v>691.68299999999999</v>
       </c>
       <c r="I23" s="66">
-        <v>191.8272</v>
+        <v>191.8323</v>
       </c>
       <c r="J23" s="62">
-        <v>1247.5012999999999</v>
+        <v>1247.5313000000001</v>
       </c>
       <c r="K23" s="57">
-        <v>63.566499999999998</v>
+        <v>63.567100000000003</v>
       </c>
       <c r="L23" s="57">
-        <v>937.31730000000005</v>
+        <v>937.34010000000001</v>
       </c>
       <c r="M23" s="66">
-        <v>246.61750000000001</v>
+        <v>246.6241</v>
       </c>
       <c r="Q23" s="32"/>
     </row>
     <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="64"/>
       <c r="C24" s="67"/>
       <c r="D24" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E24" s="55"/>
       <c r="F24" s="62">
-        <v>187.1677</v>
+        <v>187.1721</v>
       </c>
       <c r="G24" s="57">
         <v>2.4666999999999999</v>
       </c>
       <c r="H24" s="63">
-        <v>158.3416</v>
+        <v>158.34549999999999</v>
       </c>
       <c r="I24" s="58">
-        <v>26.359400000000001</v>
+        <v>26.3599</v>
       </c>
       <c r="J24" s="62">
-        <v>270.99689999999998</v>
+        <v>271.00279999999998</v>
       </c>
       <c r="K24" s="63">
         <v>15.459899999999999</v>
       </c>
       <c r="L24" s="63">
-        <v>226.2859</v>
+        <v>226.29130000000001</v>
       </c>
       <c r="M24" s="58">
-        <v>29.251100000000001</v>
+        <v>29.2516</v>
       </c>
       <c r="Q24" s="32"/>
     </row>
     <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="55"/>
       <c r="F25" s="62">
-        <v>45.026100000000007</v>
+        <v>45.026300000000013</v>
       </c>
       <c r="G25" s="57">
         <v>0.71199999999999997</v>
       </c>
       <c r="H25" s="57">
-        <v>35.759500000000003</v>
+        <v>35.759700000000002</v>
       </c>
       <c r="I25" s="66">
         <v>8.5546000000000006</v>
       </c>
       <c r="J25" s="62">
-        <v>72.147400000000005</v>
+        <v>72.147599999999997</v>
       </c>
       <c r="K25" s="57">
         <v>7.4907000000000004</v>
       </c>
       <c r="L25" s="63">
-        <v>51.597200000000001</v>
+        <v>51.5974</v>
       </c>
       <c r="M25" s="66">
         <v>13.0595</v>
       </c>
       <c r="Q25" s="32"/>
     </row>
     <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="68"/>
       <c r="C26" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D26" s="60"/>
       <c r="E26" s="61"/>
       <c r="F26" s="62">
         <v>15.805400000000001</v>
       </c>
       <c r="G26" s="63">
         <v>0.24049999999999999</v>
       </c>
       <c r="H26" s="63">
         <v>12.4476</v>
       </c>
       <c r="I26" s="58">
         <v>3.1173000000000002</v>
       </c>
       <c r="J26" s="62">
         <v>24.573699999999999</v>
       </c>
       <c r="K26" s="63">
         <v>2.2728999999999999</v>
       </c>
       <c r="L26" s="57">
         <v>17.657900000000001</v>
       </c>
       <c r="M26" s="58">
         <v>4.6429</v>
       </c>
       <c r="Q26" s="32"/>
     </row>
     <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C27" s="69"/>
       <c r="D27" s="69"/>
       <c r="E27" s="70"/>
       <c r="F27" s="71">
-        <v>138.30269999999999</v>
+        <v>138.30359999999999</v>
       </c>
       <c r="G27" s="72">
         <v>1.8362000000000001</v>
       </c>
       <c r="H27" s="73">
-        <v>108.95180000000001</v>
+        <v>108.9526</v>
       </c>
       <c r="I27" s="74">
-        <v>27.514700000000001</v>
+        <v>27.514800000000001</v>
       </c>
       <c r="J27" s="71">
-        <v>213.94730000000001</v>
+        <v>213.9487</v>
       </c>
       <c r="K27" s="73">
         <v>18.4392</v>
       </c>
       <c r="L27" s="73">
-        <v>153.8544</v>
+        <v>153.85560000000001</v>
       </c>
       <c r="M27" s="74">
-        <v>41.653700000000001</v>
+        <v>41.6539</v>
       </c>
       <c r="Q27" s="32"/>
     </row>
     <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q28" s="32"/>
     </row>
     <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q29" s="32"/>
     </row>
     <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="Q30" s="32"/>
     </row>
     <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="Q31" s="32"/>
     </row>
     <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="36"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="38"/>
       <c r="F32" s="156" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="37"/>
       <c r="H32" s="37"/>
       <c r="I32" s="37"/>
       <c r="J32" s="75"/>
       <c r="K32" s="37"/>
       <c r="L32" s="75"/>
       <c r="M32" s="76"/>
       <c r="N32" s="39"/>
       <c r="Q32" s="32"/>
     </row>
     <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="40"/>
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
@@ -5529,1490 +5769,4460 @@
         <v>10</v>
       </c>
       <c r="H33" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I33" s="77" t="s">
         <v>12</v>
       </c>
       <c r="J33" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L33" s="79" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="80" t="s">
         <v>16</v>
       </c>
       <c r="N33" s="39"/>
       <c r="Q33" s="32"/>
     </row>
     <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C34" s="46"/>
       <c r="D34" s="46"/>
       <c r="E34" s="47"/>
       <c r="F34" s="52">
-        <v>4960.238734049999</v>
+        <v>4960.3773843500003</v>
       </c>
       <c r="G34" s="49">
-        <v>1102.4461220000001</v>
+        <v>1102.4808201999999</v>
       </c>
       <c r="H34" s="49">
-        <v>2018.35576616</v>
+        <v>2018.41392896</v>
       </c>
       <c r="I34" s="49">
-        <v>594.28587454000001</v>
+        <v>594.30381213999999</v>
       </c>
       <c r="J34" s="49">
-        <v>1144.29164277</v>
+        <v>1144.3189963699999</v>
       </c>
       <c r="K34" s="49">
         <v>31.72986775</v>
       </c>
       <c r="L34" s="49">
-        <v>23.52706469</v>
+        <v>23.527562790000001</v>
       </c>
       <c r="M34" s="51">
         <v>45.602396140000003</v>
       </c>
       <c r="Q34" s="32"/>
     </row>
     <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C35" s="54"/>
       <c r="D35" s="54"/>
       <c r="E35" s="55"/>
       <c r="F35" s="81">
-        <v>4802.7023477799994</v>
+        <v>4802.8407196799999</v>
       </c>
       <c r="G35" s="82">
-        <v>1049.1762532299999</v>
+        <v>1049.21095143</v>
       </c>
       <c r="H35" s="82">
-        <v>1958.7422379</v>
+        <v>1958.8001595999999</v>
       </c>
       <c r="I35" s="82">
-        <v>582.97183900000005</v>
+        <v>582.98977660000003</v>
       </c>
       <c r="J35" s="63">
-        <v>1113.7887431700001</v>
+        <v>1113.81605947</v>
       </c>
       <c r="K35" s="83">
         <v>30.7524449</v>
       </c>
       <c r="L35" s="83">
-        <v>22.213546269999998</v>
+        <v>22.21404437</v>
       </c>
       <c r="M35" s="84">
         <v>45.057283310000003</v>
       </c>
       <c r="Q35" s="32"/>
     </row>
     <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="59"/>
       <c r="C36" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D36" s="60"/>
       <c r="E36" s="61"/>
       <c r="F36" s="62">
-        <v>2918.9837659</v>
+        <v>2919.084978599999</v>
       </c>
       <c r="G36" s="63">
-        <v>630.52660207999998</v>
+        <v>630.55892028000005</v>
       </c>
       <c r="H36" s="63">
-        <v>1201.82137197</v>
+        <v>1201.8634888700001</v>
       </c>
       <c r="I36" s="82">
-        <v>364.55005812000002</v>
+        <v>364.56126092</v>
       </c>
       <c r="J36" s="63">
-        <v>675.48799534</v>
+        <v>675.50317164000001</v>
       </c>
       <c r="K36" s="63">
         <v>6.7143588000000003</v>
       </c>
       <c r="L36" s="82">
-        <v>12.354566</v>
+        <v>12.354964499999999</v>
       </c>
       <c r="M36" s="58">
         <v>27.528813589999999</v>
       </c>
       <c r="Q36" s="32"/>
     </row>
     <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="64"/>
       <c r="C37" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D37" s="54"/>
       <c r="E37" s="55"/>
       <c r="F37" s="62">
-        <v>1883.7185818800001</v>
+        <v>1883.75574108</v>
       </c>
       <c r="G37" s="57">
-        <v>418.64965115000001</v>
+        <v>418.65203115000003</v>
       </c>
       <c r="H37" s="57">
-        <v>756.92086592999999</v>
+        <v>756.93667072999995</v>
       </c>
       <c r="I37" s="85">
-        <v>218.42178088</v>
+        <v>218.42851568</v>
       </c>
       <c r="J37" s="57">
-        <v>438.30074782999998</v>
+        <v>438.31288783000002</v>
       </c>
       <c r="K37" s="57">
         <v>24.038086100000001</v>
       </c>
       <c r="L37" s="85">
-        <v>9.85898027</v>
+        <v>9.8590798700000004</v>
       </c>
       <c r="M37" s="66">
         <v>17.52846972</v>
       </c>
       <c r="Q37" s="32"/>
     </row>
     <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="64"/>
       <c r="C38" s="67"/>
       <c r="D38" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E38" s="55"/>
       <c r="F38" s="62">
-        <v>378.15951077</v>
+        <v>378.16478456999988</v>
       </c>
       <c r="G38" s="63">
         <v>123.41148699999999</v>
       </c>
       <c r="H38" s="63">
-        <v>150.81480886</v>
+        <v>150.81804346000001</v>
       </c>
       <c r="I38" s="82">
-        <v>25.829319519999999</v>
+        <v>25.82971122</v>
       </c>
       <c r="J38" s="63">
-        <v>67.411696199999994</v>
+        <v>67.413343699999999</v>
       </c>
       <c r="K38" s="63">
         <v>6.0471269999999997</v>
       </c>
       <c r="L38" s="82">
         <v>1.95045205</v>
       </c>
       <c r="M38" s="58">
         <v>2.6946201400000001</v>
       </c>
       <c r="Q38" s="32"/>
     </row>
     <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C39" s="54"/>
       <c r="D39" s="54"/>
       <c r="E39" s="55"/>
       <c r="F39" s="62">
-        <v>157.53638627000001</v>
+        <v>157.53666466999999</v>
       </c>
       <c r="G39" s="57">
         <v>53.269868770000002</v>
       </c>
       <c r="H39" s="57">
-        <v>59.613528260000002</v>
+        <v>59.613769359999999</v>
       </c>
       <c r="I39" s="85">
         <v>11.314035540000001</v>
       </c>
       <c r="J39" s="57">
-        <v>30.502899599999999</v>
+        <v>30.502936900000002</v>
       </c>
       <c r="K39" s="57">
         <v>0.97742284999999995</v>
       </c>
       <c r="L39" s="85">
         <v>1.3135184200000001</v>
       </c>
       <c r="M39" s="66">
         <v>0.54511282999999999</v>
       </c>
       <c r="Q39" s="32"/>
     </row>
     <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="68"/>
       <c r="C40" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D40" s="60"/>
       <c r="E40" s="61"/>
       <c r="F40" s="62">
         <v>54.313650130000013</v>
       </c>
       <c r="G40" s="63">
         <v>17.857758400000002</v>
       </c>
       <c r="H40" s="63">
         <v>20.951979179999999</v>
       </c>
       <c r="I40" s="82">
         <v>3.9561324600000001</v>
       </c>
       <c r="J40" s="63">
         <v>10.632797200000001</v>
       </c>
       <c r="K40" s="63">
         <v>0.31324835000000001</v>
       </c>
       <c r="L40" s="82">
         <v>0.39040618999999999</v>
       </c>
       <c r="M40" s="58">
         <v>0.21132835</v>
       </c>
       <c r="Q40" s="32"/>
     </row>
     <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C41" s="69"/>
       <c r="D41" s="69"/>
       <c r="E41" s="70"/>
       <c r="F41" s="71">
-        <v>446.02391220999999</v>
+        <v>446.02496721</v>
       </c>
       <c r="G41" s="73">
         <v>140.92801875000001</v>
       </c>
       <c r="H41" s="73">
-        <v>172.57130885000001</v>
+        <v>172.57207735</v>
       </c>
       <c r="I41" s="86">
-        <v>35.926817620000001</v>
+        <v>35.926982619999997</v>
       </c>
       <c r="J41" s="73">
-        <v>89.423794060000006</v>
+        <v>89.423915559999998</v>
       </c>
       <c r="K41" s="73">
         <v>2.1470810999999999</v>
       </c>
       <c r="L41" s="86">
         <v>3.2006797300000001</v>
       </c>
       <c r="M41" s="74">
         <v>1.8262121</v>
       </c>
       <c r="Q41" s="32"/>
     </row>
     <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="Q42" s="32"/>
     </row>
     <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="Q43" s="32"/>
     </row>
     <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q44" s="32"/>
     </row>
     <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="Q45" s="87"/>
       <c r="R45" s="88"/>
     </row>
     <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q46" s="89" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="R46" s="88"/>
     </row>
     <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="36"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38"/>
-      <c r="F47" s="153" t="s">
-[...15 lines deleted...]
-        <v>38</v>
+      <c r="F47" s="151" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="140"/>
+      <c r="H47" s="140"/>
+      <c r="I47" s="140"/>
+      <c r="J47" s="140"/>
+      <c r="K47" s="140"/>
+      <c r="L47" s="152"/>
+      <c r="M47" s="153" t="s">
+        <v>80</v>
+      </c>
+      <c r="N47" s="140"/>
+      <c r="O47" s="140"/>
+      <c r="P47" s="140"/>
+      <c r="Q47" s="145" t="s">
+        <v>40</v>
       </c>
       <c r="R47" s="88"/>
     </row>
     <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="40"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="42"/>
       <c r="F48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I48" s="44" t="s">
         <v>12</v>
       </c>
       <c r="J48" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K48" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L48" s="90" t="s">
         <v>15</v>
       </c>
       <c r="M48" s="91" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N48" s="91" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O48" s="92" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P48" s="93" t="s">
         <v>16</v>
       </c>
       <c r="Q48" s="136"/>
       <c r="R48" s="88"/>
     </row>
     <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="64" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="94"/>
       <c r="F49" s="48">
-        <v>3780.8584766600002</v>
+        <v>3780.9644402600002</v>
       </c>
       <c r="G49" s="49">
-        <v>971.98926442000004</v>
+        <v>972.01970888000005</v>
       </c>
       <c r="H49" s="49">
-        <v>1509.91877705</v>
+        <v>1509.96206248</v>
       </c>
       <c r="I49" s="49">
-        <v>421.05397904</v>
+        <v>421.06656569</v>
       </c>
       <c r="J49" s="49">
-        <v>847.55247582000004</v>
+        <v>847.57196138000006</v>
       </c>
       <c r="K49" s="49">
         <v>23.34939705</v>
       </c>
       <c r="L49" s="51">
-        <v>6.9945832799999996</v>
+        <v>6.9947447800000004</v>
       </c>
       <c r="M49" s="48">
         <v>3.4141724600000001</v>
       </c>
       <c r="N49" s="49">
         <v>6.711703449999999</v>
       </c>
       <c r="O49" s="95">
         <v>9.4672204299999994</v>
       </c>
       <c r="P49" s="51">
         <v>32.227974189999998</v>
       </c>
       <c r="Q49" s="96">
         <v>66.131958979999993</v>
       </c>
     </row>
     <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C50" s="54"/>
       <c r="D50" s="54"/>
       <c r="E50" s="55"/>
       <c r="F50" s="97">
-        <v>3648.4595265200001</v>
+        <v>3648.5652673999998</v>
       </c>
       <c r="G50" s="63">
-        <v>922.92333160999999</v>
+        <v>922.95377607</v>
       </c>
       <c r="H50" s="63">
-        <v>1460.99093313</v>
+        <v>1461.03402568</v>
       </c>
       <c r="I50" s="63">
-        <v>412.34147501000001</v>
+        <v>412.35406166000001</v>
       </c>
       <c r="J50" s="63">
-        <v>823.07992674000002</v>
+        <v>823.09938246000002</v>
       </c>
       <c r="K50" s="63">
         <v>22.513550519999999</v>
       </c>
       <c r="L50" s="58">
-        <v>6.6103095100000004</v>
+        <v>6.6104710100000004</v>
       </c>
       <c r="M50" s="97">
         <v>3.3790343599999999</v>
       </c>
       <c r="N50" s="63">
         <v>6.6441968199999986</v>
       </c>
-      <c r="O50" s="150"/>
+      <c r="O50" s="148"/>
       <c r="P50" s="98">
         <v>31.812988740000002</v>
       </c>
       <c r="Q50" s="99">
         <v>60.564193230000001</v>
       </c>
     </row>
     <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="59"/>
       <c r="C51" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D51" s="60"/>
       <c r="E51" s="61"/>
       <c r="F51" s="62">
-        <v>2213.1046796099999</v>
+        <v>2213.18375363</v>
       </c>
       <c r="G51" s="63">
-        <v>557.36824610999997</v>
+        <v>557.39702456999999</v>
       </c>
       <c r="H51" s="63">
-        <v>895.02747247000002</v>
+        <v>895.05917820000002</v>
       </c>
       <c r="I51" s="63">
-        <v>256.35649353000002</v>
+        <v>256.36432665000001</v>
       </c>
       <c r="J51" s="63">
-        <v>495.81783315000001</v>
+        <v>495.82845656000001</v>
       </c>
       <c r="K51" s="63">
         <v>4.8772362999999999</v>
       </c>
       <c r="L51" s="58">
-        <v>3.6573980499999998</v>
+        <v>3.6575313500000002</v>
       </c>
       <c r="M51" s="62">
         <v>1.76436617</v>
       </c>
       <c r="N51" s="98">
         <v>4.7855089099999999</v>
       </c>
-      <c r="O51" s="151"/>
+      <c r="O51" s="149"/>
       <c r="P51" s="98">
         <v>19.271991530000001</v>
       </c>
       <c r="Q51" s="99">
         <v>42.097899740000003</v>
       </c>
     </row>
     <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="64"/>
       <c r="C52" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D52" s="54"/>
       <c r="E52" s="55"/>
       <c r="F52" s="62">
-        <v>1435.3548469100001</v>
+        <v>1435.3815137700001</v>
       </c>
       <c r="G52" s="63">
-        <v>365.55508550000002</v>
+        <v>365.55675150000002</v>
       </c>
       <c r="H52" s="63">
-        <v>565.96346066000001</v>
+        <v>565.97484747999999</v>
       </c>
       <c r="I52" s="63">
-        <v>155.98498147999999</v>
+        <v>155.98973501</v>
       </c>
       <c r="J52" s="63">
-        <v>327.26209359000001</v>
+        <v>327.27092590000001</v>
       </c>
       <c r="K52" s="63">
         <v>17.636314219999999</v>
       </c>
       <c r="L52" s="58">
-        <v>2.9529114600000002</v>
+        <v>2.9529396600000002</v>
       </c>
       <c r="M52" s="62">
         <v>1.6146681899999999</v>
       </c>
       <c r="N52" s="98">
         <v>1.85868791</v>
       </c>
-      <c r="O52" s="151"/>
+      <c r="O52" s="149"/>
       <c r="P52" s="98">
         <v>12.54099721</v>
       </c>
       <c r="Q52" s="99">
         <v>18.466293490000002</v>
       </c>
     </row>
     <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="64"/>
       <c r="C53" s="67"/>
       <c r="D53" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E53" s="55"/>
       <c r="F53" s="62">
-        <v>312.29703769999998</v>
+        <v>312.30125673999999</v>
       </c>
       <c r="G53" s="63">
         <v>110.30229009</v>
       </c>
       <c r="H53" s="63">
-        <v>121.21965405</v>
+        <v>121.22224172999999</v>
       </c>
       <c r="I53" s="63">
-        <v>20.687944630000001</v>
+        <v>20.68825799</v>
       </c>
       <c r="J53" s="63">
-        <v>54.665246430000003</v>
+        <v>54.666564430000001</v>
       </c>
       <c r="K53" s="63">
         <v>4.8357853000000004</v>
       </c>
       <c r="L53" s="58">
         <v>0.5861172</v>
       </c>
       <c r="M53" s="62">
         <v>0.31590006999999998</v>
       </c>
       <c r="N53" s="98">
         <v>9.6946500000000008E-3</v>
       </c>
-      <c r="O53" s="151"/>
+      <c r="O53" s="149"/>
       <c r="P53" s="98">
         <v>2.1559238999999999</v>
       </c>
       <c r="Q53" s="99">
         <v>0.21119038000000001</v>
       </c>
     </row>
     <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C54" s="54"/>
       <c r="D54" s="54"/>
       <c r="E54" s="55"/>
       <c r="F54" s="62">
-        <v>132.39895014000001</v>
+        <v>132.39917285999999</v>
       </c>
       <c r="G54" s="63">
         <v>49.06593281</v>
       </c>
       <c r="H54" s="63">
-        <v>48.927843920000001</v>
+        <v>48.928036800000001</v>
       </c>
       <c r="I54" s="63">
         <v>8.7125040299999998</v>
       </c>
       <c r="J54" s="63">
-        <v>24.47254908</v>
+        <v>24.47257892</v>
       </c>
       <c r="K54" s="63">
         <v>0.83584652999999998</v>
       </c>
       <c r="L54" s="58">
         <v>0.38427377000000001</v>
       </c>
       <c r="M54" s="62">
         <v>3.5138099999999999E-2</v>
       </c>
       <c r="N54" s="98">
         <v>6.7506629999999998E-2</v>
       </c>
-      <c r="O54" s="151"/>
+      <c r="O54" s="149"/>
       <c r="P54" s="98">
         <v>0.41498544999999998</v>
       </c>
       <c r="Q54" s="99">
         <v>0.53222928000000003</v>
       </c>
     </row>
     <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="68"/>
       <c r="C55" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D55" s="60"/>
       <c r="E55" s="61"/>
       <c r="F55" s="62">
         <v>42.730933810000003</v>
       </c>
       <c r="G55" s="63">
         <v>15.919286530000001</v>
       </c>
       <c r="H55" s="63">
         <v>15.82972361</v>
       </c>
       <c r="I55" s="63">
         <v>2.7810398599999999</v>
       </c>
       <c r="J55" s="63">
         <v>7.8463075900000003</v>
       </c>
       <c r="K55" s="63">
         <v>0.24192551000000001</v>
       </c>
       <c r="L55" s="58">
         <v>0.11265071</v>
       </c>
       <c r="M55" s="62">
         <v>2.129199E-2</v>
       </c>
       <c r="N55" s="98">
         <v>2.684423E-2</v>
       </c>
-      <c r="O55" s="151"/>
+      <c r="O55" s="149"/>
       <c r="P55" s="98">
         <v>0.14794028000000001</v>
       </c>
       <c r="Q55" s="99">
         <v>0.39679547999999998</v>
       </c>
     </row>
     <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C56" s="69"/>
       <c r="D56" s="69"/>
       <c r="E56" s="70"/>
       <c r="F56" s="71">
-        <v>359.97792149000003</v>
+        <v>359.97868783000001</v>
       </c>
       <c r="G56" s="73">
         <v>128.98076731</v>
       </c>
       <c r="H56" s="73">
-        <v>134.38535145</v>
+        <v>134.38591350999999</v>
       </c>
       <c r="I56" s="73">
-        <v>26.0075003</v>
+        <v>26.0076158</v>
       </c>
       <c r="J56" s="73">
-        <v>67.95777081</v>
+        <v>67.957859589999998</v>
       </c>
       <c r="K56" s="73">
         <v>1.7025790599999999</v>
       </c>
       <c r="L56" s="74">
         <v>0.94395256000000005</v>
       </c>
       <c r="M56" s="71">
         <v>0.25193961999999998</v>
       </c>
       <c r="N56" s="100">
         <v>0.59993061000000003</v>
       </c>
-      <c r="O56" s="152"/>
+      <c r="O56" s="150"/>
       <c r="P56" s="86">
         <v>1.31187001</v>
       </c>
       <c r="Q56" s="101">
         <v>4.0638730000000001</v>
       </c>
     </row>
     <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
       <c r="Q57" s="102"/>
     </row>
     <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I58" s="12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="J63" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E64" s="36"/>
-      <c r="F64" s="142" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="F64" s="139" t="s">
+        <v>39</v>
+      </c>
+      <c r="G64" s="140"/>
+      <c r="H64" s="140"/>
+      <c r="I64" s="141"/>
+      <c r="J64" s="146" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="103"/>
       <c r="F65" s="104" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G65" s="105" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H65" s="106" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I65" s="105" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="J65" s="149"/>
+        <v>92</v>
+      </c>
+      <c r="J65" s="147"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F66" s="52">
         <v>255.15195335999999</v>
       </c>
       <c r="G66" s="49">
         <v>0.90669040000000001</v>
       </c>
       <c r="H66" s="49">
         <v>98.703122570000005</v>
       </c>
       <c r="I66" s="49">
         <v>64.216158070000006</v>
       </c>
       <c r="J66" s="51">
         <v>26.4214351</v>
       </c>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="107" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F67" s="62">
         <v>255.15195335999999</v>
       </c>
       <c r="G67" s="63">
         <v>0.61019040000000002</v>
       </c>
       <c r="H67" s="63">
         <v>68.931361359999997</v>
       </c>
       <c r="I67" s="63">
         <v>64.216158070000006</v>
       </c>
       <c r="J67" s="58">
         <v>25.34100634</v>
       </c>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F68" s="108"/>
       <c r="G68" s="73">
         <v>0.29649999999999999</v>
       </c>
       <c r="H68" s="73">
         <v>29.771761210000001</v>
       </c>
       <c r="I68" s="109"/>
       <c r="J68" s="74">
         <v>1.08042876</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="E12:F12"/>
-    <mergeCell ref="I12:J12"/>
-[...1 lines deleted...]
-    <mergeCell ref="K12:L12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:R68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
+    <col min="19" max="19" width="9" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="142" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="144"/>
+      <c r="Q1" s="144"/>
+    </row>
+    <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M3" s="14"/>
+    </row>
+    <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="17">
+        <v>1374</v>
+      </c>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+    </row>
+    <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="19" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="118" t="s">
+        <v>56</v>
+      </c>
+      <c r="H6" s="21"/>
+      <c r="I6" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="J6" s="20"/>
+      <c r="K6" s="11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="22"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="I7" s="23"/>
+      <c r="J7" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K7" s="116"/>
+    </row>
+    <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="25">
+        <v>2780.0007000000001</v>
+      </c>
+      <c r="G8" s="26">
+        <v>2748.5855999999999</v>
+      </c>
+      <c r="H8" s="27">
+        <v>185.52170000000001</v>
+      </c>
+      <c r="I8" s="26">
+        <v>31.415099999999999</v>
+      </c>
+      <c r="J8" s="26">
+        <v>10.835599999999999</v>
+      </c>
+      <c r="K8" s="26">
+        <v>105.86490000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="29">
+        <v>1706.4809</v>
+      </c>
+      <c r="G9" s="30">
+        <v>1684.7732000000001</v>
+      </c>
+      <c r="H9" s="31"/>
+      <c r="I9" s="30">
+        <v>21.707699999999999</v>
+      </c>
+      <c r="J9" s="29">
+        <v>8.8229000000000006</v>
+      </c>
+      <c r="K9" s="29">
+        <v>76.197800000000001</v>
+      </c>
+      <c r="Q9" s="32"/>
+    </row>
+    <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="116" t="s">
+        <v>63</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1073.5198</v>
+      </c>
+      <c r="G10" s="34">
+        <v>1063.8124</v>
+      </c>
+      <c r="H10" s="35">
+        <v>185.52170000000001</v>
+      </c>
+      <c r="I10" s="34">
+        <v>9.7073999999999998</v>
+      </c>
+      <c r="J10" s="35">
+        <v>2.0127000000000002</v>
+      </c>
+      <c r="K10" s="35">
+        <v>29.667100000000001</v>
+      </c>
+      <c r="Q10" s="32"/>
+    </row>
+    <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q11" s="32"/>
+    </row>
+    <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="138" t="s">
+        <v>64</v>
+      </c>
+      <c r="F12" s="134"/>
+      <c r="G12" s="138" t="s">
+        <v>65</v>
+      </c>
+      <c r="H12" s="134"/>
+      <c r="I12" s="138" t="s">
+        <v>66</v>
+      </c>
+      <c r="J12" s="134"/>
+      <c r="K12" s="138" t="s">
+        <v>67</v>
+      </c>
+      <c r="L12" s="134"/>
+      <c r="Q12" s="32"/>
+    </row>
+    <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="154">
+        <v>415471.43445906718</v>
+      </c>
+      <c r="F13" s="134"/>
+      <c r="G13" s="154">
+        <v>70899.406740000006</v>
+      </c>
+      <c r="H13" s="134"/>
+      <c r="I13" s="154">
+        <v>3290.7388999999998</v>
+      </c>
+      <c r="J13" s="134"/>
+      <c r="K13" s="154">
+        <v>74190.145640000002</v>
+      </c>
+      <c r="L13" s="134"/>
+      <c r="Q13" s="32"/>
+    </row>
+    <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q14" s="32"/>
+    </row>
+    <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q15" s="32"/>
+    </row>
+    <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q16" s="32"/>
+    </row>
+    <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q17" s="32"/>
+    </row>
+    <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="36"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="155" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="140"/>
+      <c r="H18" s="140"/>
+      <c r="I18" s="152"/>
+      <c r="J18" s="155" t="s">
+        <v>72</v>
+      </c>
+      <c r="K18" s="140"/>
+      <c r="L18" s="140"/>
+      <c r="M18" s="152"/>
+      <c r="N18" s="39"/>
+      <c r="Q18" s="32"/>
+    </row>
+    <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="40"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="M19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="N19" s="39"/>
+      <c r="Q19" s="32"/>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="48">
+        <v>2033.8804</v>
+      </c>
+      <c r="G20" s="49">
+        <v>17.343800000000002</v>
+      </c>
+      <c r="H20" s="50">
+        <v>1559.2878000000001</v>
+      </c>
+      <c r="I20" s="51">
+        <v>457.24880000000002</v>
+      </c>
+      <c r="J20" s="52">
+        <v>2808.4115999999999</v>
+      </c>
+      <c r="K20" s="49">
+        <v>144.7473</v>
+      </c>
+      <c r="L20" s="49">
+        <v>2031.7434000000001</v>
+      </c>
+      <c r="M20" s="51">
+        <v>631.92089999999996</v>
+      </c>
+      <c r="Q20" s="32"/>
+    </row>
+    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="56">
+        <v>1991.5071</v>
+      </c>
+      <c r="G21" s="57">
+        <v>16.652999999999999</v>
+      </c>
+      <c r="H21" s="57">
+        <v>1525.6908000000001</v>
+      </c>
+      <c r="I21" s="57">
+        <v>449.16329999999988</v>
+      </c>
+      <c r="J21" s="56">
+        <v>2741.1752999999999</v>
+      </c>
+      <c r="K21" s="57">
+        <v>137.38939999999999</v>
+      </c>
+      <c r="L21" s="57">
+        <v>1984.2176999999999</v>
+      </c>
+      <c r="M21" s="58">
+        <v>619.56819999999993</v>
+      </c>
+      <c r="Q21" s="32"/>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="59"/>
+      <c r="C22" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="60"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="62">
+        <v>1168.5617</v>
+      </c>
+      <c r="G22" s="63">
+        <v>9.6285000000000007</v>
+      </c>
+      <c r="H22" s="63">
+        <v>885.10180000000003</v>
+      </c>
+      <c r="I22" s="58">
+        <v>273.83139999999997</v>
+      </c>
+      <c r="J22" s="62">
+        <v>1607.9625000000001</v>
+      </c>
+      <c r="K22" s="63">
+        <v>76.0304</v>
+      </c>
+      <c r="L22" s="63">
+        <v>1138.0887</v>
+      </c>
+      <c r="M22" s="58">
+        <v>393.84339999999997</v>
+      </c>
+      <c r="Q22" s="32"/>
+    </row>
+    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="64"/>
+      <c r="C23" s="65" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="62">
+        <v>822.94540000000006</v>
+      </c>
+      <c r="G23" s="57">
+        <v>7.0244999999999997</v>
+      </c>
+      <c r="H23" s="57">
+        <v>640.58900000000006</v>
+      </c>
+      <c r="I23" s="66">
+        <v>175.33189999999999</v>
+      </c>
+      <c r="J23" s="62">
+        <v>1133.2128</v>
+      </c>
+      <c r="K23" s="57">
+        <v>61.359000000000002</v>
+      </c>
+      <c r="L23" s="57">
+        <v>846.12900000000002</v>
+      </c>
+      <c r="M23" s="66">
+        <v>225.72479999999999</v>
+      </c>
+      <c r="Q23" s="32"/>
+    </row>
+    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="64"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" s="55"/>
+      <c r="F24" s="62">
+        <v>173.8715</v>
+      </c>
+      <c r="G24" s="57">
+        <v>2.4786000000000001</v>
+      </c>
+      <c r="H24" s="63">
+        <v>145.9016</v>
+      </c>
+      <c r="I24" s="58">
+        <v>25.491299999999999</v>
+      </c>
+      <c r="J24" s="62">
+        <v>243.8905</v>
+      </c>
+      <c r="K24" s="63">
+        <v>15.704599999999999</v>
+      </c>
+      <c r="L24" s="63">
+        <v>199.839</v>
+      </c>
+      <c r="M24" s="58">
+        <v>28.346900000000002</v>
+      </c>
+      <c r="Q24" s="32"/>
+    </row>
+    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="62">
+        <v>42.3733</v>
+      </c>
+      <c r="G25" s="57">
+        <v>0.69079999999999997</v>
+      </c>
+      <c r="H25" s="57">
+        <v>33.597000000000001</v>
+      </c>
+      <c r="I25" s="66">
+        <v>8.0854999999999997</v>
+      </c>
+      <c r="J25" s="62">
+        <v>67.2363</v>
+      </c>
+      <c r="K25" s="57">
+        <v>7.3578999999999999</v>
+      </c>
+      <c r="L25" s="63">
+        <v>47.525700000000001</v>
+      </c>
+      <c r="M25" s="66">
+        <v>12.3527</v>
+      </c>
+      <c r="Q25" s="32"/>
+    </row>
+    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="68"/>
+      <c r="C26" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D26" s="60"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="62">
+        <v>15.055099999999999</v>
+      </c>
+      <c r="G26" s="63">
+        <v>0.2379</v>
+      </c>
+      <c r="H26" s="63">
+        <v>11.836499999999999</v>
+      </c>
+      <c r="I26" s="58">
+        <v>2.9807000000000001</v>
+      </c>
+      <c r="J26" s="62">
+        <v>23.275200000000002</v>
+      </c>
+      <c r="K26" s="63">
+        <v>2.3262999999999998</v>
+      </c>
+      <c r="L26" s="57">
+        <v>16.4772</v>
+      </c>
+      <c r="M26" s="58">
+        <v>4.4717000000000002</v>
+      </c>
+      <c r="Q26" s="32"/>
+    </row>
+    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="71">
+        <v>131.1739</v>
+      </c>
+      <c r="G27" s="72">
+        <v>1.7976000000000001</v>
+      </c>
+      <c r="H27" s="73">
+        <v>103.1589</v>
+      </c>
+      <c r="I27" s="74">
+        <v>26.217400000000001</v>
+      </c>
+      <c r="J27" s="71">
+        <v>200.9563</v>
+      </c>
+      <c r="K27" s="73">
+        <v>18.345099999999999</v>
+      </c>
+      <c r="L27" s="73">
+        <v>142.9528</v>
+      </c>
+      <c r="M27" s="74">
+        <v>39.6584</v>
+      </c>
+      <c r="Q27" s="32"/>
+    </row>
+    <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q28" s="32"/>
+    </row>
+    <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q29" s="32"/>
+    </row>
+    <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q30" s="32"/>
+    </row>
+    <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q31" s="32"/>
+    </row>
+    <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="36"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="156" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="76"/>
+      <c r="N32" s="39"/>
+      <c r="Q32" s="32"/>
+    </row>
+    <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="40"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="157"/>
+      <c r="G33" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L33" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="39"/>
+      <c r="Q33" s="32"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="52">
+        <v>4683.315440540001</v>
+      </c>
+      <c r="G34" s="49">
+        <v>1071.81691473</v>
+      </c>
+      <c r="H34" s="49">
+        <v>1924.0904777000001</v>
+      </c>
+      <c r="I34" s="49">
+        <v>551.01442951999991</v>
+      </c>
+      <c r="J34" s="49">
+        <v>1035.6528056899999</v>
+      </c>
+      <c r="K34" s="49">
+        <v>31.805540010000001</v>
+      </c>
+      <c r="L34" s="49">
+        <v>22.720771370000001</v>
+      </c>
+      <c r="M34" s="51">
+        <v>46.214501519999999</v>
+      </c>
+      <c r="Q34" s="32"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="81">
+        <v>4530.7414594400007</v>
+      </c>
+      <c r="G35" s="82">
+        <v>1017.70525767</v>
+      </c>
+      <c r="H35" s="82">
+        <v>1866.3173010800001</v>
+      </c>
+      <c r="I35" s="82">
+        <v>540.71217421999995</v>
+      </c>
+      <c r="J35" s="63">
+        <v>1008.07018999</v>
+      </c>
+      <c r="K35" s="83">
+        <v>30.816818510000001</v>
+      </c>
+      <c r="L35" s="83">
+        <v>21.435509020000001</v>
+      </c>
+      <c r="M35" s="84">
+        <v>45.684208949999999</v>
+      </c>
+      <c r="Q35" s="32"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="59"/>
+      <c r="C36" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" s="60"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="62">
+        <v>2779.1450378999998</v>
+      </c>
+      <c r="G36" s="63">
+        <v>616.05396212000005</v>
+      </c>
+      <c r="H36" s="63">
+        <v>1160.15244383</v>
+      </c>
+      <c r="I36" s="82">
+        <v>343.41532287000001</v>
+      </c>
+      <c r="J36" s="63">
+        <v>613.02223903000004</v>
+      </c>
+      <c r="K36" s="63">
+        <v>6.7310384000000001</v>
+      </c>
+      <c r="L36" s="82">
+        <v>12.002721279999999</v>
+      </c>
+      <c r="M36" s="58">
+        <v>27.767310370000001</v>
+      </c>
+      <c r="Q36" s="32"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="64"/>
+      <c r="C37" s="65" t="s">
+        <v>63</v>
+      </c>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="62">
+        <v>1751.5964215399999</v>
+      </c>
+      <c r="G37" s="57">
+        <v>401.65129554999999</v>
+      </c>
+      <c r="H37" s="57">
+        <v>706.16485724999995</v>
+      </c>
+      <c r="I37" s="85">
+        <v>197.29685135</v>
+      </c>
+      <c r="J37" s="57">
+        <v>395.04795095999998</v>
+      </c>
+      <c r="K37" s="57">
+        <v>24.085780110000002</v>
+      </c>
+      <c r="L37" s="85">
+        <v>9.4327877400000002</v>
+      </c>
+      <c r="M37" s="66">
+        <v>17.916898580000002</v>
+      </c>
+      <c r="Q37" s="32"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="64"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="E38" s="55"/>
+      <c r="F38" s="62">
+        <v>359.45889812000001</v>
+      </c>
+      <c r="G38" s="63">
+        <v>126.9936252</v>
+      </c>
+      <c r="H38" s="63">
+        <v>135.87500566</v>
+      </c>
+      <c r="I38" s="82">
+        <v>25.21381122</v>
+      </c>
+      <c r="J38" s="63">
+        <v>60.498270099999999</v>
+      </c>
+      <c r="K38" s="63">
+        <v>6.0992671999999999</v>
+      </c>
+      <c r="L38" s="82">
+        <v>1.9729683200000001</v>
+      </c>
+      <c r="M38" s="58">
+        <v>2.8059504199999998</v>
+      </c>
+      <c r="Q38" s="32"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="62">
+        <v>152.5739811</v>
+      </c>
+      <c r="G39" s="57">
+        <v>54.111657059999999</v>
+      </c>
+      <c r="H39" s="57">
+        <v>57.773176620000001</v>
+      </c>
+      <c r="I39" s="85">
+        <v>10.302255300000001</v>
+      </c>
+      <c r="J39" s="57">
+        <v>27.582615700000002</v>
+      </c>
+      <c r="K39" s="57">
+        <v>0.98872150000000003</v>
+      </c>
+      <c r="L39" s="85">
+        <v>1.28526235</v>
+      </c>
+      <c r="M39" s="66">
+        <v>0.53029256999999996</v>
+      </c>
+      <c r="Q39" s="32"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="68"/>
+      <c r="C40" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" s="60"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="62">
+        <v>53.542321859999987</v>
+      </c>
+      <c r="G40" s="63">
+        <v>18.7433865</v>
+      </c>
+      <c r="H40" s="63">
+        <v>20.573303549999999</v>
+      </c>
+      <c r="I40" s="82">
+        <v>3.6927425399999998</v>
+      </c>
+      <c r="J40" s="63">
+        <v>9.6100063999999996</v>
+      </c>
+      <c r="K40" s="63">
+        <v>0.32215510000000003</v>
+      </c>
+      <c r="L40" s="82">
+        <v>0.39967185</v>
+      </c>
+      <c r="M40" s="58">
+        <v>0.20105592</v>
+      </c>
+      <c r="Q40" s="32"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="70"/>
+      <c r="F41" s="71">
+        <v>430.36754924000002</v>
+      </c>
+      <c r="G41" s="73">
+        <v>142.21595771</v>
+      </c>
+      <c r="H41" s="73">
+        <v>166.76233894000001</v>
+      </c>
+      <c r="I41" s="86">
+        <v>32.879360460000001</v>
+      </c>
+      <c r="J41" s="73">
+        <v>81.395876580000007</v>
+      </c>
+      <c r="K41" s="73">
+        <v>2.10785315</v>
+      </c>
+      <c r="L41" s="86">
+        <v>3.1673805399999999</v>
+      </c>
+      <c r="M41" s="74">
+        <v>1.8387818600000001</v>
+      </c>
+      <c r="Q41" s="32"/>
+    </row>
+    <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="Q42" s="32"/>
+    </row>
+    <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+      <c r="Q43" s="32"/>
+    </row>
+    <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q44" s="32"/>
+    </row>
+    <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q45" s="87"/>
+      <c r="R45" s="88"/>
+    </row>
+    <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q46" s="89" t="s">
+        <v>75</v>
+      </c>
+      <c r="R46" s="88"/>
+    </row>
+    <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="36"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="151" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="140"/>
+      <c r="H47" s="140"/>
+      <c r="I47" s="140"/>
+      <c r="J47" s="140"/>
+      <c r="K47" s="140"/>
+      <c r="L47" s="152"/>
+      <c r="M47" s="153" t="s">
+        <v>80</v>
+      </c>
+      <c r="N47" s="140"/>
+      <c r="O47" s="140"/>
+      <c r="P47" s="140"/>
+      <c r="Q47" s="145" t="s">
+        <v>40</v>
+      </c>
+      <c r="R47" s="88"/>
+    </row>
+    <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="40"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K48" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L48" s="90" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" s="91" t="s">
+        <v>81</v>
+      </c>
+      <c r="N48" s="91" t="s">
+        <v>82</v>
+      </c>
+      <c r="O48" s="92" t="s">
+        <v>83</v>
+      </c>
+      <c r="P48" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="136"/>
+      <c r="R48" s="88"/>
+    </row>
+    <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="48">
+        <v>3581.4292956200002</v>
+      </c>
+      <c r="G49" s="49">
+        <v>948.9705283699999</v>
+      </c>
+      <c r="H49" s="49">
+        <v>1442.5409548800001</v>
+      </c>
+      <c r="I49" s="49">
+        <v>391.15703200000002</v>
+      </c>
+      <c r="J49" s="49">
+        <v>768.57953670999996</v>
+      </c>
+      <c r="K49" s="49">
+        <v>23.390896290000001</v>
+      </c>
+      <c r="L49" s="51">
+        <v>6.7903473700000001</v>
+      </c>
+      <c r="M49" s="48">
+        <v>3.1409261000000002</v>
+      </c>
+      <c r="N49" s="49">
+        <v>6.4952403899999993</v>
+      </c>
+      <c r="O49" s="95">
+        <v>9.3088213</v>
+      </c>
+      <c r="P49" s="51">
+        <v>32.665859560000001</v>
+      </c>
+      <c r="Q49" s="96">
+        <v>67.373028550000001</v>
+      </c>
+    </row>
+    <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="97">
+        <v>3452.7282800600001</v>
+      </c>
+      <c r="G50" s="63">
+        <v>899.05735388999994</v>
+      </c>
+      <c r="H50" s="63">
+        <v>1394.95060175</v>
+      </c>
+      <c r="I50" s="63">
+        <v>383.24421316000002</v>
+      </c>
+      <c r="J50" s="63">
+        <v>746.51593064999997</v>
+      </c>
+      <c r="K50" s="63">
+        <v>22.549123030000001</v>
+      </c>
+      <c r="L50" s="58">
+        <v>6.4110575799999996</v>
+      </c>
+      <c r="M50" s="97">
+        <v>3.1109093699999999</v>
+      </c>
+      <c r="N50" s="63">
+        <v>6.4260572699999994</v>
+      </c>
+      <c r="O50" s="148"/>
+      <c r="P50" s="98">
+        <v>32.261710399999998</v>
+      </c>
+      <c r="Q50" s="99">
+        <v>61.614307029999999</v>
+      </c>
+    </row>
+    <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="59"/>
+      <c r="C51" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="D51" s="60"/>
+      <c r="E51" s="61"/>
+      <c r="F51" s="62">
+        <v>2114.60469857</v>
+      </c>
+      <c r="G51" s="63">
+        <v>547.23201590999997</v>
+      </c>
+      <c r="H51" s="63">
+        <v>865.54963013999998</v>
+      </c>
+      <c r="I51" s="63">
+        <v>241.56200680000001</v>
+      </c>
+      <c r="J51" s="63">
+        <v>451.80452173999998</v>
+      </c>
+      <c r="K51" s="63">
+        <v>4.8814837799999999</v>
+      </c>
+      <c r="L51" s="58">
+        <v>3.5750402000000001</v>
+      </c>
+      <c r="M51" s="62">
+        <v>1.6953856899999999</v>
+      </c>
+      <c r="N51" s="98">
+        <v>4.6661485899999997</v>
+      </c>
+      <c r="O51" s="149"/>
+      <c r="P51" s="98">
+        <v>19.438331300000002</v>
+      </c>
+      <c r="Q51" s="99">
+        <v>43.053039800000001</v>
+      </c>
+    </row>
+    <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="64"/>
+      <c r="C52" s="65" t="s">
+        <v>63</v>
+      </c>
+      <c r="D52" s="54"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="62">
+        <v>1338.1235814900001</v>
+      </c>
+      <c r="G52" s="63">
+        <v>351.82533797999997</v>
+      </c>
+      <c r="H52" s="63">
+        <v>529.40097161000006</v>
+      </c>
+      <c r="I52" s="63">
+        <v>141.68220636000001</v>
+      </c>
+      <c r="J52" s="63">
+        <v>294.71140890999999</v>
+      </c>
+      <c r="K52" s="63">
+        <v>17.667639250000001</v>
+      </c>
+      <c r="L52" s="58">
+        <v>2.8360173799999999</v>
+      </c>
+      <c r="M52" s="62">
+        <v>1.41552368</v>
+      </c>
+      <c r="N52" s="98">
+        <v>1.7599086799999999</v>
+      </c>
+      <c r="O52" s="149"/>
+      <c r="P52" s="98">
+        <v>12.8233791</v>
+      </c>
+      <c r="Q52" s="99">
+        <v>18.561267229999999</v>
+      </c>
+    </row>
+    <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="64"/>
+      <c r="C53" s="67"/>
+      <c r="D53" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="E53" s="55"/>
+      <c r="F53" s="62">
+        <v>298.43219250999999</v>
+      </c>
+      <c r="G53" s="63">
+        <v>113.66585861999999</v>
+      </c>
+      <c r="H53" s="63">
+        <v>109.25960888</v>
+      </c>
+      <c r="I53" s="63">
+        <v>20.818262539999999</v>
+      </c>
+      <c r="J53" s="63">
+        <v>49.220684650000003</v>
+      </c>
+      <c r="K53" s="63">
+        <v>4.8756673800000003</v>
+      </c>
+      <c r="L53" s="58">
+        <v>0.59211044000000002</v>
+      </c>
+      <c r="M53" s="62">
+        <v>0.26334213000000001</v>
+      </c>
+      <c r="N53" s="98">
+        <v>1.9252100000000001E-2</v>
+      </c>
+      <c r="O53" s="149"/>
+      <c r="P53" s="98">
+        <v>2.2449037999999999</v>
+      </c>
+      <c r="Q53" s="99">
+        <v>0.19177674</v>
+      </c>
+    </row>
+    <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="62">
+        <v>128.70101556</v>
+      </c>
+      <c r="G54" s="63">
+        <v>49.913174480000002</v>
+      </c>
+      <c r="H54" s="63">
+        <v>47.590353129999997</v>
+      </c>
+      <c r="I54" s="63">
+        <v>7.9128188399999999</v>
+      </c>
+      <c r="J54" s="63">
+        <v>22.063606060000001</v>
+      </c>
+      <c r="K54" s="63">
+        <v>0.84177325999999997</v>
+      </c>
+      <c r="L54" s="58">
+        <v>0.37928979000000002</v>
+      </c>
+      <c r="M54" s="62">
+        <v>3.0016729999999998E-2</v>
+      </c>
+      <c r="N54" s="98">
+        <v>6.9183120000000001E-2</v>
+      </c>
+      <c r="O54" s="149"/>
+      <c r="P54" s="98">
+        <v>0.40414916000000001</v>
+      </c>
+      <c r="Q54" s="99">
+        <v>0.53920802999999995</v>
+      </c>
+    </row>
+    <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="68"/>
+      <c r="C55" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D55" s="60"/>
+      <c r="E55" s="61"/>
+      <c r="F55" s="62">
+        <v>42.383328509999998</v>
+      </c>
+      <c r="G55" s="63">
+        <v>16.735935319999999</v>
+      </c>
+      <c r="H55" s="63">
+        <v>15.64234858</v>
+      </c>
+      <c r="I55" s="63">
+        <v>2.5975682099999999</v>
+      </c>
+      <c r="J55" s="63">
+        <v>7.0443506100000004</v>
+      </c>
+      <c r="K55" s="63">
+        <v>0.24708226999999999</v>
+      </c>
+      <c r="L55" s="58">
+        <v>0.11604352</v>
+      </c>
+      <c r="M55" s="62">
+        <v>1.673881E-2</v>
+      </c>
+      <c r="N55" s="98">
+        <v>2.5945099999999999E-2</v>
+      </c>
+      <c r="O55" s="149"/>
+      <c r="P55" s="98">
+        <v>0.14074614999999999</v>
+      </c>
+      <c r="Q55" s="99">
+        <v>0.40582009000000002</v>
+      </c>
+    </row>
+    <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C56" s="69"/>
+      <c r="D56" s="69"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="71">
+        <v>348.61801474999999</v>
+      </c>
+      <c r="G56" s="73">
+        <v>130.28804399000001</v>
+      </c>
+      <c r="H56" s="73">
+        <v>130.23827259999999</v>
+      </c>
+      <c r="I56" s="73">
+        <v>23.768187359999999</v>
+      </c>
+      <c r="J56" s="73">
+        <v>61.711831580000002</v>
+      </c>
+      <c r="K56" s="73">
+        <v>1.6730772300000001</v>
+      </c>
+      <c r="L56" s="74">
+        <v>0.93860199</v>
+      </c>
+      <c r="M56" s="71">
+        <v>0.26046540000000001</v>
+      </c>
+      <c r="N56" s="100">
+        <v>0.53925193000000005</v>
+      </c>
+      <c r="O56" s="150"/>
+      <c r="P56" s="86">
+        <v>1.32017162</v>
+      </c>
+      <c r="Q56" s="101">
+        <v>4.1075241299999998</v>
+      </c>
+    </row>
+    <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+      <c r="Q57" s="102"/>
+    </row>
+    <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="I58" s="12" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J63" s="19" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E64" s="36"/>
+      <c r="F64" s="139" t="s">
+        <v>39</v>
+      </c>
+      <c r="G64" s="140"/>
+      <c r="H64" s="140"/>
+      <c r="I64" s="141"/>
+      <c r="J64" s="146" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="103"/>
+      <c r="F65" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="G65" s="105" t="s">
+        <v>90</v>
+      </c>
+      <c r="H65" s="106" t="s">
+        <v>91</v>
+      </c>
+      <c r="I65" s="105" t="s">
+        <v>92</v>
+      </c>
+      <c r="J65" s="147"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F66" s="52">
+        <v>241.78666053000001</v>
+      </c>
+      <c r="G66" s="49">
+        <v>0.89471729999999994</v>
+      </c>
+      <c r="H66" s="49">
+        <v>95.689193939999996</v>
+      </c>
+      <c r="I66" s="49">
+        <v>63.280147499999998</v>
+      </c>
+      <c r="J66" s="51">
+        <v>24.71909024</v>
+      </c>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="107" t="s">
+        <v>62</v>
+      </c>
+      <c r="F67" s="62">
+        <v>241.78666053000001</v>
+      </c>
+      <c r="G67" s="63">
+        <v>0.61221729999999996</v>
+      </c>
+      <c r="H67" s="63">
+        <v>66.082663150000002</v>
+      </c>
+      <c r="I67" s="63">
+        <v>63.280147499999998</v>
+      </c>
+      <c r="J67" s="58">
+        <v>23.64182001</v>
+      </c>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="F68" s="108"/>
+      <c r="G68" s="73">
+        <v>0.28249999999999997</v>
+      </c>
+      <c r="H68" s="73">
+        <v>29.606530790000001</v>
+      </c>
+      <c r="I68" s="109"/>
+      <c r="J68" s="74">
+        <v>1.0772702300000001</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="F64:I64"/>
+    <mergeCell ref="B1:Q1"/>
+    <mergeCell ref="Q47:Q48"/>
+    <mergeCell ref="J64:J65"/>
+    <mergeCell ref="O50:O56"/>
+    <mergeCell ref="F47:L47"/>
+    <mergeCell ref="M47:P47"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="E12:F12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:R68"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
+    <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
+    <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
+    <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
+    <col min="19" max="19" width="9" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="142" t="s">
+        <v>102</v>
+      </c>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="144"/>
+      <c r="Q1" s="144"/>
+    </row>
+    <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M2" s="2" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M3" s="14"/>
+    </row>
+    <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="17">
+        <v>1373</v>
+      </c>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+    </row>
+    <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="19" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="9"/>
+      <c r="F6" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="118" t="s">
+        <v>56</v>
+      </c>
+      <c r="H6" s="21"/>
+      <c r="I6" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="J6" s="20"/>
+      <c r="K6" s="11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="22"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="I7" s="23"/>
+      <c r="J7" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="K7" s="116"/>
+    </row>
+    <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="25">
+        <v>2777.6941999999999</v>
+      </c>
+      <c r="G8" s="26">
+        <v>2746.1322</v>
+      </c>
+      <c r="H8" s="27">
+        <v>187.29920000000001</v>
+      </c>
+      <c r="I8" s="26">
+        <v>31.562000000000001</v>
+      </c>
+      <c r="J8" s="26">
+        <v>10.9916</v>
+      </c>
+      <c r="K8" s="26">
+        <v>106.7916</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="29">
+        <v>1704.1679999999999</v>
+      </c>
+      <c r="G9" s="30">
+        <v>1682.297</v>
+      </c>
+      <c r="H9" s="31"/>
+      <c r="I9" s="30">
+        <v>21.870999999999999</v>
+      </c>
+      <c r="J9" s="29">
+        <v>8.9396000000000004</v>
+      </c>
+      <c r="K9" s="29">
+        <v>77.021299999999997</v>
+      </c>
+      <c r="Q9" s="32"/>
+    </row>
+    <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E10" s="116" t="s">
+        <v>63</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1073.5262</v>
+      </c>
+      <c r="G10" s="34">
+        <v>1063.8352</v>
+      </c>
+      <c r="H10" s="35">
+        <v>187.29920000000001</v>
+      </c>
+      <c r="I10" s="34">
+        <v>9.6910000000000007</v>
+      </c>
+      <c r="J10" s="35">
+        <v>2.052</v>
+      </c>
+      <c r="K10" s="35">
+        <v>29.770299999999999</v>
+      </c>
+      <c r="Q10" s="32"/>
+    </row>
+    <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q11" s="32"/>
+    </row>
+    <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="138" t="s">
+        <v>64</v>
+      </c>
+      <c r="F12" s="134"/>
+      <c r="G12" s="138" t="s">
+        <v>65</v>
+      </c>
+      <c r="H12" s="134"/>
+      <c r="I12" s="138" t="s">
+        <v>66</v>
+      </c>
+      <c r="J12" s="134"/>
+      <c r="K12" s="138" t="s">
+        <v>67</v>
+      </c>
+      <c r="L12" s="134"/>
+      <c r="Q12" s="32"/>
+    </row>
+    <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E13" s="154">
+        <v>415928.56396787171</v>
+      </c>
+      <c r="F13" s="134"/>
+      <c r="G13" s="154">
+        <v>70881.214900000006</v>
+      </c>
+      <c r="H13" s="134"/>
+      <c r="I13" s="154">
+        <v>1651.82689</v>
+      </c>
+      <c r="J13" s="134"/>
+      <c r="K13" s="154">
+        <v>72533.041790000003</v>
+      </c>
+      <c r="L13" s="134"/>
+      <c r="Q13" s="32"/>
+    </row>
+    <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q14" s="32"/>
+    </row>
+    <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q15" s="32"/>
+    </row>
+    <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q16" s="32"/>
+    </row>
+    <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I17" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q17" s="32"/>
+    </row>
+    <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="36"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="155" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="140"/>
+      <c r="H18" s="140"/>
+      <c r="I18" s="152"/>
+      <c r="J18" s="155" t="s">
+        <v>72</v>
+      </c>
+      <c r="K18" s="140"/>
+      <c r="L18" s="140"/>
+      <c r="M18" s="152"/>
+      <c r="N18" s="39"/>
+      <c r="Q18" s="32"/>
+    </row>
+    <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="40"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="J19" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="K19" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="M19" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="N19" s="39"/>
+      <c r="Q19" s="32"/>
+    </row>
+    <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="48">
+        <v>2088.4946</v>
+      </c>
+      <c r="G20" s="49">
+        <v>17.146599999999999</v>
+      </c>
+      <c r="H20" s="50">
+        <v>1627.0001</v>
+      </c>
+      <c r="I20" s="51">
+        <v>444.34789999999998</v>
+      </c>
+      <c r="J20" s="52">
+        <v>2849.9949999999999</v>
+      </c>
+      <c r="K20" s="49">
+        <v>138.9545</v>
+      </c>
+      <c r="L20" s="49">
+        <v>2102.2356</v>
+      </c>
+      <c r="M20" s="51">
+        <v>608.80489999999998</v>
+      </c>
+      <c r="Q20" s="32"/>
+    </row>
+    <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="56">
+        <v>2047.0717</v>
+      </c>
+      <c r="G21" s="57">
+        <v>16.454999999999998</v>
+      </c>
+      <c r="H21" s="57">
+        <v>1594.1777999999999</v>
+      </c>
+      <c r="I21" s="57">
+        <v>436.43889999999999</v>
+      </c>
+      <c r="J21" s="56">
+        <v>2784.6909999999998</v>
+      </c>
+      <c r="K21" s="57">
+        <v>131.756</v>
+      </c>
+      <c r="L21" s="57">
+        <v>2056.0630999999998</v>
+      </c>
+      <c r="M21" s="58">
+        <v>596.87189999999998</v>
+      </c>
+      <c r="Q21" s="32"/>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="59"/>
+      <c r="C22" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="60"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="62">
+        <v>1169.4129</v>
+      </c>
+      <c r="G22" s="63">
+        <v>9.5431000000000008</v>
+      </c>
+      <c r="H22" s="63">
+        <v>890.82579999999996</v>
+      </c>
+      <c r="I22" s="58">
+        <v>269.04399999999998</v>
+      </c>
+      <c r="J22" s="62">
+        <v>1586.1433</v>
+      </c>
+      <c r="K22" s="63">
+        <v>72.967500000000001</v>
+      </c>
+      <c r="L22" s="63">
+        <v>1131.3299</v>
+      </c>
+      <c r="M22" s="58">
+        <v>381.84589999999997</v>
+      </c>
+      <c r="Q22" s="32"/>
+    </row>
+    <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="64"/>
+      <c r="C23" s="65" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="62">
+        <v>877.65879999999993</v>
+      </c>
+      <c r="G23" s="57">
+        <v>6.9119000000000002</v>
+      </c>
+      <c r="H23" s="57">
+        <v>703.35199999999998</v>
+      </c>
+      <c r="I23" s="66">
+        <v>167.39490000000001</v>
+      </c>
+      <c r="J23" s="62">
+        <v>1198.5477000000001</v>
+      </c>
+      <c r="K23" s="57">
+        <v>58.788499999999999</v>
+      </c>
+      <c r="L23" s="57">
+        <v>924.73320000000001</v>
+      </c>
+      <c r="M23" s="66">
+        <v>215.02600000000001</v>
+      </c>
+      <c r="Q23" s="32"/>
+    </row>
+    <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="64"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" s="55"/>
+      <c r="F24" s="62">
+        <v>186.6541</v>
+      </c>
+      <c r="G24" s="57">
+        <v>2.3654999999999999</v>
+      </c>
+      <c r="H24" s="63">
+        <v>160.32759999999999</v>
+      </c>
+      <c r="I24" s="58">
+        <v>23.960999999999999</v>
+      </c>
+      <c r="J24" s="62">
+        <v>264.60860000000002</v>
+      </c>
+      <c r="K24" s="63">
+        <v>14.862299999999999</v>
+      </c>
+      <c r="L24" s="63">
+        <v>223.26400000000001</v>
+      </c>
+      <c r="M24" s="58">
+        <v>26.482299999999999</v>
+      </c>
+      <c r="Q24" s="32"/>
+    </row>
+    <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="62">
+        <v>41.422899999999998</v>
+      </c>
+      <c r="G25" s="57">
+        <v>0.69159999999999999</v>
+      </c>
+      <c r="H25" s="57">
+        <v>32.822299999999998</v>
+      </c>
+      <c r="I25" s="66">
+        <v>7.9089999999999998</v>
+      </c>
+      <c r="J25" s="62">
+        <v>65.304000000000002</v>
+      </c>
+      <c r="K25" s="57">
+        <v>7.1985000000000001</v>
+      </c>
+      <c r="L25" s="63">
+        <v>46.172499999999999</v>
+      </c>
+      <c r="M25" s="66">
+        <v>11.933</v>
+      </c>
+      <c r="Q25" s="32"/>
+    </row>
+    <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="68"/>
+      <c r="C26" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D26" s="60"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="62">
+        <v>14.809699999999999</v>
+      </c>
+      <c r="G26" s="63">
+        <v>0.2389</v>
+      </c>
+      <c r="H26" s="63">
+        <v>11.640499999999999</v>
+      </c>
+      <c r="I26" s="58">
+        <v>2.9302999999999999</v>
+      </c>
+      <c r="J26" s="62">
+        <v>22.7087</v>
+      </c>
+      <c r="K26" s="63">
+        <v>2.2195</v>
+      </c>
+      <c r="L26" s="57">
+        <v>16.127199999999998</v>
+      </c>
+      <c r="M26" s="58">
+        <v>4.3620000000000001</v>
+      </c>
+      <c r="Q26" s="32"/>
+    </row>
+    <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="71">
+        <v>128.70009999999999</v>
+      </c>
+      <c r="G27" s="72">
+        <v>1.8226</v>
+      </c>
+      <c r="H27" s="73">
+        <v>101.1803</v>
+      </c>
+      <c r="I27" s="74">
+        <v>25.697199999999999</v>
+      </c>
+      <c r="J27" s="71">
+        <v>195.81970000000001</v>
+      </c>
+      <c r="K27" s="73">
+        <v>17.901199999999999</v>
+      </c>
+      <c r="L27" s="73">
+        <v>139.44</v>
+      </c>
+      <c r="M27" s="74">
+        <v>38.478499999999997</v>
+      </c>
+      <c r="Q27" s="32"/>
+    </row>
+    <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q28" s="32"/>
+    </row>
+    <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q29" s="32"/>
+    </row>
+    <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q30" s="32"/>
+    </row>
+    <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q31" s="32"/>
+    </row>
+    <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="36"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="156" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="76"/>
+      <c r="N32" s="39"/>
+      <c r="Q32" s="32"/>
+    </row>
+    <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="40"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="157"/>
+      <c r="G33" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="J33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L33" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="39"/>
+      <c r="Q33" s="32"/>
+    </row>
+    <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="52">
+        <v>4640.8597794500001</v>
+      </c>
+      <c r="G34" s="49">
+        <v>1015.60926133</v>
+      </c>
+      <c r="H34" s="49">
+        <v>1925.3926072899999</v>
+      </c>
+      <c r="I34" s="49">
+        <v>542.23328122000009</v>
+      </c>
+      <c r="J34" s="49">
+        <v>1059.76402527</v>
+      </c>
+      <c r="K34" s="49">
+        <v>30.471833440000001</v>
+      </c>
+      <c r="L34" s="49">
+        <v>22.036553229999999</v>
+      </c>
+      <c r="M34" s="51">
+        <v>45.352217670000002</v>
+      </c>
+      <c r="Q34" s="32"/>
+    </row>
+    <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="81">
+        <v>4495.8522731800003</v>
+      </c>
+      <c r="G35" s="82">
+        <v>964.50782593999998</v>
+      </c>
+      <c r="H35" s="82">
+        <v>1870.9957683099999</v>
+      </c>
+      <c r="I35" s="82">
+        <v>532.01758132000009</v>
+      </c>
+      <c r="J35" s="63">
+        <v>1033.19937207</v>
+      </c>
+      <c r="K35" s="83">
+        <v>29.545095740000001</v>
+      </c>
+      <c r="L35" s="83">
+        <v>20.757541400000001</v>
+      </c>
+      <c r="M35" s="84">
+        <v>44.829088400000003</v>
+      </c>
+      <c r="Q35" s="32"/>
+    </row>
+    <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="59"/>
+      <c r="C36" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" s="60"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="62">
+        <v>2700.37458019</v>
+      </c>
+      <c r="G36" s="63">
+        <v>578.68165862000001</v>
+      </c>
+      <c r="H36" s="63">
+        <v>1125.2211126100001</v>
+      </c>
+      <c r="I36" s="82">
+        <v>339.66361081000002</v>
+      </c>
+      <c r="J36" s="63">
+        <v>611.29123041000003</v>
+      </c>
+      <c r="K36" s="63">
+        <v>6.5000423999999999</v>
+      </c>
+      <c r="L36" s="82">
+        <v>11.60387542</v>
+      </c>
+      <c r="M36" s="58">
+        <v>27.413049919999999</v>
+      </c>
+      <c r="Q36" s="32"/>
+    </row>
+    <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="64"/>
+      <c r="C37" s="65" t="s">
+        <v>63</v>
+      </c>
+      <c r="D37" s="54"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="62">
+        <v>1795.4776929899999</v>
+      </c>
+      <c r="G37" s="57">
+        <v>385.82616732000002</v>
+      </c>
+      <c r="H37" s="57">
+        <v>745.77465570000004</v>
+      </c>
+      <c r="I37" s="85">
+        <v>192.35397051000001</v>
+      </c>
+      <c r="J37" s="57">
+        <v>421.90814166000001</v>
+      </c>
+      <c r="K37" s="57">
+        <v>23.045053339999999</v>
+      </c>
+      <c r="L37" s="85">
+        <v>9.1536659799999995</v>
+      </c>
+      <c r="M37" s="66">
+        <v>17.416038480000001</v>
+      </c>
+      <c r="Q37" s="32"/>
+    </row>
+    <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="64"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="E38" s="55"/>
+      <c r="F38" s="62">
+        <v>371.53415210999998</v>
+      </c>
+      <c r="G38" s="63">
+        <v>121.5456229</v>
+      </c>
+      <c r="H38" s="63">
+        <v>150.24426654000001</v>
+      </c>
+      <c r="I38" s="82">
+        <v>23.522924379999999</v>
+      </c>
+      <c r="J38" s="63">
+        <v>65.6715169</v>
+      </c>
+      <c r="K38" s="63">
+        <v>5.9418527000000001</v>
+      </c>
+      <c r="L38" s="82">
+        <v>1.86787283</v>
+      </c>
+      <c r="M38" s="58">
+        <v>2.7400958599999998</v>
+      </c>
+      <c r="Q38" s="32"/>
+    </row>
+    <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="62">
+        <v>145.00750626999999</v>
+      </c>
+      <c r="G39" s="57">
+        <v>51.101435389999999</v>
+      </c>
+      <c r="H39" s="57">
+        <v>54.396838979999998</v>
+      </c>
+      <c r="I39" s="85">
+        <v>10.215699900000001</v>
+      </c>
+      <c r="J39" s="57">
+        <v>26.564653199999999</v>
+      </c>
+      <c r="K39" s="57">
+        <v>0.9267377</v>
+      </c>
+      <c r="L39" s="85">
+        <v>1.27901183</v>
+      </c>
+      <c r="M39" s="66">
+        <v>0.52312926999999998</v>
+      </c>
+      <c r="Q39" s="32"/>
+    </row>
+    <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="68"/>
+      <c r="C40" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" s="60"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="62">
+        <v>51.483506920000004</v>
+      </c>
+      <c r="G40" s="63">
+        <v>17.663787790000001</v>
+      </c>
+      <c r="H40" s="63">
+        <v>19.877427910000002</v>
+      </c>
+      <c r="I40" s="82">
+        <v>3.6578268399999998</v>
+      </c>
+      <c r="J40" s="63">
+        <v>9.4011856999999992</v>
+      </c>
+      <c r="K40" s="63">
+        <v>0.28896290000000002</v>
+      </c>
+      <c r="L40" s="82">
+        <v>0.39112938000000003</v>
+      </c>
+      <c r="M40" s="58">
+        <v>0.20318639999999999</v>
+      </c>
+      <c r="Q40" s="32"/>
+    </row>
+    <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="70"/>
+      <c r="F41" s="71">
+        <v>413.39621204999997</v>
+      </c>
+      <c r="G41" s="73">
+        <v>135.79545716999999</v>
+      </c>
+      <c r="H41" s="73">
+        <v>158.75379659000001</v>
+      </c>
+      <c r="I41" s="86">
+        <v>32.842923659999997</v>
+      </c>
+      <c r="J41" s="73">
+        <v>79.071422119999994</v>
+      </c>
+      <c r="K41" s="73">
+        <v>1.9907083000000001</v>
+      </c>
+      <c r="L41" s="86">
+        <v>3.1267424199999998</v>
+      </c>
+      <c r="M41" s="74">
+        <v>1.8151617900000001</v>
+      </c>
+      <c r="Q41" s="32"/>
+    </row>
+    <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="12"/>
+      <c r="Q42" s="32"/>
+    </row>
+    <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+      <c r="Q43" s="32"/>
+    </row>
+    <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q44" s="32"/>
+    </row>
+    <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q45" s="87"/>
+      <c r="R45" s="88"/>
+    </row>
+    <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q46" s="89" t="s">
+        <v>75</v>
+      </c>
+      <c r="R46" s="88"/>
+    </row>
+    <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="36"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="38"/>
+      <c r="F47" s="151" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="140"/>
+      <c r="H47" s="140"/>
+      <c r="I47" s="140"/>
+      <c r="J47" s="140"/>
+      <c r="K47" s="140"/>
+      <c r="L47" s="152"/>
+      <c r="M47" s="153" t="s">
+        <v>80</v>
+      </c>
+      <c r="N47" s="140"/>
+      <c r="O47" s="140"/>
+      <c r="P47" s="140"/>
+      <c r="Q47" s="145" t="s">
+        <v>40</v>
+      </c>
+      <c r="R47" s="88"/>
+    </row>
+    <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="40"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="K48" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="L48" s="90" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" s="91" t="s">
+        <v>81</v>
+      </c>
+      <c r="N48" s="91" t="s">
+        <v>82</v>
+      </c>
+      <c r="O48" s="92" t="s">
+        <v>83</v>
+      </c>
+      <c r="P48" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="136"/>
+      <c r="R48" s="88"/>
+    </row>
+    <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="48">
+        <v>3529.2632419299998</v>
+      </c>
+      <c r="G49" s="49">
+        <v>895.04656863000002</v>
+      </c>
+      <c r="H49" s="49">
+        <v>1437.48076689</v>
+      </c>
+      <c r="I49" s="49">
+        <v>384.17957639999997</v>
+      </c>
+      <c r="J49" s="49">
+        <v>783.58151990999988</v>
+      </c>
+      <c r="K49" s="49">
+        <v>22.39779708</v>
+      </c>
+      <c r="L49" s="51">
+        <v>6.5770130199999999</v>
+      </c>
+      <c r="M49" s="48">
+        <v>2.89837144</v>
+      </c>
+      <c r="N49" s="49">
+        <v>6.043825459999999</v>
+      </c>
+      <c r="O49" s="95">
+        <v>8.8246129399999997</v>
+      </c>
+      <c r="P49" s="51">
+        <v>32.054159570000003</v>
+      </c>
+      <c r="Q49" s="96">
+        <v>64.306232699999995</v>
+      </c>
+    </row>
+    <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="97">
+        <v>3407.4230011700001</v>
+      </c>
+      <c r="G50" s="63">
+        <v>848.02290388000006</v>
+      </c>
+      <c r="H50" s="63">
+        <v>1392.9445597500001</v>
+      </c>
+      <c r="I50" s="63">
+        <v>376.33245535999998</v>
+      </c>
+      <c r="J50" s="63">
+        <v>762.31131028999994</v>
+      </c>
+      <c r="K50" s="63">
+        <v>21.61122151</v>
+      </c>
+      <c r="L50" s="58">
+        <v>6.2005503800000001</v>
+      </c>
+      <c r="M50" s="97">
+        <v>2.8657039900000001</v>
+      </c>
+      <c r="N50" s="63">
+        <v>5.9759501099999994</v>
+      </c>
+      <c r="O50" s="148"/>
+      <c r="P50" s="98">
+        <v>31.655955859999999</v>
+      </c>
+      <c r="Q50" s="99">
+        <v>59.065312589999998</v>
+      </c>
+    </row>
+    <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="59"/>
+      <c r="C51" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="D51" s="60"/>
+      <c r="E51" s="61"/>
+      <c r="F51" s="62">
+        <v>2044.21318752</v>
+      </c>
+      <c r="G51" s="63">
+        <v>511.17821463000001</v>
+      </c>
+      <c r="H51" s="63">
+        <v>836.66806211999995</v>
+      </c>
+      <c r="I51" s="63">
+        <v>238.73260528</v>
+      </c>
+      <c r="J51" s="63">
+        <v>449.47367426</v>
+      </c>
+      <c r="K51" s="63">
+        <v>4.7140324800000002</v>
+      </c>
+      <c r="L51" s="58">
+        <v>3.4465987500000002</v>
+      </c>
+      <c r="M51" s="62">
+        <v>1.5059395200000001</v>
+      </c>
+      <c r="N51" s="98">
+        <v>4.3047116399999998</v>
+      </c>
+      <c r="O51" s="149"/>
+      <c r="P51" s="98">
+        <v>19.190079900000001</v>
+      </c>
+      <c r="Q51" s="99">
+        <v>41.425052819999998</v>
+      </c>
+    </row>
+    <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="64"/>
+      <c r="C52" s="65" t="s">
+        <v>63</v>
+      </c>
+      <c r="D52" s="54"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="62">
+        <v>1363.2098136499999</v>
+      </c>
+      <c r="G52" s="63">
+        <v>336.84468924999999</v>
+      </c>
+      <c r="H52" s="63">
+        <v>556.27649762999999</v>
+      </c>
+      <c r="I52" s="63">
+        <v>137.59985008000001</v>
+      </c>
+      <c r="J52" s="63">
+        <v>312.83763603</v>
+      </c>
+      <c r="K52" s="63">
+        <v>16.89718903</v>
+      </c>
+      <c r="L52" s="58">
+        <v>2.75395163</v>
+      </c>
+      <c r="M52" s="62">
+        <v>1.35976447</v>
+      </c>
+      <c r="N52" s="98">
+        <v>1.67123847</v>
+      </c>
+      <c r="O52" s="149"/>
+      <c r="P52" s="98">
+        <v>12.46587596</v>
+      </c>
+      <c r="Q52" s="99">
+        <v>17.64025977</v>
+      </c>
+    </row>
+    <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="64"/>
+      <c r="C53" s="67"/>
+      <c r="D53" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="E53" s="55"/>
+      <c r="F53" s="62">
+        <v>306.87575688999999</v>
+      </c>
+      <c r="G53" s="63">
+        <v>108.8157878</v>
+      </c>
+      <c r="H53" s="63">
+        <v>120.75647106</v>
+      </c>
+      <c r="I53" s="63">
+        <v>18.835420299999999</v>
+      </c>
+      <c r="J53" s="63">
+        <v>53.155269920000002</v>
+      </c>
+      <c r="K53" s="63">
+        <v>4.7520048299999997</v>
+      </c>
+      <c r="L53" s="58">
+        <v>0.56080297999999995</v>
+      </c>
+      <c r="M53" s="62">
+        <v>0.32584769000000002</v>
+      </c>
+      <c r="N53" s="98">
+        <v>3.8851940000000001E-2</v>
+      </c>
+      <c r="O53" s="149"/>
+      <c r="P53" s="98">
+        <v>2.1921876899999999</v>
+      </c>
+      <c r="Q53" s="99">
+        <v>0.18550599000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" s="54"/>
+      <c r="D54" s="54"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="62">
+        <v>121.84024076</v>
+      </c>
+      <c r="G54" s="63">
+        <v>47.023664750000002</v>
+      </c>
+      <c r="H54" s="63">
+        <v>44.536207140000002</v>
+      </c>
+      <c r="I54" s="63">
+        <v>7.8471210400000002</v>
+      </c>
+      <c r="J54" s="63">
+        <v>21.270209619999999</v>
+      </c>
+      <c r="K54" s="63">
+        <v>0.78657557</v>
+      </c>
+      <c r="L54" s="58">
+        <v>0.37646264000000002</v>
+      </c>
+      <c r="M54" s="62">
+        <v>3.2667450000000001E-2</v>
+      </c>
+      <c r="N54" s="98">
+        <v>6.7875350000000001E-2</v>
+      </c>
+      <c r="O54" s="149"/>
+      <c r="P54" s="98">
+        <v>0.39820370999999999</v>
+      </c>
+      <c r="Q54" s="99">
+        <v>0.53205049000000004</v>
+      </c>
+    </row>
+    <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="68"/>
+      <c r="C55" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D55" s="60"/>
+      <c r="E55" s="61"/>
+      <c r="F55" s="62">
+        <v>40.59195419000001</v>
+      </c>
+      <c r="G55" s="63">
+        <v>15.71800801</v>
+      </c>
+      <c r="H55" s="63">
+        <v>15.048433449999999</v>
+      </c>
+      <c r="I55" s="63">
+        <v>2.5686516300000002</v>
+      </c>
+      <c r="J55" s="63">
+        <v>6.9263083200000004</v>
+      </c>
+      <c r="K55" s="63">
+        <v>0.21747296999999999</v>
+      </c>
+      <c r="L55" s="58">
+        <v>0.11307981</v>
+      </c>
+      <c r="M55" s="62">
+        <v>1.6739270000000001E-2</v>
+      </c>
+      <c r="N55" s="98">
+        <v>2.853456E-2</v>
+      </c>
+      <c r="O55" s="149"/>
+      <c r="P55" s="98">
+        <v>0.14223801999999999</v>
+      </c>
+      <c r="Q55" s="99">
+        <v>0.38707281999999998</v>
+      </c>
+    </row>
+    <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C56" s="69"/>
+      <c r="D56" s="69"/>
+      <c r="E56" s="70"/>
+      <c r="F56" s="71">
+        <v>333.58766168</v>
+      </c>
+      <c r="G56" s="73">
+        <v>123.95211997</v>
+      </c>
+      <c r="H56" s="73">
+        <v>123.43720184999999</v>
+      </c>
+      <c r="I56" s="73">
+        <v>23.731174620000001</v>
+      </c>
+      <c r="J56" s="73">
+        <v>59.958271449999998</v>
+      </c>
+      <c r="K56" s="73">
+        <v>1.58145326</v>
+      </c>
+      <c r="L56" s="74">
+        <v>0.92744053000000004</v>
+      </c>
+      <c r="M56" s="71">
+        <v>0.25105417000000002</v>
+      </c>
+      <c r="N56" s="100">
+        <v>0.51505089000000004</v>
+      </c>
+      <c r="O56" s="150"/>
+      <c r="P56" s="86">
+        <v>1.3026994199999999</v>
+      </c>
+      <c r="Q56" s="101">
+        <v>4.0408212600000004</v>
+      </c>
+    </row>
+    <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12"/>
+      <c r="Q57" s="102"/>
+    </row>
+    <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="I58" s="12" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="14" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="13"/>
+    </row>
+    <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J63" s="19" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E64" s="36"/>
+      <c r="F64" s="139" t="s">
+        <v>39</v>
+      </c>
+      <c r="G64" s="140"/>
+      <c r="H64" s="140"/>
+      <c r="I64" s="141"/>
+      <c r="J64" s="146" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E65" s="103"/>
+      <c r="F65" s="104" t="s">
+        <v>89</v>
+      </c>
+      <c r="G65" s="105" t="s">
+        <v>90</v>
+      </c>
+      <c r="H65" s="106" t="s">
+        <v>91</v>
+      </c>
+      <c r="I65" s="105" t="s">
+        <v>92</v>
+      </c>
+      <c r="J65" s="147"/>
+    </row>
+    <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E66" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F66" s="52">
+        <v>254.15156479000001</v>
+      </c>
+      <c r="G66" s="49">
+        <v>0.94299051999999994</v>
+      </c>
+      <c r="H66" s="49">
+        <v>97.650447839999998</v>
+      </c>
+      <c r="I66" s="49">
+        <v>66.055853279999994</v>
+      </c>
+      <c r="J66" s="51">
+        <v>27.10779608</v>
+      </c>
+    </row>
+    <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="107" t="s">
+        <v>62</v>
+      </c>
+      <c r="F67" s="62">
+        <v>254.15156479000001</v>
+      </c>
+      <c r="G67" s="63">
+        <v>0.64549051999999996</v>
+      </c>
+      <c r="H67" s="63">
+        <v>68.013306580000005</v>
+      </c>
+      <c r="I67" s="63">
+        <v>66.055853279999994</v>
+      </c>
+      <c r="J67" s="58">
+        <v>25.927502329999999</v>
+      </c>
+    </row>
+    <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="F68" s="108"/>
+      <c r="G68" s="73">
+        <v>0.29749999999999999</v>
+      </c>
+      <c r="H68" s="73">
+        <v>29.63714126</v>
+      </c>
+      <c r="I68" s="109"/>
+      <c r="J68" s="74">
+        <v>1.1802937499999999</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="F64:I64"/>
+    <mergeCell ref="B1:Q1"/>
+    <mergeCell ref="Q47:Q48"/>
+    <mergeCell ref="J64:J65"/>
+    <mergeCell ref="O50:O56"/>
+    <mergeCell ref="F47:L47"/>
+    <mergeCell ref="M47:P47"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="J18:M18"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F18:I18"/>
+    <mergeCell ref="E12:F12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:S68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
     <col min="18" max="19" width="8.25" style="16" customWidth="1"/>
     <col min="20" max="20" width="9" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="144" t="s">
-[...16 lines deleted...]
-      <c r="Q1" s="146"/>
+      <c r="B1" s="142" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="144"/>
+      <c r="Q1" s="144"/>
     </row>
     <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="M2" s="110" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M3" s="111" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
     </row>
     <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="17">
-        <v>1373.222222222</v>
+        <v>1373.6666666670001</v>
       </c>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="M4" s="18" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M5" s="18" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="118" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H6" s="21"/>
       <c r="I6" s="20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J6" s="20"/>
       <c r="K6" s="11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="119"/>
       <c r="H7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I7" s="23"/>
       <c r="J7" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K7" s="116"/>
     </row>
     <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F8" s="25">
-        <v>2790.4310555555548</v>
+        <v>2788.547903787879</v>
       </c>
       <c r="G8" s="26">
-        <v>2758.94431111111</v>
+        <v>2757.043940151515</v>
       </c>
       <c r="H8" s="27">
-        <v>174.59332222222221</v>
+        <v>178.3024659090909</v>
       </c>
       <c r="I8" s="26">
-        <v>31.486744444444501</v>
+        <v>31.503963636363601</v>
       </c>
       <c r="J8" s="26">
-        <v>10.671711111111099</v>
+        <v>10.7081719696971</v>
       </c>
       <c r="K8" s="26">
-        <v>103.5730111111112</v>
+        <v>104.075846969697</v>
       </c>
     </row>
     <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="28" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F9" s="30">
-        <v>1714.0531777777769</v>
+        <v>1710.464290909091</v>
       </c>
       <c r="G9" s="112">
-        <v>1692.6227555555549</v>
+        <v>1688.975203030303</v>
       </c>
       <c r="H9" s="31"/>
       <c r="I9" s="30">
-        <v>21.430422222222202</v>
+        <v>21.489087878787799</v>
       </c>
       <c r="J9" s="29">
-        <v>8.6591777777777992</v>
+        <v>8.6918189393940004</v>
       </c>
       <c r="K9" s="29">
-        <v>73.753577777777792</v>
+        <v>74.245520454545499</v>
       </c>
       <c r="Q9" s="32"/>
     </row>
     <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="116" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F10" s="33">
-        <v>1076.3778777777779</v>
+        <v>1078.083612878788</v>
       </c>
       <c r="G10" s="33">
-        <v>1066.321555555556</v>
+        <v>1068.0687371212121</v>
       </c>
       <c r="H10" s="35">
-        <v>174.59332222222221</v>
+        <v>178.3024659090909</v>
       </c>
       <c r="I10" s="34">
-        <v>10.056322222222301</v>
+        <v>10.014875757575799</v>
       </c>
       <c r="J10" s="35">
-        <v>2.0125333333333</v>
+        <v>2.0163530303031001</v>
       </c>
       <c r="K10" s="35">
-        <v>29.8194333333334</v>
+        <v>29.830326515151501</v>
       </c>
       <c r="Q10" s="32"/>
     </row>
     <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q11" s="32"/>
     </row>
     <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E12" s="141" t="s">
-        <v>62</v>
+      <c r="E12" s="138" t="s">
+        <v>64</v>
       </c>
       <c r="F12" s="134"/>
-      <c r="G12" s="141" t="s">
-        <v>63</v>
+      <c r="G12" s="138" t="s">
+        <v>65</v>
       </c>
       <c r="H12" s="134"/>
-      <c r="I12" s="141" t="s">
-        <v>64</v>
+      <c r="I12" s="138" t="s">
+        <v>66</v>
       </c>
       <c r="J12" s="134"/>
-      <c r="K12" s="141" t="s">
-        <v>65</v>
+      <c r="K12" s="138" t="s">
+        <v>67</v>
       </c>
       <c r="L12" s="134"/>
       <c r="Q12" s="32"/>
     </row>
     <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E13" s="155">
-        <v>407847.73814809561</v>
+      <c r="E13" s="154">
+        <v>408817.47163791908</v>
       </c>
       <c r="F13" s="134"/>
-      <c r="G13" s="155">
-        <v>629165.44045999995</v>
+      <c r="G13" s="154">
+        <v>838633.41936000006</v>
       </c>
       <c r="H13" s="134"/>
-      <c r="I13" s="155">
-        <v>209447.56125</v>
+      <c r="I13" s="154">
+        <v>219903.87450000001</v>
       </c>
       <c r="J13" s="134"/>
-      <c r="K13" s="155">
-        <v>838613.00170999998</v>
+      <c r="K13" s="154">
+        <v>1058537.2938600001</v>
       </c>
       <c r="L13" s="134"/>
       <c r="Q13" s="32"/>
     </row>
     <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q14" s="32"/>
     </row>
     <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q15" s="32"/>
     </row>
     <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="Q16" s="32"/>
     </row>
     <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M17" s="19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q17" s="32"/>
     </row>
     <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="36"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="38"/>
-      <c r="F18" s="138" t="s">
-[...10 lines deleted...]
-      <c r="M18" s="140"/>
+      <c r="F18" s="155" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="140"/>
+      <c r="H18" s="140"/>
+      <c r="I18" s="152"/>
+      <c r="J18" s="155" t="s">
+        <v>72</v>
+      </c>
+      <c r="K18" s="140"/>
+      <c r="L18" s="140"/>
+      <c r="M18" s="152"/>
       <c r="N18" s="39"/>
       <c r="Q18" s="32"/>
     </row>
     <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="40"/>
       <c r="C19" s="41"/>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="J19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="M19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="N19" s="39"/>
       <c r="Q19" s="32"/>
     </row>
     <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C20" s="46"/>
       <c r="D20" s="46"/>
       <c r="E20" s="47"/>
       <c r="F20" s="48">
-        <v>18488.642800000001</v>
+        <v>24854.224399999999</v>
       </c>
       <c r="G20" s="49">
-        <v>165.36150000000001</v>
+        <v>217.84800000000001</v>
       </c>
       <c r="H20" s="50">
-        <v>14153.6788</v>
+        <v>19074.136399999999</v>
       </c>
       <c r="I20" s="51">
-        <v>4169.6025</v>
+        <v>5562.2400000000007</v>
       </c>
       <c r="J20" s="52">
-        <v>26135.315900000001</v>
+        <v>34935.952599999997</v>
       </c>
       <c r="K20" s="49">
-        <v>1336.4208000000001</v>
+        <v>1766.1494</v>
       </c>
       <c r="L20" s="49">
-        <v>18928.287199999999</v>
+        <v>25358.321499999998</v>
       </c>
       <c r="M20" s="51">
-        <v>5870.6078999999991</v>
+        <v>7811.4816999999994</v>
       </c>
       <c r="Q20" s="32"/>
     </row>
     <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C21" s="54"/>
       <c r="D21" s="54"/>
       <c r="E21" s="55"/>
       <c r="F21" s="56">
-        <v>18099.6823</v>
+        <v>24350.8037</v>
       </c>
       <c r="G21" s="57">
-        <v>158.8681</v>
+        <v>209.4716</v>
       </c>
       <c r="H21" s="57">
-        <v>13844.4953</v>
+        <v>18674.061099999999</v>
       </c>
       <c r="I21" s="57">
-        <v>4096.3189000000002</v>
+        <v>5467.2710000000006</v>
       </c>
       <c r="J21" s="56">
-        <v>25503.885699999999</v>
+        <v>34121.917000000001</v>
       </c>
       <c r="K21" s="57">
-        <v>1268.0235</v>
+        <v>1677.8377</v>
       </c>
       <c r="L21" s="57">
-        <v>18479.1764</v>
+        <v>24779.897799999999</v>
       </c>
       <c r="M21" s="58">
-        <v>5756.6857999999993</v>
+        <v>7664.1814999999997</v>
       </c>
       <c r="Q21" s="32"/>
     </row>
     <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="59"/>
       <c r="C22" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22" s="60"/>
       <c r="E22" s="61"/>
       <c r="F22" s="62">
-        <v>10399.116099999999</v>
+        <v>13967.677900000001</v>
       </c>
       <c r="G22" s="63">
-        <v>90.839500000000001</v>
+        <v>119.64879999999999</v>
       </c>
       <c r="H22" s="63">
-        <v>7840.4858000000004</v>
+        <v>10556.865</v>
       </c>
       <c r="I22" s="58">
-        <v>2467.7908000000002</v>
+        <v>3291.1641</v>
       </c>
       <c r="J22" s="62">
-        <v>14603.4915</v>
+        <v>19520.0861</v>
       </c>
       <c r="K22" s="63">
-        <v>694.10860000000002</v>
+        <v>918.42089999999996</v>
       </c>
       <c r="L22" s="63">
-        <v>10286.248299999999</v>
+        <v>13781.2076</v>
       </c>
       <c r="M22" s="58">
-        <v>3623.1345999999999</v>
+        <v>4820.4575999999997</v>
       </c>
       <c r="Q22" s="32"/>
     </row>
     <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="64"/>
       <c r="C23" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D23" s="54"/>
       <c r="E23" s="55"/>
       <c r="F23" s="62">
-        <v>7700.5661999999993</v>
+        <v>10383.1258</v>
       </c>
       <c r="G23" s="57">
-        <v>68.028599999999997</v>
+        <v>89.822800000000001</v>
       </c>
       <c r="H23" s="57">
-        <v>6004.0095000000001</v>
+        <v>8117.1961000000001</v>
       </c>
       <c r="I23" s="66">
-        <v>1628.5281</v>
+        <v>2176.1069000000002</v>
       </c>
       <c r="J23" s="62">
-        <v>10900.394200000001</v>
+        <v>14601.830900000001</v>
       </c>
       <c r="K23" s="57">
-        <v>573.91489999999999</v>
+        <v>759.41679999999997</v>
       </c>
       <c r="L23" s="57">
-        <v>8192.9280999999992</v>
+        <v>10998.690199999999</v>
       </c>
       <c r="M23" s="66">
-        <v>2133.5511999999999</v>
+        <v>2843.7239</v>
       </c>
       <c r="Q23" s="32"/>
     </row>
     <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="64"/>
       <c r="C24" s="67"/>
       <c r="D24" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E24" s="55"/>
       <c r="F24" s="62">
-        <v>1586.0041000000001</v>
+        <v>2159.1703000000002</v>
       </c>
       <c r="G24" s="57">
-        <v>22.990100000000002</v>
+        <v>30.516100000000002</v>
       </c>
       <c r="H24" s="63">
-        <v>1356.7896000000001</v>
+        <v>1842.7130999999999</v>
       </c>
       <c r="I24" s="58">
-        <v>206.2244</v>
+        <v>285.94110000000001</v>
       </c>
       <c r="J24" s="62">
-        <v>2339.8011000000001</v>
+        <v>3158.1333</v>
       </c>
       <c r="K24" s="63">
-        <v>143.267</v>
+        <v>190.90039999999999</v>
       </c>
       <c r="L24" s="63">
-        <v>1966.8639000000001</v>
+        <v>2648.82</v>
       </c>
       <c r="M24" s="58">
-        <v>229.67019999999999</v>
+        <v>318.41289999999998</v>
       </c>
       <c r="Q24" s="32"/>
     </row>
     <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="55"/>
       <c r="F25" s="62">
-        <v>388.96050000000002</v>
+        <v>503.42070000000001</v>
       </c>
       <c r="G25" s="57">
-        <v>6.4934000000000003</v>
+        <v>8.3764000000000003</v>
       </c>
       <c r="H25" s="57">
-        <v>309.18349999999998</v>
+        <v>400.07530000000003</v>
       </c>
       <c r="I25" s="66">
-        <v>73.283600000000007</v>
+        <v>94.968999999999994</v>
       </c>
       <c r="J25" s="62">
-        <v>631.43020000000001</v>
+        <v>814.03560000000004</v>
       </c>
       <c r="K25" s="57">
-        <v>68.397300000000001</v>
+        <v>88.311700000000002</v>
       </c>
       <c r="L25" s="63">
-        <v>449.11079999999998</v>
+        <v>578.42370000000005</v>
       </c>
       <c r="M25" s="66">
-        <v>113.9221</v>
+        <v>147.30019999999999</v>
       </c>
       <c r="Q25" s="32"/>
     </row>
     <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="68"/>
       <c r="C26" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D26" s="60"/>
       <c r="E26" s="61"/>
       <c r="F26" s="62">
-        <v>133.64709999999999</v>
+        <v>171.82230000000001</v>
       </c>
       <c r="G26" s="63">
-        <v>2.1473</v>
+        <v>2.7545999999999999</v>
       </c>
       <c r="H26" s="63">
-        <v>105.25</v>
+        <v>135.2954</v>
       </c>
       <c r="I26" s="58">
-        <v>26.2498</v>
+        <v>33.772300000000001</v>
       </c>
       <c r="J26" s="62">
-        <v>210.3569</v>
+        <v>269.35770000000002</v>
       </c>
       <c r="K26" s="63">
-        <v>20.6846</v>
+        <v>26.408799999999999</v>
       </c>
       <c r="L26" s="57">
-        <v>149.7681</v>
+        <v>191.66540000000001</v>
       </c>
       <c r="M26" s="58">
-        <v>39.904200000000003</v>
+        <v>51.283499999999997</v>
       </c>
       <c r="Q26" s="32"/>
     </row>
     <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C27" s="69"/>
       <c r="D27" s="69"/>
       <c r="E27" s="70"/>
       <c r="F27" s="71">
-        <v>1174.3632</v>
+        <v>1544.096</v>
       </c>
       <c r="G27" s="72">
-        <v>16.6038</v>
+        <v>21.742799999999999</v>
       </c>
       <c r="H27" s="73">
-        <v>925.06470000000002</v>
+        <v>1216.0436999999999</v>
       </c>
       <c r="I27" s="74">
-        <v>232.69470000000001</v>
+        <v>306.30950000000001</v>
       </c>
       <c r="J27" s="71">
-        <v>1837.7523000000001</v>
+        <v>2406.6322</v>
       </c>
       <c r="K27" s="73">
-        <v>164.45500000000001</v>
+        <v>215.8458</v>
       </c>
       <c r="L27" s="73">
-        <v>1314.2312999999999</v>
+        <v>1719.3523</v>
       </c>
       <c r="M27" s="74">
-        <v>359.06599999999997</v>
+        <v>471.4341</v>
       </c>
       <c r="Q27" s="32"/>
     </row>
     <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q28" s="32"/>
     </row>
     <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q29" s="32"/>
     </row>
     <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="Q30" s="32"/>
     </row>
     <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="Q31" s="32"/>
     </row>
     <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="36"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="38"/>
       <c r="F32" s="156" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="37"/>
       <c r="H32" s="37"/>
       <c r="I32" s="37"/>
       <c r="J32" s="75"/>
       <c r="K32" s="37"/>
       <c r="L32" s="75"/>
       <c r="M32" s="76"/>
       <c r="N32" s="39"/>
       <c r="Q32" s="32"/>
     </row>
     <row r="33" spans="2:19" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="40"/>
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
@@ -7022,1488 +10232,1488 @@
         <v>10</v>
       </c>
       <c r="H33" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I33" s="77" t="s">
         <v>12</v>
       </c>
       <c r="J33" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="113" t="s">
         <v>14</v>
       </c>
       <c r="L33" s="114" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="80" t="s">
         <v>16</v>
       </c>
       <c r="N33" s="39"/>
       <c r="Q33" s="32"/>
     </row>
     <row r="34" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C34" s="46"/>
       <c r="D34" s="46"/>
       <c r="E34" s="47"/>
       <c r="F34" s="52">
-        <v>42020.798969310003</v>
+        <v>56162.032238590007</v>
       </c>
       <c r="G34" s="49">
-        <v>9649.63959024</v>
+        <v>12790.18526382</v>
       </c>
       <c r="H34" s="49">
-        <v>17265.27009953</v>
+        <v>23097.566028090001</v>
       </c>
       <c r="I34" s="49">
-        <v>5129.080609220001</v>
+        <v>6833.2284762299996</v>
       </c>
       <c r="J34" s="49">
-        <v>9086.8893064599997</v>
+        <v>12302.56997484</v>
       </c>
       <c r="K34" s="49">
-        <v>273.84213989</v>
+        <v>363.66359648999997</v>
       </c>
       <c r="L34" s="49">
-        <v>211.50257005</v>
+        <v>278.67665950000003</v>
       </c>
       <c r="M34" s="51">
-        <v>404.57465392</v>
+        <v>496.14223962</v>
       </c>
       <c r="Q34" s="32"/>
     </row>
     <row r="35" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C35" s="54"/>
       <c r="D35" s="54"/>
       <c r="E35" s="55"/>
       <c r="F35" s="81">
-        <v>40645.336394629987</v>
+        <v>54383.987093869997</v>
       </c>
       <c r="G35" s="82">
-        <v>9171.2132319299999</v>
+        <v>12169.63629606</v>
       </c>
       <c r="H35" s="82">
-        <v>16741.633494320002</v>
+        <v>22422.205714160002</v>
       </c>
       <c r="I35" s="82">
-        <v>5032.9623685900006</v>
+        <v>6708.9590566699999</v>
       </c>
       <c r="J35" s="63">
-        <v>8835.5953430600002</v>
+        <v>11977.675656240001</v>
       </c>
       <c r="K35" s="83">
-        <v>264.65048314000001</v>
+        <v>352.02275983999999</v>
       </c>
       <c r="L35" s="83">
-        <v>199.43632671</v>
+        <v>263.12830241</v>
       </c>
       <c r="M35" s="84">
-        <v>399.84514688000002</v>
+        <v>490.35930848999999</v>
       </c>
       <c r="Q35" s="32"/>
     </row>
     <row r="36" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="59"/>
       <c r="C36" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D36" s="60"/>
       <c r="E36" s="61"/>
       <c r="F36" s="62">
-        <v>24610.60775793</v>
+        <v>32851.662671600003</v>
       </c>
       <c r="G36" s="63">
-        <v>5440.9770367499996</v>
+        <v>7217.5867838800004</v>
       </c>
       <c r="H36" s="63">
-        <v>10228.808365749999</v>
+        <v>13670.739574429999</v>
       </c>
       <c r="I36" s="82">
-        <v>3177.7980571600001</v>
+        <v>4225.68786069</v>
       </c>
       <c r="J36" s="63">
-        <v>5353.8242292599998</v>
+        <v>7218.8558489500001</v>
       </c>
       <c r="K36" s="63">
-        <v>58.106223190000001</v>
+        <v>77.227933390000004</v>
       </c>
       <c r="L36" s="82">
-        <v>110.10894913999999</v>
+        <v>145.39905784999999</v>
       </c>
       <c r="M36" s="58">
-        <v>240.98489667999999</v>
+        <v>296.16561240999999</v>
       </c>
       <c r="Q36" s="32"/>
     </row>
     <row r="37" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="64"/>
       <c r="C37" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D37" s="54"/>
       <c r="E37" s="55"/>
       <c r="F37" s="62">
-        <v>16034.7286367</v>
+        <v>21532.324422270009</v>
       </c>
       <c r="G37" s="57">
-        <v>3730.2361951799999</v>
+        <v>4952.0495121800004</v>
       </c>
       <c r="H37" s="57">
-        <v>6512.8251285699998</v>
+        <v>8751.4661397300006</v>
       </c>
       <c r="I37" s="85">
-        <v>1855.16431143</v>
+        <v>2483.2711959799999</v>
       </c>
       <c r="J37" s="57">
-        <v>3481.7711138</v>
+        <v>4758.8198072900004</v>
       </c>
       <c r="K37" s="57">
-        <v>206.54425995</v>
+        <v>274.79482645000002</v>
       </c>
       <c r="L37" s="85">
-        <v>89.327377569999996</v>
+        <v>117.72924456</v>
       </c>
       <c r="M37" s="66">
-        <v>158.8602502</v>
+        <v>194.19369608</v>
       </c>
       <c r="Q37" s="32"/>
     </row>
     <row r="38" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="64"/>
       <c r="C38" s="67"/>
       <c r="D38" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E38" s="55"/>
       <c r="F38" s="62">
-        <v>3277.35333171</v>
+        <v>4432.1476212699999</v>
       </c>
       <c r="G38" s="63">
-        <v>1146.1256280299999</v>
+        <v>1532.57219123</v>
       </c>
       <c r="H38" s="63">
-        <v>1301.33560476</v>
+        <v>1760.9714886199999</v>
       </c>
       <c r="I38" s="82">
-        <v>203.36002737999999</v>
+        <v>281.51424780000002</v>
       </c>
       <c r="J38" s="63">
-        <v>535.18608042000005</v>
+        <v>736.60058721999997</v>
       </c>
       <c r="K38" s="63">
-        <v>50.009679910000003</v>
+        <v>67.684407359999994</v>
       </c>
       <c r="L38" s="82">
-        <v>18.140474619999999</v>
+        <v>24.062753860000001</v>
       </c>
       <c r="M38" s="58">
-        <v>23.195836589999999</v>
+        <v>28.741945179999998</v>
       </c>
       <c r="Q38" s="32"/>
     </row>
     <row r="39" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C39" s="54"/>
       <c r="D39" s="54"/>
       <c r="E39" s="55"/>
       <c r="F39" s="62">
-        <v>1375.46257468</v>
+        <v>1778.0451447200001</v>
       </c>
       <c r="G39" s="57">
-        <v>478.42635831000001</v>
+        <v>620.54896775999998</v>
       </c>
       <c r="H39" s="57">
-        <v>523.63660520999997</v>
+        <v>675.36031392999996</v>
       </c>
       <c r="I39" s="85">
-        <v>96.118240630000003</v>
+        <v>124.26941956</v>
       </c>
       <c r="J39" s="57">
-        <v>251.2939634</v>
+        <v>324.89431860000002</v>
       </c>
       <c r="K39" s="57">
-        <v>9.1916567499999999</v>
+        <v>11.640836650000001</v>
       </c>
       <c r="L39" s="85">
-        <v>12.06624334</v>
+        <v>15.54835709</v>
       </c>
       <c r="M39" s="66">
-        <v>4.7295070399999997</v>
+        <v>5.7829311299999997</v>
       </c>
       <c r="Q39" s="32"/>
     </row>
     <row r="40" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="68"/>
       <c r="C40" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D40" s="60"/>
       <c r="E40" s="61"/>
       <c r="F40" s="62">
-        <v>467.62317132999999</v>
+        <v>600.92609174000006</v>
       </c>
       <c r="G40" s="63">
-        <v>160.63663303000001</v>
+        <v>206.97489322000001</v>
       </c>
       <c r="H40" s="63">
-        <v>180.56964690999999</v>
+        <v>231.78964653</v>
       </c>
       <c r="I40" s="82">
-        <v>33.036896400000003</v>
+        <v>42.491529839999998</v>
       </c>
       <c r="J40" s="63">
-        <v>85.219154700000004</v>
+        <v>109.4037702</v>
       </c>
       <c r="K40" s="63">
-        <v>2.7731864499999999</v>
+        <v>3.4875164500000002</v>
       </c>
       <c r="L40" s="82">
-        <v>3.5788346500000001</v>
+        <v>4.5656733599999999</v>
       </c>
       <c r="M40" s="58">
-        <v>1.8088191899999999</v>
+        <v>2.2130621399999999</v>
       </c>
       <c r="Q40" s="32"/>
     </row>
     <row r="41" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C41" s="69"/>
       <c r="D41" s="69"/>
       <c r="E41" s="70"/>
       <c r="F41" s="71">
-        <v>3788.43851692</v>
+        <v>4975.6857477399999</v>
       </c>
       <c r="G41" s="73">
-        <v>1230.5162907700001</v>
+        <v>1620.86533652</v>
       </c>
       <c r="H41" s="73">
-        <v>1469.2282725299999</v>
+        <v>1926.71260502</v>
       </c>
       <c r="I41" s="86">
-        <v>302.38903197000002</v>
+        <v>396.72524456999997</v>
       </c>
       <c r="J41" s="73">
-        <v>722.83900410000001</v>
+        <v>950.00946254999997</v>
       </c>
       <c r="K41" s="73">
-        <v>19.06218294</v>
+        <v>24.458763090000001</v>
       </c>
       <c r="L41" s="86">
-        <v>28.640641280000001</v>
+        <v>37.49728279</v>
       </c>
       <c r="M41" s="74">
-        <v>15.76309333</v>
+        <v>19.417053200000002</v>
       </c>
       <c r="Q41" s="32"/>
     </row>
     <row r="42" spans="2:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="Q42" s="32"/>
     </row>
     <row r="43" spans="2:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="Q43" s="32"/>
     </row>
     <row r="44" spans="2:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q44" s="32"/>
     </row>
     <row r="45" spans="2:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="Q45" s="87"/>
       <c r="R45" s="88"/>
       <c r="S45" s="88"/>
     </row>
     <row r="46" spans="2:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q46" s="89" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="R46" s="88"/>
       <c r="S46" s="88"/>
     </row>
     <row r="47" spans="2:19" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="36"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38"/>
-      <c r="F47" s="153" t="s">
-[...15 lines deleted...]
-        <v>38</v>
+      <c r="F47" s="151" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="140"/>
+      <c r="H47" s="140"/>
+      <c r="I47" s="140"/>
+      <c r="J47" s="140"/>
+      <c r="K47" s="140"/>
+      <c r="L47" s="152"/>
+      <c r="M47" s="153" t="s">
+        <v>80</v>
+      </c>
+      <c r="N47" s="140"/>
+      <c r="O47" s="140"/>
+      <c r="P47" s="140"/>
+      <c r="Q47" s="145" t="s">
+        <v>40</v>
       </c>
       <c r="R47" s="88"/>
       <c r="S47" s="88"/>
     </row>
     <row r="48" spans="2:19" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="40"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="42"/>
       <c r="F48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I48" s="44" t="s">
         <v>12</v>
       </c>
       <c r="J48" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K48" s="113" t="s">
         <v>14</v>
       </c>
       <c r="L48" s="115" t="s">
         <v>15</v>
       </c>
       <c r="M48" s="91" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N48" s="91" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O48" s="92" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P48" s="93" t="s">
         <v>16</v>
       </c>
       <c r="Q48" s="136"/>
       <c r="R48" s="88"/>
       <c r="S48" s="88"/>
     </row>
     <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="64" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="94"/>
       <c r="F49" s="48">
-        <v>32054.898771209999</v>
+        <v>42850.506346450013</v>
       </c>
       <c r="G49" s="49">
-        <v>8504.4844373399992</v>
+        <v>11276.43229153</v>
       </c>
       <c r="H49" s="49">
-        <v>12912.672463929999</v>
+        <v>17270.619485110001</v>
       </c>
       <c r="I49" s="49">
-        <v>3631.44749357</v>
+        <v>4839.6816128699993</v>
       </c>
       <c r="J49" s="49">
-        <v>6741.8527591599996</v>
+        <v>9119.892533430002</v>
       </c>
       <c r="K49" s="49">
-        <v>201.37729268999999</v>
+        <v>267.44857710000002</v>
       </c>
       <c r="L49" s="51">
-        <v>63.06432452</v>
+        <v>76.431846410000006</v>
       </c>
       <c r="M49" s="48">
-        <v>33.286891030000007</v>
+        <v>43.886370429999999</v>
       </c>
       <c r="N49" s="49">
-        <v>61.708328950000002</v>
+        <v>81.743799139999993</v>
       </c>
       <c r="O49" s="95">
-        <v>82.289453440000003</v>
+        <v>109.08933091</v>
       </c>
       <c r="P49" s="51">
-        <v>285.84905713000001</v>
+        <v>350.56968920000003</v>
       </c>
       <c r="Q49" s="96">
-        <v>570.06749686000012</v>
+        <v>762.96616330000018</v>
       </c>
     </row>
     <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C50" s="54"/>
       <c r="D50" s="54"/>
       <c r="E50" s="55"/>
       <c r="F50" s="97">
-        <v>30896.57575339</v>
+        <v>41353.046704679997</v>
       </c>
       <c r="G50" s="63">
-        <v>8063.7504849699999</v>
+        <v>10704.759257010001</v>
       </c>
       <c r="H50" s="63">
-        <v>12481.846903920001</v>
+        <v>16715.067288549999</v>
       </c>
       <c r="I50" s="63">
-        <v>3557.4596451399998</v>
+        <v>4744.0082510499997</v>
       </c>
       <c r="J50" s="63">
-        <v>6540.5084710499996</v>
+        <v>8859.6078979900012</v>
       </c>
       <c r="K50" s="63">
-        <v>193.50712859999999</v>
+        <v>257.48912091</v>
       </c>
       <c r="L50" s="58">
-        <v>59.50311971</v>
+        <v>72.114889169999998</v>
       </c>
       <c r="M50" s="97">
-        <v>32.944314589999998</v>
+        <v>43.459292269999999</v>
       </c>
       <c r="N50" s="63">
-        <v>61.027694920000002</v>
-[...1 lines deleted...]
-      <c r="O50" s="150"/>
+        <v>80.870307069999996</v>
+      </c>
+      <c r="O50" s="148"/>
       <c r="P50" s="98">
-        <v>282.24599153999998</v>
+        <v>346.16426898999998</v>
       </c>
       <c r="Q50" s="99">
-        <v>521.53866086000005</v>
+        <v>698.91544584000007</v>
       </c>
     </row>
     <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="59"/>
       <c r="C51" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D51" s="60"/>
       <c r="E51" s="61"/>
       <c r="F51" s="62">
-        <v>18675.498101329998</v>
+        <v>24936.676995850001</v>
       </c>
       <c r="G51" s="63">
-        <v>4811.0576207499998</v>
+        <v>6384.8434663500002</v>
       </c>
       <c r="H51" s="63">
-        <v>7612.1629814899998</v>
+        <v>10172.004437490001</v>
       </c>
       <c r="I51" s="63">
-        <v>2234.1763122100001</v>
+        <v>2970.8120724800001</v>
       </c>
       <c r="J51" s="63">
-        <v>3943.1790272399999</v>
+        <v>5313.1827980300004</v>
       </c>
       <c r="K51" s="63">
-        <v>42.229668029999999</v>
+        <v>56.119957640000003</v>
       </c>
       <c r="L51" s="58">
-        <v>32.692491609999998</v>
+        <v>39.714263860000003</v>
       </c>
       <c r="M51" s="62">
-        <v>17.608454680000001</v>
+        <v>23.19645358</v>
       </c>
       <c r="N51" s="98">
-        <v>43.88595145</v>
-[...1 lines deleted...]
-      <c r="O51" s="151"/>
+        <v>58.131950379999999</v>
+      </c>
+      <c r="O51" s="149"/>
       <c r="P51" s="98">
-        <v>168.70317679999999</v>
+        <v>207.33183679999999</v>
       </c>
       <c r="Q51" s="99">
-        <v>360.71886359000001</v>
+        <v>484.46827022000002</v>
       </c>
     </row>
     <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="64"/>
       <c r="C52" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D52" s="54"/>
       <c r="E52" s="55"/>
       <c r="F52" s="62">
-        <v>12221.077652059999</v>
+        <v>16416.36970883</v>
       </c>
       <c r="G52" s="63">
-        <v>3252.69286422</v>
+        <v>4319.9157906600003</v>
       </c>
       <c r="H52" s="63">
-        <v>4869.6839224300002</v>
+        <v>6543.06285106</v>
       </c>
       <c r="I52" s="63">
-        <v>1323.2833329299999</v>
+        <v>1773.19617857</v>
       </c>
       <c r="J52" s="63">
-        <v>2597.3294438100002</v>
+        <v>3546.4250999599999</v>
       </c>
       <c r="K52" s="63">
-        <v>151.27746056999999</v>
+        <v>201.36916327</v>
       </c>
       <c r="L52" s="58">
-        <v>26.810628099999999</v>
+        <v>32.400625310000002</v>
       </c>
       <c r="M52" s="62">
-        <v>15.33585991</v>
+        <v>20.262838689999999</v>
       </c>
       <c r="N52" s="98">
-        <v>17.141743470000002</v>
-[...1 lines deleted...]
-      <c r="O52" s="151"/>
+        <v>22.73835669</v>
+      </c>
+      <c r="O52" s="149"/>
       <c r="P52" s="98">
-        <v>113.54281474</v>
+        <v>138.83243218999999</v>
       </c>
       <c r="Q52" s="99">
-        <v>160.81979727000001</v>
+        <v>214.44717562</v>
       </c>
     </row>
     <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="64"/>
       <c r="C53" s="67"/>
       <c r="D53" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E53" s="55"/>
       <c r="F53" s="62">
-        <v>2711.3826269800002</v>
+        <v>3669.0257367099998</v>
       </c>
       <c r="G53" s="63">
-        <v>1023.23571054</v>
+        <v>1368.8639121900001</v>
       </c>
       <c r="H53" s="63">
-        <v>1046.0976971699999</v>
+        <v>1416.45363853</v>
       </c>
       <c r="I53" s="63">
-        <v>162.84493953</v>
+        <v>226.05275212999999</v>
       </c>
       <c r="J53" s="63">
-        <v>433.83031727999997</v>
+        <v>596.98898279000002</v>
       </c>
       <c r="K53" s="63">
-        <v>39.95996006</v>
+        <v>54.099535250000002</v>
       </c>
       <c r="L53" s="58">
-        <v>5.4140024000000002</v>
+        <v>6.5669158200000002</v>
       </c>
       <c r="M53" s="62">
-        <v>3.3448931399999999</v>
+        <v>4.5009309699999998</v>
       </c>
       <c r="N53" s="98">
-        <v>0.44241744</v>
-[...1 lines deleted...]
-      <c r="O53" s="151"/>
+        <v>0.54669109000000005</v>
+      </c>
+      <c r="O53" s="149"/>
       <c r="P53" s="98">
-        <v>18.559499290000002</v>
+        <v>22.996640620000001</v>
       </c>
       <c r="Q53" s="99">
-        <v>1.90326354</v>
+        <v>2.50896834</v>
       </c>
     </row>
     <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C54" s="54"/>
       <c r="D54" s="54"/>
       <c r="E54" s="55"/>
       <c r="F54" s="62">
-        <v>1158.3230178199999</v>
+        <v>1497.45964177</v>
       </c>
       <c r="G54" s="63">
-        <v>440.73395237</v>
+        <v>571.67303451999999</v>
       </c>
       <c r="H54" s="63">
-        <v>430.82556001</v>
+        <v>555.55219655999997</v>
       </c>
       <c r="I54" s="63">
-        <v>73.98784843</v>
+        <v>95.673361819999997</v>
       </c>
       <c r="J54" s="63">
-        <v>201.34428811000001</v>
+        <v>260.28463543999999</v>
       </c>
       <c r="K54" s="63">
-        <v>7.8701640900000003</v>
+        <v>9.9594561899999992</v>
       </c>
       <c r="L54" s="58">
-        <v>3.56120481</v>
+        <v>4.3169572399999998</v>
       </c>
       <c r="M54" s="62">
-        <v>0.34257643999999998</v>
+        <v>0.42707815999999998</v>
       </c>
       <c r="N54" s="98">
-        <v>0.68063403</v>
-[...1 lines deleted...]
-      <c r="O54" s="151"/>
+        <v>0.87349206999999995</v>
+      </c>
+      <c r="O54" s="149"/>
       <c r="P54" s="98">
-        <v>3.6030655899999999</v>
+        <v>4.4054202099999999</v>
       </c>
       <c r="Q54" s="99">
-        <v>4.9062800199999996</v>
+        <v>6.3080420699999999</v>
       </c>
     </row>
     <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="68"/>
       <c r="C55" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D55" s="60"/>
       <c r="E55" s="61"/>
       <c r="F55" s="62">
-        <v>369.14711331000001</v>
+        <v>474.21312983000001</v>
       </c>
       <c r="G55" s="63">
-        <v>143.40396761</v>
+        <v>184.61635100000001</v>
       </c>
       <c r="H55" s="63">
-        <v>136.85713651</v>
+        <v>175.60010138999999</v>
       </c>
       <c r="I55" s="63">
-        <v>23.19172013</v>
+        <v>29.836523100000001</v>
       </c>
       <c r="J55" s="63">
-        <v>62.522416249999999</v>
+        <v>80.214835289999996</v>
       </c>
       <c r="K55" s="63">
-        <v>2.1242945299999998</v>
+        <v>2.6686174399999998</v>
       </c>
       <c r="L55" s="58">
-        <v>1.04757828</v>
+        <v>1.2767016099999999</v>
       </c>
       <c r="M55" s="62">
-        <v>0.21832783</v>
+        <v>0.26264467000000002</v>
       </c>
       <c r="N55" s="98">
-        <v>0.30011205000000002</v>
-[...1 lines deleted...]
-      <c r="O55" s="151"/>
+        <v>0.37497712</v>
+      </c>
+      <c r="O55" s="149"/>
       <c r="P55" s="98">
-        <v>1.26630687</v>
+        <v>1.5492914799999999</v>
       </c>
       <c r="Q55" s="99">
-        <v>3.6313044200000002</v>
+        <v>4.6555105799999996</v>
       </c>
     </row>
     <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C56" s="69"/>
       <c r="D56" s="69"/>
       <c r="E56" s="70"/>
       <c r="F56" s="71">
-        <v>3064.39217998</v>
+        <v>4023.0027154600002</v>
       </c>
       <c r="G56" s="73">
-        <v>1125.5410814899999</v>
+        <v>1482.3693386899999</v>
       </c>
       <c r="H56" s="73">
-        <v>1149.3721193599999</v>
+        <v>1505.0442125899999</v>
       </c>
       <c r="I56" s="73">
-        <v>218.82973172000001</v>
+        <v>287.00342995</v>
       </c>
       <c r="J56" s="73">
-        <v>546.95043223000005</v>
+        <v>718.73339315999999</v>
       </c>
       <c r="K56" s="73">
-        <v>15.22346035</v>
+        <v>19.51094372</v>
       </c>
       <c r="L56" s="74">
-        <v>8.4753548300000006</v>
+        <v>10.341397349999999</v>
       </c>
       <c r="M56" s="71">
-        <v>2.36217275</v>
+        <v>3.1095349699999999</v>
       </c>
       <c r="N56" s="100">
-        <v>5.1789253000000004</v>
-[...1 lines deleted...]
-      <c r="O56" s="152"/>
+        <v>6.7443478800000003</v>
+      </c>
+      <c r="O56" s="150"/>
       <c r="P56" s="86">
-        <v>11.32778705</v>
+        <v>13.95066963</v>
       </c>
       <c r="Q56" s="101">
-        <v>35.423962750000001</v>
+        <v>46.658613430000003</v>
       </c>
     </row>
     <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
       <c r="Q57" s="102"/>
     </row>
     <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I58" s="12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B60" s="14"/>
     </row>
     <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="J63" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E64" s="36"/>
-      <c r="F64" s="142" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="F64" s="139" t="s">
+        <v>39</v>
+      </c>
+      <c r="G64" s="140"/>
+      <c r="H64" s="140"/>
+      <c r="I64" s="141"/>
+      <c r="J64" s="146" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="103"/>
       <c r="F65" s="104" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G65" s="105" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H65" s="106" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I65" s="105" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="J65" s="149"/>
+        <v>92</v>
+      </c>
+      <c r="J65" s="147"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F66" s="52">
-        <v>2125.64917741</v>
+        <v>2857.0956057899998</v>
       </c>
       <c r="G66" s="49">
-        <v>7.9987176</v>
+        <v>10.805865020000001</v>
       </c>
       <c r="H66" s="49">
-        <v>854.87596771000005</v>
+        <v>1134.9095892299999</v>
       </c>
       <c r="I66" s="49">
-        <v>539.97358410000004</v>
+        <v>725.12251462999996</v>
       </c>
       <c r="J66" s="51">
-        <v>229.46096025</v>
+        <v>306.48714314</v>
       </c>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="107" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F67" s="62">
-        <v>2125.64917741</v>
+        <v>2857.0956057899998</v>
       </c>
       <c r="G67" s="63">
-        <v>5.5372176</v>
+        <v>7.45286502</v>
       </c>
       <c r="H67" s="63">
-        <v>589.15392638000003</v>
+        <v>781.52989740999999</v>
       </c>
       <c r="I67" s="63">
-        <v>539.97358410000004</v>
+        <v>725.12251462999996</v>
       </c>
       <c r="J67" s="58">
-        <v>219.58176230000001</v>
+        <v>293.23564431</v>
       </c>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F68" s="108"/>
       <c r="G68" s="73">
-        <v>2.4615</v>
+        <v>3.3530000000000002</v>
       </c>
       <c r="H68" s="73">
-        <v>265.72204133000002</v>
+        <v>353.37969182000001</v>
       </c>
       <c r="I68" s="109"/>
       <c r="J68" s="74">
-        <v>9.87919795</v>
+        <v>13.251498829999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="E12:F12"/>
-    <mergeCell ref="I12:J12"/>
-[...1 lines deleted...]
-    <mergeCell ref="K12:L12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="54" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="144" t="s">
-[...16 lines deleted...]
-      <c r="Q1" s="146"/>
+      <c r="B1" s="142" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="144"/>
+      <c r="Q1" s="144"/>
     </row>
     <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M3" s="14"/>
     </row>
     <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="17">
         <v>1372</v>
       </c>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
     </row>
     <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="118" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H6" s="21"/>
       <c r="I6" s="20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J6" s="20"/>
       <c r="K6" s="11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="119"/>
       <c r="H7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I7" s="23"/>
       <c r="J7" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K7" s="116"/>
     </row>
     <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F8" s="25">
         <v>2802.0976000000001</v>
       </c>
       <c r="G8" s="26">
         <v>2770.7429999999999</v>
       </c>
       <c r="H8" s="27">
         <v>165.92009999999999</v>
       </c>
       <c r="I8" s="26">
         <v>31.354600000000001</v>
       </c>
       <c r="J8" s="26">
         <v>10.5564</v>
       </c>
       <c r="K8" s="26">
         <v>101.3263</v>
       </c>
     </row>
     <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="28" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F9" s="29">
         <v>1718.7181</v>
       </c>
       <c r="G9" s="30">
         <v>1697.5563</v>
       </c>
       <c r="H9" s="31"/>
       <c r="I9" s="30">
         <v>21.161799999999999</v>
       </c>
       <c r="J9" s="29">
         <v>8.5298999999999996</v>
       </c>
       <c r="K9" s="29">
         <v>71.709900000000005</v>
       </c>
       <c r="Q9" s="32"/>
     </row>
     <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="116" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F10" s="33">
         <v>1083.3795</v>
       </c>
       <c r="G10" s="34">
         <v>1073.1867</v>
       </c>
       <c r="H10" s="35">
         <v>165.92009999999999</v>
       </c>
       <c r="I10" s="34">
         <v>10.1928</v>
       </c>
       <c r="J10" s="35">
         <v>2.0265</v>
       </c>
       <c r="K10" s="35">
         <v>29.616399999999999</v>
       </c>
       <c r="Q10" s="32"/>
     </row>
     <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q11" s="32"/>
     </row>
     <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E12" s="141" t="s">
-        <v>62</v>
+      <c r="E12" s="138" t="s">
+        <v>64</v>
       </c>
       <c r="F12" s="134"/>
-      <c r="G12" s="141" t="s">
-        <v>63</v>
+      <c r="G12" s="138" t="s">
+        <v>65</v>
       </c>
       <c r="H12" s="134"/>
-      <c r="I12" s="141" t="s">
-        <v>64</v>
+      <c r="I12" s="138" t="s">
+        <v>66</v>
       </c>
       <c r="J12" s="134"/>
-      <c r="K12" s="141" t="s">
-        <v>65</v>
+      <c r="K12" s="138" t="s">
+        <v>67</v>
       </c>
       <c r="L12" s="134"/>
       <c r="Q12" s="32"/>
     </row>
     <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E13" s="155">
+      <c r="E13" s="154">
         <v>399685.86506420112</v>
       </c>
       <c r="F13" s="134"/>
-      <c r="G13" s="155">
+      <c r="G13" s="154">
         <v>68694.733059999999</v>
       </c>
       <c r="H13" s="134"/>
-      <c r="I13" s="155">
+      <c r="I13" s="154">
         <v>4270.86301</v>
       </c>
       <c r="J13" s="134"/>
-      <c r="K13" s="155">
+      <c r="K13" s="154">
         <v>72965.59607</v>
       </c>
       <c r="L13" s="134"/>
       <c r="Q13" s="32"/>
     </row>
     <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q14" s="32"/>
     </row>
     <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q15" s="32"/>
     </row>
     <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="Q16" s="32"/>
     </row>
     <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M17" s="19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q17" s="32"/>
     </row>
     <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="36"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="38"/>
-      <c r="F18" s="138" t="s">
-[...10 lines deleted...]
-      <c r="M18" s="140"/>
+      <c r="F18" s="155" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="140"/>
+      <c r="H18" s="140"/>
+      <c r="I18" s="152"/>
+      <c r="J18" s="155" t="s">
+        <v>72</v>
+      </c>
+      <c r="K18" s="140"/>
+      <c r="L18" s="140"/>
+      <c r="M18" s="152"/>
       <c r="N18" s="39"/>
       <c r="Q18" s="32"/>
     </row>
     <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="40"/>
       <c r="C19" s="41"/>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="J19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="M19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="N19" s="39"/>
       <c r="Q19" s="32"/>
     </row>
     <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C20" s="46"/>
       <c r="D20" s="46"/>
       <c r="E20" s="47"/>
       <c r="F20" s="48">
         <v>2033.4547</v>
       </c>
       <c r="G20" s="49">
         <v>17.570599999999999</v>
       </c>
       <c r="H20" s="50">
         <v>1560.9093</v>
       </c>
       <c r="I20" s="51">
         <v>454.97480000000002</v>
       </c>
       <c r="J20" s="52">
         <v>2882.2026000000001</v>
       </c>
       <c r="K20" s="49">
         <v>140.7336</v>
       </c>
       <c r="L20" s="49">
         <v>2090.346</v>
       </c>
       <c r="M20" s="51">
         <v>651.12299999999993</v>
       </c>
       <c r="Q20" s="32"/>
     </row>
     <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C21" s="54"/>
       <c r="D21" s="54"/>
       <c r="E21" s="55"/>
       <c r="F21" s="56">
         <v>1990.1896999999999</v>
       </c>
       <c r="G21" s="57">
         <v>16.862400000000001</v>
       </c>
       <c r="H21" s="57">
         <v>1526.5136</v>
       </c>
       <c r="I21" s="57">
         <v>446.81369999999998</v>
       </c>
       <c r="J21" s="56">
         <v>2811.1795999999999</v>
       </c>
       <c r="K21" s="57">
         <v>133.13220000000001</v>
       </c>
       <c r="L21" s="57">
         <v>2039.8765000000001</v>
       </c>
       <c r="M21" s="58">
         <v>638.17089999999996</v>
       </c>
       <c r="Q21" s="32"/>
     </row>
     <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="59"/>
       <c r="C22" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22" s="60"/>
       <c r="E22" s="61"/>
       <c r="F22" s="62">
         <v>1140.5297</v>
       </c>
       <c r="G22" s="63">
         <v>9.7348999999999997</v>
       </c>
       <c r="H22" s="63">
         <v>861.63509999999997</v>
       </c>
       <c r="I22" s="58">
         <v>269.15969999999999</v>
       </c>
       <c r="J22" s="62">
         <v>1604.1436000000001</v>
       </c>
       <c r="K22" s="63">
         <v>73.832300000000004</v>
       </c>
       <c r="L22" s="63">
         <v>1128.4775</v>
       </c>
       <c r="M22" s="58">
         <v>401.8338</v>
       </c>
       <c r="Q22" s="32"/>
     </row>
     <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="64"/>
       <c r="C23" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D23" s="54"/>
       <c r="E23" s="55"/>
       <c r="F23" s="62">
         <v>849.66000000000008</v>
       </c>
       <c r="G23" s="57">
         <v>7.1275000000000004</v>
       </c>
       <c r="H23" s="57">
         <v>664.87850000000003</v>
       </c>
       <c r="I23" s="66">
         <v>177.654</v>
       </c>
       <c r="J23" s="62">
         <v>1207.0360000000001</v>
       </c>
       <c r="K23" s="57">
         <v>59.299900000000001</v>
       </c>
       <c r="L23" s="57">
         <v>911.399</v>
       </c>
       <c r="M23" s="66">
         <v>236.33709999999999</v>
       </c>
       <c r="Q23" s="32"/>
     </row>
     <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="64"/>
       <c r="C24" s="67"/>
       <c r="D24" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E24" s="55"/>
       <c r="F24" s="62">
         <v>170.85679999999999</v>
       </c>
       <c r="G24" s="57">
         <v>2.3472</v>
       </c>
       <c r="H24" s="63">
         <v>148.10220000000001</v>
       </c>
       <c r="I24" s="58">
         <v>20.407399999999999</v>
       </c>
       <c r="J24" s="62">
         <v>256.61950000000002</v>
       </c>
       <c r="K24" s="63">
         <v>14.424300000000001</v>
       </c>
       <c r="L24" s="63">
         <v>219.42009999999999</v>
       </c>
       <c r="M24" s="58">
         <v>22.775099999999998</v>
       </c>
       <c r="Q24" s="32"/>
     </row>
     <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="55"/>
       <c r="F25" s="62">
         <v>43.264999999999993</v>
       </c>
       <c r="G25" s="57">
         <v>0.70820000000000005</v>
       </c>
       <c r="H25" s="57">
         <v>34.395699999999998</v>
       </c>
       <c r="I25" s="66">
         <v>8.1610999999999994</v>
       </c>
       <c r="J25" s="62">
         <v>71.022999999999996</v>
       </c>
       <c r="K25" s="57">
         <v>7.6013999999999999</v>
       </c>
       <c r="L25" s="63">
         <v>50.469499999999996</v>
       </c>
       <c r="M25" s="66">
         <v>12.9521</v>
       </c>
       <c r="Q25" s="32"/>
     </row>
     <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="68"/>
       <c r="C26" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D26" s="60"/>
       <c r="E26" s="61"/>
       <c r="F26" s="62">
         <v>14.7087</v>
       </c>
       <c r="G26" s="63">
         <v>0.2276</v>
       </c>
       <c r="H26" s="63">
         <v>11.5794</v>
       </c>
       <c r="I26" s="58">
         <v>2.9016999999999999</v>
       </c>
       <c r="J26" s="62">
         <v>23.400099999999998</v>
       </c>
       <c r="K26" s="63">
         <v>2.2448999999999999</v>
       </c>
       <c r="L26" s="57">
         <v>16.6416</v>
       </c>
       <c r="M26" s="58">
         <v>4.5136000000000003</v>
       </c>
       <c r="Q26" s="32"/>
     </row>
     <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C27" s="69"/>
       <c r="D27" s="69"/>
       <c r="E27" s="70"/>
       <c r="F27" s="71">
         <v>127.9979</v>
       </c>
       <c r="G27" s="72">
         <v>1.7753000000000001</v>
       </c>
       <c r="H27" s="73">
         <v>100.8758</v>
       </c>
       <c r="I27" s="74">
         <v>25.346800000000002</v>
       </c>
       <c r="J27" s="71">
         <v>201.86519999999999</v>
       </c>
       <c r="K27" s="73">
         <v>17.6113</v>
       </c>
       <c r="L27" s="73">
         <v>144.26849999999999</v>
       </c>
       <c r="M27" s="74">
         <v>39.985399999999998</v>
       </c>
       <c r="Q27" s="32"/>
     </row>
     <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q28" s="32"/>
     </row>
     <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q29" s="32"/>
     </row>
     <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="Q30" s="32"/>
     </row>
     <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="Q31" s="32"/>
     </row>
     <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="36"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="38"/>
       <c r="F32" s="156" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="37"/>
       <c r="H32" s="37"/>
       <c r="I32" s="37"/>
       <c r="J32" s="75"/>
       <c r="K32" s="37"/>
       <c r="L32" s="75"/>
       <c r="M32" s="76"/>
       <c r="N32" s="39"/>
       <c r="Q32" s="32"/>
     </row>
     <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="40"/>
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
@@ -8513,1482 +11723,1482 @@
         <v>10</v>
       </c>
       <c r="H33" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I33" s="77" t="s">
         <v>12</v>
       </c>
       <c r="J33" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L33" s="79" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="80" t="s">
         <v>16</v>
       </c>
       <c r="N33" s="39"/>
       <c r="Q33" s="32"/>
     </row>
     <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C34" s="46"/>
       <c r="D34" s="46"/>
       <c r="E34" s="47"/>
       <c r="F34" s="52">
-        <v>4532.9342844299999</v>
+        <v>4532.9346839600003</v>
       </c>
       <c r="G34" s="49">
         <v>1016.61975026</v>
       </c>
       <c r="H34" s="49">
         <v>1860.8770867200001</v>
       </c>
       <c r="I34" s="49">
         <v>562.86282821999998</v>
       </c>
       <c r="J34" s="49">
         <v>997.08490802999995</v>
       </c>
       <c r="K34" s="49">
         <v>28.796209340000001</v>
       </c>
       <c r="L34" s="49">
         <v>22.27342161</v>
       </c>
       <c r="M34" s="51">
-        <v>44.420080249999998</v>
+        <v>44.420479780000001</v>
       </c>
       <c r="Q34" s="32"/>
     </row>
     <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C35" s="54"/>
       <c r="D35" s="54"/>
       <c r="E35" s="55"/>
       <c r="F35" s="81">
-        <v>4380.6866162899996</v>
+        <v>4380.6870149699998</v>
       </c>
       <c r="G35" s="82">
         <v>964.30223380999996</v>
       </c>
       <c r="H35" s="82">
         <v>1802.48529624</v>
       </c>
       <c r="I35" s="82">
         <v>551.99919016000001</v>
       </c>
       <c r="J35" s="63">
         <v>969.29412952999996</v>
       </c>
       <c r="K35" s="83">
         <v>27.773209040000001</v>
       </c>
       <c r="L35" s="83">
         <v>20.930334569999999</v>
       </c>
       <c r="M35" s="84">
-        <v>43.902222940000001</v>
+        <v>43.902621619999998</v>
       </c>
       <c r="Q35" s="32"/>
     </row>
     <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="59"/>
       <c r="C36" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D36" s="60"/>
       <c r="E36" s="61"/>
       <c r="F36" s="62">
         <v>2657.4854588600001</v>
       </c>
       <c r="G36" s="63">
         <v>581.53856608000001</v>
       </c>
       <c r="H36" s="63">
         <v>1097.4375747199999</v>
       </c>
       <c r="I36" s="82">
         <v>349.65461470999998</v>
       </c>
       <c r="J36" s="63">
         <v>584.46963970000002</v>
       </c>
       <c r="K36" s="63">
         <v>5.976057</v>
       </c>
       <c r="L36" s="82">
         <v>11.70997994</v>
       </c>
       <c r="M36" s="58">
         <v>26.699026709999998</v>
       </c>
       <c r="Q36" s="32"/>
     </row>
     <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="64"/>
       <c r="C37" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D37" s="54"/>
       <c r="E37" s="55"/>
       <c r="F37" s="62">
-        <v>1723.20115743</v>
+        <v>1723.20155611</v>
       </c>
       <c r="G37" s="57">
         <v>382.76366773000001</v>
       </c>
       <c r="H37" s="57">
         <v>705.04772151999998</v>
       </c>
       <c r="I37" s="85">
         <v>202.34457545000001</v>
       </c>
       <c r="J37" s="57">
         <v>384.82448983</v>
       </c>
       <c r="K37" s="57">
         <v>21.79715204</v>
       </c>
       <c r="L37" s="85">
         <v>9.2203546299999992</v>
       </c>
       <c r="M37" s="66">
-        <v>17.20319623</v>
+        <v>17.20359491</v>
       </c>
       <c r="Q37" s="32"/>
     </row>
     <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="64"/>
       <c r="C38" s="67"/>
       <c r="D38" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E38" s="55"/>
       <c r="F38" s="62">
-        <v>349.97505493</v>
+        <v>349.97510355999998</v>
       </c>
       <c r="G38" s="63">
         <v>114.56731143</v>
       </c>
       <c r="H38" s="63">
         <v>145.01199636999999</v>
       </c>
       <c r="I38" s="82">
         <v>20.211171400000001</v>
       </c>
       <c r="J38" s="63">
         <v>60.822761</v>
       </c>
       <c r="K38" s="63">
         <v>5.1807542499999997</v>
       </c>
       <c r="L38" s="82">
         <v>1.8250772500000001</v>
       </c>
       <c r="M38" s="58">
-        <v>2.3559832300000001</v>
+        <v>2.3560318599999999</v>
       </c>
       <c r="Q38" s="32"/>
     </row>
     <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C39" s="54"/>
       <c r="D39" s="54"/>
       <c r="E39" s="55"/>
       <c r="F39" s="62">
-        <v>152.24766814</v>
+        <v>152.24766898999999</v>
       </c>
       <c r="G39" s="57">
         <v>52.317516449999999</v>
       </c>
       <c r="H39" s="57">
         <v>58.391790479999997</v>
       </c>
       <c r="I39" s="85">
         <v>10.86363806</v>
       </c>
       <c r="J39" s="57">
         <v>27.790778499999998</v>
       </c>
       <c r="K39" s="57">
         <v>1.0230003000000001</v>
       </c>
       <c r="L39" s="85">
         <v>1.3430870399999999</v>
       </c>
       <c r="M39" s="66">
-        <v>0.51785731000000002</v>
+        <v>0.51785815999999996</v>
       </c>
       <c r="Q39" s="32"/>
     </row>
     <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="68"/>
       <c r="C40" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D40" s="60"/>
       <c r="E40" s="61"/>
       <c r="F40" s="62">
         <v>51.131251950000014</v>
       </c>
       <c r="G40" s="63">
         <v>16.940505900000002</v>
       </c>
       <c r="H40" s="63">
         <v>20.293151989999998</v>
       </c>
       <c r="I40" s="82">
         <v>3.7379661899999999</v>
       </c>
       <c r="J40" s="63">
         <v>9.2976316000000008</v>
       </c>
       <c r="K40" s="63">
         <v>0.27717160000000002</v>
       </c>
       <c r="L40" s="82">
         <v>0.38893317999999999</v>
       </c>
       <c r="M40" s="58">
         <v>0.19589149</v>
       </c>
       <c r="Q40" s="32"/>
     </row>
     <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C41" s="69"/>
       <c r="D41" s="69"/>
       <c r="E41" s="70"/>
       <c r="F41" s="71">
-        <v>408.76665022999998</v>
+        <v>408.76665693000012</v>
       </c>
       <c r="G41" s="73">
         <v>130.26722384000001</v>
       </c>
       <c r="H41" s="73">
         <v>160.34463084000001</v>
       </c>
       <c r="I41" s="86">
         <v>33.323113470000003</v>
       </c>
       <c r="J41" s="73">
         <v>77.988732549999995</v>
       </c>
       <c r="K41" s="73">
         <v>2.0618818999999999</v>
       </c>
       <c r="L41" s="86">
         <v>3.0838559700000001</v>
       </c>
       <c r="M41" s="74">
-        <v>1.69721166</v>
+        <v>1.6972183599999999</v>
       </c>
       <c r="Q41" s="32"/>
     </row>
     <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="Q42" s="32"/>
     </row>
     <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="Q43" s="32"/>
     </row>
     <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q44" s="32"/>
     </row>
     <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="Q45" s="87"/>
       <c r="R45" s="88"/>
     </row>
     <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q46" s="89" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="R46" s="88"/>
     </row>
     <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="36"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38"/>
-      <c r="F47" s="153" t="s">
-[...15 lines deleted...]
-        <v>38</v>
+      <c r="F47" s="151" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="140"/>
+      <c r="H47" s="140"/>
+      <c r="I47" s="140"/>
+      <c r="J47" s="140"/>
+      <c r="K47" s="140"/>
+      <c r="L47" s="152"/>
+      <c r="M47" s="153" t="s">
+        <v>80</v>
+      </c>
+      <c r="N47" s="140"/>
+      <c r="O47" s="140"/>
+      <c r="P47" s="140"/>
+      <c r="Q47" s="145" t="s">
+        <v>40</v>
       </c>
       <c r="R47" s="88"/>
     </row>
     <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="40"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="42"/>
       <c r="F48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I48" s="44" t="s">
         <v>12</v>
       </c>
       <c r="J48" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K48" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L48" s="90" t="s">
         <v>15</v>
       </c>
       <c r="M48" s="91" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N48" s="91" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O48" s="92" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P48" s="93" t="s">
         <v>16</v>
       </c>
       <c r="Q48" s="136"/>
       <c r="R48" s="88"/>
     </row>
     <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="64" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="94"/>
       <c r="F49" s="48">
         <v>3450.9224425299999</v>
       </c>
       <c r="G49" s="49">
         <v>895.277106</v>
       </c>
       <c r="H49" s="49">
         <v>1391.7004697</v>
       </c>
       <c r="I49" s="49">
         <v>398.30723587</v>
       </c>
       <c r="J49" s="49">
         <v>737.79583066999999</v>
       </c>
       <c r="K49" s="49">
         <v>21.179301890000001</v>
       </c>
       <c r="L49" s="51">
         <v>6.6624983999999996</v>
       </c>
       <c r="M49" s="48">
         <v>4.1935624200000001</v>
       </c>
       <c r="N49" s="49">
         <v>6.9990014300000007</v>
       </c>
       <c r="O49" s="95">
         <v>9.2504057999999993</v>
       </c>
       <c r="P49" s="51">
-        <v>31.36279755</v>
+        <v>31.363082160000001</v>
       </c>
       <c r="Q49" s="96">
         <v>60.163856279999997</v>
       </c>
     </row>
     <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C50" s="54"/>
       <c r="D50" s="54"/>
       <c r="E50" s="55"/>
       <c r="F50" s="97">
         <v>3322.8675810099999</v>
       </c>
       <c r="G50" s="63">
         <v>847.05973891999997</v>
       </c>
       <c r="H50" s="63">
         <v>1343.7010527800001</v>
       </c>
       <c r="I50" s="63">
         <v>389.94713687000001</v>
       </c>
       <c r="J50" s="63">
         <v>715.59108906999995</v>
       </c>
       <c r="K50" s="63">
         <v>20.30120003</v>
       </c>
       <c r="L50" s="58">
         <v>6.2673633400000002</v>
       </c>
       <c r="M50" s="97">
         <v>4.1496628099999997</v>
       </c>
       <c r="N50" s="63">
         <v>6.9254437400000004</v>
       </c>
-      <c r="O50" s="150"/>
+      <c r="O50" s="148"/>
       <c r="P50" s="98">
-        <v>30.968094189999999</v>
+        <v>30.968378120000001</v>
       </c>
       <c r="Q50" s="99">
         <v>54.950527110000003</v>
       </c>
     </row>
     <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="59"/>
       <c r="C51" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D51" s="60"/>
       <c r="E51" s="61"/>
       <c r="F51" s="62">
         <v>2013.7218363500001</v>
       </c>
       <c r="G51" s="63">
         <v>514.01824051999995</v>
       </c>
       <c r="H51" s="63">
         <v>816.91510382000001</v>
       </c>
       <c r="I51" s="63">
         <v>245.94463489</v>
       </c>
       <c r="J51" s="63">
         <v>428.99865715999999</v>
       </c>
       <c r="K51" s="63">
         <v>4.3558043299999998</v>
       </c>
       <c r="L51" s="58">
         <v>3.4893956300000002</v>
       </c>
       <c r="M51" s="62">
         <v>2.2979100799999999</v>
       </c>
       <c r="N51" s="98">
         <v>4.9655212400000002</v>
       </c>
-      <c r="O51" s="151"/>
+      <c r="O51" s="149"/>
       <c r="P51" s="98">
         <v>18.689861520000001</v>
       </c>
       <c r="Q51" s="99">
         <v>37.941496260000001</v>
       </c>
     </row>
     <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="64"/>
       <c r="C52" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D52" s="54"/>
       <c r="E52" s="55"/>
       <c r="F52" s="62">
         <v>1309.14574466</v>
       </c>
       <c r="G52" s="63">
         <v>333.04149840000002</v>
       </c>
       <c r="H52" s="63">
         <v>526.78594896000004</v>
       </c>
       <c r="I52" s="63">
         <v>144.00250198000001</v>
       </c>
       <c r="J52" s="63">
         <v>286.59243191000002</v>
       </c>
       <c r="K52" s="63">
         <v>15.945395700000001</v>
       </c>
       <c r="L52" s="58">
         <v>2.77796771</v>
       </c>
       <c r="M52" s="62">
         <v>1.8517527300000001</v>
       </c>
       <c r="N52" s="98">
         <v>1.9599225</v>
       </c>
-      <c r="O52" s="151"/>
+      <c r="O52" s="149"/>
       <c r="P52" s="98">
-        <v>12.27823267</v>
+        <v>12.2785166</v>
       </c>
       <c r="Q52" s="99">
         <v>17.009030849999998</v>
       </c>
     </row>
     <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="64"/>
       <c r="C53" s="67"/>
       <c r="D53" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E53" s="55"/>
       <c r="F53" s="62">
         <v>288.97128455000001</v>
       </c>
       <c r="G53" s="63">
         <v>101.94530881999999</v>
       </c>
       <c r="H53" s="63">
         <v>116.82408135</v>
       </c>
       <c r="I53" s="63">
         <v>16.189015170000001</v>
       </c>
       <c r="J53" s="63">
         <v>49.321480180000002</v>
       </c>
       <c r="K53" s="63">
         <v>4.1440775600000004</v>
       </c>
       <c r="L53" s="58">
         <v>0.54732146999999998</v>
       </c>
       <c r="M53" s="62">
         <v>0.4426814</v>
       </c>
       <c r="N53" s="98">
         <v>3.7198120000000001E-2</v>
       </c>
-      <c r="O53" s="151"/>
+      <c r="O53" s="149"/>
       <c r="P53" s="98">
-        <v>1.88484367</v>
+        <v>1.88488257</v>
       </c>
       <c r="Q53" s="99">
         <v>0.21296900999999999</v>
       </c>
     </row>
     <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C54" s="54"/>
       <c r="D54" s="54"/>
       <c r="E54" s="55"/>
       <c r="F54" s="62">
         <v>128.05486152</v>
       </c>
       <c r="G54" s="63">
         <v>48.217367080000002</v>
       </c>
       <c r="H54" s="63">
         <v>47.999416920000002</v>
       </c>
       <c r="I54" s="63">
         <v>8.3600989999999999</v>
       </c>
       <c r="J54" s="63">
         <v>22.204741599999998</v>
       </c>
       <c r="K54" s="63">
         <v>0.87810186000000001</v>
       </c>
       <c r="L54" s="58">
         <v>0.39513505999999998</v>
       </c>
       <c r="M54" s="62">
         <v>4.3899609999999999E-2</v>
       </c>
       <c r="N54" s="98">
         <v>7.3557689999999995E-2</v>
       </c>
-      <c r="O54" s="151"/>
+      <c r="O54" s="149"/>
       <c r="P54" s="98">
-        <v>0.39470336</v>
+        <v>0.39470403999999998</v>
       </c>
       <c r="Q54" s="99">
         <v>0.55856651000000002</v>
       </c>
     </row>
     <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="68"/>
       <c r="C55" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D55" s="60"/>
       <c r="E55" s="61"/>
       <c r="F55" s="62">
         <v>40.244950290000013</v>
       </c>
       <c r="G55" s="63">
         <v>15.09666923</v>
       </c>
       <c r="H55" s="63">
         <v>15.412254600000001</v>
       </c>
       <c r="I55" s="63">
         <v>2.62477984</v>
       </c>
       <c r="J55" s="63">
         <v>6.78865271</v>
       </c>
       <c r="K55" s="63">
         <v>0.20995242</v>
       </c>
       <c r="L55" s="58">
         <v>0.11264149</v>
       </c>
       <c r="M55" s="62">
         <v>3.0332339999999999E-2</v>
       </c>
       <c r="N55" s="98">
         <v>3.205744E-2</v>
       </c>
-      <c r="O55" s="151"/>
+      <c r="O55" s="149"/>
       <c r="P55" s="98">
         <v>0.13712576000000001</v>
       </c>
       <c r="Q55" s="99">
         <v>0.40434817000000001</v>
       </c>
     </row>
     <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C56" s="69"/>
       <c r="D56" s="69"/>
       <c r="E56" s="70"/>
       <c r="F56" s="71">
         <v>329.45675522999989</v>
       </c>
       <c r="G56" s="73">
         <v>118.93746371</v>
       </c>
       <c r="H56" s="73">
         <v>124.89078628999999</v>
       </c>
       <c r="I56" s="73">
         <v>24.120176959999998</v>
       </c>
       <c r="J56" s="73">
         <v>58.944220229999999</v>
       </c>
       <c r="K56" s="73">
         <v>1.6500128199999999</v>
       </c>
       <c r="L56" s="74">
         <v>0.91409521999999999</v>
       </c>
       <c r="M56" s="71">
         <v>0.32044393999999998</v>
       </c>
       <c r="N56" s="100">
         <v>0.59190471</v>
       </c>
-      <c r="O56" s="152"/>
+      <c r="O56" s="150"/>
       <c r="P56" s="86">
-        <v>1.2202779500000001</v>
+        <v>1.2202827300000001</v>
       </c>
       <c r="Q56" s="101">
         <v>3.8813311599999998</v>
       </c>
     </row>
     <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
       <c r="Q57" s="102"/>
     </row>
     <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I58" s="12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="J63" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E64" s="36"/>
-      <c r="F64" s="142" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="F64" s="139" t="s">
+        <v>39</v>
+      </c>
+      <c r="G64" s="140"/>
+      <c r="H64" s="140"/>
+      <c r="I64" s="141"/>
+      <c r="J64" s="146" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="103"/>
       <c r="F65" s="104" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G65" s="105" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H65" s="106" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I65" s="105" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="J65" s="149"/>
+        <v>92</v>
+      </c>
+      <c r="J65" s="147"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F66" s="52">
         <v>231.58797386000001</v>
       </c>
       <c r="G66" s="49">
         <v>0.99028950000000004</v>
       </c>
       <c r="H66" s="49">
-        <v>82.475494370000007</v>
+        <v>82.475103709999999</v>
       </c>
       <c r="I66" s="49">
         <v>53.52515313</v>
       </c>
       <c r="J66" s="51">
         <v>24.998240769999999</v>
       </c>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="107" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F67" s="62">
         <v>231.58797386000001</v>
       </c>
       <c r="G67" s="63">
         <v>0.6942895</v>
       </c>
       <c r="H67" s="63">
-        <v>55.744181220000002</v>
+        <v>55.743822520000002</v>
       </c>
       <c r="I67" s="63">
         <v>53.52515313</v>
       </c>
       <c r="J67" s="58">
         <v>23.93571567</v>
       </c>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F68" s="108"/>
       <c r="G68" s="73">
         <v>0.29599999999999999</v>
       </c>
       <c r="H68" s="73">
-        <v>26.731313149999998</v>
+        <v>26.731281190000001</v>
       </c>
       <c r="I68" s="109"/>
       <c r="J68" s="74">
         <v>1.0625251</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="E12:F12"/>
-    <mergeCell ref="I12:J12"/>
-[...1 lines deleted...]
-    <mergeCell ref="K12:L12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="144" t="s">
-[...16 lines deleted...]
-      <c r="Q1" s="146"/>
+      <c r="B1" s="142" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="144"/>
+      <c r="Q1" s="144"/>
     </row>
     <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M3" s="14"/>
     </row>
     <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="17">
         <v>1372</v>
       </c>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
     </row>
     <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="118" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H6" s="21"/>
       <c r="I6" s="20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J6" s="20"/>
       <c r="K6" s="11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="119"/>
       <c r="H7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I7" s="23"/>
       <c r="J7" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K7" s="116"/>
     </row>
     <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F8" s="25">
         <v>2796.5074</v>
       </c>
       <c r="G8" s="26">
         <v>2765.0165000000002</v>
       </c>
       <c r="H8" s="27">
         <v>166.7081</v>
       </c>
       <c r="I8" s="26">
         <v>31.4909</v>
       </c>
       <c r="J8" s="26">
         <v>10.630599999999999</v>
       </c>
       <c r="K8" s="26">
         <v>102.2384</v>
       </c>
     </row>
     <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="28" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F9" s="29">
         <v>1717.8563999999999</v>
       </c>
       <c r="G9" s="30">
         <v>1696.57</v>
       </c>
       <c r="H9" s="31"/>
       <c r="I9" s="30">
         <v>21.2864</v>
       </c>
       <c r="J9" s="29">
         <v>8.5980000000000008</v>
       </c>
       <c r="K9" s="29">
         <v>72.420500000000004</v>
       </c>
       <c r="Q9" s="32"/>
     </row>
     <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="116" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F10" s="33">
         <v>1078.6510000000001</v>
       </c>
       <c r="G10" s="34">
         <v>1068.4465</v>
       </c>
       <c r="H10" s="35">
         <v>166.7081</v>
       </c>
       <c r="I10" s="34">
         <v>10.204499999999999</v>
       </c>
       <c r="J10" s="35">
         <v>2.0326</v>
       </c>
       <c r="K10" s="35">
         <v>29.817900000000002</v>
       </c>
       <c r="Q10" s="32"/>
     </row>
     <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q11" s="32"/>
     </row>
     <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E12" s="141" t="s">
-        <v>62</v>
+      <c r="E12" s="138" t="s">
+        <v>64</v>
       </c>
       <c r="F12" s="134"/>
-      <c r="G12" s="141" t="s">
-        <v>63</v>
+      <c r="G12" s="138" t="s">
+        <v>65</v>
       </c>
       <c r="H12" s="134"/>
-      <c r="I12" s="141" t="s">
-        <v>64</v>
+      <c r="I12" s="138" t="s">
+        <v>66</v>
       </c>
       <c r="J12" s="134"/>
-      <c r="K12" s="141" t="s">
-        <v>65</v>
+      <c r="K12" s="138" t="s">
+        <v>67</v>
       </c>
       <c r="L12" s="134"/>
       <c r="Q12" s="32"/>
     </row>
     <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E13" s="155">
+      <c r="E13" s="154">
         <v>399910.86076810613</v>
       </c>
       <c r="F13" s="134"/>
-      <c r="G13" s="155">
+      <c r="G13" s="154">
         <v>68698.943159999995</v>
       </c>
       <c r="H13" s="134"/>
-      <c r="I13" s="155">
+      <c r="I13" s="154">
         <v>2697.66534</v>
       </c>
       <c r="J13" s="134"/>
-      <c r="K13" s="155">
+      <c r="K13" s="154">
         <v>71396.608500000002</v>
       </c>
       <c r="L13" s="134"/>
       <c r="Q13" s="32"/>
     </row>
     <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q14" s="32"/>
     </row>
     <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q15" s="32"/>
     </row>
     <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="Q16" s="32"/>
     </row>
     <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M17" s="19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q17" s="32"/>
     </row>
     <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="36"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="38"/>
-      <c r="F18" s="138" t="s">
-[...10 lines deleted...]
-      <c r="M18" s="140"/>
+      <c r="F18" s="155" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="140"/>
+      <c r="H18" s="140"/>
+      <c r="I18" s="152"/>
+      <c r="J18" s="155" t="s">
+        <v>72</v>
+      </c>
+      <c r="K18" s="140"/>
+      <c r="L18" s="140"/>
+      <c r="M18" s="152"/>
       <c r="N18" s="39"/>
       <c r="Q18" s="32"/>
     </row>
     <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="40"/>
       <c r="C19" s="41"/>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="J19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="M19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="N19" s="39"/>
       <c r="Q19" s="32"/>
     </row>
     <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C20" s="46"/>
       <c r="D20" s="46"/>
       <c r="E20" s="47"/>
       <c r="F20" s="48">
         <v>2031.4007999999999</v>
       </c>
       <c r="G20" s="49">
         <v>17.820699999999999</v>
       </c>
       <c r="H20" s="50">
         <v>1566.5464999999999</v>
       </c>
       <c r="I20" s="51">
         <v>447.03359999999998</v>
       </c>
       <c r="J20" s="52">
         <v>2872.4431</v>
       </c>
       <c r="K20" s="49">
         <v>147.10990000000001</v>
       </c>
       <c r="L20" s="49">
         <v>2092.2692999999999</v>
       </c>
       <c r="M20" s="51">
         <v>633.0639000000001</v>
       </c>
       <c r="Q20" s="32"/>
     </row>
     <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C21" s="54"/>
       <c r="D21" s="54"/>
       <c r="E21" s="55"/>
       <c r="F21" s="56">
         <v>1988.8617999999999</v>
       </c>
       <c r="G21" s="57">
         <v>17.0959</v>
       </c>
       <c r="H21" s="57">
         <v>1532.7634</v>
       </c>
       <c r="I21" s="57">
         <v>439.00250000000011</v>
       </c>
       <c r="J21" s="56">
         <v>2803.0237999999999</v>
       </c>
       <c r="K21" s="57">
         <v>139.26079999999999</v>
       </c>
       <c r="L21" s="57">
         <v>2043.2519</v>
       </c>
       <c r="M21" s="58">
         <v>620.51110000000006</v>
       </c>
       <c r="Q21" s="32"/>
     </row>
     <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="59"/>
       <c r="C22" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22" s="60"/>
       <c r="E22" s="61"/>
       <c r="F22" s="62">
         <v>1129.5834</v>
       </c>
       <c r="G22" s="63">
         <v>9.8124000000000002</v>
       </c>
       <c r="H22" s="63">
         <v>851.0172</v>
       </c>
       <c r="I22" s="58">
         <v>268.75380000000001</v>
       </c>
       <c r="J22" s="62">
         <v>1586.8733</v>
       </c>
       <c r="K22" s="63">
         <v>76.226299999999995</v>
       </c>
       <c r="L22" s="63">
         <v>1114.4485</v>
       </c>
       <c r="M22" s="58">
         <v>396.19850000000002</v>
       </c>
       <c r="Q22" s="32"/>
     </row>
     <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="64"/>
       <c r="C23" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D23" s="54"/>
       <c r="E23" s="55"/>
       <c r="F23" s="62">
         <v>859.27840000000003</v>
       </c>
       <c r="G23" s="57">
         <v>7.2835000000000001</v>
       </c>
       <c r="H23" s="57">
         <v>681.74620000000004</v>
       </c>
       <c r="I23" s="66">
         <v>170.24870000000001</v>
       </c>
       <c r="J23" s="62">
         <v>1216.1505</v>
       </c>
       <c r="K23" s="57">
         <v>63.034500000000001</v>
       </c>
       <c r="L23" s="57">
         <v>928.80340000000001</v>
       </c>
       <c r="M23" s="66">
         <v>224.3126</v>
       </c>
       <c r="Q23" s="32"/>
     </row>
     <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="64"/>
       <c r="C24" s="67"/>
       <c r="D24" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E24" s="55"/>
       <c r="F24" s="62">
         <v>173.89439999999999</v>
       </c>
       <c r="G24" s="57">
         <v>2.5655999999999999</v>
       </c>
       <c r="H24" s="63">
         <v>151.23740000000001</v>
       </c>
       <c r="I24" s="58">
         <v>20.0914</v>
       </c>
       <c r="J24" s="62">
         <v>262.06369999999998</v>
       </c>
       <c r="K24" s="63">
         <v>16.241599999999998</v>
       </c>
       <c r="L24" s="63">
         <v>223.46700000000001</v>
       </c>
       <c r="M24" s="58">
         <v>22.3551</v>
       </c>
       <c r="Q24" s="32"/>
     </row>
     <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="55"/>
       <c r="F25" s="62">
         <v>42.539000000000001</v>
       </c>
       <c r="G25" s="57">
         <v>0.7248</v>
       </c>
       <c r="H25" s="57">
         <v>33.783099999999997</v>
       </c>
       <c r="I25" s="66">
         <v>8.0311000000000003</v>
       </c>
       <c r="J25" s="62">
         <v>69.419300000000007</v>
       </c>
       <c r="K25" s="57">
         <v>7.8491</v>
       </c>
       <c r="L25" s="63">
         <v>49.017400000000002</v>
       </c>
       <c r="M25" s="66">
         <v>12.5528</v>
       </c>
       <c r="Q25" s="32"/>
     </row>
     <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="68"/>
       <c r="C26" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D26" s="60"/>
       <c r="E26" s="61"/>
       <c r="F26" s="62">
         <v>14.482100000000001</v>
       </c>
       <c r="G26" s="63">
         <v>0.2424</v>
       </c>
       <c r="H26" s="63">
         <v>11.392899999999999</v>
       </c>
       <c r="I26" s="58">
         <v>2.8468</v>
       </c>
       <c r="J26" s="62">
         <v>22.882200000000001</v>
       </c>
       <c r="K26" s="63">
         <v>2.3443999999999998</v>
       </c>
       <c r="L26" s="57">
         <v>16.176200000000001</v>
       </c>
       <c r="M26" s="58">
         <v>4.3616000000000001</v>
       </c>
       <c r="Q26" s="32"/>
     </row>
     <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C27" s="69"/>
       <c r="D27" s="69"/>
       <c r="E27" s="70"/>
       <c r="F27" s="71">
         <v>126.3398</v>
       </c>
       <c r="G27" s="72">
         <v>1.7825</v>
       </c>
       <c r="H27" s="73">
         <v>99.401399999999995</v>
       </c>
       <c r="I27" s="74">
         <v>25.155899999999999</v>
       </c>
       <c r="J27" s="71">
         <v>198.16730000000001</v>
       </c>
       <c r="K27" s="73">
         <v>18.087700000000002</v>
       </c>
       <c r="L27" s="73">
         <v>141.06809999999999</v>
       </c>
       <c r="M27" s="74">
         <v>39.011499999999998</v>
       </c>
       <c r="Q27" s="32"/>
     </row>
     <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q28" s="32"/>
     </row>
     <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q29" s="32"/>
     </row>
     <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="Q30" s="32"/>
     </row>
     <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="Q31" s="32"/>
     </row>
     <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="36"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="38"/>
       <c r="F32" s="156" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="37"/>
       <c r="H32" s="37"/>
       <c r="I32" s="37"/>
       <c r="J32" s="75"/>
       <c r="K32" s="37"/>
       <c r="L32" s="75"/>
       <c r="M32" s="76"/>
       <c r="N32" s="39"/>
       <c r="Q32" s="32"/>
     </row>
     <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="40"/>
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
@@ -9998,1482 +13208,1482 @@
         <v>10</v>
       </c>
       <c r="H33" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I33" s="77" t="s">
         <v>12</v>
       </c>
       <c r="J33" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L33" s="79" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="80" t="s">
         <v>16</v>
       </c>
       <c r="N33" s="39"/>
       <c r="Q33" s="32"/>
     </row>
     <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C34" s="46"/>
       <c r="D34" s="46"/>
       <c r="E34" s="47"/>
       <c r="F34" s="52">
-        <v>4522.8224872199999</v>
+        <v>4522.8229541999999</v>
       </c>
       <c r="G34" s="49">
         <v>1040.68039464</v>
       </c>
       <c r="H34" s="49">
         <v>1876.55374637</v>
       </c>
       <c r="I34" s="49">
         <v>546.03948906999995</v>
       </c>
       <c r="J34" s="49">
         <v>963.74124535999999</v>
       </c>
       <c r="K34" s="49">
         <v>29.583240350000001</v>
       </c>
       <c r="L34" s="49">
         <v>23.328630109999999</v>
       </c>
       <c r="M34" s="51">
-        <v>42.895741319999999</v>
+        <v>42.896208299999998</v>
       </c>
       <c r="Q34" s="32"/>
     </row>
     <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C35" s="54"/>
       <c r="D35" s="54"/>
       <c r="E35" s="55"/>
       <c r="F35" s="81">
-        <v>4372.7085099100004</v>
+        <v>4372.7089754899998</v>
       </c>
       <c r="G35" s="82">
         <v>987.6402948299999</v>
       </c>
       <c r="H35" s="82">
         <v>1819.6126725300001</v>
       </c>
       <c r="I35" s="82">
         <v>535.68658894999999</v>
       </c>
       <c r="J35" s="63">
         <v>936.93147376000002</v>
       </c>
       <c r="K35" s="83">
         <v>28.521879550000001</v>
       </c>
       <c r="L35" s="83">
         <v>21.939512929999999</v>
       </c>
       <c r="M35" s="84">
-        <v>42.37608736</v>
+        <v>42.376552940000003</v>
       </c>
       <c r="Q35" s="32"/>
     </row>
     <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="59"/>
       <c r="C36" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D36" s="60"/>
       <c r="E36" s="61"/>
       <c r="F36" s="62">
-        <v>2631.0406646800002</v>
+        <v>2631.0410201200002</v>
       </c>
       <c r="G36" s="63">
         <v>582.91985800999998</v>
       </c>
       <c r="H36" s="63">
         <v>1094.9908105500001</v>
       </c>
       <c r="I36" s="82">
         <v>344.35212813999999</v>
       </c>
       <c r="J36" s="63">
         <v>564.66862678999996</v>
       </c>
       <c r="K36" s="63">
         <v>6.2629566499999996</v>
       </c>
       <c r="L36" s="82">
         <v>12.12450033</v>
       </c>
       <c r="M36" s="58">
-        <v>25.721784209999999</v>
+        <v>25.722139649999999</v>
       </c>
       <c r="Q36" s="32"/>
     </row>
     <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="64"/>
       <c r="C37" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D37" s="54"/>
       <c r="E37" s="55"/>
       <c r="F37" s="62">
-        <v>1741.66784523</v>
+        <v>1741.6679553700001</v>
       </c>
       <c r="G37" s="57">
         <v>404.72043681999997</v>
       </c>
       <c r="H37" s="57">
         <v>724.62186197999995</v>
       </c>
       <c r="I37" s="85">
         <v>191.33446081</v>
       </c>
       <c r="J37" s="57">
         <v>372.26284697</v>
       </c>
       <c r="K37" s="57">
         <v>22.258922900000002</v>
       </c>
       <c r="L37" s="85">
         <v>9.8150125999999993</v>
       </c>
       <c r="M37" s="66">
-        <v>16.65430315</v>
+        <v>16.654413290000001</v>
       </c>
       <c r="Q37" s="32"/>
     </row>
     <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="64"/>
       <c r="C38" s="67"/>
       <c r="D38" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E38" s="55"/>
       <c r="F38" s="62">
-        <v>365.70709955000001</v>
+        <v>365.70711322999989</v>
       </c>
       <c r="G38" s="63">
         <v>129.6601028</v>
       </c>
       <c r="H38" s="63">
         <v>146.94212730000001</v>
       </c>
       <c r="I38" s="82">
         <v>19.82148054</v>
       </c>
       <c r="J38" s="63">
         <v>59.707462020000001</v>
       </c>
       <c r="K38" s="63">
         <v>5.1723378000000002</v>
       </c>
       <c r="L38" s="82">
         <v>2.1013583900000001</v>
       </c>
       <c r="M38" s="58">
-        <v>2.3022307</v>
+        <v>2.3022443799999999</v>
       </c>
       <c r="Q38" s="32"/>
     </row>
     <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C39" s="54"/>
       <c r="D39" s="54"/>
       <c r="E39" s="55"/>
       <c r="F39" s="62">
-        <v>150.11397731</v>
+        <v>150.11397871</v>
       </c>
       <c r="G39" s="57">
         <v>53.040099810000001</v>
       </c>
       <c r="H39" s="57">
         <v>56.941073840000001</v>
       </c>
       <c r="I39" s="85">
         <v>10.352900119999999</v>
       </c>
       <c r="J39" s="57">
         <v>26.809771600000001</v>
       </c>
       <c r="K39" s="57">
         <v>1.0613608000000001</v>
       </c>
       <c r="L39" s="85">
         <v>1.38911718</v>
       </c>
       <c r="M39" s="66">
-        <v>0.51965395999999997</v>
+        <v>0.51965536000000001</v>
       </c>
       <c r="Q39" s="32"/>
     </row>
     <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="68"/>
       <c r="C40" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D40" s="60"/>
       <c r="E40" s="61"/>
       <c r="F40" s="62">
-        <v>50.488132419999999</v>
+        <v>50.488133049999988</v>
       </c>
       <c r="G40" s="63">
         <v>17.715980299999998</v>
       </c>
       <c r="H40" s="63">
         <v>19.481257500000002</v>
       </c>
       <c r="I40" s="82">
         <v>3.52331796</v>
       </c>
       <c r="J40" s="63">
         <v>8.8389588999999997</v>
       </c>
       <c r="K40" s="63">
         <v>0.31853300000000001</v>
       </c>
       <c r="L40" s="82">
         <v>0.40469131000000003</v>
       </c>
       <c r="M40" s="58">
-        <v>0.20539345000000001</v>
+        <v>0.20539408000000001</v>
       </c>
       <c r="Q40" s="32"/>
     </row>
     <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C41" s="69"/>
       <c r="D41" s="69"/>
       <c r="E41" s="70"/>
       <c r="F41" s="71">
-        <v>403.76621690000002</v>
+        <v>403.76622642000001</v>
       </c>
       <c r="G41" s="73">
         <v>131.70158996000001</v>
       </c>
       <c r="H41" s="73">
         <v>157.40019806999999</v>
       </c>
       <c r="I41" s="86">
         <v>32.192049820000001</v>
       </c>
       <c r="J41" s="73">
         <v>75.442474959999998</v>
       </c>
       <c r="K41" s="73">
         <v>2.1825435999999998</v>
       </c>
       <c r="L41" s="86">
         <v>3.1622167399999999</v>
       </c>
       <c r="M41" s="74">
-        <v>1.6851437499999999</v>
+        <v>1.68515327</v>
       </c>
       <c r="Q41" s="32"/>
     </row>
     <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="Q42" s="32"/>
     </row>
     <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="Q43" s="32"/>
     </row>
     <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q44" s="32"/>
     </row>
     <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="Q45" s="87"/>
       <c r="R45" s="88"/>
     </row>
     <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q46" s="89" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="R46" s="88"/>
     </row>
     <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="36"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38"/>
-      <c r="F47" s="153" t="s">
-[...15 lines deleted...]
-        <v>38</v>
+      <c r="F47" s="151" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="140"/>
+      <c r="H47" s="140"/>
+      <c r="I47" s="140"/>
+      <c r="J47" s="140"/>
+      <c r="K47" s="140"/>
+      <c r="L47" s="152"/>
+      <c r="M47" s="153" t="s">
+        <v>80</v>
+      </c>
+      <c r="N47" s="140"/>
+      <c r="O47" s="140"/>
+      <c r="P47" s="140"/>
+      <c r="Q47" s="145" t="s">
+        <v>40</v>
       </c>
       <c r="R47" s="88"/>
     </row>
     <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="40"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="42"/>
       <c r="F48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I48" s="44" t="s">
         <v>12</v>
       </c>
       <c r="J48" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K48" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L48" s="90" t="s">
         <v>15</v>
       </c>
       <c r="M48" s="91" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N48" s="91" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O48" s="92" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P48" s="93" t="s">
         <v>16</v>
       </c>
       <c r="Q48" s="136"/>
       <c r="R48" s="88"/>
     </row>
     <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="64" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="94"/>
       <c r="F49" s="48">
         <v>3451.1573146400001</v>
       </c>
       <c r="G49" s="49">
         <v>917.81664811999997</v>
       </c>
       <c r="H49" s="49">
         <v>1403.5036198400001</v>
       </c>
       <c r="I49" s="49">
         <v>385.84751591000003</v>
       </c>
       <c r="J49" s="49">
         <v>715.22498029000008</v>
       </c>
       <c r="K49" s="49">
         <v>21.777575339999999</v>
       </c>
       <c r="L49" s="51">
         <v>6.9869751400000002</v>
       </c>
       <c r="M49" s="48">
         <v>3.9281361299999999</v>
       </c>
       <c r="N49" s="49">
         <v>6.9147232599999997</v>
       </c>
       <c r="O49" s="95">
         <v>8.4895329099999994</v>
       </c>
       <c r="P49" s="51">
-        <v>30.292208859999999</v>
+        <v>30.292537190000001</v>
       </c>
       <c r="Q49" s="96">
         <v>61.392605980000013</v>
       </c>
     </row>
     <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C50" s="54"/>
       <c r="D50" s="54"/>
       <c r="E50" s="55"/>
       <c r="F50" s="97">
         <v>3324.72396712</v>
       </c>
       <c r="G50" s="63">
         <v>869.02483832999997</v>
       </c>
       <c r="H50" s="63">
         <v>1356.64539322</v>
       </c>
       <c r="I50" s="63">
         <v>377.88843723000002</v>
       </c>
       <c r="J50" s="63">
         <v>693.72412645000009</v>
       </c>
       <c r="K50" s="63">
         <v>20.867601570000001</v>
       </c>
       <c r="L50" s="58">
         <v>6.57357032</v>
       </c>
       <c r="M50" s="97">
         <v>3.8855498900000001</v>
       </c>
       <c r="N50" s="63">
         <v>6.8413860299999998</v>
       </c>
-      <c r="O50" s="150"/>
+      <c r="O50" s="148"/>
       <c r="P50" s="98">
-        <v>29.896988660000002</v>
+        <v>29.89731592</v>
       </c>
       <c r="Q50" s="99">
         <v>56.26211524</v>
       </c>
     </row>
     <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="59"/>
       <c r="C51" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D51" s="60"/>
       <c r="E51" s="61"/>
       <c r="F51" s="62">
         <v>1996.1984965199999</v>
       </c>
       <c r="G51" s="63">
         <v>515.24478967000005</v>
       </c>
       <c r="H51" s="63">
         <v>815.41368470999998</v>
       </c>
       <c r="I51" s="63">
         <v>241.56027656000001</v>
       </c>
       <c r="J51" s="63">
         <v>415.79361396000002</v>
       </c>
       <c r="K51" s="63">
         <v>4.5729294500000002</v>
       </c>
       <c r="L51" s="58">
         <v>3.6132021700000001</v>
       </c>
       <c r="M51" s="62">
         <v>2.0639680199999999</v>
       </c>
       <c r="N51" s="98">
         <v>4.8874173499999998</v>
       </c>
-      <c r="O51" s="151"/>
+      <c r="O51" s="149"/>
       <c r="P51" s="98">
-        <v>18.00772233</v>
+        <v>18.007971130000001</v>
       </c>
       <c r="Q51" s="99">
         <v>38.670052200000001</v>
       </c>
     </row>
     <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="64"/>
       <c r="C52" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D52" s="54"/>
       <c r="E52" s="55"/>
       <c r="F52" s="62">
         <v>1328.5254706000001</v>
       </c>
       <c r="G52" s="63">
         <v>353.78004865999998</v>
       </c>
       <c r="H52" s="63">
         <v>541.23170850999998</v>
       </c>
       <c r="I52" s="63">
         <v>136.32816066999999</v>
       </c>
       <c r="J52" s="63">
         <v>277.93051249000001</v>
       </c>
       <c r="K52" s="63">
         <v>16.294672120000001</v>
       </c>
       <c r="L52" s="58">
         <v>2.9603681499999999</v>
       </c>
       <c r="M52" s="62">
         <v>1.8215818699999999</v>
       </c>
       <c r="N52" s="98">
         <v>1.95396868</v>
       </c>
-      <c r="O52" s="151"/>
+      <c r="O52" s="149"/>
       <c r="P52" s="98">
-        <v>11.88926633</v>
+        <v>11.889344790000001</v>
       </c>
       <c r="Q52" s="99">
         <v>17.592063039999999</v>
       </c>
     </row>
     <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="64"/>
       <c r="C53" s="67"/>
       <c r="D53" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E53" s="55"/>
       <c r="F53" s="62">
         <v>303.16006229999999</v>
       </c>
       <c r="G53" s="63">
         <v>115.97307558</v>
       </c>
       <c r="H53" s="63">
         <v>118.17795091000001</v>
       </c>
       <c r="I53" s="63">
         <v>15.881495109999999</v>
       </c>
       <c r="J53" s="63">
         <v>48.365253070000001</v>
       </c>
       <c r="K53" s="63">
         <v>4.1363306199999998</v>
       </c>
       <c r="L53" s="58">
         <v>0.62595701000000004</v>
       </c>
       <c r="M53" s="62">
         <v>0.47077893999999998</v>
       </c>
       <c r="N53" s="98">
         <v>4.0921230000000003E-2</v>
       </c>
-      <c r="O53" s="151"/>
+      <c r="O53" s="149"/>
       <c r="P53" s="98">
-        <v>1.84193362</v>
+        <v>1.84194456</v>
       </c>
       <c r="Q53" s="99">
         <v>0.21466535</v>
       </c>
     </row>
     <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C54" s="54"/>
       <c r="D54" s="54"/>
       <c r="E54" s="55"/>
       <c r="F54" s="62">
         <v>126.43334752</v>
       </c>
       <c r="G54" s="63">
         <v>48.791809790000002</v>
       </c>
       <c r="H54" s="63">
         <v>46.858226620000003</v>
       </c>
       <c r="I54" s="63">
         <v>7.9590786800000002</v>
       </c>
       <c r="J54" s="63">
         <v>21.500853840000001</v>
       </c>
       <c r="K54" s="63">
         <v>0.90997377000000002</v>
       </c>
       <c r="L54" s="58">
         <v>0.41340482000000001</v>
       </c>
       <c r="M54" s="62">
         <v>4.2586239999999997E-2</v>
       </c>
       <c r="N54" s="98">
         <v>7.3337230000000003E-2</v>
       </c>
-      <c r="O54" s="151"/>
+      <c r="O54" s="149"/>
       <c r="P54" s="98">
-        <v>0.39522020000000002</v>
+        <v>0.39522127000000001</v>
       </c>
       <c r="Q54" s="99">
         <v>0.58439958000000003</v>
       </c>
     </row>
     <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="68"/>
       <c r="C55" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D55" s="60"/>
       <c r="E55" s="61"/>
       <c r="F55" s="62">
         <v>39.819457120000003</v>
       </c>
       <c r="G55" s="63">
         <v>15.757720519999999</v>
       </c>
       <c r="H55" s="63">
         <v>14.78113389</v>
       </c>
       <c r="I55" s="63">
         <v>2.4688511100000001</v>
       </c>
       <c r="J55" s="63">
         <v>6.4480051600000001</v>
       </c>
       <c r="K55" s="63">
         <v>0.24568107</v>
       </c>
       <c r="L55" s="58">
         <v>0.11806537</v>
       </c>
       <c r="M55" s="62">
         <v>2.706828E-2</v>
       </c>
       <c r="N55" s="98">
         <v>3.3735309999999998E-2</v>
       </c>
-      <c r="O55" s="151"/>
+      <c r="O55" s="149"/>
       <c r="P55" s="98">
-        <v>0.14378558</v>
+        <v>0.14378601999999999</v>
       </c>
       <c r="Q55" s="99">
         <v>0.42197086</v>
       </c>
     </row>
     <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C56" s="69"/>
       <c r="D56" s="69"/>
       <c r="E56" s="70"/>
       <c r="F56" s="71">
         <v>326.16122720999999</v>
       </c>
       <c r="G56" s="73">
         <v>120.22850559</v>
       </c>
       <c r="H56" s="73">
         <v>122.69213522</v>
       </c>
       <c r="I56" s="73">
         <v>23.287621699999999</v>
       </c>
       <c r="J56" s="73">
         <v>57.263485879999998</v>
       </c>
       <c r="K56" s="73">
         <v>1.74839919</v>
       </c>
       <c r="L56" s="74">
         <v>0.94107962999999994</v>
       </c>
       <c r="M56" s="71">
         <v>0.27791850000000001</v>
       </c>
       <c r="N56" s="100">
         <v>0.57062586999999998</v>
       </c>
-      <c r="O56" s="152"/>
+      <c r="O56" s="150"/>
       <c r="P56" s="86">
-        <v>1.21123808</v>
+        <v>1.21124484</v>
       </c>
       <c r="Q56" s="101">
         <v>3.9078097000000001</v>
       </c>
     </row>
     <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
       <c r="Q57" s="102"/>
     </row>
     <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I58" s="12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="J63" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E64" s="36"/>
-      <c r="F64" s="142" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="F64" s="139" t="s">
+        <v>39</v>
+      </c>
+      <c r="G64" s="140"/>
+      <c r="H64" s="140"/>
+      <c r="I64" s="141"/>
+      <c r="J64" s="146" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="103"/>
       <c r="F65" s="104" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G65" s="105" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H65" s="106" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I65" s="105" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="J65" s="149"/>
+        <v>92</v>
+      </c>
+      <c r="J65" s="147"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F66" s="52">
         <v>223.57788991999999</v>
       </c>
       <c r="G66" s="49">
         <v>0.85838300000000012</v>
       </c>
       <c r="H66" s="49">
         <v>88.560282340000001</v>
       </c>
       <c r="I66" s="49">
         <v>55.334517859999998</v>
       </c>
       <c r="J66" s="51">
         <v>24.490566229999999</v>
       </c>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="107" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F67" s="62">
         <v>223.57788991999999</v>
       </c>
       <c r="G67" s="63">
         <v>0.59488300000000005</v>
       </c>
       <c r="H67" s="63">
         <v>60.235587099999996</v>
       </c>
       <c r="I67" s="63">
         <v>55.334517859999998</v>
       </c>
       <c r="J67" s="58">
         <v>23.507831339999999</v>
       </c>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F68" s="108"/>
       <c r="G68" s="73">
         <v>0.26350000000000001</v>
       </c>
       <c r="H68" s="73">
         <v>28.32469524</v>
       </c>
       <c r="I68" s="109"/>
       <c r="J68" s="74">
         <v>0.98273489000000003</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="E12:F12"/>
-    <mergeCell ref="I12:J12"/>
-[...1 lines deleted...]
-    <mergeCell ref="K12:L12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="144" t="s">
-[...16 lines deleted...]
-      <c r="Q1" s="146"/>
+      <c r="B1" s="142" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="144"/>
+      <c r="Q1" s="144"/>
     </row>
     <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M3" s="14"/>
     </row>
     <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="17">
         <v>1373</v>
       </c>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
     </row>
     <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="118" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H6" s="21"/>
       <c r="I6" s="20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J6" s="20"/>
       <c r="K6" s="11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="119"/>
       <c r="H7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I7" s="23"/>
       <c r="J7" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K7" s="116"/>
     </row>
     <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F8" s="25">
         <v>2794.5819999999999</v>
       </c>
       <c r="G8" s="26">
         <v>2763.0223999999998</v>
       </c>
       <c r="H8" s="27">
         <v>170.52780000000001</v>
       </c>
       <c r="I8" s="26">
         <v>31.5596</v>
       </c>
       <c r="J8" s="26">
         <v>10.648</v>
       </c>
       <c r="K8" s="26">
         <v>102.78830000000001</v>
       </c>
     </row>
     <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="28" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F9" s="29">
         <v>1717.6943000000001</v>
       </c>
       <c r="G9" s="30">
         <v>1696.3384000000001</v>
       </c>
       <c r="H9" s="31"/>
       <c r="I9" s="30">
         <v>21.355899999999998</v>
       </c>
       <c r="J9" s="29">
         <v>8.6184999999999992</v>
       </c>
       <c r="K9" s="29">
         <v>72.905000000000001</v>
       </c>
       <c r="Q9" s="32"/>
     </row>
     <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="116" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F10" s="33">
         <v>1076.8877</v>
       </c>
       <c r="G10" s="34">
         <v>1066.684</v>
       </c>
       <c r="H10" s="35">
         <v>170.52780000000001</v>
       </c>
       <c r="I10" s="34">
         <v>10.2037</v>
       </c>
       <c r="J10" s="35">
         <v>2.0295000000000001</v>
       </c>
       <c r="K10" s="35">
         <v>29.883299999999998</v>
       </c>
       <c r="Q10" s="32"/>
     </row>
     <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q11" s="32"/>
     </row>
     <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E12" s="141" t="s">
-        <v>62</v>
+      <c r="E12" s="138" t="s">
+        <v>64</v>
       </c>
       <c r="F12" s="134"/>
-      <c r="G12" s="141" t="s">
-        <v>63</v>
+      <c r="G12" s="138" t="s">
+        <v>65</v>
       </c>
       <c r="H12" s="134"/>
-      <c r="I12" s="141" t="s">
-        <v>64</v>
+      <c r="I12" s="138" t="s">
+        <v>66</v>
       </c>
       <c r="J12" s="134"/>
-      <c r="K12" s="141" t="s">
-        <v>65</v>
+      <c r="K12" s="138" t="s">
+        <v>67</v>
       </c>
       <c r="L12" s="134"/>
       <c r="Q12" s="32"/>
     </row>
     <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E13" s="155">
+      <c r="E13" s="154">
         <v>399990.27487021411</v>
       </c>
       <c r="F13" s="134"/>
-      <c r="G13" s="155">
+      <c r="G13" s="154">
         <v>68706.101519999997</v>
       </c>
       <c r="H13" s="134"/>
-      <c r="I13" s="155">
+      <c r="I13" s="154">
         <v>65192.434529999999</v>
       </c>
       <c r="J13" s="134"/>
-      <c r="K13" s="155">
+      <c r="K13" s="154">
         <v>133898.53605</v>
       </c>
       <c r="L13" s="134"/>
       <c r="Q13" s="32"/>
     </row>
     <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q14" s="32"/>
     </row>
     <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q15" s="32"/>
     </row>
     <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="Q16" s="32"/>
     </row>
     <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M17" s="19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q17" s="32"/>
     </row>
     <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="36"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="38"/>
-      <c r="F18" s="138" t="s">
-[...10 lines deleted...]
-      <c r="M18" s="140"/>
+      <c r="F18" s="155" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="140"/>
+      <c r="H18" s="140"/>
+      <c r="I18" s="152"/>
+      <c r="J18" s="155" t="s">
+        <v>72</v>
+      </c>
+      <c r="K18" s="140"/>
+      <c r="L18" s="140"/>
+      <c r="M18" s="152"/>
       <c r="N18" s="39"/>
       <c r="Q18" s="32"/>
     </row>
     <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="40"/>
       <c r="C19" s="41"/>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="J19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="M19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="N19" s="39"/>
       <c r="Q19" s="32"/>
     </row>
     <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C20" s="46"/>
       <c r="D20" s="46"/>
       <c r="E20" s="47"/>
       <c r="F20" s="48">
         <v>2043.4064000000001</v>
       </c>
       <c r="G20" s="49">
         <v>18.1311</v>
       </c>
       <c r="H20" s="50">
         <v>1557.0168000000001</v>
       </c>
       <c r="I20" s="51">
         <v>468.25850000000003</v>
       </c>
       <c r="J20" s="52">
         <v>2909.4913999999999</v>
       </c>
       <c r="K20" s="49">
         <v>146.8263</v>
       </c>
       <c r="L20" s="49">
         <v>2098.1338000000001</v>
       </c>
       <c r="M20" s="51">
         <v>664.53129999999999</v>
       </c>
       <c r="Q20" s="32"/>
     </row>
     <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C21" s="54"/>
       <c r="D21" s="54"/>
       <c r="E21" s="55"/>
       <c r="F21" s="56">
         <v>2000.0008</v>
       </c>
       <c r="G21" s="57">
         <v>17.401</v>
       </c>
       <c r="H21" s="57">
         <v>1522.6079999999999</v>
       </c>
       <c r="I21" s="57">
         <v>459.99180000000001</v>
       </c>
       <c r="J21" s="56">
         <v>2838.6884</v>
       </c>
       <c r="K21" s="57">
         <v>139.19120000000001</v>
       </c>
       <c r="L21" s="57">
         <v>2047.8898999999999</v>
       </c>
       <c r="M21" s="58">
         <v>651.60730000000001</v>
       </c>
       <c r="Q21" s="32"/>
     </row>
     <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="59"/>
       <c r="C22" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22" s="60"/>
       <c r="E22" s="61"/>
       <c r="F22" s="62">
         <v>1136.6059</v>
       </c>
       <c r="G22" s="63">
         <v>9.9940999999999995</v>
       </c>
       <c r="H22" s="63">
         <v>850.55529999999999</v>
       </c>
       <c r="I22" s="58">
         <v>276.05650000000003</v>
       </c>
       <c r="J22" s="62">
         <v>1605.7380000000001</v>
       </c>
       <c r="K22" s="63">
         <v>76.306299999999993</v>
       </c>
       <c r="L22" s="63">
         <v>1121.0912000000001</v>
       </c>
       <c r="M22" s="58">
         <v>408.34050000000002</v>
       </c>
       <c r="Q22" s="32"/>
     </row>
     <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="64"/>
       <c r="C23" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D23" s="54"/>
       <c r="E23" s="55"/>
       <c r="F23" s="62">
         <v>863.39489999999989</v>
       </c>
       <c r="G23" s="57">
         <v>7.4069000000000003</v>
       </c>
       <c r="H23" s="57">
         <v>672.05269999999996</v>
       </c>
       <c r="I23" s="66">
         <v>183.93530000000001</v>
       </c>
       <c r="J23" s="62">
         <v>1232.9503999999999</v>
       </c>
       <c r="K23" s="57">
         <v>62.884900000000002</v>
       </c>
       <c r="L23" s="57">
         <v>926.79870000000005</v>
       </c>
       <c r="M23" s="66">
         <v>243.26679999999999</v>
       </c>
       <c r="Q23" s="32"/>
     </row>
     <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="64"/>
       <c r="C24" s="67"/>
       <c r="D24" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E24" s="55"/>
       <c r="F24" s="62">
         <v>174.3784</v>
       </c>
       <c r="G24" s="57">
         <v>2.6248</v>
       </c>
       <c r="H24" s="63">
         <v>148.93389999999999</v>
       </c>
       <c r="I24" s="58">
         <v>22.819700000000001</v>
       </c>
       <c r="J24" s="62">
         <v>261.5437</v>
       </c>
       <c r="K24" s="63">
         <v>16.3734</v>
       </c>
       <c r="L24" s="63">
         <v>219.65600000000001</v>
       </c>
       <c r="M24" s="58">
         <v>25.514299999999999</v>
       </c>
       <c r="Q24" s="32"/>
     </row>
     <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="55"/>
       <c r="F25" s="62">
         <v>43.4056</v>
       </c>
       <c r="G25" s="57">
         <v>0.73009999999999997</v>
       </c>
       <c r="H25" s="57">
         <v>34.408799999999999</v>
       </c>
       <c r="I25" s="66">
         <v>8.2667000000000002</v>
       </c>
       <c r="J25" s="62">
         <v>70.802999999999997</v>
       </c>
       <c r="K25" s="57">
         <v>7.6351000000000004</v>
       </c>
       <c r="L25" s="63">
         <v>50.243899999999996</v>
       </c>
       <c r="M25" s="66">
         <v>12.923999999999999</v>
       </c>
       <c r="Q25" s="32"/>
     </row>
     <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="68"/>
       <c r="C26" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D26" s="60"/>
       <c r="E26" s="61"/>
       <c r="F26" s="62">
         <v>14.8058</v>
       </c>
       <c r="G26" s="63">
         <v>0.2462</v>
       </c>
       <c r="H26" s="63">
         <v>11.623100000000001</v>
       </c>
       <c r="I26" s="58">
         <v>2.9365000000000001</v>
       </c>
       <c r="J26" s="62">
         <v>23.456399999999999</v>
       </c>
       <c r="K26" s="63">
         <v>2.3555000000000001</v>
       </c>
       <c r="L26" s="57">
         <v>16.61</v>
       </c>
       <c r="M26" s="58">
         <v>4.4908999999999999</v>
       </c>
       <c r="Q26" s="32"/>
     </row>
     <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C27" s="69"/>
       <c r="D27" s="69"/>
       <c r="E27" s="70"/>
       <c r="F27" s="71">
         <v>129.5369</v>
       </c>
       <c r="G27" s="72">
         <v>1.8460000000000001</v>
       </c>
       <c r="H27" s="73">
         <v>101.63290000000001</v>
       </c>
       <c r="I27" s="74">
         <v>26.058</v>
       </c>
       <c r="J27" s="71">
         <v>203.90799999999999</v>
       </c>
       <c r="K27" s="73">
         <v>18.169599999999999</v>
       </c>
       <c r="L27" s="73">
         <v>145.16919999999999</v>
       </c>
       <c r="M27" s="74">
         <v>40.569200000000002</v>
       </c>
       <c r="Q27" s="32"/>
     </row>
     <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q28" s="32"/>
     </row>
     <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q29" s="32"/>
     </row>
     <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="Q30" s="32"/>
     </row>
     <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="Q31" s="32"/>
     </row>
     <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="36"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="38"/>
       <c r="F32" s="156" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="37"/>
       <c r="H32" s="37"/>
       <c r="I32" s="37"/>
       <c r="J32" s="75"/>
       <c r="K32" s="37"/>
       <c r="L32" s="75"/>
       <c r="M32" s="76"/>
       <c r="N32" s="39"/>
       <c r="Q32" s="32"/>
     </row>
     <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="40"/>
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
@@ -11483,1482 +14693,1482 @@
         <v>10</v>
       </c>
       <c r="H33" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I33" s="77" t="s">
         <v>12</v>
       </c>
       <c r="J33" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L33" s="79" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="80" t="s">
         <v>16</v>
       </c>
       <c r="N33" s="39"/>
       <c r="Q33" s="32"/>
     </row>
     <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C34" s="46"/>
       <c r="D34" s="46"/>
       <c r="E34" s="47"/>
       <c r="F34" s="52">
         <v>4572.3975021099996</v>
       </c>
       <c r="G34" s="49">
         <v>1049.3983408500001</v>
       </c>
       <c r="H34" s="49">
         <v>1893.3905006499999</v>
       </c>
       <c r="I34" s="49">
         <v>576.49519533</v>
       </c>
       <c r="J34" s="49">
         <v>956.49584203000006</v>
       </c>
       <c r="K34" s="49">
         <v>29.69906456</v>
       </c>
       <c r="L34" s="49">
         <v>23.25922439</v>
       </c>
       <c r="M34" s="51">
         <v>43.659334299999998</v>
       </c>
       <c r="Q34" s="32"/>
     </row>
     <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C35" s="54"/>
       <c r="D35" s="54"/>
       <c r="E35" s="55"/>
       <c r="F35" s="81">
         <v>4420.5649744900002</v>
       </c>
       <c r="G35" s="82">
         <v>996.29051496000011</v>
       </c>
       <c r="H35" s="82">
         <v>1835.12880791</v>
       </c>
       <c r="I35" s="82">
         <v>565.57782541999995</v>
       </c>
       <c r="J35" s="63">
         <v>929.82333863000008</v>
       </c>
       <c r="K35" s="83">
         <v>28.690173860000002</v>
       </c>
       <c r="L35" s="83">
         <v>21.902940149999999</v>
       </c>
       <c r="M35" s="84">
         <v>43.151373560000003</v>
       </c>
       <c r="Q35" s="32"/>
     </row>
     <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="59"/>
       <c r="C36" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D36" s="60"/>
       <c r="E36" s="61"/>
       <c r="F36" s="62">
         <v>2667.8129519399999</v>
       </c>
       <c r="G36" s="63">
         <v>589.52113337000003</v>
       </c>
       <c r="H36" s="63">
         <v>1112.7013184499999</v>
       </c>
       <c r="I36" s="82">
         <v>356.88243784999997</v>
       </c>
       <c r="J36" s="63">
         <v>564.47910402000002</v>
       </c>
       <c r="K36" s="63">
         <v>6.2302644999999997</v>
       </c>
       <c r="L36" s="82">
         <v>12.139403379999999</v>
       </c>
       <c r="M36" s="58">
         <v>25.85929037</v>
       </c>
       <c r="Q36" s="32"/>
     </row>
     <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="64"/>
       <c r="C37" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D37" s="54"/>
       <c r="E37" s="55"/>
       <c r="F37" s="62">
         <v>1752.75202255</v>
       </c>
       <c r="G37" s="57">
         <v>406.76938159000002</v>
       </c>
       <c r="H37" s="57">
         <v>722.42748945999995</v>
       </c>
       <c r="I37" s="85">
         <v>208.69538757000001</v>
       </c>
       <c r="J37" s="57">
         <v>365.34423461</v>
       </c>
       <c r="K37" s="57">
         <v>22.459909360000001</v>
       </c>
       <c r="L37" s="85">
         <v>9.76353677</v>
       </c>
       <c r="M37" s="66">
         <v>17.29208319</v>
       </c>
       <c r="Q37" s="32"/>
     </row>
     <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="64"/>
       <c r="C38" s="67"/>
       <c r="D38" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E38" s="55"/>
       <c r="F38" s="62">
         <v>363.19881823999998</v>
       </c>
       <c r="G38" s="63">
         <v>131.71224770000001</v>
       </c>
       <c r="H38" s="63">
         <v>142.70787809000001</v>
       </c>
       <c r="I38" s="82">
         <v>22.676877220000002</v>
       </c>
       <c r="J38" s="63">
         <v>56.265247299999999</v>
       </c>
       <c r="K38" s="63">
         <v>5.2810414100000003</v>
       </c>
       <c r="L38" s="82">
         <v>2.0855686000000002</v>
       </c>
       <c r="M38" s="58">
         <v>2.4699579200000001</v>
       </c>
       <c r="Q38" s="32"/>
     </row>
     <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C39" s="54"/>
       <c r="D39" s="54"/>
       <c r="E39" s="55"/>
       <c r="F39" s="62">
         <v>151.83252762000001</v>
       </c>
       <c r="G39" s="57">
         <v>53.107825890000001</v>
       </c>
       <c r="H39" s="57">
         <v>58.261692740000001</v>
       </c>
       <c r="I39" s="85">
         <v>10.91736991</v>
       </c>
       <c r="J39" s="57">
         <v>26.6725034</v>
       </c>
       <c r="K39" s="57">
         <v>1.0088907</v>
       </c>
       <c r="L39" s="85">
         <v>1.3562842399999999</v>
       </c>
       <c r="M39" s="66">
         <v>0.50796074000000002</v>
       </c>
       <c r="Q39" s="32"/>
     </row>
     <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="68"/>
       <c r="C40" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D40" s="60"/>
       <c r="E40" s="61"/>
       <c r="F40" s="62">
         <v>52.025904829999988</v>
       </c>
       <c r="G40" s="63">
         <v>18.416120299999999</v>
       </c>
       <c r="H40" s="63">
         <v>19.971925930000001</v>
       </c>
       <c r="I40" s="82">
         <v>3.7098788599999999</v>
       </c>
       <c r="J40" s="63">
         <v>9.0060591999999993</v>
       </c>
       <c r="K40" s="63">
         <v>0.32050709999999999</v>
       </c>
       <c r="L40" s="82">
         <v>0.40928320000000001</v>
       </c>
       <c r="M40" s="58">
         <v>0.19213024000000001</v>
       </c>
       <c r="Q40" s="32"/>
     </row>
     <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C41" s="69"/>
       <c r="D41" s="69"/>
       <c r="E41" s="70"/>
       <c r="F41" s="71">
         <v>414.17074543000001</v>
       </c>
       <c r="G41" s="73">
         <v>135.25808240999999</v>
       </c>
       <c r="H41" s="73">
         <v>161.92118846</v>
       </c>
       <c r="I41" s="86">
         <v>34.069690659999999</v>
       </c>
       <c r="J41" s="73">
         <v>75.974834279999996</v>
       </c>
       <c r="K41" s="73">
         <v>2.09004345</v>
       </c>
       <c r="L41" s="86">
         <v>3.1715164800000002</v>
       </c>
       <c r="M41" s="74">
         <v>1.6853896900000001</v>
       </c>
       <c r="Q41" s="32"/>
     </row>
     <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="Q42" s="32"/>
     </row>
     <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="Q43" s="32"/>
     </row>
     <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q44" s="32"/>
     </row>
     <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="Q45" s="87"/>
       <c r="R45" s="88"/>
     </row>
     <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q46" s="89" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="R46" s="88"/>
     </row>
     <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="36"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38"/>
-      <c r="F47" s="153" t="s">
-[...15 lines deleted...]
-        <v>38</v>
+      <c r="F47" s="151" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="140"/>
+      <c r="H47" s="140"/>
+      <c r="I47" s="140"/>
+      <c r="J47" s="140"/>
+      <c r="K47" s="140"/>
+      <c r="L47" s="152"/>
+      <c r="M47" s="153" t="s">
+        <v>80</v>
+      </c>
+      <c r="N47" s="140"/>
+      <c r="O47" s="140"/>
+      <c r="P47" s="140"/>
+      <c r="Q47" s="145" t="s">
+        <v>40</v>
       </c>
       <c r="R47" s="88"/>
     </row>
     <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="40"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="42"/>
       <c r="F48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I48" s="44" t="s">
         <v>12</v>
       </c>
       <c r="J48" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K48" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L48" s="90" t="s">
         <v>15</v>
       </c>
       <c r="M48" s="91" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N48" s="91" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O48" s="92" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P48" s="93" t="s">
         <v>16</v>
       </c>
       <c r="Q48" s="136"/>
       <c r="R48" s="88"/>
     </row>
     <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="64" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="94"/>
       <c r="F49" s="48">
         <v>3482.69458915</v>
       </c>
       <c r="G49" s="49">
         <v>925.65345313</v>
       </c>
       <c r="H49" s="49">
         <v>1410.0703994600001</v>
       </c>
       <c r="I49" s="49">
         <v>408.13469369000001</v>
       </c>
       <c r="J49" s="49">
         <v>710.05565115000002</v>
       </c>
       <c r="K49" s="49">
         <v>21.83658252</v>
       </c>
       <c r="L49" s="51">
         <v>6.9438091999999996</v>
       </c>
       <c r="M49" s="48">
         <v>4.1648790200000008</v>
       </c>
       <c r="N49" s="49">
         <v>7.13651108</v>
       </c>
       <c r="O49" s="95">
         <v>9.0537700500000007</v>
       </c>
       <c r="P49" s="51">
         <v>30.842360540000001</v>
       </c>
       <c r="Q49" s="96">
         <v>63.188958399999997</v>
       </c>
     </row>
     <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C50" s="54"/>
       <c r="D50" s="54"/>
       <c r="E50" s="55"/>
       <c r="F50" s="97">
         <v>3354.9845763799999</v>
       </c>
       <c r="G50" s="63">
         <v>876.78811471999995</v>
       </c>
       <c r="H50" s="63">
         <v>1362.20450059</v>
       </c>
       <c r="I50" s="63">
         <v>399.72814546000001</v>
       </c>
       <c r="J50" s="63">
         <v>688.74337222999998</v>
       </c>
       <c r="K50" s="63">
         <v>20.97647641</v>
       </c>
       <c r="L50" s="58">
         <v>6.5439669699999996</v>
       </c>
       <c r="M50" s="97">
         <v>4.1268905900000004</v>
       </c>
       <c r="N50" s="63">
         <v>7.0563929700000001</v>
       </c>
-      <c r="O50" s="150"/>
+      <c r="O50" s="148"/>
       <c r="P50" s="98">
         <v>30.45515378</v>
       </c>
       <c r="Q50" s="99">
         <v>57.819921350000001</v>
       </c>
     </row>
     <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="59"/>
       <c r="C51" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D51" s="60"/>
       <c r="E51" s="61"/>
       <c r="F51" s="62">
         <v>2019.73231029</v>
       </c>
       <c r="G51" s="63">
         <v>521.44223095999996</v>
       </c>
       <c r="H51" s="63">
         <v>822.70357163000006</v>
       </c>
       <c r="I51" s="63">
         <v>251.0546798</v>
       </c>
       <c r="J51" s="63">
         <v>416.38140461</v>
       </c>
       <c r="K51" s="63">
         <v>4.5446051900000004</v>
       </c>
       <c r="L51" s="58">
         <v>3.6058181</v>
       </c>
       <c r="M51" s="62">
         <v>2.2182227299999999</v>
       </c>
       <c r="N51" s="98">
         <v>5.0564655500000004</v>
       </c>
-      <c r="O51" s="151"/>
+      <c r="O51" s="149"/>
       <c r="P51" s="98">
         <v>18.10326538</v>
       </c>
       <c r="Q51" s="99">
         <v>39.695365670000001</v>
       </c>
     </row>
     <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="64"/>
       <c r="C52" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D52" s="54"/>
       <c r="E52" s="55"/>
       <c r="F52" s="62">
         <v>1335.2522660899999</v>
       </c>
       <c r="G52" s="63">
         <v>355.34588375999999</v>
       </c>
       <c r="H52" s="63">
         <v>539.50092896000001</v>
       </c>
       <c r="I52" s="63">
         <v>148.67346566000001</v>
       </c>
       <c r="J52" s="63">
         <v>272.36196761999997</v>
       </c>
       <c r="K52" s="63">
         <v>16.431871220000001</v>
       </c>
       <c r="L52" s="58">
         <v>2.93814887</v>
       </c>
       <c r="M52" s="62">
         <v>1.90866786</v>
       </c>
       <c r="N52" s="98">
         <v>1.9999274199999999</v>
       </c>
-      <c r="O52" s="151"/>
+      <c r="O52" s="149"/>
       <c r="P52" s="98">
         <v>12.3518884</v>
       </c>
       <c r="Q52" s="99">
         <v>18.12455568</v>
       </c>
     </row>
     <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="64"/>
       <c r="C53" s="67"/>
       <c r="D53" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E53" s="55"/>
       <c r="F53" s="62">
         <v>300.88046286999997</v>
       </c>
       <c r="G53" s="63">
         <v>117.6217989</v>
       </c>
       <c r="H53" s="63">
         <v>114.69325142</v>
       </c>
       <c r="I53" s="63">
         <v>18.169383939999999</v>
       </c>
       <c r="J53" s="63">
         <v>45.554172909999998</v>
       </c>
       <c r="K53" s="63">
         <v>4.2175006100000001</v>
       </c>
       <c r="L53" s="58">
         <v>0.62435509</v>
       </c>
       <c r="M53" s="62">
         <v>0.41264846999999999</v>
       </c>
       <c r="N53" s="98">
         <v>6.3150029999999996E-2</v>
       </c>
-      <c r="O53" s="151"/>
+      <c r="O53" s="149"/>
       <c r="P53" s="98">
         <v>1.97602042</v>
       </c>
       <c r="Q53" s="99">
         <v>0.21542086999999999</v>
       </c>
     </row>
     <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C54" s="54"/>
       <c r="D54" s="54"/>
       <c r="E54" s="55"/>
       <c r="F54" s="62">
         <v>127.71001277000001</v>
       </c>
       <c r="G54" s="63">
         <v>48.86533841</v>
       </c>
       <c r="H54" s="63">
         <v>47.865898870000002</v>
       </c>
       <c r="I54" s="63">
         <v>8.4065482300000003</v>
       </c>
       <c r="J54" s="63">
         <v>21.312278920000001</v>
       </c>
       <c r="K54" s="63">
         <v>0.86010611000000003</v>
       </c>
       <c r="L54" s="58">
         <v>0.39984223000000002</v>
       </c>
       <c r="M54" s="62">
         <v>3.7988429999999997E-2</v>
       </c>
       <c r="N54" s="98">
         <v>8.0118110000000006E-2</v>
       </c>
-      <c r="O54" s="151"/>
+      <c r="O54" s="149"/>
       <c r="P54" s="98">
         <v>0.38720675999999998</v>
       </c>
       <c r="Q54" s="99">
         <v>0.55278791999999999</v>
       </c>
     </row>
     <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="68"/>
       <c r="C55" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D55" s="60"/>
       <c r="E55" s="61"/>
       <c r="F55" s="62">
         <v>41.106399370000013</v>
       </c>
       <c r="G55" s="63">
         <v>16.4347262</v>
       </c>
       <c r="H55" s="63">
         <v>15.11788524</v>
       </c>
       <c r="I55" s="63">
         <v>2.6029647100000002</v>
       </c>
       <c r="J55" s="63">
         <v>6.5852806599999996</v>
       </c>
       <c r="K55" s="63">
         <v>0.24549082999999999</v>
       </c>
       <c r="L55" s="58">
         <v>0.12005173</v>
       </c>
       <c r="M55" s="62">
         <v>2.4889089999999999E-2</v>
       </c>
       <c r="N55" s="98">
         <v>3.8816249999999997E-2</v>
       </c>
-      <c r="O55" s="151"/>
+      <c r="O55" s="149"/>
       <c r="P55" s="98">
         <v>0.13451216999999999</v>
       </c>
       <c r="Q55" s="99">
         <v>0.39992644999999999</v>
       </c>
     </row>
     <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C56" s="69"/>
       <c r="D56" s="69"/>
       <c r="E56" s="70"/>
       <c r="F56" s="71">
         <v>334.25678607999998</v>
       </c>
       <c r="G56" s="73">
         <v>123.51880798000001</v>
       </c>
       <c r="H56" s="73">
         <v>126.00532097999999</v>
       </c>
       <c r="I56" s="73">
         <v>24.67140453</v>
       </c>
       <c r="J56" s="73">
         <v>57.456354740000002</v>
       </c>
       <c r="K56" s="73">
         <v>1.66713478</v>
       </c>
       <c r="L56" s="74">
         <v>0.93776307000000003</v>
       </c>
       <c r="M56" s="71">
         <v>0.30054445000000002</v>
       </c>
       <c r="N56" s="100">
         <v>0.60570605</v>
       </c>
-      <c r="O56" s="152"/>
+      <c r="O56" s="150"/>
       <c r="P56" s="86">
         <v>1.21153088</v>
       </c>
       <c r="Q56" s="101">
         <v>4.0033582900000004</v>
       </c>
     </row>
     <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
       <c r="Q57" s="102"/>
     </row>
     <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I58" s="12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="J63" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E64" s="36"/>
-      <c r="F64" s="142" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="F64" s="139" t="s">
+        <v>39</v>
+      </c>
+      <c r="G64" s="140"/>
+      <c r="H64" s="140"/>
+      <c r="I64" s="141"/>
+      <c r="J64" s="146" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="103"/>
       <c r="F65" s="104" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G65" s="105" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H65" s="106" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I65" s="105" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="J65" s="149"/>
+        <v>92</v>
+      </c>
+      <c r="J65" s="147"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F66" s="52">
         <v>231.97673757000001</v>
       </c>
       <c r="G66" s="49">
         <v>0.93798099999999995</v>
       </c>
       <c r="H66" s="49">
         <v>92.519134280000003</v>
       </c>
       <c r="I66" s="49">
         <v>57.859659360000002</v>
       </c>
       <c r="J66" s="51">
         <v>26.126838379999999</v>
       </c>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="107" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F67" s="62">
         <v>231.97673757000001</v>
       </c>
       <c r="G67" s="63">
         <v>0.65498100000000004</v>
       </c>
       <c r="H67" s="63">
         <v>64.130869149999995</v>
       </c>
       <c r="I67" s="63">
         <v>57.859659360000002</v>
       </c>
       <c r="J67" s="58">
         <v>25.01770986</v>
       </c>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F68" s="108"/>
       <c r="G68" s="73">
         <v>0.28299999999999997</v>
       </c>
       <c r="H68" s="73">
         <v>28.388265130000001</v>
       </c>
       <c r="I68" s="109"/>
       <c r="J68" s="74">
         <v>1.1091285200000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="E12:F12"/>
-    <mergeCell ref="I12:J12"/>
-[...1 lines deleted...]
-    <mergeCell ref="K12:L12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="144" t="s">
-[...16 lines deleted...]
-      <c r="Q1" s="146"/>
+      <c r="B1" s="142" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="144"/>
+      <c r="Q1" s="144"/>
     </row>
     <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M3" s="14"/>
     </row>
     <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="17">
         <v>1373</v>
       </c>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
     </row>
     <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="118" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H6" s="21"/>
       <c r="I6" s="20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J6" s="20"/>
       <c r="K6" s="11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="119"/>
       <c r="H7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I7" s="23"/>
       <c r="J7" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K7" s="116"/>
     </row>
     <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F8" s="25">
         <v>2791.3721</v>
       </c>
       <c r="G8" s="26">
         <v>2759.9032999999999</v>
       </c>
       <c r="H8" s="27">
         <v>172.60210000000001</v>
       </c>
       <c r="I8" s="26">
         <v>31.468800000000002</v>
       </c>
       <c r="J8" s="26">
         <v>10.695600000000001</v>
       </c>
       <c r="K8" s="26">
         <v>103.0042</v>
       </c>
     </row>
     <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="28" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F9" s="29">
         <v>1715.6161999999999</v>
       </c>
       <c r="G9" s="30">
         <v>1694.2844</v>
       </c>
       <c r="H9" s="31"/>
       <c r="I9" s="30">
         <v>21.331800000000001</v>
       </c>
       <c r="J9" s="29">
         <v>8.6577999999999999</v>
       </c>
       <c r="K9" s="29">
         <v>73.146600000000007</v>
       </c>
       <c r="Q9" s="32"/>
     </row>
     <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="116" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F10" s="33">
         <v>1075.7559000000001</v>
       </c>
       <c r="G10" s="34">
         <v>1065.6188999999999</v>
       </c>
       <c r="H10" s="35">
         <v>172.60210000000001</v>
       </c>
       <c r="I10" s="34">
         <v>10.137</v>
       </c>
       <c r="J10" s="35">
         <v>2.0377999999999998</v>
       </c>
       <c r="K10" s="35">
         <v>29.857600000000001</v>
       </c>
       <c r="Q10" s="32"/>
     </row>
     <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q11" s="32"/>
     </row>
     <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E12" s="141" t="s">
-        <v>62</v>
+      <c r="E12" s="138" t="s">
+        <v>64</v>
       </c>
       <c r="F12" s="134"/>
-      <c r="G12" s="141" t="s">
-        <v>63</v>
+      <c r="G12" s="138" t="s">
+        <v>65</v>
       </c>
       <c r="H12" s="134"/>
-      <c r="I12" s="141" t="s">
-        <v>64</v>
+      <c r="I12" s="138" t="s">
+        <v>66</v>
       </c>
       <c r="J12" s="134"/>
-      <c r="K12" s="141" t="s">
-        <v>65</v>
+      <c r="K12" s="138" t="s">
+        <v>67</v>
       </c>
       <c r="L12" s="134"/>
       <c r="Q12" s="32"/>
     </row>
     <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E13" s="155">
+      <c r="E13" s="154">
         <v>404913.62403782387</v>
       </c>
       <c r="F13" s="134"/>
-      <c r="G13" s="155">
+      <c r="G13" s="154">
         <v>69467.637300000002</v>
       </c>
       <c r="H13" s="134"/>
-      <c r="I13" s="155">
+      <c r="I13" s="154">
         <v>39404.575620000003</v>
       </c>
       <c r="J13" s="134"/>
-      <c r="K13" s="155">
+      <c r="K13" s="154">
         <v>108872.21292000001</v>
       </c>
       <c r="L13" s="134"/>
       <c r="Q13" s="32"/>
     </row>
     <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q14" s="32"/>
     </row>
     <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q15" s="32"/>
     </row>
     <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="Q16" s="32"/>
     </row>
     <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M17" s="19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q17" s="32"/>
     </row>
     <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="36"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="38"/>
-      <c r="F18" s="138" t="s">
-[...10 lines deleted...]
-      <c r="M18" s="140"/>
+      <c r="F18" s="155" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="140"/>
+      <c r="H18" s="140"/>
+      <c r="I18" s="152"/>
+      <c r="J18" s="155" t="s">
+        <v>72</v>
+      </c>
+      <c r="K18" s="140"/>
+      <c r="L18" s="140"/>
+      <c r="M18" s="152"/>
       <c r="N18" s="39"/>
       <c r="Q18" s="32"/>
     </row>
     <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="40"/>
       <c r="C19" s="41"/>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="J19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="M19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="N19" s="39"/>
       <c r="Q19" s="32"/>
     </row>
     <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C20" s="46"/>
       <c r="D20" s="46"/>
       <c r="E20" s="47"/>
       <c r="F20" s="48">
         <v>2080.3172</v>
       </c>
       <c r="G20" s="49">
         <v>19.171399999999998</v>
       </c>
       <c r="H20" s="50">
         <v>1580.9817</v>
       </c>
       <c r="I20" s="51">
         <v>480.16410000000002</v>
       </c>
       <c r="J20" s="52">
         <v>2980.4756000000002</v>
       </c>
       <c r="K20" s="49">
         <v>152.11660000000001</v>
       </c>
       <c r="L20" s="49">
         <v>2141.9933000000001</v>
       </c>
       <c r="M20" s="51">
         <v>686.36569999999995</v>
       </c>
       <c r="Q20" s="32"/>
     </row>
     <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C21" s="54"/>
       <c r="D21" s="54"/>
       <c r="E21" s="55"/>
       <c r="F21" s="56">
         <v>2036.5043000000001</v>
       </c>
       <c r="G21" s="57">
         <v>18.4102</v>
       </c>
       <c r="H21" s="57">
         <v>1546.1393</v>
       </c>
       <c r="I21" s="57">
         <v>471.95479999999998</v>
       </c>
       <c r="J21" s="56">
         <v>2907.9866999999999</v>
       </c>
       <c r="K21" s="57">
         <v>144.3177</v>
       </c>
       <c r="L21" s="57">
         <v>2090.4430000000002</v>
       </c>
       <c r="M21" s="58">
         <v>673.226</v>
       </c>
       <c r="Q21" s="32"/>
     </row>
     <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="59"/>
       <c r="C22" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22" s="60"/>
       <c r="E22" s="61"/>
       <c r="F22" s="62">
         <v>1165.9175</v>
       </c>
       <c r="G22" s="63">
         <v>10.429399999999999</v>
       </c>
       <c r="H22" s="63">
         <v>878.75649999999996</v>
       </c>
       <c r="I22" s="58">
         <v>276.73160000000001</v>
       </c>
       <c r="J22" s="62">
         <v>1658.5534</v>
       </c>
       <c r="K22" s="63">
         <v>78.391300000000001</v>
       </c>
       <c r="L22" s="63">
         <v>1165.9376</v>
       </c>
       <c r="M22" s="58">
         <v>414.22449999999998</v>
       </c>
       <c r="Q22" s="32"/>
     </row>
     <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="64"/>
       <c r="C23" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D23" s="54"/>
       <c r="E23" s="55"/>
       <c r="F23" s="62">
         <v>870.58680000000004</v>
       </c>
       <c r="G23" s="57">
         <v>7.9808000000000003</v>
       </c>
       <c r="H23" s="57">
         <v>667.38279999999997</v>
       </c>
       <c r="I23" s="66">
         <v>195.22319999999999</v>
       </c>
       <c r="J23" s="62">
         <v>1249.4332999999999</v>
       </c>
       <c r="K23" s="57">
         <v>65.926400000000001</v>
       </c>
       <c r="L23" s="57">
         <v>924.50540000000001</v>
       </c>
       <c r="M23" s="66">
         <v>259.00150000000002</v>
       </c>
       <c r="Q23" s="32"/>
     </row>
     <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="64"/>
       <c r="C24" s="67"/>
       <c r="D24" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E24" s="55"/>
       <c r="F24" s="62">
         <v>176.33430000000001</v>
       </c>
       <c r="G24" s="57">
         <v>2.6095999999999999</v>
       </c>
       <c r="H24" s="63">
         <v>150.01349999999999</v>
       </c>
       <c r="I24" s="58">
         <v>23.711200000000002</v>
       </c>
       <c r="J24" s="62">
         <v>261.64589999999998</v>
       </c>
       <c r="K24" s="63">
         <v>16.1906</v>
       </c>
       <c r="L24" s="63">
         <v>218.8152</v>
       </c>
       <c r="M24" s="58">
         <v>26.6401</v>
       </c>
       <c r="Q24" s="32"/>
     </row>
     <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="55"/>
       <c r="F25" s="62">
         <v>43.812899999999999</v>
       </c>
       <c r="G25" s="57">
         <v>0.76119999999999999</v>
       </c>
       <c r="H25" s="57">
         <v>34.842399999999998</v>
       </c>
       <c r="I25" s="66">
         <v>8.2093000000000007</v>
       </c>
       <c r="J25" s="62">
         <v>72.488900000000001</v>
       </c>
       <c r="K25" s="57">
         <v>7.7988999999999997</v>
       </c>
       <c r="L25" s="63">
         <v>51.5503</v>
       </c>
       <c r="M25" s="66">
         <v>13.139699999999999</v>
       </c>
       <c r="Q25" s="32"/>
     </row>
     <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="68"/>
       <c r="C26" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D26" s="60"/>
       <c r="E26" s="61"/>
       <c r="F26" s="62">
         <v>14.986599999999999</v>
       </c>
       <c r="G26" s="63">
         <v>0.25790000000000002</v>
       </c>
       <c r="H26" s="63">
         <v>11.7996</v>
       </c>
       <c r="I26" s="58">
         <v>2.9291</v>
       </c>
       <c r="J26" s="62">
         <v>24.112200000000001</v>
       </c>
       <c r="K26" s="63">
         <v>2.4518</v>
       </c>
       <c r="L26" s="57">
         <v>17.080400000000001</v>
       </c>
       <c r="M26" s="58">
         <v>4.58</v>
       </c>
       <c r="Q26" s="32"/>
     </row>
     <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C27" s="69"/>
       <c r="D27" s="69"/>
       <c r="E27" s="70"/>
       <c r="F27" s="71">
         <v>131.24719999999999</v>
       </c>
       <c r="G27" s="72">
         <v>1.925</v>
       </c>
       <c r="H27" s="73">
         <v>103.44589999999999</v>
       </c>
       <c r="I27" s="74">
         <v>25.876300000000001</v>
       </c>
       <c r="J27" s="71">
         <v>209.53219999999999</v>
       </c>
       <c r="K27" s="73">
         <v>18.759</v>
       </c>
       <c r="L27" s="73">
         <v>149.72479999999999</v>
       </c>
       <c r="M27" s="74">
         <v>41.048400000000001</v>
       </c>
       <c r="Q27" s="32"/>
     </row>
     <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q28" s="32"/>
     </row>
     <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q29" s="32"/>
     </row>
     <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="Q30" s="32"/>
     </row>
     <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="Q31" s="32"/>
     </row>
     <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="36"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="38"/>
       <c r="F32" s="156" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="37"/>
       <c r="H32" s="37"/>
       <c r="I32" s="37"/>
       <c r="J32" s="75"/>
       <c r="K32" s="37"/>
       <c r="L32" s="75"/>
       <c r="M32" s="76"/>
       <c r="N32" s="39"/>
       <c r="Q32" s="32"/>
     </row>
     <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="40"/>
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
@@ -12968,1482 +16178,1482 @@
         <v>10</v>
       </c>
       <c r="H33" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I33" s="77" t="s">
         <v>12</v>
       </c>
       <c r="J33" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L33" s="79" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="80" t="s">
         <v>16</v>
       </c>
       <c r="N33" s="39"/>
       <c r="Q33" s="32"/>
     </row>
     <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C34" s="46"/>
       <c r="D34" s="46"/>
       <c r="E34" s="47"/>
       <c r="F34" s="52">
         <v>4760.17278575</v>
       </c>
       <c r="G34" s="49">
         <v>1106.0957789700001</v>
       </c>
       <c r="H34" s="49">
         <v>1948.40337626</v>
       </c>
       <c r="I34" s="49">
         <v>597.58381068999995</v>
       </c>
       <c r="J34" s="49">
         <v>1008.1157048600001</v>
       </c>
       <c r="K34" s="49">
         <v>31.074999649999999</v>
       </c>
       <c r="L34" s="49">
         <v>24.063276770000002</v>
       </c>
       <c r="M34" s="51">
         <v>44.835838549999998</v>
       </c>
       <c r="Q34" s="32"/>
     </row>
     <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C35" s="54"/>
       <c r="D35" s="54"/>
       <c r="E35" s="55"/>
       <c r="F35" s="81">
         <v>4602.19843408</v>
       </c>
       <c r="G35" s="82">
         <v>1050.8434283199999</v>
       </c>
       <c r="H35" s="82">
         <v>1888.2705576200001</v>
       </c>
       <c r="I35" s="82">
         <v>586.57366456</v>
       </c>
       <c r="J35" s="63">
         <v>979.42037526000013</v>
       </c>
       <c r="K35" s="83">
         <v>30.074385750000001</v>
       </c>
       <c r="L35" s="83">
         <v>22.693167890000002</v>
       </c>
       <c r="M35" s="84">
         <v>44.322854679999999</v>
       </c>
       <c r="Q35" s="32"/>
     </row>
     <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="59"/>
       <c r="C36" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D36" s="60"/>
       <c r="E36" s="61"/>
       <c r="F36" s="62">
         <v>2774.9780332099999</v>
       </c>
       <c r="G36" s="63">
         <v>613.40348488999996</v>
       </c>
       <c r="H36" s="63">
         <v>1158.66456057</v>
       </c>
       <c r="I36" s="82">
         <v>361.36358431999997</v>
       </c>
       <c r="J36" s="63">
         <v>596.01684765000005</v>
       </c>
       <c r="K36" s="63">
         <v>6.4974365000000001</v>
       </c>
       <c r="L36" s="82">
         <v>12.41802202</v>
       </c>
       <c r="M36" s="58">
         <v>26.614097260000001</v>
       </c>
       <c r="Q36" s="32"/>
     </row>
     <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="64"/>
       <c r="C37" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D37" s="54"/>
       <c r="E37" s="55"/>
       <c r="F37" s="62">
         <v>1827.22040087</v>
       </c>
       <c r="G37" s="57">
         <v>437.43994343000003</v>
       </c>
       <c r="H37" s="57">
         <v>729.60599705000004</v>
       </c>
       <c r="I37" s="85">
         <v>225.21008024</v>
       </c>
       <c r="J37" s="57">
         <v>383.40352761000003</v>
       </c>
       <c r="K37" s="57">
         <v>23.576949249999998</v>
       </c>
       <c r="L37" s="85">
         <v>10.275145869999999</v>
       </c>
       <c r="M37" s="66">
         <v>17.708757420000001</v>
       </c>
       <c r="Q37" s="32"/>
     </row>
     <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="64"/>
       <c r="C38" s="67"/>
       <c r="D38" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E38" s="55"/>
       <c r="F38" s="62">
         <v>362.86521327999992</v>
       </c>
       <c r="G38" s="63">
         <v>129.55161680000001</v>
       </c>
       <c r="H38" s="63">
         <v>142.32582446999999</v>
       </c>
       <c r="I38" s="82">
         <v>23.56232228</v>
       </c>
       <c r="J38" s="63">
         <v>57.074121599999998</v>
       </c>
       <c r="K38" s="63">
         <v>5.7266861499999999</v>
       </c>
       <c r="L38" s="82">
         <v>2.0578236599999999</v>
       </c>
       <c r="M38" s="58">
         <v>2.5668183199999999</v>
       </c>
       <c r="Q38" s="32"/>
     </row>
     <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C39" s="54"/>
       <c r="D39" s="54"/>
       <c r="E39" s="55"/>
       <c r="F39" s="62">
         <v>157.97435167</v>
       </c>
       <c r="G39" s="57">
         <v>55.252350649999997</v>
       </c>
       <c r="H39" s="57">
         <v>60.132818640000004</v>
       </c>
       <c r="I39" s="85">
         <v>11.010146130000001</v>
       </c>
       <c r="J39" s="57">
         <v>28.695329600000001</v>
       </c>
       <c r="K39" s="57">
         <v>1.0006139000000001</v>
       </c>
       <c r="L39" s="85">
         <v>1.3701088800000001</v>
       </c>
       <c r="M39" s="66">
         <v>0.51298387000000001</v>
       </c>
       <c r="Q39" s="32"/>
     </row>
     <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="68"/>
       <c r="C40" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D40" s="60"/>
       <c r="E40" s="61"/>
       <c r="F40" s="62">
         <v>53.820886140000013</v>
       </c>
       <c r="G40" s="63">
         <v>19.040446599999999</v>
       </c>
       <c r="H40" s="63">
         <v>20.46787647</v>
       </c>
       <c r="I40" s="82">
         <v>3.7208215899999999</v>
       </c>
       <c r="J40" s="63">
         <v>9.6603524000000007</v>
       </c>
       <c r="K40" s="63">
         <v>0.31484889999999999</v>
       </c>
       <c r="L40" s="82">
         <v>0.42335510999999998</v>
       </c>
       <c r="M40" s="58">
         <v>0.19318506999999999</v>
       </c>
       <c r="Q40" s="32"/>
     </row>
     <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C41" s="69"/>
       <c r="D41" s="69"/>
       <c r="E41" s="70"/>
       <c r="F41" s="71">
         <v>433.09150371999999</v>
       </c>
       <c r="G41" s="73">
         <v>140.93790229000001</v>
       </c>
       <c r="H41" s="73">
         <v>167.16076390999999</v>
       </c>
       <c r="I41" s="86">
         <v>34.319374940000003</v>
       </c>
       <c r="J41" s="73">
         <v>83.619231780000007</v>
       </c>
       <c r="K41" s="73">
         <v>2.0828767500000001</v>
       </c>
       <c r="L41" s="86">
         <v>3.2560884799999998</v>
       </c>
       <c r="M41" s="74">
         <v>1.7152655699999999</v>
       </c>
       <c r="Q41" s="32"/>
     </row>
     <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="Q42" s="32"/>
     </row>
     <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="Q43" s="32"/>
     </row>
     <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q44" s="32"/>
     </row>
     <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="Q45" s="87"/>
       <c r="R45" s="88"/>
     </row>
     <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q46" s="89" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="R46" s="88"/>
     </row>
     <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="36"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38"/>
-      <c r="F47" s="153" t="s">
-[...15 lines deleted...]
-        <v>38</v>
+      <c r="F47" s="151" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="140"/>
+      <c r="H47" s="140"/>
+      <c r="I47" s="140"/>
+      <c r="J47" s="140"/>
+      <c r="K47" s="140"/>
+      <c r="L47" s="152"/>
+      <c r="M47" s="153" t="s">
+        <v>80</v>
+      </c>
+      <c r="N47" s="140"/>
+      <c r="O47" s="140"/>
+      <c r="P47" s="140"/>
+      <c r="Q47" s="145" t="s">
+        <v>40</v>
       </c>
       <c r="R47" s="88"/>
     </row>
     <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="40"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="42"/>
       <c r="F48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I48" s="44" t="s">
         <v>12</v>
       </c>
       <c r="J48" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K48" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L48" s="90" t="s">
         <v>15</v>
       </c>
       <c r="M48" s="91" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N48" s="91" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O48" s="92" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P48" s="93" t="s">
         <v>16</v>
       </c>
       <c r="Q48" s="136"/>
       <c r="R48" s="88"/>
     </row>
     <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="64" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="94"/>
       <c r="F49" s="48">
         <v>3634.7807297999998</v>
       </c>
       <c r="G49" s="49">
         <v>974.83445413999993</v>
       </c>
       <c r="H49" s="49">
         <v>1458.3983515100001</v>
       </c>
       <c r="I49" s="49">
         <v>423.08836244999998</v>
       </c>
       <c r="J49" s="49">
         <v>748.41771571000004</v>
       </c>
       <c r="K49" s="49">
         <v>22.85709786</v>
       </c>
       <c r="L49" s="51">
         <v>7.18474813</v>
       </c>
       <c r="M49" s="48">
         <v>3.72812513</v>
       </c>
       <c r="N49" s="49">
         <v>7.0711428399999994</v>
       </c>
       <c r="O49" s="95">
         <v>8.9339242700000003</v>
       </c>
       <c r="P49" s="51">
         <v>31.677449320000001</v>
       </c>
       <c r="Q49" s="96">
         <v>62.246219340000003</v>
       </c>
     </row>
     <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C50" s="54"/>
       <c r="D50" s="54"/>
       <c r="E50" s="55"/>
       <c r="F50" s="97">
         <v>3501.61014488</v>
       </c>
       <c r="G50" s="63">
         <v>923.99479373999998</v>
       </c>
       <c r="H50" s="63">
         <v>1408.8096964599999</v>
       </c>
       <c r="I50" s="63">
         <v>414.59973752000002</v>
       </c>
       <c r="J50" s="63">
         <v>725.42779203999999</v>
       </c>
       <c r="K50" s="63">
         <v>22.003624689999999</v>
       </c>
       <c r="L50" s="58">
         <v>6.7745004299999998</v>
       </c>
       <c r="M50" s="97">
         <v>3.6880550900000002</v>
       </c>
       <c r="N50" s="63">
         <v>6.9943642499999994</v>
       </c>
-      <c r="O50" s="150"/>
+      <c r="O50" s="148"/>
       <c r="P50" s="98">
         <v>31.286344360000001</v>
       </c>
       <c r="Q50" s="99">
         <v>56.965537320000003</v>
       </c>
     </row>
     <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="59"/>
       <c r="C51" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D51" s="60"/>
       <c r="E51" s="61"/>
       <c r="F51" s="62">
         <v>2107.6335918599998</v>
       </c>
       <c r="G51" s="63">
         <v>542.44851617999996</v>
       </c>
       <c r="H51" s="63">
         <v>863.01479713000003</v>
       </c>
       <c r="I51" s="63">
         <v>254.17430235</v>
       </c>
       <c r="J51" s="63">
         <v>439.59147444000001</v>
       </c>
       <c r="K51" s="63">
         <v>4.7145998999999996</v>
       </c>
       <c r="L51" s="58">
         <v>3.68990186</v>
       </c>
       <c r="M51" s="62">
         <v>1.94781523</v>
       </c>
       <c r="N51" s="98">
         <v>5.0395407499999996</v>
       </c>
-      <c r="O51" s="151"/>
+      <c r="O51" s="149"/>
       <c r="P51" s="98">
         <v>18.632046939999999</v>
       </c>
       <c r="Q51" s="99">
         <v>39.751380730000001</v>
       </c>
     </row>
     <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="64"/>
       <c r="C52" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D52" s="54"/>
       <c r="E52" s="55"/>
       <c r="F52" s="62">
         <v>1393.97655302</v>
       </c>
       <c r="G52" s="63">
         <v>381.54627756000002</v>
       </c>
       <c r="H52" s="63">
         <v>545.79489933000002</v>
       </c>
       <c r="I52" s="63">
         <v>160.42543516999999</v>
       </c>
       <c r="J52" s="63">
         <v>285.83631759999997</v>
       </c>
       <c r="K52" s="63">
         <v>17.289024789999999</v>
       </c>
       <c r="L52" s="58">
         <v>3.0845985699999998</v>
       </c>
       <c r="M52" s="62">
         <v>1.74023986</v>
       </c>
       <c r="N52" s="98">
         <v>1.9548235</v>
       </c>
-      <c r="O52" s="151"/>
+      <c r="O52" s="149"/>
       <c r="P52" s="98">
         <v>12.654297420000001</v>
       </c>
       <c r="Q52" s="99">
         <v>17.214156590000002</v>
       </c>
     </row>
     <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="64"/>
       <c r="C53" s="67"/>
       <c r="D53" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E53" s="55"/>
       <c r="F53" s="62">
         <v>299.87679278000002</v>
       </c>
       <c r="G53" s="63">
         <v>115.48783546</v>
       </c>
       <c r="H53" s="63">
         <v>114.2706146</v>
       </c>
       <c r="I53" s="63">
         <v>18.808345200000002</v>
       </c>
       <c r="J53" s="63">
         <v>46.116675899999997</v>
       </c>
       <c r="K53" s="63">
         <v>4.5823828899999999</v>
       </c>
       <c r="L53" s="58">
         <v>0.61093872999999999</v>
       </c>
       <c r="M53" s="62">
         <v>0.36671456000000002</v>
       </c>
       <c r="N53" s="98">
         <v>6.2853980000000004E-2</v>
       </c>
-      <c r="O53" s="151"/>
+      <c r="O53" s="149"/>
       <c r="P53" s="98">
         <v>2.0536585500000002</v>
       </c>
       <c r="Q53" s="99">
         <v>0.20641451</v>
       </c>
     </row>
     <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C54" s="54"/>
       <c r="D54" s="54"/>
       <c r="E54" s="55"/>
       <c r="F54" s="62">
         <v>133.17058492000001</v>
       </c>
       <c r="G54" s="63">
         <v>50.8396604</v>
       </c>
       <c r="H54" s="63">
         <v>49.58865505</v>
       </c>
       <c r="I54" s="63">
         <v>8.4886249300000003</v>
       </c>
       <c r="J54" s="63">
         <v>22.98992367</v>
       </c>
       <c r="K54" s="63">
         <v>0.85347317</v>
       </c>
       <c r="L54" s="58">
         <v>0.41024769999999999</v>
       </c>
       <c r="M54" s="62">
         <v>4.0070040000000001E-2</v>
       </c>
       <c r="N54" s="98">
         <v>7.6778589999999994E-2</v>
       </c>
-      <c r="O54" s="151"/>
+      <c r="O54" s="149"/>
       <c r="P54" s="98">
         <v>0.39110496</v>
       </c>
       <c r="Q54" s="99">
         <v>0.49112685</v>
       </c>
     </row>
     <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="68"/>
       <c r="C55" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D55" s="60"/>
       <c r="E55" s="61"/>
       <c r="F55" s="62">
         <v>42.534598940000002</v>
       </c>
       <c r="G55" s="63">
         <v>16.978927670000001</v>
       </c>
       <c r="H55" s="63">
         <v>15.49445895</v>
       </c>
       <c r="I55" s="63">
         <v>2.6114777299999998</v>
       </c>
       <c r="J55" s="63">
         <v>7.0791651399999997</v>
       </c>
       <c r="K55" s="63">
         <v>0.24103279</v>
       </c>
       <c r="L55" s="58">
         <v>0.12953666</v>
       </c>
       <c r="M55" s="62">
         <v>2.6052039999999999E-2</v>
       </c>
       <c r="N55" s="98">
         <v>3.2811069999999998E-2</v>
       </c>
-      <c r="O55" s="151"/>
+      <c r="O55" s="149"/>
       <c r="P55" s="98">
         <v>0.13523866000000001</v>
       </c>
       <c r="Q55" s="99">
         <v>0.36000368999999999</v>
       </c>
     </row>
     <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C56" s="69"/>
       <c r="D56" s="69"/>
       <c r="E56" s="70"/>
       <c r="F56" s="71">
         <v>348.67122155999988</v>
       </c>
       <c r="G56" s="73">
         <v>128.62051611000001</v>
       </c>
       <c r="H56" s="73">
         <v>130.42238785000001</v>
       </c>
       <c r="I56" s="73">
         <v>24.847005719999999</v>
       </c>
       <c r="J56" s="73">
         <v>62.158139920000004</v>
       </c>
       <c r="K56" s="73">
         <v>1.66256454</v>
       </c>
       <c r="L56" s="74">
         <v>0.96060741999999999</v>
       </c>
       <c r="M56" s="71">
         <v>0.26995783000000001</v>
       </c>
       <c r="N56" s="100">
         <v>0.58209703000000002</v>
       </c>
-      <c r="O56" s="152"/>
+      <c r="O56" s="150"/>
       <c r="P56" s="86">
         <v>1.2328398</v>
       </c>
       <c r="Q56" s="101">
         <v>3.7483223300000001</v>
       </c>
     </row>
     <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
       <c r="Q57" s="102"/>
     </row>
     <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I58" s="12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="J63" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E64" s="36"/>
-      <c r="F64" s="142" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="F64" s="139" t="s">
+        <v>39</v>
+      </c>
+      <c r="G64" s="140"/>
+      <c r="H64" s="140"/>
+      <c r="I64" s="141"/>
+      <c r="J64" s="146" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="103"/>
       <c r="F65" s="104" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G65" s="105" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H65" s="106" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I65" s="105" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="J65" s="149"/>
+        <v>92</v>
+      </c>
+      <c r="J65" s="147"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F66" s="52">
         <v>233.17502769000001</v>
       </c>
       <c r="G66" s="49">
         <v>0.90655249999999998</v>
       </c>
       <c r="H66" s="49">
         <v>96.595486469999997</v>
       </c>
       <c r="I66" s="49">
         <v>57.530099530000001</v>
       </c>
       <c r="J66" s="51">
         <v>25.409866310000002</v>
       </c>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="107" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F67" s="62">
         <v>233.17502769000001</v>
       </c>
       <c r="G67" s="63">
         <v>0.63855249999999997</v>
       </c>
       <c r="H67" s="63">
         <v>66.61111459</v>
       </c>
       <c r="I67" s="63">
         <v>57.530099530000001</v>
       </c>
       <c r="J67" s="58">
         <v>24.27449876</v>
       </c>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F68" s="108"/>
       <c r="G68" s="73">
         <v>0.26800000000000002</v>
       </c>
       <c r="H68" s="73">
         <v>29.984371880000001</v>
       </c>
       <c r="I68" s="109"/>
       <c r="J68" s="74">
         <v>1.13536755</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="E12:F12"/>
-    <mergeCell ref="I12:J12"/>
-[...1 lines deleted...]
-    <mergeCell ref="K12:L12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="144" t="s">
-[...16 lines deleted...]
-      <c r="Q1" s="146"/>
+      <c r="B1" s="142" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="144"/>
+      <c r="Q1" s="144"/>
     </row>
     <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M3" s="14"/>
     </row>
     <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="17">
         <v>1373</v>
       </c>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
     </row>
     <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="118" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H6" s="21"/>
       <c r="I6" s="20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J6" s="20"/>
       <c r="K6" s="11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="119"/>
       <c r="H7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I7" s="23"/>
       <c r="J7" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K7" s="116"/>
     </row>
     <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F8" s="25">
         <v>2788.8953000000001</v>
       </c>
       <c r="G8" s="26">
         <v>2757.4476</v>
       </c>
       <c r="H8" s="27">
         <v>174.82140000000001</v>
       </c>
       <c r="I8" s="26">
         <v>31.447700000000001</v>
       </c>
       <c r="J8" s="26">
         <v>10.690099999999999</v>
       </c>
       <c r="K8" s="26">
         <v>103.52249999999999</v>
       </c>
     </row>
     <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="28" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F9" s="29">
         <v>1713.3769</v>
       </c>
       <c r="G9" s="30">
         <v>1691.9985999999999</v>
       </c>
       <c r="H9" s="31"/>
       <c r="I9" s="30">
         <v>21.378299999999999</v>
       </c>
       <c r="J9" s="29">
         <v>8.6773000000000007</v>
       </c>
       <c r="K9" s="29">
         <v>73.633899999999997</v>
       </c>
       <c r="Q9" s="32"/>
     </row>
     <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="116" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F10" s="33">
         <v>1075.5183999999999</v>
       </c>
       <c r="G10" s="34">
         <v>1065.4490000000001</v>
       </c>
       <c r="H10" s="35">
         <v>174.82140000000001</v>
       </c>
       <c r="I10" s="34">
         <v>10.0694</v>
       </c>
       <c r="J10" s="35">
         <v>2.0127999999999999</v>
       </c>
       <c r="K10" s="35">
         <v>29.8886</v>
       </c>
       <c r="Q10" s="32"/>
     </row>
     <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q11" s="32"/>
     </row>
     <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E12" s="141" t="s">
-        <v>62</v>
+      <c r="E12" s="138" t="s">
+        <v>64</v>
       </c>
       <c r="F12" s="134"/>
-      <c r="G12" s="141" t="s">
-        <v>63</v>
+      <c r="G12" s="138" t="s">
+        <v>65</v>
       </c>
       <c r="H12" s="134"/>
-      <c r="I12" s="141" t="s">
-        <v>64</v>
+      <c r="I12" s="138" t="s">
+        <v>66</v>
       </c>
       <c r="J12" s="134"/>
-      <c r="K12" s="141" t="s">
-        <v>65</v>
+      <c r="K12" s="138" t="s">
+        <v>67</v>
       </c>
       <c r="L12" s="134"/>
       <c r="Q12" s="32"/>
     </row>
     <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E13" s="155">
+      <c r="E13" s="154">
         <v>407421.86485647148</v>
       </c>
       <c r="F13" s="134"/>
-      <c r="G13" s="155">
+      <c r="G13" s="154">
         <v>69806.721179999993</v>
       </c>
       <c r="H13" s="134"/>
-      <c r="I13" s="155">
+      <c r="I13" s="154">
         <v>2172.7242299999998</v>
       </c>
       <c r="J13" s="134"/>
-      <c r="K13" s="155">
+      <c r="K13" s="154">
         <v>71979.44541</v>
       </c>
       <c r="L13" s="134"/>
       <c r="Q13" s="32"/>
     </row>
     <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q14" s="32"/>
     </row>
     <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q15" s="32"/>
     </row>
     <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="Q16" s="32"/>
     </row>
     <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M17" s="19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q17" s="32"/>
     </row>
     <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="36"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="38"/>
-      <c r="F18" s="138" t="s">
-[...10 lines deleted...]
-      <c r="M18" s="140"/>
+      <c r="F18" s="155" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="140"/>
+      <c r="H18" s="140"/>
+      <c r="I18" s="152"/>
+      <c r="J18" s="155" t="s">
+        <v>72</v>
+      </c>
+      <c r="K18" s="140"/>
+      <c r="L18" s="140"/>
+      <c r="M18" s="152"/>
       <c r="N18" s="39"/>
       <c r="Q18" s="32"/>
     </row>
     <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="40"/>
       <c r="C19" s="41"/>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="J19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="M19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="N19" s="39"/>
       <c r="Q19" s="32"/>
     </row>
     <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C20" s="46"/>
       <c r="D20" s="46"/>
       <c r="E20" s="47"/>
       <c r="F20" s="48">
         <v>1969.7573</v>
       </c>
       <c r="G20" s="49">
         <v>19.478200000000001</v>
       </c>
       <c r="H20" s="50">
         <v>1489.979</v>
       </c>
       <c r="I20" s="51">
         <v>460.30009999999987</v>
       </c>
       <c r="J20" s="52">
         <v>2744.6113999999998</v>
       </c>
       <c r="K20" s="49">
         <v>156.56659999999999</v>
       </c>
       <c r="L20" s="49">
         <v>1956.6971000000001</v>
       </c>
       <c r="M20" s="51">
         <v>631.34770000000003</v>
       </c>
       <c r="Q20" s="32"/>
     </row>
     <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C21" s="54"/>
       <c r="D21" s="54"/>
       <c r="E21" s="55"/>
       <c r="F21" s="56">
         <v>1928.3932</v>
       </c>
       <c r="G21" s="57">
         <v>18.7621</v>
       </c>
       <c r="H21" s="57">
         <v>1456.9081000000001</v>
       </c>
       <c r="I21" s="57">
         <v>452.72300000000001</v>
       </c>
       <c r="J21" s="56">
         <v>2678.6264000000001</v>
       </c>
       <c r="K21" s="57">
         <v>148.85120000000001</v>
       </c>
       <c r="L21" s="57">
         <v>1909.7362000000001</v>
       </c>
       <c r="M21" s="58">
         <v>620.03899999999999</v>
       </c>
       <c r="Q21" s="32"/>
     </row>
     <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="59"/>
       <c r="C22" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22" s="60"/>
       <c r="E22" s="61"/>
       <c r="F22" s="62">
         <v>1132.0554</v>
       </c>
       <c r="G22" s="63">
         <v>10.450100000000001</v>
       </c>
       <c r="H22" s="63">
         <v>853.15909999999997</v>
       </c>
       <c r="I22" s="58">
         <v>268.44619999999998</v>
       </c>
       <c r="J22" s="62">
         <v>1574.4045000000001</v>
       </c>
       <c r="K22" s="63">
         <v>79.919799999999995</v>
       </c>
       <c r="L22" s="63">
         <v>1109.2935</v>
       </c>
       <c r="M22" s="58">
         <v>385.19119999999998</v>
       </c>
       <c r="Q22" s="32"/>
     </row>
     <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="64"/>
       <c r="C23" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D23" s="54"/>
       <c r="E23" s="55"/>
       <c r="F23" s="62">
         <v>796.33780000000002</v>
       </c>
       <c r="G23" s="57">
         <v>8.3119999999999994</v>
       </c>
       <c r="H23" s="57">
         <v>603.74900000000002</v>
       </c>
       <c r="I23" s="66">
         <v>184.27680000000001</v>
       </c>
       <c r="J23" s="62">
         <v>1104.2219</v>
       </c>
       <c r="K23" s="57">
         <v>68.931399999999996</v>
       </c>
       <c r="L23" s="57">
         <v>800.44269999999995</v>
       </c>
       <c r="M23" s="66">
         <v>234.84780000000001</v>
       </c>
       <c r="Q23" s="32"/>
     </row>
     <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="64"/>
       <c r="C24" s="67"/>
       <c r="D24" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E24" s="55"/>
       <c r="F24" s="62">
         <v>159.7054</v>
       </c>
       <c r="G24" s="57">
         <v>2.4984000000000002</v>
       </c>
       <c r="H24" s="63">
         <v>134.74940000000001</v>
       </c>
       <c r="I24" s="58">
         <v>22.457599999999999</v>
       </c>
       <c r="J24" s="62">
         <v>226.0061</v>
       </c>
       <c r="K24" s="63">
         <v>15.931800000000001</v>
       </c>
       <c r="L24" s="63">
         <v>185.304</v>
       </c>
       <c r="M24" s="58">
         <v>24.770299999999999</v>
       </c>
       <c r="Q24" s="32"/>
     </row>
     <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="55"/>
       <c r="F25" s="62">
         <v>41.364100000000001</v>
       </c>
       <c r="G25" s="57">
         <v>0.71609999999999996</v>
       </c>
       <c r="H25" s="57">
         <v>33.070900000000002</v>
       </c>
       <c r="I25" s="66">
         <v>7.5770999999999997</v>
       </c>
       <c r="J25" s="62">
         <v>65.984999999999999</v>
       </c>
       <c r="K25" s="57">
         <v>7.7153999999999998</v>
       </c>
       <c r="L25" s="63">
         <v>46.960900000000002</v>
       </c>
       <c r="M25" s="66">
         <v>11.3087</v>
       </c>
       <c r="Q25" s="32"/>
     </row>
     <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="68"/>
       <c r="C26" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D26" s="60"/>
       <c r="E26" s="61"/>
       <c r="F26" s="62">
         <v>14.1792</v>
       </c>
       <c r="G26" s="63">
         <v>0.23760000000000001</v>
       </c>
       <c r="H26" s="63">
         <v>11.213900000000001</v>
       </c>
       <c r="I26" s="58">
         <v>2.7277</v>
       </c>
       <c r="J26" s="62">
         <v>22.002600000000001</v>
       </c>
       <c r="K26" s="63">
         <v>2.3262999999999998</v>
       </c>
       <c r="L26" s="57">
         <v>15.6663</v>
       </c>
       <c r="M26" s="58">
         <v>4.01</v>
       </c>
       <c r="Q26" s="32"/>
     </row>
     <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C27" s="69"/>
       <c r="D27" s="69"/>
       <c r="E27" s="70"/>
       <c r="F27" s="71">
         <v>127.2397</v>
       </c>
       <c r="G27" s="72">
         <v>1.8812</v>
       </c>
       <c r="H27" s="73">
         <v>100.8349</v>
       </c>
       <c r="I27" s="74">
         <v>24.523599999999998</v>
       </c>
       <c r="J27" s="71">
         <v>195.298</v>
       </c>
       <c r="K27" s="73">
         <v>18.914400000000001</v>
       </c>
       <c r="L27" s="73">
         <v>140.1994</v>
       </c>
       <c r="M27" s="74">
         <v>36.184199999999997</v>
       </c>
       <c r="Q27" s="32"/>
     </row>
     <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q28" s="32"/>
     </row>
     <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q29" s="32"/>
     </row>
     <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="Q30" s="32"/>
     </row>
     <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="Q31" s="32"/>
     </row>
     <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="36"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="38"/>
       <c r="F32" s="156" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="37"/>
       <c r="H32" s="37"/>
       <c r="I32" s="37"/>
       <c r="J32" s="75"/>
       <c r="K32" s="37"/>
       <c r="L32" s="75"/>
       <c r="M32" s="76"/>
       <c r="N32" s="39"/>
       <c r="Q32" s="32"/>
     </row>
     <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="40"/>
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
@@ -14453,1482 +17663,1482 @@
         <v>10</v>
       </c>
       <c r="H33" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I33" s="77" t="s">
         <v>12</v>
       </c>
       <c r="J33" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L33" s="79" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="80" t="s">
         <v>16</v>
       </c>
       <c r="N33" s="39"/>
       <c r="Q33" s="32"/>
     </row>
     <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C34" s="46"/>
       <c r="D34" s="46"/>
       <c r="E34" s="47"/>
       <c r="F34" s="52">
         <v>4568.3176227399999</v>
       </c>
       <c r="G34" s="49">
         <v>1130.41646077</v>
       </c>
       <c r="H34" s="49">
         <v>1824.7680402000001</v>
       </c>
       <c r="I34" s="49">
         <v>553.64717204999999</v>
       </c>
       <c r="J34" s="49">
         <v>960.16542266999988</v>
       </c>
       <c r="K34" s="49">
         <v>29.340208140000001</v>
       </c>
       <c r="L34" s="49">
         <v>24.86006738</v>
       </c>
       <c r="M34" s="51">
         <v>45.120251529999997</v>
       </c>
       <c r="Q34" s="32"/>
     </row>
     <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C35" s="54"/>
       <c r="D35" s="54"/>
       <c r="E35" s="55"/>
       <c r="F35" s="81">
         <v>4420.4034303899998</v>
       </c>
       <c r="G35" s="82">
         <v>1077.2905455600001</v>
       </c>
       <c r="H35" s="82">
         <v>1769.6758096200001</v>
       </c>
       <c r="I35" s="82">
         <v>544.23585859000002</v>
       </c>
       <c r="J35" s="63">
         <v>932.8145774699999</v>
       </c>
       <c r="K35" s="83">
         <v>28.30453954</v>
       </c>
       <c r="L35" s="83">
         <v>23.484243410000001</v>
       </c>
       <c r="M35" s="84">
         <v>44.597856200000003</v>
       </c>
       <c r="Q35" s="32"/>
     </row>
     <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="59"/>
       <c r="C36" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D36" s="60"/>
       <c r="E36" s="61"/>
       <c r="F36" s="62">
         <v>2690.8590936400001</v>
       </c>
       <c r="G36" s="63">
         <v>620.61248427999999</v>
       </c>
       <c r="H36" s="63">
         <v>1111.16883891</v>
       </c>
       <c r="I36" s="82">
         <v>335.44310589000003</v>
       </c>
       <c r="J36" s="63">
         <v>577.55890510999996</v>
       </c>
       <c r="K36" s="63">
         <v>6.43085079</v>
       </c>
       <c r="L36" s="82">
         <v>12.67367222</v>
       </c>
       <c r="M36" s="58">
         <v>26.971236439999998</v>
       </c>
       <c r="Q36" s="32"/>
     </row>
     <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="64"/>
       <c r="C37" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D37" s="54"/>
       <c r="E37" s="55"/>
       <c r="F37" s="62">
         <v>1729.54433675</v>
       </c>
       <c r="G37" s="57">
         <v>456.67806128000001</v>
       </c>
       <c r="H37" s="57">
         <v>658.50697071000002</v>
       </c>
       <c r="I37" s="85">
         <v>208.79275269999999</v>
       </c>
       <c r="J37" s="57">
         <v>355.25567236000001</v>
       </c>
       <c r="K37" s="57">
         <v>21.873688749999999</v>
       </c>
       <c r="L37" s="85">
         <v>10.810571189999999</v>
       </c>
       <c r="M37" s="66">
         <v>17.626619760000001</v>
       </c>
       <c r="Q37" s="32"/>
     </row>
     <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="64"/>
       <c r="C38" s="67"/>
       <c r="D38" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E38" s="55"/>
       <c r="F38" s="62">
         <v>335.55262742000002</v>
       </c>
       <c r="G38" s="63">
         <v>128.30068259999999</v>
       </c>
       <c r="H38" s="63">
         <v>125.88696555</v>
       </c>
       <c r="I38" s="82">
         <v>21.945649169999999</v>
       </c>
       <c r="J38" s="63">
         <v>49.571009400000001</v>
       </c>
       <c r="K38" s="63">
         <v>5.2611330499999998</v>
       </c>
       <c r="L38" s="82">
         <v>2.0134845100000001</v>
       </c>
       <c r="M38" s="58">
         <v>2.5737031400000001</v>
       </c>
       <c r="Q38" s="32"/>
     </row>
     <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C39" s="54"/>
       <c r="D39" s="54"/>
       <c r="E39" s="55"/>
       <c r="F39" s="62">
         <v>147.91419235000001</v>
       </c>
       <c r="G39" s="57">
         <v>53.125915210000002</v>
       </c>
       <c r="H39" s="57">
         <v>55.092230579999999</v>
       </c>
       <c r="I39" s="85">
         <v>9.4113134600000006</v>
       </c>
       <c r="J39" s="57">
         <v>27.350845199999998</v>
       </c>
       <c r="K39" s="57">
         <v>1.0356685999999999</v>
       </c>
       <c r="L39" s="85">
         <v>1.3758239699999999</v>
       </c>
       <c r="M39" s="66">
         <v>0.52239533000000005</v>
       </c>
       <c r="Q39" s="32"/>
     </row>
     <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="68"/>
       <c r="C40" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D40" s="60"/>
       <c r="E40" s="61"/>
       <c r="F40" s="62">
         <v>50.514321070000001</v>
       </c>
       <c r="G40" s="63">
         <v>18.153555099999998</v>
       </c>
       <c r="H40" s="63">
         <v>18.87254931</v>
       </c>
       <c r="I40" s="82">
         <v>3.2587265900000002</v>
       </c>
       <c r="J40" s="63">
         <v>9.2927700000000009</v>
       </c>
       <c r="K40" s="63">
         <v>0.32867039999999997</v>
       </c>
       <c r="L40" s="82">
         <v>0.40545204000000001</v>
       </c>
       <c r="M40" s="58">
         <v>0.20259763</v>
       </c>
       <c r="Q40" s="32"/>
     </row>
     <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C41" s="69"/>
       <c r="D41" s="69"/>
       <c r="E41" s="70"/>
       <c r="F41" s="71">
         <v>406.97960773999989</v>
       </c>
       <c r="G41" s="73">
         <v>137.32676147999999</v>
       </c>
       <c r="H41" s="73">
         <v>153.00267947</v>
       </c>
       <c r="I41" s="86">
         <v>30.287255630000001</v>
       </c>
       <c r="J41" s="73">
         <v>79.286202290000006</v>
       </c>
       <c r="K41" s="73">
         <v>2.02085099</v>
       </c>
       <c r="L41" s="86">
         <v>3.30748321</v>
       </c>
       <c r="M41" s="74">
         <v>1.74837467</v>
       </c>
       <c r="Q41" s="32"/>
     </row>
     <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="Q42" s="32"/>
     </row>
     <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="Q43" s="32"/>
     </row>
     <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q44" s="32"/>
     </row>
     <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="Q45" s="87"/>
       <c r="R45" s="88"/>
     </row>
     <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q46" s="89" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="R46" s="88"/>
     </row>
     <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="36"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38"/>
-      <c r="F47" s="153" t="s">
-[...15 lines deleted...]
-        <v>38</v>
+      <c r="F47" s="151" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="140"/>
+      <c r="H47" s="140"/>
+      <c r="I47" s="140"/>
+      <c r="J47" s="140"/>
+      <c r="K47" s="140"/>
+      <c r="L47" s="152"/>
+      <c r="M47" s="153" t="s">
+        <v>80</v>
+      </c>
+      <c r="N47" s="140"/>
+      <c r="O47" s="140"/>
+      <c r="P47" s="140"/>
+      <c r="Q47" s="145" t="s">
+        <v>40</v>
       </c>
       <c r="R47" s="88"/>
     </row>
     <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="40"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="42"/>
       <c r="F48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I48" s="44" t="s">
         <v>12</v>
       </c>
       <c r="J48" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K48" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L48" s="90" t="s">
         <v>15</v>
       </c>
       <c r="M48" s="91" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N48" s="91" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O48" s="92" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P48" s="93" t="s">
         <v>16</v>
       </c>
       <c r="Q48" s="136"/>
       <c r="R48" s="88"/>
     </row>
     <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="64" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="94"/>
       <c r="F49" s="48">
         <v>3496.5886794600001</v>
       </c>
       <c r="G49" s="49">
         <v>994.87642958000004</v>
       </c>
       <c r="H49" s="49">
         <v>1366.8571359299999</v>
       </c>
       <c r="I49" s="49">
         <v>392.21423854</v>
       </c>
       <c r="J49" s="49">
         <v>713.70311243000015</v>
       </c>
       <c r="K49" s="49">
         <v>21.523637699999998</v>
       </c>
       <c r="L49" s="51">
         <v>7.4141252800000004</v>
       </c>
       <c r="M49" s="48">
         <v>3.43718748</v>
       </c>
       <c r="N49" s="49">
         <v>6.7030793900000001</v>
       </c>
       <c r="O49" s="95">
         <v>9.0259603599999991</v>
       </c>
       <c r="P49" s="51">
         <v>31.886023420000001</v>
       </c>
       <c r="Q49" s="96">
         <v>62.205151809999997</v>
       </c>
     </row>
     <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C50" s="54"/>
       <c r="D50" s="54"/>
       <c r="E50" s="55"/>
       <c r="F50" s="97">
         <v>3371.7674851100001</v>
       </c>
       <c r="G50" s="63">
         <v>945.89899177000007</v>
       </c>
       <c r="H50" s="63">
         <v>1321.4637582800001</v>
       </c>
       <c r="I50" s="63">
         <v>384.98361141999999</v>
       </c>
       <c r="J50" s="63">
         <v>691.7733688400001</v>
       </c>
       <c r="K50" s="63">
         <v>20.638824979999999</v>
       </c>
       <c r="L50" s="58">
         <v>7.0089298199999996</v>
       </c>
       <c r="M50" s="97">
         <v>3.3973491099999999</v>
       </c>
       <c r="N50" s="63">
         <v>6.6216858199999997</v>
       </c>
-      <c r="O50" s="150"/>
+      <c r="O50" s="148"/>
       <c r="P50" s="98">
         <v>31.488257269999998</v>
       </c>
       <c r="Q50" s="99">
         <v>56.808758879999999</v>
       </c>
     </row>
     <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="59"/>
       <c r="C51" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D51" s="60"/>
       <c r="E51" s="61"/>
       <c r="F51" s="62">
         <v>2045.7107561299999</v>
       </c>
       <c r="G51" s="63">
         <v>548.38469749000001</v>
       </c>
       <c r="H51" s="63">
         <v>827.58587912999997</v>
       </c>
       <c r="I51" s="63">
         <v>235.84703626000001</v>
       </c>
       <c r="J51" s="63">
         <v>425.47317156000003</v>
       </c>
       <c r="K51" s="63">
         <v>4.6523186499999998</v>
       </c>
       <c r="L51" s="58">
         <v>3.7676530399999999</v>
       </c>
       <c r="M51" s="62">
         <v>1.8487078100000001</v>
       </c>
       <c r="N51" s="98">
         <v>4.7750297599999998</v>
       </c>
-      <c r="O51" s="151"/>
+      <c r="O51" s="149"/>
       <c r="P51" s="98">
         <v>18.880262219999999</v>
       </c>
       <c r="Q51" s="99">
         <v>39.296120469999998</v>
       </c>
     </row>
     <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="64"/>
       <c r="C52" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D52" s="54"/>
       <c r="E52" s="55"/>
       <c r="F52" s="62">
         <v>1326.0567289799999</v>
       </c>
       <c r="G52" s="63">
         <v>397.51429428</v>
       </c>
       <c r="H52" s="63">
         <v>493.87787915000001</v>
       </c>
       <c r="I52" s="63">
         <v>149.13657516000001</v>
       </c>
       <c r="J52" s="63">
         <v>266.30019728000002</v>
       </c>
       <c r="K52" s="63">
         <v>15.986506329999999</v>
       </c>
       <c r="L52" s="58">
         <v>3.2412767800000002</v>
       </c>
       <c r="M52" s="62">
         <v>1.5486413000000001</v>
       </c>
       <c r="N52" s="98">
         <v>1.8466560599999999</v>
       </c>
-      <c r="O52" s="151"/>
+      <c r="O52" s="149"/>
       <c r="P52" s="98">
         <v>12.60799505</v>
       </c>
       <c r="Q52" s="99">
         <v>17.512638410000001</v>
       </c>
     </row>
     <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="64"/>
       <c r="C53" s="67"/>
       <c r="D53" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E53" s="55"/>
       <c r="F53" s="62">
         <v>278.53359615000011</v>
       </c>
       <c r="G53" s="63">
         <v>114.73525986</v>
       </c>
       <c r="H53" s="63">
         <v>101.19428044999999</v>
       </c>
       <c r="I53" s="63">
         <v>17.57133902</v>
       </c>
       <c r="J53" s="63">
         <v>40.2548581</v>
       </c>
       <c r="K53" s="63">
         <v>4.17834635</v>
       </c>
       <c r="L53" s="58">
         <v>0.59951237000000002</v>
       </c>
       <c r="M53" s="62">
         <v>0.32253225000000002</v>
       </c>
       <c r="N53" s="98">
         <v>7.344262E-2</v>
       </c>
-      <c r="O53" s="151"/>
+      <c r="O53" s="149"/>
       <c r="P53" s="98">
         <v>2.0605112499999998</v>
       </c>
       <c r="Q53" s="99">
         <v>0.19719490000000001</v>
       </c>
     </row>
     <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C54" s="54"/>
       <c r="D54" s="54"/>
       <c r="E54" s="55"/>
       <c r="F54" s="62">
         <v>124.82119435</v>
       </c>
       <c r="G54" s="63">
         <v>48.977437809999998</v>
       </c>
       <c r="H54" s="63">
         <v>45.393377649999998</v>
       </c>
       <c r="I54" s="63">
         <v>7.2306271200000003</v>
       </c>
       <c r="J54" s="63">
         <v>21.929743590000001</v>
       </c>
       <c r="K54" s="63">
         <v>0.88481272</v>
       </c>
       <c r="L54" s="58">
         <v>0.40519546000000001</v>
       </c>
       <c r="M54" s="62">
         <v>3.9838369999999998E-2</v>
       </c>
       <c r="N54" s="98">
         <v>8.1393569999999998E-2</v>
       </c>
-      <c r="O54" s="151"/>
+      <c r="O54" s="149"/>
       <c r="P54" s="98">
         <v>0.39776614999999999</v>
       </c>
       <c r="Q54" s="99">
         <v>0.54529424000000004</v>
       </c>
     </row>
     <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="68"/>
       <c r="C55" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D55" s="60"/>
       <c r="E55" s="61"/>
       <c r="F55" s="62">
         <v>40.061836919999998</v>
       </c>
       <c r="G55" s="63">
         <v>16.252829330000001</v>
       </c>
       <c r="H55" s="63">
         <v>14.338961510000001</v>
       </c>
       <c r="I55" s="63">
         <v>2.28304185</v>
       </c>
       <c r="J55" s="63">
         <v>6.8192796600000003</v>
       </c>
       <c r="K55" s="63">
         <v>0.25058007999999998</v>
       </c>
       <c r="L55" s="58">
         <v>0.11714449</v>
       </c>
       <c r="M55" s="62">
         <v>2.1064820000000001E-2</v>
       </c>
       <c r="N55" s="98">
         <v>3.5123649999999999E-2</v>
       </c>
-      <c r="O55" s="151"/>
+      <c r="O55" s="149"/>
       <c r="P55" s="98">
         <v>0.14187621</v>
       </c>
       <c r="Q55" s="99">
         <v>0.41114933999999997</v>
       </c>
     </row>
     <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C56" s="69"/>
       <c r="D56" s="69"/>
       <c r="E56" s="70"/>
       <c r="F56" s="71">
         <v>334.74581223000001</v>
       </c>
       <c r="G56" s="73">
         <v>126.7094622</v>
       </c>
       <c r="H56" s="73">
         <v>123.40467074999999</v>
       </c>
       <c r="I56" s="73">
         <v>21.900730530000001</v>
       </c>
       <c r="J56" s="73">
         <v>60.132398790000003</v>
       </c>
       <c r="K56" s="73">
         <v>1.61884023</v>
       </c>
       <c r="L56" s="74">
         <v>0.97970972999999995</v>
       </c>
       <c r="M56" s="71">
         <v>0.26249989000000001</v>
       </c>
       <c r="N56" s="100">
         <v>0.56383417999999996</v>
       </c>
-      <c r="O56" s="152"/>
+      <c r="O56" s="150"/>
       <c r="P56" s="86">
         <v>1.2562445200000001</v>
       </c>
       <c r="Q56" s="101">
         <v>3.8206735200000002</v>
       </c>
     </row>
     <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
       <c r="Q57" s="102"/>
     </row>
     <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I58" s="12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="J63" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E64" s="36"/>
-      <c r="F64" s="142" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="F64" s="139" t="s">
+        <v>39</v>
+      </c>
+      <c r="G64" s="140"/>
+      <c r="H64" s="140"/>
+      <c r="I64" s="141"/>
+      <c r="J64" s="146" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="103"/>
       <c r="F65" s="104" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G65" s="105" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H65" s="106" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I65" s="105" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="J65" s="149"/>
+        <v>92</v>
+      </c>
+      <c r="J65" s="147"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F66" s="52">
         <v>219.59540709999999</v>
       </c>
       <c r="G66" s="49">
         <v>0.81720720000000002</v>
       </c>
       <c r="H66" s="49">
         <v>96.5726686</v>
       </c>
       <c r="I66" s="49">
         <v>59.421297439999996</v>
       </c>
       <c r="J66" s="51">
         <v>23.780980849999999</v>
       </c>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="107" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F67" s="62">
         <v>219.59540709999999</v>
       </c>
       <c r="G67" s="63">
         <v>0.55020720000000001</v>
       </c>
       <c r="H67" s="63">
         <v>66.309091219999999</v>
       </c>
       <c r="I67" s="63">
         <v>59.421297439999996</v>
       </c>
       <c r="J67" s="58">
         <v>22.718016250000002</v>
       </c>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F68" s="108"/>
       <c r="G68" s="73">
         <v>0.26700000000000002</v>
       </c>
       <c r="H68" s="73">
         <v>30.263577380000001</v>
       </c>
       <c r="I68" s="109"/>
       <c r="J68" s="74">
         <v>1.0629645999999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="E12:F12"/>
-    <mergeCell ref="I12:J12"/>
-[...1 lines deleted...]
-    <mergeCell ref="K12:L12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="144" t="s">
-[...16 lines deleted...]
-      <c r="Q1" s="146"/>
+      <c r="B1" s="142" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="144"/>
+      <c r="Q1" s="144"/>
     </row>
     <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M3" s="14"/>
     </row>
     <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="17">
         <v>1374</v>
       </c>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
     </row>
     <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="118" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H6" s="21"/>
       <c r="I6" s="20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J6" s="20"/>
       <c r="K6" s="11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="119"/>
       <c r="H7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I7" s="23"/>
       <c r="J7" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K7" s="116"/>
     </row>
     <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F8" s="25">
         <v>2787.3121999999998</v>
       </c>
       <c r="G8" s="26">
         <v>2755.8132999999998</v>
       </c>
       <c r="H8" s="27">
         <v>176.9435</v>
       </c>
       <c r="I8" s="26">
         <v>31.498899999999999</v>
       </c>
       <c r="J8" s="26">
         <v>10.6175</v>
       </c>
       <c r="K8" s="26">
         <v>104.19410000000001</v>
       </c>
     </row>
     <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="28" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F9" s="29">
         <v>1712.0708</v>
       </c>
       <c r="G9" s="30">
         <v>1690.5935999999999</v>
       </c>
       <c r="H9" s="31"/>
       <c r="I9" s="30">
         <v>21.4772</v>
       </c>
       <c r="J9" s="29">
         <v>8.6347000000000005</v>
       </c>
       <c r="K9" s="29">
         <v>74.274900000000002</v>
       </c>
       <c r="Q9" s="32"/>
     </row>
     <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="116" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F10" s="33">
         <v>1075.2414000000001</v>
       </c>
       <c r="G10" s="34">
         <v>1065.2197000000001</v>
       </c>
       <c r="H10" s="35">
         <v>176.9435</v>
       </c>
       <c r="I10" s="34">
         <v>10.021699999999999</v>
       </c>
       <c r="J10" s="35">
         <v>1.9827999999999999</v>
       </c>
       <c r="K10" s="35">
         <v>29.9192</v>
       </c>
       <c r="Q10" s="32"/>
     </row>
     <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q11" s="32"/>
     </row>
     <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E12" s="141" t="s">
-        <v>62</v>
+      <c r="E12" s="138" t="s">
+        <v>64</v>
       </c>
       <c r="F12" s="134"/>
-      <c r="G12" s="141" t="s">
-        <v>63</v>
+      <c r="G12" s="138" t="s">
+        <v>65</v>
       </c>
       <c r="H12" s="134"/>
-      <c r="I12" s="141" t="s">
-        <v>64</v>
+      <c r="I12" s="138" t="s">
+        <v>66</v>
       </c>
       <c r="J12" s="134"/>
-      <c r="K12" s="141" t="s">
-        <v>65</v>
+      <c r="K12" s="138" t="s">
+        <v>67</v>
       </c>
       <c r="L12" s="134"/>
       <c r="Q12" s="32"/>
     </row>
     <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E13" s="155">
+      <c r="E13" s="154">
         <v>414018.51874350058</v>
       </c>
       <c r="F13" s="134"/>
-      <c r="G13" s="155">
+      <c r="G13" s="154">
         <v>70882.901660000003</v>
       </c>
       <c r="H13" s="134"/>
-      <c r="I13" s="155">
+      <c r="I13" s="154">
         <v>1872.6042299999999</v>
       </c>
       <c r="J13" s="134"/>
-      <c r="K13" s="155">
+      <c r="K13" s="154">
         <v>72755.50589</v>
       </c>
       <c r="L13" s="134"/>
       <c r="Q13" s="32"/>
     </row>
     <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q14" s="32"/>
     </row>
     <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q15" s="32"/>
     </row>
     <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="Q16" s="32"/>
     </row>
     <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M17" s="19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q17" s="32"/>
     </row>
     <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="36"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="38"/>
-      <c r="F18" s="138" t="s">
-[...10 lines deleted...]
-      <c r="M18" s="140"/>
+      <c r="F18" s="155" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="140"/>
+      <c r="H18" s="140"/>
+      <c r="I18" s="152"/>
+      <c r="J18" s="155" t="s">
+        <v>72</v>
+      </c>
+      <c r="K18" s="140"/>
+      <c r="L18" s="140"/>
+      <c r="M18" s="152"/>
       <c r="N18" s="39"/>
       <c r="Q18" s="32"/>
     </row>
     <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="40"/>
       <c r="C19" s="41"/>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="J19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="M19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="N19" s="39"/>
       <c r="Q19" s="32"/>
     </row>
     <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C20" s="46"/>
       <c r="D20" s="46"/>
       <c r="E20" s="47"/>
       <c r="F20" s="48">
         <v>1998.1558</v>
       </c>
       <c r="G20" s="49">
         <v>18.222999999999999</v>
       </c>
       <c r="H20" s="50">
         <v>1521.1909000000001</v>
       </c>
       <c r="I20" s="51">
         <v>458.74189999999999</v>
       </c>
       <c r="J20" s="52">
         <v>2833.2197999999999</v>
       </c>
       <c r="K20" s="49">
         <v>146.26169999999999</v>
       </c>
       <c r="L20" s="49">
         <v>2040.8533</v>
       </c>
       <c r="M20" s="51">
         <v>646.10480000000007</v>
       </c>
       <c r="Q20" s="32"/>
     </row>
     <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C21" s="54"/>
       <c r="D21" s="54"/>
       <c r="E21" s="55"/>
       <c r="F21" s="56">
         <v>1955.0862999999999</v>
       </c>
       <c r="G21" s="57">
         <v>17.514099999999999</v>
       </c>
       <c r="H21" s="57">
         <v>1487.0045</v>
       </c>
       <c r="I21" s="57">
         <v>450.5677</v>
       </c>
       <c r="J21" s="56">
         <v>2763.3712999999998</v>
       </c>
       <c r="K21" s="57">
         <v>138.82140000000001</v>
       </c>
       <c r="L21" s="57">
         <v>1991.1596</v>
       </c>
       <c r="M21" s="58">
         <v>633.39030000000002</v>
       </c>
       <c r="Q21" s="32"/>
     </row>
     <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="59"/>
       <c r="C22" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22" s="60"/>
       <c r="E22" s="61"/>
       <c r="F22" s="62">
         <v>1136.4159</v>
       </c>
       <c r="G22" s="63">
         <v>9.9964999999999993</v>
       </c>
       <c r="H22" s="63">
         <v>853.20180000000005</v>
       </c>
       <c r="I22" s="58">
         <v>273.2176</v>
       </c>
       <c r="J22" s="62">
         <v>1597.1439</v>
       </c>
       <c r="K22" s="63">
         <v>75.774799999999999</v>
       </c>
       <c r="L22" s="63">
         <v>1121.6783</v>
       </c>
       <c r="M22" s="58">
         <v>399.69080000000002</v>
       </c>
       <c r="Q22" s="32"/>
     </row>
     <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="64"/>
       <c r="C23" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D23" s="54"/>
       <c r="E23" s="55"/>
       <c r="F23" s="62">
         <v>818.67039999999997</v>
       </c>
       <c r="G23" s="57">
         <v>7.5175999999999998</v>
       </c>
       <c r="H23" s="57">
         <v>633.80269999999996</v>
       </c>
       <c r="I23" s="66">
         <v>177.3501</v>
       </c>
       <c r="J23" s="62">
         <v>1166.2274</v>
       </c>
       <c r="K23" s="57">
         <v>63.046599999999998</v>
       </c>
       <c r="L23" s="57">
         <v>869.48130000000003</v>
       </c>
       <c r="M23" s="66">
         <v>233.6995</v>
       </c>
       <c r="Q23" s="32"/>
     </row>
     <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="64"/>
       <c r="C24" s="67"/>
       <c r="D24" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E24" s="55"/>
       <c r="F24" s="62">
         <v>173.16849999999999</v>
       </c>
       <c r="G24" s="57">
         <v>2.6922000000000001</v>
       </c>
       <c r="H24" s="63">
         <v>147.38579999999999</v>
       </c>
       <c r="I24" s="58">
         <v>23.090499999999999</v>
       </c>
       <c r="J24" s="62">
         <v>255.364</v>
       </c>
       <c r="K24" s="63">
         <v>16.403700000000001</v>
       </c>
       <c r="L24" s="63">
         <v>213.25620000000001</v>
       </c>
       <c r="M24" s="58">
         <v>25.7041</v>
       </c>
       <c r="Q24" s="32"/>
     </row>
     <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="55"/>
       <c r="F25" s="62">
         <v>43.069499999999998</v>
       </c>
       <c r="G25" s="57">
         <v>0.70889999999999997</v>
       </c>
       <c r="H25" s="57">
         <v>34.186399999999999</v>
       </c>
       <c r="I25" s="66">
         <v>8.1742000000000008</v>
       </c>
       <c r="J25" s="62">
         <v>69.848500000000001</v>
       </c>
       <c r="K25" s="57">
         <v>7.4402999999999997</v>
       </c>
       <c r="L25" s="63">
         <v>49.6937</v>
       </c>
       <c r="M25" s="66">
         <v>12.714499999999999</v>
       </c>
       <c r="Q25" s="32"/>
     </row>
     <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="68"/>
       <c r="C26" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D26" s="60"/>
       <c r="E26" s="61"/>
       <c r="F26" s="62">
         <v>14.773999999999999</v>
       </c>
       <c r="G26" s="63">
         <v>0.22389999999999999</v>
       </c>
       <c r="H26" s="63">
         <v>11.6173</v>
       </c>
       <c r="I26" s="58">
         <v>2.9327999999999999</v>
       </c>
       <c r="J26" s="62">
         <v>23.109500000000001</v>
       </c>
       <c r="K26" s="63">
         <v>2.1417999999999999</v>
       </c>
       <c r="L26" s="57">
         <v>16.5154</v>
       </c>
       <c r="M26" s="58">
         <v>4.4523000000000001</v>
       </c>
       <c r="Q26" s="32"/>
     </row>
     <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C27" s="69"/>
       <c r="D27" s="69"/>
       <c r="E27" s="70"/>
       <c r="F27" s="71">
         <v>130.15199999999999</v>
       </c>
       <c r="G27" s="72">
         <v>1.8221000000000001</v>
       </c>
       <c r="H27" s="73">
         <v>102.33369999999999</v>
       </c>
       <c r="I27" s="74">
         <v>25.996200000000002</v>
       </c>
       <c r="J27" s="71">
         <v>203.3329</v>
       </c>
       <c r="K27" s="73">
         <v>17.883800000000001</v>
       </c>
       <c r="L27" s="73">
         <v>145.39150000000001</v>
       </c>
       <c r="M27" s="74">
         <v>40.057600000000001</v>
       </c>
       <c r="Q27" s="32"/>
     </row>
     <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q28" s="32"/>
     </row>
     <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q29" s="32"/>
     </row>
     <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="Q30" s="32"/>
     </row>
     <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="Q31" s="32"/>
     </row>
     <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="36"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="38"/>
       <c r="F32" s="156" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="37"/>
       <c r="H32" s="37"/>
       <c r="I32" s="37"/>
       <c r="J32" s="75"/>
       <c r="K32" s="37"/>
       <c r="L32" s="75"/>
       <c r="M32" s="76"/>
       <c r="N32" s="39"/>
       <c r="Q32" s="32"/>
     </row>
     <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="40"/>
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
@@ -15938,1482 +19148,1482 @@
         <v>10</v>
       </c>
       <c r="H33" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I33" s="77" t="s">
         <v>12</v>
       </c>
       <c r="J33" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L33" s="79" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="80" t="s">
         <v>16</v>
       </c>
       <c r="N33" s="39"/>
       <c r="Q33" s="32"/>
     </row>
     <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C34" s="46"/>
       <c r="D34" s="46"/>
       <c r="E34" s="47"/>
       <c r="F34" s="52">
         <v>4606.8647408199986</v>
       </c>
       <c r="G34" s="49">
         <v>1061.59666616</v>
       </c>
       <c r="H34" s="49">
         <v>1895.94352527</v>
       </c>
       <c r="I34" s="49">
         <v>566.39411567000002</v>
       </c>
       <c r="J34" s="49">
         <v>982.95225335999999</v>
       </c>
       <c r="K34" s="49">
         <v>30.673393900000001</v>
       </c>
       <c r="L34" s="49">
         <v>23.112483480000002</v>
       </c>
       <c r="M34" s="51">
         <v>46.192302980000001</v>
       </c>
       <c r="Q34" s="32"/>
     </row>
     <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C35" s="54"/>
       <c r="D35" s="54"/>
       <c r="E35" s="55"/>
       <c r="F35" s="81">
         <v>4454.8370709699993</v>
       </c>
       <c r="G35" s="82">
         <v>1009.10513044</v>
       </c>
       <c r="H35" s="82">
         <v>1837.76275048</v>
       </c>
       <c r="I35" s="82">
         <v>555.70745283999997</v>
       </c>
       <c r="J35" s="63">
         <v>955.16519315999994</v>
       </c>
       <c r="K35" s="83">
         <v>29.633861199999998</v>
       </c>
       <c r="L35" s="83">
         <v>21.80477724</v>
       </c>
       <c r="M35" s="84">
         <v>45.65790561</v>
       </c>
       <c r="Q35" s="32"/>
     </row>
     <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="59"/>
       <c r="C36" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D36" s="60"/>
       <c r="E36" s="61"/>
       <c r="F36" s="62">
         <v>2715.2853222499998</v>
       </c>
       <c r="G36" s="63">
         <v>600.88798470999996</v>
       </c>
       <c r="H36" s="63">
         <v>1133.0147058800001</v>
       </c>
       <c r="I36" s="82">
         <v>351.66574609999998</v>
       </c>
       <c r="J36" s="63">
         <v>584.19707509</v>
       </c>
       <c r="K36" s="63">
         <v>6.5148387000000003</v>
       </c>
       <c r="L36" s="82">
         <v>11.98703437</v>
       </c>
       <c r="M36" s="58">
         <v>27.017937400000001</v>
       </c>
       <c r="Q36" s="32"/>
     </row>
     <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="64"/>
       <c r="C37" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D37" s="54"/>
       <c r="E37" s="55"/>
       <c r="F37" s="62">
         <v>1739.55174872</v>
       </c>
       <c r="G37" s="57">
         <v>408.21714573000003</v>
       </c>
       <c r="H37" s="57">
         <v>704.74804459999996</v>
       </c>
       <c r="I37" s="85">
         <v>204.04170674</v>
       </c>
       <c r="J37" s="57">
         <v>370.96811807</v>
       </c>
       <c r="K37" s="57">
         <v>23.1190225</v>
       </c>
       <c r="L37" s="85">
         <v>9.81774287</v>
       </c>
       <c r="M37" s="66">
         <v>18.639968209999999</v>
       </c>
       <c r="Q37" s="32"/>
     </row>
     <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="64"/>
       <c r="C38" s="67"/>
       <c r="D38" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E38" s="55"/>
       <c r="F38" s="62">
         <v>363.91793501000001</v>
       </c>
       <c r="G38" s="63">
         <v>130.8429113</v>
       </c>
       <c r="H38" s="63">
         <v>143.2902086</v>
       </c>
       <c r="I38" s="82">
         <v>22.775828220000001</v>
       </c>
       <c r="J38" s="63">
         <v>56.553133799999998</v>
       </c>
       <c r="K38" s="63">
         <v>5.6394954999999998</v>
       </c>
       <c r="L38" s="82">
         <v>2.0535571799999999</v>
       </c>
       <c r="M38" s="58">
         <v>2.7628004100000001</v>
       </c>
       <c r="Q38" s="32"/>
     </row>
     <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C39" s="54"/>
       <c r="D39" s="54"/>
       <c r="E39" s="55"/>
       <c r="F39" s="62">
         <v>152.02766985</v>
       </c>
       <c r="G39" s="57">
         <v>52.491535720000002</v>
       </c>
       <c r="H39" s="57">
         <v>58.180774790000001</v>
       </c>
       <c r="I39" s="85">
         <v>10.68666283</v>
       </c>
       <c r="J39" s="57">
         <v>27.787060199999999</v>
       </c>
       <c r="K39" s="57">
         <v>1.0395327000000001</v>
       </c>
       <c r="L39" s="85">
         <v>1.3077062399999999</v>
       </c>
       <c r="M39" s="66">
         <v>0.53439736999999998</v>
       </c>
       <c r="Q39" s="32"/>
     </row>
     <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="68"/>
       <c r="C40" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D40" s="60"/>
       <c r="E40" s="61"/>
       <c r="F40" s="62">
         <v>51.283837440000013</v>
       </c>
       <c r="G40" s="63">
         <v>17.237529800000001</v>
       </c>
       <c r="H40" s="63">
         <v>19.881490249999999</v>
       </c>
       <c r="I40" s="82">
         <v>3.6887622599999998</v>
       </c>
       <c r="J40" s="63">
         <v>9.6020681000000003</v>
       </c>
       <c r="K40" s="63">
         <v>0.30320229999999998</v>
       </c>
       <c r="L40" s="82">
         <v>0.36891838999999998</v>
       </c>
       <c r="M40" s="58">
         <v>0.20186634000000001</v>
       </c>
       <c r="Q40" s="32"/>
     </row>
     <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C41" s="69"/>
       <c r="D41" s="69"/>
       <c r="E41" s="70"/>
       <c r="F41" s="71">
         <v>420.84671754999988</v>
       </c>
       <c r="G41" s="73">
         <v>135.97718639999999</v>
       </c>
       <c r="H41" s="73">
         <v>163.94440467000001</v>
       </c>
       <c r="I41" s="86">
         <v>33.92539275</v>
       </c>
       <c r="J41" s="73">
         <v>79.986204020000002</v>
       </c>
       <c r="K41" s="73">
         <v>2.1040258000000001</v>
       </c>
       <c r="L41" s="86">
         <v>3.1129576999999999</v>
       </c>
       <c r="M41" s="74">
         <v>1.79654621</v>
       </c>
       <c r="Q41" s="32"/>
     </row>
     <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="Q42" s="32"/>
     </row>
     <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="Q43" s="32"/>
     </row>
     <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q44" s="32"/>
     </row>
     <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="Q45" s="87"/>
       <c r="R45" s="88"/>
     </row>
     <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q46" s="89" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="R46" s="88"/>
     </row>
     <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="36"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38"/>
-      <c r="F47" s="153" t="s">
-[...15 lines deleted...]
-        <v>38</v>
+      <c r="F47" s="151" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="140"/>
+      <c r="H47" s="140"/>
+      <c r="I47" s="140"/>
+      <c r="J47" s="140"/>
+      <c r="K47" s="140"/>
+      <c r="L47" s="152"/>
+      <c r="M47" s="153" t="s">
+        <v>80</v>
+      </c>
+      <c r="N47" s="140"/>
+      <c r="O47" s="140"/>
+      <c r="P47" s="140"/>
+      <c r="Q47" s="145" t="s">
+        <v>40</v>
       </c>
       <c r="R47" s="88"/>
     </row>
     <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="40"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="42"/>
       <c r="F48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I48" s="44" t="s">
         <v>12</v>
       </c>
       <c r="J48" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K48" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L48" s="90" t="s">
         <v>15</v>
       </c>
       <c r="M48" s="91" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N48" s="91" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O48" s="92" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P48" s="93" t="s">
         <v>16</v>
       </c>
       <c r="Q48" s="136"/>
       <c r="R48" s="88"/>
     </row>
     <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="64" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="94"/>
       <c r="F49" s="48">
         <v>3518.0873867800001</v>
       </c>
       <c r="G49" s="49">
         <v>936.20193008000001</v>
       </c>
       <c r="H49" s="49">
         <v>1420.40850441</v>
       </c>
       <c r="I49" s="49">
         <v>401.16852308</v>
       </c>
       <c r="J49" s="49">
         <v>730.85565689999999</v>
       </c>
       <c r="K49" s="49">
         <v>22.551549210000001</v>
       </c>
       <c r="L49" s="51">
         <v>6.9012231000000002</v>
       </c>
       <c r="M49" s="48">
         <v>3.5004401000000001</v>
       </c>
       <c r="N49" s="49">
         <v>6.8404321100000001</v>
       </c>
       <c r="O49" s="95">
         <v>9.3905983699999993</v>
       </c>
       <c r="P49" s="51">
         <v>32.646991550000003</v>
       </c>
       <c r="Q49" s="96">
         <v>63.246650209999999</v>
       </c>
     </row>
     <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C50" s="54"/>
       <c r="D50" s="54"/>
       <c r="E50" s="55"/>
       <c r="F50" s="97">
         <v>3389.988761529999</v>
       </c>
       <c r="G50" s="63">
         <v>887.74391342000001</v>
       </c>
       <c r="H50" s="63">
         <v>1372.5317270800001</v>
       </c>
       <c r="I50" s="63">
         <v>392.95044440999999</v>
       </c>
       <c r="J50" s="63">
         <v>708.58589352000001</v>
       </c>
       <c r="K50" s="63">
         <v>21.662741659999998</v>
       </c>
       <c r="L50" s="58">
         <v>6.5140414399999997</v>
       </c>
       <c r="M50" s="97">
         <v>3.4648393199999998</v>
       </c>
       <c r="N50" s="63">
         <v>6.7663198099999997</v>
       </c>
-      <c r="O50" s="150"/>
+      <c r="O50" s="148"/>
       <c r="P50" s="98">
         <v>32.239642320000002</v>
       </c>
       <c r="Q50" s="99">
         <v>57.811750539999998</v>
       </c>
     </row>
     <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="59"/>
       <c r="C51" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D51" s="60"/>
       <c r="E51" s="61"/>
       <c r="F51" s="62">
         <v>2063.93831512</v>
       </c>
       <c r="G51" s="63">
         <v>531.90657549000002</v>
       </c>
       <c r="H51" s="63">
         <v>844.58052277000002</v>
       </c>
       <c r="I51" s="63">
         <v>247.17783635999999</v>
       </c>
       <c r="J51" s="63">
         <v>431.96274471999999</v>
       </c>
       <c r="K51" s="63">
         <v>4.7368693799999999</v>
       </c>
       <c r="L51" s="58">
         <v>3.5737663999999998</v>
       </c>
       <c r="M51" s="62">
         <v>1.7930031799999999</v>
       </c>
       <c r="N51" s="98">
         <v>4.8861587699999998</v>
       </c>
-      <c r="O51" s="151"/>
+      <c r="O51" s="149"/>
       <c r="P51" s="98">
         <v>18.913985929999999</v>
       </c>
       <c r="Q51" s="99">
         <v>40.223580349999999</v>
       </c>
     </row>
     <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="64"/>
       <c r="C52" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D52" s="54"/>
       <c r="E52" s="55"/>
       <c r="F52" s="62">
         <v>1326.0504464099999</v>
       </c>
       <c r="G52" s="63">
         <v>355.83733792999999</v>
       </c>
       <c r="H52" s="63">
         <v>527.95120430999998</v>
       </c>
       <c r="I52" s="63">
         <v>145.77260805</v>
       </c>
       <c r="J52" s="63">
         <v>276.62314880000002</v>
       </c>
       <c r="K52" s="63">
         <v>16.92587228</v>
       </c>
       <c r="L52" s="58">
         <v>2.94027504</v>
       </c>
       <c r="M52" s="62">
         <v>1.6718361399999999</v>
       </c>
       <c r="N52" s="98">
         <v>1.88016104</v>
       </c>
-      <c r="O52" s="151"/>
+      <c r="O52" s="149"/>
       <c r="P52" s="98">
         <v>13.325656390000001</v>
       </c>
       <c r="Q52" s="99">
         <v>17.58817019</v>
       </c>
     </row>
     <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="64"/>
       <c r="C53" s="67"/>
       <c r="D53" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E53" s="55"/>
       <c r="F53" s="62">
         <v>301.05052376999998</v>
       </c>
       <c r="G53" s="63">
         <v>116.56591369</v>
       </c>
       <c r="H53" s="63">
         <v>115.20574653</v>
       </c>
       <c r="I53" s="63">
         <v>18.257689589999998</v>
       </c>
       <c r="J53" s="63">
         <v>45.903281800000002</v>
       </c>
       <c r="K53" s="63">
         <v>4.5110775700000003</v>
       </c>
       <c r="L53" s="58">
         <v>0.60681459000000004</v>
       </c>
       <c r="M53" s="62">
         <v>0.38428760000000001</v>
       </c>
       <c r="N53" s="98">
         <v>4.5701489999999997E-2</v>
       </c>
-      <c r="O53" s="151"/>
+      <c r="O53" s="149"/>
       <c r="P53" s="98">
         <v>2.2104421200000002</v>
       </c>
       <c r="Q53" s="99">
         <v>0.21753784000000001</v>
       </c>
     </row>
     <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C54" s="54"/>
       <c r="D54" s="54"/>
       <c r="E54" s="55"/>
       <c r="F54" s="62">
         <v>128.09862525</v>
       </c>
       <c r="G54" s="63">
         <v>48.458016659999998</v>
       </c>
       <c r="H54" s="63">
         <v>47.876777330000003</v>
       </c>
       <c r="I54" s="63">
         <v>8.2180786700000006</v>
       </c>
       <c r="J54" s="63">
         <v>22.269763380000001</v>
       </c>
       <c r="K54" s="63">
         <v>0.88880755</v>
       </c>
       <c r="L54" s="58">
         <v>0.38718165999999998</v>
       </c>
       <c r="M54" s="62">
         <v>3.5600779999999999E-2</v>
       </c>
       <c r="N54" s="98">
         <v>7.4112300000000006E-2</v>
       </c>
-      <c r="O54" s="151"/>
+      <c r="O54" s="149"/>
       <c r="P54" s="98">
         <v>0.40734923000000001</v>
       </c>
       <c r="Q54" s="99">
         <v>0.57565960999999999</v>
       </c>
     </row>
     <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="68"/>
       <c r="C55" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D55" s="60"/>
       <c r="E55" s="61"/>
       <c r="F55" s="62">
         <v>40.545202059999987</v>
       </c>
       <c r="G55" s="63">
         <v>15.468140979999999</v>
       </c>
       <c r="H55" s="63">
         <v>15.05720661</v>
       </c>
       <c r="I55" s="63">
         <v>2.5866546600000002</v>
       </c>
       <c r="J55" s="63">
         <v>7.0948263200000001</v>
       </c>
       <c r="K55" s="63">
         <v>0.23026769</v>
       </c>
       <c r="L55" s="58">
         <v>0.1081058</v>
       </c>
       <c r="M55" s="62">
         <v>2.3394789999999999E-2</v>
       </c>
       <c r="N55" s="98">
         <v>3.358237E-2</v>
       </c>
-      <c r="O55" s="151"/>
+      <c r="O55" s="149"/>
       <c r="P55" s="98">
         <v>0.1413141</v>
       </c>
       <c r="Q55" s="99">
         <v>0.43243092999999999</v>
       </c>
     </row>
     <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C56" s="69"/>
       <c r="D56" s="69"/>
       <c r="E56" s="70"/>
       <c r="F56" s="71">
         <v>340.20989113000002</v>
       </c>
       <c r="G56" s="73">
         <v>124.42354673</v>
       </c>
       <c r="H56" s="73">
         <v>127.87725394</v>
       </c>
       <c r="I56" s="73">
         <v>24.559171599999999</v>
       </c>
       <c r="J56" s="73">
         <v>60.74350948</v>
       </c>
       <c r="K56" s="73">
         <v>1.6808025900000001</v>
       </c>
       <c r="L56" s="74">
         <v>0.92560679000000001</v>
       </c>
       <c r="M56" s="71">
         <v>0.21442731000000001</v>
       </c>
       <c r="N56" s="100">
         <v>0.57550354999999997</v>
       </c>
-      <c r="O56" s="152"/>
+      <c r="O56" s="150"/>
       <c r="P56" s="86">
         <v>1.29094978</v>
       </c>
       <c r="Q56" s="101">
         <v>4.0191133499999996</v>
       </c>
     </row>
     <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
       <c r="Q57" s="102"/>
     </row>
     <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I58" s="12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="J63" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E64" s="36"/>
-      <c r="F64" s="142" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="F64" s="139" t="s">
+        <v>39</v>
+      </c>
+      <c r="G64" s="140"/>
+      <c r="H64" s="140"/>
+      <c r="I64" s="141"/>
+      <c r="J64" s="146" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="103"/>
       <c r="F65" s="104" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G65" s="105" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H65" s="106" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I65" s="105" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="J65" s="149"/>
+        <v>92</v>
+      </c>
+      <c r="J65" s="147"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F66" s="52">
         <v>231.96703041999999</v>
       </c>
       <c r="G66" s="49">
         <v>0.88675900000000007</v>
       </c>
       <c r="H66" s="49">
         <v>101.69197831</v>
       </c>
       <c r="I66" s="49">
         <v>62.374659880000003</v>
       </c>
       <c r="J66" s="51">
         <v>25.408469279999998</v>
       </c>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="107" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F67" s="62">
         <v>231.96703041999999</v>
       </c>
       <c r="G67" s="63">
         <v>0.615259</v>
       </c>
       <c r="H67" s="63">
         <v>70.594808869999994</v>
       </c>
       <c r="I67" s="63">
         <v>62.374659880000003</v>
       </c>
       <c r="J67" s="58">
         <v>24.271215080000001</v>
       </c>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F68" s="108"/>
       <c r="G68" s="73">
         <v>0.27150000000000002</v>
       </c>
       <c r="H68" s="73">
         <v>31.097169439999998</v>
       </c>
       <c r="I68" s="109"/>
       <c r="J68" s="74">
         <v>1.1372542000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="E12:F12"/>
-    <mergeCell ref="I12:J12"/>
-[...1 lines deleted...]
-    <mergeCell ref="K12:L12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="144" t="s">
-[...16 lines deleted...]
-      <c r="Q1" s="146"/>
+      <c r="B1" s="142" t="s">
+        <v>98</v>
+      </c>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="144"/>
+      <c r="Q1" s="144"/>
     </row>
     <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M3" s="14"/>
     </row>
     <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="17">
         <v>1374</v>
       </c>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
     </row>
     <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="118" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H6" s="21"/>
       <c r="I6" s="20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J6" s="20"/>
       <c r="K6" s="11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="119"/>
       <c r="H7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I7" s="23"/>
       <c r="J7" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K7" s="116"/>
     </row>
     <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F8" s="25">
         <v>2785.0848000000001</v>
       </c>
       <c r="G8" s="26">
         <v>2753.6174999999998</v>
       </c>
       <c r="H8" s="27">
         <v>179.15600000000001</v>
       </c>
       <c r="I8" s="26">
         <v>31.467300000000002</v>
       </c>
       <c r="J8" s="26">
         <v>10.653600000000001</v>
       </c>
       <c r="K8" s="26">
         <v>104.39230000000001</v>
       </c>
     </row>
     <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="28" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F9" s="29">
         <v>1710.8570999999999</v>
       </c>
       <c r="G9" s="30">
         <v>1689.3408999999999</v>
       </c>
       <c r="H9" s="31"/>
       <c r="I9" s="30">
         <v>21.516200000000001</v>
       </c>
       <c r="J9" s="29">
         <v>8.6715</v>
       </c>
       <c r="K9" s="29">
         <v>74.5852</v>
       </c>
       <c r="Q9" s="32"/>
     </row>
     <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="116" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F10" s="33">
         <v>1074.2276999999999</v>
       </c>
       <c r="G10" s="34">
         <v>1064.2765999999999</v>
       </c>
       <c r="H10" s="35">
         <v>179.15600000000001</v>
       </c>
       <c r="I10" s="34">
         <v>9.9511000000000003</v>
       </c>
       <c r="J10" s="35">
         <v>1.9821</v>
       </c>
       <c r="K10" s="35">
         <v>29.807099999999998</v>
       </c>
       <c r="Q10" s="32"/>
     </row>
     <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q11" s="32"/>
     </row>
     <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E12" s="141" t="s">
-        <v>62</v>
+      <c r="E12" s="138" t="s">
+        <v>64</v>
       </c>
       <c r="F12" s="134"/>
-      <c r="G12" s="141" t="s">
-        <v>63</v>
+      <c r="G12" s="138" t="s">
+        <v>65</v>
       </c>
       <c r="H12" s="134"/>
-      <c r="I12" s="141" t="s">
-        <v>64</v>
+      <c r="I12" s="138" t="s">
+        <v>66</v>
       </c>
       <c r="J12" s="134"/>
-      <c r="K12" s="141" t="s">
-        <v>65</v>
+      <c r="K12" s="138" t="s">
+        <v>67</v>
       </c>
       <c r="L12" s="134"/>
       <c r="Q12" s="32"/>
     </row>
     <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E13" s="155">
+      <c r="E13" s="154">
         <v>414915.39100489463</v>
       </c>
       <c r="F13" s="134"/>
-      <c r="G13" s="155">
+      <c r="G13" s="154">
         <v>70986.094259999998</v>
       </c>
       <c r="H13" s="134"/>
-      <c r="I13" s="155">
+      <c r="I13" s="154">
         <v>1752.5745999999999</v>
       </c>
       <c r="J13" s="134"/>
-      <c r="K13" s="155">
+      <c r="K13" s="154">
         <v>72738.668860000005</v>
       </c>
       <c r="L13" s="134"/>
       <c r="Q13" s="32"/>
     </row>
     <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q14" s="32"/>
     </row>
     <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q15" s="32"/>
     </row>
     <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="Q16" s="32"/>
     </row>
     <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M17" s="19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q17" s="32"/>
     </row>
     <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="36"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="38"/>
-      <c r="F18" s="138" t="s">
-[...10 lines deleted...]
-      <c r="M18" s="140"/>
+      <c r="F18" s="155" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="140"/>
+      <c r="H18" s="140"/>
+      <c r="I18" s="152"/>
+      <c r="J18" s="155" t="s">
+        <v>72</v>
+      </c>
+      <c r="K18" s="140"/>
+      <c r="L18" s="140"/>
+      <c r="M18" s="152"/>
       <c r="N18" s="39"/>
       <c r="Q18" s="32"/>
     </row>
     <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="40"/>
       <c r="C19" s="41"/>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="J19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="M19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="N19" s="39"/>
       <c r="Q19" s="32"/>
     </row>
     <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C20" s="46"/>
       <c r="D20" s="46"/>
       <c r="E20" s="47"/>
       <c r="F20" s="48">
         <v>2071.5410000000002</v>
       </c>
       <c r="G20" s="49">
         <v>18.694299999999998</v>
       </c>
       <c r="H20" s="50">
         <v>1585.9737</v>
       </c>
       <c r="I20" s="51">
         <v>466.87299999999999</v>
       </c>
       <c r="J20" s="52">
         <v>2969.1767</v>
       </c>
       <c r="K20" s="49">
         <v>150.00909999999999</v>
       </c>
       <c r="L20" s="49">
         <v>2154.4195</v>
       </c>
       <c r="M20" s="51">
         <v>664.74810000000002</v>
       </c>
       <c r="Q20" s="32"/>
     </row>
     <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C21" s="54"/>
       <c r="D21" s="54"/>
       <c r="E21" s="55"/>
       <c r="F21" s="56">
         <v>2027.0622000000001</v>
       </c>
       <c r="G21" s="57">
         <v>17.965299999999999</v>
       </c>
       <c r="H21" s="57">
         <v>1550.6618000000001</v>
       </c>
       <c r="I21" s="57">
         <v>458.43509999999998</v>
       </c>
       <c r="J21" s="56">
         <v>2896.1026000000002</v>
       </c>
       <c r="K21" s="57">
         <v>142.3938</v>
       </c>
       <c r="L21" s="57">
         <v>2102.2849999999999</v>
       </c>
       <c r="M21" s="58">
         <v>651.42380000000003</v>
       </c>
       <c r="Q21" s="32"/>
     </row>
     <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="59"/>
       <c r="C22" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22" s="60"/>
       <c r="E22" s="61"/>
       <c r="F22" s="62">
         <v>1163.9774</v>
       </c>
       <c r="G22" s="63">
         <v>10.4238</v>
       </c>
       <c r="H22" s="63">
         <v>875.58069999999998</v>
       </c>
       <c r="I22" s="58">
         <v>277.97289999999998</v>
       </c>
       <c r="J22" s="62">
         <v>1653.9813999999999</v>
       </c>
       <c r="K22" s="63">
         <v>78.751300000000001</v>
       </c>
       <c r="L22" s="63">
         <v>1163.6741999999999</v>
       </c>
       <c r="M22" s="58">
         <v>411.55590000000001</v>
       </c>
       <c r="Q22" s="32"/>
     </row>
     <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="64"/>
       <c r="C23" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D23" s="54"/>
       <c r="E23" s="55"/>
       <c r="F23" s="62">
         <v>863.08480000000009</v>
       </c>
       <c r="G23" s="57">
         <v>7.5415000000000001</v>
       </c>
       <c r="H23" s="57">
         <v>675.08109999999999</v>
       </c>
       <c r="I23" s="66">
         <v>180.4622</v>
       </c>
       <c r="J23" s="62">
         <v>1242.1212</v>
       </c>
       <c r="K23" s="57">
         <v>63.642499999999998</v>
       </c>
       <c r="L23" s="57">
         <v>938.61080000000004</v>
       </c>
       <c r="M23" s="66">
         <v>239.86789999999999</v>
       </c>
       <c r="Q23" s="32"/>
     </row>
     <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="64"/>
       <c r="C24" s="67"/>
       <c r="D24" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E24" s="55"/>
       <c r="F24" s="62">
         <v>180.3477</v>
       </c>
       <c r="G24" s="57">
         <v>2.6030000000000002</v>
       </c>
       <c r="H24" s="63">
         <v>153.77000000000001</v>
       </c>
       <c r="I24" s="58">
         <v>23.974699999999999</v>
       </c>
       <c r="J24" s="62">
         <v>268.74419999999998</v>
       </c>
       <c r="K24" s="63">
         <v>15.891500000000001</v>
       </c>
       <c r="L24" s="63">
         <v>226.07149999999999</v>
       </c>
       <c r="M24" s="58">
         <v>26.781199999999998</v>
       </c>
       <c r="Q24" s="32"/>
     </row>
     <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="55"/>
       <c r="F25" s="62">
         <v>44.4788</v>
       </c>
       <c r="G25" s="57">
         <v>0.72899999999999998</v>
       </c>
       <c r="H25" s="57">
         <v>35.311900000000001</v>
       </c>
       <c r="I25" s="66">
         <v>8.4379000000000008</v>
       </c>
       <c r="J25" s="62">
         <v>73.074100000000001</v>
       </c>
       <c r="K25" s="57">
         <v>7.6153000000000004</v>
       </c>
       <c r="L25" s="63">
         <v>52.134500000000003</v>
       </c>
       <c r="M25" s="66">
         <v>13.324299999999999</v>
       </c>
       <c r="Q25" s="32"/>
     </row>
     <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="68"/>
       <c r="C26" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D26" s="60"/>
       <c r="E26" s="61"/>
       <c r="F26" s="62">
         <v>15.3512</v>
       </c>
       <c r="G26" s="63">
         <v>0.24049999999999999</v>
       </c>
       <c r="H26" s="63">
         <v>12.070499999999999</v>
       </c>
       <c r="I26" s="58">
         <v>3.0402</v>
       </c>
       <c r="J26" s="62">
         <v>24.388999999999999</v>
       </c>
       <c r="K26" s="63">
         <v>2.3212000000000002</v>
       </c>
       <c r="L26" s="57">
         <v>17.408100000000001</v>
       </c>
       <c r="M26" s="58">
         <v>4.6597</v>
       </c>
       <c r="Q26" s="32"/>
     </row>
     <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C27" s="69"/>
       <c r="D27" s="69"/>
       <c r="E27" s="70"/>
       <c r="F27" s="71">
         <v>134.84469999999999</v>
       </c>
       <c r="G27" s="72">
         <v>1.9</v>
       </c>
       <c r="H27" s="73">
         <v>106.05880000000001</v>
       </c>
       <c r="I27" s="74">
         <v>26.885899999999999</v>
       </c>
       <c r="J27" s="71">
         <v>213.74359999999999</v>
       </c>
       <c r="K27" s="73">
         <v>18.497399999999999</v>
       </c>
       <c r="L27" s="73">
         <v>153.05289999999999</v>
       </c>
       <c r="M27" s="74">
         <v>42.193300000000001</v>
       </c>
       <c r="Q27" s="32"/>
     </row>
     <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q28" s="32"/>
     </row>
     <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q29" s="32"/>
     </row>
     <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="Q30" s="32"/>
     </row>
     <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="Q31" s="32"/>
     </row>
     <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="36"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="38"/>
       <c r="F32" s="156" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="37"/>
       <c r="H32" s="37"/>
       <c r="I32" s="37"/>
       <c r="J32" s="75"/>
       <c r="K32" s="37"/>
       <c r="L32" s="75"/>
       <c r="M32" s="76"/>
       <c r="N32" s="39"/>
       <c r="Q32" s="32"/>
     </row>
     <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="40"/>
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
@@ -17423,1482 +20633,1482 @@
         <v>10</v>
       </c>
       <c r="H33" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I33" s="77" t="s">
         <v>12</v>
       </c>
       <c r="J33" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L33" s="79" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="80" t="s">
         <v>16</v>
       </c>
       <c r="N33" s="39"/>
       <c r="Q33" s="32"/>
     </row>
     <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C34" s="46"/>
       <c r="D34" s="46"/>
       <c r="E34" s="47"/>
       <c r="F34" s="52">
         <v>4805.4361945199998</v>
       </c>
       <c r="G34" s="49">
         <v>1091.82310265</v>
       </c>
       <c r="H34" s="49">
         <v>1992.5907107999999</v>
       </c>
       <c r="I34" s="49">
         <v>582.55955457000005</v>
       </c>
       <c r="J34" s="49">
         <v>1036.15760312</v>
       </c>
       <c r="K34" s="49">
         <v>32.702123399999998</v>
       </c>
       <c r="L34" s="49">
         <v>23.666257269999999</v>
       </c>
       <c r="M34" s="51">
         <v>45.936842710000001</v>
       </c>
       <c r="Q34" s="32"/>
     </row>
     <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C35" s="54"/>
       <c r="D35" s="54"/>
       <c r="E35" s="55"/>
       <c r="F35" s="81">
         <v>4645.3339727000002</v>
       </c>
       <c r="G35" s="82">
         <v>1037.17716544</v>
       </c>
       <c r="H35" s="82">
         <v>1930.85063053</v>
       </c>
       <c r="I35" s="82">
         <v>571.16487053000003</v>
       </c>
       <c r="J35" s="63">
         <v>1006.81993362</v>
       </c>
       <c r="K35" s="83">
         <v>31.593589699999999</v>
       </c>
       <c r="L35" s="83">
         <v>22.330154839999999</v>
       </c>
       <c r="M35" s="84">
         <v>45.397628040000001</v>
       </c>
       <c r="Q35" s="32"/>
     </row>
     <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="59"/>
       <c r="C36" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D36" s="60"/>
       <c r="E36" s="61"/>
       <c r="F36" s="62">
         <v>2824.6377200500001</v>
       </c>
       <c r="G36" s="63">
         <v>628.70152313999995</v>
       </c>
       <c r="H36" s="63">
         <v>1180.0567706899999</v>
       </c>
       <c r="I36" s="82">
         <v>362.82142875</v>
       </c>
       <c r="J36" s="63">
         <v>606.68125525000005</v>
       </c>
       <c r="K36" s="63">
         <v>6.8086760000000002</v>
       </c>
       <c r="L36" s="82">
         <v>12.429034440000001</v>
       </c>
       <c r="M36" s="58">
         <v>27.13903178</v>
       </c>
       <c r="Q36" s="32"/>
     </row>
     <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="64"/>
       <c r="C37" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D37" s="54"/>
       <c r="E37" s="55"/>
       <c r="F37" s="62">
         <v>1820.6962526499999</v>
       </c>
       <c r="G37" s="57">
         <v>408.4756423</v>
       </c>
       <c r="H37" s="57">
         <v>750.79385983999998</v>
       </c>
       <c r="I37" s="85">
         <v>208.34344178000001</v>
       </c>
       <c r="J37" s="57">
         <v>400.13867836999998</v>
       </c>
       <c r="K37" s="57">
         <v>24.784913700000001</v>
       </c>
       <c r="L37" s="85">
         <v>9.9011203999999999</v>
       </c>
       <c r="M37" s="66">
         <v>18.258596260000001</v>
       </c>
       <c r="Q37" s="32"/>
     </row>
     <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="64"/>
       <c r="C38" s="67"/>
       <c r="D38" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E38" s="55"/>
       <c r="F38" s="62">
         <v>369.65083487999999</v>
       </c>
       <c r="G38" s="63">
         <v>125.27383380000001</v>
       </c>
       <c r="H38" s="63">
         <v>148.41008883999999</v>
       </c>
       <c r="I38" s="82">
         <v>23.62645346</v>
       </c>
       <c r="J38" s="63">
         <v>61.479292600000001</v>
       </c>
       <c r="K38" s="63">
         <v>6.13301885</v>
       </c>
       <c r="L38" s="82">
         <v>1.9839077199999999</v>
       </c>
       <c r="M38" s="58">
         <v>2.7442396100000002</v>
       </c>
       <c r="Q38" s="32"/>
     </row>
     <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C39" s="54"/>
       <c r="D39" s="54"/>
       <c r="E39" s="55"/>
       <c r="F39" s="62">
         <v>160.10222182000001</v>
       </c>
       <c r="G39" s="57">
         <v>54.64593721</v>
       </c>
       <c r="H39" s="57">
         <v>61.74008027</v>
       </c>
       <c r="I39" s="85">
         <v>11.39468404</v>
       </c>
       <c r="J39" s="57">
         <v>29.337669500000001</v>
       </c>
       <c r="K39" s="57">
         <v>1.1085337</v>
       </c>
       <c r="L39" s="85">
         <v>1.33610243</v>
       </c>
       <c r="M39" s="66">
         <v>0.53921467000000001</v>
       </c>
       <c r="Q39" s="32"/>
     </row>
     <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="68"/>
       <c r="C40" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D40" s="60"/>
       <c r="E40" s="61"/>
       <c r="F40" s="62">
         <v>55.229007140000007</v>
       </c>
       <c r="G40" s="63">
         <v>18.81942643</v>
       </c>
       <c r="H40" s="63">
         <v>21.451100700000001</v>
       </c>
       <c r="I40" s="82">
         <v>3.9697830399999998</v>
       </c>
       <c r="J40" s="63">
         <v>10.072549199999999</v>
       </c>
       <c r="K40" s="63">
         <v>0.30981520000000001</v>
       </c>
       <c r="L40" s="82">
         <v>0.39973192000000002</v>
       </c>
       <c r="M40" s="58">
         <v>0.20660065</v>
       </c>
       <c r="Q40" s="32"/>
     </row>
     <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C41" s="69"/>
       <c r="D41" s="69"/>
       <c r="E41" s="70"/>
       <c r="F41" s="71">
         <v>443.41761965000001</v>
       </c>
       <c r="G41" s="73">
         <v>142.17386880000001</v>
       </c>
       <c r="H41" s="73">
         <v>174.27599666</v>
       </c>
       <c r="I41" s="86">
         <v>35.907616840000003</v>
       </c>
       <c r="J41" s="73">
         <v>83.740327769999993</v>
       </c>
       <c r="K41" s="73">
         <v>2.3193609500000001</v>
       </c>
       <c r="L41" s="86">
         <v>3.19642962</v>
       </c>
       <c r="M41" s="74">
         <v>1.80401901</v>
       </c>
       <c r="Q41" s="32"/>
     </row>
     <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="Q42" s="32"/>
     </row>
     <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="Q43" s="32"/>
     </row>
     <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q44" s="32"/>
     </row>
     <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="Q45" s="87"/>
       <c r="R45" s="88"/>
     </row>
     <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q46" s="89" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="R46" s="88"/>
     </row>
     <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="36"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38"/>
-      <c r="F47" s="153" t="s">
-[...15 lines deleted...]
-        <v>38</v>
+      <c r="F47" s="151" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="140"/>
+      <c r="H47" s="140"/>
+      <c r="I47" s="140"/>
+      <c r="J47" s="140"/>
+      <c r="K47" s="140"/>
+      <c r="L47" s="152"/>
+      <c r="M47" s="153" t="s">
+        <v>80</v>
+      </c>
+      <c r="N47" s="140"/>
+      <c r="O47" s="140"/>
+      <c r="P47" s="140"/>
+      <c r="Q47" s="145" t="s">
+        <v>40</v>
       </c>
       <c r="R47" s="88"/>
     </row>
     <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="40"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="42"/>
       <c r="F48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I48" s="44" t="s">
         <v>12</v>
       </c>
       <c r="J48" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K48" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L48" s="90" t="s">
         <v>15</v>
       </c>
       <c r="M48" s="91" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N48" s="91" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O48" s="92" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P48" s="93" t="s">
         <v>16</v>
       </c>
       <c r="Q48" s="136"/>
       <c r="R48" s="88"/>
     </row>
     <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="64" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="94"/>
       <c r="F49" s="48">
         <v>3670.9994535300002</v>
       </c>
       <c r="G49" s="49">
         <v>962.09179789999996</v>
       </c>
       <c r="H49" s="49">
         <v>1494.7721990099999</v>
       </c>
       <c r="I49" s="49">
         <v>412.61709784999999</v>
       </c>
       <c r="J49" s="49">
         <v>770.39021667999998</v>
       </c>
       <c r="K49" s="49">
         <v>24.07986683</v>
       </c>
       <c r="L49" s="51">
         <v>7.0482752599999996</v>
       </c>
       <c r="M49" s="48">
         <v>3.4737885300000002</v>
       </c>
       <c r="N49" s="49">
         <v>7.1073592900000007</v>
       </c>
       <c r="O49" s="95">
         <v>9.7605030700000004</v>
       </c>
       <c r="P49" s="51">
         <v>32.467349460000001</v>
       </c>
       <c r="Q49" s="96">
         <v>66.503499020000007</v>
       </c>
     </row>
     <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C50" s="54"/>
       <c r="D50" s="54"/>
       <c r="E50" s="55"/>
       <c r="F50" s="97">
         <v>3536.0011089099999</v>
       </c>
       <c r="G50" s="63">
         <v>911.71422617999997</v>
       </c>
       <c r="H50" s="63">
         <v>1443.8679672200001</v>
       </c>
       <c r="I50" s="63">
         <v>403.83472441999999</v>
       </c>
       <c r="J50" s="63">
         <v>746.80716761999997</v>
       </c>
       <c r="K50" s="63">
         <v>23.120269180000001</v>
       </c>
       <c r="L50" s="58">
         <v>6.6567542900000003</v>
       </c>
       <c r="M50" s="97">
         <v>3.4432200000000002</v>
       </c>
       <c r="N50" s="63">
         <v>7.0264297300000003</v>
       </c>
-      <c r="O50" s="150"/>
+      <c r="O50" s="148"/>
       <c r="P50" s="98">
         <v>32.05660881</v>
       </c>
       <c r="Q50" s="99">
         <v>60.806765599999999</v>
       </c>
     </row>
     <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="59"/>
       <c r="C51" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D51" s="60"/>
       <c r="E51" s="61"/>
       <c r="F51" s="62">
         <v>2149.44978898</v>
       </c>
       <c r="G51" s="63">
         <v>555.9007623</v>
       </c>
       <c r="H51" s="63">
         <v>881.53909148000002</v>
       </c>
       <c r="I51" s="63">
         <v>255.16313668999999</v>
       </c>
       <c r="J51" s="63">
         <v>448.20157604000002</v>
       </c>
       <c r="K51" s="63">
         <v>4.9502158500000002</v>
       </c>
       <c r="L51" s="58">
         <v>3.69500662</v>
       </c>
       <c r="M51" s="62">
         <v>1.91556294</v>
       </c>
       <c r="N51" s="98">
         <v>5.08216716</v>
       </c>
-      <c r="O51" s="151"/>
+      <c r="O51" s="149"/>
       <c r="P51" s="98">
         <v>18.999412</v>
       </c>
       <c r="Q51" s="99">
         <v>42.133202799999999</v>
       </c>
     </row>
     <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="64"/>
       <c r="C52" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D52" s="54"/>
       <c r="E52" s="55"/>
       <c r="F52" s="62">
         <v>1386.5513199300001</v>
       </c>
       <c r="G52" s="63">
         <v>355.81346387999997</v>
       </c>
       <c r="H52" s="63">
         <v>562.32887573999994</v>
       </c>
       <c r="I52" s="63">
         <v>148.67158773</v>
       </c>
       <c r="J52" s="63">
         <v>298.60559158000001</v>
       </c>
       <c r="K52" s="63">
         <v>18.170053329999998</v>
       </c>
       <c r="L52" s="58">
         <v>2.9617476699999998</v>
       </c>
       <c r="M52" s="62">
         <v>1.5276570599999999</v>
       </c>
       <c r="N52" s="98">
         <v>1.94426257</v>
       </c>
-      <c r="O52" s="151"/>
+      <c r="O52" s="149"/>
       <c r="P52" s="98">
         <v>13.057196810000001</v>
       </c>
       <c r="Q52" s="99">
         <v>18.673562799999999</v>
       </c>
     </row>
     <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="64"/>
       <c r="C53" s="67"/>
       <c r="D53" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E53" s="55"/>
       <c r="F53" s="62">
         <v>305.22966104</v>
       </c>
       <c r="G53" s="63">
         <v>111.54692436000001</v>
       </c>
       <c r="H53" s="63">
         <v>119.2948988</v>
       </c>
       <c r="I53" s="63">
         <v>18.923285409999998</v>
       </c>
       <c r="J53" s="63">
         <v>49.96682174</v>
       </c>
       <c r="K53" s="63">
         <v>4.9039858499999998</v>
       </c>
       <c r="L53" s="58">
         <v>0.59374488000000003</v>
       </c>
       <c r="M53" s="62">
         <v>0.28104361</v>
       </c>
       <c r="N53" s="98">
         <v>8.2817260000000004E-2</v>
       </c>
-      <c r="O53" s="151"/>
+      <c r="O53" s="149"/>
       <c r="P53" s="98">
         <v>2.1956355200000002</v>
       </c>
       <c r="Q53" s="99">
         <v>0.21918909</v>
       </c>
     </row>
     <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C54" s="54"/>
       <c r="D54" s="54"/>
       <c r="E54" s="55"/>
       <c r="F54" s="62">
         <v>134.99834462000001</v>
       </c>
       <c r="G54" s="63">
         <v>50.377571719999999</v>
       </c>
       <c r="H54" s="63">
         <v>50.904231789999997</v>
       </c>
       <c r="I54" s="63">
         <v>8.7823734299999998</v>
       </c>
       <c r="J54" s="63">
         <v>23.58304906</v>
       </c>
       <c r="K54" s="63">
         <v>0.95959764999999997</v>
       </c>
       <c r="L54" s="58">
         <v>0.39152097000000002</v>
       </c>
       <c r="M54" s="62">
         <v>3.056853E-2</v>
       </c>
       <c r="N54" s="98">
         <v>8.0929559999999998E-2</v>
       </c>
-      <c r="O54" s="151"/>
+      <c r="O54" s="149"/>
       <c r="P54" s="98">
         <v>0.41074064999999998</v>
       </c>
       <c r="Q54" s="99">
         <v>0.55233049000000001</v>
       </c>
     </row>
     <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="68"/>
       <c r="C55" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D55" s="60"/>
       <c r="E55" s="61"/>
       <c r="F55" s="62">
         <v>43.765177090000002</v>
       </c>
       <c r="G55" s="63">
         <v>16.848555300000001</v>
       </c>
       <c r="H55" s="63">
         <v>16.318731540000002</v>
       </c>
       <c r="I55" s="63">
         <v>2.7944514499999999</v>
       </c>
       <c r="J55" s="63">
         <v>7.4464445499999998</v>
       </c>
       <c r="K55" s="63">
         <v>0.24055645</v>
       </c>
       <c r="L55" s="58">
         <v>0.11643779999999999</v>
       </c>
       <c r="M55" s="62">
         <v>1.8810489999999999E-2</v>
       </c>
       <c r="N55" s="98">
         <v>3.3880430000000003E-2</v>
       </c>
-      <c r="O55" s="151"/>
+      <c r="O55" s="149"/>
       <c r="P55" s="98">
         <v>0.14462601</v>
       </c>
       <c r="Q55" s="99">
         <v>0.41869008000000002</v>
       </c>
     </row>
     <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C56" s="69"/>
       <c r="D56" s="69"/>
       <c r="E56" s="70"/>
       <c r="F56" s="71">
         <v>358.60735527999992</v>
       </c>
       <c r="G56" s="73">
         <v>129.92260272999999</v>
       </c>
       <c r="H56" s="73">
         <v>136.26772690999999</v>
       </c>
       <c r="I56" s="73">
         <v>25.951021310000002</v>
       </c>
       <c r="J56" s="73">
         <v>63.662000859999999</v>
       </c>
       <c r="K56" s="73">
         <v>1.86208084</v>
       </c>
       <c r="L56" s="74">
         <v>0.94192262999999998</v>
       </c>
       <c r="M56" s="71">
         <v>0.23999321000000001</v>
       </c>
       <c r="N56" s="100">
         <v>0.57943791</v>
       </c>
-      <c r="O56" s="152"/>
+      <c r="O56" s="150"/>
       <c r="P56" s="86">
         <v>1.2962580800000001</v>
       </c>
       <c r="Q56" s="101">
         <v>4.1076442000000002</v>
       </c>
     </row>
     <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
       <c r="Q57" s="102"/>
     </row>
     <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I58" s="12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="J63" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E64" s="36"/>
-      <c r="F64" s="142" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="F64" s="139" t="s">
+        <v>39</v>
+      </c>
+      <c r="G64" s="140"/>
+      <c r="H64" s="140"/>
+      <c r="I64" s="141"/>
+      <c r="J64" s="146" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="103"/>
       <c r="F65" s="104" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G65" s="105" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H65" s="106" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I65" s="105" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="J65" s="149"/>
+        <v>92</v>
+      </c>
+      <c r="J65" s="147"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F66" s="52">
         <v>260.92779056000001</v>
       </c>
       <c r="G66" s="49">
         <v>0.8782080000000001</v>
       </c>
       <c r="H66" s="49">
         <v>102.47030986999999</v>
       </c>
       <c r="I66" s="49">
         <v>66.964976949999993</v>
       </c>
       <c r="J66" s="51">
         <v>27.26783129</v>
       </c>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="107" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F67" s="62">
         <v>260.92779056000001</v>
       </c>
       <c r="G67" s="63">
         <v>0.60170800000000002</v>
       </c>
       <c r="H67" s="63">
         <v>70.341855539999997</v>
       </c>
       <c r="I67" s="63">
         <v>66.964976949999993</v>
       </c>
       <c r="J67" s="58">
         <v>26.02654282</v>
       </c>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F68" s="108"/>
       <c r="G68" s="73">
         <v>0.27650000000000002</v>
       </c>
       <c r="H68" s="73">
         <v>32.128454329999997</v>
       </c>
       <c r="I68" s="109"/>
       <c r="J68" s="74">
         <v>1.24128847</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="E12:F12"/>
-    <mergeCell ref="I12:J12"/>
-[...1 lines deleted...]
-    <mergeCell ref="K12:L12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:R68"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="4" width="2.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="2" customWidth="1"/>
     <col min="6" max="15" width="10.625" style="2" customWidth="1"/>
     <col min="16" max="17" width="10.625" style="16" customWidth="1"/>
     <col min="18" max="18" width="8.25" style="16" customWidth="1"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="144" t="s">
-[...16 lines deleted...]
-      <c r="Q1" s="146"/>
+      <c r="B1" s="142" t="s">
+        <v>99</v>
+      </c>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="144"/>
+      <c r="Q1" s="144"/>
     </row>
     <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M2" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M3" s="14"/>
     </row>
     <row r="4" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="17">
         <v>1374</v>
       </c>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
     </row>
     <row r="5" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E6" s="9"/>
       <c r="F6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="118" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H6" s="21"/>
       <c r="I6" s="20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J6" s="20"/>
       <c r="K6" s="11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="119"/>
       <c r="H7" s="5" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I7" s="23"/>
       <c r="J7" s="5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K7" s="116"/>
     </row>
     <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E8" s="24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F8" s="25">
         <v>2784.3831</v>
       </c>
       <c r="G8" s="26">
         <v>2752.8584000000001</v>
       </c>
       <c r="H8" s="27">
         <v>181.35169999999999</v>
       </c>
       <c r="I8" s="26">
         <v>31.524699999999999</v>
       </c>
       <c r="J8" s="26">
         <v>10.7356</v>
       </c>
       <c r="K8" s="26">
         <v>105.0556</v>
       </c>
     </row>
     <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E9" s="28" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F9" s="29">
         <v>1710.4190000000001</v>
       </c>
       <c r="G9" s="30">
         <v>1688.7860000000001</v>
       </c>
       <c r="H9" s="31"/>
       <c r="I9" s="30">
         <v>21.632999999999999</v>
       </c>
       <c r="J9" s="29">
         <v>8.7392000000000003</v>
       </c>
       <c r="K9" s="29">
         <v>75.252899999999997</v>
       </c>
       <c r="Q9" s="32"/>
     </row>
     <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E10" s="116" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F10" s="33">
         <v>1073.9640999999999</v>
       </c>
       <c r="G10" s="34">
         <v>1064.0724</v>
       </c>
       <c r="H10" s="35">
         <v>181.35169999999999</v>
       </c>
       <c r="I10" s="34">
         <v>9.8917000000000002</v>
       </c>
       <c r="J10" s="35">
         <v>1.9964</v>
       </c>
       <c r="K10" s="35">
         <v>29.802700000000002</v>
       </c>
       <c r="Q10" s="32"/>
     </row>
     <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q11" s="32"/>
     </row>
     <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E12" s="141" t="s">
-        <v>62</v>
+      <c r="E12" s="138" t="s">
+        <v>64</v>
       </c>
       <c r="F12" s="134"/>
-      <c r="G12" s="141" t="s">
-        <v>63</v>
+      <c r="G12" s="138" t="s">
+        <v>65</v>
       </c>
       <c r="H12" s="134"/>
-      <c r="I12" s="141" t="s">
-        <v>64</v>
+      <c r="I12" s="138" t="s">
+        <v>66</v>
       </c>
       <c r="J12" s="134"/>
-      <c r="K12" s="141" t="s">
-        <v>65</v>
+      <c r="K12" s="138" t="s">
+        <v>67</v>
       </c>
       <c r="L12" s="134"/>
       <c r="Q12" s="32"/>
     </row>
     <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E13" s="155">
+      <c r="E13" s="154">
         <v>414955.11474089097</v>
       </c>
       <c r="F13" s="134"/>
-      <c r="G13" s="155">
+      <c r="G13" s="154">
         <v>70974.711240000004</v>
       </c>
       <c r="H13" s="134"/>
-      <c r="I13" s="155">
+      <c r="I13" s="154">
         <v>1642.45461</v>
       </c>
       <c r="J13" s="134"/>
-      <c r="K13" s="155">
+      <c r="K13" s="154">
         <v>72617.165850000005</v>
       </c>
       <c r="L13" s="134"/>
       <c r="Q13" s="32"/>
     </row>
     <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q14" s="32"/>
     </row>
     <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q15" s="32"/>
     </row>
     <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="Q16" s="32"/>
     </row>
     <row r="17" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="I17" s="19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M17" s="19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Q17" s="32"/>
     </row>
     <row r="18" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="36"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="38"/>
-      <c r="F18" s="138" t="s">
-[...10 lines deleted...]
-      <c r="M18" s="140"/>
+      <c r="F18" s="155" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="140"/>
+      <c r="H18" s="140"/>
+      <c r="I18" s="152"/>
+      <c r="J18" s="155" t="s">
+        <v>72</v>
+      </c>
+      <c r="K18" s="140"/>
+      <c r="L18" s="140"/>
+      <c r="M18" s="152"/>
       <c r="N18" s="39"/>
       <c r="Q18" s="32"/>
     </row>
     <row r="19" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="40"/>
       <c r="C19" s="41"/>
       <c r="D19" s="41"/>
       <c r="E19" s="42"/>
       <c r="F19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="J19" s="43" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="44" t="s">
         <v>11</v>
       </c>
       <c r="M19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="N19" s="39"/>
       <c r="Q19" s="32"/>
     </row>
     <row r="20" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B20" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C20" s="46"/>
       <c r="D20" s="46"/>
       <c r="E20" s="47"/>
       <c r="F20" s="48">
         <v>2107.319</v>
       </c>
       <c r="G20" s="49">
         <v>18.074400000000001</v>
       </c>
       <c r="H20" s="50">
         <v>1640.3504</v>
       </c>
       <c r="I20" s="51">
         <v>448.89420000000001</v>
       </c>
       <c r="J20" s="52">
         <v>2931.8454000000002</v>
       </c>
       <c r="K20" s="49">
         <v>147.3759</v>
       </c>
       <c r="L20" s="49">
         <v>2158.8816000000002</v>
       </c>
       <c r="M20" s="51">
         <v>625.58789999999999</v>
       </c>
       <c r="Q20" s="32"/>
     </row>
     <row r="21" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B21" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C21" s="54"/>
       <c r="D21" s="54"/>
       <c r="E21" s="55"/>
       <c r="F21" s="56">
         <v>2065.3195000000001</v>
       </c>
       <c r="G21" s="57">
         <v>17.371300000000002</v>
       </c>
       <c r="H21" s="57">
         <v>1606.9256</v>
       </c>
       <c r="I21" s="57">
         <v>441.02260000000001</v>
       </c>
       <c r="J21" s="56">
         <v>2865.2044000000001</v>
       </c>
       <c r="K21" s="57">
         <v>140.12479999999999</v>
       </c>
       <c r="L21" s="57">
         <v>2111.4382000000001</v>
       </c>
       <c r="M21" s="58">
         <v>613.64139999999998</v>
       </c>
       <c r="Q21" s="32"/>
     </row>
     <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B22" s="59"/>
       <c r="C22" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22" s="60"/>
       <c r="E22" s="61"/>
       <c r="F22" s="62">
         <v>1176.6837</v>
       </c>
       <c r="G22" s="63">
         <v>9.9376999999999995</v>
       </c>
       <c r="H22" s="63">
         <v>893.274</v>
       </c>
       <c r="I22" s="58">
         <v>273.47199999999998</v>
       </c>
       <c r="J22" s="62">
         <v>1630.4521999999999</v>
       </c>
       <c r="K22" s="63">
         <v>76.542599999999993</v>
       </c>
       <c r="L22" s="63">
         <v>1155.8687</v>
       </c>
       <c r="M22" s="58">
         <v>398.04090000000002</v>
       </c>
       <c r="Q22" s="32"/>
     </row>
     <row r="23" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B23" s="64"/>
       <c r="C23" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D23" s="54"/>
       <c r="E23" s="55"/>
       <c r="F23" s="62">
         <v>888.63580000000002</v>
       </c>
       <c r="G23" s="57">
         <v>7.4336000000000002</v>
       </c>
       <c r="H23" s="57">
         <v>713.65160000000003</v>
       </c>
       <c r="I23" s="66">
         <v>167.5506</v>
       </c>
       <c r="J23" s="62">
         <v>1234.7521999999999</v>
       </c>
       <c r="K23" s="57">
         <v>63.5822</v>
       </c>
       <c r="L23" s="57">
         <v>955.56949999999995</v>
       </c>
       <c r="M23" s="66">
         <v>215.60050000000001</v>
       </c>
       <c r="Q23" s="32"/>
     </row>
     <row r="24" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B24" s="64"/>
       <c r="C24" s="67"/>
       <c r="D24" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E24" s="55"/>
       <c r="F24" s="62">
         <v>190.15090000000001</v>
       </c>
       <c r="G24" s="57">
         <v>2.5825999999999998</v>
       </c>
       <c r="H24" s="63">
         <v>164.25579999999999</v>
       </c>
       <c r="I24" s="58">
         <v>23.3125</v>
       </c>
       <c r="J24" s="62">
         <v>276.81709999999998</v>
       </c>
       <c r="K24" s="63">
         <v>16.350200000000001</v>
       </c>
       <c r="L24" s="63">
         <v>234.58799999999999</v>
       </c>
       <c r="M24" s="58">
         <v>25.878900000000002</v>
       </c>
       <c r="Q24" s="32"/>
     </row>
     <row r="25" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B25" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="55"/>
       <c r="F25" s="62">
         <v>41.999499999999998</v>
       </c>
       <c r="G25" s="57">
         <v>0.70309999999999995</v>
       </c>
       <c r="H25" s="57">
         <v>33.424799999999998</v>
       </c>
       <c r="I25" s="66">
         <v>7.8715999999999999</v>
       </c>
       <c r="J25" s="62">
         <v>66.640999999999991</v>
       </c>
       <c r="K25" s="57">
         <v>7.2511000000000001</v>
       </c>
       <c r="L25" s="63">
         <v>47.443399999999997</v>
       </c>
       <c r="M25" s="66">
         <v>11.9465</v>
       </c>
       <c r="Q25" s="32"/>
     </row>
     <row r="26" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="68"/>
       <c r="C26" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D26" s="60"/>
       <c r="E26" s="61"/>
       <c r="F26" s="62">
         <v>14.5541</v>
       </c>
       <c r="G26" s="63">
         <v>0.23069999999999999</v>
       </c>
       <c r="H26" s="63">
         <v>11.505699999999999</v>
       </c>
       <c r="I26" s="58">
         <v>2.8176999999999999</v>
       </c>
       <c r="J26" s="62">
         <v>22.4312</v>
       </c>
       <c r="K26" s="63">
         <v>2.2258</v>
       </c>
       <c r="L26" s="57">
         <v>16.0122</v>
       </c>
       <c r="M26" s="58">
         <v>4.1932</v>
       </c>
       <c r="Q26" s="32"/>
     </row>
     <row r="27" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B27" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C27" s="69"/>
       <c r="D27" s="69"/>
       <c r="E27" s="70"/>
       <c r="F27" s="71">
         <v>128.70230000000001</v>
       </c>
       <c r="G27" s="72">
         <v>1.8354999999999999</v>
       </c>
       <c r="H27" s="73">
         <v>101.5295</v>
       </c>
       <c r="I27" s="74">
         <v>25.337299999999999</v>
       </c>
       <c r="J27" s="71">
         <v>197.95779999999999</v>
       </c>
       <c r="K27" s="73">
         <v>18.092600000000001</v>
       </c>
       <c r="L27" s="73">
         <v>141.5025</v>
       </c>
       <c r="M27" s="74">
         <v>38.362699999999997</v>
       </c>
       <c r="Q27" s="32"/>
     </row>
     <row r="28" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q28" s="32"/>
     </row>
     <row r="29" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q29" s="32"/>
     </row>
     <row r="30" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="Q30" s="32"/>
     </row>
     <row r="31" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M31" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="Q31" s="32"/>
     </row>
     <row r="32" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B32" s="36"/>
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="38"/>
       <c r="F32" s="156" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="37"/>
       <c r="H32" s="37"/>
       <c r="I32" s="37"/>
       <c r="J32" s="75"/>
       <c r="K32" s="37"/>
       <c r="L32" s="75"/>
       <c r="M32" s="76"/>
       <c r="N32" s="39"/>
       <c r="Q32" s="32"/>
     </row>
     <row r="33" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="40"/>
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
@@ -18908,934 +22118,936 @@
         <v>10</v>
       </c>
       <c r="H33" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I33" s="77" t="s">
         <v>12</v>
       </c>
       <c r="J33" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L33" s="79" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="80" t="s">
         <v>16</v>
       </c>
       <c r="N33" s="39"/>
       <c r="Q33" s="32"/>
     </row>
     <row r="34" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B34" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C34" s="46"/>
       <c r="D34" s="46"/>
       <c r="E34" s="47"/>
       <c r="F34" s="52">
         <v>4691.6146176699986</v>
       </c>
       <c r="G34" s="49">
         <v>1050.5629739399999</v>
       </c>
       <c r="H34" s="49">
         <v>1954.3873470999999</v>
       </c>
       <c r="I34" s="49">
         <v>549.21256907999998</v>
       </c>
       <c r="J34" s="49">
         <v>1037.8846842600001</v>
       </c>
       <c r="K34" s="49">
         <v>30.243032800000002</v>
       </c>
       <c r="L34" s="49">
         <v>23.412144349999998</v>
       </c>
       <c r="M34" s="51">
         <v>45.911866140000001</v>
       </c>
       <c r="Q34" s="32"/>
     </row>
     <row r="35" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C35" s="54"/>
       <c r="D35" s="54"/>
       <c r="E35" s="55"/>
       <c r="F35" s="81">
         <v>4545.9010380199998</v>
       </c>
       <c r="G35" s="82">
         <v>999.38766534000001</v>
       </c>
       <c r="H35" s="82">
         <v>1899.1047314899999</v>
       </c>
       <c r="I35" s="82">
         <v>539.04507853999996</v>
       </c>
       <c r="J35" s="63">
         <v>1011.53757846</v>
       </c>
       <c r="K35" s="83">
         <v>29.306399599999999</v>
       </c>
       <c r="L35" s="83">
         <v>22.137649410000002</v>
       </c>
       <c r="M35" s="84">
         <v>45.381935179999999</v>
       </c>
       <c r="Q35" s="32"/>
     </row>
     <row r="36" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B36" s="59"/>
       <c r="C36" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D36" s="60"/>
       <c r="E36" s="61"/>
       <c r="F36" s="62">
         <v>2729.5247473999998</v>
       </c>
       <c r="G36" s="63">
         <v>592.86540018999995</v>
       </c>
       <c r="H36" s="63">
         <v>1138.95241401</v>
       </c>
       <c r="I36" s="82">
         <v>351.06495328</v>
       </c>
       <c r="J36" s="63">
         <v>600.26478030999999</v>
       </c>
       <c r="K36" s="63">
         <v>6.6707842499999996</v>
       </c>
       <c r="L36" s="82">
         <v>12.272736439999999</v>
       </c>
       <c r="M36" s="58">
         <v>27.433678919999998</v>
       </c>
       <c r="Q36" s="32"/>
     </row>
     <row r="37" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B37" s="64"/>
       <c r="C37" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D37" s="54"/>
       <c r="E37" s="55"/>
       <c r="F37" s="62">
         <v>1816.37629062</v>
       </c>
       <c r="G37" s="57">
         <v>406.52226515000001</v>
       </c>
       <c r="H37" s="57">
         <v>760.15231747999997</v>
       </c>
       <c r="I37" s="85">
         <v>187.98012525999999</v>
       </c>
       <c r="J37" s="57">
         <v>411.27279815000003</v>
       </c>
       <c r="K37" s="57">
         <v>22.635615349999998</v>
       </c>
       <c r="L37" s="85">
         <v>9.8649129700000007</v>
       </c>
       <c r="M37" s="66">
         <v>17.948256260000001</v>
       </c>
       <c r="Q37" s="32"/>
     </row>
     <row r="38" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B38" s="64"/>
       <c r="C38" s="67"/>
       <c r="D38" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E38" s="55"/>
       <c r="F38" s="62">
         <v>388.32623762999998</v>
       </c>
       <c r="G38" s="63">
         <v>132.80543460000001</v>
       </c>
       <c r="H38" s="63">
         <v>155.94570668</v>
       </c>
       <c r="I38" s="82">
         <v>22.91092557</v>
       </c>
       <c r="J38" s="63">
         <v>66.301356499999997</v>
       </c>
       <c r="K38" s="63">
         <v>5.5680858999999998</v>
       </c>
       <c r="L38" s="82">
         <v>2.0692452600000002</v>
       </c>
       <c r="M38" s="58">
         <v>2.7254831199999998</v>
       </c>
       <c r="Q38" s="32"/>
     </row>
     <row r="39" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C39" s="54"/>
       <c r="D39" s="54"/>
       <c r="E39" s="55"/>
       <c r="F39" s="62">
         <v>145.71357965000001</v>
       </c>
       <c r="G39" s="57">
         <v>51.175308600000001</v>
       </c>
       <c r="H39" s="57">
         <v>55.282615610000001</v>
       </c>
       <c r="I39" s="85">
         <v>10.167490539999999</v>
       </c>
       <c r="J39" s="57">
         <v>26.347105800000001</v>
       </c>
       <c r="K39" s="57">
         <v>0.93663320000000005</v>
       </c>
       <c r="L39" s="85">
         <v>1.2744949400000001</v>
       </c>
       <c r="M39" s="66">
         <v>0.52993095999999995</v>
       </c>
       <c r="Q39" s="32"/>
     </row>
     <row r="40" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B40" s="68"/>
       <c r="C40" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D40" s="60"/>
       <c r="E40" s="61"/>
       <c r="F40" s="62">
         <v>48.816180209999992</v>
       </c>
       <c r="G40" s="63">
         <v>16.4553102</v>
       </c>
       <c r="H40" s="63">
         <v>19.198315579999999</v>
       </c>
       <c r="I40" s="82">
         <v>3.4715074499999998</v>
       </c>
       <c r="J40" s="63">
         <v>8.8159680999999992</v>
       </c>
       <c r="K40" s="63">
         <v>0.28718959999999999</v>
       </c>
       <c r="L40" s="82">
         <v>0.38806330999999999</v>
       </c>
       <c r="M40" s="58">
         <v>0.19982596999999999</v>
       </c>
       <c r="Q40" s="32"/>
     </row>
     <row r="41" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C41" s="69"/>
       <c r="D41" s="69"/>
       <c r="E41" s="70"/>
       <c r="F41" s="71">
         <v>411.37554348999993</v>
       </c>
       <c r="G41" s="73">
         <v>135.94565684</v>
       </c>
       <c r="H41" s="73">
         <v>158.60710159999999</v>
       </c>
       <c r="I41" s="86">
         <v>32.437720239999997</v>
       </c>
       <c r="J41" s="73">
         <v>77.377202389999994</v>
       </c>
       <c r="K41" s="73">
         <v>2.0535184000000002</v>
       </c>
       <c r="L41" s="86">
         <v>3.1494133500000001</v>
       </c>
       <c r="M41" s="74">
         <v>1.8049306700000001</v>
       </c>
       <c r="Q41" s="32"/>
     </row>
     <row r="42" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B42" s="12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C42" s="12"/>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
       <c r="F42" s="12"/>
       <c r="G42" s="12"/>
       <c r="H42" s="12"/>
       <c r="I42" s="12"/>
       <c r="Q42" s="32"/>
     </row>
     <row r="43" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="12" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
       <c r="I43" s="12"/>
       <c r="Q43" s="32"/>
     </row>
     <row r="44" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q44" s="32"/>
     </row>
     <row r="45" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="Q45" s="87"/>
       <c r="R45" s="88"/>
     </row>
     <row r="46" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q46" s="89" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="R46" s="88"/>
     </row>
     <row r="47" spans="2:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="36"/>
       <c r="C47" s="37"/>
       <c r="D47" s="37"/>
       <c r="E47" s="38"/>
-      <c r="F47" s="153" t="s">
-[...15 lines deleted...]
-        <v>38</v>
+      <c r="F47" s="151" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="140"/>
+      <c r="H47" s="140"/>
+      <c r="I47" s="140"/>
+      <c r="J47" s="140"/>
+      <c r="K47" s="140"/>
+      <c r="L47" s="152"/>
+      <c r="M47" s="153" t="s">
+        <v>80</v>
+      </c>
+      <c r="N47" s="140"/>
+      <c r="O47" s="140"/>
+      <c r="P47" s="140"/>
+      <c r="Q47" s="145" t="s">
+        <v>40</v>
       </c>
       <c r="R47" s="88"/>
     </row>
     <row r="48" spans="2:18" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="40"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="42"/>
       <c r="F48" s="43" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="44" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I48" s="44" t="s">
         <v>12</v>
       </c>
       <c r="J48" s="44" t="s">
         <v>13</v>
       </c>
       <c r="K48" s="78" t="s">
         <v>14</v>
       </c>
       <c r="L48" s="90" t="s">
         <v>15</v>
       </c>
       <c r="M48" s="91" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N48" s="91" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O48" s="92" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P48" s="93" t="s">
         <v>16</v>
       </c>
       <c r="Q48" s="136"/>
       <c r="R48" s="88"/>
     </row>
     <row r="49" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="64" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="94"/>
       <c r="F49" s="48">
         <v>3568.8096986599999</v>
       </c>
       <c r="G49" s="49">
         <v>925.74335397000004</v>
       </c>
       <c r="H49" s="49">
         <v>1457.04300702</v>
       </c>
       <c r="I49" s="49">
         <v>389.01584714000001</v>
       </c>
       <c r="J49" s="49">
         <v>767.85711951000008</v>
       </c>
       <c r="K49" s="49">
         <v>22.222284290000001</v>
       </c>
       <c r="L49" s="51">
         <v>6.9280867300000004</v>
       </c>
       <c r="M49" s="48">
         <v>3.4465997599999998</v>
       </c>
       <c r="N49" s="49">
         <v>6.2243761000000006</v>
       </c>
       <c r="O49" s="95">
         <v>8.9175381799999993</v>
       </c>
       <c r="P49" s="51">
         <v>32.445902240000002</v>
       </c>
       <c r="Q49" s="96">
         <v>64.98859684</v>
       </c>
     </row>
     <row r="50" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="53" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C50" s="54"/>
       <c r="D50" s="54"/>
       <c r="E50" s="55"/>
       <c r="F50" s="97">
         <v>3446.1726019299999</v>
       </c>
       <c r="G50" s="63">
         <v>878.60253628000009</v>
       </c>
       <c r="H50" s="63">
         <v>1411.6318751599999</v>
       </c>
       <c r="I50" s="63">
         <v>381.18593279999999</v>
       </c>
       <c r="J50" s="63">
         <v>746.77573454000003</v>
       </c>
       <c r="K50" s="63">
         <v>21.42283956</v>
       </c>
       <c r="L50" s="58">
         <v>6.5536835900000003</v>
       </c>
       <c r="M50" s="97">
         <v>3.4097134200000001</v>
       </c>
       <c r="N50" s="63">
         <v>6.1514757500000004</v>
       </c>
-      <c r="O50" s="150"/>
+      <c r="O50" s="148"/>
       <c r="P50" s="98">
         <v>32.041913409999999</v>
       </c>
       <c r="Q50" s="99">
         <v>59.549091590000003</v>
       </c>
     </row>
     <row r="51" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="59"/>
       <c r="C51" s="60" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D51" s="60"/>
       <c r="E51" s="61"/>
       <c r="F51" s="62">
         <v>2066.0083264700011</v>
       </c>
       <c r="G51" s="63">
         <v>524.34356203000004</v>
       </c>
       <c r="H51" s="63">
         <v>845.38285834999999</v>
       </c>
       <c r="I51" s="63">
         <v>246.89791577</v>
       </c>
       <c r="J51" s="63">
         <v>440.95855160000002</v>
       </c>
       <c r="K51" s="63">
         <v>4.8250889800000003</v>
       </c>
       <c r="L51" s="58">
         <v>3.60034974</v>
       </c>
       <c r="M51" s="62">
         <v>1.75889852</v>
       </c>
       <c r="N51" s="98">
         <v>4.40814196</v>
       </c>
-      <c r="O51" s="151"/>
+      <c r="O51" s="149"/>
       <c r="P51" s="98">
         <v>19.20462895</v>
       </c>
       <c r="Q51" s="99">
         <v>40.909765370000002</v>
       </c>
     </row>
     <row r="52" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B52" s="64"/>
       <c r="C52" s="65" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D52" s="54"/>
       <c r="E52" s="55"/>
       <c r="F52" s="62">
         <v>1380.16427546</v>
       </c>
       <c r="G52" s="63">
         <v>354.25897424999999</v>
       </c>
       <c r="H52" s="63">
         <v>566.24901680999994</v>
       </c>
       <c r="I52" s="63">
         <v>134.28801702999999</v>
       </c>
       <c r="J52" s="63">
         <v>305.81718294000001</v>
       </c>
       <c r="K52" s="63">
         <v>16.59775058</v>
       </c>
       <c r="L52" s="58">
         <v>2.9533338499999999</v>
       </c>
       <c r="M52" s="62">
         <v>1.6508149000000001</v>
       </c>
       <c r="N52" s="98">
         <v>1.7433337900000001</v>
       </c>
-      <c r="O52" s="151"/>
+      <c r="O52" s="149"/>
       <c r="P52" s="98">
         <v>12.837284459999999</v>
       </c>
       <c r="Q52" s="99">
         <v>18.639326220000001</v>
       </c>
     </row>
     <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B53" s="64"/>
       <c r="C53" s="67"/>
       <c r="D53" s="54" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E53" s="55"/>
       <c r="F53" s="62">
         <v>321.38320582</v>
       </c>
       <c r="G53" s="63">
         <v>119.05730378</v>
       </c>
       <c r="H53" s="63">
         <v>125.21721906000001</v>
       </c>
       <c r="I53" s="63">
         <v>18.356441459999999</v>
       </c>
       <c r="J53" s="63">
         <v>53.682527149999999</v>
       </c>
       <c r="K53" s="63">
         <v>4.4504733099999996</v>
       </c>
       <c r="L53" s="58">
         <v>0.61924106000000001</v>
       </c>
       <c r="M53" s="62">
         <v>0.34830623999999999</v>
       </c>
       <c r="N53" s="98">
         <v>2.6638060000000002E-2</v>
       </c>
-      <c r="O53" s="151"/>
+      <c r="O53" s="149"/>
       <c r="P53" s="98">
         <v>2.18053024</v>
       </c>
       <c r="Q53" s="99">
         <v>0.20868159</v>
       </c>
     </row>
     <row r="54" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="53" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C54" s="54"/>
       <c r="D54" s="54"/>
       <c r="E54" s="55"/>
       <c r="F54" s="62">
         <v>122.63709673</v>
       </c>
       <c r="G54" s="63">
         <v>47.140817689999999</v>
       </c>
       <c r="H54" s="63">
         <v>45.411131859999998</v>
       </c>
       <c r="I54" s="63">
         <v>7.8299143400000002</v>
       </c>
       <c r="J54" s="63">
         <v>21.081384969999998</v>
       </c>
       <c r="K54" s="63">
         <v>0.79944473000000005</v>
       </c>
       <c r="L54" s="58">
         <v>0.37440314000000002</v>
       </c>
       <c r="M54" s="62">
         <v>3.6886339999999997E-2</v>
       </c>
       <c r="N54" s="98">
         <v>7.2900350000000003E-2</v>
       </c>
-      <c r="O54" s="151"/>
+      <c r="O54" s="149"/>
       <c r="P54" s="98">
         <v>0.40398883000000002</v>
       </c>
       <c r="Q54" s="99">
         <v>0.51388553999999997</v>
       </c>
     </row>
     <row r="55" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="68"/>
       <c r="C55" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D55" s="60"/>
       <c r="E55" s="61"/>
       <c r="F55" s="62">
         <v>38.338557709999989</v>
       </c>
       <c r="G55" s="63">
         <v>14.64711185</v>
       </c>
       <c r="H55" s="63">
         <v>14.506780559999999</v>
       </c>
       <c r="I55" s="63">
         <v>2.43845892</v>
       </c>
       <c r="J55" s="63">
         <v>6.41445446</v>
       </c>
       <c r="K55" s="63">
         <v>0.21880769</v>
       </c>
       <c r="L55" s="58">
         <v>0.11294423000000001</v>
       </c>
       <c r="M55" s="62">
         <v>2.542399E-2</v>
       </c>
       <c r="N55" s="98">
         <v>3.3261300000000001E-2</v>
       </c>
-      <c r="O55" s="151"/>
+      <c r="O55" s="149"/>
       <c r="P55" s="98">
         <v>0.13988809999999999</v>
       </c>
       <c r="Q55" s="99">
         <v>0.38598942000000003</v>
       </c>
     </row>
     <row r="56" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C56" s="69"/>
       <c r="D56" s="69"/>
       <c r="E56" s="70"/>
       <c r="F56" s="71">
         <v>332.30520976999998</v>
       </c>
       <c r="G56" s="73">
         <v>124.19940913000001</v>
       </c>
       <c r="H56" s="73">
         <v>123.42648597</v>
       </c>
       <c r="I56" s="73">
         <v>23.48509907</v>
       </c>
       <c r="J56" s="73">
         <v>58.63255152</v>
       </c>
       <c r="K56" s="73">
         <v>1.6310462999999999</v>
       </c>
       <c r="L56" s="74">
         <v>0.93061777999999995</v>
       </c>
       <c r="M56" s="71">
         <v>0.22444800000000001</v>
       </c>
       <c r="N56" s="100">
         <v>0.50988538999999999</v>
       </c>
-      <c r="O56" s="152"/>
+      <c r="O56" s="150"/>
       <c r="P56" s="86">
         <v>1.2965779500000001</v>
       </c>
       <c r="Q56" s="101">
         <v>3.8718371999999999</v>
       </c>
     </row>
     <row r="57" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C57" s="12"/>
       <c r="D57" s="12"/>
       <c r="E57" s="12"/>
       <c r="F57" s="12"/>
       <c r="G57" s="12"/>
       <c r="H57" s="12"/>
       <c r="I57" s="12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M57" s="12"/>
       <c r="N57" s="12"/>
       <c r="Q57" s="102"/>
     </row>
     <row r="58" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I58" s="12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="59" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="60" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="61" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B61" s="13"/>
     </row>
     <row r="62" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B62" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="63" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="J63" s="19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E64" s="36"/>
-      <c r="F64" s="142" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="F64" s="139" t="s">
+        <v>39</v>
+      </c>
+      <c r="G64" s="140"/>
+      <c r="H64" s="140"/>
+      <c r="I64" s="141"/>
+      <c r="J64" s="146" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="5:10" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E65" s="103"/>
       <c r="F65" s="104" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G65" s="105" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H65" s="106" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I65" s="105" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="J65" s="149"/>
+        <v>92</v>
+      </c>
+      <c r="J65" s="147"/>
     </row>
     <row r="66" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E66" s="9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F66" s="52">
         <v>237.68936693000001</v>
       </c>
       <c r="G66" s="49">
         <v>0.8166469999999999</v>
       </c>
       <c r="H66" s="49">
         <v>95.287490899999995</v>
       </c>
       <c r="I66" s="49">
         <v>62.747061879999997</v>
       </c>
       <c r="J66" s="51">
         <v>25.55673204</v>
       </c>
     </row>
     <row r="67" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E67" s="107" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F67" s="62">
         <v>237.68936693000001</v>
       </c>
       <c r="G67" s="63">
         <v>0.57714699999999997</v>
       </c>
       <c r="H67" s="63">
         <v>66.25505733</v>
       </c>
       <c r="I67" s="63">
         <v>62.747061879999997</v>
       </c>
       <c r="J67" s="58">
         <v>24.489226179999999</v>
       </c>
     </row>
     <row r="68" spans="5:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E68" s="22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F68" s="108"/>
       <c r="G68" s="73">
         <v>0.23949999999999999</v>
       </c>
       <c r="H68" s="73">
         <v>29.032433569999998</v>
       </c>
       <c r="I68" s="109"/>
       <c r="J68" s="74">
         <v>1.06750586</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="K12:L12"/>
     <mergeCell ref="F64:I64"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="Q47:Q48"/>
     <mergeCell ref="J64:J65"/>
     <mergeCell ref="O50:O56"/>
     <mergeCell ref="F47:L47"/>
     <mergeCell ref="M47:P47"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="J18:M18"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F18:I18"/>
     <mergeCell ref="E12:F12"/>
-    <mergeCell ref="I12:J12"/>
-[...1 lines deleted...]
-    <mergeCell ref="K12:L12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>総括表1</vt:lpstr>
       <vt:lpstr>総括表2(4月)</vt:lpstr>
       <vt:lpstr>総括表2(5月)</vt:lpstr>
       <vt:lpstr>総括表2(6月)</vt:lpstr>
       <vt:lpstr>総括表2(7月)</vt:lpstr>
       <vt:lpstr>総括表2(8月)</vt:lpstr>
       <vt:lpstr>総括表2(9月)</vt:lpstr>
       <vt:lpstr>総括表2(10月)</vt:lpstr>
       <vt:lpstr>総括表2(11月)</vt:lpstr>
       <vt:lpstr>総括表2(12月)</vt:lpstr>
+      <vt:lpstr>総括表2(1月)</vt:lpstr>
+      <vt:lpstr>総括表2(2月)</vt:lpstr>
       <vt:lpstr>総括表2(累計)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>