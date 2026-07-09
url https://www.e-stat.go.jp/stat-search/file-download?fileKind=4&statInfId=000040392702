--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -1,302 +1,548 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
-[...16 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet9.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <workbookPr codeName="ThisWorkbook"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7C6AB58-1E12-4C33-B0BB-BBE1D1FCB9D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="848" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="848" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="総括表1" sheetId="1" state="visible" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="総括表2(累計)" sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="総括表1" sheetId="1" r:id="rId1"/>
+    <sheet name="総括表2(4月)" sheetId="2" r:id="rId2"/>
+    <sheet name="総括表2(5月)" sheetId="3" r:id="rId3"/>
+    <sheet name="総括表2(6月)" sheetId="4" r:id="rId4"/>
+    <sheet name="総括表2(7月)" sheetId="5" r:id="rId5"/>
+    <sheet name="総括表2(8月)" sheetId="6" r:id="rId6"/>
+    <sheet name="総括表2(9月)" sheetId="7" r:id="rId7"/>
+    <sheet name="総括表2(10月)" sheetId="8" r:id="rId8"/>
+    <sheet name="総括表2(11月)" sheetId="9" r:id="rId9"/>
+    <sheet name="総括表2(12月)" sheetId="10" r:id="rId10"/>
+    <sheet name="総括表2(累計)" sheetId="11" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="a" hidden="1">#REF!</definedName>
     <definedName name="AAA" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="aaaa" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｂ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ddd" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ewsrghesar" hidden="1">#REF!</definedName>
     <definedName name="ｆｇｆ" hidden="1">#REF!</definedName>
     <definedName name="HTML_CodePage" hidden="1">932</definedName>
     <definedName name="HTML_Control" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"98/10/01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">TRUE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">TRUE</definedName>
     <definedName name="HTML_Name" hidden="1">"標準端末"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\DATA\Saijo\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"ﾃﾞｰﾀobj"</definedName>
     <definedName name="HYTM_Control1" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">総括表1!$A$1:$P$94</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'総括表2(10月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'総括表2(11月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'総括表2(12月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'総括表2(4月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'総括表2(5月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'総括表2(6月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'総括表2(7月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'総括表2(8月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'総括表2(9月)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'総括表2(累計)'!$B$1:$P$73</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">総括表1!$A:$B</definedName>
     <definedName name="ｓｒｔｈ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="ｓつぁ" hidden="1">#REF!</definedName>
     <definedName name="ｔｓ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="yyyyyyy" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あＳ３" hidden="1">#REF!</definedName>
     <definedName name="あＳ７６" hidden="1">#REF!</definedName>
     <definedName name="ああｒｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あああ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="あた" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="っｔ" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="業務フロー判" hidden="1">{"'ｵﾌﾞｼﾞｪｸﾄ構成ﾌｧｸﾀｰ'!$A$1:$I$27"}</definedName>
     <definedName name="帳票ブック単位" hidden="1">#REF!</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'総括表1'!$A:$B</definedName>
-[...8 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="8">'総括表2(累計)'!$B$1:$P$73</definedName>
   </definedNames>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1234" uniqueCount="105">
+  <si>
+    <t>船員保険事業月報【令和７年12月】　総括表１　（速報値）</t>
+  </si>
+  <si>
+    <t>適用状況</t>
+  </si>
+  <si>
+    <t>医療費</t>
+  </si>
+  <si>
+    <t>加入者数</t>
+  </si>
+  <si>
+    <t>被保険者数</t>
+  </si>
+  <si>
+    <t>被扶養者数</t>
+  </si>
+  <si>
+    <t>平均標準
+報酬月額</t>
+  </si>
+  <si>
+    <t>標準報酬
+総計</t>
+  </si>
+  <si>
+    <t>計</t>
+  </si>
+  <si>
+    <t>入院</t>
+  </si>
+  <si>
+    <t>入院外</t>
+  </si>
+  <si>
+    <t>歯科</t>
+  </si>
+  <si>
+    <t>調剤</t>
+  </si>
+  <si>
+    <t>訪問看護
+療養</t>
+  </si>
+  <si>
+    <t>入院時食事
+・生活療養</t>
+  </si>
+  <si>
+    <t>療養費等</t>
+  </si>
+  <si>
+    <t>下船後の
+療養補償等</t>
+  </si>
+  <si>
+    <t>千人</t>
+  </si>
+  <si>
+    <t>円</t>
+  </si>
+  <si>
+    <t>百万円</t>
+  </si>
+  <si>
+    <t>令和５年度</t>
+  </si>
+  <si>
+    <t>令和６年度</t>
+  </si>
+  <si>
+    <t>令和７年度</t>
+  </si>
+  <si>
+    <t>令和７年４月</t>
+  </si>
+  <si>
+    <t>令和７年５月</t>
+  </si>
+  <si>
+    <t>令和７年６月</t>
+  </si>
+  <si>
+    <t>令和７年７月</t>
+  </si>
+  <si>
+    <t>令和７年８月</t>
+  </si>
+  <si>
+    <t>令和７年９月</t>
+  </si>
+  <si>
+    <t>令和７年10月</t>
+  </si>
+  <si>
+    <t>令和７年11月</t>
+  </si>
+  <si>
+    <t>令和７年12月</t>
+  </si>
+  <si>
+    <t>医療給付費(法定)</t>
+  </si>
+  <si>
+    <t>医療給付費以外の給付費</t>
+  </si>
+  <si>
+    <t>高額療養費
+（現金給付）</t>
+  </si>
+  <si>
+    <t>職務外</t>
+  </si>
+  <si>
+    <t>職務上</t>
+  </si>
+  <si>
+    <t>法定給付</t>
+  </si>
+  <si>
+    <t>付加給付</t>
+  </si>
+  <si>
+    <t>※１：「入院時食事・生活療養」には現金給付分を含む。</t>
+  </si>
+  <si>
+    <t>※２：「療養費等」には、移送費を含む。</t>
+  </si>
+  <si>
+    <t>※３：「医療給付費以外の給付」の「法定給付」は、傷病手当金、葬祭料、出産育児一時金、出産手当金、家族葬祭料、家族出産育児一時金の合計である。</t>
+  </si>
+  <si>
+    <t>※４：「高額療養費（現金給付）」には高額介護合算療養費を含む。</t>
+  </si>
+  <si>
+    <t>※５：医療費の「療養費等」は推計値である。</t>
+  </si>
+  <si>
+    <t>※６：標準報酬総計は標準報酬月額総計と標準賞与額総計の合計である。</t>
+  </si>
+  <si>
+    <t>※７：各年度の適用状況（標準報酬総計を除く）は各月の平均であり、他は各月の累計である。</t>
+  </si>
+  <si>
+    <t>※８：速報値のため数値が変わる場合がある。</t>
+  </si>
+  <si>
+    <t>船員保険事業月報【令和７年12月】　総括表１　（速報値）（対前年同期比）</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-  </t>
+  </si>
+  <si>
+    <t>医療給付費（法定）</t>
+  </si>
+  <si>
+    <t>船員保険事業月報【令和７年４月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>１．適用</t>
+  </si>
+  <si>
+    <t>※速報値のため数値が変わる場合がある。</t>
+  </si>
+  <si>
+    <t>（千人）</t>
+  </si>
+  <si>
+    <t>70歳未満</t>
+  </si>
+  <si>
+    <t>70歳以上</t>
+  </si>
+  <si>
+    <t>（再掲）
+65～74歳</t>
+  </si>
+  <si>
+    <t>うち未就学児</t>
+  </si>
+  <si>
+    <t>うち一定以上所得</t>
+  </si>
+  <si>
+    <t>合計</t>
+  </si>
+  <si>
+    <t>被保険者</t>
+  </si>
+  <si>
+    <t>被扶養者</t>
+  </si>
+  <si>
+    <t>平均標準報酬月額（円）</t>
+  </si>
+  <si>
+    <t>標準報酬月額総計（百万円）</t>
+  </si>
+  <si>
+    <t>標準賞与額総計（百万円）</t>
+  </si>
+  <si>
+    <t>標準報酬総計（百万円）</t>
+  </si>
+  <si>
+    <t>２．件数、日数（診療費）</t>
+  </si>
+  <si>
+    <t>（千件）</t>
+  </si>
+  <si>
+    <t>（千日）</t>
+  </si>
+  <si>
+    <t>件数</t>
+  </si>
+  <si>
+    <t>日数</t>
+  </si>
+  <si>
+    <t>（再掲）65～74歳</t>
+  </si>
+  <si>
+    <t>下船後の療養補償等</t>
+  </si>
+  <si>
+    <t>３．医療費</t>
+  </si>
+  <si>
+    <t>（百万円）</t>
+  </si>
+  <si>
+    <t>※１：「療養費等」には、「移送費」を含む。</t>
+  </si>
+  <si>
+    <t>※２：下船後の療養補償等の「療養費等」には、「療養に必要な宿泊及び食事の支給」を含む。</t>
+  </si>
+  <si>
+    <t>※３：「療養費等」は、推計値である。</t>
+  </si>
+  <si>
+    <t>４．医療給付費</t>
+  </si>
+  <si>
+    <t>現物給付(法定)</t>
+  </si>
+  <si>
+    <t>現金給付(法定)</t>
+  </si>
+  <si>
+    <t>高額療養費
+（入院）</t>
+  </si>
+  <si>
+    <t>高額療養費
+（その他）</t>
+  </si>
+  <si>
+    <t>高額療養費
+（世帯合算）</t>
+  </si>
+  <si>
+    <t>※１：入院時食事・生活療養の合計には現金給付分を含む。</t>
+  </si>
+  <si>
+    <t>※２：「療養費等」には、「移送費」を含む。</t>
+  </si>
+  <si>
+    <t>※３：下船後の療養補償等の「療養費等」には、「療養に必要な宿泊及び食事の支給」を含む。</t>
+  </si>
+  <si>
+    <t>※４：高額療養費（世帯合算）には高額介護合算療養費を含む。</t>
+  </si>
+  <si>
+    <t>※５：年齢階級別の「療養費等」は推計値である。</t>
+  </si>
+  <si>
+    <t>５．医療給付以外の給付費</t>
+  </si>
+  <si>
+    <t>傷病手当金</t>
+  </si>
+  <si>
+    <t>埋葬料</t>
+  </si>
+  <si>
+    <t>出産育児
+一時金</t>
+  </si>
+  <si>
+    <t>出産手当金</t>
+  </si>
+  <si>
+    <t>船員保険事業月報【令和７年５月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>船員保険事業月報【令和７年６月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>船員保険事業月報【令和７年７月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>船員保険事業月報【令和７年８月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>船員保険事業月報【令和７年９月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>船員保険事業月報【令和７年10月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>船員保険事業月報【令和７年11月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>船員保険事業月報【令和７年12月】　総括表２　（速報値）</t>
+  </si>
+  <si>
+    <t>船員保険事業月報【令和７年４月～令和７年12月(累計)】　総括表２（速報値）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">※「１．適用」（標準報酬月額総計、標準賞与額総計、
+　　標準報酬総計を除く）は各月の平均であり、
+　　他は各月の累計である。
+</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="0.00_ "/>
+    <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年度&quot;;@"/>
+    <numFmt numFmtId="177" formatCode="#,##0_ "/>
+    <numFmt numFmtId="178" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;"/>
+    <numFmt numFmtId="179" formatCode="0.00_ "/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
-      <family val="2"/>
-[...1 lines deleted...]
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="6"/>
       <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
-      <family val="2"/>
-      <sz val="6"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <name val="游ゴシック"/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="11"/>
     </font>
     <font>
+      <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="14"/>
     </font>
     <font>
+      <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="10"/>
     </font>
     <font>
+      <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="6"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color indexed="10"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="8"/>
     </font>
     <font>
+      <sz val="7"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <family val="3"/>
-      <sz val="9"/>
     </font>
     <font>
-      <name val="ＭＳ Ｐゴシック"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
-      <family val="3"/>
-[...50 lines deleted...]
-      <sz val="6"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="9">
+  <fills count="2">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...40 lines deleted...]
-    </fill>
   </fills>
-  <borders count="69">
+  <borders count="65">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -983,1046 +1229,656 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border diagonalUp="1">
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
-    <border diagonalUp="1">
-[...11 lines deleted...]
-    </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border diagonalUp="1">
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
-    </border>
-[...11 lines deleted...]
-      <diagonal/>
     </border>
     <border diagonalUp="1">
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="hair">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="hair">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="7">
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="288">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+  <cellXfs count="159">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="54" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="60" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="61" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="62" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="14" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="13" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="42" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="32" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="58" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="59" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="60" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="63" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="57" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="3">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...447 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="2">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...196 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
-[...4 lines deleted...]
-    <cellStyle name="標準 5 3 2 2 3" xfId="6"/>
+    <cellStyle name="標準 10" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="標準 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="標準 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="標準 5 3 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="標準_エラーチェック検討" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId12" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId13" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId14" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId3" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId7" Target="worksheets/sheet7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId8" Target="worksheets/sheet8.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId9" Target="worksheets/sheet9.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office Theme 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2243,17423 +2099,18760 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q94"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="2" width="2.59765625"/>
-[...2 lines deleted...]
-    <col min="18" max="16384" customWidth="true" style="2" width="9.0"/>
+    <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.875" style="1" customWidth="1"/>
+    <col min="3" max="17" width="9.625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="17.25" customHeight="1" s="216">
-[...216 lines deleted...]
-      <c r="F7" s="223" t="n">
+    <row r="1" spans="2:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="135" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="136"/>
+      <c r="Q1" s="73"/>
+    </row>
+    <row r="2" spans="2:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="2"/>
+      <c r="C3" s="128" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="129"/>
+      <c r="E3" s="129"/>
+      <c r="F3" s="129"/>
+      <c r="G3" s="130"/>
+      <c r="H3" s="128" t="s">
+        <v>2</v>
+      </c>
+      <c r="I3" s="129"/>
+      <c r="J3" s="129"/>
+      <c r="K3" s="129"/>
+      <c r="L3" s="129"/>
+      <c r="M3" s="129"/>
+      <c r="N3" s="129"/>
+      <c r="O3" s="129"/>
+      <c r="P3" s="130"/>
+    </row>
+    <row r="4" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="3"/>
+      <c r="C4" s="131" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="131" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" s="131" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="131" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="131" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="131" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="131" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="131" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="131" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="131" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="133" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="131" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="134" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="4"/>
+      <c r="C5" s="132"/>
+      <c r="D5" s="132"/>
+      <c r="E5" s="132"/>
+      <c r="F5" s="132"/>
+      <c r="G5" s="132"/>
+      <c r="H5" s="132"/>
+      <c r="I5" s="132"/>
+      <c r="J5" s="132"/>
+      <c r="K5" s="132"/>
+      <c r="L5" s="132"/>
+      <c r="M5" s="132"/>
+      <c r="N5" s="132"/>
+      <c r="O5" s="132"/>
+      <c r="P5" s="132"/>
+    </row>
+    <row r="6" spans="2:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="5"/>
+      <c r="C6" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="M6" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="P6" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="77">
+        <v>110.10299999999999</v>
+      </c>
+      <c r="D7" s="77">
+        <v>57.474666666666657</v>
+      </c>
+      <c r="E7" s="77">
+        <v>52.628333333333337</v>
+      </c>
+      <c r="F7" s="77">
         <v>449564.4979817195</v>
       </c>
-      <c r="G7" s="223" t="n">
-[...5 lines deleted...]
-      <c r="I7" s="223" t="n">
+      <c r="G7" s="77">
+        <v>352300.30599999998</v>
+      </c>
+      <c r="H7" s="77">
+        <v>23536.854328000001</v>
+      </c>
+      <c r="I7" s="77">
         <v>6465.13015</v>
       </c>
-      <c r="J7" s="223" t="n">
-[...14 lines deleted...]
-      <c r="O7" s="223" t="n">
+      <c r="J7" s="77">
+        <v>8464.2214000000004</v>
+      </c>
+      <c r="K7" s="77">
+        <v>2242.5480499999999</v>
+      </c>
+      <c r="L7" s="77">
+        <v>4527.3879200000001</v>
+      </c>
+      <c r="M7" s="77">
+        <v>85.663229999999999</v>
+      </c>
+      <c r="N7" s="77">
+        <v>176.64329900000001</v>
+      </c>
+      <c r="O7" s="77">
         <v>207.860444</v>
       </c>
-      <c r="P7" s="223" t="n">
-[...9 lines deleted...]
-      <c r="C8" s="223" t="n">
+      <c r="P7" s="77">
+        <v>1367.3998349999999</v>
+      </c>
+    </row>
+    <row r="8" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="77">
         <v>108.6761666666667</v>
       </c>
-      <c r="D8" s="223" t="n">
+      <c r="D8" s="77">
         <v>57.71575</v>
       </c>
-      <c r="E8" s="223" t="n">
-[...8 lines deleted...]
-      <c r="H8" s="223" t="n">
+      <c r="E8" s="77">
+        <v>50.960416666666667</v>
+      </c>
+      <c r="F8" s="77">
+        <v>464552.50660925888</v>
+      </c>
+      <c r="G8" s="77">
+        <v>365532.90600000002</v>
+      </c>
+      <c r="H8" s="77">
         <v>23609.676292</v>
       </c>
-      <c r="I8" s="223" t="n">
-[...14 lines deleted...]
-      <c r="N8" s="223" t="n">
+      <c r="I8" s="77">
+        <v>7053.3339699999997</v>
+      </c>
+      <c r="J8" s="77">
+        <v>8050.0817800000004</v>
+      </c>
+      <c r="K8" s="77">
+        <v>2245.9977699999999</v>
+      </c>
+      <c r="L8" s="77">
+        <v>4470.1907899999997</v>
+      </c>
+      <c r="M8" s="77">
+        <v>101.29747999999999</v>
+      </c>
+      <c r="N8" s="77">
         <v>193.891448</v>
       </c>
-      <c r="O8" s="223" t="n">
-[...61 lines deleted...]
-      <c r="C10" s="223" t="n">
+      <c r="O8" s="77">
+        <v>233.77024399999999</v>
+      </c>
+      <c r="P8" s="77">
+        <v>1261.1128100000001</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B9" s="78" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="79">
+        <v>108.01855555555559</v>
+      </c>
+      <c r="D9" s="79">
+        <v>58.162999999999997</v>
+      </c>
+      <c r="E9" s="79">
+        <v>49.855555555555547</v>
+      </c>
+      <c r="F9" s="79">
+        <v>474945.77117564238</v>
+      </c>
+      <c r="G9" s="79">
+        <v>290023.36099999998</v>
+      </c>
+      <c r="H9" s="79">
+        <v>17987.553355</v>
+      </c>
+      <c r="I9" s="79">
+        <v>5429.70849</v>
+      </c>
+      <c r="J9" s="79">
+        <v>6052.6746499999999</v>
+      </c>
+      <c r="K9" s="79">
+        <v>1737.90345</v>
+      </c>
+      <c r="L9" s="79">
+        <v>3386.2476900000001</v>
+      </c>
+      <c r="M9" s="79">
+        <v>104.05489</v>
+      </c>
+      <c r="N9" s="79">
+        <v>153.560698</v>
+      </c>
+      <c r="O9" s="79">
+        <v>154.99802600000001</v>
+      </c>
+      <c r="P9" s="79">
+        <v>968.40546099999995</v>
+      </c>
+    </row>
+    <row r="10" spans="2:17" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="77">
         <v>108.264</v>
       </c>
-      <c r="D10" s="223" t="n">
+      <c r="D10" s="77">
         <v>58.17</v>
       </c>
-      <c r="E10" s="223" t="n">
-[...17 lines deleted...]
-      <c r="K10" s="223" t="n">
+      <c r="E10" s="77">
+        <v>50.094000000000001</v>
+      </c>
+      <c r="F10" s="77">
+        <v>467921.36840295698</v>
+      </c>
+      <c r="G10" s="77">
+        <v>28392.245999999999</v>
+      </c>
+      <c r="H10" s="77">
+        <v>1980.8574120000001</v>
+      </c>
+      <c r="I10" s="77">
+        <v>579.76959999999997</v>
+      </c>
+      <c r="J10" s="77">
+        <v>654.54073000000005</v>
+      </c>
+      <c r="K10" s="77">
         <v>194.16262</v>
       </c>
-      <c r="L10" s="223" t="n">
+      <c r="L10" s="77">
         <v>372.45817</v>
       </c>
-      <c r="M10" s="223" t="n">
+      <c r="M10" s="77">
         <v>10.25958</v>
       </c>
-      <c r="N10" s="223" t="n">
-[...15 lines deleted...]
-      <c r="C11" s="223" t="n">
+      <c r="N10" s="77">
+        <v>17.208542999999999</v>
+      </c>
+      <c r="O10" s="77">
+        <v>17.887166000000001</v>
+      </c>
+      <c r="P10" s="77">
+        <v>134.57100299999999</v>
+      </c>
+    </row>
+    <row r="11" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="77">
         <v>107.917</v>
       </c>
-      <c r="D11" s="223" t="n">
-[...2 lines deleted...]
-      <c r="E11" s="223" t="n">
+      <c r="D11" s="77">
+        <v>58.094000000000001</v>
+      </c>
+      <c r="E11" s="77">
         <v>49.823</v>
       </c>
-      <c r="F11" s="223" t="n">
-[...20 lines deleted...]
-      <c r="M11" s="223" t="n">
+      <c r="F11" s="77">
+        <v>469935.31173615198</v>
+      </c>
+      <c r="G11" s="77">
+        <v>27856.495999999999</v>
+      </c>
+      <c r="H11" s="77">
+        <v>1937.0776470000001</v>
+      </c>
+      <c r="I11" s="77">
+        <v>578.73686999999995</v>
+      </c>
+      <c r="J11" s="77">
+        <v>650.58551999999997</v>
+      </c>
+      <c r="K11" s="77">
+        <v>183.78657999999999</v>
+      </c>
+      <c r="L11" s="77">
+        <v>366.05831000000001</v>
+      </c>
+      <c r="M11" s="77">
         <v>11.00764</v>
       </c>
-      <c r="N11" s="223" t="n">
-[...5 lines deleted...]
-      <c r="P11" s="223" t="n">
+      <c r="N11" s="77">
+        <v>16.677720000000001</v>
+      </c>
+      <c r="O11" s="77">
+        <v>16.650528999999999</v>
+      </c>
+      <c r="P11" s="77">
         <v>113.574478</v>
       </c>
     </row>
-    <row r="12" ht="13.5" customHeight="1" s="216">
-[...32 lines deleted...]
-      <c r="L12" s="223" t="n">
+    <row r="12" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="77">
+        <v>107.45099999999999</v>
+      </c>
+      <c r="D12" s="77">
+        <v>57.795999999999999</v>
+      </c>
+      <c r="E12" s="77">
+        <v>49.655000000000001</v>
+      </c>
+      <c r="F12" s="77">
+        <v>470493.56356841302</v>
+      </c>
+      <c r="G12" s="77">
+        <v>30479.311000000002</v>
+      </c>
+      <c r="H12" s="77">
+        <v>1994.9862869999999</v>
+      </c>
+      <c r="I12" s="77">
+        <v>632.09506999999996</v>
+      </c>
+      <c r="J12" s="77">
+        <v>660.56051000000002</v>
+      </c>
+      <c r="K12" s="77">
+        <v>199.10939999999999</v>
+      </c>
+      <c r="L12" s="77">
         <v>351.63486</v>
       </c>
-      <c r="M12" s="223" t="n">
-[...8 lines deleted...]
-      <c r="P12" s="223" t="n">
+      <c r="M12" s="77">
+        <v>11.544460000000001</v>
+      </c>
+      <c r="N12" s="77">
+        <v>17.185548000000001</v>
+      </c>
+      <c r="O12" s="77">
+        <v>17.550474999999999</v>
+      </c>
+      <c r="P12" s="77">
         <v>105.305964</v>
       </c>
     </row>
-    <row r="13" ht="13.5" customHeight="1" s="216">
-[...5 lines deleted...]
-      <c r="C13" s="223" t="n">
+    <row r="13" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="77">
         <v>107.54</v>
       </c>
-      <c r="D13" s="223" t="n">
-[...8 lines deleted...]
-      <c r="G13" s="223" t="n">
+      <c r="D13" s="77">
+        <v>57.828000000000003</v>
+      </c>
+      <c r="E13" s="77">
+        <v>49.712000000000003</v>
+      </c>
+      <c r="F13" s="77">
+        <v>468106.03859721898</v>
+      </c>
+      <c r="G13" s="77">
         <v>40838.5</v>
       </c>
-      <c r="H13" s="223" t="n">
+      <c r="H13" s="77">
         <v>2091.515484</v>
       </c>
-      <c r="I13" s="223" t="n">
-[...5 lines deleted...]
-      <c r="K13" s="223" t="n">
+      <c r="I13" s="77">
+        <v>645.54448000000002</v>
+      </c>
+      <c r="J13" s="77">
+        <v>690.41588000000002</v>
+      </c>
+      <c r="K13" s="77">
         <v>211.12151</v>
       </c>
-      <c r="L13" s="223" t="n">
-[...2 lines deleted...]
-      <c r="M13" s="223" t="n">
+      <c r="L13" s="77">
+        <v>385.42450000000002</v>
+      </c>
+      <c r="M13" s="77">
         <v>11.64757</v>
       </c>
-      <c r="N13" s="223" t="n">
-[...2 lines deleted...]
-      <c r="O13" s="223" t="n">
+      <c r="N13" s="77">
+        <v>17.504155999999998</v>
+      </c>
+      <c r="O13" s="77">
         <v>16.493226</v>
       </c>
-      <c r="P13" s="223" t="n">
-[...9 lines deleted...]
-      <c r="C14" s="223" t="n">
+      <c r="P13" s="77">
+        <v>113.36416199999999</v>
+      </c>
+    </row>
+    <row r="14" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="80" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="77">
         <v>108.001</v>
       </c>
-      <c r="D14" s="223" t="n">
-[...8 lines deleted...]
-      <c r="G14" s="223" t="n">
+      <c r="D14" s="77">
+        <v>58.156999999999996</v>
+      </c>
+      <c r="E14" s="77">
+        <v>49.844000000000001</v>
+      </c>
+      <c r="F14" s="77">
+        <v>473449.97162852302</v>
+      </c>
+      <c r="G14" s="77">
         <v>31426.823</v>
       </c>
-      <c r="H14" s="223" t="n">
-[...17 lines deleted...]
-      <c r="N14" s="223" t="n">
+      <c r="H14" s="77">
+        <v>1925.3439679999999</v>
+      </c>
+      <c r="I14" s="77">
+        <v>608.96145000000001</v>
+      </c>
+      <c r="J14" s="77">
+        <v>626.91593999999998</v>
+      </c>
+      <c r="K14" s="77">
+        <v>183.46352999999999</v>
+      </c>
+      <c r="L14" s="77">
+        <v>364.90125999999998</v>
+      </c>
+      <c r="M14" s="77">
+        <v>12.587020000000001</v>
+      </c>
+      <c r="N14" s="77">
         <v>17.301064</v>
       </c>
-      <c r="O14" s="223" t="n">
+      <c r="O14" s="77">
         <v>18.210542</v>
       </c>
-      <c r="P14" s="223" t="n">
-[...24 lines deleted...]
-      <c r="H15" s="223" t="n">
+      <c r="P14" s="77">
+        <v>93.003162000000003</v>
+      </c>
+    </row>
+    <row r="15" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="80" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="77">
+        <v>108.34399999999999</v>
+      </c>
+      <c r="D15" s="77">
+        <v>58.372999999999998</v>
+      </c>
+      <c r="E15" s="77">
+        <v>49.970999999999997</v>
+      </c>
+      <c r="F15" s="77">
+        <v>480923.68046871002</v>
+      </c>
+      <c r="G15" s="77">
+        <v>28732.746999999999</v>
+      </c>
+      <c r="H15" s="77">
         <v>2049.859101</v>
       </c>
-      <c r="I15" s="223" t="n">
-[...2 lines deleted...]
-      <c r="J15" s="223" t="n">
+      <c r="I15" s="77">
+        <v>647.32660999999996</v>
+      </c>
+      <c r="J15" s="77">
         <v>700.61748</v>
       </c>
-      <c r="K15" s="223" t="n">
-[...5 lines deleted...]
-      <c r="M15" s="223" t="n">
+      <c r="K15" s="77">
+        <v>194.54856000000001</v>
+      </c>
+      <c r="L15" s="77">
+        <v>367.06114000000002</v>
+      </c>
+      <c r="M15" s="77">
         <v>11.03215</v>
       </c>
-      <c r="N15" s="223" t="n">
+      <c r="N15" s="77">
         <v>18.123645</v>
       </c>
-      <c r="O15" s="223" t="n">
-[...12 lines deleted...]
-      <c r="C16" s="223" t="n">
+      <c r="O15" s="77">
+        <v>18.357848000000001</v>
+      </c>
+      <c r="P15" s="77">
+        <v>92.791668000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="80" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="77">
         <v>108.39</v>
       </c>
-      <c r="D16" s="223" t="n">
-[...26 lines deleted...]
-      <c r="M16" s="223" t="n">
+      <c r="D16" s="77">
+        <v>58.481999999999999</v>
+      </c>
+      <c r="E16" s="77">
+        <v>49.908000000000001</v>
+      </c>
+      <c r="F16" s="77">
+        <v>482498.47816422099</v>
+      </c>
+      <c r="G16" s="77">
+        <v>28632.614000000001</v>
+      </c>
+      <c r="H16" s="77">
+        <v>2018.1867689999999</v>
+      </c>
+      <c r="I16" s="77">
+        <v>572.08939999999996</v>
+      </c>
+      <c r="J16" s="77">
+        <v>686.88706999999999</v>
+      </c>
+      <c r="K16" s="77">
+        <v>199.64995999999999</v>
+      </c>
+      <c r="L16" s="77">
+        <v>396.81533000000002</v>
+      </c>
+      <c r="M16" s="77">
         <v>12.20628</v>
       </c>
-      <c r="N16" s="223" t="n">
-[...5 lines deleted...]
-      <c r="P16" s="223" t="n">
+      <c r="N16" s="77">
+        <v>16.334675000000001</v>
+      </c>
+      <c r="O16" s="77">
+        <v>17.116146000000001</v>
+      </c>
+      <c r="P16" s="77">
         <v>117.087908</v>
       </c>
     </row>
-    <row r="17" ht="13.5" customHeight="1" s="216">
-[...275 lines deleted...]
-      <c r="C27" s="223" t="n">
+    <row r="17" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="80" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="77">
+        <v>108.488</v>
+      </c>
+      <c r="D17" s="77">
+        <v>58.511000000000003</v>
+      </c>
+      <c r="E17" s="77">
+        <v>49.976999999999997</v>
+      </c>
+      <c r="F17" s="77">
+        <v>482164.686981935</v>
+      </c>
+      <c r="G17" s="77">
+        <v>28338.878000000001</v>
+      </c>
+      <c r="H17" s="77">
+        <v>1922.442247</v>
+      </c>
+      <c r="I17" s="77">
+        <v>586.47001999999998</v>
+      </c>
+      <c r="J17" s="77">
+        <v>653.22524999999996</v>
+      </c>
+      <c r="K17" s="77">
+        <v>172.8142</v>
+      </c>
+      <c r="L17" s="77">
+        <v>363.10149000000001</v>
+      </c>
+      <c r="M17" s="77">
+        <v>11.788790000000001</v>
+      </c>
+      <c r="N17" s="77">
+        <v>16.366036999999999</v>
+      </c>
+      <c r="O17" s="77">
+        <v>14.930486999999999</v>
+      </c>
+      <c r="P17" s="77">
+        <v>103.74597300000001</v>
+      </c>
+    </row>
+    <row r="18" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="80" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="77">
+        <v>107.77200000000001</v>
+      </c>
+      <c r="D18" s="77">
+        <v>58.055999999999997</v>
+      </c>
+      <c r="E18" s="77">
+        <v>49.716000000000001</v>
+      </c>
+      <c r="F18" s="77">
+        <v>478847.07868265099</v>
+      </c>
+      <c r="G18" s="77">
+        <v>45325.745999999999</v>
+      </c>
+      <c r="H18" s="77">
+        <v>2067.2844399999999</v>
+      </c>
+      <c r="I18" s="77">
+        <v>578.71498999999994</v>
+      </c>
+      <c r="J18" s="77">
+        <v>728.92627000000005</v>
+      </c>
+      <c r="K18" s="77">
+        <v>199.24708999999999</v>
+      </c>
+      <c r="L18" s="77">
+        <v>418.79262999999997</v>
+      </c>
+      <c r="M18" s="77">
+        <v>11.981400000000001</v>
+      </c>
+      <c r="N18" s="77">
+        <v>16.859310000000001</v>
+      </c>
+      <c r="O18" s="77">
+        <v>17.801607000000001</v>
+      </c>
+      <c r="P18" s="77">
+        <v>94.961143000000007</v>
+      </c>
+    </row>
+    <row r="19" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="80"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="77"/>
+      <c r="E19" s="77"/>
+      <c r="F19" s="77"/>
+      <c r="G19" s="77"/>
+      <c r="H19" s="77"/>
+      <c r="I19" s="77"/>
+      <c r="J19" s="77"/>
+      <c r="K19" s="77"/>
+      <c r="L19" s="77"/>
+      <c r="M19" s="77"/>
+      <c r="N19" s="77"/>
+      <c r="O19" s="77"/>
+      <c r="P19" s="77"/>
+    </row>
+    <row r="20" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="80"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="77"/>
+      <c r="F20" s="77"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="77"/>
+      <c r="K20" s="77"/>
+      <c r="L20" s="77"/>
+      <c r="M20" s="77"/>
+      <c r="N20" s="77"/>
+      <c r="O20" s="77"/>
+      <c r="P20" s="77"/>
+    </row>
+    <row r="21" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="81"/>
+      <c r="C21" s="82"/>
+      <c r="D21" s="82"/>
+      <c r="E21" s="82"/>
+      <c r="F21" s="82"/>
+      <c r="G21" s="82"/>
+      <c r="H21" s="82"/>
+      <c r="I21" s="82"/>
+      <c r="J21" s="82"/>
+      <c r="K21" s="82"/>
+      <c r="L21" s="82"/>
+      <c r="M21" s="82"/>
+      <c r="N21" s="82"/>
+      <c r="O21" s="82"/>
+      <c r="P21" s="82"/>
+    </row>
+    <row r="22" spans="2:16" ht="12" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="23" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="2"/>
+      <c r="C23" s="131" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="129"/>
+      <c r="E23" s="129"/>
+      <c r="F23" s="129"/>
+      <c r="G23" s="129"/>
+      <c r="H23" s="129"/>
+      <c r="I23" s="129"/>
+      <c r="J23" s="129"/>
+      <c r="K23" s="129"/>
+      <c r="L23" s="130"/>
+      <c r="M23" s="131" t="s">
+        <v>33</v>
+      </c>
+      <c r="N23" s="129"/>
+      <c r="O23" s="130"/>
+    </row>
+    <row r="24" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="3"/>
+      <c r="C24" s="128" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="131" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="128" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" s="128" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="128" t="s">
+        <v>12</v>
+      </c>
+      <c r="H24" s="131" t="s">
+        <v>13</v>
+      </c>
+      <c r="I24" s="133" t="s">
+        <v>14</v>
+      </c>
+      <c r="J24" s="134" t="s">
+        <v>34</v>
+      </c>
+      <c r="K24" s="128" t="s">
+        <v>15</v>
+      </c>
+      <c r="L24" s="134" t="s">
+        <v>16</v>
+      </c>
+      <c r="M24" s="131" t="s">
+        <v>35</v>
+      </c>
+      <c r="N24" s="130"/>
+      <c r="O24" s="128" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="25" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="4"/>
+      <c r="C25" s="132"/>
+      <c r="D25" s="132"/>
+      <c r="E25" s="132"/>
+      <c r="F25" s="132"/>
+      <c r="G25" s="132"/>
+      <c r="H25" s="132"/>
+      <c r="I25" s="132"/>
+      <c r="J25" s="132"/>
+      <c r="K25" s="132"/>
+      <c r="L25" s="132"/>
+      <c r="M25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="N25" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="O25" s="132"/>
+    </row>
+    <row r="26" spans="2:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="5"/>
+      <c r="C26" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="M26" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="O26" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="77">
         <v>18683.350702</v>
       </c>
-      <c r="D27" s="223" t="n">
-[...5 lines deleted...]
-      <c r="F27" s="223" t="n">
+      <c r="D27" s="77">
+        <v>5676.7426379999997</v>
+      </c>
+      <c r="E27" s="77">
+        <v>6371.2607239999998</v>
+      </c>
+      <c r="F27" s="77">
         <v>1591.944528</v>
       </c>
-      <c r="G27" s="223" t="n">
-[...20 lines deleted...]
-      <c r="N27" s="223" t="n">
+      <c r="G27" s="77">
+        <v>3330.8046239999999</v>
+      </c>
+      <c r="H27" s="77">
+        <v>62.792498000000002</v>
+      </c>
+      <c r="I27" s="77">
+        <v>56.955486999999998</v>
+      </c>
+      <c r="J27" s="77">
+        <v>77.288353000000001</v>
+      </c>
+      <c r="K27" s="77">
+        <v>148.34668500000001</v>
+      </c>
+      <c r="L27" s="77">
+        <v>1367.2151650000001</v>
+      </c>
+      <c r="M27" s="77">
+        <v>2911.0831830000002</v>
+      </c>
+      <c r="N27" s="77">
         <v>103.215754</v>
       </c>
-      <c r="O27" s="223" t="n">
-[...18 lines deleted...]
-      <c r="F28" s="223" t="n">
+      <c r="O27" s="77">
+        <v>287.81511799999998</v>
+      </c>
+    </row>
+    <row r="28" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="77">
+        <v>18781.936140999998</v>
+      </c>
+      <c r="D28" s="77">
+        <v>6219.8303619999997</v>
+      </c>
+      <c r="E28" s="77">
+        <v>6044.0386410000001</v>
+      </c>
+      <c r="F28" s="77">
         <v>1596.001536</v>
       </c>
-      <c r="G28" s="223" t="n">
-[...11 lines deleted...]
-      <c r="K28" s="223" t="n">
+      <c r="G28" s="77">
+        <v>3281.1507529999999</v>
+      </c>
+      <c r="H28" s="77">
+        <v>74.925596999999996</v>
+      </c>
+      <c r="I28" s="77">
+        <v>59.540336000000003</v>
+      </c>
+      <c r="J28" s="77">
+        <v>70.749245000000002</v>
+      </c>
+      <c r="K28" s="77">
         <v>174.736571</v>
       </c>
-      <c r="L28" s="223" t="n">
-[...5 lines deleted...]
-      <c r="N28" s="223" t="n">
+      <c r="L28" s="77">
+        <v>1260.9630999999999</v>
+      </c>
+      <c r="M28" s="77">
+        <v>3070.8389400000001</v>
+      </c>
+      <c r="N28" s="77">
         <v>122.849585</v>
       </c>
-      <c r="O28" s="223" t="n">
+      <c r="O28" s="77">
         <v>266.018934</v>
       </c>
     </row>
-    <row r="29" ht="13.5" customHeight="1" s="216" thickBot="1">
-[...75 lines deleted...]
-      <c r="K30" s="223" t="n">
+    <row r="29" spans="2:16" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B29" s="78" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="79">
+        <v>14325.248786</v>
+      </c>
+      <c r="D29" s="79">
+        <v>4761.0424149999999</v>
+      </c>
+      <c r="E29" s="79">
+        <v>4568.5111580000003</v>
+      </c>
+      <c r="F29" s="79">
+        <v>1234.2474299999999</v>
+      </c>
+      <c r="G29" s="79">
+        <v>2490.9529440000001</v>
+      </c>
+      <c r="H29" s="79">
+        <v>77.329108000000005</v>
+      </c>
+      <c r="I29" s="79">
+        <v>45.635289999999998</v>
+      </c>
+      <c r="J29" s="79">
+        <v>68.989701999999994</v>
+      </c>
+      <c r="K29" s="79">
+        <v>110.28484899999999</v>
+      </c>
+      <c r="L29" s="79">
+        <v>968.25589000000002</v>
+      </c>
+      <c r="M29" s="79">
+        <v>2483.970534</v>
+      </c>
+      <c r="N29" s="79">
+        <v>107.802323</v>
+      </c>
+      <c r="O29" s="79">
+        <v>232.24509800000001</v>
+      </c>
+    </row>
+    <row r="30" spans="2:16" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="77">
+        <v>1578.2828910000001</v>
+      </c>
+      <c r="D30" s="77">
+        <v>509.60072400000001</v>
+      </c>
+      <c r="E30" s="77">
+        <v>490.24509799999998</v>
+      </c>
+      <c r="F30" s="77">
+        <v>137.47671500000001</v>
+      </c>
+      <c r="G30" s="77">
+        <v>271.82132300000001</v>
+      </c>
+      <c r="H30" s="77">
+        <v>7.6845280000000002</v>
+      </c>
+      <c r="I30" s="77">
+        <v>5.0705429999999998</v>
+      </c>
+      <c r="J30" s="77">
+        <v>9.1044309999999999</v>
+      </c>
+      <c r="K30" s="77">
         <v>12.724014</v>
       </c>
-      <c r="L30" s="223" t="n">
-[...2 lines deleted...]
-      <c r="M30" s="223" t="n">
+      <c r="L30" s="77">
+        <v>134.55551500000001</v>
+      </c>
+      <c r="M30" s="77">
         <v>273.484193</v>
       </c>
-      <c r="N30" s="223" t="n">
-[...12 lines deleted...]
-      <c r="C31" s="223" t="n">
+      <c r="N30" s="77">
+        <v>4.4459999999999997</v>
+      </c>
+      <c r="O30" s="77">
+        <v>49.123761000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" s="77">
         <v>1543.753191</v>
       </c>
-      <c r="D31" s="223" t="n">
-[...2 lines deleted...]
-      <c r="E31" s="223" t="n">
+      <c r="D31" s="77">
+        <v>510.71974499999999</v>
+      </c>
+      <c r="E31" s="77">
         <v>487.751555</v>
       </c>
-      <c r="F31" s="223" t="n">
-[...11 lines deleted...]
-      <c r="J31" s="223" t="n">
+      <c r="F31" s="77">
+        <v>130.08980299999999</v>
+      </c>
+      <c r="G31" s="77">
+        <v>268.85401000000002</v>
+      </c>
+      <c r="H31" s="77">
+        <v>8.1369969999999991</v>
+      </c>
+      <c r="I31" s="77">
+        <v>4.9166699999999999</v>
+      </c>
+      <c r="J31" s="77">
         <v>7.89161</v>
       </c>
-      <c r="K31" s="223" t="n">
+      <c r="K31" s="77">
         <v>11.824441</v>
       </c>
-      <c r="L31" s="223" t="n">
+      <c r="L31" s="77">
         <v>113.56836</v>
       </c>
-      <c r="M31" s="223" t="n">
-[...5 lines deleted...]
-      <c r="O31" s="223" t="n">
+      <c r="M31" s="77">
+        <v>281.80277799999999</v>
+      </c>
+      <c r="N31" s="77">
+        <v>11.101699999999999</v>
+      </c>
+      <c r="O31" s="77">
         <v>25.178341</v>
       </c>
     </row>
-    <row r="32" ht="13.5" customHeight="1" s="216">
-[...32 lines deleted...]
-      <c r="L32" s="223" t="n">
+    <row r="32" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="C32" s="77">
+        <v>1586.1682330000001</v>
+      </c>
+      <c r="D32" s="77">
+        <v>553.26894500000003</v>
+      </c>
+      <c r="E32" s="77">
+        <v>494.98169100000001</v>
+      </c>
+      <c r="F32" s="77">
+        <v>141.19239099999999</v>
+      </c>
+      <c r="G32" s="77">
+        <v>258.28853800000002</v>
+      </c>
+      <c r="H32" s="77">
+        <v>8.6221189999999996</v>
+      </c>
+      <c r="I32" s="77">
+        <v>5.0246680000000001</v>
+      </c>
+      <c r="J32" s="77">
+        <v>7.0445399999999996</v>
+      </c>
+      <c r="K32" s="77">
+        <v>12.451211000000001</v>
+      </c>
+      <c r="L32" s="77">
         <v>105.29413</v>
       </c>
-      <c r="M32" s="223" t="n">
-[...18 lines deleted...]
-      <c r="D33" s="223" t="n">
+      <c r="M32" s="77">
+        <v>241.45530600000001</v>
+      </c>
+      <c r="N32" s="77">
+        <v>10.002599999999999</v>
+      </c>
+      <c r="O32" s="77">
+        <v>20.264185999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" s="77">
+        <v>1667.3309449999999</v>
+      </c>
+      <c r="D33" s="77">
         <v>564.371982</v>
       </c>
-      <c r="E33" s="223" t="n">
-[...17 lines deleted...]
-      <c r="K33" s="223" t="n">
+      <c r="E33" s="77">
+        <v>521.88161300000002</v>
+      </c>
+      <c r="F33" s="77">
+        <v>149.97788600000001</v>
+      </c>
+      <c r="G33" s="77">
+        <v>284.10630300000003</v>
+      </c>
+      <c r="H33" s="77">
+        <v>8.6791520000000002</v>
+      </c>
+      <c r="I33" s="77">
+        <v>5.1771760000000002</v>
+      </c>
+      <c r="J33" s="77">
+        <v>7.9847900000000003</v>
+      </c>
+      <c r="K33" s="77">
         <v>11.80803</v>
       </c>
-      <c r="L33" s="223" t="n">
+      <c r="L33" s="77">
         <v>113.344013</v>
       </c>
-      <c r="M33" s="223" t="n">
+      <c r="M33" s="77">
         <v>308.465416</v>
       </c>
-      <c r="N33" s="223" t="n">
+      <c r="N33" s="77">
         <v>14.184873</v>
       </c>
-      <c r="O33" s="223" t="n">
-[...42 lines deleted...]
-      <c r="N34" s="223" t="n">
+      <c r="O33" s="77">
+        <v>24.721844999999998</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="80" t="s">
+        <v>27</v>
+      </c>
+      <c r="C34" s="77">
+        <v>1534.4614240000001</v>
+      </c>
+      <c r="D34" s="77">
+        <v>532.87291400000004</v>
+      </c>
+      <c r="E34" s="77">
+        <v>473.47858400000001</v>
+      </c>
+      <c r="F34" s="77">
+        <v>130.74685199999999</v>
+      </c>
+      <c r="G34" s="77">
+        <v>269.88080500000001</v>
+      </c>
+      <c r="H34" s="77">
+        <v>9.3892509999999998</v>
+      </c>
+      <c r="I34" s="77">
+        <v>5.2416939999999999</v>
+      </c>
+      <c r="J34" s="77">
+        <v>6.9248019999999997</v>
+      </c>
+      <c r="K34" s="77">
+        <v>12.934748000000001</v>
+      </c>
+      <c r="L34" s="77">
+        <v>92.991774000000007</v>
+      </c>
+      <c r="M34" s="77">
+        <v>268.27149300000002</v>
+      </c>
+      <c r="N34" s="77">
         <v>10.485173</v>
       </c>
-      <c r="O34" s="223" t="n">
-[...33 lines deleted...]
-      <c r="K35" s="223" t="n">
+      <c r="O34" s="77">
+        <v>23.708836000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="80" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" s="77">
+        <v>1637.1111550000001</v>
+      </c>
+      <c r="D35" s="77">
+        <v>568.33515199999999</v>
+      </c>
+      <c r="E35" s="77">
+        <v>536.01770199999999</v>
+      </c>
+      <c r="F35" s="77">
+        <v>138.80998500000001</v>
+      </c>
+      <c r="G35" s="77">
+        <v>270.47826300000003</v>
+      </c>
+      <c r="H35" s="77">
+        <v>8.1596170000000008</v>
+      </c>
+      <c r="I35" s="77">
+        <v>5.3838569999999999</v>
+      </c>
+      <c r="J35" s="77">
+        <v>4.1106980000000002</v>
+      </c>
+      <c r="K35" s="77">
         <v>13.035575</v>
       </c>
-      <c r="L35" s="223" t="n">
-[...8 lines deleted...]
-      <c r="O35" s="223" t="n">
+      <c r="L35" s="77">
+        <v>92.780305999999996</v>
+      </c>
+      <c r="M35" s="77">
+        <v>278.61934500000001</v>
+      </c>
+      <c r="N35" s="77">
+        <v>14.079276999999999</v>
+      </c>
+      <c r="O35" s="77">
         <v>24.234537</v>
       </c>
     </row>
-    <row r="36" ht="13.5" customHeight="1" s="216">
-[...32 lines deleted...]
-      <c r="L36" s="223" t="n">
+    <row r="36" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="80" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" s="77">
+        <v>1600.2378659999999</v>
+      </c>
+      <c r="D36" s="77">
+        <v>497.31907799999999</v>
+      </c>
+      <c r="E36" s="77">
+        <v>517.22881900000004</v>
+      </c>
+      <c r="F36" s="77">
+        <v>141.50164100000001</v>
+      </c>
+      <c r="G36" s="77">
+        <v>293.32962300000003</v>
+      </c>
+      <c r="H36" s="77">
+        <v>9.0772999999999993</v>
+      </c>
+      <c r="I36" s="77">
+        <v>4.7849849999999998</v>
+      </c>
+      <c r="J36" s="77">
+        <v>7.7602690000000001</v>
+      </c>
+      <c r="K36" s="77">
+        <v>12.156052000000001</v>
+      </c>
+      <c r="L36" s="77">
         <v>117.080099</v>
       </c>
-      <c r="M36" s="223" t="n">
+      <c r="M36" s="77">
         <v>307.334924</v>
       </c>
-      <c r="N36" s="223" t="n">
-[...403 lines deleted...]
-      <c r="C54" s="229" t="n">
+      <c r="N36" s="77">
+        <v>17.550699999999999</v>
+      </c>
+      <c r="O36" s="77">
+        <v>23.730454999999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="80" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="77">
+        <v>1532.9555270000001</v>
+      </c>
+      <c r="D37" s="77">
+        <v>518.08469500000001</v>
+      </c>
+      <c r="E37" s="77">
+        <v>491.418274</v>
+      </c>
+      <c r="F37" s="77">
+        <v>122.84836300000001</v>
+      </c>
+      <c r="G37" s="77">
+        <v>267.231087</v>
+      </c>
+      <c r="H37" s="77">
+        <v>8.7303510000000006</v>
+      </c>
+      <c r="I37" s="77">
+        <v>4.8454969999999999</v>
+      </c>
+      <c r="J37" s="77">
+        <v>5.4617649999999998</v>
+      </c>
+      <c r="K37" s="77">
+        <v>10.601245</v>
+      </c>
+      <c r="L37" s="77">
+        <v>103.73425</v>
+      </c>
+      <c r="M37" s="77">
+        <v>256.656812</v>
+      </c>
+      <c r="N37" s="77">
+        <v>12.632</v>
+      </c>
+      <c r="O37" s="77">
+        <v>20.636821999999999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="80" t="s">
+        <v>31</v>
+      </c>
+      <c r="C38" s="77">
+        <v>1644.9475540000001</v>
+      </c>
+      <c r="D38" s="77">
+        <v>506.46917999999999</v>
+      </c>
+      <c r="E38" s="77">
+        <v>555.50782200000003</v>
+      </c>
+      <c r="F38" s="77">
+        <v>141.60379399999999</v>
+      </c>
+      <c r="G38" s="77">
+        <v>306.96299199999999</v>
+      </c>
+      <c r="H38" s="77">
+        <v>8.849793</v>
+      </c>
+      <c r="I38" s="77">
+        <v>5.1901999999999999</v>
+      </c>
+      <c r="J38" s="77">
+        <v>12.706797</v>
+      </c>
+      <c r="K38" s="77">
+        <v>12.749533</v>
+      </c>
+      <c r="L38" s="77">
+        <v>94.907443000000001</v>
+      </c>
+      <c r="M38" s="77">
+        <v>267.880267</v>
+      </c>
+      <c r="N38" s="77">
+        <v>13.32</v>
+      </c>
+      <c r="O38" s="77">
+        <v>20.646315000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="80"/>
+      <c r="C39" s="77"/>
+      <c r="D39" s="77"/>
+      <c r="E39" s="77"/>
+      <c r="F39" s="77"/>
+      <c r="G39" s="77"/>
+      <c r="H39" s="77"/>
+      <c r="I39" s="77"/>
+      <c r="J39" s="77"/>
+      <c r="K39" s="77"/>
+      <c r="L39" s="77"/>
+      <c r="M39" s="77"/>
+      <c r="N39" s="77"/>
+      <c r="O39" s="77"/>
+    </row>
+    <row r="40" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="80"/>
+      <c r="C40" s="77"/>
+      <c r="D40" s="77"/>
+      <c r="E40" s="77"/>
+      <c r="F40" s="77"/>
+      <c r="G40" s="77"/>
+      <c r="H40" s="77"/>
+      <c r="I40" s="77"/>
+      <c r="J40" s="77"/>
+      <c r="K40" s="77"/>
+      <c r="L40" s="77"/>
+      <c r="M40" s="77"/>
+      <c r="N40" s="77"/>
+      <c r="O40" s="77"/>
+    </row>
+    <row r="41" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="81"/>
+      <c r="C41" s="82"/>
+      <c r="D41" s="82"/>
+      <c r="E41" s="82"/>
+      <c r="F41" s="82"/>
+      <c r="G41" s="82"/>
+      <c r="H41" s="82"/>
+      <c r="I41" s="82"/>
+      <c r="J41" s="82"/>
+      <c r="K41" s="82"/>
+      <c r="L41" s="82"/>
+      <c r="M41" s="82"/>
+      <c r="N41" s="82"/>
+      <c r="O41" s="82"/>
+    </row>
+    <row r="42" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C42" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42" s="9"/>
+      <c r="E42" s="9"/>
+      <c r="F42" s="9"/>
+      <c r="G42" s="9"/>
+      <c r="H42" s="9"/>
+      <c r="I42" s="9" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C43" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9"/>
+      <c r="I43" s="9"/>
+      <c r="J43" s="9"/>
+    </row>
+    <row r="44" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C44" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="11"/>
+      <c r="I44" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="J44" s="9"/>
+    </row>
+    <row r="45" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="11"/>
+      <c r="C45" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45" s="11"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="11"/>
+      <c r="I45" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="J45" s="11"/>
+      <c r="K45" s="11"/>
+      <c r="L45" s="11"/>
+      <c r="M45" s="11"/>
+      <c r="N45" s="11"/>
+      <c r="O45" s="11"/>
+      <c r="P45" s="11"/>
+      <c r="Q45" s="11"/>
+    </row>
+    <row r="46" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="11"/>
+      <c r="C46" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="J46" s="11"/>
+      <c r="K46" s="11"/>
+      <c r="L46" s="11"/>
+      <c r="M46" s="11"/>
+      <c r="N46" s="11"/>
+      <c r="O46" s="11"/>
+      <c r="P46" s="11"/>
+      <c r="Q46" s="11"/>
+    </row>
+    <row r="47" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="11"/>
+      <c r="C47" s="10"/>
+      <c r="D47" s="11"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="11"/>
+      <c r="G47" s="11"/>
+      <c r="H47" s="11"/>
+      <c r="I47" s="11"/>
+      <c r="J47" s="11"/>
+      <c r="K47" s="11"/>
+      <c r="L47" s="11"/>
+      <c r="M47" s="11"/>
+      <c r="N47" s="11"/>
+      <c r="O47" s="11"/>
+      <c r="P47" s="11"/>
+      <c r="Q47" s="11"/>
+    </row>
+    <row r="48" spans="1:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="135" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="136"/>
+      <c r="D48" s="136"/>
+      <c r="E48" s="136"/>
+      <c r="F48" s="136"/>
+      <c r="G48" s="136"/>
+      <c r="H48" s="136"/>
+      <c r="I48" s="136"/>
+      <c r="J48" s="136"/>
+      <c r="K48" s="136"/>
+      <c r="L48" s="136"/>
+      <c r="M48" s="136"/>
+      <c r="N48" s="136"/>
+      <c r="O48" s="136"/>
+      <c r="P48" s="136"/>
+      <c r="Q48" s="73"/>
+    </row>
+    <row r="49" spans="2:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="50" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="2"/>
+      <c r="C50" s="128" t="s">
+        <v>1</v>
+      </c>
+      <c r="D50" s="129"/>
+      <c r="E50" s="129"/>
+      <c r="F50" s="129"/>
+      <c r="G50" s="130"/>
+      <c r="H50" s="128" t="s">
+        <v>2</v>
+      </c>
+      <c r="I50" s="129"/>
+      <c r="J50" s="129"/>
+      <c r="K50" s="129"/>
+      <c r="L50" s="129"/>
+      <c r="M50" s="129"/>
+      <c r="N50" s="129"/>
+      <c r="O50" s="129"/>
+      <c r="P50" s="130"/>
+    </row>
+    <row r="51" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="3"/>
+      <c r="C51" s="131" t="s">
+        <v>3</v>
+      </c>
+      <c r="D51" s="131" t="s">
+        <v>4</v>
+      </c>
+      <c r="E51" s="131" t="s">
+        <v>5</v>
+      </c>
+      <c r="F51" s="131" t="s">
+        <v>6</v>
+      </c>
+      <c r="G51" s="131" t="s">
+        <v>7</v>
+      </c>
+      <c r="H51" s="131" t="s">
+        <v>8</v>
+      </c>
+      <c r="I51" s="131" t="s">
+        <v>9</v>
+      </c>
+      <c r="J51" s="131" t="s">
+        <v>10</v>
+      </c>
+      <c r="K51" s="131" t="s">
+        <v>11</v>
+      </c>
+      <c r="L51" s="131" t="s">
+        <v>12</v>
+      </c>
+      <c r="M51" s="131" t="s">
+        <v>13</v>
+      </c>
+      <c r="N51" s="133" t="s">
+        <v>14</v>
+      </c>
+      <c r="O51" s="131" t="s">
+        <v>15</v>
+      </c>
+      <c r="P51" s="134" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="4"/>
+      <c r="C52" s="132"/>
+      <c r="D52" s="132"/>
+      <c r="E52" s="132"/>
+      <c r="F52" s="132"/>
+      <c r="G52" s="132"/>
+      <c r="H52" s="132"/>
+      <c r="I52" s="132"/>
+      <c r="J52" s="132"/>
+      <c r="K52" s="132"/>
+      <c r="L52" s="132"/>
+      <c r="M52" s="132"/>
+      <c r="N52" s="132"/>
+      <c r="O52" s="132"/>
+      <c r="P52" s="132"/>
+    </row>
+    <row r="53" spans="2:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="5"/>
+      <c r="C53" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="K53" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L53" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M53" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="N53" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="O53" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="P53" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="83">
         <v>-1.710570363702645</v>
       </c>
-      <c r="D54" s="229" t="n">
-[...17 lines deleted...]
-      <c r="J54" s="229" t="n">
+      <c r="D54" s="83">
+        <v>-4.7244870453414273E-2</v>
+      </c>
+      <c r="E54" s="83">
+        <v>-3.4649530424574442</v>
+      </c>
+      <c r="F54" s="83">
+        <v>3.5810801851694931</v>
+      </c>
+      <c r="G54" s="83">
+        <v>4.5465895357833661</v>
+      </c>
+      <c r="H54" s="83">
+        <v>2.3109586466045232E-2</v>
+      </c>
+      <c r="I54" s="83">
+        <v>-2.0000421641446331</v>
+      </c>
+      <c r="J54" s="83">
         <v>-2.095636661944956</v>
       </c>
-      <c r="K54" s="229" t="n">
-[...24 lines deleted...]
-      <c r="C55" s="229" t="n">
+      <c r="K54" s="83">
+        <v>0.27514059436070409</v>
+      </c>
+      <c r="L54" s="83">
+        <v>5.7214470622563418</v>
+      </c>
+      <c r="M54" s="83">
+        <v>2.9401734174896998</v>
+      </c>
+      <c r="N54" s="83">
+        <v>-4.0120924463877961</v>
+      </c>
+      <c r="O54" s="83">
+        <v>0.50292064654273227</v>
+      </c>
+      <c r="P54" s="83">
+        <v>5.5001320001701153</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="C55" s="83">
         <v>-1.295907771208167</v>
       </c>
-      <c r="D55" s="229" t="n">
-[...20 lines deleted...]
-      <c r="K55" s="229" t="n">
+      <c r="D55" s="83">
+        <v>0.41946016795806113</v>
+      </c>
+      <c r="E55" s="83">
+        <v>-3.1692371029546909</v>
+      </c>
+      <c r="F55" s="83">
+        <v>3.3338950684110369</v>
+      </c>
+      <c r="G55" s="83">
+        <v>3.7560569135582869</v>
+      </c>
+      <c r="H55" s="83">
+        <v>0.30939548244290771</v>
+      </c>
+      <c r="I55" s="83">
+        <v>9.0980971202876706</v>
+      </c>
+      <c r="J55" s="83">
+        <v>-4.8928259367128559</v>
+      </c>
+      <c r="K55" s="83">
         <v>0.1538303716613787</v>
       </c>
-      <c r="L55" s="229" t="n">
+      <c r="L55" s="83">
         <v>-1.263358276575514</v>
       </c>
-      <c r="M55" s="229" t="n">
-[...2 lines deleted...]
-      <c r="N55" s="229" t="n">
+      <c r="M55" s="83">
+        <v>18.250829439889209</v>
+      </c>
+      <c r="N55" s="83">
         <v>9.764394742197382</v>
       </c>
-      <c r="O55" s="229" t="n">
+      <c r="O55" s="83">
         <v>12.46499790984762</v>
       </c>
-      <c r="P55" s="229" t="n">
-[...101 lines deleted...]
-      <c r="H57" s="229" t="n">
+      <c r="P55" s="83">
+        <v>-7.7729294884696252</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B56" s="78" t="s">
+        <v>22</v>
+      </c>
+      <c r="C56" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="D56" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="E56" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="F56" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="G56" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="H56" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="I56" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="J56" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="K56" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="L56" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="M56" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="N56" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="O56" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="P56" s="84" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="C57" s="83">
+        <v>-0.98680299607656641</v>
+      </c>
+      <c r="D57" s="83">
+        <v>0.68368671570748596</v>
+      </c>
+      <c r="E57" s="83">
+        <v>-2.8583617747440271</v>
+      </c>
+      <c r="F57" s="83">
+        <v>2.3359560803643089</v>
+      </c>
+      <c r="G57" s="83">
+        <v>2.7303784397752722</v>
+      </c>
+      <c r="H57" s="83">
         <v>3.658178813761173</v>
       </c>
-      <c r="I57" s="229" t="n">
-[...5 lines deleted...]
-      <c r="K57" s="229" t="n">
+      <c r="I57" s="83">
+        <v>2.2529203222797269</v>
+      </c>
+      <c r="J57" s="83">
+        <v>-3.6589203071574219E-3</v>
+      </c>
+      <c r="K57" s="83">
         <v>1.6032011065264</v>
       </c>
-      <c r="L57" s="229" t="n">
-[...5 lines deleted...]
-      <c r="N57" s="229" t="n">
+      <c r="L57" s="83">
+        <v>2.2951175634735592</v>
+      </c>
+      <c r="M57" s="83">
+        <v>36.044342193373858</v>
+      </c>
+      <c r="N57" s="83">
         <v>11.5808848678906</v>
       </c>
-      <c r="O57" s="229" t="n">
-[...33 lines deleted...]
-      <c r="J58" s="229" t="n">
+      <c r="O57" s="83">
+        <v>14.872118213339309</v>
+      </c>
+      <c r="P57" s="83">
+        <v>40.683214570662173</v>
+      </c>
+    </row>
+    <row r="58" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="C58" s="83">
+        <v>-0.97540833180400077</v>
+      </c>
+      <c r="D58" s="83">
+        <v>0.64446831364124602</v>
+      </c>
+      <c r="E58" s="83">
+        <v>-2.7995629950446759</v>
+      </c>
+      <c r="F58" s="83">
+        <v>2.3451979575416191</v>
+      </c>
+      <c r="G58" s="83">
+        <v>2.6905052639743379</v>
+      </c>
+      <c r="H58" s="83">
+        <v>0.34570096394334399</v>
+      </c>
+      <c r="I58" s="83">
+        <v>5.4942179471947128</v>
+      </c>
+      <c r="J58" s="83">
         <v>-4.104560606190585</v>
       </c>
-      <c r="K58" s="229" t="n">
+      <c r="K58" s="83">
         <v>-1.163510883267465</v>
       </c>
-      <c r="L58" s="229" t="n">
-[...5 lines deleted...]
-      <c r="N58" s="229" t="n">
+      <c r="L58" s="83">
+        <v>-0.36312129382973879</v>
+      </c>
+      <c r="M58" s="83">
+        <v>41.763524834541563</v>
+      </c>
+      <c r="N58" s="83">
         <v>7.902848539395456</v>
       </c>
-      <c r="O58" s="229" t="n">
-[...39 lines deleted...]
-      <c r="L59" s="229" t="n">
+      <c r="O58" s="83">
+        <v>-7.4510694342271746</v>
+      </c>
+      <c r="P58" s="83">
+        <v>4.3675687273132739</v>
+      </c>
+    </row>
+    <row r="59" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="C59" s="83">
+        <v>-0.96682027649769597</v>
+      </c>
+      <c r="D59" s="83">
+        <v>0.42745438748913978</v>
+      </c>
+      <c r="E59" s="83">
+        <v>-2.5417075564278711</v>
+      </c>
+      <c r="F59" s="83">
+        <v>2.5538936618848682</v>
+      </c>
+      <c r="G59" s="83">
+        <v>3.2876581234072102</v>
+      </c>
+      <c r="H59" s="83">
+        <v>4.2897226067940162</v>
+      </c>
+      <c r="I59" s="83">
+        <v>7.0884899542809396</v>
+      </c>
+      <c r="J59" s="83">
+        <v>-0.26086077093692872</v>
+      </c>
+      <c r="K59" s="83">
+        <v>3.7040223802611032</v>
+      </c>
+      <c r="L59" s="83">
         <v>4.984454973762011</v>
       </c>
-      <c r="M59" s="229" t="n">
-[...5 lines deleted...]
-      <c r="O59" s="229" t="n">
+      <c r="M59" s="83">
+        <v>62.349701723842117</v>
+      </c>
+      <c r="N59" s="83">
+        <v>7.9157933259616771</v>
+      </c>
+      <c r="O59" s="83">
         <v>10.888529211197</v>
       </c>
-      <c r="P59" s="229" t="n">
+      <c r="P59" s="83">
         <v>11.33672949276146</v>
       </c>
     </row>
-    <row r="60" ht="13.5" customHeight="1" s="216">
-[...11 lines deleted...]
-      <c r="E60" s="229" t="n">
+    <row r="60" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="C60" s="83">
+        <v>-0.61916643563441454</v>
+      </c>
+      <c r="D60" s="83">
+        <v>0.70003134468707551</v>
+      </c>
+      <c r="E60" s="83">
         <v>-2.110901071203529</v>
       </c>
-      <c r="F60" s="229" t="n">
-[...14 lines deleted...]
-      <c r="K60" s="229" t="n">
+      <c r="F60" s="83">
+        <v>2.3947468114180732</v>
+      </c>
+      <c r="G60" s="83">
+        <v>5.3539196193333298</v>
+      </c>
+      <c r="H60" s="83">
+        <v>2.9537445437528249</v>
+      </c>
+      <c r="I60" s="83">
+        <v>6.0550762331490837</v>
+      </c>
+      <c r="J60" s="83">
+        <v>0.98916642571855229</v>
+      </c>
+      <c r="K60" s="83">
         <v>3.819780339530348</v>
       </c>
-      <c r="L60" s="229" t="n">
-[...24 lines deleted...]
-      <c r="D61" s="229" t="n">
+      <c r="L60" s="83">
+        <v>4.9429687010038158E-2</v>
+      </c>
+      <c r="M60" s="83">
+        <v>51.763428979441862</v>
+      </c>
+      <c r="N60" s="83">
+        <v>2.8517364066988411</v>
+      </c>
+      <c r="O60" s="83">
+        <v>-7.8818397062089236</v>
+      </c>
+      <c r="P60" s="83">
+        <v>4.9838143238635846</v>
+      </c>
+    </row>
+    <row r="61" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="80" t="s">
+        <v>27</v>
+      </c>
+      <c r="C61" s="83">
+        <v>-0.69056201265264083</v>
+      </c>
+      <c r="D61" s="83">
         <v>0.6524749048113534</v>
       </c>
-      <c r="E61" s="229" t="n">
-[...20 lines deleted...]
-      <c r="L61" s="229" t="n">
+      <c r="E61" s="83">
+        <v>-2.2129796751157498</v>
+      </c>
+      <c r="F61" s="83">
+        <v>2.6248681385919088</v>
+      </c>
+      <c r="G61" s="83">
+        <v>2.4919241537878669</v>
+      </c>
+      <c r="H61" s="83">
+        <v>2.0405753796567878</v>
+      </c>
+      <c r="I61" s="83">
+        <v>11.156329918634439</v>
+      </c>
+      <c r="J61" s="83">
+        <v>-4.2975022970152637</v>
+      </c>
+      <c r="K61" s="83">
+        <v>0.91702580925552934</v>
+      </c>
+      <c r="L61" s="83">
         <v>3.516088100539108</v>
       </c>
-      <c r="M61" s="229" t="n">
+      <c r="M61" s="83">
         <v>51.12953751097119</v>
       </c>
-      <c r="N61" s="229" t="n">
-[...39 lines deleted...]
-      <c r="K62" s="229" t="n">
+      <c r="N61" s="83">
+        <v>9.2856035178956802</v>
+      </c>
+      <c r="O61" s="83">
+        <v>-14.035105111025009</v>
+      </c>
+      <c r="P61" s="83">
+        <v>-10.818371554145029</v>
+      </c>
+    </row>
+    <row r="62" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="80" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" s="83">
+        <v>-0.66744902449757959</v>
+      </c>
+      <c r="D62" s="83">
+        <v>0.69345017336254333</v>
+      </c>
+      <c r="E62" s="83">
+        <v>-2.2113070194321049</v>
+      </c>
+      <c r="F62" s="83">
+        <v>2.1767107588225438</v>
+      </c>
+      <c r="G62" s="83">
+        <v>2.9980869567025321</v>
+      </c>
+      <c r="H62" s="83">
+        <v>5.3253922510652796</v>
+      </c>
+      <c r="I62" s="83">
+        <v>2.9181280914413432</v>
+      </c>
+      <c r="J62" s="83">
+        <v>8.2807399473245731</v>
+      </c>
+      <c r="K62" s="83">
         <v>12.0589385419996</v>
       </c>
-      <c r="L62" s="229" t="n">
+      <c r="L62" s="83">
         <v>2.916582283985687</v>
       </c>
-      <c r="M62" s="229" t="n">
-[...39 lines deleted...]
-      <c r="J63" s="229" t="n">
+      <c r="M62" s="83">
+        <v>65.397566445979663</v>
+      </c>
+      <c r="N62" s="83">
+        <v>16.354786843921801</v>
+      </c>
+      <c r="O62" s="83">
+        <v>-0.48076784943815731</v>
+      </c>
+      <c r="P62" s="83">
+        <v>-6.4984184369349816</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="80" t="s">
+        <v>29</v>
+      </c>
+      <c r="C63" s="83">
+        <v>-0.73175869364130086</v>
+      </c>
+      <c r="D63" s="83">
+        <v>0.60207802931259891</v>
+      </c>
+      <c r="E63" s="83">
+        <v>-2.2504259944767608</v>
+      </c>
+      <c r="F63" s="83">
+        <v>2.2740074136945512</v>
+      </c>
+      <c r="G63" s="83">
+        <v>3.4564375428394478</v>
+      </c>
+      <c r="H63" s="83">
+        <v>-1.3532057780309741</v>
+      </c>
+      <c r="I63" s="83">
+        <v>-12.642011661018699</v>
+      </c>
+      <c r="J63" s="83">
         <v>3.22098514165382</v>
       </c>
-      <c r="K63" s="229" t="n">
-[...8 lines deleted...]
-      <c r="N63" s="229" t="n">
+      <c r="K63" s="83">
+        <v>4.8182653568502198</v>
+      </c>
+      <c r="L63" s="83">
+        <v>5.6779067698545287</v>
+      </c>
+      <c r="M63" s="83">
+        <v>49.161581081378323</v>
+      </c>
+      <c r="N63" s="83">
         <v>-3.159178235180673</v>
       </c>
-      <c r="O63" s="229" t="n">
-[...285 lines deleted...]
-      <c r="D74" s="229" t="n">
+      <c r="O63" s="83">
+        <v>3.9903937900839721</v>
+      </c>
+      <c r="P63" s="83">
+        <v>-0.82477249512898554</v>
+      </c>
+    </row>
+    <row r="64" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="80" t="s">
+        <v>30</v>
+      </c>
+      <c r="C64" s="83">
+        <v>-0.59648704862606405</v>
+      </c>
+      <c r="D64" s="83">
+        <v>0.61561742300483213</v>
+      </c>
+      <c r="E64" s="83">
+        <v>-1.9789746204840539</v>
+      </c>
+      <c r="F64" s="83">
+        <v>2.1632126677734438</v>
+      </c>
+      <c r="G64" s="83">
+        <v>2.497029945978599</v>
+      </c>
+      <c r="H64" s="83">
+        <v>-4.8628110957672384</v>
+      </c>
+      <c r="I64" s="83">
+        <v>-11.784820732327811</v>
+      </c>
+      <c r="J64" s="83">
+        <v>-1.145394869308352</v>
+      </c>
+      <c r="K64" s="83">
+        <v>-7.64348247168701</v>
+      </c>
+      <c r="L64" s="83">
+        <v>-3.1193338650408502</v>
+      </c>
+      <c r="M64" s="83">
+        <v>20.557772428194799</v>
+      </c>
+      <c r="N64" s="83">
+        <v>2.0915049966773238</v>
+      </c>
+      <c r="O64" s="83">
+        <v>-11.110196244781321</v>
+      </c>
+      <c r="P64" s="83">
+        <v>14.536512853449659</v>
+      </c>
+    </row>
+    <row r="65" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="80" t="s">
+        <v>31</v>
+      </c>
+      <c r="C65" s="83">
+        <v>-0.4507666728246813</v>
+      </c>
+      <c r="D65" s="83">
+        <v>0.87047172270002615</v>
+      </c>
+      <c r="E65" s="83">
+        <v>-1.950497978503106</v>
+      </c>
+      <c r="F65" s="83">
+        <v>2.2386808440628179</v>
+      </c>
+      <c r="G65" s="83">
+        <v>6.2180860329136367</v>
+      </c>
+      <c r="H65" s="83">
+        <v>0.28284252982996322</v>
+      </c>
+      <c r="I65" s="83">
+        <v>3.9736955340259348</v>
+      </c>
+      <c r="J65" s="83">
+        <v>-1.401536987645648</v>
+      </c>
+      <c r="K65" s="83">
+        <v>6.0010279456839077</v>
+      </c>
+      <c r="L65" s="83">
+        <v>0.58187204651133639</v>
+      </c>
+      <c r="M65" s="83">
+        <v>24.91281624636018</v>
+      </c>
+      <c r="N65" s="83">
+        <v>5.460480507872421</v>
+      </c>
+      <c r="O65" s="83">
+        <v>8.6086884476167782</v>
+      </c>
+      <c r="P65" s="83">
+        <v>-20.37656951794354</v>
+      </c>
+    </row>
+    <row r="66" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B66" s="80"/>
+      <c r="C66" s="83"/>
+      <c r="D66" s="83"/>
+      <c r="E66" s="83"/>
+      <c r="F66" s="83"/>
+      <c r="G66" s="83"/>
+      <c r="H66" s="83"/>
+      <c r="I66" s="83"/>
+      <c r="J66" s="83"/>
+      <c r="K66" s="83"/>
+      <c r="L66" s="83"/>
+      <c r="M66" s="83"/>
+      <c r="N66" s="83"/>
+      <c r="O66" s="83"/>
+      <c r="P66" s="83"/>
+    </row>
+    <row r="67" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B67" s="80"/>
+      <c r="C67" s="83"/>
+      <c r="D67" s="83"/>
+      <c r="E67" s="83"/>
+      <c r="F67" s="83"/>
+      <c r="G67" s="83"/>
+      <c r="H67" s="83"/>
+      <c r="I67" s="83"/>
+      <c r="J67" s="83"/>
+      <c r="K67" s="83"/>
+      <c r="L67" s="83"/>
+      <c r="M67" s="83"/>
+      <c r="N67" s="83"/>
+      <c r="O67" s="83"/>
+      <c r="P67" s="83"/>
+    </row>
+    <row r="68" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B68" s="81"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
+      <c r="I68" s="85"/>
+      <c r="J68" s="85"/>
+      <c r="K68" s="85"/>
+      <c r="L68" s="85"/>
+      <c r="M68" s="85"/>
+      <c r="N68" s="85"/>
+      <c r="O68" s="85"/>
+      <c r="P68" s="85"/>
+    </row>
+    <row r="69" spans="2:16" ht="12" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="70" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B70" s="2"/>
+      <c r="C70" s="128" t="s">
+        <v>50</v>
+      </c>
+      <c r="D70" s="129"/>
+      <c r="E70" s="129"/>
+      <c r="F70" s="129"/>
+      <c r="G70" s="129"/>
+      <c r="H70" s="129"/>
+      <c r="I70" s="129"/>
+      <c r="J70" s="129"/>
+      <c r="K70" s="129"/>
+      <c r="L70" s="130"/>
+      <c r="M70" s="131" t="s">
+        <v>33</v>
+      </c>
+      <c r="N70" s="129"/>
+      <c r="O70" s="130"/>
+    </row>
+    <row r="71" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B71" s="3"/>
+      <c r="C71" s="128" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="131" t="s">
+        <v>9</v>
+      </c>
+      <c r="E71" s="128" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" s="128" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" s="128" t="s">
+        <v>12</v>
+      </c>
+      <c r="H71" s="131" t="s">
+        <v>13</v>
+      </c>
+      <c r="I71" s="133" t="s">
+        <v>14</v>
+      </c>
+      <c r="J71" s="134" t="s">
+        <v>34</v>
+      </c>
+      <c r="K71" s="128" t="s">
+        <v>15</v>
+      </c>
+      <c r="L71" s="134" t="s">
+        <v>16</v>
+      </c>
+      <c r="M71" s="131" t="s">
+        <v>35</v>
+      </c>
+      <c r="N71" s="130"/>
+      <c r="O71" s="128" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="72" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B72" s="4"/>
+      <c r="C72" s="132"/>
+      <c r="D72" s="132"/>
+      <c r="E72" s="132"/>
+      <c r="F72" s="132"/>
+      <c r="G72" s="132"/>
+      <c r="H72" s="132"/>
+      <c r="I72" s="132"/>
+      <c r="J72" s="132"/>
+      <c r="K72" s="132"/>
+      <c r="L72" s="132"/>
+      <c r="M72" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="N72" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="O72" s="132"/>
+    </row>
+    <row r="73" spans="2:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B73" s="5"/>
+      <c r="C73" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="F73" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="G73" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="H73" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="I73" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="J73" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="K73" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L73" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M73" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="N73" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="O73" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="74" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B74" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="C74" s="83">
+        <v>0.24016867172484821</v>
+      </c>
+      <c r="D74" s="83">
         <v>-1.737098711756037</v>
       </c>
-      <c r="E74" s="229" t="n">
-[...8 lines deleted...]
-      <c r="H74" s="229" t="n">
+      <c r="E74" s="83">
+        <v>-1.7134726543715411</v>
+      </c>
+      <c r="F74" s="83">
+        <v>0.18282580558417061</v>
+      </c>
+      <c r="G74" s="83">
+        <v>5.8511444130103296</v>
+      </c>
+      <c r="H74" s="83">
         <v>2.154926041897308</v>
       </c>
-      <c r="I74" s="229" t="n">
-[...5 lines deleted...]
-      <c r="K74" s="229" t="n">
+      <c r="I74" s="83">
+        <v>-5.6576345411587177</v>
+      </c>
+      <c r="J74" s="83">
+        <v>-0.45748161103075669</v>
+      </c>
+      <c r="K74" s="83">
         <v>0.2555692199482183</v>
       </c>
-      <c r="L74" s="229" t="n">
-[...51 lines deleted...]
-      <c r="N75" s="229" t="n">
+      <c r="L74" s="83">
+        <v>5.4967390538005656</v>
+      </c>
+      <c r="M74" s="83">
+        <v>-1.7927519084577579</v>
+      </c>
+      <c r="N74" s="83">
+        <v>-38.772166164726471</v>
+      </c>
+      <c r="O74" s="83">
+        <v>-3.8560918479249078</v>
+      </c>
+    </row>
+    <row r="75" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B75" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="C75" s="83">
+        <v>0.52766466022310821</v>
+      </c>
+      <c r="D75" s="83">
+        <v>9.5668900042179441</v>
+      </c>
+      <c r="E75" s="83">
+        <v>-5.1359079022991807</v>
+      </c>
+      <c r="F75" s="83">
+        <v>0.25484606584231428</v>
+      </c>
+      <c r="G75" s="83">
+        <v>-1.4907470297783521</v>
+      </c>
+      <c r="H75" s="83">
+        <v>19.322529579887071</v>
+      </c>
+      <c r="I75" s="83">
+        <v>4.5383669531260438</v>
+      </c>
+      <c r="J75" s="83">
+        <v>-8.4606641831273066</v>
+      </c>
+      <c r="K75" s="83">
+        <v>17.789333142159531</v>
+      </c>
+      <c r="L75" s="83">
+        <v>-7.7714223569192189</v>
+      </c>
+      <c r="M75" s="83">
+        <v>5.4878458277294779</v>
+      </c>
+      <c r="N75" s="83">
         <v>19.02212621534499</v>
       </c>
-      <c r="O75" s="229" t="n">
+      <c r="O75" s="83">
         <v>-7.572980930070532</v>
       </c>
     </row>
-    <row r="76" ht="13.5" customHeight="1" s="216" thickBot="1">
-[...80 lines deleted...]
-      <c r="D77" s="229" t="n">
+    <row r="76" spans="2:16" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B76" s="78" t="s">
+        <v>22</v>
+      </c>
+      <c r="C76" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="D76" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="E76" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="F76" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="G76" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="H76" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="I76" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="J76" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="K76" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="L76" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="M76" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="N76" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="O76" s="84" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="77" spans="2:16" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="B77" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="C77" s="83">
+        <v>4.0226751959356832</v>
+      </c>
+      <c r="D77" s="83">
         <v>1.337060675880565</v>
       </c>
-      <c r="E77" s="229" t="n">
-[...5 lines deleted...]
-      <c r="G77" s="229" t="n">
+      <c r="E77" s="83">
+        <v>0.41113183213875593</v>
+      </c>
+      <c r="F77" s="83">
+        <v>1.4783298248977921</v>
+      </c>
+      <c r="G77" s="83">
         <v>1.286656218713127</v>
       </c>
-      <c r="H77" s="229" t="n">
-[...2 lines deleted...]
-      <c r="I77" s="229" t="n">
+      <c r="H77" s="83">
+        <v>37.063888002026211</v>
+      </c>
+      <c r="I77" s="83">
         <v>3.460980717305699</v>
       </c>
-      <c r="J77" s="229" t="n">
-[...14 lines deleted...]
-      <c r="O77" s="229" t="n">
+      <c r="J77" s="83">
+        <v>78.951633652400162</v>
+      </c>
+      <c r="K77" s="83">
+        <v>15.168760879086779</v>
+      </c>
+      <c r="L77" s="83">
+        <v>40.676948623643042</v>
+      </c>
+      <c r="M77" s="83">
+        <v>15.357885688566981</v>
+      </c>
+      <c r="N77" s="83">
+        <v>-59.589161933208679</v>
+      </c>
+      <c r="O77" s="83">
         <v>108.6464638278819</v>
       </c>
     </row>
-    <row r="78" ht="13.5" customHeight="1" s="216">
-[...14 lines deleted...]
-      <c r="F78" s="229" t="n">
+    <row r="78" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B78" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="C78" s="83">
+        <v>0.71354966973138345</v>
+      </c>
+      <c r="D78" s="83">
+        <v>5.7284397826332976</v>
+      </c>
+      <c r="E78" s="83">
+        <v>-4.2055264065123836</v>
+      </c>
+      <c r="F78" s="83">
         <v>-1.733356272575056</v>
       </c>
-      <c r="G78" s="229" t="n">
-[...8 lines deleted...]
-      <c r="J78" s="229" t="n">
+      <c r="G78" s="83">
+        <v>-0.11504375928658959</v>
+      </c>
+      <c r="H78" s="83">
+        <v>41.058684213400348</v>
+      </c>
+      <c r="I78" s="83">
+        <v>2.5320676644455111</v>
+      </c>
+      <c r="J78" s="83">
         <v>13.99372454623431</v>
       </c>
-      <c r="K78" s="229" t="n">
-[...5 lines deleted...]
-      <c r="M78" s="229" t="n">
+      <c r="K78" s="83">
+        <v>-7.4471793889174327</v>
+      </c>
+      <c r="L78" s="83">
+        <v>4.3904353890395962</v>
+      </c>
+      <c r="M78" s="83">
         <v>11.93347651726735</v>
       </c>
-      <c r="N78" s="229" t="n">
-[...36 lines deleted...]
-      <c r="K79" s="229" t="n">
+      <c r="N78" s="83">
+        <v>-3.1028523548510978</v>
+      </c>
+      <c r="O78" s="83">
+        <v>-6.6530680612930091</v>
+      </c>
+    </row>
+    <row r="79" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B79" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="C79" s="83">
+        <v>4.0803266473781088</v>
+      </c>
+      <c r="D79" s="83">
+        <v>5.8974369643859461</v>
+      </c>
+      <c r="E79" s="83">
+        <v>-0.76290765210940004</v>
+      </c>
+      <c r="F79" s="83">
+        <v>3.2983295299038411</v>
+      </c>
+      <c r="G79" s="83">
+        <v>5.3669703832693134</v>
+      </c>
+      <c r="H79" s="83">
+        <v>64.134077148804664</v>
+      </c>
+      <c r="I79" s="83">
+        <v>3.0706836735300889</v>
+      </c>
+      <c r="J79" s="83">
+        <v>41.330535829178913</v>
+      </c>
+      <c r="K79" s="83">
         <v>10.81308602851419</v>
       </c>
-      <c r="L79" s="229" t="n">
+      <c r="L79" s="83">
         <v>11.33381347351278</v>
       </c>
-      <c r="M79" s="229" t="n">
-[...2 lines deleted...]
-      <c r="N79" s="229" t="n">
+      <c r="M79" s="83">
+        <v>9.8534945098231645</v>
+      </c>
+      <c r="N79" s="83">
         <v>-10.02590580361962</v>
       </c>
-      <c r="O79" s="229" t="n">
-[...15 lines deleted...]
-      <c r="E80" s="229" t="n">
+      <c r="O79" s="83">
+        <v>-0.56272033246998776</v>
+      </c>
+    </row>
+    <row r="80" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B80" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="C80" s="83">
+        <v>3.7493988388346078</v>
+      </c>
+      <c r="D80" s="83">
+        <v>5.4091161895858022</v>
+      </c>
+      <c r="E80" s="83">
         <v>2.676317586359604</v>
       </c>
-      <c r="F80" s="229" t="n">
+      <c r="F80" s="83">
         <v>4.088005421258452</v>
       </c>
-      <c r="G80" s="229" t="n">
-[...8 lines deleted...]
-      <c r="J80" s="229" t="n">
+      <c r="G80" s="83">
+        <v>0.60144056650449029</v>
+      </c>
+      <c r="H80" s="83">
+        <v>52.892172829428063</v>
+      </c>
+      <c r="I80" s="83">
+        <v>-1.6752434390350259</v>
+      </c>
+      <c r="J80" s="83">
         <v>51.76850598080577</v>
       </c>
-      <c r="K80" s="229" t="n">
-[...5 lines deleted...]
-      <c r="M80" s="229" t="n">
+      <c r="K80" s="83">
+        <v>-7.1315081512185889</v>
+      </c>
+      <c r="L80" s="83">
+        <v>4.9749025416076602</v>
+      </c>
+      <c r="M80" s="83">
         <v>10.00046854398621</v>
       </c>
-      <c r="N80" s="229" t="n">
-[...18 lines deleted...]
-      <c r="E81" s="229" t="n">
+      <c r="N80" s="83">
+        <v>33.052483929676747</v>
+      </c>
+      <c r="O80" s="83">
+        <v>24.151811871010469</v>
+      </c>
+    </row>
+    <row r="81" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B81" s="80" t="s">
+        <v>27</v>
+      </c>
+      <c r="C81" s="83">
+        <v>2.3089052796609391</v>
+      </c>
+      <c r="D81" s="83">
+        <v>11.468847260153099</v>
+      </c>
+      <c r="E81" s="83">
         <v>-4.58648907475256</v>
       </c>
-      <c r="F81" s="229" t="n">
-[...2 lines deleted...]
-      <c r="G81" s="229" t="n">
+      <c r="F81" s="83">
+        <v>0.63240077729645128</v>
+      </c>
+      <c r="G81" s="83">
         <v>4.759139396377372</v>
       </c>
-      <c r="H81" s="229" t="n">
-[...8 lines deleted...]
-      <c r="K81" s="229" t="n">
+      <c r="H81" s="83">
+        <v>53.462991302579773</v>
+      </c>
+      <c r="I81" s="83">
+        <v>8.8238182365899824</v>
+      </c>
+      <c r="J81" s="83">
+        <v>-10.456207954431569</v>
+      </c>
+      <c r="K81" s="83">
         <v>-14.11669507698806</v>
       </c>
-      <c r="L81" s="229" t="n">
+      <c r="L81" s="83">
         <v>-10.81810594409337</v>
       </c>
-      <c r="M81" s="229" t="n">
+      <c r="M81" s="83">
         <v>14.883062202265</v>
       </c>
-      <c r="N81" s="229" t="n">
-[...15 lines deleted...]
-      <c r="D82" s="229" t="n">
+      <c r="N81" s="83">
+        <v>4.0149711629822722</v>
+      </c>
+      <c r="O81" s="83">
+        <v>4.5673982980302164</v>
+      </c>
+    </row>
+    <row r="82" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B82" s="80" t="s">
+        <v>28</v>
+      </c>
+      <c r="C82" s="83">
+        <v>4.6196257882390608</v>
+      </c>
+      <c r="D82" s="83">
         <v>1.571852207673228</v>
       </c>
-      <c r="E82" s="229" t="n">
-[...11 lines deleted...]
-      <c r="I82" s="229" t="n">
+      <c r="E82" s="83">
+        <v>9.3286954151349946</v>
+      </c>
+      <c r="F82" s="83">
+        <v>12.539973645974561</v>
+      </c>
+      <c r="G82" s="83">
+        <v>2.5764399245055611</v>
+      </c>
+      <c r="H82" s="83">
+        <v>67.759767427994575</v>
+      </c>
+      <c r="I82" s="83">
         <v>12.54371009441882</v>
       </c>
-      <c r="J82" s="229" t="n">
-[...14 lines deleted...]
-      <c r="O82" s="229" t="n">
+      <c r="J82" s="83">
+        <v>-31.485066530704561</v>
+      </c>
+      <c r="K82" s="83">
+        <v>-0.47219223327953141</v>
+      </c>
+      <c r="L82" s="83">
+        <v>-6.4989081077665558</v>
+      </c>
+      <c r="M82" s="83">
+        <v>8.8792146128551313</v>
+      </c>
+      <c r="N82" s="83">
+        <v>122.78394544044809</v>
+      </c>
+      <c r="O82" s="83">
         <v>10.25782717002218</v>
       </c>
     </row>
-    <row r="83" ht="13.5" customHeight="1" s="216">
-[...8 lines deleted...]
-      <c r="D83" s="229" t="n">
+    <row r="83" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B83" s="80" t="s">
+        <v>29</v>
+      </c>
+      <c r="C83" s="83">
+        <v>-2.2911249327898728</v>
+      </c>
+      <c r="D83" s="83">
         <v>-14.39293543689714</v>
       </c>
-      <c r="E83" s="229" t="n">
-[...5 lines deleted...]
-      <c r="G83" s="229" t="n">
+      <c r="E83" s="83">
+        <v>3.9892952564248718</v>
+      </c>
+      <c r="F83" s="83">
+        <v>4.7245329338147366</v>
+      </c>
+      <c r="G83" s="83">
         <v>6.489069911948568</v>
       </c>
-      <c r="H83" s="229" t="n">
-[...8 lines deleted...]
-      <c r="K83" s="229" t="n">
+      <c r="H83" s="83">
+        <v>48.933936027958033</v>
+      </c>
+      <c r="I83" s="83">
+        <v>-7.6245417168684302</v>
+      </c>
+      <c r="J83" s="83">
+        <v>-1.1281574189024179</v>
+      </c>
+      <c r="K83" s="83">
         <v>3.917313767737078</v>
       </c>
-      <c r="L83" s="229" t="n">
-[...97 lines deleted...]
-    <row r="94" ht="13.5" customHeight="1" s="216"/>
+      <c r="L83" s="83">
+        <v>-0.81960817391102647</v>
+      </c>
+      <c r="M83" s="83">
+        <v>2.3408520603719238</v>
+      </c>
+      <c r="N83" s="83">
+        <v>25.754361728920951</v>
+      </c>
+      <c r="O83" s="83">
+        <v>-14.896700813127961</v>
+      </c>
+    </row>
+    <row r="84" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B84" s="80" t="s">
+        <v>30</v>
+      </c>
+      <c r="C84" s="83">
+        <v>-5.4819471456645799</v>
+      </c>
+      <c r="D84" s="83">
+        <v>-12.94430092320264</v>
+      </c>
+      <c r="E84" s="83">
+        <v>-0.83162045196497836</v>
+      </c>
+      <c r="F84" s="83">
+        <v>-7.7691609343579229</v>
+      </c>
+      <c r="G84" s="83">
+        <v>-3.5253104576672349</v>
+      </c>
+      <c r="H84" s="83">
+        <v>20.300325335222048</v>
+      </c>
+      <c r="I84" s="83">
+        <v>-3.3005360532265469</v>
+      </c>
+      <c r="J84" s="83">
+        <v>-11.803427832496171</v>
+      </c>
+      <c r="K84" s="83">
+        <v>-11.540970578644361</v>
+      </c>
+      <c r="L84" s="83">
+        <v>14.535350456746899</v>
+      </c>
+      <c r="M84" s="83">
+        <v>3.5231892585721569</v>
+      </c>
+      <c r="N84" s="83">
+        <v>28.368374146251739</v>
+      </c>
+      <c r="O84" s="83">
+        <v>-5.1100541126113397</v>
+      </c>
+    </row>
+    <row r="85" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B85" s="80" t="s">
+        <v>31</v>
+      </c>
+      <c r="C85" s="83">
+        <v>1.198412273143169</v>
+      </c>
+      <c r="D85" s="83">
+        <v>4.2260731413491737</v>
+      </c>
+      <c r="E85" s="83">
+        <v>-0.23876881425430749</v>
+      </c>
+      <c r="F85" s="83">
+        <v>5.8227576683722004</v>
+      </c>
+      <c r="G85" s="83">
+        <v>1.1528588313343759</v>
+      </c>
+      <c r="H85" s="83">
+        <v>24.220818969818971</v>
+      </c>
+      <c r="I85" s="83">
+        <v>6.1927202887184913</v>
+      </c>
+      <c r="J85" s="83">
+        <v>404.42613514564948</v>
+      </c>
+      <c r="K85" s="83">
+        <v>9.5534823172054679</v>
+      </c>
+      <c r="L85" s="83">
+        <v>-20.41426368107993</v>
+      </c>
+      <c r="M85" s="83">
+        <v>7.4387887282496736</v>
+      </c>
+      <c r="N85" s="83">
+        <v>59.115946069728622</v>
+      </c>
+      <c r="O85" s="83">
+        <v>17.931945292201839</v>
+      </c>
+    </row>
+    <row r="86" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B86" s="80"/>
+      <c r="C86" s="83"/>
+      <c r="D86" s="83"/>
+      <c r="E86" s="83"/>
+      <c r="F86" s="83"/>
+      <c r="G86" s="83"/>
+      <c r="H86" s="83"/>
+      <c r="I86" s="83"/>
+      <c r="J86" s="83"/>
+      <c r="K86" s="83"/>
+      <c r="L86" s="83"/>
+      <c r="M86" s="83"/>
+      <c r="N86" s="83"/>
+      <c r="O86" s="83"/>
+    </row>
+    <row r="87" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B87" s="80"/>
+      <c r="C87" s="83"/>
+      <c r="D87" s="83"/>
+      <c r="E87" s="83"/>
+      <c r="F87" s="83"/>
+      <c r="G87" s="83"/>
+      <c r="H87" s="83"/>
+      <c r="I87" s="83"/>
+      <c r="J87" s="83"/>
+      <c r="K87" s="83"/>
+      <c r="L87" s="83"/>
+      <c r="M87" s="83"/>
+      <c r="N87" s="83"/>
+      <c r="O87" s="83"/>
+    </row>
+    <row r="88" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B88" s="81"/>
+      <c r="C88" s="85"/>
+      <c r="D88" s="85"/>
+      <c r="E88" s="85"/>
+      <c r="F88" s="85"/>
+      <c r="G88" s="85"/>
+      <c r="H88" s="85"/>
+      <c r="I88" s="85"/>
+      <c r="J88" s="85"/>
+      <c r="K88" s="85"/>
+      <c r="L88" s="85"/>
+      <c r="M88" s="85"/>
+      <c r="N88" s="85"/>
+      <c r="O88" s="85"/>
+    </row>
+    <row r="89" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="90" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="91" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="92" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="93" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="94" spans="2:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="62">
     <mergeCell ref="P51:P52"/>
     <mergeCell ref="B48:P48"/>
     <mergeCell ref="C23:L23"/>
     <mergeCell ref="L71:L72"/>
     <mergeCell ref="C70:L70"/>
-    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="O24:O25"/>
+    <mergeCell ref="O71:O72"/>
+    <mergeCell ref="D71:D72"/>
+    <mergeCell ref="F71:F72"/>
+    <mergeCell ref="H71:H72"/>
+    <mergeCell ref="J71:J72"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="E71:E72"/>
+    <mergeCell ref="N51:N52"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="C51:C52"/>
+    <mergeCell ref="L51:L52"/>
+    <mergeCell ref="G51:G52"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="I51:I52"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="H24:H25"/>
     <mergeCell ref="E51:E52"/>
     <mergeCell ref="K51:K52"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="M51:M52"/>
-    <mergeCell ref="O24:O25"/>
-    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="M23:O23"/>
+    <mergeCell ref="O51:O52"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="L24:L25"/>
     <mergeCell ref="C71:C72"/>
     <mergeCell ref="I71:I72"/>
     <mergeCell ref="F51:F52"/>
     <mergeCell ref="K71:K72"/>
     <mergeCell ref="H51:H52"/>
     <mergeCell ref="J24:J25"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="C50:G50"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="G24:G25"/>
     <mergeCell ref="H3:P3"/>
     <mergeCell ref="I24:I25"/>
-    <mergeCell ref="D24:D25"/>
-[...16 lines deleted...]
-    <mergeCell ref="E71:E72"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="C3:G3"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="G71:G72"/>
     <mergeCell ref="D51:D52"/>
     <mergeCell ref="J51:J52"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="H4:H5"/>
-    <mergeCell ref="N51:N52"/>
     <mergeCell ref="H50:P50"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="M70:O70"/>
     <mergeCell ref="K24:K25"/>
-    <mergeCell ref="C24:C25"/>
     <mergeCell ref="M71:N71"/>
     <mergeCell ref="E24:E25"/>
     <mergeCell ref="F24:F25"/>
-    <mergeCell ref="C3:G3"/>
+    <mergeCell ref="O4:O5"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="83" fitToHeight="2" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="83" fitToHeight="2" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="47" min="0" max="15" man="1"/>
+    <brk id="47" max="15" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q72"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="2" width="9.0"/>
-[...4 lines deleted...]
-    <col min="18" max="16384" customWidth="true" style="2" width="9.0"/>
+    <col min="1" max="1" width="9" style="1" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="1" customWidth="1"/>
+    <col min="5" max="13" width="9" style="1" customWidth="1"/>
+    <col min="14" max="15" width="8.625" style="1" customWidth="1"/>
+    <col min="16" max="17" width="8.625" style="12" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="216">
-[...469 lines deleted...]
-      <c r="G24" s="254" t="n">
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>102</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="138"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" s="13"/>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="74" t="s">
+        <v>55</v>
+      </c>
+      <c r="H5" s="16"/>
+      <c r="I5" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="15"/>
+      <c r="K5" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" s="13"/>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="17"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" s="18"/>
+      <c r="J6" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" s="72"/>
+      <c r="M6" s="13"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F7" s="86">
+        <v>107.77200000000001</v>
+      </c>
+      <c r="G7" s="87">
+        <v>102.21</v>
+      </c>
+      <c r="H7" s="88">
+        <v>8.0510000000000002</v>
+      </c>
+      <c r="I7" s="87">
+        <v>5.5620000000000003</v>
+      </c>
+      <c r="J7" s="87">
+        <v>2.9039999999999999</v>
+      </c>
+      <c r="K7" s="87">
+        <v>10.641999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="89">
+        <v>58.055999999999997</v>
+      </c>
+      <c r="G8" s="90">
+        <v>53.874000000000002</v>
+      </c>
+      <c r="H8" s="21"/>
+      <c r="I8" s="89">
+        <v>4.1820000000000004</v>
+      </c>
+      <c r="J8" s="91">
+        <v>2.472</v>
+      </c>
+      <c r="K8" s="91">
+        <v>7.0019999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="92">
+        <v>49.716000000000001</v>
+      </c>
+      <c r="G9" s="93">
+        <v>48.335999999999999</v>
+      </c>
+      <c r="H9" s="94">
+        <v>8.0510000000000002</v>
+      </c>
+      <c r="I9" s="95">
+        <v>1.38</v>
+      </c>
+      <c r="J9" s="94">
+        <v>0.432</v>
+      </c>
+      <c r="K9" s="94">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E11" s="144" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" s="130"/>
+      <c r="G11" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="H11" s="130"/>
+      <c r="I11" s="144" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" s="130"/>
+      <c r="K11" s="144" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="130"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="152">
+        <v>478847.07868265122</v>
+      </c>
+      <c r="F12" s="130"/>
+      <c r="G12" s="152">
+        <v>27799.946</v>
+      </c>
+      <c r="H12" s="130"/>
+      <c r="I12" s="152">
+        <v>17525.8</v>
+      </c>
+      <c r="J12" s="130"/>
+      <c r="K12" s="152">
+        <v>45325.745999999999</v>
+      </c>
+      <c r="L12" s="130"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I16" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="22"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="148" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="142"/>
+      <c r="H17" s="142"/>
+      <c r="I17" s="143"/>
+      <c r="J17" s="148" t="s">
+        <v>71</v>
+      </c>
+      <c r="K17" s="142"/>
+      <c r="L17" s="142"/>
+      <c r="M17" s="143"/>
+      <c r="N17" s="25"/>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="26"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="K18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="L18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="M18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="N18" s="25"/>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="96">
+        <v>72.695999999999998</v>
+      </c>
+      <c r="G19" s="97">
+        <v>1.077</v>
+      </c>
+      <c r="H19" s="97">
+        <v>56.712999999999987</v>
+      </c>
+      <c r="I19" s="98">
+        <v>14.906000000000001</v>
+      </c>
+      <c r="J19" s="99">
+        <v>108.761</v>
+      </c>
+      <c r="K19" s="97">
+        <v>11.067</v>
+      </c>
+      <c r="L19" s="97">
+        <v>75.63000000000001</v>
+      </c>
+      <c r="M19" s="100">
+        <v>22.064</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="101">
+        <v>66.778999999999996</v>
+      </c>
+      <c r="G20" s="102">
+        <v>0.86399999999999999</v>
+      </c>
+      <c r="H20" s="102">
+        <v>51.765999999999998</v>
+      </c>
+      <c r="I20" s="102">
+        <v>14.148999999999999</v>
+      </c>
+      <c r="J20" s="101">
+        <v>97.527000000000001</v>
+      </c>
+      <c r="K20" s="102">
+        <v>8.5649999999999995</v>
+      </c>
+      <c r="L20" s="102">
+        <v>68.244</v>
+      </c>
+      <c r="M20" s="103">
+        <v>20.718</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="37"/>
+      <c r="C21" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="104">
+        <v>26.654</v>
+      </c>
+      <c r="G21" s="105">
+        <v>0.36499999999999999</v>
+      </c>
+      <c r="H21" s="105">
+        <v>20.138999999999999</v>
+      </c>
+      <c r="I21" s="103">
+        <v>6.15</v>
+      </c>
+      <c r="J21" s="104">
+        <v>38.759</v>
+      </c>
+      <c r="K21" s="105">
+        <v>3.7090000000000001</v>
+      </c>
+      <c r="L21" s="102">
+        <v>25.247</v>
+      </c>
+      <c r="M21" s="106">
+        <v>9.8030000000000008</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="3"/>
+      <c r="C22" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="35"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="104">
+        <v>40.125</v>
+      </c>
+      <c r="G22" s="102">
+        <v>0.499</v>
+      </c>
+      <c r="H22" s="102">
+        <v>31.626999999999999</v>
+      </c>
+      <c r="I22" s="106">
+        <v>7.9989999999999997</v>
+      </c>
+      <c r="J22" s="104">
+        <v>58.768000000000001</v>
+      </c>
+      <c r="K22" s="102">
+        <v>4.8559999999999999</v>
+      </c>
+      <c r="L22" s="105">
+        <v>42.997</v>
+      </c>
+      <c r="M22" s="103">
+        <v>10.914999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="3"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="36"/>
+      <c r="F23" s="104">
+        <v>8.0030000000000001</v>
+      </c>
+      <c r="G23" s="102">
+        <v>0.114</v>
+      </c>
+      <c r="H23" s="105">
+        <v>6.8780000000000001</v>
+      </c>
+      <c r="I23" s="103">
+        <v>1.0109999999999999</v>
+      </c>
+      <c r="J23" s="104">
+        <v>11.757</v>
+      </c>
+      <c r="K23" s="105">
+        <v>0.71499999999999997</v>
+      </c>
+      <c r="L23" s="105">
+        <v>9.8450000000000006</v>
+      </c>
+      <c r="M23" s="106">
+        <v>1.1970000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="104">
+        <v>4.9039999999999999</v>
+      </c>
+      <c r="G24" s="102">
+        <v>0.111</v>
+      </c>
+      <c r="H24" s="102">
+        <v>4.05</v>
+      </c>
+      <c r="I24" s="106">
+        <v>0.74299999999999999</v>
+      </c>
+      <c r="J24" s="104">
+        <v>8.6649999999999991</v>
+      </c>
+      <c r="K24" s="102">
+        <v>1.4570000000000001</v>
+      </c>
+      <c r="L24" s="102">
+        <v>5.891</v>
+      </c>
+      <c r="M24" s="103">
+        <v>1.3169999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="42"/>
+      <c r="C25" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="104">
+        <v>2.4620000000000002</v>
+      </c>
+      <c r="G25" s="105">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="H25" s="105">
+        <v>2.0289999999999999</v>
+      </c>
+      <c r="I25" s="103">
+        <v>0.374</v>
+      </c>
+      <c r="J25" s="104">
+        <v>4.2969999999999997</v>
+      </c>
+      <c r="K25" s="105">
+        <v>0.82</v>
+      </c>
+      <c r="L25" s="102">
+        <v>2.8010000000000002</v>
+      </c>
+      <c r="M25" s="103">
+        <v>0.67600000000000005</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="101">
+        <v>11.532999999999999</v>
+      </c>
+      <c r="G26" s="107">
+        <v>0.245</v>
+      </c>
+      <c r="H26" s="102">
+        <v>9.4469999999999992</v>
+      </c>
+      <c r="I26" s="106">
+        <v>1.841</v>
+      </c>
+      <c r="J26" s="101">
+        <v>19.48</v>
+      </c>
+      <c r="K26" s="102">
+        <v>3.03</v>
+      </c>
+      <c r="L26" s="102">
+        <v>13.342000000000001</v>
+      </c>
+      <c r="M26" s="106">
+        <v>3.1080000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="108">
+        <v>1.0129999999999999</v>
+      </c>
+      <c r="G27" s="109">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="H27" s="109">
+        <v>0.89700000000000002</v>
+      </c>
+      <c r="I27" s="110">
+        <v>1.4E-2</v>
+      </c>
+      <c r="J27" s="108">
+        <v>2.569</v>
+      </c>
+      <c r="K27" s="109">
+        <v>1.0449999999999999</v>
+      </c>
+      <c r="L27" s="109">
+        <v>1.4950000000000001</v>
+      </c>
+      <c r="M27" s="110">
+        <v>2.9000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="48"/>
+      <c r="N32" s="25"/>
+    </row>
+    <row r="33" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="26"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="140"/>
+      <c r="G33" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="25"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="99">
+        <v>2067.2844399999999</v>
+      </c>
+      <c r="G34" s="97">
+        <v>649.42966000000001</v>
+      </c>
+      <c r="H34" s="97">
+        <v>744.30100999999991</v>
+      </c>
+      <c r="I34" s="97">
+        <v>199.68738999999999</v>
+      </c>
+      <c r="J34" s="97">
+        <v>423.55216999999999</v>
+      </c>
+      <c r="K34" s="97">
+        <v>11.981400000000001</v>
+      </c>
+      <c r="L34" s="97">
+        <v>18.805326000000001</v>
+      </c>
+      <c r="M34" s="100">
+        <v>19.527484000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="35"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="111">
+        <v>1765.8843690000001</v>
+      </c>
+      <c r="G35" s="112">
+        <v>501.20778000000001</v>
+      </c>
+      <c r="H35" s="112">
+        <v>655.73546999999996</v>
+      </c>
+      <c r="I35" s="112">
+        <v>186.25246000000001</v>
+      </c>
+      <c r="J35" s="105">
+        <v>379.86986999999999</v>
+      </c>
+      <c r="K35" s="113">
+        <v>11.57222</v>
+      </c>
+      <c r="L35" s="113">
+        <v>14.226058999999999</v>
+      </c>
+      <c r="M35" s="103">
+        <v>17.020510000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="37"/>
+      <c r="C36" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" s="38"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="104">
+        <v>789.21372599999995</v>
+      </c>
+      <c r="G36" s="102">
+        <v>226.35831999999999</v>
+      </c>
+      <c r="H36" s="102">
+        <v>281.49212999999997</v>
+      </c>
+      <c r="I36" s="114">
+        <v>91.831760000000003</v>
+      </c>
+      <c r="J36" s="102">
+        <v>176.10014000000001</v>
+      </c>
+      <c r="K36" s="102">
+        <v>0.51641999999999999</v>
+      </c>
+      <c r="L36" s="114">
+        <v>6.1693170000000004</v>
+      </c>
+      <c r="M36" s="103">
+        <v>6.7456389999999997</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="3"/>
+      <c r="C37" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" s="35"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="104">
+        <v>976.67064299999993</v>
+      </c>
+      <c r="G37" s="105">
+        <v>274.84946000000002</v>
+      </c>
+      <c r="H37" s="105">
+        <v>374.24333999999999</v>
+      </c>
+      <c r="I37" s="114">
+        <v>94.420699999999997</v>
+      </c>
+      <c r="J37" s="105">
+        <v>203.76973000000001</v>
+      </c>
+      <c r="K37" s="102">
+        <v>11.0558</v>
+      </c>
+      <c r="L37" s="114">
+        <v>8.0567419999999998</v>
+      </c>
+      <c r="M37" s="106">
+        <v>10.274870999999999</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="3"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" s="36"/>
+      <c r="F38" s="104">
+        <v>163.41862</v>
+      </c>
+      <c r="G38" s="102">
+        <v>54.086219999999997</v>
+      </c>
+      <c r="H38" s="102">
+        <v>65.335769999999997</v>
+      </c>
+      <c r="I38" s="112">
+        <v>9.5313599999999994</v>
+      </c>
+      <c r="J38" s="102">
+        <v>30.41621</v>
+      </c>
+      <c r="K38" s="105">
+        <v>1.5200899999999999</v>
+      </c>
+      <c r="L38" s="112">
+        <v>0.98840399999999995</v>
+      </c>
+      <c r="M38" s="103">
+        <v>1.5405660000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="35"/>
+      <c r="D39" s="35"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="104">
+        <v>206.438928</v>
+      </c>
+      <c r="G39" s="105">
+        <v>77.507210000000001</v>
+      </c>
+      <c r="H39" s="105">
+        <v>73.190799999999996</v>
+      </c>
+      <c r="I39" s="114">
+        <v>12.994630000000001</v>
+      </c>
+      <c r="J39" s="105">
+        <v>38.922759999999997</v>
+      </c>
+      <c r="K39" s="102">
+        <v>0.40917999999999999</v>
+      </c>
+      <c r="L39" s="114">
+        <v>2.633251</v>
+      </c>
+      <c r="M39" s="106">
+        <v>0.78109700000000004</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="42"/>
+      <c r="C40" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="38"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="104">
+        <v>112.17778</v>
+      </c>
+      <c r="G40" s="105">
+        <v>44.8339</v>
+      </c>
+      <c r="H40" s="105">
+        <v>37.297890000000002</v>
+      </c>
+      <c r="I40" s="112">
+        <v>7.4076599999999999</v>
+      </c>
+      <c r="J40" s="105">
+        <v>20.635639999999999</v>
+      </c>
+      <c r="K40" s="105">
+        <v>0.1221</v>
+      </c>
+      <c r="L40" s="112">
+        <v>1.4719990000000001</v>
+      </c>
+      <c r="M40" s="103">
+        <v>0.40859099999999998</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="101">
+        <v>457.29489599999999</v>
+      </c>
+      <c r="G41" s="102">
+        <v>169.20572999999999</v>
+      </c>
+      <c r="H41" s="102">
+        <v>157.50478000000001</v>
+      </c>
+      <c r="I41" s="114">
+        <v>29.291060000000002</v>
+      </c>
+      <c r="J41" s="102">
+        <v>92.883359999999996</v>
+      </c>
+      <c r="K41" s="102">
+        <v>1.4374800000000001</v>
+      </c>
+      <c r="L41" s="114">
+        <v>5.331683</v>
+      </c>
+      <c r="M41" s="106">
+        <v>1.640803</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="108">
+        <v>94.961142999999993</v>
+      </c>
+      <c r="G42" s="109">
+        <v>70.714669999999998</v>
+      </c>
+      <c r="H42" s="109">
+        <v>15.374739999999999</v>
+      </c>
+      <c r="I42" s="115">
+        <v>0.44030000000000002</v>
+      </c>
+      <c r="J42" s="109">
+        <v>4.7595400000000003</v>
+      </c>
+      <c r="K42" s="109">
+        <v>0</v>
+      </c>
+      <c r="L42" s="115">
+        <v>1.946016</v>
+      </c>
+      <c r="M42" s="110">
+        <v>1.7258770000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="I43" s="9"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+    </row>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q47" s="52"/>
+    </row>
+    <row r="48" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P48" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q48" s="52"/>
+    </row>
+    <row r="49" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="22"/>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="141" t="s">
+        <v>80</v>
+      </c>
+      <c r="G49" s="142"/>
+      <c r="H49" s="142"/>
+      <c r="I49" s="142"/>
+      <c r="J49" s="142"/>
+      <c r="K49" s="142"/>
+      <c r="L49" s="143"/>
+      <c r="M49" s="141" t="s">
+        <v>81</v>
+      </c>
+      <c r="N49" s="142"/>
+      <c r="O49" s="142"/>
+      <c r="P49" s="143"/>
+    </row>
+    <row r="50" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="26"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H50" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K50" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L50" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M50" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="N50" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="O50" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="P50" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="13"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="96">
+        <v>1617.765347</v>
+      </c>
+      <c r="G51" s="97">
+        <v>577.18385000000001</v>
+      </c>
+      <c r="H51" s="97">
+        <v>570.82886200000007</v>
+      </c>
+      <c r="I51" s="97">
+        <v>142.044094</v>
+      </c>
+      <c r="J51" s="97">
+        <v>311.722532</v>
+      </c>
+      <c r="K51" s="97">
+        <v>8.849793</v>
+      </c>
+      <c r="L51" s="100">
+        <v>7.1362160000000001</v>
+      </c>
+      <c r="M51" s="96">
+        <v>1.561922</v>
+      </c>
+      <c r="N51" s="97">
+        <v>2.138169</v>
+      </c>
+      <c r="O51" s="116">
+        <v>9.0067059999999994</v>
+      </c>
+      <c r="P51" s="117">
+        <v>14.47541</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="35"/>
+      <c r="D52" s="35"/>
+      <c r="E52" s="36"/>
+      <c r="F52" s="118">
+        <v>1353.640222</v>
+      </c>
+      <c r="G52" s="105">
+        <v>435.98094700000001</v>
+      </c>
+      <c r="H52" s="105">
+        <v>496.04462699999999</v>
+      </c>
+      <c r="I52" s="105">
+        <v>131.53582299999999</v>
+      </c>
+      <c r="J52" s="105">
+        <v>277.10910699999999</v>
+      </c>
+      <c r="K52" s="105">
+        <v>8.5346589999999996</v>
+      </c>
+      <c r="L52" s="103">
+        <v>4.4350589999999999</v>
+      </c>
+      <c r="M52" s="118">
+        <v>1.479562</v>
+      </c>
+      <c r="N52" s="105">
+        <v>2.0965379999999998</v>
+      </c>
+      <c r="O52" s="146"/>
+      <c r="P52" s="103">
+        <v>12.159656</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="37"/>
+      <c r="C53" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" s="38"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="104">
+        <v>604.90634899999998</v>
+      </c>
+      <c r="G53" s="105">
+        <v>199.048427</v>
+      </c>
+      <c r="H53" s="105">
+        <v>211.85253</v>
+      </c>
+      <c r="I53" s="105">
+        <v>64.449123</v>
+      </c>
+      <c r="J53" s="105">
+        <v>127.309558</v>
+      </c>
+      <c r="K53" s="105">
+        <v>0.36149399999999998</v>
+      </c>
+      <c r="L53" s="103">
+        <v>1.8852169999999999</v>
+      </c>
+      <c r="M53" s="104">
+        <v>0.269202</v>
+      </c>
+      <c r="N53" s="119">
+        <v>0.83453500000000003</v>
+      </c>
+      <c r="O53" s="147"/>
+      <c r="P53" s="103">
+        <v>4.7510149999999998</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="3"/>
+      <c r="C54" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D54" s="35"/>
+      <c r="E54" s="36"/>
+      <c r="F54" s="104">
+        <v>748.7338729999999</v>
+      </c>
+      <c r="G54" s="105">
+        <v>236.93252000000001</v>
+      </c>
+      <c r="H54" s="105">
+        <v>284.19209699999999</v>
+      </c>
+      <c r="I54" s="105">
+        <v>67.086699999999993</v>
+      </c>
+      <c r="J54" s="105">
+        <v>149.79954900000001</v>
+      </c>
+      <c r="K54" s="105">
+        <v>8.1731649999999991</v>
+      </c>
+      <c r="L54" s="103">
+        <v>2.5498419999999999</v>
+      </c>
+      <c r="M54" s="104">
+        <v>1.2103600000000001</v>
+      </c>
+      <c r="N54" s="119">
+        <v>1.262003</v>
+      </c>
+      <c r="O54" s="147"/>
+      <c r="P54" s="103">
+        <v>7.4086410000000003</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="3"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="36"/>
+      <c r="F55" s="104">
+        <v>133.40243899999999</v>
+      </c>
+      <c r="G55" s="105">
+        <v>46.875157000000002</v>
+      </c>
+      <c r="H55" s="105">
+        <v>52.332977999999997</v>
+      </c>
+      <c r="I55" s="105">
+        <v>7.6289040000000004</v>
+      </c>
+      <c r="J55" s="105">
+        <v>25.052634000000001</v>
+      </c>
+      <c r="K55" s="105">
+        <v>1.216072</v>
+      </c>
+      <c r="L55" s="103">
+        <v>0.29669400000000001</v>
+      </c>
+      <c r="M55" s="104">
+        <v>0</v>
+      </c>
+      <c r="N55" s="119">
+        <v>0</v>
+      </c>
+      <c r="O55" s="147"/>
+      <c r="P55" s="103">
+        <v>1.241309</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="35"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="104">
+        <v>170.94355899999999</v>
+      </c>
+      <c r="G56" s="105">
+        <v>70.488232999999994</v>
+      </c>
+      <c r="H56" s="105">
+        <v>59.463194999999999</v>
+      </c>
+      <c r="I56" s="105">
+        <v>10.067971</v>
+      </c>
+      <c r="J56" s="105">
+        <v>29.853884999999998</v>
+      </c>
+      <c r="K56" s="105">
+        <v>0.31513400000000003</v>
+      </c>
+      <c r="L56" s="103">
+        <v>0.75514099999999995</v>
+      </c>
+      <c r="M56" s="104">
+        <v>8.2360000000000003E-2</v>
+      </c>
+      <c r="N56" s="119">
+        <v>4.1631000000000001E-2</v>
+      </c>
+      <c r="O56" s="147"/>
+      <c r="P56" s="103">
+        <v>0.58987699999999998</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="42"/>
+      <c r="C57" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D57" s="38"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="104">
+        <v>89.873735000000011</v>
+      </c>
+      <c r="G57" s="105">
+        <v>40.357458999999999</v>
+      </c>
+      <c r="H57" s="105">
+        <v>28.605813000000001</v>
+      </c>
+      <c r="I57" s="105">
+        <v>5.5625390000000001</v>
+      </c>
+      <c r="J57" s="105">
+        <v>14.854355</v>
+      </c>
+      <c r="K57" s="105">
+        <v>8.5470000000000004E-2</v>
+      </c>
+      <c r="L57" s="103">
+        <v>0.40809899999999999</v>
+      </c>
+      <c r="M57" s="104">
+        <v>8.2360000000000003E-2</v>
+      </c>
+      <c r="N57" s="119">
+        <v>5.1089999999999998E-3</v>
+      </c>
+      <c r="O57" s="147"/>
+      <c r="P57" s="103">
+        <v>0.28954099999999999</v>
+      </c>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" s="13"/>
+      <c r="D58" s="13"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="101">
+        <v>368.99314399999997</v>
+      </c>
+      <c r="G58" s="102">
+        <v>152.10574399999999</v>
+      </c>
+      <c r="H58" s="102">
+        <v>123.47693099999999</v>
+      </c>
+      <c r="I58" s="102">
+        <v>21.486236000000002</v>
+      </c>
+      <c r="J58" s="102">
+        <v>69.270859000000002</v>
+      </c>
+      <c r="K58" s="102">
+        <v>1.099091</v>
+      </c>
+      <c r="L58" s="106">
+        <v>1.5542830000000001</v>
+      </c>
+      <c r="M58" s="101">
+        <v>0.221387</v>
+      </c>
+      <c r="N58" s="120">
+        <v>0.37853199999999998</v>
+      </c>
+      <c r="O58" s="147"/>
+      <c r="P58" s="106">
+        <v>1.201168</v>
+      </c>
+    </row>
+    <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" s="45"/>
+      <c r="D59" s="45"/>
+      <c r="E59" s="46"/>
+      <c r="F59" s="108">
+        <v>93.181565999999989</v>
+      </c>
+      <c r="G59" s="109">
+        <v>70.714669999999998</v>
+      </c>
+      <c r="H59" s="109">
+        <v>15.32104</v>
+      </c>
+      <c r="I59" s="109">
+        <v>0.44030000000000002</v>
+      </c>
+      <c r="J59" s="109">
+        <v>4.7595400000000003</v>
+      </c>
+      <c r="K59" s="109">
+        <v>0</v>
+      </c>
+      <c r="L59" s="110">
+        <v>1.946016</v>
+      </c>
+      <c r="M59" s="121"/>
+      <c r="N59" s="122"/>
+      <c r="O59" s="59"/>
+      <c r="P59" s="110">
+        <v>1.7258770000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="9"/>
+      <c r="D60" s="9"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
+      <c r="I60" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="M60" s="9"/>
+      <c r="N60" s="9"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="9" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="I62" s="10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="10"/>
+    </row>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="11"/>
+    </row>
+    <row r="65" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="66" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I66" s="14"/>
+      <c r="J66" s="14"/>
+      <c r="K66" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="22"/>
+      <c r="F67" s="153" t="s">
+        <v>35</v>
+      </c>
+      <c r="G67" s="129"/>
+      <c r="H67" s="129"/>
+      <c r="I67" s="129"/>
+      <c r="J67" s="130"/>
+      <c r="K67" s="154" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="60"/>
+      <c r="F68" s="149" t="s">
+        <v>37</v>
+      </c>
+      <c r="G68" s="150"/>
+      <c r="H68" s="150"/>
+      <c r="I68" s="151"/>
+      <c r="J68" s="145" t="s">
+        <v>38</v>
+      </c>
+      <c r="K68" s="155"/>
+    </row>
+    <row r="69" spans="2:11" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E69" s="61"/>
+      <c r="F69" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="G69" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="H69" s="64" t="s">
+        <v>93</v>
+      </c>
+      <c r="I69" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="J69" s="132"/>
+      <c r="K69" s="156"/>
+    </row>
+    <row r="70" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E70" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F70" s="99">
+        <v>241.49604400000001</v>
+      </c>
+      <c r="G70" s="97">
+        <v>0.75</v>
+      </c>
+      <c r="H70" s="97">
+        <v>24.475999999999999</v>
+      </c>
+      <c r="I70" s="100">
+        <v>1.158223</v>
+      </c>
+      <c r="J70" s="123">
+        <v>13.32</v>
+      </c>
+      <c r="K70" s="123">
+        <v>20.646315000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E71" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="F71" s="104">
+        <v>241.49604400000001</v>
+      </c>
+      <c r="G71" s="105">
+        <v>0.6</v>
+      </c>
+      <c r="H71" s="105">
+        <v>0.5</v>
+      </c>
+      <c r="I71" s="103">
+        <v>1.158223</v>
+      </c>
+      <c r="J71" s="124">
+        <v>10.866</v>
+      </c>
+      <c r="K71" s="124">
+        <v>14.981640000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E72" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F72" s="67"/>
+      <c r="G72" s="125">
         <v>0.15</v>
       </c>
-      <c r="H24" s="254" t="n">
-[...1212 lines deleted...]
-        <v>26.885375</v>
+      <c r="H72" s="109">
+        <v>23.975999999999999</v>
+      </c>
+      <c r="I72" s="68"/>
+      <c r="J72" s="126">
+        <v>2.4540000000000002</v>
+      </c>
+      <c r="K72" s="126">
+        <v>5.6646749999999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="K67:K69"/>
-    <mergeCell ref="E12:F12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F49:L49"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="J68:J69"/>
     <mergeCell ref="O52:O58"/>
     <mergeCell ref="J17:M17"/>
     <mergeCell ref="F68:I68"/>
     <mergeCell ref="M49:P49"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="F67:J67"/>
     <mergeCell ref="F17:I17"/>
+    <mergeCell ref="K67:K69"/>
+    <mergeCell ref="E12:F12"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="50" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="50" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
-    <outlinePr summaryBelow="1" summaryRight="1"/>
-[...10433 lines deleted...]
-    <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Q212"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" customWidth="true" style="2" width="9.0"/>
-[...4 lines deleted...]
-    <col min="18" max="16384" customWidth="true" style="2" width="9.0"/>
+    <col min="1" max="1" width="9" style="1" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="1" customWidth="1"/>
+    <col min="5" max="13" width="9" style="1" customWidth="1"/>
+    <col min="14" max="15" width="8.625" style="1" customWidth="1"/>
+    <col min="16" max="17" width="8.625" style="12" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.2" customHeight="1" s="216">
-[...1339 lines deleted...]
-      <c r="M55" s="256" t="n">
+    <row r="1" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="138"/>
+    </row>
+    <row r="2" spans="2:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" s="158" t="s">
+        <v>104</v>
+      </c>
+      <c r="N4" s="136"/>
+      <c r="O4" s="136"/>
+      <c r="P4" s="138"/>
+      <c r="Q4" s="138"/>
+    </row>
+    <row r="5" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="74" t="s">
+        <v>55</v>
+      </c>
+      <c r="H5" s="16"/>
+      <c r="I5" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="15"/>
+      <c r="K5" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" s="136"/>
+      <c r="N5" s="136"/>
+      <c r="O5" s="136"/>
+      <c r="P5" s="138"/>
+      <c r="Q5" s="138"/>
+    </row>
+    <row r="6" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="17"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" s="18"/>
+      <c r="J6" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" s="72"/>
+      <c r="M6" s="136"/>
+      <c r="N6" s="136"/>
+      <c r="O6" s="136"/>
+      <c r="P6" s="138"/>
+      <c r="Q6" s="138"/>
+    </row>
+    <row r="7" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F7" s="86">
+        <v>108.01855555555601</v>
+      </c>
+      <c r="G7" s="87">
+        <v>102.51822222222199</v>
+      </c>
+      <c r="H7" s="88">
+        <v>7.671555555556</v>
+      </c>
+      <c r="I7" s="87">
+        <v>5.5003333333340008</v>
+      </c>
+      <c r="J7" s="87">
+        <v>2.8345555555559998</v>
+      </c>
+      <c r="K7" s="87">
+        <v>10.706777777777001</v>
+      </c>
+    </row>
+    <row r="8" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="89">
+        <v>58.162999999999997</v>
+      </c>
+      <c r="G8" s="90">
+        <v>54.045444444444001</v>
+      </c>
+      <c r="H8" s="21"/>
+      <c r="I8" s="89">
+        <v>4.1175555555560006</v>
+      </c>
+      <c r="J8" s="91">
+        <v>2.4226666666669998</v>
+      </c>
+      <c r="K8" s="91">
+        <v>7.038333333333</v>
+      </c>
+    </row>
+    <row r="9" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="92">
+        <v>49.855555555556002</v>
+      </c>
+      <c r="G9" s="93">
+        <v>48.472777777777999</v>
+      </c>
+      <c r="H9" s="94">
+        <v>7.671555555556</v>
+      </c>
+      <c r="I9" s="95">
+        <v>1.3827777777779999</v>
+      </c>
+      <c r="J9" s="94">
+        <v>0.41188888888899999</v>
+      </c>
+      <c r="K9" s="94">
+        <v>3.6684444444439999</v>
+      </c>
+    </row>
+    <row r="10" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E11" s="144" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" s="130"/>
+      <c r="G11" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="H11" s="130"/>
+      <c r="I11" s="144" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" s="130"/>
+      <c r="K11" s="144" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="130"/>
+    </row>
+    <row r="12" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="152">
+        <v>474945.77117564238</v>
+      </c>
+      <c r="F12" s="130"/>
+      <c r="G12" s="152">
+        <v>248618.43799999999</v>
+      </c>
+      <c r="H12" s="130"/>
+      <c r="I12" s="152">
+        <v>41404.923000000003</v>
+      </c>
+      <c r="J12" s="130"/>
+      <c r="K12" s="152">
+        <v>290023.36099999998</v>
+      </c>
+      <c r="L12" s="130"/>
+    </row>
+    <row r="13" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="14" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I16" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="22"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="148" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="142"/>
+      <c r="H17" s="142"/>
+      <c r="I17" s="143"/>
+      <c r="J17" s="148" t="s">
+        <v>71</v>
+      </c>
+      <c r="K17" s="142"/>
+      <c r="L17" s="142"/>
+      <c r="M17" s="143"/>
+      <c r="N17" s="25"/>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="26"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="K18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="L18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="M18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="N18" s="25"/>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="96">
+        <v>625.48699999999997</v>
+      </c>
+      <c r="G19" s="97">
+        <v>10.398999999999999</v>
+      </c>
+      <c r="H19" s="97">
+        <v>486.17</v>
+      </c>
+      <c r="I19" s="98">
+        <v>128.91800000000001</v>
+      </c>
+      <c r="J19" s="99">
+        <v>953.74499999999989</v>
+      </c>
+      <c r="K19" s="97">
+        <v>102.474</v>
+      </c>
+      <c r="L19" s="97">
+        <v>655.77</v>
+      </c>
+      <c r="M19" s="100">
+        <v>195.501</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="101">
+        <v>572.99800000000005</v>
+      </c>
+      <c r="G20" s="102">
+        <v>8.1760000000000002</v>
+      </c>
+      <c r="H20" s="102">
+        <v>442.42</v>
+      </c>
+      <c r="I20" s="102">
+        <v>122.402</v>
+      </c>
+      <c r="J20" s="101">
+        <v>852.84699999999998</v>
+      </c>
+      <c r="K20" s="102">
+        <v>78.388000000000005</v>
+      </c>
+      <c r="L20" s="102">
+        <v>590.70600000000002</v>
+      </c>
+      <c r="M20" s="103">
+        <v>183.75299999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="37"/>
+      <c r="C21" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="104">
+        <v>228.613</v>
+      </c>
+      <c r="G21" s="105">
+        <v>3.4649999999999999</v>
+      </c>
+      <c r="H21" s="105">
+        <v>171.72499999999999</v>
+      </c>
+      <c r="I21" s="103">
+        <v>53.423000000000002</v>
+      </c>
+      <c r="J21" s="104">
+        <v>339.35599999999999</v>
+      </c>
+      <c r="K21" s="105">
+        <v>33.195999999999998</v>
+      </c>
+      <c r="L21" s="102">
+        <v>218.685</v>
+      </c>
+      <c r="M21" s="106">
+        <v>87.474999999999994</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="3"/>
+      <c r="C22" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="35"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="104">
+        <v>344.38499999999999</v>
+      </c>
+      <c r="G22" s="102">
+        <v>4.7110000000000003</v>
+      </c>
+      <c r="H22" s="102">
+        <v>270.69499999999999</v>
+      </c>
+      <c r="I22" s="106">
+        <v>68.978999999999999</v>
+      </c>
+      <c r="J22" s="104">
+        <v>513.49099999999999</v>
+      </c>
+      <c r="K22" s="102">
+        <v>45.192</v>
+      </c>
+      <c r="L22" s="105">
+        <v>372.02100000000002</v>
+      </c>
+      <c r="M22" s="103">
+        <v>96.278000000000006</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="3"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="36"/>
+      <c r="F23" s="104">
+        <v>66.887</v>
+      </c>
+      <c r="G23" s="102">
+        <v>1.2130000000000001</v>
+      </c>
+      <c r="H23" s="105">
+        <v>57.487000000000002</v>
+      </c>
+      <c r="I23" s="103">
+        <v>8.1869999999999994</v>
+      </c>
+      <c r="J23" s="104">
+        <v>100.75</v>
+      </c>
+      <c r="K23" s="105">
+        <v>7.9109999999999996</v>
+      </c>
+      <c r="L23" s="105">
+        <v>83.043000000000006</v>
+      </c>
+      <c r="M23" s="106">
+        <v>9.7959999999999994</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="104">
+        <v>43.030999999999999</v>
+      </c>
+      <c r="G24" s="102">
+        <v>1.1819999999999999</v>
+      </c>
+      <c r="H24" s="102">
+        <v>35.531999999999996</v>
+      </c>
+      <c r="I24" s="106">
+        <v>6.3170000000000002</v>
+      </c>
+      <c r="J24" s="104">
+        <v>76.227999999999994</v>
+      </c>
+      <c r="K24" s="102">
+        <v>13.286</v>
+      </c>
+      <c r="L24" s="102">
+        <v>51.683</v>
+      </c>
+      <c r="M24" s="103">
+        <v>11.259</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="42"/>
+      <c r="C25" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="104">
+        <v>20.817</v>
+      </c>
+      <c r="G25" s="105">
+        <v>0.58499999999999996</v>
+      </c>
+      <c r="H25" s="105">
+        <v>17.047999999999998</v>
+      </c>
+      <c r="I25" s="103">
+        <v>3.1840000000000002</v>
+      </c>
+      <c r="J25" s="104">
+        <v>35.366999999999997</v>
+      </c>
+      <c r="K25" s="105">
+        <v>6.367</v>
+      </c>
+      <c r="L25" s="102">
+        <v>23.288</v>
+      </c>
+      <c r="M25" s="103">
+        <v>5.7119999999999997</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="101">
+        <v>101.152</v>
+      </c>
+      <c r="G26" s="107">
+        <v>2.46</v>
+      </c>
+      <c r="H26" s="102">
+        <v>82.616</v>
+      </c>
+      <c r="I26" s="106">
+        <v>16.076000000000001</v>
+      </c>
+      <c r="J26" s="101">
+        <v>172.09299999999999</v>
+      </c>
+      <c r="K26" s="102">
+        <v>27.126000000000001</v>
+      </c>
+      <c r="L26" s="102">
+        <v>117.167</v>
+      </c>
+      <c r="M26" s="106">
+        <v>27.8</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="108">
+        <v>9.4580000000000002</v>
+      </c>
+      <c r="G27" s="109">
+        <v>1.0409999999999999</v>
+      </c>
+      <c r="H27" s="109">
+        <v>8.218</v>
+      </c>
+      <c r="I27" s="110">
+        <v>0.19900000000000001</v>
+      </c>
+      <c r="J27" s="108">
+        <v>24.67</v>
+      </c>
+      <c r="K27" s="109">
+        <v>10.8</v>
+      </c>
+      <c r="L27" s="109">
+        <v>13.381</v>
+      </c>
+      <c r="M27" s="110">
+        <v>0.48899999999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="48"/>
+      <c r="N32" s="25"/>
+    </row>
+    <row r="33" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="26"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="140"/>
+      <c r="G33" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="25"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="99">
+        <v>17987.553355</v>
+      </c>
+      <c r="G34" s="97">
+        <v>6121.1337700000013</v>
+      </c>
+      <c r="H34" s="97">
+        <v>6215.5904100000007</v>
+      </c>
+      <c r="I34" s="97">
+        <v>1748.7464399999999</v>
+      </c>
+      <c r="J34" s="97">
+        <v>3425.0661</v>
+      </c>
+      <c r="K34" s="97">
+        <v>106.01424</v>
+      </c>
+      <c r="L34" s="97">
+        <v>172.90035599999999</v>
+      </c>
+      <c r="M34" s="127">
+        <v>198.10203899999999</v>
+      </c>
+      <c r="N34" s="69"/>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="35"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="111">
+        <v>15104.783581</v>
+      </c>
+      <c r="G35" s="112">
+        <v>4609.2568200000014</v>
+      </c>
+      <c r="H35" s="112">
+        <v>5440.7938200000008</v>
+      </c>
+      <c r="I35" s="112">
+        <v>1632.1387400000001</v>
+      </c>
+      <c r="J35" s="105">
+        <v>3043.88</v>
+      </c>
+      <c r="K35" s="113">
+        <v>100.94074999999999</v>
+      </c>
+      <c r="L35" s="113">
+        <v>129.54093700000001</v>
+      </c>
+      <c r="M35" s="119">
+        <v>148.23251400000001</v>
+      </c>
+      <c r="N35" s="69"/>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="37"/>
+      <c r="C36" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" s="38"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="104">
+        <v>6859.2741569999998</v>
+      </c>
+      <c r="G36" s="102">
+        <v>2099.3033500000001</v>
+      </c>
+      <c r="H36" s="102">
+        <v>2371.9245500000002</v>
+      </c>
+      <c r="I36" s="114">
+        <v>812.26909000000001</v>
+      </c>
+      <c r="J36" s="102">
+        <v>1449.8516099999999</v>
+      </c>
+      <c r="K36" s="102">
+        <v>8.4209099999999992</v>
+      </c>
+      <c r="L36" s="114">
+        <v>55.861683999999997</v>
+      </c>
+      <c r="M36" s="112">
+        <v>61.642963000000002</v>
+      </c>
+      <c r="N36" s="69"/>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="3"/>
+      <c r="C37" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" s="35"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="104">
+        <v>8245.5094239999999</v>
+      </c>
+      <c r="G37" s="105">
+        <v>2509.9534699999999</v>
+      </c>
+      <c r="H37" s="105">
+        <v>3068.8692700000001</v>
+      </c>
+      <c r="I37" s="114">
+        <v>819.86964999999998</v>
+      </c>
+      <c r="J37" s="105">
+        <v>1594.0283899999999</v>
+      </c>
+      <c r="K37" s="102">
+        <v>92.519840000000002</v>
+      </c>
+      <c r="L37" s="114">
+        <v>73.679253000000003</v>
+      </c>
+      <c r="M37" s="114">
+        <v>86.589551</v>
+      </c>
+      <c r="N37" s="69"/>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="3"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" s="36"/>
+      <c r="F38" s="104">
+        <v>1503.297098</v>
+      </c>
+      <c r="G38" s="102">
+        <v>622.30168000000003</v>
+      </c>
+      <c r="H38" s="102">
+        <v>529.60961999999995</v>
+      </c>
+      <c r="I38" s="112">
+        <v>81.278509999999997</v>
+      </c>
+      <c r="J38" s="102">
+        <v>231.23912000000001</v>
+      </c>
+      <c r="K38" s="105">
+        <v>16.430309999999999</v>
+      </c>
+      <c r="L38" s="112">
+        <v>10.194414</v>
+      </c>
+      <c r="M38" s="112">
+        <v>12.243444</v>
+      </c>
+      <c r="N38" s="69"/>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="35"/>
+      <c r="D39" s="35"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="104">
+        <v>1914.364313</v>
+      </c>
+      <c r="G39" s="105">
+        <v>820.45167000000004</v>
+      </c>
+      <c r="H39" s="105">
+        <v>611.88082999999995</v>
+      </c>
+      <c r="I39" s="114">
+        <v>105.76470999999999</v>
+      </c>
+      <c r="J39" s="105">
+        <v>342.36768999999998</v>
+      </c>
+      <c r="K39" s="102">
+        <v>3.1141399999999999</v>
+      </c>
+      <c r="L39" s="114">
+        <v>24.019760999999999</v>
+      </c>
+      <c r="M39" s="114">
+        <v>6.7655120000000002</v>
+      </c>
+      <c r="N39" s="69"/>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="42"/>
+      <c r="C40" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="38"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="104">
+        <v>950.80645400000003</v>
+      </c>
+      <c r="G40" s="105">
+        <v>425.89073000000002</v>
+      </c>
+      <c r="H40" s="105">
+        <v>277.42446000000001</v>
+      </c>
+      <c r="I40" s="112">
+        <v>56.569920000000003</v>
+      </c>
+      <c r="J40" s="105">
+        <v>174.63288</v>
+      </c>
+      <c r="K40" s="105">
+        <v>1.4204399999999999</v>
+      </c>
+      <c r="L40" s="112">
+        <v>11.352788</v>
+      </c>
+      <c r="M40" s="112">
+        <v>3.5152359999999998</v>
+      </c>
+      <c r="N40" s="69"/>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="101">
+        <v>4128.5776669999996</v>
+      </c>
+      <c r="G41" s="102">
+        <v>1649.4991</v>
+      </c>
+      <c r="H41" s="102">
+        <v>1373.46027</v>
+      </c>
+      <c r="I41" s="114">
+        <v>252.70258999999999</v>
+      </c>
+      <c r="J41" s="102">
+        <v>781.58695999999998</v>
+      </c>
+      <c r="K41" s="102">
+        <v>8.5961999999999996</v>
+      </c>
+      <c r="L41" s="114">
+        <v>48.431792999999999</v>
+      </c>
+      <c r="M41" s="114">
+        <v>14.300754</v>
+      </c>
+      <c r="N41" s="69"/>
+    </row>
+    <row r="42" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="108">
+        <v>968.40546099999995</v>
+      </c>
+      <c r="G42" s="109">
+        <v>691.42528000000004</v>
+      </c>
+      <c r="H42" s="109">
+        <v>162.91576000000001</v>
+      </c>
+      <c r="I42" s="115">
+        <v>10.84299</v>
+      </c>
+      <c r="J42" s="109">
+        <v>38.81841</v>
+      </c>
+      <c r="K42" s="109">
+        <v>1.9593499999999999</v>
+      </c>
+      <c r="L42" s="115">
+        <v>19.339658</v>
+      </c>
+      <c r="M42" s="115">
+        <v>43.104013000000002</v>
+      </c>
+      <c r="N42" s="69"/>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="I43" s="9"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+    </row>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q47" s="52"/>
+    </row>
+    <row r="48" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P48" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q48" s="52"/>
+    </row>
+    <row r="49" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="22"/>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="141" t="s">
+        <v>80</v>
+      </c>
+      <c r="G49" s="142"/>
+      <c r="H49" s="142"/>
+      <c r="I49" s="142"/>
+      <c r="J49" s="142"/>
+      <c r="K49" s="142"/>
+      <c r="L49" s="143"/>
+      <c r="M49" s="141" t="s">
+        <v>81</v>
+      </c>
+      <c r="N49" s="142"/>
+      <c r="O49" s="142"/>
+      <c r="P49" s="143"/>
+    </row>
+    <row r="50" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="26"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H50" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K50" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L50" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M50" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="N50" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="O50" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="P50" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="13"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="96">
+        <v>14102.870222</v>
+      </c>
+      <c r="G51" s="97">
+        <v>5452.4676950000003</v>
+      </c>
+      <c r="H51" s="97">
+        <v>4731.2773469999993</v>
+      </c>
+      <c r="I51" s="97">
+        <v>1245.09042</v>
+      </c>
+      <c r="J51" s="97">
+        <v>2529.771354</v>
+      </c>
+      <c r="K51" s="97">
+        <v>79.288457999999991</v>
+      </c>
+      <c r="L51" s="100">
+        <v>64.974947999999998</v>
+      </c>
+      <c r="M51" s="96">
+        <v>9.3528610000000008</v>
+      </c>
+      <c r="N51" s="97">
+        <v>10.803191999999999</v>
+      </c>
+      <c r="O51" s="116">
+        <v>48.833649000000001</v>
+      </c>
+      <c r="P51" s="117">
+        <v>153.38886500000001</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="35"/>
+      <c r="D52" s="35"/>
+      <c r="E52" s="36"/>
+      <c r="F52" s="118">
+        <v>11581.820496</v>
+      </c>
+      <c r="G52" s="105">
+        <v>4012.6152649999999</v>
+      </c>
+      <c r="H52" s="105">
+        <v>4076.6275110000001</v>
+      </c>
+      <c r="I52" s="105">
+        <v>1153.982888</v>
+      </c>
+      <c r="J52" s="105">
+        <v>2224.9618770000002</v>
+      </c>
+      <c r="K52" s="105">
+        <v>74.975849999999994</v>
+      </c>
+      <c r="L52" s="103">
+        <v>38.657105000000001</v>
+      </c>
+      <c r="M52" s="118">
+        <v>9.0490340000000007</v>
+      </c>
+      <c r="N52" s="105">
+        <v>10.320611</v>
+      </c>
+      <c r="O52" s="146"/>
+      <c r="P52" s="103">
+        <v>105.209801</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="37"/>
+      <c r="C53" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" s="38"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="104">
+        <v>5260.6177090000001</v>
+      </c>
+      <c r="G53" s="105">
+        <v>1840.6950179999999</v>
+      </c>
+      <c r="H53" s="105">
+        <v>1771.7009169999999</v>
+      </c>
+      <c r="I53" s="105">
+        <v>570.29636200000004</v>
+      </c>
+      <c r="J53" s="105">
+        <v>1054.773938</v>
+      </c>
+      <c r="K53" s="105">
+        <v>6.4090420000000003</v>
+      </c>
+      <c r="L53" s="103">
+        <v>16.742432000000001</v>
+      </c>
+      <c r="M53" s="104">
+        <v>1.4675320000000001</v>
+      </c>
+      <c r="N53" s="119">
+        <v>5.256875</v>
+      </c>
+      <c r="O53" s="147"/>
+      <c r="P53" s="103">
+        <v>43.304544</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="3"/>
+      <c r="C54" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D54" s="35"/>
+      <c r="E54" s="36"/>
+      <c r="F54" s="104">
+        <v>6321.2027869999993</v>
+      </c>
+      <c r="G54" s="105">
+        <v>2171.920247</v>
+      </c>
+      <c r="H54" s="105">
+        <v>2304.926594</v>
+      </c>
+      <c r="I54" s="105">
+        <v>583.68652599999996</v>
+      </c>
+      <c r="J54" s="105">
+        <v>1170.1879389999999</v>
+      </c>
+      <c r="K54" s="105">
+        <v>68.566807999999995</v>
+      </c>
+      <c r="L54" s="103">
+        <v>21.914673000000001</v>
+      </c>
+      <c r="M54" s="104">
+        <v>7.5815020000000004</v>
+      </c>
+      <c r="N54" s="119">
+        <v>5.0637359999999996</v>
+      </c>
+      <c r="O54" s="147"/>
+      <c r="P54" s="103">
+        <v>61.905256999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="3"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="36"/>
+      <c r="F55" s="104">
+        <v>1248.057213</v>
+      </c>
+      <c r="G55" s="105">
+        <v>551.65511300000003</v>
+      </c>
+      <c r="H55" s="105">
+        <v>425.07710100000003</v>
+      </c>
+      <c r="I55" s="105">
+        <v>65.033944000000005</v>
+      </c>
+      <c r="J55" s="105">
+        <v>190.10060300000001</v>
+      </c>
+      <c r="K55" s="105">
+        <v>13.144247999999999</v>
+      </c>
+      <c r="L55" s="103">
+        <v>3.0462039999999999</v>
+      </c>
+      <c r="M55" s="104">
         <v>0</v>
       </c>
-      <c r="N55" s="273" t="n">
+      <c r="N55" s="119">
         <v>0</v>
       </c>
-      <c r="O55" s="274" t="n"/>
-[...518 lines deleted...]
-      <c r="P212" s="127" t="n"/>
+      <c r="O55" s="147"/>
+      <c r="P55" s="103">
+        <v>9.8044209999999996</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="35"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="104">
+        <v>1595.897849</v>
+      </c>
+      <c r="G56" s="105">
+        <v>748.42714999999998</v>
+      </c>
+      <c r="H56" s="105">
+        <v>491.883647</v>
+      </c>
+      <c r="I56" s="105">
+        <v>80.264542000000006</v>
+      </c>
+      <c r="J56" s="105">
+        <v>265.99106699999999</v>
+      </c>
+      <c r="K56" s="105">
+        <v>2.3532579999999998</v>
+      </c>
+      <c r="L56" s="103">
+        <v>6.9781849999999999</v>
+      </c>
+      <c r="M56" s="104">
+        <v>0.30382700000000001</v>
+      </c>
+      <c r="N56" s="119">
+        <v>0.48258099999999998</v>
+      </c>
+      <c r="O56" s="147"/>
+      <c r="P56" s="103">
+        <v>5.0750510000000002</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="42"/>
+      <c r="C57" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D57" s="38"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="104">
+        <v>757.11148400000013</v>
+      </c>
+      <c r="G57" s="105">
+        <v>381.60311000000002</v>
+      </c>
+      <c r="H57" s="105">
+        <v>204.13755900000001</v>
+      </c>
+      <c r="I57" s="105">
+        <v>40.486302000000002</v>
+      </c>
+      <c r="J57" s="105">
+        <v>126.635443</v>
+      </c>
+      <c r="K57" s="105">
+        <v>0.99430799999999997</v>
+      </c>
+      <c r="L57" s="103">
+        <v>3.2547619999999999</v>
+      </c>
+      <c r="M57" s="104">
+        <v>0.30382700000000001</v>
+      </c>
+      <c r="N57" s="119">
+        <v>0.25389099999999998</v>
+      </c>
+      <c r="O57" s="147"/>
+      <c r="P57" s="103">
+        <v>2.4690020000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" s="13"/>
+      <c r="D58" s="13"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="101">
+        <v>3339.782576000001</v>
+      </c>
+      <c r="G58" s="102">
+        <v>1483.5999979999999</v>
+      </c>
+      <c r="H58" s="102">
+        <v>1067.8865860000001</v>
+      </c>
+      <c r="I58" s="102">
+        <v>183.34821299999999</v>
+      </c>
+      <c r="J58" s="102">
+        <v>584.36040200000002</v>
+      </c>
+      <c r="K58" s="102">
+        <v>6.4716699999999996</v>
+      </c>
+      <c r="L58" s="106">
+        <v>14.115707</v>
+      </c>
+      <c r="M58" s="101">
+        <v>0.96011000000000002</v>
+      </c>
+      <c r="N58" s="120">
+        <v>2.7207859999999999</v>
+      </c>
+      <c r="O58" s="147"/>
+      <c r="P58" s="106">
+        <v>10.372711000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" s="45"/>
+      <c r="D59" s="45"/>
+      <c r="E59" s="46"/>
+      <c r="F59" s="108">
+        <v>925.15187700000001</v>
+      </c>
+      <c r="G59" s="109">
+        <v>691.42528000000004</v>
+      </c>
+      <c r="H59" s="109">
+        <v>162.766189</v>
+      </c>
+      <c r="I59" s="109">
+        <v>10.84299</v>
+      </c>
+      <c r="J59" s="109">
+        <v>38.81841</v>
+      </c>
+      <c r="K59" s="109">
+        <v>1.9593499999999999</v>
+      </c>
+      <c r="L59" s="110">
+        <v>19.339658</v>
+      </c>
+      <c r="M59" s="121"/>
+      <c r="N59" s="122"/>
+      <c r="O59" s="59"/>
+      <c r="P59" s="110">
+        <v>43.104013000000002</v>
+      </c>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="9"/>
+      <c r="D60" s="9"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
+      <c r="I60" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="M60" s="9"/>
+      <c r="N60" s="9"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="9" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="I62" s="10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="10"/>
+    </row>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="11"/>
+    </row>
+    <row r="65" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="66" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I66" s="14"/>
+      <c r="J66" s="14"/>
+      <c r="K66" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="22"/>
+      <c r="F67" s="153" t="s">
+        <v>35</v>
+      </c>
+      <c r="G67" s="129"/>
+      <c r="H67" s="129"/>
+      <c r="I67" s="129"/>
+      <c r="J67" s="130"/>
+      <c r="K67" s="154" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="2:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="60"/>
+      <c r="F68" s="149" t="s">
+        <v>37</v>
+      </c>
+      <c r="G68" s="150"/>
+      <c r="H68" s="150"/>
+      <c r="I68" s="151"/>
+      <c r="J68" s="145" t="s">
+        <v>38</v>
+      </c>
+      <c r="K68" s="155"/>
+    </row>
+    <row r="69" spans="2:11" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E69" s="61"/>
+      <c r="F69" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="G69" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="H69" s="64" t="s">
+        <v>93</v>
+      </c>
+      <c r="I69" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="J69" s="132"/>
+      <c r="K69" s="156"/>
+    </row>
+    <row r="70" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E70" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F70" s="99">
+        <v>2226.2888090000001</v>
+      </c>
+      <c r="G70" s="97">
+        <v>6.4</v>
+      </c>
+      <c r="H70" s="97">
+        <v>242.392</v>
+      </c>
+      <c r="I70" s="100">
+        <v>8.8897250000000003</v>
+      </c>
+      <c r="J70" s="123">
+        <v>107.802323</v>
+      </c>
+      <c r="K70" s="123">
+        <v>232.24509800000001</v>
+      </c>
+    </row>
+    <row r="71" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E71" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="F71" s="104">
+        <v>2226.2888090000001</v>
+      </c>
+      <c r="G71" s="105">
+        <v>4.95</v>
+      </c>
+      <c r="H71" s="105">
+        <v>6</v>
+      </c>
+      <c r="I71" s="103">
+        <v>8.8897250000000003</v>
+      </c>
+      <c r="J71" s="124">
+        <v>84.713122999999996</v>
+      </c>
+      <c r="K71" s="124">
+        <v>156.08093199999999</v>
+      </c>
+    </row>
+    <row r="72" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E72" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F72" s="67"/>
+      <c r="G72" s="125">
+        <v>1.45</v>
+      </c>
+      <c r="H72" s="109">
+        <v>236.392</v>
+      </c>
+      <c r="I72" s="68"/>
+      <c r="J72" s="126">
+        <v>23.089200000000002</v>
+      </c>
+      <c r="K72" s="126">
+        <v>76.164165999999994</v>
+      </c>
+    </row>
+    <row r="73" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="74" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="75" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="76" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="77" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="78" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="79" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="80" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="81" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="82" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="83" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="84" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="85" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="86" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="87" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="88" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="89" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="90" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="91" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="92" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="93" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="94" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="95" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="96" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="97" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="98" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="99" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="100" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="101" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="102" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="103" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="104" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="105" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="106" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="107" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="108" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="109" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="110" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="111" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="112" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="113" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="114" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="115" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="116" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="117" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="118" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="119" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="120" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="121" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="122" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="123" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="124" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="125" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="126" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="127" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="128" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="129" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="130" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="131" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="132" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="133" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="134" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="135" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="136" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="137" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="138" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="139" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="140" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="141" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="142" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="143" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="144" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="145" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="146" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="147" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="148" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="149" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="150" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="151" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="152" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="153" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="154" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="155" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="156" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="157" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="158" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="159" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="160" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="161" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="162" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="163" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="164" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="165" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="166" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="167" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="168" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="169" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="170" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="171" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="172" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="173" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="174" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="175" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="176" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="177" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="178" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="179" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="180" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="181" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="182" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="183" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="184" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="185" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="186" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="187" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="188" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="189" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="190" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="191" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="192" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="193" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="194" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="195" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="196" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="197" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="198" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="199" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="200" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="201" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P201" s="70"/>
+    </row>
+    <row r="202" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P202" s="70"/>
+    </row>
+    <row r="203" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P203" s="70"/>
+    </row>
+    <row r="204" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P204" s="70"/>
+    </row>
+    <row r="205" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P205" s="70"/>
+    </row>
+    <row r="206" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P206" s="70"/>
+    </row>
+    <row r="207" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P207" s="70"/>
+    </row>
+    <row r="208" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P208" s="70"/>
+    </row>
+    <row r="209" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P209" s="70"/>
+    </row>
+    <row r="210" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P210" s="70"/>
+    </row>
+    <row r="211" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P211" s="70"/>
+    </row>
+    <row r="212" spans="16:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P212" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="K67:K69"/>
-    <mergeCell ref="E12:F12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="M4:Q6"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F49:L49"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="J68:J69"/>
     <mergeCell ref="O52:O58"/>
     <mergeCell ref="J17:M17"/>
     <mergeCell ref="F68:I68"/>
     <mergeCell ref="M49:P49"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="F67:J67"/>
     <mergeCell ref="F17:I17"/>
+    <mergeCell ref="K67:K69"/>
+    <mergeCell ref="E12:F12"/>
   </mergeCells>
+  <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0" header="0.3937007874015748" footer="0.5118110236220472"/>
-  <pageSetup orientation="landscape" paperSize="9" scale="50" pageOrder="overThenDown" horizontalDpi="300" verticalDpi="300"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="50" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q72"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="1" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="1" customWidth="1"/>
+    <col min="5" max="13" width="9" style="1" customWidth="1"/>
+    <col min="14" max="15" width="8.625" style="1" customWidth="1"/>
+    <col min="16" max="17" width="8.625" style="12" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>51</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="138"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" s="13"/>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="74" t="s">
+        <v>55</v>
+      </c>
+      <c r="H5" s="16"/>
+      <c r="I5" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="15"/>
+      <c r="K5" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" s="13"/>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="17"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" s="18"/>
+      <c r="J6" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" s="72"/>
+      <c r="M6" s="13"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F7" s="86">
+        <v>108.264</v>
+      </c>
+      <c r="G7" s="87">
+        <v>102.84099999999999</v>
+      </c>
+      <c r="H7" s="88">
+        <v>7.2729999999999997</v>
+      </c>
+      <c r="I7" s="87">
+        <v>5.423</v>
+      </c>
+      <c r="J7" s="87">
+        <v>2.766</v>
+      </c>
+      <c r="K7" s="87">
+        <v>10.71</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="89">
+        <v>58.17</v>
+      </c>
+      <c r="G8" s="90">
+        <v>54.131</v>
+      </c>
+      <c r="H8" s="21"/>
+      <c r="I8" s="89">
+        <v>4.0389999999999997</v>
+      </c>
+      <c r="J8" s="91">
+        <v>2.371</v>
+      </c>
+      <c r="K8" s="91">
+        <v>7.024</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="92">
+        <v>50.094000000000001</v>
+      </c>
+      <c r="G9" s="93">
+        <v>48.71</v>
+      </c>
+      <c r="H9" s="94">
+        <v>7.2729999999999997</v>
+      </c>
+      <c r="I9" s="95">
+        <v>1.3839999999999999</v>
+      </c>
+      <c r="J9" s="94">
+        <v>0.39500000000000002</v>
+      </c>
+      <c r="K9" s="94">
+        <v>3.6859999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E11" s="144" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" s="130"/>
+      <c r="G11" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="H11" s="130"/>
+      <c r="I11" s="144" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" s="130"/>
+      <c r="K11" s="144" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="130"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="152">
+        <v>467921.36840295681</v>
+      </c>
+      <c r="F12" s="130"/>
+      <c r="G12" s="152">
+        <v>27218.986000000001</v>
+      </c>
+      <c r="H12" s="130"/>
+      <c r="I12" s="152">
+        <v>1173.26</v>
+      </c>
+      <c r="J12" s="130"/>
+      <c r="K12" s="152">
+        <v>28392.245999999999</v>
+      </c>
+      <c r="L12" s="130"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I16" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="22"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="148" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="142"/>
+      <c r="H17" s="142"/>
+      <c r="I17" s="143"/>
+      <c r="J17" s="148" t="s">
+        <v>71</v>
+      </c>
+      <c r="K17" s="142"/>
+      <c r="L17" s="142"/>
+      <c r="M17" s="143"/>
+      <c r="N17" s="25"/>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="26"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="K18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="L18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="M18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="N18" s="25"/>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="96">
+        <v>70.015000000000001</v>
+      </c>
+      <c r="G19" s="97">
+        <v>1.175</v>
+      </c>
+      <c r="H19" s="97">
+        <v>54.441000000000003</v>
+      </c>
+      <c r="I19" s="98">
+        <v>14.398999999999999</v>
+      </c>
+      <c r="J19" s="99">
+        <v>107.991</v>
+      </c>
+      <c r="K19" s="97">
+        <v>11.846</v>
+      </c>
+      <c r="L19" s="97">
+        <v>73.843999999999994</v>
+      </c>
+      <c r="M19" s="100">
+        <v>22.300999999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="101">
+        <v>64.039000000000001</v>
+      </c>
+      <c r="G20" s="102">
+        <v>0.90100000000000002</v>
+      </c>
+      <c r="H20" s="102">
+        <v>49.466999999999999</v>
+      </c>
+      <c r="I20" s="102">
+        <v>13.670999999999999</v>
+      </c>
+      <c r="J20" s="101">
+        <v>96.102000000000004</v>
+      </c>
+      <c r="K20" s="102">
+        <v>8.64</v>
+      </c>
+      <c r="L20" s="102">
+        <v>66.52</v>
+      </c>
+      <c r="M20" s="103">
+        <v>20.942</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="37"/>
+      <c r="C21" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="104">
+        <v>25.86</v>
+      </c>
+      <c r="G21" s="105">
+        <v>0.40799999999999997</v>
+      </c>
+      <c r="H21" s="105">
+        <v>19.38</v>
+      </c>
+      <c r="I21" s="103">
+        <v>6.0720000000000001</v>
+      </c>
+      <c r="J21" s="104">
+        <v>39.226999999999997</v>
+      </c>
+      <c r="K21" s="105">
+        <v>4.0720000000000001</v>
+      </c>
+      <c r="L21" s="102">
+        <v>24.992999999999999</v>
+      </c>
+      <c r="M21" s="106">
+        <v>10.162000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="3"/>
+      <c r="C22" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="35"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="104">
+        <v>38.179000000000002</v>
+      </c>
+      <c r="G22" s="102">
+        <v>0.49299999999999999</v>
+      </c>
+      <c r="H22" s="102">
+        <v>30.087</v>
+      </c>
+      <c r="I22" s="106">
+        <v>7.5990000000000002</v>
+      </c>
+      <c r="J22" s="104">
+        <v>56.875</v>
+      </c>
+      <c r="K22" s="102">
+        <v>4.5679999999999996</v>
+      </c>
+      <c r="L22" s="105">
+        <v>41.527000000000001</v>
+      </c>
+      <c r="M22" s="103">
+        <v>10.78</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="3"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="36"/>
+      <c r="F23" s="104">
+        <v>7.2030000000000003</v>
+      </c>
+      <c r="G23" s="102">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="H23" s="105">
+        <v>6.2720000000000002</v>
+      </c>
+      <c r="I23" s="103">
+        <v>0.8</v>
+      </c>
+      <c r="J23" s="104">
+        <v>10.919</v>
+      </c>
+      <c r="K23" s="105">
+        <v>0.74299999999999999</v>
+      </c>
+      <c r="L23" s="105">
+        <v>9.2170000000000005</v>
+      </c>
+      <c r="M23" s="106">
+        <v>0.95899999999999996</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="104">
+        <v>4.870000000000001</v>
+      </c>
+      <c r="G24" s="102">
+        <v>0.15</v>
+      </c>
+      <c r="H24" s="102">
+        <v>4.0090000000000003</v>
+      </c>
+      <c r="I24" s="106">
+        <v>0.71099999999999997</v>
+      </c>
+      <c r="J24" s="104">
+        <v>8.9269999999999996</v>
+      </c>
+      <c r="K24" s="102">
+        <v>1.764</v>
+      </c>
+      <c r="L24" s="102">
+        <v>5.83</v>
+      </c>
+      <c r="M24" s="103">
+        <v>1.333</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="42"/>
+      <c r="C25" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="104">
+        <v>2.2989999999999999</v>
+      </c>
+      <c r="G25" s="105">
+        <v>6.8000000000000005E-2</v>
+      </c>
+      <c r="H25" s="105">
+        <v>1.871</v>
+      </c>
+      <c r="I25" s="103">
+        <v>0.36</v>
+      </c>
+      <c r="J25" s="104">
+        <v>4.1440000000000001</v>
+      </c>
+      <c r="K25" s="105">
+        <v>0.81200000000000006</v>
+      </c>
+      <c r="L25" s="102">
+        <v>2.6280000000000001</v>
+      </c>
+      <c r="M25" s="103">
+        <v>0.70399999999999996</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="101">
+        <v>11.513</v>
+      </c>
+      <c r="G26" s="107">
+        <v>0.29499999999999998</v>
+      </c>
+      <c r="H26" s="102">
+        <v>9.3930000000000007</v>
+      </c>
+      <c r="I26" s="106">
+        <v>1.825</v>
+      </c>
+      <c r="J26" s="101">
+        <v>19.768000000000001</v>
+      </c>
+      <c r="K26" s="102">
+        <v>3.1549999999999998</v>
+      </c>
+      <c r="L26" s="102">
+        <v>13.417999999999999</v>
+      </c>
+      <c r="M26" s="106">
+        <v>3.1949999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="108">
+        <v>1.1060000000000001</v>
+      </c>
+      <c r="G27" s="109">
+        <v>0.124</v>
+      </c>
+      <c r="H27" s="109">
+        <v>0.96499999999999997</v>
+      </c>
+      <c r="I27" s="110">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="J27" s="108">
+        <v>2.9620000000000002</v>
+      </c>
+      <c r="K27" s="109">
+        <v>1.4419999999999999</v>
+      </c>
+      <c r="L27" s="109">
+        <v>1.494</v>
+      </c>
+      <c r="M27" s="110">
+        <v>2.5999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="48"/>
+      <c r="N32" s="25"/>
+    </row>
+    <row r="33" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="26"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="140"/>
+      <c r="G33" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="25"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="99">
+        <v>1980.8574120000001</v>
+      </c>
+      <c r="G34" s="97">
+        <v>682.97481999999991</v>
+      </c>
+      <c r="H34" s="97">
+        <v>674.28991999999994</v>
+      </c>
+      <c r="I34" s="97">
+        <v>194.38543000000001</v>
+      </c>
+      <c r="J34" s="97">
+        <v>377.70997</v>
+      </c>
+      <c r="K34" s="97">
+        <v>10.62918</v>
+      </c>
+      <c r="L34" s="97">
+        <v>19.745282</v>
+      </c>
+      <c r="M34" s="100">
+        <v>21.122810000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="35"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="111">
+        <v>1633.158831</v>
+      </c>
+      <c r="G35" s="112">
+        <v>482.13006000000001</v>
+      </c>
+      <c r="H35" s="112">
+        <v>592.3902599999999</v>
+      </c>
+      <c r="I35" s="112">
+        <v>182.43165999999999</v>
+      </c>
+      <c r="J35" s="105">
+        <v>335.19808</v>
+      </c>
+      <c r="K35" s="113">
+        <v>9.9127399999999994</v>
+      </c>
+      <c r="L35" s="113">
+        <v>13.972436</v>
+      </c>
+      <c r="M35" s="103">
+        <v>17.123595000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="37"/>
+      <c r="C36" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" s="38"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="104">
+        <v>774.11213499999997</v>
+      </c>
+      <c r="G36" s="102">
+        <v>243.55011999999999</v>
+      </c>
+      <c r="H36" s="102">
+        <v>264.22179999999997</v>
+      </c>
+      <c r="I36" s="114">
+        <v>94.241979999999998</v>
+      </c>
+      <c r="J36" s="102">
+        <v>157.33144999999999</v>
+      </c>
+      <c r="K36" s="102">
+        <v>1.00058</v>
+      </c>
+      <c r="L36" s="114">
+        <v>6.7767629999999999</v>
+      </c>
+      <c r="M36" s="103">
+        <v>6.9894420000000004</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="3"/>
+      <c r="C37" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" s="35"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="104">
+        <v>859.04669599999988</v>
+      </c>
+      <c r="G37" s="105">
+        <v>238.57993999999999</v>
+      </c>
+      <c r="H37" s="105">
+        <v>328.16845999999998</v>
+      </c>
+      <c r="I37" s="114">
+        <v>88.189679999999996</v>
+      </c>
+      <c r="J37" s="105">
+        <v>177.86662999999999</v>
+      </c>
+      <c r="K37" s="102">
+        <v>8.9121600000000001</v>
+      </c>
+      <c r="L37" s="114">
+        <v>7.1956730000000002</v>
+      </c>
+      <c r="M37" s="106">
+        <v>10.134153</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="3"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" s="36"/>
+      <c r="F38" s="104">
+        <v>155.79711599999999</v>
+      </c>
+      <c r="G38" s="102">
+        <v>61.440710000000003</v>
+      </c>
+      <c r="H38" s="102">
+        <v>59.307070000000003</v>
+      </c>
+      <c r="I38" s="112">
+        <v>8.3402200000000004</v>
+      </c>
+      <c r="J38" s="102">
+        <v>22.513929999999998</v>
+      </c>
+      <c r="K38" s="105">
+        <v>2.1065200000000002</v>
+      </c>
+      <c r="L38" s="112">
+        <v>0.73791399999999996</v>
+      </c>
+      <c r="M38" s="103">
+        <v>1.350752</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="35"/>
+      <c r="D39" s="35"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="104">
+        <v>213.127578</v>
+      </c>
+      <c r="G39" s="105">
+        <v>97.639539999999997</v>
+      </c>
+      <c r="H39" s="105">
+        <v>62.150469999999999</v>
+      </c>
+      <c r="I39" s="114">
+        <v>11.73096</v>
+      </c>
+      <c r="J39" s="105">
+        <v>37.260089999999998</v>
+      </c>
+      <c r="K39" s="102">
+        <v>0.34683999999999998</v>
+      </c>
+      <c r="L39" s="114">
+        <v>3.2361070000000001</v>
+      </c>
+      <c r="M39" s="106">
+        <v>0.763571</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="42"/>
+      <c r="C40" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="38"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="104">
+        <v>103.134669</v>
+      </c>
+      <c r="G40" s="105">
+        <v>47.704639999999998</v>
+      </c>
+      <c r="H40" s="105">
+        <v>27.30555</v>
+      </c>
+      <c r="I40" s="112">
+        <v>6.5301200000000001</v>
+      </c>
+      <c r="J40" s="105">
+        <v>19.58249</v>
+      </c>
+      <c r="K40" s="105">
+        <v>0.1133</v>
+      </c>
+      <c r="L40" s="112">
+        <v>1.5084519999999999</v>
+      </c>
+      <c r="M40" s="103">
+        <v>0.39011699999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="101">
+        <v>455.95987400000001</v>
+      </c>
+      <c r="G41" s="102">
+        <v>180.24200999999999</v>
+      </c>
+      <c r="H41" s="102">
+        <v>148.92108999999999</v>
+      </c>
+      <c r="I41" s="114">
+        <v>28.003550000000001</v>
+      </c>
+      <c r="J41" s="102">
+        <v>90.98912</v>
+      </c>
+      <c r="K41" s="102">
+        <v>0.60070000000000001</v>
+      </c>
+      <c r="L41" s="114">
+        <v>5.5614280000000003</v>
+      </c>
+      <c r="M41" s="106">
+        <v>1.6419760000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="108">
+        <v>134.57100299999999</v>
+      </c>
+      <c r="G42" s="109">
+        <v>103.20522</v>
+      </c>
+      <c r="H42" s="109">
+        <v>19.749189999999999</v>
+      </c>
+      <c r="I42" s="115">
+        <v>0.22281000000000001</v>
+      </c>
+      <c r="J42" s="109">
+        <v>5.2518000000000002</v>
+      </c>
+      <c r="K42" s="109">
+        <v>0.36959999999999998</v>
+      </c>
+      <c r="L42" s="115">
+        <v>2.5367389999999999</v>
+      </c>
+      <c r="M42" s="110">
+        <v>3.2356440000000002</v>
+      </c>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="I43" s="9"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+    </row>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q47" s="52"/>
+    </row>
+    <row r="48" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P48" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q48" s="52"/>
+    </row>
+    <row r="49" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="22"/>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="141" t="s">
+        <v>80</v>
+      </c>
+      <c r="G49" s="142"/>
+      <c r="H49" s="142"/>
+      <c r="I49" s="142"/>
+      <c r="J49" s="142"/>
+      <c r="K49" s="142"/>
+      <c r="L49" s="143"/>
+      <c r="M49" s="141" t="s">
+        <v>81</v>
+      </c>
+      <c r="N49" s="142"/>
+      <c r="O49" s="142"/>
+      <c r="P49" s="143"/>
+    </row>
+    <row r="50" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="26"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H50" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K50" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L50" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M50" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="N50" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="O50" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="P50" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="13"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="96">
+        <v>1553.2188020000001</v>
+      </c>
+      <c r="G51" s="97">
+        <v>612.80594399999995</v>
+      </c>
+      <c r="H51" s="97">
+        <v>509.97879999999998</v>
+      </c>
+      <c r="I51" s="97">
+        <v>137.69952499999999</v>
+      </c>
+      <c r="J51" s="97">
+        <v>277.07312300000001</v>
+      </c>
+      <c r="K51" s="97">
+        <v>8.0541280000000004</v>
+      </c>
+      <c r="L51" s="100">
+        <v>7.6072819999999997</v>
+      </c>
+      <c r="M51" s="96">
+        <v>1.2637069999999999</v>
+      </c>
+      <c r="N51" s="97">
+        <v>1.374377</v>
+      </c>
+      <c r="O51" s="116">
+        <v>6.4663469999999998</v>
+      </c>
+      <c r="P51" s="117">
+        <v>15.959659</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="35"/>
+      <c r="D52" s="35"/>
+      <c r="E52" s="36"/>
+      <c r="F52" s="118">
+        <v>1246.182235</v>
+      </c>
+      <c r="G52" s="105">
+        <v>421.468616</v>
+      </c>
+      <c r="H52" s="105">
+        <v>441.13796500000001</v>
+      </c>
+      <c r="I52" s="105">
+        <v>128.734275</v>
+      </c>
+      <c r="J52" s="105">
+        <v>243.245237</v>
+      </c>
+      <c r="K52" s="105">
+        <v>7.4183859999999999</v>
+      </c>
+      <c r="L52" s="103">
+        <v>4.1777559999999996</v>
+      </c>
+      <c r="M52" s="118">
+        <v>1.1879150000000001</v>
+      </c>
+      <c r="N52" s="105">
+        <v>1.286967</v>
+      </c>
+      <c r="O52" s="146"/>
+      <c r="P52" s="103">
+        <v>12.150335</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="37"/>
+      <c r="C53" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" s="38"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="104">
+        <v>592.47497900000008</v>
+      </c>
+      <c r="G53" s="105">
+        <v>213.54237699999999</v>
+      </c>
+      <c r="H53" s="105">
+        <v>196.38211799999999</v>
+      </c>
+      <c r="I53" s="105">
+        <v>66.156599999999997</v>
+      </c>
+      <c r="J53" s="105">
+        <v>113.603373</v>
+      </c>
+      <c r="K53" s="105">
+        <v>0.78560799999999997</v>
+      </c>
+      <c r="L53" s="103">
+        <v>2.0049030000000001</v>
+      </c>
+      <c r="M53" s="104">
+        <v>0.21428</v>
+      </c>
+      <c r="N53" s="119">
+        <v>0.48711500000000002</v>
+      </c>
+      <c r="O53" s="147"/>
+      <c r="P53" s="103">
+        <v>4.9134510000000002</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="3"/>
+      <c r="C54" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D54" s="35"/>
+      <c r="E54" s="36"/>
+      <c r="F54" s="104">
+        <v>653.70725600000003</v>
+      </c>
+      <c r="G54" s="105">
+        <v>207.92623900000001</v>
+      </c>
+      <c r="H54" s="105">
+        <v>244.75584699999999</v>
+      </c>
+      <c r="I54" s="105">
+        <v>62.577674999999999</v>
+      </c>
+      <c r="J54" s="105">
+        <v>129.641864</v>
+      </c>
+      <c r="K54" s="105">
+        <v>6.6327780000000001</v>
+      </c>
+      <c r="L54" s="103">
+        <v>2.1728529999999999</v>
+      </c>
+      <c r="M54" s="104">
+        <v>0.97363500000000003</v>
+      </c>
+      <c r="N54" s="119">
+        <v>0.79985200000000001</v>
+      </c>
+      <c r="O54" s="147"/>
+      <c r="P54" s="103">
+        <v>7.2368839999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="3"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="36"/>
+      <c r="F55" s="104">
+        <v>129.19080400000001</v>
+      </c>
+      <c r="G55" s="105">
+        <v>54.595765999999998</v>
+      </c>
+      <c r="H55" s="105">
+        <v>47.977310000000003</v>
+      </c>
+      <c r="I55" s="105">
+        <v>6.6747160000000001</v>
+      </c>
+      <c r="J55" s="105">
+        <v>18.022611999999999</v>
+      </c>
+      <c r="K55" s="105">
+        <v>1.685216</v>
+      </c>
+      <c r="L55" s="103">
+        <v>0.235184</v>
+      </c>
+      <c r="M55" s="104">
+        <v>0</v>
+      </c>
+      <c r="N55" s="119">
+        <v>0</v>
+      </c>
+      <c r="O55" s="147"/>
+      <c r="P55" s="103">
+        <v>1.0816619999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="35"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="104">
+        <v>175.71669600000001</v>
+      </c>
+      <c r="G56" s="105">
+        <v>88.132108000000002</v>
+      </c>
+      <c r="H56" s="105">
+        <v>49.107132999999997</v>
+      </c>
+      <c r="I56" s="105">
+        <v>8.7424400000000002</v>
+      </c>
+      <c r="J56" s="105">
+        <v>28.576086</v>
+      </c>
+      <c r="K56" s="105">
+        <v>0.26614199999999999</v>
+      </c>
+      <c r="L56" s="103">
+        <v>0.892787</v>
+      </c>
+      <c r="M56" s="104">
+        <v>7.5791999999999998E-2</v>
+      </c>
+      <c r="N56" s="119">
+        <v>8.7410000000000002E-2</v>
+      </c>
+      <c r="O56" s="147"/>
+      <c r="P56" s="103">
+        <v>0.57367999999999997</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="42"/>
+      <c r="C57" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D57" s="38"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="104">
+        <v>80.86365099999999</v>
+      </c>
+      <c r="G57" s="105">
+        <v>41.956108</v>
+      </c>
+      <c r="H57" s="105">
+        <v>19.714614999999998</v>
+      </c>
+      <c r="I57" s="105">
+        <v>4.5710860000000002</v>
+      </c>
+      <c r="J57" s="105">
+        <v>14.15691</v>
+      </c>
+      <c r="K57" s="105">
+        <v>7.9310000000000005E-2</v>
+      </c>
+      <c r="L57" s="103">
+        <v>0.38562200000000002</v>
+      </c>
+      <c r="M57" s="104">
+        <v>7.5791999999999998E-2</v>
+      </c>
+      <c r="N57" s="119">
+        <v>5.2137999999999997E-2</v>
+      </c>
+      <c r="O57" s="147"/>
+      <c r="P57" s="103">
+        <v>0.27413300000000002</v>
+      </c>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" s="13"/>
+      <c r="D58" s="13"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="101">
+        <v>364.89349299999998</v>
+      </c>
+      <c r="G58" s="102">
+        <v>160.93349699999999</v>
+      </c>
+      <c r="H58" s="102">
+        <v>114.17102300000001</v>
+      </c>
+      <c r="I58" s="102">
+        <v>20.140581999999998</v>
+      </c>
+      <c r="J58" s="102">
+        <v>67.615628999999998</v>
+      </c>
+      <c r="K58" s="102">
+        <v>0.44384400000000002</v>
+      </c>
+      <c r="L58" s="106">
+        <v>1.5889180000000001</v>
+      </c>
+      <c r="M58" s="101">
+        <v>0.16778599999999999</v>
+      </c>
+      <c r="N58" s="120">
+        <v>0.40185199999999999</v>
+      </c>
+      <c r="O58" s="147"/>
+      <c r="P58" s="106">
+        <v>1.1916</v>
+      </c>
+    </row>
+    <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" s="45"/>
+      <c r="D59" s="45"/>
+      <c r="E59" s="46"/>
+      <c r="F59" s="108">
+        <v>131.31987100000001</v>
+      </c>
+      <c r="G59" s="109">
+        <v>103.20522</v>
+      </c>
+      <c r="H59" s="109">
+        <v>19.733702000000001</v>
+      </c>
+      <c r="I59" s="109">
+        <v>0.22281000000000001</v>
+      </c>
+      <c r="J59" s="109">
+        <v>5.2518000000000002</v>
+      </c>
+      <c r="K59" s="109">
+        <v>0.36959999999999998</v>
+      </c>
+      <c r="L59" s="110">
+        <v>2.5367389999999999</v>
+      </c>
+      <c r="M59" s="121"/>
+      <c r="N59" s="122"/>
+      <c r="O59" s="59"/>
+      <c r="P59" s="110">
+        <v>3.2356440000000002</v>
+      </c>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="9"/>
+      <c r="D60" s="9"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
+      <c r="I60" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="M60" s="9"/>
+      <c r="N60" s="9"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="9" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="I62" s="10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="10"/>
+    </row>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="11"/>
+    </row>
+    <row r="65" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="66" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I66" s="14"/>
+      <c r="J66" s="14"/>
+      <c r="K66" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="22"/>
+      <c r="F67" s="153" t="s">
+        <v>35</v>
+      </c>
+      <c r="G67" s="129"/>
+      <c r="H67" s="129"/>
+      <c r="I67" s="129"/>
+      <c r="J67" s="130"/>
+      <c r="K67" s="154" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="60"/>
+      <c r="F68" s="149" t="s">
+        <v>37</v>
+      </c>
+      <c r="G68" s="150"/>
+      <c r="H68" s="150"/>
+      <c r="I68" s="151"/>
+      <c r="J68" s="145" t="s">
+        <v>38</v>
+      </c>
+      <c r="K68" s="155"/>
+    </row>
+    <row r="69" spans="2:11" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E69" s="61"/>
+      <c r="F69" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="G69" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="H69" s="64" t="s">
+        <v>93</v>
+      </c>
+      <c r="I69" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="J69" s="132"/>
+      <c r="K69" s="156"/>
+    </row>
+    <row r="70" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E70" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F70" s="99">
+        <v>248.98451</v>
+      </c>
+      <c r="G70" s="97">
+        <v>0.35</v>
+      </c>
+      <c r="H70" s="97">
+        <v>21.975999999999999</v>
+      </c>
+      <c r="I70" s="100">
+        <v>2.173683</v>
+      </c>
+      <c r="J70" s="123">
+        <v>4.4459999999999997</v>
+      </c>
+      <c r="K70" s="123">
+        <v>49.123761000000002</v>
+      </c>
+    </row>
+    <row r="71" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E71" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="F71" s="104">
+        <v>248.98451</v>
+      </c>
+      <c r="G71" s="105">
+        <v>0.35</v>
+      </c>
+      <c r="H71" s="105">
+        <v>0.5</v>
+      </c>
+      <c r="I71" s="103">
+        <v>2.173683</v>
+      </c>
+      <c r="J71" s="124">
+        <v>4.4459999999999997</v>
+      </c>
+      <c r="K71" s="124">
+        <v>22.238385999999998</v>
+      </c>
+    </row>
+    <row r="72" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E72" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F72" s="67"/>
+      <c r="G72" s="125">
+        <v>0</v>
+      </c>
+      <c r="H72" s="109">
+        <v>21.475999999999999</v>
+      </c>
+      <c r="I72" s="68"/>
+      <c r="J72" s="126">
+        <v>0</v>
+      </c>
+      <c r="K72" s="126">
+        <v>26.885375</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F49:L49"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="J68:J69"/>
+    <mergeCell ref="O52:O58"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="F68:I68"/>
+    <mergeCell ref="M49:P49"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="F17:I17"/>
+    <mergeCell ref="K67:K69"/>
+    <mergeCell ref="E12:F12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="50" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q72"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="1" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="1" customWidth="1"/>
+    <col min="5" max="13" width="9" style="1" customWidth="1"/>
+    <col min="14" max="15" width="8.625" style="1" customWidth="1"/>
+    <col min="16" max="17" width="8.625" style="12" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="138"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" s="13"/>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="74" t="s">
+        <v>55</v>
+      </c>
+      <c r="H5" s="16"/>
+      <c r="I5" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="15"/>
+      <c r="K5" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" s="13"/>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="17"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" s="18"/>
+      <c r="J6" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" s="72"/>
+      <c r="M6" s="13"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F7" s="86">
+        <v>107.917</v>
+      </c>
+      <c r="G7" s="87">
+        <v>102.477</v>
+      </c>
+      <c r="H7" s="88">
+        <v>7.3410000000000002</v>
+      </c>
+      <c r="I7" s="87">
+        <v>5.44</v>
+      </c>
+      <c r="J7" s="87">
+        <v>2.7810000000000001</v>
+      </c>
+      <c r="K7" s="87">
+        <v>10.728</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="89">
+        <v>58.094000000000001</v>
+      </c>
+      <c r="G8" s="90">
+        <v>54.027999999999999</v>
+      </c>
+      <c r="H8" s="21"/>
+      <c r="I8" s="89">
+        <v>4.0659999999999998</v>
+      </c>
+      <c r="J8" s="91">
+        <v>2.3809999999999998</v>
+      </c>
+      <c r="K8" s="91">
+        <v>7.0469999999999997</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="92">
+        <v>49.823</v>
+      </c>
+      <c r="G9" s="93">
+        <v>48.448999999999998</v>
+      </c>
+      <c r="H9" s="94">
+        <v>7.3410000000000002</v>
+      </c>
+      <c r="I9" s="95">
+        <v>1.3740000000000001</v>
+      </c>
+      <c r="J9" s="94">
+        <v>0.4</v>
+      </c>
+      <c r="K9" s="94">
+        <v>3.681</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E11" s="144" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" s="130"/>
+      <c r="G11" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="H11" s="130"/>
+      <c r="I11" s="144" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" s="130"/>
+      <c r="K11" s="144" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="130"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="152">
+        <v>469935.31173615181</v>
+      </c>
+      <c r="F12" s="130"/>
+      <c r="G12" s="152">
+        <v>27300.421999999999</v>
+      </c>
+      <c r="H12" s="130"/>
+      <c r="I12" s="152">
+        <v>556.07399999999996</v>
+      </c>
+      <c r="J12" s="130"/>
+      <c r="K12" s="152">
+        <v>27856.495999999999</v>
+      </c>
+      <c r="L12" s="130"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I16" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="22"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="148" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="142"/>
+      <c r="H17" s="142"/>
+      <c r="I17" s="143"/>
+      <c r="J17" s="148" t="s">
+        <v>71</v>
+      </c>
+      <c r="K17" s="142"/>
+      <c r="L17" s="142"/>
+      <c r="M17" s="143"/>
+      <c r="N17" s="25"/>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="26"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="K18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="L18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="M18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="N18" s="25"/>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="96">
+        <v>69.423999999999992</v>
+      </c>
+      <c r="G19" s="97">
+        <v>1.107</v>
+      </c>
+      <c r="H19" s="97">
+        <v>54.542999999999992</v>
+      </c>
+      <c r="I19" s="98">
+        <v>13.773999999999999</v>
+      </c>
+      <c r="J19" s="99">
+        <v>105.70399999999999</v>
+      </c>
+      <c r="K19" s="97">
+        <v>11.239000000000001</v>
+      </c>
+      <c r="L19" s="97">
+        <v>73.511999999999986</v>
+      </c>
+      <c r="M19" s="100">
+        <v>20.952999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="101">
+        <v>63.594999999999999</v>
+      </c>
+      <c r="G20" s="102">
+        <v>0.85</v>
+      </c>
+      <c r="H20" s="102">
+        <v>49.662999999999997</v>
+      </c>
+      <c r="I20" s="102">
+        <v>13.082000000000001</v>
+      </c>
+      <c r="J20" s="101">
+        <v>94.356999999999999</v>
+      </c>
+      <c r="K20" s="102">
+        <v>8.2170000000000005</v>
+      </c>
+      <c r="L20" s="102">
+        <v>66.394999999999996</v>
+      </c>
+      <c r="M20" s="103">
+        <v>19.745000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="37"/>
+      <c r="C21" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="104">
+        <v>25.141999999999999</v>
+      </c>
+      <c r="G21" s="105">
+        <v>0.36099999999999999</v>
+      </c>
+      <c r="H21" s="105">
+        <v>18.904</v>
+      </c>
+      <c r="I21" s="103">
+        <v>5.8769999999999998</v>
+      </c>
+      <c r="J21" s="104">
+        <v>37.265000000000001</v>
+      </c>
+      <c r="K21" s="105">
+        <v>3.5489999999999999</v>
+      </c>
+      <c r="L21" s="102">
+        <v>24.097999999999999</v>
+      </c>
+      <c r="M21" s="106">
+        <v>9.6180000000000003</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="3"/>
+      <c r="C22" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="35"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="104">
+        <v>38.453000000000003</v>
+      </c>
+      <c r="G22" s="102">
+        <v>0.48899999999999999</v>
+      </c>
+      <c r="H22" s="102">
+        <v>30.759</v>
+      </c>
+      <c r="I22" s="106">
+        <v>7.2050000000000001</v>
+      </c>
+      <c r="J22" s="104">
+        <v>57.091999999999999</v>
+      </c>
+      <c r="K22" s="102">
+        <v>4.6680000000000001</v>
+      </c>
+      <c r="L22" s="105">
+        <v>42.296999999999997</v>
+      </c>
+      <c r="M22" s="103">
+        <v>10.127000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="3"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="36"/>
+      <c r="F23" s="104">
+        <v>7.3919999999999986</v>
+      </c>
+      <c r="G23" s="102">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="H23" s="105">
+        <v>6.4589999999999996</v>
+      </c>
+      <c r="I23" s="103">
+        <v>0.81399999999999995</v>
+      </c>
+      <c r="J23" s="104">
+        <v>11.109</v>
+      </c>
+      <c r="K23" s="105">
+        <v>0.70299999999999996</v>
+      </c>
+      <c r="L23" s="105">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="M23" s="106">
+        <v>0.95599999999999996</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="104">
+        <v>4.734</v>
+      </c>
+      <c r="G24" s="102">
+        <v>0.13500000000000001</v>
+      </c>
+      <c r="H24" s="102">
+        <v>3.9279999999999999</v>
+      </c>
+      <c r="I24" s="106">
+        <v>0.67100000000000004</v>
+      </c>
+      <c r="J24" s="104">
+        <v>8.4719999999999995</v>
+      </c>
+      <c r="K24" s="102">
+        <v>1.63</v>
+      </c>
+      <c r="L24" s="102">
+        <v>5.6719999999999997</v>
+      </c>
+      <c r="M24" s="103">
+        <v>1.17</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="42"/>
+      <c r="C25" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="104">
+        <v>2.2959999999999998</v>
+      </c>
+      <c r="G25" s="105">
+        <v>6.3E-2</v>
+      </c>
+      <c r="H25" s="105">
+        <v>1.881</v>
+      </c>
+      <c r="I25" s="103">
+        <v>0.35199999999999998</v>
+      </c>
+      <c r="J25" s="104">
+        <v>3.9079999999999999</v>
+      </c>
+      <c r="K25" s="105">
+        <v>0.72</v>
+      </c>
+      <c r="L25" s="102">
+        <v>2.57</v>
+      </c>
+      <c r="M25" s="103">
+        <v>0.61799999999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="101">
+        <v>11.250999999999999</v>
+      </c>
+      <c r="G26" s="107">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="H26" s="102">
+        <v>9.2059999999999995</v>
+      </c>
+      <c r="I26" s="106">
+        <v>1.7549999999999999</v>
+      </c>
+      <c r="J26" s="101">
+        <v>19.227</v>
+      </c>
+      <c r="K26" s="102">
+        <v>3.266</v>
+      </c>
+      <c r="L26" s="102">
+        <v>13.009</v>
+      </c>
+      <c r="M26" s="106">
+        <v>2.952</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="108">
+        <v>1.095</v>
+      </c>
+      <c r="G27" s="109">
+        <v>0.122</v>
+      </c>
+      <c r="H27" s="109">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="I27" s="110">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="J27" s="108">
+        <v>2.875</v>
+      </c>
+      <c r="K27" s="109">
+        <v>1.3919999999999999</v>
+      </c>
+      <c r="L27" s="109">
+        <v>1.4450000000000001</v>
+      </c>
+      <c r="M27" s="110">
+        <v>3.7999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="48"/>
+      <c r="N32" s="25"/>
+    </row>
+    <row r="33" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="26"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="140"/>
+      <c r="G33" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="25"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="99">
+        <v>1937.0776470000001</v>
+      </c>
+      <c r="G34" s="97">
+        <v>654.6226099999999</v>
+      </c>
+      <c r="H34" s="97">
+        <v>670.02929999999992</v>
+      </c>
+      <c r="I34" s="97">
+        <v>184.10786999999999</v>
+      </c>
+      <c r="J34" s="97">
+        <v>370.41771</v>
+      </c>
+      <c r="K34" s="97">
+        <v>11.34769</v>
+      </c>
+      <c r="L34" s="97">
+        <v>19.083295</v>
+      </c>
+      <c r="M34" s="100">
+        <v>27.469172</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="35"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="111">
+        <v>1610.176727</v>
+      </c>
+      <c r="G35" s="112">
+        <v>476.87270000000001</v>
+      </c>
+      <c r="H35" s="112">
+        <v>587.98640999999998</v>
+      </c>
+      <c r="I35" s="112">
+        <v>173.0325</v>
+      </c>
+      <c r="J35" s="105">
+        <v>332.32240999999999</v>
+      </c>
+      <c r="K35" s="113">
+        <v>10.438359999999999</v>
+      </c>
+      <c r="L35" s="113">
+        <v>13.594186000000001</v>
+      </c>
+      <c r="M35" s="103">
+        <v>15.930161</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="37"/>
+      <c r="C36" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" s="38"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="104">
+        <v>732.90466199999992</v>
+      </c>
+      <c r="G36" s="102">
+        <v>218.85898</v>
+      </c>
+      <c r="H36" s="102">
+        <v>252.43176</v>
+      </c>
+      <c r="I36" s="114">
+        <v>88.415360000000007</v>
+      </c>
+      <c r="J36" s="102">
+        <v>159.53135</v>
+      </c>
+      <c r="K36" s="102">
+        <v>0.88856000000000002</v>
+      </c>
+      <c r="L36" s="114">
+        <v>6.1003420000000004</v>
+      </c>
+      <c r="M36" s="103">
+        <v>6.6783099999999997</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="3"/>
+      <c r="C37" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" s="35"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="104">
+        <v>877.272065</v>
+      </c>
+      <c r="G37" s="105">
+        <v>258.01371999999998</v>
+      </c>
+      <c r="H37" s="105">
+        <v>335.55464999999998</v>
+      </c>
+      <c r="I37" s="114">
+        <v>84.617140000000006</v>
+      </c>
+      <c r="J37" s="105">
+        <v>172.79105999999999</v>
+      </c>
+      <c r="K37" s="102">
+        <v>9.5497999999999994</v>
+      </c>
+      <c r="L37" s="114">
+        <v>7.4938440000000002</v>
+      </c>
+      <c r="M37" s="106">
+        <v>9.2518510000000003</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="3"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" s="36"/>
+      <c r="F38" s="104">
+        <v>155.068658</v>
+      </c>
+      <c r="G38" s="102">
+        <v>58.328859999999999</v>
+      </c>
+      <c r="H38" s="102">
+        <v>57.143920000000001</v>
+      </c>
+      <c r="I38" s="112">
+        <v>8.0391600000000007</v>
+      </c>
+      <c r="J38" s="102">
+        <v>28.045919999999999</v>
+      </c>
+      <c r="K38" s="105">
+        <v>1.42072</v>
+      </c>
+      <c r="L38" s="112">
+        <v>0.83981600000000001</v>
+      </c>
+      <c r="M38" s="103">
+        <v>1.250262</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="35"/>
+      <c r="D39" s="35"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="104">
+        <v>213.32644199999999</v>
+      </c>
+      <c r="G39" s="105">
+        <v>101.86417</v>
+      </c>
+      <c r="H39" s="105">
+        <v>62.599110000000003</v>
+      </c>
+      <c r="I39" s="114">
+        <v>10.75408</v>
+      </c>
+      <c r="J39" s="105">
+        <v>33.735900000000001</v>
+      </c>
+      <c r="K39" s="102">
+        <v>0.56928000000000001</v>
+      </c>
+      <c r="L39" s="114">
+        <v>3.0835340000000002</v>
+      </c>
+      <c r="M39" s="106">
+        <v>0.72036800000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="42"/>
+      <c r="C40" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="38"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="104">
+        <v>103.64593499999999</v>
+      </c>
+      <c r="G40" s="105">
+        <v>49.263120000000001</v>
+      </c>
+      <c r="H40" s="105">
+        <v>28.96922</v>
+      </c>
+      <c r="I40" s="112">
+        <v>6.0282999999999998</v>
+      </c>
+      <c r="J40" s="105">
+        <v>17.335270000000001</v>
+      </c>
+      <c r="K40" s="105">
+        <v>0.29015000000000002</v>
+      </c>
+      <c r="L40" s="112">
+        <v>1.3879539999999999</v>
+      </c>
+      <c r="M40" s="103">
+        <v>0.371921</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="101">
+        <v>466.60784899999999</v>
+      </c>
+      <c r="G41" s="102">
+        <v>202.24704</v>
+      </c>
+      <c r="H41" s="102">
+        <v>147.40770000000001</v>
+      </c>
+      <c r="I41" s="114">
+        <v>27.492319999999999</v>
+      </c>
+      <c r="J41" s="102">
+        <v>81.136520000000004</v>
+      </c>
+      <c r="K41" s="102">
+        <v>0.89319000000000004</v>
+      </c>
+      <c r="L41" s="114">
+        <v>5.8918220000000003</v>
+      </c>
+      <c r="M41" s="106">
+        <v>1.5392570000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="108">
+        <v>113.574478</v>
+      </c>
+      <c r="G42" s="109">
+        <v>75.885739999999998</v>
+      </c>
+      <c r="H42" s="109">
+        <v>19.44378</v>
+      </c>
+      <c r="I42" s="115">
+        <v>0.32129000000000002</v>
+      </c>
+      <c r="J42" s="109">
+        <v>4.3593999999999999</v>
+      </c>
+      <c r="K42" s="109">
+        <v>0.34005000000000002</v>
+      </c>
+      <c r="L42" s="115">
+        <v>2.4055749999999998</v>
+      </c>
+      <c r="M42" s="110">
+        <v>10.818643</v>
+      </c>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="I43" s="9"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+    </row>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q47" s="52"/>
+    </row>
+    <row r="48" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P48" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q48" s="52"/>
+    </row>
+    <row r="49" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="22"/>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="141" t="s">
+        <v>80</v>
+      </c>
+      <c r="G49" s="142"/>
+      <c r="H49" s="142"/>
+      <c r="I49" s="142"/>
+      <c r="J49" s="142"/>
+      <c r="K49" s="142"/>
+      <c r="L49" s="143"/>
+      <c r="M49" s="141" t="s">
+        <v>81</v>
+      </c>
+      <c r="N49" s="142"/>
+      <c r="O49" s="142"/>
+      <c r="P49" s="143"/>
+    </row>
+    <row r="50" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="26"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H50" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K50" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L50" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M50" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="N50" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="O50" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="P50" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="13"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="96">
+        <v>1513.2184970000001</v>
+      </c>
+      <c r="G51" s="97">
+        <v>586.60548500000004</v>
+      </c>
+      <c r="H51" s="97">
+        <v>507.18921699999999</v>
+      </c>
+      <c r="I51" s="97">
+        <v>130.41109299999999</v>
+      </c>
+      <c r="J51" s="97">
+        <v>273.21341000000001</v>
+      </c>
+      <c r="K51" s="97">
+        <v>8.4770470000000007</v>
+      </c>
+      <c r="L51" s="100">
+        <v>7.3222449999999997</v>
+      </c>
+      <c r="M51" s="96">
+        <v>1.2813019999999999</v>
+      </c>
+      <c r="N51" s="97">
+        <v>1.064981</v>
+      </c>
+      <c r="O51" s="116">
+        <v>5.5453270000000003</v>
+      </c>
+      <c r="P51" s="117">
+        <v>22.643083000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="35"/>
+      <c r="D52" s="35"/>
+      <c r="E52" s="36"/>
+      <c r="F52" s="118">
+        <v>1231.6114259999999</v>
+      </c>
+      <c r="G52" s="105">
+        <v>416.76965999999999</v>
+      </c>
+      <c r="H52" s="105">
+        <v>437.964</v>
+      </c>
+      <c r="I52" s="105">
+        <v>122.00181499999999</v>
+      </c>
+      <c r="J52" s="105">
+        <v>243.168217</v>
+      </c>
+      <c r="K52" s="105">
+        <v>7.7105880000000004</v>
+      </c>
+      <c r="L52" s="103">
+        <v>3.9971459999999999</v>
+      </c>
+      <c r="M52" s="118">
+        <v>1.238362</v>
+      </c>
+      <c r="N52" s="105">
+        <v>1.0005120000000001</v>
+      </c>
+      <c r="O52" s="146"/>
+      <c r="P52" s="103">
+        <v>11.284805</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="37"/>
+      <c r="C53" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" s="38"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="104">
+        <v>560.76711699999998</v>
+      </c>
+      <c r="G53" s="105">
+        <v>192.675591</v>
+      </c>
+      <c r="H53" s="105">
+        <v>187.54829899999999</v>
+      </c>
+      <c r="I53" s="105">
+        <v>61.929011000000003</v>
+      </c>
+      <c r="J53" s="105">
+        <v>116.11781499999999</v>
+      </c>
+      <c r="K53" s="105">
+        <v>0.70733900000000005</v>
+      </c>
+      <c r="L53" s="103">
+        <v>1.7890619999999999</v>
+      </c>
+      <c r="M53" s="104">
+        <v>8.4323999999999996E-2</v>
+      </c>
+      <c r="N53" s="119">
+        <v>0.40635900000000003</v>
+      </c>
+      <c r="O53" s="147"/>
+      <c r="P53" s="103">
+        <v>4.6836359999999999</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="3"/>
+      <c r="C54" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D54" s="35"/>
+      <c r="E54" s="36"/>
+      <c r="F54" s="104">
+        <v>670.84430899999995</v>
+      </c>
+      <c r="G54" s="105">
+        <v>224.09406899999999</v>
+      </c>
+      <c r="H54" s="105">
+        <v>250.41570100000001</v>
+      </c>
+      <c r="I54" s="105">
+        <v>60.072803999999998</v>
+      </c>
+      <c r="J54" s="105">
+        <v>127.05040200000001</v>
+      </c>
+      <c r="K54" s="105">
+        <v>7.0032490000000003</v>
+      </c>
+      <c r="L54" s="103">
+        <v>2.2080839999999999</v>
+      </c>
+      <c r="M54" s="104">
+        <v>1.1540379999999999</v>
+      </c>
+      <c r="N54" s="119">
+        <v>0.59415300000000004</v>
+      </c>
+      <c r="O54" s="147"/>
+      <c r="P54" s="103">
+        <v>6.6011689999999996</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="3"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="36"/>
+      <c r="F55" s="104">
+        <v>128.59525600000001</v>
+      </c>
+      <c r="G55" s="105">
+        <v>51.798641000000003</v>
+      </c>
+      <c r="H55" s="105">
+        <v>45.724150000000002</v>
+      </c>
+      <c r="I55" s="105">
+        <v>6.4316740000000001</v>
+      </c>
+      <c r="J55" s="105">
+        <v>23.270278999999999</v>
+      </c>
+      <c r="K55" s="105">
+        <v>1.136576</v>
+      </c>
+      <c r="L55" s="103">
+        <v>0.23393600000000001</v>
+      </c>
+      <c r="M55" s="104">
+        <v>0</v>
+      </c>
+      <c r="N55" s="119">
+        <v>0</v>
+      </c>
+      <c r="O55" s="147"/>
+      <c r="P55" s="103">
+        <v>1.0001880000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="35"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="104">
+        <v>178.85735399999999</v>
+      </c>
+      <c r="G56" s="105">
+        <v>93.950085000000001</v>
+      </c>
+      <c r="H56" s="105">
+        <v>49.787554999999998</v>
+      </c>
+      <c r="I56" s="105">
+        <v>8.0879879999999993</v>
+      </c>
+      <c r="J56" s="105">
+        <v>25.685793</v>
+      </c>
+      <c r="K56" s="105">
+        <v>0.42640899999999998</v>
+      </c>
+      <c r="L56" s="103">
+        <v>0.91952400000000001</v>
+      </c>
+      <c r="M56" s="104">
+        <v>4.2939999999999999E-2</v>
+      </c>
+      <c r="N56" s="119">
+        <v>6.4468999999999999E-2</v>
+      </c>
+      <c r="O56" s="147"/>
+      <c r="P56" s="103">
+        <v>0.53963499999999998</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="42"/>
+      <c r="C57" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D57" s="38"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="104">
+        <v>83.116900000000001</v>
+      </c>
+      <c r="G57" s="105">
+        <v>44.703135000000003</v>
+      </c>
+      <c r="H57" s="105">
+        <v>21.242799000000002</v>
+      </c>
+      <c r="I57" s="105">
+        <v>4.2708620000000002</v>
+      </c>
+      <c r="J57" s="105">
+        <v>12.288385</v>
+      </c>
+      <c r="K57" s="105">
+        <v>0.20310500000000001</v>
+      </c>
+      <c r="L57" s="103">
+        <v>0.40861399999999998</v>
+      </c>
+      <c r="M57" s="104">
+        <v>4.2939999999999999E-2</v>
+      </c>
+      <c r="N57" s="119">
+        <v>4.6355E-2</v>
+      </c>
+      <c r="O57" s="147"/>
+      <c r="P57" s="103">
+        <v>0.26065700000000003</v>
+      </c>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" s="13"/>
+      <c r="D58" s="13"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="101">
+        <v>379.44485200000003</v>
+      </c>
+      <c r="G58" s="102">
+        <v>183.691776</v>
+      </c>
+      <c r="H58" s="102">
+        <v>113.54501500000001</v>
+      </c>
+      <c r="I58" s="102">
+        <v>19.829259</v>
+      </c>
+      <c r="J58" s="102">
+        <v>60.007173999999999</v>
+      </c>
+      <c r="K58" s="102">
+        <v>0.653146</v>
+      </c>
+      <c r="L58" s="106">
+        <v>1.7184820000000001</v>
+      </c>
+      <c r="M58" s="101">
+        <v>0.12406200000000001</v>
+      </c>
+      <c r="N58" s="120">
+        <v>0.20966699999999999</v>
+      </c>
+      <c r="O58" s="147"/>
+      <c r="P58" s="106">
+        <v>1.1137429999999999</v>
+      </c>
+    </row>
+    <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" s="45"/>
+      <c r="D59" s="45"/>
+      <c r="E59" s="46"/>
+      <c r="F59" s="108">
+        <v>102.749717</v>
+      </c>
+      <c r="G59" s="109">
+        <v>75.885739999999998</v>
+      </c>
+      <c r="H59" s="109">
+        <v>19.437662</v>
+      </c>
+      <c r="I59" s="109">
+        <v>0.32129000000000002</v>
+      </c>
+      <c r="J59" s="109">
+        <v>4.3593999999999999</v>
+      </c>
+      <c r="K59" s="109">
+        <v>0.34005000000000002</v>
+      </c>
+      <c r="L59" s="110">
+        <v>2.4055749999999998</v>
+      </c>
+      <c r="M59" s="121"/>
+      <c r="N59" s="122"/>
+      <c r="O59" s="59"/>
+      <c r="P59" s="110">
+        <v>10.818643</v>
+      </c>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="9"/>
+      <c r="D60" s="9"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
+      <c r="I60" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="M60" s="9"/>
+      <c r="N60" s="9"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="9" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="I62" s="10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="10"/>
+    </row>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="11"/>
+    </row>
+    <row r="65" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="66" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I66" s="14"/>
+      <c r="J66" s="14"/>
+      <c r="K66" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="22"/>
+      <c r="F67" s="153" t="s">
+        <v>35</v>
+      </c>
+      <c r="G67" s="129"/>
+      <c r="H67" s="129"/>
+      <c r="I67" s="129"/>
+      <c r="J67" s="130"/>
+      <c r="K67" s="154" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="60"/>
+      <c r="F68" s="149" t="s">
+        <v>37</v>
+      </c>
+      <c r="G68" s="150"/>
+      <c r="H68" s="150"/>
+      <c r="I68" s="151"/>
+      <c r="J68" s="145" t="s">
+        <v>38</v>
+      </c>
+      <c r="K68" s="155"/>
+    </row>
+    <row r="69" spans="2:11" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E69" s="61"/>
+      <c r="F69" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="G69" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="H69" s="64" t="s">
+        <v>93</v>
+      </c>
+      <c r="I69" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="J69" s="132"/>
+      <c r="K69" s="156"/>
+    </row>
+    <row r="70" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E70" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F70" s="99">
+        <v>251.895261</v>
+      </c>
+      <c r="G70" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="H70" s="97">
+        <v>28.475999999999999</v>
+      </c>
+      <c r="I70" s="100">
+        <v>0.73151699999999997</v>
+      </c>
+      <c r="J70" s="123">
+        <v>11.101699999999999</v>
+      </c>
+      <c r="K70" s="123">
+        <v>25.178341</v>
+      </c>
+    </row>
+    <row r="71" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E71" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="F71" s="104">
+        <v>251.895261</v>
+      </c>
+      <c r="G71" s="105">
+        <v>0.5</v>
+      </c>
+      <c r="H71" s="105">
+        <v>0.5</v>
+      </c>
+      <c r="I71" s="103">
+        <v>0.73151699999999997</v>
+      </c>
+      <c r="J71" s="124">
+        <v>7.4657</v>
+      </c>
+      <c r="K71" s="124">
+        <v>18.518899000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E72" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F72" s="67"/>
+      <c r="G72" s="125">
+        <v>0.2</v>
+      </c>
+      <c r="H72" s="109">
+        <v>27.975999999999999</v>
+      </c>
+      <c r="I72" s="68"/>
+      <c r="J72" s="126">
+        <v>3.6360000000000001</v>
+      </c>
+      <c r="K72" s="126">
+        <v>6.6594420000000003</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F49:L49"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="J68:J69"/>
+    <mergeCell ref="O52:O58"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="F68:I68"/>
+    <mergeCell ref="M49:P49"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="F17:I17"/>
+    <mergeCell ref="K67:K69"/>
+    <mergeCell ref="E12:F12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="50" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q72"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="1" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="1" customWidth="1"/>
+    <col min="5" max="13" width="9" style="1" customWidth="1"/>
+    <col min="14" max="15" width="8.625" style="1" customWidth="1"/>
+    <col min="16" max="17" width="8.625" style="12" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="138"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" s="13"/>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="74" t="s">
+        <v>55</v>
+      </c>
+      <c r="H5" s="16"/>
+      <c r="I5" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="15"/>
+      <c r="K5" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" s="13"/>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="17"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" s="18"/>
+      <c r="J6" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" s="72"/>
+      <c r="M6" s="13"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F7" s="86">
+        <v>107.45099999999999</v>
+      </c>
+      <c r="G7" s="87">
+        <v>102</v>
+      </c>
+      <c r="H7" s="88">
+        <v>7.4610000000000003</v>
+      </c>
+      <c r="I7" s="87">
+        <v>5.4509999999999996</v>
+      </c>
+      <c r="J7" s="87">
+        <v>2.7839999999999998</v>
+      </c>
+      <c r="K7" s="87">
+        <v>10.728</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="89">
+        <v>57.795999999999999</v>
+      </c>
+      <c r="G8" s="90">
+        <v>53.726999999999997</v>
+      </c>
+      <c r="H8" s="21"/>
+      <c r="I8" s="89">
+        <v>4.069</v>
+      </c>
+      <c r="J8" s="91">
+        <v>2.3820000000000001</v>
+      </c>
+      <c r="K8" s="91">
+        <v>7.0510000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="92">
+        <v>49.655000000000001</v>
+      </c>
+      <c r="G9" s="93">
+        <v>48.273000000000003</v>
+      </c>
+      <c r="H9" s="94">
+        <v>7.4610000000000003</v>
+      </c>
+      <c r="I9" s="95">
+        <v>1.3819999999999999</v>
+      </c>
+      <c r="J9" s="94">
+        <v>0.40200000000000002</v>
+      </c>
+      <c r="K9" s="94">
+        <v>3.677</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E11" s="144" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" s="130"/>
+      <c r="G11" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="H11" s="130"/>
+      <c r="I11" s="144" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" s="130"/>
+      <c r="K11" s="144" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="130"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="152">
+        <v>470493.56356841302</v>
+      </c>
+      <c r="F12" s="130"/>
+      <c r="G12" s="152">
+        <v>27192.646000000001</v>
+      </c>
+      <c r="H12" s="130"/>
+      <c r="I12" s="152">
+        <v>3286.665</v>
+      </c>
+      <c r="J12" s="130"/>
+      <c r="K12" s="152">
+        <v>30479.311000000002</v>
+      </c>
+      <c r="L12" s="130"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I16" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="22"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="148" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="142"/>
+      <c r="H17" s="142"/>
+      <c r="I17" s="143"/>
+      <c r="J17" s="148" t="s">
+        <v>71</v>
+      </c>
+      <c r="K17" s="142"/>
+      <c r="L17" s="142"/>
+      <c r="M17" s="143"/>
+      <c r="N17" s="25"/>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="26"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="K18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="L18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="M18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="N18" s="25"/>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="96">
+        <v>69.832999999999998</v>
+      </c>
+      <c r="G19" s="97">
+        <v>1.1910000000000001</v>
+      </c>
+      <c r="H19" s="97">
+        <v>54.166999999999987</v>
+      </c>
+      <c r="I19" s="98">
+        <v>14.475</v>
+      </c>
+      <c r="J19" s="99">
+        <v>107.947</v>
+      </c>
+      <c r="K19" s="97">
+        <v>11.702</v>
+      </c>
+      <c r="L19" s="97">
+        <v>73.628</v>
+      </c>
+      <c r="M19" s="100">
+        <v>22.617000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="101">
+        <v>63.9</v>
+      </c>
+      <c r="G20" s="102">
+        <v>0.93700000000000006</v>
+      </c>
+      <c r="H20" s="102">
+        <v>49.252000000000002</v>
+      </c>
+      <c r="I20" s="102">
+        <v>13.711</v>
+      </c>
+      <c r="J20" s="101">
+        <v>96.528999999999996</v>
+      </c>
+      <c r="K20" s="102">
+        <v>8.988999999999999</v>
+      </c>
+      <c r="L20" s="102">
+        <v>66.363</v>
+      </c>
+      <c r="M20" s="103">
+        <v>21.177</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="37"/>
+      <c r="C21" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="104">
+        <v>25.254000000000001</v>
+      </c>
+      <c r="G21" s="105">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="H21" s="105">
+        <v>18.832999999999998</v>
+      </c>
+      <c r="I21" s="103">
+        <v>6.024</v>
+      </c>
+      <c r="J21" s="104">
+        <v>38.360999999999997</v>
+      </c>
+      <c r="K21" s="105">
+        <v>3.9049999999999998</v>
+      </c>
+      <c r="L21" s="102">
+        <v>24.204000000000001</v>
+      </c>
+      <c r="M21" s="106">
+        <v>10.252000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="3"/>
+      <c r="C22" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="35"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="104">
+        <v>38.646000000000001</v>
+      </c>
+      <c r="G22" s="102">
+        <v>0.54</v>
+      </c>
+      <c r="H22" s="102">
+        <v>30.419</v>
+      </c>
+      <c r="I22" s="106">
+        <v>7.6870000000000003</v>
+      </c>
+      <c r="J22" s="104">
+        <v>58.167999999999992</v>
+      </c>
+      <c r="K22" s="102">
+        <v>5.0839999999999996</v>
+      </c>
+      <c r="L22" s="105">
+        <v>42.158999999999999</v>
+      </c>
+      <c r="M22" s="103">
+        <v>10.925000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="3"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="36"/>
+      <c r="F23" s="104">
+        <v>7.41</v>
+      </c>
+      <c r="G23" s="102">
+        <v>0.13400000000000001</v>
+      </c>
+      <c r="H23" s="105">
+        <v>6.3769999999999998</v>
+      </c>
+      <c r="I23" s="103">
+        <v>0.89900000000000002</v>
+      </c>
+      <c r="J23" s="104">
+        <v>11.227</v>
+      </c>
+      <c r="K23" s="105">
+        <v>0.91100000000000003</v>
+      </c>
+      <c r="L23" s="105">
+        <v>9.2319999999999993</v>
+      </c>
+      <c r="M23" s="106">
+        <v>1.0840000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="104">
+        <v>4.7779999999999996</v>
+      </c>
+      <c r="G24" s="102">
+        <v>0.13400000000000001</v>
+      </c>
+      <c r="H24" s="102">
+        <v>3.907</v>
+      </c>
+      <c r="I24" s="106">
+        <v>0.73699999999999999</v>
+      </c>
+      <c r="J24" s="104">
+        <v>8.423</v>
+      </c>
+      <c r="K24" s="102">
+        <v>1.413</v>
+      </c>
+      <c r="L24" s="102">
+        <v>5.6390000000000002</v>
+      </c>
+      <c r="M24" s="103">
+        <v>1.371</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="42"/>
+      <c r="C25" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="104">
+        <v>2.3010000000000002</v>
+      </c>
+      <c r="G25" s="105">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="H25" s="105">
+        <v>1.8460000000000001</v>
+      </c>
+      <c r="I25" s="103">
+        <v>0.38800000000000001</v>
+      </c>
+      <c r="J25" s="104">
+        <v>3.8719999999999999</v>
+      </c>
+      <c r="K25" s="105">
+        <v>0.68500000000000005</v>
+      </c>
+      <c r="L25" s="102">
+        <v>2.4870000000000001</v>
+      </c>
+      <c r="M25" s="103">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="101">
+        <v>11.222</v>
+      </c>
+      <c r="G26" s="107">
+        <v>0.28299999999999997</v>
+      </c>
+      <c r="H26" s="102">
+        <v>9.1110000000000007</v>
+      </c>
+      <c r="I26" s="106">
+        <v>1.8280000000000001</v>
+      </c>
+      <c r="J26" s="101">
+        <v>19.193000000000001</v>
+      </c>
+      <c r="K26" s="102">
+        <v>3.008</v>
+      </c>
+      <c r="L26" s="102">
+        <v>12.917</v>
+      </c>
+      <c r="M26" s="106">
+        <v>3.2679999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="108">
+        <v>1.155</v>
+      </c>
+      <c r="G27" s="109">
+        <v>0.12</v>
+      </c>
+      <c r="H27" s="109">
+        <v>1.008</v>
+      </c>
+      <c r="I27" s="110">
+        <v>2.7E-2</v>
+      </c>
+      <c r="J27" s="108">
+        <v>2.9950000000000001</v>
+      </c>
+      <c r="K27" s="109">
+        <v>1.3</v>
+      </c>
+      <c r="L27" s="109">
+        <v>1.6259999999999999</v>
+      </c>
+      <c r="M27" s="110">
+        <v>6.9000000000000006E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="48"/>
+      <c r="N32" s="25"/>
+    </row>
+    <row r="33" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="26"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="140"/>
+      <c r="G33" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="25"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="99">
+        <v>1994.9862869999999</v>
+      </c>
+      <c r="G34" s="97">
+        <v>708.28017999999997</v>
+      </c>
+      <c r="H34" s="97">
+        <v>680.30097999999987</v>
+      </c>
+      <c r="I34" s="97">
+        <v>200.17035000000001</v>
+      </c>
+      <c r="J34" s="97">
+        <v>356.20346000000001</v>
+      </c>
+      <c r="K34" s="97">
+        <v>11.782909999999999</v>
+      </c>
+      <c r="L34" s="97">
+        <v>19.631999</v>
+      </c>
+      <c r="M34" s="100">
+        <v>18.616408</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="35"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="111">
+        <v>1677.7626359999999</v>
+      </c>
+      <c r="G35" s="112">
+        <v>539.02946999999995</v>
+      </c>
+      <c r="H35" s="112">
+        <v>591.61205999999993</v>
+      </c>
+      <c r="I35" s="112">
+        <v>186.38782</v>
+      </c>
+      <c r="J35" s="105">
+        <v>317.90021999999999</v>
+      </c>
+      <c r="K35" s="113">
+        <v>11.329330000000001</v>
+      </c>
+      <c r="L35" s="113">
+        <v>14.736008999999999</v>
+      </c>
+      <c r="M35" s="103">
+        <v>16.767727000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="37"/>
+      <c r="C36" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" s="38"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="104">
+        <v>760.76842099999988</v>
+      </c>
+      <c r="G36" s="102">
+        <v>248.06536</v>
+      </c>
+      <c r="H36" s="102">
+        <v>251.86761000000001</v>
+      </c>
+      <c r="I36" s="114">
+        <v>94.6126</v>
+      </c>
+      <c r="J36" s="102">
+        <v>150.92903000000001</v>
+      </c>
+      <c r="K36" s="102">
+        <v>1.2186300000000001</v>
+      </c>
+      <c r="L36" s="114">
+        <v>6.6281720000000002</v>
+      </c>
+      <c r="M36" s="103">
+        <v>7.4470190000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="3"/>
+      <c r="C37" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" s="35"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="104">
+        <v>916.99421499999994</v>
+      </c>
+      <c r="G37" s="105">
+        <v>290.96411000000001</v>
+      </c>
+      <c r="H37" s="105">
+        <v>339.74444999999997</v>
+      </c>
+      <c r="I37" s="114">
+        <v>91.775220000000004</v>
+      </c>
+      <c r="J37" s="105">
+        <v>166.97119000000001</v>
+      </c>
+      <c r="K37" s="102">
+        <v>10.1107</v>
+      </c>
+      <c r="L37" s="114">
+        <v>8.107837</v>
+      </c>
+      <c r="M37" s="106">
+        <v>9.3207079999999998</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="3"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" s="36"/>
+      <c r="F38" s="104">
+        <v>166.62276900000001</v>
+      </c>
+      <c r="G38" s="102">
+        <v>71.328609999999998</v>
+      </c>
+      <c r="H38" s="102">
+        <v>56.47898</v>
+      </c>
+      <c r="I38" s="112">
+        <v>9.2168700000000001</v>
+      </c>
+      <c r="J38" s="102">
+        <v>25.41947</v>
+      </c>
+      <c r="K38" s="105">
+        <v>1.7727900000000001</v>
+      </c>
+      <c r="L38" s="112">
+        <v>1.1206959999999999</v>
+      </c>
+      <c r="M38" s="103">
+        <v>1.285353</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="35"/>
+      <c r="D39" s="35"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="104">
+        <v>211.91768699999989</v>
+      </c>
+      <c r="G39" s="105">
+        <v>93.065600000000003</v>
+      </c>
+      <c r="H39" s="105">
+        <v>68.948449999999994</v>
+      </c>
+      <c r="I39" s="114">
+        <v>12.721579999999999</v>
+      </c>
+      <c r="J39" s="105">
+        <v>33.734639999999999</v>
+      </c>
+      <c r="K39" s="102">
+        <v>0.21512999999999999</v>
+      </c>
+      <c r="L39" s="114">
+        <v>2.4495390000000001</v>
+      </c>
+      <c r="M39" s="106">
+        <v>0.782748</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="42"/>
+      <c r="C40" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="38"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="104">
+        <v>101.84043800000001</v>
+      </c>
+      <c r="G40" s="105">
+        <v>47.72343</v>
+      </c>
+      <c r="H40" s="105">
+        <v>29.825430000000001</v>
+      </c>
+      <c r="I40" s="112">
+        <v>6.6107199999999997</v>
+      </c>
+      <c r="J40" s="105">
+        <v>15.96608</v>
+      </c>
+      <c r="K40" s="105">
+        <v>0.1166</v>
+      </c>
+      <c r="L40" s="112">
+        <v>1.1888639999999999</v>
+      </c>
+      <c r="M40" s="103">
+        <v>0.40931400000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="101">
+        <v>460.74777799999998</v>
+      </c>
+      <c r="G41" s="102">
+        <v>189.26612</v>
+      </c>
+      <c r="H41" s="102">
+        <v>154.47379000000001</v>
+      </c>
+      <c r="I41" s="114">
+        <v>29.023949999999999</v>
+      </c>
+      <c r="J41" s="102">
+        <v>80.303229999999999</v>
+      </c>
+      <c r="K41" s="102">
+        <v>0.68081999999999998</v>
+      </c>
+      <c r="L41" s="114">
+        <v>5.3519329999999998</v>
+      </c>
+      <c r="M41" s="106">
+        <v>1.6479349999999999</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="108">
+        <v>105.305964</v>
+      </c>
+      <c r="G42" s="109">
+        <v>76.185109999999995</v>
+      </c>
+      <c r="H42" s="109">
+        <v>19.740469999999998</v>
+      </c>
+      <c r="I42" s="115">
+        <v>1.0609500000000001</v>
+      </c>
+      <c r="J42" s="109">
+        <v>4.5686</v>
+      </c>
+      <c r="K42" s="109">
+        <v>0.23845</v>
+      </c>
+      <c r="L42" s="115">
+        <v>2.4464510000000002</v>
+      </c>
+      <c r="M42" s="110">
+        <v>1.065933</v>
+      </c>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="I43" s="9"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+    </row>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q47" s="52"/>
+    </row>
+    <row r="48" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P48" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q48" s="52"/>
+    </row>
+    <row r="49" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="22"/>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="141" t="s">
+        <v>80</v>
+      </c>
+      <c r="G49" s="142"/>
+      <c r="H49" s="142"/>
+      <c r="I49" s="142"/>
+      <c r="J49" s="142"/>
+      <c r="K49" s="142"/>
+      <c r="L49" s="143"/>
+      <c r="M49" s="141" t="s">
+        <v>81</v>
+      </c>
+      <c r="N49" s="142"/>
+      <c r="O49" s="142"/>
+      <c r="P49" s="143"/>
+    </row>
+    <row r="50" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="26"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H50" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K50" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L50" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M50" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="N50" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="O50" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="P50" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="13"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="96">
+        <v>1565.6065490000001</v>
+      </c>
+      <c r="G51" s="97">
+        <v>629.45405500000004</v>
+      </c>
+      <c r="H51" s="97">
+        <v>514.71032700000001</v>
+      </c>
+      <c r="I51" s="97">
+        <v>142.25334100000001</v>
+      </c>
+      <c r="J51" s="97">
+        <v>262.85713800000002</v>
+      </c>
+      <c r="K51" s="97">
+        <v>8.8605689999999999</v>
+      </c>
+      <c r="L51" s="100">
+        <v>7.4711189999999998</v>
+      </c>
+      <c r="M51" s="96">
+        <v>0.89741999999999988</v>
+      </c>
+      <c r="N51" s="97">
+        <v>1.2064269999999999</v>
+      </c>
+      <c r="O51" s="116">
+        <v>4.9406929999999996</v>
+      </c>
+      <c r="P51" s="117">
+        <v>13.517144</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="35"/>
+      <c r="D52" s="35"/>
+      <c r="E52" s="36"/>
+      <c r="F52" s="118">
+        <v>1284.477257</v>
+      </c>
+      <c r="G52" s="105">
+        <v>468.30520999999999</v>
+      </c>
+      <c r="H52" s="105">
+        <v>439.56961100000001</v>
+      </c>
+      <c r="I52" s="105">
+        <v>131.59011899999999</v>
+      </c>
+      <c r="J52" s="105">
+        <v>232.24540300000001</v>
+      </c>
+      <c r="K52" s="105">
+        <v>8.4616749999999996</v>
+      </c>
+      <c r="L52" s="103">
+        <v>4.3052390000000003</v>
+      </c>
+      <c r="M52" s="118">
+        <v>0.83339999999999992</v>
+      </c>
+      <c r="N52" s="105">
+        <v>1.152433</v>
+      </c>
+      <c r="O52" s="146"/>
+      <c r="P52" s="103">
+        <v>11.865943</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="37"/>
+      <c r="C53" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" s="38"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="104">
+        <v>581.05382600000007</v>
+      </c>
+      <c r="G53" s="105">
+        <v>217.139319</v>
+      </c>
+      <c r="H53" s="105">
+        <v>185.05448000000001</v>
+      </c>
+      <c r="I53" s="105">
+        <v>66.366876000000005</v>
+      </c>
+      <c r="J53" s="105">
+        <v>109.63545499999999</v>
+      </c>
+      <c r="K53" s="105">
+        <v>0.94662400000000002</v>
+      </c>
+      <c r="L53" s="103">
+        <v>1.9110720000000001</v>
+      </c>
+      <c r="M53" s="104">
+        <v>8.2900000000000001E-2</v>
+      </c>
+      <c r="N53" s="119">
+        <v>0.70054000000000005</v>
+      </c>
+      <c r="O53" s="147"/>
+      <c r="P53" s="103">
+        <v>5.2129130000000004</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="3"/>
+      <c r="C54" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D54" s="35"/>
+      <c r="E54" s="36"/>
+      <c r="F54" s="104">
+        <v>703.42343100000005</v>
+      </c>
+      <c r="G54" s="105">
+        <v>251.16589099999999</v>
+      </c>
+      <c r="H54" s="105">
+        <v>254.515131</v>
+      </c>
+      <c r="I54" s="105">
+        <v>65.223242999999997</v>
+      </c>
+      <c r="J54" s="105">
+        <v>122.609948</v>
+      </c>
+      <c r="K54" s="105">
+        <v>7.5150509999999997</v>
+      </c>
+      <c r="L54" s="103">
+        <v>2.3941669999999999</v>
+      </c>
+      <c r="M54" s="104">
+        <v>0.75049999999999994</v>
+      </c>
+      <c r="N54" s="119">
+        <v>0.45189299999999999</v>
+      </c>
+      <c r="O54" s="147"/>
+      <c r="P54" s="103">
+        <v>6.6530300000000002</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="3"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="36"/>
+      <c r="F55" s="104">
+        <v>139.56254000000001</v>
+      </c>
+      <c r="G55" s="105">
+        <v>64.314971999999997</v>
+      </c>
+      <c r="H55" s="105">
+        <v>45.191344000000001</v>
+      </c>
+      <c r="I55" s="105">
+        <v>7.3734960000000003</v>
+      </c>
+      <c r="J55" s="105">
+        <v>20.972290000000001</v>
+      </c>
+      <c r="K55" s="105">
+        <v>1.4182319999999999</v>
+      </c>
+      <c r="L55" s="103">
+        <v>0.29220600000000002</v>
+      </c>
+      <c r="M55" s="104">
+        <v>0</v>
+      </c>
+      <c r="N55" s="119">
+        <v>0</v>
+      </c>
+      <c r="O55" s="147"/>
+      <c r="P55" s="103">
+        <v>1.0282819999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="35"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="104">
+        <v>176.901095</v>
+      </c>
+      <c r="G56" s="105">
+        <v>84.963735</v>
+      </c>
+      <c r="H56" s="105">
+        <v>55.412080000000003</v>
+      </c>
+      <c r="I56" s="105">
+        <v>9.6022719999999993</v>
+      </c>
+      <c r="J56" s="105">
+        <v>26.043134999999999</v>
+      </c>
+      <c r="K56" s="105">
+        <v>0.160444</v>
+      </c>
+      <c r="L56" s="103">
+        <v>0.71942899999999999</v>
+      </c>
+      <c r="M56" s="104">
+        <v>6.4019999999999994E-2</v>
+      </c>
+      <c r="N56" s="119">
+        <v>5.3994E-2</v>
+      </c>
+      <c r="O56" s="147"/>
+      <c r="P56" s="103">
+        <v>0.58526800000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="42"/>
+      <c r="C57" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D57" s="38"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="104">
+        <v>80.931632000000008</v>
+      </c>
+      <c r="G57" s="105">
+        <v>42.770395000000001</v>
+      </c>
+      <c r="H57" s="105">
+        <v>21.779900000000001</v>
+      </c>
+      <c r="I57" s="105">
+        <v>4.6275040000000001</v>
+      </c>
+      <c r="J57" s="105">
+        <v>11.329988999999999</v>
+      </c>
+      <c r="K57" s="105">
+        <v>8.1619999999999998E-2</v>
+      </c>
+      <c r="L57" s="103">
+        <v>0.34222399999999997</v>
+      </c>
+      <c r="M57" s="104">
+        <v>6.4019999999999994E-2</v>
+      </c>
+      <c r="N57" s="119">
+        <v>0</v>
+      </c>
+      <c r="O57" s="147"/>
+      <c r="P57" s="103">
+        <v>0.28652</v>
+      </c>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" s="13"/>
+      <c r="D58" s="13"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="101">
+        <v>373.0064890000001</v>
+      </c>
+      <c r="G58" s="102">
+        <v>170.08063100000001</v>
+      </c>
+      <c r="H58" s="102">
+        <v>119.757882</v>
+      </c>
+      <c r="I58" s="102">
+        <v>21.058256</v>
+      </c>
+      <c r="J58" s="102">
+        <v>60.054430000000004</v>
+      </c>
+      <c r="K58" s="102">
+        <v>0.486427</v>
+      </c>
+      <c r="L58" s="106">
+        <v>1.5688629999999999</v>
+      </c>
+      <c r="M58" s="101">
+        <v>0.14692</v>
+      </c>
+      <c r="N58" s="120">
+        <v>0.31584699999999999</v>
+      </c>
+      <c r="O58" s="147"/>
+      <c r="P58" s="106">
+        <v>1.190898</v>
+      </c>
+    </row>
+    <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" s="45"/>
+      <c r="D59" s="45"/>
+      <c r="E59" s="46"/>
+      <c r="F59" s="108">
+        <v>104.22819699999999</v>
+      </c>
+      <c r="G59" s="109">
+        <v>76.185109999999995</v>
+      </c>
+      <c r="H59" s="109">
+        <v>19.728636000000002</v>
+      </c>
+      <c r="I59" s="109">
+        <v>1.0609500000000001</v>
+      </c>
+      <c r="J59" s="109">
+        <v>4.5686</v>
+      </c>
+      <c r="K59" s="109">
+        <v>0.23845</v>
+      </c>
+      <c r="L59" s="110">
+        <v>2.4464510000000002</v>
+      </c>
+      <c r="M59" s="121"/>
+      <c r="N59" s="122"/>
+      <c r="O59" s="59"/>
+      <c r="P59" s="110">
+        <v>1.065933</v>
+      </c>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="9"/>
+      <c r="D60" s="9"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
+      <c r="I60" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="M60" s="9"/>
+      <c r="N60" s="9"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="9" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="I62" s="10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="10"/>
+    </row>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="11"/>
+    </row>
+    <row r="65" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="66" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I66" s="14"/>
+      <c r="J66" s="14"/>
+      <c r="K66" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="22"/>
+      <c r="F67" s="153" t="s">
+        <v>35</v>
+      </c>
+      <c r="G67" s="129"/>
+      <c r="H67" s="129"/>
+      <c r="I67" s="129"/>
+      <c r="J67" s="130"/>
+      <c r="K67" s="154" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="60"/>
+      <c r="F68" s="149" t="s">
+        <v>37</v>
+      </c>
+      <c r="G68" s="150"/>
+      <c r="H68" s="150"/>
+      <c r="I68" s="151"/>
+      <c r="J68" s="145" t="s">
+        <v>38</v>
+      </c>
+      <c r="K68" s="155"/>
+    </row>
+    <row r="69" spans="2:11" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E69" s="61"/>
+      <c r="F69" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="G69" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="H69" s="64" t="s">
+        <v>93</v>
+      </c>
+      <c r="I69" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="J69" s="132"/>
+      <c r="K69" s="156"/>
+    </row>
+    <row r="70" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E70" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F70" s="99">
+        <v>215.83144899999999</v>
+      </c>
+      <c r="G70" s="97">
+        <v>0.7</v>
+      </c>
+      <c r="H70" s="97">
+        <v>24.475999999999999</v>
+      </c>
+      <c r="I70" s="100">
+        <v>0.44785700000000001</v>
+      </c>
+      <c r="J70" s="123">
+        <v>10.002599999999999</v>
+      </c>
+      <c r="K70" s="123">
+        <v>20.264185999999999</v>
+      </c>
+    </row>
+    <row r="71" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E71" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="F71" s="104">
+        <v>215.83144899999999</v>
+      </c>
+      <c r="G71" s="105">
+        <v>0.4</v>
+      </c>
+      <c r="H71" s="105">
+        <v>0.5</v>
+      </c>
+      <c r="I71" s="103">
+        <v>0.44785700000000001</v>
+      </c>
+      <c r="J71" s="124">
+        <v>4.6045999999999996</v>
+      </c>
+      <c r="K71" s="124">
+        <v>14.576744</v>
+      </c>
+    </row>
+    <row r="72" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E72" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F72" s="67"/>
+      <c r="G72" s="125">
+        <v>0.3</v>
+      </c>
+      <c r="H72" s="109">
+        <v>23.975999999999999</v>
+      </c>
+      <c r="I72" s="68"/>
+      <c r="J72" s="126">
+        <v>5.3979999999999997</v>
+      </c>
+      <c r="K72" s="126">
+        <v>5.6874419999999999</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F49:L49"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="J68:J69"/>
+    <mergeCell ref="O52:O58"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="F68:I68"/>
+    <mergeCell ref="M49:P49"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="F17:I17"/>
+    <mergeCell ref="K67:K69"/>
+    <mergeCell ref="E12:F12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="50" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q72"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="1" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="1" customWidth="1"/>
+    <col min="5" max="13" width="9" style="1" customWidth="1"/>
+    <col min="14" max="15" width="8.625" style="1" customWidth="1"/>
+    <col min="16" max="17" width="8.625" style="12" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="138"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" s="13"/>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="74" t="s">
+        <v>55</v>
+      </c>
+      <c r="H5" s="16"/>
+      <c r="I5" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="15"/>
+      <c r="K5" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" s="13"/>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="17"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" s="18"/>
+      <c r="J6" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" s="72"/>
+      <c r="M6" s="13"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F7" s="86">
+        <v>107.54</v>
+      </c>
+      <c r="G7" s="87">
+        <v>102.07899999999999</v>
+      </c>
+      <c r="H7" s="88">
+        <v>7.5469999999999997</v>
+      </c>
+      <c r="I7" s="87">
+        <v>5.4610000000000003</v>
+      </c>
+      <c r="J7" s="87">
+        <v>2.774</v>
+      </c>
+      <c r="K7" s="87">
+        <v>10.7</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="89">
+        <v>57.828000000000003</v>
+      </c>
+      <c r="G8" s="90">
+        <v>53.744999999999997</v>
+      </c>
+      <c r="H8" s="21"/>
+      <c r="I8" s="89">
+        <v>4.0830000000000002</v>
+      </c>
+      <c r="J8" s="91">
+        <v>2.3730000000000002</v>
+      </c>
+      <c r="K8" s="91">
+        <v>7.032</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="92">
+        <v>49.712000000000003</v>
+      </c>
+      <c r="G9" s="93">
+        <v>48.334000000000003</v>
+      </c>
+      <c r="H9" s="94">
+        <v>7.5469999999999997</v>
+      </c>
+      <c r="I9" s="95">
+        <v>1.3779999999999999</v>
+      </c>
+      <c r="J9" s="94">
+        <v>0.40100000000000002</v>
+      </c>
+      <c r="K9" s="94">
+        <v>3.6680000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E11" s="144" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" s="130"/>
+      <c r="G11" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="H11" s="130"/>
+      <c r="I11" s="144" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" s="130"/>
+      <c r="K11" s="144" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="130"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="152">
+        <v>468106.03859721939</v>
+      </c>
+      <c r="F12" s="130"/>
+      <c r="G12" s="152">
+        <v>27069.635999999999</v>
+      </c>
+      <c r="H12" s="130"/>
+      <c r="I12" s="152">
+        <v>13768.864</v>
+      </c>
+      <c r="J12" s="130"/>
+      <c r="K12" s="152">
+        <v>40838.5</v>
+      </c>
+      <c r="L12" s="130"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I16" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="22"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="148" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="142"/>
+      <c r="H17" s="142"/>
+      <c r="I17" s="143"/>
+      <c r="J17" s="148" t="s">
+        <v>71</v>
+      </c>
+      <c r="K17" s="142"/>
+      <c r="L17" s="142"/>
+      <c r="M17" s="143"/>
+      <c r="N17" s="25"/>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="26"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="K18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="L18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="M18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="N18" s="25"/>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="96">
+        <v>70.933000000000007</v>
+      </c>
+      <c r="G19" s="97">
+        <v>1.3009999999999999</v>
+      </c>
+      <c r="H19" s="97">
+        <v>54.395000000000003</v>
+      </c>
+      <c r="I19" s="98">
+        <v>15.237</v>
+      </c>
+      <c r="J19" s="99">
+        <v>109.80800000000001</v>
+      </c>
+      <c r="K19" s="97">
+        <v>11.817</v>
+      </c>
+      <c r="L19" s="97">
+        <v>74.363</v>
+      </c>
+      <c r="M19" s="100">
+        <v>23.628</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="101">
+        <v>64.88900000000001</v>
+      </c>
+      <c r="G20" s="102">
+        <v>1.024</v>
+      </c>
+      <c r="H20" s="102">
+        <v>49.350999999999999</v>
+      </c>
+      <c r="I20" s="102">
+        <v>14.513999999999999</v>
+      </c>
+      <c r="J20" s="101">
+        <v>98.025000000000006</v>
+      </c>
+      <c r="K20" s="102">
+        <v>9.0239999999999991</v>
+      </c>
+      <c r="L20" s="102">
+        <v>66.753</v>
+      </c>
+      <c r="M20" s="103">
+        <v>22.248000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="37"/>
+      <c r="C21" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="104">
+        <v>25.986999999999998</v>
+      </c>
+      <c r="G21" s="105">
+        <v>0.41299999999999998</v>
+      </c>
+      <c r="H21" s="105">
+        <v>19.366</v>
+      </c>
+      <c r="I21" s="103">
+        <v>6.2080000000000002</v>
+      </c>
+      <c r="J21" s="104">
+        <v>38.973999999999997</v>
+      </c>
+      <c r="K21" s="105">
+        <v>3.5329999999999999</v>
+      </c>
+      <c r="L21" s="102">
+        <v>24.98</v>
+      </c>
+      <c r="M21" s="106">
+        <v>10.461</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="3"/>
+      <c r="C22" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="35"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="104">
+        <v>38.902000000000001</v>
+      </c>
+      <c r="G22" s="102">
+        <v>0.61099999999999999</v>
+      </c>
+      <c r="H22" s="102">
+        <v>29.984999999999999</v>
+      </c>
+      <c r="I22" s="106">
+        <v>8.3059999999999992</v>
+      </c>
+      <c r="J22" s="104">
+        <v>59.051000000000002</v>
+      </c>
+      <c r="K22" s="102">
+        <v>5.4909999999999997</v>
+      </c>
+      <c r="L22" s="105">
+        <v>41.773000000000003</v>
+      </c>
+      <c r="M22" s="103">
+        <v>11.787000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="3"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="36"/>
+      <c r="F23" s="104">
+        <v>7.3990000000000009</v>
+      </c>
+      <c r="G23" s="102">
+        <v>0.155</v>
+      </c>
+      <c r="H23" s="105">
+        <v>6.2960000000000003</v>
+      </c>
+      <c r="I23" s="103">
+        <v>0.94799999999999995</v>
+      </c>
+      <c r="J23" s="104">
+        <v>11.186</v>
+      </c>
+      <c r="K23" s="105">
+        <v>0.99299999999999999</v>
+      </c>
+      <c r="L23" s="105">
+        <v>9.0359999999999996</v>
+      </c>
+      <c r="M23" s="106">
+        <v>1.157</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="104">
+        <v>4.9619999999999997</v>
+      </c>
+      <c r="G24" s="102">
+        <v>0.14599999999999999</v>
+      </c>
+      <c r="H24" s="102">
+        <v>4.1189999999999998</v>
+      </c>
+      <c r="I24" s="106">
+        <v>0.69699999999999995</v>
+      </c>
+      <c r="J24" s="104">
+        <v>8.8670000000000009</v>
+      </c>
+      <c r="K24" s="102">
+        <v>1.4530000000000001</v>
+      </c>
+      <c r="L24" s="102">
+        <v>6.1020000000000003</v>
+      </c>
+      <c r="M24" s="103">
+        <v>1.3120000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="42"/>
+      <c r="C25" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="104">
+        <v>2.38</v>
+      </c>
+      <c r="G25" s="105">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="H25" s="105">
+        <v>1.958</v>
+      </c>
+      <c r="I25" s="103">
+        <v>0.34300000000000003</v>
+      </c>
+      <c r="J25" s="104">
+        <v>4.0920000000000014</v>
+      </c>
+      <c r="K25" s="105">
+        <v>0.77800000000000002</v>
+      </c>
+      <c r="L25" s="102">
+        <v>2.6880000000000002</v>
+      </c>
+      <c r="M25" s="103">
+        <v>0.626</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="101">
+        <v>11.574999999999999</v>
+      </c>
+      <c r="G26" s="107">
+        <v>0.307</v>
+      </c>
+      <c r="H26" s="102">
+        <v>9.4169999999999998</v>
+      </c>
+      <c r="I26" s="106">
+        <v>1.851</v>
+      </c>
+      <c r="J26" s="101">
+        <v>19.956</v>
+      </c>
+      <c r="K26" s="102">
+        <v>3.0219999999999998</v>
+      </c>
+      <c r="L26" s="102">
+        <v>13.593</v>
+      </c>
+      <c r="M26" s="106">
+        <v>3.3410000000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="108">
+        <v>1.0820000000000001</v>
+      </c>
+      <c r="G27" s="109">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="H27" s="109">
+        <v>0.92500000000000004</v>
+      </c>
+      <c r="I27" s="110">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="J27" s="108">
+        <v>2.9159999999999999</v>
+      </c>
+      <c r="K27" s="109">
+        <v>1.34</v>
+      </c>
+      <c r="L27" s="109">
+        <v>1.508</v>
+      </c>
+      <c r="M27" s="110">
+        <v>6.8000000000000005E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="48"/>
+      <c r="N32" s="25"/>
+    </row>
+    <row r="33" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="26"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="140"/>
+      <c r="G33" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="25"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="99">
+        <v>2091.515484</v>
+      </c>
+      <c r="G34" s="97">
+        <v>727.79641000000004</v>
+      </c>
+      <c r="H34" s="97">
+        <v>706.41463999999996</v>
+      </c>
+      <c r="I34" s="97">
+        <v>213.15678</v>
+      </c>
+      <c r="J34" s="97">
+        <v>389.49972000000002</v>
+      </c>
+      <c r="K34" s="97">
+        <v>11.91572</v>
+      </c>
+      <c r="L34" s="97">
+        <v>19.954886999999999</v>
+      </c>
+      <c r="M34" s="100">
+        <v>22.777327</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="35"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="111">
+        <v>1746.805087</v>
+      </c>
+      <c r="G35" s="112">
+        <v>543.72260000000006</v>
+      </c>
+      <c r="H35" s="112">
+        <v>621.30895999999996</v>
+      </c>
+      <c r="I35" s="112">
+        <v>199.10575</v>
+      </c>
+      <c r="J35" s="105">
+        <v>340.73421999999999</v>
+      </c>
+      <c r="K35" s="113">
+        <v>11.23512</v>
+      </c>
+      <c r="L35" s="113">
+        <v>14.925580999999999</v>
+      </c>
+      <c r="M35" s="103">
+        <v>15.772856000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="37"/>
+      <c r="C36" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" s="38"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="104">
+        <v>797.211907</v>
+      </c>
+      <c r="G36" s="102">
+        <v>234.89222000000001</v>
+      </c>
+      <c r="H36" s="102">
+        <v>288.07531999999998</v>
+      </c>
+      <c r="I36" s="114">
+        <v>97.659570000000002</v>
+      </c>
+      <c r="J36" s="102">
+        <v>163.33790999999999</v>
+      </c>
+      <c r="K36" s="102">
+        <v>0.82884000000000002</v>
+      </c>
+      <c r="L36" s="114">
+        <v>5.795922</v>
+      </c>
+      <c r="M36" s="103">
+        <v>6.6221249999999996</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="3"/>
+      <c r="C37" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" s="35"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="104">
+        <v>949.59317999999996</v>
+      </c>
+      <c r="G37" s="105">
+        <v>308.83037999999999</v>
+      </c>
+      <c r="H37" s="105">
+        <v>333.23363999999998</v>
+      </c>
+      <c r="I37" s="114">
+        <v>101.44618</v>
+      </c>
+      <c r="J37" s="105">
+        <v>177.39631</v>
+      </c>
+      <c r="K37" s="102">
+        <v>10.406280000000001</v>
+      </c>
+      <c r="L37" s="114">
+        <v>9.1296590000000002</v>
+      </c>
+      <c r="M37" s="106">
+        <v>9.1507310000000004</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="3"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" s="36"/>
+      <c r="F38" s="104">
+        <v>164.12362300000001</v>
+      </c>
+      <c r="G38" s="102">
+        <v>74.475290000000001</v>
+      </c>
+      <c r="H38" s="102">
+        <v>55.555390000000003</v>
+      </c>
+      <c r="I38" s="112">
+        <v>9.1643799999999995</v>
+      </c>
+      <c r="J38" s="102">
+        <v>20.460840000000001</v>
+      </c>
+      <c r="K38" s="105">
+        <v>1.9101399999999999</v>
+      </c>
+      <c r="L38" s="112">
+        <v>1.282786</v>
+      </c>
+      <c r="M38" s="103">
+        <v>1.274797</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="35"/>
+      <c r="D39" s="35"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="104">
+        <v>231.34623500000001</v>
+      </c>
+      <c r="G39" s="105">
+        <v>101.82187999999999</v>
+      </c>
+      <c r="H39" s="105">
+        <v>69.106920000000002</v>
+      </c>
+      <c r="I39" s="114">
+        <v>12.01576</v>
+      </c>
+      <c r="J39" s="105">
+        <v>44.690280000000001</v>
+      </c>
+      <c r="K39" s="102">
+        <v>0.41244999999999998</v>
+      </c>
+      <c r="L39" s="114">
+        <v>2.5785749999999998</v>
+      </c>
+      <c r="M39" s="106">
+        <v>0.72036999999999995</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="42"/>
+      <c r="C40" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="38"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="104">
+        <v>112.612234</v>
+      </c>
+      <c r="G40" s="105">
+        <v>56.141390000000001</v>
+      </c>
+      <c r="H40" s="105">
+        <v>28.680769999999999</v>
+      </c>
+      <c r="I40" s="112">
+        <v>6.0311599999999999</v>
+      </c>
+      <c r="J40" s="105">
+        <v>19.82968</v>
+      </c>
+      <c r="K40" s="105">
+        <v>0.23960000000000001</v>
+      </c>
+      <c r="L40" s="112">
+        <v>1.3223739999999999</v>
+      </c>
+      <c r="M40" s="103">
+        <v>0.36725999999999998</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="101">
+        <v>480.80319199999991</v>
+      </c>
+      <c r="G41" s="102">
+        <v>188.99764999999999</v>
+      </c>
+      <c r="H41" s="102">
+        <v>158.63376</v>
+      </c>
+      <c r="I41" s="114">
+        <v>29.511189999999999</v>
+      </c>
+      <c r="J41" s="102">
+        <v>95.657740000000004</v>
+      </c>
+      <c r="K41" s="102">
+        <v>1.1362000000000001</v>
+      </c>
+      <c r="L41" s="114">
+        <v>5.3260550000000002</v>
+      </c>
+      <c r="M41" s="106">
+        <v>1.540597</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="108">
+        <v>113.36416199999999</v>
+      </c>
+      <c r="G42" s="109">
+        <v>82.251930000000002</v>
+      </c>
+      <c r="H42" s="109">
+        <v>15.998760000000001</v>
+      </c>
+      <c r="I42" s="115">
+        <v>2.0352700000000001</v>
+      </c>
+      <c r="J42" s="109">
+        <v>4.0752199999999998</v>
+      </c>
+      <c r="K42" s="109">
+        <v>0.26815</v>
+      </c>
+      <c r="L42" s="115">
+        <v>2.4507310000000002</v>
+      </c>
+      <c r="M42" s="110">
+        <v>6.2841009999999997</v>
+      </c>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="I43" s="9"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+    </row>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q47" s="52"/>
+    </row>
+    <row r="48" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P48" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q48" s="52"/>
+    </row>
+    <row r="49" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="22"/>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="141" t="s">
+        <v>80</v>
+      </c>
+      <c r="G49" s="142"/>
+      <c r="H49" s="142"/>
+      <c r="I49" s="142"/>
+      <c r="J49" s="142"/>
+      <c r="K49" s="142"/>
+      <c r="L49" s="143"/>
+      <c r="M49" s="141" t="s">
+        <v>81</v>
+      </c>
+      <c r="N49" s="142"/>
+      <c r="O49" s="142"/>
+      <c r="P49" s="143"/>
+    </row>
+    <row r="50" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="26"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H50" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K50" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L50" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M50" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="N50" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="O50" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="P50" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="13"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="96">
+        <v>1641.2540240000001</v>
+      </c>
+      <c r="G51" s="97">
+        <v>646.62391200000002</v>
+      </c>
+      <c r="H51" s="97">
+        <v>537.86022400000002</v>
+      </c>
+      <c r="I51" s="97">
+        <v>152.01315600000001</v>
+      </c>
+      <c r="J51" s="97">
+        <v>288.18152300000003</v>
+      </c>
+      <c r="K51" s="97">
+        <v>8.9473019999999988</v>
+      </c>
+      <c r="L51" s="100">
+        <v>7.6279070000000004</v>
+      </c>
+      <c r="M51" s="96">
+        <v>1.216323</v>
+      </c>
+      <c r="N51" s="97">
+        <v>1.3896470000000001</v>
+      </c>
+      <c r="O51" s="116">
+        <v>5.3788200000000002</v>
+      </c>
+      <c r="P51" s="117">
+        <v>18.092131999999999</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="35"/>
+      <c r="D52" s="35"/>
+      <c r="E52" s="36"/>
+      <c r="F52" s="118">
+        <v>1340.581915</v>
+      </c>
+      <c r="G52" s="105">
+        <v>471.61525</v>
+      </c>
+      <c r="H52" s="105">
+        <v>466.732303</v>
+      </c>
+      <c r="I52" s="105">
+        <v>140.90198100000001</v>
+      </c>
+      <c r="J52" s="105">
+        <v>248.560678</v>
+      </c>
+      <c r="K52" s="105">
+        <v>8.3731519999999993</v>
+      </c>
+      <c r="L52" s="103">
+        <v>4.3985510000000003</v>
+      </c>
+      <c r="M52" s="118">
+        <v>1.216323</v>
+      </c>
+      <c r="N52" s="105">
+        <v>1.3364339999999999</v>
+      </c>
+      <c r="O52" s="146"/>
+      <c r="P52" s="103">
+        <v>11.262523</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="37"/>
+      <c r="C53" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" s="38"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="104">
+        <v>612.98605199999997</v>
+      </c>
+      <c r="G53" s="105">
+        <v>204.84417999999999</v>
+      </c>
+      <c r="H53" s="105">
+        <v>218.40034700000001</v>
+      </c>
+      <c r="I53" s="105">
+        <v>68.616864000000007</v>
+      </c>
+      <c r="J53" s="105">
+        <v>118.745887</v>
+      </c>
+      <c r="K53" s="105">
+        <v>0.65496200000000004</v>
+      </c>
+      <c r="L53" s="103">
+        <v>1.7238119999999999</v>
+      </c>
+      <c r="M53" s="104">
+        <v>0.43110100000000001</v>
+      </c>
+      <c r="N53" s="119">
+        <v>0.87981900000000002</v>
+      </c>
+      <c r="O53" s="147"/>
+      <c r="P53" s="103">
+        <v>4.7312289999999999</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="3"/>
+      <c r="C54" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D54" s="35"/>
+      <c r="E54" s="36"/>
+      <c r="F54" s="104">
+        <v>727.59586300000012</v>
+      </c>
+      <c r="G54" s="105">
+        <v>266.77107000000001</v>
+      </c>
+      <c r="H54" s="105">
+        <v>248.33195599999999</v>
+      </c>
+      <c r="I54" s="105">
+        <v>72.285117</v>
+      </c>
+      <c r="J54" s="105">
+        <v>129.81479100000001</v>
+      </c>
+      <c r="K54" s="105">
+        <v>7.7181899999999999</v>
+      </c>
+      <c r="L54" s="103">
+        <v>2.6747390000000002</v>
+      </c>
+      <c r="M54" s="104">
+        <v>0.78522199999999998</v>
+      </c>
+      <c r="N54" s="119">
+        <v>0.45661499999999999</v>
+      </c>
+      <c r="O54" s="147"/>
+      <c r="P54" s="103">
+        <v>6.5312939999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="3"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="36"/>
+      <c r="F55" s="104">
+        <v>136.06171800000001</v>
+      </c>
+      <c r="G55" s="105">
+        <v>66.010350000000003</v>
+      </c>
+      <c r="H55" s="105">
+        <v>44.452261999999997</v>
+      </c>
+      <c r="I55" s="105">
+        <v>7.3315039999999998</v>
+      </c>
+      <c r="J55" s="105">
+        <v>16.373984</v>
+      </c>
+      <c r="K55" s="105">
+        <v>1.5281119999999999</v>
+      </c>
+      <c r="L55" s="103">
+        <v>0.365506</v>
+      </c>
+      <c r="M55" s="104">
+        <v>0</v>
+      </c>
+      <c r="N55" s="119">
+        <v>0</v>
+      </c>
+      <c r="O55" s="147"/>
+      <c r="P55" s="103">
+        <v>1.0196080000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="35"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="104">
+        <v>193.61219700000001</v>
+      </c>
+      <c r="G56" s="105">
+        <v>92.756732</v>
+      </c>
+      <c r="H56" s="105">
+        <v>55.14931</v>
+      </c>
+      <c r="I56" s="105">
+        <v>9.0759050000000006</v>
+      </c>
+      <c r="J56" s="105">
+        <v>35.545625000000001</v>
+      </c>
+      <c r="K56" s="105">
+        <v>0.30599999999999999</v>
+      </c>
+      <c r="L56" s="103">
+        <v>0.77862500000000001</v>
+      </c>
+      <c r="M56" s="104">
+        <v>0</v>
+      </c>
+      <c r="N56" s="119">
+        <v>5.3213000000000003E-2</v>
+      </c>
+      <c r="O56" s="147"/>
+      <c r="P56" s="103">
+        <v>0.54550799999999999</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="42"/>
+      <c r="C57" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D57" s="38"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="104">
+        <v>89.63588</v>
+      </c>
+      <c r="G57" s="105">
+        <v>50.335889999999999</v>
+      </c>
+      <c r="H57" s="105">
+        <v>20.335270000000001</v>
+      </c>
+      <c r="I57" s="105">
+        <v>4.242019</v>
+      </c>
+      <c r="J57" s="105">
+        <v>14.167206999999999</v>
+      </c>
+      <c r="K57" s="105">
+        <v>0.16772000000000001</v>
+      </c>
+      <c r="L57" s="103">
+        <v>0.38777400000000001</v>
+      </c>
+      <c r="M57" s="104">
+        <v>0</v>
+      </c>
+      <c r="N57" s="119">
+        <v>3.5000999999999997E-2</v>
+      </c>
+      <c r="O57" s="147"/>
+      <c r="P57" s="103">
+        <v>0.26052799999999998</v>
+      </c>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" s="13"/>
+      <c r="D58" s="13"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="101">
+        <v>389.00177799999989</v>
+      </c>
+      <c r="G58" s="102">
+        <v>168.80801299999999</v>
+      </c>
+      <c r="H58" s="102">
+        <v>123.77212400000001</v>
+      </c>
+      <c r="I58" s="102">
+        <v>21.350968000000002</v>
+      </c>
+      <c r="J58" s="102">
+        <v>72.615643000000006</v>
+      </c>
+      <c r="K58" s="102">
+        <v>0.85030499999999998</v>
+      </c>
+      <c r="L58" s="106">
+        <v>1.604725</v>
+      </c>
+      <c r="M58" s="101">
+        <v>8.1861000000000003E-2</v>
+      </c>
+      <c r="N58" s="120">
+        <v>0.27372299999999999</v>
+      </c>
+      <c r="O58" s="147"/>
+      <c r="P58" s="106">
+        <v>1.1292390000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" s="45"/>
+      <c r="D59" s="45"/>
+      <c r="E59" s="46"/>
+      <c r="F59" s="108">
+        <v>107.059912</v>
+      </c>
+      <c r="G59" s="109">
+        <v>82.251930000000002</v>
+      </c>
+      <c r="H59" s="109">
+        <v>15.978611000000001</v>
+      </c>
+      <c r="I59" s="109">
+        <v>2.0352700000000001</v>
+      </c>
+      <c r="J59" s="109">
+        <v>4.0752199999999998</v>
+      </c>
+      <c r="K59" s="109">
+        <v>0.26815</v>
+      </c>
+      <c r="L59" s="110">
+        <v>2.4507310000000002</v>
+      </c>
+      <c r="M59" s="121"/>
+      <c r="N59" s="122"/>
+      <c r="O59" s="59"/>
+      <c r="P59" s="110">
+        <v>6.2841009999999997</v>
+      </c>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="9"/>
+      <c r="D60" s="9"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
+      <c r="I60" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="M60" s="9"/>
+      <c r="N60" s="9"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="9" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="I62" s="10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="10"/>
+    </row>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="11"/>
+    </row>
+    <row r="65" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="66" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I66" s="14"/>
+      <c r="J66" s="14"/>
+      <c r="K66" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="22"/>
+      <c r="F67" s="153" t="s">
+        <v>35</v>
+      </c>
+      <c r="G67" s="129"/>
+      <c r="H67" s="129"/>
+      <c r="I67" s="129"/>
+      <c r="J67" s="130"/>
+      <c r="K67" s="154" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="60"/>
+      <c r="F68" s="149" t="s">
+        <v>37</v>
+      </c>
+      <c r="G68" s="150"/>
+      <c r="H68" s="150"/>
+      <c r="I68" s="151"/>
+      <c r="J68" s="145" t="s">
+        <v>38</v>
+      </c>
+      <c r="K68" s="155"/>
+    </row>
+    <row r="69" spans="2:11" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E69" s="61"/>
+      <c r="F69" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="G69" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="H69" s="64" t="s">
+        <v>93</v>
+      </c>
+      <c r="I69" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="J69" s="132"/>
+      <c r="K69" s="156"/>
+    </row>
+    <row r="70" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E70" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F70" s="99">
+        <v>276.20213899999999</v>
+      </c>
+      <c r="G70" s="97">
+        <v>1</v>
+      </c>
+      <c r="H70" s="97">
+        <v>30</v>
+      </c>
+      <c r="I70" s="100">
+        <v>1.263277</v>
+      </c>
+      <c r="J70" s="123">
+        <v>14.184873</v>
+      </c>
+      <c r="K70" s="123">
+        <v>24.721844999999998</v>
+      </c>
+    </row>
+    <row r="71" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E71" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="F71" s="104">
+        <v>276.20213899999999</v>
+      </c>
+      <c r="G71" s="105">
+        <v>0.8</v>
+      </c>
+      <c r="H71" s="105">
+        <v>1.5</v>
+      </c>
+      <c r="I71" s="103">
+        <v>1.263277</v>
+      </c>
+      <c r="J71" s="124">
+        <v>11.993672999999999</v>
+      </c>
+      <c r="K71" s="124">
+        <v>17.480283</v>
+      </c>
+    </row>
+    <row r="72" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E72" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F72" s="67"/>
+      <c r="G72" s="125">
+        <v>0.2</v>
+      </c>
+      <c r="H72" s="109">
+        <v>28.5</v>
+      </c>
+      <c r="I72" s="68"/>
+      <c r="J72" s="126">
+        <v>2.1911999999999998</v>
+      </c>
+      <c r="K72" s="126">
+        <v>7.2415620000000001</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F49:L49"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="J68:J69"/>
+    <mergeCell ref="O52:O58"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="F68:I68"/>
+    <mergeCell ref="M49:P49"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="F17:I17"/>
+    <mergeCell ref="K67:K69"/>
+    <mergeCell ref="E12:F12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="50" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q72"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="1" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="1" customWidth="1"/>
+    <col min="5" max="13" width="9" style="1" customWidth="1"/>
+    <col min="14" max="15" width="8.625" style="1" customWidth="1"/>
+    <col min="16" max="17" width="8.625" style="12" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>98</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="138"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" s="13"/>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="74" t="s">
+        <v>55</v>
+      </c>
+      <c r="H5" s="16"/>
+      <c r="I5" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="15"/>
+      <c r="K5" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" s="13"/>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="17"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" s="18"/>
+      <c r="J6" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" s="72"/>
+      <c r="M6" s="13"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F7" s="86">
+        <v>108.001</v>
+      </c>
+      <c r="G7" s="87">
+        <v>102.51</v>
+      </c>
+      <c r="H7" s="88">
+        <v>7.6820000000000004</v>
+      </c>
+      <c r="I7" s="87">
+        <v>5.4910000000000014</v>
+      </c>
+      <c r="J7" s="87">
+        <v>2.8</v>
+      </c>
+      <c r="K7" s="87">
+        <v>10.709</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="89">
+        <v>58.156999999999996</v>
+      </c>
+      <c r="G8" s="90">
+        <v>54.046999999999997</v>
+      </c>
+      <c r="H8" s="21"/>
+      <c r="I8" s="89">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="J8" s="91">
+        <v>2.395</v>
+      </c>
+      <c r="K8" s="91">
+        <v>7.0359999999999996</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="92">
+        <v>49.844000000000001</v>
+      </c>
+      <c r="G9" s="93">
+        <v>48.463000000000001</v>
+      </c>
+      <c r="H9" s="94">
+        <v>7.6820000000000004</v>
+      </c>
+      <c r="I9" s="95">
+        <v>1.381</v>
+      </c>
+      <c r="J9" s="94">
+        <v>0.40500000000000003</v>
+      </c>
+      <c r="K9" s="94">
+        <v>3.673</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E11" s="144" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" s="130"/>
+      <c r="G11" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="H11" s="130"/>
+      <c r="I11" s="144" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" s="130"/>
+      <c r="K11" s="144" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="130"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="152">
+        <v>473449.97162852279</v>
+      </c>
+      <c r="F12" s="130"/>
+      <c r="G12" s="152">
+        <v>27534.43</v>
+      </c>
+      <c r="H12" s="130"/>
+      <c r="I12" s="152">
+        <v>3892.393</v>
+      </c>
+      <c r="J12" s="130"/>
+      <c r="K12" s="152">
+        <v>31426.823</v>
+      </c>
+      <c r="L12" s="130"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I16" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="22"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="148" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="142"/>
+      <c r="H17" s="142"/>
+      <c r="I17" s="143"/>
+      <c r="J17" s="148" t="s">
+        <v>71</v>
+      </c>
+      <c r="K17" s="142"/>
+      <c r="L17" s="142"/>
+      <c r="M17" s="143"/>
+      <c r="N17" s="25"/>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="26"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="K18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="L18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="M18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="N18" s="25"/>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="96">
+        <v>65.95</v>
+      </c>
+      <c r="G19" s="97">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="H19" s="97">
+        <v>50.866999999999997</v>
+      </c>
+      <c r="I19" s="98">
+        <v>13.943</v>
+      </c>
+      <c r="J19" s="99">
+        <v>98.670999999999992</v>
+      </c>
+      <c r="K19" s="97">
+        <v>11.217000000000001</v>
+      </c>
+      <c r="L19" s="97">
+        <v>67.260000000000005</v>
+      </c>
+      <c r="M19" s="100">
+        <v>20.193999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="101">
+        <v>60.401000000000003</v>
+      </c>
+      <c r="G20" s="102">
+        <v>0.91800000000000004</v>
+      </c>
+      <c r="H20" s="102">
+        <v>46.219000000000001</v>
+      </c>
+      <c r="I20" s="102">
+        <v>13.263999999999999</v>
+      </c>
+      <c r="J20" s="101">
+        <v>88.414999999999992</v>
+      </c>
+      <c r="K20" s="102">
+        <v>8.9559999999999995</v>
+      </c>
+      <c r="L20" s="102">
+        <v>60.453000000000003</v>
+      </c>
+      <c r="M20" s="103">
+        <v>19.006</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="37"/>
+      <c r="C21" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="104">
+        <v>24.622</v>
+      </c>
+      <c r="G21" s="105">
+        <v>0.374</v>
+      </c>
+      <c r="H21" s="105">
+        <v>18.709</v>
+      </c>
+      <c r="I21" s="103">
+        <v>5.5389999999999997</v>
+      </c>
+      <c r="J21" s="104">
+        <v>35.877000000000002</v>
+      </c>
+      <c r="K21" s="105">
+        <v>3.6360000000000001</v>
+      </c>
+      <c r="L21" s="102">
+        <v>23.599</v>
+      </c>
+      <c r="M21" s="106">
+        <v>8.6419999999999995</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="3"/>
+      <c r="C22" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="35"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="104">
+        <v>35.779000000000003</v>
+      </c>
+      <c r="G22" s="102">
+        <v>0.54400000000000004</v>
+      </c>
+      <c r="H22" s="102">
+        <v>27.51</v>
+      </c>
+      <c r="I22" s="106">
+        <v>7.7249999999999996</v>
+      </c>
+      <c r="J22" s="104">
+        <v>52.537999999999997</v>
+      </c>
+      <c r="K22" s="102">
+        <v>5.32</v>
+      </c>
+      <c r="L22" s="105">
+        <v>36.853999999999999</v>
+      </c>
+      <c r="M22" s="103">
+        <v>10.364000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="3"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="36"/>
+      <c r="F23" s="104">
+        <v>6.6539999999999999</v>
+      </c>
+      <c r="G23" s="102">
+        <v>0.153</v>
+      </c>
+      <c r="H23" s="105">
+        <v>5.649</v>
+      </c>
+      <c r="I23" s="103">
+        <v>0.85199999999999998</v>
+      </c>
+      <c r="J23" s="104">
+        <v>10.037000000000001</v>
+      </c>
+      <c r="K23" s="105">
+        <v>1.147</v>
+      </c>
+      <c r="L23" s="105">
+        <v>7.87</v>
+      </c>
+      <c r="M23" s="106">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="104">
+        <v>4.5910000000000002</v>
+      </c>
+      <c r="G24" s="102">
+        <v>0.124</v>
+      </c>
+      <c r="H24" s="102">
+        <v>3.8119999999999998</v>
+      </c>
+      <c r="I24" s="106">
+        <v>0.65500000000000003</v>
+      </c>
+      <c r="J24" s="104">
+        <v>7.8990000000000009</v>
+      </c>
+      <c r="K24" s="102">
+        <v>1.3169999999999999</v>
+      </c>
+      <c r="L24" s="102">
+        <v>5.44</v>
+      </c>
+      <c r="M24" s="103">
+        <v>1.1419999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="42"/>
+      <c r="C25" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="104">
+        <v>2.2170000000000001</v>
+      </c>
+      <c r="G25" s="105">
+        <v>6.3E-2</v>
+      </c>
+      <c r="H25" s="105">
+        <v>1.829</v>
+      </c>
+      <c r="I25" s="103">
+        <v>0.32500000000000001</v>
+      </c>
+      <c r="J25" s="104">
+        <v>3.718</v>
+      </c>
+      <c r="K25" s="105">
+        <v>0.68899999999999995</v>
+      </c>
+      <c r="L25" s="102">
+        <v>2.468</v>
+      </c>
+      <c r="M25" s="103">
+        <v>0.56100000000000005</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="101">
+        <v>10.832000000000001</v>
+      </c>
+      <c r="G26" s="107">
+        <v>0.253</v>
+      </c>
+      <c r="H26" s="102">
+        <v>8.9009999999999998</v>
+      </c>
+      <c r="I26" s="106">
+        <v>1.6779999999999999</v>
+      </c>
+      <c r="J26" s="101">
+        <v>17.943999999999999</v>
+      </c>
+      <c r="K26" s="102">
+        <v>2.7469999999999999</v>
+      </c>
+      <c r="L26" s="102">
+        <v>12.391999999999999</v>
+      </c>
+      <c r="M26" s="106">
+        <v>2.8050000000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="108">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="G27" s="109">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="H27" s="109">
+        <v>0.83599999999999997</v>
+      </c>
+      <c r="I27" s="110">
+        <v>2.4E-2</v>
+      </c>
+      <c r="J27" s="108">
+        <v>2.3570000000000002</v>
+      </c>
+      <c r="K27" s="109">
+        <v>0.94399999999999995</v>
+      </c>
+      <c r="L27" s="109">
+        <v>1.367</v>
+      </c>
+      <c r="M27" s="110">
+        <v>4.5999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="48"/>
+      <c r="N32" s="25"/>
+    </row>
+    <row r="33" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="26"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="140"/>
+      <c r="G33" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="25"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="99">
+        <v>1925.3439679999999</v>
+      </c>
+      <c r="G34" s="97">
+        <v>668.31696999999997</v>
+      </c>
+      <c r="H34" s="97">
+        <v>646.13747000000001</v>
+      </c>
+      <c r="I34" s="97">
+        <v>183.82525999999999</v>
+      </c>
+      <c r="J34" s="97">
+        <v>368.27848999999998</v>
+      </c>
+      <c r="K34" s="97">
+        <v>12.83357</v>
+      </c>
+      <c r="L34" s="97">
+        <v>18.829498999999998</v>
+      </c>
+      <c r="M34" s="100">
+        <v>27.122709</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="35"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="111">
+        <v>1640.8859950000001</v>
+      </c>
+      <c r="G35" s="112">
+        <v>535.66159000000005</v>
+      </c>
+      <c r="H35" s="112">
+        <v>563.20420999999999</v>
+      </c>
+      <c r="I35" s="112">
+        <v>172.29392999999999</v>
+      </c>
+      <c r="J35" s="105">
+        <v>325.14328</v>
+      </c>
+      <c r="K35" s="113">
+        <v>12.1065</v>
+      </c>
+      <c r="L35" s="113">
+        <v>15.041791</v>
+      </c>
+      <c r="M35" s="103">
+        <v>17.434694</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="37"/>
+      <c r="C36" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" s="38"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="104">
+        <v>743.13285299999995</v>
+      </c>
+      <c r="G36" s="102">
+        <v>230.72261</v>
+      </c>
+      <c r="H36" s="102">
+        <v>254.09236000000001</v>
+      </c>
+      <c r="I36" s="114">
+        <v>79.593310000000002</v>
+      </c>
+      <c r="J36" s="102">
+        <v>163.80620999999999</v>
+      </c>
+      <c r="K36" s="102">
+        <v>1.67357</v>
+      </c>
+      <c r="L36" s="114">
+        <v>6.3601890000000001</v>
+      </c>
+      <c r="M36" s="103">
+        <v>6.8846040000000004</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="3"/>
+      <c r="C37" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" s="35"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="104">
+        <v>897.75314200000003</v>
+      </c>
+      <c r="G37" s="105">
+        <v>304.93898000000002</v>
+      </c>
+      <c r="H37" s="105">
+        <v>309.11185</v>
+      </c>
+      <c r="I37" s="114">
+        <v>92.700620000000001</v>
+      </c>
+      <c r="J37" s="105">
+        <v>161.33707000000001</v>
+      </c>
+      <c r="K37" s="102">
+        <v>10.432930000000001</v>
+      </c>
+      <c r="L37" s="114">
+        <v>8.6816019999999998</v>
+      </c>
+      <c r="M37" s="106">
+        <v>10.550090000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="3"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" s="36"/>
+      <c r="F38" s="104">
+        <v>177.212176</v>
+      </c>
+      <c r="G38" s="102">
+        <v>89.134079999999997</v>
+      </c>
+      <c r="H38" s="102">
+        <v>50.90455</v>
+      </c>
+      <c r="I38" s="112">
+        <v>8.52454</v>
+      </c>
+      <c r="J38" s="102">
+        <v>23.506830000000001</v>
+      </c>
+      <c r="K38" s="105">
+        <v>2.1307900000000002</v>
+      </c>
+      <c r="L38" s="112">
+        <v>1.518524</v>
+      </c>
+      <c r="M38" s="103">
+        <v>1.4928619999999999</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="35"/>
+      <c r="D39" s="35"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="104">
+        <v>191.45481100000001</v>
+      </c>
+      <c r="G39" s="105">
+        <v>73.299859999999995</v>
+      </c>
+      <c r="H39" s="105">
+        <v>63.711730000000003</v>
+      </c>
+      <c r="I39" s="114">
+        <v>11.169600000000001</v>
+      </c>
+      <c r="J39" s="105">
+        <v>39.757980000000003</v>
+      </c>
+      <c r="K39" s="102">
+        <v>0.48052</v>
+      </c>
+      <c r="L39" s="114">
+        <v>2.2592729999999999</v>
+      </c>
+      <c r="M39" s="106">
+        <v>0.77584799999999998</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="42"/>
+      <c r="C40" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="38"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="104">
+        <v>102.64877799999999</v>
+      </c>
+      <c r="G40" s="105">
+        <v>44.690019999999997</v>
+      </c>
+      <c r="H40" s="105">
+        <v>28.570679999999999</v>
+      </c>
+      <c r="I40" s="112">
+        <v>6.3729800000000001</v>
+      </c>
+      <c r="J40" s="105">
+        <v>21.302109999999999</v>
+      </c>
+      <c r="K40" s="105">
+        <v>0.21923999999999999</v>
+      </c>
+      <c r="L40" s="112">
+        <v>1.0987210000000001</v>
+      </c>
+      <c r="M40" s="103">
+        <v>0.39502700000000002</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="101">
+        <v>425.429374</v>
+      </c>
+      <c r="G41" s="102">
+        <v>157.11202</v>
+      </c>
+      <c r="H41" s="102">
+        <v>146.94032999999999</v>
+      </c>
+      <c r="I41" s="114">
+        <v>26.257739999999998</v>
+      </c>
+      <c r="J41" s="102">
+        <v>87.602909999999994</v>
+      </c>
+      <c r="K41" s="102">
+        <v>1.0649</v>
+      </c>
+      <c r="L41" s="114">
+        <v>4.7938669999999997</v>
+      </c>
+      <c r="M41" s="106">
+        <v>1.6576070000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="108">
+        <v>93.003161999999989</v>
+      </c>
+      <c r="G42" s="109">
+        <v>59.355519999999999</v>
+      </c>
+      <c r="H42" s="109">
+        <v>19.221530000000001</v>
+      </c>
+      <c r="I42" s="115">
+        <v>0.36173</v>
+      </c>
+      <c r="J42" s="109">
+        <v>3.37723</v>
+      </c>
+      <c r="K42" s="109">
+        <v>0.24654999999999999</v>
+      </c>
+      <c r="L42" s="115">
+        <v>1.528435</v>
+      </c>
+      <c r="M42" s="110">
+        <v>8.9121670000000002</v>
+      </c>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="I43" s="9"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+    </row>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q47" s="52"/>
+    </row>
+    <row r="48" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P48" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q48" s="52"/>
+    </row>
+    <row r="49" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="22"/>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="141" t="s">
+        <v>80</v>
+      </c>
+      <c r="G49" s="142"/>
+      <c r="H49" s="142"/>
+      <c r="I49" s="142"/>
+      <c r="J49" s="142"/>
+      <c r="K49" s="142"/>
+      <c r="L49" s="143"/>
+      <c r="M49" s="141" t="s">
+        <v>81</v>
+      </c>
+      <c r="N49" s="142"/>
+      <c r="O49" s="142"/>
+      <c r="P49" s="143"/>
+    </row>
+    <row r="50" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="26"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H50" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K50" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L50" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M50" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="N50" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="O50" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="P50" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="13"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="96">
+        <v>1505.689707</v>
+      </c>
+      <c r="G51" s="97">
+        <v>592.22843399999999</v>
+      </c>
+      <c r="H51" s="97">
+        <v>492.68872599999997</v>
+      </c>
+      <c r="I51" s="97">
+        <v>131.10858200000001</v>
+      </c>
+      <c r="J51" s="97">
+        <v>273.25803500000001</v>
+      </c>
+      <c r="K51" s="97">
+        <v>9.635800999999999</v>
+      </c>
+      <c r="L51" s="100">
+        <v>6.7701289999999998</v>
+      </c>
+      <c r="M51" s="96">
+        <v>0.81181600000000009</v>
+      </c>
+      <c r="N51" s="97">
+        <v>1.36514</v>
+      </c>
+      <c r="O51" s="116">
+        <v>4.747846</v>
+      </c>
+      <c r="P51" s="117">
+        <v>21.846917000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="35"/>
+      <c r="D52" s="35"/>
+      <c r="E52" s="36"/>
+      <c r="F52" s="118">
+        <v>1263.6987349999999</v>
+      </c>
+      <c r="G52" s="105">
+        <v>466.94337899999999</v>
+      </c>
+      <c r="H52" s="105">
+        <v>421.94065799999998</v>
+      </c>
+      <c r="I52" s="105">
+        <v>122.239183</v>
+      </c>
+      <c r="J52" s="105">
+        <v>238.98029500000001</v>
+      </c>
+      <c r="K52" s="105">
+        <v>9.0227690000000003</v>
+      </c>
+      <c r="L52" s="103">
+        <v>4.572451</v>
+      </c>
+      <c r="M52" s="118">
+        <v>0.81181600000000009</v>
+      </c>
+      <c r="N52" s="105">
+        <v>1.347396</v>
+      </c>
+      <c r="O52" s="146"/>
+      <c r="P52" s="103">
+        <v>12.353573000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="37"/>
+      <c r="C53" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" s="38"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="104">
+        <v>570.72108100000003</v>
+      </c>
+      <c r="G53" s="105">
+        <v>202.213176</v>
+      </c>
+      <c r="H53" s="105">
+        <v>189.749526</v>
+      </c>
+      <c r="I53" s="105">
+        <v>55.744075000000002</v>
+      </c>
+      <c r="J53" s="105">
+        <v>119.75849700000001</v>
+      </c>
+      <c r="K53" s="105">
+        <v>1.260778</v>
+      </c>
+      <c r="L53" s="103">
+        <v>1.9950289999999999</v>
+      </c>
+      <c r="M53" s="104">
+        <v>0.225991</v>
+      </c>
+      <c r="N53" s="119">
+        <v>0.99146500000000004</v>
+      </c>
+      <c r="O53" s="147"/>
+      <c r="P53" s="103">
+        <v>4.819223</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="3"/>
+      <c r="C54" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D54" s="35"/>
+      <c r="E54" s="36"/>
+      <c r="F54" s="104">
+        <v>692.97765399999992</v>
+      </c>
+      <c r="G54" s="105">
+        <v>264.73020300000002</v>
+      </c>
+      <c r="H54" s="105">
+        <v>232.19113200000001</v>
+      </c>
+      <c r="I54" s="105">
+        <v>66.495108000000002</v>
+      </c>
+      <c r="J54" s="105">
+        <v>119.22179800000001</v>
+      </c>
+      <c r="K54" s="105">
+        <v>7.7619910000000001</v>
+      </c>
+      <c r="L54" s="103">
+        <v>2.5774219999999999</v>
+      </c>
+      <c r="M54" s="104">
+        <v>0.58582500000000004</v>
+      </c>
+      <c r="N54" s="119">
+        <v>0.355931</v>
+      </c>
+      <c r="O54" s="147"/>
+      <c r="P54" s="103">
+        <v>7.5343499999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="3"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="36"/>
+      <c r="F55" s="104">
+        <v>148.39312100000001</v>
+      </c>
+      <c r="G55" s="105">
+        <v>78.994136999999995</v>
+      </c>
+      <c r="H55" s="105">
+        <v>40.773406000000001</v>
+      </c>
+      <c r="I55" s="105">
+        <v>6.8206559999999996</v>
+      </c>
+      <c r="J55" s="105">
+        <v>19.637955999999999</v>
+      </c>
+      <c r="K55" s="105">
+        <v>1.7046319999999999</v>
+      </c>
+      <c r="L55" s="103">
+        <v>0.46233400000000002</v>
+      </c>
+      <c r="M55" s="104">
+        <v>0</v>
+      </c>
+      <c r="N55" s="119">
+        <v>0</v>
+      </c>
+      <c r="O55" s="147"/>
+      <c r="P55" s="103">
+        <v>1.1942900000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="35"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="104">
+        <v>157.91136499999999</v>
+      </c>
+      <c r="G56" s="105">
+        <v>65.929535000000001</v>
+      </c>
+      <c r="H56" s="105">
+        <v>51.537925999999999</v>
+      </c>
+      <c r="I56" s="105">
+        <v>8.5076689999999999</v>
+      </c>
+      <c r="J56" s="105">
+        <v>30.900510000000001</v>
+      </c>
+      <c r="K56" s="105">
+        <v>0.36648199999999997</v>
+      </c>
+      <c r="L56" s="103">
+        <v>0.66924300000000003</v>
+      </c>
+      <c r="M56" s="104">
+        <v>0</v>
+      </c>
+      <c r="N56" s="119">
+        <v>1.7743999999999999E-2</v>
+      </c>
+      <c r="O56" s="147"/>
+      <c r="P56" s="103">
+        <v>0.58117700000000005</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="42"/>
+      <c r="C57" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D57" s="38"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="104">
+        <v>81.899291000000019</v>
+      </c>
+      <c r="G57" s="105">
+        <v>39.961371</v>
+      </c>
+      <c r="H57" s="105">
+        <v>21.091512000000002</v>
+      </c>
+      <c r="I57" s="105">
+        <v>4.6415430000000004</v>
+      </c>
+      <c r="J57" s="105">
+        <v>15.708026</v>
+      </c>
+      <c r="K57" s="105">
+        <v>0.15346799999999999</v>
+      </c>
+      <c r="L57" s="103">
+        <v>0.34337099999999998</v>
+      </c>
+      <c r="M57" s="104">
+        <v>0</v>
+      </c>
+      <c r="N57" s="119">
+        <v>8.5319999999999997E-3</v>
+      </c>
+      <c r="O57" s="147"/>
+      <c r="P57" s="103">
+        <v>0.27651999999999999</v>
+      </c>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" s="13"/>
+      <c r="D58" s="13"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="101">
+        <v>342.09534600000001</v>
+      </c>
+      <c r="G58" s="102">
+        <v>140.70323099999999</v>
+      </c>
+      <c r="H58" s="102">
+        <v>114.66440799999999</v>
+      </c>
+      <c r="I58" s="102">
+        <v>19.097261</v>
+      </c>
+      <c r="J58" s="102">
+        <v>65.415306000000001</v>
+      </c>
+      <c r="K58" s="102">
+        <v>0.81337300000000001</v>
+      </c>
+      <c r="L58" s="106">
+        <v>1.401767</v>
+      </c>
+      <c r="M58" s="101">
+        <v>7.8608999999999998E-2</v>
+      </c>
+      <c r="N58" s="120">
+        <v>0.47104299999999999</v>
+      </c>
+      <c r="O58" s="147"/>
+      <c r="P58" s="106">
+        <v>1.1984079999999999</v>
+      </c>
+    </row>
+    <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" s="45"/>
+      <c r="D59" s="45"/>
+      <c r="E59" s="46"/>
+      <c r="F59" s="108">
+        <v>84.079606999999996</v>
+      </c>
+      <c r="G59" s="109">
+        <v>59.355519999999999</v>
+      </c>
+      <c r="H59" s="109">
+        <v>19.210142000000001</v>
+      </c>
+      <c r="I59" s="109">
+        <v>0.36173</v>
+      </c>
+      <c r="J59" s="109">
+        <v>3.37723</v>
+      </c>
+      <c r="K59" s="109">
+        <v>0.24654999999999999</v>
+      </c>
+      <c r="L59" s="110">
+        <v>1.528435</v>
+      </c>
+      <c r="M59" s="121"/>
+      <c r="N59" s="122"/>
+      <c r="O59" s="59"/>
+      <c r="P59" s="110">
+        <v>8.9121670000000002</v>
+      </c>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="9"/>
+      <c r="D60" s="9"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
+      <c r="I60" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="M60" s="9"/>
+      <c r="N60" s="9"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="9" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="I62" s="10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="10"/>
+    </row>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="11"/>
+    </row>
+    <row r="65" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="66" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I66" s="14"/>
+      <c r="J66" s="14"/>
+      <c r="K66" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="22"/>
+      <c r="F67" s="153" t="s">
+        <v>35</v>
+      </c>
+      <c r="G67" s="129"/>
+      <c r="H67" s="129"/>
+      <c r="I67" s="129"/>
+      <c r="J67" s="130"/>
+      <c r="K67" s="154" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="60"/>
+      <c r="F68" s="149" t="s">
+        <v>37</v>
+      </c>
+      <c r="G68" s="150"/>
+      <c r="H68" s="150"/>
+      <c r="I68" s="151"/>
+      <c r="J68" s="145" t="s">
+        <v>38</v>
+      </c>
+      <c r="K68" s="155"/>
+    </row>
+    <row r="69" spans="2:11" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E69" s="61"/>
+      <c r="F69" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="G69" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="H69" s="64" t="s">
+        <v>93</v>
+      </c>
+      <c r="I69" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="J69" s="132"/>
+      <c r="K69" s="156"/>
+    </row>
+    <row r="70" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E70" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F70" s="99">
+        <v>234.27311399999999</v>
+      </c>
+      <c r="G70" s="97">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="H70" s="97">
+        <v>31.5</v>
+      </c>
+      <c r="I70" s="100">
+        <v>1.9483790000000001</v>
+      </c>
+      <c r="J70" s="123">
+        <v>10.485173</v>
+      </c>
+      <c r="K70" s="123">
+        <v>23.708836000000002</v>
+      </c>
+    </row>
+    <row r="71" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E71" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="F71" s="104">
+        <v>234.27311399999999</v>
+      </c>
+      <c r="G71" s="105">
+        <v>0.4</v>
+      </c>
+      <c r="H71" s="105">
+        <v>0</v>
+      </c>
+      <c r="I71" s="103">
+        <v>1.9483790000000001</v>
+      </c>
+      <c r="J71" s="124">
+        <v>7.5131730000000001</v>
+      </c>
+      <c r="K71" s="124">
+        <v>17.487190999999999</v>
+      </c>
+    </row>
+    <row r="72" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E72" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F72" s="67"/>
+      <c r="G72" s="125">
+        <v>0.15</v>
+      </c>
+      <c r="H72" s="109">
+        <v>31.5</v>
+      </c>
+      <c r="I72" s="68"/>
+      <c r="J72" s="126">
+        <v>2.972</v>
+      </c>
+      <c r="K72" s="126">
+        <v>6.2216449999999996</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F49:L49"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="J68:J69"/>
+    <mergeCell ref="O52:O58"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="F68:I68"/>
+    <mergeCell ref="M49:P49"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="F17:I17"/>
+    <mergeCell ref="K67:K69"/>
+    <mergeCell ref="E12:F12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="50" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q72"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="1" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="1" customWidth="1"/>
+    <col min="5" max="13" width="9" style="1" customWidth="1"/>
+    <col min="14" max="15" width="8.625" style="1" customWidth="1"/>
+    <col min="16" max="17" width="8.625" style="12" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="138"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" s="13"/>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="74" t="s">
+        <v>55</v>
+      </c>
+      <c r="H5" s="16"/>
+      <c r="I5" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="15"/>
+      <c r="K5" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" s="13"/>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="17"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" s="18"/>
+      <c r="J6" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" s="72"/>
+      <c r="M6" s="13"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F7" s="86">
+        <v>108.34399999999999</v>
+      </c>
+      <c r="G7" s="87">
+        <v>102.8</v>
+      </c>
+      <c r="H7" s="88">
+        <v>7.7990000000000004</v>
+      </c>
+      <c r="I7" s="87">
+        <v>5.5439999999999996</v>
+      </c>
+      <c r="J7" s="87">
+        <v>2.875</v>
+      </c>
+      <c r="K7" s="87">
+        <v>10.702</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="89">
+        <v>58.372999999999998</v>
+      </c>
+      <c r="G8" s="90">
+        <v>54.22</v>
+      </c>
+      <c r="H8" s="21"/>
+      <c r="I8" s="89">
+        <v>4.1529999999999996</v>
+      </c>
+      <c r="J8" s="91">
+        <v>2.456</v>
+      </c>
+      <c r="K8" s="91">
+        <v>7.0369999999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="92">
+        <v>49.970999999999997</v>
+      </c>
+      <c r="G9" s="93">
+        <v>48.58</v>
+      </c>
+      <c r="H9" s="94">
+        <v>7.7990000000000004</v>
+      </c>
+      <c r="I9" s="95">
+        <v>1.391</v>
+      </c>
+      <c r="J9" s="94">
+        <v>0.41899999999999998</v>
+      </c>
+      <c r="K9" s="94">
+        <v>3.665</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E11" s="144" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" s="130"/>
+      <c r="G11" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="H11" s="130"/>
+      <c r="I11" s="144" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" s="130"/>
+      <c r="K11" s="144" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="130"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="152">
+        <v>480923.68046870979</v>
+      </c>
+      <c r="F12" s="130"/>
+      <c r="G12" s="152">
+        <v>28072.957999999999</v>
+      </c>
+      <c r="H12" s="130"/>
+      <c r="I12" s="152">
+        <v>659.78899999999999</v>
+      </c>
+      <c r="J12" s="130"/>
+      <c r="K12" s="152">
+        <v>28732.746999999999</v>
+      </c>
+      <c r="L12" s="130"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I16" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="22"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="148" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="142"/>
+      <c r="H17" s="142"/>
+      <c r="I17" s="143"/>
+      <c r="J17" s="148" t="s">
+        <v>71</v>
+      </c>
+      <c r="K17" s="142"/>
+      <c r="L17" s="142"/>
+      <c r="M17" s="143"/>
+      <c r="N17" s="25"/>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="26"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="K18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="L18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="M18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="N18" s="25"/>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="96">
+        <v>67.88600000000001</v>
+      </c>
+      <c r="G19" s="97">
+        <v>1.173</v>
+      </c>
+      <c r="H19" s="97">
+        <v>52.585999999999999</v>
+      </c>
+      <c r="I19" s="98">
+        <v>14.127000000000001</v>
+      </c>
+      <c r="J19" s="99">
+        <v>104.544</v>
+      </c>
+      <c r="K19" s="97">
+        <v>11.718999999999999</v>
+      </c>
+      <c r="L19" s="97">
+        <v>71.369</v>
+      </c>
+      <c r="M19" s="100">
+        <v>21.456</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="101">
+        <v>62.171000000000006</v>
+      </c>
+      <c r="G20" s="102">
+        <v>0.94400000000000006</v>
+      </c>
+      <c r="H20" s="102">
+        <v>47.802999999999997</v>
+      </c>
+      <c r="I20" s="102">
+        <v>13.423999999999999</v>
+      </c>
+      <c r="J20" s="101">
+        <v>93.646000000000001</v>
+      </c>
+      <c r="K20" s="102">
+        <v>9.2240000000000002</v>
+      </c>
+      <c r="L20" s="102">
+        <v>64.215000000000003</v>
+      </c>
+      <c r="M20" s="103">
+        <v>20.207000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="37"/>
+      <c r="C21" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="104">
+        <v>25.126000000000001</v>
+      </c>
+      <c r="G21" s="105">
+        <v>0.40500000000000003</v>
+      </c>
+      <c r="H21" s="105">
+        <v>18.802</v>
+      </c>
+      <c r="I21" s="103">
+        <v>5.9189999999999996</v>
+      </c>
+      <c r="J21" s="104">
+        <v>37.588999999999999</v>
+      </c>
+      <c r="K21" s="105">
+        <v>3.8580000000000001</v>
+      </c>
+      <c r="L21" s="102">
+        <v>24.056999999999999</v>
+      </c>
+      <c r="M21" s="106">
+        <v>9.6739999999999995</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="3"/>
+      <c r="C22" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="35"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="104">
+        <v>37.045000000000002</v>
+      </c>
+      <c r="G22" s="102">
+        <v>0.53900000000000003</v>
+      </c>
+      <c r="H22" s="102">
+        <v>29.001000000000001</v>
+      </c>
+      <c r="I22" s="106">
+        <v>7.5049999999999999</v>
+      </c>
+      <c r="J22" s="104">
+        <v>56.057000000000002</v>
+      </c>
+      <c r="K22" s="102">
+        <v>5.3659999999999997</v>
+      </c>
+      <c r="L22" s="105">
+        <v>40.158000000000001</v>
+      </c>
+      <c r="M22" s="103">
+        <v>10.532999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="3"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="36"/>
+      <c r="F23" s="104">
+        <v>7.3620000000000001</v>
+      </c>
+      <c r="G23" s="102">
+        <v>0.155</v>
+      </c>
+      <c r="H23" s="105">
+        <v>6.2960000000000003</v>
+      </c>
+      <c r="I23" s="103">
+        <v>0.91100000000000003</v>
+      </c>
+      <c r="J23" s="104">
+        <v>11.242000000000001</v>
+      </c>
+      <c r="K23" s="105">
+        <v>0.98799999999999999</v>
+      </c>
+      <c r="L23" s="105">
+        <v>9.1489999999999991</v>
+      </c>
+      <c r="M23" s="106">
+        <v>1.105</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="104">
+        <v>4.6860000000000008</v>
+      </c>
+      <c r="G24" s="102">
+        <v>0.126</v>
+      </c>
+      <c r="H24" s="102">
+        <v>3.8780000000000001</v>
+      </c>
+      <c r="I24" s="106">
+        <v>0.68200000000000005</v>
+      </c>
+      <c r="J24" s="104">
+        <v>8.2629999999999999</v>
+      </c>
+      <c r="K24" s="102">
+        <v>1.4530000000000001</v>
+      </c>
+      <c r="L24" s="102">
+        <v>5.6180000000000003</v>
+      </c>
+      <c r="M24" s="103">
+        <v>1.1919999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="42"/>
+      <c r="C25" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="104">
+        <v>2.262</v>
+      </c>
+      <c r="G25" s="105">
+        <v>6.2E-2</v>
+      </c>
+      <c r="H25" s="105">
+        <v>1.859</v>
+      </c>
+      <c r="I25" s="103">
+        <v>0.34100000000000003</v>
+      </c>
+      <c r="J25" s="104">
+        <v>3.6819999999999999</v>
+      </c>
+      <c r="K25" s="105">
+        <v>0.58499999999999996</v>
+      </c>
+      <c r="L25" s="102">
+        <v>2.5089999999999999</v>
+      </c>
+      <c r="M25" s="103">
+        <v>0.58799999999999997</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="101">
+        <v>11.064</v>
+      </c>
+      <c r="G26" s="107">
+        <v>0.26</v>
+      </c>
+      <c r="H26" s="102">
+        <v>9.0329999999999995</v>
+      </c>
+      <c r="I26" s="106">
+        <v>1.7709999999999999</v>
+      </c>
+      <c r="J26" s="101">
+        <v>18.937000000000001</v>
+      </c>
+      <c r="K26" s="102">
+        <v>3.1120000000000001</v>
+      </c>
+      <c r="L26" s="102">
+        <v>12.747999999999999</v>
+      </c>
+      <c r="M26" s="106">
+        <v>3.077</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="108">
+        <v>1.0289999999999999</v>
+      </c>
+      <c r="G27" s="109">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="H27" s="109">
+        <v>0.90500000000000003</v>
+      </c>
+      <c r="I27" s="110">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="J27" s="108">
+        <v>2.6349999999999998</v>
+      </c>
+      <c r="K27" s="109">
+        <v>1.042</v>
+      </c>
+      <c r="L27" s="109">
+        <v>1.536</v>
+      </c>
+      <c r="M27" s="110">
+        <v>5.7000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="48"/>
+      <c r="N32" s="25"/>
+    </row>
+    <row r="33" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="26"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="140"/>
+      <c r="G33" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="25"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="99">
+        <v>2049.859101</v>
+      </c>
+      <c r="G34" s="97">
+        <v>715.63452999999993</v>
+      </c>
+      <c r="H34" s="97">
+        <v>716.98203999999998</v>
+      </c>
+      <c r="I34" s="97">
+        <v>196.19144</v>
+      </c>
+      <c r="J34" s="97">
+        <v>370.14603</v>
+      </c>
+      <c r="K34" s="97">
+        <v>11.274649999999999</v>
+      </c>
+      <c r="L34" s="97">
+        <v>19.938941</v>
+      </c>
+      <c r="M34" s="100">
+        <v>19.691469999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="35"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="111">
+        <v>1733.1518229999999</v>
+      </c>
+      <c r="G35" s="112">
+        <v>546.37982</v>
+      </c>
+      <c r="H35" s="112">
+        <v>631.62293</v>
+      </c>
+      <c r="I35" s="112">
+        <v>182.85829000000001</v>
+      </c>
+      <c r="J35" s="105">
+        <v>328.53852000000001</v>
+      </c>
+      <c r="K35" s="113">
+        <v>10.78642</v>
+      </c>
+      <c r="L35" s="113">
+        <v>15.412711</v>
+      </c>
+      <c r="M35" s="103">
+        <v>17.553132000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="37"/>
+      <c r="C36" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" s="38"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="104">
+        <v>802.64741800000002</v>
+      </c>
+      <c r="G36" s="102">
+        <v>258.45771999999999</v>
+      </c>
+      <c r="H36" s="102">
+        <v>278.09699000000001</v>
+      </c>
+      <c r="I36" s="114">
+        <v>92.983540000000005</v>
+      </c>
+      <c r="J36" s="102">
+        <v>158.875</v>
+      </c>
+      <c r="K36" s="102">
+        <v>0.44472</v>
+      </c>
+      <c r="L36" s="114">
+        <v>6.4740979999999997</v>
+      </c>
+      <c r="M36" s="103">
+        <v>7.3153499999999996</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="3"/>
+      <c r="C37" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" s="35"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="104">
+        <v>930.50440500000002</v>
+      </c>
+      <c r="G37" s="105">
+        <v>287.9221</v>
+      </c>
+      <c r="H37" s="105">
+        <v>353.52593999999999</v>
+      </c>
+      <c r="I37" s="114">
+        <v>89.874750000000006</v>
+      </c>
+      <c r="J37" s="105">
+        <v>169.66352000000001</v>
+      </c>
+      <c r="K37" s="102">
+        <v>10.341699999999999</v>
+      </c>
+      <c r="L37" s="114">
+        <v>8.9386130000000001</v>
+      </c>
+      <c r="M37" s="106">
+        <v>10.237781999999999</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="3"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" s="36"/>
+      <c r="F38" s="104">
+        <v>169.30279300000001</v>
+      </c>
+      <c r="G38" s="102">
+        <v>73.622730000000004</v>
+      </c>
+      <c r="H38" s="102">
+        <v>60.537059999999997</v>
+      </c>
+      <c r="I38" s="112">
+        <v>9.0808900000000001</v>
+      </c>
+      <c r="J38" s="102">
+        <v>21.292149999999999</v>
+      </c>
+      <c r="K38" s="105">
+        <v>1.8296399999999999</v>
+      </c>
+      <c r="L38" s="112">
+        <v>1.4727520000000001</v>
+      </c>
+      <c r="M38" s="103">
+        <v>1.467571</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="35"/>
+      <c r="D39" s="35"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="104">
+        <v>223.91560999999999</v>
+      </c>
+      <c r="G39" s="105">
+        <v>100.94678999999999</v>
+      </c>
+      <c r="H39" s="105">
+        <v>68.994550000000004</v>
+      </c>
+      <c r="I39" s="114">
+        <v>11.69027</v>
+      </c>
+      <c r="J39" s="105">
+        <v>38.522620000000003</v>
+      </c>
+      <c r="K39" s="102">
+        <v>0.24573</v>
+      </c>
+      <c r="L39" s="114">
+        <v>2.710934</v>
+      </c>
+      <c r="M39" s="106">
+        <v>0.80471599999999999</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="42"/>
+      <c r="C40" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="38"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="104">
+        <v>107.92263</v>
+      </c>
+      <c r="G40" s="105">
+        <v>45.101120000000002</v>
+      </c>
+      <c r="H40" s="105">
+        <v>32.966479999999997</v>
+      </c>
+      <c r="I40" s="112">
+        <v>5.8487400000000003</v>
+      </c>
+      <c r="J40" s="105">
+        <v>22.50189</v>
+      </c>
+      <c r="K40" s="105">
+        <v>8.7400000000000005E-2</v>
+      </c>
+      <c r="L40" s="112">
+        <v>0.99552799999999997</v>
+      </c>
+      <c r="M40" s="103">
+        <v>0.42147200000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="101">
+        <v>477.84497399999992</v>
+      </c>
+      <c r="G41" s="102">
+        <v>204.16849999999999</v>
+      </c>
+      <c r="H41" s="102">
+        <v>152.48159000000001</v>
+      </c>
+      <c r="I41" s="114">
+        <v>28.241320000000002</v>
+      </c>
+      <c r="J41" s="102">
+        <v>84.81277</v>
+      </c>
+      <c r="K41" s="102">
+        <v>0.77222999999999997</v>
+      </c>
+      <c r="L41" s="114">
+        <v>5.6857009999999999</v>
+      </c>
+      <c r="M41" s="106">
+        <v>1.682863</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="108">
+        <v>92.791668000000016</v>
+      </c>
+      <c r="G42" s="109">
+        <v>68.307919999999996</v>
+      </c>
+      <c r="H42" s="109">
+        <v>16.364560000000001</v>
+      </c>
+      <c r="I42" s="115">
+        <v>1.6428799999999999</v>
+      </c>
+      <c r="J42" s="109">
+        <v>3.0848900000000001</v>
+      </c>
+      <c r="K42" s="109">
+        <v>0.24249999999999999</v>
+      </c>
+      <c r="L42" s="115">
+        <v>1.815296</v>
+      </c>
+      <c r="M42" s="110">
+        <v>1.3336220000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="I43" s="9"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+    </row>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q47" s="52"/>
+    </row>
+    <row r="48" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P48" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q48" s="52"/>
+    </row>
+    <row r="49" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="22"/>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="141" t="s">
+        <v>80</v>
+      </c>
+      <c r="G49" s="142"/>
+      <c r="H49" s="142"/>
+      <c r="I49" s="142"/>
+      <c r="J49" s="142"/>
+      <c r="K49" s="142"/>
+      <c r="L49" s="143"/>
+      <c r="M49" s="141" t="s">
+        <v>81</v>
+      </c>
+      <c r="N49" s="142"/>
+      <c r="O49" s="142"/>
+      <c r="P49" s="143"/>
+    </row>
+    <row r="50" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="26"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H50" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K50" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L50" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M50" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="N50" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="O50" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="P50" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="13"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="96">
+        <v>1618.6312600000001</v>
+      </c>
+      <c r="G51" s="97">
+        <v>636.64307199999996</v>
+      </c>
+      <c r="H51" s="97">
+        <v>552.37090000000001</v>
+      </c>
+      <c r="I51" s="97">
+        <v>140.452865</v>
+      </c>
+      <c r="J51" s="97">
+        <v>273.563153</v>
+      </c>
+      <c r="K51" s="97">
+        <v>8.4021169999999987</v>
+      </c>
+      <c r="L51" s="100">
+        <v>7.1991529999999999</v>
+      </c>
+      <c r="M51" s="96">
+        <v>0.650177</v>
+      </c>
+      <c r="N51" s="97">
+        <v>0.53555700000000006</v>
+      </c>
+      <c r="O51" s="116">
+        <v>2.9249640000000001</v>
+      </c>
+      <c r="P51" s="117">
+        <v>14.369197</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="35"/>
+      <c r="D52" s="35"/>
+      <c r="E52" s="36"/>
+      <c r="F52" s="118">
+        <v>1338.188191</v>
+      </c>
+      <c r="G52" s="105">
+        <v>475.09318100000002</v>
+      </c>
+      <c r="H52" s="105">
+        <v>480.56126499999999</v>
+      </c>
+      <c r="I52" s="105">
+        <v>129.900544</v>
+      </c>
+      <c r="J52" s="105">
+        <v>240.04751899999999</v>
+      </c>
+      <c r="K52" s="105">
+        <v>7.9717729999999998</v>
+      </c>
+      <c r="L52" s="103">
+        <v>4.6139089999999996</v>
+      </c>
+      <c r="M52" s="118">
+        <v>0.650177</v>
+      </c>
+      <c r="N52" s="105">
+        <v>0.49311300000000002</v>
+      </c>
+      <c r="O52" s="146"/>
+      <c r="P52" s="103">
+        <v>12.433949999999999</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="37"/>
+      <c r="C53" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" s="38"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="104">
+        <v>622.82743499999992</v>
+      </c>
+      <c r="G53" s="105">
+        <v>227.80517800000001</v>
+      </c>
+      <c r="H53" s="105">
+        <v>210.99669599999999</v>
+      </c>
+      <c r="I53" s="105">
+        <v>65.952549000000005</v>
+      </c>
+      <c r="J53" s="105">
+        <v>115.773312</v>
+      </c>
+      <c r="K53" s="105">
+        <v>0.31130400000000003</v>
+      </c>
+      <c r="L53" s="103">
+        <v>1.9883960000000001</v>
+      </c>
+      <c r="M53" s="104">
+        <v>0.103378</v>
+      </c>
+      <c r="N53" s="119">
+        <v>0.15134600000000001</v>
+      </c>
+      <c r="O53" s="147"/>
+      <c r="P53" s="103">
+        <v>5.1207450000000003</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="3"/>
+      <c r="C54" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D54" s="35"/>
+      <c r="E54" s="36"/>
+      <c r="F54" s="104">
+        <v>715.36075600000004</v>
+      </c>
+      <c r="G54" s="105">
+        <v>247.288003</v>
+      </c>
+      <c r="H54" s="105">
+        <v>269.56456900000001</v>
+      </c>
+      <c r="I54" s="105">
+        <v>63.947994999999999</v>
+      </c>
+      <c r="J54" s="105">
+        <v>124.274207</v>
+      </c>
+      <c r="K54" s="105">
+        <v>7.660469</v>
+      </c>
+      <c r="L54" s="103">
+        <v>2.6255130000000002</v>
+      </c>
+      <c r="M54" s="104">
+        <v>0.54679900000000004</v>
+      </c>
+      <c r="N54" s="119">
+        <v>0.34176699999999999</v>
+      </c>
+      <c r="O54" s="147"/>
+      <c r="P54" s="103">
+        <v>7.313205</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="3"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="36"/>
+      <c r="F55" s="104">
+        <v>138.86883499999999</v>
+      </c>
+      <c r="G55" s="105">
+        <v>63.918536000000003</v>
+      </c>
+      <c r="H55" s="105">
+        <v>48.740158999999998</v>
+      </c>
+      <c r="I55" s="105">
+        <v>7.2673940000000004</v>
+      </c>
+      <c r="J55" s="105">
+        <v>17.037462000000001</v>
+      </c>
+      <c r="K55" s="105">
+        <v>1.4637119999999999</v>
+      </c>
+      <c r="L55" s="103">
+        <v>0.44157200000000002</v>
+      </c>
+      <c r="M55" s="104">
+        <v>0</v>
+      </c>
+      <c r="N55" s="119">
+        <v>0</v>
+      </c>
+      <c r="O55" s="147"/>
+      <c r="P55" s="103">
+        <v>1.1740569999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="35"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="104">
+        <v>188.996385</v>
+      </c>
+      <c r="G56" s="105">
+        <v>93.241971000000007</v>
+      </c>
+      <c r="H56" s="105">
+        <v>55.456437000000001</v>
+      </c>
+      <c r="I56" s="105">
+        <v>8.9094409999999993</v>
+      </c>
+      <c r="J56" s="105">
+        <v>30.430744000000001</v>
+      </c>
+      <c r="K56" s="105">
+        <v>0.18784400000000001</v>
+      </c>
+      <c r="L56" s="103">
+        <v>0.76994799999999997</v>
+      </c>
+      <c r="M56" s="104">
+        <v>0</v>
+      </c>
+      <c r="N56" s="119">
+        <v>4.2444000000000003E-2</v>
+      </c>
+      <c r="O56" s="147"/>
+      <c r="P56" s="103">
+        <v>0.60162499999999997</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="42"/>
+      <c r="C57" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D57" s="38"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="104">
+        <v>86.629036999999983</v>
+      </c>
+      <c r="G57" s="105">
+        <v>40.359521000000001</v>
+      </c>
+      <c r="H57" s="105">
+        <v>24.457363000000001</v>
+      </c>
+      <c r="I57" s="105">
+        <v>4.1427829999999997</v>
+      </c>
+      <c r="J57" s="105">
+        <v>17.325977999999999</v>
+      </c>
+      <c r="K57" s="105">
+        <v>6.1179999999999998E-2</v>
+      </c>
+      <c r="L57" s="103">
+        <v>0.28221200000000002</v>
+      </c>
+      <c r="M57" s="104">
+        <v>0</v>
+      </c>
+      <c r="N57" s="119">
+        <v>2.8542000000000001E-2</v>
+      </c>
+      <c r="O57" s="147"/>
+      <c r="P57" s="103">
+        <v>0.29503000000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" s="13"/>
+      <c r="D58" s="13"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="101">
+        <v>390.27073799999988</v>
+      </c>
+      <c r="G58" s="102">
+        <v>185.58168699999999</v>
+      </c>
+      <c r="H58" s="102">
+        <v>118.434803</v>
+      </c>
+      <c r="I58" s="102">
+        <v>20.543056</v>
+      </c>
+      <c r="J58" s="102">
+        <v>63.453752999999999</v>
+      </c>
+      <c r="K58" s="102">
+        <v>0.59886399999999995</v>
+      </c>
+      <c r="L58" s="106">
+        <v>1.6585749999999999</v>
+      </c>
+      <c r="M58" s="101">
+        <v>4.1317E-2</v>
+      </c>
+      <c r="N58" s="120">
+        <v>0.16547799999999999</v>
+      </c>
+      <c r="O58" s="147"/>
+      <c r="P58" s="106">
+        <v>1.2163280000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" s="45"/>
+      <c r="D59" s="45"/>
+      <c r="E59" s="46"/>
+      <c r="F59" s="108">
+        <v>91.446684000000005</v>
+      </c>
+      <c r="G59" s="109">
+        <v>68.307919999999996</v>
+      </c>
+      <c r="H59" s="109">
+        <v>16.353197999999999</v>
+      </c>
+      <c r="I59" s="109">
+        <v>1.6428799999999999</v>
+      </c>
+      <c r="J59" s="109">
+        <v>3.0848900000000001</v>
+      </c>
+      <c r="K59" s="109">
+        <v>0.24249999999999999</v>
+      </c>
+      <c r="L59" s="110">
+        <v>1.815296</v>
+      </c>
+      <c r="M59" s="121"/>
+      <c r="N59" s="122"/>
+      <c r="O59" s="59"/>
+      <c r="P59" s="110">
+        <v>1.3336220000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="9"/>
+      <c r="D60" s="9"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
+      <c r="I60" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="M60" s="9"/>
+      <c r="N60" s="9"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="9" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="I62" s="10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="10"/>
+    </row>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="11"/>
+    </row>
+    <row r="65" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="66" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I66" s="14"/>
+      <c r="J66" s="14"/>
+      <c r="K66" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="22"/>
+      <c r="F67" s="153" t="s">
+        <v>35</v>
+      </c>
+      <c r="G67" s="129"/>
+      <c r="H67" s="129"/>
+      <c r="I67" s="129"/>
+      <c r="J67" s="130"/>
+      <c r="K67" s="154" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="60"/>
+      <c r="F68" s="149" t="s">
+        <v>37</v>
+      </c>
+      <c r="G68" s="150"/>
+      <c r="H68" s="150"/>
+      <c r="I68" s="151"/>
+      <c r="J68" s="145" t="s">
+        <v>38</v>
+      </c>
+      <c r="K68" s="155"/>
+    </row>
+    <row r="69" spans="2:11" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E69" s="61"/>
+      <c r="F69" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="G69" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="H69" s="64" t="s">
+        <v>93</v>
+      </c>
+      <c r="I69" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="J69" s="132"/>
+      <c r="K69" s="156"/>
+    </row>
+    <row r="70" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E70" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F70" s="99">
+        <v>250.78218899999999</v>
+      </c>
+      <c r="G70" s="97">
+        <v>0.75</v>
+      </c>
+      <c r="H70" s="97">
+        <v>26.5</v>
+      </c>
+      <c r="I70" s="100">
+        <v>0.58715600000000001</v>
+      </c>
+      <c r="J70" s="123">
+        <v>14.079276999999999</v>
+      </c>
+      <c r="K70" s="123">
+        <v>24.234537</v>
+      </c>
+    </row>
+    <row r="71" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E71" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="F71" s="104">
+        <v>250.78218899999999</v>
+      </c>
+      <c r="G71" s="105">
+        <v>0.6</v>
+      </c>
+      <c r="H71" s="105">
+        <v>0.5</v>
+      </c>
+      <c r="I71" s="103">
+        <v>0.58715600000000001</v>
+      </c>
+      <c r="J71" s="124">
+        <v>12.101277</v>
+      </c>
+      <c r="K71" s="124">
+        <v>18.569862000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E72" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F72" s="67"/>
+      <c r="G72" s="125">
+        <v>0.15</v>
+      </c>
+      <c r="H72" s="109">
+        <v>26</v>
+      </c>
+      <c r="I72" s="68"/>
+      <c r="J72" s="126">
+        <v>1.978</v>
+      </c>
+      <c r="K72" s="126">
+        <v>5.6646749999999999</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F49:L49"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="J68:J69"/>
+    <mergeCell ref="O52:O58"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="F68:I68"/>
+    <mergeCell ref="M49:P49"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="F17:I17"/>
+    <mergeCell ref="K67:K69"/>
+    <mergeCell ref="E12:F12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="50" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q72"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="1" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="1" customWidth="1"/>
+    <col min="5" max="13" width="9" style="1" customWidth="1"/>
+    <col min="14" max="15" width="8.625" style="1" customWidth="1"/>
+    <col min="16" max="17" width="8.625" style="12" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>100</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="138"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" s="13"/>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="74" t="s">
+        <v>55</v>
+      </c>
+      <c r="H5" s="16"/>
+      <c r="I5" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="15"/>
+      <c r="K5" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" s="13"/>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="17"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" s="18"/>
+      <c r="J6" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" s="72"/>
+      <c r="M6" s="13"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F7" s="86">
+        <v>108.39</v>
+      </c>
+      <c r="G7" s="87">
+        <v>102.854</v>
+      </c>
+      <c r="H7" s="88">
+        <v>7.8940000000000001</v>
+      </c>
+      <c r="I7" s="87">
+        <v>5.5359999999999996</v>
+      </c>
+      <c r="J7" s="87">
+        <v>2.899</v>
+      </c>
+      <c r="K7" s="87">
+        <v>10.711</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="89">
+        <v>58.481999999999999</v>
+      </c>
+      <c r="G8" s="90">
+        <v>54.323999999999998</v>
+      </c>
+      <c r="H8" s="21"/>
+      <c r="I8" s="89">
+        <v>4.1580000000000004</v>
+      </c>
+      <c r="J8" s="91">
+        <v>2.48</v>
+      </c>
+      <c r="K8" s="91">
+        <v>7.05</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="92">
+        <v>49.908000000000001</v>
+      </c>
+      <c r="G9" s="93">
+        <v>48.53</v>
+      </c>
+      <c r="H9" s="94">
+        <v>7.8940000000000001</v>
+      </c>
+      <c r="I9" s="95">
+        <v>1.3779999999999999</v>
+      </c>
+      <c r="J9" s="94">
+        <v>0.41899999999999998</v>
+      </c>
+      <c r="K9" s="94">
+        <v>3.661</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E11" s="144" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" s="130"/>
+      <c r="G11" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="H11" s="130"/>
+      <c r="I11" s="144" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" s="130"/>
+      <c r="K11" s="144" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="130"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="152">
+        <v>482498.47816422151</v>
+      </c>
+      <c r="F12" s="130"/>
+      <c r="G12" s="152">
+        <v>28217.475999999999</v>
+      </c>
+      <c r="H12" s="130"/>
+      <c r="I12" s="152">
+        <v>415.13799999999998</v>
+      </c>
+      <c r="J12" s="130"/>
+      <c r="K12" s="152">
+        <v>28632.614000000001</v>
+      </c>
+      <c r="L12" s="130"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I16" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="22"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="148" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="142"/>
+      <c r="H17" s="142"/>
+      <c r="I17" s="143"/>
+      <c r="J17" s="148" t="s">
+        <v>71</v>
+      </c>
+      <c r="K17" s="142"/>
+      <c r="L17" s="142"/>
+      <c r="M17" s="143"/>
+      <c r="N17" s="25"/>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="26"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="K18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="L18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="M18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="N18" s="25"/>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="96">
+        <v>70.330000000000013</v>
+      </c>
+      <c r="G19" s="97">
+        <v>1.173</v>
+      </c>
+      <c r="H19" s="97">
+        <v>54.539000000000001</v>
+      </c>
+      <c r="I19" s="98">
+        <v>14.618</v>
+      </c>
+      <c r="J19" s="99">
+        <v>108.26300000000001</v>
+      </c>
+      <c r="K19" s="97">
+        <v>11.021000000000001</v>
+      </c>
+      <c r="L19" s="97">
+        <v>74.818999999999988</v>
+      </c>
+      <c r="M19" s="100">
+        <v>22.422999999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="101">
+        <v>64.486000000000004</v>
+      </c>
+      <c r="G20" s="102">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="H20" s="102">
+        <v>49.698</v>
+      </c>
+      <c r="I20" s="102">
+        <v>13.861000000000001</v>
+      </c>
+      <c r="J20" s="101">
+        <v>96.834000000000003</v>
+      </c>
+      <c r="K20" s="102">
+        <v>8.44</v>
+      </c>
+      <c r="L20" s="102">
+        <v>67.313999999999993</v>
+      </c>
+      <c r="M20" s="103">
+        <v>21.08</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="37"/>
+      <c r="C21" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="104">
+        <v>25.649000000000001</v>
+      </c>
+      <c r="G21" s="105">
+        <v>0.38500000000000001</v>
+      </c>
+      <c r="H21" s="105">
+        <v>19.195</v>
+      </c>
+      <c r="I21" s="103">
+        <v>6.069</v>
+      </c>
+      <c r="J21" s="104">
+        <v>37.746000000000002</v>
+      </c>
+      <c r="K21" s="105">
+        <v>3.13</v>
+      </c>
+      <c r="L21" s="102">
+        <v>24.594000000000001</v>
+      </c>
+      <c r="M21" s="106">
+        <v>10.022</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="3"/>
+      <c r="C22" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="35"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="104">
+        <v>38.837000000000003</v>
+      </c>
+      <c r="G22" s="102">
+        <v>0.54200000000000004</v>
+      </c>
+      <c r="H22" s="102">
+        <v>30.503</v>
+      </c>
+      <c r="I22" s="106">
+        <v>7.7919999999999998</v>
+      </c>
+      <c r="J22" s="104">
+        <v>59.088000000000001</v>
+      </c>
+      <c r="K22" s="102">
+        <v>5.31</v>
+      </c>
+      <c r="L22" s="105">
+        <v>42.72</v>
+      </c>
+      <c r="M22" s="103">
+        <v>11.058</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="3"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="36"/>
+      <c r="F23" s="104">
+        <v>7.6509999999999998</v>
+      </c>
+      <c r="G23" s="102">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="H23" s="105">
+        <v>6.5119999999999996</v>
+      </c>
+      <c r="I23" s="103">
+        <v>1.008</v>
+      </c>
+      <c r="J23" s="104">
+        <v>11.653</v>
+      </c>
+      <c r="K23" s="105">
+        <v>0.86499999999999999</v>
+      </c>
+      <c r="L23" s="105">
+        <v>9.5660000000000007</v>
+      </c>
+      <c r="M23" s="106">
+        <v>1.222</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="104">
+        <v>4.8490000000000002</v>
+      </c>
+      <c r="G24" s="102">
+        <v>0.129</v>
+      </c>
+      <c r="H24" s="102">
+        <v>3.9929999999999999</v>
+      </c>
+      <c r="I24" s="106">
+        <v>0.72699999999999998</v>
+      </c>
+      <c r="J24" s="104">
+        <v>8.673</v>
+      </c>
+      <c r="K24" s="102">
+        <v>1.4179999999999999</v>
+      </c>
+      <c r="L24" s="102">
+        <v>6.0030000000000001</v>
+      </c>
+      <c r="M24" s="103">
+        <v>1.252</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="42"/>
+      <c r="C25" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="104">
+        <v>2.3130000000000002</v>
+      </c>
+      <c r="G25" s="105">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="H25" s="105">
+        <v>1.8919999999999999</v>
+      </c>
+      <c r="I25" s="103">
+        <v>0.36</v>
+      </c>
+      <c r="J25" s="104">
+        <v>3.85</v>
+      </c>
+      <c r="K25" s="105">
+        <v>0.59899999999999998</v>
+      </c>
+      <c r="L25" s="102">
+        <v>2.6160000000000001</v>
+      </c>
+      <c r="M25" s="103">
+        <v>0.63500000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="101">
+        <v>11.396000000000001</v>
+      </c>
+      <c r="G26" s="107">
+        <v>0.27300000000000002</v>
+      </c>
+      <c r="H26" s="102">
+        <v>9.2710000000000008</v>
+      </c>
+      <c r="I26" s="106">
+        <v>1.8520000000000001</v>
+      </c>
+      <c r="J26" s="101">
+        <v>19.494</v>
+      </c>
+      <c r="K26" s="102">
+        <v>2.8130000000000002</v>
+      </c>
+      <c r="L26" s="102">
+        <v>13.446999999999999</v>
+      </c>
+      <c r="M26" s="106">
+        <v>3.234</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="108">
+        <v>0.995</v>
+      </c>
+      <c r="G27" s="109">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="H27" s="109">
+        <v>0.84799999999999998</v>
+      </c>
+      <c r="I27" s="110">
+        <v>0.03</v>
+      </c>
+      <c r="J27" s="108">
+        <v>2.7559999999999998</v>
+      </c>
+      <c r="K27" s="109">
+        <v>1.163</v>
+      </c>
+      <c r="L27" s="109">
+        <v>1.502</v>
+      </c>
+      <c r="M27" s="110">
+        <v>9.0999999999999998E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="48"/>
+      <c r="N32" s="25"/>
+    </row>
+    <row r="33" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="26"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="140"/>
+      <c r="G33" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="25"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="99">
+        <v>2018.1867689999999</v>
+      </c>
+      <c r="G34" s="97">
+        <v>658.76083000000006</v>
+      </c>
+      <c r="H34" s="97">
+        <v>701.59144000000003</v>
+      </c>
+      <c r="I34" s="97">
+        <v>201.23832999999999</v>
+      </c>
+      <c r="J34" s="97">
+        <v>402.68835000000001</v>
+      </c>
+      <c r="K34" s="97">
+        <v>12.460330000000001</v>
+      </c>
+      <c r="L34" s="97">
+        <v>18.478111999999999</v>
+      </c>
+      <c r="M34" s="100">
+        <v>22.969377000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="35"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="111">
+        <v>1687.149136</v>
+      </c>
+      <c r="G35" s="112">
+        <v>485.83044999999998</v>
+      </c>
+      <c r="H35" s="112">
+        <v>611.17385000000002</v>
+      </c>
+      <c r="I35" s="112">
+        <v>188.03433000000001</v>
+      </c>
+      <c r="J35" s="105">
+        <v>359.95087000000001</v>
+      </c>
+      <c r="K35" s="113">
+        <v>11.95635</v>
+      </c>
+      <c r="L35" s="113">
+        <v>13.833114</v>
+      </c>
+      <c r="M35" s="103">
+        <v>16.370172</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="37"/>
+      <c r="C36" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" s="38"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="104">
+        <v>743.28482900000006</v>
+      </c>
+      <c r="G36" s="102">
+        <v>208.17519999999999</v>
+      </c>
+      <c r="H36" s="102">
+        <v>257.24364000000003</v>
+      </c>
+      <c r="I36" s="114">
+        <v>93.570340000000002</v>
+      </c>
+      <c r="J36" s="102">
+        <v>171.19486000000001</v>
+      </c>
+      <c r="K36" s="102">
+        <v>1.2083999999999999</v>
+      </c>
+      <c r="L36" s="114">
+        <v>5.1248779999999998</v>
+      </c>
+      <c r="M36" s="103">
+        <v>6.7675109999999998</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="3"/>
+      <c r="C37" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" s="35"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="104">
+        <v>943.86430699999994</v>
+      </c>
+      <c r="G37" s="105">
+        <v>277.65525000000002</v>
+      </c>
+      <c r="H37" s="105">
+        <v>353.93020999999999</v>
+      </c>
+      <c r="I37" s="114">
+        <v>94.463989999999995</v>
+      </c>
+      <c r="J37" s="105">
+        <v>188.75601</v>
+      </c>
+      <c r="K37" s="102">
+        <v>10.747949999999999</v>
+      </c>
+      <c r="L37" s="114">
+        <v>8.7082359999999994</v>
+      </c>
+      <c r="M37" s="106">
+        <v>9.6026609999999994</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="3"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" s="36"/>
+      <c r="F38" s="104">
+        <v>163.00287800000001</v>
+      </c>
+      <c r="G38" s="102">
+        <v>56.067320000000002</v>
+      </c>
+      <c r="H38" s="102">
+        <v>62.535850000000003</v>
+      </c>
+      <c r="I38" s="112">
+        <v>10.308949999999999</v>
+      </c>
+      <c r="J38" s="102">
+        <v>29.546330000000001</v>
+      </c>
+      <c r="K38" s="105">
+        <v>1.98685</v>
+      </c>
+      <c r="L38" s="112">
+        <v>1.1624699999999999</v>
+      </c>
+      <c r="M38" s="103">
+        <v>1.395108</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="35"/>
+      <c r="D39" s="35"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="104">
+        <v>213.949725</v>
+      </c>
+      <c r="G39" s="105">
+        <v>86.258949999999999</v>
+      </c>
+      <c r="H39" s="105">
+        <v>75.713220000000007</v>
+      </c>
+      <c r="I39" s="114">
+        <v>11.615629999999999</v>
+      </c>
+      <c r="J39" s="105">
+        <v>36.864460000000001</v>
+      </c>
+      <c r="K39" s="102">
+        <v>0.24993000000000001</v>
+      </c>
+      <c r="L39" s="114">
+        <v>2.5015610000000001</v>
+      </c>
+      <c r="M39" s="106">
+        <v>0.74597400000000003</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="42"/>
+      <c r="C40" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="38"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="104">
+        <v>96.989919999999998</v>
+      </c>
+      <c r="G40" s="105">
+        <v>39.992420000000003</v>
+      </c>
+      <c r="H40" s="105">
+        <v>31.217220000000001</v>
+      </c>
+      <c r="I40" s="112">
+        <v>6.1722200000000003</v>
+      </c>
+      <c r="J40" s="105">
+        <v>18.0809</v>
+      </c>
+      <c r="K40" s="105">
+        <v>0.10995000000000001</v>
+      </c>
+      <c r="L40" s="112">
+        <v>1.02363</v>
+      </c>
+      <c r="M40" s="103">
+        <v>0.39357999999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="101">
+        <v>464.09167100000002</v>
+      </c>
+      <c r="G41" s="102">
+        <v>172.41202000000001</v>
+      </c>
+      <c r="H41" s="102">
+        <v>166.12902</v>
+      </c>
+      <c r="I41" s="114">
+        <v>29.23668</v>
+      </c>
+      <c r="J41" s="102">
+        <v>88.799819999999997</v>
+      </c>
+      <c r="K41" s="102">
+        <v>0.94508000000000003</v>
+      </c>
+      <c r="L41" s="114">
+        <v>5.0016870000000004</v>
+      </c>
+      <c r="M41" s="106">
+        <v>1.567364</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="108">
+        <v>117.087908</v>
+      </c>
+      <c r="G42" s="109">
+        <v>86.671430000000001</v>
+      </c>
+      <c r="H42" s="109">
+        <v>14.704370000000001</v>
+      </c>
+      <c r="I42" s="115">
+        <v>1.5883700000000001</v>
+      </c>
+      <c r="J42" s="109">
+        <v>5.8730200000000004</v>
+      </c>
+      <c r="K42" s="109">
+        <v>0.25405</v>
+      </c>
+      <c r="L42" s="115">
+        <v>2.143437</v>
+      </c>
+      <c r="M42" s="110">
+        <v>5.8532310000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="I43" s="9"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+    </row>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q47" s="52"/>
+    </row>
+    <row r="48" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P48" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q48" s="52"/>
+    </row>
+    <row r="49" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="22"/>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="141" t="s">
+        <v>80</v>
+      </c>
+      <c r="G49" s="142"/>
+      <c r="H49" s="142"/>
+      <c r="I49" s="142"/>
+      <c r="J49" s="142"/>
+      <c r="K49" s="142"/>
+      <c r="L49" s="143"/>
+      <c r="M49" s="141" t="s">
+        <v>81</v>
+      </c>
+      <c r="N49" s="142"/>
+      <c r="O49" s="142"/>
+      <c r="P49" s="143"/>
+    </row>
+    <row r="50" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="26"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H50" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K50" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L50" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M50" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="N50" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="O50" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="P50" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="13"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="96">
+        <v>1574.468314</v>
+      </c>
+      <c r="G51" s="97">
+        <v>583.99050799999998</v>
+      </c>
+      <c r="H51" s="97">
+        <v>531.9253799999999</v>
+      </c>
+      <c r="I51" s="97">
+        <v>143.090011</v>
+      </c>
+      <c r="J51" s="97">
+        <v>299.20264300000002</v>
+      </c>
+      <c r="K51" s="97">
+        <v>9.3313499999999987</v>
+      </c>
+      <c r="L51" s="100">
+        <v>6.9284220000000003</v>
+      </c>
+      <c r="M51" s="96">
+        <v>0.51020600000000005</v>
+      </c>
+      <c r="N51" s="97">
+        <v>0.97200700000000007</v>
+      </c>
+      <c r="O51" s="116">
+        <v>6.2780560000000003</v>
+      </c>
+      <c r="P51" s="117">
+        <v>18.009283</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="35"/>
+      <c r="D52" s="35"/>
+      <c r="E52" s="36"/>
+      <c r="F52" s="118">
+        <v>1285.2765220000001</v>
+      </c>
+      <c r="G52" s="105">
+        <v>419.062817</v>
+      </c>
+      <c r="H52" s="105">
+        <v>455.63784700000002</v>
+      </c>
+      <c r="I52" s="105">
+        <v>132.69912099999999</v>
+      </c>
+      <c r="J52" s="105">
+        <v>264.92859199999998</v>
+      </c>
+      <c r="K52" s="105">
+        <v>8.8883510000000001</v>
+      </c>
+      <c r="L52" s="103">
+        <v>4.0597940000000001</v>
+      </c>
+      <c r="M52" s="118">
+        <v>0.51020600000000005</v>
+      </c>
+      <c r="N52" s="105">
+        <v>0.93709700000000007</v>
+      </c>
+      <c r="O52" s="146"/>
+      <c r="P52" s="103">
+        <v>11.598632</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="37"/>
+      <c r="C53" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" s="38"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="104">
+        <v>563.84507299999996</v>
+      </c>
+      <c r="G53" s="105">
+        <v>180.362188</v>
+      </c>
+      <c r="H53" s="105">
+        <v>190.11470199999999</v>
+      </c>
+      <c r="I53" s="105">
+        <v>65.538408000000004</v>
+      </c>
+      <c r="J53" s="105">
+        <v>125.405447</v>
+      </c>
+      <c r="K53" s="105">
+        <v>0.93210000000000004</v>
+      </c>
+      <c r="L53" s="103">
+        <v>1.4922280000000001</v>
+      </c>
+      <c r="M53" s="104">
+        <v>1.8870000000000001E-2</v>
+      </c>
+      <c r="N53" s="119">
+        <v>0.37121300000000002</v>
+      </c>
+      <c r="O53" s="147"/>
+      <c r="P53" s="103">
+        <v>4.7372579999999997</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="3"/>
+      <c r="C54" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D54" s="35"/>
+      <c r="E54" s="36"/>
+      <c r="F54" s="104">
+        <v>721.43144900000004</v>
+      </c>
+      <c r="G54" s="105">
+        <v>238.70062899999999</v>
+      </c>
+      <c r="H54" s="105">
+        <v>265.523145</v>
+      </c>
+      <c r="I54" s="105">
+        <v>67.160713000000001</v>
+      </c>
+      <c r="J54" s="105">
+        <v>139.523145</v>
+      </c>
+      <c r="K54" s="105">
+        <v>7.956251</v>
+      </c>
+      <c r="L54" s="103">
+        <v>2.5675659999999998</v>
+      </c>
+      <c r="M54" s="104">
+        <v>0.49133599999999999</v>
+      </c>
+      <c r="N54" s="119">
+        <v>0.56588400000000005</v>
+      </c>
+      <c r="O54" s="147"/>
+      <c r="P54" s="103">
+        <v>6.8613739999999996</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="3"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="36"/>
+      <c r="F55" s="104">
+        <v>133.815856</v>
+      </c>
+      <c r="G55" s="105">
+        <v>48.532907000000002</v>
+      </c>
+      <c r="H55" s="105">
+        <v>50.327418000000002</v>
+      </c>
+      <c r="I55" s="105">
+        <v>8.2471599999999992</v>
+      </c>
+      <c r="J55" s="105">
+        <v>24.783611000000001</v>
+      </c>
+      <c r="K55" s="105">
+        <v>1.58948</v>
+      </c>
+      <c r="L55" s="103">
+        <v>0.33528000000000002</v>
+      </c>
+      <c r="M55" s="104">
+        <v>0</v>
+      </c>
+      <c r="N55" s="119">
+        <v>0</v>
+      </c>
+      <c r="O55" s="147"/>
+      <c r="P55" s="103">
+        <v>1.1160870000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="35"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="104">
+        <v>177.964924</v>
+      </c>
+      <c r="G56" s="105">
+        <v>78.256260999999995</v>
+      </c>
+      <c r="H56" s="105">
+        <v>61.590972000000001</v>
+      </c>
+      <c r="I56" s="105">
+        <v>8.8025199999999995</v>
+      </c>
+      <c r="J56" s="105">
+        <v>28.401031</v>
+      </c>
+      <c r="K56" s="105">
+        <v>0.18894900000000001</v>
+      </c>
+      <c r="L56" s="103">
+        <v>0.72519100000000003</v>
+      </c>
+      <c r="M56" s="104">
+        <v>0</v>
+      </c>
+      <c r="N56" s="119">
+        <v>3.4909999999999997E-2</v>
+      </c>
+      <c r="O56" s="147"/>
+      <c r="P56" s="103">
+        <v>0.55742000000000003</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="42"/>
+      <c r="C57" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D57" s="38"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="104">
+        <v>75.515040999999997</v>
+      </c>
+      <c r="G57" s="105">
+        <v>35.227449</v>
+      </c>
+      <c r="H57" s="105">
+        <v>22.55744</v>
+      </c>
+      <c r="I57" s="105">
+        <v>4.4400659999999998</v>
+      </c>
+      <c r="J57" s="105">
+        <v>12.914790999999999</v>
+      </c>
+      <c r="K57" s="105">
+        <v>7.6965000000000006E-2</v>
+      </c>
+      <c r="L57" s="103">
+        <v>0.29832999999999998</v>
+      </c>
+      <c r="M57" s="104">
+        <v>0</v>
+      </c>
+      <c r="N57" s="119">
+        <v>7.7679999999999997E-3</v>
+      </c>
+      <c r="O57" s="147"/>
+      <c r="P57" s="103">
+        <v>0.275505</v>
+      </c>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" s="13"/>
+      <c r="D58" s="13"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="101">
+        <v>374.17178200000001</v>
+      </c>
+      <c r="G58" s="102">
+        <v>153.58453</v>
+      </c>
+      <c r="H58" s="102">
+        <v>130.78795199999999</v>
+      </c>
+      <c r="I58" s="102">
+        <v>21.137255</v>
+      </c>
+      <c r="J58" s="102">
+        <v>66.499795000000006</v>
+      </c>
+      <c r="K58" s="102">
+        <v>0.71558299999999997</v>
+      </c>
+      <c r="L58" s="106">
+        <v>1.4466669999999999</v>
+      </c>
+      <c r="M58" s="101">
+        <v>0</v>
+      </c>
+      <c r="N58" s="120">
+        <v>0.182667</v>
+      </c>
+      <c r="O58" s="147"/>
+      <c r="P58" s="106">
+        <v>1.132393</v>
+      </c>
+    </row>
+    <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" s="45"/>
+      <c r="D59" s="45"/>
+      <c r="E59" s="46"/>
+      <c r="F59" s="108">
+        <v>111.226868</v>
+      </c>
+      <c r="G59" s="109">
+        <v>86.671430000000001</v>
+      </c>
+      <c r="H59" s="109">
+        <v>14.696561000000001</v>
+      </c>
+      <c r="I59" s="109">
+        <v>1.5883700000000001</v>
+      </c>
+      <c r="J59" s="109">
+        <v>5.8730200000000004</v>
+      </c>
+      <c r="K59" s="109">
+        <v>0.25405</v>
+      </c>
+      <c r="L59" s="110">
+        <v>2.143437</v>
+      </c>
+      <c r="M59" s="121"/>
+      <c r="N59" s="122"/>
+      <c r="O59" s="59"/>
+      <c r="P59" s="110">
+        <v>5.8532310000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="9"/>
+      <c r="D60" s="9"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
+      <c r="I60" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="M60" s="9"/>
+      <c r="N60" s="9"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="9" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="I62" s="10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="10"/>
+    </row>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="11"/>
+    </row>
+    <row r="65" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="66" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I66" s="14"/>
+      <c r="J66" s="14"/>
+      <c r="K66" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="22"/>
+      <c r="F67" s="153" t="s">
+        <v>35</v>
+      </c>
+      <c r="G67" s="129"/>
+      <c r="H67" s="129"/>
+      <c r="I67" s="129"/>
+      <c r="J67" s="130"/>
+      <c r="K67" s="154" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="60"/>
+      <c r="F68" s="149" t="s">
+        <v>37</v>
+      </c>
+      <c r="G68" s="150"/>
+      <c r="H68" s="150"/>
+      <c r="I68" s="151"/>
+      <c r="J68" s="145" t="s">
+        <v>38</v>
+      </c>
+      <c r="K68" s="155"/>
+    </row>
+    <row r="69" spans="2:11" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E69" s="61"/>
+      <c r="F69" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="G69" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="H69" s="64" t="s">
+        <v>93</v>
+      </c>
+      <c r="I69" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="J69" s="132"/>
+      <c r="K69" s="156"/>
+    </row>
+    <row r="70" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E70" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F70" s="99">
+        <v>276.60961099999997</v>
+      </c>
+      <c r="G70" s="97">
+        <v>0.9</v>
+      </c>
+      <c r="H70" s="97">
+        <v>29.5</v>
+      </c>
+      <c r="I70" s="100">
+        <v>0.32531300000000002</v>
+      </c>
+      <c r="J70" s="123">
+        <v>17.550699999999999</v>
+      </c>
+      <c r="K70" s="123">
+        <v>23.730454999999999</v>
+      </c>
+    </row>
+    <row r="71" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E71" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="F71" s="104">
+        <v>276.60961099999997</v>
+      </c>
+      <c r="G71" s="105">
+        <v>0.75</v>
+      </c>
+      <c r="H71" s="105">
+        <v>1</v>
+      </c>
+      <c r="I71" s="103">
+        <v>0.32531300000000002</v>
+      </c>
+      <c r="J71" s="124">
+        <v>15.2927</v>
+      </c>
+      <c r="K71" s="124">
+        <v>18.06578</v>
+      </c>
+    </row>
+    <row r="72" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E72" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F72" s="67"/>
+      <c r="G72" s="125">
+        <v>0.15</v>
+      </c>
+      <c r="H72" s="109">
+        <v>28.5</v>
+      </c>
+      <c r="I72" s="68"/>
+      <c r="J72" s="126">
+        <v>2.258</v>
+      </c>
+      <c r="K72" s="126">
+        <v>5.6646749999999999</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F49:L49"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="J68:J69"/>
+    <mergeCell ref="O52:O58"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="F68:I68"/>
+    <mergeCell ref="M49:P49"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="F17:I17"/>
+    <mergeCell ref="K67:K69"/>
+    <mergeCell ref="E12:F12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="50" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:Q72"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="9" style="1" customWidth="1"/>
+    <col min="2" max="4" width="2.875" style="1" customWidth="1"/>
+    <col min="5" max="13" width="9" style="1" customWidth="1"/>
+    <col min="14" max="15" width="8.625" style="1" customWidth="1"/>
+    <col min="16" max="17" width="8.625" style="12" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:16" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="137" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="138"/>
+    </row>
+    <row r="2" spans="2:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" s="13"/>
+    </row>
+    <row r="5" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="74" t="s">
+        <v>55</v>
+      </c>
+      <c r="H5" s="16"/>
+      <c r="I5" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="15"/>
+      <c r="K5" s="71" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" s="13"/>
+    </row>
+    <row r="6" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E6" s="17"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" s="18"/>
+      <c r="J6" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" s="72"/>
+      <c r="M6" s="13"/>
+    </row>
+    <row r="7" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E7" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F7" s="86">
+        <v>108.488</v>
+      </c>
+      <c r="G7" s="87">
+        <v>102.893</v>
+      </c>
+      <c r="H7" s="88">
+        <v>7.9960000000000004</v>
+      </c>
+      <c r="I7" s="87">
+        <v>5.5950000000000006</v>
+      </c>
+      <c r="J7" s="87">
+        <v>2.9279999999999999</v>
+      </c>
+      <c r="K7" s="87">
+        <v>10.731</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E8" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="89">
+        <v>58.511000000000003</v>
+      </c>
+      <c r="G8" s="90">
+        <v>54.313000000000002</v>
+      </c>
+      <c r="H8" s="21"/>
+      <c r="I8" s="89">
+        <v>4.1980000000000004</v>
+      </c>
+      <c r="J8" s="91">
+        <v>2.4940000000000002</v>
+      </c>
+      <c r="K8" s="91">
+        <v>7.0659999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="92">
+        <v>49.976999999999997</v>
+      </c>
+      <c r="G9" s="93">
+        <v>48.58</v>
+      </c>
+      <c r="H9" s="94">
+        <v>7.9960000000000004</v>
+      </c>
+      <c r="I9" s="95">
+        <v>1.397</v>
+      </c>
+      <c r="J9" s="94">
+        <v>0.434</v>
+      </c>
+      <c r="K9" s="94">
+        <v>3.665</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E11" s="144" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" s="130"/>
+      <c r="G11" s="157" t="s">
+        <v>64</v>
+      </c>
+      <c r="H11" s="130"/>
+      <c r="I11" s="144" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" s="130"/>
+      <c r="K11" s="144" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="130"/>
+    </row>
+    <row r="12" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E12" s="152">
+        <v>482164.686981935</v>
+      </c>
+      <c r="F12" s="130"/>
+      <c r="G12" s="152">
+        <v>28211.937999999998</v>
+      </c>
+      <c r="H12" s="130"/>
+      <c r="I12" s="152">
+        <v>126.94</v>
+      </c>
+      <c r="J12" s="130"/>
+      <c r="K12" s="152">
+        <v>28338.878000000001</v>
+      </c>
+      <c r="L12" s="130"/>
+    </row>
+    <row r="13" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="14" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I16" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="22"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="148" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="142"/>
+      <c r="H17" s="142"/>
+      <c r="I17" s="143"/>
+      <c r="J17" s="148" t="s">
+        <v>71</v>
+      </c>
+      <c r="K17" s="142"/>
+      <c r="L17" s="142"/>
+      <c r="M17" s="143"/>
+      <c r="N17" s="25"/>
+    </row>
+    <row r="18" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="26"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="K18" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="L18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="M18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="N18" s="25"/>
+    </row>
+    <row r="19" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="96">
+        <v>68.42</v>
+      </c>
+      <c r="G19" s="97">
+        <v>1.0620000000000001</v>
+      </c>
+      <c r="H19" s="97">
+        <v>53.91899999999999</v>
+      </c>
+      <c r="I19" s="98">
+        <v>13.439</v>
+      </c>
+      <c r="J19" s="99">
+        <v>102.056</v>
+      </c>
+      <c r="K19" s="97">
+        <v>10.846</v>
+      </c>
+      <c r="L19" s="97">
+        <v>71.344999999999999</v>
+      </c>
+      <c r="M19" s="100">
+        <v>19.864999999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="101">
+        <v>62.738</v>
+      </c>
+      <c r="G20" s="102">
+        <v>0.81099999999999994</v>
+      </c>
+      <c r="H20" s="102">
+        <v>49.200999999999993</v>
+      </c>
+      <c r="I20" s="102">
+        <v>12.726000000000001</v>
+      </c>
+      <c r="J20" s="101">
+        <v>91.412000000000006</v>
+      </c>
+      <c r="K20" s="102">
+        <v>8.3330000000000002</v>
+      </c>
+      <c r="L20" s="102">
+        <v>64.448999999999998</v>
+      </c>
+      <c r="M20" s="103">
+        <v>18.63</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="37"/>
+      <c r="C21" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="38"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="104">
+        <v>24.318999999999999</v>
+      </c>
+      <c r="G21" s="105">
+        <v>0.35699999999999998</v>
+      </c>
+      <c r="H21" s="105">
+        <v>18.396999999999998</v>
+      </c>
+      <c r="I21" s="103">
+        <v>5.5650000000000004</v>
+      </c>
+      <c r="J21" s="104">
+        <v>35.558</v>
+      </c>
+      <c r="K21" s="105">
+        <v>3.8039999999999998</v>
+      </c>
+      <c r="L21" s="102">
+        <v>22.913</v>
+      </c>
+      <c r="M21" s="106">
+        <v>8.8409999999999993</v>
+      </c>
+    </row>
+    <row r="22" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="3"/>
+      <c r="C22" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="35"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="104">
+        <v>38.418999999999997</v>
+      </c>
+      <c r="G22" s="102">
+        <v>0.45400000000000001</v>
+      </c>
+      <c r="H22" s="102">
+        <v>30.803999999999998</v>
+      </c>
+      <c r="I22" s="106">
+        <v>7.1609999999999996</v>
+      </c>
+      <c r="J22" s="104">
+        <v>55.853999999999999</v>
+      </c>
+      <c r="K22" s="102">
+        <v>4.5289999999999999</v>
+      </c>
+      <c r="L22" s="105">
+        <v>41.536000000000001</v>
+      </c>
+      <c r="M22" s="103">
+        <v>9.7889999999999997</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="3"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="36"/>
+      <c r="F23" s="104">
+        <v>7.8129999999999997</v>
+      </c>
+      <c r="G23" s="102">
+        <v>0.121</v>
+      </c>
+      <c r="H23" s="105">
+        <v>6.7480000000000002</v>
+      </c>
+      <c r="I23" s="103">
+        <v>0.94399999999999995</v>
+      </c>
+      <c r="J23" s="104">
+        <v>11.62</v>
+      </c>
+      <c r="K23" s="105">
+        <v>0.84599999999999997</v>
+      </c>
+      <c r="L23" s="105">
+        <v>9.6780000000000008</v>
+      </c>
+      <c r="M23" s="106">
+        <v>1.0960000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="104">
+        <v>4.657</v>
+      </c>
+      <c r="G24" s="102">
+        <v>0.127</v>
+      </c>
+      <c r="H24" s="102">
+        <v>3.8359999999999999</v>
+      </c>
+      <c r="I24" s="106">
+        <v>0.69399999999999995</v>
+      </c>
+      <c r="J24" s="104">
+        <v>8.0390000000000015</v>
+      </c>
+      <c r="K24" s="102">
+        <v>1.381</v>
+      </c>
+      <c r="L24" s="102">
+        <v>5.4880000000000004</v>
+      </c>
+      <c r="M24" s="103">
+        <v>1.17</v>
+      </c>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="42"/>
+      <c r="C25" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="38"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="104">
+        <v>2.2869999999999999</v>
+      </c>
+      <c r="G25" s="105">
+        <v>6.3E-2</v>
+      </c>
+      <c r="H25" s="105">
+        <v>1.883</v>
+      </c>
+      <c r="I25" s="103">
+        <v>0.34100000000000003</v>
+      </c>
+      <c r="J25" s="104">
+        <v>3.8039999999999998</v>
+      </c>
+      <c r="K25" s="105">
+        <v>0.67900000000000005</v>
+      </c>
+      <c r="L25" s="102">
+        <v>2.5209999999999999</v>
+      </c>
+      <c r="M25" s="103">
+        <v>0.60399999999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="101">
+        <v>10.766</v>
+      </c>
+      <c r="G26" s="107">
+        <v>0.254</v>
+      </c>
+      <c r="H26" s="102">
+        <v>8.8369999999999997</v>
+      </c>
+      <c r="I26" s="106">
+        <v>1.675</v>
+      </c>
+      <c r="J26" s="101">
+        <v>18.094000000000001</v>
+      </c>
+      <c r="K26" s="102">
+        <v>2.9729999999999999</v>
+      </c>
+      <c r="L26" s="102">
+        <v>12.301</v>
+      </c>
+      <c r="M26" s="106">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="108">
+        <v>1.0249999999999999</v>
+      </c>
+      <c r="G27" s="109">
+        <v>0.124</v>
+      </c>
+      <c r="H27" s="109">
+        <v>0.88200000000000001</v>
+      </c>
+      <c r="I27" s="110">
+        <v>1.9E-2</v>
+      </c>
+      <c r="J27" s="108">
+        <v>2.605</v>
+      </c>
+      <c r="K27" s="109">
+        <v>1.1319999999999999</v>
+      </c>
+      <c r="L27" s="109">
+        <v>1.4079999999999999</v>
+      </c>
+      <c r="M27" s="110">
+        <v>6.5000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="29" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M31" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="2:14" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="48"/>
+      <c r="N32" s="25"/>
+    </row>
+    <row r="33" spans="2:17" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="26"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="140"/>
+      <c r="G33" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="N33" s="25"/>
+    </row>
+    <row r="34" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="99">
+        <v>1922.442247</v>
+      </c>
+      <c r="G34" s="97">
+        <v>655.31776000000002</v>
+      </c>
+      <c r="H34" s="97">
+        <v>675.54361000000006</v>
+      </c>
+      <c r="I34" s="97">
+        <v>175.98358999999999</v>
+      </c>
+      <c r="J34" s="97">
+        <v>366.5702</v>
+      </c>
+      <c r="K34" s="97">
+        <v>11.788790000000001</v>
+      </c>
+      <c r="L34" s="97">
+        <v>18.433015000000001</v>
+      </c>
+      <c r="M34" s="100">
+        <v>18.805281999999998</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="35"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="111">
+        <v>1609.8089769999999</v>
+      </c>
+      <c r="G35" s="112">
+        <v>498.42234999999999</v>
+      </c>
+      <c r="H35" s="112">
+        <v>585.75967000000003</v>
+      </c>
+      <c r="I35" s="112">
+        <v>161.74199999999999</v>
+      </c>
+      <c r="J35" s="105">
+        <v>324.22253000000001</v>
+      </c>
+      <c r="K35" s="113">
+        <v>11.60371</v>
+      </c>
+      <c r="L35" s="113">
+        <v>13.799049999999999</v>
+      </c>
+      <c r="M35" s="103">
+        <v>14.259667</v>
+      </c>
+    </row>
+    <row r="36" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="37"/>
+      <c r="C36" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D36" s="38"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="104">
+        <v>715.9982060000001</v>
+      </c>
+      <c r="G36" s="102">
+        <v>230.22282000000001</v>
+      </c>
+      <c r="H36" s="102">
+        <v>244.40294</v>
+      </c>
+      <c r="I36" s="114">
+        <v>79.36063</v>
+      </c>
+      <c r="J36" s="102">
+        <v>148.74565999999999</v>
+      </c>
+      <c r="K36" s="102">
+        <v>0.64119000000000004</v>
+      </c>
+      <c r="L36" s="114">
+        <v>6.4320029999999999</v>
+      </c>
+      <c r="M36" s="103">
+        <v>6.1929629999999998</v>
+      </c>
+    </row>
+    <row r="37" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="3"/>
+      <c r="C37" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" s="35"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="104">
+        <v>893.81077100000005</v>
+      </c>
+      <c r="G37" s="105">
+        <v>268.19952999999998</v>
+      </c>
+      <c r="H37" s="105">
+        <v>341.35673000000003</v>
+      </c>
+      <c r="I37" s="114">
+        <v>82.381370000000004</v>
+      </c>
+      <c r="J37" s="105">
+        <v>175.47686999999999</v>
+      </c>
+      <c r="K37" s="102">
+        <v>10.96252</v>
+      </c>
+      <c r="L37" s="114">
+        <v>7.3670470000000003</v>
+      </c>
+      <c r="M37" s="106">
+        <v>8.0667039999999997</v>
+      </c>
+    </row>
+    <row r="38" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="3"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" s="36"/>
+      <c r="F38" s="104">
+        <v>188.74846500000001</v>
+      </c>
+      <c r="G38" s="102">
+        <v>83.817859999999996</v>
+      </c>
+      <c r="H38" s="102">
+        <v>61.811030000000002</v>
+      </c>
+      <c r="I38" s="112">
+        <v>9.0721399999999992</v>
+      </c>
+      <c r="J38" s="102">
+        <v>30.03744</v>
+      </c>
+      <c r="K38" s="105">
+        <v>1.7527699999999999</v>
+      </c>
+      <c r="L38" s="112">
+        <v>1.0710519999999999</v>
+      </c>
+      <c r="M38" s="103">
+        <v>1.1861729999999999</v>
+      </c>
+    </row>
+    <row r="39" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="35"/>
+      <c r="D39" s="35"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="104">
+        <v>208.88729699999999</v>
+      </c>
+      <c r="G39" s="105">
+        <v>88.047669999999997</v>
+      </c>
+      <c r="H39" s="105">
+        <v>67.465580000000003</v>
+      </c>
+      <c r="I39" s="114">
+        <v>11.0722</v>
+      </c>
+      <c r="J39" s="105">
+        <v>38.878959999999999</v>
+      </c>
+      <c r="K39" s="102">
+        <v>0.18507999999999999</v>
+      </c>
+      <c r="L39" s="114">
+        <v>2.5669870000000001</v>
+      </c>
+      <c r="M39" s="106">
+        <v>0.67081999999999997</v>
+      </c>
+    </row>
+    <row r="40" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="42"/>
+      <c r="C40" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="38"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="104">
+        <v>109.83407</v>
+      </c>
+      <c r="G40" s="105">
+        <v>50.440689999999996</v>
+      </c>
+      <c r="H40" s="105">
+        <v>32.59122</v>
+      </c>
+      <c r="I40" s="112">
+        <v>5.5680199999999997</v>
+      </c>
+      <c r="J40" s="105">
+        <v>19.398820000000001</v>
+      </c>
+      <c r="K40" s="105">
+        <v>0.1221</v>
+      </c>
+      <c r="L40" s="112">
+        <v>1.3552660000000001</v>
+      </c>
+      <c r="M40" s="103">
+        <v>0.35795399999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="43"/>
+      <c r="F41" s="101">
+        <v>439.79805900000002</v>
+      </c>
+      <c r="G41" s="102">
+        <v>185.84800999999999</v>
+      </c>
+      <c r="H41" s="102">
+        <v>140.96821</v>
+      </c>
+      <c r="I41" s="114">
+        <v>25.644780000000001</v>
+      </c>
+      <c r="J41" s="102">
+        <v>79.401489999999995</v>
+      </c>
+      <c r="K41" s="102">
+        <v>1.0656000000000001</v>
+      </c>
+      <c r="L41" s="114">
+        <v>5.4876170000000002</v>
+      </c>
+      <c r="M41" s="106">
+        <v>1.382352</v>
+      </c>
+    </row>
+    <row r="42" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="108">
+        <v>103.74597300000001</v>
+      </c>
+      <c r="G42" s="109">
+        <v>68.847740000000002</v>
+      </c>
+      <c r="H42" s="109">
+        <v>22.318359999999998</v>
+      </c>
+      <c r="I42" s="115">
+        <v>3.1693899999999999</v>
+      </c>
+      <c r="J42" s="109">
+        <v>3.4687100000000002</v>
+      </c>
+      <c r="K42" s="109">
+        <v>0</v>
+      </c>
+      <c r="L42" s="115">
+        <v>2.0669780000000002</v>
+      </c>
+      <c r="M42" s="110">
+        <v>3.8747950000000002</v>
+      </c>
+    </row>
+    <row r="43" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="I43" s="9"/>
+    </row>
+    <row r="44" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+    </row>
+    <row r="45" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+    </row>
+    <row r="46" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="47" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q47" s="52"/>
+    </row>
+    <row r="48" spans="2:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P48" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q48" s="52"/>
+    </row>
+    <row r="49" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="22"/>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="141" t="s">
+        <v>80</v>
+      </c>
+      <c r="G49" s="142"/>
+      <c r="H49" s="142"/>
+      <c r="I49" s="142"/>
+      <c r="J49" s="142"/>
+      <c r="K49" s="142"/>
+      <c r="L49" s="143"/>
+      <c r="M49" s="141" t="s">
+        <v>81</v>
+      </c>
+      <c r="N49" s="142"/>
+      <c r="O49" s="142"/>
+      <c r="P49" s="143"/>
+    </row>
+    <row r="50" spans="2:16" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="26"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H50" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="K50" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="L50" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="M50" s="55" t="s">
+        <v>82</v>
+      </c>
+      <c r="N50" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="O50" s="57" t="s">
+        <v>84</v>
+      </c>
+      <c r="P50" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="13"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="96">
+        <v>1513.017722</v>
+      </c>
+      <c r="G51" s="97">
+        <v>586.93243500000005</v>
+      </c>
+      <c r="H51" s="97">
+        <v>513.72491099999991</v>
+      </c>
+      <c r="I51" s="97">
+        <v>126.017753</v>
+      </c>
+      <c r="J51" s="97">
+        <v>270.69979699999999</v>
+      </c>
+      <c r="K51" s="97">
+        <v>8.7303510000000006</v>
+      </c>
+      <c r="L51" s="100">
+        <v>6.9124749999999997</v>
+      </c>
+      <c r="M51" s="96">
+        <v>1.159988</v>
+      </c>
+      <c r="N51" s="97">
+        <v>0.75688699999999998</v>
+      </c>
+      <c r="O51" s="116">
+        <v>3.5448900000000001</v>
+      </c>
+      <c r="P51" s="117">
+        <v>14.476039999999999</v>
+      </c>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C52" s="35"/>
+      <c r="D52" s="35"/>
+      <c r="E52" s="36"/>
+      <c r="F52" s="118">
+        <v>1238.1639929999999</v>
+      </c>
+      <c r="G52" s="105">
+        <v>437.37620500000003</v>
+      </c>
+      <c r="H52" s="105">
+        <v>437.03923500000002</v>
+      </c>
+      <c r="I52" s="105">
+        <v>114.380027</v>
+      </c>
+      <c r="J52" s="105">
+        <v>236.676829</v>
+      </c>
+      <c r="K52" s="105">
+        <v>8.5944970000000005</v>
+      </c>
+      <c r="L52" s="103">
+        <v>4.0972</v>
+      </c>
+      <c r="M52" s="118">
+        <v>1.121273</v>
+      </c>
+      <c r="N52" s="105">
+        <v>0.67012099999999997</v>
+      </c>
+      <c r="O52" s="146"/>
+      <c r="P52" s="103">
+        <v>10.100384</v>
+      </c>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="37"/>
+      <c r="C53" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" s="38"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="104">
+        <v>551.035797</v>
+      </c>
+      <c r="G53" s="105">
+        <v>203.064582</v>
+      </c>
+      <c r="H53" s="105">
+        <v>181.60221899999999</v>
+      </c>
+      <c r="I53" s="105">
+        <v>55.542856</v>
+      </c>
+      <c r="J53" s="105">
+        <v>108.424594</v>
+      </c>
+      <c r="K53" s="105">
+        <v>0.44883299999999998</v>
+      </c>
+      <c r="L53" s="103">
+        <v>1.9527129999999999</v>
+      </c>
+      <c r="M53" s="104">
+        <v>3.7485999999999998E-2</v>
+      </c>
+      <c r="N53" s="119">
+        <v>0.43448300000000001</v>
+      </c>
+      <c r="O53" s="147"/>
+      <c r="P53" s="103">
+        <v>4.3350739999999996</v>
+      </c>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="3"/>
+      <c r="C54" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D54" s="35"/>
+      <c r="E54" s="36"/>
+      <c r="F54" s="104">
+        <v>687.12819600000012</v>
+      </c>
+      <c r="G54" s="105">
+        <v>234.311623</v>
+      </c>
+      <c r="H54" s="105">
+        <v>255.437016</v>
+      </c>
+      <c r="I54" s="105">
+        <v>58.837170999999998</v>
+      </c>
+      <c r="J54" s="105">
+        <v>128.25223500000001</v>
+      </c>
+      <c r="K54" s="105">
+        <v>8.145664</v>
+      </c>
+      <c r="L54" s="103">
+        <v>2.1444869999999998</v>
+      </c>
+      <c r="M54" s="104">
+        <v>1.0837870000000001</v>
+      </c>
+      <c r="N54" s="119">
+        <v>0.23563799999999999</v>
+      </c>
+      <c r="O54" s="147"/>
+      <c r="P54" s="103">
+        <v>5.7653100000000004</v>
+      </c>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="3"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="36"/>
+      <c r="F55" s="104">
+        <v>160.16664399999999</v>
+      </c>
+      <c r="G55" s="105">
+        <v>76.614647000000005</v>
+      </c>
+      <c r="H55" s="105">
+        <v>49.558073999999998</v>
+      </c>
+      <c r="I55" s="105">
+        <v>7.2584400000000002</v>
+      </c>
+      <c r="J55" s="105">
+        <v>24.949774999999999</v>
+      </c>
+      <c r="K55" s="105">
+        <v>1.4022159999999999</v>
+      </c>
+      <c r="L55" s="103">
+        <v>0.383492</v>
+      </c>
+      <c r="M55" s="104">
+        <v>0</v>
+      </c>
+      <c r="N55" s="119">
+        <v>0</v>
+      </c>
+      <c r="O55" s="147"/>
+      <c r="P55" s="103">
+        <v>0.94893799999999995</v>
+      </c>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="35"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="104">
+        <v>174.99427399999999</v>
+      </c>
+      <c r="G56" s="105">
+        <v>80.708489999999998</v>
+      </c>
+      <c r="H56" s="105">
+        <v>54.379038999999999</v>
+      </c>
+      <c r="I56" s="105">
+        <v>8.4683360000000008</v>
+      </c>
+      <c r="J56" s="105">
+        <v>30.554258000000001</v>
+      </c>
+      <c r="K56" s="105">
+        <v>0.135854</v>
+      </c>
+      <c r="L56" s="103">
+        <v>0.74829699999999999</v>
+      </c>
+      <c r="M56" s="104">
+        <v>3.8714999999999999E-2</v>
+      </c>
+      <c r="N56" s="119">
+        <v>8.6765999999999996E-2</v>
+      </c>
+      <c r="O56" s="147"/>
+      <c r="P56" s="103">
+        <v>0.500861</v>
+      </c>
+    </row>
+    <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="42"/>
+      <c r="C57" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="D57" s="38"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="104">
+        <v>88.646316999999996</v>
+      </c>
+      <c r="G57" s="105">
+        <v>45.931781999999998</v>
+      </c>
+      <c r="H57" s="105">
+        <v>24.352847000000001</v>
+      </c>
+      <c r="I57" s="105">
+        <v>3.9878999999999998</v>
+      </c>
+      <c r="J57" s="105">
+        <v>13.889802</v>
+      </c>
+      <c r="K57" s="105">
+        <v>8.5470000000000004E-2</v>
+      </c>
+      <c r="L57" s="103">
+        <v>0.39851599999999998</v>
+      </c>
+      <c r="M57" s="104">
+        <v>3.8714999999999999E-2</v>
+      </c>
+      <c r="N57" s="119">
+        <v>7.0445999999999995E-2</v>
+      </c>
+      <c r="O57" s="147"/>
+      <c r="P57" s="103">
+        <v>0.25056800000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" s="13"/>
+      <c r="D58" s="13"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="101">
+        <v>357.90495399999998</v>
+      </c>
+      <c r="G58" s="102">
+        <v>168.11088899999999</v>
+      </c>
+      <c r="H58" s="102">
+        <v>109.276448</v>
+      </c>
+      <c r="I58" s="102">
+        <v>18.70534</v>
+      </c>
+      <c r="J58" s="102">
+        <v>59.427813</v>
+      </c>
+      <c r="K58" s="102">
+        <v>0.81103700000000001</v>
+      </c>
+      <c r="L58" s="106">
+        <v>1.5734269999999999</v>
+      </c>
+      <c r="M58" s="101">
+        <v>9.8168000000000005E-2</v>
+      </c>
+      <c r="N58" s="120">
+        <v>0.32197700000000001</v>
+      </c>
+      <c r="O58" s="147"/>
+      <c r="P58" s="106">
+        <v>0.99893399999999999</v>
+      </c>
+    </row>
+    <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" s="45"/>
+      <c r="D59" s="45"/>
+      <c r="E59" s="46"/>
+      <c r="F59" s="108">
+        <v>99.859455000000011</v>
+      </c>
+      <c r="G59" s="109">
+        <v>68.847740000000002</v>
+      </c>
+      <c r="H59" s="109">
+        <v>22.306636999999998</v>
+      </c>
+      <c r="I59" s="109">
+        <v>3.1693899999999999</v>
+      </c>
+      <c r="J59" s="109">
+        <v>3.4687100000000002</v>
+      </c>
+      <c r="K59" s="109">
+        <v>0</v>
+      </c>
+      <c r="L59" s="110">
+        <v>2.0669780000000002</v>
+      </c>
+      <c r="M59" s="121"/>
+      <c r="N59" s="122"/>
+      <c r="O59" s="59"/>
+      <c r="P59" s="110">
+        <v>3.8747950000000002</v>
+      </c>
+    </row>
+    <row r="60" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="9"/>
+      <c r="D60" s="9"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
+      <c r="I60" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="M60" s="9"/>
+      <c r="N60" s="9"/>
+    </row>
+    <row r="61" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="9" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="62" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="I62" s="10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="63" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="10"/>
+    </row>
+    <row r="64" spans="2:16" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="11"/>
+    </row>
+    <row r="65" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="66" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I66" s="14"/>
+      <c r="J66" s="14"/>
+      <c r="K66" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E67" s="22"/>
+      <c r="F67" s="153" t="s">
+        <v>35</v>
+      </c>
+      <c r="G67" s="129"/>
+      <c r="H67" s="129"/>
+      <c r="I67" s="129"/>
+      <c r="J67" s="130"/>
+      <c r="K67" s="154" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E68" s="60"/>
+      <c r="F68" s="149" t="s">
+        <v>37</v>
+      </c>
+      <c r="G68" s="150"/>
+      <c r="H68" s="150"/>
+      <c r="I68" s="151"/>
+      <c r="J68" s="145" t="s">
+        <v>38</v>
+      </c>
+      <c r="K68" s="155"/>
+    </row>
+    <row r="69" spans="2:11" ht="21.6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E69" s="61"/>
+      <c r="F69" s="62" t="s">
+        <v>91</v>
+      </c>
+      <c r="G69" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="H69" s="64" t="s">
+        <v>93</v>
+      </c>
+      <c r="I69" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="J69" s="132"/>
+      <c r="K69" s="156"/>
+    </row>
+    <row r="70" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E70" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F70" s="99">
+        <v>230.21449200000001</v>
+      </c>
+      <c r="G70" s="97">
+        <v>0.70000000000000007</v>
+      </c>
+      <c r="H70" s="97">
+        <v>25.488</v>
+      </c>
+      <c r="I70" s="100">
+        <v>0.25431999999999999</v>
+      </c>
+      <c r="J70" s="123">
+        <v>12.632</v>
+      </c>
+      <c r="K70" s="123">
+        <v>20.636821999999999</v>
+      </c>
+    </row>
+    <row r="71" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E71" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="F71" s="104">
+        <v>230.21449200000001</v>
+      </c>
+      <c r="G71" s="105">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="H71" s="105">
+        <v>1</v>
+      </c>
+      <c r="I71" s="103">
+        <v>0.25431999999999999</v>
+      </c>
+      <c r="J71" s="124">
+        <v>10.43</v>
+      </c>
+      <c r="K71" s="124">
+        <v>14.162146999999999</v>
+      </c>
+    </row>
+    <row r="72" spans="2:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E72" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F72" s="67"/>
+      <c r="G72" s="125">
+        <v>0.15</v>
+      </c>
+      <c r="H72" s="109">
+        <v>24.488</v>
+      </c>
+      <c r="I72" s="68"/>
+      <c r="J72" s="126">
+        <v>2.202</v>
+      </c>
+      <c r="K72" s="126">
+        <v>6.4746750000000004</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F49:L49"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="J68:J69"/>
+    <mergeCell ref="O52:O58"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="F68:I68"/>
+    <mergeCell ref="M49:P49"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="F17:I17"/>
+    <mergeCell ref="K67:K69"/>
+    <mergeCell ref="E12:F12"/>
+  </mergeCells>
+  <phoneticPr fontId="1"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0" header="0.39370078740157483" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="50" pageOrder="overThenDown" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="23" baseType="lpstr">
+      <vt:lpstr>総括表1</vt:lpstr>
+      <vt:lpstr>総括表2(4月)</vt:lpstr>
+      <vt:lpstr>総括表2(5月)</vt:lpstr>
+      <vt:lpstr>総括表2(6月)</vt:lpstr>
+      <vt:lpstr>総括表2(7月)</vt:lpstr>
+      <vt:lpstr>総括表2(8月)</vt:lpstr>
+      <vt:lpstr>総括表2(9月)</vt:lpstr>
+      <vt:lpstr>総括表2(10月)</vt:lpstr>
+      <vt:lpstr>総括表2(11月)</vt:lpstr>
+      <vt:lpstr>総括表2(12月)</vt:lpstr>
+      <vt:lpstr>総括表2(累計)</vt:lpstr>
+      <vt:lpstr>総括表1!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(10月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(11月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(12月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(4月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(5月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(6月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(7月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(8月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(9月)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'総括表2(累計)'!Print_Area</vt:lpstr>
+      <vt:lpstr>総括表1!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>openpyxl</dc:creator>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>