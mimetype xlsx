--- v0 (2026-05-14)
+++ v1 (2026-09-12)
@@ -1,58 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="11_19BA1C4ECD50546D5CF86C5782F5EF905C321850" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{83B38A7F-A375-40BE-AA42-5BBC68EDB353}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{33CC3820-0588-4D08-831C-57A9A2E2CFDB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="780" windowWidth="15120" windowHeight="15165" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{4AD260A9-7DF7-45EC-9E01-B69C56698774}"/>
   </bookViews>
   <sheets>
     <sheet name="25-11-02" sheetId="11" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[1]合算4表!#REF!</definedName>
     <definedName name="\f">[1]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
     <definedName name="BOOK">#REF!</definedName>
     <definedName name="GOUKEI" localSheetId="0">#REF!</definedName>
@@ -1524,148 +1520,148 @@
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="27" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="77">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{D2F397CC-D9EC-4238-A1EA-E4BC1B56B669}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{6C0542FF-6FDC-4849-8465-32BA537F797F}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{0F2F53F4-6B88-4E92-9431-1A792960FF8F}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{1B284616-2B3F-4B98-A950-252D4B5A1F98}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{3144552B-29CE-4510-B4F0-89E7BDBD9DEF}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{BF4B5210-5264-4484-9353-4FF60A44CCA2}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{ABB2CFE8-4939-4B46-A65B-05F3E190668B}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{3572E957-E637-4934-9EBD-968E7F17FE6F}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{A71C096D-3F4B-439E-BB3F-5FA19EDE6102}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{FB58EA21-B5DD-4040-A9A0-D8FC3B407F67}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{F1DF363F-9F55-44D1-BFBD-43377BBA9340}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{10325FA5-ECDC-4C81-8041-11548F411F0B}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{B5518EB4-5E47-403F-9F1B-2C4D5340B9F4}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{BBD64492-7269-4AA7-9932-9B9582C28BBB}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{C73EF72F-5946-40BA-92B7-B2D5D6548E17}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{65060DCD-E4BB-44EF-BB5B-B1CC1F4B673A}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{7CA6F2C1-0073-4492-A018-AF122F63F1FA}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{AAD63778-C470-4CA7-8B03-8617C8497B2B}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{2994E33E-C84F-481A-B3AB-DA77D41F1F65}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...14 lines deleted...]
-    <cellStyle name="未定義" xfId="75" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{4E22D851-22A0-4B1A-A5A9-DD1A6D6D252E}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{223FC222-A52C-4684-85D3-BC20EEC4A68C}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{D52B4B0B-130A-4006-98FB-18B9118BB044}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{5197B716-3189-4296-A421-25481DE4AA3B}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{7F9BA6D6-0060-4844-B3B6-A328B12FD0E9}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{E2A138BF-EB86-4E9B-B659-A922C80AE1D8}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{85D277E8-B76D-441C-8FC7-CC090B234115}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{9F3027B7-26AF-4F37-B012-6166C8D479F8}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{C29D0497-147B-461B-9AEA-0042A452D3C1}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{B3AFB9B0-4B10-41DA-A5DE-27D64CE321E4}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{13E883B2-47C5-4365-9660-81B882C3242D}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{D1055D8C-A1E3-4A4C-95B0-35CFC2FB79CF}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{40F22A60-BA19-481A-8AB1-B74B0B1E948A}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{73BB88B5-5361-4214-B027-1E814424C506}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{F45CA3B5-6571-4D7A-AFC7-76F20BFEB4F3}"/>
+    <cellStyle name="未定義" xfId="75" xr:uid="{BD731D64-1476-4B31-91EA-A58AB9291AF7}"/>
     <cellStyle name="良い" xfId="76" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1876425</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1952625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>200025</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22581" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035580000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{103B44E2-96BC-54B3-BB5D-9FB30BE40CC7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2543175" y="1504950"/>
           <a:ext cx="76200" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 66667"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1680,51 +1676,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1876425</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1952625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22582" name="AutoShape 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036580000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{114E7DD5-4376-55EB-76EB-EF1D189E7245}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2543175" y="2381250"/>
           <a:ext cx="76200" cy="1066800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 116667"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1739,51 +1735,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>828675</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22583" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037580000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA5B2C94-AAAD-F766-547E-E5F2346E993B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3495675" y="3048000"/>
           <a:ext cx="47625" cy="361950"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 66007"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1798,51 +1794,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>828675</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22584" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038580000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46AB2624-0055-16A9-4CC0-E81799C1F2ED}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3495675" y="2609850"/>
           <a:ext cx="47625" cy="361950"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 66007"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2175,409 +2171,409 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12590ECD-1258-421C-A981-EDC6D13BAE98}">
   <sheetPr codeName="Sheet17">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T16"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="85" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.75" style="5" customWidth="1"/>
     <col min="2" max="2" width="26.25" style="5" customWidth="1"/>
     <col min="3" max="3" width="25" style="5" customWidth="1"/>
     <col min="4" max="16" width="8.75" style="5"/>
     <col min="17" max="17" width="8.75" style="5" customWidth="1"/>
     <col min="18" max="16384" width="8.75" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:20" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="41" t="s">
         <v>41</v>
       </c>
       <c r="O1" s="41"/>
       <c r="P1" s="41"/>
-      <c r="Q1" s="32"/>
+      <c r="Q1" s="32">
+        <v>45962</v>
+      </c>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
     </row>
-    <row r="2" spans="1:20" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:20" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="7"/>
       <c r="D2" s="8"/>
       <c r="E2" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="8"/>
       <c r="G2" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="8"/>
       <c r="I2" s="10" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="8" t="s">
         <v>5</v>
       </c>
       <c r="K2" s="9"/>
       <c r="L2" s="11"/>
       <c r="M2" s="12"/>
       <c r="N2" s="13"/>
       <c r="O2" s="14" t="s">
         <v>6</v>
       </c>
       <c r="P2" s="8" t="s">
         <v>7</v>
       </c>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="6"/>
     </row>
-    <row r="3" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="15"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="6"/>
       <c r="E3" s="12"/>
       <c r="F3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="8"/>
       <c r="H3" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="12"/>
       <c r="J3" s="16"/>
       <c r="K3" s="17"/>
       <c r="L3" s="15"/>
       <c r="M3" s="18" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="42" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="37" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="49"/>
       <c r="Q3" s="37" t="s">
         <v>1</v>
       </c>
       <c r="R3" s="38"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
     </row>
-    <row r="4" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="19" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="42" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="18" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="18" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="44" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="12"/>
       <c r="N4" s="48"/>
       <c r="O4" s="46" t="s">
         <v>20</v>
       </c>
       <c r="P4" s="46" t="s">
         <v>21</v>
       </c>
       <c r="Q4" s="44" t="s">
         <v>22</v>
       </c>
       <c r="R4" s="44" t="s">
         <v>23</v>
       </c>
       <c r="S4" s="15" t="s">
         <v>0</v>
       </c>
       <c r="T4" s="6"/>
     </row>
-    <row r="5" spans="1:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:20" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8"/>
       <c r="B5" s="8"/>
       <c r="C5" s="21"/>
       <c r="D5" s="8"/>
       <c r="E5" s="22"/>
       <c r="F5" s="43"/>
       <c r="G5" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
       <c r="K5" s="23" t="s">
         <v>26</v>
       </c>
       <c r="L5" s="45"/>
       <c r="M5" s="22"/>
       <c r="N5" s="43"/>
       <c r="O5" s="47"/>
       <c r="P5" s="47"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="8"/>
       <c r="T5" s="6"/>
     </row>
-    <row r="6" spans="1:20" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="24"/>
       <c r="C6" s="25"/>
       <c r="D6" s="33">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E6" s="33">
         <v>5</v>
       </c>
       <c r="F6" s="33">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G6" s="33">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H6" s="33">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I6" s="33">
         <v>23</v>
       </c>
       <c r="J6" s="33">
         <v>22</v>
       </c>
       <c r="K6" s="33">
         <v>1</v>
       </c>
       <c r="L6" s="33">
         <v>1</v>
       </c>
       <c r="M6" s="33">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="N6" s="33">
         <v>22</v>
       </c>
       <c r="O6" s="33">
         <v>10</v>
       </c>
       <c r="P6" s="33">
         <v>1</v>
       </c>
       <c r="Q6" s="33">
         <v>10</v>
       </c>
       <c r="R6" s="33">
         <v>1</v>
       </c>
       <c r="S6" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:20" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="26" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="33">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E7" s="33">
         <v>4</v>
       </c>
       <c r="F7" s="33">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G7" s="33">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H7" s="33">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I7" s="33">
         <v>22</v>
       </c>
       <c r="J7" s="33">
         <v>21</v>
       </c>
       <c r="K7" s="33">
         <v>1</v>
       </c>
       <c r="L7" s="33">
         <v>1</v>
       </c>
       <c r="M7" s="33">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="N7" s="33">
         <v>21</v>
       </c>
       <c r="O7" s="33">
         <v>9</v>
       </c>
       <c r="P7" s="33">
         <v>1</v>
       </c>
       <c r="Q7" s="33">
         <v>10</v>
       </c>
       <c r="R7" s="33">
         <v>1</v>
       </c>
       <c r="S7" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:20" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="27" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="34">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E8" s="34">
         <v>4</v>
       </c>
       <c r="F8" s="34">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G8" s="34">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H8" s="34">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I8" s="34">
         <v>22</v>
       </c>
       <c r="J8" s="34">
         <v>21</v>
       </c>
       <c r="K8" s="34">
         <v>1</v>
       </c>
       <c r="L8" s="34">
         <v>1</v>
       </c>
       <c r="M8" s="34">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="N8" s="34">
         <v>20</v>
       </c>
       <c r="O8" s="34">
         <v>8</v>
       </c>
       <c r="P8" s="34">
         <v>1</v>
       </c>
       <c r="Q8" s="34">
         <v>10</v>
       </c>
       <c r="R8" s="34">
         <v>1</v>
       </c>
       <c r="S8" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:20" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A9" s="1"/>
       <c r="B9" s="6"/>
       <c r="C9" s="27" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="34">
         <v>0</v>
       </c>
       <c r="E9" s="34">
         <v>0</v>
       </c>
       <c r="F9" s="34">
         <v>0</v>
       </c>
       <c r="G9" s="34">
         <v>0</v>
       </c>
       <c r="H9" s="34">
         <v>0</v>
       </c>
       <c r="I9" s="34">
         <v>0</v>
       </c>
       <c r="J9" s="34">
         <v>0</v>
@@ -2589,51 +2585,51 @@
         <v>0</v>
       </c>
       <c r="M9" s="34">
         <v>0</v>
       </c>
       <c r="N9" s="34">
         <v>1</v>
       </c>
       <c r="O9" s="34">
         <v>1</v>
       </c>
       <c r="P9" s="34">
         <v>0</v>
       </c>
       <c r="Q9" s="34">
         <v>0</v>
       </c>
       <c r="R9" s="34">
         <v>0</v>
       </c>
       <c r="S9" s="34">
         <v>0</v>
       </c>
       <c r="T9" s="28"/>
     </row>
-    <row r="10" spans="1:20" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="25"/>
       <c r="D10" s="33">
         <v>0</v>
       </c>
       <c r="E10" s="33">
         <v>0</v>
       </c>
       <c r="F10" s="33">
         <v>0</v>
       </c>
       <c r="G10" s="33">
         <v>0</v>
       </c>
       <c r="H10" s="33">
         <v>0</v>
       </c>
       <c r="I10" s="33">
         <v>0</v>
       </c>
       <c r="J10" s="33">
         <v>0</v>
@@ -2644,51 +2640,51 @@
       <c r="L10" s="33" t="s">
         <v>40</v>
       </c>
       <c r="M10" s="33">
         <v>0</v>
       </c>
       <c r="N10" s="33">
         <v>0</v>
       </c>
       <c r="O10" s="33" t="s">
         <v>40</v>
       </c>
       <c r="P10" s="33">
         <v>0</v>
       </c>
       <c r="Q10" s="33">
         <v>0</v>
       </c>
       <c r="R10" s="33">
         <v>0</v>
       </c>
       <c r="S10" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:20" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A11" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="33">
         <v>1</v>
       </c>
       <c r="E11" s="33">
         <v>1</v>
       </c>
       <c r="F11" s="33">
         <v>0</v>
       </c>
       <c r="G11" s="33">
         <v>0</v>
       </c>
       <c r="H11" s="33">
         <v>0</v>
       </c>
       <c r="I11" s="33">
         <v>1</v>
       </c>
@@ -2701,51 +2697,51 @@
       <c r="L11" s="33">
         <v>0</v>
       </c>
       <c r="M11" s="33">
         <v>0</v>
       </c>
       <c r="N11" s="33">
         <v>1</v>
       </c>
       <c r="O11" s="33">
         <v>1</v>
       </c>
       <c r="P11" s="33">
         <v>0</v>
       </c>
       <c r="Q11" s="33">
         <v>0</v>
       </c>
       <c r="R11" s="33">
         <v>0</v>
       </c>
       <c r="S11" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:20" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A12" s="40"/>
       <c r="B12" s="40"/>
       <c r="C12" s="36" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="34">
         <v>0</v>
       </c>
       <c r="E12" s="34">
         <v>0</v>
       </c>
       <c r="F12" s="34">
         <v>0</v>
       </c>
       <c r="G12" s="34">
         <v>0</v>
       </c>
       <c r="H12" s="34">
         <v>0</v>
       </c>
       <c r="I12" s="34">
         <v>0</v>
       </c>
       <c r="J12" s="34">
         <v>0</v>
@@ -2756,51 +2752,51 @@
       <c r="L12" s="34">
         <v>0</v>
       </c>
       <c r="M12" s="34">
         <v>0</v>
       </c>
       <c r="N12" s="34">
         <v>0</v>
       </c>
       <c r="O12" s="34">
         <v>0</v>
       </c>
       <c r="P12" s="34">
         <v>0</v>
       </c>
       <c r="Q12" s="34">
         <v>0</v>
       </c>
       <c r="R12" s="34">
         <v>0</v>
       </c>
       <c r="S12" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:20" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A13" s="40"/>
       <c r="B13" s="40"/>
       <c r="C13" s="36" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="34">
         <v>0</v>
       </c>
       <c r="E13" s="34">
         <v>0</v>
       </c>
       <c r="F13" s="34">
         <v>0</v>
       </c>
       <c r="G13" s="34">
         <v>0</v>
       </c>
       <c r="H13" s="34">
         <v>0</v>
       </c>
       <c r="I13" s="34">
         <v>0</v>
       </c>
       <c r="J13" s="34">
         <v>0</v>
@@ -2811,51 +2807,51 @@
       <c r="L13" s="34">
         <v>0</v>
       </c>
       <c r="M13" s="34">
         <v>0</v>
       </c>
       <c r="N13" s="34">
         <v>0</v>
       </c>
       <c r="O13" s="34">
         <v>0</v>
       </c>
       <c r="P13" s="34">
         <v>0</v>
       </c>
       <c r="Q13" s="34">
         <v>0</v>
       </c>
       <c r="R13" s="34">
         <v>0</v>
       </c>
       <c r="S13" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:20" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A14" s="40"/>
       <c r="B14" s="40"/>
       <c r="C14" s="36" t="s">
         <v>36</v>
       </c>
       <c r="D14" s="34">
         <v>1</v>
       </c>
       <c r="E14" s="34">
         <v>1</v>
       </c>
       <c r="F14" s="34">
         <v>0</v>
       </c>
       <c r="G14" s="34">
         <v>0</v>
       </c>
       <c r="H14" s="34">
         <v>0</v>
       </c>
       <c r="I14" s="34">
         <v>1</v>
       </c>
       <c r="J14" s="34">
         <v>1</v>
@@ -2866,51 +2862,51 @@
       <c r="L14" s="34">
         <v>0</v>
       </c>
       <c r="M14" s="34">
         <v>0</v>
       </c>
       <c r="N14" s="34">
         <v>1</v>
       </c>
       <c r="O14" s="34">
         <v>1</v>
       </c>
       <c r="P14" s="34">
         <v>0</v>
       </c>
       <c r="Q14" s="34">
         <v>0</v>
       </c>
       <c r="R14" s="34">
         <v>0</v>
       </c>
       <c r="S14" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:20" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A15" s="40"/>
       <c r="B15" s="40"/>
       <c r="C15" s="36" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="34">
         <v>0</v>
       </c>
       <c r="E15" s="34">
         <v>0</v>
       </c>
       <c r="F15" s="34">
         <v>0</v>
       </c>
       <c r="G15" s="34">
         <v>0</v>
       </c>
       <c r="H15" s="34">
         <v>0</v>
       </c>
       <c r="I15" s="34">
         <v>0</v>
       </c>
       <c r="J15" s="34">
         <v>0</v>
@@ -2921,51 +2917,51 @@
       <c r="L15" s="34">
         <v>0</v>
       </c>
       <c r="M15" s="34">
         <v>0</v>
       </c>
       <c r="N15" s="34">
         <v>0</v>
       </c>
       <c r="O15" s="34">
         <v>0</v>
       </c>
       <c r="P15" s="34">
         <v>0</v>
       </c>
       <c r="Q15" s="34">
         <v>0</v>
       </c>
       <c r="R15" s="34">
         <v>0</v>
       </c>
       <c r="S15" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:20" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A16" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="30"/>
       <c r="C16" s="31"/>
       <c r="D16" s="35">
         <v>0</v>
       </c>
       <c r="E16" s="35">
         <v>0</v>
       </c>
       <c r="F16" s="35">
         <v>0</v>
       </c>
       <c r="G16" s="35">
         <v>0</v>
       </c>
       <c r="H16" s="35">
         <v>0</v>
       </c>
       <c r="I16" s="35">
         <v>0</v>
       </c>
       <c r="J16" s="35">
         <v>0</v>
@@ -2996,283 +2992,50 @@
       </c>
       <c r="S16" s="35">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="Q3:R3"/>
     <mergeCell ref="A11:B15"/>
     <mergeCell ref="N1:P1"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="N3:N5"/>
     <mergeCell ref="O3:P3"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...231 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{958B37A7-992B-42FE-BB1E-EDACDCB37F8C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
@@ -3281,36 +3044,25 @@
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>