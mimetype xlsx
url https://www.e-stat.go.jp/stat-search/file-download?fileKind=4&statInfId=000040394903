--- v0 (2026-05-14)
+++ v1 (2026-09-12)
@@ -1,59 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="11_50293937340AE0EA3F3ED60ADCBC3B42A0D6F52B" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6CDECFEC-3B8D-497D-9775-8CE89EB8F7B7}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B260F286-E303-41F6-8F6A-79DF8D436197}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8430" yWindow="300" windowWidth="15120" windowHeight="15165" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{72D9E458-5D30-4091-AD57-415807928757}"/>
   </bookViews>
   <sheets>
     <sheet name="25-11-03" sheetId="12" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
@@ -1328,149 +1324,149 @@
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="75" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="78">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{89661A24-BA43-43D5-A672-1ED4CA74F3FB}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{A3C8E0C3-8BEE-414B-9A8D-8775BBA3BD39}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{7C2962E2-9ED5-4C40-9C1A-E02EB0A05B64}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{30C1CD30-B011-4055-8514-CF2FD8CB8DF3}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{2D38FA26-4536-4B90-B56B-3FA4913C7CA7}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{7E475FA6-9F96-4DB3-9195-92425EC5A035}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{E8540231-D7EA-4820-89A4-1A2FAFD8C16E}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{8A4C26B7-783D-4FF4-8574-4E9879449DDA}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{E9806E11-6307-4DBC-ABB1-3ECD36268ACB}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{59AA6244-5155-445F-BA84-D2427E3205DB}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{B214395E-2637-4C98-B1EB-CBAC3059D971}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{76025C80-D97A-4702-ACB1-55C3CEB69381}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{6DBCF52C-832B-4491-85F9-859107AE8121}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{B4430A8B-FDF0-486E-8389-1ED3AB099E19}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{25DC66C4-2D99-4269-8675-AF15910EF82F}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{1D3A7F92-E722-481A-8231-AFC3288B493C}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{B5074323-DFFC-4D9B-B3F1-CEE226798227}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{640EA964-FD9E-4E7F-A706-93868709B6BD}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{3B5664BE-9672-4CD0-8C96-82917CB9B203}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...15 lines deleted...]
-    <cellStyle name="未定義" xfId="76" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{DE77D977-CAB1-4A73-B577-659E0F8BAD8B}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{696888C5-B09E-455F-A744-4983D38C0EE2}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{01D036D4-393C-4DFC-8DB0-1DC763297606}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{68B10814-7E2D-4AEA-9645-C156D75734C2}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{F3F2570A-8951-4D6B-A4C4-CF0BEF269BEF}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{F3CE5CE1-DA86-4618-813F-AED6C5ED0555}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{D213AB13-9F65-43D5-A0C3-8E7B108F919E}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{2F83D79D-C259-44B3-99DB-D39107D110C3}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{5A357BCF-1255-405E-9538-453561A7B0C2}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{1E2C9572-C815-4F49-8B3C-47180BECFF54}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{68D2803A-27C5-485C-816D-EDB30F267FDC}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{89CF625B-3431-43B1-B094-38B74D4BC919}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{F1CB7F2E-6655-4C2B-8FE6-0BBA19E9C65E}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{CA21D3E9-AF08-497F-9CAE-A8D8574197D5}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{F7550C42-76A3-4797-B68D-2487768714DC}"/>
+    <cellStyle name="標準_第１表－０２" xfId="75" xr:uid="{6ACEC64E-3427-485A-8900-1E6301F4AF17}"/>
+    <cellStyle name="未定義" xfId="76" xr:uid="{B6B70719-6465-46EC-82EB-EA9D517151AC}"/>
     <cellStyle name="良い" xfId="77" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1171575</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23633" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000515C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37C58A3E-2FB4-6EED-2C8D-A2CC4089612E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2390775" y="3838575"/>
           <a:ext cx="114300" cy="1066800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 108154"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1485,51 +1481,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1181100</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1257300</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23634" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000525C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE42A376-FF30-B8DA-050D-FA45EA42947B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2400300" y="2514600"/>
           <a:ext cx="76200" cy="638175"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 75220"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1544,51 +1540,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1171575</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1247775</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23635" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000535C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5E562A7-DB2D-F52D-8F8B-5469DABC25E3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2390775" y="1619250"/>
           <a:ext cx="76200" cy="647700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 74808"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1603,51 +1599,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23636" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000545C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA5D0605-D9D9-2511-D5FA-2F0E751806ED}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1266825" y="1409700"/>
           <a:ext cx="47625" cy="1847850"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 134722"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1662,51 +1658,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>866775</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23637" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000555C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7AC02F9-D5AD-4C0C-985B-D4B289C5C4B3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3343275" y="4095750"/>
           <a:ext cx="47625" cy="333375"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 61931"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1721,51 +1717,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>866775</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23638" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000565C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DBC343D-C967-B393-1EFB-8EABF27CA061}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3343275" y="4514850"/>
           <a:ext cx="47625" cy="333375"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 61931"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2141,1087 +2137,845 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D51073D7-AF2E-44B1-A148-11465754FC56}">
   <sheetPr codeName="Sheet17">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="17.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="1"/>
     <col min="2" max="2" width="7" style="1" customWidth="1"/>
-    <col min="3" max="3" width="17.125" style="1" customWidth="1"/>
-    <col min="4" max="4" width="26.125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="17.08203125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="26.08203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.25" style="1" customWidth="1"/>
     <col min="6" max="8" width="9" style="1"/>
     <col min="9" max="9" width="10.75" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.75" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="13.58203125" style="1" customWidth="1"/>
     <col min="12" max="13" width="9" style="1"/>
-    <col min="14" max="14" width="9.375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="9.33203125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="C1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="N1" s="21"/>
+      <c r="N1" s="21">
+        <v>45962</v>
+      </c>
     </row>
-    <row r="2" spans="1:14" ht="18" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="33" t="s">
         <v>28</v>
       </c>
       <c r="M2" s="33"/>
       <c r="N2" s="33"/>
     </row>
-    <row r="3" spans="1:14" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="29" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="31"/>
       <c r="I3" s="29" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="32"/>
       <c r="N3" s="4"/>
     </row>
-    <row r="4" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="N5" s="10" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="22">
         <v>64</v>
       </c>
       <c r="F6" s="23">
         <v>14</v>
       </c>
       <c r="G6" s="23">
         <v>50</v>
       </c>
       <c r="H6" s="23">
         <v>0</v>
       </c>
       <c r="I6" s="23">
         <v>52</v>
       </c>
       <c r="J6" s="23">
         <v>51</v>
       </c>
       <c r="K6" s="23">
         <v>1</v>
       </c>
       <c r="L6" s="23">
         <v>0</v>
       </c>
       <c r="M6" s="23">
         <v>0</v>
       </c>
       <c r="N6" s="23">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
       <c r="C7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="13"/>
       <c r="E7" s="22">
         <v>31</v>
       </c>
       <c r="F7" s="23">
         <v>3</v>
       </c>
       <c r="G7" s="23">
         <v>28</v>
       </c>
       <c r="H7" s="23">
         <v>0</v>
       </c>
       <c r="I7" s="23">
         <v>26</v>
       </c>
       <c r="J7" s="23">
         <v>26</v>
       </c>
       <c r="K7" s="23">
         <v>0</v>
       </c>
       <c r="L7" s="23">
         <v>0</v>
       </c>
       <c r="M7" s="23">
         <v>0</v>
       </c>
       <c r="N7" s="23">
         <v>5</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="11"/>
       <c r="B8" s="11"/>
       <c r="C8" s="19"/>
       <c r="D8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="22">
         <v>30</v>
       </c>
       <c r="F8" s="23">
         <v>3</v>
       </c>
       <c r="G8" s="23">
         <v>27</v>
       </c>
       <c r="H8" s="23">
         <v>0</v>
       </c>
       <c r="I8" s="23">
         <v>26</v>
       </c>
       <c r="J8" s="23">
         <v>26</v>
       </c>
       <c r="K8" s="23">
         <v>0</v>
       </c>
       <c r="L8" s="23">
         <v>0</v>
       </c>
       <c r="M8" s="23">
         <v>0</v>
       </c>
       <c r="N8" s="23">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="24">
         <v>30</v>
       </c>
       <c r="F9" s="25">
         <v>3</v>
       </c>
       <c r="G9" s="25">
         <v>27</v>
       </c>
       <c r="H9" s="25">
         <v>0</v>
       </c>
       <c r="I9" s="25">
         <v>26</v>
       </c>
       <c r="J9" s="25">
         <v>26</v>
       </c>
       <c r="K9" s="25">
         <v>0</v>
       </c>
       <c r="L9" s="25">
         <v>0</v>
       </c>
       <c r="M9" s="25">
         <v>0</v>
       </c>
       <c r="N9" s="25">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="24">
         <v>0</v>
       </c>
       <c r="F10" s="25">
         <v>0</v>
       </c>
       <c r="G10" s="25">
         <v>0</v>
       </c>
       <c r="H10" s="25">
         <v>0</v>
       </c>
       <c r="I10" s="25">
         <v>0</v>
       </c>
       <c r="J10" s="25">
         <v>0</v>
       </c>
       <c r="K10" s="25">
         <v>0</v>
       </c>
       <c r="L10" s="25">
         <v>0</v>
       </c>
       <c r="M10" s="25">
         <v>0</v>
       </c>
       <c r="N10" s="25">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="24"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="25"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
       <c r="N11" s="25"/>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="22">
         <v>1</v>
       </c>
       <c r="F12" s="23">
         <v>0</v>
       </c>
       <c r="G12" s="23">
         <v>1</v>
       </c>
       <c r="H12" s="23">
         <v>0</v>
       </c>
       <c r="I12" s="23">
         <v>0</v>
       </c>
       <c r="J12" s="23">
         <v>0</v>
       </c>
       <c r="K12" s="23">
         <v>0</v>
       </c>
       <c r="L12" s="23">
         <v>0</v>
       </c>
       <c r="M12" s="23">
         <v>0</v>
       </c>
       <c r="N12" s="23">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="18" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="24">
         <v>1</v>
       </c>
       <c r="F13" s="25">
         <v>0</v>
       </c>
       <c r="G13" s="25">
         <v>1</v>
       </c>
       <c r="H13" s="25">
         <v>0</v>
       </c>
       <c r="I13" s="25">
         <v>0</v>
       </c>
       <c r="J13" s="25">
         <v>0</v>
       </c>
       <c r="K13" s="25">
         <v>0</v>
       </c>
       <c r="L13" s="25">
         <v>0</v>
       </c>
       <c r="M13" s="25">
         <v>0</v>
       </c>
       <c r="N13" s="25">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="17"/>
       <c r="D14" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="24">
         <v>0</v>
       </c>
       <c r="F14" s="25">
         <v>0</v>
       </c>
       <c r="G14" s="25">
         <v>0</v>
       </c>
       <c r="H14" s="25">
         <v>0</v>
       </c>
       <c r="I14" s="25">
         <v>0</v>
       </c>
       <c r="J14" s="25">
         <v>0</v>
       </c>
       <c r="K14" s="25">
         <v>0</v>
       </c>
       <c r="L14" s="25">
         <v>0</v>
       </c>
       <c r="M14" s="25">
         <v>0</v>
       </c>
       <c r="N14" s="25">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="3"/>
       <c r="B15" s="3"/>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="24"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
       <c r="N15" s="25"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="22">
         <v>12</v>
       </c>
       <c r="F16" s="23">
         <v>0</v>
       </c>
       <c r="G16" s="23">
         <v>12</v>
       </c>
       <c r="H16" s="23">
         <v>0</v>
       </c>
       <c r="I16" s="23">
         <v>12</v>
       </c>
       <c r="J16" s="23">
         <v>12</v>
       </c>
       <c r="K16" s="23">
         <v>0</v>
       </c>
       <c r="L16" s="23">
         <v>0</v>
       </c>
       <c r="M16" s="23">
         <v>0</v>
       </c>
       <c r="N16" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="22">
         <v>2</v>
       </c>
       <c r="F17" s="23">
         <v>0</v>
       </c>
       <c r="G17" s="23">
         <v>2</v>
       </c>
       <c r="H17" s="23">
         <v>0</v>
       </c>
       <c r="I17" s="23">
         <v>2</v>
       </c>
       <c r="J17" s="23">
         <v>2</v>
       </c>
       <c r="K17" s="23">
         <v>0</v>
       </c>
       <c r="L17" s="23">
         <v>0</v>
       </c>
       <c r="M17" s="23">
         <v>0</v>
       </c>
       <c r="N17" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" s="11"/>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="22">
         <v>19</v>
       </c>
       <c r="F18" s="23">
         <v>11</v>
       </c>
       <c r="G18" s="23">
         <v>8</v>
       </c>
       <c r="H18" s="23">
         <v>0</v>
       </c>
       <c r="I18" s="23">
         <v>12</v>
       </c>
       <c r="J18" s="23">
         <v>11</v>
       </c>
       <c r="K18" s="23">
         <v>1</v>
       </c>
       <c r="L18" s="23">
         <v>0</v>
       </c>
       <c r="M18" s="23">
         <v>0</v>
       </c>
       <c r="N18" s="23">
         <v>7</v>
       </c>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="34"/>
       <c r="C19" s="34"/>
       <c r="D19" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E19" s="24">
         <v>12</v>
       </c>
       <c r="F19" s="25">
         <v>6</v>
       </c>
       <c r="G19" s="25">
         <v>6</v>
       </c>
       <c r="H19" s="25">
         <v>0</v>
       </c>
       <c r="I19" s="25">
         <v>8</v>
       </c>
       <c r="J19" s="25">
         <v>7</v>
       </c>
       <c r="K19" s="25">
         <v>1</v>
       </c>
       <c r="L19" s="25">
         <v>0</v>
       </c>
       <c r="M19" s="25">
         <v>0</v>
       </c>
       <c r="N19" s="25">
         <v>4</v>
       </c>
     </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" s="34"/>
       <c r="B20" s="34"/>
       <c r="C20" s="34"/>
       <c r="D20" s="28" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="24">
         <v>4</v>
       </c>
       <c r="F20" s="25">
         <v>3</v>
       </c>
       <c r="G20" s="25">
         <v>1</v>
       </c>
       <c r="H20" s="25">
         <v>0</v>
       </c>
       <c r="I20" s="25">
         <v>2</v>
       </c>
       <c r="J20" s="25">
         <v>2</v>
       </c>
       <c r="K20" s="25">
         <v>0</v>
       </c>
       <c r="L20" s="25">
         <v>0</v>
       </c>
       <c r="M20" s="25">
         <v>0</v>
       </c>
       <c r="N20" s="25">
         <v>2</v>
       </c>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" s="34"/>
       <c r="B21" s="34"/>
       <c r="C21" s="34"/>
       <c r="D21" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="24">
         <v>0</v>
       </c>
       <c r="F21" s="25">
         <v>0</v>
       </c>
       <c r="G21" s="25">
         <v>0</v>
       </c>
       <c r="H21" s="25">
         <v>0</v>
       </c>
       <c r="I21" s="25">
         <v>0</v>
       </c>
       <c r="J21" s="25">
         <v>0</v>
       </c>
       <c r="K21" s="25">
         <v>0</v>
       </c>
       <c r="L21" s="25">
         <v>0</v>
       </c>
       <c r="M21" s="25">
         <v>0</v>
       </c>
       <c r="N21" s="25">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" s="11"/>
       <c r="B22" s="11"/>
       <c r="C22" s="3"/>
       <c r="D22" s="28" t="s">
         <v>27</v>
       </c>
       <c r="E22" s="24">
         <v>3</v>
       </c>
       <c r="F22" s="25">
         <v>2</v>
       </c>
       <c r="G22" s="25">
         <v>1</v>
       </c>
       <c r="H22" s="25">
         <v>0</v>
       </c>
       <c r="I22" s="25">
         <v>2</v>
       </c>
       <c r="J22" s="25">
         <v>2</v>
       </c>
       <c r="K22" s="25">
         <v>0</v>
       </c>
       <c r="L22" s="25">
         <v>0</v>
       </c>
       <c r="M22" s="25">
         <v>0</v>
       </c>
       <c r="N22" s="25">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" s="14"/>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="14"/>
       <c r="E23" s="26"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="27"/>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" s="15"/>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="A19:C21"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...231 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4022C80-CD85-430D-8BB1-47C8FA05C1CA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>25-11-03</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>