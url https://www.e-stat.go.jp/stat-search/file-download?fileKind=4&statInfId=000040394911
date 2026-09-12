--- v0 (2026-05-14)
+++ v1 (2026-09-12)
@@ -1,59 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="4" documentId="11_62ACE896F66E354DC9D1D4C3F49870BC678966E0" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{89877AAC-7772-4AAB-8ABC-769D93837585}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{912FFE28-E4CA-4DA8-A5A8-EF459F35B66C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8280" yWindow="375" windowWidth="20160" windowHeight="14580" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{79626D85-E30F-4E06-8719-2EB1B20AA7D3}"/>
   </bookViews>
   <sheets>
     <sheet name="25-11-08" sheetId="13" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
@@ -1306,221 +1302,221 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="18" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="38" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="178" fontId="37" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="2" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="23" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="24" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="25" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="35" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="26" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="27" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="distributed"/>
-[...10 lines deleted...]
-    <xf numFmtId="178" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="77">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{F3FAC09C-F05C-4FA7-BFB1-9E03AE767F84}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{394E648D-6A62-44C9-B0EC-3F89EDD4EAB6}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{28A65985-1198-4434-B05A-441928F00545}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{87FA65C2-E9DC-4FAF-B3F6-C811F795F571}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{028FE919-64E4-4469-BCEE-209E8C557751}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{BED9E033-DD2D-4722-8AE5-D1175C9D7496}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{A4FC711C-C0B2-48D5-9828-59BA911044FC}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{71A3512B-A705-4D18-88DC-853EFB48718C}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{8A977809-CB61-4B16-B654-511CE37BBB02}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{9998391E-7871-4516-8727-F7208E3A2F31}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{AA3E4680-659D-46D0-8726-89F18716CAE3}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{CD1357FF-DA10-4E71-ABB9-DF6796AFF25E}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{8F362EA0-E268-41F6-9441-0816C25C8033}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{89197C36-B731-41EC-ABEF-F923431FD233}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{683C635C-932B-43A0-B7BF-E051F16D4437}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{D7BC4207-B919-4114-AED7-416524AE4D08}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{AD109E2F-D74B-4035-BD58-69709C728AB4}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{F1383270-CAC7-4B8A-A83E-71445E43B8F3}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{4EF426F9-5202-4085-8A2B-1A1F531076CF}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...14 lines deleted...]
-    <cellStyle name="未定義" xfId="75" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{54816CBC-FC85-4243-8193-CF785B433544}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{4E5293E4-B227-4676-B0E1-C4570B94BACA}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{51383381-7DA0-4332-B9C6-B6FA7F3090DE}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{902CE6B8-BEB5-452F-95F8-C84339F9B583}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{89301FE9-A614-4F74-A6E6-C9A4417174A9}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{6B60D92E-EC7B-44CB-B20B-C5CC5B365042}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{43105311-B289-4374-9803-908CF4997946}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{E9C11598-C4CB-48AC-A8C4-D59CF368EBA2}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{7FFD3E70-B601-43F1-917B-66F9D9733119}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{9F83624D-17D4-4B64-B33A-8E2E936BCB48}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{8E6011C3-BE1D-4339-9693-BA296E9B45E9}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{E5F4263D-18D9-4E87-A95A-4FC971E64EF4}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{C811A35A-2E48-44A8-8373-8EFA8289AB45}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{A228352B-6FC9-422D-8BAB-09FF4EC54D8D}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{AE971F10-2AD3-410A-AF1E-00BEF75E86DE}"/>
+    <cellStyle name="未定義" xfId="75" xr:uid="{BA89BC82-79A7-4812-9019-B76AE0CBA5F9}"/>
     <cellStyle name="良い" xfId="76" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24592" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010600000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCC71D51-1EC4-5353-4938-A6D2018EEB2C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="533400" y="3705225"/>
           <a:ext cx="142875" cy="676275"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 45821"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1896,1370 +1892,1128 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{486D81F2-F5E1-4A4E-A969-E0ACB7ABFB3B}">
   <sheetPr codeName="Sheet23">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="24.375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="3.08203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="4.83203125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="24.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.5" style="3" customWidth="1"/>
-    <col min="5" max="5" width="14.125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="14.08203125" style="3" customWidth="1"/>
     <col min="6" max="6" width="14.25" style="3" customWidth="1"/>
     <col min="7" max="9" width="9" style="3"/>
     <col min="10" max="10" width="9.5" style="3" customWidth="1"/>
     <col min="11" max="16" width="9" style="3"/>
     <col min="17" max="17" width="9" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="Q1" s="30"/>
+    <row r="1" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="Q1" s="30">
+        <v>45962</v>
+      </c>
     </row>
-    <row r="2" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:17" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
-      <c r="P2" s="38" t="s">
+      <c r="P2" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="Q2" s="38"/>
+      <c r="Q2" s="39"/>
     </row>
-    <row r="3" spans="1:17" ht="18" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:17" ht="17" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
-      <c r="D3" s="33" t="s">
+      <c r="D3" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="E3" s="34"/>
-[...5 lines deleted...]
-      <c r="K3" s="33" t="s">
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="34"/>
-[...3 lines deleted...]
-      <c r="P3" s="34"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
       <c r="Q3" s="16"/>
     </row>
-    <row r="4" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="5"/>
-      <c r="D4" s="35" t="s">
+      <c r="D4" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="36"/>
-[...1 lines deleted...]
-      <c r="G4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="38"/>
       <c r="H4" s="6"/>
       <c r="I4" s="17"/>
       <c r="J4" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="K4" s="35" t="s">
+      <c r="K4" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="L4" s="39"/>
-[...1 lines deleted...]
-      <c r="N4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="41"/>
       <c r="O4" s="6"/>
       <c r="P4" s="17"/>
       <c r="Q4" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="15"/>
       <c r="L6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="15" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="O6" s="15"/>
       <c r="P6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="Q6" s="15" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="42" t="s">
+    <row r="7" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="42"/>
-      <c r="C7" s="43"/>
+      <c r="B7" s="45"/>
+      <c r="C7" s="46"/>
       <c r="D7" s="18">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="E7" s="12">
         <v>1283</v>
       </c>
       <c r="F7" s="12">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="G7" s="12">
+        <v>106</v>
+      </c>
+      <c r="H7" s="12">
+        <v>513</v>
+      </c>
+      <c r="I7" s="12">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="J7" s="12">
         <v>1243</v>
       </c>
       <c r="K7" s="12">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="L7" s="12">
         <v>324</v>
       </c>
       <c r="M7" s="12">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N7" s="12">
         <v>9</v>
       </c>
       <c r="O7" s="12">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="P7" s="12">
         <v>9</v>
       </c>
       <c r="Q7" s="12">
         <v>303</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A8" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="31"/>
       <c r="C8" s="32"/>
       <c r="D8" s="11">
         <v>1107</v>
       </c>
       <c r="E8" s="12">
         <v>835</v>
       </c>
       <c r="F8" s="12">
         <v>272</v>
       </c>
       <c r="G8" s="12">
         <v>8</v>
       </c>
       <c r="H8" s="12">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I8" s="12">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J8" s="12">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="K8" s="12">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="L8" s="12">
         <v>119</v>
       </c>
       <c r="M8" s="12">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N8" s="12">
         <v>3</v>
       </c>
       <c r="O8" s="12">
         <v>36</v>
       </c>
       <c r="P8" s="12">
         <v>6</v>
       </c>
       <c r="Q8" s="12">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
-    <row r="9" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A9" s="5"/>
-      <c r="B9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="46"/>
+      <c r="B9" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="35"/>
       <c r="D9" s="19">
         <v>15</v>
       </c>
       <c r="E9" s="20">
         <v>9</v>
       </c>
       <c r="F9" s="20">
         <v>6</v>
       </c>
       <c r="G9" s="20">
         <v>0</v>
       </c>
       <c r="H9" s="20">
         <v>2</v>
       </c>
       <c r="I9" s="20">
         <v>0</v>
       </c>
       <c r="J9" s="20">
         <v>13</v>
       </c>
       <c r="K9" s="20">
         <v>20</v>
       </c>
       <c r="L9" s="20">
         <v>18</v>
       </c>
       <c r="M9" s="20">
         <v>2</v>
       </c>
       <c r="N9" s="20">
         <v>0</v>
       </c>
       <c r="O9" s="20">
         <v>3</v>
       </c>
       <c r="P9" s="20">
         <v>0</v>
       </c>
       <c r="Q9" s="20">
         <v>17</v>
       </c>
     </row>
-    <row r="10" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A10" s="5"/>
-      <c r="B10" s="45" t="s">
+      <c r="B10" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="46"/>
+      <c r="C10" s="35"/>
       <c r="D10" s="19">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E10" s="20">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F10" s="20">
         <v>6</v>
       </c>
       <c r="G10" s="20">
         <v>0</v>
       </c>
       <c r="H10" s="20">
         <v>8</v>
       </c>
       <c r="I10" s="20">
         <v>0</v>
       </c>
       <c r="J10" s="20">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K10" s="20">
         <v>34</v>
       </c>
       <c r="L10" s="20">
         <v>26</v>
       </c>
       <c r="M10" s="20">
         <v>8</v>
       </c>
       <c r="N10" s="20">
         <v>0</v>
       </c>
       <c r="O10" s="20">
         <v>6</v>
       </c>
       <c r="P10" s="20">
         <v>0</v>
       </c>
       <c r="Q10" s="20">
         <v>28</v>
       </c>
     </row>
-    <row r="11" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A11" s="5"/>
-      <c r="B11" s="45" t="s">
+      <c r="B11" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="46"/>
+      <c r="C11" s="35"/>
       <c r="D11" s="19">
-        <v>967</v>
+        <v>966</v>
       </c>
       <c r="E11" s="20">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="F11" s="20">
         <v>241</v>
       </c>
       <c r="G11" s="20">
         <v>0</v>
       </c>
       <c r="H11" s="20">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="I11" s="20">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J11" s="20">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="K11" s="20">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L11" s="20">
         <v>31</v>
       </c>
       <c r="M11" s="20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N11" s="20">
         <v>0</v>
       </c>
       <c r="O11" s="20">
         <v>17</v>
       </c>
       <c r="P11" s="20">
         <v>6</v>
       </c>
       <c r="Q11" s="20">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A12" s="5"/>
-      <c r="B12" s="45" t="s">
+      <c r="B12" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="46"/>
+      <c r="C12" s="35"/>
       <c r="D12" s="19">
         <v>82</v>
       </c>
       <c r="E12" s="20">
         <v>63</v>
       </c>
       <c r="F12" s="20">
         <v>19</v>
       </c>
       <c r="G12" s="20">
         <v>8</v>
       </c>
       <c r="H12" s="20">
         <v>19</v>
       </c>
       <c r="I12" s="20">
         <v>0</v>
       </c>
       <c r="J12" s="20">
         <v>63</v>
       </c>
       <c r="K12" s="20">
         <v>51</v>
       </c>
       <c r="L12" s="20">
         <v>44</v>
       </c>
       <c r="M12" s="20">
         <v>7</v>
       </c>
       <c r="N12" s="20">
         <v>3</v>
       </c>
       <c r="O12" s="20">
         <v>10</v>
       </c>
       <c r="P12" s="20">
         <v>0</v>
       </c>
       <c r="Q12" s="20">
         <v>41</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A13" s="5"/>
-      <c r="B13" s="45" t="s">
+      <c r="B13" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="46"/>
+      <c r="C13" s="35"/>
       <c r="D13" s="19">
         <v>0</v>
       </c>
       <c r="E13" s="20">
         <v>0</v>
       </c>
       <c r="F13" s="20">
         <v>0</v>
       </c>
       <c r="G13" s="20">
         <v>0</v>
       </c>
       <c r="H13" s="20">
         <v>0</v>
       </c>
       <c r="I13" s="20">
         <v>0</v>
       </c>
       <c r="J13" s="20">
         <v>0</v>
       </c>
       <c r="K13" s="20">
         <v>0</v>
       </c>
       <c r="L13" s="20">
         <v>0</v>
       </c>
       <c r="M13" s="20">
         <v>0</v>
       </c>
       <c r="N13" s="20">
         <v>0</v>
       </c>
       <c r="O13" s="20">
         <v>0</v>
       </c>
       <c r="P13" s="20">
         <v>0</v>
       </c>
       <c r="Q13" s="20">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A14" s="10"/>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="21"/>
       <c r="E14" s="22"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="22"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
     </row>
-    <row r="15" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A15" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="32"/>
       <c r="D15" s="11">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E15" s="12">
         <v>448</v>
       </c>
       <c r="F15" s="12">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G15" s="12">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H15" s="12">
         <v>219</v>
       </c>
       <c r="I15" s="12">
         <v>4</v>
       </c>
       <c r="J15" s="12">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="K15" s="12">
         <v>291</v>
       </c>
       <c r="L15" s="23">
         <v>205</v>
       </c>
       <c r="M15" s="23">
         <v>86</v>
       </c>
       <c r="N15" s="23">
         <v>6</v>
       </c>
       <c r="O15" s="23">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P15" s="23">
         <v>3</v>
       </c>
       <c r="Q15" s="23">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
-    <row r="16" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="19">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E16" s="20">
         <v>215</v>
       </c>
       <c r="F16" s="20">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G16" s="20">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H16" s="20">
         <v>130</v>
       </c>
       <c r="I16" s="20">
         <v>0</v>
       </c>
       <c r="J16" s="20">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="K16" s="24">
         <v>135</v>
       </c>
       <c r="L16" s="24">
         <v>93</v>
       </c>
       <c r="M16" s="24">
         <v>42</v>
       </c>
       <c r="N16" s="24">
         <v>6</v>
       </c>
       <c r="O16" s="24">
         <v>46</v>
       </c>
       <c r="P16" s="24">
         <v>0</v>
       </c>
       <c r="Q16" s="24">
         <v>89</v>
       </c>
     </row>
-    <row r="17" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A17" s="5"/>
       <c r="B17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="19">
         <v>0</v>
       </c>
       <c r="E17" s="20">
         <v>0</v>
       </c>
       <c r="F17" s="20">
         <v>0</v>
       </c>
       <c r="G17" s="20">
         <v>0</v>
       </c>
       <c r="H17" s="20">
         <v>0</v>
       </c>
       <c r="I17" s="20">
         <v>0</v>
       </c>
       <c r="J17" s="20">
         <v>0</v>
       </c>
       <c r="K17" s="24">
         <v>0</v>
       </c>
       <c r="L17" s="24">
         <v>0</v>
       </c>
       <c r="M17" s="24">
         <v>0</v>
       </c>
       <c r="N17" s="24">
         <v>0</v>
       </c>
       <c r="O17" s="24">
         <v>0</v>
       </c>
       <c r="P17" s="24">
         <v>0</v>
       </c>
       <c r="Q17" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A18" s="29"/>
-      <c r="B18" s="44" t="s">
+      <c r="B18" s="33" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="28" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="19">
         <v>9</v>
       </c>
       <c r="E18" s="20">
         <v>3</v>
       </c>
       <c r="F18" s="20">
         <v>6</v>
       </c>
       <c r="G18" s="20">
         <v>0</v>
       </c>
       <c r="H18" s="20">
         <v>7</v>
       </c>
       <c r="I18" s="20">
         <v>4</v>
       </c>
       <c r="J18" s="20">
         <v>2</v>
       </c>
       <c r="K18" s="24">
         <v>7</v>
       </c>
       <c r="L18" s="24">
         <v>2</v>
       </c>
       <c r="M18" s="24">
         <v>5</v>
       </c>
       <c r="N18" s="24">
         <v>0</v>
       </c>
       <c r="O18" s="24">
         <v>4</v>
       </c>
       <c r="P18" s="24">
         <v>3</v>
       </c>
       <c r="Q18" s="24">
         <v>3</v>
       </c>
     </row>
-    <row r="19" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A19" s="29"/>
-      <c r="B19" s="44"/>
+      <c r="B19" s="33"/>
       <c r="C19" s="28" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="19">
         <v>112</v>
       </c>
       <c r="E19" s="20">
         <v>88</v>
       </c>
       <c r="F19" s="20">
         <v>24</v>
       </c>
       <c r="G19" s="20">
         <v>0</v>
       </c>
       <c r="H19" s="20">
         <v>29</v>
       </c>
       <c r="I19" s="20">
         <v>0</v>
       </c>
       <c r="J19" s="20">
         <v>83</v>
       </c>
       <c r="K19" s="24">
         <v>52</v>
       </c>
       <c r="L19" s="24">
         <v>39</v>
       </c>
       <c r="M19" s="24">
         <v>13</v>
       </c>
       <c r="N19" s="24">
         <v>0</v>
       </c>
       <c r="O19" s="24">
         <v>19</v>
       </c>
       <c r="P19" s="24">
         <v>0</v>
       </c>
       <c r="Q19" s="24">
         <v>33</v>
       </c>
     </row>
-    <row r="20" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A20" s="29"/>
-      <c r="B20" s="44"/>
+      <c r="B20" s="33"/>
       <c r="C20" s="28" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="19">
         <v>0</v>
       </c>
       <c r="E20" s="20">
         <v>0</v>
       </c>
       <c r="F20" s="20">
         <v>0</v>
       </c>
       <c r="G20" s="20">
         <v>0</v>
       </c>
       <c r="H20" s="20">
         <v>0</v>
       </c>
       <c r="I20" s="20">
         <v>0</v>
       </c>
       <c r="J20" s="20">
         <v>0</v>
       </c>
       <c r="K20" s="24">
         <v>0</v>
       </c>
       <c r="L20" s="24">
         <v>0</v>
       </c>
       <c r="M20" s="24">
         <v>0</v>
       </c>
       <c r="N20" s="24">
         <v>0</v>
       </c>
       <c r="O20" s="24">
         <v>0</v>
       </c>
       <c r="P20" s="24">
         <v>0</v>
       </c>
       <c r="Q20" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A21" s="5"/>
       <c r="B21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="19">
         <v>110</v>
       </c>
       <c r="E21" s="20">
         <v>88</v>
       </c>
       <c r="F21" s="20">
         <v>22</v>
       </c>
       <c r="G21" s="20">
         <v>0</v>
       </c>
       <c r="H21" s="20">
         <v>32</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>78</v>
       </c>
       <c r="K21" s="24">
         <v>59</v>
       </c>
       <c r="L21" s="24">
         <v>46</v>
       </c>
       <c r="M21" s="24">
         <v>13</v>
       </c>
       <c r="N21" s="24">
         <v>0</v>
       </c>
       <c r="O21" s="24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="P21" s="24">
         <v>0</v>
       </c>
       <c r="Q21" s="24">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
-    <row r="22" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="19">
         <v>58</v>
       </c>
       <c r="E22" s="20">
         <v>46</v>
       </c>
       <c r="F22" s="20">
         <v>12</v>
       </c>
       <c r="G22" s="20">
         <v>0</v>
       </c>
       <c r="H22" s="20">
         <v>17</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
         <v>41</v>
       </c>
       <c r="K22" s="24">
         <v>31</v>
       </c>
       <c r="L22" s="24">
         <v>19</v>
       </c>
       <c r="M22" s="24">
         <v>12</v>
       </c>
       <c r="N22" s="24">
         <v>0</v>
       </c>
       <c r="O22" s="24">
         <v>8</v>
       </c>
       <c r="P22" s="24">
         <v>0</v>
       </c>
       <c r="Q22" s="24">
         <v>23</v>
       </c>
     </row>
-    <row r="23" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A23" s="5"/>
       <c r="B23" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="19">
         <v>10</v>
       </c>
       <c r="E23" s="20">
         <v>8</v>
       </c>
       <c r="F23" s="20">
         <v>2</v>
       </c>
       <c r="G23" s="20">
         <v>0</v>
       </c>
       <c r="H23" s="20">
         <v>4</v>
       </c>
       <c r="I23" s="20">
         <v>0</v>
       </c>
       <c r="J23" s="20">
         <v>6</v>
       </c>
       <c r="K23" s="13">
         <v>7</v>
       </c>
       <c r="L23" s="13">
         <v>6</v>
       </c>
       <c r="M23" s="13">
         <v>1</v>
       </c>
       <c r="N23" s="13">
         <v>0</v>
       </c>
       <c r="O23" s="13">
         <v>1</v>
       </c>
       <c r="P23" s="13">
         <v>0</v>
       </c>
       <c r="Q23" s="13">
         <v>6</v>
       </c>
     </row>
-    <row r="24" spans="1:17" ht="17.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A24" s="14"/>
       <c r="B24" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="9"/>
       <c r="D24" s="25">
         <v>0</v>
       </c>
       <c r="E24" s="26">
         <v>0</v>
       </c>
       <c r="F24" s="26">
         <v>0</v>
       </c>
       <c r="G24" s="26">
         <v>0</v>
       </c>
       <c r="H24" s="26">
         <v>0</v>
       </c>
       <c r="I24" s="26">
         <v>0</v>
       </c>
       <c r="J24" s="26">
         <v>0</v>
       </c>
       <c r="K24" s="27">
         <v>0</v>
       </c>
       <c r="L24" s="27">
         <v>0</v>
       </c>
       <c r="M24" s="27">
         <v>0</v>
       </c>
       <c r="N24" s="27">
         <v>0</v>
       </c>
       <c r="O24" s="27">
         <v>0</v>
       </c>
       <c r="P24" s="27">
         <v>0</v>
       </c>
       <c r="Q24" s="27">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="K3:P3"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="P2:Q2"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="D3:J3"/>
+    <mergeCell ref="A7:C7"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="B18:B20"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
-    <mergeCell ref="A8:C8"/>
-[...5 lines deleted...]
-    <mergeCell ref="A7:C7"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
-  <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...231 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39E20544-8FB9-4843-952A-E2D940FD6383}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>25-11-08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>