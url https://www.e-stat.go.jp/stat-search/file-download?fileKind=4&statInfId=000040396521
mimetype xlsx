--- v0 (2026-04-30)
+++ v1 (2026-09-21)
@@ -1,85 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29704"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1C7B2B73-E905-4CEC-883C-6BE186BC3F40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{7A7BE146-D1A6-46E7-B263-B51940886670}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{5013A29C-C59F-472E-838C-AAA7529A2649}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F1656C28-6381-44EE-9933-1DE6EB2B9311}"/>
   </bookViews>
   <sheets>
-    <sheet name="25-11-01" sheetId="2" r:id="rId1"/>
+    <sheet name="１　被疑事件の受理人員" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'25-11-01'!$A$1:$Q$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'１　被疑事件の受理人員'!$A$1:$Q$65</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="80">
   <si>
     <t>１　　罪　名　別　　　　被　　　疑　　　事　　　件　　　の　　　受　　　理　　　人　　　員</t>
     <rPh sb="3" eb="4">
       <t>ツミ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>メイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ベツ</t>
     </rPh>
     <rPh sb="12" eb="13">
@@ -1134,119 +1133,119 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="桁区切り_PPMN0001～0005" xfId="1" xr:uid="{AD2B8679-1DD2-44DD-BBDC-D63BF8ABDD8B}"/>
+    <cellStyle name="桁区切り_PPMN0001～0005" xfId="1" xr:uid="{903D5F22-510D-4504-97DE-186DC6C4296E}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_PPMN0001～0005" xfId="2" xr:uid="{A3AFCB4F-C868-4F60-8CFB-69F499BADAF6}"/>
+    <cellStyle name="標準_PPMN0001～0005" xfId="2" xr:uid="{F73A8F01-248B-48CD-9C86-CFB21828E971}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1525,314 +1524,315 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD9C8DF3-8B41-4E4F-B268-1BCDD91A8C41}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46E4299E-E58E-4305-8252-1962646ED431}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="55" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
-      <selection pane="bottomRight" activeCell="E9" sqref="E9"/>
+      <selection activeCell="G66" sqref="G66"/>
+      <selection pane="topRight" activeCell="G66" sqref="G66"/>
       <selection pane="bottomLeft" activeCell="G66" sqref="G66"/>
-      <selection pane="topRight" activeCell="G66" sqref="G66"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25"/>
   <cols>
     <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="47.875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="45.625" style="2" customWidth="1"/>
     <col min="3" max="3" width="1.625" style="2" customWidth="1"/>
-    <col min="4" max="12" width="15.375" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="18" max="16384" width="9.375" style="1"/>
+    <col min="4" max="12" width="14.625" style="3" customWidth="1"/>
+    <col min="13" max="13" width="5.625" style="1" customWidth="1"/>
+    <col min="14" max="16" width="14.625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="20.625" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="21.95" customHeight="1">
       <c r="F1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Q1" s="5">
         <v>45962</v>
       </c>
     </row>
     <row r="2" spans="1:17" s="6" customFormat="1" ht="21.95" customHeight="1">
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="10" t="str">
         <f>"("&amp;IF(TEXT(Q1,"e")="1",TEXT(Q1,"ggg")&amp;"元",TEXT(Q1,"ggge"))&amp;"年"&amp;TEXT(Q1,"m")&amp;"月分)"</f>
         <v>(令和7年11月分)</v>
       </c>
     </row>
     <row r="3" spans="1:17" s="6" customFormat="1" ht="3.95" customHeight="1">
       <c r="A3" s="11"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="13"/>
       <c r="H3" s="13"/>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="13"/>
     </row>
     <row r="4" spans="1:17" s="6" customFormat="1" ht="21.95" customHeight="1">
       <c r="A4" s="14"/>
-      <c r="B4" s="48" t="s">
+      <c r="B4" s="55" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="15"/>
-      <c r="D4" s="51" t="s">
+      <c r="D4" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="51" t="s">
+      <c r="E4" s="48" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="N4" s="17" t="s">
         <v>5</v>
       </c>
       <c r="O4" s="18"/>
       <c r="P4" s="18"/>
       <c r="Q4" s="19"/>
     </row>
     <row r="5" spans="1:17" s="6" customFormat="1" ht="21.95" customHeight="1">
-      <c r="B5" s="49"/>
+      <c r="B5" s="56"/>
       <c r="C5" s="20"/>
-      <c r="D5" s="52"/>
-[...1 lines deleted...]
-      <c r="F5" s="54" t="s">
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="51" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
-      <c r="J5" s="57" t="s">
+      <c r="J5" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="57" t="s">
+      <c r="K5" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="51" t="s">
+      <c r="L5" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="N5" s="51" t="s">
+      <c r="N5" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="51" t="s">
+      <c r="O5" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="P5" s="51" t="s">
+      <c r="P5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="Q5" s="21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="6" customFormat="1" ht="21.95" customHeight="1">
-      <c r="B6" s="49"/>
+      <c r="B6" s="56"/>
       <c r="C6" s="20"/>
-      <c r="D6" s="52"/>
-[...2 lines deleted...]
-      <c r="G6" s="54" t="s">
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="57" t="s">
+      <c r="H6" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="I6" s="57" t="s">
+      <c r="I6" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="J6" s="58"/>
-[...4 lines deleted...]
-      <c r="P6" s="52"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
       <c r="Q6" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:17" s="6" customFormat="1" ht="21.95" customHeight="1">
       <c r="A7" s="22"/>
-      <c r="B7" s="50"/>
+      <c r="B7" s="57"/>
       <c r="C7" s="24"/>
-      <c r="D7" s="53"/>
-[...10 lines deleted...]
-      <c r="P7" s="53"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="52"/>
+      <c r="G7" s="52"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="54"/>
+      <c r="L7" s="50"/>
+      <c r="N7" s="50"/>
+      <c r="O7" s="50"/>
+      <c r="P7" s="50"/>
       <c r="Q7" s="25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="39.950000000000003" customHeight="1">
       <c r="B8" s="26" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="27"/>
       <c r="D8" s="28">
-        <v>133150</v>
+        <v>133147</v>
       </c>
       <c r="E8" s="28">
-        <v>50965</v>
+        <v>50964</v>
       </c>
       <c r="F8" s="28">
-        <v>82185</v>
+        <v>82183</v>
       </c>
       <c r="G8" s="28">
-        <v>70407</v>
+        <v>70406</v>
       </c>
       <c r="H8" s="28">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="I8" s="28">
-        <v>69991</v>
+        <v>69993</v>
       </c>
       <c r="J8" s="28">
-        <v>11428</v>
+        <v>11426</v>
       </c>
       <c r="K8" s="28">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="L8" s="28">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="M8" s="28"/>
       <c r="N8" s="28">
         <v>726874</v>
       </c>
       <c r="O8" s="28">
         <v>719595</v>
       </c>
       <c r="P8" s="28">
-        <v>726272</v>
+        <v>726269</v>
       </c>
       <c r="Q8" s="28">
         <v>100.93</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="21.95" customHeight="1">
       <c r="B9" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="27"/>
       <c r="D9" s="28">
-        <v>81632</v>
+        <v>81634</v>
       </c>
       <c r="E9" s="28">
         <v>33272</v>
       </c>
       <c r="F9" s="28">
-        <v>48360</v>
+        <v>48362</v>
       </c>
       <c r="G9" s="28">
-        <v>43722</v>
+        <v>43724</v>
       </c>
       <c r="H9" s="28">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="I9" s="28">
-        <v>43439</v>
+        <v>43444</v>
       </c>
       <c r="J9" s="28">
-        <v>4489</v>
+        <v>4488</v>
       </c>
       <c r="K9" s="28">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="L9" s="28">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="M9" s="28"/>
       <c r="N9" s="28">
         <v>450374</v>
       </c>
       <c r="O9" s="28">
-        <v>448509</v>
+        <v>448510</v>
       </c>
       <c r="P9" s="28">
-        <v>449652</v>
+        <v>449651</v>
       </c>
       <c r="Q9" s="28">
         <v>100.25</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="21.95" customHeight="1">
       <c r="B10" s="29" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="30"/>
       <c r="D10" s="31">
         <v>422</v>
       </c>
       <c r="E10" s="31">
         <v>227</v>
       </c>
       <c r="F10" s="31">
         <v>195</v>
       </c>
       <c r="G10" s="31">
         <v>149</v>
       </c>
       <c r="H10" s="31">
         <v>0</v>
       </c>
@@ -1972,54 +1972,54 @@
         <v>544</v>
       </c>
       <c r="H13" s="31">
         <v>8</v>
       </c>
       <c r="I13" s="31">
         <v>536</v>
       </c>
       <c r="J13" s="31">
         <v>97</v>
       </c>
       <c r="K13" s="31">
         <v>3</v>
       </c>
       <c r="L13" s="31">
         <v>2</v>
       </c>
       <c r="M13" s="31"/>
       <c r="N13" s="31">
         <v>5413</v>
       </c>
       <c r="O13" s="31">
         <v>5334</v>
       </c>
       <c r="P13" s="31">
-        <v>5745</v>
+        <v>5746</v>
       </c>
       <c r="Q13" s="31">
-        <v>107.71</v>
+        <v>107.72</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="21.95" customHeight="1">
       <c r="B14" s="29" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="30"/>
       <c r="D14" s="31">
         <v>559</v>
       </c>
       <c r="E14" s="31">
         <v>349</v>
       </c>
       <c r="F14" s="31">
         <v>210</v>
       </c>
       <c r="G14" s="31">
         <v>202</v>
       </c>
       <c r="H14" s="31">
         <v>34</v>
       </c>
       <c r="I14" s="31">
         <v>168</v>
       </c>
@@ -2260,54 +2260,54 @@
         <v>0</v>
       </c>
       <c r="L19" s="31">
         <v>0</v>
       </c>
       <c r="M19" s="31"/>
       <c r="N19" s="31">
         <v>0</v>
       </c>
       <c r="O19" s="31">
         <v>727</v>
       </c>
       <c r="P19" s="31">
         <v>269</v>
       </c>
       <c r="Q19" s="31">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="2:17" ht="21.95" customHeight="1">
       <c r="B20" s="29" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="30"/>
       <c r="D20" s="31">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="E20" s="31">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="F20" s="31">
         <v>529</v>
       </c>
       <c r="G20" s="31">
         <v>508</v>
       </c>
       <c r="H20" s="31">
         <v>3</v>
       </c>
       <c r="I20" s="31">
         <v>505</v>
       </c>
       <c r="J20" s="31">
         <v>21</v>
       </c>
       <c r="K20" s="31">
         <v>0</v>
       </c>
       <c r="L20" s="31">
         <v>0</v>
       </c>
       <c r="M20" s="31"/>
       <c r="N20" s="31">
         <v>4377</v>
@@ -2548,54 +2548,54 @@
       <c r="P25" s="31">
         <v>731</v>
       </c>
       <c r="Q25" s="31">
         <v>134.87</v>
       </c>
     </row>
     <row r="26" spans="2:17" ht="21.95" customHeight="1">
       <c r="B26" s="29" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="30"/>
       <c r="D26" s="31">
         <v>278</v>
       </c>
       <c r="E26" s="31">
         <v>202</v>
       </c>
       <c r="F26" s="31">
         <v>76</v>
       </c>
       <c r="G26" s="31">
         <v>76</v>
       </c>
       <c r="H26" s="31">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I26" s="31">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="J26" s="31">
         <v>0</v>
       </c>
       <c r="K26" s="31">
         <v>0</v>
       </c>
       <c r="L26" s="31">
         <v>0</v>
       </c>
       <c r="M26" s="31"/>
       <c r="N26" s="31">
         <v>1432</v>
       </c>
       <c r="O26" s="31">
         <v>968</v>
       </c>
       <c r="P26" s="31">
         <v>765</v>
       </c>
       <c r="Q26" s="31">
         <v>79.03</v>
       </c>
     </row>
     <row r="27" spans="2:17" ht="21.95" customHeight="1">
@@ -2766,134 +2766,134 @@
         <v>1</v>
       </c>
       <c r="L30" s="31">
         <v>0</v>
       </c>
       <c r="M30" s="31"/>
       <c r="N30" s="31">
         <v>58</v>
       </c>
       <c r="O30" s="31">
         <v>83</v>
       </c>
       <c r="P30" s="31">
         <v>75</v>
       </c>
       <c r="Q30" s="31">
         <v>90.36</v>
       </c>
     </row>
     <row r="31" spans="2:17" ht="21.95" customHeight="1">
       <c r="B31" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="30"/>
       <c r="D31" s="31">
-        <v>6042</v>
+        <v>6043</v>
       </c>
       <c r="E31" s="31">
         <v>3620</v>
       </c>
       <c r="F31" s="31">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="G31" s="31">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="H31" s="31">
         <v>16</v>
       </c>
       <c r="I31" s="31">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="J31" s="31">
         <v>313</v>
       </c>
       <c r="K31" s="31">
         <v>5</v>
       </c>
       <c r="L31" s="31">
         <v>4</v>
       </c>
       <c r="M31" s="31"/>
       <c r="N31" s="31">
         <v>20614</v>
       </c>
       <c r="O31" s="31">
         <v>21247</v>
       </c>
       <c r="P31" s="31">
-        <v>22162</v>
+        <v>22163</v>
       </c>
       <c r="Q31" s="31">
         <v>104.31</v>
       </c>
     </row>
     <row r="32" spans="2:17" ht="21.95" customHeight="1">
       <c r="B32" s="29" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="30"/>
       <c r="D32" s="31">
-        <v>3410</v>
+        <v>3411</v>
       </c>
       <c r="E32" s="31">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="F32" s="31">
         <v>1587</v>
       </c>
       <c r="G32" s="31">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="H32" s="31">
         <v>4</v>
       </c>
       <c r="I32" s="31">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="J32" s="31">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="K32" s="31">
         <v>1</v>
       </c>
       <c r="L32" s="31">
         <v>1</v>
       </c>
       <c r="M32" s="31"/>
       <c r="N32" s="31">
         <v>13654</v>
       </c>
       <c r="O32" s="31">
         <v>14024</v>
       </c>
       <c r="P32" s="31">
-        <v>14343</v>
+        <v>14344</v>
       </c>
       <c r="Q32" s="31">
-        <v>102.27</v>
+        <v>102.28</v>
       </c>
     </row>
     <row r="33" spans="2:17" ht="21.95" customHeight="1">
       <c r="B33" s="29" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="30"/>
       <c r="D33" s="31">
         <v>16</v>
       </c>
       <c r="E33" s="31">
         <v>14</v>
       </c>
       <c r="F33" s="31">
         <v>2</v>
       </c>
       <c r="G33" s="31">
         <v>1</v>
       </c>
       <c r="H33" s="31">
         <v>0</v>
       </c>
       <c r="I33" s="31">
         <v>1</v>
       </c>
@@ -2904,180 +2904,180 @@
         <v>1</v>
       </c>
       <c r="L33" s="31">
         <v>0</v>
       </c>
       <c r="M33" s="31"/>
       <c r="N33" s="31">
         <v>31</v>
       </c>
       <c r="O33" s="31">
         <v>89</v>
       </c>
       <c r="P33" s="31">
         <v>126</v>
       </c>
       <c r="Q33" s="31">
         <v>141.57</v>
       </c>
     </row>
     <row r="34" spans="2:17" ht="21.95" customHeight="1">
       <c r="B34" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="27"/>
       <c r="D34" s="31">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E34" s="31">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F34" s="31">
         <v>71</v>
       </c>
       <c r="G34" s="31">
         <v>67</v>
       </c>
       <c r="H34" s="31">
         <v>0</v>
       </c>
       <c r="I34" s="31">
         <v>67</v>
       </c>
       <c r="J34" s="31">
         <v>2</v>
       </c>
       <c r="K34" s="31">
         <v>2</v>
       </c>
       <c r="L34" s="31">
         <v>0</v>
       </c>
       <c r="M34" s="31"/>
       <c r="N34" s="31">
         <v>642</v>
       </c>
       <c r="O34" s="31">
         <v>686</v>
       </c>
       <c r="P34" s="31">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="Q34" s="31">
-        <v>105.1</v>
+        <v>104.81</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="21.95" customHeight="1">
       <c r="B35" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="27"/>
       <c r="D35" s="31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" s="31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F35" s="31">
         <v>2</v>
       </c>
       <c r="G35" s="31">
         <v>2</v>
       </c>
       <c r="H35" s="31">
         <v>0</v>
       </c>
       <c r="I35" s="31">
         <v>2</v>
       </c>
       <c r="J35" s="31">
         <v>0</v>
       </c>
       <c r="K35" s="31">
         <v>0</v>
       </c>
       <c r="L35" s="31">
         <v>0</v>
       </c>
       <c r="M35" s="31"/>
       <c r="N35" s="31">
         <v>21</v>
       </c>
       <c r="O35" s="31">
         <v>31</v>
       </c>
       <c r="P35" s="31">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q35" s="31">
-        <v>96.77</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="2:17" ht="21.95" customHeight="1">
       <c r="B36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="27"/>
       <c r="D36" s="31">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E36" s="31">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F36" s="31">
         <v>85</v>
       </c>
       <c r="G36" s="31">
         <v>57</v>
       </c>
       <c r="H36" s="31">
         <v>3</v>
       </c>
       <c r="I36" s="31">
         <v>54</v>
       </c>
       <c r="J36" s="31">
         <v>28</v>
       </c>
       <c r="K36" s="31">
         <v>0</v>
       </c>
       <c r="L36" s="31">
         <v>0</v>
       </c>
       <c r="M36" s="31"/>
       <c r="N36" s="31">
         <v>875</v>
       </c>
       <c r="O36" s="31">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="P36" s="31">
         <v>872</v>
       </c>
       <c r="Q36" s="31">
-        <v>79.56</v>
+        <v>79.489999999999995</v>
       </c>
     </row>
     <row r="37" spans="2:17" ht="21.95" customHeight="1">
       <c r="B37" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="27"/>
       <c r="D37" s="31">
         <v>674</v>
       </c>
       <c r="E37" s="31">
         <v>232</v>
       </c>
       <c r="F37" s="31">
         <v>442</v>
       </c>
       <c r="G37" s="31">
         <v>423</v>
       </c>
       <c r="H37" s="31">
         <v>1</v>
       </c>
       <c r="I37" s="31">
         <v>422</v>
       </c>
@@ -3106,162 +3106,162 @@
     </row>
     <row r="38" spans="2:17" ht="21.95" customHeight="1">
       <c r="B38" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="27"/>
       <c r="D38" s="31">
         <v>362</v>
       </c>
       <c r="E38" s="31">
         <v>157</v>
       </c>
       <c r="F38" s="31">
         <v>205</v>
       </c>
       <c r="G38" s="31">
         <v>156</v>
       </c>
       <c r="H38" s="31">
         <v>0</v>
       </c>
       <c r="I38" s="31">
         <v>156</v>
       </c>
       <c r="J38" s="31">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K38" s="31">
         <v>2</v>
       </c>
       <c r="L38" s="31">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M38" s="31"/>
       <c r="N38" s="31">
         <v>1524</v>
       </c>
       <c r="O38" s="31">
         <v>1591</v>
       </c>
       <c r="P38" s="31">
         <v>1639</v>
       </c>
       <c r="Q38" s="31">
         <v>103.02</v>
       </c>
     </row>
     <row r="39" spans="2:17" ht="21.95" customHeight="1">
       <c r="B39" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="27"/>
       <c r="D39" s="31">
-        <v>32361</v>
+        <v>32355</v>
       </c>
       <c r="E39" s="31">
-        <v>7289</v>
+        <v>7284</v>
       </c>
       <c r="F39" s="31">
-        <v>25072</v>
+        <v>25071</v>
       </c>
       <c r="G39" s="31">
-        <v>23226</v>
+        <v>23225</v>
       </c>
       <c r="H39" s="31">
         <v>1</v>
       </c>
       <c r="I39" s="31">
-        <v>23225</v>
+        <v>23224</v>
       </c>
       <c r="J39" s="31">
         <v>1804</v>
       </c>
       <c r="K39" s="31">
         <v>30</v>
       </c>
       <c r="L39" s="31">
         <v>12</v>
       </c>
       <c r="M39" s="31"/>
       <c r="N39" s="31">
         <v>262803</v>
       </c>
       <c r="O39" s="31">
         <v>250052</v>
       </c>
       <c r="P39" s="31">
-        <v>242406</v>
+        <v>242401</v>
       </c>
       <c r="Q39" s="31">
         <v>96.94</v>
       </c>
     </row>
     <row r="40" spans="2:17" ht="21.95" customHeight="1">
       <c r="B40" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C40" s="27"/>
       <c r="D40" s="31">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E40" s="31">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F40" s="31">
         <v>230</v>
       </c>
       <c r="G40" s="31">
         <v>181</v>
       </c>
       <c r="H40" s="31">
         <v>1</v>
       </c>
       <c r="I40" s="31">
         <v>180</v>
       </c>
       <c r="J40" s="31">
         <v>47</v>
       </c>
       <c r="K40" s="31">
         <v>0</v>
       </c>
       <c r="L40" s="31">
         <v>2</v>
       </c>
       <c r="M40" s="31"/>
       <c r="N40" s="31">
         <v>2081</v>
       </c>
       <c r="O40" s="31">
         <v>2120</v>
       </c>
       <c r="P40" s="31">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="Q40" s="31">
-        <v>94.01</v>
+        <v>94.06</v>
       </c>
     </row>
     <row r="41" spans="2:17" ht="21.95" customHeight="1">
       <c r="B41" s="34" t="s">
         <v>52</v>
       </c>
       <c r="C41" s="27"/>
       <c r="D41" s="31">
         <v>29</v>
       </c>
       <c r="E41" s="31">
         <v>21</v>
       </c>
       <c r="F41" s="31">
         <v>8</v>
       </c>
       <c r="G41" s="31">
         <v>8</v>
       </c>
       <c r="H41" s="31">
         <v>0</v>
       </c>
       <c r="I41" s="31">
         <v>8</v>
       </c>
@@ -3272,88 +3272,88 @@
         <v>0</v>
       </c>
       <c r="L41" s="31">
         <v>0</v>
       </c>
       <c r="M41" s="31"/>
       <c r="N41" s="31">
         <v>67</v>
       </c>
       <c r="O41" s="31">
         <v>74</v>
       </c>
       <c r="P41" s="31">
         <v>70</v>
       </c>
       <c r="Q41" s="31">
         <v>94.59</v>
       </c>
     </row>
     <row r="42" spans="2:17" ht="21.95" customHeight="1">
       <c r="B42" s="2" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="27"/>
       <c r="D42" s="31">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E42" s="31">
         <v>272</v>
       </c>
       <c r="F42" s="31">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G42" s="31">
         <v>129</v>
       </c>
       <c r="H42" s="31">
         <v>0</v>
       </c>
       <c r="I42" s="31">
         <v>129</v>
       </c>
       <c r="J42" s="31">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="K42" s="31">
         <v>1</v>
       </c>
       <c r="L42" s="31">
         <v>0</v>
       </c>
       <c r="M42" s="31"/>
       <c r="N42" s="31">
         <v>1214</v>
       </c>
       <c r="O42" s="31">
         <v>1248</v>
       </c>
       <c r="P42" s="31">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="Q42" s="31">
-        <v>107.29</v>
+        <v>107.37</v>
       </c>
     </row>
     <row r="43" spans="2:17" ht="21.95" customHeight="1">
       <c r="B43" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="27"/>
       <c r="D43" s="31">
         <v>8</v>
       </c>
       <c r="E43" s="31">
         <v>5</v>
       </c>
       <c r="F43" s="31">
         <v>3</v>
       </c>
       <c r="G43" s="31">
         <v>3</v>
       </c>
       <c r="H43" s="31">
         <v>0</v>
       </c>
       <c r="I43" s="31">
         <v>3</v>
       </c>
@@ -3364,85 +3364,85 @@
         <v>0</v>
       </c>
       <c r="L43" s="31">
         <v>0</v>
       </c>
       <c r="M43" s="31"/>
       <c r="N43" s="31">
         <v>12</v>
       </c>
       <c r="O43" s="31">
         <v>13</v>
       </c>
       <c r="P43" s="31">
         <v>16</v>
       </c>
       <c r="Q43" s="31">
         <v>123.08</v>
       </c>
     </row>
     <row r="44" spans="2:17" ht="21.95" customHeight="1">
       <c r="B44" s="29" t="s">
         <v>55</v>
       </c>
       <c r="C44" s="30"/>
       <c r="D44" s="31">
-        <v>16129</v>
+        <v>16127</v>
       </c>
       <c r="E44" s="31">
         <v>7027</v>
       </c>
       <c r="F44" s="31">
-        <v>9102</v>
+        <v>9100</v>
       </c>
       <c r="G44" s="31">
-        <v>8028</v>
+        <v>8026</v>
       </c>
       <c r="H44" s="31">
         <v>14</v>
       </c>
       <c r="I44" s="31">
-        <v>8014</v>
+        <v>8012</v>
       </c>
       <c r="J44" s="31">
         <v>1039</v>
       </c>
       <c r="K44" s="31">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="L44" s="31">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="M44" s="31"/>
       <c r="N44" s="31">
         <v>74098</v>
       </c>
       <c r="O44" s="31">
         <v>77066</v>
       </c>
       <c r="P44" s="31">
-        <v>79818</v>
+        <v>79814</v>
       </c>
       <c r="Q44" s="31">
         <v>103.57</v>
       </c>
     </row>
     <row r="45" spans="2:17" ht="21.95" customHeight="1">
       <c r="B45" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="27"/>
       <c r="D45" s="31">
         <v>268</v>
       </c>
       <c r="E45" s="31">
         <v>137</v>
       </c>
       <c r="F45" s="31">
         <v>131</v>
       </c>
       <c r="G45" s="31">
         <v>130</v>
       </c>
       <c r="H45" s="31">
         <v>0</v>
       </c>
@@ -3502,88 +3502,88 @@
         <v>2</v>
       </c>
       <c r="L46" s="31">
         <v>0</v>
       </c>
       <c r="M46" s="31"/>
       <c r="N46" s="31">
         <v>1008</v>
       </c>
       <c r="O46" s="31">
         <v>1051</v>
       </c>
       <c r="P46" s="31">
         <v>927</v>
       </c>
       <c r="Q46" s="31">
         <v>88.2</v>
       </c>
     </row>
     <row r="47" spans="2:17" ht="21.95" customHeight="1">
       <c r="B47" s="29" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="30"/>
       <c r="D47" s="31">
-        <v>4258</v>
+        <v>4259</v>
       </c>
       <c r="E47" s="31">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="F47" s="31">
         <v>1782</v>
       </c>
       <c r="G47" s="31">
         <v>1686</v>
       </c>
       <c r="H47" s="31">
         <v>28</v>
       </c>
       <c r="I47" s="31">
         <v>1658</v>
       </c>
       <c r="J47" s="31">
         <v>87</v>
       </c>
       <c r="K47" s="31">
         <v>8</v>
       </c>
       <c r="L47" s="31">
         <v>1</v>
       </c>
       <c r="M47" s="31"/>
       <c r="N47" s="31">
         <v>14927</v>
       </c>
       <c r="O47" s="31">
         <v>15205</v>
       </c>
       <c r="P47" s="31">
-        <v>16145</v>
+        <v>16146</v>
       </c>
       <c r="Q47" s="31">
-        <v>106.18</v>
+        <v>106.19</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="21.95" customHeight="1">
       <c r="B48" s="29" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="30"/>
       <c r="D48" s="31">
         <v>385</v>
       </c>
       <c r="E48" s="31">
         <v>211</v>
       </c>
       <c r="F48" s="31">
         <v>174</v>
       </c>
       <c r="G48" s="31">
         <v>164</v>
       </c>
       <c r="H48" s="31">
         <v>0</v>
       </c>
       <c r="I48" s="31">
         <v>164</v>
       </c>
@@ -3594,88 +3594,88 @@
         <v>2</v>
       </c>
       <c r="L48" s="31">
         <v>0</v>
       </c>
       <c r="M48" s="31"/>
       <c r="N48" s="31">
         <v>1765</v>
       </c>
       <c r="O48" s="31">
         <v>1775</v>
       </c>
       <c r="P48" s="31">
         <v>1951</v>
       </c>
       <c r="Q48" s="31">
         <v>109.92</v>
       </c>
     </row>
     <row r="49" spans="2:17" ht="21.95" customHeight="1">
       <c r="B49" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="27"/>
       <c r="D49" s="31">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="E49" s="31">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="F49" s="31">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="G49" s="31">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="H49" s="31">
         <v>5</v>
       </c>
       <c r="I49" s="31">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="J49" s="31">
         <v>61</v>
       </c>
       <c r="K49" s="31">
         <v>1</v>
       </c>
       <c r="L49" s="31">
         <v>1</v>
       </c>
       <c r="M49" s="31"/>
       <c r="N49" s="31">
         <v>6698</v>
       </c>
       <c r="O49" s="31">
         <v>7252</v>
       </c>
       <c r="P49" s="31">
-        <v>7466</v>
+        <v>7468</v>
       </c>
       <c r="Q49" s="31">
-        <v>102.95</v>
+        <v>102.98</v>
       </c>
     </row>
     <row r="50" spans="2:17" ht="21.95" customHeight="1">
       <c r="B50" s="29" t="s">
         <v>61</v>
       </c>
       <c r="C50" s="30"/>
       <c r="D50" s="31">
         <v>189</v>
       </c>
       <c r="E50" s="31">
         <v>105</v>
       </c>
       <c r="F50" s="31">
         <v>84</v>
       </c>
       <c r="G50" s="31">
         <v>83</v>
       </c>
       <c r="H50" s="31">
         <v>1</v>
       </c>
       <c r="I50" s="31">
         <v>82</v>
       </c>
@@ -3732,430 +3732,430 @@
         <v>0</v>
       </c>
       <c r="L51" s="31">
         <v>0</v>
       </c>
       <c r="M51" s="31"/>
       <c r="N51" s="31">
         <v>1858</v>
       </c>
       <c r="O51" s="31">
         <v>1751</v>
       </c>
       <c r="P51" s="31">
         <v>1829</v>
       </c>
       <c r="Q51" s="31">
         <v>104.45</v>
       </c>
     </row>
     <row r="52" spans="2:17" ht="21.95" customHeight="1">
       <c r="B52" s="35" t="s">
         <v>63</v>
       </c>
       <c r="C52" s="27"/>
       <c r="D52" s="31">
-        <v>1773</v>
+        <v>1771</v>
       </c>
       <c r="E52" s="31">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="F52" s="31">
         <v>835</v>
       </c>
       <c r="G52" s="31">
         <v>580</v>
       </c>
       <c r="H52" s="31">
         <v>3</v>
       </c>
       <c r="I52" s="31">
         <v>577</v>
       </c>
       <c r="J52" s="31">
         <v>255</v>
       </c>
       <c r="K52" s="31">
         <v>0</v>
       </c>
       <c r="L52" s="31">
         <v>0</v>
       </c>
       <c r="M52" s="31"/>
       <c r="N52" s="31">
         <v>925</v>
       </c>
       <c r="O52" s="31">
         <v>4778</v>
       </c>
       <c r="P52" s="31">
-        <v>5626</v>
+        <v>5624</v>
       </c>
       <c r="Q52" s="31">
-        <v>117.75</v>
+        <v>117.71</v>
       </c>
     </row>
     <row r="53" spans="2:17" ht="21.95" customHeight="1">
       <c r="B53" s="2" t="s">
         <v>64</v>
       </c>
       <c r="C53" s="27"/>
       <c r="D53" s="31">
-        <v>4861</v>
+        <v>4864</v>
       </c>
       <c r="E53" s="31">
-        <v>2745</v>
+        <v>2746</v>
       </c>
       <c r="F53" s="31">
-        <v>2116</v>
+        <v>2118</v>
       </c>
       <c r="G53" s="31">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="H53" s="31">
         <v>90</v>
       </c>
       <c r="I53" s="31">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="J53" s="31">
         <v>266</v>
       </c>
       <c r="K53" s="31">
         <v>9</v>
       </c>
       <c r="L53" s="31">
         <v>3</v>
       </c>
       <c r="M53" s="31"/>
       <c r="N53" s="31">
         <v>16677</v>
       </c>
       <c r="O53" s="31">
         <v>16983</v>
       </c>
       <c r="P53" s="31">
-        <v>18995</v>
+        <v>18998</v>
       </c>
       <c r="Q53" s="31">
-        <v>111.85</v>
+        <v>111.86</v>
       </c>
     </row>
     <row r="54" spans="2:17" s="39" customFormat="1" ht="30" customHeight="1">
       <c r="B54" s="36" t="s">
         <v>65</v>
       </c>
       <c r="C54" s="37"/>
       <c r="D54" s="38">
-        <v>18627</v>
+        <v>18618</v>
       </c>
       <c r="E54" s="38">
-        <v>9228</v>
+        <v>9224</v>
       </c>
       <c r="F54" s="38">
-        <v>9399</v>
+        <v>9394</v>
       </c>
       <c r="G54" s="38">
-        <v>7573</v>
+        <v>7568</v>
       </c>
       <c r="H54" s="38">
         <v>119</v>
       </c>
       <c r="I54" s="38">
-        <v>7454</v>
+        <v>7449</v>
       </c>
       <c r="J54" s="38">
         <v>1804</v>
       </c>
       <c r="K54" s="38">
         <v>12</v>
       </c>
       <c r="L54" s="38">
         <v>10</v>
       </c>
       <c r="M54" s="38"/>
       <c r="N54" s="38">
         <v>78555</v>
       </c>
       <c r="O54" s="38">
-        <v>75492</v>
+        <v>75491</v>
       </c>
       <c r="P54" s="38">
-        <v>75590</v>
+        <v>75577</v>
       </c>
       <c r="Q54" s="38">
-        <v>100.13</v>
+        <v>100.11</v>
       </c>
     </row>
     <row r="55" spans="2:17" ht="21.95" customHeight="1">
       <c r="B55" s="34" t="s">
         <v>66</v>
       </c>
       <c r="C55" s="40"/>
       <c r="D55" s="31"/>
       <c r="E55" s="31"/>
       <c r="F55" s="31"/>
       <c r="G55" s="31"/>
       <c r="H55" s="31"/>
       <c r="I55" s="31"/>
       <c r="J55" s="31"/>
       <c r="K55" s="31"/>
       <c r="L55" s="31"/>
       <c r="M55" s="31"/>
       <c r="N55" s="31"/>
       <c r="O55" s="31"/>
       <c r="P55" s="31"/>
       <c r="Q55" s="31"/>
     </row>
     <row r="56" spans="2:17" ht="21.95" customHeight="1">
       <c r="B56" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C56" s="27"/>
       <c r="D56" s="31">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="E56" s="31">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="F56" s="31">
         <v>568</v>
       </c>
       <c r="G56" s="31">
         <v>472</v>
       </c>
       <c r="H56" s="31">
         <v>4</v>
       </c>
       <c r="I56" s="31">
         <v>468</v>
       </c>
       <c r="J56" s="31">
         <v>96</v>
       </c>
       <c r="K56" s="31">
         <v>0</v>
       </c>
       <c r="L56" s="31">
         <v>0</v>
       </c>
       <c r="M56" s="31"/>
       <c r="N56" s="31">
         <v>4785</v>
       </c>
       <c r="O56" s="31">
         <v>4568</v>
       </c>
       <c r="P56" s="31">
-        <v>4540</v>
+        <v>4536</v>
       </c>
       <c r="Q56" s="31">
-        <v>99.39</v>
+        <v>99.3</v>
       </c>
     </row>
     <row r="57" spans="2:17" ht="21.95" customHeight="1">
       <c r="B57" s="29" t="s">
         <v>68</v>
       </c>
       <c r="C57" s="30"/>
       <c r="D57" s="31">
         <v>230</v>
       </c>
       <c r="E57" s="31">
         <v>141</v>
       </c>
       <c r="F57" s="31">
         <v>89</v>
       </c>
       <c r="G57" s="31">
         <v>87</v>
       </c>
       <c r="H57" s="31">
         <v>0</v>
       </c>
       <c r="I57" s="31">
         <v>87</v>
       </c>
       <c r="J57" s="31">
         <v>2</v>
       </c>
       <c r="K57" s="31">
         <v>0</v>
       </c>
       <c r="L57" s="31">
         <v>0</v>
       </c>
       <c r="M57" s="31"/>
       <c r="N57" s="31">
         <v>8865</v>
       </c>
       <c r="O57" s="31">
         <v>8477</v>
       </c>
       <c r="P57" s="31">
-        <v>2566</v>
+        <v>2563</v>
       </c>
       <c r="Q57" s="31">
-        <v>30.27</v>
+        <v>30.23</v>
       </c>
     </row>
     <row r="58" spans="2:17" ht="21.95" customHeight="1">
       <c r="B58" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C58" s="27"/>
       <c r="D58" s="31">
         <v>2432</v>
       </c>
       <c r="E58" s="31">
         <v>1206</v>
       </c>
       <c r="F58" s="31">
         <v>1226</v>
       </c>
       <c r="G58" s="31">
         <v>1181</v>
       </c>
       <c r="H58" s="31">
         <v>7</v>
       </c>
       <c r="I58" s="31">
         <v>1174</v>
       </c>
       <c r="J58" s="31">
         <v>40</v>
       </c>
       <c r="K58" s="31">
         <v>4</v>
       </c>
       <c r="L58" s="31">
         <v>1</v>
       </c>
       <c r="M58" s="31"/>
       <c r="N58" s="31">
         <v>1641</v>
       </c>
       <c r="O58" s="31">
         <v>2312</v>
       </c>
       <c r="P58" s="31">
-        <v>10157</v>
+        <v>10158</v>
       </c>
       <c r="Q58" s="31">
-        <v>439.32</v>
+        <v>439.36</v>
       </c>
     </row>
     <row r="59" spans="2:17" ht="21.95" customHeight="1">
       <c r="B59" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C59" s="27"/>
       <c r="D59" s="31">
         <v>11</v>
       </c>
       <c r="E59" s="31">
         <v>4</v>
       </c>
       <c r="F59" s="31">
         <v>7</v>
       </c>
       <c r="G59" s="31">
         <v>6</v>
       </c>
       <c r="H59" s="31">
         <v>0</v>
       </c>
       <c r="I59" s="31">
         <v>6</v>
       </c>
       <c r="J59" s="31">
         <v>1</v>
       </c>
       <c r="K59" s="31">
         <v>0</v>
       </c>
       <c r="L59" s="31">
         <v>0</v>
       </c>
       <c r="M59" s="31"/>
       <c r="N59" s="31">
         <v>0</v>
       </c>
       <c r="O59" s="31">
         <v>0</v>
       </c>
       <c r="P59" s="31">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="Q59" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="2:17" ht="21.95" customHeight="1">
       <c r="B60" s="29" t="s">
         <v>71</v>
       </c>
       <c r="C60" s="30"/>
       <c r="D60" s="31">
-        <v>1670</v>
+        <v>1668</v>
       </c>
       <c r="E60" s="31">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="F60" s="31">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="G60" s="31">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="H60" s="31">
         <v>0</v>
       </c>
       <c r="I60" s="31">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="J60" s="31">
         <v>75</v>
       </c>
       <c r="K60" s="31">
         <v>0</v>
       </c>
       <c r="L60" s="31">
         <v>0</v>
       </c>
       <c r="M60" s="31"/>
       <c r="N60" s="31">
         <v>9117</v>
       </c>
       <c r="O60" s="31">
         <v>9780</v>
       </c>
       <c r="P60" s="31">
-        <v>9986</v>
+        <v>9985</v>
       </c>
       <c r="Q60" s="31">
-        <v>102.11</v>
+        <v>102.1</v>
       </c>
     </row>
     <row r="61" spans="2:17" ht="21.95" customHeight="1">
       <c r="B61" s="29" t="s">
         <v>72</v>
       </c>
       <c r="C61" s="30"/>
       <c r="D61" s="31">
         <v>1</v>
       </c>
       <c r="E61" s="31">
         <v>0</v>
       </c>
       <c r="F61" s="31">
         <v>1</v>
       </c>
       <c r="G61" s="31">
         <v>1</v>
       </c>
       <c r="H61" s="31">
         <v>0</v>
       </c>
       <c r="I61" s="31">
         <v>1</v>
       </c>
@@ -4166,177 +4166,177 @@
         <v>0</v>
       </c>
       <c r="L61" s="31">
         <v>0</v>
       </c>
       <c r="M61" s="31"/>
       <c r="N61" s="31">
         <v>8</v>
       </c>
       <c r="O61" s="31">
         <v>11</v>
       </c>
       <c r="P61" s="31">
         <v>15</v>
       </c>
       <c r="Q61" s="31">
         <v>136.36000000000001</v>
       </c>
     </row>
     <row r="62" spans="2:17" ht="21.95" customHeight="1">
       <c r="B62" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C62" s="27"/>
       <c r="D62" s="31">
-        <v>13338</v>
+        <v>13332</v>
       </c>
       <c r="E62" s="31">
-        <v>6812</v>
+        <v>6810</v>
       </c>
       <c r="F62" s="31">
-        <v>6526</v>
+        <v>6522</v>
       </c>
       <c r="G62" s="31">
-        <v>4919</v>
+        <v>4915</v>
       </c>
       <c r="H62" s="31">
         <v>108</v>
       </c>
       <c r="I62" s="31">
-        <v>4811</v>
+        <v>4807</v>
       </c>
       <c r="J62" s="31">
         <v>1590</v>
       </c>
       <c r="K62" s="31">
         <v>8</v>
       </c>
       <c r="L62" s="31">
         <v>9</v>
       </c>
       <c r="M62" s="31"/>
       <c r="N62" s="31">
         <v>54139</v>
       </c>
       <c r="O62" s="31">
-        <v>50344</v>
+        <v>50343</v>
       </c>
       <c r="P62" s="31">
-        <v>48188</v>
+        <v>48181</v>
       </c>
       <c r="Q62" s="31">
-        <v>95.72</v>
+        <v>95.71</v>
       </c>
     </row>
     <row r="63" spans="2:17" s="39" customFormat="1" ht="30" customHeight="1">
       <c r="B63" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C63" s="42"/>
       <c r="D63" s="38">
-        <v>32891</v>
+        <v>32895</v>
       </c>
       <c r="E63" s="38">
-        <v>8465</v>
+        <v>8468</v>
       </c>
       <c r="F63" s="38">
-        <v>24426</v>
+        <v>24427</v>
       </c>
       <c r="G63" s="38">
-        <v>19112</v>
+        <v>19114</v>
       </c>
       <c r="H63" s="38">
         <v>14</v>
       </c>
       <c r="I63" s="38">
-        <v>19098</v>
+        <v>19100</v>
       </c>
       <c r="J63" s="38">
-        <v>5135</v>
+        <v>5134</v>
       </c>
       <c r="K63" s="38">
         <v>152</v>
       </c>
       <c r="L63" s="38">
         <v>27</v>
       </c>
       <c r="M63" s="38"/>
       <c r="N63" s="38">
         <v>197945</v>
       </c>
       <c r="O63" s="38">
         <v>195594</v>
       </c>
       <c r="P63" s="38">
-        <v>201030</v>
+        <v>201041</v>
       </c>
       <c r="Q63" s="38">
         <v>102.78</v>
       </c>
     </row>
     <row r="64" spans="2:17" ht="21.95" customHeight="1">
       <c r="B64" s="29" t="s">
         <v>75</v>
       </c>
       <c r="C64" s="30"/>
       <c r="D64" s="31">
-        <v>32841</v>
+        <v>32845</v>
       </c>
       <c r="E64" s="31">
-        <v>8452</v>
+        <v>8455</v>
       </c>
       <c r="F64" s="31">
-        <v>24389</v>
+        <v>24390</v>
       </c>
       <c r="G64" s="31">
-        <v>19080</v>
+        <v>19082</v>
       </c>
       <c r="H64" s="31">
         <v>14</v>
       </c>
       <c r="I64" s="31">
-        <v>19066</v>
+        <v>19068</v>
       </c>
       <c r="J64" s="31">
-        <v>5131</v>
+        <v>5130</v>
       </c>
       <c r="K64" s="31">
         <v>151</v>
       </c>
       <c r="L64" s="31">
         <v>27</v>
       </c>
       <c r="M64" s="31"/>
       <c r="N64" s="31">
         <v>197126</v>
       </c>
       <c r="O64" s="31">
         <v>195013</v>
       </c>
       <c r="P64" s="31">
-        <v>200447</v>
+        <v>200458</v>
       </c>
       <c r="Q64" s="31">
         <v>102.79</v>
       </c>
     </row>
     <row r="65" spans="1:22" ht="21.95" customHeight="1">
       <c r="A65" s="43"/>
       <c r="B65" s="23" t="s">
         <v>76</v>
       </c>
       <c r="C65" s="44"/>
       <c r="D65" s="45">
         <v>50</v>
       </c>
       <c r="E65" s="45">
         <v>13</v>
       </c>
       <c r="F65" s="45">
         <v>37</v>
       </c>
       <c r="G65" s="45">
         <v>32</v>
       </c>
       <c r="H65" s="45">
         <v>0</v>
@@ -4384,257 +4384,90 @@
         <v>78</v>
       </c>
       <c r="C67" s="46"/>
     </row>
     <row r="68" spans="1:22">
       <c r="B68" s="47" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="76" spans="1:22">
       <c r="N76" s="3"/>
     </row>
     <row r="77" spans="1:22">
       <c r="M77" s="3"/>
       <c r="O77" s="3"/>
       <c r="P77" s="3"/>
       <c r="Q77" s="3"/>
       <c r="R77" s="3"/>
       <c r="S77" s="3"/>
       <c r="T77" s="3"/>
       <c r="U77" s="3"/>
       <c r="V77" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="B4:B7"/>
+    <mergeCell ref="D4:D7"/>
+    <mergeCell ref="E4:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="J5:J7"/>
     <mergeCell ref="L5:L7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="K5:K7"/>
-    <mergeCell ref="B4:B7"/>
-[...3 lines deleted...]
-    <mergeCell ref="J5:J7"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...175 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
-  <Manager/>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>１　被疑事件の受理人員</vt:lpstr>
+      <vt:lpstr>'１　被疑事件の受理人員'!Print_Area</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
-  <HyperlinkBase/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:revision/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>