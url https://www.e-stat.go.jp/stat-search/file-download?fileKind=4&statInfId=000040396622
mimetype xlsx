--- v0 (2026-05-14)
+++ v1 (2026-08-23)
@@ -1,58 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="11_44E3E357FC849C9980F753B37962AD30C3946926" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="6_{628A9B81-CFB3-46BB-B970-EA0BD71CDBAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1E3E95A8-6060-4DF9-91E1-C4D2A1208988}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{416573F4-7BC0-45B0-BECA-FAC43F0A1D34}"/>
   </bookViews>
   <sheets>
     <sheet name="25-11-02" sheetId="15" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="PASTE1">'25-11-02'!$D$13:$AC$17</definedName>
     <definedName name="PASTE2">'25-11-02'!$Y$2</definedName>
     <definedName name="PASTE3">'25-11-02'!$Z$2</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1334,98 +1329,98 @@
     <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="39" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="67">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{57137A28-6214-45ED-AE82-46ADBA48DB19}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{E1201079-EF0D-4B9B-98EF-3F4E93ABCE18}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{ED9EE2E2-8F11-4422-BAD2-88A111090E4F}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{55792B0D-02EE-4E47-8526-F38BB7A0B68C}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{51BF2B7B-48F0-4211-AE46-F17317577700}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{2D25B2B5-C46F-4E55-82E2-3E963EDD7F6B}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{1C4000BC-707B-474A-8708-50BAF5FBFA02}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{7074362A-7A3A-40C7-8250-3EF6CB992F6F}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{79108BE6-68E3-4E63-B95A-153CC836C2D9}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{8FEC9E2E-D89C-4A6E-9E5F-937C09FCB5B7}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{F10A9FFB-B700-4CFA-B5E8-9ADE421D195F}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{0320CD53-9801-4435-8E50-ECA6BCDF39A5}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{2C1E3474-8DEE-498E-87B4-8CB64C68F936}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{1EA82D22-3F15-46B3-B5DC-6CEB35B18821}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{960042BA-A04B-46AF-A133-1E65E1A4A1CB}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{99E2B8E1-90C0-4FD9-A9BE-CB64E10F4B96}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{0879EA6D-B4B8-40DF-96FC-8D924B5A37F3}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{C06F8ADA-997F-4ED8-85C2-D9AC2B862C63}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{CD16E2F3-CF88-4E6A-BCC2-A14E59EB8C76}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...4 lines deleted...]
-    <cellStyle name="標準_年報_各表様式(受入受刑改正用)" xfId="65" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{5706FCD0-EA2F-4126-8B31-D47B85CB6F80}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{2FDD2B20-9837-4F79-B979-5E1F47FCE632}"/>
+    <cellStyle name="標準 4" xfId="62" xr:uid="{7C745FA9-EB05-4474-BBB0-9F1C37BBCB8E}"/>
+    <cellStyle name="標準 5" xfId="63" xr:uid="{D7B89F28-8274-4759-881D-BC91D5F991B6}"/>
+    <cellStyle name="標準_全国月表印刷枠V2002" xfId="64" xr:uid="{296AC4BE-EE8E-4732-ABBE-6FE9C29329B8}"/>
+    <cellStyle name="標準_年報_各表様式(受入受刑改正用)" xfId="65" xr:uid="{008CA873-83F1-4654-ACBC-93D7452A577A}"/>
     <cellStyle name="良い" xfId="66" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1691,51 +1686,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8E351A9-0456-4DFD-8D29-00C11DF11D3D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C1:AC18"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.109375" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="2" width="1.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="26.77734375" style="1" customWidth="1"/>
     <col min="4" max="27" width="13.109375" style="1" customWidth="1"/>
     <col min="28" max="28" width="4.6640625" style="1" customWidth="1"/>
     <col min="29" max="29" width="13.109375" style="1" customWidth="1"/>
     <col min="30" max="16384" width="10.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:29" ht="40.5" customHeight="1">
       <c r="C1" s="20"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
@@ -2272,78 +2267,78 @@
       <c r="G13" s="15">
         <v>1</v>
       </c>
       <c r="H13" s="15">
         <v>3</v>
       </c>
       <c r="I13" s="15">
         <v>0</v>
       </c>
       <c r="J13" s="15">
         <v>0</v>
       </c>
       <c r="K13" s="15">
         <v>45</v>
       </c>
       <c r="L13" s="15">
         <v>10</v>
       </c>
       <c r="M13" s="15">
         <v>0</v>
       </c>
       <c r="N13" s="15">
         <v>2</v>
       </c>
       <c r="O13" s="15">
-        <v>1279</v>
+        <v>1276</v>
       </c>
       <c r="P13" s="15">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="Q13" s="15">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="R13" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="S13" s="15">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T13" s="15">
         <v>0</v>
       </c>
       <c r="U13" s="15">
         <v>0</v>
       </c>
       <c r="V13" s="15">
         <v>0</v>
       </c>
       <c r="W13" s="15">
         <v>56</v>
       </c>
       <c r="X13" s="15">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="Y13" s="15">
         <v>0</v>
       </c>
       <c r="Z13" s="15">
         <v>17</v>
       </c>
       <c r="AA13" s="15">
         <v>4</v>
       </c>
       <c r="AB13" s="15"/>
       <c r="AC13" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="3:29" s="26" customFormat="1">
       <c r="C14" s="14"/>
       <c r="D14" s="23">
         <v>4</v>
       </c>
       <c r="E14" s="23">
         <v>4</v>
       </c>
       <c r="F14" s="23">
         <v>0</v>
@@ -2432,78 +2427,78 @@
       <c r="G15" s="17">
         <v>1</v>
       </c>
       <c r="H15" s="17">
         <v>3</v>
       </c>
       <c r="I15" s="17">
         <v>0</v>
       </c>
       <c r="J15" s="17">
         <v>0</v>
       </c>
       <c r="K15" s="17">
         <v>42</v>
       </c>
       <c r="L15" s="17">
         <v>9</v>
       </c>
       <c r="M15" s="17">
         <v>0</v>
       </c>
       <c r="N15" s="17">
         <v>2</v>
       </c>
       <c r="O15" s="17">
-        <v>1144</v>
+        <v>1141</v>
       </c>
       <c r="P15" s="17">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="Q15" s="17">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="R15" s="17">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="S15" s="17">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="T15" s="17">
         <v>0</v>
       </c>
       <c r="U15" s="17">
         <v>0</v>
       </c>
       <c r="V15" s="17">
         <v>0</v>
       </c>
       <c r="W15" s="17">
         <v>50</v>
       </c>
       <c r="X15" s="17">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="Y15" s="17">
         <v>0</v>
       </c>
       <c r="Z15" s="17">
         <v>15</v>
       </c>
       <c r="AA15" s="17">
         <v>4</v>
       </c>
       <c r="AB15" s="15"/>
       <c r="AC15" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="3:29" s="26" customFormat="1">
       <c r="C16" s="14"/>
       <c r="D16" s="23">
         <v>0</v>
       </c>
       <c r="E16" s="23">
         <v>0</v>
       </c>
       <c r="F16" s="23">
         <v>0</v>
@@ -2714,31 +2709,30 @@
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>25-11-02</vt:lpstr>
       <vt:lpstr>PASTE1</vt:lpstr>
       <vt:lpstr>PASTE2</vt:lpstr>
       <vt:lpstr>PASTE3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>