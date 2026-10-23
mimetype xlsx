--- v1 (2026-08-23)
+++ v2 (2026-10-23)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="6_{628A9B81-CFB3-46BB-B970-EA0BD71CDBAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1E3E95A8-6060-4DF9-91E1-C4D2A1208988}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="6_{A000FA0D-04EE-4861-9795-C86965B430AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6BACF01E-857D-4214-B28C-EE013EC37003}"/>
   <bookViews>
-    <workbookView xWindow="19090" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{416573F4-7BC0-45B0-BECA-FAC43F0A1D34}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{C8824461-C17E-47D9-8C9A-AC8CA2DF70D1}"/>
   </bookViews>
   <sheets>
     <sheet name="25-11-02" sheetId="15" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="PASTE1">'25-11-02'!$D$13:$AC$17</definedName>
     <definedName name="PASTE2">'25-11-02'!$Y$2</definedName>
     <definedName name="PASTE3">'25-11-02'!$Z$2</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1329,98 +1329,98 @@
     <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="39" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="67">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{57137A28-6214-45ED-AE82-46ADBA48DB19}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{C06F8ADA-997F-4ED8-85C2-D9AC2B862C63}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{8050A212-A3BA-4A01-96C9-E0ECBC9AAE2B}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{34E5AA58-4347-460B-B6F4-6324E56D5679}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{6FCBF3C7-3D6A-49D5-8C64-1CAC6D4A5A0D}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{D41FEF2A-9E60-4D71-AAC3-A657F21CC2A5}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{525C1E34-E612-4426-A5F1-37B12D4706F9}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{422DC632-38E7-4012-8266-1BE7B20765CB}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{AD7502FE-91B2-4F8E-B176-3CC9C36A1E67}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{9211FC3E-9905-4201-B02D-B1FA0294B990}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{B85678E2-B1B2-4FEE-AF11-B6F497FEC5C5}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{3D9A1572-ED72-482E-8D8D-17DC681804B8}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{6B26A32F-CC0F-4841-BFFD-11DD7FBE483E}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{353BA30A-C0F6-419D-AAB4-4D64C9A434E3}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{8EB8D8D5-C53C-4AB2-93DD-A748D542FCF6}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{21B3D4A2-B9F4-4D4E-9B71-2E2437C987B0}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{C712C99D-631E-46F8-AAF5-E5DA05C98E92}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{4A9A3C47-0A5C-4C68-AA93-4995E83BA927}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{3BEBD9CA-CEF1-4ECD-B00F-BC9181CA9850}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{9FC616F5-C3D9-4F0C-9E06-70BECE54F908}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{CD16E2F3-CF88-4E6A-BCC2-A14E59EB8C76}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{CC739AE8-361A-470F-8C82-D112448F4952}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{5706FCD0-EA2F-4126-8B31-D47B85CB6F80}"/>
-[...4 lines deleted...]
-    <cellStyle name="標準_年報_各表様式(受入受刑改正用)" xfId="65" xr:uid="{008CA873-83F1-4654-ACBC-93D7452A577A}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{C9D2FDF5-DB4B-4B9F-AA11-AFBB128DEC0E}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{C39A97AF-4FEB-4060-BDDC-72A255B924AA}"/>
+    <cellStyle name="標準 4" xfId="62" xr:uid="{AE545EE7-7677-4B32-AAC0-3A89C5B75531}"/>
+    <cellStyle name="標準 5" xfId="63" xr:uid="{EADF82E2-AAB8-4655-B186-5E2D6E730B82}"/>
+    <cellStyle name="標準_全国月表印刷枠V2002" xfId="64" xr:uid="{EDCDFC78-8B00-4A8D-A0FA-0E143BB0655F}"/>
+    <cellStyle name="標準_年報_各表様式(受入受刑改正用)" xfId="65" xr:uid="{B3562A76-0303-4B12-A55C-FED9FE32A74A}"/>
     <cellStyle name="良い" xfId="66" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1686,51 +1686,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8E351A9-0456-4DFD-8D29-00C11DF11D3D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF3C180A-9B6F-45E0-87EB-347E65A11BCD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C1:AC18"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.109375" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="2" width="1.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="26.77734375" style="1" customWidth="1"/>
     <col min="4" max="27" width="13.109375" style="1" customWidth="1"/>
     <col min="28" max="28" width="4.6640625" style="1" customWidth="1"/>
     <col min="29" max="29" width="13.109375" style="1" customWidth="1"/>
     <col min="30" max="16384" width="10.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:29" ht="40.5" customHeight="1">
       <c r="C1" s="20"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
@@ -2270,54 +2270,54 @@
       <c r="H13" s="15">
         <v>3</v>
       </c>
       <c r="I13" s="15">
         <v>0</v>
       </c>
       <c r="J13" s="15">
         <v>0</v>
       </c>
       <c r="K13" s="15">
         <v>45</v>
       </c>
       <c r="L13" s="15">
         <v>10</v>
       </c>
       <c r="M13" s="15">
         <v>0</v>
       </c>
       <c r="N13" s="15">
         <v>2</v>
       </c>
       <c r="O13" s="15">
         <v>1276</v>
       </c>
       <c r="P13" s="15">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="Q13" s="15">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="R13" s="15">
         <v>10</v>
       </c>
       <c r="S13" s="15">
         <v>44</v>
       </c>
       <c r="T13" s="15">
         <v>0</v>
       </c>
       <c r="U13" s="15">
         <v>0</v>
       </c>
       <c r="V13" s="15">
         <v>0</v>
       </c>
       <c r="W13" s="15">
         <v>56</v>
       </c>
       <c r="X13" s="15">
         <v>13</v>
       </c>
       <c r="Y13" s="15">
         <v>0</v>
       </c>
@@ -2430,54 +2430,54 @@
       <c r="H15" s="17">
         <v>3</v>
       </c>
       <c r="I15" s="17">
         <v>0</v>
       </c>
       <c r="J15" s="17">
         <v>0</v>
       </c>
       <c r="K15" s="17">
         <v>42</v>
       </c>
       <c r="L15" s="17">
         <v>9</v>
       </c>
       <c r="M15" s="17">
         <v>0</v>
       </c>
       <c r="N15" s="17">
         <v>2</v>
       </c>
       <c r="O15" s="17">
         <v>1141</v>
       </c>
       <c r="P15" s="17">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="Q15" s="17">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="R15" s="17">
         <v>9</v>
       </c>
       <c r="S15" s="17">
         <v>38</v>
       </c>
       <c r="T15" s="17">
         <v>0</v>
       </c>
       <c r="U15" s="17">
         <v>0</v>
       </c>
       <c r="V15" s="17">
         <v>0</v>
       </c>
       <c r="W15" s="17">
         <v>50</v>
       </c>
       <c r="X15" s="17">
         <v>13</v>
       </c>
       <c r="Y15" s="17">
         <v>0</v>
       </c>