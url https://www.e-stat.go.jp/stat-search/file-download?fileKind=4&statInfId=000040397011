--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -1,67 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="6_{DF3CFB9B-5CCE-40FD-AC49-266BD568C607}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B7EB2A1-8E88-47F5-9A13-0CD137F00DF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="380" yWindow="380" windowWidth="31080" windowHeight="20590" xr2:uid="{ED9C7E2E-D1D4-43E0-B27C-99F5D6663DD9}"/>
   </bookViews>
   <sheets>
     <sheet name="25-11-2" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-11-2'!$A:$J</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="143">
   <si>
     <t>総数</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>暴行
 ・
 虐待</t>
     <rPh sb="0" eb="2">
       <t>ボウコウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ギャクタイ</t>
@@ -1753,119 +1766,119 @@
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
-    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
-[...17 lines deleted...]
-    <cellStyle name="センター" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{5BCFE95B-121C-4261-B96B-E1DF715C6FEB}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{1B3C8982-39E5-43B6-9B8B-DFD72C838959}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{4DA96508-E67C-4870-9B81-EA9982B5C2F3}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{938AA4D7-5FF4-4407-AD1C-077CC814BFA3}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{62403CCF-9328-499E-B84F-866016B59B0B}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{AC364258-46E0-4413-89A1-A591AC1D28B1}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{9ED378F0-8C4B-4B6A-A5D8-B5B165DB9978}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{D0F84614-5D17-4779-84FC-34EC98B05484}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{B02F8E8A-CEE5-4202-8EEF-6271E93AC7DA}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{17F9E8D0-15A4-46BE-A62A-CF91F9DD0566}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{38C50A99-CEE7-4DAA-8769-06E0D6E1F7FA}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{8C801D53-12AE-4CDD-B6C3-1BEBA1466F11}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{B07AB761-1F46-4A16-9060-716265EEBC06}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{0E93D5C2-6317-4E84-A37E-D8BCDCBE8BE5}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{06FFE1B0-68CB-49B4-8DDC-5314240F164D}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{C974C442-D918-4B0A-AB00-9F627360042C}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{49D0F06A-B98E-43AF-ABD3-DF22598CB5A4}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{E6ACF9C3-A831-4CD6-926C-144429C19D72}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{61DE8B98-73E0-476A-99AE-462BF12FD00C}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
-    <cellStyle name="標準 3" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="標準 2" xfId="20" xr:uid="{B4EAF862-9205-432E-87BB-EFEA1A750EE5}"/>
+    <cellStyle name="標準 3" xfId="21" xr:uid="{E088A71D-4C59-41B0-B0E3-8CF0038AB8E6}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1928,51 +1941,51 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1995" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CB070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE0B5B9F-B20C-8DCB-F2D1-F4CBA0EFA98B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="2438400"/>
           <a:ext cx="66675" cy="885825"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 110714"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1987,51 +2000,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1996" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CC070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D79EFB13-EBCB-EB17-A33A-DE6505606800}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="3657600"/>
           <a:ext cx="57150" cy="285750"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41667"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2046,51 +2059,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1997" name="AutoShape 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CD070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44743D28-65C7-456E-5E34-2FF854777471}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="3962400"/>
           <a:ext cx="57150" cy="276225"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 40278"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2105,51 +2118,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1998" name="AutoShape 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CE070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{821F5F9E-8D52-27EF-63A3-4EF0DB21B8E3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="6562725"/>
           <a:ext cx="85725" cy="2238375"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 217593"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2164,51 +2177,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1999" name="AutoShape 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000CF070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE0B36DD-5F49-3EAD-77E4-7DE03A09B7EB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="10363200"/>
           <a:ext cx="57150" cy="704850"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 102778"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2223,51 +2236,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2000" name="AutoShape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D0070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7FF4617-B197-CEC6-B974-F66A1D7AF256}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="11125200"/>
           <a:ext cx="57150" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 127778"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2282,51 +2295,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2001" name="AutoShape 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D1070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41890A1F-25D6-EBB9-F7DC-0EA074D8B1C9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="12020550"/>
           <a:ext cx="57150" cy="1343025"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 195833"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2341,51 +2354,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2002" name="AutoShape 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D2070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1C503CB-29DE-760E-671D-765BA1FDA561}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="14182725"/>
           <a:ext cx="57150" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 36111"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2400,51 +2413,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2003" name="AutoShape 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D3070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8642258-C986-789E-17B6-5B169757E782}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1619250" y="14792325"/>
           <a:ext cx="47625" cy="400050"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 70000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2459,51 +2472,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2004" name="AutoShape 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D4070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{316E7C12-0994-0726-01C0-9571B844B7D1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2514600" y="11287125"/>
           <a:ext cx="57150" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 36111"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2518,51 +2531,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2005" name="AutoShape 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D5070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E36D261A-3AD1-78D5-2BB0-03A202369FA0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2476500" y="7477125"/>
           <a:ext cx="85725" cy="390525"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 37963"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2577,51 +2590,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2006" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D6070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{758E51D2-7D80-123C-68BA-4A838C325532}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="1981200"/>
           <a:ext cx="57150" cy="428625"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 62500"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2636,51 +2649,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2007" name="AutoShape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D7070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABC2E3A3-0B5F-014F-16FA-602D5C3028F9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="4267200"/>
           <a:ext cx="57150" cy="571500"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 83333"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2695,51 +2708,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2008" name="AutoShape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D8070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F65F9027-2B5C-3801-B3E8-231E9147CB12}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="4876800"/>
           <a:ext cx="57150" cy="1333500"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 194444"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2754,51 +2767,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2009" name="AutoShape 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D9070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E7588AA-F4D3-A293-8234-4AA69848A891}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2514600" y="5038725"/>
           <a:ext cx="57150" cy="704850"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 102778"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2813,51 +2826,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2010" name="AutoShape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DA070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D4D2743-CA81-96F5-AC7E-306A489FC7B7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1609725" y="9296400"/>
           <a:ext cx="57150" cy="1028700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 150000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2872,51 +2885,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2011" name="AutoShape 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DB070000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{520B3526-BBDE-DE8B-F21E-1692081F8D9B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2514600" y="9610725"/>
           <a:ext cx="57150" cy="552450"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 80556"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -3206,61 +3219,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA776E26-F9EB-4561-BE0E-F14E8051EAA3}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:DH104"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="10" ySplit="5" topLeftCell="K6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B3" sqref="B3:I5"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="23.15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.6328125" style="2" customWidth="1"/>
     <col min="2" max="2" width="2.6328125" style="2" customWidth="1"/>
     <col min="3" max="3" width="4.26953125" style="2" customWidth="1"/>
     <col min="4" max="4" width="1.6328125" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.08984375" style="2" customWidth="1"/>
     <col min="6" max="6" width="1.6328125" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.08984375" style="2" customWidth="1"/>
     <col min="8" max="8" width="1.6328125" style="2" customWidth="1"/>
     <col min="9" max="9" width="30.6328125" style="2" customWidth="1"/>
     <col min="10" max="10" width="1.6328125" style="2" customWidth="1"/>
     <col min="11" max="11" width="4.6328125" style="19" customWidth="1"/>
     <col min="12" max="12" width="7.6328125" style="2" customWidth="1"/>
     <col min="13" max="13" width="4.6328125" style="20" customWidth="1"/>
     <col min="14" max="14" width="5.26953125" style="2" customWidth="1"/>
     <col min="15" max="15" width="4.6328125" style="8" customWidth="1"/>
     <col min="16" max="16" width="5.26953125" style="2" customWidth="1"/>
     <col min="17" max="17" width="4.6328125" style="8" customWidth="1"/>
     <col min="18" max="18" width="5.26953125" style="2" customWidth="1"/>
     <col min="19" max="19" width="4.6328125" style="20" customWidth="1"/>
     <col min="20" max="20" width="5.6328125" style="2" customWidth="1"/>
     <col min="21" max="21" width="4.6328125" style="8" customWidth="1"/>
@@ -3337,93 +3350,93 @@
     <col min="92" max="92" width="5.26953125" style="2" customWidth="1"/>
     <col min="93" max="93" width="4.6328125" style="8" customWidth="1"/>
     <col min="94" max="94" width="5.26953125" style="2" customWidth="1"/>
     <col min="95" max="95" width="4.6328125" style="8" customWidth="1"/>
     <col min="96" max="96" width="5.26953125" style="2" customWidth="1"/>
     <col min="97" max="97" width="4.6328125" style="20" customWidth="1"/>
     <col min="98" max="98" width="5.26953125" style="2" customWidth="1"/>
     <col min="99" max="99" width="4.6328125" style="8" customWidth="1"/>
     <col min="100" max="100" width="5.26953125" style="2" customWidth="1"/>
     <col min="101" max="101" width="4.6328125" style="8" customWidth="1"/>
     <col min="102" max="102" width="5.26953125" style="2" customWidth="1"/>
     <col min="103" max="103" width="4.6328125" style="20" customWidth="1"/>
     <col min="104" max="104" width="5.26953125" style="2" customWidth="1"/>
     <col min="105" max="105" width="4.6328125" style="8" customWidth="1"/>
     <col min="106" max="106" width="5.26953125" style="2" customWidth="1"/>
     <col min="107" max="107" width="4.6328125" style="8" customWidth="1"/>
     <col min="108" max="108" width="5.26953125" style="2" customWidth="1"/>
     <col min="109" max="109" width="4.6328125" style="20" customWidth="1"/>
     <col min="110" max="110" width="5.26953125" style="2" customWidth="1"/>
     <col min="111" max="111" width="4.6328125" style="8" customWidth="1"/>
     <col min="112" max="112" width="5.26953125" style="2" customWidth="1"/>
     <col min="113" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:112" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="51" t="s">
+      <c r="B1" s="55" t="s">
         <v>141</v>
       </c>
-      <c r="C1" s="51"/>
-[...38 lines deleted...]
-      <c r="AP1" s="51"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+      <c r="Z1" s="55"/>
+      <c r="AA1" s="55"/>
+      <c r="AB1" s="55"/>
+      <c r="AC1" s="55"/>
+      <c r="AD1" s="55"/>
+      <c r="AE1" s="55"/>
+      <c r="AF1" s="55"/>
+      <c r="AG1" s="55"/>
+      <c r="AH1" s="55"/>
+      <c r="AI1" s="55"/>
+      <c r="AJ1" s="55"/>
+      <c r="AK1" s="55"/>
+      <c r="AL1" s="55"/>
+      <c r="AM1" s="55"/>
+      <c r="AN1" s="55"/>
+      <c r="AO1" s="55"/>
+      <c r="AP1" s="55"/>
       <c r="AQ1" s="9"/>
       <c r="AR1" s="3"/>
       <c r="AS1" s="9"/>
       <c r="AT1" s="3"/>
       <c r="AU1" s="9"/>
       <c r="AV1" s="3"/>
       <c r="AW1" s="9"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="9"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="9"/>
       <c r="BB1" s="3"/>
       <c r="BC1" s="9"/>
       <c r="BD1" s="3"/>
       <c r="BE1" s="9"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="9"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="9"/>
       <c r="BJ1" s="3"/>
       <c r="BK1" s="9"/>
       <c r="BL1" s="3"/>
       <c r="BM1" s="9"/>
       <c r="BN1" s="3"/>
       <c r="BO1" s="9"/>
@@ -3472,1114 +3485,1114 @@
       <c r="DF1" s="3"/>
       <c r="DG1" s="9"/>
       <c r="DH1" s="3"/>
     </row>
     <row r="2" spans="1:112" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="18"/>
       <c r="B2" s="36">
         <v>45962</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="3" spans="1:112" ht="25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B3" s="52" t="s">
         <v>85</v>
       </c>
       <c r="C3" s="52"/>
       <c r="D3" s="52"/>
       <c r="E3" s="52"/>
       <c r="F3" s="52"/>
       <c r="G3" s="52"/>
       <c r="H3" s="52"/>
       <c r="I3" s="52"/>
       <c r="J3" s="21"/>
-      <c r="K3" s="41" t="s">
-[...3 lines deleted...]
-      <c r="M3" s="41" t="s">
+      <c r="K3" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="L3" s="44"/>
+      <c r="M3" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="48"/>
-      <c r="O3" s="41" t="s">
+      <c r="N3" s="49"/>
+      <c r="O3" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="P3" s="48"/>
-      <c r="Q3" s="41" t="s">
+      <c r="P3" s="49"/>
+      <c r="Q3" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="R3" s="42"/>
-      <c r="S3" s="41" t="s">
+      <c r="R3" s="44"/>
+      <c r="S3" s="43" t="s">
         <v>34</v>
       </c>
-      <c r="T3" s="42"/>
-      <c r="U3" s="41" t="s">
+      <c r="T3" s="44"/>
+      <c r="U3" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="V3" s="42"/>
-      <c r="W3" s="41" t="s">
+      <c r="V3" s="44"/>
+      <c r="W3" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="X3" s="42"/>
-      <c r="Y3" s="41" t="s">
+      <c r="X3" s="44"/>
+      <c r="Y3" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="Z3" s="42"/>
-      <c r="AA3" s="41" t="s">
+      <c r="Z3" s="44"/>
+      <c r="AA3" s="43" t="s">
         <v>38</v>
       </c>
-      <c r="AB3" s="42"/>
-      <c r="AC3" s="41" t="s">
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="43" t="s">
         <v>39</v>
       </c>
-      <c r="AD3" s="42"/>
-      <c r="AE3" s="41" t="s">
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="AF3" s="42"/>
-      <c r="AG3" s="41" t="s">
+      <c r="AF3" s="44"/>
+      <c r="AG3" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="AH3" s="42"/>
-      <c r="AI3" s="41" t="s">
+      <c r="AH3" s="44"/>
+      <c r="AI3" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="AJ3" s="42"/>
-      <c r="AK3" s="41" t="s">
+      <c r="AJ3" s="44"/>
+      <c r="AK3" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="AL3" s="42"/>
-      <c r="AM3" s="41" t="s">
+      <c r="AL3" s="44"/>
+      <c r="AM3" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="AN3" s="42"/>
-      <c r="AO3" s="41" t="s">
+      <c r="AN3" s="44"/>
+      <c r="AO3" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="AP3" s="42"/>
-      <c r="AQ3" s="41" t="s">
+      <c r="AP3" s="44"/>
+      <c r="AQ3" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="AR3" s="42"/>
-      <c r="AS3" s="41" t="s">
+      <c r="AR3" s="44"/>
+      <c r="AS3" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="AT3" s="42"/>
-      <c r="AU3" s="41" t="s">
+      <c r="AT3" s="44"/>
+      <c r="AU3" s="43" t="s">
         <v>48</v>
       </c>
-      <c r="AV3" s="42"/>
-      <c r="AW3" s="41" t="s">
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="AX3" s="42"/>
-      <c r="AY3" s="41" t="s">
+      <c r="AX3" s="44"/>
+      <c r="AY3" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="AZ3" s="42"/>
-      <c r="BA3" s="41" t="s">
+      <c r="AZ3" s="44"/>
+      <c r="BA3" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="BB3" s="42"/>
-      <c r="BC3" s="41" t="s">
+      <c r="BB3" s="44"/>
+      <c r="BC3" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="BD3" s="42"/>
-      <c r="BE3" s="41" t="s">
+      <c r="BD3" s="44"/>
+      <c r="BE3" s="43" t="s">
         <v>53</v>
       </c>
-      <c r="BF3" s="42"/>
-      <c r="BG3" s="41" t="s">
+      <c r="BF3" s="44"/>
+      <c r="BG3" s="43" t="s">
         <v>54</v>
       </c>
-      <c r="BH3" s="42"/>
-      <c r="BI3" s="41" t="s">
+      <c r="BH3" s="44"/>
+      <c r="BI3" s="43" t="s">
         <v>55</v>
       </c>
-      <c r="BJ3" s="42"/>
-      <c r="BK3" s="41" t="s">
+      <c r="BJ3" s="44"/>
+      <c r="BK3" s="43" t="s">
         <v>56</v>
       </c>
-      <c r="BL3" s="42"/>
-      <c r="BM3" s="41" t="s">
+      <c r="BL3" s="44"/>
+      <c r="BM3" s="43" t="s">
         <v>57</v>
       </c>
-      <c r="BN3" s="42"/>
-      <c r="BO3" s="41" t="s">
+      <c r="BN3" s="44"/>
+      <c r="BO3" s="43" t="s">
         <v>58</v>
       </c>
-      <c r="BP3" s="42"/>
-      <c r="BQ3" s="41" t="s">
+      <c r="BP3" s="44"/>
+      <c r="BQ3" s="43" t="s">
         <v>59</v>
       </c>
-      <c r="BR3" s="42"/>
-      <c r="BS3" s="41" t="s">
+      <c r="BR3" s="44"/>
+      <c r="BS3" s="43" t="s">
         <v>60</v>
       </c>
-      <c r="BT3" s="42"/>
-      <c r="BU3" s="41" t="s">
+      <c r="BT3" s="44"/>
+      <c r="BU3" s="43" t="s">
         <v>61</v>
       </c>
-      <c r="BV3" s="42"/>
-      <c r="BW3" s="41" t="s">
+      <c r="BV3" s="44"/>
+      <c r="BW3" s="43" t="s">
         <v>62</v>
       </c>
-      <c r="BX3" s="42"/>
-      <c r="BY3" s="41" t="s">
+      <c r="BX3" s="44"/>
+      <c r="BY3" s="43" t="s">
         <v>63</v>
       </c>
-      <c r="BZ3" s="42"/>
-      <c r="CA3" s="41" t="s">
+      <c r="BZ3" s="44"/>
+      <c r="CA3" s="43" t="s">
         <v>64</v>
       </c>
-      <c r="CB3" s="42"/>
-      <c r="CC3" s="41" t="s">
+      <c r="CB3" s="44"/>
+      <c r="CC3" s="43" t="s">
         <v>65</v>
       </c>
-      <c r="CD3" s="42"/>
-      <c r="CE3" s="41" t="s">
+      <c r="CD3" s="44"/>
+      <c r="CE3" s="43" t="s">
         <v>66</v>
       </c>
-      <c r="CF3" s="42"/>
-      <c r="CG3" s="41" t="s">
+      <c r="CF3" s="44"/>
+      <c r="CG3" s="43" t="s">
         <v>67</v>
       </c>
-      <c r="CH3" s="42"/>
-      <c r="CI3" s="41" t="s">
+      <c r="CH3" s="44"/>
+      <c r="CI3" s="43" t="s">
         <v>68</v>
       </c>
-      <c r="CJ3" s="42"/>
-      <c r="CK3" s="41" t="s">
+      <c r="CJ3" s="44"/>
+      <c r="CK3" s="43" t="s">
         <v>69</v>
       </c>
-      <c r="CL3" s="42"/>
-      <c r="CM3" s="41" t="s">
+      <c r="CL3" s="44"/>
+      <c r="CM3" s="43" t="s">
         <v>70</v>
       </c>
-      <c r="CN3" s="42"/>
-      <c r="CO3" s="41" t="s">
+      <c r="CN3" s="44"/>
+      <c r="CO3" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="CP3" s="42"/>
-      <c r="CQ3" s="41" t="s">
+      <c r="CP3" s="44"/>
+      <c r="CQ3" s="43" t="s">
         <v>72</v>
       </c>
-      <c r="CR3" s="42"/>
-      <c r="CS3" s="41" t="s">
+      <c r="CR3" s="44"/>
+      <c r="CS3" s="43" t="s">
         <v>73</v>
       </c>
-      <c r="CT3" s="42"/>
-      <c r="CU3" s="41" t="s">
+      <c r="CT3" s="44"/>
+      <c r="CU3" s="43" t="s">
         <v>74</v>
       </c>
-      <c r="CV3" s="42"/>
-      <c r="CW3" s="41" t="s">
+      <c r="CV3" s="44"/>
+      <c r="CW3" s="43" t="s">
         <v>75</v>
       </c>
-      <c r="CX3" s="42"/>
-      <c r="CY3" s="41" t="s">
+      <c r="CX3" s="44"/>
+      <c r="CY3" s="43" t="s">
         <v>76</v>
       </c>
-      <c r="CZ3" s="42"/>
-      <c r="DA3" s="41" t="s">
+      <c r="CZ3" s="44"/>
+      <c r="DA3" s="43" t="s">
         <v>77</v>
       </c>
-      <c r="DB3" s="42"/>
-      <c r="DC3" s="41" t="s">
+      <c r="DB3" s="44"/>
+      <c r="DC3" s="43" t="s">
         <v>78</v>
       </c>
-      <c r="DD3" s="42"/>
-      <c r="DE3" s="41" t="s">
+      <c r="DD3" s="44"/>
+      <c r="DE3" s="43" t="s">
         <v>79</v>
       </c>
-      <c r="DF3" s="42"/>
-      <c r="DG3" s="41" t="s">
+      <c r="DF3" s="44"/>
+      <c r="DG3" s="43" t="s">
         <v>80</v>
       </c>
-      <c r="DH3" s="42"/>
+      <c r="DH3" s="44"/>
     </row>
     <row r="4" spans="1:112" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="22"/>
-      <c r="K4" s="43"/>
-[...100 lines deleted...]
-      <c r="DH4" s="44"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="50"/>
+      <c r="O4" s="45"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="46"/>
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="46"/>
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="46"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="46"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="46"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="46"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="46"/>
+      <c r="AW4" s="45"/>
+      <c r="AX4" s="46"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="46"/>
+      <c r="BA4" s="45"/>
+      <c r="BB4" s="46"/>
+      <c r="BC4" s="45"/>
+      <c r="BD4" s="46"/>
+      <c r="BE4" s="45"/>
+      <c r="BF4" s="46"/>
+      <c r="BG4" s="45"/>
+      <c r="BH4" s="46"/>
+      <c r="BI4" s="45"/>
+      <c r="BJ4" s="46"/>
+      <c r="BK4" s="45"/>
+      <c r="BL4" s="46"/>
+      <c r="BM4" s="45"/>
+      <c r="BN4" s="46"/>
+      <c r="BO4" s="45"/>
+      <c r="BP4" s="46"/>
+      <c r="BQ4" s="45"/>
+      <c r="BR4" s="46"/>
+      <c r="BS4" s="45"/>
+      <c r="BT4" s="46"/>
+      <c r="BU4" s="45"/>
+      <c r="BV4" s="46"/>
+      <c r="BW4" s="45"/>
+      <c r="BX4" s="46"/>
+      <c r="BY4" s="45"/>
+      <c r="BZ4" s="46"/>
+      <c r="CA4" s="45"/>
+      <c r="CB4" s="46"/>
+      <c r="CC4" s="45"/>
+      <c r="CD4" s="46"/>
+      <c r="CE4" s="45"/>
+      <c r="CF4" s="46"/>
+      <c r="CG4" s="45"/>
+      <c r="CH4" s="46"/>
+      <c r="CI4" s="45"/>
+      <c r="CJ4" s="46"/>
+      <c r="CK4" s="45"/>
+      <c r="CL4" s="46"/>
+      <c r="CM4" s="45"/>
+      <c r="CN4" s="46"/>
+      <c r="CO4" s="45"/>
+      <c r="CP4" s="46"/>
+      <c r="CQ4" s="45"/>
+      <c r="CR4" s="46"/>
+      <c r="CS4" s="45"/>
+      <c r="CT4" s="46"/>
+      <c r="CU4" s="45"/>
+      <c r="CV4" s="46"/>
+      <c r="CW4" s="45"/>
+      <c r="CX4" s="46"/>
+      <c r="CY4" s="45"/>
+      <c r="CZ4" s="46"/>
+      <c r="DA4" s="45"/>
+      <c r="DB4" s="46"/>
+      <c r="DC4" s="45"/>
+      <c r="DD4" s="46"/>
+      <c r="DE4" s="45"/>
+      <c r="DF4" s="46"/>
+      <c r="DG4" s="45"/>
+      <c r="DH4" s="46"/>
     </row>
     <row r="5" spans="1:112" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="54"/>
       <c r="C5" s="54"/>
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="54"/>
       <c r="G5" s="54"/>
       <c r="H5" s="54"/>
       <c r="I5" s="54"/>
       <c r="J5" s="23"/>
-      <c r="K5" s="45"/>
-[...100 lines deleted...]
-      <c r="DH5" s="46"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="51"/>
+      <c r="O5" s="47"/>
+      <c r="P5" s="51"/>
+      <c r="Q5" s="47"/>
+      <c r="R5" s="48"/>
+      <c r="S5" s="47"/>
+      <c r="T5" s="48"/>
+      <c r="U5" s="47"/>
+      <c r="V5" s="48"/>
+      <c r="W5" s="47"/>
+      <c r="X5" s="48"/>
+      <c r="Y5" s="47"/>
+      <c r="Z5" s="48"/>
+      <c r="AA5" s="47"/>
+      <c r="AB5" s="48"/>
+      <c r="AC5" s="47"/>
+      <c r="AD5" s="48"/>
+      <c r="AE5" s="47"/>
+      <c r="AF5" s="48"/>
+      <c r="AG5" s="47"/>
+      <c r="AH5" s="48"/>
+      <c r="AI5" s="47"/>
+      <c r="AJ5" s="48"/>
+      <c r="AK5" s="47"/>
+      <c r="AL5" s="48"/>
+      <c r="AM5" s="47"/>
+      <c r="AN5" s="48"/>
+      <c r="AO5" s="47"/>
+      <c r="AP5" s="48"/>
+      <c r="AQ5" s="47"/>
+      <c r="AR5" s="48"/>
+      <c r="AS5" s="47"/>
+      <c r="AT5" s="48"/>
+      <c r="AU5" s="47"/>
+      <c r="AV5" s="48"/>
+      <c r="AW5" s="47"/>
+      <c r="AX5" s="48"/>
+      <c r="AY5" s="47"/>
+      <c r="AZ5" s="48"/>
+      <c r="BA5" s="47"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="47"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="47"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="47"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="47"/>
+      <c r="BJ5" s="48"/>
+      <c r="BK5" s="47"/>
+      <c r="BL5" s="48"/>
+      <c r="BM5" s="47"/>
+      <c r="BN5" s="48"/>
+      <c r="BO5" s="47"/>
+      <c r="BP5" s="48"/>
+      <c r="BQ5" s="47"/>
+      <c r="BR5" s="48"/>
+      <c r="BS5" s="47"/>
+      <c r="BT5" s="48"/>
+      <c r="BU5" s="47"/>
+      <c r="BV5" s="48"/>
+      <c r="BW5" s="47"/>
+      <c r="BX5" s="48"/>
+      <c r="BY5" s="47"/>
+      <c r="BZ5" s="48"/>
+      <c r="CA5" s="47"/>
+      <c r="CB5" s="48"/>
+      <c r="CC5" s="47"/>
+      <c r="CD5" s="48"/>
+      <c r="CE5" s="47"/>
+      <c r="CF5" s="48"/>
+      <c r="CG5" s="47"/>
+      <c r="CH5" s="48"/>
+      <c r="CI5" s="47"/>
+      <c r="CJ5" s="48"/>
+      <c r="CK5" s="47"/>
+      <c r="CL5" s="48"/>
+      <c r="CM5" s="47"/>
+      <c r="CN5" s="48"/>
+      <c r="CO5" s="47"/>
+      <c r="CP5" s="48"/>
+      <c r="CQ5" s="47"/>
+      <c r="CR5" s="48"/>
+      <c r="CS5" s="47"/>
+      <c r="CT5" s="48"/>
+      <c r="CU5" s="47"/>
+      <c r="CV5" s="48"/>
+      <c r="CW5" s="47"/>
+      <c r="CX5" s="48"/>
+      <c r="CY5" s="47"/>
+      <c r="CZ5" s="48"/>
+      <c r="DA5" s="47"/>
+      <c r="DB5" s="48"/>
+      <c r="DC5" s="47"/>
+      <c r="DD5" s="48"/>
+      <c r="DE5" s="47"/>
+      <c r="DF5" s="48"/>
+      <c r="DG5" s="47"/>
+      <c r="DH5" s="48"/>
     </row>
     <row r="6" spans="1:112" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="47" t="s">
-[...8 lines deleted...]
-      <c r="I6" s="47"/>
+      <c r="B6" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
       <c r="J6" s="25"/>
       <c r="K6" s="11"/>
       <c r="L6" s="12">
-        <v>2373</v>
+        <v>1914</v>
       </c>
       <c r="M6" s="13"/>
       <c r="N6" s="12">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="O6" s="14"/>
       <c r="P6" s="12">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="Q6" s="11"/>
       <c r="R6" s="12">
         <v>1</v>
       </c>
       <c r="S6" s="13"/>
       <c r="T6" s="12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="U6" s="14"/>
       <c r="V6" s="12">
-        <v>91</v>
+        <v>24</v>
       </c>
       <c r="W6" s="11"/>
       <c r="X6" s="12">
         <v>14</v>
       </c>
       <c r="Y6" s="13"/>
       <c r="Z6" s="12">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AA6" s="14"/>
       <c r="AB6" s="12">
         <v>3</v>
       </c>
       <c r="AC6" s="11"/>
       <c r="AD6" s="12">
         <v>9</v>
       </c>
       <c r="AE6" s="13"/>
       <c r="AF6" s="12">
-        <v>131</v>
+        <v>25</v>
       </c>
       <c r="AG6" s="14"/>
       <c r="AH6" s="12">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="AI6" s="11"/>
       <c r="AJ6" s="12">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="AK6" s="13"/>
       <c r="AL6" s="12">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="AM6" s="14"/>
       <c r="AN6" s="12">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="AO6" s="11"/>
       <c r="AP6" s="12">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="AQ6" s="13"/>
       <c r="AR6" s="12">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AS6" s="14"/>
       <c r="AT6" s="12">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AU6" s="11"/>
       <c r="AV6" s="12">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AW6" s="13"/>
       <c r="AX6" s="12">
         <v>9</v>
       </c>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="12">
         <v>16</v>
       </c>
       <c r="BA6" s="11"/>
       <c r="BB6" s="12">
         <v>16</v>
       </c>
       <c r="BC6" s="13"/>
       <c r="BD6" s="12">
-        <v>179</v>
+        <v>158</v>
       </c>
       <c r="BE6" s="14"/>
       <c r="BF6" s="12">
         <v>15</v>
       </c>
       <c r="BG6" s="11"/>
       <c r="BH6" s="12">
         <v>9</v>
       </c>
       <c r="BI6" s="13"/>
       <c r="BJ6" s="12">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="BK6" s="14"/>
       <c r="BL6" s="12">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="BM6" s="11"/>
       <c r="BN6" s="12">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="BO6" s="13"/>
       <c r="BP6" s="12">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="BQ6" s="14"/>
       <c r="BR6" s="12">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="BS6" s="11"/>
       <c r="BT6" s="12">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="BU6" s="13"/>
       <c r="BV6" s="12">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="BW6" s="14"/>
       <c r="BX6" s="12">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="BY6" s="11"/>
       <c r="BZ6" s="12">
         <v>31</v>
       </c>
       <c r="CA6" s="13"/>
       <c r="CB6" s="12">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="CC6" s="14"/>
       <c r="CD6" s="12">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="CE6" s="11"/>
       <c r="CF6" s="12">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="CG6" s="13"/>
       <c r="CH6" s="12">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="CI6" s="14"/>
       <c r="CJ6" s="12">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="CK6" s="11"/>
       <c r="CL6" s="12">
         <v>27</v>
       </c>
       <c r="CM6" s="13"/>
       <c r="CN6" s="12">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="CO6" s="14"/>
       <c r="CP6" s="12">
         <v>16</v>
       </c>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="12">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="CS6" s="13"/>
       <c r="CT6" s="12">
-        <v>383</v>
+        <v>82</v>
       </c>
       <c r="CU6" s="14"/>
       <c r="CV6" s="12">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="CW6" s="11"/>
       <c r="CX6" s="12">
         <v>7</v>
       </c>
       <c r="CY6" s="13"/>
       <c r="CZ6" s="12">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="DA6" s="14"/>
       <c r="DB6" s="12">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="DC6" s="11"/>
       <c r="DD6" s="12">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="DE6" s="13"/>
       <c r="DF6" s="12">
         <v>13</v>
       </c>
       <c r="DG6" s="14"/>
       <c r="DH6" s="12">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="7" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="37" t="s">
         <v>81</v>
       </c>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="10"/>
       <c r="K7" s="8"/>
       <c r="L7" s="15">
-        <v>1814</v>
+        <v>1301</v>
       </c>
       <c r="M7" s="16"/>
       <c r="N7" s="15">
         <v>71</v>
       </c>
       <c r="O7" s="17"/>
       <c r="P7" s="15">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="R7" s="15">
         <v>1</v>
       </c>
       <c r="S7" s="16"/>
       <c r="T7" s="15">
         <v>6</v>
       </c>
       <c r="U7" s="17"/>
       <c r="V7" s="15">
-        <v>77</v>
+        <v>9</v>
       </c>
       <c r="X7" s="15">
         <v>8</v>
       </c>
       <c r="Y7" s="16"/>
       <c r="Z7" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AA7" s="17"/>
       <c r="AB7" s="15">
         <v>1</v>
       </c>
       <c r="AD7" s="15">
         <v>3</v>
       </c>
       <c r="AE7" s="16"/>
       <c r="AF7" s="15">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="AG7" s="17"/>
       <c r="AH7" s="15">
         <v>105</v>
       </c>
       <c r="AJ7" s="15">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="AK7" s="16"/>
       <c r="AL7" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AM7" s="17"/>
       <c r="AN7" s="15">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="AP7" s="15">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="AQ7" s="16"/>
       <c r="AR7" s="15">
         <v>9</v>
       </c>
       <c r="AS7" s="17"/>
       <c r="AT7" s="15">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AV7" s="15">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AW7" s="16"/>
       <c r="AX7" s="15">
         <v>4</v>
       </c>
       <c r="AY7" s="17"/>
       <c r="AZ7" s="15">
         <v>14</v>
       </c>
       <c r="BB7" s="15">
         <v>14</v>
       </c>
       <c r="BC7" s="16"/>
       <c r="BD7" s="15">
-        <v>148</v>
+        <v>127</v>
       </c>
       <c r="BE7" s="17"/>
       <c r="BF7" s="15">
         <v>8</v>
       </c>
       <c r="BH7" s="15">
         <v>4</v>
       </c>
       <c r="BI7" s="16"/>
       <c r="BJ7" s="15">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="BK7" s="17"/>
       <c r="BL7" s="15">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="BN7" s="15">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="BO7" s="16"/>
       <c r="BP7" s="15">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="BQ7" s="17"/>
       <c r="BR7" s="15">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="BT7" s="15">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="BU7" s="16"/>
       <c r="BV7" s="15">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="BW7" s="17"/>
       <c r="BX7" s="15">
         <v>14</v>
       </c>
       <c r="BZ7" s="15">
         <v>24</v>
       </c>
       <c r="CA7" s="16"/>
       <c r="CB7" s="15">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="CC7" s="17"/>
       <c r="CD7" s="15">
         <v>9</v>
       </c>
       <c r="CF7" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="CG7" s="16"/>
       <c r="CH7" s="15">
         <v>18</v>
       </c>
       <c r="CI7" s="17"/>
       <c r="CJ7" s="15">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="CL7" s="15">
         <v>18</v>
       </c>
       <c r="CM7" s="16"/>
       <c r="CN7" s="15">
         <v>10</v>
       </c>
       <c r="CO7" s="17"/>
       <c r="CP7" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="CR7" s="15">
         <v>2</v>
       </c>
       <c r="CS7" s="16"/>
       <c r="CT7" s="15">
-        <v>366</v>
+        <v>63</v>
       </c>
       <c r="CU7" s="17"/>
       <c r="CV7" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="CX7" s="15">
         <v>5</v>
       </c>
       <c r="CY7" s="16"/>
       <c r="CZ7" s="15">
         <v>6</v>
       </c>
       <c r="DA7" s="17"/>
       <c r="DB7" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="DD7" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DE7" s="16"/>
       <c r="DF7" s="15">
         <v>3</v>
       </c>
       <c r="DG7" s="17"/>
       <c r="DH7" s="15">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:112" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="C8" s="47"/>
-[...5 lines deleted...]
-      <c r="I8" s="47"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="41"/>
       <c r="J8" s="26"/>
       <c r="K8" s="11"/>
       <c r="L8" s="12">
-        <v>559</v>
+        <v>613</v>
       </c>
       <c r="M8" s="13"/>
       <c r="N8" s="12">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="O8" s="14"/>
       <c r="P8" s="12">
         <v>2</v>
       </c>
       <c r="Q8" s="11"/>
       <c r="R8" s="12">
         <v>0</v>
       </c>
       <c r="S8" s="13"/>
       <c r="T8" s="12">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="U8" s="14"/>
       <c r="V8" s="12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="W8" s="11"/>
       <c r="X8" s="12">
         <v>6</v>
       </c>
       <c r="Y8" s="13"/>
       <c r="Z8" s="12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA8" s="14"/>
       <c r="AB8" s="12">
         <v>2</v>
       </c>
       <c r="AC8" s="11"/>
       <c r="AD8" s="12">
         <v>6</v>
       </c>
       <c r="AE8" s="13"/>
       <c r="AF8" s="12">
         <v>7</v>
       </c>
       <c r="AG8" s="14"/>
       <c r="AH8" s="12">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AI8" s="11"/>
       <c r="AJ8" s="12">
         <v>3</v>
       </c>
       <c r="AK8" s="13"/>
       <c r="AL8" s="12">
         <v>1</v>
       </c>
       <c r="AM8" s="14"/>
       <c r="AN8" s="12">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="AO8" s="11"/>
       <c r="AP8" s="12">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AQ8" s="13"/>
       <c r="AR8" s="12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AS8" s="14"/>
       <c r="AT8" s="12">
         <v>16</v>
       </c>
       <c r="AU8" s="11"/>
       <c r="AV8" s="12">
         <v>2</v>
       </c>
       <c r="AW8" s="13"/>
       <c r="AX8" s="12">
         <v>5</v>
       </c>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="12">
         <v>2</v>
       </c>
       <c r="BA8" s="11"/>
       <c r="BB8" s="12">
         <v>2</v>
       </c>
       <c r="BC8" s="13"/>
       <c r="BD8" s="12">
         <v>31</v>
       </c>
       <c r="BE8" s="14"/>
       <c r="BF8" s="12">
         <v>7</v>
       </c>
       <c r="BG8" s="11"/>
       <c r="BH8" s="12">
         <v>5</v>
       </c>
       <c r="BI8" s="13"/>
       <c r="BJ8" s="12">
         <v>6</v>
       </c>
       <c r="BK8" s="14"/>
       <c r="BL8" s="12">
         <v>4</v>
       </c>
       <c r="BM8" s="11"/>
       <c r="BN8" s="12">
         <v>7</v>
       </c>
       <c r="BO8" s="13"/>
       <c r="BP8" s="12">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="BQ8" s="14"/>
       <c r="BR8" s="12">
         <v>14</v>
       </c>
       <c r="BS8" s="11"/>
       <c r="BT8" s="12">
         <v>11</v>
       </c>
       <c r="BU8" s="13"/>
       <c r="BV8" s="12">
         <v>33</v>
       </c>
       <c r="BW8" s="14"/>
       <c r="BX8" s="12">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="BY8" s="11"/>
       <c r="BZ8" s="12">
         <v>7</v>
       </c>
       <c r="CA8" s="13"/>
       <c r="CB8" s="12">
         <v>13</v>
       </c>
       <c r="CC8" s="14"/>
       <c r="CD8" s="12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="CE8" s="11"/>
       <c r="CF8" s="12">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="CG8" s="13"/>
       <c r="CH8" s="12">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="CI8" s="14"/>
       <c r="CJ8" s="12">
         <v>11</v>
       </c>
       <c r="CK8" s="11"/>
       <c r="CL8" s="12">
         <v>9</v>
       </c>
       <c r="CM8" s="13"/>
       <c r="CN8" s="12">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="CO8" s="14"/>
       <c r="CP8" s="12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="CQ8" s="11"/>
       <c r="CR8" s="12">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="CS8" s="13"/>
       <c r="CT8" s="12">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="CU8" s="14"/>
       <c r="CV8" s="12">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="CW8" s="11"/>
       <c r="CX8" s="12">
         <v>2</v>
       </c>
       <c r="CY8" s="13"/>
       <c r="CZ8" s="12">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="DA8" s="14"/>
       <c r="DB8" s="12">
         <v>2</v>
       </c>
       <c r="DC8" s="11"/>
       <c r="DD8" s="12">
         <v>13</v>
       </c>
       <c r="DE8" s="13"/>
       <c r="DF8" s="12">
         <v>10</v>
       </c>
       <c r="DG8" s="14"/>
       <c r="DH8" s="12">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="37" t="s">
         <v>106</v>
       </c>
       <c r="D9" s="37"/>
       <c r="E9" s="37"/>
       <c r="G9" s="37" t="s">
         <v>98</v>
       </c>
       <c r="H9" s="37"/>
       <c r="I9" s="37"/>
       <c r="J9" s="10"/>
       <c r="K9" s="8"/>
       <c r="L9" s="15">
         <v>0</v>
       </c>
       <c r="M9" s="16"/>
       <c r="N9" s="15">
         <v>0</v>
       </c>
       <c r="O9" s="17"/>
       <c r="P9" s="15">
         <v>0</v>
@@ -5151,51 +5164,51 @@
         <v>0</v>
       </c>
       <c r="DE11" s="16"/>
       <c r="DF11" s="15">
         <v>0</v>
       </c>
       <c r="DG11" s="17"/>
       <c r="DH11" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C12" s="38" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="38"/>
       <c r="E12" s="38"/>
       <c r="G12" s="37" t="s">
         <v>105</v>
       </c>
       <c r="H12" s="37"/>
       <c r="I12" s="37"/>
       <c r="J12" s="10"/>
       <c r="K12" s="8"/>
       <c r="L12" s="15">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M12" s="16"/>
       <c r="N12" s="15">
         <v>0</v>
       </c>
       <c r="O12" s="17"/>
       <c r="P12" s="15">
         <v>0</v>
       </c>
       <c r="R12" s="15">
         <v>0</v>
       </c>
       <c r="S12" s="16"/>
       <c r="T12" s="15">
         <v>0</v>
       </c>
       <c r="U12" s="17"/>
       <c r="V12" s="15">
         <v>0</v>
       </c>
       <c r="X12" s="15">
         <v>1</v>
       </c>
       <c r="Y12" s="16"/>
       <c r="Z12" s="15">
@@ -5203,51 +5216,51 @@
       </c>
       <c r="AA12" s="17"/>
       <c r="AB12" s="15">
         <v>0</v>
       </c>
       <c r="AD12" s="15">
         <v>1</v>
       </c>
       <c r="AE12" s="16"/>
       <c r="AF12" s="15">
         <v>1</v>
       </c>
       <c r="AG12" s="17"/>
       <c r="AH12" s="15">
         <v>1</v>
       </c>
       <c r="AJ12" s="15">
         <v>0</v>
       </c>
       <c r="AK12" s="16"/>
       <c r="AL12" s="15">
         <v>0</v>
       </c>
       <c r="AM12" s="17"/>
       <c r="AN12" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AP12" s="15">
         <v>1</v>
       </c>
       <c r="AQ12" s="16"/>
       <c r="AR12" s="15">
         <v>0</v>
       </c>
       <c r="AS12" s="17"/>
       <c r="AT12" s="15">
         <v>2</v>
       </c>
       <c r="AV12" s="15">
         <v>0</v>
       </c>
       <c r="AW12" s="16"/>
       <c r="AX12" s="15">
         <v>0</v>
       </c>
       <c r="AY12" s="17"/>
       <c r="AZ12" s="15">
         <v>0</v>
       </c>
       <c r="BB12" s="15">
         <v>0</v>
@@ -5320,51 +5333,51 @@
       </c>
       <c r="CM12" s="16"/>
       <c r="CN12" s="15">
         <v>0</v>
       </c>
       <c r="CO12" s="17"/>
       <c r="CP12" s="15">
         <v>0</v>
       </c>
       <c r="CR12" s="15">
         <v>1</v>
       </c>
       <c r="CS12" s="16"/>
       <c r="CT12" s="15">
         <v>1</v>
       </c>
       <c r="CU12" s="17"/>
       <c r="CV12" s="15">
         <v>0</v>
       </c>
       <c r="CX12" s="15">
         <v>0</v>
       </c>
       <c r="CY12" s="16"/>
       <c r="CZ12" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DA12" s="17"/>
       <c r="DB12" s="15">
         <v>0</v>
       </c>
       <c r="DD12" s="15">
         <v>4</v>
       </c>
       <c r="DE12" s="16"/>
       <c r="DF12" s="15">
         <v>1</v>
       </c>
       <c r="DG12" s="17"/>
       <c r="DH12" s="15">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C13" s="38"/>
       <c r="D13" s="38"/>
       <c r="E13" s="38"/>
       <c r="G13" s="37" t="s">
         <v>88</v>
       </c>
       <c r="H13" s="37"/>
@@ -6146,106 +6159,106 @@
       </c>
       <c r="DD16" s="15">
         <v>0</v>
       </c>
       <c r="DE16" s="16"/>
       <c r="DF16" s="15">
         <v>0</v>
       </c>
       <c r="DG16" s="17"/>
       <c r="DH16" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="38"/>
       <c r="D17" s="38"/>
       <c r="E17" s="38"/>
       <c r="G17" s="37" t="s">
         <v>3</v>
       </c>
       <c r="H17" s="37"/>
       <c r="I17" s="37"/>
       <c r="J17" s="10"/>
       <c r="K17" s="8"/>
       <c r="L17" s="15">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="M17" s="16"/>
       <c r="N17" s="15">
         <v>0</v>
       </c>
       <c r="O17" s="17"/>
       <c r="P17" s="15">
         <v>0</v>
       </c>
       <c r="R17" s="15">
         <v>0</v>
       </c>
       <c r="S17" s="16"/>
       <c r="T17" s="15">
         <v>0</v>
       </c>
       <c r="U17" s="17"/>
       <c r="V17" s="15">
         <v>0</v>
       </c>
       <c r="X17" s="15">
         <v>1</v>
       </c>
       <c r="Y17" s="16"/>
       <c r="Z17" s="15">
         <v>0</v>
       </c>
       <c r="AA17" s="17"/>
       <c r="AB17" s="15">
         <v>1</v>
       </c>
       <c r="AD17" s="15">
         <v>0</v>
       </c>
       <c r="AE17" s="16"/>
       <c r="AF17" s="15">
         <v>0</v>
       </c>
       <c r="AG17" s="17"/>
       <c r="AH17" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AJ17" s="15">
         <v>0</v>
       </c>
       <c r="AK17" s="16"/>
       <c r="AL17" s="15">
         <v>0</v>
       </c>
       <c r="AM17" s="17"/>
       <c r="AN17" s="15">
         <v>0</v>
       </c>
       <c r="AP17" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ17" s="16"/>
       <c r="AR17" s="15">
         <v>0</v>
       </c>
       <c r="AS17" s="17"/>
       <c r="AT17" s="15">
         <v>0</v>
       </c>
       <c r="AV17" s="15">
         <v>0</v>
       </c>
       <c r="AW17" s="16"/>
       <c r="AX17" s="15">
         <v>0</v>
       </c>
       <c r="AY17" s="17"/>
       <c r="AZ17" s="15">
         <v>0</v>
       </c>
       <c r="BB17" s="15">
         <v>0</v>
       </c>
       <c r="BC17" s="16"/>
       <c r="BD17" s="15">
@@ -6751,51 +6764,51 @@
         <v>0</v>
       </c>
       <c r="DG19" s="17"/>
       <c r="DH19" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="3:112" ht="12" x14ac:dyDescent="0.2">
       <c r="C20" s="38" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="G20" s="38" t="s">
         <v>91</v>
       </c>
       <c r="H20" s="37"/>
       <c r="I20" s="37"/>
       <c r="J20" s="10"/>
       <c r="K20" s="8"/>
       <c r="L20" s="15">
         <v>7</v>
       </c>
       <c r="M20" s="16"/>
       <c r="N20" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O20" s="17"/>
       <c r="P20" s="15">
         <v>0</v>
       </c>
       <c r="R20" s="15">
         <v>0</v>
       </c>
       <c r="S20" s="16"/>
       <c r="T20" s="15">
         <v>0</v>
       </c>
       <c r="U20" s="17"/>
       <c r="V20" s="15">
         <v>0</v>
       </c>
       <c r="X20" s="15">
         <v>0</v>
       </c>
       <c r="Y20" s="16"/>
       <c r="Z20" s="15">
         <v>0</v>
       </c>
       <c r="AA20" s="17"/>
       <c r="AB20" s="15">
@@ -6927,74 +6940,74 @@
       </c>
       <c r="CS20" s="16"/>
       <c r="CT20" s="15">
         <v>0</v>
       </c>
       <c r="CU20" s="17"/>
       <c r="CV20" s="15">
         <v>0</v>
       </c>
       <c r="CX20" s="15">
         <v>0</v>
       </c>
       <c r="CY20" s="16"/>
       <c r="CZ20" s="15">
         <v>0</v>
       </c>
       <c r="DA20" s="17"/>
       <c r="DB20" s="15">
         <v>0</v>
       </c>
       <c r="DD20" s="15">
         <v>0</v>
       </c>
       <c r="DE20" s="16"/>
       <c r="DF20" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DG20" s="17"/>
       <c r="DH20" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="G21" s="37" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="10"/>
       <c r="K21" s="8"/>
       <c r="L21" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M21" s="16"/>
       <c r="N21" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O21" s="17"/>
       <c r="P21" s="15">
         <v>0</v>
       </c>
       <c r="R21" s="15">
         <v>0</v>
       </c>
       <c r="S21" s="16"/>
       <c r="T21" s="15">
         <v>0</v>
       </c>
       <c r="U21" s="17"/>
       <c r="V21" s="15">
         <v>0</v>
       </c>
       <c r="X21" s="15">
         <v>0</v>
       </c>
       <c r="Y21" s="16"/>
       <c r="Z21" s="15">
         <v>0</v>
       </c>
       <c r="AA21" s="17"/>
       <c r="AB21" s="15">
@@ -7147,55 +7160,55 @@
         <v>0</v>
       </c>
       <c r="DE21" s="16"/>
       <c r="DF21" s="15">
         <v>0</v>
       </c>
       <c r="DG21" s="17"/>
       <c r="DH21" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C22" s="38" t="s">
         <v>99</v>
       </c>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="G22" s="37" t="s">
         <v>6</v>
       </c>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="10"/>
       <c r="K22" s="8"/>
       <c r="L22" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M22" s="16"/>
       <c r="N22" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O22" s="17"/>
       <c r="P22" s="15">
         <v>0</v>
       </c>
       <c r="R22" s="15">
         <v>0</v>
       </c>
       <c r="S22" s="16"/>
       <c r="T22" s="15">
         <v>0</v>
       </c>
       <c r="U22" s="17"/>
       <c r="V22" s="15">
         <v>0</v>
       </c>
       <c r="X22" s="15">
         <v>0</v>
       </c>
       <c r="Y22" s="16"/>
       <c r="Z22" s="15">
         <v>0</v>
       </c>
       <c r="AA22" s="17"/>
       <c r="AB22" s="15">
@@ -8742,54 +8755,54 @@
       <c r="DB29" s="15">
         <v>0</v>
       </c>
       <c r="DD29" s="15">
         <v>0</v>
       </c>
       <c r="DE29" s="16"/>
       <c r="DF29" s="15">
         <v>0</v>
       </c>
       <c r="DG29" s="17"/>
       <c r="DH29" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="G30" s="38"/>
       <c r="I30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="J30" s="10"/>
       <c r="K30" s="8">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L30" s="15">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M30" s="16">
         <v>0</v>
       </c>
       <c r="N30" s="15">
         <v>0</v>
       </c>
       <c r="O30" s="17">
         <v>0</v>
       </c>
       <c r="P30" s="15">
         <v>0</v>
       </c>
       <c r="Q30" s="8">
         <v>0</v>
       </c>
       <c r="R30" s="15">
         <v>0</v>
       </c>
       <c r="S30" s="16">
         <v>0</v>
       </c>
       <c r="T30" s="15">
         <v>0</v>
       </c>
@@ -8874,138 +8887,138 @@
       <c r="AU30" s="8">
         <v>0</v>
       </c>
       <c r="AV30" s="15">
         <v>0</v>
       </c>
       <c r="AW30" s="16">
         <v>0</v>
       </c>
       <c r="AX30" s="15">
         <v>0</v>
       </c>
       <c r="AY30" s="17">
         <v>0</v>
       </c>
       <c r="AZ30" s="15">
         <v>0</v>
       </c>
       <c r="BA30" s="8">
         <v>0</v>
       </c>
       <c r="BB30" s="15">
         <v>0</v>
       </c>
       <c r="BC30" s="16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BD30" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BE30" s="17">
         <v>0</v>
       </c>
       <c r="BF30" s="15">
         <v>0</v>
       </c>
       <c r="BG30" s="8">
         <v>0</v>
       </c>
       <c r="BH30" s="15">
         <v>0</v>
       </c>
       <c r="BI30" s="16">
         <v>0</v>
       </c>
       <c r="BJ30" s="15">
         <v>0</v>
       </c>
       <c r="BK30" s="17">
         <v>0</v>
       </c>
       <c r="BL30" s="15">
         <v>0</v>
       </c>
       <c r="BM30" s="8">
         <v>1</v>
       </c>
       <c r="BN30" s="15">
         <v>1</v>
       </c>
       <c r="BO30" s="16">
         <v>59</v>
       </c>
       <c r="BP30" s="15">
         <v>59</v>
       </c>
       <c r="BQ30" s="17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BR30" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BS30" s="8">
         <v>1</v>
       </c>
       <c r="BT30" s="15">
         <v>1</v>
       </c>
       <c r="BU30" s="16">
         <v>0</v>
       </c>
       <c r="BV30" s="15">
         <v>0</v>
       </c>
       <c r="BW30" s="17">
         <v>2</v>
       </c>
       <c r="BX30" s="15">
         <v>3</v>
       </c>
       <c r="BY30" s="8">
         <v>0</v>
       </c>
       <c r="BZ30" s="15">
         <v>0</v>
       </c>
       <c r="CA30" s="16">
         <v>0</v>
       </c>
       <c r="CB30" s="15">
         <v>0</v>
       </c>
       <c r="CC30" s="17">
         <v>0</v>
       </c>
       <c r="CD30" s="15">
         <v>0</v>
       </c>
       <c r="CE30" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CF30" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CG30" s="16">
         <v>0</v>
       </c>
       <c r="CH30" s="15">
         <v>0</v>
       </c>
       <c r="CI30" s="17">
         <v>0</v>
       </c>
       <c r="CJ30" s="15">
         <v>0</v>
       </c>
       <c r="CK30" s="8">
         <v>2</v>
       </c>
       <c r="CL30" s="15">
         <v>2</v>
       </c>
       <c r="CM30" s="16">
         <v>0</v>
       </c>
       <c r="CN30" s="15">
         <v>0</v>
       </c>
@@ -9061,135 +9074,135 @@
         <v>0</v>
       </c>
       <c r="DF30" s="15">
         <v>0</v>
       </c>
       <c r="DG30" s="17">
         <v>0</v>
       </c>
       <c r="DH30" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="G31" s="38"/>
       <c r="I31" s="2" t="s">
         <v>118</v>
       </c>
       <c r="J31" s="10"/>
       <c r="K31" s="8">
         <v>0</v>
       </c>
       <c r="L31" s="15">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M31" s="16">
         <v>0</v>
       </c>
       <c r="N31" s="15">
         <v>3</v>
       </c>
       <c r="O31" s="17">
         <v>0</v>
       </c>
       <c r="P31" s="15">
         <v>0</v>
       </c>
       <c r="Q31" s="8">
         <v>0</v>
       </c>
       <c r="R31" s="15">
         <v>0</v>
       </c>
       <c r="S31" s="16">
         <v>0</v>
       </c>
       <c r="T31" s="15">
         <v>0</v>
       </c>
       <c r="U31" s="17">
         <v>0</v>
       </c>
       <c r="V31" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W31" s="8">
         <v>0</v>
       </c>
       <c r="X31" s="15">
         <v>0</v>
       </c>
       <c r="Y31" s="16">
         <v>0</v>
       </c>
       <c r="Z31" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA31" s="17">
         <v>0</v>
       </c>
       <c r="AB31" s="15">
         <v>0</v>
       </c>
       <c r="AC31" s="8">
         <v>0</v>
       </c>
       <c r="AD31" s="15">
         <v>0</v>
       </c>
       <c r="AE31" s="16">
         <v>0</v>
       </c>
       <c r="AF31" s="15">
         <v>0</v>
       </c>
       <c r="AG31" s="17">
         <v>0</v>
       </c>
       <c r="AH31" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AI31" s="8">
         <v>0</v>
       </c>
       <c r="AJ31" s="15">
         <v>1</v>
       </c>
       <c r="AK31" s="16">
         <v>0</v>
       </c>
       <c r="AL31" s="15">
         <v>0</v>
       </c>
       <c r="AM31" s="17">
         <v>0</v>
       </c>
       <c r="AN31" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO31" s="8">
         <v>0</v>
       </c>
       <c r="AP31" s="15">
         <v>0</v>
       </c>
       <c r="AQ31" s="16">
         <v>0</v>
       </c>
       <c r="AR31" s="15">
         <v>0</v>
       </c>
       <c r="AS31" s="17">
         <v>0</v>
       </c>
       <c r="AT31" s="15">
         <v>0</v>
       </c>
       <c r="AU31" s="8">
         <v>0</v>
       </c>
       <c r="AV31" s="15">
         <v>0</v>
       </c>
@@ -9229,70 +9242,70 @@
       <c r="BH31" s="15">
         <v>0</v>
       </c>
       <c r="BI31" s="16">
         <v>0</v>
       </c>
       <c r="BJ31" s="15">
         <v>0</v>
       </c>
       <c r="BK31" s="17">
         <v>0</v>
       </c>
       <c r="BL31" s="15">
         <v>0</v>
       </c>
       <c r="BM31" s="8">
         <v>0</v>
       </c>
       <c r="BN31" s="15">
         <v>0</v>
       </c>
       <c r="BO31" s="16">
         <v>0</v>
       </c>
       <c r="BP31" s="15">
+        <v>4</v>
+      </c>
+      <c r="BQ31" s="17">
+        <v>0</v>
+      </c>
+      <c r="BR31" s="15">
+        <v>0</v>
+      </c>
+      <c r="BS31" s="8">
+        <v>0</v>
+      </c>
+      <c r="BT31" s="15">
+        <v>0</v>
+      </c>
+      <c r="BU31" s="16">
+        <v>0</v>
+      </c>
+      <c r="BV31" s="15">
         <v>2</v>
       </c>
-      <c r="BQ31" s="17">
-[...16 lines deleted...]
-      </c>
       <c r="BW31" s="17">
         <v>0</v>
       </c>
       <c r="BX31" s="15">
         <v>0</v>
       </c>
       <c r="BY31" s="8">
         <v>0</v>
       </c>
       <c r="BZ31" s="15">
         <v>1</v>
       </c>
       <c r="CA31" s="16">
         <v>0</v>
       </c>
       <c r="CB31" s="15">
         <v>0</v>
       </c>
       <c r="CC31" s="17">
         <v>0</v>
       </c>
       <c r="CD31" s="15">
         <v>0</v>
       </c>
       <c r="CE31" s="8">
@@ -9301,151 +9314,151 @@
       <c r="CF31" s="15">
         <v>0</v>
       </c>
       <c r="CG31" s="16">
         <v>0</v>
       </c>
       <c r="CH31" s="15">
         <v>1</v>
       </c>
       <c r="CI31" s="17">
         <v>0</v>
       </c>
       <c r="CJ31" s="15">
         <v>1</v>
       </c>
       <c r="CK31" s="8">
         <v>0</v>
       </c>
       <c r="CL31" s="15">
         <v>0</v>
       </c>
       <c r="CM31" s="16">
         <v>0</v>
       </c>
       <c r="CN31" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="CO31" s="17">
         <v>0</v>
       </c>
       <c r="CP31" s="15">
         <v>1</v>
       </c>
       <c r="CQ31" s="8">
         <v>0</v>
       </c>
       <c r="CR31" s="15">
         <v>0</v>
       </c>
       <c r="CS31" s="16">
         <v>0</v>
       </c>
       <c r="CT31" s="15">
         <v>0</v>
       </c>
       <c r="CU31" s="17">
         <v>0</v>
       </c>
       <c r="CV31" s="15">
         <v>0</v>
       </c>
       <c r="CW31" s="8">
         <v>0</v>
       </c>
       <c r="CX31" s="15">
         <v>0</v>
       </c>
       <c r="CY31" s="16">
         <v>0</v>
       </c>
       <c r="CZ31" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DA31" s="17">
         <v>0</v>
       </c>
       <c r="DB31" s="15">
         <v>0</v>
       </c>
       <c r="DC31" s="8">
         <v>0</v>
       </c>
       <c r="DD31" s="15">
         <v>0</v>
       </c>
       <c r="DE31" s="16">
         <v>0</v>
       </c>
       <c r="DF31" s="15">
         <v>1</v>
       </c>
       <c r="DG31" s="17">
         <v>0</v>
       </c>
       <c r="DH31" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="37"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="G32" s="38"/>
       <c r="I32" s="2" t="s">
         <v>119</v>
       </c>
       <c r="J32" s="10"/>
       <c r="K32" s="8">
         <v>0</v>
       </c>
       <c r="L32" s="15">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="M32" s="16">
         <v>0</v>
       </c>
       <c r="N32" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O32" s="17">
         <v>0</v>
       </c>
       <c r="P32" s="15">
         <v>0</v>
       </c>
       <c r="Q32" s="8">
         <v>0</v>
       </c>
       <c r="R32" s="15">
         <v>0</v>
       </c>
       <c r="S32" s="16">
         <v>0</v>
       </c>
       <c r="T32" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U32" s="17">
         <v>0</v>
       </c>
       <c r="V32" s="15">
         <v>2</v>
       </c>
       <c r="W32" s="8">
         <v>0</v>
       </c>
       <c r="X32" s="15">
         <v>0</v>
       </c>
       <c r="Y32" s="16">
         <v>0</v>
       </c>
       <c r="Z32" s="15">
         <v>0</v>
       </c>
       <c r="AA32" s="17">
         <v>0</v>
       </c>
       <c r="AB32" s="15">
         <v>0</v>
       </c>
@@ -9461,51 +9474,51 @@
       <c r="AF32" s="15">
         <v>0</v>
       </c>
       <c r="AG32" s="17">
         <v>0</v>
       </c>
       <c r="AH32" s="15">
         <v>2</v>
       </c>
       <c r="AI32" s="8">
         <v>0</v>
       </c>
       <c r="AJ32" s="15">
         <v>1</v>
       </c>
       <c r="AK32" s="16">
         <v>0</v>
       </c>
       <c r="AL32" s="15">
         <v>1</v>
       </c>
       <c r="AM32" s="17">
         <v>0</v>
       </c>
       <c r="AN32" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO32" s="8">
         <v>0</v>
       </c>
       <c r="AP32" s="15">
         <v>0</v>
       </c>
       <c r="AQ32" s="16">
         <v>0</v>
       </c>
       <c r="AR32" s="15">
         <v>0</v>
       </c>
       <c r="AS32" s="17">
         <v>0</v>
       </c>
       <c r="AT32" s="15">
         <v>0</v>
       </c>
       <c r="AU32" s="8">
         <v>0</v>
       </c>
       <c r="AV32" s="15">
         <v>0</v>
       </c>
@@ -9617,51 +9630,51 @@
       <c r="CF32" s="15">
         <v>3</v>
       </c>
       <c r="CG32" s="16">
         <v>0</v>
       </c>
       <c r="CH32" s="15">
         <v>1</v>
       </c>
       <c r="CI32" s="17">
         <v>0</v>
       </c>
       <c r="CJ32" s="15">
         <v>2</v>
       </c>
       <c r="CK32" s="8">
         <v>0</v>
       </c>
       <c r="CL32" s="15">
         <v>0</v>
       </c>
       <c r="CM32" s="16">
         <v>0</v>
       </c>
       <c r="CN32" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="CO32" s="17">
         <v>0</v>
       </c>
       <c r="CP32" s="15">
         <v>1</v>
       </c>
       <c r="CQ32" s="8">
         <v>0</v>
       </c>
       <c r="CR32" s="15">
         <v>0</v>
       </c>
       <c r="CS32" s="16">
         <v>0</v>
       </c>
       <c r="CT32" s="15">
         <v>2</v>
       </c>
       <c r="CU32" s="17">
         <v>0</v>
       </c>
       <c r="CV32" s="15">
         <v>0</v>
       </c>
@@ -9889,54 +9902,54 @@
         <v>0</v>
       </c>
       <c r="DD33" s="15">
         <v>0</v>
       </c>
       <c r="DE33" s="16"/>
       <c r="DF33" s="15">
         <v>0</v>
       </c>
       <c r="DG33" s="17"/>
       <c r="DH33" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="37"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="G34" s="37" t="s">
         <v>120</v>
       </c>
       <c r="H34" s="37"/>
       <c r="I34" s="37"/>
       <c r="J34" s="10"/>
       <c r="K34" s="8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L34" s="15">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M34" s="16">
         <v>0</v>
       </c>
       <c r="N34" s="15">
         <v>0</v>
       </c>
       <c r="O34" s="17">
         <v>0</v>
       </c>
       <c r="P34" s="15">
         <v>0</v>
       </c>
       <c r="Q34" s="8">
         <v>0</v>
       </c>
       <c r="R34" s="15">
         <v>0</v>
       </c>
       <c r="S34" s="16">
         <v>0</v>
       </c>
       <c r="T34" s="15">
         <v>0</v>
       </c>
@@ -9982,51 +9995,51 @@
       <c r="AH34" s="15">
         <v>0</v>
       </c>
       <c r="AI34" s="8">
         <v>0</v>
       </c>
       <c r="AJ34" s="15">
         <v>0</v>
       </c>
       <c r="AK34" s="16">
         <v>0</v>
       </c>
       <c r="AL34" s="15">
         <v>0</v>
       </c>
       <c r="AM34" s="17">
         <v>0</v>
       </c>
       <c r="AN34" s="15">
         <v>0</v>
       </c>
       <c r="AO34" s="8">
         <v>0</v>
       </c>
       <c r="AP34" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ34" s="16">
         <v>0</v>
       </c>
       <c r="AR34" s="15">
         <v>0</v>
       </c>
       <c r="AS34" s="17">
         <v>0</v>
       </c>
       <c r="AT34" s="15">
         <v>0</v>
       </c>
       <c r="AU34" s="8">
         <v>0</v>
       </c>
       <c r="AV34" s="15">
         <v>0</v>
       </c>
       <c r="AW34" s="16">
         <v>0</v>
       </c>
       <c r="AX34" s="15">
         <v>0</v>
       </c>
@@ -10102,87 +10115,87 @@
       <c r="BV34" s="15">
         <v>0</v>
       </c>
       <c r="BW34" s="17">
         <v>0</v>
       </c>
       <c r="BX34" s="15">
         <v>0</v>
       </c>
       <c r="BY34" s="8">
         <v>0</v>
       </c>
       <c r="BZ34" s="15">
         <v>0</v>
       </c>
       <c r="CA34" s="16">
         <v>0</v>
       </c>
       <c r="CB34" s="15">
         <v>0</v>
       </c>
       <c r="CC34" s="17">
         <v>0</v>
       </c>
       <c r="CD34" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CE34" s="8">
         <v>0</v>
       </c>
       <c r="CF34" s="15">
         <v>0</v>
       </c>
       <c r="CG34" s="16">
         <v>0</v>
       </c>
       <c r="CH34" s="15">
         <v>0</v>
       </c>
       <c r="CI34" s="17">
         <v>0</v>
       </c>
       <c r="CJ34" s="15">
         <v>0</v>
       </c>
       <c r="CK34" s="8">
         <v>0</v>
       </c>
       <c r="CL34" s="15">
         <v>0</v>
       </c>
       <c r="CM34" s="16">
         <v>0</v>
       </c>
       <c r="CN34" s="15">
         <v>0</v>
       </c>
       <c r="CO34" s="17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CP34" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CQ34" s="8">
         <v>0</v>
       </c>
       <c r="CR34" s="15">
         <v>0</v>
       </c>
       <c r="CS34" s="16">
         <v>0</v>
       </c>
       <c r="CT34" s="15">
         <v>0</v>
       </c>
       <c r="CU34" s="17">
         <v>0</v>
       </c>
       <c r="CV34" s="15">
         <v>0</v>
       </c>
       <c r="CW34" s="8">
         <v>0</v>
       </c>
       <c r="CX34" s="15">
         <v>0</v>
       </c>
@@ -10207,51 +10220,51 @@
       <c r="DE34" s="16">
         <v>0</v>
       </c>
       <c r="DF34" s="15">
         <v>0</v>
       </c>
       <c r="DG34" s="17">
         <v>0</v>
       </c>
       <c r="DH34" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="G35" s="37" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="10"/>
       <c r="K35" s="8"/>
       <c r="L35" s="15">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M35" s="16"/>
       <c r="N35" s="15">
         <v>0</v>
       </c>
       <c r="O35" s="17"/>
       <c r="P35" s="15">
         <v>0</v>
       </c>
       <c r="R35" s="15">
         <v>0</v>
       </c>
       <c r="S35" s="16"/>
       <c r="T35" s="15">
         <v>0</v>
       </c>
       <c r="U35" s="17"/>
       <c r="V35" s="15">
         <v>1</v>
       </c>
       <c r="X35" s="15">
         <v>0</v>
       </c>
       <c r="Y35" s="16"/>
       <c r="Z35" s="15">
@@ -10266,51 +10279,51 @@
       </c>
       <c r="AE35" s="16"/>
       <c r="AF35" s="15">
         <v>0</v>
       </c>
       <c r="AG35" s="17"/>
       <c r="AH35" s="15">
         <v>0</v>
       </c>
       <c r="AJ35" s="15">
         <v>0</v>
       </c>
       <c r="AK35" s="16"/>
       <c r="AL35" s="15">
         <v>0</v>
       </c>
       <c r="AM35" s="17"/>
       <c r="AN35" s="15">
         <v>0</v>
       </c>
       <c r="AP35" s="15">
         <v>0</v>
       </c>
       <c r="AQ35" s="16"/>
       <c r="AR35" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AS35" s="17"/>
       <c r="AT35" s="15">
         <v>0</v>
       </c>
       <c r="AV35" s="15">
         <v>1</v>
       </c>
       <c r="AW35" s="16"/>
       <c r="AX35" s="15">
         <v>0</v>
       </c>
       <c r="AY35" s="17"/>
       <c r="AZ35" s="15">
         <v>0</v>
       </c>
       <c r="BB35" s="15">
         <v>0</v>
       </c>
       <c r="BC35" s="16"/>
       <c r="BD35" s="15">
         <v>0</v>
       </c>
       <c r="BE35" s="17"/>
       <c r="BF35" s="15">
@@ -10339,51 +10352,51 @@
         <v>0</v>
       </c>
       <c r="BT35" s="15">
         <v>0</v>
       </c>
       <c r="BU35" s="16"/>
       <c r="BV35" s="15">
         <v>0</v>
       </c>
       <c r="BW35" s="17"/>
       <c r="BX35" s="15">
         <v>0</v>
       </c>
       <c r="BZ35" s="15">
         <v>0</v>
       </c>
       <c r="CA35" s="16"/>
       <c r="CB35" s="15">
         <v>0</v>
       </c>
       <c r="CC35" s="17"/>
       <c r="CD35" s="15">
         <v>0</v>
       </c>
       <c r="CF35" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CG35" s="16"/>
       <c r="CH35" s="15">
         <v>0</v>
       </c>
       <c r="CI35" s="17"/>
       <c r="CJ35" s="15">
         <v>0</v>
       </c>
       <c r="CL35" s="15">
         <v>0</v>
       </c>
       <c r="CM35" s="16"/>
       <c r="CN35" s="15">
         <v>0</v>
       </c>
       <c r="CO35" s="17"/>
       <c r="CP35" s="15">
         <v>1</v>
       </c>
       <c r="CR35" s="15">
         <v>0</v>
       </c>
       <c r="CS35" s="16"/>
       <c r="CT35" s="15">
@@ -10406,51 +10419,51 @@
       </c>
       <c r="DD35" s="15">
         <v>1</v>
       </c>
       <c r="DE35" s="16"/>
       <c r="DF35" s="15">
         <v>1</v>
       </c>
       <c r="DG35" s="17"/>
       <c r="DH35" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C36" s="37"/>
       <c r="D36" s="37"/>
       <c r="E36" s="37"/>
       <c r="G36" s="37" t="s">
         <v>3</v>
       </c>
       <c r="H36" s="37"/>
       <c r="I36" s="37"/>
       <c r="J36" s="10"/>
       <c r="K36" s="8"/>
       <c r="L36" s="15">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="M36" s="16"/>
       <c r="N36" s="15">
         <v>0</v>
       </c>
       <c r="O36" s="17"/>
       <c r="P36" s="15">
         <v>0</v>
       </c>
       <c r="R36" s="15">
         <v>0</v>
       </c>
       <c r="S36" s="16"/>
       <c r="T36" s="15">
         <v>0</v>
       </c>
       <c r="U36" s="17"/>
       <c r="V36" s="15">
         <v>0</v>
       </c>
       <c r="X36" s="15">
         <v>0</v>
       </c>
       <c r="Y36" s="16"/>
       <c r="Z36" s="15">
@@ -10458,51 +10471,51 @@
       </c>
       <c r="AA36" s="17"/>
       <c r="AB36" s="15">
         <v>0</v>
       </c>
       <c r="AD36" s="15">
         <v>1</v>
       </c>
       <c r="AE36" s="16"/>
       <c r="AF36" s="15">
         <v>0</v>
       </c>
       <c r="AG36" s="17"/>
       <c r="AH36" s="15">
         <v>0</v>
       </c>
       <c r="AJ36" s="15">
         <v>0</v>
       </c>
       <c r="AK36" s="16"/>
       <c r="AL36" s="15">
         <v>0</v>
       </c>
       <c r="AM36" s="17"/>
       <c r="AN36" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP36" s="15">
         <v>0</v>
       </c>
       <c r="AQ36" s="16"/>
       <c r="AR36" s="15">
         <v>0</v>
       </c>
       <c r="AS36" s="17"/>
       <c r="AT36" s="15">
         <v>0</v>
       </c>
       <c r="AV36" s="15">
         <v>0</v>
       </c>
       <c r="AW36" s="16"/>
       <c r="AX36" s="15">
         <v>2</v>
       </c>
       <c r="AY36" s="17"/>
       <c r="AZ36" s="15">
         <v>0</v>
       </c>
       <c r="BB36" s="15">
         <v>0</v>
@@ -10520,99 +10533,99 @@
       </c>
       <c r="BI36" s="16"/>
       <c r="BJ36" s="15">
         <v>0</v>
       </c>
       <c r="BK36" s="17"/>
       <c r="BL36" s="15">
         <v>0</v>
       </c>
       <c r="BN36" s="15">
         <v>0</v>
       </c>
       <c r="BO36" s="16"/>
       <c r="BP36" s="15">
         <v>1</v>
       </c>
       <c r="BQ36" s="17"/>
       <c r="BR36" s="15">
         <v>2</v>
       </c>
       <c r="BT36" s="15">
         <v>0</v>
       </c>
       <c r="BU36" s="16"/>
       <c r="BV36" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="BW36" s="17"/>
       <c r="BX36" s="15">
         <v>0</v>
       </c>
       <c r="BZ36" s="15">
         <v>0</v>
       </c>
       <c r="CA36" s="16"/>
       <c r="CB36" s="15">
         <v>0</v>
       </c>
       <c r="CC36" s="17"/>
       <c r="CD36" s="15">
         <v>0</v>
       </c>
       <c r="CF36" s="15">
         <v>0</v>
       </c>
       <c r="CG36" s="16"/>
       <c r="CH36" s="15">
         <v>0</v>
       </c>
       <c r="CI36" s="17"/>
       <c r="CJ36" s="15">
         <v>1</v>
       </c>
       <c r="CL36" s="15">
         <v>0</v>
       </c>
       <c r="CM36" s="16"/>
       <c r="CN36" s="15">
         <v>0</v>
       </c>
       <c r="CO36" s="17"/>
       <c r="CP36" s="15">
         <v>1</v>
       </c>
       <c r="CR36" s="15">
         <v>0</v>
       </c>
       <c r="CS36" s="16"/>
       <c r="CT36" s="15">
         <v>0</v>
       </c>
       <c r="CU36" s="17"/>
       <c r="CV36" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CX36" s="15">
         <v>0</v>
       </c>
       <c r="CY36" s="16"/>
       <c r="CZ36" s="15">
         <v>0</v>
       </c>
       <c r="DA36" s="17"/>
       <c r="DB36" s="15">
         <v>0</v>
       </c>
       <c r="DD36" s="15">
         <v>0</v>
       </c>
       <c r="DE36" s="16"/>
       <c r="DF36" s="15">
         <v>0</v>
       </c>
       <c r="DG36" s="17"/>
       <c r="DH36" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
@@ -11405,154 +11418,154 @@
       </c>
       <c r="DD40" s="15">
         <v>0</v>
       </c>
       <c r="DE40" s="16"/>
       <c r="DF40" s="15">
         <v>0</v>
       </c>
       <c r="DG40" s="17"/>
       <c r="DH40" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C41" s="37"/>
       <c r="D41" s="37"/>
       <c r="E41" s="37"/>
       <c r="G41" s="37" t="s">
         <v>11</v>
       </c>
       <c r="H41" s="37"/>
       <c r="I41" s="37"/>
       <c r="J41" s="10"/>
       <c r="K41" s="8"/>
       <c r="L41" s="15">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="M41" s="16"/>
       <c r="N41" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O41" s="17"/>
       <c r="P41" s="15">
         <v>1</v>
       </c>
       <c r="R41" s="15">
         <v>0</v>
       </c>
       <c r="S41" s="16"/>
       <c r="T41" s="15">
         <v>0</v>
       </c>
       <c r="U41" s="17"/>
       <c r="V41" s="15">
         <v>0</v>
       </c>
       <c r="X41" s="15">
         <v>0</v>
       </c>
       <c r="Y41" s="16"/>
       <c r="Z41" s="15">
         <v>0</v>
       </c>
       <c r="AA41" s="17"/>
       <c r="AB41" s="15">
         <v>0</v>
       </c>
       <c r="AD41" s="15">
         <v>0</v>
       </c>
       <c r="AE41" s="16"/>
       <c r="AF41" s="15">
         <v>0</v>
       </c>
       <c r="AG41" s="17"/>
       <c r="AH41" s="15">
         <v>0</v>
       </c>
       <c r="AJ41" s="15">
         <v>0</v>
       </c>
       <c r="AK41" s="16"/>
       <c r="AL41" s="15">
         <v>0</v>
       </c>
       <c r="AM41" s="17"/>
       <c r="AN41" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP41" s="15">
         <v>0</v>
       </c>
       <c r="AQ41" s="16"/>
       <c r="AR41" s="15">
         <v>0</v>
       </c>
       <c r="AS41" s="17"/>
       <c r="AT41" s="15">
         <v>2</v>
       </c>
       <c r="AV41" s="15">
         <v>0</v>
       </c>
       <c r="AW41" s="16"/>
       <c r="AX41" s="15">
         <v>0</v>
       </c>
       <c r="AY41" s="17"/>
       <c r="AZ41" s="15">
         <v>0</v>
       </c>
       <c r="BB41" s="15">
         <v>0</v>
       </c>
       <c r="BC41" s="16"/>
       <c r="BD41" s="15">
         <v>0</v>
       </c>
       <c r="BE41" s="17"/>
       <c r="BF41" s="15">
         <v>0</v>
       </c>
       <c r="BH41" s="15">
         <v>0</v>
       </c>
       <c r="BI41" s="16"/>
       <c r="BJ41" s="15">
         <v>0</v>
       </c>
       <c r="BK41" s="17"/>
       <c r="BL41" s="15">
         <v>0</v>
       </c>
       <c r="BN41" s="15">
         <v>0</v>
       </c>
       <c r="BO41" s="16"/>
       <c r="BP41" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BQ41" s="17"/>
       <c r="BR41" s="15">
         <v>1</v>
       </c>
       <c r="BT41" s="15">
         <v>1</v>
       </c>
       <c r="BU41" s="16"/>
       <c r="BV41" s="15">
         <v>1</v>
       </c>
       <c r="BW41" s="17"/>
       <c r="BX41" s="15">
         <v>1</v>
       </c>
       <c r="BZ41" s="15">
         <v>0</v>
       </c>
       <c r="CA41" s="16"/>
       <c r="CB41" s="15">
         <v>0</v>
       </c>
       <c r="CC41" s="17"/>
       <c r="CD41" s="15">
@@ -11585,70 +11598,70 @@
       </c>
       <c r="CS41" s="16"/>
       <c r="CT41" s="15">
         <v>0</v>
       </c>
       <c r="CU41" s="17"/>
       <c r="CV41" s="15">
         <v>0</v>
       </c>
       <c r="CX41" s="15">
         <v>0</v>
       </c>
       <c r="CY41" s="16"/>
       <c r="CZ41" s="15">
         <v>0</v>
       </c>
       <c r="DA41" s="17"/>
       <c r="DB41" s="15">
         <v>0</v>
       </c>
       <c r="DD41" s="15">
         <v>0</v>
       </c>
       <c r="DE41" s="16"/>
       <c r="DF41" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DG41" s="17"/>
       <c r="DH41" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C42" s="37"/>
       <c r="D42" s="37"/>
       <c r="E42" s="37"/>
       <c r="G42" s="37" t="s">
         <v>122</v>
       </c>
       <c r="H42" s="37"/>
       <c r="I42" s="37"/>
       <c r="J42" s="10"/>
       <c r="K42" s="8"/>
       <c r="L42" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M42" s="16"/>
       <c r="N42" s="15">
         <v>0</v>
       </c>
       <c r="O42" s="17"/>
       <c r="P42" s="15">
         <v>0</v>
       </c>
       <c r="R42" s="15">
         <v>0</v>
       </c>
       <c r="S42" s="16"/>
       <c r="T42" s="15">
         <v>0</v>
       </c>
       <c r="U42" s="17"/>
       <c r="V42" s="15">
         <v>0</v>
       </c>
       <c r="X42" s="15">
         <v>0</v>
       </c>
       <c r="Y42" s="16"/>
       <c r="Z42" s="15">
@@ -11711,51 +11724,51 @@
       </c>
       <c r="BE42" s="17"/>
       <c r="BF42" s="15">
         <v>0</v>
       </c>
       <c r="BH42" s="15">
         <v>0</v>
       </c>
       <c r="BI42" s="16"/>
       <c r="BJ42" s="15">
         <v>0</v>
       </c>
       <c r="BK42" s="17"/>
       <c r="BL42" s="15">
         <v>0</v>
       </c>
       <c r="BN42" s="15">
         <v>0</v>
       </c>
       <c r="BO42" s="16"/>
       <c r="BP42" s="15">
         <v>0</v>
       </c>
       <c r="BQ42" s="17"/>
       <c r="BR42" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BT42" s="15">
         <v>0</v>
       </c>
       <c r="BU42" s="16"/>
       <c r="BV42" s="15">
         <v>0</v>
       </c>
       <c r="BW42" s="17"/>
       <c r="BX42" s="15">
         <v>0</v>
       </c>
       <c r="BZ42" s="15">
         <v>0</v>
       </c>
       <c r="CA42" s="16"/>
       <c r="CB42" s="15">
         <v>0</v>
       </c>
       <c r="CC42" s="17"/>
       <c r="CD42" s="15">
         <v>0</v>
       </c>
       <c r="CF42" s="15">
         <v>0</v>
@@ -14793,106 +14806,106 @@
       </c>
       <c r="DD57" s="15">
         <v>0</v>
       </c>
       <c r="DE57" s="16"/>
       <c r="DF57" s="15">
         <v>0</v>
       </c>
       <c r="DG57" s="17"/>
       <c r="DH57" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C58" s="38"/>
       <c r="D58" s="37"/>
       <c r="E58" s="37"/>
       <c r="G58" s="37" t="s">
         <v>129</v>
       </c>
       <c r="H58" s="37"/>
       <c r="I58" s="37"/>
       <c r="J58" s="10"/>
       <c r="K58" s="8"/>
       <c r="L58" s="15">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M58" s="16"/>
       <c r="N58" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O58" s="17"/>
       <c r="P58" s="15">
         <v>0</v>
       </c>
       <c r="R58" s="15">
         <v>0</v>
       </c>
       <c r="S58" s="16"/>
       <c r="T58" s="15">
         <v>0</v>
       </c>
       <c r="U58" s="17"/>
       <c r="V58" s="15">
         <v>0</v>
       </c>
       <c r="X58" s="15">
         <v>0</v>
       </c>
       <c r="Y58" s="16"/>
       <c r="Z58" s="15">
         <v>0</v>
       </c>
       <c r="AA58" s="17"/>
       <c r="AB58" s="15">
         <v>0</v>
       </c>
       <c r="AD58" s="15">
         <v>0</v>
       </c>
       <c r="AE58" s="16"/>
       <c r="AF58" s="15">
         <v>0</v>
       </c>
       <c r="AG58" s="17"/>
       <c r="AH58" s="15">
         <v>5</v>
       </c>
       <c r="AJ58" s="15">
         <v>0</v>
       </c>
       <c r="AK58" s="16"/>
       <c r="AL58" s="15">
         <v>0</v>
       </c>
       <c r="AM58" s="17"/>
       <c r="AN58" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AP58" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ58" s="16"/>
       <c r="AR58" s="15">
         <v>6</v>
       </c>
       <c r="AS58" s="17"/>
       <c r="AT58" s="15">
         <v>1</v>
       </c>
       <c r="AV58" s="15">
         <v>0</v>
       </c>
       <c r="AW58" s="16"/>
       <c r="AX58" s="15">
         <v>0</v>
       </c>
       <c r="AY58" s="17"/>
       <c r="AZ58" s="15">
         <v>0</v>
       </c>
       <c r="BB58" s="15">
         <v>0</v>
       </c>
       <c r="BC58" s="16"/>
       <c r="BD58" s="15">
@@ -14922,51 +14935,51 @@
       </c>
       <c r="BQ58" s="17"/>
       <c r="BR58" s="15">
         <v>0</v>
       </c>
       <c r="BT58" s="15">
         <v>0</v>
       </c>
       <c r="BU58" s="16"/>
       <c r="BV58" s="15">
         <v>6</v>
       </c>
       <c r="BW58" s="17"/>
       <c r="BX58" s="15">
         <v>0</v>
       </c>
       <c r="BZ58" s="15">
         <v>2</v>
       </c>
       <c r="CA58" s="16"/>
       <c r="CB58" s="15">
         <v>0</v>
       </c>
       <c r="CC58" s="17"/>
       <c r="CD58" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="CF58" s="15">
         <v>0</v>
       </c>
       <c r="CG58" s="16"/>
       <c r="CH58" s="15">
         <v>0</v>
       </c>
       <c r="CI58" s="17"/>
       <c r="CJ58" s="15">
         <v>1</v>
       </c>
       <c r="CL58" s="15">
         <v>0</v>
       </c>
       <c r="CM58" s="16"/>
       <c r="CN58" s="15">
         <v>0</v>
       </c>
       <c r="CO58" s="17"/>
       <c r="CP58" s="15">
         <v>2</v>
       </c>
       <c r="CR58" s="15">
         <v>0</v>
@@ -14993,51 +15006,51 @@
       <c r="DD58" s="15">
         <v>0</v>
       </c>
       <c r="DE58" s="16"/>
       <c r="DF58" s="15">
         <v>2</v>
       </c>
       <c r="DG58" s="17"/>
       <c r="DH58" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C59" s="37"/>
       <c r="D59" s="37"/>
       <c r="E59" s="37"/>
       <c r="G59" s="38" t="s">
         <v>133</v>
       </c>
       <c r="I59" s="2" t="s">
         <v>130</v>
       </c>
       <c r="J59" s="10"/>
       <c r="K59" s="8"/>
       <c r="L59" s="15">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="M59" s="16"/>
       <c r="N59" s="15">
         <v>0</v>
       </c>
       <c r="O59" s="17"/>
       <c r="P59" s="15">
         <v>0</v>
       </c>
       <c r="R59" s="15">
         <v>0</v>
       </c>
       <c r="S59" s="16"/>
       <c r="T59" s="15">
         <v>0</v>
       </c>
       <c r="U59" s="17"/>
       <c r="V59" s="15">
         <v>0</v>
       </c>
       <c r="X59" s="15">
         <v>0</v>
       </c>
       <c r="Y59" s="16"/>
       <c r="Z59" s="15">
@@ -15045,197 +15058,197 @@
       </c>
       <c r="AA59" s="17"/>
       <c r="AB59" s="15">
         <v>0</v>
       </c>
       <c r="AD59" s="15">
         <v>0</v>
       </c>
       <c r="AE59" s="16"/>
       <c r="AF59" s="15">
         <v>0</v>
       </c>
       <c r="AG59" s="17"/>
       <c r="AH59" s="15">
         <v>5</v>
       </c>
       <c r="AJ59" s="15">
         <v>0</v>
       </c>
       <c r="AK59" s="16"/>
       <c r="AL59" s="15">
         <v>0</v>
       </c>
       <c r="AM59" s="17"/>
       <c r="AN59" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP59" s="15">
         <v>0</v>
       </c>
       <c r="AQ59" s="16"/>
       <c r="AR59" s="15">
         <v>1</v>
       </c>
       <c r="AS59" s="17"/>
       <c r="AT59" s="15">
         <v>7</v>
       </c>
       <c r="AV59" s="15">
         <v>0</v>
       </c>
       <c r="AW59" s="16"/>
       <c r="AX59" s="15">
         <v>0</v>
       </c>
       <c r="AY59" s="17"/>
       <c r="AZ59" s="15">
         <v>0</v>
       </c>
       <c r="BB59" s="15">
         <v>0</v>
       </c>
       <c r="BC59" s="16"/>
       <c r="BD59" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="BE59" s="17"/>
       <c r="BF59" s="15">
         <v>0</v>
       </c>
       <c r="BH59" s="15">
         <v>0</v>
       </c>
       <c r="BI59" s="16"/>
       <c r="BJ59" s="15">
         <v>0</v>
       </c>
       <c r="BK59" s="17"/>
       <c r="BL59" s="15">
         <v>0</v>
       </c>
       <c r="BN59" s="15">
         <v>1</v>
       </c>
       <c r="BO59" s="16"/>
       <c r="BP59" s="15">
         <v>3</v>
       </c>
       <c r="BQ59" s="17"/>
       <c r="BR59" s="15">
         <v>0</v>
       </c>
       <c r="BT59" s="15">
         <v>0</v>
       </c>
       <c r="BU59" s="16"/>
       <c r="BV59" s="15">
         <v>2</v>
       </c>
       <c r="BW59" s="17"/>
       <c r="BX59" s="15">
         <v>2</v>
       </c>
       <c r="BZ59" s="15">
         <v>1</v>
       </c>
       <c r="CA59" s="16"/>
       <c r="CB59" s="15">
         <v>1</v>
       </c>
       <c r="CC59" s="17"/>
       <c r="CD59" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CF59" s="15">
         <v>0</v>
       </c>
       <c r="CG59" s="16"/>
       <c r="CH59" s="15">
         <v>0</v>
       </c>
       <c r="CI59" s="17"/>
       <c r="CJ59" s="15">
         <v>0</v>
       </c>
       <c r="CL59" s="15">
         <v>0</v>
       </c>
       <c r="CM59" s="16"/>
       <c r="CN59" s="15">
         <v>0</v>
       </c>
       <c r="CO59" s="17"/>
       <c r="CP59" s="15">
         <v>0</v>
       </c>
       <c r="CR59" s="15">
         <v>0</v>
       </c>
       <c r="CS59" s="16"/>
       <c r="CT59" s="15">
         <v>1</v>
       </c>
       <c r="CU59" s="17"/>
       <c r="CV59" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CX59" s="15">
         <v>0</v>
       </c>
       <c r="CY59" s="16"/>
       <c r="CZ59" s="15">
         <v>0</v>
       </c>
       <c r="DA59" s="17"/>
       <c r="DB59" s="15">
         <v>0</v>
       </c>
       <c r="DD59" s="15">
         <v>1</v>
       </c>
       <c r="DE59" s="16"/>
       <c r="DF59" s="15">
         <v>0</v>
       </c>
       <c r="DG59" s="17"/>
       <c r="DH59" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C60" s="37"/>
       <c r="D60" s="37"/>
       <c r="E60" s="37"/>
       <c r="G60" s="38"/>
       <c r="I60" s="2" t="s">
         <v>131</v>
       </c>
       <c r="J60" s="10"/>
       <c r="K60" s="8"/>
       <c r="L60" s="15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="M60" s="16"/>
       <c r="N60" s="15">
         <v>0</v>
       </c>
       <c r="O60" s="17"/>
       <c r="P60" s="15">
         <v>0</v>
       </c>
       <c r="R60" s="15">
         <v>0</v>
       </c>
       <c r="S60" s="16"/>
       <c r="T60" s="15">
         <v>0</v>
       </c>
       <c r="U60" s="17"/>
       <c r="V60" s="15">
         <v>0</v>
       </c>
       <c r="X60" s="15">
         <v>0</v>
       </c>
       <c r="Y60" s="16"/>
       <c r="Z60" s="15">
@@ -15243,51 +15256,51 @@
       </c>
       <c r="AA60" s="17"/>
       <c r="AB60" s="15">
         <v>0</v>
       </c>
       <c r="AD60" s="15">
         <v>0</v>
       </c>
       <c r="AE60" s="16"/>
       <c r="AF60" s="15">
         <v>1</v>
       </c>
       <c r="AG60" s="17"/>
       <c r="AH60" s="15">
         <v>2</v>
       </c>
       <c r="AJ60" s="15">
         <v>0</v>
       </c>
       <c r="AK60" s="16"/>
       <c r="AL60" s="15">
         <v>0</v>
       </c>
       <c r="AM60" s="17"/>
       <c r="AN60" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP60" s="15">
         <v>0</v>
       </c>
       <c r="AQ60" s="16"/>
       <c r="AR60" s="15">
         <v>3</v>
       </c>
       <c r="AS60" s="17"/>
       <c r="AT60" s="15">
         <v>0</v>
       </c>
       <c r="AV60" s="15">
         <v>0</v>
       </c>
       <c r="AW60" s="16"/>
       <c r="AX60" s="15">
         <v>0</v>
       </c>
       <c r="AY60" s="17"/>
       <c r="AZ60" s="15">
         <v>0</v>
       </c>
       <c r="BB60" s="15">
         <v>0</v>
@@ -15389,51 +15402,51 @@
         <v>0</v>
       </c>
       <c r="DD60" s="15">
         <v>0</v>
       </c>
       <c r="DE60" s="16"/>
       <c r="DF60" s="15">
         <v>0</v>
       </c>
       <c r="DG60" s="17"/>
       <c r="DH60" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C61" s="37"/>
       <c r="D61" s="37"/>
       <c r="E61" s="37"/>
       <c r="G61" s="38"/>
       <c r="I61" s="2" t="s">
         <v>132</v>
       </c>
       <c r="J61" s="10"/>
       <c r="K61" s="8"/>
       <c r="L61" s="15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="M61" s="16"/>
       <c r="N61" s="15">
         <v>0</v>
       </c>
       <c r="O61" s="17"/>
       <c r="P61" s="15">
         <v>0</v>
       </c>
       <c r="R61" s="15">
         <v>0</v>
       </c>
       <c r="S61" s="16"/>
       <c r="T61" s="15">
         <v>0</v>
       </c>
       <c r="U61" s="17"/>
       <c r="V61" s="15">
         <v>0</v>
       </c>
       <c r="X61" s="15">
         <v>0</v>
       </c>
       <c r="Y61" s="16"/>
       <c r="Z61" s="15">
@@ -15441,51 +15454,51 @@
       </c>
       <c r="AA61" s="17"/>
       <c r="AB61" s="15">
         <v>0</v>
       </c>
       <c r="AD61" s="15">
         <v>0</v>
       </c>
       <c r="AE61" s="16"/>
       <c r="AF61" s="15">
         <v>0</v>
       </c>
       <c r="AG61" s="17"/>
       <c r="AH61" s="15">
         <v>0</v>
       </c>
       <c r="AJ61" s="15">
         <v>0</v>
       </c>
       <c r="AK61" s="16"/>
       <c r="AL61" s="15">
         <v>0</v>
       </c>
       <c r="AM61" s="17"/>
       <c r="AN61" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP61" s="15">
         <v>0</v>
       </c>
       <c r="AQ61" s="16"/>
       <c r="AR61" s="15">
         <v>2</v>
       </c>
       <c r="AS61" s="17"/>
       <c r="AT61" s="15">
         <v>1</v>
       </c>
       <c r="AV61" s="15">
         <v>0</v>
       </c>
       <c r="AW61" s="16"/>
       <c r="AX61" s="15">
         <v>0</v>
       </c>
       <c r="AY61" s="17"/>
       <c r="AZ61" s="15">
         <v>0</v>
       </c>
       <c r="BB61" s="15">
         <v>1</v>
@@ -15786,92 +15799,92 @@
       </c>
       <c r="DD62" s="15">
         <v>0</v>
       </c>
       <c r="DE62" s="16"/>
       <c r="DF62" s="15">
         <v>0</v>
       </c>
       <c r="DG62" s="17"/>
       <c r="DH62" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C63" s="37"/>
       <c r="D63" s="37"/>
       <c r="E63" s="37"/>
       <c r="G63" s="37" t="s">
         <v>3</v>
       </c>
       <c r="H63" s="37"/>
       <c r="I63" s="37"/>
       <c r="J63" s="10"/>
       <c r="K63" s="8"/>
       <c r="L63" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M63" s="16"/>
       <c r="N63" s="15">
         <v>0</v>
       </c>
       <c r="O63" s="17"/>
       <c r="P63" s="15">
         <v>0</v>
       </c>
       <c r="R63" s="15">
         <v>0</v>
       </c>
       <c r="S63" s="16"/>
       <c r="T63" s="15">
         <v>0</v>
       </c>
       <c r="U63" s="17"/>
       <c r="V63" s="15">
         <v>0</v>
       </c>
       <c r="X63" s="15">
         <v>0</v>
       </c>
       <c r="Y63" s="16"/>
       <c r="Z63" s="15">
         <v>0</v>
       </c>
       <c r="AA63" s="17"/>
       <c r="AB63" s="15">
         <v>0</v>
       </c>
       <c r="AD63" s="15">
         <v>0</v>
       </c>
       <c r="AE63" s="16"/>
       <c r="AF63" s="15">
         <v>0</v>
       </c>
       <c r="AG63" s="17"/>
       <c r="AH63" s="15">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AJ63" s="15">
         <v>0</v>
       </c>
       <c r="AK63" s="16"/>
       <c r="AL63" s="15">
         <v>0</v>
       </c>
       <c r="AM63" s="17"/>
       <c r="AN63" s="15">
         <v>0</v>
       </c>
       <c r="AP63" s="15">
         <v>0</v>
       </c>
       <c r="AQ63" s="16"/>
       <c r="AR63" s="15">
         <v>0</v>
       </c>
       <c r="AS63" s="17"/>
       <c r="AT63" s="15">
         <v>0</v>
       </c>
       <c r="AV63" s="15">
         <v>0</v>
@@ -15889,51 +15902,51 @@
       </c>
       <c r="BC63" s="16"/>
       <c r="BD63" s="15">
         <v>2</v>
       </c>
       <c r="BE63" s="17"/>
       <c r="BF63" s="15">
         <v>0</v>
       </c>
       <c r="BH63" s="15">
         <v>0</v>
       </c>
       <c r="BI63" s="16"/>
       <c r="BJ63" s="15">
         <v>1</v>
       </c>
       <c r="BK63" s="17"/>
       <c r="BL63" s="15">
         <v>0</v>
       </c>
       <c r="BN63" s="15">
         <v>0</v>
       </c>
       <c r="BO63" s="16"/>
       <c r="BP63" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BQ63" s="17"/>
       <c r="BR63" s="15">
         <v>0</v>
       </c>
       <c r="BT63" s="15">
         <v>0</v>
       </c>
       <c r="BU63" s="16"/>
       <c r="BV63" s="15">
         <v>2</v>
       </c>
       <c r="BW63" s="17"/>
       <c r="BX63" s="15">
         <v>0</v>
       </c>
       <c r="BZ63" s="15">
         <v>0</v>
       </c>
       <c r="CA63" s="16"/>
       <c r="CB63" s="15">
         <v>2</v>
       </c>
       <c r="CC63" s="17"/>
       <c r="CD63" s="15">
@@ -16584,106 +16597,106 @@
       </c>
       <c r="DD66" s="15">
         <v>0</v>
       </c>
       <c r="DE66" s="16"/>
       <c r="DF66" s="15">
         <v>0</v>
       </c>
       <c r="DG66" s="17"/>
       <c r="DH66" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C67" s="37"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="G67" s="37" t="s">
         <v>136</v>
       </c>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="10"/>
       <c r="K67" s="8"/>
       <c r="L67" s="15">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="M67" s="16"/>
       <c r="N67" s="15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="O67" s="17"/>
       <c r="P67" s="15">
         <v>0</v>
       </c>
       <c r="R67" s="15">
         <v>0</v>
       </c>
       <c r="S67" s="16"/>
       <c r="T67" s="15">
         <v>0</v>
       </c>
       <c r="U67" s="17"/>
       <c r="V67" s="15">
         <v>3</v>
       </c>
       <c r="X67" s="15">
         <v>2</v>
       </c>
       <c r="Y67" s="16"/>
       <c r="Z67" s="15">
         <v>0</v>
       </c>
       <c r="AA67" s="17"/>
       <c r="AB67" s="15">
         <v>0</v>
       </c>
       <c r="AD67" s="15">
         <v>1</v>
       </c>
       <c r="AE67" s="16"/>
       <c r="AF67" s="15">
         <v>1</v>
       </c>
       <c r="AG67" s="17"/>
       <c r="AH67" s="15">
         <v>6</v>
       </c>
       <c r="AJ67" s="15">
         <v>0</v>
       </c>
       <c r="AK67" s="16"/>
       <c r="AL67" s="15">
         <v>0</v>
       </c>
       <c r="AM67" s="17"/>
       <c r="AN67" s="15">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AP67" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ67" s="16"/>
       <c r="AR67" s="15">
         <v>3</v>
       </c>
       <c r="AS67" s="17"/>
       <c r="AT67" s="15">
         <v>2</v>
       </c>
       <c r="AV67" s="15">
         <v>0</v>
       </c>
       <c r="AW67" s="16"/>
       <c r="AX67" s="15">
         <v>0</v>
       </c>
       <c r="AY67" s="17"/>
       <c r="AZ67" s="15">
         <v>0</v>
       </c>
       <c r="BB67" s="15">
         <v>0</v>
       </c>
       <c r="BC67" s="16"/>
       <c r="BD67" s="15">
@@ -16702,132 +16715,132 @@
       </c>
       <c r="BK67" s="17"/>
       <c r="BL67" s="15">
         <v>1</v>
       </c>
       <c r="BN67" s="15">
         <v>2</v>
       </c>
       <c r="BO67" s="16"/>
       <c r="BP67" s="15">
         <v>10</v>
       </c>
       <c r="BQ67" s="17"/>
       <c r="BR67" s="15">
         <v>2</v>
       </c>
       <c r="BT67" s="15">
         <v>0</v>
       </c>
       <c r="BU67" s="16"/>
       <c r="BV67" s="15">
         <v>5</v>
       </c>
       <c r="BW67" s="17"/>
       <c r="BX67" s="15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="BZ67" s="15">
         <v>0</v>
       </c>
       <c r="CA67" s="16"/>
       <c r="CB67" s="15">
         <v>1</v>
       </c>
       <c r="CC67" s="17"/>
       <c r="CD67" s="15">
         <v>0</v>
       </c>
       <c r="CF67" s="15">
         <v>0</v>
       </c>
       <c r="CG67" s="16"/>
       <c r="CH67" s="15">
         <v>1</v>
       </c>
       <c r="CI67" s="17"/>
       <c r="CJ67" s="15">
         <v>1</v>
       </c>
       <c r="CL67" s="15">
         <v>2</v>
       </c>
       <c r="CM67" s="16"/>
       <c r="CN67" s="15">
         <v>0</v>
       </c>
       <c r="CO67" s="17"/>
       <c r="CP67" s="15">
         <v>2</v>
       </c>
       <c r="CR67" s="15">
         <v>0</v>
       </c>
       <c r="CS67" s="16"/>
       <c r="CT67" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="CU67" s="17"/>
       <c r="CV67" s="15">
         <v>0</v>
       </c>
       <c r="CX67" s="15">
         <v>0</v>
       </c>
       <c r="CY67" s="16"/>
       <c r="CZ67" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DA67" s="17"/>
       <c r="DB67" s="15">
         <v>0</v>
       </c>
       <c r="DD67" s="15">
         <v>1</v>
       </c>
       <c r="DE67" s="16"/>
       <c r="DF67" s="15">
         <v>1</v>
       </c>
       <c r="DG67" s="17"/>
       <c r="DH67" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C68" s="37"/>
       <c r="D68" s="37"/>
       <c r="E68" s="37"/>
       <c r="G68" s="37" t="s">
         <v>113</v>
       </c>
       <c r="H68" s="37"/>
       <c r="I68" s="37"/>
       <c r="J68" s="10"/>
       <c r="K68" s="8"/>
       <c r="L68" s="15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M68" s="16"/>
       <c r="N68" s="15">
         <v>0</v>
       </c>
       <c r="O68" s="17"/>
       <c r="P68" s="15">
         <v>0</v>
       </c>
       <c r="R68" s="15">
         <v>0</v>
       </c>
       <c r="S68" s="16"/>
       <c r="T68" s="15">
         <v>0</v>
       </c>
       <c r="U68" s="17"/>
       <c r="V68" s="15">
         <v>1</v>
       </c>
       <c r="X68" s="15">
         <v>0</v>
       </c>
       <c r="Y68" s="16"/>
       <c r="Z68" s="15">
@@ -16835,51 +16848,51 @@
       </c>
       <c r="AA68" s="17"/>
       <c r="AB68" s="15">
         <v>0</v>
       </c>
       <c r="AD68" s="15">
         <v>1</v>
       </c>
       <c r="AE68" s="16"/>
       <c r="AF68" s="15">
         <v>0</v>
       </c>
       <c r="AG68" s="17"/>
       <c r="AH68" s="15">
         <v>6</v>
       </c>
       <c r="AJ68" s="15">
         <v>0</v>
       </c>
       <c r="AK68" s="16"/>
       <c r="AL68" s="15">
         <v>0</v>
       </c>
       <c r="AM68" s="17"/>
       <c r="AN68" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP68" s="15">
         <v>0</v>
       </c>
       <c r="AQ68" s="16"/>
       <c r="AR68" s="15">
         <v>0</v>
       </c>
       <c r="AS68" s="17"/>
       <c r="AT68" s="15">
         <v>0</v>
       </c>
       <c r="AV68" s="15">
         <v>0</v>
       </c>
       <c r="AW68" s="16"/>
       <c r="AX68" s="15">
         <v>1</v>
       </c>
       <c r="AY68" s="17"/>
       <c r="AZ68" s="15">
         <v>1</v>
       </c>
       <c r="BB68" s="15">
         <v>0</v>
@@ -17382,51 +17395,51 @@
         <v>1</v>
       </c>
       <c r="DD70" s="15">
         <v>1</v>
       </c>
       <c r="DE70" s="16"/>
       <c r="DF70" s="15">
         <v>0</v>
       </c>
       <c r="DG70" s="17"/>
       <c r="DH70" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="3:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C71" s="37"/>
       <c r="D71" s="37"/>
       <c r="E71" s="37"/>
       <c r="G71" s="37"/>
       <c r="I71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="J71" s="10"/>
       <c r="K71" s="8"/>
       <c r="L71" s="15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="M71" s="16"/>
       <c r="N71" s="15">
         <v>0</v>
       </c>
       <c r="O71" s="17"/>
       <c r="P71" s="15">
         <v>0</v>
       </c>
       <c r="R71" s="15">
         <v>0</v>
       </c>
       <c r="S71" s="16"/>
       <c r="T71" s="15">
         <v>0</v>
       </c>
       <c r="U71" s="17"/>
       <c r="V71" s="15">
         <v>0</v>
       </c>
       <c r="X71" s="15">
         <v>1</v>
       </c>
       <c r="Y71" s="16"/>
       <c r="Z71" s="15">
@@ -17536,51 +17549,51 @@
         <v>0</v>
       </c>
       <c r="CF71" s="15">
         <v>0</v>
       </c>
       <c r="CG71" s="16"/>
       <c r="CH71" s="15">
         <v>1</v>
       </c>
       <c r="CI71" s="17"/>
       <c r="CJ71" s="15">
         <v>0</v>
       </c>
       <c r="CL71" s="15">
         <v>1</v>
       </c>
       <c r="CM71" s="16"/>
       <c r="CN71" s="15">
         <v>0</v>
       </c>
       <c r="CO71" s="17"/>
       <c r="CP71" s="15">
         <v>1</v>
       </c>
       <c r="CR71" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="CS71" s="16"/>
       <c r="CT71" s="15">
         <v>0</v>
       </c>
       <c r="CU71" s="17"/>
       <c r="CV71" s="15">
         <v>0</v>
       </c>
       <c r="CX71" s="15">
         <v>0</v>
       </c>
       <c r="CY71" s="16"/>
       <c r="CZ71" s="15">
         <v>0</v>
       </c>
       <c r="DA71" s="17"/>
       <c r="DB71" s="15">
         <v>0</v>
       </c>
       <c r="DD71" s="15">
         <v>1</v>
       </c>
       <c r="DE71" s="16"/>
       <c r="DF71" s="15">
@@ -19772,51 +19785,51 @@
       </c>
       <c r="DD82" s="15">
         <v>0</v>
       </c>
       <c r="DE82" s="16"/>
       <c r="DF82" s="15">
         <v>0</v>
       </c>
       <c r="DG82" s="17"/>
       <c r="DH82" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C83" s="38"/>
       <c r="D83" s="38"/>
       <c r="E83" s="38"/>
       <c r="G83" s="37" t="s">
         <v>3</v>
       </c>
       <c r="H83" s="37"/>
       <c r="I83" s="37"/>
       <c r="J83" s="10"/>
       <c r="K83" s="8"/>
       <c r="L83" s="15">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="M83" s="16"/>
       <c r="N83" s="15">
         <v>0</v>
       </c>
       <c r="O83" s="17"/>
       <c r="P83" s="15">
         <v>0</v>
       </c>
       <c r="R83" s="15">
         <v>0</v>
       </c>
       <c r="S83" s="16"/>
       <c r="T83" s="15">
         <v>0</v>
       </c>
       <c r="U83" s="17"/>
       <c r="V83" s="15">
         <v>1</v>
       </c>
       <c r="X83" s="15">
         <v>0</v>
       </c>
       <c r="Y83" s="16"/>
       <c r="Z83" s="15">
@@ -19908,73 +19921,73 @@
       </c>
       <c r="BU83" s="16"/>
       <c r="BV83" s="15">
         <v>1</v>
       </c>
       <c r="BW83" s="17"/>
       <c r="BX83" s="15">
         <v>0</v>
       </c>
       <c r="BZ83" s="15">
         <v>1</v>
       </c>
       <c r="CA83" s="16"/>
       <c r="CB83" s="15">
         <v>0</v>
       </c>
       <c r="CC83" s="17"/>
       <c r="CD83" s="15">
         <v>0</v>
       </c>
       <c r="CF83" s="15">
         <v>0</v>
       </c>
       <c r="CG83" s="16"/>
       <c r="CH83" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="CI83" s="17"/>
       <c r="CJ83" s="15">
         <v>2</v>
       </c>
       <c r="CL83" s="15">
         <v>0</v>
       </c>
       <c r="CM83" s="16"/>
       <c r="CN83" s="15">
         <v>0</v>
       </c>
       <c r="CO83" s="17"/>
       <c r="CP83" s="15">
         <v>0</v>
       </c>
       <c r="CR83" s="15">
         <v>0</v>
       </c>
       <c r="CS83" s="16"/>
       <c r="CT83" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="CU83" s="17"/>
       <c r="CV83" s="15">
         <v>0</v>
       </c>
       <c r="CX83" s="15">
         <v>0</v>
       </c>
       <c r="CY83" s="16"/>
       <c r="CZ83" s="15">
         <v>0</v>
       </c>
       <c r="DA83" s="17"/>
       <c r="DB83" s="15">
         <v>0</v>
       </c>
       <c r="DD83" s="15">
         <v>0</v>
       </c>
       <c r="DE83" s="16"/>
       <c r="DF83" s="15">
         <v>1</v>
       </c>
       <c r="DG83" s="17"/>
       <c r="DH83" s="15">
@@ -20372,92 +20385,92 @@
       <c r="DD85" s="15">
         <v>0</v>
       </c>
       <c r="DE85" s="16"/>
       <c r="DF85" s="15">
         <v>0</v>
       </c>
       <c r="DG85" s="17"/>
       <c r="DH85" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C86" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D86" s="37"/>
       <c r="E86" s="37"/>
       <c r="F86" s="37"/>
       <c r="G86" s="37"/>
       <c r="H86" s="37"/>
       <c r="I86" s="37"/>
       <c r="J86" s="10"/>
       <c r="K86" s="8"/>
       <c r="L86" s="15">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="M86" s="16"/>
       <c r="N86" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O86" s="17"/>
       <c r="P86" s="15">
         <v>0</v>
       </c>
       <c r="R86" s="15">
         <v>0</v>
       </c>
       <c r="S86" s="16"/>
       <c r="T86" s="15">
         <v>2</v>
       </c>
       <c r="U86" s="17"/>
       <c r="V86" s="15">
         <v>0</v>
       </c>
       <c r="X86" s="15">
         <v>0</v>
       </c>
       <c r="Y86" s="16"/>
       <c r="Z86" s="15">
         <v>0</v>
       </c>
       <c r="AA86" s="17"/>
       <c r="AB86" s="15">
         <v>0</v>
       </c>
       <c r="AD86" s="15">
         <v>0</v>
       </c>
       <c r="AE86" s="16"/>
       <c r="AF86" s="15">
         <v>1</v>
       </c>
       <c r="AG86" s="17"/>
       <c r="AH86" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AJ86" s="15">
         <v>0</v>
       </c>
       <c r="AK86" s="16"/>
       <c r="AL86" s="15">
         <v>0</v>
       </c>
       <c r="AM86" s="17"/>
       <c r="AN86" s="15">
         <v>0</v>
       </c>
       <c r="AP86" s="15">
         <v>0</v>
       </c>
       <c r="AQ86" s="16"/>
       <c r="AR86" s="15">
         <v>0</v>
       </c>
       <c r="AS86" s="17"/>
       <c r="AT86" s="15">
         <v>0</v>
       </c>
       <c r="AV86" s="15">
         <v>0</v>
@@ -20777,51 +20790,51 @@
       <c r="CY88" s="13"/>
       <c r="CZ88" s="12"/>
       <c r="DA88" s="14"/>
       <c r="DB88" s="12"/>
       <c r="DC88" s="11"/>
       <c r="DD88" s="12"/>
       <c r="DE88" s="13"/>
       <c r="DF88" s="12"/>
       <c r="DG88" s="14"/>
       <c r="DH88" s="12"/>
     </row>
     <row r="89" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C89" s="37" t="s">
         <v>101</v>
       </c>
       <c r="D89" s="37"/>
       <c r="E89" s="37"/>
       <c r="G89" s="37" t="s">
         <v>94</v>
       </c>
       <c r="H89" s="37"/>
       <c r="I89" s="37"/>
       <c r="J89" s="10"/>
       <c r="K89" s="8"/>
       <c r="L89" s="15">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M89" s="16"/>
       <c r="N89" s="15">
         <v>0</v>
       </c>
       <c r="O89" s="17"/>
       <c r="P89" s="15">
         <v>0</v>
       </c>
       <c r="R89" s="15">
         <v>0</v>
       </c>
       <c r="S89" s="16"/>
       <c r="T89" s="15">
         <v>0</v>
       </c>
       <c r="U89" s="17"/>
       <c r="V89" s="15">
         <v>0</v>
       </c>
       <c r="X89" s="15">
         <v>0</v>
       </c>
       <c r="Y89" s="16"/>
       <c r="Z89" s="15">
@@ -20913,77 +20926,77 @@
       </c>
       <c r="BU89" s="16"/>
       <c r="BV89" s="15">
         <v>0</v>
       </c>
       <c r="BW89" s="17"/>
       <c r="BX89" s="15">
         <v>1</v>
       </c>
       <c r="BZ89" s="15">
         <v>0</v>
       </c>
       <c r="CA89" s="16"/>
       <c r="CB89" s="15">
         <v>0</v>
       </c>
       <c r="CC89" s="17"/>
       <c r="CD89" s="15">
         <v>0</v>
       </c>
       <c r="CF89" s="15">
         <v>1</v>
       </c>
       <c r="CG89" s="16"/>
       <c r="CH89" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="CI89" s="17"/>
       <c r="CJ89" s="15">
         <v>0</v>
       </c>
       <c r="CL89" s="15">
         <v>1</v>
       </c>
       <c r="CM89" s="16"/>
       <c r="CN89" s="15">
         <v>0</v>
       </c>
       <c r="CO89" s="17"/>
       <c r="CP89" s="15">
         <v>0</v>
       </c>
       <c r="CR89" s="15">
         <v>0</v>
       </c>
       <c r="CS89" s="16"/>
       <c r="CT89" s="15">
         <v>0</v>
       </c>
       <c r="CU89" s="17"/>
       <c r="CV89" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CX89" s="15">
         <v>0</v>
       </c>
       <c r="CY89" s="16"/>
       <c r="CZ89" s="15">
         <v>0</v>
       </c>
       <c r="DA89" s="17"/>
       <c r="DB89" s="15">
         <v>0</v>
       </c>
       <c r="DD89" s="15">
         <v>0</v>
       </c>
       <c r="DE89" s="16"/>
       <c r="DF89" s="15">
         <v>0</v>
       </c>
       <c r="DG89" s="17"/>
       <c r="DH89" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
@@ -21176,51 +21189,51 @@
       <c r="DD90" s="15">
         <v>0</v>
       </c>
       <c r="DE90" s="16"/>
       <c r="DF90" s="15">
         <v>0</v>
       </c>
       <c r="DG90" s="17"/>
       <c r="DH90" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C91" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D91" s="37"/>
       <c r="E91" s="37"/>
       <c r="F91" s="37"/>
       <c r="G91" s="37"/>
       <c r="H91" s="37"/>
       <c r="I91" s="37"/>
       <c r="J91" s="10"/>
       <c r="K91" s="8"/>
       <c r="L91" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M91" s="16"/>
       <c r="N91" s="15">
         <v>0</v>
       </c>
       <c r="O91" s="17"/>
       <c r="P91" s="15">
         <v>0</v>
       </c>
       <c r="R91" s="15">
         <v>0</v>
       </c>
       <c r="S91" s="16"/>
       <c r="T91" s="15">
         <v>0</v>
       </c>
       <c r="U91" s="17"/>
       <c r="V91" s="15">
         <v>0</v>
       </c>
       <c r="X91" s="15">
         <v>0</v>
       </c>
       <c r="Y91" s="16"/>
       <c r="Z91" s="15">
@@ -21231,51 +21244,51 @@
         <v>0</v>
       </c>
       <c r="AD91" s="15">
         <v>0</v>
       </c>
       <c r="AE91" s="16"/>
       <c r="AF91" s="15">
         <v>0</v>
       </c>
       <c r="AG91" s="17"/>
       <c r="AH91" s="15">
         <v>0</v>
       </c>
       <c r="AJ91" s="15">
         <v>0</v>
       </c>
       <c r="AK91" s="16"/>
       <c r="AL91" s="15">
         <v>0</v>
       </c>
       <c r="AM91" s="17"/>
       <c r="AN91" s="15">
         <v>0</v>
       </c>
       <c r="AP91" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ91" s="16"/>
       <c r="AR91" s="15">
         <v>0</v>
       </c>
       <c r="AS91" s="17"/>
       <c r="AT91" s="15">
         <v>0</v>
       </c>
       <c r="AV91" s="15">
         <v>0</v>
       </c>
       <c r="AW91" s="16"/>
       <c r="AX91" s="15">
         <v>0</v>
       </c>
       <c r="AY91" s="17"/>
       <c r="AZ91" s="15">
         <v>0</v>
       </c>
       <c r="BB91" s="15">
         <v>0</v>
       </c>
       <c r="BC91" s="16"/>
       <c r="BD91" s="15">
@@ -21776,132 +21789,132 @@
       </c>
       <c r="DD93" s="15">
         <v>0</v>
       </c>
       <c r="DE93" s="16"/>
       <c r="DF93" s="15">
         <v>0</v>
       </c>
       <c r="DG93" s="17"/>
       <c r="DH93" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C94" s="37"/>
       <c r="D94" s="37"/>
       <c r="E94" s="37"/>
       <c r="G94" s="37" t="s">
         <v>97</v>
       </c>
       <c r="H94" s="37"/>
       <c r="I94" s="37"/>
       <c r="J94" s="10"/>
       <c r="K94" s="8"/>
       <c r="L94" s="15">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="M94" s="16"/>
       <c r="N94" s="15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="O94" s="17"/>
       <c r="P94" s="15">
         <v>1</v>
       </c>
       <c r="R94" s="15">
         <v>0</v>
       </c>
       <c r="S94" s="16"/>
       <c r="T94" s="15">
         <v>0</v>
       </c>
       <c r="U94" s="17"/>
       <c r="V94" s="15">
         <v>0</v>
       </c>
       <c r="X94" s="15">
         <v>0</v>
       </c>
       <c r="Y94" s="16"/>
       <c r="Z94" s="15">
         <v>0</v>
       </c>
       <c r="AA94" s="17"/>
       <c r="AB94" s="15">
         <v>0</v>
       </c>
       <c r="AD94" s="15">
         <v>1</v>
       </c>
       <c r="AE94" s="16"/>
       <c r="AF94" s="15">
         <v>1</v>
       </c>
       <c r="AG94" s="17"/>
       <c r="AH94" s="15">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="AJ94" s="15">
         <v>0</v>
       </c>
       <c r="AK94" s="16"/>
       <c r="AL94" s="15">
         <v>0</v>
       </c>
       <c r="AM94" s="17"/>
       <c r="AN94" s="15">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AP94" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ94" s="16"/>
       <c r="AR94" s="15">
         <v>5</v>
       </c>
       <c r="AS94" s="17"/>
       <c r="AT94" s="15">
         <v>1</v>
       </c>
       <c r="AV94" s="15">
         <v>0</v>
       </c>
       <c r="AW94" s="16"/>
       <c r="AX94" s="15">
         <v>0</v>
       </c>
       <c r="AY94" s="17"/>
       <c r="AZ94" s="15">
         <v>0</v>
       </c>
       <c r="BB94" s="15">
         <v>0</v>
       </c>
       <c r="BC94" s="16"/>
       <c r="BD94" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="BE94" s="17"/>
       <c r="BF94" s="15">
         <v>0</v>
       </c>
       <c r="BH94" s="15">
         <v>0</v>
       </c>
       <c r="BI94" s="16"/>
       <c r="BJ94" s="15">
         <v>1</v>
       </c>
       <c r="BK94" s="17"/>
       <c r="BL94" s="15">
         <v>0</v>
       </c>
       <c r="BN94" s="15">
         <v>1</v>
       </c>
       <c r="BO94" s="16"/>
       <c r="BP94" s="15">
         <v>7</v>
       </c>
       <c r="BQ94" s="17"/>
       <c r="BR94" s="15">
@@ -22163,482 +22176,482 @@
       </c>
       <c r="CX95" s="15">
         <v>0</v>
       </c>
       <c r="CY95" s="16"/>
       <c r="CZ95" s="15">
         <v>0</v>
       </c>
       <c r="DA95" s="17"/>
       <c r="DB95" s="15">
         <v>0</v>
       </c>
       <c r="DD95" s="15">
         <v>0</v>
       </c>
       <c r="DE95" s="16"/>
       <c r="DF95" s="15">
         <v>0</v>
       </c>
       <c r="DG95" s="17"/>
       <c r="DH95" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="2:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B96" s="47" t="s">
+      <c r="B96" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="C96" s="47"/>
-[...5 lines deleted...]
-      <c r="I96" s="47"/>
+      <c r="C96" s="41"/>
+      <c r="D96" s="41"/>
+      <c r="E96" s="41"/>
+      <c r="F96" s="41"/>
+      <c r="G96" s="41"/>
+      <c r="H96" s="41"/>
+      <c r="I96" s="41"/>
       <c r="J96" s="26"/>
       <c r="K96" s="11"/>
       <c r="L96" s="12">
-        <v>503</v>
+        <v>583</v>
       </c>
       <c r="M96" s="13"/>
       <c r="N96" s="12">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="O96" s="14"/>
       <c r="P96" s="12">
         <v>0</v>
       </c>
       <c r="Q96" s="11"/>
       <c r="R96" s="12">
         <v>0</v>
       </c>
       <c r="S96" s="13"/>
       <c r="T96" s="12">
         <v>6</v>
       </c>
       <c r="U96" s="14"/>
       <c r="V96" s="12">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="W96" s="11"/>
       <c r="X96" s="12">
         <v>6</v>
       </c>
       <c r="Y96" s="13"/>
       <c r="Z96" s="12">
         <v>1</v>
       </c>
       <c r="AA96" s="14"/>
       <c r="AB96" s="12">
         <v>1</v>
       </c>
       <c r="AC96" s="11"/>
       <c r="AD96" s="12">
         <v>4</v>
       </c>
       <c r="AE96" s="13"/>
       <c r="AF96" s="12">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="AG96" s="14"/>
       <c r="AH96" s="12">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="AI96" s="11"/>
       <c r="AJ96" s="12">
         <v>3</v>
       </c>
       <c r="AK96" s="13"/>
       <c r="AL96" s="12">
         <v>1</v>
       </c>
       <c r="AM96" s="14"/>
       <c r="AN96" s="12">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="AO96" s="11"/>
       <c r="AP96" s="12">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AQ96" s="13"/>
       <c r="AR96" s="12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AS96" s="14"/>
       <c r="AT96" s="12">
         <v>24</v>
       </c>
       <c r="AU96" s="11"/>
       <c r="AV96" s="12">
         <v>6</v>
       </c>
       <c r="AW96" s="13"/>
       <c r="AX96" s="12">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AY96" s="14"/>
       <c r="AZ96" s="12">
         <v>1</v>
       </c>
       <c r="BA96" s="11"/>
       <c r="BB96" s="12">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="BC96" s="13"/>
       <c r="BD96" s="12">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="BE96" s="14"/>
       <c r="BF96" s="12">
         <v>7</v>
       </c>
       <c r="BG96" s="11"/>
       <c r="BH96" s="12">
         <v>6</v>
       </c>
       <c r="BI96" s="13"/>
       <c r="BJ96" s="12">
         <v>8</v>
       </c>
       <c r="BK96" s="14"/>
       <c r="BL96" s="12">
         <v>4</v>
       </c>
       <c r="BM96" s="11"/>
       <c r="BN96" s="12">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="BO96" s="13"/>
       <c r="BP96" s="12">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="BQ96" s="14"/>
       <c r="BR96" s="12">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="BS96" s="11"/>
       <c r="BT96" s="12">
         <v>9</v>
       </c>
       <c r="BU96" s="13"/>
       <c r="BV96" s="12">
         <v>27</v>
       </c>
       <c r="BW96" s="14"/>
       <c r="BX96" s="12">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="BY96" s="11"/>
       <c r="BZ96" s="12">
         <v>7</v>
       </c>
       <c r="CA96" s="13"/>
       <c r="CB96" s="12">
         <v>13</v>
       </c>
       <c r="CC96" s="14"/>
       <c r="CD96" s="12">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="CE96" s="11"/>
       <c r="CF96" s="12">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="CG96" s="13"/>
       <c r="CH96" s="12">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="CI96" s="14"/>
       <c r="CJ96" s="12">
         <v>8</v>
       </c>
       <c r="CK96" s="11"/>
       <c r="CL96" s="12">
         <v>8</v>
       </c>
       <c r="CM96" s="13"/>
       <c r="CN96" s="12">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="CO96" s="14"/>
       <c r="CP96" s="12">
         <v>14</v>
       </c>
       <c r="CQ96" s="11"/>
       <c r="CR96" s="12">
         <v>3</v>
       </c>
       <c r="CS96" s="13"/>
       <c r="CT96" s="12">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="CU96" s="14"/>
       <c r="CV96" s="12">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="CW96" s="11"/>
       <c r="CX96" s="12">
         <v>2</v>
       </c>
       <c r="CY96" s="13"/>
       <c r="CZ96" s="12">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="DA96" s="14"/>
       <c r="DB96" s="12">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="DC96" s="11"/>
       <c r="DD96" s="12">
         <v>13</v>
       </c>
       <c r="DE96" s="13"/>
       <c r="DF96" s="12">
         <v>10</v>
       </c>
       <c r="DG96" s="14"/>
       <c r="DH96" s="12">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="27"/>
-      <c r="B97" s="55" t="s">
+      <c r="B97" s="42" t="s">
         <v>84</v>
       </c>
-      <c r="C97" s="55"/>
-[...5 lines deleted...]
-      <c r="I97" s="55"/>
+      <c r="C97" s="42"/>
+      <c r="D97" s="42"/>
+      <c r="E97" s="42"/>
+      <c r="F97" s="42"/>
+      <c r="G97" s="42"/>
+      <c r="H97" s="42"/>
+      <c r="I97" s="42"/>
       <c r="J97" s="28"/>
       <c r="K97" s="29"/>
       <c r="L97" s="30">
-        <v>1870</v>
+        <v>1331</v>
       </c>
       <c r="M97" s="31"/>
       <c r="N97" s="30">
         <v>70</v>
       </c>
       <c r="O97" s="31"/>
       <c r="P97" s="30">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="Q97" s="31"/>
       <c r="R97" s="30">
         <v>1</v>
       </c>
       <c r="S97" s="31"/>
       <c r="T97" s="30">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="U97" s="31"/>
       <c r="V97" s="30">
-        <v>88</v>
+        <v>9</v>
       </c>
       <c r="W97" s="31"/>
       <c r="X97" s="30">
         <v>8</v>
       </c>
       <c r="Y97" s="31"/>
       <c r="Z97" s="30">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA97" s="31"/>
       <c r="AB97" s="30">
         <v>2</v>
       </c>
       <c r="AC97" s="31"/>
       <c r="AD97" s="30">
         <v>5</v>
       </c>
       <c r="AE97" s="31"/>
       <c r="AF97" s="30">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="AG97" s="31"/>
       <c r="AH97" s="30">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AI97" s="31"/>
       <c r="AJ97" s="30">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="AK97" s="31"/>
       <c r="AL97" s="30">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AM97" s="31"/>
       <c r="AN97" s="30">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AO97" s="31"/>
       <c r="AP97" s="30">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AQ97" s="31"/>
       <c r="AR97" s="30">
         <v>9</v>
       </c>
       <c r="AS97" s="31"/>
       <c r="AT97" s="30">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AU97" s="31"/>
       <c r="AV97" s="30">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="AW97" s="31"/>
       <c r="AX97" s="30">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="AY97" s="31"/>
       <c r="AZ97" s="30">
         <v>15</v>
       </c>
       <c r="BA97" s="31"/>
       <c r="BB97" s="30">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="BC97" s="31"/>
       <c r="BD97" s="30">
-        <v>142</v>
+        <v>120</v>
       </c>
       <c r="BE97" s="31"/>
       <c r="BF97" s="30">
         <v>8</v>
       </c>
       <c r="BG97" s="31"/>
       <c r="BH97" s="30">
         <v>3</v>
       </c>
       <c r="BI97" s="31"/>
       <c r="BJ97" s="30">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="BK97" s="31"/>
       <c r="BL97" s="30">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="BM97" s="31"/>
       <c r="BN97" s="30">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="BO97" s="31"/>
       <c r="BP97" s="30">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="BQ97" s="31"/>
       <c r="BR97" s="30">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="BS97" s="31"/>
       <c r="BT97" s="30">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="BU97" s="31"/>
       <c r="BV97" s="30">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="BW97" s="31"/>
       <c r="BX97" s="30">
         <v>16</v>
       </c>
       <c r="BY97" s="31"/>
       <c r="BZ97" s="30">
         <v>24</v>
       </c>
       <c r="CA97" s="31"/>
       <c r="CB97" s="30">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="CC97" s="31"/>
       <c r="CD97" s="30">
         <v>8</v>
       </c>
       <c r="CE97" s="31"/>
       <c r="CF97" s="30">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="CG97" s="31"/>
       <c r="CH97" s="30">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="CI97" s="31"/>
       <c r="CJ97" s="30">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="CK97" s="31"/>
       <c r="CL97" s="30">
         <v>19</v>
       </c>
       <c r="CM97" s="31"/>
       <c r="CN97" s="30">
         <v>6</v>
       </c>
       <c r="CO97" s="31"/>
       <c r="CP97" s="30">
         <v>2</v>
       </c>
       <c r="CQ97" s="31"/>
       <c r="CR97" s="30">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="CS97" s="31"/>
       <c r="CT97" s="30">
-        <v>379</v>
+        <v>61</v>
       </c>
       <c r="CU97" s="31"/>
       <c r="CV97" s="30">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="CW97" s="31"/>
       <c r="CX97" s="30">
         <v>5</v>
       </c>
       <c r="CY97" s="31"/>
       <c r="CZ97" s="30">
         <v>5</v>
       </c>
       <c r="DA97" s="31"/>
       <c r="DB97" s="30">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="DC97" s="31"/>
       <c r="DD97" s="30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DE97" s="31"/>
       <c r="DF97" s="30">
         <v>3</v>
       </c>
       <c r="DG97" s="31"/>
       <c r="DH97" s="30">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="98" spans="1:112" ht="10" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" spans="1:112" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K99" s="32" t="s">
         <v>87</v>
       </c>
       <c r="L99" s="39" t="s">
         <v>142</v>
       </c>
       <c r="M99" s="39"/>
       <c r="N99" s="39"/>
       <c r="O99" s="39"/>
       <c r="P99" s="39"/>
       <c r="Q99" s="39"/>
       <c r="R99" s="39"/>
       <c r="S99" s="39"/>
       <c r="T99" s="39"/>
       <c r="U99" s="39"/>
       <c r="V99" s="39"/>
       <c r="W99" s="6"/>
       <c r="X99" s="4"/>
       <c r="Y99" s="6"/>
       <c r="Z99" s="4"/>
       <c r="AA99" s="6"/>
@@ -23060,203 +23073,203 @@
       <c r="BC103" s="7"/>
       <c r="BH103" s="1"/>
       <c r="BI103" s="7"/>
       <c r="BN103" s="1"/>
       <c r="BO103" s="7"/>
       <c r="BT103" s="1"/>
       <c r="BU103" s="7"/>
       <c r="BZ103" s="1"/>
       <c r="CA103" s="7"/>
       <c r="CF103" s="1"/>
       <c r="CG103" s="7"/>
       <c r="CL103" s="1"/>
       <c r="CM103" s="7"/>
       <c r="CR103" s="1"/>
       <c r="CS103" s="7"/>
       <c r="CX103" s="1"/>
       <c r="CY103" s="7"/>
       <c r="DD103" s="1"/>
       <c r="DE103" s="7"/>
     </row>
     <row r="104" spans="1:112" ht="23.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C104" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="148">
-    <mergeCell ref="DE3:DF5"/>
-[...4 lines deleted...]
-    <mergeCell ref="CY3:CZ5"/>
     <mergeCell ref="G78:I78"/>
     <mergeCell ref="G79:I79"/>
     <mergeCell ref="DA3:DB5"/>
     <mergeCell ref="DC3:DD5"/>
     <mergeCell ref="BE3:BF5"/>
     <mergeCell ref="CO3:CP5"/>
     <mergeCell ref="CQ3:CR5"/>
     <mergeCell ref="CE3:CF5"/>
     <mergeCell ref="CS3:CT5"/>
     <mergeCell ref="CU3:CV5"/>
     <mergeCell ref="CG3:CH5"/>
     <mergeCell ref="CI3:CJ5"/>
     <mergeCell ref="CK3:CL5"/>
     <mergeCell ref="CM3:CN5"/>
     <mergeCell ref="K3:L5"/>
     <mergeCell ref="CC3:CD5"/>
     <mergeCell ref="BY3:BZ5"/>
     <mergeCell ref="CA3:CB5"/>
-    <mergeCell ref="Y3:Z5"/>
-[...2 lines deleted...]
-    <mergeCell ref="AW3:AX5"/>
     <mergeCell ref="B1:AP1"/>
     <mergeCell ref="O3:P5"/>
     <mergeCell ref="AE3:AF5"/>
     <mergeCell ref="AG3:AH5"/>
     <mergeCell ref="AI3:AJ5"/>
     <mergeCell ref="AK3:AL5"/>
+    <mergeCell ref="DE3:DF5"/>
+    <mergeCell ref="DG3:DH5"/>
+    <mergeCell ref="B7:I7"/>
+    <mergeCell ref="CW3:CX5"/>
+    <mergeCell ref="CY3:CZ5"/>
     <mergeCell ref="AY3:AZ5"/>
     <mergeCell ref="B3:I5"/>
     <mergeCell ref="Q3:R5"/>
     <mergeCell ref="BK3:BL5"/>
     <mergeCell ref="BM3:BN5"/>
     <mergeCell ref="BO3:BP5"/>
     <mergeCell ref="W3:X5"/>
     <mergeCell ref="BW3:BX5"/>
     <mergeCell ref="BQ3:BR5"/>
-    <mergeCell ref="C19:I19"/>
-    <mergeCell ref="G21:I21"/>
+    <mergeCell ref="BS3:BT5"/>
+    <mergeCell ref="BU3:BV5"/>
+    <mergeCell ref="BI3:BJ5"/>
+    <mergeCell ref="BG3:BH5"/>
+    <mergeCell ref="Y3:Z5"/>
+    <mergeCell ref="AA3:AB5"/>
+    <mergeCell ref="AC3:AD5"/>
+    <mergeCell ref="AW3:AX5"/>
     <mergeCell ref="AS3:AT5"/>
     <mergeCell ref="S3:T5"/>
     <mergeCell ref="U3:V5"/>
     <mergeCell ref="M3:N5"/>
     <mergeCell ref="C20:E21"/>
     <mergeCell ref="C18:I18"/>
     <mergeCell ref="C9:E11"/>
     <mergeCell ref="G9:I9"/>
     <mergeCell ref="G11:I11"/>
     <mergeCell ref="G10:I10"/>
-    <mergeCell ref="BS3:BT5"/>
-    <mergeCell ref="BU3:BV5"/>
     <mergeCell ref="AM3:AN5"/>
     <mergeCell ref="AO3:AP5"/>
-    <mergeCell ref="BI3:BJ5"/>
-[...1 lines deleted...]
-    <mergeCell ref="G68:I68"/>
+    <mergeCell ref="G17:I17"/>
+    <mergeCell ref="B8:I8"/>
     <mergeCell ref="G67:I67"/>
     <mergeCell ref="BA3:BB5"/>
     <mergeCell ref="BC3:BD5"/>
     <mergeCell ref="AQ3:AR5"/>
     <mergeCell ref="G65:I65"/>
     <mergeCell ref="G66:I66"/>
     <mergeCell ref="AU3:AV5"/>
     <mergeCell ref="G53:I53"/>
     <mergeCell ref="G48:I48"/>
     <mergeCell ref="G20:I20"/>
     <mergeCell ref="G40:I40"/>
     <mergeCell ref="C56:I56"/>
     <mergeCell ref="C39:E53"/>
     <mergeCell ref="G22:I22"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G43:I43"/>
     <mergeCell ref="C22:E23"/>
     <mergeCell ref="G41:I41"/>
     <mergeCell ref="G42:I42"/>
     <mergeCell ref="C38:I38"/>
     <mergeCell ref="G39:I39"/>
-    <mergeCell ref="BG3:BH5"/>
-[...5 lines deleted...]
-    <mergeCell ref="G75:I75"/>
+    <mergeCell ref="G14:I14"/>
+    <mergeCell ref="C19:I19"/>
+    <mergeCell ref="G21:I21"/>
     <mergeCell ref="B6:I6"/>
     <mergeCell ref="G49:I49"/>
     <mergeCell ref="G52:I52"/>
     <mergeCell ref="G50:I50"/>
     <mergeCell ref="G45:G47"/>
     <mergeCell ref="G12:I12"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="G16:I16"/>
     <mergeCell ref="G44:I44"/>
     <mergeCell ref="C12:E17"/>
     <mergeCell ref="C24:E27"/>
     <mergeCell ref="G24:I24"/>
     <mergeCell ref="G25:I25"/>
     <mergeCell ref="G26:I26"/>
     <mergeCell ref="G27:I27"/>
-    <mergeCell ref="G76:I76"/>
-    <mergeCell ref="G77:I77"/>
+    <mergeCell ref="G13:I13"/>
+    <mergeCell ref="C28:E36"/>
+    <mergeCell ref="G28:I28"/>
+    <mergeCell ref="G29:G33"/>
+    <mergeCell ref="G34:I34"/>
+    <mergeCell ref="G35:I35"/>
+    <mergeCell ref="G36:I36"/>
+    <mergeCell ref="G58:I58"/>
     <mergeCell ref="L99:V99"/>
     <mergeCell ref="C92:I92"/>
     <mergeCell ref="B88:I88"/>
     <mergeCell ref="C86:I86"/>
     <mergeCell ref="C91:I91"/>
     <mergeCell ref="C93:E95"/>
     <mergeCell ref="G93:I93"/>
     <mergeCell ref="G94:I94"/>
     <mergeCell ref="G95:I95"/>
     <mergeCell ref="C89:E90"/>
     <mergeCell ref="G89:I89"/>
     <mergeCell ref="G90:I90"/>
     <mergeCell ref="B96:I96"/>
     <mergeCell ref="B97:I97"/>
-    <mergeCell ref="G13:I13"/>
-[...11 lines deleted...]
-    <mergeCell ref="G58:I58"/>
+    <mergeCell ref="C85:I85"/>
+    <mergeCell ref="C84:I84"/>
+    <mergeCell ref="G72:I72"/>
     <mergeCell ref="G80:I80"/>
     <mergeCell ref="G81:I81"/>
     <mergeCell ref="G83:I83"/>
     <mergeCell ref="C75:E83"/>
     <mergeCell ref="G82:I82"/>
     <mergeCell ref="C37:I37"/>
     <mergeCell ref="G51:I51"/>
     <mergeCell ref="C55:I55"/>
     <mergeCell ref="C54:I54"/>
     <mergeCell ref="C57:E63"/>
     <mergeCell ref="C64:E68"/>
     <mergeCell ref="C69:E74"/>
     <mergeCell ref="G64:I64"/>
     <mergeCell ref="G69:I69"/>
+    <mergeCell ref="G57:I57"/>
+    <mergeCell ref="G59:G62"/>
+    <mergeCell ref="G63:I63"/>
+    <mergeCell ref="G73:I73"/>
+    <mergeCell ref="G74:I74"/>
+    <mergeCell ref="G75:I75"/>
+    <mergeCell ref="G76:I76"/>
+    <mergeCell ref="G77:I77"/>
+    <mergeCell ref="G70:G71"/>
+    <mergeCell ref="G68:I68"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0.51181102362204722" footer="0.27559055118110237"/>
-  <pageSetup paperSize="9" scale="46" fitToWidth="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToWidth="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="42" max="1048575" man="1"/>
     <brk id="76" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
@@ -23270,27 +23283,28 @@
       <vt:lpstr>25-11-2</vt:lpstr>
       <vt:lpstr>'25-11-2'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>