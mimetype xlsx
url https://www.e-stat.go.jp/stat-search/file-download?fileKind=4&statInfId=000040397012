--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -1,67 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="6_{4BD9B838-93B7-4B26-9732-006083754B4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D1067DF-9B3C-44F7-8EAE-8094905C3EE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="380" yWindow="380" windowWidth="31080" windowHeight="20590" xr2:uid="{D9EE487A-EEF4-4043-88C2-1311F9D99BF1}"/>
   </bookViews>
   <sheets>
     <sheet name="25-11-3" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-11-3'!$A:$J</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="143">
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
       <t>ソウスウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>暴行
 ・
 虐待</t>
     <rPh sb="0" eb="2">
       <t>ボウコウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ギャクタイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -1768,122 +1781,122 @@
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
-    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
-[...17 lines deleted...]
-    <cellStyle name="センター" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{63CC7CBF-0D37-4B0D-BD69-AC90CDC981D3}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{F7F1BBFF-A3AC-4A3D-BF8D-DE7F938FFADA}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{B619CFA9-3719-4FE5-A85B-653197D138B8}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{21237B57-25B5-41C1-A520-93EBF01E334A}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{9710B131-CB47-4915-BB27-1C20AC90BF5F}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{B3339303-455B-4DF4-896F-1F707750DE49}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{35AC5377-BF58-4D00-AF64-3F8E6E9E563F}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{7037B939-CA33-43F6-A4B4-B3AC47339A1C}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{F4AF27DA-1733-46EA-BDD7-5E9D7C20ECC0}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{AC8F1B78-9390-4BDB-915E-77BB969639D6}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{4CF226A9-160A-4399-8A80-4264D06E8DA3}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{0F17F501-F1FF-4CDD-AF2E-4A2A0FFD858F}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{F55A708D-7941-4718-9296-F97248A4FF55}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{818932DF-8D95-43A3-A1ED-0E7CF97624C5}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{2BD81A6A-2236-4158-BE4A-A7455F6ED9A6}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{EDE1188A-4CD0-4CA6-BD2F-802BC835FAAF}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{21C47FA5-A56B-4781-8E6C-544F385FDCA7}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{B4A07BA7-4714-4093-8F22-9DDCA57F12A8}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{94A6A288-4166-49A6-92EE-298F3EAED8EE}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
-    <cellStyle name="標準 3" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="標準 2" xfId="20" xr:uid="{4919E580-89C1-466D-B5A4-14DB084E8E4B}"/>
+    <cellStyle name="標準 3" xfId="21" xr:uid="{6835A621-412C-4F86-962C-66439DFD5B03}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1946,51 +1959,51 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1492" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D4050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8A3B392-94C2-9164-D55A-5A437B2AE38D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="2133600"/>
           <a:ext cx="66675" cy="885825"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 110714"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2005,51 +2018,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1493" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D5050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6401B1ED-2DDA-4905-0EE0-C2997CAADC9C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="3352800"/>
           <a:ext cx="57150" cy="285750"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 41667"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2064,51 +2077,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1494" name="AutoShape 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D6050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8801EB6-8549-2638-9165-7E8B786226D2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="3657600"/>
           <a:ext cx="57150" cy="276225"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 40278"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2123,51 +2136,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1495" name="AutoShape 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D7050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{946C431B-4F5E-D2F5-7FCE-7D89B4AF30BF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="6257925"/>
           <a:ext cx="85725" cy="2238375"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 217593"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2182,51 +2195,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1496" name="AutoShape 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D8050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6741FA20-9FB4-A8F4-5022-6C38B7C184A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="10058400"/>
           <a:ext cx="57150" cy="704850"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 102778"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2241,51 +2254,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1497" name="AutoShape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D9050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C952816-EDD2-0147-A711-21779081608D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="10820400"/>
           <a:ext cx="57150" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 127778"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2300,51 +2313,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1498" name="AutoShape 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DA050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{092E99DE-B38F-DC0F-555D-231781D5640D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1581150" y="13877925"/>
           <a:ext cx="57150" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 36111"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2359,51 +2372,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1499" name="AutoShape 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DB050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1F6C1A8-673D-AAEE-C03B-B299A70E7055}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1581150" y="14487525"/>
           <a:ext cx="47625" cy="400050"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 70000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2418,51 +2431,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1500" name="AutoShape 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DC050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F546384-63B0-E80A-F491-723CD4F46CE9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2476500" y="10982325"/>
           <a:ext cx="57150" cy="247650"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 36111"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2477,51 +2490,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1501" name="AutoShape 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DD050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F6C5493-61DD-DD58-BF5D-B428B1F0C25C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2438400" y="7172325"/>
           <a:ext cx="85725" cy="390525"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 37963"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2536,51 +2549,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1502" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DE050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B59CA207-F465-092A-1569-8B847DE0F067}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="1647825"/>
           <a:ext cx="47625" cy="447675"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 122548"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2595,51 +2608,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1503" name="AutoShape 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000DF050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08054262-ACBD-E704-9FAB-5310E1053444}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="3962400"/>
           <a:ext cx="57150" cy="571500"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 83333"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2654,51 +2667,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1504" name="AutoShape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E0050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEB38D43-B7E0-5251-CF2B-961264610ABB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="4572000"/>
           <a:ext cx="57150" cy="1333500"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 194444"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2713,51 +2726,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1505" name="AutoShape 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E1050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1FB5A7F-B5B8-1AA6-1959-0B0177D95CA0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2476500" y="4733925"/>
           <a:ext cx="57150" cy="704850"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 102778"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2772,51 +2785,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1506" name="AutoShape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E2050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A6422FA-73FD-317C-FFC3-EAE5B6EA9B66}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="8991600"/>
           <a:ext cx="57150" cy="1028700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 98583"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2831,51 +2844,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1507" name="AutoShape 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E3050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34A91A1E-A52E-BF94-0D35-AE9861A69D50}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2476500" y="9305925"/>
           <a:ext cx="57150" cy="552450"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 28284"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2890,51 +2903,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1508" name="AutoShape 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000E4050000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3689C6B4-B1BE-57B8-2B29-8D8736943110}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1571625" y="11715750"/>
           <a:ext cx="57150" cy="1343025"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 195833"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -3224,61 +3237,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71662200-2EDD-4011-B8FD-13897C235D89}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BI100"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="10" ySplit="5" topLeftCell="K6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G11" sqref="G11:I11"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="23.15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.6328125" style="2" customWidth="1"/>
     <col min="2" max="2" width="2.6328125" style="2" customWidth="1"/>
     <col min="3" max="3" width="4.26953125" style="2" customWidth="1"/>
     <col min="4" max="4" width="1.6328125" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.6328125" style="2" customWidth="1"/>
     <col min="6" max="6" width="1.6328125" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.08984375" style="2" customWidth="1"/>
     <col min="8" max="8" width="1.6328125" style="2" customWidth="1"/>
     <col min="9" max="9" width="30.6328125" style="2" customWidth="1"/>
     <col min="10" max="10" width="1.6328125" style="2" customWidth="1"/>
     <col min="11" max="11" width="7.6328125" style="2" customWidth="1"/>
     <col min="12" max="61" width="7.08984375" style="2" customWidth="1"/>
     <col min="62" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="38" t="s">
         <v>142</v>
       </c>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
@@ -3336,507 +3349,507 @@
       <c r="BD1" s="3"/>
       <c r="BE1" s="3"/>
       <c r="BF1" s="3"/>
       <c r="BG1" s="3"/>
       <c r="BH1" s="3"/>
       <c r="BI1" s="3"/>
     </row>
     <row r="2" spans="1:61" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="21">
         <v>45962</v>
       </c>
     </row>
     <row r="3" spans="1:61" ht="25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A3" s="8"/>
       <c r="B3" s="40" t="s">
         <v>79</v>
       </c>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="9"/>
-      <c r="K3" s="28" t="s">
-[...2 lines deleted...]
-      <c r="L3" s="28" t="s">
+      <c r="K3" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="L3" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="28" t="s">
+      <c r="M3" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="28" t="s">
+      <c r="N3" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="O3" s="28" t="s">
+      <c r="O3" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="P3" s="28" t="s">
+      <c r="P3" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="Q3" s="28" t="s">
+      <c r="Q3" s="29" t="s">
         <v>35</v>
       </c>
-      <c r="R3" s="28" t="s">
+      <c r="R3" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="S3" s="28" t="s">
+      <c r="S3" s="29" t="s">
         <v>37</v>
       </c>
-      <c r="T3" s="28" t="s">
+      <c r="T3" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="U3" s="28" t="s">
+      <c r="U3" s="29" t="s">
         <v>39</v>
       </c>
-      <c r="V3" s="28" t="s">
+      <c r="V3" s="29" t="s">
         <v>40</v>
       </c>
-      <c r="W3" s="28" t="s">
+      <c r="W3" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="X3" s="28" t="s">
+      <c r="X3" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="Y3" s="28" t="s">
+      <c r="Y3" s="29" t="s">
         <v>43</v>
       </c>
       <c r="Z3" s="35" t="s">
         <v>80</v>
       </c>
-      <c r="AA3" s="28" t="s">
+      <c r="AA3" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="AB3" s="28" t="s">
+      <c r="AB3" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="AC3" s="28" t="s">
+      <c r="AC3" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="AD3" s="28" t="s">
+      <c r="AD3" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="AE3" s="28" t="s">
+      <c r="AE3" s="29" t="s">
         <v>48</v>
       </c>
-      <c r="AF3" s="28" t="s">
+      <c r="AF3" s="29" t="s">
         <v>49</v>
       </c>
-      <c r="AG3" s="28" t="s">
+      <c r="AG3" s="29" t="s">
         <v>50</v>
       </c>
-      <c r="AH3" s="28" t="s">
+      <c r="AH3" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="AI3" s="28" t="s">
+      <c r="AI3" s="29" t="s">
         <v>52</v>
       </c>
-      <c r="AJ3" s="28" t="s">
+      <c r="AJ3" s="29" t="s">
         <v>53</v>
       </c>
-      <c r="AK3" s="28" t="s">
+      <c r="AK3" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="AL3" s="28" t="s">
+      <c r="AL3" s="29" t="s">
         <v>55</v>
       </c>
-      <c r="AM3" s="28" t="s">
+      <c r="AM3" s="29" t="s">
         <v>56</v>
       </c>
-      <c r="AN3" s="28" t="s">
+      <c r="AN3" s="29" t="s">
         <v>57</v>
       </c>
-      <c r="AO3" s="28" t="s">
+      <c r="AO3" s="29" t="s">
         <v>58</v>
       </c>
-      <c r="AP3" s="28" t="s">
+      <c r="AP3" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="AQ3" s="28" t="s">
+      <c r="AQ3" s="29" t="s">
         <v>60</v>
       </c>
-      <c r="AR3" s="28" t="s">
+      <c r="AR3" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="AS3" s="28" t="s">
+      <c r="AS3" s="29" t="s">
         <v>62</v>
       </c>
-      <c r="AT3" s="28" t="s">
+      <c r="AT3" s="29" t="s">
         <v>63</v>
       </c>
-      <c r="AU3" s="28" t="s">
+      <c r="AU3" s="29" t="s">
         <v>64</v>
       </c>
-      <c r="AV3" s="28" t="s">
+      <c r="AV3" s="29" t="s">
         <v>65</v>
       </c>
-      <c r="AW3" s="28" t="s">
+      <c r="AW3" s="29" t="s">
         <v>66</v>
       </c>
-      <c r="AX3" s="28" t="s">
+      <c r="AX3" s="29" t="s">
         <v>67</v>
       </c>
-      <c r="AY3" s="28" t="s">
+      <c r="AY3" s="29" t="s">
         <v>68</v>
       </c>
-      <c r="AZ3" s="28" t="s">
+      <c r="AZ3" s="29" t="s">
         <v>69</v>
       </c>
-      <c r="BA3" s="28" t="s">
+      <c r="BA3" s="29" t="s">
         <v>70</v>
       </c>
-      <c r="BB3" s="28" t="s">
+      <c r="BB3" s="29" t="s">
         <v>71</v>
       </c>
-      <c r="BC3" s="28" t="s">
+      <c r="BC3" s="29" t="s">
         <v>72</v>
       </c>
-      <c r="BD3" s="28" t="s">
+      <c r="BD3" s="29" t="s">
         <v>73</v>
       </c>
-      <c r="BE3" s="28" t="s">
+      <c r="BE3" s="29" t="s">
         <v>74</v>
       </c>
-      <c r="BF3" s="28" t="s">
+      <c r="BF3" s="29" t="s">
         <v>75</v>
       </c>
-      <c r="BG3" s="28" t="s">
+      <c r="BG3" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="BH3" s="28" t="s">
+      <c r="BH3" s="29" t="s">
         <v>77</v>
       </c>
-      <c r="BI3" s="28" t="s">
+      <c r="BI3" s="29" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:61" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="41"/>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="10"/>
-      <c r="K4" s="29"/>
-[...13 lines deleted...]
-      <c r="Y4" s="29"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30"/>
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
       <c r="Z4" s="36"/>
-      <c r="AA4" s="29"/>
-[...33 lines deleted...]
-      <c r="BI4" s="29"/>
+      <c r="AA4" s="30"/>
+      <c r="AB4" s="30"/>
+      <c r="AC4" s="30"/>
+      <c r="AD4" s="30"/>
+      <c r="AE4" s="30"/>
+      <c r="AF4" s="30"/>
+      <c r="AG4" s="30"/>
+      <c r="AH4" s="30"/>
+      <c r="AI4" s="30"/>
+      <c r="AJ4" s="30"/>
+      <c r="AK4" s="30"/>
+      <c r="AL4" s="30"/>
+      <c r="AM4" s="30"/>
+      <c r="AN4" s="30"/>
+      <c r="AO4" s="30"/>
+      <c r="AP4" s="30"/>
+      <c r="AQ4" s="30"/>
+      <c r="AR4" s="30"/>
+      <c r="AS4" s="30"/>
+      <c r="AT4" s="30"/>
+      <c r="AU4" s="30"/>
+      <c r="AV4" s="30"/>
+      <c r="AW4" s="30"/>
+      <c r="AX4" s="30"/>
+      <c r="AY4" s="30"/>
+      <c r="AZ4" s="30"/>
+      <c r="BA4" s="30"/>
+      <c r="BB4" s="30"/>
+      <c r="BC4" s="30"/>
+      <c r="BD4" s="30"/>
+      <c r="BE4" s="30"/>
+      <c r="BF4" s="30"/>
+      <c r="BG4" s="30"/>
+      <c r="BH4" s="30"/>
+      <c r="BI4" s="30"/>
     </row>
     <row r="5" spans="1:61" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="42"/>
       <c r="C5" s="42"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="42"/>
       <c r="G5" s="42"/>
       <c r="H5" s="42"/>
       <c r="I5" s="42"/>
       <c r="J5" s="11"/>
-      <c r="K5" s="30"/>
-[...13 lines deleted...]
-      <c r="Y5" s="30"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="31"/>
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31"/>
+      <c r="S5" s="31"/>
+      <c r="T5" s="31"/>
+      <c r="U5" s="31"/>
+      <c r="V5" s="31"/>
+      <c r="W5" s="31"/>
+      <c r="X5" s="31"/>
+      <c r="Y5" s="31"/>
       <c r="Z5" s="37"/>
-      <c r="AA5" s="30"/>
-[...33 lines deleted...]
-      <c r="BI5" s="30"/>
+      <c r="AA5" s="31"/>
+      <c r="AB5" s="31"/>
+      <c r="AC5" s="31"/>
+      <c r="AD5" s="31"/>
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="31"/>
+      <c r="AG5" s="31"/>
+      <c r="AH5" s="31"/>
+      <c r="AI5" s="31"/>
+      <c r="AJ5" s="31"/>
+      <c r="AK5" s="31"/>
+      <c r="AL5" s="31"/>
+      <c r="AM5" s="31"/>
+      <c r="AN5" s="31"/>
+      <c r="AO5" s="31"/>
+      <c r="AP5" s="31"/>
+      <c r="AQ5" s="31"/>
+      <c r="AR5" s="31"/>
+      <c r="AS5" s="31"/>
+      <c r="AT5" s="31"/>
+      <c r="AU5" s="31"/>
+      <c r="AV5" s="31"/>
+      <c r="AW5" s="31"/>
+      <c r="AX5" s="31"/>
+      <c r="AY5" s="31"/>
+      <c r="AZ5" s="31"/>
+      <c r="BA5" s="31"/>
+      <c r="BB5" s="31"/>
+      <c r="BC5" s="31"/>
+      <c r="BD5" s="31"/>
+      <c r="BE5" s="31"/>
+      <c r="BF5" s="31"/>
+      <c r="BG5" s="31"/>
+      <c r="BH5" s="31"/>
+      <c r="BI5" s="31"/>
     </row>
     <row r="6" spans="1:61" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
       <c r="B6" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="13"/>
       <c r="K6" s="5">
-        <v>10452</v>
+        <v>10582</v>
       </c>
       <c r="L6" s="5">
         <v>474</v>
       </c>
       <c r="M6" s="5">
         <v>15</v>
       </c>
       <c r="N6" s="5">
         <v>31</v>
       </c>
       <c r="O6" s="5">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="P6" s="5">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="Q6" s="5">
         <v>77</v>
       </c>
       <c r="R6" s="5">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="S6" s="5">
         <v>87</v>
       </c>
       <c r="T6" s="5">
         <v>104</v>
       </c>
       <c r="U6" s="5">
         <v>102</v>
       </c>
       <c r="V6" s="5">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="W6" s="5">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="X6" s="5">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="Y6" s="5">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="Z6" s="5">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="AA6" s="5">
         <v>400</v>
       </c>
       <c r="AB6" s="5">
         <v>389</v>
       </c>
       <c r="AC6" s="5">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AD6" s="5">
         <v>75</v>
       </c>
       <c r="AE6" s="5">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AF6" s="5">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AG6" s="5">
-        <v>867</v>
+        <v>912</v>
       </c>
       <c r="AH6" s="5">
         <v>91</v>
       </c>
       <c r="AI6" s="5">
         <v>76</v>
       </c>
       <c r="AJ6" s="5">
         <v>56</v>
       </c>
       <c r="AK6" s="5">
         <v>263</v>
       </c>
       <c r="AL6" s="5">
         <v>160</v>
       </c>
       <c r="AM6" s="5">
         <v>683</v>
       </c>
       <c r="AN6" s="5">
         <v>97</v>
       </c>
       <c r="AO6" s="5">
         <v>136</v>
       </c>
       <c r="AP6" s="5">
         <v>334</v>
       </c>
       <c r="AQ6" s="5">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="AR6" s="5">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AS6" s="5">
-        <v>202</v>
+        <v>222</v>
       </c>
       <c r="AT6" s="5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AU6" s="5">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="AV6" s="5">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AW6" s="5">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AX6" s="5">
         <v>128</v>
       </c>
       <c r="AY6" s="5">
         <v>69</v>
       </c>
       <c r="AZ6" s="5">
         <v>126</v>
       </c>
       <c r="BA6" s="5">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="BB6" s="5">
-        <v>633</v>
+        <v>644</v>
       </c>
       <c r="BC6" s="5">
         <v>122</v>
       </c>
       <c r="BD6" s="5">
         <v>73</v>
       </c>
       <c r="BE6" s="5">
         <v>97</v>
       </c>
       <c r="BF6" s="5">
         <v>106</v>
       </c>
       <c r="BG6" s="5">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="BH6" s="5">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="BI6" s="5">
         <v>196</v>
       </c>
     </row>
     <row r="7" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C7" s="31" t="s">
+      <c r="C7" s="32" t="s">
         <v>98</v>
       </c>
-      <c r="D7" s="31"/>
-      <c r="E7" s="31"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
       <c r="F7" s="22"/>
-      <c r="G7" s="31" t="s">
+      <c r="G7" s="32" t="s">
         <v>92</v>
       </c>
-      <c r="H7" s="31"/>
-      <c r="I7" s="31"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="32"/>
       <c r="J7" s="16"/>
       <c r="K7" s="6">
         <v>3</v>
       </c>
       <c r="L7" s="6">
         <v>0</v>
       </c>
       <c r="M7" s="6">
         <v>0</v>
       </c>
       <c r="N7" s="6">
         <v>0</v>
       </c>
       <c r="O7" s="6">
         <v>0</v>
       </c>
       <c r="P7" s="6">
         <v>0</v>
       </c>
       <c r="Q7" s="6">
         <v>0</v>
       </c>
       <c r="R7" s="6">
         <v>0</v>
       </c>
@@ -3949,59 +3962,59 @@
         <v>0</v>
       </c>
       <c r="BC7" s="6">
         <v>0</v>
       </c>
       <c r="BD7" s="6">
         <v>0</v>
       </c>
       <c r="BE7" s="6">
         <v>0</v>
       </c>
       <c r="BF7" s="6">
         <v>0</v>
       </c>
       <c r="BG7" s="6">
         <v>0</v>
       </c>
       <c r="BH7" s="6">
         <v>0</v>
       </c>
       <c r="BI7" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C8" s="31"/>
-[...1 lines deleted...]
-      <c r="E8" s="31"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
       <c r="F8" s="22"/>
-      <c r="G8" s="31" t="s">
+      <c r="G8" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="H8" s="31"/>
-      <c r="I8" s="31"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="32"/>
       <c r="J8" s="16"/>
       <c r="K8" s="6">
         <v>2</v>
       </c>
       <c r="L8" s="6">
         <v>0</v>
       </c>
       <c r="M8" s="6">
         <v>0</v>
       </c>
       <c r="N8" s="6">
         <v>0</v>
       </c>
       <c r="O8" s="6">
         <v>1</v>
       </c>
       <c r="P8" s="6">
         <v>0</v>
       </c>
       <c r="Q8" s="6">
         <v>0</v>
       </c>
       <c r="R8" s="6">
         <v>0</v>
       </c>
@@ -4114,59 +4127,59 @@
         <v>0</v>
       </c>
       <c r="BC8" s="6">
         <v>0</v>
       </c>
       <c r="BD8" s="6">
         <v>0</v>
       </c>
       <c r="BE8" s="6">
         <v>0</v>
       </c>
       <c r="BF8" s="6">
         <v>0</v>
       </c>
       <c r="BG8" s="6">
         <v>0</v>
       </c>
       <c r="BH8" s="6">
         <v>0</v>
       </c>
       <c r="BI8" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C9" s="31"/>
-[...1 lines deleted...]
-      <c r="E9" s="31"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="32"/>
       <c r="F9" s="22"/>
-      <c r="G9" s="31" t="s">
+      <c r="G9" s="32" t="s">
         <v>99</v>
       </c>
-      <c r="H9" s="31"/>
-      <c r="I9" s="31"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="32"/>
       <c r="J9" s="16"/>
       <c r="K9" s="6">
         <v>2</v>
       </c>
       <c r="L9" s="6">
         <v>0</v>
       </c>
       <c r="M9" s="6">
         <v>0</v>
       </c>
       <c r="N9" s="6">
         <v>0</v>
       </c>
       <c r="O9" s="6">
         <v>0</v>
       </c>
       <c r="P9" s="6">
         <v>0</v>
       </c>
       <c r="Q9" s="6">
         <v>0</v>
       </c>
       <c r="R9" s="6">
         <v>0</v>
       </c>
@@ -4291,51 +4304,51 @@
         <v>0</v>
       </c>
       <c r="BG9" s="6">
         <v>0</v>
       </c>
       <c r="BH9" s="6">
         <v>0</v>
       </c>
       <c r="BI9" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C10" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="G10" s="26" t="s">
         <v>100</v>
       </c>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="16"/>
       <c r="K10" s="6">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="L10" s="6">
         <v>3</v>
       </c>
       <c r="M10" s="6">
         <v>0</v>
       </c>
       <c r="N10" s="6">
         <v>1</v>
       </c>
       <c r="O10" s="6">
         <v>5</v>
       </c>
       <c r="P10" s="6">
         <v>11</v>
       </c>
       <c r="Q10" s="6">
         <v>6</v>
       </c>
       <c r="R10" s="6">
         <v>1</v>
       </c>
       <c r="S10" s="6">
         <v>3</v>
       </c>
@@ -4357,114 +4370,114 @@
       <c r="Y10" s="6">
         <v>6</v>
       </c>
       <c r="Z10" s="6">
         <v>14</v>
       </c>
       <c r="AA10" s="6">
         <v>7</v>
       </c>
       <c r="AB10" s="6">
         <v>14</v>
       </c>
       <c r="AC10" s="6">
         <v>3</v>
       </c>
       <c r="AD10" s="6">
         <v>1</v>
       </c>
       <c r="AE10" s="6">
         <v>1</v>
       </c>
       <c r="AF10" s="6">
         <v>2</v>
       </c>
       <c r="AG10" s="6">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="AH10" s="6">
         <v>3</v>
       </c>
       <c r="AI10" s="6">
         <v>0</v>
       </c>
       <c r="AJ10" s="6">
         <v>2</v>
       </c>
       <c r="AK10" s="6">
         <v>0</v>
       </c>
       <c r="AL10" s="6">
         <v>4</v>
       </c>
       <c r="AM10" s="6">
         <v>6</v>
       </c>
       <c r="AN10" s="6">
         <v>3</v>
       </c>
       <c r="AO10" s="6">
         <v>2</v>
       </c>
       <c r="AP10" s="6">
         <v>4</v>
       </c>
       <c r="AQ10" s="6">
         <v>0</v>
       </c>
       <c r="AR10" s="6">
         <v>0</v>
       </c>
       <c r="AS10" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AT10" s="6">
         <v>0</v>
       </c>
       <c r="AU10" s="6">
         <v>1</v>
       </c>
       <c r="AV10" s="6">
         <v>6</v>
       </c>
       <c r="AW10" s="6">
         <v>0</v>
       </c>
       <c r="AX10" s="6">
         <v>0</v>
       </c>
       <c r="AY10" s="6">
         <v>2</v>
       </c>
       <c r="AZ10" s="6">
         <v>0</v>
       </c>
       <c r="BA10" s="6">
         <v>1</v>
       </c>
       <c r="BB10" s="6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BC10" s="6">
         <v>0</v>
       </c>
       <c r="BD10" s="6">
         <v>1</v>
       </c>
       <c r="BE10" s="6">
         <v>2</v>
       </c>
       <c r="BF10" s="6">
         <v>2</v>
       </c>
       <c r="BG10" s="6">
         <v>7</v>
       </c>
       <c r="BH10" s="6">
         <v>3</v>
       </c>
       <c r="BI10" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C11" s="27"/>
@@ -4619,84 +4632,84 @@
       </c>
       <c r="BF11" s="6">
         <v>0</v>
       </c>
       <c r="BG11" s="6">
         <v>0</v>
       </c>
       <c r="BH11" s="6">
         <v>2</v>
       </c>
       <c r="BI11" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C12" s="27"/>
       <c r="D12" s="27"/>
       <c r="E12" s="27"/>
       <c r="G12" s="26" t="s">
         <v>82</v>
       </c>
       <c r="H12" s="26"/>
       <c r="I12" s="26"/>
       <c r="J12" s="16"/>
       <c r="K12" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L12" s="6">
         <v>0</v>
       </c>
       <c r="M12" s="6">
         <v>0</v>
       </c>
       <c r="N12" s="6">
         <v>0</v>
       </c>
       <c r="O12" s="6">
         <v>1</v>
       </c>
       <c r="P12" s="6">
         <v>0</v>
       </c>
       <c r="Q12" s="6">
         <v>0</v>
       </c>
       <c r="R12" s="6">
         <v>0</v>
       </c>
       <c r="S12" s="6">
         <v>0</v>
       </c>
       <c r="T12" s="6">
         <v>0</v>
       </c>
       <c r="U12" s="6">
         <v>0</v>
       </c>
       <c r="V12" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W12" s="6">
         <v>0</v>
       </c>
       <c r="X12" s="6">
         <v>0</v>
       </c>
       <c r="Y12" s="6">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
         <v>0</v>
       </c>
       <c r="AA12" s="6">
         <v>0</v>
       </c>
       <c r="AB12" s="6">
         <v>1</v>
       </c>
       <c r="AC12" s="6">
         <v>0</v>
       </c>
       <c r="AD12" s="6">
         <v>0</v>
       </c>
@@ -5111,282 +5124,282 @@
       </c>
       <c r="BF14" s="6">
         <v>0</v>
       </c>
       <c r="BG14" s="6">
         <v>0</v>
       </c>
       <c r="BH14" s="6">
         <v>0</v>
       </c>
       <c r="BI14" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="27"/>
       <c r="G15" s="26" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="26"/>
       <c r="I15" s="26"/>
       <c r="J15" s="16"/>
       <c r="K15" s="6">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="L15" s="6">
         <v>5</v>
       </c>
       <c r="M15" s="6">
         <v>0</v>
       </c>
       <c r="N15" s="6">
         <v>0</v>
       </c>
       <c r="O15" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P15" s="6">
         <v>2</v>
       </c>
       <c r="Q15" s="6">
         <v>3</v>
       </c>
       <c r="R15" s="6">
         <v>0</v>
       </c>
       <c r="S15" s="6">
         <v>5</v>
       </c>
       <c r="T15" s="6">
         <v>0</v>
       </c>
       <c r="U15" s="6">
         <v>0</v>
       </c>
       <c r="V15" s="6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="W15" s="6">
         <v>1</v>
       </c>
       <c r="X15" s="6">
         <v>0</v>
       </c>
       <c r="Y15" s="6">
         <v>3</v>
       </c>
       <c r="Z15" s="6">
         <v>1</v>
       </c>
       <c r="AA15" s="6">
         <v>4</v>
       </c>
       <c r="AB15" s="6">
         <v>4</v>
       </c>
       <c r="AC15" s="6">
         <v>1</v>
       </c>
       <c r="AD15" s="6">
         <v>0</v>
       </c>
       <c r="AE15" s="6">
         <v>0</v>
       </c>
       <c r="AF15" s="6">
         <v>2</v>
       </c>
       <c r="AG15" s="6">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="AH15" s="6">
         <v>1</v>
       </c>
       <c r="AI15" s="6">
         <v>1</v>
       </c>
       <c r="AJ15" s="6">
         <v>0</v>
       </c>
       <c r="AK15" s="6">
         <v>0</v>
       </c>
       <c r="AL15" s="6">
         <v>1</v>
       </c>
       <c r="AM15" s="6">
         <v>2</v>
       </c>
       <c r="AN15" s="6">
         <v>0</v>
       </c>
       <c r="AO15" s="6">
         <v>2</v>
       </c>
       <c r="AP15" s="6">
         <v>3</v>
       </c>
       <c r="AQ15" s="6">
         <v>1</v>
       </c>
       <c r="AR15" s="6">
         <v>1</v>
       </c>
       <c r="AS15" s="6">
         <v>0</v>
       </c>
       <c r="AT15" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AU15" s="6">
         <v>0</v>
       </c>
       <c r="AV15" s="6">
         <v>0</v>
       </c>
       <c r="AW15" s="6">
         <v>0</v>
       </c>
       <c r="AX15" s="6">
         <v>3</v>
       </c>
       <c r="AY15" s="6">
         <v>0</v>
       </c>
       <c r="AZ15" s="6">
         <v>1</v>
       </c>
       <c r="BA15" s="6">
         <v>1</v>
       </c>
       <c r="BB15" s="6">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="BC15" s="6">
         <v>0</v>
       </c>
       <c r="BD15" s="6">
         <v>1</v>
       </c>
       <c r="BE15" s="6">
         <v>1</v>
       </c>
       <c r="BF15" s="6">
         <v>1</v>
       </c>
       <c r="BG15" s="6">
         <v>2</v>
       </c>
       <c r="BH15" s="6">
         <v>1</v>
       </c>
       <c r="BI15" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="26"/>
       <c r="H16" s="26"/>
       <c r="I16" s="26"/>
       <c r="J16" s="16"/>
       <c r="K16" s="6">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="L16" s="6">
         <v>3</v>
       </c>
       <c r="M16" s="6">
         <v>0</v>
       </c>
       <c r="N16" s="6">
         <v>0</v>
       </c>
       <c r="O16" s="6">
         <v>1</v>
       </c>
       <c r="P16" s="6">
         <v>10</v>
       </c>
       <c r="Q16" s="6">
         <v>3</v>
       </c>
       <c r="R16" s="6">
         <v>2</v>
       </c>
       <c r="S16" s="6">
         <v>3</v>
       </c>
       <c r="T16" s="6">
         <v>0</v>
       </c>
       <c r="U16" s="6">
         <v>10</v>
       </c>
       <c r="V16" s="6">
         <v>8</v>
       </c>
       <c r="W16" s="6">
         <v>2</v>
       </c>
       <c r="X16" s="6">
         <v>2</v>
       </c>
       <c r="Y16" s="6">
         <v>3</v>
       </c>
       <c r="Z16" s="6">
         <v>9</v>
       </c>
       <c r="AA16" s="6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AB16" s="6">
         <v>17</v>
       </c>
       <c r="AC16" s="6">
         <v>3</v>
       </c>
       <c r="AD16" s="6">
         <v>1</v>
       </c>
       <c r="AE16" s="6">
         <v>4</v>
       </c>
       <c r="AF16" s="6">
         <v>4</v>
       </c>
       <c r="AG16" s="6">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AH16" s="6">
         <v>7</v>
       </c>
       <c r="AI16" s="6">
         <v>2</v>
       </c>
       <c r="AJ16" s="6">
         <v>2</v>
       </c>
       <c r="AK16" s="6">
         <v>3</v>
       </c>
       <c r="AL16" s="6">
         <v>4</v>
       </c>
       <c r="AM16" s="6">
         <v>1</v>
       </c>
       <c r="AN16" s="6">
         <v>3</v>
       </c>
       <c r="AO16" s="6">
         <v>0</v>
       </c>
@@ -5925,63 +5938,63 @@
         <v>0</v>
       </c>
       <c r="BC19" s="6">
         <v>0</v>
       </c>
       <c r="BD19" s="6">
         <v>0</v>
       </c>
       <c r="BE19" s="6">
         <v>1</v>
       </c>
       <c r="BF19" s="6">
         <v>1</v>
       </c>
       <c r="BG19" s="6">
         <v>0</v>
       </c>
       <c r="BH19" s="6">
         <v>3</v>
       </c>
       <c r="BI19" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C20" s="32" t="s">
+      <c r="C20" s="33" t="s">
         <v>93</v>
       </c>
-      <c r="D20" s="33"/>
-      <c r="E20" s="33"/>
+      <c r="D20" s="34"/>
+      <c r="E20" s="34"/>
       <c r="G20" s="26" t="s">
         <v>5</v>
       </c>
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="16"/>
       <c r="K20" s="6">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L20" s="6">
         <v>4</v>
       </c>
       <c r="M20" s="6">
         <v>0</v>
       </c>
       <c r="N20" s="6">
         <v>1</v>
       </c>
       <c r="O20" s="6">
         <v>0</v>
       </c>
       <c r="P20" s="6">
         <v>0</v>
       </c>
       <c r="Q20" s="6">
         <v>0</v>
       </c>
       <c r="R20" s="6">
         <v>0</v>
       </c>
       <c r="S20" s="6">
         <v>0</v>
       </c>
@@ -6003,51 +6016,51 @@
       <c r="Y20" s="6">
         <v>3</v>
       </c>
       <c r="Z20" s="6">
         <v>3</v>
       </c>
       <c r="AA20" s="6">
         <v>1</v>
       </c>
       <c r="AB20" s="6">
         <v>2</v>
       </c>
       <c r="AC20" s="6">
         <v>0</v>
       </c>
       <c r="AD20" s="6">
         <v>1</v>
       </c>
       <c r="AE20" s="6">
         <v>1</v>
       </c>
       <c r="AF20" s="6">
         <v>4</v>
       </c>
       <c r="AG20" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AH20" s="6">
         <v>0</v>
       </c>
       <c r="AI20" s="6">
         <v>0</v>
       </c>
       <c r="AJ20" s="6">
         <v>0</v>
       </c>
       <c r="AK20" s="6">
         <v>0</v>
       </c>
       <c r="AL20" s="6">
         <v>1</v>
       </c>
       <c r="AM20" s="6">
         <v>3</v>
       </c>
       <c r="AN20" s="6">
         <v>4</v>
       </c>
       <c r="AO20" s="6">
         <v>1</v>
       </c>
@@ -6066,78 +6079,78 @@
       <c r="AT20" s="6">
         <v>0</v>
       </c>
       <c r="AU20" s="6">
         <v>0</v>
       </c>
       <c r="AV20" s="6">
         <v>0</v>
       </c>
       <c r="AW20" s="6">
         <v>0</v>
       </c>
       <c r="AX20" s="6">
         <v>0</v>
       </c>
       <c r="AY20" s="6">
         <v>0</v>
       </c>
       <c r="AZ20" s="6">
         <v>0</v>
       </c>
       <c r="BA20" s="6">
         <v>0</v>
       </c>
       <c r="BB20" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="BC20" s="6">
         <v>0</v>
       </c>
       <c r="BD20" s="6">
         <v>0</v>
       </c>
       <c r="BE20" s="6">
         <v>0</v>
       </c>
       <c r="BF20" s="6">
         <v>0</v>
       </c>
       <c r="BG20" s="6">
         <v>0</v>
       </c>
       <c r="BH20" s="6">
         <v>2</v>
       </c>
       <c r="BI20" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C21" s="33"/>
-[...1 lines deleted...]
-      <c r="E21" s="33"/>
+      <c r="C21" s="34"/>
+      <c r="D21" s="34"/>
+      <c r="E21" s="34"/>
       <c r="G21" s="26" t="s">
         <v>2</v>
       </c>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="16"/>
       <c r="K21" s="6">
         <v>20</v>
       </c>
       <c r="L21" s="6">
         <v>0</v>
       </c>
       <c r="M21" s="6">
         <v>0</v>
       </c>
       <c r="N21" s="6">
         <v>0</v>
       </c>
       <c r="O21" s="6">
         <v>0</v>
       </c>
       <c r="P21" s="6">
         <v>0</v>
       </c>
       <c r="Q21" s="6">
@@ -6203,107 +6216,107 @@
       <c r="AK21" s="6">
         <v>0</v>
       </c>
       <c r="AL21" s="6">
         <v>2</v>
       </c>
       <c r="AM21" s="6">
         <v>0</v>
       </c>
       <c r="AN21" s="6">
         <v>0</v>
       </c>
       <c r="AO21" s="6">
         <v>0</v>
       </c>
       <c r="AP21" s="6">
         <v>0</v>
       </c>
       <c r="AQ21" s="6">
         <v>1</v>
       </c>
       <c r="AR21" s="6">
         <v>0</v>
       </c>
       <c r="AS21" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AT21" s="6">
         <v>0</v>
       </c>
       <c r="AU21" s="6">
         <v>0</v>
       </c>
       <c r="AV21" s="6">
         <v>0</v>
       </c>
       <c r="AW21" s="6">
         <v>0</v>
       </c>
       <c r="AX21" s="6">
         <v>0</v>
       </c>
       <c r="AY21" s="6">
         <v>0</v>
       </c>
       <c r="AZ21" s="6">
         <v>0</v>
       </c>
       <c r="BA21" s="6">
         <v>3</v>
       </c>
       <c r="BB21" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BC21" s="6">
         <v>0</v>
       </c>
       <c r="BD21" s="6">
         <v>0</v>
       </c>
       <c r="BE21" s="6">
         <v>0</v>
       </c>
       <c r="BF21" s="6">
         <v>0</v>
       </c>
       <c r="BG21" s="6">
         <v>0</v>
       </c>
       <c r="BH21" s="6">
         <v>0</v>
       </c>
       <c r="BI21" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C22" s="32" t="s">
+      <c r="C22" s="33" t="s">
         <v>105</v>
       </c>
-      <c r="D22" s="33"/>
-      <c r="E22" s="33"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="34"/>
       <c r="G22" s="26" t="s">
         <v>107</v>
       </c>
       <c r="H22" s="26"/>
       <c r="I22" s="26"/>
       <c r="J22" s="16"/>
       <c r="K22" s="6">
         <v>0</v>
       </c>
       <c r="L22" s="6">
         <v>0</v>
       </c>
       <c r="M22" s="6">
         <v>0</v>
       </c>
       <c r="N22" s="6">
         <v>0</v>
       </c>
       <c r="O22" s="6">
         <v>0</v>
       </c>
       <c r="P22" s="6">
         <v>0</v>
       </c>
       <c r="Q22" s="6">
@@ -6421,53 +6434,53 @@
         <v>0</v>
       </c>
       <c r="BC22" s="6">
         <v>0</v>
       </c>
       <c r="BD22" s="6">
         <v>0</v>
       </c>
       <c r="BE22" s="6">
         <v>0</v>
       </c>
       <c r="BF22" s="6">
         <v>0</v>
       </c>
       <c r="BG22" s="6">
         <v>0</v>
       </c>
       <c r="BH22" s="6">
         <v>0</v>
       </c>
       <c r="BI22" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C23" s="33"/>
-[...1 lines deleted...]
-      <c r="E23" s="33"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="34"/>
       <c r="G23" s="26" t="s">
         <v>108</v>
       </c>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="16"/>
       <c r="K23" s="6">
         <v>5</v>
       </c>
       <c r="L23" s="6">
         <v>0</v>
       </c>
       <c r="M23" s="6">
         <v>0</v>
       </c>
       <c r="N23" s="6">
         <v>0</v>
       </c>
       <c r="O23" s="6">
         <v>0</v>
       </c>
       <c r="P23" s="6">
         <v>0</v>
       </c>
       <c r="Q23" s="6">
@@ -6585,53 +6598,53 @@
         <v>0</v>
       </c>
       <c r="BC23" s="6">
         <v>0</v>
       </c>
       <c r="BD23" s="6">
         <v>0</v>
       </c>
       <c r="BE23" s="6">
         <v>0</v>
       </c>
       <c r="BF23" s="6">
         <v>0</v>
       </c>
       <c r="BG23" s="6">
         <v>0</v>
       </c>
       <c r="BH23" s="6">
         <v>0</v>
       </c>
       <c r="BI23" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C24" s="33"/>
-[...1 lines deleted...]
-      <c r="E24" s="33"/>
+      <c r="C24" s="34"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="34"/>
       <c r="G24" s="26" t="s">
         <v>109</v>
       </c>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="16"/>
       <c r="K24" s="6">
         <v>0</v>
       </c>
       <c r="L24" s="6">
         <v>0</v>
       </c>
       <c r="M24" s="6">
         <v>0</v>
       </c>
       <c r="N24" s="6">
         <v>0</v>
       </c>
       <c r="O24" s="6">
         <v>0</v>
       </c>
       <c r="P24" s="6">
         <v>0</v>
       </c>
       <c r="Q24" s="6">
@@ -6749,61 +6762,61 @@
         <v>0</v>
       </c>
       <c r="BC24" s="6">
         <v>0</v>
       </c>
       <c r="BD24" s="6">
         <v>0</v>
       </c>
       <c r="BE24" s="6">
         <v>0</v>
       </c>
       <c r="BF24" s="6">
         <v>0</v>
       </c>
       <c r="BG24" s="6">
         <v>0</v>
       </c>
       <c r="BH24" s="6">
         <v>0</v>
       </c>
       <c r="BI24" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C25" s="33"/>
-[...1 lines deleted...]
-      <c r="E25" s="33"/>
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
       <c r="G25" s="26" t="s">
         <v>2</v>
       </c>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="16"/>
       <c r="K25" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L25" s="6">
         <v>0</v>
       </c>
       <c r="M25" s="6">
         <v>0</v>
       </c>
       <c r="N25" s="6">
         <v>0</v>
       </c>
       <c r="O25" s="6">
         <v>0</v>
       </c>
       <c r="P25" s="6">
         <v>0</v>
       </c>
       <c r="Q25" s="6">
         <v>0</v>
       </c>
       <c r="R25" s="6">
         <v>0</v>
       </c>
       <c r="S25" s="6">
         <v>0</v>
       </c>
@@ -6888,51 +6901,51 @@
       <c r="AT25" s="6">
         <v>0</v>
       </c>
       <c r="AU25" s="6">
         <v>0</v>
       </c>
       <c r="AV25" s="6">
         <v>0</v>
       </c>
       <c r="AW25" s="6">
         <v>0</v>
       </c>
       <c r="AX25" s="6">
         <v>0</v>
       </c>
       <c r="AY25" s="6">
         <v>0</v>
       </c>
       <c r="AZ25" s="6">
         <v>0</v>
       </c>
       <c r="BA25" s="6">
         <v>0</v>
       </c>
       <c r="BB25" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BC25" s="6">
         <v>0</v>
       </c>
       <c r="BD25" s="6">
         <v>0</v>
       </c>
       <c r="BE25" s="6">
         <v>0</v>
       </c>
       <c r="BF25" s="6">
         <v>0</v>
       </c>
       <c r="BG25" s="6">
         <v>0</v>
       </c>
       <c r="BH25" s="6">
         <v>0</v>
       </c>
       <c r="BI25" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="27" t="s">
@@ -7431,75 +7444,75 @@
     <row r="29" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C29" s="26"/>
       <c r="D29" s="26"/>
       <c r="E29" s="26"/>
       <c r="G29" s="27"/>
       <c r="I29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="J29" s="16"/>
       <c r="K29" s="6">
         <v>205</v>
       </c>
       <c r="L29" s="6">
         <v>9</v>
       </c>
       <c r="M29" s="6">
         <v>0</v>
       </c>
       <c r="N29" s="6">
         <v>1</v>
       </c>
       <c r="O29" s="6">
         <v>3</v>
       </c>
       <c r="P29" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q29" s="6">
         <v>0</v>
       </c>
       <c r="R29" s="6">
         <v>1</v>
       </c>
       <c r="S29" s="6">
         <v>3</v>
       </c>
       <c r="T29" s="6">
         <v>1</v>
       </c>
       <c r="U29" s="6">
         <v>3</v>
       </c>
       <c r="V29" s="6">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="W29" s="6">
         <v>4</v>
       </c>
       <c r="X29" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Y29" s="6">
         <v>5</v>
       </c>
       <c r="Z29" s="6">
         <v>4</v>
       </c>
       <c r="AA29" s="6">
         <v>3</v>
       </c>
       <c r="AB29" s="6">
         <v>7</v>
       </c>
       <c r="AC29" s="6">
         <v>2</v>
       </c>
       <c r="AD29" s="6">
         <v>0</v>
       </c>
       <c r="AE29" s="6">
         <v>1</v>
       </c>
       <c r="AF29" s="6">
         <v>2</v>
       </c>
@@ -7518,51 +7531,51 @@
       <c r="AK29" s="6">
         <v>0</v>
       </c>
       <c r="AL29" s="6">
         <v>0</v>
       </c>
       <c r="AM29" s="6">
         <v>20</v>
       </c>
       <c r="AN29" s="6">
         <v>1</v>
       </c>
       <c r="AO29" s="6">
         <v>2</v>
       </c>
       <c r="AP29" s="6">
         <v>10</v>
       </c>
       <c r="AQ29" s="6">
         <v>1</v>
       </c>
       <c r="AR29" s="6">
         <v>2</v>
       </c>
       <c r="AS29" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AT29" s="6">
         <v>0</v>
       </c>
       <c r="AU29" s="6">
         <v>0</v>
       </c>
       <c r="AV29" s="6">
         <v>2</v>
       </c>
       <c r="AW29" s="6">
         <v>2</v>
       </c>
       <c r="AX29" s="6">
         <v>2</v>
       </c>
       <c r="AY29" s="6">
         <v>0</v>
       </c>
       <c r="AZ29" s="6">
         <v>4</v>
       </c>
       <c r="BA29" s="6">
         <v>0</v>
       </c>
@@ -7579,90 +7592,90 @@
         <v>5</v>
       </c>
       <c r="BF29" s="6">
         <v>2</v>
       </c>
       <c r="BG29" s="6">
         <v>1</v>
       </c>
       <c r="BH29" s="6">
         <v>4</v>
       </c>
       <c r="BI29" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="G30" s="27"/>
       <c r="I30" s="2" t="s">
         <v>114</v>
       </c>
       <c r="J30" s="16"/>
       <c r="K30" s="6">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="L30" s="6">
         <v>6</v>
       </c>
       <c r="M30" s="6">
         <v>0</v>
       </c>
       <c r="N30" s="6">
         <v>0</v>
       </c>
       <c r="O30" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P30" s="6">
         <v>5</v>
       </c>
       <c r="Q30" s="6">
         <v>0</v>
       </c>
       <c r="R30" s="6">
         <v>2</v>
       </c>
       <c r="S30" s="6">
         <v>0</v>
       </c>
       <c r="T30" s="6">
         <v>0</v>
       </c>
       <c r="U30" s="6">
         <v>4</v>
       </c>
       <c r="V30" s="6">
         <v>57</v>
       </c>
       <c r="W30" s="6">
         <v>6</v>
       </c>
       <c r="X30" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Y30" s="6">
         <v>3</v>
       </c>
       <c r="Z30" s="6">
         <v>9</v>
       </c>
       <c r="AA30" s="6">
         <v>4</v>
       </c>
       <c r="AB30" s="6">
         <v>12</v>
       </c>
       <c r="AC30" s="6">
         <v>7</v>
       </c>
       <c r="AD30" s="6">
         <v>2</v>
       </c>
       <c r="AE30" s="6">
         <v>2</v>
       </c>
       <c r="AF30" s="6">
         <v>2</v>
       </c>
@@ -7729,64 +7742,64 @@
       <c r="BA30" s="6">
         <v>0</v>
       </c>
       <c r="BB30" s="6">
         <v>12</v>
       </c>
       <c r="BC30" s="6">
         <v>1</v>
       </c>
       <c r="BD30" s="6">
         <v>0</v>
       </c>
       <c r="BE30" s="6">
         <v>0</v>
       </c>
       <c r="BF30" s="6">
         <v>1</v>
       </c>
       <c r="BG30" s="6">
         <v>1</v>
       </c>
       <c r="BH30" s="6">
         <v>2</v>
       </c>
       <c r="BI30" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="31" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="26"/>
       <c r="D31" s="26"/>
       <c r="E31" s="26"/>
       <c r="G31" s="26"/>
       <c r="I31" s="2" t="s">
         <v>110</v>
       </c>
       <c r="J31" s="16"/>
       <c r="K31" s="6">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L31" s="6">
         <v>1</v>
       </c>
       <c r="M31" s="6">
         <v>0</v>
       </c>
       <c r="N31" s="6">
         <v>10</v>
       </c>
       <c r="O31" s="6">
         <v>1</v>
       </c>
       <c r="P31" s="6">
         <v>1</v>
       </c>
       <c r="Q31" s="6">
         <v>0</v>
       </c>
       <c r="R31" s="6">
         <v>1</v>
       </c>
       <c r="S31" s="6">
         <v>0</v>
       </c>
@@ -7808,51 +7821,51 @@
       <c r="Y31" s="6">
         <v>1</v>
       </c>
       <c r="Z31" s="6">
         <v>3</v>
       </c>
       <c r="AA31" s="6">
         <v>7</v>
       </c>
       <c r="AB31" s="6">
         <v>17</v>
       </c>
       <c r="AC31" s="6">
         <v>1</v>
       </c>
       <c r="AD31" s="6">
         <v>0</v>
       </c>
       <c r="AE31" s="6">
         <v>1</v>
       </c>
       <c r="AF31" s="6">
         <v>2</v>
       </c>
       <c r="AG31" s="6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AH31" s="6">
         <v>1</v>
       </c>
       <c r="AI31" s="6">
         <v>3</v>
       </c>
       <c r="AJ31" s="6">
         <v>0</v>
       </c>
       <c r="AK31" s="6">
         <v>1</v>
       </c>
       <c r="AL31" s="6">
         <v>2</v>
       </c>
       <c r="AM31" s="6">
         <v>4</v>
       </c>
       <c r="AN31" s="6">
         <v>0</v>
       </c>
       <c r="AO31" s="6">
         <v>9</v>
       </c>
@@ -7906,51 +7919,51 @@
       </c>
       <c r="BF31" s="6">
         <v>0</v>
       </c>
       <c r="BG31" s="6">
         <v>0</v>
       </c>
       <c r="BH31" s="6">
         <v>5</v>
       </c>
       <c r="BI31" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="G32" s="26" t="s">
         <v>115</v>
       </c>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="16"/>
       <c r="K32" s="6">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="L32" s="6">
         <v>0</v>
       </c>
       <c r="M32" s="6">
         <v>2</v>
       </c>
       <c r="N32" s="6">
         <v>0</v>
       </c>
       <c r="O32" s="6">
         <v>0</v>
       </c>
       <c r="P32" s="6">
         <v>0</v>
       </c>
       <c r="Q32" s="6">
         <v>0</v>
       </c>
       <c r="R32" s="6">
         <v>1</v>
       </c>
       <c r="S32" s="6">
         <v>2</v>
       </c>
@@ -8035,122 +8048,122 @@
       <c r="AT32" s="6">
         <v>2</v>
       </c>
       <c r="AU32" s="6">
         <v>1</v>
       </c>
       <c r="AV32" s="6">
         <v>2</v>
       </c>
       <c r="AW32" s="6">
         <v>0</v>
       </c>
       <c r="AX32" s="6">
         <v>0</v>
       </c>
       <c r="AY32" s="6">
         <v>0</v>
       </c>
       <c r="AZ32" s="6">
         <v>0</v>
       </c>
       <c r="BA32" s="6">
         <v>1</v>
       </c>
       <c r="BB32" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="BC32" s="6">
         <v>0</v>
       </c>
       <c r="BD32" s="6">
         <v>0</v>
       </c>
       <c r="BE32" s="6">
         <v>1</v>
       </c>
       <c r="BF32" s="6">
         <v>0</v>
       </c>
       <c r="BG32" s="6">
         <v>0</v>
       </c>
       <c r="BH32" s="6">
         <v>7</v>
       </c>
       <c r="BI32" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="G33" s="26" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="16"/>
       <c r="K33" s="6">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L33" s="6">
         <v>0</v>
       </c>
       <c r="M33" s="6">
         <v>0</v>
       </c>
       <c r="N33" s="6">
         <v>0</v>
       </c>
       <c r="O33" s="6">
         <v>0</v>
       </c>
       <c r="P33" s="6">
         <v>1</v>
       </c>
       <c r="Q33" s="6">
         <v>0</v>
       </c>
       <c r="R33" s="6">
         <v>2</v>
       </c>
       <c r="S33" s="6">
         <v>4</v>
       </c>
       <c r="T33" s="6">
         <v>0</v>
       </c>
       <c r="U33" s="6">
         <v>0</v>
       </c>
       <c r="V33" s="6">
         <v>5</v>
       </c>
       <c r="W33" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X33" s="6">
         <v>0</v>
       </c>
       <c r="Y33" s="6">
         <v>4</v>
       </c>
       <c r="Z33" s="6">
         <v>2</v>
       </c>
       <c r="AA33" s="6">
         <v>3</v>
       </c>
       <c r="AB33" s="6">
         <v>2</v>
       </c>
       <c r="AC33" s="6">
         <v>2</v>
       </c>
       <c r="AD33" s="6">
         <v>0</v>
       </c>
       <c r="AE33" s="6">
         <v>0</v>
       </c>
@@ -8234,51 +8247,51 @@
       </c>
       <c r="BF33" s="6">
         <v>1</v>
       </c>
       <c r="BG33" s="6">
         <v>1</v>
       </c>
       <c r="BH33" s="6">
         <v>6</v>
       </c>
       <c r="BI33" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="G34" s="26" t="s">
         <v>2</v>
       </c>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="16"/>
       <c r="K34" s="6">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="L34" s="6">
         <v>2</v>
       </c>
       <c r="M34" s="6">
         <v>4</v>
       </c>
       <c r="N34" s="6">
         <v>0</v>
       </c>
       <c r="O34" s="6">
         <v>4</v>
       </c>
       <c r="P34" s="6">
         <v>1</v>
       </c>
       <c r="Q34" s="6">
         <v>1</v>
       </c>
       <c r="R34" s="6">
         <v>1</v>
       </c>
       <c r="S34" s="6">
         <v>7</v>
       </c>
@@ -8288,126 +8301,126 @@
       <c r="U34" s="6">
         <v>0</v>
       </c>
       <c r="V34" s="6">
         <v>38</v>
       </c>
       <c r="W34" s="6">
         <v>2</v>
       </c>
       <c r="X34" s="6">
         <v>1</v>
       </c>
       <c r="Y34" s="6">
         <v>2</v>
       </c>
       <c r="Z34" s="6">
         <v>4</v>
       </c>
       <c r="AA34" s="6">
         <v>6</v>
       </c>
       <c r="AB34" s="6">
         <v>6</v>
       </c>
       <c r="AC34" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AD34" s="6">
         <v>2</v>
       </c>
       <c r="AE34" s="6">
         <v>1</v>
       </c>
       <c r="AF34" s="6">
         <v>2</v>
       </c>
       <c r="AG34" s="6">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AH34" s="6">
         <v>2</v>
       </c>
       <c r="AI34" s="6">
         <v>1</v>
       </c>
       <c r="AJ34" s="6">
         <v>0</v>
       </c>
       <c r="AK34" s="6">
         <v>2</v>
       </c>
       <c r="AL34" s="6">
         <v>6</v>
       </c>
       <c r="AM34" s="6">
         <v>5</v>
       </c>
       <c r="AN34" s="6">
         <v>10</v>
       </c>
       <c r="AO34" s="6">
         <v>0</v>
       </c>
       <c r="AP34" s="6">
         <v>9</v>
       </c>
       <c r="AQ34" s="6">
         <v>2</v>
       </c>
       <c r="AR34" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AS34" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AT34" s="6">
         <v>0</v>
       </c>
       <c r="AU34" s="6">
         <v>0</v>
       </c>
       <c r="AV34" s="6">
         <v>0</v>
       </c>
       <c r="AW34" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AX34" s="6">
         <v>3</v>
       </c>
       <c r="AY34" s="6">
         <v>0</v>
       </c>
       <c r="AZ34" s="6">
         <v>10</v>
       </c>
       <c r="BA34" s="6">
         <v>1</v>
       </c>
       <c r="BB34" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="BC34" s="6">
         <v>1</v>
       </c>
       <c r="BD34" s="6">
         <v>4</v>
       </c>
       <c r="BE34" s="6">
         <v>4</v>
       </c>
       <c r="BF34" s="6">
         <v>3</v>
       </c>
       <c r="BG34" s="6">
         <v>3</v>
       </c>
       <c r="BH34" s="6">
         <v>4</v>
       </c>
       <c r="BI34" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="26" t="s">
@@ -8564,51 +8577,51 @@
       <c r="BF35" s="6">
         <v>0</v>
       </c>
       <c r="BG35" s="6">
         <v>0</v>
       </c>
       <c r="BH35" s="6">
         <v>0</v>
       </c>
       <c r="BI35" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C36" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D36" s="26"/>
       <c r="E36" s="26"/>
       <c r="F36" s="26"/>
       <c r="G36" s="26"/>
       <c r="H36" s="26"/>
       <c r="I36" s="26"/>
       <c r="J36" s="16"/>
       <c r="K36" s="6">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="L36" s="6">
         <v>0</v>
       </c>
       <c r="M36" s="6">
         <v>0</v>
       </c>
       <c r="N36" s="6">
         <v>0</v>
       </c>
       <c r="O36" s="6">
         <v>0</v>
       </c>
       <c r="P36" s="6">
         <v>0</v>
       </c>
       <c r="Q36" s="6">
         <v>0</v>
       </c>
       <c r="R36" s="6">
         <v>0</v>
       </c>
       <c r="S36" s="6">
         <v>0</v>
       </c>
@@ -8666,51 +8679,51 @@
       <c r="AK36" s="6">
         <v>0</v>
       </c>
       <c r="AL36" s="6">
         <v>1</v>
       </c>
       <c r="AM36" s="6">
         <v>2</v>
       </c>
       <c r="AN36" s="6">
         <v>0</v>
       </c>
       <c r="AO36" s="6">
         <v>0</v>
       </c>
       <c r="AP36" s="6">
         <v>0</v>
       </c>
       <c r="AQ36" s="6">
         <v>0</v>
       </c>
       <c r="AR36" s="6">
         <v>0</v>
       </c>
       <c r="AS36" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AT36" s="6">
         <v>0</v>
       </c>
       <c r="AU36" s="6">
         <v>0</v>
       </c>
       <c r="AV36" s="6">
         <v>0</v>
       </c>
       <c r="AW36" s="6">
         <v>0</v>
       </c>
       <c r="AX36" s="6">
         <v>0</v>
       </c>
       <c r="AY36" s="6">
         <v>0</v>
       </c>
       <c r="AZ36" s="6">
         <v>0</v>
       </c>
       <c r="BA36" s="6">
         <v>1</v>
       </c>
@@ -9058,51 +9071,51 @@
       </c>
       <c r="BF38" s="6">
         <v>0</v>
       </c>
       <c r="BG38" s="6">
         <v>1</v>
       </c>
       <c r="BH38" s="6">
         <v>0</v>
       </c>
       <c r="BI38" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C39" s="26"/>
       <c r="D39" s="26"/>
       <c r="E39" s="26"/>
       <c r="G39" s="26" t="s">
         <v>10</v>
       </c>
       <c r="H39" s="26"/>
       <c r="I39" s="26"/>
       <c r="J39" s="16"/>
       <c r="K39" s="6">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="L39" s="6">
         <v>1</v>
       </c>
       <c r="M39" s="6">
         <v>1</v>
       </c>
       <c r="N39" s="6">
         <v>1</v>
       </c>
       <c r="O39" s="6">
         <v>0</v>
       </c>
       <c r="P39" s="6">
         <v>2</v>
       </c>
       <c r="Q39" s="6">
         <v>0</v>
       </c>
       <c r="R39" s="6">
         <v>1</v>
       </c>
       <c r="S39" s="6">
         <v>0</v>
       </c>
@@ -9124,51 +9137,51 @@
       <c r="Y39" s="6">
         <v>7</v>
       </c>
       <c r="Z39" s="6">
         <v>3</v>
       </c>
       <c r="AA39" s="6">
         <v>6</v>
       </c>
       <c r="AB39" s="6">
         <v>8</v>
       </c>
       <c r="AC39" s="6">
         <v>0</v>
       </c>
       <c r="AD39" s="6">
         <v>2</v>
       </c>
       <c r="AE39" s="6">
         <v>2</v>
       </c>
       <c r="AF39" s="6">
         <v>2</v>
       </c>
       <c r="AG39" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AH39" s="6">
         <v>0</v>
       </c>
       <c r="AI39" s="6">
         <v>0</v>
       </c>
       <c r="AJ39" s="6">
         <v>1</v>
       </c>
       <c r="AK39" s="6">
         <v>5</v>
       </c>
       <c r="AL39" s="6">
         <v>1</v>
       </c>
       <c r="AM39" s="6">
         <v>4</v>
       </c>
       <c r="AN39" s="6">
         <v>1</v>
       </c>
       <c r="AO39" s="6">
         <v>2</v>
       </c>
@@ -9205,68 +9218,68 @@
       <c r="AZ39" s="6">
         <v>1</v>
       </c>
       <c r="BA39" s="6">
         <v>4</v>
       </c>
       <c r="BB39" s="6">
         <v>5</v>
       </c>
       <c r="BC39" s="6">
         <v>0</v>
       </c>
       <c r="BD39" s="6">
         <v>3</v>
       </c>
       <c r="BE39" s="6">
         <v>0</v>
       </c>
       <c r="BF39" s="6">
         <v>1</v>
       </c>
       <c r="BG39" s="6">
         <v>0</v>
       </c>
       <c r="BH39" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="BI39" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C40" s="26"/>
       <c r="D40" s="26"/>
       <c r="E40" s="26"/>
       <c r="G40" s="26" t="s">
         <v>117</v>
       </c>
       <c r="H40" s="26"/>
       <c r="I40" s="26"/>
       <c r="J40" s="16"/>
       <c r="K40" s="6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L40" s="6">
         <v>0</v>
       </c>
       <c r="M40" s="6">
         <v>0</v>
       </c>
       <c r="N40" s="6">
         <v>0</v>
       </c>
       <c r="O40" s="6">
         <v>2</v>
       </c>
       <c r="P40" s="6">
         <v>0</v>
       </c>
       <c r="Q40" s="6">
         <v>0</v>
       </c>
       <c r="R40" s="6">
         <v>0</v>
       </c>
       <c r="S40" s="6">
         <v>0</v>
       </c>
@@ -9348,51 +9361,51 @@
       <c r="AS40" s="6">
         <v>0</v>
       </c>
       <c r="AT40" s="6">
         <v>0</v>
       </c>
       <c r="AU40" s="6">
         <v>0</v>
       </c>
       <c r="AV40" s="6">
         <v>0</v>
       </c>
       <c r="AW40" s="6">
         <v>0</v>
       </c>
       <c r="AX40" s="6">
         <v>0</v>
       </c>
       <c r="AY40" s="6">
         <v>0</v>
       </c>
       <c r="AZ40" s="6">
         <v>0</v>
       </c>
       <c r="BA40" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BB40" s="6">
         <v>0</v>
       </c>
       <c r="BC40" s="6">
         <v>0</v>
       </c>
       <c r="BD40" s="6">
         <v>0</v>
       </c>
       <c r="BE40" s="6">
         <v>2</v>
       </c>
       <c r="BF40" s="6">
         <v>0</v>
       </c>
       <c r="BG40" s="6">
         <v>0</v>
       </c>
       <c r="BH40" s="6">
         <v>0</v>
       </c>
       <c r="BI40" s="6">
         <v>0</v>
       </c>
@@ -11521,99 +11534,99 @@
       <c r="BF53" s="6">
         <v>0</v>
       </c>
       <c r="BG53" s="6">
         <v>0</v>
       </c>
       <c r="BH53" s="6">
         <v>0</v>
       </c>
       <c r="BI53" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C54" s="26" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="26"/>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="26"/>
       <c r="H54" s="26"/>
       <c r="I54" s="26"/>
       <c r="J54" s="16"/>
       <c r="K54" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L54" s="6">
         <v>0</v>
       </c>
       <c r="M54" s="6">
         <v>0</v>
       </c>
       <c r="N54" s="6">
         <v>0</v>
       </c>
       <c r="O54" s="6">
         <v>0</v>
       </c>
       <c r="P54" s="6">
         <v>0</v>
       </c>
       <c r="Q54" s="6">
         <v>0</v>
       </c>
       <c r="R54" s="6">
         <v>1</v>
       </c>
       <c r="S54" s="6">
         <v>1</v>
       </c>
       <c r="T54" s="6">
         <v>0</v>
       </c>
       <c r="U54" s="6">
         <v>0</v>
       </c>
       <c r="V54" s="6">
         <v>0</v>
       </c>
       <c r="W54" s="6">
         <v>0</v>
       </c>
       <c r="X54" s="6">
         <v>0</v>
       </c>
       <c r="Y54" s="6">
         <v>0</v>
       </c>
       <c r="Z54" s="6">
         <v>1</v>
       </c>
       <c r="AA54" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB54" s="6">
         <v>1</v>
       </c>
       <c r="AC54" s="6">
         <v>0</v>
       </c>
       <c r="AD54" s="6">
         <v>0</v>
       </c>
       <c r="AE54" s="6">
         <v>0</v>
       </c>
       <c r="AF54" s="6">
         <v>0</v>
       </c>
       <c r="AG54" s="6">
         <v>0</v>
       </c>
       <c r="AH54" s="6">
         <v>0</v>
       </c>
       <c r="AI54" s="6">
         <v>0</v>
       </c>
@@ -11851,63 +11864,63 @@
       </c>
       <c r="BF55" s="6">
         <v>0</v>
       </c>
       <c r="BG55" s="6">
         <v>0</v>
       </c>
       <c r="BH55" s="6">
         <v>1</v>
       </c>
       <c r="BI55" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C56" s="27"/>
       <c r="D56" s="26"/>
       <c r="E56" s="26"/>
       <c r="G56" s="26" t="s">
         <v>126</v>
       </c>
       <c r="H56" s="26"/>
       <c r="I56" s="26"/>
       <c r="J56" s="16"/>
       <c r="K56" s="6">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="L56" s="6">
         <v>4</v>
       </c>
       <c r="M56" s="6">
         <v>0</v>
       </c>
       <c r="N56" s="6">
         <v>0</v>
       </c>
       <c r="O56" s="6">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="P56" s="6">
         <v>9</v>
       </c>
       <c r="Q56" s="6">
         <v>1</v>
       </c>
       <c r="R56" s="6">
         <v>0</v>
       </c>
       <c r="S56" s="6">
         <v>0</v>
       </c>
       <c r="T56" s="6">
         <v>0</v>
       </c>
       <c r="U56" s="6">
         <v>0</v>
       </c>
       <c r="V56" s="6">
         <v>42</v>
       </c>
       <c r="W56" s="6">
         <v>3</v>
       </c>
@@ -11965,114 +11978,114 @@
       <c r="AO56" s="6">
         <v>1</v>
       </c>
       <c r="AP56" s="6">
         <v>16</v>
       </c>
       <c r="AQ56" s="6">
         <v>0</v>
       </c>
       <c r="AR56" s="6">
         <v>2</v>
       </c>
       <c r="AS56" s="6">
         <v>2</v>
       </c>
       <c r="AT56" s="6">
         <v>1</v>
       </c>
       <c r="AU56" s="6">
         <v>3</v>
       </c>
       <c r="AV56" s="6">
         <v>1</v>
       </c>
       <c r="AW56" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AX56" s="6">
         <v>0</v>
       </c>
       <c r="AY56" s="6">
         <v>1</v>
       </c>
       <c r="AZ56" s="6">
         <v>3</v>
       </c>
       <c r="BA56" s="6">
         <v>1</v>
       </c>
       <c r="BB56" s="6">
         <v>19</v>
       </c>
       <c r="BC56" s="6">
         <v>0</v>
       </c>
       <c r="BD56" s="6">
         <v>2</v>
       </c>
       <c r="BE56" s="6">
         <v>1</v>
       </c>
       <c r="BF56" s="6">
         <v>2</v>
       </c>
       <c r="BG56" s="6">
         <v>2</v>
       </c>
       <c r="BH56" s="6">
         <v>4</v>
       </c>
       <c r="BI56" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C57" s="26"/>
       <c r="D57" s="26"/>
       <c r="E57" s="26"/>
       <c r="G57" s="27" t="s">
         <v>130</v>
       </c>
       <c r="I57" s="2" t="s">
         <v>127</v>
       </c>
       <c r="J57" s="16"/>
       <c r="K57" s="6">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="L57" s="6">
         <v>4</v>
       </c>
       <c r="M57" s="6">
         <v>0</v>
       </c>
       <c r="N57" s="6">
         <v>0</v>
       </c>
       <c r="O57" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="P57" s="6">
         <v>7</v>
       </c>
       <c r="Q57" s="6">
         <v>3</v>
       </c>
       <c r="R57" s="6">
         <v>0</v>
       </c>
       <c r="S57" s="6">
         <v>0</v>
       </c>
       <c r="T57" s="6">
         <v>2</v>
       </c>
       <c r="U57" s="6">
         <v>3</v>
       </c>
       <c r="V57" s="6">
         <v>34</v>
       </c>
       <c r="W57" s="6">
         <v>3</v>
       </c>
@@ -12082,148 +12095,148 @@
       <c r="Y57" s="6">
         <v>4</v>
       </c>
       <c r="Z57" s="6">
         <v>5</v>
       </c>
       <c r="AA57" s="6">
         <v>4</v>
       </c>
       <c r="AB57" s="6">
         <v>12</v>
       </c>
       <c r="AC57" s="6">
         <v>2</v>
       </c>
       <c r="AD57" s="6">
         <v>0</v>
       </c>
       <c r="AE57" s="6">
         <v>2</v>
       </c>
       <c r="AF57" s="6">
         <v>2</v>
       </c>
       <c r="AG57" s="6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AH57" s="6">
         <v>0</v>
       </c>
       <c r="AI57" s="6">
         <v>0</v>
       </c>
       <c r="AJ57" s="6">
         <v>0</v>
       </c>
       <c r="AK57" s="6">
         <v>5</v>
       </c>
       <c r="AL57" s="6">
         <v>1</v>
       </c>
       <c r="AM57" s="6">
         <v>12</v>
       </c>
       <c r="AN57" s="6">
         <v>2</v>
       </c>
       <c r="AO57" s="6">
         <v>3</v>
       </c>
       <c r="AP57" s="6">
         <v>6</v>
       </c>
       <c r="AQ57" s="6">
         <v>2</v>
       </c>
       <c r="AR57" s="6">
         <v>2</v>
       </c>
       <c r="AS57" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AT57" s="6">
         <v>1</v>
       </c>
       <c r="AU57" s="6">
         <v>0</v>
       </c>
       <c r="AV57" s="6">
         <v>1</v>
       </c>
       <c r="AW57" s="6">
         <v>0</v>
       </c>
       <c r="AX57" s="6">
         <v>2</v>
       </c>
       <c r="AY57" s="6">
         <v>1</v>
       </c>
       <c r="AZ57" s="6">
         <v>1</v>
       </c>
       <c r="BA57" s="6">
         <v>1</v>
       </c>
       <c r="BB57" s="6">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="BC57" s="6">
         <v>2</v>
       </c>
       <c r="BD57" s="6">
         <v>0</v>
       </c>
       <c r="BE57" s="6">
         <v>1</v>
       </c>
       <c r="BF57" s="6">
         <v>1</v>
       </c>
       <c r="BG57" s="6">
         <v>2</v>
       </c>
       <c r="BH57" s="6">
         <v>1</v>
       </c>
       <c r="BI57" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C58" s="26"/>
       <c r="D58" s="26"/>
       <c r="E58" s="26"/>
       <c r="G58" s="27"/>
       <c r="I58" s="2" t="s">
         <v>128</v>
       </c>
       <c r="J58" s="16"/>
       <c r="K58" s="6">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L58" s="6">
         <v>4</v>
       </c>
       <c r="M58" s="6">
         <v>0</v>
       </c>
       <c r="N58" s="6">
         <v>0</v>
       </c>
       <c r="O58" s="6">
         <v>0</v>
       </c>
       <c r="P58" s="6">
         <v>2</v>
       </c>
       <c r="Q58" s="6">
         <v>0</v>
       </c>
       <c r="R58" s="6">
         <v>3</v>
       </c>
       <c r="S58" s="6">
         <v>2</v>
       </c>
@@ -12281,51 +12294,51 @@
       <c r="AK58" s="6">
         <v>2</v>
       </c>
       <c r="AL58" s="6">
         <v>2</v>
       </c>
       <c r="AM58" s="6">
         <v>8</v>
       </c>
       <c r="AN58" s="6">
         <v>1</v>
       </c>
       <c r="AO58" s="6">
         <v>4</v>
       </c>
       <c r="AP58" s="6">
         <v>7</v>
       </c>
       <c r="AQ58" s="6">
         <v>1</v>
       </c>
       <c r="AR58" s="6">
         <v>1</v>
       </c>
       <c r="AS58" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AT58" s="6">
         <v>0</v>
       </c>
       <c r="AU58" s="6">
         <v>0</v>
       </c>
       <c r="AV58" s="6">
         <v>1</v>
       </c>
       <c r="AW58" s="6">
         <v>0</v>
       </c>
       <c r="AX58" s="6">
         <v>5</v>
       </c>
       <c r="AY58" s="6">
         <v>0</v>
       </c>
       <c r="AZ58" s="6">
         <v>0</v>
       </c>
       <c r="BA58" s="6">
         <v>1</v>
       </c>
@@ -12342,51 +12355,51 @@
         <v>0</v>
       </c>
       <c r="BF58" s="6">
         <v>0</v>
       </c>
       <c r="BG58" s="6">
         <v>0</v>
       </c>
       <c r="BH58" s="6">
         <v>1</v>
       </c>
       <c r="BI58" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C59" s="26"/>
       <c r="D59" s="26"/>
       <c r="E59" s="26"/>
       <c r="G59" s="27"/>
       <c r="I59" s="2" t="s">
         <v>129</v>
       </c>
       <c r="J59" s="16"/>
       <c r="K59" s="6">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L59" s="6">
         <v>1</v>
       </c>
       <c r="M59" s="6">
         <v>0</v>
       </c>
       <c r="N59" s="6">
         <v>0</v>
       </c>
       <c r="O59" s="6">
         <v>2</v>
       </c>
       <c r="P59" s="6">
         <v>2</v>
       </c>
       <c r="Q59" s="6">
         <v>1</v>
       </c>
       <c r="R59" s="6">
         <v>0</v>
       </c>
       <c r="S59" s="6">
         <v>0</v>
       </c>
@@ -12444,51 +12457,51 @@
       <c r="AK59" s="6">
         <v>0</v>
       </c>
       <c r="AL59" s="6">
         <v>0</v>
       </c>
       <c r="AM59" s="6">
         <v>4</v>
       </c>
       <c r="AN59" s="6">
         <v>1</v>
       </c>
       <c r="AO59" s="6">
         <v>0</v>
       </c>
       <c r="AP59" s="6">
         <v>6</v>
       </c>
       <c r="AQ59" s="6">
         <v>2</v>
       </c>
       <c r="AR59" s="6">
         <v>0</v>
       </c>
       <c r="AS59" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AT59" s="6">
         <v>0</v>
       </c>
       <c r="AU59" s="6">
         <v>0</v>
       </c>
       <c r="AV59" s="6">
         <v>1</v>
       </c>
       <c r="AW59" s="6">
         <v>4</v>
       </c>
       <c r="AX59" s="6">
         <v>3</v>
       </c>
       <c r="AY59" s="6">
         <v>0</v>
       </c>
       <c r="AZ59" s="6">
         <v>0</v>
       </c>
       <c r="BA59" s="6">
         <v>0</v>
       </c>
@@ -12669,84 +12682,84 @@
       </c>
       <c r="BF60" s="6">
         <v>0</v>
       </c>
       <c r="BG60" s="6">
         <v>0</v>
       </c>
       <c r="BH60" s="6">
         <v>1</v>
       </c>
       <c r="BI60" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C61" s="26"/>
       <c r="D61" s="26"/>
       <c r="E61" s="26"/>
       <c r="G61" s="26" t="s">
         <v>2</v>
       </c>
       <c r="H61" s="26"/>
       <c r="I61" s="26"/>
       <c r="J61" s="16"/>
       <c r="K61" s="6">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="L61" s="6">
         <v>22</v>
       </c>
       <c r="M61" s="6">
         <v>2</v>
       </c>
       <c r="N61" s="6">
         <v>0</v>
       </c>
       <c r="O61" s="6">
         <v>3</v>
       </c>
       <c r="P61" s="6">
         <v>2</v>
       </c>
       <c r="Q61" s="6">
         <v>0</v>
       </c>
       <c r="R61" s="6">
         <v>3</v>
       </c>
       <c r="S61" s="6">
         <v>3</v>
       </c>
       <c r="T61" s="6">
         <v>5</v>
       </c>
       <c r="U61" s="6">
         <v>3</v>
       </c>
       <c r="V61" s="6">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W61" s="6">
         <v>2</v>
       </c>
       <c r="X61" s="6">
         <v>3</v>
       </c>
       <c r="Y61" s="6">
         <v>5</v>
       </c>
       <c r="Z61" s="6">
         <v>2</v>
       </c>
       <c r="AA61" s="6">
         <v>19</v>
       </c>
       <c r="AB61" s="6">
         <v>17</v>
       </c>
       <c r="AC61" s="6">
         <v>4</v>
       </c>
       <c r="AD61" s="6">
         <v>13</v>
       </c>
@@ -12798,51 +12811,51 @@
       <c r="AT61" s="6">
         <v>0</v>
       </c>
       <c r="AU61" s="6">
         <v>0</v>
       </c>
       <c r="AV61" s="6">
         <v>1</v>
       </c>
       <c r="AW61" s="6">
         <v>2</v>
       </c>
       <c r="AX61" s="6">
         <v>11</v>
       </c>
       <c r="AY61" s="6">
         <v>1</v>
       </c>
       <c r="AZ61" s="6">
         <v>3</v>
       </c>
       <c r="BA61" s="6">
         <v>1</v>
       </c>
       <c r="BB61" s="6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="BC61" s="6">
         <v>1</v>
       </c>
       <c r="BD61" s="6">
         <v>0</v>
       </c>
       <c r="BE61" s="6">
         <v>1</v>
       </c>
       <c r="BF61" s="6">
         <v>0</v>
       </c>
       <c r="BG61" s="6">
         <v>4</v>
       </c>
       <c r="BH61" s="6">
         <v>1</v>
       </c>
       <c r="BI61" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="62" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C62" s="27" t="s">
@@ -12999,51 +13012,51 @@
       </c>
       <c r="BF62" s="6">
         <v>0</v>
       </c>
       <c r="BG62" s="6">
         <v>0</v>
       </c>
       <c r="BH62" s="6">
         <v>0</v>
       </c>
       <c r="BI62" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C63" s="27"/>
       <c r="D63" s="26"/>
       <c r="E63" s="26"/>
       <c r="G63" s="26" t="s">
         <v>19</v>
       </c>
       <c r="H63" s="26"/>
       <c r="I63" s="26"/>
       <c r="J63" s="16"/>
       <c r="K63" s="6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L63" s="6">
         <v>0</v>
       </c>
       <c r="M63" s="6">
         <v>0</v>
       </c>
       <c r="N63" s="6">
         <v>0</v>
       </c>
       <c r="O63" s="6">
         <v>1</v>
       </c>
       <c r="P63" s="6">
         <v>2</v>
       </c>
       <c r="Q63" s="6">
         <v>0</v>
       </c>
       <c r="R63" s="6">
         <v>0</v>
       </c>
       <c r="S63" s="6">
         <v>0</v>
       </c>
@@ -13128,51 +13141,51 @@
       <c r="AT63" s="6">
         <v>0</v>
       </c>
       <c r="AU63" s="6">
         <v>0</v>
       </c>
       <c r="AV63" s="6">
         <v>0</v>
       </c>
       <c r="AW63" s="6">
         <v>0</v>
       </c>
       <c r="AX63" s="6">
         <v>0</v>
       </c>
       <c r="AY63" s="6">
         <v>0</v>
       </c>
       <c r="AZ63" s="6">
         <v>0</v>
       </c>
       <c r="BA63" s="6">
         <v>0</v>
       </c>
       <c r="BB63" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="BC63" s="6">
         <v>0</v>
       </c>
       <c r="BD63" s="6">
         <v>0</v>
       </c>
       <c r="BE63" s="6">
         <v>0</v>
       </c>
       <c r="BF63" s="6">
         <v>2</v>
       </c>
       <c r="BG63" s="6">
         <v>3</v>
       </c>
       <c r="BH63" s="6">
         <v>0</v>
       </c>
       <c r="BI63" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C64" s="27"/>
@@ -13327,51 +13340,51 @@
       </c>
       <c r="BF64" s="6">
         <v>1</v>
       </c>
       <c r="BG64" s="6">
         <v>0</v>
       </c>
       <c r="BH64" s="6">
         <v>0</v>
       </c>
       <c r="BI64" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C65" s="26"/>
       <c r="D65" s="26"/>
       <c r="E65" s="26"/>
       <c r="G65" s="26" t="s">
         <v>132</v>
       </c>
       <c r="H65" s="26"/>
       <c r="I65" s="26"/>
       <c r="J65" s="16"/>
       <c r="K65" s="6">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="L65" s="6">
         <v>9</v>
       </c>
       <c r="M65" s="6">
         <v>1</v>
       </c>
       <c r="N65" s="6">
         <v>3</v>
       </c>
       <c r="O65" s="6">
         <v>6</v>
       </c>
       <c r="P65" s="6">
         <v>11</v>
       </c>
       <c r="Q65" s="6">
         <v>6</v>
       </c>
       <c r="R65" s="6">
         <v>2</v>
       </c>
       <c r="S65" s="6">
         <v>3</v>
       </c>
@@ -13393,51 +13406,51 @@
       <c r="Y65" s="6">
         <v>9</v>
       </c>
       <c r="Z65" s="6">
         <v>16</v>
       </c>
       <c r="AA65" s="6">
         <v>29</v>
       </c>
       <c r="AB65" s="6">
         <v>13</v>
       </c>
       <c r="AC65" s="6">
         <v>7</v>
       </c>
       <c r="AD65" s="6">
         <v>1</v>
       </c>
       <c r="AE65" s="6">
         <v>4</v>
       </c>
       <c r="AF65" s="6">
         <v>6</v>
       </c>
       <c r="AG65" s="6">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AH65" s="6">
         <v>3</v>
       </c>
       <c r="AI65" s="6">
         <v>2</v>
       </c>
       <c r="AJ65" s="6">
         <v>0</v>
       </c>
       <c r="AK65" s="6">
         <v>3</v>
       </c>
       <c r="AL65" s="6">
         <v>5</v>
       </c>
       <c r="AM65" s="6">
         <v>29</v>
       </c>
       <c r="AN65" s="6">
         <v>4</v>
       </c>
       <c r="AO65" s="6">
         <v>2</v>
       </c>
@@ -13456,215 +13469,215 @@
       <c r="AT65" s="6">
         <v>4</v>
       </c>
       <c r="AU65" s="6">
         <v>0</v>
       </c>
       <c r="AV65" s="6">
         <v>2</v>
       </c>
       <c r="AW65" s="6">
         <v>3</v>
       </c>
       <c r="AX65" s="6">
         <v>3</v>
       </c>
       <c r="AY65" s="6">
         <v>0</v>
       </c>
       <c r="AZ65" s="6">
         <v>4</v>
       </c>
       <c r="BA65" s="6">
         <v>2</v>
       </c>
       <c r="BB65" s="6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="BC65" s="6">
         <v>1</v>
       </c>
       <c r="BD65" s="6">
         <v>2</v>
       </c>
       <c r="BE65" s="6">
         <v>2</v>
       </c>
       <c r="BF65" s="6">
         <v>4</v>
       </c>
       <c r="BG65" s="6">
         <v>3</v>
       </c>
       <c r="BH65" s="6">
         <v>3</v>
       </c>
       <c r="BI65" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="66" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C66" s="26"/>
       <c r="D66" s="26"/>
       <c r="E66" s="26"/>
       <c r="G66" s="26" t="s">
         <v>110</v>
       </c>
       <c r="H66" s="26"/>
       <c r="I66" s="26"/>
       <c r="J66" s="16"/>
       <c r="K66" s="6">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="L66" s="6">
         <v>16</v>
       </c>
       <c r="M66" s="6">
         <v>0</v>
       </c>
       <c r="N66" s="6">
         <v>0</v>
       </c>
       <c r="O66" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P66" s="6">
         <v>2</v>
       </c>
       <c r="Q66" s="6">
         <v>1</v>
       </c>
       <c r="R66" s="6">
         <v>6</v>
       </c>
       <c r="S66" s="6">
         <v>0</v>
       </c>
       <c r="T66" s="6">
         <v>3</v>
       </c>
       <c r="U66" s="6">
         <v>7</v>
       </c>
       <c r="V66" s="6">
         <v>52</v>
       </c>
       <c r="W66" s="6">
         <v>1</v>
       </c>
       <c r="X66" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Y66" s="6">
         <v>5</v>
       </c>
       <c r="Z66" s="6">
         <v>5</v>
       </c>
       <c r="AA66" s="6">
         <v>10</v>
       </c>
       <c r="AB66" s="6">
         <v>24</v>
       </c>
       <c r="AC66" s="6">
         <v>3</v>
       </c>
       <c r="AD66" s="6">
         <v>2</v>
       </c>
       <c r="AE66" s="6">
         <v>4</v>
       </c>
       <c r="AF66" s="6">
         <v>7</v>
       </c>
       <c r="AG66" s="6">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AH66" s="6">
         <v>1</v>
       </c>
       <c r="AI66" s="6">
         <v>0</v>
       </c>
       <c r="AJ66" s="6">
         <v>0</v>
       </c>
       <c r="AK66" s="6">
         <v>5</v>
       </c>
       <c r="AL66" s="6">
         <v>2</v>
       </c>
       <c r="AM66" s="6">
         <v>6</v>
       </c>
       <c r="AN66" s="6">
         <v>4</v>
       </c>
       <c r="AO66" s="6">
         <v>8</v>
       </c>
       <c r="AP66" s="6">
         <v>10</v>
       </c>
       <c r="AQ66" s="6">
         <v>2</v>
       </c>
       <c r="AR66" s="6">
         <v>2</v>
       </c>
       <c r="AS66" s="6">
         <v>5</v>
       </c>
       <c r="AT66" s="6">
         <v>2</v>
       </c>
       <c r="AU66" s="6">
         <v>2</v>
       </c>
       <c r="AV66" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AW66" s="6">
         <v>2</v>
       </c>
       <c r="AX66" s="6">
         <v>8</v>
       </c>
       <c r="AY66" s="6">
         <v>2</v>
       </c>
       <c r="AZ66" s="6">
         <v>6</v>
       </c>
       <c r="BA66" s="6">
         <v>3</v>
       </c>
       <c r="BB66" s="6">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="BC66" s="6">
         <v>0</v>
       </c>
       <c r="BD66" s="6">
         <v>1</v>
       </c>
       <c r="BE66" s="6">
         <v>3</v>
       </c>
       <c r="BF66" s="6">
         <v>3</v>
       </c>
       <c r="BG66" s="6">
         <v>3</v>
       </c>
       <c r="BH66" s="6">
         <v>3</v>
       </c>
       <c r="BI66" s="6">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C67" s="27" t="s">
@@ -13985,153 +13998,153 @@
         <v>0</v>
       </c>
       <c r="BF68" s="6">
         <v>3</v>
       </c>
       <c r="BG68" s="6">
         <v>1</v>
       </c>
       <c r="BH68" s="6">
         <v>2</v>
       </c>
       <c r="BI68" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C69" s="26"/>
       <c r="D69" s="26"/>
       <c r="E69" s="26"/>
       <c r="G69" s="26"/>
       <c r="I69" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J69" s="16"/>
       <c r="K69" s="6">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="L69" s="6">
         <v>0</v>
       </c>
       <c r="M69" s="6">
         <v>0</v>
       </c>
       <c r="N69" s="6">
         <v>1</v>
       </c>
       <c r="O69" s="6">
         <v>1</v>
       </c>
       <c r="P69" s="6">
         <v>5</v>
       </c>
       <c r="Q69" s="6">
         <v>4</v>
       </c>
       <c r="R69" s="6">
         <v>5</v>
       </c>
       <c r="S69" s="6">
         <v>2</v>
       </c>
       <c r="T69" s="6">
         <v>7</v>
       </c>
       <c r="U69" s="6">
         <v>0</v>
       </c>
       <c r="V69" s="6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W69" s="6">
         <v>9</v>
       </c>
       <c r="X69" s="6">
         <v>4</v>
       </c>
       <c r="Y69" s="6">
         <v>5</v>
       </c>
       <c r="Z69" s="6">
         <v>8</v>
       </c>
       <c r="AA69" s="6">
         <v>9</v>
       </c>
       <c r="AB69" s="6">
         <v>11</v>
       </c>
       <c r="AC69" s="6">
         <v>4</v>
       </c>
       <c r="AD69" s="6">
         <v>0</v>
       </c>
       <c r="AE69" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AF69" s="6">
         <v>6</v>
       </c>
       <c r="AG69" s="6">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AH69" s="6">
         <v>9</v>
       </c>
       <c r="AI69" s="6">
         <v>2</v>
       </c>
       <c r="AJ69" s="6">
         <v>1</v>
       </c>
       <c r="AK69" s="6">
         <v>2</v>
       </c>
       <c r="AL69" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AM69" s="6">
         <v>4</v>
       </c>
       <c r="AN69" s="6">
         <v>3</v>
       </c>
       <c r="AO69" s="6">
         <v>1</v>
       </c>
       <c r="AP69" s="6">
         <v>8</v>
       </c>
       <c r="AQ69" s="6">
         <v>3</v>
       </c>
       <c r="AR69" s="6">
         <v>5</v>
       </c>
       <c r="AS69" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AT69" s="6">
         <v>1</v>
       </c>
       <c r="AU69" s="6">
         <v>2</v>
       </c>
       <c r="AV69" s="6">
         <v>3</v>
       </c>
       <c r="AW69" s="6">
         <v>3</v>
       </c>
       <c r="AX69" s="6">
         <v>6</v>
       </c>
       <c r="AY69" s="6">
         <v>1</v>
       </c>
       <c r="AZ69" s="6">
         <v>12</v>
       </c>
       <c r="BA69" s="6">
         <v>3</v>
       </c>
@@ -14313,51 +14326,51 @@
       </c>
       <c r="BF70" s="6">
         <v>0</v>
       </c>
       <c r="BG70" s="6">
         <v>0</v>
       </c>
       <c r="BH70" s="6">
         <v>1</v>
       </c>
       <c r="BI70" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C71" s="26"/>
       <c r="D71" s="26"/>
       <c r="E71" s="26"/>
       <c r="G71" s="26" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="26"/>
       <c r="I71" s="26"/>
       <c r="J71" s="16"/>
       <c r="K71" s="6">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L71" s="6">
         <v>0</v>
       </c>
       <c r="M71" s="6">
         <v>0</v>
       </c>
       <c r="N71" s="6">
         <v>1</v>
       </c>
       <c r="O71" s="6">
         <v>6</v>
       </c>
       <c r="P71" s="6">
         <v>3</v>
       </c>
       <c r="Q71" s="6">
         <v>1</v>
       </c>
       <c r="R71" s="6">
         <v>2</v>
       </c>
       <c r="S71" s="6">
         <v>8</v>
       </c>
@@ -14439,101 +14452,101 @@
       <c r="AS71" s="6">
         <v>1</v>
       </c>
       <c r="AT71" s="6">
         <v>1</v>
       </c>
       <c r="AU71" s="6">
         <v>0</v>
       </c>
       <c r="AV71" s="6">
         <v>1</v>
       </c>
       <c r="AW71" s="6">
         <v>0</v>
       </c>
       <c r="AX71" s="6">
         <v>9</v>
       </c>
       <c r="AY71" s="6">
         <v>0</v>
       </c>
       <c r="AZ71" s="6">
         <v>4</v>
       </c>
       <c r="BA71" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BB71" s="6">
         <v>11</v>
       </c>
       <c r="BC71" s="6">
         <v>1</v>
       </c>
       <c r="BD71" s="6">
         <v>1</v>
       </c>
       <c r="BE71" s="6">
         <v>5</v>
       </c>
       <c r="BF71" s="6">
         <v>2</v>
       </c>
       <c r="BG71" s="6">
         <v>20</v>
       </c>
       <c r="BH71" s="6">
         <v>6</v>
       </c>
       <c r="BI71" s="6">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C72" s="26"/>
       <c r="D72" s="26"/>
       <c r="E72" s="26"/>
       <c r="G72" s="26" t="s">
         <v>2</v>
       </c>
       <c r="H72" s="26"/>
       <c r="I72" s="26"/>
       <c r="J72" s="16"/>
       <c r="K72" s="6">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="L72" s="6">
         <v>3</v>
       </c>
       <c r="M72" s="6">
         <v>0</v>
       </c>
       <c r="N72" s="6">
         <v>1</v>
       </c>
       <c r="O72" s="6">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="P72" s="6">
         <v>3</v>
       </c>
       <c r="Q72" s="6">
         <v>10</v>
       </c>
       <c r="R72" s="6">
         <v>9</v>
       </c>
       <c r="S72" s="6">
         <v>4</v>
       </c>
       <c r="T72" s="6">
         <v>7</v>
       </c>
       <c r="U72" s="6">
         <v>2</v>
       </c>
       <c r="V72" s="6">
         <v>5</v>
       </c>
       <c r="W72" s="6">
         <v>0</v>
       </c>
@@ -14543,51 +14556,51 @@
       <c r="Y72" s="6">
         <v>1</v>
       </c>
       <c r="Z72" s="6">
         <v>1</v>
       </c>
       <c r="AA72" s="6">
         <v>16</v>
       </c>
       <c r="AB72" s="6">
         <v>3</v>
       </c>
       <c r="AC72" s="6">
         <v>9</v>
       </c>
       <c r="AD72" s="6">
         <v>5</v>
       </c>
       <c r="AE72" s="6">
         <v>2</v>
       </c>
       <c r="AF72" s="6">
         <v>3</v>
       </c>
       <c r="AG72" s="6">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AH72" s="6">
         <v>0</v>
       </c>
       <c r="AI72" s="6">
         <v>16</v>
       </c>
       <c r="AJ72" s="6">
         <v>13</v>
       </c>
       <c r="AK72" s="6">
         <v>9</v>
       </c>
       <c r="AL72" s="6">
         <v>12</v>
       </c>
       <c r="AM72" s="6">
         <v>2</v>
       </c>
       <c r="AN72" s="6">
         <v>9</v>
       </c>
       <c r="AO72" s="6">
         <v>3</v>
       </c>
@@ -14606,217 +14619,217 @@
       <c r="AT72" s="6">
         <v>0</v>
       </c>
       <c r="AU72" s="6">
         <v>0</v>
       </c>
       <c r="AV72" s="6">
         <v>1</v>
       </c>
       <c r="AW72" s="6">
         <v>5</v>
       </c>
       <c r="AX72" s="6">
         <v>1</v>
       </c>
       <c r="AY72" s="6">
         <v>0</v>
       </c>
       <c r="AZ72" s="6">
         <v>0</v>
       </c>
       <c r="BA72" s="6">
         <v>3</v>
       </c>
       <c r="BB72" s="6">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="BC72" s="6">
         <v>8</v>
       </c>
       <c r="BD72" s="6">
         <v>2</v>
       </c>
       <c r="BE72" s="6">
         <v>3</v>
       </c>
       <c r="BF72" s="6">
         <v>17</v>
       </c>
       <c r="BG72" s="6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="BH72" s="6">
         <v>13</v>
       </c>
       <c r="BI72" s="6">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C73" s="27" t="s">
         <v>25</v>
       </c>
       <c r="D73" s="27"/>
       <c r="E73" s="27"/>
       <c r="G73" s="26" t="s">
         <v>100</v>
       </c>
       <c r="H73" s="26"/>
       <c r="I73" s="26"/>
       <c r="J73" s="16"/>
       <c r="K73" s="6">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="L73" s="6">
         <v>0</v>
       </c>
       <c r="M73" s="6">
         <v>0</v>
       </c>
       <c r="N73" s="6">
         <v>1</v>
       </c>
       <c r="O73" s="6">
         <v>3</v>
       </c>
       <c r="P73" s="6">
         <v>2</v>
       </c>
       <c r="Q73" s="6">
         <v>0</v>
       </c>
       <c r="R73" s="6">
         <v>0</v>
       </c>
       <c r="S73" s="6">
         <v>2</v>
       </c>
       <c r="T73" s="6">
         <v>5</v>
       </c>
       <c r="U73" s="6">
         <v>1</v>
       </c>
       <c r="V73" s="6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W73" s="6">
         <v>3</v>
       </c>
       <c r="X73" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y73" s="6">
         <v>1</v>
       </c>
       <c r="Z73" s="6">
         <v>5</v>
       </c>
       <c r="AA73" s="6">
         <v>2</v>
       </c>
       <c r="AB73" s="6">
         <v>9</v>
       </c>
       <c r="AC73" s="6">
         <v>2</v>
       </c>
       <c r="AD73" s="6">
         <v>0</v>
       </c>
       <c r="AE73" s="6">
         <v>2</v>
       </c>
       <c r="AF73" s="6">
         <v>4</v>
       </c>
       <c r="AG73" s="6">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="AH73" s="6">
         <v>1</v>
       </c>
       <c r="AI73" s="6">
         <v>1</v>
       </c>
       <c r="AJ73" s="6">
         <v>0</v>
       </c>
       <c r="AK73" s="6">
         <v>4</v>
       </c>
       <c r="AL73" s="6">
         <v>3</v>
       </c>
       <c r="AM73" s="6">
         <v>3</v>
       </c>
       <c r="AN73" s="6">
         <v>1</v>
       </c>
       <c r="AO73" s="6">
         <v>1</v>
       </c>
       <c r="AP73" s="6">
         <v>7</v>
       </c>
       <c r="AQ73" s="6">
         <v>3</v>
       </c>
       <c r="AR73" s="6">
         <v>0</v>
       </c>
       <c r="AS73" s="6">
         <v>1</v>
       </c>
       <c r="AT73" s="6">
         <v>0</v>
       </c>
       <c r="AU73" s="6">
         <v>0</v>
       </c>
       <c r="AV73" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AW73" s="6">
         <v>0</v>
       </c>
       <c r="AX73" s="6">
         <v>1</v>
       </c>
       <c r="AY73" s="6">
         <v>0</v>
       </c>
       <c r="AZ73" s="6">
         <v>5</v>
       </c>
       <c r="BA73" s="6">
         <v>4</v>
       </c>
       <c r="BB73" s="6">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="BC73" s="6">
         <v>4</v>
       </c>
       <c r="BD73" s="6">
         <v>3</v>
       </c>
       <c r="BE73" s="6">
         <v>0</v>
       </c>
       <c r="BF73" s="6">
         <v>0</v>
       </c>
       <c r="BG73" s="6">
         <v>12</v>
       </c>
       <c r="BH73" s="6">
         <v>5</v>
       </c>
       <c r="BI73" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C74" s="27"/>
@@ -14971,51 +14984,51 @@
       </c>
       <c r="BF74" s="6">
         <v>6</v>
       </c>
       <c r="BG74" s="6">
         <v>3</v>
       </c>
       <c r="BH74" s="6">
         <v>1</v>
       </c>
       <c r="BI74" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C75" s="27"/>
       <c r="D75" s="27"/>
       <c r="E75" s="27"/>
       <c r="G75" s="26" t="s">
         <v>86</v>
       </c>
       <c r="H75" s="26"/>
       <c r="I75" s="26"/>
       <c r="J75" s="16"/>
       <c r="K75" s="6">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L75" s="6">
         <v>2</v>
       </c>
       <c r="M75" s="6">
         <v>0</v>
       </c>
       <c r="N75" s="6">
         <v>1</v>
       </c>
       <c r="O75" s="6">
         <v>3</v>
       </c>
       <c r="P75" s="6">
         <v>4</v>
       </c>
       <c r="Q75" s="6">
         <v>2</v>
       </c>
       <c r="R75" s="6">
         <v>1</v>
       </c>
       <c r="S75" s="6">
         <v>1</v>
       </c>
@@ -15037,51 +15050,51 @@
       <c r="Y75" s="6">
         <v>0</v>
       </c>
       <c r="Z75" s="6">
         <v>2</v>
       </c>
       <c r="AA75" s="6">
         <v>2</v>
       </c>
       <c r="AB75" s="6">
         <v>14</v>
       </c>
       <c r="AC75" s="6">
         <v>0</v>
       </c>
       <c r="AD75" s="6">
         <v>1</v>
       </c>
       <c r="AE75" s="6">
         <v>1</v>
       </c>
       <c r="AF75" s="6">
         <v>1</v>
       </c>
       <c r="AG75" s="6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AH75" s="6">
         <v>1</v>
       </c>
       <c r="AI75" s="6">
         <v>0</v>
       </c>
       <c r="AJ75" s="6">
         <v>0</v>
       </c>
       <c r="AK75" s="6">
         <v>0</v>
       </c>
       <c r="AL75" s="6">
         <v>2</v>
       </c>
       <c r="AM75" s="6">
         <v>2</v>
       </c>
       <c r="AN75" s="6">
         <v>1</v>
       </c>
       <c r="AO75" s="6">
         <v>0</v>
       </c>
@@ -15791,51 +15804,51 @@
       </c>
       <c r="BF79" s="6">
         <v>0</v>
       </c>
       <c r="BG79" s="6">
         <v>0</v>
       </c>
       <c r="BH79" s="6">
         <v>0</v>
       </c>
       <c r="BI79" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="3:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C80" s="27"/>
       <c r="D80" s="27"/>
       <c r="E80" s="27"/>
       <c r="G80" s="26" t="s">
         <v>134</v>
       </c>
       <c r="H80" s="26"/>
       <c r="I80" s="26"/>
       <c r="J80" s="16"/>
       <c r="K80" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L80" s="6">
         <v>0</v>
       </c>
       <c r="M80" s="6">
         <v>0</v>
       </c>
       <c r="N80" s="6">
         <v>0</v>
       </c>
       <c r="O80" s="6">
         <v>0</v>
       </c>
       <c r="P80" s="6">
         <v>0</v>
       </c>
       <c r="Q80" s="6">
         <v>0</v>
       </c>
       <c r="R80" s="6">
         <v>0</v>
       </c>
       <c r="S80" s="6">
         <v>0</v>
       </c>
@@ -15875,51 +15888,51 @@
       <c r="AE80" s="6">
         <v>0</v>
       </c>
       <c r="AF80" s="6">
         <v>0</v>
       </c>
       <c r="AG80" s="6">
         <v>0</v>
       </c>
       <c r="AH80" s="6">
         <v>0</v>
       </c>
       <c r="AI80" s="6">
         <v>0</v>
       </c>
       <c r="AJ80" s="6">
         <v>0</v>
       </c>
       <c r="AK80" s="6">
         <v>0</v>
       </c>
       <c r="AL80" s="6">
         <v>0</v>
       </c>
       <c r="AM80" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN80" s="6">
         <v>0</v>
       </c>
       <c r="AO80" s="6">
         <v>0</v>
       </c>
       <c r="AP80" s="6">
         <v>0</v>
       </c>
       <c r="AQ80" s="6">
         <v>0</v>
       </c>
       <c r="AR80" s="6">
         <v>0</v>
       </c>
       <c r="AS80" s="6">
         <v>0</v>
       </c>
       <c r="AT80" s="6">
         <v>0</v>
       </c>
       <c r="AU80" s="6">
         <v>0</v>
       </c>
@@ -15955,117 +15968,117 @@
       </c>
       <c r="BF80" s="6">
         <v>0</v>
       </c>
       <c r="BG80" s="6">
         <v>0</v>
       </c>
       <c r="BH80" s="6">
         <v>0</v>
       </c>
       <c r="BI80" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C81" s="27"/>
       <c r="D81" s="27"/>
       <c r="E81" s="27"/>
       <c r="G81" s="26" t="s">
         <v>2</v>
       </c>
       <c r="H81" s="26"/>
       <c r="I81" s="26"/>
       <c r="J81" s="16"/>
       <c r="K81" s="6">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="L81" s="6">
         <v>1</v>
       </c>
       <c r="M81" s="6">
         <v>0</v>
       </c>
       <c r="N81" s="6">
         <v>0</v>
       </c>
       <c r="O81" s="6">
         <v>5</v>
       </c>
       <c r="P81" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q81" s="6">
         <v>1</v>
       </c>
       <c r="R81" s="6">
         <v>2</v>
       </c>
       <c r="S81" s="6">
         <v>2</v>
       </c>
       <c r="T81" s="6">
         <v>5</v>
       </c>
       <c r="U81" s="6">
         <v>0</v>
       </c>
       <c r="V81" s="6">
         <v>32</v>
       </c>
       <c r="W81" s="6">
         <v>1</v>
       </c>
       <c r="X81" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Y81" s="6">
         <v>5</v>
       </c>
       <c r="Z81" s="6">
         <v>3</v>
       </c>
       <c r="AA81" s="6">
         <v>4</v>
       </c>
       <c r="AB81" s="6">
         <v>4</v>
       </c>
       <c r="AC81" s="6">
         <v>2</v>
       </c>
       <c r="AD81" s="6">
         <v>0</v>
       </c>
       <c r="AE81" s="6">
         <v>2</v>
       </c>
       <c r="AF81" s="6">
         <v>2</v>
       </c>
       <c r="AG81" s="6">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="AH81" s="6">
         <v>0</v>
       </c>
       <c r="AI81" s="6">
         <v>0</v>
       </c>
       <c r="AJ81" s="6">
         <v>1</v>
       </c>
       <c r="AK81" s="6">
         <v>2</v>
       </c>
       <c r="AL81" s="6">
         <v>2</v>
       </c>
       <c r="AM81" s="6">
         <v>2</v>
       </c>
       <c r="AN81" s="6">
         <v>0</v>
       </c>
       <c r="AO81" s="6">
         <v>2</v>
       </c>
@@ -16084,87 +16097,87 @@
       <c r="AT81" s="6">
         <v>0</v>
       </c>
       <c r="AU81" s="6">
         <v>0</v>
       </c>
       <c r="AV81" s="6">
         <v>0</v>
       </c>
       <c r="AW81" s="6">
         <v>0</v>
       </c>
       <c r="AX81" s="6">
         <v>0</v>
       </c>
       <c r="AY81" s="6">
         <v>0</v>
       </c>
       <c r="AZ81" s="6">
         <v>4</v>
       </c>
       <c r="BA81" s="6">
         <v>3</v>
       </c>
       <c r="BB81" s="6">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="BC81" s="6">
         <v>2</v>
       </c>
       <c r="BD81" s="6">
         <v>4</v>
       </c>
       <c r="BE81" s="6">
         <v>4</v>
       </c>
       <c r="BF81" s="6">
         <v>3</v>
       </c>
       <c r="BG81" s="6">
         <v>5</v>
       </c>
       <c r="BH81" s="6">
         <v>9</v>
       </c>
       <c r="BI81" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C82" s="26" t="s">
         <v>27</v>
       </c>
       <c r="D82" s="26"/>
       <c r="E82" s="26"/>
       <c r="F82" s="26"/>
       <c r="G82" s="26"/>
       <c r="H82" s="26"/>
       <c r="I82" s="26"/>
       <c r="J82" s="16"/>
       <c r="K82" s="6">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="L82" s="6">
         <v>0</v>
       </c>
       <c r="M82" s="6">
         <v>0</v>
       </c>
       <c r="N82" s="6">
         <v>0</v>
       </c>
       <c r="O82" s="6">
         <v>2</v>
       </c>
       <c r="P82" s="6">
         <v>0</v>
       </c>
       <c r="Q82" s="6">
         <v>0</v>
       </c>
       <c r="R82" s="6">
         <v>0</v>
       </c>
       <c r="S82" s="6">
         <v>3</v>
       </c>
@@ -16204,51 +16217,51 @@
       <c r="AE82" s="6">
         <v>0</v>
       </c>
       <c r="AF82" s="6">
         <v>0</v>
       </c>
       <c r="AG82" s="6">
         <v>0</v>
       </c>
       <c r="AH82" s="6">
         <v>0</v>
       </c>
       <c r="AI82" s="6">
         <v>0</v>
       </c>
       <c r="AJ82" s="6">
         <v>0</v>
       </c>
       <c r="AK82" s="6">
         <v>0</v>
       </c>
       <c r="AL82" s="6">
         <v>0</v>
       </c>
       <c r="AM82" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AN82" s="6">
         <v>0</v>
       </c>
       <c r="AO82" s="6">
         <v>0</v>
       </c>
       <c r="AP82" s="6">
         <v>0</v>
       </c>
       <c r="AQ82" s="6">
         <v>3</v>
       </c>
       <c r="AR82" s="6">
         <v>0</v>
       </c>
       <c r="AS82" s="6">
         <v>1</v>
       </c>
       <c r="AT82" s="6">
         <v>0</v>
       </c>
       <c r="AU82" s="6">
         <v>0</v>
       </c>
@@ -16450,195 +16463,195 @@
       <c r="BF83" s="6">
         <v>0</v>
       </c>
       <c r="BG83" s="6">
         <v>0</v>
       </c>
       <c r="BH83" s="6">
         <v>0</v>
       </c>
       <c r="BI83" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C84" s="26" t="s">
         <v>2</v>
       </c>
       <c r="D84" s="26"/>
       <c r="E84" s="26"/>
       <c r="F84" s="26"/>
       <c r="G84" s="26"/>
       <c r="H84" s="26"/>
       <c r="I84" s="26"/>
       <c r="J84" s="16"/>
       <c r="K84" s="6">
-        <v>5281</v>
+        <v>5332</v>
       </c>
       <c r="L84" s="6">
         <v>360</v>
       </c>
       <c r="M84" s="6">
         <v>4</v>
       </c>
       <c r="N84" s="6">
         <v>7</v>
       </c>
       <c r="O84" s="6">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="P84" s="6">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Q84" s="6">
         <v>34</v>
       </c>
       <c r="R84" s="6">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="S84" s="6">
         <v>27</v>
       </c>
       <c r="T84" s="6">
         <v>40</v>
       </c>
       <c r="U84" s="6">
         <v>45</v>
       </c>
       <c r="V84" s="6">
         <v>732</v>
       </c>
       <c r="W84" s="6">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="X84" s="6">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Y84" s="6">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="Z84" s="6">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AA84" s="6">
         <v>201</v>
       </c>
       <c r="AB84" s="6">
         <v>138</v>
       </c>
       <c r="AC84" s="6">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AD84" s="6">
         <v>41</v>
       </c>
       <c r="AE84" s="6">
         <v>44</v>
       </c>
       <c r="AF84" s="6">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AG84" s="6">
-        <v>341</v>
+        <v>365</v>
       </c>
       <c r="AH84" s="6">
         <v>49</v>
       </c>
       <c r="AI84" s="6">
         <v>36</v>
       </c>
       <c r="AJ84" s="6">
         <v>31</v>
       </c>
       <c r="AK84" s="6">
         <v>208</v>
       </c>
       <c r="AL84" s="6">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="AM84" s="6">
         <v>508</v>
       </c>
       <c r="AN84" s="6">
         <v>28</v>
       </c>
       <c r="AO84" s="6">
         <v>65</v>
       </c>
       <c r="AP84" s="6">
         <v>98</v>
       </c>
       <c r="AQ84" s="6">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AR84" s="6">
         <v>22</v>
       </c>
       <c r="AS84" s="6">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="AT84" s="6">
         <v>10</v>
       </c>
       <c r="AU84" s="6">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AV84" s="6">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="AW84" s="6">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AX84" s="6">
         <v>58</v>
       </c>
       <c r="AY84" s="6">
         <v>47</v>
       </c>
       <c r="AZ84" s="6">
         <v>34</v>
       </c>
       <c r="BA84" s="6">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="BB84" s="6">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="BC84" s="6">
         <v>90</v>
       </c>
       <c r="BD84" s="6">
         <v>32</v>
       </c>
       <c r="BE84" s="6">
         <v>45</v>
       </c>
       <c r="BF84" s="6">
         <v>41</v>
       </c>
       <c r="BG84" s="6">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="BH84" s="6">
         <v>147</v>
       </c>
       <c r="BI84" s="6">
         <v>72</v>
       </c>
     </row>
     <row r="85" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J85" s="16"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
       <c r="N85" s="6"/>
       <c r="O85" s="6"/>
       <c r="P85" s="6"/>
       <c r="Q85" s="6"/>
       <c r="R85" s="6"/>
       <c r="S85" s="6"/>
       <c r="T85" s="6"/>
       <c r="U85" s="6"/>
       <c r="V85" s="6"/>
       <c r="W85" s="6"/>
       <c r="X85" s="6"/>
       <c r="Y85" s="6"/>
@@ -16734,90 +16747,90 @@
       <c r="AY86" s="5"/>
       <c r="AZ86" s="5"/>
       <c r="BA86" s="5"/>
       <c r="BB86" s="5"/>
       <c r="BC86" s="5"/>
       <c r="BD86" s="5"/>
       <c r="BE86" s="5"/>
       <c r="BF86" s="5"/>
       <c r="BG86" s="5"/>
       <c r="BH86" s="5"/>
       <c r="BI86" s="5"/>
     </row>
     <row r="87" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C87" s="26" t="s">
         <v>95</v>
       </c>
       <c r="D87" s="26"/>
       <c r="E87" s="26"/>
       <c r="G87" s="26" t="s">
         <v>88</v>
       </c>
       <c r="H87" s="26"/>
       <c r="I87" s="26"/>
       <c r="J87" s="16"/>
       <c r="K87" s="6">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="L87" s="6">
         <v>2</v>
       </c>
       <c r="M87" s="6">
         <v>2</v>
       </c>
       <c r="N87" s="6">
         <v>0</v>
       </c>
       <c r="O87" s="6">
         <v>9</v>
       </c>
       <c r="P87" s="6">
         <v>7</v>
       </c>
       <c r="Q87" s="6">
         <v>0</v>
       </c>
       <c r="R87" s="6">
         <v>0</v>
       </c>
       <c r="S87" s="6">
         <v>0</v>
       </c>
       <c r="T87" s="6">
         <v>1</v>
       </c>
       <c r="U87" s="6">
         <v>2</v>
       </c>
       <c r="V87" s="6">
         <v>25</v>
       </c>
       <c r="W87" s="6">
         <v>1</v>
       </c>
       <c r="X87" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y87" s="6">
         <v>1</v>
       </c>
       <c r="Z87" s="6">
         <v>4</v>
       </c>
       <c r="AA87" s="6">
         <v>6</v>
       </c>
       <c r="AB87" s="6">
         <v>4</v>
       </c>
       <c r="AC87" s="6">
         <v>1</v>
       </c>
       <c r="AD87" s="6">
         <v>0</v>
       </c>
       <c r="AE87" s="6">
         <v>2</v>
       </c>
       <c r="AF87" s="6">
         <v>4</v>
       </c>
@@ -16863,86 +16876,86 @@
       <c r="AT87" s="6">
         <v>0</v>
       </c>
       <c r="AU87" s="6">
         <v>1</v>
       </c>
       <c r="AV87" s="6">
         <v>0</v>
       </c>
       <c r="AW87" s="6">
         <v>0</v>
       </c>
       <c r="AX87" s="6">
         <v>1</v>
       </c>
       <c r="AY87" s="6">
         <v>2</v>
       </c>
       <c r="AZ87" s="6">
         <v>0</v>
       </c>
       <c r="BA87" s="6">
         <v>6</v>
       </c>
       <c r="BB87" s="6">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="BC87" s="6">
         <v>2</v>
       </c>
       <c r="BD87" s="6">
         <v>4</v>
       </c>
       <c r="BE87" s="6">
         <v>2</v>
       </c>
       <c r="BF87" s="6">
         <v>0</v>
       </c>
       <c r="BG87" s="6">
         <v>1</v>
       </c>
       <c r="BH87" s="6">
         <v>2</v>
       </c>
       <c r="BI87" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C88" s="26"/>
       <c r="D88" s="26"/>
       <c r="E88" s="26"/>
       <c r="G88" s="26" t="s">
         <v>89</v>
       </c>
       <c r="H88" s="26"/>
       <c r="I88" s="26"/>
       <c r="J88" s="16"/>
       <c r="K88" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L88" s="6">
         <v>0</v>
       </c>
       <c r="M88" s="6">
         <v>0</v>
       </c>
       <c r="N88" s="6">
         <v>0</v>
       </c>
       <c r="O88" s="6">
         <v>0</v>
       </c>
       <c r="P88" s="6">
         <v>0</v>
       </c>
       <c r="Q88" s="6">
         <v>0</v>
       </c>
       <c r="R88" s="6">
         <v>0</v>
       </c>
       <c r="S88" s="6">
         <v>0</v>
       </c>
@@ -16964,51 +16977,51 @@
       <c r="Y88" s="6">
         <v>0</v>
       </c>
       <c r="Z88" s="6">
         <v>1</v>
       </c>
       <c r="AA88" s="6">
         <v>0</v>
       </c>
       <c r="AB88" s="6">
         <v>0</v>
       </c>
       <c r="AC88" s="6">
         <v>0</v>
       </c>
       <c r="AD88" s="6">
         <v>0</v>
       </c>
       <c r="AE88" s="6">
         <v>0</v>
       </c>
       <c r="AF88" s="6">
         <v>0</v>
       </c>
       <c r="AG88" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AH88" s="6">
         <v>0</v>
       </c>
       <c r="AI88" s="6">
         <v>0</v>
       </c>
       <c r="AJ88" s="6">
         <v>0</v>
       </c>
       <c r="AK88" s="6">
         <v>0</v>
       </c>
       <c r="AL88" s="6">
         <v>0</v>
       </c>
       <c r="AM88" s="6">
         <v>0</v>
       </c>
       <c r="AN88" s="6">
         <v>0</v>
       </c>
       <c r="AO88" s="6">
         <v>1</v>
       </c>
@@ -17394,90 +17407,90 @@
         <v>0</v>
       </c>
       <c r="BG90" s="6">
         <v>0</v>
       </c>
       <c r="BH90" s="6">
         <v>0</v>
       </c>
       <c r="BI90" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C91" s="27" t="s">
         <v>96</v>
       </c>
       <c r="D91" s="26"/>
       <c r="E91" s="26"/>
       <c r="G91" s="26" t="s">
         <v>90</v>
       </c>
       <c r="H91" s="26"/>
       <c r="I91" s="26"/>
       <c r="J91" s="16"/>
       <c r="K91" s="6">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="L91" s="6">
         <v>3</v>
       </c>
       <c r="M91" s="6">
         <v>0</v>
       </c>
       <c r="N91" s="6">
         <v>0</v>
       </c>
       <c r="O91" s="6">
         <v>0</v>
       </c>
       <c r="P91" s="6">
         <v>1</v>
       </c>
       <c r="Q91" s="6">
         <v>1</v>
       </c>
       <c r="R91" s="6">
         <v>0</v>
       </c>
       <c r="S91" s="6">
         <v>4</v>
       </c>
       <c r="T91" s="6">
         <v>0</v>
       </c>
       <c r="U91" s="6">
         <v>0</v>
       </c>
       <c r="V91" s="6">
         <v>17</v>
       </c>
       <c r="W91" s="6">
         <v>1</v>
       </c>
       <c r="X91" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y91" s="6">
         <v>2</v>
       </c>
       <c r="Z91" s="6">
         <v>2</v>
       </c>
       <c r="AA91" s="6">
         <v>0</v>
       </c>
       <c r="AB91" s="6">
         <v>7</v>
       </c>
       <c r="AC91" s="6">
         <v>0</v>
       </c>
       <c r="AD91" s="6">
         <v>0</v>
       </c>
       <c r="AE91" s="6">
         <v>0</v>
       </c>
       <c r="AF91" s="6">
         <v>2</v>
       </c>
@@ -17541,134 +17554,134 @@
       <c r="AZ91" s="6">
         <v>9</v>
       </c>
       <c r="BA91" s="6">
         <v>0</v>
       </c>
       <c r="BB91" s="6">
         <v>9</v>
       </c>
       <c r="BC91" s="6">
         <v>0</v>
       </c>
       <c r="BD91" s="6">
         <v>0</v>
       </c>
       <c r="BE91" s="6">
         <v>4</v>
       </c>
       <c r="BF91" s="6">
         <v>1</v>
       </c>
       <c r="BG91" s="6">
         <v>2</v>
       </c>
       <c r="BH91" s="6">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="BI91" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C92" s="26"/>
       <c r="D92" s="26"/>
       <c r="E92" s="26"/>
       <c r="G92" s="26" t="s">
         <v>91</v>
       </c>
       <c r="H92" s="26"/>
       <c r="I92" s="26"/>
       <c r="J92" s="16"/>
       <c r="K92" s="6">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="L92" s="6">
         <v>19</v>
       </c>
       <c r="M92" s="6">
         <v>1</v>
       </c>
       <c r="N92" s="6">
         <v>1</v>
       </c>
       <c r="O92" s="6">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="P92" s="6">
         <v>11</v>
       </c>
       <c r="Q92" s="6">
         <v>7</v>
       </c>
       <c r="R92" s="6">
         <v>4</v>
       </c>
       <c r="S92" s="6">
         <v>11</v>
       </c>
       <c r="T92" s="6">
         <v>5</v>
       </c>
       <c r="U92" s="6">
         <v>3</v>
       </c>
       <c r="V92" s="6">
         <v>77</v>
       </c>
       <c r="W92" s="6">
         <v>6</v>
       </c>
       <c r="X92" s="6">
         <v>2</v>
       </c>
       <c r="Y92" s="6">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="Z92" s="6">
         <v>17</v>
       </c>
       <c r="AA92" s="6">
         <v>34</v>
       </c>
       <c r="AB92" s="6">
         <v>16</v>
       </c>
       <c r="AC92" s="6">
         <v>3</v>
       </c>
       <c r="AD92" s="6">
         <v>8</v>
       </c>
       <c r="AE92" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="AF92" s="6">
         <v>14</v>
       </c>
       <c r="AG92" s="6">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AH92" s="6">
         <v>1</v>
       </c>
       <c r="AI92" s="6">
         <v>9</v>
       </c>
       <c r="AJ92" s="6">
         <v>1</v>
       </c>
       <c r="AK92" s="6">
         <v>5</v>
       </c>
       <c r="AL92" s="6">
         <v>8</v>
       </c>
       <c r="AM92" s="6">
         <v>25</v>
       </c>
       <c r="AN92" s="6">
         <v>8</v>
       </c>
       <c r="AO92" s="6">
         <v>10</v>
       </c>
@@ -17687,100 +17700,100 @@
       <c r="AT92" s="6">
         <v>5</v>
       </c>
       <c r="AU92" s="6">
         <v>3</v>
       </c>
       <c r="AV92" s="6">
         <v>4</v>
       </c>
       <c r="AW92" s="6">
         <v>17</v>
       </c>
       <c r="AX92" s="6">
         <v>13</v>
       </c>
       <c r="AY92" s="6">
         <v>9</v>
       </c>
       <c r="AZ92" s="6">
         <v>5</v>
       </c>
       <c r="BA92" s="6">
         <v>17</v>
       </c>
       <c r="BB92" s="6">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="BC92" s="6">
         <v>0</v>
       </c>
       <c r="BD92" s="6">
         <v>10</v>
       </c>
       <c r="BE92" s="6">
         <v>4</v>
       </c>
       <c r="BF92" s="6">
         <v>7</v>
       </c>
       <c r="BG92" s="6">
         <v>15</v>
       </c>
       <c r="BH92" s="6">
         <v>32</v>
       </c>
       <c r="BI92" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="93" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="17"/>
-      <c r="C93" s="34"/>
-[...1 lines deleted...]
-      <c r="E93" s="34"/>
+      <c r="C93" s="28"/>
+      <c r="D93" s="28"/>
+      <c r="E93" s="28"/>
       <c r="F93" s="17"/>
-      <c r="G93" s="34" t="s">
+      <c r="G93" s="28" t="s">
         <v>137</v>
       </c>
-      <c r="H93" s="34"/>
-      <c r="I93" s="34"/>
+      <c r="H93" s="28"/>
+      <c r="I93" s="28"/>
       <c r="J93" s="18"/>
       <c r="K93" s="7">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L93" s="7">
         <v>0</v>
       </c>
       <c r="M93" s="7">
         <v>0</v>
       </c>
       <c r="N93" s="7">
         <v>0</v>
       </c>
       <c r="O93" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="P93" s="7">
         <v>0</v>
       </c>
       <c r="Q93" s="7">
         <v>0</v>
       </c>
       <c r="R93" s="7">
         <v>1</v>
       </c>
       <c r="S93" s="7">
         <v>0</v>
       </c>
       <c r="T93" s="7">
         <v>0</v>
       </c>
       <c r="U93" s="7">
         <v>0</v>
       </c>
       <c r="V93" s="7">
         <v>15</v>
       </c>
       <c r="W93" s="7">
         <v>0</v>
       </c>
@@ -18146,76 +18159,76 @@
     </row>
   </sheetData>
   <mergeCells count="144">
     <mergeCell ref="B1:AI1"/>
     <mergeCell ref="C89:I89"/>
     <mergeCell ref="B86:I86"/>
     <mergeCell ref="C84:I84"/>
     <mergeCell ref="C87:E88"/>
     <mergeCell ref="G87:I87"/>
     <mergeCell ref="G72:I72"/>
     <mergeCell ref="G78:I78"/>
     <mergeCell ref="G79:I79"/>
     <mergeCell ref="G73:I73"/>
     <mergeCell ref="G74:I74"/>
     <mergeCell ref="G75:I75"/>
     <mergeCell ref="G13:I13"/>
     <mergeCell ref="B3:I5"/>
     <mergeCell ref="G61:I61"/>
     <mergeCell ref="G56:I56"/>
     <mergeCell ref="C16:I16"/>
     <mergeCell ref="G18:I18"/>
     <mergeCell ref="C20:E21"/>
     <mergeCell ref="G42:I42"/>
     <mergeCell ref="B6:I6"/>
     <mergeCell ref="G70:I70"/>
+    <mergeCell ref="G19:I19"/>
+    <mergeCell ref="C18:E19"/>
     <mergeCell ref="AO3:AO5"/>
     <mergeCell ref="AH3:AH5"/>
     <mergeCell ref="AI3:AI5"/>
     <mergeCell ref="AD3:AD5"/>
     <mergeCell ref="AE3:AE5"/>
     <mergeCell ref="Z3:Z5"/>
     <mergeCell ref="AA3:AA5"/>
     <mergeCell ref="AB3:AB5"/>
     <mergeCell ref="AC3:AC5"/>
     <mergeCell ref="AK3:AK5"/>
     <mergeCell ref="AL3:AL5"/>
     <mergeCell ref="AM3:AM5"/>
     <mergeCell ref="AN3:AN5"/>
     <mergeCell ref="G91:I91"/>
     <mergeCell ref="G92:I92"/>
     <mergeCell ref="G93:I93"/>
     <mergeCell ref="G76:I76"/>
     <mergeCell ref="G77:I77"/>
     <mergeCell ref="G80:I80"/>
     <mergeCell ref="G81:I81"/>
     <mergeCell ref="C90:I90"/>
     <mergeCell ref="G88:I88"/>
     <mergeCell ref="C83:I83"/>
     <mergeCell ref="C82:I82"/>
-    <mergeCell ref="G19:I19"/>
-    <mergeCell ref="C18:E19"/>
     <mergeCell ref="G38:I38"/>
     <mergeCell ref="G20:I20"/>
     <mergeCell ref="G50:I50"/>
     <mergeCell ref="G21:I21"/>
     <mergeCell ref="C35:I35"/>
     <mergeCell ref="C22:E25"/>
     <mergeCell ref="G22:I22"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="G24:I24"/>
     <mergeCell ref="G25:I25"/>
     <mergeCell ref="C26:E34"/>
     <mergeCell ref="G26:I26"/>
     <mergeCell ref="G27:G31"/>
     <mergeCell ref="G32:I32"/>
     <mergeCell ref="G33:I33"/>
     <mergeCell ref="G34:I34"/>
     <mergeCell ref="G46:I46"/>
     <mergeCell ref="C37:E51"/>
     <mergeCell ref="G41:I41"/>
     <mergeCell ref="G47:I47"/>
     <mergeCell ref="G48:I48"/>
     <mergeCell ref="G37:I37"/>
     <mergeCell ref="C17:I17"/>
     <mergeCell ref="S3:S5"/>
     <mergeCell ref="T3:T5"/>
@@ -18272,51 +18285,51 @@
     <mergeCell ref="C67:E72"/>
     <mergeCell ref="C62:E66"/>
     <mergeCell ref="G49:I49"/>
     <mergeCell ref="C73:E81"/>
     <mergeCell ref="G62:I62"/>
     <mergeCell ref="G68:G69"/>
     <mergeCell ref="G66:I66"/>
     <mergeCell ref="G64:I64"/>
     <mergeCell ref="G63:I63"/>
     <mergeCell ref="C55:E61"/>
     <mergeCell ref="G55:I55"/>
     <mergeCell ref="G57:G60"/>
     <mergeCell ref="C52:I52"/>
     <mergeCell ref="G65:I65"/>
     <mergeCell ref="G67:I67"/>
     <mergeCell ref="G40:I40"/>
     <mergeCell ref="G43:G45"/>
     <mergeCell ref="G71:I71"/>
     <mergeCell ref="G51:I51"/>
     <mergeCell ref="C53:I53"/>
     <mergeCell ref="C91:E93"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.19685039370078741" bottom="0" header="0.51181102362204722" footer="0.27559055118110237"/>
-  <pageSetup paperSize="9" scale="50" fitToWidth="0" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToWidth="0" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="35" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -18329,27 +18342,28 @@
       <vt:lpstr>25-11-3</vt:lpstr>
       <vt:lpstr>'25-11-3'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>