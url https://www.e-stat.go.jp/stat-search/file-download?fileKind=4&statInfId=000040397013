--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -1,65 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="11_0ED2E8CA44DFD9FBDE979DE778993F22009D8AEB" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9A439A2A-7FD2-4E2E-8806-6ADA62E5DE0B}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45851159-3389-47E4-8035-288FB2AB89A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="760" yWindow="760" windowWidth="31080" windowHeight="20590" tabRatio="601" xr2:uid="{C11347E3-C6CA-4E83-84B2-9A5F721EC195}"/>
   </bookViews>
   <sheets>
     <sheet name="25-11-4" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="191029" calcMode="manual"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="76">
   <si>
     <t>受理</t>
   </si>
   <si>
     <t>常設相談所</t>
   </si>
   <si>
     <t>特設相談所</t>
   </si>
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>職員取扱</t>
   </si>
   <si>
     <t>東京法務局管内</t>
   </si>
   <si>
     <t>東京</t>
@@ -857,73 +870,73 @@
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="23">
-    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
-[...17 lines deleted...]
-    <cellStyle name="センター" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{3003B009-1918-427A-A3FA-B7592581F5FB}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{AB70AAC7-529F-40A9-A153-74CB4CA779FD}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{1A4F4A3F-3699-4767-B860-7BE84C6B64C2}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{257BD969-E0CF-4609-962A-BB63602A91DC}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{0392CEE3-82E2-4A92-B6CA-5EB4F818D37B}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{A71648B0-9E02-4F21-A9F2-E6B10A8B4B91}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{214BDBF5-B123-4080-99F7-3A71DD448811}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{819F7FA1-0C14-4176-9C8C-693385C4DB51}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{F069BFC8-AF81-4F56-B0CD-E46FE4E5E0BD}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{4017CA2D-56A3-440E-9205-18CDAAE0A915}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{6F3650FA-0D7E-4EA4-B4E3-D9080B291E9A}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{D7F36A9C-FAD6-4EAC-9F2F-02552944DE54}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{3A5358C9-DA68-4A06-86E8-4475737E7736}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{E8C9E104-20F4-4FC2-98A8-35F13C397E1E}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{067F0F51-1B23-449A-B91E-587E82FAACCB}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{9FF88B3F-8147-4537-AC6A-5CB35AD0CF70}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{EC13ECEA-850B-4EF1-AD14-471CA55D74D7}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{2B44CCE6-D68C-47BE-83F6-E048A48BE0BA}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{6574149F-26D4-4670-BAF7-B469707119B2}"/>
     <cellStyle name="桁区切り" xfId="20" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
-    <cellStyle name="標準 3" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="標準 2" xfId="21" xr:uid="{1AEA1A9C-FF7A-4F3A-87C7-3F3CD6F1F019}"/>
+    <cellStyle name="標準 3" xfId="22" xr:uid="{76B04D9A-2858-4BA3-ACFD-0CFA476AE541}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1256,61 +1269,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52D8F509-6411-43ED-BFE7-082383F8184C}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="3" ySplit="5" topLeftCell="D6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="O3" sqref="O3"/>
-      <selection pane="bottomRight" activeCell="E2" sqref="E2"/>
+      <selection pane="bottomRight" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.90625" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.08984375" style="2" customWidth="1"/>
     <col min="3" max="3" width="0.90625" style="2" customWidth="1"/>
     <col min="4" max="14" width="8.08984375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="16.5" x14ac:dyDescent="0.2">
       <c r="A1" s="34" t="s">
         <v>74</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
@@ -1413,174 +1426,174 @@
       <c r="L5" s="31"/>
       <c r="M5" s="31"/>
       <c r="N5" s="33"/>
     </row>
     <row r="6" spans="1:14" ht="10" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="1"/>
       <c r="C6" s="17"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
     </row>
     <row r="7" spans="1:14" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="18"/>
       <c r="D7" s="25">
-        <v>10452</v>
+        <v>10582</v>
       </c>
       <c r="E7" s="25">
-        <v>6014</v>
+        <v>6079</v>
       </c>
       <c r="F7" s="25">
-        <v>3714</v>
+        <v>3756</v>
       </c>
       <c r="G7" s="25">
         <v>10</v>
       </c>
       <c r="H7" s="25">
-        <v>696</v>
+        <v>719</v>
       </c>
       <c r="I7" s="25">
         <v>18</v>
       </c>
       <c r="J7" s="25">
-        <v>5164</v>
+        <v>5206</v>
       </c>
       <c r="K7" s="25">
-        <v>422</v>
+        <v>455</v>
       </c>
       <c r="L7" s="25">
         <v>4</v>
       </c>
       <c r="M7" s="25">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="N7" s="25">
-        <v>4816</v>
+        <v>4877</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="5" customFormat="1" ht="10" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="6"/>
       <c r="C8" s="18"/>
       <c r="D8" s="25"/>
       <c r="E8" s="25"/>
       <c r="F8" s="25"/>
       <c r="G8" s="25"/>
       <c r="H8" s="25"/>
       <c r="I8" s="25"/>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
       <c r="N8" s="25"/>
     </row>
     <row r="9" spans="1:14" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="25">
-        <v>651</v>
+        <v>668</v>
       </c>
       <c r="E9" s="25">
-        <v>491</v>
+        <v>507</v>
       </c>
       <c r="F9" s="25">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G9" s="25">
         <v>0</v>
       </c>
       <c r="H9" s="25">
         <v>37</v>
       </c>
       <c r="I9" s="25">
         <v>2</v>
       </c>
       <c r="J9" s="25">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="K9" s="25">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="L9" s="25">
         <v>0</v>
       </c>
       <c r="M9" s="25">
         <v>0</v>
       </c>
       <c r="N9" s="25">
         <v>386</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="19"/>
       <c r="D10" s="26">
         <v>474</v>
       </c>
       <c r="E10" s="26">
         <v>423</v>
       </c>
       <c r="F10" s="26">
         <v>51</v>
       </c>
       <c r="G10" s="26">
         <v>0</v>
       </c>
       <c r="H10" s="26">
         <v>0</v>
       </c>
       <c r="I10" s="26">
         <v>0</v>
       </c>
       <c r="J10" s="26">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="K10" s="26">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="L10" s="26">
         <v>0</v>
       </c>
       <c r="M10" s="26">
         <v>0</v>
       </c>
       <c r="N10" s="26">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="19"/>
       <c r="D11" s="26">
         <v>15</v>
       </c>
       <c r="E11" s="26">
         <v>0</v>
       </c>
       <c r="F11" s="26">
         <v>13</v>
       </c>
       <c r="G11" s="26">
         <v>0</v>
       </c>
       <c r="H11" s="26">
         <v>0</v>
       </c>
       <c r="I11" s="26">
         <v>2</v>
       </c>
@@ -1623,165 +1636,165 @@
       <c r="I12" s="26">
         <v>0</v>
       </c>
       <c r="J12" s="26">
         <v>22</v>
       </c>
       <c r="K12" s="26">
         <v>0</v>
       </c>
       <c r="L12" s="26">
         <v>0</v>
       </c>
       <c r="M12" s="26">
         <v>0</v>
       </c>
       <c r="N12" s="26">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="19"/>
       <c r="D13" s="26">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="E13" s="26">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="F13" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G13" s="26">
         <v>0</v>
       </c>
       <c r="H13" s="26">
         <v>36</v>
       </c>
       <c r="I13" s="26">
         <v>0</v>
       </c>
       <c r="J13" s="26">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="K13" s="26">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L13" s="26">
         <v>0</v>
       </c>
       <c r="M13" s="26">
         <v>0</v>
       </c>
       <c r="N13" s="26">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="10" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="1"/>
       <c r="C14" s="19"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="26"/>
     </row>
     <row r="15" spans="1:14" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="18"/>
       <c r="D15" s="25">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E15" s="25">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F15" s="25">
         <v>263</v>
       </c>
       <c r="G15" s="25">
         <v>2</v>
       </c>
       <c r="H15" s="25">
         <v>51</v>
       </c>
       <c r="I15" s="25">
         <v>1</v>
       </c>
       <c r="J15" s="25">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="K15" s="25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L15" s="25">
         <v>0</v>
       </c>
       <c r="M15" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="N15" s="25">
         <v>174</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="19"/>
       <c r="D16" s="26">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E16" s="26">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F16" s="26">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G16" s="26">
         <v>0</v>
       </c>
       <c r="H16" s="26">
         <v>9</v>
       </c>
       <c r="I16" s="26">
         <v>0</v>
       </c>
       <c r="J16" s="26">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="K16" s="26">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L16" s="26">
         <v>0</v>
       </c>
       <c r="M16" s="26">
         <v>2</v>
       </c>
       <c r="N16" s="26">
         <v>82</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="19"/>
       <c r="D17" s="26">
         <v>77</v>
       </c>
       <c r="E17" s="26">
         <v>34</v>
       </c>
       <c r="F17" s="26">
         <v>33</v>
       </c>
@@ -1794,78 +1807,78 @@
       <c r="I17" s="26">
         <v>0</v>
       </c>
       <c r="J17" s="26">
         <v>56</v>
       </c>
       <c r="K17" s="26">
         <v>6</v>
       </c>
       <c r="L17" s="26">
         <v>0</v>
       </c>
       <c r="M17" s="26">
         <v>0</v>
       </c>
       <c r="N17" s="26">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="19"/>
       <c r="D18" s="26">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E18" s="26">
         <v>39</v>
       </c>
       <c r="F18" s="26">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G18" s="26">
         <v>0</v>
       </c>
       <c r="H18" s="26">
         <v>16</v>
       </c>
       <c r="I18" s="26">
         <v>0</v>
       </c>
       <c r="J18" s="26">
         <v>69</v>
       </c>
       <c r="K18" s="26">
         <v>0</v>
       </c>
       <c r="L18" s="26">
         <v>0</v>
       </c>
       <c r="M18" s="26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N18" s="26">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="19"/>
       <c r="D19" s="26">
         <v>87</v>
       </c>
       <c r="E19" s="26">
         <v>43</v>
       </c>
       <c r="F19" s="26">
         <v>42</v>
       </c>
       <c r="G19" s="26">
         <v>0</v>
       </c>
       <c r="H19" s="26">
         <v>1</v>
       </c>
@@ -1965,276 +1978,276 @@
       <c r="N21" s="26">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="10" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="1"/>
       <c r="C22" s="19"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="26"/>
     </row>
     <row r="23" spans="2:14" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="18"/>
       <c r="D23" s="25">
-        <v>3391</v>
+        <v>3412</v>
       </c>
       <c r="E23" s="25">
-        <v>1872</v>
+        <v>1886</v>
       </c>
       <c r="F23" s="25">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="G23" s="25">
         <v>1</v>
       </c>
       <c r="H23" s="25">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="I23" s="25">
         <v>1</v>
       </c>
       <c r="J23" s="25">
-        <v>1889</v>
+        <v>1896</v>
       </c>
       <c r="K23" s="25">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="L23" s="25">
         <v>1</v>
       </c>
       <c r="M23" s="25">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="N23" s="25">
-        <v>1395</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="24" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="19"/>
       <c r="D24" s="26">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="E24" s="26">
         <v>1027</v>
       </c>
       <c r="F24" s="26">
         <v>365</v>
       </c>
       <c r="G24" s="26">
         <v>1</v>
       </c>
       <c r="H24" s="26">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I24" s="26">
         <v>0</v>
       </c>
       <c r="J24" s="26">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="K24" s="26">
         <v>35</v>
       </c>
       <c r="L24" s="26">
         <v>0</v>
       </c>
       <c r="M24" s="26">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N24" s="26">
-        <v>629</v>
+        <v>627</v>
       </c>
     </row>
     <row r="25" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="19"/>
       <c r="D25" s="26">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E25" s="26">
         <v>74</v>
       </c>
       <c r="F25" s="26">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G25" s="26">
         <v>0</v>
       </c>
       <c r="H25" s="26">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I25" s="26">
         <v>0</v>
       </c>
       <c r="J25" s="26">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="K25" s="26">
         <v>3</v>
       </c>
       <c r="L25" s="26">
         <v>0</v>
       </c>
       <c r="M25" s="26">
         <v>0</v>
       </c>
       <c r="N25" s="26">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="19"/>
       <c r="D26" s="26">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="E26" s="26">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="F26" s="26">
         <v>62</v>
       </c>
       <c r="G26" s="26">
         <v>0</v>
       </c>
       <c r="H26" s="26">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I26" s="26">
         <v>1</v>
       </c>
       <c r="J26" s="26">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="K26" s="26">
         <v>1</v>
       </c>
       <c r="L26" s="26">
         <v>0</v>
       </c>
       <c r="M26" s="26">
         <v>0</v>
       </c>
       <c r="N26" s="26">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C27" s="19"/>
       <c r="D27" s="26">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="E27" s="26">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="F27" s="26">
         <v>64</v>
       </c>
       <c r="G27" s="26">
         <v>0</v>
       </c>
       <c r="H27" s="26">
         <v>16</v>
       </c>
       <c r="I27" s="26">
         <v>0</v>
       </c>
       <c r="J27" s="26">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="K27" s="26">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="L27" s="26">
         <v>0</v>
       </c>
       <c r="M27" s="26">
         <v>0</v>
       </c>
       <c r="N27" s="26">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="28" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="19"/>
       <c r="D28" s="26">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E28" s="26">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F28" s="26">
         <v>120</v>
       </c>
       <c r="G28" s="26">
         <v>0</v>
       </c>
       <c r="H28" s="26">
         <v>30</v>
       </c>
       <c r="I28" s="26">
         <v>0</v>
       </c>
       <c r="J28" s="26">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="K28" s="26">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L28" s="26">
         <v>1</v>
       </c>
       <c r="M28" s="26">
         <v>0</v>
       </c>
       <c r="N28" s="26">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="29" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C29" s="19"/>
       <c r="D29" s="26">
         <v>400</v>
       </c>
       <c r="E29" s="26">
         <v>171</v>
       </c>
       <c r="F29" s="26">
         <v>158</v>
       </c>
       <c r="G29" s="26">
         <v>0</v>
       </c>
       <c r="H29" s="26">
         <v>71</v>
       </c>
       <c r="I29" s="26">
         <v>0</v>
       </c>
@@ -2277,291 +2290,291 @@
       <c r="I30" s="26">
         <v>0</v>
       </c>
       <c r="J30" s="26">
         <v>206</v>
       </c>
       <c r="K30" s="26">
         <v>15</v>
       </c>
       <c r="L30" s="26">
         <v>0</v>
       </c>
       <c r="M30" s="26">
         <v>11</v>
       </c>
       <c r="N30" s="26">
         <v>157</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="19"/>
       <c r="D31" s="26">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E31" s="26">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F31" s="26">
         <v>40</v>
       </c>
       <c r="G31" s="26">
         <v>0</v>
       </c>
       <c r="H31" s="26">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I31" s="26">
         <v>0</v>
       </c>
       <c r="J31" s="26">
         <v>84</v>
       </c>
       <c r="K31" s="26">
         <v>1</v>
       </c>
       <c r="L31" s="26">
         <v>0</v>
       </c>
       <c r="M31" s="26">
         <v>0</v>
       </c>
       <c r="N31" s="26">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="19"/>
       <c r="D32" s="26">
         <v>75</v>
       </c>
       <c r="E32" s="26">
         <v>30</v>
       </c>
       <c r="F32" s="26">
         <v>39</v>
       </c>
       <c r="G32" s="26">
         <v>0</v>
       </c>
       <c r="H32" s="26">
         <v>6</v>
       </c>
       <c r="I32" s="26">
         <v>0</v>
       </c>
       <c r="J32" s="26">
         <v>21</v>
       </c>
       <c r="K32" s="26">
         <v>3</v>
       </c>
       <c r="L32" s="26">
         <v>0</v>
       </c>
       <c r="M32" s="26">
         <v>0</v>
       </c>
       <c r="N32" s="26">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="19"/>
       <c r="D33" s="26">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E33" s="26">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F33" s="26">
         <v>64</v>
       </c>
       <c r="G33" s="26">
         <v>0</v>
       </c>
       <c r="H33" s="26">
         <v>3</v>
       </c>
       <c r="I33" s="26">
         <v>0</v>
       </c>
       <c r="J33" s="26">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K33" s="26">
         <v>1</v>
       </c>
       <c r="L33" s="26">
         <v>0</v>
       </c>
       <c r="M33" s="26">
         <v>1</v>
       </c>
       <c r="N33" s="26">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="19"/>
       <c r="D34" s="26">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E34" s="26">
         <v>59</v>
       </c>
       <c r="F34" s="26">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G34" s="26">
         <v>0</v>
       </c>
       <c r="H34" s="26">
         <v>26</v>
       </c>
       <c r="I34" s="26">
         <v>0</v>
       </c>
       <c r="J34" s="26">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K34" s="26">
         <v>1</v>
       </c>
       <c r="L34" s="26">
         <v>0</v>
       </c>
       <c r="M34" s="26">
         <v>0</v>
       </c>
       <c r="N34" s="26">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="1"/>
       <c r="C35" s="19"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
     </row>
     <row r="36" spans="2:14" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C36" s="18"/>
       <c r="D36" s="25">
-        <v>1513</v>
+        <v>1558</v>
       </c>
       <c r="E36" s="25">
-        <v>786</v>
+        <v>799</v>
       </c>
       <c r="F36" s="25">
-        <v>662</v>
+        <v>684</v>
       </c>
       <c r="G36" s="25">
         <v>0</v>
       </c>
       <c r="H36" s="25">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="I36" s="25">
         <v>0</v>
       </c>
       <c r="J36" s="25">
-        <v>646</v>
+        <v>679</v>
       </c>
       <c r="K36" s="25">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="L36" s="25">
         <v>0</v>
       </c>
       <c r="M36" s="25">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N36" s="25">
-        <v>807</v>
+        <v>824</v>
       </c>
     </row>
     <row r="37" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="19"/>
       <c r="D37" s="26">
-        <v>867</v>
+        <v>912</v>
       </c>
       <c r="E37" s="26">
-        <v>489</v>
+        <v>502</v>
       </c>
       <c r="F37" s="26">
-        <v>355</v>
+        <v>377</v>
       </c>
       <c r="G37" s="26">
         <v>0</v>
       </c>
       <c r="H37" s="26">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I37" s="26">
         <v>0</v>
       </c>
       <c r="J37" s="26">
-        <v>443</v>
+        <v>471</v>
       </c>
       <c r="K37" s="26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L37" s="26">
         <v>0</v>
       </c>
       <c r="M37" s="26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N37" s="26">
-        <v>398</v>
+        <v>415</v>
       </c>
     </row>
     <row r="38" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C38" s="19"/>
       <c r="D38" s="26">
         <v>91</v>
       </c>
       <c r="E38" s="26">
         <v>17</v>
       </c>
       <c r="F38" s="26">
         <v>69</v>
       </c>
       <c r="G38" s="26">
         <v>0</v>
       </c>
       <c r="H38" s="26">
         <v>5</v>
       </c>
       <c r="I38" s="26">
         <v>0</v>
       </c>
@@ -2700,99 +2713,99 @@
     </row>
     <row r="42" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C42" s="19"/>
       <c r="D42" s="26">
         <v>160</v>
       </c>
       <c r="E42" s="26">
         <v>75</v>
       </c>
       <c r="F42" s="26">
         <v>73</v>
       </c>
       <c r="G42" s="26">
         <v>0</v>
       </c>
       <c r="H42" s="26">
         <v>12</v>
       </c>
       <c r="I42" s="26">
         <v>0</v>
       </c>
       <c r="J42" s="26">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="K42" s="26">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="L42" s="26">
         <v>0</v>
       </c>
       <c r="M42" s="26">
         <v>2</v>
       </c>
       <c r="N42" s="26">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="1"/>
       <c r="C43" s="19"/>
       <c r="D43" s="26"/>
       <c r="E43" s="26"/>
       <c r="F43" s="26"/>
       <c r="G43" s="26"/>
       <c r="H43" s="26"/>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="26"/>
       <c r="N43" s="26"/>
     </row>
     <row r="44" spans="2:14" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="18"/>
       <c r="D44" s="25">
         <v>1541</v>
       </c>
       <c r="E44" s="25">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="F44" s="25">
         <v>491</v>
       </c>
       <c r="G44" s="25">
         <v>0</v>
       </c>
       <c r="H44" s="25">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I44" s="25">
         <v>4</v>
       </c>
       <c r="J44" s="25">
         <v>755</v>
       </c>
       <c r="K44" s="25">
         <v>103</v>
       </c>
       <c r="L44" s="25">
         <v>1</v>
       </c>
       <c r="M44" s="25">
         <v>1</v>
       </c>
       <c r="N44" s="25">
         <v>681</v>
       </c>
     </row>
     <row r="45" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C45" s="20"/>
@@ -2931,420 +2944,420 @@
       <c r="I48" s="26">
         <v>0</v>
       </c>
       <c r="J48" s="26">
         <v>227</v>
       </c>
       <c r="K48" s="26">
         <v>23</v>
       </c>
       <c r="L48" s="26">
         <v>0</v>
       </c>
       <c r="M48" s="26">
         <v>0</v>
       </c>
       <c r="N48" s="26">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="19"/>
       <c r="D49" s="26">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="E49" s="26">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F49" s="26">
         <v>49</v>
       </c>
       <c r="G49" s="26">
         <v>0</v>
       </c>
       <c r="H49" s="26">
         <v>13</v>
       </c>
       <c r="I49" s="26">
         <v>0</v>
       </c>
       <c r="J49" s="26">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="K49" s="26">
         <v>14</v>
       </c>
       <c r="L49" s="26">
         <v>0</v>
       </c>
       <c r="M49" s="26">
         <v>1</v>
       </c>
       <c r="N49" s="26">
         <v>160</v>
       </c>
     </row>
     <row r="50" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C50" s="19"/>
       <c r="D50" s="26">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E50" s="26">
         <v>43</v>
       </c>
       <c r="F50" s="26">
         <v>17</v>
       </c>
       <c r="G50" s="26">
         <v>0</v>
       </c>
       <c r="H50" s="26">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I50" s="26">
         <v>0</v>
       </c>
       <c r="J50" s="26">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K50" s="26">
         <v>7</v>
       </c>
       <c r="L50" s="26">
         <v>0</v>
       </c>
       <c r="M50" s="26">
         <v>0</v>
       </c>
       <c r="N50" s="26">
         <v>22</v>
       </c>
     </row>
     <row r="51" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="1"/>
       <c r="C51" s="19"/>
       <c r="D51" s="26"/>
       <c r="E51" s="26"/>
       <c r="F51" s="26"/>
       <c r="G51" s="26"/>
       <c r="H51" s="26"/>
       <c r="I51" s="26"/>
       <c r="J51" s="26"/>
       <c r="K51" s="26"/>
       <c r="L51" s="26"/>
       <c r="M51" s="26"/>
       <c r="N51" s="26"/>
     </row>
     <row r="52" spans="2:14" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C52" s="18"/>
       <c r="D52" s="25">
-        <v>622</v>
+        <v>648</v>
       </c>
       <c r="E52" s="25">
-        <v>351</v>
+        <v>362</v>
       </c>
       <c r="F52" s="25">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="G52" s="25">
         <v>0</v>
       </c>
       <c r="H52" s="25">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I52" s="25">
         <v>1</v>
       </c>
       <c r="J52" s="25">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="K52" s="25">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L52" s="25">
         <v>1</v>
       </c>
       <c r="M52" s="25">
         <v>6</v>
       </c>
       <c r="N52" s="25">
-        <v>383</v>
+        <v>408</v>
       </c>
     </row>
     <row r="53" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C53" s="19"/>
       <c r="D53" s="26">
-        <v>202</v>
+        <v>222</v>
       </c>
       <c r="E53" s="26">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="F53" s="26">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="G53" s="26">
         <v>0</v>
       </c>
       <c r="H53" s="26">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I53" s="26">
         <v>0</v>
       </c>
       <c r="J53" s="26">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="K53" s="26">
         <v>10</v>
       </c>
       <c r="L53" s="26">
         <v>1</v>
       </c>
       <c r="M53" s="26">
         <v>1</v>
       </c>
       <c r="N53" s="26">
-        <v>176</v>
+        <v>197</v>
       </c>
     </row>
     <row r="54" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C54" s="19"/>
       <c r="D54" s="26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E54" s="26">
         <v>11</v>
       </c>
       <c r="F54" s="26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G54" s="26">
         <v>0</v>
       </c>
       <c r="H54" s="26">
         <v>2</v>
       </c>
       <c r="I54" s="26">
         <v>0</v>
       </c>
       <c r="J54" s="26">
         <v>20</v>
       </c>
       <c r="K54" s="26">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L54" s="26">
         <v>0</v>
       </c>
       <c r="M54" s="26">
         <v>0</v>
       </c>
       <c r="N54" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C55" s="19"/>
       <c r="D55" s="26">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E55" s="26">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F55" s="26">
         <v>47</v>
       </c>
       <c r="G55" s="26">
         <v>0</v>
       </c>
       <c r="H55" s="26">
         <v>18</v>
       </c>
       <c r="I55" s="26">
         <v>0</v>
       </c>
       <c r="J55" s="26">
         <v>56</v>
       </c>
       <c r="K55" s="26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L55" s="26">
         <v>0</v>
       </c>
       <c r="M55" s="26">
         <v>0</v>
       </c>
       <c r="N55" s="26">
         <v>74</v>
       </c>
     </row>
     <row r="56" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C56" s="19"/>
       <c r="D56" s="26">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E56" s="26">
         <v>77</v>
       </c>
       <c r="F56" s="26">
         <v>31</v>
       </c>
       <c r="G56" s="26">
         <v>0</v>
       </c>
       <c r="H56" s="26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I56" s="26">
         <v>0</v>
       </c>
       <c r="J56" s="26">
         <v>68</v>
       </c>
       <c r="K56" s="26">
         <v>6</v>
       </c>
       <c r="L56" s="26">
         <v>0</v>
       </c>
       <c r="M56" s="26">
         <v>0</v>
       </c>
       <c r="N56" s="26">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="57" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C57" s="19"/>
       <c r="D57" s="26">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E57" s="26">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F57" s="26">
         <v>54</v>
       </c>
       <c r="G57" s="26">
         <v>0</v>
       </c>
       <c r="H57" s="26">
         <v>1</v>
       </c>
       <c r="I57" s="26">
         <v>1</v>
       </c>
       <c r="J57" s="26">
         <v>31</v>
       </c>
       <c r="K57" s="26">
         <v>8</v>
       </c>
       <c r="L57" s="26">
         <v>0</v>
       </c>
       <c r="M57" s="26">
         <v>5</v>
       </c>
       <c r="N57" s="26">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="58" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="1"/>
       <c r="C58" s="19"/>
       <c r="D58" s="26"/>
       <c r="E58" s="26"/>
       <c r="F58" s="26"/>
       <c r="G58" s="26"/>
       <c r="H58" s="26"/>
       <c r="I58" s="26"/>
       <c r="J58" s="26"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="26"/>
       <c r="N58" s="26"/>
     </row>
     <row r="59" spans="2:14" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C59" s="18"/>
       <c r="D59" s="25">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E59" s="25">
         <v>189</v>
       </c>
       <c r="F59" s="25">
         <v>222</v>
       </c>
       <c r="G59" s="25">
         <v>2</v>
       </c>
       <c r="H59" s="25">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="I59" s="25">
         <v>0</v>
       </c>
       <c r="J59" s="25">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="K59" s="25">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="L59" s="25">
         <v>0</v>
       </c>
       <c r="M59" s="25">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="N59" s="25">
         <v>219</v>
       </c>
     </row>
     <row r="60" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C60" s="19"/>
       <c r="D60" s="26">
         <v>128</v>
       </c>
       <c r="E60" s="26">
         <v>75</v>
       </c>
       <c r="F60" s="26">
         <v>46</v>
       </c>
       <c r="G60" s="26">
         <v>2</v>
       </c>
       <c r="H60" s="26">
         <v>5</v>
       </c>
@@ -3369,342 +3382,342 @@
     </row>
     <row r="61" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C61" s="19"/>
       <c r="D61" s="26">
         <v>69</v>
       </c>
       <c r="E61" s="26">
         <v>23</v>
       </c>
       <c r="F61" s="26">
         <v>38</v>
       </c>
       <c r="G61" s="26">
         <v>0</v>
       </c>
       <c r="H61" s="26">
         <v>8</v>
       </c>
       <c r="I61" s="26">
         <v>0</v>
       </c>
       <c r="J61" s="26">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K61" s="26">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L61" s="26">
         <v>0</v>
       </c>
       <c r="M61" s="26">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N61" s="26">
         <v>44</v>
       </c>
     </row>
     <row r="62" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C62" s="19"/>
       <c r="D62" s="26">
         <v>126</v>
       </c>
       <c r="E62" s="26">
         <v>50</v>
       </c>
       <c r="F62" s="26">
         <v>71</v>
       </c>
       <c r="G62" s="26">
         <v>0</v>
       </c>
       <c r="H62" s="26">
         <v>5</v>
       </c>
       <c r="I62" s="26">
         <v>0</v>
       </c>
       <c r="J62" s="26">
         <v>37</v>
       </c>
       <c r="K62" s="26">
         <v>14</v>
       </c>
       <c r="L62" s="26">
         <v>0</v>
       </c>
       <c r="M62" s="26">
         <v>5</v>
       </c>
       <c r="N62" s="26">
         <v>70</v>
       </c>
     </row>
     <row r="63" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C63" s="19"/>
       <c r="D63" s="26">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="E63" s="26">
         <v>41</v>
       </c>
       <c r="F63" s="26">
         <v>67</v>
       </c>
       <c r="G63" s="26">
         <v>0</v>
       </c>
       <c r="H63" s="26">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I63" s="26">
         <v>0</v>
       </c>
       <c r="J63" s="26">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="K63" s="26">
         <v>4</v>
       </c>
       <c r="L63" s="26">
         <v>0</v>
       </c>
       <c r="M63" s="26">
         <v>0</v>
       </c>
       <c r="N63" s="26">
         <v>23</v>
       </c>
     </row>
     <row r="64" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="1"/>
       <c r="C64" s="19"/>
       <c r="D64" s="26"/>
       <c r="E64" s="26"/>
       <c r="F64" s="26"/>
       <c r="G64" s="26"/>
       <c r="H64" s="26"/>
       <c r="I64" s="26"/>
       <c r="J64" s="26"/>
       <c r="K64" s="26"/>
       <c r="L64" s="26"/>
       <c r="M64" s="26"/>
       <c r="N64" s="26"/>
     </row>
     <row r="65" spans="1:15" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C65" s="18"/>
       <c r="D65" s="25">
-        <v>1653</v>
+        <v>1669</v>
       </c>
       <c r="E65" s="25">
-        <v>991</v>
+        <v>1002</v>
       </c>
       <c r="F65" s="25">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="G65" s="25">
         <v>5</v>
       </c>
       <c r="H65" s="25">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I65" s="25">
         <v>9</v>
       </c>
       <c r="J65" s="25">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="K65" s="25">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="L65" s="25">
         <v>1</v>
       </c>
       <c r="M65" s="25">
         <v>2</v>
       </c>
       <c r="N65" s="25">
-        <v>771</v>
+        <v>785</v>
       </c>
     </row>
     <row r="66" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C66" s="19"/>
       <c r="D66" s="26">
-        <v>633</v>
+        <v>644</v>
       </c>
       <c r="E66" s="26">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="F66" s="26">
         <v>94</v>
       </c>
       <c r="G66" s="26">
         <v>0</v>
       </c>
       <c r="H66" s="26">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I66" s="26">
         <v>0</v>
       </c>
       <c r="J66" s="26">
         <v>299</v>
       </c>
       <c r="K66" s="26">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="L66" s="26">
         <v>0</v>
       </c>
       <c r="M66" s="26">
         <v>0</v>
       </c>
       <c r="N66" s="26">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="67" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C67" s="19"/>
       <c r="D67" s="26">
         <v>122</v>
       </c>
       <c r="E67" s="26">
         <v>41</v>
       </c>
       <c r="F67" s="26">
         <v>44</v>
       </c>
       <c r="G67" s="26">
         <v>0</v>
       </c>
       <c r="H67" s="26">
         <v>37</v>
       </c>
       <c r="I67" s="26">
         <v>0</v>
       </c>
       <c r="J67" s="26">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="K67" s="26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L67" s="26">
         <v>0</v>
       </c>
       <c r="M67" s="26">
         <v>0</v>
       </c>
       <c r="N67" s="26">
         <v>93</v>
       </c>
     </row>
     <row r="68" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C68" s="19"/>
       <c r="D68" s="26">
         <v>73</v>
       </c>
       <c r="E68" s="26">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F68" s="26">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G68" s="26">
         <v>0</v>
       </c>
       <c r="H68" s="26">
         <v>6</v>
       </c>
       <c r="I68" s="26">
         <v>0</v>
       </c>
       <c r="J68" s="26">
         <v>41</v>
       </c>
       <c r="K68" s="26">
         <v>2</v>
       </c>
       <c r="L68" s="26">
         <v>0</v>
       </c>
       <c r="M68" s="26">
         <v>0</v>
       </c>
       <c r="N68" s="26">
         <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C69" s="19"/>
       <c r="D69" s="26">
         <v>97</v>
       </c>
       <c r="E69" s="26">
         <v>53</v>
       </c>
       <c r="F69" s="26">
         <v>31</v>
       </c>
       <c r="G69" s="26">
         <v>0</v>
       </c>
       <c r="H69" s="26">
         <v>12</v>
       </c>
       <c r="I69" s="26">
         <v>1</v>
       </c>
       <c r="J69" s="26">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="K69" s="26">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L69" s="26">
         <v>0</v>
       </c>
       <c r="M69" s="26">
         <v>0</v>
       </c>
       <c r="N69" s="26">
         <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C70" s="19"/>
       <c r="D70" s="26">
         <v>106</v>
       </c>
       <c r="E70" s="26">
         <v>58</v>
       </c>
       <c r="F70" s="26">
         <v>48</v>
       </c>
@@ -3717,120 +3730,120 @@
       <c r="I70" s="26">
         <v>0</v>
       </c>
       <c r="J70" s="26">
         <v>64</v>
       </c>
       <c r="K70" s="26">
         <v>2</v>
       </c>
       <c r="L70" s="26">
         <v>0</v>
       </c>
       <c r="M70" s="26">
         <v>2</v>
       </c>
       <c r="N70" s="26">
         <v>38</v>
       </c>
     </row>
     <row r="71" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C71" s="19"/>
       <c r="D71" s="26">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E71" s="26">
         <v>96</v>
       </c>
       <c r="F71" s="26">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G71" s="26">
         <v>5</v>
       </c>
       <c r="H71" s="26">
         <v>3</v>
       </c>
       <c r="I71" s="26">
         <v>1</v>
       </c>
       <c r="J71" s="26">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="K71" s="26">
         <v>13</v>
       </c>
       <c r="L71" s="26">
         <v>0</v>
       </c>
       <c r="M71" s="26">
         <v>0</v>
       </c>
       <c r="N71" s="26">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C72" s="19"/>
       <c r="D72" s="26">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E72" s="26">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F72" s="26">
         <v>126</v>
       </c>
       <c r="G72" s="26">
         <v>0</v>
       </c>
       <c r="H72" s="26">
         <v>21</v>
       </c>
       <c r="I72" s="26">
         <v>3</v>
       </c>
       <c r="J72" s="26">
         <v>89</v>
       </c>
       <c r="K72" s="26">
         <v>10</v>
       </c>
       <c r="L72" s="26">
         <v>0</v>
       </c>
       <c r="M72" s="26">
         <v>0</v>
       </c>
       <c r="N72" s="26">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="73" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C73" s="19"/>
       <c r="D73" s="26">
         <v>196</v>
       </c>
       <c r="E73" s="26">
         <v>94</v>
       </c>
       <c r="F73" s="26">
         <v>82</v>
       </c>
       <c r="G73" s="26">
         <v>0</v>
       </c>
       <c r="H73" s="26">
         <v>16</v>
       </c>
       <c r="I73" s="26">
         <v>4</v>
       </c>
@@ -3934,27 +3947,28 @@
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>25-11-4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>