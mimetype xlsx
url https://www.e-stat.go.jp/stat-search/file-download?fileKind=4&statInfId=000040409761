--- v0 (2026-06-27)
+++ v1 (2026-09-12)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{9498D7FE-5B76-4880-B777-28C4AC73A1D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{033420E1-10F5-49F5-B856-5B594E1CE15C}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="6_{590607A7-9CDE-4929-A83F-C9EAAB865FCC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7E4EBD1D-CAF4-4C66-A9AD-F1562E08D45C}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{0121F84C-487D-48D9-A09E-93DFC6AFD658}"/>
   </bookViews>
   <sheets>
     <sheet name="25-12-01" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="PASTE_管区ROW1">'25-12-01'!#REF!</definedName>
     <definedName name="PASTE_管区ROW2">'25-12-01'!#REF!</definedName>
     <definedName name="PASTE_管区ROW3">'25-12-01'!#REF!</definedName>
     <definedName name="PASTE_管区ROW4">'25-12-01'!#REF!</definedName>
     <definedName name="PASTE_管区ROW5">'25-12-01'!#REF!</definedName>
     <definedName name="PASTE_管区ROW6">'25-12-01'!#REF!</definedName>
     <definedName name="PASTE_管区ROW7">'25-12-01'!#REF!</definedName>
     <definedName name="PASTE_管区ROW8">'25-12-01'!#REF!</definedName>
     <definedName name="PASTE1" localSheetId="0">'25-12-01'!$F$5:$P$27</definedName>
     <definedName name="PASTE1">#REF!</definedName>
     <definedName name="PASTE10">#REF!</definedName>
     <definedName name="PASTE11">#REF!</definedName>
     <definedName name="PASTE12">#REF!</definedName>
     <definedName name="PASTE2_1">'25-12-01'!#REF!</definedName>
     <definedName name="PASTE2_2">'25-12-01'!#REF!</definedName>
     <definedName name="PASTE2_3">'25-12-01'!#REF!</definedName>
     <definedName name="PASTE2_4">'25-12-01'!#REF!</definedName>
@@ -1750,98 +1750,98 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="23" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="67">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{6837166E-F7F3-4EA5-932D-4A690A52E3F3}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{6CA12CE8-293F-4FD7-B6FE-224F83BB01B2}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{CE76A360-B9BD-48C6-830F-C1EED3E68B82}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{29B41959-41A7-4A42-92C5-5E58D44F80A4}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{D40C50E7-60EE-45B3-A1C9-9AD647067FBF}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{6C263372-1A1B-4244-B89E-34DC668FF05E}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{677399FF-A693-4C68-AAC3-C2CF4F44B33B}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{ACC0E6E7-C0F4-405D-92D0-879D0F5ACB7B}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{FFE37A50-E23A-439E-9E03-DC209F38F37F}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{5C0D9BD3-C267-443B-9D42-B83B72F975AD}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{E111F915-317E-4F33-B16F-7193835EC522}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{3F76FE7A-B32D-41FC-9191-9667D3A14E8B}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{487BCA95-2AC7-48B7-BFAA-D197DDBBA56A}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{EF2C1AE4-36C8-4F72-B98E-A8271F9B3EF2}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{1259C19E-1D00-46B2-8EE5-0EBFA15FD249}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{A8CDCD7D-9CDE-4B5C-AD8A-660FDC8C2508}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{5084593D-DFE0-4498-8BFA-1AE2BDA519F6}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{BEBE591C-4C5B-4BC6-8372-C6C0FF040D62}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{34E300CD-1B1F-4E94-B4F9-C03D98D7B615}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...4 lines deleted...]
-    <cellStyle name="未定義" xfId="65" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{CC2272AE-9798-474E-AD0E-437AC770A3E4}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{7D594F99-F22B-4381-8446-70E5F991A3A4}"/>
+    <cellStyle name="標準 4" xfId="62" xr:uid="{161B75C1-B9D3-47E8-AED2-43CC139CE275}"/>
+    <cellStyle name="標準 5" xfId="63" xr:uid="{82756617-1F4E-4684-9628-74F036172768}"/>
+    <cellStyle name="標準 6" xfId="64" xr:uid="{7BECF176-0197-4A49-9F9E-B65F261CF975}"/>
+    <cellStyle name="未定義" xfId="65" xr:uid="{79A25B65-45A9-44D9-B1A6-3F5E48058E57}"/>
     <cellStyle name="良い" xfId="66" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2107,51 +2107,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2BBA28F1-9058-4139-9A58-19564436D56A}">
   <dimension ref="C1:P229"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.109375" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="2.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="2.44140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.77734375" style="1" customWidth="1"/>
     <col min="5" max="5" width="3.109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.77734375" style="1" customWidth="1"/>
     <col min="7" max="9" width="11.77734375" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.6640625" style="1" customWidth="1"/>
     <col min="11" max="12" width="11.77734375" style="1" customWidth="1"/>
     <col min="13" max="13" width="16.6640625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.77734375" style="1" customWidth="1"/>
     <col min="15" max="16" width="14.33203125" style="1" customWidth="1"/>
     <col min="17" max="16384" width="10.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:16" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G1" s="2">
         <v>1</v>
       </c>
       <c r="H1" s="1" t="s">