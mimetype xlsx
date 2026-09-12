--- v0 (2026-06-27)
+++ v1 (2026-09-12)
@@ -1,77 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{96B2157C-BEAA-4B1D-93B7-E0C69D7DFB05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F66E46C8-1A2A-4488-98C3-EA42883263CE}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="6_{D50770D8-4D57-4CEC-B055-11EC35036A46}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C3B4F7D7-451E-462C-8125-12EB380EEB82}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{0359AB23-90B1-425A-9BBB-590B27D59D72}"/>
   </bookViews>
   <sheets>
     <sheet name="25-12-02" sheetId="15" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="PASTE1">'25-12-02'!$D$13:$AC$17</definedName>
     <definedName name="PASTE2">'25-12-02'!$Y$2</definedName>
     <definedName name="PASTE3">'25-12-02'!$Z$2</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Y2" i="15" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="53">
   <si>
     <t>入</t>
   </si>
   <si>
     <t>所</t>
   </si>
   <si>
     <t>出</t>
   </si>
   <si>
     <t>刑の</t>
@@ -1327,98 +1329,98 @@
     <xf numFmtId="0" fontId="38" fillId="0" borderId="14" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="39" fillId="0" borderId="0" xfId="64" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="67">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{5BBA83A2-E407-41E5-B343-1C63F7B5B73C}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{251C79C8-A428-4112-927C-6918C539B0CD}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{43AF0D69-6C8E-4C56-8422-560F69A0F4E1}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{2162D90C-E2BF-4780-BA30-BFDE89E24731}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{0741A592-B720-40F7-B11C-BED92A2E2724}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{20265817-3CC2-421C-AC59-04AF38188C54}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{7A17B045-9CA4-4BC5-9F52-B8D553A363ED}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{2680A883-343B-4A84-AAD0-B128DDF97193}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{845458E3-613A-48A1-B3AB-F38A436AA9F8}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{B47E18F3-2F77-4CAC-8108-08D8A0F5026A}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{AF2506D7-CFF1-47EF-A6DE-08A668D6F697}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{17E1F562-154A-4D85-826A-7D3390849024}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{C2C11868-1642-4DD0-B524-A4D0879EBF5F}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{2D63A227-983C-4D8A-98F9-BD393473DB5E}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{0C784BAB-01AE-42F4-8804-050570E0735F}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{7F11A27A-7BF8-4BFD-84C3-B0A817863683}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{150B54AD-50EB-42FB-A18E-00513CE072B6}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{17ABFBFD-232A-4C6C-82B1-EB7489B72723}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{4A666661-CE98-4F84-965B-A50C549B9E05}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...4 lines deleted...]
-    <cellStyle name="標準_年報_各表様式(受入受刑改正用)" xfId="65" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{BF40DD3B-8644-4A2D-A2BD-42E534C8448F}"/>
+    <cellStyle name="標準 3" xfId="61" xr:uid="{98AEF94E-1EB4-48EB-A967-3C9951F05EA4}"/>
+    <cellStyle name="標準 4" xfId="62" xr:uid="{5F09C60C-498E-44C8-A83B-B8413233EA44}"/>
+    <cellStyle name="標準 5" xfId="63" xr:uid="{9A94235C-2F51-4DC2-BE28-299C8336E41E}"/>
+    <cellStyle name="標準_全国月表印刷枠V2002" xfId="64" xr:uid="{DF167F62-84C7-4A45-A199-3E0BE48CDA8E}"/>
+    <cellStyle name="標準_年報_各表様式(受入受刑改正用)" xfId="65" xr:uid="{FE1B61F2-8D29-49F2-AFA1-EA8D28EDCD60}"/>
     <cellStyle name="良い" xfId="66" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1684,51 +1686,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7D6F2D3-5E75-472A-A4F5-575C2B7FB4B9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C1:AC18"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.109375" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="2" width="1.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="26.77734375" style="1" customWidth="1"/>
     <col min="4" max="27" width="13.109375" style="1" customWidth="1"/>
     <col min="28" max="28" width="4.6640625" style="1" customWidth="1"/>
     <col min="29" max="29" width="13.109375" style="1" customWidth="1"/>
     <col min="30" max="16384" width="10.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:29" ht="40.5" customHeight="1">
       <c r="C1" s="20"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
@@ -2268,60 +2270,60 @@
       <c r="H13" s="15">
         <v>4</v>
       </c>
       <c r="I13" s="15">
         <v>0</v>
       </c>
       <c r="J13" s="15">
         <v>0</v>
       </c>
       <c r="K13" s="15">
         <v>45</v>
       </c>
       <c r="L13" s="15">
         <v>11</v>
       </c>
       <c r="M13" s="15">
         <v>0</v>
       </c>
       <c r="N13" s="15">
         <v>2</v>
       </c>
       <c r="O13" s="15">
         <v>1298</v>
       </c>
       <c r="P13" s="15">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="Q13" s="15">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="R13" s="15">
         <v>6</v>
       </c>
       <c r="S13" s="15">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="T13" s="15">
         <v>0</v>
       </c>
       <c r="U13" s="15">
         <v>0</v>
       </c>
       <c r="V13" s="15">
         <v>1</v>
       </c>
       <c r="W13" s="15">
         <v>46</v>
       </c>
       <c r="X13" s="15">
         <v>6</v>
       </c>
       <c r="Y13" s="15">
         <v>0</v>
       </c>
       <c r="Z13" s="15">
         <v>18</v>
       </c>
       <c r="AA13" s="15">
         <v>5</v>
       </c>
@@ -2428,60 +2430,60 @@
       <c r="H15" s="17">
         <v>4</v>
       </c>
       <c r="I15" s="17">
         <v>0</v>
       </c>
       <c r="J15" s="17">
         <v>0</v>
       </c>
       <c r="K15" s="17">
         <v>41</v>
       </c>
       <c r="L15" s="17">
         <v>11</v>
       </c>
       <c r="M15" s="17">
         <v>0</v>
       </c>
       <c r="N15" s="17">
         <v>2</v>
       </c>
       <c r="O15" s="17">
         <v>1157</v>
       </c>
       <c r="P15" s="17">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="Q15" s="17">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="R15" s="17">
         <v>6</v>
       </c>
       <c r="S15" s="17">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="T15" s="17">
         <v>0</v>
       </c>
       <c r="U15" s="17">
         <v>0</v>
       </c>
       <c r="V15" s="17">
         <v>1</v>
       </c>
       <c r="W15" s="17">
         <v>41</v>
       </c>
       <c r="X15" s="17">
         <v>6</v>
       </c>
       <c r="Y15" s="17">
         <v>0</v>
       </c>
       <c r="Z15" s="17">
         <v>16</v>
       </c>
       <c r="AA15" s="17">
         <v>4</v>
       </c>