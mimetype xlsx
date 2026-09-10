--- v0 (2026-05-31)
+++ v1 (2026-09-10)
@@ -1,59 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="2" documentId="6_{6F5FE842-739A-4DAB-8563-4BE17A0FD7FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{52B12204-A684-4CD1-A2B6-CFB2CE682C41}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB62122D-C8AF-4D40-86CE-C34E8AEC309B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4190" yWindow="1530" windowWidth="23500" windowHeight="15220" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{66F83A04-E661-465B-8C5F-0842447DC14C}"/>
   </bookViews>
   <sheets>
     <sheet name="25-12-03" sheetId="12" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
@@ -1328,149 +1324,149 @@
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="0" xfId="75" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="78">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{EFAD8DD5-459A-4614-9CF7-2B00302A1FCD}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{ADE267BC-D7A8-473F-858D-1A6E70DBC784}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{CCA7B474-603A-49BD-954D-06ECE44AD00A}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{AF7A323D-4555-46E6-8B7D-82E403956F15}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{D9B25E7D-2848-4271-A8D4-D8468A2E971A}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{D6516D25-69B5-4053-8BFA-8E6D4480E3C3}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{430D002A-038B-4DF9-AD8D-13A1BBA60EFF}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{D10C796A-0443-4128-9153-677C33B2EDC0}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{A3CB20DB-67E4-4F45-A824-E90A59388AFA}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{FE09D60D-908A-4C09-9893-AC3577F869D0}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{A45D04BF-2127-4CD5-A5FE-E03AED472716}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{90AAA277-B524-4B2B-8E13-A893699AA8DB}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{A729233D-CA57-4878-B714-5BAE03CD48CB}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{81C0BBF0-34F2-40EB-8266-119A8BBD952C}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{6008BBE5-76CE-44E3-8FD8-486E7EC2C0EF}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{DFA27A1F-BAB5-48E2-90ED-5DF5DA64FE5E}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{F09224D8-569A-4D6F-9DC2-FD86F6C3DDBD}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{3B37B5C6-9B12-4340-84F3-38EAE471D7D6}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{7D145B45-1EC3-4DA8-9A5C-6C0094C0E7AB}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
-[...15 lines deleted...]
-    <cellStyle name="未定義" xfId="76" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{B03C6BEA-ED04-41BD-8EAF-C6AADD69F44D}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{23313A91-8CF8-4A85-B250-5939911FD9ED}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{9CC11799-5164-47BF-9E8A-771F4E4343EF}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{80B6B798-1EB9-4FB3-AD9C-DCEF14E923FD}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{EC660753-785B-4FD5-A2DF-9F382C848364}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{7C6F690A-DDB7-4A5A-AD4A-E7B2076FF17F}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{9094187F-7B13-4E5C-8B9E-5286418A4982}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{032558B0-5456-49E0-96DC-857958D25122}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{D76DF799-FC79-448F-80A8-45DDA7847458}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{1FC2B57F-8A3E-47C2-9898-4483A78F86F0}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{FDAC2E5F-E63A-4494-8B63-65F474A56B88}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{FD64F132-B58C-4137-A982-590216FB61EC}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{7862F390-272B-4E3E-B6CF-3A18AAB3375E}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{74B56805-E4DD-4FD9-BDB6-85A02CEE1394}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{86240A83-FC23-47D5-80BB-EE53DA7D8726}"/>
+    <cellStyle name="標準_第１表－０２" xfId="75" xr:uid="{FE046D18-ECBE-4938-BE5B-B52E15E291E4}"/>
+    <cellStyle name="未定義" xfId="76" xr:uid="{3BABB07E-3B0A-4E7C-A1F0-4367EA181257}"/>
     <cellStyle name="良い" xfId="77" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1171575</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1285875</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23633" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000515C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCAA5596-5779-6DF7-9F7C-20099811115D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2390775" y="3838575"/>
           <a:ext cx="114300" cy="1066800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 108154"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1485,51 +1481,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1181100</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1257300</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23634" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000525C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17DC8248-DCBE-EBA4-B6EB-C3C3F3BBF78D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2400300" y="2514600"/>
           <a:ext cx="76200" cy="638175"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 75220"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1544,51 +1540,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1171575</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1247775</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23635" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000535C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB7BBD0B-DC3A-364D-5A86-06B6A9BB7C48}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2390775" y="1619250"/>
           <a:ext cx="76200" cy="647700"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 74808"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1603,51 +1599,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23636" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000545C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3664A894-F5CD-34B7-4E2F-688D105E18D7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1266825" y="1409700"/>
           <a:ext cx="47625" cy="1847850"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 134722"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1662,51 +1658,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>866775</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23637" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000555C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14BFBF60-D9C6-CA09-BC65-1AE81953A6C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3343275" y="4095750"/>
           <a:ext cx="47625" cy="333375"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 61931"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1721,51 +1717,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>819150</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>866775</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23638" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000565C0000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{833A49B3-87BD-CB99-05F8-630765AA2E97}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3343275" y="4514850"/>
           <a:ext cx="47625" cy="333375"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 61931"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2141,79 +2137,81 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A4DBE0F-0528-4E8B-95CC-796BBD5F3F23}">
   <sheetPr codeName="Sheet17">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9" style="1"/>
     <col min="2" max="2" width="7" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.08203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="26.08203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.25" style="1" customWidth="1"/>
     <col min="6" max="8" width="9" style="1"/>
     <col min="9" max="9" width="10.75" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.75" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.58203125" style="1" customWidth="1"/>
     <col min="12" max="13" width="9" style="1"/>
     <col min="14" max="14" width="9.33203125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="C1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="N1" s="21"/>
+      <c r="N1" s="21">
+        <v>45992</v>
+      </c>
     </row>
     <row r="2" spans="1:14" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="33" t="s">
         <v>28</v>
       </c>
       <c r="M2" s="33"/>
       <c r="N2" s="33"/>
     </row>
     <row r="3" spans="1:14" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="29" t="s">
@@ -2910,318 +2908,74 @@
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="27"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" s="15"/>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="A19:C21"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
-  <pageSetup paperSize="9" scale="41" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...231 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F4C0BC5-8E30-4D6E-B0EA-4E7B4824E0AD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>25-12-03</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>