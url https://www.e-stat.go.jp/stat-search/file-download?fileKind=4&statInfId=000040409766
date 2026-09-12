--- v0 (2026-05-31)
+++ v1 (2026-09-12)
@@ -1,59 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{22E51575-43EE-4409-928B-03699A9B8F7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{36F74F08-61F7-44B2-88AF-FEB7A5DD501A}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C393D43-70F0-4BDE-8677-17489F06ADBC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5120" yWindow="1900" windowWidth="18600" windowHeight="18210" xr2:uid="{1C98E446-6F55-4F9B-92E7-19C094729C5F}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{A8F45B44-87DB-4AC1-896C-70760FEE1EA2}"/>
   </bookViews>
   <sheets>
     <sheet name="25-12-01" sheetId="14" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
@@ -1523,149 +1519,149 @@
     <xf numFmtId="14" fontId="40" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="13" xfId="75" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="78">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{4E34ACC1-02E5-4CC9-ABD3-4DCA69BF9276}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{9BB0DBB5-A052-4811-9669-808FABCA6A8D}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{A543CF04-A916-479A-BC61-58EFE59E4F2C}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{8FB97BBF-771A-4AEF-BB69-1D877530E341}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{6735FA6C-55AC-4D5D-A767-D487089F7E72}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{94817181-26AB-48D6-B2C8-FF48E3176877}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{FA8D1DA8-168B-4DC2-BCBA-D78F21A45663}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{B18E25E3-572D-491B-ABA7-86754C6E7413}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{86B9208A-08B9-4B50-92B7-260E9438F87A}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{68AD4535-4B3F-49B2-84FC-1A1B18E7A3E5}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{A4ECAAFC-B360-4E82-A0AC-83243D42B36E}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{1F4ED9CF-DB4C-4DD2-9473-7FB71C6953B6}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{B6E38138-B256-4433-A7A5-A9026B5A89C8}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{7EAF8E10-49E6-4A4C-B42D-A3DDB65FEF5D}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{456F3BFE-7A27-4DBD-8AB4-7961F038476C}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{FDE78325-326B-4D04-950D-0C116D3B9724}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{089E35B2-F542-49CE-AAAD-18609524664F}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{A4A0E4F0-D60B-4D36-B17E-61096A0A270B}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{9A3745C0-DCED-46AD-B8E5-F08A4F49B26A}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{61C9959A-0955-4C1F-B799-5159B8BCE08A}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{0DF46A29-A9D6-42B0-883A-5082C8AE065D}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{A5E179D0-2094-4772-8212-711B462C4EB7}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{752DCAF0-325C-4A33-91F5-4CAA0161DBFE}"/>
-[...15 lines deleted...]
-    <cellStyle name="未定義" xfId="76" xr:uid="{5630B4B1-C7D5-4742-9FE5-C952060C1F02}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{653D63A4-39D0-4010-BB79-C0A6F5166BF3}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{DC9D1AA3-ED52-4CD1-94D3-ADF9BFC5168C}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{DD825AD7-48B6-49FB-9843-46A9417D37B0}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{8BB63CDC-2565-4782-BF88-6AB7C45DA54B}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{865D6B18-4904-4919-A1B7-2E0E532E8828}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{5D7B68C0-FEEF-4DAF-9B08-71E3FDAC2051}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{D7E7FFA8-C46E-4FBE-A59C-EDF945897080}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{E0CD4756-9AAC-48AF-BF43-A87764E2B35A}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{8448A448-2A7F-4241-A80E-4EA357C295CB}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{0B756D61-5D29-415B-B069-48E87D828926}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{50A2004B-7D43-4F53-B6C2-6349FFE72266}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{19A89DDE-6549-4D2B-A10D-A556563522CC}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{2DF11CCD-4E01-4072-9DD7-786F69A443DF}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{F60E6A66-6823-4A99-A7E0-33F3073DD9D5}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{BAF8D97D-4B10-4797-9BD4-CBDCAC95B945}"/>
+    <cellStyle name="標準_第１表－０２" xfId="75" xr:uid="{0C5DEAD1-DBC8-449D-B2DE-013278F0C942}"/>
+    <cellStyle name="未定義" xfId="76" xr:uid="{4B9E9492-8831-4A5C-B177-9FD677007DD6}"/>
     <cellStyle name="良い" xfId="77" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25689" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0E3168D-3BEB-A9A8-83B5-9FABFF4D494C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66D2969F-7C8F-BBAB-9787-164A823A9EA3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="533400" y="1343025"/>
           <a:ext cx="142875" cy="1609725"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 159037"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1680,51 +1676,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>523875</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25690" name="AutoShape 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F13D9093-94A2-6FE8-661D-EF85E774965C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77D41091-D294-1944-57F4-2D61D99A4B73}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="523875" y="3162300"/>
           <a:ext cx="76200" cy="685800"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 75750"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1739,51 +1735,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25691" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BC154D2-5BFA-C13C-40A1-E13EF01CD0BF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B903BA0E-6CA7-798A-265D-370AC010E64C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="533400" y="4067175"/>
           <a:ext cx="76200" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 60116"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1798,51 +1794,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25692" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBA0A030-58F8-B293-E4E9-4EA1A2F7996A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B148425-427C-616F-D347-77E1D591527F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="533400" y="4791075"/>
           <a:ext cx="76200" cy="523875"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 59074"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1857,51 +1853,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2295525</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2352675</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25693" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B87E6A59-A972-A8C6-7EE1-8D180DB6124E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A10C897-27B8-CAF4-ACB7-E50914451B20}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2295525" y="3524250"/>
           <a:ext cx="57150" cy="352425"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 52645"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1916,51 +1912,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2295525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2352675</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25694" name="AutoShape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB1F4342-D608-202B-C77A-A631FA624A03}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DC3CCBD-953F-C780-D812-C04A50953334}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2295525" y="3162300"/>
           <a:ext cx="57150" cy="352425"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 52645"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2336,51 +2332,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BC10480-6A2B-43E7-BA66-0C93ED1A272C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11B79CB4-4CDB-49C4-B7E3-3EF0A587F4D3}">
   <sheetPr codeName="Sheet18">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I163"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.25" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.5" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.83203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.75" style="3" customWidth="1"/>
     <col min="5" max="5" width="7.25" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.58203125" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.75" style="3" customWidth="1"/>
     <col min="8" max="8" width="8" style="3" customWidth="1"/>
     <col min="9" max="9" width="11" style="3" customWidth="1"/>
     <col min="10" max="10" width="10" style="3" customWidth="1"/>
     <col min="11" max="11" width="14" style="3" customWidth="1"/>
     <col min="12" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
@@ -2515,272 +2511,272 @@
       </c>
       <c r="E7" s="24">
         <v>38</v>
       </c>
       <c r="F7" s="3">
         <v>1002</v>
       </c>
       <c r="G7" s="24">
         <v>965</v>
       </c>
       <c r="H7" s="24">
         <v>37</v>
       </c>
       <c r="I7" s="3">
         <v>11620</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="23">
         <v>4763</v>
       </c>
       <c r="C8" s="3">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D8" s="24">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="E8" s="24">
         <v>14</v>
       </c>
       <c r="F8" s="3">
         <v>256</v>
       </c>
       <c r="G8" s="24">
         <v>244</v>
       </c>
       <c r="H8" s="24">
         <v>12</v>
       </c>
       <c r="I8" s="3">
-        <v>4887</v>
+        <v>4886</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="23">
         <v>730</v>
       </c>
       <c r="C9" s="3">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D9" s="24">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E9" s="24">
         <v>2</v>
       </c>
       <c r="F9" s="3">
         <v>60</v>
       </c>
       <c r="G9" s="24">
         <v>58</v>
       </c>
       <c r="H9" s="24">
         <v>2</v>
       </c>
       <c r="I9" s="3">
-        <v>728</v>
+        <v>727</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="23">
         <v>475</v>
       </c>
       <c r="C10" s="3">
         <v>91</v>
       </c>
       <c r="D10" s="24">
         <v>91</v>
       </c>
       <c r="E10" s="24">
         <v>0</v>
       </c>
       <c r="F10" s="3">
         <v>49</v>
       </c>
       <c r="G10" s="24">
         <v>49</v>
       </c>
       <c r="H10" s="24">
         <v>0</v>
       </c>
       <c r="I10" s="3">
         <v>517</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="23">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C11" s="3">
         <v>70</v>
       </c>
       <c r="D11" s="24">
         <v>70</v>
       </c>
       <c r="E11" s="24">
         <v>0</v>
       </c>
       <c r="F11" s="3">
         <v>63</v>
       </c>
       <c r="G11" s="24">
         <v>63</v>
       </c>
       <c r="H11" s="24">
         <v>0</v>
       </c>
       <c r="I11" s="3">
-        <v>256</v>
+        <v>254</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="23">
         <v>3299</v>
       </c>
       <c r="C12" s="3">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D12" s="24">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E12" s="24">
         <v>19</v>
       </c>
       <c r="F12" s="3">
         <v>212</v>
       </c>
       <c r="G12" s="24">
         <v>193</v>
       </c>
       <c r="H12" s="24">
         <v>19</v>
       </c>
       <c r="I12" s="3">
-        <v>3333</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A13" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="23">
         <v>804</v>
       </c>
       <c r="C13" s="3">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D13" s="24">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E13" s="24">
         <v>3</v>
       </c>
       <c r="F13" s="3">
         <v>75</v>
       </c>
       <c r="G13" s="24">
         <v>71</v>
       </c>
       <c r="H13" s="24">
         <v>4</v>
       </c>
       <c r="I13" s="3">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="23">
         <v>249</v>
       </c>
       <c r="C14" s="3">
         <v>35</v>
       </c>
       <c r="D14" s="24">
         <v>35</v>
       </c>
       <c r="E14" s="24">
         <v>0</v>
       </c>
       <c r="F14" s="3">
         <v>42</v>
       </c>
       <c r="G14" s="24">
         <v>42</v>
       </c>
       <c r="H14" s="24">
         <v>0</v>
       </c>
       <c r="I14" s="3">
         <v>242</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="23">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C15" s="3">
         <v>96</v>
       </c>
       <c r="D15" s="24">
         <v>96</v>
       </c>
       <c r="E15" s="24">
         <v>0</v>
       </c>
       <c r="F15" s="3">
         <v>103</v>
       </c>
       <c r="G15" s="24">
         <v>103</v>
       </c>
       <c r="H15" s="24">
         <v>0</v>
       </c>
       <c r="I15" s="3">
-        <v>373</v>
+        <v>375</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="23">
         <v>476</v>
       </c>
       <c r="C16" s="3">
         <v>114</v>
       </c>
       <c r="D16" s="24">
         <v>114</v>
       </c>
       <c r="E16" s="24">
         <v>0</v>
       </c>
       <c r="F16" s="3">
         <v>142</v>
       </c>
       <c r="G16" s="24">
         <v>142</v>
       </c>
       <c r="H16" s="24">
@@ -2802,101 +2798,101 @@
       </c>
       <c r="D17" s="3">
         <v>160</v>
       </c>
       <c r="E17" s="3">
         <v>21</v>
       </c>
       <c r="F17" s="3">
         <v>168</v>
       </c>
       <c r="G17" s="3">
         <v>149</v>
       </c>
       <c r="H17" s="3">
         <v>19</v>
       </c>
       <c r="I17" s="3">
         <v>2538</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="23">
-        <v>1406</v>
+        <v>1405</v>
       </c>
       <c r="C18" s="3">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D18" s="24">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E18" s="24">
         <v>12</v>
       </c>
       <c r="F18" s="3">
         <v>69</v>
       </c>
       <c r="G18" s="24">
         <v>59</v>
       </c>
       <c r="H18" s="24">
         <v>10</v>
       </c>
       <c r="I18" s="3">
-        <v>1418</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="23">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="C19" s="3">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D19" s="24">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E19" s="24">
         <v>8</v>
       </c>
       <c r="F19" s="3">
         <v>77</v>
       </c>
       <c r="G19" s="24">
         <v>69</v>
       </c>
       <c r="H19" s="24">
         <v>8</v>
       </c>
       <c r="I19" s="3">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="23">
         <v>183</v>
       </c>
       <c r="C20" s="3">
         <v>14</v>
       </c>
       <c r="D20" s="24">
         <v>14</v>
       </c>
       <c r="E20" s="24">
         <v>0</v>
       </c>
       <c r="F20" s="3">
         <v>6</v>
       </c>
       <c r="G20" s="24">
         <v>6</v>
       </c>
       <c r="H20" s="24">
@@ -2976,217 +2972,217 @@
       </c>
       <c r="D23" s="24">
         <v>705</v>
       </c>
       <c r="E23" s="24">
         <v>18</v>
       </c>
       <c r="F23" s="3">
         <v>782</v>
       </c>
       <c r="G23" s="24">
         <v>764</v>
       </c>
       <c r="H23" s="24">
         <v>18</v>
       </c>
       <c r="I23" s="3">
         <v>3034</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="23">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C24" s="3">
         <v>26</v>
       </c>
       <c r="D24" s="24">
         <v>24</v>
       </c>
       <c r="E24" s="24">
         <v>2</v>
       </c>
       <c r="F24" s="3">
         <v>26</v>
       </c>
       <c r="G24" s="24">
         <v>25</v>
       </c>
       <c r="H24" s="24">
         <v>1</v>
       </c>
       <c r="I24" s="3">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="23">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C25" s="3">
         <v>21</v>
       </c>
       <c r="D25" s="24">
         <v>21</v>
       </c>
       <c r="E25" s="24">
         <v>0</v>
       </c>
       <c r="F25" s="3">
         <v>12</v>
       </c>
       <c r="G25" s="24">
         <v>12</v>
       </c>
       <c r="H25" s="24">
         <v>0</v>
       </c>
       <c r="I25" s="3">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="23">
         <v>6891</v>
       </c>
       <c r="C26" s="3">
         <v>262</v>
       </c>
       <c r="D26" s="24">
         <v>237</v>
       </c>
       <c r="E26" s="24">
         <v>25</v>
       </c>
       <c r="F26" s="3">
         <v>247</v>
       </c>
       <c r="G26" s="24">
         <v>226</v>
       </c>
       <c r="H26" s="24">
         <v>21</v>
       </c>
       <c r="I26" s="3">
         <v>6906</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="23">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C27" s="3">
         <v>32</v>
       </c>
       <c r="D27" s="24">
         <v>27</v>
       </c>
       <c r="E27" s="24">
         <v>5</v>
       </c>
       <c r="F27" s="3">
         <v>40</v>
       </c>
       <c r="G27" s="24">
         <v>36</v>
       </c>
       <c r="H27" s="24">
         <v>4</v>
       </c>
       <c r="I27" s="3">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="23">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C28" s="3">
         <v>18</v>
       </c>
       <c r="D28" s="24">
         <v>14</v>
       </c>
       <c r="E28" s="24">
         <v>4</v>
       </c>
       <c r="F28" s="3">
         <v>28</v>
       </c>
       <c r="G28" s="24">
         <v>25</v>
       </c>
       <c r="H28" s="24">
         <v>3</v>
       </c>
       <c r="I28" s="3">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="23">
-        <v>5684</v>
+        <v>5680</v>
       </c>
       <c r="C29" s="3">
         <v>212</v>
       </c>
       <c r="D29" s="24">
         <v>196</v>
       </c>
       <c r="E29" s="24">
         <v>16</v>
       </c>
       <c r="F29" s="3">
         <v>179</v>
       </c>
       <c r="G29" s="24">
         <v>165</v>
       </c>
       <c r="H29" s="24">
         <v>14</v>
       </c>
       <c r="I29" s="3">
-        <v>5717</v>
+        <v>5713</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B30" s="4"/>
     </row>
     <row r="31" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="4"/>
     </row>
     <row r="32" spans="1:9" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="25">
         <v>914</v>
       </c>
       <c r="C32" s="26">
         <v>104</v>
       </c>
       <c r="D32" s="26">
         <v>97</v>
       </c>
       <c r="E32" s="26">
         <v>7</v>
       </c>
       <c r="F32" s="26">
@@ -5095,283 +5091,50 @@
       <c r="G157" s="3"/>
       <c r="H157" s="3"/>
       <c r="I157" s="3"/>
     </row>
     <row r="163" spans="1:9" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A163" s="3"/>
       <c r="B163" s="3"/>
       <c r="C163" s="3"/>
       <c r="D163" s="3"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="H1:I1"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" scale="61" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...231 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8F2EDA4-6805-4956-991F-96CBC215D2CC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
@@ -5380,36 +5143,25 @@
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>