--- v0 (2026-05-31)
+++ v1 (2026-09-12)
@@ -1,58 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{5D3E2DC1-7D7E-4140-B3A3-C3D40D9FF06F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4F1472B2-05CF-48D7-8229-E48D1820A901}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EB43C79F-9E6C-474F-93EF-B9CD198A097F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2220" yWindow="1430" windowWidth="18600" windowHeight="18210" xr2:uid="{09ECF2A8-48B7-4BEF-BAFE-B9D2C250FBFB}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{8339E6E8-1B16-469F-9615-E82020423709}"/>
   </bookViews>
   <sheets>
     <sheet name="25-12-02" sheetId="16" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
@@ -1583,125 +1579,125 @@
     </xf>
     <xf numFmtId="183" fontId="36" fillId="0" borderId="25" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="77">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{E617FCE6-0461-4A38-AD9D-AE7F119AB285}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{567ED895-7ED9-4871-ABA4-9BB25B2C39A5}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{D0DA5063-9149-4E1C-85B6-84325574B530}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{2721976D-014C-4F06-B96A-858600C2C553}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{ECC19F1E-A050-4860-9C2C-348893761B69}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{A51CFEC9-CE90-4B9E-B211-7A82314910D5}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{8C28DD6C-5C14-4D51-A534-7C2F82891FD7}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{AECD9D06-A747-4755-9339-A856476C13EC}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{672BD228-F325-4F8A-97F0-9699B3176753}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{CB942E8E-58A0-48BC-B57C-7E9619AC4E1D}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{D03232FC-6EBA-4349-8413-76F5B05D00E8}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{0FAB146B-BF22-4951-8A0F-623D1FCE609A}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{01BAFD10-495D-4B81-AAB7-4A6A189BDF89}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{AFF1D338-FA1F-4EC4-9D56-66DA6C9935A9}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{30A023AF-530C-4C76-8F33-49E7A820DEC5}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{61EB0D88-1BCF-4A08-BA1F-B91FBD598B94}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{AF4AB898-856D-40E8-A89A-D531C5A65D32}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{33166EFC-6183-483A-817C-F033BE8881D5}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{86FC6A6D-3816-4E63-9A57-BDD3D8C23FB9}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{4BAC4E13-0185-4A74-A5D9-80A316F0C7E8}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{1C7CC2D3-AD5B-41C7-85E4-02DDFE10508F}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{3A286E4A-B442-4C85-AEE5-D000AB2E6D8C}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{E998DA7F-CDDD-4E9C-B4AE-7AA25B39E886}"/>
-[...14 lines deleted...]
-    <cellStyle name="未定義" xfId="75" xr:uid="{FE9CDD2D-D169-4B2B-A36D-3E37A5E70F40}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{63E92060-CB83-425B-9A3A-A49C91E4F418}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{015EDA93-2766-458E-B000-59D49B0D1A4C}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{20FE416D-A0ED-45DB-8719-3DE486391B17}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{420C24AA-497A-41A1-9497-3C7E997C5398}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{65182DE6-E7F8-4BF1-9964-3F5F3951D846}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{AC2AC85B-1B29-49C8-B248-67194382050B}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{BE6DB058-F0A1-43C0-BE8D-B5ECD25D19AC}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{53EB45D7-63B0-4034-A07B-7E92FBDB49E8}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{586B53BC-4B3B-4A99-A910-E90C85EB1442}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{16244369-90BA-4970-96D8-3418B887E14D}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{9FC6F37C-3DF7-4AAF-8330-0CFB7161B712}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{EA723218-37F6-4C17-9F1B-D5136A98E52E}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{8C14338C-C3F4-490B-A9CD-2ABD3707DC3E}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{743D7DC5-F255-4E33-988B-2B3CF2119CBD}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{79CD4FE9-5B0E-4365-8996-698A641A3DB0}"/>
+    <cellStyle name="未定義" xfId="75" xr:uid="{509DB170-6EDE-4A14-B7FB-21D2A6AFFBF0}"/>
     <cellStyle name="良い" xfId="76" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算分"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="10月"/>
@@ -2036,57 +2032,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53F7FD69-C62B-4152-AFC5-FF92DE67B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F84823AB-C8FB-47EF-BDB8-B080E10B2040}">
   <sheetPr codeName="Sheet19">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X140"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.58203125" style="5" customWidth="1"/>
     <col min="2" max="2" width="8.58203125" style="4" customWidth="1"/>
     <col min="3" max="3" width="8.25" style="4" customWidth="1"/>
     <col min="4" max="4" width="8.5" style="4" customWidth="1"/>
     <col min="5" max="5" width="8.33203125" style="4" customWidth="1"/>
     <col min="6" max="6" width="7.58203125" style="4" customWidth="1"/>
     <col min="7" max="8" width="8.33203125" style="4" customWidth="1"/>
     <col min="9" max="9" width="7.58203125" style="4" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="4" customWidth="1"/>
     <col min="11" max="12" width="7.58203125" style="4" customWidth="1"/>
     <col min="13" max="16" width="9.08203125" style="4" customWidth="1"/>
     <col min="17" max="18" width="7.58203125" style="4" customWidth="1"/>
     <col min="19" max="19" width="11.33203125" style="4" customWidth="1"/>
     <col min="20" max="20" width="10.58203125" style="4" customWidth="1"/>
     <col min="21" max="21" width="7.58203125" style="4" customWidth="1"/>
     <col min="22" max="22" width="11.33203125" style="4" customWidth="1"/>
     <col min="23" max="23" width="10.58203125" style="4" customWidth="1"/>
     <col min="24" max="24" width="7.58203125" style="4" customWidth="1"/>
     <col min="25" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
@@ -2327,84 +2323,84 @@
       <c r="S5" s="24" t="s">
         <v>10</v>
       </c>
       <c r="T5" s="25" t="s">
         <v>11</v>
       </c>
       <c r="U5" s="6"/>
       <c r="V5" s="24" t="s">
         <v>10</v>
       </c>
       <c r="W5" s="25" t="s">
         <v>11</v>
       </c>
       <c r="X5" s="25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:24" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="13">
         <v>1159</v>
       </c>
       <c r="C6" s="14">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D6" s="14">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E6" s="14">
         <v>91</v>
       </c>
       <c r="F6" s="14">
         <v>70</v>
       </c>
       <c r="G6" s="14">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H6" s="14">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I6" s="14">
         <v>35</v>
       </c>
       <c r="J6" s="14">
         <v>96</v>
       </c>
       <c r="K6" s="14">
         <v>114</v>
       </c>
       <c r="L6" s="14">
         <v>160</v>
       </c>
       <c r="M6" s="14">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="N6" s="14">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O6" s="14">
         <v>14</v>
       </c>
       <c r="P6" s="14">
         <v>5</v>
       </c>
       <c r="Q6" s="14">
         <v>750</v>
       </c>
       <c r="R6" s="14">
         <v>705</v>
       </c>
       <c r="S6" s="14">
         <v>24</v>
       </c>
       <c r="T6" s="14">
         <v>21</v>
       </c>
       <c r="U6" s="14">
         <v>237</v>
       </c>
       <c r="V6" s="14">
         <v>27</v>
       </c>
@@ -3325,63 +3321,63 @@
         <v>5</v>
       </c>
       <c r="V20" s="4">
         <v>0</v>
       </c>
       <c r="W20" s="4">
         <v>0</v>
       </c>
       <c r="X20" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="19"/>
       <c r="B21" s="16"/>
       <c r="L21" s="17"/>
     </row>
     <row r="22" spans="1:24" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="13">
         <v>394</v>
       </c>
       <c r="C22" s="14">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D22" s="14">
         <v>15</v>
       </c>
       <c r="E22" s="14">
         <v>24</v>
       </c>
       <c r="F22" s="14">
         <v>28</v>
       </c>
       <c r="G22" s="14">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H22" s="14">
         <v>45</v>
       </c>
       <c r="I22" s="14">
         <v>12</v>
       </c>
       <c r="J22" s="14">
         <v>31</v>
       </c>
       <c r="K22" s="14">
         <v>24</v>
       </c>
       <c r="L22" s="14">
         <v>60</v>
       </c>
       <c r="M22" s="14">
         <v>26</v>
       </c>
       <c r="N22" s="14">
         <v>29</v>
       </c>
       <c r="O22" s="14">
         <v>3</v>
       </c>
@@ -3695,63 +3691,63 @@
       </c>
       <c r="T26" s="4">
         <v>1</v>
       </c>
       <c r="U26" s="4">
         <v>9</v>
       </c>
       <c r="V26" s="4">
         <v>3</v>
       </c>
       <c r="W26" s="4">
         <v>1</v>
       </c>
       <c r="X26" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="16">
         <v>73</v>
       </c>
       <c r="C27" s="4">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D27" s="4">
         <v>7</v>
       </c>
       <c r="E27" s="4">
         <v>2</v>
       </c>
       <c r="F27" s="4">
         <v>2</v>
       </c>
       <c r="G27" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H27" s="4">
         <v>12</v>
       </c>
       <c r="I27" s="4">
         <v>2</v>
       </c>
       <c r="J27" s="4">
         <v>2</v>
       </c>
       <c r="K27" s="4">
         <v>1</v>
       </c>
       <c r="L27" s="17">
         <v>8</v>
       </c>
       <c r="M27" s="4">
         <v>3</v>
       </c>
       <c r="N27" s="4">
         <v>5</v>
       </c>
       <c r="O27" s="4">
         <v>0</v>
       </c>
@@ -4845,54 +4841,54 @@
       <c r="E44" s="14">
         <v>19</v>
       </c>
       <c r="F44" s="14">
         <v>17</v>
       </c>
       <c r="G44" s="14">
         <v>50</v>
       </c>
       <c r="H44" s="14">
         <v>18</v>
       </c>
       <c r="I44" s="14">
         <v>10</v>
       </c>
       <c r="J44" s="14">
         <v>21</v>
       </c>
       <c r="K44" s="14">
         <v>26</v>
       </c>
       <c r="L44" s="14">
         <v>39</v>
       </c>
       <c r="M44" s="14">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="N44" s="14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="O44" s="14">
         <v>6</v>
       </c>
       <c r="P44" s="14">
         <v>2</v>
       </c>
       <c r="Q44" s="14">
         <v>169</v>
       </c>
       <c r="R44" s="14">
         <v>159</v>
       </c>
       <c r="S44" s="14">
         <v>3</v>
       </c>
       <c r="T44" s="14">
         <v>7</v>
       </c>
       <c r="U44" s="14">
         <v>47</v>
       </c>
       <c r="V44" s="14">
         <v>8</v>
       </c>
@@ -5141,54 +5137,54 @@
       <c r="E48" s="4">
         <v>5</v>
       </c>
       <c r="F48" s="4">
         <v>1</v>
       </c>
       <c r="G48" s="4">
         <v>10</v>
       </c>
       <c r="H48" s="4">
         <v>6</v>
       </c>
       <c r="I48" s="4">
         <v>2</v>
       </c>
       <c r="J48" s="4">
         <v>2</v>
       </c>
       <c r="K48" s="4">
         <v>2</v>
       </c>
       <c r="L48" s="17">
         <v>5</v>
       </c>
       <c r="M48" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N48" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O48" s="4">
         <v>1</v>
       </c>
       <c r="P48" s="4">
         <v>0</v>
       </c>
       <c r="Q48" s="4">
         <v>25</v>
       </c>
       <c r="R48" s="4">
         <v>24</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="4">
         <v>1</v>
       </c>
       <c r="U48" s="4">
         <v>6</v>
       </c>
       <c r="V48" s="4">
         <v>0</v>
       </c>
@@ -5415,63 +5411,63 @@
         <v>4</v>
       </c>
       <c r="W51" s="4">
         <v>0</v>
       </c>
       <c r="X51" s="4">
         <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="19"/>
       <c r="B52" s="16"/>
       <c r="L52" s="17"/>
     </row>
     <row r="53" spans="1:24" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
         <v>74</v>
       </c>
       <c r="B53" s="13">
         <v>88</v>
       </c>
       <c r="C53" s="14">
         <v>19</v>
       </c>
       <c r="D53" s="14">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E53" s="14">
         <v>12</v>
       </c>
       <c r="F53" s="14">
         <v>3</v>
       </c>
       <c r="G53" s="14">
         <v>22</v>
       </c>
       <c r="H53" s="14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I53" s="14">
         <v>2</v>
       </c>
       <c r="J53" s="14">
         <v>7</v>
       </c>
       <c r="K53" s="14">
         <v>9</v>
       </c>
       <c r="L53" s="14">
         <v>6</v>
       </c>
       <c r="M53" s="14">
         <v>4</v>
       </c>
       <c r="N53" s="14">
         <v>1</v>
       </c>
       <c r="O53" s="14">
         <v>1</v>
       </c>
       <c r="P53" s="14">
         <v>0</v>
       </c>
@@ -5637,63 +5633,63 @@
       </c>
       <c r="U55" s="4">
         <v>3</v>
       </c>
       <c r="V55" s="4">
         <v>0</v>
       </c>
       <c r="W55" s="4">
         <v>0</v>
       </c>
       <c r="X55" s="4">
         <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A56" s="19" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="16">
         <v>29</v>
       </c>
       <c r="C56" s="4">
         <v>5</v>
       </c>
       <c r="D56" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E56" s="4">
         <v>6</v>
       </c>
       <c r="F56" s="4">
         <v>3</v>
       </c>
       <c r="G56" s="4">
         <v>1</v>
       </c>
       <c r="H56" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I56" s="4">
         <v>0</v>
       </c>
       <c r="J56" s="4">
         <v>0</v>
       </c>
       <c r="K56" s="4">
         <v>6</v>
       </c>
       <c r="L56" s="17">
         <v>2</v>
       </c>
       <c r="M56" s="4">
         <v>1</v>
       </c>
       <c r="N56" s="4">
         <v>0</v>
       </c>
       <c r="O56" s="4">
         <v>1</v>
       </c>
       <c r="P56" s="4">
         <v>0</v>
       </c>
@@ -7192,283 +7188,50 @@
       <c r="L140" s="4"/>
       <c r="M140" s="4"/>
       <c r="N140" s="4"/>
       <c r="O140" s="4"/>
       <c r="P140" s="4"/>
       <c r="Q140" s="4"/>
       <c r="R140" s="4"/>
       <c r="S140" s="4"/>
       <c r="T140" s="4"/>
       <c r="U140" s="4"/>
       <c r="V140" s="4"/>
       <c r="W140" s="4"/>
       <c r="X140" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="V1:X1"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="O3:P3"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="48" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
-</file>
-[...231 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF5785A5-6E6C-499B-A0A7-2EB8E2BD9C22}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
@@ -7477,36 +7240,25 @@
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>