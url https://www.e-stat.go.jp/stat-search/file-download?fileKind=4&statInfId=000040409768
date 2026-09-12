--- v0 (2026-05-31)
+++ v1 (2026-09-12)
@@ -1,58 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{88F88D1D-A1DD-4543-AB07-C885DF89EC14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EB0CFFAC-D524-4096-8771-2B6B55AC9E4D}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E014FA8E-C01E-4F15-BBFB-EA3516B154F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2900" yWindow="2110" windowWidth="27000" windowHeight="18210" xr2:uid="{0588FEC2-B284-4322-A74E-615A218FFBDD}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{DCB94A97-3DE0-49DB-907A-E9F1134E759A}"/>
   </bookViews>
   <sheets>
     <sheet name="25-12-03" sheetId="18" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
@@ -1273,51 +1269,51 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="178" fontId="33" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="183" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="183" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="183" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="183" fontId="33" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="183" fontId="33" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="183" fontId="33" fillId="0" borderId="16" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
@@ -1388,151 +1384,147 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="183" fontId="37" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="183" fontId="38" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="183" fontId="38" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="183" fontId="38" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="183" fontId="38" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="77">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{9C936E1B-E0D3-4129-9985-7023D27C7272}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{B643EF54-6F8A-4EE3-B31A-C785E951B7BC}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{02358D92-BF3F-487A-9669-88C2A53D54FC}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{CAC72B92-C184-4C0D-8707-314AC1F3EF86}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{09DA5BD8-0F27-464B-8735-1AD7568656EE}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{D4FFFFB7-B842-4CB8-A84E-516F58100E16}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{0BCA0198-919E-4A7C-BE61-2A5CF5BCC9D6}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{11436F43-D8E5-47F8-B0A8-6BCE861192D1}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{474F893C-5222-4A28-8A30-C391E08947AF}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{E1B4621D-9B0C-4673-B121-F85AA0B732E2}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{8F386E60-F37D-41C9-8D03-5C23507FB89B}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{55619605-689B-49AD-BF67-82B8515F92CB}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{72D91F6D-2CDC-45E9-9592-137F3C208A3E}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{A350B0E6-DA2B-4C14-B4AA-2DC81F58B7F0}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{970982C5-FDEF-48D7-8A54-F69C0E2ACE55}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{2D1ABF4F-5F9C-47DE-AA08-0F99C7293474}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{88530BF8-2209-47F0-811B-9189FA5B4395}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{F17B3BD6-C73B-4ADD-B9AF-9D5DB52B3F53}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{6DABDA28-AF87-4F49-A253-9F1BDC39B14F}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{CD5602EA-75B7-439B-B252-C3A3437F1D43}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{772164B7-DB12-4CAC-91F9-505CD8E47A36}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{2369BF8A-74AB-4E9A-9B3F-1EDB7D7B63F7}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{014E6EFB-FB89-4E83-AF6B-7E7737522B72}"/>
-[...14 lines deleted...]
-    <cellStyle name="未定義" xfId="75" xr:uid="{44CF92B3-38D8-4142-9738-7959A326483E}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{6282ADBF-FF9B-4EE7-8BB2-BD96C17DF193}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{82804D92-0650-416B-969F-7C54EA33AC84}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{4A2FA5EA-8124-4CB3-8A7E-055F7A8C3915}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{4E809214-66E0-4E5B-8288-08BBCDFCF7DA}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{601AABCB-8BBD-4CD0-8EAF-78032F6F1B92}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{3105276C-797B-45F4-8C89-35E7D5D854E0}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{CE0B5DDE-1056-4114-8D24-7910CB4EE86C}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{AF2302F3-A840-4977-A4D0-5289CEAD17B7}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{F5F18A55-85DF-4426-B959-DCEB1000934A}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{CEECC066-404E-4CE5-A27B-7D059C0BE275}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{9597DC0A-18CE-4827-81A7-2BAE48B2F952}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{B4689702-89B8-4F50-9269-1E9736C5AB93}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{ECFEB94B-B7E5-4702-8BC6-0EDE6DD4A7DC}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{CAC63C34-8484-414E-AB3D-E14518B4719F}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{0D625162-C248-41E4-ABA0-0642534C5CBC}"/>
+    <cellStyle name="未定義" xfId="75" xr:uid="{A949CC62-A55E-4332-B9EF-FC65B3567111}"/>
     <cellStyle name="良い" xfId="76" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算分"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="10月"/>
@@ -1867,67 +1859,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AB91A5E-F947-4B80-9B54-19375A39ADB8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{029FF078-B183-4B8A-BEDA-2B3C6E582180}">
   <sheetPr codeName="Sheet20">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB144"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.58203125" style="5" customWidth="1"/>
     <col min="2" max="27" width="8.58203125" style="4" customWidth="1"/>
     <col min="28" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="36"/>
+      <c r="A1" s="2"/>
       <c r="B1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="22"/>
       <c r="U1" s="34" t="s">
         <v>87</v>
       </c>
       <c r="V1" s="34"/>
@@ -7857,286 +7849,53 @@
       <c r="W140" s="4"/>
       <c r="X140" s="4"/>
       <c r="Y140" s="4"/>
       <c r="Z140" s="4"/>
       <c r="AA140" s="4"/>
       <c r="AB140" s="18"/>
     </row>
     <row r="141" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AB141" s="19"/>
     </row>
     <row r="142" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AB142" s="19"/>
     </row>
     <row r="143" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AB143" s="19"/>
     </row>
     <row r="144" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="AB144" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="U1:W1"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
-  <pageSetup paperSize="9" scale="26" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
-</file>
-[...231 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{418D9770-1AB3-4CA5-A039-C5B1FF439281}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
@@ -8145,36 +7904,25 @@
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>