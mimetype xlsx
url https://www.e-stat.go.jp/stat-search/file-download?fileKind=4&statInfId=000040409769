--- v0 (2026-05-31)
+++ v1 (2026-09-12)
@@ -1,58 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{CB2BEC0F-A06B-4C56-83C4-44FF0BBCFA68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{413B13AC-2F5C-4904-844D-5F9E4F00F049}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31A3021A-D17A-4E1A-B88F-0D355C8EC647}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2520" yWindow="1320" windowWidth="18600" windowHeight="18210" xr2:uid="{9E0A0D7D-A602-493D-82A7-DB4C21C6E3AA}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{C7AA4D48-EF2E-4502-8E41-FA9AB417601C}"/>
   </bookViews>
   <sheets>
     <sheet name="25-12-04" sheetId="20" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
@@ -1798,127 +1794,127 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="76" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="79">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{17D718B2-B885-49C6-946D-31D919EF6F3F}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{9290CD83-AD9E-4CD4-AF2B-FE1608FA9F33}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{7F968DE4-9477-4CA0-A4A9-740C2509B79F}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{99F8A34D-0FC0-4B57-9ADE-13F5FD64AF34}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{A29E5011-EFE6-4077-BE11-BCD49D261B5B}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{AC4CE6FD-A816-47CB-91F8-E63175AA2458}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{083E607D-ECB1-4890-B7A0-D9C97448B8F5}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{B011E717-D411-4B02-908E-0A9CF0D764E1}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{66D793E2-852E-4D73-BFFE-DF99A20234E8}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{8234BB2A-B028-4696-8547-B61BB3D8327D}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{B6791A7A-2E6B-4505-8D4E-DADECF83226B}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{C3BD05DE-308D-409B-BBD0-4AF7C7DAC911}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{485B9E3E-FC57-404D-A478-FB12EC86CFB8}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{4C98934A-5B41-4451-A7BB-EC748EAD74DE}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{15DBDC47-4C79-4E86-AEFF-904986291D4A}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{7EF2352C-28D9-47FB-8F09-6F040212E31B}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{7F54F490-5586-40BE-A8FD-D91059F21F54}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{9E2881CE-C6EB-4787-AEF5-1E1F67B67717}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{70535CE7-F8E3-45E2-8679-FEC529B60ACC}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{EE7B8DD7-C085-47AC-8117-AB58120A79DE}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{0169A5B2-0AD9-4D88-A02A-72681E9EF5E8}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{D402223A-C784-4E4B-9E0D-83D009AE5A74}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="桁区切り" xfId="52" builtinId="6"/>
     <cellStyle name="見出し 1" xfId="53" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="54" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="55" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="56" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="57" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="58" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="59" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="60" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="61" xr:uid="{65C8F3F3-D199-469E-8AE9-1FF8E54E81C5}"/>
-[...15 lines deleted...]
-    <cellStyle name="未定義" xfId="77" xr:uid="{ADD35B04-13D9-4B6E-9B11-464BDBE56A56}"/>
+    <cellStyle name="標準 2" xfId="61" xr:uid="{5A8D73C8-058D-49C4-AB46-E125ABA923C1}"/>
+    <cellStyle name="標準 2 2" xfId="62" xr:uid="{8484BFFB-6B7B-4DEA-B5C0-D493CF189582}"/>
+    <cellStyle name="標準 2 3" xfId="63" xr:uid="{8CA38D6D-679C-400E-AC11-3383B754967B}"/>
+    <cellStyle name="標準 2 4" xfId="64" xr:uid="{35AF5790-E531-466C-ABC4-467F772052A3}"/>
+    <cellStyle name="標準 2 5" xfId="65" xr:uid="{A8DFC663-5DD6-4CE0-BBAB-9B488A012527}"/>
+    <cellStyle name="標準 2 6" xfId="66" xr:uid="{D1CF31F0-6117-4B12-A93A-AA42E3DE5865}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="67" xr:uid="{06E0A879-AF83-4DB9-8674-9C7DAC2E2C2F}"/>
+    <cellStyle name="標準 3" xfId="68" xr:uid="{15BEE011-D602-4120-A9D5-3A91A3D1EA1C}"/>
+    <cellStyle name="標準 4" xfId="69" xr:uid="{B1EBE55F-4F95-405E-96A6-12BCB4C2DF41}"/>
+    <cellStyle name="標準 5" xfId="70" xr:uid="{B57AE88F-0D8B-42FF-ADD6-276349F766C3}"/>
+    <cellStyle name="標準 6" xfId="71" xr:uid="{F3BB5ABA-C5F8-431B-98B0-03C1CC9C9A5D}"/>
+    <cellStyle name="標準 7" xfId="72" xr:uid="{3655061F-79DA-435B-BA2A-6E3F969F60E8}"/>
+    <cellStyle name="標準 8" xfId="73" xr:uid="{CAB1E40F-96A3-4721-BC1F-84FFBE768A97}"/>
+    <cellStyle name="標準 9" xfId="74" xr:uid="{BC42407C-F5DA-4724-9725-CA93AA354C1F}"/>
+    <cellStyle name="標準_14-9原稿" xfId="75" xr:uid="{5D7EB8C7-8451-433E-93C8-01373654D90D}"/>
+    <cellStyle name="標準_第１表－０２" xfId="76" xr:uid="{18BAB4CA-1352-4C80-8230-3028EC0D2895}"/>
+    <cellStyle name="未定義" xfId="77" xr:uid="{30C06A56-B71F-4C93-B6E2-3968FB65789D}"/>
     <cellStyle name="良い" xfId="78" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算分"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="10月"/>
@@ -2253,57 +2249,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7822054E-C0BC-41C2-8990-D927C2206B99}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09CE7ADE-0988-4B0E-BC25-5755F94B93B8}">
   <sheetPr codeName="Sheet21">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AG76"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="24.75" defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="40.58203125" style="7" customWidth="1"/>
     <col min="2" max="19" width="10.58203125" style="28" customWidth="1"/>
     <col min="20" max="20" width="11.5" style="28" customWidth="1"/>
     <col min="21" max="22" width="10.58203125" style="28" customWidth="1"/>
     <col min="23" max="23" width="11.5" style="28" customWidth="1"/>
     <col min="24" max="26" width="10.58203125" style="28" customWidth="1"/>
     <col min="27" max="27" width="15.25" style="29" customWidth="1"/>
     <col min="28" max="28" width="10.58203125" style="28" customWidth="1"/>
     <col min="29" max="29" width="16.58203125" style="28" customWidth="1"/>
     <col min="30" max="30" width="10.58203125" style="28" customWidth="1"/>
     <col min="31" max="31" width="19.5" style="28" customWidth="1"/>
     <col min="32" max="32" width="15.25" style="28" customWidth="1"/>
     <col min="33" max="33" width="2.25" style="28" customWidth="1"/>
     <col min="34" max="34" width="2.5" style="28" customWidth="1"/>
     <col min="35" max="16384" width="24.75" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" s="3" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A1" s="5"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2" t="s">
         <v>15</v>
@@ -2620,135 +2616,135 @@
       </c>
       <c r="AC5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="AD5" s="21" t="s">
         <v>12</v>
       </c>
       <c r="AE5" s="21" t="s">
         <v>23</v>
       </c>
       <c r="AF5" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A6" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="24">
         <v>24225</v>
       </c>
       <c r="C6" s="25">
         <v>11620</v>
       </c>
       <c r="D6" s="25">
-        <v>4887</v>
+        <v>4886</v>
       </c>
       <c r="E6" s="25">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="F6" s="25">
         <v>517</v>
       </c>
       <c r="G6" s="25">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="H6" s="25">
-        <v>3333</v>
+        <v>3334</v>
       </c>
       <c r="I6" s="25">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="J6" s="25">
         <v>242</v>
       </c>
       <c r="K6" s="25">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="L6" s="25">
         <v>448</v>
       </c>
       <c r="M6" s="25">
         <v>2538</v>
       </c>
       <c r="N6" s="25">
-        <v>1418</v>
+        <v>1416</v>
       </c>
       <c r="O6" s="25">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="P6" s="25">
         <v>191</v>
       </c>
       <c r="Q6" s="25">
         <v>97</v>
       </c>
       <c r="R6" s="25">
         <v>3161</v>
       </c>
       <c r="S6" s="25">
         <v>3034</v>
       </c>
       <c r="T6" s="25">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="U6" s="25">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="V6" s="25">
         <v>6906</v>
       </c>
       <c r="W6" s="25">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="X6" s="25">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="Y6" s="25">
-        <v>5717</v>
+        <v>5713</v>
       </c>
       <c r="Z6" s="25">
         <v>1</v>
       </c>
       <c r="AA6" s="26">
         <v>0</v>
       </c>
       <c r="AB6" s="25">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="AC6" s="25">
         <v>8</v>
       </c>
       <c r="AD6" s="25">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="AE6" s="25">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AF6" s="25">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="7" spans="1:33" s="27" customFormat="1" ht="17.25" customHeight="1">
       <c r="A7" s="37"/>
       <c r="B7" s="24"/>
       <c r="C7" s="25"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
       <c r="P7" s="25"/>
       <c r="Q7" s="25"/>
       <c r="R7" s="25"/>
       <c r="S7" s="25"/>
       <c r="T7" s="25"/>
       <c r="U7" s="25"/>
       <c r="V7" s="25"/>
@@ -2761,63 +2757,63 @@
       <c r="AC7" s="25"/>
       <c r="AD7" s="25"/>
       <c r="AE7" s="25"/>
       <c r="AF7" s="25"/>
     </row>
     <row r="8" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A8" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="24">
         <v>910</v>
       </c>
       <c r="C8" s="25">
         <v>409</v>
       </c>
       <c r="D8" s="25">
         <v>166</v>
       </c>
       <c r="E8" s="25">
         <v>17</v>
       </c>
       <c r="F8" s="25">
         <v>8</v>
       </c>
       <c r="G8" s="25">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H8" s="25">
         <v>125</v>
       </c>
       <c r="I8" s="25">
         <v>30</v>
       </c>
       <c r="J8" s="25">
         <v>10</v>
       </c>
       <c r="K8" s="25">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="L8" s="25">
         <v>35</v>
       </c>
       <c r="M8" s="25">
         <v>79</v>
       </c>
       <c r="N8" s="25">
         <v>39</v>
       </c>
       <c r="O8" s="25">
         <v>35</v>
       </c>
       <c r="P8" s="25">
         <v>4</v>
       </c>
       <c r="Q8" s="25">
         <v>1</v>
       </c>
       <c r="R8" s="25">
         <v>162</v>
       </c>
       <c r="S8" s="25">
         <v>154</v>
       </c>
@@ -3157,63 +3153,63 @@
       <c r="AF11" s="31">
         <v>4</v>
       </c>
       <c r="AG11" s="31"/>
     </row>
     <row r="12" spans="1:33" ht="18" customHeight="1">
       <c r="A12" s="38" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="30">
         <v>156</v>
       </c>
       <c r="C12" s="31">
         <v>63</v>
       </c>
       <c r="D12" s="31">
         <v>17</v>
       </c>
       <c r="E12" s="31">
         <v>7</v>
       </c>
       <c r="F12" s="31">
         <v>2</v>
       </c>
       <c r="G12" s="31">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H12" s="31">
         <v>18</v>
       </c>
       <c r="I12" s="31">
         <v>3</v>
       </c>
       <c r="J12" s="31">
         <v>1</v>
       </c>
       <c r="K12" s="31">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="L12" s="31">
         <v>8</v>
       </c>
       <c r="M12" s="31">
         <v>16</v>
       </c>
       <c r="N12" s="31">
         <v>5</v>
       </c>
       <c r="O12" s="31">
         <v>11</v>
       </c>
       <c r="P12" s="31">
         <v>0</v>
       </c>
       <c r="Q12" s="31">
         <v>0</v>
       </c>
       <c r="R12" s="31">
         <v>31</v>
       </c>
       <c r="S12" s="31">
         <v>31</v>
       </c>
@@ -4008,63 +4004,63 @@
       <c r="T21" s="31"/>
       <c r="U21" s="31"/>
       <c r="V21" s="31"/>
       <c r="W21" s="31"/>
       <c r="X21" s="31"/>
       <c r="Y21" s="31"/>
       <c r="AA21" s="31"/>
       <c r="AB21" s="36"/>
       <c r="AC21" s="31"/>
       <c r="AD21" s="31"/>
       <c r="AE21" s="31"/>
       <c r="AF21" s="31"/>
       <c r="AG21" s="31"/>
     </row>
     <row r="22" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A22" s="37" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="24">
         <v>9197</v>
       </c>
       <c r="C22" s="25">
         <v>4217</v>
       </c>
       <c r="D22" s="25">
-        <v>1726</v>
+        <v>1725</v>
       </c>
       <c r="E22" s="25">
         <v>221</v>
       </c>
       <c r="F22" s="25">
         <v>174</v>
       </c>
       <c r="G22" s="25">
         <v>97</v>
       </c>
       <c r="H22" s="25">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="I22" s="25">
         <v>337</v>
       </c>
       <c r="J22" s="25">
         <v>96</v>
       </c>
       <c r="K22" s="25">
         <v>154</v>
       </c>
       <c r="L22" s="25">
         <v>117</v>
       </c>
       <c r="M22" s="25">
         <v>995</v>
       </c>
       <c r="N22" s="25">
         <v>530</v>
       </c>
       <c r="O22" s="25">
         <v>348</v>
       </c>
       <c r="P22" s="25">
         <v>74</v>
       </c>
@@ -4080,60 +4076,60 @@
       <c r="T22" s="25">
         <v>38</v>
       </c>
       <c r="U22" s="25">
         <v>15</v>
       </c>
       <c r="V22" s="25">
         <v>2740</v>
       </c>
       <c r="W22" s="25">
         <v>311</v>
       </c>
       <c r="X22" s="25">
         <v>198</v>
       </c>
       <c r="Y22" s="25">
         <v>2231</v>
       </c>
       <c r="Z22" s="25">
         <v>1</v>
       </c>
       <c r="AA22" s="25">
         <v>0</v>
       </c>
       <c r="AB22" s="25">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="AC22" s="25">
         <v>4</v>
       </c>
       <c r="AD22" s="25">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AE22" s="25">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AF22" s="25">
         <v>223</v>
       </c>
       <c r="AG22" s="25"/>
     </row>
     <row r="23" spans="1:33" ht="18" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="30">
         <v>569</v>
       </c>
       <c r="C23" s="31">
         <v>283</v>
       </c>
       <c r="D23" s="31">
         <v>103</v>
       </c>
       <c r="E23" s="31">
         <v>15</v>
       </c>
       <c r="F23" s="31">
         <v>8</v>
       </c>
@@ -4383,51 +4379,51 @@
       <c r="V25" s="31">
         <v>157</v>
       </c>
       <c r="W25" s="31">
         <v>6</v>
       </c>
       <c r="X25" s="31">
         <v>5</v>
       </c>
       <c r="Y25" s="31">
         <v>146</v>
       </c>
       <c r="Z25" s="28">
         <v>0</v>
       </c>
       <c r="AA25" s="31">
         <v>0</v>
       </c>
       <c r="AB25" s="36">
         <v>2</v>
       </c>
       <c r="AC25" s="31">
         <v>0</v>
       </c>
       <c r="AD25" s="31">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AE25" s="31">
         <v>1</v>
       </c>
       <c r="AF25" s="31">
         <v>16</v>
       </c>
       <c r="AG25" s="31"/>
     </row>
     <row r="26" spans="1:33" ht="18" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="30">
         <v>1345</v>
       </c>
       <c r="C26" s="31">
         <v>682</v>
       </c>
       <c r="D26" s="31">
         <v>286</v>
       </c>
       <c r="E26" s="31">
         <v>42</v>
       </c>
@@ -4503,63 +4499,63 @@
       <c r="AC26" s="31">
         <v>2</v>
       </c>
       <c r="AD26" s="31">
         <v>17</v>
       </c>
       <c r="AE26" s="31">
         <v>3</v>
       </c>
       <c r="AF26" s="31">
         <v>34</v>
       </c>
       <c r="AG26" s="31"/>
     </row>
     <row r="27" spans="1:33" ht="18" customHeight="1">
       <c r="A27" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B27" s="30">
         <v>1263</v>
       </c>
       <c r="C27" s="31">
         <v>599</v>
       </c>
       <c r="D27" s="31">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="E27" s="31">
         <v>29</v>
       </c>
       <c r="F27" s="31">
         <v>23</v>
       </c>
       <c r="G27" s="31">
         <v>10</v>
       </c>
       <c r="H27" s="31">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="I27" s="31">
         <v>78</v>
       </c>
       <c r="J27" s="31">
         <v>11</v>
       </c>
       <c r="K27" s="31">
         <v>16</v>
       </c>
       <c r="L27" s="31">
         <v>9</v>
       </c>
       <c r="M27" s="31">
         <v>178</v>
       </c>
       <c r="N27" s="31">
         <v>85</v>
       </c>
       <c r="O27" s="31">
         <v>74</v>
       </c>
       <c r="P27" s="31">
         <v>11</v>
       </c>
@@ -4584,51 +4580,51 @@
       <c r="W27" s="31">
         <v>52</v>
       </c>
       <c r="X27" s="31">
         <v>27</v>
       </c>
       <c r="Y27" s="31">
         <v>252</v>
       </c>
       <c r="Z27" s="28">
         <v>0</v>
       </c>
       <c r="AA27" s="31">
         <v>0</v>
       </c>
       <c r="AB27" s="36">
         <v>2</v>
       </c>
       <c r="AC27" s="31">
         <v>0</v>
       </c>
       <c r="AD27" s="31">
         <v>5</v>
       </c>
       <c r="AE27" s="31">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AF27" s="31">
         <v>23</v>
       </c>
       <c r="AG27" s="31"/>
     </row>
     <row r="28" spans="1:33" ht="18" customHeight="1">
       <c r="A28" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B28" s="30">
         <v>1575</v>
       </c>
       <c r="C28" s="31">
         <v>570</v>
       </c>
       <c r="D28" s="31">
         <v>256</v>
       </c>
       <c r="E28" s="31">
         <v>20</v>
       </c>
       <c r="F28" s="31">
         <v>28</v>
       </c>
@@ -4971,51 +4967,51 @@
       <c r="T31" s="31">
         <v>0</v>
       </c>
       <c r="U31" s="31">
         <v>0</v>
       </c>
       <c r="V31" s="31">
         <v>91</v>
       </c>
       <c r="W31" s="31">
         <v>4</v>
       </c>
       <c r="X31" s="31">
         <v>3</v>
       </c>
       <c r="Y31" s="31">
         <v>84</v>
       </c>
       <c r="Z31" s="28">
         <v>0</v>
       </c>
       <c r="AA31" s="31">
         <v>0</v>
       </c>
       <c r="AB31" s="36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC31" s="31">
         <v>0</v>
       </c>
       <c r="AD31" s="31">
         <v>2</v>
       </c>
       <c r="AE31" s="31">
         <v>1</v>
       </c>
       <c r="AF31" s="31">
         <v>9</v>
       </c>
       <c r="AG31" s="31"/>
     </row>
     <row r="32" spans="1:33" ht="18" customHeight="1">
       <c r="A32" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B32" s="30">
         <v>155</v>
       </c>
       <c r="C32" s="31">
         <v>60</v>
       </c>
@@ -5401,51 +5397,51 @@
       <c r="T36" s="25">
         <v>10</v>
       </c>
       <c r="U36" s="25">
         <v>5</v>
       </c>
       <c r="V36" s="25">
         <v>739</v>
       </c>
       <c r="W36" s="25">
         <v>77</v>
       </c>
       <c r="X36" s="25">
         <v>58</v>
       </c>
       <c r="Y36" s="25">
         <v>604</v>
       </c>
       <c r="Z36" s="25">
         <v>0</v>
       </c>
       <c r="AA36" s="25">
         <v>0</v>
       </c>
       <c r="AB36" s="25">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AC36" s="25">
         <v>0</v>
       </c>
       <c r="AD36" s="25">
         <v>11</v>
       </c>
       <c r="AE36" s="25">
         <v>8</v>
       </c>
       <c r="AF36" s="25">
         <v>41</v>
       </c>
       <c r="AG36" s="25"/>
     </row>
     <row r="37" spans="1:33" ht="18" customHeight="1">
       <c r="A37" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B37" s="30">
         <v>119</v>
       </c>
       <c r="C37" s="31">
         <v>62</v>
       </c>
@@ -5896,51 +5892,51 @@
       <c r="T41" s="31">
         <v>6</v>
       </c>
       <c r="U41" s="31">
         <v>2</v>
       </c>
       <c r="V41" s="31">
         <v>362</v>
       </c>
       <c r="W41" s="31">
         <v>51</v>
       </c>
       <c r="X41" s="31">
         <v>36</v>
       </c>
       <c r="Y41" s="31">
         <v>275</v>
       </c>
       <c r="Z41" s="28">
         <v>0</v>
       </c>
       <c r="AA41" s="31">
         <v>0</v>
       </c>
       <c r="AB41" s="36">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AC41" s="31">
         <v>0</v>
       </c>
       <c r="AD41" s="31">
         <v>3</v>
       </c>
       <c r="AE41" s="31">
         <v>2</v>
       </c>
       <c r="AF41" s="31">
         <v>18</v>
       </c>
       <c r="AG41" s="31"/>
     </row>
     <row r="42" spans="1:33" ht="18" customHeight="1">
       <c r="A42" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B42" s="30">
         <v>349</v>
       </c>
       <c r="C42" s="31">
         <v>161</v>
       </c>
@@ -6086,84 +6082,84 @@
       <c r="F44" s="25">
         <v>100</v>
       </c>
       <c r="G44" s="25">
         <v>62</v>
       </c>
       <c r="H44" s="25">
         <v>680</v>
       </c>
       <c r="I44" s="25">
         <v>135</v>
       </c>
       <c r="J44" s="25">
         <v>61</v>
       </c>
       <c r="K44" s="25">
         <v>53</v>
       </c>
       <c r="L44" s="25">
         <v>99</v>
       </c>
       <c r="M44" s="25">
         <v>639</v>
       </c>
       <c r="N44" s="25">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="O44" s="25">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P44" s="25">
         <v>59</v>
       </c>
       <c r="Q44" s="25">
         <v>18</v>
       </c>
       <c r="R44" s="25">
         <v>665</v>
       </c>
       <c r="S44" s="25">
         <v>640</v>
       </c>
       <c r="T44" s="25">
         <v>11</v>
       </c>
       <c r="U44" s="25">
         <v>14</v>
       </c>
       <c r="V44" s="25">
         <v>1330</v>
       </c>
       <c r="W44" s="25">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="X44" s="25">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="Y44" s="25">
-        <v>1067</v>
+        <v>1063</v>
       </c>
       <c r="Z44" s="25">
         <v>0</v>
       </c>
       <c r="AA44" s="25">
         <v>0</v>
       </c>
       <c r="AB44" s="25">
         <v>14</v>
       </c>
       <c r="AC44" s="25">
         <v>1</v>
       </c>
       <c r="AD44" s="25">
         <v>34</v>
       </c>
       <c r="AE44" s="25">
         <v>17</v>
       </c>
       <c r="AF44" s="25">
         <v>151</v>
       </c>
       <c r="AG44" s="25"/>
     </row>
     <row r="45" spans="1:33" ht="18" customHeight="1">
@@ -6311,57 +6307,57 @@
       <c r="O46" s="31">
         <v>27</v>
       </c>
       <c r="P46" s="31">
         <v>2</v>
       </c>
       <c r="Q46" s="31">
         <v>2</v>
       </c>
       <c r="R46" s="31">
         <v>97</v>
       </c>
       <c r="S46" s="31">
         <v>94</v>
       </c>
       <c r="T46" s="31">
         <v>1</v>
       </c>
       <c r="U46" s="31">
         <v>2</v>
       </c>
       <c r="V46" s="31">
         <v>160</v>
       </c>
       <c r="W46" s="31">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="X46" s="31">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="Y46" s="31">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="Z46" s="28">
         <v>0</v>
       </c>
       <c r="AA46" s="31">
         <v>0</v>
       </c>
       <c r="AB46" s="36">
         <v>3</v>
       </c>
       <c r="AC46" s="31">
         <v>1</v>
       </c>
       <c r="AD46" s="31">
         <v>6</v>
       </c>
       <c r="AE46" s="31">
         <v>3</v>
       </c>
       <c r="AF46" s="31">
         <v>21</v>
       </c>
       <c r="AG46" s="31"/>
     </row>
     <row r="47" spans="1:33" ht="18" customHeight="1">
@@ -6482,54 +6478,54 @@
       <c r="F48" s="31">
         <v>15</v>
       </c>
       <c r="G48" s="31">
         <v>10</v>
       </c>
       <c r="H48" s="31">
         <v>124</v>
       </c>
       <c r="I48" s="31">
         <v>26</v>
       </c>
       <c r="J48" s="31">
         <v>9</v>
       </c>
       <c r="K48" s="31">
         <v>5</v>
       </c>
       <c r="L48" s="31">
         <v>7</v>
       </c>
       <c r="M48" s="31">
         <v>116</v>
       </c>
       <c r="N48" s="31">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="O48" s="31">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P48" s="31">
         <v>6</v>
       </c>
       <c r="Q48" s="31">
         <v>3</v>
       </c>
       <c r="R48" s="31">
         <v>72</v>
       </c>
       <c r="S48" s="31">
         <v>69</v>
       </c>
       <c r="T48" s="31">
         <v>0</v>
       </c>
       <c r="U48" s="31">
         <v>3</v>
       </c>
       <c r="V48" s="31">
         <v>152</v>
       </c>
       <c r="W48" s="31">
         <v>26</v>
       </c>
@@ -6885,99 +6881,99 @@
       <c r="W52" s="31"/>
       <c r="X52" s="31"/>
       <c r="Y52" s="31"/>
       <c r="AA52" s="31"/>
       <c r="AB52" s="36"/>
       <c r="AC52" s="31"/>
       <c r="AD52" s="31"/>
       <c r="AE52" s="31"/>
       <c r="AF52" s="31"/>
       <c r="AG52" s="31"/>
     </row>
     <row r="53" spans="1:33" s="27" customFormat="1" ht="18" customHeight="1">
       <c r="A53" s="37" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="24">
         <v>1448</v>
       </c>
       <c r="C53" s="25">
         <v>688</v>
       </c>
       <c r="D53" s="25">
         <v>279</v>
       </c>
       <c r="E53" s="25">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F53" s="25">
         <v>43</v>
       </c>
       <c r="G53" s="25">
         <v>14</v>
       </c>
       <c r="H53" s="25">
         <v>174</v>
       </c>
       <c r="I53" s="25">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J53" s="25">
         <v>9</v>
       </c>
       <c r="K53" s="25">
         <v>19</v>
       </c>
       <c r="L53" s="25">
         <v>42</v>
       </c>
       <c r="M53" s="25">
         <v>130</v>
       </c>
       <c r="N53" s="25">
         <v>74</v>
       </c>
       <c r="O53" s="25">
         <v>40</v>
       </c>
       <c r="P53" s="25">
         <v>10</v>
       </c>
       <c r="Q53" s="25">
         <v>6</v>
       </c>
       <c r="R53" s="25">
         <v>206</v>
       </c>
       <c r="S53" s="25">
         <v>203</v>
       </c>
       <c r="T53" s="25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="U53" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V53" s="25">
         <v>424</v>
       </c>
       <c r="W53" s="25">
         <v>25</v>
       </c>
       <c r="X53" s="25">
         <v>15</v>
       </c>
       <c r="Y53" s="25">
         <v>384</v>
       </c>
       <c r="Z53" s="25">
         <v>0</v>
       </c>
       <c r="AA53" s="25">
         <v>0</v>
       </c>
       <c r="AB53" s="25">
         <v>10</v>
       </c>
       <c r="AC53" s="25">
         <v>1</v>
       </c>
@@ -7128,117 +7124,117 @@
       <c r="L55" s="31">
         <v>1</v>
       </c>
       <c r="M55" s="31">
         <v>0</v>
       </c>
       <c r="N55" s="31">
         <v>0</v>
       </c>
       <c r="O55" s="31">
         <v>0</v>
       </c>
       <c r="P55" s="31">
         <v>0</v>
       </c>
       <c r="Q55" s="31">
         <v>0</v>
       </c>
       <c r="R55" s="31">
         <v>20</v>
       </c>
       <c r="S55" s="31">
         <v>18</v>
       </c>
       <c r="T55" s="31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="U55" s="31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V55" s="31">
         <v>44</v>
       </c>
       <c r="W55" s="31">
         <v>0</v>
       </c>
       <c r="X55" s="31">
         <v>2</v>
       </c>
       <c r="Y55" s="31">
         <v>42</v>
       </c>
       <c r="Z55" s="28">
         <v>0</v>
       </c>
       <c r="AA55" s="31">
         <v>0</v>
       </c>
       <c r="AB55" s="36">
         <v>0</v>
       </c>
       <c r="AC55" s="31">
         <v>0</v>
       </c>
       <c r="AD55" s="31">
         <v>1</v>
       </c>
       <c r="AE55" s="31">
         <v>1</v>
       </c>
       <c r="AF55" s="31">
         <v>4</v>
       </c>
       <c r="AG55" s="31"/>
     </row>
     <row r="56" spans="1:33" ht="18" customHeight="1">
       <c r="A56" s="38" t="s">
         <v>95</v>
       </c>
       <c r="B56" s="30">
         <v>476</v>
       </c>
       <c r="C56" s="31">
         <v>227</v>
       </c>
       <c r="D56" s="31">
         <v>72</v>
       </c>
       <c r="E56" s="31">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F56" s="31">
         <v>25</v>
       </c>
       <c r="G56" s="31">
         <v>6</v>
       </c>
       <c r="H56" s="31">
         <v>50</v>
       </c>
       <c r="I56" s="31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J56" s="31">
         <v>2</v>
       </c>
       <c r="K56" s="31">
         <v>6</v>
       </c>
       <c r="L56" s="31">
         <v>22</v>
       </c>
       <c r="M56" s="31">
         <v>39</v>
       </c>
       <c r="N56" s="31">
         <v>17</v>
       </c>
       <c r="O56" s="31">
         <v>13</v>
       </c>
       <c r="P56" s="31">
         <v>5</v>
       </c>
       <c r="Q56" s="31">
         <v>4</v>
       </c>
@@ -8069,105 +8065,105 @@
       <c r="F66" s="25">
         <v>88</v>
       </c>
       <c r="G66" s="25">
         <v>37</v>
       </c>
       <c r="H66" s="25">
         <v>437</v>
       </c>
       <c r="I66" s="25">
         <v>103</v>
       </c>
       <c r="J66" s="25">
         <v>27</v>
       </c>
       <c r="K66" s="25">
         <v>59</v>
       </c>
       <c r="L66" s="25">
         <v>11</v>
       </c>
       <c r="M66" s="25">
         <v>285</v>
       </c>
       <c r="N66" s="25">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="O66" s="25">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P66" s="25">
         <v>20</v>
       </c>
       <c r="Q66" s="25">
         <v>10</v>
       </c>
       <c r="R66" s="25">
         <v>374</v>
       </c>
       <c r="S66" s="25">
         <v>357</v>
       </c>
       <c r="T66" s="25">
+        <v>9</v>
+      </c>
+      <c r="U66" s="25">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="V66" s="25">
         <v>770</v>
       </c>
       <c r="W66" s="25">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X66" s="25">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Y66" s="25">
         <v>628</v>
       </c>
       <c r="Z66" s="25">
         <v>0</v>
       </c>
       <c r="AA66" s="25">
         <v>0</v>
       </c>
       <c r="AB66" s="25">
         <v>17</v>
       </c>
       <c r="AC66" s="25">
         <v>1</v>
       </c>
       <c r="AD66" s="25">
         <v>26</v>
       </c>
       <c r="AE66" s="25">
         <v>7</v>
       </c>
       <c r="AF66" s="25">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AG66" s="25"/>
     </row>
     <row r="67" spans="1:33" ht="18" customHeight="1">
       <c r="A67" s="38" t="s">
         <v>104</v>
       </c>
       <c r="B67" s="30">
         <v>934</v>
       </c>
       <c r="C67" s="31">
         <v>461</v>
       </c>
       <c r="D67" s="31">
         <v>217</v>
       </c>
       <c r="E67" s="31">
         <v>47</v>
       </c>
       <c r="F67" s="31">
         <v>22</v>
       </c>
       <c r="G67" s="31">
         <v>5</v>
       </c>
@@ -8321,99 +8317,99 @@
       <c r="X68" s="31">
         <v>12</v>
       </c>
       <c r="Y68" s="31">
         <v>61</v>
       </c>
       <c r="Z68" s="28">
         <v>0</v>
       </c>
       <c r="AA68" s="31">
         <v>0</v>
       </c>
       <c r="AB68" s="36">
         <v>1</v>
       </c>
       <c r="AC68" s="31">
         <v>0</v>
       </c>
       <c r="AD68" s="31">
         <v>3</v>
       </c>
       <c r="AE68" s="31">
         <v>0</v>
       </c>
       <c r="AF68" s="31">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AG68" s="31"/>
     </row>
     <row r="69" spans="1:33" ht="18" customHeight="1">
       <c r="A69" s="38" t="s">
         <v>106</v>
       </c>
       <c r="B69" s="30">
         <v>127</v>
       </c>
       <c r="C69" s="31">
         <v>64</v>
       </c>
       <c r="D69" s="31">
         <v>26</v>
       </c>
       <c r="E69" s="31">
         <v>4</v>
       </c>
       <c r="F69" s="31">
         <v>3</v>
       </c>
       <c r="G69" s="31">
         <v>0</v>
       </c>
       <c r="H69" s="31">
         <v>25</v>
       </c>
       <c r="I69" s="31">
         <v>1</v>
       </c>
       <c r="J69" s="31">
         <v>0</v>
       </c>
       <c r="K69" s="31">
         <v>5</v>
       </c>
       <c r="L69" s="31">
         <v>0</v>
       </c>
       <c r="M69" s="31">
         <v>12</v>
       </c>
       <c r="N69" s="31">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="O69" s="31">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P69" s="31">
         <v>1</v>
       </c>
       <c r="Q69" s="31">
         <v>0</v>
       </c>
       <c r="R69" s="31">
         <v>21</v>
       </c>
       <c r="S69" s="31">
         <v>18</v>
       </c>
       <c r="T69" s="31">
         <v>2</v>
       </c>
       <c r="U69" s="31">
         <v>1</v>
       </c>
       <c r="V69" s="31">
         <v>30</v>
       </c>
       <c r="W69" s="31">
         <v>2</v>
       </c>
@@ -8879,63 +8875,63 @@
       <c r="L74" s="31">
         <v>0</v>
       </c>
       <c r="M74" s="31">
         <v>10</v>
       </c>
       <c r="N74" s="31">
         <v>4</v>
       </c>
       <c r="O74" s="31">
         <v>6</v>
       </c>
       <c r="P74" s="31">
         <v>0</v>
       </c>
       <c r="Q74" s="31">
         <v>0</v>
       </c>
       <c r="R74" s="31">
         <v>29</v>
       </c>
       <c r="S74" s="31">
         <v>28</v>
       </c>
       <c r="T74" s="31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U74" s="31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V74" s="31">
         <v>83</v>
       </c>
       <c r="W74" s="31">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="X74" s="31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y74" s="31">
         <v>79</v>
       </c>
       <c r="Z74" s="28">
         <v>0</v>
       </c>
       <c r="AA74" s="31">
         <v>0</v>
       </c>
       <c r="AB74" s="36">
         <v>0</v>
       </c>
       <c r="AC74" s="31">
         <v>0</v>
       </c>
       <c r="AD74" s="31">
         <v>1</v>
       </c>
       <c r="AE74" s="31">
         <v>0</v>
       </c>
       <c r="AF74" s="31">
         <v>8</v>
       </c>
@@ -9063,312 +9059,68 @@
       <c r="T76" s="33"/>
       <c r="U76" s="33"/>
       <c r="V76" s="33"/>
       <c r="W76" s="33"/>
       <c r="X76" s="33"/>
       <c r="Y76" s="33"/>
       <c r="Z76" s="34"/>
       <c r="AA76" s="35"/>
       <c r="AB76" s="34"/>
       <c r="AC76" s="34"/>
       <c r="AD76" s="34"/>
       <c r="AE76" s="34"/>
       <c r="AF76" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="AD1:AE1"/>
   </mergeCells>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="32" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...231 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>25-12-04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>