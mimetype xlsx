--- v0 (2026-05-31)
+++ v1 (2026-09-12)
@@ -1,58 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{F3422E6F-2F9D-4F12-B476-16C2EAC1F790}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{407DF3CA-E4BB-433A-9F40-CB5ED63D2979}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80D030AF-F3DD-4C68-9EF7-F32CD6BA55F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1400" yWindow="1210" windowWidth="18600" windowHeight="18210" xr2:uid="{F656B20D-169B-4B62-A5EA-4A20C1C86663}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{DF359D38-8277-46C4-BC33-186D3AAFC668}"/>
   </bookViews>
   <sheets>
     <sheet name="25-12-05" sheetId="22" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
@@ -1618,275 +1614,275 @@
     <xf numFmtId="178" fontId="33" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" indent="1"/>
     </xf>
     <xf numFmtId="178" fontId="36" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="36" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="36" fillId="0" borderId="14" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="36" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="36" fillId="0" borderId="19" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="36" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="40" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="75" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="25" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="28" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="29" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="23" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="24" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="20" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="38" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="38" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="38" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="25" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="26" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="36" fillId="0" borderId="28" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="28" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="2" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="33" fillId="0" borderId="30" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="178" fontId="39" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="39" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="39" fillId="0" borderId="21" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="75" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...107 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="38" fillId="0" borderId="28" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="38" fillId="0" borderId="2" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="38" fillId="0" borderId="30" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="39" fillId="0" borderId="22" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="78">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{E266B92C-646D-4D87-A6C5-B109873E89CD}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{3B2BD89F-6341-4AAE-AA53-2625624CE391}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{305900FF-5FA4-4682-87B7-1CA99CCBCEB8}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{B9E4068F-525D-49A7-BC42-D6863DA0FBC7}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{E4983090-A303-4095-AD8E-A8124AF324D2}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{23CC2F9B-7588-4058-B2A5-1009B297D77D}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{DD3D8495-2922-4D1C-B968-79EAFEB766BD}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{C479296D-10AA-42A4-8600-D1293FA774FF}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{78057602-0B9A-4139-8D05-4827DEA2DDAE}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{97A41417-91CC-4D43-A5FF-8F9497C0A74E}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{70D51AD0-6408-424A-9F99-9C7043442F57}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{8DC25729-C648-4E2A-82FA-B5FC8A06ABAB}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{DF0A7089-7DAE-4F5D-A001-175BF84C68DD}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{9527D50F-D50E-41C3-B869-39FE393AD8A4}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{424ADCC0-8D7D-4A70-A303-17DC30E1A541}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{0445F801-FD0D-45C0-AB35-43A6DDD78125}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{6923EAAE-BCEA-4C7C-9E36-A7AE6001CAD5}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{FA9804FA-CE9E-4D5D-A5FF-809E53F97D4C}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{A7A6FAEA-EDBE-42D1-BC11-AAD8E3998660}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{9307A16B-D809-45CC-82D7-C5256B41CDA0}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{9BB85C21-4C81-4780-8078-81959D2EDD70}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{799D2E3F-888A-409B-8820-144545A23604}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{E29F97A8-DCEF-4214-A917-07323994B45A}"/>
-[...15 lines deleted...]
-    <cellStyle name="未定義" xfId="76" xr:uid="{DC9BFE5F-4921-47E8-8490-CB10F6C35657}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{E3F10C58-732A-4816-80BF-878C51B49DA7}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{A2F65273-28E5-464C-9863-B075A137E546}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{5781A725-24BE-4274-9A47-7D949E3E17C5}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{1278B8DB-02E5-4373-A583-29FFB0D100BE}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{7C85742D-CEFF-45EA-BB42-85B064E268B6}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{332F9273-E863-4A4F-8B86-A7E31C40C031}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{52A0B6AB-0E95-432B-B11C-874689299DBA}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{C3FC404B-82AD-45F2-ACE0-4CB53F2CA439}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{59121399-B081-4855-8505-8138C4870906}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{37E7E1D6-EDA3-4BFD-AD45-5803CB9C5AA4}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{5A32A007-F6A2-422B-8F42-99CEDB350390}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{1BBA841B-4E7E-46F2-82FD-0477A49DA094}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{EBB40CD5-BD57-499D-A618-07B3232D409C}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{C5E0B9AE-B80A-49F8-A70A-BE6F06F26714}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{69F025B6-0227-45A2-A0F0-8159CC51F4B9}"/>
+    <cellStyle name="標準_第１表－０２" xfId="75" xr:uid="{33A41BD0-F59B-43A8-A3DE-77929C6CCB29}"/>
+    <cellStyle name="未定義" xfId="76" xr:uid="{FA1E9503-46E6-46AD-8280-56B38E20729E}"/>
     <cellStyle name="良い" xfId="77" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65297;&#65297;&#34920;\&#31649;&#20869;11&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\KN10000S0001\&#32113;&#35336;\&#24180;&#34920;\&#65300;&#34920;\&#31649;&#20869;&#65300;&#34920;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="合算分"/>
       <sheetName val="1月"/>
       <sheetName val="2月"/>
       <sheetName val="3月"/>
       <sheetName val="4月"/>
       <sheetName val="5月"/>
       <sheetName val="6月"/>
       <sheetName val="7月"/>
       <sheetName val="8月"/>
       <sheetName val="9月"/>
       <sheetName val="10月"/>
@@ -2221,392 +2217,394 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA88C438-3E6A-47E7-81CB-0834B9E5BE18}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17ABD9C9-9841-4904-A905-DAA73445D940}">
   <sheetPr codeName="Sheet22">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.58203125" style="11" customWidth="1"/>
     <col min="2" max="2" width="12.33203125" style="11" customWidth="1"/>
     <col min="3" max="4" width="9" style="11"/>
     <col min="5" max="6" width="10.08203125" style="11" customWidth="1"/>
     <col min="7" max="7" width="5.5" style="11" customWidth="1"/>
     <col min="8" max="8" width="8.75" style="11" customWidth="1"/>
     <col min="9" max="9" width="9.75" style="11" customWidth="1"/>
     <col min="10" max="10" width="10" style="11" customWidth="1"/>
     <col min="11" max="11" width="10.58203125" style="11" customWidth="1"/>
     <col min="12" max="14" width="14.75" style="11" customWidth="1"/>
     <col min="15" max="15" width="10" style="11" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="11" customWidth="1"/>
     <col min="17" max="17" width="9.83203125" style="11" customWidth="1"/>
     <col min="18" max="18" width="9.33203125" style="11" customWidth="1"/>
     <col min="19" max="20" width="9.83203125" style="11" customWidth="1"/>
     <col min="21" max="16384" width="9" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
-      <c r="T1" s="30"/>
+      <c r="T1" s="30">
+        <v>45992</v>
+      </c>
     </row>
     <row r="2" spans="1:20" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
-      <c r="R2" s="33" t="s">
+      <c r="R2" s="31" t="s">
         <v>92</v>
       </c>
-      <c r="S2" s="33"/>
-      <c r="T2" s="33"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
     </row>
     <row r="3" spans="1:20" ht="17" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="16"/>
-      <c r="C3" s="34" t="s">
+      <c r="C3" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="D3" s="35"/>
-[...2 lines deleted...]
-      <c r="G3" s="36"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="34"/>
       <c r="H3" s="8"/>
       <c r="I3" s="10"/>
-      <c r="J3" s="52" t="s">
+      <c r="J3" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="53"/>
-[...8 lines deleted...]
-      <c r="T3" s="53"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
     </row>
     <row r="4" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="9"/>
       <c r="B4" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="43" t="s">
+      <c r="C4" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="46" t="s">
+      <c r="D4" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="E4" s="46" t="s">
+      <c r="E4" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="F4" s="49" t="s">
+      <c r="F4" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="43" t="s">
+      <c r="G4" s="41" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="20"/>
       <c r="I4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="J4" s="56" t="s">
+      <c r="J4" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="K4" s="57"/>
-[...3 lines deleted...]
-      <c r="O4" s="37" t="s">
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="P4" s="38"/>
-[...3 lines deleted...]
-      <c r="T4" s="39"/>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="36"/>
+      <c r="R4" s="36"/>
+      <c r="S4" s="36"/>
+      <c r="T4" s="37"/>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="16"/>
-      <c r="C5" s="44"/>
-[...3 lines deleted...]
-      <c r="G5" s="44"/>
+      <c r="C5" s="42"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="42"/>
       <c r="H5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="10"/>
-      <c r="J5" s="43" t="s">
+      <c r="J5" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="K5" s="59" t="s">
+      <c r="K5" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="L5" s="61" t="s">
+      <c r="L5" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="M5" s="62"/>
-[...1 lines deleted...]
-      <c r="O5" s="40" t="s">
+      <c r="M5" s="61"/>
+      <c r="N5" s="62"/>
+      <c r="O5" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="P5" s="54" t="s">
+      <c r="P5" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="Q5" s="55"/>
-      <c r="R5" s="54" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="S5" s="55"/>
+      <c r="S5" s="53"/>
       <c r="T5" s="25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="44"/>
-[...3 lines deleted...]
-      <c r="G6" s="44"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="42"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="J6" s="44"/>
-[...1 lines deleted...]
-      <c r="L6" s="31" t="s">
+      <c r="J6" s="42"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="31" t="s">
+      <c r="M6" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="N6" s="31" t="s">
+      <c r="N6" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="O6" s="41"/>
+      <c r="O6" s="39"/>
       <c r="P6" s="24" t="s">
         <v>28</v>
       </c>
       <c r="Q6" s="26" t="s">
         <v>28</v>
       </c>
       <c r="R6" s="24" t="s">
         <v>28</v>
       </c>
       <c r="S6" s="26" t="s">
         <v>28</v>
       </c>
       <c r="T6" s="24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A7" s="21"/>
       <c r="B7" s="17"/>
-      <c r="C7" s="45"/>
-[...3 lines deleted...]
-      <c r="G7" s="45"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="43"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="J7" s="45"/>
-[...4 lines deleted...]
-      <c r="O7" s="42"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="59"/>
+      <c r="N7" s="59"/>
+      <c r="O7" s="40"/>
       <c r="P7" s="27" t="s">
         <v>30</v>
       </c>
       <c r="Q7" s="28"/>
       <c r="R7" s="27" t="s">
         <v>30</v>
       </c>
       <c r="S7" s="28"/>
       <c r="T7" s="29"/>
     </row>
     <row r="8" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="15">
-        <v>34587</v>
+        <v>34585</v>
       </c>
       <c r="C8" s="15">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="D8" s="15">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="E8" s="15">
         <v>3</v>
       </c>
       <c r="F8" s="15">
         <v>66</v>
       </c>
       <c r="G8" s="15">
         <v>0</v>
       </c>
       <c r="H8" s="15">
         <v>2424</v>
       </c>
       <c r="I8" s="15">
-        <v>34737</v>
+        <v>34736</v>
       </c>
       <c r="J8" s="15">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="K8" s="15">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="L8" s="15">
         <v>52</v>
       </c>
       <c r="M8" s="15">
         <v>0</v>
       </c>
       <c r="N8" s="15">
         <v>57</v>
       </c>
       <c r="O8" s="15">
         <v>275</v>
       </c>
       <c r="P8" s="15">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="Q8" s="15">
         <v>111</v>
       </c>
       <c r="R8" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="S8" s="15">
         <v>11</v>
       </c>
       <c r="T8" s="15">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:20" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="18"/>
     </row>
     <row r="10" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="15">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C10" s="15">
         <v>95</v>
       </c>
       <c r="D10" s="15">
         <v>92</v>
       </c>
       <c r="E10" s="15">
         <v>0</v>
       </c>
       <c r="F10" s="15">
         <v>3</v>
       </c>
       <c r="G10" s="15">
         <v>0</v>
       </c>
       <c r="H10" s="15">
         <v>95</v>
       </c>
       <c r="I10" s="15">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="J10" s="15">
         <v>84</v>
       </c>
       <c r="K10" s="15">
         <v>83</v>
       </c>
       <c r="L10" s="15">
         <v>0</v>
       </c>
       <c r="M10" s="15">
         <v>0</v>
       </c>
       <c r="N10" s="15">
         <v>1</v>
       </c>
       <c r="O10" s="15">
         <v>11</v>
       </c>
       <c r="P10" s="15">
         <v>6</v>
       </c>
       <c r="Q10" s="15">
         <v>5</v>
       </c>
@@ -2665,72 +2663,72 @@
       </c>
       <c r="O11" s="11">
         <v>8</v>
       </c>
       <c r="P11" s="11">
         <v>4</v>
       </c>
       <c r="Q11" s="11">
         <v>4</v>
       </c>
       <c r="R11" s="11">
         <v>0</v>
       </c>
       <c r="S11" s="11">
         <v>0</v>
       </c>
       <c r="T11" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="11">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C12" s="11">
         <v>9</v>
       </c>
       <c r="D12" s="11">
         <v>9</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
         <v>0</v>
       </c>
       <c r="H12" s="11">
         <v>10</v>
       </c>
       <c r="I12" s="11">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="J12" s="11">
         <v>9</v>
       </c>
       <c r="K12" s="11">
         <v>9</v>
       </c>
       <c r="L12" s="11">
         <v>0</v>
       </c>
       <c r="M12" s="11">
         <v>0</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="11">
         <v>0</v>
       </c>
       <c r="P12" s="11">
         <v>0</v>
       </c>
       <c r="Q12" s="11">
         <v>0</v>
       </c>
@@ -3294,96 +3292,96 @@
       </c>
       <c r="Q22" s="11">
         <v>0</v>
       </c>
       <c r="R22" s="11">
         <v>0</v>
       </c>
       <c r="S22" s="11">
         <v>1</v>
       </c>
       <c r="T22" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="23"/>
     </row>
     <row r="24" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="15">
         <v>14051</v>
       </c>
       <c r="C24" s="15">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="D24" s="15">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="E24" s="15">
         <v>1</v>
       </c>
       <c r="F24" s="15">
         <v>15</v>
       </c>
       <c r="G24" s="15">
         <v>0</v>
       </c>
       <c r="H24" s="15">
         <v>960</v>
       </c>
       <c r="I24" s="15">
-        <v>14093</v>
+        <v>14092</v>
       </c>
       <c r="J24" s="15">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="K24" s="15">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="L24" s="15">
         <v>28</v>
       </c>
       <c r="M24" s="15">
         <v>0</v>
       </c>
       <c r="N24" s="15">
         <v>21</v>
       </c>
       <c r="O24" s="15">
         <v>98</v>
       </c>
       <c r="P24" s="15">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="Q24" s="15">
         <v>41</v>
       </c>
       <c r="R24" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S24" s="15">
         <v>4</v>
       </c>
       <c r="T24" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A25" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="11">
         <v>794</v>
       </c>
       <c r="C25" s="11">
         <v>67</v>
       </c>
       <c r="D25" s="11">
         <v>67</v>
       </c>
       <c r="E25" s="11">
         <v>0</v>
       </c>
       <c r="F25" s="11">
@@ -3539,134 +3537,134 @@
       </c>
       <c r="O27" s="11">
         <v>2</v>
       </c>
       <c r="P27" s="11">
         <v>1</v>
       </c>
       <c r="Q27" s="11">
         <v>1</v>
       </c>
       <c r="R27" s="11">
         <v>0</v>
       </c>
       <c r="S27" s="11">
         <v>0</v>
       </c>
       <c r="T27" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A28" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="11">
-        <v>1597</v>
+        <v>1596</v>
       </c>
       <c r="C28" s="11">
         <v>89</v>
       </c>
       <c r="D28" s="11">
         <v>88</v>
       </c>
       <c r="E28" s="11">
         <v>0</v>
       </c>
       <c r="F28" s="11">
         <v>1</v>
       </c>
       <c r="G28" s="11">
         <v>0</v>
       </c>
       <c r="H28" s="11">
         <v>120</v>
       </c>
       <c r="I28" s="11">
-        <v>1566</v>
+        <v>1565</v>
       </c>
       <c r="J28" s="11">
         <v>79</v>
       </c>
       <c r="K28" s="11">
         <v>70</v>
       </c>
       <c r="L28" s="11">
         <v>5</v>
       </c>
       <c r="M28" s="11">
         <v>0</v>
       </c>
       <c r="N28" s="11">
         <v>4</v>
       </c>
       <c r="O28" s="11">
         <v>10</v>
       </c>
       <c r="P28" s="11">
         <v>3</v>
       </c>
       <c r="Q28" s="11">
         <v>6</v>
       </c>
       <c r="R28" s="11">
         <v>1</v>
       </c>
       <c r="S28" s="11">
         <v>0</v>
       </c>
       <c r="T28" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="11">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="C29" s="11">
         <v>95</v>
       </c>
       <c r="D29" s="11">
         <v>94</v>
       </c>
       <c r="E29" s="11">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>1</v>
       </c>
       <c r="G29" s="11">
         <v>0</v>
       </c>
       <c r="H29" s="11">
         <v>88</v>
       </c>
       <c r="I29" s="11">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="J29" s="11">
         <v>82</v>
       </c>
       <c r="K29" s="11">
         <v>78</v>
       </c>
       <c r="L29" s="11">
         <v>2</v>
       </c>
       <c r="M29" s="11">
         <v>0</v>
       </c>
       <c r="N29" s="11">
         <v>2</v>
       </c>
       <c r="O29" s="11">
         <v>13</v>
       </c>
       <c r="P29" s="11">
         <v>3</v>
       </c>
       <c r="Q29" s="11">
         <v>9</v>
       </c>
@@ -3767,98 +3765,98 @@
       <c r="H31" s="11">
         <v>70</v>
       </c>
       <c r="I31" s="11">
         <v>1063</v>
       </c>
       <c r="J31" s="11">
         <v>78</v>
       </c>
       <c r="K31" s="11">
         <v>72</v>
       </c>
       <c r="L31" s="11">
         <v>4</v>
       </c>
       <c r="M31" s="11">
         <v>0</v>
       </c>
       <c r="N31" s="11">
         <v>2</v>
       </c>
       <c r="O31" s="11">
         <v>8</v>
       </c>
       <c r="P31" s="11">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Q31" s="11">
         <v>2</v>
       </c>
       <c r="R31" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S31" s="11">
         <v>0</v>
       </c>
       <c r="T31" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A32" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="11">
         <v>2108</v>
       </c>
       <c r="C32" s="11">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D32" s="11">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="E32" s="11">
         <v>0</v>
       </c>
       <c r="F32" s="11">
         <v>0</v>
       </c>
       <c r="G32" s="11">
         <v>0</v>
       </c>
       <c r="H32" s="11">
         <v>146</v>
       </c>
       <c r="I32" s="11">
-        <v>2126</v>
+        <v>2125</v>
       </c>
       <c r="J32" s="11">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="K32" s="11">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="L32" s="11">
         <v>5</v>
       </c>
       <c r="M32" s="11">
         <v>0</v>
       </c>
       <c r="N32" s="11">
         <v>3</v>
       </c>
       <c r="O32" s="11">
         <v>26</v>
       </c>
       <c r="P32" s="11">
         <v>17</v>
       </c>
       <c r="Q32" s="11">
         <v>7</v>
       </c>
       <c r="R32" s="11">
         <v>1</v>
       </c>
       <c r="S32" s="11">
         <v>1</v>
       </c>
@@ -4103,75 +4101,75 @@
       </c>
       <c r="Q36" s="11">
         <v>0</v>
       </c>
       <c r="R36" s="11">
         <v>1</v>
       </c>
       <c r="S36" s="11">
         <v>0</v>
       </c>
       <c r="T36" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="23"/>
     </row>
     <row r="38" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="15">
         <v>3044</v>
       </c>
       <c r="C38" s="15">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D38" s="15">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E38" s="15">
         <v>0</v>
       </c>
       <c r="F38" s="15">
         <v>2</v>
       </c>
       <c r="G38" s="15">
         <v>0</v>
       </c>
       <c r="H38" s="15">
         <v>203</v>
       </c>
       <c r="I38" s="15">
-        <v>3098</v>
+        <v>3099</v>
       </c>
       <c r="J38" s="15">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="K38" s="15">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="L38" s="15">
         <v>4</v>
       </c>
       <c r="M38" s="15">
         <v>0</v>
       </c>
       <c r="N38" s="15">
         <v>4</v>
       </c>
       <c r="O38" s="15">
         <v>37</v>
       </c>
       <c r="P38" s="15">
         <v>19</v>
       </c>
       <c r="Q38" s="15">
         <v>12</v>
       </c>
       <c r="R38" s="15">
         <v>4</v>
       </c>
       <c r="S38" s="15">
         <v>2</v>
       </c>
@@ -4413,75 +4411,75 @@
       </c>
       <c r="P42" s="11">
         <v>2</v>
       </c>
       <c r="Q42" s="11">
         <v>1</v>
       </c>
       <c r="R42" s="11">
         <v>0</v>
       </c>
       <c r="S42" s="11">
         <v>1</v>
       </c>
       <c r="T42" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A43" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B43" s="11">
         <v>1749</v>
       </c>
       <c r="C43" s="11">
+        <v>148</v>
+      </c>
+      <c r="D43" s="11">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E43" s="11">
         <v>0</v>
       </c>
       <c r="F43" s="11">
         <v>1</v>
       </c>
       <c r="G43" s="11">
         <v>0</v>
       </c>
       <c r="H43" s="11">
         <v>117</v>
       </c>
       <c r="I43" s="11">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="J43" s="11">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="K43" s="11">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L43" s="11">
         <v>3</v>
       </c>
       <c r="M43" s="11">
         <v>0</v>
       </c>
       <c r="N43" s="11">
         <v>1</v>
       </c>
       <c r="O43" s="11">
         <v>23</v>
       </c>
       <c r="P43" s="11">
         <v>11</v>
       </c>
       <c r="Q43" s="11">
         <v>7</v>
       </c>
       <c r="R43" s="11">
         <v>4</v>
       </c>
       <c r="S43" s="11">
         <v>1</v>
       </c>
@@ -4537,72 +4535,72 @@
       </c>
       <c r="P44" s="11">
         <v>3</v>
       </c>
       <c r="Q44" s="11">
         <v>2</v>
       </c>
       <c r="R44" s="11">
         <v>0</v>
       </c>
       <c r="S44" s="11">
         <v>0</v>
       </c>
       <c r="T44" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23"/>
     </row>
     <row r="46" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B46" s="15">
-        <v>6834</v>
+        <v>6833</v>
       </c>
       <c r="C46" s="15">
         <v>550</v>
       </c>
       <c r="D46" s="15">
         <v>544</v>
       </c>
       <c r="E46" s="15">
         <v>0</v>
       </c>
       <c r="F46" s="15">
         <v>6</v>
       </c>
       <c r="G46" s="15">
         <v>0</v>
       </c>
       <c r="H46" s="15">
         <v>541</v>
       </c>
       <c r="I46" s="15">
-        <v>6843</v>
+        <v>6842</v>
       </c>
       <c r="J46" s="15">
         <v>483</v>
       </c>
       <c r="K46" s="15">
         <v>456</v>
       </c>
       <c r="L46" s="15">
         <v>8</v>
       </c>
       <c r="M46" s="15">
         <v>0</v>
       </c>
       <c r="N46" s="15">
         <v>19</v>
       </c>
       <c r="O46" s="15">
         <v>67</v>
       </c>
       <c r="P46" s="15">
         <v>30</v>
       </c>
       <c r="Q46" s="15">
         <v>31</v>
       </c>
@@ -4661,72 +4659,72 @@
       </c>
       <c r="O47" s="11">
         <v>3</v>
       </c>
       <c r="P47" s="11">
         <v>3</v>
       </c>
       <c r="Q47" s="11">
         <v>0</v>
       </c>
       <c r="R47" s="11">
         <v>0</v>
       </c>
       <c r="S47" s="11">
         <v>0</v>
       </c>
       <c r="T47" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A48" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B48" s="11">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="C48" s="11">
         <v>100</v>
       </c>
       <c r="D48" s="11">
         <v>98</v>
       </c>
       <c r="E48" s="11">
         <v>0</v>
       </c>
       <c r="F48" s="11">
         <v>2</v>
       </c>
       <c r="G48" s="11">
         <v>0</v>
       </c>
       <c r="H48" s="11">
         <v>90</v>
       </c>
       <c r="I48" s="11">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="J48" s="11">
         <v>90</v>
       </c>
       <c r="K48" s="11">
         <v>84</v>
       </c>
       <c r="L48" s="11">
         <v>1</v>
       </c>
       <c r="M48" s="11">
         <v>0</v>
       </c>
       <c r="N48" s="11">
         <v>5</v>
       </c>
       <c r="O48" s="11">
         <v>10</v>
       </c>
       <c r="P48" s="11">
         <v>5</v>
       </c>
       <c r="Q48" s="11">
         <v>5</v>
       </c>
@@ -5036,72 +5034,72 @@
       </c>
       <c r="P53" s="11">
         <v>1</v>
       </c>
       <c r="Q53" s="11">
         <v>1</v>
       </c>
       <c r="R53" s="11">
         <v>0</v>
       </c>
       <c r="S53" s="11">
         <v>1</v>
       </c>
       <c r="T53" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="23"/>
     </row>
     <row r="55" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="18" t="s">
         <v>71</v>
       </c>
       <c r="B55" s="15">
-        <v>2269</v>
+        <v>2268</v>
       </c>
       <c r="C55" s="15">
         <v>179</v>
       </c>
       <c r="D55" s="15">
         <v>167</v>
       </c>
       <c r="E55" s="15">
         <v>0</v>
       </c>
       <c r="F55" s="15">
         <v>12</v>
       </c>
       <c r="G55" s="15">
         <v>0</v>
       </c>
       <c r="H55" s="15">
         <v>154</v>
       </c>
       <c r="I55" s="15">
-        <v>2294</v>
+        <v>2293</v>
       </c>
       <c r="J55" s="15">
         <v>167</v>
       </c>
       <c r="K55" s="15">
         <v>161</v>
       </c>
       <c r="L55" s="15">
         <v>2</v>
       </c>
       <c r="M55" s="15">
         <v>0</v>
       </c>
       <c r="N55" s="15">
         <v>4</v>
       </c>
       <c r="O55" s="15">
         <v>12</v>
       </c>
       <c r="P55" s="15">
         <v>9</v>
       </c>
       <c r="Q55" s="15">
         <v>1</v>
       </c>
@@ -5284,72 +5282,72 @@
       </c>
       <c r="O58" s="11">
         <v>4</v>
       </c>
       <c r="P58" s="11">
         <v>2</v>
       </c>
       <c r="Q58" s="11">
         <v>1</v>
       </c>
       <c r="R58" s="11">
         <v>1</v>
       </c>
       <c r="S58" s="11">
         <v>0</v>
       </c>
       <c r="T58" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A59" s="23" t="s">
         <v>75</v>
       </c>
       <c r="B59" s="11">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="C59" s="11">
         <v>81</v>
       </c>
       <c r="D59" s="11">
         <v>77</v>
       </c>
       <c r="E59" s="11">
         <v>0</v>
       </c>
       <c r="F59" s="11">
         <v>4</v>
       </c>
       <c r="G59" s="11">
         <v>0</v>
       </c>
       <c r="H59" s="11">
         <v>53</v>
       </c>
       <c r="I59" s="11">
-        <v>966</v>
+        <v>965</v>
       </c>
       <c r="J59" s="11">
         <v>74</v>
       </c>
       <c r="K59" s="11">
         <v>70</v>
       </c>
       <c r="L59" s="11">
         <v>1</v>
       </c>
       <c r="M59" s="11">
         <v>0</v>
       </c>
       <c r="N59" s="11">
         <v>3</v>
       </c>
       <c r="O59" s="11">
         <v>7</v>
       </c>
       <c r="P59" s="11">
         <v>6</v>
       </c>
       <c r="Q59" s="11">
         <v>0</v>
       </c>
@@ -5724,78 +5722,78 @@
       </c>
       <c r="P66" s="11">
         <v>0</v>
       </c>
       <c r="Q66" s="11">
         <v>3</v>
       </c>
       <c r="R66" s="11">
         <v>0</v>
       </c>
       <c r="S66" s="11">
         <v>0</v>
       </c>
       <c r="T66" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="23"/>
     </row>
     <row r="68" spans="1:20" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B68" s="15">
-        <v>4009</v>
+        <v>4008</v>
       </c>
       <c r="C68" s="15">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D68" s="15">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E68" s="15">
         <v>2</v>
       </c>
       <c r="F68" s="15">
         <v>20</v>
       </c>
       <c r="G68" s="15">
         <v>0</v>
       </c>
       <c r="H68" s="15">
         <v>295</v>
       </c>
       <c r="I68" s="15">
         <v>4004</v>
       </c>
       <c r="J68" s="15">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="K68" s="15">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="L68" s="15">
         <v>6</v>
       </c>
       <c r="M68" s="15">
         <v>0</v>
       </c>
       <c r="N68" s="15">
         <v>5</v>
       </c>
       <c r="O68" s="15">
         <v>34</v>
       </c>
       <c r="P68" s="15">
         <v>15</v>
       </c>
       <c r="Q68" s="15">
         <v>15</v>
       </c>
       <c r="R68" s="15">
         <v>2</v>
       </c>
       <c r="S68" s="15">
         <v>1</v>
       </c>
@@ -5972,78 +5970,78 @@
       </c>
       <c r="O71" s="11">
         <v>0</v>
       </c>
       <c r="P71" s="11">
         <v>0</v>
       </c>
       <c r="Q71" s="11">
         <v>0</v>
       </c>
       <c r="R71" s="11">
         <v>0</v>
       </c>
       <c r="S71" s="11">
         <v>0</v>
       </c>
       <c r="T71" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A72" s="23" t="s">
         <v>86</v>
       </c>
       <c r="B72" s="11">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C72" s="11">
+        <v>38</v>
+      </c>
+      <c r="D72" s="11">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E72" s="11">
         <v>0</v>
       </c>
       <c r="F72" s="11">
         <v>1</v>
       </c>
       <c r="G72" s="11">
         <v>0</v>
       </c>
       <c r="H72" s="11">
         <v>26</v>
       </c>
       <c r="I72" s="11">
         <v>309</v>
       </c>
       <c r="J72" s="11">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K72" s="11">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L72" s="11">
         <v>0</v>
       </c>
       <c r="M72" s="11">
         <v>0</v>
       </c>
       <c r="N72" s="11">
         <v>0</v>
       </c>
       <c r="O72" s="11">
         <v>2</v>
       </c>
       <c r="P72" s="11">
         <v>1</v>
       </c>
       <c r="Q72" s="11">
         <v>0</v>
       </c>
       <c r="R72" s="11">
         <v>0</v>
       </c>
       <c r="S72" s="11">
         <v>1</v>
       </c>
@@ -6366,340 +6364,75 @@
       <c r="B78" s="13"/>
       <c r="C78" s="14"/>
       <c r="D78" s="14"/>
       <c r="E78" s="14"/>
       <c r="F78" s="14"/>
       <c r="G78" s="14"/>
       <c r="H78" s="14"/>
       <c r="I78" s="14"/>
       <c r="J78" s="14"/>
       <c r="K78" s="14"/>
       <c r="L78" s="14"/>
       <c r="M78" s="14"/>
       <c r="N78" s="14"/>
       <c r="O78" s="14"/>
       <c r="P78" s="14"/>
       <c r="Q78" s="14"/>
       <c r="R78" s="14"/>
       <c r="S78" s="14"/>
       <c r="T78" s="14"/>
     </row>
     <row r="79" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A79" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="J5:J7"/>
-[...1 lines deleted...]
-    <mergeCell ref="L5:N5"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="R2:T2"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="O4:T4"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:D7"/>
     <mergeCell ref="G4:G7"/>
     <mergeCell ref="E4:E7"/>
     <mergeCell ref="F4:F7"/>
     <mergeCell ref="J3:T3"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="J4:N4"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="L5:N5"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
-  <pageSetup paperSize="9" scale="28" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="45" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
-</file>
-[...263 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
@@ -6708,36 +6441,25 @@
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>