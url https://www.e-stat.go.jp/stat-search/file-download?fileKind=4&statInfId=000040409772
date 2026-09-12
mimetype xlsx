--- v0 (2026-05-31)
+++ v1 (2026-09-12)
@@ -1,59 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{4414FF1F-8226-4B35-A69F-72406B978309}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{688EDBA3-B14D-4E99-B7CF-3FC26F4C690E}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A782D72B-373B-44EA-B3B2-62D3C24AFA2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7760" yWindow="2260" windowWidth="18600" windowHeight="18210" xr2:uid="{C434F3D7-5527-45F3-9112-3CDFE2C1EEC6}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{558014B7-08A1-4EF2-8D0B-FBE77B0EAC18}"/>
   </bookViews>
   <sheets>
     <sheet name="25-12-07" sheetId="12" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
@@ -1348,148 +1344,148 @@
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="26" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="77">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{24D26B10-A6B4-41F7-B275-6C8B11A8E755}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{DB9B725B-5475-44E0-971F-5BB0B3D618FC}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{B70BEC72-DB6F-4397-B3C1-1767E1667AE1}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{FC6C4315-336F-4CDF-9760-33EAD1007A49}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{BC2919DC-3040-465D-AAEE-E9A843623EFC}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{7BDDD90D-BDDE-4011-A646-16DE43944D9C}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{9C9A06EB-A470-46E6-B8FE-6E3F16502227}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{E22B9273-20E1-419C-8778-208D2E94CC10}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{FFDBB04C-B8F4-4543-924E-4CA9D839ACFA}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{AD449437-1D78-4189-9984-2A4EB4909752}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{496C2C51-4BF3-4E92-888A-5C601DB6D3C0}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{1AD44B67-32AE-4707-BFD8-ECF23114C2B3}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{2B874711-9913-4817-BADF-60F26CEF9E8E}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{99CD18D6-3E1B-4EC8-A325-3AC538796742}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{261010F1-BAF5-4561-8036-1E2AA3485E53}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{7C640797-7C6E-4F94-8731-7EBBC6C66693}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{DC5AD311-9477-4C56-8F41-A447D3D95D4D}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{7DCC249A-4936-4388-8CE4-429A717FDA13}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{C042F7B3-5469-4F9F-B716-F8D1EC50A632}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{B4626842-5460-4624-9EC3-2E46AF3D7381}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{824E31B4-9236-4D69-894E-DDF03B5D3D1C}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{6C497CFB-9F90-43E9-A8D1-83F228A98852}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{3993EEC9-90F3-45E0-8963-2395C716E6EF}"/>
-[...14 lines deleted...]
-    <cellStyle name="未定義" xfId="75" xr:uid="{04915AB7-D0E0-4371-A13C-A14B5F341510}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{4700BE3C-E130-41FF-BC71-7E5E22F03098}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{137DDBC8-B7D5-4B85-9C18-07D945A9740A}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{FA7F9147-8C88-4A78-8F0D-D5176DE92F66}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{FB8A8CF0-2BFF-44E1-BDA2-E05500A4C38D}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{C968CE68-50E3-4843-AA5C-EEAC1B5498CA}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{C28F459A-65F0-4C60-BCFD-3599076AC7F2}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{910A021C-C4D1-4D67-9A3D-92898AE9DE42}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{5C7CA963-1285-423E-BE91-491D79199D3E}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{CECC4DE7-130B-417B-A89C-E0F346DF8CF0}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{77251FC4-4302-4A91-9032-A0762BAD035E}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{129523E0-2348-441B-8CE2-269934ADA475}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{C1525179-18E8-4DED-9886-2103F2FE1155}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{9CC10A89-4936-4BAD-B158-1938032C8D2A}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{5305CB5A-8583-438F-A500-5A5AD6BFF74C}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{BEBAD53B-2FCD-4EB9-9115-14A619E238C8}"/>
+    <cellStyle name="未定義" xfId="75" xr:uid="{37CE627E-43AF-478B-A767-55D583FA698B}"/>
     <cellStyle name="良い" xfId="76" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>438150</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23579" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{594C31FA-B1D4-5B12-349F-F6392FBA65D3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1BABFC1-42D5-2925-D4BD-5696B9B6C378}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="523875" y="3629025"/>
           <a:ext cx="152400" cy="676275"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 44067"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1865,96 +1861,98 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D73E9589-6826-47E6-9BB5-6547EB23080A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9817BE2E-15BF-4A1F-86EB-41EFC45AC6F1}">
   <sheetPr codeName="Sheet23">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.08203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="5.83203125" style="3" customWidth="1"/>
     <col min="3" max="3" width="24.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="14.25" style="3" customWidth="1"/>
     <col min="5" max="7" width="9" style="3"/>
     <col min="8" max="8" width="9.5" style="3" customWidth="1"/>
     <col min="9" max="9" width="9" style="3"/>
     <col min="10" max="10" width="17.25" style="3" customWidth="1"/>
     <col min="11" max="11" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9" style="3"/>
     <col min="14" max="14" width="11" style="3" customWidth="1"/>
     <col min="15" max="15" width="14.25" style="3" customWidth="1"/>
     <col min="16" max="18" width="9" style="3"/>
     <col min="19" max="19" width="9.5" style="3" customWidth="1"/>
     <col min="20" max="20" width="9" style="3"/>
     <col min="21" max="21" width="17.25" style="3" customWidth="1"/>
     <col min="22" max="22" width="9" style="3" customWidth="1"/>
     <col min="23" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="K1" s="32"/>
+      <c r="K1" s="32">
+        <v>45992</v>
+      </c>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
       <c r="S1" s="33"/>
       <c r="T1" s="33"/>
     </row>
     <row r="2" spans="1:20" ht="17" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="8"/>
     </row>
@@ -2002,156 +2000,156 @@
     </row>
     <row r="5" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A5" s="15"/>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="17" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="18"/>
       <c r="I5" s="27"/>
       <c r="J5" s="29" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="8"/>
     </row>
     <row r="6" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A6" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="41"/>
       <c r="C6" s="41"/>
       <c r="D6" s="34">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E6" s="20">
         <v>2</v>
       </c>
       <c r="F6" s="20">
         <v>19</v>
       </c>
       <c r="G6" s="20">
         <v>130</v>
       </c>
       <c r="H6" s="20">
         <v>0</v>
       </c>
       <c r="I6" s="20">
         <v>21</v>
       </c>
       <c r="J6" s="20">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K6" s="8"/>
     </row>
     <row r="7" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A7" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="38"/>
       <c r="C7" s="38"/>
       <c r="D7" s="19">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E7" s="20">
         <v>0</v>
       </c>
       <c r="F7" s="20">
         <v>6</v>
       </c>
       <c r="G7" s="20">
         <v>58</v>
       </c>
       <c r="H7" s="20">
         <v>0</v>
       </c>
       <c r="I7" s="20">
         <v>5</v>
       </c>
       <c r="J7" s="20">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="K7" s="8"/>
     </row>
     <row r="8" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A8" s="9"/>
       <c r="B8" s="35" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="35"/>
       <c r="D8" s="23">
         <v>7</v>
       </c>
       <c r="E8" s="22">
         <v>0</v>
       </c>
       <c r="F8" s="22">
         <v>2</v>
       </c>
       <c r="G8" s="22">
         <v>0</v>
       </c>
       <c r="H8" s="22">
         <v>0</v>
       </c>
       <c r="I8" s="22">
         <v>1</v>
       </c>
       <c r="J8" s="22">
         <v>4</v>
       </c>
       <c r="K8" s="8"/>
     </row>
     <row r="9" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A9" s="9"/>
       <c r="B9" s="35" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="35"/>
       <c r="D9" s="23">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E9" s="22">
         <v>0</v>
       </c>
       <c r="F9" s="22">
         <v>0</v>
       </c>
       <c r="G9" s="22">
         <v>5</v>
       </c>
       <c r="H9" s="22">
         <v>0</v>
       </c>
       <c r="I9" s="22">
         <v>1</v>
       </c>
       <c r="J9" s="22">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="K9" s="8"/>
     </row>
     <row r="10" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A10" s="9"/>
       <c r="B10" s="35" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="35"/>
       <c r="D10" s="23">
         <v>271</v>
       </c>
       <c r="E10" s="22">
         <v>0</v>
       </c>
       <c r="F10" s="22">
         <v>4</v>
       </c>
       <c r="G10" s="22">
         <v>49</v>
       </c>
       <c r="H10" s="22">
         <v>0</v>
       </c>
       <c r="I10" s="22">
@@ -2218,80 +2216,80 @@
       <c r="J12" s="22">
         <v>0</v>
       </c>
       <c r="K12" s="8"/>
     </row>
     <row r="13" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="5"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="8"/>
     </row>
     <row r="14" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A14" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="38"/>
       <c r="C14" s="38"/>
       <c r="D14" s="19">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E14" s="20">
         <v>2</v>
       </c>
       <c r="F14" s="20">
         <v>13</v>
       </c>
       <c r="G14" s="20">
         <v>72</v>
       </c>
       <c r="H14" s="20">
         <v>0</v>
       </c>
       <c r="I14" s="20">
         <v>16</v>
       </c>
       <c r="J14" s="20">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="K14" s="8"/>
     </row>
     <row r="15" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A15" s="9"/>
       <c r="B15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="35"/>
       <c r="D15" s="23">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E15" s="22">
         <v>2</v>
       </c>
       <c r="F15" s="22">
         <v>2</v>
       </c>
       <c r="G15" s="22">
         <v>16</v>
       </c>
       <c r="H15" s="22">
         <v>0</v>
       </c>
       <c r="I15" s="22">
         <v>2</v>
       </c>
       <c r="J15" s="22">
         <v>39</v>
       </c>
       <c r="K15" s="8"/>
     </row>
     <row r="16" spans="1:20" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A16" s="9"/>
       <c r="B16" s="35" t="s">
         <v>12</v>
@@ -2336,69 +2334,69 @@
       </c>
       <c r="F17" s="22">
         <v>0</v>
       </c>
       <c r="G17" s="22">
         <v>1</v>
       </c>
       <c r="H17" s="22">
         <v>0</v>
       </c>
       <c r="I17" s="22">
         <v>0</v>
       </c>
       <c r="J17" s="22">
         <v>3</v>
       </c>
       <c r="K17" s="8"/>
     </row>
     <row r="18" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A18" s="9"/>
       <c r="B18" s="37"/>
       <c r="C18" s="30" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="23">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E18" s="22">
         <v>0</v>
       </c>
       <c r="F18" s="22">
         <v>7</v>
       </c>
       <c r="G18" s="22">
         <v>28</v>
       </c>
       <c r="H18" s="22">
         <v>0</v>
       </c>
       <c r="I18" s="22">
         <v>9</v>
       </c>
       <c r="J18" s="22">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="K18" s="8"/>
     </row>
     <row r="19" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A19" s="9"/>
       <c r="B19" s="37"/>
       <c r="C19" s="30" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="23">
         <v>0</v>
       </c>
       <c r="E19" s="22">
         <v>0</v>
       </c>
       <c r="F19" s="22">
         <v>0</v>
       </c>
       <c r="G19" s="22">
         <v>0</v>
       </c>
       <c r="H19" s="22">
         <v>0</v>
       </c>
       <c r="I19" s="22">
@@ -2528,306 +2526,62 @@
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="E3:J3"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B17:B19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...231 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8BFDB86-B6F5-4445-A5F5-FD9459A7FA12}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>25-12-07</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>