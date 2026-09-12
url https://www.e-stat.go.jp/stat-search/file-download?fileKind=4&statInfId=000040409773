--- v0 (2026-05-31)
+++ v1 (2026-09-12)
@@ -1,59 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{22E54D9E-08B3-4A96-BD15-ECD042BA5295}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AB3AB269-020D-40B8-A27E-5D224E56C92E}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECBE7FC8-7C8D-4A3A-8E77-3D5A976ABD13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="720" yWindow="720" windowWidth="18600" windowHeight="18210" xr2:uid="{F2A490C0-2D57-4E26-A271-EC521F61D726}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{882AC227-5E58-43D8-84DE-6BC720801181}"/>
   </bookViews>
   <sheets>
     <sheet name="25-12-08" sheetId="13" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\a">[1]合算分!#REF!</definedName>
     <definedName name="\b" localSheetId="0">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c" localSheetId="0">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\d" localSheetId="0">#REF!</definedName>
     <definedName name="\d">#REF!</definedName>
     <definedName name="\f" localSheetId="0">[2]合算4表!#REF!</definedName>
     <definedName name="\f">[2]合算4表!#REF!</definedName>
     <definedName name="\p" localSheetId="0">#REF!</definedName>
     <definedName name="\p">#REF!</definedName>
     <definedName name="\s" localSheetId="0">#REF!</definedName>
     <definedName name="\s">#REF!</definedName>
     <definedName name="b" localSheetId="0">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BOOK" localSheetId="0">#REF!</definedName>
@@ -1379,148 +1375,148 @@
     </xf>
     <xf numFmtId="178" fontId="34" fillId="0" borderId="27" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="77">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{1BDDE0DA-EA85-4D47-A06F-AD14E7B5D2A7}"/>
-[...16 lines deleted...]
-    <cellStyle name="title" xfId="36" xr:uid="{9A38D17E-AEB6-4AE3-BF23-144AB24318B4}"/>
+    <cellStyle name="Calc Currency (0)" xfId="19" xr:uid="{4FB648DA-95F8-4A8D-A97F-E6CE4BC79638}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="20" xr:uid="{BB2B5EAA-C75C-48B0-A6FB-3F89D45BCFBD}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="21" xr:uid="{4076C0C4-1D5C-45C3-BEBC-B46EB009EA25}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="22" xr:uid="{DD6012DA-B7C0-430B-82E3-04A3119E51C2}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="23" xr:uid="{AB3B2DF2-BE7B-41D4-ABAB-137377839E01}"/>
+    <cellStyle name="entry" xfId="24" xr:uid="{E993B4C7-F479-4876-82D2-B68FAFDCCAF6}"/>
+    <cellStyle name="Grey" xfId="25" xr:uid="{125264C0-1F43-43A2-BBEA-3A1C23A6DB68}"/>
+    <cellStyle name="Header1" xfId="26" xr:uid="{4CEB4A79-3C7E-4C1D-8126-2249BCD9C52D}"/>
+    <cellStyle name="Header2" xfId="27" xr:uid="{0F1B4A0F-BA65-4836-A36A-54E94F410B8F}"/>
+    <cellStyle name="Input [yellow]" xfId="28" xr:uid="{25174163-1A3F-4A86-9690-ED7EE4074A91}"/>
+    <cellStyle name="Normal - Style1" xfId="29" xr:uid="{BA6FD48B-61D6-4770-9525-986EDFFB1FBF}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="30" xr:uid="{A2F84E1E-E181-472B-8CD9-5B244BD6C0F9}"/>
+    <cellStyle name="Percent [2]" xfId="31" xr:uid="{BFA1C54C-0A1A-4A18-8EEB-5CFEBCE8CF5A}"/>
+    <cellStyle name="price" xfId="32" xr:uid="{FD06050B-1FBE-4212-BAC1-8E083CC05294}"/>
+    <cellStyle name="revised" xfId="33" xr:uid="{C642988A-47C2-4E04-8821-486298DF093B}"/>
+    <cellStyle name="section" xfId="34" xr:uid="{81A4F988-5F04-4918-8147-F5E204464724}"/>
+    <cellStyle name="subhead" xfId="35" xr:uid="{85AB4DE7-D6DF-4136-8DA4-7821AC1AD7A1}"/>
+    <cellStyle name="title" xfId="36" xr:uid="{588DA618-3418-45ED-AD30-55C2E48B03C0}"/>
     <cellStyle name="アクセント 1" xfId="37" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="38" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="39" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="40" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="42" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="センター" xfId="43" xr:uid="{AC9D40F8-3E5E-47CA-A915-52E9479C31F0}"/>
+    <cellStyle name="センター" xfId="43" xr:uid="{35FA089F-388E-4497-ADF7-872575C993E3}"/>
     <cellStyle name="タイトル" xfId="44" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="45" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="46" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="47" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="48" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="49" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="50" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="51" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="52" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="53" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="54" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="55" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="56" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="57" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="58" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="59" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="60" xr:uid="{D64EFB1C-9376-416E-AE38-9F1D5D50E1E3}"/>
-[...14 lines deleted...]
-    <cellStyle name="未定義" xfId="75" xr:uid="{C3783048-83B0-4319-820A-0A9A248C4001}"/>
+    <cellStyle name="標準 2" xfId="60" xr:uid="{6EBFAB29-E20E-4BB2-BA57-4D19C4F07276}"/>
+    <cellStyle name="標準 2 2" xfId="61" xr:uid="{6E92D043-EF78-4A8D-A339-A41769C6F6AE}"/>
+    <cellStyle name="標準 2 3" xfId="62" xr:uid="{C968921A-45D3-4C66-B375-6DABA7470C12}"/>
+    <cellStyle name="標準 2 4" xfId="63" xr:uid="{2B04241F-BFDE-4849-B3C6-20EA160057EF}"/>
+    <cellStyle name="標準 2 5" xfId="64" xr:uid="{E12ED697-F31D-4E96-B47F-BE7850BA20D9}"/>
+    <cellStyle name="標準 2 6" xfId="65" xr:uid="{5FA39C78-EBF4-4944-8460-66D5A9E318A5}"/>
+    <cellStyle name="標準 2_0031_保護観察終了者の終了事由・成績別　罪名及び非行名" xfId="66" xr:uid="{477505E5-94FF-4DBA-861E-7BDD859074E4}"/>
+    <cellStyle name="標準 3" xfId="67" xr:uid="{7B0DBE23-42F7-4465-81BB-63D90AF582B0}"/>
+    <cellStyle name="標準 4" xfId="68" xr:uid="{678C8FEC-99C6-4117-B502-5D82E618951D}"/>
+    <cellStyle name="標準 5" xfId="69" xr:uid="{D0ED7B6B-09F4-4D00-9CBC-A422A54F7999}"/>
+    <cellStyle name="標準 6" xfId="70" xr:uid="{24F209A7-7F1B-4981-A458-42178723B818}"/>
+    <cellStyle name="標準 7" xfId="71" xr:uid="{0DB1A478-E248-4A07-B30A-AF6F3EA6E4AA}"/>
+    <cellStyle name="標準 8" xfId="72" xr:uid="{C023CA6D-1582-4859-A726-C3737E3C4624}"/>
+    <cellStyle name="標準 9" xfId="73" xr:uid="{1C2EAD0A-CB71-4304-999D-A7D3829644DA}"/>
+    <cellStyle name="標準_14-9原稿" xfId="74" xr:uid="{8A0ECC80-1BD8-4C8F-8B1C-FC1B768D8EB1}"/>
+    <cellStyle name="未定義" xfId="75" xr:uid="{DEE60C74-6874-455C-8BC2-1E15BE0C8671}"/>
     <cellStyle name="良い" xfId="76" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24592" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CBB97BE-6D66-A210-8D2C-3A3FD5AC6903}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B25149B-DE0E-E7F9-7077-64F27489BF43}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="533400" y="3705225"/>
           <a:ext cx="142875" cy="676275"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 45821"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1896,75 +1892,77 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B811BB02-DBC5-4AA1-B39C-852A4E99638F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74460D33-9BEE-4F7C-8638-5BE60B567D2E}">
   <sheetPr codeName="Sheet23">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.08203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="4.83203125" style="3" customWidth="1"/>
     <col min="3" max="3" width="24.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10.5" style="3" customWidth="1"/>
     <col min="5" max="5" width="14.08203125" style="3" customWidth="1"/>
     <col min="6" max="6" width="14.25" style="3" customWidth="1"/>
     <col min="7" max="9" width="9" style="3"/>
     <col min="10" max="10" width="9.5" style="3" customWidth="1"/>
     <col min="11" max="16" width="9" style="3"/>
     <col min="17" max="17" width="9" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="Q1" s="30"/>
+      <c r="Q1" s="30">
+        <v>45992</v>
+      </c>
     </row>
     <row r="2" spans="1:17" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="39" t="s">
         <v>37</v>
       </c>
       <c r="Q2" s="39"/>
@@ -2090,139 +2088,139 @@
       <c r="K6" s="15"/>
       <c r="L6" s="15" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="15" t="s">
         <v>20</v>
       </c>
       <c r="N6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="O6" s="15"/>
       <c r="P6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="Q6" s="15" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A7" s="45" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="45"/>
       <c r="C7" s="46"/>
       <c r="D7" s="18">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="E7" s="12">
         <v>1243</v>
       </c>
       <c r="F7" s="12">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="G7" s="12">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H7" s="12">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="I7" s="12">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="J7" s="12">
-        <v>1250</v>
+        <v>1248</v>
       </c>
       <c r="K7" s="12">
         <v>410</v>
       </c>
       <c r="L7" s="12">
         <v>303</v>
       </c>
       <c r="M7" s="12">
         <v>107</v>
       </c>
       <c r="N7" s="12">
         <v>6</v>
       </c>
       <c r="O7" s="12">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="P7" s="12">
         <v>7</v>
       </c>
       <c r="Q7" s="12">
-        <v>289</v>
+        <v>283</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A8" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="31"/>
       <c r="C8" s="32"/>
       <c r="D8" s="11">
         <v>1075</v>
       </c>
       <c r="E8" s="12">
         <v>813</v>
       </c>
       <c r="F8" s="12">
         <v>262</v>
       </c>
       <c r="G8" s="12">
         <v>6</v>
       </c>
       <c r="H8" s="12">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="I8" s="12">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="J8" s="12">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="K8" s="12">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L8" s="12">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M8" s="12">
         <v>37</v>
       </c>
       <c r="N8" s="12">
         <v>5</v>
       </c>
       <c r="O8" s="12">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P8" s="12">
         <v>3</v>
       </c>
       <c r="Q8" s="12">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A9" s="5"/>
       <c r="B9" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="35"/>
       <c r="D9" s="19">
         <v>15</v>
       </c>
       <c r="E9" s="20">
         <v>13</v>
       </c>
       <c r="F9" s="20">
         <v>2</v>
       </c>
       <c r="G9" s="20">
         <v>0</v>
       </c>
       <c r="H9" s="20">
         <v>5</v>
       </c>
       <c r="I9" s="20">
         <v>0</v>
@@ -2298,78 +2296,78 @@
         <v>1</v>
       </c>
       <c r="Q10" s="20">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A11" s="5"/>
       <c r="B11" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="35"/>
       <c r="D11" s="19">
         <v>949</v>
       </c>
       <c r="E11" s="20">
         <v>701</v>
       </c>
       <c r="F11" s="20">
         <v>248</v>
       </c>
       <c r="G11" s="20">
         <v>0</v>
       </c>
       <c r="H11" s="20">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="I11" s="20">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="J11" s="20">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="K11" s="20">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L11" s="20">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M11" s="20">
         <v>14</v>
       </c>
       <c r="N11" s="20">
         <v>0</v>
       </c>
       <c r="O11" s="20">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="P11" s="20">
         <v>2</v>
       </c>
       <c r="Q11" s="20">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A12" s="5"/>
       <c r="B12" s="34" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="35"/>
       <c r="D12" s="19">
         <v>71</v>
       </c>
       <c r="E12" s="20">
         <v>63</v>
       </c>
       <c r="F12" s="20">
         <v>8</v>
       </c>
       <c r="G12" s="20">
         <v>6</v>
       </c>
       <c r="H12" s="20">
         <v>21</v>
       </c>
       <c r="I12" s="20">
         <v>0</v>
@@ -2452,139 +2450,139 @@
       <c r="A14" s="10"/>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="21"/>
       <c r="E14" s="22"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="22"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
     </row>
     <row r="15" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A15" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="32"/>
       <c r="D15" s="11">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E15" s="12">
         <v>430</v>
       </c>
       <c r="F15" s="12">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="G15" s="12">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H15" s="12">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="I15" s="12">
         <v>3</v>
       </c>
       <c r="J15" s="12">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="K15" s="12">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="L15" s="23">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="M15" s="23">
         <v>70</v>
       </c>
       <c r="N15" s="23">
         <v>1</v>
       </c>
       <c r="O15" s="23">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="P15" s="23">
         <v>4</v>
       </c>
       <c r="Q15" s="23">
-        <v>171</v>
+        <v>166</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="19">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E16" s="20">
         <v>220</v>
       </c>
       <c r="F16" s="20">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G16" s="20">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H16" s="20">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I16" s="20">
         <v>0</v>
       </c>
       <c r="J16" s="20">
         <v>244</v>
       </c>
       <c r="K16" s="24">
         <v>118</v>
       </c>
       <c r="L16" s="24">
         <v>89</v>
       </c>
       <c r="M16" s="24">
         <v>29</v>
       </c>
       <c r="N16" s="24">
         <v>0</v>
       </c>
       <c r="O16" s="24">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P16" s="24">
         <v>0</v>
       </c>
       <c r="Q16" s="24">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A17" s="5"/>
       <c r="B17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="19">
         <v>0</v>
       </c>
       <c r="E17" s="20">
         <v>0</v>
       </c>
       <c r="F17" s="20">
         <v>0</v>
       </c>
       <c r="G17" s="20">
         <v>0</v>
       </c>
       <c r="H17" s="20">
         <v>0</v>
       </c>
       <c r="I17" s="20">
         <v>0</v>
@@ -2650,69 +2648,69 @@
         <v>3</v>
       </c>
       <c r="M18" s="24">
         <v>4</v>
       </c>
       <c r="N18" s="24">
         <v>0</v>
       </c>
       <c r="O18" s="24">
         <v>4</v>
       </c>
       <c r="P18" s="24">
         <v>4</v>
       </c>
       <c r="Q18" s="24">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A19" s="29"/>
       <c r="B19" s="33"/>
       <c r="C19" s="28" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="19">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E19" s="20">
         <v>83</v>
       </c>
       <c r="F19" s="20">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G19" s="20">
         <v>0</v>
       </c>
       <c r="H19" s="20">
         <v>26</v>
       </c>
       <c r="I19" s="20">
         <v>0</v>
       </c>
       <c r="J19" s="20">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K19" s="24">
         <v>45</v>
       </c>
       <c r="L19" s="24">
         <v>33</v>
       </c>
       <c r="M19" s="24">
         <v>12</v>
       </c>
       <c r="N19" s="24">
         <v>0</v>
       </c>
       <c r="O19" s="24">
         <v>15</v>
       </c>
       <c r="P19" s="24">
         <v>0</v>
       </c>
       <c r="Q19" s="24">
         <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A20" s="29"/>
@@ -2769,69 +2767,69 @@
         <v>35</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="19">
         <v>112</v>
       </c>
       <c r="E21" s="20">
         <v>78</v>
       </c>
       <c r="F21" s="20">
         <v>34</v>
       </c>
       <c r="G21" s="20">
         <v>0</v>
       </c>
       <c r="H21" s="20">
         <v>25</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>87</v>
       </c>
       <c r="K21" s="24">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="L21" s="24">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="M21" s="24">
         <v>16</v>
       </c>
       <c r="N21" s="24">
         <v>0</v>
       </c>
       <c r="O21" s="24">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="P21" s="24">
         <v>0</v>
       </c>
       <c r="Q21" s="24">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="19">
         <v>53</v>
       </c>
       <c r="E22" s="20">
         <v>41</v>
       </c>
       <c r="F22" s="20">
         <v>12</v>
       </c>
       <c r="G22" s="20">
         <v>0</v>
       </c>
       <c r="H22" s="20">
         <v>14</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
@@ -2960,306 +2958,62 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="K3:P3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="B18:B20"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...231 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A80208F3-141B-4F47-A1DD-E6AE0AFE56D3}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>25-12-08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>