--- v0 (2026-05-16)
+++ v1 (2026-10-02)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E26FD2C-ED05-4E4F-AF9F-71AFA7137608}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{686BACF2-1CA0-4EAA-8571-2ACB351E84C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="777" xr2:uid="{997C0804-1853-4D8C-887F-8E3E83903BED}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="845" xr2:uid="{997C0804-1853-4D8C-887F-8E3E83903BED}"/>
   </bookViews>
   <sheets>
     <sheet name="概要等" sheetId="19" r:id="rId1"/>
     <sheet name="（１）公的年金月額階級別表（総数）" sheetId="15" r:id="rId2"/>
     <sheet name="（２）公的年金月額階級別表（男子）" sheetId="17" r:id="rId3"/>
     <sheet name="（３）公的年金月額階級別表（女子）" sheetId="18" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">概要等!$A$1:$J$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">概要等!$A$1:$J$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="443" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="438" uniqueCount="111">
   <si>
     <t>（再掲）</t>
     <rPh sb="1" eb="3">
       <t>サイケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>構成比</t>
     <rPh sb="0" eb="3">
       <t>コウセイヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>累積構成比</t>
     <rPh sb="0" eb="2">
       <t>ルイセキ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>コウセイヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -751,50 +751,79 @@
     </rPh>
     <rPh sb="5" eb="7">
       <t>ゲツガク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve"> 平均年金月額</t>
     <rPh sb="1" eb="3">
       <t>ヘイキン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンキン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ゲツガク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　なる年金種別を合算した受給者数・年金月額を集計している。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　また、本表中の用語は、本年報における用語の解説等のほか、「２．本表における用語の定義」</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>●</t>
+    <rPh sb="0" eb="1">
+      <t>　（注）</t>
+    </rPh>
+    <phoneticPr fontId="2" alignment="noControl"/>
+  </si>
+  <si>
+    <t>（注）障害厚生年金については、集計対象としていない。</t>
+    <rPh sb="1" eb="2">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コウセイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>シュウケイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>タイショウ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0.0;[Red]\-#,##0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1355,51 +1384,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1414,56 +1443,50 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
@@ -1543,53 +1566,50 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1609,73 +1629,86 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="38" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="38" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="38" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{0F942DC6-1CFD-415C-A8BD-7D74EEA55B07}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1938,6260 +1971,6268 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61479CBB-FAB0-484A-8E21-58FCDB5BFBA3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:J48"/>
+  <dimension ref="B2:J50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="3.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="43.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="6" style="1" customWidth="1"/>
     <col min="6" max="6" width="5.125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="43.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.125" style="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B2" s="73" t="s">
+      <c r="B2" s="71" t="s">
         <v>41</v>
       </c>
-      <c r="C2" s="73"/>
-[...6 lines deleted...]
-      <c r="J2" s="73"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
     </row>
     <row r="3" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B3" s="99" t="s">
+      <c r="B3" s="102" t="s">
         <v>84</v>
       </c>
-      <c r="C3" s="99"/>
-[...6 lines deleted...]
-      <c r="J3" s="99"/>
+      <c r="C3" s="102"/>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="102"/>
+      <c r="H3" s="102"/>
+      <c r="I3" s="102"/>
+      <c r="J3" s="102"/>
     </row>
     <row r="4" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="102" t="s">
         <v>85</v>
       </c>
-      <c r="C4" s="99"/>
-[...6 lines deleted...]
-      <c r="J4" s="99"/>
+      <c r="C4" s="102"/>
+      <c r="D4" s="102"/>
+      <c r="E4" s="102"/>
+      <c r="F4" s="102"/>
+      <c r="G4" s="102"/>
+      <c r="H4" s="102"/>
+      <c r="I4" s="102"/>
+      <c r="J4" s="102"/>
     </row>
     <row r="5" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B5" s="99" t="s">
+      <c r="B5" s="102" t="s">
         <v>86</v>
       </c>
-      <c r="C5" s="99"/>
-[...6 lines deleted...]
-      <c r="J5" s="99"/>
+      <c r="C5" s="102"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="102"/>
+      <c r="F5" s="102"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="102"/>
+      <c r="I5" s="102"/>
+      <c r="J5" s="102"/>
     </row>
     <row r="6" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B6" s="99" t="s">
+      <c r="B6" s="102" t="s">
         <v>87</v>
       </c>
-      <c r="C6" s="99"/>
-[...6 lines deleted...]
-      <c r="J6" s="99"/>
+      <c r="C6" s="102"/>
+      <c r="D6" s="102"/>
+      <c r="E6" s="102"/>
+      <c r="F6" s="102"/>
+      <c r="G6" s="102"/>
+      <c r="H6" s="102"/>
+      <c r="I6" s="102"/>
+      <c r="J6" s="102"/>
     </row>
     <row r="7" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="102" t="s">
         <v>107</v>
       </c>
-      <c r="C7" s="99"/>
-[...6 lines deleted...]
-      <c r="J7" s="99"/>
+      <c r="C7" s="102"/>
+      <c r="D7" s="102"/>
+      <c r="E7" s="102"/>
+      <c r="F7" s="102"/>
+      <c r="G7" s="102"/>
+      <c r="H7" s="102"/>
+      <c r="I7" s="102"/>
+      <c r="J7" s="102"/>
     </row>
     <row r="8" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B8" s="99" t="s">
+      <c r="B8" s="102" t="s">
         <v>108</v>
       </c>
-      <c r="C8" s="99"/>
-[...6 lines deleted...]
-      <c r="J8" s="99"/>
+      <c r="C8" s="102"/>
+      <c r="D8" s="102"/>
+      <c r="E8" s="102"/>
+      <c r="F8" s="102"/>
+      <c r="G8" s="102"/>
+      <c r="H8" s="102"/>
+      <c r="I8" s="102"/>
+      <c r="J8" s="102"/>
     </row>
     <row r="9" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B9" s="99" t="s">
+      <c r="B9" s="102" t="s">
         <v>88</v>
       </c>
-      <c r="C9" s="99"/>
-[...6 lines deleted...]
-      <c r="J9" s="99"/>
+      <c r="C9" s="102"/>
+      <c r="D9" s="102"/>
+      <c r="E9" s="102"/>
+      <c r="F9" s="102"/>
+      <c r="G9" s="102"/>
+      <c r="H9" s="102"/>
+      <c r="I9" s="102"/>
+      <c r="J9" s="102"/>
     </row>
     <row r="10" spans="2:10" ht="29.25" customHeight="1">
       <c r="B10" s="3"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B11" s="73" t="s">
+      <c r="B11" s="71" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B12" s="74" t="s">
+      <c r="B12" s="72" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B13" s="99" t="s">
+      <c r="B13" s="102" t="s">
         <v>89</v>
       </c>
-      <c r="C13" s="99"/>
-[...6 lines deleted...]
-      <c r="J13" s="99"/>
+      <c r="C13" s="102"/>
+      <c r="D13" s="102"/>
+      <c r="E13" s="102"/>
+      <c r="F13" s="102"/>
+      <c r="G13" s="102"/>
+      <c r="H13" s="102"/>
+      <c r="I13" s="102"/>
+      <c r="J13" s="102"/>
     </row>
     <row r="14" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B14" s="99" t="s">
+      <c r="B14" s="102" t="s">
         <v>90</v>
       </c>
-      <c r="C14" s="99"/>
-[...6 lines deleted...]
-      <c r="J14" s="99"/>
+      <c r="C14" s="102"/>
+      <c r="D14" s="102"/>
+      <c r="E14" s="102"/>
+      <c r="F14" s="102"/>
+      <c r="G14" s="102"/>
+      <c r="H14" s="102"/>
+      <c r="I14" s="102"/>
+      <c r="J14" s="102"/>
     </row>
     <row r="15" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B15" s="99" t="s">
+      <c r="B15" s="102" t="s">
         <v>91</v>
       </c>
-      <c r="C15" s="99"/>
-[...6 lines deleted...]
-      <c r="J15" s="99"/>
+      <c r="C15" s="102"/>
+      <c r="D15" s="102"/>
+      <c r="E15" s="102"/>
+      <c r="F15" s="102"/>
+      <c r="G15" s="102"/>
+      <c r="H15" s="102"/>
+      <c r="I15" s="102"/>
+      <c r="J15" s="102"/>
     </row>
     <row r="16" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B16" s="99" t="s">
+      <c r="B16" s="102" t="s">
         <v>92</v>
       </c>
-      <c r="C16" s="99"/>
-[...6 lines deleted...]
-      <c r="J16" s="99"/>
+      <c r="C16" s="102"/>
+      <c r="D16" s="102"/>
+      <c r="E16" s="102"/>
+      <c r="F16" s="102"/>
+      <c r="G16" s="102"/>
+      <c r="H16" s="102"/>
+      <c r="I16" s="102"/>
+      <c r="J16" s="102"/>
     </row>
     <row r="17" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B17" s="74" t="s">
+      <c r="B17" s="72" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B18" s="99" t="s">
+      <c r="B18" s="102" t="s">
         <v>93</v>
       </c>
-      <c r="C18" s="99"/>
-[...6 lines deleted...]
-      <c r="J18" s="99"/>
+      <c r="C18" s="102"/>
+      <c r="D18" s="102"/>
+      <c r="E18" s="102"/>
+      <c r="F18" s="102"/>
+      <c r="G18" s="102"/>
+      <c r="H18" s="102"/>
+      <c r="I18" s="102"/>
+      <c r="J18" s="102"/>
     </row>
     <row r="19" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B19" s="99" t="s">
+      <c r="B19" s="102" t="s">
         <v>94</v>
       </c>
-      <c r="C19" s="99"/>
-[...6 lines deleted...]
-      <c r="J19" s="99"/>
+      <c r="C19" s="102"/>
+      <c r="D19" s="102"/>
+      <c r="E19" s="102"/>
+      <c r="F19" s="102"/>
+      <c r="G19" s="102"/>
+      <c r="H19" s="102"/>
+      <c r="I19" s="102"/>
+      <c r="J19" s="102"/>
     </row>
     <row r="20" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B20" s="74" t="s">
+      <c r="B20" s="72" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B21" s="99" t="s">
+      <c r="B21" s="102" t="s">
         <v>95</v>
       </c>
-      <c r="C21" s="99"/>
-[...6 lines deleted...]
-      <c r="J21" s="99"/>
+      <c r="C21" s="102"/>
+      <c r="D21" s="102"/>
+      <c r="E21" s="102"/>
+      <c r="F21" s="102"/>
+      <c r="G21" s="102"/>
+      <c r="H21" s="102"/>
+      <c r="I21" s="102"/>
+      <c r="J21" s="102"/>
     </row>
     <row r="22" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B22" s="99" t="s">
+      <c r="B22" s="102" t="s">
         <v>96</v>
       </c>
-      <c r="C22" s="99"/>
-[...6 lines deleted...]
-      <c r="J22" s="99"/>
+      <c r="C22" s="102"/>
+      <c r="D22" s="102"/>
+      <c r="E22" s="102"/>
+      <c r="F22" s="102"/>
+      <c r="G22" s="102"/>
+      <c r="H22" s="102"/>
+      <c r="I22" s="102"/>
+      <c r="J22" s="102"/>
     </row>
     <row r="23" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B23" s="74" t="s">
+      <c r="B23" s="72" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="24" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B24" s="99" t="s">
+      <c r="B24" s="102" t="s">
         <v>97</v>
       </c>
-      <c r="C24" s="99"/>
-[...6 lines deleted...]
-      <c r="J24" s="99"/>
+      <c r="C24" s="102"/>
+      <c r="D24" s="102"/>
+      <c r="E24" s="102"/>
+      <c r="F24" s="102"/>
+      <c r="G24" s="102"/>
+      <c r="H24" s="102"/>
+      <c r="I24" s="102"/>
+      <c r="J24" s="102"/>
     </row>
     <row r="25" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B25" s="99" t="s">
+      <c r="B25" s="102" t="s">
         <v>98</v>
       </c>
-      <c r="C25" s="99"/>
-[...6 lines deleted...]
-      <c r="J25" s="99"/>
+      <c r="C25" s="102"/>
+      <c r="D25" s="102"/>
+      <c r="E25" s="102"/>
+      <c r="F25" s="102"/>
+      <c r="G25" s="102"/>
+      <c r="H25" s="102"/>
+      <c r="I25" s="102"/>
+      <c r="J25" s="102"/>
     </row>
     <row r="26" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B26" s="75" t="s">
+      <c r="B26" s="97" t="s">
         <v>99</v>
       </c>
-      <c r="C26" s="75"/>
-[...6 lines deleted...]
-      <c r="J26" s="75"/>
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="97"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="97"/>
+      <c r="H26" s="97"/>
+      <c r="I26" s="97"/>
+      <c r="J26" s="97"/>
     </row>
     <row r="27" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B27" s="74" t="s">
+      <c r="B27" s="72" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="28" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B28" s="99" t="s">
+      <c r="B28" s="102" t="s">
         <v>100</v>
       </c>
-      <c r="C28" s="99"/>
-[...6 lines deleted...]
-      <c r="J28" s="99"/>
+      <c r="C28" s="102"/>
+      <c r="D28" s="102"/>
+      <c r="E28" s="102"/>
+      <c r="F28" s="102"/>
+      <c r="G28" s="102"/>
+      <c r="H28" s="102"/>
+      <c r="I28" s="102"/>
+      <c r="J28" s="102"/>
     </row>
     <row r="29" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B29" s="99" t="s">
+      <c r="B29" s="102" t="s">
         <v>101</v>
       </c>
-      <c r="C29" s="99"/>
-[...6 lines deleted...]
-      <c r="J29" s="99"/>
+      <c r="C29" s="102"/>
+      <c r="D29" s="102"/>
+      <c r="E29" s="102"/>
+      <c r="F29" s="102"/>
+      <c r="G29" s="102"/>
+      <c r="H29" s="102"/>
+      <c r="I29" s="102"/>
+      <c r="J29" s="102"/>
     </row>
     <row r="30" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B30" s="99" t="s">
+      <c r="B30" s="102" t="s">
         <v>102</v>
       </c>
-      <c r="C30" s="99"/>
-[...6 lines deleted...]
-      <c r="J30" s="99"/>
+      <c r="C30" s="102"/>
+      <c r="D30" s="102"/>
+      <c r="E30" s="102"/>
+      <c r="F30" s="102"/>
+      <c r="G30" s="102"/>
+      <c r="H30" s="102"/>
+      <c r="I30" s="102"/>
+      <c r="J30" s="102"/>
     </row>
     <row r="31" spans="2:10" ht="29.25" customHeight="1">
-      <c r="B31" s="99" t="s">
+      <c r="B31" s="102" t="s">
         <v>103</v>
       </c>
-      <c r="C31" s="99"/>
-[...6 lines deleted...]
-      <c r="J31" s="99"/>
+      <c r="C31" s="102"/>
+      <c r="D31" s="102"/>
+      <c r="E31" s="102"/>
+      <c r="F31" s="102"/>
+      <c r="G31" s="102"/>
+      <c r="H31" s="102"/>
+      <c r="I31" s="102"/>
+      <c r="J31" s="102"/>
     </row>
     <row r="32" spans="2:10" ht="20.100000000000001" customHeight="1">
       <c r="B32" s="4"/>
     </row>
     <row r="33" spans="2:10" ht="20.100000000000001" customHeight="1">
-      <c r="B33" s="74" t="s">
+      <c r="B33" s="72" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="34" spans="2:10" ht="20.100000000000001" customHeight="1" thickBot="1">
       <c r="B34" s="2"/>
     </row>
     <row r="35" spans="2:10" ht="30" customHeight="1">
       <c r="B35" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F35" s="9"/>
       <c r="G35" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>19</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>29</v>
       </c>
       <c r="J35" s="8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="36" spans="2:10" ht="26.1" customHeight="1">
       <c r="B36" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="C36" s="103" t="s">
+      <c r="C36" s="106" t="s">
         <v>62</v>
       </c>
-      <c r="D36" s="104">
+      <c r="D36" s="107">
         <v>1150</v>
       </c>
-      <c r="E36" s="105" t="s">
+      <c r="E36" s="108" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="9"/>
       <c r="G36" s="10" t="s">
         <v>20</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="I36" s="23">
+      <c r="I36" s="98">
         <v>2650</v>
       </c>
-      <c r="J36" s="24" t="s">
+      <c r="J36" s="99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="2:10" ht="26.1" customHeight="1">
       <c r="B37" s="12"/>
-      <c r="C37" s="103"/>
-[...1 lines deleted...]
-      <c r="E37" s="105"/>
+      <c r="C37" s="106"/>
+      <c r="D37" s="107"/>
+      <c r="E37" s="108"/>
       <c r="F37" s="9"/>
       <c r="G37" s="12"/>
       <c r="H37" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="I37" s="23">
+      <c r="I37" s="98">
         <v>2750</v>
       </c>
-      <c r="J37" s="24" t="s">
+      <c r="J37" s="99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="2:10" ht="26.1" customHeight="1">
       <c r="B38" s="12"/>
       <c r="C38" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="D38" s="23">
+      <c r="D38" s="98">
         <v>1120</v>
       </c>
-      <c r="E38" s="24" t="s">
+      <c r="E38" s="99" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="9"/>
       <c r="G38" s="12"/>
       <c r="H38" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="I38" s="23">
+      <c r="I38" s="98">
         <v>2850</v>
       </c>
-      <c r="J38" s="24" t="s">
+      <c r="J38" s="99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="2:10" ht="26.1" customHeight="1">
       <c r="B39" s="12"/>
       <c r="C39" s="21" t="s">
         <v>65</v>
       </c>
-      <c r="D39" s="23">
+      <c r="D39" s="98">
         <v>1130</v>
       </c>
-      <c r="E39" s="24" t="s">
+      <c r="E39" s="99" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="9"/>
       <c r="G39" s="12"/>
       <c r="H39" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="I39" s="23">
+      <c r="I39" s="98">
         <v>5350</v>
       </c>
-      <c r="J39" s="24" t="s">
+      <c r="J39" s="99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="2:10" ht="26.1" customHeight="1">
       <c r="B40" s="12"/>
       <c r="C40" s="21" t="s">
         <v>64</v>
       </c>
-      <c r="D40" s="23">
+      <c r="D40" s="98">
         <v>1140</v>
       </c>
-      <c r="E40" s="24" t="s">
+      <c r="E40" s="99" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="9"/>
       <c r="G40" s="12"/>
       <c r="H40" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="I40" s="23">
+      <c r="I40" s="98">
         <v>5950</v>
       </c>
-      <c r="J40" s="24" t="s">
+      <c r="J40" s="99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="2:10" ht="26.1" customHeight="1">
       <c r="B41" s="12"/>
       <c r="C41" s="11" t="s">
         <v>66</v>
       </c>
-      <c r="D41" s="23">
+      <c r="D41" s="98">
         <v>1350</v>
       </c>
-      <c r="E41" s="24" t="s">
-        <v>24</v>
+      <c r="E41" s="100" t="s" ph="1">
+        <v>109</v>
       </c>
       <c r="F41" s="9"/>
       <c r="G41" s="12"/>
       <c r="H41" s="11" t="s">
         <v>56</v>
       </c>
-      <c r="I41" s="23">
+      <c r="I41" s="98">
         <v>6350</v>
       </c>
-      <c r="J41" s="24" t="s">
+      <c r="J41" s="99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="2:10" ht="26.1" customHeight="1">
       <c r="B42" s="12"/>
       <c r="C42" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="D42" s="23">
+      <c r="D42" s="98">
         <v>1320</v>
       </c>
-      <c r="E42" s="24" t="s">
-        <v>24</v>
+      <c r="E42" s="99" t="s">
+        <v>25</v>
       </c>
       <c r="F42" s="9"/>
       <c r="G42" s="13"/>
       <c r="H42" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="I42" s="23">
+      <c r="I42" s="98">
         <v>6450</v>
       </c>
-      <c r="J42" s="24" t="s">
+      <c r="J42" s="99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="2:10" ht="26.1" customHeight="1">
       <c r="B43" s="12"/>
       <c r="C43" s="11" t="s">
         <v>68</v>
       </c>
-      <c r="D43" s="23">
+      <c r="D43" s="98">
         <v>1330</v>
       </c>
-      <c r="E43" s="24" t="s">
-        <v>24</v>
+      <c r="E43" s="99" t="s">
+        <v>25</v>
       </c>
       <c r="F43" s="9"/>
       <c r="G43" s="10" t="s">
         <v>49</v>
       </c>
       <c r="H43" s="11" t="s">
         <v>57</v>
       </c>
-      <c r="I43" s="23">
+      <c r="I43" s="98">
         <v>3350</v>
       </c>
-      <c r="J43" s="24" t="s">
+      <c r="J43" s="99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44" spans="2:10" ht="26.1" customHeight="1">
       <c r="B44" s="12"/>
       <c r="C44" s="11" t="s">
         <v>70</v>
       </c>
-      <c r="D44" s="23">
+      <c r="D44" s="98">
         <v>1340</v>
       </c>
-      <c r="E44" s="24" t="s">
-        <v>24</v>
+      <c r="E44" s="99" t="s">
+        <v>25</v>
       </c>
       <c r="F44" s="9"/>
       <c r="G44" s="22" t="s">
         <v>48</v>
       </c>
       <c r="H44" s="11" t="s">
         <v>58</v>
       </c>
-      <c r="I44" s="23">
+      <c r="I44" s="98">
         <v>3450</v>
       </c>
-      <c r="J44" s="24" t="s">
+      <c r="J44" s="99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45" spans="2:10" ht="26.1" customHeight="1">
       <c r="B45" s="12"/>
       <c r="C45" s="11" t="s">
         <v>69</v>
       </c>
-      <c r="D45" s="23">
+      <c r="D45" s="98">
         <v>1450</v>
       </c>
-      <c r="E45" s="24" t="s">
+      <c r="E45" s="99" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="9"/>
       <c r="G45" s="10" t="s">
         <v>21</v>
       </c>
       <c r="H45" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="I45" s="23" t="s">
+      <c r="I45" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="J45" s="24" t="s">
+      <c r="J45" s="99" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="2:10" ht="26.1" customHeight="1">
       <c r="B46" s="12"/>
       <c r="C46" s="11" t="s">
         <v>73</v>
       </c>
-      <c r="D46" s="23">
+      <c r="D46" s="98">
         <v>1420</v>
       </c>
-      <c r="E46" s="24" t="s">
+      <c r="E46" s="99" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="9"/>
       <c r="G46" s="12"/>
       <c r="H46" s="11" t="s">
         <v>60</v>
       </c>
-      <c r="I46" s="23" t="s">
+      <c r="I46" s="98" t="s">
         <v>23</v>
       </c>
-      <c r="J46" s="24" t="s">
+      <c r="J46" s="99" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="2:10" ht="26.1" customHeight="1">
       <c r="B47" s="12"/>
       <c r="C47" s="11" t="s">
         <v>71</v>
       </c>
-      <c r="D47" s="23">
+      <c r="D47" s="98">
         <v>1430</v>
       </c>
-      <c r="E47" s="24" t="s">
+      <c r="E47" s="99" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="9"/>
       <c r="G47" s="12"/>
       <c r="H47" s="14" t="s">
         <v>61</v>
       </c>
       <c r="I47" s="15">
         <v>1470</v>
       </c>
       <c r="J47" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="2:10" ht="26.1" customHeight="1" thickBot="1">
       <c r="B48" s="17"/>
       <c r="C48" s="18" t="s">
         <v>72</v>
       </c>
       <c r="D48" s="19">
         <v>1440</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="9"/>
-      <c r="G48" s="100" t="s">
+      <c r="G48" s="103" t="s">
         <v>31</v>
       </c>
-      <c r="H48" s="101"/>
-      <c r="I48" s="102"/>
+      <c r="H48" s="104"/>
+      <c r="I48" s="105"/>
       <c r="J48" s="20" t="s">
         <v>25</v>
       </c>
+    </row>
+    <row r="49" spans="3:3">
+      <c r="C49" s="101" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="50" spans="3:3">
+      <c r="C50" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="25">
     <mergeCell ref="G48:I48"/>
     <mergeCell ref="B29:J29"/>
     <mergeCell ref="B30:J30"/>
     <mergeCell ref="B31:J31"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:E37"/>
     <mergeCell ref="B28:J28"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="B14:J14"/>
     <mergeCell ref="B15:J15"/>
     <mergeCell ref="B16:J16"/>
     <mergeCell ref="B18:J18"/>
     <mergeCell ref="B19:J19"/>
     <mergeCell ref="B21:J21"/>
     <mergeCell ref="B22:J22"/>
     <mergeCell ref="B24:J24"/>
     <mergeCell ref="B25:J25"/>
     <mergeCell ref="B8:J8"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B5:J5"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="B7:J7"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="I45:I46" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B9B45EA-613C-4E5F-86AA-F1FA69446079}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P48"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="1.75" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="17" max="16384" width="9" style="26"/>
+    <col min="1" max="1" width="1.75" style="23" customWidth="1"/>
+    <col min="2" max="2" width="4.625" style="24" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.375" style="24" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.625" style="24" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.5" style="24" customWidth="1"/>
+    <col min="6" max="6" width="5.875" style="25" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.625" style="25" bestFit="1" customWidth="1"/>
+    <col min="8" max="12" width="10.5" style="24" customWidth="1"/>
+    <col min="13" max="13" width="11.25" style="24" customWidth="1"/>
+    <col min="14" max="15" width="10.5" style="24" customWidth="1"/>
+    <col min="16" max="16" width="15.625" style="24" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="12">
-      <c r="B1" s="81" t="s">
+      <c r="B1" s="78" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:16">
-      <c r="B3" s="106" t="s">
+      <c r="B3" s="96" t="s">
         <v>105</v>
       </c>
-      <c r="C3" s="28"/>
-[...1 lines deleted...]
-      <c r="E3" s="30" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="32" t="s">
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="26"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="N3" s="28"/>
-[...1 lines deleted...]
-      <c r="P3" s="32" t="s">
+      <c r="N3" s="26"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:16">
-      <c r="D4" s="33"/>
-[...4 lines deleted...]
-      <c r="M4" s="37" t="s">
+      <c r="D4" s="31"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="O4" s="33"/>
-      <c r="P4" s="37" t="s">
+      <c r="O4" s="31"/>
+      <c r="P4" s="35" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="22.5">
-      <c r="D5" s="33"/>
-[...3 lines deleted...]
-      <c r="H5" s="39" t="s">
+      <c r="D5" s="31"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="40"/>
-[...1 lines deleted...]
-      <c r="K5" s="42" t="s">
+      <c r="I5" s="38"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="L5" s="43" t="s">
+      <c r="L5" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="M5" s="44"/>
-      <c r="N5" s="45" t="s">
+      <c r="M5" s="42"/>
+      <c r="N5" s="43" t="s">
         <v>78</v>
       </c>
-      <c r="O5" s="46" t="s">
+      <c r="O5" s="44" t="s">
         <v>79</v>
       </c>
-      <c r="P5" s="38"/>
+      <c r="P5" s="36"/>
     </row>
     <row r="6" spans="1:16">
-      <c r="D6" s="33"/>
-[...4 lines deleted...]
-      <c r="I6" s="47" t="s">
+      <c r="D6" s="31"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="J6" s="48" t="s">
+      <c r="J6" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="K6" s="43"/>
-      <c r="L6" s="49" t="s">
+      <c r="K6" s="41"/>
+      <c r="L6" s="47" t="s">
         <v>76</v>
       </c>
-      <c r="M6" s="38"/>
-[...2 lines deleted...]
-      <c r="P6" s="38"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="31"/>
+      <c r="P6" s="36"/>
     </row>
     <row r="7" spans="1:16">
-      <c r="B7" s="51"/>
-[...3 lines deleted...]
-      <c r="F7" s="54" t="s">
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="G7" s="54" t="s">
+      <c r="G7" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="H7" s="53"/>
-      <c r="I7" s="53" t="s">
+      <c r="H7" s="51"/>
+      <c r="I7" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="J7" s="55" t="s">
+      <c r="J7" s="53" t="s">
         <v>75</v>
       </c>
-      <c r="K7" s="56"/>
-[...11 lines deleted...]
-      <c r="E8" s="97" t="s">
+      <c r="K7" s="54"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="55"/>
+      <c r="O7" s="56"/>
+      <c r="P7" s="51"/>
+    </row>
+    <row r="8" spans="1:16" s="89" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A8" s="88"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="F8" s="98" t="s">
+      <c r="F8" s="95" t="s">
         <v>27</v>
       </c>
-      <c r="G8" s="98" t="s">
+      <c r="G8" s="95" t="s">
         <v>27</v>
       </c>
-      <c r="H8" s="97" t="s">
+      <c r="H8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="I8" s="97" t="s">
+      <c r="I8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="97" t="s">
+      <c r="J8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="K8" s="97" t="s">
+      <c r="K8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="L8" s="97" t="s">
+      <c r="L8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="M8" s="97" t="s">
+      <c r="M8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="N8" s="97" t="s">
+      <c r="N8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="O8" s="97" t="s">
+      <c r="O8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="P8" s="97" t="s">
+      <c r="P8" s="94" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="81" customFormat="1" ht="15.6" customHeight="1">
-[...1 lines deleted...]
-      <c r="B9" s="77" t="s">
+    <row r="9" spans="1:16" s="78" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A9" s="73"/>
+      <c r="B9" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="77"/>
-[...4 lines deleted...]
-      <c r="F9" s="80">
+      <c r="C9" s="74"/>
+      <c r="D9" s="75"/>
+      <c r="E9" s="76">
+        <v>33729528</v>
+      </c>
+      <c r="F9" s="77">
         <v>100</v>
       </c>
-      <c r="G9" s="80">
+      <c r="G9" s="77">
         <v>100</v>
       </c>
-      <c r="H9" s="79">
-[...24 lines deleted...]
-        <v>5631133</v>
+      <c r="H9" s="76">
+        <v>30002328</v>
+      </c>
+      <c r="I9" s="76">
+        <v>28225405</v>
+      </c>
+      <c r="J9" s="76">
+        <v>5035947</v>
+      </c>
+      <c r="K9" s="76">
+        <v>3727200</v>
+      </c>
+      <c r="L9" s="76">
+        <v>1009362</v>
+      </c>
+      <c r="M9" s="76">
+        <v>30161526</v>
+      </c>
+      <c r="N9" s="76">
+        <v>1445869</v>
+      </c>
+      <c r="O9" s="76">
+        <v>4177727</v>
+      </c>
+      <c r="P9" s="76">
+        <v>5701860</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B10" s="61" t="s">
+      <c r="B10" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="59"/>
-[...12 lines deleted...]
-      <c r="P10" s="62"/>
+      <c r="C10" s="57"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="60"/>
+      <c r="I10" s="60"/>
+      <c r="J10" s="60"/>
+      <c r="K10" s="60"/>
+      <c r="L10" s="60"/>
+      <c r="M10" s="60"/>
+      <c r="N10" s="60"/>
+      <c r="O10" s="60"/>
+      <c r="P10" s="60"/>
     </row>
     <row r="11" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B11" s="25"/>
-      <c r="C11" s="25" t="s">
+      <c r="B11" s="23"/>
+      <c r="C11" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="64" t="s">
+      <c r="D11" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="E11" s="82">
-[...2 lines deleted...]
-      <c r="F11" s="83">
+      <c r="E11" s="79">
+        <v>47730</v>
+      </c>
+      <c r="F11" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="G11" s="80">
+        <v>0.1</v>
+      </c>
+      <c r="H11" s="79">
+        <v>18691</v>
+      </c>
+      <c r="I11" s="79">
+        <v>18040</v>
+      </c>
+      <c r="J11" s="79">
+        <v>821</v>
+      </c>
+      <c r="K11" s="79">
+        <v>29039</v>
+      </c>
+      <c r="L11" s="79">
+        <v>630</v>
+      </c>
+      <c r="M11" s="79">
+        <v>489402</v>
+      </c>
+      <c r="N11" s="79">
+        <v>345297</v>
+      </c>
+      <c r="O11" s="79">
+        <v>63770</v>
+      </c>
+      <c r="P11" s="79">
+        <v>60239</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B12" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="E12" s="79">
+        <v>208543</v>
+      </c>
+      <c r="F12" s="80">
+        <v>0.6</v>
+      </c>
+      <c r="G12" s="80">
+        <v>0.8</v>
+      </c>
+      <c r="H12" s="79">
+        <v>118450</v>
+      </c>
+      <c r="I12" s="79">
+        <v>114329</v>
+      </c>
+      <c r="J12" s="79">
+        <v>5519</v>
+      </c>
+      <c r="K12" s="79">
+        <v>90093</v>
+      </c>
+      <c r="L12" s="79">
+        <v>5392</v>
+      </c>
+      <c r="M12" s="79">
+        <v>421385</v>
+      </c>
+      <c r="N12" s="79">
+        <v>235853</v>
+      </c>
+      <c r="O12" s="79">
+        <v>85973</v>
+      </c>
+      <c r="P12" s="79">
+        <v>43031</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B13" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="79">
+        <v>379035</v>
+      </c>
+      <c r="F13" s="80">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G13" s="80">
+        <v>1.9</v>
+      </c>
+      <c r="H13" s="79">
+        <v>249763</v>
+      </c>
+      <c r="I13" s="79">
+        <v>238138</v>
+      </c>
+      <c r="J13" s="79">
+        <v>16911</v>
+      </c>
+      <c r="K13" s="79">
+        <v>129272</v>
+      </c>
+      <c r="L13" s="79">
+        <v>10490</v>
+      </c>
+      <c r="M13" s="79">
+        <v>430954</v>
+      </c>
+      <c r="N13" s="79">
+        <v>156775</v>
+      </c>
+      <c r="O13" s="79">
+        <v>103297</v>
+      </c>
+      <c r="P13" s="79">
+        <v>43803</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B14" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="81">
+        <v>824484</v>
+      </c>
+      <c r="F14" s="82">
+        <v>2.4</v>
+      </c>
+      <c r="G14" s="82">
+        <v>4.3</v>
+      </c>
+      <c r="H14" s="81">
+        <v>423001</v>
+      </c>
+      <c r="I14" s="81">
+        <v>390583</v>
+      </c>
+      <c r="J14" s="81">
+        <v>46153</v>
+      </c>
+      <c r="K14" s="81">
+        <v>401483</v>
+      </c>
+      <c r="L14" s="81">
+        <v>14541</v>
+      </c>
+      <c r="M14" s="81">
+        <v>532291</v>
+      </c>
+      <c r="N14" s="81">
+        <v>115473</v>
+      </c>
+      <c r="O14" s="81">
+        <v>103176</v>
+      </c>
+      <c r="P14" s="81">
+        <v>65304</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B15" s="63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="63" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="76">
+        <v>1356066</v>
+      </c>
+      <c r="F15" s="77">
+        <v>4</v>
+      </c>
+      <c r="G15" s="77">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="H15" s="76">
+        <v>790379</v>
+      </c>
+      <c r="I15" s="76">
+        <v>717544</v>
+      </c>
+      <c r="J15" s="76">
+        <v>105708</v>
+      </c>
+      <c r="K15" s="76">
+        <v>565687</v>
+      </c>
+      <c r="L15" s="76">
+        <v>22218</v>
+      </c>
+      <c r="M15" s="76">
+        <v>826319</v>
+      </c>
+      <c r="N15" s="76">
+        <v>87748</v>
+      </c>
+      <c r="O15" s="76">
+        <v>104395</v>
+      </c>
+      <c r="P15" s="76">
+        <v>119548</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B16" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="79">
+        <v>2042347</v>
+      </c>
+      <c r="F16" s="80">
+        <v>6.1</v>
+      </c>
+      <c r="G16" s="80">
+        <v>14.4</v>
+      </c>
+      <c r="H16" s="79">
+        <v>1323362</v>
+      </c>
+      <c r="I16" s="79">
+        <v>1242642</v>
+      </c>
+      <c r="J16" s="79">
+        <v>135426</v>
+      </c>
+      <c r="K16" s="79">
+        <v>718985</v>
+      </c>
+      <c r="L16" s="79">
+        <v>41618</v>
+      </c>
+      <c r="M16" s="79">
+        <v>1332049</v>
+      </c>
+      <c r="N16" s="79">
+        <v>74454</v>
+      </c>
+      <c r="O16" s="79">
+        <v>122440</v>
+      </c>
+      <c r="P16" s="79">
+        <v>147630</v>
+      </c>
+    </row>
+    <row r="17" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B17" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D17" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="79">
+        <v>3557651</v>
+      </c>
+      <c r="F17" s="80">
+        <v>10.5</v>
+      </c>
+      <c r="G17" s="80">
+        <v>25</v>
+      </c>
+      <c r="H17" s="79">
+        <v>2213074</v>
+      </c>
+      <c r="I17" s="79">
+        <v>2099967</v>
+      </c>
+      <c r="J17" s="79">
+        <v>198640</v>
+      </c>
+      <c r="K17" s="79">
+        <v>1344577</v>
+      </c>
+      <c r="L17" s="79">
+        <v>95099</v>
+      </c>
+      <c r="M17" s="79">
+        <v>2179011</v>
+      </c>
+      <c r="N17" s="79">
+        <v>67568</v>
+      </c>
+      <c r="O17" s="79">
+        <v>192097</v>
+      </c>
+      <c r="P17" s="79">
+        <v>212625</v>
+      </c>
+    </row>
+    <row r="18" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B18" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="79">
+        <v>3313605</v>
+      </c>
+      <c r="F18" s="80">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="G18" s="80">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="H18" s="79">
+        <v>2959029</v>
+      </c>
+      <c r="I18" s="79">
+        <v>2845636</v>
+      </c>
+      <c r="J18" s="79">
+        <v>238146</v>
+      </c>
+      <c r="K18" s="79">
+        <v>354576</v>
+      </c>
+      <c r="L18" s="79">
+        <v>122004</v>
+      </c>
+      <c r="M18" s="79">
+        <v>2920877</v>
+      </c>
+      <c r="N18" s="79">
+        <v>62625</v>
+      </c>
+      <c r="O18" s="79">
+        <v>228132</v>
+      </c>
+      <c r="P18" s="79">
+        <v>268164</v>
+      </c>
+    </row>
+    <row r="19" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B19" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" s="79">
+        <v>2561044</v>
+      </c>
+      <c r="F19" s="80">
+        <v>7.6</v>
+      </c>
+      <c r="G19" s="80">
+        <v>42.4</v>
+      </c>
+      <c r="H19" s="79">
+        <v>2490476</v>
+      </c>
+      <c r="I19" s="79">
+        <v>2422605</v>
+      </c>
+      <c r="J19" s="79">
+        <v>195312</v>
+      </c>
+      <c r="K19" s="79">
+        <v>70568</v>
+      </c>
+      <c r="L19" s="79">
+        <v>86439</v>
+      </c>
+      <c r="M19" s="79">
+        <v>2494521</v>
+      </c>
+      <c r="N19" s="79">
+        <v>58453</v>
+      </c>
+      <c r="O19" s="79">
+        <v>236880</v>
+      </c>
+      <c r="P19" s="79">
+        <v>261377</v>
+      </c>
+    </row>
+    <row r="20" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B20" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="63" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" s="64">
+        <v>10</v>
+      </c>
+      <c r="E20" s="76">
+        <v>1825921</v>
+      </c>
+      <c r="F20" s="77">
+        <v>5.4</v>
+      </c>
+      <c r="G20" s="77">
+        <v>47.8</v>
+      </c>
+      <c r="H20" s="76">
+        <v>1815290</v>
+      </c>
+      <c r="I20" s="76">
+        <v>1767855</v>
+      </c>
+      <c r="J20" s="76">
+        <v>175027</v>
+      </c>
+      <c r="K20" s="76">
+        <v>10631</v>
+      </c>
+      <c r="L20" s="76">
+        <v>60839</v>
+      </c>
+      <c r="M20" s="76">
+        <v>1835744</v>
+      </c>
+      <c r="N20" s="76">
+        <v>53140</v>
+      </c>
+      <c r="O20" s="76">
+        <v>242218</v>
+      </c>
+      <c r="P20" s="76">
+        <v>249930</v>
+      </c>
+    </row>
+    <row r="21" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B21" s="23">
+        <v>10</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21" s="62">
+        <v>11</v>
+      </c>
+      <c r="E21" s="79">
+        <v>1485946</v>
+      </c>
+      <c r="F21" s="80">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G21" s="80">
+        <v>52.2</v>
+      </c>
+      <c r="H21" s="79">
+        <v>1481775</v>
+      </c>
+      <c r="I21" s="79">
+        <v>1437255</v>
+      </c>
+      <c r="J21" s="79">
+        <v>194307</v>
+      </c>
+      <c r="K21" s="79">
+        <v>4171</v>
+      </c>
+      <c r="L21" s="79">
+        <v>52299</v>
+      </c>
+      <c r="M21" s="79">
+        <v>1501934</v>
+      </c>
+      <c r="N21" s="79">
+        <v>48668</v>
+      </c>
+      <c r="O21" s="79">
+        <v>247587</v>
+      </c>
+      <c r="P21" s="79">
+        <v>260259</v>
+      </c>
+    </row>
+    <row r="22" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B22" s="23">
+        <v>11</v>
+      </c>
+      <c r="C22" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D22" s="62">
+        <v>12</v>
+      </c>
+      <c r="E22" s="79">
+        <v>1313782</v>
+      </c>
+      <c r="F22" s="80">
+        <v>3.9</v>
+      </c>
+      <c r="G22" s="80">
+        <v>56.1</v>
+      </c>
+      <c r="H22" s="79">
+        <v>1311830</v>
+      </c>
+      <c r="I22" s="79">
+        <v>1254393</v>
+      </c>
+      <c r="J22" s="79">
+        <v>250613</v>
+      </c>
+      <c r="K22" s="79">
+        <v>1952</v>
+      </c>
+      <c r="L22" s="79">
+        <v>46775</v>
+      </c>
+      <c r="M22" s="79">
+        <v>1321227</v>
+      </c>
+      <c r="N22" s="79">
+        <v>49118</v>
+      </c>
+      <c r="O22" s="79">
+        <v>243691</v>
+      </c>
+      <c r="P22" s="79">
+        <v>310814</v>
+      </c>
+    </row>
+    <row r="23" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B23" s="23">
+        <v>12</v>
+      </c>
+      <c r="C23" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" s="62">
+        <v>13</v>
+      </c>
+      <c r="E23" s="79">
+        <v>1251868</v>
+      </c>
+      <c r="F23" s="80">
+        <v>3.7</v>
+      </c>
+      <c r="G23" s="80">
+        <v>59.8</v>
+      </c>
+      <c r="H23" s="79">
+        <v>1247771</v>
+      </c>
+      <c r="I23" s="79">
+        <v>1169018</v>
+      </c>
+      <c r="J23" s="79">
+        <v>319697</v>
+      </c>
+      <c r="K23" s="79">
+        <v>4097</v>
+      </c>
+      <c r="L23" s="79">
+        <v>41941</v>
+      </c>
+      <c r="M23" s="79">
+        <v>1230279</v>
+      </c>
+      <c r="N23" s="79">
+        <v>43434</v>
+      </c>
+      <c r="O23" s="79">
+        <v>231618</v>
+      </c>
+      <c r="P23" s="79">
+        <v>372173</v>
+      </c>
+    </row>
+    <row r="24" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B24" s="23">
+        <v>13</v>
+      </c>
+      <c r="C24" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D24" s="62">
+        <v>14</v>
+      </c>
+      <c r="E24" s="79">
+        <v>1263521</v>
+      </c>
+      <c r="F24" s="80">
+        <v>3.7</v>
+      </c>
+      <c r="G24" s="80">
+        <v>63.5</v>
+      </c>
+      <c r="H24" s="79">
+        <v>1261794</v>
+      </c>
+      <c r="I24" s="79">
+        <v>1161901</v>
+      </c>
+      <c r="J24" s="79">
+        <v>383708</v>
+      </c>
+      <c r="K24" s="79">
+        <v>1727</v>
+      </c>
+      <c r="L24" s="79">
+        <v>40134</v>
+      </c>
+      <c r="M24" s="79">
+        <v>1197687</v>
+      </c>
+      <c r="N24" s="79">
+        <v>19563</v>
+      </c>
+      <c r="O24" s="79">
+        <v>211965</v>
+      </c>
+      <c r="P24" s="79">
+        <v>427865</v>
+      </c>
+    </row>
+    <row r="25" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B25" s="23">
+        <v>14</v>
+      </c>
+      <c r="C25" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" s="62">
+        <v>15</v>
+      </c>
+      <c r="E25" s="79">
+        <v>1335108</v>
+      </c>
+      <c r="F25" s="80">
+        <v>4</v>
+      </c>
+      <c r="G25" s="80">
+        <v>67.5</v>
+      </c>
+      <c r="H25" s="79">
+        <v>1334796</v>
+      </c>
+      <c r="I25" s="79">
+        <v>1219016</v>
+      </c>
+      <c r="J25" s="79">
+        <v>429865</v>
+      </c>
+      <c r="K25" s="79">
+        <v>312</v>
+      </c>
+      <c r="L25" s="79">
+        <v>40249</v>
+      </c>
+      <c r="M25" s="79">
+        <v>1242916</v>
+      </c>
+      <c r="N25" s="79">
+        <v>9246</v>
+      </c>
+      <c r="O25" s="79">
+        <v>210283</v>
+      </c>
+      <c r="P25" s="79">
+        <v>465268</v>
+      </c>
+    </row>
+    <row r="26" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B26" s="65">
+        <v>15</v>
+      </c>
+      <c r="C26" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" s="66">
+        <v>16</v>
+      </c>
+      <c r="E26" s="83">
+        <v>1416342</v>
+      </c>
+      <c r="F26" s="84">
+        <v>4.2</v>
+      </c>
+      <c r="G26" s="84">
+        <v>71.7</v>
+      </c>
+      <c r="H26" s="83">
+        <v>1416312</v>
+      </c>
+      <c r="I26" s="83">
+        <v>1291347</v>
+      </c>
+      <c r="J26" s="83">
+        <v>447395</v>
+      </c>
+      <c r="K26" s="83">
+        <v>30</v>
+      </c>
+      <c r="L26" s="83">
+        <v>39875</v>
+      </c>
+      <c r="M26" s="83">
+        <v>1309701</v>
+      </c>
+      <c r="N26" s="83">
+        <v>4813</v>
+      </c>
+      <c r="O26" s="83">
+        <v>214795</v>
+      </c>
+      <c r="P26" s="83">
+        <v>471174</v>
+      </c>
+    </row>
+    <row r="27" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B27" s="23">
+        <v>16</v>
+      </c>
+      <c r="C27" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" s="62">
+        <v>17</v>
+      </c>
+      <c r="E27" s="81">
+        <v>1473630</v>
+      </c>
+      <c r="F27" s="82">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G27" s="82">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="H27" s="81">
+        <v>1473630</v>
+      </c>
+      <c r="I27" s="81">
+        <v>1345641</v>
+      </c>
+      <c r="J27" s="81">
+        <v>432298</v>
+      </c>
+      <c r="K27" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L27" s="81">
+        <v>39315</v>
+      </c>
+      <c r="M27" s="81">
+        <v>1360227</v>
+      </c>
+      <c r="N27" s="81">
+        <v>2534</v>
+      </c>
+      <c r="O27" s="81">
+        <v>213587</v>
+      </c>
+      <c r="P27" s="81">
+        <v>446462</v>
+      </c>
+    </row>
+    <row r="28" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B28" s="23">
+        <v>17</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" s="62">
+        <v>18</v>
+      </c>
+      <c r="E28" s="81">
+        <v>1504149</v>
+      </c>
+      <c r="F28" s="82">
+        <v>4.5</v>
+      </c>
+      <c r="G28" s="82">
+        <v>80.5</v>
+      </c>
+      <c r="H28" s="81">
+        <v>1504149</v>
+      </c>
+      <c r="I28" s="81">
+        <v>1380454</v>
+      </c>
+      <c r="J28" s="81">
+        <v>386383</v>
+      </c>
+      <c r="K28" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="81">
+        <v>39563</v>
+      </c>
+      <c r="M28" s="81">
+        <v>1391897</v>
+      </c>
+      <c r="N28" s="81">
+        <v>1843</v>
+      </c>
+      <c r="O28" s="81">
+        <v>206341</v>
+      </c>
+      <c r="P28" s="81">
+        <v>393942</v>
+      </c>
+    </row>
+    <row r="29" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B29" s="23">
+        <v>18</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D29" s="62">
+        <v>19</v>
+      </c>
+      <c r="E29" s="81">
+        <v>1487200</v>
+      </c>
+      <c r="F29" s="82">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G29" s="82">
+        <v>84.9</v>
+      </c>
+      <c r="H29" s="81">
+        <v>1487200</v>
+      </c>
+      <c r="I29" s="81">
+        <v>1373604</v>
+      </c>
+      <c r="J29" s="81">
+        <v>320012</v>
+      </c>
+      <c r="K29" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="81">
+        <v>42733</v>
+      </c>
+      <c r="M29" s="81">
+        <v>1383548</v>
+      </c>
+      <c r="N29" s="81">
+        <v>1672</v>
+      </c>
+      <c r="O29" s="81">
+        <v>197406</v>
+      </c>
+      <c r="P29" s="81">
+        <v>324502</v>
+      </c>
+    </row>
+    <row r="30" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B30" s="63">
+        <v>19</v>
+      </c>
+      <c r="C30" s="63" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" s="64">
+        <v>20</v>
+      </c>
+      <c r="E30" s="76">
+        <v>1361730</v>
+      </c>
+      <c r="F30" s="77">
+        <v>4</v>
+      </c>
+      <c r="G30" s="77">
+        <v>89</v>
+      </c>
+      <c r="H30" s="76">
+        <v>1361730</v>
+      </c>
+      <c r="I30" s="76">
+        <v>1262435</v>
+      </c>
+      <c r="J30" s="76">
+        <v>249546</v>
+      </c>
+      <c r="K30" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="76">
+        <v>40141</v>
+      </c>
+      <c r="M30" s="76">
+        <v>1270312</v>
+      </c>
+      <c r="N30" s="76">
+        <v>1539</v>
+      </c>
+      <c r="O30" s="76">
+        <v>185030</v>
+      </c>
+      <c r="P30" s="76">
+        <v>251788</v>
+      </c>
+    </row>
+    <row r="31" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B31" s="23">
+        <v>20</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" s="62">
+        <v>21</v>
+      </c>
+      <c r="E31" s="81">
+        <v>1131363</v>
+      </c>
+      <c r="F31" s="82">
+        <v>3.4</v>
+      </c>
+      <c r="G31" s="82">
+        <v>92.3</v>
+      </c>
+      <c r="H31" s="81">
+        <v>1131363</v>
+      </c>
+      <c r="I31" s="81">
+        <v>1049918</v>
+      </c>
+      <c r="J31" s="81">
+        <v>183536</v>
+      </c>
+      <c r="K31" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="81">
+        <v>31059</v>
+      </c>
+      <c r="M31" s="81">
+        <v>1055454</v>
+      </c>
+      <c r="N31" s="81">
+        <v>1336</v>
+      </c>
+      <c r="O31" s="81">
+        <v>159872</v>
+      </c>
+      <c r="P31" s="81">
+        <v>184309</v>
+      </c>
+    </row>
+    <row r="32" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B32" s="23">
+        <v>21</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" s="62">
+        <v>22</v>
+      </c>
+      <c r="E32" s="81">
+        <v>882318</v>
+      </c>
+      <c r="F32" s="82">
+        <v>2.6</v>
+      </c>
+      <c r="G32" s="82">
+        <v>94.9</v>
+      </c>
+      <c r="H32" s="81">
+        <v>882318</v>
+      </c>
+      <c r="I32" s="81">
+        <v>820134</v>
+      </c>
+      <c r="J32" s="81">
+        <v>128479</v>
+      </c>
+      <c r="K32" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="81">
+        <v>25869</v>
+      </c>
+      <c r="M32" s="81">
+        <v>823819</v>
+      </c>
+      <c r="N32" s="81">
+        <v>1271</v>
+      </c>
+      <c r="O32" s="81">
+        <v>128176</v>
+      </c>
+      <c r="P32" s="81">
+        <v>128799</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B33" s="23">
+        <v>22</v>
+      </c>
+      <c r="C33" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" s="62">
+        <v>23</v>
+      </c>
+      <c r="E33" s="81">
+        <v>633501</v>
+      </c>
+      <c r="F33" s="82">
+        <v>1.9</v>
+      </c>
+      <c r="G33" s="82">
+        <v>96.8</v>
+      </c>
+      <c r="H33" s="81">
+        <v>633501</v>
+      </c>
+      <c r="I33" s="81">
+        <v>589071</v>
+      </c>
+      <c r="J33" s="81">
+        <v>85835</v>
+      </c>
+      <c r="K33" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L33" s="81">
+        <v>23286</v>
+      </c>
+      <c r="M33" s="81">
+        <v>591704</v>
+      </c>
+      <c r="N33" s="81">
+        <v>1154</v>
+      </c>
+      <c r="O33" s="81">
+        <v>96040</v>
+      </c>
+      <c r="P33" s="81">
+        <v>85995</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B34" s="23">
+        <v>23</v>
+      </c>
+      <c r="C34" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" s="62">
+        <v>24</v>
+      </c>
+      <c r="E34" s="81">
+        <v>412263</v>
+      </c>
+      <c r="F34" s="82">
+        <v>1.2</v>
+      </c>
+      <c r="G34" s="82">
+        <v>98</v>
+      </c>
+      <c r="H34" s="81">
+        <v>412263</v>
+      </c>
+      <c r="I34" s="81">
+        <v>383696</v>
+      </c>
+      <c r="J34" s="81">
+        <v>52662</v>
+      </c>
+      <c r="K34" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L34" s="81">
+        <v>18107</v>
+      </c>
+      <c r="M34" s="81">
+        <v>385451</v>
+      </c>
+      <c r="N34" s="81">
+        <v>875</v>
+      </c>
+      <c r="O34" s="81">
+        <v>64317</v>
+      </c>
+      <c r="P34" s="81">
+        <v>52771</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B35" s="63">
+        <v>24</v>
+      </c>
+      <c r="C35" s="63" t="s">
+        <v>5</v>
+      </c>
+      <c r="D35" s="64">
+        <v>25</v>
+      </c>
+      <c r="E35" s="76">
+        <v>260896</v>
+      </c>
+      <c r="F35" s="77">
+        <v>0.8</v>
+      </c>
+      <c r="G35" s="77">
+        <v>98.8</v>
+      </c>
+      <c r="H35" s="76">
+        <v>260896</v>
+      </c>
+      <c r="I35" s="76">
+        <v>244980</v>
+      </c>
+      <c r="J35" s="76">
+        <v>28513</v>
+      </c>
+      <c r="K35" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="L35" s="76">
+        <v>12609</v>
+      </c>
+      <c r="M35" s="76">
+        <v>246221</v>
+      </c>
+      <c r="N35" s="76">
+        <v>680</v>
+      </c>
+      <c r="O35" s="76">
+        <v>40122</v>
+      </c>
+      <c r="P35" s="76">
+        <v>28576</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B36" s="65">
+        <v>25</v>
+      </c>
+      <c r="C36" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D36" s="66">
+        <v>26</v>
+      </c>
+      <c r="E36" s="83">
+        <v>166453</v>
+      </c>
+      <c r="F36" s="84">
+        <v>0.5</v>
+      </c>
+      <c r="G36" s="84">
+        <v>99.3</v>
+      </c>
+      <c r="H36" s="83">
+        <v>166453</v>
+      </c>
+      <c r="I36" s="83">
+        <v>158645</v>
+      </c>
+      <c r="J36" s="83">
+        <v>14020</v>
+      </c>
+      <c r="K36" s="83" t="s">
+        <v>25</v>
+      </c>
+      <c r="L36" s="83">
+        <v>8689</v>
+      </c>
+      <c r="M36" s="83">
+        <v>159374</v>
+      </c>
+      <c r="N36" s="83">
+        <v>436</v>
+      </c>
+      <c r="O36" s="83">
+        <v>22680</v>
+      </c>
+      <c r="P36" s="83">
+        <v>14062</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B37" s="23">
+        <v>26</v>
+      </c>
+      <c r="C37" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" s="62">
+        <v>27</v>
+      </c>
+      <c r="E37" s="81">
+        <v>104001</v>
+      </c>
+      <c r="F37" s="82">
+        <v>0.3</v>
+      </c>
+      <c r="G37" s="82">
+        <v>99.6</v>
+      </c>
+      <c r="H37" s="81">
+        <v>104001</v>
+      </c>
+      <c r="I37" s="81">
+        <v>100547</v>
+      </c>
+      <c r="J37" s="81">
+        <v>6174</v>
+      </c>
+      <c r="K37" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L37" s="81">
+        <v>5232</v>
+      </c>
+      <c r="M37" s="81">
+        <v>100941</v>
+      </c>
+      <c r="N37" s="81">
+        <v>221</v>
+      </c>
+      <c r="O37" s="81">
+        <v>11586</v>
+      </c>
+      <c r="P37" s="81">
+        <v>6194</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B38" s="23">
+        <v>27</v>
+      </c>
+      <c r="C38" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" s="62">
+        <v>28</v>
+      </c>
+      <c r="E38" s="81">
+        <v>60191</v>
+      </c>
+      <c r="F38" s="82">
         <v>0.2</v>
       </c>
-      <c r="G11" s="83">
-[...34 lines deleted...]
-      <c r="C12" s="25" t="s">
+      <c r="G38" s="82">
+        <v>99.8</v>
+      </c>
+      <c r="H38" s="81">
+        <v>60191</v>
+      </c>
+      <c r="I38" s="81">
+        <v>58704</v>
+      </c>
+      <c r="J38" s="81">
+        <v>2719</v>
+      </c>
+      <c r="K38" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L38" s="81">
+        <v>1737</v>
+      </c>
+      <c r="M38" s="81">
+        <v>58859</v>
+      </c>
+      <c r="N38" s="81">
+        <v>62</v>
+      </c>
+      <c r="O38" s="81">
+        <v>5335</v>
+      </c>
+      <c r="P38" s="81">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B39" s="23">
+        <v>28</v>
+      </c>
+      <c r="C39" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="D12" s="64" t="s">
-[...43 lines deleted...]
-      <c r="C13" s="25" t="s">
+      <c r="D39" s="62">
+        <v>29</v>
+      </c>
+      <c r="E39" s="81">
+        <v>31682</v>
+      </c>
+      <c r="F39" s="82">
+        <v>0.1</v>
+      </c>
+      <c r="G39" s="82">
+        <v>99.9</v>
+      </c>
+      <c r="H39" s="81">
+        <v>31682</v>
+      </c>
+      <c r="I39" s="81">
+        <v>31010</v>
+      </c>
+      <c r="J39" s="81">
+        <v>1175</v>
+      </c>
+      <c r="K39" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L39" s="81">
+        <v>253</v>
+      </c>
+      <c r="M39" s="81">
+        <v>31059</v>
+      </c>
+      <c r="N39" s="81">
+        <v>14</v>
+      </c>
+      <c r="O39" s="81">
+        <v>2391</v>
+      </c>
+      <c r="P39" s="81">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B40" s="63">
+        <v>29</v>
+      </c>
+      <c r="C40" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="D13" s="64" t="s">
-[...8 lines deleted...]
-      <c r="G13" s="83">
+      <c r="D40" s="64">
+        <v>30</v>
+      </c>
+      <c r="E40" s="76">
+        <v>15924</v>
+      </c>
+      <c r="F40" s="77">
+        <v>0</v>
+      </c>
+      <c r="G40" s="77">
+        <v>99.9</v>
+      </c>
+      <c r="H40" s="76">
+        <v>15924</v>
+      </c>
+      <c r="I40" s="76">
+        <v>15561</v>
+      </c>
+      <c r="J40" s="76">
+        <v>598</v>
+      </c>
+      <c r="K40" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="L40" s="76">
+        <v>89</v>
+      </c>
+      <c r="M40" s="76">
+        <v>15575</v>
+      </c>
+      <c r="N40" s="76">
         <v>2</v>
       </c>
-      <c r="H13" s="82">
-[...31 lines deleted...]
-      <c r="C14" s="25" t="s">
+      <c r="O40" s="76">
+        <v>1117</v>
+      </c>
+      <c r="P40" s="76">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B41" s="67">
+        <v>30</v>
+      </c>
+      <c r="C41" s="67" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="64" t="s">
-[...584 lines deleted...]
-      <c r="K26" s="86" t="s">
+      <c r="D41" s="68"/>
+      <c r="E41" s="85">
+        <v>21234</v>
+      </c>
+      <c r="F41" s="86">
+        <v>0.1</v>
+      </c>
+      <c r="G41" s="86">
+        <v>100</v>
+      </c>
+      <c r="H41" s="85">
+        <v>21234</v>
+      </c>
+      <c r="I41" s="85">
+        <v>20736</v>
+      </c>
+      <c r="J41" s="85">
+        <v>749</v>
+      </c>
+      <c r="K41" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="L26" s="86">
-[...539 lines deleted...]
-      <c r="D38" s="64">
+      <c r="L41" s="85">
+        <v>137</v>
+      </c>
+      <c r="M41" s="85">
+        <v>20788</v>
+      </c>
+      <c r="N41" s="85">
+        <v>2</v>
+      </c>
+      <c r="O41" s="85">
+        <v>1410</v>
+      </c>
+      <c r="P41" s="85">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" s="89" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A42" s="88"/>
+      <c r="E42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="E38" s="84">
-[...37 lines deleted...]
-      <c r="B39" s="25">
+      <c r="F42" s="91"/>
+      <c r="G42" s="91"/>
+      <c r="H42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="C39" s="25" t="s">
-[...136 lines deleted...]
-      <c r="E42" s="93" t="s">
+      <c r="I42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="F42" s="94"/>
-[...1 lines deleted...]
-      <c r="H42" s="93" t="s">
+      <c r="J42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="I42" s="93" t="s">
+      <c r="K42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="J42" s="93" t="s">
+      <c r="L42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="K42" s="93" t="s">
+      <c r="M42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="L42" s="93" t="s">
+      <c r="N42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="M42" s="93" t="s">
+      <c r="O42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="N42" s="93" t="s">
+      <c r="P42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="O42" s="93" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="43" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B43" s="90" t="s">
+      <c r="B43" s="87" t="s">
         <v>106</v>
       </c>
-      <c r="C43" s="71"/>
-[...31 lines deleted...]
-        <v>130667</v>
+      <c r="C43" s="69"/>
+      <c r="D43" s="69"/>
+      <c r="E43" s="85">
+        <v>119013</v>
+      </c>
+      <c r="F43" s="85"/>
+      <c r="G43" s="85"/>
+      <c r="H43" s="85">
+        <v>126875</v>
+      </c>
+      <c r="I43" s="85">
+        <v>126228</v>
+      </c>
+      <c r="J43" s="85">
+        <v>140675</v>
+      </c>
+      <c r="K43" s="85">
+        <v>55731</v>
+      </c>
+      <c r="L43" s="85">
+        <v>122904</v>
+      </c>
+      <c r="M43" s="85">
+        <v>121255</v>
+      </c>
+      <c r="N43" s="85">
+        <v>44228</v>
+      </c>
+      <c r="O43" s="85">
+        <v>126861</v>
+      </c>
+      <c r="P43" s="85">
+        <v>134728</v>
       </c>
     </row>
     <row r="44" spans="1:16" ht="15.6" customHeight="1">
-      <c r="E44" s="27"/>
-[...8 lines deleted...]
-      <c r="P44" s="27"/>
+      <c r="E44" s="25"/>
+      <c r="H44" s="25"/>
+      <c r="I44" s="25"/>
+      <c r="J44" s="25"/>
+      <c r="K44" s="25"/>
+      <c r="L44" s="25"/>
+      <c r="M44" s="25"/>
+      <c r="N44" s="25"/>
+      <c r="O44" s="25"/>
+      <c r="P44" s="25"/>
     </row>
     <row r="45" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B45" s="26" t="s">
+      <c r="B45" s="24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B46" s="26" t="s">
+      <c r="B46" s="24" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="47" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B47" s="26" t="s">
+      <c r="B47" s="24" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="48" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B48" s="26" t="s">
+      <c r="B48" s="24" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="B12:B20 D11:D19" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCC69764-3656-4F2F-AEA5-05A98C87AA2B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P48"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="1.75" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="17" max="16384" width="9" style="26"/>
+    <col min="1" max="1" width="1.75" style="23" customWidth="1"/>
+    <col min="2" max="2" width="4.625" style="24" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.375" style="24" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.625" style="24" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.5" style="24" customWidth="1"/>
+    <col min="6" max="6" width="5.875" style="25" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.625" style="25" bestFit="1" customWidth="1"/>
+    <col min="8" max="12" width="10.5" style="24" customWidth="1"/>
+    <col min="13" max="13" width="11.25" style="24" customWidth="1"/>
+    <col min="14" max="15" width="10.5" style="24" customWidth="1"/>
+    <col min="16" max="16" width="15.625" style="24" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="12">
-      <c r="B1" s="81" t="s">
+      <c r="B1" s="78" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:16">
-      <c r="B3" s="28" t="s">
+      <c r="B3" s="26" t="s">
         <v>105</v>
       </c>
-      <c r="C3" s="28"/>
-[...1 lines deleted...]
-      <c r="E3" s="30" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="32" t="s">
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="26"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="N3" s="28"/>
-[...1 lines deleted...]
-      <c r="P3" s="32" t="s">
+      <c r="N3" s="26"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:16">
-      <c r="D4" s="33"/>
-[...4 lines deleted...]
-      <c r="M4" s="37" t="s">
+      <c r="D4" s="31"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="O4" s="33"/>
-      <c r="P4" s="37" t="s">
+      <c r="O4" s="31"/>
+      <c r="P4" s="35" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="22.5">
-      <c r="D5" s="33"/>
-[...3 lines deleted...]
-      <c r="H5" s="39" t="s">
+      <c r="D5" s="31"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="40"/>
-[...1 lines deleted...]
-      <c r="K5" s="42" t="s">
+      <c r="I5" s="38"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="L5" s="43" t="s">
+      <c r="L5" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="M5" s="44"/>
-      <c r="N5" s="45" t="s">
+      <c r="M5" s="42"/>
+      <c r="N5" s="43" t="s">
         <v>78</v>
       </c>
-      <c r="O5" s="46" t="s">
+      <c r="O5" s="44" t="s">
         <v>79</v>
       </c>
-      <c r="P5" s="38" t="s">
+      <c r="P5" s="36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:16">
-      <c r="D6" s="33"/>
-[...4 lines deleted...]
-      <c r="I6" s="47" t="s">
+      <c r="D6" s="31"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="J6" s="48" t="s">
+      <c r="J6" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="K6" s="43"/>
-      <c r="L6" s="49" t="s">
+      <c r="K6" s="41"/>
+      <c r="L6" s="47" t="s">
         <v>76</v>
       </c>
-      <c r="M6" s="38"/>
-[...2 lines deleted...]
-      <c r="P6" s="38"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="31"/>
+      <c r="P6" s="36"/>
     </row>
     <row r="7" spans="1:16">
-      <c r="B7" s="51"/>
-[...3 lines deleted...]
-      <c r="F7" s="54" t="s">
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="G7" s="54" t="s">
+      <c r="G7" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="H7" s="53"/>
-      <c r="I7" s="53" t="s">
+      <c r="H7" s="51"/>
+      <c r="I7" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="J7" s="55" t="s">
+      <c r="J7" s="53" t="s">
         <v>75</v>
       </c>
-      <c r="K7" s="56"/>
-[...11 lines deleted...]
-      <c r="E8" s="97" t="s">
+      <c r="K7" s="54"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="55"/>
+      <c r="O7" s="56"/>
+      <c r="P7" s="51"/>
+    </row>
+    <row r="8" spans="1:16" s="89" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A8" s="88"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="F8" s="98" t="s">
+      <c r="F8" s="95" t="s">
         <v>27</v>
       </c>
-      <c r="G8" s="98" t="s">
+      <c r="G8" s="95" t="s">
         <v>27</v>
       </c>
-      <c r="H8" s="97" t="s">
+      <c r="H8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="I8" s="97" t="s">
+      <c r="I8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="97" t="s">
+      <c r="J8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="K8" s="97" t="s">
+      <c r="K8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="L8" s="97" t="s">
+      <c r="L8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="M8" s="97" t="s">
+      <c r="M8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="N8" s="97" t="s">
+      <c r="N8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="O8" s="97" t="s">
+      <c r="O8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="P8" s="97" t="s">
+      <c r="P8" s="94" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="81" customFormat="1" ht="15.6" customHeight="1">
-[...1 lines deleted...]
-      <c r="B9" s="77" t="s">
+    <row r="9" spans="1:16" s="78" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A9" s="73"/>
+      <c r="B9" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="77"/>
-[...4 lines deleted...]
-      <c r="F9" s="80">
+      <c r="C9" s="74"/>
+      <c r="D9" s="75"/>
+      <c r="E9" s="76">
+        <v>14609166</v>
+      </c>
+      <c r="F9" s="77">
         <v>100</v>
       </c>
-      <c r="G9" s="80">
+      <c r="G9" s="77">
         <v>100</v>
       </c>
-      <c r="H9" s="79">
-[...24 lines deleted...]
-        <v>99957</v>
+      <c r="H9" s="76">
+        <v>13522941</v>
+      </c>
+      <c r="I9" s="76">
+        <v>13480684</v>
+      </c>
+      <c r="J9" s="76">
+        <v>86137</v>
+      </c>
+      <c r="K9" s="76">
+        <v>1086225</v>
+      </c>
+      <c r="L9" s="76">
+        <v>471209</v>
+      </c>
+      <c r="M9" s="76">
+        <v>14160968</v>
+      </c>
+      <c r="N9" s="76">
+        <v>403895</v>
+      </c>
+      <c r="O9" s="76">
+        <v>2634550</v>
+      </c>
+      <c r="P9" s="76">
+        <v>101594</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B10" s="61" t="s">
+      <c r="B10" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="59"/>
-[...12 lines deleted...]
-      <c r="P10" s="62"/>
+      <c r="C10" s="57"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="60"/>
+      <c r="I10" s="60"/>
+      <c r="J10" s="60"/>
+      <c r="K10" s="60"/>
+      <c r="L10" s="60"/>
+      <c r="M10" s="60"/>
+      <c r="N10" s="60"/>
+      <c r="O10" s="60"/>
+      <c r="P10" s="60"/>
     </row>
     <row r="11" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B11" s="25"/>
-      <c r="C11" s="25" t="s">
+      <c r="B11" s="23"/>
+      <c r="C11" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D11" s="64" t="s">
+      <c r="D11" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="E11" s="82">
-[...2 lines deleted...]
-      <c r="F11" s="83">
+      <c r="E11" s="79">
+        <v>13079</v>
+      </c>
+      <c r="F11" s="80">
         <v>0.1</v>
       </c>
-      <c r="G11" s="83">
+      <c r="G11" s="80">
         <v>0.1</v>
       </c>
-      <c r="H11" s="82">
-[...24 lines deleted...]
-        <v>10070</v>
+      <c r="H11" s="79">
+        <v>5745</v>
+      </c>
+      <c r="I11" s="79">
+        <v>5708</v>
+      </c>
+      <c r="J11" s="79">
+        <v>51</v>
+      </c>
+      <c r="K11" s="79">
+        <v>7334</v>
+      </c>
+      <c r="L11" s="79">
+        <v>292</v>
+      </c>
+      <c r="M11" s="79">
+        <v>66219</v>
+      </c>
+      <c r="N11" s="79">
+        <v>16437</v>
+      </c>
+      <c r="O11" s="79">
+        <v>19466</v>
+      </c>
+      <c r="P11" s="79">
+        <v>9673</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B12" s="25" t="s">
+      <c r="B12" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="25" t="s">
+      <c r="C12" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="64" t="s">
+      <c r="D12" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="E12" s="82">
-[...2 lines deleted...]
-      <c r="F12" s="83">
+      <c r="E12" s="79">
+        <v>65565</v>
+      </c>
+      <c r="F12" s="80">
+        <v>0.4</v>
+      </c>
+      <c r="G12" s="80">
         <v>0.5</v>
       </c>
-      <c r="G12" s="83">
-[...27 lines deleted...]
-        <v>5550</v>
+      <c r="H12" s="79">
+        <v>40305</v>
+      </c>
+      <c r="I12" s="79">
+        <v>40039</v>
+      </c>
+      <c r="J12" s="79">
+        <v>438</v>
+      </c>
+      <c r="K12" s="79">
+        <v>25260</v>
+      </c>
+      <c r="L12" s="79">
+        <v>2401</v>
+      </c>
+      <c r="M12" s="79">
+        <v>78660</v>
+      </c>
+      <c r="N12" s="79">
+        <v>15745</v>
+      </c>
+      <c r="O12" s="79">
+        <v>13200</v>
+      </c>
+      <c r="P12" s="79">
+        <v>5312</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B13" s="25" t="s">
+      <c r="B13" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="C13" s="25" t="s">
+      <c r="C13" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="64" t="s">
+      <c r="D13" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="E13" s="82">
-[...2 lines deleted...]
-      <c r="F13" s="83">
+      <c r="E13" s="79">
+        <v>113698</v>
+      </c>
+      <c r="F13" s="80">
         <v>0.8</v>
       </c>
-      <c r="G13" s="83">
+      <c r="G13" s="80">
+        <v>1.3</v>
+      </c>
+      <c r="H13" s="79">
+        <v>83269</v>
+      </c>
+      <c r="I13" s="79">
+        <v>82637</v>
+      </c>
+      <c r="J13" s="79">
+        <v>1233</v>
+      </c>
+      <c r="K13" s="79">
+        <v>30429</v>
+      </c>
+      <c r="L13" s="79">
+        <v>4085</v>
+      </c>
+      <c r="M13" s="79">
+        <v>114605</v>
+      </c>
+      <c r="N13" s="79">
+        <v>16612</v>
+      </c>
+      <c r="O13" s="79">
+        <v>17583</v>
+      </c>
+      <c r="P13" s="79">
+        <v>4477</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B14" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="81">
+        <v>204000</v>
+      </c>
+      <c r="F14" s="82">
         <v>1.4</v>
       </c>
-      <c r="H13" s="82">
-[...31 lines deleted...]
-      <c r="C14" s="25" t="s">
+      <c r="G14" s="82">
+        <v>2.7</v>
+      </c>
+      <c r="H14" s="81">
+        <v>129386</v>
+      </c>
+      <c r="I14" s="81">
+        <v>127423</v>
+      </c>
+      <c r="J14" s="81">
+        <v>3184</v>
+      </c>
+      <c r="K14" s="81">
+        <v>74614</v>
+      </c>
+      <c r="L14" s="81">
+        <v>5753</v>
+      </c>
+      <c r="M14" s="81">
+        <v>157722</v>
+      </c>
+      <c r="N14" s="81">
+        <v>17873</v>
+      </c>
+      <c r="O14" s="81">
+        <v>25740</v>
+      </c>
+      <c r="P14" s="81">
+        <v>4445</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B15" s="63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="64" t="s">
+      <c r="D15" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="76">
+        <v>338640</v>
+      </c>
+      <c r="F15" s="77">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G15" s="77">
+        <v>5</v>
+      </c>
+      <c r="H15" s="76">
+        <v>200279</v>
+      </c>
+      <c r="I15" s="76">
+        <v>195355</v>
+      </c>
+      <c r="J15" s="76">
+        <v>7333</v>
+      </c>
+      <c r="K15" s="76">
+        <v>138361</v>
+      </c>
+      <c r="L15" s="76">
+        <v>8087</v>
+      </c>
+      <c r="M15" s="76">
+        <v>226236</v>
+      </c>
+      <c r="N15" s="76">
+        <v>19943</v>
+      </c>
+      <c r="O15" s="76">
+        <v>36717</v>
+      </c>
+      <c r="P15" s="76">
+        <v>7713</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B16" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="79">
+        <v>471471</v>
+      </c>
+      <c r="F16" s="80">
+        <v>3.2</v>
+      </c>
+      <c r="G16" s="80">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="H16" s="79">
+        <v>291156</v>
+      </c>
+      <c r="I16" s="79">
+        <v>285392</v>
+      </c>
+      <c r="J16" s="79">
+        <v>9172</v>
+      </c>
+      <c r="K16" s="79">
+        <v>180315</v>
+      </c>
+      <c r="L16" s="79">
+        <v>12349</v>
+      </c>
+      <c r="M16" s="79">
+        <v>319223</v>
+      </c>
+      <c r="N16" s="79">
+        <v>24571</v>
+      </c>
+      <c r="O16" s="79">
+        <v>54717</v>
+      </c>
+      <c r="P16" s="79">
+        <v>9006</v>
+      </c>
+    </row>
+    <row r="17" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B17" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="79">
+        <v>997086</v>
+      </c>
+      <c r="F17" s="80">
+        <v>6.8</v>
+      </c>
+      <c r="G17" s="80">
+        <v>15.1</v>
+      </c>
+      <c r="H17" s="79">
+        <v>512682</v>
+      </c>
+      <c r="I17" s="79">
+        <v>504738</v>
+      </c>
+      <c r="J17" s="79">
+        <v>12469</v>
+      </c>
+      <c r="K17" s="79">
+        <v>484404</v>
+      </c>
+      <c r="L17" s="79">
+        <v>28318</v>
+      </c>
+      <c r="M17" s="79">
+        <v>543433</v>
+      </c>
+      <c r="N17" s="79">
+        <v>29586</v>
+      </c>
+      <c r="O17" s="79">
+        <v>110300</v>
+      </c>
+      <c r="P17" s="79">
+        <v>11889</v>
+      </c>
+    </row>
+    <row r="18" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B18" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="79">
+        <v>805989</v>
+      </c>
+      <c r="F18" s="80">
+        <v>5.5</v>
+      </c>
+      <c r="G18" s="80">
+        <v>20.6</v>
+      </c>
+      <c r="H18" s="79">
+        <v>687346</v>
+      </c>
+      <c r="I18" s="79">
+        <v>677474</v>
+      </c>
+      <c r="J18" s="79">
+        <v>16160</v>
+      </c>
+      <c r="K18" s="79">
+        <v>118643</v>
+      </c>
+      <c r="L18" s="79">
+        <v>17578</v>
+      </c>
+      <c r="M18" s="79">
+        <v>722738</v>
+      </c>
+      <c r="N18" s="79">
+        <v>35546</v>
+      </c>
+      <c r="O18" s="79">
+        <v>126982</v>
+      </c>
+      <c r="P18" s="79">
+        <v>15128</v>
+      </c>
+    </row>
+    <row r="19" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B19" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" s="79">
+        <v>627880</v>
+      </c>
+      <c r="F19" s="80">
+        <v>4.3</v>
+      </c>
+      <c r="G19" s="80">
+        <v>24.9</v>
+      </c>
+      <c r="H19" s="79">
+        <v>610661</v>
+      </c>
+      <c r="I19" s="79">
+        <v>606770</v>
+      </c>
+      <c r="J19" s="79">
+        <v>8537</v>
+      </c>
+      <c r="K19" s="79">
+        <v>17219</v>
+      </c>
+      <c r="L19" s="79">
+        <v>14033</v>
+      </c>
+      <c r="M19" s="79">
+        <v>655721</v>
+      </c>
+      <c r="N19" s="79">
+        <v>38498</v>
+      </c>
+      <c r="O19" s="79">
+        <v>122338</v>
+      </c>
+      <c r="P19" s="79">
+        <v>7366</v>
+      </c>
+    </row>
+    <row r="20" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B20" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="64">
+        <v>10</v>
+      </c>
+      <c r="E20" s="76">
+        <v>527398</v>
+      </c>
+      <c r="F20" s="77">
+        <v>3.6</v>
+      </c>
+      <c r="G20" s="77">
+        <v>28.5</v>
+      </c>
+      <c r="H20" s="76">
+        <v>522814</v>
+      </c>
+      <c r="I20" s="76">
+        <v>520176</v>
+      </c>
+      <c r="J20" s="76">
+        <v>6825</v>
+      </c>
+      <c r="K20" s="76">
+        <v>4584</v>
+      </c>
+      <c r="L20" s="76">
+        <v>13700</v>
+      </c>
+      <c r="M20" s="76">
+        <v>569843</v>
+      </c>
+      <c r="N20" s="76">
+        <v>38844</v>
+      </c>
+      <c r="O20" s="76">
+        <v>116900</v>
+      </c>
+      <c r="P20" s="76">
+        <v>6295</v>
+      </c>
+    </row>
+    <row r="21" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B21" s="23">
+        <v>10</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="62">
+        <v>11</v>
+      </c>
+      <c r="E21" s="79">
+        <v>480866</v>
+      </c>
+      <c r="F21" s="80">
+        <v>3.3</v>
+      </c>
+      <c r="G21" s="80">
+        <v>31.8</v>
+      </c>
+      <c r="H21" s="79">
+        <v>479188</v>
+      </c>
+      <c r="I21" s="79">
+        <v>477079</v>
+      </c>
+      <c r="J21" s="79">
+        <v>5919</v>
+      </c>
+      <c r="K21" s="79">
+        <v>1678</v>
+      </c>
+      <c r="L21" s="79">
+        <v>14179</v>
+      </c>
+      <c r="M21" s="79">
+        <v>525897</v>
+      </c>
+      <c r="N21" s="79">
+        <v>37252</v>
+      </c>
+      <c r="O21" s="79">
+        <v>115367</v>
+      </c>
+      <c r="P21" s="79">
+        <v>5648</v>
+      </c>
+    </row>
+    <row r="22" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B22" s="23">
+        <v>11</v>
+      </c>
+      <c r="C22" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="62">
+        <v>12</v>
+      </c>
+      <c r="E22" s="79">
+        <v>465927</v>
+      </c>
+      <c r="F22" s="80">
+        <v>3.2</v>
+      </c>
+      <c r="G22" s="80">
+        <v>35</v>
+      </c>
+      <c r="H22" s="79">
+        <v>465124</v>
+      </c>
+      <c r="I22" s="79">
+        <v>464188</v>
+      </c>
+      <c r="J22" s="79">
+        <v>3666</v>
+      </c>
+      <c r="K22" s="79">
+        <v>803</v>
+      </c>
+      <c r="L22" s="79">
+        <v>14899</v>
+      </c>
+      <c r="M22" s="79">
+        <v>514658</v>
+      </c>
+      <c r="N22" s="79">
+        <v>37455</v>
+      </c>
+      <c r="O22" s="79">
+        <v>115637</v>
+      </c>
+      <c r="P22" s="79">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="23" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B23" s="23">
+        <v>12</v>
+      </c>
+      <c r="C23" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="62">
+        <v>13</v>
+      </c>
+      <c r="E23" s="79">
+        <v>489953</v>
+      </c>
+      <c r="F23" s="80">
+        <v>3.4</v>
+      </c>
+      <c r="G23" s="80">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="H23" s="79">
+        <v>488184</v>
+      </c>
+      <c r="I23" s="79">
+        <v>487700</v>
+      </c>
+      <c r="J23" s="79">
+        <v>2400</v>
+      </c>
+      <c r="K23" s="79">
+        <v>1769</v>
+      </c>
+      <c r="L23" s="79">
+        <v>16687</v>
+      </c>
+      <c r="M23" s="79">
+        <v>535697</v>
+      </c>
+      <c r="N23" s="79">
+        <v>34303</v>
+      </c>
+      <c r="O23" s="79">
+        <v>119963</v>
+      </c>
+      <c r="P23" s="79">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="24" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B24" s="23">
+        <v>13</v>
+      </c>
+      <c r="C24" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="62">
+        <v>14</v>
+      </c>
+      <c r="E24" s="79">
+        <v>558301</v>
+      </c>
+      <c r="F24" s="80">
+        <v>3.8</v>
+      </c>
+      <c r="G24" s="80">
+        <v>42.2</v>
+      </c>
+      <c r="H24" s="79">
+        <v>557562</v>
+      </c>
+      <c r="I24" s="79">
+        <v>557270</v>
+      </c>
+      <c r="J24" s="79">
+        <v>1984</v>
+      </c>
+      <c r="K24" s="79">
+        <v>739</v>
+      </c>
+      <c r="L24" s="79">
+        <v>20284</v>
+      </c>
+      <c r="M24" s="79">
+        <v>588082</v>
+      </c>
+      <c r="N24" s="79">
+        <v>17294</v>
+      </c>
+      <c r="O24" s="79">
+        <v>126156</v>
+      </c>
+      <c r="P24" s="79">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="25" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B25" s="23">
+        <v>14</v>
+      </c>
+      <c r="C25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="62">
+        <v>15</v>
+      </c>
+      <c r="E25" s="79">
+        <v>663075</v>
+      </c>
+      <c r="F25" s="80">
+        <v>4.5</v>
+      </c>
+      <c r="G25" s="80">
+        <v>46.7</v>
+      </c>
+      <c r="H25" s="79">
+        <v>663020</v>
+      </c>
+      <c r="I25" s="79">
+        <v>662834</v>
+      </c>
+      <c r="J25" s="79">
+        <v>1697</v>
+      </c>
+      <c r="K25" s="79">
+        <v>55</v>
+      </c>
+      <c r="L25" s="79">
+        <v>24155</v>
+      </c>
+      <c r="M25" s="79">
+        <v>683955</v>
+      </c>
+      <c r="N25" s="79">
+        <v>8079</v>
+      </c>
+      <c r="O25" s="79">
+        <v>144708</v>
+      </c>
+      <c r="P25" s="79">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="26" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B26" s="65">
+        <v>15</v>
+      </c>
+      <c r="C26" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="66">
+        <v>16</v>
+      </c>
+      <c r="E26" s="83">
+        <v>777256</v>
+      </c>
+      <c r="F26" s="84">
+        <v>5.3</v>
+      </c>
+      <c r="G26" s="84">
+        <v>52</v>
+      </c>
+      <c r="H26" s="83">
+        <v>777238</v>
+      </c>
+      <c r="I26" s="83">
+        <v>777099</v>
+      </c>
+      <c r="J26" s="83">
+        <v>1505</v>
+      </c>
+      <c r="K26" s="83">
+        <v>18</v>
+      </c>
+      <c r="L26" s="83">
+        <v>26762</v>
+      </c>
+      <c r="M26" s="83">
+        <v>793598</v>
+      </c>
+      <c r="N26" s="83">
+        <v>4077</v>
+      </c>
+      <c r="O26" s="83">
+        <v>165115</v>
+      </c>
+      <c r="P26" s="83">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="27" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B27" s="23">
+        <v>16</v>
+      </c>
+      <c r="C27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="62">
+        <v>17</v>
+      </c>
+      <c r="E27" s="81">
+        <v>881541</v>
+      </c>
+      <c r="F27" s="82">
+        <v>6</v>
+      </c>
+      <c r="G27" s="82">
+        <v>58.1</v>
+      </c>
+      <c r="H27" s="81">
+        <v>881541</v>
+      </c>
+      <c r="I27" s="81">
+        <v>881454</v>
+      </c>
+      <c r="J27" s="81">
+        <v>1287</v>
+      </c>
+      <c r="K27" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L27" s="81">
+        <v>28511</v>
+      </c>
+      <c r="M27" s="81">
+        <v>894646</v>
+      </c>
+      <c r="N27" s="81">
+        <v>1965</v>
+      </c>
+      <c r="O27" s="81">
+        <v>176518</v>
+      </c>
+      <c r="P27" s="81">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="28" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B28" s="23">
+        <v>17</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="62">
+        <v>18</v>
+      </c>
+      <c r="E28" s="81">
+        <v>978655</v>
+      </c>
+      <c r="F28" s="82">
+        <v>6.7</v>
+      </c>
+      <c r="G28" s="82">
+        <v>64.8</v>
+      </c>
+      <c r="H28" s="81">
+        <v>978655</v>
+      </c>
+      <c r="I28" s="81">
+        <v>978622</v>
+      </c>
+      <c r="J28" s="81">
+        <v>965</v>
+      </c>
+      <c r="K28" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="81">
+        <v>30246</v>
+      </c>
+      <c r="M28" s="81">
+        <v>989066</v>
+      </c>
+      <c r="N28" s="81">
+        <v>1378</v>
+      </c>
+      <c r="O28" s="81">
+        <v>178407</v>
+      </c>
+      <c r="P28" s="81">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="29" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B29" s="23">
+        <v>18</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="62">
+        <v>19</v>
+      </c>
+      <c r="E29" s="81">
+        <v>1038490</v>
+      </c>
+      <c r="F29" s="82">
+        <v>7.1</v>
+      </c>
+      <c r="G29" s="82">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="H29" s="81">
+        <v>1038490</v>
+      </c>
+      <c r="I29" s="81">
+        <v>1038466</v>
+      </c>
+      <c r="J29" s="81">
+        <v>669</v>
+      </c>
+      <c r="K29" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="81">
+        <v>33263</v>
+      </c>
+      <c r="M29" s="81">
+        <v>1047633</v>
+      </c>
+      <c r="N29" s="81">
+        <v>1316</v>
+      </c>
+      <c r="O29" s="81">
+        <v>176140</v>
+      </c>
+      <c r="P29" s="81">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="30" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B30" s="63">
+        <v>19</v>
+      </c>
+      <c r="C30" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="64">
+        <v>20</v>
+      </c>
+      <c r="E30" s="76">
+        <v>1011498</v>
+      </c>
+      <c r="F30" s="77">
+        <v>6.9</v>
+      </c>
+      <c r="G30" s="77">
+        <v>78.8</v>
+      </c>
+      <c r="H30" s="76">
+        <v>1011498</v>
+      </c>
+      <c r="I30" s="76">
+        <v>1011486</v>
+      </c>
+      <c r="J30" s="76">
+        <v>355</v>
+      </c>
+      <c r="K30" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="76">
+        <v>33228</v>
+      </c>
+      <c r="M30" s="76">
+        <v>1018842</v>
+      </c>
+      <c r="N30" s="76">
+        <v>1302</v>
+      </c>
+      <c r="O30" s="76">
+        <v>167629</v>
+      </c>
+      <c r="P30" s="76">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="31" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B31" s="23">
+        <v>20</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" s="62">
+        <v>21</v>
+      </c>
+      <c r="E31" s="81">
+        <v>893493</v>
+      </c>
+      <c r="F31" s="82">
+        <v>6.1</v>
+      </c>
+      <c r="G31" s="82">
+        <v>84.9</v>
+      </c>
+      <c r="H31" s="81">
+        <v>893493</v>
+      </c>
+      <c r="I31" s="81">
+        <v>893486</v>
+      </c>
+      <c r="J31" s="81">
+        <v>134</v>
+      </c>
+      <c r="K31" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="81">
+        <v>28423</v>
+      </c>
+      <c r="M31" s="81">
+        <v>898779</v>
+      </c>
+      <c r="N31" s="81">
+        <v>1229</v>
+      </c>
+      <c r="O31" s="81">
+        <v>147810</v>
+      </c>
+      <c r="P31" s="81">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="32" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B32" s="23">
+        <v>21</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="62">
+        <v>22</v>
+      </c>
+      <c r="E32" s="81">
+        <v>727402</v>
+      </c>
+      <c r="F32" s="82">
+        <v>5</v>
+      </c>
+      <c r="G32" s="82">
+        <v>89.9</v>
+      </c>
+      <c r="H32" s="81">
+        <v>727402</v>
+      </c>
+      <c r="I32" s="81">
+        <v>727394</v>
+      </c>
+      <c r="J32" s="81">
+        <v>68</v>
+      </c>
+      <c r="K32" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="81">
+        <v>25087</v>
+      </c>
+      <c r="M32" s="81">
+        <v>730968</v>
+      </c>
+      <c r="N32" s="81">
+        <v>1220</v>
+      </c>
+      <c r="O32" s="81">
+        <v>120906</v>
+      </c>
+      <c r="P32" s="81">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B33" s="23">
+        <v>22</v>
+      </c>
+      <c r="C33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="62">
+        <v>23</v>
+      </c>
+      <c r="E33" s="81">
+        <v>533438</v>
+      </c>
+      <c r="F33" s="82">
+        <v>3.7</v>
+      </c>
+      <c r="G33" s="82">
+        <v>93.5</v>
+      </c>
+      <c r="H33" s="81">
+        <v>533438</v>
+      </c>
+      <c r="I33" s="81">
+        <v>533435</v>
+      </c>
+      <c r="J33" s="81">
+        <v>27</v>
+      </c>
+      <c r="K33" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L33" s="81">
+        <v>22854</v>
+      </c>
+      <c r="M33" s="81">
+        <v>536001</v>
+      </c>
+      <c r="N33" s="81">
+        <v>1119</v>
+      </c>
+      <c r="O33" s="81">
+        <v>92047</v>
+      </c>
+      <c r="P33" s="81">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B34" s="23">
+        <v>23</v>
+      </c>
+      <c r="C34" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="62">
+        <v>24</v>
+      </c>
+      <c r="E34" s="81">
+        <v>351070</v>
+      </c>
+      <c r="F34" s="82">
+        <v>2.4</v>
+      </c>
+      <c r="G34" s="82">
+        <v>95.9</v>
+      </c>
+      <c r="H34" s="81">
+        <v>351070</v>
+      </c>
+      <c r="I34" s="81">
+        <v>351068</v>
+      </c>
+      <c r="J34" s="81">
+        <v>20</v>
+      </c>
+      <c r="K34" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L34" s="81">
+        <v>17854</v>
+      </c>
+      <c r="M34" s="81">
+        <v>352784</v>
+      </c>
+      <c r="N34" s="81">
+        <v>861</v>
+      </c>
+      <c r="O34" s="81">
+        <v>62138</v>
+      </c>
+      <c r="P34" s="81">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B35" s="63">
+        <v>24</v>
+      </c>
+      <c r="C35" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="64">
+        <v>25</v>
+      </c>
+      <c r="E35" s="76">
+        <v>227234</v>
+      </c>
+      <c r="F35" s="77">
+        <v>1.6</v>
+      </c>
+      <c r="G35" s="77">
+        <v>97.5</v>
+      </c>
+      <c r="H35" s="76">
+        <v>227234</v>
+      </c>
+      <c r="I35" s="76">
+        <v>227231</v>
+      </c>
+      <c r="J35" s="76">
+        <v>13</v>
+      </c>
+      <c r="K35" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="L35" s="76">
+        <v>12447</v>
+      </c>
+      <c r="M35" s="76">
+        <v>228448</v>
+      </c>
+      <c r="N35" s="76">
+        <v>671</v>
+      </c>
+      <c r="O35" s="76">
+        <v>38944</v>
+      </c>
+      <c r="P35" s="76">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B36" s="65">
+        <v>25</v>
+      </c>
+      <c r="C36" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" s="66">
+        <v>26</v>
+      </c>
+      <c r="E36" s="83">
+        <v>149036</v>
+      </c>
+      <c r="F36" s="84">
+        <v>1</v>
+      </c>
+      <c r="G36" s="84">
+        <v>98.5</v>
+      </c>
+      <c r="H36" s="83">
+        <v>149036</v>
+      </c>
+      <c r="I36" s="83">
+        <v>149035</v>
+      </c>
+      <c r="J36" s="83">
         <v>9</v>
       </c>
-      <c r="E14" s="84">
-[...40 lines deleted...]
-      <c r="C15" s="65" t="s">
+      <c r="K36" s="83" t="s">
+        <v>25</v>
+      </c>
+      <c r="L36" s="83">
+        <v>8488</v>
+      </c>
+      <c r="M36" s="83">
+        <v>149748</v>
+      </c>
+      <c r="N36" s="83">
+        <v>425</v>
+      </c>
+      <c r="O36" s="83">
+        <v>22004</v>
+      </c>
+      <c r="P36" s="83">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B37" s="23">
+        <v>26</v>
+      </c>
+      <c r="C37" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D15" s="66" t="s">
-[...43 lines deleted...]
-      <c r="C16" s="25" t="s">
+      <c r="D37" s="62">
+        <v>27</v>
+      </c>
+      <c r="E37" s="81">
+        <v>95744</v>
+      </c>
+      <c r="F37" s="82">
+        <v>0.7</v>
+      </c>
+      <c r="G37" s="82">
+        <v>99.2</v>
+      </c>
+      <c r="H37" s="81">
+        <v>95744</v>
+      </c>
+      <c r="I37" s="81">
+        <v>95744</v>
+      </c>
+      <c r="J37" s="81">
+        <v>5</v>
+      </c>
+      <c r="K37" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L37" s="81">
+        <v>5069</v>
+      </c>
+      <c r="M37" s="81">
+        <v>96130</v>
+      </c>
+      <c r="N37" s="81">
+        <v>215</v>
+      </c>
+      <c r="O37" s="81">
+        <v>11228</v>
+      </c>
+      <c r="P37" s="81">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B38" s="23">
+        <v>27</v>
+      </c>
+      <c r="C38" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D16" s="64" t="s">
-[...43 lines deleted...]
-      <c r="C17" s="25" t="s">
+      <c r="D38" s="62">
+        <v>28</v>
+      </c>
+      <c r="E38" s="81">
+        <v>56417</v>
+      </c>
+      <c r="F38" s="82">
+        <v>0.4</v>
+      </c>
+      <c r="G38" s="82">
+        <v>99.6</v>
+      </c>
+      <c r="H38" s="81">
+        <v>56417</v>
+      </c>
+      <c r="I38" s="81">
+        <v>56417</v>
+      </c>
+      <c r="J38" s="81">
+        <v>2</v>
+      </c>
+      <c r="K38" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L38" s="81">
+        <v>1704</v>
+      </c>
+      <c r="M38" s="81">
+        <v>56569</v>
+      </c>
+      <c r="N38" s="81">
+        <v>61</v>
+      </c>
+      <c r="O38" s="81">
+        <v>5150</v>
+      </c>
+      <c r="P38" s="81">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B39" s="23">
+        <v>28</v>
+      </c>
+      <c r="C39" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="64" t="s">
-[...43 lines deleted...]
-      <c r="C18" s="25" t="s">
+      <c r="D39" s="62">
+        <v>29</v>
+      </c>
+      <c r="E39" s="81">
+        <v>29943</v>
+      </c>
+      <c r="F39" s="82">
+        <v>0.2</v>
+      </c>
+      <c r="G39" s="82">
+        <v>99.8</v>
+      </c>
+      <c r="H39" s="81">
+        <v>29943</v>
+      </c>
+      <c r="I39" s="81">
+        <v>29943</v>
+      </c>
+      <c r="J39" s="81">
+        <v>4</v>
+      </c>
+      <c r="K39" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L39" s="81">
+        <v>248</v>
+      </c>
+      <c r="M39" s="81">
+        <v>29990</v>
+      </c>
+      <c r="N39" s="81">
+        <v>14</v>
+      </c>
+      <c r="O39" s="81">
+        <v>2312</v>
+      </c>
+      <c r="P39" s="81">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B40" s="63">
+        <v>29</v>
+      </c>
+      <c r="C40" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="D18" s="64" t="s">
-[...43 lines deleted...]
-      <c r="C19" s="25" t="s">
+      <c r="D40" s="64">
+        <v>30</v>
+      </c>
+      <c r="E40" s="76">
+        <v>15067</v>
+      </c>
+      <c r="F40" s="77">
+        <v>0.1</v>
+      </c>
+      <c r="G40" s="77">
+        <v>99.9</v>
+      </c>
+      <c r="H40" s="76">
+        <v>15067</v>
+      </c>
+      <c r="I40" s="76">
+        <v>15067</v>
+      </c>
+      <c r="J40" s="76">
+        <v>2</v>
+      </c>
+      <c r="K40" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="L40" s="76">
+        <v>88</v>
+      </c>
+      <c r="M40" s="76">
+        <v>15079</v>
+      </c>
+      <c r="N40" s="76">
+        <v>2</v>
+      </c>
+      <c r="O40" s="76">
+        <v>1073</v>
+      </c>
+      <c r="P40" s="76">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B41" s="67">
+        <v>30</v>
+      </c>
+      <c r="C41" s="67" t="s">
         <v>16</v>
       </c>
-      <c r="D19" s="64" t="s">
-[...349 lines deleted...]
-      <c r="K26" s="86" t="s">
+      <c r="D41" s="68"/>
+      <c r="E41" s="85">
+        <v>19954</v>
+      </c>
+      <c r="F41" s="86">
+        <v>0.1</v>
+      </c>
+      <c r="G41" s="86">
+        <v>100</v>
+      </c>
+      <c r="H41" s="85">
+        <v>19954</v>
+      </c>
+      <c r="I41" s="85">
+        <v>19954</v>
+      </c>
+      <c r="J41" s="85">
+        <v>4</v>
+      </c>
+      <c r="K41" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="L26" s="86">
-[...310 lines deleted...]
-      <c r="F33" s="85">
+      <c r="L41" s="85">
+        <v>137</v>
+      </c>
+      <c r="M41" s="85">
+        <v>19998</v>
+      </c>
+      <c r="N41" s="85">
+        <v>2</v>
+      </c>
+      <c r="O41" s="85">
+        <v>1355</v>
+      </c>
+      <c r="P41" s="85">
         <v>3</v>
       </c>
-      <c r="G33" s="85">
-[...225 lines deleted...]
-      <c r="D38" s="64">
+    </row>
+    <row r="42" spans="1:16" s="89" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A42" s="88"/>
+      <c r="E42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="E38" s="84">
-[...37 lines deleted...]
-      <c r="B39" s="25">
+      <c r="F42" s="91"/>
+      <c r="G42" s="91"/>
+      <c r="H42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="C39" s="25" t="s">
-[...136 lines deleted...]
-      <c r="E42" s="93" t="s">
+      <c r="I42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="F42" s="94"/>
-[...1 lines deleted...]
-      <c r="H42" s="93" t="s">
+      <c r="J42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="I42" s="93" t="s">
+      <c r="K42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="J42" s="93" t="s">
+      <c r="L42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="K42" s="93" t="s">
+      <c r="M42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="L42" s="93" t="s">
+      <c r="N42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="M42" s="93" t="s">
+      <c r="O42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="N42" s="93" t="s">
+      <c r="P42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="O42" s="93" t="s">
-[...8 lines deleted...]
-      <c r="B43" s="90" t="s">
+    </row>
+    <row r="43" spans="1:16" s="78" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A43" s="73"/>
+      <c r="B43" s="87" t="s">
         <v>106</v>
       </c>
-      <c r="C43" s="90"/>
-[...31 lines deleted...]
-        <v>66346</v>
+      <c r="C43" s="87"/>
+      <c r="D43" s="87"/>
+      <c r="E43" s="85">
+        <v>146565</v>
+      </c>
+      <c r="F43" s="85"/>
+      <c r="G43" s="85"/>
+      <c r="H43" s="85">
+        <v>153661</v>
+      </c>
+      <c r="I43" s="85">
+        <v>153922</v>
+      </c>
+      <c r="J43" s="85">
+        <v>82509</v>
+      </c>
+      <c r="K43" s="85">
+        <v>58227</v>
+      </c>
+      <c r="L43" s="85">
+        <v>155103</v>
+      </c>
+      <c r="M43" s="85">
+        <v>150627</v>
+      </c>
+      <c r="N43" s="85">
+        <v>84615</v>
+      </c>
+      <c r="O43" s="85">
+        <v>146793</v>
+      </c>
+      <c r="P43" s="85">
+        <v>69204</v>
       </c>
     </row>
     <row r="44" spans="1:16" ht="15.6" customHeight="1">
-      <c r="E44" s="27"/>
-[...8 lines deleted...]
-      <c r="P44" s="27"/>
+      <c r="E44" s="25"/>
+      <c r="H44" s="25"/>
+      <c r="I44" s="25"/>
+      <c r="J44" s="25"/>
+      <c r="K44" s="25"/>
+      <c r="L44" s="25"/>
+      <c r="M44" s="25"/>
+      <c r="N44" s="25"/>
+      <c r="O44" s="25"/>
+      <c r="P44" s="25"/>
     </row>
     <row r="45" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B45" s="26" t="s">
+      <c r="B45" s="24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B46" s="26" t="s">
+      <c r="B46" s="24" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="47" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B47" s="26" t="s">
+      <c r="B47" s="24" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="48" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B48" s="26" t="s">
+      <c r="B48" s="24" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="B12:B20 D11:D19" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13F32060-D260-4363-8BD6-9504AC2C8C52}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P49"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="1.75" style="25" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="17" max="16384" width="9" style="26"/>
+    <col min="1" max="1" width="1.75" style="23" customWidth="1"/>
+    <col min="2" max="2" width="4.625" style="24" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="3.375" style="24" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.625" style="24" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.5" style="24" customWidth="1"/>
+    <col min="6" max="6" width="5.875" style="25" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.625" style="25" bestFit="1" customWidth="1"/>
+    <col min="8" max="12" width="10.5" style="24" customWidth="1"/>
+    <col min="13" max="13" width="11.25" style="24" customWidth="1"/>
+    <col min="14" max="15" width="10.5" style="24" customWidth="1"/>
+    <col min="16" max="16" width="15.625" style="24" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="12">
-      <c r="B1" s="81" t="s">
+      <c r="B1" s="78" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:16">
-      <c r="B3" s="28" t="s">
+      <c r="B3" s="26" t="s">
         <v>105</v>
       </c>
-      <c r="C3" s="28"/>
-[...1 lines deleted...]
-      <c r="E3" s="30" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="F3" s="31"/>
-[...6 lines deleted...]
-      <c r="M3" s="32" t="s">
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="26"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="N3" s="28"/>
-[...1 lines deleted...]
-      <c r="P3" s="32" t="s">
+      <c r="N3" s="26"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:16">
-      <c r="D4" s="33"/>
-[...4 lines deleted...]
-      <c r="M4" s="37" t="s">
+      <c r="D4" s="31"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="O4" s="33"/>
-      <c r="P4" s="37" t="s">
+      <c r="O4" s="31"/>
+      <c r="P4" s="35" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="22.5">
-      <c r="D5" s="33"/>
-[...3 lines deleted...]
-      <c r="H5" s="39" t="s">
+      <c r="D5" s="31"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="40"/>
-[...1 lines deleted...]
-      <c r="K5" s="42" t="s">
+      <c r="I5" s="38"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="L5" s="43" t="s">
+      <c r="L5" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="M5" s="44"/>
-      <c r="N5" s="45" t="s">
+      <c r="M5" s="42"/>
+      <c r="N5" s="43" t="s">
         <v>78</v>
       </c>
-      <c r="O5" s="46" t="s">
+      <c r="O5" s="44" t="s">
         <v>79</v>
       </c>
-      <c r="P5" s="38" t="s">
+      <c r="P5" s="36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:16">
-      <c r="D6" s="33"/>
-[...4 lines deleted...]
-      <c r="I6" s="47" t="s">
+      <c r="D6" s="31"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="J6" s="48" t="s">
+      <c r="J6" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="K6" s="43"/>
-      <c r="L6" s="49" t="s">
+      <c r="K6" s="41"/>
+      <c r="L6" s="47" t="s">
         <v>76</v>
       </c>
-      <c r="M6" s="38"/>
-[...2 lines deleted...]
-      <c r="P6" s="38"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="31"/>
+      <c r="P6" s="36"/>
     </row>
     <row r="7" spans="1:16">
-      <c r="B7" s="51"/>
-[...3 lines deleted...]
-      <c r="F7" s="54" t="s">
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="G7" s="54" t="s">
+      <c r="G7" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="H7" s="53"/>
-      <c r="I7" s="53" t="s">
+      <c r="H7" s="51"/>
+      <c r="I7" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="J7" s="55" t="s">
+      <c r="J7" s="53" t="s">
         <v>75</v>
       </c>
-      <c r="K7" s="56"/>
-[...11 lines deleted...]
-      <c r="E8" s="97" t="s">
+      <c r="K7" s="54"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="55"/>
+      <c r="O7" s="56"/>
+      <c r="P7" s="51"/>
+    </row>
+    <row r="8" spans="1:16" s="89" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A8" s="88"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="F8" s="98" t="s">
+      <c r="F8" s="95" t="s">
         <v>27</v>
       </c>
-      <c r="G8" s="98" t="s">
+      <c r="G8" s="95" t="s">
         <v>27</v>
       </c>
-      <c r="H8" s="97" t="s">
+      <c r="H8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="I8" s="97" t="s">
+      <c r="I8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="97" t="s">
+      <c r="J8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="K8" s="97" t="s">
+      <c r="K8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="L8" s="97" t="s">
+      <c r="L8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="M8" s="97" t="s">
+      <c r="M8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="N8" s="97" t="s">
+      <c r="N8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="O8" s="97" t="s">
+      <c r="O8" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="P8" s="97" t="s">
+      <c r="P8" s="94" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="81" customFormat="1" ht="15.6" customHeight="1">
-[...1 lines deleted...]
-      <c r="B9" s="77" t="s">
+    <row r="9" spans="1:16" s="78" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A9" s="73"/>
+      <c r="B9" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="77"/>
-[...4 lines deleted...]
-      <c r="F9" s="80">
+      <c r="C9" s="74"/>
+      <c r="D9" s="75"/>
+      <c r="E9" s="76">
+        <v>19120362</v>
+      </c>
+      <c r="F9" s="77">
         <v>100</v>
       </c>
-      <c r="G9" s="80">
+      <c r="G9" s="77">
         <v>100</v>
       </c>
-      <c r="H9" s="79">
-[...24 lines deleted...]
-        <v>5453416</v>
+      <c r="H9" s="76">
+        <v>16479387</v>
+      </c>
+      <c r="I9" s="76">
+        <v>14744721</v>
+      </c>
+      <c r="J9" s="76">
+        <v>4949810</v>
+      </c>
+      <c r="K9" s="76">
+        <v>2640975</v>
+      </c>
+      <c r="L9" s="76">
+        <v>538153</v>
+      </c>
+      <c r="M9" s="76">
+        <v>16000558</v>
+      </c>
+      <c r="N9" s="76">
+        <v>1041974</v>
+      </c>
+      <c r="O9" s="76">
+        <v>1543177</v>
+      </c>
+      <c r="P9" s="76">
+        <v>5521531</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B10" s="61" t="s">
+      <c r="B10" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="59"/>
-[...12 lines deleted...]
-      <c r="P10" s="62"/>
+      <c r="C10" s="57"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="60"/>
+      <c r="I10" s="60"/>
+      <c r="J10" s="60"/>
+      <c r="K10" s="60"/>
+      <c r="L10" s="60"/>
+      <c r="M10" s="60"/>
+      <c r="N10" s="60"/>
+      <c r="O10" s="60"/>
+      <c r="P10" s="60"/>
     </row>
     <row r="11" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B11" s="25"/>
-      <c r="C11" s="25" t="s">
+      <c r="B11" s="23"/>
+      <c r="C11" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D11" s="64" t="s">
+      <c r="D11" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="E11" s="82">
-[...2 lines deleted...]
-      <c r="F11" s="83">
+      <c r="E11" s="79">
+        <v>34651</v>
+      </c>
+      <c r="F11" s="80">
         <v>0.2</v>
       </c>
-      <c r="G11" s="83">
+      <c r="G11" s="80">
         <v>0.2</v>
       </c>
-      <c r="H11" s="82">
-[...24 lines deleted...]
-        <v>48736</v>
+      <c r="H11" s="79">
+        <v>12946</v>
+      </c>
+      <c r="I11" s="79">
+        <v>12332</v>
+      </c>
+      <c r="J11" s="79">
+        <v>770</v>
+      </c>
+      <c r="K11" s="79">
+        <v>21705</v>
+      </c>
+      <c r="L11" s="79">
+        <v>338</v>
+      </c>
+      <c r="M11" s="79">
+        <v>423183</v>
+      </c>
+      <c r="N11" s="79">
+        <v>328860</v>
+      </c>
+      <c r="O11" s="79">
+        <v>44304</v>
+      </c>
+      <c r="P11" s="79">
+        <v>43011</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B12" s="25" t="s">
+      <c r="B12" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="25" t="s">
+      <c r="C12" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="64" t="s">
+      <c r="D12" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="E12" s="82">
-[...2 lines deleted...]
-      <c r="F12" s="83">
+      <c r="E12" s="79">
+        <v>142978</v>
+      </c>
+      <c r="F12" s="80">
+        <v>0.7</v>
+      </c>
+      <c r="G12" s="80">
+        <v>0.9</v>
+      </c>
+      <c r="H12" s="79">
+        <v>78145</v>
+      </c>
+      <c r="I12" s="79">
+        <v>74290</v>
+      </c>
+      <c r="J12" s="79">
+        <v>5081</v>
+      </c>
+      <c r="K12" s="79">
+        <v>64833</v>
+      </c>
+      <c r="L12" s="79">
+        <v>2991</v>
+      </c>
+      <c r="M12" s="79">
+        <v>342725</v>
+      </c>
+      <c r="N12" s="79">
+        <v>220108</v>
+      </c>
+      <c r="O12" s="79">
+        <v>72773</v>
+      </c>
+      <c r="P12" s="79">
+        <v>28688</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B13" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="79">
+        <v>265337</v>
+      </c>
+      <c r="F13" s="80">
+        <v>1.4</v>
+      </c>
+      <c r="G13" s="80">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H13" s="79">
+        <v>166494</v>
+      </c>
+      <c r="I13" s="79">
+        <v>155501</v>
+      </c>
+      <c r="J13" s="79">
+        <v>15678</v>
+      </c>
+      <c r="K13" s="79">
+        <v>98843</v>
+      </c>
+      <c r="L13" s="79">
+        <v>6405</v>
+      </c>
+      <c r="M13" s="79">
+        <v>316349</v>
+      </c>
+      <c r="N13" s="79">
+        <v>140163</v>
+      </c>
+      <c r="O13" s="79">
+        <v>85714</v>
+      </c>
+      <c r="P13" s="79">
+        <v>33767</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B14" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="81">
+        <v>620484</v>
+      </c>
+      <c r="F14" s="82">
+        <v>3.2</v>
+      </c>
+      <c r="G14" s="82">
+        <v>5.6</v>
+      </c>
+      <c r="H14" s="81">
+        <v>293615</v>
+      </c>
+      <c r="I14" s="81">
+        <v>263160</v>
+      </c>
+      <c r="J14" s="81">
+        <v>42969</v>
+      </c>
+      <c r="K14" s="81">
+        <v>326869</v>
+      </c>
+      <c r="L14" s="81">
+        <v>8788</v>
+      </c>
+      <c r="M14" s="81">
+        <v>374569</v>
+      </c>
+      <c r="N14" s="81">
+        <v>97600</v>
+      </c>
+      <c r="O14" s="81">
+        <v>77436</v>
+      </c>
+      <c r="P14" s="81">
+        <v>56537</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B15" s="63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="76">
+        <v>1017426</v>
+      </c>
+      <c r="F15" s="77">
+        <v>5.3</v>
+      </c>
+      <c r="G15" s="77">
+        <v>10.9</v>
+      </c>
+      <c r="H15" s="76">
+        <v>590100</v>
+      </c>
+      <c r="I15" s="76">
+        <v>522189</v>
+      </c>
+      <c r="J15" s="76">
+        <v>98375</v>
+      </c>
+      <c r="K15" s="76">
+        <v>427326</v>
+      </c>
+      <c r="L15" s="76">
+        <v>14131</v>
+      </c>
+      <c r="M15" s="76">
+        <v>600083</v>
+      </c>
+      <c r="N15" s="76">
+        <v>67805</v>
+      </c>
+      <c r="O15" s="76">
+        <v>67678</v>
+      </c>
+      <c r="P15" s="76">
+        <v>107648</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B16" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="79">
+        <v>1570876</v>
+      </c>
+      <c r="F16" s="80">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G16" s="80">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="H16" s="79">
+        <v>1032206</v>
+      </c>
+      <c r="I16" s="79">
+        <v>957250</v>
+      </c>
+      <c r="J16" s="79">
+        <v>126254</v>
+      </c>
+      <c r="K16" s="79">
+        <v>538670</v>
+      </c>
+      <c r="L16" s="79">
+        <v>29269</v>
+      </c>
+      <c r="M16" s="79">
+        <v>1012826</v>
+      </c>
+      <c r="N16" s="79">
+        <v>49883</v>
+      </c>
+      <c r="O16" s="79">
+        <v>67723</v>
+      </c>
+      <c r="P16" s="79">
+        <v>133175</v>
+      </c>
+    </row>
+    <row r="17" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B17" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="79">
+        <v>2560565</v>
+      </c>
+      <c r="F17" s="80">
+        <v>13.4</v>
+      </c>
+      <c r="G17" s="80">
+        <v>32.5</v>
+      </c>
+      <c r="H17" s="79">
+        <v>1700392</v>
+      </c>
+      <c r="I17" s="79">
+        <v>1595229</v>
+      </c>
+      <c r="J17" s="79">
+        <v>186171</v>
+      </c>
+      <c r="K17" s="79">
+        <v>860173</v>
+      </c>
+      <c r="L17" s="79">
+        <v>66781</v>
+      </c>
+      <c r="M17" s="79">
+        <v>1635578</v>
+      </c>
+      <c r="N17" s="79">
+        <v>37982</v>
+      </c>
+      <c r="O17" s="79">
+        <v>81797</v>
+      </c>
+      <c r="P17" s="79">
+        <v>193770</v>
+      </c>
+    </row>
+    <row r="18" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B18" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="79">
+        <v>2507616</v>
+      </c>
+      <c r="F18" s="80">
+        <v>13.1</v>
+      </c>
+      <c r="G18" s="80">
+        <v>45.6</v>
+      </c>
+      <c r="H18" s="79">
+        <v>2271683</v>
+      </c>
+      <c r="I18" s="79">
+        <v>2168162</v>
+      </c>
+      <c r="J18" s="79">
+        <v>221986</v>
+      </c>
+      <c r="K18" s="79">
+        <v>235933</v>
+      </c>
+      <c r="L18" s="79">
+        <v>104426</v>
+      </c>
+      <c r="M18" s="79">
+        <v>2198139</v>
+      </c>
+      <c r="N18" s="79">
+        <v>27079</v>
+      </c>
+      <c r="O18" s="79">
+        <v>101150</v>
+      </c>
+      <c r="P18" s="79">
+        <v>244356</v>
+      </c>
+    </row>
+    <row r="19" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B19" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" s="79">
+        <v>1933164</v>
+      </c>
+      <c r="F19" s="80">
+        <v>10.1</v>
+      </c>
+      <c r="G19" s="80">
+        <v>55.7</v>
+      </c>
+      <c r="H19" s="79">
+        <v>1879815</v>
+      </c>
+      <c r="I19" s="79">
+        <v>1815835</v>
+      </c>
+      <c r="J19" s="79">
+        <v>186775</v>
+      </c>
+      <c r="K19" s="79">
+        <v>53349</v>
+      </c>
+      <c r="L19" s="79">
+        <v>72406</v>
+      </c>
+      <c r="M19" s="79">
+        <v>1838800</v>
+      </c>
+      <c r="N19" s="79">
+        <v>19955</v>
+      </c>
+      <c r="O19" s="79">
+        <v>114542</v>
+      </c>
+      <c r="P19" s="79">
+        <v>244653</v>
+      </c>
+    </row>
+    <row r="20" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B20" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="64">
+        <v>10</v>
+      </c>
+      <c r="E20" s="76">
+        <v>1298523</v>
+      </c>
+      <c r="F20" s="77">
+        <v>6.8</v>
+      </c>
+      <c r="G20" s="77">
+        <v>62.5</v>
+      </c>
+      <c r="H20" s="76">
+        <v>1292476</v>
+      </c>
+      <c r="I20" s="76">
+        <v>1247679</v>
+      </c>
+      <c r="J20" s="76">
+        <v>168202</v>
+      </c>
+      <c r="K20" s="76">
+        <v>6047</v>
+      </c>
+      <c r="L20" s="76">
+        <v>47139</v>
+      </c>
+      <c r="M20" s="76">
+        <v>1265901</v>
+      </c>
+      <c r="N20" s="76">
+        <v>14296</v>
+      </c>
+      <c r="O20" s="76">
+        <v>125318</v>
+      </c>
+      <c r="P20" s="76">
+        <v>236470</v>
+      </c>
+    </row>
+    <row r="21" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B21" s="23">
+        <v>10</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="62">
+        <v>11</v>
+      </c>
+      <c r="E21" s="79">
+        <v>1005080</v>
+      </c>
+      <c r="F21" s="80">
+        <v>5.3</v>
+      </c>
+      <c r="G21" s="80">
+        <v>67.8</v>
+      </c>
+      <c r="H21" s="79">
+        <v>1002587</v>
+      </c>
+      <c r="I21" s="79">
+        <v>960176</v>
+      </c>
+      <c r="J21" s="79">
+        <v>188388</v>
+      </c>
+      <c r="K21" s="79">
+        <v>2493</v>
+      </c>
+      <c r="L21" s="79">
+        <v>38120</v>
+      </c>
+      <c r="M21" s="79">
+        <v>976037</v>
+      </c>
+      <c r="N21" s="79">
+        <v>11416</v>
+      </c>
+      <c r="O21" s="79">
+        <v>132220</v>
+      </c>
+      <c r="P21" s="79">
+        <v>250582</v>
+      </c>
+    </row>
+    <row r="22" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B22" s="23">
+        <v>11</v>
+      </c>
+      <c r="C22" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="62">
+        <v>12</v>
+      </c>
+      <c r="E22" s="79">
+        <v>847855</v>
+      </c>
+      <c r="F22" s="80">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G22" s="80">
+        <v>72.2</v>
+      </c>
+      <c r="H22" s="79">
+        <v>846706</v>
+      </c>
+      <c r="I22" s="79">
+        <v>790205</v>
+      </c>
+      <c r="J22" s="79">
+        <v>246947</v>
+      </c>
+      <c r="K22" s="79">
+        <v>1149</v>
+      </c>
+      <c r="L22" s="79">
+        <v>31876</v>
+      </c>
+      <c r="M22" s="79">
+        <v>806569</v>
+      </c>
+      <c r="N22" s="79">
+        <v>11663</v>
+      </c>
+      <c r="O22" s="79">
+        <v>128054</v>
+      </c>
+      <c r="P22" s="79">
+        <v>304808</v>
+      </c>
+    </row>
+    <row r="23" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B23" s="23">
+        <v>12</v>
+      </c>
+      <c r="C23" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="62">
+        <v>13</v>
+      </c>
+      <c r="E23" s="79">
+        <v>761915</v>
+      </c>
+      <c r="F23" s="80">
+        <v>4</v>
+      </c>
+      <c r="G23" s="80">
+        <v>76.2</v>
+      </c>
+      <c r="H23" s="79">
+        <v>759587</v>
+      </c>
+      <c r="I23" s="79">
+        <v>681318</v>
+      </c>
+      <c r="J23" s="79">
+        <v>317297</v>
+      </c>
+      <c r="K23" s="79">
+        <v>2328</v>
+      </c>
+      <c r="L23" s="79">
+        <v>25254</v>
+      </c>
+      <c r="M23" s="79">
+        <v>694582</v>
+      </c>
+      <c r="N23" s="79">
+        <v>9131</v>
+      </c>
+      <c r="O23" s="79">
+        <v>111655</v>
+      </c>
+      <c r="P23" s="79">
+        <v>368331</v>
+      </c>
+    </row>
+    <row r="24" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B24" s="23">
+        <v>13</v>
+      </c>
+      <c r="C24" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="62">
+        <v>14</v>
+      </c>
+      <c r="E24" s="79">
+        <v>705220</v>
+      </c>
+      <c r="F24" s="80">
+        <v>3.7</v>
+      </c>
+      <c r="G24" s="80">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="H24" s="79">
+        <v>704232</v>
+      </c>
+      <c r="I24" s="79">
+        <v>604631</v>
+      </c>
+      <c r="J24" s="79">
+        <v>381724</v>
+      </c>
+      <c r="K24" s="79">
+        <v>988</v>
+      </c>
+      <c r="L24" s="79">
+        <v>19850</v>
+      </c>
+      <c r="M24" s="79">
+        <v>609605</v>
+      </c>
+      <c r="N24" s="79">
+        <v>2269</v>
+      </c>
+      <c r="O24" s="79">
+        <v>85809</v>
+      </c>
+      <c r="P24" s="79">
+        <v>424974</v>
+      </c>
+    </row>
+    <row r="25" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B25" s="23">
+        <v>14</v>
+      </c>
+      <c r="C25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="62">
+        <v>15</v>
+      </c>
+      <c r="E25" s="79">
+        <v>672033</v>
+      </c>
+      <c r="F25" s="80">
+        <v>3.5</v>
+      </c>
+      <c r="G25" s="80">
+        <v>83.4</v>
+      </c>
+      <c r="H25" s="79">
+        <v>671776</v>
+      </c>
+      <c r="I25" s="79">
+        <v>556182</v>
+      </c>
+      <c r="J25" s="79">
+        <v>428168</v>
+      </c>
+      <c r="K25" s="79">
+        <v>257</v>
+      </c>
+      <c r="L25" s="79">
+        <v>16094</v>
+      </c>
+      <c r="M25" s="79">
+        <v>558961</v>
+      </c>
+      <c r="N25" s="79">
+        <v>1167</v>
+      </c>
+      <c r="O25" s="79">
+        <v>65575</v>
+      </c>
+      <c r="P25" s="79">
+        <v>463003</v>
+      </c>
+    </row>
+    <row r="26" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B26" s="65">
+        <v>15</v>
+      </c>
+      <c r="C26" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="66">
+        <v>16</v>
+      </c>
+      <c r="E26" s="83">
+        <v>639086</v>
+      </c>
+      <c r="F26" s="84">
+        <v>3.3</v>
+      </c>
+      <c r="G26" s="84">
+        <v>86.7</v>
+      </c>
+      <c r="H26" s="83">
+        <v>639074</v>
+      </c>
+      <c r="I26" s="83">
+        <v>514248</v>
+      </c>
+      <c r="J26" s="83">
+        <v>445890</v>
+      </c>
+      <c r="K26" s="83">
+        <v>12</v>
+      </c>
+      <c r="L26" s="83">
+        <v>13113</v>
+      </c>
+      <c r="M26" s="83">
+        <v>516103</v>
+      </c>
+      <c r="N26" s="83">
+        <v>736</v>
+      </c>
+      <c r="O26" s="83">
+        <v>49680</v>
+      </c>
+      <c r="P26" s="83">
+        <v>469270</v>
+      </c>
+    </row>
+    <row r="27" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B27" s="23">
+        <v>16</v>
+      </c>
+      <c r="C27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="62">
+        <v>17</v>
+      </c>
+      <c r="E27" s="81">
+        <v>592089</v>
+      </c>
+      <c r="F27" s="82">
+        <v>3.1</v>
+      </c>
+      <c r="G27" s="82">
+        <v>89.8</v>
+      </c>
+      <c r="H27" s="81">
+        <v>592089</v>
+      </c>
+      <c r="I27" s="81">
+        <v>464187</v>
+      </c>
+      <c r="J27" s="81">
+        <v>431011</v>
+      </c>
+      <c r="K27" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L27" s="81">
+        <v>10804</v>
+      </c>
+      <c r="M27" s="81">
+        <v>465581</v>
+      </c>
+      <c r="N27" s="81">
+        <v>569</v>
+      </c>
+      <c r="O27" s="81">
+        <v>37069</v>
+      </c>
+      <c r="P27" s="81">
+        <v>444936</v>
+      </c>
+    </row>
+    <row r="28" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B28" s="23">
+        <v>17</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="62">
+        <v>18</v>
+      </c>
+      <c r="E28" s="81">
+        <v>525494</v>
+      </c>
+      <c r="F28" s="82">
+        <v>2.7</v>
+      </c>
+      <c r="G28" s="82">
+        <v>92.6</v>
+      </c>
+      <c r="H28" s="81">
+        <v>525494</v>
+      </c>
+      <c r="I28" s="81">
+        <v>401832</v>
+      </c>
+      <c r="J28" s="81">
+        <v>385418</v>
+      </c>
+      <c r="K28" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L28" s="81">
+        <v>9317</v>
+      </c>
+      <c r="M28" s="81">
+        <v>402831</v>
+      </c>
+      <c r="N28" s="81">
+        <v>465</v>
+      </c>
+      <c r="O28" s="81">
+        <v>27934</v>
+      </c>
+      <c r="P28" s="81">
+        <v>392841</v>
+      </c>
+    </row>
+    <row r="29" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B29" s="23">
+        <v>18</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="62">
+        <v>19</v>
+      </c>
+      <c r="E29" s="81">
+        <v>448710</v>
+      </c>
+      <c r="F29" s="82">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="G29" s="82">
+        <v>94.9</v>
+      </c>
+      <c r="H29" s="81">
+        <v>448710</v>
+      </c>
+      <c r="I29" s="81">
+        <v>335138</v>
+      </c>
+      <c r="J29" s="81">
+        <v>319343</v>
+      </c>
+      <c r="K29" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="81">
+        <v>9470</v>
+      </c>
+      <c r="M29" s="81">
+        <v>335915</v>
+      </c>
+      <c r="N29" s="81">
+        <v>356</v>
+      </c>
+      <c r="O29" s="81">
+        <v>21266</v>
+      </c>
+      <c r="P29" s="81">
+        <v>323738</v>
+      </c>
+    </row>
+    <row r="30" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B30" s="63">
+        <v>19</v>
+      </c>
+      <c r="C30" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="64">
+        <v>20</v>
+      </c>
+      <c r="E30" s="76">
+        <v>350232</v>
+      </c>
+      <c r="F30" s="77">
+        <v>1.8</v>
+      </c>
+      <c r="G30" s="77">
+        <v>96.8</v>
+      </c>
+      <c r="H30" s="76">
+        <v>350232</v>
+      </c>
+      <c r="I30" s="76">
+        <v>250949</v>
+      </c>
+      <c r="J30" s="76">
+        <v>249191</v>
+      </c>
+      <c r="K30" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" s="76">
+        <v>6913</v>
+      </c>
+      <c r="M30" s="76">
+        <v>251470</v>
+      </c>
+      <c r="N30" s="76">
+        <v>237</v>
+      </c>
+      <c r="O30" s="76">
+        <v>17401</v>
+      </c>
+      <c r="P30" s="76">
+        <v>251394</v>
+      </c>
+    </row>
+    <row r="31" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B31" s="23">
+        <v>20</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" s="62">
+        <v>21</v>
+      </c>
+      <c r="E31" s="81">
+        <v>237870</v>
+      </c>
+      <c r="F31" s="82">
+        <v>1.2</v>
+      </c>
+      <c r="G31" s="82">
+        <v>98</v>
+      </c>
+      <c r="H31" s="81">
+        <v>237870</v>
+      </c>
+      <c r="I31" s="81">
+        <v>156432</v>
+      </c>
+      <c r="J31" s="81">
+        <v>183402</v>
+      </c>
+      <c r="K31" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L31" s="81">
+        <v>2636</v>
+      </c>
+      <c r="M31" s="81">
+        <v>156675</v>
+      </c>
+      <c r="N31" s="81">
+        <v>107</v>
+      </c>
+      <c r="O31" s="81">
+        <v>12062</v>
+      </c>
+      <c r="P31" s="81">
+        <v>184136</v>
+      </c>
+    </row>
+    <row r="32" spans="2:16" ht="15.6" customHeight="1">
+      <c r="B32" s="23">
+        <v>21</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="62">
+        <v>22</v>
+      </c>
+      <c r="E32" s="81">
+        <v>154916</v>
+      </c>
+      <c r="F32" s="82">
         <v>0.8</v>
       </c>
-      <c r="G12" s="83">
+      <c r="G32" s="82">
+        <v>98.8</v>
+      </c>
+      <c r="H32" s="81">
+        <v>154916</v>
+      </c>
+      <c r="I32" s="81">
+        <v>92740</v>
+      </c>
+      <c r="J32" s="81">
+        <v>128411</v>
+      </c>
+      <c r="K32" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L32" s="81">
+        <v>782</v>
+      </c>
+      <c r="M32" s="81">
+        <v>92851</v>
+      </c>
+      <c r="N32" s="81">
+        <v>51</v>
+      </c>
+      <c r="O32" s="81">
+        <v>7270</v>
+      </c>
+      <c r="P32" s="81">
+        <v>128703</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B33" s="23">
+        <v>22</v>
+      </c>
+      <c r="C33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="62">
+        <v>23</v>
+      </c>
+      <c r="E33" s="81">
+        <v>100063</v>
+      </c>
+      <c r="F33" s="82">
+        <v>0.5</v>
+      </c>
+      <c r="G33" s="82">
+        <v>99.3</v>
+      </c>
+      <c r="H33" s="81">
+        <v>100063</v>
+      </c>
+      <c r="I33" s="81">
+        <v>55636</v>
+      </c>
+      <c r="J33" s="81">
+        <v>85808</v>
+      </c>
+      <c r="K33" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L33" s="81">
+        <v>432</v>
+      </c>
+      <c r="M33" s="81">
+        <v>55703</v>
+      </c>
+      <c r="N33" s="81">
+        <v>35</v>
+      </c>
+      <c r="O33" s="81">
+        <v>3993</v>
+      </c>
+      <c r="P33" s="81">
+        <v>85958</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B34" s="23">
+        <v>23</v>
+      </c>
+      <c r="C34" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="62">
+        <v>24</v>
+      </c>
+      <c r="E34" s="81">
+        <v>61193</v>
+      </c>
+      <c r="F34" s="82">
+        <v>0.3</v>
+      </c>
+      <c r="G34" s="82">
+        <v>99.6</v>
+      </c>
+      <c r="H34" s="81">
+        <v>61193</v>
+      </c>
+      <c r="I34" s="81">
+        <v>32628</v>
+      </c>
+      <c r="J34" s="81">
+        <v>52642</v>
+      </c>
+      <c r="K34" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L34" s="81">
+        <v>253</v>
+      </c>
+      <c r="M34" s="81">
+        <v>32667</v>
+      </c>
+      <c r="N34" s="81">
+        <v>14</v>
+      </c>
+      <c r="O34" s="81">
+        <v>2179</v>
+      </c>
+      <c r="P34" s="81">
+        <v>52745</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B35" s="63">
+        <v>24</v>
+      </c>
+      <c r="C35" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="64">
+        <v>25</v>
+      </c>
+      <c r="E35" s="76">
+        <v>33662</v>
+      </c>
+      <c r="F35" s="77">
+        <v>0.2</v>
+      </c>
+      <c r="G35" s="77">
+        <v>99.8</v>
+      </c>
+      <c r="H35" s="76">
+        <v>33662</v>
+      </c>
+      <c r="I35" s="76">
+        <v>17749</v>
+      </c>
+      <c r="J35" s="76">
+        <v>28500</v>
+      </c>
+      <c r="K35" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="L35" s="76">
+        <v>162</v>
+      </c>
+      <c r="M35" s="76">
+        <v>17773</v>
+      </c>
+      <c r="N35" s="76">
+        <v>9</v>
+      </c>
+      <c r="O35" s="76">
+        <v>1178</v>
+      </c>
+      <c r="P35" s="76">
+        <v>28561</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B36" s="65">
+        <v>25</v>
+      </c>
+      <c r="C36" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" s="66">
+        <v>26</v>
+      </c>
+      <c r="E36" s="83">
+        <v>17417</v>
+      </c>
+      <c r="F36" s="84">
+        <v>0.1</v>
+      </c>
+      <c r="G36" s="84">
+        <v>99.9</v>
+      </c>
+      <c r="H36" s="83">
+        <v>17417</v>
+      </c>
+      <c r="I36" s="83">
+        <v>9610</v>
+      </c>
+      <c r="J36" s="83">
+        <v>14011</v>
+      </c>
+      <c r="K36" s="83" t="s">
+        <v>25</v>
+      </c>
+      <c r="L36" s="83">
+        <v>201</v>
+      </c>
+      <c r="M36" s="83">
+        <v>9626</v>
+      </c>
+      <c r="N36" s="83">
+        <v>11</v>
+      </c>
+      <c r="O36" s="83">
+        <v>676</v>
+      </c>
+      <c r="P36" s="83">
+        <v>14050</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B37" s="23">
+        <v>26</v>
+      </c>
+      <c r="C37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="62">
+        <v>27</v>
+      </c>
+      <c r="E37" s="81">
+        <v>8257</v>
+      </c>
+      <c r="F37" s="82">
+        <v>0</v>
+      </c>
+      <c r="G37" s="82">
+        <v>100</v>
+      </c>
+      <c r="H37" s="81">
+        <v>8257</v>
+      </c>
+      <c r="I37" s="81">
+        <v>4803</v>
+      </c>
+      <c r="J37" s="81">
+        <v>6169</v>
+      </c>
+      <c r="K37" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L37" s="81">
+        <v>163</v>
+      </c>
+      <c r="M37" s="81">
+        <v>4811</v>
+      </c>
+      <c r="N37" s="81">
+        <v>6</v>
+      </c>
+      <c r="O37" s="81">
+        <v>358</v>
+      </c>
+      <c r="P37" s="81">
+        <v>6184</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B38" s="23">
+        <v>27</v>
+      </c>
+      <c r="C38" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="62">
+        <v>28</v>
+      </c>
+      <c r="E38" s="81">
+        <v>3774</v>
+      </c>
+      <c r="F38" s="82">
+        <v>0</v>
+      </c>
+      <c r="G38" s="82">
+        <v>100</v>
+      </c>
+      <c r="H38" s="81">
+        <v>3774</v>
+      </c>
+      <c r="I38" s="81">
+        <v>2287</v>
+      </c>
+      <c r="J38" s="81">
+        <v>2717</v>
+      </c>
+      <c r="K38" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L38" s="81">
+        <v>33</v>
+      </c>
+      <c r="M38" s="81">
+        <v>2290</v>
+      </c>
+      <c r="N38" s="81">
         <v>1</v>
       </c>
-      <c r="H12" s="82">
-[...31 lines deleted...]
-      <c r="C13" s="25" t="s">
+      <c r="O38" s="81">
+        <v>185</v>
+      </c>
+      <c r="P38" s="81">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B39" s="23">
+        <v>28</v>
+      </c>
+      <c r="C39" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="64" t="s">
-[...43 lines deleted...]
-      <c r="C14" s="25" t="s">
+      <c r="D39" s="62">
+        <v>29</v>
+      </c>
+      <c r="E39" s="81">
+        <v>1739</v>
+      </c>
+      <c r="F39" s="82">
+        <v>0</v>
+      </c>
+      <c r="G39" s="82">
+        <v>100</v>
+      </c>
+      <c r="H39" s="81">
+        <v>1739</v>
+      </c>
+      <c r="I39" s="81">
+        <v>1067</v>
+      </c>
+      <c r="J39" s="81">
+        <v>1171</v>
+      </c>
+      <c r="K39" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="L39" s="81">
+        <v>5</v>
+      </c>
+      <c r="M39" s="81">
+        <v>1069</v>
+      </c>
+      <c r="N39" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="O39" s="81">
+        <v>79</v>
+      </c>
+      <c r="P39" s="81">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B40" s="63">
+        <v>29</v>
+      </c>
+      <c r="C40" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="64" t="s">
-[...43 lines deleted...]
-      <c r="C15" s="65" t="s">
+      <c r="D40" s="64">
+        <v>30</v>
+      </c>
+      <c r="E40" s="76">
+        <v>857</v>
+      </c>
+      <c r="F40" s="77">
+        <v>0</v>
+      </c>
+      <c r="G40" s="77">
+        <v>100</v>
+      </c>
+      <c r="H40" s="76">
+        <v>857</v>
+      </c>
+      <c r="I40" s="76">
+        <v>494</v>
+      </c>
+      <c r="J40" s="76">
+        <v>596</v>
+      </c>
+      <c r="K40" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="L40" s="76">
+        <v>1</v>
+      </c>
+      <c r="M40" s="76">
+        <v>496</v>
+      </c>
+      <c r="N40" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="O40" s="76">
+        <v>44</v>
+      </c>
+      <c r="P40" s="76">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" ht="15.6" customHeight="1">
+      <c r="B41" s="67">
+        <v>30</v>
+      </c>
+      <c r="C41" s="67" t="s">
         <v>16</v>
       </c>
-      <c r="D15" s="66" t="s">
-[...537 lines deleted...]
-      <c r="K26" s="86" t="s">
+      <c r="D41" s="68"/>
+      <c r="E41" s="85">
+        <v>1280</v>
+      </c>
+      <c r="F41" s="86">
+        <v>0</v>
+      </c>
+      <c r="G41" s="86">
+        <v>100</v>
+      </c>
+      <c r="H41" s="85">
+        <v>1280</v>
+      </c>
+      <c r="I41" s="85">
+        <v>782</v>
+      </c>
+      <c r="J41" s="85">
+        <v>745</v>
+      </c>
+      <c r="K41" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="L26" s="86">
-[...43 lines deleted...]
-      <c r="K27" s="84" t="s">
+      <c r="L41" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="L27" s="84">
-[...43 lines deleted...]
-      <c r="K28" s="84" t="s">
+      <c r="M41" s="85">
+        <v>790</v>
+      </c>
+      <c r="N41" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="L28" s="84">
-[...445 lines deleted...]
-      <c r="D38" s="64">
+      <c r="O41" s="85">
+        <v>55</v>
+      </c>
+      <c r="P41" s="85">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" s="89" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A42" s="88"/>
+      <c r="E42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="E38" s="84">
-[...37 lines deleted...]
-      <c r="B39" s="25">
+      <c r="F42" s="91"/>
+      <c r="G42" s="91"/>
+      <c r="H42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="C39" s="25" t="s">
-[...136 lines deleted...]
-      <c r="E42" s="93" t="s">
+      <c r="I42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="F42" s="94"/>
-[...1 lines deleted...]
-      <c r="H42" s="93" t="s">
+      <c r="J42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="I42" s="93" t="s">
+      <c r="K42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="J42" s="93" t="s">
+      <c r="L42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="K42" s="93" t="s">
+      <c r="M42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="L42" s="93" t="s">
+      <c r="N42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="M42" s="93" t="s">
+      <c r="O42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="N42" s="93" t="s">
+      <c r="P42" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="O42" s="93" t="s">
-[...8 lines deleted...]
-      <c r="B43" s="90" t="s">
+    </row>
+    <row r="43" spans="1:16" s="78" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A43" s="73"/>
+      <c r="B43" s="87" t="s">
         <v>106</v>
       </c>
-      <c r="C43" s="90"/>
-[...31 lines deleted...]
-        <v>132864</v>
+      <c r="C43" s="87"/>
+      <c r="D43" s="87"/>
+      <c r="E43" s="85">
+        <v>97962</v>
+      </c>
+      <c r="F43" s="85"/>
+      <c r="G43" s="85"/>
+      <c r="H43" s="85">
+        <v>104895</v>
+      </c>
+      <c r="I43" s="85">
+        <v>100909</v>
+      </c>
+      <c r="J43" s="85">
+        <v>141687</v>
+      </c>
+      <c r="K43" s="85">
+        <v>54704</v>
+      </c>
+      <c r="L43" s="85">
+        <v>94711</v>
+      </c>
+      <c r="M43" s="85">
+        <v>95260</v>
+      </c>
+      <c r="N43" s="85">
+        <v>28574</v>
+      </c>
+      <c r="O43" s="85">
+        <v>92833</v>
+      </c>
+      <c r="P43" s="85">
+        <v>136985</v>
       </c>
     </row>
     <row r="44" spans="1:16" ht="15.6" customHeight="1">
-      <c r="E44" s="27"/>
-[...8 lines deleted...]
-      <c r="P44" s="27"/>
+      <c r="E44" s="25"/>
+      <c r="H44" s="25"/>
+      <c r="I44" s="25"/>
+      <c r="J44" s="25"/>
+      <c r="K44" s="25"/>
+      <c r="L44" s="25"/>
+      <c r="M44" s="25"/>
+      <c r="N44" s="25"/>
+      <c r="O44" s="25"/>
+      <c r="P44" s="25"/>
     </row>
     <row r="45" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B45" s="26" t="s">
+      <c r="B45" s="24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B46" s="26" t="s">
+      <c r="B46" s="24" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="47" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B47" s="26" t="s">
+      <c r="B47" s="24" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="48" spans="1:16" ht="15.6" customHeight="1">
-      <c r="B48" s="26" t="s">
+      <c r="B48" s="24" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="49" spans="2:2">
-      <c r="B49" s="72"/>
+      <c r="B49" s="70"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="D11:D19 B12:B20" numberStoredAsText="1"/>
+    <ignoredError sqref="B12:B20 D11:D19" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>