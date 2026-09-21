--- v0 (2026-06-15)
+++ v1 (2026-09-21)
@@ -1,85 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{6D4807C1-4ADD-4564-9210-AEC6B4E4C5BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5C03B0A7-08FC-4515-9C2C-877E83AF9814}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{20AE343B-00DA-453D-9804-55C084462C89}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{DA996AB5-FC66-4FF6-BA64-4574FCB9B22E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3AA0DFC5-D01A-454D-9D4B-1382529A7263}"/>
   </bookViews>
   <sheets>
-    <sheet name="25-12-02" sheetId="2" r:id="rId1"/>
+    <sheet name="２　被疑事件の処理人員" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'25-12-02'!$A$1:$P$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'２　被疑事件の処理人員'!$A$1:$P$64</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="76">
   <si>
     <t>２　　罪　名　別　　　　被　　　疑　　　事　　　件　　　の　　　処　　　理　　　人　　　員</t>
     <rPh sb="3" eb="4">
       <t>ツミ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>メイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ベツ</t>
     </rPh>
     <rPh sb="12" eb="13">
@@ -975,70 +974,70 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="7"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="7"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="7"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="桁区切り_PPMN0001～0005" xfId="2" xr:uid="{65D901EC-D697-464B-AF4F-E5D28251821A}"/>
+    <cellStyle name="桁区切り_PPMN0001～0005" xfId="2" xr:uid="{52DD54E8-B19C-4407-A734-A068C92B77CF}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_PPMN0001～0005" xfId="3" xr:uid="{52A4A949-F800-45F4-9E81-5C03864A8200}"/>
-    <cellStyle name="標準_法務統計月報（刑事関係）（５月）" xfId="1" xr:uid="{E2BCF8F9-4EF2-425A-BEFC-92DB2BCEF8CD}"/>
+    <cellStyle name="標準_PPMN0001～0005" xfId="3" xr:uid="{D063D7EB-312B-49ED-8030-84782C500823}"/>
+    <cellStyle name="標準_法務統計月報（刑事関係）（５月）" xfId="1" xr:uid="{934BF1C1-2AE6-46B9-BF37-C1A72DBDA0FD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1317,333 +1316,333 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0DAA7DE-A548-44B5-9F63-AD260D7F7D59}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B0C58E3-B547-4767-A117-06E06BA7B797}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q67"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G66" sqref="G66"/>
       <selection pane="topRight" activeCell="G66" sqref="G66"/>
       <selection pane="bottomLeft" activeCell="G66" sqref="G66"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.4140625" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="16384" width="9.4140625" style="1"/>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="45.625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="1.625" style="2" customWidth="1"/>
+    <col min="4" max="15" width="14.625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="20.625" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="22" customHeight="1">
+    <row r="1" spans="1:16" ht="21.95" customHeight="1">
       <c r="F1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="P1" s="4">
         <v>45992</v>
       </c>
     </row>
-    <row r="2" spans="1:16" ht="22" customHeight="1">
+    <row r="2" spans="1:16" ht="21.95" customHeight="1">
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="O2" s="6"/>
       <c r="P2" s="7" t="str">
         <f>"("&amp;IF(TEXT(P1,"e")="1",TEXT(P1,"ggg")&amp;"元",TEXT(P1,"ggge"))&amp;"年"&amp;TEXT(P1,"m")&amp;"月分)"</f>
         <v>(令和7年12月分)</v>
       </c>
     </row>
-    <row r="3" spans="1:16" ht="4" customHeight="1">
+    <row r="3" spans="1:16" ht="3.95" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="10"/>
       <c r="P3" s="11"/>
     </row>
-    <row r="4" spans="1:16" ht="20.149999999999999" customHeight="1">
+    <row r="4" spans="1:16" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="13"/>
       <c r="D4" s="47" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="50" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51"/>
       <c r="O4" s="52"/>
       <c r="P4" s="53" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:16" ht="20.149999999999999" customHeight="1">
+    <row r="5" spans="1:16" ht="20.100000000000001" customHeight="1">
       <c r="B5" s="45"/>
       <c r="C5" s="14"/>
       <c r="D5" s="48"/>
       <c r="E5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="J5" s="15"/>
       <c r="K5" s="15"/>
       <c r="L5" s="15"/>
       <c r="M5" s="47" t="s">
         <v>7</v>
       </c>
       <c r="N5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="O5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="P5" s="54"/>
     </row>
-    <row r="6" spans="1:16" ht="20.149999999999999" customHeight="1">
+    <row r="6" spans="1:16" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="17"/>
       <c r="B6" s="46"/>
       <c r="C6" s="18"/>
       <c r="D6" s="49"/>
       <c r="E6" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="19" t="s">
         <v>14</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>16</v>
       </c>
       <c r="M6" s="49"/>
       <c r="N6" s="20" t="s">
         <v>17</v>
       </c>
       <c r="O6" s="20" t="s">
         <v>17</v>
       </c>
       <c r="P6" s="55"/>
     </row>
-    <row r="7" spans="1:16" ht="40" customHeight="1">
+    <row r="7" spans="1:16" ht="39.950000000000003" customHeight="1">
       <c r="B7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="22"/>
       <c r="D7" s="23">
-        <v>97714</v>
+        <v>97710</v>
       </c>
       <c r="E7" s="23">
-        <v>28503</v>
+        <v>28499</v>
       </c>
       <c r="F7" s="23">
-        <v>10173</v>
+        <v>10169</v>
       </c>
       <c r="G7" s="23">
         <v>18330</v>
       </c>
       <c r="H7" s="23">
         <v>0</v>
       </c>
       <c r="I7" s="23">
-        <v>50290</v>
+        <v>50287</v>
       </c>
       <c r="J7" s="23">
-        <v>41090</v>
+        <v>41087</v>
       </c>
       <c r="K7" s="23">
         <v>7438</v>
       </c>
       <c r="L7" s="23">
         <v>1762</v>
       </c>
       <c r="M7" s="23">
         <v>169</v>
       </c>
       <c r="N7" s="23">
-        <v>12179</v>
+        <v>12181</v>
       </c>
       <c r="O7" s="23">
-        <v>6573</v>
+        <v>6574</v>
       </c>
       <c r="P7" s="23">
-        <v>30064</v>
+        <v>30071</v>
       </c>
     </row>
     <row r="8" spans="1:16" ht="21" customHeight="1">
       <c r="B8" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="23">
-        <v>60366</v>
+        <v>60363</v>
       </c>
       <c r="E8" s="23">
-        <v>13828</v>
+        <v>13824</v>
       </c>
       <c r="F8" s="23">
-        <v>6800</v>
+        <v>6796</v>
       </c>
       <c r="G8" s="23">
         <v>7028</v>
       </c>
       <c r="H8" s="23">
         <v>0</v>
       </c>
       <c r="I8" s="23">
         <v>36271</v>
       </c>
       <c r="J8" s="23">
-        <v>29682</v>
+        <v>29681</v>
       </c>
       <c r="K8" s="23">
-        <v>5207</v>
+        <v>5208</v>
       </c>
       <c r="L8" s="23">
         <v>1382</v>
       </c>
       <c r="M8" s="23">
         <v>101</v>
       </c>
       <c r="N8" s="23">
         <v>5450</v>
       </c>
       <c r="O8" s="23">
-        <v>4716</v>
+        <v>4717</v>
       </c>
       <c r="P8" s="23">
-        <v>20296</v>
+        <v>20302</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="21" customHeight="1">
       <c r="B9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="25"/>
       <c r="D9" s="26">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="E9" s="26">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F9" s="26">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G9" s="26">
         <v>57</v>
       </c>
       <c r="H9" s="26">
         <v>0</v>
       </c>
       <c r="I9" s="26">
         <v>120</v>
       </c>
       <c r="J9" s="26">
         <v>92</v>
       </c>
       <c r="K9" s="26">
         <v>24</v>
       </c>
       <c r="L9" s="26">
         <v>4</v>
       </c>
       <c r="M9" s="26">
         <v>0</v>
       </c>
       <c r="N9" s="26">
         <v>68</v>
       </c>
       <c r="O9" s="26">
         <v>13</v>
       </c>
       <c r="P9" s="26">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="21" customHeight="1">
       <c r="B10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="22"/>
       <c r="D10" s="26">
         <v>0</v>
       </c>
       <c r="E10" s="26">
         <v>0</v>
       </c>
       <c r="F10" s="26">
         <v>0</v>
       </c>
       <c r="G10" s="26">
         <v>0</v>
       </c>
       <c r="H10" s="26">
         <v>0</v>
       </c>
       <c r="I10" s="26">
         <v>0</v>
       </c>
@@ -1734,96 +1733,96 @@
       <c r="H12" s="26">
         <v>0</v>
       </c>
       <c r="I12" s="26">
         <v>363</v>
       </c>
       <c r="J12" s="26">
         <v>279</v>
       </c>
       <c r="K12" s="26">
         <v>76</v>
       </c>
       <c r="L12" s="26">
         <v>8</v>
       </c>
       <c r="M12" s="26">
         <v>0</v>
       </c>
       <c r="N12" s="26">
         <v>144</v>
       </c>
       <c r="O12" s="26">
         <v>174</v>
       </c>
       <c r="P12" s="26">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="21" customHeight="1">
       <c r="B13" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="25"/>
       <c r="D13" s="26">
         <v>355</v>
       </c>
       <c r="E13" s="26">
         <v>119</v>
       </c>
       <c r="F13" s="26">
         <v>99</v>
       </c>
       <c r="G13" s="26">
         <v>20</v>
       </c>
       <c r="H13" s="26">
         <v>0</v>
       </c>
       <c r="I13" s="26">
         <v>196</v>
       </c>
       <c r="J13" s="26">
         <v>72</v>
       </c>
       <c r="K13" s="26">
         <v>63</v>
       </c>
       <c r="L13" s="26">
         <v>61</v>
       </c>
       <c r="M13" s="26">
         <v>0</v>
       </c>
       <c r="N13" s="26">
         <v>33</v>
       </c>
       <c r="O13" s="26">
         <v>7</v>
       </c>
       <c r="P13" s="26">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="14" spans="1:16" ht="21" customHeight="1">
       <c r="B14" s="24" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="25"/>
       <c r="D14" s="26">
         <v>2</v>
       </c>
       <c r="E14" s="26">
         <v>1</v>
       </c>
       <c r="F14" s="26">
         <v>1</v>
       </c>
       <c r="G14" s="26">
         <v>0</v>
       </c>
       <c r="H14" s="26">
         <v>0</v>
       </c>
       <c r="I14" s="26">
         <v>1</v>
       </c>
@@ -1869,51 +1868,51 @@
       <c r="H15" s="26">
         <v>0</v>
       </c>
       <c r="I15" s="26">
         <v>11</v>
       </c>
       <c r="J15" s="26">
         <v>5</v>
       </c>
       <c r="K15" s="26">
         <v>6</v>
       </c>
       <c r="L15" s="26">
         <v>0</v>
       </c>
       <c r="M15" s="26">
         <v>0</v>
       </c>
       <c r="N15" s="26">
         <v>0</v>
       </c>
       <c r="O15" s="26">
         <v>2</v>
       </c>
       <c r="P15" s="26">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="21" customHeight="1">
       <c r="B16" s="28" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="26">
         <v>3</v>
       </c>
       <c r="E16" s="26">
         <v>0</v>
       </c>
       <c r="F16" s="26">
         <v>0</v>
       </c>
       <c r="G16" s="26">
         <v>0</v>
       </c>
       <c r="H16" s="26">
         <v>0</v>
       </c>
       <c r="I16" s="26">
         <v>3</v>
       </c>
@@ -2049,51 +2048,51 @@
       <c r="H19" s="26">
         <v>0</v>
       </c>
       <c r="I19" s="26">
         <v>422</v>
       </c>
       <c r="J19" s="26">
         <v>218</v>
       </c>
       <c r="K19" s="26">
         <v>202</v>
       </c>
       <c r="L19" s="26">
         <v>2</v>
       </c>
       <c r="M19" s="26">
         <v>3</v>
       </c>
       <c r="N19" s="26">
         <v>19</v>
       </c>
       <c r="O19" s="26">
         <v>51</v>
       </c>
       <c r="P19" s="26">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="20" spans="2:16" ht="21" customHeight="1">
       <c r="B20" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="25"/>
       <c r="D20" s="26">
         <v>33</v>
       </c>
       <c r="E20" s="26">
         <v>3</v>
       </c>
       <c r="F20" s="26">
         <v>3</v>
       </c>
       <c r="G20" s="26">
         <v>0</v>
       </c>
       <c r="H20" s="26">
         <v>0</v>
       </c>
       <c r="I20" s="26">
         <v>30</v>
       </c>
@@ -2103,87 +2102,87 @@
       <c r="K20" s="26">
         <v>28</v>
       </c>
       <c r="L20" s="26">
         <v>1</v>
       </c>
       <c r="M20" s="26">
         <v>0</v>
       </c>
       <c r="N20" s="26">
         <v>0</v>
       </c>
       <c r="O20" s="26">
         <v>0</v>
       </c>
       <c r="P20" s="26">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="2:16" ht="21" customHeight="1">
       <c r="B21" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="25"/>
       <c r="D21" s="26">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="E21" s="26">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F21" s="26">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G21" s="26">
         <v>0</v>
       </c>
       <c r="H21" s="26">
         <v>0</v>
       </c>
       <c r="I21" s="26">
         <v>314</v>
       </c>
       <c r="J21" s="26">
         <v>88</v>
       </c>
       <c r="K21" s="26">
         <v>225</v>
       </c>
       <c r="L21" s="26">
         <v>1</v>
       </c>
       <c r="M21" s="26">
         <v>0</v>
       </c>
       <c r="N21" s="26">
         <v>10</v>
       </c>
       <c r="O21" s="26">
         <v>29</v>
       </c>
       <c r="P21" s="26">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="22" spans="2:16" ht="21" customHeight="1">
       <c r="B22" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="22"/>
       <c r="D22" s="26">
         <v>22</v>
       </c>
       <c r="E22" s="26">
         <v>8</v>
       </c>
       <c r="F22" s="26">
         <v>5</v>
       </c>
       <c r="G22" s="26">
         <v>3</v>
       </c>
       <c r="H22" s="26">
         <v>0</v>
       </c>
       <c r="I22" s="26">
         <v>7</v>
       </c>
@@ -2508,594 +2507,594 @@
       <c r="K29" s="26">
         <v>2</v>
       </c>
       <c r="L29" s="26">
         <v>1</v>
       </c>
       <c r="M29" s="26">
         <v>0</v>
       </c>
       <c r="N29" s="26">
         <v>0</v>
       </c>
       <c r="O29" s="26">
         <v>0</v>
       </c>
       <c r="P29" s="26">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="2:16" ht="21" customHeight="1">
       <c r="B30" s="24" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="25"/>
       <c r="D30" s="26">
-        <v>3390</v>
+        <v>3389</v>
       </c>
       <c r="E30" s="26">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="F30" s="26">
         <v>240</v>
       </c>
       <c r="G30" s="26">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="H30" s="26">
         <v>0</v>
       </c>
       <c r="I30" s="26">
         <v>1919</v>
       </c>
       <c r="J30" s="26">
         <v>1305</v>
       </c>
       <c r="K30" s="26">
         <v>542</v>
       </c>
       <c r="L30" s="26">
         <v>72</v>
       </c>
       <c r="M30" s="26">
         <v>4</v>
       </c>
       <c r="N30" s="26">
         <v>413</v>
       </c>
       <c r="O30" s="26">
         <v>374</v>
       </c>
       <c r="P30" s="26">
-        <v>2524</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="31" spans="2:16" ht="21" customHeight="1">
       <c r="B31" s="24" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="25"/>
       <c r="D31" s="26">
-        <v>2727</v>
+        <v>2728</v>
       </c>
       <c r="E31" s="26">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="F31" s="26">
         <v>90</v>
       </c>
       <c r="G31" s="26">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="H31" s="26">
         <v>0</v>
       </c>
       <c r="I31" s="26">
         <v>1677</v>
       </c>
       <c r="J31" s="26">
         <v>1361</v>
       </c>
       <c r="K31" s="26">
         <v>299</v>
       </c>
       <c r="L31" s="26">
         <v>17</v>
       </c>
       <c r="M31" s="26">
         <v>2</v>
       </c>
       <c r="N31" s="26">
         <v>293</v>
       </c>
       <c r="O31" s="26">
         <v>171</v>
       </c>
       <c r="P31" s="26">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="32" spans="2:16" ht="21" customHeight="1">
       <c r="B32" s="24" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="25"/>
       <c r="D32" s="26">
         <v>5</v>
       </c>
       <c r="E32" s="26">
         <v>0</v>
       </c>
       <c r="F32" s="26">
         <v>0</v>
       </c>
       <c r="G32" s="26">
         <v>0</v>
       </c>
       <c r="H32" s="26">
         <v>0</v>
       </c>
       <c r="I32" s="26">
         <v>0</v>
       </c>
       <c r="J32" s="26">
         <v>0</v>
       </c>
       <c r="K32" s="26">
         <v>0</v>
       </c>
       <c r="L32" s="26">
         <v>0</v>
       </c>
       <c r="M32" s="26">
         <v>0</v>
       </c>
       <c r="N32" s="26">
         <v>0</v>
       </c>
       <c r="O32" s="26">
         <v>5</v>
       </c>
       <c r="P32" s="26">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="33" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B33" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="22"/>
       <c r="D33" s="26">
         <v>110</v>
       </c>
       <c r="E33" s="26">
         <v>62</v>
       </c>
       <c r="F33" s="26">
         <v>62</v>
       </c>
       <c r="G33" s="26">
         <v>0</v>
       </c>
       <c r="H33" s="26">
         <v>0</v>
       </c>
       <c r="I33" s="26">
         <v>30</v>
       </c>
       <c r="J33" s="26">
         <v>7</v>
       </c>
       <c r="K33" s="26">
         <v>22</v>
       </c>
       <c r="L33" s="26">
         <v>1</v>
       </c>
       <c r="M33" s="26">
         <v>1</v>
       </c>
       <c r="N33" s="26">
         <v>8</v>
       </c>
       <c r="O33" s="26">
         <v>9</v>
       </c>
       <c r="P33" s="26">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="Q33" s="26"/>
     </row>
-    <row r="34" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="34" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B34" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="22"/>
       <c r="D34" s="26">
         <v>4</v>
       </c>
       <c r="E34" s="26">
         <v>3</v>
       </c>
       <c r="F34" s="26">
         <v>3</v>
       </c>
       <c r="G34" s="26">
         <v>0</v>
       </c>
       <c r="H34" s="26">
         <v>0</v>
       </c>
       <c r="I34" s="26">
         <v>1</v>
       </c>
       <c r="J34" s="26">
         <v>0</v>
       </c>
       <c r="K34" s="26">
         <v>0</v>
       </c>
       <c r="L34" s="26">
         <v>1</v>
       </c>
       <c r="M34" s="26">
         <v>0</v>
       </c>
       <c r="N34" s="26">
         <v>0</v>
       </c>
       <c r="O34" s="26">
         <v>0</v>
       </c>
       <c r="P34" s="26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q34" s="26"/>
     </row>
-    <row r="35" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="35" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B35" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="22"/>
       <c r="D35" s="26">
         <v>179</v>
       </c>
       <c r="E35" s="26">
         <v>29</v>
       </c>
       <c r="F35" s="26">
         <v>3</v>
       </c>
       <c r="G35" s="26">
         <v>26</v>
       </c>
       <c r="H35" s="26">
         <v>0</v>
       </c>
       <c r="I35" s="26">
         <v>104</v>
       </c>
       <c r="J35" s="26">
         <v>27</v>
       </c>
       <c r="K35" s="26">
         <v>77</v>
       </c>
       <c r="L35" s="26">
         <v>0</v>
       </c>
       <c r="M35" s="26">
         <v>2</v>
       </c>
       <c r="N35" s="26">
         <v>38</v>
       </c>
       <c r="O35" s="26">
         <v>6</v>
       </c>
       <c r="P35" s="26">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="Q35" s="26"/>
     </row>
-    <row r="36" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="36" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="22"/>
       <c r="D36" s="26">
         <v>225</v>
       </c>
       <c r="E36" s="26">
         <v>17</v>
       </c>
       <c r="F36" s="26">
         <v>0</v>
       </c>
       <c r="G36" s="26">
         <v>17</v>
       </c>
       <c r="H36" s="26">
         <v>0</v>
       </c>
       <c r="I36" s="26">
         <v>169</v>
       </c>
       <c r="J36" s="26">
         <v>133</v>
       </c>
       <c r="K36" s="26">
         <v>36</v>
       </c>
       <c r="L36" s="26">
         <v>0</v>
       </c>
       <c r="M36" s="26">
         <v>0</v>
       </c>
       <c r="N36" s="26">
         <v>14</v>
       </c>
       <c r="O36" s="26">
         <v>25</v>
       </c>
       <c r="P36" s="26">
         <v>130</v>
       </c>
       <c r="Q36" s="26"/>
     </row>
-    <row r="37" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="37" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B37" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="22"/>
       <c r="D37" s="26">
         <v>575</v>
       </c>
       <c r="E37" s="26">
         <v>34</v>
       </c>
       <c r="F37" s="26">
         <v>1</v>
       </c>
       <c r="G37" s="26">
         <v>33</v>
       </c>
       <c r="H37" s="26">
         <v>0</v>
       </c>
       <c r="I37" s="26">
         <v>403</v>
       </c>
       <c r="J37" s="26">
         <v>56</v>
       </c>
       <c r="K37" s="26">
         <v>38</v>
       </c>
       <c r="L37" s="26">
         <v>309</v>
       </c>
       <c r="M37" s="26">
         <v>0</v>
       </c>
       <c r="N37" s="26">
         <v>47</v>
       </c>
       <c r="O37" s="26">
         <v>91</v>
       </c>
       <c r="P37" s="26">
         <v>99</v>
       </c>
       <c r="Q37" s="26"/>
     </row>
-    <row r="38" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="38" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B38" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="22"/>
       <c r="D38" s="26">
         <v>27550</v>
       </c>
       <c r="E38" s="26">
         <v>4632</v>
       </c>
       <c r="F38" s="26">
         <v>509</v>
       </c>
       <c r="G38" s="26">
         <v>4123</v>
       </c>
       <c r="H38" s="26">
         <v>0</v>
       </c>
       <c r="I38" s="26">
         <v>20429</v>
       </c>
       <c r="J38" s="26">
         <v>19509</v>
       </c>
       <c r="K38" s="26">
         <v>848</v>
       </c>
       <c r="L38" s="26">
         <v>72</v>
       </c>
       <c r="M38" s="26">
         <v>28</v>
       </c>
       <c r="N38" s="26">
         <v>1827</v>
       </c>
       <c r="O38" s="26">
         <v>634</v>
       </c>
       <c r="P38" s="26">
-        <v>4007</v>
+        <v>4004</v>
       </c>
       <c r="Q38" s="26"/>
     </row>
-    <row r="39" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="39" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B39" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="22"/>
       <c r="D39" s="26">
         <v>443</v>
       </c>
       <c r="E39" s="26">
         <v>228</v>
       </c>
       <c r="F39" s="26">
         <v>150</v>
       </c>
       <c r="G39" s="26">
         <v>78</v>
       </c>
       <c r="H39" s="26">
         <v>0</v>
       </c>
       <c r="I39" s="26">
         <v>111</v>
       </c>
       <c r="J39" s="26">
         <v>24</v>
       </c>
       <c r="K39" s="26">
         <v>83</v>
       </c>
       <c r="L39" s="26">
         <v>4</v>
       </c>
       <c r="M39" s="26">
         <v>1</v>
       </c>
       <c r="N39" s="26">
         <v>94</v>
       </c>
       <c r="O39" s="26">
         <v>9</v>
       </c>
       <c r="P39" s="26">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="Q39" s="26"/>
     </row>
-    <row r="40" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="40" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B40" s="30" t="s">
         <v>51</v>
       </c>
       <c r="C40" s="22"/>
       <c r="D40" s="26">
         <v>13</v>
       </c>
       <c r="E40" s="26">
         <v>11</v>
       </c>
       <c r="F40" s="26">
         <v>11</v>
       </c>
       <c r="G40" s="26">
         <v>0</v>
       </c>
       <c r="H40" s="26">
         <v>0</v>
       </c>
       <c r="I40" s="26">
         <v>1</v>
       </c>
       <c r="J40" s="26">
         <v>0</v>
       </c>
       <c r="K40" s="26">
         <v>0</v>
       </c>
       <c r="L40" s="26">
         <v>1</v>
       </c>
       <c r="M40" s="26">
         <v>0</v>
       </c>
       <c r="N40" s="26">
         <v>1</v>
       </c>
       <c r="O40" s="26">
         <v>0</v>
       </c>
       <c r="P40" s="26">
         <v>15</v>
       </c>
       <c r="Q40" s="26"/>
     </row>
-    <row r="41" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="41" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B41" s="2" t="s">
         <v>52</v>
       </c>
       <c r="C41" s="22"/>
       <c r="D41" s="26">
         <v>163</v>
       </c>
       <c r="E41" s="26">
         <v>89</v>
       </c>
       <c r="F41" s="26">
         <v>89</v>
       </c>
       <c r="G41" s="26">
         <v>0</v>
       </c>
       <c r="H41" s="26">
         <v>0</v>
       </c>
       <c r="I41" s="26">
         <v>22</v>
       </c>
       <c r="J41" s="26">
         <v>15</v>
       </c>
       <c r="K41" s="26">
         <v>6</v>
       </c>
       <c r="L41" s="26">
         <v>1</v>
       </c>
       <c r="M41" s="26">
         <v>3</v>
       </c>
       <c r="N41" s="26">
         <v>17</v>
       </c>
       <c r="O41" s="26">
         <v>32</v>
       </c>
       <c r="P41" s="26">
         <v>176</v>
       </c>
       <c r="Q41" s="26"/>
     </row>
-    <row r="42" spans="2:17" s="29" customFormat="1" ht="22" customHeight="1">
+    <row r="42" spans="2:17" s="29" customFormat="1" ht="21.95" customHeight="1">
       <c r="B42" s="2" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="22"/>
       <c r="D42" s="26">
         <v>3</v>
       </c>
       <c r="E42" s="26">
         <v>2</v>
       </c>
       <c r="F42" s="26">
         <v>2</v>
       </c>
       <c r="G42" s="26">
         <v>0</v>
       </c>
       <c r="H42" s="26">
         <v>0</v>
       </c>
       <c r="I42" s="26">
         <v>0</v>
       </c>
       <c r="J42" s="26">
         <v>0</v>
       </c>
@@ -3103,84 +3102,84 @@
         <v>0</v>
       </c>
       <c r="L42" s="26">
         <v>0</v>
       </c>
       <c r="M42" s="26">
         <v>0</v>
       </c>
       <c r="N42" s="26">
         <v>0</v>
       </c>
       <c r="O42" s="26">
         <v>1</v>
       </c>
       <c r="P42" s="26">
         <v>4</v>
       </c>
       <c r="Q42" s="26"/>
     </row>
     <row r="43" spans="2:17" ht="21" customHeight="1">
       <c r="B43" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C43" s="25"/>
       <c r="D43" s="26">
-        <v>12045</v>
+        <v>12046</v>
       </c>
       <c r="E43" s="26">
         <v>3681</v>
       </c>
       <c r="F43" s="26">
         <v>2963</v>
       </c>
       <c r="G43" s="26">
         <v>718</v>
       </c>
       <c r="H43" s="26">
         <v>0</v>
       </c>
       <c r="I43" s="26">
         <v>4826</v>
       </c>
       <c r="J43" s="26">
         <v>3959</v>
       </c>
       <c r="K43" s="26">
         <v>749</v>
       </c>
       <c r="L43" s="26">
         <v>118</v>
       </c>
       <c r="M43" s="26">
         <v>20</v>
       </c>
       <c r="N43" s="26">
         <v>1357</v>
       </c>
       <c r="O43" s="26">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="P43" s="26">
         <v>3744</v>
       </c>
     </row>
     <row r="44" spans="2:17" ht="21" customHeight="1">
       <c r="B44" s="2" t="s">
         <v>55</v>
       </c>
       <c r="C44" s="22"/>
       <c r="D44" s="26">
         <v>118</v>
       </c>
       <c r="E44" s="26">
         <v>35</v>
       </c>
       <c r="F44" s="26">
         <v>35</v>
       </c>
       <c r="G44" s="26">
         <v>0</v>
       </c>
       <c r="H44" s="26">
         <v>0</v>
       </c>
@@ -3238,87 +3237,87 @@
       <c r="K45" s="26">
         <v>33</v>
       </c>
       <c r="L45" s="26">
         <v>1</v>
       </c>
       <c r="M45" s="26">
         <v>0</v>
       </c>
       <c r="N45" s="26">
         <v>3</v>
       </c>
       <c r="O45" s="26">
         <v>11</v>
       </c>
       <c r="P45" s="26">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="2:17" ht="21" customHeight="1">
       <c r="B46" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="25"/>
       <c r="D46" s="26">
-        <v>2536</v>
+        <v>2534</v>
       </c>
       <c r="E46" s="26">
-        <v>1095</v>
+        <v>1094</v>
       </c>
       <c r="F46" s="26">
-        <v>1095</v>
+        <v>1094</v>
       </c>
       <c r="G46" s="26">
         <v>0</v>
       </c>
       <c r="H46" s="26">
         <v>0</v>
       </c>
       <c r="I46" s="26">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="J46" s="26">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="K46" s="26">
         <v>579</v>
       </c>
       <c r="L46" s="26">
         <v>31</v>
       </c>
       <c r="M46" s="26">
         <v>13</v>
       </c>
       <c r="N46" s="26">
         <v>80</v>
       </c>
       <c r="O46" s="26">
         <v>162</v>
       </c>
       <c r="P46" s="26">
-        <v>1486</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="47" spans="2:17" ht="21" customHeight="1">
       <c r="B47" s="24" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="25"/>
       <c r="D47" s="26">
         <v>280</v>
       </c>
       <c r="E47" s="26">
         <v>52</v>
       </c>
       <c r="F47" s="26">
         <v>52</v>
       </c>
       <c r="G47" s="26">
         <v>0</v>
       </c>
       <c r="H47" s="26">
         <v>0</v>
       </c>
       <c r="I47" s="26">
         <v>143</v>
       </c>
@@ -3328,87 +3327,87 @@
       <c r="K47" s="26">
         <v>81</v>
       </c>
       <c r="L47" s="26">
         <v>5</v>
       </c>
       <c r="M47" s="26">
         <v>0</v>
       </c>
       <c r="N47" s="26">
         <v>7</v>
       </c>
       <c r="O47" s="26">
         <v>78</v>
       </c>
       <c r="P47" s="26">
         <v>110</v>
       </c>
     </row>
     <row r="48" spans="2:17" ht="21" customHeight="1">
       <c r="B48" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="22"/>
       <c r="D48" s="26">
-        <v>1283</v>
+        <v>1282</v>
       </c>
       <c r="E48" s="26">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F48" s="26">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="G48" s="26">
         <v>53</v>
       </c>
       <c r="H48" s="26">
         <v>0</v>
       </c>
       <c r="I48" s="26">
         <v>773</v>
       </c>
       <c r="J48" s="26">
         <v>578</v>
       </c>
       <c r="K48" s="26">
         <v>165</v>
       </c>
       <c r="L48" s="26">
         <v>30</v>
       </c>
       <c r="M48" s="26">
         <v>1</v>
       </c>
       <c r="N48" s="26">
         <v>62</v>
       </c>
       <c r="O48" s="26">
         <v>226</v>
       </c>
       <c r="P48" s="26">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="21" customHeight="1">
       <c r="B49" s="24" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="25"/>
       <c r="D49" s="26">
         <v>151</v>
       </c>
       <c r="E49" s="26">
         <v>14</v>
       </c>
       <c r="F49" s="26">
         <v>14</v>
       </c>
       <c r="G49" s="26">
         <v>0</v>
       </c>
       <c r="H49" s="26">
         <v>0</v>
       </c>
       <c r="I49" s="26">
         <v>63</v>
       </c>
@@ -3508,126 +3507,126 @@
       <c r="K51" s="26">
         <v>27</v>
       </c>
       <c r="L51" s="26">
         <v>2</v>
       </c>
       <c r="M51" s="26">
         <v>1</v>
       </c>
       <c r="N51" s="26">
         <v>333</v>
       </c>
       <c r="O51" s="26">
         <v>100</v>
       </c>
       <c r="P51" s="26">
         <v>624</v>
       </c>
     </row>
     <row r="52" spans="1:16" ht="21" customHeight="1">
       <c r="B52" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C52" s="22"/>
       <c r="D52" s="26">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="E52" s="26">
         <v>635</v>
       </c>
       <c r="F52" s="26">
         <v>307</v>
       </c>
       <c r="G52" s="26">
         <v>328</v>
       </c>
       <c r="H52" s="26">
         <v>0</v>
       </c>
       <c r="I52" s="26">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="J52" s="26">
         <v>728</v>
       </c>
       <c r="K52" s="26">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="L52" s="26">
         <v>476</v>
       </c>
       <c r="M52" s="26">
         <v>8</v>
       </c>
       <c r="N52" s="26">
         <v>399</v>
       </c>
       <c r="O52" s="26">
         <v>193</v>
       </c>
       <c r="P52" s="26">
-        <v>1852</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="53" spans="1:16" s="32" customFormat="1" ht="30" customHeight="1">
       <c r="B53" s="33" t="s">
         <v>64</v>
       </c>
       <c r="C53" s="34"/>
       <c r="D53" s="35">
-        <v>12949</v>
+        <v>12948</v>
       </c>
       <c r="E53" s="35">
         <v>4606</v>
       </c>
       <c r="F53" s="35">
         <v>2323</v>
       </c>
       <c r="G53" s="35">
         <v>2283</v>
       </c>
       <c r="H53" s="35">
         <v>0</v>
       </c>
       <c r="I53" s="35">
-        <v>5555</v>
+        <v>5552</v>
       </c>
       <c r="J53" s="35">
-        <v>3905</v>
+        <v>3903</v>
       </c>
       <c r="K53" s="35">
-        <v>1435</v>
+        <v>1434</v>
       </c>
       <c r="L53" s="35">
         <v>215</v>
       </c>
       <c r="M53" s="35">
         <v>21</v>
       </c>
       <c r="N53" s="35">
-        <v>2247</v>
+        <v>2249</v>
       </c>
       <c r="O53" s="35">
         <v>520</v>
       </c>
       <c r="P53" s="35">
         <v>5144</v>
       </c>
     </row>
     <row r="54" spans="1:16" ht="21" customHeight="1">
       <c r="B54" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C54" s="36"/>
       <c r="D54" s="26"/>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="26"/>
       <c r="H54" s="26"/>
       <c r="I54" s="26"/>
       <c r="J54" s="26"/>
       <c r="K54" s="26"/>
       <c r="L54" s="26"/>
       <c r="M54" s="26"/>
       <c r="N54" s="26"/>
       <c r="O54" s="26"/>
@@ -3743,51 +3742,51 @@
       <c r="H57" s="26">
         <v>0</v>
       </c>
       <c r="I57" s="26">
         <v>654</v>
       </c>
       <c r="J57" s="26">
         <v>232</v>
       </c>
       <c r="K57" s="26">
         <v>405</v>
       </c>
       <c r="L57" s="26">
         <v>17</v>
       </c>
       <c r="M57" s="26">
         <v>2</v>
       </c>
       <c r="N57" s="26">
         <v>61</v>
       </c>
       <c r="O57" s="26">
         <v>210</v>
       </c>
       <c r="P57" s="26">
-        <v>563</v>
+        <v>561</v>
       </c>
     </row>
     <row r="58" spans="1:16" ht="21" customHeight="1">
       <c r="B58" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C58" s="22"/>
       <c r="D58" s="26">
         <v>11</v>
       </c>
       <c r="E58" s="26">
         <v>10</v>
       </c>
       <c r="F58" s="26">
         <v>10</v>
       </c>
       <c r="G58" s="26">
         <v>0</v>
       </c>
       <c r="H58" s="26">
         <v>0</v>
       </c>
       <c r="I58" s="26">
         <v>0</v>
       </c>
@@ -3833,51 +3832,51 @@
       <c r="H59" s="26">
         <v>0</v>
       </c>
       <c r="I59" s="26">
         <v>331</v>
       </c>
       <c r="J59" s="26">
         <v>82</v>
       </c>
       <c r="K59" s="26">
         <v>220</v>
       </c>
       <c r="L59" s="26">
         <v>29</v>
       </c>
       <c r="M59" s="26">
         <v>0</v>
       </c>
       <c r="N59" s="26">
         <v>51</v>
       </c>
       <c r="O59" s="26">
         <v>17</v>
       </c>
       <c r="P59" s="26">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="60" spans="1:16" ht="21" customHeight="1">
       <c r="B60" s="24" t="s">
         <v>71</v>
       </c>
       <c r="C60" s="25"/>
       <c r="D60" s="26">
         <v>3</v>
       </c>
       <c r="E60" s="26">
         <v>3</v>
       </c>
       <c r="F60" s="26">
         <v>3</v>
       </c>
       <c r="G60" s="26">
         <v>0</v>
       </c>
       <c r="H60" s="26">
         <v>0</v>
       </c>
       <c r="I60" s="26">
         <v>0</v>
       </c>
@@ -3887,177 +3886,177 @@
       <c r="K60" s="26">
         <v>0</v>
       </c>
       <c r="L60" s="26">
         <v>0</v>
       </c>
       <c r="M60" s="26">
         <v>0</v>
       </c>
       <c r="N60" s="26">
         <v>0</v>
       </c>
       <c r="O60" s="26">
         <v>0</v>
       </c>
       <c r="P60" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:16" ht="21" customHeight="1">
       <c r="B61" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C61" s="22"/>
       <c r="D61" s="26">
-        <v>9171</v>
+        <v>9170</v>
       </c>
       <c r="E61" s="26">
         <v>2946</v>
       </c>
       <c r="F61" s="26">
         <v>724</v>
       </c>
       <c r="G61" s="26">
         <v>2222</v>
       </c>
       <c r="H61" s="26">
         <v>0</v>
       </c>
       <c r="I61" s="26">
-        <v>3900</v>
+        <v>3897</v>
       </c>
       <c r="J61" s="26">
-        <v>3086</v>
+        <v>3084</v>
       </c>
       <c r="K61" s="26">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="L61" s="26">
         <v>122</v>
       </c>
       <c r="M61" s="26">
         <v>18</v>
       </c>
       <c r="N61" s="26">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="O61" s="26">
         <v>265</v>
       </c>
       <c r="P61" s="26">
         <v>4021</v>
       </c>
     </row>
     <row r="62" spans="1:16" s="32" customFormat="1" ht="30" customHeight="1">
       <c r="B62" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C62" s="38"/>
       <c r="D62" s="35">
         <v>24399</v>
       </c>
       <c r="E62" s="35">
         <v>10069</v>
       </c>
       <c r="F62" s="35">
         <v>1050</v>
       </c>
       <c r="G62" s="35">
         <v>9019</v>
       </c>
       <c r="H62" s="35">
         <v>0</v>
       </c>
       <c r="I62" s="35">
         <v>8464</v>
       </c>
       <c r="J62" s="35">
         <v>7503</v>
       </c>
       <c r="K62" s="35">
         <v>796</v>
       </c>
       <c r="L62" s="35">
         <v>165</v>
       </c>
       <c r="M62" s="35">
         <v>47</v>
       </c>
       <c r="N62" s="35">
         <v>4482</v>
       </c>
       <c r="O62" s="35">
         <v>1337</v>
       </c>
       <c r="P62" s="35">
-        <v>4624</v>
+        <v>4625</v>
       </c>
     </row>
     <row r="63" spans="1:16" ht="21" customHeight="1">
       <c r="B63" s="24" t="s">
         <v>74</v>
       </c>
       <c r="C63" s="25"/>
       <c r="D63" s="26">
         <v>24361</v>
       </c>
       <c r="E63" s="26">
         <v>10049</v>
       </c>
       <c r="F63" s="26">
         <v>1050</v>
       </c>
       <c r="G63" s="26">
         <v>8999</v>
       </c>
       <c r="H63" s="26">
         <v>0</v>
       </c>
       <c r="I63" s="26">
         <v>8451</v>
       </c>
       <c r="J63" s="26">
         <v>7493</v>
       </c>
       <c r="K63" s="26">
         <v>793</v>
       </c>
       <c r="L63" s="26">
         <v>165</v>
       </c>
       <c r="M63" s="26">
         <v>47</v>
       </c>
       <c r="N63" s="26">
         <v>4477</v>
       </c>
       <c r="O63" s="26">
         <v>1337</v>
       </c>
       <c r="P63" s="26">
-        <v>4611</v>
+        <v>4612</v>
       </c>
     </row>
     <row r="64" spans="1:16" ht="21" customHeight="1">
       <c r="A64" s="17"/>
       <c r="B64" s="39" t="s">
         <v>75</v>
       </c>
       <c r="C64" s="40"/>
       <c r="D64" s="41">
         <v>38</v>
       </c>
       <c r="E64" s="41">
         <v>20</v>
       </c>
       <c r="F64" s="41">
         <v>0</v>
       </c>
       <c r="G64" s="41">
         <v>20</v>
       </c>
       <c r="H64" s="41">
         <v>0</v>
       </c>
       <c r="I64" s="41">
         <v>13</v>
@@ -4079,303 +4078,118 @@
       </c>
       <c r="O64" s="41">
         <v>0</v>
       </c>
       <c r="P64" s="41">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="2:16">
       <c r="B65" s="42"/>
       <c r="C65" s="42"/>
       <c r="D65" s="43"/>
       <c r="E65" s="43"/>
       <c r="F65" s="43"/>
       <c r="G65" s="43"/>
       <c r="H65" s="43"/>
       <c r="I65" s="43"/>
       <c r="J65" s="43"/>
       <c r="K65" s="43"/>
       <c r="L65" s="43"/>
       <c r="M65" s="43"/>
       <c r="N65" s="43"/>
       <c r="O65" s="43"/>
       <c r="P65" s="43"/>
     </row>
-    <row r="66" spans="2:16" ht="20.149999999999999" customHeight="1">
+    <row r="66" spans="2:16" ht="20.100000000000001" customHeight="1">
       <c r="B66" s="42"/>
       <c r="C66" s="42"/>
       <c r="D66" s="43"/>
       <c r="E66" s="43"/>
       <c r="F66" s="43"/>
       <c r="G66" s="43"/>
       <c r="H66" s="43"/>
       <c r="I66" s="43"/>
       <c r="J66" s="43"/>
       <c r="K66" s="43"/>
       <c r="L66" s="43"/>
       <c r="M66" s="43"/>
       <c r="N66" s="43"/>
       <c r="O66" s="43"/>
       <c r="P66" s="43"/>
     </row>
-    <row r="67" spans="2:16" ht="20.149999999999999" customHeight="1">
+    <row r="67" spans="2:16" ht="20.100000000000001" customHeight="1">
       <c r="B67" s="42"/>
       <c r="C67" s="42"/>
       <c r="D67" s="43"/>
       <c r="E67" s="43"/>
       <c r="F67" s="43"/>
       <c r="G67" s="43"/>
       <c r="H67" s="43"/>
       <c r="I67" s="43"/>
       <c r="J67" s="43"/>
       <c r="K67" s="43"/>
       <c r="L67" s="43"/>
       <c r="M67" s="43"/>
       <c r="N67" s="43"/>
       <c r="O67" s="43"/>
       <c r="P67" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="E4:O4"/>
     <mergeCell ref="P4:P6"/>
     <mergeCell ref="M5:M6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
-</file>
-[...175 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5841577-2E6C-45EB-8262-B7D705528FFD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>25-12-02</vt:lpstr>
-      <vt:lpstr>'25-12-02'!Print_Area</vt:lpstr>
+      <vt:lpstr>２　被疑事件の処理人員</vt:lpstr>
+      <vt:lpstr>'２　被疑事件の処理人員'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>