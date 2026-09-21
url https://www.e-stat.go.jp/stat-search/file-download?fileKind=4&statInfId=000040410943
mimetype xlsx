--- v0 (2026-06-15)
+++ v1 (2026-09-21)
@@ -1,86 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{CE23A711-7CFD-4D90-B407-A4B515149D55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3E25E856-B885-4475-A605-825E4D6FFBAF}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{DAA0747D-E0CD-4B07-A1C6-9DAB3D44614B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{032B2525-E8A8-4B0F-B56A-D5320D6AF8C0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C20AEA4A-1436-4393-8B34-37F43D6AD29E}"/>
   </bookViews>
   <sheets>
-    <sheet name="25-12-03" sheetId="2" r:id="rId1"/>
+    <sheet name="３　被疑事件の受理及び処理人員" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'25-12-03'!$A$1:$R$76</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-12-03'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'３　被疑事件の受理及び処理人員'!$A$1:$R$76</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'３　被疑事件の受理及び処理人員'!$3:$7</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="R2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="88">
   <si>
     <t>３　最高検、高検及び地検管内別　　　被　疑　事　件　の　受　理　及　び　処　理　人　員　　（道路交通法等違反被疑事件を除く。）</t>
     <rPh sb="2" eb="5">
       <t>サイコウケン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウケン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="10" eb="12">
@@ -845,69 +844,69 @@
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="桁区切り_PPMN0001～0005" xfId="1" xr:uid="{360E42B4-DA42-4C79-ADAA-C8926A9F9BA4}"/>
+    <cellStyle name="桁区切り_PPMN0001～0005" xfId="1" xr:uid="{7AC56A45-88F6-4D23-B751-54D0710B587E}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_PPMN0001～0005" xfId="2" xr:uid="{EE5CAE1B-FDCA-452D-AB16-42F2006A2CE5}"/>
+    <cellStyle name="標準_PPMN0001～0005" xfId="2" xr:uid="{A935E3B3-B4D2-4825-ABB0-5ED377481F3F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1186,280 +1185,280 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAEE62BC-4472-4EB9-955C-D57B54D6C41A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A791C2ED-9D73-4BF8-943C-3FB878E0DAAF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G66" sqref="G66"/>
       <selection pane="topRight" activeCell="G66" sqref="G66"/>
       <selection pane="bottomLeft" activeCell="G66" sqref="G66"/>
-      <selection pane="bottomRight" activeCell="G30" sqref="G30"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.4140625" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="19" max="16384" width="9.4140625" style="1"/>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="1.625" style="1" customWidth="1"/>
+    <col min="4" max="17" width="15.625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="16" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="22" customHeight="1">
+    <row r="1" spans="1:18" ht="21.95" customHeight="1">
       <c r="F1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="R1" s="3">
         <v>45992</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="18" customHeight="1">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="R2" s="5" t="str">
         <f>"("&amp;IF(TEXT(R1,"e")="1",TEXT(R1,"ggg")&amp;"元",TEXT(R1,"ggge"))&amp;"年"&amp;TEXT(R1,"m")&amp;"月分)"</f>
         <v>(令和7年12月分)</v>
       </c>
     </row>
-    <row r="3" spans="1:18" ht="4" customHeight="1">
+    <row r="3" spans="1:18" ht="3.95" customHeight="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="6"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
     </row>
-    <row r="4" spans="1:18" ht="17.149999999999999" customHeight="1">
+    <row r="4" spans="1:18" ht="17.100000000000001" customHeight="1">
       <c r="B4" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="9"/>
       <c r="D4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="36"/>
       <c r="F4" s="37"/>
       <c r="G4" s="38" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="39"/>
       <c r="I4" s="39"/>
       <c r="J4" s="39"/>
       <c r="K4" s="39"/>
       <c r="L4" s="39"/>
       <c r="M4" s="39"/>
       <c r="N4" s="39"/>
       <c r="O4" s="39"/>
       <c r="P4" s="39"/>
       <c r="Q4" s="40"/>
       <c r="R4" s="41" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="17.149999999999999" customHeight="1">
+    <row r="5" spans="1:18" ht="17.100000000000001" customHeight="1">
       <c r="B5" s="34"/>
       <c r="C5" s="10"/>
       <c r="D5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="44" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="44" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="46" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="11"/>
       <c r="O5" s="47" t="s">
         <v>10</v>
       </c>
       <c r="P5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="Q5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="R5" s="42"/>
     </row>
-    <row r="6" spans="1:18" ht="17.149999999999999" customHeight="1">
+    <row r="6" spans="1:18" ht="17.100000000000001" customHeight="1">
       <c r="B6" s="34"/>
       <c r="C6" s="10"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="L6" s="13" t="s">
         <v>16</v>
       </c>
       <c r="M6" s="13" t="s">
         <v>17</v>
       </c>
       <c r="N6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="O6" s="48"/>
       <c r="P6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="Q6" s="14" t="s">
         <v>19</v>
       </c>
       <c r="R6" s="43"/>
     </row>
-    <row r="7" spans="1:18" ht="4" customHeight="1">
+    <row r="7" spans="1:18" ht="3.95" customHeight="1">
       <c r="A7" s="15"/>
       <c r="B7" s="16"/>
       <c r="C7" s="17"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="15"/>
       <c r="O7" s="16"/>
       <c r="P7" s="15"/>
       <c r="Q7" s="15"/>
       <c r="R7" s="16"/>
     </row>
-    <row r="8" spans="1:18" s="18" customFormat="1" ht="17.149999999999999" customHeight="1">
+    <row r="8" spans="1:18" s="18" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="B8" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="20"/>
       <c r="D8" s="21">
         <v>98779</v>
       </c>
       <c r="E8" s="22">
-        <v>47086</v>
+        <v>47084</v>
       </c>
       <c r="F8" s="22">
-        <v>51693</v>
+        <v>51695</v>
       </c>
       <c r="G8" s="22">
-        <v>73315</v>
+        <v>73311</v>
       </c>
       <c r="H8" s="22">
-        <v>18434</v>
+        <v>18430</v>
       </c>
       <c r="I8" s="22">
-        <v>9123</v>
+        <v>9119</v>
       </c>
       <c r="J8" s="22">
         <v>9311</v>
       </c>
       <c r="K8" s="22">
-        <v>41826</v>
+        <v>41823</v>
       </c>
       <c r="L8" s="22">
-        <v>33587</v>
+        <v>33584</v>
       </c>
       <c r="M8" s="22">
         <v>6642</v>
       </c>
       <c r="N8" s="22">
         <v>1597</v>
       </c>
       <c r="O8" s="22">
         <v>122</v>
       </c>
       <c r="P8" s="22">
-        <v>7697</v>
+        <v>7699</v>
       </c>
       <c r="Q8" s="22">
-        <v>5236</v>
+        <v>5237</v>
       </c>
       <c r="R8" s="22">
-        <v>25440</v>
+        <v>25446</v>
       </c>
     </row>
     <row r="9" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B9" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="20"/>
       <c r="D9" s="21">
         <v>0</v>
       </c>
       <c r="E9" s="22">
         <v>0</v>
       </c>
       <c r="F9" s="22">
         <v>0</v>
       </c>
       <c r="G9" s="22">
         <v>0</v>
       </c>
       <c r="H9" s="22">
         <v>0</v>
       </c>
       <c r="I9" s="22">
         <v>0</v>
       </c>
@@ -1475,93 +1474,93 @@
       <c r="M9" s="22">
         <v>0</v>
       </c>
       <c r="N9" s="22">
         <v>0</v>
       </c>
       <c r="O9" s="22">
         <v>0</v>
       </c>
       <c r="P9" s="22">
         <v>0</v>
       </c>
       <c r="Q9" s="22">
         <v>0</v>
       </c>
       <c r="R9" s="22">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="20"/>
       <c r="D10" s="21">
-        <v>40614</v>
+        <v>40616</v>
       </c>
       <c r="E10" s="22">
-        <v>20293</v>
+        <v>20295</v>
       </c>
       <c r="F10" s="22">
         <v>20321</v>
       </c>
       <c r="G10" s="22">
         <v>28596</v>
       </c>
       <c r="H10" s="22">
         <v>7108</v>
       </c>
       <c r="I10" s="22">
         <v>3801</v>
       </c>
       <c r="J10" s="22">
         <v>3307</v>
       </c>
       <c r="K10" s="22">
         <v>16259</v>
       </c>
       <c r="L10" s="22">
         <v>12970</v>
       </c>
       <c r="M10" s="22">
         <v>2710</v>
       </c>
       <c r="N10" s="22">
         <v>579</v>
       </c>
       <c r="O10" s="22">
         <v>53</v>
       </c>
       <c r="P10" s="22">
         <v>3205</v>
       </c>
       <c r="Q10" s="22">
         <v>1971</v>
       </c>
       <c r="R10" s="22">
-        <v>12001</v>
+        <v>12003</v>
       </c>
     </row>
     <row r="11" spans="1:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B11" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="24"/>
       <c r="D11" s="25">
         <v>0</v>
       </c>
       <c r="E11" s="26">
         <v>0</v>
       </c>
       <c r="F11" s="26">
         <v>0</v>
       </c>
       <c r="G11" s="26">
         <v>0</v>
       </c>
       <c r="H11" s="26">
         <v>0</v>
       </c>
       <c r="I11" s="26">
         <v>0</v>
       </c>
@@ -1832,93 +1831,93 @@
       <c r="M16" s="26">
         <v>144</v>
       </c>
       <c r="N16" s="26">
         <v>27</v>
       </c>
       <c r="O16" s="26">
         <v>4</v>
       </c>
       <c r="P16" s="26">
         <v>206</v>
       </c>
       <c r="Q16" s="26">
         <v>96</v>
       </c>
       <c r="R16" s="26">
         <v>605</v>
       </c>
     </row>
     <row r="17" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B17" s="23" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="24"/>
       <c r="D17" s="25">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="E17" s="26">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F17" s="26">
         <v>611</v>
       </c>
       <c r="G17" s="26">
         <v>975</v>
       </c>
       <c r="H17" s="26">
         <v>266</v>
       </c>
       <c r="I17" s="26">
         <v>126</v>
       </c>
       <c r="J17" s="26">
         <v>140</v>
       </c>
       <c r="K17" s="26">
         <v>519</v>
       </c>
       <c r="L17" s="26">
         <v>382</v>
       </c>
       <c r="M17" s="26">
         <v>120</v>
       </c>
       <c r="N17" s="26">
         <v>17</v>
       </c>
       <c r="O17" s="26">
         <v>0</v>
       </c>
       <c r="P17" s="26">
         <v>103</v>
       </c>
       <c r="Q17" s="26">
         <v>87</v>
       </c>
       <c r="R17" s="26">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="18" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B18" s="23" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="24"/>
       <c r="D18" s="25">
         <v>1849</v>
       </c>
       <c r="E18" s="26">
         <v>781</v>
       </c>
       <c r="F18" s="26">
         <v>1068</v>
       </c>
       <c r="G18" s="26">
         <v>1493</v>
       </c>
       <c r="H18" s="26">
         <v>364</v>
       </c>
       <c r="I18" s="26">
         <v>172</v>
       </c>
@@ -1934,93 +1933,93 @@
       <c r="M18" s="26">
         <v>114</v>
       </c>
       <c r="N18" s="26">
         <v>17</v>
       </c>
       <c r="O18" s="26">
         <v>2</v>
       </c>
       <c r="P18" s="26">
         <v>123</v>
       </c>
       <c r="Q18" s="26">
         <v>111</v>
       </c>
       <c r="R18" s="26">
         <v>359</v>
       </c>
     </row>
     <row r="19" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B19" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="24"/>
       <c r="D19" s="25">
-        <v>3455</v>
+        <v>3456</v>
       </c>
       <c r="E19" s="26">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="F19" s="26">
         <v>1888</v>
       </c>
       <c r="G19" s="26">
         <v>2787</v>
       </c>
       <c r="H19" s="26">
         <v>482</v>
       </c>
       <c r="I19" s="26">
         <v>212</v>
       </c>
       <c r="J19" s="26">
         <v>270</v>
       </c>
       <c r="K19" s="26">
         <v>1920</v>
       </c>
       <c r="L19" s="26">
         <v>1749</v>
       </c>
       <c r="M19" s="26">
         <v>145</v>
       </c>
       <c r="N19" s="26">
         <v>26</v>
       </c>
       <c r="O19" s="26">
         <v>13</v>
       </c>
       <c r="P19" s="26">
         <v>190</v>
       </c>
       <c r="Q19" s="26">
         <v>182</v>
       </c>
       <c r="R19" s="26">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="20" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B20" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="24"/>
       <c r="D20" s="25">
         <v>591</v>
       </c>
       <c r="E20" s="26">
         <v>326</v>
       </c>
       <c r="F20" s="26">
         <v>265</v>
       </c>
       <c r="G20" s="26">
         <v>509</v>
       </c>
       <c r="H20" s="26">
         <v>150</v>
       </c>
       <c r="I20" s="26">
         <v>87</v>
       </c>
@@ -2138,93 +2137,93 @@
       <c r="M22" s="26">
         <v>74</v>
       </c>
       <c r="N22" s="26">
         <v>19</v>
       </c>
       <c r="O22" s="26">
         <v>0</v>
       </c>
       <c r="P22" s="26">
         <v>163</v>
       </c>
       <c r="Q22" s="26">
         <v>115</v>
       </c>
       <c r="R22" s="26">
         <v>329</v>
       </c>
     </row>
     <row r="23" spans="2:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B23" s="19" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="20"/>
       <c r="D23" s="21">
-        <v>17754</v>
+        <v>17750</v>
       </c>
       <c r="E23" s="22">
-        <v>7089</v>
+        <v>7087</v>
       </c>
       <c r="F23" s="22">
-        <v>10665</v>
+        <v>10663</v>
       </c>
       <c r="G23" s="22">
-        <v>13688</v>
+        <v>13687</v>
       </c>
       <c r="H23" s="22">
-        <v>3369</v>
+        <v>3368</v>
       </c>
       <c r="I23" s="22">
-        <v>1760</v>
+        <v>1759</v>
       </c>
       <c r="J23" s="22">
         <v>1609</v>
       </c>
       <c r="K23" s="22">
         <v>8348</v>
       </c>
       <c r="L23" s="22">
         <v>6538</v>
       </c>
       <c r="M23" s="22">
         <v>1355</v>
       </c>
       <c r="N23" s="22">
         <v>455</v>
       </c>
       <c r="O23" s="22">
         <v>10</v>
       </c>
       <c r="P23" s="22">
         <v>1107</v>
       </c>
       <c r="Q23" s="22">
         <v>854</v>
       </c>
       <c r="R23" s="22">
-        <v>4060</v>
+        <v>4057</v>
       </c>
     </row>
     <row r="24" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B24" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="24"/>
       <c r="D24" s="25">
         <v>1</v>
       </c>
       <c r="E24" s="26">
         <v>1</v>
       </c>
       <c r="F24" s="26">
         <v>0</v>
       </c>
       <c r="G24" s="26">
         <v>1</v>
       </c>
       <c r="H24" s="26">
         <v>0</v>
       </c>
       <c r="I24" s="26">
         <v>0</v>
       </c>
@@ -2243,141 +2242,141 @@
       <c r="N24" s="26">
         <v>1</v>
       </c>
       <c r="O24" s="26">
         <v>0</v>
       </c>
       <c r="P24" s="26">
         <v>0</v>
       </c>
       <c r="Q24" s="26">
         <v>0</v>
       </c>
       <c r="R24" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B25" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="24"/>
       <c r="D25" s="25">
         <v>7827</v>
       </c>
       <c r="E25" s="26">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="F25" s="26">
-        <v>4895</v>
+        <v>4894</v>
       </c>
       <c r="G25" s="26">
-        <v>6183</v>
+        <v>6182</v>
       </c>
       <c r="H25" s="26">
-        <v>1433</v>
+        <v>1432</v>
       </c>
       <c r="I25" s="26">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="J25" s="26">
         <v>608</v>
       </c>
       <c r="K25" s="26">
         <v>3923</v>
       </c>
       <c r="L25" s="26">
         <v>3051</v>
       </c>
       <c r="M25" s="26">
         <v>629</v>
       </c>
       <c r="N25" s="26">
         <v>243</v>
       </c>
       <c r="O25" s="26">
         <v>2</v>
       </c>
       <c r="P25" s="26">
         <v>443</v>
       </c>
       <c r="Q25" s="26">
         <v>382</v>
       </c>
       <c r="R25" s="26">
-        <v>1651</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="26" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B26" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="24"/>
       <c r="D26" s="25">
-        <v>1921</v>
+        <v>1917</v>
       </c>
       <c r="E26" s="26">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="F26" s="26">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="G26" s="26">
         <v>1221</v>
       </c>
       <c r="H26" s="26">
         <v>326</v>
       </c>
       <c r="I26" s="26">
         <v>195</v>
       </c>
       <c r="J26" s="26">
         <v>131</v>
       </c>
       <c r="K26" s="26">
         <v>706</v>
       </c>
       <c r="L26" s="26">
         <v>539</v>
       </c>
       <c r="M26" s="26">
         <v>108</v>
       </c>
       <c r="N26" s="26">
         <v>59</v>
       </c>
       <c r="O26" s="26">
         <v>0</v>
       </c>
       <c r="P26" s="26">
         <v>99</v>
       </c>
       <c r="Q26" s="26">
         <v>90</v>
       </c>
       <c r="R26" s="26">
-        <v>697</v>
+        <v>693</v>
       </c>
     </row>
     <row r="27" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B27" s="23" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="24"/>
       <c r="D27" s="25">
         <v>4998</v>
       </c>
       <c r="E27" s="26">
         <v>1952</v>
       </c>
       <c r="F27" s="26">
         <v>3046</v>
       </c>
       <c r="G27" s="26">
         <v>3995</v>
       </c>
       <c r="H27" s="26">
         <v>982</v>
       </c>
       <c r="I27" s="26">
         <v>445</v>
       </c>
@@ -2546,54 +2545,54 @@
       <c r="M30" s="26">
         <v>28</v>
       </c>
       <c r="N30" s="26">
         <v>8</v>
       </c>
       <c r="O30" s="26">
         <v>0</v>
       </c>
       <c r="P30" s="26">
         <v>69</v>
       </c>
       <c r="Q30" s="26">
         <v>33</v>
       </c>
       <c r="R30" s="26">
         <v>357</v>
       </c>
     </row>
     <row r="31" spans="2:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B31" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="20"/>
       <c r="D31" s="21">
-        <v>10954</v>
+        <v>10952</v>
       </c>
       <c r="E31" s="22">
-        <v>4858</v>
+        <v>4856</v>
       </c>
       <c r="F31" s="22">
         <v>6096</v>
       </c>
       <c r="G31" s="22">
         <v>8205</v>
       </c>
       <c r="H31" s="22">
         <v>1934</v>
       </c>
       <c r="I31" s="22">
         <v>915</v>
       </c>
       <c r="J31" s="22">
         <v>1019</v>
       </c>
       <c r="K31" s="22">
         <v>4830</v>
       </c>
       <c r="L31" s="22">
         <v>3997</v>
       </c>
       <c r="M31" s="22">
         <v>727</v>
       </c>
@@ -2750,54 +2749,54 @@
       <c r="M34" s="26">
         <v>121</v>
       </c>
       <c r="N34" s="26">
         <v>9</v>
       </c>
       <c r="O34" s="26">
         <v>5</v>
       </c>
       <c r="P34" s="26">
         <v>99</v>
       </c>
       <c r="Q34" s="26">
         <v>98</v>
       </c>
       <c r="R34" s="26">
         <v>290</v>
       </c>
     </row>
     <row r="35" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B35" s="23" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="24"/>
       <c r="D35" s="25">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="E35" s="26">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F35" s="26">
         <v>552</v>
       </c>
       <c r="G35" s="26">
         <v>891</v>
       </c>
       <c r="H35" s="26">
         <v>257</v>
       </c>
       <c r="I35" s="26">
         <v>120</v>
       </c>
       <c r="J35" s="26">
         <v>137</v>
       </c>
       <c r="K35" s="26">
         <v>462</v>
       </c>
       <c r="L35" s="26">
         <v>355</v>
       </c>
       <c r="M35" s="26">
         <v>92</v>
       </c>
@@ -3311,93 +3310,93 @@
       <c r="M45" s="26">
         <v>34</v>
       </c>
       <c r="N45" s="26">
         <v>30</v>
       </c>
       <c r="O45" s="26">
         <v>0</v>
       </c>
       <c r="P45" s="26">
         <v>37</v>
       </c>
       <c r="Q45" s="26">
         <v>23</v>
       </c>
       <c r="R45" s="26">
         <v>54</v>
       </c>
     </row>
     <row r="46" spans="2:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B46" s="19" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="20"/>
       <c r="D46" s="21">
-        <v>10788</v>
+        <v>10790</v>
       </c>
       <c r="E46" s="22">
         <v>4866</v>
       </c>
       <c r="F46" s="22">
-        <v>5922</v>
+        <v>5924</v>
       </c>
       <c r="G46" s="22">
-        <v>8698</v>
+        <v>8694</v>
       </c>
       <c r="H46" s="22">
-        <v>2034</v>
+        <v>2031</v>
       </c>
       <c r="I46" s="22">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="J46" s="22">
         <v>1099</v>
       </c>
       <c r="K46" s="22">
-        <v>4910</v>
+        <v>4909</v>
       </c>
       <c r="L46" s="22">
-        <v>4138</v>
+        <v>4137</v>
       </c>
       <c r="M46" s="22">
         <v>656</v>
       </c>
       <c r="N46" s="22">
         <v>116</v>
       </c>
       <c r="O46" s="22">
         <v>27</v>
       </c>
       <c r="P46" s="22">
         <v>987</v>
       </c>
       <c r="Q46" s="22">
         <v>740</v>
       </c>
       <c r="R46" s="22">
-        <v>2085</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="47" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B47" s="23" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="24"/>
       <c r="D47" s="25">
         <v>0</v>
       </c>
       <c r="E47" s="26">
         <v>0</v>
       </c>
       <c r="F47" s="26">
         <v>0</v>
       </c>
       <c r="G47" s="26">
         <v>0</v>
       </c>
       <c r="H47" s="26">
         <v>0</v>
       </c>
       <c r="I47" s="26">
         <v>0</v>
       </c>
@@ -3413,93 +3412,93 @@
       <c r="M47" s="26">
         <v>0</v>
       </c>
       <c r="N47" s="26">
         <v>0</v>
       </c>
       <c r="O47" s="26">
         <v>0</v>
       </c>
       <c r="P47" s="26">
         <v>0</v>
       </c>
       <c r="Q47" s="26">
         <v>0</v>
       </c>
       <c r="R47" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B48" s="23" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="24"/>
       <c r="D48" s="25">
-        <v>4190</v>
+        <v>4192</v>
       </c>
       <c r="E48" s="26">
         <v>1622</v>
       </c>
       <c r="F48" s="26">
-        <v>2568</v>
+        <v>2570</v>
       </c>
       <c r="G48" s="26">
-        <v>3447</v>
+        <v>3445</v>
       </c>
       <c r="H48" s="26">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="I48" s="26">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="J48" s="26">
         <v>337</v>
       </c>
       <c r="K48" s="26">
         <v>2058</v>
       </c>
       <c r="L48" s="26">
         <v>1793</v>
       </c>
       <c r="M48" s="26">
         <v>239</v>
       </c>
       <c r="N48" s="26">
         <v>26</v>
       </c>
       <c r="O48" s="26">
         <v>11</v>
       </c>
       <c r="P48" s="26">
         <v>328</v>
       </c>
       <c r="Q48" s="26">
         <v>329</v>
       </c>
       <c r="R48" s="26">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="49" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B49" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="24"/>
       <c r="D49" s="25">
         <v>760</v>
       </c>
       <c r="E49" s="26">
         <v>430</v>
       </c>
       <c r="F49" s="26">
         <v>330</v>
       </c>
       <c r="G49" s="26">
         <v>590</v>
       </c>
       <c r="H49" s="26">
         <v>123</v>
       </c>
       <c r="I49" s="26">
         <v>60</v>
       </c>
@@ -3677,135 +3676,135 @@
       <c r="P52" s="26">
         <v>115</v>
       </c>
       <c r="Q52" s="26">
         <v>76</v>
       </c>
       <c r="R52" s="26">
         <v>102</v>
       </c>
     </row>
     <row r="53" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B53" s="23" t="s">
         <v>64</v>
       </c>
       <c r="C53" s="24"/>
       <c r="D53" s="25">
         <v>1090</v>
       </c>
       <c r="E53" s="26">
         <v>530</v>
       </c>
       <c r="F53" s="26">
         <v>560</v>
       </c>
       <c r="G53" s="26">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="H53" s="26">
         <v>187</v>
       </c>
       <c r="I53" s="26">
         <v>69</v>
       </c>
       <c r="J53" s="26">
         <v>118</v>
       </c>
       <c r="K53" s="26">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="L53" s="26">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="M53" s="26">
         <v>55</v>
       </c>
       <c r="N53" s="26">
         <v>11</v>
       </c>
       <c r="O53" s="26">
         <v>5</v>
       </c>
       <c r="P53" s="26">
         <v>107</v>
       </c>
       <c r="Q53" s="26">
         <v>51</v>
       </c>
       <c r="R53" s="26">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="54" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B54" s="23" t="s">
         <v>65</v>
       </c>
       <c r="C54" s="24"/>
       <c r="D54" s="25">
         <v>603</v>
       </c>
       <c r="E54" s="26">
         <v>214</v>
       </c>
       <c r="F54" s="26">
         <v>389</v>
       </c>
       <c r="G54" s="26">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="H54" s="26">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="I54" s="26">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="J54" s="26">
         <v>86</v>
       </c>
       <c r="K54" s="26">
         <v>276</v>
       </c>
       <c r="L54" s="26">
         <v>249</v>
       </c>
       <c r="M54" s="26">
         <v>24</v>
       </c>
       <c r="N54" s="26">
         <v>3</v>
       </c>
       <c r="O54" s="26">
         <v>0</v>
       </c>
       <c r="P54" s="26">
         <v>75</v>
       </c>
       <c r="Q54" s="26">
         <v>30</v>
       </c>
       <c r="R54" s="26">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="55" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B55" s="23" t="s">
         <v>66</v>
       </c>
       <c r="C55" s="24"/>
       <c r="D55" s="25">
         <v>1392</v>
       </c>
       <c r="E55" s="26">
         <v>728</v>
       </c>
       <c r="F55" s="26">
         <v>664</v>
       </c>
       <c r="G55" s="26">
         <v>1090</v>
       </c>
       <c r="H55" s="26">
         <v>286</v>
       </c>
       <c r="I55" s="26">
         <v>127</v>
       </c>
@@ -3821,93 +3820,93 @@
       <c r="M55" s="26">
         <v>126</v>
       </c>
       <c r="N55" s="26">
         <v>16</v>
       </c>
       <c r="O55" s="26">
         <v>6</v>
       </c>
       <c r="P55" s="26">
         <v>109</v>
       </c>
       <c r="Q55" s="26">
         <v>120</v>
       </c>
       <c r="R55" s="26">
         <v>302</v>
       </c>
     </row>
     <row r="56" spans="2:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B56" s="19" t="s">
         <v>67</v>
       </c>
       <c r="C56" s="20"/>
       <c r="D56" s="21">
-        <v>5452</v>
+        <v>5454</v>
       </c>
       <c r="E56" s="22">
         <v>3064</v>
       </c>
       <c r="F56" s="22">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="G56" s="22">
         <v>4143</v>
       </c>
       <c r="H56" s="22">
         <v>1246</v>
       </c>
       <c r="I56" s="22">
         <v>471</v>
       </c>
       <c r="J56" s="22">
         <v>775</v>
       </c>
       <c r="K56" s="22">
-        <v>2224</v>
+        <v>2222</v>
       </c>
       <c r="L56" s="22">
-        <v>1808</v>
+        <v>1806</v>
       </c>
       <c r="M56" s="22">
         <v>290</v>
       </c>
       <c r="N56" s="22">
         <v>126</v>
       </c>
       <c r="O56" s="22">
         <v>4</v>
       </c>
       <c r="P56" s="22">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="Q56" s="22">
         <v>205</v>
       </c>
       <c r="R56" s="22">
-        <v>1308</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="57" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B57" s="23" t="s">
         <v>68</v>
       </c>
       <c r="C57" s="24"/>
       <c r="D57" s="25">
         <v>0</v>
       </c>
       <c r="E57" s="26">
         <v>0</v>
       </c>
       <c r="F57" s="26">
         <v>0</v>
       </c>
       <c r="G57" s="26">
         <v>0</v>
       </c>
       <c r="H57" s="26">
         <v>0</v>
       </c>
       <c r="I57" s="26">
         <v>0</v>
       </c>
@@ -3944,66 +3943,66 @@
         <v>69</v>
       </c>
       <c r="C58" s="24"/>
       <c r="D58" s="25">
         <v>1680</v>
       </c>
       <c r="E58" s="26">
         <v>914</v>
       </c>
       <c r="F58" s="26">
         <v>766</v>
       </c>
       <c r="G58" s="26">
         <v>1204</v>
       </c>
       <c r="H58" s="26">
         <v>331</v>
       </c>
       <c r="I58" s="26">
         <v>142</v>
       </c>
       <c r="J58" s="26">
         <v>189</v>
       </c>
       <c r="K58" s="26">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="L58" s="26">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="M58" s="26">
         <v>95</v>
       </c>
       <c r="N58" s="26">
         <v>95</v>
       </c>
       <c r="O58" s="26">
         <v>1</v>
       </c>
       <c r="P58" s="26">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="Q58" s="26">
         <v>71</v>
       </c>
       <c r="R58" s="26">
         <v>474</v>
       </c>
     </row>
     <row r="59" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B59" s="23" t="s">
         <v>70</v>
       </c>
       <c r="C59" s="24"/>
       <c r="D59" s="25">
         <v>1126</v>
       </c>
       <c r="E59" s="26">
         <v>587</v>
       </c>
       <c r="F59" s="26">
         <v>539</v>
       </c>
       <c r="G59" s="26">
         <v>922</v>
       </c>
@@ -4178,93 +4177,93 @@
       <c r="M62" s="26">
         <v>32</v>
       </c>
       <c r="N62" s="26">
         <v>3</v>
       </c>
       <c r="O62" s="26">
         <v>0</v>
       </c>
       <c r="P62" s="26">
         <v>38</v>
       </c>
       <c r="Q62" s="26">
         <v>20</v>
       </c>
       <c r="R62" s="26">
         <v>86</v>
       </c>
     </row>
     <row r="63" spans="2:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B63" s="23" t="s">
         <v>74</v>
       </c>
       <c r="C63" s="24"/>
       <c r="D63" s="25">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="E63" s="26">
         <v>425</v>
       </c>
       <c r="F63" s="26">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="G63" s="26">
         <v>507</v>
       </c>
       <c r="H63" s="26">
         <v>174</v>
       </c>
       <c r="I63" s="26">
         <v>57</v>
       </c>
       <c r="J63" s="26">
         <v>117</v>
       </c>
       <c r="K63" s="26">
         <v>250</v>
       </c>
       <c r="L63" s="26">
         <v>194</v>
       </c>
       <c r="M63" s="26">
         <v>50</v>
       </c>
       <c r="N63" s="26">
         <v>6</v>
       </c>
       <c r="O63" s="26">
         <v>2</v>
       </c>
       <c r="P63" s="26">
         <v>53</v>
       </c>
       <c r="Q63" s="26">
         <v>28</v>
       </c>
       <c r="R63" s="26">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="64" spans="2:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B64" s="19" t="s">
         <v>75</v>
       </c>
       <c r="C64" s="20"/>
       <c r="D64" s="21">
         <v>4452</v>
       </c>
       <c r="E64" s="22">
         <v>2620</v>
       </c>
       <c r="F64" s="22">
         <v>1832</v>
       </c>
       <c r="G64" s="22">
         <v>2775</v>
       </c>
       <c r="H64" s="22">
         <v>681</v>
       </c>
       <c r="I64" s="22">
         <v>312</v>
       </c>
@@ -4544,84 +4543,84 @@
       <c r="P69" s="26">
         <v>71</v>
       </c>
       <c r="Q69" s="26">
         <v>34</v>
       </c>
       <c r="R69" s="26">
         <v>84</v>
       </c>
     </row>
     <row r="70" spans="1:18" s="18" customFormat="1" ht="30.75" customHeight="1">
       <c r="B70" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C70" s="20"/>
       <c r="D70" s="21">
         <v>3034</v>
       </c>
       <c r="E70" s="22">
         <v>1396</v>
       </c>
       <c r="F70" s="22">
         <v>1638</v>
       </c>
       <c r="G70" s="22">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="H70" s="22">
         <v>849</v>
       </c>
       <c r="I70" s="22">
         <v>374</v>
       </c>
       <c r="J70" s="22">
         <v>475</v>
       </c>
       <c r="K70" s="22">
         <v>1166</v>
       </c>
       <c r="L70" s="22">
         <v>926</v>
       </c>
       <c r="M70" s="22">
         <v>187</v>
       </c>
       <c r="N70" s="22">
         <v>53</v>
       </c>
       <c r="O70" s="22">
         <v>6</v>
       </c>
       <c r="P70" s="22">
         <v>355</v>
       </c>
       <c r="Q70" s="22">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="R70" s="22">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="71" spans="1:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B71" s="23" t="s">
         <v>82</v>
       </c>
       <c r="C71" s="24"/>
       <c r="D71" s="25">
         <v>0</v>
       </c>
       <c r="E71" s="26">
         <v>0</v>
       </c>
       <c r="F71" s="26">
         <v>0</v>
       </c>
       <c r="G71" s="26">
         <v>0</v>
       </c>
       <c r="H71" s="26">
         <v>0</v>
       </c>
       <c r="I71" s="26">
         <v>0</v>
       </c>
@@ -4799,84 +4798,84 @@
       <c r="P74" s="26">
         <v>70</v>
       </c>
       <c r="Q74" s="26">
         <v>55</v>
       </c>
       <c r="R74" s="26">
         <v>60</v>
       </c>
     </row>
     <row r="75" spans="1:18" s="18" customFormat="1" ht="16.5" customHeight="1">
       <c r="B75" s="23" t="s">
         <v>86</v>
       </c>
       <c r="C75" s="24"/>
       <c r="D75" s="25">
         <v>869</v>
       </c>
       <c r="E75" s="26">
         <v>409</v>
       </c>
       <c r="F75" s="26">
         <v>460</v>
       </c>
       <c r="G75" s="26">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="H75" s="26">
         <v>206</v>
       </c>
       <c r="I75" s="26">
         <v>80</v>
       </c>
       <c r="J75" s="26">
         <v>126</v>
       </c>
       <c r="K75" s="26">
         <v>337</v>
       </c>
       <c r="L75" s="26">
         <v>265</v>
       </c>
       <c r="M75" s="26">
         <v>53</v>
       </c>
       <c r="N75" s="26">
         <v>19</v>
       </c>
       <c r="O75" s="26">
         <v>1</v>
       </c>
       <c r="P75" s="26">
         <v>104</v>
       </c>
       <c r="Q75" s="26">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R75" s="26">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="76" spans="1:18" s="18" customFormat="1" ht="3.75" customHeight="1">
       <c r="A76" s="27"/>
       <c r="B76" s="28" t="s">
         <v>87</v>
       </c>
       <c r="C76" s="29"/>
       <c r="D76" s="30"/>
       <c r="E76" s="31"/>
       <c r="F76" s="31"/>
       <c r="G76" s="31"/>
       <c r="H76" s="31"/>
       <c r="I76" s="31"/>
       <c r="J76" s="31"/>
       <c r="K76" s="31"/>
       <c r="L76" s="31"/>
       <c r="M76" s="31"/>
       <c r="N76" s="31"/>
       <c r="O76" s="31"/>
       <c r="P76" s="31"/>
       <c r="Q76" s="31"/>
       <c r="R76" s="31"/>
     </row>
     <row r="77" spans="1:18">
@@ -4894,256 +4893,71 @@
       <c r="M77" s="15"/>
       <c r="N77" s="15"/>
       <c r="O77" s="15"/>
       <c r="P77" s="15"/>
       <c r="Q77" s="15"/>
       <c r="R77" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:Q4"/>
     <mergeCell ref="R4:R6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="O5:O6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="49" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
-</file>
-[...175 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40686E4B-BBF8-49E3-AEB6-C5E20873911A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>25-12-03</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'25-12-03'!Print_Titles</vt:lpstr>
+      <vt:lpstr>３　被疑事件の受理及び処理人員</vt:lpstr>
+      <vt:lpstr>'３　被疑事件の受理及び処理人員'!Print_Area</vt:lpstr>
+      <vt:lpstr>'３　被疑事件の受理及び処理人員'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>