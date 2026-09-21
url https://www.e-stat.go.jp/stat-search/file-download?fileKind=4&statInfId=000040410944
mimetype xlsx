--- v0 (2026-06-15)
+++ v1 (2026-09-21)
@@ -1,86 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{87C99930-926F-41A2-A7E0-A8F484525504}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{75F11215-7D5D-44BF-B76B-C0465F33E2E0}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="6_{61DAC55E-BA0A-4BB0-A33A-88B5A4822DB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{B440B25B-224B-49CA-8CBE-8ACFB47A3BF3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{944359FD-074F-4D12-B285-2858459452B1}"/>
   </bookViews>
   <sheets>
-    <sheet name="25-12-04" sheetId="2" r:id="rId1"/>
+    <sheet name="４　道路交通法等違反被疑事件の受理及び処理人員" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'25-12-04'!$A$1:$S$76</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-12-04'!$3:$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'４　道路交通法等違反被疑事件の受理及び処理人員'!$A$1:$S$76</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'４　道路交通法等違反被疑事件の受理及び処理人員'!$3:$7</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="S2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="89">
   <si>
     <t>４　最高検、高検及び地検管内別　　　道　路　交　通　法　等　違　反　被　疑　事　件　の　受　理　及　び　処　理　人　員</t>
     <rPh sb="2" eb="5">
       <t>サイコウケン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウケン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="10" eb="12">
@@ -876,69 +875,69 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="6"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="桁区切り_PPMN0001～0005" xfId="1" xr:uid="{AB6BEA15-634E-472A-895A-94DB3E058998}"/>
+    <cellStyle name="桁区切り_PPMN0001～0005" xfId="1" xr:uid="{71A88C42-DF9B-4F8F-BA2A-F87A4E195D06}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_PPMN0001～0005" xfId="2" xr:uid="{CA5BF65E-7C8F-49ED-96B4-93DF5A341639}"/>
+    <cellStyle name="標準_PPMN0001～0005" xfId="2" xr:uid="{B4E3322D-0F32-4EC1-B06E-146C4667E093}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1217,127 +1216,127 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD010B75-FC21-43AC-B2A9-1F9C63B854CB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53F080ED-F67C-4193-88C4-B65CFAE1B24B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="G66" sqref="G66"/>
       <selection pane="topRight" activeCell="G66" sqref="G66"/>
       <selection pane="bottomLeft" activeCell="G66" sqref="G66"/>
-      <selection pane="bottomRight" activeCell="F19" sqref="F19"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.4140625" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.25"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="9.4140625" style="1"/>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="1.625" style="1" customWidth="1"/>
+    <col min="4" max="18" width="14.625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="15.375" style="1" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="22" customHeight="1">
+    <row r="1" spans="1:19" ht="21.95" customHeight="1">
       <c r="F1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="S1" s="3">
         <v>45992</v>
       </c>
     </row>
     <row r="2" spans="1:19" ht="18" customHeight="1">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="7" t="str">
         <f>"("&amp;IF(TEXT(S1,"e")="1",TEXT(S1,"ggg")&amp;"元",TEXT(S1,"ggge"))&amp;"年"&amp;TEXT(S1,"m")&amp;"月分)"</f>
         <v>(令和7年12月分)</v>
       </c>
     </row>
-    <row r="3" spans="1:19" ht="4" customHeight="1">
+    <row r="3" spans="1:19" ht="3.95" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="11"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
     </row>
-    <row r="4" spans="1:19" ht="17.149999999999999" customHeight="1">
+    <row r="4" spans="1:19" ht="17.100000000000001" customHeight="1">
       <c r="A4" s="12"/>
       <c r="B4" s="42" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="13"/>
       <c r="D4" s="45" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="46"/>
       <c r="F4" s="47"/>
       <c r="G4" s="48" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49"/>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="50"/>
       <c r="S4" s="51" t="s">
@@ -1360,163 +1359,163 @@
         <v>5</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="19"/>
       <c r="L5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="M5" s="20"/>
       <c r="N5" s="20"/>
       <c r="O5" s="20"/>
       <c r="P5" s="54" t="s">
         <v>10</v>
       </c>
       <c r="Q5" s="21" t="s">
         <v>11</v>
       </c>
       <c r="R5" s="21" t="s">
         <v>12</v>
       </c>
       <c r="S5" s="52"/>
     </row>
-    <row r="6" spans="1:19" ht="17.149999999999999" customHeight="1">
+    <row r="6" spans="1:19" ht="17.100000000000001" customHeight="1">
       <c r="A6" s="22"/>
       <c r="B6" s="44"/>
       <c r="C6" s="23"/>
       <c r="D6" s="55"/>
       <c r="E6" s="55"/>
       <c r="F6" s="55"/>
       <c r="G6" s="55"/>
       <c r="H6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="16" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="L6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="M6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="N6" s="16" t="s">
         <v>18</v>
       </c>
       <c r="O6" s="16" t="s">
         <v>19</v>
       </c>
       <c r="P6" s="55"/>
       <c r="Q6" s="24" t="s">
         <v>20</v>
       </c>
       <c r="R6" s="24" t="s">
         <v>20</v>
       </c>
       <c r="S6" s="53"/>
     </row>
-    <row r="7" spans="1:19" ht="4" customHeight="1">
+    <row r="7" spans="1:19" ht="3.95" customHeight="1">
       <c r="B7" s="14"/>
       <c r="C7" s="15"/>
       <c r="D7" s="14"/>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="14"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="14"/>
     </row>
-    <row r="8" spans="1:19" s="25" customFormat="1" ht="17.149999999999999" customHeight="1">
+    <row r="8" spans="1:19" s="25" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="B8" s="26" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="27"/>
       <c r="D8" s="28">
-        <v>28999</v>
+        <v>29002</v>
       </c>
       <c r="E8" s="29">
-        <v>10193</v>
+        <v>10196</v>
       </c>
       <c r="F8" s="29">
         <v>18806</v>
       </c>
       <c r="G8" s="30">
         <v>24399</v>
       </c>
       <c r="H8" s="30">
         <v>10069</v>
       </c>
       <c r="I8" s="29">
         <v>1050</v>
       </c>
       <c r="J8" s="29">
         <v>9019</v>
       </c>
       <c r="K8" s="29">
         <v>0</v>
       </c>
       <c r="L8" s="30">
         <v>8464</v>
       </c>
       <c r="M8" s="29">
         <v>7503</v>
       </c>
       <c r="N8" s="29">
         <v>796</v>
       </c>
       <c r="O8" s="29">
         <v>165</v>
       </c>
       <c r="P8" s="29">
         <v>47</v>
       </c>
       <c r="Q8" s="29">
         <v>4482</v>
       </c>
       <c r="R8" s="29">
         <v>1337</v>
       </c>
       <c r="S8" s="29">
-        <v>4624</v>
+        <v>4625</v>
       </c>
     </row>
     <row r="9" spans="1:19" s="25" customFormat="1" ht="30.75" customHeight="1">
       <c r="B9" s="26" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="27"/>
       <c r="D9" s="30">
         <v>0</v>
       </c>
       <c r="E9" s="29">
         <v>0</v>
       </c>
       <c r="F9" s="29">
         <v>0</v>
       </c>
       <c r="G9" s="30">
         <v>0</v>
       </c>
       <c r="H9" s="30">
         <v>0</v>
       </c>
       <c r="I9" s="29">
         <v>0</v>
       </c>
@@ -1535,96 +1534,96 @@
       <c r="N9" s="29">
         <v>0</v>
       </c>
       <c r="O9" s="29">
         <v>0</v>
       </c>
       <c r="P9" s="29">
         <v>0</v>
       </c>
       <c r="Q9" s="29">
         <v>0</v>
       </c>
       <c r="R9" s="29">
         <v>0</v>
       </c>
       <c r="S9" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="25" customFormat="1" ht="30.75" customHeight="1">
       <c r="B10" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="27"/>
       <c r="D10" s="30">
-        <v>11007</v>
+        <v>11006</v>
       </c>
       <c r="E10" s="29">
-        <v>3957</v>
+        <v>3956</v>
       </c>
       <c r="F10" s="29">
         <v>7050</v>
       </c>
       <c r="G10" s="30">
         <v>9006</v>
       </c>
       <c r="H10" s="30">
         <v>3376</v>
       </c>
       <c r="I10" s="29">
         <v>448</v>
       </c>
       <c r="J10" s="29">
         <v>2928</v>
       </c>
       <c r="K10" s="29">
         <v>0</v>
       </c>
       <c r="L10" s="30">
         <v>3554</v>
       </c>
       <c r="M10" s="29">
         <v>3120</v>
       </c>
       <c r="N10" s="29">
         <v>379</v>
       </c>
       <c r="O10" s="29">
         <v>55</v>
       </c>
       <c r="P10" s="29">
         <v>21</v>
       </c>
       <c r="Q10" s="29">
         <v>1682</v>
       </c>
       <c r="R10" s="29">
         <v>373</v>
       </c>
       <c r="S10" s="29">
-        <v>2018</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="16.5" customHeight="1">
       <c r="B11" s="31" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="32"/>
       <c r="D11" s="33">
         <v>0</v>
       </c>
       <c r="E11" s="34">
         <v>0</v>
       </c>
       <c r="F11" s="34">
         <v>0</v>
       </c>
       <c r="G11" s="33">
         <v>0</v>
       </c>
       <c r="H11" s="33">
         <v>0</v>
       </c>
       <c r="I11" s="34">
         <v>0</v>
       </c>
@@ -1913,96 +1912,96 @@
       <c r="N16" s="34">
         <v>19</v>
       </c>
       <c r="O16" s="34">
         <v>8</v>
       </c>
       <c r="P16" s="34">
         <v>5</v>
       </c>
       <c r="Q16" s="34">
         <v>157</v>
       </c>
       <c r="R16" s="34">
         <v>19</v>
       </c>
       <c r="S16" s="34">
         <v>122</v>
       </c>
     </row>
     <row r="17" spans="2:19" ht="16.5" customHeight="1">
       <c r="B17" s="31" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="32"/>
       <c r="D17" s="33">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="E17" s="34">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="F17" s="34">
         <v>267</v>
       </c>
       <c r="G17" s="33">
         <v>419</v>
       </c>
       <c r="H17" s="33">
         <v>185</v>
       </c>
       <c r="I17" s="34">
         <v>36</v>
       </c>
       <c r="J17" s="34">
         <v>149</v>
       </c>
       <c r="K17" s="34">
         <v>0</v>
       </c>
       <c r="L17" s="33">
         <v>100</v>
       </c>
       <c r="M17" s="34">
         <v>86</v>
       </c>
       <c r="N17" s="34">
         <v>11</v>
       </c>
       <c r="O17" s="34">
         <v>3</v>
       </c>
       <c r="P17" s="34">
         <v>0</v>
       </c>
       <c r="Q17" s="34">
         <v>98</v>
       </c>
       <c r="R17" s="34">
         <v>36</v>
       </c>
       <c r="S17" s="34">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="18" spans="2:19" ht="16.5" customHeight="1">
       <c r="B18" s="31" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="32"/>
       <c r="D18" s="33">
         <v>448</v>
       </c>
       <c r="E18" s="34">
         <v>202</v>
       </c>
       <c r="F18" s="34">
         <v>246</v>
       </c>
       <c r="G18" s="33">
         <v>401</v>
       </c>
       <c r="H18" s="33">
         <v>206</v>
       </c>
       <c r="I18" s="34">
         <v>32</v>
       </c>
@@ -2237,96 +2236,96 @@
       <c r="N22" s="34">
         <v>9</v>
       </c>
       <c r="O22" s="34">
         <v>4</v>
       </c>
       <c r="P22" s="34">
         <v>2</v>
       </c>
       <c r="Q22" s="34">
         <v>44</v>
       </c>
       <c r="R22" s="34">
         <v>23</v>
       </c>
       <c r="S22" s="34">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="2:19" s="25" customFormat="1" ht="30.75" customHeight="1">
       <c r="B23" s="26" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="27"/>
       <c r="D23" s="30">
-        <v>6908</v>
+        <v>6912</v>
       </c>
       <c r="E23" s="29">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="F23" s="29">
-        <v>5267</v>
+        <v>5269</v>
       </c>
       <c r="G23" s="30">
         <v>5923</v>
       </c>
       <c r="H23" s="30">
         <v>2107</v>
       </c>
       <c r="I23" s="29">
         <v>122</v>
       </c>
       <c r="J23" s="29">
         <v>1985</v>
       </c>
       <c r="K23" s="29">
         <v>0</v>
       </c>
       <c r="L23" s="30">
         <v>2329</v>
       </c>
       <c r="M23" s="29">
         <v>2216</v>
       </c>
       <c r="N23" s="29">
         <v>83</v>
       </c>
       <c r="O23" s="29">
         <v>30</v>
       </c>
       <c r="P23" s="29">
         <v>6</v>
       </c>
       <c r="Q23" s="29">
         <v>1113</v>
       </c>
       <c r="R23" s="29">
         <v>368</v>
       </c>
       <c r="S23" s="29">
-        <v>991</v>
+        <v>995</v>
       </c>
     </row>
     <row r="24" spans="2:19" ht="16.5" customHeight="1">
       <c r="B24" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="32"/>
       <c r="D24" s="33">
         <v>0</v>
       </c>
       <c r="E24" s="34">
         <v>0</v>
       </c>
       <c r="F24" s="34">
         <v>0</v>
       </c>
       <c r="G24" s="33">
         <v>0</v>
       </c>
       <c r="H24" s="33">
         <v>0</v>
       </c>
       <c r="I24" s="34">
         <v>0</v>
       </c>
@@ -2348,147 +2347,147 @@
       <c r="O24" s="34">
         <v>0</v>
       </c>
       <c r="P24" s="34">
         <v>0</v>
       </c>
       <c r="Q24" s="34">
         <v>0</v>
       </c>
       <c r="R24" s="34">
         <v>0</v>
       </c>
       <c r="S24" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:19" ht="16.5" customHeight="1">
       <c r="B25" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="32"/>
       <c r="D25" s="33">
         <v>3006</v>
       </c>
       <c r="E25" s="34">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="F25" s="34">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="G25" s="33">
         <v>2537</v>
       </c>
       <c r="H25" s="33">
         <v>858</v>
       </c>
       <c r="I25" s="34">
         <v>48</v>
       </c>
       <c r="J25" s="34">
         <v>810</v>
       </c>
       <c r="K25" s="34">
         <v>0</v>
       </c>
       <c r="L25" s="33">
         <v>1274</v>
       </c>
       <c r="M25" s="34">
         <v>1221</v>
       </c>
       <c r="N25" s="34">
         <v>47</v>
       </c>
       <c r="O25" s="34">
         <v>6</v>
       </c>
       <c r="P25" s="34">
         <v>1</v>
       </c>
       <c r="Q25" s="34">
         <v>233</v>
       </c>
       <c r="R25" s="34">
         <v>171</v>
       </c>
       <c r="S25" s="34">
         <v>462</v>
       </c>
     </row>
     <row r="26" spans="2:19" ht="16.5" customHeight="1">
       <c r="B26" s="31" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="32"/>
       <c r="D26" s="33">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E26" s="34">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="F26" s="34">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="G26" s="33">
         <v>587</v>
       </c>
       <c r="H26" s="33">
         <v>209</v>
       </c>
       <c r="I26" s="34">
         <v>15</v>
       </c>
       <c r="J26" s="34">
         <v>194</v>
       </c>
       <c r="K26" s="34">
         <v>0</v>
       </c>
       <c r="L26" s="33">
         <v>193</v>
       </c>
       <c r="M26" s="34">
         <v>185</v>
       </c>
       <c r="N26" s="34">
         <v>5</v>
       </c>
       <c r="O26" s="34">
         <v>3</v>
       </c>
       <c r="P26" s="34">
         <v>0</v>
       </c>
       <c r="Q26" s="34">
         <v>119</v>
       </c>
       <c r="R26" s="34">
         <v>66</v>
       </c>
       <c r="S26" s="34">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="27" spans="2:19" ht="16.5" customHeight="1">
       <c r="B27" s="31" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="32"/>
       <c r="D27" s="33">
         <v>2343</v>
       </c>
       <c r="E27" s="34">
         <v>449</v>
       </c>
       <c r="F27" s="34">
         <v>1894</v>
       </c>
       <c r="G27" s="33">
         <v>2142</v>
       </c>
       <c r="H27" s="33">
         <v>700</v>
       </c>
       <c r="I27" s="34">
         <v>34</v>
       </c>
@@ -2669,54 +2668,54 @@
       <c r="N30" s="34">
         <v>0</v>
       </c>
       <c r="O30" s="34">
         <v>3</v>
       </c>
       <c r="P30" s="34">
         <v>1</v>
       </c>
       <c r="Q30" s="34">
         <v>53</v>
       </c>
       <c r="R30" s="34">
         <v>7</v>
       </c>
       <c r="S30" s="34">
         <v>90</v>
       </c>
     </row>
     <row r="31" spans="2:19" s="25" customFormat="1" ht="30.75" customHeight="1">
       <c r="B31" s="26" t="s">
         <v>44</v>
       </c>
       <c r="C31" s="27"/>
       <c r="D31" s="30">
-        <v>3178</v>
+        <v>3180</v>
       </c>
       <c r="E31" s="29">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="F31" s="29">
         <v>2023</v>
       </c>
       <c r="G31" s="30">
         <v>2644</v>
       </c>
       <c r="H31" s="30">
         <v>1140</v>
       </c>
       <c r="I31" s="29">
         <v>119</v>
       </c>
       <c r="J31" s="29">
         <v>1021</v>
       </c>
       <c r="K31" s="29">
         <v>0</v>
       </c>
       <c r="L31" s="30">
         <v>812</v>
       </c>
       <c r="M31" s="29">
         <v>696</v>
       </c>
@@ -2885,54 +2884,54 @@
       <c r="N34" s="34">
         <v>12</v>
       </c>
       <c r="O34" s="34">
         <v>6</v>
       </c>
       <c r="P34" s="34">
         <v>2</v>
       </c>
       <c r="Q34" s="34">
         <v>54</v>
       </c>
       <c r="R34" s="34">
         <v>36</v>
       </c>
       <c r="S34" s="34">
         <v>44</v>
       </c>
     </row>
     <row r="35" spans="2:19" ht="16.5" customHeight="1">
       <c r="B35" s="31" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="32"/>
       <c r="D35" s="33">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E35" s="34">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="F35" s="34">
         <v>250</v>
       </c>
       <c r="G35" s="33">
         <v>358</v>
       </c>
       <c r="H35" s="33">
         <v>175</v>
       </c>
       <c r="I35" s="34">
         <v>21</v>
       </c>
       <c r="J35" s="34">
         <v>154</v>
       </c>
       <c r="K35" s="34">
         <v>0</v>
       </c>
       <c r="L35" s="33">
         <v>92</v>
       </c>
       <c r="M35" s="34">
         <v>73</v>
       </c>
@@ -3479,96 +3478,96 @@
       <c r="N45" s="34">
         <v>1</v>
       </c>
       <c r="O45" s="34">
         <v>2</v>
       </c>
       <c r="P45" s="34">
         <v>0</v>
       </c>
       <c r="Q45" s="34">
         <v>28</v>
       </c>
       <c r="R45" s="34">
         <v>4</v>
       </c>
       <c r="S45" s="34">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="2:19" s="25" customFormat="1" ht="30.75" customHeight="1">
       <c r="B46" s="26" t="s">
         <v>59</v>
       </c>
       <c r="C46" s="27"/>
       <c r="D46" s="30">
-        <v>3276</v>
+        <v>3274</v>
       </c>
       <c r="E46" s="29">
         <v>1410</v>
       </c>
       <c r="F46" s="29">
-        <v>1866</v>
+        <v>1864</v>
       </c>
       <c r="G46" s="30">
         <v>2831</v>
       </c>
       <c r="H46" s="30">
         <v>1299</v>
       </c>
       <c r="I46" s="29">
         <v>109</v>
       </c>
       <c r="J46" s="29">
         <v>1190</v>
       </c>
       <c r="K46" s="29">
         <v>0</v>
       </c>
       <c r="L46" s="30">
         <v>845</v>
       </c>
       <c r="M46" s="29">
         <v>713</v>
       </c>
       <c r="N46" s="29">
         <v>106</v>
       </c>
       <c r="O46" s="29">
         <v>26</v>
       </c>
       <c r="P46" s="29">
         <v>9</v>
       </c>
       <c r="Q46" s="29">
         <v>455</v>
       </c>
       <c r="R46" s="29">
         <v>223</v>
       </c>
       <c r="S46" s="29">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="47" spans="2:19" ht="16.5" customHeight="1">
       <c r="B47" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C47" s="32"/>
       <c r="D47" s="33">
         <v>0</v>
       </c>
       <c r="E47" s="34">
         <v>0</v>
       </c>
       <c r="F47" s="34">
         <v>0</v>
       </c>
       <c r="G47" s="33">
         <v>0</v>
       </c>
       <c r="H47" s="33">
         <v>0</v>
       </c>
       <c r="I47" s="34">
         <v>0</v>
       </c>
@@ -3587,96 +3586,96 @@
       <c r="N47" s="34">
         <v>0</v>
       </c>
       <c r="O47" s="34">
         <v>0</v>
       </c>
       <c r="P47" s="34">
         <v>0</v>
       </c>
       <c r="Q47" s="34">
         <v>0</v>
       </c>
       <c r="R47" s="34">
         <v>0</v>
       </c>
       <c r="S47" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:19" ht="16.5" customHeight="1">
       <c r="B48" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="32"/>
       <c r="D48" s="33">
-        <v>1513</v>
+        <v>1511</v>
       </c>
       <c r="E48" s="34">
         <v>653</v>
       </c>
       <c r="F48" s="34">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="G48" s="33">
         <v>1315</v>
       </c>
       <c r="H48" s="33">
         <v>530</v>
       </c>
       <c r="I48" s="34">
         <v>30</v>
       </c>
       <c r="J48" s="34">
         <v>500</v>
       </c>
       <c r="K48" s="34">
         <v>0</v>
       </c>
       <c r="L48" s="33">
         <v>536</v>
       </c>
       <c r="M48" s="34">
         <v>483</v>
       </c>
       <c r="N48" s="34">
         <v>47</v>
       </c>
       <c r="O48" s="34">
         <v>6</v>
       </c>
       <c r="P48" s="34">
         <v>6</v>
       </c>
       <c r="Q48" s="34">
         <v>149</v>
       </c>
       <c r="R48" s="34">
         <v>94</v>
       </c>
       <c r="S48" s="34">
-        <v>200</v>
+        <v>198</v>
       </c>
     </row>
     <row r="49" spans="2:19" ht="16.5" customHeight="1">
       <c r="B49" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C49" s="32"/>
       <c r="D49" s="33">
         <v>192</v>
       </c>
       <c r="E49" s="34">
         <v>108</v>
       </c>
       <c r="F49" s="34">
         <v>84</v>
       </c>
       <c r="G49" s="33">
         <v>165</v>
       </c>
       <c r="H49" s="33">
         <v>60</v>
       </c>
       <c r="I49" s="34">
         <v>5</v>
       </c>
@@ -5093,299 +5092,114 @@
       <c r="L75" s="33">
         <v>41</v>
       </c>
       <c r="M75" s="34">
         <v>37</v>
       </c>
       <c r="N75" s="34">
         <v>4</v>
       </c>
       <c r="O75" s="34">
         <v>0</v>
       </c>
       <c r="P75" s="34">
         <v>0</v>
       </c>
       <c r="Q75" s="34">
         <v>35</v>
       </c>
       <c r="R75" s="34">
         <v>26</v>
       </c>
       <c r="S75" s="34">
         <v>38</v>
       </c>
     </row>
-    <row r="76" spans="1:19" ht="10" customHeight="1">
+    <row r="76" spans="1:19" ht="9.9499999999999993" customHeight="1">
       <c r="A76" s="22"/>
       <c r="B76" s="35"/>
       <c r="C76" s="36"/>
       <c r="D76" s="37"/>
       <c r="E76" s="38"/>
       <c r="F76" s="38"/>
       <c r="G76" s="39"/>
       <c r="H76" s="39"/>
       <c r="I76" s="38"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
       <c r="L76" s="39"/>
       <c r="M76" s="38"/>
       <c r="N76" s="38"/>
       <c r="O76" s="38"/>
       <c r="P76" s="38"/>
       <c r="Q76" s="38"/>
       <c r="R76" s="38"/>
       <c r="S76" s="38"/>
     </row>
-    <row r="77" spans="1:19" ht="20.149999999999999" customHeight="1">
+    <row r="77" spans="1:19" ht="20.100000000000001" customHeight="1">
       <c r="B77" s="40"/>
       <c r="C77" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:R4"/>
     <mergeCell ref="S4:S6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="P5:P6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="49" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
-</file>
-[...175 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA13553D-C1D5-4447-86FD-B108AD2B1BDC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>25-12-04</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'25-12-04'!Print_Titles</vt:lpstr>
+      <vt:lpstr>４　道路交通法等違反被疑事件の受理及び処理人員</vt:lpstr>
+      <vt:lpstr>'４　道路交通法等違反被疑事件の受理及び処理人員'!Print_Area</vt:lpstr>
+      <vt:lpstr>'４　道路交通法等違反被疑事件の受理及び処理人員'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>