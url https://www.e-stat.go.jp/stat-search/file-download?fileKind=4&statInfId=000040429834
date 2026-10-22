--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24EAA0F9-164B-4D75-BA1A-701AD4932A75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{88935BDD-C512-4536-8EC1-E67BDF1021EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CC23EB55-09A4-43F8-8746-AB2D6DAB1245}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CC23EB55-09A4-43F8-8746-AB2D6DAB1245}"/>
   </bookViews>
   <sheets>
     <sheet name="001" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'001'!$A$1:$EZ$58</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'001'!$A:$J,'001'!$1:$16</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -3566,300 +3566,300 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="15" fillId="0" borderId="35" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="15" fillId="0" borderId="35" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="15" fillId="0" borderId="35" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="15" fillId="0" borderId="35" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="15" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="178" fontId="15" fillId="0" borderId="35" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...95 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="34">
     <cellStyle name="Normal 4" xfId="16" xr:uid="{92C8F3CB-966A-4049-948E-952EB0E9EAB9}"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="10" xr:uid="{F01BF896-DBC6-42E2-A510-F46F569901A4}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{B43BC3DA-0939-428E-B0A0-663D6C738039}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{005EAA0A-3039-445D-87A6-239EB2EE2AD7}"/>
     <cellStyle name="標準 2 2 2" xfId="21" xr:uid="{6AA78A3F-FC49-4779-B6CC-FBC8199A1AE5}"/>
     <cellStyle name="標準 2 3" xfId="7" xr:uid="{FD6A8238-1ED2-462A-BC51-B9E71D120245}"/>
     <cellStyle name="標準 2 3 2" xfId="15" xr:uid="{E3881ACE-260E-47E4-B4BF-BD827A6C1A6A}"/>
     <cellStyle name="標準 2 4" xfId="8" xr:uid="{FDD28510-4B12-463F-84FB-FD79B35641A3}"/>
     <cellStyle name="標準 2 5" xfId="17" xr:uid="{8712573D-54B8-4006-80D2-9559E1791FB5}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{D579353C-A888-4FE6-84D6-F8B90A99DAA1}"/>
     <cellStyle name="標準 3 2" xfId="11" xr:uid="{BB717344-3CDA-4BC4-BAD2-DF8A84C5D56F}"/>
     <cellStyle name="標準 3 2 2" xfId="18" xr:uid="{B49EE8EE-89DA-4D50-81A9-323525C50274}"/>
     <cellStyle name="標準 3 3" xfId="9" xr:uid="{1D86ABE8-9973-43E8-98C5-9B4E8E13B277}"/>
     <cellStyle name="標準 4" xfId="5" xr:uid="{A07DF26A-DF9A-4F20-B244-836EC84CE543}"/>
     <cellStyle name="標準 4 2" xfId="6" xr:uid="{5F7B30AB-B485-479B-A332-D9A0720BDDF5}"/>
     <cellStyle name="標準 4 3" xfId="19" xr:uid="{BEA6995A-2CEA-4213-805B-7563F84E8D0B}"/>
     <cellStyle name="標準 5" xfId="12" xr:uid="{DD7678A7-3B35-41F7-BD60-062A52ADEAC9}"/>
     <cellStyle name="標準 5 2" xfId="13" xr:uid="{26B5CE06-7049-409E-90F5-7643D457771F}"/>
     <cellStyle name="標準 5 3" xfId="22" xr:uid="{151EFCD5-5C4D-4D6D-9E71-15589A18A13C}"/>
@@ -4212,616 +4212,69 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80962F33-C40A-4142-8D06-1FE9C3A13328}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:FB61"/>
+  <dimension ref="A1:FA61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="3" style="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" customWidth="1"/>
-    <col min="11" max="155" width="10.7109375" style="1" customWidth="1"/>
+    <col min="11" max="35" width="10.7109375" style="1" customWidth="1"/>
+    <col min="36" max="36" width="10.7109375" style="14" customWidth="1"/>
+    <col min="37" max="155" width="10.7109375" style="1" customWidth="1"/>
     <col min="156" max="156" width="5.140625" style="1" customWidth="1"/>
-    <col min="157" max="388" width="9.140625" style="1"/>
-[...548 lines deleted...]
-    <col min="15772" max="16384" width="9.140625" style="1"/>
+    <col min="157" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:156" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="86" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:156" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="86" t="s">
         <v>137</v>
       </c>
       <c r="AF2" s="3"/>
       <c r="AG2" s="3"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="3"/>
     </row>
     <row r="3" spans="1:156" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>155</v>
       </c>
       <c r="AW3" s="87"/>
       <c r="AZ3" s="87"/>
       <c r="BA3" s="87"/>
       <c r="BB3" s="87"/>
     </row>
@@ -4895,227 +4348,227 @@
       <c r="EW5" s="13"/>
       <c r="EY5" s="2" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="6" spans="1:156" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="AR6" s="3" t="s">
         <v>165</v>
       </c>
       <c r="AU6" s="2" t="s">
         <v>166</v>
       </c>
       <c r="BC6" s="3"/>
       <c r="CG6" s="13"/>
       <c r="CH6" s="13"/>
       <c r="CI6" s="13"/>
       <c r="CJ6" s="13"/>
       <c r="CK6" s="13"/>
       <c r="CL6" s="13"/>
       <c r="DZ6" s="13"/>
       <c r="EP6" s="13"/>
       <c r="EW6" s="13"/>
     </row>
     <row r="7" spans="1:156" s="14" customFormat="1" ht="5.0999999999999996" customHeight="1" thickBot="1"/>
     <row r="8" spans="1:156" s="19" customFormat="1" ht="14.1" customHeight="1" thickTop="1">
-      <c r="A8" s="105" t="s">
+      <c r="A8" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="105"/>
-[...8 lines deleted...]
-      <c r="K8" s="94" t="s">
+      <c r="B8" s="112"/>
+      <c r="C8" s="112"/>
+      <c r="D8" s="112"/>
+      <c r="E8" s="112"/>
+      <c r="F8" s="112"/>
+      <c r="G8" s="112"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="113"/>
+      <c r="K8" s="143" t="s">
         <v>6</v>
       </c>
-      <c r="L8" s="109" t="s">
+      <c r="L8" s="171" t="s">
         <v>7</v>
       </c>
-      <c r="M8" s="97" t="s">
+      <c r="M8" s="110" t="s">
         <v>25</v>
       </c>
-      <c r="N8" s="98"/>
-[...1 lines deleted...]
-      <c r="P8" s="94" t="s">
+      <c r="N8" s="108"/>
+      <c r="O8" s="109"/>
+      <c r="P8" s="143" t="s">
         <v>191</v>
       </c>
-      <c r="Q8" s="102" t="s">
+      <c r="Q8" s="166" t="s">
         <v>8</v>
       </c>
-      <c r="R8" s="92" t="s">
+      <c r="R8" s="113" t="s">
         <v>9</v>
       </c>
-      <c r="S8" s="103" t="s">
+      <c r="S8" s="167" t="s">
         <v>10</v>
       </c>
-      <c r="T8" s="92" t="s">
+      <c r="T8" s="113" t="s">
         <v>11</v>
       </c>
-      <c r="U8" s="94" t="s">
+      <c r="U8" s="143" t="s">
         <v>12</v>
       </c>
-      <c r="V8" s="94" t="s">
+      <c r="V8" s="143" t="s">
         <v>13</v>
       </c>
-      <c r="W8" s="90" t="s">
+      <c r="W8" s="145" t="s">
         <v>14</v>
       </c>
-      <c r="X8" s="92" t="s">
+      <c r="X8" s="113" t="s">
         <v>15</v>
       </c>
-      <c r="Y8" s="94" t="s">
+      <c r="Y8" s="143" t="s">
         <v>135</v>
       </c>
-      <c r="Z8" s="97" t="s">
+      <c r="Z8" s="110" t="s">
         <v>16</v>
       </c>
-      <c r="AA8" s="98"/>
-[...1 lines deleted...]
-      <c r="AC8" s="97" t="s">
+      <c r="AA8" s="108"/>
+      <c r="AB8" s="109"/>
+      <c r="AC8" s="110" t="s">
         <v>17</v>
       </c>
-      <c r="AD8" s="100"/>
-      <c r="AE8" s="118" t="s">
+      <c r="AD8" s="165"/>
+      <c r="AE8" s="156" t="s">
         <v>18</v>
       </c>
-      <c r="AF8" s="115"/>
-[...3 lines deleted...]
-      <c r="AJ8" s="120" t="s">
+      <c r="AF8" s="152"/>
+      <c r="AG8" s="152"/>
+      <c r="AH8" s="152"/>
+      <c r="AI8" s="157"/>
+      <c r="AJ8" s="144" t="s">
         <v>19</v>
       </c>
-      <c r="AK8" s="94" t="s">
+      <c r="AK8" s="143" t="s">
         <v>20</v>
       </c>
-      <c r="AL8" s="122" t="s">
+      <c r="AL8" s="158" t="s">
         <v>21</v>
       </c>
-      <c r="AM8" s="122" t="s">
+      <c r="AM8" s="158" t="s">
         <v>22</v>
       </c>
-      <c r="AN8" s="124" t="s">
+      <c r="AN8" s="159" t="s">
         <v>23</v>
       </c>
-      <c r="AO8" s="125"/>
-      <c r="AP8" s="124" t="s">
+      <c r="AO8" s="160"/>
+      <c r="AP8" s="159" t="s">
         <v>24</v>
       </c>
-      <c r="AQ8" s="126"/>
-      <c r="AR8" s="156" t="s">
+      <c r="AQ8" s="161"/>
+      <c r="AR8" s="138" t="s">
         <v>192</v>
       </c>
       <c r="AS8" s="15"/>
       <c r="AT8" s="16"/>
-      <c r="AU8" s="113" t="s">
+      <c r="AU8" s="153" t="s">
         <v>25</v>
       </c>
-      <c r="AV8" s="113"/>
-[...3 lines deleted...]
-      <c r="AZ8" s="112" t="s">
+      <c r="AV8" s="153"/>
+      <c r="AW8" s="153"/>
+      <c r="AX8" s="153"/>
+      <c r="AY8" s="154"/>
+      <c r="AZ8" s="155" t="s">
         <v>26</v>
       </c>
-      <c r="BA8" s="113"/>
-[...1 lines deleted...]
-      <c r="BC8" s="112" t="s">
+      <c r="BA8" s="153"/>
+      <c r="BB8" s="154"/>
+      <c r="BC8" s="155" t="s">
         <v>27</v>
       </c>
-      <c r="BD8" s="113"/>
-[...3 lines deleted...]
-      <c r="BH8" s="115" t="s">
+      <c r="BD8" s="153"/>
+      <c r="BE8" s="153"/>
+      <c r="BF8" s="153"/>
+      <c r="BG8" s="154"/>
+      <c r="BH8" s="152" t="s">
         <v>29</v>
       </c>
-      <c r="BI8" s="115"/>
-[...4 lines deleted...]
-      <c r="BN8" s="90" t="s">
+      <c r="BI8" s="152"/>
+      <c r="BJ8" s="152"/>
+      <c r="BK8" s="152"/>
+      <c r="BL8" s="152"/>
+      <c r="BM8" s="141"/>
+      <c r="BN8" s="145" t="s">
         <v>163</v>
       </c>
-      <c r="BO8" s="135" t="s">
+      <c r="BO8" s="146" t="s">
         <v>30</v>
       </c>
-      <c r="BP8" s="135"/>
-[...19 lines deleted...]
-      <c r="CJ8" s="137" t="s">
+      <c r="BP8" s="146"/>
+      <c r="BQ8" s="146"/>
+      <c r="BR8" s="146"/>
+      <c r="BS8" s="146"/>
+      <c r="BT8" s="146"/>
+      <c r="BU8" s="146"/>
+      <c r="BV8" s="146"/>
+      <c r="BW8" s="146"/>
+      <c r="BX8" s="146"/>
+      <c r="BY8" s="146"/>
+      <c r="BZ8" s="146"/>
+      <c r="CA8" s="146"/>
+      <c r="CB8" s="146"/>
+      <c r="CC8" s="146"/>
+      <c r="CD8" s="146"/>
+      <c r="CE8" s="146"/>
+      <c r="CF8" s="146"/>
+      <c r="CG8" s="146"/>
+      <c r="CH8" s="146"/>
+      <c r="CI8" s="147"/>
+      <c r="CJ8" s="148" t="s">
         <v>162</v>
       </c>
-      <c r="CK8" s="135"/>
-[...1 lines deleted...]
-      <c r="CM8" s="167" t="s">
+      <c r="CK8" s="146"/>
+      <c r="CL8" s="149"/>
+      <c r="CM8" s="107" t="s">
         <v>9</v>
       </c>
-      <c r="CN8" s="98"/>
-[...1 lines deleted...]
-      <c r="CP8" s="97" t="s">
+      <c r="CN8" s="108"/>
+      <c r="CO8" s="109"/>
+      <c r="CP8" s="110" t="s">
         <v>10</v>
       </c>
-      <c r="CQ8" s="98"/>
-[...1 lines deleted...]
-      <c r="CS8" s="168" t="s">
+      <c r="CQ8" s="108"/>
+      <c r="CR8" s="109"/>
+      <c r="CS8" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="CT8" s="105"/>
-[...1 lines deleted...]
-      <c r="CV8" s="94" t="s">
+      <c r="CT8" s="112"/>
+      <c r="CU8" s="113"/>
+      <c r="CV8" s="143" t="s">
         <v>149</v>
       </c>
-      <c r="CW8" s="120" t="s">
+      <c r="CW8" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="CX8" s="90" t="s">
+      <c r="CX8" s="145" t="s">
         <v>14</v>
       </c>
-      <c r="CY8" s="134" t="s">
+      <c r="CY8" s="142" t="s">
         <v>31</v>
       </c>
       <c r="CZ8" s="15"/>
       <c r="DA8" s="15"/>
       <c r="DB8" s="15"/>
       <c r="DC8" s="15"/>
       <c r="DD8" s="15"/>
       <c r="DE8" s="15"/>
       <c r="DF8" s="15"/>
       <c r="DG8" s="15"/>
       <c r="DH8" s="15"/>
       <c r="DI8" s="15"/>
       <c r="DJ8" s="15"/>
       <c r="DK8" s="15"/>
       <c r="DL8" s="15"/>
       <c r="DM8" s="15"/>
       <c r="DN8" s="15"/>
       <c r="DO8" s="15"/>
       <c r="DP8" s="15"/>
       <c r="DQ8" s="15"/>
       <c r="DR8" s="15"/>
       <c r="DS8" s="15"/>
       <c r="DT8" s="15"/>
       <c r="DU8" s="15"/>
       <c r="DV8" s="15"/>
@@ -5125,1112 +4578,1112 @@
       <c r="DZ8" s="15"/>
       <c r="EA8" s="15"/>
       <c r="EB8" s="15"/>
       <c r="EC8" s="15"/>
       <c r="ED8" s="16"/>
       <c r="EE8" s="17"/>
       <c r="EF8" s="15"/>
       <c r="EG8" s="15"/>
       <c r="EH8" s="15"/>
       <c r="EI8" s="15"/>
       <c r="EJ8" s="15"/>
       <c r="EK8" s="15"/>
       <c r="EL8" s="15"/>
       <c r="EM8" s="15"/>
       <c r="EN8" s="15"/>
       <c r="EO8" s="15"/>
       <c r="EP8" s="15"/>
       <c r="EQ8" s="15"/>
       <c r="ER8" s="15"/>
       <c r="ES8" s="15"/>
       <c r="ET8" s="15"/>
       <c r="EU8" s="15"/>
       <c r="EV8" s="15"/>
       <c r="EW8" s="15"/>
       <c r="EX8" s="16"/>
-      <c r="EY8" s="116" t="s">
+      <c r="EY8" s="141" t="s">
         <v>32</v>
       </c>
       <c r="EZ8" s="18"/>
     </row>
     <row r="9" spans="1:156" s="19" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A9" s="106"/>
-[...11 lines deleted...]
-      <c r="M9" s="89" t="s">
+      <c r="A9" s="118"/>
+      <c r="B9" s="118"/>
+      <c r="C9" s="118"/>
+      <c r="D9" s="118"/>
+      <c r="E9" s="118"/>
+      <c r="F9" s="118"/>
+      <c r="G9" s="118"/>
+      <c r="H9" s="118"/>
+      <c r="I9" s="118"/>
+      <c r="J9" s="164"/>
+      <c r="K9" s="102"/>
+      <c r="L9" s="119"/>
+      <c r="M9" s="101" t="s">
         <v>33</v>
       </c>
-      <c r="N9" s="89" t="s">
+      <c r="N9" s="101" t="s">
         <v>178</v>
       </c>
-      <c r="O9" s="130" t="s">
+      <c r="O9" s="88" t="s">
         <v>34</v>
       </c>
-      <c r="P9" s="95"/>
-[...9 lines deleted...]
-      <c r="Z9" s="89" t="s">
+      <c r="P9" s="102"/>
+      <c r="Q9" s="163"/>
+      <c r="R9" s="164"/>
+      <c r="S9" s="168"/>
+      <c r="T9" s="164"/>
+      <c r="U9" s="102"/>
+      <c r="V9" s="102"/>
+      <c r="W9" s="100"/>
+      <c r="X9" s="164"/>
+      <c r="Y9" s="102"/>
+      <c r="Z9" s="101" t="s">
         <v>35</v>
       </c>
-      <c r="AA9" s="130" t="s">
+      <c r="AA9" s="88" t="s">
         <v>36</v>
       </c>
-      <c r="AB9" s="132" t="s">
+      <c r="AB9" s="90" t="s">
         <v>37</v>
       </c>
-      <c r="AC9" s="95" t="s">
+      <c r="AC9" s="102" t="s">
         <v>38</v>
       </c>
-      <c r="AD9" s="96" t="s">
+      <c r="AD9" s="163" t="s">
         <v>39</v>
       </c>
-      <c r="AE9" s="128" t="s">
+      <c r="AE9" s="122" t="s">
         <v>40</v>
       </c>
-      <c r="AG9" s="159" t="s">
+      <c r="AG9" s="124" t="s">
         <v>41</v>
       </c>
       <c r="AH9" s="21"/>
-      <c r="AI9" s="161" t="s">
+      <c r="AI9" s="126" t="s">
         <v>42</v>
       </c>
-      <c r="AJ9" s="121"/>
-[...3 lines deleted...]
-      <c r="AN9" s="139" t="s">
+      <c r="AJ9" s="89"/>
+      <c r="AK9" s="102"/>
+      <c r="AL9" s="93"/>
+      <c r="AM9" s="93"/>
+      <c r="AN9" s="120" t="s">
         <v>156</v>
       </c>
-      <c r="AO9" s="139" t="s">
+      <c r="AO9" s="120" t="s">
         <v>138</v>
       </c>
-      <c r="AP9" s="139" t="s">
+      <c r="AP9" s="120" t="s">
         <v>157</v>
       </c>
-      <c r="AQ9" s="143" t="s">
+      <c r="AQ9" s="150" t="s">
         <v>139</v>
       </c>
-      <c r="AR9" s="157"/>
-      <c r="AS9" s="89" t="s">
+      <c r="AR9" s="123"/>
+      <c r="AS9" s="101" t="s">
         <v>193</v>
       </c>
-      <c r="AT9" s="142" t="s">
+      <c r="AT9" s="99" t="s">
         <v>158</v>
       </c>
       <c r="AU9" s="117" t="s">
         <v>33</v>
       </c>
-      <c r="AV9" s="89" t="s">
+      <c r="AV9" s="101" t="s">
         <v>178</v>
       </c>
-      <c r="AW9" s="163" t="s">
+      <c r="AW9" s="128" t="s">
         <v>34</v>
       </c>
-      <c r="AX9" s="164"/>
-[...1 lines deleted...]
-      <c r="AZ9" s="166" t="s">
+      <c r="AX9" s="129"/>
+      <c r="AY9" s="130"/>
+      <c r="AZ9" s="131" t="s">
         <v>33</v>
       </c>
-      <c r="BA9" s="89" t="s">
+      <c r="BA9" s="101" t="s">
         <v>160</v>
       </c>
-      <c r="BB9" s="127" t="s">
+      <c r="BB9" s="162" t="s">
         <v>43</v>
       </c>
-      <c r="BC9" s="128" t="s">
+      <c r="BC9" s="122" t="s">
         <v>33</v>
       </c>
-      <c r="BD9" s="152" t="s">
+      <c r="BD9" s="114" t="s">
         <v>178</v>
       </c>
-      <c r="BE9" s="145" t="s">
+      <c r="BE9" s="96" t="s">
         <v>34</v>
       </c>
-      <c r="BF9" s="146"/>
-      <c r="BG9" s="171"/>
+      <c r="BF9" s="97"/>
+      <c r="BG9" s="98"/>
       <c r="BH9" s="117" t="s">
         <v>33</v>
       </c>
       <c r="BI9" s="23"/>
-      <c r="BJ9" s="89" t="s">
+      <c r="BJ9" s="101" t="s">
         <v>44</v>
       </c>
-      <c r="BK9" s="89" t="s">
+      <c r="BK9" s="101" t="s">
         <v>45</v>
       </c>
-      <c r="BL9" s="89" t="s">
+      <c r="BL9" s="101" t="s">
         <v>46</v>
       </c>
-      <c r="BM9" s="130" t="s">
+      <c r="BM9" s="88" t="s">
         <v>47</v>
       </c>
-      <c r="BN9" s="91"/>
-      <c r="BO9" s="130" t="s">
+      <c r="BN9" s="100"/>
+      <c r="BO9" s="88" t="s">
         <v>7</v>
       </c>
-      <c r="BP9" s="132" t="s">
+      <c r="BP9" s="90" t="s">
         <v>122</v>
       </c>
       <c r="BQ9" s="22"/>
       <c r="BR9" s="24"/>
       <c r="BS9" s="24"/>
       <c r="BT9" s="21"/>
-      <c r="BU9" s="132" t="s">
+      <c r="BU9" s="90" t="s">
         <v>124</v>
       </c>
       <c r="BV9" s="21"/>
-      <c r="BW9" s="139" t="s">
+      <c r="BW9" s="120" t="s">
         <v>190</v>
       </c>
-      <c r="BX9" s="141" t="s">
+      <c r="BX9" s="139" t="s">
         <v>126</v>
       </c>
       <c r="BY9" s="21"/>
-      <c r="BZ9" s="148" t="s">
+      <c r="BZ9" s="104" t="s">
         <v>184</v>
       </c>
-      <c r="CA9" s="149"/>
-[...1 lines deleted...]
-      <c r="CC9" s="89" t="s">
+      <c r="CA9" s="105"/>
+      <c r="CB9" s="106"/>
+      <c r="CC9" s="101" t="s">
         <v>130</v>
       </c>
-      <c r="CD9" s="89" t="s">
+      <c r="CD9" s="101" t="s">
         <v>131</v>
       </c>
-      <c r="CE9" s="89" t="s">
+      <c r="CE9" s="101" t="s">
         <v>132</v>
       </c>
-      <c r="CF9" s="89" t="s">
+      <c r="CF9" s="101" t="s">
         <v>48</v>
       </c>
-      <c r="CG9" s="89" t="s">
+      <c r="CG9" s="101" t="s">
         <v>133</v>
       </c>
-      <c r="CH9" s="89" t="s">
+      <c r="CH9" s="101" t="s">
         <v>134</v>
       </c>
-      <c r="CI9" s="130" t="s">
+      <c r="CI9" s="88" t="s">
         <v>202</v>
       </c>
-      <c r="CJ9" s="89" t="s">
+      <c r="CJ9" s="101" t="s">
         <v>49</v>
       </c>
-      <c r="CK9" s="89" t="s">
+      <c r="CK9" s="101" t="s">
         <v>50</v>
       </c>
-      <c r="CL9" s="142" t="s">
+      <c r="CL9" s="99" t="s">
         <v>79</v>
       </c>
-      <c r="CM9" s="130" t="s">
+      <c r="CM9" s="88" t="s">
         <v>33</v>
       </c>
-      <c r="CN9" s="89" t="s">
+      <c r="CN9" s="101" t="s">
         <v>18</v>
       </c>
-      <c r="CO9" s="89" t="s">
+      <c r="CO9" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="CP9" s="89" t="s">
+      <c r="CP9" s="101" t="s">
         <v>33</v>
       </c>
-      <c r="CQ9" s="89" t="s">
+      <c r="CQ9" s="101" t="s">
         <v>18</v>
       </c>
-      <c r="CR9" s="89" t="s">
+      <c r="CR9" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="CS9" s="130" t="s">
+      <c r="CS9" s="88" t="s">
         <v>33</v>
       </c>
-      <c r="CT9" s="89" t="s">
+      <c r="CT9" s="101" t="s">
         <v>18</v>
       </c>
-      <c r="CU9" s="89" t="s">
+      <c r="CU9" s="101" t="s">
         <v>185</v>
       </c>
-      <c r="CV9" s="95"/>
-[...3 lines deleted...]
-      <c r="CZ9" s="145" t="s">
+      <c r="CV9" s="102"/>
+      <c r="CW9" s="89"/>
+      <c r="CX9" s="100"/>
+      <c r="CY9" s="91"/>
+      <c r="CZ9" s="96" t="s">
         <v>52</v>
       </c>
-      <c r="DA9" s="146"/>
-[...25 lines deleted...]
-      <c r="EA9" s="89" t="s">
+      <c r="DA9" s="97"/>
+      <c r="DB9" s="97"/>
+      <c r="DC9" s="97"/>
+      <c r="DD9" s="97"/>
+      <c r="DE9" s="97"/>
+      <c r="DF9" s="97"/>
+      <c r="DG9" s="97"/>
+      <c r="DH9" s="97"/>
+      <c r="DI9" s="97"/>
+      <c r="DJ9" s="97"/>
+      <c r="DK9" s="97"/>
+      <c r="DL9" s="97"/>
+      <c r="DM9" s="97"/>
+      <c r="DN9" s="97"/>
+      <c r="DO9" s="97"/>
+      <c r="DP9" s="97"/>
+      <c r="DQ9" s="97"/>
+      <c r="DR9" s="97"/>
+      <c r="DS9" s="97"/>
+      <c r="DT9" s="97"/>
+      <c r="DU9" s="97"/>
+      <c r="DV9" s="97"/>
+      <c r="DW9" s="97"/>
+      <c r="DX9" s="97"/>
+      <c r="DY9" s="97"/>
+      <c r="DZ9" s="103"/>
+      <c r="EA9" s="101" t="s">
         <v>53</v>
       </c>
-      <c r="EB9" s="131" t="s">
+      <c r="EB9" s="103" t="s">
         <v>54</v>
       </c>
-      <c r="EC9" s="89" t="s">
+      <c r="EC9" s="101" t="s">
         <v>55</v>
       </c>
-      <c r="ED9" s="153" t="s">
+      <c r="ED9" s="137" t="s">
         <v>56</v>
       </c>
-      <c r="EE9" s="155" t="s">
+      <c r="EE9" s="134" t="s">
         <v>57</v>
       </c>
-      <c r="EF9" s="88" t="s">
+      <c r="EF9" s="133" t="s">
         <v>58</v>
       </c>
-      <c r="EG9" s="88" t="s">
+      <c r="EG9" s="133" t="s">
         <v>59</v>
       </c>
-      <c r="EH9" s="88" t="s">
+      <c r="EH9" s="133" t="s">
         <v>205</v>
       </c>
-      <c r="EI9" s="88" t="s">
+      <c r="EI9" s="133" t="s">
         <v>60</v>
       </c>
-      <c r="EJ9" s="88" t="s">
+      <c r="EJ9" s="133" t="s">
         <v>61</v>
       </c>
-      <c r="EK9" s="131" t="s">
+      <c r="EK9" s="103" t="s">
         <v>62</v>
       </c>
-      <c r="EL9" s="131" t="s">
+      <c r="EL9" s="103" t="s">
         <v>63</v>
       </c>
-      <c r="EM9" s="88" t="s">
+      <c r="EM9" s="133" t="s">
         <v>64</v>
       </c>
-      <c r="EN9" s="89" t="s">
+      <c r="EN9" s="101" t="s">
         <v>65</v>
       </c>
-      <c r="EO9" s="89" t="s">
+      <c r="EO9" s="101" t="s">
         <v>66</v>
       </c>
-      <c r="EP9" s="89" t="s">
+      <c r="EP9" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="EQ9" s="89" t="s">
+      <c r="EQ9" s="101" t="s">
         <v>68</v>
       </c>
-      <c r="ER9" s="89" t="s">
+      <c r="ER9" s="101" t="s">
         <v>69</v>
       </c>
-      <c r="ES9" s="89" t="s">
+      <c r="ES9" s="101" t="s">
         <v>70</v>
       </c>
-      <c r="ET9" s="89" t="s">
+      <c r="ET9" s="101" t="s">
         <v>71</v>
       </c>
-      <c r="EU9" s="130" t="s">
+      <c r="EU9" s="88" t="s">
         <v>161</v>
       </c>
-      <c r="EV9" s="152" t="s">
+      <c r="EV9" s="114" t="s">
         <v>72</v>
       </c>
       <c r="EW9" s="23"/>
-      <c r="EX9" s="153" t="s">
+      <c r="EX9" s="137" t="s">
         <v>73</v>
       </c>
-      <c r="EY9" s="131"/>
+      <c r="EY9" s="103"/>
     </row>
     <row r="10" spans="1:156" s="19" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A10" s="106"/>
-[...30 lines deleted...]
-      <c r="AF10" s="154" t="s">
+      <c r="A10" s="118"/>
+      <c r="B10" s="118"/>
+      <c r="C10" s="118"/>
+      <c r="D10" s="118"/>
+      <c r="E10" s="118"/>
+      <c r="F10" s="118"/>
+      <c r="G10" s="118"/>
+      <c r="H10" s="118"/>
+      <c r="I10" s="118"/>
+      <c r="J10" s="164"/>
+      <c r="K10" s="102"/>
+      <c r="L10" s="119"/>
+      <c r="M10" s="102"/>
+      <c r="N10" s="102"/>
+      <c r="O10" s="89"/>
+      <c r="P10" s="102"/>
+      <c r="Q10" s="163"/>
+      <c r="R10" s="164"/>
+      <c r="S10" s="168"/>
+      <c r="T10" s="164"/>
+      <c r="U10" s="102"/>
+      <c r="V10" s="102"/>
+      <c r="W10" s="100"/>
+      <c r="X10" s="164"/>
+      <c r="Y10" s="102"/>
+      <c r="Z10" s="102"/>
+      <c r="AA10" s="89"/>
+      <c r="AB10" s="91"/>
+      <c r="AC10" s="102"/>
+      <c r="AD10" s="163"/>
+      <c r="AE10" s="123"/>
+      <c r="AF10" s="92" t="s">
         <v>55</v>
       </c>
-      <c r="AG10" s="160"/>
-      <c r="AH10" s="154" t="s">
+      <c r="AG10" s="125"/>
+      <c r="AH10" s="92" t="s">
         <v>164</v>
       </c>
-      <c r="AI10" s="162"/>
-[...13 lines deleted...]
-      <c r="AW10" s="89" t="s">
+      <c r="AI10" s="127"/>
+      <c r="AJ10" s="89"/>
+      <c r="AK10" s="102"/>
+      <c r="AL10" s="93"/>
+      <c r="AM10" s="93"/>
+      <c r="AN10" s="121"/>
+      <c r="AO10" s="121"/>
+      <c r="AP10" s="121"/>
+      <c r="AQ10" s="151"/>
+      <c r="AR10" s="123"/>
+      <c r="AS10" s="102"/>
+      <c r="AT10" s="100"/>
+      <c r="AU10" s="118"/>
+      <c r="AV10" s="102"/>
+      <c r="AW10" s="101" t="s">
         <v>74</v>
       </c>
-      <c r="AX10" s="132" t="s">
+      <c r="AX10" s="90" t="s">
         <v>158</v>
       </c>
-      <c r="AY10" s="142" t="s">
+      <c r="AY10" s="99" t="s">
         <v>159</v>
       </c>
-      <c r="AZ10" s="129"/>
-[...4 lines deleted...]
-      <c r="BE10" s="152" t="s">
+      <c r="AZ10" s="132"/>
+      <c r="BA10" s="102"/>
+      <c r="BB10" s="163"/>
+      <c r="BC10" s="132"/>
+      <c r="BD10" s="119"/>
+      <c r="BE10" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="BF10" s="89" t="s">
+      <c r="BF10" s="101" t="s">
         <v>28</v>
       </c>
-      <c r="BG10" s="142" t="s">
+      <c r="BG10" s="99" t="s">
         <v>75</v>
       </c>
-      <c r="BH10" s="106"/>
-      <c r="BI10" s="89" t="s">
+      <c r="BH10" s="118"/>
+      <c r="BI10" s="101" t="s">
         <v>76</v>
       </c>
-      <c r="BJ10" s="95"/>
-[...6 lines deleted...]
-      <c r="BQ10" s="145" t="s">
+      <c r="BJ10" s="102"/>
+      <c r="BK10" s="102"/>
+      <c r="BL10" s="102"/>
+      <c r="BM10" s="89"/>
+      <c r="BN10" s="100"/>
+      <c r="BO10" s="89"/>
+      <c r="BP10" s="91"/>
+      <c r="BQ10" s="96" t="s">
         <v>181</v>
       </c>
-      <c r="BR10" s="146"/>
-[...3 lines deleted...]
-      <c r="BV10" s="154" t="s">
+      <c r="BR10" s="97"/>
+      <c r="BS10" s="97"/>
+      <c r="BT10" s="103"/>
+      <c r="BU10" s="91"/>
+      <c r="BV10" s="92" t="s">
         <v>125</v>
       </c>
-      <c r="BW10" s="140"/>
-[...1 lines deleted...]
-      <c r="BY10" s="169" t="s">
+      <c r="BW10" s="136"/>
+      <c r="BX10" s="93"/>
+      <c r="BY10" s="94" t="s">
         <v>127</v>
       </c>
-      <c r="BZ10" s="89" t="s">
+      <c r="BZ10" s="101" t="s">
         <v>33</v>
       </c>
-      <c r="CA10" s="154" t="s">
+      <c r="CA10" s="92" t="s">
         <v>128</v>
       </c>
-      <c r="CB10" s="154" t="s">
+      <c r="CB10" s="92" t="s">
         <v>129</v>
       </c>
-      <c r="CC10" s="95"/>
-[...22 lines deleted...]
-      <c r="CZ10" s="88" t="s">
+      <c r="CC10" s="102"/>
+      <c r="CD10" s="102"/>
+      <c r="CE10" s="102"/>
+      <c r="CF10" s="102"/>
+      <c r="CG10" s="102"/>
+      <c r="CH10" s="102"/>
+      <c r="CI10" s="89"/>
+      <c r="CJ10" s="102"/>
+      <c r="CK10" s="102"/>
+      <c r="CL10" s="100"/>
+      <c r="CM10" s="89"/>
+      <c r="CN10" s="102"/>
+      <c r="CO10" s="102"/>
+      <c r="CP10" s="102"/>
+      <c r="CQ10" s="102"/>
+      <c r="CR10" s="102"/>
+      <c r="CS10" s="89"/>
+      <c r="CT10" s="102"/>
+      <c r="CU10" s="102"/>
+      <c r="CV10" s="102"/>
+      <c r="CW10" s="89"/>
+      <c r="CX10" s="100"/>
+      <c r="CY10" s="91"/>
+      <c r="CZ10" s="133" t="s">
         <v>33</v>
       </c>
-      <c r="DA10" s="152" t="s">
+      <c r="DA10" s="114" t="s">
         <v>77</v>
       </c>
       <c r="DB10" s="20"/>
       <c r="DC10" s="26"/>
       <c r="DD10" s="27"/>
       <c r="DE10" s="27"/>
       <c r="DF10" s="23"/>
-      <c r="DG10" s="132" t="s">
+      <c r="DG10" s="90" t="s">
         <v>50</v>
       </c>
       <c r="DH10" s="28"/>
-      <c r="DI10" s="141" t="s">
+      <c r="DI10" s="139" t="s">
         <v>78</v>
       </c>
-      <c r="DJ10" s="152" t="s">
+      <c r="DJ10" s="114" t="s">
         <v>79</v>
       </c>
       <c r="DK10" s="23"/>
-      <c r="DL10" s="148" t="s">
+      <c r="DL10" s="104" t="s">
         <v>189</v>
       </c>
-      <c r="DM10" s="149"/>
-[...1 lines deleted...]
-      <c r="DO10" s="152" t="s">
+      <c r="DM10" s="105"/>
+      <c r="DN10" s="106"/>
+      <c r="DO10" s="114" t="s">
         <v>82</v>
       </c>
-      <c r="DP10" s="148" t="s">
+      <c r="DP10" s="104" t="s">
         <v>83</v>
       </c>
-      <c r="DQ10" s="149"/>
-[...1 lines deleted...]
-      <c r="DS10" s="147" t="s">
+      <c r="DQ10" s="105"/>
+      <c r="DR10" s="106"/>
+      <c r="DS10" s="135" t="s">
         <v>84</v>
       </c>
-      <c r="DT10" s="145" t="s">
+      <c r="DT10" s="96" t="s">
         <v>85</v>
       </c>
-      <c r="DU10" s="146"/>
-[...1 lines deleted...]
-      <c r="DW10" s="152" t="s">
+      <c r="DU10" s="97"/>
+      <c r="DV10" s="103"/>
+      <c r="DW10" s="114" t="s">
         <v>203</v>
       </c>
       <c r="DX10" s="22"/>
       <c r="DY10" s="25"/>
-      <c r="DZ10" s="130" t="s">
+      <c r="DZ10" s="88" t="s">
         <v>204</v>
       </c>
-      <c r="EA10" s="95"/>
-[...21 lines deleted...]
-      <c r="EW10" s="89" t="s">
+      <c r="EA10" s="102"/>
+      <c r="EB10" s="103"/>
+      <c r="EC10" s="102"/>
+      <c r="ED10" s="137"/>
+      <c r="EE10" s="103"/>
+      <c r="EF10" s="133"/>
+      <c r="EG10" s="133"/>
+      <c r="EH10" s="133"/>
+      <c r="EI10" s="133"/>
+      <c r="EJ10" s="133"/>
+      <c r="EK10" s="103"/>
+      <c r="EL10" s="103"/>
+      <c r="EM10" s="133"/>
+      <c r="EN10" s="102"/>
+      <c r="EO10" s="102"/>
+      <c r="EP10" s="102"/>
+      <c r="EQ10" s="102"/>
+      <c r="ER10" s="102"/>
+      <c r="ES10" s="102"/>
+      <c r="ET10" s="102"/>
+      <c r="EU10" s="89"/>
+      <c r="EV10" s="102"/>
+      <c r="EW10" s="101" t="s">
         <v>86</v>
       </c>
-      <c r="EX10" s="153"/>
-      <c r="EY10" s="131"/>
+      <c r="EX10" s="137"/>
+      <c r="EY10" s="103"/>
     </row>
     <row r="11" spans="1:156" s="19" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A11" s="106"/>
-[...67 lines deleted...]
-      <c r="BQ11" s="89" t="s">
+      <c r="A11" s="118"/>
+      <c r="B11" s="118"/>
+      <c r="C11" s="118"/>
+      <c r="D11" s="118"/>
+      <c r="E11" s="118"/>
+      <c r="F11" s="118"/>
+      <c r="G11" s="118"/>
+      <c r="H11" s="118"/>
+      <c r="I11" s="118"/>
+      <c r="J11" s="164"/>
+      <c r="K11" s="102"/>
+      <c r="L11" s="119"/>
+      <c r="M11" s="102"/>
+      <c r="N11" s="102"/>
+      <c r="O11" s="89"/>
+      <c r="P11" s="102"/>
+      <c r="Q11" s="163"/>
+      <c r="R11" s="164"/>
+      <c r="S11" s="168"/>
+      <c r="T11" s="164"/>
+      <c r="U11" s="102"/>
+      <c r="V11" s="102"/>
+      <c r="W11" s="100"/>
+      <c r="X11" s="164"/>
+      <c r="Y11" s="102"/>
+      <c r="Z11" s="102"/>
+      <c r="AA11" s="89"/>
+      <c r="AB11" s="91"/>
+      <c r="AC11" s="102"/>
+      <c r="AD11" s="163"/>
+      <c r="AE11" s="123"/>
+      <c r="AF11" s="93"/>
+      <c r="AG11" s="125"/>
+      <c r="AH11" s="93"/>
+      <c r="AI11" s="127"/>
+      <c r="AJ11" s="89"/>
+      <c r="AK11" s="102"/>
+      <c r="AL11" s="93"/>
+      <c r="AM11" s="93"/>
+      <c r="AN11" s="121"/>
+      <c r="AO11" s="121"/>
+      <c r="AP11" s="121"/>
+      <c r="AQ11" s="151"/>
+      <c r="AR11" s="123"/>
+      <c r="AS11" s="102"/>
+      <c r="AT11" s="100"/>
+      <c r="AU11" s="118"/>
+      <c r="AV11" s="102"/>
+      <c r="AW11" s="102"/>
+      <c r="AX11" s="91"/>
+      <c r="AY11" s="100"/>
+      <c r="AZ11" s="132"/>
+      <c r="BA11" s="102"/>
+      <c r="BB11" s="163"/>
+      <c r="BC11" s="132"/>
+      <c r="BD11" s="119"/>
+      <c r="BE11" s="102"/>
+      <c r="BF11" s="102"/>
+      <c r="BG11" s="100"/>
+      <c r="BH11" s="118"/>
+      <c r="BI11" s="102"/>
+      <c r="BJ11" s="102"/>
+      <c r="BK11" s="102"/>
+      <c r="BL11" s="102"/>
+      <c r="BM11" s="89"/>
+      <c r="BN11" s="100"/>
+      <c r="BO11" s="89"/>
+      <c r="BP11" s="91"/>
+      <c r="BQ11" s="101" t="s">
         <v>33</v>
       </c>
-      <c r="BR11" s="89" t="s">
+      <c r="BR11" s="101" t="s">
         <v>123</v>
       </c>
-      <c r="BS11" s="89" t="s">
+      <c r="BS11" s="101" t="s">
         <v>182</v>
       </c>
-      <c r="BT11" s="89" t="s">
+      <c r="BT11" s="101" t="s">
         <v>183</v>
       </c>
-      <c r="BU11" s="133"/>
-[...32 lines deleted...]
-      <c r="DB11" s="145" t="s">
+      <c r="BU11" s="91"/>
+      <c r="BV11" s="93"/>
+      <c r="BW11" s="136"/>
+      <c r="BX11" s="93"/>
+      <c r="BY11" s="95"/>
+      <c r="BZ11" s="102"/>
+      <c r="CA11" s="93"/>
+      <c r="CB11" s="93"/>
+      <c r="CC11" s="102"/>
+      <c r="CD11" s="102"/>
+      <c r="CE11" s="102"/>
+      <c r="CF11" s="102"/>
+      <c r="CG11" s="102"/>
+      <c r="CH11" s="102"/>
+      <c r="CI11" s="89"/>
+      <c r="CJ11" s="102"/>
+      <c r="CK11" s="102"/>
+      <c r="CL11" s="100"/>
+      <c r="CM11" s="89"/>
+      <c r="CN11" s="102"/>
+      <c r="CO11" s="102"/>
+      <c r="CP11" s="102"/>
+      <c r="CQ11" s="102"/>
+      <c r="CR11" s="102"/>
+      <c r="CS11" s="89"/>
+      <c r="CT11" s="102"/>
+      <c r="CU11" s="102"/>
+      <c r="CV11" s="102"/>
+      <c r="CW11" s="89"/>
+      <c r="CX11" s="100"/>
+      <c r="CY11" s="91"/>
+      <c r="CZ11" s="133"/>
+      <c r="DA11" s="102"/>
+      <c r="DB11" s="96" t="s">
         <v>186</v>
       </c>
-      <c r="DC11" s="146"/>
-[...2 lines deleted...]
-      <c r="DF11" s="89" t="s">
+      <c r="DC11" s="97"/>
+      <c r="DD11" s="97"/>
+      <c r="DE11" s="103"/>
+      <c r="DF11" s="101" t="s">
         <v>188</v>
       </c>
-      <c r="DG11" s="133"/>
-      <c r="DH11" s="88" t="s">
+      <c r="DG11" s="91"/>
+      <c r="DH11" s="133" t="s">
         <v>87</v>
       </c>
-      <c r="DI11" s="151"/>
-[...1 lines deleted...]
-      <c r="DK11" s="131" t="s">
+      <c r="DI11" s="140"/>
+      <c r="DJ11" s="102"/>
+      <c r="DK11" s="103" t="s">
         <v>51</v>
       </c>
-      <c r="DL11" s="140" t="s">
+      <c r="DL11" s="136" t="s">
         <v>74</v>
       </c>
-      <c r="DM11" s="89" t="s">
+      <c r="DM11" s="101" t="s">
         <v>80</v>
       </c>
-      <c r="DN11" s="89" t="s">
+      <c r="DN11" s="101" t="s">
         <v>81</v>
       </c>
-      <c r="DO11" s="95"/>
-      <c r="DP11" s="147" t="s">
+      <c r="DO11" s="102"/>
+      <c r="DP11" s="135" t="s">
         <v>74</v>
       </c>
-      <c r="DQ11" s="140" t="s">
+      <c r="DQ11" s="136" t="s">
         <v>88</v>
       </c>
-      <c r="DR11" s="140" t="s">
+      <c r="DR11" s="136" t="s">
         <v>89</v>
       </c>
-      <c r="DS11" s="140"/>
-      <c r="DT11" s="89" t="s">
+      <c r="DS11" s="136"/>
+      <c r="DT11" s="101" t="s">
         <v>74</v>
       </c>
-      <c r="DU11" s="95" t="s">
+      <c r="DU11" s="102" t="s">
         <v>90</v>
       </c>
-      <c r="DV11" s="95" t="s">
+      <c r="DV11" s="102" t="s">
         <v>91</v>
       </c>
-      <c r="DW11" s="110"/>
-      <c r="DX11" s="89" t="s">
+      <c r="DW11" s="119"/>
+      <c r="DX11" s="101" t="s">
         <v>120</v>
       </c>
-      <c r="DY11" s="95" t="s">
+      <c r="DY11" s="102" t="s">
         <v>121</v>
       </c>
-      <c r="DZ11" s="121"/>
-[...24 lines deleted...]
-      <c r="EY11" s="131"/>
+      <c r="DZ11" s="89"/>
+      <c r="EA11" s="102"/>
+      <c r="EB11" s="103"/>
+      <c r="EC11" s="102"/>
+      <c r="ED11" s="137"/>
+      <c r="EE11" s="103"/>
+      <c r="EF11" s="133"/>
+      <c r="EG11" s="133"/>
+      <c r="EH11" s="133"/>
+      <c r="EI11" s="133"/>
+      <c r="EJ11" s="133"/>
+      <c r="EK11" s="103"/>
+      <c r="EL11" s="103"/>
+      <c r="EM11" s="133"/>
+      <c r="EN11" s="102"/>
+      <c r="EO11" s="102"/>
+      <c r="EP11" s="102"/>
+      <c r="EQ11" s="102"/>
+      <c r="ER11" s="102"/>
+      <c r="ES11" s="102"/>
+      <c r="ET11" s="102"/>
+      <c r="EU11" s="89"/>
+      <c r="EV11" s="102"/>
+      <c r="EW11" s="102"/>
+      <c r="EX11" s="137"/>
+      <c r="EY11" s="103"/>
     </row>
     <row r="12" spans="1:156" s="19" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A12" s="106"/>
-[...104 lines deleted...]
-      <c r="DB12" s="89" t="s">
+      <c r="A12" s="118"/>
+      <c r="B12" s="118"/>
+      <c r="C12" s="118"/>
+      <c r="D12" s="118"/>
+      <c r="E12" s="118"/>
+      <c r="F12" s="118"/>
+      <c r="G12" s="118"/>
+      <c r="H12" s="118"/>
+      <c r="I12" s="118"/>
+      <c r="J12" s="164"/>
+      <c r="K12" s="102"/>
+      <c r="L12" s="119"/>
+      <c r="M12" s="102"/>
+      <c r="N12" s="102"/>
+      <c r="O12" s="89"/>
+      <c r="P12" s="102"/>
+      <c r="Q12" s="163"/>
+      <c r="R12" s="164"/>
+      <c r="S12" s="168"/>
+      <c r="T12" s="164"/>
+      <c r="U12" s="102"/>
+      <c r="V12" s="102"/>
+      <c r="W12" s="100"/>
+      <c r="X12" s="164"/>
+      <c r="Y12" s="102"/>
+      <c r="Z12" s="102"/>
+      <c r="AA12" s="89"/>
+      <c r="AB12" s="91"/>
+      <c r="AC12" s="102"/>
+      <c r="AD12" s="163"/>
+      <c r="AE12" s="123"/>
+      <c r="AF12" s="93"/>
+      <c r="AG12" s="125"/>
+      <c r="AH12" s="93"/>
+      <c r="AI12" s="127"/>
+      <c r="AJ12" s="89"/>
+      <c r="AK12" s="102"/>
+      <c r="AL12" s="93"/>
+      <c r="AM12" s="93"/>
+      <c r="AN12" s="121"/>
+      <c r="AO12" s="121"/>
+      <c r="AP12" s="121"/>
+      <c r="AQ12" s="151"/>
+      <c r="AR12" s="123"/>
+      <c r="AS12" s="102"/>
+      <c r="AT12" s="100"/>
+      <c r="AU12" s="118"/>
+      <c r="AV12" s="102"/>
+      <c r="AW12" s="102"/>
+      <c r="AX12" s="91"/>
+      <c r="AY12" s="100"/>
+      <c r="AZ12" s="132"/>
+      <c r="BA12" s="102"/>
+      <c r="BB12" s="163"/>
+      <c r="BC12" s="132"/>
+      <c r="BD12" s="119"/>
+      <c r="BE12" s="102"/>
+      <c r="BF12" s="102"/>
+      <c r="BG12" s="100"/>
+      <c r="BH12" s="118"/>
+      <c r="BI12" s="102"/>
+      <c r="BJ12" s="102"/>
+      <c r="BK12" s="102"/>
+      <c r="BL12" s="102"/>
+      <c r="BM12" s="89"/>
+      <c r="BN12" s="100"/>
+      <c r="BO12" s="89"/>
+      <c r="BP12" s="91"/>
+      <c r="BQ12" s="102"/>
+      <c r="BR12" s="102"/>
+      <c r="BS12" s="102"/>
+      <c r="BT12" s="102"/>
+      <c r="BU12" s="91"/>
+      <c r="BV12" s="93"/>
+      <c r="BW12" s="136"/>
+      <c r="BX12" s="93"/>
+      <c r="BY12" s="95"/>
+      <c r="BZ12" s="102"/>
+      <c r="CA12" s="93"/>
+      <c r="CB12" s="93"/>
+      <c r="CC12" s="102"/>
+      <c r="CD12" s="102"/>
+      <c r="CE12" s="102"/>
+      <c r="CF12" s="102"/>
+      <c r="CG12" s="102"/>
+      <c r="CH12" s="102"/>
+      <c r="CI12" s="89"/>
+      <c r="CJ12" s="102"/>
+      <c r="CK12" s="102"/>
+      <c r="CL12" s="100"/>
+      <c r="CM12" s="89"/>
+      <c r="CN12" s="102"/>
+      <c r="CO12" s="102"/>
+      <c r="CP12" s="102"/>
+      <c r="CQ12" s="102"/>
+      <c r="CR12" s="102"/>
+      <c r="CS12" s="89"/>
+      <c r="CT12" s="102"/>
+      <c r="CU12" s="102"/>
+      <c r="CV12" s="102"/>
+      <c r="CW12" s="89"/>
+      <c r="CX12" s="100"/>
+      <c r="CY12" s="91"/>
+      <c r="CZ12" s="101"/>
+      <c r="DA12" s="102"/>
+      <c r="DB12" s="101" t="s">
         <v>74</v>
       </c>
-      <c r="DC12" s="89" t="s">
+      <c r="DC12" s="101" t="s">
         <v>92</v>
       </c>
-      <c r="DD12" s="89" t="s">
+      <c r="DD12" s="101" t="s">
         <v>93</v>
       </c>
-      <c r="DE12" s="89" t="s">
+      <c r="DE12" s="101" t="s">
         <v>187</v>
       </c>
-      <c r="DF12" s="95"/>
-[...44 lines deleted...]
-      <c r="EY12" s="130"/>
+      <c r="DF12" s="102"/>
+      <c r="DG12" s="91"/>
+      <c r="DH12" s="101"/>
+      <c r="DI12" s="140"/>
+      <c r="DJ12" s="102"/>
+      <c r="DK12" s="88"/>
+      <c r="DL12" s="136"/>
+      <c r="DM12" s="102"/>
+      <c r="DN12" s="102"/>
+      <c r="DO12" s="102"/>
+      <c r="DP12" s="136"/>
+      <c r="DQ12" s="136"/>
+      <c r="DR12" s="136"/>
+      <c r="DS12" s="136"/>
+      <c r="DT12" s="102"/>
+      <c r="DU12" s="102"/>
+      <c r="DV12" s="102"/>
+      <c r="DW12" s="119"/>
+      <c r="DX12" s="102"/>
+      <c r="DY12" s="102"/>
+      <c r="DZ12" s="89"/>
+      <c r="EA12" s="102"/>
+      <c r="EB12" s="88"/>
+      <c r="EC12" s="102"/>
+      <c r="ED12" s="99"/>
+      <c r="EE12" s="88"/>
+      <c r="EF12" s="101"/>
+      <c r="EG12" s="101"/>
+      <c r="EH12" s="101"/>
+      <c r="EI12" s="101"/>
+      <c r="EJ12" s="101"/>
+      <c r="EK12" s="88"/>
+      <c r="EL12" s="88"/>
+      <c r="EM12" s="101"/>
+      <c r="EN12" s="102"/>
+      <c r="EO12" s="102"/>
+      <c r="EP12" s="102"/>
+      <c r="EQ12" s="102"/>
+      <c r="ER12" s="102"/>
+      <c r="ES12" s="102"/>
+      <c r="ET12" s="102"/>
+      <c r="EU12" s="89"/>
+      <c r="EV12" s="102"/>
+      <c r="EW12" s="102"/>
+      <c r="EX12" s="99"/>
+      <c r="EY12" s="88"/>
     </row>
     <row r="13" spans="1:156" s="19" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A13" s="106"/>
-[...153 lines deleted...]
-      <c r="EY13" s="130"/>
+      <c r="A13" s="118"/>
+      <c r="B13" s="118"/>
+      <c r="C13" s="118"/>
+      <c r="D13" s="118"/>
+      <c r="E13" s="118"/>
+      <c r="F13" s="118"/>
+      <c r="G13" s="118"/>
+      <c r="H13" s="118"/>
+      <c r="I13" s="118"/>
+      <c r="J13" s="164"/>
+      <c r="K13" s="102"/>
+      <c r="L13" s="119"/>
+      <c r="M13" s="102"/>
+      <c r="N13" s="102"/>
+      <c r="O13" s="89"/>
+      <c r="P13" s="102"/>
+      <c r="Q13" s="163"/>
+      <c r="R13" s="164"/>
+      <c r="S13" s="168"/>
+      <c r="T13" s="164"/>
+      <c r="U13" s="102"/>
+      <c r="V13" s="102"/>
+      <c r="W13" s="100"/>
+      <c r="X13" s="164"/>
+      <c r="Y13" s="102"/>
+      <c r="Z13" s="102"/>
+      <c r="AA13" s="89"/>
+      <c r="AB13" s="91"/>
+      <c r="AC13" s="102"/>
+      <c r="AD13" s="163"/>
+      <c r="AE13" s="123"/>
+      <c r="AF13" s="93"/>
+      <c r="AG13" s="125"/>
+      <c r="AH13" s="93"/>
+      <c r="AI13" s="127"/>
+      <c r="AJ13" s="89"/>
+      <c r="AK13" s="102"/>
+      <c r="AL13" s="93"/>
+      <c r="AM13" s="93"/>
+      <c r="AN13" s="121"/>
+      <c r="AO13" s="121"/>
+      <c r="AP13" s="121"/>
+      <c r="AQ13" s="151"/>
+      <c r="AR13" s="123"/>
+      <c r="AS13" s="102"/>
+      <c r="AT13" s="100"/>
+      <c r="AU13" s="118"/>
+      <c r="AV13" s="102"/>
+      <c r="AW13" s="102"/>
+      <c r="AX13" s="91"/>
+      <c r="AY13" s="100"/>
+      <c r="AZ13" s="132"/>
+      <c r="BA13" s="102"/>
+      <c r="BB13" s="163"/>
+      <c r="BC13" s="132"/>
+      <c r="BD13" s="119"/>
+      <c r="BE13" s="102"/>
+      <c r="BF13" s="102"/>
+      <c r="BG13" s="100"/>
+      <c r="BH13" s="118"/>
+      <c r="BI13" s="102"/>
+      <c r="BJ13" s="102"/>
+      <c r="BK13" s="102"/>
+      <c r="BL13" s="102"/>
+      <c r="BM13" s="89"/>
+      <c r="BN13" s="100"/>
+      <c r="BO13" s="89"/>
+      <c r="BP13" s="91"/>
+      <c r="BQ13" s="102"/>
+      <c r="BR13" s="102"/>
+      <c r="BS13" s="102"/>
+      <c r="BT13" s="102"/>
+      <c r="BU13" s="91"/>
+      <c r="BV13" s="93"/>
+      <c r="BW13" s="136"/>
+      <c r="BX13" s="93"/>
+      <c r="BY13" s="95"/>
+      <c r="BZ13" s="102"/>
+      <c r="CA13" s="93"/>
+      <c r="CB13" s="93"/>
+      <c r="CC13" s="102"/>
+      <c r="CD13" s="102"/>
+      <c r="CE13" s="102"/>
+      <c r="CF13" s="102"/>
+      <c r="CG13" s="102"/>
+      <c r="CH13" s="102"/>
+      <c r="CI13" s="89"/>
+      <c r="CJ13" s="102"/>
+      <c r="CK13" s="102"/>
+      <c r="CL13" s="100"/>
+      <c r="CM13" s="89"/>
+      <c r="CN13" s="102"/>
+      <c r="CO13" s="102"/>
+      <c r="CP13" s="102"/>
+      <c r="CQ13" s="102"/>
+      <c r="CR13" s="102"/>
+      <c r="CS13" s="89"/>
+      <c r="CT13" s="102"/>
+      <c r="CU13" s="102"/>
+      <c r="CV13" s="102"/>
+      <c r="CW13" s="89"/>
+      <c r="CX13" s="100"/>
+      <c r="CY13" s="91"/>
+      <c r="CZ13" s="101"/>
+      <c r="DA13" s="102"/>
+      <c r="DB13" s="102"/>
+      <c r="DC13" s="102"/>
+      <c r="DD13" s="102"/>
+      <c r="DE13" s="102"/>
+      <c r="DF13" s="102"/>
+      <c r="DG13" s="91"/>
+      <c r="DH13" s="101"/>
+      <c r="DI13" s="140"/>
+      <c r="DJ13" s="102"/>
+      <c r="DK13" s="88"/>
+      <c r="DL13" s="136"/>
+      <c r="DM13" s="102"/>
+      <c r="DN13" s="102"/>
+      <c r="DO13" s="102"/>
+      <c r="DP13" s="136"/>
+      <c r="DQ13" s="136"/>
+      <c r="DR13" s="136"/>
+      <c r="DS13" s="136"/>
+      <c r="DT13" s="102"/>
+      <c r="DU13" s="102"/>
+      <c r="DV13" s="102"/>
+      <c r="DW13" s="119"/>
+      <c r="DX13" s="102"/>
+      <c r="DY13" s="102"/>
+      <c r="DZ13" s="89"/>
+      <c r="EA13" s="102"/>
+      <c r="EB13" s="88"/>
+      <c r="EC13" s="102"/>
+      <c r="ED13" s="99"/>
+      <c r="EE13" s="88"/>
+      <c r="EF13" s="101"/>
+      <c r="EG13" s="101"/>
+      <c r="EH13" s="101"/>
+      <c r="EI13" s="101"/>
+      <c r="EJ13" s="101"/>
+      <c r="EK13" s="88"/>
+      <c r="EL13" s="88"/>
+      <c r="EM13" s="101"/>
+      <c r="EN13" s="102"/>
+      <c r="EO13" s="102"/>
+      <c r="EP13" s="102"/>
+      <c r="EQ13" s="102"/>
+      <c r="ER13" s="102"/>
+      <c r="ES13" s="102"/>
+      <c r="ET13" s="102"/>
+      <c r="EU13" s="89"/>
+      <c r="EV13" s="102"/>
+      <c r="EW13" s="102"/>
+      <c r="EX13" s="99"/>
+      <c r="EY13" s="88"/>
     </row>
     <row r="14" spans="1:156" s="19" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A14" s="107"/>
-[...8 lines deleted...]
-      <c r="J14" s="108"/>
+      <c r="A14" s="169"/>
+      <c r="B14" s="169"/>
+      <c r="C14" s="169"/>
+      <c r="D14" s="169"/>
+      <c r="E14" s="169"/>
+      <c r="F14" s="169"/>
+      <c r="G14" s="169"/>
+      <c r="H14" s="169"/>
+      <c r="I14" s="169"/>
+      <c r="J14" s="170"/>
       <c r="K14" s="29"/>
       <c r="L14" s="29"/>
       <c r="M14" s="29"/>
       <c r="N14" s="29"/>
       <c r="O14" s="29"/>
       <c r="P14" s="29"/>
       <c r="Q14" s="30"/>
       <c r="R14" s="31" t="s">
         <v>94</v>
       </c>
       <c r="S14" s="29" t="s">
         <v>95</v>
       </c>
       <c r="T14" s="29" t="s">
         <v>96</v>
       </c>
       <c r="U14" s="29" t="s">
         <v>97</v>
       </c>
       <c r="V14" s="29" t="s">
         <v>98</v>
       </c>
       <c r="W14" s="30" t="s">
         <v>150</v>
       </c>
@@ -7269,62 +6722,62 @@
         <v>112</v>
       </c>
       <c r="ES16" s="49" t="s">
         <v>112</v>
       </c>
       <c r="ET16" s="49" t="s">
         <v>112</v>
       </c>
       <c r="EU16" s="49" t="s">
         <v>112</v>
       </c>
       <c r="EV16" s="49" t="s">
         <v>112</v>
       </c>
       <c r="EW16" s="49" t="s">
         <v>112</v>
       </c>
       <c r="EX16" s="49" t="s">
         <v>112</v>
       </c>
       <c r="EY16" s="49" t="s">
         <v>112</v>
       </c>
       <c r="EZ16" s="51"/>
     </row>
-    <row r="17" spans="1:158" s="56" customFormat="1" ht="30" customHeight="1">
-      <c r="A17" s="111" t="s">
+    <row r="17" spans="1:157" s="56" customFormat="1" ht="30" customHeight="1">
+      <c r="A17" s="116" t="s">
         <v>208</v>
       </c>
-      <c r="B17" s="111"/>
-[...6 lines deleted...]
-      <c r="I17" s="111"/>
+      <c r="B17" s="116"/>
+      <c r="C17" s="116"/>
+      <c r="D17" s="116"/>
+      <c r="E17" s="116"/>
+      <c r="F17" s="116"/>
+      <c r="G17" s="116"/>
+      <c r="H17" s="116"/>
+      <c r="I17" s="116"/>
       <c r="J17" s="52">
         <v>1</v>
       </c>
       <c r="K17" s="4">
         <v>965</v>
       </c>
       <c r="L17" s="5">
         <v>312.39999999999998</v>
       </c>
       <c r="M17" s="6">
         <v>3.92</v>
       </c>
       <c r="N17" s="6">
         <v>2.42</v>
       </c>
       <c r="O17" s="6">
         <v>1.5</v>
       </c>
       <c r="P17" s="7">
         <v>1130</v>
       </c>
       <c r="Q17" s="8">
         <v>70.599999999999994</v>
       </c>
       <c r="R17" s="7">
@@ -7360,51 +6813,51 @@
       <c r="AB17" s="5">
         <v>91.1</v>
       </c>
       <c r="AC17" s="7">
         <v>581</v>
       </c>
       <c r="AD17" s="7">
         <v>1504</v>
       </c>
       <c r="AE17" s="10">
         <v>5279</v>
       </c>
       <c r="AF17" s="10">
         <v>829</v>
       </c>
       <c r="AG17" s="10">
         <v>4290</v>
       </c>
       <c r="AH17" s="10">
         <v>85</v>
       </c>
       <c r="AI17" s="11">
         <v>989</v>
       </c>
       <c r="AJ17" s="8">
-        <v>79.400000000000006</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="AK17" s="5">
         <v>18.7</v>
       </c>
       <c r="AL17" s="9">
         <v>1928</v>
       </c>
       <c r="AM17" s="5">
         <v>36.5</v>
       </c>
       <c r="AN17" s="7">
         <v>253</v>
       </c>
       <c r="AO17" s="7">
         <v>32</v>
       </c>
       <c r="AP17" s="7">
         <v>492</v>
       </c>
       <c r="AQ17" s="7">
         <v>62</v>
       </c>
       <c r="AR17" s="6">
         <v>3.95</v>
       </c>
@@ -7723,53 +7176,52 @@
       <c r="ES17" s="7">
         <v>146</v>
       </c>
       <c r="ET17" s="10">
         <v>12</v>
       </c>
       <c r="EU17" s="10">
         <v>172</v>
       </c>
       <c r="EV17" s="10">
         <v>385</v>
       </c>
       <c r="EW17" s="10">
         <v>85</v>
       </c>
       <c r="EX17" s="7">
         <v>699</v>
       </c>
       <c r="EY17" s="11">
         <v>989</v>
       </c>
       <c r="EZ17" s="55">
         <v>1</v>
       </c>
       <c r="FA17" s="14"/>
-      <c r="FB17" s="14"/>
     </row>
-    <row r="18" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="18" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="57"/>
       <c r="B18" s="57" t="s">
         <v>113</v>
       </c>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="59"/>
       <c r="G18" s="58"/>
       <c r="H18" s="59"/>
       <c r="I18" s="57"/>
       <c r="J18" s="52">
         <v>2</v>
       </c>
       <c r="K18" s="4">
         <v>512</v>
       </c>
       <c r="L18" s="5">
         <v>120.3</v>
       </c>
       <c r="M18" s="6">
         <v>3.36</v>
       </c>
       <c r="N18" s="6">
         <v>2.34</v>
@@ -7816,51 +7268,51 @@
       <c r="AB18" s="5">
         <v>89.2</v>
       </c>
       <c r="AC18" s="7">
         <v>238</v>
       </c>
       <c r="AD18" s="7">
         <v>950</v>
       </c>
       <c r="AE18" s="10">
         <v>2142</v>
       </c>
       <c r="AF18" s="10">
         <v>202</v>
       </c>
       <c r="AG18" s="10">
         <v>1986</v>
       </c>
       <c r="AH18" s="7">
         <v>40</v>
       </c>
       <c r="AI18" s="11">
         <v>156</v>
       </c>
       <c r="AJ18" s="5">
-        <v>29.3</v>
+        <v>28.4</v>
       </c>
       <c r="AK18" s="5">
         <v>7.3</v>
       </c>
       <c r="AL18" s="9">
         <v>411</v>
       </c>
       <c r="AM18" s="5">
         <v>19.2</v>
       </c>
       <c r="AN18" s="7">
         <v>47</v>
       </c>
       <c r="AO18" s="7">
         <v>13</v>
       </c>
       <c r="AP18" s="7">
         <v>122</v>
       </c>
       <c r="AQ18" s="7">
         <v>34</v>
       </c>
       <c r="AR18" s="6">
         <v>3.38</v>
       </c>
@@ -8179,53 +7631,52 @@
       <c r="ES18" s="7">
         <v>89</v>
       </c>
       <c r="ET18" s="7">
         <v>2</v>
       </c>
       <c r="EU18" s="7">
         <v>64</v>
       </c>
       <c r="EV18" s="7">
         <v>166</v>
       </c>
       <c r="EW18" s="7">
         <v>40</v>
       </c>
       <c r="EX18" s="7">
         <v>394</v>
       </c>
       <c r="EY18" s="11">
         <v>156</v>
       </c>
       <c r="EZ18" s="55">
         <v>2</v>
       </c>
       <c r="FA18" s="14"/>
-      <c r="FB18" s="14"/>
     </row>
-    <row r="19" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="19" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="57"/>
       <c r="B19" s="57" t="s">
         <v>143</v>
       </c>
       <c r="C19" s="58"/>
       <c r="D19" s="58"/>
       <c r="E19" s="58"/>
       <c r="F19" s="59"/>
       <c r="G19" s="58"/>
       <c r="H19" s="59"/>
       <c r="I19" s="57"/>
       <c r="J19" s="52">
         <v>3</v>
       </c>
       <c r="K19" s="4">
         <v>111</v>
       </c>
       <c r="L19" s="5">
         <v>706.8</v>
       </c>
       <c r="M19" s="6">
         <v>5.45</v>
       </c>
       <c r="N19" s="6">
         <v>2.7</v>
@@ -8272,51 +7723,51 @@
       <c r="AB19" s="5">
         <v>82.7</v>
       </c>
       <c r="AC19" s="7">
         <v>993</v>
       </c>
       <c r="AD19" s="7">
         <v>2612</v>
       </c>
       <c r="AE19" s="10">
         <v>13531</v>
       </c>
       <c r="AF19" s="10">
         <v>1368</v>
       </c>
       <c r="AG19" s="10">
         <v>10087</v>
       </c>
       <c r="AH19" s="7">
         <v>237</v>
       </c>
       <c r="AI19" s="11">
         <v>3444</v>
       </c>
       <c r="AJ19" s="5">
-        <v>90.8</v>
+        <v>90.3</v>
       </c>
       <c r="AK19" s="5">
         <v>25.5</v>
       </c>
       <c r="AL19" s="9">
         <v>5027</v>
       </c>
       <c r="AM19" s="5">
         <v>37.200000000000003</v>
       </c>
       <c r="AN19" s="7">
         <v>632</v>
       </c>
       <c r="AO19" s="7">
         <v>49</v>
       </c>
       <c r="AP19" s="7">
         <v>922</v>
       </c>
       <c r="AQ19" s="7">
         <v>71</v>
       </c>
       <c r="AR19" s="6">
         <v>5.47</v>
       </c>
@@ -8635,53 +8086,52 @@
       <c r="ES19" s="7">
         <v>274</v>
       </c>
       <c r="ET19" s="7">
         <v>40</v>
       </c>
       <c r="EU19" s="7">
         <v>636</v>
       </c>
       <c r="EV19" s="7">
         <v>1057</v>
       </c>
       <c r="EW19" s="7">
         <v>237</v>
       </c>
       <c r="EX19" s="7">
         <v>1871</v>
       </c>
       <c r="EY19" s="11">
         <v>3444</v>
       </c>
       <c r="EZ19" s="55">
         <v>3</v>
       </c>
       <c r="FA19" s="14"/>
-      <c r="FB19" s="14"/>
     </row>
-    <row r="20" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="20" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="59"/>
       <c r="B20" s="59" t="s">
         <v>114</v>
       </c>
       <c r="C20" s="59"/>
       <c r="D20" s="59"/>
       <c r="E20" s="59"/>
       <c r="F20" s="59"/>
       <c r="G20" s="59"/>
       <c r="H20" s="59"/>
       <c r="I20" s="57"/>
       <c r="J20" s="52">
         <v>4</v>
       </c>
       <c r="K20" s="4">
         <v>64</v>
       </c>
       <c r="L20" s="5">
         <v>1215.9000000000001</v>
       </c>
       <c r="M20" s="6">
         <v>5.85</v>
       </c>
       <c r="N20" s="6">
         <v>2.84</v>
@@ -8728,51 +8178,51 @@
       <c r="AB20" s="5">
         <v>86.1</v>
       </c>
       <c r="AC20" s="7">
         <v>1472</v>
       </c>
       <c r="AD20" s="7">
         <v>3454</v>
       </c>
       <c r="AE20" s="10">
         <v>21469</v>
       </c>
       <c r="AF20" s="10">
         <v>2988</v>
       </c>
       <c r="AG20" s="10">
         <v>16100</v>
       </c>
       <c r="AH20" s="7">
         <v>329</v>
       </c>
       <c r="AI20" s="11">
         <v>5369</v>
       </c>
       <c r="AJ20" s="5">
-        <v>94.3</v>
+        <v>93.5</v>
       </c>
       <c r="AK20" s="5">
         <v>25</v>
       </c>
       <c r="AL20" s="9">
         <v>8248</v>
       </c>
       <c r="AM20" s="5">
         <v>38.4</v>
       </c>
       <c r="AN20" s="7">
         <v>918</v>
       </c>
       <c r="AO20" s="7">
         <v>44</v>
       </c>
       <c r="AP20" s="7">
         <v>1410</v>
       </c>
       <c r="AQ20" s="7">
         <v>68</v>
       </c>
       <c r="AR20" s="6">
         <v>5.92</v>
       </c>
@@ -9091,53 +8541,52 @@
       <c r="ES20" s="7">
         <v>481</v>
       </c>
       <c r="ET20" s="7">
         <v>90</v>
       </c>
       <c r="EU20" s="7">
         <v>913</v>
       </c>
       <c r="EV20" s="7">
         <v>1572</v>
       </c>
       <c r="EW20" s="7">
         <v>329</v>
       </c>
       <c r="EX20" s="7">
         <v>2779</v>
       </c>
       <c r="EY20" s="11">
         <v>5369</v>
       </c>
       <c r="EZ20" s="55">
         <v>4</v>
       </c>
       <c r="FA20" s="14"/>
-      <c r="FB20" s="14"/>
     </row>
-    <row r="21" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="21" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="57"/>
       <c r="B21" s="57" t="s">
         <v>115</v>
       </c>
       <c r="C21" s="57"/>
       <c r="D21" s="57"/>
       <c r="E21" s="57"/>
       <c r="F21" s="62"/>
       <c r="G21" s="57"/>
       <c r="H21" s="59"/>
       <c r="I21" s="58"/>
       <c r="J21" s="52">
         <v>5</v>
       </c>
       <c r="K21" s="4">
         <v>43</v>
       </c>
       <c r="L21" s="5">
         <v>1712</v>
       </c>
       <c r="M21" s="6">
         <v>8.64</v>
       </c>
       <c r="N21" s="6">
         <v>3.24</v>
@@ -9184,51 +8633,51 @@
       <c r="AB21" s="5">
         <v>80</v>
       </c>
       <c r="AC21" s="7">
         <v>1731</v>
       </c>
       <c r="AD21" s="7">
         <v>3528</v>
       </c>
       <c r="AE21" s="10">
         <v>31330</v>
       </c>
       <c r="AF21" s="10">
         <v>4094</v>
       </c>
       <c r="AG21" s="10">
         <v>20306</v>
       </c>
       <c r="AH21" s="7">
         <v>378</v>
       </c>
       <c r="AI21" s="11">
         <v>11024</v>
       </c>
       <c r="AJ21" s="5">
-        <v>113.5</v>
+        <v>108.1</v>
       </c>
       <c r="AK21" s="5">
         <v>35.200000000000003</v>
       </c>
       <c r="AL21" s="9">
         <v>15871</v>
       </c>
       <c r="AM21" s="5">
         <v>50.7</v>
       </c>
       <c r="AN21" s="7">
         <v>1276</v>
       </c>
       <c r="AO21" s="7">
         <v>64</v>
       </c>
       <c r="AP21" s="7">
         <v>1837</v>
       </c>
       <c r="AQ21" s="7">
         <v>93</v>
       </c>
       <c r="AR21" s="6">
         <v>8.7200000000000006</v>
       </c>
@@ -9547,53 +8996,52 @@
       <c r="ES21" s="7">
         <v>662</v>
       </c>
       <c r="ET21" s="7">
         <v>58</v>
       </c>
       <c r="EU21" s="7">
         <v>790</v>
       </c>
       <c r="EV21" s="7">
         <v>2125</v>
       </c>
       <c r="EW21" s="7">
         <v>378</v>
       </c>
       <c r="EX21" s="7">
         <v>3075</v>
       </c>
       <c r="EY21" s="11">
         <v>11024</v>
       </c>
       <c r="EZ21" s="55">
         <v>5</v>
       </c>
       <c r="FA21" s="14"/>
-      <c r="FB21" s="14"/>
     </row>
-    <row r="22" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="22" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="59"/>
       <c r="B22" s="59" t="s">
         <v>116</v>
       </c>
       <c r="C22" s="59"/>
       <c r="D22" s="59"/>
       <c r="E22" s="59"/>
       <c r="F22" s="59"/>
       <c r="G22" s="59"/>
       <c r="H22" s="59"/>
       <c r="I22" s="58"/>
       <c r="J22" s="52">
         <v>6</v>
       </c>
       <c r="K22" s="4">
         <v>60</v>
       </c>
       <c r="L22" s="5">
         <v>2389.6999999999998</v>
       </c>
       <c r="M22" s="6">
         <v>11.82</v>
       </c>
       <c r="N22" s="6">
         <v>3.52</v>
@@ -9640,51 +9088,51 @@
       <c r="AB22" s="5">
         <v>94.2</v>
       </c>
       <c r="AC22" s="7">
         <v>1407</v>
       </c>
       <c r="AD22" s="7">
         <v>2858</v>
       </c>
       <c r="AE22" s="10">
         <v>38583</v>
       </c>
       <c r="AF22" s="10">
         <v>7321</v>
       </c>
       <c r="AG22" s="10">
         <v>27619</v>
       </c>
       <c r="AH22" s="7">
         <v>531</v>
       </c>
       <c r="AI22" s="11">
         <v>10964</v>
       </c>
       <c r="AJ22" s="5">
-        <v>132.9</v>
+        <v>118.4</v>
       </c>
       <c r="AK22" s="5">
         <v>28.4</v>
       </c>
       <c r="AL22" s="9">
         <v>18653</v>
       </c>
       <c r="AM22" s="5">
         <v>48.3</v>
       </c>
       <c r="AN22" s="7">
         <v>927</v>
       </c>
       <c r="AO22" s="7">
         <v>46</v>
       </c>
       <c r="AP22" s="7">
         <v>1578</v>
       </c>
       <c r="AQ22" s="7">
         <v>78</v>
       </c>
       <c r="AR22" s="6">
         <v>12.11</v>
       </c>
@@ -10003,53 +9451,52 @@
       <c r="ES22" s="7">
         <v>865</v>
       </c>
       <c r="ET22" s="7">
         <v>110</v>
       </c>
       <c r="EU22" s="7">
         <v>1412</v>
       </c>
       <c r="EV22" s="7">
         <v>2239</v>
       </c>
       <c r="EW22" s="7">
         <v>531</v>
       </c>
       <c r="EX22" s="7">
         <v>3843</v>
       </c>
       <c r="EY22" s="11">
         <v>10964</v>
       </c>
       <c r="EZ22" s="55">
         <v>6</v>
       </c>
       <c r="FA22" s="14"/>
-      <c r="FB22" s="14"/>
     </row>
-    <row r="23" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="23" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A23" s="57"/>
       <c r="B23" s="57" t="s">
         <v>117</v>
       </c>
       <c r="C23" s="57"/>
       <c r="D23" s="57"/>
       <c r="E23" s="57"/>
       <c r="F23" s="59"/>
       <c r="G23" s="57"/>
       <c r="H23" s="59"/>
       <c r="I23" s="59"/>
       <c r="J23" s="52">
         <v>7</v>
       </c>
       <c r="K23" s="4">
         <v>64</v>
       </c>
       <c r="L23" s="5">
         <v>3939.9</v>
       </c>
       <c r="M23" s="6">
         <v>17.440000000000001</v>
       </c>
       <c r="N23" s="6">
         <v>3.81</v>
@@ -10096,51 +9543,51 @@
       <c r="AB23" s="5">
         <v>93.1</v>
       </c>
       <c r="AC23" s="7">
         <v>2054</v>
       </c>
       <c r="AD23" s="7">
         <v>3175</v>
       </c>
       <c r="AE23" s="10">
         <v>64098</v>
       </c>
       <c r="AF23" s="10">
         <v>15883</v>
       </c>
       <c r="AG23" s="10">
         <v>47298</v>
       </c>
       <c r="AH23" s="7">
         <v>800</v>
       </c>
       <c r="AI23" s="11">
         <v>16800</v>
       </c>
       <c r="AJ23" s="5">
-        <v>119.4</v>
+        <v>85</v>
       </c>
       <c r="AK23" s="5">
         <v>26.2</v>
       </c>
       <c r="AL23" s="9">
         <v>33620</v>
       </c>
       <c r="AM23" s="5">
         <v>52.5</v>
       </c>
       <c r="AN23" s="7">
         <v>963</v>
       </c>
       <c r="AO23" s="7">
         <v>43</v>
       </c>
       <c r="AP23" s="7">
         <v>1928</v>
       </c>
       <c r="AQ23" s="7">
         <v>85</v>
       </c>
       <c r="AR23" s="6">
         <v>17.82</v>
       </c>
@@ -10459,53 +9906,52 @@
       <c r="ES23" s="7">
         <v>1270</v>
       </c>
       <c r="ET23" s="7">
         <v>111</v>
       </c>
       <c r="EU23" s="7">
         <v>1123</v>
       </c>
       <c r="EV23" s="7">
         <v>4638</v>
       </c>
       <c r="EW23" s="7">
         <v>800</v>
       </c>
       <c r="EX23" s="7">
         <v>4924</v>
       </c>
       <c r="EY23" s="11">
         <v>16800</v>
       </c>
       <c r="EZ23" s="55">
         <v>7</v>
       </c>
       <c r="FA23" s="14"/>
-      <c r="FB23" s="14"/>
     </row>
-    <row r="24" spans="1:158" s="56" customFormat="1" ht="15" customHeight="1">
+    <row r="24" spans="1:157" s="56" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="57"/>
       <c r="B24" s="57" t="s">
         <v>118</v>
       </c>
       <c r="C24" s="57"/>
       <c r="D24" s="57"/>
       <c r="E24" s="57"/>
       <c r="F24" s="59"/>
       <c r="G24" s="57"/>
       <c r="H24" s="62"/>
       <c r="I24" s="57"/>
       <c r="J24" s="52">
         <v>8</v>
       </c>
       <c r="K24" s="4">
         <v>111</v>
       </c>
       <c r="L24" s="5">
         <v>8822.7000000000007</v>
       </c>
       <c r="M24" s="6">
         <v>19.91</v>
       </c>
       <c r="N24" s="6">
         <v>3.49</v>
@@ -10552,51 +9998,51 @@
       <c r="AB24" s="5">
         <v>118</v>
       </c>
       <c r="AC24" s="7">
         <v>3053</v>
       </c>
       <c r="AD24" s="7">
         <v>4506</v>
       </c>
       <c r="AE24" s="10">
         <v>120909</v>
       </c>
       <c r="AF24" s="10">
         <v>37050</v>
       </c>
       <c r="AG24" s="10">
         <v>98735</v>
       </c>
       <c r="AH24" s="7">
         <v>1779</v>
       </c>
       <c r="AI24" s="11">
         <v>22174</v>
       </c>
       <c r="AJ24" s="5">
-        <v>131.69999999999999</v>
+        <v>109.5</v>
       </c>
       <c r="AK24" s="5">
         <v>18.3</v>
       </c>
       <c r="AL24" s="9">
         <v>64145</v>
       </c>
       <c r="AM24" s="5">
         <v>53.1</v>
       </c>
       <c r="AN24" s="7">
         <v>1114</v>
       </c>
       <c r="AO24" s="7">
         <v>25</v>
       </c>
       <c r="AP24" s="7">
         <v>3222</v>
       </c>
       <c r="AQ24" s="7">
         <v>73</v>
       </c>
       <c r="AR24" s="6">
         <v>20.46</v>
       </c>
@@ -10915,53 +10361,52 @@
       <c r="ES24" s="7">
         <v>1902</v>
       </c>
       <c r="ET24" s="7">
         <v>405</v>
       </c>
       <c r="EU24" s="7">
         <v>3393</v>
       </c>
       <c r="EV24" s="7">
         <v>8205</v>
       </c>
       <c r="EW24" s="7">
         <v>1779</v>
       </c>
       <c r="EX24" s="7">
         <v>8997</v>
       </c>
       <c r="EY24" s="11">
         <v>22174</v>
       </c>
       <c r="EZ24" s="55">
         <v>8</v>
       </c>
       <c r="FA24" s="14"/>
-      <c r="FB24" s="14"/>
     </row>
-    <row r="25" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="25" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="63"/>
       <c r="B25" s="64" t="s">
         <v>168</v>
       </c>
       <c r="C25" s="63"/>
       <c r="D25" s="63"/>
       <c r="E25" s="63"/>
       <c r="F25" s="63"/>
       <c r="G25" s="63"/>
       <c r="H25" s="63"/>
       <c r="I25" s="63"/>
       <c r="J25" s="52">
         <v>9</v>
       </c>
       <c r="K25" s="4">
         <v>57</v>
       </c>
       <c r="L25" s="5">
         <v>1310.8</v>
       </c>
       <c r="M25" s="6">
         <v>5.81</v>
       </c>
       <c r="N25" s="6">
         <v>2.42</v>
@@ -11008,51 +10453,51 @@
       <c r="AB25" s="5">
         <v>89.2</v>
       </c>
       <c r="AC25" s="7">
         <v>1815</v>
       </c>
       <c r="AD25" s="7">
         <v>4022</v>
       </c>
       <c r="AE25" s="10">
         <v>27180</v>
       </c>
       <c r="AF25" s="10">
         <v>4787</v>
       </c>
       <c r="AG25" s="10">
         <v>18638</v>
       </c>
       <c r="AH25" s="7">
         <v>410</v>
       </c>
       <c r="AI25" s="11">
         <v>8542</v>
       </c>
       <c r="AJ25" s="5">
-        <v>121.6</v>
+        <v>118.8</v>
       </c>
       <c r="AK25" s="5">
         <v>31.4</v>
       </c>
       <c r="AL25" s="9">
         <v>11837</v>
       </c>
       <c r="AM25" s="5">
         <v>43.6</v>
       </c>
       <c r="AN25" s="7">
         <v>1470</v>
       </c>
       <c r="AO25" s="7">
         <v>65</v>
       </c>
       <c r="AP25" s="7">
         <v>2037</v>
       </c>
       <c r="AQ25" s="7">
         <v>90</v>
       </c>
       <c r="AR25" s="6">
         <v>5.85</v>
       </c>
@@ -11371,53 +10816,52 @@
       <c r="ES25" s="7">
         <v>715</v>
       </c>
       <c r="ET25" s="7">
         <v>129</v>
       </c>
       <c r="EU25" s="7">
         <v>1530</v>
       </c>
       <c r="EV25" s="7">
         <v>1994</v>
       </c>
       <c r="EW25" s="7">
         <v>410</v>
       </c>
       <c r="EX25" s="7">
         <v>2379</v>
       </c>
       <c r="EY25" s="11">
         <v>8542</v>
       </c>
       <c r="EZ25" s="55">
         <v>9</v>
       </c>
       <c r="FA25" s="14"/>
-      <c r="FB25" s="14"/>
     </row>
-    <row r="26" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="26" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="65"/>
       <c r="B26" s="65" t="s">
         <v>119</v>
       </c>
       <c r="C26" s="66"/>
       <c r="D26" s="66"/>
       <c r="E26" s="66"/>
       <c r="F26" s="66"/>
       <c r="G26" s="66"/>
       <c r="H26" s="59"/>
       <c r="I26" s="57"/>
       <c r="J26" s="52">
         <v>10</v>
       </c>
       <c r="K26" s="4">
         <v>908</v>
       </c>
       <c r="L26" s="5">
         <v>289.3</v>
       </c>
       <c r="M26" s="6">
         <v>3.87</v>
       </c>
       <c r="N26" s="6">
         <v>2.42</v>
@@ -11464,51 +10908,51 @@
       <c r="AB26" s="5">
         <v>91.3</v>
       </c>
       <c r="AC26" s="7">
         <v>538</v>
       </c>
       <c r="AD26" s="7">
         <v>1417</v>
       </c>
       <c r="AE26" s="10">
         <v>4778</v>
       </c>
       <c r="AF26" s="10">
         <v>738</v>
       </c>
       <c r="AG26" s="10">
         <v>3961</v>
       </c>
       <c r="AH26" s="7">
         <v>78</v>
       </c>
       <c r="AI26" s="11">
         <v>817</v>
       </c>
       <c r="AJ26" s="5">
-        <v>73.3</v>
+        <v>67.3</v>
       </c>
       <c r="AK26" s="5">
         <v>17.100000000000001</v>
       </c>
       <c r="AL26" s="9">
         <v>1702</v>
       </c>
       <c r="AM26" s="5">
         <v>35.6</v>
       </c>
       <c r="AN26" s="7">
         <v>211</v>
       </c>
       <c r="AO26" s="7">
         <v>28</v>
       </c>
       <c r="AP26" s="7">
         <v>440</v>
       </c>
       <c r="AQ26" s="7">
         <v>59</v>
       </c>
       <c r="AR26" s="6">
         <v>3.91</v>
       </c>
@@ -11827,64 +11271,63 @@
       <c r="ES26" s="7">
         <v>132</v>
       </c>
       <c r="ET26" s="7">
         <v>9</v>
       </c>
       <c r="EU26" s="7">
         <v>141</v>
       </c>
       <c r="EV26" s="7">
         <v>349</v>
       </c>
       <c r="EW26" s="7">
         <v>78</v>
       </c>
       <c r="EX26" s="7">
         <v>661</v>
       </c>
       <c r="EY26" s="11">
         <v>817</v>
       </c>
       <c r="EZ26" s="55">
         <v>10</v>
       </c>
       <c r="FA26" s="14"/>
-      <c r="FB26" s="14"/>
     </row>
-    <row r="27" spans="1:158" s="61" customFormat="1" ht="30" customHeight="1">
+    <row r="27" spans="1:157" s="61" customFormat="1" ht="30" customHeight="1">
       <c r="A27" s="65"/>
-      <c r="B27" s="101" t="s">
+      <c r="B27" s="115" t="s">
         <v>169</v>
       </c>
-      <c r="C27" s="101"/>
-[...5 lines deleted...]
-      <c r="I27" s="101"/>
+      <c r="C27" s="115"/>
+      <c r="D27" s="115"/>
+      <c r="E27" s="115"/>
+      <c r="F27" s="115"/>
+      <c r="G27" s="115"/>
+      <c r="H27" s="115"/>
+      <c r="I27" s="115"/>
       <c r="J27" s="52">
         <v>11</v>
       </c>
       <c r="K27" s="4">
         <v>243</v>
       </c>
       <c r="L27" s="5">
         <v>261.7</v>
       </c>
       <c r="M27" s="6">
         <v>3.83</v>
       </c>
       <c r="N27" s="6">
         <v>2.34</v>
       </c>
       <c r="O27" s="6">
         <v>1.49</v>
       </c>
       <c r="P27" s="7">
         <v>1137</v>
       </c>
       <c r="Q27" s="8">
         <v>71.400000000000006</v>
       </c>
       <c r="R27" s="7">
@@ -11920,51 +11363,51 @@
       <c r="AB27" s="5">
         <v>85.9</v>
       </c>
       <c r="AC27" s="7">
         <v>508</v>
       </c>
       <c r="AD27" s="7">
         <v>1295</v>
       </c>
       <c r="AE27" s="10">
         <v>4615</v>
       </c>
       <c r="AF27" s="10">
         <v>550</v>
       </c>
       <c r="AG27" s="10">
         <v>3581</v>
       </c>
       <c r="AH27" s="7">
         <v>88</v>
       </c>
       <c r="AI27" s="11">
         <v>1034</v>
       </c>
       <c r="AJ27" s="5">
-        <v>90.2</v>
+        <v>83</v>
       </c>
       <c r="AK27" s="5">
         <v>22.4</v>
       </c>
       <c r="AL27" s="9">
         <v>1736</v>
       </c>
       <c r="AM27" s="5">
         <v>37.6</v>
       </c>
       <c r="AN27" s="7">
         <v>270</v>
       </c>
       <c r="AO27" s="7">
         <v>40</v>
       </c>
       <c r="AP27" s="7">
         <v>453</v>
       </c>
       <c r="AQ27" s="7">
         <v>66</v>
       </c>
       <c r="AR27" s="6">
         <v>3.85</v>
       </c>
@@ -12283,53 +11726,52 @@
       <c r="ES27" s="7">
         <v>128</v>
       </c>
       <c r="ET27" s="7">
         <v>10</v>
       </c>
       <c r="EU27" s="7">
         <v>126</v>
       </c>
       <c r="EV27" s="7">
         <v>329</v>
       </c>
       <c r="EW27" s="7">
         <v>88</v>
       </c>
       <c r="EX27" s="7">
         <v>563</v>
       </c>
       <c r="EY27" s="11">
         <v>1034</v>
       </c>
       <c r="EZ27" s="55">
         <v>11</v>
       </c>
       <c r="FA27" s="14"/>
-      <c r="FB27" s="14"/>
     </row>
-    <row r="28" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="28" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="57"/>
       <c r="B28" s="57" t="s">
         <v>170</v>
       </c>
       <c r="C28" s="57"/>
       <c r="D28" s="57"/>
       <c r="E28" s="57"/>
       <c r="F28" s="57"/>
       <c r="G28" s="57"/>
       <c r="H28" s="67"/>
       <c r="I28" s="67"/>
       <c r="J28" s="52">
         <v>12</v>
       </c>
       <c r="K28" s="4">
         <v>150</v>
       </c>
       <c r="L28" s="5">
         <v>436.1</v>
       </c>
       <c r="M28" s="6">
         <v>4.4400000000000004</v>
       </c>
       <c r="N28" s="6">
         <v>2.46</v>
@@ -12376,51 +11818,51 @@
       <c r="AB28" s="5">
         <v>90.1</v>
       </c>
       <c r="AC28" s="7">
         <v>673</v>
       </c>
       <c r="AD28" s="7">
         <v>1524</v>
       </c>
       <c r="AE28" s="10">
         <v>6861</v>
       </c>
       <c r="AF28" s="10">
         <v>809</v>
       </c>
       <c r="AG28" s="10">
         <v>5757</v>
       </c>
       <c r="AH28" s="7">
         <v>113</v>
       </c>
       <c r="AI28" s="11">
         <v>1104</v>
       </c>
       <c r="AJ28" s="5">
-        <v>79.3</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="AK28" s="5">
         <v>16.100000000000001</v>
       </c>
       <c r="AL28" s="9">
         <v>2629</v>
       </c>
       <c r="AM28" s="5">
         <v>38.299999999999997</v>
       </c>
       <c r="AN28" s="7">
         <v>248</v>
       </c>
       <c r="AO28" s="7">
         <v>25</v>
       </c>
       <c r="AP28" s="7">
         <v>592</v>
       </c>
       <c r="AQ28" s="7">
         <v>60</v>
       </c>
       <c r="AR28" s="6">
         <v>4.47</v>
       </c>
@@ -12739,53 +12181,52 @@
       <c r="ES28" s="7">
         <v>162</v>
       </c>
       <c r="ET28" s="7">
         <v>12</v>
       </c>
       <c r="EU28" s="7">
         <v>297</v>
       </c>
       <c r="EV28" s="7">
         <v>524</v>
       </c>
       <c r="EW28" s="7">
         <v>113</v>
       </c>
       <c r="EX28" s="7">
         <v>839</v>
       </c>
       <c r="EY28" s="11">
         <v>1104</v>
       </c>
       <c r="EZ28" s="55">
         <v>12</v>
       </c>
       <c r="FA28" s="14"/>
-      <c r="FB28" s="14"/>
     </row>
-    <row r="29" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="29" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="57"/>
       <c r="B29" s="57" t="s">
         <v>171</v>
       </c>
       <c r="C29" s="57"/>
       <c r="D29" s="57"/>
       <c r="E29" s="57"/>
       <c r="F29" s="57"/>
       <c r="G29" s="57"/>
       <c r="H29" s="59"/>
       <c r="I29" s="59"/>
       <c r="J29" s="52">
         <v>13</v>
       </c>
       <c r="K29" s="4">
         <v>166</v>
       </c>
       <c r="L29" s="5">
         <v>254.9</v>
       </c>
       <c r="M29" s="6">
         <v>3.63</v>
       </c>
       <c r="N29" s="6">
         <v>2.4300000000000002</v>
@@ -12832,51 +12273,51 @@
       <c r="AB29" s="5">
         <v>88.7</v>
       </c>
       <c r="AC29" s="7">
         <v>621</v>
       </c>
       <c r="AD29" s="7">
         <v>1698</v>
       </c>
       <c r="AE29" s="10">
         <v>4655</v>
       </c>
       <c r="AF29" s="10">
         <v>818</v>
       </c>
       <c r="AG29" s="10">
         <v>3924</v>
       </c>
       <c r="AH29" s="7">
         <v>62</v>
       </c>
       <c r="AI29" s="11">
         <v>731</v>
       </c>
       <c r="AJ29" s="5">
-        <v>52.1</v>
+        <v>47.9</v>
       </c>
       <c r="AK29" s="5">
         <v>15.7</v>
       </c>
       <c r="AL29" s="9">
         <v>1491</v>
       </c>
       <c r="AM29" s="5">
         <v>32</v>
       </c>
       <c r="AN29" s="7">
         <v>201</v>
       </c>
       <c r="AO29" s="7">
         <v>29</v>
       </c>
       <c r="AP29" s="7">
         <v>411</v>
       </c>
       <c r="AQ29" s="7">
         <v>58</v>
       </c>
       <c r="AR29" s="6">
         <v>3.68</v>
       </c>
@@ -13195,53 +12636,52 @@
       <c r="ES29" s="7">
         <v>139</v>
       </c>
       <c r="ET29" s="7">
         <v>3</v>
       </c>
       <c r="EU29" s="7">
         <v>119</v>
       </c>
       <c r="EV29" s="7">
         <v>315</v>
       </c>
       <c r="EW29" s="7">
         <v>62</v>
       </c>
       <c r="EX29" s="7">
         <v>788</v>
       </c>
       <c r="EY29" s="11">
         <v>731</v>
       </c>
       <c r="EZ29" s="55">
         <v>13</v>
       </c>
       <c r="FA29" s="14"/>
-      <c r="FB29" s="14"/>
     </row>
-    <row r="30" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="30" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="57"/>
       <c r="B30" s="57" t="s">
         <v>172</v>
       </c>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="57"/>
       <c r="F30" s="57"/>
       <c r="G30" s="57"/>
       <c r="H30" s="59"/>
       <c r="I30" s="59"/>
       <c r="J30" s="52">
         <v>14</v>
       </c>
       <c r="K30" s="4">
         <v>67</v>
       </c>
       <c r="L30" s="5">
         <v>470.4</v>
       </c>
       <c r="M30" s="6">
         <v>3.75</v>
       </c>
       <c r="N30" s="6">
         <v>2.34</v>
@@ -13288,51 +12728,51 @@
       <c r="AB30" s="5">
         <v>94.1</v>
       </c>
       <c r="AC30" s="7">
         <v>958</v>
       </c>
       <c r="AD30" s="7">
         <v>2531</v>
       </c>
       <c r="AE30" s="10">
         <v>6381</v>
       </c>
       <c r="AF30" s="10">
         <v>1239</v>
       </c>
       <c r="AG30" s="10">
         <v>5799</v>
       </c>
       <c r="AH30" s="7">
         <v>78</v>
       </c>
       <c r="AI30" s="11">
         <v>582</v>
       </c>
       <c r="AJ30" s="5">
-        <v>44.4</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="AK30" s="5">
         <v>9.1</v>
       </c>
       <c r="AL30" s="9">
         <v>2433</v>
       </c>
       <c r="AM30" s="5">
         <v>38.1</v>
       </c>
       <c r="AN30" s="7">
         <v>156</v>
       </c>
       <c r="AO30" s="7">
         <v>12</v>
       </c>
       <c r="AP30" s="7">
         <v>649</v>
       </c>
       <c r="AQ30" s="7">
         <v>52</v>
       </c>
       <c r="AR30" s="6">
         <v>3.82</v>
       </c>
@@ -13651,53 +13091,52 @@
       <c r="ES30" s="7">
         <v>162</v>
       </c>
       <c r="ET30" s="7">
         <v>8</v>
       </c>
       <c r="EU30" s="7">
         <v>88</v>
       </c>
       <c r="EV30" s="7">
         <v>582</v>
       </c>
       <c r="EW30" s="7">
         <v>78</v>
       </c>
       <c r="EX30" s="7">
         <v>787</v>
       </c>
       <c r="EY30" s="11">
         <v>582</v>
       </c>
       <c r="EZ30" s="55">
         <v>14</v>
       </c>
       <c r="FA30" s="14"/>
-      <c r="FB30" s="14"/>
     </row>
-    <row r="31" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="31" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="57"/>
       <c r="B31" s="57" t="s">
         <v>173</v>
       </c>
       <c r="C31" s="57"/>
       <c r="D31" s="57"/>
       <c r="E31" s="57"/>
       <c r="F31" s="57"/>
       <c r="G31" s="57"/>
       <c r="H31" s="57"/>
       <c r="I31" s="57"/>
       <c r="J31" s="52">
         <v>15</v>
       </c>
       <c r="K31" s="4">
         <v>69</v>
       </c>
       <c r="L31" s="5">
         <v>238.2</v>
       </c>
       <c r="M31" s="6">
         <v>3.52</v>
       </c>
       <c r="N31" s="6">
         <v>2.5499999999999998</v>
@@ -14107,53 +13546,52 @@
       <c r="ES31" s="7">
         <v>108</v>
       </c>
       <c r="ET31" s="7">
         <v>3</v>
       </c>
       <c r="EU31" s="7">
         <v>69</v>
       </c>
       <c r="EV31" s="7">
         <v>271</v>
       </c>
       <c r="EW31" s="7">
         <v>44</v>
       </c>
       <c r="EX31" s="7">
         <v>650</v>
       </c>
       <c r="EY31" s="11">
         <v>-30</v>
       </c>
       <c r="EZ31" s="55">
         <v>15</v>
       </c>
       <c r="FA31" s="14"/>
-      <c r="FB31" s="14"/>
     </row>
-    <row r="32" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="32" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="57"/>
       <c r="B32" s="57" t="s">
         <v>174</v>
       </c>
       <c r="C32" s="57"/>
       <c r="D32" s="57"/>
       <c r="E32" s="57"/>
       <c r="F32" s="57"/>
       <c r="G32" s="57"/>
       <c r="H32" s="57"/>
       <c r="I32" s="57"/>
       <c r="J32" s="52">
         <v>16</v>
       </c>
       <c r="K32" s="4">
         <v>84</v>
       </c>
       <c r="L32" s="5">
         <v>264.2</v>
       </c>
       <c r="M32" s="6">
         <v>4.95</v>
       </c>
       <c r="N32" s="6">
         <v>2.85</v>
@@ -14200,51 +13638,51 @@
       <c r="AB32" s="5">
         <v>105.7</v>
       </c>
       <c r="AC32" s="7">
         <v>286</v>
       </c>
       <c r="AD32" s="7">
         <v>846</v>
       </c>
       <c r="AE32" s="10">
         <v>4407</v>
       </c>
       <c r="AF32" s="10">
         <v>779</v>
       </c>
       <c r="AG32" s="10">
         <v>3644</v>
       </c>
       <c r="AH32" s="7">
         <v>62</v>
       </c>
       <c r="AI32" s="11">
         <v>763</v>
       </c>
       <c r="AJ32" s="5">
-        <v>89.8</v>
+        <v>143.19999999999999</v>
       </c>
       <c r="AK32" s="5">
         <v>17.3</v>
       </c>
       <c r="AL32" s="9">
         <v>1690</v>
       </c>
       <c r="AM32" s="5">
         <v>38.299999999999997</v>
       </c>
       <c r="AN32" s="7">
         <v>154</v>
       </c>
       <c r="AO32" s="7">
         <v>29</v>
       </c>
       <c r="AP32" s="7">
         <v>341</v>
       </c>
       <c r="AQ32" s="7">
         <v>64</v>
       </c>
       <c r="AR32" s="6">
         <v>5.0999999999999996</v>
       </c>
@@ -14563,53 +14001,52 @@
       <c r="ES32" s="7">
         <v>110</v>
       </c>
       <c r="ET32" s="7">
         <v>24</v>
       </c>
       <c r="EU32" s="7">
         <v>97</v>
       </c>
       <c r="EV32" s="7">
         <v>314</v>
       </c>
       <c r="EW32" s="7">
         <v>62</v>
       </c>
       <c r="EX32" s="7">
         <v>608</v>
       </c>
       <c r="EY32" s="11">
         <v>763</v>
       </c>
       <c r="EZ32" s="55">
         <v>16</v>
       </c>
       <c r="FA32" s="14"/>
-      <c r="FB32" s="14"/>
     </row>
-    <row r="33" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="33" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="59"/>
       <c r="B33" s="59" t="s">
         <v>175</v>
       </c>
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="E33" s="59"/>
       <c r="F33" s="59"/>
       <c r="G33" s="59"/>
       <c r="H33" s="57"/>
       <c r="I33" s="57"/>
       <c r="J33" s="52">
         <v>17</v>
       </c>
       <c r="K33" s="4">
         <v>22</v>
       </c>
       <c r="L33" s="5">
         <v>73</v>
       </c>
       <c r="M33" s="6">
         <v>2.59</v>
       </c>
       <c r="N33" s="6">
         <v>2.0099999999999998</v>
@@ -14656,51 +14093,51 @@
       <c r="AB33" s="5">
         <v>101.4</v>
       </c>
       <c r="AC33" s="7">
         <v>116</v>
       </c>
       <c r="AD33" s="7">
         <v>608</v>
       </c>
       <c r="AE33" s="10">
         <v>1574</v>
       </c>
       <c r="AF33" s="10">
         <v>82</v>
       </c>
       <c r="AG33" s="10">
         <v>1550</v>
       </c>
       <c r="AH33" s="7">
         <v>22</v>
       </c>
       <c r="AI33" s="11">
         <v>24</v>
       </c>
       <c r="AJ33" s="5">
-        <v>42.9</v>
+        <v>40</v>
       </c>
       <c r="AK33" s="5">
         <v>1.5</v>
       </c>
       <c r="AL33" s="9">
         <v>264</v>
       </c>
       <c r="AM33" s="5">
         <v>16.8</v>
       </c>
       <c r="AN33" s="7">
         <v>10</v>
       </c>
       <c r="AO33" s="7">
         <v>3</v>
       </c>
       <c r="AP33" s="7">
         <v>102</v>
       </c>
       <c r="AQ33" s="7">
         <v>36</v>
       </c>
       <c r="AR33" s="6">
         <v>2.59</v>
       </c>
@@ -15019,53 +14456,52 @@
       <c r="ES33" s="7">
         <v>98</v>
       </c>
       <c r="ET33" s="7">
         <v>1</v>
       </c>
       <c r="EU33" s="7">
         <v>36</v>
       </c>
       <c r="EV33" s="7">
         <v>163</v>
       </c>
       <c r="EW33" s="7">
         <v>22</v>
       </c>
       <c r="EX33" s="7">
         <v>279</v>
       </c>
       <c r="EY33" s="11">
         <v>24</v>
       </c>
       <c r="EZ33" s="55">
         <v>17</v>
       </c>
       <c r="FA33" s="14"/>
-      <c r="FB33" s="14"/>
     </row>
-    <row r="34" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="34" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A34" s="57"/>
       <c r="B34" s="57" t="s">
         <v>176</v>
       </c>
       <c r="C34" s="57"/>
       <c r="D34" s="57"/>
       <c r="E34" s="57"/>
       <c r="F34" s="57"/>
       <c r="G34" s="57"/>
       <c r="H34" s="57"/>
       <c r="I34" s="64"/>
       <c r="J34" s="52">
         <v>18</v>
       </c>
       <c r="K34" s="4">
         <v>107</v>
       </c>
       <c r="L34" s="5">
         <v>331.5</v>
       </c>
       <c r="M34" s="6">
         <v>3.86</v>
       </c>
       <c r="N34" s="6">
         <v>2.5099999999999998</v>
@@ -15112,51 +14548,51 @@
       <c r="AB34" s="5">
         <v>113.2</v>
       </c>
       <c r="AC34" s="7">
         <v>473</v>
       </c>
       <c r="AD34" s="7">
         <v>1215</v>
       </c>
       <c r="AE34" s="10">
         <v>4559</v>
       </c>
       <c r="AF34" s="10">
         <v>1428</v>
       </c>
       <c r="AG34" s="10">
         <v>4036</v>
       </c>
       <c r="AH34" s="7">
         <v>63</v>
       </c>
       <c r="AI34" s="11">
         <v>523</v>
       </c>
       <c r="AJ34" s="5">
-        <v>87.6</v>
+        <v>65.8</v>
       </c>
       <c r="AK34" s="5">
         <v>11.5</v>
       </c>
       <c r="AL34" s="9">
         <v>1543</v>
       </c>
       <c r="AM34" s="5">
         <v>33.799999999999997</v>
       </c>
       <c r="AN34" s="7">
         <v>135</v>
       </c>
       <c r="AO34" s="7">
         <v>16</v>
       </c>
       <c r="AP34" s="7">
         <v>400</v>
       </c>
       <c r="AQ34" s="7">
         <v>47</v>
       </c>
       <c r="AR34" s="6">
         <v>3.86</v>
       </c>
@@ -15475,64 +14911,63 @@
       <c r="ES34" s="7">
         <v>126</v>
       </c>
       <c r="ET34" s="7">
         <v>14</v>
       </c>
       <c r="EU34" s="7">
         <v>196</v>
       </c>
       <c r="EV34" s="7">
         <v>293</v>
       </c>
       <c r="EW34" s="7">
         <v>63</v>
       </c>
       <c r="EX34" s="7">
         <v>696</v>
       </c>
       <c r="EY34" s="11">
         <v>523</v>
       </c>
       <c r="EZ34" s="55">
         <v>18</v>
       </c>
       <c r="FA34" s="14"/>
-      <c r="FB34" s="14"/>
     </row>
-    <row r="35" spans="1:158" s="61" customFormat="1" ht="30" customHeight="1">
-      <c r="A35" s="111" t="s">
+    <row r="35" spans="1:157" s="61" customFormat="1" ht="30" customHeight="1">
+      <c r="A35" s="116" t="s">
         <v>209</v>
       </c>
-      <c r="B35" s="111"/>
-[...6 lines deleted...]
-      <c r="I35" s="111"/>
+      <c r="B35" s="116"/>
+      <c r="C35" s="116"/>
+      <c r="D35" s="116"/>
+      <c r="E35" s="116"/>
+      <c r="F35" s="116"/>
+      <c r="G35" s="116"/>
+      <c r="H35" s="116"/>
+      <c r="I35" s="116"/>
       <c r="J35" s="52">
         <v>19</v>
       </c>
       <c r="K35" s="4">
         <v>957</v>
       </c>
       <c r="L35" s="5">
         <v>312.2</v>
       </c>
       <c r="M35" s="6">
         <v>3.93</v>
       </c>
       <c r="N35" s="6">
         <v>2.42</v>
       </c>
       <c r="O35" s="6">
         <v>1.51</v>
       </c>
       <c r="P35" s="7">
         <v>1134</v>
       </c>
       <c r="Q35" s="8">
         <v>70.5</v>
       </c>
       <c r="R35" s="7">
@@ -15568,51 +15003,51 @@
       <c r="AB35" s="5">
         <v>91</v>
       </c>
       <c r="AC35" s="7">
         <v>580</v>
       </c>
       <c r="AD35" s="7">
         <v>1505</v>
       </c>
       <c r="AE35" s="10">
         <v>5292</v>
       </c>
       <c r="AF35" s="10">
         <v>821</v>
       </c>
       <c r="AG35" s="10">
         <v>4305</v>
       </c>
       <c r="AH35" s="7">
         <v>86</v>
       </c>
       <c r="AI35" s="11">
         <v>987</v>
       </c>
       <c r="AJ35" s="5">
-        <v>79.3</v>
+        <v>73.3</v>
       </c>
       <c r="AK35" s="5">
         <v>18.7</v>
       </c>
       <c r="AL35" s="9">
         <v>1929</v>
       </c>
       <c r="AM35" s="5">
         <v>36.5</v>
       </c>
       <c r="AN35" s="7">
         <v>252</v>
       </c>
       <c r="AO35" s="7">
         <v>32</v>
       </c>
       <c r="AP35" s="7">
         <v>491</v>
       </c>
       <c r="AQ35" s="7">
         <v>62</v>
       </c>
       <c r="AR35" s="6">
         <v>3.97</v>
       </c>
@@ -15931,53 +15366,52 @@
       <c r="ES35" s="7">
         <v>146</v>
       </c>
       <c r="ET35" s="7">
         <v>12</v>
       </c>
       <c r="EU35" s="7">
         <v>173</v>
       </c>
       <c r="EV35" s="7">
         <v>387</v>
       </c>
       <c r="EW35" s="7">
         <v>86</v>
       </c>
       <c r="EX35" s="7">
         <v>702</v>
       </c>
       <c r="EY35" s="11">
         <v>987</v>
       </c>
       <c r="EZ35" s="55">
         <v>19</v>
       </c>
       <c r="FA35" s="14"/>
-      <c r="FB35" s="14"/>
     </row>
-    <row r="36" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="36" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A36" s="57"/>
       <c r="B36" s="57" t="s">
         <v>136</v>
       </c>
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="57"/>
       <c r="F36" s="59"/>
       <c r="G36" s="57"/>
       <c r="H36" s="57"/>
       <c r="I36" s="57"/>
       <c r="J36" s="52">
         <v>20</v>
       </c>
       <c r="K36" s="4">
         <v>158</v>
       </c>
       <c r="L36" s="5">
         <v>5189.8</v>
       </c>
       <c r="M36" s="6">
         <v>18.8</v>
       </c>
       <c r="N36" s="6">
         <v>3.53</v>
@@ -16024,51 +15458,51 @@
       <c r="AB36" s="5">
         <v>99.6</v>
       </c>
       <c r="AC36" s="7">
         <v>2179</v>
       </c>
       <c r="AD36" s="7">
         <v>3550</v>
       </c>
       <c r="AE36" s="10">
         <v>79951</v>
       </c>
       <c r="AF36" s="10">
         <v>17872</v>
       </c>
       <c r="AG36" s="10">
         <v>60710</v>
       </c>
       <c r="AH36" s="7">
         <v>916</v>
       </c>
       <c r="AI36" s="11">
         <v>19241</v>
       </c>
       <c r="AJ36" s="5">
-        <v>124.8</v>
+        <v>106.9</v>
       </c>
       <c r="AK36" s="5">
         <v>24.1</v>
       </c>
       <c r="AL36" s="9">
         <v>42978</v>
       </c>
       <c r="AM36" s="5">
         <v>53.8</v>
       </c>
       <c r="AN36" s="7">
         <v>1024</v>
       </c>
       <c r="AO36" s="7">
         <v>37</v>
       </c>
       <c r="AP36" s="7">
         <v>2286</v>
       </c>
       <c r="AQ36" s="7">
         <v>83</v>
       </c>
       <c r="AR36" s="6">
         <v>19.21</v>
       </c>
@@ -16387,53 +15821,52 @@
       <c r="ES36" s="7">
         <v>1354</v>
       </c>
       <c r="ET36" s="7">
         <v>222</v>
       </c>
       <c r="EU36" s="7">
         <v>1802</v>
       </c>
       <c r="EV36" s="7">
         <v>5109</v>
       </c>
       <c r="EW36" s="7">
         <v>916</v>
       </c>
       <c r="EX36" s="7">
         <v>5925</v>
       </c>
       <c r="EY36" s="11">
         <v>19241</v>
       </c>
       <c r="EZ36" s="55">
         <v>20</v>
       </c>
       <c r="FA36" s="14"/>
-      <c r="FB36" s="14"/>
     </row>
-    <row r="37" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="37" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A37" s="63"/>
       <c r="B37" s="57" t="s">
         <v>177</v>
       </c>
       <c r="C37" s="68"/>
       <c r="D37" s="68"/>
       <c r="E37" s="68"/>
       <c r="F37" s="68"/>
       <c r="G37" s="68"/>
       <c r="H37" s="68"/>
       <c r="I37" s="68"/>
       <c r="J37" s="52">
         <v>21</v>
       </c>
       <c r="K37" s="4">
         <v>55</v>
       </c>
       <c r="L37" s="5">
         <v>1411.5</v>
       </c>
       <c r="M37" s="6">
         <v>6.31</v>
       </c>
       <c r="N37" s="6">
         <v>2.48</v>
@@ -16480,51 +15913,51 @@
       <c r="AB37" s="5">
         <v>88.8</v>
       </c>
       <c r="AC37" s="7">
         <v>1827</v>
       </c>
       <c r="AD37" s="7">
         <v>4110</v>
       </c>
       <c r="AE37" s="10">
         <v>29997</v>
       </c>
       <c r="AF37" s="10">
         <v>5079</v>
       </c>
       <c r="AG37" s="10">
         <v>20590</v>
       </c>
       <c r="AH37" s="7">
         <v>454</v>
       </c>
       <c r="AI37" s="11">
         <v>9407</v>
       </c>
       <c r="AJ37" s="5">
-        <v>122.4</v>
+        <v>119.6</v>
       </c>
       <c r="AK37" s="5">
         <v>31.4</v>
       </c>
       <c r="AL37" s="9">
         <v>13015</v>
       </c>
       <c r="AM37" s="5">
         <v>43.4</v>
       </c>
       <c r="AN37" s="7">
         <v>1491</v>
       </c>
       <c r="AO37" s="7">
         <v>67</v>
       </c>
       <c r="AP37" s="7">
         <v>2063</v>
       </c>
       <c r="AQ37" s="7">
         <v>92</v>
       </c>
       <c r="AR37" s="6">
         <v>6.36</v>
       </c>
@@ -16843,53 +16276,52 @@
       <c r="ES37" s="7">
         <v>796</v>
       </c>
       <c r="ET37" s="7">
         <v>146</v>
       </c>
       <c r="EU37" s="7">
         <v>1716</v>
       </c>
       <c r="EV37" s="7">
         <v>2231</v>
       </c>
       <c r="EW37" s="7">
         <v>454</v>
       </c>
       <c r="EX37" s="7">
         <v>2632</v>
       </c>
       <c r="EY37" s="11">
         <v>9407</v>
       </c>
       <c r="EZ37" s="55">
         <v>21</v>
       </c>
       <c r="FA37" s="14"/>
-      <c r="FB37" s="14"/>
     </row>
-    <row r="38" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="38" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A38" s="65"/>
       <c r="B38" s="65" t="s">
         <v>119</v>
       </c>
       <c r="C38" s="66"/>
       <c r="D38" s="66"/>
       <c r="E38" s="66"/>
       <c r="F38" s="66"/>
       <c r="G38" s="66"/>
       <c r="H38" s="57"/>
       <c r="I38" s="57"/>
       <c r="J38" s="52">
         <v>22</v>
       </c>
       <c r="K38" s="4">
         <v>902</v>
       </c>
       <c r="L38" s="5">
         <v>289.8</v>
       </c>
       <c r="M38" s="6">
         <v>3.88</v>
       </c>
       <c r="N38" s="6">
         <v>2.42</v>
@@ -16936,51 +16368,51 @@
       <c r="AB38" s="5">
         <v>91.2</v>
       </c>
       <c r="AC38" s="7">
         <v>539</v>
       </c>
       <c r="AD38" s="7">
         <v>1419</v>
       </c>
       <c r="AE38" s="10">
         <v>4792</v>
       </c>
       <c r="AF38" s="10">
         <v>736</v>
       </c>
       <c r="AG38" s="10">
         <v>3971</v>
       </c>
       <c r="AH38" s="7">
         <v>78</v>
       </c>
       <c r="AI38" s="11">
         <v>821</v>
       </c>
       <c r="AJ38" s="5">
-        <v>73.3</v>
+        <v>67.3</v>
       </c>
       <c r="AK38" s="5">
         <v>17.100000000000001</v>
       </c>
       <c r="AL38" s="9">
         <v>1707</v>
       </c>
       <c r="AM38" s="5">
         <v>35.6</v>
       </c>
       <c r="AN38" s="7">
         <v>212</v>
       </c>
       <c r="AO38" s="7">
         <v>28</v>
       </c>
       <c r="AP38" s="7">
         <v>440</v>
       </c>
       <c r="AQ38" s="7">
         <v>59</v>
       </c>
       <c r="AR38" s="6">
         <v>3.92</v>
       </c>
@@ -17299,64 +16731,63 @@
       <c r="ES38" s="7">
         <v>133</v>
       </c>
       <c r="ET38" s="7">
         <v>9</v>
       </c>
       <c r="EU38" s="7">
         <v>142</v>
       </c>
       <c r="EV38" s="7">
         <v>349</v>
       </c>
       <c r="EW38" s="7">
         <v>78</v>
       </c>
       <c r="EX38" s="7">
         <v>662</v>
       </c>
       <c r="EY38" s="11">
         <v>821</v>
       </c>
       <c r="EZ38" s="55">
         <v>22</v>
       </c>
       <c r="FA38" s="14"/>
-      <c r="FB38" s="14"/>
     </row>
-    <row r="39" spans="1:158" s="61" customFormat="1" ht="30" customHeight="1">
+    <row r="39" spans="1:157" s="61" customFormat="1" ht="30" customHeight="1">
       <c r="A39" s="65"/>
-      <c r="B39" s="101" t="s">
+      <c r="B39" s="115" t="s">
         <v>169</v>
       </c>
-      <c r="C39" s="101"/>
-[...5 lines deleted...]
-      <c r="I39" s="101"/>
+      <c r="C39" s="115"/>
+      <c r="D39" s="115"/>
+      <c r="E39" s="115"/>
+      <c r="F39" s="115"/>
+      <c r="G39" s="115"/>
+      <c r="H39" s="115"/>
+      <c r="I39" s="115"/>
       <c r="J39" s="52">
         <v>23</v>
       </c>
       <c r="K39" s="4">
         <v>239</v>
       </c>
       <c r="L39" s="5">
         <v>261.5</v>
       </c>
       <c r="M39" s="6">
         <v>3.84</v>
       </c>
       <c r="N39" s="6">
         <v>2.34</v>
       </c>
       <c r="O39" s="6">
         <v>1.5</v>
       </c>
       <c r="P39" s="7">
         <v>1139</v>
       </c>
       <c r="Q39" s="8">
         <v>71.400000000000006</v>
       </c>
       <c r="R39" s="7">
@@ -17392,51 +16823,51 @@
       <c r="AB39" s="5">
         <v>85.6</v>
       </c>
       <c r="AC39" s="7">
         <v>509</v>
       </c>
       <c r="AD39" s="7">
         <v>1300</v>
       </c>
       <c r="AE39" s="10">
         <v>4629</v>
       </c>
       <c r="AF39" s="10">
         <v>539</v>
       </c>
       <c r="AG39" s="10">
         <v>3589</v>
       </c>
       <c r="AH39" s="7">
         <v>89</v>
       </c>
       <c r="AI39" s="11">
         <v>1040</v>
       </c>
       <c r="AJ39" s="5">
-        <v>90.3</v>
+        <v>82.9</v>
       </c>
       <c r="AK39" s="5">
         <v>22.5</v>
       </c>
       <c r="AL39" s="9">
         <v>1743</v>
       </c>
       <c r="AM39" s="5">
         <v>37.700000000000003</v>
       </c>
       <c r="AN39" s="7">
         <v>270</v>
       </c>
       <c r="AO39" s="7">
         <v>40</v>
       </c>
       <c r="AP39" s="7">
         <v>454</v>
       </c>
       <c r="AQ39" s="7">
         <v>67</v>
       </c>
       <c r="AR39" s="6">
         <v>3.86</v>
       </c>
@@ -17755,53 +17186,52 @@
       <c r="ES39" s="7">
         <v>128</v>
       </c>
       <c r="ET39" s="7">
         <v>10</v>
       </c>
       <c r="EU39" s="7">
         <v>127</v>
       </c>
       <c r="EV39" s="7">
         <v>329</v>
       </c>
       <c r="EW39" s="7">
         <v>89</v>
       </c>
       <c r="EX39" s="7">
         <v>564</v>
       </c>
       <c r="EY39" s="11">
         <v>1040</v>
       </c>
       <c r="EZ39" s="55">
         <v>23</v>
       </c>
       <c r="FA39" s="14"/>
-      <c r="FB39" s="14"/>
     </row>
-    <row r="40" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="40" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A40" s="57"/>
       <c r="B40" s="57" t="s">
         <v>170</v>
       </c>
       <c r="C40" s="57"/>
       <c r="D40" s="57"/>
       <c r="E40" s="57"/>
       <c r="F40" s="57"/>
       <c r="G40" s="57"/>
       <c r="H40" s="68"/>
       <c r="I40" s="68"/>
       <c r="J40" s="52">
         <v>24</v>
       </c>
       <c r="K40" s="4">
         <v>149</v>
       </c>
       <c r="L40" s="5">
         <v>436.1</v>
       </c>
       <c r="M40" s="6">
         <v>4.4400000000000004</v>
       </c>
       <c r="N40" s="6">
         <v>2.46</v>
@@ -17848,51 +17278,51 @@
       <c r="AB40" s="5">
         <v>90.1</v>
       </c>
       <c r="AC40" s="7">
         <v>673</v>
       </c>
       <c r="AD40" s="7">
         <v>1524</v>
       </c>
       <c r="AE40" s="10">
         <v>6861</v>
       </c>
       <c r="AF40" s="10">
         <v>809</v>
       </c>
       <c r="AG40" s="10">
         <v>5757</v>
       </c>
       <c r="AH40" s="7">
         <v>113</v>
       </c>
       <c r="AI40" s="11">
         <v>1104</v>
       </c>
       <c r="AJ40" s="5">
-        <v>79.3</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="AK40" s="5">
         <v>16.100000000000001</v>
       </c>
       <c r="AL40" s="9">
         <v>2629</v>
       </c>
       <c r="AM40" s="5">
         <v>38.299999999999997</v>
       </c>
       <c r="AN40" s="7">
         <v>248</v>
       </c>
       <c r="AO40" s="7">
         <v>25</v>
       </c>
       <c r="AP40" s="7">
         <v>592</v>
       </c>
       <c r="AQ40" s="7">
         <v>60</v>
       </c>
       <c r="AR40" s="6">
         <v>4.47</v>
       </c>
@@ -18211,64 +17641,63 @@
       <c r="ES40" s="7">
         <v>162</v>
       </c>
       <c r="ET40" s="7">
         <v>12</v>
       </c>
       <c r="EU40" s="7">
         <v>297</v>
       </c>
       <c r="EV40" s="7">
         <v>524</v>
       </c>
       <c r="EW40" s="7">
         <v>113</v>
       </c>
       <c r="EX40" s="7">
         <v>839</v>
       </c>
       <c r="EY40" s="11">
         <v>1104</v>
       </c>
       <c r="EZ40" s="55">
         <v>24</v>
       </c>
       <c r="FA40" s="14"/>
-      <c r="FB40" s="14"/>
     </row>
-    <row r="41" spans="1:158" s="61" customFormat="1" ht="30" customHeight="1">
-      <c r="A41" s="111" t="s">
+    <row r="41" spans="1:157" s="61" customFormat="1" ht="30" customHeight="1">
+      <c r="A41" s="116" t="s">
         <v>210</v>
       </c>
-      <c r="B41" s="111"/>
-[...6 lines deleted...]
-      <c r="I41" s="111"/>
+      <c r="B41" s="116"/>
+      <c r="C41" s="116"/>
+      <c r="D41" s="116"/>
+      <c r="E41" s="116"/>
+      <c r="F41" s="116"/>
+      <c r="G41" s="116"/>
+      <c r="H41" s="116"/>
+      <c r="I41" s="116"/>
       <c r="J41" s="52">
         <v>25</v>
       </c>
       <c r="K41" s="4">
         <v>928</v>
       </c>
       <c r="L41" s="5">
         <v>316.2</v>
       </c>
       <c r="M41" s="6">
         <v>3.93</v>
       </c>
       <c r="N41" s="6">
         <v>2.41</v>
       </c>
       <c r="O41" s="6">
         <v>1.52</v>
       </c>
       <c r="P41" s="7">
         <v>1097</v>
       </c>
       <c r="Q41" s="8">
         <v>70.5</v>
       </c>
       <c r="R41" s="7">
@@ -18304,51 +17733,51 @@
       <c r="AB41" s="5">
         <v>90.6</v>
       </c>
       <c r="AC41" s="7">
         <v>581</v>
       </c>
       <c r="AD41" s="7">
         <v>1503</v>
       </c>
       <c r="AE41" s="10">
         <v>5305</v>
       </c>
       <c r="AF41" s="10">
         <v>802</v>
       </c>
       <c r="AG41" s="10">
         <v>4305</v>
       </c>
       <c r="AH41" s="7">
         <v>86</v>
       </c>
       <c r="AI41" s="11">
         <v>1000</v>
       </c>
       <c r="AJ41" s="5">
-        <v>79.8</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="AK41" s="5">
         <v>18.899999999999999</v>
       </c>
       <c r="AL41" s="9">
         <v>1942</v>
       </c>
       <c r="AM41" s="5">
         <v>36.6</v>
       </c>
       <c r="AN41" s="7">
         <v>255</v>
       </c>
       <c r="AO41" s="7">
         <v>32</v>
       </c>
       <c r="AP41" s="7">
         <v>494</v>
       </c>
       <c r="AQ41" s="7">
         <v>61</v>
       </c>
       <c r="AR41" s="6">
         <v>3.97</v>
       </c>
@@ -18667,53 +18096,52 @@
       <c r="ES41" s="7">
         <v>146</v>
       </c>
       <c r="ET41" s="7">
         <v>12</v>
       </c>
       <c r="EU41" s="7">
         <v>174</v>
       </c>
       <c r="EV41" s="7">
         <v>387</v>
       </c>
       <c r="EW41" s="7">
         <v>86</v>
       </c>
       <c r="EX41" s="7">
         <v>700</v>
       </c>
       <c r="EY41" s="11">
         <v>1000</v>
       </c>
       <c r="EZ41" s="55">
         <v>25</v>
       </c>
       <c r="FA41" s="14"/>
-      <c r="FB41" s="14"/>
     </row>
-    <row r="42" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="42" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A42" s="57"/>
       <c r="B42" s="57" t="s">
         <v>136</v>
       </c>
       <c r="C42" s="57"/>
       <c r="D42" s="57"/>
       <c r="E42" s="57"/>
       <c r="F42" s="59"/>
       <c r="G42" s="57"/>
       <c r="H42" s="57"/>
       <c r="I42" s="57"/>
       <c r="J42" s="52">
         <v>26</v>
       </c>
       <c r="K42" s="4">
         <v>158</v>
       </c>
       <c r="L42" s="5">
         <v>5189.8</v>
       </c>
       <c r="M42" s="6">
         <v>18.8</v>
       </c>
       <c r="N42" s="6">
         <v>3.53</v>
@@ -18760,51 +18188,51 @@
       <c r="AB42" s="5">
         <v>99.6</v>
       </c>
       <c r="AC42" s="7">
         <v>2179</v>
       </c>
       <c r="AD42" s="7">
         <v>3550</v>
       </c>
       <c r="AE42" s="10">
         <v>79951</v>
       </c>
       <c r="AF42" s="10">
         <v>17872</v>
       </c>
       <c r="AG42" s="10">
         <v>60710</v>
       </c>
       <c r="AH42" s="7">
         <v>916</v>
       </c>
       <c r="AI42" s="11">
         <v>19241</v>
       </c>
       <c r="AJ42" s="5">
-        <v>124.8</v>
+        <v>106.9</v>
       </c>
       <c r="AK42" s="5">
         <v>24.1</v>
       </c>
       <c r="AL42" s="9">
         <v>42978</v>
       </c>
       <c r="AM42" s="5">
         <v>53.8</v>
       </c>
       <c r="AN42" s="7">
         <v>1024</v>
       </c>
       <c r="AO42" s="7">
         <v>37</v>
       </c>
       <c r="AP42" s="7">
         <v>2286</v>
       </c>
       <c r="AQ42" s="7">
         <v>83</v>
       </c>
       <c r="AR42" s="6">
         <v>19.21</v>
       </c>
@@ -19123,53 +18551,52 @@
       <c r="ES42" s="7">
         <v>1354</v>
       </c>
       <c r="ET42" s="7">
         <v>222</v>
       </c>
       <c r="EU42" s="7">
         <v>1802</v>
       </c>
       <c r="EV42" s="7">
         <v>5109</v>
       </c>
       <c r="EW42" s="7">
         <v>916</v>
       </c>
       <c r="EX42" s="7">
         <v>5925</v>
       </c>
       <c r="EY42" s="11">
         <v>19241</v>
       </c>
       <c r="EZ42" s="55">
         <v>26</v>
       </c>
       <c r="FA42" s="14"/>
-      <c r="FB42" s="14"/>
     </row>
-    <row r="43" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="43" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A43" s="63"/>
       <c r="B43" s="57" t="s">
         <v>177</v>
       </c>
       <c r="C43" s="68"/>
       <c r="D43" s="68"/>
       <c r="E43" s="68"/>
       <c r="F43" s="68"/>
       <c r="G43" s="68"/>
       <c r="H43" s="68"/>
       <c r="I43" s="68"/>
       <c r="J43" s="52">
         <v>27</v>
       </c>
       <c r="K43" s="4">
         <v>54</v>
       </c>
       <c r="L43" s="5">
         <v>1398.3</v>
       </c>
       <c r="M43" s="6">
         <v>6.31</v>
       </c>
       <c r="N43" s="6">
         <v>2.4500000000000002</v>
@@ -19216,51 +18643,51 @@
       <c r="AB43" s="5">
         <v>87.3</v>
       </c>
       <c r="AC43" s="7">
         <v>1833</v>
       </c>
       <c r="AD43" s="7">
         <v>4106</v>
       </c>
       <c r="AE43" s="10">
         <v>29648</v>
       </c>
       <c r="AF43" s="10">
         <v>4767</v>
       </c>
       <c r="AG43" s="10">
         <v>20312</v>
       </c>
       <c r="AH43" s="7">
         <v>436</v>
       </c>
       <c r="AI43" s="11">
         <v>9336</v>
       </c>
       <c r="AJ43" s="5">
-        <v>120.3</v>
+        <v>117.5</v>
       </c>
       <c r="AK43" s="5">
         <v>31.5</v>
       </c>
       <c r="AL43" s="9">
         <v>12907</v>
       </c>
       <c r="AM43" s="5">
         <v>43.5</v>
       </c>
       <c r="AN43" s="7">
         <v>1480</v>
       </c>
       <c r="AO43" s="7">
         <v>67</v>
       </c>
       <c r="AP43" s="7">
         <v>2045</v>
       </c>
       <c r="AQ43" s="7">
         <v>92</v>
       </c>
       <c r="AR43" s="6">
         <v>6.36</v>
       </c>
@@ -19579,53 +19006,52 @@
       <c r="ES43" s="7">
         <v>762</v>
       </c>
       <c r="ET43" s="7">
         <v>141</v>
       </c>
       <c r="EU43" s="7">
         <v>1712</v>
       </c>
       <c r="EV43" s="7">
         <v>2176</v>
       </c>
       <c r="EW43" s="7">
         <v>436</v>
       </c>
       <c r="EX43" s="7">
         <v>2579</v>
       </c>
       <c r="EY43" s="11">
         <v>9336</v>
       </c>
       <c r="EZ43" s="55">
         <v>27</v>
       </c>
       <c r="FA43" s="14"/>
-      <c r="FB43" s="14"/>
     </row>
-    <row r="44" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="44" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A44" s="65"/>
       <c r="B44" s="65" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="66"/>
       <c r="D44" s="66"/>
       <c r="E44" s="66"/>
       <c r="F44" s="66"/>
       <c r="G44" s="66"/>
       <c r="H44" s="57"/>
       <c r="I44" s="57"/>
       <c r="J44" s="52">
         <v>28</v>
       </c>
       <c r="K44" s="4">
         <v>874</v>
       </c>
       <c r="L44" s="5">
         <v>293.60000000000002</v>
       </c>
       <c r="M44" s="6">
         <v>3.89</v>
       </c>
       <c r="N44" s="6">
         <v>2.41</v>
@@ -19672,51 +19098,51 @@
       <c r="AB44" s="5">
         <v>90.9</v>
       </c>
       <c r="AC44" s="7">
         <v>539</v>
       </c>
       <c r="AD44" s="7">
         <v>1415</v>
       </c>
       <c r="AE44" s="10">
         <v>4806</v>
       </c>
       <c r="AF44" s="10">
         <v>721</v>
       </c>
       <c r="AG44" s="10">
         <v>3971</v>
       </c>
       <c r="AH44" s="7">
         <v>78</v>
       </c>
       <c r="AI44" s="11">
         <v>835</v>
       </c>
       <c r="AJ44" s="5">
-        <v>74.2</v>
+        <v>68.2</v>
       </c>
       <c r="AK44" s="5">
         <v>17.399999999999999</v>
       </c>
       <c r="AL44" s="9">
         <v>1722</v>
       </c>
       <c r="AM44" s="5">
         <v>35.799999999999997</v>
       </c>
       <c r="AN44" s="7">
         <v>214</v>
       </c>
       <c r="AO44" s="7">
         <v>28</v>
       </c>
       <c r="AP44" s="7">
         <v>443</v>
       </c>
       <c r="AQ44" s="7">
         <v>59</v>
       </c>
       <c r="AR44" s="6">
         <v>3.92</v>
       </c>
@@ -20035,64 +19461,63 @@
       <c r="ES44" s="7">
         <v>133</v>
       </c>
       <c r="ET44" s="7">
         <v>9</v>
       </c>
       <c r="EU44" s="7">
         <v>142</v>
       </c>
       <c r="EV44" s="7">
         <v>350</v>
       </c>
       <c r="EW44" s="7">
         <v>78</v>
       </c>
       <c r="EX44" s="7">
         <v>661</v>
       </c>
       <c r="EY44" s="11">
         <v>835</v>
       </c>
       <c r="EZ44" s="55">
         <v>28</v>
       </c>
       <c r="FA44" s="14"/>
-      <c r="FB44" s="14"/>
     </row>
-    <row r="45" spans="1:158" s="61" customFormat="1" ht="30" customHeight="1">
+    <row r="45" spans="1:157" s="61" customFormat="1" ht="30" customHeight="1">
       <c r="A45" s="65"/>
-      <c r="B45" s="101" t="s">
+      <c r="B45" s="115" t="s">
         <v>169</v>
       </c>
-      <c r="C45" s="101"/>
-[...5 lines deleted...]
-      <c r="I45" s="101"/>
+      <c r="C45" s="115"/>
+      <c r="D45" s="115"/>
+      <c r="E45" s="115"/>
+      <c r="F45" s="115"/>
+      <c r="G45" s="115"/>
+      <c r="H45" s="115"/>
+      <c r="I45" s="115"/>
       <c r="J45" s="52">
         <v>29</v>
       </c>
       <c r="K45" s="4">
         <v>236</v>
       </c>
       <c r="L45" s="5">
         <v>264.60000000000002</v>
       </c>
       <c r="M45" s="6">
         <v>3.84</v>
       </c>
       <c r="N45" s="6">
         <v>2.35</v>
       </c>
       <c r="O45" s="6">
         <v>1.49</v>
       </c>
       <c r="P45" s="7">
         <v>1137</v>
       </c>
       <c r="Q45" s="8">
         <v>71.3</v>
       </c>
       <c r="R45" s="7">
@@ -20128,51 +19553,51 @@
       <c r="AB45" s="5">
         <v>85.7</v>
       </c>
       <c r="AC45" s="7">
         <v>511</v>
       </c>
       <c r="AD45" s="7">
         <v>1311</v>
       </c>
       <c r="AE45" s="10">
         <v>4676</v>
       </c>
       <c r="AF45" s="10">
         <v>537</v>
       </c>
       <c r="AG45" s="10">
         <v>3617</v>
       </c>
       <c r="AH45" s="7">
         <v>90</v>
       </c>
       <c r="AI45" s="11">
         <v>1059</v>
       </c>
       <c r="AJ45" s="5">
-        <v>91.2</v>
+        <v>84.4</v>
       </c>
       <c r="AK45" s="5">
         <v>22.6</v>
       </c>
       <c r="AL45" s="9">
         <v>1771</v>
       </c>
       <c r="AM45" s="5">
         <v>37.9</v>
       </c>
       <c r="AN45" s="7">
         <v>276</v>
       </c>
       <c r="AO45" s="7">
         <v>40</v>
       </c>
       <c r="AP45" s="7">
         <v>461</v>
       </c>
       <c r="AQ45" s="7">
         <v>67</v>
       </c>
       <c r="AR45" s="6">
         <v>3.86</v>
       </c>
@@ -20491,53 +19916,52 @@
       <c r="ES45" s="7">
         <v>129</v>
       </c>
       <c r="ET45" s="7">
         <v>10</v>
       </c>
       <c r="EU45" s="7">
         <v>130</v>
       </c>
       <c r="EV45" s="7">
         <v>334</v>
       </c>
       <c r="EW45" s="7">
         <v>90</v>
       </c>
       <c r="EX45" s="7">
         <v>559</v>
       </c>
       <c r="EY45" s="11">
         <v>1059</v>
       </c>
       <c r="EZ45" s="55">
         <v>29</v>
       </c>
       <c r="FA45" s="14"/>
-      <c r="FB45" s="14"/>
     </row>
-    <row r="46" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="46" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A46" s="57"/>
       <c r="B46" s="57" t="s">
         <v>170</v>
       </c>
       <c r="C46" s="57"/>
       <c r="D46" s="57"/>
       <c r="E46" s="57"/>
       <c r="F46" s="57"/>
       <c r="G46" s="57"/>
       <c r="H46" s="57"/>
       <c r="I46" s="69"/>
       <c r="J46" s="52">
         <v>30</v>
       </c>
       <c r="K46" s="4">
         <v>149</v>
       </c>
       <c r="L46" s="5">
         <v>436.1</v>
       </c>
       <c r="M46" s="6">
         <v>4.4400000000000004</v>
       </c>
       <c r="N46" s="6">
         <v>2.46</v>
@@ -20584,51 +20008,51 @@
       <c r="AB46" s="5">
         <v>90.1</v>
       </c>
       <c r="AC46" s="7">
         <v>673</v>
       </c>
       <c r="AD46" s="7">
         <v>1524</v>
       </c>
       <c r="AE46" s="10">
         <v>6861</v>
       </c>
       <c r="AF46" s="10">
         <v>809</v>
       </c>
       <c r="AG46" s="10">
         <v>5757</v>
       </c>
       <c r="AH46" s="7">
         <v>113</v>
       </c>
       <c r="AI46" s="11">
         <v>1104</v>
       </c>
       <c r="AJ46" s="5">
-        <v>79.3</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="AK46" s="5">
         <v>16.100000000000001</v>
       </c>
       <c r="AL46" s="9">
         <v>2629</v>
       </c>
       <c r="AM46" s="5">
         <v>38.299999999999997</v>
       </c>
       <c r="AN46" s="7">
         <v>248</v>
       </c>
       <c r="AO46" s="7">
         <v>25</v>
       </c>
       <c r="AP46" s="7">
         <v>592</v>
       </c>
       <c r="AQ46" s="7">
         <v>60</v>
       </c>
       <c r="AR46" s="6">
         <v>4.47</v>
       </c>
@@ -20947,64 +20371,63 @@
       <c r="ES46" s="7">
         <v>162</v>
       </c>
       <c r="ET46" s="7">
         <v>12</v>
       </c>
       <c r="EU46" s="7">
         <v>297</v>
       </c>
       <c r="EV46" s="7">
         <v>524</v>
       </c>
       <c r="EW46" s="7">
         <v>113</v>
       </c>
       <c r="EX46" s="7">
         <v>839</v>
       </c>
       <c r="EY46" s="11">
         <v>1104</v>
       </c>
       <c r="EZ46" s="55">
         <v>30</v>
       </c>
       <c r="FA46" s="14"/>
-      <c r="FB46" s="14"/>
     </row>
-    <row r="47" spans="1:158" s="61" customFormat="1" ht="30" customHeight="1">
-      <c r="A47" s="111" t="s">
+    <row r="47" spans="1:157" s="61" customFormat="1" ht="30" customHeight="1">
+      <c r="A47" s="116" t="s">
         <v>211</v>
       </c>
-      <c r="B47" s="111"/>
-[...6 lines deleted...]
-      <c r="I47" s="111"/>
+      <c r="B47" s="116"/>
+      <c r="C47" s="116"/>
+      <c r="D47" s="116"/>
+      <c r="E47" s="116"/>
+      <c r="F47" s="116"/>
+      <c r="G47" s="116"/>
+      <c r="H47" s="116"/>
+      <c r="I47" s="116"/>
       <c r="J47" s="52">
         <v>31</v>
       </c>
       <c r="K47" s="4">
         <v>774</v>
       </c>
       <c r="L47" s="5">
         <v>288.60000000000002</v>
       </c>
       <c r="M47" s="6">
         <v>3.71</v>
       </c>
       <c r="N47" s="6">
         <v>2.37</v>
       </c>
       <c r="O47" s="6">
         <v>1.34</v>
       </c>
       <c r="P47" s="7">
         <v>953</v>
       </c>
       <c r="Q47" s="8">
         <v>70.3</v>
       </c>
       <c r="R47" s="7">
@@ -21040,51 +20463,51 @@
       <c r="AB47" s="5">
         <v>87.9</v>
       </c>
       <c r="AC47" s="7">
         <v>557</v>
       </c>
       <c r="AD47" s="7">
         <v>1493</v>
       </c>
       <c r="AE47" s="10">
         <v>4709</v>
       </c>
       <c r="AF47" s="10">
         <v>591</v>
       </c>
       <c r="AG47" s="10">
         <v>3816</v>
       </c>
       <c r="AH47" s="7">
         <v>75</v>
       </c>
       <c r="AI47" s="11">
         <v>893</v>
       </c>
       <c r="AJ47" s="5">
-        <v>75</v>
+        <v>71.099999999999994</v>
       </c>
       <c r="AK47" s="5">
         <v>19</v>
       </c>
       <c r="AL47" s="9">
         <v>1711</v>
       </c>
       <c r="AM47" s="5">
         <v>36.299999999999997</v>
       </c>
       <c r="AN47" s="7">
         <v>240</v>
       </c>
       <c r="AO47" s="7">
         <v>31</v>
       </c>
       <c r="AP47" s="7">
         <v>461</v>
       </c>
       <c r="AQ47" s="7">
         <v>59</v>
       </c>
       <c r="AR47" s="6">
         <v>3.74</v>
       </c>
@@ -21403,53 +20826,52 @@
       <c r="ES47" s="7">
         <v>131</v>
       </c>
       <c r="ET47" s="7">
         <v>10</v>
       </c>
       <c r="EU47" s="7">
         <v>135</v>
       </c>
       <c r="EV47" s="7">
         <v>333</v>
       </c>
       <c r="EW47" s="7">
         <v>75</v>
       </c>
       <c r="EX47" s="7">
         <v>638</v>
       </c>
       <c r="EY47" s="11">
         <v>893</v>
       </c>
       <c r="EZ47" s="55">
         <v>31</v>
       </c>
       <c r="FA47" s="14"/>
-      <c r="FB47" s="14"/>
     </row>
-    <row r="48" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="48" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A48" s="57"/>
       <c r="B48" s="57" t="s">
         <v>136</v>
       </c>
       <c r="C48" s="57"/>
       <c r="D48" s="57"/>
       <c r="E48" s="57"/>
       <c r="F48" s="59"/>
       <c r="G48" s="57"/>
       <c r="H48" s="57"/>
       <c r="I48" s="57"/>
       <c r="J48" s="52">
         <v>32</v>
       </c>
       <c r="K48" s="4">
         <v>132</v>
       </c>
       <c r="L48" s="5">
         <v>4850.2</v>
       </c>
       <c r="M48" s="6">
         <v>18.350000000000001</v>
       </c>
       <c r="N48" s="6">
         <v>3.52</v>
@@ -21496,51 +20918,51 @@
       <c r="AB48" s="5">
         <v>95.5</v>
       </c>
       <c r="AC48" s="7">
         <v>2101</v>
       </c>
       <c r="AD48" s="7">
         <v>3490</v>
       </c>
       <c r="AE48" s="10">
         <v>74649</v>
       </c>
       <c r="AF48" s="10">
         <v>15117</v>
       </c>
       <c r="AG48" s="10">
         <v>55276</v>
       </c>
       <c r="AH48" s="7">
         <v>841</v>
       </c>
       <c r="AI48" s="11">
         <v>19373</v>
       </c>
       <c r="AJ48" s="5">
-        <v>123.7</v>
+        <v>107.9</v>
       </c>
       <c r="AK48" s="5">
         <v>26</v>
       </c>
       <c r="AL48" s="9">
         <v>40726</v>
       </c>
       <c r="AM48" s="5">
         <v>54.6</v>
       </c>
       <c r="AN48" s="7">
         <v>1056</v>
       </c>
       <c r="AO48" s="7">
         <v>40</v>
       </c>
       <c r="AP48" s="7">
         <v>2219</v>
       </c>
       <c r="AQ48" s="7">
         <v>84</v>
       </c>
       <c r="AR48" s="6">
         <v>18.760000000000002</v>
       </c>
@@ -21859,53 +21281,52 @@
       <c r="ES48" s="7">
         <v>1262</v>
       </c>
       <c r="ET48" s="7">
         <v>209</v>
       </c>
       <c r="EU48" s="7">
         <v>1471</v>
       </c>
       <c r="EV48" s="7">
         <v>4702</v>
       </c>
       <c r="EW48" s="7">
         <v>841</v>
       </c>
       <c r="EX48" s="7">
         <v>5442</v>
       </c>
       <c r="EY48" s="11">
         <v>19373</v>
       </c>
       <c r="EZ48" s="55">
         <v>32</v>
       </c>
       <c r="FA48" s="14"/>
-      <c r="FB48" s="14"/>
     </row>
-    <row r="49" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="49" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A49" s="63"/>
       <c r="B49" s="57" t="s">
         <v>177</v>
       </c>
       <c r="C49" s="68"/>
       <c r="D49" s="68"/>
       <c r="E49" s="68"/>
       <c r="F49" s="68"/>
       <c r="G49" s="68"/>
       <c r="H49" s="68"/>
       <c r="I49" s="68"/>
       <c r="J49" s="52">
         <v>33</v>
       </c>
       <c r="K49" s="4">
         <v>35</v>
       </c>
       <c r="L49" s="5">
         <v>1473.3</v>
       </c>
       <c r="M49" s="6">
         <v>6.35</v>
       </c>
       <c r="N49" s="6">
         <v>2.36</v>
@@ -21952,51 +21373,51 @@
       <c r="AB49" s="5">
         <v>77.3</v>
       </c>
       <c r="AC49" s="7">
         <v>1841</v>
       </c>
       <c r="AD49" s="7">
         <v>4008</v>
       </c>
       <c r="AE49" s="10">
         <v>27706</v>
       </c>
       <c r="AF49" s="10">
         <v>3156</v>
       </c>
       <c r="AG49" s="10">
         <v>17079</v>
       </c>
       <c r="AH49" s="7">
         <v>278</v>
       </c>
       <c r="AI49" s="11">
         <v>10627</v>
       </c>
       <c r="AJ49" s="5">
-        <v>120.3</v>
+        <v>119.6</v>
       </c>
       <c r="AK49" s="5">
         <v>38.4</v>
       </c>
       <c r="AL49" s="9">
         <v>13440</v>
       </c>
       <c r="AM49" s="5">
         <v>48.5</v>
       </c>
       <c r="AN49" s="7">
         <v>1673</v>
       </c>
       <c r="AO49" s="7">
         <v>72</v>
       </c>
       <c r="AP49" s="7">
         <v>2117</v>
       </c>
       <c r="AQ49" s="7">
         <v>91</v>
       </c>
       <c r="AR49" s="6">
         <v>6.41</v>
       </c>
@@ -22315,53 +21736,52 @@
       <c r="ES49" s="7">
         <v>636</v>
       </c>
       <c r="ET49" s="7">
         <v>106</v>
       </c>
       <c r="EU49" s="7">
         <v>1194</v>
       </c>
       <c r="EV49" s="7">
         <v>1981</v>
       </c>
       <c r="EW49" s="7">
         <v>278</v>
       </c>
       <c r="EX49" s="7">
         <v>2409</v>
       </c>
       <c r="EY49" s="11">
         <v>10627</v>
       </c>
       <c r="EZ49" s="55">
         <v>33</v>
       </c>
       <c r="FA49" s="14"/>
-      <c r="FB49" s="14"/>
     </row>
-    <row r="50" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="50" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A50" s="65"/>
       <c r="B50" s="65" t="s">
         <v>119</v>
       </c>
       <c r="C50" s="66"/>
       <c r="D50" s="66"/>
       <c r="E50" s="66"/>
       <c r="F50" s="66"/>
       <c r="G50" s="66"/>
       <c r="H50" s="57"/>
       <c r="I50" s="57"/>
       <c r="J50" s="52">
         <v>34</v>
       </c>
       <c r="K50" s="4">
         <v>739</v>
       </c>
       <c r="L50" s="5">
         <v>272.3</v>
       </c>
       <c r="M50" s="6">
         <v>3.68</v>
       </c>
       <c r="N50" s="6">
         <v>2.37</v>
@@ -22408,51 +21828,51 @@
       <c r="AB50" s="5">
         <v>88.7</v>
       </c>
       <c r="AC50" s="7">
         <v>526</v>
       </c>
       <c r="AD50" s="7">
         <v>1434</v>
       </c>
       <c r="AE50" s="10">
         <v>4392</v>
       </c>
       <c r="AF50" s="10">
         <v>556</v>
       </c>
       <c r="AG50" s="10">
         <v>3633</v>
       </c>
       <c r="AH50" s="7">
         <v>72</v>
       </c>
       <c r="AI50" s="11">
         <v>759</v>
       </c>
       <c r="AJ50" s="5">
-        <v>70</v>
+        <v>65.900000000000006</v>
       </c>
       <c r="AK50" s="5">
         <v>17.3</v>
       </c>
       <c r="AL50" s="9">
         <v>1549</v>
       </c>
       <c r="AM50" s="5">
         <v>35.299999999999997</v>
       </c>
       <c r="AN50" s="7">
         <v>206</v>
       </c>
       <c r="AO50" s="7">
         <v>28</v>
       </c>
       <c r="AP50" s="7">
         <v>421</v>
       </c>
       <c r="AQ50" s="7">
         <v>57</v>
       </c>
       <c r="AR50" s="6">
         <v>3.7</v>
       </c>
@@ -22771,64 +22191,63 @@
       <c r="ES50" s="7">
         <v>124</v>
       </c>
       <c r="ET50" s="7">
         <v>8</v>
       </c>
       <c r="EU50" s="7">
         <v>120</v>
       </c>
       <c r="EV50" s="7">
         <v>311</v>
       </c>
       <c r="EW50" s="7">
         <v>72</v>
       </c>
       <c r="EX50" s="7">
         <v>614</v>
       </c>
       <c r="EY50" s="11">
         <v>759</v>
       </c>
       <c r="EZ50" s="55">
         <v>34</v>
       </c>
       <c r="FA50" s="14"/>
-      <c r="FB50" s="14"/>
     </row>
-    <row r="51" spans="1:158" s="61" customFormat="1" ht="30" customHeight="1">
+    <row r="51" spans="1:157" s="61" customFormat="1" ht="30" customHeight="1">
       <c r="A51" s="65"/>
-      <c r="B51" s="101" t="s">
+      <c r="B51" s="115" t="s">
         <v>169</v>
       </c>
-      <c r="C51" s="101"/>
-[...5 lines deleted...]
-      <c r="I51" s="101"/>
+      <c r="C51" s="115"/>
+      <c r="D51" s="115"/>
+      <c r="E51" s="115"/>
+      <c r="F51" s="115"/>
+      <c r="G51" s="115"/>
+      <c r="H51" s="115"/>
+      <c r="I51" s="115"/>
       <c r="J51" s="52">
         <v>35</v>
       </c>
       <c r="K51" s="4">
         <v>202</v>
       </c>
       <c r="L51" s="5">
         <v>261.10000000000002</v>
       </c>
       <c r="M51" s="6">
         <v>3.49</v>
       </c>
       <c r="N51" s="6">
         <v>2.25</v>
       </c>
       <c r="O51" s="6">
         <v>1.24</v>
       </c>
       <c r="P51" s="7">
         <v>1047</v>
       </c>
       <c r="Q51" s="8">
         <v>70.900000000000006</v>
       </c>
       <c r="R51" s="7">
@@ -22864,51 +22283,51 @@
       <c r="AB51" s="5">
         <v>85.5</v>
       </c>
       <c r="AC51" s="7">
         <v>518</v>
       </c>
       <c r="AD51" s="7">
         <v>1400</v>
       </c>
       <c r="AE51" s="10">
         <v>4470</v>
       </c>
       <c r="AF51" s="10">
         <v>459</v>
       </c>
       <c r="AG51" s="10">
         <v>3442</v>
       </c>
       <c r="AH51" s="7">
         <v>86</v>
       </c>
       <c r="AI51" s="11">
         <v>1028</v>
       </c>
       <c r="AJ51" s="5">
-        <v>91.8</v>
+        <v>88.4</v>
       </c>
       <c r="AK51" s="5">
         <v>23</v>
       </c>
       <c r="AL51" s="9">
         <v>1675</v>
       </c>
       <c r="AM51" s="5">
         <v>37.5</v>
       </c>
       <c r="AN51" s="7">
         <v>295</v>
       </c>
       <c r="AO51" s="7">
         <v>39</v>
       </c>
       <c r="AP51" s="7">
         <v>480</v>
       </c>
       <c r="AQ51" s="7">
         <v>64</v>
       </c>
       <c r="AR51" s="6">
         <v>3.51</v>
       </c>
@@ -23227,53 +22646,52 @@
       <c r="ES51" s="7">
         <v>124</v>
       </c>
       <c r="ET51" s="7">
         <v>9</v>
       </c>
       <c r="EU51" s="7">
         <v>113</v>
       </c>
       <c r="EV51" s="7">
         <v>306</v>
       </c>
       <c r="EW51" s="7">
         <v>86</v>
       </c>
       <c r="EX51" s="7">
         <v>554</v>
       </c>
       <c r="EY51" s="11">
         <v>1028</v>
       </c>
       <c r="EZ51" s="55">
         <v>35</v>
       </c>
       <c r="FA51" s="14"/>
-      <c r="FB51" s="14"/>
     </row>
-    <row r="52" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="52" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A52" s="57"/>
       <c r="B52" s="57" t="s">
         <v>170</v>
       </c>
       <c r="C52" s="57"/>
       <c r="D52" s="57"/>
       <c r="E52" s="57"/>
       <c r="F52" s="57"/>
       <c r="G52" s="57"/>
       <c r="H52" s="57"/>
       <c r="I52" s="57"/>
       <c r="J52" s="52">
         <v>36</v>
       </c>
       <c r="K52" s="4">
         <v>141</v>
       </c>
       <c r="L52" s="5">
         <v>438</v>
       </c>
       <c r="M52" s="6">
         <v>4.41</v>
       </c>
       <c r="N52" s="6">
         <v>2.4500000000000002</v>
@@ -23320,51 +22738,51 @@
       <c r="AB52" s="5">
         <v>89.6</v>
       </c>
       <c r="AC52" s="7">
         <v>668</v>
       </c>
       <c r="AD52" s="7">
         <v>1522</v>
       </c>
       <c r="AE52" s="10">
         <v>6766</v>
       </c>
       <c r="AF52" s="10">
         <v>776</v>
       </c>
       <c r="AG52" s="10">
         <v>5665</v>
       </c>
       <c r="AH52" s="7">
         <v>109</v>
       </c>
       <c r="AI52" s="11">
         <v>1101</v>
       </c>
       <c r="AJ52" s="5">
-        <v>79.400000000000006</v>
+        <v>74.900000000000006</v>
       </c>
       <c r="AK52" s="5">
         <v>16.3</v>
       </c>
       <c r="AL52" s="9">
         <v>2583</v>
       </c>
       <c r="AM52" s="5">
         <v>38.200000000000003</v>
       </c>
       <c r="AN52" s="7">
         <v>249</v>
       </c>
       <c r="AO52" s="7">
         <v>25</v>
       </c>
       <c r="AP52" s="7">
         <v>586</v>
       </c>
       <c r="AQ52" s="7">
         <v>59</v>
       </c>
       <c r="AR52" s="6">
         <v>4.4400000000000004</v>
       </c>
@@ -23683,53 +23101,52 @@
       <c r="ES52" s="7">
         <v>157</v>
       </c>
       <c r="ET52" s="7">
         <v>12</v>
       </c>
       <c r="EU52" s="7">
         <v>299</v>
       </c>
       <c r="EV52" s="7">
         <v>507</v>
       </c>
       <c r="EW52" s="7">
         <v>109</v>
       </c>
       <c r="EX52" s="7">
         <v>832</v>
       </c>
       <c r="EY52" s="11">
         <v>1101</v>
       </c>
       <c r="EZ52" s="55">
         <v>36</v>
       </c>
       <c r="FA52" s="14"/>
-      <c r="FB52" s="14"/>
     </row>
-    <row r="53" spans="1:158" s="61" customFormat="1" ht="30" customHeight="1">
+    <row r="53" spans="1:157" s="61" customFormat="1" ht="30" customHeight="1">
       <c r="A53" s="71" t="s">
         <v>167</v>
       </c>
       <c r="B53" s="57"/>
       <c r="C53" s="57"/>
       <c r="D53" s="57"/>
       <c r="E53" s="57"/>
       <c r="F53" s="57"/>
       <c r="G53" s="57"/>
       <c r="H53" s="57"/>
       <c r="I53" s="69"/>
       <c r="J53" s="52">
         <v>37</v>
       </c>
       <c r="K53" s="4">
         <v>154</v>
       </c>
       <c r="L53" s="5">
         <v>534.5</v>
       </c>
       <c r="M53" s="6">
         <v>5.75</v>
       </c>
       <c r="N53" s="6">
         <v>2.79</v>
@@ -23776,51 +23193,51 @@
       <c r="AB53" s="5">
         <v>103.5</v>
       </c>
       <c r="AC53" s="7">
         <v>706</v>
       </c>
       <c r="AD53" s="7">
         <v>1551</v>
       </c>
       <c r="AE53" s="10">
         <v>10060</v>
       </c>
       <c r="AF53" s="10">
         <v>2485</v>
       </c>
       <c r="AG53" s="10">
         <v>8192</v>
       </c>
       <c r="AH53" s="7">
         <v>171</v>
       </c>
       <c r="AI53" s="11">
         <v>1868</v>
       </c>
       <c r="AJ53" s="5">
-        <v>105.4</v>
+        <v>86.9</v>
       </c>
       <c r="AK53" s="5">
         <v>18.600000000000001</v>
       </c>
       <c r="AL53" s="9">
         <v>3803</v>
       </c>
       <c r="AM53" s="5">
         <v>37.799999999999997</v>
       </c>
       <c r="AN53" s="7">
         <v>325</v>
       </c>
       <c r="AO53" s="7">
         <v>35</v>
       </c>
       <c r="AP53" s="7">
         <v>661</v>
       </c>
       <c r="AQ53" s="7">
         <v>71</v>
       </c>
       <c r="AR53" s="6">
         <v>5.82</v>
       </c>
@@ -24139,64 +23556,63 @@
       <c r="ES53" s="7">
         <v>261</v>
       </c>
       <c r="ET53" s="7">
         <v>29</v>
       </c>
       <c r="EU53" s="7">
         <v>491</v>
       </c>
       <c r="EV53" s="7">
         <v>815</v>
       </c>
       <c r="EW53" s="7">
         <v>171</v>
       </c>
       <c r="EX53" s="7">
         <v>1192</v>
       </c>
       <c r="EY53" s="11">
         <v>1868</v>
       </c>
       <c r="EZ53" s="55">
         <v>37</v>
       </c>
       <c r="FA53" s="14"/>
-      <c r="FB53" s="14"/>
     </row>
-    <row r="54" spans="1:158" s="61" customFormat="1" ht="30" customHeight="1">
-      <c r="A54" s="111" t="s">
+    <row r="54" spans="1:157" s="61" customFormat="1" ht="30" customHeight="1">
+      <c r="A54" s="116" t="s">
         <v>212</v>
       </c>
-      <c r="B54" s="111"/>
-[...6 lines deleted...]
-      <c r="I54" s="111"/>
+      <c r="B54" s="116"/>
+      <c r="C54" s="116"/>
+      <c r="D54" s="116"/>
+      <c r="E54" s="116"/>
+      <c r="F54" s="116"/>
+      <c r="G54" s="116"/>
+      <c r="H54" s="116"/>
+      <c r="I54" s="116"/>
       <c r="J54" s="52">
         <v>38</v>
       </c>
       <c r="K54" s="4">
         <v>201</v>
       </c>
       <c r="L54" s="5">
         <v>1933.2</v>
       </c>
       <c r="M54" s="6">
         <v>7.69</v>
       </c>
       <c r="N54" s="6">
         <v>3.06</v>
       </c>
       <c r="O54" s="6">
         <v>4.63</v>
       </c>
       <c r="P54" s="7">
         <v>3703</v>
       </c>
       <c r="Q54" s="8">
         <v>67.8</v>
       </c>
       <c r="R54" s="7">
@@ -24232,51 +23648,51 @@
       <c r="AB54" s="5">
         <v>115.8</v>
       </c>
       <c r="AC54" s="7">
         <v>1542</v>
       </c>
       <c r="AD54" s="7">
         <v>2759</v>
       </c>
       <c r="AE54" s="10">
         <v>27089</v>
       </c>
       <c r="AF54" s="10">
         <v>8453</v>
       </c>
       <c r="AG54" s="10">
         <v>22070</v>
       </c>
       <c r="AH54" s="7">
         <v>438</v>
       </c>
       <c r="AI54" s="11">
         <v>5019</v>
       </c>
       <c r="AJ54" s="5">
-        <v>117.1</v>
+        <v>100.5</v>
       </c>
       <c r="AK54" s="5">
         <v>18.5</v>
       </c>
       <c r="AL54" s="9">
         <v>11981</v>
       </c>
       <c r="AM54" s="5">
         <v>44.2</v>
       </c>
       <c r="AN54" s="7">
         <v>653</v>
       </c>
       <c r="AO54" s="7">
         <v>26</v>
       </c>
       <c r="AP54" s="7">
         <v>1558</v>
       </c>
       <c r="AQ54" s="7">
         <v>62</v>
       </c>
       <c r="AR54" s="6">
         <v>7.8</v>
       </c>
@@ -24595,53 +24011,52 @@
       <c r="ES54" s="7">
         <v>539</v>
       </c>
       <c r="ET54" s="7">
         <v>94</v>
       </c>
       <c r="EU54" s="7">
         <v>953</v>
       </c>
       <c r="EV54" s="7">
         <v>2033</v>
       </c>
       <c r="EW54" s="7">
         <v>438</v>
       </c>
       <c r="EX54" s="7">
         <v>2887</v>
       </c>
       <c r="EY54" s="11">
         <v>5019</v>
       </c>
       <c r="EZ54" s="55">
         <v>38</v>
       </c>
       <c r="FA54" s="14"/>
-      <c r="FB54" s="14"/>
     </row>
-    <row r="55" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="55" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A55" s="57"/>
       <c r="B55" s="57" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="57"/>
       <c r="D55" s="57"/>
       <c r="E55" s="57"/>
       <c r="F55" s="59"/>
       <c r="G55" s="57"/>
       <c r="H55" s="57"/>
       <c r="I55" s="69"/>
       <c r="J55" s="52">
         <v>39</v>
       </c>
       <c r="K55" s="4">
         <v>68</v>
       </c>
       <c r="L55" s="5">
         <v>8721</v>
       </c>
       <c r="M55" s="6">
         <v>17.079999999999998</v>
       </c>
       <c r="N55" s="6">
         <v>3.82</v>
@@ -24688,51 +24103,51 @@
       <c r="AB55" s="5">
         <v>132.5</v>
       </c>
       <c r="AC55" s="7">
         <v>3145</v>
       </c>
       <c r="AD55" s="7">
         <v>4644</v>
       </c>
       <c r="AE55" s="10">
         <v>116436</v>
       </c>
       <c r="AF55" s="10">
         <v>42964</v>
       </c>
       <c r="AG55" s="10">
         <v>98005</v>
       </c>
       <c r="AH55" s="7">
         <v>2066</v>
       </c>
       <c r="AI55" s="11">
         <v>18431</v>
       </c>
       <c r="AJ55" s="5">
-        <v>125.4</v>
+        <v>114.4</v>
       </c>
       <c r="AK55" s="5">
         <v>15.8</v>
       </c>
       <c r="AL55" s="9">
         <v>57517</v>
       </c>
       <c r="AM55" s="5">
         <v>49.4</v>
       </c>
       <c r="AN55" s="7">
         <v>1079</v>
       </c>
       <c r="AO55" s="7">
         <v>21</v>
       </c>
       <c r="AP55" s="7">
         <v>3368</v>
       </c>
       <c r="AQ55" s="7">
         <v>66</v>
       </c>
       <c r="AR55" s="6">
         <v>17.63</v>
       </c>
@@ -25051,64 +24466,63 @@
       <c r="ES55" s="7">
         <v>1736</v>
       </c>
       <c r="ET55" s="7">
         <v>506</v>
       </c>
       <c r="EU55" s="7">
         <v>3798</v>
       </c>
       <c r="EV55" s="7">
         <v>8833</v>
       </c>
       <c r="EW55" s="7">
         <v>2066</v>
       </c>
       <c r="EX55" s="7">
         <v>11021</v>
       </c>
       <c r="EY55" s="11">
         <v>18431</v>
       </c>
       <c r="EZ55" s="55">
         <v>39</v>
       </c>
       <c r="FA55" s="14"/>
-      <c r="FB55" s="14"/>
     </row>
-    <row r="56" spans="1:158" s="61" customFormat="1" ht="30" customHeight="1">
-      <c r="A56" s="111" t="s">
+    <row r="56" spans="1:157" s="61" customFormat="1" ht="30" customHeight="1">
+      <c r="A56" s="116" t="s">
         <v>213</v>
       </c>
-      <c r="B56" s="111"/>
-[...6 lines deleted...]
-      <c r="I56" s="111"/>
+      <c r="B56" s="116"/>
+      <c r="C56" s="116"/>
+      <c r="D56" s="116"/>
+      <c r="E56" s="116"/>
+      <c r="F56" s="116"/>
+      <c r="G56" s="116"/>
+      <c r="H56" s="116"/>
+      <c r="I56" s="116"/>
       <c r="J56" s="52">
         <v>40</v>
       </c>
       <c r="K56" s="4">
         <v>221</v>
       </c>
       <c r="L56" s="5">
         <v>1626.5</v>
       </c>
       <c r="M56" s="6">
         <v>6.65</v>
       </c>
       <c r="N56" s="6">
         <v>2.89</v>
       </c>
       <c r="O56" s="6">
         <v>3.76</v>
       </c>
       <c r="P56" s="7">
         <v>3246</v>
       </c>
       <c r="Q56" s="8">
         <v>68.900000000000006</v>
       </c>
       <c r="R56" s="7">
@@ -25144,51 +24558,51 @@
       <c r="AB56" s="5">
         <v>106.5</v>
       </c>
       <c r="AC56" s="7">
         <v>1677</v>
       </c>
       <c r="AD56" s="7">
         <v>2880</v>
       </c>
       <c r="AE56" s="10">
         <v>23643</v>
       </c>
       <c r="AF56" s="10">
         <v>6579</v>
       </c>
       <c r="AG56" s="10">
         <v>18580</v>
       </c>
       <c r="AH56" s="7">
         <v>346</v>
       </c>
       <c r="AI56" s="11">
         <v>5063</v>
       </c>
       <c r="AJ56" s="5">
-        <v>118.9</v>
+        <v>96.1</v>
       </c>
       <c r="AK56" s="5">
         <v>21.4</v>
       </c>
       <c r="AL56" s="9">
         <v>11085</v>
       </c>
       <c r="AM56" s="5">
         <v>46.9</v>
       </c>
       <c r="AN56" s="7">
         <v>761</v>
       </c>
       <c r="AO56" s="7">
         <v>31</v>
       </c>
       <c r="AP56" s="7">
         <v>1667</v>
       </c>
       <c r="AQ56" s="7">
         <v>68</v>
       </c>
       <c r="AR56" s="6">
         <v>6.76</v>
       </c>
@@ -25507,53 +24921,52 @@
       <c r="ES56" s="7">
         <v>512</v>
       </c>
       <c r="ET56" s="7">
         <v>76</v>
       </c>
       <c r="EU56" s="7">
         <v>719</v>
       </c>
       <c r="EV56" s="7">
         <v>1596</v>
       </c>
       <c r="EW56" s="7">
         <v>346</v>
       </c>
       <c r="EX56" s="7">
         <v>2361</v>
       </c>
       <c r="EY56" s="11">
         <v>5063</v>
       </c>
       <c r="EZ56" s="55">
         <v>40</v>
       </c>
       <c r="FA56" s="14"/>
-      <c r="FB56" s="14"/>
     </row>
-    <row r="57" spans="1:158" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="57" spans="1:157" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A57" s="57"/>
       <c r="B57" s="57" t="s">
         <v>136</v>
       </c>
       <c r="C57" s="57"/>
       <c r="D57" s="57"/>
       <c r="E57" s="57"/>
       <c r="F57" s="59"/>
       <c r="G57" s="57"/>
       <c r="H57" s="57"/>
       <c r="I57" s="57"/>
       <c r="J57" s="52">
         <v>41</v>
       </c>
       <c r="K57" s="4">
         <v>51</v>
       </c>
       <c r="L57" s="5">
         <v>9978.2000000000007</v>
       </c>
       <c r="M57" s="6">
         <v>17.37</v>
       </c>
       <c r="N57" s="6">
         <v>3.6</v>
@@ -25600,51 +25013,51 @@
       <c r="AB57" s="5">
         <v>129</v>
       </c>
       <c r="AC57" s="7">
         <v>3927</v>
       </c>
       <c r="AD57" s="7">
         <v>5554</v>
       </c>
       <c r="AE57" s="10">
         <v>139127</v>
       </c>
       <c r="AF57" s="10">
         <v>51751</v>
       </c>
       <c r="AG57" s="10">
         <v>111754</v>
       </c>
       <c r="AH57" s="7">
         <v>2414</v>
       </c>
       <c r="AI57" s="11">
         <v>27373</v>
       </c>
       <c r="AJ57" s="5">
-        <v>141.80000000000001</v>
+        <v>120.5</v>
       </c>
       <c r="AK57" s="5">
         <v>19.7</v>
       </c>
       <c r="AL57" s="9">
         <v>74316</v>
       </c>
       <c r="AM57" s="5">
         <v>53.4</v>
       </c>
       <c r="AN57" s="7">
         <v>1576</v>
       </c>
       <c r="AO57" s="7">
         <v>27</v>
       </c>
       <c r="AP57" s="7">
         <v>4278</v>
       </c>
       <c r="AQ57" s="7">
         <v>74</v>
       </c>
       <c r="AR57" s="6">
         <v>17.82</v>
       </c>
@@ -25963,53 +25376,52 @@
       <c r="ES57" s="7">
         <v>2655</v>
       </c>
       <c r="ET57" s="7">
         <v>588</v>
       </c>
       <c r="EU57" s="7">
         <v>2933</v>
       </c>
       <c r="EV57" s="7">
         <v>9533</v>
       </c>
       <c r="EW57" s="7">
         <v>2414</v>
       </c>
       <c r="EX57" s="7">
         <v>9779</v>
       </c>
       <c r="EY57" s="11">
         <v>27373</v>
       </c>
       <c r="EZ57" s="55">
         <v>41</v>
       </c>
       <c r="FA57" s="14"/>
-      <c r="FB57" s="14"/>
     </row>
-    <row r="58" spans="1:158" s="14" customFormat="1" ht="6.75" customHeight="1">
+    <row r="58" spans="1:157" s="14" customFormat="1" ht="6.75" customHeight="1">
       <c r="A58" s="72"/>
       <c r="B58" s="73"/>
       <c r="C58" s="73"/>
       <c r="D58" s="73"/>
       <c r="E58" s="73"/>
       <c r="F58" s="73"/>
       <c r="G58" s="73"/>
       <c r="H58" s="73"/>
       <c r="I58" s="73"/>
       <c r="J58" s="74"/>
       <c r="K58" s="75"/>
       <c r="L58" s="76"/>
       <c r="M58" s="77"/>
       <c r="N58" s="77"/>
       <c r="O58" s="77"/>
       <c r="P58" s="78"/>
       <c r="Q58" s="79"/>
       <c r="R58" s="78"/>
       <c r="S58" s="78"/>
       <c r="T58" s="78"/>
       <c r="U58" s="78"/>
       <c r="V58" s="78"/>
       <c r="W58" s="78"/>
       <c r="X58" s="78"/>
       <c r="Y58" s="76"/>
@@ -26123,235 +25535,235 @@
       <c r="EC58" s="79"/>
       <c r="ED58" s="79"/>
       <c r="EE58" s="78"/>
       <c r="EF58" s="78"/>
       <c r="EG58" s="78"/>
       <c r="EH58" s="78"/>
       <c r="EI58" s="79"/>
       <c r="EJ58" s="79"/>
       <c r="EK58" s="79"/>
       <c r="EL58" s="79"/>
       <c r="EM58" s="79"/>
       <c r="EN58" s="79"/>
       <c r="EO58" s="79"/>
       <c r="EP58" s="79"/>
       <c r="EQ58" s="79"/>
       <c r="ER58" s="81"/>
       <c r="ES58" s="81"/>
       <c r="ET58" s="81"/>
       <c r="EU58" s="81"/>
       <c r="EV58" s="81"/>
       <c r="EW58" s="81"/>
       <c r="EX58" s="78"/>
       <c r="EY58" s="78"/>
       <c r="EZ58" s="85"/>
     </row>
-    <row r="59" spans="1:158" s="14" customFormat="1"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:158" s="14" customFormat="1"/>
+    <row r="59" spans="1:157" s="14" customFormat="1"/>
+    <row r="60" spans="1:157" s="14" customFormat="1"/>
+    <row r="61" spans="1:157" s="14" customFormat="1"/>
   </sheetData>
   <mergeCells count="180">
-    <mergeCell ref="BO9:BO13"/>
-[...26 lines deleted...]
-    <mergeCell ref="DA10:DA13"/>
+    <mergeCell ref="EH9:EH13"/>
+    <mergeCell ref="W8:W13"/>
+    <mergeCell ref="X8:X13"/>
+    <mergeCell ref="Y8:Y13"/>
+    <mergeCell ref="AC9:AC13"/>
+    <mergeCell ref="AD9:AD13"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="AC8:AD8"/>
+    <mergeCell ref="B27:I27"/>
+    <mergeCell ref="Q8:Q13"/>
+    <mergeCell ref="R8:R13"/>
+    <mergeCell ref="S8:S13"/>
+    <mergeCell ref="T8:T13"/>
+    <mergeCell ref="U8:U13"/>
+    <mergeCell ref="V8:V13"/>
+    <mergeCell ref="A8:J14"/>
+    <mergeCell ref="K8:K13"/>
+    <mergeCell ref="L8:L13"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="A17:I17"/>
+    <mergeCell ref="P8:P13"/>
+    <mergeCell ref="CD9:CD13"/>
+    <mergeCell ref="CE9:CE13"/>
+    <mergeCell ref="BC8:BG8"/>
+    <mergeCell ref="BH8:BM8"/>
+    <mergeCell ref="AU8:AY8"/>
+    <mergeCell ref="AZ8:BB8"/>
+    <mergeCell ref="AU9:AU13"/>
+    <mergeCell ref="AE8:AI8"/>
+    <mergeCell ref="AJ8:AJ13"/>
+    <mergeCell ref="AK8:AK13"/>
+    <mergeCell ref="AL8:AL13"/>
+    <mergeCell ref="AM8:AM13"/>
+    <mergeCell ref="AN8:AO8"/>
+    <mergeCell ref="AP8:AQ8"/>
+    <mergeCell ref="BK9:BK13"/>
+    <mergeCell ref="BB9:BB13"/>
+    <mergeCell ref="BC9:BC13"/>
+    <mergeCell ref="BL9:BL13"/>
+    <mergeCell ref="BM9:BM13"/>
+    <mergeCell ref="EY8:EY13"/>
+    <mergeCell ref="M9:M13"/>
+    <mergeCell ref="N9:N13"/>
+    <mergeCell ref="O9:O13"/>
+    <mergeCell ref="Z9:Z13"/>
+    <mergeCell ref="AA9:AA13"/>
+    <mergeCell ref="AB9:AB13"/>
+    <mergeCell ref="CY8:CY13"/>
+    <mergeCell ref="CU9:CU13"/>
+    <mergeCell ref="CV8:CV13"/>
+    <mergeCell ref="CW8:CW13"/>
+    <mergeCell ref="CX8:CX13"/>
+    <mergeCell ref="BN8:BN13"/>
+    <mergeCell ref="BO8:CI8"/>
+    <mergeCell ref="CJ8:CL8"/>
+    <mergeCell ref="BU9:BU13"/>
+    <mergeCell ref="BW9:BW13"/>
+    <mergeCell ref="BX9:BX13"/>
+    <mergeCell ref="CJ9:CJ13"/>
+    <mergeCell ref="CK9:CK13"/>
+    <mergeCell ref="CL9:CL13"/>
+    <mergeCell ref="AQ9:AQ13"/>
+    <mergeCell ref="CC9:CC13"/>
+    <mergeCell ref="CZ9:DZ9"/>
+    <mergeCell ref="DS10:DS13"/>
+    <mergeCell ref="DT10:DV10"/>
+    <mergeCell ref="CN9:CN13"/>
+    <mergeCell ref="CH9:CH13"/>
+    <mergeCell ref="CM9:CM13"/>
+    <mergeCell ref="DF11:DF13"/>
+    <mergeCell ref="DL11:DL13"/>
+    <mergeCell ref="DM11:DM13"/>
+    <mergeCell ref="DL10:DN10"/>
+    <mergeCell ref="DG10:DG13"/>
+    <mergeCell ref="DI10:DI13"/>
+    <mergeCell ref="DJ10:DJ13"/>
+    <mergeCell ref="DN11:DN13"/>
+    <mergeCell ref="CI9:CI13"/>
+    <mergeCell ref="DC12:DC13"/>
+    <mergeCell ref="DD12:DD13"/>
+    <mergeCell ref="DW10:DW13"/>
+    <mergeCell ref="DZ10:DZ13"/>
+    <mergeCell ref="EX9:EX13"/>
+    <mergeCell ref="AF10:AF13"/>
+    <mergeCell ref="AH10:AH13"/>
+    <mergeCell ref="AW10:AW13"/>
+    <mergeCell ref="AX10:AX13"/>
+    <mergeCell ref="AY10:AY13"/>
+    <mergeCell ref="EQ9:EQ13"/>
+    <mergeCell ref="ER9:ER13"/>
+    <mergeCell ref="ES9:ES13"/>
+    <mergeCell ref="ET9:ET13"/>
+    <mergeCell ref="EU9:EU13"/>
+    <mergeCell ref="EV9:EV13"/>
+    <mergeCell ref="EK9:EK13"/>
+    <mergeCell ref="CP9:CP13"/>
+    <mergeCell ref="CQ9:CQ13"/>
+    <mergeCell ref="EW10:EW13"/>
+    <mergeCell ref="EC9:EC13"/>
+    <mergeCell ref="EJ9:EJ13"/>
+    <mergeCell ref="CZ10:CZ13"/>
+    <mergeCell ref="DX11:DX13"/>
+    <mergeCell ref="DV11:DV13"/>
+    <mergeCell ref="DB12:DB13"/>
+    <mergeCell ref="EL9:EL13"/>
+    <mergeCell ref="EM9:EM13"/>
+    <mergeCell ref="EN9:EN13"/>
+    <mergeCell ref="EO9:EO13"/>
+    <mergeCell ref="EP9:EP13"/>
+    <mergeCell ref="EE9:EE13"/>
+    <mergeCell ref="EF9:EF13"/>
+    <mergeCell ref="EB9:EB13"/>
+    <mergeCell ref="B45:I45"/>
+    <mergeCell ref="DH11:DH13"/>
+    <mergeCell ref="DK11:DK13"/>
+    <mergeCell ref="DP11:DP13"/>
+    <mergeCell ref="DO10:DO13"/>
+    <mergeCell ref="DP10:DR10"/>
+    <mergeCell ref="DQ11:DQ13"/>
+    <mergeCell ref="EA9:EA13"/>
+    <mergeCell ref="ED9:ED13"/>
+    <mergeCell ref="EG9:EG13"/>
+    <mergeCell ref="EI9:EI13"/>
+    <mergeCell ref="DY11:DY13"/>
+    <mergeCell ref="DR11:DR13"/>
+    <mergeCell ref="DT11:DT13"/>
+    <mergeCell ref="DU11:DU13"/>
+    <mergeCell ref="AR8:AR13"/>
     <mergeCell ref="B51:I51"/>
     <mergeCell ref="A54:I54"/>
     <mergeCell ref="A56:I56"/>
     <mergeCell ref="A35:I35"/>
     <mergeCell ref="A41:I41"/>
     <mergeCell ref="A47:I47"/>
     <mergeCell ref="B39:I39"/>
     <mergeCell ref="BJ9:BJ13"/>
     <mergeCell ref="BH9:BH13"/>
     <mergeCell ref="BI10:BI13"/>
     <mergeCell ref="BD9:BD13"/>
     <mergeCell ref="AN9:AN13"/>
     <mergeCell ref="AO9:AO13"/>
     <mergeCell ref="AP9:AP13"/>
     <mergeCell ref="AE9:AE13"/>
     <mergeCell ref="AG9:AG13"/>
     <mergeCell ref="AI9:AI13"/>
     <mergeCell ref="BE10:BE13"/>
     <mergeCell ref="BF10:BF13"/>
     <mergeCell ref="BG10:BG13"/>
     <mergeCell ref="AV9:AV13"/>
     <mergeCell ref="AW9:AY9"/>
     <mergeCell ref="AZ9:AZ13"/>
     <mergeCell ref="BA9:BA13"/>
-    <mergeCell ref="EL9:EL13"/>
-[...126 lines deleted...]
-    <mergeCell ref="BC8:BG8"/>
+    <mergeCell ref="CM8:CO8"/>
+    <mergeCell ref="CP8:CR8"/>
+    <mergeCell ref="CR9:CR13"/>
+    <mergeCell ref="CS8:CU8"/>
+    <mergeCell ref="DB11:DE11"/>
+    <mergeCell ref="DE12:DE13"/>
+    <mergeCell ref="CO9:CO13"/>
+    <mergeCell ref="CS9:CS13"/>
+    <mergeCell ref="CT9:CT13"/>
+    <mergeCell ref="DA10:DA13"/>
+    <mergeCell ref="BO9:BO13"/>
+    <mergeCell ref="BP9:BP13"/>
+    <mergeCell ref="BV10:BV13"/>
+    <mergeCell ref="BY10:BY13"/>
+    <mergeCell ref="BE9:BG9"/>
+    <mergeCell ref="AT9:AT13"/>
+    <mergeCell ref="AS9:AS13"/>
+    <mergeCell ref="CF9:CF13"/>
+    <mergeCell ref="CG9:CG13"/>
+    <mergeCell ref="BQ11:BQ13"/>
+    <mergeCell ref="BR11:BR13"/>
+    <mergeCell ref="BQ10:BT10"/>
+    <mergeCell ref="BS11:BS13"/>
+    <mergeCell ref="BT11:BT13"/>
+    <mergeCell ref="BZ9:CB9"/>
+    <mergeCell ref="BZ10:BZ13"/>
+    <mergeCell ref="CA10:CA13"/>
+    <mergeCell ref="CB10:CB13"/>
   </mergeCells>
   <phoneticPr fontId="7"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" fitToHeight="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="46" max="235" man="1"/>
   </rowBreaks>
   <colBreaks count="22" manualBreakCount="22">
     <brk id="20" max="57" man="1"/>
     <brk id="25" max="57" man="1"/>
     <brk id="34" max="57" man="1"/>
     <brk id="37" max="57" man="1"/>
     <brk id="40" max="57" man="1"/>
     <brk id="49" max="57" man="1"/>
     <brk id="58" max="57" man="1"/>
     <brk id="61" max="57" man="1"/>
     <brk id="66" max="57" man="1"/>
     <brk id="74" max="57" man="1"/>
     <brk id="81" max="57" man="1"/>
     <brk id="87" max="57" man="1"/>
     <brk id="97" max="57" man="1"/>
     <brk id="102" max="57" man="1"/>
     <brk id="110" max="57" man="1"/>
     <brk id="117" max="57" man="1"/>