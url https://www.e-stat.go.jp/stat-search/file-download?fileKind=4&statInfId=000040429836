--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{778AD0E6-ED3E-4665-AB4D-D44E71807939}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{339474DA-E51D-40F4-AD9B-C32790B29F32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{651B6C7D-3507-411F-8204-7DD68982EA3E}"/>
   </bookViews>
   <sheets>
     <sheet name="003" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'003'!$A$1:$HB$39</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'003'!$A:$J,'003'!$1:$16</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -4663,600 +4663,51 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48EF6787-48C8-49B3-86B6-59586EFE31D4}">
   <dimension ref="A1:HB43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="9" width="3.140625" style="15" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="15" customWidth="1"/>
     <col min="11" max="209" width="10.7109375" style="15" customWidth="1"/>
     <col min="210" max="210" width="5.140625" style="15" customWidth="1"/>
-    <col min="211" max="442" width="9.140625" style="15"/>
-[...548 lines deleted...]
-    <col min="15826" max="16384" width="9.140625" style="15"/>
+    <col min="211" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:210" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:210" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="10" t="s">
         <v>176</v>
       </c>
       <c r="AK2" s="12"/>
       <c r="AL2" s="12"/>
       <c r="AM2" s="12"/>
       <c r="AN2" s="12"/>
     </row>
     <row r="3" spans="1:210" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="11" t="s">
         <v>269</v>
       </c>
       <c r="BF3" s="13"/>
       <c r="BI3" s="13"/>
       <c r="BJ3" s="13"/>
       <c r="BK3" s="13"/>
     </row>
@@ -8921,69 +8372,69 @@
       <c r="CX17" s="2">
         <v>0</v>
       </c>
       <c r="CY17" s="2">
         <v>43.2</v>
       </c>
       <c r="CZ17" s="2">
         <v>33.5</v>
       </c>
       <c r="DA17" s="3">
         <v>16645</v>
       </c>
       <c r="DB17" s="3">
         <v>1244</v>
       </c>
       <c r="DC17" s="3">
         <v>423</v>
       </c>
       <c r="DD17" s="3">
         <v>8645</v>
       </c>
       <c r="DE17" s="3">
         <v>6230</v>
       </c>
       <c r="DF17" s="3">
-        <v>2414</v>
+        <v>2415</v>
       </c>
       <c r="DG17" s="3">
         <v>7517</v>
       </c>
       <c r="DH17" s="3">
         <v>5455</v>
       </c>
       <c r="DI17" s="3">
         <v>2062</v>
       </c>
       <c r="DJ17" s="7">
         <v>1128</v>
       </c>
       <c r="DK17" s="7">
         <v>775</v>
       </c>
       <c r="DL17" s="7">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="DM17" s="3">
         <v>943</v>
       </c>
       <c r="DN17" s="3">
         <v>19</v>
       </c>
       <c r="DO17" s="7">
         <v>2052</v>
       </c>
       <c r="DP17" s="3">
         <v>24628</v>
       </c>
       <c r="DQ17" s="3">
         <v>9125</v>
       </c>
       <c r="DR17" s="3">
         <v>7225</v>
       </c>
       <c r="DS17" s="3">
         <v>7093</v>
       </c>
       <c r="DT17" s="3">
         <v>132</v>
       </c>
@@ -9537,69 +8988,69 @@
       <c r="CX18" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CY18" s="2">
         <v>599.79999999999995</v>
       </c>
       <c r="CZ18" s="2">
         <v>42.9</v>
       </c>
       <c r="DA18" s="3">
         <v>51437</v>
       </c>
       <c r="DB18" s="3">
         <v>8493</v>
       </c>
       <c r="DC18" s="3">
         <v>2881</v>
       </c>
       <c r="DD18" s="3">
         <v>23972</v>
       </c>
       <c r="DE18" s="3">
         <v>22850</v>
       </c>
       <c r="DF18" s="3">
-        <v>1124</v>
+        <v>1122</v>
       </c>
       <c r="DG18" s="3">
         <v>20132</v>
       </c>
       <c r="DH18" s="3">
         <v>17066</v>
       </c>
       <c r="DI18" s="3">
-        <v>3067</v>
+        <v>3066</v>
       </c>
       <c r="DJ18" s="7">
         <v>3840</v>
       </c>
       <c r="DK18" s="7">
         <v>5784</v>
       </c>
       <c r="DL18" s="7">
-        <v>-1943</v>
+        <v>-1944</v>
       </c>
       <c r="DM18" s="3">
         <v>3793</v>
       </c>
       <c r="DN18" s="3">
         <v>133</v>
       </c>
       <c r="DO18" s="7">
         <v>7500</v>
       </c>
       <c r="DP18" s="3">
         <v>45845</v>
       </c>
       <c r="DQ18" s="3">
         <v>20224</v>
       </c>
       <c r="DR18" s="3">
         <v>12258</v>
       </c>
       <c r="DS18" s="3">
         <v>12013</v>
       </c>
       <c r="DT18" s="3">
         <v>245</v>
       </c>
@@ -10162,60 +9613,60 @@
       <c r="DA19" s="3">
         <v>15150</v>
       </c>
       <c r="DB19" s="3">
         <v>934</v>
       </c>
       <c r="DC19" s="3">
         <v>316</v>
       </c>
       <c r="DD19" s="3">
         <v>7986</v>
       </c>
       <c r="DE19" s="3">
         <v>5516</v>
       </c>
       <c r="DF19" s="3">
         <v>2470</v>
       </c>
       <c r="DG19" s="3">
         <v>6973</v>
       </c>
       <c r="DH19" s="3">
         <v>4956</v>
       </c>
       <c r="DI19" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="DJ19" s="7">
         <v>1013</v>
       </c>
       <c r="DK19" s="7">
         <v>560</v>
       </c>
       <c r="DL19" s="7">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="DM19" s="3">
         <v>820</v>
       </c>
       <c r="DN19" s="3">
         <v>14</v>
       </c>
       <c r="DO19" s="7">
         <v>1819</v>
       </c>
       <c r="DP19" s="3">
         <v>23714</v>
       </c>
       <c r="DQ19" s="3">
         <v>8646</v>
       </c>
       <c r="DR19" s="3">
         <v>7007</v>
       </c>
       <c r="DS19" s="3">
         <v>6880</v>
       </c>
       <c r="DT19" s="3">
         <v>127</v>
       </c>
@@ -10562,51 +10013,51 @@
       <c r="AG20" s="5">
         <v>0.59</v>
       </c>
       <c r="AH20" s="2">
         <v>87.9</v>
       </c>
       <c r="AI20" s="2">
         <v>1885.4</v>
       </c>
       <c r="AJ20" s="6">
         <v>8048</v>
       </c>
       <c r="AK20" s="6">
         <v>812</v>
       </c>
       <c r="AL20" s="6">
         <v>5714</v>
       </c>
       <c r="AM20" s="6">
         <v>165</v>
       </c>
       <c r="AN20" s="8">
         <v>2334</v>
       </c>
       <c r="AO20" s="2">
-        <v>102.8</v>
+        <v>102.5</v>
       </c>
       <c r="AP20" s="2">
         <v>29</v>
       </c>
       <c r="AQ20" s="7">
         <v>3157</v>
       </c>
       <c r="AR20" s="2">
         <v>39.200000000000003</v>
       </c>
       <c r="AS20" s="3">
         <v>813</v>
       </c>
       <c r="AT20" s="5">
         <v>2</v>
       </c>
       <c r="AU20" s="3">
         <v>472</v>
       </c>
       <c r="AV20" s="3">
         <v>580</v>
       </c>
       <c r="AW20" s="3">
         <v>54</v>
       </c>
@@ -10769,69 +10220,69 @@
       <c r="CX20" s="2">
         <v>0.1</v>
       </c>
       <c r="CY20" s="2">
         <v>8.6</v>
       </c>
       <c r="CZ20" s="2">
         <v>31.9</v>
       </c>
       <c r="DA20" s="3">
         <v>21436</v>
       </c>
       <c r="DB20" s="3">
         <v>41</v>
       </c>
       <c r="DC20" s="3">
         <v>446</v>
       </c>
       <c r="DD20" s="3">
         <v>8856</v>
       </c>
       <c r="DE20" s="3">
         <v>7236</v>
       </c>
       <c r="DF20" s="3">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="DG20" s="3">
         <v>7369</v>
       </c>
       <c r="DH20" s="3">
         <v>5691</v>
       </c>
       <c r="DI20" s="3">
-        <v>1680</v>
+        <v>1678</v>
       </c>
       <c r="DJ20" s="7">
         <v>1487</v>
       </c>
       <c r="DK20" s="7">
         <v>1545</v>
       </c>
       <c r="DL20" s="7">
-        <v>-63</v>
+        <v>-58</v>
       </c>
       <c r="DM20" s="3">
         <v>812</v>
       </c>
       <c r="DN20" s="3">
         <v>23</v>
       </c>
       <c r="DO20" s="7">
         <v>2276</v>
       </c>
       <c r="DP20" s="3">
         <v>14931</v>
       </c>
       <c r="DQ20" s="3">
         <v>6825</v>
       </c>
       <c r="DR20" s="3">
         <v>4887</v>
       </c>
       <c r="DS20" s="3">
         <v>4641</v>
       </c>
       <c r="DT20" s="3">
         <v>246</v>
       </c>
@@ -11178,51 +10629,51 @@
       <c r="AG21" s="5">
         <v>0.51</v>
       </c>
       <c r="AH21" s="2">
         <v>90</v>
       </c>
       <c r="AI21" s="2">
         <v>1073.7</v>
       </c>
       <c r="AJ21" s="6">
         <v>6477</v>
       </c>
       <c r="AK21" s="6">
         <v>589</v>
       </c>
       <c r="AL21" s="6">
         <v>5226</v>
       </c>
       <c r="AM21" s="6">
         <v>106</v>
       </c>
       <c r="AN21" s="8">
         <v>1251</v>
       </c>
       <c r="AO21" s="2">
-        <v>80</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="AP21" s="2">
         <v>19.3</v>
       </c>
       <c r="AQ21" s="7">
         <v>2172</v>
       </c>
       <c r="AR21" s="2">
         <v>33.5</v>
       </c>
       <c r="AS21" s="3">
         <v>1132</v>
       </c>
       <c r="AT21" s="5">
         <v>1.38</v>
       </c>
       <c r="AU21" s="3">
         <v>301</v>
       </c>
       <c r="AV21" s="3">
         <v>266</v>
       </c>
       <c r="AW21" s="3">
         <v>31</v>
       </c>
@@ -11385,69 +10836,69 @@
       <c r="CX21" s="2">
         <v>0</v>
       </c>
       <c r="CY21" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CZ21" s="2">
         <v>5.7</v>
       </c>
       <c r="DA21" s="3">
         <v>16983</v>
       </c>
       <c r="DB21" s="3">
         <v>237</v>
       </c>
       <c r="DC21" s="3">
         <v>441</v>
       </c>
       <c r="DD21" s="3">
         <v>6900</v>
       </c>
       <c r="DE21" s="3">
         <v>5888</v>
       </c>
       <c r="DF21" s="3">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="DG21" s="3">
         <v>5910</v>
       </c>
       <c r="DH21" s="3">
         <v>5212</v>
       </c>
       <c r="DI21" s="3">
         <v>698</v>
       </c>
       <c r="DJ21" s="7">
         <v>990</v>
       </c>
       <c r="DK21" s="7">
         <v>676</v>
       </c>
       <c r="DL21" s="7">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="DM21" s="3">
         <v>589</v>
       </c>
       <c r="DN21" s="3">
         <v>14</v>
       </c>
       <c r="DO21" s="7">
         <v>1565</v>
       </c>
       <c r="DP21" s="3">
         <v>13451</v>
       </c>
       <c r="DQ21" s="3">
         <v>6195</v>
       </c>
       <c r="DR21" s="3">
         <v>4720</v>
       </c>
       <c r="DS21" s="3">
         <v>4654</v>
       </c>
       <c r="DT21" s="3">
         <v>66</v>
       </c>
@@ -11794,51 +11245,51 @@
       <c r="AG22" s="5">
         <v>0.18</v>
       </c>
       <c r="AH22" s="2">
         <v>97.9</v>
       </c>
       <c r="AI22" s="2">
         <v>2538.9</v>
       </c>
       <c r="AJ22" s="6">
         <v>5476</v>
       </c>
       <c r="AK22" s="6">
         <v>973</v>
       </c>
       <c r="AL22" s="6">
         <v>4540</v>
       </c>
       <c r="AM22" s="6">
         <v>79</v>
       </c>
       <c r="AN22" s="8">
         <v>936</v>
       </c>
       <c r="AO22" s="2">
-        <v>48.7</v>
+        <v>48.8</v>
       </c>
       <c r="AP22" s="2">
         <v>17.100000000000001</v>
       </c>
       <c r="AQ22" s="7">
         <v>1671</v>
       </c>
       <c r="AR22" s="2">
         <v>30.5</v>
       </c>
       <c r="AS22" s="3">
         <v>1650</v>
       </c>
       <c r="AT22" s="5">
         <v>0.88</v>
       </c>
       <c r="AU22" s="3">
         <v>249</v>
       </c>
       <c r="AV22" s="3">
         <v>151</v>
       </c>
       <c r="AW22" s="3">
         <v>33</v>
       </c>
@@ -12001,69 +11452,69 @@
       <c r="CX22" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CY22" s="2">
         <v>43</v>
       </c>
       <c r="CZ22" s="2">
         <v>62.3</v>
       </c>
       <c r="DA22" s="3">
         <v>11171</v>
       </c>
       <c r="DB22" s="3">
         <v>1556</v>
       </c>
       <c r="DC22" s="3">
         <v>121</v>
       </c>
       <c r="DD22" s="3">
         <v>8168</v>
       </c>
       <c r="DE22" s="3">
         <v>4503</v>
       </c>
       <c r="DF22" s="3">
-        <v>3664</v>
+        <v>3665</v>
       </c>
       <c r="DG22" s="3">
         <v>7218</v>
       </c>
       <c r="DH22" s="3">
         <v>4537</v>
       </c>
       <c r="DI22" s="3">
-        <v>2679</v>
+        <v>2681</v>
       </c>
       <c r="DJ22" s="7">
         <v>950</v>
       </c>
       <c r="DK22" s="7">
         <v>-34</v>
       </c>
       <c r="DL22" s="7">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="DM22" s="3">
         <v>973</v>
       </c>
       <c r="DN22" s="3">
         <v>3</v>
       </c>
       <c r="DO22" s="7">
         <v>1920</v>
       </c>
       <c r="DP22" s="3">
         <v>46018</v>
       </c>
       <c r="DQ22" s="3">
         <v>12212</v>
       </c>
       <c r="DR22" s="3">
         <v>11194</v>
       </c>
       <c r="DS22" s="3">
         <v>11131</v>
       </c>
       <c r="DT22" s="3">
         <v>63</v>
       </c>
@@ -13233,69 +12684,69 @@
       <c r="CX24" s="2">
         <v>0</v>
       </c>
       <c r="CY24" s="2">
         <v>9.5</v>
       </c>
       <c r="CZ24" s="2">
         <v>9.4</v>
       </c>
       <c r="DA24" s="3">
         <v>7926</v>
       </c>
       <c r="DB24" s="3">
         <v>1515</v>
       </c>
       <c r="DC24" s="3">
         <v>577</v>
       </c>
       <c r="DD24" s="3">
         <v>11573</v>
       </c>
       <c r="DE24" s="3">
         <v>3203</v>
       </c>
       <c r="DF24" s="3">
-        <v>8372</v>
+        <v>8370</v>
       </c>
       <c r="DG24" s="3">
         <v>10243</v>
       </c>
       <c r="DH24" s="3">
         <v>3683</v>
       </c>
       <c r="DI24" s="3">
         <v>6560</v>
       </c>
       <c r="DJ24" s="7">
         <v>1330</v>
       </c>
       <c r="DK24" s="7">
         <v>-480</v>
       </c>
       <c r="DL24" s="7">
-        <v>1812</v>
+        <v>1810</v>
       </c>
       <c r="DM24" s="3">
         <v>653</v>
       </c>
       <c r="DN24" s="3">
         <v>3</v>
       </c>
       <c r="DO24" s="7">
         <v>1980</v>
       </c>
       <c r="DP24" s="3">
         <v>30565</v>
       </c>
       <c r="DQ24" s="3">
         <v>14192</v>
       </c>
       <c r="DR24" s="3">
         <v>9490</v>
       </c>
       <c r="DS24" s="3">
         <v>9449</v>
       </c>
       <c r="DT24" s="3">
         <v>41</v>
       </c>
@@ -13642,51 +13093,51 @@
       <c r="AG25" s="5">
         <v>0.22</v>
       </c>
       <c r="AH25" s="2">
         <v>96.5</v>
       </c>
       <c r="AI25" s="2">
         <v>2338.8000000000002</v>
       </c>
       <c r="AJ25" s="6">
         <v>3778</v>
       </c>
       <c r="AK25" s="6">
         <v>656</v>
       </c>
       <c r="AL25" s="6">
         <v>3157</v>
       </c>
       <c r="AM25" s="6">
         <v>66</v>
       </c>
       <c r="AN25" s="8">
         <v>621</v>
       </c>
       <c r="AO25" s="2">
-        <v>88.5</v>
+        <v>88.3</v>
       </c>
       <c r="AP25" s="2">
         <v>16.399999999999999</v>
       </c>
       <c r="AQ25" s="7">
         <v>944</v>
       </c>
       <c r="AR25" s="2">
         <v>25</v>
       </c>
       <c r="AS25" s="3">
         <v>1319</v>
       </c>
       <c r="AT25" s="5">
         <v>0.9</v>
       </c>
       <c r="AU25" s="3">
         <v>194</v>
       </c>
       <c r="AV25" s="3">
         <v>147</v>
       </c>
       <c r="AW25" s="3">
         <v>32</v>
       </c>
@@ -13849,69 +13300,69 @@
       <c r="CX25" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CY25" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CZ25" s="2">
         <v>20.9</v>
       </c>
       <c r="DA25" s="3">
         <v>8326</v>
       </c>
       <c r="DB25" s="3">
         <v>430</v>
       </c>
       <c r="DC25" s="3">
         <v>41</v>
       </c>
       <c r="DD25" s="3">
         <v>3494</v>
       </c>
       <c r="DE25" s="3">
         <v>3122</v>
       </c>
       <c r="DF25" s="3">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="DG25" s="3">
         <v>3440</v>
       </c>
       <c r="DH25" s="3">
         <v>3150</v>
       </c>
       <c r="DI25" s="3">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="DJ25" s="7">
         <v>54</v>
       </c>
       <c r="DK25" s="7">
         <v>-28</v>
       </c>
       <c r="DL25" s="7">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="DM25" s="3">
         <v>656</v>
       </c>
       <c r="DN25" s="3">
         <v>7</v>
       </c>
       <c r="DO25" s="7">
         <v>703</v>
       </c>
       <c r="DP25" s="3">
         <v>15764</v>
       </c>
       <c r="DQ25" s="3">
         <v>6502</v>
       </c>
       <c r="DR25" s="3">
         <v>5849</v>
       </c>
       <c r="DS25" s="3">
         <v>5847</v>
       </c>
       <c r="DT25" s="3">
         <v>2</v>
       </c>
@@ -14258,51 +13709,51 @@
       <c r="AG26" s="5">
         <v>0.65</v>
       </c>
       <c r="AH26" s="2">
         <v>86.5</v>
       </c>
       <c r="AI26" s="2">
         <v>659.7</v>
       </c>
       <c r="AJ26" s="6">
         <v>5831</v>
       </c>
       <c r="AK26" s="6">
         <v>433</v>
       </c>
       <c r="AL26" s="6">
         <v>5426</v>
       </c>
       <c r="AM26" s="6">
         <v>70</v>
       </c>
       <c r="AN26" s="8">
         <v>405</v>
       </c>
       <c r="AO26" s="2">
-        <v>140.1</v>
+        <v>141.1</v>
       </c>
       <c r="AP26" s="2">
         <v>6.9</v>
       </c>
       <c r="AQ26" s="7">
         <v>1453</v>
       </c>
       <c r="AR26" s="2">
         <v>24.9</v>
       </c>
       <c r="AS26" s="3">
         <v>1005</v>
       </c>
       <c r="AT26" s="5">
         <v>1.9</v>
       </c>
       <c r="AU26" s="3">
         <v>133</v>
       </c>
       <c r="AV26" s="3">
         <v>132</v>
       </c>
       <c r="AW26" s="3">
         <v>25</v>
       </c>
@@ -14465,69 +13916,69 @@
       <c r="CX26" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CY26" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CZ26" s="2">
         <v>17.8</v>
       </c>
       <c r="DA26" s="3">
         <v>7670</v>
       </c>
       <c r="DB26" s="3">
         <v>70</v>
       </c>
       <c r="DC26" s="3" t="s">
         <v>268</v>
       </c>
       <c r="DD26" s="3">
         <v>5615</v>
       </c>
       <c r="DE26" s="3">
         <v>5398</v>
       </c>
       <c r="DF26" s="3">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="DG26" s="3">
         <v>5759</v>
       </c>
       <c r="DH26" s="3">
         <v>5424</v>
       </c>
       <c r="DI26" s="3">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="DJ26" s="7">
         <v>-144</v>
       </c>
       <c r="DK26" s="7">
         <v>-26</v>
       </c>
       <c r="DL26" s="7">
-        <v>-116</v>
+        <v>-118</v>
       </c>
       <c r="DM26" s="3">
         <v>433</v>
       </c>
       <c r="DN26" s="3">
         <v>2</v>
       </c>
       <c r="DO26" s="7">
         <v>287</v>
       </c>
       <c r="DP26" s="3">
         <v>8626</v>
       </c>
       <c r="DQ26" s="3">
         <v>4862</v>
       </c>
       <c r="DR26" s="3">
         <v>2411</v>
       </c>
       <c r="DS26" s="3">
         <v>2222</v>
       </c>
       <c r="DT26" s="3">
         <v>189</v>
       </c>
@@ -14874,51 +14325,51 @@
       <c r="AG27" s="5">
         <v>0.35</v>
       </c>
       <c r="AH27" s="2">
         <v>86.5</v>
       </c>
       <c r="AI27" s="2">
         <v>715.2</v>
       </c>
       <c r="AJ27" s="6">
         <v>4426</v>
       </c>
       <c r="AK27" s="6">
         <v>908</v>
       </c>
       <c r="AL27" s="6">
         <v>3878</v>
       </c>
       <c r="AM27" s="6">
         <v>68</v>
       </c>
       <c r="AN27" s="8">
         <v>548</v>
       </c>
       <c r="AO27" s="2">
-        <v>67.2</v>
+        <v>67.3</v>
       </c>
       <c r="AP27" s="2">
         <v>12.4</v>
       </c>
       <c r="AQ27" s="7">
         <v>1093</v>
       </c>
       <c r="AR27" s="2">
         <v>24.7</v>
       </c>
       <c r="AS27" s="3">
         <v>1208</v>
       </c>
       <c r="AT27" s="5">
         <v>0.96</v>
       </c>
       <c r="AU27" s="3">
         <v>144</v>
       </c>
       <c r="AV27" s="3">
         <v>119</v>
       </c>
       <c r="AW27" s="3">
         <v>18</v>
       </c>
@@ -15081,69 +14532,69 @@
       <c r="CX27" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CY27" s="2">
         <v>48.5</v>
       </c>
       <c r="CZ27" s="2">
         <v>32.200000000000003</v>
       </c>
       <c r="DA27" s="3">
         <v>7498</v>
       </c>
       <c r="DB27" s="3">
         <v>2829</v>
       </c>
       <c r="DC27" s="3">
         <v>181</v>
       </c>
       <c r="DD27" s="3">
         <v>4409</v>
       </c>
       <c r="DE27" s="3">
         <v>3518</v>
       </c>
       <c r="DF27" s="3">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="DG27" s="3">
         <v>4484</v>
       </c>
       <c r="DH27" s="3">
         <v>3859</v>
       </c>
       <c r="DI27" s="3">
         <v>625</v>
       </c>
       <c r="DJ27" s="7">
         <v>-75</v>
       </c>
       <c r="DK27" s="7">
         <v>-341</v>
       </c>
       <c r="DL27" s="7">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="DM27" s="3">
         <v>908</v>
       </c>
       <c r="DN27" s="3">
         <v>19</v>
       </c>
       <c r="DO27" s="7">
         <v>814</v>
       </c>
       <c r="DP27" s="3">
         <v>12488</v>
       </c>
       <c r="DQ27" s="3">
         <v>5364</v>
       </c>
       <c r="DR27" s="3">
         <v>4133</v>
       </c>
       <c r="DS27" s="3">
         <v>4076</v>
       </c>
       <c r="DT27" s="3">
         <v>57</v>
       </c>
@@ -15490,51 +14941,51 @@
       <c r="AG28" s="5">
         <v>0.36</v>
       </c>
       <c r="AH28" s="2">
         <v>90.2</v>
       </c>
       <c r="AI28" s="2">
         <v>1175.5999999999999</v>
       </c>
       <c r="AJ28" s="6">
         <v>7243</v>
       </c>
       <c r="AK28" s="6">
         <v>946</v>
       </c>
       <c r="AL28" s="6">
         <v>5494</v>
       </c>
       <c r="AM28" s="6">
         <v>123</v>
       </c>
       <c r="AN28" s="8">
         <v>1749</v>
       </c>
       <c r="AO28" s="2">
-        <v>82.6</v>
+        <v>82.5</v>
       </c>
       <c r="AP28" s="2">
         <v>24.1</v>
       </c>
       <c r="AQ28" s="7">
         <v>2581</v>
       </c>
       <c r="AR28" s="2">
         <v>35.6</v>
       </c>
       <c r="AS28" s="3">
         <v>1339</v>
       </c>
       <c r="AT28" s="5">
         <v>1.28</v>
       </c>
       <c r="AU28" s="3">
         <v>415</v>
       </c>
       <c r="AV28" s="3">
         <v>310</v>
       </c>
       <c r="AW28" s="3">
         <v>44</v>
       </c>
@@ -15697,69 +15148,69 @@
       <c r="CX28" s="2">
         <v>0</v>
       </c>
       <c r="CY28" s="2">
         <v>35.4</v>
       </c>
       <c r="CZ28" s="2">
         <v>31.2</v>
       </c>
       <c r="DA28" s="3">
         <v>16743</v>
       </c>
       <c r="DB28" s="3">
         <v>1295</v>
       </c>
       <c r="DC28" s="3">
         <v>427</v>
       </c>
       <c r="DD28" s="3">
         <v>8866</v>
       </c>
       <c r="DE28" s="3">
         <v>6297</v>
       </c>
       <c r="DF28" s="3">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="DG28" s="3">
         <v>7673</v>
       </c>
       <c r="DH28" s="3">
         <v>5474</v>
       </c>
       <c r="DI28" s="3">
         <v>2199</v>
       </c>
       <c r="DJ28" s="7">
         <v>1193</v>
       </c>
       <c r="DK28" s="7">
         <v>823</v>
       </c>
       <c r="DL28" s="7">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="DM28" s="3">
         <v>946</v>
       </c>
       <c r="DN28" s="3">
         <v>20</v>
       </c>
       <c r="DO28" s="7">
         <v>2119</v>
       </c>
       <c r="DP28" s="3">
         <v>24858</v>
       </c>
       <c r="DQ28" s="3">
         <v>9358</v>
       </c>
       <c r="DR28" s="3">
         <v>7319</v>
       </c>
       <c r="DS28" s="3">
         <v>7180</v>
       </c>
       <c r="DT28" s="3">
         <v>139</v>
       </c>
@@ -16313,69 +15764,69 @@
       <c r="CX29" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CY29" s="2">
         <v>599.79999999999995</v>
       </c>
       <c r="CZ29" s="2">
         <v>42.9</v>
       </c>
       <c r="DA29" s="3">
         <v>51437</v>
       </c>
       <c r="DB29" s="3">
         <v>8493</v>
       </c>
       <c r="DC29" s="3">
         <v>2881</v>
       </c>
       <c r="DD29" s="3">
         <v>23972</v>
       </c>
       <c r="DE29" s="3">
         <v>22850</v>
       </c>
       <c r="DF29" s="3">
-        <v>1124</v>
+        <v>1122</v>
       </c>
       <c r="DG29" s="3">
         <v>20132</v>
       </c>
       <c r="DH29" s="3">
         <v>17066</v>
       </c>
       <c r="DI29" s="3">
-        <v>3067</v>
+        <v>3066</v>
       </c>
       <c r="DJ29" s="7">
         <v>3840</v>
       </c>
       <c r="DK29" s="7">
         <v>5784</v>
       </c>
       <c r="DL29" s="7">
-        <v>-1943</v>
+        <v>-1944</v>
       </c>
       <c r="DM29" s="3">
         <v>3793</v>
       </c>
       <c r="DN29" s="3">
         <v>133</v>
       </c>
       <c r="DO29" s="7">
         <v>7500</v>
       </c>
       <c r="DP29" s="3">
         <v>45845</v>
       </c>
       <c r="DQ29" s="3">
         <v>20224</v>
       </c>
       <c r="DR29" s="3">
         <v>12258</v>
       </c>
       <c r="DS29" s="3">
         <v>12013</v>
       </c>
       <c r="DT29" s="3">
         <v>245</v>
       </c>
@@ -16722,51 +16173,51 @@
       <c r="AG30" s="5">
         <v>0.34</v>
       </c>
       <c r="AH30" s="2">
         <v>92.4</v>
       </c>
       <c r="AI30" s="2">
         <v>1410</v>
       </c>
       <c r="AJ30" s="6">
         <v>6346</v>
       </c>
       <c r="AK30" s="6">
         <v>816</v>
       </c>
       <c r="AL30" s="6">
         <v>4956</v>
       </c>
       <c r="AM30" s="6">
         <v>108</v>
       </c>
       <c r="AN30" s="8">
         <v>1390</v>
       </c>
       <c r="AO30" s="2">
-        <v>74.5</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="AP30" s="2">
         <v>21.9</v>
       </c>
       <c r="AQ30" s="7">
         <v>2171</v>
       </c>
       <c r="AR30" s="2">
         <v>34.200000000000003</v>
       </c>
       <c r="AS30" s="3">
         <v>1283</v>
       </c>
       <c r="AT30" s="5">
         <v>1.19</v>
       </c>
       <c r="AU30" s="3">
         <v>335</v>
       </c>
       <c r="AV30" s="3">
         <v>261</v>
       </c>
       <c r="AW30" s="3">
         <v>38</v>
       </c>
@@ -16938,60 +16389,60 @@
       <c r="DA30" s="3">
         <v>15136</v>
       </c>
       <c r="DB30" s="3">
         <v>962</v>
       </c>
       <c r="DC30" s="3">
         <v>314</v>
       </c>
       <c r="DD30" s="3">
         <v>8165</v>
       </c>
       <c r="DE30" s="3">
         <v>5530</v>
       </c>
       <c r="DF30" s="3">
         <v>2635</v>
       </c>
       <c r="DG30" s="3">
         <v>7097</v>
       </c>
       <c r="DH30" s="3">
         <v>4941</v>
       </c>
       <c r="DI30" s="3">
-        <v>2158</v>
+        <v>2156</v>
       </c>
       <c r="DJ30" s="7">
         <v>1068</v>
       </c>
       <c r="DK30" s="7">
         <v>589</v>
       </c>
       <c r="DL30" s="7">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="DM30" s="3">
         <v>816</v>
       </c>
       <c r="DN30" s="3">
         <v>15</v>
       </c>
       <c r="DO30" s="7">
         <v>1869</v>
       </c>
       <c r="DP30" s="3">
         <v>23887</v>
       </c>
       <c r="DQ30" s="3">
         <v>8855</v>
       </c>
       <c r="DR30" s="3">
         <v>7090</v>
       </c>
       <c r="DS30" s="3">
         <v>6956</v>
       </c>
       <c r="DT30" s="3">
         <v>134</v>
       </c>
@@ -17338,51 +16789,51 @@
       <c r="AG31" s="5">
         <v>0.6</v>
       </c>
       <c r="AH31" s="2">
         <v>88</v>
       </c>
       <c r="AI31" s="2">
         <v>1832.7</v>
       </c>
       <c r="AJ31" s="6">
         <v>8044</v>
       </c>
       <c r="AK31" s="6">
         <v>801</v>
       </c>
       <c r="AL31" s="6">
         <v>5614</v>
       </c>
       <c r="AM31" s="6">
         <v>154</v>
       </c>
       <c r="AN31" s="8">
         <v>2430</v>
       </c>
       <c r="AO31" s="2">
-        <v>105.4</v>
+        <v>105.5</v>
       </c>
       <c r="AP31" s="2">
         <v>30.2</v>
       </c>
       <c r="AQ31" s="7">
         <v>3255</v>
       </c>
       <c r="AR31" s="2">
         <v>40.5</v>
       </c>
       <c r="AS31" s="3">
         <v>807</v>
       </c>
       <c r="AT31" s="5">
         <v>2.12</v>
       </c>
       <c r="AU31" s="3">
         <v>516</v>
       </c>
       <c r="AV31" s="3">
         <v>640</v>
       </c>
       <c r="AW31" s="3">
         <v>57</v>
       </c>
@@ -17545,69 +16996,69 @@
       <c r="CX31" s="2">
         <v>0.1</v>
       </c>
       <c r="CY31" s="2">
         <v>9</v>
       </c>
       <c r="CZ31" s="2">
         <v>30.1</v>
       </c>
       <c r="DA31" s="3">
         <v>21231</v>
       </c>
       <c r="DB31" s="3">
         <v>29</v>
       </c>
       <c r="DC31" s="3">
         <v>420</v>
       </c>
       <c r="DD31" s="3">
         <v>8894</v>
       </c>
       <c r="DE31" s="3">
         <v>7243</v>
       </c>
       <c r="DF31" s="3">
-        <v>1653</v>
+        <v>1651</v>
       </c>
       <c r="DG31" s="3">
         <v>7368</v>
       </c>
       <c r="DH31" s="3">
         <v>5590</v>
       </c>
       <c r="DI31" s="3">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="DJ31" s="7">
         <v>1526</v>
       </c>
       <c r="DK31" s="7">
         <v>1653</v>
       </c>
       <c r="DL31" s="7">
-        <v>-124</v>
+        <v>-127</v>
       </c>
       <c r="DM31" s="3">
         <v>801</v>
       </c>
       <c r="DN31" s="3">
         <v>24</v>
       </c>
       <c r="DO31" s="7">
         <v>2303</v>
       </c>
       <c r="DP31" s="3">
         <v>14850</v>
       </c>
       <c r="DQ31" s="3">
         <v>6891</v>
       </c>
       <c r="DR31" s="3">
         <v>4855</v>
       </c>
       <c r="DS31" s="3">
         <v>4598</v>
       </c>
       <c r="DT31" s="3">
         <v>257</v>
       </c>
@@ -17954,51 +17405,51 @@
       <c r="AG32" s="5">
         <v>0.49</v>
       </c>
       <c r="AH32" s="2">
         <v>90.4</v>
       </c>
       <c r="AI32" s="2">
         <v>1088.0999999999999</v>
       </c>
       <c r="AJ32" s="6">
         <v>6684</v>
       </c>
       <c r="AK32" s="6">
         <v>632</v>
       </c>
       <c r="AL32" s="6">
         <v>5335</v>
       </c>
       <c r="AM32" s="6">
         <v>107</v>
       </c>
       <c r="AN32" s="8">
         <v>1349</v>
       </c>
       <c r="AO32" s="2">
-        <v>79.900000000000006</v>
+        <v>79.7</v>
       </c>
       <c r="AP32" s="2">
         <v>20.2</v>
       </c>
       <c r="AQ32" s="7">
         <v>2255</v>
       </c>
       <c r="AR32" s="2">
         <v>33.700000000000003</v>
       </c>
       <c r="AS32" s="3">
         <v>1184</v>
       </c>
       <c r="AT32" s="5">
         <v>1.3</v>
       </c>
       <c r="AU32" s="3">
         <v>312</v>
       </c>
       <c r="AV32" s="3">
         <v>263</v>
       </c>
       <c r="AW32" s="3">
         <v>32</v>
       </c>
@@ -18161,69 +17612,69 @@
       <c r="CX32" s="2">
         <v>0</v>
       </c>
       <c r="CY32" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CZ32" s="2">
         <v>6.3</v>
       </c>
       <c r="DA32" s="3">
         <v>17613</v>
       </c>
       <c r="DB32" s="3">
         <v>266</v>
       </c>
       <c r="DC32" s="3">
         <v>496</v>
       </c>
       <c r="DD32" s="3">
         <v>7121</v>
       </c>
       <c r="DE32" s="3">
         <v>6052</v>
       </c>
       <c r="DF32" s="3">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="DG32" s="3">
         <v>6045</v>
       </c>
       <c r="DH32" s="3">
         <v>5320</v>
       </c>
       <c r="DI32" s="3">
         <v>725</v>
       </c>
       <c r="DJ32" s="7">
         <v>1076</v>
       </c>
       <c r="DK32" s="7">
         <v>732</v>
       </c>
       <c r="DL32" s="7">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="DM32" s="3">
         <v>632</v>
       </c>
       <c r="DN32" s="3">
         <v>15</v>
       </c>
       <c r="DO32" s="7">
         <v>1693</v>
       </c>
       <c r="DP32" s="3">
         <v>14573</v>
       </c>
       <c r="DQ32" s="3">
         <v>6659</v>
       </c>
       <c r="DR32" s="3">
         <v>5003</v>
       </c>
       <c r="DS32" s="3">
         <v>4929</v>
       </c>
       <c r="DT32" s="3">
         <v>74</v>
       </c>
@@ -18777,69 +18228,69 @@
       <c r="CX33" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CY33" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CZ33" s="2">
         <v>56.5</v>
       </c>
       <c r="DA33" s="3">
         <v>10841</v>
       </c>
       <c r="DB33" s="3">
         <v>1677</v>
       </c>
       <c r="DC33" s="3">
         <v>108</v>
       </c>
       <c r="DD33" s="3">
         <v>8589</v>
       </c>
       <c r="DE33" s="3">
         <v>4404</v>
       </c>
       <c r="DF33" s="3">
-        <v>4184</v>
+        <v>4185</v>
       </c>
       <c r="DG33" s="3">
         <v>7530</v>
       </c>
       <c r="DH33" s="3">
         <v>4521</v>
       </c>
       <c r="DI33" s="3">
         <v>3009</v>
       </c>
       <c r="DJ33" s="7">
         <v>1059</v>
       </c>
       <c r="DK33" s="7">
         <v>-117</v>
       </c>
       <c r="DL33" s="7">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="DM33" s="3">
         <v>961</v>
       </c>
       <c r="DN33" s="3">
         <v>3</v>
       </c>
       <c r="DO33" s="7">
         <v>2017</v>
       </c>
       <c r="DP33" s="3">
         <v>47474</v>
       </c>
       <c r="DQ33" s="3">
         <v>12710</v>
       </c>
       <c r="DR33" s="3">
         <v>11549</v>
       </c>
       <c r="DS33" s="3">
         <v>11487</v>
       </c>
       <c r="DT33" s="3">
         <v>62</v>
       </c>
@@ -20009,69 +19460,69 @@
       <c r="CX35" s="2">
         <v>0</v>
       </c>
       <c r="CY35" s="2">
         <v>9.5</v>
       </c>
       <c r="CZ35" s="2">
         <v>9.4</v>
       </c>
       <c r="DA35" s="3">
         <v>7926</v>
       </c>
       <c r="DB35" s="3">
         <v>1515</v>
       </c>
       <c r="DC35" s="3">
         <v>577</v>
       </c>
       <c r="DD35" s="3">
         <v>11573</v>
       </c>
       <c r="DE35" s="3">
         <v>3203</v>
       </c>
       <c r="DF35" s="3">
-        <v>8372</v>
+        <v>8370</v>
       </c>
       <c r="DG35" s="3">
         <v>10243</v>
       </c>
       <c r="DH35" s="3">
         <v>3683</v>
       </c>
       <c r="DI35" s="3">
         <v>6560</v>
       </c>
       <c r="DJ35" s="7">
         <v>1330</v>
       </c>
       <c r="DK35" s="7">
         <v>-480</v>
       </c>
       <c r="DL35" s="7">
-        <v>1812</v>
+        <v>1810</v>
       </c>
       <c r="DM35" s="3">
         <v>653</v>
       </c>
       <c r="DN35" s="3">
         <v>3</v>
       </c>
       <c r="DO35" s="7">
         <v>1980</v>
       </c>
       <c r="DP35" s="3">
         <v>30565</v>
       </c>
       <c r="DQ35" s="3">
         <v>14192</v>
       </c>
       <c r="DR35" s="3">
         <v>9490</v>
       </c>
       <c r="DS35" s="3">
         <v>9449</v>
       </c>
       <c r="DT35" s="3">
         <v>41</v>
       </c>
@@ -20625,60 +20076,60 @@
       <c r="CX36" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CY36" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CZ36" s="2">
         <v>12.4</v>
       </c>
       <c r="DA36" s="3">
         <v>8613</v>
       </c>
       <c r="DB36" s="3">
         <v>490</v>
       </c>
       <c r="DC36" s="3">
         <v>47</v>
       </c>
       <c r="DD36" s="3">
         <v>3577</v>
       </c>
       <c r="DE36" s="3">
         <v>3092</v>
       </c>
       <c r="DF36" s="3">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="DG36" s="3">
         <v>3446</v>
       </c>
       <c r="DH36" s="3">
         <v>3103</v>
       </c>
       <c r="DI36" s="3">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="DJ36" s="7">
         <v>131</v>
       </c>
       <c r="DK36" s="7">
         <v>-11</v>
       </c>
       <c r="DL36" s="7">
         <v>142</v>
       </c>
       <c r="DM36" s="3">
         <v>610</v>
       </c>
       <c r="DN36" s="3">
         <v>8</v>
       </c>
       <c r="DO36" s="7">
         <v>733</v>
       </c>
       <c r="DP36" s="3">
         <v>16881</v>
       </c>
       <c r="DQ36" s="3">
         <v>6935</v>
       </c>
@@ -21034,51 +20485,51 @@
       <c r="AG37" s="5">
         <v>0.65</v>
       </c>
       <c r="AH37" s="2">
         <v>86.5</v>
       </c>
       <c r="AI37" s="2">
         <v>659.7</v>
       </c>
       <c r="AJ37" s="6">
         <v>5831</v>
       </c>
       <c r="AK37" s="6">
         <v>433</v>
       </c>
       <c r="AL37" s="6">
         <v>5426</v>
       </c>
       <c r="AM37" s="6">
         <v>70</v>
       </c>
       <c r="AN37" s="8">
         <v>405</v>
       </c>
       <c r="AO37" s="2">
-        <v>140.1</v>
+        <v>141.1</v>
       </c>
       <c r="AP37" s="2">
         <v>6.9</v>
       </c>
       <c r="AQ37" s="7">
         <v>1453</v>
       </c>
       <c r="AR37" s="2">
         <v>24.9</v>
       </c>
       <c r="AS37" s="3">
         <v>1005</v>
       </c>
       <c r="AT37" s="5">
         <v>1.9</v>
       </c>
       <c r="AU37" s="3">
         <v>133</v>
       </c>
       <c r="AV37" s="3">
         <v>132</v>
       </c>
       <c r="AW37" s="3">
         <v>25</v>
       </c>
@@ -21241,69 +20692,69 @@
       <c r="CX37" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CY37" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CZ37" s="2">
         <v>17.8</v>
       </c>
       <c r="DA37" s="3">
         <v>7670</v>
       </c>
       <c r="DB37" s="3">
         <v>70</v>
       </c>
       <c r="DC37" s="3" t="s">
         <v>268</v>
       </c>
       <c r="DD37" s="3">
         <v>5615</v>
       </c>
       <c r="DE37" s="3">
         <v>5398</v>
       </c>
       <c r="DF37" s="3">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="DG37" s="3">
         <v>5759</v>
       </c>
       <c r="DH37" s="3">
         <v>5424</v>
       </c>
       <c r="DI37" s="3">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="DJ37" s="7">
         <v>-144</v>
       </c>
       <c r="DK37" s="7">
         <v>-26</v>
       </c>
       <c r="DL37" s="7">
-        <v>-116</v>
+        <v>-118</v>
       </c>
       <c r="DM37" s="3">
         <v>433</v>
       </c>
       <c r="DN37" s="3">
         <v>2</v>
       </c>
       <c r="DO37" s="7">
         <v>287</v>
       </c>
       <c r="DP37" s="3">
         <v>8626</v>
       </c>
       <c r="DQ37" s="3">
         <v>4862</v>
       </c>
       <c r="DR37" s="3">
         <v>2411</v>
       </c>
       <c r="DS37" s="3">
         <v>2222</v>
       </c>
       <c r="DT37" s="3">
         <v>189</v>
       </c>
@@ -21650,51 +21101,51 @@
       <c r="AG38" s="5">
         <v>0.35</v>
       </c>
       <c r="AH38" s="2">
         <v>86.1</v>
       </c>
       <c r="AI38" s="2">
         <v>707</v>
       </c>
       <c r="AJ38" s="6">
         <v>4392</v>
       </c>
       <c r="AK38" s="6">
         <v>891</v>
       </c>
       <c r="AL38" s="6">
         <v>3879</v>
       </c>
       <c r="AM38" s="6">
         <v>69</v>
       </c>
       <c r="AN38" s="8">
         <v>513</v>
       </c>
       <c r="AO38" s="2">
-        <v>65.2</v>
+        <v>65.3</v>
       </c>
       <c r="AP38" s="2">
         <v>11.7</v>
       </c>
       <c r="AQ38" s="7">
         <v>1062</v>
       </c>
       <c r="AR38" s="2">
         <v>24.2</v>
       </c>
       <c r="AS38" s="3">
         <v>1140</v>
       </c>
       <c r="AT38" s="5">
         <v>1</v>
       </c>
       <c r="AU38" s="3">
         <v>133</v>
       </c>
       <c r="AV38" s="3">
         <v>116</v>
       </c>
       <c r="AW38" s="3">
         <v>17</v>
       </c>
@@ -21857,69 +21308,69 @@
       <c r="CX38" s="2" t="s">
         <v>268</v>
       </c>
       <c r="CY38" s="2">
         <v>49.8</v>
       </c>
       <c r="CZ38" s="2">
         <v>33.1</v>
       </c>
       <c r="DA38" s="3">
         <v>7424</v>
       </c>
       <c r="DB38" s="3">
         <v>2776</v>
       </c>
       <c r="DC38" s="3">
         <v>158</v>
       </c>
       <c r="DD38" s="3">
         <v>4413</v>
       </c>
       <c r="DE38" s="3">
         <v>3501</v>
       </c>
       <c r="DF38" s="3">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="DG38" s="3">
         <v>4499</v>
       </c>
       <c r="DH38" s="3">
         <v>3860</v>
       </c>
       <c r="DI38" s="3">
         <v>639</v>
       </c>
       <c r="DJ38" s="7">
         <v>-86</v>
       </c>
       <c r="DK38" s="7">
         <v>-359</v>
       </c>
       <c r="DL38" s="7">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="DM38" s="3">
         <v>891</v>
       </c>
       <c r="DN38" s="3">
         <v>19</v>
       </c>
       <c r="DO38" s="7">
         <v>786</v>
       </c>
       <c r="DP38" s="3">
         <v>12432</v>
       </c>
       <c r="DQ38" s="3">
         <v>5444</v>
       </c>
       <c r="DR38" s="3">
         <v>4181</v>
       </c>
       <c r="DS38" s="3">
         <v>4122</v>
       </c>
       <c r="DT38" s="3">
         <v>59</v>
       </c>