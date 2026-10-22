--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF204B2B-6C92-42B5-8E34-BAD999C0DBD0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B06BA927-E97A-43A3-9DAC-25430934FE8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{EA590668-6BC8-4859-8232-45C59FC08AEA}"/>
   </bookViews>
   <sheets>
     <sheet name="004" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'004'!$A$1:$IP$61</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'004'!$A:$J,'004'!$1:$13</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1524" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1524" uniqueCount="331">
   <si>
     <t>100.0ha以上</t>
     <rPh sb="7" eb="9">
       <t>イジョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>50.0～100.0</t>
   </si>
   <si>
     <t>30.0～50.0</t>
   </si>
   <si>
     <t>20.0～30.0</t>
   </si>
   <si>
     <t>15.0～20.0</t>
   </si>
   <si>
     <t>10.0～15.0</t>
   </si>
   <si>
     <t>5.0～10.0</t>
   </si>
@@ -3487,50 +3487,53 @@
       <t>ダイズ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>注：1)は、有形固定資産のうち農業の金額であり、無形固定資産及び投資・外部出資のうち農業の金額は含まない。</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>流動資産</t>
     <rPh sb="0" eb="2">
       <t>リュウドウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シサン</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>現金・
 預金等</t>
   </si>
   <si>
     <t>x</t>
     <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>x</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="\(0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;△&quot;?,??0;0;@"/>
     <numFmt numFmtId="178" formatCode="#,##0.0;&quot;△&quot;?,??0.0;0.0;@"/>
     <numFmt numFmtId="179" formatCode="#,##0.00;&quot;△&quot;?,??0.00;0.00;@"/>
     <numFmt numFmtId="180" formatCode="#,##0;&quot;△&quot;#,##0;0;@"/>
   </numFmts>
   <fonts count="26">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
@@ -4614,355 +4617,355 @@
     <xf numFmtId="176" fontId="15" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...273 lines deleted...]
-      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="43" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="42" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="21">
     <cellStyle name="Normal 4" xfId="11" xr:uid="{A709902B-97BB-45CA-B18C-1172D7D07990}"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{156915A2-71B4-4F9A-8130-8657FD661AE7}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{B97D8543-E8DF-4430-9783-F9353A1C9057}"/>
     <cellStyle name="標準 2 2 2" xfId="16" xr:uid="{09EAA072-8CA4-4BDF-A117-A5AB1B0C0483}"/>
     <cellStyle name="標準 2 3" xfId="10" xr:uid="{F9E4AC65-48C7-4A99-B8B4-848CEF33E636}"/>
     <cellStyle name="標準 2 5" xfId="12" xr:uid="{689FB79D-9912-4C45-BEDA-E9C975F69429}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{A2BF6FE3-EA12-474E-8751-7E05B1A0C8EA}"/>
     <cellStyle name="標準 3 2" xfId="13" xr:uid="{C0DB57EC-8E2D-4CE3-BF73-57F550634BB9}"/>
     <cellStyle name="標準 4" xfId="4" xr:uid="{95CA4B71-EEDE-4E38-8F3F-0574BCF6ACC4}"/>
     <cellStyle name="標準 4 2" xfId="5" xr:uid="{A5B868CC-98DD-40BB-86FB-F397CC174D7A}"/>
     <cellStyle name="標準 4 3" xfId="14" xr:uid="{D194B740-24A1-4AC7-9D28-61E591DFCD08}"/>
     <cellStyle name="標準 5" xfId="7" xr:uid="{449373A6-EF96-4B0D-B176-FA438B5B6719}"/>
     <cellStyle name="標準 5 2" xfId="8" xr:uid="{F5F33B7B-B96E-476F-8BD6-D91FED556F5C}"/>
     <cellStyle name="標準 5 3" xfId="17" xr:uid="{715714A3-41A8-4529-A35F-9B9FFF60D043}"/>
     <cellStyle name="標準 5 3 2" xfId="20" xr:uid="{7A8AF025-DD91-4B74-9EA2-A7C3E4D26A17}"/>
     <cellStyle name="標準 5 4" xfId="15" xr:uid="{25544F5B-0802-47FB-9680-B7341F1F251C}"/>
     <cellStyle name="標準 5 5" xfId="18" xr:uid="{88746BEF-4B66-44D7-BAFF-E59392706F3E}"/>
     <cellStyle name="標準 6" xfId="9" xr:uid="{9B2CE77C-80CE-4050-847C-F5D064FD50B0}"/>
     <cellStyle name="標準 6 2" xfId="19" xr:uid="{3BA3B190-97B8-458C-8C63-4FCE91992636}"/>
   </cellStyles>
@@ -5300,617 +5303,66 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C95D2265-50B7-4276-BA4D-9261BFD6A96B}">
-  <dimension ref="A1:MN63"/>
+  <dimension ref="A1:IQ63"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="9" width="2.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="5.28515625" style="3" customWidth="1"/>
     <col min="11" max="249" width="10.7109375" style="2" customWidth="1"/>
     <col min="250" max="250" width="5.28515625" style="2" customWidth="1"/>
-    <col min="251" max="481" width="9.140625" style="2"/>
-[...550 lines deleted...]
-    <col min="16210" max="16384" width="9.140625" style="2"/>
+    <col min="251" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:250" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="13" t="s">
         <v>148</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="14"/>
     </row>
     <row r="2" spans="1:250" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>181</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
@@ -6193,359 +5645,359 @@
       <c r="HS7" s="27"/>
       <c r="HT7" s="27"/>
       <c r="HU7" s="27"/>
       <c r="HV7" s="27"/>
       <c r="HW7" s="27"/>
       <c r="HX7" s="27"/>
       <c r="HY7" s="27"/>
       <c r="HZ7" s="27"/>
       <c r="IA7" s="27"/>
       <c r="IB7" s="27"/>
       <c r="IC7" s="27"/>
       <c r="ID7" s="27"/>
       <c r="IE7" s="27"/>
       <c r="IF7" s="27"/>
       <c r="IG7" s="27"/>
       <c r="IH7" s="27"/>
       <c r="II7" s="27"/>
       <c r="IJ7" s="27"/>
       <c r="IK7" s="27"/>
       <c r="IL7" s="27"/>
       <c r="IM7" s="27"/>
       <c r="IN7" s="27"/>
       <c r="IO7" s="27"/>
     </row>
     <row r="8" spans="1:250" s="34" customFormat="1" ht="16.5" customHeight="1" thickTop="1">
-      <c r="A8" s="184" t="s">
+      <c r="A8" s="209" t="s">
         <v>138</v>
       </c>
-      <c r="B8" s="184"/>
-[...8 lines deleted...]
-      <c r="K8" s="130" t="s">
+      <c r="B8" s="209"/>
+      <c r="C8" s="209"/>
+      <c r="D8" s="209"/>
+      <c r="E8" s="209"/>
+      <c r="F8" s="209"/>
+      <c r="G8" s="209"/>
+      <c r="H8" s="209"/>
+      <c r="I8" s="209"/>
+      <c r="J8" s="210"/>
+      <c r="K8" s="164" t="s">
         <v>150</v>
       </c>
-      <c r="L8" s="130" t="s">
+      <c r="L8" s="164" t="s">
         <v>137</v>
       </c>
-      <c r="M8" s="161" t="s">
+      <c r="M8" s="166" t="s">
         <v>202</v>
       </c>
       <c r="N8" s="136"/>
-      <c r="O8" s="162"/>
-      <c r="P8" s="130" t="s">
+      <c r="O8" s="165"/>
+      <c r="P8" s="164" t="s">
         <v>269</v>
       </c>
-      <c r="Q8" s="130" t="s">
+      <c r="Q8" s="164" t="s">
         <v>136</v>
       </c>
-      <c r="R8" s="130" t="s">
+      <c r="R8" s="164" t="s">
         <v>135</v>
       </c>
-      <c r="S8" s="159" t="s">
+      <c r="S8" s="199" t="s">
         <v>210</v>
       </c>
-      <c r="T8" s="130" t="s">
+      <c r="T8" s="164" t="s">
         <v>211</v>
       </c>
-      <c r="U8" s="130" t="s">
+      <c r="U8" s="164" t="s">
         <v>212</v>
       </c>
-      <c r="V8" s="130" t="s">
+      <c r="V8" s="164" t="s">
         <v>213</v>
       </c>
-      <c r="W8" s="130" t="s">
+      <c r="W8" s="164" t="s">
         <v>214</v>
       </c>
-      <c r="X8" s="131" t="s">
+      <c r="X8" s="213" t="s">
         <v>215</v>
       </c>
-      <c r="Y8" s="182" t="s">
+      <c r="Y8" s="207" t="s">
         <v>157</v>
       </c>
-      <c r="Z8" s="160" t="s">
+      <c r="Z8" s="208" t="s">
         <v>159</v>
       </c>
-      <c r="AA8" s="161" t="s">
+      <c r="AA8" s="166" t="s">
         <v>134</v>
       </c>
       <c r="AB8" s="136"/>
       <c r="AC8" s="136"/>
       <c r="AD8" s="136"/>
       <c r="AE8" s="136"/>
       <c r="AF8" s="136"/>
       <c r="AG8" s="136"/>
-      <c r="AH8" s="162"/>
-      <c r="AI8" s="161" t="s">
+      <c r="AH8" s="165"/>
+      <c r="AI8" s="166" t="s">
         <v>133</v>
       </c>
       <c r="AJ8" s="136"/>
       <c r="AK8" s="136"/>
       <c r="AL8" s="136"/>
-      <c r="AM8" s="162"/>
-      <c r="AN8" s="161" t="s">
+      <c r="AM8" s="165"/>
+      <c r="AN8" s="166" t="s">
         <v>132</v>
       </c>
       <c r="AO8" s="137"/>
-      <c r="AP8" s="170" t="s">
+      <c r="AP8" s="158" t="s">
         <v>131</v>
       </c>
-      <c r="AQ8" s="171"/>
-[...3 lines deleted...]
-      <c r="AU8" s="159" t="s">
+      <c r="AQ8" s="159"/>
+      <c r="AR8" s="159"/>
+      <c r="AS8" s="159"/>
+      <c r="AT8" s="160"/>
+      <c r="AU8" s="199" t="s">
         <v>217</v>
       </c>
-      <c r="AV8" s="130" t="s">
+      <c r="AV8" s="164" t="s">
         <v>218</v>
       </c>
-      <c r="AW8" s="160" t="s">
+      <c r="AW8" s="208" t="s">
         <v>157</v>
       </c>
-      <c r="AX8" s="160" t="s">
+      <c r="AX8" s="208" t="s">
         <v>158</v>
       </c>
-      <c r="AY8" s="161" t="s">
+      <c r="AY8" s="166" t="s">
         <v>130</v>
       </c>
-      <c r="AZ8" s="162"/>
-      <c r="BA8" s="161" t="s">
+      <c r="AZ8" s="165"/>
+      <c r="BA8" s="166" t="s">
         <v>129</v>
       </c>
       <c r="BB8" s="136"/>
-      <c r="BC8" s="162"/>
-      <c r="BD8" s="161" t="s">
+      <c r="BC8" s="165"/>
+      <c r="BD8" s="166" t="s">
         <v>128</v>
       </c>
       <c r="BE8" s="136"/>
       <c r="BF8" s="137"/>
-      <c r="BG8" s="176" t="s">
+      <c r="BG8" s="173" t="s">
         <v>127</v>
       </c>
-      <c r="BH8" s="177"/>
-[...5 lines deleted...]
-      <c r="BN8" s="178"/>
+      <c r="BH8" s="174"/>
+      <c r="BI8" s="174"/>
+      <c r="BJ8" s="174"/>
+      <c r="BK8" s="174"/>
+      <c r="BL8" s="174"/>
+      <c r="BM8" s="174"/>
+      <c r="BN8" s="175"/>
       <c r="BO8" s="135" t="s">
         <v>202</v>
       </c>
       <c r="BP8" s="136"/>
       <c r="BQ8" s="136"/>
       <c r="BR8" s="136"/>
       <c r="BS8" s="136"/>
       <c r="BT8" s="136"/>
       <c r="BU8" s="136"/>
-      <c r="BV8" s="162"/>
+      <c r="BV8" s="165"/>
       <c r="BW8" s="135" t="s">
         <v>126</v>
       </c>
       <c r="BX8" s="136"/>
       <c r="BY8" s="137"/>
-      <c r="BZ8" s="176" t="s">
+      <c r="BZ8" s="173" t="s">
         <v>125</v>
       </c>
-      <c r="CA8" s="177"/>
-[...6 lines deleted...]
-      <c r="CH8" s="170" t="s">
+      <c r="CA8" s="174"/>
+      <c r="CB8" s="174"/>
+      <c r="CC8" s="174"/>
+      <c r="CD8" s="174"/>
+      <c r="CE8" s="174"/>
+      <c r="CF8" s="174"/>
+      <c r="CG8" s="175"/>
+      <c r="CH8" s="158" t="s">
         <v>208</v>
       </c>
-      <c r="CI8" s="171"/>
-[...5 lines deleted...]
-      <c r="CO8" s="172"/>
+      <c r="CI8" s="159"/>
+      <c r="CJ8" s="159"/>
+      <c r="CK8" s="159"/>
+      <c r="CL8" s="159"/>
+      <c r="CM8" s="159"/>
+      <c r="CN8" s="159"/>
+      <c r="CO8" s="160"/>
       <c r="CP8" s="135" t="s">
         <v>124</v>
       </c>
       <c r="CQ8" s="136"/>
       <c r="CR8" s="136"/>
       <c r="CS8" s="136"/>
       <c r="CT8" s="136"/>
-      <c r="CU8" s="162"/>
-      <c r="CV8" s="130" t="s">
+      <c r="CU8" s="165"/>
+      <c r="CV8" s="164" t="s">
         <v>221</v>
       </c>
-      <c r="CW8" s="208" t="s">
+      <c r="CW8" s="171" t="s">
         <v>123</v>
       </c>
-      <c r="CX8" s="209"/>
-[...19 lines deleted...]
-      <c r="DR8" s="219" t="s">
+      <c r="CX8" s="129"/>
+      <c r="CY8" s="129"/>
+      <c r="CZ8" s="129"/>
+      <c r="DA8" s="129"/>
+      <c r="DB8" s="129"/>
+      <c r="DC8" s="129"/>
+      <c r="DD8" s="129"/>
+      <c r="DE8" s="129"/>
+      <c r="DF8" s="129"/>
+      <c r="DG8" s="129"/>
+      <c r="DH8" s="129"/>
+      <c r="DI8" s="129"/>
+      <c r="DJ8" s="129"/>
+      <c r="DK8" s="129"/>
+      <c r="DL8" s="129"/>
+      <c r="DM8" s="129"/>
+      <c r="DN8" s="129"/>
+      <c r="DO8" s="129"/>
+      <c r="DP8" s="129"/>
+      <c r="DQ8" s="172"/>
+      <c r="DR8" s="128" t="s">
         <v>236</v>
       </c>
-      <c r="DS8" s="209"/>
-      <c r="DT8" s="220"/>
+      <c r="DS8" s="129"/>
+      <c r="DT8" s="130"/>
       <c r="DU8" s="135" t="s">
         <v>122</v>
       </c>
       <c r="DV8" s="136"/>
       <c r="DW8" s="136"/>
       <c r="DX8" s="136"/>
       <c r="DY8" s="136"/>
       <c r="DZ8" s="136"/>
       <c r="EA8" s="137"/>
       <c r="EB8" s="135" t="s">
         <v>238</v>
       </c>
       <c r="EC8" s="136"/>
       <c r="ED8" s="136"/>
-      <c r="EE8" s="161" t="s">
+      <c r="EE8" s="166" t="s">
         <v>235</v>
       </c>
       <c r="EF8" s="136"/>
-      <c r="EG8" s="162"/>
-      <c r="EH8" s="161" t="s">
+      <c r="EG8" s="165"/>
+      <c r="EH8" s="166" t="s">
         <v>209</v>
       </c>
       <c r="EI8" s="136"/>
       <c r="EJ8" s="136"/>
       <c r="EK8" s="136"/>
-      <c r="EL8" s="128" t="s">
+      <c r="EL8" s="183" t="s">
         <v>233</v>
       </c>
-      <c r="EM8" s="161" t="s">
+      <c r="EM8" s="166" t="s">
         <v>232</v>
       </c>
       <c r="EN8" s="136"/>
-      <c r="EO8" s="162"/>
-      <c r="EP8" s="130" t="s">
+      <c r="EO8" s="165"/>
+      <c r="EP8" s="164" t="s">
         <v>195</v>
       </c>
-      <c r="EQ8" s="130" t="s">
+      <c r="EQ8" s="164" t="s">
         <v>194</v>
       </c>
-      <c r="ER8" s="130" t="s">
+      <c r="ER8" s="164" t="s">
         <v>193</v>
       </c>
-      <c r="ES8" s="128" t="s">
+      <c r="ES8" s="183" t="s">
         <v>197</v>
       </c>
-      <c r="ET8" s="128" t="s">
+      <c r="ET8" s="183" t="s">
         <v>196</v>
       </c>
-      <c r="EU8" s="130" t="s">
+      <c r="EU8" s="164" t="s">
         <v>198</v>
       </c>
-      <c r="EV8" s="130" t="s">
+      <c r="EV8" s="164" t="s">
         <v>229</v>
       </c>
-      <c r="EW8" s="131" t="s">
+      <c r="EW8" s="213" t="s">
         <v>222</v>
       </c>
       <c r="EX8" s="135" t="s">
         <v>121</v>
       </c>
       <c r="EY8" s="136"/>
       <c r="EZ8" s="136"/>
       <c r="FA8" s="136"/>
       <c r="FB8" s="136"/>
       <c r="FC8" s="136"/>
       <c r="FD8" s="136"/>
       <c r="FE8" s="136"/>
       <c r="FF8" s="136"/>
       <c r="FG8" s="136"/>
       <c r="FH8" s="136"/>
       <c r="FI8" s="136"/>
       <c r="FJ8" s="136"/>
       <c r="FK8" s="136"/>
       <c r="FL8" s="136"/>
       <c r="FM8" s="136"/>
       <c r="FN8" s="136"/>
       <c r="FO8" s="136"/>
       <c r="FP8" s="137"/>
       <c r="FQ8" s="135" t="s">
         <v>120</v>
       </c>
       <c r="FR8" s="136"/>
       <c r="FS8" s="136"/>
       <c r="FT8" s="136"/>
       <c r="FU8" s="136"/>
       <c r="FV8" s="136"/>
       <c r="FW8" s="137"/>
-      <c r="FX8" s="188" t="s">
+      <c r="FX8" s="200" t="s">
         <v>119</v>
       </c>
-      <c r="FY8" s="176" t="s">
+      <c r="FY8" s="173" t="s">
         <v>294</v>
       </c>
-      <c r="FZ8" s="177"/>
-[...3 lines deleted...]
-      <c r="GD8" s="198" t="s">
+      <c r="FZ8" s="174"/>
+      <c r="GA8" s="174"/>
+      <c r="GB8" s="174"/>
+      <c r="GC8" s="174"/>
+      <c r="GD8" s="195" t="s">
         <v>285</v>
       </c>
-      <c r="GE8" s="199"/>
-[...3 lines deleted...]
-      <c r="GI8" s="196" t="s">
+      <c r="GE8" s="196"/>
+      <c r="GF8" s="196"/>
+      <c r="GG8" s="196"/>
+      <c r="GH8" s="197"/>
+      <c r="GI8" s="168" t="s">
         <v>296</v>
       </c>
-      <c r="GJ8" s="197"/>
-[...1 lines deleted...]
-      <c r="GL8" s="196" t="s">
+      <c r="GJ8" s="169"/>
+      <c r="GK8" s="169"/>
+      <c r="GL8" s="168" t="s">
         <v>286</v>
       </c>
-      <c r="GM8" s="197"/>
-[...1 lines deleted...]
-      <c r="GO8" s="120" t="s">
+      <c r="GM8" s="169"/>
+      <c r="GN8" s="170"/>
+      <c r="GO8" s="190" t="s">
         <v>118</v>
       </c>
       <c r="GP8" s="29"/>
       <c r="GQ8" s="29"/>
       <c r="GR8" s="29"/>
       <c r="GS8" s="29"/>
       <c r="GT8" s="29"/>
       <c r="GU8" s="29"/>
       <c r="GV8" s="29"/>
       <c r="GW8" s="29"/>
       <c r="GX8" s="29"/>
       <c r="GY8" s="29"/>
       <c r="GZ8" s="29"/>
       <c r="HA8" s="29"/>
       <c r="HB8" s="29"/>
       <c r="HC8" s="29"/>
       <c r="HD8" s="29"/>
       <c r="HE8" s="29"/>
       <c r="HF8" s="29"/>
       <c r="HG8" s="29"/>
       <c r="HH8" s="29"/>
       <c r="HI8" s="29"/>
       <c r="HJ8" s="29"/>
       <c r="HK8" s="29"/>
       <c r="HL8" s="29"/>
@@ -6555,1767 +6007,1767 @@
       <c r="HP8" s="29"/>
       <c r="HQ8" s="29"/>
       <c r="HR8" s="30"/>
       <c r="HS8" s="29"/>
       <c r="HT8" s="31"/>
       <c r="HU8" s="32"/>
       <c r="HV8" s="30"/>
       <c r="HW8" s="30"/>
       <c r="HX8" s="30"/>
       <c r="HY8" s="30"/>
       <c r="HZ8" s="30"/>
       <c r="IA8" s="30"/>
       <c r="IB8" s="30"/>
       <c r="IC8" s="30"/>
       <c r="ID8" s="30"/>
       <c r="IE8" s="30"/>
       <c r="IF8" s="30"/>
       <c r="IG8" s="30"/>
       <c r="IH8" s="30"/>
       <c r="II8" s="30"/>
       <c r="IJ8" s="30"/>
       <c r="IK8" s="30"/>
       <c r="IL8" s="30"/>
       <c r="IM8" s="30"/>
       <c r="IN8" s="30"/>
-      <c r="IO8" s="120" t="s">
+      <c r="IO8" s="190" t="s">
         <v>117</v>
       </c>
       <c r="IP8" s="33"/>
     </row>
     <row r="9" spans="1:250" s="34" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A9" s="186"/>
-[...11 lines deleted...]
-      <c r="M9" s="156" t="s">
+      <c r="A9" s="211"/>
+      <c r="B9" s="211"/>
+      <c r="C9" s="211"/>
+      <c r="D9" s="211"/>
+      <c r="E9" s="211"/>
+      <c r="F9" s="211"/>
+      <c r="G9" s="211"/>
+      <c r="H9" s="211"/>
+      <c r="I9" s="211"/>
+      <c r="J9" s="212"/>
+      <c r="K9" s="132"/>
+      <c r="L9" s="132"/>
+      <c r="M9" s="133" t="s">
         <v>47</v>
       </c>
-      <c r="N9" s="126" t="s">
+      <c r="N9" s="131" t="s">
         <v>97</v>
       </c>
-      <c r="O9" s="126" t="s">
+      <c r="O9" s="131" t="s">
         <v>63</v>
       </c>
-      <c r="P9" s="127"/>
-[...10 lines deleted...]
-      <c r="AA9" s="126" t="s">
+      <c r="P9" s="132"/>
+      <c r="Q9" s="132"/>
+      <c r="R9" s="132"/>
+      <c r="S9" s="141"/>
+      <c r="T9" s="132"/>
+      <c r="U9" s="132"/>
+      <c r="V9" s="132"/>
+      <c r="W9" s="132"/>
+      <c r="X9" s="139"/>
+      <c r="Y9" s="193"/>
+      <c r="Z9" s="150"/>
+      <c r="AA9" s="131" t="s">
         <v>116</v>
       </c>
-      <c r="AB9" s="122" t="s">
+      <c r="AB9" s="149" t="s">
         <v>115</v>
       </c>
-      <c r="AC9" s="122" t="s">
+      <c r="AC9" s="149" t="s">
         <v>114</v>
       </c>
-      <c r="AD9" s="122" t="s">
+      <c r="AD9" s="149" t="s">
         <v>113</v>
       </c>
-      <c r="AE9" s="122" t="s">
+      <c r="AE9" s="149" t="s">
         <v>112</v>
       </c>
-      <c r="AF9" s="122" t="s">
+      <c r="AF9" s="149" t="s">
         <v>111</v>
       </c>
-      <c r="AG9" s="122" t="s">
+      <c r="AG9" s="149" t="s">
         <v>110</v>
       </c>
-      <c r="AH9" s="122" t="s">
+      <c r="AH9" s="149" t="s">
         <v>216</v>
       </c>
-      <c r="AI9" s="122" t="s">
+      <c r="AI9" s="149" t="s">
         <v>237</v>
       </c>
-      <c r="AJ9" s="122" t="s">
+      <c r="AJ9" s="149" t="s">
         <v>109</v>
       </c>
-      <c r="AK9" s="122" t="s">
+      <c r="AK9" s="149" t="s">
         <v>226</v>
       </c>
-      <c r="AL9" s="122" t="s">
+      <c r="AL9" s="149" t="s">
         <v>108</v>
       </c>
-      <c r="AM9" s="126" t="s">
+      <c r="AM9" s="131" t="s">
         <v>107</v>
       </c>
-      <c r="AN9" s="126" t="s">
+      <c r="AN9" s="131" t="s">
         <v>106</v>
       </c>
-      <c r="AO9" s="175" t="s">
+      <c r="AO9" s="138" t="s">
         <v>105</v>
       </c>
-      <c r="AP9" s="173" t="s">
+      <c r="AP9" s="167" t="s">
         <v>104</v>
       </c>
       <c r="AQ9" s="35"/>
-      <c r="AR9" s="157" t="s">
+      <c r="AR9" s="218" t="s">
         <v>103</v>
       </c>
       <c r="AS9" s="35"/>
-      <c r="AT9" s="126" t="s">
+      <c r="AT9" s="131" t="s">
         <v>102</v>
       </c>
-      <c r="AU9" s="134"/>
-[...3 lines deleted...]
-      <c r="AY9" s="156" t="s">
+      <c r="AU9" s="141"/>
+      <c r="AV9" s="132"/>
+      <c r="AW9" s="150"/>
+      <c r="AX9" s="150"/>
+      <c r="AY9" s="133" t="s">
         <v>101</v>
       </c>
-      <c r="AZ9" s="156" t="s">
+      <c r="AZ9" s="133" t="s">
         <v>100</v>
       </c>
-      <c r="BA9" s="122" t="s">
+      <c r="BA9" s="149" t="s">
         <v>227</v>
       </c>
-      <c r="BB9" s="122" t="s">
+      <c r="BB9" s="149" t="s">
         <v>174</v>
       </c>
-      <c r="BC9" s="126" t="s">
+      <c r="BC9" s="131" t="s">
         <v>175</v>
       </c>
-      <c r="BD9" s="122" t="s">
+      <c r="BD9" s="149" t="s">
         <v>228</v>
       </c>
-      <c r="BE9" s="122" t="s">
+      <c r="BE9" s="149" t="s">
         <v>176</v>
       </c>
-      <c r="BF9" s="175" t="s">
+      <c r="BF9" s="138" t="s">
         <v>177</v>
       </c>
-      <c r="BG9" s="133" t="s">
+      <c r="BG9" s="140" t="s">
         <v>207</v>
       </c>
-      <c r="BH9" s="126" t="s">
+      <c r="BH9" s="131" t="s">
         <v>97</v>
       </c>
-      <c r="BI9" s="140" t="s">
+      <c r="BI9" s="151" t="s">
         <v>63</v>
       </c>
-      <c r="BJ9" s="141"/>
-[...4 lines deleted...]
-      <c r="BO9" s="133" t="s">
+      <c r="BJ9" s="152"/>
+      <c r="BK9" s="152"/>
+      <c r="BL9" s="152"/>
+      <c r="BM9" s="152"/>
+      <c r="BN9" s="154"/>
+      <c r="BO9" s="140" t="s">
         <v>207</v>
       </c>
-      <c r="BP9" s="126" t="s">
+      <c r="BP9" s="131" t="s">
         <v>99</v>
       </c>
-      <c r="BQ9" s="140" t="s">
+      <c r="BQ9" s="151" t="s">
         <v>63</v>
       </c>
-      <c r="BR9" s="141"/>
-[...4 lines deleted...]
-      <c r="BW9" s="165" t="s">
+      <c r="BR9" s="152"/>
+      <c r="BS9" s="152"/>
+      <c r="BT9" s="152"/>
+      <c r="BU9" s="152"/>
+      <c r="BV9" s="154"/>
+      <c r="BW9" s="147" t="s">
         <v>47</v>
       </c>
-      <c r="BX9" s="126" t="s">
+      <c r="BX9" s="131" t="s">
         <v>220</v>
       </c>
-      <c r="BY9" s="175" t="s">
+      <c r="BY9" s="138" t="s">
         <v>98</v>
       </c>
-      <c r="BZ9" s="165" t="s">
+      <c r="BZ9" s="147" t="s">
         <v>207</v>
       </c>
-      <c r="CA9" s="126" t="s">
+      <c r="CA9" s="131" t="s">
         <v>97</v>
       </c>
-      <c r="CB9" s="167" t="s">
+      <c r="CB9" s="161" t="s">
         <v>63</v>
       </c>
-      <c r="CC9" s="168"/>
-[...4 lines deleted...]
-      <c r="CH9" s="133" t="s">
+      <c r="CC9" s="162"/>
+      <c r="CD9" s="162"/>
+      <c r="CE9" s="162"/>
+      <c r="CF9" s="162"/>
+      <c r="CG9" s="163"/>
+      <c r="CH9" s="140" t="s">
         <v>206</v>
       </c>
-      <c r="CI9" s="163" t="s">
+      <c r="CI9" s="214" t="s">
         <v>64</v>
       </c>
-      <c r="CJ9" s="167" t="s">
+      <c r="CJ9" s="161" t="s">
         <v>63</v>
       </c>
-      <c r="CK9" s="168"/>
-[...4 lines deleted...]
-      <c r="CP9" s="190" t="s">
+      <c r="CK9" s="162"/>
+      <c r="CL9" s="162"/>
+      <c r="CM9" s="162"/>
+      <c r="CN9" s="162"/>
+      <c r="CO9" s="163"/>
+      <c r="CP9" s="202" t="s">
         <v>47</v>
       </c>
       <c r="CQ9" s="35"/>
-      <c r="CR9" s="126" t="s">
+      <c r="CR9" s="131" t="s">
         <v>96</v>
       </c>
-      <c r="CS9" s="126" t="s">
+      <c r="CS9" s="131" t="s">
         <v>95</v>
       </c>
-      <c r="CT9" s="126" t="s">
+      <c r="CT9" s="131" t="s">
         <v>94</v>
       </c>
-      <c r="CU9" s="126" t="s">
+      <c r="CU9" s="131" t="s">
         <v>93</v>
       </c>
-      <c r="CV9" s="127"/>
-      <c r="CW9" s="133" t="s">
+      <c r="CV9" s="132"/>
+      <c r="CW9" s="140" t="s">
         <v>92</v>
       </c>
-      <c r="CX9" s="138" t="s">
+      <c r="CX9" s="156" t="s">
         <v>160</v>
       </c>
       <c r="CY9" s="36"/>
       <c r="CZ9" s="37"/>
       <c r="DA9" s="37"/>
       <c r="DB9" s="38"/>
-      <c r="DC9" s="138" t="s">
+      <c r="DC9" s="156" t="s">
         <v>162</v>
       </c>
       <c r="DD9" s="39"/>
-      <c r="DE9" s="126" t="s">
+      <c r="DE9" s="131" t="s">
         <v>268</v>
       </c>
-      <c r="DF9" s="203" t="s">
+      <c r="DF9" s="184" t="s">
         <v>164</v>
       </c>
       <c r="DG9" s="39"/>
-      <c r="DH9" s="143" t="s">
+      <c r="DH9" s="144" t="s">
         <v>259</v>
       </c>
-      <c r="DI9" s="144"/>
-[...1 lines deleted...]
-      <c r="DK9" s="126" t="s">
+      <c r="DI9" s="145"/>
+      <c r="DJ9" s="146"/>
+      <c r="DK9" s="131" t="s">
         <v>168</v>
       </c>
-      <c r="DL9" s="126" t="s">
+      <c r="DL9" s="131" t="s">
         <v>169</v>
       </c>
-      <c r="DM9" s="126" t="s">
+      <c r="DM9" s="131" t="s">
         <v>170</v>
       </c>
-      <c r="DN9" s="126" t="s">
+      <c r="DN9" s="131" t="s">
         <v>91</v>
       </c>
-      <c r="DO9" s="126" t="s">
+      <c r="DO9" s="131" t="s">
         <v>171</v>
       </c>
-      <c r="DP9" s="126" t="s">
+      <c r="DP9" s="131" t="s">
         <v>172</v>
       </c>
-      <c r="DQ9" s="126" t="s">
+      <c r="DQ9" s="131" t="s">
         <v>300</v>
       </c>
-      <c r="DR9" s="126" t="s">
+      <c r="DR9" s="131" t="s">
         <v>90</v>
       </c>
-      <c r="DS9" s="126" t="s">
+      <c r="DS9" s="131" t="s">
         <v>89</v>
       </c>
-      <c r="DT9" s="175" t="s">
+      <c r="DT9" s="138" t="s">
         <v>88</v>
       </c>
-      <c r="DU9" s="165" t="s">
+      <c r="DU9" s="147" t="s">
         <v>87</v>
       </c>
-      <c r="DV9" s="126" t="s">
+      <c r="DV9" s="131" t="s">
         <v>64</v>
       </c>
-      <c r="DW9" s="140" t="s">
+      <c r="DW9" s="151" t="s">
         <v>63</v>
       </c>
-      <c r="DX9" s="141"/>
-[...3 lines deleted...]
-      <c r="EB9" s="133" t="s">
+      <c r="DX9" s="152"/>
+      <c r="DY9" s="152"/>
+      <c r="DZ9" s="152"/>
+      <c r="EA9" s="153"/>
+      <c r="EB9" s="140" t="s">
         <v>46</v>
       </c>
-      <c r="EC9" s="156" t="s">
+      <c r="EC9" s="133" t="s">
         <v>86</v>
       </c>
-      <c r="ED9" s="126" t="s">
+      <c r="ED9" s="131" t="s">
         <v>270</v>
       </c>
-      <c r="EE9" s="126" t="s">
+      <c r="EE9" s="131" t="s">
         <v>242</v>
       </c>
-      <c r="EF9" s="156" t="s">
+      <c r="EF9" s="133" t="s">
         <v>86</v>
       </c>
-      <c r="EG9" s="126" t="s">
+      <c r="EG9" s="131" t="s">
         <v>270</v>
       </c>
-      <c r="EH9" s="126" t="s">
+      <c r="EH9" s="131" t="s">
         <v>46</v>
       </c>
-      <c r="EI9" s="148" t="s">
+      <c r="EI9" s="142" t="s">
         <v>234</v>
       </c>
       <c r="EJ9" s="40"/>
-      <c r="EK9" s="126" t="s">
+      <c r="EK9" s="131" t="s">
         <v>271</v>
       </c>
-      <c r="EL9" s="129"/>
-      <c r="EM9" s="126" t="s">
+      <c r="EL9" s="134"/>
+      <c r="EM9" s="131" t="s">
         <v>46</v>
       </c>
-      <c r="EN9" s="156" t="s">
+      <c r="EN9" s="133" t="s">
         <v>86</v>
       </c>
-      <c r="EO9" s="126" t="s">
+      <c r="EO9" s="131" t="s">
         <v>270</v>
       </c>
-      <c r="EP9" s="127"/>
-[...7 lines deleted...]
-      <c r="EX9" s="133" t="s">
+      <c r="EP9" s="132"/>
+      <c r="EQ9" s="132"/>
+      <c r="ER9" s="132"/>
+      <c r="ES9" s="134"/>
+      <c r="ET9" s="134"/>
+      <c r="EU9" s="132"/>
+      <c r="EV9" s="132"/>
+      <c r="EW9" s="139"/>
+      <c r="EX9" s="140" t="s">
         <v>173</v>
       </c>
-      <c r="EY9" s="216" t="s">
+      <c r="EY9" s="125" t="s">
         <v>327</v>
       </c>
       <c r="EZ9" s="118"/>
       <c r="FA9" s="118"/>
       <c r="FB9" s="118"/>
       <c r="FC9" s="118"/>
-      <c r="FD9" s="140" t="s">
+      <c r="FD9" s="151" t="s">
         <v>85</v>
       </c>
-      <c r="FE9" s="141"/>
-[...10 lines deleted...]
-      <c r="FP9" s="192" t="s">
+      <c r="FE9" s="152"/>
+      <c r="FF9" s="152"/>
+      <c r="FG9" s="152"/>
+      <c r="FH9" s="152"/>
+      <c r="FI9" s="152"/>
+      <c r="FJ9" s="152"/>
+      <c r="FK9" s="152"/>
+      <c r="FL9" s="152"/>
+      <c r="FM9" s="152"/>
+      <c r="FN9" s="152"/>
+      <c r="FO9" s="154"/>
+      <c r="FP9" s="176" t="s">
         <v>84</v>
       </c>
-      <c r="FQ9" s="190" t="s">
+      <c r="FQ9" s="202" t="s">
         <v>47</v>
       </c>
       <c r="FR9" s="39"/>
-      <c r="FS9" s="148" t="s">
+      <c r="FS9" s="142" t="s">
         <v>57</v>
       </c>
       <c r="FT9" s="40"/>
       <c r="FU9" s="40"/>
-      <c r="FV9" s="148" t="s">
+      <c r="FV9" s="142" t="s">
         <v>56</v>
       </c>
       <c r="FW9" s="40"/>
-      <c r="FX9" s="189"/>
-      <c r="FY9" s="133" t="s">
+      <c r="FX9" s="201"/>
+      <c r="FY9" s="140" t="s">
         <v>47</v>
       </c>
-      <c r="FZ9" s="194" t="s">
+      <c r="FZ9" s="217" t="s">
         <v>287</v>
       </c>
-      <c r="GA9" s="126" t="s">
+      <c r="GA9" s="131" t="s">
         <v>288</v>
       </c>
-      <c r="GB9" s="126" t="s">
+      <c r="GB9" s="131" t="s">
         <v>203</v>
       </c>
-      <c r="GC9" s="126" t="s">
+      <c r="GC9" s="131" t="s">
         <v>301</v>
       </c>
-      <c r="GD9" s="202" t="s">
+      <c r="GD9" s="198" t="s">
         <v>47</v>
       </c>
-      <c r="GE9" s="195" t="s">
+      <c r="GE9" s="194" t="s">
         <v>289</v>
       </c>
-      <c r="GF9" s="195" t="s">
+      <c r="GF9" s="194" t="s">
         <v>290</v>
       </c>
-      <c r="GG9" s="126" t="s">
+      <c r="GG9" s="131" t="s">
         <v>203</v>
       </c>
-      <c r="GH9" s="126" t="s">
+      <c r="GH9" s="131" t="s">
         <v>301</v>
       </c>
-      <c r="GI9" s="173" t="s">
+      <c r="GI9" s="167" t="s">
         <v>47</v>
       </c>
-      <c r="GJ9" s="126" t="s">
+      <c r="GJ9" s="131" t="s">
         <v>291</v>
       </c>
-      <c r="GK9" s="163" t="s">
+      <c r="GK9" s="214" t="s">
         <v>292</v>
       </c>
-      <c r="GL9" s="173" t="s">
+      <c r="GL9" s="167" t="s">
         <v>47</v>
       </c>
-      <c r="GM9" s="126" t="s">
+      <c r="GM9" s="131" t="s">
         <v>291</v>
       </c>
-      <c r="GN9" s="205" t="s">
+      <c r="GN9" s="188" t="s">
         <v>292</v>
       </c>
-      <c r="GO9" s="121"/>
-      <c r="GP9" s="143" t="s">
+      <c r="GO9" s="191"/>
+      <c r="GP9" s="144" t="s">
         <v>239</v>
       </c>
-      <c r="GQ9" s="144"/>
-[...25 lines deleted...]
-      <c r="HQ9" s="146" t="s">
+      <c r="GQ9" s="145"/>
+      <c r="GR9" s="145"/>
+      <c r="GS9" s="145"/>
+      <c r="GT9" s="145"/>
+      <c r="GU9" s="145"/>
+      <c r="GV9" s="145"/>
+      <c r="GW9" s="145"/>
+      <c r="GX9" s="145"/>
+      <c r="GY9" s="145"/>
+      <c r="GZ9" s="145"/>
+      <c r="HA9" s="145"/>
+      <c r="HB9" s="145"/>
+      <c r="HC9" s="145"/>
+      <c r="HD9" s="145"/>
+      <c r="HE9" s="145"/>
+      <c r="HF9" s="145"/>
+      <c r="HG9" s="145"/>
+      <c r="HH9" s="145"/>
+      <c r="HI9" s="145"/>
+      <c r="HJ9" s="145"/>
+      <c r="HK9" s="145"/>
+      <c r="HL9" s="145"/>
+      <c r="HM9" s="145"/>
+      <c r="HN9" s="145"/>
+      <c r="HO9" s="145"/>
+      <c r="HP9" s="146"/>
+      <c r="HQ9" s="178" t="s">
         <v>83</v>
       </c>
-      <c r="HR9" s="122" t="s">
+      <c r="HR9" s="149" t="s">
         <v>82</v>
       </c>
-      <c r="HS9" s="122" t="s">
+      <c r="HS9" s="149" t="s">
         <v>180</v>
       </c>
-      <c r="HT9" s="146" t="s">
+      <c r="HT9" s="178" t="s">
         <v>81</v>
       </c>
-      <c r="HU9" s="183" t="s">
+      <c r="HU9" s="193" t="s">
         <v>80</v>
       </c>
-      <c r="HV9" s="122" t="s">
+      <c r="HV9" s="149" t="s">
         <v>79</v>
       </c>
-      <c r="HW9" s="122" t="s">
+      <c r="HW9" s="149" t="s">
         <v>78</v>
       </c>
-      <c r="HX9" s="122" t="s">
+      <c r="HX9" s="149" t="s">
         <v>302</v>
       </c>
-      <c r="HY9" s="122" t="s">
+      <c r="HY9" s="149" t="s">
         <v>77</v>
       </c>
-      <c r="HZ9" s="122" t="s">
+      <c r="HZ9" s="149" t="s">
         <v>76</v>
       </c>
-      <c r="IA9" s="122" t="s">
+      <c r="IA9" s="149" t="s">
         <v>75</v>
       </c>
-      <c r="IB9" s="122" t="s">
+      <c r="IB9" s="149" t="s">
         <v>74</v>
       </c>
-      <c r="IC9" s="122" t="s">
+      <c r="IC9" s="149" t="s">
         <v>73</v>
       </c>
-      <c r="ID9" s="122" t="s">
+      <c r="ID9" s="149" t="s">
         <v>72</v>
       </c>
-      <c r="IE9" s="122" t="s">
+      <c r="IE9" s="149" t="s">
         <v>71</v>
       </c>
-      <c r="IF9" s="122" t="s">
+      <c r="IF9" s="149" t="s">
         <v>155</v>
       </c>
-      <c r="IG9" s="122" t="s">
+      <c r="IG9" s="149" t="s">
         <v>156</v>
       </c>
-      <c r="IH9" s="122" t="s">
+      <c r="IH9" s="149" t="s">
         <v>70</v>
       </c>
-      <c r="II9" s="122" t="s">
+      <c r="II9" s="149" t="s">
         <v>69</v>
       </c>
-      <c r="IJ9" s="122" t="s">
+      <c r="IJ9" s="149" t="s">
         <v>68</v>
       </c>
-      <c r="IK9" s="122" t="s">
+      <c r="IK9" s="149" t="s">
         <v>67</v>
       </c>
-      <c r="IL9" s="124" t="s">
+      <c r="IL9" s="186" t="s">
         <v>66</v>
       </c>
       <c r="IM9" s="41"/>
-      <c r="IN9" s="153" t="s">
+      <c r="IN9" s="220" t="s">
         <v>65</v>
       </c>
-      <c r="IO9" s="121"/>
+      <c r="IO9" s="191"/>
       <c r="IP9" s="42"/>
     </row>
     <row r="10" spans="1:250" s="34" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A10" s="186"/>
-[...41 lines deleted...]
-      <c r="AQ10" s="122" t="s">
+      <c r="A10" s="211"/>
+      <c r="B10" s="211"/>
+      <c r="C10" s="211"/>
+      <c r="D10" s="211"/>
+      <c r="E10" s="211"/>
+      <c r="F10" s="211"/>
+      <c r="G10" s="211"/>
+      <c r="H10" s="211"/>
+      <c r="I10" s="211"/>
+      <c r="J10" s="212"/>
+      <c r="K10" s="132"/>
+      <c r="L10" s="132"/>
+      <c r="M10" s="134"/>
+      <c r="N10" s="132"/>
+      <c r="O10" s="132"/>
+      <c r="P10" s="132"/>
+      <c r="Q10" s="132"/>
+      <c r="R10" s="132"/>
+      <c r="S10" s="141"/>
+      <c r="T10" s="132"/>
+      <c r="U10" s="132"/>
+      <c r="V10" s="132"/>
+      <c r="W10" s="132"/>
+      <c r="X10" s="139"/>
+      <c r="Y10" s="193"/>
+      <c r="Z10" s="150"/>
+      <c r="AA10" s="132"/>
+      <c r="AB10" s="150"/>
+      <c r="AC10" s="150"/>
+      <c r="AD10" s="150"/>
+      <c r="AE10" s="150"/>
+      <c r="AF10" s="150"/>
+      <c r="AG10" s="150"/>
+      <c r="AH10" s="150"/>
+      <c r="AI10" s="150"/>
+      <c r="AJ10" s="150"/>
+      <c r="AK10" s="150"/>
+      <c r="AL10" s="150"/>
+      <c r="AM10" s="132"/>
+      <c r="AN10" s="132"/>
+      <c r="AO10" s="139"/>
+      <c r="AP10" s="216"/>
+      <c r="AQ10" s="149" t="s">
         <v>240</v>
       </c>
-      <c r="AR10" s="158"/>
-      <c r="AS10" s="122" t="s">
+      <c r="AR10" s="219"/>
+      <c r="AS10" s="149" t="s">
         <v>223</v>
       </c>
-      <c r="AT10" s="127"/>
-[...14 lines deleted...]
-      <c r="BI10" s="156" t="s">
+      <c r="AT10" s="132"/>
+      <c r="AU10" s="141"/>
+      <c r="AV10" s="132"/>
+      <c r="AW10" s="150"/>
+      <c r="AX10" s="150"/>
+      <c r="AY10" s="134"/>
+      <c r="AZ10" s="134"/>
+      <c r="BA10" s="150"/>
+      <c r="BB10" s="150"/>
+      <c r="BC10" s="132"/>
+      <c r="BD10" s="150"/>
+      <c r="BE10" s="150"/>
+      <c r="BF10" s="139"/>
+      <c r="BG10" s="141"/>
+      <c r="BH10" s="132"/>
+      <c r="BI10" s="133" t="s">
         <v>47</v>
       </c>
-      <c r="BJ10" s="167" t="s">
+      <c r="BJ10" s="161" t="s">
         <v>61</v>
       </c>
-      <c r="BK10" s="168"/>
-[...2 lines deleted...]
-      <c r="BN10" s="126" t="s">
+      <c r="BK10" s="162"/>
+      <c r="BL10" s="162"/>
+      <c r="BM10" s="163"/>
+      <c r="BN10" s="131" t="s">
         <v>219</v>
       </c>
-      <c r="BO10" s="134"/>
-[...1 lines deleted...]
-      <c r="BQ10" s="156" t="s">
+      <c r="BO10" s="141"/>
+      <c r="BP10" s="132"/>
+      <c r="BQ10" s="133" t="s">
         <v>47</v>
       </c>
-      <c r="BR10" s="167" t="s">
+      <c r="BR10" s="161" t="s">
         <v>61</v>
       </c>
-      <c r="BS10" s="168"/>
-[...2 lines deleted...]
-      <c r="BV10" s="126" t="s">
+      <c r="BS10" s="162"/>
+      <c r="BT10" s="162"/>
+      <c r="BU10" s="163"/>
+      <c r="BV10" s="131" t="s">
         <v>219</v>
       </c>
-      <c r="BW10" s="166"/>
-[...4 lines deleted...]
-      <c r="CB10" s="126" t="s">
+      <c r="BW10" s="148"/>
+      <c r="BX10" s="132"/>
+      <c r="BY10" s="139"/>
+      <c r="BZ10" s="148"/>
+      <c r="CA10" s="132"/>
+      <c r="CB10" s="131" t="s">
         <v>47</v>
       </c>
-      <c r="CC10" s="167" t="s">
+      <c r="CC10" s="161" t="s">
         <v>61</v>
       </c>
-      <c r="CD10" s="168"/>
-[...2 lines deleted...]
-      <c r="CG10" s="126" t="s">
+      <c r="CD10" s="162"/>
+      <c r="CE10" s="162"/>
+      <c r="CF10" s="163"/>
+      <c r="CG10" s="131" t="s">
         <v>219</v>
       </c>
-      <c r="CH10" s="134"/>
-[...1 lines deleted...]
-      <c r="CJ10" s="126" t="s">
+      <c r="CH10" s="141"/>
+      <c r="CI10" s="215"/>
+      <c r="CJ10" s="131" t="s">
         <v>47</v>
       </c>
-      <c r="CK10" s="167" t="s">
+      <c r="CK10" s="161" t="s">
         <v>61</v>
       </c>
-      <c r="CL10" s="168"/>
-[...2 lines deleted...]
-      <c r="CO10" s="126" t="s">
+      <c r="CL10" s="162"/>
+      <c r="CM10" s="162"/>
+      <c r="CN10" s="163"/>
+      <c r="CO10" s="131" t="s">
         <v>219</v>
       </c>
-      <c r="CP10" s="191"/>
-      <c r="CQ10" s="126" t="s">
+      <c r="CP10" s="203"/>
+      <c r="CQ10" s="131" t="s">
         <v>62</v>
       </c>
-      <c r="CR10" s="127"/>
-[...6 lines deleted...]
-      <c r="CY10" s="167" t="s">
+      <c r="CR10" s="132"/>
+      <c r="CS10" s="132"/>
+      <c r="CT10" s="132"/>
+      <c r="CU10" s="132"/>
+      <c r="CV10" s="132"/>
+      <c r="CW10" s="141"/>
+      <c r="CX10" s="157"/>
+      <c r="CY10" s="161" t="s">
         <v>256</v>
       </c>
-      <c r="CZ10" s="168"/>
-[...3 lines deleted...]
-      <c r="DD10" s="122" t="s">
+      <c r="CZ10" s="162"/>
+      <c r="DA10" s="162"/>
+      <c r="DB10" s="163"/>
+      <c r="DC10" s="157"/>
+      <c r="DD10" s="149" t="s">
         <v>163</v>
       </c>
-      <c r="DE10" s="127"/>
-[...1 lines deleted...]
-      <c r="DG10" s="122" t="s">
+      <c r="DE10" s="132"/>
+      <c r="DF10" s="185"/>
+      <c r="DG10" s="149" t="s">
         <v>165</v>
       </c>
-      <c r="DH10" s="126" t="s">
+      <c r="DH10" s="131" t="s">
         <v>47</v>
       </c>
-      <c r="DI10" s="122" t="s">
+      <c r="DI10" s="149" t="s">
         <v>166</v>
       </c>
-      <c r="DJ10" s="122" t="s">
+      <c r="DJ10" s="149" t="s">
         <v>167</v>
       </c>
-      <c r="DK10" s="127"/>
-[...11 lines deleted...]
-      <c r="DW10" s="156" t="s">
+      <c r="DK10" s="132"/>
+      <c r="DL10" s="132"/>
+      <c r="DM10" s="132"/>
+      <c r="DN10" s="132"/>
+      <c r="DO10" s="132"/>
+      <c r="DP10" s="132"/>
+      <c r="DQ10" s="132"/>
+      <c r="DR10" s="132"/>
+      <c r="DS10" s="132"/>
+      <c r="DT10" s="139"/>
+      <c r="DU10" s="148"/>
+      <c r="DV10" s="132"/>
+      <c r="DW10" s="133" t="s">
         <v>47</v>
       </c>
-      <c r="DX10" s="140" t="s">
+      <c r="DX10" s="151" t="s">
         <v>61</v>
       </c>
-      <c r="DY10" s="141"/>
-[...1 lines deleted...]
-      <c r="EA10" s="175" t="s">
+      <c r="DY10" s="152"/>
+      <c r="DZ10" s="154"/>
+      <c r="EA10" s="138" t="s">
         <v>60</v>
       </c>
-      <c r="EB10" s="134"/>
-[...7 lines deleted...]
-      <c r="EJ10" s="156" t="s">
+      <c r="EB10" s="141"/>
+      <c r="EC10" s="134"/>
+      <c r="ED10" s="132"/>
+      <c r="EE10" s="132"/>
+      <c r="EF10" s="134"/>
+      <c r="EG10" s="132"/>
+      <c r="EH10" s="132"/>
+      <c r="EI10" s="143"/>
+      <c r="EJ10" s="133" t="s">
         <v>200</v>
       </c>
-      <c r="EK10" s="127"/>
-[...14 lines deleted...]
-      <c r="EZ10" s="214" t="s">
+      <c r="EK10" s="132"/>
+      <c r="EL10" s="134"/>
+      <c r="EM10" s="132"/>
+      <c r="EN10" s="134"/>
+      <c r="EO10" s="132"/>
+      <c r="EP10" s="132"/>
+      <c r="EQ10" s="132"/>
+      <c r="ER10" s="132"/>
+      <c r="ES10" s="134"/>
+      <c r="ET10" s="134"/>
+      <c r="EU10" s="132"/>
+      <c r="EV10" s="132"/>
+      <c r="EW10" s="139"/>
+      <c r="EX10" s="141"/>
+      <c r="EY10" s="126"/>
+      <c r="EZ10" s="123" t="s">
         <v>328</v>
       </c>
-      <c r="FA10" s="212" t="s">
+      <c r="FA10" s="121" t="s">
         <v>303</v>
       </c>
-      <c r="FB10" s="216" t="s">
+      <c r="FB10" s="125" t="s">
         <v>59</v>
       </c>
       <c r="FC10" s="119"/>
-      <c r="FD10" s="148" t="s">
+      <c r="FD10" s="142" t="s">
         <v>47</v>
       </c>
       <c r="FE10" s="35"/>
-      <c r="FF10" s="138" t="s">
+      <c r="FF10" s="156" t="s">
         <v>203</v>
       </c>
       <c r="FG10" s="35"/>
-      <c r="FH10" s="138" t="s">
+      <c r="FH10" s="156" t="s">
         <v>204</v>
       </c>
       <c r="FI10" s="35"/>
-      <c r="FJ10" s="148" t="s">
+      <c r="FJ10" s="142" t="s">
         <v>43</v>
       </c>
       <c r="FK10" s="35"/>
-      <c r="FL10" s="138" t="s">
+      <c r="FL10" s="156" t="s">
         <v>304</v>
       </c>
       <c r="FM10" s="35"/>
-      <c r="FN10" s="126" t="s">
+      <c r="FN10" s="131" t="s">
         <v>58</v>
       </c>
-      <c r="FO10" s="126" t="s">
+      <c r="FO10" s="131" t="s">
         <v>305</v>
       </c>
-      <c r="FP10" s="193"/>
-[...1 lines deleted...]
-      <c r="FR10" s="156" t="s">
+      <c r="FP10" s="177"/>
+      <c r="FQ10" s="203"/>
+      <c r="FR10" s="133" t="s">
         <v>45</v>
       </c>
-      <c r="FS10" s="149"/>
-      <c r="FT10" s="156" t="s">
+      <c r="FS10" s="143"/>
+      <c r="FT10" s="133" t="s">
         <v>306</v>
       </c>
-      <c r="FU10" s="156" t="s">
+      <c r="FU10" s="133" t="s">
         <v>42</v>
       </c>
-      <c r="FV10" s="149"/>
-      <c r="FW10" s="192" t="s">
+      <c r="FV10" s="143"/>
+      <c r="FW10" s="176" t="s">
         <v>41</v>
       </c>
-      <c r="FX10" s="189"/>
-[...17 lines deleted...]
-      <c r="GP10" s="146" t="s">
+      <c r="FX10" s="201"/>
+      <c r="FY10" s="141"/>
+      <c r="FZ10" s="212"/>
+      <c r="GA10" s="132"/>
+      <c r="GB10" s="132"/>
+      <c r="GC10" s="132"/>
+      <c r="GD10" s="198"/>
+      <c r="GE10" s="194"/>
+      <c r="GF10" s="194"/>
+      <c r="GG10" s="132"/>
+      <c r="GH10" s="132"/>
+      <c r="GI10" s="141"/>
+      <c r="GJ10" s="132"/>
+      <c r="GK10" s="215"/>
+      <c r="GL10" s="141"/>
+      <c r="GM10" s="132"/>
+      <c r="GN10" s="189"/>
+      <c r="GO10" s="191"/>
+      <c r="GP10" s="178" t="s">
         <v>47</v>
       </c>
-      <c r="GQ10" s="203" t="s">
+      <c r="GQ10" s="184" t="s">
         <v>55</v>
       </c>
       <c r="GR10" s="43"/>
       <c r="GS10" s="44"/>
       <c r="GT10" s="45"/>
       <c r="GU10" s="45"/>
       <c r="GV10" s="44"/>
-      <c r="GW10" s="203" t="s">
+      <c r="GW10" s="184" t="s">
         <v>54</v>
       </c>
       <c r="GX10" s="46"/>
-      <c r="GY10" s="146" t="s">
+      <c r="GY10" s="178" t="s">
         <v>53</v>
       </c>
-      <c r="GZ10" s="124" t="s">
+      <c r="GZ10" s="186" t="s">
         <v>52</v>
       </c>
       <c r="HA10" s="41"/>
-      <c r="HB10" s="143" t="s">
+      <c r="HB10" s="144" t="s">
         <v>264</v>
       </c>
-      <c r="HC10" s="144"/>
-[...1 lines deleted...]
-      <c r="HE10" s="122" t="s">
+      <c r="HC10" s="145"/>
+      <c r="HD10" s="146"/>
+      <c r="HE10" s="149" t="s">
         <v>51</v>
       </c>
-      <c r="HF10" s="150" t="s">
+      <c r="HF10" s="180" t="s">
         <v>50</v>
       </c>
-      <c r="HG10" s="151"/>
-[...1 lines deleted...]
-      <c r="HI10" s="146" t="s">
+      <c r="HG10" s="181"/>
+      <c r="HH10" s="182"/>
+      <c r="HI10" s="178" t="s">
         <v>49</v>
       </c>
-      <c r="HJ10" s="150" t="s">
+      <c r="HJ10" s="180" t="s">
         <v>48</v>
       </c>
-      <c r="HK10" s="151"/>
-[...1 lines deleted...]
-      <c r="HM10" s="124" t="s">
+      <c r="HK10" s="181"/>
+      <c r="HL10" s="182"/>
+      <c r="HM10" s="186" t="s">
         <v>307</v>
       </c>
       <c r="HN10" s="47"/>
       <c r="HO10" s="47"/>
-      <c r="HP10" s="122" t="s">
+      <c r="HP10" s="149" t="s">
         <v>308</v>
       </c>
-      <c r="HQ10" s="147"/>
-[...21 lines deleted...]
-      <c r="IM10" s="122" t="s">
+      <c r="HQ10" s="179"/>
+      <c r="HR10" s="150"/>
+      <c r="HS10" s="150"/>
+      <c r="HT10" s="179"/>
+      <c r="HU10" s="193"/>
+      <c r="HV10" s="150"/>
+      <c r="HW10" s="150"/>
+      <c r="HX10" s="150"/>
+      <c r="HY10" s="150"/>
+      <c r="HZ10" s="150"/>
+      <c r="IA10" s="150"/>
+      <c r="IB10" s="150"/>
+      <c r="IC10" s="150"/>
+      <c r="ID10" s="150"/>
+      <c r="IE10" s="150"/>
+      <c r="IF10" s="150"/>
+      <c r="IG10" s="150"/>
+      <c r="IH10" s="150"/>
+      <c r="II10" s="150"/>
+      <c r="IJ10" s="150"/>
+      <c r="IK10" s="150"/>
+      <c r="IL10" s="187"/>
+      <c r="IM10" s="149" t="s">
         <v>182</v>
       </c>
-      <c r="IN10" s="154"/>
-      <c r="IO10" s="121"/>
+      <c r="IN10" s="221"/>
+      <c r="IO10" s="191"/>
       <c r="IP10" s="42"/>
     </row>
     <row r="11" spans="1:250" s="34" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A11" s="186"/>
-[...60 lines deleted...]
-      <c r="BJ11" s="138" t="s">
+      <c r="A11" s="211"/>
+      <c r="B11" s="211"/>
+      <c r="C11" s="211"/>
+      <c r="D11" s="211"/>
+      <c r="E11" s="211"/>
+      <c r="F11" s="211"/>
+      <c r="G11" s="211"/>
+      <c r="H11" s="211"/>
+      <c r="I11" s="211"/>
+      <c r="J11" s="212"/>
+      <c r="K11" s="132"/>
+      <c r="L11" s="132"/>
+      <c r="M11" s="134"/>
+      <c r="N11" s="132"/>
+      <c r="O11" s="132"/>
+      <c r="P11" s="132"/>
+      <c r="Q11" s="132"/>
+      <c r="R11" s="132"/>
+      <c r="S11" s="141"/>
+      <c r="T11" s="132"/>
+      <c r="U11" s="132"/>
+      <c r="V11" s="132"/>
+      <c r="W11" s="132"/>
+      <c r="X11" s="139"/>
+      <c r="Y11" s="193"/>
+      <c r="Z11" s="150"/>
+      <c r="AA11" s="132"/>
+      <c r="AB11" s="150"/>
+      <c r="AC11" s="150"/>
+      <c r="AD11" s="150"/>
+      <c r="AE11" s="150"/>
+      <c r="AF11" s="150"/>
+      <c r="AG11" s="150"/>
+      <c r="AH11" s="150"/>
+      <c r="AI11" s="150"/>
+      <c r="AJ11" s="150"/>
+      <c r="AK11" s="150"/>
+      <c r="AL11" s="150"/>
+      <c r="AM11" s="132"/>
+      <c r="AN11" s="132"/>
+      <c r="AO11" s="139"/>
+      <c r="AP11" s="216"/>
+      <c r="AQ11" s="150"/>
+      <c r="AR11" s="219"/>
+      <c r="AS11" s="150"/>
+      <c r="AT11" s="132"/>
+      <c r="AU11" s="141"/>
+      <c r="AV11" s="132"/>
+      <c r="AW11" s="150"/>
+      <c r="AX11" s="150"/>
+      <c r="AY11" s="134"/>
+      <c r="AZ11" s="134"/>
+      <c r="BA11" s="150"/>
+      <c r="BB11" s="150"/>
+      <c r="BC11" s="132"/>
+      <c r="BD11" s="150"/>
+      <c r="BE11" s="150"/>
+      <c r="BF11" s="139"/>
+      <c r="BG11" s="141"/>
+      <c r="BH11" s="132"/>
+      <c r="BI11" s="134"/>
+      <c r="BJ11" s="156" t="s">
         <v>154</v>
       </c>
       <c r="BK11" s="48"/>
-      <c r="BL11" s="126" t="s">
+      <c r="BL11" s="131" t="s">
         <v>33</v>
       </c>
-      <c r="BM11" s="126" t="s">
+      <c r="BM11" s="131" t="s">
         <v>309</v>
       </c>
-      <c r="BN11" s="127"/>
-[...3 lines deleted...]
-      <c r="BR11" s="138" t="s">
+      <c r="BN11" s="132"/>
+      <c r="BO11" s="141"/>
+      <c r="BP11" s="132"/>
+      <c r="BQ11" s="134"/>
+      <c r="BR11" s="156" t="s">
         <v>154</v>
       </c>
       <c r="BS11" s="49"/>
-      <c r="BT11" s="126" t="s">
+      <c r="BT11" s="131" t="s">
         <v>33</v>
       </c>
-      <c r="BU11" s="126" t="s">
+      <c r="BU11" s="131" t="s">
         <v>309</v>
       </c>
-      <c r="BV11" s="127"/>
-[...6 lines deleted...]
-      <c r="CC11" s="138" t="s">
+      <c r="BV11" s="132"/>
+      <c r="BW11" s="148"/>
+      <c r="BX11" s="132"/>
+      <c r="BY11" s="139"/>
+      <c r="BZ11" s="148"/>
+      <c r="CA11" s="132"/>
+      <c r="CB11" s="132"/>
+      <c r="CC11" s="156" t="s">
         <v>154</v>
       </c>
       <c r="CD11" s="50"/>
-      <c r="CE11" s="126" t="s">
+      <c r="CE11" s="131" t="s">
         <v>33</v>
       </c>
-      <c r="CF11" s="126" t="s">
+      <c r="CF11" s="131" t="s">
         <v>309</v>
       </c>
-      <c r="CG11" s="127"/>
-[...3 lines deleted...]
-      <c r="CK11" s="138" t="s">
+      <c r="CG11" s="132"/>
+      <c r="CH11" s="141"/>
+      <c r="CI11" s="215"/>
+      <c r="CJ11" s="132"/>
+      <c r="CK11" s="156" t="s">
         <v>154</v>
       </c>
       <c r="CL11" s="49"/>
-      <c r="CM11" s="126" t="s">
+      <c r="CM11" s="131" t="s">
         <v>33</v>
       </c>
-      <c r="CN11" s="126" t="s">
+      <c r="CN11" s="131" t="s">
         <v>309</v>
       </c>
-      <c r="CO11" s="127"/>
-[...9 lines deleted...]
-      <c r="CY11" s="126" t="s">
+      <c r="CO11" s="132"/>
+      <c r="CP11" s="203"/>
+      <c r="CQ11" s="132"/>
+      <c r="CR11" s="132"/>
+      <c r="CS11" s="132"/>
+      <c r="CT11" s="132"/>
+      <c r="CU11" s="132"/>
+      <c r="CV11" s="132"/>
+      <c r="CW11" s="141"/>
+      <c r="CX11" s="157"/>
+      <c r="CY11" s="131" t="s">
         <v>47</v>
       </c>
-      <c r="CZ11" s="126" t="s">
+      <c r="CZ11" s="131" t="s">
         <v>161</v>
       </c>
-      <c r="DA11" s="126" t="s">
+      <c r="DA11" s="131" t="s">
         <v>257</v>
       </c>
-      <c r="DB11" s="126" t="s">
+      <c r="DB11" s="131" t="s">
         <v>258</v>
       </c>
-      <c r="DC11" s="139"/>
-[...20 lines deleted...]
-      <c r="DX11" s="156" t="s">
+      <c r="DC11" s="157"/>
+      <c r="DD11" s="150"/>
+      <c r="DE11" s="132"/>
+      <c r="DF11" s="185"/>
+      <c r="DG11" s="150"/>
+      <c r="DH11" s="132"/>
+      <c r="DI11" s="150"/>
+      <c r="DJ11" s="150"/>
+      <c r="DK11" s="132"/>
+      <c r="DL11" s="132"/>
+      <c r="DM11" s="132"/>
+      <c r="DN11" s="132"/>
+      <c r="DO11" s="132"/>
+      <c r="DP11" s="132"/>
+      <c r="DQ11" s="132"/>
+      <c r="DR11" s="132"/>
+      <c r="DS11" s="132"/>
+      <c r="DT11" s="139"/>
+      <c r="DU11" s="148"/>
+      <c r="DV11" s="132"/>
+      <c r="DW11" s="134"/>
+      <c r="DX11" s="133" t="s">
         <v>154</v>
       </c>
-      <c r="DY11" s="126" t="s">
+      <c r="DY11" s="131" t="s">
         <v>33</v>
       </c>
-      <c r="DZ11" s="126" t="s">
+      <c r="DZ11" s="131" t="s">
         <v>309</v>
       </c>
-      <c r="EA11" s="132"/>
-[...27 lines deleted...]
-      <c r="FC11" s="218" t="s">
+      <c r="EA11" s="139"/>
+      <c r="EB11" s="141"/>
+      <c r="EC11" s="134"/>
+      <c r="ED11" s="132"/>
+      <c r="EE11" s="132"/>
+      <c r="EF11" s="134"/>
+      <c r="EG11" s="132"/>
+      <c r="EH11" s="132"/>
+      <c r="EI11" s="143"/>
+      <c r="EJ11" s="134"/>
+      <c r="EK11" s="132"/>
+      <c r="EL11" s="134"/>
+      <c r="EM11" s="132"/>
+      <c r="EN11" s="134"/>
+      <c r="EO11" s="132"/>
+      <c r="EP11" s="132"/>
+      <c r="EQ11" s="132"/>
+      <c r="ER11" s="132"/>
+      <c r="ES11" s="134"/>
+      <c r="ET11" s="134"/>
+      <c r="EU11" s="132"/>
+      <c r="EV11" s="132"/>
+      <c r="EW11" s="139"/>
+      <c r="EX11" s="141"/>
+      <c r="EY11" s="126"/>
+      <c r="EZ11" s="124"/>
+      <c r="FA11" s="122"/>
+      <c r="FB11" s="126"/>
+      <c r="FC11" s="127" t="s">
         <v>44</v>
       </c>
-      <c r="FD11" s="149"/>
-      <c r="FE11" s="126" t="s">
+      <c r="FD11" s="143"/>
+      <c r="FE11" s="131" t="s">
         <v>318</v>
       </c>
-      <c r="FF11" s="139"/>
-      <c r="FG11" s="126" t="s">
+      <c r="FF11" s="157"/>
+      <c r="FG11" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="FH11" s="139"/>
-      <c r="FI11" s="126" t="s">
+      <c r="FH11" s="157"/>
+      <c r="FI11" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="FJ11" s="149"/>
-      <c r="FK11" s="126" t="s">
+      <c r="FJ11" s="143"/>
+      <c r="FK11" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="FL11" s="139"/>
-      <c r="FM11" s="126" t="s">
+      <c r="FL11" s="157"/>
+      <c r="FM11" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="FN11" s="127"/>
-[...29 lines deleted...]
-      <c r="GR11" s="167" t="s">
+      <c r="FN11" s="132"/>
+      <c r="FO11" s="132"/>
+      <c r="FP11" s="177"/>
+      <c r="FQ11" s="203"/>
+      <c r="FR11" s="134"/>
+      <c r="FS11" s="143"/>
+      <c r="FT11" s="134"/>
+      <c r="FU11" s="134"/>
+      <c r="FV11" s="143"/>
+      <c r="FW11" s="177"/>
+      <c r="FX11" s="201"/>
+      <c r="FY11" s="141"/>
+      <c r="FZ11" s="212"/>
+      <c r="GA11" s="132"/>
+      <c r="GB11" s="132"/>
+      <c r="GC11" s="132"/>
+      <c r="GD11" s="198"/>
+      <c r="GE11" s="194"/>
+      <c r="GF11" s="194"/>
+      <c r="GG11" s="132"/>
+      <c r="GH11" s="132"/>
+      <c r="GI11" s="141"/>
+      <c r="GJ11" s="132"/>
+      <c r="GK11" s="215"/>
+      <c r="GL11" s="141"/>
+      <c r="GM11" s="132"/>
+      <c r="GN11" s="189"/>
+      <c r="GO11" s="191"/>
+      <c r="GP11" s="179"/>
+      <c r="GQ11" s="150"/>
+      <c r="GR11" s="161" t="s">
         <v>260</v>
       </c>
-      <c r="GS11" s="168"/>
-[...2 lines deleted...]
-      <c r="GV11" s="126" t="s">
+      <c r="GS11" s="162"/>
+      <c r="GT11" s="162"/>
+      <c r="GU11" s="163"/>
+      <c r="GV11" s="131" t="s">
         <v>261</v>
       </c>
-      <c r="GW11" s="204"/>
-      <c r="GX11" s="146" t="s">
+      <c r="GW11" s="185"/>
+      <c r="GX11" s="178" t="s">
         <v>40</v>
       </c>
-      <c r="GY11" s="147"/>
-[...1 lines deleted...]
-      <c r="HA11" s="146" t="s">
+      <c r="GY11" s="179"/>
+      <c r="GZ11" s="187"/>
+      <c r="HA11" s="178" t="s">
         <v>39</v>
       </c>
-      <c r="HB11" s="201" t="s">
+      <c r="HB11" s="192" t="s">
         <v>262</v>
       </c>
-      <c r="HC11" s="201" t="s">
+      <c r="HC11" s="192" t="s">
         <v>265</v>
       </c>
-      <c r="HD11" s="201" t="s">
+      <c r="HD11" s="192" t="s">
         <v>266</v>
       </c>
-      <c r="HE11" s="123"/>
-      <c r="HF11" s="201" t="s">
+      <c r="HE11" s="150"/>
+      <c r="HF11" s="192" t="s">
         <v>262</v>
       </c>
-      <c r="HG11" s="146" t="s">
+      <c r="HG11" s="178" t="s">
         <v>38</v>
       </c>
-      <c r="HH11" s="122" t="s">
+      <c r="HH11" s="149" t="s">
         <v>37</v>
       </c>
-      <c r="HI11" s="147"/>
-      <c r="HJ11" s="122" t="s">
+      <c r="HI11" s="179"/>
+      <c r="HJ11" s="149" t="s">
         <v>262</v>
       </c>
-      <c r="HK11" s="146" t="s">
+      <c r="HK11" s="178" t="s">
         <v>36</v>
       </c>
-      <c r="HL11" s="146" t="s">
+      <c r="HL11" s="178" t="s">
         <v>35</v>
       </c>
-      <c r="HM11" s="125"/>
-      <c r="HN11" s="146" t="s">
+      <c r="HM11" s="187"/>
+      <c r="HN11" s="178" t="s">
         <v>34</v>
       </c>
-      <c r="HO11" s="122" t="s">
+      <c r="HO11" s="149" t="s">
         <v>179</v>
       </c>
-      <c r="HP11" s="123"/>
-[...24 lines deleted...]
-      <c r="IO11" s="121"/>
+      <c r="HP11" s="150"/>
+      <c r="HQ11" s="179"/>
+      <c r="HR11" s="150"/>
+      <c r="HS11" s="150"/>
+      <c r="HT11" s="179"/>
+      <c r="HU11" s="193"/>
+      <c r="HV11" s="150"/>
+      <c r="HW11" s="150"/>
+      <c r="HX11" s="150"/>
+      <c r="HY11" s="150"/>
+      <c r="HZ11" s="150"/>
+      <c r="IA11" s="150"/>
+      <c r="IB11" s="150"/>
+      <c r="IC11" s="150"/>
+      <c r="ID11" s="150"/>
+      <c r="IE11" s="150"/>
+      <c r="IF11" s="150"/>
+      <c r="IG11" s="150"/>
+      <c r="IH11" s="150"/>
+      <c r="II11" s="150"/>
+      <c r="IJ11" s="150"/>
+      <c r="IK11" s="150"/>
+      <c r="IL11" s="187"/>
+      <c r="IM11" s="150"/>
+      <c r="IN11" s="221"/>
+      <c r="IO11" s="191"/>
       <c r="IP11" s="42"/>
     </row>
     <row r="12" spans="1:250" s="34" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A12" s="186"/>
-[...61 lines deleted...]
-      <c r="BK12" s="122" t="s">
+      <c r="A12" s="211"/>
+      <c r="B12" s="211"/>
+      <c r="C12" s="211"/>
+      <c r="D12" s="211"/>
+      <c r="E12" s="211"/>
+      <c r="F12" s="211"/>
+      <c r="G12" s="211"/>
+      <c r="H12" s="211"/>
+      <c r="I12" s="211"/>
+      <c r="J12" s="212"/>
+      <c r="K12" s="132"/>
+      <c r="L12" s="132"/>
+      <c r="M12" s="134"/>
+      <c r="N12" s="132"/>
+      <c r="O12" s="132"/>
+      <c r="P12" s="132"/>
+      <c r="Q12" s="132"/>
+      <c r="R12" s="132"/>
+      <c r="S12" s="141"/>
+      <c r="T12" s="132"/>
+      <c r="U12" s="132"/>
+      <c r="V12" s="132"/>
+      <c r="W12" s="132"/>
+      <c r="X12" s="139"/>
+      <c r="Y12" s="193"/>
+      <c r="Z12" s="150"/>
+      <c r="AA12" s="132"/>
+      <c r="AB12" s="150"/>
+      <c r="AC12" s="150"/>
+      <c r="AD12" s="150"/>
+      <c r="AE12" s="150"/>
+      <c r="AF12" s="150"/>
+      <c r="AG12" s="150"/>
+      <c r="AH12" s="150"/>
+      <c r="AI12" s="150"/>
+      <c r="AJ12" s="150"/>
+      <c r="AK12" s="150"/>
+      <c r="AL12" s="150"/>
+      <c r="AM12" s="132"/>
+      <c r="AN12" s="132"/>
+      <c r="AO12" s="139"/>
+      <c r="AP12" s="216"/>
+      <c r="AQ12" s="150"/>
+      <c r="AR12" s="219"/>
+      <c r="AS12" s="150"/>
+      <c r="AT12" s="132"/>
+      <c r="AU12" s="141"/>
+      <c r="AV12" s="132"/>
+      <c r="AW12" s="150"/>
+      <c r="AX12" s="150"/>
+      <c r="AY12" s="134"/>
+      <c r="AZ12" s="134"/>
+      <c r="BA12" s="150"/>
+      <c r="BB12" s="150"/>
+      <c r="BC12" s="132"/>
+      <c r="BD12" s="150"/>
+      <c r="BE12" s="150"/>
+      <c r="BF12" s="139"/>
+      <c r="BG12" s="141"/>
+      <c r="BH12" s="132"/>
+      <c r="BI12" s="134"/>
+      <c r="BJ12" s="157"/>
+      <c r="BK12" s="149" t="s">
         <v>205</v>
       </c>
-      <c r="BL12" s="127"/>
-[...6 lines deleted...]
-      <c r="BS12" s="122" t="s">
+      <c r="BL12" s="132"/>
+      <c r="BM12" s="132"/>
+      <c r="BN12" s="132"/>
+      <c r="BO12" s="141"/>
+      <c r="BP12" s="132"/>
+      <c r="BQ12" s="134"/>
+      <c r="BR12" s="157"/>
+      <c r="BS12" s="149" t="s">
         <v>205</v>
       </c>
-      <c r="BT12" s="127"/>
-[...9 lines deleted...]
-      <c r="CD12" s="122" t="s">
+      <c r="BT12" s="132"/>
+      <c r="BU12" s="132"/>
+      <c r="BV12" s="132"/>
+      <c r="BW12" s="148"/>
+      <c r="BX12" s="132"/>
+      <c r="BY12" s="139"/>
+      <c r="BZ12" s="148"/>
+      <c r="CA12" s="132"/>
+      <c r="CB12" s="132"/>
+      <c r="CC12" s="157"/>
+      <c r="CD12" s="149" t="s">
         <v>205</v>
       </c>
-      <c r="CE12" s="127"/>
-[...6 lines deleted...]
-      <c r="CL12" s="122" t="s">
+      <c r="CE12" s="132"/>
+      <c r="CF12" s="132"/>
+      <c r="CG12" s="132"/>
+      <c r="CH12" s="141"/>
+      <c r="CI12" s="215"/>
+      <c r="CJ12" s="132"/>
+      <c r="CK12" s="157"/>
+      <c r="CL12" s="149" t="s">
         <v>205</v>
       </c>
-      <c r="CM12" s="127"/>
-[...108 lines deleted...]
-      <c r="GR12" s="126" t="s">
+      <c r="CM12" s="132"/>
+      <c r="CN12" s="132"/>
+      <c r="CO12" s="132"/>
+      <c r="CP12" s="203"/>
+      <c r="CQ12" s="132"/>
+      <c r="CR12" s="132"/>
+      <c r="CS12" s="132"/>
+      <c r="CT12" s="132"/>
+      <c r="CU12" s="132"/>
+      <c r="CV12" s="132"/>
+      <c r="CW12" s="141"/>
+      <c r="CX12" s="157"/>
+      <c r="CY12" s="132"/>
+      <c r="CZ12" s="132"/>
+      <c r="DA12" s="132"/>
+      <c r="DB12" s="132"/>
+      <c r="DC12" s="157"/>
+      <c r="DD12" s="150"/>
+      <c r="DE12" s="132"/>
+      <c r="DF12" s="185"/>
+      <c r="DG12" s="150"/>
+      <c r="DH12" s="132"/>
+      <c r="DI12" s="150"/>
+      <c r="DJ12" s="150"/>
+      <c r="DK12" s="132"/>
+      <c r="DL12" s="132"/>
+      <c r="DM12" s="132"/>
+      <c r="DN12" s="132"/>
+      <c r="DO12" s="132"/>
+      <c r="DP12" s="132"/>
+      <c r="DQ12" s="132"/>
+      <c r="DR12" s="132"/>
+      <c r="DS12" s="132"/>
+      <c r="DT12" s="139"/>
+      <c r="DU12" s="148"/>
+      <c r="DV12" s="132"/>
+      <c r="DW12" s="134"/>
+      <c r="DX12" s="134"/>
+      <c r="DY12" s="132"/>
+      <c r="DZ12" s="132"/>
+      <c r="EA12" s="139"/>
+      <c r="EB12" s="141"/>
+      <c r="EC12" s="134"/>
+      <c r="ED12" s="132"/>
+      <c r="EE12" s="132"/>
+      <c r="EF12" s="134"/>
+      <c r="EG12" s="132"/>
+      <c r="EH12" s="132"/>
+      <c r="EI12" s="143"/>
+      <c r="EJ12" s="134"/>
+      <c r="EK12" s="132"/>
+      <c r="EL12" s="134"/>
+      <c r="EM12" s="132"/>
+      <c r="EN12" s="134"/>
+      <c r="EO12" s="132"/>
+      <c r="EP12" s="132"/>
+      <c r="EQ12" s="132"/>
+      <c r="ER12" s="132"/>
+      <c r="ES12" s="134"/>
+      <c r="ET12" s="134"/>
+      <c r="EU12" s="132"/>
+      <c r="EV12" s="132"/>
+      <c r="EW12" s="139"/>
+      <c r="EX12" s="141"/>
+      <c r="EY12" s="126"/>
+      <c r="EZ12" s="124"/>
+      <c r="FA12" s="122"/>
+      <c r="FB12" s="126"/>
+      <c r="FC12" s="122"/>
+      <c r="FD12" s="143"/>
+      <c r="FE12" s="132"/>
+      <c r="FF12" s="157"/>
+      <c r="FG12" s="132"/>
+      <c r="FH12" s="157"/>
+      <c r="FI12" s="132"/>
+      <c r="FJ12" s="143"/>
+      <c r="FK12" s="132"/>
+      <c r="FL12" s="157"/>
+      <c r="FM12" s="132"/>
+      <c r="FN12" s="132"/>
+      <c r="FO12" s="132"/>
+      <c r="FP12" s="177"/>
+      <c r="FQ12" s="203"/>
+      <c r="FR12" s="134"/>
+      <c r="FS12" s="143"/>
+      <c r="FT12" s="134"/>
+      <c r="FU12" s="134"/>
+      <c r="FV12" s="143"/>
+      <c r="FW12" s="177"/>
+      <c r="FX12" s="201"/>
+      <c r="FY12" s="141"/>
+      <c r="FZ12" s="212"/>
+      <c r="GA12" s="132"/>
+      <c r="GB12" s="132"/>
+      <c r="GC12" s="132"/>
+      <c r="GD12" s="198"/>
+      <c r="GE12" s="194"/>
+      <c r="GF12" s="194"/>
+      <c r="GG12" s="132"/>
+      <c r="GH12" s="132"/>
+      <c r="GI12" s="141"/>
+      <c r="GJ12" s="132"/>
+      <c r="GK12" s="215"/>
+      <c r="GL12" s="141"/>
+      <c r="GM12" s="132"/>
+      <c r="GN12" s="189"/>
+      <c r="GO12" s="191"/>
+      <c r="GP12" s="179"/>
+      <c r="GQ12" s="150"/>
+      <c r="GR12" s="131" t="s">
         <v>262</v>
       </c>
-      <c r="GS12" s="126" t="s">
+      <c r="GS12" s="131" t="s">
         <v>32</v>
       </c>
-      <c r="GT12" s="126" t="s">
+      <c r="GT12" s="131" t="s">
         <v>31</v>
       </c>
-      <c r="GU12" s="126" t="s">
+      <c r="GU12" s="131" t="s">
         <v>263</v>
       </c>
-      <c r="GV12" s="127"/>
-[...44 lines deleted...]
-      <c r="IO12" s="121"/>
+      <c r="GV12" s="132"/>
+      <c r="GW12" s="185"/>
+      <c r="GX12" s="179"/>
+      <c r="GY12" s="179"/>
+      <c r="GZ12" s="187"/>
+      <c r="HA12" s="179"/>
+      <c r="HB12" s="192"/>
+      <c r="HC12" s="192"/>
+      <c r="HD12" s="192"/>
+      <c r="HE12" s="150"/>
+      <c r="HF12" s="192"/>
+      <c r="HG12" s="179"/>
+      <c r="HH12" s="150"/>
+      <c r="HI12" s="179"/>
+      <c r="HJ12" s="150"/>
+      <c r="HK12" s="179"/>
+      <c r="HL12" s="179"/>
+      <c r="HM12" s="187"/>
+      <c r="HN12" s="179"/>
+      <c r="HO12" s="150"/>
+      <c r="HP12" s="150"/>
+      <c r="HQ12" s="179"/>
+      <c r="HR12" s="150"/>
+      <c r="HS12" s="150"/>
+      <c r="HT12" s="179"/>
+      <c r="HU12" s="193"/>
+      <c r="HV12" s="150"/>
+      <c r="HW12" s="150"/>
+      <c r="HX12" s="150"/>
+      <c r="HY12" s="150"/>
+      <c r="HZ12" s="150"/>
+      <c r="IA12" s="150"/>
+      <c r="IB12" s="150"/>
+      <c r="IC12" s="150"/>
+      <c r="ID12" s="150"/>
+      <c r="IE12" s="150"/>
+      <c r="IF12" s="150"/>
+      <c r="IG12" s="150"/>
+      <c r="IH12" s="150"/>
+      <c r="II12" s="150"/>
+      <c r="IJ12" s="150"/>
+      <c r="IK12" s="150"/>
+      <c r="IL12" s="187"/>
+      <c r="IM12" s="150"/>
+      <c r="IN12" s="221"/>
+      <c r="IO12" s="191"/>
       <c r="IP12" s="42"/>
     </row>
     <row r="13" spans="1:250" s="34" customFormat="1" ht="33" customHeight="1">
-      <c r="A13" s="186"/>
-[...247 lines deleted...]
-      <c r="IO13" s="121"/>
+      <c r="A13" s="211"/>
+      <c r="B13" s="211"/>
+      <c r="C13" s="211"/>
+      <c r="D13" s="211"/>
+      <c r="E13" s="211"/>
+      <c r="F13" s="211"/>
+      <c r="G13" s="211"/>
+      <c r="H13" s="211"/>
+      <c r="I13" s="211"/>
+      <c r="J13" s="212"/>
+      <c r="K13" s="132"/>
+      <c r="L13" s="132"/>
+      <c r="M13" s="134"/>
+      <c r="N13" s="132"/>
+      <c r="O13" s="132"/>
+      <c r="P13" s="132"/>
+      <c r="Q13" s="132"/>
+      <c r="R13" s="132"/>
+      <c r="S13" s="141"/>
+      <c r="T13" s="132"/>
+      <c r="U13" s="132"/>
+      <c r="V13" s="132"/>
+      <c r="W13" s="132"/>
+      <c r="X13" s="139"/>
+      <c r="Y13" s="193"/>
+      <c r="Z13" s="150"/>
+      <c r="AA13" s="132"/>
+      <c r="AB13" s="150"/>
+      <c r="AC13" s="150"/>
+      <c r="AD13" s="150"/>
+      <c r="AE13" s="150"/>
+      <c r="AF13" s="150"/>
+      <c r="AG13" s="150"/>
+      <c r="AH13" s="150"/>
+      <c r="AI13" s="150"/>
+      <c r="AJ13" s="150"/>
+      <c r="AK13" s="150"/>
+      <c r="AL13" s="150"/>
+      <c r="AM13" s="132"/>
+      <c r="AN13" s="132"/>
+      <c r="AO13" s="139"/>
+      <c r="AP13" s="216"/>
+      <c r="AQ13" s="150"/>
+      <c r="AR13" s="219"/>
+      <c r="AS13" s="150"/>
+      <c r="AT13" s="132"/>
+      <c r="AU13" s="141"/>
+      <c r="AV13" s="132"/>
+      <c r="AW13" s="150"/>
+      <c r="AX13" s="150"/>
+      <c r="AY13" s="134"/>
+      <c r="AZ13" s="134"/>
+      <c r="BA13" s="150"/>
+      <c r="BB13" s="150"/>
+      <c r="BC13" s="132"/>
+      <c r="BD13" s="150"/>
+      <c r="BE13" s="150"/>
+      <c r="BF13" s="139"/>
+      <c r="BG13" s="141"/>
+      <c r="BH13" s="132"/>
+      <c r="BI13" s="134"/>
+      <c r="BJ13" s="157"/>
+      <c r="BK13" s="150"/>
+      <c r="BL13" s="132"/>
+      <c r="BM13" s="132"/>
+      <c r="BN13" s="132"/>
+      <c r="BO13" s="141"/>
+      <c r="BP13" s="132"/>
+      <c r="BQ13" s="134"/>
+      <c r="BR13" s="157"/>
+      <c r="BS13" s="150"/>
+      <c r="BT13" s="132"/>
+      <c r="BU13" s="132"/>
+      <c r="BV13" s="132"/>
+      <c r="BW13" s="148"/>
+      <c r="BX13" s="132"/>
+      <c r="BY13" s="139"/>
+      <c r="BZ13" s="148"/>
+      <c r="CA13" s="132"/>
+      <c r="CB13" s="132"/>
+      <c r="CC13" s="157"/>
+      <c r="CD13" s="150"/>
+      <c r="CE13" s="132"/>
+      <c r="CF13" s="132"/>
+      <c r="CG13" s="132"/>
+      <c r="CH13" s="141"/>
+      <c r="CI13" s="215"/>
+      <c r="CJ13" s="132"/>
+      <c r="CK13" s="157"/>
+      <c r="CL13" s="150"/>
+      <c r="CM13" s="132"/>
+      <c r="CN13" s="132"/>
+      <c r="CO13" s="132"/>
+      <c r="CP13" s="203"/>
+      <c r="CQ13" s="132"/>
+      <c r="CR13" s="132"/>
+      <c r="CS13" s="132"/>
+      <c r="CT13" s="132"/>
+      <c r="CU13" s="132"/>
+      <c r="CV13" s="132"/>
+      <c r="CW13" s="141"/>
+      <c r="CX13" s="157"/>
+      <c r="CY13" s="132"/>
+      <c r="CZ13" s="132"/>
+      <c r="DA13" s="132"/>
+      <c r="DB13" s="132"/>
+      <c r="DC13" s="157"/>
+      <c r="DD13" s="150"/>
+      <c r="DE13" s="132"/>
+      <c r="DF13" s="185"/>
+      <c r="DG13" s="150"/>
+      <c r="DH13" s="132"/>
+      <c r="DI13" s="150"/>
+      <c r="DJ13" s="150"/>
+      <c r="DK13" s="132"/>
+      <c r="DL13" s="132"/>
+      <c r="DM13" s="132"/>
+      <c r="DN13" s="132"/>
+      <c r="DO13" s="132"/>
+      <c r="DP13" s="132"/>
+      <c r="DQ13" s="132"/>
+      <c r="DR13" s="132"/>
+      <c r="DS13" s="132"/>
+      <c r="DT13" s="139"/>
+      <c r="DU13" s="148"/>
+      <c r="DV13" s="132"/>
+      <c r="DW13" s="134"/>
+      <c r="DX13" s="134"/>
+      <c r="DY13" s="132"/>
+      <c r="DZ13" s="132"/>
+      <c r="EA13" s="139"/>
+      <c r="EB13" s="141"/>
+      <c r="EC13" s="134"/>
+      <c r="ED13" s="132"/>
+      <c r="EE13" s="132"/>
+      <c r="EF13" s="134"/>
+      <c r="EG13" s="132"/>
+      <c r="EH13" s="132"/>
+      <c r="EI13" s="143"/>
+      <c r="EJ13" s="134"/>
+      <c r="EK13" s="132"/>
+      <c r="EL13" s="134"/>
+      <c r="EM13" s="132"/>
+      <c r="EN13" s="134"/>
+      <c r="EO13" s="132"/>
+      <c r="EP13" s="132"/>
+      <c r="EQ13" s="132"/>
+      <c r="ER13" s="132"/>
+      <c r="ES13" s="134"/>
+      <c r="ET13" s="134"/>
+      <c r="EU13" s="132"/>
+      <c r="EV13" s="132"/>
+      <c r="EW13" s="139"/>
+      <c r="EX13" s="141"/>
+      <c r="EY13" s="126"/>
+      <c r="EZ13" s="124"/>
+      <c r="FA13" s="122"/>
+      <c r="FB13" s="126"/>
+      <c r="FC13" s="122"/>
+      <c r="FD13" s="143"/>
+      <c r="FE13" s="132"/>
+      <c r="FF13" s="157"/>
+      <c r="FG13" s="132"/>
+      <c r="FH13" s="157"/>
+      <c r="FI13" s="132"/>
+      <c r="FJ13" s="143"/>
+      <c r="FK13" s="132"/>
+      <c r="FL13" s="157"/>
+      <c r="FM13" s="132"/>
+      <c r="FN13" s="132"/>
+      <c r="FO13" s="132"/>
+      <c r="FP13" s="177"/>
+      <c r="FQ13" s="203"/>
+      <c r="FR13" s="134"/>
+      <c r="FS13" s="143"/>
+      <c r="FT13" s="134"/>
+      <c r="FU13" s="134"/>
+      <c r="FV13" s="143"/>
+      <c r="FW13" s="177"/>
+      <c r="FX13" s="201"/>
+      <c r="FY13" s="141"/>
+      <c r="FZ13" s="212"/>
+      <c r="GA13" s="132"/>
+      <c r="GB13" s="132"/>
+      <c r="GC13" s="132"/>
+      <c r="GD13" s="140"/>
+      <c r="GE13" s="131"/>
+      <c r="GF13" s="131"/>
+      <c r="GG13" s="132"/>
+      <c r="GH13" s="132"/>
+      <c r="GI13" s="141"/>
+      <c r="GJ13" s="132"/>
+      <c r="GK13" s="215"/>
+      <c r="GL13" s="141"/>
+      <c r="GM13" s="132"/>
+      <c r="GN13" s="189"/>
+      <c r="GO13" s="191"/>
+      <c r="GP13" s="179"/>
+      <c r="GQ13" s="150"/>
+      <c r="GR13" s="132"/>
+      <c r="GS13" s="132"/>
+      <c r="GT13" s="132"/>
+      <c r="GU13" s="132"/>
+      <c r="GV13" s="132"/>
+      <c r="GW13" s="185"/>
+      <c r="GX13" s="179"/>
+      <c r="GY13" s="179"/>
+      <c r="GZ13" s="187"/>
+      <c r="HA13" s="179"/>
+      <c r="HB13" s="192"/>
+      <c r="HC13" s="192"/>
+      <c r="HD13" s="192"/>
+      <c r="HE13" s="150"/>
+      <c r="HF13" s="192"/>
+      <c r="HG13" s="179"/>
+      <c r="HH13" s="150"/>
+      <c r="HI13" s="179"/>
+      <c r="HJ13" s="150"/>
+      <c r="HK13" s="179"/>
+      <c r="HL13" s="179"/>
+      <c r="HM13" s="187"/>
+      <c r="HN13" s="179"/>
+      <c r="HO13" s="150"/>
+      <c r="HP13" s="150"/>
+      <c r="HQ13" s="179"/>
+      <c r="HR13" s="150"/>
+      <c r="HS13" s="150"/>
+      <c r="HT13" s="179"/>
+      <c r="HU13" s="193"/>
+      <c r="HV13" s="150"/>
+      <c r="HW13" s="150"/>
+      <c r="HX13" s="150"/>
+      <c r="HY13" s="150"/>
+      <c r="HZ13" s="150"/>
+      <c r="IA13" s="150"/>
+      <c r="IB13" s="150"/>
+      <c r="IC13" s="150"/>
+      <c r="ID13" s="150"/>
+      <c r="IE13" s="150"/>
+      <c r="IF13" s="150"/>
+      <c r="IG13" s="150"/>
+      <c r="IH13" s="150"/>
+      <c r="II13" s="150"/>
+      <c r="IJ13" s="150"/>
+      <c r="IK13" s="150"/>
+      <c r="IL13" s="187"/>
+      <c r="IM13" s="150"/>
+      <c r="IN13" s="221"/>
+      <c r="IO13" s="191"/>
       <c r="IP13" s="42"/>
     </row>
     <row r="14" spans="1:250" s="27" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="51"/>
       <c r="B14" s="51"/>
       <c r="C14" s="51"/>
       <c r="D14" s="51"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="51"/>
       <c r="I14" s="51"/>
       <c r="J14" s="52"/>
       <c r="K14" s="53"/>
       <c r="L14" s="53"/>
       <c r="M14" s="54"/>
       <c r="N14" s="53"/>
       <c r="O14" s="53"/>
       <c r="P14" s="53"/>
       <c r="Q14" s="53"/>
       <c r="R14" s="53"/>
       <c r="S14" s="55" t="s">
         <v>30</v>
       </c>
       <c r="T14" s="53" t="s">
@@ -10041,84 +9493,84 @@
       </c>
       <c r="II16" s="83" t="s">
         <v>9</v>
       </c>
       <c r="IJ16" s="83" t="s">
         <v>9</v>
       </c>
       <c r="IK16" s="83" t="s">
         <v>9</v>
       </c>
       <c r="IL16" s="83" t="s">
         <v>9</v>
       </c>
       <c r="IM16" s="83" t="s">
         <v>9</v>
       </c>
       <c r="IN16" s="83" t="s">
         <v>9</v>
       </c>
       <c r="IO16" s="83" t="s">
         <v>9</v>
       </c>
       <c r="IP16" s="85"/>
     </row>
     <row r="17" spans="1:250" s="94" customFormat="1" ht="45" customHeight="1">
-      <c r="A17" s="179" t="s">
+      <c r="A17" s="205" t="s">
         <v>320</v>
       </c>
-      <c r="B17" s="179"/>
-[...6 lines deleted...]
-      <c r="I17" s="179"/>
+      <c r="B17" s="205"/>
+      <c r="C17" s="205"/>
+      <c r="D17" s="205"/>
+      <c r="E17" s="205"/>
+      <c r="F17" s="205"/>
+      <c r="G17" s="205"/>
+      <c r="H17" s="205"/>
+      <c r="I17" s="205"/>
       <c r="J17" s="86">
         <v>1</v>
       </c>
       <c r="K17" s="4">
         <v>242</v>
       </c>
       <c r="L17" s="5">
         <v>3612.1</v>
       </c>
       <c r="M17" s="6">
         <v>18</v>
       </c>
       <c r="N17" s="6">
         <v>3.87</v>
       </c>
       <c r="O17" s="6">
         <v>14.13</v>
       </c>
       <c r="P17" s="7">
         <v>7156</v>
       </c>
       <c r="Q17" s="8">
-        <v>19000</v>
+        <v>15304</v>
       </c>
       <c r="R17" s="9">
         <v>68.5</v>
       </c>
       <c r="S17" s="8">
         <v>50796</v>
       </c>
       <c r="T17" s="8">
         <v>53368</v>
       </c>
       <c r="U17" s="8">
         <v>-2572</v>
       </c>
       <c r="V17" s="8">
         <v>14217</v>
       </c>
       <c r="W17" s="8">
         <v>344</v>
       </c>
       <c r="X17" s="8">
         <v>11301</v>
       </c>
       <c r="Y17" s="8">
         <v>32141</v>
       </c>
@@ -10176,69 +9628,69 @@
       <c r="AQ17" s="8">
         <v>14598</v>
       </c>
       <c r="AR17" s="8">
         <v>46025</v>
       </c>
       <c r="AS17" s="10">
         <v>695</v>
       </c>
       <c r="AT17" s="10">
         <v>7579</v>
       </c>
       <c r="AU17" s="5">
         <v>63</v>
       </c>
       <c r="AV17" s="5">
         <v>14.1</v>
       </c>
       <c r="AW17" s="10">
         <v>27694</v>
       </c>
       <c r="AX17" s="5">
         <v>51.7</v>
       </c>
       <c r="AY17" s="7">
-        <v>1056</v>
+        <v>850</v>
       </c>
       <c r="AZ17" s="6">
-        <v>2.82</v>
+        <v>3.5</v>
       </c>
       <c r="BA17" s="7">
         <v>421</v>
       </c>
       <c r="BB17" s="7">
-        <v>399</v>
+        <v>495</v>
       </c>
       <c r="BC17" s="7">
         <v>21</v>
       </c>
       <c r="BD17" s="7">
         <v>1539</v>
       </c>
       <c r="BE17" s="7">
-        <v>1458</v>
+        <v>1810</v>
       </c>
       <c r="BF17" s="7">
         <v>77</v>
       </c>
       <c r="BG17" s="87">
         <v>19.28</v>
       </c>
       <c r="BH17" s="87">
         <v>4.0199999999999996</v>
       </c>
       <c r="BI17" s="87">
         <v>15.26</v>
       </c>
       <c r="BJ17" s="87">
         <v>9.85</v>
       </c>
       <c r="BK17" s="87">
         <v>5.98</v>
       </c>
       <c r="BL17" s="87">
         <v>6.78</v>
       </c>
       <c r="BM17" s="87">
         <v>3.07</v>
       </c>
@@ -10506,51 +9958,51 @@
       <c r="EW17" s="92">
         <v>7163</v>
       </c>
       <c r="EX17" s="92">
         <v>67062</v>
       </c>
       <c r="EY17" s="92">
         <v>38905</v>
       </c>
       <c r="EZ17" s="92">
         <v>28120</v>
       </c>
       <c r="FA17" s="92">
         <v>2761</v>
       </c>
       <c r="FB17" s="92">
         <v>4481</v>
       </c>
       <c r="FC17" s="92">
         <v>1944</v>
       </c>
       <c r="FD17" s="92">
         <v>28091</v>
       </c>
       <c r="FE17" s="92">
-        <v>24984</v>
+        <v>21288</v>
       </c>
       <c r="FF17" s="92">
         <v>9594</v>
       </c>
       <c r="FG17" s="92">
         <v>9406</v>
       </c>
       <c r="FH17" s="92">
         <v>10343</v>
       </c>
       <c r="FI17" s="92">
         <v>7731</v>
       </c>
       <c r="FJ17" s="92">
         <v>6354</v>
       </c>
       <c r="FK17" s="92">
         <v>5984</v>
       </c>
       <c r="FL17" s="92">
         <v>15</v>
       </c>
       <c r="FM17" s="92">
         <v>15</v>
       </c>
@@ -10810,51 +10262,51 @@
       <c r="G18" s="96"/>
       <c r="H18" s="96"/>
       <c r="I18" s="97"/>
       <c r="J18" s="86">
         <v>2</v>
       </c>
       <c r="K18" s="4">
         <v>27</v>
       </c>
       <c r="L18" s="5">
         <v>272.7</v>
       </c>
       <c r="M18" s="6">
         <v>8.5</v>
       </c>
       <c r="N18" s="6">
         <v>2.46</v>
       </c>
       <c r="O18" s="6">
         <v>6.04</v>
       </c>
       <c r="P18" s="7">
         <v>2449</v>
       </c>
       <c r="Q18" s="8">
-        <v>4616</v>
+        <v>3706</v>
       </c>
       <c r="R18" s="9">
         <v>69.7</v>
       </c>
       <c r="S18" s="8">
         <v>49796</v>
       </c>
       <c r="T18" s="8">
         <v>49267</v>
       </c>
       <c r="U18" s="8">
         <v>529</v>
       </c>
       <c r="V18" s="8">
         <v>1537</v>
       </c>
       <c r="W18" s="8">
         <v>308</v>
       </c>
       <c r="X18" s="8">
         <v>1758</v>
       </c>
       <c r="Y18" s="8">
         <v>6131</v>
       </c>
@@ -10912,69 +10364,69 @@
       <c r="AQ18" s="8">
         <v>1521</v>
       </c>
       <c r="AR18" s="8">
         <v>12153</v>
       </c>
       <c r="AS18" s="10">
         <v>77</v>
       </c>
       <c r="AT18" s="10">
         <v>-2540</v>
       </c>
       <c r="AU18" s="5" t="s">
         <v>299</v>
       </c>
       <c r="AV18" s="5" t="s">
         <v>299</v>
       </c>
       <c r="AW18" s="10">
         <v>1541</v>
       </c>
       <c r="AX18" s="5">
         <v>16</v>
       </c>
       <c r="AY18" s="7">
-        <v>543</v>
+        <v>436</v>
       </c>
       <c r="AZ18" s="6">
-        <v>2.08</v>
+        <v>2.59</v>
       </c>
       <c r="BA18" s="7" t="s">
         <v>299</v>
       </c>
       <c r="BB18" s="7" t="s">
         <v>299</v>
       </c>
       <c r="BC18" s="7" t="s">
         <v>299</v>
       </c>
       <c r="BD18" s="7">
         <v>181</v>
       </c>
       <c r="BE18" s="7">
-        <v>334</v>
+        <v>416</v>
       </c>
       <c r="BF18" s="7">
         <v>57</v>
       </c>
       <c r="BG18" s="87">
         <v>13.35</v>
       </c>
       <c r="BH18" s="87">
         <v>2.8</v>
       </c>
       <c r="BI18" s="87">
         <v>10.55</v>
       </c>
       <c r="BJ18" s="87">
         <v>7.31</v>
       </c>
       <c r="BK18" s="87">
         <v>6.3</v>
       </c>
       <c r="BL18" s="87">
         <v>4.91</v>
       </c>
       <c r="BM18" s="87">
         <v>2.4</v>
       </c>
@@ -11242,51 +10694,51 @@
       <c r="EW18" s="92">
         <v>657</v>
       </c>
       <c r="EX18" s="92">
         <v>51161</v>
       </c>
       <c r="EY18" s="92">
         <v>20360</v>
       </c>
       <c r="EZ18" s="92">
         <v>12106</v>
       </c>
       <c r="FA18" s="92">
         <v>4457</v>
       </c>
       <c r="FB18" s="92">
         <v>2859</v>
       </c>
       <c r="FC18" s="92">
         <v>805</v>
       </c>
       <c r="FD18" s="92">
         <v>30773</v>
       </c>
       <c r="FE18" s="92">
-        <v>5546</v>
+        <v>4636</v>
       </c>
       <c r="FF18" s="92">
         <v>3312</v>
       </c>
       <c r="FG18" s="92">
         <v>2603</v>
       </c>
       <c r="FH18" s="92">
         <v>20156</v>
       </c>
       <c r="FI18" s="92">
         <v>1523</v>
       </c>
       <c r="FJ18" s="92">
         <v>3622</v>
       </c>
       <c r="FK18" s="92">
         <v>930</v>
       </c>
       <c r="FL18" s="92">
         <v>35</v>
       </c>
       <c r="FM18" s="92">
         <v>35</v>
       </c>
@@ -11546,51 +10998,51 @@
       <c r="G19" s="96"/>
       <c r="H19" s="96"/>
       <c r="I19" s="97"/>
       <c r="J19" s="86">
         <v>3</v>
       </c>
       <c r="K19" s="4">
         <v>17</v>
       </c>
       <c r="L19" s="5">
         <v>766.3</v>
       </c>
       <c r="M19" s="6">
         <v>7.67</v>
       </c>
       <c r="N19" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="O19" s="6">
         <v>5.37</v>
       </c>
       <c r="P19" s="7">
         <v>2574</v>
       </c>
       <c r="Q19" s="8">
-        <v>8994</v>
+        <v>5462</v>
       </c>
       <c r="R19" s="9">
         <v>71.7</v>
       </c>
       <c r="S19" s="8">
         <v>16960</v>
       </c>
       <c r="T19" s="8">
         <v>16572</v>
       </c>
       <c r="U19" s="8">
         <v>388</v>
       </c>
       <c r="V19" s="8">
         <v>3127</v>
       </c>
       <c r="W19" s="8">
         <v>56</v>
       </c>
       <c r="X19" s="8">
         <v>3459</v>
       </c>
       <c r="Y19" s="8">
         <v>8451</v>
       </c>
@@ -11648,69 +11100,69 @@
       <c r="AQ19" s="8">
         <v>2142</v>
       </c>
       <c r="AR19" s="8">
         <v>14169</v>
       </c>
       <c r="AS19" s="10">
         <v>169</v>
       </c>
       <c r="AT19" s="10">
         <v>2192</v>
       </c>
       <c r="AU19" s="5">
         <v>83.6</v>
       </c>
       <c r="AV19" s="5">
         <v>13.4</v>
       </c>
       <c r="AW19" s="10">
         <v>8113</v>
       </c>
       <c r="AX19" s="5">
         <v>49.6</v>
       </c>
       <c r="AY19" s="7">
-        <v>1173</v>
+        <v>712</v>
       </c>
       <c r="AZ19" s="6">
-        <v>1.82</v>
+        <v>3</v>
       </c>
       <c r="BA19" s="7">
         <v>286</v>
       </c>
       <c r="BB19" s="7">
-        <v>244</v>
+        <v>401</v>
       </c>
       <c r="BC19" s="7">
         <v>29</v>
       </c>
       <c r="BD19" s="7">
         <v>1058</v>
       </c>
       <c r="BE19" s="7">
-        <v>902</v>
+        <v>1485</v>
       </c>
       <c r="BF19" s="7">
         <v>106</v>
       </c>
       <c r="BG19" s="87">
         <v>8.19</v>
       </c>
       <c r="BH19" s="87">
         <v>2.4</v>
       </c>
       <c r="BI19" s="87">
         <v>5.79</v>
       </c>
       <c r="BJ19" s="87">
         <v>3.87</v>
       </c>
       <c r="BK19" s="87">
         <v>1.43</v>
       </c>
       <c r="BL19" s="87">
         <v>2.82</v>
       </c>
       <c r="BM19" s="87">
         <v>1.05</v>
       </c>
@@ -11978,51 +11430,51 @@
       <c r="EW19" s="92">
         <v>2805</v>
       </c>
       <c r="EX19" s="92">
         <v>15270</v>
       </c>
       <c r="EY19" s="92">
         <v>7639</v>
       </c>
       <c r="EZ19" s="92">
         <v>4959</v>
       </c>
       <c r="FA19" s="92">
         <v>326</v>
       </c>
       <c r="FB19" s="92">
         <v>745</v>
       </c>
       <c r="FC19" s="92">
         <v>482</v>
       </c>
       <c r="FD19" s="92">
         <v>7631</v>
       </c>
       <c r="FE19" s="92">
-        <v>10878</v>
+        <v>7346</v>
       </c>
       <c r="FF19" s="92">
         <v>5838</v>
       </c>
       <c r="FG19" s="92">
         <v>5779</v>
       </c>
       <c r="FH19" s="92">
         <v>1451</v>
       </c>
       <c r="FI19" s="92">
         <v>1449</v>
       </c>
       <c r="FJ19" s="92">
         <v>1884</v>
       </c>
       <c r="FK19" s="92">
         <v>1884</v>
       </c>
       <c r="FL19" s="92" t="s">
         <v>297</v>
       </c>
       <c r="FM19" s="92" t="s">
         <v>297</v>
       </c>
@@ -12282,51 +11734,51 @@
       <c r="G20" s="96"/>
       <c r="H20" s="96"/>
       <c r="I20" s="97"/>
       <c r="J20" s="86">
         <v>4</v>
       </c>
       <c r="K20" s="4">
         <v>16</v>
       </c>
       <c r="L20" s="5">
         <v>1158.5</v>
       </c>
       <c r="M20" s="6">
         <v>16.66</v>
       </c>
       <c r="N20" s="6">
         <v>4.55</v>
       </c>
       <c r="O20" s="6">
         <v>12.11</v>
       </c>
       <c r="P20" s="7">
         <v>3215</v>
       </c>
       <c r="Q20" s="8">
-        <v>6548</v>
+        <v>5788</v>
       </c>
       <c r="R20" s="9">
         <v>68.099999999999994</v>
       </c>
       <c r="S20" s="8">
         <v>15962</v>
       </c>
       <c r="T20" s="8">
         <v>17126</v>
       </c>
       <c r="U20" s="8">
         <v>-1164</v>
       </c>
       <c r="V20" s="8">
         <v>4632</v>
       </c>
       <c r="W20" s="8">
         <v>87</v>
       </c>
       <c r="X20" s="8">
         <v>3381</v>
       </c>
       <c r="Y20" s="8">
         <v>9708</v>
       </c>
@@ -12384,69 +11836,69 @@
       <c r="AQ20" s="8">
         <v>4733</v>
       </c>
       <c r="AR20" s="8">
         <v>16205</v>
       </c>
       <c r="AS20" s="10">
         <v>290</v>
       </c>
       <c r="AT20" s="10">
         <v>2670</v>
       </c>
       <c r="AU20" s="5">
         <v>76.099999999999994</v>
       </c>
       <c r="AV20" s="5">
         <v>14.1</v>
       </c>
       <c r="AW20" s="10">
         <v>8809</v>
       </c>
       <c r="AX20" s="5">
         <v>46.7</v>
       </c>
       <c r="AY20" s="7">
-        <v>393</v>
+        <v>347</v>
       </c>
       <c r="AZ20" s="6">
-        <v>2.88</v>
+        <v>3.26</v>
       </c>
       <c r="BA20" s="7">
         <v>160</v>
       </c>
       <c r="BB20" s="7">
-        <v>408</v>
+        <v>461</v>
       </c>
       <c r="BC20" s="7">
         <v>23</v>
       </c>
       <c r="BD20" s="7">
         <v>529</v>
       </c>
       <c r="BE20" s="7">
-        <v>1345</v>
+        <v>1522</v>
       </c>
       <c r="BF20" s="7">
         <v>76</v>
       </c>
       <c r="BG20" s="87">
         <v>16.66</v>
       </c>
       <c r="BH20" s="87">
         <v>4.55</v>
       </c>
       <c r="BI20" s="87">
         <v>12.11</v>
       </c>
       <c r="BJ20" s="87">
         <v>6.5</v>
       </c>
       <c r="BK20" s="87">
         <v>3.67</v>
       </c>
       <c r="BL20" s="87">
         <v>6.06</v>
       </c>
       <c r="BM20" s="87">
         <v>0.44</v>
       </c>
@@ -12714,51 +12166,51 @@
       <c r="EW20" s="92">
         <v>2775</v>
       </c>
       <c r="EX20" s="92">
         <v>30666</v>
       </c>
       <c r="EY20" s="92">
         <v>21994</v>
       </c>
       <c r="EZ20" s="92">
         <v>17561</v>
       </c>
       <c r="FA20" s="92">
         <v>1259</v>
       </c>
       <c r="FB20" s="92">
         <v>1454</v>
       </c>
       <c r="FC20" s="92">
         <v>980</v>
       </c>
       <c r="FD20" s="92">
         <v>8672</v>
       </c>
       <c r="FE20" s="92">
-        <v>8513</v>
+        <v>7753</v>
       </c>
       <c r="FF20" s="92">
         <v>3905</v>
       </c>
       <c r="FG20" s="92">
         <v>3790</v>
       </c>
       <c r="FH20" s="92">
         <v>2448</v>
       </c>
       <c r="FI20" s="92">
         <v>2378</v>
       </c>
       <c r="FJ20" s="92">
         <v>1968</v>
       </c>
       <c r="FK20" s="92">
         <v>1965</v>
       </c>
       <c r="FL20" s="92">
         <v>0</v>
       </c>
       <c r="FM20" s="92">
         <v>0</v>
       </c>
@@ -13754,51 +13206,51 @@
       <c r="G22" s="101"/>
       <c r="H22" s="101"/>
       <c r="I22" s="102"/>
       <c r="J22" s="86">
         <v>6</v>
       </c>
       <c r="K22" s="4">
         <v>28</v>
       </c>
       <c r="L22" s="5">
         <v>2454.9</v>
       </c>
       <c r="M22" s="6">
         <v>23.01</v>
       </c>
       <c r="N22" s="6">
         <v>4.54</v>
       </c>
       <c r="O22" s="6">
         <v>18.47</v>
       </c>
       <c r="P22" s="7">
         <v>5201</v>
       </c>
       <c r="Q22" s="8">
-        <v>14488</v>
+        <v>11280</v>
       </c>
       <c r="R22" s="9">
         <v>71.8</v>
       </c>
       <c r="S22" s="8">
         <v>31280</v>
       </c>
       <c r="T22" s="8">
         <v>30854</v>
       </c>
       <c r="U22" s="8">
         <v>426</v>
       </c>
       <c r="V22" s="8">
         <v>9380</v>
       </c>
       <c r="W22" s="8">
         <v>340</v>
       </c>
       <c r="X22" s="8">
         <v>9466</v>
       </c>
       <c r="Y22" s="8">
         <v>21425</v>
       </c>
@@ -13856,69 +13308,69 @@
       <c r="AQ22" s="8">
         <v>7551</v>
       </c>
       <c r="AR22" s="8">
         <v>29678</v>
       </c>
       <c r="AS22" s="10">
         <v>542</v>
       </c>
       <c r="AT22" s="10">
         <v>4753</v>
       </c>
       <c r="AU22" s="5">
         <v>59.2</v>
       </c>
       <c r="AV22" s="5">
         <v>13.8</v>
       </c>
       <c r="AW22" s="10">
         <v>18201</v>
       </c>
       <c r="AX22" s="5">
         <v>52.9</v>
       </c>
       <c r="AY22" s="7">
-        <v>630</v>
+        <v>490</v>
       </c>
       <c r="AZ22" s="6">
-        <v>2.38</v>
+        <v>3.05</v>
       </c>
       <c r="BA22" s="7">
         <v>206</v>
       </c>
       <c r="BB22" s="7">
-        <v>328</v>
+        <v>421</v>
       </c>
       <c r="BC22" s="7">
         <v>19</v>
       </c>
       <c r="BD22" s="7">
         <v>791</v>
       </c>
       <c r="BE22" s="7">
-        <v>1256</v>
+        <v>1614</v>
       </c>
       <c r="BF22" s="7">
         <v>74</v>
       </c>
       <c r="BG22" s="87">
         <v>24.06</v>
       </c>
       <c r="BH22" s="87">
         <v>4.74</v>
       </c>
       <c r="BI22" s="87">
         <v>19.32</v>
       </c>
       <c r="BJ22" s="87">
         <v>9.85</v>
       </c>
       <c r="BK22" s="87">
         <v>5.69</v>
       </c>
       <c r="BL22" s="87">
         <v>6.75</v>
       </c>
       <c r="BM22" s="87">
         <v>3.1</v>
       </c>
@@ -14186,51 +13638,51 @@
       <c r="EW22" s="92">
         <v>7306</v>
       </c>
       <c r="EX22" s="92">
         <v>41927</v>
       </c>
       <c r="EY22" s="92">
         <v>27757</v>
       </c>
       <c r="EZ22" s="92">
         <v>21199</v>
       </c>
       <c r="FA22" s="92">
         <v>1721</v>
       </c>
       <c r="FB22" s="92">
         <v>2037</v>
       </c>
       <c r="FC22" s="92">
         <v>626</v>
       </c>
       <c r="FD22" s="92">
         <v>14170</v>
       </c>
       <c r="FE22" s="92">
-        <v>15527</v>
+        <v>12319</v>
       </c>
       <c r="FF22" s="92">
         <v>7996</v>
       </c>
       <c r="FG22" s="92">
         <v>7735</v>
       </c>
       <c r="FH22" s="92">
         <v>5233</v>
       </c>
       <c r="FI22" s="92">
         <v>5133</v>
       </c>
       <c r="FJ22" s="92">
         <v>1039</v>
       </c>
       <c r="FK22" s="92">
         <v>1039</v>
       </c>
       <c r="FL22" s="92">
         <v>16</v>
       </c>
       <c r="FM22" s="92">
         <v>16</v>
       </c>
@@ -14490,51 +13942,51 @@
       <c r="G23" s="100"/>
       <c r="H23" s="100"/>
       <c r="I23" s="103"/>
       <c r="J23" s="86">
         <v>7</v>
       </c>
       <c r="K23" s="4">
         <v>38</v>
       </c>
       <c r="L23" s="5">
         <v>4086.1</v>
       </c>
       <c r="M23" s="6">
         <v>22.94</v>
       </c>
       <c r="N23" s="6">
         <v>4.29</v>
       </c>
       <c r="O23" s="6">
         <v>18.649999999999999</v>
       </c>
       <c r="P23" s="7">
         <v>9192</v>
       </c>
       <c r="Q23" s="8">
-        <v>20994</v>
+        <v>18942</v>
       </c>
       <c r="R23" s="9">
         <v>68</v>
       </c>
       <c r="S23" s="8">
         <v>58251</v>
       </c>
       <c r="T23" s="8">
         <v>57731</v>
       </c>
       <c r="U23" s="8">
         <v>520</v>
       </c>
       <c r="V23" s="8">
         <v>12686</v>
       </c>
       <c r="W23" s="8">
         <v>116</v>
       </c>
       <c r="X23" s="8">
         <v>13090</v>
       </c>
       <c r="Y23" s="8">
         <v>43174</v>
       </c>
@@ -14592,69 +14044,69 @@
       <c r="AQ23" s="8">
         <v>19420</v>
       </c>
       <c r="AR23" s="8">
         <v>55292</v>
       </c>
       <c r="AS23" s="10">
         <v>873</v>
       </c>
       <c r="AT23" s="10">
         <v>10817</v>
       </c>
       <c r="AU23" s="5">
         <v>54.1</v>
       </c>
       <c r="AV23" s="5">
         <v>16.399999999999999</v>
       </c>
       <c r="AW23" s="10">
         <v>34051</v>
       </c>
       <c r="AX23" s="5">
         <v>51.5</v>
       </c>
       <c r="AY23" s="7">
-        <v>915</v>
+        <v>826</v>
       </c>
       <c r="AZ23" s="6">
-        <v>3.15</v>
+        <v>3.49</v>
       </c>
       <c r="BA23" s="7">
         <v>472</v>
       </c>
       <c r="BB23" s="7">
-        <v>515</v>
+        <v>571</v>
       </c>
       <c r="BC23" s="7">
         <v>26</v>
       </c>
       <c r="BD23" s="7">
         <v>1484</v>
       </c>
       <c r="BE23" s="7">
-        <v>1622</v>
+        <v>1798</v>
       </c>
       <c r="BF23" s="7">
         <v>83</v>
       </c>
       <c r="BG23" s="87">
         <v>23.65</v>
       </c>
       <c r="BH23" s="87">
         <v>4.3499999999999996</v>
       </c>
       <c r="BI23" s="87">
         <v>19.3</v>
       </c>
       <c r="BJ23" s="87">
         <v>13.22</v>
       </c>
       <c r="BK23" s="87">
         <v>8.7200000000000006</v>
       </c>
       <c r="BL23" s="87">
         <v>10.42</v>
       </c>
       <c r="BM23" s="87">
         <v>2.8</v>
       </c>
@@ -14922,51 +14374,51 @@
       <c r="EW23" s="92">
         <v>9192</v>
       </c>
       <c r="EX23" s="92">
         <v>79024</v>
       </c>
       <c r="EY23" s="92">
         <v>48293</v>
       </c>
       <c r="EZ23" s="92">
         <v>38235</v>
       </c>
       <c r="FA23" s="92">
         <v>2042</v>
       </c>
       <c r="FB23" s="92">
         <v>4327</v>
       </c>
       <c r="FC23" s="92">
         <v>2006</v>
       </c>
       <c r="FD23" s="92">
         <v>30673</v>
       </c>
       <c r="FE23" s="92">
-        <v>27922</v>
+        <v>25870</v>
       </c>
       <c r="FF23" s="92">
         <v>8904</v>
       </c>
       <c r="FG23" s="92">
         <v>8785</v>
       </c>
       <c r="FH23" s="92">
         <v>11327</v>
       </c>
       <c r="FI23" s="92">
         <v>11172</v>
       </c>
       <c r="FJ23" s="92">
         <v>6929</v>
       </c>
       <c r="FK23" s="92">
         <v>6928</v>
       </c>
       <c r="FL23" s="92">
         <v>11</v>
       </c>
       <c r="FM23" s="92">
         <v>11</v>
       </c>
@@ -15226,51 +14678,51 @@
       <c r="G24" s="96"/>
       <c r="H24" s="96"/>
       <c r="I24" s="97"/>
       <c r="J24" s="86">
         <v>8</v>
       </c>
       <c r="K24" s="4">
         <v>56</v>
       </c>
       <c r="L24" s="5">
         <v>6792.9</v>
       </c>
       <c r="M24" s="6">
         <v>21.26</v>
       </c>
       <c r="N24" s="6">
         <v>3.44</v>
       </c>
       <c r="O24" s="6">
         <v>17.82</v>
       </c>
       <c r="P24" s="7">
         <v>11693</v>
       </c>
       <c r="Q24" s="8">
-        <v>29171</v>
+        <v>21615</v>
       </c>
       <c r="R24" s="9">
         <v>62.3</v>
       </c>
       <c r="S24" s="8">
         <v>72230</v>
       </c>
       <c r="T24" s="8">
         <v>78926</v>
       </c>
       <c r="U24" s="8">
         <v>-6696</v>
       </c>
       <c r="V24" s="8">
         <v>28522</v>
       </c>
       <c r="W24" s="8">
         <v>586</v>
       </c>
       <c r="X24" s="8">
         <v>21240</v>
       </c>
       <c r="Y24" s="8">
         <v>54086</v>
       </c>
@@ -15328,69 +14780,69 @@
       <c r="AQ24" s="8">
         <v>25201</v>
       </c>
       <c r="AR24" s="8">
         <v>77685</v>
       </c>
       <c r="AS24" s="10">
         <v>1012</v>
       </c>
       <c r="AT24" s="10">
         <v>12451</v>
       </c>
       <c r="AU24" s="5">
         <v>67.900000000000006</v>
       </c>
       <c r="AV24" s="5">
         <v>13.8</v>
       </c>
       <c r="AW24" s="10">
         <v>48032</v>
       </c>
       <c r="AX24" s="5">
         <v>53.3</v>
       </c>
       <c r="AY24" s="7">
-        <v>1372</v>
+        <v>1017</v>
       </c>
       <c r="AZ24" s="6">
-        <v>3.09</v>
+        <v>4.17</v>
       </c>
       <c r="BA24" s="7">
         <v>586</v>
       </c>
       <c r="BB24" s="7">
-        <v>427</v>
+        <v>576</v>
       </c>
       <c r="BC24" s="7">
         <v>18</v>
       </c>
       <c r="BD24" s="7">
         <v>2259</v>
       </c>
       <c r="BE24" s="7">
-        <v>1647</v>
+        <v>2222</v>
       </c>
       <c r="BF24" s="7">
         <v>71</v>
       </c>
       <c r="BG24" s="87">
         <v>21.98</v>
       </c>
       <c r="BH24" s="87">
         <v>3.73</v>
       </c>
       <c r="BI24" s="87">
         <v>18.25</v>
       </c>
       <c r="BJ24" s="87">
         <v>12.38</v>
       </c>
       <c r="BK24" s="87">
         <v>8.1199999999999992</v>
       </c>
       <c r="BL24" s="87">
         <v>6.68</v>
       </c>
       <c r="BM24" s="87">
         <v>5.7</v>
       </c>
@@ -15658,51 +15110,51 @@
       <c r="EW24" s="92">
         <v>11185</v>
       </c>
       <c r="EX24" s="92">
         <v>93703</v>
       </c>
       <c r="EY24" s="92">
         <v>58838</v>
       </c>
       <c r="EZ24" s="92">
         <v>40014</v>
       </c>
       <c r="FA24" s="92">
         <v>4085</v>
       </c>
       <c r="FB24" s="92">
         <v>8727</v>
       </c>
       <c r="FC24" s="92">
         <v>3864</v>
       </c>
       <c r="FD24" s="92">
         <v>34570</v>
       </c>
       <c r="FE24" s="92">
-        <v>36528</v>
+        <v>28972</v>
       </c>
       <c r="FF24" s="92">
         <v>13664</v>
       </c>
       <c r="FG24" s="92">
         <v>13655</v>
       </c>
       <c r="FH24" s="92">
         <v>11837</v>
       </c>
       <c r="FI24" s="92">
         <v>11738</v>
       </c>
       <c r="FJ24" s="92">
         <v>7371</v>
       </c>
       <c r="FK24" s="92">
         <v>7357</v>
       </c>
       <c r="FL24" s="92" t="s">
         <v>297</v>
       </c>
       <c r="FM24" s="92" t="s">
         <v>297</v>
       </c>
@@ -15962,51 +15414,51 @@
       <c r="G25" s="96"/>
       <c r="H25" s="96"/>
       <c r="I25" s="97"/>
       <c r="J25" s="86">
         <v>9</v>
       </c>
       <c r="K25" s="4">
         <v>42</v>
       </c>
       <c r="L25" s="5">
         <v>16833.8</v>
       </c>
       <c r="M25" s="6">
         <v>26.18</v>
       </c>
       <c r="N25" s="6">
         <v>4.71</v>
       </c>
       <c r="O25" s="6">
         <v>21.47</v>
       </c>
       <c r="P25" s="7">
         <v>23304</v>
       </c>
       <c r="Q25" s="8">
-        <v>92419</v>
+        <v>74233</v>
       </c>
       <c r="R25" s="9">
         <v>62.3</v>
       </c>
       <c r="S25" s="8">
         <v>179957</v>
       </c>
       <c r="T25" s="8">
         <v>212137</v>
       </c>
       <c r="U25" s="8">
         <v>-32180</v>
       </c>
       <c r="V25" s="8">
         <v>72045</v>
       </c>
       <c r="W25" s="8">
         <v>2162</v>
       </c>
       <c r="X25" s="8">
         <v>37703</v>
       </c>
       <c r="Y25" s="8">
         <v>126816</v>
       </c>
@@ -16064,69 +15516,69 @@
       <c r="AQ25" s="8">
         <v>73055</v>
       </c>
       <c r="AR25" s="8">
         <v>194152</v>
       </c>
       <c r="AS25" s="10">
         <v>2983</v>
       </c>
       <c r="AT25" s="10">
         <v>39985</v>
       </c>
       <c r="AU25" s="5">
         <v>98.8</v>
       </c>
       <c r="AV25" s="5">
         <v>17.100000000000001</v>
       </c>
       <c r="AW25" s="10">
         <v>125926</v>
       </c>
       <c r="AX25" s="5">
         <v>53.8</v>
       </c>
       <c r="AY25" s="7">
-        <v>3530</v>
+        <v>2835</v>
       </c>
       <c r="AZ25" s="6">
-        <v>2.5299999999999998</v>
+        <v>3.15</v>
       </c>
       <c r="BA25" s="7">
         <v>1527</v>
       </c>
       <c r="BB25" s="7">
-        <v>433</v>
+        <v>539</v>
       </c>
       <c r="BC25" s="7">
         <v>24</v>
       </c>
       <c r="BD25" s="7">
         <v>4810</v>
       </c>
       <c r="BE25" s="7">
-        <v>1363</v>
+        <v>1696</v>
       </c>
       <c r="BF25" s="7">
         <v>75</v>
       </c>
       <c r="BG25" s="87">
         <v>28.01</v>
       </c>
       <c r="BH25" s="87">
         <v>4.83</v>
       </c>
       <c r="BI25" s="87">
         <v>23.18</v>
       </c>
       <c r="BJ25" s="87">
         <v>15.22</v>
       </c>
       <c r="BK25" s="87">
         <v>9.26</v>
       </c>
       <c r="BL25" s="87">
         <v>9.59</v>
       </c>
       <c r="BM25" s="87">
         <v>5.63</v>
       </c>
@@ -16394,51 +15846,51 @@
       <c r="EW25" s="92">
         <v>21327</v>
       </c>
       <c r="EX25" s="92">
         <v>283322</v>
       </c>
       <c r="EY25" s="92">
         <v>141420</v>
       </c>
       <c r="EZ25" s="92">
         <v>98100</v>
       </c>
       <c r="FA25" s="92">
         <v>8708</v>
       </c>
       <c r="FB25" s="92">
         <v>20801</v>
       </c>
       <c r="FC25" s="92">
         <v>9668</v>
       </c>
       <c r="FD25" s="92">
         <v>141883</v>
       </c>
       <c r="FE25" s="92">
-        <v>142848</v>
+        <v>124662</v>
       </c>
       <c r="FF25" s="92">
         <v>46908</v>
       </c>
       <c r="FG25" s="92">
         <v>46756</v>
       </c>
       <c r="FH25" s="92">
         <v>36825</v>
       </c>
       <c r="FI25" s="92">
         <v>36570</v>
       </c>
       <c r="FJ25" s="92">
         <v>50472</v>
       </c>
       <c r="FK25" s="92">
         <v>50429</v>
       </c>
       <c r="FL25" s="92" t="s">
         <v>297</v>
       </c>
       <c r="FM25" s="92" t="s">
         <v>297</v>
       </c>
@@ -16698,51 +16150,51 @@
       <c r="G26" s="105"/>
       <c r="H26" s="105"/>
       <c r="I26" s="105"/>
       <c r="J26" s="86">
         <v>10</v>
       </c>
       <c r="K26" s="4">
         <v>16</v>
       </c>
       <c r="L26" s="5">
         <v>6426.1</v>
       </c>
       <c r="M26" s="6">
         <v>10.81</v>
       </c>
       <c r="N26" s="6">
         <v>2.94</v>
       </c>
       <c r="O26" s="6">
         <v>7.87</v>
       </c>
       <c r="P26" s="7">
         <v>11327</v>
       </c>
       <c r="Q26" s="8">
-        <v>68218</v>
+        <v>45696</v>
       </c>
       <c r="R26" s="9">
         <v>54.5</v>
       </c>
       <c r="S26" s="8">
         <v>90071</v>
       </c>
       <c r="T26" s="8">
         <v>106317</v>
       </c>
       <c r="U26" s="8">
         <v>-16246</v>
       </c>
       <c r="V26" s="8">
         <v>38931</v>
       </c>
       <c r="W26" s="8">
         <v>617</v>
       </c>
       <c r="X26" s="8">
         <v>22068</v>
       </c>
       <c r="Y26" s="8">
         <v>61165</v>
       </c>
@@ -16800,69 +16252,69 @@
       <c r="AQ26" s="8">
         <v>38138</v>
       </c>
       <c r="AR26" s="8">
         <v>106380</v>
       </c>
       <c r="AS26" s="10">
         <v>1175</v>
       </c>
       <c r="AT26" s="10">
         <v>17368</v>
       </c>
       <c r="AU26" s="5">
         <v>81.3</v>
       </c>
       <c r="AV26" s="5">
         <v>14</v>
       </c>
       <c r="AW26" s="10">
         <v>56641</v>
       </c>
       <c r="AX26" s="5">
         <v>45.8</v>
       </c>
       <c r="AY26" s="7">
-        <v>6311</v>
+        <v>4227</v>
       </c>
       <c r="AZ26" s="6">
-        <v>1.81</v>
+        <v>2.71</v>
       </c>
       <c r="BA26" s="7">
         <v>1607</v>
       </c>
       <c r="BB26" s="7">
-        <v>255</v>
+        <v>380</v>
       </c>
       <c r="BC26" s="7">
         <v>27</v>
       </c>
       <c r="BD26" s="7">
         <v>5240</v>
       </c>
       <c r="BE26" s="7">
-        <v>830</v>
+        <v>1240</v>
       </c>
       <c r="BF26" s="7">
         <v>88</v>
       </c>
       <c r="BG26" s="87">
         <v>10.93</v>
       </c>
       <c r="BH26" s="87">
         <v>2.94</v>
       </c>
       <c r="BI26" s="87">
         <v>7.99</v>
       </c>
       <c r="BJ26" s="87">
         <v>4.22</v>
       </c>
       <c r="BK26" s="87">
         <v>3.47</v>
       </c>
       <c r="BL26" s="87">
         <v>3.39</v>
       </c>
       <c r="BM26" s="87">
         <v>0.83</v>
       </c>
@@ -17130,51 +16582,51 @@
       <c r="EW26" s="92">
         <v>12474</v>
       </c>
       <c r="EX26" s="92">
         <v>174962</v>
       </c>
       <c r="EY26" s="92">
         <v>51727</v>
       </c>
       <c r="EZ26" s="92">
         <v>41344</v>
       </c>
       <c r="FA26" s="92">
         <v>976</v>
       </c>
       <c r="FB26" s="92">
         <v>4294</v>
       </c>
       <c r="FC26" s="92">
         <v>2220</v>
       </c>
       <c r="FD26" s="92">
         <v>122767</v>
       </c>
       <c r="FE26" s="92">
-        <v>133589</v>
+        <v>111067</v>
       </c>
       <c r="FF26" s="92">
         <v>37817</v>
       </c>
       <c r="FG26" s="92">
         <v>37817</v>
       </c>
       <c r="FH26" s="92">
         <v>19140</v>
       </c>
       <c r="FI26" s="92">
         <v>19140</v>
       </c>
       <c r="FJ26" s="92">
         <v>65371</v>
       </c>
       <c r="FK26" s="92">
         <v>65371</v>
       </c>
       <c r="FL26" s="92" t="s">
         <v>297</v>
       </c>
       <c r="FM26" s="92" t="s">
         <v>297</v>
       </c>
@@ -17434,51 +16886,51 @@
       <c r="G27" s="96"/>
       <c r="H27" s="96"/>
       <c r="I27" s="97"/>
       <c r="J27" s="86">
         <v>11</v>
       </c>
       <c r="K27" s="4">
         <v>226</v>
       </c>
       <c r="L27" s="5">
         <v>3496</v>
       </c>
       <c r="M27" s="6">
         <v>18.28</v>
       </c>
       <c r="N27" s="6">
         <v>3.9</v>
       </c>
       <c r="O27" s="6">
         <v>14.38</v>
       </c>
       <c r="P27" s="7">
         <v>6983</v>
       </c>
       <c r="Q27" s="8">
-        <v>16970</v>
+        <v>14050</v>
       </c>
       <c r="R27" s="9">
         <v>69</v>
       </c>
       <c r="S27" s="8">
         <v>49176</v>
       </c>
       <c r="T27" s="8">
         <v>51184</v>
       </c>
       <c r="U27" s="8">
         <v>-2008</v>
       </c>
       <c r="V27" s="8">
         <v>13199</v>
       </c>
       <c r="W27" s="8">
         <v>333</v>
       </c>
       <c r="X27" s="8">
         <v>10858</v>
       </c>
       <c r="Y27" s="8">
         <v>30948</v>
       </c>
@@ -17536,69 +16988,69 @@
       <c r="AQ27" s="8">
         <v>13630</v>
       </c>
       <c r="AR27" s="8">
         <v>43539</v>
       </c>
       <c r="AS27" s="10">
         <v>675</v>
       </c>
       <c r="AT27" s="10">
         <v>7176</v>
       </c>
       <c r="AU27" s="5">
         <v>61.7</v>
       </c>
       <c r="AV27" s="5">
         <v>14.1</v>
       </c>
       <c r="AW27" s="10">
         <v>26502</v>
       </c>
       <c r="AX27" s="5">
         <v>52.3</v>
       </c>
       <c r="AY27" s="7">
-        <v>928</v>
+        <v>769</v>
       </c>
       <c r="AZ27" s="6">
-        <v>2.99</v>
+        <v>3.61</v>
       </c>
       <c r="BA27" s="7">
         <v>392</v>
       </c>
       <c r="BB27" s="7">
-        <v>423</v>
+        <v>511</v>
       </c>
       <c r="BC27" s="7">
         <v>21</v>
       </c>
       <c r="BD27" s="7">
         <v>1450</v>
       </c>
       <c r="BE27" s="7">
-        <v>1562</v>
+        <v>1886</v>
       </c>
       <c r="BF27" s="7">
         <v>76</v>
       </c>
       <c r="BG27" s="87">
         <v>19.62</v>
       </c>
       <c r="BH27" s="87">
         <v>4.07</v>
       </c>
       <c r="BI27" s="87">
         <v>15.55</v>
       </c>
       <c r="BJ27" s="87">
         <v>10.07</v>
       </c>
       <c r="BK27" s="87">
         <v>6.09</v>
       </c>
       <c r="BL27" s="87">
         <v>6.91</v>
       </c>
       <c r="BM27" s="87">
         <v>3.16</v>
       </c>
@@ -17866,51 +17318,51 @@
       <c r="EW27" s="92">
         <v>6945</v>
       </c>
       <c r="EX27" s="92">
         <v>62615</v>
       </c>
       <c r="EY27" s="92">
         <v>38377</v>
       </c>
       <c r="EZ27" s="92">
         <v>27574</v>
       </c>
       <c r="FA27" s="92">
         <v>2834</v>
       </c>
       <c r="FB27" s="92">
         <v>4489</v>
       </c>
       <c r="FC27" s="92">
         <v>1933</v>
       </c>
       <c r="FD27" s="92">
         <v>24188</v>
       </c>
       <c r="FE27" s="92">
-        <v>20505</v>
+        <v>17585</v>
       </c>
       <c r="FF27" s="92">
         <v>8430</v>
       </c>
       <c r="FG27" s="92">
         <v>8234</v>
       </c>
       <c r="FH27" s="92">
         <v>9980</v>
       </c>
       <c r="FI27" s="92">
         <v>7260</v>
       </c>
       <c r="FJ27" s="92">
         <v>3921</v>
       </c>
       <c r="FK27" s="92">
         <v>3535</v>
       </c>
       <c r="FL27" s="92">
         <v>16</v>
       </c>
       <c r="FM27" s="92">
         <v>16</v>
       </c>
@@ -18138,83 +17590,83 @@
       </c>
       <c r="IJ27" s="88">
         <v>119</v>
       </c>
       <c r="IK27" s="88">
         <v>1301</v>
       </c>
       <c r="IL27" s="88">
         <v>3705</v>
       </c>
       <c r="IM27" s="88">
         <v>675</v>
       </c>
       <c r="IN27" s="88">
         <v>3752</v>
       </c>
       <c r="IO27" s="92">
         <v>7176</v>
       </c>
       <c r="IP27" s="93">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:250" s="98" customFormat="1" ht="30" customHeight="1">
       <c r="A28" s="99"/>
-      <c r="B28" s="180" t="s">
+      <c r="B28" s="206" t="s">
         <v>244</v>
       </c>
-      <c r="C28" s="180"/>
-[...5 lines deleted...]
-      <c r="I28" s="180"/>
+      <c r="C28" s="206"/>
+      <c r="D28" s="206"/>
+      <c r="E28" s="206"/>
+      <c r="F28" s="206"/>
+      <c r="G28" s="206"/>
+      <c r="H28" s="206"/>
+      <c r="I28" s="206"/>
       <c r="J28" s="86">
         <v>12</v>
       </c>
       <c r="K28" s="4">
         <v>48</v>
       </c>
       <c r="L28" s="5">
         <v>4305.7</v>
       </c>
       <c r="M28" s="6">
         <v>16.100000000000001</v>
       </c>
       <c r="N28" s="6">
         <v>3.06</v>
       </c>
       <c r="O28" s="6">
         <v>13.04</v>
       </c>
       <c r="P28" s="7">
         <v>9948</v>
       </c>
       <c r="Q28" s="8">
-        <v>18228</v>
+        <v>16940</v>
       </c>
       <c r="R28" s="9">
         <v>68.099999999999994</v>
       </c>
       <c r="S28" s="8">
         <v>59701</v>
       </c>
       <c r="T28" s="8">
         <v>61359</v>
       </c>
       <c r="U28" s="8">
         <v>-1658</v>
       </c>
       <c r="V28" s="8">
         <v>13593</v>
       </c>
       <c r="W28" s="8">
         <v>292</v>
       </c>
       <c r="X28" s="8">
         <v>11643</v>
       </c>
       <c r="Y28" s="8">
         <v>42992</v>
       </c>
@@ -18272,69 +17724,69 @@
       <c r="AQ28" s="8">
         <v>18692</v>
       </c>
       <c r="AR28" s="8">
         <v>56385</v>
       </c>
       <c r="AS28" s="10">
         <v>872</v>
       </c>
       <c r="AT28" s="10">
         <v>7516</v>
       </c>
       <c r="AU28" s="5">
         <v>43.8</v>
       </c>
       <c r="AV28" s="5">
         <v>11.8</v>
       </c>
       <c r="AW28" s="10">
         <v>33474</v>
       </c>
       <c r="AX28" s="5">
         <v>52.4</v>
       </c>
       <c r="AY28" s="7">
-        <v>1132</v>
+        <v>1052</v>
       </c>
       <c r="AZ28" s="6">
-        <v>3.51</v>
+        <v>3.77</v>
       </c>
       <c r="BA28" s="7">
         <v>467</v>
       </c>
       <c r="BB28" s="7">
-        <v>412</v>
+        <v>444</v>
       </c>
       <c r="BC28" s="7">
         <v>17</v>
       </c>
       <c r="BD28" s="7">
         <v>2079</v>
       </c>
       <c r="BE28" s="7">
-        <v>1836</v>
+        <v>1976</v>
       </c>
       <c r="BF28" s="7">
         <v>78</v>
       </c>
       <c r="BG28" s="87">
         <v>17.489999999999998</v>
       </c>
       <c r="BH28" s="87">
         <v>3.27</v>
       </c>
       <c r="BI28" s="87">
         <v>14.22</v>
       </c>
       <c r="BJ28" s="87">
         <v>8.49</v>
       </c>
       <c r="BK28" s="87">
         <v>5.94</v>
       </c>
       <c r="BL28" s="87">
         <v>6.18</v>
       </c>
       <c r="BM28" s="87">
         <v>2.31</v>
       </c>
@@ -18602,51 +18054,51 @@
       <c r="EW28" s="92">
         <v>9022</v>
       </c>
       <c r="EX28" s="92">
         <v>70566</v>
       </c>
       <c r="EY28" s="92">
         <v>43994</v>
       </c>
       <c r="EZ28" s="92">
         <v>34492</v>
       </c>
       <c r="FA28" s="92">
         <v>3218</v>
       </c>
       <c r="FB28" s="92">
         <v>2833</v>
       </c>
       <c r="FC28" s="92">
         <v>1549</v>
       </c>
       <c r="FD28" s="92">
         <v>26389</v>
       </c>
       <c r="FE28" s="92">
-        <v>23067</v>
+        <v>21779</v>
       </c>
       <c r="FF28" s="92">
         <v>10273</v>
       </c>
       <c r="FG28" s="92">
         <v>9870</v>
       </c>
       <c r="FH28" s="92">
         <v>7967</v>
       </c>
       <c r="FI28" s="92">
         <v>7688</v>
       </c>
       <c r="FJ28" s="92">
         <v>4839</v>
       </c>
       <c r="FK28" s="92">
         <v>4839</v>
       </c>
       <c r="FL28" s="92">
         <v>26</v>
       </c>
       <c r="FM28" s="92">
         <v>26</v>
       </c>
@@ -18906,51 +18358,51 @@
       <c r="G29" s="96"/>
       <c r="H29" s="96"/>
       <c r="I29" s="97"/>
       <c r="J29" s="86">
         <v>13</v>
       </c>
       <c r="K29" s="4">
         <v>52</v>
       </c>
       <c r="L29" s="5">
         <v>3608.9</v>
       </c>
       <c r="M29" s="6">
         <v>22</v>
       </c>
       <c r="N29" s="6">
         <v>4.0999999999999996</v>
       </c>
       <c r="O29" s="6">
         <v>17.899999999999999</v>
       </c>
       <c r="P29" s="7">
         <v>6258</v>
       </c>
       <c r="Q29" s="8">
-        <v>20866</v>
+        <v>15830</v>
       </c>
       <c r="R29" s="9">
         <v>69.2</v>
       </c>
       <c r="S29" s="8">
         <v>49343</v>
       </c>
       <c r="T29" s="8">
         <v>47690</v>
       </c>
       <c r="U29" s="8">
         <v>1653</v>
       </c>
       <c r="V29" s="8">
         <v>14647</v>
       </c>
       <c r="W29" s="8">
         <v>333</v>
       </c>
       <c r="X29" s="8">
         <v>15967</v>
       </c>
       <c r="Y29" s="8">
         <v>32865</v>
       </c>
@@ -19008,69 +18460,69 @@
       <c r="AQ29" s="8">
         <v>9884</v>
       </c>
       <c r="AR29" s="8">
         <v>47489</v>
       </c>
       <c r="AS29" s="10">
         <v>909</v>
       </c>
       <c r="AT29" s="10">
         <v>9569</v>
       </c>
       <c r="AU29" s="5">
         <v>83.5</v>
       </c>
       <c r="AV29" s="5">
         <v>16.8</v>
       </c>
       <c r="AW29" s="10">
         <v>30897</v>
       </c>
       <c r="AX29" s="5">
         <v>54.2</v>
       </c>
       <c r="AY29" s="7">
-        <v>948</v>
+        <v>720</v>
       </c>
       <c r="AZ29" s="6">
-        <v>2.73</v>
+        <v>3.6</v>
       </c>
       <c r="BA29" s="7">
         <v>435</v>
       </c>
       <c r="BB29" s="7">
-        <v>459</v>
+        <v>604</v>
       </c>
       <c r="BC29" s="7">
         <v>27</v>
       </c>
       <c r="BD29" s="7">
         <v>1404</v>
       </c>
       <c r="BE29" s="7">
-        <v>1481</v>
+        <v>1952</v>
       </c>
       <c r="BF29" s="7">
         <v>86</v>
       </c>
       <c r="BG29" s="87">
         <v>22.26</v>
       </c>
       <c r="BH29" s="87">
         <v>4.16</v>
       </c>
       <c r="BI29" s="87">
         <v>18.100000000000001</v>
       </c>
       <c r="BJ29" s="87">
         <v>9.18</v>
       </c>
       <c r="BK29" s="87">
         <v>2.6</v>
       </c>
       <c r="BL29" s="87">
         <v>6.74</v>
       </c>
       <c r="BM29" s="87">
         <v>2.44</v>
       </c>
@@ -19338,51 +18790,51 @@
       <c r="EW29" s="92">
         <v>8145</v>
       </c>
       <c r="EX29" s="92">
         <v>59971</v>
       </c>
       <c r="EY29" s="92">
         <v>37665</v>
       </c>
       <c r="EZ29" s="92">
         <v>29168</v>
       </c>
       <c r="FA29" s="92">
         <v>1350</v>
       </c>
       <c r="FB29" s="92">
         <v>4109</v>
       </c>
       <c r="FC29" s="92">
         <v>1545</v>
       </c>
       <c r="FD29" s="92">
         <v>22276</v>
       </c>
       <c r="FE29" s="92">
-        <v>24390</v>
+        <v>19354</v>
       </c>
       <c r="FF29" s="92">
         <v>8137</v>
       </c>
       <c r="FG29" s="92">
         <v>8115</v>
       </c>
       <c r="FH29" s="92">
         <v>10260</v>
       </c>
       <c r="FI29" s="92">
         <v>10196</v>
       </c>
       <c r="FJ29" s="92">
         <v>3525</v>
       </c>
       <c r="FK29" s="92">
         <v>3524</v>
       </c>
       <c r="FL29" s="92">
         <v>37</v>
       </c>
       <c r="FM29" s="92">
         <v>37</v>
       </c>
@@ -19642,51 +19094,51 @@
       <c r="G30" s="96"/>
       <c r="H30" s="96"/>
       <c r="I30" s="97"/>
       <c r="J30" s="86">
         <v>14</v>
       </c>
       <c r="K30" s="4">
         <v>28</v>
       </c>
       <c r="L30" s="5">
         <v>4039.1</v>
       </c>
       <c r="M30" s="6">
         <v>16.010000000000002</v>
       </c>
       <c r="N30" s="6">
         <v>2.97</v>
       </c>
       <c r="O30" s="6">
         <v>13.04</v>
       </c>
       <c r="P30" s="7">
         <v>7823</v>
       </c>
       <c r="Q30" s="8">
-        <v>25089</v>
+        <v>22577</v>
       </c>
       <c r="R30" s="9">
         <v>67.599999999999994</v>
       </c>
       <c r="S30" s="8">
         <v>72612</v>
       </c>
       <c r="T30" s="8">
         <v>72771</v>
       </c>
       <c r="U30" s="8">
         <v>-159</v>
       </c>
       <c r="V30" s="8">
         <v>17195</v>
       </c>
       <c r="W30" s="8">
         <v>677</v>
       </c>
       <c r="X30" s="8">
         <v>16359</v>
       </c>
       <c r="Y30" s="8">
         <v>42244</v>
       </c>
@@ -19744,69 +19196,69 @@
       <c r="AQ30" s="8">
         <v>18095</v>
       </c>
       <c r="AR30" s="8">
         <v>58906</v>
       </c>
       <c r="AS30" s="10">
         <v>722</v>
       </c>
       <c r="AT30" s="10">
         <v>6028</v>
       </c>
       <c r="AU30" s="5">
         <v>33.700000000000003</v>
       </c>
       <c r="AV30" s="5">
         <v>9.3000000000000007</v>
       </c>
       <c r="AW30" s="10">
         <v>30336</v>
       </c>
       <c r="AX30" s="5">
         <v>46.7</v>
       </c>
       <c r="AY30" s="7">
-        <v>1567</v>
+        <v>1410</v>
       </c>
       <c r="AZ30" s="6">
-        <v>2.59</v>
+        <v>2.88</v>
       </c>
       <c r="BA30" s="7">
         <v>377</v>
       </c>
       <c r="BB30" s="7">
-        <v>240</v>
+        <v>267</v>
       </c>
       <c r="BC30" s="7">
         <v>15</v>
       </c>
       <c r="BD30" s="7">
         <v>1895</v>
       </c>
       <c r="BE30" s="7">
-        <v>1209</v>
+        <v>1344</v>
       </c>
       <c r="BF30" s="7">
         <v>75</v>
       </c>
       <c r="BG30" s="87">
         <v>20.46</v>
       </c>
       <c r="BH30" s="87">
         <v>3.45</v>
       </c>
       <c r="BI30" s="87">
         <v>17.010000000000002</v>
       </c>
       <c r="BJ30" s="87">
         <v>11.72</v>
       </c>
       <c r="BK30" s="87">
         <v>7.34</v>
       </c>
       <c r="BL30" s="87">
         <v>7.48</v>
       </c>
       <c r="BM30" s="87">
         <v>4.24</v>
       </c>
@@ -20074,51 +19526,51 @@
       <c r="EW30" s="92">
         <v>9995</v>
       </c>
       <c r="EX30" s="92">
         <v>107660</v>
       </c>
       <c r="EY30" s="92">
         <v>58471</v>
       </c>
       <c r="EZ30" s="92">
         <v>43599</v>
       </c>
       <c r="FA30" s="92">
         <v>6110</v>
       </c>
       <c r="FB30" s="92">
         <v>3632</v>
       </c>
       <c r="FC30" s="92">
         <v>2359</v>
       </c>
       <c r="FD30" s="92">
         <v>49189</v>
       </c>
       <c r="FE30" s="92">
-        <v>27044</v>
+        <v>24532</v>
       </c>
       <c r="FF30" s="92">
         <v>9374</v>
       </c>
       <c r="FG30" s="92">
         <v>9099</v>
       </c>
       <c r="FH30" s="92">
         <v>32440</v>
       </c>
       <c r="FI30" s="92">
         <v>14708</v>
       </c>
       <c r="FJ30" s="92">
         <v>2204</v>
       </c>
       <c r="FK30" s="92">
         <v>1955</v>
       </c>
       <c r="FL30" s="92">
         <v>26</v>
       </c>
       <c r="FM30" s="92">
         <v>26</v>
       </c>
@@ -20378,51 +19830,51 @@
       <c r="G31" s="96"/>
       <c r="H31" s="96"/>
       <c r="I31" s="97"/>
       <c r="J31" s="86">
         <v>15</v>
       </c>
       <c r="K31" s="4">
         <v>24</v>
       </c>
       <c r="L31" s="5">
         <v>4985</v>
       </c>
       <c r="M31" s="6">
         <v>19.32</v>
       </c>
       <c r="N31" s="6">
         <v>3.31</v>
       </c>
       <c r="O31" s="6">
         <v>16.010000000000002</v>
       </c>
       <c r="P31" s="7">
         <v>7826</v>
       </c>
       <c r="Q31" s="8">
-        <v>26301</v>
+        <v>15169</v>
       </c>
       <c r="R31" s="9">
         <v>63.4</v>
       </c>
       <c r="S31" s="8">
         <v>64859</v>
       </c>
       <c r="T31" s="8">
         <v>64580</v>
       </c>
       <c r="U31" s="8">
         <v>279</v>
       </c>
       <c r="V31" s="8">
         <v>11535</v>
       </c>
       <c r="W31" s="8">
         <v>495</v>
       </c>
       <c r="X31" s="8">
         <v>11319</v>
       </c>
       <c r="Y31" s="8">
         <v>46139</v>
       </c>
@@ -20480,69 +19932,69 @@
       <c r="AQ31" s="8">
         <v>18056</v>
       </c>
       <c r="AR31" s="8">
         <v>56868</v>
       </c>
       <c r="AS31" s="10">
         <v>490</v>
       </c>
       <c r="AT31" s="10">
         <v>6067</v>
       </c>
       <c r="AU31" s="5">
         <v>33.200000000000003</v>
       </c>
       <c r="AV31" s="5">
         <v>9.6</v>
       </c>
       <c r="AW31" s="10">
         <v>33871</v>
       </c>
       <c r="AX31" s="5">
         <v>53.8</v>
       </c>
       <c r="AY31" s="7">
-        <v>1361</v>
+        <v>785</v>
       </c>
       <c r="AZ31" s="6">
-        <v>2.39</v>
+        <v>4.1500000000000004</v>
       </c>
       <c r="BA31" s="7">
         <v>315</v>
       </c>
       <c r="BB31" s="7">
-        <v>231</v>
+        <v>400</v>
       </c>
       <c r="BC31" s="7">
         <v>12</v>
       </c>
       <c r="BD31" s="7">
         <v>1753</v>
       </c>
       <c r="BE31" s="7">
-        <v>1288</v>
+        <v>2233</v>
       </c>
       <c r="BF31" s="7">
         <v>68</v>
       </c>
       <c r="BG31" s="87">
         <v>20.2</v>
       </c>
       <c r="BH31" s="87">
         <v>3.61</v>
       </c>
       <c r="BI31" s="87">
         <v>16.59</v>
       </c>
       <c r="BJ31" s="87">
         <v>8.08</v>
       </c>
       <c r="BK31" s="87">
         <v>4.5999999999999996</v>
       </c>
       <c r="BL31" s="87">
         <v>2.4</v>
       </c>
       <c r="BM31" s="87">
         <v>5.68</v>
       </c>
@@ -20810,51 +20262,51 @@
       <c r="EW31" s="92">
         <v>6016</v>
       </c>
       <c r="EX31" s="92">
         <v>64730</v>
       </c>
       <c r="EY31" s="92">
         <v>42401</v>
       </c>
       <c r="EZ31" s="92">
         <v>31872</v>
       </c>
       <c r="FA31" s="92">
         <v>2844</v>
       </c>
       <c r="FB31" s="92">
         <v>6956</v>
       </c>
       <c r="FC31" s="92">
         <v>2935</v>
       </c>
       <c r="FD31" s="92">
         <v>22329</v>
       </c>
       <c r="FE31" s="92">
-        <v>27787</v>
+        <v>16655</v>
       </c>
       <c r="FF31" s="92">
         <v>15732</v>
       </c>
       <c r="FG31" s="92">
         <v>15374</v>
       </c>
       <c r="FH31" s="92">
         <v>5787</v>
       </c>
       <c r="FI31" s="92">
         <v>5361</v>
       </c>
       <c r="FJ31" s="92">
         <v>3077</v>
       </c>
       <c r="FK31" s="92">
         <v>1486</v>
       </c>
       <c r="FL31" s="92" t="s">
         <v>297</v>
       </c>
       <c r="FM31" s="92" t="s">
         <v>297</v>
       </c>
@@ -21114,51 +20566,51 @@
       <c r="G32" s="96"/>
       <c r="H32" s="96"/>
       <c r="I32" s="97"/>
       <c r="J32" s="86">
         <v>16</v>
       </c>
       <c r="K32" s="4">
         <v>18</v>
       </c>
       <c r="L32" s="5">
         <v>2683.5</v>
       </c>
       <c r="M32" s="6">
         <v>20.32</v>
       </c>
       <c r="N32" s="6">
         <v>4.9400000000000004</v>
       </c>
       <c r="O32" s="6">
         <v>15.38</v>
       </c>
       <c r="P32" s="7">
         <v>3636</v>
       </c>
       <c r="Q32" s="8">
-        <v>13789</v>
+        <v>12459</v>
       </c>
       <c r="R32" s="9">
         <v>70.3</v>
       </c>
       <c r="S32" s="8">
         <v>27908</v>
       </c>
       <c r="T32" s="8">
         <v>31459</v>
       </c>
       <c r="U32" s="8">
         <v>-3551</v>
       </c>
       <c r="V32" s="8">
         <v>10127</v>
       </c>
       <c r="W32" s="8">
         <v>85</v>
       </c>
       <c r="X32" s="8">
         <v>6491</v>
       </c>
       <c r="Y32" s="8">
         <v>19041</v>
       </c>
@@ -21216,69 +20668,69 @@
       <c r="AQ32" s="8">
         <v>10257</v>
       </c>
       <c r="AR32" s="8">
         <v>29697</v>
       </c>
       <c r="AS32" s="10">
         <v>599</v>
       </c>
       <c r="AT32" s="10">
         <v>4263</v>
       </c>
       <c r="AU32" s="5">
         <v>62.8</v>
       </c>
       <c r="AV32" s="5">
         <v>12.6</v>
       </c>
       <c r="AW32" s="10">
         <v>16598</v>
       </c>
       <c r="AX32" s="5">
         <v>48.9</v>
       </c>
       <c r="AY32" s="7">
-        <v>679</v>
+        <v>613</v>
       </c>
       <c r="AZ32" s="6">
-        <v>2.46</v>
+        <v>2.73</v>
       </c>
       <c r="BA32" s="7">
         <v>210</v>
       </c>
       <c r="BB32" s="7">
-        <v>309</v>
+        <v>342</v>
       </c>
       <c r="BC32" s="7">
         <v>16</v>
       </c>
       <c r="BD32" s="7">
         <v>817</v>
       </c>
       <c r="BE32" s="7">
-        <v>1204</v>
+        <v>1332</v>
       </c>
       <c r="BF32" s="7">
         <v>62</v>
       </c>
       <c r="BG32" s="87">
         <v>21.23</v>
       </c>
       <c r="BH32" s="87">
         <v>5.08</v>
       </c>
       <c r="BI32" s="87">
         <v>16.149999999999999</v>
       </c>
       <c r="BJ32" s="87">
         <v>13.31</v>
       </c>
       <c r="BK32" s="87">
         <v>10.74</v>
       </c>
       <c r="BL32" s="87">
         <v>12.88</v>
       </c>
       <c r="BM32" s="87">
         <v>0.43</v>
       </c>
@@ -21546,51 +20998,51 @@
       <c r="EW32" s="92">
         <v>4783</v>
       </c>
       <c r="EX32" s="92">
         <v>41052</v>
       </c>
       <c r="EY32" s="92">
         <v>25581</v>
       </c>
       <c r="EZ32" s="92">
         <v>16902</v>
       </c>
       <c r="FA32" s="92">
         <v>2710</v>
       </c>
       <c r="FB32" s="92">
         <v>3449</v>
       </c>
       <c r="FC32" s="92">
         <v>1842</v>
       </c>
       <c r="FD32" s="92">
         <v>15426</v>
       </c>
       <c r="FE32" s="92">
-        <v>15484</v>
+        <v>14154</v>
       </c>
       <c r="FF32" s="92">
         <v>8809</v>
       </c>
       <c r="FG32" s="92">
         <v>8785</v>
       </c>
       <c r="FH32" s="92">
         <v>4400</v>
       </c>
       <c r="FI32" s="92">
         <v>4339</v>
       </c>
       <c r="FJ32" s="92">
         <v>1721</v>
       </c>
       <c r="FK32" s="92">
         <v>1695</v>
       </c>
       <c r="FL32" s="92" t="s">
         <v>297</v>
       </c>
       <c r="FM32" s="92" t="s">
         <v>297</v>
       </c>
@@ -22570,67 +22022,67 @@
       <c r="IO33" s="92">
         <v>9803</v>
       </c>
       <c r="IP33" s="93">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:250" s="98" customFormat="1" ht="15" customHeight="1">
       <c r="A34" s="99"/>
       <c r="B34" s="96" t="s">
         <v>250</v>
       </c>
       <c r="C34" s="96"/>
       <c r="D34" s="96"/>
       <c r="E34" s="96"/>
       <c r="F34" s="96"/>
       <c r="G34" s="96"/>
       <c r="H34" s="96"/>
       <c r="I34" s="97"/>
       <c r="J34" s="86">
         <v>18</v>
       </c>
       <c r="K34" s="4">
         <v>1</v>
       </c>
-      <c r="L34" s="221" t="s">
+      <c r="L34" s="120" t="s">
         <v>329</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="N34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="O34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="P34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="Q34" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="R34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="S34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="T34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="U34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="V34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="W34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="X34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="Y34" s="5" t="s">
         <v>329</v>
       </c>
@@ -22688,69 +22140,69 @@
       <c r="AQ34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="AR34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="AS34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="AT34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="AU34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="AV34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="AW34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="AX34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="AY34" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="AZ34" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="BA34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="BB34" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="BC34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="BD34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="BE34" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="BF34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="BG34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="BH34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="BI34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="BJ34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="BK34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="BL34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="BM34" s="5" t="s">
         <v>329</v>
       </c>
@@ -23018,51 +22470,51 @@
       <c r="EW34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="EX34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="EY34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="EZ34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="FA34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="FB34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="FC34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="FD34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="FE34" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="FF34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="FG34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="FH34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="FI34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="FJ34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="FK34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="FL34" s="5" t="s">
         <v>329</v>
       </c>
       <c r="FM34" s="5" t="s">
         <v>329</v>
       </c>
@@ -23322,51 +22774,51 @@
       <c r="G35" s="96"/>
       <c r="H35" s="96"/>
       <c r="I35" s="97"/>
       <c r="J35" s="86">
         <v>19</v>
       </c>
       <c r="K35" s="4">
         <v>31</v>
       </c>
       <c r="L35" s="5">
         <v>3244.8</v>
       </c>
       <c r="M35" s="6">
         <v>15.07</v>
       </c>
       <c r="N35" s="6">
         <v>3.44</v>
       </c>
       <c r="O35" s="6">
         <v>11.63</v>
       </c>
       <c r="P35" s="7">
         <v>7009</v>
       </c>
       <c r="Q35" s="8">
-        <v>12385</v>
+        <v>10739</v>
       </c>
       <c r="R35" s="9">
         <v>72.2</v>
       </c>
       <c r="S35" s="8">
         <v>43714</v>
       </c>
       <c r="T35" s="8">
         <v>54261</v>
       </c>
       <c r="U35" s="8">
         <v>-10547</v>
       </c>
       <c r="V35" s="8">
         <v>16735</v>
       </c>
       <c r="W35" s="8">
         <v>141</v>
       </c>
       <c r="X35" s="8">
         <v>6047</v>
       </c>
       <c r="Y35" s="8">
         <v>24255</v>
       </c>
@@ -23424,69 +22876,69 @@
       <c r="AQ35" s="8">
         <v>18789</v>
       </c>
       <c r="AR35" s="8">
         <v>34251</v>
       </c>
       <c r="AS35" s="10">
         <v>385</v>
       </c>
       <c r="AT35" s="10">
         <v>2832</v>
       </c>
       <c r="AU35" s="5">
         <v>34.299999999999997</v>
       </c>
       <c r="AV35" s="5">
         <v>7.6</v>
       </c>
       <c r="AW35" s="10">
         <v>18845</v>
       </c>
       <c r="AX35" s="5">
         <v>50.8</v>
       </c>
       <c r="AY35" s="7">
-        <v>822</v>
+        <v>713</v>
       </c>
       <c r="AZ35" s="6">
-        <v>2.99</v>
+        <v>3.45</v>
       </c>
       <c r="BA35" s="7">
         <v>188</v>
       </c>
       <c r="BB35" s="7">
-        <v>229</v>
+        <v>264</v>
       </c>
       <c r="BC35" s="7">
         <v>9</v>
       </c>
       <c r="BD35" s="7">
         <v>1250</v>
       </c>
       <c r="BE35" s="7">
-        <v>1522</v>
+        <v>1755</v>
       </c>
       <c r="BF35" s="7">
         <v>58</v>
       </c>
       <c r="BG35" s="87">
         <v>15.73</v>
       </c>
       <c r="BH35" s="87">
         <v>3.47</v>
       </c>
       <c r="BI35" s="87">
         <v>12.26</v>
       </c>
       <c r="BJ35" s="87">
         <v>8.43</v>
       </c>
       <c r="BK35" s="87">
         <v>4.57</v>
       </c>
       <c r="BL35" s="87">
         <v>3.89</v>
       </c>
       <c r="BM35" s="87">
         <v>4.54</v>
       </c>
@@ -23754,51 +23206,51 @@
       <c r="EW35" s="92">
         <v>4407</v>
       </c>
       <c r="EX35" s="92">
         <v>52610</v>
       </c>
       <c r="EY35" s="92">
         <v>28822</v>
       </c>
       <c r="EZ35" s="92">
         <v>14570</v>
       </c>
       <c r="FA35" s="92">
         <v>4215</v>
       </c>
       <c r="FB35" s="92">
         <v>6367</v>
       </c>
       <c r="FC35" s="92">
         <v>1574</v>
       </c>
       <c r="FD35" s="92">
         <v>23788</v>
       </c>
       <c r="FE35" s="92">
-        <v>13525</v>
+        <v>11879</v>
       </c>
       <c r="FF35" s="92">
         <v>6684</v>
       </c>
       <c r="FG35" s="92">
         <v>6498</v>
       </c>
       <c r="FH35" s="92">
         <v>11640</v>
       </c>
       <c r="FI35" s="92">
         <v>5061</v>
       </c>
       <c r="FJ35" s="92">
         <v>2919</v>
       </c>
       <c r="FK35" s="92">
         <v>1140</v>
       </c>
       <c r="FL35" s="92">
         <v>3</v>
       </c>
       <c r="FM35" s="92">
         <v>3</v>
       </c>
@@ -24025,84 +23477,84 @@
         <v>361</v>
       </c>
       <c r="IJ35" s="88">
         <v>37</v>
       </c>
       <c r="IK35" s="88">
         <v>1555</v>
       </c>
       <c r="IL35" s="88">
         <v>2112</v>
       </c>
       <c r="IM35" s="88">
         <v>385</v>
       </c>
       <c r="IN35" s="88">
         <v>3022</v>
       </c>
       <c r="IO35" s="92">
         <v>2832</v>
       </c>
       <c r="IP35" s="93">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:250" s="98" customFormat="1" ht="30" customHeight="1">
-      <c r="A36" s="155" t="s">
+      <c r="A36" s="204" t="s">
         <v>321</v>
       </c>
-      <c r="B36" s="155"/>
-[...6 lines deleted...]
-      <c r="I36" s="155"/>
+      <c r="B36" s="204"/>
+      <c r="C36" s="204"/>
+      <c r="D36" s="204"/>
+      <c r="E36" s="204"/>
+      <c r="F36" s="204"/>
+      <c r="G36" s="204"/>
+      <c r="H36" s="204"/>
+      <c r="I36" s="204"/>
       <c r="J36" s="86">
         <v>20</v>
       </c>
       <c r="K36" s="4">
         <v>239</v>
       </c>
       <c r="L36" s="5">
         <v>3605.6</v>
       </c>
       <c r="M36" s="6">
         <v>18</v>
       </c>
       <c r="N36" s="6">
         <v>3.87</v>
       </c>
       <c r="O36" s="6">
         <v>14.13</v>
       </c>
       <c r="P36" s="7">
         <v>7156</v>
       </c>
       <c r="Q36" s="8">
-        <v>19016</v>
+        <v>15316</v>
       </c>
       <c r="R36" s="5">
         <v>68.5</v>
       </c>
       <c r="S36" s="10">
         <v>50841</v>
       </c>
       <c r="T36" s="10">
         <v>53353</v>
       </c>
       <c r="U36" s="10">
         <v>-2512</v>
       </c>
       <c r="V36" s="10">
         <v>14170</v>
       </c>
       <c r="W36" s="10">
         <v>344</v>
       </c>
       <c r="X36" s="10">
         <v>11314</v>
       </c>
       <c r="Y36" s="10">
         <v>32126</v>
       </c>
@@ -24160,69 +23612,69 @@
       <c r="AQ36" s="10">
         <v>14550</v>
       </c>
       <c r="AR36" s="10">
         <v>46004</v>
       </c>
       <c r="AS36" s="10">
         <v>694</v>
       </c>
       <c r="AT36" s="10">
         <v>7586</v>
       </c>
       <c r="AU36" s="5">
         <v>63</v>
       </c>
       <c r="AV36" s="5">
         <v>14.2</v>
       </c>
       <c r="AW36" s="10">
         <v>27674</v>
       </c>
       <c r="AX36" s="5">
         <v>51.6</v>
       </c>
       <c r="AY36" s="7">
-        <v>1056</v>
+        <v>851</v>
       </c>
       <c r="AZ36" s="6">
-        <v>2.82</v>
+        <v>3.5</v>
       </c>
       <c r="BA36" s="7">
         <v>421</v>
       </c>
       <c r="BB36" s="7">
-        <v>399</v>
+        <v>495</v>
       </c>
       <c r="BC36" s="7">
         <v>21</v>
       </c>
       <c r="BD36" s="7">
         <v>1537</v>
       </c>
       <c r="BE36" s="7">
-        <v>1455</v>
+        <v>1807</v>
       </c>
       <c r="BF36" s="7">
         <v>77</v>
       </c>
       <c r="BG36" s="87">
         <v>19.28</v>
       </c>
       <c r="BH36" s="87">
         <v>4.0199999999999996</v>
       </c>
       <c r="BI36" s="87">
         <v>15.26</v>
       </c>
       <c r="BJ36" s="87">
         <v>9.85</v>
       </c>
       <c r="BK36" s="87">
         <v>5.99</v>
       </c>
       <c r="BL36" s="87">
         <v>6.78</v>
       </c>
       <c r="BM36" s="87">
         <v>3.07</v>
       </c>
@@ -24490,51 +23942,51 @@
       <c r="EW36" s="92">
         <v>7169</v>
       </c>
       <c r="EX36" s="92">
         <v>67094</v>
       </c>
       <c r="EY36" s="92">
         <v>38909</v>
       </c>
       <c r="EZ36" s="92">
         <v>28119</v>
       </c>
       <c r="FA36" s="92">
         <v>2760</v>
       </c>
       <c r="FB36" s="92">
         <v>4485</v>
       </c>
       <c r="FC36" s="92">
         <v>1946</v>
       </c>
       <c r="FD36" s="92">
         <v>28119</v>
       </c>
       <c r="FE36" s="92">
-        <v>25006</v>
+        <v>21306</v>
       </c>
       <c r="FF36" s="92">
         <v>9602</v>
       </c>
       <c r="FG36" s="92">
         <v>9413</v>
       </c>
       <c r="FH36" s="92">
         <v>10353</v>
       </c>
       <c r="FI36" s="92">
         <v>7738</v>
       </c>
       <c r="FJ36" s="92">
         <v>6361</v>
       </c>
       <c r="FK36" s="92">
         <v>5990</v>
       </c>
       <c r="FL36" s="92">
         <v>15</v>
       </c>
       <c r="FM36" s="92">
         <v>15</v>
       </c>
@@ -24794,51 +24246,51 @@
       <c r="G37" s="101"/>
       <c r="H37" s="101"/>
       <c r="I37" s="102"/>
       <c r="J37" s="86">
         <v>21</v>
       </c>
       <c r="K37" s="4">
         <v>121</v>
       </c>
       <c r="L37" s="5">
         <v>6041.6</v>
       </c>
       <c r="M37" s="6">
         <v>25.56</v>
       </c>
       <c r="N37" s="6">
         <v>4</v>
       </c>
       <c r="O37" s="6">
         <v>21.56</v>
       </c>
       <c r="P37" s="7">
         <v>11235</v>
       </c>
       <c r="Q37" s="8">
-        <v>33115</v>
+        <v>25765</v>
       </c>
       <c r="R37" s="5">
         <v>66.099999999999994</v>
       </c>
       <c r="S37" s="10">
         <v>76788</v>
       </c>
       <c r="T37" s="10">
         <v>78546</v>
       </c>
       <c r="U37" s="10">
         <v>-1758</v>
       </c>
       <c r="V37" s="10">
         <v>22021</v>
       </c>
       <c r="W37" s="10">
         <v>578</v>
       </c>
       <c r="X37" s="10">
         <v>19685</v>
       </c>
       <c r="Y37" s="10">
         <v>52906</v>
       </c>
@@ -24896,69 +24348,69 @@
       <c r="AQ37" s="10">
         <v>21893</v>
       </c>
       <c r="AR37" s="10">
         <v>74893</v>
       </c>
       <c r="AS37" s="10">
         <v>1097</v>
       </c>
       <c r="AT37" s="10">
         <v>15571</v>
       </c>
       <c r="AU37" s="5">
         <v>77.599999999999994</v>
       </c>
       <c r="AV37" s="5">
         <v>17.2</v>
       </c>
       <c r="AW37" s="10">
         <v>48342</v>
       </c>
       <c r="AX37" s="5">
         <v>53.4</v>
       </c>
       <c r="AY37" s="7">
-        <v>1296</v>
+        <v>1008</v>
       </c>
       <c r="AZ37" s="6">
-        <v>2.73</v>
+        <v>3.51</v>
       </c>
       <c r="BA37" s="7">
         <v>609</v>
       </c>
       <c r="BB37" s="7">
-        <v>470</v>
+        <v>604</v>
       </c>
       <c r="BC37" s="7">
         <v>26</v>
       </c>
       <c r="BD37" s="7">
         <v>1891</v>
       </c>
       <c r="BE37" s="7">
-        <v>1460</v>
+        <v>1876</v>
       </c>
       <c r="BF37" s="7">
         <v>80</v>
       </c>
       <c r="BG37" s="87">
         <v>26.4</v>
       </c>
       <c r="BH37" s="87">
         <v>4.18</v>
       </c>
       <c r="BI37" s="87">
         <v>22.22</v>
       </c>
       <c r="BJ37" s="87">
         <v>14.32</v>
       </c>
       <c r="BK37" s="87">
         <v>9.32</v>
       </c>
       <c r="BL37" s="87">
         <v>9.68</v>
       </c>
       <c r="BM37" s="87">
         <v>4.6399999999999997</v>
       </c>
@@ -25226,51 +24678,51 @@
       <c r="EW37" s="92">
         <v>12710</v>
       </c>
       <c r="EX37" s="92">
         <v>103174</v>
       </c>
       <c r="EY37" s="92">
         <v>61005</v>
       </c>
       <c r="EZ37" s="92">
         <v>45023</v>
       </c>
       <c r="FA37" s="92">
         <v>3289</v>
       </c>
       <c r="FB37" s="92">
         <v>7089</v>
       </c>
       <c r="FC37" s="92">
         <v>3124</v>
       </c>
       <c r="FD37" s="92">
         <v>42023</v>
       </c>
       <c r="FE37" s="92">
-        <v>43902</v>
+        <v>36552</v>
       </c>
       <c r="FF37" s="92">
         <v>15568</v>
       </c>
       <c r="FG37" s="92">
         <v>15485</v>
       </c>
       <c r="FH37" s="92">
         <v>14098</v>
       </c>
       <c r="FI37" s="92">
         <v>13949</v>
       </c>
       <c r="FJ37" s="92">
         <v>10798</v>
       </c>
       <c r="FK37" s="92">
         <v>10787</v>
       </c>
       <c r="FL37" s="92">
         <v>6</v>
       </c>
       <c r="FM37" s="92">
         <v>6</v>
       </c>
@@ -25530,51 +24982,51 @@
       <c r="G38" s="96"/>
       <c r="H38" s="96"/>
       <c r="I38" s="96"/>
       <c r="J38" s="86">
         <v>22</v>
       </c>
       <c r="K38" s="4">
         <v>16</v>
       </c>
       <c r="L38" s="5">
         <v>6426.1</v>
       </c>
       <c r="M38" s="6">
         <v>10.81</v>
       </c>
       <c r="N38" s="6">
         <v>2.94</v>
       </c>
       <c r="O38" s="6">
         <v>7.87</v>
       </c>
       <c r="P38" s="7">
         <v>11327</v>
       </c>
       <c r="Q38" s="8">
-        <v>68218</v>
+        <v>45696</v>
       </c>
       <c r="R38" s="5">
         <v>54.5</v>
       </c>
       <c r="S38" s="10">
         <v>90071</v>
       </c>
       <c r="T38" s="10">
         <v>106317</v>
       </c>
       <c r="U38" s="10">
         <v>-16246</v>
       </c>
       <c r="V38" s="10">
         <v>38931</v>
       </c>
       <c r="W38" s="10">
         <v>617</v>
       </c>
       <c r="X38" s="10">
         <v>22068</v>
       </c>
       <c r="Y38" s="10">
         <v>61165</v>
       </c>
@@ -25632,69 +25084,69 @@
       <c r="AQ38" s="10">
         <v>38138</v>
       </c>
       <c r="AR38" s="10">
         <v>106380</v>
       </c>
       <c r="AS38" s="10">
         <v>1175</v>
       </c>
       <c r="AT38" s="10">
         <v>17368</v>
       </c>
       <c r="AU38" s="5">
         <v>81.3</v>
       </c>
       <c r="AV38" s="5">
         <v>14</v>
       </c>
       <c r="AW38" s="10">
         <v>56641</v>
       </c>
       <c r="AX38" s="5">
         <v>45.8</v>
       </c>
       <c r="AY38" s="7">
-        <v>6311</v>
+        <v>4227</v>
       </c>
       <c r="AZ38" s="6">
-        <v>1.81</v>
+        <v>2.71</v>
       </c>
       <c r="BA38" s="7">
         <v>1607</v>
       </c>
       <c r="BB38" s="7">
-        <v>255</v>
+        <v>380</v>
       </c>
       <c r="BC38" s="7">
         <v>27</v>
       </c>
       <c r="BD38" s="7">
         <v>5240</v>
       </c>
       <c r="BE38" s="7">
-        <v>830</v>
+        <v>1240</v>
       </c>
       <c r="BF38" s="7">
         <v>88</v>
       </c>
       <c r="BG38" s="87">
         <v>10.93</v>
       </c>
       <c r="BH38" s="87">
         <v>2.94</v>
       </c>
       <c r="BI38" s="87">
         <v>7.99</v>
       </c>
       <c r="BJ38" s="87">
         <v>4.22</v>
       </c>
       <c r="BK38" s="87">
         <v>3.47</v>
       </c>
       <c r="BL38" s="87">
         <v>3.39</v>
       </c>
       <c r="BM38" s="87">
         <v>0.83</v>
       </c>
@@ -25962,51 +25414,51 @@
       <c r="EW38" s="92">
         <v>12474</v>
       </c>
       <c r="EX38" s="92">
         <v>174962</v>
       </c>
       <c r="EY38" s="92">
         <v>51727</v>
       </c>
       <c r="EZ38" s="92">
         <v>41344</v>
       </c>
       <c r="FA38" s="92">
         <v>976</v>
       </c>
       <c r="FB38" s="92">
         <v>4294</v>
       </c>
       <c r="FC38" s="92">
         <v>2220</v>
       </c>
       <c r="FD38" s="92">
         <v>122767</v>
       </c>
       <c r="FE38" s="92">
-        <v>133589</v>
+        <v>111067</v>
       </c>
       <c r="FF38" s="92">
         <v>37817</v>
       </c>
       <c r="FG38" s="92">
         <v>37817</v>
       </c>
       <c r="FH38" s="92">
         <v>19140</v>
       </c>
       <c r="FI38" s="92">
         <v>19140</v>
       </c>
       <c r="FJ38" s="92">
         <v>65371</v>
       </c>
       <c r="FK38" s="92">
         <v>65371</v>
       </c>
       <c r="FL38" s="92" t="s">
         <v>297</v>
       </c>
       <c r="FM38" s="92" t="s">
         <v>297</v>
       </c>
@@ -26266,51 +25718,51 @@
       <c r="G39" s="96"/>
       <c r="H39" s="96"/>
       <c r="I39" s="97"/>
       <c r="J39" s="86">
         <v>23</v>
       </c>
       <c r="K39" s="4">
         <v>223</v>
       </c>
       <c r="L39" s="106">
         <v>3488.9</v>
       </c>
       <c r="M39" s="87">
         <v>18.29</v>
       </c>
       <c r="N39" s="87">
         <v>3.9</v>
       </c>
       <c r="O39" s="87">
         <v>14.39</v>
       </c>
       <c r="P39" s="88">
         <v>6984</v>
       </c>
       <c r="Q39" s="8">
-        <v>16985</v>
+        <v>14063</v>
       </c>
       <c r="R39" s="106">
         <v>69</v>
       </c>
       <c r="S39" s="92">
         <v>49221</v>
       </c>
       <c r="T39" s="92">
         <v>51167</v>
       </c>
       <c r="U39" s="92">
         <v>-1946</v>
       </c>
       <c r="V39" s="92">
         <v>13148</v>
       </c>
       <c r="W39" s="92">
         <v>333</v>
       </c>
       <c r="X39" s="92">
         <v>10869</v>
       </c>
       <c r="Y39" s="92">
         <v>30928</v>
       </c>
@@ -26368,69 +25820,69 @@
       <c r="AQ39" s="92">
         <v>13577</v>
       </c>
       <c r="AR39" s="92">
         <v>43513</v>
       </c>
       <c r="AS39" s="92">
         <v>674</v>
       </c>
       <c r="AT39" s="92">
         <v>7182</v>
       </c>
       <c r="AU39" s="106">
         <v>61.7</v>
       </c>
       <c r="AV39" s="106">
         <v>14.2</v>
       </c>
       <c r="AW39" s="92">
         <v>26479</v>
       </c>
       <c r="AX39" s="106">
         <v>52.2</v>
       </c>
       <c r="AY39" s="88">
-        <v>929</v>
+        <v>769</v>
       </c>
       <c r="AZ39" s="87">
-        <v>2.98</v>
+        <v>3.6</v>
       </c>
       <c r="BA39" s="88">
         <v>393</v>
       </c>
       <c r="BB39" s="7">
-        <v>423</v>
+        <v>511</v>
       </c>
       <c r="BC39" s="7">
         <v>21</v>
       </c>
       <c r="BD39" s="7">
         <v>1448</v>
       </c>
       <c r="BE39" s="7">
-        <v>1559</v>
+        <v>1883</v>
       </c>
       <c r="BF39" s="7">
         <v>76</v>
       </c>
       <c r="BG39" s="87">
         <v>19.64</v>
       </c>
       <c r="BH39" s="87">
         <v>4.07</v>
       </c>
       <c r="BI39" s="87">
         <v>15.57</v>
       </c>
       <c r="BJ39" s="87">
         <v>10.1</v>
       </c>
       <c r="BK39" s="87">
         <v>6.1</v>
       </c>
       <c r="BL39" s="87">
         <v>6.93</v>
       </c>
       <c r="BM39" s="87">
         <v>3.17</v>
       </c>
@@ -26698,51 +26150,51 @@
       <c r="EW39" s="92">
         <v>6950</v>
       </c>
       <c r="EX39" s="92">
         <v>62641</v>
       </c>
       <c r="EY39" s="92">
         <v>38380</v>
       </c>
       <c r="EZ39" s="92">
         <v>27573</v>
       </c>
       <c r="FA39" s="92">
         <v>2834</v>
       </c>
       <c r="FB39" s="92">
         <v>4493</v>
       </c>
       <c r="FC39" s="92">
         <v>1935</v>
       </c>
       <c r="FD39" s="92">
         <v>24211</v>
       </c>
       <c r="FE39" s="92">
-        <v>20524</v>
+        <v>17602</v>
       </c>
       <c r="FF39" s="92">
         <v>8437</v>
       </c>
       <c r="FG39" s="92">
         <v>8241</v>
       </c>
       <c r="FH39" s="92">
         <v>9991</v>
       </c>
       <c r="FI39" s="92">
         <v>7267</v>
       </c>
       <c r="FJ39" s="92">
         <v>3926</v>
       </c>
       <c r="FK39" s="92">
         <v>3539</v>
       </c>
       <c r="FL39" s="92">
         <v>16</v>
       </c>
       <c r="FM39" s="92">
         <v>16</v>
       </c>
@@ -26970,83 +26422,83 @@
       </c>
       <c r="IJ39" s="88">
         <v>119</v>
       </c>
       <c r="IK39" s="88">
         <v>1302</v>
       </c>
       <c r="IL39" s="88">
         <v>3707</v>
       </c>
       <c r="IM39" s="88">
         <v>674</v>
       </c>
       <c r="IN39" s="88">
         <v>3755</v>
       </c>
       <c r="IO39" s="92">
         <v>7182</v>
       </c>
       <c r="IP39" s="93">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:250" s="98" customFormat="1" ht="30" customHeight="1">
       <c r="A40" s="99"/>
-      <c r="B40" s="181" t="s">
+      <c r="B40" s="155" t="s">
         <v>252</v>
       </c>
-      <c r="C40" s="181"/>
-[...5 lines deleted...]
-      <c r="I40" s="181"/>
+      <c r="C40" s="155"/>
+      <c r="D40" s="155"/>
+      <c r="E40" s="155"/>
+      <c r="F40" s="155"/>
+      <c r="G40" s="155"/>
+      <c r="H40" s="155"/>
+      <c r="I40" s="155"/>
       <c r="J40" s="86">
         <v>24</v>
       </c>
       <c r="K40" s="4">
         <v>46</v>
       </c>
       <c r="L40" s="106">
         <v>4273.2</v>
       </c>
       <c r="M40" s="87">
         <v>16.11</v>
       </c>
       <c r="N40" s="87">
         <v>3.06</v>
       </c>
       <c r="O40" s="87">
         <v>13.05</v>
       </c>
       <c r="P40" s="88">
         <v>9968</v>
       </c>
       <c r="Q40" s="8">
-        <v>18311</v>
+        <v>17015</v>
       </c>
       <c r="R40" s="106">
         <v>68</v>
       </c>
       <c r="S40" s="92">
         <v>59983</v>
       </c>
       <c r="T40" s="92">
         <v>61313</v>
       </c>
       <c r="U40" s="92">
         <v>-1330</v>
       </c>
       <c r="V40" s="92">
         <v>13332</v>
       </c>
       <c r="W40" s="92">
         <v>293</v>
       </c>
       <c r="X40" s="92">
         <v>11709</v>
       </c>
       <c r="Y40" s="92">
         <v>42960</v>
       </c>
@@ -27104,69 +26556,69 @@
       <c r="AQ40" s="92">
         <v>18448</v>
       </c>
       <c r="AR40" s="92">
         <v>56310</v>
       </c>
       <c r="AS40" s="92">
         <v>870</v>
       </c>
       <c r="AT40" s="92">
         <v>7546</v>
       </c>
       <c r="AU40" s="106">
         <v>43.7</v>
       </c>
       <c r="AV40" s="106">
         <v>11.8</v>
       </c>
       <c r="AW40" s="92">
         <v>33388</v>
       </c>
       <c r="AX40" s="106">
         <v>52.3</v>
       </c>
       <c r="AY40" s="88">
-        <v>1137</v>
+        <v>1056</v>
       </c>
       <c r="AZ40" s="87">
-        <v>3.49</v>
+        <v>3.75</v>
       </c>
       <c r="BA40" s="88">
         <v>469</v>
       </c>
       <c r="BB40" s="7">
-        <v>412</v>
+        <v>443</v>
       </c>
       <c r="BC40" s="7">
         <v>18</v>
       </c>
       <c r="BD40" s="7">
         <v>2073</v>
       </c>
       <c r="BE40" s="7">
-        <v>1823</v>
+        <v>1962</v>
       </c>
       <c r="BF40" s="7">
         <v>78</v>
       </c>
       <c r="BG40" s="87">
         <v>17.52</v>
       </c>
       <c r="BH40" s="87">
         <v>3.27</v>
       </c>
       <c r="BI40" s="87">
         <v>14.25</v>
       </c>
       <c r="BJ40" s="87">
         <v>8.5399999999999991</v>
       </c>
       <c r="BK40" s="87">
         <v>5.98</v>
       </c>
       <c r="BL40" s="87">
         <v>6.22</v>
       </c>
       <c r="BM40" s="87">
         <v>2.3199999999999998</v>
       </c>
@@ -27434,51 +26886,51 @@
       <c r="EW40" s="92">
         <v>9063</v>
       </c>
       <c r="EX40" s="92">
         <v>70737</v>
       </c>
       <c r="EY40" s="92">
         <v>44033</v>
       </c>
       <c r="EZ40" s="92">
         <v>34517</v>
       </c>
       <c r="FA40" s="92">
         <v>3218</v>
       </c>
       <c r="FB40" s="92">
         <v>2846</v>
       </c>
       <c r="FC40" s="92">
         <v>1555</v>
       </c>
       <c r="FD40" s="92">
         <v>26519</v>
       </c>
       <c r="FE40" s="92">
-        <v>23178</v>
+        <v>21882</v>
       </c>
       <c r="FF40" s="92">
         <v>10318</v>
       </c>
       <c r="FG40" s="92">
         <v>9912</v>
       </c>
       <c r="FH40" s="92">
         <v>8005</v>
       </c>
       <c r="FI40" s="92">
         <v>7725</v>
       </c>
       <c r="FJ40" s="92">
         <v>4867</v>
       </c>
       <c r="FK40" s="92">
         <v>4867</v>
       </c>
       <c r="FL40" s="92">
         <v>26</v>
       </c>
       <c r="FM40" s="92">
         <v>26</v>
       </c>
@@ -27738,51 +27190,51 @@
       <c r="G41" s="96"/>
       <c r="H41" s="96"/>
       <c r="I41" s="97"/>
       <c r="J41" s="86">
         <v>25</v>
       </c>
       <c r="K41" s="4">
         <v>51</v>
       </c>
       <c r="L41" s="106">
         <v>3609.3</v>
       </c>
       <c r="M41" s="87">
         <v>22</v>
       </c>
       <c r="N41" s="87">
         <v>4.0999999999999996</v>
       </c>
       <c r="O41" s="87">
         <v>17.899999999999999</v>
       </c>
       <c r="P41" s="88">
         <v>6259</v>
       </c>
       <c r="Q41" s="8">
-        <v>20871</v>
+        <v>15833</v>
       </c>
       <c r="R41" s="106">
         <v>69.2</v>
       </c>
       <c r="S41" s="92">
         <v>49354</v>
       </c>
       <c r="T41" s="92">
         <v>47700</v>
       </c>
       <c r="U41" s="92">
         <v>1654</v>
       </c>
       <c r="V41" s="92">
         <v>14648</v>
       </c>
       <c r="W41" s="92">
         <v>333</v>
       </c>
       <c r="X41" s="92">
         <v>15969</v>
       </c>
       <c r="Y41" s="92">
         <v>32871</v>
       </c>
@@ -27840,69 +27292,69 @@
       <c r="AQ41" s="92">
         <v>9884</v>
       </c>
       <c r="AR41" s="92">
         <v>47499</v>
       </c>
       <c r="AS41" s="92">
         <v>909</v>
       </c>
       <c r="AT41" s="92">
         <v>9569</v>
       </c>
       <c r="AU41" s="106">
         <v>83.5</v>
       </c>
       <c r="AV41" s="106">
         <v>16.8</v>
       </c>
       <c r="AW41" s="92">
         <v>30902</v>
       </c>
       <c r="AX41" s="106">
         <v>54.1</v>
       </c>
       <c r="AY41" s="88">
-        <v>949</v>
+        <v>720</v>
       </c>
       <c r="AZ41" s="87">
-        <v>2.73</v>
+        <v>3.6</v>
       </c>
       <c r="BA41" s="88">
         <v>435</v>
       </c>
       <c r="BB41" s="7">
-        <v>458</v>
+        <v>604</v>
       </c>
       <c r="BC41" s="7">
         <v>27</v>
       </c>
       <c r="BD41" s="7">
         <v>1405</v>
       </c>
       <c r="BE41" s="7">
-        <v>1481</v>
+        <v>1952</v>
       </c>
       <c r="BF41" s="7">
         <v>86</v>
       </c>
       <c r="BG41" s="87">
         <v>22.26</v>
       </c>
       <c r="BH41" s="87">
         <v>4.16</v>
       </c>
       <c r="BI41" s="87">
         <v>18.100000000000001</v>
       </c>
       <c r="BJ41" s="87">
         <v>9.18</v>
       </c>
       <c r="BK41" s="87">
         <v>2.6</v>
       </c>
       <c r="BL41" s="87">
         <v>6.74</v>
       </c>
       <c r="BM41" s="87">
         <v>2.44</v>
       </c>
@@ -28170,51 +27622,51 @@
       <c r="EW41" s="92">
         <v>8147</v>
       </c>
       <c r="EX41" s="92">
         <v>59983</v>
       </c>
       <c r="EY41" s="92">
         <v>37674</v>
       </c>
       <c r="EZ41" s="92">
         <v>29175</v>
       </c>
       <c r="FA41" s="92">
         <v>1351</v>
       </c>
       <c r="FB41" s="92">
         <v>4110</v>
       </c>
       <c r="FC41" s="92">
         <v>1545</v>
       </c>
       <c r="FD41" s="92">
         <v>22279</v>
       </c>
       <c r="FE41" s="92">
-        <v>24396</v>
+        <v>19358</v>
       </c>
       <c r="FF41" s="92">
         <v>8137</v>
       </c>
       <c r="FG41" s="92">
         <v>8116</v>
       </c>
       <c r="FH41" s="92">
         <v>10262</v>
       </c>
       <c r="FI41" s="92">
         <v>10199</v>
       </c>
       <c r="FJ41" s="92">
         <v>3526</v>
       </c>
       <c r="FK41" s="92">
         <v>3525</v>
       </c>
       <c r="FL41" s="92">
         <v>37</v>
       </c>
       <c r="FM41" s="92">
         <v>37</v>
       </c>
@@ -28441,84 +27893,84 @@
         <v>922</v>
       </c>
       <c r="IJ41" s="88">
         <v>92</v>
       </c>
       <c r="IK41" s="88">
         <v>1504</v>
       </c>
       <c r="IL41" s="88">
         <v>3756</v>
       </c>
       <c r="IM41" s="88">
         <v>909</v>
       </c>
       <c r="IN41" s="88">
         <v>3347</v>
       </c>
       <c r="IO41" s="92">
         <v>9569</v>
       </c>
       <c r="IP41" s="93">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:250" s="98" customFormat="1" ht="30" customHeight="1">
-      <c r="A42" s="155" t="s">
+      <c r="A42" s="204" t="s">
         <v>322</v>
       </c>
-      <c r="B42" s="155"/>
-[...6 lines deleted...]
-      <c r="I42" s="155"/>
+      <c r="B42" s="204"/>
+      <c r="C42" s="204"/>
+      <c r="D42" s="204"/>
+      <c r="E42" s="204"/>
+      <c r="F42" s="204"/>
+      <c r="G42" s="204"/>
+      <c r="H42" s="204"/>
+      <c r="I42" s="204"/>
       <c r="J42" s="86">
         <v>26</v>
       </c>
       <c r="K42" s="4">
         <v>234</v>
       </c>
       <c r="L42" s="106">
         <v>3556.7</v>
       </c>
       <c r="M42" s="87">
         <v>18.05</v>
       </c>
       <c r="N42" s="87">
         <v>3.88</v>
       </c>
       <c r="O42" s="87">
         <v>14.17</v>
       </c>
       <c r="P42" s="88">
         <v>7080</v>
       </c>
       <c r="Q42" s="8">
-        <v>18787</v>
+        <v>15021</v>
       </c>
       <c r="R42" s="106">
         <v>68.400000000000006</v>
       </c>
       <c r="S42" s="92">
         <v>51193</v>
       </c>
       <c r="T42" s="92">
         <v>53029</v>
       </c>
       <c r="U42" s="92">
         <v>-1836</v>
       </c>
       <c r="V42" s="92">
         <v>13781</v>
       </c>
       <c r="W42" s="92">
         <v>344</v>
       </c>
       <c r="X42" s="92">
         <v>11601</v>
       </c>
       <c r="Y42" s="92">
         <v>31913</v>
       </c>
@@ -28576,69 +28028,69 @@
       <c r="AQ42" s="92">
         <v>13925</v>
       </c>
       <c r="AR42" s="92">
         <v>45594</v>
       </c>
       <c r="AS42" s="92">
         <v>697</v>
       </c>
       <c r="AT42" s="92">
         <v>7774</v>
       </c>
       <c r="AU42" s="106">
         <v>64.3</v>
       </c>
       <c r="AV42" s="106">
         <v>14.6</v>
       </c>
       <c r="AW42" s="92">
         <v>27598</v>
       </c>
       <c r="AX42" s="106">
         <v>51.7</v>
       </c>
       <c r="AY42" s="88">
-        <v>1041</v>
+        <v>832</v>
       </c>
       <c r="AZ42" s="87">
-        <v>2.84</v>
+        <v>3.55</v>
       </c>
       <c r="BA42" s="88">
         <v>431</v>
       </c>
       <c r="BB42" s="7">
-        <v>414</v>
+        <v>518</v>
       </c>
       <c r="BC42" s="7">
         <v>22</v>
       </c>
       <c r="BD42" s="7">
         <v>1529</v>
       </c>
       <c r="BE42" s="7">
-        <v>1469</v>
+        <v>1837</v>
       </c>
       <c r="BF42" s="7">
         <v>78</v>
       </c>
       <c r="BG42" s="87">
         <v>19.37</v>
       </c>
       <c r="BH42" s="87">
         <v>4.04</v>
       </c>
       <c r="BI42" s="87">
         <v>15.33</v>
       </c>
       <c r="BJ42" s="87">
         <v>9.8800000000000008</v>
       </c>
       <c r="BK42" s="87">
         <v>6.03</v>
       </c>
       <c r="BL42" s="87">
         <v>6.83</v>
       </c>
       <c r="BM42" s="87">
         <v>3.05</v>
       </c>
@@ -28906,51 +28358,51 @@
       <c r="EW42" s="92">
         <v>7360</v>
       </c>
       <c r="EX42" s="92">
         <v>67048</v>
       </c>
       <c r="EY42" s="92">
         <v>38972</v>
       </c>
       <c r="EZ42" s="92">
         <v>28393</v>
       </c>
       <c r="FA42" s="92">
         <v>2709</v>
       </c>
       <c r="FB42" s="92">
         <v>4363</v>
       </c>
       <c r="FC42" s="92">
         <v>1789</v>
       </c>
       <c r="FD42" s="92">
         <v>28009</v>
       </c>
       <c r="FE42" s="92">
-        <v>24857</v>
+        <v>21091</v>
       </c>
       <c r="FF42" s="92">
         <v>9450</v>
       </c>
       <c r="FG42" s="92">
         <v>9258</v>
       </c>
       <c r="FH42" s="92">
         <v>10291</v>
       </c>
       <c r="FI42" s="92">
         <v>7630</v>
       </c>
       <c r="FJ42" s="92">
         <v>6447</v>
       </c>
       <c r="FK42" s="92">
         <v>6070</v>
       </c>
       <c r="FL42" s="92">
         <v>16</v>
       </c>
       <c r="FM42" s="92">
         <v>16</v>
       </c>
@@ -29210,51 +28662,51 @@
       <c r="G43" s="101"/>
       <c r="H43" s="101"/>
       <c r="I43" s="102"/>
       <c r="J43" s="86">
         <v>27</v>
       </c>
       <c r="K43" s="4">
         <v>121</v>
       </c>
       <c r="L43" s="106">
         <v>6041.6</v>
       </c>
       <c r="M43" s="87">
         <v>25.56</v>
       </c>
       <c r="N43" s="87">
         <v>4</v>
       </c>
       <c r="O43" s="87">
         <v>21.56</v>
       </c>
       <c r="P43" s="88">
         <v>11235</v>
       </c>
       <c r="Q43" s="8">
-        <v>33115</v>
+        <v>25765</v>
       </c>
       <c r="R43" s="106">
         <v>66.099999999999994</v>
       </c>
       <c r="S43" s="92">
         <v>76788</v>
       </c>
       <c r="T43" s="92">
         <v>78546</v>
       </c>
       <c r="U43" s="92">
         <v>-1758</v>
       </c>
       <c r="V43" s="92">
         <v>22021</v>
       </c>
       <c r="W43" s="92">
         <v>578</v>
       </c>
       <c r="X43" s="92">
         <v>19685</v>
       </c>
       <c r="Y43" s="92">
         <v>52906</v>
       </c>
@@ -29312,69 +28764,69 @@
       <c r="AQ43" s="92">
         <v>21893</v>
       </c>
       <c r="AR43" s="92">
         <v>74893</v>
       </c>
       <c r="AS43" s="92">
         <v>1097</v>
       </c>
       <c r="AT43" s="92">
         <v>15571</v>
       </c>
       <c r="AU43" s="106">
         <v>77.599999999999994</v>
       </c>
       <c r="AV43" s="106">
         <v>17.2</v>
       </c>
       <c r="AW43" s="92">
         <v>48342</v>
       </c>
       <c r="AX43" s="106">
         <v>53.4</v>
       </c>
       <c r="AY43" s="88">
-        <v>1296</v>
+        <v>1008</v>
       </c>
       <c r="AZ43" s="87">
-        <v>2.73</v>
+        <v>3.51</v>
       </c>
       <c r="BA43" s="88">
         <v>609</v>
       </c>
       <c r="BB43" s="7">
-        <v>470</v>
+        <v>604</v>
       </c>
       <c r="BC43" s="7">
         <v>26</v>
       </c>
       <c r="BD43" s="7">
         <v>1891</v>
       </c>
       <c r="BE43" s="7">
-        <v>1460</v>
+        <v>1876</v>
       </c>
       <c r="BF43" s="7">
         <v>80</v>
       </c>
       <c r="BG43" s="87">
         <v>26.4</v>
       </c>
       <c r="BH43" s="87">
         <v>4.18</v>
       </c>
       <c r="BI43" s="87">
         <v>22.22</v>
       </c>
       <c r="BJ43" s="87">
         <v>14.32</v>
       </c>
       <c r="BK43" s="87">
         <v>9.32</v>
       </c>
       <c r="BL43" s="87">
         <v>9.68</v>
       </c>
       <c r="BM43" s="87">
         <v>4.6399999999999997</v>
       </c>
@@ -29642,51 +29094,51 @@
       <c r="EW43" s="92">
         <v>12710</v>
       </c>
       <c r="EX43" s="92">
         <v>103174</v>
       </c>
       <c r="EY43" s="92">
         <v>61005</v>
       </c>
       <c r="EZ43" s="92">
         <v>45023</v>
       </c>
       <c r="FA43" s="92">
         <v>3289</v>
       </c>
       <c r="FB43" s="92">
         <v>7089</v>
       </c>
       <c r="FC43" s="92">
         <v>3124</v>
       </c>
       <c r="FD43" s="92">
         <v>42023</v>
       </c>
       <c r="FE43" s="92">
-        <v>43902</v>
+        <v>36552</v>
       </c>
       <c r="FF43" s="92">
         <v>15568</v>
       </c>
       <c r="FG43" s="92">
         <v>15485</v>
       </c>
       <c r="FH43" s="92">
         <v>14098</v>
       </c>
       <c r="FI43" s="92">
         <v>13949</v>
       </c>
       <c r="FJ43" s="92">
         <v>10798</v>
       </c>
       <c r="FK43" s="92">
         <v>10787</v>
       </c>
       <c r="FL43" s="92">
         <v>6</v>
       </c>
       <c r="FM43" s="92">
         <v>6</v>
       </c>
@@ -29946,51 +29398,51 @@
       <c r="G44" s="96"/>
       <c r="H44" s="96"/>
       <c r="I44" s="96"/>
       <c r="J44" s="86">
         <v>28</v>
       </c>
       <c r="K44" s="4">
         <v>16</v>
       </c>
       <c r="L44" s="106">
         <v>6426.1</v>
       </c>
       <c r="M44" s="87">
         <v>10.81</v>
       </c>
       <c r="N44" s="87">
         <v>2.94</v>
       </c>
       <c r="O44" s="87">
         <v>7.87</v>
       </c>
       <c r="P44" s="88">
         <v>11327</v>
       </c>
       <c r="Q44" s="8">
-        <v>68218</v>
+        <v>45696</v>
       </c>
       <c r="R44" s="106">
         <v>54.5</v>
       </c>
       <c r="S44" s="92">
         <v>90071</v>
       </c>
       <c r="T44" s="92">
         <v>106317</v>
       </c>
       <c r="U44" s="92">
         <v>-16246</v>
       </c>
       <c r="V44" s="92">
         <v>38931</v>
       </c>
       <c r="W44" s="92">
         <v>617</v>
       </c>
       <c r="X44" s="92">
         <v>22068</v>
       </c>
       <c r="Y44" s="92">
         <v>61165</v>
       </c>
@@ -30048,69 +29500,69 @@
       <c r="AQ44" s="92">
         <v>38138</v>
       </c>
       <c r="AR44" s="92">
         <v>106380</v>
       </c>
       <c r="AS44" s="92">
         <v>1175</v>
       </c>
       <c r="AT44" s="92">
         <v>17368</v>
       </c>
       <c r="AU44" s="106">
         <v>81.3</v>
       </c>
       <c r="AV44" s="106">
         <v>14</v>
       </c>
       <c r="AW44" s="92">
         <v>56641</v>
       </c>
       <c r="AX44" s="106">
         <v>45.8</v>
       </c>
       <c r="AY44" s="88">
-        <v>6311</v>
+        <v>4227</v>
       </c>
       <c r="AZ44" s="87">
-        <v>1.81</v>
+        <v>2.71</v>
       </c>
       <c r="BA44" s="88">
         <v>1607</v>
       </c>
       <c r="BB44" s="7">
-        <v>255</v>
+        <v>380</v>
       </c>
       <c r="BC44" s="7">
         <v>27</v>
       </c>
       <c r="BD44" s="7">
         <v>5240</v>
       </c>
       <c r="BE44" s="7">
-        <v>830</v>
+        <v>1240</v>
       </c>
       <c r="BF44" s="7">
         <v>88</v>
       </c>
       <c r="BG44" s="87">
         <v>10.93</v>
       </c>
       <c r="BH44" s="87">
         <v>2.94</v>
       </c>
       <c r="BI44" s="87">
         <v>7.99</v>
       </c>
       <c r="BJ44" s="87">
         <v>4.22</v>
       </c>
       <c r="BK44" s="87">
         <v>3.47</v>
       </c>
       <c r="BL44" s="87">
         <v>3.39</v>
       </c>
       <c r="BM44" s="87">
         <v>0.83</v>
       </c>
@@ -30378,51 +29830,51 @@
       <c r="EW44" s="92">
         <v>12474</v>
       </c>
       <c r="EX44" s="92">
         <v>174962</v>
       </c>
       <c r="EY44" s="92">
         <v>51727</v>
       </c>
       <c r="EZ44" s="92">
         <v>41344</v>
       </c>
       <c r="FA44" s="92">
         <v>976</v>
       </c>
       <c r="FB44" s="92">
         <v>4294</v>
       </c>
       <c r="FC44" s="92">
         <v>2220</v>
       </c>
       <c r="FD44" s="92">
         <v>122767</v>
       </c>
       <c r="FE44" s="92">
-        <v>133589</v>
+        <v>111067</v>
       </c>
       <c r="FF44" s="92">
         <v>37817</v>
       </c>
       <c r="FG44" s="92">
         <v>37817</v>
       </c>
       <c r="FH44" s="92">
         <v>19140</v>
       </c>
       <c r="FI44" s="92">
         <v>19140</v>
       </c>
       <c r="FJ44" s="92">
         <v>65371</v>
       </c>
       <c r="FK44" s="92">
         <v>65371</v>
       </c>
       <c r="FL44" s="92" t="s">
         <v>297</v>
       </c>
       <c r="FM44" s="92" t="s">
         <v>297</v>
       </c>
@@ -30682,51 +30134,51 @@
       <c r="G45" s="96"/>
       <c r="H45" s="96"/>
       <c r="I45" s="97"/>
       <c r="J45" s="86">
         <v>29</v>
       </c>
       <c r="K45" s="4">
         <v>218</v>
       </c>
       <c r="L45" s="106">
         <v>3436.2</v>
       </c>
       <c r="M45" s="87">
         <v>18.36</v>
       </c>
       <c r="N45" s="87">
         <v>3.91</v>
       </c>
       <c r="O45" s="87">
         <v>14.45</v>
       </c>
       <c r="P45" s="88">
         <v>6902</v>
       </c>
       <c r="Q45" s="8">
-        <v>16708</v>
+        <v>13732</v>
       </c>
       <c r="R45" s="106">
         <v>69</v>
       </c>
       <c r="S45" s="92">
         <v>49559</v>
       </c>
       <c r="T45" s="92">
         <v>50789</v>
       </c>
       <c r="U45" s="92">
         <v>-1230</v>
       </c>
       <c r="V45" s="92">
         <v>12724</v>
       </c>
       <c r="W45" s="92">
         <v>332</v>
       </c>
       <c r="X45" s="92">
         <v>11162</v>
       </c>
       <c r="Y45" s="92">
         <v>30685</v>
       </c>
@@ -30784,69 +30236,69 @@
       <c r="AQ45" s="92">
         <v>12908</v>
       </c>
       <c r="AR45" s="92">
         <v>43037</v>
       </c>
       <c r="AS45" s="92">
         <v>677</v>
       </c>
       <c r="AT45" s="92">
         <v>7374</v>
       </c>
       <c r="AU45" s="106">
         <v>63</v>
       </c>
       <c r="AV45" s="106">
         <v>14.6</v>
       </c>
       <c r="AW45" s="92">
         <v>26381</v>
       </c>
       <c r="AX45" s="106">
         <v>52.3</v>
       </c>
       <c r="AY45" s="88">
-        <v>910</v>
+        <v>748</v>
       </c>
       <c r="AZ45" s="87">
-        <v>3.02</v>
+        <v>3.67</v>
       </c>
       <c r="BA45" s="88">
         <v>402</v>
       </c>
       <c r="BB45" s="7">
-        <v>441</v>
+        <v>537</v>
       </c>
       <c r="BC45" s="7">
         <v>21</v>
       </c>
       <c r="BD45" s="7">
         <v>1437</v>
       </c>
       <c r="BE45" s="7">
-        <v>1579</v>
+        <v>1921</v>
       </c>
       <c r="BF45" s="7">
         <v>77</v>
       </c>
       <c r="BG45" s="87">
         <v>19.72</v>
       </c>
       <c r="BH45" s="87">
         <v>4.08</v>
       </c>
       <c r="BI45" s="87">
         <v>15.64</v>
       </c>
       <c r="BJ45" s="87">
         <v>10.119999999999999</v>
       </c>
       <c r="BK45" s="87">
         <v>6.14</v>
       </c>
       <c r="BL45" s="87">
         <v>6.98</v>
       </c>
       <c r="BM45" s="87">
         <v>3.14</v>
       </c>
@@ -31114,51 +30566,51 @@
       <c r="EW45" s="92">
         <v>7145</v>
       </c>
       <c r="EX45" s="92">
         <v>62512</v>
       </c>
       <c r="EY45" s="92">
         <v>38436</v>
       </c>
       <c r="EZ45" s="92">
         <v>27849</v>
       </c>
       <c r="FA45" s="92">
         <v>2782</v>
       </c>
       <c r="FB45" s="92">
         <v>4366</v>
       </c>
       <c r="FC45" s="92">
         <v>1770</v>
       </c>
       <c r="FD45" s="92">
         <v>24025</v>
       </c>
       <c r="FE45" s="92">
-        <v>20285</v>
+        <v>17309</v>
       </c>
       <c r="FF45" s="92">
         <v>8258</v>
       </c>
       <c r="FG45" s="92">
         <v>8058</v>
       </c>
       <c r="FH45" s="92">
         <v>9919</v>
       </c>
       <c r="FI45" s="92">
         <v>7146</v>
       </c>
       <c r="FJ45" s="92">
         <v>3971</v>
       </c>
       <c r="FK45" s="92">
         <v>3577</v>
       </c>
       <c r="FL45" s="92">
         <v>16</v>
       </c>
       <c r="FM45" s="92">
         <v>16</v>
       </c>
@@ -31386,83 +30838,83 @@
       </c>
       <c r="IJ45" s="88">
         <v>117</v>
       </c>
       <c r="IK45" s="88">
         <v>1319</v>
       </c>
       <c r="IL45" s="88">
         <v>3719</v>
       </c>
       <c r="IM45" s="88">
         <v>677</v>
       </c>
       <c r="IN45" s="88">
         <v>3668</v>
       </c>
       <c r="IO45" s="92">
         <v>7374</v>
       </c>
       <c r="IP45" s="93">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:250" s="98" customFormat="1" ht="30" customHeight="1">
       <c r="A46" s="99"/>
-      <c r="B46" s="181" t="s">
+      <c r="B46" s="155" t="s">
         <v>252</v>
       </c>
-      <c r="C46" s="181"/>
-[...5 lines deleted...]
-      <c r="I46" s="181"/>
+      <c r="C46" s="155"/>
+      <c r="D46" s="155"/>
+      <c r="E46" s="155"/>
+      <c r="F46" s="155"/>
+      <c r="G46" s="155"/>
+      <c r="H46" s="155"/>
+      <c r="I46" s="155"/>
       <c r="J46" s="86">
         <v>30</v>
       </c>
       <c r="K46" s="4">
         <v>45</v>
       </c>
       <c r="L46" s="106">
         <v>4147.3999999999996</v>
       </c>
       <c r="M46" s="87">
         <v>15.96</v>
       </c>
       <c r="N46" s="87">
         <v>3.02</v>
       </c>
       <c r="O46" s="87">
         <v>12.94</v>
       </c>
       <c r="P46" s="88">
         <v>9873</v>
       </c>
       <c r="Q46" s="8">
-        <v>18103</v>
+        <v>16795</v>
       </c>
       <c r="R46" s="106">
         <v>67.900000000000006</v>
       </c>
       <c r="S46" s="92">
         <v>59208</v>
       </c>
       <c r="T46" s="92">
         <v>60449</v>
       </c>
       <c r="U46" s="92">
         <v>-1241</v>
       </c>
       <c r="V46" s="92">
         <v>13369</v>
       </c>
       <c r="W46" s="92">
         <v>287</v>
       </c>
       <c r="X46" s="92">
         <v>11841</v>
       </c>
       <c r="Y46" s="92">
         <v>41595</v>
       </c>
@@ -31520,69 +30972,69 @@
       <c r="AQ46" s="92">
         <v>17342</v>
       </c>
       <c r="AR46" s="92">
         <v>55514</v>
       </c>
       <c r="AS46" s="92">
         <v>856</v>
       </c>
       <c r="AT46" s="92">
         <v>7396</v>
       </c>
       <c r="AU46" s="106">
         <v>45.5</v>
       </c>
       <c r="AV46" s="106">
         <v>11.8</v>
       </c>
       <c r="AW46" s="92">
         <v>32890</v>
       </c>
       <c r="AX46" s="106">
         <v>52.3</v>
       </c>
       <c r="AY46" s="88">
-        <v>1134</v>
+        <v>1052</v>
       </c>
       <c r="AZ46" s="87">
-        <v>3.48</v>
+        <v>3.75</v>
       </c>
       <c r="BA46" s="88">
         <v>464</v>
       </c>
       <c r="BB46" s="7">
-        <v>409</v>
+        <v>440</v>
       </c>
       <c r="BC46" s="7">
         <v>18</v>
       </c>
       <c r="BD46" s="7">
         <v>2061</v>
       </c>
       <c r="BE46" s="7">
-        <v>1817</v>
+        <v>1958</v>
       </c>
       <c r="BF46" s="7">
         <v>79</v>
       </c>
       <c r="BG46" s="87">
         <v>17.329999999999998</v>
       </c>
       <c r="BH46" s="87">
         <v>3.23</v>
       </c>
       <c r="BI46" s="87">
         <v>14.1</v>
       </c>
       <c r="BJ46" s="87">
         <v>8.4700000000000006</v>
       </c>
       <c r="BK46" s="87">
         <v>6</v>
       </c>
       <c r="BL46" s="87">
         <v>6.28</v>
       </c>
       <c r="BM46" s="87">
         <v>2.19</v>
       </c>
@@ -31850,51 +31302,51 @@
       <c r="EW46" s="92">
         <v>9156</v>
       </c>
       <c r="EX46" s="92">
         <v>69877</v>
       </c>
       <c r="EY46" s="92">
         <v>43299</v>
       </c>
       <c r="EZ46" s="92">
         <v>34270</v>
       </c>
       <c r="FA46" s="92">
         <v>2959</v>
       </c>
       <c r="FB46" s="92">
         <v>2581</v>
       </c>
       <c r="FC46" s="92">
         <v>1280</v>
       </c>
       <c r="FD46" s="92">
         <v>26392</v>
       </c>
       <c r="FE46" s="92">
-        <v>23018</v>
+        <v>21710</v>
       </c>
       <c r="FF46" s="92">
         <v>10078</v>
       </c>
       <c r="FG46" s="92">
         <v>9668</v>
       </c>
       <c r="FH46" s="92">
         <v>8038</v>
       </c>
       <c r="FI46" s="92">
         <v>7755</v>
       </c>
       <c r="FJ46" s="92">
         <v>4915</v>
       </c>
       <c r="FK46" s="92">
         <v>4915</v>
       </c>
       <c r="FL46" s="92">
         <v>26</v>
       </c>
       <c r="FM46" s="92">
         <v>26</v>
       </c>
@@ -32154,51 +31606,51 @@
       <c r="G47" s="96"/>
       <c r="H47" s="96"/>
       <c r="I47" s="97"/>
       <c r="J47" s="86">
         <v>31</v>
       </c>
       <c r="K47" s="4">
         <v>51</v>
       </c>
       <c r="L47" s="106">
         <v>3609.3</v>
       </c>
       <c r="M47" s="87">
         <v>22</v>
       </c>
       <c r="N47" s="87">
         <v>4.0999999999999996</v>
       </c>
       <c r="O47" s="87">
         <v>17.899999999999999</v>
       </c>
       <c r="P47" s="88">
         <v>6259</v>
       </c>
       <c r="Q47" s="8">
-        <v>20871</v>
+        <v>15833</v>
       </c>
       <c r="R47" s="106">
         <v>69.2</v>
       </c>
       <c r="S47" s="92">
         <v>49354</v>
       </c>
       <c r="T47" s="92">
         <v>47700</v>
       </c>
       <c r="U47" s="92">
         <v>1654</v>
       </c>
       <c r="V47" s="92">
         <v>14648</v>
       </c>
       <c r="W47" s="92">
         <v>333</v>
       </c>
       <c r="X47" s="92">
         <v>15969</v>
       </c>
       <c r="Y47" s="92">
         <v>32871</v>
       </c>
@@ -32256,69 +31708,69 @@
       <c r="AQ47" s="92">
         <v>9884</v>
       </c>
       <c r="AR47" s="92">
         <v>47499</v>
       </c>
       <c r="AS47" s="92">
         <v>909</v>
       </c>
       <c r="AT47" s="92">
         <v>9569</v>
       </c>
       <c r="AU47" s="106">
         <v>83.5</v>
       </c>
       <c r="AV47" s="106">
         <v>16.8</v>
       </c>
       <c r="AW47" s="92">
         <v>30902</v>
       </c>
       <c r="AX47" s="106">
         <v>54.1</v>
       </c>
       <c r="AY47" s="88">
-        <v>949</v>
+        <v>720</v>
       </c>
       <c r="AZ47" s="87">
-        <v>2.73</v>
+        <v>3.6</v>
       </c>
       <c r="BA47" s="88">
         <v>435</v>
       </c>
       <c r="BB47" s="7">
-        <v>458</v>
+        <v>604</v>
       </c>
       <c r="BC47" s="7">
         <v>27</v>
       </c>
       <c r="BD47" s="7">
         <v>1405</v>
       </c>
       <c r="BE47" s="7">
-        <v>1481</v>
+        <v>1952</v>
       </c>
       <c r="BF47" s="7">
         <v>86</v>
       </c>
       <c r="BG47" s="87">
         <v>22.26</v>
       </c>
       <c r="BH47" s="87">
         <v>4.16</v>
       </c>
       <c r="BI47" s="87">
         <v>18.100000000000001</v>
       </c>
       <c r="BJ47" s="87">
         <v>9.18</v>
       </c>
       <c r="BK47" s="87">
         <v>2.6</v>
       </c>
       <c r="BL47" s="87">
         <v>6.74</v>
       </c>
       <c r="BM47" s="87">
         <v>2.44</v>
       </c>
@@ -32586,51 +32038,51 @@
       <c r="EW47" s="92">
         <v>8147</v>
       </c>
       <c r="EX47" s="92">
         <v>59983</v>
       </c>
       <c r="EY47" s="92">
         <v>37674</v>
       </c>
       <c r="EZ47" s="92">
         <v>29175</v>
       </c>
       <c r="FA47" s="92">
         <v>1351</v>
       </c>
       <c r="FB47" s="92">
         <v>4110</v>
       </c>
       <c r="FC47" s="92">
         <v>1545</v>
       </c>
       <c r="FD47" s="92">
         <v>22279</v>
       </c>
       <c r="FE47" s="92">
-        <v>24396</v>
+        <v>19358</v>
       </c>
       <c r="FF47" s="92">
         <v>8137</v>
       </c>
       <c r="FG47" s="92">
         <v>8116</v>
       </c>
       <c r="FH47" s="92">
         <v>10262</v>
       </c>
       <c r="FI47" s="92">
         <v>10199</v>
       </c>
       <c r="FJ47" s="92">
         <v>3526</v>
       </c>
       <c r="FK47" s="92">
         <v>3525</v>
       </c>
       <c r="FL47" s="92">
         <v>37</v>
       </c>
       <c r="FM47" s="92">
         <v>37</v>
       </c>
@@ -32857,84 +32309,84 @@
         <v>922</v>
       </c>
       <c r="IJ47" s="88">
         <v>92</v>
       </c>
       <c r="IK47" s="88">
         <v>1504</v>
       </c>
       <c r="IL47" s="88">
         <v>3756</v>
       </c>
       <c r="IM47" s="88">
         <v>909</v>
       </c>
       <c r="IN47" s="88">
         <v>3347</v>
       </c>
       <c r="IO47" s="92">
         <v>9569</v>
       </c>
       <c r="IP47" s="93">
         <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:250" s="98" customFormat="1" ht="30" customHeight="1">
-      <c r="A48" s="155" t="s">
+      <c r="A48" s="204" t="s">
         <v>323</v>
       </c>
-      <c r="B48" s="155"/>
-[...6 lines deleted...]
-      <c r="I48" s="155"/>
+      <c r="B48" s="204"/>
+      <c r="C48" s="204"/>
+      <c r="D48" s="204"/>
+      <c r="E48" s="204"/>
+      <c r="F48" s="204"/>
+      <c r="G48" s="204"/>
+      <c r="H48" s="204"/>
+      <c r="I48" s="204"/>
       <c r="J48" s="86">
         <v>32</v>
       </c>
       <c r="K48" s="4">
         <v>174</v>
       </c>
       <c r="L48" s="106">
         <v>3360</v>
       </c>
       <c r="M48" s="87">
         <v>18.68</v>
       </c>
       <c r="N48" s="87">
         <v>3.9</v>
       </c>
       <c r="O48" s="87">
         <v>14.78</v>
       </c>
       <c r="P48" s="88">
         <v>6610</v>
       </c>
       <c r="Q48" s="8">
-        <v>18863</v>
+        <v>14661</v>
       </c>
       <c r="R48" s="106">
         <v>68</v>
       </c>
       <c r="S48" s="92">
         <v>50941</v>
       </c>
       <c r="T48" s="92">
         <v>50599</v>
       </c>
       <c r="U48" s="92">
         <v>342</v>
       </c>
       <c r="V48" s="92">
         <v>11572</v>
       </c>
       <c r="W48" s="92">
         <v>352</v>
       </c>
       <c r="X48" s="92">
         <v>11562</v>
       </c>
       <c r="Y48" s="92">
         <v>29678</v>
       </c>
@@ -32992,69 +32444,69 @@
       <c r="AQ48" s="92">
         <v>11087</v>
       </c>
       <c r="AR48" s="92">
         <v>42429</v>
       </c>
       <c r="AS48" s="92">
         <v>658</v>
       </c>
       <c r="AT48" s="92">
         <v>8190</v>
       </c>
       <c r="AU48" s="106">
         <v>71.7</v>
       </c>
       <c r="AV48" s="106">
         <v>16.2</v>
       </c>
       <c r="AW48" s="92">
         <v>26439</v>
       </c>
       <c r="AX48" s="106">
         <v>52.2</v>
       </c>
       <c r="AY48" s="88">
-        <v>1010</v>
+        <v>785</v>
       </c>
       <c r="AZ48" s="87">
-        <v>2.68</v>
+        <v>3.45</v>
       </c>
       <c r="BA48" s="88">
         <v>439</v>
       </c>
       <c r="BB48" s="7">
-        <v>434</v>
+        <v>559</v>
       </c>
       <c r="BC48" s="7">
         <v>24</v>
       </c>
       <c r="BD48" s="7">
         <v>1415</v>
       </c>
       <c r="BE48" s="7">
-        <v>1402</v>
+        <v>1803</v>
       </c>
       <c r="BF48" s="7">
         <v>79</v>
       </c>
       <c r="BG48" s="87">
         <v>19.899999999999999</v>
       </c>
       <c r="BH48" s="87">
         <v>4.09</v>
       </c>
       <c r="BI48" s="87">
         <v>15.81</v>
       </c>
       <c r="BJ48" s="87">
         <v>10.35</v>
       </c>
       <c r="BK48" s="87">
         <v>6.26</v>
       </c>
       <c r="BL48" s="87">
         <v>7.36</v>
       </c>
       <c r="BM48" s="87">
         <v>2.99</v>
       </c>
@@ -33322,51 +32774,51 @@
       <c r="EW48" s="92">
         <v>7542</v>
       </c>
       <c r="EX48" s="92">
         <v>65045</v>
       </c>
       <c r="EY48" s="92">
         <v>38007</v>
       </c>
       <c r="EZ48" s="92">
         <v>27614</v>
       </c>
       <c r="FA48" s="92">
         <v>2800</v>
       </c>
       <c r="FB48" s="92">
         <v>4038</v>
       </c>
       <c r="FC48" s="92">
         <v>1790</v>
       </c>
       <c r="FD48" s="92">
         <v>26978</v>
       </c>
       <c r="FE48" s="92">
-        <v>24005</v>
+        <v>19803</v>
       </c>
       <c r="FF48" s="92">
         <v>9241</v>
       </c>
       <c r="FG48" s="92">
         <v>9059</v>
       </c>
       <c r="FH48" s="92">
         <v>10900</v>
       </c>
       <c r="FI48" s="92">
         <v>7689</v>
       </c>
       <c r="FJ48" s="92">
         <v>5607</v>
       </c>
       <c r="FK48" s="92">
         <v>5142</v>
       </c>
       <c r="FL48" s="92">
         <v>14</v>
       </c>
       <c r="FM48" s="92">
         <v>14</v>
       </c>
@@ -33592,85 +33044,85 @@
       <c r="II48" s="88">
         <v>789</v>
       </c>
       <c r="IJ48" s="88">
         <v>142</v>
       </c>
       <c r="IK48" s="88">
         <v>1197</v>
       </c>
       <c r="IL48" s="88">
         <v>3908</v>
       </c>
       <c r="IM48" s="88">
         <v>658</v>
       </c>
       <c r="IN48" s="88">
         <v>3697</v>
       </c>
       <c r="IO48" s="92">
         <v>8190</v>
       </c>
       <c r="IP48" s="93">
         <v>32</v>
       </c>
     </row>
-    <row r="49" spans="1:352" s="25" customFormat="1" ht="15" customHeight="1">
+    <row r="49" spans="1:251" s="25" customFormat="1" ht="15" customHeight="1">
       <c r="A49" s="99"/>
       <c r="B49" s="100" t="s">
         <v>178</v>
       </c>
       <c r="C49" s="101"/>
       <c r="D49" s="101"/>
       <c r="E49" s="101"/>
       <c r="F49" s="101"/>
       <c r="G49" s="101"/>
       <c r="H49" s="101"/>
       <c r="I49" s="102"/>
       <c r="J49" s="86">
         <v>33</v>
       </c>
       <c r="K49" s="4">
         <v>99</v>
       </c>
       <c r="L49" s="106">
         <v>5668.7</v>
       </c>
       <c r="M49" s="87">
         <v>25.6</v>
       </c>
       <c r="N49" s="87">
         <v>4.05</v>
       </c>
       <c r="O49" s="87">
         <v>21.55</v>
       </c>
       <c r="P49" s="88">
         <v>10312</v>
       </c>
       <c r="Q49" s="8">
-        <v>30716</v>
+        <v>23478</v>
       </c>
       <c r="R49" s="106">
         <v>66</v>
       </c>
       <c r="S49" s="92">
         <v>72875</v>
       </c>
       <c r="T49" s="92">
         <v>71563</v>
       </c>
       <c r="U49" s="92">
         <v>1312</v>
       </c>
       <c r="V49" s="92">
         <v>18777</v>
       </c>
       <c r="W49" s="92">
         <v>596</v>
       </c>
       <c r="X49" s="92">
         <v>19493</v>
       </c>
       <c r="Y49" s="92">
         <v>49503</v>
       </c>
@@ -33728,69 +33180,69 @@
       <c r="AQ49" s="92">
         <v>18499</v>
       </c>
       <c r="AR49" s="92">
         <v>67660</v>
       </c>
       <c r="AS49" s="92">
         <v>983</v>
       </c>
       <c r="AT49" s="92">
         <v>15673</v>
       </c>
       <c r="AU49" s="106">
         <v>79.3</v>
       </c>
       <c r="AV49" s="106">
         <v>18.8</v>
       </c>
       <c r="AW49" s="92">
         <v>45365</v>
       </c>
       <c r="AX49" s="106">
         <v>54.4</v>
       </c>
       <c r="AY49" s="88">
-        <v>1200</v>
+        <v>917</v>
       </c>
       <c r="AZ49" s="87">
-        <v>2.71</v>
+        <v>3.55</v>
       </c>
       <c r="BA49" s="88">
         <v>612</v>
       </c>
       <c r="BB49" s="7">
-        <v>510</v>
+        <v>668</v>
       </c>
       <c r="BC49" s="7">
         <v>28</v>
       </c>
       <c r="BD49" s="7">
         <v>1772</v>
       </c>
       <c r="BE49" s="7">
-        <v>1477</v>
+        <v>1932</v>
       </c>
       <c r="BF49" s="7">
         <v>80</v>
       </c>
       <c r="BG49" s="87">
         <v>26.48</v>
       </c>
       <c r="BH49" s="87">
         <v>4.25</v>
       </c>
       <c r="BI49" s="87">
         <v>22.23</v>
       </c>
       <c r="BJ49" s="87">
         <v>14.58</v>
       </c>
       <c r="BK49" s="87">
         <v>9.15</v>
       </c>
       <c r="BL49" s="87">
         <v>10.18</v>
       </c>
       <c r="BM49" s="87">
         <v>4.4000000000000004</v>
       </c>
@@ -34058,51 +33510,51 @@
       <c r="EW49" s="92">
         <v>12777</v>
       </c>
       <c r="EX49" s="92">
         <v>96765</v>
       </c>
       <c r="EY49" s="92">
         <v>59362</v>
       </c>
       <c r="EZ49" s="92">
         <v>44267</v>
       </c>
       <c r="FA49" s="92">
         <v>3301</v>
       </c>
       <c r="FB49" s="92">
         <v>6199</v>
       </c>
       <c r="FC49" s="92">
         <v>2798</v>
       </c>
       <c r="FD49" s="92">
         <v>37289</v>
       </c>
       <c r="FE49" s="92">
-        <v>39315</v>
+        <v>32077</v>
       </c>
       <c r="FF49" s="92">
         <v>13953</v>
       </c>
       <c r="FG49" s="92">
         <v>13876</v>
       </c>
       <c r="FH49" s="92">
         <v>13377</v>
       </c>
       <c r="FI49" s="92">
         <v>13219</v>
       </c>
       <c r="FJ49" s="92">
         <v>8609</v>
       </c>
       <c r="FK49" s="92">
         <v>8599</v>
       </c>
       <c r="FL49" s="92">
         <v>2</v>
       </c>
       <c r="FM49" s="92">
         <v>2</v>
       </c>
@@ -34328,85 +33780,85 @@
       <c r="II49" s="88">
         <v>1279</v>
       </c>
       <c r="IJ49" s="88">
         <v>254</v>
       </c>
       <c r="IK49" s="88">
         <v>1830</v>
       </c>
       <c r="IL49" s="88">
         <v>5888</v>
       </c>
       <c r="IM49" s="88">
         <v>983</v>
       </c>
       <c r="IN49" s="88">
         <v>5500</v>
       </c>
       <c r="IO49" s="92">
         <v>15673</v>
       </c>
       <c r="IP49" s="93">
         <v>33</v>
       </c>
     </row>
-    <row r="50" spans="1:352" s="98" customFormat="1" ht="15" customHeight="1">
+    <row r="50" spans="1:251" s="98" customFormat="1" ht="15" customHeight="1">
       <c r="A50" s="99"/>
       <c r="B50" s="96" t="s">
         <v>8</v>
       </c>
       <c r="C50" s="96"/>
       <c r="D50" s="96"/>
       <c r="E50" s="96"/>
       <c r="F50" s="96"/>
       <c r="G50" s="96"/>
       <c r="H50" s="96"/>
       <c r="I50" s="96"/>
       <c r="J50" s="86">
         <v>34</v>
       </c>
       <c r="K50" s="4">
         <v>165</v>
       </c>
       <c r="L50" s="106">
         <v>3303.4</v>
       </c>
       <c r="M50" s="87">
         <v>18.91</v>
       </c>
       <c r="N50" s="87">
         <v>3.94</v>
       </c>
       <c r="O50" s="87">
         <v>14.97</v>
       </c>
       <c r="P50" s="88">
         <v>6578</v>
       </c>
       <c r="Q50" s="8">
-        <v>17680</v>
+        <v>14546</v>
       </c>
       <c r="R50" s="106">
         <v>68.400000000000006</v>
       </c>
       <c r="S50" s="92">
         <v>50459</v>
       </c>
       <c r="T50" s="92">
         <v>50317</v>
       </c>
       <c r="U50" s="92">
         <v>142</v>
       </c>
       <c r="V50" s="92">
         <v>11455</v>
       </c>
       <c r="W50" s="92">
         <v>351</v>
       </c>
       <c r="X50" s="92">
         <v>11246</v>
       </c>
       <c r="Y50" s="92">
         <v>29132</v>
       </c>
@@ -34464,69 +33916,69 @@
       <c r="AQ50" s="92">
         <v>11002</v>
       </c>
       <c r="AR50" s="92">
         <v>41936</v>
       </c>
       <c r="AS50" s="92">
         <v>657</v>
       </c>
       <c r="AT50" s="92">
         <v>7867</v>
       </c>
       <c r="AU50" s="106">
         <v>70.599999999999994</v>
       </c>
       <c r="AV50" s="106">
         <v>15.8</v>
       </c>
       <c r="AW50" s="92">
         <v>25855</v>
       </c>
       <c r="AX50" s="106">
         <v>51.9</v>
       </c>
       <c r="AY50" s="88">
-        <v>935</v>
+        <v>769</v>
       </c>
       <c r="AZ50" s="87">
-        <v>2.82</v>
+        <v>3.42</v>
       </c>
       <c r="BA50" s="88">
         <v>416</v>
       </c>
       <c r="BB50" s="7">
-        <v>445</v>
+        <v>541</v>
       </c>
       <c r="BC50" s="7">
         <v>24</v>
       </c>
       <c r="BD50" s="7">
         <v>1367</v>
       </c>
       <c r="BE50" s="7">
-        <v>1462</v>
+        <v>1777</v>
       </c>
       <c r="BF50" s="7">
         <v>78</v>
       </c>
       <c r="BG50" s="87">
         <v>20.16</v>
       </c>
       <c r="BH50" s="87">
         <v>4.13</v>
       </c>
       <c r="BI50" s="87">
         <v>16.03</v>
       </c>
       <c r="BJ50" s="87">
         <v>10.53</v>
       </c>
       <c r="BK50" s="87">
         <v>6.37</v>
       </c>
       <c r="BL50" s="87">
         <v>7.5</v>
       </c>
       <c r="BM50" s="87">
         <v>3.03</v>
       </c>
@@ -34794,51 +34246,51 @@
       <c r="EW50" s="92">
         <v>7338</v>
       </c>
       <c r="EX50" s="92">
         <v>63411</v>
       </c>
       <c r="EY50" s="92">
         <v>37887</v>
       </c>
       <c r="EZ50" s="92">
         <v>27310</v>
       </c>
       <c r="FA50" s="92">
         <v>2848</v>
       </c>
       <c r="FB50" s="92">
         <v>4109</v>
       </c>
       <c r="FC50" s="92">
         <v>1824</v>
       </c>
       <c r="FD50" s="92">
         <v>25462</v>
       </c>
       <c r="FE50" s="92">
-        <v>21585</v>
+        <v>18451</v>
       </c>
       <c r="FF50" s="92">
         <v>8738</v>
       </c>
       <c r="FG50" s="92">
         <v>8551</v>
       </c>
       <c r="FH50" s="92">
         <v>10840</v>
       </c>
       <c r="FI50" s="92">
         <v>7547</v>
       </c>
       <c r="FJ50" s="92">
         <v>4382</v>
       </c>
       <c r="FK50" s="92">
         <v>3905</v>
       </c>
       <c r="FL50" s="92">
         <v>15</v>
       </c>
       <c r="FM50" s="92">
         <v>15</v>
       </c>
@@ -35064,85 +34516,85 @@
       <c r="II50" s="88">
         <v>767</v>
       </c>
       <c r="IJ50" s="88">
         <v>138</v>
       </c>
       <c r="IK50" s="88">
         <v>1201</v>
       </c>
       <c r="IL50" s="88">
         <v>3868</v>
       </c>
       <c r="IM50" s="88">
         <v>657</v>
       </c>
       <c r="IN50" s="88">
         <v>3657</v>
       </c>
       <c r="IO50" s="92">
         <v>7867</v>
       </c>
       <c r="IP50" s="93">
         <v>34</v>
       </c>
     </row>
-    <row r="51" spans="1:352" s="25" customFormat="1" ht="30" customHeight="1">
+    <row r="51" spans="1:251" s="25" customFormat="1" ht="30" customHeight="1">
       <c r="A51" s="99"/>
-      <c r="B51" s="181" t="s">
+      <c r="B51" s="155" t="s">
         <v>252</v>
       </c>
-      <c r="C51" s="181"/>
-[...5 lines deleted...]
-      <c r="I51" s="181"/>
+      <c r="C51" s="155"/>
+      <c r="D51" s="155"/>
+      <c r="E51" s="155"/>
+      <c r="F51" s="155"/>
+      <c r="G51" s="155"/>
+      <c r="H51" s="155"/>
+      <c r="I51" s="155"/>
       <c r="J51" s="86">
         <v>35</v>
       </c>
       <c r="K51" s="4">
         <v>31</v>
       </c>
       <c r="L51" s="106">
         <v>3935.3</v>
       </c>
       <c r="M51" s="87">
         <v>17.059999999999999</v>
       </c>
       <c r="N51" s="87">
         <v>2.66</v>
       </c>
       <c r="O51" s="87">
         <v>14.4</v>
       </c>
       <c r="P51" s="88">
         <v>9659</v>
       </c>
       <c r="Q51" s="8">
-        <v>22641</v>
+        <v>20773</v>
       </c>
       <c r="R51" s="106">
         <v>66.099999999999994</v>
       </c>
       <c r="S51" s="92">
         <v>57884</v>
       </c>
       <c r="T51" s="92">
         <v>60008</v>
       </c>
       <c r="U51" s="92">
         <v>-2124</v>
       </c>
       <c r="V51" s="92">
         <v>12549</v>
       </c>
       <c r="W51" s="92">
         <v>380</v>
       </c>
       <c r="X51" s="92">
         <v>10045</v>
       </c>
       <c r="Y51" s="92">
         <v>35159</v>
       </c>
@@ -35200,69 +34652,69 @@
       <c r="AQ51" s="92">
         <v>14487</v>
       </c>
       <c r="AR51" s="92">
         <v>54311</v>
       </c>
       <c r="AS51" s="92">
         <v>777</v>
       </c>
       <c r="AT51" s="92">
         <v>7354</v>
       </c>
       <c r="AU51" s="106">
         <v>58.9</v>
       </c>
       <c r="AV51" s="106">
         <v>11.9</v>
       </c>
       <c r="AW51" s="92">
         <v>30150</v>
       </c>
       <c r="AX51" s="106">
         <v>48.9</v>
       </c>
       <c r="AY51" s="88">
-        <v>1327</v>
+        <v>1218</v>
       </c>
       <c r="AZ51" s="87">
-        <v>2.72</v>
+        <v>2.97</v>
       </c>
       <c r="BA51" s="88">
         <v>431</v>
       </c>
       <c r="BB51" s="7">
-        <v>325</v>
+        <v>354</v>
       </c>
       <c r="BC51" s="7">
         <v>19</v>
       </c>
       <c r="BD51" s="7">
         <v>1767</v>
       </c>
       <c r="BE51" s="7">
-        <v>1332</v>
+        <v>1451</v>
       </c>
       <c r="BF51" s="7">
         <v>77</v>
       </c>
       <c r="BG51" s="87">
         <v>18.309999999999999</v>
       </c>
       <c r="BH51" s="87">
         <v>2.96</v>
       </c>
       <c r="BI51" s="87">
         <v>15.35</v>
       </c>
       <c r="BJ51" s="87">
         <v>9.31</v>
       </c>
       <c r="BK51" s="87">
         <v>6.75</v>
       </c>
       <c r="BL51" s="87">
         <v>7.22</v>
       </c>
       <c r="BM51" s="87">
         <v>2.09</v>
       </c>
@@ -35530,51 +34982,51 @@
       <c r="EW51" s="92">
         <v>9771</v>
       </c>
       <c r="EX51" s="92">
         <v>70766</v>
       </c>
       <c r="EY51" s="92">
         <v>41125</v>
       </c>
       <c r="EZ51" s="92">
         <v>31272</v>
       </c>
       <c r="FA51" s="92">
         <v>2384</v>
       </c>
       <c r="FB51" s="92">
         <v>2761</v>
       </c>
       <c r="FC51" s="92">
         <v>1179</v>
       </c>
       <c r="FD51" s="92">
         <v>29375</v>
       </c>
       <c r="FE51" s="92">
-        <v>27777</v>
+        <v>25909</v>
       </c>
       <c r="FF51" s="92">
         <v>11727</v>
       </c>
       <c r="FG51" s="92">
         <v>11380</v>
       </c>
       <c r="FH51" s="92">
         <v>10694</v>
       </c>
       <c r="FI51" s="92">
         <v>10290</v>
       </c>
       <c r="FJ51" s="92">
         <v>5136</v>
       </c>
       <c r="FK51" s="92">
         <v>5136</v>
       </c>
       <c r="FL51" s="92">
         <v>37</v>
       </c>
       <c r="FM51" s="92">
         <v>37</v>
       </c>
@@ -35800,85 +35252,85 @@
       <c r="II51" s="88">
         <v>1052</v>
       </c>
       <c r="IJ51" s="88">
         <v>130</v>
       </c>
       <c r="IK51" s="88">
         <v>1602</v>
       </c>
       <c r="IL51" s="88">
         <v>4646</v>
       </c>
       <c r="IM51" s="88">
         <v>777</v>
       </c>
       <c r="IN51" s="88">
         <v>4779</v>
       </c>
       <c r="IO51" s="92">
         <v>7354</v>
       </c>
       <c r="IP51" s="93">
         <v>35</v>
       </c>
     </row>
-    <row r="52" spans="1:352" s="25" customFormat="1" ht="15" customHeight="1">
+    <row r="52" spans="1:251" s="25" customFormat="1" ht="15" customHeight="1">
       <c r="A52" s="99"/>
       <c r="B52" s="100" t="s">
         <v>253</v>
       </c>
       <c r="C52" s="96"/>
       <c r="D52" s="96"/>
       <c r="E52" s="96"/>
       <c r="F52" s="96"/>
       <c r="G52" s="96"/>
       <c r="H52" s="96"/>
       <c r="I52" s="97"/>
       <c r="J52" s="86">
         <v>36</v>
       </c>
       <c r="K52" s="4">
         <v>48</v>
       </c>
       <c r="L52" s="106">
         <v>3622.8</v>
       </c>
       <c r="M52" s="87">
         <v>21.5</v>
       </c>
       <c r="N52" s="87">
         <v>4.1100000000000003</v>
       </c>
       <c r="O52" s="87">
         <v>17.39</v>
       </c>
       <c r="P52" s="88">
         <v>5811</v>
       </c>
       <c r="Q52" s="8">
-        <v>20995</v>
+        <v>15619</v>
       </c>
       <c r="R52" s="106">
         <v>69.3</v>
       </c>
       <c r="S52" s="92">
         <v>47215</v>
       </c>
       <c r="T52" s="92">
         <v>45276</v>
       </c>
       <c r="U52" s="92">
         <v>1939</v>
       </c>
       <c r="V52" s="92">
         <v>14393</v>
       </c>
       <c r="W52" s="92">
         <v>343</v>
       </c>
       <c r="X52" s="92">
         <v>15989</v>
       </c>
       <c r="Y52" s="92">
         <v>31562</v>
       </c>
@@ -35936,69 +35388,69 @@
       <c r="AQ52" s="92">
         <v>9402</v>
       </c>
       <c r="AR52" s="92">
         <v>45116</v>
       </c>
       <c r="AS52" s="92">
         <v>845</v>
       </c>
       <c r="AT52" s="92">
         <v>9289</v>
       </c>
       <c r="AU52" s="106">
         <v>82.4</v>
       </c>
       <c r="AV52" s="106">
         <v>17.100000000000001</v>
       </c>
       <c r="AW52" s="92">
         <v>29510</v>
       </c>
       <c r="AX52" s="106">
         <v>54.2</v>
       </c>
       <c r="AY52" s="88">
-        <v>977</v>
+        <v>726</v>
       </c>
       <c r="AZ52" s="87">
-        <v>2.59</v>
+        <v>3.48</v>
       </c>
       <c r="BA52" s="88">
         <v>432</v>
       </c>
       <c r="BB52" s="7">
-        <v>442</v>
+        <v>595</v>
       </c>
       <c r="BC52" s="7">
         <v>26</v>
       </c>
       <c r="BD52" s="7">
         <v>1373</v>
       </c>
       <c r="BE52" s="7">
-        <v>1406</v>
+        <v>1889</v>
       </c>
       <c r="BF52" s="7">
         <v>81</v>
       </c>
       <c r="BG52" s="87">
         <v>21.8</v>
       </c>
       <c r="BH52" s="87">
         <v>4.18</v>
       </c>
       <c r="BI52" s="87">
         <v>17.62</v>
       </c>
       <c r="BJ52" s="87">
         <v>8.83</v>
       </c>
       <c r="BK52" s="87">
         <v>2.61</v>
       </c>
       <c r="BL52" s="87">
         <v>6.66</v>
       </c>
       <c r="BM52" s="87">
         <v>2.17</v>
       </c>
@@ -36266,51 +35718,51 @@
       <c r="EW52" s="92">
         <v>8003</v>
       </c>
       <c r="EX52" s="92">
         <v>59712</v>
       </c>
       <c r="EY52" s="92">
         <v>38022</v>
       </c>
       <c r="EZ52" s="92">
         <v>30351</v>
       </c>
       <c r="FA52" s="92">
         <v>1231</v>
       </c>
       <c r="FB52" s="92">
         <v>3435</v>
       </c>
       <c r="FC52" s="92">
         <v>1307</v>
       </c>
       <c r="FD52" s="92">
         <v>21666</v>
       </c>
       <c r="FE52" s="92">
-        <v>24389</v>
+        <v>19013</v>
       </c>
       <c r="FF52" s="92">
         <v>8105</v>
       </c>
       <c r="FG52" s="92">
         <v>8082</v>
       </c>
       <c r="FH52" s="92">
         <v>10264</v>
       </c>
       <c r="FI52" s="92">
         <v>10196</v>
       </c>
       <c r="FJ52" s="92">
         <v>3395</v>
       </c>
       <c r="FK52" s="92">
         <v>3394</v>
       </c>
       <c r="FL52" s="92">
         <v>29</v>
       </c>
       <c r="FM52" s="92">
         <v>29</v>
       </c>
@@ -36536,85 +35988,85 @@
       <c r="II52" s="88">
         <v>872</v>
       </c>
       <c r="IJ52" s="88">
         <v>85</v>
       </c>
       <c r="IK52" s="88">
         <v>1467</v>
       </c>
       <c r="IL52" s="88">
         <v>3678</v>
       </c>
       <c r="IM52" s="88">
         <v>845</v>
       </c>
       <c r="IN52" s="88">
         <v>3193</v>
       </c>
       <c r="IO52" s="92">
         <v>9289</v>
       </c>
       <c r="IP52" s="93">
         <v>36</v>
       </c>
     </row>
-    <row r="53" spans="1:352" s="25" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A53" s="155" t="s">
+    <row r="53" spans="1:251" s="25" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A53" s="204" t="s">
         <v>241</v>
       </c>
-      <c r="B53" s="155"/>
-[...6 lines deleted...]
-      <c r="I53" s="155"/>
+      <c r="B53" s="204"/>
+      <c r="C53" s="204"/>
+      <c r="D53" s="204"/>
+      <c r="E53" s="204"/>
+      <c r="F53" s="204"/>
+      <c r="G53" s="204"/>
+      <c r="H53" s="204"/>
+      <c r="I53" s="204"/>
       <c r="J53" s="86">
         <v>37</v>
       </c>
       <c r="K53" s="4">
         <v>60</v>
       </c>
       <c r="L53" s="106">
         <v>4263.7</v>
       </c>
       <c r="M53" s="87">
         <v>15.81</v>
       </c>
       <c r="N53" s="87">
         <v>3.77</v>
       </c>
       <c r="O53" s="87">
         <v>12.04</v>
       </c>
       <c r="P53" s="88">
         <v>8771</v>
       </c>
       <c r="Q53" s="8">
-        <v>18510</v>
+        <v>16314</v>
       </c>
       <c r="R53" s="106">
         <v>69.8</v>
       </c>
       <c r="S53" s="92">
         <v>52099</v>
       </c>
       <c r="T53" s="92">
         <v>61758</v>
       </c>
       <c r="U53" s="92">
         <v>-9659</v>
       </c>
       <c r="V53" s="92">
         <v>21711</v>
       </c>
       <c r="W53" s="92">
         <v>316</v>
       </c>
       <c r="X53" s="92">
         <v>11736</v>
       </c>
       <c r="Y53" s="92">
         <v>39943</v>
       </c>
@@ -36672,69 +36124,69 @@
       <c r="AQ53" s="92">
         <v>24124</v>
       </c>
       <c r="AR53" s="92">
         <v>56953</v>
       </c>
       <c r="AS53" s="92">
         <v>836</v>
       </c>
       <c r="AT53" s="92">
         <v>6285</v>
       </c>
       <c r="AU53" s="106">
         <v>43.4</v>
       </c>
       <c r="AV53" s="106">
         <v>9.9</v>
       </c>
       <c r="AW53" s="92">
         <v>31763</v>
       </c>
       <c r="AX53" s="106">
         <v>50.2</v>
       </c>
       <c r="AY53" s="88">
-        <v>1171</v>
+        <v>1032</v>
       </c>
       <c r="AZ53" s="87">
-        <v>3.42</v>
+        <v>3.88</v>
       </c>
       <c r="BA53" s="88">
         <v>398</v>
       </c>
       <c r="BB53" s="7">
-        <v>340</v>
+        <v>385</v>
       </c>
       <c r="BC53" s="7">
         <v>15</v>
       </c>
       <c r="BD53" s="7">
         <v>2009</v>
       </c>
       <c r="BE53" s="7">
-        <v>1716</v>
+        <v>1947</v>
       </c>
       <c r="BF53" s="7">
         <v>74</v>
       </c>
       <c r="BG53" s="87">
         <v>17.41</v>
       </c>
       <c r="BH53" s="87">
         <v>3.83</v>
       </c>
       <c r="BI53" s="87">
         <v>13.58</v>
       </c>
       <c r="BJ53" s="87">
         <v>8.19</v>
       </c>
       <c r="BK53" s="87">
         <v>5.23</v>
       </c>
       <c r="BL53" s="87">
         <v>4.91</v>
       </c>
       <c r="BM53" s="87">
         <v>3.28</v>
       </c>
@@ -37002,51 +36454,51 @@
       <c r="EW53" s="92">
         <v>6709</v>
       </c>
       <c r="EX53" s="92">
         <v>74237</v>
       </c>
       <c r="EY53" s="92">
         <v>42436</v>
       </c>
       <c r="EZ53" s="92">
         <v>31190</v>
       </c>
       <c r="FA53" s="92">
         <v>2384</v>
       </c>
       <c r="FB53" s="92">
         <v>5531</v>
       </c>
       <c r="FC53" s="92">
         <v>1783</v>
       </c>
       <c r="FD53" s="92">
         <v>31707</v>
       </c>
       <c r="FE53" s="92">
-        <v>27911</v>
+        <v>25715</v>
       </c>
       <c r="FF53" s="92">
         <v>10199</v>
       </c>
       <c r="FG53" s="92">
         <v>9974</v>
       </c>
       <c r="FH53" s="92">
         <v>8104</v>
       </c>
       <c r="FI53" s="92">
         <v>7418</v>
       </c>
       <c r="FJ53" s="92">
         <v>9463</v>
       </c>
       <c r="FK53" s="92">
         <v>9401</v>
       </c>
       <c r="FL53" s="92">
         <v>20</v>
       </c>
       <c r="FM53" s="92">
         <v>20</v>
       </c>
@@ -37272,85 +36724,85 @@
       <c r="II53" s="88">
         <v>1087</v>
       </c>
       <c r="IJ53" s="88">
         <v>105</v>
       </c>
       <c r="IK53" s="88">
         <v>2196</v>
       </c>
       <c r="IL53" s="88">
         <v>3927</v>
       </c>
       <c r="IM53" s="88">
         <v>836</v>
       </c>
       <c r="IN53" s="88">
         <v>5327</v>
       </c>
       <c r="IO53" s="92">
         <v>6285</v>
       </c>
       <c r="IP53" s="93">
         <v>37</v>
       </c>
     </row>
-    <row r="54" spans="1:352" s="98" customFormat="1" ht="30" customHeight="1">
-      <c r="A54" s="155" t="s">
+    <row r="54" spans="1:251" s="98" customFormat="1" ht="30" customHeight="1">
+      <c r="A54" s="204" t="s">
         <v>324</v>
       </c>
-      <c r="B54" s="155"/>
-[...6 lines deleted...]
-      <c r="I54" s="155"/>
+      <c r="B54" s="204"/>
+      <c r="C54" s="204"/>
+      <c r="D54" s="204"/>
+      <c r="E54" s="204"/>
+      <c r="F54" s="204"/>
+      <c r="G54" s="204"/>
+      <c r="H54" s="204"/>
+      <c r="I54" s="204"/>
       <c r="J54" s="86">
         <v>38</v>
       </c>
       <c r="K54" s="4">
         <v>113</v>
       </c>
       <c r="L54" s="106">
         <v>5432.2</v>
       </c>
       <c r="M54" s="87">
         <v>21.68</v>
       </c>
       <c r="N54" s="87">
         <v>4.28</v>
       </c>
       <c r="O54" s="87">
         <v>17.399999999999999</v>
       </c>
       <c r="P54" s="88">
         <v>8255</v>
       </c>
       <c r="Q54" s="8">
-        <v>23923</v>
+        <v>21389</v>
       </c>
       <c r="R54" s="106">
         <v>67</v>
       </c>
       <c r="S54" s="92">
         <v>53829</v>
       </c>
       <c r="T54" s="92">
         <v>64692</v>
       </c>
       <c r="U54" s="92">
         <v>-10863</v>
       </c>
       <c r="V54" s="92">
         <v>25151</v>
       </c>
       <c r="W54" s="92">
         <v>568</v>
       </c>
       <c r="X54" s="92">
         <v>13720</v>
       </c>
       <c r="Y54" s="92">
         <v>40475</v>
       </c>
@@ -37408,69 +36860,69 @@
       <c r="AQ54" s="92">
         <v>24552</v>
       </c>
       <c r="AR54" s="92">
         <v>61690</v>
       </c>
       <c r="AS54" s="92">
         <v>920</v>
       </c>
       <c r="AT54" s="92">
         <v>9716</v>
       </c>
       <c r="AU54" s="106">
         <v>71.599999999999994</v>
       </c>
       <c r="AV54" s="106">
         <v>13.6</v>
       </c>
       <c r="AW54" s="92">
         <v>36502</v>
       </c>
       <c r="AX54" s="106">
         <v>51.1</v>
       </c>
       <c r="AY54" s="88">
-        <v>1103</v>
+        <v>987</v>
       </c>
       <c r="AZ54" s="87">
-        <v>2.98</v>
+        <v>3.34</v>
       </c>
       <c r="BA54" s="88">
         <v>449</v>
       </c>
       <c r="BB54" s="7">
-        <v>406</v>
+        <v>454</v>
       </c>
       <c r="BC54" s="7">
         <v>18</v>
       </c>
       <c r="BD54" s="7">
         <v>1684</v>
       </c>
       <c r="BE54" s="7">
-        <v>1526</v>
+        <v>1707</v>
       </c>
       <c r="BF54" s="7">
         <v>67</v>
       </c>
       <c r="BG54" s="87">
         <v>22.43</v>
       </c>
       <c r="BH54" s="87">
         <v>4.41</v>
       </c>
       <c r="BI54" s="87">
         <v>18.02</v>
       </c>
       <c r="BJ54" s="87">
         <v>12.23</v>
       </c>
       <c r="BK54" s="87">
         <v>7.09</v>
       </c>
       <c r="BL54" s="87">
         <v>8.42</v>
       </c>
       <c r="BM54" s="87">
         <v>3.81</v>
       </c>
@@ -37738,51 +37190,51 @@
       <c r="EW54" s="92">
         <v>7440</v>
       </c>
       <c r="EX54" s="92">
         <v>83399</v>
       </c>
       <c r="EY54" s="92">
         <v>47064</v>
       </c>
       <c r="EZ54" s="92">
         <v>32602</v>
       </c>
       <c r="FA54" s="92">
         <v>2285</v>
       </c>
       <c r="FB54" s="92">
         <v>6839</v>
       </c>
       <c r="FC54" s="92">
         <v>2770</v>
       </c>
       <c r="FD54" s="92">
         <v>36272</v>
       </c>
       <c r="FE54" s="92">
-        <v>34439</v>
+        <v>31905</v>
       </c>
       <c r="FF54" s="92">
         <v>12370</v>
       </c>
       <c r="FG54" s="92">
         <v>12308</v>
       </c>
       <c r="FH54" s="92">
         <v>10414</v>
       </c>
       <c r="FI54" s="92">
         <v>10326</v>
       </c>
       <c r="FJ54" s="92">
         <v>10528</v>
       </c>
       <c r="FK54" s="92">
         <v>10516</v>
       </c>
       <c r="FL54" s="92">
         <v>22</v>
       </c>
       <c r="FM54" s="92">
         <v>22</v>
       </c>
@@ -38008,85 +37460,85 @@
       <c r="II54" s="88">
         <v>872</v>
       </c>
       <c r="IJ54" s="88">
         <v>233</v>
       </c>
       <c r="IK54" s="88">
         <v>2014</v>
       </c>
       <c r="IL54" s="88">
         <v>5003</v>
       </c>
       <c r="IM54" s="88">
         <v>920</v>
       </c>
       <c r="IN54" s="88">
         <v>6012</v>
       </c>
       <c r="IO54" s="92">
         <v>9716</v>
       </c>
       <c r="IP54" s="93">
         <v>38</v>
       </c>
     </row>
-    <row r="55" spans="1:352" s="98" customFormat="1" ht="12" customHeight="1">
+    <row r="55" spans="1:251" s="98" customFormat="1" ht="12" customHeight="1">
       <c r="A55" s="107"/>
       <c r="B55" s="100" t="s">
         <v>178</v>
       </c>
       <c r="C55" s="108"/>
       <c r="D55" s="108"/>
       <c r="E55" s="108"/>
       <c r="F55" s="108"/>
       <c r="G55" s="108"/>
       <c r="H55" s="108"/>
       <c r="I55" s="108"/>
       <c r="J55" s="86">
         <v>39</v>
       </c>
       <c r="K55" s="4">
         <v>54</v>
       </c>
       <c r="L55" s="106">
         <v>10476.1</v>
       </c>
       <c r="M55" s="87">
         <v>21.03</v>
       </c>
       <c r="N55" s="87">
         <v>4.2699999999999996</v>
       </c>
       <c r="O55" s="87">
         <v>16.760000000000002</v>
       </c>
       <c r="P55" s="88">
         <v>15849</v>
       </c>
       <c r="Q55" s="8">
-        <v>49380</v>
+        <v>45790</v>
       </c>
       <c r="R55" s="106">
         <v>64.2</v>
       </c>
       <c r="S55" s="92">
         <v>102692</v>
       </c>
       <c r="T55" s="92">
         <v>133150</v>
       </c>
       <c r="U55" s="92">
         <v>-30458</v>
       </c>
       <c r="V55" s="92">
         <v>52406</v>
       </c>
       <c r="W55" s="92">
         <v>1121</v>
       </c>
       <c r="X55" s="92">
         <v>20827</v>
       </c>
       <c r="Y55" s="92">
         <v>74599</v>
       </c>
@@ -38144,69 +37596,69 @@
       <c r="AQ55" s="92">
         <v>51693</v>
       </c>
       <c r="AR55" s="92">
         <v>123597</v>
       </c>
       <c r="AS55" s="92">
         <v>1781</v>
       </c>
       <c r="AT55" s="92">
         <v>18507</v>
       </c>
       <c r="AU55" s="106">
         <v>88.3</v>
       </c>
       <c r="AV55" s="106">
         <v>13</v>
       </c>
       <c r="AW55" s="92">
         <v>71871</v>
       </c>
       <c r="AX55" s="106">
         <v>50.6</v>
       </c>
       <c r="AY55" s="88">
-        <v>2348</v>
+        <v>2177</v>
       </c>
       <c r="AZ55" s="87">
-        <v>2.88</v>
+        <v>3.1</v>
       </c>
       <c r="BA55" s="88">
         <v>880</v>
       </c>
       <c r="BB55" s="7">
-        <v>375</v>
+        <v>404</v>
       </c>
       <c r="BC55" s="7">
         <v>18</v>
       </c>
       <c r="BD55" s="7">
         <v>3418</v>
       </c>
       <c r="BE55" s="7">
-        <v>1455</v>
+        <v>1570</v>
       </c>
       <c r="BF55" s="7">
         <v>69</v>
       </c>
       <c r="BG55" s="87">
         <v>22.02</v>
       </c>
       <c r="BH55" s="87">
         <v>4.3499999999999996</v>
       </c>
       <c r="BI55" s="87">
         <v>17.670000000000002</v>
       </c>
       <c r="BJ55" s="87">
         <v>12.69</v>
       </c>
       <c r="BK55" s="87">
         <v>8.09</v>
       </c>
       <c r="BL55" s="87">
         <v>7.12</v>
       </c>
       <c r="BM55" s="87">
         <v>5.57</v>
       </c>
@@ -38474,51 +37926,51 @@
       <c r="EW55" s="92">
         <v>12806</v>
       </c>
       <c r="EX55" s="92">
         <v>168092</v>
       </c>
       <c r="EY55" s="92">
         <v>83852</v>
       </c>
       <c r="EZ55" s="92">
         <v>53269</v>
       </c>
       <c r="FA55" s="92">
         <v>4600</v>
       </c>
       <c r="FB55" s="92">
         <v>15081</v>
       </c>
       <c r="FC55" s="92">
         <v>5095</v>
       </c>
       <c r="FD55" s="92">
         <v>84066</v>
       </c>
       <c r="FE55" s="92">
-        <v>77088</v>
+        <v>73498</v>
       </c>
       <c r="FF55" s="92">
         <v>25072</v>
       </c>
       <c r="FG55" s="92">
         <v>25012</v>
       </c>
       <c r="FH55" s="92">
         <v>22638</v>
       </c>
       <c r="FI55" s="92">
         <v>22573</v>
       </c>
       <c r="FJ55" s="92">
         <v>27728</v>
       </c>
       <c r="FK55" s="92">
         <v>27708</v>
       </c>
       <c r="FL55" s="92" t="s">
         <v>297</v>
       </c>
       <c r="FM55" s="92" t="s">
         <v>297</v>
       </c>
@@ -38744,85 +38196,85 @@
       <c r="II55" s="88">
         <v>1889</v>
       </c>
       <c r="IJ55" s="88">
         <v>682</v>
       </c>
       <c r="IK55" s="88">
         <v>5090</v>
       </c>
       <c r="IL55" s="88">
         <v>9800</v>
       </c>
       <c r="IM55" s="88">
         <v>1781</v>
       </c>
       <c r="IN55" s="88">
         <v>13372</v>
       </c>
       <c r="IO55" s="92">
         <v>18507</v>
       </c>
       <c r="IP55" s="93">
         <v>39</v>
       </c>
     </row>
-    <row r="56" spans="1:352" s="25" customFormat="1" ht="30" customHeight="1">
-      <c r="A56" s="155" t="s">
+    <row r="56" spans="1:251" s="25" customFormat="1" ht="30" customHeight="1">
+      <c r="A56" s="204" t="s">
         <v>325</v>
       </c>
-      <c r="B56" s="155"/>
-[...6 lines deleted...]
-      <c r="I56" s="155"/>
+      <c r="B56" s="204"/>
+      <c r="C56" s="204"/>
+      <c r="D56" s="204"/>
+      <c r="E56" s="204"/>
+      <c r="F56" s="204"/>
+      <c r="G56" s="204"/>
+      <c r="H56" s="204"/>
+      <c r="I56" s="204"/>
       <c r="J56" s="86">
         <v>40</v>
       </c>
       <c r="K56" s="4">
         <v>122</v>
       </c>
       <c r="L56" s="106">
         <v>5457.7</v>
       </c>
       <c r="M56" s="87">
         <v>20.76</v>
       </c>
       <c r="N56" s="87">
         <v>4.47</v>
       </c>
       <c r="O56" s="87">
         <v>16.29</v>
       </c>
       <c r="P56" s="88">
         <v>10028</v>
       </c>
       <c r="Q56" s="8">
-        <v>24425</v>
+        <v>21129</v>
       </c>
       <c r="R56" s="106">
         <v>67.599999999999994</v>
       </c>
       <c r="S56" s="92">
         <v>61016</v>
       </c>
       <c r="T56" s="92">
         <v>66401</v>
       </c>
       <c r="U56" s="92">
         <v>-5385</v>
       </c>
       <c r="V56" s="92">
         <v>21751</v>
       </c>
       <c r="W56" s="92">
         <v>438</v>
       </c>
       <c r="X56" s="92">
         <v>15928</v>
       </c>
       <c r="Y56" s="92">
         <v>45919</v>
       </c>
@@ -38880,69 +38332,69 @@
       <c r="AQ56" s="92">
         <v>23177</v>
       </c>
       <c r="AR56" s="92">
         <v>63229</v>
       </c>
       <c r="AS56" s="92">
         <v>843</v>
       </c>
       <c r="AT56" s="92">
         <v>11190</v>
       </c>
       <c r="AU56" s="106">
         <v>63.1</v>
       </c>
       <c r="AV56" s="106">
         <v>15</v>
       </c>
       <c r="AW56" s="92">
         <v>39317</v>
       </c>
       <c r="AX56" s="106">
         <v>52.8</v>
       </c>
       <c r="AY56" s="88">
-        <v>1177</v>
+        <v>1018</v>
       </c>
       <c r="AZ56" s="87">
-        <v>3.05</v>
+        <v>3.52</v>
       </c>
       <c r="BA56" s="88">
         <v>539</v>
       </c>
       <c r="BB56" s="7">
-        <v>458</v>
+        <v>530</v>
       </c>
       <c r="BC56" s="7">
         <v>21</v>
       </c>
       <c r="BD56" s="7">
         <v>1894</v>
       </c>
       <c r="BE56" s="7">
-        <v>1610</v>
+        <v>1861</v>
       </c>
       <c r="BF56" s="7">
         <v>72</v>
       </c>
       <c r="BG56" s="87">
         <v>21.63</v>
       </c>
       <c r="BH56" s="87">
         <v>4.57</v>
       </c>
       <c r="BI56" s="87">
         <v>17.059999999999999</v>
       </c>
       <c r="BJ56" s="87">
         <v>10.91</v>
       </c>
       <c r="BK56" s="87">
         <v>6.36</v>
       </c>
       <c r="BL56" s="87">
         <v>6.68</v>
       </c>
       <c r="BM56" s="87">
         <v>4.2300000000000004</v>
       </c>
@@ -39210,51 +38662,51 @@
       <c r="EW56" s="92">
         <v>9998</v>
       </c>
       <c r="EX56" s="92">
         <v>87575</v>
       </c>
       <c r="EY56" s="92">
         <v>52051</v>
       </c>
       <c r="EZ56" s="92">
         <v>36737</v>
       </c>
       <c r="FA56" s="92">
         <v>2757</v>
       </c>
       <c r="FB56" s="92">
         <v>6904</v>
       </c>
       <c r="FC56" s="92">
         <v>2965</v>
       </c>
       <c r="FD56" s="92">
         <v>35461</v>
       </c>
       <c r="FE56" s="92">
-        <v>33754</v>
+        <v>30458</v>
       </c>
       <c r="FF56" s="92">
         <v>12049</v>
       </c>
       <c r="FG56" s="92">
         <v>11899</v>
       </c>
       <c r="FH56" s="92">
         <v>10990</v>
       </c>
       <c r="FI56" s="92">
         <v>10873</v>
       </c>
       <c r="FJ56" s="92">
         <v>9340</v>
       </c>
       <c r="FK56" s="92">
         <v>9329</v>
       </c>
       <c r="FL56" s="92">
         <v>5</v>
       </c>
       <c r="FM56" s="92">
         <v>5</v>
       </c>
@@ -39480,85 +38932,85 @@
       <c r="II56" s="88">
         <v>1154</v>
       </c>
       <c r="IJ56" s="88">
         <v>234</v>
       </c>
       <c r="IK56" s="88">
         <v>2103</v>
       </c>
       <c r="IL56" s="88">
         <v>4649</v>
       </c>
       <c r="IM56" s="88">
         <v>843</v>
       </c>
       <c r="IN56" s="88">
         <v>5654</v>
       </c>
       <c r="IO56" s="92">
         <v>11190</v>
       </c>
       <c r="IP56" s="93">
         <v>40</v>
       </c>
     </row>
-    <row r="57" spans="1:352" s="98" customFormat="1" ht="12" customHeight="1">
+    <row r="57" spans="1:251" s="98" customFormat="1" ht="12" customHeight="1">
       <c r="A57" s="107"/>
       <c r="B57" s="100" t="s">
         <v>178</v>
       </c>
       <c r="C57" s="108"/>
       <c r="D57" s="108"/>
       <c r="E57" s="108"/>
       <c r="F57" s="108"/>
       <c r="G57" s="108"/>
       <c r="H57" s="108"/>
       <c r="I57" s="108"/>
       <c r="J57" s="86">
         <v>41</v>
       </c>
       <c r="K57" s="4">
         <v>45</v>
       </c>
       <c r="L57" s="106">
         <v>10328.9</v>
       </c>
       <c r="M57" s="87">
         <v>19.22</v>
       </c>
       <c r="N57" s="87">
         <v>4.01</v>
       </c>
       <c r="O57" s="87">
         <v>15.21</v>
       </c>
       <c r="P57" s="88">
         <v>16638</v>
       </c>
       <c r="Q57" s="8">
-        <v>49170</v>
+        <v>42978</v>
       </c>
       <c r="R57" s="106">
         <v>68</v>
       </c>
       <c r="S57" s="92">
         <v>104549</v>
       </c>
       <c r="T57" s="92">
         <v>127528</v>
       </c>
       <c r="U57" s="92">
         <v>-22979</v>
       </c>
       <c r="V57" s="92">
         <v>46519</v>
       </c>
       <c r="W57" s="92">
         <v>890</v>
       </c>
       <c r="X57" s="92">
         <v>22650</v>
       </c>
       <c r="Y57" s="92">
         <v>81849</v>
       </c>
@@ -39616,69 +39068,69 @@
       <c r="AQ57" s="92">
         <v>51449</v>
       </c>
       <c r="AR57" s="92">
         <v>118129</v>
       </c>
       <c r="AS57" s="92">
         <v>1662</v>
       </c>
       <c r="AT57" s="92">
         <v>23119</v>
       </c>
       <c r="AU57" s="106">
         <v>82.1</v>
       </c>
       <c r="AV57" s="106">
         <v>16.399999999999999</v>
       </c>
       <c r="AW57" s="92">
         <v>76498</v>
       </c>
       <c r="AX57" s="106">
         <v>54.2</v>
       </c>
       <c r="AY57" s="88">
-        <v>2558</v>
+        <v>2236</v>
       </c>
       <c r="AZ57" s="87">
-        <v>2.87</v>
+        <v>3.29</v>
       </c>
       <c r="BA57" s="88">
         <v>1203</v>
       </c>
       <c r="BB57" s="7">
-        <v>470</v>
+        <v>538</v>
       </c>
       <c r="BC57" s="7">
         <v>22</v>
       </c>
       <c r="BD57" s="7">
         <v>3980</v>
       </c>
       <c r="BE57" s="7">
-        <v>1556</v>
+        <v>1780</v>
       </c>
       <c r="BF57" s="7">
         <v>74</v>
       </c>
       <c r="BG57" s="87">
         <v>20.12</v>
       </c>
       <c r="BH57" s="87">
         <v>4.07</v>
       </c>
       <c r="BI57" s="87">
         <v>16.05</v>
       </c>
       <c r="BJ57" s="87">
         <v>9.6300000000000008</v>
       </c>
       <c r="BK57" s="87">
         <v>6.56</v>
       </c>
       <c r="BL57" s="87">
         <v>5.12</v>
       </c>
       <c r="BM57" s="87">
         <v>4.51</v>
       </c>
@@ -39946,51 +39398,51 @@
       <c r="EW57" s="92">
         <v>12159</v>
       </c>
       <c r="EX57" s="92">
         <v>175098</v>
       </c>
       <c r="EY57" s="92">
         <v>91453</v>
       </c>
       <c r="EZ57" s="92">
         <v>67829</v>
       </c>
       <c r="FA57" s="92">
         <v>5924</v>
       </c>
       <c r="FB57" s="92">
         <v>11038</v>
       </c>
       <c r="FC57" s="92">
         <v>5857</v>
       </c>
       <c r="FD57" s="92">
         <v>83642</v>
       </c>
       <c r="FE57" s="92">
-        <v>76908</v>
+        <v>70716</v>
       </c>
       <c r="FF57" s="92">
         <v>25717</v>
       </c>
       <c r="FG57" s="92">
         <v>25642</v>
       </c>
       <c r="FH57" s="92">
         <v>20556</v>
       </c>
       <c r="FI57" s="92">
         <v>20432</v>
       </c>
       <c r="FJ57" s="92">
         <v>27759</v>
       </c>
       <c r="FK57" s="92">
         <v>27738</v>
       </c>
       <c r="FL57" s="92" t="s">
         <v>297</v>
       </c>
       <c r="FM57" s="92" t="s">
         <v>297</v>
       </c>
@@ -40216,51 +39668,51 @@
       <c r="II57" s="88">
         <v>2112</v>
       </c>
       <c r="IJ57" s="88">
         <v>693</v>
       </c>
       <c r="IK57" s="88">
         <v>3066</v>
       </c>
       <c r="IL57" s="88">
         <v>8807</v>
       </c>
       <c r="IM57" s="88">
         <v>1662</v>
       </c>
       <c r="IN57" s="88">
         <v>11458</v>
       </c>
       <c r="IO57" s="92">
         <v>23119</v>
       </c>
       <c r="IP57" s="93">
         <v>41</v>
       </c>
     </row>
-    <row r="58" spans="1:352" s="25" customFormat="1" ht="6.75" customHeight="1">
+    <row r="58" spans="1:251" s="25" customFormat="1" ht="6.75" customHeight="1">
       <c r="A58" s="109"/>
       <c r="B58" s="110"/>
       <c r="C58" s="110"/>
       <c r="D58" s="110"/>
       <c r="E58" s="110"/>
       <c r="F58" s="110"/>
       <c r="G58" s="110"/>
       <c r="H58" s="110"/>
       <c r="I58" s="110"/>
       <c r="J58" s="111"/>
       <c r="K58" s="11"/>
       <c r="L58" s="112"/>
       <c r="M58" s="112"/>
       <c r="N58" s="112"/>
       <c r="O58" s="112"/>
       <c r="P58" s="112"/>
       <c r="Q58" s="112"/>
       <c r="R58" s="112"/>
       <c r="S58" s="112"/>
       <c r="T58" s="112"/>
       <c r="U58" s="112"/>
       <c r="V58" s="112"/>
       <c r="W58" s="112"/>
       <c r="X58" s="112"/>
       <c r="Y58" s="112"/>
@@ -40468,51 +39920,51 @@
       <c r="HS58" s="112"/>
       <c r="HT58" s="112"/>
       <c r="HU58" s="112"/>
       <c r="HV58" s="112"/>
       <c r="HW58" s="112"/>
       <c r="HX58" s="112"/>
       <c r="HY58" s="112"/>
       <c r="HZ58" s="112"/>
       <c r="IA58" s="112"/>
       <c r="IB58" s="112"/>
       <c r="IC58" s="112"/>
       <c r="ID58" s="112"/>
       <c r="IE58" s="112"/>
       <c r="IF58" s="112"/>
       <c r="IG58" s="112"/>
       <c r="IH58" s="112"/>
       <c r="II58" s="112"/>
       <c r="IJ58" s="112"/>
       <c r="IK58" s="112"/>
       <c r="IL58" s="112"/>
       <c r="IM58" s="112"/>
       <c r="IN58" s="112"/>
       <c r="IO58" s="112"/>
       <c r="IP58" s="117"/>
     </row>
-    <row r="59" spans="1:352" s="25" customFormat="1" ht="12" customHeight="1">
+    <row r="59" spans="1:251" s="25" customFormat="1" ht="12" customHeight="1">
       <c r="A59" s="27" t="s">
         <v>326</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -40722,153 +40174,52 @@
       <c r="HS59"/>
       <c r="HT59"/>
       <c r="HU59"/>
       <c r="HV59"/>
       <c r="HW59"/>
       <c r="HX59"/>
       <c r="HY59"/>
       <c r="HZ59"/>
       <c r="IA59"/>
       <c r="IB59"/>
       <c r="IC59"/>
       <c r="ID59"/>
       <c r="IE59"/>
       <c r="IF59"/>
       <c r="IG59"/>
       <c r="IH59"/>
       <c r="II59"/>
       <c r="IJ59"/>
       <c r="IK59"/>
       <c r="IL59"/>
       <c r="IM59"/>
       <c r="IN59"/>
       <c r="IO59"/>
       <c r="IP59"/>
       <c r="IQ59"/>
-      <c r="IR59"/>
-[...99 lines deleted...]
-      <c r="MN59"/>
     </row>
-    <row r="60" spans="1:352" s="25" customFormat="1" ht="12" customHeight="1">
+    <row r="60" spans="1:251" s="25" customFormat="1" ht="12" customHeight="1">
       <c r="A60" s="27" t="s">
         <v>272</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60"/>
       <c r="R60"/>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
@@ -41078,153 +40429,52 @@
       <c r="HS60"/>
       <c r="HT60"/>
       <c r="HU60"/>
       <c r="HV60"/>
       <c r="HW60"/>
       <c r="HX60"/>
       <c r="HY60"/>
       <c r="HZ60"/>
       <c r="IA60"/>
       <c r="IB60"/>
       <c r="IC60"/>
       <c r="ID60"/>
       <c r="IE60"/>
       <c r="IF60"/>
       <c r="IG60"/>
       <c r="IH60"/>
       <c r="II60"/>
       <c r="IJ60"/>
       <c r="IK60"/>
       <c r="IL60"/>
       <c r="IM60"/>
       <c r="IN60"/>
       <c r="IO60"/>
       <c r="IP60"/>
       <c r="IQ60"/>
-      <c r="IR60"/>
-[...99 lines deleted...]
-      <c r="MN60"/>
     </row>
-    <row r="61" spans="1:352" s="25" customFormat="1" ht="12" customHeight="1">
+    <row r="61" spans="1:251" s="25" customFormat="1" ht="12" customHeight="1">
       <c r="A61" s="27"/>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -41432,474 +40682,373 @@
       <c r="HS61"/>
       <c r="HT61"/>
       <c r="HU61"/>
       <c r="HV61"/>
       <c r="HW61"/>
       <c r="HX61"/>
       <c r="HY61"/>
       <c r="HZ61"/>
       <c r="IA61"/>
       <c r="IB61"/>
       <c r="IC61"/>
       <c r="ID61"/>
       <c r="IE61"/>
       <c r="IF61"/>
       <c r="IG61"/>
       <c r="IH61"/>
       <c r="II61"/>
       <c r="IJ61"/>
       <c r="IK61"/>
       <c r="IL61"/>
       <c r="IM61"/>
       <c r="IN61"/>
       <c r="IO61"/>
       <c r="IP61"/>
       <c r="IQ61"/>
-      <c r="IR61"/>
-[...99 lines deleted...]
-      <c r="MN61"/>
     </row>
-    <row r="62" spans="1:352" s="25" customFormat="1">
+    <row r="62" spans="1:251" s="25" customFormat="1">
       <c r="A62" s="27"/>
       <c r="B62" s="27"/>
       <c r="C62" s="27"/>
       <c r="D62" s="27"/>
       <c r="E62" s="27"/>
       <c r="F62" s="27"/>
       <c r="G62" s="27"/>
       <c r="H62" s="27"/>
       <c r="I62" s="27"/>
       <c r="J62" s="28"/>
     </row>
-    <row r="63" spans="1:352" s="25" customFormat="1">
+    <row r="63" spans="1:251" s="25" customFormat="1">
       <c r="A63" s="27"/>
       <c r="B63" s="27"/>
       <c r="C63" s="27"/>
       <c r="D63" s="27"/>
       <c r="E63" s="27"/>
       <c r="F63" s="27"/>
       <c r="G63" s="27"/>
       <c r="H63" s="27"/>
       <c r="I63" s="27"/>
       <c r="J63" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="296">
+    <mergeCell ref="IO8:IO13"/>
+    <mergeCell ref="IH9:IH13"/>
+    <mergeCell ref="IL9:IL13"/>
+    <mergeCell ref="EO9:EO13"/>
+    <mergeCell ref="EM9:EM13"/>
+    <mergeCell ref="ET8:ET13"/>
+    <mergeCell ref="EU8:EU13"/>
+    <mergeCell ref="EV8:EV13"/>
+    <mergeCell ref="EW8:EW13"/>
+    <mergeCell ref="EX9:EX13"/>
+    <mergeCell ref="EX8:FP8"/>
+    <mergeCell ref="FH10:FH13"/>
+    <mergeCell ref="FD9:FO9"/>
+    <mergeCell ref="EP8:EP13"/>
+    <mergeCell ref="GP9:HP9"/>
+    <mergeCell ref="GX11:GX13"/>
+    <mergeCell ref="FV9:FV13"/>
+    <mergeCell ref="HF10:HH10"/>
+    <mergeCell ref="HH11:HH13"/>
+    <mergeCell ref="GY10:GY13"/>
+    <mergeCell ref="IN9:IN13"/>
+    <mergeCell ref="IM10:IM13"/>
+    <mergeCell ref="FG11:FG13"/>
+    <mergeCell ref="FI11:FI13"/>
+    <mergeCell ref="A54:I54"/>
+    <mergeCell ref="A56:I56"/>
+    <mergeCell ref="AZ9:AZ13"/>
+    <mergeCell ref="AQ10:AQ13"/>
+    <mergeCell ref="AS10:AS13"/>
+    <mergeCell ref="AR9:AR13"/>
+    <mergeCell ref="AD9:AD13"/>
+    <mergeCell ref="AH9:AH13"/>
+    <mergeCell ref="K8:K13"/>
+    <mergeCell ref="N9:N13"/>
+    <mergeCell ref="O9:O13"/>
+    <mergeCell ref="AA9:AA13"/>
+    <mergeCell ref="AB9:AB13"/>
+    <mergeCell ref="AU8:AU13"/>
+    <mergeCell ref="AV8:AV13"/>
+    <mergeCell ref="AW8:AW13"/>
+    <mergeCell ref="AI8:AM8"/>
+    <mergeCell ref="AX8:AX13"/>
+    <mergeCell ref="AY8:AZ8"/>
+    <mergeCell ref="AI9:AI13"/>
+    <mergeCell ref="AN9:AN13"/>
+    <mergeCell ref="A53:I53"/>
+    <mergeCell ref="AN8:AO8"/>
+    <mergeCell ref="AL9:AL13"/>
+    <mergeCell ref="AC9:AC13"/>
+    <mergeCell ref="HS9:HS13"/>
+    <mergeCell ref="HR9:HR13"/>
+    <mergeCell ref="HQ9:HQ13"/>
+    <mergeCell ref="GG9:GG13"/>
+    <mergeCell ref="GH9:GH13"/>
+    <mergeCell ref="GM9:GM13"/>
+    <mergeCell ref="FK11:FK13"/>
+    <mergeCell ref="AM9:AM13"/>
+    <mergeCell ref="AP9:AP13"/>
+    <mergeCell ref="AF9:AF13"/>
+    <mergeCell ref="AE9:AE13"/>
+    <mergeCell ref="CR9:CR13"/>
+    <mergeCell ref="DC9:DC13"/>
+    <mergeCell ref="DD10:DD13"/>
+    <mergeCell ref="CT9:CT13"/>
+    <mergeCell ref="CU9:CU13"/>
+    <mergeCell ref="CY10:DB10"/>
+    <mergeCell ref="CY11:CY13"/>
+    <mergeCell ref="GK9:GK13"/>
+    <mergeCell ref="FY9:FY13"/>
+    <mergeCell ref="FZ9:FZ13"/>
+    <mergeCell ref="GA9:GA13"/>
+    <mergeCell ref="GB9:GB13"/>
+    <mergeCell ref="IK9:IK13"/>
+    <mergeCell ref="EE8:EG8"/>
+    <mergeCell ref="EH8:EK8"/>
+    <mergeCell ref="CI9:CI13"/>
+    <mergeCell ref="BW8:BY8"/>
+    <mergeCell ref="BW9:BW13"/>
+    <mergeCell ref="BZ9:BZ13"/>
+    <mergeCell ref="CC10:CF10"/>
+    <mergeCell ref="CC11:CC13"/>
+    <mergeCell ref="CB9:CG9"/>
+    <mergeCell ref="ER8:ER13"/>
+    <mergeCell ref="ES8:ES13"/>
+    <mergeCell ref="FE11:FE13"/>
+    <mergeCell ref="CV8:CV13"/>
+    <mergeCell ref="CS9:CS13"/>
+    <mergeCell ref="CW9:CW13"/>
+    <mergeCell ref="CO10:CO13"/>
+    <mergeCell ref="BX9:BX13"/>
+    <mergeCell ref="CB10:CB13"/>
+    <mergeCell ref="BY9:BY13"/>
+    <mergeCell ref="CA9:CA13"/>
+    <mergeCell ref="CQ10:CQ13"/>
+    <mergeCell ref="DE9:DE13"/>
+    <mergeCell ref="CP9:CP13"/>
+    <mergeCell ref="AP8:AT8"/>
+    <mergeCell ref="AO9:AO13"/>
+    <mergeCell ref="AJ9:AJ13"/>
+    <mergeCell ref="AK9:AK13"/>
+    <mergeCell ref="AT9:AT13"/>
+    <mergeCell ref="BI10:BI13"/>
+    <mergeCell ref="BQ10:BQ13"/>
+    <mergeCell ref="BJ10:BM10"/>
+    <mergeCell ref="BJ11:BJ13"/>
+    <mergeCell ref="BI9:BN9"/>
+    <mergeCell ref="BK12:BK13"/>
+    <mergeCell ref="BG8:BN8"/>
+    <mergeCell ref="BO9:BO13"/>
+    <mergeCell ref="BN10:BN13"/>
+    <mergeCell ref="A48:I48"/>
+    <mergeCell ref="A17:I17"/>
+    <mergeCell ref="B28:I28"/>
+    <mergeCell ref="B40:I40"/>
+    <mergeCell ref="B46:I46"/>
+    <mergeCell ref="W8:W13"/>
+    <mergeCell ref="V8:V13"/>
+    <mergeCell ref="Y8:Y13"/>
+    <mergeCell ref="Z8:Z13"/>
+    <mergeCell ref="L8:L13"/>
+    <mergeCell ref="R8:R13"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="M9:M13"/>
+    <mergeCell ref="Q8:Q13"/>
+    <mergeCell ref="A8:J13"/>
+    <mergeCell ref="A36:I36"/>
+    <mergeCell ref="A42:I42"/>
+    <mergeCell ref="X8:X13"/>
+    <mergeCell ref="U8:U13"/>
+    <mergeCell ref="AA8:AH8"/>
+    <mergeCell ref="AG9:AG13"/>
+    <mergeCell ref="S8:S13"/>
+    <mergeCell ref="T8:T13"/>
+    <mergeCell ref="FX8:FX13"/>
+    <mergeCell ref="FQ9:FQ13"/>
+    <mergeCell ref="FP9:FP13"/>
+    <mergeCell ref="FM11:FM13"/>
+    <mergeCell ref="FO10:FO13"/>
+    <mergeCell ref="FR10:FR13"/>
+    <mergeCell ref="FN10:FN13"/>
+    <mergeCell ref="EN9:EN13"/>
+    <mergeCell ref="EQ8:EQ13"/>
+    <mergeCell ref="BP9:BP13"/>
+    <mergeCell ref="BT11:BT13"/>
+    <mergeCell ref="BQ9:BV9"/>
+    <mergeCell ref="BR10:BU10"/>
+    <mergeCell ref="BR11:BR13"/>
+    <mergeCell ref="BU11:BU13"/>
+    <mergeCell ref="BS12:BS13"/>
+    <mergeCell ref="DF9:DF13"/>
+    <mergeCell ref="CE11:CE13"/>
+    <mergeCell ref="CM11:CM13"/>
+    <mergeCell ref="CN11:CN13"/>
+    <mergeCell ref="GF9:GF13"/>
+    <mergeCell ref="GI8:GK8"/>
+    <mergeCell ref="GJ9:GJ13"/>
+    <mergeCell ref="GC9:GC13"/>
+    <mergeCell ref="GI9:GI13"/>
+    <mergeCell ref="FY8:GC8"/>
+    <mergeCell ref="GD8:GH8"/>
+    <mergeCell ref="GD9:GD13"/>
+    <mergeCell ref="GE9:GE13"/>
+    <mergeCell ref="II9:II13"/>
+    <mergeCell ref="HO11:HO13"/>
+    <mergeCell ref="HM10:HM13"/>
+    <mergeCell ref="HJ11:HJ13"/>
+    <mergeCell ref="HG11:HG13"/>
+    <mergeCell ref="HF11:HF13"/>
+    <mergeCell ref="HE10:HE13"/>
+    <mergeCell ref="HI10:HI13"/>
+    <mergeCell ref="HY9:HY13"/>
+    <mergeCell ref="HZ9:HZ13"/>
+    <mergeCell ref="IE9:IE13"/>
+    <mergeCell ref="IF9:IF13"/>
+    <mergeCell ref="IG9:IG13"/>
+    <mergeCell ref="IA9:IA13"/>
+    <mergeCell ref="IB9:IB13"/>
+    <mergeCell ref="IC9:IC13"/>
+    <mergeCell ref="ID9:ID13"/>
+    <mergeCell ref="HT9:HT13"/>
+    <mergeCell ref="HV9:HV13"/>
+    <mergeCell ref="HW9:HW13"/>
+    <mergeCell ref="HX9:HX13"/>
+    <mergeCell ref="HU9:HU13"/>
+    <mergeCell ref="HK11:HK13"/>
+    <mergeCell ref="GW10:GW13"/>
+    <mergeCell ref="GQ10:GQ13"/>
+    <mergeCell ref="HN11:HN13"/>
+    <mergeCell ref="GT12:GT13"/>
+    <mergeCell ref="GZ10:GZ13"/>
+    <mergeCell ref="HA11:HA13"/>
+    <mergeCell ref="GN9:GN13"/>
+    <mergeCell ref="GO8:GO13"/>
+    <mergeCell ref="GR12:GR13"/>
+    <mergeCell ref="GP10:GP13"/>
+    <mergeCell ref="GR11:GU11"/>
+    <mergeCell ref="GV11:GV13"/>
+    <mergeCell ref="GU12:GU13"/>
+    <mergeCell ref="HB10:HD10"/>
+    <mergeCell ref="HB11:HB13"/>
+    <mergeCell ref="HC11:HC13"/>
+    <mergeCell ref="HD11:HD13"/>
+    <mergeCell ref="GS12:GS13"/>
+    <mergeCell ref="GL9:GL13"/>
+    <mergeCell ref="GL8:GN8"/>
+    <mergeCell ref="CX9:CX13"/>
+    <mergeCell ref="CP8:CU8"/>
+    <mergeCell ref="CW8:DQ8"/>
+    <mergeCell ref="IJ9:IJ13"/>
+    <mergeCell ref="BZ8:CG8"/>
+    <mergeCell ref="CG10:CG13"/>
+    <mergeCell ref="FJ10:FJ13"/>
+    <mergeCell ref="FL10:FL13"/>
+    <mergeCell ref="FS9:FS13"/>
+    <mergeCell ref="FT10:FT13"/>
+    <mergeCell ref="FQ8:FW8"/>
+    <mergeCell ref="FU10:FU13"/>
+    <mergeCell ref="FW10:FW13"/>
+    <mergeCell ref="CF11:CF13"/>
+    <mergeCell ref="CD12:CD13"/>
+    <mergeCell ref="FD10:FD13"/>
+    <mergeCell ref="FF10:FF13"/>
+    <mergeCell ref="HP10:HP13"/>
+    <mergeCell ref="HL11:HL13"/>
+    <mergeCell ref="HJ10:HL10"/>
+    <mergeCell ref="EL8:EL13"/>
+    <mergeCell ref="EM8:EO8"/>
+    <mergeCell ref="B51:I51"/>
+    <mergeCell ref="CH9:CH13"/>
+    <mergeCell ref="CK11:CK13"/>
+    <mergeCell ref="CH8:CO8"/>
+    <mergeCell ref="CJ10:CJ13"/>
+    <mergeCell ref="CJ9:CO9"/>
+    <mergeCell ref="CL12:CL13"/>
+    <mergeCell ref="CK10:CN10"/>
+    <mergeCell ref="P8:P13"/>
+    <mergeCell ref="BE9:BE13"/>
+    <mergeCell ref="BF9:BF13"/>
+    <mergeCell ref="AY9:AY13"/>
+    <mergeCell ref="BO8:BV8"/>
+    <mergeCell ref="BD8:BF8"/>
+    <mergeCell ref="BA8:BC8"/>
+    <mergeCell ref="BA9:BA13"/>
+    <mergeCell ref="BB9:BB13"/>
+    <mergeCell ref="BC9:BC13"/>
+    <mergeCell ref="BD9:BD13"/>
+    <mergeCell ref="BG9:BG13"/>
+    <mergeCell ref="BH9:BH13"/>
+    <mergeCell ref="BL11:BL13"/>
+    <mergeCell ref="BM11:BM13"/>
+    <mergeCell ref="BV10:BV13"/>
+    <mergeCell ref="CZ11:CZ13"/>
+    <mergeCell ref="DA11:DA13"/>
+    <mergeCell ref="DB11:DB13"/>
+    <mergeCell ref="DH9:DJ9"/>
+    <mergeCell ref="DK9:DK13"/>
+    <mergeCell ref="DX11:DX13"/>
+    <mergeCell ref="DV9:DV13"/>
+    <mergeCell ref="DW10:DW13"/>
+    <mergeCell ref="DU9:DU13"/>
+    <mergeCell ref="DL9:DL13"/>
+    <mergeCell ref="DG10:DG13"/>
+    <mergeCell ref="DW9:EA9"/>
+    <mergeCell ref="DZ11:DZ13"/>
+    <mergeCell ref="DQ9:DQ13"/>
+    <mergeCell ref="DX10:DZ10"/>
+    <mergeCell ref="DH10:DH13"/>
+    <mergeCell ref="DI10:DI13"/>
+    <mergeCell ref="DJ10:DJ13"/>
+    <mergeCell ref="DR9:DR13"/>
+    <mergeCell ref="DS9:DS13"/>
+    <mergeCell ref="DT9:DT13"/>
     <mergeCell ref="FA10:FA13"/>
     <mergeCell ref="EZ10:EZ13"/>
     <mergeCell ref="EY9:EY13"/>
     <mergeCell ref="FB10:FB13"/>
     <mergeCell ref="FC11:FC13"/>
     <mergeCell ref="DR8:DT8"/>
     <mergeCell ref="DM9:DM13"/>
     <mergeCell ref="DN9:DN13"/>
     <mergeCell ref="DO9:DO13"/>
     <mergeCell ref="DP9:DP13"/>
     <mergeCell ref="EF9:EF13"/>
     <mergeCell ref="EB8:ED8"/>
     <mergeCell ref="DU8:EA8"/>
     <mergeCell ref="DY11:DY13"/>
     <mergeCell ref="EJ10:EJ13"/>
     <mergeCell ref="EK9:EK13"/>
     <mergeCell ref="EG9:EG13"/>
     <mergeCell ref="EA10:EA13"/>
     <mergeCell ref="EB9:EB13"/>
     <mergeCell ref="EC9:EC13"/>
     <mergeCell ref="ED9:ED13"/>
     <mergeCell ref="EE9:EE13"/>
     <mergeCell ref="EI9:EI13"/>
     <mergeCell ref="EH9:EH13"/>
-    <mergeCell ref="CZ11:CZ13"/>
-[...270 lines deleted...]
-    <mergeCell ref="FI11:FI13"/>
   </mergeCells>
   <phoneticPr fontId="7"/>
   <pageMargins left="0.55118110236220474" right="0.27559055118110237" top="0.39370078740157483" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" fitToWidth="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>