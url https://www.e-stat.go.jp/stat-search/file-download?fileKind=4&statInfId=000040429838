--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{970F1727-A318-4870-AA41-AB00902FE7F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{62160488-181B-4B05-AE0C-8D235CEC8DD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="493" xr2:uid="{FFCCD7F6-BB06-4FCA-8915-25DC842D7CF4}"/>
   </bookViews>
   <sheets>
     <sheet name="005" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'005'!$A$1:$IP$52</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'005'!$A:$J,'005'!$1:$13</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -4512,367 +4512,367 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="26" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="26" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...121 lines deleted...]
-      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="29">
     <cellStyle name="Normal 4" xfId="13" xr:uid="{A890DE1B-D352-4B96-ACEB-335C8A47A238}"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{409942EF-7EAC-49BB-ADEE-9E208543546B}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{C26FF4B1-2CE9-4213-8619-DD0FB0441824}"/>
     <cellStyle name="標準 2 2 2" xfId="18" xr:uid="{8D71169E-772A-4E49-A411-401E34FCB4F4}"/>
     <cellStyle name="標準 2 3" xfId="12" xr:uid="{B84A37A8-82AF-4DB0-B560-DF8AF88FE105}"/>
     <cellStyle name="標準 2 5" xfId="14" xr:uid="{47600D40-7D4D-49C5-A67E-0EE82FD21EF0}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{1A56A89D-B21C-4CE3-8A8E-8A75E262381F}"/>
     <cellStyle name="標準 3 2" xfId="15" xr:uid="{AA3C84CC-FA19-44FA-B685-2C492F150AED}"/>
     <cellStyle name="標準 4" xfId="4" xr:uid="{446D5C71-6B70-4B3A-9C87-5835E7BD3D0A}"/>
     <cellStyle name="標準 4 2" xfId="5" xr:uid="{D83AFE72-2F3A-4D1D-8638-3AC3B90FFB97}"/>
     <cellStyle name="標準 4 3" xfId="16" xr:uid="{424A69F9-40A1-4E61-A765-937CFC0048BF}"/>
     <cellStyle name="標準 5" xfId="7" xr:uid="{66560048-C857-4ACD-AB9C-22DC5B436768}"/>
     <cellStyle name="標準 5 2" xfId="8" xr:uid="{691E94FF-4385-4230-AAE3-0E024A3A649A}"/>
     <cellStyle name="標準 5 3" xfId="9" xr:uid="{C6CB2671-C0A4-4259-9ACE-E37FDAE7BB81}"/>
     <cellStyle name="標準 5 3 2" xfId="19" xr:uid="{F46E4682-53A6-4166-BF57-55436EF7A4F4}"/>
     <cellStyle name="標準 5 3 2 2" xfId="28" xr:uid="{B7CBFF2F-D36B-42C2-97FC-F9D687888C04}"/>
     <cellStyle name="標準 5 3 3" xfId="22" xr:uid="{0B943DEC-1F2A-434F-B52D-7B3762A1C243}"/>
     <cellStyle name="標準 5 3 4" xfId="25" xr:uid="{824D5007-BC06-4C76-B66E-29F8C31F50CC}"/>
     <cellStyle name="標準 5 4" xfId="17" xr:uid="{AA13C323-CFCE-4DDC-A051-136F5130C8A4}"/>
     <cellStyle name="標準 5 5" xfId="10" xr:uid="{75EBEC7E-A20A-49A9-ACA9-065B79CA20CE}"/>
@@ -5233,593 +5233,51 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17DF95FF-729C-4EA3-85A4-373A66761907}">
   <dimension ref="A1:IP72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="9" width="2.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="5.28515625" style="3" customWidth="1"/>
     <col min="11" max="249" width="10.7109375" style="2" customWidth="1"/>
     <col min="250" max="250" width="5.28515625" style="4" customWidth="1"/>
-    <col min="251" max="480" width="9.140625" style="2"/>
-[...541 lines deleted...]
-    <col min="16209" max="16384" width="9.140625" style="2"/>
+    <col min="251" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:250" s="19" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="17" t="s">
         <v>145</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="18"/>
       <c r="IP1" s="20"/>
     </row>
     <row r="2" spans="1:250" s="19" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>174</v>
       </c>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
@@ -6107,359 +5565,359 @@
       <c r="HT7" s="33"/>
       <c r="HU7" s="33"/>
       <c r="HV7" s="33"/>
       <c r="HW7" s="33"/>
       <c r="HX7" s="33"/>
       <c r="HY7" s="33"/>
       <c r="HZ7" s="33"/>
       <c r="IA7" s="33"/>
       <c r="IB7" s="33"/>
       <c r="IC7" s="33"/>
       <c r="ID7" s="33"/>
       <c r="IE7" s="33"/>
       <c r="IF7" s="33"/>
       <c r="IG7" s="33"/>
       <c r="IH7" s="33"/>
       <c r="II7" s="33"/>
       <c r="IJ7" s="33"/>
       <c r="IK7" s="33"/>
       <c r="IL7" s="33"/>
       <c r="IM7" s="33"/>
       <c r="IN7" s="33"/>
       <c r="IO7" s="33"/>
       <c r="IP7" s="35"/>
     </row>
     <row r="8" spans="1:250" s="41" customFormat="1" ht="16.5" customHeight="1" thickTop="1">
-      <c r="A8" s="155" t="s">
+      <c r="A8" s="224" t="s">
         <v>135</v>
       </c>
-      <c r="B8" s="155"/>
-[...8 lines deleted...]
-      <c r="K8" s="159" t="s">
+      <c r="B8" s="224"/>
+      <c r="C8" s="224"/>
+      <c r="D8" s="224"/>
+      <c r="E8" s="224"/>
+      <c r="F8" s="224"/>
+      <c r="G8" s="224"/>
+      <c r="H8" s="224"/>
+      <c r="I8" s="224"/>
+      <c r="J8" s="225"/>
+      <c r="K8" s="157" t="s">
         <v>207</v>
       </c>
-      <c r="L8" s="159" t="s">
+      <c r="L8" s="157" t="s">
         <v>134</v>
       </c>
-      <c r="M8" s="160" t="s">
+      <c r="M8" s="189" t="s">
         <v>197</v>
       </c>
-      <c r="N8" s="161"/>
-[...1 lines deleted...]
-      <c r="P8" s="159" t="s">
+      <c r="N8" s="172"/>
+      <c r="O8" s="190"/>
+      <c r="P8" s="157" t="s">
         <v>262</v>
       </c>
-      <c r="Q8" s="159" t="s">
+      <c r="Q8" s="157" t="s">
         <v>133</v>
       </c>
-      <c r="R8" s="159" t="s">
+      <c r="R8" s="157" t="s">
         <v>132</v>
       </c>
-      <c r="S8" s="165" t="s">
+      <c r="S8" s="218" t="s">
         <v>208</v>
       </c>
-      <c r="T8" s="159" t="s">
+      <c r="T8" s="157" t="s">
         <v>209</v>
       </c>
-      <c r="U8" s="159" t="s">
+      <c r="U8" s="157" t="s">
         <v>210</v>
       </c>
-      <c r="V8" s="159" t="s">
+      <c r="V8" s="157" t="s">
         <v>211</v>
       </c>
-      <c r="W8" s="159" t="s">
+      <c r="W8" s="157" t="s">
         <v>212</v>
       </c>
-      <c r="X8" s="167" t="s">
+      <c r="X8" s="158" t="s">
         <v>220</v>
       </c>
-      <c r="Y8" s="169" t="s">
+      <c r="Y8" s="219" t="s">
         <v>147</v>
       </c>
-      <c r="Z8" s="170" t="s">
+      <c r="Z8" s="210" t="s">
         <v>146</v>
       </c>
-      <c r="AA8" s="160" t="s">
+      <c r="AA8" s="189" t="s">
         <v>131</v>
       </c>
-      <c r="AB8" s="161"/>
-[...6 lines deleted...]
-      <c r="AI8" s="160" t="s">
+      <c r="AB8" s="172"/>
+      <c r="AC8" s="172"/>
+      <c r="AD8" s="172"/>
+      <c r="AE8" s="172"/>
+      <c r="AF8" s="172"/>
+      <c r="AG8" s="172"/>
+      <c r="AH8" s="190"/>
+      <c r="AI8" s="189" t="s">
         <v>130</v>
       </c>
-      <c r="AJ8" s="161"/>
-[...3 lines deleted...]
-      <c r="AN8" s="160" t="s">
+      <c r="AJ8" s="172"/>
+      <c r="AK8" s="172"/>
+      <c r="AL8" s="172"/>
+      <c r="AM8" s="190"/>
+      <c r="AN8" s="189" t="s">
         <v>129</v>
       </c>
-      <c r="AO8" s="176"/>
-      <c r="AP8" s="177" t="s">
+      <c r="AO8" s="173"/>
+      <c r="AP8" s="147" t="s">
         <v>128</v>
       </c>
-      <c r="AQ8" s="178"/>
-[...3 lines deleted...]
-      <c r="AU8" s="165" t="s">
+      <c r="AQ8" s="148"/>
+      <c r="AR8" s="148"/>
+      <c r="AS8" s="148"/>
+      <c r="AT8" s="149"/>
+      <c r="AU8" s="218" t="s">
         <v>214</v>
       </c>
-      <c r="AV8" s="159" t="s">
+      <c r="AV8" s="157" t="s">
         <v>215</v>
       </c>
-      <c r="AW8" s="170" t="s">
+      <c r="AW8" s="210" t="s">
         <v>147</v>
       </c>
-      <c r="AX8" s="170" t="s">
+      <c r="AX8" s="210" t="s">
         <v>148</v>
       </c>
-      <c r="AY8" s="160" t="s">
+      <c r="AY8" s="189" t="s">
         <v>127</v>
       </c>
-      <c r="AZ8" s="162"/>
-      <c r="BA8" s="160" t="s">
+      <c r="AZ8" s="190"/>
+      <c r="BA8" s="189" t="s">
         <v>126</v>
       </c>
-      <c r="BB8" s="161"/>
-[...1 lines deleted...]
-      <c r="BD8" s="160" t="s">
+      <c r="BB8" s="172"/>
+      <c r="BC8" s="190"/>
+      <c r="BD8" s="189" t="s">
         <v>125</v>
       </c>
-      <c r="BE8" s="161"/>
-[...1 lines deleted...]
-      <c r="BG8" s="189" t="s">
+      <c r="BE8" s="172"/>
+      <c r="BF8" s="173"/>
+      <c r="BG8" s="133" t="s">
         <v>124</v>
       </c>
-      <c r="BH8" s="190"/>
-[...6 lines deleted...]
-      <c r="BO8" s="182" t="s">
+      <c r="BH8" s="134"/>
+      <c r="BI8" s="134"/>
+      <c r="BJ8" s="134"/>
+      <c r="BK8" s="134"/>
+      <c r="BL8" s="134"/>
+      <c r="BM8" s="134"/>
+      <c r="BN8" s="168"/>
+      <c r="BO8" s="171" t="s">
         <v>197</v>
       </c>
-      <c r="BP8" s="161"/>
-[...6 lines deleted...]
-      <c r="BW8" s="182" t="s">
+      <c r="BP8" s="172"/>
+      <c r="BQ8" s="172"/>
+      <c r="BR8" s="172"/>
+      <c r="BS8" s="172"/>
+      <c r="BT8" s="172"/>
+      <c r="BU8" s="172"/>
+      <c r="BV8" s="190"/>
+      <c r="BW8" s="171" t="s">
         <v>123</v>
       </c>
-      <c r="BX8" s="161"/>
-[...1 lines deleted...]
-      <c r="BZ8" s="189" t="s">
+      <c r="BX8" s="172"/>
+      <c r="BY8" s="173"/>
+      <c r="BZ8" s="133" t="s">
         <v>122</v>
       </c>
-      <c r="CA8" s="190"/>
-[...6 lines deleted...]
-      <c r="CH8" s="177" t="s">
+      <c r="CA8" s="134"/>
+      <c r="CB8" s="134"/>
+      <c r="CC8" s="134"/>
+      <c r="CD8" s="134"/>
+      <c r="CE8" s="134"/>
+      <c r="CF8" s="134"/>
+      <c r="CG8" s="168"/>
+      <c r="CH8" s="147" t="s">
         <v>201</v>
       </c>
-      <c r="CI8" s="178"/>
-[...6 lines deleted...]
-      <c r="CP8" s="182" t="s">
+      <c r="CI8" s="148"/>
+      <c r="CJ8" s="148"/>
+      <c r="CK8" s="148"/>
+      <c r="CL8" s="148"/>
+      <c r="CM8" s="148"/>
+      <c r="CN8" s="148"/>
+      <c r="CO8" s="149"/>
+      <c r="CP8" s="171" t="s">
         <v>121</v>
       </c>
-      <c r="CQ8" s="161"/>
-[...4 lines deleted...]
-      <c r="CV8" s="159" t="s">
+      <c r="CQ8" s="172"/>
+      <c r="CR8" s="172"/>
+      <c r="CS8" s="172"/>
+      <c r="CT8" s="172"/>
+      <c r="CU8" s="190"/>
+      <c r="CV8" s="157" t="s">
         <v>218</v>
       </c>
-      <c r="CW8" s="192" t="s">
+      <c r="CW8" s="206" t="s">
         <v>120</v>
       </c>
-      <c r="CX8" s="193"/>
-[...19 lines deleted...]
-      <c r="DR8" s="197" t="s">
+      <c r="CX8" s="200"/>
+      <c r="CY8" s="200"/>
+      <c r="CZ8" s="200"/>
+      <c r="DA8" s="200"/>
+      <c r="DB8" s="200"/>
+      <c r="DC8" s="200"/>
+      <c r="DD8" s="200"/>
+      <c r="DE8" s="200"/>
+      <c r="DF8" s="200"/>
+      <c r="DG8" s="200"/>
+      <c r="DH8" s="200"/>
+      <c r="DI8" s="200"/>
+      <c r="DJ8" s="200"/>
+      <c r="DK8" s="200"/>
+      <c r="DL8" s="200"/>
+      <c r="DM8" s="200"/>
+      <c r="DN8" s="200"/>
+      <c r="DO8" s="200"/>
+      <c r="DP8" s="200"/>
+      <c r="DQ8" s="207"/>
+      <c r="DR8" s="199" t="s">
         <v>229</v>
       </c>
-      <c r="DS8" s="193"/>
-[...1 lines deleted...]
-      <c r="DU8" s="182" t="s">
+      <c r="DS8" s="200"/>
+      <c r="DT8" s="201"/>
+      <c r="DU8" s="171" t="s">
         <v>119</v>
       </c>
-      <c r="DV8" s="161"/>
-[...5 lines deleted...]
-      <c r="EB8" s="182" t="s">
+      <c r="DV8" s="172"/>
+      <c r="DW8" s="172"/>
+      <c r="DX8" s="172"/>
+      <c r="DY8" s="172"/>
+      <c r="DZ8" s="172"/>
+      <c r="EA8" s="173"/>
+      <c r="EB8" s="171" t="s">
         <v>236</v>
       </c>
-      <c r="EC8" s="161"/>
-[...1 lines deleted...]
-      <c r="EE8" s="160" t="s">
+      <c r="EC8" s="172"/>
+      <c r="ED8" s="190"/>
+      <c r="EE8" s="189" t="s">
         <v>231</v>
       </c>
-      <c r="EF8" s="161"/>
-[...1 lines deleted...]
-      <c r="EH8" s="160" t="s">
+      <c r="EF8" s="172"/>
+      <c r="EG8" s="190"/>
+      <c r="EH8" s="189" t="s">
         <v>203</v>
       </c>
-      <c r="EI8" s="161"/>
-[...2 lines deleted...]
-      <c r="EL8" s="207" t="s">
+      <c r="EI8" s="172"/>
+      <c r="EJ8" s="172"/>
+      <c r="EK8" s="172"/>
+      <c r="EL8" s="160" t="s">
         <v>232</v>
       </c>
-      <c r="EM8" s="160" t="s">
+      <c r="EM8" s="189" t="s">
         <v>233</v>
       </c>
-      <c r="EN8" s="161"/>
-[...1 lines deleted...]
-      <c r="EP8" s="159" t="s">
+      <c r="EN8" s="172"/>
+      <c r="EO8" s="190"/>
+      <c r="EP8" s="157" t="s">
         <v>190</v>
       </c>
-      <c r="EQ8" s="159" t="s">
+      <c r="EQ8" s="157" t="s">
         <v>191</v>
       </c>
-      <c r="ER8" s="159" t="s">
+      <c r="ER8" s="157" t="s">
         <v>192</v>
       </c>
-      <c r="ES8" s="207" t="s">
+      <c r="ES8" s="160" t="s">
         <v>193</v>
       </c>
-      <c r="ET8" s="207" t="s">
+      <c r="ET8" s="160" t="s">
         <v>194</v>
       </c>
-      <c r="EU8" s="159" t="s">
+      <c r="EU8" s="157" t="s">
         <v>195</v>
       </c>
-      <c r="EV8" s="159" t="s">
+      <c r="EV8" s="157" t="s">
         <v>230</v>
       </c>
-      <c r="EW8" s="167" t="s">
+      <c r="EW8" s="158" t="s">
         <v>219</v>
       </c>
-      <c r="EX8" s="182" t="s">
+      <c r="EX8" s="171" t="s">
         <v>118</v>
       </c>
-      <c r="EY8" s="161"/>
-[...17 lines deleted...]
-      <c r="FQ8" s="182" t="s">
+      <c r="EY8" s="172"/>
+      <c r="EZ8" s="172"/>
+      <c r="FA8" s="172"/>
+      <c r="FB8" s="172"/>
+      <c r="FC8" s="172"/>
+      <c r="FD8" s="172"/>
+      <c r="FE8" s="172"/>
+      <c r="FF8" s="172"/>
+      <c r="FG8" s="172"/>
+      <c r="FH8" s="172"/>
+      <c r="FI8" s="172"/>
+      <c r="FJ8" s="172"/>
+      <c r="FK8" s="172"/>
+      <c r="FL8" s="172"/>
+      <c r="FM8" s="172"/>
+      <c r="FN8" s="172"/>
+      <c r="FO8" s="172"/>
+      <c r="FP8" s="173"/>
+      <c r="FQ8" s="171" t="s">
         <v>117</v>
       </c>
-      <c r="FR8" s="161"/>
-[...5 lines deleted...]
-      <c r="FX8" s="212" t="s">
+      <c r="FR8" s="172"/>
+      <c r="FS8" s="172"/>
+      <c r="FT8" s="172"/>
+      <c r="FU8" s="172"/>
+      <c r="FV8" s="172"/>
+      <c r="FW8" s="173"/>
+      <c r="FX8" s="169" t="s">
         <v>116</v>
       </c>
-      <c r="FY8" s="189" t="s">
+      <c r="FY8" s="133" t="s">
         <v>280</v>
       </c>
-      <c r="FZ8" s="190"/>
-[...3 lines deleted...]
-      <c r="GD8" s="224" t="s">
+      <c r="FZ8" s="134"/>
+      <c r="GA8" s="134"/>
+      <c r="GB8" s="134"/>
+      <c r="GC8" s="134"/>
+      <c r="GD8" s="135" t="s">
         <v>281</v>
       </c>
-      <c r="GE8" s="225"/>
-[...3 lines deleted...]
-      <c r="GI8" s="221" t="s">
+      <c r="GE8" s="136"/>
+      <c r="GF8" s="136"/>
+      <c r="GG8" s="136"/>
+      <c r="GH8" s="137"/>
+      <c r="GI8" s="126" t="s">
         <v>282</v>
       </c>
-      <c r="GJ8" s="222"/>
-[...1 lines deleted...]
-      <c r="GL8" s="221" t="s">
+      <c r="GJ8" s="127"/>
+      <c r="GK8" s="127"/>
+      <c r="GL8" s="126" t="s">
         <v>283</v>
       </c>
-      <c r="GM8" s="222"/>
-[...1 lines deleted...]
-      <c r="GO8" s="208" t="s">
+      <c r="GM8" s="127"/>
+      <c r="GN8" s="128"/>
+      <c r="GO8" s="195" t="s">
         <v>115</v>
       </c>
       <c r="GP8" s="36"/>
       <c r="GQ8" s="36"/>
       <c r="GR8" s="36"/>
       <c r="GS8" s="36"/>
       <c r="GT8" s="36"/>
       <c r="GU8" s="36"/>
       <c r="GV8" s="36"/>
       <c r="GW8" s="36"/>
       <c r="GX8" s="36"/>
       <c r="GY8" s="36"/>
       <c r="GZ8" s="36"/>
       <c r="HA8" s="36"/>
       <c r="HB8" s="36"/>
       <c r="HC8" s="36"/>
       <c r="HD8" s="36"/>
       <c r="HE8" s="36"/>
       <c r="HF8" s="36"/>
       <c r="HG8" s="36"/>
       <c r="HH8" s="36"/>
       <c r="HI8" s="36"/>
       <c r="HJ8" s="36"/>
       <c r="HK8" s="36"/>
       <c r="HL8" s="36"/>
@@ -6469,1767 +5927,1767 @@
       <c r="HP8" s="36"/>
       <c r="HQ8" s="36"/>
       <c r="HR8" s="37"/>
       <c r="HS8" s="36"/>
       <c r="HT8" s="38"/>
       <c r="HU8" s="39"/>
       <c r="HV8" s="37"/>
       <c r="HW8" s="37"/>
       <c r="HX8" s="37"/>
       <c r="HY8" s="37"/>
       <c r="HZ8" s="37"/>
       <c r="IA8" s="37"/>
       <c r="IB8" s="37"/>
       <c r="IC8" s="37"/>
       <c r="ID8" s="37"/>
       <c r="IE8" s="37"/>
       <c r="IF8" s="37"/>
       <c r="IG8" s="37"/>
       <c r="IH8" s="37"/>
       <c r="II8" s="37"/>
       <c r="IJ8" s="37"/>
       <c r="IK8" s="37"/>
       <c r="IL8" s="37"/>
       <c r="IM8" s="37"/>
       <c r="IN8" s="37"/>
-      <c r="IO8" s="210" t="s">
+      <c r="IO8" s="185" t="s">
         <v>114</v>
       </c>
       <c r="IP8" s="40"/>
     </row>
     <row r="9" spans="1:250" s="41" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A9" s="157"/>
-[...11 lines deleted...]
-      <c r="M9" s="163" t="s">
+      <c r="A9" s="179"/>
+      <c r="B9" s="179"/>
+      <c r="C9" s="179"/>
+      <c r="D9" s="179"/>
+      <c r="E9" s="179"/>
+      <c r="F9" s="179"/>
+      <c r="G9" s="179"/>
+      <c r="H9" s="179"/>
+      <c r="I9" s="179"/>
+      <c r="J9" s="146"/>
+      <c r="K9" s="130"/>
+      <c r="L9" s="130"/>
+      <c r="M9" s="162" t="s">
         <v>44</v>
       </c>
-      <c r="N9" s="133" t="s">
+      <c r="N9" s="129" t="s">
         <v>94</v>
       </c>
-      <c r="O9" s="133" t="s">
+      <c r="O9" s="129" t="s">
         <v>60</v>
       </c>
-      <c r="P9" s="134"/>
-[...10 lines deleted...]
-      <c r="AA9" s="133" t="s">
+      <c r="P9" s="130"/>
+      <c r="Q9" s="130"/>
+      <c r="R9" s="130"/>
+      <c r="S9" s="132"/>
+      <c r="T9" s="130"/>
+      <c r="U9" s="130"/>
+      <c r="V9" s="130"/>
+      <c r="W9" s="130"/>
+      <c r="X9" s="159"/>
+      <c r="Y9" s="220"/>
+      <c r="Z9" s="156"/>
+      <c r="AA9" s="129" t="s">
         <v>113</v>
       </c>
-      <c r="AB9" s="127" t="s">
+      <c r="AB9" s="155" t="s">
         <v>112</v>
       </c>
-      <c r="AC9" s="127" t="s">
+      <c r="AC9" s="155" t="s">
         <v>111</v>
       </c>
-      <c r="AD9" s="127" t="s">
+      <c r="AD9" s="155" t="s">
         <v>110</v>
       </c>
-      <c r="AE9" s="127" t="s">
+      <c r="AE9" s="155" t="s">
         <v>109</v>
       </c>
-      <c r="AF9" s="127" t="s">
+      <c r="AF9" s="155" t="s">
         <v>108</v>
       </c>
-      <c r="AG9" s="127" t="s">
+      <c r="AG9" s="155" t="s">
         <v>107</v>
       </c>
-      <c r="AH9" s="127" t="s">
+      <c r="AH9" s="155" t="s">
         <v>213</v>
       </c>
-      <c r="AI9" s="127" t="s">
+      <c r="AI9" s="155" t="s">
         <v>234</v>
       </c>
-      <c r="AJ9" s="127" t="s">
+      <c r="AJ9" s="155" t="s">
         <v>106</v>
       </c>
-      <c r="AK9" s="127" t="s">
+      <c r="AK9" s="155" t="s">
         <v>226</v>
       </c>
-      <c r="AL9" s="127" t="s">
+      <c r="AL9" s="155" t="s">
         <v>105</v>
       </c>
-      <c r="AM9" s="133" t="s">
+      <c r="AM9" s="129" t="s">
         <v>104</v>
       </c>
-      <c r="AN9" s="133" t="s">
+      <c r="AN9" s="129" t="s">
         <v>103</v>
       </c>
-      <c r="AO9" s="171" t="s">
+      <c r="AO9" s="211" t="s">
         <v>102</v>
       </c>
-      <c r="AP9" s="172" t="s">
+      <c r="AP9" s="131" t="s">
         <v>101</v>
       </c>
       <c r="AQ9" s="42"/>
-      <c r="AR9" s="174" t="s">
+      <c r="AR9" s="216" t="s">
         <v>100</v>
       </c>
       <c r="AS9" s="42"/>
-      <c r="AT9" s="133" t="s">
+      <c r="AT9" s="129" t="s">
         <v>99</v>
       </c>
-      <c r="AU9" s="166"/>
-[...3 lines deleted...]
-      <c r="AY9" s="163" t="s">
+      <c r="AU9" s="132"/>
+      <c r="AV9" s="130"/>
+      <c r="AW9" s="156"/>
+      <c r="AX9" s="156"/>
+      <c r="AY9" s="162" t="s">
         <v>98</v>
       </c>
-      <c r="AZ9" s="163" t="s">
+      <c r="AZ9" s="162" t="s">
         <v>97</v>
       </c>
-      <c r="BA9" s="127" t="s">
+      <c r="BA9" s="155" t="s">
         <v>227</v>
       </c>
-      <c r="BB9" s="127" t="s">
+      <c r="BB9" s="155" t="s">
         <v>167</v>
       </c>
-      <c r="BC9" s="133" t="s">
+      <c r="BC9" s="129" t="s">
         <v>168</v>
       </c>
-      <c r="BD9" s="127" t="s">
+      <c r="BD9" s="155" t="s">
         <v>228</v>
       </c>
-      <c r="BE9" s="127" t="s">
+      <c r="BE9" s="155" t="s">
         <v>169</v>
       </c>
-      <c r="BF9" s="171" t="s">
+      <c r="BF9" s="211" t="s">
         <v>170</v>
       </c>
-      <c r="BG9" s="183" t="s">
+      <c r="BG9" s="139" t="s">
         <v>198</v>
       </c>
-      <c r="BH9" s="133" t="s">
+      <c r="BH9" s="129" t="s">
         <v>94</v>
       </c>
-      <c r="BI9" s="186" t="s">
+      <c r="BI9" s="165" t="s">
         <v>60</v>
       </c>
-      <c r="BJ9" s="187"/>
-[...4 lines deleted...]
-      <c r="BO9" s="183" t="s">
+      <c r="BJ9" s="166"/>
+      <c r="BK9" s="166"/>
+      <c r="BL9" s="166"/>
+      <c r="BM9" s="166"/>
+      <c r="BN9" s="167"/>
+      <c r="BO9" s="139" t="s">
         <v>198</v>
       </c>
-      <c r="BP9" s="133" t="s">
+      <c r="BP9" s="129" t="s">
         <v>96</v>
       </c>
-      <c r="BQ9" s="186" t="s">
+      <c r="BQ9" s="165" t="s">
         <v>60</v>
       </c>
-      <c r="BR9" s="187"/>
-[...4 lines deleted...]
-      <c r="BW9" s="180" t="s">
+      <c r="BR9" s="166"/>
+      <c r="BS9" s="166"/>
+      <c r="BT9" s="166"/>
+      <c r="BU9" s="166"/>
+      <c r="BV9" s="167"/>
+      <c r="BW9" s="208" t="s">
         <v>44</v>
       </c>
-      <c r="BX9" s="133" t="s">
+      <c r="BX9" s="129" t="s">
         <v>217</v>
       </c>
-      <c r="BY9" s="171" t="s">
+      <c r="BY9" s="211" t="s">
         <v>95</v>
       </c>
-      <c r="BZ9" s="180" t="s">
+      <c r="BZ9" s="208" t="s">
         <v>198</v>
       </c>
-      <c r="CA9" s="133" t="s">
+      <c r="CA9" s="129" t="s">
         <v>94</v>
       </c>
-      <c r="CB9" s="138" t="s">
+      <c r="CB9" s="150" t="s">
         <v>60</v>
       </c>
-      <c r="CC9" s="139"/>
-[...4 lines deleted...]
-      <c r="CH9" s="183" t="s">
+      <c r="CC9" s="151"/>
+      <c r="CD9" s="151"/>
+      <c r="CE9" s="151"/>
+      <c r="CF9" s="151"/>
+      <c r="CG9" s="152"/>
+      <c r="CH9" s="139" t="s">
         <v>202</v>
       </c>
-      <c r="CI9" s="219" t="s">
+      <c r="CI9" s="143" t="s">
         <v>61</v>
       </c>
-      <c r="CJ9" s="138" t="s">
+      <c r="CJ9" s="150" t="s">
         <v>60</v>
       </c>
-      <c r="CK9" s="139"/>
-[...4 lines deleted...]
-      <c r="CP9" s="195" t="s">
+      <c r="CK9" s="151"/>
+      <c r="CL9" s="151"/>
+      <c r="CM9" s="151"/>
+      <c r="CN9" s="151"/>
+      <c r="CO9" s="152"/>
+      <c r="CP9" s="174" t="s">
         <v>44</v>
       </c>
       <c r="CQ9" s="42"/>
-      <c r="CR9" s="133" t="s">
+      <c r="CR9" s="129" t="s">
         <v>93</v>
       </c>
-      <c r="CS9" s="133" t="s">
+      <c r="CS9" s="129" t="s">
         <v>92</v>
       </c>
-      <c r="CT9" s="133" t="s">
+      <c r="CT9" s="129" t="s">
         <v>91</v>
       </c>
-      <c r="CU9" s="133" t="s">
+      <c r="CU9" s="129" t="s">
         <v>90</v>
       </c>
-      <c r="CV9" s="134"/>
-      <c r="CW9" s="183" t="s">
+      <c r="CV9" s="130"/>
+      <c r="CW9" s="139" t="s">
         <v>89</v>
       </c>
-      <c r="CX9" s="184" t="s">
+      <c r="CX9" s="153" t="s">
         <v>149</v>
       </c>
       <c r="CY9" s="43"/>
       <c r="CZ9" s="44"/>
       <c r="DA9" s="44"/>
       <c r="DB9" s="45"/>
-      <c r="DC9" s="184" t="s">
+      <c r="DC9" s="153" t="s">
         <v>151</v>
       </c>
       <c r="DD9" s="46"/>
-      <c r="DE9" s="133" t="s">
+      <c r="DE9" s="129" t="s">
         <v>255</v>
       </c>
-      <c r="DF9" s="131" t="s">
+      <c r="DF9" s="191" t="s">
         <v>153</v>
       </c>
       <c r="DG9" s="46"/>
-      <c r="DH9" s="141" t="s">
+      <c r="DH9" s="212" t="s">
         <v>254</v>
       </c>
-      <c r="DI9" s="142"/>
-[...1 lines deleted...]
-      <c r="DK9" s="133" t="s">
+      <c r="DI9" s="213"/>
+      <c r="DJ9" s="214"/>
+      <c r="DK9" s="129" t="s">
         <v>157</v>
       </c>
-      <c r="DL9" s="133" t="s">
+      <c r="DL9" s="129" t="s">
         <v>158</v>
       </c>
-      <c r="DM9" s="133" t="s">
+      <c r="DM9" s="129" t="s">
         <v>159</v>
       </c>
-      <c r="DN9" s="133" t="s">
+      <c r="DN9" s="129" t="s">
         <v>88</v>
       </c>
-      <c r="DO9" s="133" t="s">
+      <c r="DO9" s="129" t="s">
         <v>160</v>
       </c>
-      <c r="DP9" s="133" t="s">
+      <c r="DP9" s="129" t="s">
         <v>161</v>
       </c>
-      <c r="DQ9" s="133" t="s">
+      <c r="DQ9" s="129" t="s">
         <v>294</v>
       </c>
-      <c r="DR9" s="133" t="s">
+      <c r="DR9" s="129" t="s">
         <v>87</v>
       </c>
-      <c r="DS9" s="133" t="s">
+      <c r="DS9" s="129" t="s">
         <v>86</v>
       </c>
-      <c r="DT9" s="171" t="s">
+      <c r="DT9" s="211" t="s">
         <v>85</v>
       </c>
-      <c r="DU9" s="180" t="s">
+      <c r="DU9" s="208" t="s">
         <v>84</v>
       </c>
-      <c r="DV9" s="133" t="s">
+      <c r="DV9" s="129" t="s">
         <v>61</v>
       </c>
-      <c r="DW9" s="186" t="s">
+      <c r="DW9" s="165" t="s">
         <v>60</v>
       </c>
-      <c r="DX9" s="187"/>
-[...3 lines deleted...]
-      <c r="EB9" s="183" t="s">
+      <c r="DX9" s="166"/>
+      <c r="DY9" s="166"/>
+      <c r="DZ9" s="166"/>
+      <c r="EA9" s="202"/>
+      <c r="EB9" s="139" t="s">
         <v>43</v>
       </c>
-      <c r="EC9" s="163" t="s">
+      <c r="EC9" s="162" t="s">
         <v>83</v>
       </c>
-      <c r="ED9" s="133" t="s">
+      <c r="ED9" s="129" t="s">
         <v>263</v>
       </c>
-      <c r="EE9" s="133" t="s">
+      <c r="EE9" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="EF9" s="163" t="s">
+      <c r="EF9" s="162" t="s">
         <v>83</v>
       </c>
-      <c r="EG9" s="133" t="s">
+      <c r="EG9" s="129" t="s">
         <v>263</v>
       </c>
-      <c r="EH9" s="133" t="s">
+      <c r="EH9" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="EI9" s="216" t="s">
+      <c r="EI9" s="163" t="s">
         <v>235</v>
       </c>
       <c r="EJ9" s="47"/>
-      <c r="EK9" s="133" t="s">
+      <c r="EK9" s="129" t="s">
         <v>264</v>
       </c>
-      <c r="EL9" s="164"/>
-      <c r="EM9" s="133" t="s">
+      <c r="EL9" s="161"/>
+      <c r="EM9" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="EN9" s="163" t="s">
+      <c r="EN9" s="162" t="s">
         <v>83</v>
       </c>
-      <c r="EO9" s="133" t="s">
+      <c r="EO9" s="129" t="s">
         <v>263</v>
       </c>
-      <c r="EP9" s="134"/>
-[...7 lines deleted...]
-      <c r="EX9" s="183" t="s">
+      <c r="EP9" s="130"/>
+      <c r="EQ9" s="130"/>
+      <c r="ER9" s="130"/>
+      <c r="ES9" s="161"/>
+      <c r="ET9" s="161"/>
+      <c r="EU9" s="130"/>
+      <c r="EV9" s="130"/>
+      <c r="EW9" s="159"/>
+      <c r="EX9" s="139" t="s">
         <v>162</v>
       </c>
-      <c r="EY9" s="204" t="s">
+      <c r="EY9" s="180" t="s">
         <v>320</v>
       </c>
       <c r="EZ9" s="124"/>
       <c r="FA9" s="124"/>
       <c r="FB9" s="124"/>
       <c r="FC9" s="124"/>
-      <c r="FD9" s="186" t="s">
+      <c r="FD9" s="165" t="s">
         <v>82</v>
       </c>
-      <c r="FE9" s="187"/>
-[...10 lines deleted...]
-      <c r="FP9" s="214" t="s">
+      <c r="FE9" s="166"/>
+      <c r="FF9" s="166"/>
+      <c r="FG9" s="166"/>
+      <c r="FH9" s="166"/>
+      <c r="FI9" s="166"/>
+      <c r="FJ9" s="166"/>
+      <c r="FK9" s="166"/>
+      <c r="FL9" s="166"/>
+      <c r="FM9" s="166"/>
+      <c r="FN9" s="166"/>
+      <c r="FO9" s="167"/>
+      <c r="FP9" s="176" t="s">
         <v>81</v>
       </c>
-      <c r="FQ9" s="195" t="s">
+      <c r="FQ9" s="174" t="s">
         <v>44</v>
       </c>
       <c r="FR9" s="45"/>
-      <c r="FS9" s="216" t="s">
+      <c r="FS9" s="163" t="s">
         <v>54</v>
       </c>
       <c r="FT9" s="47"/>
       <c r="FU9" s="47"/>
-      <c r="FV9" s="216" t="s">
+      <c r="FV9" s="163" t="s">
         <v>53</v>
       </c>
       <c r="FW9" s="47"/>
-      <c r="FX9" s="213"/>
-      <c r="FY9" s="183" t="s">
+      <c r="FX9" s="170"/>
+      <c r="FY9" s="139" t="s">
         <v>44</v>
       </c>
-      <c r="FZ9" s="231" t="s">
+      <c r="FZ9" s="145" t="s">
         <v>284</v>
       </c>
-      <c r="GA9" s="133" t="s">
+      <c r="GA9" s="129" t="s">
         <v>285</v>
       </c>
-      <c r="GB9" s="133" t="s">
+      <c r="GB9" s="129" t="s">
         <v>206</v>
       </c>
-      <c r="GC9" s="133" t="s">
+      <c r="GC9" s="129" t="s">
         <v>295</v>
       </c>
-      <c r="GD9" s="227" t="s">
+      <c r="GD9" s="138" t="s">
         <v>44</v>
       </c>
-      <c r="GE9" s="228" t="s">
+      <c r="GE9" s="140" t="s">
         <v>286</v>
       </c>
-      <c r="GF9" s="228" t="s">
+      <c r="GF9" s="140" t="s">
         <v>287</v>
       </c>
-      <c r="GG9" s="133" t="s">
+      <c r="GG9" s="129" t="s">
         <v>206</v>
       </c>
-      <c r="GH9" s="133" t="s">
+      <c r="GH9" s="129" t="s">
         <v>295</v>
       </c>
-      <c r="GI9" s="172" t="s">
+      <c r="GI9" s="131" t="s">
         <v>44</v>
       </c>
-      <c r="GJ9" s="133" t="s">
+      <c r="GJ9" s="129" t="s">
         <v>288</v>
       </c>
-      <c r="GK9" s="219" t="s">
+      <c r="GK9" s="143" t="s">
         <v>289</v>
       </c>
-      <c r="GL9" s="172" t="s">
+      <c r="GL9" s="131" t="s">
         <v>44</v>
       </c>
-      <c r="GM9" s="133" t="s">
+      <c r="GM9" s="129" t="s">
         <v>288</v>
       </c>
-      <c r="GN9" s="229" t="s">
+      <c r="GN9" s="141" t="s">
         <v>289</v>
       </c>
-      <c r="GO9" s="209"/>
-      <c r="GP9" s="135" t="s">
+      <c r="GO9" s="196"/>
+      <c r="GP9" s="228" t="s">
         <v>238</v>
       </c>
-      <c r="GQ9" s="136"/>
-[...25 lines deleted...]
-      <c r="HQ9" s="129" t="s">
+      <c r="GQ9" s="229"/>
+      <c r="GR9" s="229"/>
+      <c r="GS9" s="229"/>
+      <c r="GT9" s="229"/>
+      <c r="GU9" s="229"/>
+      <c r="GV9" s="229"/>
+      <c r="GW9" s="229"/>
+      <c r="GX9" s="229"/>
+      <c r="GY9" s="229"/>
+      <c r="GZ9" s="229"/>
+      <c r="HA9" s="229"/>
+      <c r="HB9" s="229"/>
+      <c r="HC9" s="229"/>
+      <c r="HD9" s="229"/>
+      <c r="HE9" s="229"/>
+      <c r="HF9" s="229"/>
+      <c r="HG9" s="229"/>
+      <c r="HH9" s="229"/>
+      <c r="HI9" s="229"/>
+      <c r="HJ9" s="229"/>
+      <c r="HK9" s="229"/>
+      <c r="HL9" s="229"/>
+      <c r="HM9" s="229"/>
+      <c r="HN9" s="229"/>
+      <c r="HO9" s="229"/>
+      <c r="HP9" s="230"/>
+      <c r="HQ9" s="187" t="s">
         <v>80</v>
       </c>
-      <c r="HR9" s="127" t="s">
+      <c r="HR9" s="155" t="s">
         <v>79</v>
       </c>
-      <c r="HS9" s="127" t="s">
+      <c r="HS9" s="155" t="s">
         <v>239</v>
       </c>
-      <c r="HT9" s="129" t="s">
+      <c r="HT9" s="187" t="s">
         <v>78</v>
       </c>
-      <c r="HU9" s="126" t="s">
+      <c r="HU9" s="220" t="s">
         <v>77</v>
       </c>
-      <c r="HV9" s="127" t="s">
+      <c r="HV9" s="155" t="s">
         <v>76</v>
       </c>
-      <c r="HW9" s="127" t="s">
+      <c r="HW9" s="155" t="s">
         <v>75</v>
       </c>
-      <c r="HX9" s="127" t="s">
+      <c r="HX9" s="155" t="s">
         <v>296</v>
       </c>
-      <c r="HY9" s="127" t="s">
+      <c r="HY9" s="155" t="s">
         <v>74</v>
       </c>
-      <c r="HZ9" s="127" t="s">
+      <c r="HZ9" s="155" t="s">
         <v>73</v>
       </c>
-      <c r="IA9" s="127" t="s">
+      <c r="IA9" s="155" t="s">
         <v>72</v>
       </c>
-      <c r="IB9" s="127" t="s">
+      <c r="IB9" s="155" t="s">
         <v>71</v>
       </c>
-      <c r="IC9" s="127" t="s">
+      <c r="IC9" s="155" t="s">
         <v>70</v>
       </c>
-      <c r="ID9" s="127" t="s">
+      <c r="ID9" s="155" t="s">
         <v>69</v>
       </c>
-      <c r="IE9" s="127" t="s">
+      <c r="IE9" s="155" t="s">
         <v>68</v>
       </c>
-      <c r="IF9" s="127" t="s">
+      <c r="IF9" s="155" t="s">
         <v>163</v>
       </c>
-      <c r="IG9" s="127" t="s">
+      <c r="IG9" s="155" t="s">
         <v>164</v>
       </c>
-      <c r="IH9" s="127" t="s">
+      <c r="IH9" s="155" t="s">
         <v>67</v>
       </c>
-      <c r="II9" s="127" t="s">
+      <c r="II9" s="155" t="s">
         <v>66</v>
       </c>
-      <c r="IJ9" s="127" t="s">
+      <c r="IJ9" s="155" t="s">
         <v>65</v>
       </c>
-      <c r="IK9" s="127" t="s">
+      <c r="IK9" s="155" t="s">
         <v>64</v>
       </c>
-      <c r="IL9" s="150" t="s">
+      <c r="IL9" s="197" t="s">
         <v>63</v>
       </c>
       <c r="IM9" s="48"/>
-      <c r="IN9" s="148" t="s">
+      <c r="IN9" s="226" t="s">
         <v>62</v>
       </c>
-      <c r="IO9" s="211"/>
+      <c r="IO9" s="186"/>
       <c r="IP9" s="49"/>
     </row>
     <row r="10" spans="1:250" s="41" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A10" s="157"/>
-[...41 lines deleted...]
-      <c r="AQ10" s="127" t="s">
+      <c r="A10" s="179"/>
+      <c r="B10" s="179"/>
+      <c r="C10" s="179"/>
+      <c r="D10" s="179"/>
+      <c r="E10" s="179"/>
+      <c r="F10" s="179"/>
+      <c r="G10" s="179"/>
+      <c r="H10" s="179"/>
+      <c r="I10" s="179"/>
+      <c r="J10" s="146"/>
+      <c r="K10" s="130"/>
+      <c r="L10" s="130"/>
+      <c r="M10" s="161"/>
+      <c r="N10" s="130"/>
+      <c r="O10" s="130"/>
+      <c r="P10" s="130"/>
+      <c r="Q10" s="130"/>
+      <c r="R10" s="130"/>
+      <c r="S10" s="132"/>
+      <c r="T10" s="130"/>
+      <c r="U10" s="130"/>
+      <c r="V10" s="130"/>
+      <c r="W10" s="130"/>
+      <c r="X10" s="159"/>
+      <c r="Y10" s="220"/>
+      <c r="Z10" s="156"/>
+      <c r="AA10" s="130"/>
+      <c r="AB10" s="156"/>
+      <c r="AC10" s="156"/>
+      <c r="AD10" s="156"/>
+      <c r="AE10" s="156"/>
+      <c r="AF10" s="156"/>
+      <c r="AG10" s="156"/>
+      <c r="AH10" s="156"/>
+      <c r="AI10" s="156"/>
+      <c r="AJ10" s="156"/>
+      <c r="AK10" s="156"/>
+      <c r="AL10" s="156"/>
+      <c r="AM10" s="130"/>
+      <c r="AN10" s="130"/>
+      <c r="AO10" s="159"/>
+      <c r="AP10" s="215"/>
+      <c r="AQ10" s="155" t="s">
         <v>237</v>
       </c>
-      <c r="AR10" s="175"/>
-      <c r="AS10" s="127" t="s">
+      <c r="AR10" s="217"/>
+      <c r="AS10" s="155" t="s">
         <v>205</v>
       </c>
-      <c r="AT10" s="134"/>
-[...14 lines deleted...]
-      <c r="BI10" s="163" t="s">
+      <c r="AT10" s="130"/>
+      <c r="AU10" s="132"/>
+      <c r="AV10" s="130"/>
+      <c r="AW10" s="156"/>
+      <c r="AX10" s="156"/>
+      <c r="AY10" s="161"/>
+      <c r="AZ10" s="161"/>
+      <c r="BA10" s="156"/>
+      <c r="BB10" s="156"/>
+      <c r="BC10" s="130"/>
+      <c r="BD10" s="156"/>
+      <c r="BE10" s="156"/>
+      <c r="BF10" s="159"/>
+      <c r="BG10" s="132"/>
+      <c r="BH10" s="130"/>
+      <c r="BI10" s="162" t="s">
         <v>44</v>
       </c>
-      <c r="BJ10" s="138" t="s">
+      <c r="BJ10" s="150" t="s">
         <v>58</v>
       </c>
-      <c r="BK10" s="139"/>
-[...2 lines deleted...]
-      <c r="BN10" s="133" t="s">
+      <c r="BK10" s="151"/>
+      <c r="BL10" s="151"/>
+      <c r="BM10" s="152"/>
+      <c r="BN10" s="129" t="s">
         <v>216</v>
       </c>
-      <c r="BO10" s="166"/>
-[...1 lines deleted...]
-      <c r="BQ10" s="163" t="s">
+      <c r="BO10" s="132"/>
+      <c r="BP10" s="130"/>
+      <c r="BQ10" s="162" t="s">
         <v>44</v>
       </c>
-      <c r="BR10" s="138" t="s">
+      <c r="BR10" s="150" t="s">
         <v>58</v>
       </c>
-      <c r="BS10" s="139"/>
-[...2 lines deleted...]
-      <c r="BV10" s="133" t="s">
+      <c r="BS10" s="151"/>
+      <c r="BT10" s="151"/>
+      <c r="BU10" s="152"/>
+      <c r="BV10" s="129" t="s">
         <v>216</v>
       </c>
-      <c r="BW10" s="181"/>
-[...4 lines deleted...]
-      <c r="CB10" s="133" t="s">
+      <c r="BW10" s="209"/>
+      <c r="BX10" s="130"/>
+      <c r="BY10" s="159"/>
+      <c r="BZ10" s="209"/>
+      <c r="CA10" s="130"/>
+      <c r="CB10" s="129" t="s">
         <v>44</v>
       </c>
-      <c r="CC10" s="138" t="s">
+      <c r="CC10" s="150" t="s">
         <v>58</v>
       </c>
-      <c r="CD10" s="139"/>
-[...2 lines deleted...]
-      <c r="CG10" s="133" t="s">
+      <c r="CD10" s="151"/>
+      <c r="CE10" s="151"/>
+      <c r="CF10" s="152"/>
+      <c r="CG10" s="129" t="s">
         <v>216</v>
       </c>
-      <c r="CH10" s="166"/>
-[...1 lines deleted...]
-      <c r="CJ10" s="133" t="s">
+      <c r="CH10" s="132"/>
+      <c r="CI10" s="144"/>
+      <c r="CJ10" s="129" t="s">
         <v>44</v>
       </c>
-      <c r="CK10" s="138" t="s">
+      <c r="CK10" s="150" t="s">
         <v>58</v>
       </c>
-      <c r="CL10" s="139"/>
-[...2 lines deleted...]
-      <c r="CO10" s="133" t="s">
+      <c r="CL10" s="151"/>
+      <c r="CM10" s="151"/>
+      <c r="CN10" s="152"/>
+      <c r="CO10" s="129" t="s">
         <v>216</v>
       </c>
-      <c r="CP10" s="196"/>
-      <c r="CQ10" s="133" t="s">
+      <c r="CP10" s="175"/>
+      <c r="CQ10" s="129" t="s">
         <v>59</v>
       </c>
-      <c r="CR10" s="134"/>
-[...6 lines deleted...]
-      <c r="CY10" s="138" t="s">
+      <c r="CR10" s="130"/>
+      <c r="CS10" s="130"/>
+      <c r="CT10" s="130"/>
+      <c r="CU10" s="130"/>
+      <c r="CV10" s="130"/>
+      <c r="CW10" s="132"/>
+      <c r="CX10" s="154"/>
+      <c r="CY10" s="150" t="s">
         <v>251</v>
       </c>
-      <c r="CZ10" s="139"/>
-[...3 lines deleted...]
-      <c r="DD10" s="127" t="s">
+      <c r="CZ10" s="151"/>
+      <c r="DA10" s="151"/>
+      <c r="DB10" s="152"/>
+      <c r="DC10" s="154"/>
+      <c r="DD10" s="155" t="s">
         <v>152</v>
       </c>
-      <c r="DE10" s="134"/>
-[...1 lines deleted...]
-      <c r="DG10" s="127" t="s">
+      <c r="DE10" s="130"/>
+      <c r="DF10" s="192"/>
+      <c r="DG10" s="155" t="s">
         <v>154</v>
       </c>
-      <c r="DH10" s="133" t="s">
+      <c r="DH10" s="129" t="s">
         <v>44</v>
       </c>
-      <c r="DI10" s="127" t="s">
+      <c r="DI10" s="155" t="s">
         <v>155</v>
       </c>
-      <c r="DJ10" s="127" t="s">
+      <c r="DJ10" s="155" t="s">
         <v>156</v>
       </c>
-      <c r="DK10" s="134"/>
-[...11 lines deleted...]
-      <c r="DW10" s="163" t="s">
+      <c r="DK10" s="130"/>
+      <c r="DL10" s="130"/>
+      <c r="DM10" s="130"/>
+      <c r="DN10" s="130"/>
+      <c r="DO10" s="130"/>
+      <c r="DP10" s="130"/>
+      <c r="DQ10" s="130"/>
+      <c r="DR10" s="130"/>
+      <c r="DS10" s="130"/>
+      <c r="DT10" s="159"/>
+      <c r="DU10" s="209"/>
+      <c r="DV10" s="130"/>
+      <c r="DW10" s="162" t="s">
         <v>44</v>
       </c>
-      <c r="DX10" s="186" t="s">
+      <c r="DX10" s="165" t="s">
         <v>58</v>
       </c>
-      <c r="DY10" s="187"/>
-[...1 lines deleted...]
-      <c r="EA10" s="171" t="s">
+      <c r="DY10" s="166"/>
+      <c r="DZ10" s="167"/>
+      <c r="EA10" s="211" t="s">
         <v>57</v>
       </c>
-      <c r="EB10" s="166"/>
-[...7 lines deleted...]
-      <c r="EJ10" s="163" t="s">
+      <c r="EB10" s="132"/>
+      <c r="EC10" s="161"/>
+      <c r="ED10" s="130"/>
+      <c r="EE10" s="130"/>
+      <c r="EF10" s="161"/>
+      <c r="EG10" s="130"/>
+      <c r="EH10" s="130"/>
+      <c r="EI10" s="164"/>
+      <c r="EJ10" s="162" t="s">
         <v>189</v>
       </c>
-      <c r="EK10" s="134"/>
-[...14 lines deleted...]
-      <c r="EZ10" s="202" t="s">
+      <c r="EK10" s="130"/>
+      <c r="EL10" s="161"/>
+      <c r="EM10" s="130"/>
+      <c r="EN10" s="161"/>
+      <c r="EO10" s="130"/>
+      <c r="EP10" s="130"/>
+      <c r="EQ10" s="130"/>
+      <c r="ER10" s="130"/>
+      <c r="ES10" s="161"/>
+      <c r="ET10" s="161"/>
+      <c r="EU10" s="130"/>
+      <c r="EV10" s="130"/>
+      <c r="EW10" s="159"/>
+      <c r="EX10" s="132"/>
+      <c r="EY10" s="181"/>
+      <c r="EZ10" s="204" t="s">
         <v>297</v>
       </c>
-      <c r="FA10" s="200" t="s">
+      <c r="FA10" s="203" t="s">
         <v>298</v>
       </c>
-      <c r="FB10" s="204" t="s">
+      <c r="FB10" s="180" t="s">
         <v>56</v>
       </c>
       <c r="FC10" s="125"/>
-      <c r="FD10" s="184" t="s">
+      <c r="FD10" s="153" t="s">
         <v>43</v>
       </c>
       <c r="FE10" s="46"/>
-      <c r="FF10" s="184" t="s">
+      <c r="FF10" s="153" t="s">
         <v>206</v>
       </c>
       <c r="FG10" s="50"/>
-      <c r="FH10" s="184" t="s">
+      <c r="FH10" s="153" t="s">
         <v>204</v>
       </c>
       <c r="FI10" s="42"/>
-      <c r="FJ10" s="218" t="s">
+      <c r="FJ10" s="178" t="s">
         <v>40</v>
       </c>
       <c r="FK10" s="50"/>
-      <c r="FL10" s="184" t="s">
+      <c r="FL10" s="153" t="s">
         <v>299</v>
       </c>
       <c r="FM10" s="42"/>
-      <c r="FN10" s="133" t="s">
+      <c r="FN10" s="129" t="s">
         <v>55</v>
       </c>
-      <c r="FO10" s="133" t="s">
+      <c r="FO10" s="129" t="s">
         <v>300</v>
       </c>
-      <c r="FP10" s="215"/>
-[...1 lines deleted...]
-      <c r="FR10" s="163" t="s">
+      <c r="FP10" s="177"/>
+      <c r="FQ10" s="175"/>
+      <c r="FR10" s="162" t="s">
         <v>42</v>
       </c>
-      <c r="FS10" s="217"/>
-      <c r="FT10" s="163" t="s">
+      <c r="FS10" s="164"/>
+      <c r="FT10" s="162" t="s">
         <v>301</v>
       </c>
-      <c r="FU10" s="163" t="s">
+      <c r="FU10" s="162" t="s">
         <v>39</v>
       </c>
-      <c r="FV10" s="217"/>
-      <c r="FW10" s="214" t="s">
+      <c r="FV10" s="164"/>
+      <c r="FW10" s="176" t="s">
         <v>38</v>
       </c>
-      <c r="FX10" s="213"/>
-[...17 lines deleted...]
-      <c r="GP10" s="129" t="s">
+      <c r="FX10" s="170"/>
+      <c r="FY10" s="132"/>
+      <c r="FZ10" s="146"/>
+      <c r="GA10" s="130"/>
+      <c r="GB10" s="130"/>
+      <c r="GC10" s="130"/>
+      <c r="GD10" s="138"/>
+      <c r="GE10" s="140"/>
+      <c r="GF10" s="140"/>
+      <c r="GG10" s="130"/>
+      <c r="GH10" s="130"/>
+      <c r="GI10" s="132"/>
+      <c r="GJ10" s="130"/>
+      <c r="GK10" s="144"/>
+      <c r="GL10" s="132"/>
+      <c r="GM10" s="130"/>
+      <c r="GN10" s="142"/>
+      <c r="GO10" s="196"/>
+      <c r="GP10" s="187" t="s">
         <v>44</v>
       </c>
-      <c r="GQ10" s="131" t="s">
+      <c r="GQ10" s="191" t="s">
         <v>52</v>
       </c>
       <c r="GR10" s="51"/>
       <c r="GS10" s="52"/>
       <c r="GT10" s="50"/>
       <c r="GU10" s="50"/>
       <c r="GV10" s="52"/>
-      <c r="GW10" s="131" t="s">
+      <c r="GW10" s="191" t="s">
         <v>51</v>
       </c>
       <c r="GX10" s="53"/>
-      <c r="GY10" s="129" t="s">
+      <c r="GY10" s="187" t="s">
         <v>50</v>
       </c>
-      <c r="GZ10" s="150" t="s">
+      <c r="GZ10" s="197" t="s">
         <v>49</v>
       </c>
       <c r="HA10" s="48"/>
-      <c r="HB10" s="141" t="s">
+      <c r="HB10" s="212" t="s">
         <v>259</v>
       </c>
-      <c r="HC10" s="142"/>
-[...1 lines deleted...]
-      <c r="HE10" s="127" t="s">
+      <c r="HC10" s="213"/>
+      <c r="HD10" s="214"/>
+      <c r="HE10" s="155" t="s">
         <v>48</v>
       </c>
-      <c r="HF10" s="145" t="s">
+      <c r="HF10" s="182" t="s">
         <v>47</v>
       </c>
-      <c r="HG10" s="146"/>
-[...1 lines deleted...]
-      <c r="HI10" s="129" t="s">
+      <c r="HG10" s="183"/>
+      <c r="HH10" s="184"/>
+      <c r="HI10" s="187" t="s">
         <v>46</v>
       </c>
-      <c r="HJ10" s="145" t="s">
+      <c r="HJ10" s="182" t="s">
         <v>45</v>
       </c>
-      <c r="HK10" s="146"/>
-[...1 lines deleted...]
-      <c r="HM10" s="150" t="s">
+      <c r="HK10" s="183"/>
+      <c r="HL10" s="184"/>
+      <c r="HM10" s="197" t="s">
         <v>302</v>
       </c>
       <c r="HN10" s="54"/>
       <c r="HO10" s="54"/>
-      <c r="HP10" s="127" t="s">
+      <c r="HP10" s="155" t="s">
         <v>303</v>
       </c>
-      <c r="HQ10" s="130"/>
-[...21 lines deleted...]
-      <c r="IM10" s="127" t="s">
+      <c r="HQ10" s="188"/>
+      <c r="HR10" s="156"/>
+      <c r="HS10" s="156"/>
+      <c r="HT10" s="188"/>
+      <c r="HU10" s="220"/>
+      <c r="HV10" s="156"/>
+      <c r="HW10" s="156"/>
+      <c r="HX10" s="156"/>
+      <c r="HY10" s="156"/>
+      <c r="HZ10" s="156"/>
+      <c r="IA10" s="156"/>
+      <c r="IB10" s="156"/>
+      <c r="IC10" s="156"/>
+      <c r="ID10" s="156"/>
+      <c r="IE10" s="156"/>
+      <c r="IF10" s="156"/>
+      <c r="IG10" s="156"/>
+      <c r="IH10" s="156"/>
+      <c r="II10" s="156"/>
+      <c r="IJ10" s="156"/>
+      <c r="IK10" s="156"/>
+      <c r="IL10" s="198"/>
+      <c r="IM10" s="155" t="s">
         <v>175</v>
       </c>
-      <c r="IN10" s="149"/>
-      <c r="IO10" s="211"/>
+      <c r="IN10" s="227"/>
+      <c r="IO10" s="186"/>
       <c r="IP10" s="49"/>
     </row>
     <row r="11" spans="1:250" s="41" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A11" s="157"/>
-[...60 lines deleted...]
-      <c r="BJ11" s="184" t="s">
+      <c r="A11" s="179"/>
+      <c r="B11" s="179"/>
+      <c r="C11" s="179"/>
+      <c r="D11" s="179"/>
+      <c r="E11" s="179"/>
+      <c r="F11" s="179"/>
+      <c r="G11" s="179"/>
+      <c r="H11" s="179"/>
+      <c r="I11" s="179"/>
+      <c r="J11" s="146"/>
+      <c r="K11" s="130"/>
+      <c r="L11" s="130"/>
+      <c r="M11" s="161"/>
+      <c r="N11" s="130"/>
+      <c r="O11" s="130"/>
+      <c r="P11" s="130"/>
+      <c r="Q11" s="130"/>
+      <c r="R11" s="130"/>
+      <c r="S11" s="132"/>
+      <c r="T11" s="130"/>
+      <c r="U11" s="130"/>
+      <c r="V11" s="130"/>
+      <c r="W11" s="130"/>
+      <c r="X11" s="159"/>
+      <c r="Y11" s="220"/>
+      <c r="Z11" s="156"/>
+      <c r="AA11" s="130"/>
+      <c r="AB11" s="156"/>
+      <c r="AC11" s="156"/>
+      <c r="AD11" s="156"/>
+      <c r="AE11" s="156"/>
+      <c r="AF11" s="156"/>
+      <c r="AG11" s="156"/>
+      <c r="AH11" s="156"/>
+      <c r="AI11" s="156"/>
+      <c r="AJ11" s="156"/>
+      <c r="AK11" s="156"/>
+      <c r="AL11" s="156"/>
+      <c r="AM11" s="130"/>
+      <c r="AN11" s="130"/>
+      <c r="AO11" s="159"/>
+      <c r="AP11" s="215"/>
+      <c r="AQ11" s="156"/>
+      <c r="AR11" s="217"/>
+      <c r="AS11" s="156"/>
+      <c r="AT11" s="130"/>
+      <c r="AU11" s="132"/>
+      <c r="AV11" s="130"/>
+      <c r="AW11" s="156"/>
+      <c r="AX11" s="156"/>
+      <c r="AY11" s="161"/>
+      <c r="AZ11" s="161"/>
+      <c r="BA11" s="156"/>
+      <c r="BB11" s="156"/>
+      <c r="BC11" s="130"/>
+      <c r="BD11" s="156"/>
+      <c r="BE11" s="156"/>
+      <c r="BF11" s="159"/>
+      <c r="BG11" s="132"/>
+      <c r="BH11" s="130"/>
+      <c r="BI11" s="161"/>
+      <c r="BJ11" s="153" t="s">
         <v>199</v>
       </c>
       <c r="BK11" s="55"/>
-      <c r="BL11" s="133" t="s">
+      <c r="BL11" s="129" t="s">
         <v>30</v>
       </c>
-      <c r="BM11" s="133" t="s">
+      <c r="BM11" s="129" t="s">
         <v>304</v>
       </c>
-      <c r="BN11" s="134"/>
-[...3 lines deleted...]
-      <c r="BR11" s="184" t="s">
+      <c r="BN11" s="130"/>
+      <c r="BO11" s="132"/>
+      <c r="BP11" s="130"/>
+      <c r="BQ11" s="161"/>
+      <c r="BR11" s="153" t="s">
         <v>199</v>
       </c>
       <c r="BS11" s="56"/>
-      <c r="BT11" s="133" t="s">
+      <c r="BT11" s="129" t="s">
         <v>30</v>
       </c>
-      <c r="BU11" s="133" t="s">
+      <c r="BU11" s="129" t="s">
         <v>304</v>
       </c>
-      <c r="BV11" s="134"/>
-[...6 lines deleted...]
-      <c r="CC11" s="184" t="s">
+      <c r="BV11" s="130"/>
+      <c r="BW11" s="209"/>
+      <c r="BX11" s="130"/>
+      <c r="BY11" s="159"/>
+      <c r="BZ11" s="209"/>
+      <c r="CA11" s="130"/>
+      <c r="CB11" s="130"/>
+      <c r="CC11" s="153" t="s">
         <v>199</v>
       </c>
       <c r="CD11" s="57"/>
-      <c r="CE11" s="133" t="s">
+      <c r="CE11" s="129" t="s">
         <v>30</v>
       </c>
-      <c r="CF11" s="133" t="s">
+      <c r="CF11" s="129" t="s">
         <v>304</v>
       </c>
-      <c r="CG11" s="134"/>
-[...3 lines deleted...]
-      <c r="CK11" s="184" t="s">
+      <c r="CG11" s="130"/>
+      <c r="CH11" s="132"/>
+      <c r="CI11" s="144"/>
+      <c r="CJ11" s="130"/>
+      <c r="CK11" s="153" t="s">
         <v>199</v>
       </c>
       <c r="CL11" s="56"/>
-      <c r="CM11" s="133" t="s">
+      <c r="CM11" s="129" t="s">
         <v>30</v>
       </c>
-      <c r="CN11" s="133" t="s">
+      <c r="CN11" s="129" t="s">
         <v>304</v>
       </c>
-      <c r="CO11" s="134"/>
-[...9 lines deleted...]
-      <c r="CY11" s="133" t="s">
+      <c r="CO11" s="130"/>
+      <c r="CP11" s="175"/>
+      <c r="CQ11" s="130"/>
+      <c r="CR11" s="130"/>
+      <c r="CS11" s="130"/>
+      <c r="CT11" s="130"/>
+      <c r="CU11" s="130"/>
+      <c r="CV11" s="130"/>
+      <c r="CW11" s="132"/>
+      <c r="CX11" s="154"/>
+      <c r="CY11" s="129" t="s">
         <v>44</v>
       </c>
-      <c r="CZ11" s="133" t="s">
+      <c r="CZ11" s="129" t="s">
         <v>150</v>
       </c>
-      <c r="DA11" s="133" t="s">
+      <c r="DA11" s="129" t="s">
         <v>252</v>
       </c>
-      <c r="DB11" s="133" t="s">
+      <c r="DB11" s="129" t="s">
         <v>253</v>
       </c>
-      <c r="DC11" s="185"/>
-[...20 lines deleted...]
-      <c r="DX11" s="163" t="s">
+      <c r="DC11" s="154"/>
+      <c r="DD11" s="156"/>
+      <c r="DE11" s="130"/>
+      <c r="DF11" s="192"/>
+      <c r="DG11" s="156"/>
+      <c r="DH11" s="130"/>
+      <c r="DI11" s="156"/>
+      <c r="DJ11" s="156"/>
+      <c r="DK11" s="130"/>
+      <c r="DL11" s="130"/>
+      <c r="DM11" s="130"/>
+      <c r="DN11" s="130"/>
+      <c r="DO11" s="130"/>
+      <c r="DP11" s="130"/>
+      <c r="DQ11" s="130"/>
+      <c r="DR11" s="130"/>
+      <c r="DS11" s="130"/>
+      <c r="DT11" s="159"/>
+      <c r="DU11" s="209"/>
+      <c r="DV11" s="130"/>
+      <c r="DW11" s="161"/>
+      <c r="DX11" s="162" t="s">
         <v>29</v>
       </c>
-      <c r="DY11" s="133" t="s">
+      <c r="DY11" s="129" t="s">
         <v>30</v>
       </c>
-      <c r="DZ11" s="133" t="s">
+      <c r="DZ11" s="129" t="s">
         <v>304</v>
       </c>
-      <c r="EA11" s="168"/>
-[...27 lines deleted...]
-      <c r="FC11" s="206" t="s">
+      <c r="EA11" s="159"/>
+      <c r="EB11" s="132"/>
+      <c r="EC11" s="161"/>
+      <c r="ED11" s="130"/>
+      <c r="EE11" s="130"/>
+      <c r="EF11" s="161"/>
+      <c r="EG11" s="130"/>
+      <c r="EH11" s="130"/>
+      <c r="EI11" s="164"/>
+      <c r="EJ11" s="161"/>
+      <c r="EK11" s="130"/>
+      <c r="EL11" s="161"/>
+      <c r="EM11" s="130"/>
+      <c r="EN11" s="161"/>
+      <c r="EO11" s="130"/>
+      <c r="EP11" s="130"/>
+      <c r="EQ11" s="130"/>
+      <c r="ER11" s="130"/>
+      <c r="ES11" s="161"/>
+      <c r="ET11" s="161"/>
+      <c r="EU11" s="130"/>
+      <c r="EV11" s="130"/>
+      <c r="EW11" s="159"/>
+      <c r="EX11" s="132"/>
+      <c r="EY11" s="181"/>
+      <c r="EZ11" s="205"/>
+      <c r="FA11" s="194"/>
+      <c r="FB11" s="181"/>
+      <c r="FC11" s="193" t="s">
         <v>41</v>
       </c>
-      <c r="FD11" s="185"/>
-      <c r="FE11" s="133" t="s">
+      <c r="FD11" s="154"/>
+      <c r="FE11" s="129" t="s">
         <v>313</v>
       </c>
-      <c r="FF11" s="185"/>
-      <c r="FG11" s="133" t="s">
+      <c r="FF11" s="154"/>
+      <c r="FG11" s="129" t="s">
         <v>42</v>
       </c>
-      <c r="FH11" s="185"/>
-      <c r="FI11" s="133" t="s">
+      <c r="FH11" s="154"/>
+      <c r="FI11" s="129" t="s">
         <v>42</v>
       </c>
-      <c r="FJ11" s="157"/>
-      <c r="FK11" s="133" t="s">
+      <c r="FJ11" s="179"/>
+      <c r="FK11" s="129" t="s">
         <v>42</v>
       </c>
-      <c r="FL11" s="185"/>
-      <c r="FM11" s="133" t="s">
+      <c r="FL11" s="154"/>
+      <c r="FM11" s="129" t="s">
         <v>42</v>
       </c>
-      <c r="FN11" s="134"/>
-[...29 lines deleted...]
-      <c r="GR11" s="138" t="s">
+      <c r="FN11" s="130"/>
+      <c r="FO11" s="130"/>
+      <c r="FP11" s="177"/>
+      <c r="FQ11" s="175"/>
+      <c r="FR11" s="161"/>
+      <c r="FS11" s="164"/>
+      <c r="FT11" s="161"/>
+      <c r="FU11" s="161"/>
+      <c r="FV11" s="164"/>
+      <c r="FW11" s="177"/>
+      <c r="FX11" s="170"/>
+      <c r="FY11" s="132"/>
+      <c r="FZ11" s="146"/>
+      <c r="GA11" s="130"/>
+      <c r="GB11" s="130"/>
+      <c r="GC11" s="130"/>
+      <c r="GD11" s="138"/>
+      <c r="GE11" s="140"/>
+      <c r="GF11" s="140"/>
+      <c r="GG11" s="130"/>
+      <c r="GH11" s="130"/>
+      <c r="GI11" s="132"/>
+      <c r="GJ11" s="130"/>
+      <c r="GK11" s="144"/>
+      <c r="GL11" s="132"/>
+      <c r="GM11" s="130"/>
+      <c r="GN11" s="142"/>
+      <c r="GO11" s="196"/>
+      <c r="GP11" s="188"/>
+      <c r="GQ11" s="192"/>
+      <c r="GR11" s="150" t="s">
         <v>256</v>
       </c>
-      <c r="GS11" s="139"/>
-[...2 lines deleted...]
-      <c r="GV11" s="133" t="s">
+      <c r="GS11" s="151"/>
+      <c r="GT11" s="151"/>
+      <c r="GU11" s="152"/>
+      <c r="GV11" s="129" t="s">
         <v>257</v>
       </c>
-      <c r="GW11" s="132"/>
-      <c r="GX11" s="129" t="s">
+      <c r="GW11" s="192"/>
+      <c r="GX11" s="187" t="s">
         <v>37</v>
       </c>
-      <c r="GY11" s="130"/>
-[...1 lines deleted...]
-      <c r="HA11" s="129" t="s">
+      <c r="GY11" s="188"/>
+      <c r="GZ11" s="198"/>
+      <c r="HA11" s="187" t="s">
         <v>36</v>
       </c>
-      <c r="HB11" s="144" t="s">
+      <c r="HB11" s="231" t="s">
         <v>29</v>
       </c>
-      <c r="HC11" s="144" t="s">
+      <c r="HC11" s="231" t="s">
         <v>260</v>
       </c>
-      <c r="HD11" s="144" t="s">
+      <c r="HD11" s="231" t="s">
         <v>261</v>
       </c>
-      <c r="HE11" s="128"/>
-      <c r="HF11" s="127" t="s">
+      <c r="HE11" s="156"/>
+      <c r="HF11" s="155" t="s">
         <v>29</v>
       </c>
-      <c r="HG11" s="129" t="s">
+      <c r="HG11" s="187" t="s">
         <v>35</v>
       </c>
-      <c r="HH11" s="127" t="s">
+      <c r="HH11" s="155" t="s">
         <v>34</v>
       </c>
-      <c r="HI11" s="130"/>
-      <c r="HJ11" s="127" t="s">
+      <c r="HI11" s="188"/>
+      <c r="HJ11" s="155" t="s">
         <v>29</v>
       </c>
-      <c r="HK11" s="129" t="s">
+      <c r="HK11" s="187" t="s">
         <v>33</v>
       </c>
-      <c r="HL11" s="129" t="s">
+      <c r="HL11" s="187" t="s">
         <v>32</v>
       </c>
-      <c r="HM11" s="151"/>
-      <c r="HN11" s="129" t="s">
+      <c r="HM11" s="198"/>
+      <c r="HN11" s="187" t="s">
         <v>31</v>
       </c>
-      <c r="HO11" s="127" t="s">
+      <c r="HO11" s="155" t="s">
         <v>173</v>
       </c>
-      <c r="HP11" s="128"/>
-[...24 lines deleted...]
-      <c r="IO11" s="211"/>
+      <c r="HP11" s="156"/>
+      <c r="HQ11" s="188"/>
+      <c r="HR11" s="156"/>
+      <c r="HS11" s="156"/>
+      <c r="HT11" s="188"/>
+      <c r="HU11" s="220"/>
+      <c r="HV11" s="156"/>
+      <c r="HW11" s="156"/>
+      <c r="HX11" s="156"/>
+      <c r="HY11" s="156"/>
+      <c r="HZ11" s="156"/>
+      <c r="IA11" s="156"/>
+      <c r="IB11" s="156"/>
+      <c r="IC11" s="156"/>
+      <c r="ID11" s="156"/>
+      <c r="IE11" s="156"/>
+      <c r="IF11" s="156"/>
+      <c r="IG11" s="156"/>
+      <c r="IH11" s="156"/>
+      <c r="II11" s="156"/>
+      <c r="IJ11" s="156"/>
+      <c r="IK11" s="156"/>
+      <c r="IL11" s="198"/>
+      <c r="IM11" s="156"/>
+      <c r="IN11" s="227"/>
+      <c r="IO11" s="186"/>
       <c r="IP11" s="49"/>
     </row>
     <row r="12" spans="1:250" s="41" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A12" s="157"/>
-[...61 lines deleted...]
-      <c r="BK12" s="127" t="s">
+      <c r="A12" s="179"/>
+      <c r="B12" s="179"/>
+      <c r="C12" s="179"/>
+      <c r="D12" s="179"/>
+      <c r="E12" s="179"/>
+      <c r="F12" s="179"/>
+      <c r="G12" s="179"/>
+      <c r="H12" s="179"/>
+      <c r="I12" s="179"/>
+      <c r="J12" s="146"/>
+      <c r="K12" s="130"/>
+      <c r="L12" s="130"/>
+      <c r="M12" s="161"/>
+      <c r="N12" s="130"/>
+      <c r="O12" s="130"/>
+      <c r="P12" s="130"/>
+      <c r="Q12" s="130"/>
+      <c r="R12" s="130"/>
+      <c r="S12" s="132"/>
+      <c r="T12" s="130"/>
+      <c r="U12" s="130"/>
+      <c r="V12" s="130"/>
+      <c r="W12" s="130"/>
+      <c r="X12" s="159"/>
+      <c r="Y12" s="220"/>
+      <c r="Z12" s="156"/>
+      <c r="AA12" s="130"/>
+      <c r="AB12" s="156"/>
+      <c r="AC12" s="156"/>
+      <c r="AD12" s="156"/>
+      <c r="AE12" s="156"/>
+      <c r="AF12" s="156"/>
+      <c r="AG12" s="156"/>
+      <c r="AH12" s="156"/>
+      <c r="AI12" s="156"/>
+      <c r="AJ12" s="156"/>
+      <c r="AK12" s="156"/>
+      <c r="AL12" s="156"/>
+      <c r="AM12" s="130"/>
+      <c r="AN12" s="130"/>
+      <c r="AO12" s="159"/>
+      <c r="AP12" s="215"/>
+      <c r="AQ12" s="156"/>
+      <c r="AR12" s="217"/>
+      <c r="AS12" s="156"/>
+      <c r="AT12" s="130"/>
+      <c r="AU12" s="132"/>
+      <c r="AV12" s="130"/>
+      <c r="AW12" s="156"/>
+      <c r="AX12" s="156"/>
+      <c r="AY12" s="161"/>
+      <c r="AZ12" s="161"/>
+      <c r="BA12" s="156"/>
+      <c r="BB12" s="156"/>
+      <c r="BC12" s="130"/>
+      <c r="BD12" s="156"/>
+      <c r="BE12" s="156"/>
+      <c r="BF12" s="159"/>
+      <c r="BG12" s="132"/>
+      <c r="BH12" s="130"/>
+      <c r="BI12" s="161"/>
+      <c r="BJ12" s="154"/>
+      <c r="BK12" s="155" t="s">
         <v>200</v>
       </c>
-      <c r="BL12" s="134"/>
-[...6 lines deleted...]
-      <c r="BS12" s="127" t="s">
+      <c r="BL12" s="130"/>
+      <c r="BM12" s="130"/>
+      <c r="BN12" s="130"/>
+      <c r="BO12" s="132"/>
+      <c r="BP12" s="130"/>
+      <c r="BQ12" s="161"/>
+      <c r="BR12" s="154"/>
+      <c r="BS12" s="155" t="s">
         <v>200</v>
       </c>
-      <c r="BT12" s="134"/>
-[...9 lines deleted...]
-      <c r="CD12" s="127" t="s">
+      <c r="BT12" s="130"/>
+      <c r="BU12" s="130"/>
+      <c r="BV12" s="130"/>
+      <c r="BW12" s="209"/>
+      <c r="BX12" s="130"/>
+      <c r="BY12" s="159"/>
+      <c r="BZ12" s="209"/>
+      <c r="CA12" s="130"/>
+      <c r="CB12" s="130"/>
+      <c r="CC12" s="154"/>
+      <c r="CD12" s="155" t="s">
         <v>200</v>
       </c>
-      <c r="CE12" s="134"/>
-[...6 lines deleted...]
-      <c r="CL12" s="127" t="s">
+      <c r="CE12" s="130"/>
+      <c r="CF12" s="130"/>
+      <c r="CG12" s="130"/>
+      <c r="CH12" s="132"/>
+      <c r="CI12" s="144"/>
+      <c r="CJ12" s="130"/>
+      <c r="CK12" s="154"/>
+      <c r="CL12" s="155" t="s">
         <v>200</v>
       </c>
-      <c r="CM12" s="134"/>
-[...108 lines deleted...]
-      <c r="GR12" s="133" t="s">
+      <c r="CM12" s="130"/>
+      <c r="CN12" s="130"/>
+      <c r="CO12" s="130"/>
+      <c r="CP12" s="175"/>
+      <c r="CQ12" s="130"/>
+      <c r="CR12" s="130"/>
+      <c r="CS12" s="130"/>
+      <c r="CT12" s="130"/>
+      <c r="CU12" s="130"/>
+      <c r="CV12" s="130"/>
+      <c r="CW12" s="132"/>
+      <c r="CX12" s="154"/>
+      <c r="CY12" s="130"/>
+      <c r="CZ12" s="130"/>
+      <c r="DA12" s="130"/>
+      <c r="DB12" s="130"/>
+      <c r="DC12" s="154"/>
+      <c r="DD12" s="156"/>
+      <c r="DE12" s="130"/>
+      <c r="DF12" s="192"/>
+      <c r="DG12" s="156"/>
+      <c r="DH12" s="130"/>
+      <c r="DI12" s="156"/>
+      <c r="DJ12" s="156"/>
+      <c r="DK12" s="130"/>
+      <c r="DL12" s="130"/>
+      <c r="DM12" s="130"/>
+      <c r="DN12" s="130"/>
+      <c r="DO12" s="130"/>
+      <c r="DP12" s="130"/>
+      <c r="DQ12" s="130"/>
+      <c r="DR12" s="130"/>
+      <c r="DS12" s="130"/>
+      <c r="DT12" s="159"/>
+      <c r="DU12" s="209"/>
+      <c r="DV12" s="130"/>
+      <c r="DW12" s="161"/>
+      <c r="DX12" s="161"/>
+      <c r="DY12" s="130"/>
+      <c r="DZ12" s="130"/>
+      <c r="EA12" s="159"/>
+      <c r="EB12" s="132"/>
+      <c r="EC12" s="161"/>
+      <c r="ED12" s="130"/>
+      <c r="EE12" s="130"/>
+      <c r="EF12" s="161"/>
+      <c r="EG12" s="130"/>
+      <c r="EH12" s="130"/>
+      <c r="EI12" s="164"/>
+      <c r="EJ12" s="161"/>
+      <c r="EK12" s="130"/>
+      <c r="EL12" s="161"/>
+      <c r="EM12" s="130"/>
+      <c r="EN12" s="161"/>
+      <c r="EO12" s="130"/>
+      <c r="EP12" s="130"/>
+      <c r="EQ12" s="130"/>
+      <c r="ER12" s="130"/>
+      <c r="ES12" s="161"/>
+      <c r="ET12" s="161"/>
+      <c r="EU12" s="130"/>
+      <c r="EV12" s="130"/>
+      <c r="EW12" s="159"/>
+      <c r="EX12" s="132"/>
+      <c r="EY12" s="181"/>
+      <c r="EZ12" s="205"/>
+      <c r="FA12" s="194"/>
+      <c r="FB12" s="181"/>
+      <c r="FC12" s="194"/>
+      <c r="FD12" s="154"/>
+      <c r="FE12" s="130"/>
+      <c r="FF12" s="154"/>
+      <c r="FG12" s="130"/>
+      <c r="FH12" s="154"/>
+      <c r="FI12" s="130"/>
+      <c r="FJ12" s="179"/>
+      <c r="FK12" s="130"/>
+      <c r="FL12" s="154"/>
+      <c r="FM12" s="130"/>
+      <c r="FN12" s="130"/>
+      <c r="FO12" s="130"/>
+      <c r="FP12" s="177"/>
+      <c r="FQ12" s="175"/>
+      <c r="FR12" s="161"/>
+      <c r="FS12" s="164"/>
+      <c r="FT12" s="161"/>
+      <c r="FU12" s="161"/>
+      <c r="FV12" s="164"/>
+      <c r="FW12" s="177"/>
+      <c r="FX12" s="170"/>
+      <c r="FY12" s="132"/>
+      <c r="FZ12" s="146"/>
+      <c r="GA12" s="130"/>
+      <c r="GB12" s="130"/>
+      <c r="GC12" s="130"/>
+      <c r="GD12" s="138"/>
+      <c r="GE12" s="140"/>
+      <c r="GF12" s="140"/>
+      <c r="GG12" s="130"/>
+      <c r="GH12" s="130"/>
+      <c r="GI12" s="132"/>
+      <c r="GJ12" s="130"/>
+      <c r="GK12" s="144"/>
+      <c r="GL12" s="132"/>
+      <c r="GM12" s="130"/>
+      <c r="GN12" s="142"/>
+      <c r="GO12" s="196"/>
+      <c r="GP12" s="188"/>
+      <c r="GQ12" s="192"/>
+      <c r="GR12" s="129" t="s">
         <v>29</v>
       </c>
-      <c r="GS12" s="133" t="s">
+      <c r="GS12" s="129" t="s">
         <v>28</v>
       </c>
-      <c r="GT12" s="133" t="s">
+      <c r="GT12" s="129" t="s">
         <v>27</v>
       </c>
-      <c r="GU12" s="133" t="s">
+      <c r="GU12" s="129" t="s">
         <v>258</v>
       </c>
-      <c r="GV12" s="134"/>
-[...44 lines deleted...]
-      <c r="IO12" s="211"/>
+      <c r="GV12" s="130"/>
+      <c r="GW12" s="192"/>
+      <c r="GX12" s="188"/>
+      <c r="GY12" s="188"/>
+      <c r="GZ12" s="198"/>
+      <c r="HA12" s="188"/>
+      <c r="HB12" s="231"/>
+      <c r="HC12" s="231"/>
+      <c r="HD12" s="231"/>
+      <c r="HE12" s="156"/>
+      <c r="HF12" s="156"/>
+      <c r="HG12" s="188"/>
+      <c r="HH12" s="156"/>
+      <c r="HI12" s="188"/>
+      <c r="HJ12" s="156"/>
+      <c r="HK12" s="188"/>
+      <c r="HL12" s="188"/>
+      <c r="HM12" s="198"/>
+      <c r="HN12" s="188"/>
+      <c r="HO12" s="156"/>
+      <c r="HP12" s="156"/>
+      <c r="HQ12" s="188"/>
+      <c r="HR12" s="156"/>
+      <c r="HS12" s="156"/>
+      <c r="HT12" s="188"/>
+      <c r="HU12" s="220"/>
+      <c r="HV12" s="156"/>
+      <c r="HW12" s="156"/>
+      <c r="HX12" s="156"/>
+      <c r="HY12" s="156"/>
+      <c r="HZ12" s="156"/>
+      <c r="IA12" s="156"/>
+      <c r="IB12" s="156"/>
+      <c r="IC12" s="156"/>
+      <c r="ID12" s="156"/>
+      <c r="IE12" s="156"/>
+      <c r="IF12" s="156"/>
+      <c r="IG12" s="156"/>
+      <c r="IH12" s="156"/>
+      <c r="II12" s="156"/>
+      <c r="IJ12" s="156"/>
+      <c r="IK12" s="156"/>
+      <c r="IL12" s="198"/>
+      <c r="IM12" s="156"/>
+      <c r="IN12" s="227"/>
+      <c r="IO12" s="186"/>
       <c r="IP12" s="49"/>
     </row>
     <row r="13" spans="1:250" s="41" customFormat="1" ht="33" customHeight="1">
-      <c r="A13" s="157"/>
-[...247 lines deleted...]
-      <c r="IO13" s="211"/>
+      <c r="A13" s="179"/>
+      <c r="B13" s="179"/>
+      <c r="C13" s="179"/>
+      <c r="D13" s="179"/>
+      <c r="E13" s="179"/>
+      <c r="F13" s="179"/>
+      <c r="G13" s="179"/>
+      <c r="H13" s="179"/>
+      <c r="I13" s="179"/>
+      <c r="J13" s="146"/>
+      <c r="K13" s="130"/>
+      <c r="L13" s="130"/>
+      <c r="M13" s="161"/>
+      <c r="N13" s="130"/>
+      <c r="O13" s="130"/>
+      <c r="P13" s="130"/>
+      <c r="Q13" s="130"/>
+      <c r="R13" s="130"/>
+      <c r="S13" s="132"/>
+      <c r="T13" s="130"/>
+      <c r="U13" s="130"/>
+      <c r="V13" s="130"/>
+      <c r="W13" s="130"/>
+      <c r="X13" s="159"/>
+      <c r="Y13" s="220"/>
+      <c r="Z13" s="156"/>
+      <c r="AA13" s="130"/>
+      <c r="AB13" s="156"/>
+      <c r="AC13" s="156"/>
+      <c r="AD13" s="156"/>
+      <c r="AE13" s="156"/>
+      <c r="AF13" s="156"/>
+      <c r="AG13" s="156"/>
+      <c r="AH13" s="156"/>
+      <c r="AI13" s="156"/>
+      <c r="AJ13" s="156"/>
+      <c r="AK13" s="156"/>
+      <c r="AL13" s="156"/>
+      <c r="AM13" s="130"/>
+      <c r="AN13" s="130"/>
+      <c r="AO13" s="159"/>
+      <c r="AP13" s="215"/>
+      <c r="AQ13" s="156"/>
+      <c r="AR13" s="217"/>
+      <c r="AS13" s="156"/>
+      <c r="AT13" s="130"/>
+      <c r="AU13" s="132"/>
+      <c r="AV13" s="130"/>
+      <c r="AW13" s="156"/>
+      <c r="AX13" s="156"/>
+      <c r="AY13" s="161"/>
+      <c r="AZ13" s="161"/>
+      <c r="BA13" s="156"/>
+      <c r="BB13" s="156"/>
+      <c r="BC13" s="130"/>
+      <c r="BD13" s="156"/>
+      <c r="BE13" s="156"/>
+      <c r="BF13" s="159"/>
+      <c r="BG13" s="132"/>
+      <c r="BH13" s="130"/>
+      <c r="BI13" s="161"/>
+      <c r="BJ13" s="154"/>
+      <c r="BK13" s="156"/>
+      <c r="BL13" s="130"/>
+      <c r="BM13" s="130"/>
+      <c r="BN13" s="130"/>
+      <c r="BO13" s="132"/>
+      <c r="BP13" s="130"/>
+      <c r="BQ13" s="161"/>
+      <c r="BR13" s="154"/>
+      <c r="BS13" s="156"/>
+      <c r="BT13" s="130"/>
+      <c r="BU13" s="130"/>
+      <c r="BV13" s="130"/>
+      <c r="BW13" s="209"/>
+      <c r="BX13" s="130"/>
+      <c r="BY13" s="159"/>
+      <c r="BZ13" s="209"/>
+      <c r="CA13" s="130"/>
+      <c r="CB13" s="130"/>
+      <c r="CC13" s="154"/>
+      <c r="CD13" s="156"/>
+      <c r="CE13" s="130"/>
+      <c r="CF13" s="130"/>
+      <c r="CG13" s="130"/>
+      <c r="CH13" s="132"/>
+      <c r="CI13" s="144"/>
+      <c r="CJ13" s="130"/>
+      <c r="CK13" s="154"/>
+      <c r="CL13" s="156"/>
+      <c r="CM13" s="130"/>
+      <c r="CN13" s="130"/>
+      <c r="CO13" s="130"/>
+      <c r="CP13" s="175"/>
+      <c r="CQ13" s="130"/>
+      <c r="CR13" s="130"/>
+      <c r="CS13" s="130"/>
+      <c r="CT13" s="130"/>
+      <c r="CU13" s="130"/>
+      <c r="CV13" s="130"/>
+      <c r="CW13" s="132"/>
+      <c r="CX13" s="154"/>
+      <c r="CY13" s="130"/>
+      <c r="CZ13" s="130"/>
+      <c r="DA13" s="130"/>
+      <c r="DB13" s="130"/>
+      <c r="DC13" s="154"/>
+      <c r="DD13" s="156"/>
+      <c r="DE13" s="130"/>
+      <c r="DF13" s="192"/>
+      <c r="DG13" s="156"/>
+      <c r="DH13" s="130"/>
+      <c r="DI13" s="156"/>
+      <c r="DJ13" s="156"/>
+      <c r="DK13" s="130"/>
+      <c r="DL13" s="130"/>
+      <c r="DM13" s="130"/>
+      <c r="DN13" s="130"/>
+      <c r="DO13" s="130"/>
+      <c r="DP13" s="130"/>
+      <c r="DQ13" s="130"/>
+      <c r="DR13" s="130"/>
+      <c r="DS13" s="130"/>
+      <c r="DT13" s="159"/>
+      <c r="DU13" s="209"/>
+      <c r="DV13" s="130"/>
+      <c r="DW13" s="161"/>
+      <c r="DX13" s="161"/>
+      <c r="DY13" s="130"/>
+      <c r="DZ13" s="130"/>
+      <c r="EA13" s="159"/>
+      <c r="EB13" s="132"/>
+      <c r="EC13" s="161"/>
+      <c r="ED13" s="130"/>
+      <c r="EE13" s="130"/>
+      <c r="EF13" s="161"/>
+      <c r="EG13" s="130"/>
+      <c r="EH13" s="130"/>
+      <c r="EI13" s="164"/>
+      <c r="EJ13" s="161"/>
+      <c r="EK13" s="130"/>
+      <c r="EL13" s="161"/>
+      <c r="EM13" s="130"/>
+      <c r="EN13" s="161"/>
+      <c r="EO13" s="130"/>
+      <c r="EP13" s="130"/>
+      <c r="EQ13" s="130"/>
+      <c r="ER13" s="130"/>
+      <c r="ES13" s="161"/>
+      <c r="ET13" s="161"/>
+      <c r="EU13" s="130"/>
+      <c r="EV13" s="130"/>
+      <c r="EW13" s="159"/>
+      <c r="EX13" s="132"/>
+      <c r="EY13" s="181"/>
+      <c r="EZ13" s="205"/>
+      <c r="FA13" s="194"/>
+      <c r="FB13" s="181"/>
+      <c r="FC13" s="194"/>
+      <c r="FD13" s="154"/>
+      <c r="FE13" s="130"/>
+      <c r="FF13" s="154"/>
+      <c r="FG13" s="130"/>
+      <c r="FH13" s="154"/>
+      <c r="FI13" s="130"/>
+      <c r="FJ13" s="179"/>
+      <c r="FK13" s="130"/>
+      <c r="FL13" s="154"/>
+      <c r="FM13" s="130"/>
+      <c r="FN13" s="130"/>
+      <c r="FO13" s="130"/>
+      <c r="FP13" s="177"/>
+      <c r="FQ13" s="175"/>
+      <c r="FR13" s="161"/>
+      <c r="FS13" s="164"/>
+      <c r="FT13" s="161"/>
+      <c r="FU13" s="161"/>
+      <c r="FV13" s="164"/>
+      <c r="FW13" s="177"/>
+      <c r="FX13" s="170"/>
+      <c r="FY13" s="132"/>
+      <c r="FZ13" s="146"/>
+      <c r="GA13" s="130"/>
+      <c r="GB13" s="130"/>
+      <c r="GC13" s="130"/>
+      <c r="GD13" s="139"/>
+      <c r="GE13" s="129"/>
+      <c r="GF13" s="129"/>
+      <c r="GG13" s="130"/>
+      <c r="GH13" s="130"/>
+      <c r="GI13" s="132"/>
+      <c r="GJ13" s="130"/>
+      <c r="GK13" s="144"/>
+      <c r="GL13" s="132"/>
+      <c r="GM13" s="130"/>
+      <c r="GN13" s="142"/>
+      <c r="GO13" s="196"/>
+      <c r="GP13" s="188"/>
+      <c r="GQ13" s="192"/>
+      <c r="GR13" s="130"/>
+      <c r="GS13" s="130"/>
+      <c r="GT13" s="130"/>
+      <c r="GU13" s="130"/>
+      <c r="GV13" s="130"/>
+      <c r="GW13" s="192"/>
+      <c r="GX13" s="188"/>
+      <c r="GY13" s="188"/>
+      <c r="GZ13" s="198"/>
+      <c r="HA13" s="188"/>
+      <c r="HB13" s="231"/>
+      <c r="HC13" s="231"/>
+      <c r="HD13" s="231"/>
+      <c r="HE13" s="156"/>
+      <c r="HF13" s="156"/>
+      <c r="HG13" s="188"/>
+      <c r="HH13" s="156"/>
+      <c r="HI13" s="188"/>
+      <c r="HJ13" s="156"/>
+      <c r="HK13" s="188"/>
+      <c r="HL13" s="188"/>
+      <c r="HM13" s="198"/>
+      <c r="HN13" s="188"/>
+      <c r="HO13" s="156"/>
+      <c r="HP13" s="156"/>
+      <c r="HQ13" s="188"/>
+      <c r="HR13" s="156"/>
+      <c r="HS13" s="156"/>
+      <c r="HT13" s="188"/>
+      <c r="HU13" s="220"/>
+      <c r="HV13" s="156"/>
+      <c r="HW13" s="156"/>
+      <c r="HX13" s="156"/>
+      <c r="HY13" s="156"/>
+      <c r="HZ13" s="156"/>
+      <c r="IA13" s="156"/>
+      <c r="IB13" s="156"/>
+      <c r="IC13" s="156"/>
+      <c r="ID13" s="156"/>
+      <c r="IE13" s="156"/>
+      <c r="IF13" s="156"/>
+      <c r="IG13" s="156"/>
+      <c r="IH13" s="156"/>
+      <c r="II13" s="156"/>
+      <c r="IJ13" s="156"/>
+      <c r="IK13" s="156"/>
+      <c r="IL13" s="198"/>
+      <c r="IM13" s="156"/>
+      <c r="IN13" s="227"/>
+      <c r="IO13" s="186"/>
       <c r="IP13" s="49"/>
     </row>
     <row r="14" spans="1:250" s="33" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="58"/>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="59"/>
       <c r="K14" s="60"/>
       <c r="L14" s="60"/>
       <c r="M14" s="61"/>
       <c r="N14" s="60"/>
       <c r="O14" s="60"/>
       <c r="P14" s="60"/>
       <c r="Q14" s="60"/>
       <c r="R14" s="60"/>
       <c r="S14" s="62" t="s">
         <v>26</v>
       </c>
       <c r="T14" s="60" t="s">
@@ -9955,84 +9413,84 @@
       </c>
       <c r="II16" s="49" t="s">
         <v>8</v>
       </c>
       <c r="IJ16" s="49" t="s">
         <v>8</v>
       </c>
       <c r="IK16" s="49" t="s">
         <v>8</v>
       </c>
       <c r="IL16" s="49" t="s">
         <v>8</v>
       </c>
       <c r="IM16" s="49" t="s">
         <v>8</v>
       </c>
       <c r="IN16" s="49" t="s">
         <v>8</v>
       </c>
       <c r="IO16" s="49" t="s">
         <v>8</v>
       </c>
       <c r="IP16" s="91"/>
     </row>
     <row r="17" spans="1:250" s="101" customFormat="1" ht="45" customHeight="1">
-      <c r="A17" s="153" t="s">
+      <c r="A17" s="222" t="s">
         <v>315</v>
       </c>
-      <c r="B17" s="153"/>
-[...6 lines deleted...]
-      <c r="I17" s="153"/>
+      <c r="B17" s="222"/>
+      <c r="C17" s="222"/>
+      <c r="D17" s="222"/>
+      <c r="E17" s="222"/>
+      <c r="F17" s="222"/>
+      <c r="G17" s="222"/>
+      <c r="H17" s="222"/>
+      <c r="I17" s="222"/>
       <c r="J17" s="93">
         <v>1</v>
       </c>
       <c r="K17" s="5">
         <v>102</v>
       </c>
       <c r="L17" s="6">
         <v>3583.8</v>
       </c>
       <c r="M17" s="7">
         <v>22.62</v>
       </c>
       <c r="N17" s="7">
         <v>5.12</v>
       </c>
       <c r="O17" s="7">
         <v>17.5</v>
       </c>
       <c r="P17" s="8">
         <v>6911</v>
       </c>
       <c r="Q17" s="9">
-        <v>11356</v>
+        <v>10778</v>
       </c>
       <c r="R17" s="10">
         <v>71.2</v>
       </c>
       <c r="S17" s="9">
         <v>40528</v>
       </c>
       <c r="T17" s="9">
         <v>41505</v>
       </c>
       <c r="U17" s="9">
         <v>-977</v>
       </c>
       <c r="V17" s="9">
         <v>13867</v>
       </c>
       <c r="W17" s="9">
         <v>241</v>
       </c>
       <c r="X17" s="9">
         <v>12649</v>
       </c>
       <c r="Y17" s="9">
         <v>31990</v>
       </c>
@@ -10090,69 +9548,69 @@
       <c r="AQ17" s="9">
         <v>15094</v>
       </c>
       <c r="AR17" s="9">
         <v>41225</v>
       </c>
       <c r="AS17" s="11">
         <v>759</v>
       </c>
       <c r="AT17" s="11">
         <v>9439</v>
       </c>
       <c r="AU17" s="6">
         <v>67</v>
       </c>
       <c r="AV17" s="6">
         <v>18.600000000000001</v>
       </c>
       <c r="AW17" s="11">
         <v>27312</v>
       </c>
       <c r="AX17" s="6">
         <v>53.9</v>
       </c>
       <c r="AY17" s="11">
-        <v>502</v>
+        <v>476</v>
       </c>
       <c r="AZ17" s="7">
-        <v>4.46</v>
+        <v>4.7</v>
       </c>
       <c r="BA17" s="11">
         <v>417</v>
       </c>
       <c r="BB17" s="11">
-        <v>831</v>
+        <v>876</v>
       </c>
       <c r="BC17" s="11">
         <v>26</v>
       </c>
       <c r="BD17" s="11">
         <v>1207</v>
       </c>
       <c r="BE17" s="11">
-        <v>2405</v>
+        <v>2534</v>
       </c>
       <c r="BF17" s="11">
         <v>76</v>
       </c>
       <c r="BG17" s="94">
         <v>23.23</v>
       </c>
       <c r="BH17" s="94">
         <v>5.2</v>
       </c>
       <c r="BI17" s="94">
         <v>18.03</v>
       </c>
       <c r="BJ17" s="94">
         <v>12.81</v>
       </c>
       <c r="BK17" s="94">
         <v>7.48</v>
       </c>
       <c r="BL17" s="94">
         <v>9.31</v>
       </c>
       <c r="BM17" s="94">
         <v>3.5</v>
       </c>
@@ -10420,51 +9878,51 @@
       <c r="EW17" s="99">
         <v>8514</v>
       </c>
       <c r="EX17" s="99">
         <v>57400</v>
       </c>
       <c r="EY17" s="99">
         <v>41624</v>
       </c>
       <c r="EZ17" s="99">
         <v>31069</v>
       </c>
       <c r="FA17" s="99">
         <v>2063</v>
       </c>
       <c r="FB17" s="99">
         <v>3721</v>
       </c>
       <c r="FC17" s="99">
         <v>1325</v>
       </c>
       <c r="FD17" s="99">
         <v>15702</v>
       </c>
       <c r="FE17" s="99">
-        <v>13873</v>
+        <v>13295</v>
       </c>
       <c r="FF17" s="99">
         <v>5903</v>
       </c>
       <c r="FG17" s="99">
         <v>5846</v>
       </c>
       <c r="FH17" s="99">
         <v>5298</v>
       </c>
       <c r="FI17" s="99">
         <v>5202</v>
       </c>
       <c r="FJ17" s="99">
         <v>2519</v>
       </c>
       <c r="FK17" s="99">
         <v>2517</v>
       </c>
       <c r="FL17" s="99">
         <v>19</v>
       </c>
       <c r="FM17" s="99">
         <v>19</v>
       </c>
@@ -14404,51 +13862,51 @@
       <c r="G23" s="107"/>
       <c r="H23" s="107"/>
       <c r="I23" s="110"/>
       <c r="J23" s="93">
         <v>7</v>
       </c>
       <c r="K23" s="5">
         <v>20</v>
       </c>
       <c r="L23" s="6">
         <v>4117.1000000000004</v>
       </c>
       <c r="M23" s="7">
         <v>26.19</v>
       </c>
       <c r="N23" s="7">
         <v>4.9400000000000004</v>
       </c>
       <c r="O23" s="7">
         <v>21.25</v>
       </c>
       <c r="P23" s="8">
         <v>8935</v>
       </c>
       <c r="Q23" s="9">
-        <v>13132</v>
+        <v>12572</v>
       </c>
       <c r="R23" s="10">
         <v>70.900000000000006</v>
       </c>
       <c r="S23" s="9">
         <v>54620</v>
       </c>
       <c r="T23" s="9">
         <v>50604</v>
       </c>
       <c r="U23" s="9">
         <v>4016</v>
       </c>
       <c r="V23" s="9">
         <v>10741</v>
       </c>
       <c r="W23" s="9">
         <v>52</v>
       </c>
       <c r="X23" s="9">
         <v>14705</v>
       </c>
       <c r="Y23" s="9">
         <v>44331</v>
       </c>
@@ -14506,69 +13964,69 @@
       <c r="AQ23" s="9">
         <v>19300</v>
       </c>
       <c r="AR23" s="9">
         <v>50466</v>
       </c>
       <c r="AS23" s="11">
         <v>862</v>
       </c>
       <c r="AT23" s="11">
         <v>12543</v>
       </c>
       <c r="AU23" s="6">
         <v>53.8</v>
       </c>
       <c r="AV23" s="6">
         <v>19.899999999999999</v>
       </c>
       <c r="AW23" s="11">
         <v>33558</v>
       </c>
       <c r="AX23" s="6">
         <v>53.3</v>
       </c>
       <c r="AY23" s="11">
-        <v>501</v>
+        <v>480</v>
       </c>
       <c r="AZ23" s="7">
-        <v>4.8</v>
+        <v>5.01</v>
       </c>
       <c r="BA23" s="11">
         <v>479</v>
       </c>
       <c r="BB23" s="11">
-        <v>955</v>
+        <v>998</v>
       </c>
       <c r="BC23" s="11">
         <v>30</v>
       </c>
       <c r="BD23" s="11">
         <v>1281</v>
       </c>
       <c r="BE23" s="11">
-        <v>2555</v>
+        <v>2669</v>
       </c>
       <c r="BF23" s="11">
         <v>82</v>
       </c>
       <c r="BG23" s="94">
         <v>26.55</v>
       </c>
       <c r="BH23" s="94">
         <v>4.9400000000000004</v>
       </c>
       <c r="BI23" s="94">
         <v>21.61</v>
       </c>
       <c r="BJ23" s="94">
         <v>15.81</v>
       </c>
       <c r="BK23" s="94">
         <v>10.25</v>
       </c>
       <c r="BL23" s="94">
         <v>12.79</v>
       </c>
       <c r="BM23" s="94">
         <v>3.02</v>
       </c>
@@ -14836,51 +14294,51 @@
       <c r="EW23" s="99">
         <v>10986</v>
       </c>
       <c r="EX23" s="99">
         <v>76095</v>
       </c>
       <c r="EY23" s="99">
         <v>54602</v>
       </c>
       <c r="EZ23" s="99">
         <v>44545</v>
       </c>
       <c r="FA23" s="99">
         <v>2059</v>
       </c>
       <c r="FB23" s="99">
         <v>3803</v>
       </c>
       <c r="FC23" s="99">
         <v>1137</v>
       </c>
       <c r="FD23" s="99">
         <v>21437</v>
       </c>
       <c r="FE23" s="99">
-        <v>17292</v>
+        <v>16732</v>
       </c>
       <c r="FF23" s="99">
         <v>6062</v>
       </c>
       <c r="FG23" s="99">
         <v>6001</v>
       </c>
       <c r="FH23" s="99">
         <v>6929</v>
       </c>
       <c r="FI23" s="99">
         <v>6837</v>
       </c>
       <c r="FJ23" s="99">
         <v>4160</v>
       </c>
       <c r="FK23" s="99">
         <v>4160</v>
       </c>
       <c r="FL23" s="99">
         <v>14</v>
       </c>
       <c r="FM23" s="99">
         <v>14</v>
       </c>
@@ -15140,51 +14598,51 @@
       <c r="G24" s="103"/>
       <c r="H24" s="103"/>
       <c r="I24" s="104"/>
       <c r="J24" s="93">
         <v>8</v>
       </c>
       <c r="K24" s="5">
         <v>27</v>
       </c>
       <c r="L24" s="6">
         <v>6573.2</v>
       </c>
       <c r="M24" s="7">
         <v>26.09</v>
       </c>
       <c r="N24" s="7">
         <v>4.58</v>
       </c>
       <c r="O24" s="7">
         <v>21.51</v>
       </c>
       <c r="P24" s="8">
         <v>11476</v>
       </c>
       <c r="Q24" s="9">
-        <v>19919</v>
+        <v>17317</v>
       </c>
       <c r="R24" s="10">
         <v>68.8</v>
       </c>
       <c r="S24" s="9">
         <v>63542</v>
       </c>
       <c r="T24" s="9">
         <v>70096</v>
       </c>
       <c r="U24" s="9">
         <v>-6554</v>
       </c>
       <c r="V24" s="9">
         <v>31121</v>
       </c>
       <c r="W24" s="9">
         <v>758</v>
       </c>
       <c r="X24" s="9">
         <v>23809</v>
       </c>
       <c r="Y24" s="9">
         <v>49083</v>
       </c>
@@ -15242,69 +14700,69 @@
       <c r="AQ24" s="9">
         <v>24526</v>
       </c>
       <c r="AR24" s="9">
         <v>69941</v>
       </c>
       <c r="AS24" s="11">
         <v>1073</v>
       </c>
       <c r="AT24" s="11">
         <v>14115</v>
       </c>
       <c r="AU24" s="6">
         <v>78.900000000000006</v>
       </c>
       <c r="AV24" s="6">
         <v>16.8</v>
       </c>
       <c r="AW24" s="11">
         <v>45226</v>
       </c>
       <c r="AX24" s="6">
         <v>53.8</v>
       </c>
       <c r="AY24" s="11">
-        <v>763</v>
+        <v>664</v>
       </c>
       <c r="AZ24" s="7">
-        <v>4.22</v>
+        <v>4.8499999999999996</v>
       </c>
       <c r="BA24" s="11">
         <v>541</v>
       </c>
       <c r="BB24" s="11">
-        <v>709</v>
+        <v>815</v>
       </c>
       <c r="BC24" s="11">
         <v>21</v>
       </c>
       <c r="BD24" s="11">
         <v>1733</v>
       </c>
       <c r="BE24" s="11">
-        <v>2270</v>
+        <v>2612</v>
       </c>
       <c r="BF24" s="11">
         <v>69</v>
       </c>
       <c r="BG24" s="94">
         <v>26.96</v>
       </c>
       <c r="BH24" s="94">
         <v>4.76</v>
       </c>
       <c r="BI24" s="94">
         <v>22.2</v>
       </c>
       <c r="BJ24" s="94">
         <v>15.12</v>
       </c>
       <c r="BK24" s="94">
         <v>10.76</v>
       </c>
       <c r="BL24" s="94">
         <v>9.5500000000000007</v>
       </c>
       <c r="BM24" s="94">
         <v>5.57</v>
       </c>
@@ -15572,51 +15030,51 @@
       <c r="EW24" s="99">
         <v>11721</v>
       </c>
       <c r="EX24" s="99">
         <v>89677</v>
       </c>
       <c r="EY24" s="99">
         <v>66213</v>
       </c>
       <c r="EZ24" s="99">
         <v>42798</v>
       </c>
       <c r="FA24" s="99">
         <v>3437</v>
       </c>
       <c r="FB24" s="99">
         <v>10629</v>
       </c>
       <c r="FC24" s="99">
         <v>4009</v>
       </c>
       <c r="FD24" s="99">
         <v>23111</v>
       </c>
       <c r="FE24" s="99">
-        <v>23224</v>
+        <v>20622</v>
       </c>
       <c r="FF24" s="99">
         <v>8323</v>
       </c>
       <c r="FG24" s="99">
         <v>8323</v>
       </c>
       <c r="FH24" s="99">
         <v>10406</v>
       </c>
       <c r="FI24" s="99">
         <v>10295</v>
       </c>
       <c r="FJ24" s="99">
         <v>3305</v>
       </c>
       <c r="FK24" s="99">
         <v>3305</v>
       </c>
       <c r="FL24" s="99" t="s">
         <v>290</v>
       </c>
       <c r="FM24" s="99" t="s">
         <v>290</v>
       </c>
@@ -16612,51 +16070,51 @@
       <c r="G26" s="107"/>
       <c r="H26" s="107"/>
       <c r="I26" s="107"/>
       <c r="J26" s="93">
         <v>10</v>
       </c>
       <c r="K26" s="5">
         <v>101</v>
       </c>
       <c r="L26" s="6">
         <v>3582.7</v>
       </c>
       <c r="M26" s="7">
         <v>22.65</v>
       </c>
       <c r="N26" s="7">
         <v>5.12</v>
       </c>
       <c r="O26" s="7">
         <v>17.53</v>
       </c>
       <c r="P26" s="8">
         <v>6922</v>
       </c>
       <c r="Q26" s="9">
-        <v>11341</v>
+        <v>10761</v>
       </c>
       <c r="R26" s="10">
         <v>71.3</v>
       </c>
       <c r="S26" s="9">
         <v>40483</v>
       </c>
       <c r="T26" s="9">
         <v>41454</v>
       </c>
       <c r="U26" s="9">
         <v>-971</v>
       </c>
       <c r="V26" s="9">
         <v>13844</v>
       </c>
       <c r="W26" s="9">
         <v>240</v>
       </c>
       <c r="X26" s="9">
         <v>12633</v>
       </c>
       <c r="Y26" s="9">
         <v>31977</v>
       </c>
@@ -16714,69 +16172,69 @@
       <c r="AQ26" s="9">
         <v>15082</v>
       </c>
       <c r="AR26" s="9">
         <v>41175</v>
       </c>
       <c r="AS26" s="11">
         <v>759</v>
       </c>
       <c r="AT26" s="11">
         <v>9425</v>
       </c>
       <c r="AU26" s="6">
         <v>66.900000000000006</v>
       </c>
       <c r="AV26" s="6">
         <v>18.600000000000001</v>
       </c>
       <c r="AW26" s="11">
         <v>27291</v>
       </c>
       <c r="AX26" s="6">
         <v>53.9</v>
       </c>
       <c r="AY26" s="11">
-        <v>501</v>
+        <v>475</v>
       </c>
       <c r="AZ26" s="7">
-        <v>4.46</v>
+        <v>4.7</v>
       </c>
       <c r="BA26" s="11">
         <v>416</v>
       </c>
       <c r="BB26" s="11">
-        <v>831</v>
+        <v>876</v>
       </c>
       <c r="BC26" s="11">
         <v>26</v>
       </c>
       <c r="BD26" s="11">
         <v>1205</v>
       </c>
       <c r="BE26" s="11">
-        <v>2406</v>
+        <v>2536</v>
       </c>
       <c r="BF26" s="11">
         <v>76</v>
       </c>
       <c r="BG26" s="94">
         <v>23.27</v>
       </c>
       <c r="BH26" s="94">
         <v>5.21</v>
       </c>
       <c r="BI26" s="94">
         <v>18.059999999999999</v>
       </c>
       <c r="BJ26" s="94">
         <v>12.83</v>
       </c>
       <c r="BK26" s="94">
         <v>7.5</v>
       </c>
       <c r="BL26" s="94">
         <v>9.33</v>
       </c>
       <c r="BM26" s="94">
         <v>3.5</v>
       </c>
@@ -17044,51 +16502,51 @@
       <c r="EW26" s="99">
         <v>8490</v>
       </c>
       <c r="EX26" s="99">
         <v>57085</v>
       </c>
       <c r="EY26" s="99">
         <v>41648</v>
       </c>
       <c r="EZ26" s="99">
         <v>31089</v>
       </c>
       <c r="FA26" s="99">
         <v>2068</v>
       </c>
       <c r="FB26" s="99">
         <v>3727</v>
       </c>
       <c r="FC26" s="99">
         <v>1328</v>
       </c>
       <c r="FD26" s="99">
         <v>15363</v>
       </c>
       <c r="FE26" s="99">
-        <v>13537</v>
+        <v>12957</v>
       </c>
       <c r="FF26" s="99">
         <v>5878</v>
       </c>
       <c r="FG26" s="99">
         <v>5821</v>
       </c>
       <c r="FH26" s="99">
         <v>5307</v>
       </c>
       <c r="FI26" s="99">
         <v>5211</v>
       </c>
       <c r="FJ26" s="99">
         <v>2198</v>
       </c>
       <c r="FK26" s="99">
         <v>2196</v>
       </c>
       <c r="FL26" s="99">
         <v>19</v>
       </c>
       <c r="FM26" s="99">
         <v>19</v>
       </c>
@@ -17316,83 +16774,83 @@
       </c>
       <c r="IJ26" s="95">
         <v>44</v>
       </c>
       <c r="IK26" s="95">
         <v>1485</v>
       </c>
       <c r="IL26" s="95">
         <v>3316</v>
       </c>
       <c r="IM26" s="95">
         <v>759</v>
       </c>
       <c r="IN26" s="95">
         <v>2789</v>
       </c>
       <c r="IO26" s="99">
         <v>9425</v>
       </c>
       <c r="IP26" s="100">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:250" s="105" customFormat="1" ht="30" customHeight="1">
       <c r="A27" s="106"/>
-      <c r="B27" s="154" t="s">
+      <c r="B27" s="223" t="s">
         <v>242</v>
       </c>
-      <c r="C27" s="154"/>
-[...5 lines deleted...]
-      <c r="I27" s="154"/>
+      <c r="C27" s="223"/>
+      <c r="D27" s="223"/>
+      <c r="E27" s="223"/>
+      <c r="F27" s="223"/>
+      <c r="G27" s="223"/>
+      <c r="H27" s="223"/>
+      <c r="I27" s="223"/>
       <c r="J27" s="93">
         <v>11</v>
       </c>
       <c r="K27" s="5">
         <v>19</v>
       </c>
       <c r="L27" s="6">
         <v>5747</v>
       </c>
       <c r="M27" s="7">
         <v>20.46</v>
       </c>
       <c r="N27" s="7">
         <v>3.59</v>
       </c>
       <c r="O27" s="7">
         <v>16.87</v>
       </c>
       <c r="P27" s="8">
         <v>12127</v>
       </c>
       <c r="Q27" s="9">
-        <v>19658</v>
+        <v>17448</v>
       </c>
       <c r="R27" s="10">
         <v>69</v>
       </c>
       <c r="S27" s="9">
         <v>70142</v>
       </c>
       <c r="T27" s="9">
         <v>72371</v>
       </c>
       <c r="U27" s="9">
         <v>-2229</v>
       </c>
       <c r="V27" s="9">
         <v>17906</v>
       </c>
       <c r="W27" s="9">
         <v>394</v>
       </c>
       <c r="X27" s="9">
         <v>15283</v>
       </c>
       <c r="Y27" s="9">
         <v>56665</v>
       </c>
@@ -17450,69 +16908,69 @@
       <c r="AQ27" s="9">
         <v>26729</v>
       </c>
       <c r="AR27" s="9">
         <v>71615</v>
       </c>
       <c r="AS27" s="11">
         <v>1190</v>
       </c>
       <c r="AT27" s="11">
         <v>13072</v>
       </c>
       <c r="AU27" s="6">
         <v>53.6</v>
       </c>
       <c r="AV27" s="6">
         <v>15.4</v>
       </c>
       <c r="AW27" s="11">
         <v>45237</v>
       </c>
       <c r="AX27" s="6">
         <v>53.4</v>
       </c>
       <c r="AY27" s="11">
-        <v>961</v>
+        <v>853</v>
       </c>
       <c r="AZ27" s="7">
-        <v>4.3099999999999996</v>
+        <v>4.8499999999999996</v>
       </c>
       <c r="BA27" s="11">
         <v>639</v>
       </c>
       <c r="BB27" s="11">
-        <v>665</v>
+        <v>749</v>
       </c>
       <c r="BC27" s="11">
         <v>23</v>
       </c>
       <c r="BD27" s="11">
         <v>2211</v>
       </c>
       <c r="BE27" s="11">
-        <v>2301</v>
+        <v>2593</v>
       </c>
       <c r="BF27" s="11">
         <v>79</v>
       </c>
       <c r="BG27" s="94">
         <v>20.96</v>
       </c>
       <c r="BH27" s="94">
         <v>3.66</v>
       </c>
       <c r="BI27" s="94">
         <v>17.3</v>
       </c>
       <c r="BJ27" s="94">
         <v>11.53</v>
       </c>
       <c r="BK27" s="94">
         <v>7.84</v>
       </c>
       <c r="BL27" s="94">
         <v>8.83</v>
       </c>
       <c r="BM27" s="94">
         <v>2.7</v>
       </c>
@@ -17780,51 +17238,51 @@
       <c r="EW27" s="99">
         <v>12109</v>
       </c>
       <c r="EX27" s="99">
         <v>84166</v>
       </c>
       <c r="EY27" s="99">
         <v>55465</v>
       </c>
       <c r="EZ27" s="99">
         <v>44803</v>
       </c>
       <c r="FA27" s="99">
         <v>3830</v>
       </c>
       <c r="FB27" s="99">
         <v>2197</v>
       </c>
       <c r="FC27" s="99">
         <v>807</v>
       </c>
       <c r="FD27" s="99">
         <v>28395</v>
       </c>
       <c r="FE27" s="99">
-        <v>24859</v>
+        <v>22649</v>
       </c>
       <c r="FF27" s="99">
         <v>10247</v>
       </c>
       <c r="FG27" s="99">
         <v>10233</v>
       </c>
       <c r="FH27" s="99">
         <v>8385</v>
       </c>
       <c r="FI27" s="99">
         <v>8320</v>
       </c>
       <c r="FJ27" s="99">
         <v>5201</v>
       </c>
       <c r="FK27" s="99">
         <v>5201</v>
       </c>
       <c r="FL27" s="99" t="s">
         <v>290</v>
       </c>
       <c r="FM27" s="99" t="s">
         <v>290</v>
       </c>
@@ -18084,51 +17542,51 @@
       <c r="G28" s="103"/>
       <c r="H28" s="103"/>
       <c r="I28" s="104"/>
       <c r="J28" s="93">
         <v>12</v>
       </c>
       <c r="K28" s="5">
         <v>31</v>
       </c>
       <c r="L28" s="6">
         <v>3461.9</v>
       </c>
       <c r="M28" s="7">
         <v>25.37</v>
       </c>
       <c r="N28" s="7">
         <v>5.23</v>
       </c>
       <c r="O28" s="7">
         <v>20.14</v>
       </c>
       <c r="P28" s="8">
         <v>5612</v>
       </c>
       <c r="Q28" s="9">
-        <v>10427</v>
+        <v>10423</v>
       </c>
       <c r="R28" s="10">
         <v>70.2</v>
       </c>
       <c r="S28" s="9">
         <v>44193</v>
       </c>
       <c r="T28" s="9">
         <v>42109</v>
       </c>
       <c r="U28" s="9">
         <v>2084</v>
       </c>
       <c r="V28" s="9">
         <v>15226</v>
       </c>
       <c r="W28" s="9">
         <v>432</v>
       </c>
       <c r="X28" s="9">
         <v>16878</v>
       </c>
       <c r="Y28" s="9">
         <v>30282</v>
       </c>
@@ -18195,60 +17653,60 @@
       <c r="AT28" s="11">
         <v>10315</v>
       </c>
       <c r="AU28" s="6">
         <v>88.7</v>
       </c>
       <c r="AV28" s="6">
         <v>19.7</v>
       </c>
       <c r="AW28" s="11">
         <v>28906</v>
       </c>
       <c r="AX28" s="6">
         <v>55.1</v>
       </c>
       <c r="AY28" s="11">
         <v>411</v>
       </c>
       <c r="AZ28" s="7">
         <v>5.03</v>
       </c>
       <c r="BA28" s="11">
         <v>407</v>
       </c>
       <c r="BB28" s="11">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="BC28" s="11">
         <v>30</v>
       </c>
       <c r="BD28" s="11">
         <v>1139</v>
       </c>
       <c r="BE28" s="11">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="BF28" s="11">
         <v>83</v>
       </c>
       <c r="BG28" s="94">
         <v>25.71</v>
       </c>
       <c r="BH28" s="94">
         <v>5.23</v>
       </c>
       <c r="BI28" s="94">
         <v>20.48</v>
       </c>
       <c r="BJ28" s="94">
         <v>13.15</v>
       </c>
       <c r="BK28" s="94">
         <v>2.95</v>
       </c>
       <c r="BL28" s="94">
         <v>9.4600000000000009</v>
       </c>
       <c r="BM28" s="94">
         <v>3.69</v>
       </c>
@@ -18516,51 +17974,51 @@
       <c r="EW28" s="99">
         <v>8075</v>
       </c>
       <c r="EX28" s="99">
         <v>54316</v>
       </c>
       <c r="EY28" s="99">
         <v>39052</v>
       </c>
       <c r="EZ28" s="99">
         <v>29686</v>
       </c>
       <c r="FA28" s="99">
         <v>878</v>
       </c>
       <c r="FB28" s="99">
         <v>4109</v>
       </c>
       <c r="FC28" s="99">
         <v>707</v>
       </c>
       <c r="FD28" s="99">
         <v>15227</v>
       </c>
       <c r="FE28" s="99">
-        <v>13751</v>
+        <v>13747</v>
       </c>
       <c r="FF28" s="99">
         <v>4196</v>
       </c>
       <c r="FG28" s="99">
         <v>4163</v>
       </c>
       <c r="FH28" s="99">
         <v>6287</v>
       </c>
       <c r="FI28" s="99">
         <v>6201</v>
       </c>
       <c r="FJ28" s="99">
         <v>3324</v>
       </c>
       <c r="FK28" s="99">
         <v>3324</v>
       </c>
       <c r="FL28" s="99">
         <v>61</v>
       </c>
       <c r="FM28" s="99">
         <v>61</v>
       </c>
@@ -19556,51 +19014,51 @@
       <c r="G30" s="107"/>
       <c r="H30" s="107"/>
       <c r="I30" s="110"/>
       <c r="J30" s="93">
         <v>14</v>
       </c>
       <c r="K30" s="5">
         <v>6</v>
       </c>
       <c r="L30" s="6">
         <v>3350.8</v>
       </c>
       <c r="M30" s="7">
         <v>18.27</v>
       </c>
       <c r="N30" s="7">
         <v>5.54</v>
       </c>
       <c r="O30" s="7">
         <v>12.73</v>
       </c>
       <c r="P30" s="8">
         <v>3321</v>
       </c>
       <c r="Q30" s="9">
-        <v>12581</v>
+        <v>9683</v>
       </c>
       <c r="R30" s="10">
         <v>76</v>
       </c>
       <c r="S30" s="9">
         <v>24361</v>
       </c>
       <c r="T30" s="9">
         <v>31736</v>
       </c>
       <c r="U30" s="9">
         <v>-7375</v>
       </c>
       <c r="V30" s="9">
         <v>13324</v>
       </c>
       <c r="W30" s="9">
         <v>26</v>
       </c>
       <c r="X30" s="9">
         <v>5923</v>
       </c>
       <c r="Y30" s="9">
         <v>16855</v>
       </c>
@@ -19658,69 +19116,69 @@
       <c r="AQ30" s="9">
         <v>12342</v>
       </c>
       <c r="AR30" s="9">
         <v>30167</v>
       </c>
       <c r="AS30" s="11">
         <v>456</v>
       </c>
       <c r="AT30" s="11">
         <v>261</v>
       </c>
       <c r="AU30" s="6">
         <v>5.2</v>
       </c>
       <c r="AV30" s="6">
         <v>0.9</v>
       </c>
       <c r="AW30" s="11">
         <v>12149</v>
       </c>
       <c r="AX30" s="6">
         <v>39.9</v>
       </c>
       <c r="AY30" s="11">
-        <v>689</v>
+        <v>530</v>
       </c>
       <c r="AZ30" s="7">
-        <v>2.42</v>
+        <v>3.14</v>
       </c>
       <c r="BA30" s="11">
         <v>14</v>
       </c>
       <c r="BB30" s="11">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="BC30" s="11">
         <v>1</v>
       </c>
       <c r="BD30" s="11">
         <v>665</v>
       </c>
       <c r="BE30" s="11">
-        <v>966</v>
+        <v>1255</v>
       </c>
       <c r="BF30" s="11">
         <v>36</v>
       </c>
       <c r="BG30" s="94">
         <v>19.23</v>
       </c>
       <c r="BH30" s="94">
         <v>5.66</v>
       </c>
       <c r="BI30" s="94">
         <v>13.57</v>
       </c>
       <c r="BJ30" s="94">
         <v>2.2999999999999998</v>
       </c>
       <c r="BK30" s="94">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL30" s="94">
         <v>1.1599999999999999</v>
       </c>
       <c r="BM30" s="94">
         <v>1.1399999999999999</v>
       </c>
@@ -19988,51 +19446,51 @@
       <c r="EW30" s="99">
         <v>2006</v>
       </c>
       <c r="EX30" s="99">
         <v>49164</v>
       </c>
       <c r="EY30" s="99">
         <v>34967</v>
       </c>
       <c r="EZ30" s="99">
         <v>30989</v>
       </c>
       <c r="FA30" s="99">
         <v>577</v>
       </c>
       <c r="FB30" s="99">
         <v>3017</v>
       </c>
       <c r="FC30" s="99">
         <v>818</v>
       </c>
       <c r="FD30" s="99">
         <v>14197</v>
       </c>
       <c r="FE30" s="99">
-        <v>13193</v>
+        <v>10295</v>
       </c>
       <c r="FF30" s="99">
         <v>9008</v>
       </c>
       <c r="FG30" s="99">
         <v>8546</v>
       </c>
       <c r="FH30" s="99">
         <v>3148</v>
       </c>
       <c r="FI30" s="99">
         <v>2586</v>
       </c>
       <c r="FJ30" s="99">
         <v>612</v>
       </c>
       <c r="FK30" s="99">
         <v>612</v>
       </c>
       <c r="FL30" s="99" t="s">
         <v>290</v>
       </c>
       <c r="FM30" s="99" t="s">
         <v>290</v>
       </c>
@@ -22467,84 +21925,84 @@
         <v>319</v>
       </c>
       <c r="IJ33" s="95">
         <v>18</v>
       </c>
       <c r="IK33" s="95">
         <v>1752</v>
       </c>
       <c r="IL33" s="95">
         <v>1901</v>
       </c>
       <c r="IM33" s="95">
         <v>348</v>
       </c>
       <c r="IN33" s="95">
         <v>2776</v>
       </c>
       <c r="IO33" s="99">
         <v>4430</v>
       </c>
       <c r="IP33" s="100">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:250" s="105" customFormat="1" ht="30" customHeight="1">
-      <c r="A34" s="153" t="s">
+      <c r="A34" s="222" t="s">
         <v>316</v>
       </c>
-      <c r="B34" s="153"/>
-[...6 lines deleted...]
-      <c r="I34" s="153"/>
+      <c r="B34" s="222"/>
+      <c r="C34" s="222"/>
+      <c r="D34" s="222"/>
+      <c r="E34" s="222"/>
+      <c r="F34" s="222"/>
+      <c r="G34" s="222"/>
+      <c r="H34" s="222"/>
+      <c r="I34" s="222"/>
       <c r="J34" s="93">
         <v>18</v>
       </c>
       <c r="K34" s="5">
         <v>99</v>
       </c>
       <c r="L34" s="6">
         <v>3498.6</v>
       </c>
       <c r="M34" s="7">
         <v>22.8</v>
       </c>
       <c r="N34" s="7">
         <v>5.17</v>
       </c>
       <c r="O34" s="7">
         <v>17.63</v>
       </c>
       <c r="P34" s="8">
         <v>6762</v>
       </c>
       <c r="Q34" s="9">
-        <v>10778</v>
+        <v>10184</v>
       </c>
       <c r="R34" s="6">
         <v>71.099999999999994</v>
       </c>
       <c r="S34" s="11">
         <v>40797</v>
       </c>
       <c r="T34" s="11">
         <v>40577</v>
       </c>
       <c r="U34" s="11">
         <v>220</v>
       </c>
       <c r="V34" s="11">
         <v>13170</v>
       </c>
       <c r="W34" s="11">
         <v>241</v>
       </c>
       <c r="X34" s="11">
         <v>13149</v>
       </c>
       <c r="Y34" s="11">
         <v>31600</v>
       </c>
@@ -22602,69 +22060,69 @@
       <c r="AQ34" s="11">
         <v>14045</v>
       </c>
       <c r="AR34" s="11">
         <v>40364</v>
       </c>
       <c r="AS34" s="11">
         <v>765</v>
       </c>
       <c r="AT34" s="11">
         <v>9774</v>
       </c>
       <c r="AU34" s="6">
         <v>68.599999999999994</v>
       </c>
       <c r="AV34" s="6">
         <v>19.5</v>
       </c>
       <c r="AW34" s="11">
         <v>27109</v>
       </c>
       <c r="AX34" s="6">
         <v>54.1</v>
       </c>
       <c r="AY34" s="11">
-        <v>473</v>
+        <v>447</v>
       </c>
       <c r="AZ34" s="7">
-        <v>4.6500000000000004</v>
+        <v>4.92</v>
       </c>
       <c r="BA34" s="11">
         <v>429</v>
       </c>
       <c r="BB34" s="11">
-        <v>907</v>
+        <v>960</v>
       </c>
       <c r="BC34" s="11">
         <v>28</v>
       </c>
       <c r="BD34" s="11">
         <v>1189</v>
       </c>
       <c r="BE34" s="11">
-        <v>2515</v>
+        <v>2662</v>
       </c>
       <c r="BF34" s="11">
         <v>77</v>
       </c>
       <c r="BG34" s="94">
         <v>23.43</v>
       </c>
       <c r="BH34" s="94">
         <v>5.26</v>
       </c>
       <c r="BI34" s="94">
         <v>18.170000000000002</v>
       </c>
       <c r="BJ34" s="94">
         <v>12.9</v>
       </c>
       <c r="BK34" s="94">
         <v>7.56</v>
       </c>
       <c r="BL34" s="94">
         <v>9.44</v>
       </c>
       <c r="BM34" s="94">
         <v>3.46</v>
       </c>
@@ -22932,51 +22390,51 @@
       <c r="EW34" s="99">
         <v>8845</v>
       </c>
       <c r="EX34" s="99">
         <v>57011</v>
       </c>
       <c r="EY34" s="99">
         <v>41738</v>
       </c>
       <c r="EZ34" s="99">
         <v>31564</v>
       </c>
       <c r="FA34" s="99">
         <v>1957</v>
       </c>
       <c r="FB34" s="99">
         <v>3490</v>
       </c>
       <c r="FC34" s="99">
         <v>1031</v>
       </c>
       <c r="FD34" s="99">
         <v>15197</v>
       </c>
       <c r="FE34" s="99">
-        <v>13319</v>
+        <v>12725</v>
       </c>
       <c r="FF34" s="99">
         <v>5583</v>
       </c>
       <c r="FG34" s="99">
         <v>5524</v>
       </c>
       <c r="FH34" s="99">
         <v>5037</v>
       </c>
       <c r="FI34" s="99">
         <v>4938</v>
       </c>
       <c r="FJ34" s="99">
         <v>2543</v>
       </c>
       <c r="FK34" s="99">
         <v>2541</v>
       </c>
       <c r="FL34" s="99">
         <v>19</v>
       </c>
       <c r="FM34" s="99">
         <v>19</v>
       </c>
@@ -23236,51 +22694,51 @@
       <c r="G35" s="108"/>
       <c r="H35" s="108"/>
       <c r="I35" s="109"/>
       <c r="J35" s="93">
         <v>19</v>
       </c>
       <c r="K35" s="5">
         <v>57</v>
       </c>
       <c r="L35" s="6">
         <v>5222.6000000000004</v>
       </c>
       <c r="M35" s="7">
         <v>30.15</v>
       </c>
       <c r="N35" s="7">
         <v>5.14</v>
       </c>
       <c r="O35" s="7">
         <v>25.01</v>
       </c>
       <c r="P35" s="8">
         <v>10149</v>
       </c>
       <c r="Q35" s="9">
-        <v>16529</v>
+        <v>15545</v>
       </c>
       <c r="R35" s="6">
         <v>69.2</v>
       </c>
       <c r="S35" s="11">
         <v>62600</v>
       </c>
       <c r="T35" s="11">
         <v>60459</v>
       </c>
       <c r="U35" s="11">
         <v>2141</v>
       </c>
       <c r="V35" s="11">
         <v>18512</v>
       </c>
       <c r="W35" s="11">
         <v>411</v>
       </c>
       <c r="X35" s="11">
         <v>20242</v>
       </c>
       <c r="Y35" s="11">
         <v>46423</v>
       </c>
@@ -23338,69 +22796,69 @@
       <c r="AQ35" s="11">
         <v>18629</v>
       </c>
       <c r="AR35" s="11">
         <v>60384</v>
       </c>
       <c r="AS35" s="11">
         <v>1029</v>
       </c>
       <c r="AT35" s="11">
         <v>15464</v>
       </c>
       <c r="AU35" s="6">
         <v>74.599999999999994</v>
       </c>
       <c r="AV35" s="6">
         <v>20.399999999999999</v>
       </c>
       <c r="AW35" s="11">
         <v>41117</v>
       </c>
       <c r="AX35" s="6">
         <v>54.2</v>
       </c>
       <c r="AY35" s="11">
-        <v>548</v>
+        <v>516</v>
       </c>
       <c r="AZ35" s="7">
-        <v>4.59</v>
+        <v>4.88</v>
       </c>
       <c r="BA35" s="11">
         <v>513</v>
       </c>
       <c r="BB35" s="11">
-        <v>936</v>
+        <v>995</v>
       </c>
       <c r="BC35" s="11">
         <v>30</v>
       </c>
       <c r="BD35" s="11">
         <v>1364</v>
       </c>
       <c r="BE35" s="11">
-        <v>2488</v>
+        <v>2645</v>
       </c>
       <c r="BF35" s="11">
         <v>79</v>
       </c>
       <c r="BG35" s="94">
         <v>30.85</v>
       </c>
       <c r="BH35" s="94">
         <v>5.23</v>
       </c>
       <c r="BI35" s="94">
         <v>25.62</v>
       </c>
       <c r="BJ35" s="94">
         <v>19.27</v>
       </c>
       <c r="BK35" s="94">
         <v>12.47</v>
       </c>
       <c r="BL35" s="94">
         <v>13.98</v>
       </c>
       <c r="BM35" s="94">
         <v>5.29</v>
       </c>
@@ -23668,51 +23126,51 @@
       <c r="EW35" s="99">
         <v>13839</v>
       </c>
       <c r="EX35" s="99">
         <v>83708</v>
       </c>
       <c r="EY35" s="99">
         <v>61759</v>
       </c>
       <c r="EZ35" s="99">
         <v>46119</v>
       </c>
       <c r="FA35" s="99">
         <v>2537</v>
       </c>
       <c r="FB35" s="99">
         <v>5609</v>
       </c>
       <c r="FC35" s="99">
         <v>1795</v>
       </c>
       <c r="FD35" s="99">
         <v>21777</v>
       </c>
       <c r="FE35" s="99">
-        <v>20134</v>
+        <v>19150</v>
       </c>
       <c r="FF35" s="99">
         <v>7535</v>
       </c>
       <c r="FG35" s="99">
         <v>7489</v>
       </c>
       <c r="FH35" s="99">
         <v>8672</v>
       </c>
       <c r="FI35" s="99">
         <v>8537</v>
       </c>
       <c r="FJ35" s="99">
         <v>3607</v>
       </c>
       <c r="FK35" s="99">
         <v>3605</v>
       </c>
       <c r="FL35" s="99">
         <v>11</v>
       </c>
       <c r="FM35" s="99">
         <v>11</v>
       </c>
@@ -23972,51 +23430,51 @@
       <c r="G36" s="107"/>
       <c r="H36" s="107"/>
       <c r="I36" s="107"/>
       <c r="J36" s="93">
         <v>20</v>
       </c>
       <c r="K36" s="5">
         <v>98</v>
       </c>
       <c r="L36" s="6">
         <v>3497.4</v>
       </c>
       <c r="M36" s="7">
         <v>22.84</v>
       </c>
       <c r="N36" s="7">
         <v>5.18</v>
       </c>
       <c r="O36" s="7">
         <v>17.66</v>
       </c>
       <c r="P36" s="8">
         <v>6774</v>
       </c>
       <c r="Q36" s="9">
-        <v>10761</v>
+        <v>10165</v>
       </c>
       <c r="R36" s="6">
         <v>71.2</v>
       </c>
       <c r="S36" s="11">
         <v>40752</v>
       </c>
       <c r="T36" s="11">
         <v>40520</v>
       </c>
       <c r="U36" s="11">
         <v>232</v>
       </c>
       <c r="V36" s="11">
         <v>13144</v>
       </c>
       <c r="W36" s="11">
         <v>241</v>
       </c>
       <c r="X36" s="11">
         <v>13135</v>
       </c>
       <c r="Y36" s="11">
         <v>31586</v>
       </c>
@@ -24074,69 +23532,69 @@
       <c r="AQ36" s="11">
         <v>14030</v>
       </c>
       <c r="AR36" s="11">
         <v>40306</v>
       </c>
       <c r="AS36" s="11">
         <v>764</v>
       </c>
       <c r="AT36" s="11">
         <v>9758</v>
       </c>
       <c r="AU36" s="6">
         <v>68.5</v>
       </c>
       <c r="AV36" s="6">
         <v>19.5</v>
       </c>
       <c r="AW36" s="11">
         <v>27082</v>
       </c>
       <c r="AX36" s="6">
         <v>54.1</v>
       </c>
       <c r="AY36" s="11">
-        <v>471</v>
+        <v>445</v>
       </c>
       <c r="AZ36" s="7">
-        <v>4.6500000000000004</v>
+        <v>4.93</v>
       </c>
       <c r="BA36" s="11">
         <v>427</v>
       </c>
       <c r="BB36" s="11">
-        <v>907</v>
+        <v>960</v>
       </c>
       <c r="BC36" s="11">
         <v>28</v>
       </c>
       <c r="BD36" s="11">
         <v>1186</v>
       </c>
       <c r="BE36" s="11">
-        <v>2517</v>
+        <v>2664</v>
       </c>
       <c r="BF36" s="11">
         <v>77</v>
       </c>
       <c r="BG36" s="94">
         <v>23.45</v>
       </c>
       <c r="BH36" s="94">
         <v>5.26</v>
       </c>
       <c r="BI36" s="94">
         <v>18.190000000000001</v>
       </c>
       <c r="BJ36" s="94">
         <v>12.92</v>
       </c>
       <c r="BK36" s="94">
         <v>7.59</v>
       </c>
       <c r="BL36" s="94">
         <v>9.4600000000000009</v>
       </c>
       <c r="BM36" s="94">
         <v>3.46</v>
       </c>
@@ -24404,51 +23862,51 @@
       <c r="EW36" s="99">
         <v>8820</v>
       </c>
       <c r="EX36" s="99">
         <v>56686</v>
       </c>
       <c r="EY36" s="99">
         <v>41764</v>
       </c>
       <c r="EZ36" s="99">
         <v>31586</v>
       </c>
       <c r="FA36" s="99">
         <v>1962</v>
       </c>
       <c r="FB36" s="99">
         <v>3496</v>
       </c>
       <c r="FC36" s="99">
         <v>1034</v>
       </c>
       <c r="FD36" s="99">
         <v>14846</v>
       </c>
       <c r="FE36" s="99">
-        <v>12973</v>
+        <v>12377</v>
       </c>
       <c r="FF36" s="99">
         <v>5557</v>
       </c>
       <c r="FG36" s="99">
         <v>5498</v>
       </c>
       <c r="FH36" s="99">
         <v>5045</v>
       </c>
       <c r="FI36" s="99">
         <v>4946</v>
       </c>
       <c r="FJ36" s="99">
         <v>2213</v>
       </c>
       <c r="FK36" s="99">
         <v>2212</v>
       </c>
       <c r="FL36" s="99">
         <v>19</v>
       </c>
       <c r="FM36" s="99">
         <v>19</v>
       </c>
@@ -24676,83 +24134,83 @@
       </c>
       <c r="IJ36" s="95">
         <v>39</v>
       </c>
       <c r="IK36" s="95">
         <v>1513</v>
       </c>
       <c r="IL36" s="95">
         <v>3333</v>
       </c>
       <c r="IM36" s="95">
         <v>764</v>
       </c>
       <c r="IN36" s="95">
         <v>2644</v>
       </c>
       <c r="IO36" s="99">
         <v>9758</v>
       </c>
       <c r="IP36" s="100">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:250" s="105" customFormat="1" ht="30" customHeight="1">
       <c r="A37" s="106"/>
-      <c r="B37" s="154" t="s">
+      <c r="B37" s="223" t="s">
         <v>242</v>
       </c>
-      <c r="C37" s="154"/>
-[...5 lines deleted...]
-      <c r="I37" s="154"/>
+      <c r="C37" s="223"/>
+      <c r="D37" s="223"/>
+      <c r="E37" s="223"/>
+      <c r="F37" s="223"/>
+      <c r="G37" s="223"/>
+      <c r="H37" s="223"/>
+      <c r="I37" s="223"/>
       <c r="J37" s="93">
         <v>21</v>
       </c>
       <c r="K37" s="5">
         <v>18</v>
       </c>
       <c r="L37" s="6">
         <v>5557.4</v>
       </c>
       <c r="M37" s="7">
         <v>20.260000000000002</v>
       </c>
       <c r="N37" s="7">
         <v>3.53</v>
       </c>
       <c r="O37" s="7">
         <v>16.73</v>
       </c>
       <c r="P37" s="8">
         <v>12004</v>
       </c>
       <c r="Q37" s="9">
-        <v>19327</v>
+        <v>17077</v>
       </c>
       <c r="R37" s="6">
         <v>68.8</v>
       </c>
       <c r="S37" s="11">
         <v>68993</v>
       </c>
       <c r="T37" s="11">
         <v>71080</v>
       </c>
       <c r="U37" s="11">
         <v>-2087</v>
       </c>
       <c r="V37" s="11">
         <v>18053</v>
       </c>
       <c r="W37" s="11">
         <v>385</v>
       </c>
       <c r="X37" s="11">
         <v>15581</v>
       </c>
       <c r="Y37" s="11">
         <v>54573</v>
       </c>
@@ -24810,69 +24268,69 @@
       <c r="AQ37" s="11">
         <v>24980</v>
       </c>
       <c r="AR37" s="11">
         <v>70525</v>
       </c>
       <c r="AS37" s="11">
         <v>1173</v>
       </c>
       <c r="AT37" s="11">
         <v>12918</v>
       </c>
       <c r="AU37" s="6">
         <v>56.6</v>
       </c>
       <c r="AV37" s="6">
         <v>15.5</v>
       </c>
       <c r="AW37" s="11">
         <v>44598</v>
       </c>
       <c r="AX37" s="6">
         <v>53.4</v>
       </c>
       <c r="AY37" s="11">
-        <v>954</v>
+        <v>843</v>
       </c>
       <c r="AZ37" s="7">
-        <v>4.32</v>
+        <v>4.8899999999999997</v>
       </c>
       <c r="BA37" s="11">
         <v>638</v>
       </c>
       <c r="BB37" s="11">
-        <v>668</v>
+        <v>756</v>
       </c>
       <c r="BC37" s="11">
         <v>23</v>
       </c>
       <c r="BD37" s="11">
         <v>2201</v>
       </c>
       <c r="BE37" s="11">
-        <v>2308</v>
+        <v>2612</v>
       </c>
       <c r="BF37" s="11">
         <v>80</v>
       </c>
       <c r="BG37" s="94">
         <v>20.7</v>
       </c>
       <c r="BH37" s="94">
         <v>3.6</v>
       </c>
       <c r="BI37" s="94">
         <v>17.100000000000001</v>
       </c>
       <c r="BJ37" s="94">
         <v>11.46</v>
       </c>
       <c r="BK37" s="94">
         <v>7.9</v>
       </c>
       <c r="BL37" s="94">
         <v>8.98</v>
       </c>
       <c r="BM37" s="94">
         <v>2.48</v>
       </c>
@@ -25140,51 +24598,51 @@
       <c r="EW37" s="99">
         <v>12324</v>
       </c>
       <c r="EX37" s="99">
         <v>82930</v>
       </c>
       <c r="EY37" s="99">
         <v>54408</v>
       </c>
       <c r="EZ37" s="99">
         <v>44563</v>
       </c>
       <c r="FA37" s="99">
         <v>3395</v>
       </c>
       <c r="FB37" s="99">
         <v>1731</v>
       </c>
       <c r="FC37" s="99">
         <v>321</v>
       </c>
       <c r="FD37" s="99">
         <v>28211</v>
       </c>
       <c r="FE37" s="99">
-        <v>24617</v>
+        <v>22367</v>
       </c>
       <c r="FF37" s="99">
         <v>9833</v>
       </c>
       <c r="FG37" s="99">
         <v>9819</v>
       </c>
       <c r="FH37" s="99">
         <v>8449</v>
       </c>
       <c r="FI37" s="99">
         <v>8383</v>
       </c>
       <c r="FJ37" s="99">
         <v>5290</v>
       </c>
       <c r="FK37" s="99">
         <v>5290</v>
       </c>
       <c r="FL37" s="99" t="s">
         <v>290</v>
       </c>
       <c r="FM37" s="99" t="s">
         <v>290</v>
       </c>
@@ -25444,51 +24902,51 @@
       <c r="G38" s="103"/>
       <c r="H38" s="103"/>
       <c r="I38" s="104"/>
       <c r="J38" s="93">
         <v>22</v>
       </c>
       <c r="K38" s="5">
         <v>31</v>
       </c>
       <c r="L38" s="113">
         <v>3461.9</v>
       </c>
       <c r="M38" s="94">
         <v>25.37</v>
       </c>
       <c r="N38" s="94">
         <v>5.23</v>
       </c>
       <c r="O38" s="94">
         <v>20.14</v>
       </c>
       <c r="P38" s="95">
         <v>5612</v>
       </c>
       <c r="Q38" s="9">
-        <v>10427</v>
+        <v>10423</v>
       </c>
       <c r="R38" s="113">
         <v>70.2</v>
       </c>
       <c r="S38" s="99">
         <v>44193</v>
       </c>
       <c r="T38" s="99">
         <v>42109</v>
       </c>
       <c r="U38" s="99">
         <v>2084</v>
       </c>
       <c r="V38" s="99">
         <v>15226</v>
       </c>
       <c r="W38" s="99">
         <v>432</v>
       </c>
       <c r="X38" s="99">
         <v>16878</v>
       </c>
       <c r="Y38" s="99">
         <v>30282</v>
       </c>
@@ -25555,60 +25013,60 @@
       <c r="AT38" s="99">
         <v>10315</v>
       </c>
       <c r="AU38" s="6">
         <v>88.7</v>
       </c>
       <c r="AV38" s="6">
         <v>19.7</v>
       </c>
       <c r="AW38" s="99">
         <v>28906</v>
       </c>
       <c r="AX38" s="6">
         <v>55.1</v>
       </c>
       <c r="AY38" s="99">
         <v>411</v>
       </c>
       <c r="AZ38" s="94">
         <v>5.03</v>
       </c>
       <c r="BA38" s="11">
         <v>407</v>
       </c>
       <c r="BB38" s="11">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="BC38" s="11">
         <v>30</v>
       </c>
       <c r="BD38" s="11">
         <v>1139</v>
       </c>
       <c r="BE38" s="11">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="BF38" s="11">
         <v>83</v>
       </c>
       <c r="BG38" s="94">
         <v>25.71</v>
       </c>
       <c r="BH38" s="94">
         <v>5.23</v>
       </c>
       <c r="BI38" s="94">
         <v>20.48</v>
       </c>
       <c r="BJ38" s="94">
         <v>13.15</v>
       </c>
       <c r="BK38" s="94">
         <v>2.95</v>
       </c>
       <c r="BL38" s="94">
         <v>9.4600000000000009</v>
       </c>
       <c r="BM38" s="94">
         <v>3.69</v>
       </c>
@@ -25876,51 +25334,51 @@
       <c r="EW38" s="99">
         <v>8075</v>
       </c>
       <c r="EX38" s="99">
         <v>54316</v>
       </c>
       <c r="EY38" s="99">
         <v>39052</v>
       </c>
       <c r="EZ38" s="99">
         <v>29686</v>
       </c>
       <c r="FA38" s="99">
         <v>878</v>
       </c>
       <c r="FB38" s="99">
         <v>4109</v>
       </c>
       <c r="FC38" s="99">
         <v>707</v>
       </c>
       <c r="FD38" s="99">
         <v>15227</v>
       </c>
       <c r="FE38" s="99">
-        <v>13751</v>
+        <v>13747</v>
       </c>
       <c r="FF38" s="99">
         <v>4196</v>
       </c>
       <c r="FG38" s="99">
         <v>4163</v>
       </c>
       <c r="FH38" s="99">
         <v>6287</v>
       </c>
       <c r="FI38" s="99">
         <v>6201</v>
       </c>
       <c r="FJ38" s="99">
         <v>3324</v>
       </c>
       <c r="FK38" s="99">
         <v>3324</v>
       </c>
       <c r="FL38" s="99">
         <v>61</v>
       </c>
       <c r="FM38" s="99">
         <v>61</v>
       </c>
@@ -26147,84 +25605,84 @@
         <v>601</v>
       </c>
       <c r="IJ38" s="95">
         <v>66</v>
       </c>
       <c r="IK38" s="95">
         <v>1719</v>
       </c>
       <c r="IL38" s="95">
         <v>3600</v>
       </c>
       <c r="IM38" s="95">
         <v>879</v>
       </c>
       <c r="IN38" s="95">
         <v>2128</v>
       </c>
       <c r="IO38" s="99">
         <v>10315</v>
       </c>
       <c r="IP38" s="100">
         <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:250" s="105" customFormat="1" ht="30" customHeight="1">
-      <c r="A39" s="153" t="s">
+      <c r="A39" s="222" t="s">
         <v>317</v>
       </c>
-      <c r="B39" s="153"/>
-[...6 lines deleted...]
-      <c r="I39" s="153"/>
+      <c r="B39" s="222"/>
+      <c r="C39" s="222"/>
+      <c r="D39" s="222"/>
+      <c r="E39" s="222"/>
+      <c r="F39" s="222"/>
+      <c r="G39" s="222"/>
+      <c r="H39" s="222"/>
+      <c r="I39" s="222"/>
       <c r="J39" s="93">
         <v>23</v>
       </c>
       <c r="K39" s="5">
         <v>75</v>
       </c>
       <c r="L39" s="113">
         <v>3338.8</v>
       </c>
       <c r="M39" s="94">
         <v>23.97</v>
       </c>
       <c r="N39" s="94">
         <v>5.39</v>
       </c>
       <c r="O39" s="94">
         <v>18.579999999999998</v>
       </c>
       <c r="P39" s="95">
         <v>6595</v>
       </c>
       <c r="Q39" s="9">
-        <v>11588</v>
+        <v>11030</v>
       </c>
       <c r="R39" s="113">
         <v>70.599999999999994</v>
       </c>
       <c r="S39" s="99">
         <v>41315</v>
       </c>
       <c r="T39" s="99">
         <v>40224</v>
       </c>
       <c r="U39" s="99">
         <v>1091</v>
       </c>
       <c r="V39" s="99">
         <v>12086</v>
       </c>
       <c r="W39" s="99">
         <v>237</v>
       </c>
       <c r="X39" s="99">
         <v>12940</v>
       </c>
       <c r="Y39" s="99">
         <v>29885</v>
       </c>
@@ -26282,69 +25740,69 @@
       <c r="AQ39" s="99">
         <v>12110</v>
       </c>
       <c r="AR39" s="99">
         <v>40045</v>
       </c>
       <c r="AS39" s="99">
         <v>804</v>
       </c>
       <c r="AT39" s="99">
         <v>9901</v>
       </c>
       <c r="AU39" s="6">
         <v>75.2</v>
       </c>
       <c r="AV39" s="6">
         <v>19.8</v>
       </c>
       <c r="AW39" s="99">
         <v>26585</v>
       </c>
       <c r="AX39" s="6">
         <v>53.2</v>
       </c>
       <c r="AY39" s="99">
-        <v>483</v>
+        <v>460</v>
       </c>
       <c r="AZ39" s="94">
-        <v>4.3099999999999996</v>
+        <v>4.53</v>
       </c>
       <c r="BA39" s="11">
         <v>413</v>
       </c>
       <c r="BB39" s="11">
-        <v>854</v>
+        <v>898</v>
       </c>
       <c r="BC39" s="11">
         <v>30</v>
       </c>
       <c r="BD39" s="11">
         <v>1109</v>
       </c>
       <c r="BE39" s="11">
-        <v>2294</v>
+        <v>2410</v>
       </c>
       <c r="BF39" s="11">
         <v>80</v>
       </c>
       <c r="BG39" s="94">
         <v>24.65</v>
       </c>
       <c r="BH39" s="94">
         <v>5.47</v>
       </c>
       <c r="BI39" s="94">
         <v>19.18</v>
       </c>
       <c r="BJ39" s="94">
         <v>14.1</v>
       </c>
       <c r="BK39" s="94">
         <v>8.52</v>
       </c>
       <c r="BL39" s="94">
         <v>10.76</v>
       </c>
       <c r="BM39" s="94">
         <v>3.34</v>
       </c>
@@ -26612,51 +26070,51 @@
       <c r="EW39" s="99">
         <v>9111</v>
       </c>
       <c r="EX39" s="99">
         <v>55380</v>
       </c>
       <c r="EY39" s="99">
         <v>40090</v>
       </c>
       <c r="EZ39" s="99">
         <v>30238</v>
       </c>
       <c r="FA39" s="99">
         <v>1811</v>
       </c>
       <c r="FB39" s="99">
         <v>3061</v>
       </c>
       <c r="FC39" s="99">
         <v>1272</v>
       </c>
       <c r="FD39" s="99">
         <v>15192</v>
       </c>
       <c r="FE39" s="99">
-        <v>14057</v>
+        <v>13499</v>
       </c>
       <c r="FF39" s="99">
         <v>5913</v>
       </c>
       <c r="FG39" s="99">
         <v>5837</v>
       </c>
       <c r="FH39" s="99">
         <v>5583</v>
       </c>
       <c r="FI39" s="99">
         <v>5457</v>
       </c>
       <c r="FJ39" s="99">
         <v>2471</v>
       </c>
       <c r="FK39" s="99">
         <v>2469</v>
       </c>
       <c r="FL39" s="99">
         <v>15</v>
       </c>
       <c r="FM39" s="99">
         <v>15</v>
       </c>
@@ -26916,51 +26374,51 @@
       <c r="G40" s="108"/>
       <c r="H40" s="108"/>
       <c r="I40" s="109"/>
       <c r="J40" s="93">
         <v>24</v>
       </c>
       <c r="K40" s="5">
         <v>49</v>
       </c>
       <c r="L40" s="113">
         <v>4985.7</v>
       </c>
       <c r="M40" s="94">
         <v>30.05</v>
       </c>
       <c r="N40" s="94">
         <v>5.27</v>
       </c>
       <c r="O40" s="94">
         <v>24.78</v>
       </c>
       <c r="P40" s="95">
         <v>9678</v>
       </c>
       <c r="Q40" s="9">
-        <v>16968</v>
+        <v>15900</v>
       </c>
       <c r="R40" s="113">
         <v>69.099999999999994</v>
       </c>
       <c r="S40" s="99">
         <v>62000</v>
       </c>
       <c r="T40" s="99">
         <v>58291</v>
       </c>
       <c r="U40" s="99">
         <v>3709</v>
       </c>
       <c r="V40" s="99">
         <v>17102</v>
       </c>
       <c r="W40" s="99">
         <v>437</v>
       </c>
       <c r="X40" s="99">
         <v>20374</v>
       </c>
       <c r="Y40" s="99">
         <v>45216</v>
       </c>
@@ -27018,69 +26476,69 @@
       <c r="AQ40" s="99">
         <v>17554</v>
       </c>
       <c r="AR40" s="99">
         <v>58311</v>
       </c>
       <c r="AS40" s="99">
         <v>1021</v>
       </c>
       <c r="AT40" s="99">
         <v>16099</v>
       </c>
       <c r="AU40" s="6">
         <v>75.900000000000006</v>
       </c>
       <c r="AV40" s="6">
         <v>21.6</v>
       </c>
       <c r="AW40" s="99">
         <v>40052</v>
       </c>
       <c r="AX40" s="6">
         <v>53.8</v>
       </c>
       <c r="AY40" s="99">
-        <v>565</v>
+        <v>529</v>
       </c>
       <c r="AZ40" s="94">
-        <v>4.3899999999999997</v>
+        <v>4.68</v>
       </c>
       <c r="BA40" s="11">
         <v>536</v>
       </c>
       <c r="BB40" s="11">
-        <v>949</v>
+        <v>1013</v>
       </c>
       <c r="BC40" s="11">
         <v>32</v>
       </c>
       <c r="BD40" s="11">
         <v>1333</v>
       </c>
       <c r="BE40" s="11">
-        <v>2360</v>
+        <v>2519</v>
       </c>
       <c r="BF40" s="11">
         <v>80</v>
       </c>
       <c r="BG40" s="94">
         <v>30.7</v>
       </c>
       <c r="BH40" s="94">
         <v>5.34</v>
       </c>
       <c r="BI40" s="94">
         <v>25.36</v>
       </c>
       <c r="BJ40" s="94">
         <v>19.350000000000001</v>
       </c>
       <c r="BK40" s="94">
         <v>12.22</v>
       </c>
       <c r="BL40" s="94">
         <v>14.79</v>
       </c>
       <c r="BM40" s="94">
         <v>4.5599999999999996</v>
       </c>
@@ -27348,51 +26806,51 @@
       <c r="EW40" s="99">
         <v>14136</v>
       </c>
       <c r="EX40" s="99">
         <v>83352</v>
       </c>
       <c r="EY40" s="99">
         <v>60899</v>
       </c>
       <c r="EZ40" s="99">
         <v>46195</v>
       </c>
       <c r="FA40" s="99">
         <v>2499</v>
       </c>
       <c r="FB40" s="99">
         <v>4624</v>
       </c>
       <c r="FC40" s="99">
         <v>1873</v>
       </c>
       <c r="FD40" s="99">
         <v>22266</v>
       </c>
       <c r="FE40" s="99">
-        <v>20697</v>
+        <v>19629</v>
       </c>
       <c r="FF40" s="99">
         <v>7619</v>
       </c>
       <c r="FG40" s="99">
         <v>7569</v>
       </c>
       <c r="FH40" s="99">
         <v>9008</v>
       </c>
       <c r="FI40" s="99">
         <v>8862</v>
       </c>
       <c r="FJ40" s="99">
         <v>3732</v>
       </c>
       <c r="FK40" s="99">
         <v>3729</v>
       </c>
       <c r="FL40" s="99">
         <v>3</v>
       </c>
       <c r="FM40" s="99">
         <v>3</v>
       </c>
@@ -27652,51 +27110,51 @@
       <c r="G41" s="107"/>
       <c r="H41" s="107"/>
       <c r="I41" s="107"/>
       <c r="J41" s="93">
         <v>25</v>
       </c>
       <c r="K41" s="5">
         <v>74</v>
       </c>
       <c r="L41" s="113">
         <v>3336.8</v>
       </c>
       <c r="M41" s="94">
         <v>24.03</v>
       </c>
       <c r="N41" s="94">
         <v>5.4</v>
       </c>
       <c r="O41" s="94">
         <v>18.63</v>
       </c>
       <c r="P41" s="95">
         <v>6611</v>
       </c>
       <c r="Q41" s="9">
-        <v>11567</v>
+        <v>11007</v>
       </c>
       <c r="R41" s="113">
         <v>70.7</v>
       </c>
       <c r="S41" s="99">
         <v>41259</v>
       </c>
       <c r="T41" s="99">
         <v>40150</v>
       </c>
       <c r="U41" s="99">
         <v>1109</v>
       </c>
       <c r="V41" s="99">
         <v>12050</v>
       </c>
       <c r="W41" s="99">
         <v>237</v>
       </c>
       <c r="X41" s="99">
         <v>12922</v>
       </c>
       <c r="Y41" s="99">
         <v>29861</v>
       </c>
@@ -27754,69 +27212,69 @@
       <c r="AQ41" s="99">
         <v>12084</v>
       </c>
       <c r="AR41" s="99">
         <v>39970</v>
       </c>
       <c r="AS41" s="99">
         <v>803</v>
       </c>
       <c r="AT41" s="99">
         <v>9880</v>
       </c>
       <c r="AU41" s="6">
         <v>75</v>
       </c>
       <c r="AV41" s="6">
         <v>19.8</v>
       </c>
       <c r="AW41" s="99">
         <v>26548</v>
       </c>
       <c r="AX41" s="6">
         <v>53.3</v>
       </c>
       <c r="AY41" s="99">
-        <v>481</v>
+        <v>458</v>
       </c>
       <c r="AZ41" s="94">
-        <v>4.3099999999999996</v>
+        <v>4.53</v>
       </c>
       <c r="BA41" s="11">
         <v>411</v>
       </c>
       <c r="BB41" s="11">
-        <v>854</v>
+        <v>898</v>
       </c>
       <c r="BC41" s="11">
         <v>30</v>
       </c>
       <c r="BD41" s="11">
         <v>1105</v>
       </c>
       <c r="BE41" s="11">
-        <v>2295</v>
+        <v>2412</v>
       </c>
       <c r="BF41" s="11">
         <v>80</v>
       </c>
       <c r="BG41" s="94">
         <v>24.69</v>
       </c>
       <c r="BH41" s="94">
         <v>5.48</v>
       </c>
       <c r="BI41" s="94">
         <v>19.21</v>
       </c>
       <c r="BJ41" s="94">
         <v>14.12</v>
       </c>
       <c r="BK41" s="94">
         <v>8.5399999999999991</v>
       </c>
       <c r="BL41" s="94">
         <v>10.78</v>
       </c>
       <c r="BM41" s="94">
         <v>3.34</v>
       </c>
@@ -28084,51 +27542,51 @@
       <c r="EW41" s="99">
         <v>9081</v>
       </c>
       <c r="EX41" s="99">
         <v>54956</v>
       </c>
       <c r="EY41" s="99">
         <v>40117</v>
       </c>
       <c r="EZ41" s="99">
         <v>30263</v>
       </c>
       <c r="FA41" s="99">
         <v>1817</v>
       </c>
       <c r="FB41" s="99">
         <v>3068</v>
       </c>
       <c r="FC41" s="99">
         <v>1276</v>
       </c>
       <c r="FD41" s="99">
         <v>14741</v>
       </c>
       <c r="FE41" s="99">
-        <v>13612</v>
+        <v>13052</v>
       </c>
       <c r="FF41" s="99">
         <v>5880</v>
       </c>
       <c r="FG41" s="99">
         <v>5804</v>
       </c>
       <c r="FH41" s="99">
         <v>5595</v>
       </c>
       <c r="FI41" s="99">
         <v>5468</v>
       </c>
       <c r="FJ41" s="99">
         <v>2047</v>
       </c>
       <c r="FK41" s="99">
         <v>2045</v>
       </c>
       <c r="FL41" s="99">
         <v>15</v>
       </c>
       <c r="FM41" s="99">
         <v>15</v>
       </c>
@@ -28356,83 +27814,83 @@
       </c>
       <c r="IJ41" s="95">
         <v>44</v>
       </c>
       <c r="IK41" s="95">
         <v>1376</v>
       </c>
       <c r="IL41" s="95">
         <v>3466</v>
       </c>
       <c r="IM41" s="95">
         <v>803</v>
       </c>
       <c r="IN41" s="95">
         <v>2654</v>
       </c>
       <c r="IO41" s="99">
         <v>9880</v>
       </c>
       <c r="IP41" s="100">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:250" s="101" customFormat="1" ht="30" customHeight="1">
       <c r="A42" s="106"/>
-      <c r="B42" s="154" t="s">
+      <c r="B42" s="223" t="s">
         <v>242</v>
       </c>
-      <c r="C42" s="154"/>
-[...5 lines deleted...]
-      <c r="I42" s="154"/>
+      <c r="C42" s="223"/>
+      <c r="D42" s="223"/>
+      <c r="E42" s="223"/>
+      <c r="F42" s="223"/>
+      <c r="G42" s="223"/>
+      <c r="H42" s="223"/>
+      <c r="I42" s="223"/>
       <c r="J42" s="93">
         <v>26</v>
       </c>
       <c r="K42" s="5">
         <v>12</v>
       </c>
       <c r="L42" s="113">
         <v>5769.1</v>
       </c>
       <c r="M42" s="94">
         <v>23.68</v>
       </c>
       <c r="N42" s="94">
         <v>3.37</v>
       </c>
       <c r="O42" s="94">
         <v>20.309999999999999</v>
       </c>
       <c r="P42" s="95">
         <v>12852</v>
       </c>
       <c r="Q42" s="9">
-        <v>25664</v>
+        <v>22278</v>
       </c>
       <c r="R42" s="113">
         <v>66.400000000000006</v>
       </c>
       <c r="S42" s="99">
         <v>70909</v>
       </c>
       <c r="T42" s="99">
         <v>77423</v>
       </c>
       <c r="U42" s="99">
         <v>-6514</v>
       </c>
       <c r="V42" s="99">
         <v>19624</v>
       </c>
       <c r="W42" s="99">
         <v>554</v>
       </c>
       <c r="X42" s="99">
         <v>12556</v>
       </c>
       <c r="Y42" s="99">
         <v>49608</v>
       </c>
@@ -28490,69 +27948,69 @@
       <c r="AQ42" s="99">
         <v>24006</v>
       </c>
       <c r="AR42" s="99">
         <v>76874</v>
       </c>
       <c r="AS42" s="99">
         <v>1196</v>
       </c>
       <c r="AT42" s="99">
         <v>10711</v>
       </c>
       <c r="AU42" s="6">
         <v>61.6</v>
       </c>
       <c r="AV42" s="6">
         <v>12.2</v>
       </c>
       <c r="AW42" s="99">
         <v>42827</v>
       </c>
       <c r="AX42" s="6">
         <v>48.9</v>
       </c>
       <c r="AY42" s="99">
-        <v>1084</v>
+        <v>941</v>
       </c>
       <c r="AZ42" s="94">
-        <v>3.41</v>
+        <v>3.93</v>
       </c>
       <c r="BA42" s="11">
         <v>453</v>
       </c>
       <c r="BB42" s="11">
-        <v>417</v>
+        <v>481</v>
       </c>
       <c r="BC42" s="11">
         <v>19</v>
       </c>
       <c r="BD42" s="11">
         <v>1809</v>
       </c>
       <c r="BE42" s="11">
-        <v>1669</v>
+        <v>1922</v>
       </c>
       <c r="BF42" s="11">
         <v>74</v>
       </c>
       <c r="BG42" s="94">
         <v>24.11</v>
       </c>
       <c r="BH42" s="94">
         <v>3.48</v>
       </c>
       <c r="BI42" s="94">
         <v>20.63</v>
       </c>
       <c r="BJ42" s="94">
         <v>14.11</v>
       </c>
       <c r="BK42" s="94">
         <v>10.35</v>
       </c>
       <c r="BL42" s="94">
         <v>12.01</v>
       </c>
       <c r="BM42" s="94">
         <v>2.1</v>
       </c>
@@ -28820,51 +28278,51 @@
       <c r="EW42" s="99">
         <v>13356</v>
       </c>
       <c r="EX42" s="99">
         <v>81101</v>
       </c>
       <c r="EY42" s="99">
         <v>49876</v>
       </c>
       <c r="EZ42" s="99">
         <v>38270</v>
       </c>
       <c r="FA42" s="99">
         <v>2483</v>
       </c>
       <c r="FB42" s="99">
         <v>2407</v>
       </c>
       <c r="FC42" s="99">
         <v>483</v>
       </c>
       <c r="FD42" s="99">
         <v>30756</v>
       </c>
       <c r="FE42" s="99">
-        <v>30252</v>
+        <v>26866</v>
       </c>
       <c r="FF42" s="99">
         <v>12334</v>
       </c>
       <c r="FG42" s="99">
         <v>12313</v>
       </c>
       <c r="FH42" s="99">
         <v>11757</v>
       </c>
       <c r="FI42" s="99">
         <v>11658</v>
       </c>
       <c r="FJ42" s="99">
         <v>4588</v>
       </c>
       <c r="FK42" s="99">
         <v>4588</v>
       </c>
       <c r="FL42" s="99" t="s">
         <v>290</v>
       </c>
       <c r="FM42" s="99" t="s">
         <v>290</v>
       </c>
@@ -29124,51 +28582,51 @@
       <c r="G43" s="103"/>
       <c r="H43" s="103"/>
       <c r="I43" s="104"/>
       <c r="J43" s="93">
         <v>27</v>
       </c>
       <c r="K43" s="5">
         <v>29</v>
       </c>
       <c r="L43" s="113">
         <v>3476.9</v>
       </c>
       <c r="M43" s="94">
         <v>24.58</v>
       </c>
       <c r="N43" s="94">
         <v>5.28</v>
       </c>
       <c r="O43" s="94">
         <v>19.3</v>
       </c>
       <c r="P43" s="95">
         <v>5433</v>
       </c>
       <c r="Q43" s="9">
-        <v>10715</v>
+        <v>10711</v>
       </c>
       <c r="R43" s="113">
         <v>70.400000000000006</v>
       </c>
       <c r="S43" s="99">
         <v>43643</v>
       </c>
       <c r="T43" s="99">
         <v>41602</v>
       </c>
       <c r="U43" s="99">
         <v>2041</v>
       </c>
       <c r="V43" s="99">
         <v>15704</v>
       </c>
       <c r="W43" s="99">
         <v>460</v>
       </c>
       <c r="X43" s="99">
         <v>17285</v>
       </c>
       <c r="Y43" s="99">
         <v>30172</v>
       </c>
@@ -29244,51 +28702,51 @@
       <c r="AW43" s="99">
         <v>28737</v>
       </c>
       <c r="AX43" s="6">
         <v>55.1</v>
       </c>
       <c r="AY43" s="99">
         <v>436</v>
       </c>
       <c r="AZ43" s="94">
         <v>4.87</v>
       </c>
       <c r="BA43" s="11">
         <v>420</v>
       </c>
       <c r="BB43" s="11">
         <v>963</v>
       </c>
       <c r="BC43" s="11">
         <v>30</v>
       </c>
       <c r="BD43" s="11">
         <v>1169</v>
       </c>
       <c r="BE43" s="11">
-        <v>2682</v>
+        <v>2683</v>
       </c>
       <c r="BF43" s="11">
         <v>83</v>
       </c>
       <c r="BG43" s="94">
         <v>24.95</v>
       </c>
       <c r="BH43" s="94">
         <v>5.28</v>
       </c>
       <c r="BI43" s="94">
         <v>19.670000000000002</v>
       </c>
       <c r="BJ43" s="94">
         <v>12.68</v>
       </c>
       <c r="BK43" s="94">
         <v>3.08</v>
       </c>
       <c r="BL43" s="94">
         <v>9.44</v>
       </c>
       <c r="BM43" s="94">
         <v>3.24</v>
       </c>
@@ -29556,51 +29014,51 @@
       <c r="EW43" s="99">
         <v>8285</v>
       </c>
       <c r="EX43" s="99">
         <v>55039</v>
       </c>
       <c r="EY43" s="99">
         <v>39417</v>
       </c>
       <c r="EZ43" s="99">
         <v>30911</v>
       </c>
       <c r="FA43" s="99">
         <v>832</v>
       </c>
       <c r="FB43" s="99">
         <v>3362</v>
       </c>
       <c r="FC43" s="99">
         <v>685</v>
       </c>
       <c r="FD43" s="99">
         <v>15582</v>
       </c>
       <c r="FE43" s="99">
-        <v>14284</v>
+        <v>14280</v>
       </c>
       <c r="FF43" s="99">
         <v>4281</v>
       </c>
       <c r="FG43" s="99">
         <v>4246</v>
       </c>
       <c r="FH43" s="99">
         <v>6511</v>
       </c>
       <c r="FI43" s="99">
         <v>6419</v>
       </c>
       <c r="FJ43" s="99">
         <v>3569</v>
       </c>
       <c r="FK43" s="99">
         <v>3569</v>
       </c>
       <c r="FL43" s="99">
         <v>48</v>
       </c>
       <c r="FM43" s="99">
         <v>48</v>
       </c>
@@ -29827,84 +29285,84 @@
         <v>599</v>
       </c>
       <c r="IJ43" s="95">
         <v>67</v>
       </c>
       <c r="IK43" s="95">
         <v>1643</v>
       </c>
       <c r="IL43" s="95">
         <v>3579</v>
       </c>
       <c r="IM43" s="95">
         <v>907</v>
       </c>
       <c r="IN43" s="95">
         <v>2129</v>
       </c>
       <c r="IO43" s="99">
         <v>10320</v>
       </c>
       <c r="IP43" s="100">
         <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:250" s="105" customFormat="1" ht="30" customHeight="1">
-      <c r="A44" s="153" t="s">
+      <c r="A44" s="222" t="s">
         <v>240</v>
       </c>
-      <c r="B44" s="153"/>
-[...6 lines deleted...]
-      <c r="I44" s="153"/>
+      <c r="B44" s="222"/>
+      <c r="C44" s="222"/>
+      <c r="D44" s="222"/>
+      <c r="E44" s="222"/>
+      <c r="F44" s="222"/>
+      <c r="G44" s="222"/>
+      <c r="H44" s="222"/>
+      <c r="I44" s="222"/>
       <c r="J44" s="93">
         <v>28</v>
       </c>
       <c r="K44" s="5">
         <v>24</v>
       </c>
       <c r="L44" s="113">
         <v>4056.8</v>
       </c>
       <c r="M44" s="94">
         <v>18.68</v>
       </c>
       <c r="N44" s="94">
         <v>4.3899999999999997</v>
       </c>
       <c r="O44" s="94">
         <v>14.29</v>
       </c>
       <c r="P44" s="95">
         <v>7344</v>
       </c>
       <c r="Q44" s="9">
-        <v>7948</v>
+        <v>7230</v>
       </c>
       <c r="R44" s="113">
         <v>73</v>
       </c>
       <c r="S44" s="99">
         <v>38985</v>
       </c>
       <c r="T44" s="99">
         <v>41806</v>
       </c>
       <c r="U44" s="99">
         <v>-2821</v>
       </c>
       <c r="V44" s="99">
         <v>16960</v>
       </c>
       <c r="W44" s="99">
         <v>256</v>
       </c>
       <c r="X44" s="99">
         <v>13883</v>
       </c>
       <c r="Y44" s="99">
         <v>37598</v>
       </c>
@@ -29962,69 +29420,69 @@
       <c r="AQ44" s="99">
         <v>20811</v>
       </c>
       <c r="AR44" s="99">
         <v>41472</v>
       </c>
       <c r="AS44" s="99">
         <v>628</v>
       </c>
       <c r="AT44" s="99">
         <v>9347</v>
       </c>
       <c r="AU44" s="6">
         <v>52</v>
       </c>
       <c r="AV44" s="6">
         <v>18.399999999999999</v>
       </c>
       <c r="AW44" s="99">
         <v>28955</v>
       </c>
       <c r="AX44" s="6">
         <v>57</v>
       </c>
       <c r="AY44" s="99">
-        <v>425</v>
+        <v>387</v>
       </c>
       <c r="AZ44" s="94">
-        <v>6.39</v>
+        <v>7.03</v>
       </c>
       <c r="BA44" s="11">
         <v>501</v>
       </c>
       <c r="BB44" s="11">
-        <v>1176</v>
+        <v>1293</v>
       </c>
       <c r="BC44" s="11">
         <v>23</v>
       </c>
       <c r="BD44" s="11">
         <v>1550</v>
       </c>
       <c r="BE44" s="11">
-        <v>3643</v>
+        <v>4005</v>
       </c>
       <c r="BF44" s="11">
         <v>71</v>
       </c>
       <c r="BG44" s="94">
         <v>19.13</v>
       </c>
       <c r="BH44" s="94">
         <v>4.4800000000000004</v>
       </c>
       <c r="BI44" s="94">
         <v>14.65</v>
       </c>
       <c r="BJ44" s="94">
         <v>8.74</v>
       </c>
       <c r="BK44" s="94">
         <v>4.22</v>
       </c>
       <c r="BL44" s="94">
         <v>4.8499999999999996</v>
       </c>
       <c r="BM44" s="94">
         <v>3.89</v>
       </c>
@@ -30292,51 +29750,51 @@
       <c r="EW44" s="99">
         <v>7912</v>
       </c>
       <c r="EX44" s="99">
         <v>62717</v>
       </c>
       <c r="EY44" s="99">
         <v>47506</v>
       </c>
       <c r="EZ44" s="99">
         <v>36203</v>
       </c>
       <c r="FA44" s="99">
         <v>2468</v>
       </c>
       <c r="FB44" s="99">
         <v>4990</v>
       </c>
       <c r="FC44" s="99">
         <v>188</v>
       </c>
       <c r="FD44" s="99">
         <v>15211</v>
       </c>
       <c r="FE44" s="99">
-        <v>10743</v>
+        <v>10025</v>
       </c>
       <c r="FF44" s="99">
         <v>4428</v>
       </c>
       <c r="FG44" s="99">
         <v>4428</v>
       </c>
       <c r="FH44" s="99">
         <v>3126</v>
       </c>
       <c r="FI44" s="99">
         <v>3126</v>
       </c>
       <c r="FJ44" s="99">
         <v>2795</v>
       </c>
       <c r="FK44" s="99">
         <v>2795</v>
       </c>
       <c r="FL44" s="99">
         <v>35</v>
       </c>
       <c r="FM44" s="99">
         <v>35</v>
       </c>
@@ -30563,84 +30021,84 @@
         <v>579</v>
       </c>
       <c r="IJ44" s="95">
         <v>22</v>
       </c>
       <c r="IK44" s="95">
         <v>1990</v>
       </c>
       <c r="IL44" s="95">
         <v>2871</v>
       </c>
       <c r="IM44" s="95">
         <v>628</v>
       </c>
       <c r="IN44" s="95">
         <v>2610</v>
       </c>
       <c r="IO44" s="99">
         <v>9347</v>
       </c>
       <c r="IP44" s="100">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:250" s="105" customFormat="1" ht="30" customHeight="1">
-      <c r="A45" s="153" t="s">
+      <c r="A45" s="222" t="s">
         <v>318</v>
       </c>
-      <c r="B45" s="153"/>
-[...6 lines deleted...]
-      <c r="I45" s="153"/>
+      <c r="B45" s="222"/>
+      <c r="C45" s="222"/>
+      <c r="D45" s="222"/>
+      <c r="E45" s="222"/>
+      <c r="F45" s="222"/>
+      <c r="G45" s="222"/>
+      <c r="H45" s="222"/>
+      <c r="I45" s="222"/>
       <c r="J45" s="93">
         <v>29</v>
       </c>
       <c r="K45" s="5">
         <v>57</v>
       </c>
       <c r="L45" s="113">
         <v>4102.7</v>
       </c>
       <c r="M45" s="94">
         <v>24.39</v>
       </c>
       <c r="N45" s="94">
         <v>5.18</v>
       </c>
       <c r="O45" s="94">
         <v>19.21</v>
       </c>
       <c r="P45" s="95">
         <v>6086</v>
       </c>
       <c r="Q45" s="9">
-        <v>11564</v>
+        <v>11220</v>
       </c>
       <c r="R45" s="113">
         <v>72.099999999999994</v>
       </c>
       <c r="S45" s="99">
         <v>35122</v>
       </c>
       <c r="T45" s="99">
         <v>42325</v>
       </c>
       <c r="U45" s="99">
         <v>-7203</v>
       </c>
       <c r="V45" s="99">
         <v>20039</v>
       </c>
       <c r="W45" s="99">
         <v>323</v>
       </c>
       <c r="X45" s="99">
         <v>12513</v>
       </c>
       <c r="Y45" s="99">
         <v>29648</v>
       </c>
@@ -30698,69 +30156,69 @@
       <c r="AQ45" s="99">
         <v>18302</v>
       </c>
       <c r="AR45" s="99">
         <v>42002</v>
       </c>
       <c r="AS45" s="99">
         <v>708</v>
       </c>
       <c r="AT45" s="99">
         <v>7644</v>
       </c>
       <c r="AU45" s="6">
         <v>69</v>
       </c>
       <c r="AV45" s="6">
         <v>15.4</v>
       </c>
       <c r="AW45" s="99">
         <v>26193</v>
       </c>
       <c r="AX45" s="6">
         <v>52.8</v>
       </c>
       <c r="AY45" s="99">
-        <v>474</v>
+        <v>460</v>
       </c>
       <c r="AZ45" s="94">
-        <v>4.29</v>
+        <v>4.42</v>
       </c>
       <c r="BA45" s="11">
         <v>314</v>
       </c>
       <c r="BB45" s="11">
-        <v>661</v>
+        <v>681</v>
       </c>
       <c r="BC45" s="11">
         <v>19</v>
       </c>
       <c r="BD45" s="11">
         <v>1074</v>
       </c>
       <c r="BE45" s="11">
-        <v>2265</v>
+        <v>2334</v>
       </c>
       <c r="BF45" s="11">
         <v>64</v>
       </c>
       <c r="BG45" s="94">
         <v>25.19</v>
       </c>
       <c r="BH45" s="94">
         <v>5.24</v>
       </c>
       <c r="BI45" s="94">
         <v>19.95</v>
       </c>
       <c r="BJ45" s="94">
         <v>13.69</v>
       </c>
       <c r="BK45" s="94">
         <v>7.76</v>
       </c>
       <c r="BL45" s="94">
         <v>10.31</v>
       </c>
       <c r="BM45" s="94">
         <v>3.38</v>
       </c>
@@ -31028,51 +30486,51 @@
       <c r="EW45" s="99">
         <v>7326</v>
       </c>
       <c r="EX45" s="99">
         <v>56437</v>
       </c>
       <c r="EY45" s="99">
         <v>40433</v>
       </c>
       <c r="EZ45" s="99">
         <v>28487</v>
       </c>
       <c r="FA45" s="99">
         <v>1360</v>
       </c>
       <c r="FB45" s="99">
         <v>4719</v>
       </c>
       <c r="FC45" s="99">
         <v>1497</v>
       </c>
       <c r="FD45" s="99">
         <v>15986</v>
       </c>
       <c r="FE45" s="99">
-        <v>14380</v>
+        <v>14036</v>
       </c>
       <c r="FF45" s="99">
         <v>6281</v>
       </c>
       <c r="FG45" s="99">
         <v>6220</v>
       </c>
       <c r="FH45" s="99">
         <v>5243</v>
       </c>
       <c r="FI45" s="99">
         <v>5141</v>
       </c>
       <c r="FJ45" s="99">
         <v>2819</v>
       </c>
       <c r="FK45" s="99">
         <v>2816</v>
       </c>
       <c r="FL45" s="99">
         <v>31</v>
       </c>
       <c r="FM45" s="99">
         <v>31</v>
       </c>
@@ -32035,84 +31493,84 @@
         <v>796</v>
       </c>
       <c r="IJ46" s="95">
         <v>73</v>
       </c>
       <c r="IK46" s="95">
         <v>6011</v>
       </c>
       <c r="IL46" s="95">
         <v>4669</v>
       </c>
       <c r="IM46" s="95">
         <v>1189</v>
       </c>
       <c r="IN46" s="95">
         <v>5837</v>
       </c>
       <c r="IO46" s="99">
         <v>15508</v>
       </c>
       <c r="IP46" s="100">
         <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:250" s="32" customFormat="1" ht="30" customHeight="1">
-      <c r="A47" s="153" t="s">
+      <c r="A47" s="222" t="s">
         <v>319</v>
       </c>
-      <c r="B47" s="153"/>
-[...6 lines deleted...]
-      <c r="I47" s="153"/>
+      <c r="B47" s="222"/>
+      <c r="C47" s="222"/>
+      <c r="D47" s="222"/>
+      <c r="E47" s="222"/>
+      <c r="F47" s="222"/>
+      <c r="G47" s="222"/>
+      <c r="H47" s="222"/>
+      <c r="I47" s="222"/>
       <c r="J47" s="93">
         <v>31</v>
       </c>
       <c r="K47" s="5">
         <v>58</v>
       </c>
       <c r="L47" s="113">
         <v>4751.6000000000004</v>
       </c>
       <c r="M47" s="94">
         <v>24.26</v>
       </c>
       <c r="N47" s="94">
         <v>5.49</v>
       </c>
       <c r="O47" s="94">
         <v>18.77</v>
       </c>
       <c r="P47" s="95">
         <v>9268</v>
       </c>
       <c r="Q47" s="9">
-        <v>14027</v>
+        <v>12811</v>
       </c>
       <c r="R47" s="113">
         <v>71.400000000000006</v>
       </c>
       <c r="S47" s="99">
         <v>49418</v>
       </c>
       <c r="T47" s="99">
         <v>50914</v>
       </c>
       <c r="U47" s="99">
         <v>-1496</v>
       </c>
       <c r="V47" s="99">
         <v>18246</v>
       </c>
       <c r="W47" s="99">
         <v>171</v>
       </c>
       <c r="X47" s="99">
         <v>16579</v>
       </c>
       <c r="Y47" s="99">
         <v>40665</v>
       </c>
@@ -32170,69 +31628,69 @@
       <c r="AQ47" s="99">
         <v>20104</v>
       </c>
       <c r="AR47" s="99">
         <v>50334</v>
       </c>
       <c r="AS47" s="99">
         <v>797</v>
       </c>
       <c r="AT47" s="99">
         <v>11216</v>
       </c>
       <c r="AU47" s="6">
         <v>60.4</v>
       </c>
       <c r="AV47" s="6">
         <v>18.2</v>
       </c>
       <c r="AW47" s="99">
         <v>33273</v>
       </c>
       <c r="AX47" s="6">
         <v>54.1</v>
       </c>
       <c r="AY47" s="99">
-        <v>578</v>
+        <v>528</v>
       </c>
       <c r="AZ47" s="94">
-        <v>4.3899999999999997</v>
+        <v>4.8</v>
       </c>
       <c r="BA47" s="11">
         <v>462</v>
       </c>
       <c r="BB47" s="11">
-        <v>800</v>
+        <v>875</v>
       </c>
       <c r="BC47" s="11">
         <v>24</v>
       </c>
       <c r="BD47" s="11">
         <v>1372</v>
       </c>
       <c r="BE47" s="11">
-        <v>2372</v>
+        <v>2597</v>
       </c>
       <c r="BF47" s="11">
         <v>70</v>
       </c>
       <c r="BG47" s="94">
         <v>25.06</v>
       </c>
       <c r="BH47" s="94">
         <v>5.53</v>
       </c>
       <c r="BI47" s="94">
         <v>19.53</v>
       </c>
       <c r="BJ47" s="94">
         <v>12.6</v>
       </c>
       <c r="BK47" s="94">
         <v>7.18</v>
       </c>
       <c r="BL47" s="94">
         <v>8.31</v>
       </c>
       <c r="BM47" s="94">
         <v>4.29</v>
       </c>
@@ -32500,51 +31958,51 @@
       <c r="EW47" s="99">
         <v>10774</v>
       </c>
       <c r="EX47" s="99">
         <v>71753</v>
       </c>
       <c r="EY47" s="99">
         <v>52357</v>
       </c>
       <c r="EZ47" s="99">
         <v>37906</v>
       </c>
       <c r="FA47" s="99">
         <v>2149</v>
       </c>
       <c r="FB47" s="99">
         <v>5268</v>
       </c>
       <c r="FC47" s="99">
         <v>1796</v>
       </c>
       <c r="FD47" s="99">
         <v>19378</v>
       </c>
       <c r="FE47" s="99">
-        <v>17350</v>
+        <v>16134</v>
       </c>
       <c r="FF47" s="99">
         <v>6948</v>
       </c>
       <c r="FG47" s="99">
         <v>6855</v>
       </c>
       <c r="FH47" s="99">
         <v>6703</v>
       </c>
       <c r="FI47" s="99">
         <v>6556</v>
       </c>
       <c r="FJ47" s="99">
         <v>3326</v>
       </c>
       <c r="FK47" s="99">
         <v>3323</v>
       </c>
       <c r="FL47" s="99">
         <v>8</v>
       </c>
       <c r="FM47" s="99">
         <v>8</v>
       </c>
@@ -32804,51 +32262,51 @@
       <c r="G48" s="108"/>
       <c r="H48" s="108"/>
       <c r="I48" s="109"/>
       <c r="J48" s="93">
         <v>32</v>
       </c>
       <c r="K48" s="5">
         <v>19</v>
       </c>
       <c r="L48" s="113">
         <v>8258.9</v>
       </c>
       <c r="M48" s="94">
         <v>18.2</v>
       </c>
       <c r="N48" s="94">
         <v>4.41</v>
       </c>
       <c r="O48" s="94">
         <v>13.79</v>
       </c>
       <c r="P48" s="95">
         <v>14896</v>
       </c>
       <c r="Q48" s="9">
-        <v>27854</v>
+        <v>23556</v>
       </c>
       <c r="R48" s="113">
         <v>72.099999999999994</v>
       </c>
       <c r="S48" s="99">
         <v>80513</v>
       </c>
       <c r="T48" s="99">
         <v>90789</v>
       </c>
       <c r="U48" s="99">
         <v>-10276</v>
       </c>
       <c r="V48" s="99">
         <v>32921</v>
       </c>
       <c r="W48" s="99">
         <v>141</v>
       </c>
       <c r="X48" s="99">
         <v>22504</v>
       </c>
       <c r="Y48" s="99">
         <v>77324</v>
       </c>
@@ -32906,69 +32364,69 @@
       <c r="AQ48" s="99">
         <v>44208</v>
       </c>
       <c r="AR48" s="99">
         <v>89345</v>
       </c>
       <c r="AS48" s="99">
         <v>1459</v>
       </c>
       <c r="AT48" s="99">
         <v>19398</v>
       </c>
       <c r="AU48" s="6">
         <v>57.3</v>
       </c>
       <c r="AV48" s="6">
         <v>17.8</v>
       </c>
       <c r="AW48" s="99">
         <v>62790</v>
       </c>
       <c r="AX48" s="6">
         <v>57.7</v>
       </c>
       <c r="AY48" s="99">
-        <v>1530</v>
+        <v>1294</v>
       </c>
       <c r="AZ48" s="94">
-        <v>3.9</v>
+        <v>4.62</v>
       </c>
       <c r="BA48" s="11">
         <v>1066</v>
       </c>
       <c r="BB48" s="11">
-        <v>696</v>
+        <v>823</v>
       </c>
       <c r="BC48" s="11">
         <v>23</v>
       </c>
       <c r="BD48" s="11">
         <v>3450</v>
       </c>
       <c r="BE48" s="11">
-        <v>2254</v>
+        <v>2666</v>
       </c>
       <c r="BF48" s="11">
         <v>76</v>
       </c>
       <c r="BG48" s="94">
         <v>19.11</v>
       </c>
       <c r="BH48" s="94">
         <v>4.49</v>
       </c>
       <c r="BI48" s="94">
         <v>14.62</v>
       </c>
       <c r="BJ48" s="94">
         <v>11.03</v>
       </c>
       <c r="BK48" s="94">
         <v>6.5</v>
       </c>
       <c r="BL48" s="94">
         <v>4.97</v>
       </c>
       <c r="BM48" s="94">
         <v>6.06</v>
       </c>
@@ -33236,51 +32694,51 @@
       <c r="EW48" s="99">
         <v>12540</v>
       </c>
       <c r="EX48" s="99">
         <v>129425</v>
       </c>
       <c r="EY48" s="99">
         <v>89546</v>
       </c>
       <c r="EZ48" s="99">
         <v>72353</v>
       </c>
       <c r="FA48" s="99">
         <v>4946</v>
       </c>
       <c r="FB48" s="99">
         <v>4965</v>
       </c>
       <c r="FC48" s="99">
         <v>3663</v>
       </c>
       <c r="FD48" s="99">
         <v>39879</v>
       </c>
       <c r="FE48" s="99">
-        <v>36414</v>
+        <v>32116</v>
       </c>
       <c r="FF48" s="99">
         <v>13130</v>
       </c>
       <c r="FG48" s="99">
         <v>13103</v>
       </c>
       <c r="FH48" s="99">
         <v>12747</v>
       </c>
       <c r="FI48" s="99">
         <v>12602</v>
       </c>
       <c r="FJ48" s="99">
         <v>8572</v>
       </c>
       <c r="FK48" s="99">
         <v>8560</v>
       </c>
       <c r="FL48" s="99" t="s">
         <v>290</v>
       </c>
       <c r="FM48" s="99" t="s">
         <v>290</v>
       </c>
@@ -33507,59 +32965,59 @@
         <v>1258</v>
       </c>
       <c r="IJ48" s="95">
         <v>130</v>
       </c>
       <c r="IK48" s="95">
         <v>1711</v>
       </c>
       <c r="IL48" s="95">
         <v>5214</v>
       </c>
       <c r="IM48" s="95">
         <v>1459</v>
       </c>
       <c r="IN48" s="95">
         <v>5993</v>
       </c>
       <c r="IO48" s="99">
         <v>19398</v>
       </c>
       <c r="IP48" s="100">
         <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:250" s="32" customFormat="1" ht="6.75" customHeight="1">
-      <c r="A49" s="152"/>
-[...7 lines deleted...]
-      <c r="I49" s="152"/>
+      <c r="A49" s="221"/>
+      <c r="B49" s="221"/>
+      <c r="C49" s="221"/>
+      <c r="D49" s="221"/>
+      <c r="E49" s="221"/>
+      <c r="F49" s="221"/>
+      <c r="G49" s="221"/>
+      <c r="H49" s="221"/>
+      <c r="I49" s="221"/>
       <c r="J49" s="114"/>
       <c r="K49" s="12"/>
       <c r="L49" s="115"/>
       <c r="M49" s="115"/>
       <c r="N49" s="115"/>
       <c r="O49" s="115"/>
       <c r="P49" s="115"/>
       <c r="Q49" s="115"/>
       <c r="R49" s="115"/>
       <c r="S49" s="115"/>
       <c r="T49" s="115"/>
       <c r="U49" s="115"/>
       <c r="V49" s="115"/>
       <c r="W49" s="115"/>
       <c r="X49" s="115"/>
       <c r="Y49" s="115"/>
       <c r="Z49" s="115"/>
       <c r="AA49" s="115"/>
       <c r="AB49" s="115"/>
       <c r="AC49" s="115"/>
       <c r="AD49" s="115"/>
       <c r="AE49" s="115"/>
       <c r="AF49" s="115"/>
       <c r="AG49" s="115"/>
       <c r="AH49" s="115"/>
@@ -34484,345 +33942,345 @@
       <c r="C68" s="33"/>
       <c r="D68" s="33"/>
       <c r="E68" s="33"/>
       <c r="F68" s="33"/>
       <c r="G68" s="33"/>
       <c r="H68" s="33"/>
       <c r="I68" s="33"/>
       <c r="J68" s="34"/>
       <c r="K68" s="35"/>
       <c r="IP68" s="35"/>
     </row>
     <row r="69" spans="1:250">
       <c r="K69" s="4"/>
     </row>
     <row r="70" spans="1:250">
       <c r="K70" s="4"/>
     </row>
     <row r="71" spans="1:250">
       <c r="K71" s="4"/>
     </row>
     <row r="72" spans="1:250">
       <c r="K72" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="295">
-    <mergeCell ref="GI8:GK8"/>
-[...18 lines deleted...]
-    <mergeCell ref="GF9:GF13"/>
+    <mergeCell ref="HU9:HU13"/>
+    <mergeCell ref="HV9:HV13"/>
+    <mergeCell ref="HW9:HW13"/>
+    <mergeCell ref="HX9:HX13"/>
+    <mergeCell ref="HN11:HN13"/>
+    <mergeCell ref="HO11:HO13"/>
+    <mergeCell ref="GQ10:GQ13"/>
+    <mergeCell ref="GR12:GR13"/>
+    <mergeCell ref="GS12:GS13"/>
+    <mergeCell ref="GT12:GT13"/>
+    <mergeCell ref="GP9:HP9"/>
+    <mergeCell ref="GU12:GU13"/>
+    <mergeCell ref="GR11:GU11"/>
+    <mergeCell ref="GV11:GV13"/>
+    <mergeCell ref="HB10:HD10"/>
+    <mergeCell ref="HB11:HB13"/>
+    <mergeCell ref="HF10:HH10"/>
+    <mergeCell ref="HJ11:HJ13"/>
+    <mergeCell ref="GW10:GW13"/>
+    <mergeCell ref="HG11:HG13"/>
+    <mergeCell ref="HC11:HC13"/>
+    <mergeCell ref="HD11:HD13"/>
+    <mergeCell ref="GY10:GY13"/>
+    <mergeCell ref="HI10:HI13"/>
+    <mergeCell ref="IN9:IN13"/>
+    <mergeCell ref="IM10:IM13"/>
+    <mergeCell ref="IG9:IG13"/>
+    <mergeCell ref="IH9:IH13"/>
+    <mergeCell ref="II9:II13"/>
+    <mergeCell ref="IJ9:IJ13"/>
+    <mergeCell ref="IK9:IK13"/>
+    <mergeCell ref="IL9:IL13"/>
+    <mergeCell ref="IE9:IE13"/>
+    <mergeCell ref="IF9:IF13"/>
+    <mergeCell ref="HZ9:HZ13"/>
+    <mergeCell ref="IA9:IA13"/>
+    <mergeCell ref="IB9:IB13"/>
+    <mergeCell ref="IC9:IC13"/>
+    <mergeCell ref="ID9:ID13"/>
+    <mergeCell ref="HY9:HY13"/>
+    <mergeCell ref="A49:I49"/>
+    <mergeCell ref="A17:I17"/>
+    <mergeCell ref="A34:I34"/>
+    <mergeCell ref="A39:I39"/>
+    <mergeCell ref="A44:I44"/>
+    <mergeCell ref="A45:I45"/>
+    <mergeCell ref="A47:I47"/>
+    <mergeCell ref="B27:I27"/>
+    <mergeCell ref="B37:I37"/>
+    <mergeCell ref="B42:I42"/>
+    <mergeCell ref="A8:J13"/>
+    <mergeCell ref="K8:K13"/>
+    <mergeCell ref="L8:L13"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="Q8:Q13"/>
+    <mergeCell ref="R8:R13"/>
+    <mergeCell ref="M9:M13"/>
+    <mergeCell ref="N9:N13"/>
+    <mergeCell ref="O9:O13"/>
+    <mergeCell ref="P8:P13"/>
+    <mergeCell ref="AZ9:AZ13"/>
+    <mergeCell ref="AU8:AU13"/>
+    <mergeCell ref="S8:S13"/>
+    <mergeCell ref="T8:T13"/>
+    <mergeCell ref="U8:U13"/>
+    <mergeCell ref="V8:V13"/>
+    <mergeCell ref="W8:W13"/>
+    <mergeCell ref="X8:X13"/>
+    <mergeCell ref="Y8:Y13"/>
+    <mergeCell ref="Z8:Z13"/>
+    <mergeCell ref="AL9:AL13"/>
+    <mergeCell ref="AA9:AA13"/>
+    <mergeCell ref="AA8:AH8"/>
+    <mergeCell ref="AH9:AH13"/>
+    <mergeCell ref="AB9:AB13"/>
+    <mergeCell ref="AC9:AC13"/>
+    <mergeCell ref="AD9:AD13"/>
+    <mergeCell ref="AE9:AE13"/>
+    <mergeCell ref="AF9:AF13"/>
+    <mergeCell ref="AG9:AG13"/>
+    <mergeCell ref="AQ10:AQ13"/>
+    <mergeCell ref="AS10:AS13"/>
+    <mergeCell ref="AM9:AM13"/>
+    <mergeCell ref="AN9:AN13"/>
+    <mergeCell ref="AO9:AO13"/>
+    <mergeCell ref="AP9:AP13"/>
+    <mergeCell ref="AR9:AR13"/>
+    <mergeCell ref="AI8:AM8"/>
+    <mergeCell ref="AN8:AO8"/>
+    <mergeCell ref="AP8:AT8"/>
+    <mergeCell ref="AI9:AI13"/>
+    <mergeCell ref="AJ9:AJ13"/>
+    <mergeCell ref="AK9:AK13"/>
+    <mergeCell ref="AT9:AT13"/>
+    <mergeCell ref="CA9:CA13"/>
+    <mergeCell ref="BP9:BP13"/>
+    <mergeCell ref="BV10:BV13"/>
+    <mergeCell ref="BW9:BW13"/>
+    <mergeCell ref="BX9:BX13"/>
+    <mergeCell ref="BY9:BY13"/>
+    <mergeCell ref="BZ9:BZ13"/>
+    <mergeCell ref="BA8:BC8"/>
+    <mergeCell ref="BD8:BF8"/>
+    <mergeCell ref="BW8:BY8"/>
+    <mergeCell ref="BA9:BA13"/>
+    <mergeCell ref="BB9:BB13"/>
+    <mergeCell ref="BC9:BC13"/>
+    <mergeCell ref="BD9:BD13"/>
+    <mergeCell ref="BE9:BE13"/>
+    <mergeCell ref="BF9:BF13"/>
+    <mergeCell ref="BG9:BG13"/>
+    <mergeCell ref="BH9:BH13"/>
+    <mergeCell ref="BQ10:BQ13"/>
+    <mergeCell ref="BO8:BV8"/>
+    <mergeCell ref="BN10:BN13"/>
+    <mergeCell ref="BJ11:BJ13"/>
+    <mergeCell ref="BM11:BM13"/>
+    <mergeCell ref="BK12:BK13"/>
+    <mergeCell ref="AV8:AV13"/>
+    <mergeCell ref="AW8:AW13"/>
+    <mergeCell ref="AX8:AX13"/>
+    <mergeCell ref="AY8:AZ8"/>
+    <mergeCell ref="BT11:BT13"/>
+    <mergeCell ref="BL11:BL13"/>
+    <mergeCell ref="AY9:AY13"/>
+    <mergeCell ref="ED9:ED13"/>
+    <mergeCell ref="EE8:EG8"/>
+    <mergeCell ref="DM9:DM13"/>
+    <mergeCell ref="DR9:DR13"/>
+    <mergeCell ref="DW10:DW13"/>
+    <mergeCell ref="DX10:DZ10"/>
+    <mergeCell ref="EA10:EA13"/>
+    <mergeCell ref="DX11:DX13"/>
+    <mergeCell ref="DT9:DT13"/>
+    <mergeCell ref="CQ10:CQ13"/>
+    <mergeCell ref="CX9:CX13"/>
+    <mergeCell ref="CS9:CS13"/>
+    <mergeCell ref="DH9:DJ9"/>
+    <mergeCell ref="DH10:DH13"/>
+    <mergeCell ref="DI10:DI13"/>
+    <mergeCell ref="DJ10:DJ13"/>
+    <mergeCell ref="BZ8:CG8"/>
+    <mergeCell ref="CP8:CU8"/>
+    <mergeCell ref="CV8:CV13"/>
+    <mergeCell ref="CW8:DQ8"/>
+    <mergeCell ref="CP9:CP13"/>
+    <mergeCell ref="CR9:CR13"/>
+    <mergeCell ref="DK9:DK13"/>
+    <mergeCell ref="DL9:DL13"/>
+    <mergeCell ref="DU9:DU13"/>
+    <mergeCell ref="DQ9:DQ13"/>
+    <mergeCell ref="DD10:DD13"/>
+    <mergeCell ref="DG10:DG13"/>
+    <mergeCell ref="CZ11:CZ13"/>
+    <mergeCell ref="DA11:DA13"/>
+    <mergeCell ref="DB11:DB13"/>
+    <mergeCell ref="DP9:DP13"/>
+    <mergeCell ref="DC9:DC13"/>
+    <mergeCell ref="DN9:DN13"/>
+    <mergeCell ref="DO9:DO13"/>
+    <mergeCell ref="EE9:EE13"/>
+    <mergeCell ref="DR8:DT8"/>
+    <mergeCell ref="DU8:EA8"/>
+    <mergeCell ref="EB8:ED8"/>
+    <mergeCell ref="DW9:EA9"/>
+    <mergeCell ref="FA10:FA13"/>
+    <mergeCell ref="EZ10:EZ13"/>
+    <mergeCell ref="EY9:EY13"/>
+    <mergeCell ref="DV9:DV13"/>
+    <mergeCell ref="FC11:FC13"/>
+    <mergeCell ref="GP10:GP13"/>
+    <mergeCell ref="EL8:EL13"/>
+    <mergeCell ref="EB9:EB13"/>
+    <mergeCell ref="EC9:EC13"/>
+    <mergeCell ref="HR9:HR13"/>
+    <mergeCell ref="GO8:GO13"/>
+    <mergeCell ref="HM10:HM13"/>
+    <mergeCell ref="HP10:HP13"/>
+    <mergeCell ref="HQ9:HQ13"/>
+    <mergeCell ref="GX11:GX13"/>
+    <mergeCell ref="HA11:HA13"/>
+    <mergeCell ref="GZ10:GZ13"/>
+    <mergeCell ref="HK11:HK13"/>
+    <mergeCell ref="HL11:HL13"/>
+    <mergeCell ref="HE10:HE13"/>
+    <mergeCell ref="ES8:ES13"/>
+    <mergeCell ref="EG9:EG13"/>
+    <mergeCell ref="EH9:EH13"/>
+    <mergeCell ref="EO9:EO13"/>
+    <mergeCell ref="EX9:EX13"/>
+    <mergeCell ref="HF11:HF13"/>
+    <mergeCell ref="HH11:HH13"/>
+    <mergeCell ref="EH8:EK8"/>
+    <mergeCell ref="HJ10:HL10"/>
+    <mergeCell ref="IO8:IO13"/>
+    <mergeCell ref="HS9:HS13"/>
+    <mergeCell ref="HT9:HT13"/>
+    <mergeCell ref="EM8:EO8"/>
+    <mergeCell ref="CY10:DB10"/>
+    <mergeCell ref="CY11:CY13"/>
+    <mergeCell ref="CE11:CE13"/>
+    <mergeCell ref="CB9:CG9"/>
+    <mergeCell ref="CB10:CB13"/>
+    <mergeCell ref="CC10:CF10"/>
+    <mergeCell ref="CC11:CC13"/>
+    <mergeCell ref="CF11:CF13"/>
+    <mergeCell ref="CD12:CD13"/>
+    <mergeCell ref="CG10:CG13"/>
+    <mergeCell ref="EF9:EF13"/>
+    <mergeCell ref="CT9:CT13"/>
+    <mergeCell ref="CU9:CU13"/>
+    <mergeCell ref="CW9:CW13"/>
+    <mergeCell ref="DY11:DY13"/>
+    <mergeCell ref="DZ11:DZ13"/>
+    <mergeCell ref="DE9:DE13"/>
+    <mergeCell ref="DF9:DF13"/>
+    <mergeCell ref="DS9:DS13"/>
+    <mergeCell ref="FX8:FX13"/>
+    <mergeCell ref="FQ8:FW8"/>
+    <mergeCell ref="EX8:FP8"/>
+    <mergeCell ref="FQ9:FQ13"/>
+    <mergeCell ref="FP9:FP13"/>
+    <mergeCell ref="FU10:FU13"/>
+    <mergeCell ref="FV9:FV13"/>
+    <mergeCell ref="FW10:FW13"/>
+    <mergeCell ref="FR10:FR13"/>
+    <mergeCell ref="FS9:FS13"/>
+    <mergeCell ref="FT10:FT13"/>
+    <mergeCell ref="FN10:FN13"/>
+    <mergeCell ref="FG11:FG13"/>
+    <mergeCell ref="FK11:FK13"/>
+    <mergeCell ref="FM11:FM13"/>
+    <mergeCell ref="FI11:FI13"/>
+    <mergeCell ref="FO10:FO13"/>
+    <mergeCell ref="FF10:FF13"/>
+    <mergeCell ref="FH10:FH13"/>
+    <mergeCell ref="FJ10:FJ13"/>
+    <mergeCell ref="FL10:FL13"/>
+    <mergeCell ref="FD10:FD13"/>
+    <mergeCell ref="FD9:FO9"/>
+    <mergeCell ref="FB10:FB13"/>
+    <mergeCell ref="BQ9:BV9"/>
+    <mergeCell ref="BR10:BU10"/>
+    <mergeCell ref="BR11:BR13"/>
+    <mergeCell ref="BU11:BU13"/>
+    <mergeCell ref="BS12:BS13"/>
+    <mergeCell ref="BO9:BO13"/>
+    <mergeCell ref="BG8:BN8"/>
+    <mergeCell ref="BI9:BN9"/>
+    <mergeCell ref="BI10:BI13"/>
+    <mergeCell ref="BJ10:BM10"/>
     <mergeCell ref="CH8:CO8"/>
     <mergeCell ref="CH9:CH13"/>
     <mergeCell ref="CJ9:CO9"/>
     <mergeCell ref="CJ10:CJ13"/>
     <mergeCell ref="CK10:CN10"/>
     <mergeCell ref="FE11:FE13"/>
     <mergeCell ref="CO10:CO13"/>
     <mergeCell ref="CK11:CK13"/>
     <mergeCell ref="CM11:CM13"/>
     <mergeCell ref="CN11:CN13"/>
     <mergeCell ref="CL12:CL13"/>
     <mergeCell ref="CI9:CI13"/>
     <mergeCell ref="EP8:EP13"/>
     <mergeCell ref="EQ8:EQ13"/>
     <mergeCell ref="ER8:ER13"/>
     <mergeCell ref="EW8:EW13"/>
     <mergeCell ref="EV8:EV13"/>
     <mergeCell ref="EU8:EU13"/>
     <mergeCell ref="ET8:ET13"/>
     <mergeCell ref="EN9:EN13"/>
     <mergeCell ref="EM9:EM13"/>
     <mergeCell ref="EI9:EI13"/>
     <mergeCell ref="EJ10:EJ13"/>
     <mergeCell ref="EK9:EK13"/>
-    <mergeCell ref="BQ9:BV9"/>
-[...249 lines deleted...]
-    <mergeCell ref="HI10:HI13"/>
+    <mergeCell ref="GI8:GK8"/>
+    <mergeCell ref="GL8:GN8"/>
+    <mergeCell ref="GJ9:GJ13"/>
+    <mergeCell ref="GC9:GC13"/>
+    <mergeCell ref="GI9:GI13"/>
+    <mergeCell ref="FY8:GC8"/>
+    <mergeCell ref="GD8:GH8"/>
+    <mergeCell ref="GD9:GD13"/>
+    <mergeCell ref="GE9:GE13"/>
+    <mergeCell ref="GN9:GN13"/>
+    <mergeCell ref="GG9:GG13"/>
+    <mergeCell ref="GH9:GH13"/>
+    <mergeCell ref="GM9:GM13"/>
+    <mergeCell ref="GK9:GK13"/>
+    <mergeCell ref="GL9:GL13"/>
+    <mergeCell ref="FY9:FY13"/>
+    <mergeCell ref="FZ9:FZ13"/>
+    <mergeCell ref="GA9:GA13"/>
+    <mergeCell ref="GB9:GB13"/>
+    <mergeCell ref="GF9:GF13"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.62992125984251968" right="0.19685039370078741" top="0.74803149606299213" bottom="0.47244094488188981" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" fitToWidth="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>