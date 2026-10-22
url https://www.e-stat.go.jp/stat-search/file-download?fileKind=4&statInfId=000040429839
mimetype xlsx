--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB31D252-8AF4-4E43-A6ED-B5EB6C169072}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A826039E-C04F-4B0E-9E52-95765F76F951}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F239134B-385C-44AC-819D-F16120CEF99F}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F239134B-385C-44AC-819D-F16120CEF99F}"/>
   </bookViews>
   <sheets>
     <sheet name="006" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'006'!$A$1:$FA$48</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'006'!$A:$J,'006'!$1:$16</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="871" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="870" uniqueCount="210">
   <si>
     <t>１　営農類型別経営統計</t>
     <rPh sb="2" eb="4">
       <t>エイノウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ルイケイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ベツ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>トウケイ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>ｂ　事業収支の概要</t>
     <rPh sb="2" eb="4">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
@@ -2089,316 +2089,309 @@
     <rPh sb="4" eb="6">
       <t>ソンエキ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ガイキョウ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>(ｶ)  農業経営収支の状況</t>
     <rPh sb="5" eb="7">
       <t>ノウギョウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>シュウシ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
+    <t>(ｳ)　労働時間の状況</t>
+    <rPh sb="4" eb="8">
+      <t>ロウドウジカン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>畑作経営　全国</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 （畑作作付延べ面積）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ハタサク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ゼンコク</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ハタサク</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ノ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>メンセキ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">麦類作経営　北海道
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（麦類作作付延べ面積）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ムギルイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ホッカイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ムギ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ルイ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>サク</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ノ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>メンセキ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">ばれいしょ作経営　北海道
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（ばれいしょ作作付延べ面積）</t>
     </r>
     <rPh sb="5" eb="6">
       <t>サク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ホッカイドウ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>サク</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>ノ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>メンセキ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">てんさい作経営　北海道
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（てんさい作作付延べ面積）</t>
     </r>
     <rPh sb="4" eb="5">
       <t>サク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ホッカイドウ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>サク</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ノ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>メンセキ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">茶作経営　都府県
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（茶植栽面積）</t>
     </r>
     <rPh sb="0" eb="1">
       <t>チャ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>サク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>トフケン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>チャ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ショクサイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>メンセキ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">かんしょ作経営　都府県
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（かんしょ作作付延べ面積）</t>
     </r>
     <rPh sb="4" eb="5">
       <t>サク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>トフケン</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>サク</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ノ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>メンセキ</t>
-    </rPh>
-[...8 lines deleted...]
-      <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="\(0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;△&quot;?,??0;0;@"/>
     <numFmt numFmtId="178" formatCode="#,##0.0;&quot;△&quot;?,??0.0;0.0;@"/>
     <numFmt numFmtId="179" formatCode="#,##0.00;&quot;△&quot;?,??0.00;0.00;@"/>
     <numFmt numFmtId="180" formatCode="#,##0;&quot;△&quot;#,##0;0;@"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2445,121 +2438,108 @@
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-[...26 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
-      <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
       <name val="ＭＳ 明朝"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="43">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -3037,84 +3017,84 @@
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="38" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
@@ -3153,537 +3133,534 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="167">
+  <cellXfs count="166">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="176" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="176" fontId="15" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="22" fillId="0" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="22" fillId="0" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="22" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
-[...103 lines deleted...]
-    <xf numFmtId="178" fontId="15" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="15" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="15" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="37" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="42" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...187 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="48">
     <cellStyle name="Normal 4" xfId="16" xr:uid="{50E81C6C-C3AD-46FA-9A9A-3C54B386747B}"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="10" xr:uid="{4ABCD7DE-FA87-4F5E-917A-7C3919C179B7}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{6888D501-52FB-4CB6-9D31-2F115B0033BF}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{B2A7C651-7727-450A-BEE1-38F878EFA68D}"/>
     <cellStyle name="標準 2 2 2" xfId="21" xr:uid="{30E31FB3-E263-4F1D-8EBE-61C381DB5897}"/>
     <cellStyle name="標準 2 3" xfId="7" xr:uid="{41298C8C-DC1C-4942-98C6-143C1CEC6FEE}"/>
     <cellStyle name="標準 2 3 2" xfId="15" xr:uid="{93DE88E2-BC35-4F32-8D79-86B7C05B9EF9}"/>
     <cellStyle name="標準 2 4" xfId="8" xr:uid="{6E22A958-5DCD-4E6B-94B2-B11D394CB58B}"/>
     <cellStyle name="標準 2 5" xfId="17" xr:uid="{F8D48BD7-E49A-42BF-B86F-07CE3AF794B9}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{5D809AD8-62FD-44A9-92CB-B915294ED6A0}"/>
     <cellStyle name="標準 3 2" xfId="11" xr:uid="{4E8C0412-5941-4EE4-91BC-24F823D3EC15}"/>
     <cellStyle name="標準 3 2 2" xfId="18" xr:uid="{F99B40EB-8282-42A1-8949-C6FFC3DC0E0B}"/>
     <cellStyle name="標準 3 3" xfId="9" xr:uid="{1244F3C6-EF10-4EFE-B3FF-DF25B6420EAA}"/>
     <cellStyle name="標準 4" xfId="5" xr:uid="{9CFD9F9C-065A-46DF-B7B0-20CB44FD82BC}"/>
     <cellStyle name="標準 4 2" xfId="6" xr:uid="{E1BEC054-6A3B-4607-8B40-55714A737741}"/>
     <cellStyle name="標準 4 3" xfId="19" xr:uid="{0B3A2E51-BB0D-48E3-A9BE-8804F79F3763}"/>
     <cellStyle name="標準 5" xfId="12" xr:uid="{8603D10F-9984-441A-9774-979150E07851}"/>
     <cellStyle name="標準 5 2" xfId="13" xr:uid="{F4FCB840-5289-4152-9650-EAF3CBD31447}"/>
     <cellStyle name="標準 5 3" xfId="22" xr:uid="{BBBAE932-BD6F-4C55-A125-3D80B024515E}"/>
     <cellStyle name="標準 5 3 2" xfId="25" xr:uid="{E381287E-639A-43F4-8962-1F2857CFFA14}"/>
@@ -4065,17638 +4042,17089 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88B1A3FC-C3F0-4336-8EA1-C3356F23DE27}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:FA52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="3" style="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" customWidth="1"/>
     <col min="11" max="156" width="10.7109375" style="1" customWidth="1"/>
     <col min="157" max="157" width="5.140625" style="1" customWidth="1"/>
-    <col min="158" max="387" width="9.140625" style="1"/>
-[...548 lines deleted...]
-    <col min="15771" max="16384" width="9.140625" style="1"/>
+    <col min="158" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:157" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:157" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:157" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="6" t="s">
+    <row r="2" spans="1:157" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="AF2" s="8"/>
-[...2 lines deleted...]
-      <c r="AI2" s="8"/>
+      <c r="AF2" s="5"/>
+      <c r="AG2" s="5"/>
+      <c r="AH2" s="5"/>
+      <c r="AI2" s="5"/>
     </row>
-    <row r="3" spans="1:157" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="7" t="s">
+    <row r="3" spans="1:157" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="AW3" s="9"/>
-[...2 lines deleted...]
-      <c r="BB3" s="9"/>
+      <c r="AW3" s="6"/>
+      <c r="AZ3" s="6"/>
+      <c r="BA3" s="6"/>
+      <c r="BB3" s="6"/>
     </row>
-    <row r="4" spans="1:157" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="K4" s="7" t="s">
+    <row r="4" spans="1:157" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="K4" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="AR4" s="7" t="s">
+      <c r="AR4" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="AW4" s="9"/>
-[...6 lines deleted...]
-      <c r="BH4" s="7" t="s">
+      <c r="AW4" s="6"/>
+      <c r="AZ4" s="6"/>
+      <c r="BA4" s="6"/>
+      <c r="BB4" s="6"/>
+      <c r="BC4" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="BH4" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="CR4" s="7" t="s">
+      <c r="CR4" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="DD4" s="7" t="s">
+      <c r="DD4" s="4" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="5" spans="1:157" s="7" customFormat="1" ht="30" customHeight="1">
-      <c r="K5" s="7" t="s">
+    <row r="5" spans="1:157" s="4" customFormat="1" ht="30" customHeight="1">
+      <c r="K5" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="R5" s="7" t="s">
+      <c r="R5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="X5" s="7" t="s">
+      <c r="X5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="7" t="s">
+      <c r="AE5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="AJ5" s="7" t="s">
+      <c r="AJ5" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="AR5" s="8" t="s">
+      <c r="AR5" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="AZ5" s="7" t="s">
+      <c r="AZ5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="BC5" s="8"/>
-      <c r="BH5" s="7" t="s">
+      <c r="BC5" s="5"/>
+      <c r="BH5" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="BO5" s="7" t="s">
+      <c r="BO5" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="CF5" s="10"/>
-[...11 lines deleted...]
-      <c r="DD5" s="7" t="s">
+      <c r="CF5" s="7"/>
+      <c r="CG5" s="7"/>
+      <c r="CH5" s="7"/>
+      <c r="CI5" s="7"/>
+      <c r="CJ5" s="7"/>
+      <c r="CK5" s="7"/>
+      <c r="CL5" s="7"/>
+      <c r="CM5" s="7"/>
+      <c r="CN5" s="7"/>
+      <c r="CO5" s="7"/>
+      <c r="CP5" s="7"/>
+      <c r="CQ5" s="7"/>
+      <c r="DD5" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="EA5" s="10"/>
-      <c r="EF5" s="7" t="s">
+      <c r="EA5" s="7"/>
+      <c r="EF5" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="EQ5" s="10"/>
-[...1 lines deleted...]
-      <c r="EZ5" s="7" t="s">
+      <c r="EQ5" s="7"/>
+      <c r="EX5" s="7"/>
+      <c r="EZ5" s="4" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="6" spans="1:157" s="7" customFormat="1" ht="15" customHeight="1">
-[...11 lines deleted...]
-      <c r="AR6" s="8" t="s">
+    <row r="6" spans="1:157" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Y6" s="8"/>
+      <c r="Z6" s="8"/>
+      <c r="AA6" s="8"/>
+      <c r="AC6" s="8"/>
+      <c r="AJ6" s="8"/>
+      <c r="AK6" s="8"/>
+      <c r="AM6" s="8"/>
+      <c r="AN6" s="8"/>
+      <c r="AO6" s="8"/>
+      <c r="AP6" s="8"/>
+      <c r="AQ6" s="8"/>
+      <c r="AR6" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="AU6" s="7" t="s">
+      <c r="AU6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="BC6" s="8"/>
-[...15 lines deleted...]
-      <c r="EX6" s="10"/>
+      <c r="BC6" s="5"/>
+      <c r="BY6" s="8"/>
+      <c r="CF6" s="7"/>
+      <c r="CG6" s="7"/>
+      <c r="CH6" s="7"/>
+      <c r="CI6" s="8"/>
+      <c r="CJ6" s="7"/>
+      <c r="CK6" s="7"/>
+      <c r="CL6" s="7"/>
+      <c r="CM6" s="7"/>
+      <c r="CN6" s="7"/>
+      <c r="CO6" s="7"/>
+      <c r="CP6" s="7"/>
+      <c r="CQ6" s="7"/>
+      <c r="EA6" s="7"/>
+      <c r="EQ6" s="7"/>
+      <c r="EX6" s="7"/>
     </row>
-    <row r="7" spans="1:157" s="12" customFormat="1" ht="5.0999999999999996" customHeight="1" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A8" s="89" t="s">
+    <row r="7" spans="1:157" ht="5.0999999999999996" customHeight="1" thickBot="1"/>
+    <row r="8" spans="1:157" s="13" customFormat="1" ht="14.1" customHeight="1" thickTop="1">
+      <c r="A8" s="161" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="89"/>
-[...8 lines deleted...]
-      <c r="K8" s="83" t="s">
+      <c r="B8" s="161"/>
+      <c r="C8" s="161"/>
+      <c r="D8" s="161"/>
+      <c r="E8" s="161"/>
+      <c r="F8" s="161"/>
+      <c r="G8" s="161"/>
+      <c r="H8" s="161"/>
+      <c r="I8" s="161"/>
+      <c r="J8" s="136"/>
+      <c r="K8" s="127" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="95" t="s">
+      <c r="L8" s="164" t="s">
         <v>8</v>
       </c>
-      <c r="M8" s="97" t="s">
+      <c r="M8" s="122" t="s">
         <v>25</v>
       </c>
-      <c r="N8" s="98"/>
-[...1 lines deleted...]
-      <c r="P8" s="83" t="s">
+      <c r="N8" s="120"/>
+      <c r="O8" s="121"/>
+      <c r="P8" s="127" t="s">
         <v>185</v>
       </c>
-      <c r="Q8" s="121" t="s">
+      <c r="Q8" s="134" t="s">
         <v>9</v>
       </c>
-      <c r="R8" s="90" t="s">
+      <c r="R8" s="136" t="s">
         <v>10</v>
       </c>
-      <c r="S8" s="122" t="s">
+      <c r="S8" s="138" t="s">
         <v>11</v>
       </c>
-      <c r="T8" s="90" t="s">
+      <c r="T8" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="U8" s="83" t="s">
+      <c r="U8" s="127" t="s">
         <v>13</v>
       </c>
-      <c r="V8" s="83" t="s">
+      <c r="V8" s="127" t="s">
         <v>14</v>
       </c>
-      <c r="W8" s="111" t="s">
+      <c r="W8" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="X8" s="112" t="s">
+      <c r="X8" s="155" t="s">
         <v>16</v>
       </c>
-      <c r="Y8" s="83" t="s">
+      <c r="Y8" s="127" t="s">
         <v>124</v>
       </c>
-      <c r="Z8" s="98" t="s">
+      <c r="Z8" s="120" t="s">
         <v>180</v>
       </c>
-      <c r="AA8" s="98"/>
-[...1 lines deleted...]
-      <c r="AC8" s="97" t="s">
+      <c r="AA8" s="120"/>
+      <c r="AB8" s="121"/>
+      <c r="AC8" s="122" t="s">
         <v>17</v>
       </c>
-      <c r="AD8" s="114"/>
-      <c r="AE8" s="125" t="s">
+      <c r="AD8" s="157"/>
+      <c r="AE8" s="140" t="s">
         <v>18</v>
       </c>
-      <c r="AF8" s="126"/>
-[...2 lines deleted...]
-      <c r="AI8" s="127"/>
+      <c r="AF8" s="98"/>
+      <c r="AG8" s="98"/>
+      <c r="AH8" s="98"/>
+      <c r="AI8" s="141"/>
       <c r="AJ8" s="128" t="s">
         <v>19</v>
       </c>
-      <c r="AK8" s="83" t="s">
+      <c r="AK8" s="127" t="s">
         <v>20</v>
       </c>
-      <c r="AL8" s="129" t="s">
+      <c r="AL8" s="142" t="s">
         <v>21</v>
       </c>
-      <c r="AM8" s="129" t="s">
+      <c r="AM8" s="142" t="s">
         <v>22</v>
       </c>
-      <c r="AN8" s="119" t="s">
+      <c r="AN8" s="158" t="s">
         <v>23</v>
       </c>
-      <c r="AO8" s="120"/>
-      <c r="AP8" s="149" t="s">
+      <c r="AO8" s="159"/>
+      <c r="AP8" s="132" t="s">
         <v>24</v>
       </c>
-      <c r="AQ8" s="150"/>
-      <c r="AR8" s="85" t="s">
+      <c r="AQ8" s="133"/>
+      <c r="AR8" s="160" t="s">
         <v>186</v>
       </c>
-      <c r="AS8" s="13"/>
-[...1 lines deleted...]
-      <c r="AU8" s="116" t="s">
+      <c r="AS8" s="9"/>
+      <c r="AT8" s="10"/>
+      <c r="AU8" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="AV8" s="116"/>
-[...3 lines deleted...]
-      <c r="AZ8" s="124" t="s">
+      <c r="AV8" s="96"/>
+      <c r="AW8" s="96"/>
+      <c r="AX8" s="96"/>
+      <c r="AY8" s="97"/>
+      <c r="AZ8" s="95" t="s">
         <v>26</v>
       </c>
-      <c r="BA8" s="116"/>
-[...1 lines deleted...]
-      <c r="BC8" s="124" t="s">
+      <c r="BA8" s="96"/>
+      <c r="BB8" s="97"/>
+      <c r="BC8" s="95" t="s">
         <v>27</v>
       </c>
-      <c r="BD8" s="116"/>
-[...3 lines deleted...]
-      <c r="BH8" s="126" t="s">
+      <c r="BD8" s="96"/>
+      <c r="BE8" s="96"/>
+      <c r="BF8" s="96"/>
+      <c r="BG8" s="97"/>
+      <c r="BH8" s="98" t="s">
         <v>29</v>
       </c>
-      <c r="BI8" s="126"/>
-[...4 lines deleted...]
-      <c r="BN8" s="111" t="s">
+      <c r="BI8" s="98"/>
+      <c r="BJ8" s="98"/>
+      <c r="BK8" s="98"/>
+      <c r="BL8" s="98"/>
+      <c r="BM8" s="99"/>
+      <c r="BN8" s="93" t="s">
         <v>171</v>
       </c>
-      <c r="BO8" s="152" t="s">
+      <c r="BO8" s="116" t="s">
         <v>30</v>
       </c>
-      <c r="BP8" s="152"/>
-[...18 lines deleted...]
-      <c r="CI8" s="154" t="s">
+      <c r="BP8" s="116"/>
+      <c r="BQ8" s="116"/>
+      <c r="BR8" s="116"/>
+      <c r="BS8" s="116"/>
+      <c r="BT8" s="116"/>
+      <c r="BU8" s="116"/>
+      <c r="BV8" s="116"/>
+      <c r="BW8" s="116"/>
+      <c r="BX8" s="116"/>
+      <c r="BY8" s="116"/>
+      <c r="BZ8" s="116"/>
+      <c r="CA8" s="116"/>
+      <c r="CB8" s="116"/>
+      <c r="CC8" s="116"/>
+      <c r="CD8" s="116"/>
+      <c r="CE8" s="116"/>
+      <c r="CF8" s="116"/>
+      <c r="CG8" s="116"/>
+      <c r="CH8" s="117"/>
+      <c r="CI8" s="118" t="s">
         <v>173</v>
       </c>
-      <c r="CJ8" s="152"/>
-[...7 lines deleted...]
-      <c r="CR8" s="155" t="s">
+      <c r="CJ8" s="116"/>
+      <c r="CK8" s="116"/>
+      <c r="CL8" s="116"/>
+      <c r="CM8" s="116"/>
+      <c r="CN8" s="116"/>
+      <c r="CO8" s="116"/>
+      <c r="CP8" s="116"/>
+      <c r="CQ8" s="116"/>
+      <c r="CR8" s="119" t="s">
         <v>10</v>
       </c>
-      <c r="CS8" s="98"/>
-[...1 lines deleted...]
-      <c r="CU8" s="97" t="s">
+      <c r="CS8" s="120"/>
+      <c r="CT8" s="121"/>
+      <c r="CU8" s="122" t="s">
         <v>11</v>
       </c>
-      <c r="CV8" s="98"/>
-[...1 lines deleted...]
-      <c r="CX8" s="98" t="s">
+      <c r="CV8" s="120"/>
+      <c r="CW8" s="121"/>
+      <c r="CX8" s="120" t="s">
         <v>12</v>
       </c>
-      <c r="CY8" s="98"/>
-[...1 lines deleted...]
-      <c r="DA8" s="83" t="s">
+      <c r="CY8" s="120"/>
+      <c r="CZ8" s="121"/>
+      <c r="DA8" s="127" t="s">
         <v>13</v>
       </c>
       <c r="DB8" s="128" t="s">
         <v>14</v>
       </c>
-      <c r="DC8" s="111" t="s">
+      <c r="DC8" s="93" t="s">
         <v>15</v>
       </c>
-      <c r="DD8" s="144" t="s">
+      <c r="DD8" s="126" t="s">
         <v>31</v>
       </c>
-      <c r="DE8" s="13"/>
-[...46 lines deleted...]
-      <c r="EZ8" s="151" t="s">
+      <c r="DE8" s="9"/>
+      <c r="DF8" s="9"/>
+      <c r="DG8" s="9"/>
+      <c r="DH8" s="9"/>
+      <c r="DI8" s="9"/>
+      <c r="DJ8" s="9"/>
+      <c r="DK8" s="9"/>
+      <c r="DL8" s="9"/>
+      <c r="DM8" s="9"/>
+      <c r="DN8" s="9"/>
+      <c r="DO8" s="9"/>
+      <c r="DP8" s="9"/>
+      <c r="DQ8" s="9"/>
+      <c r="DR8" s="9"/>
+      <c r="DS8" s="9"/>
+      <c r="DT8" s="9"/>
+      <c r="DU8" s="9"/>
+      <c r="DV8" s="9"/>
+      <c r="DW8" s="9"/>
+      <c r="DX8" s="9"/>
+      <c r="DY8" s="9"/>
+      <c r="DZ8" s="9"/>
+      <c r="EA8" s="9"/>
+      <c r="EB8" s="9"/>
+      <c r="EC8" s="9"/>
+      <c r="ED8" s="9"/>
+      <c r="EE8" s="10"/>
+      <c r="EF8" s="11"/>
+      <c r="EG8" s="9"/>
+      <c r="EH8" s="9"/>
+      <c r="EI8" s="9"/>
+      <c r="EJ8" s="9"/>
+      <c r="EK8" s="9"/>
+      <c r="EL8" s="9"/>
+      <c r="EM8" s="9"/>
+      <c r="EN8" s="9"/>
+      <c r="EO8" s="9"/>
+      <c r="EP8" s="9"/>
+      <c r="EQ8" s="9"/>
+      <c r="ER8" s="9"/>
+      <c r="ES8" s="9"/>
+      <c r="ET8" s="9"/>
+      <c r="EU8" s="9"/>
+      <c r="EV8" s="9"/>
+      <c r="EW8" s="9"/>
+      <c r="EX8" s="9"/>
+      <c r="EY8" s="10"/>
+      <c r="EZ8" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="FA8" s="16"/>
+      <c r="FA8" s="12"/>
     </row>
-    <row r="9" spans="1:157" s="17" customFormat="1" ht="14.1" customHeight="1">
-[...12 lines deleted...]
-      <c r="M9" s="82" t="s">
+    <row r="9" spans="1:157" s="13" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A9" s="150"/>
+      <c r="B9" s="150"/>
+      <c r="C9" s="150"/>
+      <c r="D9" s="150"/>
+      <c r="E9" s="150"/>
+      <c r="F9" s="150"/>
+      <c r="G9" s="150"/>
+      <c r="H9" s="150"/>
+      <c r="I9" s="150"/>
+      <c r="J9" s="137"/>
+      <c r="K9" s="82"/>
+      <c r="L9" s="92"/>
+      <c r="M9" s="81" t="s">
         <v>33</v>
       </c>
-      <c r="N9" s="82" t="s">
+      <c r="N9" s="81" t="s">
         <v>177</v>
       </c>
-      <c r="O9" s="108" t="s">
+      <c r="O9" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="P9" s="84"/>
-[...9 lines deleted...]
-      <c r="Z9" s="82" t="s">
+      <c r="P9" s="82"/>
+      <c r="Q9" s="135"/>
+      <c r="R9" s="137"/>
+      <c r="S9" s="139"/>
+      <c r="T9" s="137"/>
+      <c r="U9" s="82"/>
+      <c r="V9" s="82"/>
+      <c r="W9" s="94"/>
+      <c r="X9" s="156"/>
+      <c r="Y9" s="82"/>
+      <c r="Z9" s="81" t="s">
         <v>35</v>
       </c>
-      <c r="AA9" s="108" t="s">
+      <c r="AA9" s="89" t="s">
         <v>36</v>
       </c>
-      <c r="AB9" s="134" t="s">
+      <c r="AB9" s="113" t="s">
         <v>37</v>
       </c>
-      <c r="AC9" s="84" t="s">
+      <c r="AC9" s="82" t="s">
         <v>38</v>
       </c>
-      <c r="AD9" s="115" t="s">
+      <c r="AD9" s="135" t="s">
         <v>39</v>
       </c>
-      <c r="AE9" s="147" t="s">
+      <c r="AE9" s="100" t="s">
         <v>40</v>
       </c>
-      <c r="AG9" s="138" t="s">
+      <c r="AG9" s="151" t="s">
         <v>41</v>
       </c>
-      <c r="AH9" s="3"/>
-      <c r="AI9" s="140" t="s">
+      <c r="AH9" s="14"/>
+      <c r="AI9" s="153" t="s">
         <v>42</v>
       </c>
-      <c r="AJ9" s="109"/>
-[...3 lines deleted...]
-      <c r="AN9" s="145" t="s">
+      <c r="AJ9" s="90"/>
+      <c r="AK9" s="82"/>
+      <c r="AL9" s="105"/>
+      <c r="AM9" s="105"/>
+      <c r="AN9" s="123" t="s">
         <v>166</v>
       </c>
-      <c r="AO9" s="145" t="s">
+      <c r="AO9" s="123" t="s">
         <v>145</v>
       </c>
-      <c r="AP9" s="145" t="s">
+      <c r="AP9" s="123" t="s">
         <v>167</v>
       </c>
-      <c r="AQ9" s="136" t="s">
+      <c r="AQ9" s="147" t="s">
         <v>146</v>
       </c>
-      <c r="AR9" s="86"/>
-      <c r="AS9" s="82" t="s">
+      <c r="AR9" s="130"/>
+      <c r="AS9" s="81" t="s">
         <v>187</v>
       </c>
-      <c r="AT9" s="87" t="s">
+      <c r="AT9" s="103" t="s">
         <v>168</v>
       </c>
-      <c r="AU9" s="118" t="s">
+      <c r="AU9" s="149" t="s">
         <v>33</v>
       </c>
-      <c r="AV9" s="82" t="s">
+      <c r="AV9" s="81" t="s">
         <v>177</v>
       </c>
-      <c r="AW9" s="105" t="s">
+      <c r="AW9" s="143" t="s">
         <v>34</v>
       </c>
-      <c r="AX9" s="106"/>
-[...1 lines deleted...]
-      <c r="AZ9" s="131" t="s">
+      <c r="AX9" s="144"/>
+      <c r="AY9" s="145"/>
+      <c r="AZ9" s="115" t="s">
         <v>33</v>
       </c>
-      <c r="BA9" s="82" t="s">
+      <c r="BA9" s="81" t="s">
         <v>170</v>
       </c>
-      <c r="BB9" s="133" t="s">
+      <c r="BB9" s="146" t="s">
         <v>43</v>
       </c>
-      <c r="BC9" s="147" t="s">
+      <c r="BC9" s="100" t="s">
         <v>33</v>
       </c>
-      <c r="BD9" s="110" t="s">
+      <c r="BD9" s="91" t="s">
         <v>177</v>
       </c>
-      <c r="BE9" s="100" t="s">
+      <c r="BE9" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="BF9" s="101"/>
-[...1 lines deleted...]
-      <c r="BH9" s="118" t="s">
+      <c r="BF9" s="84"/>
+      <c r="BG9" s="131"/>
+      <c r="BH9" s="149" t="s">
         <v>33</v>
       </c>
-      <c r="BI9" s="19"/>
-      <c r="BJ9" s="82" t="s">
+      <c r="BI9" s="16"/>
+      <c r="BJ9" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="BK9" s="82" t="s">
+      <c r="BK9" s="81" t="s">
         <v>45</v>
       </c>
-      <c r="BL9" s="82" t="s">
+      <c r="BL9" s="81" t="s">
         <v>46</v>
       </c>
-      <c r="BM9" s="108" t="s">
+      <c r="BM9" s="89" t="s">
         <v>47</v>
       </c>
-      <c r="BN9" s="88"/>
-      <c r="BO9" s="108" t="s">
+      <c r="BN9" s="94"/>
+      <c r="BO9" s="89" t="s">
         <v>48</v>
       </c>
-      <c r="BP9" s="82" t="s">
+      <c r="BP9" s="81" t="s">
         <v>125</v>
       </c>
-      <c r="BQ9" s="134" t="s">
+      <c r="BQ9" s="113" t="s">
         <v>126</v>
       </c>
-      <c r="BR9" s="3"/>
-      <c r="BS9" s="145" t="s">
+      <c r="BR9" s="14"/>
+      <c r="BS9" s="123" t="s">
         <v>181</v>
       </c>
-      <c r="BT9" s="157" t="s">
+      <c r="BT9" s="124" t="s">
         <v>128</v>
       </c>
-      <c r="BU9" s="3"/>
-      <c r="BV9" s="105" t="s">
+      <c r="BU9" s="14"/>
+      <c r="BV9" s="143" t="s">
         <v>182</v>
       </c>
-      <c r="BW9" s="106"/>
-[...1 lines deleted...]
-      <c r="BY9" s="110" t="s">
+      <c r="BW9" s="144"/>
+      <c r="BX9" s="165"/>
+      <c r="BY9" s="91" t="s">
         <v>132</v>
       </c>
-      <c r="BZ9" s="18"/>
-[...2 lines deleted...]
-      <c r="CC9" s="82" t="s">
+      <c r="BZ9" s="15"/>
+      <c r="CA9" s="15"/>
+      <c r="CB9" s="17"/>
+      <c r="CC9" s="81" t="s">
         <v>135</v>
       </c>
-      <c r="CD9" s="82" t="s">
+      <c r="CD9" s="81" t="s">
         <v>136</v>
       </c>
-      <c r="CE9" s="82" t="s">
+      <c r="CE9" s="81" t="s">
         <v>49</v>
       </c>
-      <c r="CF9" s="82" t="s">
+      <c r="CF9" s="81" t="s">
         <v>137</v>
       </c>
-      <c r="CG9" s="82" t="s">
+      <c r="CG9" s="81" t="s">
         <v>138</v>
       </c>
-      <c r="CH9" s="108" t="s">
+      <c r="CH9" s="89" t="s">
         <v>194</v>
       </c>
-      <c r="CI9" s="82" t="s">
+      <c r="CI9" s="81" t="s">
         <v>50</v>
       </c>
-      <c r="CJ9" s="82" t="s">
+      <c r="CJ9" s="81" t="s">
         <v>51</v>
       </c>
-      <c r="CK9" s="82" t="s">
+      <c r="CK9" s="81" t="s">
         <v>87</v>
       </c>
-      <c r="CL9" s="100" t="s">
+      <c r="CL9" s="83" t="s">
         <v>183</v>
       </c>
-      <c r="CM9" s="101"/>
-[...1 lines deleted...]
-      <c r="CO9" s="82" t="s">
+      <c r="CM9" s="84"/>
+      <c r="CN9" s="85"/>
+      <c r="CO9" s="81" t="s">
         <v>55</v>
       </c>
-      <c r="CP9" s="82" t="s">
+      <c r="CP9" s="81" t="s">
         <v>56</v>
       </c>
-      <c r="CQ9" s="82" t="s">
+      <c r="CQ9" s="81" t="s">
         <v>57</v>
       </c>
-      <c r="CR9" s="131" t="s">
+      <c r="CR9" s="115" t="s">
         <v>33</v>
       </c>
-      <c r="CS9" s="82" t="s">
+      <c r="CS9" s="81" t="s">
         <v>18</v>
       </c>
-      <c r="CT9" s="108" t="s">
+      <c r="CT9" s="89" t="s">
         <v>184</v>
       </c>
-      <c r="CU9" s="82" t="s">
+      <c r="CU9" s="81" t="s">
         <v>33</v>
       </c>
-      <c r="CV9" s="82" t="s">
+      <c r="CV9" s="81" t="s">
         <v>18</v>
       </c>
-      <c r="CW9" s="108" t="s">
+      <c r="CW9" s="89" t="s">
         <v>184</v>
       </c>
-      <c r="CX9" s="108" t="s">
+      <c r="CX9" s="89" t="s">
         <v>33</v>
       </c>
-      <c r="CY9" s="82" t="s">
+      <c r="CY9" s="81" t="s">
         <v>18</v>
       </c>
-      <c r="CZ9" s="108" t="s">
+      <c r="CZ9" s="89" t="s">
         <v>184</v>
       </c>
-      <c r="DA9" s="84"/>
-[...3 lines deleted...]
-      <c r="DE9" s="100" t="s">
+      <c r="DA9" s="82"/>
+      <c r="DB9" s="90"/>
+      <c r="DC9" s="94"/>
+      <c r="DD9" s="114"/>
+      <c r="DE9" s="83" t="s">
         <v>58</v>
       </c>
-      <c r="DF9" s="101"/>
-[...21 lines deleted...]
-      <c r="EB9" s="82" t="s">
+      <c r="DF9" s="84"/>
+      <c r="DG9" s="84"/>
+      <c r="DH9" s="84"/>
+      <c r="DI9" s="84"/>
+      <c r="DJ9" s="84"/>
+      <c r="DK9" s="84"/>
+      <c r="DL9" s="84"/>
+      <c r="DM9" s="84"/>
+      <c r="DN9" s="84"/>
+      <c r="DO9" s="84"/>
+      <c r="DP9" s="84"/>
+      <c r="DQ9" s="84"/>
+      <c r="DR9" s="84"/>
+      <c r="DS9" s="84"/>
+      <c r="DT9" s="84"/>
+      <c r="DU9" s="84"/>
+      <c r="DV9" s="84"/>
+      <c r="DW9" s="84"/>
+      <c r="DX9" s="84"/>
+      <c r="DY9" s="84"/>
+      <c r="DZ9" s="84"/>
+      <c r="EA9" s="85"/>
+      <c r="EB9" s="81" t="s">
         <v>59</v>
       </c>
-      <c r="EC9" s="102" t="s">
+      <c r="EC9" s="85" t="s">
         <v>60</v>
       </c>
-      <c r="ED9" s="82" t="s">
+      <c r="ED9" s="81" t="s">
         <v>61</v>
       </c>
-      <c r="EE9" s="142" t="s">
+      <c r="EE9" s="102" t="s">
         <v>62</v>
       </c>
-      <c r="EF9" s="143" t="s">
+      <c r="EF9" s="125" t="s">
         <v>63</v>
       </c>
-      <c r="EG9" s="81" t="s">
+      <c r="EG9" s="80" t="s">
         <v>64</v>
       </c>
-      <c r="EH9" s="81" t="s">
+      <c r="EH9" s="80" t="s">
         <v>65</v>
       </c>
-      <c r="EI9" s="81" t="s">
+      <c r="EI9" s="80" t="s">
         <v>197</v>
       </c>
-      <c r="EJ9" s="81" t="s">
+      <c r="EJ9" s="80" t="s">
         <v>66</v>
       </c>
-      <c r="EK9" s="81" t="s">
+      <c r="EK9" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="EL9" s="102" t="s">
+      <c r="EL9" s="85" t="s">
         <v>68</v>
       </c>
-      <c r="EM9" s="102" t="s">
+      <c r="EM9" s="85" t="s">
         <v>69</v>
       </c>
-      <c r="EN9" s="81" t="s">
+      <c r="EN9" s="80" t="s">
         <v>70</v>
       </c>
-      <c r="EO9" s="108" t="s">
+      <c r="EO9" s="89" t="s">
         <v>71</v>
       </c>
-      <c r="EP9" s="82" t="s">
+      <c r="EP9" s="81" t="s">
         <v>72</v>
       </c>
-      <c r="EQ9" s="82" t="s">
+      <c r="EQ9" s="81" t="s">
         <v>73</v>
       </c>
-      <c r="ER9" s="82" t="s">
+      <c r="ER9" s="81" t="s">
         <v>74</v>
       </c>
-      <c r="ES9" s="82" t="s">
+      <c r="ES9" s="81" t="s">
         <v>75</v>
       </c>
-      <c r="ET9" s="82" t="s">
+      <c r="ET9" s="81" t="s">
         <v>76</v>
       </c>
-      <c r="EU9" s="82" t="s">
+      <c r="EU9" s="81" t="s">
         <v>77</v>
       </c>
-      <c r="EV9" s="108" t="s">
+      <c r="EV9" s="89" t="s">
         <v>172</v>
       </c>
-      <c r="EW9" s="110" t="s">
+      <c r="EW9" s="91" t="s">
         <v>78</v>
       </c>
-      <c r="EX9" s="19"/>
-      <c r="EY9" s="142" t="s">
+      <c r="EX9" s="16"/>
+      <c r="EY9" s="102" t="s">
         <v>79</v>
       </c>
-      <c r="EZ9" s="102"/>
+      <c r="EZ9" s="85"/>
     </row>
-    <row r="10" spans="1:157" s="17" customFormat="1" ht="14.1" customHeight="1">
-[...31 lines deleted...]
-      <c r="AF10" s="103" t="s">
+    <row r="10" spans="1:157" s="13" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A10" s="150"/>
+      <c r="B10" s="150"/>
+      <c r="C10" s="150"/>
+      <c r="D10" s="150"/>
+      <c r="E10" s="150"/>
+      <c r="F10" s="150"/>
+      <c r="G10" s="150"/>
+      <c r="H10" s="150"/>
+      <c r="I10" s="150"/>
+      <c r="J10" s="137"/>
+      <c r="K10" s="82"/>
+      <c r="L10" s="92"/>
+      <c r="M10" s="82"/>
+      <c r="N10" s="82"/>
+      <c r="O10" s="90"/>
+      <c r="P10" s="82"/>
+      <c r="Q10" s="135"/>
+      <c r="R10" s="137"/>
+      <c r="S10" s="139"/>
+      <c r="T10" s="137"/>
+      <c r="U10" s="82"/>
+      <c r="V10" s="82"/>
+      <c r="W10" s="94"/>
+      <c r="X10" s="156"/>
+      <c r="Y10" s="82"/>
+      <c r="Z10" s="82"/>
+      <c r="AA10" s="90"/>
+      <c r="AB10" s="114"/>
+      <c r="AC10" s="82"/>
+      <c r="AD10" s="135"/>
+      <c r="AE10" s="130"/>
+      <c r="AF10" s="104" t="s">
         <v>61</v>
       </c>
-      <c r="AG10" s="139"/>
-      <c r="AH10" s="103" t="s">
+      <c r="AG10" s="152"/>
+      <c r="AH10" s="104" t="s">
         <v>175</v>
       </c>
-      <c r="AI10" s="141"/>
-[...13 lines deleted...]
-      <c r="AW10" s="82" t="s">
+      <c r="AI10" s="154"/>
+      <c r="AJ10" s="90"/>
+      <c r="AK10" s="82"/>
+      <c r="AL10" s="105"/>
+      <c r="AM10" s="105"/>
+      <c r="AN10" s="129"/>
+      <c r="AO10" s="129"/>
+      <c r="AP10" s="129"/>
+      <c r="AQ10" s="148"/>
+      <c r="AR10" s="130"/>
+      <c r="AS10" s="82"/>
+      <c r="AT10" s="94"/>
+      <c r="AU10" s="150"/>
+      <c r="AV10" s="82"/>
+      <c r="AW10" s="81" t="s">
         <v>80</v>
       </c>
-      <c r="AX10" s="134" t="s">
+      <c r="AX10" s="113" t="s">
         <v>168</v>
       </c>
-      <c r="AY10" s="87" t="s">
+      <c r="AY10" s="103" t="s">
         <v>169</v>
       </c>
-      <c r="AZ10" s="132"/>
-[...4 lines deleted...]
-      <c r="BE10" s="110" t="s">
+      <c r="AZ10" s="101"/>
+      <c r="BA10" s="82"/>
+      <c r="BB10" s="135"/>
+      <c r="BC10" s="101"/>
+      <c r="BD10" s="92"/>
+      <c r="BE10" s="91" t="s">
         <v>80</v>
       </c>
-      <c r="BF10" s="82" t="s">
+      <c r="BF10" s="81" t="s">
         <v>28</v>
       </c>
-      <c r="BG10" s="87" t="s">
+      <c r="BG10" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="BH10" s="91"/>
-      <c r="BI10" s="82" t="s">
+      <c r="BH10" s="150"/>
+      <c r="BI10" s="81" t="s">
         <v>82</v>
       </c>
-      <c r="BJ10" s="84"/>
-[...7 lines deleted...]
-      <c r="BR10" s="103" t="s">
+      <c r="BJ10" s="82"/>
+      <c r="BK10" s="82"/>
+      <c r="BL10" s="82"/>
+      <c r="BM10" s="90"/>
+      <c r="BN10" s="94"/>
+      <c r="BO10" s="90"/>
+      <c r="BP10" s="82"/>
+      <c r="BQ10" s="114"/>
+      <c r="BR10" s="104" t="s">
         <v>127</v>
       </c>
-      <c r="BS10" s="156"/>
-[...1 lines deleted...]
-      <c r="BU10" s="158" t="s">
+      <c r="BS10" s="109"/>
+      <c r="BT10" s="105"/>
+      <c r="BU10" s="106" t="s">
         <v>129</v>
       </c>
-      <c r="BV10" s="103" t="s">
+      <c r="BV10" s="104" t="s">
         <v>33</v>
       </c>
-      <c r="BW10" s="103" t="s">
+      <c r="BW10" s="104" t="s">
         <v>130</v>
       </c>
-      <c r="BX10" s="103" t="s">
+      <c r="BX10" s="104" t="s">
         <v>131</v>
       </c>
-      <c r="BY10" s="96"/>
-      <c r="BZ10" s="82" t="s">
+      <c r="BY10" s="92"/>
+      <c r="BZ10" s="81" t="s">
         <v>133</v>
       </c>
-      <c r="CA10" s="84" t="s">
+      <c r="CA10" s="82" t="s">
         <v>134</v>
       </c>
-      <c r="CB10" s="84" t="s">
+      <c r="CB10" s="82" t="s">
         <v>174</v>
       </c>
-      <c r="CC10" s="84"/>
-[...8 lines deleted...]
-      <c r="CL10" s="82" t="s">
+      <c r="CC10" s="82"/>
+      <c r="CD10" s="82"/>
+      <c r="CE10" s="82"/>
+      <c r="CF10" s="82"/>
+      <c r="CG10" s="82"/>
+      <c r="CH10" s="90"/>
+      <c r="CI10" s="82"/>
+      <c r="CJ10" s="82"/>
+      <c r="CK10" s="82"/>
+      <c r="CL10" s="81" t="s">
         <v>33</v>
       </c>
-      <c r="CM10" s="82" t="s">
+      <c r="CM10" s="81" t="s">
         <v>53</v>
       </c>
-      <c r="CN10" s="82" t="s">
+      <c r="CN10" s="81" t="s">
         <v>54</v>
       </c>
-      <c r="CO10" s="84"/>
-[...15 lines deleted...]
-      <c r="DE10" s="81" t="s">
+      <c r="CO10" s="82"/>
+      <c r="CP10" s="82"/>
+      <c r="CQ10" s="82"/>
+      <c r="CR10" s="101"/>
+      <c r="CS10" s="82"/>
+      <c r="CT10" s="90"/>
+      <c r="CU10" s="82"/>
+      <c r="CV10" s="82"/>
+      <c r="CW10" s="90"/>
+      <c r="CX10" s="90"/>
+      <c r="CY10" s="82"/>
+      <c r="CZ10" s="90"/>
+      <c r="DA10" s="82"/>
+      <c r="DB10" s="90"/>
+      <c r="DC10" s="94"/>
+      <c r="DD10" s="114"/>
+      <c r="DE10" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="DF10" s="82" t="s">
+      <c r="DF10" s="81" t="s">
         <v>85</v>
       </c>
-      <c r="DG10" s="134" t="s">
+      <c r="DG10" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="DH10" s="21"/>
-      <c r="DI10" s="103" t="s">
+      <c r="DH10" s="18"/>
+      <c r="DI10" s="104" t="s">
         <v>86</v>
       </c>
-      <c r="DJ10" s="110" t="s">
+      <c r="DJ10" s="91" t="s">
         <v>87</v>
       </c>
-      <c r="DK10" s="19"/>
-      <c r="DL10" s="100" t="s">
+      <c r="DK10" s="16"/>
+      <c r="DL10" s="83" t="s">
         <v>183</v>
       </c>
-      <c r="DM10" s="101"/>
-[...1 lines deleted...]
-      <c r="DO10" s="110" t="s">
+      <c r="DM10" s="84"/>
+      <c r="DN10" s="85"/>
+      <c r="DO10" s="91" t="s">
         <v>88</v>
       </c>
-      <c r="DP10" s="18"/>
-[...2 lines deleted...]
-      <c r="DS10" s="161" t="s">
+      <c r="DP10" s="15"/>
+      <c r="DQ10" s="15"/>
+      <c r="DR10" s="17"/>
+      <c r="DS10" s="110" t="s">
         <v>89</v>
       </c>
-      <c r="DT10" s="162"/>
-[...1 lines deleted...]
-      <c r="DV10" s="160" t="s">
+      <c r="DT10" s="111"/>
+      <c r="DU10" s="112"/>
+      <c r="DV10" s="108" t="s">
         <v>90</v>
       </c>
-      <c r="DW10" s="100" t="s">
+      <c r="DW10" s="83" t="s">
         <v>91</v>
       </c>
-      <c r="DX10" s="101"/>
-[...1 lines deleted...]
-      <c r="DZ10" s="82" t="s">
+      <c r="DX10" s="84"/>
+      <c r="DY10" s="85"/>
+      <c r="DZ10" s="81" t="s">
         <v>195</v>
       </c>
-      <c r="EA10" s="108" t="s">
+      <c r="EA10" s="89" t="s">
         <v>196</v>
       </c>
-      <c r="EB10" s="84"/>
-[...21 lines deleted...]
-      <c r="EX10" s="82" t="s">
+      <c r="EB10" s="82"/>
+      <c r="EC10" s="85"/>
+      <c r="ED10" s="82"/>
+      <c r="EE10" s="102"/>
+      <c r="EF10" s="85"/>
+      <c r="EG10" s="80"/>
+      <c r="EH10" s="80"/>
+      <c r="EI10" s="80"/>
+      <c r="EJ10" s="80"/>
+      <c r="EK10" s="80"/>
+      <c r="EL10" s="85"/>
+      <c r="EM10" s="85"/>
+      <c r="EN10" s="80"/>
+      <c r="EO10" s="90"/>
+      <c r="EP10" s="82"/>
+      <c r="EQ10" s="82"/>
+      <c r="ER10" s="82"/>
+      <c r="ES10" s="82"/>
+      <c r="ET10" s="82"/>
+      <c r="EU10" s="82"/>
+      <c r="EV10" s="90"/>
+      <c r="EW10" s="92"/>
+      <c r="EX10" s="81" t="s">
         <v>92</v>
       </c>
-      <c r="EY10" s="142"/>
-      <c r="EZ10" s="102"/>
+      <c r="EY10" s="102"/>
+      <c r="EZ10" s="85"/>
     </row>
-    <row r="11" spans="1:157" s="17" customFormat="1" ht="14.1" customHeight="1">
-[...111 lines deleted...]
-      <c r="DH11" s="81" t="s">
+    <row r="11" spans="1:157" s="13" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A11" s="150"/>
+      <c r="B11" s="150"/>
+      <c r="C11" s="150"/>
+      <c r="D11" s="150"/>
+      <c r="E11" s="150"/>
+      <c r="F11" s="150"/>
+      <c r="G11" s="150"/>
+      <c r="H11" s="150"/>
+      <c r="I11" s="150"/>
+      <c r="J11" s="137"/>
+      <c r="K11" s="82"/>
+      <c r="L11" s="92"/>
+      <c r="M11" s="82"/>
+      <c r="N11" s="82"/>
+      <c r="O11" s="90"/>
+      <c r="P11" s="82"/>
+      <c r="Q11" s="135"/>
+      <c r="R11" s="137"/>
+      <c r="S11" s="139"/>
+      <c r="T11" s="137"/>
+      <c r="U11" s="82"/>
+      <c r="V11" s="82"/>
+      <c r="W11" s="94"/>
+      <c r="X11" s="156"/>
+      <c r="Y11" s="82"/>
+      <c r="Z11" s="82"/>
+      <c r="AA11" s="90"/>
+      <c r="AB11" s="114"/>
+      <c r="AC11" s="82"/>
+      <c r="AD11" s="135"/>
+      <c r="AE11" s="130"/>
+      <c r="AF11" s="105"/>
+      <c r="AG11" s="152"/>
+      <c r="AH11" s="105"/>
+      <c r="AI11" s="154"/>
+      <c r="AJ11" s="90"/>
+      <c r="AK11" s="82"/>
+      <c r="AL11" s="105"/>
+      <c r="AM11" s="105"/>
+      <c r="AN11" s="129"/>
+      <c r="AO11" s="129"/>
+      <c r="AP11" s="129"/>
+      <c r="AQ11" s="148"/>
+      <c r="AR11" s="130"/>
+      <c r="AS11" s="82"/>
+      <c r="AT11" s="94"/>
+      <c r="AU11" s="150"/>
+      <c r="AV11" s="82"/>
+      <c r="AW11" s="82"/>
+      <c r="AX11" s="114"/>
+      <c r="AY11" s="94"/>
+      <c r="AZ11" s="101"/>
+      <c r="BA11" s="82"/>
+      <c r="BB11" s="135"/>
+      <c r="BC11" s="101"/>
+      <c r="BD11" s="92"/>
+      <c r="BE11" s="82"/>
+      <c r="BF11" s="82"/>
+      <c r="BG11" s="94"/>
+      <c r="BH11" s="150"/>
+      <c r="BI11" s="82"/>
+      <c r="BJ11" s="82"/>
+      <c r="BK11" s="82"/>
+      <c r="BL11" s="82"/>
+      <c r="BM11" s="90"/>
+      <c r="BN11" s="94"/>
+      <c r="BO11" s="90"/>
+      <c r="BP11" s="82"/>
+      <c r="BQ11" s="114"/>
+      <c r="BR11" s="105"/>
+      <c r="BS11" s="109"/>
+      <c r="BT11" s="105"/>
+      <c r="BU11" s="107"/>
+      <c r="BV11" s="105"/>
+      <c r="BW11" s="105"/>
+      <c r="BX11" s="105"/>
+      <c r="BY11" s="92"/>
+      <c r="BZ11" s="82"/>
+      <c r="CA11" s="82"/>
+      <c r="CB11" s="82"/>
+      <c r="CC11" s="82"/>
+      <c r="CD11" s="82"/>
+      <c r="CE11" s="82"/>
+      <c r="CF11" s="82"/>
+      <c r="CG11" s="82"/>
+      <c r="CH11" s="90"/>
+      <c r="CI11" s="82"/>
+      <c r="CJ11" s="82"/>
+      <c r="CK11" s="82"/>
+      <c r="CL11" s="82"/>
+      <c r="CM11" s="82"/>
+      <c r="CN11" s="82"/>
+      <c r="CO11" s="82"/>
+      <c r="CP11" s="82"/>
+      <c r="CQ11" s="82"/>
+      <c r="CR11" s="101"/>
+      <c r="CS11" s="82"/>
+      <c r="CT11" s="90"/>
+      <c r="CU11" s="82"/>
+      <c r="CV11" s="82"/>
+      <c r="CW11" s="90"/>
+      <c r="CX11" s="90"/>
+      <c r="CY11" s="82"/>
+      <c r="CZ11" s="90"/>
+      <c r="DA11" s="82"/>
+      <c r="DB11" s="90"/>
+      <c r="DC11" s="94"/>
+      <c r="DD11" s="114"/>
+      <c r="DE11" s="80"/>
+      <c r="DF11" s="82"/>
+      <c r="DG11" s="114"/>
+      <c r="DH11" s="80" t="s">
         <v>93</v>
       </c>
-      <c r="DI11" s="104"/>
-[...1 lines deleted...]
-      <c r="DK11" s="102" t="s">
+      <c r="DI11" s="105"/>
+      <c r="DJ11" s="82"/>
+      <c r="DK11" s="85" t="s">
         <v>52</v>
       </c>
-      <c r="DL11" s="82" t="s">
+      <c r="DL11" s="81" t="s">
         <v>80</v>
       </c>
-      <c r="DM11" s="82" t="s">
+      <c r="DM11" s="81" t="s">
         <v>53</v>
       </c>
-      <c r="DN11" s="82" t="s">
+      <c r="DN11" s="81" t="s">
         <v>54</v>
       </c>
-      <c r="DO11" s="84"/>
-      <c r="DP11" s="84" t="s">
+      <c r="DO11" s="82"/>
+      <c r="DP11" s="82" t="s">
         <v>83</v>
       </c>
-      <c r="DQ11" s="84" t="s">
+      <c r="DQ11" s="82" t="s">
         <v>84</v>
       </c>
-      <c r="DR11" s="84" t="s">
+      <c r="DR11" s="82" t="s">
         <v>57</v>
       </c>
-      <c r="DS11" s="156" t="s">
+      <c r="DS11" s="109" t="s">
         <v>80</v>
       </c>
-      <c r="DT11" s="156" t="s">
+      <c r="DT11" s="109" t="s">
         <v>94</v>
       </c>
-      <c r="DU11" s="156" t="s">
+      <c r="DU11" s="109" t="s">
         <v>95</v>
       </c>
-      <c r="DV11" s="156"/>
-      <c r="DW11" s="82" t="s">
+      <c r="DV11" s="109"/>
+      <c r="DW11" s="81" t="s">
         <v>80</v>
       </c>
-      <c r="DX11" s="84" t="s">
+      <c r="DX11" s="82" t="s">
         <v>96</v>
       </c>
-      <c r="DY11" s="84" t="s">
+      <c r="DY11" s="82" t="s">
         <v>97</v>
       </c>
-      <c r="DZ11" s="84"/>
-[...25 lines deleted...]
-      <c r="EZ11" s="102"/>
+      <c r="DZ11" s="82"/>
+      <c r="EA11" s="90"/>
+      <c r="EB11" s="82"/>
+      <c r="EC11" s="85"/>
+      <c r="ED11" s="82"/>
+      <c r="EE11" s="102"/>
+      <c r="EF11" s="85"/>
+      <c r="EG11" s="80"/>
+      <c r="EH11" s="80"/>
+      <c r="EI11" s="80"/>
+      <c r="EJ11" s="80"/>
+      <c r="EK11" s="80"/>
+      <c r="EL11" s="85"/>
+      <c r="EM11" s="85"/>
+      <c r="EN11" s="80"/>
+      <c r="EO11" s="90"/>
+      <c r="EP11" s="82"/>
+      <c r="EQ11" s="82"/>
+      <c r="ER11" s="82"/>
+      <c r="ES11" s="82"/>
+      <c r="ET11" s="82"/>
+      <c r="EU11" s="82"/>
+      <c r="EV11" s="90"/>
+      <c r="EW11" s="92"/>
+      <c r="EX11" s="82"/>
+      <c r="EY11" s="102"/>
+      <c r="EZ11" s="85"/>
     </row>
-    <row r="12" spans="1:157" s="17" customFormat="1" ht="14.1" customHeight="1">
-[...155 lines deleted...]
-      <c r="EZ12" s="108"/>
+    <row r="12" spans="1:157" s="13" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A12" s="150"/>
+      <c r="B12" s="150"/>
+      <c r="C12" s="150"/>
+      <c r="D12" s="150"/>
+      <c r="E12" s="150"/>
+      <c r="F12" s="150"/>
+      <c r="G12" s="150"/>
+      <c r="H12" s="150"/>
+      <c r="I12" s="150"/>
+      <c r="J12" s="137"/>
+      <c r="K12" s="82"/>
+      <c r="L12" s="92"/>
+      <c r="M12" s="82"/>
+      <c r="N12" s="82"/>
+      <c r="O12" s="90"/>
+      <c r="P12" s="82"/>
+      <c r="Q12" s="135"/>
+      <c r="R12" s="137"/>
+      <c r="S12" s="139"/>
+      <c r="T12" s="137"/>
+      <c r="U12" s="82"/>
+      <c r="V12" s="82"/>
+      <c r="W12" s="94"/>
+      <c r="X12" s="156"/>
+      <c r="Y12" s="82"/>
+      <c r="Z12" s="82"/>
+      <c r="AA12" s="90"/>
+      <c r="AB12" s="114"/>
+      <c r="AC12" s="82"/>
+      <c r="AD12" s="135"/>
+      <c r="AE12" s="130"/>
+      <c r="AF12" s="105"/>
+      <c r="AG12" s="152"/>
+      <c r="AH12" s="105"/>
+      <c r="AI12" s="154"/>
+      <c r="AJ12" s="90"/>
+      <c r="AK12" s="82"/>
+      <c r="AL12" s="105"/>
+      <c r="AM12" s="105"/>
+      <c r="AN12" s="129"/>
+      <c r="AO12" s="129"/>
+      <c r="AP12" s="129"/>
+      <c r="AQ12" s="148"/>
+      <c r="AR12" s="130"/>
+      <c r="AS12" s="82"/>
+      <c r="AT12" s="94"/>
+      <c r="AU12" s="150"/>
+      <c r="AV12" s="82"/>
+      <c r="AW12" s="82"/>
+      <c r="AX12" s="114"/>
+      <c r="AY12" s="94"/>
+      <c r="AZ12" s="101"/>
+      <c r="BA12" s="82"/>
+      <c r="BB12" s="135"/>
+      <c r="BC12" s="101"/>
+      <c r="BD12" s="92"/>
+      <c r="BE12" s="82"/>
+      <c r="BF12" s="82"/>
+      <c r="BG12" s="94"/>
+      <c r="BH12" s="150"/>
+      <c r="BI12" s="82"/>
+      <c r="BJ12" s="82"/>
+      <c r="BK12" s="82"/>
+      <c r="BL12" s="82"/>
+      <c r="BM12" s="90"/>
+      <c r="BN12" s="94"/>
+      <c r="BO12" s="90"/>
+      <c r="BP12" s="82"/>
+      <c r="BQ12" s="114"/>
+      <c r="BR12" s="105"/>
+      <c r="BS12" s="109"/>
+      <c r="BT12" s="105"/>
+      <c r="BU12" s="107"/>
+      <c r="BV12" s="105"/>
+      <c r="BW12" s="105"/>
+      <c r="BX12" s="105"/>
+      <c r="BY12" s="92"/>
+      <c r="BZ12" s="82"/>
+      <c r="CA12" s="82"/>
+      <c r="CB12" s="82"/>
+      <c r="CC12" s="82"/>
+      <c r="CD12" s="82"/>
+      <c r="CE12" s="82"/>
+      <c r="CF12" s="82"/>
+      <c r="CG12" s="82"/>
+      <c r="CH12" s="90"/>
+      <c r="CI12" s="82"/>
+      <c r="CJ12" s="82"/>
+      <c r="CK12" s="82"/>
+      <c r="CL12" s="82"/>
+      <c r="CM12" s="82"/>
+      <c r="CN12" s="82"/>
+      <c r="CO12" s="82"/>
+      <c r="CP12" s="82"/>
+      <c r="CQ12" s="82"/>
+      <c r="CR12" s="101"/>
+      <c r="CS12" s="82"/>
+      <c r="CT12" s="90"/>
+      <c r="CU12" s="82"/>
+      <c r="CV12" s="82"/>
+      <c r="CW12" s="90"/>
+      <c r="CX12" s="90"/>
+      <c r="CY12" s="82"/>
+      <c r="CZ12" s="90"/>
+      <c r="DA12" s="82"/>
+      <c r="DB12" s="90"/>
+      <c r="DC12" s="94"/>
+      <c r="DD12" s="114"/>
+      <c r="DE12" s="81"/>
+      <c r="DF12" s="82"/>
+      <c r="DG12" s="114"/>
+      <c r="DH12" s="81"/>
+      <c r="DI12" s="105"/>
+      <c r="DJ12" s="82"/>
+      <c r="DK12" s="89"/>
+      <c r="DL12" s="82"/>
+      <c r="DM12" s="82"/>
+      <c r="DN12" s="82"/>
+      <c r="DO12" s="82"/>
+      <c r="DP12" s="82"/>
+      <c r="DQ12" s="82"/>
+      <c r="DR12" s="82"/>
+      <c r="DS12" s="109"/>
+      <c r="DT12" s="109"/>
+      <c r="DU12" s="109"/>
+      <c r="DV12" s="109"/>
+      <c r="DW12" s="82"/>
+      <c r="DX12" s="82"/>
+      <c r="DY12" s="82"/>
+      <c r="DZ12" s="82"/>
+      <c r="EA12" s="90"/>
+      <c r="EB12" s="82"/>
+      <c r="EC12" s="89"/>
+      <c r="ED12" s="82"/>
+      <c r="EE12" s="103"/>
+      <c r="EF12" s="89"/>
+      <c r="EG12" s="81"/>
+      <c r="EH12" s="81"/>
+      <c r="EI12" s="81"/>
+      <c r="EJ12" s="81"/>
+      <c r="EK12" s="81"/>
+      <c r="EL12" s="89"/>
+      <c r="EM12" s="89"/>
+      <c r="EN12" s="81"/>
+      <c r="EO12" s="90"/>
+      <c r="EP12" s="82"/>
+      <c r="EQ12" s="82"/>
+      <c r="ER12" s="82"/>
+      <c r="ES12" s="82"/>
+      <c r="ET12" s="82"/>
+      <c r="EU12" s="82"/>
+      <c r="EV12" s="90"/>
+      <c r="EW12" s="92"/>
+      <c r="EX12" s="82"/>
+      <c r="EY12" s="103"/>
+      <c r="EZ12" s="89"/>
     </row>
-    <row r="13" spans="1:157" s="17" customFormat="1" ht="14.1" customHeight="1">
-[...155 lines deleted...]
-      <c r="EZ13" s="108"/>
+    <row r="13" spans="1:157" s="13" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A13" s="150"/>
+      <c r="B13" s="150"/>
+      <c r="C13" s="150"/>
+      <c r="D13" s="150"/>
+      <c r="E13" s="150"/>
+      <c r="F13" s="150"/>
+      <c r="G13" s="150"/>
+      <c r="H13" s="150"/>
+      <c r="I13" s="150"/>
+      <c r="J13" s="137"/>
+      <c r="K13" s="82"/>
+      <c r="L13" s="92"/>
+      <c r="M13" s="82"/>
+      <c r="N13" s="82"/>
+      <c r="O13" s="90"/>
+      <c r="P13" s="82"/>
+      <c r="Q13" s="135"/>
+      <c r="R13" s="137"/>
+      <c r="S13" s="139"/>
+      <c r="T13" s="137"/>
+      <c r="U13" s="82"/>
+      <c r="V13" s="82"/>
+      <c r="W13" s="94"/>
+      <c r="X13" s="156"/>
+      <c r="Y13" s="82"/>
+      <c r="Z13" s="82"/>
+      <c r="AA13" s="90"/>
+      <c r="AB13" s="114"/>
+      <c r="AC13" s="82"/>
+      <c r="AD13" s="135"/>
+      <c r="AE13" s="130"/>
+      <c r="AF13" s="105"/>
+      <c r="AG13" s="152"/>
+      <c r="AH13" s="105"/>
+      <c r="AI13" s="154"/>
+      <c r="AJ13" s="90"/>
+      <c r="AK13" s="82"/>
+      <c r="AL13" s="105"/>
+      <c r="AM13" s="105"/>
+      <c r="AN13" s="129"/>
+      <c r="AO13" s="129"/>
+      <c r="AP13" s="129"/>
+      <c r="AQ13" s="148"/>
+      <c r="AR13" s="130"/>
+      <c r="AS13" s="82"/>
+      <c r="AT13" s="94"/>
+      <c r="AU13" s="150"/>
+      <c r="AV13" s="82"/>
+      <c r="AW13" s="82"/>
+      <c r="AX13" s="114"/>
+      <c r="AY13" s="94"/>
+      <c r="AZ13" s="101"/>
+      <c r="BA13" s="82"/>
+      <c r="BB13" s="135"/>
+      <c r="BC13" s="101"/>
+      <c r="BD13" s="92"/>
+      <c r="BE13" s="82"/>
+      <c r="BF13" s="82"/>
+      <c r="BG13" s="94"/>
+      <c r="BH13" s="150"/>
+      <c r="BI13" s="82"/>
+      <c r="BJ13" s="82"/>
+      <c r="BK13" s="82"/>
+      <c r="BL13" s="82"/>
+      <c r="BM13" s="90"/>
+      <c r="BN13" s="94"/>
+      <c r="BO13" s="90"/>
+      <c r="BP13" s="82"/>
+      <c r="BQ13" s="114"/>
+      <c r="BR13" s="105"/>
+      <c r="BS13" s="109"/>
+      <c r="BT13" s="105"/>
+      <c r="BU13" s="107"/>
+      <c r="BV13" s="105"/>
+      <c r="BW13" s="105"/>
+      <c r="BX13" s="105"/>
+      <c r="BY13" s="92"/>
+      <c r="BZ13" s="82"/>
+      <c r="CA13" s="82"/>
+      <c r="CB13" s="82"/>
+      <c r="CC13" s="82"/>
+      <c r="CD13" s="82"/>
+      <c r="CE13" s="82"/>
+      <c r="CF13" s="82"/>
+      <c r="CG13" s="82"/>
+      <c r="CH13" s="90"/>
+      <c r="CI13" s="82"/>
+      <c r="CJ13" s="82"/>
+      <c r="CK13" s="82"/>
+      <c r="CL13" s="82"/>
+      <c r="CM13" s="82"/>
+      <c r="CN13" s="82"/>
+      <c r="CO13" s="82"/>
+      <c r="CP13" s="82"/>
+      <c r="CQ13" s="82"/>
+      <c r="CR13" s="101"/>
+      <c r="CS13" s="82"/>
+      <c r="CT13" s="90"/>
+      <c r="CU13" s="82"/>
+      <c r="CV13" s="82"/>
+      <c r="CW13" s="90"/>
+      <c r="CX13" s="90"/>
+      <c r="CY13" s="82"/>
+      <c r="CZ13" s="90"/>
+      <c r="DA13" s="82"/>
+      <c r="DB13" s="90"/>
+      <c r="DC13" s="94"/>
+      <c r="DD13" s="114"/>
+      <c r="DE13" s="81"/>
+      <c r="DF13" s="82"/>
+      <c r="DG13" s="114"/>
+      <c r="DH13" s="81"/>
+      <c r="DI13" s="105"/>
+      <c r="DJ13" s="82"/>
+      <c r="DK13" s="89"/>
+      <c r="DL13" s="82"/>
+      <c r="DM13" s="82"/>
+      <c r="DN13" s="82"/>
+      <c r="DO13" s="82"/>
+      <c r="DP13" s="82"/>
+      <c r="DQ13" s="82"/>
+      <c r="DR13" s="82"/>
+      <c r="DS13" s="109"/>
+      <c r="DT13" s="109"/>
+      <c r="DU13" s="109"/>
+      <c r="DV13" s="109"/>
+      <c r="DW13" s="82"/>
+      <c r="DX13" s="82"/>
+      <c r="DY13" s="82"/>
+      <c r="DZ13" s="82"/>
+      <c r="EA13" s="90"/>
+      <c r="EB13" s="82"/>
+      <c r="EC13" s="89"/>
+      <c r="ED13" s="82"/>
+      <c r="EE13" s="103"/>
+      <c r="EF13" s="89"/>
+      <c r="EG13" s="81"/>
+      <c r="EH13" s="81"/>
+      <c r="EI13" s="81"/>
+      <c r="EJ13" s="81"/>
+      <c r="EK13" s="81"/>
+      <c r="EL13" s="89"/>
+      <c r="EM13" s="89"/>
+      <c r="EN13" s="81"/>
+      <c r="EO13" s="90"/>
+      <c r="EP13" s="82"/>
+      <c r="EQ13" s="82"/>
+      <c r="ER13" s="82"/>
+      <c r="ES13" s="82"/>
+      <c r="ET13" s="82"/>
+      <c r="EU13" s="82"/>
+      <c r="EV13" s="90"/>
+      <c r="EW13" s="92"/>
+      <c r="EX13" s="82"/>
+      <c r="EY13" s="103"/>
+      <c r="EZ13" s="89"/>
     </row>
-    <row r="14" spans="1:157" s="17" customFormat="1" ht="14.1" customHeight="1">
-[...17 lines deleted...]
-      <c r="R14" s="5" t="s">
+    <row r="14" spans="1:157" s="13" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A14" s="162"/>
+      <c r="B14" s="162"/>
+      <c r="C14" s="162"/>
+      <c r="D14" s="162"/>
+      <c r="E14" s="162"/>
+      <c r="F14" s="162"/>
+      <c r="G14" s="162"/>
+      <c r="H14" s="162"/>
+      <c r="I14" s="162"/>
+      <c r="J14" s="163"/>
+      <c r="K14" s="19"/>
+      <c r="L14" s="19"/>
+      <c r="M14" s="19"/>
+      <c r="N14" s="19"/>
+      <c r="O14" s="19"/>
+      <c r="P14" s="19"/>
+      <c r="Q14" s="20"/>
+      <c r="R14" s="21" t="s">
         <v>98</v>
       </c>
-      <c r="S14" s="4" t="s">
+      <c r="S14" s="19" t="s">
         <v>99</v>
       </c>
-      <c r="T14" s="4" t="s">
+      <c r="T14" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="U14" s="4" t="s">
+      <c r="U14" s="19" t="s">
         <v>101</v>
       </c>
-      <c r="V14" s="4" t="s">
+      <c r="V14" s="19" t="s">
         <v>102</v>
       </c>
-      <c r="W14" s="22" t="s">
+      <c r="W14" s="20" t="s">
         <v>149</v>
       </c>
-      <c r="X14" s="23" t="s">
+      <c r="X14" s="22" t="s">
         <v>155</v>
       </c>
-      <c r="Y14" s="4" t="s">
+      <c r="Y14" s="19" t="s">
         <v>156</v>
       </c>
-      <c r="Z14" s="4"/>
-[...4 lines deleted...]
-      <c r="AE14" s="24" t="s">
+      <c r="Z14" s="19"/>
+      <c r="AA14" s="21"/>
+      <c r="AB14" s="19"/>
+      <c r="AC14" s="19"/>
+      <c r="AD14" s="20"/>
+      <c r="AE14" s="23" t="s">
         <v>157</v>
       </c>
-      <c r="AF14" s="4"/>
-      <c r="AG14" s="4" t="s">
+      <c r="AF14" s="19"/>
+      <c r="AG14" s="19" t="s">
         <v>158</v>
       </c>
-      <c r="AH14" s="25"/>
-      <c r="AI14" s="22" t="s">
+      <c r="AH14" s="24"/>
+      <c r="AI14" s="20" t="s">
         <v>159</v>
       </c>
-      <c r="AJ14" s="5"/>
-      <c r="AK14" s="4" t="s">
+      <c r="AJ14" s="21"/>
+      <c r="AK14" s="19" t="s">
         <v>160</v>
       </c>
-      <c r="AL14" s="4" t="s">
+      <c r="AL14" s="19" t="s">
         <v>188</v>
       </c>
-      <c r="AM14" s="4" t="s">
+      <c r="AM14" s="19" t="s">
         <v>189</v>
       </c>
-      <c r="AN14" s="4"/>
-[...55 lines deleted...]
-      <c r="CR14" s="5" t="s">
+      <c r="AN14" s="19"/>
+      <c r="AO14" s="21"/>
+      <c r="AP14" s="19"/>
+      <c r="AQ14" s="20"/>
+      <c r="AR14" s="22"/>
+      <c r="AS14" s="19"/>
+      <c r="AT14" s="25"/>
+      <c r="AU14" s="21"/>
+      <c r="AV14" s="19"/>
+      <c r="AW14" s="19"/>
+      <c r="AX14" s="21"/>
+      <c r="AY14" s="20"/>
+      <c r="AZ14" s="26"/>
+      <c r="BA14" s="27"/>
+      <c r="BB14" s="28"/>
+      <c r="BC14" s="26"/>
+      <c r="BD14" s="27"/>
+      <c r="BE14" s="27"/>
+      <c r="BF14" s="27"/>
+      <c r="BG14" s="29"/>
+      <c r="BH14" s="22"/>
+      <c r="BI14" s="19"/>
+      <c r="BJ14" s="19"/>
+      <c r="BK14" s="19"/>
+      <c r="BL14" s="19"/>
+      <c r="BM14" s="21"/>
+      <c r="BN14" s="20"/>
+      <c r="BO14" s="21"/>
+      <c r="BP14" s="19"/>
+      <c r="BQ14" s="19"/>
+      <c r="BR14" s="19"/>
+      <c r="BS14" s="19"/>
+      <c r="BT14" s="19"/>
+      <c r="BU14" s="21"/>
+      <c r="BV14" s="19"/>
+      <c r="BW14" s="19"/>
+      <c r="BX14" s="19"/>
+      <c r="BY14" s="19"/>
+      <c r="BZ14" s="19"/>
+      <c r="CA14" s="19"/>
+      <c r="CB14" s="19"/>
+      <c r="CC14" s="19"/>
+      <c r="CD14" s="19"/>
+      <c r="CE14" s="19"/>
+      <c r="CF14" s="19"/>
+      <c r="CG14" s="21"/>
+      <c r="CH14" s="19"/>
+      <c r="CI14" s="19"/>
+      <c r="CJ14" s="19"/>
+      <c r="CK14" s="30"/>
+      <c r="CL14" s="30"/>
+      <c r="CM14" s="30"/>
+      <c r="CN14" s="19"/>
+      <c r="CO14" s="30"/>
+      <c r="CP14" s="30"/>
+      <c r="CQ14" s="20"/>
+      <c r="CR14" s="21" t="s">
         <v>190</v>
       </c>
-      <c r="CS14" s="4"/>
-[...1 lines deleted...]
-      <c r="CU14" s="4" t="s">
+      <c r="CS14" s="19"/>
+      <c r="CT14" s="21"/>
+      <c r="CU14" s="19" t="s">
         <v>161</v>
       </c>
-      <c r="CV14" s="4"/>
-[...1 lines deleted...]
-      <c r="CX14" s="4" t="s">
+      <c r="CV14" s="19"/>
+      <c r="CW14" s="19"/>
+      <c r="CX14" s="19" t="s">
         <v>191</v>
       </c>
-      <c r="CY14" s="4"/>
-[...1 lines deleted...]
-      <c r="DA14" s="4" t="s">
+      <c r="CY14" s="19"/>
+      <c r="CZ14" s="19"/>
+      <c r="DA14" s="19" t="s">
         <v>176</v>
       </c>
-      <c r="DB14" s="5" t="s">
+      <c r="DB14" s="21" t="s">
         <v>192</v>
       </c>
-      <c r="DC14" s="22" t="s">
+      <c r="DC14" s="20" t="s">
         <v>193</v>
       </c>
-      <c r="DD14" s="5"/>
-[...47 lines deleted...]
-      <c r="EZ14" s="5"/>
+      <c r="DD14" s="21"/>
+      <c r="DE14" s="19"/>
+      <c r="DF14" s="19"/>
+      <c r="DG14" s="21"/>
+      <c r="DH14" s="19"/>
+      <c r="DI14" s="19"/>
+      <c r="DJ14" s="19"/>
+      <c r="DK14" s="19"/>
+      <c r="DL14" s="19"/>
+      <c r="DM14" s="19"/>
+      <c r="DN14" s="19"/>
+      <c r="DO14" s="19"/>
+      <c r="DP14" s="19"/>
+      <c r="DQ14" s="19"/>
+      <c r="DR14" s="19"/>
+      <c r="DS14" s="24"/>
+      <c r="DT14" s="24"/>
+      <c r="DU14" s="24"/>
+      <c r="DV14" s="24"/>
+      <c r="DW14" s="19"/>
+      <c r="DX14" s="19"/>
+      <c r="DY14" s="19"/>
+      <c r="DZ14" s="19"/>
+      <c r="EA14" s="21"/>
+      <c r="EB14" s="19"/>
+      <c r="EC14" s="21"/>
+      <c r="ED14" s="19"/>
+      <c r="EE14" s="20"/>
+      <c r="EF14" s="21"/>
+      <c r="EG14" s="19"/>
+      <c r="EH14" s="19"/>
+      <c r="EI14" s="19"/>
+      <c r="EJ14" s="19"/>
+      <c r="EK14" s="19"/>
+      <c r="EL14" s="21"/>
+      <c r="EM14" s="19"/>
+      <c r="EN14" s="19"/>
+      <c r="EO14" s="19"/>
+      <c r="EP14" s="19"/>
+      <c r="EQ14" s="19"/>
+      <c r="ER14" s="19"/>
+      <c r="ES14" s="19"/>
+      <c r="ET14" s="19"/>
+      <c r="EU14" s="19"/>
+      <c r="EV14" s="21"/>
+      <c r="EW14" s="19"/>
+      <c r="EX14" s="19"/>
+      <c r="EY14" s="20"/>
+      <c r="EZ14" s="21"/>
     </row>
-    <row r="15" spans="1:157" s="38" customFormat="1" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="K15" s="34">
+    <row r="15" spans="1:157" s="37" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="31"/>
+      <c r="B15" s="31"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="33">
         <v>1</v>
       </c>
-      <c r="L15" s="35">
+      <c r="L15" s="34">
         <v>2</v>
       </c>
-      <c r="M15" s="35">
+      <c r="M15" s="34">
         <v>3</v>
       </c>
-      <c r="N15" s="35">
+      <c r="N15" s="34">
         <v>4</v>
       </c>
-      <c r="O15" s="35">
+      <c r="O15" s="34">
         <v>5</v>
       </c>
-      <c r="P15" s="35">
+      <c r="P15" s="34">
         <v>6</v>
       </c>
-      <c r="Q15" s="36">
+      <c r="Q15" s="35">
         <v>7</v>
       </c>
-      <c r="R15" s="36">
+      <c r="R15" s="35">
         <v>1</v>
       </c>
-      <c r="S15" s="36">
+      <c r="S15" s="35">
         <v>2</v>
       </c>
-      <c r="T15" s="36">
+      <c r="T15" s="35">
         <v>3</v>
       </c>
-      <c r="U15" s="36">
+      <c r="U15" s="35">
         <v>4</v>
       </c>
-      <c r="V15" s="36">
+      <c r="V15" s="35">
         <v>5</v>
       </c>
-      <c r="W15" s="36">
+      <c r="W15" s="35">
         <v>6</v>
       </c>
-      <c r="X15" s="35">
+      <c r="X15" s="34">
         <v>1</v>
       </c>
-      <c r="Y15" s="35">
+      <c r="Y15" s="34">
         <v>2</v>
       </c>
-      <c r="Z15" s="35">
+      <c r="Z15" s="34">
         <v>3</v>
       </c>
-      <c r="AA15" s="35">
+      <c r="AA15" s="34">
         <v>4</v>
       </c>
-      <c r="AB15" s="35">
+      <c r="AB15" s="34">
         <v>5</v>
       </c>
-      <c r="AC15" s="35">
+      <c r="AC15" s="34">
         <v>6</v>
       </c>
-      <c r="AD15" s="35">
+      <c r="AD15" s="34">
         <v>7</v>
       </c>
-      <c r="AE15" s="36">
+      <c r="AE15" s="35">
         <v>1</v>
       </c>
-      <c r="AF15" s="36">
+      <c r="AF15" s="35">
         <v>2</v>
       </c>
-      <c r="AG15" s="36">
+      <c r="AG15" s="35">
         <v>3</v>
       </c>
-      <c r="AH15" s="36">
+      <c r="AH15" s="35">
         <v>4</v>
       </c>
-      <c r="AI15" s="36">
+      <c r="AI15" s="35">
         <v>5</v>
       </c>
-      <c r="AJ15" s="36">
+      <c r="AJ15" s="35">
         <v>1</v>
       </c>
-      <c r="AK15" s="36">
+      <c r="AK15" s="35">
         <v>2</v>
       </c>
-      <c r="AL15" s="36">
+      <c r="AL15" s="35">
         <v>3</v>
       </c>
-      <c r="AM15" s="36">
+      <c r="AM15" s="35">
         <v>4</v>
       </c>
-      <c r="AN15" s="36">
+      <c r="AN15" s="35">
         <v>5</v>
       </c>
-      <c r="AO15" s="36">
+      <c r="AO15" s="35">
         <v>6</v>
       </c>
-      <c r="AP15" s="36">
+      <c r="AP15" s="35">
         <v>7</v>
       </c>
-      <c r="AQ15" s="36">
+      <c r="AQ15" s="35">
         <v>8</v>
       </c>
-      <c r="AR15" s="36">
+      <c r="AR15" s="35">
         <v>1</v>
       </c>
-      <c r="AS15" s="36">
+      <c r="AS15" s="35">
         <v>2</v>
       </c>
-      <c r="AT15" s="36">
+      <c r="AT15" s="35">
         <v>3</v>
       </c>
-      <c r="AU15" s="36">
+      <c r="AU15" s="35">
         <v>1</v>
       </c>
-      <c r="AV15" s="36">
+      <c r="AV15" s="35">
         <v>2</v>
       </c>
-      <c r="AW15" s="36">
+      <c r="AW15" s="35">
         <v>3</v>
       </c>
-      <c r="AX15" s="36">
+      <c r="AX15" s="35">
         <v>4</v>
       </c>
-      <c r="AY15" s="36">
+      <c r="AY15" s="35">
         <v>5</v>
       </c>
-      <c r="AZ15" s="36">
+      <c r="AZ15" s="35">
         <v>1</v>
       </c>
-      <c r="BA15" s="36">
+      <c r="BA15" s="35">
         <v>2</v>
       </c>
-      <c r="BB15" s="36">
+      <c r="BB15" s="35">
         <v>3</v>
       </c>
-      <c r="BC15" s="36">
+      <c r="BC15" s="35">
         <v>1</v>
       </c>
-      <c r="BD15" s="36">
+      <c r="BD15" s="35">
         <v>2</v>
       </c>
-      <c r="BE15" s="36">
+      <c r="BE15" s="35">
         <v>3</v>
       </c>
-      <c r="BF15" s="36">
+      <c r="BF15" s="35">
         <v>4</v>
       </c>
-      <c r="BG15" s="36">
+      <c r="BG15" s="35">
         <v>5</v>
       </c>
-      <c r="BH15" s="36">
+      <c r="BH15" s="35">
         <v>1</v>
       </c>
-      <c r="BI15" s="36">
+      <c r="BI15" s="35">
         <v>2</v>
       </c>
-      <c r="BJ15" s="36">
+      <c r="BJ15" s="35">
         <v>3</v>
       </c>
-      <c r="BK15" s="36">
+      <c r="BK15" s="35">
         <v>4</v>
       </c>
-      <c r="BL15" s="36">
+      <c r="BL15" s="35">
         <v>5</v>
       </c>
-      <c r="BM15" s="36">
+      <c r="BM15" s="35">
         <v>6</v>
       </c>
-      <c r="BN15" s="36">
+      <c r="BN15" s="35">
         <v>7</v>
       </c>
-      <c r="BO15" s="35">
+      <c r="BO15" s="34">
         <v>1</v>
       </c>
-      <c r="BP15" s="35">
+      <c r="BP15" s="34">
         <v>2</v>
       </c>
-      <c r="BQ15" s="35">
+      <c r="BQ15" s="34">
         <v>3</v>
       </c>
-      <c r="BR15" s="35">
+      <c r="BR15" s="34">
         <v>4</v>
       </c>
-      <c r="BS15" s="35">
+      <c r="BS15" s="34">
         <v>5</v>
       </c>
-      <c r="BT15" s="35">
+      <c r="BT15" s="34">
         <v>6</v>
       </c>
-      <c r="BU15" s="35">
+      <c r="BU15" s="34">
         <v>7</v>
       </c>
-      <c r="BV15" s="35">
+      <c r="BV15" s="34">
         <v>8</v>
       </c>
-      <c r="BW15" s="35">
+      <c r="BW15" s="34">
         <v>9</v>
       </c>
-      <c r="BX15" s="35">
+      <c r="BX15" s="34">
         <v>10</v>
       </c>
-      <c r="BY15" s="35">
+      <c r="BY15" s="34">
         <v>11</v>
       </c>
-      <c r="BZ15" s="35">
+      <c r="BZ15" s="34">
         <v>12</v>
       </c>
-      <c r="CA15" s="35">
+      <c r="CA15" s="34">
         <v>13</v>
       </c>
-      <c r="CB15" s="35">
+      <c r="CB15" s="34">
         <v>14</v>
       </c>
-      <c r="CC15" s="35">
+      <c r="CC15" s="34">
         <v>15</v>
       </c>
-      <c r="CD15" s="35">
+      <c r="CD15" s="34">
         <v>16</v>
       </c>
-      <c r="CE15" s="35">
+      <c r="CE15" s="34">
         <v>17</v>
       </c>
-      <c r="CF15" s="35">
+      <c r="CF15" s="34">
         <v>18</v>
       </c>
-      <c r="CG15" s="35">
+      <c r="CG15" s="34">
         <v>19</v>
       </c>
-      <c r="CH15" s="35">
+      <c r="CH15" s="34">
         <v>20</v>
       </c>
-      <c r="CI15" s="35">
+      <c r="CI15" s="34">
         <v>21</v>
       </c>
-      <c r="CJ15" s="35">
+      <c r="CJ15" s="34">
         <v>22</v>
       </c>
-      <c r="CK15" s="35">
+      <c r="CK15" s="34">
         <v>23</v>
       </c>
-      <c r="CL15" s="35">
+      <c r="CL15" s="34">
         <v>24</v>
       </c>
-      <c r="CM15" s="35">
+      <c r="CM15" s="34">
         <v>25</v>
       </c>
-      <c r="CN15" s="35">
+      <c r="CN15" s="34">
         <v>26</v>
       </c>
-      <c r="CO15" s="35">
+      <c r="CO15" s="34">
         <v>27</v>
       </c>
-      <c r="CP15" s="35">
+      <c r="CP15" s="34">
         <v>28</v>
       </c>
-      <c r="CQ15" s="35">
+      <c r="CQ15" s="34">
         <v>29</v>
       </c>
-      <c r="CR15" s="36">
+      <c r="CR15" s="35">
         <v>1</v>
       </c>
-      <c r="CS15" s="36">
+      <c r="CS15" s="35">
         <v>2</v>
       </c>
-      <c r="CT15" s="36">
+      <c r="CT15" s="35">
         <v>3</v>
       </c>
-      <c r="CU15" s="36">
+      <c r="CU15" s="35">
         <v>4</v>
       </c>
-      <c r="CV15" s="36">
+      <c r="CV15" s="35">
         <v>5</v>
       </c>
-      <c r="CW15" s="36">
+      <c r="CW15" s="35">
         <v>6</v>
       </c>
-      <c r="CX15" s="36">
+      <c r="CX15" s="35">
         <v>7</v>
       </c>
-      <c r="CY15" s="36">
+      <c r="CY15" s="35">
         <v>8</v>
       </c>
-      <c r="CZ15" s="36">
+      <c r="CZ15" s="35">
         <v>9</v>
       </c>
-      <c r="DA15" s="36">
+      <c r="DA15" s="35">
         <v>10</v>
       </c>
-      <c r="DB15" s="36">
+      <c r="DB15" s="35">
         <v>11</v>
       </c>
-      <c r="DC15" s="36">
+      <c r="DC15" s="35">
         <v>12</v>
       </c>
-      <c r="DD15" s="35">
+      <c r="DD15" s="34">
         <v>1</v>
       </c>
-      <c r="DE15" s="35">
+      <c r="DE15" s="34">
         <v>2</v>
       </c>
-      <c r="DF15" s="35">
+      <c r="DF15" s="34">
         <v>3</v>
       </c>
-      <c r="DG15" s="35">
+      <c r="DG15" s="34">
         <v>4</v>
       </c>
-      <c r="DH15" s="35">
+      <c r="DH15" s="34">
         <v>5</v>
       </c>
-      <c r="DI15" s="35">
+      <c r="DI15" s="34">
         <v>6</v>
       </c>
-      <c r="DJ15" s="35">
+      <c r="DJ15" s="34">
         <v>7</v>
       </c>
-      <c r="DK15" s="35">
+      <c r="DK15" s="34">
         <v>8</v>
       </c>
-      <c r="DL15" s="35">
+      <c r="DL15" s="34">
         <v>9</v>
       </c>
-      <c r="DM15" s="35">
+      <c r="DM15" s="34">
         <v>10</v>
       </c>
-      <c r="DN15" s="35">
+      <c r="DN15" s="34">
         <v>11</v>
       </c>
-      <c r="DO15" s="35">
+      <c r="DO15" s="34">
         <v>12</v>
       </c>
-      <c r="DP15" s="35">
+      <c r="DP15" s="34">
         <v>13</v>
       </c>
-      <c r="DQ15" s="35">
+      <c r="DQ15" s="34">
         <v>14</v>
       </c>
-      <c r="DR15" s="35">
+      <c r="DR15" s="34">
         <v>15</v>
       </c>
-      <c r="DS15" s="35">
+      <c r="DS15" s="34">
         <v>16</v>
       </c>
-      <c r="DT15" s="35">
+      <c r="DT15" s="34">
         <v>17</v>
       </c>
-      <c r="DU15" s="35">
+      <c r="DU15" s="34">
         <v>18</v>
       </c>
-      <c r="DV15" s="35">
+      <c r="DV15" s="34">
         <v>19</v>
       </c>
-      <c r="DW15" s="35">
+      <c r="DW15" s="34">
         <v>20</v>
       </c>
-      <c r="DX15" s="35">
+      <c r="DX15" s="34">
         <v>21</v>
       </c>
-      <c r="DY15" s="35">
+      <c r="DY15" s="34">
         <v>22</v>
       </c>
-      <c r="DZ15" s="35">
+      <c r="DZ15" s="34">
         <v>23</v>
       </c>
-      <c r="EA15" s="35">
+      <c r="EA15" s="34">
         <v>24</v>
       </c>
-      <c r="EB15" s="35">
+      <c r="EB15" s="34">
         <v>25</v>
       </c>
-      <c r="EC15" s="35">
+      <c r="EC15" s="34">
         <v>26</v>
       </c>
-      <c r="ED15" s="35">
+      <c r="ED15" s="34">
         <v>27</v>
       </c>
-      <c r="EE15" s="35">
+      <c r="EE15" s="34">
         <v>28</v>
       </c>
-      <c r="EF15" s="36">
+      <c r="EF15" s="35">
         <v>1</v>
       </c>
-      <c r="EG15" s="36">
+      <c r="EG15" s="35">
         <v>2</v>
       </c>
-      <c r="EH15" s="36">
+      <c r="EH15" s="35">
         <v>3</v>
       </c>
-      <c r="EI15" s="36">
+      <c r="EI15" s="35">
         <v>4</v>
       </c>
-      <c r="EJ15" s="35">
+      <c r="EJ15" s="34">
         <v>5</v>
       </c>
-      <c r="EK15" s="35">
+      <c r="EK15" s="34">
         <v>6</v>
       </c>
-      <c r="EL15" s="36">
+      <c r="EL15" s="35">
         <v>7</v>
       </c>
-      <c r="EM15" s="36">
+      <c r="EM15" s="35">
         <v>8</v>
       </c>
-      <c r="EN15" s="36">
+      <c r="EN15" s="35">
         <v>9</v>
       </c>
-      <c r="EO15" s="36">
+      <c r="EO15" s="35">
         <v>10</v>
       </c>
-      <c r="EP15" s="36">
+      <c r="EP15" s="35">
         <v>11</v>
       </c>
-      <c r="EQ15" s="36">
+      <c r="EQ15" s="35">
         <v>12</v>
       </c>
-      <c r="ER15" s="36">
+      <c r="ER15" s="35">
         <v>13</v>
       </c>
-      <c r="ES15" s="35">
+      <c r="ES15" s="34">
         <v>14</v>
       </c>
-      <c r="ET15" s="36">
+      <c r="ET15" s="35">
         <v>15</v>
       </c>
-      <c r="EU15" s="36">
+      <c r="EU15" s="35">
         <v>16</v>
       </c>
-      <c r="EV15" s="35">
+      <c r="EV15" s="34">
         <v>17</v>
       </c>
-      <c r="EW15" s="36">
+      <c r="EW15" s="35">
         <v>18</v>
       </c>
-      <c r="EX15" s="36">
+      <c r="EX15" s="35">
         <v>19</v>
       </c>
-      <c r="EY15" s="36">
+      <c r="EY15" s="35">
         <v>20</v>
       </c>
-      <c r="EZ15" s="36">
+      <c r="EZ15" s="35">
         <v>1</v>
       </c>
-      <c r="FA15" s="37"/>
+      <c r="FA15" s="36"/>
     </row>
-    <row r="16" spans="1:157" s="38" customFormat="1" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="K16" s="39" t="s">
+    <row r="16" spans="1:157" s="37" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="31"/>
+      <c r="B16" s="31"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="31"/>
+      <c r="E16" s="31"/>
+      <c r="F16" s="31"/>
+      <c r="G16" s="31"/>
+      <c r="H16" s="31"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="38" t="s">
         <v>103</v>
       </c>
-      <c r="L16" s="40" t="s">
+      <c r="L16" s="39" t="s">
         <v>104</v>
       </c>
-      <c r="M16" s="40" t="s">
+      <c r="M16" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="N16" s="40" t="s">
+      <c r="N16" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="O16" s="40" t="s">
+      <c r="O16" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="P16" s="40" t="s">
+      <c r="P16" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="Q16" s="40" t="s">
+      <c r="Q16" s="39" t="s">
         <v>108</v>
       </c>
-      <c r="R16" s="40" t="s">
+      <c r="R16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="S16" s="40" t="s">
+      <c r="S16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="T16" s="40" t="s">
+      <c r="T16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="U16" s="40" t="s">
+      <c r="U16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="V16" s="40" t="s">
+      <c r="V16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="W16" s="40" t="s">
+      <c r="W16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="X16" s="40" t="s">
+      <c r="X16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="Y16" s="40" t="s">
+      <c r="Y16" s="39" t="s">
         <v>109</v>
       </c>
-      <c r="Z16" s="40" t="s">
+      <c r="Z16" s="39" t="s">
         <v>109</v>
       </c>
-      <c r="AA16" s="40" t="s">
+      <c r="AA16" s="39" t="s">
         <v>109</v>
       </c>
-      <c r="AB16" s="40" t="s">
+      <c r="AB16" s="39" t="s">
         <v>109</v>
       </c>
-      <c r="AC16" s="40" t="s">
+      <c r="AC16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="AD16" s="40" t="s">
+      <c r="AD16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="AE16" s="40" t="s">
+      <c r="AE16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="AF16" s="40" t="s">
+      <c r="AF16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="AG16" s="40" t="s">
+      <c r="AG16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="AH16" s="40" t="s">
+      <c r="AH16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="AI16" s="41" t="s">
+      <c r="AI16" s="40" t="s">
         <v>107</v>
       </c>
-      <c r="AJ16" s="41" t="s">
+      <c r="AJ16" s="40" t="s">
         <v>109</v>
       </c>
-      <c r="AK16" s="41" t="s">
+      <c r="AK16" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="AL16" s="41" t="s">
+      <c r="AL16" s="40" t="s">
         <v>107</v>
       </c>
-      <c r="AM16" s="41" t="s">
+      <c r="AM16" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="AN16" s="41" t="s">
+      <c r="AN16" s="40" t="s">
         <v>107</v>
       </c>
-      <c r="AO16" s="41" t="s">
+      <c r="AO16" s="40" t="s">
         <v>107</v>
       </c>
-      <c r="AP16" s="41" t="s">
+      <c r="AP16" s="40" t="s">
         <v>107</v>
       </c>
-      <c r="AQ16" s="41" t="s">
+      <c r="AQ16" s="40" t="s">
         <v>107</v>
       </c>
-      <c r="AR16" s="40" t="s">
+      <c r="AR16" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="AS16" s="40" t="s">
+      <c r="AS16" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="AT16" s="40" t="s">
+      <c r="AT16" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="AU16" s="40" t="s">
+      <c r="AU16" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="AV16" s="40" t="s">
+      <c r="AV16" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="AW16" s="40" t="s">
+      <c r="AW16" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="AX16" s="40" t="s">
+      <c r="AX16" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="AY16" s="40" t="s">
+      <c r="AY16" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="AZ16" s="40" t="s">
+      <c r="AZ16" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="BA16" s="40" t="s">
+      <c r="BA16" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="BB16" s="40" t="s">
+      <c r="BB16" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="BC16" s="40" t="s">
+      <c r="BC16" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="BD16" s="40" t="s">
+      <c r="BD16" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="BE16" s="40" t="s">
+      <c r="BE16" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="BF16" s="40" t="s">
+      <c r="BF16" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="BG16" s="40" t="s">
+      <c r="BG16" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="BH16" s="40" t="s">
+      <c r="BH16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BI16" s="40" t="s">
+      <c r="BI16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BJ16" s="40" t="s">
+      <c r="BJ16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BK16" s="40" t="s">
+      <c r="BK16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BL16" s="40" t="s">
+      <c r="BL16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BM16" s="40" t="s">
+      <c r="BM16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BN16" s="40" t="s">
+      <c r="BN16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BO16" s="40" t="s">
+      <c r="BO16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BP16" s="40" t="s">
+      <c r="BP16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BQ16" s="40" t="s">
+      <c r="BQ16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BR16" s="40" t="s">
+      <c r="BR16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BS16" s="40" t="s">
+      <c r="BS16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BT16" s="40" t="s">
+      <c r="BT16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BU16" s="40" t="s">
+      <c r="BU16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BV16" s="40" t="s">
+      <c r="BV16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BW16" s="40" t="s">
+      <c r="BW16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="BX16" s="40" t="s">
+      <c r="BX16" s="39" t="s">
         <v>104</v>
       </c>
-      <c r="BY16" s="40" t="s">
+      <c r="BY16" s="39" t="s">
         <v>104</v>
       </c>
-      <c r="BZ16" s="40" t="s">
+      <c r="BZ16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="CA16" s="40" t="s">
+      <c r="CA16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="CB16" s="40" t="s">
+      <c r="CB16" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="CC16" s="40" t="s">
+      <c r="CC16" s="39" t="s">
         <v>104</v>
       </c>
-      <c r="CD16" s="40" t="s">
+      <c r="CD16" s="39" t="s">
         <v>112</v>
       </c>
-      <c r="CE16" s="40" t="s">
+      <c r="CE16" s="39" t="s">
         <v>104</v>
       </c>
-      <c r="CF16" s="40" t="s">
+      <c r="CF16" s="39" t="s">
         <v>104</v>
       </c>
-      <c r="CG16" s="40" t="s">
+      <c r="CG16" s="39" t="s">
         <v>112</v>
       </c>
-      <c r="CH16" s="40" t="s">
+      <c r="CH16" s="39" t="s">
         <v>104</v>
       </c>
-      <c r="CI16" s="40" t="s">
+      <c r="CI16" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="CJ16" s="40" t="s">
+      <c r="CJ16" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="CK16" s="40" t="s">
+      <c r="CK16" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="CL16" s="40" t="s">
+      <c r="CL16" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="CM16" s="40" t="s">
+      <c r="CM16" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="CN16" s="40" t="s">
+      <c r="CN16" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="CO16" s="40" t="s">
+      <c r="CO16" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="CP16" s="40" t="s">
+      <c r="CP16" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="CQ16" s="40" t="s">
+      <c r="CQ16" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="CR16" s="40" t="s">
+      <c r="CR16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="CS16" s="40" t="s">
+      <c r="CS16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="CT16" s="40" t="s">
+      <c r="CT16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="CU16" s="40" t="s">
+      <c r="CU16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="CV16" s="40" t="s">
+      <c r="CV16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="CW16" s="40" t="s">
+      <c r="CW16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="CX16" s="40" t="s">
+      <c r="CX16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="CY16" s="40" t="s">
+      <c r="CY16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="CZ16" s="40" t="s">
+      <c r="CZ16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="DA16" s="40" t="s">
+      <c r="DA16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="DB16" s="40" t="s">
+      <c r="DB16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="DC16" s="40" t="s">
+      <c r="DC16" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="DD16" s="40" t="s">
+      <c r="DD16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DE16" s="40" t="s">
+      <c r="DE16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DF16" s="40" t="s">
+      <c r="DF16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DG16" s="40" t="s">
+      <c r="DG16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DH16" s="40" t="s">
+      <c r="DH16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DI16" s="40" t="s">
+      <c r="DI16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DJ16" s="40" t="s">
+      <c r="DJ16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DK16" s="40" t="s">
+      <c r="DK16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DL16" s="40" t="s">
+      <c r="DL16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DM16" s="40" t="s">
+      <c r="DM16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DN16" s="40" t="s">
+      <c r="DN16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DO16" s="40" t="s">
+      <c r="DO16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DP16" s="40" t="s">
+      <c r="DP16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DQ16" s="40" t="s">
+      <c r="DQ16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DR16" s="40" t="s">
+      <c r="DR16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DS16" s="40" t="s">
+      <c r="DS16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DT16" s="40" t="s">
+      <c r="DT16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DU16" s="40" t="s">
+      <c r="DU16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DV16" s="40" t="s">
+      <c r="DV16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DW16" s="40" t="s">
+      <c r="DW16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DX16" s="40" t="s">
+      <c r="DX16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DY16" s="40" t="s">
+      <c r="DY16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="DZ16" s="40" t="s">
+      <c r="DZ16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EA16" s="40" t="s">
+      <c r="EA16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EB16" s="40" t="s">
+      <c r="EB16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EC16" s="40" t="s">
+      <c r="EC16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="ED16" s="40" t="s">
+      <c r="ED16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EE16" s="40" t="s">
+      <c r="EE16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EF16" s="40" t="s">
+      <c r="EF16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EG16" s="40" t="s">
+      <c r="EG16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EH16" s="40" t="s">
+      <c r="EH16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EI16" s="40" t="s">
+      <c r="EI16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EJ16" s="40" t="s">
+      <c r="EJ16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EK16" s="40" t="s">
+      <c r="EK16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EL16" s="40" t="s">
+      <c r="EL16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EM16" s="40" t="s">
+      <c r="EM16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EN16" s="40" t="s">
+      <c r="EN16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EO16" s="40" t="s">
+      <c r="EO16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EP16" s="40" t="s">
+      <c r="EP16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EQ16" s="40" t="s">
+      <c r="EQ16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="ER16" s="40" t="s">
+      <c r="ER16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="ES16" s="40" t="s">
+      <c r="ES16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="ET16" s="40" t="s">
+      <c r="ET16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EU16" s="40" t="s">
+      <c r="EU16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EV16" s="40" t="s">
+      <c r="EV16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EW16" s="40" t="s">
+      <c r="EW16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EX16" s="40" t="s">
+      <c r="EX16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EY16" s="40" t="s">
+      <c r="EY16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="EZ16" s="40" t="s">
+      <c r="EZ16" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="FA16" s="42"/>
+      <c r="FA16" s="41"/>
     </row>
-    <row r="17" spans="1:157" s="56" customFormat="1" ht="30" customHeight="1">
-[...11 lines deleted...]
-      <c r="J17" s="43">
+    <row r="17" spans="1:157" s="55" customFormat="1" ht="30" customHeight="1">
+      <c r="A17" s="87" t="s">
+        <v>204</v>
+      </c>
+      <c r="B17" s="88"/>
+      <c r="C17" s="88"/>
+      <c r="D17" s="88"/>
+      <c r="E17" s="88"/>
+      <c r="F17" s="88"/>
+      <c r="G17" s="88"/>
+      <c r="H17" s="88"/>
+      <c r="I17" s="88"/>
+      <c r="J17" s="42">
         <v>1</v>
       </c>
-      <c r="K17" s="44">
+      <c r="K17" s="43">
         <v>840</v>
       </c>
-      <c r="L17" s="45">
+      <c r="L17" s="44">
         <v>704.4</v>
       </c>
-      <c r="M17" s="46">
+      <c r="M17" s="45">
         <v>5.76</v>
       </c>
-      <c r="N17" s="46">
+      <c r="N17" s="45">
         <v>2.36</v>
       </c>
-      <c r="O17" s="46">
+      <c r="O17" s="45">
         <v>3.4</v>
       </c>
-      <c r="P17" s="47">
+      <c r="P17" s="46">
         <v>3586</v>
       </c>
-      <c r="Q17" s="48">
+      <c r="Q17" s="47">
         <v>65.099999999999994</v>
       </c>
-      <c r="R17" s="47">
+      <c r="R17" s="46">
         <v>20089</v>
       </c>
-      <c r="S17" s="47">
+      <c r="S17" s="46">
         <v>20545</v>
       </c>
-      <c r="T17" s="49">
+      <c r="T17" s="48">
         <v>-456</v>
       </c>
-      <c r="U17" s="47">
+      <c r="U17" s="46">
         <v>2377</v>
       </c>
-      <c r="V17" s="47">
+      <c r="V17" s="46">
         <v>97</v>
       </c>
-      <c r="W17" s="47">
+      <c r="W17" s="46">
         <v>1824</v>
       </c>
-      <c r="X17" s="47">
+      <c r="X17" s="46">
         <v>4780</v>
       </c>
-      <c r="Y17" s="45">
+      <c r="Y17" s="44">
         <v>23.8</v>
       </c>
-      <c r="Z17" s="45" t="s">
+      <c r="Z17" s="44" t="s">
         <v>198</v>
       </c>
-      <c r="AA17" s="45">
+      <c r="AA17" s="44">
         <v>9.1</v>
       </c>
-      <c r="AB17" s="45">
+      <c r="AB17" s="44">
         <v>102.3</v>
       </c>
-      <c r="AC17" s="47">
+      <c r="AC17" s="46">
         <v>803</v>
       </c>
-      <c r="AD17" s="47">
+      <c r="AD17" s="46">
         <v>3376</v>
       </c>
-      <c r="AE17" s="50">
+      <c r="AE17" s="49">
         <v>15517</v>
       </c>
-      <c r="AF17" s="50">
+      <c r="AF17" s="49">
         <v>2183</v>
       </c>
-      <c r="AG17" s="50">
+      <c r="AG17" s="49">
         <v>13765</v>
       </c>
-      <c r="AH17" s="50">
+      <c r="AH17" s="49">
         <v>232</v>
       </c>
-      <c r="AI17" s="51">
+      <c r="AI17" s="50">
         <v>1752</v>
       </c>
-      <c r="AJ17" s="48">
-[...2 lines deleted...]
-      <c r="AK17" s="45">
+      <c r="AJ17" s="47">
+        <v>95</v>
+      </c>
+      <c r="AK17" s="44">
         <v>11.3</v>
       </c>
-      <c r="AL17" s="49">
+      <c r="AL17" s="48">
         <v>4805</v>
       </c>
-      <c r="AM17" s="45">
+      <c r="AM17" s="44">
         <v>31</v>
       </c>
-      <c r="AN17" s="47">
+      <c r="AN17" s="46">
         <v>304</v>
       </c>
-      <c r="AO17" s="47">
+      <c r="AO17" s="46">
         <v>25</v>
       </c>
-      <c r="AP17" s="47">
+      <c r="AP17" s="46">
         <v>834</v>
       </c>
-      <c r="AQ17" s="47">
+      <c r="AQ17" s="46">
         <v>68</v>
       </c>
-      <c r="AR17" s="46">
+      <c r="AR17" s="45">
         <v>5.95</v>
       </c>
-      <c r="AS17" s="46">
+      <c r="AS17" s="45">
         <v>2.4</v>
       </c>
-      <c r="AT17" s="52">
+      <c r="AT17" s="51">
         <v>0.66</v>
       </c>
-      <c r="AU17" s="52">
+      <c r="AU17" s="51">
         <v>5.76</v>
       </c>
-      <c r="AV17" s="52">
+      <c r="AV17" s="51">
         <v>2.36</v>
       </c>
-      <c r="AW17" s="52">
+      <c r="AW17" s="51">
         <v>3.4</v>
       </c>
-      <c r="AX17" s="52">
+      <c r="AX17" s="51">
         <v>0.51</v>
       </c>
-      <c r="AY17" s="52">
+      <c r="AY17" s="51">
         <v>2.89</v>
       </c>
-      <c r="AZ17" s="52">
+      <c r="AZ17" s="51">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BA17" s="52">
+      <c r="BA17" s="51">
         <v>0.06</v>
       </c>
-      <c r="BB17" s="52">
+      <c r="BB17" s="51">
         <v>0.01</v>
       </c>
-      <c r="BC17" s="53">
+      <c r="BC17" s="52">
         <v>3586</v>
       </c>
-      <c r="BD17" s="54">
+      <c r="BD17" s="53">
         <v>2786</v>
       </c>
-      <c r="BE17" s="54">
+      <c r="BE17" s="53">
         <v>800</v>
       </c>
-      <c r="BF17" s="54">
+      <c r="BF17" s="53">
         <v>521</v>
       </c>
-      <c r="BG17" s="54">
+      <c r="BG17" s="53">
         <v>279</v>
       </c>
-      <c r="BH17" s="45">
+      <c r="BH17" s="44">
         <v>904.4</v>
       </c>
-      <c r="BI17" s="45">
+      <c r="BI17" s="44">
         <v>355.9</v>
       </c>
-      <c r="BJ17" s="45">
+      <c r="BJ17" s="44">
         <v>60.1</v>
       </c>
-      <c r="BK17" s="48">
+      <c r="BK17" s="47">
         <v>754.9</v>
       </c>
-      <c r="BL17" s="48">
+      <c r="BL17" s="47">
         <v>83.8</v>
       </c>
-      <c r="BM17" s="48">
+      <c r="BM17" s="47">
         <v>5.6</v>
       </c>
-      <c r="BN17" s="48">
+      <c r="BN17" s="47">
         <v>0.3</v>
       </c>
-      <c r="BO17" s="48">
+      <c r="BO17" s="47">
         <v>704.4</v>
       </c>
-      <c r="BP17" s="48">
+      <c r="BP17" s="47">
         <v>30.1</v>
       </c>
-      <c r="BQ17" s="48">
+      <c r="BQ17" s="47">
         <v>171.8</v>
       </c>
-      <c r="BR17" s="48">
+      <c r="BR17" s="47">
         <v>163.6</v>
       </c>
-      <c r="BS17" s="48">
+      <c r="BS17" s="47">
         <v>51.5</v>
       </c>
-      <c r="BT17" s="48">
+      <c r="BT17" s="47">
         <v>97.6</v>
       </c>
-      <c r="BU17" s="48">
+      <c r="BU17" s="47">
         <v>53.1</v>
       </c>
-      <c r="BV17" s="48">
+      <c r="BV17" s="47">
         <v>159.1</v>
       </c>
-      <c r="BW17" s="48">
+      <c r="BW17" s="47">
         <v>57.2</v>
       </c>
-      <c r="BX17" s="45">
+      <c r="BX17" s="44">
         <v>101.9</v>
       </c>
-      <c r="BY17" s="45">
+      <c r="BY17" s="44">
         <v>238.7</v>
       </c>
-      <c r="BZ17" s="45">
+      <c r="BZ17" s="44">
         <v>97.4</v>
       </c>
-      <c r="CA17" s="45">
+      <c r="CA17" s="44">
         <v>34.4</v>
       </c>
-      <c r="CB17" s="45">
+      <c r="CB17" s="44">
         <v>85.5</v>
       </c>
-      <c r="CC17" s="45">
+      <c r="CC17" s="44">
         <v>46.7</v>
       </c>
-      <c r="CD17" s="45">
+      <c r="CD17" s="44">
         <v>38.6</v>
       </c>
-      <c r="CE17" s="45">
+      <c r="CE17" s="44">
         <v>0.8</v>
       </c>
-      <c r="CF17" s="45">
+      <c r="CF17" s="44">
         <v>0.2</v>
       </c>
-      <c r="CG17" s="45">
+      <c r="CG17" s="44">
         <v>13.3</v>
       </c>
-      <c r="CH17" s="45">
+      <c r="CH17" s="44">
         <v>13.8</v>
       </c>
-      <c r="CI17" s="47">
+      <c r="CI17" s="46">
         <v>1427</v>
       </c>
-      <c r="CJ17" s="47">
+      <c r="CJ17" s="46">
         <v>10216</v>
       </c>
-      <c r="CK17" s="47">
+      <c r="CK17" s="46">
         <v>2752</v>
       </c>
-      <c r="CL17" s="47">
+      <c r="CL17" s="46">
         <v>51418</v>
       </c>
-      <c r="CM17" s="47">
+      <c r="CM17" s="46">
         <v>14218</v>
       </c>
-      <c r="CN17" s="47">
+      <c r="CN17" s="46">
         <v>37200</v>
       </c>
-      <c r="CO17" s="47">
+      <c r="CO17" s="46">
         <v>79616</v>
       </c>
-      <c r="CP17" s="47">
+      <c r="CP17" s="46">
         <v>16022</v>
       </c>
-      <c r="CQ17" s="47">
+      <c r="CQ17" s="46">
         <v>3015</v>
       </c>
-      <c r="CR17" s="47">
+      <c r="CR17" s="46">
         <v>20089</v>
       </c>
-      <c r="CS17" s="47">
+      <c r="CS17" s="46">
         <v>13126</v>
       </c>
-      <c r="CT17" s="47">
+      <c r="CT17" s="46">
         <v>6963</v>
       </c>
-      <c r="CU17" s="47">
+      <c r="CU17" s="46">
         <v>20545</v>
       </c>
-      <c r="CV17" s="47">
+      <c r="CV17" s="46">
         <v>13675</v>
       </c>
-      <c r="CW17" s="47">
+      <c r="CW17" s="46">
         <v>6870</v>
       </c>
-      <c r="CX17" s="49">
+      <c r="CX17" s="48">
         <v>-456</v>
       </c>
-      <c r="CY17" s="49">
+      <c r="CY17" s="48">
         <v>-549</v>
       </c>
-      <c r="CZ17" s="49">
+      <c r="CZ17" s="48">
         <v>93</v>
       </c>
-      <c r="DA17" s="47">
+      <c r="DA17" s="46">
         <v>2377</v>
       </c>
-      <c r="DB17" s="47">
+      <c r="DB17" s="46">
         <v>97</v>
       </c>
-      <c r="DC17" s="47">
+      <c r="DC17" s="46">
         <v>1824</v>
       </c>
-      <c r="DD17" s="47">
+      <c r="DD17" s="46">
         <v>15517</v>
       </c>
-      <c r="DE17" s="47">
+      <c r="DE17" s="46">
         <v>12822</v>
       </c>
-      <c r="DF17" s="47">
+      <c r="DF17" s="46">
         <v>399</v>
       </c>
-      <c r="DG17" s="50">
+      <c r="DG17" s="49">
         <v>699</v>
       </c>
-      <c r="DH17" s="50">
+      <c r="DH17" s="49">
         <v>663</v>
       </c>
-      <c r="DI17" s="50">
+      <c r="DI17" s="49">
         <v>90</v>
       </c>
-      <c r="DJ17" s="50">
+      <c r="DJ17" s="49">
         <v>742</v>
       </c>
-      <c r="DK17" s="50">
+      <c r="DK17" s="49">
         <v>227</v>
       </c>
-      <c r="DL17" s="50">
+      <c r="DL17" s="49">
         <v>4233</v>
       </c>
-      <c r="DM17" s="50">
+      <c r="DM17" s="49">
         <v>2141</v>
       </c>
-      <c r="DN17" s="50">
+      <c r="DN17" s="49">
         <v>2092</v>
       </c>
-      <c r="DO17" s="50">
+      <c r="DO17" s="49">
         <v>4933</v>
       </c>
-      <c r="DP17" s="50">
+      <c r="DP17" s="49">
         <v>935</v>
       </c>
-      <c r="DQ17" s="50">
+      <c r="DQ17" s="49">
         <v>404</v>
       </c>
-      <c r="DR17" s="50">
+      <c r="DR17" s="49">
         <v>2749</v>
       </c>
-      <c r="DS17" s="50">
+      <c r="DS17" s="49">
         <v>1588</v>
       </c>
-      <c r="DT17" s="50">
+      <c r="DT17" s="49">
         <v>1528</v>
       </c>
-      <c r="DU17" s="50">
+      <c r="DU17" s="49">
         <v>60</v>
       </c>
-      <c r="DV17" s="50">
+      <c r="DV17" s="49">
         <v>26</v>
       </c>
-      <c r="DW17" s="50">
+      <c r="DW17" s="49">
         <v>28</v>
       </c>
-      <c r="DX17" s="50">
+      <c r="DX17" s="49">
         <v>22</v>
       </c>
-      <c r="DY17" s="50">
+      <c r="DY17" s="49">
         <v>6</v>
       </c>
-      <c r="DZ17" s="50">
+      <c r="DZ17" s="49">
         <v>18</v>
       </c>
-      <c r="EA17" s="50">
+      <c r="EA17" s="49">
         <v>66</v>
       </c>
-      <c r="EB17" s="47">
+      <c r="EB17" s="46">
         <v>35</v>
       </c>
-      <c r="EC17" s="50">
+      <c r="EC17" s="49">
         <v>143</v>
       </c>
-      <c r="ED17" s="50">
+      <c r="ED17" s="49">
         <v>2183</v>
       </c>
-      <c r="EE17" s="50">
+      <c r="EE17" s="49">
         <v>273</v>
       </c>
-      <c r="EF17" s="47">
+      <c r="EF17" s="46">
         <v>13765</v>
       </c>
-      <c r="EG17" s="47">
+      <c r="EG17" s="46">
         <v>1497</v>
       </c>
-      <c r="EH17" s="47">
+      <c r="EH17" s="46">
         <v>557</v>
       </c>
-      <c r="EI17" s="50">
+      <c r="EI17" s="49">
         <v>4</v>
       </c>
-      <c r="EJ17" s="50">
+      <c r="EJ17" s="49">
         <v>1741</v>
       </c>
-      <c r="EK17" s="50">
+      <c r="EK17" s="49">
         <v>35</v>
       </c>
-      <c r="EL17" s="50">
+      <c r="EL17" s="49">
         <v>1249</v>
       </c>
-      <c r="EM17" s="50">
+      <c r="EM17" s="49">
         <v>543</v>
       </c>
-      <c r="EN17" s="50">
+      <c r="EN17" s="49">
         <v>942</v>
       </c>
-      <c r="EO17" s="50">
+      <c r="EO17" s="49">
         <v>941</v>
       </c>
-      <c r="EP17" s="50">
+      <c r="EP17" s="49">
         <v>179</v>
       </c>
-      <c r="EQ17" s="50">
+      <c r="EQ17" s="49">
         <v>42</v>
       </c>
-      <c r="ER17" s="47">
+      <c r="ER17" s="46">
         <v>1478</v>
       </c>
-      <c r="ES17" s="47">
+      <c r="ES17" s="46">
         <v>49</v>
       </c>
-      <c r="ET17" s="47">
+      <c r="ET17" s="46">
         <v>338</v>
       </c>
-      <c r="EU17" s="50">
+      <c r="EU17" s="49">
         <v>78</v>
       </c>
-      <c r="EV17" s="50">
+      <c r="EV17" s="49">
         <v>1183</v>
       </c>
-      <c r="EW17" s="50">
+      <c r="EW17" s="49">
         <v>1415</v>
       </c>
-      <c r="EX17" s="50">
+      <c r="EX17" s="49">
         <v>232</v>
       </c>
-      <c r="EY17" s="47">
+      <c r="EY17" s="46">
         <v>1526</v>
       </c>
-      <c r="EZ17" s="50">
+      <c r="EZ17" s="49">
         <v>1752</v>
       </c>
-      <c r="FA17" s="55">
+      <c r="FA17" s="54">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:157" s="60" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B18" s="57" t="s">
+    <row r="18" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="56"/>
+      <c r="B18" s="56" t="s">
         <v>115</v>
       </c>
-      <c r="C18" s="57"/>
-[...6 lines deleted...]
-      <c r="J18" s="43">
+      <c r="C18" s="56"/>
+      <c r="D18" s="56"/>
+      <c r="E18" s="56"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="56"/>
+      <c r="H18" s="56"/>
+      <c r="I18" s="57"/>
+      <c r="J18" s="42">
         <v>2</v>
       </c>
-      <c r="K18" s="44">
+      <c r="K18" s="43">
         <v>498</v>
       </c>
-      <c r="L18" s="45">
+      <c r="L18" s="44">
         <v>133</v>
       </c>
-      <c r="M18" s="46">
+      <c r="M18" s="45">
         <v>4.9800000000000004</v>
       </c>
-      <c r="N18" s="46">
+      <c r="N18" s="45">
         <v>2.23</v>
       </c>
-      <c r="O18" s="46">
+      <c r="O18" s="45">
         <v>2.75</v>
       </c>
-      <c r="P18" s="47">
+      <c r="P18" s="46">
         <v>2767</v>
       </c>
-      <c r="Q18" s="48">
+      <c r="Q18" s="47">
         <v>67.400000000000006</v>
       </c>
-      <c r="R18" s="47">
+      <c r="R18" s="46">
         <v>8052</v>
       </c>
-      <c r="S18" s="47">
+      <c r="S18" s="46">
         <v>7455</v>
       </c>
-      <c r="T18" s="49">
+      <c r="T18" s="48">
         <v>597</v>
       </c>
-      <c r="U18" s="47">
+      <c r="U18" s="46">
         <v>280</v>
       </c>
-      <c r="V18" s="47">
+      <c r="V18" s="46">
         <v>22</v>
       </c>
-      <c r="W18" s="47">
+      <c r="W18" s="46">
         <v>855</v>
       </c>
-      <c r="X18" s="47">
+      <c r="X18" s="46">
         <v>1667</v>
       </c>
-      <c r="Y18" s="45">
+      <c r="Y18" s="44">
         <v>20.7</v>
       </c>
-      <c r="Z18" s="45">
+      <c r="Z18" s="44">
         <v>7.4</v>
       </c>
-      <c r="AA18" s="45">
+      <c r="AA18" s="44">
         <v>10.6</v>
       </c>
-      <c r="AB18" s="45">
+      <c r="AB18" s="44">
         <v>92.6</v>
       </c>
-      <c r="AC18" s="47">
+      <c r="AC18" s="46">
         <v>329</v>
       </c>
-      <c r="AD18" s="47">
+      <c r="AD18" s="46">
         <v>1591</v>
       </c>
-      <c r="AE18" s="50">
+      <c r="AE18" s="49">
         <v>5731</v>
       </c>
-      <c r="AF18" s="50">
+      <c r="AF18" s="49">
         <v>262</v>
       </c>
-      <c r="AG18" s="50">
+      <c r="AG18" s="49">
         <v>4918</v>
       </c>
-      <c r="AH18" s="47">
+      <c r="AH18" s="46">
         <v>83</v>
       </c>
-      <c r="AI18" s="51">
+      <c r="AI18" s="50">
         <v>813</v>
       </c>
-      <c r="AJ18" s="45">
-[...2 lines deleted...]
-      <c r="AK18" s="45">
+      <c r="AJ18" s="44">
+        <v>93.7</v>
+      </c>
+      <c r="AK18" s="44">
         <v>14.2</v>
       </c>
-      <c r="AL18" s="49">
+      <c r="AL18" s="48">
         <v>1621</v>
       </c>
-      <c r="AM18" s="45">
+      <c r="AM18" s="44">
         <v>28.3</v>
       </c>
-      <c r="AN18" s="47">
+      <c r="AN18" s="46">
         <v>163</v>
       </c>
-      <c r="AO18" s="47">
+      <c r="AO18" s="46">
         <v>61</v>
       </c>
-      <c r="AP18" s="47">
+      <c r="AP18" s="46">
         <v>326</v>
       </c>
-      <c r="AQ18" s="47">
+      <c r="AQ18" s="46">
         <v>122</v>
       </c>
-      <c r="AR18" s="46">
+      <c r="AR18" s="45">
         <v>5.0599999999999996</v>
       </c>
-      <c r="AS18" s="46">
+      <c r="AS18" s="45">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AT18" s="52">
+      <c r="AT18" s="51">
         <v>0.31</v>
       </c>
-      <c r="AU18" s="52">
+      <c r="AU18" s="51">
         <v>4.9800000000000004</v>
       </c>
-      <c r="AV18" s="52">
+      <c r="AV18" s="51">
         <v>2.23</v>
       </c>
-      <c r="AW18" s="52">
+      <c r="AW18" s="51">
         <v>2.75</v>
       </c>
-      <c r="AX18" s="52">
+      <c r="AX18" s="51">
         <v>0.24</v>
       </c>
-      <c r="AY18" s="52">
+      <c r="AY18" s="51">
         <v>2.5099999999999998</v>
       </c>
-      <c r="AZ18" s="52">
+      <c r="AZ18" s="51">
         <v>0</v>
       </c>
-      <c r="BA18" s="52" t="s">
-[...2 lines deleted...]
-      <c r="BB18" s="52">
+      <c r="BA18" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BB18" s="51">
         <v>0</v>
       </c>
-      <c r="BC18" s="53">
+      <c r="BC18" s="52">
         <v>2767</v>
       </c>
-      <c r="BD18" s="59">
+      <c r="BD18" s="58">
         <v>2410</v>
       </c>
-      <c r="BE18" s="59">
+      <c r="BE18" s="58">
         <v>357</v>
       </c>
-      <c r="BF18" s="59">
+      <c r="BF18" s="58">
         <v>148</v>
       </c>
-      <c r="BG18" s="59">
+      <c r="BG18" s="58">
         <v>209</v>
       </c>
-      <c r="BH18" s="45">
+      <c r="BH18" s="44">
         <v>222.3</v>
       </c>
-      <c r="BI18" s="45">
+      <c r="BI18" s="44">
         <v>94.4</v>
       </c>
-      <c r="BJ18" s="45">
+      <c r="BJ18" s="44">
         <v>50.3</v>
       </c>
-      <c r="BK18" s="48">
+      <c r="BK18" s="47">
         <v>129.80000000000001</v>
       </c>
-      <c r="BL18" s="48">
+      <c r="BL18" s="47">
         <v>41.9</v>
       </c>
-      <c r="BM18" s="48">
+      <c r="BM18" s="47">
         <v>0.3</v>
       </c>
-      <c r="BN18" s="48">
+      <c r="BN18" s="47">
         <v>0.3</v>
       </c>
-      <c r="BO18" s="48">
+      <c r="BO18" s="47">
         <v>133</v>
       </c>
-      <c r="BP18" s="48">
+      <c r="BP18" s="47">
         <v>27.3</v>
       </c>
-      <c r="BQ18" s="48">
+      <c r="BQ18" s="47">
         <v>1.3</v>
       </c>
-      <c r="BR18" s="45">
+      <c r="BR18" s="44">
         <v>0.8</v>
       </c>
-      <c r="BS18" s="45">
+      <c r="BS18" s="44">
         <v>6</v>
       </c>
-      <c r="BT18" s="45">
+      <c r="BT18" s="44">
         <v>5.6</v>
       </c>
-      <c r="BU18" s="45">
+      <c r="BU18" s="44">
         <v>4</v>
       </c>
-      <c r="BV18" s="45">
+      <c r="BV18" s="44">
         <v>42.3</v>
       </c>
-      <c r="BW18" s="45">
+      <c r="BW18" s="44">
         <v>34.200000000000003</v>
       </c>
-      <c r="BX18" s="45">
+      <c r="BX18" s="44">
         <v>8.1</v>
       </c>
-      <c r="BY18" s="45">
+      <c r="BY18" s="44">
         <v>85.9</v>
       </c>
-      <c r="BZ18" s="45">
+      <c r="BZ18" s="44">
         <v>0.3</v>
       </c>
-      <c r="CA18" s="45">
+      <c r="CA18" s="44">
         <v>24</v>
       </c>
-      <c r="CB18" s="45">
+      <c r="CB18" s="44">
         <v>41.4</v>
       </c>
-      <c r="CC18" s="45">
+      <c r="CC18" s="44">
         <v>11.3</v>
       </c>
-      <c r="CD18" s="45">
+      <c r="CD18" s="44">
         <v>19</v>
       </c>
-      <c r="CE18" s="45">
+      <c r="CE18" s="44">
         <v>0.8</v>
       </c>
-      <c r="CF18" s="45">
+      <c r="CF18" s="44">
         <v>0.2</v>
       </c>
-      <c r="CG18" s="45">
+      <c r="CG18" s="44">
         <v>15.1</v>
       </c>
-      <c r="CH18" s="45">
+      <c r="CH18" s="44">
         <v>3.9</v>
       </c>
-      <c r="CI18" s="47">
+      <c r="CI18" s="46">
         <v>1238</v>
       </c>
-      <c r="CJ18" s="47">
+      <c r="CJ18" s="46">
         <v>45</v>
       </c>
-      <c r="CK18" s="47">
+      <c r="CK18" s="46">
         <v>78</v>
       </c>
-      <c r="CL18" s="47">
+      <c r="CL18" s="46">
         <v>9883</v>
       </c>
-      <c r="CM18" s="47">
+      <c r="CM18" s="46">
         <v>7818</v>
       </c>
-      <c r="CN18" s="47">
+      <c r="CN18" s="46">
         <v>2065</v>
       </c>
-      <c r="CO18" s="47">
+      <c r="CO18" s="46">
         <v>197</v>
       </c>
-      <c r="CP18" s="47">
+      <c r="CP18" s="46">
         <v>10759</v>
       </c>
-      <c r="CQ18" s="47">
+      <c r="CQ18" s="46">
         <v>1257</v>
       </c>
-      <c r="CR18" s="47">
+      <c r="CR18" s="46">
         <v>8052</v>
       </c>
-      <c r="CS18" s="47">
+      <c r="CS18" s="46">
         <v>5441</v>
       </c>
-      <c r="CT18" s="47">
+      <c r="CT18" s="46">
         <v>2611</v>
       </c>
-      <c r="CU18" s="47">
+      <c r="CU18" s="46">
         <v>7455</v>
       </c>
-      <c r="CV18" s="47">
+      <c r="CV18" s="46">
         <v>4899</v>
       </c>
-      <c r="CW18" s="47">
+      <c r="CW18" s="46">
         <v>2556</v>
       </c>
-      <c r="CX18" s="49">
+      <c r="CX18" s="48">
         <v>597</v>
       </c>
-      <c r="CY18" s="49">
+      <c r="CY18" s="48">
         <v>542</v>
       </c>
-      <c r="CZ18" s="49">
+      <c r="CZ18" s="48">
         <v>55</v>
       </c>
-      <c r="DA18" s="47">
+      <c r="DA18" s="46">
         <v>280</v>
       </c>
-      <c r="DB18" s="47">
+      <c r="DB18" s="46">
         <v>22</v>
       </c>
-      <c r="DC18" s="47">
+      <c r="DC18" s="46">
         <v>855</v>
       </c>
-      <c r="DD18" s="47">
+      <c r="DD18" s="46">
         <v>5731</v>
       </c>
-      <c r="DE18" s="47">
+      <c r="DE18" s="46">
         <v>5251</v>
       </c>
-      <c r="DF18" s="47">
+      <c r="DF18" s="46">
         <v>346</v>
       </c>
-      <c r="DG18" s="50">
+      <c r="DG18" s="49">
         <v>2</v>
       </c>
-      <c r="DH18" s="50">
+      <c r="DH18" s="49">
         <v>2</v>
       </c>
-      <c r="DI18" s="50">
+      <c r="DI18" s="49">
         <v>14</v>
       </c>
-      <c r="DJ18" s="50">
+      <c r="DJ18" s="49">
         <v>28</v>
       </c>
-      <c r="DK18" s="50">
+      <c r="DK18" s="49">
         <v>9</v>
       </c>
-      <c r="DL18" s="50">
+      <c r="DL18" s="49">
         <v>1794</v>
       </c>
-      <c r="DM18" s="50">
+      <c r="DM18" s="49">
         <v>1402</v>
       </c>
-      <c r="DN18" s="50">
+      <c r="DN18" s="49">
         <v>392</v>
       </c>
-      <c r="DO18" s="50">
+      <c r="DO18" s="49">
         <v>2502</v>
       </c>
-      <c r="DP18" s="50">
+      <c r="DP18" s="49">
         <v>2</v>
       </c>
-      <c r="DQ18" s="50">
+      <c r="DQ18" s="49">
         <v>280</v>
       </c>
-      <c r="DR18" s="50">
+      <c r="DR18" s="49">
         <v>1312</v>
       </c>
-      <c r="DS18" s="47">
+      <c r="DS18" s="46">
         <v>485</v>
       </c>
-      <c r="DT18" s="47">
+      <c r="DT18" s="46">
         <v>458</v>
       </c>
-      <c r="DU18" s="47">
+      <c r="DU18" s="46">
         <v>27</v>
       </c>
-      <c r="DV18" s="47">
+      <c r="DV18" s="46">
         <v>29</v>
       </c>
-      <c r="DW18" s="47">
+      <c r="DW18" s="46">
         <v>19</v>
       </c>
-      <c r="DX18" s="47">
+      <c r="DX18" s="46">
         <v>12</v>
       </c>
-      <c r="DY18" s="47">
+      <c r="DY18" s="46">
         <v>7</v>
       </c>
-      <c r="DZ18" s="47">
+      <c r="DZ18" s="46">
         <v>6</v>
       </c>
-      <c r="EA18" s="47">
+      <c r="EA18" s="46">
         <v>26</v>
       </c>
-      <c r="EB18" s="47">
+      <c r="EB18" s="46">
         <v>39</v>
       </c>
-      <c r="EC18" s="50">
+      <c r="EC18" s="49">
         <v>74</v>
       </c>
-      <c r="ED18" s="50">
+      <c r="ED18" s="49">
         <v>262</v>
       </c>
-      <c r="EE18" s="50">
+      <c r="EE18" s="49">
         <v>109</v>
       </c>
-      <c r="EF18" s="47">
+      <c r="EF18" s="46">
         <v>4918</v>
       </c>
-      <c r="EG18" s="47">
+      <c r="EG18" s="46">
         <v>478</v>
       </c>
-      <c r="EH18" s="47">
+      <c r="EH18" s="46">
         <v>140</v>
       </c>
-      <c r="EI18" s="50">
+      <c r="EI18" s="49">
         <v>4</v>
       </c>
-      <c r="EJ18" s="50">
+      <c r="EJ18" s="49">
         <v>572</v>
       </c>
-      <c r="EK18" s="50">
+      <c r="EK18" s="49">
         <v>18</v>
       </c>
-      <c r="EL18" s="50">
+      <c r="EL18" s="49">
         <v>420</v>
       </c>
-      <c r="EM18" s="50">
+      <c r="EM18" s="49">
         <v>319</v>
       </c>
-      <c r="EN18" s="50">
+      <c r="EN18" s="49">
         <v>482</v>
       </c>
-      <c r="EO18" s="50">
+      <c r="EO18" s="49">
         <v>383</v>
       </c>
-      <c r="EP18" s="50">
+      <c r="EP18" s="49">
         <v>91</v>
       </c>
-      <c r="EQ18" s="50">
+      <c r="EQ18" s="49">
         <v>32</v>
       </c>
-      <c r="ER18" s="47">
+      <c r="ER18" s="46">
         <v>314</v>
       </c>
-      <c r="ES18" s="47">
+      <c r="ES18" s="46">
         <v>26</v>
       </c>
-      <c r="ET18" s="47">
+      <c r="ET18" s="46">
         <v>195</v>
       </c>
-      <c r="EU18" s="47">
+      <c r="EU18" s="46">
         <v>16</v>
       </c>
-      <c r="EV18" s="47">
+      <c r="EV18" s="46">
         <v>464</v>
       </c>
-      <c r="EW18" s="47">
+      <c r="EW18" s="46">
         <v>416</v>
       </c>
-      <c r="EX18" s="47">
+      <c r="EX18" s="46">
         <v>83</v>
       </c>
-      <c r="EY18" s="47">
+      <c r="EY18" s="46">
         <v>592</v>
       </c>
-      <c r="EZ18" s="50">
+      <c r="EZ18" s="49">
         <v>813</v>
       </c>
-      <c r="FA18" s="55">
+      <c r="FA18" s="54">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:157" s="60" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B19" s="57" t="s">
+    <row r="19" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A19" s="56"/>
+      <c r="B19" s="56" t="s">
         <v>148</v>
       </c>
-      <c r="C19" s="57"/>
-[...6 lines deleted...]
-      <c r="J19" s="43">
+      <c r="C19" s="56"/>
+      <c r="D19" s="56"/>
+      <c r="E19" s="56"/>
+      <c r="F19" s="56"/>
+      <c r="G19" s="56"/>
+      <c r="H19" s="56"/>
+      <c r="I19" s="57"/>
+      <c r="J19" s="42">
         <v>3</v>
       </c>
-      <c r="K19" s="44">
+      <c r="K19" s="43">
         <v>98</v>
       </c>
-      <c r="L19" s="45">
+      <c r="L19" s="44">
         <v>714.1</v>
       </c>
-      <c r="M19" s="46">
+      <c r="M19" s="45">
         <v>8.81</v>
       </c>
-      <c r="N19" s="46">
+      <c r="N19" s="45">
         <v>2.6</v>
       </c>
-      <c r="O19" s="46">
+      <c r="O19" s="45">
         <v>6.21</v>
       </c>
-      <c r="P19" s="47">
+      <c r="P19" s="46">
         <v>5535</v>
       </c>
-      <c r="Q19" s="48">
+      <c r="Q19" s="47">
         <v>62.5</v>
       </c>
-      <c r="R19" s="47">
+      <c r="R19" s="46">
         <v>37027</v>
       </c>
-      <c r="S19" s="47">
+      <c r="S19" s="46">
         <v>35919</v>
       </c>
-      <c r="T19" s="49">
+      <c r="T19" s="48">
         <v>1108</v>
       </c>
-      <c r="U19" s="47">
+      <c r="U19" s="46">
         <v>1651</v>
       </c>
-      <c r="V19" s="47">
+      <c r="V19" s="46">
         <v>90</v>
       </c>
-      <c r="W19" s="47">
+      <c r="W19" s="46">
         <v>2669</v>
       </c>
-      <c r="X19" s="47">
+      <c r="X19" s="46">
         <v>7302</v>
       </c>
-      <c r="Y19" s="45">
+      <c r="Y19" s="44">
         <v>19.7</v>
       </c>
-      <c r="Z19" s="45">
+      <c r="Z19" s="44">
         <v>3</v>
       </c>
-      <c r="AA19" s="45">
+      <c r="AA19" s="44">
         <v>7.2</v>
       </c>
-      <c r="AB19" s="45">
+      <c r="AB19" s="44">
         <v>97</v>
       </c>
-      <c r="AC19" s="47">
+      <c r="AC19" s="46">
         <v>799</v>
       </c>
-      <c r="AD19" s="47">
+      <c r="AD19" s="46">
         <v>4051</v>
       </c>
-      <c r="AE19" s="50">
+      <c r="AE19" s="49">
         <v>22932</v>
       </c>
-      <c r="AF19" s="50">
+      <c r="AF19" s="49">
         <v>1359</v>
       </c>
-      <c r="AG19" s="50">
+      <c r="AG19" s="49">
         <v>19919</v>
       </c>
-      <c r="AH19" s="47">
+      <c r="AH19" s="46">
         <v>318</v>
       </c>
-      <c r="AI19" s="51">
+      <c r="AI19" s="50">
         <v>3013</v>
       </c>
-      <c r="AJ19" s="45">
-[...2 lines deleted...]
-      <c r="AK19" s="45">
+      <c r="AJ19" s="44">
+        <v>120.4</v>
+      </c>
+      <c r="AK19" s="44">
         <v>13.1</v>
       </c>
-      <c r="AL19" s="49">
+      <c r="AL19" s="48">
         <v>7848</v>
       </c>
-      <c r="AM19" s="45">
+      <c r="AM19" s="44">
         <v>34.200000000000003</v>
       </c>
-      <c r="AN19" s="47">
+      <c r="AN19" s="46">
         <v>342</v>
       </c>
-      <c r="AO19" s="47">
+      <c r="AO19" s="46">
         <v>42</v>
       </c>
-      <c r="AP19" s="47">
+      <c r="AP19" s="46">
         <v>891</v>
       </c>
-      <c r="AQ19" s="47">
+      <c r="AQ19" s="46">
         <v>110</v>
       </c>
-      <c r="AR19" s="46">
+      <c r="AR19" s="45">
         <v>9.14</v>
       </c>
-      <c r="AS19" s="46">
+      <c r="AS19" s="45">
         <v>2.68</v>
       </c>
-      <c r="AT19" s="52">
+      <c r="AT19" s="51">
         <v>1.86</v>
       </c>
-      <c r="AU19" s="52">
+      <c r="AU19" s="51">
         <v>8.81</v>
       </c>
-      <c r="AV19" s="52">
+      <c r="AV19" s="51">
         <v>2.6</v>
       </c>
-      <c r="AW19" s="52">
+      <c r="AW19" s="51">
         <v>6.21</v>
       </c>
-      <c r="AX19" s="52">
+      <c r="AX19" s="51">
         <v>1.61</v>
       </c>
-      <c r="AY19" s="52">
+      <c r="AY19" s="51">
         <v>4.5999999999999996</v>
       </c>
-      <c r="AZ19" s="52">
+      <c r="AZ19" s="51">
         <v>0.06</v>
       </c>
-      <c r="BA19" s="52">
+      <c r="BA19" s="51">
         <v>0.05</v>
       </c>
-      <c r="BB19" s="52">
+      <c r="BB19" s="51">
         <v>0.01</v>
       </c>
-      <c r="BC19" s="53">
+      <c r="BC19" s="52">
         <v>5535</v>
       </c>
-      <c r="BD19" s="59">
+      <c r="BD19" s="58">
         <v>3741</v>
       </c>
-      <c r="BE19" s="59">
+      <c r="BE19" s="58">
         <v>1794</v>
       </c>
-      <c r="BF19" s="59">
+      <c r="BF19" s="58">
         <v>1439</v>
       </c>
-      <c r="BG19" s="59">
+      <c r="BG19" s="58">
         <v>355</v>
       </c>
-      <c r="BH19" s="45">
+      <c r="BH19" s="44">
         <v>851.8</v>
       </c>
-      <c r="BI19" s="45">
+      <c r="BI19" s="44">
         <v>475.8</v>
       </c>
-      <c r="BJ19" s="45">
+      <c r="BJ19" s="44">
         <v>83.2</v>
       </c>
-      <c r="BK19" s="48">
+      <c r="BK19" s="47">
         <v>473.4</v>
       </c>
-      <c r="BL19" s="48">
+      <c r="BL19" s="47">
         <v>295.2</v>
       </c>
-      <c r="BM19" s="48" t="s">
-[...5 lines deleted...]
-      <c r="BO19" s="48">
+      <c r="BM19" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BN19" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO19" s="47">
         <v>714.1</v>
       </c>
-      <c r="BP19" s="48">
+      <c r="BP19" s="47">
         <v>47.3</v>
       </c>
-      <c r="BQ19" s="48">
+      <c r="BQ19" s="47">
         <v>77.3</v>
       </c>
-      <c r="BR19" s="45">
+      <c r="BR19" s="44">
         <v>67.400000000000006</v>
       </c>
-      <c r="BS19" s="45">
+      <c r="BS19" s="44">
         <v>33.700000000000003</v>
       </c>
-      <c r="BT19" s="45">
+      <c r="BT19" s="44">
         <v>7.4</v>
       </c>
-      <c r="BU19" s="45">
+      <c r="BU19" s="44">
         <v>5.9</v>
       </c>
-      <c r="BV19" s="45">
+      <c r="BV19" s="44">
         <v>182.2</v>
       </c>
-      <c r="BW19" s="45">
+      <c r="BW19" s="44">
         <v>168.5</v>
       </c>
-      <c r="BX19" s="45">
+      <c r="BX19" s="44">
         <v>13.7</v>
       </c>
-      <c r="BY19" s="45">
+      <c r="BY19" s="44">
         <v>442.1</v>
       </c>
-      <c r="BZ19" s="45">
+      <c r="BZ19" s="44">
         <v>8.6</v>
       </c>
-      <c r="CA19" s="45">
+      <c r="CA19" s="44">
         <v>94.3</v>
       </c>
-      <c r="CB19" s="45">
+      <c r="CB19" s="44">
         <v>285.10000000000002</v>
       </c>
-      <c r="CC19" s="45">
+      <c r="CC19" s="44">
         <v>49.9</v>
       </c>
-      <c r="CD19" s="45">
+      <c r="CD19" s="44">
         <v>3</v>
       </c>
-      <c r="CE19" s="45">
+      <c r="CE19" s="44">
         <v>0</v>
       </c>
-      <c r="CF19" s="45">
+      <c r="CF19" s="44">
         <v>0.1</v>
       </c>
-      <c r="CG19" s="45">
+      <c r="CG19" s="44">
         <v>28.6</v>
       </c>
-      <c r="CH19" s="45">
+      <c r="CH19" s="44">
         <v>4.0999999999999996</v>
       </c>
-      <c r="CI19" s="47">
+      <c r="CI19" s="46">
         <v>2209</v>
       </c>
-      <c r="CJ19" s="47">
+      <c r="CJ19" s="46">
         <v>2566</v>
       </c>
-      <c r="CK19" s="47">
+      <c r="CK19" s="46">
         <v>94</v>
       </c>
-      <c r="CL19" s="47">
+      <c r="CL19" s="46">
         <v>48788</v>
       </c>
-      <c r="CM19" s="47">
+      <c r="CM19" s="46">
         <v>44269</v>
       </c>
-      <c r="CN19" s="47">
+      <c r="CN19" s="46">
         <v>4519</v>
       </c>
-      <c r="CO19" s="47">
+      <c r="CO19" s="46">
         <v>4489</v>
       </c>
-      <c r="CP19" s="47">
+      <c r="CP19" s="46">
         <v>44533</v>
       </c>
-      <c r="CQ19" s="47">
+      <c r="CQ19" s="46">
         <v>9890</v>
       </c>
-      <c r="CR19" s="47">
+      <c r="CR19" s="46">
         <v>37027</v>
       </c>
-      <c r="CS19" s="47">
+      <c r="CS19" s="46">
         <v>21430</v>
       </c>
-      <c r="CT19" s="47">
+      <c r="CT19" s="46">
         <v>15597</v>
       </c>
-      <c r="CU19" s="47">
+      <c r="CU19" s="46">
         <v>35919</v>
       </c>
-      <c r="CV19" s="47">
+      <c r="CV19" s="46">
         <v>19811</v>
       </c>
-      <c r="CW19" s="47">
+      <c r="CW19" s="46">
         <v>16108</v>
       </c>
-      <c r="CX19" s="49">
+      <c r="CX19" s="48">
         <v>1108</v>
       </c>
-      <c r="CY19" s="49">
+      <c r="CY19" s="48">
         <v>1619</v>
       </c>
-      <c r="CZ19" s="49">
+      <c r="CZ19" s="48">
         <v>-511</v>
       </c>
-      <c r="DA19" s="47">
+      <c r="DA19" s="46">
         <v>1651</v>
       </c>
-      <c r="DB19" s="47">
+      <c r="DB19" s="46">
         <v>90</v>
       </c>
-      <c r="DC19" s="47">
+      <c r="DC19" s="46">
         <v>2669</v>
       </c>
-      <c r="DD19" s="47">
+      <c r="DD19" s="46">
         <v>22932</v>
       </c>
-      <c r="DE19" s="47">
+      <c r="DE19" s="46">
         <v>21134</v>
       </c>
-      <c r="DF19" s="47">
+      <c r="DF19" s="46">
         <v>615</v>
       </c>
-      <c r="DG19" s="50">
+      <c r="DG19" s="49">
         <v>160</v>
       </c>
-      <c r="DH19" s="50">
+      <c r="DH19" s="49">
         <v>138</v>
       </c>
-      <c r="DI19" s="50">
+      <c r="DI19" s="49">
         <v>97</v>
       </c>
-      <c r="DJ19" s="50">
+      <c r="DJ19" s="49">
         <v>21</v>
       </c>
-      <c r="DK19" s="50">
+      <c r="DK19" s="49">
         <v>20</v>
       </c>
-      <c r="DL19" s="50">
+      <c r="DL19" s="49">
         <v>6307</v>
       </c>
-      <c r="DM19" s="50">
+      <c r="DM19" s="49">
         <v>5987</v>
       </c>
-      <c r="DN19" s="50">
+      <c r="DN19" s="49">
         <v>320</v>
       </c>
-      <c r="DO19" s="50">
+      <c r="DO19" s="49">
         <v>12107</v>
       </c>
-      <c r="DP19" s="50">
+      <c r="DP19" s="49">
         <v>54</v>
       </c>
-      <c r="DQ19" s="50">
+      <c r="DQ19" s="49">
         <v>1109</v>
       </c>
-      <c r="DR19" s="50">
+      <c r="DR19" s="49">
         <v>9679</v>
       </c>
-      <c r="DS19" s="47">
+      <c r="DS19" s="46">
         <v>1611</v>
       </c>
-      <c r="DT19" s="47">
+      <c r="DT19" s="46">
         <v>1609</v>
       </c>
-      <c r="DU19" s="47">
+      <c r="DU19" s="46">
         <v>2</v>
       </c>
-      <c r="DV19" s="47">
+      <c r="DV19" s="46">
         <v>0</v>
       </c>
-      <c r="DW19" s="47">
+      <c r="DW19" s="46">
         <v>19</v>
       </c>
-      <c r="DX19" s="47">
+      <c r="DX19" s="46">
         <v>0</v>
       </c>
-      <c r="DY19" s="47">
+      <c r="DY19" s="46">
         <v>19</v>
       </c>
-      <c r="DZ19" s="47">
+      <c r="DZ19" s="46">
         <v>2</v>
       </c>
-      <c r="EA19" s="47">
+      <c r="EA19" s="46">
         <v>195</v>
       </c>
-      <c r="EB19" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EC19" s="50">
+      <c r="EB19" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC19" s="49">
         <v>256</v>
       </c>
-      <c r="ED19" s="50">
+      <c r="ED19" s="49">
         <v>1359</v>
       </c>
-      <c r="EE19" s="50">
+      <c r="EE19" s="49">
         <v>209</v>
       </c>
-      <c r="EF19" s="47">
+      <c r="EF19" s="46">
         <v>19919</v>
       </c>
-      <c r="EG19" s="47">
+      <c r="EG19" s="46">
         <v>3191</v>
       </c>
-      <c r="EH19" s="47">
+      <c r="EH19" s="46">
         <v>373</v>
       </c>
-      <c r="EI19" s="50" t="s">
-[...2 lines deleted...]
-      <c r="EJ19" s="50">
+      <c r="EI19" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ19" s="49">
         <v>2534</v>
       </c>
-      <c r="EK19" s="50" t="s">
-[...2 lines deleted...]
-      <c r="EL19" s="50">
+      <c r="EK19" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EL19" s="49">
         <v>1957</v>
       </c>
-      <c r="EM19" s="50">
+      <c r="EM19" s="49">
         <v>982</v>
       </c>
-      <c r="EN19" s="50">
+      <c r="EN19" s="49">
         <v>1785</v>
       </c>
-      <c r="EO19" s="50">
+      <c r="EO19" s="49">
         <v>1400</v>
       </c>
-      <c r="EP19" s="50">
+      <c r="EP19" s="49">
         <v>301</v>
       </c>
-      <c r="EQ19" s="50">
+      <c r="EQ19" s="49">
         <v>58</v>
       </c>
-      <c r="ER19" s="47">
+      <c r="ER19" s="46">
         <v>1588</v>
       </c>
-      <c r="ES19" s="47">
+      <c r="ES19" s="46">
         <v>84</v>
       </c>
-      <c r="ET19" s="47">
+      <c r="ET19" s="46">
         <v>521</v>
       </c>
-      <c r="EU19" s="47">
+      <c r="EU19" s="46">
         <v>56</v>
       </c>
-      <c r="EV19" s="47">
+      <c r="EV19" s="46">
         <v>1132</v>
       </c>
-      <c r="EW19" s="47">
+      <c r="EW19" s="46">
         <v>1947</v>
       </c>
-      <c r="EX19" s="47">
+      <c r="EX19" s="46">
         <v>318</v>
       </c>
-      <c r="EY19" s="47">
+      <c r="EY19" s="46">
         <v>1926</v>
       </c>
-      <c r="EZ19" s="50">
+      <c r="EZ19" s="49">
         <v>3013</v>
       </c>
-      <c r="FA19" s="55">
+      <c r="FA19" s="54">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:157" s="60" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B20" s="57" t="s">
+    <row r="20" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="56"/>
+      <c r="B20" s="56" t="s">
         <v>116</v>
       </c>
-      <c r="C20" s="57"/>
-[...6 lines deleted...]
-      <c r="J20" s="43">
+      <c r="C20" s="56"/>
+      <c r="D20" s="56"/>
+      <c r="E20" s="56"/>
+      <c r="F20" s="56"/>
+      <c r="G20" s="56"/>
+      <c r="H20" s="56"/>
+      <c r="I20" s="57"/>
+      <c r="J20" s="42">
         <v>4</v>
       </c>
-      <c r="K20" s="44">
+      <c r="K20" s="43">
         <v>40</v>
       </c>
-      <c r="L20" s="45">
+      <c r="L20" s="44">
         <v>1204.7</v>
       </c>
-      <c r="M20" s="46">
+      <c r="M20" s="45">
         <v>8.0399999999999991</v>
       </c>
-      <c r="N20" s="46">
+      <c r="N20" s="45">
         <v>2.54</v>
       </c>
-      <c r="O20" s="46">
+      <c r="O20" s="45">
         <v>5.5</v>
       </c>
-      <c r="P20" s="47">
+      <c r="P20" s="46">
         <v>7485</v>
       </c>
-      <c r="Q20" s="48">
+      <c r="Q20" s="47">
         <v>58.6</v>
       </c>
-      <c r="R20" s="47">
+      <c r="R20" s="46">
         <v>35323</v>
       </c>
-      <c r="S20" s="47">
+      <c r="S20" s="46">
         <v>36427</v>
       </c>
-      <c r="T20" s="49">
+      <c r="T20" s="48">
         <v>-1104</v>
       </c>
-      <c r="U20" s="47">
+      <c r="U20" s="46">
         <v>3498</v>
       </c>
-      <c r="V20" s="47">
+      <c r="V20" s="46">
         <v>576</v>
       </c>
-      <c r="W20" s="47">
+      <c r="W20" s="46">
         <v>1818</v>
       </c>
-      <c r="X20" s="47">
+      <c r="X20" s="46">
         <v>10255</v>
       </c>
-      <c r="Y20" s="45">
+      <c r="Y20" s="44">
         <v>29</v>
       </c>
-      <c r="Z20" s="45" t="s">
+      <c r="Z20" s="44" t="s">
         <v>198</v>
       </c>
-      <c r="AA20" s="45">
+      <c r="AA20" s="44">
         <v>5.0999999999999996</v>
       </c>
-      <c r="AB20" s="45">
+      <c r="AB20" s="44">
         <v>103.1</v>
       </c>
-      <c r="AC20" s="47">
+      <c r="AC20" s="46">
         <v>1269</v>
       </c>
-      <c r="AD20" s="47">
+      <c r="AD20" s="46">
         <v>4372</v>
       </c>
-      <c r="AE20" s="50">
+      <c r="AE20" s="49">
         <v>36292</v>
       </c>
-      <c r="AF20" s="50">
+      <c r="AF20" s="49">
         <v>3314</v>
       </c>
-      <c r="AG20" s="50">
+      <c r="AG20" s="49">
         <v>32865</v>
       </c>
-      <c r="AH20" s="47">
+      <c r="AH20" s="46">
         <v>621</v>
       </c>
-      <c r="AI20" s="51">
+      <c r="AI20" s="50">
         <v>3427</v>
       </c>
-      <c r="AJ20" s="45">
-[...2 lines deleted...]
-      <c r="AK20" s="45">
+      <c r="AJ20" s="44">
+        <v>200.3</v>
+      </c>
+      <c r="AK20" s="44">
         <v>9.4</v>
       </c>
-      <c r="AL20" s="49">
+      <c r="AL20" s="48">
         <v>11472</v>
       </c>
-      <c r="AM20" s="45">
+      <c r="AM20" s="44">
         <v>31.6</v>
       </c>
-      <c r="AN20" s="47">
+      <c r="AN20" s="46">
         <v>426</v>
       </c>
-      <c r="AO20" s="47">
+      <c r="AO20" s="46">
         <v>28</v>
       </c>
-      <c r="AP20" s="47">
+      <c r="AP20" s="46">
         <v>1427</v>
       </c>
-      <c r="AQ20" s="47">
+      <c r="AQ20" s="46">
         <v>95</v>
       </c>
-      <c r="AR20" s="46">
+      <c r="AR20" s="45">
         <v>8.08</v>
       </c>
-      <c r="AS20" s="46">
+      <c r="AS20" s="45">
         <v>2.57</v>
       </c>
-      <c r="AT20" s="52">
+      <c r="AT20" s="51">
         <v>2.12</v>
       </c>
-      <c r="AU20" s="52">
+      <c r="AU20" s="51">
         <v>8.0399999999999991</v>
       </c>
-      <c r="AV20" s="52">
+      <c r="AV20" s="51">
         <v>2.54</v>
       </c>
-      <c r="AW20" s="52">
+      <c r="AW20" s="51">
         <v>5.5</v>
       </c>
-      <c r="AX20" s="52">
+      <c r="AX20" s="51">
         <v>2.11</v>
       </c>
-      <c r="AY20" s="52">
+      <c r="AY20" s="51">
         <v>3.39</v>
       </c>
-      <c r="AZ20" s="52">
+      <c r="AZ20" s="51">
         <v>0.31</v>
       </c>
-      <c r="BA20" s="52">
+      <c r="BA20" s="51">
         <v>0.31</v>
       </c>
-      <c r="BB20" s="52" t="s">
-[...2 lines deleted...]
-      <c r="BC20" s="53">
+      <c r="BB20" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BC20" s="52">
         <v>7485</v>
       </c>
-      <c r="BD20" s="59">
+      <c r="BD20" s="58">
         <v>3861</v>
       </c>
-      <c r="BE20" s="59">
+      <c r="BE20" s="58">
         <v>3624</v>
       </c>
-      <c r="BF20" s="59">
+      <c r="BF20" s="58">
         <v>2826</v>
       </c>
-      <c r="BG20" s="59">
+      <c r="BG20" s="58">
         <v>798</v>
       </c>
-      <c r="BH20" s="45">
+      <c r="BH20" s="44">
         <v>1405.8</v>
       </c>
-      <c r="BI20" s="45">
+      <c r="BI20" s="44">
         <v>778.7</v>
       </c>
-      <c r="BJ20" s="45">
+      <c r="BJ20" s="44">
         <v>123.8</v>
       </c>
-      <c r="BK20" s="48">
+      <c r="BK20" s="47">
         <v>945.1</v>
       </c>
-      <c r="BL20" s="48">
+      <c r="BL20" s="47">
         <v>336.9</v>
       </c>
-      <c r="BM20" s="48" t="s">
-[...5 lines deleted...]
-      <c r="BO20" s="48">
+      <c r="BM20" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BN20" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO20" s="47">
         <v>1204.7</v>
       </c>
-      <c r="BP20" s="48">
+      <c r="BP20" s="47">
         <v>56.2</v>
       </c>
-      <c r="BQ20" s="48">
+      <c r="BQ20" s="47">
         <v>40.299999999999997</v>
       </c>
-      <c r="BR20" s="45">
+      <c r="BR20" s="44">
         <v>40.299999999999997</v>
       </c>
-      <c r="BS20" s="45">
+      <c r="BS20" s="44">
         <v>104.8</v>
       </c>
-      <c r="BT20" s="45">
+      <c r="BT20" s="44">
         <v>39</v>
       </c>
-      <c r="BU20" s="45">
+      <c r="BU20" s="44">
         <v>27</v>
       </c>
-      <c r="BV20" s="45">
+      <c r="BV20" s="44">
         <v>404.9</v>
       </c>
-      <c r="BW20" s="45">
+      <c r="BW20" s="44">
         <v>277.10000000000002</v>
       </c>
-      <c r="BX20" s="45">
+      <c r="BX20" s="44">
         <v>127.8</v>
       </c>
-      <c r="BY20" s="45">
+      <c r="BY20" s="44">
         <v>634.29999999999995</v>
       </c>
-      <c r="BZ20" s="45">
+      <c r="BZ20" s="44">
         <v>14.6</v>
       </c>
-      <c r="CA20" s="45">
+      <c r="CA20" s="44">
         <v>161.9</v>
       </c>
-      <c r="CB20" s="45">
+      <c r="CB20" s="44">
         <v>408.6</v>
       </c>
-      <c r="CC20" s="45">
+      <c r="CC20" s="44">
         <v>67.599999999999994</v>
       </c>
-      <c r="CD20" s="45">
+      <c r="CD20" s="44">
         <v>414.6</v>
       </c>
-      <c r="CE20" s="45">
+      <c r="CE20" s="44">
         <v>4.2</v>
       </c>
-      <c r="CF20" s="45" t="s">
-[...5 lines deleted...]
-      <c r="CH20" s="45">
+      <c r="CF20" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CG20" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH20" s="44">
         <v>13</v>
       </c>
-      <c r="CI20" s="47">
+      <c r="CI20" s="46">
         <v>2752</v>
       </c>
-      <c r="CJ20" s="47">
+      <c r="CJ20" s="46">
         <v>1884</v>
       </c>
-      <c r="CK20" s="47">
+      <c r="CK20" s="46">
         <v>964</v>
       </c>
-      <c r="CL20" s="47">
+      <c r="CL20" s="46">
         <v>118160</v>
       </c>
-      <c r="CM20" s="47">
+      <c r="CM20" s="46">
         <v>77680</v>
       </c>
-      <c r="CN20" s="47">
+      <c r="CN20" s="46">
         <v>40480</v>
       </c>
-      <c r="CO20" s="47">
+      <c r="CO20" s="46">
         <v>9536</v>
       </c>
-      <c r="CP20" s="47">
+      <c r="CP20" s="46">
         <v>75351</v>
       </c>
-      <c r="CQ20" s="47">
+      <c r="CQ20" s="46">
         <v>10948</v>
       </c>
-      <c r="CR20" s="47">
+      <c r="CR20" s="46">
         <v>35323</v>
       </c>
-      <c r="CS20" s="47">
+      <c r="CS20" s="46">
         <v>32981</v>
       </c>
-      <c r="CT20" s="47">
+      <c r="CT20" s="46">
         <v>2342</v>
       </c>
-      <c r="CU20" s="47">
+      <c r="CU20" s="46">
         <v>36427</v>
       </c>
-      <c r="CV20" s="47">
+      <c r="CV20" s="46">
         <v>32369</v>
       </c>
-      <c r="CW20" s="47">
+      <c r="CW20" s="46">
         <v>4058</v>
       </c>
-      <c r="CX20" s="49">
+      <c r="CX20" s="48">
         <v>-1104</v>
       </c>
-      <c r="CY20" s="49">
+      <c r="CY20" s="48">
         <v>612</v>
       </c>
-      <c r="CZ20" s="49">
+      <c r="CZ20" s="48">
         <v>-1716</v>
       </c>
-      <c r="DA20" s="47">
+      <c r="DA20" s="46">
         <v>3498</v>
       </c>
-      <c r="DB20" s="47">
+      <c r="DB20" s="46">
         <v>576</v>
       </c>
-      <c r="DC20" s="47">
+      <c r="DC20" s="46">
         <v>1818</v>
       </c>
-      <c r="DD20" s="47">
+      <c r="DD20" s="46">
         <v>36292</v>
       </c>
-      <c r="DE20" s="47">
+      <c r="DE20" s="46">
         <v>32385</v>
       </c>
-      <c r="DF20" s="47">
+      <c r="DF20" s="46">
         <v>812</v>
       </c>
-      <c r="DG20" s="50">
+      <c r="DG20" s="49">
         <v>80</v>
       </c>
-      <c r="DH20" s="50">
+      <c r="DH20" s="49">
         <v>80</v>
       </c>
-      <c r="DI20" s="50">
+      <c r="DI20" s="49">
         <v>210</v>
       </c>
-      <c r="DJ20" s="50">
+      <c r="DJ20" s="49">
         <v>233</v>
       </c>
-      <c r="DK20" s="50">
+      <c r="DK20" s="49">
         <v>120</v>
       </c>
-      <c r="DL20" s="50">
+      <c r="DL20" s="49">
         <v>13627</v>
       </c>
-      <c r="DM20" s="50">
+      <c r="DM20" s="49">
         <v>10258</v>
       </c>
-      <c r="DN20" s="50">
+      <c r="DN20" s="49">
         <v>3369</v>
       </c>
-      <c r="DO20" s="50">
+      <c r="DO20" s="49">
         <v>14566</v>
       </c>
-      <c r="DP20" s="50">
+      <c r="DP20" s="49">
         <v>119</v>
       </c>
-      <c r="DQ20" s="50">
+      <c r="DQ20" s="49">
         <v>1788</v>
       </c>
-      <c r="DR20" s="50">
+      <c r="DR20" s="49">
         <v>11175</v>
       </c>
-      <c r="DS20" s="47">
+      <c r="DS20" s="46">
         <v>2571</v>
       </c>
-      <c r="DT20" s="47">
+      <c r="DT20" s="46">
         <v>2353</v>
       </c>
-      <c r="DU20" s="47">
+      <c r="DU20" s="46">
         <v>218</v>
       </c>
-      <c r="DV20" s="47">
+      <c r="DV20" s="46">
         <v>43</v>
       </c>
-      <c r="DW20" s="47" t="s">
-[...8 lines deleted...]
-      <c r="DZ20" s="47">
+      <c r="DW20" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DX20" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY20" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ20" s="46">
         <v>33</v>
       </c>
-      <c r="EA20" s="47">
+      <c r="EA20" s="46">
         <v>210</v>
       </c>
-      <c r="EB20" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EC20" s="50">
+      <c r="EB20" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC20" s="49">
         <v>245</v>
       </c>
-      <c r="ED20" s="50">
+      <c r="ED20" s="49">
         <v>3314</v>
       </c>
-      <c r="EE20" s="50">
+      <c r="EE20" s="49">
         <v>75</v>
       </c>
-      <c r="EF20" s="47">
+      <c r="EF20" s="46">
         <v>32865</v>
       </c>
-      <c r="EG20" s="47">
+      <c r="EG20" s="46">
         <v>5506</v>
       </c>
-      <c r="EH20" s="47">
+      <c r="EH20" s="46">
         <v>703</v>
       </c>
-      <c r="EI20" s="50" t="s">
-[...2 lines deleted...]
-      <c r="EJ20" s="50">
+      <c r="EI20" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ20" s="49">
         <v>3661</v>
       </c>
-      <c r="EK20" s="50">
+      <c r="EK20" s="49">
         <v>2</v>
       </c>
-      <c r="EL20" s="50">
+      <c r="EL20" s="49">
         <v>2527</v>
       </c>
-      <c r="EM20" s="50">
+      <c r="EM20" s="49">
         <v>1429</v>
       </c>
-      <c r="EN20" s="50">
+      <c r="EN20" s="49">
         <v>2864</v>
       </c>
-      <c r="EO20" s="50">
+      <c r="EO20" s="49">
         <v>1765</v>
       </c>
-      <c r="EP20" s="50">
+      <c r="EP20" s="49">
         <v>392</v>
       </c>
-      <c r="EQ20" s="50">
+      <c r="EQ20" s="49">
         <v>91</v>
       </c>
-      <c r="ER20" s="47">
+      <c r="ER20" s="46">
         <v>2041</v>
       </c>
-      <c r="ES20" s="47">
+      <c r="ES20" s="46">
         <v>125</v>
       </c>
-      <c r="ET20" s="47">
+      <c r="ET20" s="46">
         <v>881</v>
       </c>
-      <c r="EU20" s="47">
+      <c r="EU20" s="46">
         <v>498</v>
       </c>
-      <c r="EV20" s="47">
+      <c r="EV20" s="46">
         <v>2914</v>
       </c>
-      <c r="EW20" s="47">
+      <c r="EW20" s="46">
         <v>3568</v>
       </c>
-      <c r="EX20" s="47">
+      <c r="EX20" s="46">
         <v>621</v>
       </c>
-      <c r="EY20" s="47">
+      <c r="EY20" s="46">
         <v>3994</v>
       </c>
-      <c r="EZ20" s="50">
+      <c r="EZ20" s="49">
         <v>3427</v>
       </c>
-      <c r="FA20" s="55">
+      <c r="FA20" s="54">
         <v>4</v>
       </c>
     </row>
-    <row r="21" spans="1:157" s="60" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B21" s="57" t="s">
+    <row r="21" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="56"/>
+      <c r="B21" s="56" t="s">
         <v>117</v>
       </c>
-      <c r="C21" s="57"/>
-[...6 lines deleted...]
-      <c r="J21" s="43">
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
+      <c r="G21" s="56"/>
+      <c r="H21" s="56"/>
+      <c r="I21" s="60"/>
+      <c r="J21" s="42">
         <v>5</v>
       </c>
-      <c r="K21" s="44">
+      <c r="K21" s="43">
         <v>29</v>
       </c>
-      <c r="L21" s="45">
+      <c r="L21" s="44">
         <v>1690.5</v>
       </c>
-      <c r="M21" s="46">
+      <c r="M21" s="45">
         <v>8.76</v>
       </c>
-      <c r="N21" s="46">
+      <c r="N21" s="45">
         <v>2.67</v>
       </c>
-      <c r="O21" s="46">
+      <c r="O21" s="45">
         <v>6.09</v>
       </c>
-      <c r="P21" s="47">
+      <c r="P21" s="46">
         <v>6828</v>
       </c>
-      <c r="Q21" s="48">
+      <c r="Q21" s="47">
         <v>62.5</v>
       </c>
-      <c r="R21" s="47">
+      <c r="R21" s="46">
         <v>32903</v>
       </c>
-      <c r="S21" s="47">
+      <c r="S21" s="46">
         <v>32269</v>
       </c>
-      <c r="T21" s="49">
+      <c r="T21" s="48">
         <v>634</v>
       </c>
-      <c r="U21" s="47">
+      <c r="U21" s="46">
         <v>4562</v>
       </c>
-      <c r="V21" s="47">
+      <c r="V21" s="46">
         <v>175</v>
       </c>
-      <c r="W21" s="47">
+      <c r="W21" s="46">
         <v>5021</v>
       </c>
-      <c r="X21" s="47">
+      <c r="X21" s="46">
         <v>11229</v>
       </c>
-      <c r="Y21" s="45">
+      <c r="Y21" s="44">
         <v>34.1</v>
       </c>
-      <c r="Z21" s="45">
+      <c r="Z21" s="44">
         <v>1.9</v>
       </c>
-      <c r="AA21" s="45">
+      <c r="AA21" s="44">
         <v>15.3</v>
       </c>
-      <c r="AB21" s="45">
+      <c r="AB21" s="44">
         <v>98.1</v>
       </c>
-      <c r="AC21" s="47">
+      <c r="AC21" s="46">
         <v>1190</v>
       </c>
-      <c r="AD21" s="47">
+      <c r="AD21" s="46">
         <v>3485</v>
       </c>
-      <c r="AE21" s="50">
+      <c r="AE21" s="49">
         <v>33935</v>
       </c>
-      <c r="AF21" s="50">
+      <c r="AF21" s="49">
         <v>4512</v>
       </c>
-      <c r="AG21" s="50">
+      <c r="AG21" s="49">
         <v>27159</v>
       </c>
-      <c r="AH21" s="47">
+      <c r="AH21" s="46">
         <v>330</v>
       </c>
-      <c r="AI21" s="51">
+      <c r="AI21" s="50">
         <v>6776</v>
       </c>
-      <c r="AJ21" s="45">
-[...2 lines deleted...]
-      <c r="AK21" s="45">
+      <c r="AJ21" s="44">
+        <v>135.19999999999999</v>
+      </c>
+      <c r="AK21" s="44">
         <v>20</v>
       </c>
-      <c r="AL21" s="49">
+      <c r="AL21" s="48">
         <v>12859</v>
       </c>
-      <c r="AM21" s="45">
+      <c r="AM21" s="44">
         <v>37.9</v>
       </c>
-      <c r="AN21" s="47">
+      <c r="AN21" s="46">
         <v>774</v>
       </c>
-      <c r="AO21" s="47">
+      <c r="AO21" s="46">
         <v>40</v>
       </c>
-      <c r="AP21" s="47">
+      <c r="AP21" s="46">
         <v>1468</v>
       </c>
-      <c r="AQ21" s="47">
+      <c r="AQ21" s="46">
         <v>76</v>
       </c>
-      <c r="AR21" s="46">
+      <c r="AR21" s="45">
         <v>9.44</v>
       </c>
-      <c r="AS21" s="46">
+      <c r="AS21" s="45">
         <v>2.77</v>
       </c>
-      <c r="AT21" s="52">
+      <c r="AT21" s="51">
         <v>1.85</v>
       </c>
-      <c r="AU21" s="52">
+      <c r="AU21" s="51">
         <v>8.76</v>
       </c>
-      <c r="AV21" s="52">
+      <c r="AV21" s="51">
         <v>2.67</v>
       </c>
-      <c r="AW21" s="52">
+      <c r="AW21" s="51">
         <v>6.09</v>
       </c>
-      <c r="AX21" s="52">
+      <c r="AX21" s="51">
         <v>1.27</v>
       </c>
-      <c r="AY21" s="52">
+      <c r="AY21" s="51">
         <v>4.82</v>
       </c>
-      <c r="AZ21" s="52">
+      <c r="AZ21" s="51">
         <v>0.16</v>
       </c>
-      <c r="BA21" s="52" t="s">
-[...2 lines deleted...]
-      <c r="BB21" s="52">
+      <c r="BA21" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BB21" s="51">
         <v>0.16</v>
       </c>
-      <c r="BC21" s="53">
+      <c r="BC21" s="52">
         <v>6828</v>
       </c>
-      <c r="BD21" s="59">
+      <c r="BD21" s="58">
         <v>4600</v>
       </c>
-      <c r="BE21" s="59">
+      <c r="BE21" s="58">
         <v>2228</v>
       </c>
-      <c r="BF21" s="59">
+      <c r="BF21" s="58">
         <v>1717</v>
       </c>
-      <c r="BG21" s="59">
+      <c r="BG21" s="58">
         <v>511</v>
       </c>
-      <c r="BH21" s="45">
+      <c r="BH21" s="44">
         <v>2006</v>
       </c>
-      <c r="BI21" s="45">
+      <c r="BI21" s="44">
         <v>1034.7</v>
       </c>
-      <c r="BJ21" s="45">
+      <c r="BJ21" s="44">
         <v>94.3</v>
       </c>
-      <c r="BK21" s="48">
+      <c r="BK21" s="47">
         <v>1737</v>
       </c>
-      <c r="BL21" s="48">
+      <c r="BL21" s="47">
         <v>173.3</v>
       </c>
-      <c r="BM21" s="48">
+      <c r="BM21" s="47">
         <v>1.4</v>
       </c>
-      <c r="BN21" s="48" t="s">
-[...2 lines deleted...]
-      <c r="BO21" s="48">
+      <c r="BN21" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO21" s="47">
         <v>1690.5</v>
       </c>
-      <c r="BP21" s="48">
+      <c r="BP21" s="47">
         <v>11.2</v>
       </c>
-      <c r="BQ21" s="48">
+      <c r="BQ21" s="47">
         <v>435.5</v>
       </c>
-      <c r="BR21" s="45">
+      <c r="BR21" s="44">
         <v>435.5</v>
       </c>
-      <c r="BS21" s="45">
+      <c r="BS21" s="44">
         <v>148.9</v>
       </c>
-      <c r="BT21" s="45">
+      <c r="BT21" s="44">
         <v>257</v>
       </c>
-      <c r="BU21" s="45">
+      <c r="BU21" s="44">
         <v>77.7</v>
       </c>
-      <c r="BV21" s="45">
+      <c r="BV21" s="44">
         <v>519</v>
       </c>
-      <c r="BW21" s="45">
+      <c r="BW21" s="44">
         <v>282.8</v>
       </c>
-      <c r="BX21" s="45">
+      <c r="BX21" s="44">
         <v>236.2</v>
       </c>
-      <c r="BY21" s="45">
+      <c r="BY21" s="44">
         <v>401</v>
       </c>
-      <c r="BZ21" s="45">
+      <c r="BZ21" s="44">
         <v>165.8</v>
       </c>
-      <c r="CA21" s="45">
+      <c r="CA21" s="44">
         <v>61.9</v>
       </c>
-      <c r="CB21" s="45">
+      <c r="CB21" s="44">
         <v>173.3</v>
       </c>
-      <c r="CC21" s="45">
+      <c r="CC21" s="44">
         <v>145.30000000000001</v>
       </c>
-      <c r="CD21" s="45">
+      <c r="CD21" s="44">
         <v>68.7</v>
       </c>
-      <c r="CE21" s="45" t="s">
-[...8 lines deleted...]
-      <c r="CH21" s="45">
+      <c r="CE21" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CF21" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CG21" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH21" s="44">
         <v>13.7</v>
       </c>
-      <c r="CI21" s="47">
+      <c r="CI21" s="46">
         <v>659</v>
       </c>
-      <c r="CJ21" s="47">
+      <c r="CJ21" s="46">
         <v>23413</v>
       </c>
-      <c r="CK21" s="47">
+      <c r="CK21" s="46">
         <v>11296</v>
       </c>
-      <c r="CL21" s="47">
+      <c r="CL21" s="46">
         <v>145024</v>
       </c>
-      <c r="CM21" s="47">
+      <c r="CM21" s="46">
         <v>73843</v>
       </c>
-      <c r="CN21" s="47">
+      <c r="CN21" s="46">
         <v>71181</v>
       </c>
-      <c r="CO21" s="47">
+      <c r="CO21" s="46">
         <v>113034</v>
       </c>
-      <c r="CP21" s="47">
+      <c r="CP21" s="46">
         <v>39282</v>
       </c>
-      <c r="CQ21" s="47">
+      <c r="CQ21" s="46">
         <v>10257</v>
       </c>
-      <c r="CR21" s="47">
+      <c r="CR21" s="46">
         <v>32903</v>
       </c>
-      <c r="CS21" s="47">
+      <c r="CS21" s="46">
         <v>29099</v>
       </c>
-      <c r="CT21" s="47">
+      <c r="CT21" s="46">
         <v>3804</v>
       </c>
-      <c r="CU21" s="47">
+      <c r="CU21" s="46">
         <v>32269</v>
       </c>
-      <c r="CV21" s="47">
+      <c r="CV21" s="46">
         <v>26701</v>
       </c>
-      <c r="CW21" s="47">
+      <c r="CW21" s="46">
         <v>5568</v>
       </c>
-      <c r="CX21" s="49">
+      <c r="CX21" s="48">
         <v>634</v>
       </c>
-      <c r="CY21" s="49">
+      <c r="CY21" s="48">
         <v>2398</v>
       </c>
-      <c r="CZ21" s="49">
+      <c r="CZ21" s="48">
         <v>-1764</v>
       </c>
-      <c r="DA21" s="47">
+      <c r="DA21" s="46">
         <v>4562</v>
       </c>
-      <c r="DB21" s="47">
+      <c r="DB21" s="46">
         <v>175</v>
       </c>
-      <c r="DC21" s="47">
+      <c r="DC21" s="46">
         <v>5021</v>
       </c>
-      <c r="DD21" s="47">
+      <c r="DD21" s="46">
         <v>33935</v>
       </c>
-      <c r="DE21" s="47">
+      <c r="DE21" s="46">
         <v>29091</v>
       </c>
-      <c r="DF21" s="47">
+      <c r="DF21" s="46">
         <v>248</v>
       </c>
-      <c r="DG21" s="50">
+      <c r="DG21" s="49">
         <v>1968</v>
       </c>
-      <c r="DH21" s="50">
+      <c r="DH21" s="49">
         <v>1957</v>
       </c>
-      <c r="DI21" s="50">
+      <c r="DI21" s="49">
         <v>303</v>
       </c>
-      <c r="DJ21" s="50">
+      <c r="DJ21" s="49">
         <v>3311</v>
       </c>
-      <c r="DK21" s="50">
+      <c r="DK21" s="49">
         <v>409</v>
       </c>
-      <c r="DL21" s="50">
+      <c r="DL21" s="49">
         <v>13186</v>
       </c>
-      <c r="DM21" s="50">
+      <c r="DM21" s="49">
         <v>8315</v>
       </c>
-      <c r="DN21" s="50">
+      <c r="DN21" s="49">
         <v>4871</v>
       </c>
-      <c r="DO21" s="50">
+      <c r="DO21" s="49">
         <v>7310</v>
       </c>
-      <c r="DP21" s="50">
+      <c r="DP21" s="49">
         <v>1457</v>
       </c>
-      <c r="DQ21" s="50">
+      <c r="DQ21" s="49">
         <v>922</v>
       </c>
-      <c r="DR21" s="50">
+      <c r="DR21" s="49">
         <v>4931</v>
       </c>
-      <c r="DS21" s="47">
+      <c r="DS21" s="46">
         <v>2616</v>
       </c>
-      <c r="DT21" s="47">
+      <c r="DT21" s="46">
         <v>2292</v>
       </c>
-      <c r="DU21" s="47">
+      <c r="DU21" s="46">
         <v>324</v>
       </c>
-      <c r="DV21" s="47" t="s">
-[...11 lines deleted...]
-      <c r="DZ21" s="47">
+      <c r="DV21" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DW21" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DX21" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY21" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ21" s="46">
         <v>46</v>
       </c>
-      <c r="EA21" s="47">
+      <c r="EA21" s="46">
         <v>103</v>
       </c>
-      <c r="EB21" s="47" t="s">
-[...2 lines deleted...]
-      <c r="EC21" s="50">
+      <c r="EB21" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC21" s="49">
         <v>1</v>
       </c>
-      <c r="ED21" s="50">
+      <c r="ED21" s="49">
         <v>4512</v>
       </c>
-      <c r="EE21" s="50">
+      <c r="EE21" s="49">
         <v>22</v>
       </c>
-      <c r="EF21" s="47">
+      <c r="EF21" s="46">
         <v>27159</v>
       </c>
-      <c r="EG21" s="47">
+      <c r="EG21" s="46">
         <v>2916</v>
       </c>
-      <c r="EH21" s="47">
+      <c r="EH21" s="46">
         <v>1285</v>
       </c>
-      <c r="EI21" s="50" t="s">
-[...2 lines deleted...]
-      <c r="EJ21" s="50">
+      <c r="EI21" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ21" s="49">
         <v>3531</v>
       </c>
-      <c r="EK21" s="50" t="s">
-[...2 lines deleted...]
-      <c r="EL21" s="50">
+      <c r="EK21" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EL21" s="49">
         <v>3889</v>
       </c>
-      <c r="EM21" s="50">
+      <c r="EM21" s="49">
         <v>803</v>
       </c>
-      <c r="EN21" s="50">
+      <c r="EN21" s="49">
         <v>1759</v>
       </c>
-      <c r="EO21" s="50">
+      <c r="EO21" s="49">
         <v>1783</v>
       </c>
-      <c r="EP21" s="50">
+      <c r="EP21" s="49">
         <v>285</v>
       </c>
-      <c r="EQ21" s="50">
+      <c r="EQ21" s="49">
         <v>89</v>
       </c>
-      <c r="ER21" s="47">
+      <c r="ER21" s="46">
         <v>3033</v>
       </c>
-      <c r="ES21" s="47">
+      <c r="ES21" s="46">
         <v>30</v>
       </c>
-      <c r="ET21" s="47">
+      <c r="ET21" s="46">
         <v>748</v>
       </c>
-      <c r="EU21" s="47">
+      <c r="EU21" s="46">
         <v>134</v>
       </c>
-      <c r="EV21" s="47">
+      <c r="EV21" s="46">
         <v>1661</v>
       </c>
-      <c r="EW21" s="47">
+      <c r="EW21" s="46">
         <v>2139</v>
       </c>
-      <c r="EX21" s="47">
+      <c r="EX21" s="46">
         <v>330</v>
       </c>
-      <c r="EY21" s="47">
+      <c r="EY21" s="46">
         <v>3072</v>
       </c>
-      <c r="EZ21" s="50">
+      <c r="EZ21" s="49">
         <v>6776</v>
       </c>
-      <c r="FA21" s="55">
+      <c r="FA21" s="54">
         <v>5</v>
       </c>
     </row>
-    <row r="22" spans="1:157" s="60" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B22" s="57" t="s">
+    <row r="22" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="56"/>
+      <c r="B22" s="56" t="s">
         <v>118</v>
       </c>
-      <c r="C22" s="57"/>
-[...6 lines deleted...]
-      <c r="J22" s="43">
+      <c r="C22" s="56"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="42">
         <v>6</v>
       </c>
-      <c r="K22" s="44">
+      <c r="K22" s="43">
         <v>56</v>
       </c>
-      <c r="L22" s="45">
+      <c r="L22" s="44">
         <v>2431.3000000000002</v>
       </c>
-      <c r="M22" s="46">
+      <c r="M22" s="45">
         <v>8.8800000000000008</v>
       </c>
-      <c r="N22" s="46">
+      <c r="N22" s="45">
         <v>2.92</v>
       </c>
-      <c r="O22" s="46">
+      <c r="O22" s="45">
         <v>5.96</v>
       </c>
-      <c r="P22" s="47">
+      <c r="P22" s="46">
         <v>6862</v>
       </c>
-      <c r="Q22" s="48">
+      <c r="Q22" s="47">
         <v>55.5</v>
       </c>
-      <c r="R22" s="47">
+      <c r="R22" s="46">
         <v>115200</v>
       </c>
-      <c r="S22" s="47">
+      <c r="S22" s="46">
         <v>118741</v>
       </c>
-      <c r="T22" s="49">
+      <c r="T22" s="48">
         <v>-3541</v>
       </c>
-      <c r="U22" s="47">
+      <c r="U22" s="46">
         <v>9604</v>
       </c>
-      <c r="V22" s="47">
+      <c r="V22" s="46">
         <v>542</v>
       </c>
-      <c r="W22" s="47">
+      <c r="W22" s="46">
         <v>5521</v>
       </c>
-      <c r="X22" s="47">
+      <c r="X22" s="46">
         <v>16801</v>
       </c>
-      <c r="Y22" s="45">
+      <c r="Y22" s="44">
         <v>14.6</v>
       </c>
-      <c r="Z22" s="45" t="s">
+      <c r="Z22" s="44" t="s">
         <v>198</v>
       </c>
-      <c r="AA22" s="45">
+      <c r="AA22" s="44">
         <v>4.8</v>
       </c>
-      <c r="AB22" s="45">
+      <c r="AB22" s="44">
         <v>103.1</v>
       </c>
-      <c r="AC22" s="47">
+      <c r="AC22" s="46">
         <v>1605</v>
       </c>
-      <c r="AD22" s="47">
+      <c r="AD22" s="46">
         <v>11003</v>
       </c>
-      <c r="AE22" s="50">
+      <c r="AE22" s="49">
         <v>55056</v>
       </c>
-      <c r="AF22" s="50">
+      <c r="AF22" s="49">
         <v>8172</v>
       </c>
-      <c r="AG22" s="50">
+      <c r="AG22" s="49">
         <v>49288</v>
       </c>
-      <c r="AH22" s="47">
+      <c r="AH22" s="46">
         <v>802</v>
       </c>
-      <c r="AI22" s="51">
+      <c r="AI22" s="50">
         <v>5768</v>
       </c>
-      <c r="AJ22" s="45">
+      <c r="AJ22" s="44">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="AK22" s="44">
+        <v>10.5</v>
+      </c>
+      <c r="AL22" s="48">
+        <v>17938</v>
+      </c>
+      <c r="AM22" s="44">
+        <v>32.6</v>
+      </c>
+      <c r="AN22" s="46">
+        <v>650</v>
+      </c>
+      <c r="AO22" s="46">
+        <v>24</v>
+      </c>
+      <c r="AP22" s="46">
+        <v>2020</v>
+      </c>
+      <c r="AQ22" s="46">
+        <v>74</v>
+      </c>
+      <c r="AR22" s="45">
+        <v>10.47</v>
+      </c>
+      <c r="AS22" s="45">
+        <v>3.23</v>
+      </c>
+      <c r="AT22" s="51">
+        <v>2.48</v>
+      </c>
+      <c r="AU22" s="51">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="AV22" s="51">
+        <v>2.92</v>
+      </c>
+      <c r="AW22" s="51">
+        <v>5.96</v>
+      </c>
+      <c r="AX22" s="51">
+        <v>1.2</v>
+      </c>
+      <c r="AY22" s="51">
+        <v>4.76</v>
+      </c>
+      <c r="AZ22" s="51">
+        <v>0.89</v>
+      </c>
+      <c r="BA22" s="51">
+        <v>0.81</v>
+      </c>
+      <c r="BB22" s="51">
+        <v>0.08</v>
+      </c>
+      <c r="BC22" s="52">
+        <v>6862</v>
+      </c>
+      <c r="BD22" s="58">
+        <v>3995</v>
+      </c>
+      <c r="BE22" s="58">
+        <v>2867</v>
+      </c>
+      <c r="BF22" s="58">
+        <v>2139</v>
+      </c>
+      <c r="BG22" s="58">
+        <v>728</v>
+      </c>
+      <c r="BH22" s="44">
+        <v>4024</v>
+      </c>
+      <c r="BI22" s="44">
+        <v>1614.4</v>
+      </c>
+      <c r="BJ22" s="44">
+        <v>73.3</v>
+      </c>
+      <c r="BK22" s="47">
+        <v>3731.5</v>
+      </c>
+      <c r="BL22" s="47">
+        <v>219.2</v>
+      </c>
+      <c r="BM22" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BN22" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO22" s="47">
+        <v>2431.3000000000002</v>
+      </c>
+      <c r="BP22" s="47">
+        <v>41.8</v>
+      </c>
+      <c r="BQ22" s="47">
+        <v>777.7</v>
+      </c>
+      <c r="BR22" s="44">
+        <v>772.5</v>
+      </c>
+      <c r="BS22" s="44">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="BT22" s="44">
+        <v>412.2</v>
+      </c>
+      <c r="BU22" s="44">
+        <v>182.3</v>
+      </c>
+      <c r="BV22" s="44">
+        <v>486.2</v>
+      </c>
+      <c r="BW22" s="44">
+        <v>87.5</v>
+      </c>
+      <c r="BX22" s="44">
+        <v>398.7</v>
+      </c>
+      <c r="BY22" s="44">
+        <v>647.6</v>
+      </c>
+      <c r="BZ22" s="44">
+        <v>393.1</v>
+      </c>
+      <c r="CA22" s="44">
+        <v>21.4</v>
+      </c>
+      <c r="CB22" s="44">
+        <v>218.7</v>
+      </c>
+      <c r="CC22" s="44">
+        <v>337.4</v>
+      </c>
+      <c r="CD22" s="44">
+        <v>171.1</v>
+      </c>
+      <c r="CE22" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CF22" s="44">
+        <v>1.3</v>
+      </c>
+      <c r="CG22" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH22" s="44">
+        <v>10.7</v>
+      </c>
+      <c r="CI22" s="46">
+        <v>2141</v>
+      </c>
+      <c r="CJ22" s="46">
+        <v>48416</v>
+      </c>
+      <c r="CK22" s="46">
+        <v>11370</v>
+      </c>
+      <c r="CL22" s="46">
+        <v>164784</v>
+      </c>
+      <c r="CM22" s="46">
+        <v>21606</v>
+      </c>
+      <c r="CN22" s="46">
+        <v>143178</v>
+      </c>
+      <c r="CO22" s="46">
+        <v>289307</v>
+      </c>
+      <c r="CP22" s="46">
+        <v>10854</v>
+      </c>
+      <c r="CQ22" s="46">
+        <v>9265</v>
+      </c>
+      <c r="CR22" s="46">
+        <v>115200</v>
+      </c>
+      <c r="CS22" s="46">
+        <v>43172</v>
+      </c>
+      <c r="CT22" s="46">
+        <v>72028</v>
+      </c>
+      <c r="CU22" s="46">
+        <v>118741</v>
+      </c>
+      <c r="CV22" s="46">
+        <v>48802</v>
+      </c>
+      <c r="CW22" s="46">
+        <v>69939</v>
+      </c>
+      <c r="CX22" s="48">
+        <v>-3541</v>
+      </c>
+      <c r="CY22" s="48">
+        <v>-5630</v>
+      </c>
+      <c r="CZ22" s="48">
+        <v>2089</v>
+      </c>
+      <c r="DA22" s="46">
+        <v>9604</v>
+      </c>
+      <c r="DB22" s="46">
+        <v>542</v>
+      </c>
+      <c r="DC22" s="46">
+        <v>5521</v>
+      </c>
+      <c r="DD22" s="46">
+        <v>55056</v>
+      </c>
+      <c r="DE22" s="46">
+        <v>42752</v>
+      </c>
+      <c r="DF22" s="46">
+        <v>626</v>
+      </c>
+      <c r="DG22" s="49">
+        <v>3293</v>
+      </c>
+      <c r="DH22" s="49">
+        <v>3254</v>
+      </c>
+      <c r="DI22" s="49">
+        <v>286</v>
+      </c>
+      <c r="DJ22" s="49">
+        <v>3544</v>
+      </c>
+      <c r="DK22" s="49">
+        <v>985</v>
+      </c>
+      <c r="DL22" s="49">
+        <v>11644</v>
+      </c>
+      <c r="DM22" s="49">
+        <v>3226</v>
+      </c>
+      <c r="DN22" s="49">
+        <v>8418</v>
+      </c>
+      <c r="DO22" s="49">
+        <v>10485</v>
+      </c>
+      <c r="DP22" s="49">
+        <v>3728</v>
+      </c>
+      <c r="DQ22" s="49">
+        <v>250</v>
+      </c>
+      <c r="DR22" s="49">
+        <v>6135</v>
+      </c>
+      <c r="DS22" s="46">
+        <v>12329</v>
+      </c>
+      <c r="DT22" s="46">
+        <v>11880</v>
+      </c>
+      <c r="DU22" s="46">
+        <v>449</v>
+      </c>
+      <c r="DV22" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DW22" s="46">
+        <v>286</v>
+      </c>
+      <c r="DX22" s="46">
+        <v>286</v>
+      </c>
+      <c r="DY22" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ22" s="46">
+        <v>34</v>
+      </c>
+      <c r="EA22" s="46">
+        <v>225</v>
+      </c>
+      <c r="EB22" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC22" s="49">
+        <v>318</v>
+      </c>
+      <c r="ED22" s="49">
+        <v>8172</v>
+      </c>
+      <c r="EE22" s="49">
+        <v>3797</v>
+      </c>
+      <c r="EF22" s="46">
+        <v>49288</v>
+      </c>
+      <c r="EG22" s="46">
+        <v>6429</v>
+      </c>
+      <c r="EH22" s="46">
+        <v>2274</v>
+      </c>
+      <c r="EI22" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ22" s="49">
+        <v>6329</v>
+      </c>
+      <c r="EK22" s="49">
+        <v>0</v>
+      </c>
+      <c r="EL22" s="49">
+        <v>4153</v>
+      </c>
+      <c r="EM22" s="49">
+        <v>2109</v>
+      </c>
+      <c r="EN22" s="49">
+        <v>2615</v>
+      </c>
+      <c r="EO22" s="49">
+        <v>2967</v>
+      </c>
+      <c r="EP22" s="49">
+        <v>879</v>
+      </c>
+      <c r="EQ22" s="49">
+        <v>90</v>
+      </c>
+      <c r="ER22" s="46">
+        <v>5246</v>
+      </c>
+      <c r="ES22" s="46">
+        <v>119</v>
+      </c>
+      <c r="ET22" s="46">
+        <v>894</v>
+      </c>
+      <c r="EU22" s="46">
+        <v>495</v>
+      </c>
+      <c r="EV22" s="46">
+        <v>4994</v>
+      </c>
+      <c r="EW22" s="46">
+        <v>5441</v>
+      </c>
+      <c r="EX22" s="46">
+        <v>802</v>
+      </c>
+      <c r="EY22" s="46">
+        <v>4255</v>
+      </c>
+      <c r="EZ22" s="49">
+        <v>5768</v>
+      </c>
+      <c r="FA22" s="54">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="56"/>
+      <c r="B23" s="56" t="s">
+        <v>119</v>
+      </c>
+      <c r="C23" s="56"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="56"/>
+      <c r="F23" s="56"/>
+      <c r="G23" s="56"/>
+      <c r="H23" s="56"/>
+      <c r="I23" s="56"/>
+      <c r="J23" s="42">
+        <v>7</v>
+      </c>
+      <c r="K23" s="43">
+        <v>61</v>
+      </c>
+      <c r="L23" s="44">
+        <v>3884.7</v>
+      </c>
+      <c r="M23" s="45">
+        <v>7.3</v>
+      </c>
+      <c r="N23" s="45">
+        <v>3.02</v>
+      </c>
+      <c r="O23" s="45">
+        <v>4.28</v>
+      </c>
+      <c r="P23" s="46">
+        <v>4925</v>
+      </c>
+      <c r="Q23" s="47">
+        <v>52.6</v>
+      </c>
+      <c r="R23" s="46">
+        <v>56563</v>
+      </c>
+      <c r="S23" s="46">
+        <v>63482</v>
+      </c>
+      <c r="T23" s="48">
+        <v>-6919</v>
+      </c>
+      <c r="U23" s="46">
+        <v>14572</v>
+      </c>
+      <c r="V23" s="46">
+        <v>242</v>
+      </c>
+      <c r="W23" s="46">
+        <v>7411</v>
+      </c>
+      <c r="X23" s="46">
+        <v>18854</v>
+      </c>
+      <c r="Y23" s="44">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="Z23" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA23" s="44">
+        <v>13.1</v>
+      </c>
+      <c r="AB23" s="44">
+        <v>112.2</v>
+      </c>
+      <c r="AC23" s="46">
+        <v>2558</v>
+      </c>
+      <c r="AD23" s="46">
+        <v>7675</v>
+      </c>
+      <c r="AE23" s="49">
+        <v>62225</v>
+      </c>
+      <c r="AF23" s="49">
+        <v>14445</v>
+      </c>
+      <c r="AG23" s="49">
+        <v>54710</v>
+      </c>
+      <c r="AH23" s="46">
+        <v>985</v>
+      </c>
+      <c r="AI23" s="50">
+        <v>7515</v>
+      </c>
+      <c r="AJ23" s="44">
+        <v>102.7</v>
+      </c>
+      <c r="AK23" s="44">
+        <v>12.1</v>
+      </c>
+      <c r="AL23" s="48">
+        <v>18843</v>
+      </c>
+      <c r="AM23" s="44">
+        <v>30.3</v>
+      </c>
+      <c r="AN23" s="46">
+        <v>1029</v>
+      </c>
+      <c r="AO23" s="46">
+        <v>19</v>
+      </c>
+      <c r="AP23" s="46">
+        <v>2581</v>
+      </c>
+      <c r="AQ23" s="46">
+        <v>49</v>
+      </c>
+      <c r="AR23" s="45">
+        <v>7.37</v>
+      </c>
+      <c r="AS23" s="45">
+        <v>3.02</v>
+      </c>
+      <c r="AT23" s="51">
+        <v>0.73</v>
+      </c>
+      <c r="AU23" s="51">
+        <v>7.3</v>
+      </c>
+      <c r="AV23" s="51">
+        <v>3.02</v>
+      </c>
+      <c r="AW23" s="51">
+        <v>4.28</v>
+      </c>
+      <c r="AX23" s="51">
+        <v>0.66</v>
+      </c>
+      <c r="AY23" s="51">
+        <v>3.62</v>
+      </c>
+      <c r="AZ23" s="51">
+        <v>0.27</v>
+      </c>
+      <c r="BA23" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="BB23" s="51">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BC23" s="52">
+        <v>4925</v>
+      </c>
+      <c r="BD23" s="58">
+        <v>3838</v>
+      </c>
+      <c r="BE23" s="58">
+        <v>1087</v>
+      </c>
+      <c r="BF23" s="58">
+        <v>688</v>
+      </c>
+      <c r="BG23" s="58">
+        <v>399</v>
+      </c>
+      <c r="BH23" s="44">
+        <v>4350.2</v>
+      </c>
+      <c r="BI23" s="44">
+        <v>1123.0999999999999</v>
+      </c>
+      <c r="BJ23" s="44">
+        <v>55.7</v>
+      </c>
+      <c r="BK23" s="47">
+        <v>4142.7</v>
+      </c>
+      <c r="BL23" s="47">
+        <v>143.9</v>
+      </c>
+      <c r="BM23" s="47">
+        <v>7.9</v>
+      </c>
+      <c r="BN23" s="47">
+        <v>0.8</v>
+      </c>
+      <c r="BO23" s="47">
+        <v>3884.7</v>
+      </c>
+      <c r="BP23" s="47">
+        <v>15.3</v>
+      </c>
+      <c r="BQ23" s="47">
+        <v>1270.5</v>
+      </c>
+      <c r="BR23" s="44">
+        <v>1196.8</v>
+      </c>
+      <c r="BS23" s="44">
+        <v>75</v>
+      </c>
+      <c r="BT23" s="44">
+        <v>649.9</v>
+      </c>
+      <c r="BU23" s="44">
+        <v>326.7</v>
+      </c>
+      <c r="BV23" s="44">
+        <v>823.4</v>
+      </c>
+      <c r="BW23" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BX23" s="44">
+        <v>823.4</v>
+      </c>
+      <c r="BY23" s="44">
+        <v>1098.8</v>
+      </c>
+      <c r="BZ23" s="44">
+        <v>904.9</v>
+      </c>
+      <c r="CA23" s="44">
+        <v>46.8</v>
+      </c>
+      <c r="CB23" s="44">
+        <v>147.1</v>
+      </c>
+      <c r="CC23" s="44">
+        <v>163.80000000000001</v>
+      </c>
+      <c r="CD23" s="44">
+        <v>15.9</v>
+      </c>
+      <c r="CE23" s="44">
+        <v>1.3</v>
+      </c>
+      <c r="CF23" s="44">
+        <v>0.1</v>
+      </c>
+      <c r="CG23" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH23" s="44">
+        <v>20.3</v>
+      </c>
+      <c r="CI23" s="46">
+        <v>929</v>
+      </c>
+      <c r="CJ23" s="46">
+        <v>77511</v>
+      </c>
+      <c r="CK23" s="46">
+        <v>17815</v>
+      </c>
+      <c r="CL23" s="46">
+        <v>325974</v>
+      </c>
+      <c r="CM23" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CN23" s="46">
+        <v>325974</v>
+      </c>
+      <c r="CO23" s="46">
+        <v>659131</v>
+      </c>
+      <c r="CP23" s="46">
+        <v>21153</v>
+      </c>
+      <c r="CQ23" s="46">
+        <v>7524</v>
+      </c>
+      <c r="CR23" s="46">
+        <v>56563</v>
+      </c>
+      <c r="CS23" s="46">
+        <v>47782</v>
+      </c>
+      <c r="CT23" s="46">
+        <v>8781</v>
+      </c>
+      <c r="CU23" s="46">
+        <v>63482</v>
+      </c>
+      <c r="CV23" s="46">
+        <v>54500</v>
+      </c>
+      <c r="CW23" s="46">
+        <v>8982</v>
+      </c>
+      <c r="CX23" s="48">
+        <v>-6919</v>
+      </c>
+      <c r="CY23" s="48">
+        <v>-6718</v>
+      </c>
+      <c r="CZ23" s="48">
+        <v>-201</v>
+      </c>
+      <c r="DA23" s="46">
+        <v>14572</v>
+      </c>
+      <c r="DB23" s="46">
+        <v>242</v>
+      </c>
+      <c r="DC23" s="46">
+        <v>7411</v>
+      </c>
+      <c r="DD23" s="46">
+        <v>62225</v>
+      </c>
+      <c r="DE23" s="46">
+        <v>46418</v>
+      </c>
+      <c r="DF23" s="46">
+        <v>260</v>
+      </c>
+      <c r="DG23" s="49">
+        <v>5531</v>
+      </c>
+      <c r="DH23" s="49">
+        <v>5167</v>
+      </c>
+      <c r="DI23" s="49">
+        <v>56</v>
+      </c>
+      <c r="DJ23" s="49">
+        <v>4978</v>
+      </c>
+      <c r="DK23" s="49">
+        <v>1342</v>
+      </c>
+      <c r="DL23" s="49">
+        <v>14546</v>
+      </c>
+      <c r="DM23" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DN23" s="49">
+        <v>14546</v>
+      </c>
+      <c r="DO23" s="49">
+        <v>16341</v>
+      </c>
+      <c r="DP23" s="49">
+        <v>8881</v>
+      </c>
+      <c r="DQ23" s="49">
+        <v>547</v>
+      </c>
+      <c r="DR23" s="49">
+        <v>6913</v>
+      </c>
+      <c r="DS23" s="46">
+        <v>4561</v>
+      </c>
+      <c r="DT23" s="46">
+        <v>4472</v>
+      </c>
+      <c r="DU23" s="46">
+        <v>89</v>
+      </c>
+      <c r="DV23" s="46">
+        <v>40</v>
+      </c>
+      <c r="DW23" s="46">
+        <v>9</v>
+      </c>
+      <c r="DX23" s="46">
+        <v>9</v>
+      </c>
+      <c r="DY23" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ23" s="46">
+        <v>96</v>
+      </c>
+      <c r="EA23" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EB23" s="46">
+        <v>96</v>
+      </c>
+      <c r="EC23" s="49">
+        <v>245</v>
+      </c>
+      <c r="ED23" s="49">
+        <v>14445</v>
+      </c>
+      <c r="EE23" s="49">
+        <v>36</v>
+      </c>
+      <c r="EF23" s="46">
+        <v>54710</v>
+      </c>
+      <c r="EG23" s="46">
+        <v>3097</v>
+      </c>
+      <c r="EH23" s="46">
+        <v>3216</v>
+      </c>
+      <c r="EI23" s="49">
+        <v>27</v>
+      </c>
+      <c r="EJ23" s="49">
+        <v>7621</v>
+      </c>
+      <c r="EK23" s="49">
+        <v>61</v>
+      </c>
+      <c r="EL23" s="49">
+        <v>5394</v>
+      </c>
+      <c r="EM23" s="49">
+        <v>883</v>
+      </c>
+      <c r="EN23" s="49">
+        <v>2715</v>
+      </c>
+      <c r="EO23" s="49">
+        <v>3841</v>
+      </c>
+      <c r="EP23" s="49">
+        <v>374</v>
+      </c>
+      <c r="EQ23" s="49">
+        <v>78</v>
+      </c>
+      <c r="ER23" s="46">
+        <v>8020</v>
+      </c>
+      <c r="ES23" s="46">
+        <v>146</v>
+      </c>
+      <c r="ET23" s="46">
+        <v>821</v>
+      </c>
+      <c r="EU23" s="46">
+        <v>211</v>
+      </c>
+      <c r="EV23" s="46">
+        <v>5989</v>
+      </c>
+      <c r="EW23" s="46">
+        <v>6105</v>
+      </c>
+      <c r="EX23" s="46">
+        <v>985</v>
+      </c>
+      <c r="EY23" s="46">
+        <v>6156</v>
+      </c>
+      <c r="EZ23" s="49">
+        <v>7515</v>
+      </c>
+      <c r="FA23" s="54">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:157" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A24" s="56"/>
+      <c r="B24" s="56" t="s">
+        <v>120</v>
+      </c>
+      <c r="C24" s="56"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="56"/>
+      <c r="F24" s="56"/>
+      <c r="G24" s="56"/>
+      <c r="H24" s="61"/>
+      <c r="I24" s="57"/>
+      <c r="J24" s="42">
+        <v>8</v>
+      </c>
+      <c r="K24" s="43">
+        <v>16</v>
+      </c>
+      <c r="L24" s="44">
+        <v>5449</v>
+      </c>
+      <c r="M24" s="45">
+        <v>7.27</v>
+      </c>
+      <c r="N24" s="45">
+        <v>3.49</v>
+      </c>
+      <c r="O24" s="45">
+        <v>3.78</v>
+      </c>
+      <c r="P24" s="46">
+        <v>4122</v>
+      </c>
+      <c r="Q24" s="47">
+        <v>52.7</v>
+      </c>
+      <c r="R24" s="46">
+        <v>62267</v>
+      </c>
+      <c r="S24" s="46">
+        <v>77065</v>
+      </c>
+      <c r="T24" s="48">
+        <v>-14798</v>
+      </c>
+      <c r="U24" s="46">
+        <v>21791</v>
+      </c>
+      <c r="V24" s="46">
+        <v>221</v>
+      </c>
+      <c r="W24" s="46">
+        <v>6772</v>
+      </c>
+      <c r="X24" s="46">
+        <v>23253</v>
+      </c>
+      <c r="Y24" s="44">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="Z24" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA24" s="44">
+        <v>10.9</v>
+      </c>
+      <c r="AB24" s="44">
+        <v>123.8</v>
+      </c>
+      <c r="AC24" s="46">
+        <v>3198</v>
+      </c>
+      <c r="AD24" s="46">
+        <v>8565</v>
+      </c>
+      <c r="AE24" s="49">
+        <v>77038</v>
+      </c>
+      <c r="AF24" s="49">
+        <v>21673</v>
+      </c>
+      <c r="AG24" s="49">
+        <v>72105</v>
+      </c>
+      <c r="AH24" s="46">
+        <v>1312</v>
+      </c>
+      <c r="AI24" s="50">
+        <v>4933</v>
+      </c>
+      <c r="AJ24" s="44">
+        <v>74</v>
+      </c>
+      <c r="AK24" s="44">
+        <v>6.4</v>
+      </c>
+      <c r="AL24" s="48">
+        <v>21311</v>
+      </c>
+      <c r="AM24" s="44">
+        <v>27.7</v>
+      </c>
+      <c r="AN24" s="46">
+        <v>679</v>
+      </c>
+      <c r="AO24" s="46">
+        <v>9</v>
+      </c>
+      <c r="AP24" s="46">
+        <v>2931</v>
+      </c>
+      <c r="AQ24" s="46">
+        <v>39</v>
+      </c>
+      <c r="AR24" s="45">
+        <v>7.27</v>
+      </c>
+      <c r="AS24" s="45">
+        <v>3.49</v>
+      </c>
+      <c r="AT24" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="AU24" s="51">
+        <v>7.27</v>
+      </c>
+      <c r="AV24" s="51">
+        <v>3.49</v>
+      </c>
+      <c r="AW24" s="51">
+        <v>3.78</v>
+      </c>
+      <c r="AX24" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="AY24" s="51">
+        <v>2.98</v>
+      </c>
+      <c r="AZ24" s="51">
+        <v>0.04</v>
+      </c>
+      <c r="BA24" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BB24" s="51">
+        <v>0.04</v>
+      </c>
+      <c r="BC24" s="52">
+        <v>4122</v>
+      </c>
+      <c r="BD24" s="58">
+        <v>3681</v>
+      </c>
+      <c r="BE24" s="58">
+        <v>441</v>
+      </c>
+      <c r="BF24" s="58">
+        <v>321</v>
+      </c>
+      <c r="BG24" s="58">
+        <v>120</v>
+      </c>
+      <c r="BH24" s="44">
+        <v>6059.2</v>
+      </c>
+      <c r="BI24" s="44">
+        <v>1604.3</v>
+      </c>
+      <c r="BJ24" s="44">
+        <v>3.2</v>
+      </c>
+      <c r="BK24" s="47">
+        <v>6056</v>
+      </c>
+      <c r="BL24" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BM24" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BN24" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO24" s="47">
+        <v>5449</v>
+      </c>
+      <c r="BP24" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BQ24" s="47">
+        <v>1922.5</v>
+      </c>
+      <c r="BR24" s="44">
+        <v>1811</v>
+      </c>
+      <c r="BS24" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BT24" s="44">
+        <v>1351.7</v>
+      </c>
+      <c r="BU24" s="44">
+        <v>771.5</v>
+      </c>
+      <c r="BV24" s="44">
+        <v>1062.7</v>
+      </c>
+      <c r="BW24" s="44">
+        <v>51.7</v>
+      </c>
+      <c r="BX24" s="44">
+        <v>1011</v>
+      </c>
+      <c r="BY24" s="44">
+        <v>1112.0999999999999</v>
+      </c>
+      <c r="BZ24" s="44">
+        <v>1112.0999999999999</v>
+      </c>
+      <c r="CA24" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB24" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC24" s="44">
+        <v>362.7</v>
+      </c>
+      <c r="CD24" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CE24" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CF24" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CG24" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH24" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CI24" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CJ24" s="46">
+        <v>125242</v>
+      </c>
+      <c r="CK24" s="46">
+        <v>40602</v>
+      </c>
+      <c r="CL24" s="46">
+        <v>361607</v>
+      </c>
+      <c r="CM24" s="46">
+        <v>11929</v>
+      </c>
+      <c r="CN24" s="46">
+        <v>349678</v>
+      </c>
+      <c r="CO24" s="46">
+        <v>1747350</v>
+      </c>
+      <c r="CP24" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ24" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR24" s="46">
+        <v>62267</v>
+      </c>
+      <c r="CS24" s="46">
+        <v>55318</v>
+      </c>
+      <c r="CT24" s="46">
+        <v>6949</v>
+      </c>
+      <c r="CU24" s="46">
+        <v>77065</v>
+      </c>
+      <c r="CV24" s="46">
+        <v>71851</v>
+      </c>
+      <c r="CW24" s="46">
+        <v>5214</v>
+      </c>
+      <c r="CX24" s="48">
+        <v>-14798</v>
+      </c>
+      <c r="CY24" s="48">
+        <v>-16533</v>
+      </c>
+      <c r="CZ24" s="48">
+        <v>1735</v>
+      </c>
+      <c r="DA24" s="46">
+        <v>21791</v>
+      </c>
+      <c r="DB24" s="46">
+        <v>221</v>
+      </c>
+      <c r="DC24" s="46">
+        <v>6772</v>
+      </c>
+      <c r="DD24" s="46">
+        <v>77038</v>
+      </c>
+      <c r="DE24" s="46">
+        <v>56557</v>
+      </c>
+      <c r="DF24" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DG24" s="49">
+        <v>8324</v>
+      </c>
+      <c r="DH24" s="49">
+        <v>7718</v>
+      </c>
+      <c r="DI24" s="49">
+        <v>80</v>
+      </c>
+      <c r="DJ24" s="49">
+        <v>9976</v>
+      </c>
+      <c r="DK24" s="49">
+        <v>3180</v>
+      </c>
+      <c r="DL24" s="49">
+        <v>16519</v>
+      </c>
+      <c r="DM24" s="49">
+        <v>554</v>
+      </c>
+      <c r="DN24" s="49">
+        <v>15965</v>
+      </c>
+      <c r="DO24" s="49">
+        <v>11371</v>
+      </c>
+      <c r="DP24" s="49">
+        <v>11371</v>
+      </c>
+      <c r="DQ24" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR24" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS24" s="46">
+        <v>10272</v>
+      </c>
+      <c r="DT24" s="46">
+        <v>10272</v>
+      </c>
+      <c r="DU24" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DV24" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DW24" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DX24" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY24" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ24" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EA24" s="46">
+        <v>15</v>
+      </c>
+      <c r="EB24" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC24" s="49">
+        <v>222</v>
+      </c>
+      <c r="ED24" s="49">
+        <v>21673</v>
+      </c>
+      <c r="EE24" s="49">
+        <v>195</v>
+      </c>
+      <c r="EF24" s="46">
+        <v>72105</v>
+      </c>
+      <c r="EG24" s="46">
+        <v>1339</v>
+      </c>
+      <c r="EH24" s="46">
+        <v>4190</v>
+      </c>
+      <c r="EI24" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ24" s="49">
+        <v>9781</v>
+      </c>
+      <c r="EK24" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EL24" s="49">
+        <v>6980</v>
+      </c>
+      <c r="EM24" s="49">
+        <v>801</v>
+      </c>
+      <c r="EN24" s="49">
+        <v>2052</v>
+      </c>
+      <c r="EO24" s="49">
+        <v>5901</v>
+      </c>
+      <c r="EP24" s="49">
+        <v>389</v>
+      </c>
+      <c r="EQ24" s="49">
+        <v>70</v>
+      </c>
+      <c r="ER24" s="46">
+        <v>14833</v>
+      </c>
+      <c r="ES24" s="46">
+        <v>223</v>
+      </c>
+      <c r="ET24" s="46">
+        <v>677</v>
+      </c>
+      <c r="EU24" s="46">
+        <v>206</v>
+      </c>
+      <c r="EV24" s="46">
+        <v>5692</v>
+      </c>
+      <c r="EW24" s="46">
+        <v>8608</v>
+      </c>
+      <c r="EX24" s="46">
+        <v>1312</v>
+      </c>
+      <c r="EY24" s="46">
+        <v>10485</v>
+      </c>
+      <c r="EZ24" s="49">
+        <v>4933</v>
+      </c>
+      <c r="FA24" s="54">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A25" s="56"/>
+      <c r="B25" s="56" t="s">
+        <v>121</v>
+      </c>
+      <c r="C25" s="56"/>
+      <c r="D25" s="56"/>
+      <c r="E25" s="56"/>
+      <c r="F25" s="56"/>
+      <c r="G25" s="56"/>
+      <c r="H25" s="56"/>
+      <c r="I25" s="56"/>
+      <c r="J25" s="42">
+        <v>9</v>
+      </c>
+      <c r="K25" s="43">
+        <v>42</v>
+      </c>
+      <c r="L25" s="44">
+        <v>8939.7000000000007</v>
+      </c>
+      <c r="M25" s="45">
+        <v>8.06</v>
+      </c>
+      <c r="N25" s="45">
+        <v>3.12</v>
+      </c>
+      <c r="O25" s="45">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="P25" s="46">
+        <v>8925</v>
+      </c>
+      <c r="Q25" s="47">
+        <v>54.8</v>
+      </c>
+      <c r="R25" s="46">
+        <v>88097</v>
+      </c>
+      <c r="S25" s="46">
+        <v>110685</v>
+      </c>
+      <c r="T25" s="48">
+        <v>-22588</v>
+      </c>
+      <c r="U25" s="46">
+        <v>34247</v>
+      </c>
+      <c r="V25" s="46">
+        <v>900</v>
+      </c>
+      <c r="W25" s="46">
+        <v>10759</v>
+      </c>
+      <c r="X25" s="46">
+        <v>38692</v>
+      </c>
+      <c r="Y25" s="44">
+        <v>43.9</v>
+      </c>
+      <c r="Z25" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA25" s="44">
+        <v>12.2</v>
+      </c>
+      <c r="AB25" s="44">
+        <v>125.6</v>
+      </c>
+      <c r="AC25" s="46">
+        <v>4595</v>
+      </c>
+      <c r="AD25" s="46">
+        <v>10463</v>
+      </c>
+      <c r="AE25" s="49">
+        <v>103846</v>
+      </c>
+      <c r="AF25" s="49">
+        <v>28660</v>
+      </c>
+      <c r="AG25" s="49">
+        <v>103828</v>
+      </c>
+      <c r="AH25" s="46">
+        <v>1642</v>
+      </c>
+      <c r="AI25" s="50">
+        <v>18</v>
+      </c>
+      <c r="AJ25" s="44">
+        <v>0.3</v>
+      </c>
+      <c r="AK25" s="44">
+        <v>0</v>
+      </c>
+      <c r="AL25" s="48">
+        <v>32638</v>
+      </c>
+      <c r="AM25" s="44">
+        <v>31.4</v>
+      </c>
+      <c r="AN25" s="46">
+        <v>2</v>
+      </c>
+      <c r="AO25" s="46">
+        <v>0</v>
+      </c>
+      <c r="AP25" s="46">
+        <v>4049</v>
+      </c>
+      <c r="AQ25" s="46">
+        <v>37</v>
+      </c>
+      <c r="AR25" s="45">
+        <v>8.42</v>
+      </c>
+      <c r="AS25" s="45">
+        <v>3.14</v>
+      </c>
+      <c r="AT25" s="51">
+        <v>2.46</v>
+      </c>
+      <c r="AU25" s="51">
+        <v>8.06</v>
+      </c>
+      <c r="AV25" s="51">
+        <v>3.12</v>
+      </c>
+      <c r="AW25" s="51">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AX25" s="51">
+        <v>2.12</v>
+      </c>
+      <c r="AY25" s="51">
+        <v>2.82</v>
+      </c>
+      <c r="AZ25" s="51">
+        <v>0.09</v>
+      </c>
+      <c r="BA25" s="51">
+        <v>0.03</v>
+      </c>
+      <c r="BB25" s="51">
+        <v>0.06</v>
+      </c>
+      <c r="BC25" s="52">
+        <v>8925</v>
+      </c>
+      <c r="BD25" s="58">
+        <v>5127</v>
+      </c>
+      <c r="BE25" s="58">
+        <v>3798</v>
+      </c>
+      <c r="BF25" s="58">
+        <v>3376</v>
+      </c>
+      <c r="BG25" s="58">
+        <v>422</v>
+      </c>
+      <c r="BH25" s="44">
+        <v>9732.7999999999993</v>
+      </c>
+      <c r="BI25" s="44">
+        <v>4263.3</v>
+      </c>
+      <c r="BJ25" s="44">
+        <v>275.60000000000002</v>
+      </c>
+      <c r="BK25" s="47">
+        <v>9049.7999999999993</v>
+      </c>
+      <c r="BL25" s="47">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="BM25" s="47">
+        <v>334.8</v>
+      </c>
+      <c r="BN25" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO25" s="47">
+        <v>8939.7000000000007</v>
+      </c>
+      <c r="BP25" s="47">
+        <v>99.4</v>
+      </c>
+      <c r="BQ25" s="47">
+        <v>2774.3</v>
+      </c>
+      <c r="BR25" s="44">
+        <v>2620.6</v>
+      </c>
+      <c r="BS25" s="44">
+        <v>1906.4</v>
+      </c>
+      <c r="BT25" s="44">
+        <v>1594.5</v>
+      </c>
+      <c r="BU25" s="44">
+        <v>1082</v>
+      </c>
+      <c r="BV25" s="44">
+        <v>1247.9000000000001</v>
+      </c>
+      <c r="BW25" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BX25" s="44">
+        <v>1247.9000000000001</v>
+      </c>
+      <c r="BY25" s="44">
+        <v>1525.4</v>
+      </c>
+      <c r="BZ25" s="44">
+        <v>1425.5</v>
+      </c>
+      <c r="CA25" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB25" s="44">
+        <v>83.1</v>
+      </c>
+      <c r="CC25" s="44">
+        <v>218.4</v>
+      </c>
+      <c r="CD25" s="44">
+        <v>5</v>
+      </c>
+      <c r="CE25" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CF25" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CG25" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH25" s="44">
+        <v>562.5</v>
+      </c>
+      <c r="CI25" s="46">
+        <v>6469</v>
+      </c>
+      <c r="CJ25" s="46">
+        <v>161295</v>
+      </c>
+      <c r="CK25" s="46">
+        <v>44240</v>
+      </c>
+      <c r="CL25" s="46">
+        <v>476730</v>
+      </c>
+      <c r="CM25" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CN25" s="46">
+        <v>476730</v>
+      </c>
+      <c r="CO25" s="46">
+        <v>1055915</v>
+      </c>
+      <c r="CP25" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ25" s="46">
+        <v>3130</v>
+      </c>
+      <c r="CR25" s="46">
+        <v>88097</v>
+      </c>
+      <c r="CS25" s="46">
+        <v>74685</v>
+      </c>
+      <c r="CT25" s="46">
+        <v>13412</v>
+      </c>
+      <c r="CU25" s="46">
+        <v>110685</v>
+      </c>
+      <c r="CV25" s="46">
+        <v>103111</v>
+      </c>
+      <c r="CW25" s="46">
+        <v>7574</v>
+      </c>
+      <c r="CX25" s="48">
+        <v>-22588</v>
+      </c>
+      <c r="CY25" s="48">
+        <v>-28426</v>
+      </c>
+      <c r="CZ25" s="48">
+        <v>5838</v>
+      </c>
+      <c r="DA25" s="46">
+        <v>34247</v>
+      </c>
+      <c r="DB25" s="46">
+        <v>900</v>
+      </c>
+      <c r="DC25" s="46">
+        <v>10759</v>
+      </c>
+      <c r="DD25" s="46">
+        <v>103846</v>
+      </c>
+      <c r="DE25" s="46">
+        <v>71523</v>
+      </c>
+      <c r="DF25" s="46">
+        <v>1552</v>
+      </c>
+      <c r="DG25" s="49">
+        <v>10099</v>
+      </c>
+      <c r="DH25" s="49">
+        <v>9498</v>
+      </c>
+      <c r="DI25" s="49">
+        <v>2935</v>
+      </c>
+      <c r="DJ25" s="49">
+        <v>9855</v>
+      </c>
+      <c r="DK25" s="49">
+        <v>4583</v>
+      </c>
+      <c r="DL25" s="49">
+        <v>22024</v>
+      </c>
+      <c r="DM25" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DN25" s="49">
+        <v>22024</v>
+      </c>
+      <c r="DO25" s="49">
+        <v>15923</v>
+      </c>
+      <c r="DP25" s="49">
+        <v>13160</v>
+      </c>
+      <c r="DQ25" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR25" s="49">
+        <v>2408</v>
+      </c>
+      <c r="DS25" s="46">
+        <v>7860</v>
+      </c>
+      <c r="DT25" s="46">
+        <v>7846</v>
+      </c>
+      <c r="DU25" s="46">
+        <v>14</v>
+      </c>
+      <c r="DV25" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DW25" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DX25" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY25" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ25" s="46">
+        <v>349</v>
+      </c>
+      <c r="EA25" s="46">
+        <v>926</v>
+      </c>
+      <c r="EB25" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC25" s="49">
+        <v>2283</v>
+      </c>
+      <c r="ED25" s="49">
+        <v>28660</v>
+      </c>
+      <c r="EE25" s="49">
+        <v>338</v>
+      </c>
+      <c r="EF25" s="46">
+        <v>103828</v>
+      </c>
+      <c r="EG25" s="46">
+        <v>15637</v>
+      </c>
+      <c r="EH25" s="46">
+        <v>5304</v>
+      </c>
+      <c r="EI25" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ25" s="49">
+        <v>13600</v>
+      </c>
+      <c r="EK25" s="49">
+        <v>1232</v>
+      </c>
+      <c r="EL25" s="49">
+        <v>8156</v>
+      </c>
+      <c r="EM25" s="49">
+        <v>1926</v>
+      </c>
+      <c r="EN25" s="49">
+        <v>3916</v>
+      </c>
+      <c r="EO25" s="49">
+        <v>6030</v>
+      </c>
+      <c r="EP25" s="49">
+        <v>698</v>
+      </c>
+      <c r="EQ25" s="49">
+        <v>52</v>
+      </c>
+      <c r="ER25" s="46">
+        <v>16454</v>
+      </c>
+      <c r="ES25" s="46">
+        <v>333</v>
+      </c>
+      <c r="ET25" s="46">
+        <v>1609</v>
+      </c>
+      <c r="EU25" s="46">
+        <v>529</v>
+      </c>
+      <c r="EV25" s="46">
+        <v>4062</v>
+      </c>
+      <c r="EW25" s="46">
+        <v>12910</v>
+      </c>
+      <c r="EX25" s="46">
+        <v>1642</v>
+      </c>
+      <c r="EY25" s="46">
+        <v>11124</v>
+      </c>
+      <c r="EZ25" s="49">
+        <v>18</v>
+      </c>
+      <c r="FA25" s="54">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:157" s="59" customFormat="1" ht="30" customHeight="1">
+      <c r="A26" s="62"/>
+      <c r="B26" s="57" t="s">
+        <v>122</v>
+      </c>
+      <c r="C26" s="62"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="62"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="62"/>
+      <c r="H26" s="56"/>
+      <c r="I26" s="57"/>
+      <c r="J26" s="42">
+        <v>10</v>
+      </c>
+      <c r="K26" s="43">
+        <v>188</v>
+      </c>
+      <c r="L26" s="44">
+        <v>3663.5</v>
+      </c>
+      <c r="M26" s="45">
+        <v>7.62</v>
+      </c>
+      <c r="N26" s="45">
+        <v>2.93</v>
+      </c>
+      <c r="O26" s="45">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="P26" s="46">
+        <v>4813</v>
+      </c>
+      <c r="Q26" s="47">
+        <v>54.9</v>
+      </c>
+      <c r="R26" s="46">
+        <v>46368</v>
+      </c>
+      <c r="S26" s="46">
+        <v>54306</v>
+      </c>
+      <c r="T26" s="48">
+        <v>-7938</v>
+      </c>
+      <c r="U26" s="46">
+        <v>14527</v>
+      </c>
+      <c r="V26" s="46">
+        <v>284</v>
+      </c>
+      <c r="W26" s="46">
+        <v>6305</v>
+      </c>
+      <c r="X26" s="46">
+        <v>16563</v>
+      </c>
+      <c r="Y26" s="44">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="Z26" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA26" s="44">
+        <v>13.6</v>
+      </c>
+      <c r="AB26" s="44">
+        <v>117.1</v>
+      </c>
+      <c r="AC26" s="46">
+        <v>2165</v>
+      </c>
+      <c r="AD26" s="46">
+        <v>6061</v>
+      </c>
+      <c r="AE26" s="49">
+        <v>55301</v>
+      </c>
+      <c r="AF26" s="49">
+        <v>13690</v>
+      </c>
+      <c r="AG26" s="49">
+        <v>50098</v>
+      </c>
+      <c r="AH26" s="46">
+        <v>874</v>
+      </c>
+      <c r="AI26" s="50">
+        <v>5203</v>
+      </c>
+      <c r="AJ26" s="44">
+        <v>94.3</v>
+      </c>
+      <c r="AK26" s="44">
+        <v>9.4</v>
+      </c>
+      <c r="AL26" s="48">
+        <v>16014</v>
+      </c>
+      <c r="AM26" s="44">
+        <v>29</v>
+      </c>
+      <c r="AN26" s="46">
+        <v>682</v>
+      </c>
+      <c r="AO26" s="46">
+        <v>14</v>
+      </c>
+      <c r="AP26" s="46">
+        <v>2102</v>
+      </c>
+      <c r="AQ26" s="46">
+        <v>44</v>
+      </c>
+      <c r="AR26" s="45">
+        <v>7.65</v>
+      </c>
+      <c r="AS26" s="45">
+        <v>2.93</v>
+      </c>
+      <c r="AT26" s="51">
+        <v>0.6</v>
+      </c>
+      <c r="AU26" s="51">
+        <v>7.62</v>
+      </c>
+      <c r="AV26" s="51">
+        <v>2.93</v>
+      </c>
+      <c r="AW26" s="51">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="AX26" s="51">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AY26" s="51">
+        <v>4.12</v>
+      </c>
+      <c r="AZ26" s="51">
+        <v>0.16</v>
+      </c>
+      <c r="BA26" s="51">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BB26" s="51">
+        <v>0.09</v>
+      </c>
+      <c r="BC26" s="52">
+        <v>4813</v>
+      </c>
+      <c r="BD26" s="58">
+        <v>3793</v>
+      </c>
+      <c r="BE26" s="58">
+        <v>1020</v>
+      </c>
+      <c r="BF26" s="58">
+        <v>671</v>
+      </c>
+      <c r="BG26" s="58">
+        <v>349</v>
+      </c>
+      <c r="BH26" s="44">
+        <v>4264.3</v>
+      </c>
+      <c r="BI26" s="44">
+        <v>1028.0999999999999</v>
+      </c>
+      <c r="BJ26" s="44">
+        <v>98.8</v>
+      </c>
+      <c r="BK26" s="47">
+        <v>4121.2</v>
+      </c>
+      <c r="BL26" s="47">
+        <v>0.5</v>
+      </c>
+      <c r="BM26" s="47">
+        <v>43.8</v>
+      </c>
+      <c r="BN26" s="47">
+        <v>0.3</v>
+      </c>
+      <c r="BO26" s="47">
+        <v>3663.5</v>
+      </c>
+      <c r="BP26" s="47">
+        <v>26.5</v>
+      </c>
+      <c r="BQ26" s="47">
+        <v>1325.6</v>
+      </c>
+      <c r="BR26" s="44">
+        <v>1277.7</v>
+      </c>
+      <c r="BS26" s="44">
+        <v>120.1</v>
+      </c>
+      <c r="BT26" s="44">
+        <v>739.1</v>
+      </c>
+      <c r="BU26" s="44">
+        <v>401.5</v>
+      </c>
+      <c r="BV26" s="44">
+        <v>723.2</v>
+      </c>
+      <c r="BW26" s="44">
+        <v>4</v>
+      </c>
+      <c r="BX26" s="44">
+        <v>719.2</v>
+      </c>
+      <c r="BY26" s="44">
+        <v>795.6</v>
+      </c>
+      <c r="BZ26" s="44">
+        <v>788.9</v>
+      </c>
+      <c r="CA26" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB26" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC26" s="44">
+        <v>246.7</v>
+      </c>
+      <c r="CD26" s="44">
+        <v>43.7</v>
+      </c>
+      <c r="CE26" s="44">
+        <v>0.5</v>
+      </c>
+      <c r="CF26" s="44">
+        <v>0</v>
+      </c>
+      <c r="CG26" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH26" s="44">
+        <v>84.8</v>
+      </c>
+      <c r="CI26" s="46">
+        <v>1687</v>
+      </c>
+      <c r="CJ26" s="46">
+        <v>80752</v>
+      </c>
+      <c r="CK26" s="46">
+        <v>21410</v>
+      </c>
+      <c r="CL26" s="46">
+        <v>271198</v>
+      </c>
+      <c r="CM26" s="46">
+        <v>892</v>
+      </c>
+      <c r="CN26" s="46">
+        <v>270306</v>
+      </c>
+      <c r="CO26" s="46">
+        <v>644833</v>
+      </c>
+      <c r="CP26" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ26" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR26" s="46">
+        <v>46368</v>
+      </c>
+      <c r="CS26" s="46">
+        <v>41610</v>
+      </c>
+      <c r="CT26" s="46">
+        <v>4758</v>
+      </c>
+      <c r="CU26" s="46">
+        <v>54306</v>
+      </c>
+      <c r="CV26" s="46">
+        <v>49863</v>
+      </c>
+      <c r="CW26" s="46">
+        <v>4443</v>
+      </c>
+      <c r="CX26" s="48">
+        <v>-7938</v>
+      </c>
+      <c r="CY26" s="48">
+        <v>-8253</v>
+      </c>
+      <c r="CZ26" s="48">
+        <v>315</v>
+      </c>
+      <c r="DA26" s="46">
+        <v>14527</v>
+      </c>
+      <c r="DB26" s="46">
+        <v>284</v>
+      </c>
+      <c r="DC26" s="46">
+        <v>6305</v>
+      </c>
+      <c r="DD26" s="46">
+        <v>55301</v>
+      </c>
+      <c r="DE26" s="46">
+        <v>41030</v>
+      </c>
+      <c r="DF26" s="46">
+        <v>446</v>
+      </c>
+      <c r="DG26" s="49">
+        <v>5560</v>
+      </c>
+      <c r="DH26" s="49">
+        <v>5284</v>
+      </c>
+      <c r="DI26" s="49">
+        <v>333</v>
+      </c>
+      <c r="DJ26" s="49">
+        <v>5502</v>
+      </c>
+      <c r="DK26" s="49">
+        <v>1777</v>
+      </c>
+      <c r="DL26" s="49">
+        <v>13185</v>
+      </c>
+      <c r="DM26" s="49">
+        <v>43</v>
+      </c>
+      <c r="DN26" s="49">
+        <v>13142</v>
+      </c>
+      <c r="DO26" s="49">
+        <v>7719</v>
+      </c>
+      <c r="DP26" s="49">
+        <v>7574</v>
+      </c>
+      <c r="DQ26" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR26" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS26" s="46">
+        <v>7932</v>
+      </c>
+      <c r="DT26" s="46">
+        <v>7811</v>
+      </c>
+      <c r="DU26" s="46">
+        <v>121</v>
+      </c>
+      <c r="DV26" s="46">
+        <v>7</v>
+      </c>
+      <c r="DW26" s="46">
+        <v>1</v>
+      </c>
+      <c r="DX26" s="46">
+        <v>1</v>
+      </c>
+      <c r="DY26" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ26" s="46">
+        <v>109</v>
+      </c>
+      <c r="EA26" s="46">
+        <v>236</v>
+      </c>
+      <c r="EB26" s="46">
+        <v>38</v>
+      </c>
+      <c r="EC26" s="49">
+        <v>94</v>
+      </c>
+      <c r="ED26" s="49">
+        <v>13690</v>
+      </c>
+      <c r="EE26" s="49">
+        <v>56</v>
+      </c>
+      <c r="EF26" s="46">
+        <v>50098</v>
+      </c>
+      <c r="EG26" s="46">
+        <v>3172</v>
+      </c>
+      <c r="EH26" s="46">
+        <v>3118</v>
+      </c>
+      <c r="EI26" s="49">
+        <v>11</v>
+      </c>
+      <c r="EJ26" s="49">
+        <v>7160</v>
+      </c>
+      <c r="EK26" s="49">
+        <v>173</v>
+      </c>
+      <c r="EL26" s="49">
+        <v>4870</v>
+      </c>
+      <c r="EM26" s="49">
+        <v>1290</v>
+      </c>
+      <c r="EN26" s="49">
+        <v>1699</v>
+      </c>
+      <c r="EO26" s="49">
+        <v>3327</v>
+      </c>
+      <c r="EP26" s="49">
+        <v>416</v>
+      </c>
+      <c r="EQ26" s="49">
+        <v>77</v>
+      </c>
+      <c r="ER26" s="46">
+        <v>7404</v>
+      </c>
+      <c r="ES26" s="46">
+        <v>115</v>
+      </c>
+      <c r="ET26" s="46">
+        <v>818</v>
+      </c>
+      <c r="EU26" s="46">
+        <v>235</v>
+      </c>
+      <c r="EV26" s="46">
+        <v>5212</v>
+      </c>
+      <c r="EW26" s="46">
+        <v>5482</v>
+      </c>
+      <c r="EX26" s="46">
+        <v>874</v>
+      </c>
+      <c r="EY26" s="46">
+        <v>5567</v>
+      </c>
+      <c r="EZ26" s="49">
+        <v>5203</v>
+      </c>
+      <c r="FA26" s="54">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:157" s="59" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A27" s="62"/>
+      <c r="B27" s="57" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="62"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="62"/>
+      <c r="F27" s="62"/>
+      <c r="G27" s="62"/>
+      <c r="H27" s="56"/>
+      <c r="I27" s="57"/>
+      <c r="J27" s="42">
+        <v>11</v>
+      </c>
+      <c r="K27" s="43">
+        <v>11</v>
+      </c>
+      <c r="L27" s="44">
+        <v>289.10000000000002</v>
+      </c>
+      <c r="M27" s="45">
+        <v>9.34</v>
+      </c>
+      <c r="N27" s="45">
+        <v>2</v>
+      </c>
+      <c r="O27" s="45">
+        <v>7.34</v>
+      </c>
+      <c r="P27" s="46">
+        <v>4709</v>
+      </c>
+      <c r="Q27" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="R27" s="46">
+        <v>12856</v>
+      </c>
+      <c r="S27" s="46">
+        <v>13405</v>
+      </c>
+      <c r="T27" s="48">
+        <v>-549</v>
+      </c>
+      <c r="U27" s="46">
+        <v>2739</v>
+      </c>
+      <c r="V27" s="46">
+        <v>69</v>
+      </c>
+      <c r="W27" s="46">
+        <v>2121</v>
+      </c>
+      <c r="X27" s="46">
+        <v>3644</v>
+      </c>
+      <c r="Y27" s="44">
+        <v>28.3</v>
+      </c>
+      <c r="Z27" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA27" s="44">
+        <v>16.5</v>
+      </c>
+      <c r="AB27" s="44">
+        <v>104.3</v>
+      </c>
+      <c r="AC27" s="46">
+        <v>390</v>
+      </c>
+      <c r="AD27" s="46">
+        <v>1376</v>
+      </c>
+      <c r="AE27" s="49">
+        <v>13025</v>
+      </c>
+      <c r="AF27" s="49">
+        <v>2739</v>
+      </c>
+      <c r="AG27" s="49">
+        <v>10234</v>
+      </c>
+      <c r="AH27" s="46">
+        <v>256</v>
+      </c>
+      <c r="AI27" s="50">
+        <v>2791</v>
+      </c>
+      <c r="AJ27" s="44">
+        <v>131.6</v>
+      </c>
+      <c r="AK27" s="44">
+        <v>21.4</v>
+      </c>
+      <c r="AL27" s="48">
+        <v>4245</v>
+      </c>
+      <c r="AM27" s="44">
+        <v>32.6</v>
+      </c>
+      <c r="AN27" s="46">
+        <v>299</v>
+      </c>
+      <c r="AO27" s="46">
+        <v>97</v>
+      </c>
+      <c r="AP27" s="46">
+        <v>454</v>
+      </c>
+      <c r="AQ27" s="46">
+        <v>147</v>
+      </c>
+      <c r="AR27" s="45">
+        <v>9.34</v>
+      </c>
+      <c r="AS27" s="45">
+        <v>2</v>
+      </c>
+      <c r="AT27" s="51">
+        <v>1.02</v>
+      </c>
+      <c r="AU27" s="51">
+        <v>9.34</v>
+      </c>
+      <c r="AV27" s="51">
+        <v>2</v>
+      </c>
+      <c r="AW27" s="51">
+        <v>7.34</v>
+      </c>
+      <c r="AX27" s="51">
+        <v>1.02</v>
+      </c>
+      <c r="AY27" s="51">
+        <v>6.32</v>
+      </c>
+      <c r="AZ27" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BA27" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BB27" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BC27" s="52">
+        <v>4709</v>
+      </c>
+      <c r="BD27" s="58">
+        <v>3507</v>
+      </c>
+      <c r="BE27" s="58">
+        <v>1202</v>
+      </c>
+      <c r="BF27" s="58">
+        <v>814</v>
+      </c>
+      <c r="BG27" s="58">
+        <v>388</v>
+      </c>
+      <c r="BH27" s="44">
+        <v>863.5</v>
+      </c>
+      <c r="BI27" s="44">
+        <v>177.6</v>
+      </c>
+      <c r="BJ27" s="44">
+        <v>181.4</v>
+      </c>
+      <c r="BK27" s="47">
+        <v>679</v>
+      </c>
+      <c r="BL27" s="47">
+        <v>3.1</v>
+      </c>
+      <c r="BM27" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BN27" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO27" s="47">
+        <v>289.10000000000002</v>
+      </c>
+      <c r="BP27" s="47">
+        <v>53.8</v>
+      </c>
+      <c r="BQ27" s="47">
+        <v>58.6</v>
+      </c>
+      <c r="BR27" s="44">
+        <v>58.6</v>
+      </c>
+      <c r="BS27" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BT27" s="44">
+        <v>105.3</v>
+      </c>
+      <c r="BU27" s="44">
+        <v>48.6</v>
+      </c>
+      <c r="BV27" s="44">
+        <v>173.9</v>
+      </c>
+      <c r="BW27" s="44">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BX27" s="44">
+        <v>169.8</v>
+      </c>
+      <c r="BY27" s="44">
+        <v>57.2</v>
+      </c>
+      <c r="BZ27" s="44">
+        <v>42.9</v>
+      </c>
+      <c r="CA27" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB27" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC27" s="44">
+        <v>153.4</v>
+      </c>
+      <c r="CD27" s="44">
+        <v>85.6</v>
+      </c>
+      <c r="CE27" s="44">
+        <v>3.1</v>
+      </c>
+      <c r="CF27" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CG27" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH27" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CI27" s="46">
+        <v>2872</v>
+      </c>
+      <c r="CJ27" s="46">
+        <v>3442</v>
+      </c>
+      <c r="CK27" s="46">
+        <v>1925</v>
+      </c>
+      <c r="CL27" s="46">
+        <v>42948</v>
+      </c>
+      <c r="CM27" s="46">
+        <v>141</v>
+      </c>
+      <c r="CN27" s="46">
+        <v>42807</v>
+      </c>
+      <c r="CO27" s="46">
+        <v>33118</v>
+      </c>
+      <c r="CP27" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ27" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR27" s="46">
+        <v>12856</v>
+      </c>
+      <c r="CS27" s="46">
+        <v>10286</v>
+      </c>
+      <c r="CT27" s="46">
+        <v>2570</v>
+      </c>
+      <c r="CU27" s="46">
+        <v>13405</v>
+      </c>
+      <c r="CV27" s="46">
+        <v>10165</v>
+      </c>
+      <c r="CW27" s="46">
+        <v>3240</v>
+      </c>
+      <c r="CX27" s="48">
+        <v>-549</v>
+      </c>
+      <c r="CY27" s="48">
+        <v>121</v>
+      </c>
+      <c r="CZ27" s="48">
+        <v>-670</v>
+      </c>
+      <c r="DA27" s="46">
+        <v>2739</v>
+      </c>
+      <c r="DB27" s="46">
+        <v>69</v>
+      </c>
+      <c r="DC27" s="46">
+        <v>2121</v>
+      </c>
+      <c r="DD27" s="46">
+        <v>13025</v>
+      </c>
+      <c r="DE27" s="46">
+        <v>10129</v>
+      </c>
+      <c r="DF27" s="46">
+        <v>1043</v>
+      </c>
+      <c r="DG27" s="49">
+        <v>168</v>
+      </c>
+      <c r="DH27" s="49">
+        <v>168</v>
+      </c>
+      <c r="DI27" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DJ27" s="49">
+        <v>553</v>
+      </c>
+      <c r="DK27" s="49">
+        <v>119</v>
+      </c>
+      <c r="DL27" s="49">
+        <v>2978</v>
+      </c>
+      <c r="DM27" s="49">
+        <v>51</v>
+      </c>
+      <c r="DN27" s="49">
+        <v>2927</v>
+      </c>
+      <c r="DO27" s="49">
+        <v>576</v>
+      </c>
+      <c r="DP27" s="49">
+        <v>391</v>
+      </c>
+      <c r="DQ27" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR27" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS27" s="46">
+        <v>4088</v>
+      </c>
+      <c r="DT27" s="46">
+        <v>4039</v>
+      </c>
+      <c r="DU27" s="46">
+        <v>49</v>
+      </c>
+      <c r="DV27" s="46">
+        <v>11</v>
+      </c>
+      <c r="DW27" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DX27" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY27" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ27" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EA27" s="46">
+        <v>712</v>
+      </c>
+      <c r="EB27" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC27" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="ED27" s="49">
+        <v>2739</v>
+      </c>
+      <c r="EE27" s="49">
+        <v>165</v>
+      </c>
+      <c r="EF27" s="46">
+        <v>10234</v>
+      </c>
+      <c r="EG27" s="46">
+        <v>893</v>
+      </c>
+      <c r="EH27" s="46">
+        <v>945</v>
+      </c>
+      <c r="EI27" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ27" s="49">
+        <v>1337</v>
+      </c>
+      <c r="EK27" s="49">
+        <v>1</v>
+      </c>
+      <c r="EL27" s="49">
+        <v>766</v>
+      </c>
+      <c r="EM27" s="49">
+        <v>217</v>
+      </c>
+      <c r="EN27" s="49">
+        <v>576</v>
+      </c>
+      <c r="EO27" s="49">
+        <v>881</v>
+      </c>
+      <c r="EP27" s="49">
+        <v>73</v>
+      </c>
+      <c r="EQ27" s="49">
+        <v>53</v>
+      </c>
+      <c r="ER27" s="46">
+        <v>492</v>
+      </c>
+      <c r="ES27" s="46">
+        <v>15</v>
+      </c>
+      <c r="ET27" s="46">
+        <v>380</v>
+      </c>
+      <c r="EU27" s="46">
+        <v>69</v>
+      </c>
+      <c r="EV27" s="46">
+        <v>1993</v>
+      </c>
+      <c r="EW27" s="46">
+        <v>695</v>
+      </c>
+      <c r="EX27" s="46">
+        <v>256</v>
+      </c>
+      <c r="EY27" s="46">
+        <v>858</v>
+      </c>
+      <c r="EZ27" s="49">
+        <v>2791</v>
+      </c>
+      <c r="FA27" s="54">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A28" s="57"/>
+      <c r="B28" s="57" t="s">
+        <v>148</v>
+      </c>
+      <c r="C28" s="57"/>
+      <c r="D28" s="57"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="56"/>
+      <c r="G28" s="57"/>
+      <c r="H28" s="63"/>
+      <c r="I28" s="63"/>
+      <c r="J28" s="42">
+        <v>12</v>
+      </c>
+      <c r="K28" s="43">
+        <v>7</v>
+      </c>
+      <c r="L28" s="44">
+        <v>797</v>
+      </c>
+      <c r="M28" s="45">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="N28" s="45">
+        <v>1.71</v>
+      </c>
+      <c r="O28" s="45">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="P28" s="46">
+        <v>2897</v>
+      </c>
+      <c r="Q28" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="R28" s="46">
+        <v>19461</v>
+      </c>
+      <c r="S28" s="46">
+        <v>18793</v>
+      </c>
+      <c r="T28" s="48">
+        <v>668</v>
+      </c>
+      <c r="U28" s="46">
+        <v>3370</v>
+      </c>
+      <c r="V28" s="46">
+        <v>32</v>
+      </c>
+      <c r="W28" s="46">
+        <v>4006</v>
+      </c>
+      <c r="X28" s="46">
+        <v>6086</v>
+      </c>
+      <c r="Y28" s="44">
+        <v>31.3</v>
+      </c>
+      <c r="Z28" s="44">
+        <v>3.4</v>
+      </c>
+      <c r="AA28" s="44">
+        <v>20.6</v>
+      </c>
+      <c r="AB28" s="44">
+        <v>96.6</v>
+      </c>
+      <c r="AC28" s="46">
+        <v>1470</v>
+      </c>
+      <c r="AD28" s="46">
+        <v>4701</v>
+      </c>
+      <c r="AE28" s="49">
+        <v>22140</v>
+      </c>
+      <c r="AF28" s="49">
+        <v>3370</v>
+      </c>
+      <c r="AG28" s="49">
+        <v>17069</v>
+      </c>
+      <c r="AH28" s="46">
+        <v>318</v>
+      </c>
+      <c r="AI28" s="50">
+        <v>5071</v>
+      </c>
+      <c r="AJ28" s="44">
+        <v>126.6</v>
+      </c>
+      <c r="AK28" s="44">
+        <v>22.9</v>
+      </c>
+      <c r="AL28" s="48">
+        <v>7119</v>
+      </c>
+      <c r="AM28" s="44">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="AN28" s="46">
+        <v>1225</v>
+      </c>
+      <c r="AO28" s="46">
+        <v>64</v>
+      </c>
+      <c r="AP28" s="46">
+        <v>1720</v>
+      </c>
+      <c r="AQ28" s="46">
+        <v>89</v>
+      </c>
+      <c r="AR28" s="45">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="AS28" s="45">
+        <v>1.71</v>
+      </c>
+      <c r="AT28" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="AU28" s="51">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="AV28" s="51">
+        <v>1.71</v>
+      </c>
+      <c r="AW28" s="51">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AX28" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="AY28" s="51">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AZ28" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BA28" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BB28" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BC28" s="52">
+        <v>2897</v>
+      </c>
+      <c r="BD28" s="58">
+        <v>2606</v>
+      </c>
+      <c r="BE28" s="58">
+        <v>291</v>
+      </c>
+      <c r="BF28" s="58" t="s">
+        <v>199</v>
+      </c>
+      <c r="BG28" s="58">
+        <v>291</v>
+      </c>
+      <c r="BH28" s="44">
+        <v>1303.8</v>
+      </c>
+      <c r="BI28" s="44">
+        <v>168.1</v>
+      </c>
+      <c r="BJ28" s="44">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="BK28" s="47">
+        <v>1144.0999999999999</v>
+      </c>
+      <c r="BL28" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BM28" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BN28" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO28" s="47">
+        <v>797</v>
+      </c>
+      <c r="BP28" s="47">
+        <v>87.4</v>
+      </c>
+      <c r="BQ28" s="47">
+        <v>482.3</v>
+      </c>
+      <c r="BR28" s="44">
+        <v>446.6</v>
+      </c>
+      <c r="BS28" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BT28" s="44">
+        <v>53.3</v>
+      </c>
+      <c r="BU28" s="44">
+        <v>20</v>
+      </c>
+      <c r="BV28" s="44">
+        <v>82.3</v>
+      </c>
+      <c r="BW28" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BX28" s="44">
+        <v>82.3</v>
+      </c>
+      <c r="BY28" s="44">
+        <v>225.5</v>
+      </c>
+      <c r="BZ28" s="44">
+        <v>189.6</v>
+      </c>
+      <c r="CA28" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB28" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC28" s="44">
+        <v>312.3</v>
+      </c>
+      <c r="CD28" s="44">
+        <v>50</v>
+      </c>
+      <c r="CE28" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CF28" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CG28" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH28" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CI28" s="46">
+        <v>6438</v>
+      </c>
+      <c r="CJ28" s="46">
+        <v>19909</v>
+      </c>
+      <c r="CK28" s="46">
+        <v>686</v>
+      </c>
+      <c r="CL28" s="46">
+        <v>28221</v>
+      </c>
+      <c r="CM28" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CN28" s="46">
+        <v>28221</v>
+      </c>
+      <c r="CO28" s="46">
+        <v>99314</v>
+      </c>
+      <c r="CP28" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ28" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR28" s="46">
+        <v>19461</v>
+      </c>
+      <c r="CS28" s="46">
+        <v>18770</v>
+      </c>
+      <c r="CT28" s="46">
+        <v>691</v>
+      </c>
+      <c r="CU28" s="46">
+        <v>18793</v>
+      </c>
+      <c r="CV28" s="46">
+        <v>17037</v>
+      </c>
+      <c r="CW28" s="46">
+        <v>1756</v>
+      </c>
+      <c r="CX28" s="48">
+        <v>668</v>
+      </c>
+      <c r="CY28" s="48">
+        <v>1733</v>
+      </c>
+      <c r="CZ28" s="48">
+        <v>-1065</v>
+      </c>
+      <c r="DA28" s="46">
+        <v>3370</v>
+      </c>
+      <c r="DB28" s="46">
+        <v>32</v>
+      </c>
+      <c r="DC28" s="46">
+        <v>4006</v>
+      </c>
+      <c r="DD28" s="46">
+        <v>22140</v>
+      </c>
+      <c r="DE28" s="46">
+        <v>18484</v>
+      </c>
+      <c r="DF28" s="46">
+        <v>1669</v>
+      </c>
+      <c r="DG28" s="49">
+        <v>1253</v>
+      </c>
+      <c r="DH28" s="49">
+        <v>1069</v>
+      </c>
+      <c r="DI28" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DJ28" s="49">
+        <v>249</v>
+      </c>
+      <c r="DK28" s="49">
+        <v>217</v>
+      </c>
+      <c r="DL28" s="49">
+        <v>2252</v>
+      </c>
+      <c r="DM28" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DN28" s="49">
+        <v>2252</v>
+      </c>
+      <c r="DO28" s="49">
+        <v>2121</v>
+      </c>
+      <c r="DP28" s="49">
+        <v>1186</v>
+      </c>
+      <c r="DQ28" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR28" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS28" s="46">
+        <v>10940</v>
+      </c>
+      <c r="DT28" s="46">
+        <v>10917</v>
+      </c>
+      <c r="DU28" s="46">
+        <v>23</v>
+      </c>
+      <c r="DV28" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DW28" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DX28" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY28" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ28" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EA28" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EB28" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC28" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="ED28" s="49">
+        <v>3370</v>
+      </c>
+      <c r="EE28" s="49">
+        <v>27</v>
+      </c>
+      <c r="EF28" s="46">
+        <v>17069</v>
+      </c>
+      <c r="EG28" s="46">
+        <v>392</v>
+      </c>
+      <c r="EH28" s="46">
+        <v>1265</v>
+      </c>
+      <c r="EI28" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ28" s="49">
+        <v>2503</v>
+      </c>
+      <c r="EK28" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EL28" s="49">
+        <v>1585</v>
+      </c>
+      <c r="EM28" s="49">
+        <v>615</v>
+      </c>
+      <c r="EN28" s="49">
+        <v>750</v>
+      </c>
+      <c r="EO28" s="49">
+        <v>1599</v>
+      </c>
+      <c r="EP28" s="49">
+        <v>126</v>
+      </c>
+      <c r="EQ28" s="49">
+        <v>56</v>
+      </c>
+      <c r="ER28" s="46">
+        <v>1624</v>
+      </c>
+      <c r="ES28" s="46">
+        <v>92</v>
+      </c>
+      <c r="ET28" s="46">
+        <v>761</v>
+      </c>
+      <c r="EU28" s="46">
+        <v>32</v>
+      </c>
+      <c r="EV28" s="46">
+        <v>3784</v>
+      </c>
+      <c r="EW28" s="46">
+        <v>1368</v>
+      </c>
+      <c r="EX28" s="46">
+        <v>318</v>
+      </c>
+      <c r="EY28" s="46">
+        <v>526</v>
+      </c>
+      <c r="EZ28" s="49">
+        <v>5071</v>
+      </c>
+      <c r="FA28" s="54">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A29" s="57"/>
+      <c r="B29" s="57" t="s">
+        <v>116</v>
+      </c>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
+      <c r="J29" s="42">
+        <v>13</v>
+      </c>
+      <c r="K29" s="43">
+        <v>9</v>
+      </c>
+      <c r="L29" s="44">
+        <v>1202.3</v>
+      </c>
+      <c r="M29" s="45">
+        <v>6.17</v>
+      </c>
+      <c r="N29" s="45">
+        <v>2.09</v>
+      </c>
+      <c r="O29" s="45">
+        <v>4.08</v>
+      </c>
+      <c r="P29" s="46">
+        <v>2754</v>
+      </c>
+      <c r="Q29" s="47">
+        <v>61.2</v>
+      </c>
+      <c r="R29" s="46">
+        <v>21916</v>
+      </c>
+      <c r="S29" s="46">
+        <v>21585</v>
+      </c>
+      <c r="T29" s="48">
+        <v>331</v>
+      </c>
+      <c r="U29" s="46">
+        <v>4081</v>
+      </c>
+      <c r="V29" s="46">
+        <v>74</v>
+      </c>
+      <c r="W29" s="46">
+        <v>4338</v>
+      </c>
+      <c r="X29" s="46">
+        <v>8937</v>
+      </c>
+      <c r="Y29" s="44">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="Z29" s="44">
+        <v>1.5</v>
+      </c>
+      <c r="AA29" s="44">
+        <v>19.8</v>
+      </c>
+      <c r="AB29" s="44">
+        <v>98.5</v>
+      </c>
+      <c r="AC29" s="46">
+        <v>1448</v>
+      </c>
+      <c r="AD29" s="46">
+        <v>3552</v>
+      </c>
+      <c r="AE29" s="49">
+        <v>24904</v>
+      </c>
+      <c r="AF29" s="49">
+        <v>4080</v>
+      </c>
+      <c r="AG29" s="49">
+        <v>21131</v>
+      </c>
+      <c r="AH29" s="46">
+        <v>303</v>
+      </c>
+      <c r="AI29" s="50">
+        <v>3773</v>
+      </c>
+      <c r="AJ29" s="44">
+        <v>87</v>
+      </c>
+      <c r="AK29" s="44">
+        <v>15.2</v>
+      </c>
+      <c r="AL29" s="48">
+        <v>8299</v>
+      </c>
+      <c r="AM29" s="44">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="AN29" s="46">
+        <v>611</v>
+      </c>
+      <c r="AO29" s="46">
+        <v>31</v>
+      </c>
+      <c r="AP29" s="46">
+        <v>1345</v>
+      </c>
+      <c r="AQ29" s="46">
+        <v>69</v>
+      </c>
+      <c r="AR29" s="45">
+        <v>6.17</v>
+      </c>
+      <c r="AS29" s="45">
+        <v>2.1</v>
+      </c>
+      <c r="AT29" s="51">
+        <v>0.99</v>
+      </c>
+      <c r="AU29" s="51">
+        <v>6.17</v>
+      </c>
+      <c r="AV29" s="51">
+        <v>2.09</v>
+      </c>
+      <c r="AW29" s="51">
+        <v>4.08</v>
+      </c>
+      <c r="AX29" s="51">
+        <v>1</v>
+      </c>
+      <c r="AY29" s="51">
+        <v>3.08</v>
+      </c>
+      <c r="AZ29" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BA29" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BB29" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BC29" s="52">
+        <v>2754</v>
+      </c>
+      <c r="BD29" s="58">
+        <v>2044</v>
+      </c>
+      <c r="BE29" s="58">
+        <v>710</v>
+      </c>
+      <c r="BF29" s="58">
+        <v>402</v>
+      </c>
+      <c r="BG29" s="58">
+        <v>308</v>
+      </c>
+      <c r="BH29" s="44">
+        <v>1890.9</v>
+      </c>
+      <c r="BI29" s="44">
+        <v>72</v>
+      </c>
+      <c r="BJ29" s="44">
+        <v>353.1</v>
+      </c>
+      <c r="BK29" s="47">
+        <v>1537.8</v>
+      </c>
+      <c r="BL29" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BM29" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BN29" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO29" s="47">
+        <v>1202.3</v>
+      </c>
+      <c r="BP29" s="47">
+        <v>84.3</v>
+      </c>
+      <c r="BQ29" s="47">
+        <v>299.2</v>
+      </c>
+      <c r="BR29" s="44">
+        <v>299.2</v>
+      </c>
+      <c r="BS29" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BT29" s="44">
+        <v>289.8</v>
+      </c>
+      <c r="BU29" s="44">
+        <v>200.6</v>
+      </c>
+      <c r="BV29" s="44">
+        <v>549.79999999999995</v>
+      </c>
+      <c r="BW29" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BX29" s="44">
+        <v>549.79999999999995</v>
+      </c>
+      <c r="BY29" s="44">
+        <v>108.1</v>
+      </c>
+      <c r="BZ29" s="44">
+        <v>108.1</v>
+      </c>
+      <c r="CA29" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB29" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC29" s="44">
+        <v>166.9</v>
+      </c>
+      <c r="CD29" s="44">
+        <v>178.6</v>
+      </c>
+      <c r="CE29" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CF29" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CG29" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH29" s="44">
+        <v>96.2</v>
+      </c>
+      <c r="CI29" s="46">
+        <v>4047</v>
+      </c>
+      <c r="CJ29" s="46">
+        <v>13985</v>
+      </c>
+      <c r="CK29" s="46">
+        <v>7152</v>
+      </c>
+      <c r="CL29" s="46">
+        <v>160723</v>
+      </c>
+      <c r="CM29" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CN29" s="46">
+        <v>160723</v>
+      </c>
+      <c r="CO29" s="46">
+        <v>70801</v>
+      </c>
+      <c r="CP29" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ29" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR29" s="46">
+        <v>21916</v>
+      </c>
+      <c r="CS29" s="46">
+        <v>20823</v>
+      </c>
+      <c r="CT29" s="46">
+        <v>1093</v>
+      </c>
+      <c r="CU29" s="46">
+        <v>21585</v>
+      </c>
+      <c r="CV29" s="46">
+        <v>21056</v>
+      </c>
+      <c r="CW29" s="46">
+        <v>529</v>
+      </c>
+      <c r="CX29" s="48">
+        <v>331</v>
+      </c>
+      <c r="CY29" s="48">
+        <v>-233</v>
+      </c>
+      <c r="CZ29" s="48">
+        <v>564</v>
+      </c>
+      <c r="DA29" s="46">
+        <v>4081</v>
+      </c>
+      <c r="DB29" s="46">
+        <v>74</v>
+      </c>
+      <c r="DC29" s="46">
+        <v>4338</v>
+      </c>
+      <c r="DD29" s="46">
+        <v>24904</v>
+      </c>
+      <c r="DE29" s="46">
+        <v>20360</v>
+      </c>
+      <c r="DF29" s="46">
+        <v>1115</v>
+      </c>
+      <c r="DG29" s="49">
+        <v>593</v>
+      </c>
+      <c r="DH29" s="49">
+        <v>593</v>
+      </c>
+      <c r="DI29" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DJ29" s="49">
+        <v>1730</v>
+      </c>
+      <c r="DK29" s="49">
+        <v>888</v>
+      </c>
+      <c r="DL29" s="49">
+        <v>10236</v>
+      </c>
+      <c r="DM29" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DN29" s="49">
+        <v>10236</v>
+      </c>
+      <c r="DO29" s="49">
+        <v>886</v>
+      </c>
+      <c r="DP29" s="49">
+        <v>886</v>
+      </c>
+      <c r="DQ29" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR29" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS29" s="46">
+        <v>5557</v>
+      </c>
+      <c r="DT29" s="46">
+        <v>5442</v>
+      </c>
+      <c r="DU29" s="46">
+        <v>115</v>
+      </c>
+      <c r="DV29" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DW29" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DX29" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY29" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ29" s="46">
+        <v>243</v>
+      </c>
+      <c r="EA29" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EB29" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC29" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="ED29" s="49">
+        <v>4080</v>
+      </c>
+      <c r="EE29" s="49">
+        <v>52</v>
+      </c>
+      <c r="EF29" s="46">
+        <v>21131</v>
+      </c>
+      <c r="EG29" s="46">
+        <v>1331</v>
+      </c>
+      <c r="EH29" s="46">
+        <v>1599</v>
+      </c>
+      <c r="EI29" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ29" s="49">
+        <v>2652</v>
+      </c>
+      <c r="EK29" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EL29" s="49">
+        <v>1462</v>
+      </c>
+      <c r="EM29" s="49">
+        <v>715</v>
+      </c>
+      <c r="EN29" s="49">
+        <v>940</v>
+      </c>
+      <c r="EO29" s="49">
+        <v>1162</v>
+      </c>
+      <c r="EP29" s="49">
+        <v>31</v>
+      </c>
+      <c r="EQ29" s="49">
+        <v>45</v>
+      </c>
+      <c r="ER29" s="46">
+        <v>3121</v>
+      </c>
+      <c r="ES29" s="46">
+        <v>161</v>
+      </c>
+      <c r="ET29" s="46">
+        <v>833</v>
+      </c>
+      <c r="EU29" s="46">
+        <v>74</v>
+      </c>
+      <c r="EV29" s="46">
+        <v>3728</v>
+      </c>
+      <c r="EW29" s="46">
+        <v>1682</v>
+      </c>
+      <c r="EX29" s="46">
+        <v>303</v>
+      </c>
+      <c r="EY29" s="46">
+        <v>1600</v>
+      </c>
+      <c r="EZ29" s="49">
+        <v>3773</v>
+      </c>
+      <c r="FA29" s="54">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A30" s="57"/>
+      <c r="B30" s="57" t="s">
+        <v>117</v>
+      </c>
+      <c r="C30" s="60"/>
+      <c r="D30" s="60"/>
+      <c r="E30" s="60"/>
+      <c r="F30" s="56"/>
+      <c r="G30" s="60"/>
+      <c r="H30" s="56"/>
+      <c r="I30" s="56"/>
+      <c r="J30" s="42">
+        <v>14</v>
+      </c>
+      <c r="K30" s="43">
+        <v>16</v>
+      </c>
+      <c r="L30" s="44">
+        <v>1782.2</v>
+      </c>
+      <c r="M30" s="45">
+        <v>9.82</v>
+      </c>
+      <c r="N30" s="45">
+        <v>2.69</v>
+      </c>
+      <c r="O30" s="45">
+        <v>7.13</v>
+      </c>
+      <c r="P30" s="46">
+        <v>3692</v>
+      </c>
+      <c r="Q30" s="47">
+        <v>60.3</v>
+      </c>
+      <c r="R30" s="46">
+        <v>23746</v>
+      </c>
+      <c r="S30" s="46">
+        <v>26615</v>
+      </c>
+      <c r="T30" s="48">
+        <v>-2869</v>
+      </c>
+      <c r="U30" s="46">
+        <v>8337</v>
+      </c>
+      <c r="V30" s="46">
+        <v>186</v>
+      </c>
+      <c r="W30" s="46">
+        <v>5282</v>
+      </c>
+      <c r="X30" s="46">
+        <v>10458</v>
+      </c>
+      <c r="Y30" s="44">
+        <v>44</v>
+      </c>
+      <c r="Z30" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA30" s="44">
+        <v>22.2</v>
+      </c>
+      <c r="AB30" s="44">
+        <v>112.1</v>
+      </c>
+      <c r="AC30" s="46">
+        <v>1065</v>
+      </c>
+      <c r="AD30" s="46">
+        <v>2418</v>
+      </c>
+      <c r="AE30" s="49">
+        <v>29675</v>
+      </c>
+      <c r="AF30" s="49">
+        <v>8338</v>
+      </c>
+      <c r="AG30" s="49">
+        <v>22865</v>
+      </c>
+      <c r="AH30" s="46">
+        <v>580</v>
+      </c>
+      <c r="AI30" s="50">
+        <v>6810</v>
+      </c>
+      <c r="AJ30" s="44">
+        <v>128.9</v>
+      </c>
+      <c r="AK30" s="44">
+        <v>22.9</v>
+      </c>
+      <c r="AL30" s="48">
+        <v>11799</v>
+      </c>
+      <c r="AM30" s="44">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="AN30" s="46">
+        <v>694</v>
+      </c>
+      <c r="AO30" s="46">
+        <v>38</v>
+      </c>
+      <c r="AP30" s="46">
+        <v>1202</v>
+      </c>
+      <c r="AQ30" s="46">
+        <v>66</v>
+      </c>
+      <c r="AR30" s="45">
+        <v>9.82</v>
+      </c>
+      <c r="AS30" s="45">
+        <v>2.69</v>
+      </c>
+      <c r="AT30" s="51">
+        <v>0.25</v>
+      </c>
+      <c r="AU30" s="51">
+        <v>9.82</v>
+      </c>
+      <c r="AV30" s="51">
+        <v>2.69</v>
+      </c>
+      <c r="AW30" s="51">
+        <v>7.13</v>
+      </c>
+      <c r="AX30" s="51">
+        <v>0.25</v>
+      </c>
+      <c r="AY30" s="51">
+        <v>6.88</v>
+      </c>
+      <c r="AZ30" s="51">
+        <v>0.38</v>
+      </c>
+      <c r="BA30" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BB30" s="51">
+        <v>0.38</v>
+      </c>
+      <c r="BC30" s="52">
+        <v>3692</v>
+      </c>
+      <c r="BD30" s="58">
+        <v>3320</v>
+      </c>
+      <c r="BE30" s="58">
+        <v>372</v>
+      </c>
+      <c r="BF30" s="58">
+        <v>171</v>
+      </c>
+      <c r="BG30" s="58">
+        <v>201</v>
+      </c>
+      <c r="BH30" s="44">
+        <v>2355.4</v>
+      </c>
+      <c r="BI30" s="44">
+        <v>342.2</v>
+      </c>
+      <c r="BJ30" s="44">
+        <v>188.5</v>
+      </c>
+      <c r="BK30" s="47">
+        <v>2163.8000000000002</v>
+      </c>
+      <c r="BL30" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BM30" s="47">
+        <v>3.1</v>
+      </c>
+      <c r="BN30" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO30" s="47">
+        <v>1782.2</v>
+      </c>
+      <c r="BP30" s="47">
+        <v>25.4</v>
+      </c>
+      <c r="BQ30" s="47">
+        <v>801.2</v>
+      </c>
+      <c r="BR30" s="44">
+        <v>801.2</v>
+      </c>
+      <c r="BS30" s="44">
+        <v>121.2</v>
+      </c>
+      <c r="BT30" s="44">
+        <v>405.3</v>
+      </c>
+      <c r="BU30" s="44">
+        <v>176.7</v>
+      </c>
+      <c r="BV30" s="44">
+        <v>215.2</v>
+      </c>
+      <c r="BW30" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BX30" s="44">
+        <v>215.2</v>
+      </c>
+      <c r="BY30" s="44">
+        <v>377.2</v>
+      </c>
+      <c r="BZ30" s="44">
+        <v>377.2</v>
+      </c>
+      <c r="CA30" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB30" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC30" s="44">
+        <v>241.1</v>
+      </c>
+      <c r="CD30" s="44">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="CE30" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CF30" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CG30" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH30" s="44">
+        <v>31.3</v>
+      </c>
+      <c r="CI30" s="46">
+        <v>1500</v>
+      </c>
+      <c r="CJ30" s="46">
+        <v>45167</v>
+      </c>
+      <c r="CK30" s="46">
+        <v>20914</v>
+      </c>
+      <c r="CL30" s="46">
+        <v>65253</v>
+      </c>
+      <c r="CM30" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CN30" s="46">
+        <v>65253</v>
+      </c>
+      <c r="CO30" s="46">
+        <v>257093</v>
+      </c>
+      <c r="CP30" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ30" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR30" s="46">
+        <v>23746</v>
+      </c>
+      <c r="CS30" s="46">
+        <v>21335</v>
+      </c>
+      <c r="CT30" s="46">
+        <v>2411</v>
+      </c>
+      <c r="CU30" s="46">
+        <v>26615</v>
+      </c>
+      <c r="CV30" s="46">
+        <v>22678</v>
+      </c>
+      <c r="CW30" s="46">
+        <v>3937</v>
+      </c>
+      <c r="CX30" s="48">
+        <v>-2869</v>
+      </c>
+      <c r="CY30" s="48">
+        <v>-1343</v>
+      </c>
+      <c r="CZ30" s="48">
+        <v>-1526</v>
+      </c>
+      <c r="DA30" s="46">
+        <v>8337</v>
+      </c>
+      <c r="DB30" s="46">
+        <v>186</v>
+      </c>
+      <c r="DC30" s="46">
+        <v>5282</v>
+      </c>
+      <c r="DD30" s="46">
+        <v>29675</v>
+      </c>
+      <c r="DE30" s="46">
+        <v>21345</v>
+      </c>
+      <c r="DF30" s="46">
+        <v>565</v>
+      </c>
+      <c r="DG30" s="49">
+        <v>4146</v>
+      </c>
+      <c r="DH30" s="49">
+        <v>4120</v>
+      </c>
+      <c r="DI30" s="49">
+        <v>461</v>
+      </c>
+      <c r="DJ30" s="49">
+        <v>3470</v>
+      </c>
+      <c r="DK30" s="49">
+        <v>931</v>
+      </c>
+      <c r="DL30" s="49">
+        <v>4870</v>
+      </c>
+      <c r="DM30" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DN30" s="49">
+        <v>4870</v>
+      </c>
+      <c r="DO30" s="49">
+        <v>3313</v>
+      </c>
+      <c r="DP30" s="49">
+        <v>3313</v>
+      </c>
+      <c r="DQ30" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR30" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS30" s="46">
+        <v>4209</v>
+      </c>
+      <c r="DT30" s="46">
+        <v>3473</v>
+      </c>
+      <c r="DU30" s="46">
+        <v>736</v>
+      </c>
+      <c r="DV30" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DW30" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DX30" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY30" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ30" s="46">
+        <v>105</v>
+      </c>
+      <c r="EA30" s="46">
+        <v>206</v>
+      </c>
+      <c r="EB30" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC30" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="ED30" s="49">
+        <v>8338</v>
+      </c>
+      <c r="EE30" s="49">
+        <v>27</v>
+      </c>
+      <c r="EF30" s="46">
+        <v>22865</v>
+      </c>
+      <c r="EG30" s="46">
+        <v>381</v>
+      </c>
+      <c r="EH30" s="46">
+        <v>1678</v>
+      </c>
+      <c r="EI30" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ30" s="49">
+        <v>3807</v>
+      </c>
+      <c r="EK30" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EL30" s="49">
+        <v>2565</v>
+      </c>
+      <c r="EM30" s="49">
+        <v>464</v>
+      </c>
+      <c r="EN30" s="49">
+        <v>848</v>
+      </c>
+      <c r="EO30" s="49">
+        <v>1999</v>
+      </c>
+      <c r="EP30" s="49">
+        <v>118</v>
+      </c>
+      <c r="EQ30" s="49">
+        <v>89</v>
+      </c>
+      <c r="ER30" s="46">
+        <v>4422</v>
+      </c>
+      <c r="ES30" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="ET30" s="46">
+        <v>695</v>
+      </c>
+      <c r="EU30" s="46">
+        <v>186</v>
+      </c>
+      <c r="EV30" s="46">
+        <v>1736</v>
+      </c>
+      <c r="EW30" s="46">
+        <v>1778</v>
+      </c>
+      <c r="EX30" s="46">
+        <v>580</v>
+      </c>
+      <c r="EY30" s="46">
+        <v>2099</v>
+      </c>
+      <c r="EZ30" s="49">
+        <v>6810</v>
+      </c>
+      <c r="FA30" s="54">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A31" s="57"/>
+      <c r="B31" s="57" t="s">
+        <v>118</v>
+      </c>
+      <c r="C31" s="60"/>
+      <c r="D31" s="60"/>
+      <c r="E31" s="60"/>
+      <c r="F31" s="56"/>
+      <c r="G31" s="60"/>
+      <c r="H31" s="57"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="42">
+        <v>15</v>
+      </c>
+      <c r="K31" s="43">
+        <v>40</v>
+      </c>
+      <c r="L31" s="44">
+        <v>2496.4</v>
+      </c>
+      <c r="M31" s="45">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="N31" s="45">
+        <v>2.84</v>
+      </c>
+      <c r="O31" s="45">
+        <v>5.71</v>
+      </c>
+      <c r="P31" s="46">
+        <v>4885</v>
+      </c>
+      <c r="Q31" s="47">
+        <v>55.8</v>
+      </c>
+      <c r="R31" s="46">
+        <v>42088</v>
+      </c>
+      <c r="S31" s="46">
+        <v>46153</v>
+      </c>
+      <c r="T31" s="48">
+        <v>-4065</v>
+      </c>
+      <c r="U31" s="46">
+        <v>9653</v>
+      </c>
+      <c r="V31" s="46">
+        <v>213</v>
+      </c>
+      <c r="W31" s="46">
+        <v>5375</v>
+      </c>
+      <c r="X31" s="46">
+        <v>13292</v>
+      </c>
+      <c r="Y31" s="44">
+        <v>31.6</v>
+      </c>
+      <c r="Z31" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA31" s="44">
+        <v>12.8</v>
+      </c>
+      <c r="AB31" s="44">
+        <v>109.7</v>
+      </c>
+      <c r="AC31" s="46">
+        <v>1551</v>
+      </c>
+      <c r="AD31" s="46">
+        <v>4911</v>
+      </c>
+      <c r="AE31" s="49">
+        <v>46577</v>
+      </c>
+      <c r="AF31" s="49">
+        <v>8717</v>
+      </c>
+      <c r="AG31" s="49">
+        <v>42395</v>
+      </c>
+      <c r="AH31" s="46">
+        <v>601</v>
+      </c>
+      <c r="AI31" s="50">
+        <v>4182</v>
+      </c>
+      <c r="AJ31" s="44">
+        <v>94</v>
+      </c>
+      <c r="AK31" s="44">
+        <v>9</v>
+      </c>
+      <c r="AL31" s="48">
+        <v>12822</v>
+      </c>
+      <c r="AM31" s="44">
+        <v>27.5</v>
+      </c>
+      <c r="AN31" s="46">
+        <v>490</v>
+      </c>
+      <c r="AO31" s="46">
+        <v>17</v>
+      </c>
+      <c r="AP31" s="46">
+        <v>1500</v>
+      </c>
+      <c r="AQ31" s="46">
+        <v>51</v>
+      </c>
+      <c r="AR31" s="45">
+        <v>8.57</v>
+      </c>
+      <c r="AS31" s="45">
+        <v>2.83</v>
+      </c>
+      <c r="AT31" s="51">
+        <v>0.42</v>
+      </c>
+      <c r="AU31" s="51">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AV31" s="51">
+        <v>2.84</v>
+      </c>
+      <c r="AW31" s="51">
+        <v>5.71</v>
+      </c>
+      <c r="AX31" s="51">
+        <v>0.39</v>
+      </c>
+      <c r="AY31" s="51">
+        <v>5.32</v>
+      </c>
+      <c r="AZ31" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="BA31" s="51">
+        <v>0.03</v>
+      </c>
+      <c r="BB31" s="51">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BC31" s="52">
+        <v>4885</v>
+      </c>
+      <c r="BD31" s="58">
+        <v>3620</v>
+      </c>
+      <c r="BE31" s="58">
+        <v>1265</v>
+      </c>
+      <c r="BF31" s="58">
+        <v>707</v>
+      </c>
+      <c r="BG31" s="58">
+        <v>558</v>
+      </c>
+      <c r="BH31" s="44">
+        <v>3071.3</v>
+      </c>
+      <c r="BI31" s="44">
+        <v>472.2</v>
+      </c>
+      <c r="BJ31" s="44">
+        <v>69.2</v>
+      </c>
+      <c r="BK31" s="47">
+        <v>3002.1</v>
+      </c>
+      <c r="BL31" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BM31" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BN31" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO31" s="47">
+        <v>2496.4</v>
+      </c>
+      <c r="BP31" s="47">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="BQ31" s="47">
+        <v>1006.5</v>
+      </c>
+      <c r="BR31" s="44">
+        <v>999.7</v>
+      </c>
+      <c r="BS31" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BT31" s="44">
+        <v>533.4</v>
+      </c>
+      <c r="BU31" s="44">
+        <v>235.9</v>
+      </c>
+      <c r="BV31" s="44">
+        <v>462.6</v>
+      </c>
+      <c r="BW31" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BX31" s="44">
+        <v>462.6</v>
+      </c>
+      <c r="BY31" s="44">
+        <v>521.1</v>
+      </c>
+      <c r="BZ31" s="44">
+        <v>508.7</v>
+      </c>
+      <c r="CA31" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB31" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC31" s="44">
+        <v>332</v>
+      </c>
+      <c r="CD31" s="44">
+        <v>46.8</v>
+      </c>
+      <c r="CE31" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CF31" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CG31" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH31" s="44">
+        <v>13.8</v>
+      </c>
+      <c r="CI31" s="46">
+        <v>1971</v>
+      </c>
+      <c r="CJ31" s="46">
+        <v>62657</v>
+      </c>
+      <c r="CK31" s="46">
+        <v>14714</v>
+      </c>
+      <c r="CL31" s="46">
+        <v>168843</v>
+      </c>
+      <c r="CM31" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CN31" s="46">
+        <v>168843</v>
+      </c>
+      <c r="CO31" s="46">
+        <v>374403</v>
+      </c>
+      <c r="CP31" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ31" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR31" s="46">
+        <v>42088</v>
+      </c>
+      <c r="CS31" s="46">
+        <v>37807</v>
+      </c>
+      <c r="CT31" s="46">
+        <v>4281</v>
+      </c>
+      <c r="CU31" s="46">
+        <v>46153</v>
+      </c>
+      <c r="CV31" s="46">
+        <v>42137</v>
+      </c>
+      <c r="CW31" s="46">
+        <v>4016</v>
+      </c>
+      <c r="CX31" s="48">
+        <v>-4065</v>
+      </c>
+      <c r="CY31" s="48">
+        <v>-4330</v>
+      </c>
+      <c r="CZ31" s="48">
+        <v>265</v>
+      </c>
+      <c r="DA31" s="46">
+        <v>9653</v>
+      </c>
+      <c r="DB31" s="46">
+        <v>213</v>
+      </c>
+      <c r="DC31" s="46">
+        <v>5375</v>
+      </c>
+      <c r="DD31" s="46">
+        <v>46577</v>
+      </c>
+      <c r="DE31" s="46">
+        <v>37617</v>
+      </c>
+      <c r="DF31" s="46">
+        <v>544</v>
+      </c>
+      <c r="DG31" s="49">
+        <v>4262</v>
+      </c>
+      <c r="DH31" s="49">
+        <v>4212</v>
+      </c>
+      <c r="DI31" s="49">
+        <v>157</v>
+      </c>
+      <c r="DJ31" s="49">
+        <v>4586</v>
+      </c>
+      <c r="DK31" s="49">
+        <v>1275</v>
+      </c>
+      <c r="DL31" s="49">
+        <v>9838</v>
+      </c>
+      <c r="DM31" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DN31" s="49">
+        <v>9838</v>
+      </c>
+      <c r="DO31" s="49">
+        <v>5095</v>
+      </c>
+      <c r="DP31" s="49">
+        <v>4825</v>
+      </c>
+      <c r="DQ31" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR31" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS31" s="46">
+        <v>12799</v>
+      </c>
+      <c r="DT31" s="46">
+        <v>12742</v>
+      </c>
+      <c r="DU31" s="46">
+        <v>57</v>
+      </c>
+      <c r="DV31" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DW31" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DX31" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY31" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ31" s="46">
+        <v>44</v>
+      </c>
+      <c r="EA31" s="46">
+        <v>292</v>
+      </c>
+      <c r="EB31" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC31" s="49">
+        <v>83</v>
+      </c>
+      <c r="ED31" s="49">
+        <v>8717</v>
+      </c>
+      <c r="EE31" s="49">
+        <v>68</v>
+      </c>
+      <c r="EF31" s="46">
+        <v>42395</v>
+      </c>
+      <c r="EG31" s="46">
+        <v>2850</v>
+      </c>
+      <c r="EH31" s="46">
+        <v>2465</v>
+      </c>
+      <c r="EI31" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ31" s="49">
+        <v>6137</v>
+      </c>
+      <c r="EK31" s="49">
+        <v>0</v>
+      </c>
+      <c r="EL31" s="49">
+        <v>3897</v>
+      </c>
+      <c r="EM31" s="49">
+        <v>2157</v>
+      </c>
+      <c r="EN31" s="49">
+        <v>1470</v>
+      </c>
+      <c r="EO31" s="49">
+        <v>2303</v>
+      </c>
+      <c r="EP31" s="49">
+        <v>529</v>
+      </c>
+      <c r="EQ31" s="49">
+        <v>87</v>
+      </c>
+      <c r="ER31" s="46">
+        <v>5586</v>
+      </c>
+      <c r="ES31" s="46">
+        <v>99</v>
+      </c>
+      <c r="ET31" s="46">
+        <v>713</v>
+      </c>
+      <c r="EU31" s="46">
+        <v>204</v>
+      </c>
+      <c r="EV31" s="46">
+        <v>5841</v>
+      </c>
+      <c r="EW31" s="46">
+        <v>4206</v>
+      </c>
+      <c r="EX31" s="46">
+        <v>601</v>
+      </c>
+      <c r="EY31" s="46">
+        <v>4031</v>
+      </c>
+      <c r="EZ31" s="49">
+        <v>4182</v>
+      </c>
+      <c r="FA31" s="54">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A32" s="56"/>
+      <c r="B32" s="56" t="s">
+        <v>119</v>
+      </c>
+      <c r="C32" s="56"/>
+      <c r="D32" s="56"/>
+      <c r="E32" s="56"/>
+      <c r="F32" s="56"/>
+      <c r="G32" s="56"/>
+      <c r="H32" s="57"/>
+      <c r="I32" s="57"/>
+      <c r="J32" s="42">
+        <v>16</v>
+      </c>
+      <c r="K32" s="43">
+        <v>54</v>
+      </c>
+      <c r="L32" s="44">
+        <v>3886.2</v>
+      </c>
+      <c r="M32" s="45">
+        <v>6.49</v>
+      </c>
+      <c r="N32" s="45">
+        <v>3.07</v>
+      </c>
+      <c r="O32" s="45">
+        <v>3.42</v>
+      </c>
+      <c r="P32" s="46">
+        <v>4305</v>
+      </c>
+      <c r="Q32" s="47">
+        <v>51.7</v>
+      </c>
+      <c r="R32" s="46">
+        <v>46416</v>
+      </c>
+      <c r="S32" s="46">
+        <v>54595</v>
+      </c>
+      <c r="T32" s="48">
+        <v>-8179</v>
+      </c>
+      <c r="U32" s="46">
+        <v>15084</v>
+      </c>
+      <c r="V32" s="46">
+        <v>219</v>
+      </c>
+      <c r="W32" s="46">
+        <v>6686</v>
+      </c>
+      <c r="X32" s="46">
+        <v>15383</v>
+      </c>
+      <c r="Y32" s="44">
+        <v>33.1</v>
+      </c>
+      <c r="Z32" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA32" s="44">
+        <v>14.4</v>
+      </c>
+      <c r="AB32" s="44">
+        <v>117.6</v>
+      </c>
+      <c r="AC32" s="46">
+        <v>2356</v>
+      </c>
+      <c r="AD32" s="46">
+        <v>7108</v>
+      </c>
+      <c r="AE32" s="49">
+        <v>57634</v>
+      </c>
+      <c r="AF32" s="49">
+        <v>15027</v>
+      </c>
+      <c r="AG32" s="49">
+        <v>49667</v>
+      </c>
+      <c r="AH32" s="46">
+        <v>962</v>
+      </c>
+      <c r="AI32" s="50">
+        <v>7967</v>
+      </c>
+      <c r="AJ32" s="44">
+        <v>120.1</v>
+      </c>
+      <c r="AK32" s="44">
+        <v>13.8</v>
+      </c>
+      <c r="AL32" s="48">
+        <v>16502</v>
+      </c>
+      <c r="AM32" s="44">
+        <v>28.6</v>
+      </c>
+      <c r="AN32" s="46">
+        <v>1227</v>
+      </c>
+      <c r="AO32" s="46">
+        <v>21</v>
+      </c>
+      <c r="AP32" s="46">
+        <v>2543</v>
+      </c>
+      <c r="AQ32" s="46">
+        <v>42</v>
+      </c>
+      <c r="AR32" s="45">
+        <v>6.53</v>
+      </c>
+      <c r="AS32" s="45">
+        <v>3.07</v>
+      </c>
+      <c r="AT32" s="51">
+        <v>0.37</v>
+      </c>
+      <c r="AU32" s="51">
+        <v>6.49</v>
+      </c>
+      <c r="AV32" s="51">
+        <v>3.07</v>
+      </c>
+      <c r="AW32" s="51">
+        <v>3.42</v>
+      </c>
+      <c r="AX32" s="51">
+        <v>0.33</v>
+      </c>
+      <c r="AY32" s="51">
+        <v>3.09</v>
+      </c>
+      <c r="AZ32" s="51">
+        <v>0.24</v>
+      </c>
+      <c r="BA32" s="51">
+        <v>0.17</v>
+      </c>
+      <c r="BB32" s="51">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BC32" s="52">
+        <v>4305</v>
+      </c>
+      <c r="BD32" s="58">
+        <v>3795</v>
+      </c>
+      <c r="BE32" s="58">
+        <v>510</v>
+      </c>
+      <c r="BF32" s="58">
+        <v>264</v>
+      </c>
+      <c r="BG32" s="58">
+        <v>246</v>
+      </c>
+      <c r="BH32" s="44">
+        <v>4380.8</v>
+      </c>
+      <c r="BI32" s="44">
+        <v>953.7</v>
+      </c>
+      <c r="BJ32" s="44">
+        <v>47.6</v>
+      </c>
+      <c r="BK32" s="47">
+        <v>4323.7</v>
+      </c>
+      <c r="BL32" s="47">
+        <v>1</v>
+      </c>
+      <c r="BM32" s="47">
+        <v>8.5</v>
+      </c>
+      <c r="BN32" s="47">
+        <v>0.9</v>
+      </c>
+      <c r="BO32" s="47">
+        <v>3886.2</v>
+      </c>
+      <c r="BP32" s="47">
+        <v>5</v>
+      </c>
+      <c r="BQ32" s="47">
+        <v>1351.2</v>
+      </c>
+      <c r="BR32" s="44">
+        <v>1280.8</v>
+      </c>
+      <c r="BS32" s="44">
+        <v>12.7</v>
+      </c>
+      <c r="BT32" s="44">
+        <v>695.6</v>
+      </c>
+      <c r="BU32" s="44">
+        <v>349.7</v>
+      </c>
+      <c r="BV32" s="44">
+        <v>881.2</v>
+      </c>
+      <c r="BW32" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BX32" s="44">
+        <v>881.2</v>
+      </c>
+      <c r="BY32" s="44">
+        <v>968.4</v>
+      </c>
+      <c r="BZ32" s="44">
+        <v>968.4</v>
+      </c>
+      <c r="CA32" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB32" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC32" s="44">
+        <v>175.3</v>
+      </c>
+      <c r="CD32" s="44">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="CE32" s="44">
+        <v>1</v>
+      </c>
+      <c r="CF32" s="44">
+        <v>0</v>
+      </c>
+      <c r="CG32" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH32" s="44">
+        <v>21.7</v>
+      </c>
+      <c r="CI32" s="46">
+        <v>356</v>
+      </c>
+      <c r="CJ32" s="46">
+        <v>82820</v>
+      </c>
+      <c r="CK32" s="46">
+        <v>19065</v>
+      </c>
+      <c r="CL32" s="46">
+        <v>348849</v>
+      </c>
+      <c r="CM32" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CN32" s="46">
+        <v>348849</v>
+      </c>
+      <c r="CO32" s="46">
+        <v>705386</v>
+      </c>
+      <c r="CP32" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ32" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR32" s="46">
+        <v>46416</v>
+      </c>
+      <c r="CS32" s="46">
+        <v>42598</v>
+      </c>
+      <c r="CT32" s="46">
+        <v>3818</v>
+      </c>
+      <c r="CU32" s="46">
+        <v>54595</v>
+      </c>
+      <c r="CV32" s="46">
+        <v>49445</v>
+      </c>
+      <c r="CW32" s="46">
+        <v>5150</v>
+      </c>
+      <c r="CX32" s="48">
+        <v>-8179</v>
+      </c>
+      <c r="CY32" s="48">
+        <v>-6847</v>
+      </c>
+      <c r="CZ32" s="48">
+        <v>-1332</v>
+      </c>
+      <c r="DA32" s="46">
+        <v>15084</v>
+      </c>
+      <c r="DB32" s="46">
+        <v>219</v>
+      </c>
+      <c r="DC32" s="46">
+        <v>6686</v>
+      </c>
+      <c r="DD32" s="46">
+        <v>57634</v>
+      </c>
+      <c r="DE32" s="46">
+        <v>41416</v>
+      </c>
+      <c r="DF32" s="46">
+        <v>74</v>
+      </c>
+      <c r="DG32" s="49">
+        <v>5918</v>
+      </c>
+      <c r="DH32" s="49">
+        <v>5530</v>
+      </c>
+      <c r="DI32" s="49">
+        <v>20</v>
+      </c>
+      <c r="DJ32" s="49">
+        <v>5328</v>
+      </c>
+      <c r="DK32" s="49">
+        <v>1436</v>
+      </c>
+      <c r="DL32" s="49">
+        <v>15566</v>
+      </c>
+      <c r="DM32" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DN32" s="49">
+        <v>15566</v>
+      </c>
+      <c r="DO32" s="49">
+        <v>9504</v>
+      </c>
+      <c r="DP32" s="49">
+        <v>9504</v>
+      </c>
+      <c r="DQ32" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR32" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS32" s="46">
+        <v>4882</v>
+      </c>
+      <c r="DT32" s="46">
+        <v>4786</v>
+      </c>
+      <c r="DU32" s="46">
+        <v>96</v>
+      </c>
+      <c r="DV32" s="46">
+        <v>17</v>
+      </c>
+      <c r="DW32" s="46">
+        <v>4</v>
+      </c>
+      <c r="DX32" s="46">
+        <v>4</v>
+      </c>
+      <c r="DY32" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ32" s="46">
+        <v>103</v>
+      </c>
+      <c r="EA32" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EB32" s="46">
+        <v>103</v>
+      </c>
+      <c r="EC32" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="ED32" s="49">
+        <v>15027</v>
+      </c>
+      <c r="EE32" s="49">
+        <v>26</v>
+      </c>
+      <c r="EF32" s="46">
+        <v>49667</v>
+      </c>
+      <c r="EG32" s="46">
+        <v>1384</v>
+      </c>
+      <c r="EH32" s="46">
+        <v>3403</v>
+      </c>
+      <c r="EI32" s="49">
+        <v>29</v>
+      </c>
+      <c r="EJ32" s="49">
+        <v>7369</v>
+      </c>
+      <c r="EK32" s="49">
+        <v>65</v>
+      </c>
+      <c r="EL32" s="49">
+        <v>5466</v>
+      </c>
+      <c r="EM32" s="49">
+        <v>905</v>
+      </c>
+      <c r="EN32" s="49">
+        <v>1740</v>
+      </c>
+      <c r="EO32" s="49">
+        <v>3513</v>
+      </c>
+      <c r="EP32" s="49">
+        <v>395</v>
+      </c>
+      <c r="EQ32" s="49">
+        <v>82</v>
+      </c>
+      <c r="ER32" s="46">
+        <v>6936</v>
+      </c>
+      <c r="ES32" s="46">
+        <v>73</v>
+      </c>
+      <c r="ET32" s="46">
+        <v>734</v>
+      </c>
+      <c r="EU32" s="46">
+        <v>215</v>
+      </c>
+      <c r="EV32" s="46">
+        <v>6217</v>
+      </c>
+      <c r="EW32" s="46">
+        <v>5311</v>
+      </c>
+      <c r="EX32" s="46">
+        <v>962</v>
+      </c>
+      <c r="EY32" s="46">
+        <v>5833</v>
+      </c>
+      <c r="EZ32" s="49">
+        <v>7967</v>
+      </c>
+      <c r="FA32" s="54">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A33" s="56"/>
+      <c r="B33" s="56" t="s">
+        <v>120</v>
+      </c>
+      <c r="C33" s="56"/>
+      <c r="D33" s="56"/>
+      <c r="E33" s="56"/>
+      <c r="F33" s="56"/>
+      <c r="G33" s="56"/>
+      <c r="H33" s="57"/>
+      <c r="I33" s="57"/>
+      <c r="J33" s="42">
+        <v>17</v>
+      </c>
+      <c r="K33" s="43">
+        <v>16</v>
+      </c>
+      <c r="L33" s="44">
+        <v>5449</v>
+      </c>
+      <c r="M33" s="45">
+        <v>7.27</v>
+      </c>
+      <c r="N33" s="45">
+        <v>3.49</v>
+      </c>
+      <c r="O33" s="45">
+        <v>3.78</v>
+      </c>
+      <c r="P33" s="46">
+        <v>4122</v>
+      </c>
+      <c r="Q33" s="47">
+        <v>52.7</v>
+      </c>
+      <c r="R33" s="46">
+        <v>62267</v>
+      </c>
+      <c r="S33" s="46">
+        <v>77065</v>
+      </c>
+      <c r="T33" s="48">
+        <v>-14798</v>
+      </c>
+      <c r="U33" s="46">
+        <v>21791</v>
+      </c>
+      <c r="V33" s="46">
+        <v>221</v>
+      </c>
+      <c r="W33" s="46">
+        <v>6772</v>
+      </c>
+      <c r="X33" s="46">
+        <v>23253</v>
+      </c>
+      <c r="Y33" s="44">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="Z33" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA33" s="44">
+        <v>10.9</v>
+      </c>
+      <c r="AB33" s="44">
+        <v>123.8</v>
+      </c>
+      <c r="AC33" s="46">
+        <v>3198</v>
+      </c>
+      <c r="AD33" s="46">
+        <v>8565</v>
+      </c>
+      <c r="AE33" s="49">
+        <v>77038</v>
+      </c>
+      <c r="AF33" s="49">
+        <v>21673</v>
+      </c>
+      <c r="AG33" s="49">
+        <v>72105</v>
+      </c>
+      <c r="AH33" s="46">
+        <v>1312</v>
+      </c>
+      <c r="AI33" s="50">
+        <v>4933</v>
+      </c>
+      <c r="AJ33" s="44">
+        <v>74</v>
+      </c>
+      <c r="AK33" s="44">
+        <v>6.4</v>
+      </c>
+      <c r="AL33" s="48">
+        <v>21311</v>
+      </c>
+      <c r="AM33" s="44">
+        <v>27.7</v>
+      </c>
+      <c r="AN33" s="46">
+        <v>679</v>
+      </c>
+      <c r="AO33" s="46">
+        <v>9</v>
+      </c>
+      <c r="AP33" s="46">
+        <v>2931</v>
+      </c>
+      <c r="AQ33" s="46">
+        <v>39</v>
+      </c>
+      <c r="AR33" s="45">
+        <v>7.27</v>
+      </c>
+      <c r="AS33" s="45">
+        <v>3.49</v>
+      </c>
+      <c r="AT33" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="AU33" s="51">
+        <v>7.27</v>
+      </c>
+      <c r="AV33" s="51">
+        <v>3.49</v>
+      </c>
+      <c r="AW33" s="51">
+        <v>3.78</v>
+      </c>
+      <c r="AX33" s="51">
+        <v>0.8</v>
+      </c>
+      <c r="AY33" s="51">
+        <v>2.98</v>
+      </c>
+      <c r="AZ33" s="51">
+        <v>0.04</v>
+      </c>
+      <c r="BA33" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BB33" s="51">
+        <v>0.04</v>
+      </c>
+      <c r="BC33" s="52">
+        <v>4122</v>
+      </c>
+      <c r="BD33" s="58">
+        <v>3681</v>
+      </c>
+      <c r="BE33" s="58">
+        <v>441</v>
+      </c>
+      <c r="BF33" s="58">
+        <v>321</v>
+      </c>
+      <c r="BG33" s="58">
+        <v>120</v>
+      </c>
+      <c r="BH33" s="44">
+        <v>6059.2</v>
+      </c>
+      <c r="BI33" s="44">
+        <v>1604.3</v>
+      </c>
+      <c r="BJ33" s="44">
+        <v>3.2</v>
+      </c>
+      <c r="BK33" s="47">
+        <v>6056</v>
+      </c>
+      <c r="BL33" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BM33" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BN33" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO33" s="47">
+        <v>5449</v>
+      </c>
+      <c r="BP33" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BQ33" s="47">
+        <v>1922.5</v>
+      </c>
+      <c r="BR33" s="44">
+        <v>1811</v>
+      </c>
+      <c r="BS33" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BT33" s="44">
+        <v>1351.7</v>
+      </c>
+      <c r="BU33" s="44">
+        <v>771.5</v>
+      </c>
+      <c r="BV33" s="44">
+        <v>1062.7</v>
+      </c>
+      <c r="BW33" s="44">
+        <v>51.7</v>
+      </c>
+      <c r="BX33" s="44">
+        <v>1011</v>
+      </c>
+      <c r="BY33" s="44">
+        <v>1112.0999999999999</v>
+      </c>
+      <c r="BZ33" s="44">
+        <v>1112.0999999999999</v>
+      </c>
+      <c r="CA33" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB33" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC33" s="44">
+        <v>362.7</v>
+      </c>
+      <c r="CD33" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CE33" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CF33" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CG33" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH33" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CI33" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CJ33" s="46">
+        <v>125242</v>
+      </c>
+      <c r="CK33" s="46">
+        <v>40602</v>
+      </c>
+      <c r="CL33" s="46">
+        <v>361607</v>
+      </c>
+      <c r="CM33" s="46">
+        <v>11929</v>
+      </c>
+      <c r="CN33" s="46">
+        <v>349678</v>
+      </c>
+      <c r="CO33" s="46">
+        <v>1747350</v>
+      </c>
+      <c r="CP33" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ33" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR33" s="46">
+        <v>62267</v>
+      </c>
+      <c r="CS33" s="46">
+        <v>55318</v>
+      </c>
+      <c r="CT33" s="46">
+        <v>6949</v>
+      </c>
+      <c r="CU33" s="46">
+        <v>77065</v>
+      </c>
+      <c r="CV33" s="46">
+        <v>71851</v>
+      </c>
+      <c r="CW33" s="46">
+        <v>5214</v>
+      </c>
+      <c r="CX33" s="48">
+        <v>-14798</v>
+      </c>
+      <c r="CY33" s="48">
+        <v>-16533</v>
+      </c>
+      <c r="CZ33" s="48">
+        <v>1735</v>
+      </c>
+      <c r="DA33" s="46">
+        <v>21791</v>
+      </c>
+      <c r="DB33" s="46">
+        <v>221</v>
+      </c>
+      <c r="DC33" s="46">
+        <v>6772</v>
+      </c>
+      <c r="DD33" s="46">
+        <v>77038</v>
+      </c>
+      <c r="DE33" s="46">
+        <v>56557</v>
+      </c>
+      <c r="DF33" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DG33" s="49">
+        <v>8324</v>
+      </c>
+      <c r="DH33" s="49">
+        <v>7718</v>
+      </c>
+      <c r="DI33" s="49">
+        <v>80</v>
+      </c>
+      <c r="DJ33" s="49">
+        <v>9976</v>
+      </c>
+      <c r="DK33" s="49">
+        <v>3180</v>
+      </c>
+      <c r="DL33" s="49">
+        <v>16519</v>
+      </c>
+      <c r="DM33" s="49">
+        <v>554</v>
+      </c>
+      <c r="DN33" s="49">
+        <v>15965</v>
+      </c>
+      <c r="DO33" s="49">
+        <v>11371</v>
+      </c>
+      <c r="DP33" s="49">
+        <v>11371</v>
+      </c>
+      <c r="DQ33" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR33" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS33" s="46">
+        <v>10272</v>
+      </c>
+      <c r="DT33" s="46">
+        <v>10272</v>
+      </c>
+      <c r="DU33" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DV33" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DW33" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DX33" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY33" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ33" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EA33" s="46">
+        <v>15</v>
+      </c>
+      <c r="EB33" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC33" s="49">
+        <v>222</v>
+      </c>
+      <c r="ED33" s="49">
+        <v>21673</v>
+      </c>
+      <c r="EE33" s="49">
+        <v>195</v>
+      </c>
+      <c r="EF33" s="46">
+        <v>72105</v>
+      </c>
+      <c r="EG33" s="46">
+        <v>1339</v>
+      </c>
+      <c r="EH33" s="46">
+        <v>4190</v>
+      </c>
+      <c r="EI33" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ33" s="49">
+        <v>9781</v>
+      </c>
+      <c r="EK33" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EL33" s="49">
+        <v>6980</v>
+      </c>
+      <c r="EM33" s="49">
+        <v>801</v>
+      </c>
+      <c r="EN33" s="49">
+        <v>2052</v>
+      </c>
+      <c r="EO33" s="49">
+        <v>5901</v>
+      </c>
+      <c r="EP33" s="49">
+        <v>389</v>
+      </c>
+      <c r="EQ33" s="49">
+        <v>70</v>
+      </c>
+      <c r="ER33" s="46">
+        <v>14833</v>
+      </c>
+      <c r="ES33" s="46">
+        <v>223</v>
+      </c>
+      <c r="ET33" s="46">
+        <v>677</v>
+      </c>
+      <c r="EU33" s="46">
+        <v>206</v>
+      </c>
+      <c r="EV33" s="46">
+        <v>5692</v>
+      </c>
+      <c r="EW33" s="46">
+        <v>8608</v>
+      </c>
+      <c r="EX33" s="46">
+        <v>1312</v>
+      </c>
+      <c r="EY33" s="46">
+        <v>10485</v>
+      </c>
+      <c r="EZ33" s="49">
+        <v>4933</v>
+      </c>
+      <c r="FA33" s="54">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A34" s="57"/>
+      <c r="B34" s="57" t="s">
+        <v>121</v>
+      </c>
+      <c r="C34" s="57"/>
+      <c r="D34" s="57"/>
+      <c r="E34" s="57"/>
+      <c r="F34" s="56"/>
+      <c r="G34" s="57"/>
+      <c r="H34" s="57"/>
+      <c r="I34" s="64"/>
+      <c r="J34" s="42">
+        <v>18</v>
+      </c>
+      <c r="K34" s="43">
+        <v>35</v>
+      </c>
+      <c r="L34" s="44">
+        <v>8741.4</v>
+      </c>
+      <c r="M34" s="45">
+        <v>8.31</v>
+      </c>
+      <c r="N34" s="45">
+        <v>3.37</v>
+      </c>
+      <c r="O34" s="45">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="P34" s="46">
+        <v>8899</v>
+      </c>
+      <c r="Q34" s="47">
+        <v>51.7</v>
+      </c>
+      <c r="R34" s="46">
+        <v>89743</v>
+      </c>
+      <c r="S34" s="46">
+        <v>113174</v>
+      </c>
+      <c r="T34" s="48">
+        <v>-23431</v>
+      </c>
+      <c r="U34" s="46">
+        <v>34908</v>
+      </c>
+      <c r="V34" s="46">
+        <v>1011</v>
+      </c>
+      <c r="W34" s="46">
+        <v>10466</v>
+      </c>
+      <c r="X34" s="46">
+        <v>38420</v>
+      </c>
+      <c r="Y34" s="44">
+        <v>42.8</v>
+      </c>
+      <c r="Z34" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA34" s="44">
+        <v>11.7</v>
+      </c>
+      <c r="AB34" s="44">
+        <v>126.1</v>
+      </c>
+      <c r="AC34" s="46">
+        <v>4596</v>
+      </c>
+      <c r="AD34" s="46">
+        <v>10735</v>
+      </c>
+      <c r="AE34" s="49">
+        <v>106866</v>
+      </c>
+      <c r="AF34" s="49">
+        <v>29738</v>
+      </c>
+      <c r="AG34" s="49">
+        <v>108241</v>
+      </c>
+      <c r="AH34" s="46">
+        <v>1723</v>
+      </c>
+      <c r="AI34" s="50">
+        <v>-1375</v>
+      </c>
+      <c r="AJ34" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AK34" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AL34" s="48">
+        <v>30738</v>
+      </c>
+      <c r="AM34" s="44">
+        <v>28.8</v>
+      </c>
+      <c r="AN34" s="46" t="s">
+        <v>198</v>
+      </c>
+      <c r="AO34" s="46" t="s">
+        <v>198</v>
+      </c>
+      <c r="AP34" s="46">
+        <v>3699</v>
+      </c>
+      <c r="AQ34" s="46">
+        <v>35</v>
+      </c>
+      <c r="AR34" s="45">
+        <v>8.36</v>
+      </c>
+      <c r="AS34" s="45">
+        <v>3.38</v>
+      </c>
+      <c r="AT34" s="51">
+        <v>1.82</v>
+      </c>
+      <c r="AU34" s="51">
+        <v>8.31</v>
+      </c>
+      <c r="AV34" s="51">
+        <v>3.37</v>
+      </c>
+      <c r="AW34" s="51">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AX34" s="51">
+        <v>1.78</v>
+      </c>
+      <c r="AY34" s="51">
+        <v>3.16</v>
+      </c>
+      <c r="AZ34" s="51">
+        <v>0.08</v>
+      </c>
+      <c r="BA34" s="51">
+        <v>0.01</v>
+      </c>
+      <c r="BB34" s="51">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BC34" s="52">
+        <v>8899</v>
+      </c>
+      <c r="BD34" s="58">
+        <v>5638</v>
+      </c>
+      <c r="BE34" s="58">
+        <v>3261</v>
+      </c>
+      <c r="BF34" s="58">
+        <v>2800</v>
+      </c>
+      <c r="BG34" s="58">
+        <v>461</v>
+      </c>
+      <c r="BH34" s="44">
+        <v>9785.5</v>
+      </c>
+      <c r="BI34" s="44">
+        <v>3642.4</v>
+      </c>
+      <c r="BJ34" s="44">
+        <v>214.7</v>
+      </c>
+      <c r="BK34" s="47">
+        <v>9193</v>
+      </c>
+      <c r="BL34" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BM34" s="47">
+        <v>377.8</v>
+      </c>
+      <c r="BN34" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO34" s="47">
+        <v>8741.4</v>
+      </c>
+      <c r="BP34" s="47">
+        <v>61.2</v>
+      </c>
+      <c r="BQ34" s="47">
+        <v>3019.8</v>
+      </c>
+      <c r="BR34" s="44">
+        <v>2915.5</v>
+      </c>
+      <c r="BS34" s="44">
+        <v>982.4</v>
+      </c>
+      <c r="BT34" s="44">
+        <v>1769.3</v>
+      </c>
+      <c r="BU34" s="44">
+        <v>1192.5</v>
+      </c>
+      <c r="BV34" s="44">
+        <v>1398.6</v>
+      </c>
+      <c r="BW34" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BX34" s="44">
+        <v>1398.6</v>
+      </c>
+      <c r="BY34" s="44">
+        <v>1627.3</v>
+      </c>
+      <c r="BZ34" s="44">
+        <v>1608.9</v>
+      </c>
+      <c r="CA34" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB34" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC34" s="44">
+        <v>243.3</v>
+      </c>
+      <c r="CD34" s="44">
+        <v>5.6</v>
+      </c>
+      <c r="CE34" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CF34" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CG34" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH34" s="44">
+        <v>624.4</v>
+      </c>
+      <c r="CI34" s="46">
+        <v>4576</v>
+      </c>
+      <c r="CJ34" s="46">
+        <v>179662</v>
+      </c>
+      <c r="CK34" s="46">
+        <v>49545</v>
+      </c>
+      <c r="CL34" s="46">
+        <v>535249</v>
+      </c>
+      <c r="CM34" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CN34" s="46">
+        <v>535249</v>
+      </c>
+      <c r="CO34" s="46">
+        <v>1191765</v>
+      </c>
+      <c r="CP34" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ34" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR34" s="46">
+        <v>89743</v>
+      </c>
+      <c r="CS34" s="46">
+        <v>77329</v>
+      </c>
+      <c r="CT34" s="46">
+        <v>12414</v>
+      </c>
+      <c r="CU34" s="46">
+        <v>113174</v>
+      </c>
+      <c r="CV34" s="46">
+        <v>107850</v>
+      </c>
+      <c r="CW34" s="46">
+        <v>5324</v>
+      </c>
+      <c r="CX34" s="48">
+        <v>-23431</v>
+      </c>
+      <c r="CY34" s="48">
+        <v>-30521</v>
+      </c>
+      <c r="CZ34" s="48">
+        <v>7090</v>
+      </c>
+      <c r="DA34" s="46">
+        <v>34908</v>
+      </c>
+      <c r="DB34" s="46">
+        <v>1011</v>
+      </c>
+      <c r="DC34" s="46">
+        <v>10466</v>
+      </c>
+      <c r="DD34" s="46">
+        <v>106866</v>
+      </c>
+      <c r="DE34" s="46">
+        <v>75825</v>
+      </c>
+      <c r="DF34" s="46">
+        <v>978</v>
+      </c>
+      <c r="DG34" s="49">
+        <v>11330</v>
+      </c>
+      <c r="DH34" s="49">
+        <v>10687</v>
+      </c>
+      <c r="DI34" s="49">
+        <v>2225</v>
+      </c>
+      <c r="DJ34" s="49">
+        <v>11060</v>
+      </c>
+      <c r="DK34" s="49">
+        <v>5121</v>
+      </c>
+      <c r="DL34" s="49">
+        <v>24714</v>
+      </c>
+      <c r="DM34" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DN34" s="49">
+        <v>24714</v>
+      </c>
+      <c r="DO34" s="49">
+        <v>15252</v>
+      </c>
+      <c r="DP34" s="49">
+        <v>14853</v>
+      </c>
+      <c r="DQ34" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR34" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS34" s="46">
+        <v>8834</v>
+      </c>
+      <c r="DT34" s="46">
+        <v>8818</v>
+      </c>
+      <c r="DU34" s="46">
+        <v>16</v>
+      </c>
+      <c r="DV34" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DW34" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DX34" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY34" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ34" s="46">
+        <v>386</v>
+      </c>
+      <c r="EA34" s="46">
+        <v>1046</v>
+      </c>
+      <c r="EB34" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC34" s="49">
+        <v>516</v>
+      </c>
+      <c r="ED34" s="49">
+        <v>29738</v>
+      </c>
+      <c r="EE34" s="49">
+        <v>23</v>
+      </c>
+      <c r="EF34" s="46">
+        <v>108241</v>
+      </c>
+      <c r="EG34" s="46">
+        <v>15596</v>
+      </c>
+      <c r="EH34" s="46">
+        <v>5866</v>
+      </c>
+      <c r="EI34" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ34" s="49">
+        <v>14445</v>
+      </c>
+      <c r="EK34" s="49">
+        <v>1391</v>
+      </c>
+      <c r="EL34" s="49">
+        <v>8962</v>
+      </c>
+      <c r="EM34" s="49">
+        <v>2116</v>
+      </c>
+      <c r="EN34" s="49">
+        <v>3422</v>
+      </c>
+      <c r="EO34" s="49">
+        <v>6507</v>
+      </c>
+      <c r="EP34" s="49">
+        <v>772</v>
+      </c>
+      <c r="EQ34" s="49">
+        <v>57</v>
+      </c>
+      <c r="ER34" s="46">
+        <v>15924</v>
+      </c>
+      <c r="ES34" s="46">
+        <v>338</v>
+      </c>
+      <c r="ET34" s="46">
+        <v>1725</v>
+      </c>
+      <c r="EU34" s="46">
+        <v>593</v>
+      </c>
+      <c r="EV34" s="46">
+        <v>4539</v>
+      </c>
+      <c r="EW34" s="46">
+        <v>13912</v>
+      </c>
+      <c r="EX34" s="46">
+        <v>1723</v>
+      </c>
+      <c r="EY34" s="46">
+        <v>11968</v>
+      </c>
+      <c r="EZ34" s="49">
+        <v>-1375</v>
+      </c>
+      <c r="FA34" s="54">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:157" s="59" customFormat="1" ht="30" customHeight="1">
+      <c r="A35" s="63"/>
+      <c r="B35" s="56" t="s">
+        <v>123</v>
+      </c>
+      <c r="C35" s="63"/>
+      <c r="D35" s="63"/>
+      <c r="E35" s="63"/>
+      <c r="F35" s="63"/>
+      <c r="G35" s="63"/>
+      <c r="H35" s="57"/>
+      <c r="I35" s="57"/>
+      <c r="J35" s="42">
+        <v>19</v>
+      </c>
+      <c r="K35" s="43">
+        <v>652</v>
+      </c>
+      <c r="L35" s="44">
+        <v>287.7</v>
+      </c>
+      <c r="M35" s="45">
+        <v>5.51</v>
+      </c>
+      <c r="N35" s="45">
+        <v>2.29</v>
+      </c>
+      <c r="O35" s="45">
+        <v>3.22</v>
+      </c>
+      <c r="P35" s="46">
+        <v>3413</v>
+      </c>
+      <c r="Q35" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="R35" s="46">
+        <v>16386</v>
+      </c>
+      <c r="S35" s="46">
+        <v>15789</v>
+      </c>
+      <c r="T35" s="48">
+        <v>597</v>
+      </c>
+      <c r="U35" s="46">
+        <v>666</v>
+      </c>
+      <c r="V35" s="46">
+        <v>70</v>
+      </c>
+      <c r="W35" s="46">
+        <v>1193</v>
+      </c>
+      <c r="X35" s="46">
+        <v>3119</v>
+      </c>
+      <c r="Y35" s="44">
+        <v>19</v>
+      </c>
+      <c r="Z35" s="44">
+        <v>3.6</v>
+      </c>
+      <c r="AA35" s="44">
+        <v>7.3</v>
+      </c>
+      <c r="AB35" s="44">
+        <v>96.4</v>
+      </c>
+      <c r="AC35" s="46">
+        <v>547</v>
+      </c>
+      <c r="AD35" s="46">
+        <v>2875</v>
+      </c>
+      <c r="AE35" s="49">
+        <v>9913</v>
+      </c>
+      <c r="AF35" s="49">
+        <v>562</v>
+      </c>
+      <c r="AG35" s="49">
+        <v>8647</v>
+      </c>
+      <c r="AH35" s="46">
+        <v>141</v>
+      </c>
+      <c r="AI35" s="50">
+        <v>1266</v>
+      </c>
+      <c r="AJ35" s="44">
+        <v>95.3</v>
+      </c>
+      <c r="AK35" s="44">
+        <v>12.8</v>
+      </c>
+      <c r="AL35" s="48">
+        <v>3226</v>
+      </c>
+      <c r="AM35" s="44">
+        <v>32.5</v>
+      </c>
+      <c r="AN35" s="46">
+        <v>230</v>
+      </c>
+      <c r="AO35" s="46">
+        <v>44</v>
+      </c>
+      <c r="AP35" s="46">
+        <v>585</v>
+      </c>
+      <c r="AQ35" s="46">
+        <v>112</v>
+      </c>
+      <c r="AR35" s="45">
+        <v>5.7</v>
+      </c>
+      <c r="AS35" s="45">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AT35" s="51">
+        <v>0.66</v>
+      </c>
+      <c r="AU35" s="51">
+        <v>5.51</v>
+      </c>
+      <c r="AV35" s="51">
+        <v>2.29</v>
+      </c>
+      <c r="AW35" s="51">
+        <v>3.22</v>
+      </c>
+      <c r="AX35" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="AY35" s="51">
+        <v>2.72</v>
+      </c>
+      <c r="AZ35" s="51">
+        <v>0.06</v>
+      </c>
+      <c r="BA35" s="51">
+        <v>0.06</v>
+      </c>
+      <c r="BB35" s="51">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="52">
+        <v>3413</v>
+      </c>
+      <c r="BD35" s="58">
+        <v>2644</v>
+      </c>
+      <c r="BE35" s="58">
+        <v>769</v>
+      </c>
+      <c r="BF35" s="58">
+        <v>499</v>
+      </c>
+      <c r="BG35" s="58">
+        <v>270</v>
+      </c>
+      <c r="BH35" s="44">
+        <v>431.3</v>
+      </c>
+      <c r="BI35" s="44">
+        <v>261.2</v>
+      </c>
+      <c r="BJ35" s="44">
+        <v>54.7</v>
+      </c>
+      <c r="BK35" s="47">
+        <v>280.8</v>
+      </c>
+      <c r="BL35" s="47">
+        <v>95.6</v>
+      </c>
+      <c r="BM35" s="47">
+        <v>0.2</v>
+      </c>
+      <c r="BN35" s="47">
+        <v>0.2</v>
+      </c>
+      <c r="BO35" s="47">
+        <v>287.7</v>
+      </c>
+      <c r="BP35" s="47">
+        <v>30.5</v>
+      </c>
+      <c r="BQ35" s="47">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="BR35" s="44">
+        <v>6.7</v>
+      </c>
+      <c r="BS35" s="44">
+        <v>41.8</v>
+      </c>
+      <c r="BT35" s="44">
+        <v>7.4</v>
+      </c>
+      <c r="BU35" s="44">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BV35" s="44">
+        <v>79.7</v>
+      </c>
+      <c r="BW35" s="44">
+        <v>64.7</v>
+      </c>
+      <c r="BX35" s="44">
+        <v>15</v>
+      </c>
+      <c r="BY35" s="44">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="BZ35" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CA35" s="44">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="CB35" s="44">
+        <v>97.6</v>
+      </c>
+      <c r="CC35" s="44">
+        <v>18.5</v>
+      </c>
+      <c r="CD35" s="44">
+        <v>37.9</v>
+      </c>
+      <c r="CE35" s="44">
+        <v>0.9</v>
+      </c>
+      <c r="CF35" s="44">
+        <v>0.2</v>
+      </c>
+      <c r="CG35" s="44">
+        <v>15.2</v>
+      </c>
+      <c r="CH35" s="44">
+        <v>3.9</v>
+      </c>
+      <c r="CI35" s="46">
+        <v>1391</v>
+      </c>
+      <c r="CJ35" s="46">
+        <v>281</v>
+      </c>
+      <c r="CK35" s="46">
+        <v>125</v>
+      </c>
+      <c r="CL35" s="46">
+        <v>20460</v>
+      </c>
+      <c r="CM35" s="46">
+        <v>16095</v>
+      </c>
+      <c r="CN35" s="46">
+        <v>4365</v>
+      </c>
+      <c r="CO35" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CP35" s="46">
+        <v>18279</v>
+      </c>
+      <c r="CQ35" s="46">
+        <v>3439</v>
+      </c>
+      <c r="CR35" s="46">
+        <v>16386</v>
+      </c>
+      <c r="CS35" s="46">
+        <v>9113</v>
+      </c>
+      <c r="CT35" s="46">
+        <v>7273</v>
+      </c>
+      <c r="CU35" s="46">
+        <v>15789</v>
+      </c>
+      <c r="CV35" s="46">
+        <v>8578</v>
+      </c>
+      <c r="CW35" s="46">
+        <v>7211</v>
+      </c>
+      <c r="CX35" s="48">
+        <v>597</v>
+      </c>
+      <c r="CY35" s="48">
+        <v>535</v>
+      </c>
+      <c r="CZ35" s="48">
+        <v>62</v>
+      </c>
+      <c r="DA35" s="46">
+        <v>666</v>
+      </c>
+      <c r="DB35" s="46">
+        <v>70</v>
+      </c>
+      <c r="DC35" s="46">
+        <v>1193</v>
+      </c>
+      <c r="DD35" s="46">
+        <v>9913</v>
+      </c>
+      <c r="DE35" s="46">
+        <v>8851</v>
+      </c>
+      <c r="DF35" s="46">
+        <v>393</v>
+      </c>
+      <c r="DG35" s="49">
+        <v>14</v>
+      </c>
+      <c r="DH35" s="49">
+        <v>12</v>
+      </c>
+      <c r="DI35" s="49">
+        <v>57</v>
+      </c>
+      <c r="DJ35" s="49">
+        <v>72</v>
+      </c>
+      <c r="DK35" s="49">
+        <v>9</v>
+      </c>
+      <c r="DL35" s="49">
+        <v>2972</v>
+      </c>
+      <c r="DM35" s="49">
+        <v>2436</v>
+      </c>
+      <c r="DN35" s="49">
+        <v>536</v>
+      </c>
+      <c r="DO35" s="49">
+        <v>4541</v>
+      </c>
+      <c r="DP35" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DQ35" s="49">
+        <v>461</v>
+      </c>
+      <c r="DR35" s="49">
+        <v>3136</v>
+      </c>
+      <c r="DS35" s="46">
+        <v>695</v>
+      </c>
+      <c r="DT35" s="46">
+        <v>643</v>
+      </c>
+      <c r="DU35" s="46">
+        <v>52</v>
+      </c>
+      <c r="DV35" s="46">
+        <v>28</v>
+      </c>
+      <c r="DW35" s="46">
+        <v>31</v>
+      </c>
+      <c r="DX35" s="46">
+        <v>24</v>
+      </c>
+      <c r="DY35" s="46">
+        <v>7</v>
+      </c>
+      <c r="DZ35" s="46">
+        <v>6</v>
+      </c>
+      <c r="EA35" s="46">
+        <v>42</v>
+      </c>
+      <c r="EB35" s="46">
+        <v>34</v>
+      </c>
+      <c r="EC35" s="49">
+        <v>149</v>
+      </c>
+      <c r="ED35" s="49">
+        <v>562</v>
+      </c>
+      <c r="EE35" s="49">
+        <v>303</v>
+      </c>
+      <c r="EF35" s="46">
+        <v>8647</v>
+      </c>
+      <c r="EG35" s="46">
+        <v>1261</v>
+      </c>
+      <c r="EH35" s="46">
+        <v>196</v>
+      </c>
+      <c r="EI35" s="49">
+        <v>3</v>
+      </c>
+      <c r="EJ35" s="49">
+        <v>977</v>
+      </c>
+      <c r="EK35" s="49">
+        <v>16</v>
+      </c>
+      <c r="EL35" s="49">
+        <v>739</v>
+      </c>
+      <c r="EM35" s="49">
+        <v>438</v>
+      </c>
+      <c r="EN35" s="49">
+        <v>836</v>
+      </c>
+      <c r="EO35" s="49">
+        <v>605</v>
+      </c>
+      <c r="EP35" s="49">
+        <v>145</v>
+      </c>
+      <c r="EQ35" s="49">
+        <v>37</v>
+      </c>
+      <c r="ER35" s="46">
+        <v>644</v>
+      </c>
+      <c r="ES35" s="46">
+        <v>40</v>
+      </c>
+      <c r="ET35" s="46">
+        <v>270</v>
+      </c>
+      <c r="EU35" s="46">
+        <v>55</v>
+      </c>
+      <c r="EV35" s="46">
+        <v>615</v>
+      </c>
+      <c r="EW35" s="46">
+        <v>842</v>
+      </c>
+      <c r="EX35" s="46">
+        <v>141</v>
+      </c>
+      <c r="EY35" s="46">
+        <v>957</v>
+      </c>
+      <c r="EZ35" s="49">
+        <v>1266</v>
+      </c>
+      <c r="FA35" s="54">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A36" s="57"/>
+      <c r="B36" s="57" t="s">
+        <v>162</v>
+      </c>
+      <c r="C36" s="57"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="57"/>
+      <c r="F36" s="56"/>
+      <c r="G36" s="57"/>
+      <c r="H36" s="56"/>
+      <c r="I36" s="56"/>
+      <c r="J36" s="42">
+        <v>20</v>
+      </c>
+      <c r="K36" s="43">
+        <v>487</v>
+      </c>
+      <c r="L36" s="44">
+        <v>132.1</v>
+      </c>
+      <c r="M36" s="45">
+        <v>4.96</v>
+      </c>
+      <c r="N36" s="45">
+        <v>2.23</v>
+      </c>
+      <c r="O36" s="45">
+        <v>2.73</v>
+      </c>
+      <c r="P36" s="46">
+        <v>2756</v>
+      </c>
+      <c r="Q36" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="R36" s="46">
+        <v>8023</v>
+      </c>
+      <c r="S36" s="46">
+        <v>7419</v>
+      </c>
+      <c r="T36" s="48">
+        <v>604</v>
+      </c>
+      <c r="U36" s="46">
+        <v>266</v>
+      </c>
+      <c r="V36" s="46">
+        <v>21</v>
+      </c>
+      <c r="W36" s="46">
+        <v>849</v>
+      </c>
+      <c r="X36" s="46">
+        <v>1654</v>
+      </c>
+      <c r="Y36" s="44">
+        <v>20.6</v>
+      </c>
+      <c r="Z36" s="44">
+        <v>7.5</v>
+      </c>
+      <c r="AA36" s="44">
+        <v>10.6</v>
+      </c>
+      <c r="AB36" s="44">
+        <v>92.5</v>
+      </c>
+      <c r="AC36" s="46">
+        <v>329</v>
+      </c>
+      <c r="AD36" s="46">
+        <v>1595</v>
+      </c>
+      <c r="AE36" s="49">
+        <v>5688</v>
+      </c>
+      <c r="AF36" s="49">
+        <v>246</v>
+      </c>
+      <c r="AG36" s="49">
+        <v>4884</v>
+      </c>
+      <c r="AH36" s="46">
+        <v>82</v>
+      </c>
+      <c r="AI36" s="50">
+        <v>804</v>
+      </c>
+      <c r="AJ36" s="44">
+        <v>93.2</v>
+      </c>
+      <c r="AK36" s="44">
+        <v>14.1</v>
+      </c>
+      <c r="AL36" s="48">
+        <v>1608</v>
+      </c>
+      <c r="AM36" s="44">
+        <v>28.3</v>
+      </c>
+      <c r="AN36" s="46">
+        <v>162</v>
+      </c>
+      <c r="AO36" s="46">
+        <v>61</v>
+      </c>
+      <c r="AP36" s="46">
+        <v>324</v>
+      </c>
+      <c r="AQ36" s="46">
+        <v>122</v>
+      </c>
+      <c r="AR36" s="45">
+        <v>5.03</v>
+      </c>
+      <c r="AS36" s="45">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AT36" s="51">
+        <v>0.3</v>
+      </c>
+      <c r="AU36" s="51">
+        <v>4.96</v>
+      </c>
+      <c r="AV36" s="51">
+        <v>2.23</v>
+      </c>
+      <c r="AW36" s="51">
+        <v>2.73</v>
+      </c>
+      <c r="AX36" s="51">
+        <v>0.24</v>
+      </c>
+      <c r="AY36" s="51">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="AZ36" s="51">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BB36" s="51">
+        <v>0</v>
+      </c>
+      <c r="BC36" s="52">
+        <v>2756</v>
+      </c>
+      <c r="BD36" s="58">
+        <v>2404</v>
+      </c>
+      <c r="BE36" s="58">
+        <v>352</v>
+      </c>
+      <c r="BF36" s="58">
+        <v>144</v>
+      </c>
+      <c r="BG36" s="58">
+        <v>208</v>
+      </c>
+      <c r="BH36" s="44">
+        <v>218.5</v>
+      </c>
+      <c r="BI36" s="44">
+        <v>93.9</v>
+      </c>
+      <c r="BJ36" s="44">
+        <v>49.5</v>
+      </c>
+      <c r="BK36" s="47">
+        <v>126.5</v>
+      </c>
+      <c r="BL36" s="47">
+        <v>42.2</v>
+      </c>
+      <c r="BM36" s="47">
+        <v>0.3</v>
+      </c>
+      <c r="BN36" s="47">
+        <v>0.3</v>
+      </c>
+      <c r="BO36" s="47">
+        <v>132.1</v>
+      </c>
+      <c r="BP36" s="47">
+        <v>27.1</v>
+      </c>
+      <c r="BQ36" s="47">
+        <v>0.9</v>
+      </c>
+      <c r="BR36" s="44">
+        <v>0.4</v>
+      </c>
+      <c r="BS36" s="44">
+        <v>6</v>
+      </c>
+      <c r="BT36" s="44">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="BU36" s="44">
+        <v>3.8</v>
+      </c>
+      <c r="BV36" s="44">
+        <v>41.5</v>
+      </c>
+      <c r="BW36" s="44">
+        <v>34.4</v>
+      </c>
+      <c r="BX36" s="44">
+        <v>7.1</v>
+      </c>
+      <c r="BY36" s="44">
+        <v>86</v>
+      </c>
+      <c r="BZ36" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CA36" s="44">
+        <v>24.1</v>
+      </c>
+      <c r="CB36" s="44">
+        <v>41.7</v>
+      </c>
+      <c r="CC36" s="44">
+        <v>10.5</v>
+      </c>
+      <c r="CD36" s="44">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="CE36" s="44">
+        <v>0.8</v>
+      </c>
+      <c r="CF36" s="44">
+        <v>0.2</v>
+      </c>
+      <c r="CG36" s="44">
+        <v>15.2</v>
+      </c>
+      <c r="CH36" s="44">
+        <v>3.9</v>
+      </c>
+      <c r="CI36" s="46">
+        <v>1228</v>
+      </c>
+      <c r="CJ36" s="46">
+        <v>24</v>
+      </c>
+      <c r="CK36" s="46">
+        <v>66</v>
+      </c>
+      <c r="CL36" s="46">
+        <v>9684</v>
+      </c>
+      <c r="CM36" s="46">
+        <v>7864</v>
+      </c>
+      <c r="CN36" s="46">
+        <v>1820</v>
+      </c>
+      <c r="CO36" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CP36" s="46">
+        <v>10824</v>
+      </c>
+      <c r="CQ36" s="46">
+        <v>1264</v>
+      </c>
+      <c r="CR36" s="46">
+        <v>8023</v>
+      </c>
+      <c r="CS36" s="46">
+        <v>5412</v>
+      </c>
+      <c r="CT36" s="46">
+        <v>2611</v>
+      </c>
+      <c r="CU36" s="46">
+        <v>7419</v>
+      </c>
+      <c r="CV36" s="46">
+        <v>4867</v>
+      </c>
+      <c r="CW36" s="46">
+        <v>2552</v>
+      </c>
+      <c r="CX36" s="48">
+        <v>604</v>
+      </c>
+      <c r="CY36" s="48">
+        <v>545</v>
+      </c>
+      <c r="CZ36" s="48">
+        <v>59</v>
+      </c>
+      <c r="DA36" s="46">
+        <v>266</v>
+      </c>
+      <c r="DB36" s="46">
+        <v>21</v>
+      </c>
+      <c r="DC36" s="46">
+        <v>849</v>
+      </c>
+      <c r="DD36" s="46">
+        <v>5688</v>
+      </c>
+      <c r="DE36" s="46">
+        <v>5223</v>
+      </c>
+      <c r="DF36" s="46">
+        <v>342</v>
+      </c>
+      <c r="DG36" s="49">
+        <v>1</v>
+      </c>
+      <c r="DH36" s="49">
+        <v>1</v>
+      </c>
+      <c r="DI36" s="49">
+        <v>14</v>
+      </c>
+      <c r="DJ36" s="49">
+        <v>24</v>
+      </c>
+      <c r="DK36" s="49">
+        <v>8</v>
+      </c>
+      <c r="DL36" s="49">
+        <v>1787</v>
+      </c>
+      <c r="DM36" s="49">
+        <v>1410</v>
+      </c>
+      <c r="DN36" s="49">
+        <v>377</v>
+      </c>
+      <c r="DO36" s="49">
+        <v>2515</v>
+      </c>
+      <c r="DP36" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DQ36" s="49">
+        <v>282</v>
+      </c>
+      <c r="DR36" s="49">
+        <v>1320</v>
+      </c>
+      <c r="DS36" s="46">
+        <v>464</v>
+      </c>
+      <c r="DT36" s="46">
+        <v>437</v>
+      </c>
+      <c r="DU36" s="46">
+        <v>27</v>
+      </c>
+      <c r="DV36" s="46">
+        <v>29</v>
+      </c>
+      <c r="DW36" s="46">
+        <v>19</v>
+      </c>
+      <c r="DX36" s="46">
+        <v>12</v>
+      </c>
+      <c r="DY36" s="46">
+        <v>7</v>
+      </c>
+      <c r="DZ36" s="46">
+        <v>6</v>
+      </c>
+      <c r="EA36" s="46">
+        <v>22</v>
+      </c>
+      <c r="EB36" s="46">
+        <v>40</v>
+      </c>
+      <c r="EC36" s="49">
+        <v>74</v>
+      </c>
+      <c r="ED36" s="49">
+        <v>246</v>
+      </c>
+      <c r="EE36" s="49">
+        <v>109</v>
+      </c>
+      <c r="EF36" s="46">
+        <v>4884</v>
+      </c>
+      <c r="EG36" s="46">
+        <v>475</v>
+      </c>
+      <c r="EH36" s="46">
+        <v>136</v>
+      </c>
+      <c r="EI36" s="49">
+        <v>4</v>
+      </c>
+      <c r="EJ36" s="49">
+        <v>567</v>
+      </c>
+      <c r="EK36" s="49">
+        <v>19</v>
+      </c>
+      <c r="EL36" s="49">
+        <v>417</v>
+      </c>
+      <c r="EM36" s="49">
+        <v>320</v>
+      </c>
+      <c r="EN36" s="49">
+        <v>482</v>
+      </c>
+      <c r="EO36" s="49">
+        <v>380</v>
+      </c>
+      <c r="EP36" s="49">
+        <v>91</v>
+      </c>
+      <c r="EQ36" s="49">
+        <v>31</v>
+      </c>
+      <c r="ER36" s="46">
+        <v>313</v>
+      </c>
+      <c r="ES36" s="46">
+        <v>26</v>
+      </c>
+      <c r="ET36" s="46">
+        <v>193</v>
+      </c>
+      <c r="EU36" s="46">
+        <v>16</v>
+      </c>
+      <c r="EV36" s="46">
+        <v>455</v>
+      </c>
+      <c r="EW36" s="46">
+        <v>414</v>
+      </c>
+      <c r="EX36" s="46">
+        <v>82</v>
+      </c>
+      <c r="EY36" s="46">
+        <v>590</v>
+      </c>
+      <c r="EZ36" s="49">
+        <v>804</v>
+      </c>
+      <c r="FA36" s="54">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A37" s="57"/>
+      <c r="B37" s="57" t="s">
+        <v>148</v>
+      </c>
+      <c r="C37" s="57"/>
+      <c r="D37" s="57"/>
+      <c r="E37" s="57"/>
+      <c r="F37" s="56"/>
+      <c r="G37" s="57"/>
+      <c r="H37" s="56"/>
+      <c r="I37" s="56"/>
+      <c r="J37" s="42">
+        <v>21</v>
+      </c>
+      <c r="K37" s="43">
+        <v>91</v>
+      </c>
+      <c r="L37" s="44">
+        <v>710.3</v>
+      </c>
+      <c r="M37" s="45">
+        <v>9.02</v>
+      </c>
+      <c r="N37" s="45">
+        <v>2.63</v>
+      </c>
+      <c r="O37" s="45">
+        <v>6.39</v>
+      </c>
+      <c r="P37" s="46">
+        <v>5659</v>
+      </c>
+      <c r="Q37" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="R37" s="46">
+        <v>37858</v>
+      </c>
+      <c r="S37" s="46">
+        <v>36730</v>
+      </c>
+      <c r="T37" s="48">
+        <v>1128</v>
+      </c>
+      <c r="U37" s="46">
+        <v>1569</v>
+      </c>
+      <c r="V37" s="46">
+        <v>92</v>
+      </c>
+      <c r="W37" s="46">
+        <v>2605</v>
+      </c>
+      <c r="X37" s="46">
+        <v>7357</v>
+      </c>
+      <c r="Y37" s="44">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="Z37" s="44">
+        <v>3</v>
+      </c>
+      <c r="AA37" s="44">
+        <v>6.9</v>
+      </c>
+      <c r="AB37" s="44">
+        <v>97</v>
+      </c>
+      <c r="AC37" s="46">
+        <v>783</v>
+      </c>
+      <c r="AD37" s="46">
+        <v>4032</v>
+      </c>
+      <c r="AE37" s="49">
+        <v>22969</v>
+      </c>
+      <c r="AF37" s="49">
+        <v>1261</v>
+      </c>
+      <c r="AG37" s="49">
+        <v>20059</v>
+      </c>
+      <c r="AH37" s="46">
+        <v>318</v>
+      </c>
+      <c r="AI37" s="50">
+        <v>2910</v>
+      </c>
+      <c r="AJ37" s="44">
+        <v>120</v>
+      </c>
+      <c r="AK37" s="44">
+        <v>12.7</v>
+      </c>
+      <c r="AL37" s="48">
+        <v>7878</v>
+      </c>
+      <c r="AM37" s="44">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="AN37" s="46">
+        <v>322</v>
+      </c>
+      <c r="AO37" s="46">
+        <v>41</v>
+      </c>
+      <c r="AP37" s="46">
+        <v>873</v>
+      </c>
+      <c r="AQ37" s="46">
+        <v>111</v>
+      </c>
+      <c r="AR37" s="45">
+        <v>9.39</v>
+      </c>
+      <c r="AS37" s="45">
+        <v>2.73</v>
+      </c>
+      <c r="AT37" s="51">
+        <v>1.95</v>
+      </c>
+      <c r="AU37" s="51">
+        <v>9.02</v>
+      </c>
+      <c r="AV37" s="51">
+        <v>2.63</v>
+      </c>
+      <c r="AW37" s="51">
+        <v>6.39</v>
+      </c>
+      <c r="AX37" s="51">
+        <v>1.68</v>
+      </c>
+      <c r="AY37" s="51">
+        <v>4.71</v>
+      </c>
+      <c r="AZ37" s="51">
+        <v>0.06</v>
+      </c>
+      <c r="BA37" s="51">
+        <v>0.05</v>
+      </c>
+      <c r="BB37" s="51">
+        <v>0.01</v>
+      </c>
+      <c r="BC37" s="52">
+        <v>5659</v>
+      </c>
+      <c r="BD37" s="58">
+        <v>3794</v>
+      </c>
+      <c r="BE37" s="58">
+        <v>1865</v>
+      </c>
+      <c r="BF37" s="58">
+        <v>1507</v>
+      </c>
+      <c r="BG37" s="58">
+        <v>358</v>
+      </c>
+      <c r="BH37" s="44">
+        <v>830.3</v>
+      </c>
+      <c r="BI37" s="44">
+        <v>490.4</v>
+      </c>
+      <c r="BJ37" s="44">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="BK37" s="47">
+        <v>441.6</v>
+      </c>
+      <c r="BL37" s="47">
+        <v>309.10000000000002</v>
+      </c>
+      <c r="BM37" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BN37" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO37" s="47">
+        <v>710.3</v>
+      </c>
+      <c r="BP37" s="47">
+        <v>45.3</v>
+      </c>
+      <c r="BQ37" s="47">
+        <v>58.1</v>
+      </c>
+      <c r="BR37" s="44">
+        <v>49.4</v>
+      </c>
+      <c r="BS37" s="44">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="BT37" s="44">
+        <v>5.3</v>
+      </c>
+      <c r="BU37" s="44">
+        <v>5.3</v>
+      </c>
+      <c r="BV37" s="44">
+        <v>186.9</v>
+      </c>
+      <c r="BW37" s="44">
+        <v>176.5</v>
+      </c>
+      <c r="BX37" s="44">
+        <v>10.4</v>
+      </c>
+      <c r="BY37" s="44">
+        <v>452.4</v>
+      </c>
+      <c r="BZ37" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CA37" s="44">
+        <v>98.8</v>
+      </c>
+      <c r="CB37" s="44">
+        <v>298.60000000000002</v>
+      </c>
+      <c r="CC37" s="44">
+        <v>37.5</v>
+      </c>
+      <c r="CD37" s="44">
+        <v>0.7</v>
+      </c>
+      <c r="CE37" s="44">
+        <v>0</v>
+      </c>
+      <c r="CF37" s="44">
+        <v>0.1</v>
+      </c>
+      <c r="CG37" s="44">
+        <v>30</v>
+      </c>
+      <c r="CH37" s="44">
+        <v>4.3</v>
+      </c>
+      <c r="CI37" s="46">
+        <v>2008</v>
+      </c>
+      <c r="CJ37" s="46">
+        <v>1746</v>
+      </c>
+      <c r="CK37" s="46">
+        <v>65</v>
+      </c>
+      <c r="CL37" s="46">
+        <v>49761</v>
+      </c>
+      <c r="CM37" s="46">
+        <v>46364</v>
+      </c>
+      <c r="CN37" s="46">
+        <v>3397</v>
+      </c>
+      <c r="CO37" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CP37" s="46">
+        <v>46642</v>
+      </c>
+      <c r="CQ37" s="46">
+        <v>10358</v>
+      </c>
+      <c r="CR37" s="46">
+        <v>37858</v>
+      </c>
+      <c r="CS37" s="46">
+        <v>21556</v>
+      </c>
+      <c r="CT37" s="46">
+        <v>16302</v>
+      </c>
+      <c r="CU37" s="46">
+        <v>36730</v>
+      </c>
+      <c r="CV37" s="46">
+        <v>19943</v>
+      </c>
+      <c r="CW37" s="46">
+        <v>16787</v>
+      </c>
+      <c r="CX37" s="48">
+        <v>1128</v>
+      </c>
+      <c r="CY37" s="48">
+        <v>1613</v>
+      </c>
+      <c r="CZ37" s="48">
+        <v>-485</v>
+      </c>
+      <c r="DA37" s="46">
+        <v>1569</v>
+      </c>
+      <c r="DB37" s="46">
+        <v>92</v>
+      </c>
+      <c r="DC37" s="46">
+        <v>2605</v>
+      </c>
+      <c r="DD37" s="46">
+        <v>22969</v>
+      </c>
+      <c r="DE37" s="46">
+        <v>21263</v>
+      </c>
+      <c r="DF37" s="46">
+        <v>565</v>
+      </c>
+      <c r="DG37" s="49">
+        <v>109</v>
+      </c>
+      <c r="DH37" s="49">
+        <v>94</v>
+      </c>
+      <c r="DI37" s="49">
+        <v>101</v>
+      </c>
+      <c r="DJ37" s="49">
+        <v>11</v>
+      </c>
+      <c r="DK37" s="49">
+        <v>11</v>
+      </c>
+      <c r="DL37" s="49">
+        <v>6499</v>
+      </c>
+      <c r="DM37" s="49">
+        <v>6270</v>
+      </c>
+      <c r="DN37" s="49">
+        <v>229</v>
+      </c>
+      <c r="DO37" s="49">
+        <v>12580</v>
+      </c>
+      <c r="DP37" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DQ37" s="49">
+        <v>1162</v>
+      </c>
+      <c r="DR37" s="49">
+        <v>10138</v>
+      </c>
+      <c r="DS37" s="46">
+        <v>1170</v>
+      </c>
+      <c r="DT37" s="46">
+        <v>1169</v>
+      </c>
+      <c r="DU37" s="46">
+        <v>1</v>
+      </c>
+      <c r="DV37" s="46">
+        <v>0</v>
+      </c>
+      <c r="DW37" s="46">
+        <v>20</v>
+      </c>
+      <c r="DX37" s="46">
+        <v>0</v>
+      </c>
+      <c r="DY37" s="46">
+        <v>20</v>
+      </c>
+      <c r="DZ37" s="46">
+        <v>3</v>
+      </c>
+      <c r="EA37" s="46">
+        <v>205</v>
+      </c>
+      <c r="EB37" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC37" s="49">
+        <v>268</v>
+      </c>
+      <c r="ED37" s="49">
+        <v>1261</v>
+      </c>
+      <c r="EE37" s="49">
+        <v>217</v>
+      </c>
+      <c r="EF37" s="46">
+        <v>20059</v>
+      </c>
+      <c r="EG37" s="46">
+        <v>3323</v>
+      </c>
+      <c r="EH37" s="46">
+        <v>331</v>
+      </c>
+      <c r="EI37" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ37" s="49">
+        <v>2536</v>
+      </c>
+      <c r="EK37" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EL37" s="49">
+        <v>1975</v>
+      </c>
+      <c r="EM37" s="49">
+        <v>1000</v>
+      </c>
+      <c r="EN37" s="49">
+        <v>1834</v>
+      </c>
+      <c r="EO37" s="49">
+        <v>1391</v>
+      </c>
+      <c r="EP37" s="49">
+        <v>309</v>
+      </c>
+      <c r="EQ37" s="49">
+        <v>58</v>
+      </c>
+      <c r="ER37" s="46">
+        <v>1587</v>
+      </c>
+      <c r="ES37" s="46">
+        <v>84</v>
+      </c>
+      <c r="ET37" s="46">
+        <v>510</v>
+      </c>
+      <c r="EU37" s="46">
+        <v>58</v>
+      </c>
+      <c r="EV37" s="46">
+        <v>1007</v>
+      </c>
+      <c r="EW37" s="46">
+        <v>1975</v>
+      </c>
+      <c r="EX37" s="46">
+        <v>318</v>
+      </c>
+      <c r="EY37" s="46">
+        <v>1993</v>
+      </c>
+      <c r="EZ37" s="49">
+        <v>2910</v>
+      </c>
+      <c r="FA37" s="54">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="38" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A38" s="57"/>
+      <c r="B38" s="57" t="s">
+        <v>163</v>
+      </c>
+      <c r="C38" s="57"/>
+      <c r="D38" s="57"/>
+      <c r="E38" s="57"/>
+      <c r="F38" s="56"/>
+      <c r="G38" s="57"/>
+      <c r="H38" s="56"/>
+      <c r="I38" s="56"/>
+      <c r="J38" s="42">
+        <v>22</v>
+      </c>
+      <c r="K38" s="43">
+        <v>31</v>
+      </c>
+      <c r="L38" s="44">
+        <v>1205.4000000000001</v>
+      </c>
+      <c r="M38" s="45">
+        <v>8.33</v>
+      </c>
+      <c r="N38" s="45">
+        <v>2.61</v>
+      </c>
+      <c r="O38" s="45">
+        <v>5.72</v>
+      </c>
+      <c r="P38" s="46">
+        <v>8222</v>
+      </c>
+      <c r="Q38" s="47">
+        <v>58.2</v>
+      </c>
+      <c r="R38" s="46">
+        <v>37410</v>
+      </c>
+      <c r="S38" s="46">
+        <v>38737</v>
+      </c>
+      <c r="T38" s="48">
+        <v>-1327</v>
+      </c>
+      <c r="U38" s="46">
+        <v>3407</v>
+      </c>
+      <c r="V38" s="46">
+        <v>654</v>
+      </c>
+      <c r="W38" s="46">
+        <v>1426</v>
+      </c>
+      <c r="X38" s="46">
+        <v>10460</v>
+      </c>
+      <c r="Y38" s="44">
+        <v>28</v>
+      </c>
+      <c r="Z38" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA38" s="44">
+        <v>3.8</v>
+      </c>
+      <c r="AB38" s="44">
+        <v>103.5</v>
+      </c>
+      <c r="AC38" s="46">
+        <v>1250</v>
+      </c>
+      <c r="AD38" s="46">
+        <v>4470</v>
+      </c>
+      <c r="AE38" s="49">
+        <v>38065</v>
+      </c>
+      <c r="AF38" s="49">
+        <v>3195</v>
+      </c>
+      <c r="AG38" s="49">
+        <v>34690</v>
+      </c>
+      <c r="AH38" s="46">
+        <v>670</v>
+      </c>
+      <c r="AI38" s="50">
+        <v>3375</v>
+      </c>
+      <c r="AJ38" s="44">
+        <v>258.60000000000002</v>
+      </c>
+      <c r="AK38" s="44">
+        <v>8.9</v>
+      </c>
+      <c r="AL38" s="48">
+        <v>11967</v>
+      </c>
+      <c r="AM38" s="44">
+        <v>31.4</v>
+      </c>
+      <c r="AN38" s="46">
+        <v>406</v>
+      </c>
+      <c r="AO38" s="46">
+        <v>28</v>
+      </c>
+      <c r="AP38" s="46">
+        <v>1437</v>
+      </c>
+      <c r="AQ38" s="46">
+        <v>99</v>
+      </c>
+      <c r="AR38" s="45">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="AS38" s="45">
+        <v>2.65</v>
+      </c>
+      <c r="AT38" s="51">
+        <v>2.29</v>
+      </c>
+      <c r="AU38" s="51">
+        <v>8.33</v>
+      </c>
+      <c r="AV38" s="51">
+        <v>2.61</v>
+      </c>
+      <c r="AW38" s="51">
+        <v>5.72</v>
+      </c>
+      <c r="AX38" s="51">
+        <v>2.29</v>
+      </c>
+      <c r="AY38" s="51">
+        <v>3.43</v>
+      </c>
+      <c r="AZ38" s="51">
+        <v>0.36</v>
+      </c>
+      <c r="BA38" s="51">
+        <v>0.36</v>
+      </c>
+      <c r="BB38" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BC38" s="52">
+        <v>8222</v>
+      </c>
+      <c r="BD38" s="58">
+        <v>4144</v>
+      </c>
+      <c r="BE38" s="58">
+        <v>4078</v>
+      </c>
+      <c r="BF38" s="58">
+        <v>3203</v>
+      </c>
+      <c r="BG38" s="58">
+        <v>875</v>
+      </c>
+      <c r="BH38" s="44">
+        <v>1330.2</v>
+      </c>
+      <c r="BI38" s="44">
+        <v>888.7</v>
+      </c>
+      <c r="BJ38" s="44">
+        <v>88.1</v>
+      </c>
+      <c r="BK38" s="47">
+        <v>852.8</v>
+      </c>
+      <c r="BL38" s="47">
+        <v>389.3</v>
+      </c>
+      <c r="BM38" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BN38" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO38" s="47">
+        <v>1205.4000000000001</v>
+      </c>
+      <c r="BP38" s="47">
+        <v>51.8</v>
+      </c>
+      <c r="BQ38" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BR38" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BS38" s="44">
+        <v>121.2</v>
+      </c>
+      <c r="BT38" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BU38" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BV38" s="44">
+        <v>382.4</v>
+      </c>
+      <c r="BW38" s="44">
+        <v>320.2</v>
+      </c>
+      <c r="BX38" s="44">
+        <v>62.2</v>
+      </c>
+      <c r="BY38" s="44">
+        <v>716.3</v>
+      </c>
+      <c r="BZ38" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CA38" s="44">
+        <v>187.1</v>
+      </c>
+      <c r="CB38" s="44">
+        <v>472.3</v>
+      </c>
+      <c r="CC38" s="44">
+        <v>52.1</v>
+      </c>
+      <c r="CD38" s="44">
+        <v>451.3</v>
+      </c>
+      <c r="CE38" s="44">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="CF38" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CG38" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH38" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CI38" s="46">
+        <v>2550</v>
+      </c>
+      <c r="CJ38" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CK38" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CL38" s="46">
+        <v>111534</v>
+      </c>
+      <c r="CM38" s="46">
+        <v>89771</v>
+      </c>
+      <c r="CN38" s="46">
+        <v>21763</v>
+      </c>
+      <c r="CO38" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CP38" s="46">
+        <v>87080</v>
+      </c>
+      <c r="CQ38" s="46">
+        <v>12652</v>
+      </c>
+      <c r="CR38" s="46">
+        <v>37410</v>
+      </c>
+      <c r="CS38" s="46">
+        <v>34873</v>
+      </c>
+      <c r="CT38" s="46">
+        <v>2537</v>
+      </c>
+      <c r="CU38" s="46">
+        <v>38737</v>
+      </c>
+      <c r="CV38" s="46">
+        <v>34130</v>
+      </c>
+      <c r="CW38" s="46">
+        <v>4607</v>
+      </c>
+      <c r="CX38" s="48">
+        <v>-1327</v>
+      </c>
+      <c r="CY38" s="48">
+        <v>743</v>
+      </c>
+      <c r="CZ38" s="48">
+        <v>-2070</v>
+      </c>
+      <c r="DA38" s="46">
+        <v>3407</v>
+      </c>
+      <c r="DB38" s="46">
+        <v>654</v>
+      </c>
+      <c r="DC38" s="46">
+        <v>1426</v>
+      </c>
+      <c r="DD38" s="46">
+        <v>38065</v>
+      </c>
+      <c r="DE38" s="46">
+        <v>34257</v>
+      </c>
+      <c r="DF38" s="46">
+        <v>765</v>
+      </c>
+      <c r="DG38" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DH38" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DI38" s="49">
+        <v>242</v>
+      </c>
+      <c r="DJ38" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DK38" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DL38" s="49">
+        <v>14154</v>
+      </c>
+      <c r="DM38" s="49">
+        <v>11854</v>
+      </c>
+      <c r="DN38" s="49">
+        <v>2300</v>
+      </c>
+      <c r="DO38" s="49">
+        <v>16697</v>
+      </c>
+      <c r="DP38" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DQ38" s="49">
+        <v>2067</v>
+      </c>
+      <c r="DR38" s="49">
+        <v>12915</v>
+      </c>
+      <c r="DS38" s="46">
+        <v>2106</v>
+      </c>
+      <c r="DT38" s="46">
+        <v>1872</v>
+      </c>
+      <c r="DU38" s="46">
+        <v>234</v>
+      </c>
+      <c r="DV38" s="46">
+        <v>50</v>
+      </c>
+      <c r="DW38" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DX38" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY38" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ38" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EA38" s="46">
+        <v>243</v>
+      </c>
+      <c r="EB38" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC38" s="49">
+        <v>283</v>
+      </c>
+      <c r="ED38" s="49">
+        <v>3195</v>
+      </c>
+      <c r="EE38" s="49">
+        <v>78</v>
+      </c>
+      <c r="EF38" s="46">
+        <v>34690</v>
+      </c>
+      <c r="EG38" s="46">
+        <v>6156</v>
+      </c>
+      <c r="EH38" s="46">
+        <v>564</v>
+      </c>
+      <c r="EI38" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ38" s="49">
+        <v>3818</v>
+      </c>
+      <c r="EK38" s="49">
+        <v>2</v>
+      </c>
+      <c r="EL38" s="49">
+        <v>2693</v>
+      </c>
+      <c r="EM38" s="49">
+        <v>1540</v>
+      </c>
+      <c r="EN38" s="49">
+        <v>3163</v>
+      </c>
+      <c r="EO38" s="49">
+        <v>1859</v>
+      </c>
+      <c r="EP38" s="49">
+        <v>448</v>
+      </c>
+      <c r="EQ38" s="49">
+        <v>98</v>
+      </c>
+      <c r="ER38" s="46">
+        <v>1872</v>
+      </c>
+      <c r="ES38" s="46">
+        <v>119</v>
+      </c>
+      <c r="ET38" s="46">
+        <v>889</v>
+      </c>
+      <c r="EU38" s="46">
+        <v>564</v>
+      </c>
+      <c r="EV38" s="46">
+        <v>2787</v>
+      </c>
+      <c r="EW38" s="46">
+        <v>3861</v>
+      </c>
+      <c r="EX38" s="46">
+        <v>670</v>
+      </c>
+      <c r="EY38" s="46">
+        <v>4367</v>
+      </c>
+      <c r="EZ38" s="49">
+        <v>3375</v>
+      </c>
+      <c r="FA38" s="54">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A39" s="57"/>
+      <c r="B39" s="57" t="s">
+        <v>164</v>
+      </c>
+      <c r="C39" s="57"/>
+      <c r="D39" s="57"/>
+      <c r="E39" s="57"/>
+      <c r="F39" s="56"/>
+      <c r="G39" s="57"/>
+      <c r="H39" s="56"/>
+      <c r="I39" s="56"/>
+      <c r="J39" s="42">
+        <v>23</v>
+      </c>
+      <c r="K39" s="43">
+        <v>13</v>
+      </c>
+      <c r="L39" s="44">
+        <v>1619.1</v>
+      </c>
+      <c r="M39" s="45">
+        <v>7.92</v>
+      </c>
+      <c r="N39" s="45">
+        <v>2.64</v>
+      </c>
+      <c r="O39" s="45">
+        <v>5.28</v>
+      </c>
+      <c r="P39" s="46">
+        <v>9288</v>
+      </c>
+      <c r="Q39" s="47">
+        <v>64.2</v>
+      </c>
+      <c r="R39" s="46">
+        <v>40088</v>
+      </c>
+      <c r="S39" s="46">
+        <v>36706</v>
+      </c>
+      <c r="T39" s="48">
+        <v>3382</v>
+      </c>
+      <c r="U39" s="46">
+        <v>1599</v>
+      </c>
+      <c r="V39" s="46">
+        <v>166</v>
+      </c>
+      <c r="W39" s="46">
+        <v>4815</v>
+      </c>
+      <c r="X39" s="46">
+        <v>11832</v>
+      </c>
+      <c r="Y39" s="44">
+        <v>29.5</v>
+      </c>
+      <c r="Z39" s="44">
+        <v>8.4</v>
+      </c>
+      <c r="AA39" s="44">
+        <v>12</v>
+      </c>
+      <c r="AB39" s="44">
+        <v>91.6</v>
+      </c>
+      <c r="AC39" s="46">
+        <v>1295</v>
+      </c>
+      <c r="AD39" s="46">
+        <v>4386</v>
+      </c>
+      <c r="AE39" s="49">
+        <v>37282</v>
+      </c>
+      <c r="AF39" s="49">
+        <v>1509</v>
+      </c>
+      <c r="AG39" s="49">
+        <v>30531</v>
+      </c>
+      <c r="AH39" s="46">
+        <v>135</v>
+      </c>
+      <c r="AI39" s="50">
+        <v>6751</v>
+      </c>
+      <c r="AJ39" s="44">
+        <v>140.6</v>
+      </c>
+      <c r="AK39" s="44">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="AL39" s="48">
+        <v>13692</v>
+      </c>
+      <c r="AM39" s="44">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="AN39" s="46">
+        <v>852</v>
+      </c>
+      <c r="AO39" s="46">
+        <v>42</v>
+      </c>
+      <c r="AP39" s="46">
+        <v>1729</v>
+      </c>
+      <c r="AQ39" s="46">
+        <v>85</v>
+      </c>
+      <c r="AR39" s="45">
+        <v>9.14</v>
+      </c>
+      <c r="AS39" s="45">
+        <v>2.83</v>
+      </c>
+      <c r="AT39" s="51">
+        <v>3.1</v>
+      </c>
+      <c r="AU39" s="51">
+        <v>7.92</v>
+      </c>
+      <c r="AV39" s="51">
+        <v>2.64</v>
+      </c>
+      <c r="AW39" s="51">
+        <v>5.28</v>
+      </c>
+      <c r="AX39" s="51">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AY39" s="51">
+        <v>3.21</v>
+      </c>
+      <c r="AZ39" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BA39" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BB39" s="51" t="s">
+        <v>199</v>
+      </c>
+      <c r="BC39" s="52">
+        <v>9288</v>
+      </c>
+      <c r="BD39" s="58">
+        <v>5604</v>
+      </c>
+      <c r="BE39" s="58">
+        <v>3684</v>
+      </c>
+      <c r="BF39" s="58">
+        <v>2931</v>
+      </c>
+      <c r="BG39" s="58">
+        <v>753</v>
+      </c>
+      <c r="BH39" s="44">
+        <v>1731.8</v>
+      </c>
+      <c r="BI39" s="44">
+        <v>1578.1</v>
+      </c>
+      <c r="BJ39" s="44">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="BK39" s="47">
+        <v>1402.1</v>
+      </c>
+      <c r="BL39" s="47">
+        <v>309.3</v>
+      </c>
+      <c r="BM39" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BN39" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO39" s="47">
+        <v>1619.1</v>
+      </c>
+      <c r="BP39" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BQ39" s="47">
+        <v>148.6</v>
+      </c>
+      <c r="BR39" s="44">
+        <v>148.6</v>
+      </c>
+      <c r="BS39" s="44">
+        <v>170.7</v>
+      </c>
+      <c r="BT39" s="44">
+        <v>140.6</v>
+      </c>
+      <c r="BU39" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BV39" s="44">
+        <v>757.6</v>
+      </c>
+      <c r="BW39" s="44">
+        <v>504.8</v>
+      </c>
+      <c r="BX39" s="44">
+        <v>252.8</v>
+      </c>
+      <c r="BY39" s="44">
+        <v>419.9</v>
+      </c>
+      <c r="BZ39" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CA39" s="44">
+        <v>110.6</v>
+      </c>
+      <c r="CB39" s="44">
+        <v>309.3</v>
+      </c>
+      <c r="CC39" s="44">
+        <v>70.2</v>
+      </c>
+      <c r="CD39" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CE39" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CF39" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CG39" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH39" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CI39" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CJ39" s="46">
+        <v>6344</v>
+      </c>
+      <c r="CK39" s="46">
+        <v>3750</v>
+      </c>
+      <c r="CL39" s="46">
+        <v>207616</v>
+      </c>
+      <c r="CM39" s="46">
+        <v>131783</v>
+      </c>
+      <c r="CN39" s="46">
+        <v>75833</v>
+      </c>
+      <c r="CO39" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CP39" s="46">
+        <v>70104</v>
+      </c>
+      <c r="CQ39" s="46">
+        <v>18304</v>
+      </c>
+      <c r="CR39" s="46">
+        <v>40088</v>
+      </c>
+      <c r="CS39" s="46">
+        <v>35191</v>
+      </c>
+      <c r="CT39" s="46">
+        <v>4897</v>
+      </c>
+      <c r="CU39" s="46">
+        <v>36706</v>
+      </c>
+      <c r="CV39" s="46">
+        <v>29858</v>
+      </c>
+      <c r="CW39" s="46">
+        <v>6848</v>
+      </c>
+      <c r="CX39" s="48">
+        <v>3382</v>
+      </c>
+      <c r="CY39" s="48">
+        <v>5333</v>
+      </c>
+      <c r="CZ39" s="48">
+        <v>-1951</v>
+      </c>
+      <c r="DA39" s="46">
+        <v>1599</v>
+      </c>
+      <c r="DB39" s="46">
+        <v>166</v>
+      </c>
+      <c r="DC39" s="46">
+        <v>4815</v>
+      </c>
+      <c r="DD39" s="46">
+        <v>37282</v>
+      </c>
+      <c r="DE39" s="46">
+        <v>35174</v>
+      </c>
+      <c r="DF39" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DG39" s="49">
+        <v>261</v>
+      </c>
+      <c r="DH39" s="49">
+        <v>261</v>
+      </c>
+      <c r="DI39" s="49">
+        <v>179</v>
+      </c>
+      <c r="DJ39" s="49">
+        <v>3187</v>
+      </c>
+      <c r="DK39" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DL39" s="49">
+        <v>19712</v>
+      </c>
+      <c r="DM39" s="49">
+        <v>14840</v>
+      </c>
+      <c r="DN39" s="49">
+        <v>4872</v>
+      </c>
+      <c r="DO39" s="49">
+        <v>10447</v>
+      </c>
+      <c r="DP39" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DQ39" s="49">
+        <v>1646</v>
+      </c>
+      <c r="DR39" s="49">
+        <v>8801</v>
+      </c>
+      <c r="DS39" s="46">
+        <v>1365</v>
+      </c>
+      <c r="DT39" s="46">
+        <v>1365</v>
+      </c>
+      <c r="DU39" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DV39" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DW39" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DX39" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY39" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ39" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EA39" s="46">
+        <v>23</v>
+      </c>
+      <c r="EB39" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC39" s="49">
+        <v>2</v>
+      </c>
+      <c r="ED39" s="49">
+        <v>1509</v>
+      </c>
+      <c r="EE39" s="49">
+        <v>19</v>
+      </c>
+      <c r="EF39" s="46">
+        <v>30531</v>
+      </c>
+      <c r="EG39" s="46">
+        <v>4905</v>
+      </c>
+      <c r="EH39" s="46">
+        <v>977</v>
+      </c>
+      <c r="EI39" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ39" s="49">
+        <v>3316</v>
+      </c>
+      <c r="EK39" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EL39" s="49">
+        <v>4928</v>
+      </c>
+      <c r="EM39" s="49">
+        <v>1069</v>
+      </c>
+      <c r="EN39" s="49">
+        <v>2474</v>
+      </c>
+      <c r="EO39" s="49">
+        <v>1613</v>
+      </c>
+      <c r="EP39" s="49">
+        <v>416</v>
+      </c>
+      <c r="EQ39" s="49">
+        <v>89</v>
+      </c>
+      <c r="ER39" s="46">
+        <v>1943</v>
+      </c>
+      <c r="ES39" s="46">
+        <v>54</v>
+      </c>
+      <c r="ET39" s="46">
+        <v>790</v>
+      </c>
+      <c r="EU39" s="46">
+        <v>93</v>
+      </c>
+      <c r="EV39" s="46">
+        <v>1603</v>
+      </c>
+      <c r="EW39" s="46">
+        <v>2422</v>
+      </c>
+      <c r="EX39" s="46">
+        <v>135</v>
+      </c>
+      <c r="EY39" s="46">
+        <v>3835</v>
+      </c>
+      <c r="EZ39" s="49">
+        <v>6751</v>
+      </c>
+      <c r="FA39" s="54">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A40" s="57"/>
+      <c r="B40" s="57" t="s">
+        <v>139</v>
+      </c>
+      <c r="C40" s="57"/>
+      <c r="D40" s="57"/>
+      <c r="E40" s="57"/>
+      <c r="F40" s="56"/>
+      <c r="G40" s="57"/>
+      <c r="H40" s="56"/>
+      <c r="I40" s="56"/>
+      <c r="J40" s="42">
+        <v>24</v>
+      </c>
+      <c r="K40" s="43">
+        <v>30</v>
+      </c>
+      <c r="L40" s="44">
+        <v>3522</v>
+      </c>
+      <c r="M40" s="45">
+        <v>11.39</v>
+      </c>
+      <c r="N40" s="45">
+        <v>2.75</v>
+      </c>
+      <c r="O40" s="45">
+        <v>8.64</v>
+      </c>
+      <c r="P40" s="46">
+        <v>13104</v>
+      </c>
+      <c r="Q40" s="47">
+        <v>59.8</v>
+      </c>
+      <c r="R40" s="46">
+        <v>295415</v>
+      </c>
+      <c r="S40" s="46">
+        <v>296073</v>
+      </c>
+      <c r="T40" s="48">
+        <v>-658</v>
+      </c>
+      <c r="U40" s="46">
+        <v>11249</v>
+      </c>
+      <c r="V40" s="46">
+        <v>1237</v>
+      </c>
+      <c r="W40" s="46">
+        <v>9354</v>
+      </c>
+      <c r="X40" s="46">
+        <v>38656</v>
+      </c>
+      <c r="Y40" s="44">
+        <v>13.1</v>
+      </c>
+      <c r="Z40" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA40" s="44">
+        <v>3.2</v>
+      </c>
+      <c r="AB40" s="44">
+        <v>100.2</v>
+      </c>
+      <c r="AC40" s="46">
+        <v>2344</v>
+      </c>
+      <c r="AD40" s="46">
+        <v>17915</v>
+      </c>
+      <c r="AE40" s="49">
+        <v>92915</v>
+      </c>
+      <c r="AF40" s="49">
+        <v>7907</v>
+      </c>
+      <c r="AG40" s="49">
+        <v>83944</v>
+      </c>
+      <c r="AH40" s="46">
+        <v>1393</v>
+      </c>
+      <c r="AI40" s="50">
+        <v>8971</v>
+      </c>
+      <c r="AJ40" s="44">
+        <v>51.3</v>
+      </c>
+      <c r="AK40" s="44">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="AL40" s="48">
+        <v>40378</v>
+      </c>
+      <c r="AM40" s="44">
+        <v>43.5</v>
+      </c>
+      <c r="AN40" s="46">
+        <v>788</v>
+      </c>
+      <c r="AO40" s="46">
+        <v>25</v>
+      </c>
+      <c r="AP40" s="46">
+        <v>3545</v>
+      </c>
+      <c r="AQ40" s="46">
+        <v>115</v>
+      </c>
+      <c r="AR40" s="45">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="AS40" s="45">
+        <v>3.7</v>
+      </c>
+      <c r="AT40" s="51">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="AU40" s="51">
+        <v>11.39</v>
+      </c>
+      <c r="AV40" s="51">
+        <v>2.75</v>
+      </c>
+      <c r="AW40" s="51">
+        <v>8.64</v>
+      </c>
+      <c r="AX40" s="51">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="AY40" s="51">
+        <v>4.33</v>
+      </c>
+      <c r="AZ40" s="51">
+        <v>2.54</v>
+      </c>
+      <c r="BA40" s="51">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="BB40" s="51">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BC40" s="52">
+        <v>13104</v>
+      </c>
+      <c r="BD40" s="58">
+        <v>4619</v>
+      </c>
+      <c r="BE40" s="58">
+        <v>8485</v>
+      </c>
+      <c r="BF40" s="58">
+        <v>7045</v>
+      </c>
+      <c r="BG40" s="58">
+        <v>1440</v>
+      </c>
+      <c r="BH40" s="44">
+        <v>6780.8</v>
+      </c>
+      <c r="BI40" s="44">
+        <v>5491</v>
+      </c>
+      <c r="BJ40" s="44">
+        <v>182.1</v>
+      </c>
+      <c r="BK40" s="47">
+        <v>5410.5</v>
+      </c>
+      <c r="BL40" s="47">
+        <v>1188.2</v>
+      </c>
+      <c r="BM40" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BN40" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO40" s="47">
+        <v>3522</v>
+      </c>
+      <c r="BP40" s="47">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="BQ40" s="47">
+        <v>125.9</v>
+      </c>
+      <c r="BR40" s="44">
+        <v>37.9</v>
+      </c>
+      <c r="BS40" s="44">
+        <v>1640.2</v>
+      </c>
+      <c r="BT40" s="44">
+        <v>27.3</v>
+      </c>
+      <c r="BU40" s="44">
+        <v>25.9</v>
+      </c>
+      <c r="BV40" s="44">
+        <v>387.8</v>
+      </c>
+      <c r="BW40" s="44">
+        <v>257.60000000000002</v>
+      </c>
+      <c r="BX40" s="44">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="BY40" s="44">
+        <v>1442.1</v>
+      </c>
+      <c r="BZ40" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CA40" s="44">
+        <v>216.6</v>
+      </c>
+      <c r="CB40" s="44">
+        <v>1210.9000000000001</v>
+      </c>
+      <c r="CC40" s="44">
+        <v>241.1</v>
+      </c>
+      <c r="CD40" s="44">
+        <v>397.3</v>
+      </c>
+      <c r="CE40" s="44">
+        <v>1.2</v>
+      </c>
+      <c r="CF40" s="44">
+        <v>4</v>
+      </c>
+      <c r="CG40" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH40" s="44">
+        <v>9.4</v>
+      </c>
+      <c r="CI40" s="46">
+        <v>6230</v>
+      </c>
+      <c r="CJ40" s="46">
+        <v>2547</v>
+      </c>
+      <c r="CK40" s="46">
+        <v>347</v>
+      </c>
+      <c r="CL40" s="46">
+        <v>103566</v>
+      </c>
+      <c r="CM40" s="46">
+        <v>63612</v>
+      </c>
+      <c r="CN40" s="46">
+        <v>39954</v>
+      </c>
+      <c r="CO40" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CP40" s="46">
+        <v>101379</v>
+      </c>
+      <c r="CQ40" s="46">
+        <v>55143</v>
+      </c>
+      <c r="CR40" s="46">
+        <v>295415</v>
+      </c>
+      <c r="CS40" s="46">
+        <v>73532</v>
+      </c>
+      <c r="CT40" s="46">
+        <v>221883</v>
+      </c>
+      <c r="CU40" s="46">
+        <v>296073</v>
+      </c>
+      <c r="CV40" s="46">
+        <v>82714</v>
+      </c>
+      <c r="CW40" s="46">
+        <v>213359</v>
+      </c>
+      <c r="CX40" s="48">
+        <v>-658</v>
+      </c>
+      <c r="CY40" s="48">
+        <v>-9182</v>
+      </c>
+      <c r="CZ40" s="48">
+        <v>8524</v>
+      </c>
+      <c r="DA40" s="46">
+        <v>11249</v>
+      </c>
+      <c r="DB40" s="46">
+        <v>1237</v>
+      </c>
+      <c r="DC40" s="46">
+        <v>9354</v>
+      </c>
+      <c r="DD40" s="46">
+        <v>92915</v>
+      </c>
+      <c r="DE40" s="46">
+        <v>70035</v>
+      </c>
+      <c r="DF40" s="46">
+        <v>1929</v>
+      </c>
+      <c r="DG40" s="49">
+        <v>71</v>
+      </c>
+      <c r="DH40" s="49">
+        <v>29</v>
+      </c>
+      <c r="DI40" s="49">
+        <v>1584</v>
+      </c>
+      <c r="DJ40" s="49">
+        <v>56</v>
+      </c>
+      <c r="DK40" s="49">
+        <v>46</v>
+      </c>
+      <c r="DL40" s="49">
+        <v>12030</v>
+      </c>
+      <c r="DM40" s="49">
+        <v>9498</v>
+      </c>
+      <c r="DN40" s="49">
+        <v>2532</v>
+      </c>
+      <c r="DO40" s="49">
+        <v>46207</v>
+      </c>
+      <c r="DP40" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DQ40" s="49">
+        <v>2532</v>
+      </c>
+      <c r="DR40" s="49">
+        <v>43194</v>
+      </c>
+      <c r="DS40" s="46">
+        <v>7213</v>
+      </c>
+      <c r="DT40" s="46">
+        <v>6021</v>
+      </c>
+      <c r="DU40" s="46">
+        <v>1192</v>
+      </c>
+      <c r="DV40" s="46">
+        <v>79</v>
+      </c>
+      <c r="DW40" s="46">
+        <v>859</v>
+      </c>
+      <c r="DX40" s="46">
+        <v>859</v>
+      </c>
+      <c r="DY40" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ40" s="46">
+        <v>7</v>
+      </c>
+      <c r="EA40" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EB40" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC40" s="49">
+        <v>3402</v>
+      </c>
+      <c r="ED40" s="49">
+        <v>7907</v>
+      </c>
+      <c r="EE40" s="49">
+        <v>11385</v>
+      </c>
+      <c r="EF40" s="46">
+        <v>83944</v>
+      </c>
+      <c r="EG40" s="46">
+        <v>20208</v>
+      </c>
+      <c r="EH40" s="46">
+        <v>1315</v>
+      </c>
+      <c r="EI40" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ40" s="49">
+        <v>7900</v>
+      </c>
+      <c r="EK40" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EL40" s="49">
+        <v>4521</v>
+      </c>
+      <c r="EM40" s="49">
+        <v>1475</v>
+      </c>
+      <c r="EN40" s="49">
+        <v>8825</v>
+      </c>
+      <c r="EO40" s="49">
+        <v>5594</v>
+      </c>
+      <c r="EP40" s="49">
+        <v>1414</v>
+      </c>
+      <c r="EQ40" s="49">
+        <v>74</v>
+      </c>
+      <c r="ER40" s="46">
+        <v>10168</v>
+      </c>
+      <c r="ES40" s="46">
+        <v>416</v>
+      </c>
+      <c r="ET40" s="46">
+        <v>1538</v>
+      </c>
+      <c r="EU40" s="46">
+        <v>1031</v>
+      </c>
+      <c r="EV40" s="46">
+        <v>2044</v>
+      </c>
+      <c r="EW40" s="46">
+        <v>10791</v>
+      </c>
+      <c r="EX40" s="46">
+        <v>1393</v>
+      </c>
+      <c r="EY40" s="46">
+        <v>6201</v>
+      </c>
+      <c r="EZ40" s="49">
+        <v>8971</v>
+      </c>
+      <c r="FA40" s="54">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:157" s="59" customFormat="1" ht="30" customHeight="1">
+      <c r="A41" s="86" t="s">
+        <v>205</v>
+      </c>
+      <c r="B41" s="86"/>
+      <c r="C41" s="86"/>
+      <c r="D41" s="86"/>
+      <c r="E41" s="86"/>
+      <c r="F41" s="86"/>
+      <c r="G41" s="86"/>
+      <c r="H41" s="86"/>
+      <c r="I41" s="86"/>
+      <c r="J41" s="42">
+        <v>25</v>
+      </c>
+      <c r="K41" s="43">
+        <v>163</v>
+      </c>
+      <c r="L41" s="44">
+        <v>3806.3</v>
+      </c>
+      <c r="M41" s="45">
+        <v>7.84</v>
+      </c>
+      <c r="N41" s="45">
+        <v>2.98</v>
+      </c>
+      <c r="O41" s="45">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="P41" s="46">
+        <v>4876</v>
+      </c>
+      <c r="Q41" s="47">
+        <v>53.7</v>
+      </c>
+      <c r="R41" s="46">
+        <v>48929</v>
+      </c>
+      <c r="S41" s="46">
+        <v>57010</v>
+      </c>
+      <c r="T41" s="48">
+        <v>-8081</v>
+      </c>
+      <c r="U41" s="46">
+        <v>15072</v>
+      </c>
+      <c r="V41" s="46">
+        <v>294</v>
+      </c>
+      <c r="W41" s="46">
+        <v>6697</v>
+      </c>
+      <c r="X41" s="46">
+        <v>17534</v>
+      </c>
+      <c r="Y41" s="44">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="Z41" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA41" s="44">
+        <v>13.7</v>
+      </c>
+      <c r="AB41" s="44">
+        <v>116.5</v>
+      </c>
+      <c r="AC41" s="46">
+        <v>2228</v>
+      </c>
+      <c r="AD41" s="46">
+        <v>6217</v>
+      </c>
+      <c r="AE41" s="49">
+        <v>58180</v>
+      </c>
+      <c r="AF41" s="49">
+        <v>14219</v>
+      </c>
+      <c r="AG41" s="49">
+        <v>52692</v>
+      </c>
+      <c r="AH41" s="46">
+        <v>919</v>
+      </c>
+      <c r="AI41" s="50">
+        <v>5488</v>
+      </c>
+      <c r="AJ41" s="44">
+        <v>93.1</v>
+      </c>
+      <c r="AK41" s="44">
+        <v>9.4</v>
+      </c>
+      <c r="AL41" s="48">
+        <v>16884</v>
+      </c>
+      <c r="AM41" s="44">
+        <v>29</v>
+      </c>
+      <c r="AN41" s="46">
+        <v>700</v>
+      </c>
+      <c r="AO41" s="46">
+        <v>14</v>
+      </c>
+      <c r="AP41" s="46">
+        <v>2154</v>
+      </c>
+      <c r="AQ41" s="46">
+        <v>44</v>
+      </c>
+      <c r="AR41" s="45">
+        <v>7.87</v>
+      </c>
+      <c r="AS41" s="45">
+        <v>2.98</v>
+      </c>
+      <c r="AT41" s="51">
+        <v>0.53</v>
+      </c>
+      <c r="AU41" s="51">
+        <v>7.84</v>
+      </c>
+      <c r="AV41" s="51">
+        <v>2.98</v>
+      </c>
+      <c r="AW41" s="51">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="AX41" s="51">
+        <v>0.5</v>
+      </c>
+      <c r="AY41" s="51">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AZ41" s="51">
+        <v>0.18</v>
+      </c>
+      <c r="BA41" s="51">
+        <v>0.08</v>
+      </c>
+      <c r="BB41" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="BC41" s="52">
+        <v>4876</v>
+      </c>
+      <c r="BD41" s="58">
+        <v>3873</v>
+      </c>
+      <c r="BE41" s="58">
+        <v>1003</v>
+      </c>
+      <c r="BF41" s="58">
+        <v>655</v>
+      </c>
+      <c r="BG41" s="58">
+        <v>348</v>
+      </c>
+      <c r="BH41" s="44">
+        <v>4364</v>
+      </c>
+      <c r="BI41" s="44">
+        <v>1014.6</v>
+      </c>
+      <c r="BJ41" s="44">
+        <v>83.7</v>
+      </c>
+      <c r="BK41" s="47">
+        <v>4249.7</v>
+      </c>
+      <c r="BL41" s="47">
+        <v>0.4</v>
+      </c>
+      <c r="BM41" s="47">
+        <v>30.2</v>
+      </c>
+      <c r="BN41" s="47">
+        <v>0.4</v>
+      </c>
+      <c r="BO41" s="47">
+        <v>3806.3</v>
+      </c>
+      <c r="BP41" s="47">
+        <v>27.1</v>
+      </c>
+      <c r="BQ41" s="47">
+        <v>1469.7</v>
+      </c>
+      <c r="BR41" s="44">
+        <v>1416.6</v>
+      </c>
+      <c r="BS41" s="44">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="BT41" s="44">
+        <v>750.5</v>
+      </c>
+      <c r="BU41" s="44">
+        <v>396.1</v>
+      </c>
+      <c r="BV41" s="44">
+        <v>754.4</v>
+      </c>
+      <c r="BW41" s="44">
+        <v>4.3</v>
+      </c>
+      <c r="BX41" s="44">
+        <v>750.1</v>
+      </c>
+      <c r="BY41" s="44">
+        <v>849.7</v>
+      </c>
+      <c r="BZ41" s="44">
+        <v>843.8</v>
+      </c>
+      <c r="CA41" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB41" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC41" s="44">
+        <v>260.10000000000002</v>
+      </c>
+      <c r="CD41" s="44">
+        <v>44.3</v>
+      </c>
+      <c r="CE41" s="44">
+        <v>0.4</v>
+      </c>
+      <c r="CF41" s="44">
+        <v>0</v>
+      </c>
+      <c r="CG41" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH41" s="44">
+        <v>58.8</v>
+      </c>
+      <c r="CI41" s="46">
+        <v>1754</v>
+      </c>
+      <c r="CJ41" s="46">
+        <v>89531</v>
+      </c>
+      <c r="CK41" s="46">
+        <v>22108</v>
+      </c>
+      <c r="CL41" s="46">
+        <v>286560</v>
+      </c>
+      <c r="CM41" s="46">
+        <v>983</v>
+      </c>
+      <c r="CN41" s="46">
+        <v>285577</v>
+      </c>
+      <c r="CO41" s="46">
+        <v>695750</v>
+      </c>
+      <c r="CP41" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ41" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR41" s="46">
+        <v>48929</v>
+      </c>
+      <c r="CS41" s="46">
+        <v>43960</v>
+      </c>
+      <c r="CT41" s="46">
+        <v>4969</v>
+      </c>
+      <c r="CU41" s="46">
+        <v>57010</v>
+      </c>
+      <c r="CV41" s="46">
+        <v>52448</v>
+      </c>
+      <c r="CW41" s="46">
+        <v>4562</v>
+      </c>
+      <c r="CX41" s="48">
+        <v>-8081</v>
+      </c>
+      <c r="CY41" s="48">
+        <v>-8488</v>
+      </c>
+      <c r="CZ41" s="48">
+        <v>407</v>
+      </c>
+      <c r="DA41" s="46">
+        <v>15072</v>
+      </c>
+      <c r="DB41" s="46">
+        <v>294</v>
+      </c>
+      <c r="DC41" s="46">
+        <v>6697</v>
+      </c>
+      <c r="DD41" s="46">
+        <v>58180</v>
+      </c>
+      <c r="DE41" s="46">
+        <v>43348</v>
+      </c>
+      <c r="DF41" s="46">
+        <v>451</v>
+      </c>
+      <c r="DG41" s="49">
+        <v>6165</v>
+      </c>
+      <c r="DH41" s="49">
+        <v>5859</v>
+      </c>
+      <c r="DI41" s="49">
+        <v>122</v>
+      </c>
+      <c r="DJ41" s="49">
+        <v>5718</v>
+      </c>
+      <c r="DK41" s="49">
+        <v>1792</v>
+      </c>
+      <c r="DL41" s="49">
+        <v>13777</v>
+      </c>
+      <c r="DM41" s="49">
+        <v>46</v>
+      </c>
+      <c r="DN41" s="49">
+        <v>13731</v>
+      </c>
+      <c r="DO41" s="49">
+        <v>8285</v>
+      </c>
+      <c r="DP41" s="49">
+        <v>8156</v>
+      </c>
+      <c r="DQ41" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR41" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS41" s="46">
+        <v>8510</v>
+      </c>
+      <c r="DT41" s="46">
+        <v>8379</v>
+      </c>
+      <c r="DU41" s="46">
+        <v>131</v>
+      </c>
+      <c r="DV41" s="46">
+        <v>7</v>
+      </c>
+      <c r="DW41" s="46">
+        <v>2</v>
+      </c>
+      <c r="DX41" s="46">
+        <v>2</v>
+      </c>
+      <c r="DY41" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ41" s="46">
+        <v>87</v>
+      </c>
+      <c r="EA41" s="46">
+        <v>224</v>
+      </c>
+      <c r="EB41" s="46">
+        <v>42</v>
+      </c>
+      <c r="EC41" s="49">
+        <v>86</v>
+      </c>
+      <c r="ED41" s="49">
+        <v>14219</v>
+      </c>
+      <c r="EE41" s="49">
+        <v>54</v>
+      </c>
+      <c r="EF41" s="46">
+        <v>52692</v>
+      </c>
+      <c r="EG41" s="46">
+        <v>3209</v>
+      </c>
+      <c r="EH41" s="46">
+        <v>3210</v>
+      </c>
+      <c r="EI41" s="49">
+        <v>12</v>
+      </c>
+      <c r="EJ41" s="49">
+        <v>7551</v>
+      </c>
+      <c r="EK41" s="49">
+        <v>192</v>
+      </c>
+      <c r="EL41" s="49">
+        <v>5137</v>
+      </c>
+      <c r="EM41" s="49">
+        <v>1389</v>
+      </c>
+      <c r="EN41" s="49">
+        <v>1782</v>
+      </c>
+      <c r="EO41" s="49">
+        <v>3523</v>
+      </c>
+      <c r="EP41" s="49">
+        <v>436</v>
+      </c>
+      <c r="EQ41" s="49">
+        <v>83</v>
+      </c>
+      <c r="ER41" s="46">
+        <v>7944</v>
+      </c>
+      <c r="ES41" s="46">
+        <v>121</v>
+      </c>
+      <c r="ET41" s="46">
+        <v>825</v>
+      </c>
+      <c r="EU41" s="46">
+        <v>243</v>
+      </c>
+      <c r="EV41" s="46">
+        <v>5435</v>
+      </c>
+      <c r="EW41" s="46">
+        <v>5863</v>
+      </c>
+      <c r="EX41" s="46">
+        <v>919</v>
+      </c>
+      <c r="EY41" s="46">
+        <v>5789</v>
+      </c>
+      <c r="EZ41" s="49">
+        <v>5488</v>
+      </c>
+      <c r="FA41" s="54">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:157" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A42" s="62"/>
+      <c r="B42" s="57" t="s">
+        <v>139</v>
+      </c>
+      <c r="C42" s="62"/>
+      <c r="D42" s="62"/>
+      <c r="E42" s="62"/>
+      <c r="F42" s="62"/>
+      <c r="G42" s="62"/>
+      <c r="H42" s="56"/>
+      <c r="I42" s="56"/>
+      <c r="J42" s="42">
+        <v>26</v>
+      </c>
+      <c r="K42" s="43">
+        <v>37</v>
+      </c>
+      <c r="L42" s="44">
+        <v>6914.2</v>
+      </c>
+      <c r="M42" s="45">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="N42" s="45">
+        <v>3.22</v>
+      </c>
+      <c r="O42" s="45">
+        <v>5.66</v>
+      </c>
+      <c r="P42" s="46">
+        <v>6688</v>
+      </c>
+      <c r="Q42" s="47">
+        <v>53.3</v>
+      </c>
+      <c r="R42" s="46">
+        <v>72272</v>
+      </c>
+      <c r="S42" s="46">
+        <v>92771</v>
+      </c>
+      <c r="T42" s="48">
+        <v>-20499</v>
+      </c>
+      <c r="U42" s="46">
+        <v>30043</v>
+      </c>
+      <c r="V42" s="46">
+        <v>699</v>
+      </c>
+      <c r="W42" s="46">
+        <v>8845</v>
+      </c>
+      <c r="X42" s="46">
+        <v>32960</v>
+      </c>
+      <c r="Y42" s="44">
+        <v>45.6</v>
+      </c>
+      <c r="Z42" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA42" s="44">
+        <v>12.2</v>
+      </c>
+      <c r="AB42" s="44">
+        <v>128.4</v>
+      </c>
+      <c r="AC42" s="46">
+        <v>3699</v>
+      </c>
+      <c r="AD42" s="46">
+        <v>8111</v>
+      </c>
+      <c r="AE42" s="49">
+        <v>88886</v>
+      </c>
+      <c r="AF42" s="49">
+        <v>27042</v>
+      </c>
+      <c r="AG42" s="49">
+        <v>88973</v>
+      </c>
+      <c r="AH42" s="46">
+        <v>1390</v>
+      </c>
+      <c r="AI42" s="50">
+        <v>-87</v>
+      </c>
+      <c r="AJ42" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AK42" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AL42" s="48">
+        <v>26330</v>
+      </c>
+      <c r="AM42" s="44">
+        <v>29.6</v>
+      </c>
+      <c r="AN42" s="46" t="s">
+        <v>198</v>
+      </c>
+      <c r="AO42" s="46" t="s">
+        <v>198</v>
+      </c>
+      <c r="AP42" s="46">
+        <v>2965</v>
+      </c>
+      <c r="AQ42" s="46">
+        <v>38</v>
+      </c>
+      <c r="AR42" s="45">
+        <v>8.91</v>
+      </c>
+      <c r="AS42" s="45">
+        <v>3.22</v>
+      </c>
+      <c r="AT42" s="51">
+        <v>1.31</v>
+      </c>
+      <c r="AU42" s="51">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="AV42" s="51">
+        <v>3.22</v>
+      </c>
+      <c r="AW42" s="51">
+        <v>5.66</v>
+      </c>
+      <c r="AX42" s="51">
+        <v>1.28</v>
+      </c>
+      <c r="AY42" s="51">
+        <v>4.38</v>
+      </c>
+      <c r="AZ42" s="51">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BA42" s="51">
+        <v>0.01</v>
+      </c>
+      <c r="BB42" s="51">
+        <v>0.06</v>
+      </c>
+      <c r="BC42" s="52">
+        <v>6688</v>
+      </c>
+      <c r="BD42" s="58">
+        <v>4414</v>
+      </c>
+      <c r="BE42" s="58">
+        <v>2274</v>
+      </c>
+      <c r="BF42" s="58">
+        <v>1978</v>
+      </c>
+      <c r="BG42" s="58">
+        <v>296</v>
+      </c>
+      <c r="BH42" s="44">
+        <v>7858.9</v>
+      </c>
+      <c r="BI42" s="44">
+        <v>2869</v>
+      </c>
+      <c r="BJ42" s="44">
+        <v>239.3</v>
+      </c>
+      <c r="BK42" s="47">
+        <v>7451.7</v>
+      </c>
+      <c r="BL42" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BM42" s="47">
+        <v>167.9</v>
+      </c>
+      <c r="BN42" s="47">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="BO42" s="47">
+        <v>6914.2</v>
+      </c>
+      <c r="BP42" s="47">
+        <v>46.1</v>
+      </c>
+      <c r="BQ42" s="47">
+        <v>3202.3</v>
+      </c>
+      <c r="BR42" s="44">
+        <v>3026.8</v>
+      </c>
+      <c r="BS42" s="44">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="BT42" s="44">
+        <v>1488.2</v>
+      </c>
+      <c r="BU42" s="44">
+        <v>988.2</v>
+      </c>
+      <c r="BV42" s="44">
+        <v>1013</v>
+      </c>
+      <c r="BW42" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BX42" s="44">
+        <v>1013</v>
+      </c>
+      <c r="BY42" s="44">
+        <v>1314.8</v>
+      </c>
+      <c r="BZ42" s="44">
+        <v>1300.9000000000001</v>
+      </c>
+      <c r="CA42" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB42" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC42" s="44">
+        <v>276.7</v>
+      </c>
+      <c r="CD42" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CE42" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CF42" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CG42" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH42" s="44">
+        <v>258.8</v>
+      </c>
+      <c r="CI42" s="46">
+        <v>3450</v>
+      </c>
+      <c r="CJ42" s="46">
+        <v>189401</v>
+      </c>
+      <c r="CK42" s="46">
+        <v>42771</v>
+      </c>
+      <c r="CL42" s="46">
+        <v>383323</v>
+      </c>
+      <c r="CM42" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CN42" s="46">
+        <v>383323</v>
+      </c>
+      <c r="CO42" s="46">
+        <v>943560</v>
+      </c>
+      <c r="CP42" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ42" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR42" s="46">
+        <v>72272</v>
+      </c>
+      <c r="CS42" s="46">
+        <v>61990</v>
+      </c>
+      <c r="CT42" s="46">
+        <v>10282</v>
+      </c>
+      <c r="CU42" s="46">
+        <v>92771</v>
+      </c>
+      <c r="CV42" s="46">
+        <v>88714</v>
+      </c>
+      <c r="CW42" s="46">
+        <v>4057</v>
+      </c>
+      <c r="CX42" s="48">
+        <v>-20499</v>
+      </c>
+      <c r="CY42" s="48">
+        <v>-26724</v>
+      </c>
+      <c r="CZ42" s="48">
+        <v>6225</v>
+      </c>
+      <c r="DA42" s="46">
+        <v>30043</v>
+      </c>
+      <c r="DB42" s="46">
+        <v>699</v>
+      </c>
+      <c r="DC42" s="46">
+        <v>8845</v>
+      </c>
+      <c r="DD42" s="46">
+        <v>88886</v>
+      </c>
+      <c r="DE42" s="46">
+        <v>61020</v>
+      </c>
+      <c r="DF42" s="46">
+        <v>738</v>
+      </c>
+      <c r="DG42" s="49">
+        <v>12598</v>
+      </c>
+      <c r="DH42" s="49">
+        <v>11550</v>
+      </c>
+      <c r="DI42" s="49">
+        <v>207</v>
+      </c>
+      <c r="DJ42" s="49">
+        <v>9150</v>
+      </c>
+      <c r="DK42" s="49">
+        <v>3854</v>
+      </c>
+      <c r="DL42" s="49">
+        <v>17850</v>
+      </c>
+      <c r="DM42" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DN42" s="49">
+        <v>17850</v>
+      </c>
+      <c r="DO42" s="49">
+        <v>12547</v>
+      </c>
+      <c r="DP42" s="49">
+        <v>12246</v>
+      </c>
+      <c r="DQ42" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR42" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS42" s="46">
+        <v>7612</v>
+      </c>
+      <c r="DT42" s="46">
+        <v>7612</v>
+      </c>
+      <c r="DU42" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DV42" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DW42" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DX42" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY42" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ42" s="46">
+        <v>40</v>
+      </c>
+      <c r="EA42" s="46">
+        <v>278</v>
+      </c>
+      <c r="EB42" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC42" s="49">
+        <v>285</v>
+      </c>
+      <c r="ED42" s="49">
+        <v>27042</v>
+      </c>
+      <c r="EE42" s="49">
+        <v>73</v>
+      </c>
+      <c r="EF42" s="46">
+        <v>88973</v>
+      </c>
+      <c r="EG42" s="46">
+        <v>10664</v>
+      </c>
+      <c r="EH42" s="46">
+        <v>4774</v>
+      </c>
+      <c r="EI42" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ42" s="49">
+        <v>11461</v>
+      </c>
+      <c r="EK42" s="49">
+        <v>1049</v>
+      </c>
+      <c r="EL42" s="49">
+        <v>7795</v>
+      </c>
+      <c r="EM42" s="49">
+        <v>1686</v>
+      </c>
+      <c r="EN42" s="49">
+        <v>2648</v>
+      </c>
+      <c r="EO42" s="49">
+        <v>5699</v>
+      </c>
+      <c r="EP42" s="49">
+        <v>401</v>
+      </c>
+      <c r="EQ42" s="49">
+        <v>56</v>
+      </c>
+      <c r="ER42" s="46">
+        <v>15348</v>
+      </c>
+      <c r="ES42" s="46">
+        <v>274</v>
+      </c>
+      <c r="ET42" s="46">
+        <v>1171</v>
+      </c>
+      <c r="EU42" s="46">
+        <v>405</v>
+      </c>
+      <c r="EV42" s="46">
+        <v>3332</v>
+      </c>
+      <c r="EW42" s="46">
+        <v>12108</v>
+      </c>
+      <c r="EX42" s="46">
+        <v>1390</v>
+      </c>
+      <c r="EY42" s="46">
+        <v>9851</v>
+      </c>
+      <c r="EZ42" s="49">
+        <v>-87</v>
+      </c>
+      <c r="FA42" s="54">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:157" s="59" customFormat="1" ht="30" customHeight="1">
+      <c r="A43" s="86" t="s">
+        <v>140</v>
+      </c>
+      <c r="B43" s="86"/>
+      <c r="C43" s="86"/>
+      <c r="D43" s="86"/>
+      <c r="E43" s="86"/>
+      <c r="F43" s="86"/>
+      <c r="G43" s="86"/>
+      <c r="H43" s="86"/>
+      <c r="I43" s="86"/>
+      <c r="J43" s="42">
+        <v>27</v>
+      </c>
+      <c r="K43" s="43">
+        <v>110</v>
+      </c>
+      <c r="L43" s="44">
+        <v>4219.7</v>
+      </c>
+      <c r="M43" s="45">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="N43" s="45">
+        <v>3.09</v>
+      </c>
+      <c r="O43" s="45">
+        <v>5.28</v>
+      </c>
+      <c r="P43" s="46">
+        <v>5126</v>
+      </c>
+      <c r="Q43" s="47">
+        <v>52.9</v>
+      </c>
+      <c r="R43" s="46">
+        <v>50113</v>
+      </c>
+      <c r="S43" s="46">
+        <v>59547</v>
+      </c>
+      <c r="T43" s="48">
+        <v>-9434</v>
+      </c>
+      <c r="U43" s="46">
+        <v>16143</v>
+      </c>
+      <c r="V43" s="46">
+        <v>324</v>
+      </c>
+      <c r="W43" s="46">
+        <v>6385</v>
+      </c>
+      <c r="X43" s="46">
+        <v>18580</v>
+      </c>
+      <c r="Y43" s="44">
+        <v>37.1</v>
+      </c>
+      <c r="Z43" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA43" s="44">
+        <v>12.7</v>
+      </c>
+      <c r="AB43" s="44">
+        <v>118.8</v>
+      </c>
+      <c r="AC43" s="46">
+        <v>2212</v>
+      </c>
+      <c r="AD43" s="46">
+        <v>5966</v>
+      </c>
+      <c r="AE43" s="49">
+        <v>59357</v>
+      </c>
+      <c r="AF43" s="49">
+        <v>14975</v>
+      </c>
+      <c r="AG43" s="49">
+        <v>55287</v>
+      </c>
+      <c r="AH43" s="46">
+        <v>981</v>
+      </c>
+      <c r="AI43" s="50">
+        <v>4070</v>
+      </c>
+      <c r="AJ43" s="44">
+        <v>77.2</v>
+      </c>
+      <c r="AK43" s="44">
+        <v>6.9</v>
+      </c>
+      <c r="AL43" s="48">
+        <v>17109</v>
+      </c>
+      <c r="AM43" s="44">
+        <v>28.8</v>
+      </c>
+      <c r="AN43" s="46">
+        <v>487</v>
+      </c>
+      <c r="AO43" s="46">
+        <v>10</v>
+      </c>
+      <c r="AP43" s="46">
+        <v>2044</v>
+      </c>
+      <c r="AQ43" s="46">
+        <v>41</v>
+      </c>
+      <c r="AR43" s="45">
+        <v>8.4</v>
+      </c>
+      <c r="AS43" s="45">
+        <v>3.09</v>
+      </c>
+      <c r="AT43" s="51">
+        <v>0.75</v>
+      </c>
+      <c r="AU43" s="51">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="AV43" s="51">
+        <v>3.09</v>
+      </c>
+      <c r="AW43" s="51">
+        <v>5.28</v>
+      </c>
+      <c r="AX43" s="51">
+        <v>0.72</v>
+      </c>
+      <c r="AY43" s="51">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="AZ43" s="51">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BA43" s="51">
+        <v>0.01</v>
+      </c>
+      <c r="BB43" s="51">
+        <v>0.06</v>
+      </c>
+      <c r="BC43" s="52">
+        <v>5126</v>
+      </c>
+      <c r="BD43" s="58">
+        <v>3958</v>
+      </c>
+      <c r="BE43" s="58">
+        <v>1168</v>
+      </c>
+      <c r="BF43" s="58">
+        <v>843</v>
+      </c>
+      <c r="BG43" s="58">
+        <v>325</v>
+      </c>
+      <c r="BH43" s="44">
+        <v>4814.2</v>
+      </c>
+      <c r="BI43" s="44">
+        <v>1172.4000000000001</v>
+      </c>
+      <c r="BJ43" s="44">
+        <v>96.9</v>
+      </c>
+      <c r="BK43" s="47">
+        <v>4676</v>
+      </c>
+      <c r="BL43" s="47">
+        <v>0.8</v>
+      </c>
+      <c r="BM43" s="47">
+        <v>40.5</v>
+      </c>
+      <c r="BN43" s="47">
+        <v>0.5</v>
+      </c>
+      <c r="BO43" s="47">
+        <v>4219.7</v>
+      </c>
+      <c r="BP43" s="47">
+        <v>37.5</v>
+      </c>
+      <c r="BQ43" s="47">
+        <v>1475.7</v>
+      </c>
+      <c r="BR43" s="44">
+        <v>1418.2</v>
+      </c>
+      <c r="BS43" s="44">
+        <v>96.3</v>
+      </c>
+      <c r="BT43" s="44">
+        <v>1059</v>
+      </c>
+      <c r="BU43" s="44">
+        <v>682.1</v>
+      </c>
+      <c r="BV43" s="44">
+        <v>781.8</v>
+      </c>
+      <c r="BW43" s="44">
+        <v>6.8</v>
+      </c>
+      <c r="BX43" s="44">
+        <v>775</v>
+      </c>
+      <c r="BY43" s="44">
+        <v>843.3</v>
+      </c>
+      <c r="BZ43" s="44">
+        <v>835.6</v>
+      </c>
+      <c r="CA43" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB43" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC43" s="44">
+        <v>227.1</v>
+      </c>
+      <c r="CD43" s="44">
+        <v>38.9</v>
+      </c>
+      <c r="CE43" s="44">
+        <v>0.8</v>
+      </c>
+      <c r="CF43" s="44">
+        <v>0</v>
+      </c>
+      <c r="CG43" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH43" s="44">
+        <v>82.8</v>
+      </c>
+      <c r="CI43" s="46">
+        <v>2350</v>
+      </c>
+      <c r="CJ43" s="46">
+        <v>89999</v>
+      </c>
+      <c r="CK43" s="46">
+        <v>29681</v>
+      </c>
+      <c r="CL43" s="46">
+        <v>286174</v>
+      </c>
+      <c r="CM43" s="46">
+        <v>1516</v>
+      </c>
+      <c r="CN43" s="46">
+        <v>284658</v>
+      </c>
+      <c r="CO43" s="46">
+        <v>718256</v>
+      </c>
+      <c r="CP43" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ43" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR43" s="46">
+        <v>50113</v>
+      </c>
+      <c r="CS43" s="46">
+        <v>44385</v>
+      </c>
+      <c r="CT43" s="46">
+        <v>5728</v>
+      </c>
+      <c r="CU43" s="46">
+        <v>59547</v>
+      </c>
+      <c r="CV43" s="46">
+        <v>55024</v>
+      </c>
+      <c r="CW43" s="46">
+        <v>4523</v>
+      </c>
+      <c r="CX43" s="48">
+        <v>-9434</v>
+      </c>
+      <c r="CY43" s="48">
+        <v>-10639</v>
+      </c>
+      <c r="CZ43" s="48">
+        <v>1205</v>
+      </c>
+      <c r="DA43" s="46">
+        <v>16143</v>
+      </c>
+      <c r="DB43" s="46">
+        <v>324</v>
+      </c>
+      <c r="DC43" s="46">
+        <v>6385</v>
+      </c>
+      <c r="DD43" s="46">
+        <v>59357</v>
+      </c>
+      <c r="DE43" s="46">
+        <v>44139</v>
+      </c>
+      <c r="DF43" s="46">
+        <v>640</v>
+      </c>
+      <c r="DG43" s="49">
+        <v>6270</v>
+      </c>
+      <c r="DH43" s="49">
+        <v>5951</v>
+      </c>
+      <c r="DI43" s="49">
+        <v>320</v>
+      </c>
+      <c r="DJ43" s="49">
+        <v>7128</v>
+      </c>
+      <c r="DK43" s="49">
+        <v>3019</v>
+      </c>
+      <c r="DL43" s="49">
+        <v>14616</v>
+      </c>
+      <c r="DM43" s="49">
+        <v>73</v>
+      </c>
+      <c r="DN43" s="49">
+        <v>14543</v>
+      </c>
+      <c r="DO43" s="49">
+        <v>8104</v>
+      </c>
+      <c r="DP43" s="49">
+        <v>7944</v>
+      </c>
+      <c r="DQ43" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR43" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS43" s="46">
+        <v>6603</v>
+      </c>
+      <c r="DT43" s="46">
+        <v>6546</v>
+      </c>
+      <c r="DU43" s="46">
+        <v>57</v>
+      </c>
+      <c r="DV43" s="46">
+        <v>11</v>
+      </c>
+      <c r="DW43" s="46">
+        <v>2</v>
+      </c>
+      <c r="DX43" s="46">
+        <v>2</v>
+      </c>
+      <c r="DY43" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ43" s="46">
+        <v>89</v>
+      </c>
+      <c r="EA43" s="46">
+        <v>356</v>
+      </c>
+      <c r="EB43" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC43" s="49">
+        <v>106</v>
+      </c>
+      <c r="ED43" s="49">
+        <v>14975</v>
+      </c>
+      <c r="EE43" s="49">
+        <v>50</v>
+      </c>
+      <c r="EF43" s="46">
+        <v>55287</v>
+      </c>
+      <c r="EG43" s="46">
+        <v>3549</v>
+      </c>
+      <c r="EH43" s="46">
+        <v>3387</v>
+      </c>
+      <c r="EI43" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ43" s="49">
+        <v>7829</v>
+      </c>
+      <c r="EK43" s="49">
+        <v>253</v>
+      </c>
+      <c r="EL43" s="49">
+        <v>5432</v>
+      </c>
+      <c r="EM43" s="49">
+        <v>1464</v>
+      </c>
+      <c r="EN43" s="49">
+        <v>1901</v>
+      </c>
+      <c r="EO43" s="49">
+        <v>3775</v>
+      </c>
+      <c r="EP43" s="49">
+        <v>415</v>
+      </c>
+      <c r="EQ43" s="49">
+        <v>75</v>
+      </c>
+      <c r="ER43" s="46">
+        <v>9224</v>
+      </c>
+      <c r="ES43" s="46">
+        <v>147</v>
+      </c>
+      <c r="ET43" s="46">
+        <v>875</v>
+      </c>
+      <c r="EU43" s="46">
+        <v>266</v>
+      </c>
+      <c r="EV43" s="46">
+        <v>4600</v>
+      </c>
+      <c r="EW43" s="46">
+        <v>6016</v>
+      </c>
+      <c r="EX43" s="46">
+        <v>981</v>
+      </c>
+      <c r="EY43" s="46">
+        <v>6168</v>
+      </c>
+      <c r="EZ43" s="49">
+        <v>4070</v>
+      </c>
+      <c r="FA43" s="54">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:157" s="59" customFormat="1" ht="30" customHeight="1">
+      <c r="A44" s="86" t="s">
+        <v>206</v>
+      </c>
+      <c r="B44" s="86"/>
+      <c r="C44" s="86"/>
+      <c r="D44" s="86"/>
+      <c r="E44" s="86"/>
+      <c r="F44" s="86"/>
+      <c r="G44" s="86"/>
+      <c r="H44" s="86"/>
+      <c r="I44" s="86"/>
+      <c r="J44" s="42">
+        <v>28</v>
+      </c>
+      <c r="K44" s="43">
+        <v>150</v>
+      </c>
+      <c r="L44" s="44">
+        <v>3808.8</v>
+      </c>
+      <c r="M44" s="45">
+        <v>8.16</v>
+      </c>
+      <c r="N44" s="45">
+        <v>3.02</v>
+      </c>
+      <c r="O44" s="45">
+        <v>5.14</v>
+      </c>
+      <c r="P44" s="46">
+        <v>5145</v>
+      </c>
+      <c r="Q44" s="47">
+        <v>54.5</v>
+      </c>
+      <c r="R44" s="46">
+        <v>50071</v>
+      </c>
+      <c r="S44" s="46">
+        <v>57698</v>
+      </c>
+      <c r="T44" s="48">
+        <v>-7627</v>
+      </c>
+      <c r="U44" s="46">
+        <v>14239</v>
+      </c>
+      <c r="V44" s="46">
+        <v>308</v>
+      </c>
+      <c r="W44" s="46">
+        <v>6304</v>
+      </c>
+      <c r="X44" s="46">
+        <v>16864</v>
+      </c>
+      <c r="Y44" s="44">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="Z44" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA44" s="44">
+        <v>12.6</v>
+      </c>
+      <c r="AB44" s="44">
+        <v>115.2</v>
+      </c>
+      <c r="AC44" s="46">
+        <v>2062</v>
+      </c>
+      <c r="AD44" s="46">
+        <v>6121</v>
+      </c>
+      <c r="AE44" s="49">
+        <v>58652</v>
+      </c>
+      <c r="AF44" s="49">
+        <v>13442</v>
+      </c>
+      <c r="AG44" s="49">
+        <v>53102</v>
+      </c>
+      <c r="AH44" s="46">
+        <v>907</v>
+      </c>
+      <c r="AI44" s="50">
+        <v>5550</v>
+      </c>
+      <c r="AJ44" s="44">
+        <v>99.8</v>
+      </c>
+      <c r="AK44" s="44">
+        <v>9.5</v>
+      </c>
+      <c r="AL44" s="48">
+        <v>16599</v>
+      </c>
+      <c r="AM44" s="44">
+        <v>28.3</v>
+      </c>
+      <c r="AN44" s="46">
+        <v>680</v>
+      </c>
+      <c r="AO44" s="46">
+        <v>15</v>
+      </c>
+      <c r="AP44" s="46">
+        <v>2034</v>
+      </c>
+      <c r="AQ44" s="46">
+        <v>44</v>
+      </c>
+      <c r="AR44" s="45">
+        <v>8.18</v>
+      </c>
+      <c r="AS44" s="45">
+        <v>3.02</v>
+      </c>
+      <c r="AT44" s="51">
+        <v>0.67</v>
+      </c>
+      <c r="AU44" s="51">
+        <v>8.16</v>
+      </c>
+      <c r="AV44" s="51">
+        <v>3.02</v>
+      </c>
+      <c r="AW44" s="51">
+        <v>5.14</v>
+      </c>
+      <c r="AX44" s="51">
+        <v>0.65</v>
+      </c>
+      <c r="AY44" s="51">
+        <v>4.49</v>
+      </c>
+      <c r="AZ44" s="51">
+        <v>0.16</v>
+      </c>
+      <c r="BA44" s="51">
+        <v>0.09</v>
+      </c>
+      <c r="BB44" s="51">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BC44" s="52">
+        <v>5145</v>
+      </c>
+      <c r="BD44" s="58">
+        <v>4004</v>
+      </c>
+      <c r="BE44" s="58">
+        <v>1141</v>
+      </c>
+      <c r="BF44" s="58">
+        <v>767</v>
+      </c>
+      <c r="BG44" s="58">
+        <v>374</v>
+      </c>
+      <c r="BH44" s="44">
+        <v>4330.2</v>
+      </c>
+      <c r="BI44" s="44">
+        <v>981.3</v>
+      </c>
+      <c r="BJ44" s="44">
+        <v>67.7</v>
+      </c>
+      <c r="BK44" s="47">
+        <v>4261.8</v>
+      </c>
+      <c r="BL44" s="47">
+        <v>0.4</v>
+      </c>
+      <c r="BM44" s="47">
+        <v>0.3</v>
+      </c>
+      <c r="BN44" s="47">
+        <v>0.4</v>
+      </c>
+      <c r="BO44" s="47">
+        <v>3808.8</v>
+      </c>
+      <c r="BP44" s="47">
+        <v>25.2</v>
+      </c>
+      <c r="BQ44" s="47">
+        <v>1321.8</v>
+      </c>
+      <c r="BR44" s="44">
+        <v>1264.0999999999999</v>
+      </c>
+      <c r="BS44" s="44">
+        <v>55.8</v>
+      </c>
+      <c r="BT44" s="44">
+        <v>714.8</v>
+      </c>
+      <c r="BU44" s="44">
+        <v>393.9</v>
+      </c>
+      <c r="BV44" s="44">
+        <v>887</v>
+      </c>
+      <c r="BW44" s="44">
+        <v>4.7</v>
+      </c>
+      <c r="BX44" s="44">
+        <v>882.3</v>
+      </c>
+      <c r="BY44" s="44">
+        <v>862.6</v>
+      </c>
+      <c r="BZ44" s="44">
+        <v>856</v>
+      </c>
+      <c r="CA44" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB44" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC44" s="44">
+        <v>226.7</v>
+      </c>
+      <c r="CD44" s="44">
+        <v>21.4</v>
+      </c>
+      <c r="CE44" s="44">
+        <v>0.4</v>
+      </c>
+      <c r="CF44" s="44">
+        <v>0</v>
+      </c>
+      <c r="CG44" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH44" s="44">
+        <v>11.1</v>
+      </c>
+      <c r="CI44" s="46">
+        <v>1514</v>
+      </c>
+      <c r="CJ44" s="46">
+        <v>80368</v>
+      </c>
+      <c r="CK44" s="46">
+        <v>20170</v>
+      </c>
+      <c r="CL44" s="46">
+        <v>332701</v>
+      </c>
+      <c r="CM44" s="46">
+        <v>1088</v>
+      </c>
+      <c r="CN44" s="46">
+        <v>331613</v>
+      </c>
+      <c r="CO44" s="46">
+        <v>713024</v>
+      </c>
+      <c r="CP44" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ44" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR44" s="46">
+        <v>50071</v>
+      </c>
+      <c r="CS44" s="46">
+        <v>45214</v>
+      </c>
+      <c r="CT44" s="46">
+        <v>4857</v>
+      </c>
+      <c r="CU44" s="46">
+        <v>57698</v>
+      </c>
+      <c r="CV44" s="46">
+        <v>52853</v>
+      </c>
+      <c r="CW44" s="46">
+        <v>4845</v>
+      </c>
+      <c r="CX44" s="48">
+        <v>-7627</v>
+      </c>
+      <c r="CY44" s="48">
+        <v>-7639</v>
+      </c>
+      <c r="CZ44" s="48">
+        <v>12</v>
+      </c>
+      <c r="DA44" s="46">
+        <v>14239</v>
+      </c>
+      <c r="DB44" s="46">
+        <v>308</v>
+      </c>
+      <c r="DC44" s="46">
+        <v>6304</v>
+      </c>
+      <c r="DD44" s="46">
+        <v>58652</v>
+      </c>
+      <c r="DE44" s="46">
+        <v>44590</v>
+      </c>
+      <c r="DF44" s="46">
+        <v>434</v>
+      </c>
+      <c r="DG44" s="49">
+        <v>5634</v>
+      </c>
+      <c r="DH44" s="49">
+        <v>5304</v>
+      </c>
+      <c r="DI44" s="49">
+        <v>211</v>
+      </c>
+      <c r="DJ44" s="49">
+        <v>5388</v>
+      </c>
+      <c r="DK44" s="49">
+        <v>1775</v>
+      </c>
+      <c r="DL44" s="49">
+        <v>16174</v>
+      </c>
+      <c r="DM44" s="49">
+        <v>51</v>
+      </c>
+      <c r="DN44" s="49">
+        <v>16123</v>
+      </c>
+      <c r="DO44" s="49">
+        <v>8444</v>
+      </c>
+      <c r="DP44" s="49">
+        <v>8302</v>
+      </c>
+      <c r="DQ44" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR44" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS44" s="46">
+        <v>7956</v>
+      </c>
+      <c r="DT44" s="46">
+        <v>7896</v>
+      </c>
+      <c r="DU44" s="46">
+        <v>60</v>
+      </c>
+      <c r="DV44" s="46">
+        <v>8</v>
+      </c>
+      <c r="DW44" s="46">
+        <v>2</v>
+      </c>
+      <c r="DX44" s="46">
+        <v>2</v>
+      </c>
+      <c r="DY44" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ44" s="46">
+        <v>50</v>
+      </c>
+      <c r="EA44" s="46">
+        <v>289</v>
+      </c>
+      <c r="EB44" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC44" s="49">
+        <v>88</v>
+      </c>
+      <c r="ED44" s="49">
+        <v>13442</v>
+      </c>
+      <c r="EE44" s="49">
+        <v>56</v>
+      </c>
+      <c r="EF44" s="46">
+        <v>53102</v>
+      </c>
+      <c r="EG44" s="46">
+        <v>3400</v>
+      </c>
+      <c r="EH44" s="46">
+        <v>3345</v>
+      </c>
+      <c r="EI44" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ44" s="49">
+        <v>7583</v>
+      </c>
+      <c r="EK44" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EL44" s="49">
+        <v>5242</v>
+      </c>
+      <c r="EM44" s="49">
+        <v>1438</v>
+      </c>
+      <c r="EN44" s="49">
+        <v>1821</v>
+      </c>
+      <c r="EO44" s="49">
+        <v>3541</v>
+      </c>
+      <c r="EP44" s="49">
+        <v>385</v>
+      </c>
+      <c r="EQ44" s="49">
+        <v>83</v>
+      </c>
+      <c r="ER44" s="46">
+        <v>7396</v>
+      </c>
+      <c r="ES44" s="46">
+        <v>117</v>
+      </c>
+      <c r="ET44" s="46">
+        <v>895</v>
+      </c>
+      <c r="EU44" s="46">
+        <v>253</v>
+      </c>
+      <c r="EV44" s="46">
+        <v>5947</v>
+      </c>
+      <c r="EW44" s="46">
+        <v>5853</v>
+      </c>
+      <c r="EX44" s="46">
+        <v>907</v>
+      </c>
+      <c r="EY44" s="46">
+        <v>5871</v>
+      </c>
+      <c r="EZ44" s="49">
+        <v>5550</v>
+      </c>
+      <c r="FA44" s="54">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:157" s="59" customFormat="1" ht="30" customHeight="1">
+      <c r="A45" s="86" t="s">
+        <v>207</v>
+      </c>
+      <c r="B45" s="86"/>
+      <c r="C45" s="86"/>
+      <c r="D45" s="86"/>
+      <c r="E45" s="86"/>
+      <c r="F45" s="86"/>
+      <c r="G45" s="86"/>
+      <c r="H45" s="86"/>
+      <c r="I45" s="86"/>
+      <c r="J45" s="42">
+        <v>29</v>
+      </c>
+      <c r="K45" s="43">
+        <v>149</v>
+      </c>
+      <c r="L45" s="44">
+        <v>3877</v>
+      </c>
+      <c r="M45" s="45">
+        <v>7.65</v>
+      </c>
+      <c r="N45" s="45">
+        <v>3.03</v>
+      </c>
+      <c r="O45" s="45">
+        <v>4.62</v>
+      </c>
+      <c r="P45" s="46">
+        <v>4922</v>
+      </c>
+      <c r="Q45" s="47">
+        <v>53.4</v>
+      </c>
+      <c r="R45" s="46">
+        <v>48622</v>
+      </c>
+      <c r="S45" s="46">
+        <v>56370</v>
+      </c>
+      <c r="T45" s="48">
+        <v>-7748</v>
+      </c>
+      <c r="U45" s="46">
+        <v>14832</v>
+      </c>
+      <c r="V45" s="46">
+        <v>294</v>
+      </c>
+      <c r="W45" s="46">
+        <v>6790</v>
+      </c>
+      <c r="X45" s="46">
+        <v>17363</v>
+      </c>
+      <c r="Y45" s="44">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="Z45" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA45" s="44">
+        <v>14</v>
+      </c>
+      <c r="AB45" s="44">
+        <v>115.9</v>
+      </c>
+      <c r="AC45" s="46">
+        <v>2264</v>
+      </c>
+      <c r="AD45" s="46">
+        <v>6339</v>
+      </c>
+      <c r="AE45" s="49">
+        <v>57864</v>
+      </c>
+      <c r="AF45" s="49">
+        <v>14044</v>
+      </c>
+      <c r="AG45" s="49">
+        <v>52187</v>
+      </c>
+      <c r="AH45" s="46">
+        <v>912</v>
+      </c>
+      <c r="AI45" s="50">
+        <v>5677</v>
+      </c>
+      <c r="AJ45" s="44">
+        <v>93.8</v>
+      </c>
+      <c r="AK45" s="44">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AL45" s="48">
+        <v>16744</v>
+      </c>
+      <c r="AM45" s="44">
+        <v>28.9</v>
+      </c>
+      <c r="AN45" s="46">
+        <v>742</v>
+      </c>
+      <c r="AO45" s="46">
+        <v>15</v>
+      </c>
+      <c r="AP45" s="46">
+        <v>2189</v>
+      </c>
+      <c r="AQ45" s="46">
+        <v>43</v>
+      </c>
+      <c r="AR45" s="45">
+        <v>7.67</v>
+      </c>
+      <c r="AS45" s="65">
+        <v>3.03</v>
+      </c>
+      <c r="AT45" s="65">
+        <v>0.59</v>
+      </c>
+      <c r="AU45" s="65">
+        <v>7.65</v>
+      </c>
+      <c r="AV45" s="65">
+        <v>3.03</v>
+      </c>
+      <c r="AW45" s="65">
+        <v>4.62</v>
+      </c>
+      <c r="AX45" s="65">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AY45" s="65">
+        <v>4.05</v>
+      </c>
+      <c r="AZ45" s="65">
+        <v>0.19</v>
+      </c>
+      <c r="BA45" s="65">
+        <v>0.09</v>
+      </c>
+      <c r="BB45" s="65">
+        <v>0.1</v>
+      </c>
+      <c r="BC45" s="52">
+        <v>4922</v>
+      </c>
+      <c r="BD45" s="52">
+        <v>3980</v>
+      </c>
+      <c r="BE45" s="52">
+        <v>942</v>
+      </c>
+      <c r="BF45" s="52">
+        <v>667</v>
+      </c>
+      <c r="BG45" s="52">
+        <v>275</v>
+      </c>
+      <c r="BH45" s="44">
+        <v>4336.3</v>
+      </c>
+      <c r="BI45" s="44">
+        <v>1000.4</v>
+      </c>
+      <c r="BJ45" s="44">
+        <v>55.1</v>
+      </c>
+      <c r="BK45" s="47">
+        <v>4276.2</v>
+      </c>
+      <c r="BL45" s="47">
+        <v>0.4</v>
+      </c>
+      <c r="BM45" s="47">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="BN45" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO45" s="47">
+        <v>3877</v>
+      </c>
+      <c r="BP45" s="47">
+        <v>15.2</v>
+      </c>
+      <c r="BQ45" s="47">
+        <v>1391.1</v>
+      </c>
+      <c r="BR45" s="44">
+        <v>1337.4</v>
+      </c>
+      <c r="BS45" s="44">
+        <v>23.4</v>
+      </c>
+      <c r="BT45" s="44">
+        <v>729.9</v>
+      </c>
+      <c r="BU45" s="44">
+        <v>355</v>
+      </c>
+      <c r="BV45" s="44">
+        <v>788.5</v>
+      </c>
+      <c r="BW45" s="44">
+        <v>4.7</v>
+      </c>
+      <c r="BX45" s="44">
+        <v>783.8</v>
+      </c>
+      <c r="BY45" s="44">
+        <v>966.3</v>
+      </c>
+      <c r="BZ45" s="44">
+        <v>958.8</v>
+      </c>
+      <c r="CA45" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB45" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CC45" s="44">
+        <v>241.4</v>
+      </c>
+      <c r="CD45" s="44">
+        <v>47.1</v>
+      </c>
+      <c r="CE45" s="44">
+        <v>0.4</v>
+      </c>
+      <c r="CF45" s="44">
+        <v>0</v>
+      </c>
+      <c r="CG45" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH45" s="44">
+        <v>22.3</v>
+      </c>
+      <c r="CI45" s="46">
+        <v>1093</v>
+      </c>
+      <c r="CJ45" s="46">
+        <v>85972</v>
+      </c>
+      <c r="CK45" s="46">
+        <v>21411</v>
+      </c>
+      <c r="CL45" s="46">
+        <v>303813</v>
+      </c>
+      <c r="CM45" s="46">
+        <v>1078</v>
+      </c>
+      <c r="CN45" s="46">
+        <v>302735</v>
+      </c>
+      <c r="CO45" s="46">
+        <v>783753</v>
+      </c>
+      <c r="CP45" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CQ45" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CR45" s="46">
+        <v>48622</v>
+      </c>
+      <c r="CS45" s="46">
+        <v>43822</v>
+      </c>
+      <c r="CT45" s="46">
+        <v>4800</v>
+      </c>
+      <c r="CU45" s="46">
+        <v>56370</v>
+      </c>
+      <c r="CV45" s="46">
+        <v>51948</v>
+      </c>
+      <c r="CW45" s="46">
+        <v>4422</v>
+      </c>
+      <c r="CX45" s="48">
+        <v>-7748</v>
+      </c>
+      <c r="CY45" s="48">
+        <v>-8126</v>
+      </c>
+      <c r="CZ45" s="48">
+        <v>378</v>
+      </c>
+      <c r="DA45" s="46">
+        <v>14832</v>
+      </c>
+      <c r="DB45" s="46">
+        <v>294</v>
+      </c>
+      <c r="DC45" s="46">
+        <v>6790</v>
+      </c>
+      <c r="DD45" s="46">
+        <v>57864</v>
+      </c>
+      <c r="DE45" s="46">
+        <v>43216</v>
+      </c>
+      <c r="DF45" s="46">
+        <v>248</v>
+      </c>
+      <c r="DG45" s="49">
+        <v>5791</v>
+      </c>
+      <c r="DH45" s="49">
+        <v>5475</v>
+      </c>
+      <c r="DI45" s="49">
+        <v>127</v>
+      </c>
+      <c r="DJ45" s="49">
+        <v>5738</v>
+      </c>
+      <c r="DK45" s="49">
+        <v>1633</v>
+      </c>
+      <c r="DL45" s="49">
+        <v>13831</v>
+      </c>
+      <c r="DM45" s="49">
+        <v>50</v>
+      </c>
+      <c r="DN45" s="49">
+        <v>13781</v>
+      </c>
+      <c r="DO45" s="49">
+        <v>9374</v>
+      </c>
+      <c r="DP45" s="49">
+        <v>9207</v>
+      </c>
+      <c r="DQ45" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DR45" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DS45" s="46">
+        <v>7745</v>
+      </c>
+      <c r="DT45" s="46">
+        <v>7603</v>
+      </c>
+      <c r="DU45" s="46">
+        <v>142</v>
+      </c>
+      <c r="DV45" s="46">
+        <v>7</v>
+      </c>
+      <c r="DW45" s="46">
+        <v>2</v>
+      </c>
+      <c r="DX45" s="46">
+        <v>2</v>
+      </c>
+      <c r="DY45" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ45" s="46">
+        <v>98</v>
+      </c>
+      <c r="EA45" s="46">
+        <v>255</v>
+      </c>
+      <c r="EB45" s="46">
+        <v>46</v>
+      </c>
+      <c r="EC45" s="49">
+        <v>56</v>
+      </c>
+      <c r="ED45" s="49">
+        <v>14044</v>
+      </c>
+      <c r="EE45" s="49">
+        <v>47</v>
+      </c>
+      <c r="EF45" s="46">
+        <v>52187</v>
+      </c>
+      <c r="EG45" s="46">
+        <v>3112</v>
+      </c>
+      <c r="EH45" s="46">
+        <v>3215</v>
+      </c>
+      <c r="EI45" s="49">
+        <v>13</v>
+      </c>
+      <c r="EJ45" s="49">
+        <v>7674</v>
+      </c>
+      <c r="EK45" s="49">
+        <v>29</v>
+      </c>
+      <c r="EL45" s="49">
+        <v>5267</v>
+      </c>
+      <c r="EM45" s="49">
+        <v>1416</v>
+      </c>
+      <c r="EN45" s="49">
+        <v>1740</v>
+      </c>
+      <c r="EO45" s="49">
+        <v>3548</v>
+      </c>
+      <c r="EP45" s="49">
+        <v>408</v>
+      </c>
+      <c r="EQ45" s="49">
+        <v>77</v>
+      </c>
+      <c r="ER45" s="46">
+        <v>7716</v>
+      </c>
+      <c r="ES45" s="46">
+        <v>109</v>
+      </c>
+      <c r="ET45" s="46">
+        <v>785</v>
+      </c>
+      <c r="EU45" s="46">
+        <v>239</v>
+      </c>
+      <c r="EV45" s="46">
+        <v>5338</v>
+      </c>
+      <c r="EW45" s="46">
+        <v>5848</v>
+      </c>
+      <c r="EX45" s="46">
+        <v>912</v>
+      </c>
+      <c r="EY45" s="46">
+        <v>5746</v>
+      </c>
+      <c r="EZ45" s="49">
+        <v>5677</v>
+      </c>
+      <c r="FA45" s="54">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="46" spans="1:157" s="59" customFormat="1" ht="30" customHeight="1">
+      <c r="A46" s="86" t="s">
+        <v>208</v>
+      </c>
+      <c r="B46" s="86"/>
+      <c r="C46" s="86"/>
+      <c r="D46" s="86"/>
+      <c r="E46" s="86"/>
+      <c r="F46" s="86"/>
+      <c r="G46" s="86"/>
+      <c r="H46" s="86"/>
+      <c r="I46" s="86"/>
+      <c r="J46" s="42">
+        <v>30</v>
+      </c>
+      <c r="K46" s="43">
+        <v>200</v>
+      </c>
+      <c r="L46" s="44">
+        <v>329.6</v>
+      </c>
+      <c r="M46" s="45">
+        <v>7.29</v>
+      </c>
+      <c r="N46" s="45">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="O46" s="45">
+        <v>4.84</v>
+      </c>
+      <c r="P46" s="46">
+        <v>3533</v>
+      </c>
+      <c r="Q46" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="R46" s="46">
+        <v>19470</v>
+      </c>
+      <c r="S46" s="46">
+        <v>19158</v>
+      </c>
+      <c r="T46" s="48">
+        <v>312</v>
+      </c>
+      <c r="U46" s="46">
+        <v>700</v>
+      </c>
+      <c r="V46" s="46">
+        <v>136</v>
+      </c>
+      <c r="W46" s="46">
+        <v>876</v>
+      </c>
+      <c r="X46" s="46">
+        <v>4325</v>
+      </c>
+      <c r="Y46" s="44">
+        <v>22.2</v>
+      </c>
+      <c r="Z46" s="44">
+        <v>1.6</v>
+      </c>
+      <c r="AA46" s="44">
+        <v>4.5</v>
+      </c>
+      <c r="AB46" s="44">
         <v>98.4</v>
       </c>
-      <c r="AK22" s="45">
-[...11 lines deleted...]
-      <c r="AO22" s="47">
+      <c r="AC46" s="46">
+        <v>575</v>
+      </c>
+      <c r="AD46" s="46">
+        <v>2589</v>
+      </c>
+      <c r="AE46" s="49">
+        <v>12324</v>
+      </c>
+      <c r="AF46" s="49">
+        <v>539</v>
+      </c>
+      <c r="AG46" s="49">
+        <v>12592</v>
+      </c>
+      <c r="AH46" s="46">
+        <v>228</v>
+      </c>
+      <c r="AI46" s="50">
+        <v>-268</v>
+      </c>
+      <c r="AJ46" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AK46" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="AL46" s="48">
+        <v>3206</v>
+      </c>
+      <c r="AM46" s="44">
+        <v>26</v>
+      </c>
+      <c r="AN46" s="46" t="s">
+        <v>198</v>
+      </c>
+      <c r="AO46" s="46" t="s">
+        <v>198</v>
+      </c>
+      <c r="AP46" s="46">
+        <v>440</v>
+      </c>
+      <c r="AQ46" s="46">
+        <v>97</v>
+      </c>
+      <c r="AR46" s="45">
+        <v>7.52</v>
+      </c>
+      <c r="AS46" s="45">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="AT46" s="51">
+        <v>0.76</v>
+      </c>
+      <c r="AU46" s="51">
+        <v>7.29</v>
+      </c>
+      <c r="AV46" s="51">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AW46" s="51">
+        <v>4.84</v>
+      </c>
+      <c r="AX46" s="51">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AY46" s="51">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="AZ46" s="51">
+        <v>0.01</v>
+      </c>
+      <c r="BA46" s="51">
+        <v>0.01</v>
+      </c>
+      <c r="BB46" s="51">
+        <v>0</v>
+      </c>
+      <c r="BC46" s="52">
+        <v>3533</v>
+      </c>
+      <c r="BD46" s="53">
+        <v>2365</v>
+      </c>
+      <c r="BE46" s="53">
+        <v>1168</v>
+      </c>
+      <c r="BF46" s="53">
+        <v>702</v>
+      </c>
+      <c r="BG46" s="53">
+        <v>466</v>
+      </c>
+      <c r="BH46" s="44">
+        <v>372.4</v>
+      </c>
+      <c r="BI46" s="44">
+        <v>197.5</v>
+      </c>
+      <c r="BJ46" s="44">
+        <v>30</v>
+      </c>
+      <c r="BK46" s="47">
+        <v>31.6</v>
+      </c>
+      <c r="BL46" s="47">
+        <v>310.8</v>
+      </c>
+      <c r="BM46" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BN46" s="47">
+        <v>0.8</v>
+      </c>
+      <c r="BO46" s="47">
+        <v>329.6</v>
+      </c>
+      <c r="BP46" s="47">
         <v>24</v>
       </c>
-      <c r="AP22" s="47">
-[...26 lines deleted...]
-      <c r="AY22" s="52">
+      <c r="BQ46" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BR46" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BS46" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BT46" s="47">
+        <v>0.5</v>
+      </c>
+      <c r="BU46" s="47">
+        <v>0.2</v>
+      </c>
+      <c r="BV46" s="47">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="BW46" s="47">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="BX46" s="44">
+        <v>0.2</v>
+      </c>
+      <c r="BY46" s="44">
+        <v>325.10000000000002</v>
+      </c>
+      <c r="BZ46" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CA46" s="44">
+        <v>2.1</v>
+      </c>
+      <c r="CB46" s="44">
+        <v>323</v>
+      </c>
+      <c r="CC46" s="44">
+        <v>7.5</v>
+      </c>
+      <c r="CD46" s="44">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="CE46" s="44">
+        <v>0.8</v>
+      </c>
+      <c r="CF46" s="44">
+        <v>0.3</v>
+      </c>
+      <c r="CG46" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CH46" s="44">
+        <v>0.4</v>
+      </c>
+      <c r="CI46" s="46">
+        <v>985</v>
+      </c>
+      <c r="CJ46" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CK46" s="46">
+        <v>13</v>
+      </c>
+      <c r="CL46" s="46">
+        <v>946</v>
+      </c>
+      <c r="CM46" s="46">
+        <v>912</v>
+      </c>
+      <c r="CN46" s="46">
+        <v>34</v>
+      </c>
+      <c r="CO46" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CP46" s="46">
+        <v>994</v>
+      </c>
+      <c r="CQ46" s="46">
+        <v>11383</v>
+      </c>
+      <c r="CR46" s="46">
+        <v>19470</v>
+      </c>
+      <c r="CS46" s="46">
+        <v>11672</v>
+      </c>
+      <c r="CT46" s="46">
+        <v>7798</v>
+      </c>
+      <c r="CU46" s="46">
+        <v>19158</v>
+      </c>
+      <c r="CV46" s="46">
+        <v>12488</v>
+      </c>
+      <c r="CW46" s="46">
+        <v>6670</v>
+      </c>
+      <c r="CX46" s="48">
+        <v>312</v>
+      </c>
+      <c r="CY46" s="48">
+        <v>-816</v>
+      </c>
+      <c r="CZ46" s="48">
+        <v>1128</v>
+      </c>
+      <c r="DA46" s="46">
+        <v>700</v>
+      </c>
+      <c r="DB46" s="46">
+        <v>136</v>
+      </c>
+      <c r="DC46" s="46">
+        <v>876</v>
+      </c>
+      <c r="DD46" s="46">
+        <v>12324</v>
+      </c>
+      <c r="DE46" s="46">
+        <v>11307</v>
+      </c>
+      <c r="DF46" s="46">
+        <v>269</v>
+      </c>
+      <c r="DG46" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DH46" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DI46" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DJ46" s="49">
+        <v>9</v>
+      </c>
+      <c r="DK46" s="49">
+        <v>0</v>
+      </c>
+      <c r="DL46" s="49">
+        <v>69</v>
+      </c>
+      <c r="DM46" s="49">
+        <v>62</v>
+      </c>
+      <c r="DN46" s="49">
+        <v>7</v>
+      </c>
+      <c r="DO46" s="49">
+        <v>10403</v>
+      </c>
+      <c r="DP46" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DQ46" s="49">
+        <v>25</v>
+      </c>
+      <c r="DR46" s="49">
+        <v>10378</v>
+      </c>
+      <c r="DS46" s="49">
+        <v>406</v>
+      </c>
+      <c r="DT46" s="49">
+        <v>396</v>
+      </c>
+      <c r="DU46" s="49">
+        <v>10</v>
+      </c>
+      <c r="DV46" s="49">
+        <v>36</v>
+      </c>
+      <c r="DW46" s="49">
+        <v>50</v>
+      </c>
+      <c r="DX46" s="49">
+        <v>50</v>
+      </c>
+      <c r="DY46" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DZ46" s="49">
+        <v>0</v>
+      </c>
+      <c r="EA46" s="49">
+        <v>65</v>
+      </c>
+      <c r="EB46" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="EC46" s="49">
+        <v>272</v>
+      </c>
+      <c r="ED46" s="49">
+        <v>539</v>
+      </c>
+      <c r="EE46" s="49">
+        <v>193</v>
+      </c>
+      <c r="EF46" s="46">
+        <v>12592</v>
+      </c>
+      <c r="EG46" s="46">
+        <v>2309</v>
+      </c>
+      <c r="EH46" s="46">
+        <v>80</v>
+      </c>
+      <c r="EI46" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="EJ46" s="49">
+        <v>1621</v>
+      </c>
+      <c r="EK46" s="49">
+        <v>0</v>
+      </c>
+      <c r="EL46" s="49">
+        <v>784</v>
+      </c>
+      <c r="EM46" s="49">
+        <v>432</v>
+      </c>
+      <c r="EN46" s="49">
+        <v>1663</v>
+      </c>
+      <c r="EO46" s="49">
+        <v>777</v>
+      </c>
+      <c r="EP46" s="49">
+        <v>170</v>
+      </c>
+      <c r="EQ46" s="49">
+        <v>34</v>
+      </c>
+      <c r="ER46" s="46">
+        <v>1066</v>
+      </c>
+      <c r="ES46" s="46">
+        <v>58</v>
+      </c>
+      <c r="ET46" s="46">
+        <v>386</v>
+      </c>
+      <c r="EU46" s="49">
+        <v>99</v>
+      </c>
+      <c r="EV46" s="49">
+        <v>446</v>
+      </c>
+      <c r="EW46" s="49">
+        <v>1405</v>
+      </c>
+      <c r="EX46" s="49">
+        <v>228</v>
+      </c>
+      <c r="EY46" s="46">
+        <v>1275</v>
+      </c>
+      <c r="EZ46" s="49">
+        <v>-268</v>
+      </c>
+      <c r="FA46" s="54">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="47" spans="1:157" s="59" customFormat="1" ht="45" customHeight="1">
+      <c r="A47" s="86" t="s">
+        <v>209</v>
+      </c>
+      <c r="B47" s="86"/>
+      <c r="C47" s="86"/>
+      <c r="D47" s="86"/>
+      <c r="E47" s="86"/>
+      <c r="F47" s="86"/>
+      <c r="G47" s="86"/>
+      <c r="H47" s="86"/>
+      <c r="I47" s="86"/>
+      <c r="J47" s="42">
+        <v>31</v>
+      </c>
+      <c r="K47" s="43">
+        <v>184</v>
+      </c>
+      <c r="L47" s="44">
+        <v>280.3</v>
+      </c>
+      <c r="M47" s="45">
+        <v>4.41</v>
+      </c>
+      <c r="N47" s="45">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="O47" s="45">
+        <v>2.09</v>
+      </c>
+      <c r="P47" s="46">
+        <v>4187</v>
+      </c>
+      <c r="Q47" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="R47" s="46">
+        <v>23660</v>
+      </c>
+      <c r="S47" s="46">
+        <v>22262</v>
+      </c>
+      <c r="T47" s="48">
+        <v>1398</v>
+      </c>
+      <c r="U47" s="46">
+        <v>364</v>
+      </c>
+      <c r="V47" s="46">
+        <v>72</v>
+      </c>
+      <c r="W47" s="46">
+        <v>1690</v>
+      </c>
+      <c r="X47" s="46">
+        <v>3432</v>
+      </c>
+      <c r="Y47" s="44">
+        <v>14.5</v>
+      </c>
+      <c r="Z47" s="44">
+        <v>5.9</v>
+      </c>
+      <c r="AA47" s="44">
+        <v>7.1</v>
+      </c>
+      <c r="AB47" s="44">
+        <v>94.1</v>
+      </c>
+      <c r="AC47" s="46">
+        <v>721</v>
+      </c>
+      <c r="AD47" s="46">
+        <v>4971</v>
+      </c>
+      <c r="AE47" s="49">
+        <v>12442</v>
+      </c>
+      <c r="AF47" s="49">
+        <v>295</v>
+      </c>
+      <c r="AG47" s="49">
+        <v>9519</v>
+      </c>
+      <c r="AH47" s="46">
+        <v>111</v>
+      </c>
+      <c r="AI47" s="50">
+        <v>2923</v>
+      </c>
+      <c r="AJ47" s="44">
+        <v>128.9</v>
+      </c>
+      <c r="AK47" s="44">
+        <v>23.5</v>
+      </c>
+      <c r="AL47" s="48">
+        <v>4662</v>
+      </c>
+      <c r="AM47" s="44">
+        <v>37.5</v>
+      </c>
+      <c r="AN47" s="46">
+        <v>662</v>
+      </c>
+      <c r="AO47" s="46">
+        <v>104</v>
+      </c>
+      <c r="AP47" s="46">
+        <v>1057</v>
+      </c>
+      <c r="AQ47" s="46">
+        <v>166</v>
+      </c>
+      <c r="AR47" s="45">
         <v>4.76</v>
       </c>
-      <c r="AZ22" s="52">
-[...315 lines deleted...]
-        <v>6</v>
+      <c r="AS47" s="45">
+        <v>2.38</v>
+      </c>
+      <c r="AT47" s="51">
+        <v>0.88</v>
+      </c>
+      <c r="AU47" s="51">
+        <v>4.41</v>
+      </c>
+      <c r="AV47" s="51">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AW47" s="51">
+        <v>2.09</v>
+      </c>
+      <c r="AX47" s="51">
+        <v>0.59</v>
+      </c>
+      <c r="AY47" s="51">
+        <v>1.5</v>
+      </c>
+      <c r="AZ47" s="51">
+        <v>0.2</v>
+      </c>
+      <c r="BA47" s="51">
+        <v>0.19</v>
+      </c>
+      <c r="BB47" s="51">
+        <v>0.01</v>
+      </c>
+      <c r="BC47" s="52">
+        <v>4187</v>
+      </c>
+      <c r="BD47" s="58">
+        <v>3310</v>
+      </c>
+      <c r="BE47" s="58">
+        <v>877</v>
+      </c>
+      <c r="BF47" s="58">
+        <v>715</v>
+      </c>
+      <c r="BG47" s="58">
+        <v>162</v>
+      </c>
+      <c r="BH47" s="44">
+        <v>586.6</v>
+      </c>
+      <c r="BI47" s="44">
+        <v>371</v>
+      </c>
+      <c r="BJ47" s="44">
+        <v>63.1</v>
+      </c>
+      <c r="BK47" s="47">
+        <v>521</v>
+      </c>
+      <c r="BL47" s="47">
+        <v>2.1</v>
+      </c>
+      <c r="BM47" s="47">
+        <v>0.4</v>
+      </c>
+      <c r="BN47" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="BO47" s="47">
+        <v>280.3</v>
+      </c>
+      <c r="BP47" s="47">
+        <v>33</v>
+      </c>
+      <c r="BQ47" s="47">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BR47" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="BS47" s="44">
+        <v>8.6</v>
+      </c>
+      <c r="BT47" s="44">
+        <v>1.8</v>
+      </c>
+      <c r="BU47" s="44">
+        <v>1.6</v>
+      </c>
+      <c r="BV47" s="44">
+        <v>251.9</v>
+      </c>
+      <c r="BW47" s="44">
+        <v>228.6</v>
+      </c>
+      <c r="BX47" s="44">
+        <v>23.3</v>
+      </c>
+      <c r="BY47" s="44">
+        <v>26.7</v>
+      </c>
+      <c r="BZ47" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CA47" s="44">
+        <v>24.9</v>
+      </c>
+      <c r="CB47" s="44">
+        <v>1.8</v>
+      </c>
+      <c r="CC47" s="44">
+        <v>34.9</v>
+      </c>
+      <c r="CD47" s="44">
+        <v>76.8</v>
+      </c>
+      <c r="CE47" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="CF47" s="44">
+        <v>0.2</v>
+      </c>
+      <c r="CG47" s="44">
+        <v>10.8</v>
+      </c>
+      <c r="CH47" s="44">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="CI47" s="46">
+        <v>1491</v>
+      </c>
+      <c r="CJ47" s="46">
+        <v>28</v>
+      </c>
+      <c r="CK47" s="46">
+        <v>21</v>
+      </c>
+      <c r="CL47" s="46">
+        <v>63974</v>
+      </c>
+      <c r="CM47" s="46">
+        <v>56858</v>
+      </c>
+      <c r="CN47" s="46">
+        <v>7116</v>
+      </c>
+      <c r="CO47" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="CP47" s="46">
+        <v>13588</v>
+      </c>
+      <c r="CQ47" s="46">
+        <v>235</v>
+      </c>
+      <c r="CR47" s="46">
+        <v>23660</v>
+      </c>
+      <c r="CS47" s="46">
+        <v>11505</v>
+      </c>
+      <c r="CT47" s="46">
+        <v>12155</v>
+      </c>
+      <c r="CU47" s="46">
+        <v>22262</v>
+      </c>
+      <c r="CV47" s="46">
+        <v>9452</v>
+      </c>
+      <c r="CW47" s="46">
+        <v>12810</v>
+      </c>
+      <c r="CX47" s="48">
+        <v>1398</v>
+      </c>
+      <c r="CY47" s="48">
+        <v>2053</v>
+      </c>
+      <c r="CZ47" s="48">
+        <v>-655</v>
+      </c>
+      <c r="DA47" s="46">
+        <v>364</v>
+      </c>
+      <c r="DB47" s="46">
+        <v>72</v>
+      </c>
+      <c r="DC47" s="46">
+        <v>1690</v>
+      </c>
+      <c r="DD47" s="46">
+        <v>12442</v>
+      </c>
+      <c r="DE47" s="46">
+        <v>11257</v>
+      </c>
+      <c r="DF47" s="46">
+        <v>416</v>
+      </c>
+      <c r="DG47" s="49">
+        <v>3</v>
+      </c>
+      <c r="DH47" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DI47" s="49">
+        <v>12</v>
+      </c>
+      <c r="DJ47" s="49">
+        <v>4</v>
+      </c>
+      <c r="DK47" s="49">
+        <v>3</v>
+      </c>
+      <c r="DL47" s="49">
+        <v>9160</v>
+      </c>
+      <c r="DM47" s="49">
+        <v>8607</v>
+      </c>
+      <c r="DN47" s="49">
+        <v>553</v>
+      </c>
+      <c r="DO47" s="49">
+        <v>373</v>
+      </c>
+      <c r="DP47" s="49" t="s">
+        <v>199</v>
+      </c>
+      <c r="DQ47" s="49">
+        <v>326</v>
+      </c>
+      <c r="DR47" s="49">
+        <v>47</v>
+      </c>
+      <c r="DS47" s="46">
+        <v>1193</v>
+      </c>
+      <c r="DT47" s="46">
+        <v>1044</v>
+      </c>
+      <c r="DU47" s="46">
+        <v>149</v>
+      </c>
+      <c r="DV47" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DW47" s="46">
+        <v>8</v>
+      </c>
+      <c r="DX47" s="46" t="s">
+        <v>199</v>
+      </c>
+      <c r="DY47" s="46">
+        <v>8</v>
+      </c>
+      <c r="DZ47" s="46">
+        <v>12</v>
+      </c>
+      <c r="EA47" s="46">
+        <v>76</v>
+      </c>
+      <c r="EB47" s="46">
+        <v>82</v>
+      </c>
+      <c r="EC47" s="49">
+        <v>68</v>
+      </c>
+      <c r="ED47" s="49">
+        <v>295</v>
+      </c>
+      <c r="EE47" s="49">
+        <v>751</v>
+      </c>
+      <c r="EF47" s="46">
+        <v>9519</v>
+      </c>
+      <c r="EG47" s="46">
+        <v>1157</v>
+      </c>
+      <c r="EH47" s="46">
+        <v>349</v>
+      </c>
+      <c r="EI47" s="49">
+        <v>8</v>
+      </c>
+      <c r="EJ47" s="49">
+        <v>807</v>
+      </c>
+      <c r="EK47" s="49">
+        <v>31</v>
+      </c>
+      <c r="EL47" s="49">
+        <v>1096</v>
+      </c>
+      <c r="EM47" s="49">
+        <v>702</v>
+      </c>
+      <c r="EN47" s="49">
+        <v>557</v>
+      </c>
+      <c r="EO47" s="49">
+        <v>676</v>
+      </c>
+      <c r="EP47" s="49">
+        <v>162</v>
+      </c>
+      <c r="EQ47" s="49">
+        <v>49</v>
+      </c>
+      <c r="ER47" s="46">
+        <v>510</v>
+      </c>
+      <c r="ES47" s="46">
+        <v>33</v>
+      </c>
+      <c r="ET47" s="46">
+        <v>274</v>
+      </c>
+      <c r="EU47" s="46">
+        <v>72</v>
+      </c>
+      <c r="EV47" s="46">
+        <v>1173</v>
+      </c>
+      <c r="EW47" s="46">
+        <v>876</v>
+      </c>
+      <c r="EX47" s="46">
+        <v>111</v>
+      </c>
+      <c r="EY47" s="46">
+        <v>1090</v>
+      </c>
+      <c r="EZ47" s="49">
+        <v>2923</v>
+      </c>
+      <c r="FA47" s="54">
+        <v>31</v>
       </c>
     </row>
-    <row r="23" spans="1:157" s="60" customFormat="1" ht="15" customHeight="1">
-[...454 lines deleted...]
-      </c>
+    <row r="48" spans="1:157" ht="6.75" customHeight="1">
+      <c r="A48" s="66"/>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="67"/>
+      <c r="G48" s="67"/>
+      <c r="H48" s="67"/>
+      <c r="I48" s="67"/>
+      <c r="J48" s="68"/>
+      <c r="K48" s="69"/>
+      <c r="L48" s="70"/>
+      <c r="M48" s="71"/>
+      <c r="N48" s="71"/>
+      <c r="O48" s="71"/>
+      <c r="P48" s="72"/>
+      <c r="Q48" s="73"/>
+      <c r="R48" s="72"/>
+      <c r="S48" s="72"/>
+      <c r="T48" s="72"/>
+      <c r="U48" s="72"/>
+      <c r="V48" s="72"/>
+      <c r="W48" s="72"/>
+      <c r="X48" s="72"/>
+      <c r="Y48" s="70"/>
+      <c r="Z48" s="70"/>
+      <c r="AA48" s="70"/>
+      <c r="AB48" s="70"/>
+      <c r="AC48" s="72"/>
+      <c r="AD48" s="72"/>
+      <c r="AE48" s="73"/>
+      <c r="AF48" s="73"/>
+      <c r="AG48" s="73"/>
+      <c r="AH48" s="73"/>
+      <c r="AI48" s="73"/>
+      <c r="AJ48" s="74"/>
+      <c r="AK48" s="74"/>
+      <c r="AL48" s="75"/>
+      <c r="AM48" s="74"/>
+      <c r="AN48" s="75"/>
+      <c r="AO48" s="75"/>
+      <c r="AP48" s="75"/>
+      <c r="AQ48" s="75"/>
+      <c r="AR48" s="76"/>
+      <c r="AS48" s="76"/>
+      <c r="AT48" s="76"/>
+      <c r="AU48" s="76"/>
+      <c r="AV48" s="76"/>
+      <c r="AW48" s="76"/>
+      <c r="AX48" s="76"/>
+      <c r="AY48" s="76"/>
+      <c r="AZ48" s="76"/>
+      <c r="BA48" s="76"/>
+      <c r="BB48" s="76"/>
+      <c r="BC48" s="77"/>
+      <c r="BD48" s="77"/>
+      <c r="BE48" s="77"/>
+      <c r="BF48" s="77"/>
+      <c r="BG48" s="77"/>
+      <c r="BH48" s="70"/>
+      <c r="BI48" s="70"/>
+      <c r="BJ48" s="70"/>
+      <c r="BK48" s="70"/>
+      <c r="BL48" s="78"/>
+      <c r="BM48" s="78"/>
+      <c r="BN48" s="78"/>
+      <c r="BO48" s="78"/>
+      <c r="BP48" s="78"/>
+      <c r="BQ48" s="78"/>
+      <c r="BR48" s="74"/>
+      <c r="BS48" s="74"/>
+      <c r="BT48" s="74"/>
+      <c r="BU48" s="74"/>
+      <c r="BV48" s="74"/>
+      <c r="BW48" s="74"/>
+      <c r="BX48" s="74"/>
+      <c r="BY48" s="70"/>
+      <c r="BZ48" s="70"/>
+      <c r="CA48" s="70"/>
+      <c r="CB48" s="70"/>
+      <c r="CC48" s="70"/>
+      <c r="CD48" s="70"/>
+      <c r="CE48" s="70"/>
+      <c r="CF48" s="70"/>
+      <c r="CG48" s="70"/>
+      <c r="CH48" s="70"/>
+      <c r="CI48" s="72"/>
+      <c r="CJ48" s="72"/>
+      <c r="CK48" s="72"/>
+      <c r="CL48" s="72"/>
+      <c r="CM48" s="72"/>
+      <c r="CN48" s="72"/>
+      <c r="CO48" s="72"/>
+      <c r="CP48" s="72"/>
+      <c r="CQ48" s="72"/>
+      <c r="CR48" s="72"/>
+      <c r="CS48" s="72"/>
+      <c r="CT48" s="72"/>
+      <c r="CU48" s="72"/>
+      <c r="CV48" s="72"/>
+      <c r="CW48" s="72"/>
+      <c r="CX48" s="72"/>
+      <c r="CY48" s="72"/>
+      <c r="CZ48" s="72"/>
+      <c r="DA48" s="72"/>
+      <c r="DB48" s="72"/>
+      <c r="DC48" s="72"/>
+      <c r="DD48" s="72"/>
+      <c r="DE48" s="72"/>
+      <c r="DF48" s="72"/>
+      <c r="DG48" s="73"/>
+      <c r="DH48" s="73"/>
+      <c r="DI48" s="73"/>
+      <c r="DJ48" s="73"/>
+      <c r="DK48" s="73"/>
+      <c r="DL48" s="73"/>
+      <c r="DM48" s="73"/>
+      <c r="DN48" s="73"/>
+      <c r="DO48" s="73"/>
+      <c r="DP48" s="73"/>
+      <c r="DQ48" s="73"/>
+      <c r="DR48" s="73"/>
+      <c r="DS48" s="75"/>
+      <c r="DT48" s="75"/>
+      <c r="DU48" s="75"/>
+      <c r="DV48" s="75"/>
+      <c r="DW48" s="75"/>
+      <c r="DX48" s="75"/>
+      <c r="DY48" s="75"/>
+      <c r="DZ48" s="75"/>
+      <c r="EA48" s="75"/>
+      <c r="EB48" s="72"/>
+      <c r="EC48" s="72"/>
+      <c r="ED48" s="73"/>
+      <c r="EE48" s="73"/>
+      <c r="EF48" s="72"/>
+      <c r="EG48" s="72"/>
+      <c r="EH48" s="72"/>
+      <c r="EI48" s="72"/>
+      <c r="EJ48" s="73"/>
+      <c r="EK48" s="73"/>
+      <c r="EL48" s="73"/>
+      <c r="EM48" s="73"/>
+      <c r="EN48" s="73"/>
+      <c r="EO48" s="73"/>
+      <c r="EP48" s="73"/>
+      <c r="EQ48" s="73"/>
+      <c r="ER48" s="73"/>
+      <c r="ES48" s="75"/>
+      <c r="ET48" s="75"/>
+      <c r="EU48" s="75"/>
+      <c r="EV48" s="75"/>
+      <c r="EW48" s="75"/>
+      <c r="EX48" s="75"/>
+      <c r="EY48" s="72"/>
+      <c r="EZ48" s="72"/>
+      <c r="FA48" s="79"/>
     </row>
-    <row r="24" spans="1:157" s="56" customFormat="1" ht="15" customHeight="1">
-[...11127 lines deleted...]
-    <row r="50" spans="11:11" s="12" customFormat="1" ht="19.5" customHeight="1"/>
+    <row r="49" spans="11:11" ht="19.5" customHeight="1"/>
+    <row r="50" spans="11:11" ht="19.5" customHeight="1"/>
     <row r="52" spans="11:11">
       <c r="K52" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="177">
+    <mergeCell ref="EI9:EI13"/>
+    <mergeCell ref="P8:P13"/>
+    <mergeCell ref="AR8:AR13"/>
+    <mergeCell ref="AT9:AT13"/>
+    <mergeCell ref="AS9:AS13"/>
+    <mergeCell ref="A8:J14"/>
+    <mergeCell ref="K8:K13"/>
+    <mergeCell ref="L8:L13"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="DN11:DN13"/>
+    <mergeCell ref="DM11:DM13"/>
+    <mergeCell ref="DL11:DL13"/>
+    <mergeCell ref="DL10:DN10"/>
+    <mergeCell ref="BX10:BX13"/>
+    <mergeCell ref="BW10:BW13"/>
+    <mergeCell ref="BV10:BV13"/>
+    <mergeCell ref="BV9:BX9"/>
+    <mergeCell ref="CN10:CN13"/>
+    <mergeCell ref="CM10:CM13"/>
+    <mergeCell ref="CL10:CL13"/>
+    <mergeCell ref="CL9:CN9"/>
+    <mergeCell ref="CX9:CX13"/>
+    <mergeCell ref="CY9:CY13"/>
+    <mergeCell ref="CZ9:CZ13"/>
+    <mergeCell ref="CW9:CW13"/>
+    <mergeCell ref="DJ10:DJ13"/>
+    <mergeCell ref="W8:W13"/>
+    <mergeCell ref="X8:X13"/>
+    <mergeCell ref="Y8:Y13"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="AC8:AD8"/>
+    <mergeCell ref="AC9:AC13"/>
+    <mergeCell ref="AD9:AD13"/>
+    <mergeCell ref="AH10:AH13"/>
+    <mergeCell ref="DE9:EA9"/>
+    <mergeCell ref="AU8:AY8"/>
+    <mergeCell ref="BF10:BF13"/>
+    <mergeCell ref="BG10:BG13"/>
+    <mergeCell ref="BH9:BH13"/>
+    <mergeCell ref="BI10:BI13"/>
+    <mergeCell ref="AN8:AO8"/>
+    <mergeCell ref="CH9:CH13"/>
+    <mergeCell ref="DZ10:DZ13"/>
+    <mergeCell ref="EA10:EA13"/>
+    <mergeCell ref="Q8:Q13"/>
+    <mergeCell ref="R8:R13"/>
+    <mergeCell ref="S8:S13"/>
+    <mergeCell ref="T8:T13"/>
+    <mergeCell ref="U8:U13"/>
+    <mergeCell ref="V8:V13"/>
+    <mergeCell ref="AZ8:BB8"/>
+    <mergeCell ref="AE8:AI8"/>
+    <mergeCell ref="AJ8:AJ13"/>
+    <mergeCell ref="AK8:AK13"/>
+    <mergeCell ref="AL8:AL13"/>
+    <mergeCell ref="AM8:AM13"/>
+    <mergeCell ref="AW9:AY9"/>
+    <mergeCell ref="AZ9:AZ13"/>
+    <mergeCell ref="BA9:BA13"/>
+    <mergeCell ref="BB9:BB13"/>
+    <mergeCell ref="AW10:AW13"/>
+    <mergeCell ref="AX10:AX13"/>
+    <mergeCell ref="AY10:AY13"/>
+    <mergeCell ref="AQ9:AQ13"/>
+    <mergeCell ref="AU9:AU13"/>
+    <mergeCell ref="AG9:AG13"/>
+    <mergeCell ref="AI9:AI13"/>
+    <mergeCell ref="AF10:AF13"/>
+    <mergeCell ref="EB9:EB13"/>
+    <mergeCell ref="EC9:EC13"/>
+    <mergeCell ref="ED9:ED13"/>
+    <mergeCell ref="EE9:EE13"/>
+    <mergeCell ref="EF9:EF13"/>
+    <mergeCell ref="M9:M13"/>
+    <mergeCell ref="N9:N13"/>
+    <mergeCell ref="O9:O13"/>
+    <mergeCell ref="Z9:Z13"/>
+    <mergeCell ref="AA9:AA13"/>
+    <mergeCell ref="AB9:AB13"/>
+    <mergeCell ref="DD8:DD13"/>
+    <mergeCell ref="CX8:CZ8"/>
+    <mergeCell ref="DA8:DA13"/>
+    <mergeCell ref="DB8:DB13"/>
+    <mergeCell ref="DC8:DC13"/>
+    <mergeCell ref="AN9:AN13"/>
+    <mergeCell ref="AO9:AO13"/>
+    <mergeCell ref="AP9:AP13"/>
+    <mergeCell ref="AE9:AE13"/>
+    <mergeCell ref="BE9:BG9"/>
+    <mergeCell ref="BE10:BE13"/>
+    <mergeCell ref="BJ9:BJ13"/>
+    <mergeCell ref="AP8:AQ8"/>
+    <mergeCell ref="EZ8:EZ13"/>
+    <mergeCell ref="BO8:CH8"/>
+    <mergeCell ref="CI8:CQ8"/>
+    <mergeCell ref="CR8:CT8"/>
+    <mergeCell ref="CU8:CW8"/>
+    <mergeCell ref="BQ9:BQ13"/>
+    <mergeCell ref="BS9:BS13"/>
+    <mergeCell ref="BT9:BT13"/>
+    <mergeCell ref="BY9:BY13"/>
+    <mergeCell ref="CC9:CC13"/>
+    <mergeCell ref="CD9:CD13"/>
+    <mergeCell ref="CE9:CE13"/>
+    <mergeCell ref="CF9:CF13"/>
+    <mergeCell ref="BO9:BO13"/>
+    <mergeCell ref="BP9:BP13"/>
+    <mergeCell ref="CO9:CO13"/>
+    <mergeCell ref="CP9:CP13"/>
+    <mergeCell ref="CG9:CG13"/>
+    <mergeCell ref="CI9:CI13"/>
+    <mergeCell ref="CJ9:CJ13"/>
+    <mergeCell ref="CK9:CK13"/>
+    <mergeCell ref="CA10:CA13"/>
+    <mergeCell ref="CB10:CB13"/>
+    <mergeCell ref="EL9:EL13"/>
+    <mergeCell ref="EK9:EK13"/>
+    <mergeCell ref="BR10:BR13"/>
+    <mergeCell ref="BU10:BU13"/>
+    <mergeCell ref="BZ10:BZ13"/>
+    <mergeCell ref="DV10:DV13"/>
+    <mergeCell ref="DK11:DK13"/>
+    <mergeCell ref="DP11:DP13"/>
+    <mergeCell ref="DQ11:DQ13"/>
+    <mergeCell ref="DR11:DR13"/>
+    <mergeCell ref="DS11:DS13"/>
+    <mergeCell ref="DT11:DT13"/>
+    <mergeCell ref="DO10:DO13"/>
+    <mergeCell ref="DS10:DU10"/>
+    <mergeCell ref="DI10:DI13"/>
+    <mergeCell ref="DU11:DU13"/>
+    <mergeCell ref="DE10:DE13"/>
+    <mergeCell ref="DF10:DF13"/>
+    <mergeCell ref="DG10:DG13"/>
+    <mergeCell ref="DH11:DH13"/>
+    <mergeCell ref="CQ9:CQ13"/>
+    <mergeCell ref="CR9:CR13"/>
+    <mergeCell ref="CS9:CS13"/>
+    <mergeCell ref="CT9:CT13"/>
+    <mergeCell ref="CU9:CU13"/>
+    <mergeCell ref="EW9:EW13"/>
+    <mergeCell ref="EY9:EY13"/>
+    <mergeCell ref="EM9:EM13"/>
+    <mergeCell ref="EN9:EN13"/>
+    <mergeCell ref="EO9:EO13"/>
+    <mergeCell ref="EP9:EP13"/>
+    <mergeCell ref="EQ9:EQ13"/>
+    <mergeCell ref="ER9:ER13"/>
+    <mergeCell ref="EX10:EX13"/>
+    <mergeCell ref="ET9:ET13"/>
+    <mergeCell ref="EU9:EU13"/>
+    <mergeCell ref="EV9:EV13"/>
+    <mergeCell ref="ES9:ES13"/>
     <mergeCell ref="EG9:EG13"/>
     <mergeCell ref="EH9:EH13"/>
     <mergeCell ref="EJ9:EJ13"/>
     <mergeCell ref="DW11:DW13"/>
     <mergeCell ref="DX11:DX13"/>
     <mergeCell ref="DY11:DY13"/>
     <mergeCell ref="DW10:DY10"/>
     <mergeCell ref="CV9:CV13"/>
     <mergeCell ref="A47:I47"/>
     <mergeCell ref="A17:I17"/>
     <mergeCell ref="A41:I41"/>
     <mergeCell ref="A43:I43"/>
     <mergeCell ref="A44:I44"/>
     <mergeCell ref="A45:I45"/>
     <mergeCell ref="A46:I46"/>
     <mergeCell ref="BM9:BM13"/>
     <mergeCell ref="BK9:BK13"/>
     <mergeCell ref="BL9:BL13"/>
     <mergeCell ref="AV9:AV13"/>
     <mergeCell ref="BD9:BD13"/>
     <mergeCell ref="BN8:BN13"/>
     <mergeCell ref="BC8:BG8"/>
     <mergeCell ref="BH8:BM8"/>
     <mergeCell ref="BC9:BC13"/>
-    <mergeCell ref="EW9:EW13"/>
-[...151 lines deleted...]
-    <mergeCell ref="CZ9:CZ13"/>
   </mergeCells>
   <phoneticPr fontId="6"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" fitToHeight="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="45" max="239" man="1"/>
   </rowBreaks>
   <colBreaks count="24" manualBreakCount="24">
     <brk id="20" max="51" man="1"/>
     <brk id="25" max="51" man="1"/>
     <brk id="34" max="51" man="1"/>
     <brk id="37" max="51" man="1"/>
     <brk id="40" max="51" man="1"/>
     <brk id="49" max="51" man="1"/>
     <brk id="58" max="51" man="1"/>
     <brk id="61" max="51" man="1"/>
     <brk id="66" max="51" man="1"/>
     <brk id="72" max="51" man="1"/>
     <brk id="79" max="51" man="1"/>
     <brk id="85" max="51" man="1"/>
     <brk id="92" max="51" man="1"/>
     <brk id="97" max="51" man="1"/>
     <brk id="102" max="51" man="1"/>
     <brk id="107" max="51" man="1"/>