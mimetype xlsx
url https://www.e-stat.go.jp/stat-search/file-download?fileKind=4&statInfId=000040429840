--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{74C93736-837D-4B69-BACD-A59B02CAD861}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5805520C-D4EC-4EFA-A191-109CD44AB8E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1AA3CC8-3448-477B-AC2E-B3F2FE360590}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1AA3CC8-3448-477B-AC2E-B3F2FE360590}"/>
   </bookViews>
   <sheets>
     <sheet name="007" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'007'!$A$1:$FJ$57</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'007'!$A:$J,'007'!$1:$16</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -3114,76 +3114,79 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="189">
+  <cellXfs count="190">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="183" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="183" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
@@ -4043,3281 +4046,2732 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85532D9E-FEC1-4A52-A045-EAF546739813}">
   <dimension ref="A1:FJ61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="65" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="9" width="3.140625" style="14" customWidth="1"/>
-[...552 lines deleted...]
-    <col min="15782" max="16384" width="9.140625" style="14"/>
+    <col min="1" max="9" width="3.140625" style="15" customWidth="1"/>
+    <col min="10" max="10" width="5.7109375" style="15" customWidth="1"/>
+    <col min="11" max="165" width="10.7109375" style="15" customWidth="1"/>
+    <col min="166" max="166" width="5.140625" style="15" customWidth="1"/>
+    <col min="167" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:166" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:166" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:166" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="9" t="s">
+    <row r="2" spans="1:166" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="10" t="s">
         <v>146</v>
       </c>
-      <c r="AF2" s="11"/>
-[...2 lines deleted...]
-      <c r="AI2" s="11"/>
+      <c r="AF2" s="12"/>
+      <c r="AG2" s="12"/>
+      <c r="AH2" s="12"/>
+      <c r="AI2" s="12"/>
     </row>
-    <row r="3" spans="1:166" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="10" t="s">
+    <row r="3" spans="1:166" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="11" t="s">
         <v>147</v>
       </c>
-      <c r="AW3" s="12"/>
-[...2 lines deleted...]
-      <c r="BB3" s="12"/>
+      <c r="AW3" s="13"/>
+      <c r="AZ3" s="13"/>
+      <c r="BA3" s="13"/>
+      <c r="BB3" s="13"/>
     </row>
-    <row r="4" spans="1:166" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="K4" s="10" t="s">
+    <row r="4" spans="1:166" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K4" s="11" t="s">
         <v>202</v>
       </c>
-      <c r="AR4" s="10" t="s">
+      <c r="AR4" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="AW4" s="12"/>
-[...3 lines deleted...]
-      <c r="BC4" s="10" t="s">
+      <c r="AW4" s="13"/>
+      <c r="AZ4" s="13"/>
+      <c r="BA4" s="13"/>
+      <c r="BB4" s="13"/>
+      <c r="BC4" s="11" t="s">
         <v>151</v>
       </c>
-      <c r="BH4" s="10" t="s">
+      <c r="BH4" s="11" t="s">
         <v>208</v>
       </c>
-      <c r="BP4" s="10" t="s">
+      <c r="BP4" s="11" t="s">
         <v>152</v>
       </c>
-      <c r="CZ4" s="10" t="s">
+      <c r="CZ4" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="DL4" s="10" t="s">
+      <c r="DL4" s="11" t="s">
         <v>212</v>
       </c>
-      <c r="FI4" s="13"/>
+      <c r="FI4" s="14"/>
     </row>
-    <row r="5" spans="1:166" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="K5" s="10" t="s">
+    <row r="5" spans="1:166" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K5" s="11" t="s">
         <v>203</v>
       </c>
-      <c r="R5" s="10" t="s">
+      <c r="R5" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="X5" s="10" t="s">
+      <c r="X5" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AE5" s="10" t="s">
+      <c r="AE5" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="AJ5" s="10" t="s">
+      <c r="AJ5" s="11" t="s">
         <v>172</v>
       </c>
-      <c r="AR5" s="11" t="s">
+      <c r="AR5" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="AZ5" s="10" t="s">
+      <c r="AZ5" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="BC5" s="11"/>
-      <c r="BH5" s="11" t="s">
+      <c r="BC5" s="12"/>
+      <c r="BH5" s="12" t="s">
         <v>216</v>
       </c>
-      <c r="BO5" s="11"/>
-      <c r="BP5" s="10" t="s">
+      <c r="BO5" s="12"/>
+      <c r="BP5" s="11" t="s">
         <v>153</v>
       </c>
-      <c r="BW5" s="10" t="s">
+      <c r="BW5" s="11" t="s">
         <v>173</v>
       </c>
-      <c r="CN5" s="13"/>
-[...11 lines deleted...]
-      <c r="DL5" s="10" t="s">
+      <c r="CN5" s="14"/>
+      <c r="CO5" s="14"/>
+      <c r="CP5" s="14"/>
+      <c r="CQ5" s="14"/>
+      <c r="CR5" s="14"/>
+      <c r="CS5" s="14"/>
+      <c r="CT5" s="14"/>
+      <c r="CU5" s="14"/>
+      <c r="CV5" s="14"/>
+      <c r="CW5" s="14"/>
+      <c r="CX5" s="14"/>
+      <c r="CY5" s="14"/>
+      <c r="DL5" s="11" t="s">
         <v>174</v>
       </c>
-      <c r="EI5" s="13"/>
-      <c r="EN5" s="10" t="s">
+      <c r="EI5" s="14"/>
+      <c r="EN5" s="11" t="s">
         <v>175</v>
       </c>
-      <c r="EY5" s="13"/>
-[...1 lines deleted...]
-      <c r="FH5" s="10" t="s">
+      <c r="EY5" s="14"/>
+      <c r="FF5" s="14"/>
+      <c r="FH5" s="11" t="s">
         <v>176</v>
       </c>
-      <c r="FI5" s="13"/>
+      <c r="FI5" s="14"/>
     </row>
-    <row r="6" spans="1:166" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="AR6" s="11" t="s">
+    <row r="6" spans="1:166" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AR6" s="12" t="s">
         <v>150</v>
       </c>
-      <c r="AU6" s="10" t="s">
+      <c r="AU6" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="BC6" s="11"/>
-[...17 lines deleted...]
-      <c r="FI6" s="13"/>
+      <c r="BC6" s="12"/>
+      <c r="BH6" s="12"/>
+      <c r="BO6" s="12"/>
+      <c r="CN6" s="14"/>
+      <c r="CO6" s="14"/>
+      <c r="CP6" s="14"/>
+      <c r="CQ6" s="14"/>
+      <c r="CR6" s="14"/>
+      <c r="CS6" s="14"/>
+      <c r="CT6" s="14"/>
+      <c r="CU6" s="14"/>
+      <c r="CV6" s="14"/>
+      <c r="CW6" s="14"/>
+      <c r="CX6" s="14"/>
+      <c r="CY6" s="14"/>
+      <c r="EI6" s="14"/>
+      <c r="EY6" s="14"/>
+      <c r="FF6" s="14"/>
+      <c r="FI6" s="14"/>
     </row>
     <row r="7" spans="1:166" ht="5.0999999999999996" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
-    <row r="8" spans="1:166" s="19" customFormat="1" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="177" t="s">
+    <row r="8" spans="1:166" s="20" customFormat="1" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="178" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="177"/>
-[...8 lines deleted...]
-      <c r="K8" s="106" t="s">
+      <c r="B8" s="178"/>
+      <c r="C8" s="178"/>
+      <c r="D8" s="178"/>
+      <c r="E8" s="178"/>
+      <c r="F8" s="178"/>
+      <c r="G8" s="178"/>
+      <c r="H8" s="178"/>
+      <c r="I8" s="178"/>
+      <c r="J8" s="113"/>
+      <c r="K8" s="107" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="180" t="s">
+      <c r="L8" s="181" t="s">
         <v>9</v>
       </c>
-      <c r="M8" s="132" t="s">
+      <c r="M8" s="133" t="s">
         <v>26</v>
       </c>
-      <c r="N8" s="104"/>
-[...1 lines deleted...]
-      <c r="P8" s="106" t="s">
+      <c r="N8" s="105"/>
+      <c r="O8" s="106"/>
+      <c r="P8" s="107" t="s">
         <v>219</v>
       </c>
-      <c r="Q8" s="110" t="s">
+      <c r="Q8" s="111" t="s">
         <v>10</v>
       </c>
-      <c r="R8" s="112" t="s">
+      <c r="R8" s="113" t="s">
         <v>11</v>
       </c>
-      <c r="S8" s="114" t="s">
+      <c r="S8" s="115" t="s">
         <v>12</v>
       </c>
-      <c r="T8" s="112" t="s">
+      <c r="T8" s="113" t="s">
         <v>13</v>
       </c>
-      <c r="U8" s="106" t="s">
+      <c r="U8" s="107" t="s">
         <v>14</v>
       </c>
-      <c r="V8" s="106" t="s">
+      <c r="V8" s="107" t="s">
         <v>15</v>
       </c>
-      <c r="W8" s="108" t="s">
+      <c r="W8" s="109" t="s">
         <v>16</v>
       </c>
-      <c r="X8" s="112" t="s">
+      <c r="X8" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="Y8" s="106" t="s">
+      <c r="Y8" s="107" t="s">
         <v>145</v>
       </c>
-      <c r="Z8" s="104" t="s">
+      <c r="Z8" s="105" t="s">
         <v>207</v>
       </c>
-      <c r="AA8" s="104"/>
-[...1 lines deleted...]
-      <c r="AC8" s="132" t="s">
+      <c r="AA8" s="105"/>
+      <c r="AB8" s="106"/>
+      <c r="AC8" s="133" t="s">
         <v>18</v>
       </c>
-      <c r="AD8" s="133"/>
-      <c r="AE8" s="181" t="s">
+      <c r="AD8" s="134"/>
+      <c r="AE8" s="182" t="s">
         <v>19</v>
       </c>
-      <c r="AF8" s="124"/>
-[...3 lines deleted...]
-      <c r="AJ8" s="107" t="s">
+      <c r="AF8" s="125"/>
+      <c r="AG8" s="125"/>
+      <c r="AH8" s="125"/>
+      <c r="AI8" s="183"/>
+      <c r="AJ8" s="108" t="s">
         <v>20</v>
       </c>
-      <c r="AK8" s="106" t="s">
+      <c r="AK8" s="107" t="s">
         <v>21</v>
       </c>
-      <c r="AL8" s="116" t="s">
+      <c r="AL8" s="117" t="s">
         <v>22</v>
       </c>
-      <c r="AM8" s="116" t="s">
+      <c r="AM8" s="117" t="s">
         <v>23</v>
       </c>
-      <c r="AN8" s="126" t="s">
+      <c r="AN8" s="127" t="s">
         <v>24</v>
       </c>
-      <c r="AO8" s="127"/>
-      <c r="AP8" s="128" t="s">
+      <c r="AO8" s="128"/>
+      <c r="AP8" s="129" t="s">
         <v>25</v>
       </c>
-      <c r="AQ8" s="129"/>
-      <c r="AR8" s="130" t="s">
+      <c r="AQ8" s="130"/>
+      <c r="AR8" s="131" t="s">
         <v>220</v>
       </c>
-      <c r="AS8" s="15"/>
-[...1 lines deleted...]
-      <c r="AU8" s="119" t="s">
+      <c r="AS8" s="16"/>
+      <c r="AT8" s="17"/>
+      <c r="AU8" s="120" t="s">
         <v>26</v>
       </c>
-      <c r="AV8" s="119"/>
-[...3 lines deleted...]
-      <c r="AZ8" s="118" t="s">
+      <c r="AV8" s="120"/>
+      <c r="AW8" s="120"/>
+      <c r="AX8" s="120"/>
+      <c r="AY8" s="121"/>
+      <c r="AZ8" s="119" t="s">
         <v>27</v>
       </c>
-      <c r="BA8" s="119"/>
-[...1 lines deleted...]
-      <c r="BC8" s="118" t="s">
+      <c r="BA8" s="120"/>
+      <c r="BB8" s="121"/>
+      <c r="BC8" s="119" t="s">
         <v>28</v>
       </c>
-      <c r="BD8" s="119"/>
-[...3 lines deleted...]
-      <c r="BH8" s="121" t="s">
+      <c r="BD8" s="120"/>
+      <c r="BE8" s="120"/>
+      <c r="BF8" s="120"/>
+      <c r="BG8" s="121"/>
+      <c r="BH8" s="122" t="s">
         <v>29</v>
       </c>
-      <c r="BI8" s="122"/>
-[...6 lines deleted...]
-      <c r="BP8" s="124" t="s">
+      <c r="BI8" s="123"/>
+      <c r="BJ8" s="123"/>
+      <c r="BK8" s="123"/>
+      <c r="BL8" s="123"/>
+      <c r="BM8" s="123"/>
+      <c r="BN8" s="123"/>
+      <c r="BO8" s="124"/>
+      <c r="BP8" s="125" t="s">
         <v>31</v>
       </c>
-      <c r="BQ8" s="124"/>
-[...4 lines deleted...]
-      <c r="BV8" s="106" t="s">
+      <c r="BQ8" s="125"/>
+      <c r="BR8" s="125"/>
+      <c r="BS8" s="125"/>
+      <c r="BT8" s="125"/>
+      <c r="BU8" s="126"/>
+      <c r="BV8" s="107" t="s">
         <v>189</v>
       </c>
-      <c r="BW8" s="121" t="s">
+      <c r="BW8" s="122" t="s">
         <v>32</v>
       </c>
-      <c r="BX8" s="122"/>
-[...18 lines deleted...]
-      <c r="CQ8" s="157" t="s">
+      <c r="BX8" s="123"/>
+      <c r="BY8" s="123"/>
+      <c r="BZ8" s="123"/>
+      <c r="CA8" s="123"/>
+      <c r="CB8" s="123"/>
+      <c r="CC8" s="123"/>
+      <c r="CD8" s="123"/>
+      <c r="CE8" s="123"/>
+      <c r="CF8" s="123"/>
+      <c r="CG8" s="123"/>
+      <c r="CH8" s="123"/>
+      <c r="CI8" s="123"/>
+      <c r="CJ8" s="123"/>
+      <c r="CK8" s="123"/>
+      <c r="CL8" s="123"/>
+      <c r="CM8" s="123"/>
+      <c r="CN8" s="123"/>
+      <c r="CO8" s="123"/>
+      <c r="CP8" s="123"/>
+      <c r="CQ8" s="158" t="s">
         <v>33</v>
       </c>
-      <c r="CR8" s="122"/>
-[...7 lines deleted...]
-      <c r="CZ8" s="158" t="s">
+      <c r="CR8" s="123"/>
+      <c r="CS8" s="123"/>
+      <c r="CT8" s="123"/>
+      <c r="CU8" s="123"/>
+      <c r="CV8" s="123"/>
+      <c r="CW8" s="123"/>
+      <c r="CX8" s="123"/>
+      <c r="CY8" s="123"/>
+      <c r="CZ8" s="159" t="s">
         <v>11</v>
       </c>
-      <c r="DA8" s="104"/>
-[...1 lines deleted...]
-      <c r="DC8" s="132" t="s">
+      <c r="DA8" s="105"/>
+      <c r="DB8" s="106"/>
+      <c r="DC8" s="133" t="s">
         <v>12</v>
       </c>
-      <c r="DD8" s="104"/>
-[...1 lines deleted...]
-      <c r="DF8" s="104" t="s">
+      <c r="DD8" s="105"/>
+      <c r="DE8" s="106"/>
+      <c r="DF8" s="105" t="s">
         <v>190</v>
       </c>
-      <c r="DG8" s="104"/>
-[...1 lines deleted...]
-      <c r="DI8" s="106" t="s">
+      <c r="DG8" s="105"/>
+      <c r="DH8" s="106"/>
+      <c r="DI8" s="107" t="s">
         <v>14</v>
       </c>
-      <c r="DJ8" s="107" t="s">
+      <c r="DJ8" s="108" t="s">
         <v>15</v>
       </c>
-      <c r="DK8" s="108" t="s">
+      <c r="DK8" s="109" t="s">
         <v>16</v>
       </c>
-      <c r="DL8" s="130" t="s">
+      <c r="DL8" s="131" t="s">
         <v>34</v>
       </c>
-      <c r="DM8" s="15"/>
-[...46 lines deleted...]
-      <c r="FH8" s="125" t="s">
+      <c r="DM8" s="16"/>
+      <c r="DN8" s="16"/>
+      <c r="DO8" s="16"/>
+      <c r="DP8" s="16"/>
+      <c r="DQ8" s="16"/>
+      <c r="DR8" s="16"/>
+      <c r="DS8" s="16"/>
+      <c r="DT8" s="16"/>
+      <c r="DU8" s="16"/>
+      <c r="DV8" s="16"/>
+      <c r="DW8" s="16"/>
+      <c r="DX8" s="16"/>
+      <c r="DY8" s="16"/>
+      <c r="DZ8" s="16"/>
+      <c r="EA8" s="16"/>
+      <c r="EB8" s="16"/>
+      <c r="EC8" s="16"/>
+      <c r="ED8" s="16"/>
+      <c r="EE8" s="16"/>
+      <c r="EF8" s="16"/>
+      <c r="EG8" s="16"/>
+      <c r="EH8" s="16"/>
+      <c r="EI8" s="16"/>
+      <c r="EJ8" s="16"/>
+      <c r="EK8" s="16"/>
+      <c r="EL8" s="16"/>
+      <c r="EM8" s="17"/>
+      <c r="EN8" s="18"/>
+      <c r="EO8" s="16"/>
+      <c r="EP8" s="16"/>
+      <c r="EQ8" s="16"/>
+      <c r="ER8" s="16"/>
+      <c r="ES8" s="16"/>
+      <c r="ET8" s="16"/>
+      <c r="EU8" s="16"/>
+      <c r="EV8" s="16"/>
+      <c r="EW8" s="16"/>
+      <c r="EX8" s="16"/>
+      <c r="EY8" s="16"/>
+      <c r="EZ8" s="16"/>
+      <c r="FA8" s="16"/>
+      <c r="FB8" s="16"/>
+      <c r="FC8" s="16"/>
+      <c r="FD8" s="16"/>
+      <c r="FE8" s="16"/>
+      <c r="FF8" s="16"/>
+      <c r="FG8" s="17"/>
+      <c r="FH8" s="126" t="s">
         <v>35</v>
       </c>
-      <c r="FI8" s="146" t="s">
+      <c r="FI8" s="147" t="s">
         <v>36</v>
       </c>
-      <c r="FJ8" s="18"/>
+      <c r="FJ8" s="19"/>
     </row>
-    <row r="9" spans="1:166" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="M9" s="102" t="s">
+    <row r="9" spans="1:166" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="177"/>
+      <c r="B9" s="177"/>
+      <c r="C9" s="177"/>
+      <c r="D9" s="177"/>
+      <c r="E9" s="177"/>
+      <c r="F9" s="177"/>
+      <c r="G9" s="177"/>
+      <c r="H9" s="177"/>
+      <c r="I9" s="177"/>
+      <c r="J9" s="114"/>
+      <c r="K9" s="104"/>
+      <c r="L9" s="138"/>
+      <c r="M9" s="103" t="s">
         <v>37</v>
       </c>
-      <c r="N9" s="102" t="s">
+      <c r="N9" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="O9" s="100" t="s">
+      <c r="O9" s="101" t="s">
         <v>38</v>
       </c>
-      <c r="P9" s="115"/>
-[...9 lines deleted...]
-      <c r="Z9" s="102" t="s">
+      <c r="P9" s="116"/>
+      <c r="Q9" s="112"/>
+      <c r="R9" s="114"/>
+      <c r="S9" s="116"/>
+      <c r="T9" s="114"/>
+      <c r="U9" s="104"/>
+      <c r="V9" s="104"/>
+      <c r="W9" s="110"/>
+      <c r="X9" s="114"/>
+      <c r="Y9" s="104"/>
+      <c r="Z9" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="AA9" s="100" t="s">
+      <c r="AA9" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="AB9" s="134" t="s">
+      <c r="AB9" s="135" t="s">
         <v>41</v>
       </c>
-      <c r="AC9" s="103" t="s">
+      <c r="AC9" s="104" t="s">
         <v>42</v>
       </c>
-      <c r="AD9" s="111" t="s">
+      <c r="AD9" s="112" t="s">
         <v>43</v>
       </c>
-      <c r="AE9" s="138" t="s">
+      <c r="AE9" s="139" t="s">
         <v>44</v>
       </c>
-      <c r="AG9" s="149" t="s">
+      <c r="AG9" s="150" t="s">
         <v>45</v>
       </c>
-      <c r="AI9" s="151" t="s">
+      <c r="AI9" s="152" t="s">
         <v>46</v>
       </c>
-      <c r="AJ9" s="101"/>
-[...3 lines deleted...]
-      <c r="AN9" s="147" t="s">
+      <c r="AJ9" s="102"/>
+      <c r="AK9" s="104"/>
+      <c r="AL9" s="118"/>
+      <c r="AM9" s="118"/>
+      <c r="AN9" s="148" t="s">
         <v>184</v>
       </c>
-      <c r="AO9" s="147" t="s">
+      <c r="AO9" s="148" t="s">
         <v>154</v>
       </c>
-      <c r="AP9" s="147" t="s">
+      <c r="AP9" s="148" t="s">
         <v>185</v>
       </c>
-      <c r="AQ9" s="173" t="s">
+      <c r="AQ9" s="174" t="s">
         <v>155</v>
       </c>
-      <c r="AR9" s="131"/>
-      <c r="AS9" s="102" t="s">
+      <c r="AR9" s="132"/>
+      <c r="AS9" s="103" t="s">
         <v>221</v>
       </c>
-      <c r="AT9" s="140" t="s">
+      <c r="AT9" s="141" t="s">
         <v>186</v>
       </c>
-      <c r="AU9" s="175" t="s">
+      <c r="AU9" s="176" t="s">
         <v>37</v>
       </c>
-      <c r="AV9" s="102" t="s">
+      <c r="AV9" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="AW9" s="185" t="s">
+      <c r="AW9" s="186" t="s">
         <v>38</v>
       </c>
-      <c r="AX9" s="186"/>
-[...1 lines deleted...]
-      <c r="AZ9" s="141" t="s">
+      <c r="AX9" s="187"/>
+      <c r="AY9" s="188"/>
+      <c r="AZ9" s="142" t="s">
         <v>37</v>
       </c>
-      <c r="BA9" s="102" t="s">
+      <c r="BA9" s="103" t="s">
         <v>188</v>
       </c>
-      <c r="BB9" s="188" t="s">
+      <c r="BB9" s="189" t="s">
         <v>47</v>
       </c>
-      <c r="BC9" s="131" t="s">
+      <c r="BC9" s="132" t="s">
         <v>37</v>
       </c>
-      <c r="BD9" s="136" t="s">
+      <c r="BD9" s="137" t="s">
         <v>29</v>
       </c>
-      <c r="BE9" s="154" t="s">
+      <c r="BE9" s="155" t="s">
         <v>38</v>
       </c>
-      <c r="BF9" s="155"/>
-[...1 lines deleted...]
-      <c r="BH9" s="138" t="s">
+      <c r="BF9" s="156"/>
+      <c r="BG9" s="157"/>
+      <c r="BH9" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="BI9" s="102" t="s">
+      <c r="BI9" s="103" t="s">
         <v>48</v>
       </c>
-      <c r="BJ9" s="102" t="s">
+      <c r="BJ9" s="103" t="s">
         <v>49</v>
       </c>
-      <c r="BK9" s="100" t="s">
+      <c r="BK9" s="101" t="s">
         <v>50</v>
       </c>
-      <c r="BL9" s="102" t="s">
+      <c r="BL9" s="103" t="s">
         <v>51</v>
       </c>
-      <c r="BM9" s="102" t="s">
+      <c r="BM9" s="103" t="s">
         <v>52</v>
       </c>
-      <c r="BN9" s="139" t="s">
+      <c r="BN9" s="140" t="s">
         <v>53</v>
       </c>
-      <c r="BO9" s="140" t="s">
+      <c r="BO9" s="141" t="s">
         <v>54</v>
       </c>
-      <c r="BP9" s="175" t="s">
+      <c r="BP9" s="176" t="s">
         <v>37</v>
       </c>
-      <c r="BQ9" s="21"/>
-      <c r="BR9" s="102" t="s">
+      <c r="BQ9" s="22"/>
+      <c r="BR9" s="103" t="s">
         <v>55</v>
       </c>
-      <c r="BS9" s="102" t="s">
+      <c r="BS9" s="103" t="s">
         <v>56</v>
       </c>
-      <c r="BT9" s="102" t="s">
+      <c r="BT9" s="103" t="s">
         <v>57</v>
       </c>
-      <c r="BU9" s="100" t="s">
+      <c r="BU9" s="101" t="s">
         <v>58</v>
       </c>
-      <c r="BV9" s="103"/>
-      <c r="BW9" s="141" t="s">
+      <c r="BV9" s="104"/>
+      <c r="BW9" s="142" t="s">
         <v>59</v>
       </c>
-      <c r="BX9" s="102" t="s">
+      <c r="BX9" s="103" t="s">
         <v>156</v>
       </c>
-      <c r="BY9" s="134" t="s">
+      <c r="BY9" s="135" t="s">
         <v>157</v>
       </c>
-      <c r="BZ9" s="22"/>
-      <c r="CA9" s="147" t="s">
+      <c r="BZ9" s="23"/>
+      <c r="CA9" s="148" t="s">
         <v>213</v>
       </c>
-      <c r="CB9" s="160" t="s">
+      <c r="CB9" s="161" t="s">
         <v>159</v>
       </c>
-      <c r="CC9" s="22"/>
-      <c r="CD9" s="165" t="s">
+      <c r="CC9" s="23"/>
+      <c r="CD9" s="166" t="s">
         <v>210</v>
       </c>
-      <c r="CE9" s="166"/>
-[...1 lines deleted...]
-      <c r="CG9" s="136" t="s">
+      <c r="CE9" s="167"/>
+      <c r="CF9" s="168"/>
+      <c r="CG9" s="137" t="s">
         <v>163</v>
       </c>
-      <c r="CH9" s="20"/>
-[...2 lines deleted...]
-      <c r="CK9" s="102" t="s">
+      <c r="CH9" s="21"/>
+      <c r="CI9" s="21"/>
+      <c r="CJ9" s="24"/>
+      <c r="CK9" s="103" t="s">
         <v>167</v>
       </c>
-      <c r="CL9" s="102" t="s">
+      <c r="CL9" s="103" t="s">
         <v>168</v>
       </c>
-      <c r="CM9" s="102" t="s">
+      <c r="CM9" s="103" t="s">
         <v>60</v>
       </c>
-      <c r="CN9" s="102" t="s">
+      <c r="CN9" s="103" t="s">
         <v>169</v>
       </c>
-      <c r="CO9" s="102" t="s">
+      <c r="CO9" s="103" t="s">
         <v>170</v>
       </c>
-      <c r="CP9" s="100" t="s">
+      <c r="CP9" s="101" t="s">
         <v>171</v>
       </c>
-      <c r="CQ9" s="102" t="s">
+      <c r="CQ9" s="103" t="s">
         <v>61</v>
       </c>
-      <c r="CR9" s="102" t="s">
+      <c r="CR9" s="103" t="s">
         <v>62</v>
       </c>
-      <c r="CS9" s="102" t="s">
+      <c r="CS9" s="103" t="s">
         <v>99</v>
       </c>
-      <c r="CT9" s="154" t="s">
+      <c r="CT9" s="155" t="s">
         <v>209</v>
       </c>
-      <c r="CU9" s="155"/>
-[...1 lines deleted...]
-      <c r="CW9" s="102" t="s">
+      <c r="CU9" s="156"/>
+      <c r="CV9" s="144"/>
+      <c r="CW9" s="103" t="s">
         <v>66</v>
       </c>
-      <c r="CX9" s="102" t="s">
+      <c r="CX9" s="103" t="s">
         <v>67</v>
       </c>
-      <c r="CY9" s="102" t="s">
+      <c r="CY9" s="103" t="s">
         <v>68</v>
       </c>
-      <c r="CZ9" s="141" t="s">
+      <c r="CZ9" s="142" t="s">
         <v>37</v>
       </c>
-      <c r="DA9" s="102" t="s">
+      <c r="DA9" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="DB9" s="100" t="s">
+      <c r="DB9" s="101" t="s">
         <v>211</v>
       </c>
-      <c r="DC9" s="102" t="s">
+      <c r="DC9" s="103" t="s">
         <v>37</v>
       </c>
-      <c r="DD9" s="102" t="s">
+      <c r="DD9" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="DE9" s="102" t="s">
+      <c r="DE9" s="103" t="s">
         <v>211</v>
       </c>
-      <c r="DF9" s="100" t="s">
+      <c r="DF9" s="101" t="s">
         <v>37</v>
       </c>
-      <c r="DG9" s="102" t="s">
+      <c r="DG9" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="DH9" s="102" t="s">
+      <c r="DH9" s="103" t="s">
         <v>211</v>
       </c>
-      <c r="DI9" s="103"/>
-[...3 lines deleted...]
-      <c r="DM9" s="154" t="s">
+      <c r="DI9" s="104"/>
+      <c r="DJ9" s="102"/>
+      <c r="DK9" s="110"/>
+      <c r="DL9" s="132"/>
+      <c r="DM9" s="155" t="s">
         <v>69</v>
       </c>
-      <c r="DN9" s="155"/>
-[...21 lines deleted...]
-      <c r="EJ9" s="102" t="s">
+      <c r="DN9" s="156"/>
+      <c r="DO9" s="156"/>
+      <c r="DP9" s="156"/>
+      <c r="DQ9" s="156"/>
+      <c r="DR9" s="156"/>
+      <c r="DS9" s="156"/>
+      <c r="DT9" s="156"/>
+      <c r="DU9" s="156"/>
+      <c r="DV9" s="156"/>
+      <c r="DW9" s="156"/>
+      <c r="DX9" s="156"/>
+      <c r="DY9" s="156"/>
+      <c r="DZ9" s="156"/>
+      <c r="EA9" s="156"/>
+      <c r="EB9" s="156"/>
+      <c r="EC9" s="156"/>
+      <c r="ED9" s="156"/>
+      <c r="EE9" s="156"/>
+      <c r="EF9" s="156"/>
+      <c r="EG9" s="156"/>
+      <c r="EH9" s="156"/>
+      <c r="EI9" s="144"/>
+      <c r="EJ9" s="103" t="s">
         <v>70</v>
       </c>
-      <c r="EK9" s="143" t="s">
+      <c r="EK9" s="144" t="s">
         <v>71</v>
       </c>
-      <c r="EL9" s="102" t="s">
+      <c r="EL9" s="103" t="s">
         <v>72</v>
       </c>
-      <c r="EM9" s="144" t="s">
+      <c r="EM9" s="145" t="s">
         <v>73</v>
       </c>
-      <c r="EN9" s="163" t="s">
+      <c r="EN9" s="164" t="s">
         <v>74</v>
       </c>
-      <c r="EO9" s="145" t="s">
+      <c r="EO9" s="146" t="s">
         <v>75</v>
       </c>
-      <c r="EP9" s="145" t="s">
+      <c r="EP9" s="146" t="s">
         <v>76</v>
       </c>
-      <c r="EQ9" s="145" t="s">
+      <c r="EQ9" s="146" t="s">
         <v>77</v>
       </c>
-      <c r="ER9" s="145" t="s">
+      <c r="ER9" s="146" t="s">
         <v>78</v>
       </c>
-      <c r="ES9" s="145" t="s">
+      <c r="ES9" s="146" t="s">
         <v>79</v>
       </c>
-      <c r="ET9" s="143" t="s">
+      <c r="ET9" s="144" t="s">
         <v>80</v>
       </c>
-      <c r="EU9" s="143" t="s">
+      <c r="EU9" s="144" t="s">
         <v>81</v>
       </c>
-      <c r="EV9" s="145" t="s">
+      <c r="EV9" s="146" t="s">
         <v>82</v>
       </c>
-      <c r="EW9" s="100" t="s">
+      <c r="EW9" s="101" t="s">
         <v>83</v>
       </c>
-      <c r="EX9" s="102" t="s">
+      <c r="EX9" s="103" t="s">
         <v>84</v>
       </c>
-      <c r="EY9" s="102" t="s">
+      <c r="EY9" s="103" t="s">
         <v>85</v>
       </c>
-      <c r="EZ9" s="102" t="s">
+      <c r="EZ9" s="103" t="s">
         <v>86</v>
       </c>
-      <c r="FA9" s="102" t="s">
+      <c r="FA9" s="103" t="s">
         <v>87</v>
       </c>
-      <c r="FB9" s="102" t="s">
+      <c r="FB9" s="103" t="s">
         <v>88</v>
       </c>
-      <c r="FC9" s="102" t="s">
+      <c r="FC9" s="103" t="s">
         <v>89</v>
       </c>
-      <c r="FD9" s="100" t="s">
+      <c r="FD9" s="101" t="s">
         <v>191</v>
       </c>
-      <c r="FE9" s="136" t="s">
+      <c r="FE9" s="137" t="s">
         <v>90</v>
       </c>
-      <c r="FF9" s="21"/>
-      <c r="FG9" s="144" t="s">
+      <c r="FF9" s="22"/>
+      <c r="FG9" s="145" t="s">
         <v>91</v>
       </c>
-      <c r="FH9" s="143"/>
-      <c r="FI9" s="145"/>
+      <c r="FH9" s="144"/>
+      <c r="FI9" s="146"/>
     </row>
-    <row r="10" spans="1:166" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...31 lines deleted...]
-      <c r="AF10" s="153" t="s">
+    <row r="10" spans="1:166" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="177"/>
+      <c r="B10" s="177"/>
+      <c r="C10" s="177"/>
+      <c r="D10" s="177"/>
+      <c r="E10" s="177"/>
+      <c r="F10" s="177"/>
+      <c r="G10" s="177"/>
+      <c r="H10" s="177"/>
+      <c r="I10" s="177"/>
+      <c r="J10" s="114"/>
+      <c r="K10" s="104"/>
+      <c r="L10" s="138"/>
+      <c r="M10" s="104"/>
+      <c r="N10" s="104"/>
+      <c r="O10" s="102"/>
+      <c r="P10" s="116"/>
+      <c r="Q10" s="112"/>
+      <c r="R10" s="114"/>
+      <c r="S10" s="116"/>
+      <c r="T10" s="114"/>
+      <c r="U10" s="104"/>
+      <c r="V10" s="104"/>
+      <c r="W10" s="110"/>
+      <c r="X10" s="114"/>
+      <c r="Y10" s="104"/>
+      <c r="Z10" s="104"/>
+      <c r="AA10" s="102"/>
+      <c r="AB10" s="136"/>
+      <c r="AC10" s="104"/>
+      <c r="AD10" s="112"/>
+      <c r="AE10" s="132"/>
+      <c r="AF10" s="154" t="s">
         <v>72</v>
       </c>
-      <c r="AG10" s="150"/>
-      <c r="AH10" s="153" t="s">
+      <c r="AG10" s="151"/>
+      <c r="AH10" s="154" t="s">
         <v>106</v>
       </c>
-      <c r="AI10" s="152"/>
-[...13 lines deleted...]
-      <c r="AW10" s="102" t="s">
+      <c r="AI10" s="153"/>
+      <c r="AJ10" s="102"/>
+      <c r="AK10" s="104"/>
+      <c r="AL10" s="118"/>
+      <c r="AM10" s="118"/>
+      <c r="AN10" s="149"/>
+      <c r="AO10" s="149"/>
+      <c r="AP10" s="149"/>
+      <c r="AQ10" s="175"/>
+      <c r="AR10" s="132"/>
+      <c r="AS10" s="104"/>
+      <c r="AT10" s="110"/>
+      <c r="AU10" s="177"/>
+      <c r="AV10" s="104"/>
+      <c r="AW10" s="103" t="s">
         <v>92</v>
       </c>
-      <c r="AX10" s="134" t="s">
+      <c r="AX10" s="135" t="s">
         <v>186</v>
       </c>
-      <c r="AY10" s="140" t="s">
+      <c r="AY10" s="141" t="s">
         <v>187</v>
       </c>
-      <c r="AZ10" s="142"/>
-[...4 lines deleted...]
-      <c r="BE10" s="136" t="s">
+      <c r="AZ10" s="143"/>
+      <c r="BA10" s="104"/>
+      <c r="BB10" s="112"/>
+      <c r="BC10" s="132"/>
+      <c r="BD10" s="138"/>
+      <c r="BE10" s="137" t="s">
         <v>92</v>
       </c>
-      <c r="BF10" s="102" t="s">
+      <c r="BF10" s="103" t="s">
         <v>30</v>
       </c>
-      <c r="BG10" s="140" t="s">
+      <c r="BG10" s="141" t="s">
         <v>93</v>
       </c>
-      <c r="BH10" s="131"/>
-[...8 lines deleted...]
-      <c r="BQ10" s="102" t="s">
+      <c r="BH10" s="132"/>
+      <c r="BI10" s="104"/>
+      <c r="BJ10" s="104"/>
+      <c r="BK10" s="102"/>
+      <c r="BL10" s="104"/>
+      <c r="BM10" s="104"/>
+      <c r="BN10" s="116"/>
+      <c r="BO10" s="110"/>
+      <c r="BP10" s="177"/>
+      <c r="BQ10" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="BR10" s="103"/>
-[...7 lines deleted...]
-      <c r="BZ10" s="153" t="s">
+      <c r="BR10" s="104"/>
+      <c r="BS10" s="104"/>
+      <c r="BT10" s="104"/>
+      <c r="BU10" s="102"/>
+      <c r="BV10" s="104"/>
+      <c r="BW10" s="143"/>
+      <c r="BX10" s="104"/>
+      <c r="BY10" s="136"/>
+      <c r="BZ10" s="154" t="s">
         <v>158</v>
       </c>
-      <c r="CA10" s="159"/>
-[...1 lines deleted...]
-      <c r="CC10" s="161" t="s">
+      <c r="CA10" s="160"/>
+      <c r="CB10" s="118"/>
+      <c r="CC10" s="162" t="s">
         <v>160</v>
       </c>
-      <c r="CD10" s="153" t="s">
+      <c r="CD10" s="154" t="s">
         <v>37</v>
       </c>
-      <c r="CE10" s="153" t="s">
+      <c r="CE10" s="154" t="s">
         <v>161</v>
       </c>
-      <c r="CF10" s="153" t="s">
+      <c r="CF10" s="154" t="s">
         <v>162</v>
       </c>
-      <c r="CG10" s="137"/>
-      <c r="CH10" s="102" t="s">
+      <c r="CG10" s="138"/>
+      <c r="CH10" s="103" t="s">
         <v>164</v>
       </c>
-      <c r="CI10" s="103" t="s">
+      <c r="CI10" s="104" t="s">
         <v>165</v>
       </c>
-      <c r="CJ10" s="103" t="s">
+      <c r="CJ10" s="104" t="s">
         <v>166</v>
       </c>
-      <c r="CK10" s="103"/>
-[...8 lines deleted...]
-      <c r="CT10" s="102" t="s">
+      <c r="CK10" s="104"/>
+      <c r="CL10" s="104"/>
+      <c r="CM10" s="104"/>
+      <c r="CN10" s="104"/>
+      <c r="CO10" s="104"/>
+      <c r="CP10" s="102"/>
+      <c r="CQ10" s="104"/>
+      <c r="CR10" s="104"/>
+      <c r="CS10" s="104"/>
+      <c r="CT10" s="103" t="s">
         <v>37</v>
       </c>
-      <c r="CU10" s="102" t="s">
+      <c r="CU10" s="103" t="s">
         <v>64</v>
       </c>
-      <c r="CV10" s="102" t="s">
+      <c r="CV10" s="103" t="s">
         <v>65</v>
       </c>
-      <c r="CW10" s="103"/>
-[...15 lines deleted...]
-      <c r="DM10" s="145" t="s">
+      <c r="CW10" s="104"/>
+      <c r="CX10" s="104"/>
+      <c r="CY10" s="104"/>
+      <c r="CZ10" s="143"/>
+      <c r="DA10" s="104"/>
+      <c r="DB10" s="102"/>
+      <c r="DC10" s="104"/>
+      <c r="DD10" s="104"/>
+      <c r="DE10" s="104"/>
+      <c r="DF10" s="102"/>
+      <c r="DG10" s="104"/>
+      <c r="DH10" s="104"/>
+      <c r="DI10" s="104"/>
+      <c r="DJ10" s="102"/>
+      <c r="DK10" s="110"/>
+      <c r="DL10" s="132"/>
+      <c r="DM10" s="146" t="s">
         <v>37</v>
       </c>
-      <c r="DN10" s="102" t="s">
+      <c r="DN10" s="103" t="s">
         <v>97</v>
       </c>
-      <c r="DO10" s="134" t="s">
+      <c r="DO10" s="135" t="s">
         <v>62</v>
       </c>
-      <c r="DP10" s="25"/>
-      <c r="DQ10" s="153" t="s">
+      <c r="DP10" s="26"/>
+      <c r="DQ10" s="154" t="s">
         <v>98</v>
       </c>
-      <c r="DR10" s="136" t="s">
+      <c r="DR10" s="137" t="s">
         <v>99</v>
       </c>
-      <c r="DS10" s="21"/>
-      <c r="DT10" s="154" t="s">
+      <c r="DS10" s="22"/>
+      <c r="DT10" s="155" t="s">
         <v>209</v>
       </c>
-      <c r="DU10" s="155"/>
-[...1 lines deleted...]
-      <c r="DW10" s="136" t="s">
+      <c r="DU10" s="156"/>
+      <c r="DV10" s="144"/>
+      <c r="DW10" s="137" t="s">
         <v>100</v>
       </c>
-      <c r="DX10" s="20"/>
-[...2 lines deleted...]
-      <c r="EA10" s="165" t="s">
+      <c r="DX10" s="21"/>
+      <c r="DY10" s="21"/>
+      <c r="DZ10" s="24"/>
+      <c r="EA10" s="166" t="s">
         <v>101</v>
       </c>
-      <c r="EB10" s="166"/>
-[...1 lines deleted...]
-      <c r="ED10" s="164" t="s">
+      <c r="EB10" s="167"/>
+      <c r="EC10" s="168"/>
+      <c r="ED10" s="165" t="s">
         <v>102</v>
       </c>
-      <c r="EE10" s="154" t="s">
+      <c r="EE10" s="155" t="s">
         <v>103</v>
       </c>
-      <c r="EF10" s="155"/>
-[...1 lines deleted...]
-      <c r="EH10" s="102" t="s">
+      <c r="EF10" s="156"/>
+      <c r="EG10" s="144"/>
+      <c r="EH10" s="103" t="s">
         <v>104</v>
       </c>
-      <c r="EI10" s="100" t="s">
+      <c r="EI10" s="101" t="s">
         <v>105</v>
       </c>
-      <c r="EJ10" s="103"/>
-[...21 lines deleted...]
-      <c r="FF10" s="102" t="s">
+      <c r="EJ10" s="104"/>
+      <c r="EK10" s="144"/>
+      <c r="EL10" s="104"/>
+      <c r="EM10" s="145"/>
+      <c r="EN10" s="144"/>
+      <c r="EO10" s="146"/>
+      <c r="EP10" s="146"/>
+      <c r="EQ10" s="146"/>
+      <c r="ER10" s="146"/>
+      <c r="ES10" s="146"/>
+      <c r="ET10" s="144"/>
+      <c r="EU10" s="144"/>
+      <c r="EV10" s="146"/>
+      <c r="EW10" s="102"/>
+      <c r="EX10" s="104"/>
+      <c r="EY10" s="104"/>
+      <c r="EZ10" s="104"/>
+      <c r="FA10" s="104"/>
+      <c r="FB10" s="104"/>
+      <c r="FC10" s="104"/>
+      <c r="FD10" s="102"/>
+      <c r="FE10" s="138"/>
+      <c r="FF10" s="103" t="s">
         <v>106</v>
       </c>
-      <c r="FG10" s="144"/>
-[...1 lines deleted...]
-      <c r="FI10" s="145"/>
+      <c r="FG10" s="145"/>
+      <c r="FH10" s="144"/>
+      <c r="FI10" s="146"/>
     </row>
-    <row r="11" spans="1:166" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...119 lines deleted...]
-      <c r="DP11" s="145" t="s">
+    <row r="11" spans="1:166" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="177"/>
+      <c r="B11" s="177"/>
+      <c r="C11" s="177"/>
+      <c r="D11" s="177"/>
+      <c r="E11" s="177"/>
+      <c r="F11" s="177"/>
+      <c r="G11" s="177"/>
+      <c r="H11" s="177"/>
+      <c r="I11" s="177"/>
+      <c r="J11" s="114"/>
+      <c r="K11" s="104"/>
+      <c r="L11" s="138"/>
+      <c r="M11" s="104"/>
+      <c r="N11" s="104"/>
+      <c r="O11" s="102"/>
+      <c r="P11" s="116"/>
+      <c r="Q11" s="112"/>
+      <c r="R11" s="114"/>
+      <c r="S11" s="116"/>
+      <c r="T11" s="114"/>
+      <c r="U11" s="104"/>
+      <c r="V11" s="104"/>
+      <c r="W11" s="110"/>
+      <c r="X11" s="114"/>
+      <c r="Y11" s="104"/>
+      <c r="Z11" s="104"/>
+      <c r="AA11" s="102"/>
+      <c r="AB11" s="136"/>
+      <c r="AC11" s="104"/>
+      <c r="AD11" s="112"/>
+      <c r="AE11" s="132"/>
+      <c r="AF11" s="118"/>
+      <c r="AG11" s="151"/>
+      <c r="AH11" s="118"/>
+      <c r="AI11" s="153"/>
+      <c r="AJ11" s="102"/>
+      <c r="AK11" s="104"/>
+      <c r="AL11" s="118"/>
+      <c r="AM11" s="118"/>
+      <c r="AN11" s="149"/>
+      <c r="AO11" s="149"/>
+      <c r="AP11" s="149"/>
+      <c r="AQ11" s="175"/>
+      <c r="AR11" s="132"/>
+      <c r="AS11" s="104"/>
+      <c r="AT11" s="110"/>
+      <c r="AU11" s="177"/>
+      <c r="AV11" s="104"/>
+      <c r="AW11" s="104"/>
+      <c r="AX11" s="136"/>
+      <c r="AY11" s="110"/>
+      <c r="AZ11" s="143"/>
+      <c r="BA11" s="104"/>
+      <c r="BB11" s="112"/>
+      <c r="BC11" s="132"/>
+      <c r="BD11" s="138"/>
+      <c r="BE11" s="104"/>
+      <c r="BF11" s="104"/>
+      <c r="BG11" s="110"/>
+      <c r="BH11" s="132"/>
+      <c r="BI11" s="104"/>
+      <c r="BJ11" s="104"/>
+      <c r="BK11" s="102"/>
+      <c r="BL11" s="104"/>
+      <c r="BM11" s="104"/>
+      <c r="BN11" s="116"/>
+      <c r="BO11" s="110"/>
+      <c r="BP11" s="177"/>
+      <c r="BQ11" s="104"/>
+      <c r="BR11" s="104"/>
+      <c r="BS11" s="104"/>
+      <c r="BT11" s="104"/>
+      <c r="BU11" s="102"/>
+      <c r="BV11" s="104"/>
+      <c r="BW11" s="143"/>
+      <c r="BX11" s="104"/>
+      <c r="BY11" s="136"/>
+      <c r="BZ11" s="118"/>
+      <c r="CA11" s="160"/>
+      <c r="CB11" s="118"/>
+      <c r="CC11" s="163"/>
+      <c r="CD11" s="118"/>
+      <c r="CE11" s="118"/>
+      <c r="CF11" s="118"/>
+      <c r="CG11" s="138"/>
+      <c r="CH11" s="104"/>
+      <c r="CI11" s="104"/>
+      <c r="CJ11" s="104"/>
+      <c r="CK11" s="104"/>
+      <c r="CL11" s="104"/>
+      <c r="CM11" s="104"/>
+      <c r="CN11" s="104"/>
+      <c r="CO11" s="104"/>
+      <c r="CP11" s="102"/>
+      <c r="CQ11" s="104"/>
+      <c r="CR11" s="104"/>
+      <c r="CS11" s="104"/>
+      <c r="CT11" s="104"/>
+      <c r="CU11" s="104"/>
+      <c r="CV11" s="104"/>
+      <c r="CW11" s="104"/>
+      <c r="CX11" s="104"/>
+      <c r="CY11" s="104"/>
+      <c r="CZ11" s="143"/>
+      <c r="DA11" s="104"/>
+      <c r="DB11" s="102"/>
+      <c r="DC11" s="104"/>
+      <c r="DD11" s="104"/>
+      <c r="DE11" s="104"/>
+      <c r="DF11" s="102"/>
+      <c r="DG11" s="104"/>
+      <c r="DH11" s="104"/>
+      <c r="DI11" s="104"/>
+      <c r="DJ11" s="102"/>
+      <c r="DK11" s="110"/>
+      <c r="DL11" s="132"/>
+      <c r="DM11" s="146"/>
+      <c r="DN11" s="104"/>
+      <c r="DO11" s="136"/>
+      <c r="DP11" s="146" t="s">
         <v>107</v>
       </c>
-      <c r="DQ11" s="117"/>
-[...1 lines deleted...]
-      <c r="DS11" s="143" t="s">
+      <c r="DQ11" s="118"/>
+      <c r="DR11" s="104"/>
+      <c r="DS11" s="144" t="s">
         <v>63</v>
       </c>
-      <c r="DT11" s="102" t="s">
+      <c r="DT11" s="103" t="s">
         <v>92</v>
       </c>
-      <c r="DU11" s="102" t="s">
+      <c r="DU11" s="103" t="s">
         <v>64</v>
       </c>
-      <c r="DV11" s="102" t="s">
+      <c r="DV11" s="103" t="s">
         <v>65</v>
       </c>
-      <c r="DW11" s="103"/>
-      <c r="DX11" s="103" t="s">
+      <c r="DW11" s="104"/>
+      <c r="DX11" s="104" t="s">
         <v>95</v>
       </c>
-      <c r="DY11" s="103" t="s">
+      <c r="DY11" s="104" t="s">
         <v>96</v>
       </c>
-      <c r="DZ11" s="103" t="s">
+      <c r="DZ11" s="104" t="s">
         <v>68</v>
       </c>
-      <c r="EA11" s="159" t="s">
+      <c r="EA11" s="160" t="s">
         <v>92</v>
       </c>
-      <c r="EB11" s="159" t="s">
+      <c r="EB11" s="160" t="s">
         <v>108</v>
       </c>
-      <c r="EC11" s="159" t="s">
+      <c r="EC11" s="160" t="s">
         <v>109</v>
       </c>
-      <c r="ED11" s="159"/>
-      <c r="EE11" s="102" t="s">
+      <c r="ED11" s="160"/>
+      <c r="EE11" s="103" t="s">
         <v>92</v>
       </c>
-      <c r="EF11" s="103" t="s">
+      <c r="EF11" s="104" t="s">
         <v>110</v>
       </c>
-      <c r="EG11" s="103" t="s">
+      <c r="EG11" s="104" t="s">
         <v>111</v>
       </c>
-      <c r="EH11" s="103"/>
-[...26 lines deleted...]
-      <c r="FI11" s="145"/>
+      <c r="EH11" s="104"/>
+      <c r="EI11" s="102"/>
+      <c r="EJ11" s="104"/>
+      <c r="EK11" s="144"/>
+      <c r="EL11" s="104"/>
+      <c r="EM11" s="145"/>
+      <c r="EN11" s="144"/>
+      <c r="EO11" s="146"/>
+      <c r="EP11" s="146"/>
+      <c r="EQ11" s="146"/>
+      <c r="ER11" s="146"/>
+      <c r="ES11" s="146"/>
+      <c r="ET11" s="144"/>
+      <c r="EU11" s="144"/>
+      <c r="EV11" s="146"/>
+      <c r="EW11" s="102"/>
+      <c r="EX11" s="104"/>
+      <c r="EY11" s="104"/>
+      <c r="EZ11" s="104"/>
+      <c r="FA11" s="104"/>
+      <c r="FB11" s="104"/>
+      <c r="FC11" s="104"/>
+      <c r="FD11" s="102"/>
+      <c r="FE11" s="138"/>
+      <c r="FF11" s="104"/>
+      <c r="FG11" s="145"/>
+      <c r="FH11" s="144"/>
+      <c r="FI11" s="146"/>
     </row>
-    <row r="12" spans="1:166" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...164 lines deleted...]
-      <c r="FI12" s="102"/>
+    <row r="12" spans="1:166" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="177"/>
+      <c r="B12" s="177"/>
+      <c r="C12" s="177"/>
+      <c r="D12" s="177"/>
+      <c r="E12" s="177"/>
+      <c r="F12" s="177"/>
+      <c r="G12" s="177"/>
+      <c r="H12" s="177"/>
+      <c r="I12" s="177"/>
+      <c r="J12" s="114"/>
+      <c r="K12" s="104"/>
+      <c r="L12" s="138"/>
+      <c r="M12" s="104"/>
+      <c r="N12" s="104"/>
+      <c r="O12" s="102"/>
+      <c r="P12" s="116"/>
+      <c r="Q12" s="112"/>
+      <c r="R12" s="114"/>
+      <c r="S12" s="116"/>
+      <c r="T12" s="114"/>
+      <c r="U12" s="104"/>
+      <c r="V12" s="104"/>
+      <c r="W12" s="110"/>
+      <c r="X12" s="114"/>
+      <c r="Y12" s="104"/>
+      <c r="Z12" s="104"/>
+      <c r="AA12" s="102"/>
+      <c r="AB12" s="136"/>
+      <c r="AC12" s="104"/>
+      <c r="AD12" s="112"/>
+      <c r="AE12" s="132"/>
+      <c r="AF12" s="118"/>
+      <c r="AG12" s="151"/>
+      <c r="AH12" s="118"/>
+      <c r="AI12" s="153"/>
+      <c r="AJ12" s="102"/>
+      <c r="AK12" s="104"/>
+      <c r="AL12" s="118"/>
+      <c r="AM12" s="118"/>
+      <c r="AN12" s="149"/>
+      <c r="AO12" s="149"/>
+      <c r="AP12" s="149"/>
+      <c r="AQ12" s="175"/>
+      <c r="AR12" s="132"/>
+      <c r="AS12" s="104"/>
+      <c r="AT12" s="110"/>
+      <c r="AU12" s="177"/>
+      <c r="AV12" s="104"/>
+      <c r="AW12" s="104"/>
+      <c r="AX12" s="136"/>
+      <c r="AY12" s="110"/>
+      <c r="AZ12" s="143"/>
+      <c r="BA12" s="104"/>
+      <c r="BB12" s="112"/>
+      <c r="BC12" s="132"/>
+      <c r="BD12" s="138"/>
+      <c r="BE12" s="104"/>
+      <c r="BF12" s="104"/>
+      <c r="BG12" s="110"/>
+      <c r="BH12" s="132"/>
+      <c r="BI12" s="104"/>
+      <c r="BJ12" s="104"/>
+      <c r="BK12" s="102"/>
+      <c r="BL12" s="104"/>
+      <c r="BM12" s="104"/>
+      <c r="BN12" s="116"/>
+      <c r="BO12" s="110"/>
+      <c r="BP12" s="177"/>
+      <c r="BQ12" s="104"/>
+      <c r="BR12" s="104"/>
+      <c r="BS12" s="104"/>
+      <c r="BT12" s="104"/>
+      <c r="BU12" s="102"/>
+      <c r="BV12" s="104"/>
+      <c r="BW12" s="143"/>
+      <c r="BX12" s="104"/>
+      <c r="BY12" s="136"/>
+      <c r="BZ12" s="118"/>
+      <c r="CA12" s="160"/>
+      <c r="CB12" s="118"/>
+      <c r="CC12" s="163"/>
+      <c r="CD12" s="118"/>
+      <c r="CE12" s="118"/>
+      <c r="CF12" s="118"/>
+      <c r="CG12" s="138"/>
+      <c r="CH12" s="104"/>
+      <c r="CI12" s="104"/>
+      <c r="CJ12" s="104"/>
+      <c r="CK12" s="104"/>
+      <c r="CL12" s="104"/>
+      <c r="CM12" s="104"/>
+      <c r="CN12" s="104"/>
+      <c r="CO12" s="104"/>
+      <c r="CP12" s="102"/>
+      <c r="CQ12" s="104"/>
+      <c r="CR12" s="104"/>
+      <c r="CS12" s="104"/>
+      <c r="CT12" s="104"/>
+      <c r="CU12" s="104"/>
+      <c r="CV12" s="104"/>
+      <c r="CW12" s="104"/>
+      <c r="CX12" s="104"/>
+      <c r="CY12" s="104"/>
+      <c r="CZ12" s="143"/>
+      <c r="DA12" s="104"/>
+      <c r="DB12" s="102"/>
+      <c r="DC12" s="104"/>
+      <c r="DD12" s="104"/>
+      <c r="DE12" s="104"/>
+      <c r="DF12" s="102"/>
+      <c r="DG12" s="104"/>
+      <c r="DH12" s="104"/>
+      <c r="DI12" s="104"/>
+      <c r="DJ12" s="102"/>
+      <c r="DK12" s="110"/>
+      <c r="DL12" s="132"/>
+      <c r="DM12" s="103"/>
+      <c r="DN12" s="104"/>
+      <c r="DO12" s="136"/>
+      <c r="DP12" s="103"/>
+      <c r="DQ12" s="118"/>
+      <c r="DR12" s="104"/>
+      <c r="DS12" s="101"/>
+      <c r="DT12" s="104"/>
+      <c r="DU12" s="104"/>
+      <c r="DV12" s="104"/>
+      <c r="DW12" s="104"/>
+      <c r="DX12" s="104"/>
+      <c r="DY12" s="104"/>
+      <c r="DZ12" s="104"/>
+      <c r="EA12" s="160"/>
+      <c r="EB12" s="160"/>
+      <c r="EC12" s="160"/>
+      <c r="ED12" s="160"/>
+      <c r="EE12" s="104"/>
+      <c r="EF12" s="104"/>
+      <c r="EG12" s="104"/>
+      <c r="EH12" s="104"/>
+      <c r="EI12" s="102"/>
+      <c r="EJ12" s="104"/>
+      <c r="EK12" s="101"/>
+      <c r="EL12" s="104"/>
+      <c r="EM12" s="141"/>
+      <c r="EN12" s="101"/>
+      <c r="EO12" s="103"/>
+      <c r="EP12" s="103"/>
+      <c r="EQ12" s="103"/>
+      <c r="ER12" s="103"/>
+      <c r="ES12" s="103"/>
+      <c r="ET12" s="101"/>
+      <c r="EU12" s="101"/>
+      <c r="EV12" s="103"/>
+      <c r="EW12" s="102"/>
+      <c r="EX12" s="104"/>
+      <c r="EY12" s="104"/>
+      <c r="EZ12" s="104"/>
+      <c r="FA12" s="104"/>
+      <c r="FB12" s="104"/>
+      <c r="FC12" s="104"/>
+      <c r="FD12" s="102"/>
+      <c r="FE12" s="138"/>
+      <c r="FF12" s="104"/>
+      <c r="FG12" s="141"/>
+      <c r="FH12" s="101"/>
+      <c r="FI12" s="103"/>
     </row>
-    <row r="13" spans="1:166" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...164 lines deleted...]
-      <c r="FI13" s="102"/>
+    <row r="13" spans="1:166" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="177"/>
+      <c r="B13" s="177"/>
+      <c r="C13" s="177"/>
+      <c r="D13" s="177"/>
+      <c r="E13" s="177"/>
+      <c r="F13" s="177"/>
+      <c r="G13" s="177"/>
+      <c r="H13" s="177"/>
+      <c r="I13" s="177"/>
+      <c r="J13" s="114"/>
+      <c r="K13" s="104"/>
+      <c r="L13" s="138"/>
+      <c r="M13" s="104"/>
+      <c r="N13" s="104"/>
+      <c r="O13" s="102"/>
+      <c r="P13" s="116"/>
+      <c r="Q13" s="112"/>
+      <c r="R13" s="114"/>
+      <c r="S13" s="116"/>
+      <c r="T13" s="114"/>
+      <c r="U13" s="104"/>
+      <c r="V13" s="104"/>
+      <c r="W13" s="110"/>
+      <c r="X13" s="114"/>
+      <c r="Y13" s="104"/>
+      <c r="Z13" s="104"/>
+      <c r="AA13" s="102"/>
+      <c r="AB13" s="136"/>
+      <c r="AC13" s="104"/>
+      <c r="AD13" s="112"/>
+      <c r="AE13" s="132"/>
+      <c r="AF13" s="118"/>
+      <c r="AG13" s="151"/>
+      <c r="AH13" s="118"/>
+      <c r="AI13" s="153"/>
+      <c r="AJ13" s="102"/>
+      <c r="AK13" s="104"/>
+      <c r="AL13" s="118"/>
+      <c r="AM13" s="118"/>
+      <c r="AN13" s="149"/>
+      <c r="AO13" s="149"/>
+      <c r="AP13" s="149"/>
+      <c r="AQ13" s="175"/>
+      <c r="AR13" s="132"/>
+      <c r="AS13" s="104"/>
+      <c r="AT13" s="110"/>
+      <c r="AU13" s="177"/>
+      <c r="AV13" s="104"/>
+      <c r="AW13" s="104"/>
+      <c r="AX13" s="136"/>
+      <c r="AY13" s="110"/>
+      <c r="AZ13" s="143"/>
+      <c r="BA13" s="104"/>
+      <c r="BB13" s="112"/>
+      <c r="BC13" s="132"/>
+      <c r="BD13" s="138"/>
+      <c r="BE13" s="104"/>
+      <c r="BF13" s="104"/>
+      <c r="BG13" s="110"/>
+      <c r="BH13" s="132"/>
+      <c r="BI13" s="104"/>
+      <c r="BJ13" s="104"/>
+      <c r="BK13" s="102"/>
+      <c r="BL13" s="104"/>
+      <c r="BM13" s="104"/>
+      <c r="BN13" s="116"/>
+      <c r="BO13" s="110"/>
+      <c r="BP13" s="177"/>
+      <c r="BQ13" s="104"/>
+      <c r="BR13" s="104"/>
+      <c r="BS13" s="104"/>
+      <c r="BT13" s="104"/>
+      <c r="BU13" s="102"/>
+      <c r="BV13" s="104"/>
+      <c r="BW13" s="143"/>
+      <c r="BX13" s="104"/>
+      <c r="BY13" s="136"/>
+      <c r="BZ13" s="118"/>
+      <c r="CA13" s="160"/>
+      <c r="CB13" s="118"/>
+      <c r="CC13" s="163"/>
+      <c r="CD13" s="118"/>
+      <c r="CE13" s="118"/>
+      <c r="CF13" s="118"/>
+      <c r="CG13" s="138"/>
+      <c r="CH13" s="104"/>
+      <c r="CI13" s="104"/>
+      <c r="CJ13" s="104"/>
+      <c r="CK13" s="104"/>
+      <c r="CL13" s="104"/>
+      <c r="CM13" s="104"/>
+      <c r="CN13" s="104"/>
+      <c r="CO13" s="104"/>
+      <c r="CP13" s="102"/>
+      <c r="CQ13" s="104"/>
+      <c r="CR13" s="104"/>
+      <c r="CS13" s="104"/>
+      <c r="CT13" s="104"/>
+      <c r="CU13" s="104"/>
+      <c r="CV13" s="104"/>
+      <c r="CW13" s="104"/>
+      <c r="CX13" s="104"/>
+      <c r="CY13" s="104"/>
+      <c r="CZ13" s="143"/>
+      <c r="DA13" s="104"/>
+      <c r="DB13" s="102"/>
+      <c r="DC13" s="104"/>
+      <c r="DD13" s="104"/>
+      <c r="DE13" s="104"/>
+      <c r="DF13" s="102"/>
+      <c r="DG13" s="104"/>
+      <c r="DH13" s="104"/>
+      <c r="DI13" s="104"/>
+      <c r="DJ13" s="102"/>
+      <c r="DK13" s="110"/>
+      <c r="DL13" s="132"/>
+      <c r="DM13" s="103"/>
+      <c r="DN13" s="104"/>
+      <c r="DO13" s="136"/>
+      <c r="DP13" s="103"/>
+      <c r="DQ13" s="118"/>
+      <c r="DR13" s="104"/>
+      <c r="DS13" s="101"/>
+      <c r="DT13" s="104"/>
+      <c r="DU13" s="104"/>
+      <c r="DV13" s="104"/>
+      <c r="DW13" s="104"/>
+      <c r="DX13" s="104"/>
+      <c r="DY13" s="104"/>
+      <c r="DZ13" s="104"/>
+      <c r="EA13" s="160"/>
+      <c r="EB13" s="160"/>
+      <c r="EC13" s="160"/>
+      <c r="ED13" s="160"/>
+      <c r="EE13" s="104"/>
+      <c r="EF13" s="104"/>
+      <c r="EG13" s="104"/>
+      <c r="EH13" s="104"/>
+      <c r="EI13" s="102"/>
+      <c r="EJ13" s="104"/>
+      <c r="EK13" s="101"/>
+      <c r="EL13" s="104"/>
+      <c r="EM13" s="141"/>
+      <c r="EN13" s="101"/>
+      <c r="EO13" s="103"/>
+      <c r="EP13" s="103"/>
+      <c r="EQ13" s="103"/>
+      <c r="ER13" s="103"/>
+      <c r="ES13" s="103"/>
+      <c r="ET13" s="101"/>
+      <c r="EU13" s="101"/>
+      <c r="EV13" s="103"/>
+      <c r="EW13" s="102"/>
+      <c r="EX13" s="104"/>
+      <c r="EY13" s="104"/>
+      <c r="EZ13" s="104"/>
+      <c r="FA13" s="104"/>
+      <c r="FB13" s="104"/>
+      <c r="FC13" s="104"/>
+      <c r="FD13" s="102"/>
+      <c r="FE13" s="138"/>
+      <c r="FF13" s="104"/>
+      <c r="FG13" s="141"/>
+      <c r="FH13" s="101"/>
+      <c r="FI13" s="103"/>
     </row>
-    <row r="14" spans="1:166" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...17 lines deleted...]
-      <c r="R14" s="24" t="s">
+    <row r="14" spans="1:166" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="179"/>
+      <c r="B14" s="179"/>
+      <c r="C14" s="179"/>
+      <c r="D14" s="179"/>
+      <c r="E14" s="179"/>
+      <c r="F14" s="179"/>
+      <c r="G14" s="179"/>
+      <c r="H14" s="179"/>
+      <c r="I14" s="179"/>
+      <c r="J14" s="180"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="29"/>
+      <c r="O14" s="29"/>
+      <c r="P14" s="29"/>
+      <c r="Q14" s="30"/>
+      <c r="R14" s="25" t="s">
         <v>112</v>
       </c>
-      <c r="S14" s="28" t="s">
+      <c r="S14" s="29" t="s">
         <v>113</v>
       </c>
-      <c r="T14" s="28" t="s">
+      <c r="T14" s="29" t="s">
         <v>114</v>
       </c>
-      <c r="U14" s="28" t="s">
+      <c r="U14" s="29" t="s">
         <v>115</v>
       </c>
-      <c r="V14" s="28" t="s">
+      <c r="V14" s="29" t="s">
         <v>116</v>
       </c>
-      <c r="W14" s="30" t="s">
+      <c r="W14" s="31" t="s">
         <v>177</v>
       </c>
-      <c r="X14" s="31" t="s">
+      <c r="X14" s="32" t="s">
         <v>178</v>
       </c>
-      <c r="Y14" s="32" t="s">
+      <c r="Y14" s="33" t="s">
         <v>179</v>
       </c>
-      <c r="Z14" s="28"/>
-[...4 lines deleted...]
-      <c r="AE14" s="33" t="s">
+      <c r="Z14" s="29"/>
+      <c r="AA14" s="25"/>
+      <c r="AB14" s="29"/>
+      <c r="AC14" s="29"/>
+      <c r="AD14" s="30"/>
+      <c r="AE14" s="34" t="s">
         <v>180</v>
       </c>
-      <c r="AF14" s="32"/>
-      <c r="AG14" s="32" t="s">
+      <c r="AF14" s="33"/>
+      <c r="AG14" s="33" t="s">
         <v>181</v>
       </c>
-      <c r="AH14" s="34"/>
-      <c r="AI14" s="30" t="s">
+      <c r="AH14" s="35"/>
+      <c r="AI14" s="31" t="s">
         <v>182</v>
       </c>
-      <c r="AJ14" s="31"/>
-      <c r="AK14" s="32" t="s">
+      <c r="AJ14" s="32"/>
+      <c r="AK14" s="33" t="s">
         <v>183</v>
       </c>
-      <c r="AL14" s="32" t="s">
+      <c r="AL14" s="33" t="s">
         <v>204</v>
       </c>
-      <c r="AM14" s="32" t="s">
+      <c r="AM14" s="33" t="s">
         <v>230</v>
       </c>
-      <c r="AN14" s="28"/>
-[...63 lines deleted...]
-      <c r="CZ14" s="47" t="s">
+      <c r="AN14" s="29"/>
+      <c r="AO14" s="36"/>
+      <c r="AP14" s="28"/>
+      <c r="AQ14" s="37"/>
+      <c r="AR14" s="38"/>
+      <c r="AS14" s="33"/>
+      <c r="AT14" s="39"/>
+      <c r="AU14" s="27"/>
+      <c r="AV14" s="29"/>
+      <c r="AW14" s="29"/>
+      <c r="AX14" s="25"/>
+      <c r="AY14" s="30"/>
+      <c r="AZ14" s="40"/>
+      <c r="BA14" s="41"/>
+      <c r="BB14" s="42"/>
+      <c r="BC14" s="40"/>
+      <c r="BD14" s="41"/>
+      <c r="BE14" s="41"/>
+      <c r="BF14" s="41"/>
+      <c r="BG14" s="41"/>
+      <c r="BH14" s="40"/>
+      <c r="BI14" s="41"/>
+      <c r="BJ14" s="41"/>
+      <c r="BK14" s="43"/>
+      <c r="BL14" s="41"/>
+      <c r="BM14" s="41"/>
+      <c r="BN14" s="44"/>
+      <c r="BO14" s="45"/>
+      <c r="BP14" s="27"/>
+      <c r="BQ14" s="29"/>
+      <c r="BR14" s="29"/>
+      <c r="BS14" s="29"/>
+      <c r="BT14" s="29"/>
+      <c r="BU14" s="25"/>
+      <c r="BV14" s="30"/>
+      <c r="BW14" s="25"/>
+      <c r="BX14" s="29"/>
+      <c r="BY14" s="28"/>
+      <c r="BZ14" s="46"/>
+      <c r="CA14" s="46"/>
+      <c r="CB14" s="46"/>
+      <c r="CC14" s="36"/>
+      <c r="CD14" s="36"/>
+      <c r="CE14" s="46"/>
+      <c r="CF14" s="46"/>
+      <c r="CG14" s="29"/>
+      <c r="CH14" s="29"/>
+      <c r="CI14" s="29"/>
+      <c r="CJ14" s="29"/>
+      <c r="CK14" s="28"/>
+      <c r="CL14" s="29"/>
+      <c r="CM14" s="29"/>
+      <c r="CN14" s="29"/>
+      <c r="CO14" s="25"/>
+      <c r="CP14" s="29"/>
+      <c r="CQ14" s="29"/>
+      <c r="CR14" s="29"/>
+      <c r="CS14" s="47"/>
+      <c r="CT14" s="47"/>
+      <c r="CU14" s="47"/>
+      <c r="CV14" s="29"/>
+      <c r="CW14" s="47"/>
+      <c r="CX14" s="47"/>
+      <c r="CY14" s="47"/>
+      <c r="CZ14" s="48" t="s">
         <v>205</v>
       </c>
-      <c r="DA14" s="28"/>
-[...1 lines deleted...]
-      <c r="DC14" s="28" t="s">
+      <c r="DA14" s="29"/>
+      <c r="DB14" s="29"/>
+      <c r="DC14" s="29" t="s">
         <v>222</v>
       </c>
-      <c r="DD14" s="28"/>
-[...1 lines deleted...]
-      <c r="DF14" s="28" t="s">
+      <c r="DD14" s="29"/>
+      <c r="DE14" s="29"/>
+      <c r="DF14" s="29" t="s">
         <v>231</v>
       </c>
-      <c r="DG14" s="28"/>
-[...1 lines deleted...]
-      <c r="DI14" s="32" t="s">
+      <c r="DG14" s="29"/>
+      <c r="DH14" s="29"/>
+      <c r="DI14" s="33" t="s">
         <v>206</v>
       </c>
-      <c r="DJ14" s="31" t="s">
+      <c r="DJ14" s="32" t="s">
         <v>223</v>
       </c>
-      <c r="DK14" s="30" t="s">
+      <c r="DK14" s="31" t="s">
         <v>232</v>
       </c>
-      <c r="DL14" s="47"/>
-[...48 lines deleted...]
-      <c r="FI14" s="28"/>
+      <c r="DL14" s="48"/>
+      <c r="DM14" s="29"/>
+      <c r="DN14" s="29"/>
+      <c r="DO14" s="25"/>
+      <c r="DP14" s="29"/>
+      <c r="DQ14" s="46"/>
+      <c r="DR14" s="29"/>
+      <c r="DS14" s="29"/>
+      <c r="DT14" s="29"/>
+      <c r="DU14" s="29"/>
+      <c r="DV14" s="29"/>
+      <c r="DW14" s="29"/>
+      <c r="DX14" s="29"/>
+      <c r="DY14" s="29"/>
+      <c r="DZ14" s="29"/>
+      <c r="EA14" s="49"/>
+      <c r="EB14" s="49"/>
+      <c r="EC14" s="49"/>
+      <c r="ED14" s="49"/>
+      <c r="EE14" s="29"/>
+      <c r="EF14" s="29"/>
+      <c r="EG14" s="29"/>
+      <c r="EH14" s="29"/>
+      <c r="EI14" s="25"/>
+      <c r="EJ14" s="29"/>
+      <c r="EK14" s="25"/>
+      <c r="EL14" s="28"/>
+      <c r="EM14" s="30"/>
+      <c r="EN14" s="25"/>
+      <c r="EO14" s="29"/>
+      <c r="EP14" s="29"/>
+      <c r="EQ14" s="29"/>
+      <c r="ER14" s="29"/>
+      <c r="ES14" s="29"/>
+      <c r="ET14" s="25"/>
+      <c r="EU14" s="29"/>
+      <c r="EV14" s="29"/>
+      <c r="EW14" s="29"/>
+      <c r="EX14" s="29"/>
+      <c r="EY14" s="29"/>
+      <c r="EZ14" s="29"/>
+      <c r="FA14" s="29"/>
+      <c r="FB14" s="29"/>
+      <c r="FC14" s="29"/>
+      <c r="FD14" s="25"/>
+      <c r="FE14" s="29"/>
+      <c r="FF14" s="29"/>
+      <c r="FG14" s="30"/>
+      <c r="FH14" s="25"/>
+      <c r="FI14" s="29"/>
     </row>
-    <row r="15" spans="1:166" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="K15" s="51">
+    <row r="15" spans="1:166" s="56" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="50"/>
+      <c r="B15" s="50"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="52">
         <v>1</v>
       </c>
-      <c r="L15" s="52">
+      <c r="L15" s="53">
         <v>2</v>
       </c>
-      <c r="M15" s="52">
+      <c r="M15" s="53">
         <v>3</v>
       </c>
-      <c r="N15" s="52">
+      <c r="N15" s="53">
         <v>4</v>
       </c>
-      <c r="O15" s="52">
+      <c r="O15" s="53">
         <v>5</v>
       </c>
-      <c r="P15" s="52">
+      <c r="P15" s="53">
         <v>6</v>
       </c>
-      <c r="Q15" s="52">
+      <c r="Q15" s="53">
         <v>7</v>
       </c>
-      <c r="R15" s="52">
+      <c r="R15" s="53">
         <v>1</v>
       </c>
-      <c r="S15" s="52">
+      <c r="S15" s="53">
         <v>2</v>
       </c>
-      <c r="T15" s="52">
+      <c r="T15" s="53">
         <v>3</v>
       </c>
-      <c r="U15" s="52">
+      <c r="U15" s="53">
         <v>4</v>
       </c>
-      <c r="V15" s="52">
+      <c r="V15" s="53">
         <v>5</v>
       </c>
-      <c r="W15" s="52">
+      <c r="W15" s="53">
         <v>6</v>
       </c>
-      <c r="X15" s="53">
+      <c r="X15" s="54">
         <v>1</v>
       </c>
-      <c r="Y15" s="53">
+      <c r="Y15" s="54">
         <v>2</v>
       </c>
-      <c r="Z15" s="53">
+      <c r="Z15" s="54">
         <v>3</v>
       </c>
-      <c r="AA15" s="53">
+      <c r="AA15" s="54">
         <v>4</v>
       </c>
-      <c r="AB15" s="53">
+      <c r="AB15" s="54">
         <v>5</v>
       </c>
-      <c r="AC15" s="53">
+      <c r="AC15" s="54">
         <v>6</v>
       </c>
-      <c r="AD15" s="53">
+      <c r="AD15" s="54">
         <v>7</v>
       </c>
-      <c r="AE15" s="52">
+      <c r="AE15" s="53">
         <v>1</v>
       </c>
-      <c r="AF15" s="52">
+      <c r="AF15" s="53">
         <v>2</v>
       </c>
-      <c r="AG15" s="52">
+      <c r="AG15" s="53">
         <v>3</v>
       </c>
-      <c r="AH15" s="52">
+      <c r="AH15" s="53">
         <v>4</v>
       </c>
-      <c r="AI15" s="52">
+      <c r="AI15" s="53">
         <v>5</v>
       </c>
-      <c r="AJ15" s="52">
+      <c r="AJ15" s="53">
         <v>1</v>
       </c>
-      <c r="AK15" s="52">
+      <c r="AK15" s="53">
         <v>2</v>
       </c>
-      <c r="AL15" s="52">
+      <c r="AL15" s="53">
         <v>3</v>
       </c>
-      <c r="AM15" s="52">
+      <c r="AM15" s="53">
         <v>4</v>
       </c>
-      <c r="AN15" s="52">
+      <c r="AN15" s="53">
         <v>5</v>
       </c>
-      <c r="AO15" s="52">
+      <c r="AO15" s="53">
         <v>6</v>
       </c>
-      <c r="AP15" s="52">
+      <c r="AP15" s="53">
         <v>7</v>
       </c>
-      <c r="AQ15" s="52">
+      <c r="AQ15" s="53">
         <v>8</v>
       </c>
-      <c r="AR15" s="52">
+      <c r="AR15" s="53">
         <v>1</v>
       </c>
-      <c r="AS15" s="52">
+      <c r="AS15" s="53">
         <v>2</v>
       </c>
-      <c r="AT15" s="52">
+      <c r="AT15" s="53">
         <v>3</v>
       </c>
-      <c r="AU15" s="52">
+      <c r="AU15" s="53">
         <v>1</v>
       </c>
-      <c r="AV15" s="52">
+      <c r="AV15" s="53">
         <v>2</v>
       </c>
-      <c r="AW15" s="52">
+      <c r="AW15" s="53">
         <v>3</v>
       </c>
-      <c r="AX15" s="52">
+      <c r="AX15" s="53">
         <v>4</v>
       </c>
-      <c r="AY15" s="52">
+      <c r="AY15" s="53">
         <v>5</v>
       </c>
-      <c r="AZ15" s="52">
+      <c r="AZ15" s="53">
         <v>1</v>
       </c>
-      <c r="BA15" s="52">
+      <c r="BA15" s="53">
         <v>2</v>
       </c>
-      <c r="BB15" s="52">
+      <c r="BB15" s="53">
         <v>3</v>
       </c>
-      <c r="BC15" s="52">
+      <c r="BC15" s="53">
         <v>1</v>
       </c>
-      <c r="BD15" s="52">
+      <c r="BD15" s="53">
         <v>2</v>
       </c>
-      <c r="BE15" s="52">
+      <c r="BE15" s="53">
         <v>3</v>
       </c>
-      <c r="BF15" s="52">
+      <c r="BF15" s="53">
         <v>4</v>
       </c>
-      <c r="BG15" s="52">
+      <c r="BG15" s="53">
         <v>5</v>
       </c>
-      <c r="BH15" s="52">
+      <c r="BH15" s="53">
         <v>1</v>
       </c>
-      <c r="BI15" s="52">
+      <c r="BI15" s="53">
         <v>2</v>
       </c>
-      <c r="BJ15" s="52">
+      <c r="BJ15" s="53">
         <v>3</v>
       </c>
-      <c r="BK15" s="52">
+      <c r="BK15" s="53">
         <v>4</v>
       </c>
-      <c r="BL15" s="52">
+      <c r="BL15" s="53">
         <v>5</v>
       </c>
-      <c r="BM15" s="52">
+      <c r="BM15" s="53">
         <v>6</v>
       </c>
-      <c r="BN15" s="52">
+      <c r="BN15" s="53">
         <v>7</v>
       </c>
-      <c r="BO15" s="52">
+      <c r="BO15" s="53">
         <v>8</v>
       </c>
-      <c r="BP15" s="52">
+      <c r="BP15" s="53">
         <v>1</v>
       </c>
-      <c r="BQ15" s="52">
+      <c r="BQ15" s="53">
         <v>2</v>
       </c>
-      <c r="BR15" s="52">
+      <c r="BR15" s="53">
         <v>3</v>
       </c>
-      <c r="BS15" s="52">
+      <c r="BS15" s="53">
         <v>4</v>
       </c>
-      <c r="BT15" s="52">
+      <c r="BT15" s="53">
         <v>5</v>
       </c>
-      <c r="BU15" s="52">
+      <c r="BU15" s="53">
         <v>6</v>
       </c>
-      <c r="BV15" s="52">
+      <c r="BV15" s="53">
         <v>7</v>
       </c>
-      <c r="BW15" s="53">
+      <c r="BW15" s="54">
         <v>1</v>
       </c>
-      <c r="BX15" s="53">
+      <c r="BX15" s="54">
         <v>2</v>
       </c>
-      <c r="BY15" s="53">
+      <c r="BY15" s="54">
         <v>3</v>
       </c>
-      <c r="BZ15" s="53">
+      <c r="BZ15" s="54">
         <v>4</v>
       </c>
-      <c r="CA15" s="53">
+      <c r="CA15" s="54">
         <v>5</v>
       </c>
-      <c r="CB15" s="53">
+      <c r="CB15" s="54">
         <v>6</v>
       </c>
-      <c r="CC15" s="53">
+      <c r="CC15" s="54">
         <v>7</v>
       </c>
-      <c r="CD15" s="53">
+      <c r="CD15" s="54">
         <v>8</v>
       </c>
-      <c r="CE15" s="53">
+      <c r="CE15" s="54">
         <v>9</v>
       </c>
-      <c r="CF15" s="53">
+      <c r="CF15" s="54">
         <v>10</v>
       </c>
-      <c r="CG15" s="53">
+      <c r="CG15" s="54">
         <v>11</v>
       </c>
-      <c r="CH15" s="53">
+      <c r="CH15" s="54">
         <v>12</v>
       </c>
-      <c r="CI15" s="53">
+      <c r="CI15" s="54">
         <v>13</v>
       </c>
-      <c r="CJ15" s="53">
+      <c r="CJ15" s="54">
         <v>14</v>
       </c>
-      <c r="CK15" s="53">
+      <c r="CK15" s="54">
         <v>15</v>
       </c>
-      <c r="CL15" s="53">
+      <c r="CL15" s="54">
         <v>16</v>
       </c>
-      <c r="CM15" s="53">
+      <c r="CM15" s="54">
         <v>17</v>
       </c>
-      <c r="CN15" s="53">
+      <c r="CN15" s="54">
         <v>18</v>
       </c>
-      <c r="CO15" s="53">
+      <c r="CO15" s="54">
         <v>19</v>
       </c>
-      <c r="CP15" s="53">
+      <c r="CP15" s="54">
         <v>20</v>
       </c>
-      <c r="CQ15" s="53">
+      <c r="CQ15" s="54">
         <v>21</v>
       </c>
-      <c r="CR15" s="53">
+      <c r="CR15" s="54">
         <v>22</v>
       </c>
-      <c r="CS15" s="53">
+      <c r="CS15" s="54">
         <v>23</v>
       </c>
-      <c r="CT15" s="53">
+      <c r="CT15" s="54">
         <v>24</v>
       </c>
-      <c r="CU15" s="53">
+      <c r="CU15" s="54">
         <v>25</v>
       </c>
-      <c r="CV15" s="53">
+      <c r="CV15" s="54">
         <v>26</v>
       </c>
-      <c r="CW15" s="53">
+      <c r="CW15" s="54">
         <v>27</v>
       </c>
-      <c r="CX15" s="53">
+      <c r="CX15" s="54">
         <v>28</v>
       </c>
-      <c r="CY15" s="53">
+      <c r="CY15" s="54">
         <v>29</v>
       </c>
-      <c r="CZ15" s="52">
+      <c r="CZ15" s="53">
         <v>1</v>
       </c>
-      <c r="DA15" s="52">
+      <c r="DA15" s="53">
         <v>2</v>
       </c>
-      <c r="DB15" s="52">
+      <c r="DB15" s="53">
         <v>3</v>
       </c>
-      <c r="DC15" s="52">
+      <c r="DC15" s="53">
         <v>4</v>
       </c>
-      <c r="DD15" s="52">
+      <c r="DD15" s="53">
         <v>5</v>
       </c>
-      <c r="DE15" s="52">
+      <c r="DE15" s="53">
         <v>6</v>
       </c>
-      <c r="DF15" s="52">
+      <c r="DF15" s="53">
         <v>7</v>
       </c>
-      <c r="DG15" s="52">
+      <c r="DG15" s="53">
         <v>8</v>
       </c>
-      <c r="DH15" s="52">
+      <c r="DH15" s="53">
         <v>9</v>
       </c>
-      <c r="DI15" s="52">
+      <c r="DI15" s="53">
         <v>10</v>
       </c>
-      <c r="DJ15" s="52">
+      <c r="DJ15" s="53">
         <v>11</v>
       </c>
-      <c r="DK15" s="52">
+      <c r="DK15" s="53">
         <v>12</v>
       </c>
-      <c r="DL15" s="53">
+      <c r="DL15" s="54">
         <v>1</v>
       </c>
-      <c r="DM15" s="53">
+      <c r="DM15" s="54">
         <v>2</v>
       </c>
-      <c r="DN15" s="53">
+      <c r="DN15" s="54">
         <v>3</v>
       </c>
-      <c r="DO15" s="53">
+      <c r="DO15" s="54">
         <v>4</v>
       </c>
-      <c r="DP15" s="53">
+      <c r="DP15" s="54">
         <v>5</v>
       </c>
-      <c r="DQ15" s="53">
+      <c r="DQ15" s="54">
         <v>6</v>
       </c>
-      <c r="DR15" s="53">
+      <c r="DR15" s="54">
         <v>7</v>
       </c>
-      <c r="DS15" s="53">
+      <c r="DS15" s="54">
         <v>8</v>
       </c>
-      <c r="DT15" s="53">
+      <c r="DT15" s="54">
         <v>9</v>
       </c>
-      <c r="DU15" s="53">
+      <c r="DU15" s="54">
         <v>10</v>
       </c>
-      <c r="DV15" s="53">
+      <c r="DV15" s="54">
         <v>11</v>
       </c>
-      <c r="DW15" s="53">
+      <c r="DW15" s="54">
         <v>12</v>
       </c>
-      <c r="DX15" s="53">
+      <c r="DX15" s="54">
         <v>13</v>
       </c>
-      <c r="DY15" s="53">
+      <c r="DY15" s="54">
         <v>14</v>
       </c>
-      <c r="DZ15" s="53">
+      <c r="DZ15" s="54">
         <v>15</v>
       </c>
-      <c r="EA15" s="53">
+      <c r="EA15" s="54">
         <v>16</v>
       </c>
-      <c r="EB15" s="53">
+      <c r="EB15" s="54">
         <v>17</v>
       </c>
-      <c r="EC15" s="53">
+      <c r="EC15" s="54">
         <v>18</v>
       </c>
-      <c r="ED15" s="53">
+      <c r="ED15" s="54">
         <v>19</v>
       </c>
-      <c r="EE15" s="53">
+      <c r="EE15" s="54">
         <v>20</v>
       </c>
-      <c r="EF15" s="53">
+      <c r="EF15" s="54">
         <v>21</v>
       </c>
-      <c r="EG15" s="53">
+      <c r="EG15" s="54">
         <v>22</v>
       </c>
-      <c r="EH15" s="53">
+      <c r="EH15" s="54">
         <v>23</v>
       </c>
-      <c r="EI15" s="53">
+      <c r="EI15" s="54">
         <v>24</v>
       </c>
-      <c r="EJ15" s="53">
+      <c r="EJ15" s="54">
         <v>25</v>
       </c>
-      <c r="EK15" s="53">
+      <c r="EK15" s="54">
         <v>26</v>
       </c>
-      <c r="EL15" s="53">
+      <c r="EL15" s="54">
         <v>27</v>
       </c>
-      <c r="EM15" s="53">
+      <c r="EM15" s="54">
         <v>28</v>
       </c>
-      <c r="EN15" s="52">
+      <c r="EN15" s="53">
         <v>1</v>
       </c>
-      <c r="EO15" s="52">
+      <c r="EO15" s="53">
         <v>2</v>
       </c>
-      <c r="EP15" s="52">
+      <c r="EP15" s="53">
         <v>3</v>
       </c>
-      <c r="EQ15" s="52">
+      <c r="EQ15" s="53">
         <v>4</v>
       </c>
-      <c r="ER15" s="53">
+      <c r="ER15" s="54">
         <v>5</v>
       </c>
-      <c r="ES15" s="53">
+      <c r="ES15" s="54">
         <v>6</v>
       </c>
-      <c r="ET15" s="52">
+      <c r="ET15" s="53">
         <v>7</v>
       </c>
-      <c r="EU15" s="52">
+      <c r="EU15" s="53">
         <v>8</v>
       </c>
-      <c r="EV15" s="52">
+      <c r="EV15" s="53">
         <v>9</v>
       </c>
-      <c r="EW15" s="52">
+      <c r="EW15" s="53">
         <v>10</v>
       </c>
-      <c r="EX15" s="52">
+      <c r="EX15" s="53">
         <v>11</v>
       </c>
-      <c r="EY15" s="52">
+      <c r="EY15" s="53">
         <v>12</v>
       </c>
-      <c r="EZ15" s="52">
+      <c r="EZ15" s="53">
         <v>13</v>
       </c>
-      <c r="FA15" s="53">
+      <c r="FA15" s="54">
         <v>14</v>
       </c>
-      <c r="FB15" s="52">
+      <c r="FB15" s="53">
         <v>15</v>
       </c>
-      <c r="FC15" s="52">
+      <c r="FC15" s="53">
         <v>16</v>
       </c>
-      <c r="FD15" s="53">
+      <c r="FD15" s="54">
         <v>17</v>
       </c>
-      <c r="FE15" s="52">
+      <c r="FE15" s="53">
         <v>18</v>
       </c>
-      <c r="FF15" s="52">
+      <c r="FF15" s="53">
         <v>19</v>
       </c>
-      <c r="FG15" s="52">
+      <c r="FG15" s="53">
         <v>20</v>
       </c>
-      <c r="FH15" s="52">
+      <c r="FH15" s="53">
         <v>1</v>
       </c>
-      <c r="FI15" s="52">
+      <c r="FI15" s="53">
         <v>2</v>
       </c>
-      <c r="FJ15" s="54"/>
+      <c r="FJ15" s="55"/>
     </row>
-    <row r="16" spans="1:166" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="K16" s="56" t="s">
+    <row r="16" spans="1:166" s="56" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="50"/>
+      <c r="B16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="57" t="s">
         <v>117</v>
       </c>
-      <c r="L16" s="57" t="s">
+      <c r="L16" s="58" t="s">
         <v>118</v>
       </c>
-      <c r="M16" s="57" t="s">
+      <c r="M16" s="58" t="s">
         <v>119</v>
       </c>
-      <c r="N16" s="57" t="s">
+      <c r="N16" s="58" t="s">
         <v>119</v>
       </c>
-      <c r="O16" s="57" t="s">
+      <c r="O16" s="58" t="s">
         <v>119</v>
       </c>
-      <c r="P16" s="57" t="s">
+      <c r="P16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="Q16" s="57" t="s">
+      <c r="Q16" s="58" t="s">
         <v>122</v>
       </c>
-      <c r="R16" s="57" t="s">
+      <c r="R16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="S16" s="57" t="s">
+      <c r="S16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="T16" s="57" t="s">
+      <c r="T16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="U16" s="57" t="s">
+      <c r="U16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="V16" s="57" t="s">
+      <c r="V16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="W16" s="57" t="s">
+      <c r="W16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="X16" s="57" t="s">
+      <c r="X16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="Y16" s="57" t="s">
+      <c r="Y16" s="58" t="s">
         <v>123</v>
       </c>
-      <c r="Z16" s="57" t="s">
+      <c r="Z16" s="58" t="s">
         <v>123</v>
       </c>
-      <c r="AA16" s="57" t="s">
+      <c r="AA16" s="58" t="s">
         <v>123</v>
       </c>
-      <c r="AB16" s="57" t="s">
+      <c r="AB16" s="58" t="s">
         <v>123</v>
       </c>
-      <c r="AC16" s="57" t="s">
+      <c r="AC16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="AD16" s="57" t="s">
+      <c r="AD16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="AE16" s="57" t="s">
+      <c r="AE16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="AF16" s="57" t="s">
+      <c r="AF16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="AG16" s="57" t="s">
+      <c r="AG16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="AH16" s="57" t="s">
+      <c r="AH16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="AI16" s="58" t="s">
+      <c r="AI16" s="59" t="s">
         <v>121</v>
       </c>
-      <c r="AJ16" s="58" t="s">
+      <c r="AJ16" s="59" t="s">
         <v>123</v>
       </c>
-      <c r="AK16" s="58" t="s">
+      <c r="AK16" s="59" t="s">
         <v>124</v>
       </c>
-      <c r="AL16" s="58" t="s">
+      <c r="AL16" s="59" t="s">
         <v>121</v>
       </c>
-      <c r="AM16" s="58" t="s">
+      <c r="AM16" s="59" t="s">
         <v>124</v>
       </c>
-      <c r="AN16" s="58" t="s">
+      <c r="AN16" s="59" t="s">
         <v>121</v>
       </c>
-      <c r="AO16" s="58" t="s">
+      <c r="AO16" s="59" t="s">
         <v>121</v>
       </c>
-      <c r="AP16" s="58" t="s">
+      <c r="AP16" s="59" t="s">
         <v>121</v>
       </c>
-      <c r="AQ16" s="58" t="s">
+      <c r="AQ16" s="59" t="s">
         <v>121</v>
       </c>
-      <c r="AR16" s="57" t="s">
+      <c r="AR16" s="58" t="s">
         <v>119</v>
       </c>
-      <c r="AS16" s="57" t="s">
+      <c r="AS16" s="58" t="s">
         <v>119</v>
       </c>
-      <c r="AT16" s="57" t="s">
+      <c r="AT16" s="58" t="s">
         <v>119</v>
       </c>
-      <c r="AU16" s="57" t="s">
+      <c r="AU16" s="58" t="s">
         <v>119</v>
       </c>
-      <c r="AV16" s="57" t="s">
+      <c r="AV16" s="58" t="s">
         <v>119</v>
       </c>
-      <c r="AW16" s="57" t="s">
+      <c r="AW16" s="58" t="s">
         <v>119</v>
       </c>
-      <c r="AX16" s="57" t="s">
+      <c r="AX16" s="58" t="s">
         <v>119</v>
       </c>
-      <c r="AY16" s="57" t="s">
+      <c r="AY16" s="58" t="s">
         <v>119</v>
       </c>
-      <c r="AZ16" s="57" t="s">
+      <c r="AZ16" s="58" t="s">
         <v>119</v>
       </c>
-      <c r="BA16" s="57" t="s">
+      <c r="BA16" s="58" t="s">
         <v>119</v>
       </c>
-      <c r="BB16" s="57" t="s">
+      <c r="BB16" s="58" t="s">
         <v>119</v>
       </c>
-      <c r="BC16" s="57" t="s">
+      <c r="BC16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="BD16" s="57" t="s">
+      <c r="BD16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="BE16" s="57" t="s">
+      <c r="BE16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="BF16" s="57" t="s">
+      <c r="BF16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="BG16" s="57" t="s">
+      <c r="BG16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="BH16" s="57" t="s">
+      <c r="BH16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="BI16" s="57" t="s">
+      <c r="BI16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="BJ16" s="57" t="s">
+      <c r="BJ16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="BK16" s="57" t="s">
+      <c r="BK16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="BL16" s="57" t="s">
+      <c r="BL16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="BM16" s="57" t="s">
+      <c r="BM16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="BN16" s="57" t="s">
+      <c r="BN16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="BO16" s="57" t="s">
+      <c r="BO16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="BP16" s="57" t="s">
+      <c r="BP16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="BQ16" s="57" t="s">
+      <c r="BQ16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="BR16" s="57" t="s">
+      <c r="BR16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="BS16" s="57" t="s">
+      <c r="BS16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="BT16" s="57" t="s">
+      <c r="BT16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="BU16" s="57" t="s">
+      <c r="BU16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="BV16" s="57" t="s">
+      <c r="BV16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="BW16" s="57" t="s">
+      <c r="BW16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="BX16" s="57" t="s">
+      <c r="BX16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="BY16" s="57" t="s">
+      <c r="BY16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="BZ16" s="57" t="s">
+      <c r="BZ16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="CA16" s="57" t="s">
+      <c r="CA16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="CB16" s="57" t="s">
+      <c r="CB16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="CC16" s="57" t="s">
+      <c r="CC16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="CD16" s="57" t="s">
+      <c r="CD16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="CE16" s="57" t="s">
+      <c r="CE16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="CF16" s="57" t="s">
+      <c r="CF16" s="58" t="s">
         <v>118</v>
       </c>
-      <c r="CG16" s="57" t="s">
+      <c r="CG16" s="58" t="s">
         <v>118</v>
       </c>
-      <c r="CH16" s="57" t="s">
+      <c r="CH16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="CI16" s="57" t="s">
+      <c r="CI16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="CJ16" s="57" t="s">
+      <c r="CJ16" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="CK16" s="57" t="s">
+      <c r="CK16" s="58" t="s">
         <v>118</v>
       </c>
-      <c r="CL16" s="57" t="s">
+      <c r="CL16" s="58" t="s">
         <v>126</v>
       </c>
-      <c r="CM16" s="57" t="s">
+      <c r="CM16" s="58" t="s">
         <v>118</v>
       </c>
-      <c r="CN16" s="57" t="s">
+      <c r="CN16" s="58" t="s">
         <v>118</v>
       </c>
-      <c r="CO16" s="57" t="s">
+      <c r="CO16" s="58" t="s">
         <v>126</v>
       </c>
-      <c r="CP16" s="57" t="s">
+      <c r="CP16" s="58" t="s">
         <v>118</v>
       </c>
-      <c r="CQ16" s="57" t="s">
+      <c r="CQ16" s="58" t="s">
         <v>127</v>
       </c>
-      <c r="CR16" s="57" t="s">
+      <c r="CR16" s="58" t="s">
         <v>127</v>
       </c>
-      <c r="CS16" s="57" t="s">
+      <c r="CS16" s="58" t="s">
         <v>127</v>
       </c>
-      <c r="CT16" s="57" t="s">
+      <c r="CT16" s="58" t="s">
         <v>127</v>
       </c>
-      <c r="CU16" s="57" t="s">
+      <c r="CU16" s="58" t="s">
         <v>127</v>
       </c>
-      <c r="CV16" s="57" t="s">
+      <c r="CV16" s="58" t="s">
         <v>127</v>
       </c>
-      <c r="CW16" s="57" t="s">
+      <c r="CW16" s="58" t="s">
         <v>127</v>
       </c>
-      <c r="CX16" s="57" t="s">
+      <c r="CX16" s="58" t="s">
         <v>127</v>
       </c>
-      <c r="CY16" s="57" t="s">
+      <c r="CY16" s="58" t="s">
         <v>127</v>
       </c>
-      <c r="CZ16" s="57" t="s">
+      <c r="CZ16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="DA16" s="57" t="s">
+      <c r="DA16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="DB16" s="57" t="s">
+      <c r="DB16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="DC16" s="57" t="s">
+      <c r="DC16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="DD16" s="57" t="s">
+      <c r="DD16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="DE16" s="57" t="s">
+      <c r="DE16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="DF16" s="57" t="s">
+      <c r="DF16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="DG16" s="57" t="s">
+      <c r="DG16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="DH16" s="57" t="s">
+      <c r="DH16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="DI16" s="57" t="s">
+      <c r="DI16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="DJ16" s="57" t="s">
+      <c r="DJ16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="DK16" s="57" t="s">
+      <c r="DK16" s="58" t="s">
         <v>121</v>
       </c>
-      <c r="DL16" s="57" t="s">
+      <c r="DL16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="DM16" s="57" t="s">
+      <c r="DM16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="DN16" s="57" t="s">
+      <c r="DN16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="DO16" s="57" t="s">
+      <c r="DO16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="DP16" s="57" t="s">
+      <c r="DP16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="DQ16" s="57" t="s">
+      <c r="DQ16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="DR16" s="57" t="s">
+      <c r="DR16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="DS16" s="57" t="s">
+      <c r="DS16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="DT16" s="57" t="s">
+      <c r="DT16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="DU16" s="57" t="s">
+      <c r="DU16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="DV16" s="57" t="s">
+      <c r="DV16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="DW16" s="57" t="s">
+      <c r="DW16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="DX16" s="57" t="s">
+      <c r="DX16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="DY16" s="57" t="s">
+      <c r="DY16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="DZ16" s="57" t="s">
+      <c r="DZ16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EA16" s="57" t="s">
+      <c r="EA16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EB16" s="57" t="s">
+      <c r="EB16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EC16" s="57" t="s">
+      <c r="EC16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="ED16" s="57" t="s">
+      <c r="ED16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EE16" s="57" t="s">
+      <c r="EE16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EF16" s="57" t="s">
+      <c r="EF16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EG16" s="57" t="s">
+      <c r="EG16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EH16" s="57" t="s">
+      <c r="EH16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EI16" s="57" t="s">
+      <c r="EI16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EJ16" s="57" t="s">
+      <c r="EJ16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EK16" s="57" t="s">
+      <c r="EK16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EL16" s="57" t="s">
+      <c r="EL16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EM16" s="57" t="s">
+      <c r="EM16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EN16" s="57" t="s">
+      <c r="EN16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EO16" s="57" t="s">
+      <c r="EO16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EP16" s="57" t="s">
+      <c r="EP16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EQ16" s="57" t="s">
+      <c r="EQ16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="ER16" s="57" t="s">
+      <c r="ER16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="ES16" s="57" t="s">
+      <c r="ES16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="ET16" s="57" t="s">
+      <c r="ET16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EU16" s="57" t="s">
+      <c r="EU16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EV16" s="57" t="s">
+      <c r="EV16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EW16" s="57" t="s">
+      <c r="EW16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EX16" s="57" t="s">
+      <c r="EX16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EY16" s="57" t="s">
+      <c r="EY16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="EZ16" s="57" t="s">
+      <c r="EZ16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="FA16" s="57" t="s">
+      <c r="FA16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="FB16" s="57" t="s">
+      <c r="FB16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="FC16" s="57" t="s">
+      <c r="FC16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="FD16" s="57" t="s">
+      <c r="FD16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="FE16" s="57" t="s">
+      <c r="FE16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="FF16" s="57" t="s">
+      <c r="FF16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="FG16" s="57" t="s">
+      <c r="FG16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="FH16" s="57" t="s">
+      <c r="FH16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="FI16" s="57" t="s">
+      <c r="FI16" s="58" t="s">
         <v>128</v>
       </c>
-      <c r="FJ16" s="59"/>
+      <c r="FJ16" s="60"/>
     </row>
-    <row r="17" spans="1:166" s="64" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="183" t="s">
+    <row r="17" spans="1:166" s="65" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="184" t="s">
         <v>217</v>
       </c>
-      <c r="B17" s="184"/>
-[...7 lines deleted...]
-      <c r="J17" s="60">
+      <c r="B17" s="185"/>
+      <c r="C17" s="185"/>
+      <c r="D17" s="185"/>
+      <c r="E17" s="185"/>
+      <c r="F17" s="185"/>
+      <c r="G17" s="185"/>
+      <c r="H17" s="185"/>
+      <c r="I17" s="185"/>
+      <c r="J17" s="61">
         <v>1</v>
       </c>
       <c r="K17" s="2">
         <v>752</v>
       </c>
       <c r="L17" s="3">
         <v>582.29999999999995</v>
       </c>
       <c r="M17" s="4">
         <v>5.48</v>
       </c>
       <c r="N17" s="4">
         <v>2.38</v>
       </c>
       <c r="O17" s="4">
         <v>3.1</v>
       </c>
       <c r="P17" s="1">
         <v>3302</v>
       </c>
       <c r="Q17" s="6">
         <v>65.400000000000006</v>
       </c>
       <c r="R17" s="1">
         <v>15031</v>
@@ -7348,51 +6802,51 @@
       </c>
       <c r="AA17" s="3">
         <v>11.6</v>
       </c>
       <c r="AB17" s="3">
         <v>100.3</v>
       </c>
       <c r="AC17" s="1">
         <v>651</v>
       </c>
       <c r="AD17" s="1">
         <v>2718</v>
       </c>
       <c r="AE17" s="5">
         <v>13075</v>
       </c>
       <c r="AF17" s="5">
         <v>1830</v>
       </c>
       <c r="AG17" s="5">
         <v>10984</v>
       </c>
       <c r="AH17" s="5">
         <v>200</v>
       </c>
-      <c r="AI17" s="5">
+      <c r="AI17" s="9">
         <v>2091</v>
       </c>
       <c r="AJ17" s="6">
         <v>119.8</v>
       </c>
       <c r="AK17" s="3">
         <v>16</v>
       </c>
       <c r="AL17" s="1">
         <v>3910</v>
       </c>
       <c r="AM17" s="3">
         <v>29.9</v>
       </c>
       <c r="AN17" s="1">
         <v>382</v>
       </c>
       <c r="AO17" s="1">
         <v>36</v>
       </c>
       <c r="AP17" s="1">
         <v>714</v>
       </c>
       <c r="AQ17" s="1">
         <v>67</v>
@@ -7408,87 +6862,87 @@
       </c>
       <c r="AU17" s="8">
         <v>5.48</v>
       </c>
       <c r="AV17" s="8">
         <v>2.38</v>
       </c>
       <c r="AW17" s="8">
         <v>3.1</v>
       </c>
       <c r="AX17" s="8">
         <v>0.36</v>
       </c>
       <c r="AY17" s="8">
         <v>2.74</v>
       </c>
       <c r="AZ17" s="8">
         <v>0.04</v>
       </c>
       <c r="BA17" s="8">
         <v>0.03</v>
       </c>
       <c r="BB17" s="8">
         <v>0.01</v>
       </c>
-      <c r="BC17" s="61">
+      <c r="BC17" s="62">
         <v>3302</v>
       </c>
-      <c r="BD17" s="62">
+      <c r="BD17" s="63">
         <v>2783</v>
       </c>
-      <c r="BE17" s="62">
+      <c r="BE17" s="63">
         <v>519</v>
       </c>
-      <c r="BF17" s="62">
+      <c r="BF17" s="63">
         <v>305</v>
       </c>
-      <c r="BG17" s="62">
+      <c r="BG17" s="63">
         <v>214</v>
       </c>
-      <c r="BH17" s="61">
+      <c r="BH17" s="62">
         <v>2783</v>
       </c>
-      <c r="BI17" s="62">
+      <c r="BI17" s="63">
         <v>99</v>
       </c>
-      <c r="BJ17" s="62">
+      <c r="BJ17" s="63">
         <v>216</v>
       </c>
-      <c r="BK17" s="62">
+      <c r="BK17" s="63">
         <v>179</v>
       </c>
-      <c r="BL17" s="62">
+      <c r="BL17" s="63">
         <v>420</v>
       </c>
-      <c r="BM17" s="62">
+      <c r="BM17" s="63">
         <v>357</v>
       </c>
-      <c r="BN17" s="62">
+      <c r="BN17" s="63">
         <v>551</v>
       </c>
-      <c r="BO17" s="62">
+      <c r="BO17" s="63">
         <v>961</v>
       </c>
       <c r="BP17" s="3">
         <v>777.3</v>
       </c>
       <c r="BQ17" s="3">
         <v>273.10000000000002</v>
       </c>
       <c r="BR17" s="3">
         <v>55.5</v>
       </c>
       <c r="BS17" s="6">
         <v>666.8</v>
       </c>
       <c r="BT17" s="6">
         <v>54.8</v>
       </c>
       <c r="BU17" s="6">
         <v>0.2</v>
       </c>
       <c r="BV17" s="6">
         <v>0.3</v>
       </c>
       <c r="BW17" s="6">
         <v>582.29999999999995</v>
@@ -7735,73 +7189,73 @@
       </c>
       <c r="EZ17" s="1">
         <v>1176</v>
       </c>
       <c r="FA17" s="1">
         <v>43</v>
       </c>
       <c r="FB17" s="1">
         <v>295</v>
       </c>
       <c r="FC17" s="5">
         <v>34</v>
       </c>
       <c r="FD17" s="5">
         <v>1141</v>
       </c>
       <c r="FE17" s="5">
         <v>1075</v>
       </c>
       <c r="FF17" s="5">
         <v>200</v>
       </c>
       <c r="FG17" s="1">
         <v>1294</v>
       </c>
-      <c r="FH17" s="5">
+      <c r="FH17" s="9">
         <v>2091</v>
       </c>
       <c r="FI17" s="5">
         <v>1348</v>
       </c>
-      <c r="FJ17" s="63">
+      <c r="FJ17" s="64">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B18" s="65" t="s">
+    <row r="18" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="66"/>
+      <c r="B18" s="66" t="s">
         <v>129</v>
       </c>
-      <c r="C18" s="65"/>
-[...6 lines deleted...]
-      <c r="J18" s="60">
+      <c r="C18" s="66"/>
+      <c r="D18" s="66"/>
+      <c r="E18" s="66"/>
+      <c r="F18" s="67"/>
+      <c r="G18" s="67"/>
+      <c r="H18" s="67"/>
+      <c r="I18" s="66"/>
+      <c r="J18" s="61">
         <v>2</v>
       </c>
       <c r="K18" s="2">
         <v>144</v>
       </c>
       <c r="L18" s="3">
         <v>3323.3</v>
       </c>
       <c r="M18" s="4">
         <v>7.35</v>
       </c>
       <c r="N18" s="4">
         <v>3.04</v>
       </c>
       <c r="O18" s="4">
         <v>4.3099999999999996</v>
       </c>
       <c r="P18" s="1">
         <v>4388</v>
       </c>
       <c r="Q18" s="6">
         <v>54.8</v>
       </c>
       <c r="R18" s="1">
         <v>42443</v>
@@ -7832,51 +7286,51 @@
       </c>
       <c r="AA18" s="3">
         <v>15.1</v>
       </c>
       <c r="AB18" s="3">
         <v>115</v>
       </c>
       <c r="AC18" s="1">
         <v>1949</v>
       </c>
       <c r="AD18" s="1">
         <v>5767</v>
       </c>
       <c r="AE18" s="5">
         <v>51511</v>
       </c>
       <c r="AF18" s="5">
         <v>12959</v>
       </c>
       <c r="AG18" s="5">
         <v>44080</v>
       </c>
       <c r="AH18" s="5">
         <v>868</v>
       </c>
-      <c r="AI18" s="5">
+      <c r="AI18" s="9">
         <v>7431</v>
       </c>
       <c r="AJ18" s="3">
         <v>116.2</v>
       </c>
       <c r="AK18" s="3">
         <v>14.4</v>
       </c>
       <c r="AL18" s="1">
         <v>15175</v>
       </c>
       <c r="AM18" s="3">
         <v>29.5</v>
       </c>
       <c r="AN18" s="1">
         <v>1011</v>
       </c>
       <c r="AO18" s="1">
         <v>22</v>
       </c>
       <c r="AP18" s="1">
         <v>2065</v>
       </c>
       <c r="AQ18" s="1">
         <v>46</v>
@@ -7892,87 +7346,87 @@
       </c>
       <c r="AU18" s="8">
         <v>7.35</v>
       </c>
       <c r="AV18" s="8">
         <v>3.04</v>
       </c>
       <c r="AW18" s="8">
         <v>4.3099999999999996</v>
       </c>
       <c r="AX18" s="8">
         <v>0.38</v>
       </c>
       <c r="AY18" s="8">
         <v>3.93</v>
       </c>
       <c r="AZ18" s="8">
         <v>0.16</v>
       </c>
       <c r="BA18" s="8">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="BB18" s="8">
         <v>0.09</v>
       </c>
-      <c r="BC18" s="61">
+      <c r="BC18" s="62">
         <v>4388</v>
       </c>
-      <c r="BD18" s="67">
+      <c r="BD18" s="68">
         <v>3823</v>
       </c>
-      <c r="BE18" s="67">
+      <c r="BE18" s="68">
         <v>565</v>
       </c>
-      <c r="BF18" s="67">
+      <c r="BF18" s="68">
         <v>276</v>
       </c>
-      <c r="BG18" s="67">
+      <c r="BG18" s="68">
         <v>289</v>
       </c>
-      <c r="BH18" s="61">
+      <c r="BH18" s="62">
         <v>3823</v>
       </c>
-      <c r="BI18" s="67">
+      <c r="BI18" s="68">
         <v>430</v>
       </c>
-      <c r="BJ18" s="67">
+      <c r="BJ18" s="68">
         <v>422</v>
       </c>
-      <c r="BK18" s="67">
+      <c r="BK18" s="68">
         <v>332</v>
       </c>
-      <c r="BL18" s="67">
+      <c r="BL18" s="68">
         <v>1071</v>
       </c>
-      <c r="BM18" s="67">
+      <c r="BM18" s="68">
         <v>616</v>
       </c>
-      <c r="BN18" s="67">
+      <c r="BN18" s="68">
         <v>335</v>
       </c>
-      <c r="BO18" s="67">
+      <c r="BO18" s="68">
         <v>617</v>
       </c>
       <c r="BP18" s="3">
         <v>3858.6</v>
       </c>
       <c r="BQ18" s="3">
         <v>794.3</v>
       </c>
       <c r="BR18" s="3">
         <v>66.5</v>
       </c>
       <c r="BS18" s="6">
         <v>3791.3</v>
       </c>
       <c r="BT18" s="6">
         <v>0.5</v>
       </c>
       <c r="BU18" s="6">
         <v>0.3</v>
       </c>
       <c r="BV18" s="6">
         <v>0.4</v>
       </c>
       <c r="BW18" s="6">
         <v>3323.3</v>
@@ -8055,60 +7509,60 @@
       <c r="CW18" s="1">
         <v>628054</v>
       </c>
       <c r="CX18" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY18" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ18" s="1">
         <v>42443</v>
       </c>
       <c r="DA18" s="1">
         <v>38552</v>
       </c>
       <c r="DB18" s="1">
         <v>3891</v>
       </c>
       <c r="DC18" s="1">
         <v>48802</v>
       </c>
       <c r="DD18" s="1">
         <v>43874</v>
       </c>
       <c r="DE18" s="7">
-        <v>4926</v>
+        <v>4928</v>
       </c>
       <c r="DF18" s="7">
         <v>-6359</v>
       </c>
       <c r="DG18" s="7">
         <v>-5322</v>
       </c>
       <c r="DH18" s="7">
-        <v>-1035</v>
+        <v>-1037</v>
       </c>
       <c r="DI18" s="1">
         <v>12959</v>
       </c>
       <c r="DJ18" s="1">
         <v>206</v>
       </c>
       <c r="DK18" s="1">
         <v>6394</v>
       </c>
       <c r="DL18" s="1">
         <v>51511</v>
       </c>
       <c r="DM18" s="1">
         <v>38014</v>
       </c>
       <c r="DN18" s="1">
         <v>280</v>
       </c>
       <c r="DO18" s="5">
         <v>5236</v>
       </c>
       <c r="DP18" s="5">
         <v>4971</v>
       </c>
@@ -8219,73 +7673,73 @@
       </c>
       <c r="EZ18" s="1">
         <v>6868</v>
       </c>
       <c r="FA18" s="1">
         <v>98</v>
       </c>
       <c r="FB18" s="1">
         <v>754</v>
       </c>
       <c r="FC18" s="1">
         <v>206</v>
       </c>
       <c r="FD18" s="1">
         <v>5265</v>
       </c>
       <c r="FE18" s="1">
         <v>4816</v>
       </c>
       <c r="FF18" s="1">
         <v>868</v>
       </c>
       <c r="FG18" s="1">
         <v>5068</v>
       </c>
-      <c r="FH18" s="5">
+      <c r="FH18" s="9">
         <v>7431</v>
       </c>
       <c r="FI18" s="5">
         <v>5671</v>
       </c>
-      <c r="FJ18" s="63">
+      <c r="FJ18" s="64">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B19" s="65" t="s">
+    <row r="19" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="66"/>
+      <c r="B19" s="66" t="s">
         <v>143</v>
       </c>
-      <c r="C19" s="65"/>
-[...6 lines deleted...]
-      <c r="J19" s="60">
+      <c r="C19" s="66"/>
+      <c r="D19" s="66"/>
+      <c r="E19" s="66"/>
+      <c r="F19" s="67"/>
+      <c r="G19" s="67"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="66"/>
+      <c r="J19" s="61">
         <v>3</v>
       </c>
       <c r="K19" s="2">
         <v>11</v>
       </c>
       <c r="L19" s="3">
         <v>289.10000000000002</v>
       </c>
       <c r="M19" s="4">
         <v>9.34</v>
       </c>
       <c r="N19" s="4">
         <v>2</v>
       </c>
       <c r="O19" s="4">
         <v>7.34</v>
       </c>
       <c r="P19" s="1">
         <v>4707</v>
       </c>
       <c r="Q19" s="6">
         <v>67.099999999999994</v>
       </c>
       <c r="R19" s="1">
         <v>12856</v>
@@ -8316,55 +7770,55 @@
       </c>
       <c r="AA19" s="3">
         <v>16.5</v>
       </c>
       <c r="AB19" s="3">
         <v>104.3</v>
       </c>
       <c r="AC19" s="1">
         <v>390</v>
       </c>
       <c r="AD19" s="1">
         <v>1376</v>
       </c>
       <c r="AE19" s="5">
         <v>13025</v>
       </c>
       <c r="AF19" s="5">
         <v>2739</v>
       </c>
       <c r="AG19" s="5">
         <v>10233</v>
       </c>
       <c r="AH19" s="5">
         <v>255</v>
       </c>
-      <c r="AI19" s="5">
+      <c r="AI19" s="9">
         <v>2792</v>
       </c>
       <c r="AJ19" s="3">
-        <v>131.6</v>
+        <v>131.69999999999999</v>
       </c>
       <c r="AK19" s="3">
         <v>21.4</v>
       </c>
       <c r="AL19" s="1">
         <v>4246</v>
       </c>
       <c r="AM19" s="3">
         <v>32.6</v>
       </c>
       <c r="AN19" s="1">
         <v>299</v>
       </c>
       <c r="AO19" s="1">
         <v>97</v>
       </c>
       <c r="AP19" s="1">
         <v>455</v>
       </c>
       <c r="AQ19" s="1">
         <v>147</v>
       </c>
       <c r="AR19" s="4">
         <v>9.34</v>
       </c>
@@ -8376,87 +7830,87 @@
       </c>
       <c r="AU19" s="8">
         <v>9.34</v>
       </c>
       <c r="AV19" s="8">
         <v>2</v>
       </c>
       <c r="AW19" s="8">
         <v>7.34</v>
       </c>
       <c r="AX19" s="8">
         <v>1.02</v>
       </c>
       <c r="AY19" s="8">
         <v>6.32</v>
       </c>
       <c r="AZ19" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA19" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB19" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC19" s="61">
+      <c r="BC19" s="62">
         <v>4707</v>
       </c>
-      <c r="BD19" s="67">
+      <c r="BD19" s="68">
         <v>3505</v>
       </c>
-      <c r="BE19" s="67">
+      <c r="BE19" s="68">
         <v>1202</v>
       </c>
-      <c r="BF19" s="67">
+      <c r="BF19" s="68">
         <v>814</v>
       </c>
-      <c r="BG19" s="67">
+      <c r="BG19" s="68">
         <v>388</v>
       </c>
-      <c r="BH19" s="61">
+      <c r="BH19" s="62">
         <v>3505</v>
       </c>
-      <c r="BI19" s="67">
+      <c r="BI19" s="68">
         <v>306</v>
       </c>
-      <c r="BJ19" s="67">
+      <c r="BJ19" s="68">
         <v>246</v>
       </c>
-      <c r="BK19" s="67" t="s">
-[...2 lines deleted...]
-      <c r="BL19" s="67">
+      <c r="BK19" s="68" t="s">
+        <v>228</v>
+      </c>
+      <c r="BL19" s="68">
         <v>192</v>
       </c>
-      <c r="BM19" s="67">
+      <c r="BM19" s="68">
         <v>563</v>
       </c>
-      <c r="BN19" s="67">
+      <c r="BN19" s="68">
         <v>866</v>
       </c>
-      <c r="BO19" s="67">
+      <c r="BO19" s="68">
         <v>1332</v>
       </c>
       <c r="BP19" s="3">
         <v>863.5</v>
       </c>
       <c r="BQ19" s="3">
         <v>177.6</v>
       </c>
       <c r="BR19" s="3">
         <v>181.4</v>
       </c>
       <c r="BS19" s="6">
         <v>679</v>
       </c>
       <c r="BT19" s="6">
         <v>3.1</v>
       </c>
       <c r="BU19" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV19" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW19" s="6">
         <v>289.10000000000002</v>
@@ -8539,60 +7993,60 @@
       <c r="CW19" s="1">
         <v>33118</v>
       </c>
       <c r="CX19" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY19" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ19" s="1">
         <v>12856</v>
       </c>
       <c r="DA19" s="1">
         <v>10286</v>
       </c>
       <c r="DB19" s="1">
         <v>2570</v>
       </c>
       <c r="DC19" s="1">
         <v>13406</v>
       </c>
       <c r="DD19" s="1">
         <v>10164</v>
       </c>
       <c r="DE19" s="7">
-        <v>3240</v>
+        <v>3242</v>
       </c>
       <c r="DF19" s="7">
         <v>-550</v>
       </c>
       <c r="DG19" s="7">
         <v>122</v>
       </c>
       <c r="DH19" s="7">
-        <v>-670</v>
+        <v>-672</v>
       </c>
       <c r="DI19" s="1">
         <v>2739</v>
       </c>
       <c r="DJ19" s="1">
         <v>69</v>
       </c>
       <c r="DK19" s="1">
         <v>2120</v>
       </c>
       <c r="DL19" s="1">
         <v>13025</v>
       </c>
       <c r="DM19" s="1">
         <v>10129</v>
       </c>
       <c r="DN19" s="1">
         <v>1043</v>
       </c>
       <c r="DO19" s="5">
         <v>168</v>
       </c>
       <c r="DP19" s="5">
         <v>168</v>
       </c>
@@ -8703,73 +8157,73 @@
       </c>
       <c r="EZ19" s="1">
         <v>492</v>
       </c>
       <c r="FA19" s="1">
         <v>15</v>
       </c>
       <c r="FB19" s="1">
         <v>380</v>
       </c>
       <c r="FC19" s="1">
         <v>69</v>
       </c>
       <c r="FD19" s="1">
         <v>1993</v>
       </c>
       <c r="FE19" s="1">
         <v>694</v>
       </c>
       <c r="FF19" s="1">
         <v>255</v>
       </c>
       <c r="FG19" s="1">
         <v>858</v>
       </c>
-      <c r="FH19" s="5">
+      <c r="FH19" s="9">
         <v>2792</v>
       </c>
       <c r="FI19" s="5">
         <v>500</v>
       </c>
-      <c r="FJ19" s="63">
+      <c r="FJ19" s="64">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B20" s="65" t="s">
+    <row r="20" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="66"/>
+      <c r="B20" s="66" t="s">
         <v>130</v>
       </c>
-      <c r="C20" s="65"/>
-[...6 lines deleted...]
-      <c r="J20" s="60">
+      <c r="C20" s="66"/>
+      <c r="D20" s="66"/>
+      <c r="E20" s="66"/>
+      <c r="F20" s="67"/>
+      <c r="G20" s="67"/>
+      <c r="H20" s="67"/>
+      <c r="I20" s="66"/>
+      <c r="J20" s="61">
         <v>4</v>
       </c>
       <c r="K20" s="2">
         <v>7</v>
       </c>
       <c r="L20" s="3">
         <v>797</v>
       </c>
       <c r="M20" s="4">
         <v>4.1399999999999997</v>
       </c>
       <c r="N20" s="4">
         <v>1.71</v>
       </c>
       <c r="O20" s="4">
         <v>2.4300000000000002</v>
       </c>
       <c r="P20" s="1">
         <v>2897</v>
       </c>
       <c r="Q20" s="6">
         <v>67.400000000000006</v>
       </c>
       <c r="R20" s="1">
         <v>19460</v>
@@ -8800,51 +8254,51 @@
       </c>
       <c r="AA20" s="3">
         <v>20.6</v>
       </c>
       <c r="AB20" s="3">
         <v>96.6</v>
       </c>
       <c r="AC20" s="1">
         <v>1470</v>
       </c>
       <c r="AD20" s="1">
         <v>4700</v>
       </c>
       <c r="AE20" s="5">
         <v>22140</v>
       </c>
       <c r="AF20" s="5">
         <v>3370</v>
       </c>
       <c r="AG20" s="5">
         <v>17069</v>
       </c>
       <c r="AH20" s="5">
         <v>318</v>
       </c>
-      <c r="AI20" s="5">
+      <c r="AI20" s="9">
         <v>5071</v>
       </c>
       <c r="AJ20" s="3">
         <v>126.6</v>
       </c>
       <c r="AK20" s="3">
         <v>22.9</v>
       </c>
       <c r="AL20" s="1">
         <v>7119</v>
       </c>
       <c r="AM20" s="3">
         <v>32.200000000000003</v>
       </c>
       <c r="AN20" s="1">
         <v>1225</v>
       </c>
       <c r="AO20" s="1">
         <v>64</v>
       </c>
       <c r="AP20" s="1">
         <v>1720</v>
       </c>
       <c r="AQ20" s="1">
         <v>89</v>
@@ -8860,87 +8314,87 @@
       </c>
       <c r="AU20" s="8">
         <v>4.1399999999999997</v>
       </c>
       <c r="AV20" s="8">
         <v>1.71</v>
       </c>
       <c r="AW20" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="AX20" s="8" t="s">
         <v>228</v>
       </c>
       <c r="AY20" s="8">
         <v>2.4300000000000002</v>
       </c>
       <c r="AZ20" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA20" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB20" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC20" s="61">
+      <c r="BC20" s="62">
         <v>2897</v>
       </c>
-      <c r="BD20" s="67">
+      <c r="BD20" s="68">
         <v>2606</v>
       </c>
-      <c r="BE20" s="67">
+      <c r="BE20" s="68">
         <v>291</v>
       </c>
-      <c r="BF20" s="67" t="s">
-[...2 lines deleted...]
-      <c r="BG20" s="67">
+      <c r="BF20" s="68" t="s">
+        <v>228</v>
+      </c>
+      <c r="BG20" s="68">
         <v>291</v>
       </c>
-      <c r="BH20" s="61">
+      <c r="BH20" s="62">
         <v>2606</v>
       </c>
-      <c r="BI20" s="67" t="s">
-[...11 lines deleted...]
-      <c r="BM20" s="67">
+      <c r="BI20" s="68" t="s">
+        <v>228</v>
+      </c>
+      <c r="BJ20" s="68" t="s">
+        <v>228</v>
+      </c>
+      <c r="BK20" s="68" t="s">
+        <v>228</v>
+      </c>
+      <c r="BL20" s="68" t="s">
+        <v>228</v>
+      </c>
+      <c r="BM20" s="68">
         <v>1053</v>
       </c>
-      <c r="BN20" s="67">
+      <c r="BN20" s="68">
         <v>888</v>
       </c>
-      <c r="BO20" s="67">
+      <c r="BO20" s="68">
         <v>665</v>
       </c>
       <c r="BP20" s="3">
         <v>1303.8</v>
       </c>
       <c r="BQ20" s="3">
         <v>168.1</v>
       </c>
       <c r="BR20" s="3">
         <v>159.69999999999999</v>
       </c>
       <c r="BS20" s="6">
         <v>1144.0999999999999</v>
       </c>
       <c r="BT20" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BU20" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV20" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW20" s="6">
         <v>797</v>
@@ -9014,60 +8468,60 @@
       <c r="CT20" s="1">
         <v>28221</v>
       </c>
       <c r="CU20" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CV20" s="1">
         <v>28221</v>
       </c>
       <c r="CW20" s="1">
         <v>99314</v>
       </c>
       <c r="CX20" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY20" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ20" s="1">
         <v>19460</v>
       </c>
       <c r="DA20" s="1">
         <v>18770</v>
       </c>
       <c r="DB20" s="1">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="DC20" s="1">
         <v>18792</v>
       </c>
       <c r="DD20" s="1">
         <v>17037</v>
       </c>
       <c r="DE20" s="7">
-        <v>1756</v>
+        <v>1755</v>
       </c>
       <c r="DF20" s="7">
         <v>668</v>
       </c>
       <c r="DG20" s="7">
         <v>1733</v>
       </c>
       <c r="DH20" s="7">
         <v>-1065</v>
       </c>
       <c r="DI20" s="1">
         <v>3370</v>
       </c>
       <c r="DJ20" s="1">
         <v>32</v>
       </c>
       <c r="DK20" s="1">
         <v>4006</v>
       </c>
       <c r="DL20" s="1">
         <v>22140</v>
       </c>
       <c r="DM20" s="1">
         <v>18484</v>
       </c>
@@ -9187,73 +8641,73 @@
       </c>
       <c r="EZ20" s="1">
         <v>1624</v>
       </c>
       <c r="FA20" s="1">
         <v>92</v>
       </c>
       <c r="FB20" s="1">
         <v>761</v>
       </c>
       <c r="FC20" s="1">
         <v>32</v>
       </c>
       <c r="FD20" s="1">
         <v>3784</v>
       </c>
       <c r="FE20" s="1">
         <v>1368</v>
       </c>
       <c r="FF20" s="1">
         <v>318</v>
       </c>
       <c r="FG20" s="1">
         <v>526</v>
       </c>
-      <c r="FH20" s="5">
+      <c r="FH20" s="9">
         <v>5071</v>
       </c>
       <c r="FI20" s="5">
         <v>1731</v>
       </c>
-      <c r="FJ20" s="63">
+      <c r="FJ20" s="64">
         <v>4</v>
       </c>
     </row>
-    <row r="21" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B21" s="65" t="s">
+    <row r="21" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="66"/>
+      <c r="B21" s="66" t="s">
         <v>131</v>
       </c>
-      <c r="C21" s="69"/>
-[...6 lines deleted...]
-      <c r="J21" s="60">
+      <c r="C21" s="70"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="67"/>
+      <c r="G21" s="67"/>
+      <c r="H21" s="67"/>
+      <c r="I21" s="70"/>
+      <c r="J21" s="61">
         <v>5</v>
       </c>
       <c r="K21" s="2">
         <v>8</v>
       </c>
       <c r="L21" s="3">
         <v>1255</v>
       </c>
       <c r="M21" s="4">
         <v>7.26</v>
       </c>
       <c r="N21" s="4">
         <v>2.13</v>
       </c>
       <c r="O21" s="4">
         <v>5.13</v>
       </c>
       <c r="P21" s="1">
         <v>3263</v>
       </c>
       <c r="Q21" s="6">
         <v>60.3</v>
       </c>
       <c r="R21" s="1">
         <v>26238</v>
@@ -9284,51 +8738,51 @@
       </c>
       <c r="AA21" s="3">
         <v>20.7</v>
       </c>
       <c r="AB21" s="3">
         <v>98.6</v>
       </c>
       <c r="AC21" s="1">
         <v>1400</v>
       </c>
       <c r="AD21" s="1">
         <v>3614</v>
       </c>
       <c r="AE21" s="5">
         <v>30003</v>
       </c>
       <c r="AF21" s="5">
         <v>5142</v>
       </c>
       <c r="AG21" s="5">
         <v>25296</v>
       </c>
       <c r="AH21" s="5">
         <v>383</v>
       </c>
-      <c r="AI21" s="5">
+      <c r="AI21" s="9">
         <v>4707</v>
       </c>
       <c r="AJ21" s="3">
         <v>86.9</v>
       </c>
       <c r="AK21" s="3">
         <v>15.7</v>
       </c>
       <c r="AL21" s="1">
         <v>9367</v>
       </c>
       <c r="AM21" s="3">
         <v>31.2</v>
       </c>
       <c r="AN21" s="1">
         <v>649</v>
       </c>
       <c r="AO21" s="1">
         <v>38</v>
       </c>
       <c r="AP21" s="1">
         <v>1290</v>
       </c>
       <c r="AQ21" s="1">
         <v>75</v>
@@ -9344,87 +8798,87 @@
       </c>
       <c r="AU21" s="8">
         <v>7.26</v>
       </c>
       <c r="AV21" s="8">
         <v>2.13</v>
       </c>
       <c r="AW21" s="8">
         <v>5.13</v>
       </c>
       <c r="AX21" s="8">
         <v>1.25</v>
       </c>
       <c r="AY21" s="8">
         <v>3.88</v>
       </c>
       <c r="AZ21" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA21" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB21" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC21" s="61">
+      <c r="BC21" s="62">
         <v>3263</v>
       </c>
-      <c r="BD21" s="67">
+      <c r="BD21" s="68">
         <v>2368</v>
       </c>
-      <c r="BE21" s="67">
+      <c r="BE21" s="68">
         <v>895</v>
       </c>
-      <c r="BF21" s="67">
+      <c r="BF21" s="68">
         <v>507</v>
       </c>
-      <c r="BG21" s="67">
+      <c r="BG21" s="68">
         <v>388</v>
       </c>
-      <c r="BH21" s="61">
+      <c r="BH21" s="62">
         <v>2368</v>
       </c>
-      <c r="BI21" s="67">
+      <c r="BI21" s="68">
         <v>100</v>
       </c>
-      <c r="BJ21" s="67" t="s">
-[...2 lines deleted...]
-      <c r="BK21" s="67">
+      <c r="BJ21" s="68" t="s">
+        <v>228</v>
+      </c>
+      <c r="BK21" s="68">
         <v>326</v>
       </c>
-      <c r="BL21" s="67">
+      <c r="BL21" s="68">
         <v>506</v>
       </c>
-      <c r="BM21" s="67">
+      <c r="BM21" s="68">
         <v>620</v>
       </c>
-      <c r="BN21" s="67">
+      <c r="BN21" s="68">
         <v>200</v>
       </c>
-      <c r="BO21" s="67">
+      <c r="BO21" s="68">
         <v>616</v>
       </c>
       <c r="BP21" s="3">
         <v>1862.6</v>
       </c>
       <c r="BQ21" s="3">
         <v>90.8</v>
       </c>
       <c r="BR21" s="3">
         <v>445</v>
       </c>
       <c r="BS21" s="6">
         <v>1417.6</v>
       </c>
       <c r="BT21" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BU21" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV21" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW21" s="6">
         <v>1255</v>
@@ -9498,60 +8952,60 @@
       <c r="CT21" s="1">
         <v>155708</v>
       </c>
       <c r="CU21" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CV21" s="1">
         <v>155708</v>
       </c>
       <c r="CW21" s="1">
         <v>89216</v>
       </c>
       <c r="CX21" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY21" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ21" s="1">
         <v>26238</v>
       </c>
       <c r="DA21" s="1">
         <v>24861</v>
       </c>
       <c r="DB21" s="1">
-        <v>1378</v>
+        <v>1377</v>
       </c>
       <c r="DC21" s="1">
         <v>25874</v>
       </c>
       <c r="DD21" s="1">
         <v>25209</v>
       </c>
       <c r="DE21" s="7">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="DF21" s="7">
         <v>364</v>
       </c>
       <c r="DG21" s="7">
         <v>-348</v>
       </c>
       <c r="DH21" s="7">
         <v>712</v>
       </c>
       <c r="DI21" s="1">
         <v>5142</v>
       </c>
       <c r="DJ21" s="1">
         <v>87</v>
       </c>
       <c r="DK21" s="1">
         <v>5419</v>
       </c>
       <c r="DL21" s="1">
         <v>30003</v>
       </c>
       <c r="DM21" s="1">
         <v>24277</v>
       </c>
@@ -9671,73 +9125,73 @@
       </c>
       <c r="EZ21" s="1">
         <v>3568</v>
       </c>
       <c r="FA21" s="1">
         <v>202</v>
       </c>
       <c r="FB21" s="1">
         <v>1015</v>
       </c>
       <c r="FC21" s="1">
         <v>87</v>
       </c>
       <c r="FD21" s="1">
         <v>4698</v>
       </c>
       <c r="FE21" s="1">
         <v>2094</v>
       </c>
       <c r="FF21" s="1">
         <v>383</v>
       </c>
       <c r="FG21" s="1">
         <v>2017</v>
       </c>
-      <c r="FH21" s="5">
+      <c r="FH21" s="9">
         <v>4707</v>
       </c>
       <c r="FI21" s="5">
         <v>1585</v>
       </c>
-      <c r="FJ21" s="63">
+      <c r="FJ21" s="64">
         <v>5</v>
       </c>
     </row>
-    <row r="22" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B22" s="65" t="s">
+    <row r="22" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="66"/>
+      <c r="B22" s="66" t="s">
         <v>132</v>
       </c>
-      <c r="C22" s="69"/>
-[...6 lines deleted...]
-      <c r="J22" s="60">
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="70"/>
+      <c r="J22" s="61">
         <v>6</v>
       </c>
       <c r="K22" s="2">
         <v>16</v>
       </c>
       <c r="L22" s="3">
         <v>1782.2</v>
       </c>
       <c r="M22" s="4">
         <v>9.82</v>
       </c>
       <c r="N22" s="4">
         <v>2.69</v>
       </c>
       <c r="O22" s="4">
         <v>7.13</v>
       </c>
       <c r="P22" s="1">
         <v>3692</v>
       </c>
       <c r="Q22" s="6">
         <v>60.3</v>
       </c>
       <c r="R22" s="1">
         <v>23746</v>
@@ -9768,51 +9222,51 @@
       </c>
       <c r="AA22" s="3">
         <v>22.2</v>
       </c>
       <c r="AB22" s="3">
         <v>112.1</v>
       </c>
       <c r="AC22" s="1">
         <v>1065</v>
       </c>
       <c r="AD22" s="1">
         <v>2418</v>
       </c>
       <c r="AE22" s="5">
         <v>29673</v>
       </c>
       <c r="AF22" s="5">
         <v>8338</v>
       </c>
       <c r="AG22" s="5">
         <v>22865</v>
       </c>
       <c r="AH22" s="5">
         <v>579</v>
       </c>
-      <c r="AI22" s="5">
+      <c r="AI22" s="9">
         <v>6808</v>
       </c>
       <c r="AJ22" s="3">
         <v>128.9</v>
       </c>
       <c r="AK22" s="3">
         <v>22.9</v>
       </c>
       <c r="AL22" s="1">
         <v>11797</v>
       </c>
       <c r="AM22" s="3">
         <v>39.799999999999997</v>
       </c>
       <c r="AN22" s="1">
         <v>694</v>
       </c>
       <c r="AO22" s="1">
         <v>38</v>
       </c>
       <c r="AP22" s="1">
         <v>1201</v>
       </c>
       <c r="AQ22" s="1">
         <v>66</v>
@@ -9828,87 +9282,87 @@
       </c>
       <c r="AU22" s="8">
         <v>9.82</v>
       </c>
       <c r="AV22" s="8">
         <v>2.69</v>
       </c>
       <c r="AW22" s="8">
         <v>7.13</v>
       </c>
       <c r="AX22" s="8">
         <v>0.25</v>
       </c>
       <c r="AY22" s="8">
         <v>6.88</v>
       </c>
       <c r="AZ22" s="8">
         <v>0.38</v>
       </c>
       <c r="BA22" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB22" s="8">
         <v>0.38</v>
       </c>
-      <c r="BC22" s="61">
+      <c r="BC22" s="62">
         <v>3692</v>
       </c>
-      <c r="BD22" s="67">
+      <c r="BD22" s="68">
         <v>3320</v>
       </c>
-      <c r="BE22" s="67">
+      <c r="BE22" s="68">
         <v>372</v>
       </c>
-      <c r="BF22" s="67">
+      <c r="BF22" s="68">
         <v>171</v>
       </c>
-      <c r="BG22" s="67">
+      <c r="BG22" s="68">
         <v>201</v>
       </c>
-      <c r="BH22" s="61">
+      <c r="BH22" s="62">
         <v>3320</v>
       </c>
-      <c r="BI22" s="67">
+      <c r="BI22" s="68">
         <v>120</v>
       </c>
-      <c r="BJ22" s="67">
+      <c r="BJ22" s="68">
         <v>235</v>
       </c>
-      <c r="BK22" s="67">
+      <c r="BK22" s="68">
         <v>269</v>
       </c>
-      <c r="BL22" s="67">
+      <c r="BL22" s="68">
         <v>748</v>
       </c>
-      <c r="BM22" s="67">
+      <c r="BM22" s="68">
         <v>1325</v>
       </c>
-      <c r="BN22" s="67">
+      <c r="BN22" s="68">
         <v>412</v>
       </c>
-      <c r="BO22" s="67">
+      <c r="BO22" s="68">
         <v>211</v>
       </c>
       <c r="BP22" s="3">
         <v>2355.4</v>
       </c>
       <c r="BQ22" s="3">
         <v>342.2</v>
       </c>
       <c r="BR22" s="3">
         <v>188.5</v>
       </c>
       <c r="BS22" s="6">
         <v>2163.8000000000002</v>
       </c>
       <c r="BT22" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BU22" s="6">
         <v>3.1</v>
       </c>
       <c r="BV22" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW22" s="6">
         <v>1782.2</v>
@@ -10155,73 +9609,73 @@
       </c>
       <c r="EZ22" s="1">
         <v>4422</v>
       </c>
       <c r="FA22" s="1" t="s">
         <v>228</v>
       </c>
       <c r="FB22" s="1">
         <v>695</v>
       </c>
       <c r="FC22" s="1">
         <v>186</v>
       </c>
       <c r="FD22" s="1">
         <v>1736</v>
       </c>
       <c r="FE22" s="1">
         <v>1778</v>
       </c>
       <c r="FF22" s="1">
         <v>579</v>
       </c>
       <c r="FG22" s="1">
         <v>2099</v>
       </c>
-      <c r="FH22" s="5">
+      <c r="FH22" s="9">
         <v>6808</v>
       </c>
       <c r="FI22" s="5">
         <v>3799</v>
       </c>
-      <c r="FJ22" s="63">
+      <c r="FJ22" s="64">
         <v>6</v>
       </c>
     </row>
-    <row r="23" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B23" s="66" t="s">
+    <row r="23" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="67"/>
+      <c r="B23" s="67" t="s">
         <v>133</v>
       </c>
-      <c r="C23" s="66"/>
-[...6 lines deleted...]
-      <c r="J23" s="60">
+      <c r="C23" s="67"/>
+      <c r="D23" s="67"/>
+      <c r="E23" s="67"/>
+      <c r="F23" s="67"/>
+      <c r="G23" s="67"/>
+      <c r="H23" s="67"/>
+      <c r="I23" s="67"/>
+      <c r="J23" s="61">
         <v>7</v>
       </c>
       <c r="K23" s="2">
         <v>35</v>
       </c>
       <c r="L23" s="3">
         <v>2455.6</v>
       </c>
       <c r="M23" s="4">
         <v>8.01</v>
       </c>
       <c r="N23" s="4">
         <v>3</v>
       </c>
       <c r="O23" s="4">
         <v>5.01</v>
       </c>
       <c r="P23" s="1">
         <v>4355</v>
       </c>
       <c r="Q23" s="6">
         <v>56.6</v>
       </c>
       <c r="R23" s="1">
         <v>40803</v>
@@ -10252,51 +9706,51 @@
       </c>
       <c r="AA23" s="3">
         <v>14.3</v>
       </c>
       <c r="AB23" s="3">
         <v>106.9</v>
       </c>
       <c r="AC23" s="1">
         <v>1599</v>
       </c>
       <c r="AD23" s="1">
         <v>5100</v>
       </c>
       <c r="AE23" s="5">
         <v>45504</v>
       </c>
       <c r="AF23" s="5">
         <v>8898</v>
       </c>
       <c r="AG23" s="5">
         <v>39571</v>
       </c>
       <c r="AH23" s="5">
         <v>666</v>
       </c>
-      <c r="AI23" s="5">
+      <c r="AI23" s="9">
         <v>5933</v>
       </c>
       <c r="AJ23" s="3">
         <v>101.3</v>
       </c>
       <c r="AK23" s="3">
         <v>13</v>
       </c>
       <c r="AL23" s="1">
         <v>12661</v>
       </c>
       <c r="AM23" s="3">
         <v>27.8</v>
       </c>
       <c r="AN23" s="1">
         <v>741</v>
       </c>
       <c r="AO23" s="1">
         <v>24</v>
       </c>
       <c r="AP23" s="1">
         <v>1581</v>
       </c>
       <c r="AQ23" s="1">
         <v>52</v>
@@ -10312,87 +9766,87 @@
       </c>
       <c r="AU23" s="8">
         <v>8.01</v>
       </c>
       <c r="AV23" s="8">
         <v>3</v>
       </c>
       <c r="AW23" s="8">
         <v>5.01</v>
       </c>
       <c r="AX23" s="8">
         <v>0.18</v>
       </c>
       <c r="AY23" s="8">
         <v>4.83</v>
       </c>
       <c r="AZ23" s="8">
         <v>0.09</v>
       </c>
       <c r="BA23" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB23" s="8">
         <v>0.09</v>
       </c>
-      <c r="BC23" s="61">
+      <c r="BC23" s="62">
         <v>4355</v>
       </c>
-      <c r="BD23" s="67">
+      <c r="BD23" s="68">
         <v>3732</v>
       </c>
-      <c r="BE23" s="67">
+      <c r="BE23" s="68">
         <v>623</v>
       </c>
-      <c r="BF23" s="67">
+      <c r="BF23" s="68">
         <v>141</v>
       </c>
-      <c r="BG23" s="67">
+      <c r="BG23" s="68">
         <v>482</v>
       </c>
-      <c r="BH23" s="61">
+      <c r="BH23" s="62">
         <v>3732</v>
       </c>
-      <c r="BI23" s="67">
+      <c r="BI23" s="68">
         <v>369</v>
       </c>
-      <c r="BJ23" s="67">
+      <c r="BJ23" s="68">
         <v>330</v>
       </c>
-      <c r="BK23" s="67">
+      <c r="BK23" s="68">
         <v>306</v>
       </c>
-      <c r="BL23" s="67">
+      <c r="BL23" s="68">
         <v>1116</v>
       </c>
-      <c r="BM23" s="67">
+      <c r="BM23" s="68">
         <v>779</v>
       </c>
-      <c r="BN23" s="67">
+      <c r="BN23" s="68">
         <v>282</v>
       </c>
-      <c r="BO23" s="67">
+      <c r="BO23" s="68">
         <v>550</v>
       </c>
       <c r="BP23" s="3">
         <v>3013.2</v>
       </c>
       <c r="BQ23" s="3">
         <v>454</v>
       </c>
       <c r="BR23" s="3">
         <v>39.4</v>
       </c>
       <c r="BS23" s="6">
         <v>2973.8</v>
       </c>
       <c r="BT23" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BU23" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV23" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW23" s="6">
         <v>2455.6</v>
@@ -10466,69 +9920,69 @@
       <c r="CT23" s="1">
         <v>174177</v>
       </c>
       <c r="CU23" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CV23" s="1">
         <v>174177</v>
       </c>
       <c r="CW23" s="1">
         <v>395920</v>
       </c>
       <c r="CX23" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY23" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ23" s="1">
         <v>40803</v>
       </c>
       <c r="DA23" s="1">
         <v>36606</v>
       </c>
       <c r="DB23" s="1">
-        <v>4196</v>
+        <v>4197</v>
       </c>
       <c r="DC23" s="1">
         <v>43637</v>
       </c>
       <c r="DD23" s="1">
         <v>39362</v>
       </c>
       <c r="DE23" s="7">
-        <v>4273</v>
+        <v>4275</v>
       </c>
       <c r="DF23" s="7">
         <v>-2834</v>
       </c>
       <c r="DG23" s="7">
         <v>-2756</v>
       </c>
       <c r="DH23" s="7">
-        <v>-77</v>
+        <v>-78</v>
       </c>
       <c r="DI23" s="1">
         <v>8898</v>
       </c>
       <c r="DJ23" s="1">
         <v>209</v>
       </c>
       <c r="DK23" s="1">
         <v>5855</v>
       </c>
       <c r="DL23" s="1">
         <v>45504</v>
       </c>
       <c r="DM23" s="1">
         <v>36479</v>
       </c>
       <c r="DN23" s="1">
         <v>335</v>
       </c>
       <c r="DO23" s="5">
         <v>4038</v>
       </c>
       <c r="DP23" s="5">
         <v>3979</v>
       </c>
@@ -10639,73 +10093,73 @@
       </c>
       <c r="EZ23" s="1">
         <v>5777</v>
       </c>
       <c r="FA23" s="1">
         <v>79</v>
       </c>
       <c r="FB23" s="1">
         <v>691</v>
       </c>
       <c r="FC23" s="1">
         <v>209</v>
       </c>
       <c r="FD23" s="1">
         <v>5422</v>
       </c>
       <c r="FE23" s="1">
         <v>4369</v>
       </c>
       <c r="FF23" s="1">
         <v>666</v>
       </c>
       <c r="FG23" s="1">
         <v>3862</v>
       </c>
-      <c r="FH23" s="5">
+      <c r="FH23" s="9">
         <v>5933</v>
       </c>
       <c r="FI23" s="5">
         <v>4999</v>
       </c>
-      <c r="FJ23" s="63">
+      <c r="FJ23" s="64">
         <v>7</v>
       </c>
     </row>
-    <row r="24" spans="1:166" s="71" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B24" s="65" t="s">
+    <row r="24" spans="1:166" s="72" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="66"/>
+      <c r="B24" s="66" t="s">
         <v>134</v>
       </c>
-      <c r="C24" s="65"/>
-[...6 lines deleted...]
-      <c r="J24" s="60">
+      <c r="C24" s="66"/>
+      <c r="D24" s="66"/>
+      <c r="E24" s="66"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="71"/>
+      <c r="H24" s="71"/>
+      <c r="I24" s="66"/>
+      <c r="J24" s="61">
         <v>8</v>
       </c>
       <c r="K24" s="2">
         <v>31</v>
       </c>
       <c r="L24" s="3">
         <v>3543.5</v>
       </c>
       <c r="M24" s="4">
         <v>6.32</v>
       </c>
       <c r="N24" s="4">
         <v>3.03</v>
       </c>
       <c r="O24" s="4">
         <v>3.29</v>
       </c>
       <c r="P24" s="1">
         <v>3909</v>
       </c>
       <c r="Q24" s="6">
         <v>52.4</v>
       </c>
       <c r="R24" s="1">
         <v>39932</v>
@@ -10736,51 +10190,51 @@
       </c>
       <c r="AA24" s="3">
         <v>17.7</v>
       </c>
       <c r="AB24" s="3">
         <v>118.9</v>
       </c>
       <c r="AC24" s="1">
         <v>2218</v>
       </c>
       <c r="AD24" s="1">
         <v>6249</v>
       </c>
       <c r="AE24" s="5">
         <v>51689</v>
       </c>
       <c r="AF24" s="5">
         <v>14789</v>
       </c>
       <c r="AG24" s="5">
         <v>42827</v>
       </c>
       <c r="AH24" s="5">
         <v>868</v>
       </c>
-      <c r="AI24" s="5">
+      <c r="AI24" s="9">
         <v>8862</v>
       </c>
       <c r="AJ24" s="3">
         <v>125.7</v>
       </c>
       <c r="AK24" s="3">
         <v>17.100000000000001</v>
       </c>
       <c r="AL24" s="1">
         <v>15799</v>
       </c>
       <c r="AM24" s="3">
         <v>30.6</v>
       </c>
       <c r="AN24" s="1">
         <v>1403</v>
       </c>
       <c r="AO24" s="1">
         <v>25</v>
       </c>
       <c r="AP24" s="1">
         <v>2500</v>
       </c>
       <c r="AQ24" s="1">
         <v>45</v>
@@ -10796,87 +10250,87 @@
       </c>
       <c r="AU24" s="8">
         <v>6.32</v>
       </c>
       <c r="AV24" s="8">
         <v>3.03</v>
       </c>
       <c r="AW24" s="8">
         <v>3.29</v>
       </c>
       <c r="AX24" s="8">
         <v>0.32</v>
       </c>
       <c r="AY24" s="8">
         <v>2.97</v>
       </c>
       <c r="AZ24" s="8">
         <v>0.42</v>
       </c>
       <c r="BA24" s="8">
         <v>0.28999999999999998</v>
       </c>
       <c r="BB24" s="8">
         <v>0.13</v>
       </c>
-      <c r="BC24" s="61">
+      <c r="BC24" s="62">
         <v>3909</v>
       </c>
-      <c r="BD24" s="67">
+      <c r="BD24" s="68">
         <v>3529</v>
       </c>
-      <c r="BE24" s="67">
+      <c r="BE24" s="68">
         <v>380</v>
       </c>
-      <c r="BF24" s="67">
+      <c r="BF24" s="68">
         <v>234</v>
       </c>
-      <c r="BG24" s="67">
+      <c r="BG24" s="68">
         <v>146</v>
       </c>
-      <c r="BH24" s="61">
+      <c r="BH24" s="62">
         <v>3529</v>
       </c>
-      <c r="BI24" s="67">
+      <c r="BI24" s="68">
         <v>235</v>
       </c>
-      <c r="BJ24" s="67">
+      <c r="BJ24" s="68">
         <v>466</v>
       </c>
-      <c r="BK24" s="67">
+      <c r="BK24" s="68">
         <v>340</v>
       </c>
-      <c r="BL24" s="67">
+      <c r="BL24" s="68">
         <v>1132</v>
       </c>
-      <c r="BM24" s="67">
+      <c r="BM24" s="68">
         <v>346</v>
       </c>
-      <c r="BN24" s="67">
+      <c r="BN24" s="68">
         <v>248</v>
       </c>
-      <c r="BO24" s="67">
+      <c r="BO24" s="68">
         <v>762</v>
       </c>
       <c r="BP24" s="3">
         <v>4023.5</v>
       </c>
       <c r="BQ24" s="3">
         <v>767</v>
       </c>
       <c r="BR24" s="3">
         <v>41.1</v>
       </c>
       <c r="BS24" s="6">
         <v>3980.7</v>
       </c>
       <c r="BT24" s="6">
         <v>1.7</v>
       </c>
       <c r="BU24" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV24" s="6">
         <v>1.5</v>
       </c>
       <c r="BW24" s="6">
         <v>3543.5</v>
@@ -10950,69 +10404,69 @@
       <c r="CT24" s="1">
         <v>289871</v>
       </c>
       <c r="CU24" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CV24" s="1">
         <v>289871</v>
       </c>
       <c r="CW24" s="1">
         <v>630891</v>
       </c>
       <c r="CX24" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY24" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ24" s="1">
         <v>39932</v>
       </c>
       <c r="DA24" s="1">
         <v>36900</v>
       </c>
       <c r="DB24" s="1">
-        <v>3030</v>
+        <v>3032</v>
       </c>
       <c r="DC24" s="1">
         <v>47484</v>
       </c>
       <c r="DD24" s="1">
         <v>42639</v>
       </c>
       <c r="DE24" s="7">
-        <v>4844</v>
+        <v>4845</v>
       </c>
       <c r="DF24" s="7">
         <v>-7552</v>
       </c>
       <c r="DG24" s="7">
         <v>-5739</v>
       </c>
       <c r="DH24" s="7">
-        <v>-1814</v>
+        <v>-1813</v>
       </c>
       <c r="DI24" s="1">
         <v>14789</v>
       </c>
       <c r="DJ24" s="1">
         <v>188</v>
       </c>
       <c r="DK24" s="1">
         <v>7049</v>
       </c>
       <c r="DL24" s="1">
         <v>51689</v>
       </c>
       <c r="DM24" s="1">
         <v>36514</v>
       </c>
       <c r="DN24" s="1" t="s">
         <v>228</v>
       </c>
       <c r="DO24" s="5">
         <v>5277</v>
       </c>
       <c r="DP24" s="5">
         <v>5020</v>
       </c>
@@ -11123,73 +10577,73 @@
       </c>
       <c r="EZ24" s="1">
         <v>6115</v>
       </c>
       <c r="FA24" s="1">
         <v>75</v>
       </c>
       <c r="FB24" s="1">
         <v>645</v>
       </c>
       <c r="FC24" s="1">
         <v>188</v>
       </c>
       <c r="FD24" s="1">
         <v>4679</v>
       </c>
       <c r="FE24" s="1">
         <v>5465</v>
       </c>
       <c r="FF24" s="1">
         <v>868</v>
       </c>
       <c r="FG24" s="1">
         <v>4582</v>
       </c>
-      <c r="FH24" s="5">
+      <c r="FH24" s="9">
         <v>8862</v>
       </c>
       <c r="FI24" s="5">
         <v>5304</v>
       </c>
-      <c r="FJ24" s="63">
+      <c r="FJ24" s="64">
         <v>8</v>
       </c>
     </row>
-    <row r="25" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B25" s="66" t="s">
+    <row r="25" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="67"/>
+      <c r="B25" s="67" t="s">
         <v>135</v>
       </c>
-      <c r="C25" s="66"/>
-[...6 lines deleted...]
-      <c r="J25" s="60">
+      <c r="C25" s="67"/>
+      <c r="D25" s="67"/>
+      <c r="E25" s="67"/>
+      <c r="F25" s="67"/>
+      <c r="G25" s="67"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="67"/>
+      <c r="J25" s="61">
         <v>9</v>
       </c>
       <c r="K25" s="2">
         <v>17</v>
       </c>
       <c r="L25" s="3">
         <v>4438.1000000000004</v>
       </c>
       <c r="M25" s="4">
         <v>6.71</v>
       </c>
       <c r="N25" s="4">
         <v>3.3</v>
       </c>
       <c r="O25" s="4">
         <v>3.41</v>
       </c>
       <c r="P25" s="1">
         <v>4624</v>
       </c>
       <c r="Q25" s="6">
         <v>48.5</v>
       </c>
       <c r="R25" s="1">
         <v>56925</v>
@@ -11220,51 +10674,51 @@
       </c>
       <c r="AA25" s="3">
         <v>12.9</v>
       </c>
       <c r="AB25" s="3">
         <v>113.9</v>
       </c>
       <c r="AC25" s="1">
         <v>2507</v>
       </c>
       <c r="AD25" s="1">
         <v>8496</v>
       </c>
       <c r="AE25" s="5">
         <v>67393</v>
       </c>
       <c r="AF25" s="5">
         <v>15516</v>
       </c>
       <c r="AG25" s="5">
         <v>58578</v>
       </c>
       <c r="AH25" s="5">
         <v>1196</v>
       </c>
-      <c r="AI25" s="5">
+      <c r="AI25" s="9">
         <v>8815</v>
       </c>
       <c r="AJ25" s="3">
         <v>120.4</v>
       </c>
       <c r="AK25" s="3">
         <v>13.1</v>
       </c>
       <c r="AL25" s="1">
         <v>18012</v>
       </c>
       <c r="AM25" s="3">
         <v>26.7</v>
       </c>
       <c r="AN25" s="1">
         <v>1314</v>
       </c>
       <c r="AO25" s="1">
         <v>20</v>
       </c>
       <c r="AP25" s="1">
         <v>2684</v>
       </c>
       <c r="AQ25" s="1">
         <v>41</v>
@@ -11280,87 +10734,87 @@
       </c>
       <c r="AU25" s="8">
         <v>6.71</v>
       </c>
       <c r="AV25" s="8">
         <v>3.3</v>
       </c>
       <c r="AW25" s="8">
         <v>3.41</v>
       </c>
       <c r="AX25" s="8">
         <v>0.28999999999999998</v>
       </c>
       <c r="AY25" s="8">
         <v>3.12</v>
       </c>
       <c r="AZ25" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA25" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB25" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC25" s="61">
+      <c r="BC25" s="62">
         <v>4624</v>
       </c>
-      <c r="BD25" s="67">
+      <c r="BD25" s="68">
         <v>4153</v>
       </c>
-      <c r="BE25" s="67">
+      <c r="BE25" s="68">
         <v>471</v>
       </c>
-      <c r="BF25" s="67">
+      <c r="BF25" s="68">
         <v>179</v>
       </c>
-      <c r="BG25" s="67">
+      <c r="BG25" s="68">
         <v>292</v>
       </c>
-      <c r="BH25" s="61">
+      <c r="BH25" s="62">
         <v>4153</v>
       </c>
-      <c r="BI25" s="67">
+      <c r="BI25" s="68">
         <v>583</v>
       </c>
-      <c r="BJ25" s="67">
+      <c r="BJ25" s="68">
         <v>425</v>
       </c>
-      <c r="BK25" s="67">
+      <c r="BK25" s="68">
         <v>677</v>
       </c>
-      <c r="BL25" s="67">
+      <c r="BL25" s="68">
         <v>1237</v>
       </c>
-      <c r="BM25" s="67">
+      <c r="BM25" s="68">
         <v>480</v>
       </c>
-      <c r="BN25" s="67">
+      <c r="BN25" s="68">
         <v>327</v>
       </c>
-      <c r="BO25" s="67">
+      <c r="BO25" s="68">
         <v>424</v>
       </c>
       <c r="BP25" s="3">
         <v>4927.5</v>
       </c>
       <c r="BQ25" s="3">
         <v>1105.5999999999999</v>
       </c>
       <c r="BR25" s="3" t="s">
         <v>228</v>
       </c>
       <c r="BS25" s="6">
         <v>4927.5</v>
       </c>
       <c r="BT25" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BU25" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV25" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW25" s="6">
         <v>4438.1000000000004</v>
@@ -11434,69 +10888,69 @@
       <c r="CT25" s="1">
         <v>462940</v>
       </c>
       <c r="CU25" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CV25" s="1">
         <v>462940</v>
       </c>
       <c r="CW25" s="1">
         <v>819625</v>
       </c>
       <c r="CX25" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY25" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ25" s="1">
         <v>56925</v>
       </c>
       <c r="DA25" s="1">
         <v>51877</v>
       </c>
       <c r="DB25" s="1">
-        <v>5049</v>
+        <v>5048</v>
       </c>
       <c r="DC25" s="1">
         <v>64841</v>
       </c>
       <c r="DD25" s="1">
         <v>58299</v>
       </c>
       <c r="DE25" s="7">
         <v>6542</v>
       </c>
       <c r="DF25" s="7">
         <v>-7916</v>
       </c>
       <c r="DG25" s="7">
         <v>-6422</v>
       </c>
       <c r="DH25" s="7">
-        <v>-1493</v>
+        <v>-1494</v>
       </c>
       <c r="DI25" s="1">
         <v>15516</v>
       </c>
       <c r="DJ25" s="1">
         <v>279</v>
       </c>
       <c r="DK25" s="1">
         <v>7321</v>
       </c>
       <c r="DL25" s="1">
         <v>67393</v>
       </c>
       <c r="DM25" s="1">
         <v>49483</v>
       </c>
       <c r="DN25" s="1" t="s">
         <v>228</v>
       </c>
       <c r="DO25" s="5">
         <v>7385</v>
       </c>
       <c r="DP25" s="5">
         <v>6719</v>
       </c>
@@ -11607,73 +11061,73 @@
       </c>
       <c r="EZ25" s="1">
         <v>8239</v>
       </c>
       <c r="FA25" s="1">
         <v>83</v>
       </c>
       <c r="FB25" s="1">
         <v>934</v>
       </c>
       <c r="FC25" s="1">
         <v>279</v>
       </c>
       <c r="FD25" s="1">
         <v>8556</v>
       </c>
       <c r="FE25" s="1">
         <v>5470</v>
       </c>
       <c r="FF25" s="1">
         <v>1196</v>
       </c>
       <c r="FG25" s="1">
         <v>7577</v>
       </c>
-      <c r="FH25" s="5">
+      <c r="FH25" s="9">
         <v>8815</v>
       </c>
       <c r="FI25" s="5">
         <v>7576</v>
       </c>
-      <c r="FJ25" s="63">
+      <c r="FJ25" s="64">
         <v>9</v>
       </c>
     </row>
-    <row r="26" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B26" s="65" t="s">
+    <row r="26" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="66"/>
+      <c r="B26" s="66" t="s">
         <v>136</v>
       </c>
-      <c r="C26" s="65"/>
-[...6 lines deleted...]
-      <c r="J26" s="60">
+      <c r="C26" s="66"/>
+      <c r="D26" s="66"/>
+      <c r="E26" s="66"/>
+      <c r="F26" s="67"/>
+      <c r="G26" s="67"/>
+      <c r="H26" s="67"/>
+      <c r="I26" s="66"/>
+      <c r="J26" s="61">
         <v>10</v>
       </c>
       <c r="K26" s="2">
         <v>10</v>
       </c>
       <c r="L26" s="3">
         <v>5456.2</v>
       </c>
       <c r="M26" s="4">
         <v>7.3</v>
       </c>
       <c r="N26" s="4">
         <v>3.6</v>
       </c>
       <c r="O26" s="4">
         <v>3.7</v>
       </c>
       <c r="P26" s="1">
         <v>3928</v>
       </c>
       <c r="Q26" s="6">
         <v>52.4</v>
       </c>
       <c r="R26" s="1">
         <v>61334</v>
@@ -11704,51 +11158,51 @@
       </c>
       <c r="AA26" s="3">
         <v>11.2</v>
       </c>
       <c r="AB26" s="3">
         <v>124.4</v>
       </c>
       <c r="AC26" s="1">
         <v>3018</v>
       </c>
       <c r="AD26" s="1">
         <v>8402</v>
       </c>
       <c r="AE26" s="5">
         <v>77038</v>
       </c>
       <c r="AF26" s="5">
         <v>22027</v>
       </c>
       <c r="AG26" s="5">
         <v>70937</v>
       </c>
       <c r="AH26" s="5">
         <v>1317</v>
       </c>
-      <c r="AI26" s="5">
+      <c r="AI26" s="9">
         <v>6101</v>
       </c>
       <c r="AJ26" s="3">
         <v>88.7</v>
       </c>
       <c r="AK26" s="3">
         <v>7.9</v>
       </c>
       <c r="AL26" s="1">
         <v>21070</v>
       </c>
       <c r="AM26" s="3">
         <v>27.4</v>
       </c>
       <c r="AN26" s="1">
         <v>836</v>
       </c>
       <c r="AO26" s="1">
         <v>11</v>
       </c>
       <c r="AP26" s="1">
         <v>2886</v>
       </c>
       <c r="AQ26" s="1">
         <v>39</v>
@@ -11764,87 +11218,87 @@
       </c>
       <c r="AU26" s="8">
         <v>7.3</v>
       </c>
       <c r="AV26" s="8">
         <v>3.6</v>
       </c>
       <c r="AW26" s="8">
         <v>3.7</v>
       </c>
       <c r="AX26" s="8">
         <v>0.7</v>
       </c>
       <c r="AY26" s="8">
         <v>3</v>
       </c>
       <c r="AZ26" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA26" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB26" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC26" s="61">
+      <c r="BC26" s="62">
         <v>3928</v>
       </c>
-      <c r="BD26" s="67">
+      <c r="BD26" s="68">
         <v>3731</v>
       </c>
-      <c r="BE26" s="67">
+      <c r="BE26" s="68">
         <v>197</v>
       </c>
-      <c r="BF26" s="67">
+      <c r="BF26" s="68">
         <v>85</v>
       </c>
-      <c r="BG26" s="67">
+      <c r="BG26" s="68">
         <v>112</v>
       </c>
-      <c r="BH26" s="61">
+      <c r="BH26" s="62">
         <v>3731</v>
       </c>
-      <c r="BI26" s="67">
+      <c r="BI26" s="68">
         <v>705</v>
       </c>
-      <c r="BJ26" s="67">
+      <c r="BJ26" s="68">
         <v>743</v>
       </c>
-      <c r="BK26" s="67">
+      <c r="BK26" s="68">
         <v>150</v>
       </c>
-      <c r="BL26" s="67">
+      <c r="BL26" s="68">
         <v>1250</v>
       </c>
-      <c r="BM26" s="67">
+      <c r="BM26" s="68">
         <v>231</v>
       </c>
-      <c r="BN26" s="67">
+      <c r="BN26" s="68">
         <v>239</v>
       </c>
-      <c r="BO26" s="67">
+      <c r="BO26" s="68">
         <v>413</v>
       </c>
       <c r="BP26" s="3">
         <v>6056.8</v>
       </c>
       <c r="BQ26" s="3">
         <v>1569.2</v>
       </c>
       <c r="BR26" s="3" t="s">
         <v>228</v>
       </c>
       <c r="BS26" s="6">
         <v>6056.8</v>
       </c>
       <c r="BT26" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BU26" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV26" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW26" s="6">
         <v>5456.2</v>
@@ -11918,69 +11372,69 @@
       <c r="CT26" s="1">
         <v>358605</v>
       </c>
       <c r="CU26" s="1">
         <v>12690</v>
       </c>
       <c r="CV26" s="1">
         <v>345915</v>
       </c>
       <c r="CW26" s="1">
         <v>1796673</v>
       </c>
       <c r="CX26" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY26" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ26" s="1">
         <v>61334</v>
       </c>
       <c r="DA26" s="1">
         <v>55011</v>
       </c>
       <c r="DB26" s="1">
-        <v>6324</v>
+        <v>6323</v>
       </c>
       <c r="DC26" s="1">
         <v>76296</v>
       </c>
       <c r="DD26" s="1">
         <v>70753</v>
       </c>
       <c r="DE26" s="7">
-        <v>5546</v>
+        <v>5543</v>
       </c>
       <c r="DF26" s="7">
         <v>-14962</v>
       </c>
       <c r="DG26" s="7">
         <v>-15742</v>
       </c>
       <c r="DH26" s="7">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="DI26" s="1">
         <v>22027</v>
       </c>
       <c r="DJ26" s="1">
         <v>184</v>
       </c>
       <c r="DK26" s="1">
         <v>6881</v>
       </c>
       <c r="DL26" s="1">
         <v>77038</v>
       </c>
       <c r="DM26" s="1">
         <v>56333</v>
       </c>
       <c r="DN26" s="1" t="s">
         <v>228</v>
       </c>
       <c r="DO26" s="5">
         <v>8399</v>
       </c>
       <c r="DP26" s="5">
         <v>7756</v>
       </c>
@@ -12091,73 +11545,73 @@
       </c>
       <c r="EZ26" s="1">
         <v>14630</v>
       </c>
       <c r="FA26" s="1">
         <v>231</v>
       </c>
       <c r="FB26" s="1">
         <v>639</v>
       </c>
       <c r="FC26" s="1">
         <v>184</v>
       </c>
       <c r="FD26" s="1">
         <v>5832</v>
       </c>
       <c r="FE26" s="1">
         <v>8768</v>
       </c>
       <c r="FF26" s="1">
         <v>1317</v>
       </c>
       <c r="FG26" s="1">
         <v>10761</v>
       </c>
-      <c r="FH26" s="5">
+      <c r="FH26" s="9">
         <v>6101</v>
       </c>
       <c r="FI26" s="5">
         <v>9937</v>
       </c>
-      <c r="FJ26" s="63">
+      <c r="FJ26" s="64">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B27" s="65" t="s">
+    <row r="27" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="66"/>
+      <c r="B27" s="66" t="s">
         <v>137</v>
       </c>
-      <c r="C27" s="65"/>
-[...6 lines deleted...]
-      <c r="J27" s="60">
+      <c r="C27" s="66"/>
+      <c r="D27" s="66"/>
+      <c r="E27" s="66"/>
+      <c r="F27" s="67"/>
+      <c r="G27" s="67"/>
+      <c r="H27" s="67"/>
+      <c r="I27" s="66"/>
+      <c r="J27" s="61">
         <v>11</v>
       </c>
       <c r="K27" s="2">
         <v>9</v>
       </c>
       <c r="L27" s="3">
         <v>7510.4</v>
       </c>
       <c r="M27" s="4">
         <v>6.33</v>
       </c>
       <c r="N27" s="4">
         <v>4.2300000000000004</v>
       </c>
       <c r="O27" s="4">
         <v>2.1</v>
       </c>
       <c r="P27" s="1">
         <v>8631</v>
       </c>
       <c r="Q27" s="6">
         <v>49</v>
       </c>
       <c r="R27" s="1">
         <v>68465</v>
@@ -12188,51 +11642,51 @@
       </c>
       <c r="AA27" s="3">
         <v>13.9</v>
       </c>
       <c r="AB27" s="3">
         <v>126.7</v>
       </c>
       <c r="AC27" s="1">
         <v>3982</v>
       </c>
       <c r="AD27" s="1">
         <v>10816</v>
       </c>
       <c r="AE27" s="5">
         <v>90693</v>
       </c>
       <c r="AF27" s="5">
         <v>28225</v>
       </c>
       <c r="AG27" s="5">
         <v>77348</v>
       </c>
       <c r="AH27" s="5">
         <v>1758</v>
       </c>
-      <c r="AI27" s="5">
+      <c r="AI27" s="9">
         <v>13345</v>
       </c>
       <c r="AJ27" s="3">
         <v>139.9</v>
       </c>
       <c r="AK27" s="3">
         <v>14.7</v>
       </c>
       <c r="AL27" s="1">
         <v>28627</v>
       </c>
       <c r="AM27" s="3">
         <v>31.6</v>
       </c>
       <c r="AN27" s="1">
         <v>2108</v>
       </c>
       <c r="AO27" s="1">
         <v>18</v>
       </c>
       <c r="AP27" s="1">
         <v>4522</v>
       </c>
       <c r="AQ27" s="1">
         <v>38</v>
@@ -12248,87 +11702,87 @@
       </c>
       <c r="AU27" s="8">
         <v>6.33</v>
       </c>
       <c r="AV27" s="8">
         <v>4.2300000000000004</v>
       </c>
       <c r="AW27" s="8">
         <v>2.1</v>
       </c>
       <c r="AX27" s="8">
         <v>0.66</v>
       </c>
       <c r="AY27" s="8">
         <v>1.44</v>
       </c>
       <c r="AZ27" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA27" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB27" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC27" s="61">
+      <c r="BC27" s="62">
         <v>8631</v>
       </c>
-      <c r="BD27" s="67">
+      <c r="BD27" s="68">
         <v>7079</v>
       </c>
-      <c r="BE27" s="67">
+      <c r="BE27" s="68">
         <v>1552</v>
       </c>
-      <c r="BF27" s="67">
+      <c r="BF27" s="68">
         <v>1304</v>
       </c>
-      <c r="BG27" s="67">
+      <c r="BG27" s="68">
         <v>248</v>
       </c>
-      <c r="BH27" s="61">
+      <c r="BH27" s="62">
         <v>7079</v>
       </c>
-      <c r="BI27" s="67">
+      <c r="BI27" s="68">
         <v>1698</v>
       </c>
-      <c r="BJ27" s="67">
+      <c r="BJ27" s="68">
         <v>1058</v>
       </c>
-      <c r="BK27" s="67">
+      <c r="BK27" s="68">
         <v>289</v>
       </c>
-      <c r="BL27" s="67">
+      <c r="BL27" s="68">
         <v>1882</v>
       </c>
-      <c r="BM27" s="67">
+      <c r="BM27" s="68">
         <v>534</v>
       </c>
-      <c r="BN27" s="67">
+      <c r="BN27" s="68">
         <v>416</v>
       </c>
-      <c r="BO27" s="67">
+      <c r="BO27" s="68">
         <v>1202</v>
       </c>
       <c r="BP27" s="3">
         <v>8080.9</v>
       </c>
       <c r="BQ27" s="3">
         <v>2420</v>
       </c>
       <c r="BR27" s="3">
         <v>14.6</v>
       </c>
       <c r="BS27" s="6">
         <v>8066.3</v>
       </c>
       <c r="BT27" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BU27" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV27" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW27" s="6">
         <v>7510.4</v>
@@ -12402,69 +11856,69 @@
       <c r="CT27" s="1">
         <v>444465</v>
       </c>
       <c r="CU27" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CV27" s="1">
         <v>444465</v>
       </c>
       <c r="CW27" s="1">
         <v>1161259</v>
       </c>
       <c r="CX27" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY27" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ27" s="1">
         <v>68465</v>
       </c>
       <c r="DA27" s="1">
         <v>62468</v>
       </c>
       <c r="DB27" s="1">
-        <v>5998</v>
+        <v>5997</v>
       </c>
       <c r="DC27" s="1">
         <v>86764</v>
       </c>
       <c r="DD27" s="1">
         <v>76960</v>
       </c>
       <c r="DE27" s="7">
-        <v>9807</v>
+        <v>9804</v>
       </c>
       <c r="DF27" s="7">
         <v>-18299</v>
       </c>
       <c r="DG27" s="7">
         <v>-14492</v>
       </c>
       <c r="DH27" s="7">
-        <v>-3809</v>
+        <v>-3807</v>
       </c>
       <c r="DI27" s="1">
         <v>28225</v>
       </c>
       <c r="DJ27" s="1">
         <v>388</v>
       </c>
       <c r="DK27" s="1">
         <v>9538</v>
       </c>
       <c r="DL27" s="1">
         <v>90693</v>
       </c>
       <c r="DM27" s="1">
         <v>60423</v>
       </c>
       <c r="DN27" s="1" t="s">
         <v>228</v>
       </c>
       <c r="DO27" s="5">
         <v>10339</v>
       </c>
       <c r="DP27" s="5">
         <v>9879</v>
       </c>
@@ -12575,73 +12029,73 @@
       </c>
       <c r="EZ27" s="1">
         <v>13499</v>
       </c>
       <c r="FA27" s="1">
         <v>302</v>
       </c>
       <c r="FB27" s="1">
         <v>1370</v>
       </c>
       <c r="FC27" s="1">
         <v>388</v>
       </c>
       <c r="FD27" s="1">
         <v>6921</v>
       </c>
       <c r="FE27" s="1">
         <v>8103</v>
       </c>
       <c r="FF27" s="1">
         <v>1758</v>
       </c>
       <c r="FG27" s="1">
         <v>9960</v>
       </c>
-      <c r="FH27" s="5">
+      <c r="FH27" s="9">
         <v>13345</v>
       </c>
       <c r="FI27" s="5">
         <v>10324</v>
       </c>
-      <c r="FJ27" s="63">
+      <c r="FJ27" s="64">
         <v>11</v>
       </c>
     </row>
-    <row r="28" spans="1:166" s="68" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B28" s="66" t="s">
+    <row r="28" spans="1:166" s="69" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="73"/>
+      <c r="B28" s="67" t="s">
         <v>138</v>
       </c>
-      <c r="C28" s="73"/>
-[...6 lines deleted...]
-      <c r="J28" s="60">
+      <c r="C28" s="74"/>
+      <c r="D28" s="74"/>
+      <c r="E28" s="74"/>
+      <c r="F28" s="74"/>
+      <c r="G28" s="74"/>
+      <c r="H28" s="74"/>
+      <c r="I28" s="74"/>
+      <c r="J28" s="61">
         <v>12</v>
       </c>
       <c r="K28" s="2">
         <v>608</v>
       </c>
       <c r="L28" s="3">
         <v>221.4</v>
       </c>
       <c r="M28" s="4">
         <v>5.22</v>
       </c>
       <c r="N28" s="4">
         <v>2.2799999999999998</v>
       </c>
       <c r="O28" s="4">
         <v>2.94</v>
       </c>
       <c r="P28" s="1">
         <v>3160</v>
       </c>
       <c r="Q28" s="6">
         <v>66.900000000000006</v>
       </c>
       <c r="R28" s="1">
         <v>11424</v>
@@ -12672,55 +12126,55 @@
       </c>
       <c r="AA28" s="3">
         <v>9.9</v>
       </c>
       <c r="AB28" s="3">
         <v>93.2</v>
       </c>
       <c r="AC28" s="1">
         <v>413</v>
       </c>
       <c r="AD28" s="1">
         <v>2160</v>
       </c>
       <c r="AE28" s="5">
         <v>8019</v>
       </c>
       <c r="AF28" s="5">
         <v>366</v>
       </c>
       <c r="AG28" s="5">
         <v>6629</v>
       </c>
       <c r="AH28" s="5">
         <v>112</v>
       </c>
-      <c r="AI28" s="5">
+      <c r="AI28" s="9">
         <v>1390</v>
       </c>
       <c r="AJ28" s="3">
-        <v>122.5</v>
+        <v>122.7</v>
       </c>
       <c r="AK28" s="3">
         <v>17.3</v>
       </c>
       <c r="AL28" s="1">
         <v>2429</v>
       </c>
       <c r="AM28" s="3">
         <v>30.3</v>
       </c>
       <c r="AN28" s="1">
         <v>266</v>
       </c>
       <c r="AO28" s="1">
         <v>63</v>
       </c>
       <c r="AP28" s="1">
         <v>465</v>
       </c>
       <c r="AQ28" s="1">
         <v>110</v>
       </c>
       <c r="AR28" s="4">
         <v>5.29</v>
       </c>
@@ -12732,87 +12186,87 @@
       </c>
       <c r="AU28" s="8">
         <v>5.22</v>
       </c>
       <c r="AV28" s="8">
         <v>2.2799999999999998</v>
       </c>
       <c r="AW28" s="8">
         <v>2.94</v>
       </c>
       <c r="AX28" s="8">
         <v>0.36</v>
       </c>
       <c r="AY28" s="8">
         <v>2.58</v>
       </c>
       <c r="AZ28" s="8">
         <v>0.02</v>
       </c>
       <c r="BA28" s="8">
         <v>0.02</v>
       </c>
       <c r="BB28" s="8">
         <v>0</v>
       </c>
-      <c r="BC28" s="61">
+      <c r="BC28" s="62">
         <v>3160</v>
       </c>
-      <c r="BD28" s="67">
+      <c r="BD28" s="68">
         <v>2647</v>
       </c>
-      <c r="BE28" s="67">
+      <c r="BE28" s="68">
         <v>513</v>
       </c>
-      <c r="BF28" s="67">
+      <c r="BF28" s="68">
         <v>309</v>
       </c>
-      <c r="BG28" s="67">
+      <c r="BG28" s="68">
         <v>204</v>
       </c>
-      <c r="BH28" s="61">
+      <c r="BH28" s="62">
         <v>2647</v>
       </c>
-      <c r="BI28" s="67">
+      <c r="BI28" s="68">
         <v>56</v>
       </c>
-      <c r="BJ28" s="67">
+      <c r="BJ28" s="68">
         <v>189</v>
       </c>
-      <c r="BK28" s="67">
+      <c r="BK28" s="68">
         <v>159</v>
       </c>
-      <c r="BL28" s="67">
+      <c r="BL28" s="68">
         <v>334</v>
       </c>
-      <c r="BM28" s="67">
+      <c r="BM28" s="68">
         <v>324</v>
       </c>
-      <c r="BN28" s="67">
+      <c r="BN28" s="68">
         <v>578</v>
       </c>
-      <c r="BO28" s="67">
+      <c r="BO28" s="68">
         <v>1007</v>
       </c>
       <c r="BP28" s="3">
         <v>372</v>
       </c>
       <c r="BQ28" s="3">
         <v>204.7</v>
       </c>
       <c r="BR28" s="3">
         <v>54.1</v>
       </c>
       <c r="BS28" s="6">
         <v>255.7</v>
       </c>
       <c r="BT28" s="6">
         <v>62</v>
       </c>
       <c r="BU28" s="6">
         <v>0.2</v>
       </c>
       <c r="BV28" s="6">
         <v>0.3</v>
       </c>
       <c r="BW28" s="6">
         <v>221.4</v>
@@ -12886,69 +12340,69 @@
       <c r="CT28" s="1">
         <v>20861</v>
       </c>
       <c r="CU28" s="1">
         <v>16530</v>
       </c>
       <c r="CV28" s="1">
         <v>4331</v>
       </c>
       <c r="CW28" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX28" s="1">
         <v>18292</v>
       </c>
       <c r="CY28" s="1">
         <v>1977</v>
       </c>
       <c r="CZ28" s="1">
         <v>11424</v>
       </c>
       <c r="DA28" s="1">
         <v>7653</v>
       </c>
       <c r="DB28" s="1">
-        <v>3772</v>
+        <v>3771</v>
       </c>
       <c r="DC28" s="1">
         <v>10646</v>
       </c>
       <c r="DD28" s="1">
         <v>6618</v>
       </c>
       <c r="DE28" s="7">
-        <v>4027</v>
+        <v>4028</v>
       </c>
       <c r="DF28" s="7">
         <v>778</v>
       </c>
       <c r="DG28" s="7">
         <v>1035</v>
       </c>
       <c r="DH28" s="7">
-        <v>-255</v>
+        <v>-257</v>
       </c>
       <c r="DI28" s="1">
         <v>366</v>
       </c>
       <c r="DJ28" s="1">
         <v>11</v>
       </c>
       <c r="DK28" s="1">
         <v>1133</v>
       </c>
       <c r="DL28" s="1">
         <v>8019</v>
       </c>
       <c r="DM28" s="1">
         <v>7438</v>
       </c>
       <c r="DN28" s="1">
         <v>399</v>
       </c>
       <c r="DO28" s="5">
         <v>8</v>
       </c>
       <c r="DP28" s="5">
         <v>6</v>
       </c>
@@ -13059,73 +12513,73 @@
       </c>
       <c r="EZ28" s="1">
         <v>427</v>
       </c>
       <c r="FA28" s="1">
         <v>36</v>
       </c>
       <c r="FB28" s="1">
         <v>235</v>
       </c>
       <c r="FC28" s="1">
         <v>11</v>
       </c>
       <c r="FD28" s="1">
         <v>598</v>
       </c>
       <c r="FE28" s="1">
         <v>582</v>
       </c>
       <c r="FF28" s="1">
         <v>112</v>
       </c>
       <c r="FG28" s="1">
         <v>797</v>
       </c>
-      <c r="FH28" s="5">
+      <c r="FH28" s="9">
         <v>1390</v>
       </c>
       <c r="FI28" s="5">
         <v>779</v>
       </c>
-      <c r="FJ28" s="63">
+      <c r="FJ28" s="64">
         <v>12</v>
       </c>
     </row>
-    <row r="29" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B29" s="66" t="s">
+    <row r="29" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="67"/>
+      <c r="B29" s="67" t="s">
         <v>139</v>
       </c>
-      <c r="C29" s="66"/>
-[...6 lines deleted...]
-      <c r="J29" s="60">
+      <c r="C29" s="67"/>
+      <c r="D29" s="67"/>
+      <c r="E29" s="67"/>
+      <c r="F29" s="67"/>
+      <c r="G29" s="67"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="67"/>
+      <c r="J29" s="61">
         <v>13</v>
       </c>
       <c r="K29" s="2">
         <v>187</v>
       </c>
       <c r="L29" s="3">
         <v>55.4</v>
       </c>
       <c r="M29" s="4">
         <v>4.17</v>
       </c>
       <c r="N29" s="4">
         <v>2.1800000000000002</v>
       </c>
       <c r="O29" s="4">
         <v>1.99</v>
       </c>
       <c r="P29" s="1">
         <v>2022</v>
       </c>
       <c r="Q29" s="6">
         <v>69.8</v>
       </c>
       <c r="R29" s="1">
         <v>4163</v>
@@ -13156,51 +12610,51 @@
       </c>
       <c r="AA29" s="3">
         <v>14.4</v>
       </c>
       <c r="AB29" s="3">
         <v>87.9</v>
       </c>
       <c r="AC29" s="1">
         <v>205</v>
       </c>
       <c r="AD29" s="1">
         <v>994</v>
       </c>
       <c r="AE29" s="5">
         <v>2700</v>
       </c>
       <c r="AF29" s="5">
         <v>99</v>
       </c>
       <c r="AG29" s="5">
         <v>2417</v>
       </c>
       <c r="AH29" s="5">
         <v>41</v>
       </c>
-      <c r="AI29" s="5">
+      <c r="AI29" s="9">
         <v>283</v>
       </c>
       <c r="AJ29" s="3">
         <v>47.2</v>
       </c>
       <c r="AK29" s="3">
         <v>10.5</v>
       </c>
       <c r="AL29" s="1">
         <v>538</v>
       </c>
       <c r="AM29" s="3">
         <v>19.899999999999999</v>
       </c>
       <c r="AN29" s="1">
         <v>67</v>
       </c>
       <c r="AO29" s="1">
         <v>51</v>
       </c>
       <c r="AP29" s="1">
         <v>129</v>
       </c>
       <c r="AQ29" s="1">
         <v>97</v>
@@ -13216,87 +12670,87 @@
       </c>
       <c r="AU29" s="8">
         <v>4.17</v>
       </c>
       <c r="AV29" s="8">
         <v>2.1800000000000002</v>
       </c>
       <c r="AW29" s="8">
         <v>1.99</v>
       </c>
       <c r="AX29" s="8">
         <v>0.1</v>
       </c>
       <c r="AY29" s="8">
         <v>1.89</v>
       </c>
       <c r="AZ29" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA29" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB29" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC29" s="61">
+      <c r="BC29" s="62">
         <v>2022</v>
       </c>
-      <c r="BD29" s="67">
+      <c r="BD29" s="68">
         <v>1905</v>
       </c>
-      <c r="BE29" s="67">
+      <c r="BE29" s="68">
         <v>117</v>
       </c>
-      <c r="BF29" s="67">
+      <c r="BF29" s="68">
         <v>16</v>
       </c>
-      <c r="BG29" s="67">
+      <c r="BG29" s="68">
         <v>101</v>
       </c>
-      <c r="BH29" s="61">
+      <c r="BH29" s="62">
         <v>1905</v>
       </c>
-      <c r="BI29" s="67">
+      <c r="BI29" s="68">
         <v>5</v>
       </c>
-      <c r="BJ29" s="67">
+      <c r="BJ29" s="68">
         <v>26</v>
       </c>
-      <c r="BK29" s="67">
+      <c r="BK29" s="68">
         <v>71</v>
       </c>
-      <c r="BL29" s="67">
+      <c r="BL29" s="68">
         <v>137</v>
       </c>
-      <c r="BM29" s="67">
-[...2 lines deleted...]
-      <c r="BN29" s="67">
+      <c r="BM29" s="68">
+        <v>228</v>
+      </c>
+      <c r="BN29" s="68">
         <v>528</v>
       </c>
-      <c r="BO29" s="67">
+      <c r="BO29" s="68">
         <v>910</v>
       </c>
       <c r="BP29" s="3">
         <v>133.19999999999999</v>
       </c>
       <c r="BQ29" s="3">
         <v>37.700000000000003</v>
       </c>
       <c r="BR29" s="3">
         <v>45.4</v>
       </c>
       <c r="BS29" s="6">
         <v>69.5</v>
       </c>
       <c r="BT29" s="6">
         <v>17.8</v>
       </c>
       <c r="BU29" s="6">
         <v>0.5</v>
       </c>
       <c r="BV29" s="6">
         <v>0.5</v>
       </c>
       <c r="BW29" s="6">
         <v>55.4</v>
@@ -13370,60 +12824,60 @@
       <c r="CT29" s="1">
         <v>3517</v>
       </c>
       <c r="CU29" s="1">
         <v>3031</v>
       </c>
       <c r="CV29" s="1">
         <v>486</v>
       </c>
       <c r="CW29" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX29" s="1">
         <v>3007</v>
       </c>
       <c r="CY29" s="1">
         <v>345</v>
       </c>
       <c r="CZ29" s="1">
         <v>4163</v>
       </c>
       <c r="DA29" s="1">
         <v>2601</v>
       </c>
       <c r="DB29" s="1">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="DC29" s="1">
         <v>3660</v>
       </c>
       <c r="DD29" s="1">
         <v>2415</v>
       </c>
       <c r="DE29" s="7">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="DF29" s="7">
         <v>503</v>
       </c>
       <c r="DG29" s="7">
         <v>186</v>
       </c>
       <c r="DH29" s="7">
         <v>317</v>
       </c>
       <c r="DI29" s="1">
         <v>99</v>
       </c>
       <c r="DJ29" s="1">
         <v>2</v>
       </c>
       <c r="DK29" s="1">
         <v>600</v>
       </c>
       <c r="DL29" s="1">
         <v>2700</v>
       </c>
       <c r="DM29" s="1">
         <v>2476</v>
       </c>
@@ -13543,73 +12997,73 @@
       </c>
       <c r="EZ29" s="1">
         <v>137</v>
       </c>
       <c r="FA29" s="1">
         <v>16</v>
       </c>
       <c r="FB29" s="1">
         <v>117</v>
       </c>
       <c r="FC29" s="1">
         <v>2</v>
       </c>
       <c r="FD29" s="1">
         <v>104</v>
       </c>
       <c r="FE29" s="1">
         <v>217</v>
       </c>
       <c r="FF29" s="1">
         <v>41</v>
       </c>
       <c r="FG29" s="1">
         <v>337</v>
       </c>
-      <c r="FH29" s="5">
+      <c r="FH29" s="9">
         <v>283</v>
       </c>
       <c r="FI29" s="5">
         <v>194</v>
       </c>
-      <c r="FJ29" s="63">
+      <c r="FJ29" s="64">
         <v>13</v>
       </c>
     </row>
-    <row r="30" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B30" s="66" t="s">
+    <row r="30" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="67"/>
+      <c r="B30" s="67" t="s">
         <v>140</v>
       </c>
-      <c r="C30" s="66"/>
-[...6 lines deleted...]
-      <c r="J30" s="60">
+      <c r="C30" s="67"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="61">
         <v>14</v>
       </c>
       <c r="K30" s="2">
         <v>190</v>
       </c>
       <c r="L30" s="3">
         <v>181.2</v>
       </c>
       <c r="M30" s="4">
         <v>5.48</v>
       </c>
       <c r="N30" s="4">
         <v>2.29</v>
       </c>
       <c r="O30" s="4">
         <v>3.19</v>
       </c>
       <c r="P30" s="1">
         <v>3318</v>
       </c>
       <c r="Q30" s="6">
         <v>65.400000000000006</v>
       </c>
       <c r="R30" s="1">
         <v>8815</v>
@@ -13640,55 +13094,55 @@
       </c>
       <c r="AA30" s="3">
         <v>11.2</v>
       </c>
       <c r="AB30" s="3">
         <v>91.8</v>
       </c>
       <c r="AC30" s="1">
         <v>330</v>
       </c>
       <c r="AD30" s="1">
         <v>1600</v>
       </c>
       <c r="AE30" s="5">
         <v>7571</v>
       </c>
       <c r="AF30" s="5">
         <v>278</v>
       </c>
       <c r="AG30" s="5">
         <v>6095</v>
       </c>
       <c r="AH30" s="5">
         <v>98</v>
       </c>
-      <c r="AI30" s="5">
+      <c r="AI30" s="9">
         <v>1476</v>
       </c>
       <c r="AJ30" s="3">
-        <v>149.69999999999999</v>
+        <v>149.5</v>
       </c>
       <c r="AK30" s="3">
         <v>19.5</v>
       </c>
       <c r="AL30" s="1">
         <v>2298</v>
       </c>
       <c r="AM30" s="3">
         <v>30.4</v>
       </c>
       <c r="AN30" s="1">
         <v>270</v>
       </c>
       <c r="AO30" s="1">
         <v>81</v>
       </c>
       <c r="AP30" s="1">
         <v>419</v>
       </c>
       <c r="AQ30" s="1">
         <v>127</v>
       </c>
       <c r="AR30" s="4">
         <v>5.51</v>
       </c>
@@ -13700,87 +13154,87 @@
       </c>
       <c r="AU30" s="8">
         <v>5.48</v>
       </c>
       <c r="AV30" s="8">
         <v>2.29</v>
       </c>
       <c r="AW30" s="8">
         <v>3.19</v>
       </c>
       <c r="AX30" s="8">
         <v>0.26</v>
       </c>
       <c r="AY30" s="8">
         <v>2.93</v>
       </c>
       <c r="AZ30" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA30" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB30" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC30" s="61">
+      <c r="BC30" s="62">
         <v>3318</v>
       </c>
-      <c r="BD30" s="67">
+      <c r="BD30" s="68">
         <v>2981</v>
       </c>
-      <c r="BE30" s="67">
+      <c r="BE30" s="68">
         <v>337</v>
       </c>
-      <c r="BF30" s="67">
+      <c r="BF30" s="68">
         <v>121</v>
       </c>
-      <c r="BG30" s="67">
+      <c r="BG30" s="68">
         <v>216</v>
       </c>
-      <c r="BH30" s="61">
+      <c r="BH30" s="62">
         <v>2981</v>
       </c>
-      <c r="BI30" s="67">
+      <c r="BI30" s="68">
         <v>60</v>
       </c>
-      <c r="BJ30" s="67">
+      <c r="BJ30" s="68">
         <v>238</v>
       </c>
-      <c r="BK30" s="67">
+      <c r="BK30" s="68">
         <v>150</v>
       </c>
-      <c r="BL30" s="67">
+      <c r="BL30" s="68">
         <v>416</v>
       </c>
-      <c r="BM30" s="67">
+      <c r="BM30" s="68">
         <v>376</v>
       </c>
-      <c r="BN30" s="67">
+      <c r="BN30" s="68">
         <v>614</v>
       </c>
-      <c r="BO30" s="67">
+      <c r="BO30" s="68">
         <v>1127</v>
       </c>
       <c r="BP30" s="3">
         <v>274.8</v>
       </c>
       <c r="BQ30" s="3">
         <v>114.4</v>
       </c>
       <c r="BR30" s="3">
         <v>53.2</v>
       </c>
       <c r="BS30" s="6">
         <v>169.9</v>
       </c>
       <c r="BT30" s="6">
         <v>51.7</v>
       </c>
       <c r="BU30" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV30" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW30" s="6">
         <v>181.2</v>
@@ -13854,69 +13308,69 @@
       <c r="CT30" s="1">
         <v>15283</v>
       </c>
       <c r="CU30" s="1">
         <v>12254</v>
       </c>
       <c r="CV30" s="1">
         <v>3029</v>
       </c>
       <c r="CW30" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX30" s="1">
         <v>19170</v>
       </c>
       <c r="CY30" s="1">
         <v>1519</v>
       </c>
       <c r="CZ30" s="1">
         <v>8815</v>
       </c>
       <c r="DA30" s="1">
         <v>7293</v>
       </c>
       <c r="DB30" s="1">
-        <v>1523</v>
+        <v>1522</v>
       </c>
       <c r="DC30" s="1">
         <v>8095</v>
       </c>
       <c r="DD30" s="1">
         <v>6084</v>
       </c>
       <c r="DE30" s="7">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="DF30" s="7">
         <v>720</v>
       </c>
       <c r="DG30" s="7">
         <v>1209</v>
       </c>
       <c r="DH30" s="7">
-        <v>-490</v>
+        <v>-489</v>
       </c>
       <c r="DI30" s="1">
         <v>278</v>
       </c>
       <c r="DJ30" s="1">
         <v>11</v>
       </c>
       <c r="DK30" s="1">
         <v>987</v>
       </c>
       <c r="DL30" s="1">
         <v>7571</v>
       </c>
       <c r="DM30" s="1">
         <v>6982</v>
       </c>
       <c r="DN30" s="1">
         <v>313</v>
       </c>
       <c r="DO30" s="5">
         <v>1</v>
       </c>
       <c r="DP30" s="5">
         <v>0</v>
       </c>
@@ -14027,73 +13481,73 @@
       </c>
       <c r="EZ30" s="1">
         <v>425</v>
       </c>
       <c r="FA30" s="1">
         <v>34</v>
       </c>
       <c r="FB30" s="1">
         <v>220</v>
       </c>
       <c r="FC30" s="1">
         <v>11</v>
       </c>
       <c r="FD30" s="1">
         <v>766</v>
       </c>
       <c r="FE30" s="1">
         <v>497</v>
       </c>
       <c r="FF30" s="1">
         <v>98</v>
       </c>
       <c r="FG30" s="1">
         <v>759</v>
       </c>
-      <c r="FH30" s="5">
+      <c r="FH30" s="9">
         <v>1476</v>
       </c>
       <c r="FI30" s="5">
         <v>817</v>
       </c>
-      <c r="FJ30" s="63">
+      <c r="FJ30" s="64">
         <v>14</v>
       </c>
     </row>
-    <row r="31" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B31" s="65" t="s">
+    <row r="31" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="67"/>
+      <c r="B31" s="66" t="s">
         <v>141</v>
       </c>
-      <c r="C31" s="65"/>
-[...6 lines deleted...]
-      <c r="J31" s="60">
+      <c r="C31" s="66"/>
+      <c r="D31" s="66"/>
+      <c r="E31" s="66"/>
+      <c r="F31" s="66"/>
+      <c r="G31" s="66"/>
+      <c r="H31" s="66"/>
+      <c r="I31" s="66"/>
+      <c r="J31" s="61">
         <v>15</v>
       </c>
       <c r="K31" s="2">
         <v>101</v>
       </c>
       <c r="L31" s="3">
         <v>385.9</v>
       </c>
       <c r="M31" s="4">
         <v>6.97</v>
       </c>
       <c r="N31" s="4">
         <v>2.42</v>
       </c>
       <c r="O31" s="4">
         <v>4.55</v>
       </c>
       <c r="P31" s="1">
         <v>4667</v>
       </c>
       <c r="Q31" s="6">
         <v>60.7</v>
       </c>
       <c r="R31" s="1">
         <v>16343</v>
@@ -14124,51 +13578,51 @@
       </c>
       <c r="AA31" s="3">
         <v>12.3</v>
       </c>
       <c r="AB31" s="3">
         <v>91.5</v>
       </c>
       <c r="AC31" s="1">
         <v>563</v>
       </c>
       <c r="AD31" s="1">
         <v>2328</v>
       </c>
       <c r="AE31" s="5">
         <v>14745</v>
       </c>
       <c r="AF31" s="5">
         <v>637</v>
       </c>
       <c r="AG31" s="5">
         <v>11735</v>
       </c>
       <c r="AH31" s="5">
         <v>236</v>
       </c>
-      <c r="AI31" s="5">
+      <c r="AI31" s="9">
         <v>3010</v>
       </c>
       <c r="AJ31" s="3">
         <v>150.19999999999999</v>
       </c>
       <c r="AK31" s="3">
         <v>20.399999999999999</v>
       </c>
       <c r="AL31" s="1">
         <v>4931</v>
       </c>
       <c r="AM31" s="3">
         <v>33.4</v>
       </c>
       <c r="AN31" s="1">
         <v>431</v>
       </c>
       <c r="AO31" s="1">
         <v>78</v>
       </c>
       <c r="AP31" s="1">
         <v>707</v>
       </c>
       <c r="AQ31" s="1">
         <v>128</v>
@@ -14184,87 +13638,87 @@
       </c>
       <c r="AU31" s="8">
         <v>6.97</v>
       </c>
       <c r="AV31" s="8">
         <v>2.42</v>
       </c>
       <c r="AW31" s="8">
         <v>4.55</v>
       </c>
       <c r="AX31" s="8">
         <v>0.71</v>
       </c>
       <c r="AY31" s="8">
         <v>3.84</v>
       </c>
       <c r="AZ31" s="8">
         <v>0.03</v>
       </c>
       <c r="BA31" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB31" s="8">
         <v>0.03</v>
       </c>
-      <c r="BC31" s="61">
+      <c r="BC31" s="62">
         <v>4667</v>
       </c>
-      <c r="BD31" s="67">
+      <c r="BD31" s="68">
         <v>3784</v>
       </c>
-      <c r="BE31" s="67">
+      <c r="BE31" s="68">
         <v>883</v>
       </c>
-      <c r="BF31" s="67">
+      <c r="BF31" s="68">
         <v>528</v>
       </c>
-      <c r="BG31" s="67">
+      <c r="BG31" s="68">
         <v>355</v>
       </c>
-      <c r="BH31" s="61">
+      <c r="BH31" s="62">
         <v>3784</v>
       </c>
-      <c r="BI31" s="67">
+      <c r="BI31" s="68">
         <v>194</v>
       </c>
-      <c r="BJ31" s="67">
+      <c r="BJ31" s="68">
         <v>396</v>
       </c>
-      <c r="BK31" s="67">
+      <c r="BK31" s="68">
         <v>296</v>
       </c>
-      <c r="BL31" s="67">
+      <c r="BL31" s="68">
         <v>745</v>
       </c>
-      <c r="BM31" s="67">
+      <c r="BM31" s="68">
         <v>479</v>
       </c>
-      <c r="BN31" s="67">
+      <c r="BN31" s="68">
         <v>533</v>
       </c>
-      <c r="BO31" s="67">
+      <c r="BO31" s="68">
         <v>1141</v>
       </c>
       <c r="BP31" s="3">
         <v>488.1</v>
       </c>
       <c r="BQ31" s="3">
         <v>276.8</v>
       </c>
       <c r="BR31" s="3">
         <v>58.2</v>
       </c>
       <c r="BS31" s="6">
         <v>304.89999999999998</v>
       </c>
       <c r="BT31" s="6">
         <v>125</v>
       </c>
       <c r="BU31" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV31" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW31" s="6">
         <v>385.9</v>
@@ -14511,73 +13965,73 @@
       </c>
       <c r="EZ31" s="1">
         <v>815</v>
       </c>
       <c r="FA31" s="1">
         <v>62</v>
       </c>
       <c r="FB31" s="1">
         <v>447</v>
       </c>
       <c r="FC31" s="1">
         <v>24</v>
       </c>
       <c r="FD31" s="1">
         <v>1571</v>
       </c>
       <c r="FE31" s="1">
         <v>905</v>
       </c>
       <c r="FF31" s="1">
         <v>236</v>
       </c>
       <c r="FG31" s="1">
         <v>1330</v>
       </c>
-      <c r="FH31" s="5">
+      <c r="FH31" s="9">
         <v>3010</v>
       </c>
       <c r="FI31" s="5">
         <v>1838</v>
       </c>
-      <c r="FJ31" s="63">
+      <c r="FJ31" s="64">
         <v>15</v>
       </c>
     </row>
-    <row r="32" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B32" s="65" t="s">
+    <row r="32" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="66"/>
+      <c r="B32" s="66" t="s">
         <v>130</v>
       </c>
-      <c r="C32" s="65"/>
-[...6 lines deleted...]
-      <c r="J32" s="60">
+      <c r="C32" s="66"/>
+      <c r="D32" s="66"/>
+      <c r="E32" s="66"/>
+      <c r="F32" s="66"/>
+      <c r="G32" s="66"/>
+      <c r="H32" s="66"/>
+      <c r="I32" s="66"/>
+      <c r="J32" s="61">
         <v>16</v>
       </c>
       <c r="K32" s="2">
         <v>83</v>
       </c>
       <c r="L32" s="3">
         <v>699.5</v>
       </c>
       <c r="M32" s="4">
         <v>8.61</v>
       </c>
       <c r="N32" s="4">
         <v>2.5</v>
       </c>
       <c r="O32" s="4">
         <v>6.11</v>
       </c>
       <c r="P32" s="1">
         <v>5381</v>
       </c>
       <c r="Q32" s="6">
         <v>62</v>
       </c>
       <c r="R32" s="1">
         <v>22141</v>
@@ -14608,55 +14062,55 @@
       </c>
       <c r="AA32" s="3">
         <v>9.1999999999999993</v>
       </c>
       <c r="AB32" s="3">
         <v>96.7</v>
       </c>
       <c r="AC32" s="1">
         <v>575</v>
       </c>
       <c r="AD32" s="1">
         <v>2496</v>
       </c>
       <c r="AE32" s="5">
         <v>21846</v>
       </c>
       <c r="AF32" s="5">
         <v>1344</v>
       </c>
       <c r="AG32" s="5">
         <v>18174</v>
       </c>
       <c r="AH32" s="5">
         <v>341</v>
       </c>
-      <c r="AI32" s="5">
+      <c r="AI32" s="9">
         <v>3672</v>
       </c>
       <c r="AJ32" s="3">
-        <v>181.2</v>
+        <v>180.9</v>
       </c>
       <c r="AK32" s="3">
         <v>16.8</v>
       </c>
       <c r="AL32" s="1">
         <v>6700</v>
       </c>
       <c r="AM32" s="3">
         <v>30.7</v>
       </c>
       <c r="AN32" s="1">
         <v>426</v>
       </c>
       <c r="AO32" s="1">
         <v>52</v>
       </c>
       <c r="AP32" s="1">
         <v>778</v>
       </c>
       <c r="AQ32" s="1">
         <v>96</v>
       </c>
       <c r="AR32" s="4">
         <v>8.8699999999999992</v>
       </c>
@@ -14668,87 +14122,87 @@
       </c>
       <c r="AU32" s="8">
         <v>8.61</v>
       </c>
       <c r="AV32" s="8">
         <v>2.5</v>
       </c>
       <c r="AW32" s="8">
         <v>6.11</v>
       </c>
       <c r="AX32" s="8">
         <v>1.03</v>
       </c>
       <c r="AY32" s="8">
         <v>5.08</v>
       </c>
       <c r="AZ32" s="8">
         <v>0.09</v>
       </c>
       <c r="BA32" s="8">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="BB32" s="8">
         <v>0.02</v>
       </c>
-      <c r="BC32" s="61">
+      <c r="BC32" s="62">
         <v>5381</v>
       </c>
-      <c r="BD32" s="67">
+      <c r="BD32" s="68">
         <v>4041</v>
       </c>
-      <c r="BE32" s="67">
+      <c r="BE32" s="68">
         <v>1340</v>
       </c>
-      <c r="BF32" s="67">
+      <c r="BF32" s="68">
         <v>921</v>
       </c>
-      <c r="BG32" s="67">
+      <c r="BG32" s="68">
         <v>419</v>
       </c>
-      <c r="BH32" s="61">
+      <c r="BH32" s="62">
         <v>4041</v>
       </c>
-      <c r="BI32" s="67">
+      <c r="BI32" s="68">
         <v>186</v>
       </c>
-      <c r="BJ32" s="67">
+      <c r="BJ32" s="68">
         <v>420</v>
       </c>
-      <c r="BK32" s="67">
+      <c r="BK32" s="68">
         <v>481</v>
       </c>
-      <c r="BL32" s="67">
+      <c r="BL32" s="68">
         <v>666</v>
       </c>
-      <c r="BM32" s="67">
+      <c r="BM32" s="68">
         <v>549</v>
       </c>
-      <c r="BN32" s="67">
+      <c r="BN32" s="68">
         <v>581</v>
       </c>
-      <c r="BO32" s="67">
+      <c r="BO32" s="68">
         <v>1158</v>
       </c>
       <c r="BP32" s="3">
         <v>853.1</v>
       </c>
       <c r="BQ32" s="3">
         <v>515.9</v>
       </c>
       <c r="BR32" s="3">
         <v>101.7</v>
       </c>
       <c r="BS32" s="6">
         <v>514.79999999999995</v>
       </c>
       <c r="BT32" s="6">
         <v>236.6</v>
       </c>
       <c r="BU32" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV32" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW32" s="6">
         <v>699.5</v>
@@ -14822,69 +14276,69 @@
       <c r="CT32" s="1">
         <v>57986</v>
       </c>
       <c r="CU32" s="1">
         <v>53642</v>
       </c>
       <c r="CV32" s="1">
         <v>4344</v>
       </c>
       <c r="CW32" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX32" s="1">
         <v>59640</v>
       </c>
       <c r="CY32" s="1">
         <v>7545</v>
       </c>
       <c r="CZ32" s="1">
         <v>22141</v>
       </c>
       <c r="DA32" s="1">
         <v>20502</v>
       </c>
       <c r="DB32" s="1">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="DC32" s="1">
         <v>21414</v>
       </c>
       <c r="DD32" s="1">
         <v>18133</v>
       </c>
       <c r="DE32" s="7">
-        <v>3282</v>
+        <v>3281</v>
       </c>
       <c r="DF32" s="7">
         <v>727</v>
       </c>
       <c r="DG32" s="7">
         <v>2369</v>
       </c>
       <c r="DH32" s="7">
-        <v>-1645</v>
+        <v>-1642</v>
       </c>
       <c r="DI32" s="1">
         <v>1344</v>
       </c>
       <c r="DJ32" s="1">
         <v>41</v>
       </c>
       <c r="DK32" s="1">
         <v>2030</v>
       </c>
       <c r="DL32" s="1">
         <v>21846</v>
       </c>
       <c r="DM32" s="1">
         <v>20126</v>
       </c>
       <c r="DN32" s="1">
         <v>722</v>
       </c>
       <c r="DO32" s="5">
         <v>103</v>
       </c>
       <c r="DP32" s="5">
         <v>85</v>
       </c>
@@ -14995,73 +14449,73 @@
       </c>
       <c r="EZ32" s="1">
         <v>1201</v>
       </c>
       <c r="FA32" s="1">
         <v>107</v>
       </c>
       <c r="FB32" s="1">
         <v>517</v>
       </c>
       <c r="FC32" s="1">
         <v>41</v>
       </c>
       <c r="FD32" s="1">
         <v>1229</v>
       </c>
       <c r="FE32" s="1">
         <v>1655</v>
       </c>
       <c r="FF32" s="1">
         <v>341</v>
       </c>
       <c r="FG32" s="1">
         <v>2086</v>
       </c>
-      <c r="FH32" s="5">
+      <c r="FH32" s="9">
         <v>3672</v>
       </c>
       <c r="FI32" s="5">
         <v>2114</v>
       </c>
-      <c r="FJ32" s="63">
+      <c r="FJ32" s="64">
         <v>16</v>
       </c>
     </row>
-    <row r="33" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B33" s="65" t="s">
+    <row r="33" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="66"/>
+      <c r="B33" s="66" t="s">
         <v>131</v>
       </c>
-      <c r="C33" s="65"/>
-[...6 lines deleted...]
-      <c r="J33" s="60">
+      <c r="C33" s="66"/>
+      <c r="D33" s="66"/>
+      <c r="E33" s="66"/>
+      <c r="F33" s="66"/>
+      <c r="G33" s="66"/>
+      <c r="H33" s="66"/>
+      <c r="I33" s="66"/>
+      <c r="J33" s="61">
         <v>17</v>
       </c>
       <c r="K33" s="2">
         <v>27</v>
       </c>
       <c r="L33" s="3">
         <v>1175.9000000000001</v>
       </c>
       <c r="M33" s="4">
         <v>7.22</v>
       </c>
       <c r="N33" s="4">
         <v>2.72</v>
       </c>
       <c r="O33" s="4">
         <v>4.5</v>
       </c>
       <c r="P33" s="1">
         <v>7686</v>
       </c>
       <c r="Q33" s="6">
         <v>59.1</v>
       </c>
       <c r="R33" s="1">
         <v>37009</v>
@@ -15092,55 +14546,55 @@
       </c>
       <c r="AA33" s="3">
         <v>13.8</v>
       </c>
       <c r="AB33" s="3">
         <v>92.7</v>
       </c>
       <c r="AC33" s="1">
         <v>1512</v>
       </c>
       <c r="AD33" s="1">
         <v>5091</v>
       </c>
       <c r="AE33" s="5">
         <v>36689</v>
       </c>
       <c r="AF33" s="5">
         <v>2469</v>
       </c>
       <c r="AG33" s="5">
         <v>28380</v>
       </c>
       <c r="AH33" s="5">
         <v>492</v>
       </c>
-      <c r="AI33" s="5">
+      <c r="AI33" s="9">
         <v>8309</v>
       </c>
       <c r="AJ33" s="3">
-        <v>163.30000000000001</v>
+        <v>163.19999999999999</v>
       </c>
       <c r="AK33" s="3">
         <v>22.6</v>
       </c>
       <c r="AL33" s="1">
         <v>14142</v>
       </c>
       <c r="AM33" s="3">
         <v>38.5</v>
       </c>
       <c r="AN33" s="1">
         <v>1151</v>
       </c>
       <c r="AO33" s="1">
         <v>71</v>
       </c>
       <c r="AP33" s="1">
         <v>1959</v>
       </c>
       <c r="AQ33" s="1">
         <v>120</v>
       </c>
       <c r="AR33" s="4">
         <v>7.27</v>
       </c>
@@ -15152,87 +14606,87 @@
       </c>
       <c r="AU33" s="8">
         <v>7.22</v>
       </c>
       <c r="AV33" s="8">
         <v>2.72</v>
       </c>
       <c r="AW33" s="8">
         <v>4.5</v>
       </c>
       <c r="AX33" s="8">
         <v>2.15</v>
       </c>
       <c r="AY33" s="8">
         <v>2.35</v>
       </c>
       <c r="AZ33" s="8">
         <v>0.47</v>
       </c>
       <c r="BA33" s="8">
         <v>0.47</v>
       </c>
       <c r="BB33" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC33" s="61">
+      <c r="BC33" s="62">
         <v>7686</v>
       </c>
-      <c r="BD33" s="67">
+      <c r="BD33" s="68">
         <v>4289</v>
       </c>
-      <c r="BE33" s="67">
+      <c r="BE33" s="68">
         <v>3397</v>
       </c>
-      <c r="BF33" s="67">
+      <c r="BF33" s="68">
         <v>2799</v>
       </c>
-      <c r="BG33" s="67">
+      <c r="BG33" s="68">
         <v>598</v>
       </c>
-      <c r="BH33" s="61">
+      <c r="BH33" s="62">
         <v>4289</v>
       </c>
-      <c r="BI33" s="67">
+      <c r="BI33" s="68">
         <v>243</v>
       </c>
-      <c r="BJ33" s="67">
+      <c r="BJ33" s="68">
         <v>501</v>
       </c>
-      <c r="BK33" s="67">
+      <c r="BK33" s="68">
         <v>475</v>
       </c>
-      <c r="BL33" s="67">
+      <c r="BL33" s="68">
         <v>982</v>
       </c>
-      <c r="BM33" s="67">
+      <c r="BM33" s="68">
         <v>593</v>
       </c>
-      <c r="BN33" s="67">
+      <c r="BN33" s="68">
         <v>470</v>
       </c>
-      <c r="BO33" s="67">
+      <c r="BO33" s="68">
         <v>1025</v>
       </c>
       <c r="BP33" s="3">
         <v>1339.1</v>
       </c>
       <c r="BQ33" s="3">
         <v>934.7</v>
       </c>
       <c r="BR33" s="3">
         <v>115</v>
       </c>
       <c r="BS33" s="6">
         <v>1021.3</v>
       </c>
       <c r="BT33" s="6">
         <v>202.8</v>
       </c>
       <c r="BU33" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV33" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW33" s="6">
         <v>1175.9000000000001</v>
@@ -15315,60 +14769,60 @@
       <c r="CW33" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX33" s="1">
         <v>113620</v>
       </c>
       <c r="CY33" s="1">
         <v>4839</v>
       </c>
       <c r="CZ33" s="1">
         <v>37009</v>
       </c>
       <c r="DA33" s="1">
         <v>34220</v>
       </c>
       <c r="DB33" s="1">
         <v>2789</v>
       </c>
       <c r="DC33" s="1">
         <v>34319</v>
       </c>
       <c r="DD33" s="1">
         <v>28313</v>
       </c>
       <c r="DE33" s="7">
-        <v>6009</v>
+        <v>6006</v>
       </c>
       <c r="DF33" s="7">
         <v>2690</v>
       </c>
       <c r="DG33" s="7">
         <v>5907</v>
       </c>
       <c r="DH33" s="7">
-        <v>-3220</v>
+        <v>-3217</v>
       </c>
       <c r="DI33" s="1">
         <v>2469</v>
       </c>
       <c r="DJ33" s="1">
         <v>67</v>
       </c>
       <c r="DK33" s="1">
         <v>5092</v>
       </c>
       <c r="DL33" s="1">
         <v>36689</v>
       </c>
       <c r="DM33" s="1">
         <v>33501</v>
       </c>
       <c r="DN33" s="1">
         <v>998</v>
       </c>
       <c r="DO33" s="5" t="s">
         <v>228</v>
       </c>
       <c r="DP33" s="5" t="s">
         <v>228</v>
       </c>
@@ -15479,73 +14933,73 @@
       </c>
       <c r="EZ33" s="1">
         <v>2055</v>
       </c>
       <c r="FA33" s="1">
         <v>92</v>
       </c>
       <c r="FB33" s="1">
         <v>761</v>
       </c>
       <c r="FC33" s="1">
         <v>67</v>
       </c>
       <c r="FD33" s="1">
         <v>3126</v>
       </c>
       <c r="FE33" s="1">
         <v>2035</v>
       </c>
       <c r="FF33" s="1">
         <v>492</v>
       </c>
       <c r="FG33" s="1">
         <v>3407</v>
       </c>
-      <c r="FH33" s="5">
+      <c r="FH33" s="9">
         <v>8309</v>
       </c>
       <c r="FI33" s="5">
         <v>4261</v>
       </c>
-      <c r="FJ33" s="63">
+      <c r="FJ33" s="64">
         <v>17</v>
       </c>
     </row>
-    <row r="34" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B34" s="65" t="s">
+    <row r="34" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="66"/>
+      <c r="B34" s="66" t="s">
         <v>132</v>
       </c>
-      <c r="C34" s="65"/>
-[...6 lines deleted...]
-      <c r="J34" s="60">
+      <c r="C34" s="66"/>
+      <c r="D34" s="66"/>
+      <c r="E34" s="66"/>
+      <c r="F34" s="66"/>
+      <c r="G34" s="66"/>
+      <c r="H34" s="66"/>
+      <c r="I34" s="75"/>
+      <c r="J34" s="61">
         <v>18</v>
       </c>
       <c r="K34" s="2">
         <v>9</v>
       </c>
       <c r="L34" s="3">
         <v>1621.2</v>
       </c>
       <c r="M34" s="4">
         <v>8.49</v>
       </c>
       <c r="N34" s="4">
         <v>3.49</v>
       </c>
       <c r="O34" s="4">
         <v>5</v>
       </c>
       <c r="P34" s="1">
         <v>12967</v>
       </c>
       <c r="Q34" s="6">
         <v>63.3</v>
       </c>
       <c r="R34" s="1">
         <v>43726</v>
@@ -15576,51 +15030,51 @@
       </c>
       <c r="AA34" s="3">
         <v>15</v>
       </c>
       <c r="AB34" s="3">
         <v>85.6</v>
       </c>
       <c r="AC34" s="1">
         <v>1455</v>
       </c>
       <c r="AD34" s="1">
         <v>4810</v>
       </c>
       <c r="AE34" s="5">
         <v>41941</v>
       </c>
       <c r="AF34" s="5">
         <v>292</v>
       </c>
       <c r="AG34" s="5">
         <v>33612</v>
       </c>
       <c r="AH34" s="5">
         <v>198</v>
       </c>
-      <c r="AI34" s="5">
+      <c r="AI34" s="9">
         <v>8329</v>
       </c>
       <c r="AJ34" s="3">
         <v>127.1</v>
       </c>
       <c r="AK34" s="3">
         <v>19.899999999999999</v>
       </c>
       <c r="AL34" s="1">
         <v>14978</v>
       </c>
       <c r="AM34" s="3">
         <v>35.700000000000003</v>
       </c>
       <c r="AN34" s="1">
         <v>981</v>
       </c>
       <c r="AO34" s="1">
         <v>51</v>
       </c>
       <c r="AP34" s="1">
         <v>1764</v>
       </c>
       <c r="AQ34" s="1">
         <v>92</v>
@@ -15636,87 +15090,87 @@
       </c>
       <c r="AU34" s="8">
         <v>8.49</v>
       </c>
       <c r="AV34" s="8">
         <v>3.49</v>
       </c>
       <c r="AW34" s="8">
         <v>5</v>
       </c>
       <c r="AX34" s="8">
         <v>2.41</v>
       </c>
       <c r="AY34" s="8">
         <v>2.59</v>
       </c>
       <c r="AZ34" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA34" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB34" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC34" s="61">
+      <c r="BC34" s="62">
         <v>12967</v>
       </c>
-      <c r="BD34" s="67">
+      <c r="BD34" s="68">
         <v>8341</v>
       </c>
-      <c r="BE34" s="67">
+      <c r="BE34" s="68">
         <v>4626</v>
       </c>
-      <c r="BF34" s="67">
+      <c r="BF34" s="68">
         <v>3740</v>
       </c>
-      <c r="BG34" s="67">
+      <c r="BG34" s="68">
         <v>886</v>
       </c>
-      <c r="BH34" s="61">
+      <c r="BH34" s="62">
         <v>8341</v>
       </c>
-      <c r="BI34" s="67">
+      <c r="BI34" s="68">
         <v>81</v>
       </c>
-      <c r="BJ34" s="67">
+      <c r="BJ34" s="68">
         <v>3568</v>
       </c>
-      <c r="BK34" s="67" t="s">
-[...2 lines deleted...]
-      <c r="BL34" s="67">
+      <c r="BK34" s="68" t="s">
+        <v>228</v>
+      </c>
+      <c r="BL34" s="68">
         <v>486</v>
       </c>
-      <c r="BM34" s="67">
+      <c r="BM34" s="68">
         <v>504</v>
       </c>
-      <c r="BN34" s="67">
+      <c r="BN34" s="68">
         <v>3300</v>
       </c>
-      <c r="BO34" s="67">
+      <c r="BO34" s="68">
         <v>402</v>
       </c>
       <c r="BP34" s="3">
         <v>1772.4</v>
       </c>
       <c r="BQ34" s="3">
         <v>1541.6</v>
       </c>
       <c r="BR34" s="3">
         <v>3.3</v>
       </c>
       <c r="BS34" s="6">
         <v>1536.7</v>
       </c>
       <c r="BT34" s="6">
         <v>232.4</v>
       </c>
       <c r="BU34" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV34" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW34" s="6">
         <v>1621.2</v>
@@ -15799,60 +15253,60 @@
       <c r="CW34" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX34" s="1">
         <v>112161</v>
       </c>
       <c r="CY34" s="1">
         <v>16058</v>
       </c>
       <c r="CZ34" s="1">
         <v>43726</v>
       </c>
       <c r="DA34" s="1">
         <v>41649</v>
       </c>
       <c r="DB34" s="1">
         <v>2077</v>
       </c>
       <c r="DC34" s="1">
         <v>37443</v>
       </c>
       <c r="DD34" s="1">
         <v>33590</v>
       </c>
       <c r="DE34" s="7">
-        <v>3852</v>
+        <v>3853</v>
       </c>
       <c r="DF34" s="7">
         <v>6283</v>
       </c>
       <c r="DG34" s="7">
         <v>8059</v>
       </c>
       <c r="DH34" s="7">
-        <v>-1775</v>
+        <v>-1776</v>
       </c>
       <c r="DI34" s="1">
         <v>292</v>
       </c>
       <c r="DJ34" s="1">
         <v>22</v>
       </c>
       <c r="DK34" s="1">
         <v>6553</v>
       </c>
       <c r="DL34" s="1">
         <v>41941</v>
       </c>
       <c r="DM34" s="1">
         <v>41621</v>
       </c>
       <c r="DN34" s="1" t="s">
         <v>228</v>
       </c>
       <c r="DO34" s="5" t="s">
         <v>228</v>
       </c>
       <c r="DP34" s="5" t="s">
         <v>228</v>
       </c>
@@ -15963,73 +15417,73 @@
       </c>
       <c r="EZ34" s="1">
         <v>1745</v>
       </c>
       <c r="FA34" s="1">
         <v>86</v>
       </c>
       <c r="FB34" s="1">
         <v>1043</v>
       </c>
       <c r="FC34" s="1">
         <v>22</v>
       </c>
       <c r="FD34" s="1">
         <v>2448</v>
       </c>
       <c r="FE34" s="1">
         <v>1523</v>
       </c>
       <c r="FF34" s="1">
         <v>198</v>
       </c>
       <c r="FG34" s="1">
         <v>3826</v>
       </c>
-      <c r="FH34" s="5">
+      <c r="FH34" s="9">
         <v>8329</v>
       </c>
       <c r="FI34" s="5">
         <v>1721</v>
       </c>
-      <c r="FJ34" s="63">
+      <c r="FJ34" s="64">
         <v>18</v>
       </c>
     </row>
-    <row r="35" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B35" s="65" t="s">
+    <row r="35" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="67"/>
+      <c r="B35" s="66" t="s">
         <v>142</v>
       </c>
-      <c r="C35" s="65"/>
-[...6 lines deleted...]
-      <c r="J35" s="60">
+      <c r="C35" s="66"/>
+      <c r="D35" s="66"/>
+      <c r="E35" s="66"/>
+      <c r="F35" s="66"/>
+      <c r="G35" s="66"/>
+      <c r="H35" s="66"/>
+      <c r="I35" s="66"/>
+      <c r="J35" s="61">
         <v>19</v>
       </c>
       <c r="K35" s="2">
         <v>11</v>
       </c>
       <c r="L35" s="3">
         <v>2389.9</v>
       </c>
       <c r="M35" s="4">
         <v>12.3</v>
       </c>
       <c r="N35" s="4">
         <v>3.15</v>
       </c>
       <c r="O35" s="4">
         <v>9.15</v>
       </c>
       <c r="P35" s="1">
         <v>13057</v>
       </c>
       <c r="Q35" s="6">
         <v>56.1</v>
       </c>
       <c r="R35" s="1">
         <v>338526</v>
@@ -16060,51 +15514,51 @@
       </c>
       <c r="AA35" s="3">
         <v>1.4</v>
       </c>
       <c r="AB35" s="3">
         <v>99.7</v>
       </c>
       <c r="AC35" s="1">
         <v>1257</v>
       </c>
       <c r="AD35" s="1">
         <v>23363</v>
       </c>
       <c r="AE35" s="5">
         <v>61848</v>
       </c>
       <c r="AF35" s="5">
         <v>3978</v>
       </c>
       <c r="AG35" s="5">
         <v>57350</v>
       </c>
       <c r="AH35" s="5">
         <v>735</v>
       </c>
-      <c r="AI35" s="5">
+      <c r="AI35" s="9">
         <v>4498</v>
       </c>
       <c r="AJ35" s="3">
         <v>92.7</v>
       </c>
       <c r="AK35" s="3">
         <v>7.3</v>
       </c>
       <c r="AL35" s="1">
         <v>17819</v>
       </c>
       <c r="AM35" s="3">
         <v>28.8</v>
       </c>
       <c r="AN35" s="1">
         <v>365</v>
       </c>
       <c r="AO35" s="1">
         <v>19</v>
       </c>
       <c r="AP35" s="1">
         <v>1449</v>
       </c>
       <c r="AQ35" s="1">
         <v>75</v>
@@ -16120,87 +15574,87 @@
       </c>
       <c r="AU35" s="8">
         <v>12.3</v>
       </c>
       <c r="AV35" s="8">
         <v>3.15</v>
       </c>
       <c r="AW35" s="8">
         <v>9.15</v>
       </c>
       <c r="AX35" s="8">
         <v>3.61</v>
       </c>
       <c r="AY35" s="8">
         <v>5.54</v>
       </c>
       <c r="AZ35" s="8">
         <v>0.95</v>
       </c>
       <c r="BA35" s="8">
         <v>0.95</v>
       </c>
       <c r="BB35" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC35" s="61">
+      <c r="BC35" s="62">
         <v>13057</v>
       </c>
-      <c r="BD35" s="67">
+      <c r="BD35" s="68">
         <v>5133</v>
       </c>
-      <c r="BE35" s="67">
+      <c r="BE35" s="68">
         <v>7924</v>
       </c>
-      <c r="BF35" s="67">
+      <c r="BF35" s="68">
         <v>6693</v>
       </c>
-      <c r="BG35" s="67">
+      <c r="BG35" s="68">
         <v>1231</v>
       </c>
-      <c r="BH35" s="61">
+      <c r="BH35" s="62">
         <v>5133</v>
       </c>
-      <c r="BI35" s="67">
+      <c r="BI35" s="68">
         <v>171</v>
       </c>
-      <c r="BJ35" s="67">
+      <c r="BJ35" s="68">
         <v>94</v>
       </c>
-      <c r="BK35" s="67">
+      <c r="BK35" s="68">
         <v>1742</v>
       </c>
-      <c r="BL35" s="67">
+      <c r="BL35" s="68">
         <v>1264</v>
       </c>
-      <c r="BM35" s="67">
+      <c r="BM35" s="68">
         <v>318</v>
       </c>
-      <c r="BN35" s="67">
+      <c r="BN35" s="68">
         <v>149</v>
       </c>
-      <c r="BO35" s="67">
+      <c r="BO35" s="68">
         <v>1395</v>
       </c>
       <c r="BP35" s="3">
         <v>10200.700000000001</v>
       </c>
       <c r="BQ35" s="3">
         <v>7499.9</v>
       </c>
       <c r="BR35" s="3">
         <v>133.6</v>
       </c>
       <c r="BS35" s="6">
         <v>9367.7000000000007</v>
       </c>
       <c r="BT35" s="6">
         <v>699.4</v>
       </c>
       <c r="BU35" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV35" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW35" s="6">
         <v>2389.9</v>
@@ -16283,60 +15737,60 @@
       <c r="CW35" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX35" s="1">
         <v>75639</v>
       </c>
       <c r="CY35" s="1">
         <v>30047</v>
       </c>
       <c r="CZ35" s="1">
         <v>338526</v>
       </c>
       <c r="DA35" s="1">
         <v>57870</v>
       </c>
       <c r="DB35" s="1">
         <v>280656</v>
       </c>
       <c r="DC35" s="1">
         <v>337605</v>
       </c>
       <c r="DD35" s="1">
         <v>57302</v>
       </c>
       <c r="DE35" s="7">
-        <v>280304</v>
+        <v>280303</v>
       </c>
       <c r="DF35" s="7">
         <v>921</v>
       </c>
       <c r="DG35" s="7">
         <v>568</v>
       </c>
       <c r="DH35" s="7">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="DI35" s="1">
         <v>3978</v>
       </c>
       <c r="DJ35" s="1">
         <v>48</v>
       </c>
       <c r="DK35" s="1">
         <v>4851</v>
       </c>
       <c r="DL35" s="1">
         <v>61848</v>
       </c>
       <c r="DM35" s="1">
         <v>57289</v>
       </c>
       <c r="DN35" s="1">
         <v>1739</v>
       </c>
       <c r="DO35" s="5">
         <v>97</v>
       </c>
       <c r="DP35" s="5">
         <v>26</v>
       </c>
@@ -16447,73 +15901,73 @@
       </c>
       <c r="EZ35" s="1">
         <v>2673</v>
       </c>
       <c r="FA35" s="1">
         <v>378</v>
       </c>
       <c r="FB35" s="1">
         <v>1309</v>
       </c>
       <c r="FC35" s="1">
         <v>48</v>
       </c>
       <c r="FD35" s="1">
         <v>1149</v>
       </c>
       <c r="FE35" s="1">
         <v>10611</v>
       </c>
       <c r="FF35" s="1">
         <v>735</v>
       </c>
       <c r="FG35" s="1">
         <v>4759</v>
       </c>
-      <c r="FH35" s="5">
+      <c r="FH35" s="9">
         <v>4498</v>
       </c>
       <c r="FI35" s="5">
         <v>3762</v>
       </c>
-      <c r="FJ35" s="63">
+      <c r="FJ35" s="64">
         <v>19</v>
       </c>
     </row>
-    <row r="36" spans="1:166" s="68" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B36" s="184" t="s">
+    <row r="36" spans="1:166" s="69" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="76"/>
+      <c r="B36" s="185" t="s">
         <v>193</v>
       </c>
-      <c r="C36" s="169"/>
-[...6 lines deleted...]
-      <c r="J36" s="60">
+      <c r="C36" s="170"/>
+      <c r="D36" s="170"/>
+      <c r="E36" s="170"/>
+      <c r="F36" s="170"/>
+      <c r="G36" s="170"/>
+      <c r="H36" s="170"/>
+      <c r="I36" s="170"/>
+      <c r="J36" s="61">
         <v>20</v>
       </c>
       <c r="K36" s="2">
         <v>60</v>
       </c>
       <c r="L36" s="3">
         <v>155.19999999999999</v>
       </c>
       <c r="M36" s="4">
         <v>7.53</v>
       </c>
       <c r="N36" s="4">
         <v>2.37</v>
       </c>
       <c r="O36" s="4">
         <v>5.16</v>
       </c>
       <c r="P36" s="1">
         <v>4096</v>
       </c>
       <c r="Q36" s="6">
         <v>66.3</v>
       </c>
       <c r="R36" s="1">
         <v>7588</v>
@@ -16544,51 +15998,51 @@
       </c>
       <c r="AA36" s="3">
         <v>16.399999999999999</v>
       </c>
       <c r="AB36" s="3">
         <v>92.6</v>
       </c>
       <c r="AC36" s="1">
         <v>265</v>
       </c>
       <c r="AD36" s="1">
         <v>1004</v>
       </c>
       <c r="AE36" s="5">
         <v>7182</v>
       </c>
       <c r="AF36" s="5">
         <v>687</v>
       </c>
       <c r="AG36" s="5">
         <v>5485</v>
       </c>
       <c r="AH36" s="5">
         <v>83</v>
       </c>
-      <c r="AI36" s="5">
+      <c r="AI36" s="9">
         <v>1697</v>
       </c>
       <c r="AJ36" s="3">
         <v>136.5</v>
       </c>
       <c r="AK36" s="3">
         <v>23.6</v>
       </c>
       <c r="AL36" s="1">
         <v>2447</v>
       </c>
       <c r="AM36" s="3">
         <v>34.1</v>
       </c>
       <c r="AN36" s="1">
         <v>226</v>
       </c>
       <c r="AO36" s="1">
         <v>109</v>
       </c>
       <c r="AP36" s="1">
         <v>325</v>
       </c>
       <c r="AQ36" s="1">
         <v>158</v>
@@ -16604,87 +16058,87 @@
       </c>
       <c r="AU36" s="8">
         <v>7.53</v>
       </c>
       <c r="AV36" s="8">
         <v>2.37</v>
       </c>
       <c r="AW36" s="8">
         <v>5.16</v>
       </c>
       <c r="AX36" s="8">
         <v>0.6</v>
       </c>
       <c r="AY36" s="8">
         <v>4.5599999999999996</v>
       </c>
       <c r="AZ36" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA36" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB36" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC36" s="61">
+      <c r="BC36" s="62">
         <v>4096</v>
       </c>
-      <c r="BD36" s="67">
+      <c r="BD36" s="68">
         <v>3649</v>
       </c>
-      <c r="BE36" s="67">
+      <c r="BE36" s="68">
         <v>447</v>
       </c>
-      <c r="BF36" s="67">
+      <c r="BF36" s="68">
         <v>170</v>
       </c>
-      <c r="BG36" s="67">
+      <c r="BG36" s="68">
         <v>277</v>
       </c>
-      <c r="BH36" s="61">
+      <c r="BH36" s="62">
         <v>3649</v>
       </c>
-      <c r="BI36" s="67">
+      <c r="BI36" s="68">
         <v>38</v>
       </c>
-      <c r="BJ36" s="67">
+      <c r="BJ36" s="68">
         <v>227</v>
       </c>
-      <c r="BK36" s="67">
+      <c r="BK36" s="68">
         <v>272</v>
       </c>
-      <c r="BL36" s="67">
+      <c r="BL36" s="68">
         <v>423</v>
       </c>
-      <c r="BM36" s="67">
+      <c r="BM36" s="68">
         <v>410</v>
       </c>
-      <c r="BN36" s="67">
+      <c r="BN36" s="68">
         <v>652</v>
       </c>
-      <c r="BO36" s="67">
+      <c r="BO36" s="68">
         <v>1627</v>
       </c>
       <c r="BP36" s="3">
         <v>313.3</v>
       </c>
       <c r="BQ36" s="3">
         <v>140.80000000000001</v>
       </c>
       <c r="BR36" s="3">
         <v>105.2</v>
       </c>
       <c r="BS36" s="6">
         <v>205.4</v>
       </c>
       <c r="BT36" s="6">
         <v>1.7</v>
       </c>
       <c r="BU36" s="6">
         <v>1</v>
       </c>
       <c r="BV36" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW36" s="6">
         <v>155.19999999999999</v>
@@ -16931,73 +16385,73 @@
       </c>
       <c r="EZ36" s="1">
         <v>272</v>
       </c>
       <c r="FA36" s="1">
         <v>30</v>
       </c>
       <c r="FB36" s="1">
         <v>230</v>
       </c>
       <c r="FC36" s="1">
         <v>8</v>
       </c>
       <c r="FD36" s="1">
         <v>184</v>
       </c>
       <c r="FE36" s="1">
         <v>423</v>
       </c>
       <c r="FF36" s="1">
         <v>83</v>
       </c>
       <c r="FG36" s="1">
         <v>707</v>
       </c>
-      <c r="FH36" s="5">
+      <c r="FH36" s="9">
         <v>1697</v>
       </c>
       <c r="FI36" s="5">
         <v>803</v>
       </c>
-      <c r="FJ36" s="63">
+      <c r="FJ36" s="64">
         <v>20</v>
       </c>
     </row>
-    <row r="37" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B37" s="65" t="s">
+    <row r="37" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="66"/>
+      <c r="B37" s="66" t="s">
         <v>214</v>
       </c>
-      <c r="C37" s="65"/>
-[...6 lines deleted...]
-      <c r="J37" s="60">
+      <c r="C37" s="66"/>
+      <c r="D37" s="66"/>
+      <c r="E37" s="66"/>
+      <c r="F37" s="66"/>
+      <c r="G37" s="66"/>
+      <c r="H37" s="66"/>
+      <c r="I37" s="66"/>
+      <c r="J37" s="61">
         <v>21</v>
       </c>
       <c r="K37" s="2">
         <v>10</v>
       </c>
       <c r="L37" s="3">
         <v>103.6</v>
       </c>
       <c r="M37" s="4">
         <v>6.62</v>
       </c>
       <c r="N37" s="4">
         <v>2.29</v>
       </c>
       <c r="O37" s="4">
         <v>4.33</v>
       </c>
       <c r="P37" s="1">
         <v>3326</v>
       </c>
       <c r="Q37" s="6">
         <v>65.599999999999994</v>
       </c>
       <c r="R37" s="1">
         <v>11578</v>
@@ -17028,55 +16482,55 @@
       </c>
       <c r="AA37" s="3">
         <v>12.5</v>
       </c>
       <c r="AB37" s="3">
         <v>88.9</v>
       </c>
       <c r="AC37" s="1">
         <v>404</v>
       </c>
       <c r="AD37" s="1">
         <v>1749</v>
       </c>
       <c r="AE37" s="5">
         <v>8285</v>
       </c>
       <c r="AF37" s="5">
         <v>165</v>
       </c>
       <c r="AG37" s="5">
         <v>7370</v>
       </c>
       <c r="AH37" s="5">
         <v>109</v>
       </c>
-      <c r="AI37" s="5">
+      <c r="AI37" s="9">
         <v>915</v>
       </c>
       <c r="AJ37" s="3">
-        <v>62.9</v>
+        <v>63.1</v>
       </c>
       <c r="AK37" s="3">
         <v>11</v>
       </c>
       <c r="AL37" s="1">
         <v>2138</v>
       </c>
       <c r="AM37" s="3">
         <v>25.8</v>
       </c>
       <c r="AN37" s="1">
         <v>139</v>
       </c>
       <c r="AO37" s="1">
         <v>88</v>
       </c>
       <c r="AP37" s="1">
         <v>323</v>
       </c>
       <c r="AQ37" s="1">
         <v>206</v>
       </c>
       <c r="AR37" s="4">
         <v>6.62</v>
       </c>
@@ -17088,87 +16542,87 @@
       </c>
       <c r="AU37" s="8">
         <v>6.62</v>
       </c>
       <c r="AV37" s="8">
         <v>2.29</v>
       </c>
       <c r="AW37" s="8">
         <v>4.33</v>
       </c>
       <c r="AX37" s="8">
         <v>0.49</v>
       </c>
       <c r="AY37" s="8">
         <v>3.84</v>
       </c>
       <c r="AZ37" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA37" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB37" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC37" s="61">
+      <c r="BC37" s="62">
         <v>3326</v>
       </c>
-      <c r="BD37" s="67">
+      <c r="BD37" s="68">
         <v>2601</v>
       </c>
-      <c r="BE37" s="67">
+      <c r="BE37" s="68">
         <v>725</v>
       </c>
-      <c r="BF37" s="67">
+      <c r="BF37" s="68">
         <v>327</v>
       </c>
-      <c r="BG37" s="67">
+      <c r="BG37" s="68">
         <v>398</v>
       </c>
-      <c r="BH37" s="61">
+      <c r="BH37" s="62">
         <v>2601</v>
       </c>
-      <c r="BI37" s="67" t="s">
-[...2 lines deleted...]
-      <c r="BJ37" s="67">
+      <c r="BI37" s="68" t="s">
+        <v>228</v>
+      </c>
+      <c r="BJ37" s="68">
         <v>331</v>
       </c>
-      <c r="BK37" s="67">
+      <c r="BK37" s="68">
         <v>205</v>
       </c>
-      <c r="BL37" s="67">
+      <c r="BL37" s="68">
         <v>215</v>
       </c>
-      <c r="BM37" s="67">
+      <c r="BM37" s="68">
         <v>3</v>
       </c>
-      <c r="BN37" s="67">
+      <c r="BN37" s="68">
         <v>214</v>
       </c>
-      <c r="BO37" s="67">
+      <c r="BO37" s="68">
         <v>1633</v>
       </c>
       <c r="BP37" s="3">
         <v>241</v>
       </c>
       <c r="BQ37" s="3">
         <v>106.3</v>
       </c>
       <c r="BR37" s="3">
         <v>56</v>
       </c>
       <c r="BS37" s="6">
         <v>159.6</v>
       </c>
       <c r="BT37" s="6">
         <v>25.4</v>
       </c>
       <c r="BU37" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV37" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW37" s="6">
         <v>103.6</v>
@@ -17242,69 +16696,69 @@
       <c r="CT37" s="1">
         <v>9464</v>
       </c>
       <c r="CU37" s="1">
         <v>9456</v>
       </c>
       <c r="CV37" s="1">
         <v>8</v>
       </c>
       <c r="CW37" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX37" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY37" s="1">
         <v>154</v>
       </c>
       <c r="CZ37" s="1">
         <v>11578</v>
       </c>
       <c r="DA37" s="1">
         <v>8120</v>
       </c>
       <c r="DB37" s="1">
-        <v>3459</v>
+        <v>3458</v>
       </c>
       <c r="DC37" s="1">
         <v>10290</v>
       </c>
       <c r="DD37" s="1">
         <v>7368</v>
       </c>
       <c r="DE37" s="7">
-        <v>2920</v>
+        <v>2922</v>
       </c>
       <c r="DF37" s="7">
         <v>1288</v>
       </c>
       <c r="DG37" s="7">
         <v>752</v>
       </c>
       <c r="DH37" s="7">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="DI37" s="1">
         <v>165</v>
       </c>
       <c r="DJ37" s="1">
         <v>2</v>
       </c>
       <c r="DK37" s="1">
         <v>1451</v>
       </c>
       <c r="DL37" s="1">
         <v>8285</v>
       </c>
       <c r="DM37" s="1">
         <v>8347</v>
       </c>
       <c r="DN37" s="1">
         <v>663</v>
       </c>
       <c r="DO37" s="5" t="s">
         <v>228</v>
       </c>
       <c r="DP37" s="5" t="s">
         <v>228</v>
       </c>
@@ -17415,73 +16869,73 @@
       </c>
       <c r="EZ37" s="1">
         <v>615</v>
       </c>
       <c r="FA37" s="1">
         <v>87</v>
       </c>
       <c r="FB37" s="1">
         <v>363</v>
       </c>
       <c r="FC37" s="1">
         <v>2</v>
       </c>
       <c r="FD37" s="1">
         <v>1296</v>
       </c>
       <c r="FE37" s="1">
         <v>554</v>
       </c>
       <c r="FF37" s="1">
         <v>109</v>
       </c>
       <c r="FG37" s="1">
         <v>759</v>
       </c>
-      <c r="FH37" s="5">
+      <c r="FH37" s="9">
         <v>915</v>
       </c>
       <c r="FI37" s="5">
         <v>1052</v>
       </c>
-      <c r="FJ37" s="63">
+      <c r="FJ37" s="64">
         <v>21</v>
       </c>
     </row>
-    <row r="38" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B38" s="65" t="s">
+    <row r="38" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="66"/>
+      <c r="B38" s="66" t="s">
         <v>194</v>
       </c>
-      <c r="C38" s="65"/>
-[...6 lines deleted...]
-      <c r="J38" s="60">
+      <c r="C38" s="66"/>
+      <c r="D38" s="66"/>
+      <c r="E38" s="66"/>
+      <c r="F38" s="66"/>
+      <c r="G38" s="66"/>
+      <c r="H38" s="66"/>
+      <c r="I38" s="66"/>
+      <c r="J38" s="61">
         <v>22</v>
       </c>
       <c r="K38" s="2">
         <v>108</v>
       </c>
       <c r="L38" s="3">
         <v>242.4</v>
       </c>
       <c r="M38" s="4">
         <v>5.05</v>
       </c>
       <c r="N38" s="4">
         <v>2.25</v>
       </c>
       <c r="O38" s="4">
         <v>2.8</v>
       </c>
       <c r="P38" s="1">
         <v>3935</v>
       </c>
       <c r="Q38" s="6">
         <v>67.900000000000006</v>
       </c>
       <c r="R38" s="1">
         <v>11380</v>
@@ -17512,55 +16966,55 @@
       </c>
       <c r="AA38" s="3">
         <v>11.7</v>
       </c>
       <c r="AB38" s="3">
         <v>92.9</v>
       </c>
       <c r="AC38" s="1">
         <v>511</v>
       </c>
       <c r="AD38" s="1">
         <v>2193</v>
       </c>
       <c r="AE38" s="5">
         <v>9837</v>
       </c>
       <c r="AF38" s="5">
         <v>533</v>
       </c>
       <c r="AG38" s="5">
         <v>8251</v>
       </c>
       <c r="AH38" s="5">
         <v>123</v>
       </c>
-      <c r="AI38" s="5">
+      <c r="AI38" s="9">
         <v>1586</v>
       </c>
       <c r="AJ38" s="3">
-        <v>118.7</v>
+        <v>118.6</v>
       </c>
       <c r="AK38" s="3">
         <v>16.100000000000001</v>
       </c>
       <c r="AL38" s="1">
         <v>2895</v>
       </c>
       <c r="AM38" s="3">
         <v>29.4</v>
       </c>
       <c r="AN38" s="1">
         <v>314</v>
       </c>
       <c r="AO38" s="1">
         <v>65</v>
       </c>
       <c r="AP38" s="1">
         <v>573</v>
       </c>
       <c r="AQ38" s="1">
         <v>119</v>
       </c>
       <c r="AR38" s="4">
         <v>5.19</v>
       </c>
@@ -17572,87 +17026,87 @@
       </c>
       <c r="AU38" s="8">
         <v>5.05</v>
       </c>
       <c r="AV38" s="8">
         <v>2.25</v>
       </c>
       <c r="AW38" s="8">
         <v>2.8</v>
       </c>
       <c r="AX38" s="8">
         <v>0.44</v>
       </c>
       <c r="AY38" s="8">
         <v>2.36</v>
       </c>
       <c r="AZ38" s="8">
         <v>0.12</v>
       </c>
       <c r="BA38" s="8">
         <v>0.11</v>
       </c>
       <c r="BB38" s="8">
         <v>0.01</v>
       </c>
-      <c r="BC38" s="61">
+      <c r="BC38" s="62">
         <v>3935</v>
       </c>
-      <c r="BD38" s="67">
+      <c r="BD38" s="68">
         <v>3107</v>
       </c>
-      <c r="BE38" s="67">
+      <c r="BE38" s="68">
         <v>828</v>
       </c>
-      <c r="BF38" s="67">
+      <c r="BF38" s="68">
         <v>641</v>
       </c>
-      <c r="BG38" s="67">
+      <c r="BG38" s="68">
         <v>187</v>
       </c>
-      <c r="BH38" s="61">
+      <c r="BH38" s="62">
         <v>3107</v>
       </c>
-      <c r="BI38" s="67">
+      <c r="BI38" s="68">
         <v>61</v>
       </c>
-      <c r="BJ38" s="67">
+      <c r="BJ38" s="68">
         <v>261</v>
       </c>
-      <c r="BK38" s="67">
+      <c r="BK38" s="68">
         <v>188</v>
       </c>
-      <c r="BL38" s="67">
+      <c r="BL38" s="68">
         <v>288</v>
       </c>
-      <c r="BM38" s="67">
+      <c r="BM38" s="68">
         <v>347</v>
       </c>
-      <c r="BN38" s="67">
+      <c r="BN38" s="68">
         <v>964</v>
       </c>
-      <c r="BO38" s="67">
+      <c r="BO38" s="68">
         <v>998</v>
       </c>
       <c r="BP38" s="3">
         <v>632.6</v>
       </c>
       <c r="BQ38" s="3">
         <v>409.3</v>
       </c>
       <c r="BR38" s="3">
         <v>78.599999999999994</v>
       </c>
       <c r="BS38" s="6">
         <v>541.29999999999995</v>
       </c>
       <c r="BT38" s="6">
         <v>12.7</v>
       </c>
       <c r="BU38" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV38" s="6">
         <v>1.2</v>
       </c>
       <c r="BW38" s="6">
         <v>242.4</v>
@@ -17726,69 +17180,69 @@
       <c r="CT38" s="1">
         <v>38667</v>
       </c>
       <c r="CU38" s="1">
         <v>29947</v>
       </c>
       <c r="CV38" s="1">
         <v>8720</v>
       </c>
       <c r="CW38" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX38" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY38" s="1">
         <v>204</v>
       </c>
       <c r="CZ38" s="1">
         <v>11380</v>
       </c>
       <c r="DA38" s="1">
         <v>9304</v>
       </c>
       <c r="DB38" s="1">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="DC38" s="1">
         <v>10570</v>
       </c>
       <c r="DD38" s="1">
         <v>8245</v>
       </c>
       <c r="DE38" s="7">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="DF38" s="7">
         <v>810</v>
       </c>
       <c r="DG38" s="7">
         <v>1059</v>
       </c>
       <c r="DH38" s="7">
-        <v>-250</v>
+        <v>-249</v>
       </c>
       <c r="DI38" s="1">
         <v>533</v>
       </c>
       <c r="DJ38" s="1">
         <v>6</v>
       </c>
       <c r="DK38" s="1">
         <v>1337</v>
       </c>
       <c r="DL38" s="1">
         <v>9837</v>
       </c>
       <c r="DM38" s="1">
         <v>9122</v>
       </c>
       <c r="DN38" s="1">
         <v>592</v>
       </c>
       <c r="DO38" s="5">
         <v>22</v>
       </c>
       <c r="DP38" s="5">
         <v>16</v>
       </c>
@@ -17899,73 +17353,73 @@
       </c>
       <c r="EZ38" s="1">
         <v>351</v>
       </c>
       <c r="FA38" s="1">
         <v>34</v>
       </c>
       <c r="FB38" s="1">
         <v>283</v>
       </c>
       <c r="FC38" s="1">
         <v>6</v>
       </c>
       <c r="FD38" s="1">
         <v>868</v>
       </c>
       <c r="FE38" s="1">
         <v>657</v>
       </c>
       <c r="FF38" s="1">
         <v>123</v>
       </c>
       <c r="FG38" s="1">
         <v>1106</v>
       </c>
-      <c r="FH38" s="5">
+      <c r="FH38" s="9">
         <v>1586</v>
       </c>
       <c r="FI38" s="5">
         <v>925</v>
       </c>
-      <c r="FJ38" s="63">
+      <c r="FJ38" s="64">
         <v>22</v>
       </c>
     </row>
-    <row r="39" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B39" s="65" t="s">
+    <row r="39" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="66"/>
+      <c r="B39" s="66" t="s">
         <v>195</v>
       </c>
-      <c r="C39" s="65"/>
-[...6 lines deleted...]
-      <c r="J39" s="60">
+      <c r="C39" s="66"/>
+      <c r="D39" s="66"/>
+      <c r="E39" s="66"/>
+      <c r="F39" s="66"/>
+      <c r="G39" s="66"/>
+      <c r="H39" s="66"/>
+      <c r="I39" s="77"/>
+      <c r="J39" s="61">
         <v>23</v>
       </c>
       <c r="K39" s="2">
         <v>88</v>
       </c>
       <c r="L39" s="3">
         <v>211.9</v>
       </c>
       <c r="M39" s="4">
         <v>4.67</v>
       </c>
       <c r="N39" s="4">
         <v>2.61</v>
       </c>
       <c r="O39" s="4">
         <v>2.06</v>
       </c>
       <c r="P39" s="1">
         <v>2498</v>
       </c>
       <c r="Q39" s="6">
         <v>69.7</v>
       </c>
       <c r="R39" s="1">
         <v>10693</v>
@@ -17996,55 +17450,55 @@
       </c>
       <c r="AA39" s="3">
         <v>9.9</v>
       </c>
       <c r="AB39" s="3">
         <v>91.7</v>
       </c>
       <c r="AC39" s="1">
         <v>377</v>
       </c>
       <c r="AD39" s="1">
         <v>2285</v>
       </c>
       <c r="AE39" s="5">
         <v>6651</v>
       </c>
       <c r="AF39" s="5">
         <v>176</v>
       </c>
       <c r="AG39" s="5">
         <v>6114</v>
       </c>
       <c r="AH39" s="5">
         <v>141</v>
       </c>
-      <c r="AI39" s="5">
+      <c r="AI39" s="9">
         <v>537</v>
       </c>
       <c r="AJ39" s="3">
-        <v>50.9</v>
+        <v>50.8</v>
       </c>
       <c r="AK39" s="3">
         <v>8.1</v>
       </c>
       <c r="AL39" s="1">
         <v>1236</v>
       </c>
       <c r="AM39" s="3">
         <v>18.600000000000001</v>
       </c>
       <c r="AN39" s="1">
         <v>115</v>
       </c>
       <c r="AO39" s="1">
         <v>25</v>
       </c>
       <c r="AP39" s="1">
         <v>265</v>
       </c>
       <c r="AQ39" s="1">
         <v>58</v>
       </c>
       <c r="AR39" s="4">
         <v>4.68</v>
       </c>
@@ -18056,87 +17510,87 @@
       </c>
       <c r="AU39" s="8">
         <v>4.67</v>
       </c>
       <c r="AV39" s="8">
         <v>2.61</v>
       </c>
       <c r="AW39" s="8">
         <v>2.06</v>
       </c>
       <c r="AX39" s="8">
         <v>0.17</v>
       </c>
       <c r="AY39" s="8">
         <v>1.89</v>
       </c>
       <c r="AZ39" s="8">
         <v>0</v>
       </c>
       <c r="BA39" s="8">
         <v>0</v>
       </c>
       <c r="BB39" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC39" s="61">
+      <c r="BC39" s="62">
         <v>2498</v>
       </c>
-      <c r="BD39" s="67">
+      <c r="BD39" s="68">
         <v>2148</v>
       </c>
-      <c r="BE39" s="67">
+      <c r="BE39" s="68">
         <v>350</v>
       </c>
-      <c r="BF39" s="67">
+      <c r="BF39" s="68">
         <v>165</v>
       </c>
-      <c r="BG39" s="67">
+      <c r="BG39" s="68">
         <v>185</v>
       </c>
-      <c r="BH39" s="61">
+      <c r="BH39" s="62">
         <v>2148</v>
       </c>
-      <c r="BI39" s="67">
+      <c r="BI39" s="68">
         <v>18</v>
       </c>
-      <c r="BJ39" s="67">
+      <c r="BJ39" s="68">
         <v>90</v>
       </c>
-      <c r="BK39" s="67">
+      <c r="BK39" s="68">
         <v>74</v>
       </c>
-      <c r="BL39" s="67">
+      <c r="BL39" s="68">
         <v>357</v>
       </c>
-      <c r="BM39" s="67">
+      <c r="BM39" s="68">
         <v>199</v>
       </c>
-      <c r="BN39" s="67">
+      <c r="BN39" s="68">
         <v>462</v>
       </c>
-      <c r="BO39" s="67">
+      <c r="BO39" s="68">
         <v>948</v>
       </c>
       <c r="BP39" s="3">
         <v>249.4</v>
       </c>
       <c r="BQ39" s="3">
         <v>123.3</v>
       </c>
       <c r="BR39" s="3">
         <v>26.2</v>
       </c>
       <c r="BS39" s="6">
         <v>16</v>
       </c>
       <c r="BT39" s="6">
         <v>207.2</v>
       </c>
       <c r="BU39" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV39" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW39" s="6">
         <v>211.9</v>
@@ -18210,69 +17664,69 @@
       <c r="CT39" s="1">
         <v>1748</v>
       </c>
       <c r="CU39" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CV39" s="1">
         <v>1748</v>
       </c>
       <c r="CW39" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX39" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY39" s="1">
         <v>7555</v>
       </c>
       <c r="CZ39" s="1">
         <v>10693</v>
       </c>
       <c r="DA39" s="1">
         <v>6475</v>
       </c>
       <c r="DB39" s="1">
-        <v>4217</v>
+        <v>4218</v>
       </c>
       <c r="DC39" s="1">
         <v>9802</v>
       </c>
       <c r="DD39" s="1">
         <v>6105</v>
       </c>
       <c r="DE39" s="7">
-        <v>3698</v>
+        <v>3697</v>
       </c>
       <c r="DF39" s="7">
         <v>891</v>
       </c>
       <c r="DG39" s="7">
         <v>370</v>
       </c>
       <c r="DH39" s="7">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="DI39" s="1">
         <v>176</v>
       </c>
       <c r="DJ39" s="1">
         <v>9</v>
       </c>
       <c r="DK39" s="1">
         <v>1058</v>
       </c>
       <c r="DL39" s="1">
         <v>6651</v>
       </c>
       <c r="DM39" s="1">
         <v>6388</v>
       </c>
       <c r="DN39" s="1">
         <v>231</v>
       </c>
       <c r="DO39" s="5" t="s">
         <v>228</v>
       </c>
       <c r="DP39" s="5" t="s">
         <v>228</v>
       </c>
@@ -18383,73 +17837,73 @@
       </c>
       <c r="EZ39" s="1">
         <v>226</v>
       </c>
       <c r="FA39" s="1">
         <v>41</v>
       </c>
       <c r="FB39" s="1">
         <v>305</v>
       </c>
       <c r="FC39" s="1">
         <v>9</v>
       </c>
       <c r="FD39" s="1">
         <v>280</v>
       </c>
       <c r="FE39" s="1">
         <v>772</v>
       </c>
       <c r="FF39" s="1">
         <v>141</v>
       </c>
       <c r="FG39" s="1">
         <v>582</v>
       </c>
-      <c r="FH39" s="5">
+      <c r="FH39" s="9">
         <v>537</v>
       </c>
       <c r="FI39" s="5">
         <v>782</v>
       </c>
-      <c r="FJ39" s="63">
+      <c r="FJ39" s="64">
         <v>23</v>
       </c>
     </row>
-    <row r="40" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B40" s="65" t="s">
+    <row r="40" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="66"/>
+      <c r="B40" s="66" t="s">
         <v>196</v>
       </c>
-      <c r="C40" s="65"/>
-[...6 lines deleted...]
-      <c r="J40" s="60">
+      <c r="C40" s="66"/>
+      <c r="D40" s="66"/>
+      <c r="E40" s="66"/>
+      <c r="F40" s="66"/>
+      <c r="G40" s="66"/>
+      <c r="H40" s="66"/>
+      <c r="I40" s="77"/>
+      <c r="J40" s="61">
         <v>24</v>
       </c>
       <c r="K40" s="2">
         <v>27</v>
       </c>
       <c r="L40" s="3">
         <v>134.30000000000001</v>
       </c>
       <c r="M40" s="4">
         <v>10.44</v>
       </c>
       <c r="N40" s="4">
         <v>2.5499999999999998</v>
       </c>
       <c r="O40" s="4">
         <v>7.89</v>
       </c>
       <c r="P40" s="1">
         <v>2970</v>
       </c>
       <c r="Q40" s="6">
         <v>63.7</v>
       </c>
       <c r="R40" s="1">
         <v>13470</v>
@@ -18480,55 +17934,55 @@
       </c>
       <c r="AA40" s="3">
         <v>11.9</v>
       </c>
       <c r="AB40" s="3">
         <v>90.7</v>
       </c>
       <c r="AC40" s="1">
         <v>339</v>
       </c>
       <c r="AD40" s="1">
         <v>1274</v>
       </c>
       <c r="AE40" s="5">
         <v>10229</v>
       </c>
       <c r="AF40" s="5">
         <v>354</v>
       </c>
       <c r="AG40" s="5">
         <v>8921</v>
       </c>
       <c r="AH40" s="5">
         <v>191</v>
       </c>
-      <c r="AI40" s="5">
+      <c r="AI40" s="9">
         <v>1308</v>
       </c>
       <c r="AJ40" s="3">
-        <v>81.5</v>
+        <v>81.599999999999994</v>
       </c>
       <c r="AK40" s="3">
         <v>12.8</v>
       </c>
       <c r="AL40" s="1">
         <v>3280</v>
       </c>
       <c r="AM40" s="3">
         <v>32.1</v>
       </c>
       <c r="AN40" s="1">
         <v>125</v>
       </c>
       <c r="AO40" s="1">
         <v>97</v>
       </c>
       <c r="AP40" s="1">
         <v>314</v>
       </c>
       <c r="AQ40" s="1">
         <v>244</v>
       </c>
       <c r="AR40" s="4">
         <v>10.57</v>
       </c>
@@ -18540,87 +17994,87 @@
       </c>
       <c r="AU40" s="8">
         <v>10.44</v>
       </c>
       <c r="AV40" s="8">
         <v>2.5499999999999998</v>
       </c>
       <c r="AW40" s="8">
         <v>7.89</v>
       </c>
       <c r="AX40" s="8">
         <v>0.27</v>
       </c>
       <c r="AY40" s="8">
         <v>7.62</v>
       </c>
       <c r="AZ40" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA40" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB40" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC40" s="61">
+      <c r="BC40" s="62">
         <v>2970</v>
       </c>
-      <c r="BD40" s="67">
+      <c r="BD40" s="68">
         <v>2215</v>
       </c>
-      <c r="BE40" s="67">
+      <c r="BE40" s="68">
         <v>755</v>
       </c>
-      <c r="BF40" s="67">
+      <c r="BF40" s="68">
         <v>158</v>
       </c>
-      <c r="BG40" s="67">
+      <c r="BG40" s="68">
         <v>597</v>
       </c>
-      <c r="BH40" s="61">
+      <c r="BH40" s="62">
         <v>2215</v>
       </c>
-      <c r="BI40" s="67">
+      <c r="BI40" s="68">
         <v>14</v>
       </c>
-      <c r="BJ40" s="67">
+      <c r="BJ40" s="68">
         <v>234</v>
       </c>
-      <c r="BK40" s="67">
+      <c r="BK40" s="68">
         <v>169</v>
       </c>
-      <c r="BL40" s="67">
+      <c r="BL40" s="68">
         <v>320</v>
       </c>
-      <c r="BM40" s="67">
+      <c r="BM40" s="68">
         <v>192</v>
       </c>
-      <c r="BN40" s="67">
+      <c r="BN40" s="68">
         <v>778</v>
       </c>
-      <c r="BO40" s="67">
+      <c r="BO40" s="68">
         <v>508</v>
       </c>
       <c r="BP40" s="3">
         <v>223.6</v>
       </c>
       <c r="BQ40" s="3">
         <v>103.2</v>
       </c>
       <c r="BR40" s="3">
         <v>72.099999999999994</v>
       </c>
       <c r="BS40" s="6">
         <v>16.899999999999999</v>
       </c>
       <c r="BT40" s="6">
         <v>134.6</v>
       </c>
       <c r="BU40" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV40" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW40" s="6">
         <v>134.30000000000001</v>
@@ -18703,60 +18157,60 @@
       <c r="CW40" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX40" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY40" s="1">
         <v>3740</v>
       </c>
       <c r="CZ40" s="1">
         <v>13470</v>
       </c>
       <c r="DA40" s="1">
         <v>9875</v>
       </c>
       <c r="DB40" s="1">
         <v>3595</v>
       </c>
       <c r="DC40" s="1">
         <v>12216</v>
       </c>
       <c r="DD40" s="1">
         <v>8915</v>
       </c>
       <c r="DE40" s="7">
-        <v>3299</v>
+        <v>3301</v>
       </c>
       <c r="DF40" s="7">
         <v>1254</v>
       </c>
       <c r="DG40" s="7">
         <v>960</v>
       </c>
       <c r="DH40" s="7">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="DI40" s="1">
         <v>354</v>
       </c>
       <c r="DJ40" s="1">
         <v>6</v>
       </c>
       <c r="DK40" s="1">
         <v>1602</v>
       </c>
       <c r="DL40" s="1">
         <v>10229</v>
       </c>
       <c r="DM40" s="1">
         <v>8941</v>
       </c>
       <c r="DN40" s="1">
         <v>773</v>
       </c>
       <c r="DO40" s="5" t="s">
         <v>228</v>
       </c>
       <c r="DP40" s="5" t="s">
         <v>228</v>
       </c>
@@ -18867,73 +18321,73 @@
       </c>
       <c r="EZ40" s="1">
         <v>886</v>
       </c>
       <c r="FA40" s="1">
         <v>28</v>
       </c>
       <c r="FB40" s="1">
         <v>267</v>
       </c>
       <c r="FC40" s="1">
         <v>6</v>
       </c>
       <c r="FD40" s="1">
         <v>556</v>
       </c>
       <c r="FE40" s="1">
         <v>768</v>
       </c>
       <c r="FF40" s="1">
         <v>191</v>
       </c>
       <c r="FG40" s="1">
         <v>852</v>
       </c>
-      <c r="FH40" s="5">
+      <c r="FH40" s="9">
         <v>1308</v>
       </c>
       <c r="FI40" s="5">
         <v>888</v>
       </c>
-      <c r="FJ40" s="63">
+      <c r="FJ40" s="64">
         <v>24</v>
       </c>
     </row>
-    <row r="41" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B41" s="65" t="s">
+    <row r="41" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="66"/>
+      <c r="B41" s="66" t="s">
         <v>215</v>
       </c>
-      <c r="C41" s="65"/>
-[...6 lines deleted...]
-      <c r="J41" s="60">
+      <c r="C41" s="66"/>
+      <c r="D41" s="66"/>
+      <c r="E41" s="66"/>
+      <c r="F41" s="66"/>
+      <c r="G41" s="66"/>
+      <c r="H41" s="66"/>
+      <c r="I41" s="66"/>
+      <c r="J41" s="61">
         <v>25</v>
       </c>
       <c r="K41" s="2">
         <v>20</v>
       </c>
       <c r="L41" s="3">
         <v>84.8</v>
       </c>
       <c r="M41" s="4">
         <v>3.57</v>
       </c>
       <c r="N41" s="4">
         <v>2.0299999999999998</v>
       </c>
       <c r="O41" s="4">
         <v>1.54</v>
       </c>
       <c r="P41" s="1">
         <v>1728</v>
       </c>
       <c r="Q41" s="6">
         <v>70.2</v>
       </c>
       <c r="R41" s="1">
         <v>3737</v>
@@ -18964,51 +18418,51 @@
       </c>
       <c r="AA41" s="3">
         <v>2.8</v>
       </c>
       <c r="AB41" s="3">
         <v>99.9</v>
       </c>
       <c r="AC41" s="1">
         <v>92</v>
       </c>
       <c r="AD41" s="1">
         <v>1002</v>
       </c>
       <c r="AE41" s="5">
         <v>2649</v>
       </c>
       <c r="AF41" s="5">
         <v>101</v>
       </c>
       <c r="AG41" s="5">
         <v>2783</v>
       </c>
       <c r="AH41" s="5">
         <v>26</v>
       </c>
-      <c r="AI41" s="5">
+      <c r="AI41" s="9">
         <v>-134</v>
       </c>
       <c r="AJ41" s="3" t="s">
         <v>229</v>
       </c>
       <c r="AK41" s="3" t="s">
         <v>229</v>
       </c>
       <c r="AL41" s="1">
         <v>104</v>
       </c>
       <c r="AM41" s="3">
         <v>3.9</v>
       </c>
       <c r="AN41" s="1" t="s">
         <v>229</v>
       </c>
       <c r="AO41" s="1" t="s">
         <v>229</v>
       </c>
       <c r="AP41" s="1">
         <v>29</v>
       </c>
       <c r="AQ41" s="1">
         <v>12</v>
@@ -19024,87 +18478,87 @@
       </c>
       <c r="AU41" s="8">
         <v>3.57</v>
       </c>
       <c r="AV41" s="8">
         <v>2.0299999999999998</v>
       </c>
       <c r="AW41" s="8">
         <v>1.54</v>
       </c>
       <c r="AX41" s="8">
         <v>0.06</v>
       </c>
       <c r="AY41" s="8">
         <v>1.48</v>
       </c>
       <c r="AZ41" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA41" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB41" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC41" s="61">
+      <c r="BC41" s="62">
         <v>1728</v>
       </c>
-      <c r="BD41" s="67">
+      <c r="BD41" s="68">
         <v>1570</v>
       </c>
-      <c r="BE41" s="67">
+      <c r="BE41" s="68">
         <v>158</v>
       </c>
-      <c r="BF41" s="67">
+      <c r="BF41" s="68">
         <v>40</v>
       </c>
-      <c r="BG41" s="67">
+      <c r="BG41" s="68">
         <v>118</v>
       </c>
-      <c r="BH41" s="61">
+      <c r="BH41" s="62">
         <v>1570</v>
       </c>
-      <c r="BI41" s="67">
+      <c r="BI41" s="68">
         <v>3</v>
       </c>
-      <c r="BJ41" s="67">
+      <c r="BJ41" s="68">
         <v>131</v>
       </c>
-      <c r="BK41" s="67">
+      <c r="BK41" s="68">
         <v>46</v>
       </c>
-      <c r="BL41" s="67">
+      <c r="BL41" s="68">
         <v>64</v>
       </c>
-      <c r="BM41" s="67" t="s">
-[...2 lines deleted...]
-      <c r="BN41" s="67">
+      <c r="BM41" s="68" t="s">
+        <v>228</v>
+      </c>
+      <c r="BN41" s="68">
         <v>98</v>
       </c>
-      <c r="BO41" s="67">
+      <c r="BO41" s="68">
         <v>1228</v>
       </c>
       <c r="BP41" s="3">
         <v>148.69999999999999</v>
       </c>
       <c r="BQ41" s="3">
         <v>75.400000000000006</v>
       </c>
       <c r="BR41" s="3">
         <v>32.4</v>
       </c>
       <c r="BS41" s="6">
         <v>89.9</v>
       </c>
       <c r="BT41" s="6">
         <v>26.4</v>
       </c>
       <c r="BU41" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV41" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW41" s="6">
         <v>84.8</v>
@@ -19187,60 +18641,60 @@
       <c r="CW41" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX41" s="1">
         <v>114</v>
       </c>
       <c r="CY41" s="1">
         <v>437</v>
       </c>
       <c r="CZ41" s="1">
         <v>3737</v>
       </c>
       <c r="DA41" s="1">
         <v>2548</v>
       </c>
       <c r="DB41" s="1">
         <v>1189</v>
       </c>
       <c r="DC41" s="1">
         <v>3733</v>
       </c>
       <c r="DD41" s="1">
         <v>2783</v>
       </c>
       <c r="DE41" s="7">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="DF41" s="7">
         <v>4</v>
       </c>
       <c r="DG41" s="7">
         <v>-235</v>
       </c>
       <c r="DH41" s="7">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="DI41" s="1">
         <v>101</v>
       </c>
       <c r="DJ41" s="1">
         <v>0</v>
       </c>
       <c r="DK41" s="1">
         <v>105</v>
       </c>
       <c r="DL41" s="1">
         <v>2649</v>
       </c>
       <c r="DM41" s="1">
         <v>2406</v>
       </c>
       <c r="DN41" s="1">
         <v>151</v>
       </c>
       <c r="DO41" s="5">
         <v>15</v>
       </c>
       <c r="DP41" s="5" t="s">
         <v>228</v>
       </c>
@@ -19351,73 +18805,73 @@
       </c>
       <c r="EZ41" s="1">
         <v>80</v>
       </c>
       <c r="FA41" s="1">
         <v>12</v>
       </c>
       <c r="FB41" s="1">
         <v>154</v>
       </c>
       <c r="FC41" s="1">
         <v>0</v>
       </c>
       <c r="FD41" s="1">
         <v>269</v>
       </c>
       <c r="FE41" s="1">
         <v>369</v>
       </c>
       <c r="FF41" s="1">
         <v>26</v>
       </c>
       <c r="FG41" s="1">
         <v>432</v>
       </c>
-      <c r="FH41" s="5">
+      <c r="FH41" s="9">
         <v>-134</v>
       </c>
       <c r="FI41" s="5">
         <v>309</v>
       </c>
-      <c r="FJ41" s="63">
+      <c r="FJ41" s="64">
         <v>25</v>
       </c>
     </row>
-    <row r="42" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B42" s="65" t="s">
+    <row r="42" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="66"/>
+      <c r="B42" s="66" t="s">
         <v>197</v>
       </c>
-      <c r="C42" s="65"/>
-[...6 lines deleted...]
-      <c r="J42" s="60">
+      <c r="C42" s="66"/>
+      <c r="D42" s="66"/>
+      <c r="E42" s="66"/>
+      <c r="F42" s="66"/>
+      <c r="G42" s="66"/>
+      <c r="H42" s="66"/>
+      <c r="I42" s="66"/>
+      <c r="J42" s="61">
         <v>26</v>
       </c>
       <c r="K42" s="2">
         <v>18</v>
       </c>
       <c r="L42" s="3">
         <v>126.9</v>
       </c>
       <c r="M42" s="4">
         <v>5.04</v>
       </c>
       <c r="N42" s="4">
         <v>2.63</v>
       </c>
       <c r="O42" s="4">
         <v>2.41</v>
       </c>
       <c r="P42" s="1">
         <v>5065</v>
       </c>
       <c r="Q42" s="6">
         <v>64.2</v>
       </c>
       <c r="R42" s="1">
         <v>11639</v>
@@ -19448,55 +18902,55 @@
       </c>
       <c r="AA42" s="3">
         <v>9.1999999999999993</v>
       </c>
       <c r="AB42" s="3">
         <v>91.7</v>
       </c>
       <c r="AC42" s="1">
         <v>507</v>
       </c>
       <c r="AD42" s="1">
         <v>2314</v>
       </c>
       <c r="AE42" s="5">
         <v>11357</v>
       </c>
       <c r="AF42" s="5">
         <v>118</v>
       </c>
       <c r="AG42" s="5">
         <v>6901</v>
       </c>
       <c r="AH42" s="5">
         <v>54</v>
       </c>
-      <c r="AI42" s="5">
+      <c r="AI42" s="9">
         <v>4456</v>
       </c>
       <c r="AJ42" s="3">
-        <v>414.5</v>
+        <v>415.7</v>
       </c>
       <c r="AK42" s="3">
         <v>39.200000000000003</v>
       </c>
       <c r="AL42" s="1">
         <v>5921</v>
       </c>
       <c r="AM42" s="3">
         <v>52.1</v>
       </c>
       <c r="AN42" s="1">
         <v>884</v>
       </c>
       <c r="AO42" s="1">
         <v>351</v>
       </c>
       <c r="AP42" s="1">
         <v>1175</v>
       </c>
       <c r="AQ42" s="1">
         <v>467</v>
       </c>
       <c r="AR42" s="4">
         <v>5.03</v>
       </c>
@@ -19508,87 +18962,87 @@
       </c>
       <c r="AU42" s="8">
         <v>5.04</v>
       </c>
       <c r="AV42" s="8">
         <v>2.63</v>
       </c>
       <c r="AW42" s="8">
         <v>2.41</v>
       </c>
       <c r="AX42" s="8">
         <v>0.8</v>
       </c>
       <c r="AY42" s="8">
         <v>1.61</v>
       </c>
       <c r="AZ42" s="8">
         <v>0.03</v>
       </c>
       <c r="BA42" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB42" s="8">
         <v>0.03</v>
       </c>
-      <c r="BC42" s="61">
+      <c r="BC42" s="62">
         <v>5065</v>
       </c>
-      <c r="BD42" s="67">
+      <c r="BD42" s="68">
         <v>4038</v>
       </c>
-      <c r="BE42" s="67">
+      <c r="BE42" s="68">
         <v>1027</v>
       </c>
-      <c r="BF42" s="67">
+      <c r="BF42" s="68">
         <v>877</v>
       </c>
-      <c r="BG42" s="67">
+      <c r="BG42" s="68">
         <v>150</v>
       </c>
-      <c r="BH42" s="61">
+      <c r="BH42" s="62">
         <v>4038</v>
       </c>
-      <c r="BI42" s="67">
+      <c r="BI42" s="68">
         <v>118</v>
       </c>
-      <c r="BJ42" s="67">
+      <c r="BJ42" s="68">
         <v>168</v>
       </c>
-      <c r="BK42" s="67">
+      <c r="BK42" s="68">
         <v>98</v>
       </c>
-      <c r="BL42" s="67">
+      <c r="BL42" s="68">
         <v>551</v>
       </c>
-      <c r="BM42" s="67">
+      <c r="BM42" s="68">
         <v>1295</v>
       </c>
-      <c r="BN42" s="67">
+      <c r="BN42" s="68">
         <v>418</v>
       </c>
-      <c r="BO42" s="67">
+      <c r="BO42" s="68">
         <v>1390</v>
       </c>
       <c r="BP42" s="3">
         <v>160.9</v>
       </c>
       <c r="BQ42" s="3">
         <v>50</v>
       </c>
       <c r="BR42" s="3">
         <v>29.8</v>
       </c>
       <c r="BS42" s="6">
         <v>120.5</v>
       </c>
       <c r="BT42" s="6">
         <v>10.6</v>
       </c>
       <c r="BU42" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV42" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW42" s="6">
         <v>126.9</v>
@@ -19662,69 +19116,69 @@
       <c r="CT42" s="1">
         <v>28503</v>
       </c>
       <c r="CU42" s="1">
         <v>28491</v>
       </c>
       <c r="CV42" s="1">
         <v>12</v>
       </c>
       <c r="CW42" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX42" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY42" s="1">
         <v>36</v>
       </c>
       <c r="CZ42" s="1">
         <v>11639</v>
       </c>
       <c r="DA42" s="1">
         <v>11239</v>
       </c>
       <c r="DB42" s="1">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="DC42" s="1">
         <v>10674</v>
       </c>
       <c r="DD42" s="1">
         <v>6890</v>
       </c>
       <c r="DE42" s="7">
-        <v>3782</v>
+        <v>3784</v>
       </c>
       <c r="DF42" s="7">
         <v>965</v>
       </c>
       <c r="DG42" s="7">
         <v>4349</v>
       </c>
       <c r="DH42" s="7">
-        <v>-3381</v>
+        <v>-3384</v>
       </c>
       <c r="DI42" s="1">
         <v>118</v>
       </c>
       <c r="DJ42" s="1">
         <v>11</v>
       </c>
       <c r="DK42" s="1">
         <v>1072</v>
       </c>
       <c r="DL42" s="1">
         <v>11357</v>
       </c>
       <c r="DM42" s="1">
         <v>11302</v>
       </c>
       <c r="DN42" s="1">
         <v>127</v>
       </c>
       <c r="DO42" s="5" t="s">
         <v>228</v>
       </c>
       <c r="DP42" s="5" t="s">
         <v>228</v>
       </c>
@@ -19835,73 +19289,73 @@
       </c>
       <c r="EZ42" s="1">
         <v>306</v>
       </c>
       <c r="FA42" s="1">
         <v>28</v>
       </c>
       <c r="FB42" s="1">
         <v>318</v>
       </c>
       <c r="FC42" s="1">
         <v>11</v>
       </c>
       <c r="FD42" s="1">
         <v>1415</v>
       </c>
       <c r="FE42" s="1">
         <v>527</v>
       </c>
       <c r="FF42" s="1">
         <v>54</v>
       </c>
       <c r="FG42" s="1">
         <v>950</v>
       </c>
-      <c r="FH42" s="5">
+      <c r="FH42" s="9">
         <v>4456</v>
       </c>
       <c r="FI42" s="5">
         <v>1770</v>
       </c>
-      <c r="FJ42" s="63">
+      <c r="FJ42" s="64">
         <v>26</v>
       </c>
     </row>
-    <row r="43" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B43" s="66" t="s">
+    <row r="43" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="67"/>
+      <c r="B43" s="67" t="s">
         <v>198</v>
       </c>
-      <c r="C43" s="66"/>
-[...6 lines deleted...]
-      <c r="J43" s="60">
+      <c r="C43" s="67"/>
+      <c r="D43" s="67"/>
+      <c r="E43" s="67"/>
+      <c r="F43" s="67"/>
+      <c r="G43" s="67"/>
+      <c r="H43" s="67"/>
+      <c r="I43" s="67"/>
+      <c r="J43" s="61">
         <v>27</v>
       </c>
       <c r="K43" s="2">
         <v>201</v>
       </c>
       <c r="L43" s="3">
         <v>281</v>
       </c>
       <c r="M43" s="4">
         <v>4.87</v>
       </c>
       <c r="N43" s="4">
         <v>2.23</v>
       </c>
       <c r="O43" s="4">
         <v>2.64</v>
       </c>
       <c r="P43" s="1">
         <v>3080</v>
       </c>
       <c r="Q43" s="6">
         <v>64.599999999999994</v>
       </c>
       <c r="R43" s="1">
         <v>16495</v>
@@ -19932,55 +19386,55 @@
       </c>
       <c r="AA43" s="3">
         <v>6.8</v>
       </c>
       <c r="AB43" s="3">
         <v>95.2</v>
       </c>
       <c r="AC43" s="1">
         <v>457</v>
       </c>
       <c r="AD43" s="1">
         <v>3353</v>
       </c>
       <c r="AE43" s="5">
         <v>9045</v>
       </c>
       <c r="AF43" s="5">
         <v>352</v>
       </c>
       <c r="AG43" s="5">
         <v>7486</v>
       </c>
       <c r="AH43" s="5">
         <v>131</v>
       </c>
-      <c r="AI43" s="5">
+      <c r="AI43" s="9">
         <v>1559</v>
       </c>
       <c r="AJ43" s="3">
-        <v>138.19999999999999</v>
+        <v>138.5</v>
       </c>
       <c r="AK43" s="3">
         <v>17.2</v>
       </c>
       <c r="AL43" s="1">
         <v>2658</v>
       </c>
       <c r="AM43" s="3">
         <v>29.4</v>
       </c>
       <c r="AN43" s="1">
         <v>320</v>
       </c>
       <c r="AO43" s="1">
         <v>55</v>
       </c>
       <c r="AP43" s="1">
         <v>546</v>
       </c>
       <c r="AQ43" s="1">
         <v>95</v>
       </c>
       <c r="AR43" s="4">
         <v>4.92</v>
       </c>
@@ -19992,87 +19446,87 @@
       </c>
       <c r="AU43" s="8">
         <v>4.87</v>
       </c>
       <c r="AV43" s="8">
         <v>2.23</v>
       </c>
       <c r="AW43" s="8">
         <v>2.64</v>
       </c>
       <c r="AX43" s="8">
         <v>0.36</v>
       </c>
       <c r="AY43" s="8">
         <v>2.2799999999999998</v>
       </c>
       <c r="AZ43" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA43" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB43" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC43" s="61">
+      <c r="BC43" s="62">
         <v>3080</v>
       </c>
-      <c r="BD43" s="67">
+      <c r="BD43" s="68">
         <v>2660</v>
       </c>
-      <c r="BE43" s="67">
+      <c r="BE43" s="68">
         <v>420</v>
       </c>
-      <c r="BF43" s="67">
+      <c r="BF43" s="68">
         <v>237</v>
       </c>
-      <c r="BG43" s="67">
+      <c r="BG43" s="68">
         <v>183</v>
       </c>
-      <c r="BH43" s="61">
+      <c r="BH43" s="62">
         <v>2660</v>
       </c>
-      <c r="BI43" s="67">
+      <c r="BI43" s="68">
         <v>104</v>
       </c>
-      <c r="BJ43" s="67">
+      <c r="BJ43" s="68">
         <v>222</v>
       </c>
-      <c r="BK43" s="67">
+      <c r="BK43" s="68">
         <v>176</v>
       </c>
-      <c r="BL43" s="67">
+      <c r="BL43" s="68">
         <v>408</v>
       </c>
-      <c r="BM43" s="67">
+      <c r="BM43" s="68">
         <v>365</v>
       </c>
-      <c r="BN43" s="67">
+      <c r="BN43" s="68">
         <v>484</v>
       </c>
-      <c r="BO43" s="67">
+      <c r="BO43" s="68">
         <v>901</v>
       </c>
       <c r="BP43" s="3">
         <v>372.2</v>
       </c>
       <c r="BQ43" s="3">
         <v>192.5</v>
       </c>
       <c r="BR43" s="3">
         <v>48.4</v>
       </c>
       <c r="BS43" s="6">
         <v>253</v>
       </c>
       <c r="BT43" s="6">
         <v>70.400000000000006</v>
       </c>
       <c r="BU43" s="6">
         <v>0.4</v>
       </c>
       <c r="BV43" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW43" s="6">
         <v>281</v>
@@ -20146,69 +19600,69 @@
       <c r="CT43" s="1">
         <v>34321</v>
       </c>
       <c r="CU43" s="1">
         <v>29722</v>
       </c>
       <c r="CV43" s="1">
         <v>4599</v>
       </c>
       <c r="CW43" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX43" s="1">
         <v>30853</v>
       </c>
       <c r="CY43" s="1">
         <v>2160</v>
       </c>
       <c r="CZ43" s="1">
         <v>16495</v>
       </c>
       <c r="DA43" s="1">
         <v>8693</v>
       </c>
       <c r="DB43" s="1">
-        <v>7801</v>
+        <v>7802</v>
       </c>
       <c r="DC43" s="1">
         <v>15700</v>
       </c>
       <c r="DD43" s="1">
         <v>7465</v>
       </c>
       <c r="DE43" s="7">
-        <v>8232</v>
+        <v>8235</v>
       </c>
       <c r="DF43" s="7">
         <v>795</v>
       </c>
       <c r="DG43" s="7">
         <v>1228</v>
       </c>
       <c r="DH43" s="7">
-        <v>-431</v>
+        <v>-433</v>
       </c>
       <c r="DI43" s="1">
         <v>352</v>
       </c>
       <c r="DJ43" s="1">
         <v>21</v>
       </c>
       <c r="DK43" s="1">
         <v>1126</v>
       </c>
       <c r="DL43" s="1">
         <v>9045</v>
       </c>
       <c r="DM43" s="1">
         <v>8392</v>
       </c>
       <c r="DN43" s="1">
         <v>224</v>
       </c>
       <c r="DO43" s="5" t="s">
         <v>228</v>
       </c>
       <c r="DP43" s="5" t="s">
         <v>228</v>
       </c>
@@ -20319,73 +19773,73 @@
       </c>
       <c r="EZ43" s="1">
         <v>579</v>
       </c>
       <c r="FA43" s="1">
         <v>41</v>
       </c>
       <c r="FB43" s="1">
         <v>208</v>
       </c>
       <c r="FC43" s="1">
         <v>21</v>
       </c>
       <c r="FD43" s="1">
         <v>799</v>
       </c>
       <c r="FE43" s="1">
         <v>637</v>
       </c>
       <c r="FF43" s="1">
         <v>131</v>
       </c>
       <c r="FG43" s="1">
         <v>880</v>
       </c>
-      <c r="FH43" s="5">
+      <c r="FH43" s="9">
         <v>1559</v>
       </c>
       <c r="FI43" s="5">
         <v>792</v>
       </c>
-      <c r="FJ43" s="63">
+      <c r="FJ43" s="64">
         <v>27</v>
       </c>
     </row>
-    <row r="44" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B44" s="65" t="s">
+    <row r="44" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="66"/>
+      <c r="B44" s="66" t="s">
         <v>199</v>
       </c>
-      <c r="C44" s="65"/>
-[...6 lines deleted...]
-      <c r="J44" s="60">
+      <c r="C44" s="66"/>
+      <c r="D44" s="66"/>
+      <c r="E44" s="66"/>
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="66"/>
+      <c r="J44" s="61">
         <v>28</v>
       </c>
       <c r="K44" s="2">
         <v>76</v>
       </c>
       <c r="L44" s="3">
         <v>221.7</v>
       </c>
       <c r="M44" s="4">
         <v>2.52</v>
       </c>
       <c r="N44" s="4">
         <v>1.73</v>
       </c>
       <c r="O44" s="4">
         <v>0.79</v>
       </c>
       <c r="P44" s="1">
         <v>1273</v>
       </c>
       <c r="Q44" s="6">
         <v>69.2</v>
       </c>
       <c r="R44" s="1">
         <v>3201</v>
@@ -20416,51 +19870,51 @@
       </c>
       <c r="AA44" s="3">
         <v>20.7</v>
       </c>
       <c r="AB44" s="3">
         <v>82.7</v>
       </c>
       <c r="AC44" s="1">
         <v>528</v>
       </c>
       <c r="AD44" s="1">
         <v>1241</v>
       </c>
       <c r="AE44" s="5">
         <v>3014</v>
       </c>
       <c r="AF44" s="5">
         <v>115</v>
       </c>
       <c r="AG44" s="5">
         <v>2212</v>
       </c>
       <c r="AH44" s="5">
         <v>23</v>
       </c>
-      <c r="AI44" s="5">
+      <c r="AI44" s="9">
         <v>802</v>
       </c>
       <c r="AJ44" s="3">
         <v>121.1</v>
       </c>
       <c r="AK44" s="3">
         <v>26.6</v>
       </c>
       <c r="AL44" s="1">
         <v>1495</v>
       </c>
       <c r="AM44" s="3">
         <v>49.6</v>
       </c>
       <c r="AN44" s="1">
         <v>318</v>
       </c>
       <c r="AO44" s="1">
         <v>36</v>
       </c>
       <c r="AP44" s="1">
         <v>593</v>
       </c>
       <c r="AQ44" s="1">
         <v>67</v>
@@ -20476,87 +19930,87 @@
       </c>
       <c r="AU44" s="8">
         <v>2.52</v>
       </c>
       <c r="AV44" s="8">
         <v>1.73</v>
       </c>
       <c r="AW44" s="8">
         <v>0.79</v>
       </c>
       <c r="AX44" s="8">
         <v>0.1</v>
       </c>
       <c r="AY44" s="8">
         <v>0.69</v>
       </c>
       <c r="AZ44" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA44" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB44" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC44" s="61">
+      <c r="BC44" s="62">
         <v>1273</v>
       </c>
-      <c r="BD44" s="67">
+      <c r="BD44" s="68">
         <v>1121</v>
       </c>
-      <c r="BE44" s="67">
+      <c r="BE44" s="68">
         <v>152</v>
       </c>
-      <c r="BF44" s="67">
+      <c r="BF44" s="68">
         <v>83</v>
       </c>
-      <c r="BG44" s="67">
+      <c r="BG44" s="68">
         <v>69</v>
       </c>
-      <c r="BH44" s="61">
+      <c r="BH44" s="62">
         <v>1121</v>
       </c>
-      <c r="BI44" s="67">
+      <c r="BI44" s="68">
         <v>5</v>
       </c>
-      <c r="BJ44" s="67">
+      <c r="BJ44" s="68">
         <v>11</v>
       </c>
-      <c r="BK44" s="67">
+      <c r="BK44" s="68">
         <v>75</v>
       </c>
-      <c r="BL44" s="67">
+      <c r="BL44" s="68">
         <v>99</v>
       </c>
-      <c r="BM44" s="67">
+      <c r="BM44" s="68">
         <v>104</v>
       </c>
-      <c r="BN44" s="67">
+      <c r="BN44" s="68">
         <v>215</v>
       </c>
-      <c r="BO44" s="67">
+      <c r="BO44" s="68">
         <v>612</v>
       </c>
       <c r="BP44" s="3">
         <v>251.6</v>
       </c>
       <c r="BQ44" s="3">
         <v>122.6</v>
       </c>
       <c r="BR44" s="3">
         <v>0.9</v>
       </c>
       <c r="BS44" s="6">
         <v>248.4</v>
       </c>
       <c r="BT44" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="BU44" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV44" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW44" s="6">
         <v>221.7</v>
@@ -20630,60 +20084,60 @@
       <c r="CT44" s="1">
         <v>68</v>
       </c>
       <c r="CU44" s="1">
         <v>66</v>
       </c>
       <c r="CV44" s="1">
         <v>2</v>
       </c>
       <c r="CW44" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX44" s="1">
         <v>94956</v>
       </c>
       <c r="CY44" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ44" s="1">
         <v>3201</v>
       </c>
       <c r="DA44" s="1">
         <v>2899</v>
       </c>
       <c r="DB44" s="1">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="DC44" s="1">
         <v>2648</v>
       </c>
       <c r="DD44" s="1">
         <v>2206</v>
       </c>
       <c r="DE44" s="7">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="DF44" s="7">
         <v>553</v>
       </c>
       <c r="DG44" s="7">
         <v>693</v>
       </c>
       <c r="DH44" s="7">
         <v>-140</v>
       </c>
       <c r="DI44" s="1">
         <v>115</v>
       </c>
       <c r="DJ44" s="1">
         <v>6</v>
       </c>
       <c r="DK44" s="1">
         <v>662</v>
       </c>
       <c r="DL44" s="1">
         <v>3014</v>
       </c>
       <c r="DM44" s="1">
         <v>2754</v>
       </c>
@@ -20803,73 +20257,73 @@
       </c>
       <c r="EZ44" s="1">
         <v>522</v>
       </c>
       <c r="FA44" s="1">
         <v>29</v>
       </c>
       <c r="FB44" s="1">
         <v>53</v>
       </c>
       <c r="FC44" s="1">
         <v>6</v>
       </c>
       <c r="FD44" s="1">
         <v>57</v>
       </c>
       <c r="FE44" s="1">
         <v>144</v>
       </c>
       <c r="FF44" s="1">
         <v>23</v>
       </c>
       <c r="FG44" s="1">
         <v>303</v>
       </c>
-      <c r="FH44" s="5">
+      <c r="FH44" s="9">
         <v>802</v>
       </c>
       <c r="FI44" s="5">
         <v>55</v>
       </c>
-      <c r="FJ44" s="63">
+      <c r="FJ44" s="64">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:166" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="183" t="s">
+      <c r="A45" s="184" t="s">
         <v>218</v>
       </c>
-      <c r="B45" s="184"/>
-[...7 lines deleted...]
-      <c r="J45" s="60">
+      <c r="B45" s="185"/>
+      <c r="C45" s="185"/>
+      <c r="D45" s="185"/>
+      <c r="E45" s="185"/>
+      <c r="F45" s="185"/>
+      <c r="G45" s="185"/>
+      <c r="H45" s="185"/>
+      <c r="I45" s="185"/>
+      <c r="J45" s="61">
         <v>29</v>
       </c>
       <c r="K45" s="2">
         <v>375</v>
       </c>
       <c r="L45" s="3">
         <v>1241</v>
       </c>
       <c r="M45" s="4">
         <v>7.37</v>
       </c>
       <c r="N45" s="4">
         <v>2.82</v>
       </c>
       <c r="O45" s="4">
         <v>4.55</v>
       </c>
       <c r="P45" s="1">
         <v>5226</v>
       </c>
       <c r="Q45" s="6">
         <v>57.6</v>
       </c>
       <c r="R45" s="1">
         <v>29039</v>
@@ -20900,55 +20354,55 @@
       </c>
       <c r="AA45" s="3">
         <v>11.1</v>
       </c>
       <c r="AB45" s="3">
         <v>103.6</v>
       </c>
       <c r="AC45" s="1">
         <v>934</v>
       </c>
       <c r="AD45" s="1">
         <v>3893</v>
       </c>
       <c r="AE45" s="5">
         <v>26487</v>
       </c>
       <c r="AF45" s="5">
         <v>4337</v>
       </c>
       <c r="AG45" s="5">
         <v>21829</v>
       </c>
       <c r="AH45" s="5">
         <v>406</v>
       </c>
-      <c r="AI45" s="5">
+      <c r="AI45" s="9">
         <v>4658</v>
       </c>
       <c r="AJ45" s="3">
-        <v>144.4</v>
+        <v>144.6</v>
       </c>
       <c r="AK45" s="3">
         <v>17.600000000000001</v>
       </c>
       <c r="AL45" s="1">
         <v>8321</v>
       </c>
       <c r="AM45" s="3">
         <v>31.4</v>
       </c>
       <c r="AN45" s="1">
         <v>632</v>
       </c>
       <c r="AO45" s="1">
         <v>38</v>
       </c>
       <c r="AP45" s="1">
         <v>1129</v>
       </c>
       <c r="AQ45" s="1">
         <v>67</v>
       </c>
       <c r="AR45" s="4">
         <v>7.46</v>
       </c>
@@ -20960,87 +20414,87 @@
       </c>
       <c r="AU45" s="8">
         <v>7.37</v>
       </c>
       <c r="AV45" s="8">
         <v>2.82</v>
       </c>
       <c r="AW45" s="8">
         <v>4.55</v>
       </c>
       <c r="AX45" s="8">
         <v>0.59</v>
       </c>
       <c r="AY45" s="8">
         <v>3.96</v>
       </c>
       <c r="AZ45" s="8">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="BA45" s="8">
         <v>0.05</v>
       </c>
       <c r="BB45" s="8">
         <v>0.02</v>
       </c>
-      <c r="BC45" s="61">
+      <c r="BC45" s="62">
         <v>5226</v>
       </c>
-      <c r="BD45" s="67">
+      <c r="BD45" s="68">
         <v>4362</v>
       </c>
-      <c r="BE45" s="67">
+      <c r="BE45" s="68">
         <v>864</v>
       </c>
-      <c r="BF45" s="67">
+      <c r="BF45" s="68">
         <v>544</v>
       </c>
-      <c r="BG45" s="67">
+      <c r="BG45" s="68">
         <v>320</v>
       </c>
-      <c r="BH45" s="61">
+      <c r="BH45" s="62">
         <v>4362</v>
       </c>
-      <c r="BI45" s="67">
+      <c r="BI45" s="68">
         <v>255</v>
       </c>
-      <c r="BJ45" s="67">
+      <c r="BJ45" s="68">
         <v>532</v>
       </c>
-      <c r="BK45" s="67">
+      <c r="BK45" s="68">
         <v>392</v>
       </c>
-      <c r="BL45" s="67">
+      <c r="BL45" s="68">
         <v>980</v>
       </c>
-      <c r="BM45" s="67">
+      <c r="BM45" s="68">
         <v>822</v>
       </c>
-      <c r="BN45" s="67">
+      <c r="BN45" s="68">
         <v>502</v>
       </c>
-      <c r="BO45" s="67">
+      <c r="BO45" s="68">
         <v>879</v>
       </c>
       <c r="BP45" s="3">
         <v>1477.9</v>
       </c>
       <c r="BQ45" s="3">
         <v>447.6</v>
       </c>
       <c r="BR45" s="3">
         <v>71.599999999999994</v>
       </c>
       <c r="BS45" s="6">
         <v>1326.7</v>
       </c>
       <c r="BT45" s="6">
         <v>79.5</v>
       </c>
       <c r="BU45" s="6">
         <v>0.1</v>
       </c>
       <c r="BV45" s="6">
         <v>0.1</v>
       </c>
       <c r="BW45" s="6">
         <v>1241</v>
@@ -21123,60 +20577,60 @@
       <c r="CW45" s="1">
         <v>183596</v>
       </c>
       <c r="CX45" s="1">
         <v>17222</v>
       </c>
       <c r="CY45" s="1">
         <v>2643</v>
       </c>
       <c r="CZ45" s="1">
         <v>29039</v>
       </c>
       <c r="DA45" s="1">
         <v>22150</v>
       </c>
       <c r="DB45" s="1">
         <v>6889</v>
       </c>
       <c r="DC45" s="1">
         <v>30073</v>
       </c>
       <c r="DD45" s="1">
         <v>21748</v>
       </c>
       <c r="DE45" s="7">
-        <v>8322</v>
+        <v>8325</v>
       </c>
       <c r="DF45" s="7">
         <v>-1034</v>
       </c>
       <c r="DG45" s="7">
         <v>402</v>
       </c>
       <c r="DH45" s="7">
-        <v>-1433</v>
+        <v>-1436</v>
       </c>
       <c r="DI45" s="1">
         <v>4337</v>
       </c>
       <c r="DJ45" s="1">
         <v>81</v>
       </c>
       <c r="DK45" s="1">
         <v>3222</v>
       </c>
       <c r="DL45" s="1">
         <v>26487</v>
       </c>
       <c r="DM45" s="1">
         <v>21748</v>
       </c>
       <c r="DN45" s="1">
         <v>505</v>
       </c>
       <c r="DO45" s="5">
         <v>1514</v>
       </c>
       <c r="DP45" s="5">
         <v>1435</v>
       </c>
@@ -21287,73 +20741,73 @@
       </c>
       <c r="EZ45" s="1">
         <v>2508</v>
       </c>
       <c r="FA45" s="1">
         <v>76</v>
       </c>
       <c r="FB45" s="1">
         <v>523</v>
       </c>
       <c r="FC45" s="1">
         <v>81</v>
       </c>
       <c r="FD45" s="1">
         <v>2496</v>
       </c>
       <c r="FE45" s="1">
         <v>2141</v>
       </c>
       <c r="FF45" s="1">
         <v>406</v>
       </c>
       <c r="FG45" s="1">
         <v>2566</v>
       </c>
-      <c r="FH45" s="5">
+      <c r="FH45" s="9">
         <v>4658</v>
       </c>
       <c r="FI45" s="5">
         <v>2992</v>
       </c>
-      <c r="FJ45" s="63">
+      <c r="FJ45" s="64">
         <v>29</v>
       </c>
     </row>
-    <row r="46" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B46" s="77" t="s">
+    <row r="46" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="78"/>
+      <c r="B46" s="78" t="s">
         <v>129</v>
       </c>
-      <c r="C46" s="78"/>
-[...6 lines deleted...]
-      <c r="J46" s="60">
+      <c r="C46" s="79"/>
+      <c r="D46" s="79"/>
+      <c r="E46" s="79"/>
+      <c r="F46" s="79"/>
+      <c r="G46" s="79"/>
+      <c r="H46" s="79"/>
+      <c r="I46" s="79"/>
+      <c r="J46" s="61">
         <v>30</v>
       </c>
       <c r="K46" s="2">
         <v>121</v>
       </c>
       <c r="L46" s="3">
         <v>3562.6</v>
       </c>
       <c r="M46" s="4">
         <v>7.59</v>
       </c>
       <c r="N46" s="4">
         <v>3.18</v>
       </c>
       <c r="O46" s="4">
         <v>4.41</v>
       </c>
       <c r="P46" s="1">
         <v>4644</v>
       </c>
       <c r="Q46" s="6">
         <v>52.7</v>
       </c>
       <c r="R46" s="1">
         <v>45150</v>
@@ -21384,55 +20838,55 @@
       </c>
       <c r="AA46" s="3">
         <v>14.7</v>
       </c>
       <c r="AB46" s="3">
         <v>116.1</v>
       </c>
       <c r="AC46" s="1">
         <v>1996</v>
       </c>
       <c r="AD46" s="1">
         <v>5933</v>
       </c>
       <c r="AE46" s="5">
         <v>55339</v>
       </c>
       <c r="AF46" s="5">
         <v>14131</v>
       </c>
       <c r="AG46" s="5">
         <v>47376</v>
       </c>
       <c r="AH46" s="5">
         <v>939</v>
       </c>
-      <c r="AI46" s="5">
+      <c r="AI46" s="9">
         <v>7963</v>
       </c>
       <c r="AJ46" s="3">
-        <v>120.2</v>
+        <v>120.1</v>
       </c>
       <c r="AK46" s="3">
         <v>14.4</v>
       </c>
       <c r="AL46" s="1">
         <v>16301</v>
       </c>
       <c r="AM46" s="3">
         <v>29.5</v>
       </c>
       <c r="AN46" s="1">
         <v>1049</v>
       </c>
       <c r="AO46" s="1">
         <v>22</v>
       </c>
       <c r="AP46" s="1">
         <v>2148</v>
       </c>
       <c r="AQ46" s="1">
         <v>46</v>
       </c>
       <c r="AR46" s="4">
         <v>7.61</v>
       </c>
@@ -21444,87 +20898,87 @@
       </c>
       <c r="AU46" s="8">
         <v>7.59</v>
       </c>
       <c r="AV46" s="8">
         <v>3.18</v>
       </c>
       <c r="AW46" s="8">
         <v>4.41</v>
       </c>
       <c r="AX46" s="8">
         <v>0.36</v>
       </c>
       <c r="AY46" s="8">
         <v>4.05</v>
       </c>
       <c r="AZ46" s="8">
         <v>0.13</v>
       </c>
       <c r="BA46" s="8">
         <v>0.08</v>
       </c>
       <c r="BB46" s="8">
         <v>0.05</v>
       </c>
-      <c r="BC46" s="61">
+      <c r="BC46" s="62">
         <v>4644</v>
       </c>
-      <c r="BD46" s="67">
+      <c r="BD46" s="68">
         <v>4089</v>
       </c>
-      <c r="BE46" s="67">
+      <c r="BE46" s="68">
         <v>555</v>
       </c>
-      <c r="BF46" s="67">
+      <c r="BF46" s="68">
         <v>266</v>
       </c>
-      <c r="BG46" s="67">
+      <c r="BG46" s="68">
         <v>289</v>
       </c>
-      <c r="BH46" s="61">
+      <c r="BH46" s="62">
         <v>4089</v>
       </c>
-      <c r="BI46" s="67">
+      <c r="BI46" s="68">
         <v>488</v>
       </c>
-      <c r="BJ46" s="67">
+      <c r="BJ46" s="68">
         <v>477</v>
       </c>
-      <c r="BK46" s="67">
+      <c r="BK46" s="68">
         <v>376</v>
       </c>
-      <c r="BL46" s="67">
+      <c r="BL46" s="68">
         <v>1200</v>
       </c>
-      <c r="BM46" s="67">
+      <c r="BM46" s="68">
         <v>694</v>
       </c>
-      <c r="BN46" s="67">
+      <c r="BN46" s="68">
         <v>265</v>
       </c>
-      <c r="BO46" s="67">
+      <c r="BO46" s="68">
         <v>589</v>
       </c>
       <c r="BP46" s="3">
         <v>4138.6000000000004</v>
       </c>
       <c r="BQ46" s="3">
         <v>869.4</v>
       </c>
       <c r="BR46" s="3">
         <v>71.5</v>
       </c>
       <c r="BS46" s="6">
         <v>4066.3</v>
       </c>
       <c r="BT46" s="6">
         <v>0.5</v>
       </c>
       <c r="BU46" s="6">
         <v>0.3</v>
       </c>
       <c r="BV46" s="6">
         <v>0.4</v>
       </c>
       <c r="BW46" s="6">
         <v>3562.6</v>
@@ -21607,60 +21061,60 @@
       <c r="CW46" s="1">
         <v>685384</v>
       </c>
       <c r="CX46" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY46" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ46" s="1">
         <v>45150</v>
       </c>
       <c r="DA46" s="1">
         <v>41208</v>
       </c>
       <c r="DB46" s="1">
         <v>3942</v>
       </c>
       <c r="DC46" s="1">
         <v>52426</v>
       </c>
       <c r="DD46" s="1">
         <v>47149</v>
       </c>
       <c r="DE46" s="7">
-        <v>5278</v>
+        <v>5277</v>
       </c>
       <c r="DF46" s="7">
         <v>-7276</v>
       </c>
       <c r="DG46" s="7">
         <v>-5941</v>
       </c>
       <c r="DH46" s="7">
-        <v>-1336</v>
+        <v>-1335</v>
       </c>
       <c r="DI46" s="1">
         <v>14131</v>
       </c>
       <c r="DJ46" s="1">
         <v>227</v>
       </c>
       <c r="DK46" s="1">
         <v>6628</v>
       </c>
       <c r="DL46" s="1">
         <v>55339</v>
       </c>
       <c r="DM46" s="1">
         <v>40650</v>
       </c>
       <c r="DN46" s="1">
         <v>267</v>
       </c>
       <c r="DO46" s="5">
         <v>5634</v>
       </c>
       <c r="DP46" s="5">
         <v>5350</v>
       </c>
@@ -21771,73 +21225,73 @@
       </c>
       <c r="EZ46" s="1">
         <v>7428</v>
       </c>
       <c r="FA46" s="1">
         <v>111</v>
       </c>
       <c r="FB46" s="1">
         <v>785</v>
       </c>
       <c r="FC46" s="1">
         <v>227</v>
       </c>
       <c r="FD46" s="1">
         <v>5446</v>
       </c>
       <c r="FE46" s="1">
         <v>5266</v>
       </c>
       <c r="FF46" s="1">
         <v>939</v>
       </c>
       <c r="FG46" s="1">
         <v>5538</v>
       </c>
-      <c r="FH46" s="5">
+      <c r="FH46" s="9">
         <v>7963</v>
       </c>
       <c r="FI46" s="5">
         <v>6145</v>
       </c>
-      <c r="FJ46" s="63">
+      <c r="FJ46" s="64">
         <v>30</v>
       </c>
     </row>
-    <row r="47" spans="1:166" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B47" s="65" t="s">
+    <row r="47" spans="1:166" s="69" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="66"/>
+      <c r="B47" s="66" t="s">
         <v>142</v>
       </c>
-      <c r="C47" s="75"/>
-[...6 lines deleted...]
-      <c r="J47" s="60">
+      <c r="C47" s="76"/>
+      <c r="D47" s="76"/>
+      <c r="E47" s="76"/>
+      <c r="F47" s="76"/>
+      <c r="G47" s="76"/>
+      <c r="H47" s="76"/>
+      <c r="I47" s="76"/>
+      <c r="J47" s="61">
         <v>31</v>
       </c>
       <c r="K47" s="2">
         <v>96</v>
       </c>
       <c r="L47" s="3">
         <v>3923.2</v>
       </c>
       <c r="M47" s="4">
         <v>7.07</v>
       </c>
       <c r="N47" s="4">
         <v>3.29</v>
       </c>
       <c r="O47" s="4">
         <v>3.78</v>
       </c>
       <c r="P47" s="1">
         <v>4680</v>
       </c>
       <c r="Q47" s="6">
         <v>51.8</v>
       </c>
       <c r="R47" s="1">
         <v>48723</v>
@@ -21868,51 +21322,51 @@
       </c>
       <c r="AA47" s="3">
         <v>14.1</v>
       </c>
       <c r="AB47" s="3">
         <v>116.5</v>
       </c>
       <c r="AC47" s="1">
         <v>2267</v>
       </c>
       <c r="AD47" s="1">
         <v>6872</v>
       </c>
       <c r="AE47" s="5">
         <v>59610</v>
       </c>
       <c r="AF47" s="5">
         <v>15151</v>
       </c>
       <c r="AG47" s="5">
         <v>51466</v>
       </c>
       <c r="AH47" s="5">
         <v>1007</v>
       </c>
-      <c r="AI47" s="5">
+      <c r="AI47" s="9">
         <v>8144</v>
       </c>
       <c r="AJ47" s="3">
         <v>118.4</v>
       </c>
       <c r="AK47" s="3">
         <v>13.7</v>
       </c>
       <c r="AL47" s="1">
         <v>17098</v>
       </c>
       <c r="AM47" s="3">
         <v>28.7</v>
       </c>
       <c r="AN47" s="1">
         <v>1152</v>
       </c>
       <c r="AO47" s="1">
         <v>21</v>
       </c>
       <c r="AP47" s="1">
         <v>2418</v>
       </c>
       <c r="AQ47" s="1">
         <v>44</v>
@@ -21928,87 +21382,87 @@
       </c>
       <c r="AU47" s="8">
         <v>7.07</v>
       </c>
       <c r="AV47" s="8">
         <v>3.29</v>
       </c>
       <c r="AW47" s="8">
         <v>3.78</v>
       </c>
       <c r="AX47" s="8">
         <v>0.34</v>
       </c>
       <c r="AY47" s="8">
         <v>3.44</v>
       </c>
       <c r="AZ47" s="8">
         <v>0.15</v>
       </c>
       <c r="BA47" s="8">
         <v>0.09</v>
       </c>
       <c r="BB47" s="8">
         <v>0.06</v>
       </c>
-      <c r="BC47" s="61">
+      <c r="BC47" s="62">
         <v>4680</v>
       </c>
-      <c r="BD47" s="67">
+      <c r="BD47" s="68">
         <v>4133</v>
       </c>
-      <c r="BE47" s="67">
+      <c r="BE47" s="68">
         <v>547</v>
       </c>
-      <c r="BF47" s="67">
+      <c r="BF47" s="68">
         <v>262</v>
       </c>
-      <c r="BG47" s="67">
+      <c r="BG47" s="68">
         <v>285</v>
       </c>
-      <c r="BH47" s="61">
+      <c r="BH47" s="62">
         <v>4133</v>
       </c>
-      <c r="BI47" s="67">
+      <c r="BI47" s="68">
         <v>533</v>
       </c>
-      <c r="BJ47" s="67">
+      <c r="BJ47" s="68">
         <v>514</v>
       </c>
-      <c r="BK47" s="67">
+      <c r="BK47" s="68">
         <v>391</v>
       </c>
-      <c r="BL47" s="67">
+      <c r="BL47" s="68">
         <v>1287</v>
       </c>
-      <c r="BM47" s="67">
+      <c r="BM47" s="68">
         <v>547</v>
       </c>
-      <c r="BN47" s="67">
+      <c r="BN47" s="68">
         <v>231</v>
       </c>
-      <c r="BO47" s="67">
+      <c r="BO47" s="68">
         <v>630</v>
       </c>
       <c r="BP47" s="3">
         <v>4481.1000000000004</v>
       </c>
       <c r="BQ47" s="3">
         <v>972.5</v>
       </c>
       <c r="BR47" s="3">
         <v>27.7</v>
       </c>
       <c r="BS47" s="6">
         <v>4452.8999999999996</v>
       </c>
       <c r="BT47" s="6">
         <v>0.5</v>
       </c>
       <c r="BU47" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV47" s="6">
         <v>0.5</v>
       </c>
       <c r="BW47" s="6">
         <v>3923.2</v>
@@ -22091,60 +21545,60 @@
       <c r="CW47" s="1">
         <v>767772</v>
       </c>
       <c r="CX47" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY47" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ47" s="1">
         <v>48723</v>
       </c>
       <c r="DA47" s="1">
         <v>44459</v>
       </c>
       <c r="DB47" s="1">
         <v>4264</v>
       </c>
       <c r="DC47" s="1">
         <v>56758</v>
       </c>
       <c r="DD47" s="1">
         <v>51230</v>
       </c>
       <c r="DE47" s="7">
-        <v>5529</v>
+        <v>5528</v>
       </c>
       <c r="DF47" s="7">
         <v>-8035</v>
       </c>
       <c r="DG47" s="7">
         <v>-6771</v>
       </c>
       <c r="DH47" s="7">
-        <v>-1265</v>
+        <v>-1264</v>
       </c>
       <c r="DI47" s="1">
         <v>15151</v>
       </c>
       <c r="DJ47" s="1">
         <v>236</v>
       </c>
       <c r="DK47" s="1">
         <v>6880</v>
       </c>
       <c r="DL47" s="1">
         <v>59610</v>
       </c>
       <c r="DM47" s="1">
         <v>43833</v>
       </c>
       <c r="DN47" s="1">
         <v>118</v>
       </c>
       <c r="DO47" s="5">
         <v>6099</v>
       </c>
       <c r="DP47" s="5">
         <v>5773</v>
       </c>
@@ -22255,73 +21709,73 @@
       </c>
       <c r="EZ47" s="1">
         <v>8033</v>
       </c>
       <c r="FA47" s="1">
         <v>117</v>
       </c>
       <c r="FB47" s="1">
         <v>795</v>
       </c>
       <c r="FC47" s="1">
         <v>236</v>
       </c>
       <c r="FD47" s="1">
         <v>5943</v>
       </c>
       <c r="FE47" s="1">
         <v>5856</v>
       </c>
       <c r="FF47" s="1">
         <v>1007</v>
       </c>
       <c r="FG47" s="1">
         <v>6168</v>
       </c>
-      <c r="FH47" s="5">
+      <c r="FH47" s="9">
         <v>8144</v>
       </c>
       <c r="FI47" s="5">
         <v>6667</v>
       </c>
-      <c r="FJ47" s="63">
+      <c r="FJ47" s="64">
         <v>31</v>
       </c>
     </row>
-    <row r="48" spans="1:166" s="68" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B48" s="65" t="s">
+    <row r="48" spans="1:166" s="69" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="76"/>
+      <c r="B48" s="66" t="s">
         <v>138</v>
       </c>
-      <c r="C48" s="65"/>
-[...6 lines deleted...]
-      <c r="J48" s="60">
+      <c r="C48" s="66"/>
+      <c r="D48" s="66"/>
+      <c r="E48" s="66"/>
+      <c r="F48" s="66"/>
+      <c r="G48" s="66"/>
+      <c r="H48" s="66"/>
+      <c r="I48" s="66"/>
+      <c r="J48" s="61">
         <v>32</v>
       </c>
       <c r="K48" s="2">
         <v>254</v>
       </c>
       <c r="L48" s="3">
         <v>391.4</v>
       </c>
       <c r="M48" s="4">
         <v>7.29</v>
       </c>
       <c r="N48" s="4">
         <v>2.68</v>
       </c>
       <c r="O48" s="4">
         <v>4.6100000000000003</v>
       </c>
       <c r="P48" s="1">
         <v>5439</v>
       </c>
       <c r="Q48" s="6">
         <v>59.4</v>
       </c>
       <c r="R48" s="1">
         <v>23143</v>
@@ -22352,55 +21806,55 @@
       </c>
       <c r="AA48" s="3">
         <v>8.5</v>
       </c>
       <c r="AB48" s="3">
         <v>94.6</v>
       </c>
       <c r="AC48" s="1">
         <v>534</v>
       </c>
       <c r="AD48" s="1">
         <v>3123</v>
       </c>
       <c r="AE48" s="5">
         <v>15929</v>
       </c>
       <c r="AF48" s="5">
         <v>754</v>
       </c>
       <c r="AG48" s="5">
         <v>12486</v>
       </c>
       <c r="AH48" s="5">
         <v>212</v>
       </c>
-      <c r="AI48" s="5">
+      <c r="AI48" s="9">
         <v>3443</v>
       </c>
       <c r="AJ48" s="3">
-        <v>174.4</v>
+        <v>174.2</v>
       </c>
       <c r="AK48" s="3">
         <v>21.6</v>
       </c>
       <c r="AL48" s="1">
         <v>5396</v>
       </c>
       <c r="AM48" s="3">
         <v>33.9</v>
       </c>
       <c r="AN48" s="1">
         <v>472</v>
       </c>
       <c r="AO48" s="1">
         <v>88</v>
       </c>
       <c r="AP48" s="1">
         <v>740</v>
       </c>
       <c r="AQ48" s="1">
         <v>138</v>
       </c>
       <c r="AR48" s="4">
         <v>7.41</v>
       </c>
@@ -22412,87 +21866,87 @@
       </c>
       <c r="AU48" s="8">
         <v>7.29</v>
       </c>
       <c r="AV48" s="8">
         <v>2.68</v>
       </c>
       <c r="AW48" s="8">
         <v>4.6100000000000003</v>
       </c>
       <c r="AX48" s="8">
         <v>0.68</v>
       </c>
       <c r="AY48" s="8">
         <v>3.93</v>
       </c>
       <c r="AZ48" s="8">
         <v>0.06</v>
       </c>
       <c r="BA48" s="8">
         <v>0.05</v>
       </c>
       <c r="BB48" s="8">
         <v>0.01</v>
       </c>
-      <c r="BC48" s="61">
+      <c r="BC48" s="62">
         <v>5439</v>
       </c>
-      <c r="BD48" s="67">
+      <c r="BD48" s="68">
         <v>4462</v>
       </c>
-      <c r="BE48" s="67">
+      <c r="BE48" s="68">
         <v>977</v>
       </c>
-      <c r="BF48" s="67">
+      <c r="BF48" s="68">
         <v>646</v>
       </c>
-      <c r="BG48" s="67">
+      <c r="BG48" s="68">
         <v>331</v>
       </c>
-      <c r="BH48" s="61">
+      <c r="BH48" s="62">
         <v>4462</v>
       </c>
-      <c r="BI48" s="67">
+      <c r="BI48" s="68">
         <v>171</v>
       </c>
-      <c r="BJ48" s="67">
+      <c r="BJ48" s="68">
         <v>553</v>
       </c>
-      <c r="BK48" s="67">
+      <c r="BK48" s="68">
         <v>398</v>
       </c>
-      <c r="BL48" s="67">
+      <c r="BL48" s="68">
         <v>898</v>
       </c>
-      <c r="BM48" s="67">
+      <c r="BM48" s="68">
         <v>869</v>
       </c>
-      <c r="BN48" s="67">
+      <c r="BN48" s="68">
         <v>587</v>
       </c>
-      <c r="BO48" s="67">
+      <c r="BO48" s="68">
         <v>986</v>
       </c>
       <c r="BP48" s="3">
         <v>504.5</v>
       </c>
       <c r="BQ48" s="3">
         <v>293.2</v>
       </c>
       <c r="BR48" s="3">
         <v>71.599999999999994</v>
       </c>
       <c r="BS48" s="6">
         <v>324.39999999999998</v>
       </c>
       <c r="BT48" s="6">
         <v>108.5</v>
       </c>
       <c r="BU48" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV48" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW48" s="6">
         <v>391.4</v>
@@ -22566,69 +22020,69 @@
       <c r="CT48" s="1">
         <v>44010</v>
       </c>
       <c r="CU48" s="1">
         <v>33672</v>
       </c>
       <c r="CV48" s="1">
         <v>10338</v>
       </c>
       <c r="CW48" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX48" s="1">
         <v>23523</v>
       </c>
       <c r="CY48" s="1">
         <v>3611</v>
       </c>
       <c r="CZ48" s="1">
         <v>23143</v>
       </c>
       <c r="DA48" s="1">
         <v>15175</v>
       </c>
       <c r="DB48" s="1">
-        <v>7967</v>
+        <v>7968</v>
       </c>
       <c r="DC48" s="1">
         <v>21893</v>
       </c>
       <c r="DD48" s="1">
         <v>12458</v>
       </c>
       <c r="DE48" s="7">
-        <v>9436</v>
+        <v>9435</v>
       </c>
       <c r="DF48" s="7">
         <v>1250</v>
       </c>
       <c r="DG48" s="7">
         <v>2717</v>
       </c>
       <c r="DH48" s="7">
-        <v>-1469</v>
+        <v>-1467</v>
       </c>
       <c r="DI48" s="1">
         <v>754</v>
       </c>
       <c r="DJ48" s="1">
         <v>28</v>
       </c>
       <c r="DK48" s="1">
         <v>1976</v>
       </c>
       <c r="DL48" s="1">
         <v>15929</v>
       </c>
       <c r="DM48" s="1">
         <v>14834</v>
       </c>
       <c r="DN48" s="1">
         <v>591</v>
       </c>
       <c r="DO48" s="5">
         <v>8</v>
       </c>
       <c r="DP48" s="5">
         <v>3</v>
       </c>
@@ -22739,73 +22193,73 @@
       </c>
       <c r="EZ48" s="1">
         <v>707</v>
       </c>
       <c r="FA48" s="1">
         <v>63</v>
       </c>
       <c r="FB48" s="1">
         <v>428</v>
       </c>
       <c r="FC48" s="1">
         <v>28</v>
       </c>
       <c r="FD48" s="1">
         <v>1416</v>
       </c>
       <c r="FE48" s="1">
         <v>999</v>
       </c>
       <c r="FF48" s="1">
         <v>212</v>
       </c>
       <c r="FG48" s="1">
         <v>1479</v>
       </c>
-      <c r="FH48" s="5">
+      <c r="FH48" s="9">
         <v>3443</v>
       </c>
       <c r="FI48" s="5">
         <v>1839</v>
       </c>
-      <c r="FJ48" s="63">
+      <c r="FJ48" s="64">
         <v>32</v>
       </c>
     </row>
-    <row r="49" spans="1:166" s="68" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B49" s="184" t="s">
+    <row r="49" spans="1:166" s="69" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="66"/>
+      <c r="B49" s="185" t="s">
         <v>200</v>
       </c>
-      <c r="C49" s="184"/>
-[...6 lines deleted...]
-      <c r="J49" s="60">
+      <c r="C49" s="185"/>
+      <c r="D49" s="185"/>
+      <c r="E49" s="185"/>
+      <c r="F49" s="185"/>
+      <c r="G49" s="185"/>
+      <c r="H49" s="185"/>
+      <c r="I49" s="185"/>
+      <c r="J49" s="61">
         <v>33</v>
       </c>
       <c r="K49" s="2">
         <v>99</v>
       </c>
       <c r="L49" s="3">
         <v>476.1</v>
       </c>
       <c r="M49" s="4">
         <v>6.29</v>
       </c>
       <c r="N49" s="4">
         <v>2.61</v>
       </c>
       <c r="O49" s="4">
         <v>3.68</v>
       </c>
       <c r="P49" s="1">
         <v>4907</v>
       </c>
       <c r="Q49" s="6">
         <v>57.3</v>
       </c>
       <c r="R49" s="1">
         <v>35053</v>
@@ -22836,55 +22290,55 @@
       </c>
       <c r="AA49" s="3">
         <v>5.8</v>
       </c>
       <c r="AB49" s="3">
         <v>96</v>
       </c>
       <c r="AC49" s="1">
         <v>639</v>
       </c>
       <c r="AD49" s="1">
         <v>5477</v>
       </c>
       <c r="AE49" s="5">
         <v>16456</v>
       </c>
       <c r="AF49" s="5">
         <v>687</v>
       </c>
       <c r="AG49" s="5">
         <v>13292</v>
       </c>
       <c r="AH49" s="5">
         <v>248</v>
       </c>
-      <c r="AI49" s="5">
+      <c r="AI49" s="9">
         <v>3164</v>
       </c>
       <c r="AJ49" s="3">
-        <v>154.9</v>
+        <v>155</v>
       </c>
       <c r="AK49" s="3">
         <v>19.2</v>
       </c>
       <c r="AL49" s="1">
         <v>5171</v>
       </c>
       <c r="AM49" s="3">
         <v>31.4</v>
       </c>
       <c r="AN49" s="1">
         <v>503</v>
       </c>
       <c r="AO49" s="1">
         <v>66</v>
       </c>
       <c r="AP49" s="1">
         <v>822</v>
       </c>
       <c r="AQ49" s="1">
         <v>109</v>
       </c>
       <c r="AR49" s="4">
         <v>6.4</v>
       </c>
@@ -22896,87 +22350,87 @@
       </c>
       <c r="AU49" s="8">
         <v>6.29</v>
       </c>
       <c r="AV49" s="8">
         <v>2.61</v>
       </c>
       <c r="AW49" s="8">
         <v>3.68</v>
       </c>
       <c r="AX49" s="8">
         <v>0.64</v>
       </c>
       <c r="AY49" s="8">
         <v>3.04</v>
       </c>
       <c r="AZ49" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA49" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB49" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC49" s="61">
+      <c r="BC49" s="62">
         <v>4907</v>
       </c>
-      <c r="BD49" s="67">
+      <c r="BD49" s="68">
         <v>4128</v>
       </c>
-      <c r="BE49" s="67">
+      <c r="BE49" s="68">
         <v>779</v>
       </c>
-      <c r="BF49" s="67">
+      <c r="BF49" s="68">
         <v>495</v>
       </c>
-      <c r="BG49" s="67">
+      <c r="BG49" s="68">
         <v>284</v>
       </c>
-      <c r="BH49" s="61">
+      <c r="BH49" s="62">
         <v>4128</v>
       </c>
-      <c r="BI49" s="67">
+      <c r="BI49" s="68">
         <v>262</v>
       </c>
-      <c r="BJ49" s="67">
+      <c r="BJ49" s="68">
         <v>534</v>
       </c>
-      <c r="BK49" s="67">
+      <c r="BK49" s="68">
         <v>386</v>
       </c>
-      <c r="BL49" s="67">
+      <c r="BL49" s="68">
         <v>959</v>
       </c>
-      <c r="BM49" s="67">
+      <c r="BM49" s="68">
         <v>769</v>
       </c>
-      <c r="BN49" s="67">
+      <c r="BN49" s="68">
         <v>525</v>
       </c>
-      <c r="BO49" s="67">
+      <c r="BO49" s="68">
         <v>693</v>
       </c>
       <c r="BP49" s="3">
         <v>579.1</v>
       </c>
       <c r="BQ49" s="3">
         <v>334.8</v>
       </c>
       <c r="BR49" s="3">
         <v>61</v>
       </c>
       <c r="BS49" s="6">
         <v>377.8</v>
       </c>
       <c r="BT49" s="6">
         <v>140.30000000000001</v>
       </c>
       <c r="BU49" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV49" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW49" s="6">
         <v>476.1</v>
@@ -23050,69 +22504,69 @@
       <c r="CT49" s="1">
         <v>53327</v>
       </c>
       <c r="CU49" s="1">
         <v>43637</v>
       </c>
       <c r="CV49" s="1">
         <v>9690</v>
       </c>
       <c r="CW49" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX49" s="1">
         <v>51345</v>
       </c>
       <c r="CY49" s="1">
         <v>4296</v>
       </c>
       <c r="CZ49" s="1">
         <v>35053</v>
       </c>
       <c r="DA49" s="1">
         <v>15769</v>
       </c>
       <c r="DB49" s="1">
-        <v>19285</v>
+        <v>19284</v>
       </c>
       <c r="DC49" s="1">
         <v>33656</v>
       </c>
       <c r="DD49" s="1">
         <v>13249</v>
       </c>
       <c r="DE49" s="7">
-        <v>20406</v>
+        <v>20407</v>
       </c>
       <c r="DF49" s="7">
         <v>1397</v>
       </c>
       <c r="DG49" s="7">
         <v>2520</v>
       </c>
       <c r="DH49" s="7">
-        <v>-1121</v>
+        <v>-1123</v>
       </c>
       <c r="DI49" s="1">
         <v>687</v>
       </c>
       <c r="DJ49" s="1">
         <v>43</v>
       </c>
       <c r="DK49" s="1">
         <v>2041</v>
       </c>
       <c r="DL49" s="1">
         <v>16456</v>
       </c>
       <c r="DM49" s="1">
         <v>15343</v>
       </c>
       <c r="DN49" s="1">
         <v>288</v>
       </c>
       <c r="DO49" s="5" t="s">
         <v>228</v>
       </c>
       <c r="DP49" s="5" t="s">
         <v>228</v>
       </c>
@@ -23223,73 +22677,73 @@
       </c>
       <c r="EZ49" s="1">
         <v>980</v>
       </c>
       <c r="FA49" s="1">
         <v>78</v>
       </c>
       <c r="FB49" s="1">
         <v>399</v>
       </c>
       <c r="FC49" s="1">
         <v>43</v>
       </c>
       <c r="FD49" s="1">
         <v>1479</v>
       </c>
       <c r="FE49" s="1">
         <v>1051</v>
       </c>
       <c r="FF49" s="1">
         <v>248</v>
       </c>
       <c r="FG49" s="1">
         <v>1542</v>
       </c>
-      <c r="FH49" s="5">
+      <c r="FH49" s="9">
         <v>3164</v>
       </c>
       <c r="FI49" s="5">
         <v>1628</v>
       </c>
-      <c r="FJ49" s="63">
+      <c r="FJ49" s="64">
         <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:166" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="168" t="s">
+      <c r="A50" s="169" t="s">
         <v>224</v>
       </c>
-      <c r="B50" s="184"/>
-[...7 lines deleted...]
-      <c r="J50" s="60">
+      <c r="B50" s="185"/>
+      <c r="C50" s="185"/>
+      <c r="D50" s="185"/>
+      <c r="E50" s="185"/>
+      <c r="F50" s="185"/>
+      <c r="G50" s="185"/>
+      <c r="H50" s="185"/>
+      <c r="I50" s="185"/>
+      <c r="J50" s="61">
         <v>34</v>
       </c>
       <c r="K50" s="2">
         <v>125</v>
       </c>
       <c r="L50" s="3">
         <v>3482.2</v>
       </c>
       <c r="M50" s="4">
         <v>7.49</v>
       </c>
       <c r="N50" s="4">
         <v>3.08</v>
       </c>
       <c r="O50" s="4">
         <v>4.41</v>
       </c>
       <c r="P50" s="1">
         <v>4392</v>
       </c>
       <c r="Q50" s="6">
         <v>53.7</v>
       </c>
       <c r="R50" s="1">
         <v>44217</v>
@@ -23320,51 +22774,51 @@
       </c>
       <c r="AA50" s="3">
         <v>15.2</v>
       </c>
       <c r="AB50" s="3">
         <v>115.5</v>
       </c>
       <c r="AC50" s="1">
         <v>2013</v>
       </c>
       <c r="AD50" s="1">
         <v>5896</v>
       </c>
       <c r="AE50" s="5">
         <v>54051</v>
       </c>
       <c r="AF50" s="5">
         <v>13758</v>
       </c>
       <c r="AG50" s="5">
         <v>46280</v>
       </c>
       <c r="AH50" s="5">
         <v>921</v>
       </c>
-      <c r="AI50" s="5">
+      <c r="AI50" s="9">
         <v>7771</v>
       </c>
       <c r="AJ50" s="3">
         <v>116</v>
       </c>
       <c r="AK50" s="3">
         <v>14.4</v>
       </c>
       <c r="AL50" s="1">
         <v>15952</v>
       </c>
       <c r="AM50" s="3">
         <v>29.5</v>
       </c>
       <c r="AN50" s="1">
         <v>1037</v>
       </c>
       <c r="AO50" s="1">
         <v>22</v>
       </c>
       <c r="AP50" s="1">
         <v>2130</v>
       </c>
       <c r="AQ50" s="1">
         <v>46</v>
@@ -23380,87 +22834,87 @@
       </c>
       <c r="AU50" s="8">
         <v>7.49</v>
       </c>
       <c r="AV50" s="8">
         <v>3.08</v>
       </c>
       <c r="AW50" s="8">
         <v>4.41</v>
       </c>
       <c r="AX50" s="8">
         <v>0.28000000000000003</v>
       </c>
       <c r="AY50" s="8">
         <v>4.13</v>
       </c>
       <c r="AZ50" s="8">
         <v>0.18</v>
       </c>
       <c r="BA50" s="8">
         <v>0.08</v>
       </c>
       <c r="BB50" s="8">
         <v>0.1</v>
       </c>
-      <c r="BC50" s="61">
+      <c r="BC50" s="62">
         <v>4392</v>
       </c>
-      <c r="BD50" s="67">
+      <c r="BD50" s="68">
         <v>3880</v>
       </c>
-      <c r="BE50" s="67">
+      <c r="BE50" s="68">
         <v>512</v>
       </c>
-      <c r="BF50" s="67">
+      <c r="BF50" s="68">
         <v>220</v>
       </c>
-      <c r="BG50" s="67">
+      <c r="BG50" s="68">
         <v>292</v>
       </c>
-      <c r="BH50" s="61">
+      <c r="BH50" s="62">
         <v>3880</v>
       </c>
-      <c r="BI50" s="67">
+      <c r="BI50" s="68">
         <v>431</v>
       </c>
-      <c r="BJ50" s="67">
+      <c r="BJ50" s="68">
         <v>454</v>
       </c>
-      <c r="BK50" s="67">
+      <c r="BK50" s="68">
         <v>344</v>
       </c>
-      <c r="BL50" s="67">
+      <c r="BL50" s="68">
         <v>1107</v>
       </c>
-      <c r="BM50" s="67">
+      <c r="BM50" s="68">
         <v>651</v>
       </c>
-      <c r="BN50" s="67">
+      <c r="BN50" s="68">
         <v>322</v>
       </c>
-      <c r="BO50" s="67">
+      <c r="BO50" s="68">
         <v>571</v>
       </c>
       <c r="BP50" s="3">
         <v>4003.3</v>
       </c>
       <c r="BQ50" s="3">
         <v>805</v>
       </c>
       <c r="BR50" s="3">
         <v>61</v>
       </c>
       <c r="BS50" s="6">
         <v>3941.5</v>
       </c>
       <c r="BT50" s="6">
         <v>0.5</v>
       </c>
       <c r="BU50" s="6">
         <v>0.3</v>
       </c>
       <c r="BV50" s="6">
         <v>0.4</v>
       </c>
       <c r="BW50" s="6">
         <v>3482.2</v>
@@ -23534,69 +22988,69 @@
       <c r="CT50" s="1">
         <v>267797</v>
       </c>
       <c r="CU50" s="1">
         <v>1114</v>
       </c>
       <c r="CV50" s="1">
         <v>266683</v>
       </c>
       <c r="CW50" s="1">
         <v>673588</v>
       </c>
       <c r="CX50" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY50" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ50" s="1">
         <v>44217</v>
       </c>
       <c r="DA50" s="1">
         <v>40293</v>
       </c>
       <c r="DB50" s="1">
-        <v>3923</v>
+        <v>3924</v>
       </c>
       <c r="DC50" s="1">
         <v>51059</v>
       </c>
       <c r="DD50" s="1">
         <v>46065</v>
       </c>
       <c r="DE50" s="7">
-        <v>4995</v>
+        <v>4994</v>
       </c>
       <c r="DF50" s="7">
         <v>-6842</v>
       </c>
       <c r="DG50" s="7">
         <v>-5772</v>
       </c>
       <c r="DH50" s="7">
-        <v>-1072</v>
+        <v>-1070</v>
       </c>
       <c r="DI50" s="1">
         <v>13758</v>
       </c>
       <c r="DJ50" s="1">
         <v>215</v>
       </c>
       <c r="DK50" s="1">
         <v>6701</v>
       </c>
       <c r="DL50" s="1">
         <v>54051</v>
       </c>
       <c r="DM50" s="1">
         <v>39721</v>
       </c>
       <c r="DN50" s="1">
         <v>259</v>
       </c>
       <c r="DO50" s="5">
         <v>5745</v>
       </c>
       <c r="DP50" s="5">
         <v>5455</v>
       </c>
@@ -23707,73 +23161,73 @@
       </c>
       <c r="EZ50" s="1">
         <v>7333</v>
       </c>
       <c r="FA50" s="1">
         <v>102</v>
       </c>
       <c r="FB50" s="1">
         <v>751</v>
       </c>
       <c r="FC50" s="1">
         <v>215</v>
       </c>
       <c r="FD50" s="1">
         <v>5427</v>
       </c>
       <c r="FE50" s="1">
         <v>5186</v>
       </c>
       <c r="FF50" s="1">
         <v>921</v>
       </c>
       <c r="FG50" s="1">
         <v>5346</v>
       </c>
-      <c r="FH50" s="5">
+      <c r="FH50" s="9">
         <v>7771</v>
       </c>
       <c r="FI50" s="5">
         <v>5962</v>
       </c>
-      <c r="FJ50" s="63">
+      <c r="FJ50" s="64">
         <v>34</v>
       </c>
     </row>
-    <row r="51" spans="1:166" s="68" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="168" t="s">
+    <row r="51" spans="1:166" s="69" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="169" t="s">
         <v>144</v>
       </c>
-      <c r="B51" s="169"/>
-[...7 lines deleted...]
-      <c r="J51" s="60">
+      <c r="B51" s="170"/>
+      <c r="C51" s="170"/>
+      <c r="D51" s="170"/>
+      <c r="E51" s="170"/>
+      <c r="F51" s="170"/>
+      <c r="G51" s="170"/>
+      <c r="H51" s="170"/>
+      <c r="I51" s="170"/>
+      <c r="J51" s="61">
         <v>35</v>
       </c>
       <c r="K51" s="2">
         <v>80</v>
       </c>
       <c r="L51" s="3">
         <v>3827.8</v>
       </c>
       <c r="M51" s="4">
         <v>7.86</v>
       </c>
       <c r="N51" s="4">
         <v>3.24</v>
       </c>
       <c r="O51" s="4">
         <v>4.62</v>
       </c>
       <c r="P51" s="1">
         <v>4563</v>
       </c>
       <c r="Q51" s="6">
         <v>52.8</v>
       </c>
       <c r="R51" s="1">
         <v>45089</v>
@@ -23804,51 +23258,51 @@
       </c>
       <c r="AA51" s="3">
         <v>14.2</v>
       </c>
       <c r="AB51" s="3">
         <v>117.7</v>
       </c>
       <c r="AC51" s="1">
         <v>2038</v>
       </c>
       <c r="AD51" s="1">
         <v>5729</v>
       </c>
       <c r="AE51" s="5">
         <v>55124</v>
       </c>
       <c r="AF51" s="5">
         <v>14576</v>
       </c>
       <c r="AG51" s="5">
         <v>48343</v>
       </c>
       <c r="AH51" s="5">
         <v>951</v>
       </c>
-      <c r="AI51" s="5">
+      <c r="AI51" s="9">
         <v>6781</v>
       </c>
       <c r="AJ51" s="3">
         <v>106.2</v>
       </c>
       <c r="AK51" s="3">
         <v>12.3</v>
       </c>
       <c r="AL51" s="1">
         <v>16214</v>
       </c>
       <c r="AM51" s="3">
         <v>29.4</v>
       </c>
       <c r="AN51" s="1">
         <v>862</v>
       </c>
       <c r="AO51" s="1">
         <v>18</v>
       </c>
       <c r="AP51" s="1">
         <v>2063</v>
       </c>
       <c r="AQ51" s="1">
         <v>42</v>
@@ -23864,87 +23318,87 @@
       </c>
       <c r="AU51" s="8">
         <v>7.86</v>
       </c>
       <c r="AV51" s="8">
         <v>3.24</v>
       </c>
       <c r="AW51" s="8">
         <v>4.62</v>
       </c>
       <c r="AX51" s="8">
         <v>0.46</v>
       </c>
       <c r="AY51" s="8">
         <v>4.16</v>
       </c>
       <c r="AZ51" s="8">
         <v>0.05</v>
       </c>
       <c r="BA51" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB51" s="8">
         <v>0.05</v>
       </c>
-      <c r="BC51" s="61">
+      <c r="BC51" s="62">
         <v>4563</v>
       </c>
-      <c r="BD51" s="67">
+      <c r="BD51" s="68">
         <v>3978</v>
       </c>
-      <c r="BE51" s="67">
+      <c r="BE51" s="68">
         <v>585</v>
       </c>
-      <c r="BF51" s="67">
+      <c r="BF51" s="68">
         <v>357</v>
       </c>
-      <c r="BG51" s="67">
-[...2 lines deleted...]
-      <c r="BH51" s="61">
+      <c r="BG51" s="68">
+        <v>228</v>
+      </c>
+      <c r="BH51" s="62">
         <v>3978</v>
       </c>
-      <c r="BI51" s="67">
+      <c r="BI51" s="68">
         <v>556</v>
       </c>
-      <c r="BJ51" s="67">
+      <c r="BJ51" s="68">
         <v>491</v>
       </c>
-      <c r="BK51" s="67">
+      <c r="BK51" s="68">
         <v>399</v>
       </c>
-      <c r="BL51" s="67">
+      <c r="BL51" s="68">
         <v>1204</v>
       </c>
-      <c r="BM51" s="67">
+      <c r="BM51" s="68">
         <v>430</v>
       </c>
-      <c r="BN51" s="67">
+      <c r="BN51" s="68">
         <v>295</v>
       </c>
-      <c r="BO51" s="67">
+      <c r="BO51" s="68">
         <v>603</v>
       </c>
       <c r="BP51" s="3">
         <v>4389.1000000000004</v>
       </c>
       <c r="BQ51" s="3">
         <v>947.5</v>
       </c>
       <c r="BR51" s="3">
         <v>84</v>
       </c>
       <c r="BS51" s="6">
         <v>4304.2</v>
       </c>
       <c r="BT51" s="6">
         <v>0.9</v>
       </c>
       <c r="BU51" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV51" s="6">
         <v>0.6</v>
       </c>
       <c r="BW51" s="6">
         <v>3827.8</v>
@@ -24027,60 +23481,60 @@
       <c r="CW51" s="1">
         <v>698833</v>
       </c>
       <c r="CX51" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY51" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ51" s="1">
         <v>45089</v>
       </c>
       <c r="DA51" s="1">
         <v>40548</v>
       </c>
       <c r="DB51" s="1">
         <v>4541</v>
       </c>
       <c r="DC51" s="1">
         <v>53058</v>
       </c>
       <c r="DD51" s="1">
         <v>48121</v>
       </c>
       <c r="DE51" s="7">
-        <v>4935</v>
+        <v>4937</v>
       </c>
       <c r="DF51" s="7">
         <v>-7969</v>
       </c>
       <c r="DG51" s="7">
         <v>-7573</v>
       </c>
       <c r="DH51" s="7">
-        <v>-394</v>
+        <v>-396</v>
       </c>
       <c r="DI51" s="1">
         <v>14576</v>
       </c>
       <c r="DJ51" s="1">
         <v>222</v>
       </c>
       <c r="DK51" s="1">
         <v>6385</v>
       </c>
       <c r="DL51" s="1">
         <v>55124</v>
       </c>
       <c r="DM51" s="1">
         <v>40348</v>
       </c>
       <c r="DN51" s="1">
         <v>397</v>
       </c>
       <c r="DO51" s="5">
         <v>5913</v>
       </c>
       <c r="DP51" s="5">
         <v>5632</v>
       </c>
@@ -24191,73 +23645,73 @@
       </c>
       <c r="EZ51" s="1">
         <v>8596</v>
       </c>
       <c r="FA51" s="1">
         <v>131</v>
       </c>
       <c r="FB51" s="1">
         <v>770</v>
       </c>
       <c r="FC51" s="1">
         <v>222</v>
       </c>
       <c r="FD51" s="1">
         <v>4954</v>
       </c>
       <c r="FE51" s="1">
         <v>4904</v>
       </c>
       <c r="FF51" s="1">
         <v>951</v>
       </c>
       <c r="FG51" s="1">
         <v>5788</v>
       </c>
-      <c r="FH51" s="5">
+      <c r="FH51" s="9">
         <v>6781</v>
       </c>
       <c r="FI51" s="5">
         <v>6165</v>
       </c>
-      <c r="FJ51" s="63">
+      <c r="FJ51" s="64">
         <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:166" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="168" t="s">
+      <c r="A52" s="169" t="s">
         <v>201</v>
       </c>
-      <c r="B52" s="169"/>
-[...7 lines deleted...]
-      <c r="J52" s="60">
+      <c r="B52" s="170"/>
+      <c r="C52" s="170"/>
+      <c r="D52" s="170"/>
+      <c r="E52" s="170"/>
+      <c r="F52" s="170"/>
+      <c r="G52" s="170"/>
+      <c r="H52" s="170"/>
+      <c r="I52" s="170"/>
+      <c r="J52" s="61">
         <v>36</v>
       </c>
       <c r="K52" s="2">
         <v>115</v>
       </c>
       <c r="L52" s="3">
         <v>3483.7</v>
       </c>
       <c r="M52" s="4">
         <v>7.82</v>
       </c>
       <c r="N52" s="4">
         <v>3.12</v>
       </c>
       <c r="O52" s="4">
         <v>4.7</v>
       </c>
       <c r="P52" s="1">
         <v>4692</v>
       </c>
       <c r="Q52" s="6">
         <v>54.5</v>
       </c>
       <c r="R52" s="1">
         <v>45636</v>
@@ -24288,55 +23742,55 @@
       </c>
       <c r="AA52" s="3">
         <v>13.9</v>
       </c>
       <c r="AB52" s="3">
         <v>114.6</v>
       </c>
       <c r="AC52" s="1">
         <v>1839</v>
       </c>
       <c r="AD52" s="1">
         <v>5821</v>
       </c>
       <c r="AE52" s="5">
         <v>54738</v>
       </c>
       <c r="AF52" s="5">
         <v>13227</v>
       </c>
       <c r="AG52" s="5">
         <v>47230</v>
       </c>
       <c r="AH52" s="5">
         <v>920</v>
       </c>
-      <c r="AI52" s="5">
+      <c r="AI52" s="9">
         <v>7508</v>
       </c>
       <c r="AJ52" s="3">
-        <v>118.6</v>
+        <v>118.5</v>
       </c>
       <c r="AK52" s="3">
         <v>13.7</v>
       </c>
       <c r="AL52" s="1">
         <v>15364</v>
       </c>
       <c r="AM52" s="3">
         <v>28.1</v>
       </c>
       <c r="AN52" s="1">
         <v>960</v>
       </c>
       <c r="AO52" s="1">
         <v>22</v>
       </c>
       <c r="AP52" s="1">
         <v>1965</v>
       </c>
       <c r="AQ52" s="1">
         <v>44</v>
       </c>
       <c r="AR52" s="4">
         <v>7.84</v>
       </c>
@@ -24348,87 +23802,87 @@
       </c>
       <c r="AU52" s="8">
         <v>7.82</v>
       </c>
       <c r="AV52" s="8">
         <v>3.12</v>
       </c>
       <c r="AW52" s="8">
         <v>4.7</v>
       </c>
       <c r="AX52" s="8">
         <v>0.43</v>
       </c>
       <c r="AY52" s="8">
         <v>4.2699999999999996</v>
       </c>
       <c r="AZ52" s="8">
         <v>0.16</v>
       </c>
       <c r="BA52" s="8">
         <v>0.09</v>
       </c>
       <c r="BB52" s="8">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BC52" s="61">
+      <c r="BC52" s="62">
         <v>4692</v>
       </c>
-      <c r="BD52" s="67">
+      <c r="BD52" s="68">
         <v>4047</v>
       </c>
-      <c r="BE52" s="67">
+      <c r="BE52" s="68">
         <v>645</v>
       </c>
-      <c r="BF52" s="67">
+      <c r="BF52" s="68">
         <v>321</v>
       </c>
-      <c r="BG52" s="67">
+      <c r="BG52" s="68">
         <v>324</v>
       </c>
-      <c r="BH52" s="61">
+      <c r="BH52" s="62">
         <v>4047</v>
       </c>
-      <c r="BI52" s="67">
+      <c r="BI52" s="68">
         <v>452</v>
       </c>
-      <c r="BJ52" s="67">
+      <c r="BJ52" s="68">
         <v>419</v>
       </c>
-      <c r="BK52" s="67">
+      <c r="BK52" s="68">
         <v>381</v>
       </c>
-      <c r="BL52" s="67">
+      <c r="BL52" s="68">
         <v>1208</v>
       </c>
-      <c r="BM52" s="67">
+      <c r="BM52" s="68">
         <v>587</v>
       </c>
-      <c r="BN52" s="67">
+      <c r="BN52" s="68">
         <v>353</v>
       </c>
-      <c r="BO52" s="67">
+      <c r="BO52" s="68">
         <v>647</v>
       </c>
       <c r="BP52" s="3">
         <v>3992.4</v>
       </c>
       <c r="BQ52" s="3">
         <v>808.8</v>
       </c>
       <c r="BR52" s="3">
         <v>64</v>
       </c>
       <c r="BS52" s="6">
         <v>3927.9</v>
       </c>
       <c r="BT52" s="6">
         <v>0.5</v>
       </c>
       <c r="BU52" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV52" s="6">
         <v>0.4</v>
       </c>
       <c r="BW52" s="6">
         <v>3483.7</v>
@@ -24502,69 +23956,69 @@
       <c r="CT52" s="1">
         <v>311185</v>
       </c>
       <c r="CU52" s="1">
         <v>1233</v>
       </c>
       <c r="CV52" s="1">
         <v>309952</v>
       </c>
       <c r="CW52" s="1">
         <v>689085</v>
       </c>
       <c r="CX52" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY52" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ52" s="1">
         <v>45636</v>
       </c>
       <c r="DA52" s="1">
         <v>41511</v>
       </c>
       <c r="DB52" s="1">
-        <v>4126</v>
+        <v>4125</v>
       </c>
       <c r="DC52" s="1">
         <v>52302</v>
       </c>
       <c r="DD52" s="1">
         <v>47004</v>
       </c>
       <c r="DE52" s="7">
-        <v>5301</v>
+        <v>5298</v>
       </c>
       <c r="DF52" s="7">
         <v>-6666</v>
       </c>
       <c r="DG52" s="7">
         <v>-5493</v>
       </c>
       <c r="DH52" s="7">
-        <v>-1175</v>
+        <v>-1173</v>
       </c>
       <c r="DI52" s="1">
         <v>13227</v>
       </c>
       <c r="DJ52" s="1">
         <v>226</v>
       </c>
       <c r="DK52" s="1">
         <v>6335</v>
       </c>
       <c r="DL52" s="1">
         <v>54738</v>
       </c>
       <c r="DM52" s="1">
         <v>40875</v>
       </c>
       <c r="DN52" s="1">
         <v>340</v>
       </c>
       <c r="DO52" s="5">
         <v>5250</v>
       </c>
       <c r="DP52" s="5">
         <v>4938</v>
       </c>
@@ -24675,73 +24129,73 @@
       </c>
       <c r="EZ52" s="1">
         <v>6867</v>
       </c>
       <c r="FA52" s="1">
         <v>105</v>
       </c>
       <c r="FB52" s="1">
         <v>824</v>
       </c>
       <c r="FC52" s="1">
         <v>226</v>
       </c>
       <c r="FD52" s="1">
         <v>5964</v>
       </c>
       <c r="FE52" s="1">
         <v>5176</v>
       </c>
       <c r="FF52" s="1">
         <v>920</v>
       </c>
       <c r="FG52" s="1">
         <v>5443</v>
       </c>
-      <c r="FH52" s="5">
+      <c r="FH52" s="9">
         <v>7508</v>
       </c>
       <c r="FI52" s="5">
         <v>6033</v>
       </c>
-      <c r="FJ52" s="63">
+      <c r="FJ52" s="64">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:166" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="168" t="s">
+      <c r="A53" s="169" t="s">
         <v>225</v>
       </c>
-      <c r="B53" s="170"/>
-[...7 lines deleted...]
-      <c r="J53" s="60">
+      <c r="B53" s="171"/>
+      <c r="C53" s="171"/>
+      <c r="D53" s="171"/>
+      <c r="E53" s="171"/>
+      <c r="F53" s="171"/>
+      <c r="G53" s="171"/>
+      <c r="H53" s="171"/>
+      <c r="I53" s="171"/>
+      <c r="J53" s="61">
         <v>37</v>
       </c>
       <c r="K53" s="2">
         <v>113</v>
       </c>
       <c r="L53" s="3">
         <v>3537.4</v>
       </c>
       <c r="M53" s="4">
         <v>7.23</v>
       </c>
       <c r="N53" s="4">
         <v>3.14</v>
       </c>
       <c r="O53" s="4">
         <v>4.09</v>
       </c>
       <c r="P53" s="1">
         <v>4421</v>
       </c>
       <c r="Q53" s="6">
         <v>53.3</v>
       </c>
       <c r="R53" s="1">
         <v>44432</v>
@@ -24772,51 +24226,51 @@
       </c>
       <c r="AA53" s="3">
         <v>15.4</v>
       </c>
       <c r="AB53" s="3">
         <v>114.9</v>
       </c>
       <c r="AC53" s="1">
         <v>2063</v>
       </c>
       <c r="AD53" s="1">
         <v>6137</v>
       </c>
       <c r="AE53" s="5">
         <v>54053</v>
       </c>
       <c r="AF53" s="5">
         <v>13689</v>
       </c>
       <c r="AG53" s="5">
         <v>46448</v>
       </c>
       <c r="AH53" s="5">
         <v>918</v>
       </c>
-      <c r="AI53" s="5">
+      <c r="AI53" s="9">
         <v>7605</v>
       </c>
       <c r="AJ53" s="3">
         <v>110.9</v>
       </c>
       <c r="AK53" s="3">
         <v>14.1</v>
       </c>
       <c r="AL53" s="1">
         <v>15480</v>
       </c>
       <c r="AM53" s="3">
         <v>28.6</v>
       </c>
       <c r="AN53" s="1">
         <v>1052</v>
       </c>
       <c r="AO53" s="1">
         <v>21</v>
       </c>
       <c r="AP53" s="1">
         <v>2141</v>
       </c>
       <c r="AQ53" s="1">
         <v>44</v>
@@ -24832,87 +24286,87 @@
       </c>
       <c r="AU53" s="8">
         <v>7.23</v>
       </c>
       <c r="AV53" s="8">
         <v>3.14</v>
       </c>
       <c r="AW53" s="8">
         <v>4.09</v>
       </c>
       <c r="AX53" s="8">
         <v>0.35</v>
       </c>
       <c r="AY53" s="8">
         <v>3.74</v>
       </c>
       <c r="AZ53" s="8">
         <v>0.18</v>
       </c>
       <c r="BA53" s="8">
         <v>0.08</v>
       </c>
       <c r="BB53" s="8">
         <v>0.1</v>
       </c>
-      <c r="BC53" s="61">
+      <c r="BC53" s="62">
         <v>4421</v>
       </c>
-      <c r="BD53" s="67">
+      <c r="BD53" s="68">
         <v>3961</v>
       </c>
-      <c r="BE53" s="67">
+      <c r="BE53" s="68">
         <v>460</v>
       </c>
-      <c r="BF53" s="67">
+      <c r="BF53" s="68">
         <v>261</v>
       </c>
-      <c r="BG53" s="67">
+      <c r="BG53" s="68">
         <v>199</v>
       </c>
-      <c r="BH53" s="61">
+      <c r="BH53" s="62">
         <v>3961</v>
       </c>
-      <c r="BI53" s="67">
+      <c r="BI53" s="68">
         <v>481</v>
       </c>
-      <c r="BJ53" s="67">
+      <c r="BJ53" s="68">
         <v>461</v>
       </c>
-      <c r="BK53" s="67">
+      <c r="BK53" s="68">
         <v>341</v>
       </c>
-      <c r="BL53" s="67">
+      <c r="BL53" s="68">
         <v>1163</v>
       </c>
-      <c r="BM53" s="67">
+      <c r="BM53" s="68">
         <v>619</v>
       </c>
-      <c r="BN53" s="67">
+      <c r="BN53" s="68">
         <v>307</v>
       </c>
-      <c r="BO53" s="67">
+      <c r="BO53" s="68">
         <v>589</v>
       </c>
       <c r="BP53" s="3">
         <v>3978.3</v>
       </c>
       <c r="BQ53" s="3">
         <v>800.8</v>
       </c>
       <c r="BR53" s="3">
         <v>32.200000000000003</v>
       </c>
       <c r="BS53" s="6">
         <v>3945.2</v>
       </c>
       <c r="BT53" s="6">
         <v>0.5</v>
       </c>
       <c r="BU53" s="6">
         <v>0.4</v>
       </c>
       <c r="BV53" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW53" s="6">
         <v>3537.4</v>
@@ -24995,60 +24449,60 @@
       <c r="CW53" s="1">
         <v>755238</v>
       </c>
       <c r="CX53" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CY53" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CZ53" s="1">
         <v>44432</v>
       </c>
       <c r="DA53" s="1">
         <v>40364</v>
       </c>
       <c r="DB53" s="1">
         <v>4068</v>
       </c>
       <c r="DC53" s="1">
         <v>51057</v>
       </c>
       <c r="DD53" s="1">
         <v>46241</v>
       </c>
       <c r="DE53" s="7">
-        <v>4817</v>
+        <v>4816</v>
       </c>
       <c r="DF53" s="7">
         <v>-6625</v>
       </c>
       <c r="DG53" s="7">
         <v>-5877</v>
       </c>
       <c r="DH53" s="7">
-        <v>-749</v>
+        <v>-748</v>
       </c>
       <c r="DI53" s="1">
         <v>13689</v>
       </c>
       <c r="DJ53" s="1">
         <v>207</v>
       </c>
       <c r="DK53" s="1">
         <v>6857</v>
       </c>
       <c r="DL53" s="1">
         <v>54053</v>
       </c>
       <c r="DM53" s="1">
         <v>39776</v>
       </c>
       <c r="DN53" s="1">
         <v>4</v>
       </c>
       <c r="DO53" s="5">
         <v>5529</v>
       </c>
       <c r="DP53" s="5">
         <v>5226</v>
       </c>
@@ -25159,73 +24613,73 @@
       </c>
       <c r="EZ53" s="1">
         <v>7103</v>
       </c>
       <c r="FA53" s="1">
         <v>96</v>
       </c>
       <c r="FB53" s="1">
         <v>713</v>
       </c>
       <c r="FC53" s="1">
         <v>207</v>
       </c>
       <c r="FD53" s="1">
         <v>5562</v>
       </c>
       <c r="FE53" s="1">
         <v>5134</v>
       </c>
       <c r="FF53" s="1">
         <v>918</v>
       </c>
       <c r="FG53" s="1">
         <v>5383</v>
       </c>
-      <c r="FH53" s="5">
+      <c r="FH53" s="9">
         <v>7605</v>
       </c>
       <c r="FI53" s="5">
         <v>5921</v>
       </c>
-      <c r="FJ53" s="63">
+      <c r="FJ53" s="64">
         <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:166" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="168" t="s">
+      <c r="A54" s="169" t="s">
         <v>226</v>
       </c>
-      <c r="B54" s="169"/>
-[...7 lines deleted...]
-      <c r="J54" s="60">
+      <c r="B54" s="170"/>
+      <c r="C54" s="170"/>
+      <c r="D54" s="170"/>
+      <c r="E54" s="170"/>
+      <c r="F54" s="170"/>
+      <c r="G54" s="170"/>
+      <c r="H54" s="170"/>
+      <c r="I54" s="170"/>
+      <c r="J54" s="61">
         <v>38</v>
       </c>
       <c r="K54" s="2">
         <v>173</v>
       </c>
       <c r="L54" s="3">
         <v>224.1</v>
       </c>
       <c r="M54" s="4">
         <v>6.82</v>
       </c>
       <c r="N54" s="4">
         <v>2.5299999999999998</v>
       </c>
       <c r="O54" s="4">
         <v>4.29</v>
       </c>
       <c r="P54" s="1">
         <v>2753</v>
       </c>
       <c r="Q54" s="6">
         <v>67.3</v>
       </c>
       <c r="R54" s="1">
         <v>11333</v>
@@ -25256,55 +24710,55 @@
       </c>
       <c r="AA54" s="3">
         <v>8.6</v>
       </c>
       <c r="AB54" s="3">
         <v>93.6</v>
       </c>
       <c r="AC54" s="1">
         <v>298</v>
       </c>
       <c r="AD54" s="1">
         <v>1657</v>
       </c>
       <c r="AE54" s="5">
         <v>7808</v>
       </c>
       <c r="AF54" s="5">
         <v>261</v>
       </c>
       <c r="AG54" s="5">
         <v>7111</v>
       </c>
       <c r="AH54" s="5">
         <v>140</v>
       </c>
-      <c r="AI54" s="5">
+      <c r="AI54" s="9">
         <v>697</v>
       </c>
       <c r="AJ54" s="3">
-        <v>71.3</v>
+        <v>71.5</v>
       </c>
       <c r="AK54" s="3">
         <v>8.9</v>
       </c>
       <c r="AL54" s="1">
         <v>1741</v>
       </c>
       <c r="AM54" s="3">
         <v>22.3</v>
       </c>
       <c r="AN54" s="1">
         <v>102</v>
       </c>
       <c r="AO54" s="1">
         <v>31</v>
       </c>
       <c r="AP54" s="1">
         <v>255</v>
       </c>
       <c r="AQ54" s="1">
         <v>78</v>
       </c>
       <c r="AR54" s="4">
         <v>6.84</v>
       </c>
@@ -25316,87 +24770,87 @@
       </c>
       <c r="AU54" s="8">
         <v>6.82</v>
       </c>
       <c r="AV54" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="AW54" s="8">
         <v>4.29</v>
       </c>
       <c r="AX54" s="8">
         <v>0.2</v>
       </c>
       <c r="AY54" s="8">
         <v>4.09</v>
       </c>
       <c r="AZ54" s="8">
         <v>0</v>
       </c>
       <c r="BA54" s="8">
         <v>0</v>
       </c>
       <c r="BB54" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC54" s="61">
+      <c r="BC54" s="62">
         <v>2753</v>
       </c>
-      <c r="BD54" s="67">
+      <c r="BD54" s="68">
         <v>2333</v>
       </c>
-      <c r="BE54" s="67">
+      <c r="BE54" s="68">
         <v>420</v>
       </c>
-      <c r="BF54" s="67">
+      <c r="BF54" s="68">
         <v>146</v>
       </c>
-      <c r="BG54" s="67">
+      <c r="BG54" s="68">
         <v>274</v>
       </c>
-      <c r="BH54" s="61">
+      <c r="BH54" s="62">
         <v>2333</v>
       </c>
-      <c r="BI54" s="67">
+      <c r="BI54" s="68">
         <v>42</v>
       </c>
-      <c r="BJ54" s="67">
+      <c r="BJ54" s="68">
         <v>175</v>
       </c>
-      <c r="BK54" s="67">
+      <c r="BK54" s="68">
         <v>132</v>
       </c>
-      <c r="BL54" s="67">
+      <c r="BL54" s="68">
         <v>337</v>
       </c>
-      <c r="BM54" s="67">
+      <c r="BM54" s="68">
         <v>253</v>
       </c>
-      <c r="BN54" s="67">
+      <c r="BN54" s="68">
         <v>572</v>
       </c>
-      <c r="BO54" s="67">
+      <c r="BO54" s="68">
         <v>822</v>
       </c>
       <c r="BP54" s="3">
         <v>271.10000000000002</v>
       </c>
       <c r="BQ54" s="3">
         <v>111.8</v>
       </c>
       <c r="BR54" s="3">
         <v>34.700000000000003</v>
       </c>
       <c r="BS54" s="6">
         <v>15.9</v>
       </c>
       <c r="BT54" s="6">
         <v>220.5</v>
       </c>
       <c r="BU54" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV54" s="6">
         <v>1</v>
       </c>
       <c r="BW54" s="6">
         <v>224.1</v>
@@ -25470,69 +24924,69 @@
       <c r="CT54" s="1">
         <v>1108</v>
       </c>
       <c r="CU54" s="1">
         <v>1068</v>
       </c>
       <c r="CV54" s="1">
         <v>40</v>
       </c>
       <c r="CW54" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX54" s="1">
         <v>1164</v>
       </c>
       <c r="CY54" s="1">
         <v>7166</v>
       </c>
       <c r="CZ54" s="1">
         <v>11333</v>
       </c>
       <c r="DA54" s="1">
         <v>7547</v>
       </c>
       <c r="DB54" s="1">
-        <v>3787</v>
+        <v>3786</v>
       </c>
       <c r="DC54" s="1">
         <v>10603</v>
       </c>
       <c r="DD54" s="1">
         <v>7095</v>
       </c>
       <c r="DE54" s="7">
-        <v>3506</v>
+        <v>3508</v>
       </c>
       <c r="DF54" s="7">
         <v>730</v>
       </c>
       <c r="DG54" s="7">
         <v>452</v>
       </c>
       <c r="DH54" s="7">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="DI54" s="1">
         <v>261</v>
       </c>
       <c r="DJ54" s="1">
         <v>16</v>
       </c>
       <c r="DK54" s="1">
         <v>975</v>
       </c>
       <c r="DL54" s="1">
         <v>7808</v>
       </c>
       <c r="DM54" s="1">
         <v>7253</v>
       </c>
       <c r="DN54" s="1">
         <v>309</v>
       </c>
       <c r="DO54" s="5" t="s">
         <v>228</v>
       </c>
       <c r="DP54" s="5" t="s">
         <v>228</v>
       </c>
@@ -25643,73 +25097,73 @@
       </c>
       <c r="EZ54" s="1">
         <v>467</v>
       </c>
       <c r="FA54" s="1">
         <v>48</v>
       </c>
       <c r="FB54" s="1">
         <v>281</v>
       </c>
       <c r="FC54" s="1">
         <v>16</v>
       </c>
       <c r="FD54" s="1">
         <v>376</v>
       </c>
       <c r="FE54" s="1">
         <v>722</v>
       </c>
       <c r="FF54" s="1">
         <v>140</v>
       </c>
       <c r="FG54" s="1">
         <v>789</v>
       </c>
-      <c r="FH54" s="5">
+      <c r="FH54" s="9">
         <v>697</v>
       </c>
       <c r="FI54" s="5">
         <v>792</v>
       </c>
-      <c r="FJ54" s="63">
+      <c r="FJ54" s="64">
         <v>38</v>
       </c>
     </row>
-    <row r="55" spans="1:166" s="68" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="79" t="s">
+    <row r="55" spans="1:166" s="69" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="80" t="s">
         <v>192</v>
       </c>
-      <c r="B55" s="65"/>
-[...7 lines deleted...]
-      <c r="J55" s="60">
+      <c r="B55" s="66"/>
+      <c r="C55" s="66"/>
+      <c r="D55" s="66"/>
+      <c r="E55" s="66"/>
+      <c r="F55" s="66"/>
+      <c r="G55" s="66"/>
+      <c r="H55" s="66"/>
+      <c r="I55" s="66"/>
+      <c r="J55" s="61">
         <v>39</v>
       </c>
       <c r="K55" s="2">
         <v>123</v>
       </c>
       <c r="L55" s="3">
         <v>250.8</v>
       </c>
       <c r="M55" s="4">
         <v>2.85</v>
       </c>
       <c r="N55" s="4">
         <v>1.84</v>
       </c>
       <c r="O55" s="4">
         <v>1.01</v>
       </c>
       <c r="P55" s="1">
         <v>1348</v>
       </c>
       <c r="Q55" s="6">
         <v>66.599999999999994</v>
       </c>
       <c r="R55" s="1">
         <v>16339</v>
@@ -25740,55 +25194,55 @@
       </c>
       <c r="AA55" s="3">
         <v>4.2</v>
       </c>
       <c r="AB55" s="3">
         <v>96.6</v>
       </c>
       <c r="AC55" s="1">
         <v>544</v>
       </c>
       <c r="AD55" s="1">
         <v>5654</v>
       </c>
       <c r="AE55" s="5">
         <v>3752</v>
       </c>
       <c r="AF55" s="5">
         <v>147</v>
       </c>
       <c r="AG55" s="5">
         <v>3047</v>
       </c>
       <c r="AH55" s="5">
         <v>43</v>
       </c>
-      <c r="AI55" s="5">
+      <c r="AI55" s="9">
         <v>705</v>
       </c>
       <c r="AJ55" s="3">
-        <v>101.7</v>
+        <v>101.6</v>
       </c>
       <c r="AK55" s="3">
         <v>18.8</v>
       </c>
       <c r="AL55" s="1">
         <v>1574</v>
       </c>
       <c r="AM55" s="3">
         <v>42</v>
       </c>
       <c r="AN55" s="1">
         <v>247</v>
       </c>
       <c r="AO55" s="1">
         <v>28</v>
       </c>
       <c r="AP55" s="1">
         <v>552</v>
       </c>
       <c r="AQ55" s="1">
         <v>63</v>
       </c>
       <c r="AR55" s="4">
         <v>2.89</v>
       </c>
@@ -25800,87 +25254,87 @@
       </c>
       <c r="AU55" s="8">
         <v>2.85</v>
       </c>
       <c r="AV55" s="8">
         <v>1.84</v>
       </c>
       <c r="AW55" s="8">
         <v>1.01</v>
       </c>
       <c r="AX55" s="8">
         <v>0.19</v>
       </c>
       <c r="AY55" s="8">
         <v>0.82</v>
       </c>
       <c r="AZ55" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BA55" s="8" t="s">
         <v>228</v>
       </c>
       <c r="BB55" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="BC55" s="61">
+      <c r="BC55" s="62">
         <v>1348</v>
       </c>
-      <c r="BD55" s="67">
+      <c r="BD55" s="68">
         <v>1191</v>
       </c>
-      <c r="BE55" s="67">
+      <c r="BE55" s="68">
         <v>157</v>
       </c>
-      <c r="BF55" s="67">
+      <c r="BF55" s="68">
         <v>86</v>
       </c>
-      <c r="BG55" s="67">
+      <c r="BG55" s="68">
         <v>71</v>
       </c>
-      <c r="BH55" s="61">
+      <c r="BH55" s="62">
         <v>1191</v>
       </c>
-      <c r="BI55" s="67">
+      <c r="BI55" s="68">
         <v>5</v>
       </c>
-      <c r="BJ55" s="67">
+      <c r="BJ55" s="68">
         <v>72</v>
       </c>
-      <c r="BK55" s="67">
+      <c r="BK55" s="68">
         <v>69</v>
       </c>
-      <c r="BL55" s="67">
+      <c r="BL55" s="68">
         <v>140</v>
       </c>
-      <c r="BM55" s="67">
+      <c r="BM55" s="68">
         <v>170</v>
       </c>
-      <c r="BN55" s="67">
+      <c r="BN55" s="68">
         <v>257</v>
       </c>
-      <c r="BO55" s="67">
+      <c r="BO55" s="68">
         <v>478</v>
       </c>
       <c r="BP55" s="3">
         <v>313.3</v>
       </c>
       <c r="BQ55" s="3">
         <v>176.6</v>
       </c>
       <c r="BR55" s="3">
         <v>8.3000000000000007</v>
       </c>
       <c r="BS55" s="6">
         <v>303</v>
       </c>
       <c r="BT55" s="6">
         <v>2</v>
       </c>
       <c r="BU55" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BV55" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW55" s="6">
         <v>250.8</v>
@@ -25954,69 +25408,69 @@
       <c r="CT55" s="1">
         <v>2803</v>
       </c>
       <c r="CU55" s="1">
         <v>2387</v>
       </c>
       <c r="CV55" s="1">
         <v>416</v>
       </c>
       <c r="CW55" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX55" s="1">
         <v>111068</v>
       </c>
       <c r="CY55" s="1">
         <v>5</v>
       </c>
       <c r="CZ55" s="1">
         <v>16339</v>
       </c>
       <c r="DA55" s="1">
         <v>3605</v>
       </c>
       <c r="DB55" s="1">
-        <v>12732</v>
+        <v>12734</v>
       </c>
       <c r="DC55" s="1">
         <v>15783</v>
       </c>
       <c r="DD55" s="1">
         <v>3038</v>
       </c>
       <c r="DE55" s="7">
-        <v>12744</v>
+        <v>12745</v>
       </c>
       <c r="DF55" s="7">
         <v>556</v>
       </c>
       <c r="DG55" s="7">
         <v>567</v>
       </c>
       <c r="DH55" s="7">
-        <v>-12</v>
+        <v>-11</v>
       </c>
       <c r="DI55" s="1">
         <v>147</v>
       </c>
       <c r="DJ55" s="1">
         <v>9</v>
       </c>
       <c r="DK55" s="1">
         <v>694</v>
       </c>
       <c r="DL55" s="1">
         <v>3752</v>
       </c>
       <c r="DM55" s="1">
         <v>3315</v>
       </c>
       <c r="DN55" s="1">
         <v>18</v>
       </c>
       <c r="DO55" s="5" t="s">
         <v>228</v>
       </c>
       <c r="DP55" s="5" t="s">
         <v>228</v>
       </c>
@@ -26127,73 +25581,73 @@
       </c>
       <c r="EZ55" s="1">
         <v>688</v>
       </c>
       <c r="FA55" s="1">
         <v>29</v>
       </c>
       <c r="FB55" s="1">
         <v>67</v>
       </c>
       <c r="FC55" s="1">
         <v>9</v>
       </c>
       <c r="FD55" s="1">
         <v>88</v>
       </c>
       <c r="FE55" s="1">
         <v>237</v>
       </c>
       <c r="FF55" s="1">
         <v>43</v>
       </c>
       <c r="FG55" s="1">
         <v>410</v>
       </c>
-      <c r="FH55" s="5">
+      <c r="FH55" s="9">
         <v>705</v>
       </c>
       <c r="FI55" s="5">
         <v>112</v>
       </c>
-      <c r="FJ55" s="63">
+      <c r="FJ55" s="64">
         <v>39</v>
       </c>
     </row>
     <row r="56" spans="1:166" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="171" t="s">
+      <c r="A56" s="172" t="s">
         <v>227</v>
       </c>
-      <c r="B56" s="172"/>
-[...7 lines deleted...]
-      <c r="J56" s="60">
+      <c r="B56" s="173"/>
+      <c r="C56" s="173"/>
+      <c r="D56" s="173"/>
+      <c r="E56" s="173"/>
+      <c r="F56" s="173"/>
+      <c r="G56" s="173"/>
+      <c r="H56" s="173"/>
+      <c r="I56" s="173"/>
+      <c r="J56" s="61">
         <v>40</v>
       </c>
       <c r="K56" s="2">
         <v>182</v>
       </c>
       <c r="L56" s="3">
         <v>274</v>
       </c>
       <c r="M56" s="4">
         <v>4.4000000000000004</v>
       </c>
       <c r="N56" s="4">
         <v>2.31</v>
       </c>
       <c r="O56" s="4">
         <v>2.09</v>
       </c>
       <c r="P56" s="1">
         <v>4126</v>
       </c>
       <c r="Q56" s="6">
         <v>65.900000000000006</v>
       </c>
       <c r="R56" s="1">
         <v>18700</v>
@@ -26224,55 +25678,55 @@
       </c>
       <c r="AA56" s="3">
         <v>8.6999999999999993</v>
       </c>
       <c r="AB56" s="3">
         <v>92.6</v>
       </c>
       <c r="AC56" s="1">
         <v>683</v>
       </c>
       <c r="AD56" s="1">
         <v>4119</v>
       </c>
       <c r="AE56" s="5">
         <v>11356</v>
       </c>
       <c r="AF56" s="5">
         <v>251</v>
       </c>
       <c r="AG56" s="5">
         <v>8909</v>
       </c>
       <c r="AH56" s="5">
         <v>112</v>
       </c>
-      <c r="AI56" s="5">
+      <c r="AI56" s="9">
         <v>2447</v>
       </c>
       <c r="AJ56" s="3">
-        <v>151.19999999999999</v>
+        <v>151</v>
       </c>
       <c r="AK56" s="3">
         <v>21.5</v>
       </c>
       <c r="AL56" s="1">
         <v>3912</v>
       </c>
       <c r="AM56" s="3">
         <v>34.4</v>
       </c>
       <c r="AN56" s="1">
         <v>556</v>
       </c>
       <c r="AO56" s="1">
         <v>89</v>
       </c>
       <c r="AP56" s="1">
         <v>889</v>
       </c>
       <c r="AQ56" s="1">
         <v>143</v>
       </c>
       <c r="AR56" s="4">
         <v>4.54</v>
       </c>
@@ -26284,87 +25738,87 @@
       </c>
       <c r="AU56" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="AV56" s="8">
         <v>2.31</v>
       </c>
       <c r="AW56" s="8">
         <v>2.09</v>
       </c>
       <c r="AX56" s="8">
         <v>0.56999999999999995</v>
       </c>
       <c r="AY56" s="8">
         <v>1.52</v>
       </c>
       <c r="AZ56" s="8">
         <v>0.09</v>
       </c>
       <c r="BA56" s="8">
         <v>0.08</v>
       </c>
       <c r="BB56" s="8">
         <v>0.01</v>
       </c>
-      <c r="BC56" s="61">
+      <c r="BC56" s="62">
         <v>4126</v>
       </c>
-      <c r="BD56" s="67">
+      <c r="BD56" s="68">
         <v>3285</v>
       </c>
-      <c r="BE56" s="67">
+      <c r="BE56" s="68">
         <v>841</v>
       </c>
-      <c r="BF56" s="67">
+      <c r="BF56" s="68">
         <v>678</v>
       </c>
-      <c r="BG56" s="67">
+      <c r="BG56" s="68">
         <v>163</v>
       </c>
-      <c r="BH56" s="61">
+      <c r="BH56" s="62">
         <v>3285</v>
       </c>
-      <c r="BI56" s="67">
+      <c r="BI56" s="68">
         <v>75</v>
       </c>
-      <c r="BJ56" s="67">
+      <c r="BJ56" s="68">
         <v>326</v>
       </c>
-      <c r="BK56" s="67">
+      <c r="BK56" s="68">
         <v>186</v>
       </c>
-      <c r="BL56" s="67">
+      <c r="BL56" s="68">
         <v>381</v>
       </c>
-      <c r="BM56" s="67">
+      <c r="BM56" s="68">
         <v>507</v>
       </c>
-      <c r="BN56" s="67">
+      <c r="BN56" s="68">
         <v>644</v>
       </c>
-      <c r="BO56" s="67">
+      <c r="BO56" s="68">
         <v>1166</v>
       </c>
       <c r="BP56" s="3">
         <v>583.29999999999995</v>
       </c>
       <c r="BQ56" s="3">
         <v>367.4</v>
       </c>
       <c r="BR56" s="3">
         <v>63.6</v>
       </c>
       <c r="BS56" s="6">
         <v>517.1</v>
       </c>
       <c r="BT56" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="BU56" s="6">
         <v>0.4</v>
       </c>
       <c r="BV56" s="6" t="s">
         <v>228</v>
       </c>
       <c r="BW56" s="6">
         <v>274</v>
@@ -26438,69 +25892,69 @@
       <c r="CT56" s="1">
         <v>62288</v>
       </c>
       <c r="CU56" s="1">
         <v>55110</v>
       </c>
       <c r="CV56" s="1">
         <v>7178</v>
       </c>
       <c r="CW56" s="1" t="s">
         <v>228</v>
       </c>
       <c r="CX56" s="1">
         <v>13706</v>
       </c>
       <c r="CY56" s="1">
         <v>237</v>
       </c>
       <c r="CZ56" s="1">
         <v>18700</v>
       </c>
       <c r="DA56" s="1">
         <v>11105</v>
       </c>
       <c r="DB56" s="1">
-        <v>7594</v>
+        <v>7595</v>
       </c>
       <c r="DC56" s="1">
         <v>17315</v>
       </c>
       <c r="DD56" s="1">
         <v>8894</v>
       </c>
       <c r="DE56" s="7">
-        <v>8423</v>
+        <v>8421</v>
       </c>
       <c r="DF56" s="7">
         <v>1385</v>
       </c>
       <c r="DG56" s="7">
         <v>2211</v>
       </c>
       <c r="DH56" s="7">
-        <v>-829</v>
+        <v>-826</v>
       </c>
       <c r="DI56" s="1">
         <v>251</v>
       </c>
       <c r="DJ56" s="1">
         <v>15</v>
       </c>
       <c r="DK56" s="1">
         <v>1621</v>
       </c>
       <c r="DL56" s="1">
         <v>11356</v>
       </c>
       <c r="DM56" s="1">
         <v>10888</v>
       </c>
       <c r="DN56" s="1">
         <v>419</v>
       </c>
       <c r="DO56" s="5">
         <v>3</v>
       </c>
       <c r="DP56" s="5" t="s">
         <v>228</v>
       </c>
@@ -26611,508 +26065,508 @@
       </c>
       <c r="EZ56" s="1">
         <v>478</v>
       </c>
       <c r="FA56" s="1">
         <v>33</v>
       </c>
       <c r="FB56" s="1">
         <v>265</v>
       </c>
       <c r="FC56" s="1">
         <v>15</v>
       </c>
       <c r="FD56" s="1">
         <v>1161</v>
       </c>
       <c r="FE56" s="1">
         <v>771</v>
       </c>
       <c r="FF56" s="1">
         <v>112</v>
       </c>
       <c r="FG56" s="1">
         <v>1068</v>
       </c>
-      <c r="FH56" s="5">
+      <c r="FH56" s="9">
         <v>2447</v>
       </c>
       <c r="FI56" s="5">
         <v>1110</v>
       </c>
-      <c r="FJ56" s="63">
+      <c r="FJ56" s="64">
         <v>40</v>
       </c>
     </row>
     <row r="57" spans="1:166" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="80"/>
-[...164 lines deleted...]
-      <c r="FJ57" s="93"/>
+      <c r="A57" s="81"/>
+      <c r="B57" s="82"/>
+      <c r="C57" s="82"/>
+      <c r="D57" s="82"/>
+      <c r="E57" s="82"/>
+      <c r="F57" s="82"/>
+      <c r="G57" s="82"/>
+      <c r="H57" s="82"/>
+      <c r="I57" s="82"/>
+      <c r="J57" s="83"/>
+      <c r="K57" s="84"/>
+      <c r="L57" s="85"/>
+      <c r="M57" s="86"/>
+      <c r="N57" s="86"/>
+      <c r="O57" s="86"/>
+      <c r="P57" s="87"/>
+      <c r="Q57" s="88"/>
+      <c r="R57" s="87"/>
+      <c r="S57" s="87"/>
+      <c r="T57" s="87"/>
+      <c r="U57" s="87"/>
+      <c r="V57" s="87"/>
+      <c r="W57" s="87"/>
+      <c r="X57" s="87"/>
+      <c r="Y57" s="85"/>
+      <c r="Z57" s="85"/>
+      <c r="AA57" s="85"/>
+      <c r="AB57" s="85"/>
+      <c r="AC57" s="87"/>
+      <c r="AD57" s="87"/>
+      <c r="AE57" s="88"/>
+      <c r="AF57" s="88"/>
+      <c r="AG57" s="88"/>
+      <c r="AH57" s="88"/>
+      <c r="AI57" s="88"/>
+      <c r="AJ57" s="89"/>
+      <c r="AK57" s="89"/>
+      <c r="AL57" s="90"/>
+      <c r="AM57" s="89"/>
+      <c r="AN57" s="90"/>
+      <c r="AO57" s="90"/>
+      <c r="AP57" s="90"/>
+      <c r="AQ57" s="90"/>
+      <c r="AR57" s="91"/>
+      <c r="AS57" s="91"/>
+      <c r="AT57" s="91"/>
+      <c r="AU57" s="91"/>
+      <c r="AV57" s="91"/>
+      <c r="AW57" s="91"/>
+      <c r="AX57" s="91"/>
+      <c r="AY57" s="91"/>
+      <c r="AZ57" s="91"/>
+      <c r="BA57" s="91"/>
+      <c r="BB57" s="91"/>
+      <c r="BC57" s="92"/>
+      <c r="BD57" s="92"/>
+      <c r="BE57" s="92"/>
+      <c r="BF57" s="92"/>
+      <c r="BG57" s="92"/>
+      <c r="BH57" s="92"/>
+      <c r="BI57" s="92"/>
+      <c r="BJ57" s="92"/>
+      <c r="BK57" s="92"/>
+      <c r="BL57" s="92"/>
+      <c r="BM57" s="92"/>
+      <c r="BN57" s="92"/>
+      <c r="BO57" s="92"/>
+      <c r="BP57" s="85"/>
+      <c r="BQ57" s="85"/>
+      <c r="BR57" s="85"/>
+      <c r="BS57" s="85"/>
+      <c r="BT57" s="93"/>
+      <c r="BU57" s="93"/>
+      <c r="BV57" s="93"/>
+      <c r="BW57" s="93"/>
+      <c r="BX57" s="93"/>
+      <c r="BY57" s="93"/>
+      <c r="BZ57" s="89"/>
+      <c r="CA57" s="89"/>
+      <c r="CB57" s="89"/>
+      <c r="CC57" s="89"/>
+      <c r="CD57" s="89"/>
+      <c r="CE57" s="89"/>
+      <c r="CF57" s="89"/>
+      <c r="CG57" s="89"/>
+      <c r="CH57" s="85"/>
+      <c r="CI57" s="85"/>
+      <c r="CJ57" s="85"/>
+      <c r="CK57" s="85"/>
+      <c r="CL57" s="85"/>
+      <c r="CM57" s="85"/>
+      <c r="CN57" s="85"/>
+      <c r="CO57" s="85"/>
+      <c r="CP57" s="85"/>
+      <c r="CQ57" s="87"/>
+      <c r="CR57" s="87"/>
+      <c r="CS57" s="87"/>
+      <c r="CT57" s="87"/>
+      <c r="CU57" s="87"/>
+      <c r="CV57" s="87"/>
+      <c r="CW57" s="87"/>
+      <c r="CX57" s="87"/>
+      <c r="CY57" s="87"/>
+      <c r="CZ57" s="87"/>
+      <c r="DA57" s="87"/>
+      <c r="DB57" s="87"/>
+      <c r="DC57" s="87"/>
+      <c r="DD57" s="87"/>
+      <c r="DE57" s="87"/>
+      <c r="DF57" s="87"/>
+      <c r="DG57" s="87"/>
+      <c r="DH57" s="87"/>
+      <c r="DI57" s="87"/>
+      <c r="DJ57" s="87"/>
+      <c r="DK57" s="87"/>
+      <c r="DL57" s="87"/>
+      <c r="DM57" s="87"/>
+      <c r="DN57" s="87"/>
+      <c r="DO57" s="88"/>
+      <c r="DP57" s="88"/>
+      <c r="DQ57" s="88"/>
+      <c r="DR57" s="88"/>
+      <c r="DS57" s="88"/>
+      <c r="DT57" s="88"/>
+      <c r="DU57" s="88"/>
+      <c r="DV57" s="88"/>
+      <c r="DW57" s="88"/>
+      <c r="DX57" s="88"/>
+      <c r="DY57" s="88"/>
+      <c r="DZ57" s="88"/>
+      <c r="EA57" s="90"/>
+      <c r="EB57" s="90"/>
+      <c r="EC57" s="90"/>
+      <c r="ED57" s="90"/>
+      <c r="EE57" s="90"/>
+      <c r="EF57" s="90"/>
+      <c r="EG57" s="90"/>
+      <c r="EH57" s="90"/>
+      <c r="EI57" s="90"/>
+      <c r="EJ57" s="87"/>
+      <c r="EK57" s="87"/>
+      <c r="EL57" s="88"/>
+      <c r="EM57" s="88"/>
+      <c r="EN57" s="87"/>
+      <c r="EO57" s="87"/>
+      <c r="EP57" s="87"/>
+      <c r="EQ57" s="87"/>
+      <c r="ER57" s="88"/>
+      <c r="ES57" s="88"/>
+      <c r="ET57" s="88"/>
+      <c r="EU57" s="88"/>
+      <c r="EV57" s="88"/>
+      <c r="EW57" s="88"/>
+      <c r="EX57" s="88"/>
+      <c r="EY57" s="88"/>
+      <c r="EZ57" s="88"/>
+      <c r="FA57" s="90"/>
+      <c r="FB57" s="90"/>
+      <c r="FC57" s="90"/>
+      <c r="FD57" s="90"/>
+      <c r="FE57" s="90"/>
+      <c r="FF57" s="90"/>
+      <c r="FG57" s="87"/>
+      <c r="FH57" s="87"/>
+      <c r="FI57" s="88"/>
+      <c r="FJ57" s="94"/>
     </row>
     <row r="58" spans="1:166" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="94"/>
-[...120 lines deleted...]
-      <c r="FI58" s="97"/>
+      <c r="A58" s="95"/>
+      <c r="B58" s="96"/>
+      <c r="C58" s="96"/>
+      <c r="D58" s="96"/>
+      <c r="E58" s="96"/>
+      <c r="F58" s="96"/>
+      <c r="G58" s="96"/>
+      <c r="H58" s="96"/>
+      <c r="I58" s="96"/>
+      <c r="J58" s="96"/>
+      <c r="K58" s="97"/>
+      <c r="L58" s="98"/>
+      <c r="M58" s="98"/>
+      <c r="N58" s="98"/>
+      <c r="O58" s="98"/>
+      <c r="P58" s="98"/>
+      <c r="Q58" s="98"/>
+      <c r="R58" s="98"/>
+      <c r="S58" s="98"/>
+      <c r="T58" s="98"/>
+      <c r="U58" s="98"/>
+      <c r="V58" s="98"/>
+      <c r="W58" s="98"/>
+      <c r="X58" s="98"/>
+      <c r="Y58" s="98"/>
+      <c r="Z58" s="98"/>
+      <c r="AA58" s="98"/>
+      <c r="AB58" s="98"/>
+      <c r="AC58" s="98"/>
+      <c r="AD58" s="98"/>
+      <c r="AE58" s="98"/>
+      <c r="AF58" s="98"/>
+      <c r="AG58" s="99"/>
+      <c r="AH58" s="99"/>
+      <c r="AI58" s="99"/>
+      <c r="AR58" s="97"/>
+      <c r="AS58" s="98"/>
+      <c r="AT58" s="98"/>
+      <c r="AU58" s="98"/>
+      <c r="AV58" s="99"/>
+      <c r="AW58" s="99"/>
+      <c r="AX58" s="99"/>
+      <c r="AY58" s="99"/>
+      <c r="AZ58" s="99"/>
+      <c r="BA58" s="99"/>
+      <c r="BB58" s="99"/>
+      <c r="BP58" s="97"/>
+      <c r="BQ58" s="98"/>
+      <c r="BR58" s="98"/>
+      <c r="BS58" s="98"/>
+      <c r="BT58" s="98"/>
+      <c r="BU58" s="98"/>
+      <c r="BV58" s="98"/>
+      <c r="BW58" s="99"/>
+      <c r="BX58" s="99"/>
+      <c r="BY58" s="99"/>
+      <c r="CG58" s="98"/>
+      <c r="CH58" s="98"/>
+      <c r="CI58" s="98"/>
+      <c r="CJ58" s="98"/>
+      <c r="CK58" s="97"/>
+      <c r="CL58" s="98"/>
+      <c r="CM58" s="98"/>
+      <c r="CN58" s="98"/>
+      <c r="CO58" s="98"/>
+      <c r="CP58" s="98"/>
+      <c r="CQ58" s="98"/>
+      <c r="CR58" s="98"/>
+      <c r="CS58" s="98"/>
+      <c r="CT58" s="98"/>
+      <c r="CU58" s="98"/>
+      <c r="CV58" s="98"/>
+      <c r="CW58" s="98"/>
+      <c r="CX58" s="98"/>
+      <c r="CY58" s="98"/>
+      <c r="CZ58" s="98"/>
+      <c r="DA58" s="98"/>
+      <c r="DB58" s="98"/>
+      <c r="DC58" s="98"/>
+      <c r="DD58" s="98"/>
+      <c r="DE58" s="98"/>
+      <c r="DF58" s="98"/>
+      <c r="DG58" s="98"/>
+      <c r="DH58" s="98"/>
+      <c r="DI58" s="98"/>
+      <c r="DJ58" s="98"/>
+      <c r="DK58" s="98"/>
+      <c r="DL58" s="97"/>
+      <c r="DM58" s="98"/>
+      <c r="DN58" s="98"/>
+      <c r="DO58" s="98"/>
+      <c r="DP58" s="98"/>
+      <c r="DQ58" s="98"/>
+      <c r="DR58" s="99"/>
+      <c r="DS58" s="99"/>
+      <c r="DT58" s="99"/>
+      <c r="DU58" s="99"/>
+      <c r="DV58" s="99"/>
+      <c r="DW58" s="99"/>
+      <c r="DX58" s="99"/>
+      <c r="DY58" s="99"/>
+      <c r="DZ58" s="99"/>
+      <c r="EJ58" s="97"/>
+      <c r="EK58" s="98"/>
+      <c r="EL58" s="98"/>
+      <c r="EM58" s="98"/>
+      <c r="EN58" s="97"/>
+      <c r="EO58" s="98"/>
+      <c r="EP58" s="98"/>
+      <c r="EQ58" s="98"/>
+      <c r="ER58" s="98"/>
+      <c r="ES58" s="98"/>
+      <c r="ET58" s="98"/>
+      <c r="EU58" s="99"/>
+      <c r="EV58" s="99"/>
+      <c r="EW58" s="99"/>
+      <c r="EX58" s="99"/>
+      <c r="EY58" s="99"/>
+      <c r="EZ58" s="99"/>
+      <c r="FG58" s="97"/>
+      <c r="FH58" s="98"/>
+      <c r="FI58" s="98"/>
     </row>
     <row r="59" spans="1:166" x14ac:dyDescent="0.15">
-      <c r="K59" s="99"/>
-[...153 lines deleted...]
-      <c r="FI59" s="99"/>
+      <c r="K59" s="100"/>
+      <c r="L59" s="100"/>
+      <c r="M59" s="100"/>
+      <c r="N59" s="100"/>
+      <c r="O59" s="100"/>
+      <c r="P59" s="100"/>
+      <c r="Q59" s="100"/>
+      <c r="R59" s="100"/>
+      <c r="S59" s="100"/>
+      <c r="T59" s="100"/>
+      <c r="U59" s="100"/>
+      <c r="V59" s="100"/>
+      <c r="W59" s="100"/>
+      <c r="X59" s="100"/>
+      <c r="Y59" s="100"/>
+      <c r="Z59" s="100"/>
+      <c r="AA59" s="100"/>
+      <c r="AB59" s="100"/>
+      <c r="AC59" s="100"/>
+      <c r="AD59" s="100"/>
+      <c r="AE59" s="100"/>
+      <c r="AF59" s="100"/>
+      <c r="AG59" s="100"/>
+      <c r="AH59" s="100"/>
+      <c r="AI59" s="100"/>
+      <c r="AJ59" s="100"/>
+      <c r="AK59" s="100"/>
+      <c r="AL59" s="100"/>
+      <c r="AM59" s="100"/>
+      <c r="AN59" s="100"/>
+      <c r="AO59" s="100"/>
+      <c r="AP59" s="100"/>
+      <c r="AQ59" s="100"/>
+      <c r="AR59" s="100"/>
+      <c r="AS59" s="100"/>
+      <c r="AT59" s="100"/>
+      <c r="AU59" s="100"/>
+      <c r="AV59" s="100"/>
+      <c r="AW59" s="100"/>
+      <c r="AX59" s="100"/>
+      <c r="AY59" s="100"/>
+      <c r="AZ59" s="100"/>
+      <c r="BA59" s="100"/>
+      <c r="BB59" s="100"/>
+      <c r="BC59" s="100"/>
+      <c r="BD59" s="100"/>
+      <c r="BE59" s="100"/>
+      <c r="BF59" s="100"/>
+      <c r="BG59" s="100"/>
+      <c r="BH59" s="100"/>
+      <c r="BI59" s="100"/>
+      <c r="BJ59" s="100"/>
+      <c r="BK59" s="100"/>
+      <c r="BL59" s="100"/>
+      <c r="BM59" s="100"/>
+      <c r="BN59" s="100"/>
+      <c r="BO59" s="100"/>
+      <c r="BP59" s="100"/>
+      <c r="BQ59" s="100"/>
+      <c r="BR59" s="100"/>
+      <c r="BS59" s="100"/>
+      <c r="BT59" s="100"/>
+      <c r="BU59" s="100"/>
+      <c r="BV59" s="100"/>
+      <c r="BW59" s="100"/>
+      <c r="BX59" s="100"/>
+      <c r="BY59" s="100"/>
+      <c r="BZ59" s="100"/>
+      <c r="CA59" s="100"/>
+      <c r="CB59" s="100"/>
+      <c r="CC59" s="100"/>
+      <c r="CD59" s="100"/>
+      <c r="CE59" s="100"/>
+      <c r="CF59" s="100"/>
+      <c r="CG59" s="100"/>
+      <c r="CH59" s="100"/>
+      <c r="CI59" s="100"/>
+      <c r="CJ59" s="100"/>
+      <c r="CK59" s="100"/>
+      <c r="CL59" s="100"/>
+      <c r="CM59" s="100"/>
+      <c r="CN59" s="100"/>
+      <c r="CO59" s="100"/>
+      <c r="CP59" s="100"/>
+      <c r="CQ59" s="100"/>
+      <c r="CR59" s="100"/>
+      <c r="CS59" s="100"/>
+      <c r="CT59" s="100"/>
+      <c r="CU59" s="100"/>
+      <c r="CV59" s="100"/>
+      <c r="CW59" s="100"/>
+      <c r="CX59" s="100"/>
+      <c r="CY59" s="100"/>
+      <c r="CZ59" s="100"/>
+      <c r="DA59" s="100"/>
+      <c r="DB59" s="100"/>
+      <c r="DC59" s="100"/>
+      <c r="DD59" s="100"/>
+      <c r="DE59" s="100"/>
+      <c r="DF59" s="100"/>
+      <c r="DG59" s="100"/>
+      <c r="DH59" s="100"/>
+      <c r="DI59" s="100"/>
+      <c r="DJ59" s="100"/>
+      <c r="DK59" s="100"/>
+      <c r="DL59" s="100"/>
+      <c r="DM59" s="100"/>
+      <c r="DN59" s="100"/>
+      <c r="DO59" s="100"/>
+      <c r="DP59" s="100"/>
+      <c r="DQ59" s="100"/>
+      <c r="DR59" s="100"/>
+      <c r="DS59" s="100"/>
+      <c r="DT59" s="100"/>
+      <c r="DU59" s="100"/>
+      <c r="DV59" s="100"/>
+      <c r="DW59" s="100"/>
+      <c r="DX59" s="100"/>
+      <c r="DY59" s="100"/>
+      <c r="DZ59" s="100"/>
+      <c r="EA59" s="100"/>
+      <c r="EB59" s="100"/>
+      <c r="EC59" s="100"/>
+      <c r="ED59" s="100"/>
+      <c r="EE59" s="100"/>
+      <c r="EF59" s="100"/>
+      <c r="EG59" s="100"/>
+      <c r="EH59" s="100"/>
+      <c r="EI59" s="100"/>
+      <c r="EJ59" s="100"/>
+      <c r="EK59" s="100"/>
+      <c r="EL59" s="100"/>
+      <c r="EM59" s="100"/>
+      <c r="EN59" s="100"/>
+      <c r="EO59" s="100"/>
+      <c r="EP59" s="100"/>
+      <c r="EQ59" s="100"/>
+      <c r="ER59" s="100"/>
+      <c r="ES59" s="100"/>
+      <c r="ET59" s="100"/>
+      <c r="EU59" s="100"/>
+      <c r="EV59" s="100"/>
+      <c r="EW59" s="100"/>
+      <c r="EX59" s="100"/>
+      <c r="EY59" s="100"/>
+      <c r="EZ59" s="100"/>
+      <c r="FA59" s="100"/>
+      <c r="FB59" s="100"/>
+      <c r="FC59" s="100"/>
+      <c r="FD59" s="100"/>
+      <c r="FE59" s="100"/>
+      <c r="FF59" s="100"/>
+      <c r="FG59" s="100"/>
+      <c r="FH59" s="100"/>
+      <c r="FI59" s="100"/>
     </row>
     <row r="60" spans="1:166" ht="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="61" spans="1:166" ht="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="190">
     <mergeCell ref="A51:I51"/>
     <mergeCell ref="CO9:CO13"/>
     <mergeCell ref="CP9:CP13"/>
     <mergeCell ref="B49:I49"/>
     <mergeCell ref="BE10:BE13"/>
     <mergeCell ref="BF10:BF13"/>
     <mergeCell ref="BG10:BG13"/>
     <mergeCell ref="BQ10:BQ13"/>
     <mergeCell ref="CM9:CM13"/>
     <mergeCell ref="CN9:CN13"/>
     <mergeCell ref="BP9:BP13"/>
     <mergeCell ref="CJ10:CJ13"/>
     <mergeCell ref="BL9:BL13"/>
     <mergeCell ref="BR9:BR13"/>
     <mergeCell ref="P8:P13"/>
     <mergeCell ref="AT9:AT13"/>
     <mergeCell ref="AX10:AX13"/>
     <mergeCell ref="AY10:AY13"/>
     <mergeCell ref="CF10:CF13"/>
     <mergeCell ref="CE10:CE13"/>