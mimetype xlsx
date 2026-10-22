--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{900B732A-437C-419E-AA52-E0643A09DF68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D848C9F-88B2-44B9-A31F-952AE7A0032C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1AA3CC8-3448-477B-AC2E-B3F2FE360590}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1AA3CC8-3448-477B-AC2E-B3F2FE360590}"/>
   </bookViews>
   <sheets>
     <sheet name="008" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'008'!$A$1:$HC$37</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'008'!$A:$J,'008'!$1:$16</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -3895,244 +3895,244 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -4531,600 +4531,51 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85532D9E-FEC1-4A52-A045-EAF546739813}">
   <dimension ref="A1:HC41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="65" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="9" width="3.140625" style="14" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="14" customWidth="1"/>
     <col min="11" max="210" width="10.7109375" style="14" customWidth="1"/>
     <col min="211" max="211" width="5.140625" style="14" customWidth="1"/>
-    <col min="212" max="443" width="9.140625" style="14"/>
-[...548 lines deleted...]
-    <col min="15827" max="16384" width="9.140625" style="14"/>
+    <col min="212" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:211" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:211" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="9" t="s">
         <v>162</v>
       </c>
       <c r="AK2" s="11"/>
       <c r="AL2" s="11"/>
       <c r="AM2" s="11"/>
       <c r="AN2" s="11"/>
     </row>
     <row r="3" spans="1:211" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="10" t="s">
         <v>259</v>
       </c>
       <c r="BF3" s="12"/>
       <c r="BI3" s="12"/>
       <c r="BJ3" s="12"/>
       <c r="BK3" s="12"/>
     </row>
@@ -5281,711 +4732,711 @@
       <c r="FD6" s="13"/>
       <c r="GB6" s="13"/>
       <c r="GR6" s="13"/>
       <c r="GY6" s="13"/>
       <c r="HB6" s="13"/>
     </row>
     <row r="7" spans="1:211" ht="5.0999999999999996" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="EO7" s="15"/>
       <c r="EP7" s="15"/>
       <c r="EQ7" s="15"/>
       <c r="ER7" s="15"/>
       <c r="ES7" s="15"/>
       <c r="ET7" s="15"/>
       <c r="EU7" s="15"/>
       <c r="EV7" s="15"/>
       <c r="EW7" s="15"/>
       <c r="EX7" s="15"/>
       <c r="EY7" s="15"/>
       <c r="EZ7" s="15"/>
       <c r="FA7" s="15"/>
       <c r="FB7" s="15"/>
       <c r="FC7" s="15"/>
       <c r="FD7" s="15"/>
     </row>
     <row r="8" spans="1:211" s="20" customFormat="1" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="183" t="s">
+      <c r="A8" s="184" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="183"/>
-[...8 lines deleted...]
-      <c r="K8" s="137" t="s">
+      <c r="B8" s="184"/>
+      <c r="C8" s="184"/>
+      <c r="D8" s="184"/>
+      <c r="E8" s="184"/>
+      <c r="F8" s="184"/>
+      <c r="G8" s="184"/>
+      <c r="H8" s="184"/>
+      <c r="I8" s="184"/>
+      <c r="J8" s="185"/>
+      <c r="K8" s="124" t="s">
         <v>10</v>
       </c>
-      <c r="L8" s="187" t="s">
+      <c r="L8" s="188" t="s">
         <v>11</v>
       </c>
-      <c r="M8" s="162" t="s">
+      <c r="M8" s="160" t="s">
         <v>32</v>
       </c>
-      <c r="N8" s="161"/>
-[...1 lines deleted...]
-      <c r="P8" s="137" t="s">
+      <c r="N8" s="159"/>
+      <c r="O8" s="183"/>
+      <c r="P8" s="124" t="s">
         <v>236</v>
       </c>
-      <c r="Q8" s="137" t="s">
+      <c r="Q8" s="124" t="s">
         <v>12</v>
       </c>
       <c r="R8" s="191" t="s">
         <v>13</v>
       </c>
-      <c r="S8" s="184" t="s">
+      <c r="S8" s="185" t="s">
         <v>14</v>
       </c>
       <c r="T8" s="178" t="s">
         <v>15</v>
       </c>
-      <c r="U8" s="184" t="s">
+      <c r="U8" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="V8" s="137" t="s">
+      <c r="V8" s="124" t="s">
         <v>17</v>
       </c>
-      <c r="W8" s="137" t="s">
+      <c r="W8" s="124" t="s">
         <v>18</v>
       </c>
-      <c r="X8" s="166" t="s">
+      <c r="X8" s="164" t="s">
         <v>19</v>
       </c>
-      <c r="Y8" s="184" t="s">
+      <c r="Y8" s="185" t="s">
         <v>20</v>
       </c>
-      <c r="Z8" s="137" t="s">
+      <c r="Z8" s="124" t="s">
         <v>161</v>
       </c>
-      <c r="AA8" s="162" t="s">
+      <c r="AA8" s="160" t="s">
         <v>21</v>
       </c>
-      <c r="AB8" s="161"/>
-[...2 lines deleted...]
-      <c r="AE8" s="162" t="s">
+      <c r="AB8" s="159"/>
+      <c r="AC8" s="159"/>
+      <c r="AD8" s="183"/>
+      <c r="AE8" s="160" t="s">
         <v>22</v>
       </c>
-      <c r="AF8" s="161"/>
-[...1 lines deleted...]
-      <c r="AH8" s="161" t="s">
+      <c r="AF8" s="159"/>
+      <c r="AG8" s="183"/>
+      <c r="AH8" s="159" t="s">
         <v>23</v>
       </c>
       <c r="AI8" s="190"/>
-      <c r="AJ8" s="149" t="s">
+      <c r="AJ8" s="148" t="s">
         <v>24</v>
       </c>
-      <c r="AK8" s="149"/>
-[...2 lines deleted...]
-      <c r="AN8" s="149"/>
+      <c r="AK8" s="148"/>
+      <c r="AL8" s="148"/>
+      <c r="AM8" s="148"/>
+      <c r="AN8" s="148"/>
       <c r="AO8" s="189" t="s">
         <v>25</v>
       </c>
-      <c r="AP8" s="137" t="s">
+      <c r="AP8" s="124" t="s">
         <v>26</v>
       </c>
       <c r="AQ8" s="196" t="s">
         <v>27</v>
       </c>
       <c r="AR8" s="196" t="s">
         <v>28</v>
       </c>
-      <c r="AS8" s="162" t="s">
+      <c r="AS8" s="160" t="s">
         <v>29</v>
       </c>
-      <c r="AT8" s="188"/>
+      <c r="AT8" s="183"/>
       <c r="AU8" s="192" t="s">
         <v>30</v>
       </c>
       <c r="AV8" s="192"/>
       <c r="AW8" s="193"/>
       <c r="AX8" s="194" t="s">
         <v>31</v>
       </c>
       <c r="AY8" s="192"/>
       <c r="AZ8" s="195"/>
       <c r="BA8" s="179" t="s">
         <v>239</v>
       </c>
       <c r="BB8" s="16"/>
       <c r="BC8" s="17"/>
-      <c r="BD8" s="152" t="s">
+      <c r="BD8" s="151" t="s">
         <v>32</v>
       </c>
-      <c r="BE8" s="152"/>
-[...3 lines deleted...]
-      <c r="BI8" s="151" t="s">
+      <c r="BE8" s="151"/>
+      <c r="BF8" s="151"/>
+      <c r="BG8" s="151"/>
+      <c r="BH8" s="152"/>
+      <c r="BI8" s="150" t="s">
         <v>33</v>
       </c>
-      <c r="BJ8" s="152"/>
-[...1 lines deleted...]
-      <c r="BL8" s="151" t="s">
+      <c r="BJ8" s="151"/>
+      <c r="BK8" s="152"/>
+      <c r="BL8" s="150" t="s">
         <v>34</v>
       </c>
-      <c r="BM8" s="152"/>
-[...3 lines deleted...]
-      <c r="BQ8" s="146" t="s">
+      <c r="BM8" s="151"/>
+      <c r="BN8" s="151"/>
+      <c r="BO8" s="151"/>
+      <c r="BP8" s="152"/>
+      <c r="BQ8" s="145" t="s">
         <v>35</v>
       </c>
-      <c r="BR8" s="147"/>
-[...6 lines deleted...]
-      <c r="BY8" s="149" t="s">
+      <c r="BR8" s="146"/>
+      <c r="BS8" s="146"/>
+      <c r="BT8" s="146"/>
+      <c r="BU8" s="146"/>
+      <c r="BV8" s="146"/>
+      <c r="BW8" s="146"/>
+      <c r="BX8" s="147"/>
+      <c r="BY8" s="148" t="s">
         <v>37</v>
       </c>
-      <c r="BZ8" s="149"/>
-[...4 lines deleted...]
-      <c r="CE8" s="137" t="s">
+      <c r="BZ8" s="148"/>
+      <c r="CA8" s="148"/>
+      <c r="CB8" s="148"/>
+      <c r="CC8" s="148"/>
+      <c r="CD8" s="149"/>
+      <c r="CE8" s="124" t="s">
         <v>208</v>
       </c>
-      <c r="CF8" s="146" t="s">
+      <c r="CF8" s="145" t="s">
         <v>38</v>
       </c>
-      <c r="CG8" s="147"/>
-[...18 lines deleted...]
-      <c r="CZ8" s="159" t="s">
+      <c r="CG8" s="146"/>
+      <c r="CH8" s="146"/>
+      <c r="CI8" s="146"/>
+      <c r="CJ8" s="146"/>
+      <c r="CK8" s="146"/>
+      <c r="CL8" s="146"/>
+      <c r="CM8" s="146"/>
+      <c r="CN8" s="146"/>
+      <c r="CO8" s="146"/>
+      <c r="CP8" s="146"/>
+      <c r="CQ8" s="146"/>
+      <c r="CR8" s="146"/>
+      <c r="CS8" s="146"/>
+      <c r="CT8" s="146"/>
+      <c r="CU8" s="146"/>
+      <c r="CV8" s="146"/>
+      <c r="CW8" s="146"/>
+      <c r="CX8" s="146"/>
+      <c r="CY8" s="146"/>
+      <c r="CZ8" s="167" t="s">
         <v>39</v>
       </c>
-      <c r="DA8" s="147"/>
-[...7 lines deleted...]
-      <c r="DI8" s="160" t="s">
+      <c r="DA8" s="146"/>
+      <c r="DB8" s="146"/>
+      <c r="DC8" s="146"/>
+      <c r="DD8" s="146"/>
+      <c r="DE8" s="146"/>
+      <c r="DF8" s="146"/>
+      <c r="DG8" s="146"/>
+      <c r="DH8" s="146"/>
+      <c r="DI8" s="158" t="s">
         <v>14</v>
       </c>
-      <c r="DJ8" s="161"/>
-[...1 lines deleted...]
-      <c r="DL8" s="162" t="s">
+      <c r="DJ8" s="159"/>
+      <c r="DK8" s="159"/>
+      <c r="DL8" s="160" t="s">
         <v>15</v>
       </c>
-      <c r="DM8" s="161"/>
-[...1 lines deleted...]
-      <c r="DO8" s="161" t="s">
+      <c r="DM8" s="159"/>
+      <c r="DN8" s="159"/>
+      <c r="DO8" s="159" t="s">
         <v>209</v>
       </c>
-      <c r="DP8" s="161"/>
-[...1 lines deleted...]
-      <c r="DR8" s="137" t="s">
+      <c r="DP8" s="159"/>
+      <c r="DQ8" s="159"/>
+      <c r="DR8" s="124" t="s">
         <v>17</v>
       </c>
-      <c r="DS8" s="143" t="s">
+      <c r="DS8" s="166" t="s">
         <v>18</v>
       </c>
-      <c r="DT8" s="166" t="s">
+      <c r="DT8" s="164" t="s">
         <v>19</v>
       </c>
-      <c r="DU8" s="149" t="s">
+      <c r="DU8" s="148" t="s">
         <v>40</v>
       </c>
-      <c r="DV8" s="149"/>
-[...11 lines deleted...]
-      <c r="EH8" s="167" t="s">
+      <c r="DV8" s="148"/>
+      <c r="DW8" s="148"/>
+      <c r="DX8" s="148"/>
+      <c r="DY8" s="148"/>
+      <c r="DZ8" s="148"/>
+      <c r="EA8" s="148"/>
+      <c r="EB8" s="148"/>
+      <c r="EC8" s="148"/>
+      <c r="ED8" s="148"/>
+      <c r="EE8" s="148"/>
+      <c r="EF8" s="148"/>
+      <c r="EG8" s="149"/>
+      <c r="EH8" s="165" t="s">
         <v>41</v>
       </c>
-      <c r="EI8" s="149"/>
-[...3 lines deleted...]
-      <c r="EM8" s="150"/>
+      <c r="EI8" s="148"/>
+      <c r="EJ8" s="148"/>
+      <c r="EK8" s="148"/>
+      <c r="EL8" s="148"/>
+      <c r="EM8" s="149"/>
       <c r="EN8" s="178" t="s">
         <v>42</v>
       </c>
       <c r="EO8" s="201" t="s">
         <v>256</v>
       </c>
       <c r="EP8" s="192"/>
       <c r="EQ8" s="192"/>
       <c r="ER8" s="192"/>
       <c r="ES8" s="192"/>
       <c r="ET8" s="202" t="s">
         <v>244</v>
       </c>
       <c r="EU8" s="177"/>
       <c r="EV8" s="177"/>
       <c r="EW8" s="177"/>
       <c r="EX8" s="203"/>
-      <c r="EY8" s="151" t="s">
+      <c r="EY8" s="150" t="s">
         <v>258</v>
       </c>
-      <c r="EZ8" s="152"/>
-[...1 lines deleted...]
-      <c r="FB8" s="151" t="s">
+      <c r="EZ8" s="151"/>
+      <c r="FA8" s="151"/>
+      <c r="FB8" s="150" t="s">
         <v>245</v>
       </c>
-      <c r="FC8" s="152"/>
-      <c r="FD8" s="153"/>
+      <c r="FC8" s="151"/>
+      <c r="FD8" s="152"/>
       <c r="FE8" s="179" t="s">
         <v>43</v>
       </c>
       <c r="FF8" s="16"/>
       <c r="FG8" s="16"/>
       <c r="FH8" s="16"/>
       <c r="FI8" s="16"/>
       <c r="FJ8" s="16"/>
       <c r="FK8" s="16"/>
       <c r="FL8" s="16"/>
       <c r="FM8" s="16"/>
       <c r="FN8" s="16"/>
       <c r="FO8" s="16"/>
       <c r="FP8" s="16"/>
       <c r="FQ8" s="16"/>
       <c r="FR8" s="16"/>
       <c r="FS8" s="16"/>
       <c r="FT8" s="16"/>
       <c r="FU8" s="16"/>
       <c r="FV8" s="16"/>
       <c r="FW8" s="16"/>
       <c r="FX8" s="16"/>
       <c r="FY8" s="16"/>
       <c r="FZ8" s="16"/>
       <c r="GA8" s="16"/>
       <c r="GB8" s="16"/>
       <c r="GC8" s="16"/>
       <c r="GD8" s="16"/>
       <c r="GE8" s="16"/>
       <c r="GF8" s="17"/>
       <c r="GG8" s="18"/>
       <c r="GH8" s="16"/>
       <c r="GI8" s="16"/>
       <c r="GJ8" s="16"/>
       <c r="GK8" s="16"/>
       <c r="GL8" s="16"/>
       <c r="GM8" s="16"/>
       <c r="GN8" s="16"/>
       <c r="GO8" s="16"/>
       <c r="GP8" s="16"/>
       <c r="GQ8" s="16"/>
       <c r="GR8" s="16"/>
       <c r="GS8" s="16"/>
       <c r="GT8" s="16"/>
       <c r="GU8" s="16"/>
       <c r="GV8" s="16"/>
       <c r="GW8" s="16"/>
       <c r="GX8" s="16"/>
       <c r="GY8" s="16"/>
       <c r="GZ8" s="17"/>
-      <c r="HA8" s="150" t="s">
+      <c r="HA8" s="149" t="s">
         <v>44</v>
       </c>
       <c r="HB8" s="177" t="s">
         <v>45</v>
       </c>
       <c r="HC8" s="19"/>
     </row>
     <row r="9" spans="1:211" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="136"/>
-[...7 lines deleted...]
-      <c r="I9" s="136"/>
+      <c r="A9" s="137"/>
+      <c r="B9" s="137"/>
+      <c r="C9" s="137"/>
+      <c r="D9" s="137"/>
+      <c r="E9" s="137"/>
+      <c r="F9" s="137"/>
+      <c r="G9" s="137"/>
+      <c r="H9" s="137"/>
+      <c r="I9" s="137"/>
       <c r="J9" s="123"/>
       <c r="K9" s="110"/>
-      <c r="L9" s="144"/>
+      <c r="L9" s="143"/>
       <c r="M9" s="113" t="s">
         <v>46</v>
       </c>
       <c r="N9" s="113" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="112" t="s">
         <v>47</v>
       </c>
       <c r="P9" s="110"/>
       <c r="Q9" s="110"/>
-      <c r="R9" s="158"/>
+      <c r="R9" s="157"/>
       <c r="S9" s="123"/>
-      <c r="T9" s="155"/>
+      <c r="T9" s="154"/>
       <c r="U9" s="123"/>
       <c r="V9" s="110"/>
       <c r="W9" s="110"/>
       <c r="X9" s="142"/>
       <c r="Y9" s="123"/>
       <c r="Z9" s="110"/>
       <c r="AA9" s="113" t="s">
         <v>48</v>
       </c>
       <c r="AB9" s="113" t="s">
         <v>49</v>
       </c>
       <c r="AC9" s="112" t="s">
         <v>50</v>
       </c>
       <c r="AD9" s="139" t="s">
         <v>51</v>
       </c>
       <c r="AE9" s="110" t="s">
         <v>52</v>
       </c>
-      <c r="AF9" s="134" t="s">
+      <c r="AF9" s="135" t="s">
         <v>53</v>
       </c>
       <c r="AG9" s="113" t="s">
         <v>54</v>
       </c>
       <c r="AH9" s="113" t="s">
         <v>55</v>
       </c>
-      <c r="AI9" s="157" t="s">
+      <c r="AI9" s="156" t="s">
         <v>56</v>
       </c>
       <c r="AJ9" s="139" t="s">
         <v>57</v>
       </c>
       <c r="AL9" s="197" t="s">
         <v>58</v>
       </c>
       <c r="AN9" s="107" t="s">
         <v>59</v>
       </c>
       <c r="AO9" s="115"/>
       <c r="AP9" s="110"/>
       <c r="AQ9" s="106"/>
       <c r="AR9" s="106"/>
-      <c r="AS9" s="154" t="s">
+      <c r="AS9" s="153" t="s">
         <v>60</v>
       </c>
       <c r="AT9" s="122" t="s">
         <v>61</v>
       </c>
       <c r="AU9" s="168" t="s">
         <v>203</v>
       </c>
       <c r="AV9" s="168" t="s">
         <v>169</v>
       </c>
       <c r="AW9" s="168" t="s">
         <v>170</v>
       </c>
       <c r="AX9" s="168" t="s">
         <v>204</v>
       </c>
       <c r="AY9" s="168" t="s">
         <v>171</v>
       </c>
       <c r="AZ9" s="199" t="s">
         <v>172</v>
       </c>
       <c r="BA9" s="138"/>
       <c r="BB9" s="113" t="s">
         <v>240</v>
       </c>
       <c r="BC9" s="141" t="s">
         <v>205</v>
       </c>
-      <c r="BD9" s="135" t="s">
+      <c r="BD9" s="136" t="s">
         <v>46</v>
       </c>
       <c r="BE9" s="113" t="s">
         <v>35</v>
       </c>
       <c r="BF9" s="180" t="s">
         <v>47</v>
       </c>
       <c r="BG9" s="181"/>
       <c r="BH9" s="182"/>
       <c r="BI9" s="114" t="s">
         <v>46</v>
       </c>
       <c r="BJ9" s="113" t="s">
         <v>207</v>
       </c>
-      <c r="BK9" s="157" t="s">
+      <c r="BK9" s="156" t="s">
         <v>62</v>
       </c>
       <c r="BL9" s="138" t="s">
         <v>46</v>
       </c>
       <c r="BM9" s="109" t="s">
         <v>35</v>
       </c>
       <c r="BN9" s="117" t="s">
         <v>47</v>
       </c>
       <c r="BO9" s="118"/>
-      <c r="BP9" s="156"/>
-      <c r="BQ9" s="145" t="s">
+      <c r="BP9" s="155"/>
+      <c r="BQ9" s="144" t="s">
         <v>46</v>
       </c>
       <c r="BR9" s="113" t="s">
         <v>63</v>
       </c>
       <c r="BS9" s="113" t="s">
         <v>64</v>
       </c>
       <c r="BT9" s="112" t="s">
         <v>65</v>
       </c>
       <c r="BU9" s="113" t="s">
         <v>66</v>
       </c>
       <c r="BV9" s="113" t="s">
         <v>67</v>
       </c>
-      <c r="BW9" s="154" t="s">
+      <c r="BW9" s="153" t="s">
         <v>68</v>
       </c>
       <c r="BX9" s="141" t="s">
         <v>69</v>
       </c>
-      <c r="BY9" s="135" t="s">
+      <c r="BY9" s="136" t="s">
         <v>46</v>
       </c>
       <c r="BZ9" s="22"/>
       <c r="CA9" s="113" t="s">
         <v>70</v>
       </c>
       <c r="CB9" s="113" t="s">
         <v>71</v>
       </c>
       <c r="CC9" s="113" t="s">
         <v>72</v>
       </c>
       <c r="CD9" s="112" t="s">
         <v>73</v>
       </c>
       <c r="CE9" s="110"/>
       <c r="CF9" s="114" t="s">
         <v>74</v>
       </c>
       <c r="CG9" s="113" t="s">
         <v>173</v>
       </c>
       <c r="CH9" s="139" t="s">
         <v>174</v>
       </c>
       <c r="CI9" s="23"/>
       <c r="CJ9" s="168" t="s">
         <v>237</v>
       </c>
       <c r="CK9" s="176" t="s">
         <v>176</v>
       </c>
       <c r="CL9" s="23"/>
-      <c r="CM9" s="125" t="s">
+      <c r="CM9" s="126" t="s">
         <v>227</v>
       </c>
-      <c r="CN9" s="126"/>
-      <c r="CO9" s="127"/>
+      <c r="CN9" s="127"/>
+      <c r="CO9" s="128"/>
       <c r="CP9" s="109" t="s">
         <v>180</v>
       </c>
       <c r="CQ9" s="21"/>
       <c r="CR9" s="21"/>
       <c r="CS9" s="24"/>
       <c r="CT9" s="113" t="s">
         <v>184</v>
       </c>
       <c r="CU9" s="113" t="s">
         <v>185</v>
       </c>
       <c r="CV9" s="113" t="s">
         <v>75</v>
       </c>
       <c r="CW9" s="113" t="s">
         <v>186</v>
       </c>
       <c r="CX9" s="113" t="s">
         <v>187</v>
       </c>
       <c r="CY9" s="112" t="s">
         <v>188</v>
       </c>
       <c r="CZ9" s="113" t="s">
         <v>76</v>
       </c>
       <c r="DA9" s="113" t="s">
         <v>77</v>
       </c>
       <c r="DB9" s="113" t="s">
         <v>124</v>
       </c>
-      <c r="DC9" s="128" t="s">
+      <c r="DC9" s="129" t="s">
         <v>228</v>
       </c>
-      <c r="DD9" s="129"/>
-      <c r="DE9" s="130"/>
+      <c r="DD9" s="130"/>
+      <c r="DE9" s="131"/>
       <c r="DF9" s="113" t="s">
         <v>81</v>
       </c>
       <c r="DG9" s="113" t="s">
         <v>82</v>
       </c>
       <c r="DH9" s="113" t="s">
         <v>83</v>
       </c>
       <c r="DI9" s="114" t="s">
         <v>46</v>
       </c>
       <c r="DJ9" s="113" t="s">
         <v>24</v>
       </c>
       <c r="DK9" s="113" t="s">
         <v>238</v>
       </c>
       <c r="DL9" s="113" t="s">
         <v>46</v>
       </c>
       <c r="DM9" s="113" t="s">
         <v>24</v>
       </c>
       <c r="DN9" s="113" t="s">
         <v>238</v>
       </c>
       <c r="DO9" s="112" t="s">
         <v>46</v>
       </c>
       <c r="DP9" s="113" t="s">
         <v>24</v>
       </c>
       <c r="DQ9" s="113" t="s">
         <v>238</v>
       </c>
       <c r="DR9" s="110"/>
-      <c r="DS9" s="134"/>
+      <c r="DS9" s="135"/>
       <c r="DT9" s="142"/>
       <c r="DU9" s="112" t="s">
         <v>84</v>
       </c>
       <c r="DV9" s="117" t="s">
         <v>85</v>
       </c>
       <c r="DW9" s="118"/>
       <c r="DX9" s="118"/>
       <c r="DY9" s="118"/>
       <c r="DZ9" s="118"/>
       <c r="EA9" s="118"/>
       <c r="EB9" s="111"/>
-      <c r="EC9" s="163" t="s">
+      <c r="EC9" s="161" t="s">
         <v>86</v>
       </c>
-      <c r="ED9" s="164"/>
-[...2 lines deleted...]
-      <c r="EG9" s="165"/>
+      <c r="ED9" s="162"/>
+      <c r="EE9" s="162"/>
+      <c r="EF9" s="162"/>
+      <c r="EG9" s="163"/>
       <c r="EH9" s="116" t="s">
         <v>46</v>
       </c>
       <c r="EI9" s="109" t="s">
         <v>210</v>
       </c>
       <c r="EJ9" s="25"/>
       <c r="EK9" s="22"/>
       <c r="EL9" s="140" t="s">
         <v>213</v>
       </c>
       <c r="EM9" s="22"/>
-      <c r="EN9" s="155"/>
+      <c r="EN9" s="154"/>
       <c r="EO9" s="114" t="s">
         <v>46</v>
       </c>
       <c r="EP9" s="122" t="s">
         <v>87</v>
       </c>
       <c r="EQ9" s="113" t="s">
         <v>88</v>
       </c>
       <c r="ER9" s="112" t="s">
         <v>89</v>
       </c>
       <c r="ES9" s="109" t="s">
         <v>90</v>
       </c>
       <c r="ET9" s="204" t="s">
         <v>46</v>
       </c>
       <c r="EU9" s="116" t="s">
         <v>235</v>
       </c>
       <c r="EV9" s="116" t="s">
         <v>246</v>
       </c>
       <c r="EW9" s="205" t="s">
         <v>247</v>
       </c>
       <c r="EX9" s="206" t="s">
         <v>248</v>
       </c>
-      <c r="EY9" s="145" t="s">
+      <c r="EY9" s="144" t="s">
         <v>46</v>
       </c>
       <c r="EZ9" s="113" t="s">
         <v>249</v>
       </c>
       <c r="FA9" s="207" t="s">
         <v>250</v>
       </c>
-      <c r="FB9" s="145" t="s">
+      <c r="FB9" s="144" t="s">
         <v>46</v>
       </c>
       <c r="FC9" s="113" t="s">
         <v>249</v>
       </c>
       <c r="FD9" s="199" t="s">
         <v>250</v>
       </c>
       <c r="FE9" s="138"/>
       <c r="FF9" s="117" t="s">
         <v>91</v>
       </c>
       <c r="FG9" s="118"/>
       <c r="FH9" s="118"/>
       <c r="FI9" s="118"/>
       <c r="FJ9" s="118"/>
       <c r="FK9" s="118"/>
       <c r="FL9" s="118"/>
       <c r="FM9" s="118"/>
       <c r="FN9" s="118"/>
       <c r="FO9" s="118"/>
       <c r="FP9" s="118"/>
       <c r="FQ9" s="118"/>
       <c r="FR9" s="118"/>
       <c r="FS9" s="118"/>
@@ -6050,263 +5501,263 @@
         <v>108</v>
       </c>
       <c r="GT9" s="113" t="s">
         <v>109</v>
       </c>
       <c r="GU9" s="113" t="s">
         <v>110</v>
       </c>
       <c r="GV9" s="113" t="s">
         <v>111</v>
       </c>
       <c r="GW9" s="112" t="s">
         <v>215</v>
       </c>
       <c r="GX9" s="109" t="s">
         <v>112</v>
       </c>
       <c r="GY9" s="22"/>
       <c r="GZ9" s="169" t="s">
         <v>113</v>
       </c>
       <c r="HA9" s="111"/>
       <c r="HB9" s="116"/>
     </row>
     <row r="10" spans="1:211" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="136"/>
-[...7 lines deleted...]
-      <c r="I10" s="136"/>
+      <c r="A10" s="137"/>
+      <c r="B10" s="137"/>
+      <c r="C10" s="137"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="137"/>
+      <c r="F10" s="137"/>
+      <c r="G10" s="137"/>
+      <c r="H10" s="137"/>
+      <c r="I10" s="137"/>
       <c r="J10" s="123"/>
       <c r="K10" s="110"/>
-      <c r="L10" s="144"/>
+      <c r="L10" s="143"/>
       <c r="M10" s="110"/>
       <c r="N10" s="110"/>
-      <c r="O10" s="134"/>
+      <c r="O10" s="135"/>
       <c r="P10" s="110"/>
       <c r="Q10" s="110"/>
-      <c r="R10" s="158"/>
+      <c r="R10" s="157"/>
       <c r="S10" s="123"/>
-      <c r="T10" s="155"/>
+      <c r="T10" s="154"/>
       <c r="U10" s="123"/>
       <c r="V10" s="110"/>
       <c r="W10" s="110"/>
       <c r="X10" s="142"/>
       <c r="Y10" s="123"/>
       <c r="Z10" s="110"/>
       <c r="AA10" s="110"/>
       <c r="AB10" s="110"/>
-      <c r="AC10" s="134"/>
+      <c r="AC10" s="135"/>
       <c r="AD10" s="140"/>
       <c r="AE10" s="110"/>
-      <c r="AF10" s="134"/>
+      <c r="AF10" s="135"/>
       <c r="AG10" s="110"/>
       <c r="AH10" s="110"/>
-      <c r="AI10" s="158"/>
+      <c r="AI10" s="157"/>
       <c r="AJ10" s="140"/>
       <c r="AK10" s="105" t="s">
         <v>94</v>
       </c>
       <c r="AL10" s="198"/>
       <c r="AM10" s="105" t="s">
         <v>131</v>
       </c>
       <c r="AN10" s="108"/>
       <c r="AO10" s="115"/>
       <c r="AP10" s="110"/>
       <c r="AQ10" s="106"/>
       <c r="AR10" s="106"/>
-      <c r="AS10" s="155"/>
+      <c r="AS10" s="154"/>
       <c r="AT10" s="123"/>
       <c r="AU10" s="119"/>
       <c r="AV10" s="119"/>
       <c r="AW10" s="119"/>
       <c r="AX10" s="119"/>
       <c r="AY10" s="119"/>
       <c r="AZ10" s="200"/>
       <c r="BA10" s="138"/>
       <c r="BB10" s="110"/>
       <c r="BC10" s="142"/>
-      <c r="BD10" s="136"/>
+      <c r="BD10" s="137"/>
       <c r="BE10" s="110"/>
       <c r="BF10" s="113" t="s">
         <v>114</v>
       </c>
       <c r="BG10" s="139" t="s">
         <v>205</v>
       </c>
       <c r="BH10" s="141" t="s">
         <v>206</v>
       </c>
       <c r="BI10" s="115"/>
       <c r="BJ10" s="110"/>
-      <c r="BK10" s="158"/>
+      <c r="BK10" s="157"/>
       <c r="BL10" s="138"/>
-      <c r="BM10" s="144"/>
+      <c r="BM10" s="143"/>
       <c r="BN10" s="109" t="s">
         <v>114</v>
       </c>
       <c r="BO10" s="113" t="s">
         <v>36</v>
       </c>
       <c r="BP10" s="141" t="s">
         <v>115</v>
       </c>
       <c r="BQ10" s="138"/>
       <c r="BR10" s="110"/>
       <c r="BS10" s="110"/>
-      <c r="BT10" s="134"/>
+      <c r="BT10" s="135"/>
       <c r="BU10" s="110"/>
       <c r="BV10" s="110"/>
-      <c r="BW10" s="155"/>
+      <c r="BW10" s="154"/>
       <c r="BX10" s="142"/>
-      <c r="BY10" s="136"/>
+      <c r="BY10" s="137"/>
       <c r="BZ10" s="113" t="s">
         <v>116</v>
       </c>
       <c r="CA10" s="110"/>
       <c r="CB10" s="110"/>
       <c r="CC10" s="110"/>
-      <c r="CD10" s="134"/>
+      <c r="CD10" s="135"/>
       <c r="CE10" s="110"/>
       <c r="CF10" s="115"/>
       <c r="CG10" s="110"/>
       <c r="CH10" s="140"/>
       <c r="CI10" s="105" t="s">
         <v>175</v>
       </c>
       <c r="CJ10" s="108"/>
       <c r="CK10" s="106"/>
       <c r="CL10" s="174" t="s">
         <v>177</v>
       </c>
       <c r="CM10" s="105" t="s">
         <v>46</v>
       </c>
       <c r="CN10" s="105" t="s">
         <v>178</v>
       </c>
       <c r="CO10" s="105" t="s">
         <v>179</v>
       </c>
-      <c r="CP10" s="144"/>
+      <c r="CP10" s="143"/>
       <c r="CQ10" s="113" t="s">
         <v>181</v>
       </c>
       <c r="CR10" s="110" t="s">
         <v>182</v>
       </c>
       <c r="CS10" s="110" t="s">
         <v>183</v>
       </c>
       <c r="CT10" s="110"/>
       <c r="CU10" s="110"/>
       <c r="CV10" s="110"/>
       <c r="CW10" s="110"/>
       <c r="CX10" s="110"/>
-      <c r="CY10" s="134"/>
+      <c r="CY10" s="135"/>
       <c r="CZ10" s="110"/>
       <c r="DA10" s="110"/>
       <c r="DB10" s="110"/>
       <c r="DC10" s="110" t="s">
         <v>46</v>
       </c>
       <c r="DD10" s="110" t="s">
         <v>229</v>
       </c>
       <c r="DE10" s="110" t="s">
         <v>230</v>
       </c>
       <c r="DF10" s="110"/>
       <c r="DG10" s="110"/>
       <c r="DH10" s="110"/>
       <c r="DI10" s="115"/>
       <c r="DJ10" s="110"/>
       <c r="DK10" s="110"/>
       <c r="DL10" s="110"/>
       <c r="DM10" s="110"/>
       <c r="DN10" s="110"/>
-      <c r="DO10" s="134"/>
+      <c r="DO10" s="135"/>
       <c r="DP10" s="110"/>
       <c r="DQ10" s="110"/>
       <c r="DR10" s="110"/>
-      <c r="DS10" s="134"/>
+      <c r="DS10" s="135"/>
       <c r="DT10" s="142"/>
-      <c r="DU10" s="134"/>
+      <c r="DU10" s="135"/>
       <c r="DV10" s="113" t="s">
         <v>46</v>
       </c>
       <c r="DW10" s="117" t="s">
         <v>119</v>
       </c>
       <c r="DX10" s="118"/>
       <c r="DY10" s="111"/>
       <c r="DZ10" s="109" t="s">
         <v>120</v>
       </c>
       <c r="EA10" s="22"/>
       <c r="EB10" s="120" t="s">
         <v>121</v>
       </c>
       <c r="EC10" s="119" t="s">
         <v>46</v>
       </c>
       <c r="ED10" s="119" t="s">
         <v>89</v>
       </c>
       <c r="EE10" s="110" t="s">
         <v>88</v>
       </c>
       <c r="EF10" s="110" t="s">
         <v>87</v>
       </c>
       <c r="EG10" s="110" t="s">
         <v>90</v>
       </c>
       <c r="EH10" s="116"/>
       <c r="EI10" s="110"/>
       <c r="EJ10" s="111" t="s">
         <v>211</v>
       </c>
       <c r="EK10" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="EL10" s="134"/>
+      <c r="EL10" s="135"/>
       <c r="EM10" s="110" t="s">
         <v>214</v>
       </c>
-      <c r="EN10" s="155"/>
+      <c r="EN10" s="154"/>
       <c r="EO10" s="115"/>
       <c r="EP10" s="123"/>
       <c r="EQ10" s="110"/>
-      <c r="ER10" s="134"/>
-      <c r="ES10" s="144"/>
+      <c r="ER10" s="135"/>
+      <c r="ES10" s="143"/>
       <c r="ET10" s="204"/>
       <c r="EU10" s="116"/>
       <c r="EV10" s="116"/>
       <c r="EW10" s="205"/>
       <c r="EX10" s="206"/>
       <c r="EY10" s="115"/>
       <c r="EZ10" s="110"/>
       <c r="FA10" s="208"/>
       <c r="FB10" s="115"/>
       <c r="FC10" s="110"/>
       <c r="FD10" s="200"/>
       <c r="FE10" s="138"/>
       <c r="FF10" s="116" t="s">
         <v>46</v>
       </c>
       <c r="FG10" s="113" t="s">
         <v>122</v>
       </c>
       <c r="FH10" s="139" t="s">
         <v>77</v>
       </c>
       <c r="FI10" s="27"/>
       <c r="FJ10" s="105" t="s">
         <v>123</v>
       </c>
@@ -6335,224 +5786,224 @@
       </c>
       <c r="FX10" s="117" t="s">
         <v>128</v>
       </c>
       <c r="FY10" s="118"/>
       <c r="FZ10" s="111"/>
       <c r="GA10" s="113" t="s">
         <v>129</v>
       </c>
       <c r="GB10" s="112" t="s">
         <v>130</v>
       </c>
       <c r="GC10" s="110"/>
       <c r="GD10" s="111"/>
       <c r="GE10" s="110"/>
       <c r="GF10" s="169"/>
       <c r="GG10" s="111"/>
       <c r="GH10" s="116"/>
       <c r="GI10" s="116"/>
       <c r="GJ10" s="116"/>
       <c r="GK10" s="116"/>
       <c r="GL10" s="116"/>
       <c r="GM10" s="111"/>
       <c r="GN10" s="111"/>
       <c r="GO10" s="116"/>
-      <c r="GP10" s="134"/>
+      <c r="GP10" s="135"/>
       <c r="GQ10" s="110"/>
       <c r="GR10" s="110"/>
       <c r="GS10" s="110"/>
       <c r="GT10" s="110"/>
       <c r="GU10" s="110"/>
       <c r="GV10" s="110"/>
-      <c r="GW10" s="134"/>
-      <c r="GX10" s="144"/>
+      <c r="GW10" s="135"/>
+      <c r="GX10" s="143"/>
       <c r="GY10" s="113" t="s">
         <v>131</v>
       </c>
       <c r="GZ10" s="169"/>
       <c r="HA10" s="111"/>
       <c r="HB10" s="116"/>
     </row>
     <row r="11" spans="1:211" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="136"/>
-[...7 lines deleted...]
-      <c r="I11" s="136"/>
+      <c r="A11" s="137"/>
+      <c r="B11" s="137"/>
+      <c r="C11" s="137"/>
+      <c r="D11" s="137"/>
+      <c r="E11" s="137"/>
+      <c r="F11" s="137"/>
+      <c r="G11" s="137"/>
+      <c r="H11" s="137"/>
+      <c r="I11" s="137"/>
       <c r="J11" s="123"/>
       <c r="K11" s="110"/>
-      <c r="L11" s="144"/>
+      <c r="L11" s="143"/>
       <c r="M11" s="110"/>
       <c r="N11" s="110"/>
-      <c r="O11" s="134"/>
+      <c r="O11" s="135"/>
       <c r="P11" s="110"/>
       <c r="Q11" s="110"/>
-      <c r="R11" s="158"/>
+      <c r="R11" s="157"/>
       <c r="S11" s="123"/>
-      <c r="T11" s="155"/>
+      <c r="T11" s="154"/>
       <c r="U11" s="123"/>
       <c r="V11" s="110"/>
       <c r="W11" s="110"/>
       <c r="X11" s="142"/>
       <c r="Y11" s="123"/>
       <c r="Z11" s="110"/>
       <c r="AA11" s="110"/>
       <c r="AB11" s="110"/>
-      <c r="AC11" s="134"/>
+      <c r="AC11" s="135"/>
       <c r="AD11" s="140"/>
       <c r="AE11" s="110"/>
-      <c r="AF11" s="134"/>
+      <c r="AF11" s="135"/>
       <c r="AG11" s="110"/>
       <c r="AH11" s="110"/>
-      <c r="AI11" s="158"/>
+      <c r="AI11" s="157"/>
       <c r="AJ11" s="140"/>
       <c r="AK11" s="106"/>
       <c r="AL11" s="198"/>
       <c r="AM11" s="106"/>
       <c r="AN11" s="108"/>
       <c r="AO11" s="115"/>
       <c r="AP11" s="110"/>
       <c r="AQ11" s="106"/>
       <c r="AR11" s="106"/>
-      <c r="AS11" s="155"/>
+      <c r="AS11" s="154"/>
       <c r="AT11" s="123"/>
       <c r="AU11" s="119"/>
       <c r="AV11" s="119"/>
       <c r="AW11" s="119"/>
       <c r="AX11" s="119"/>
       <c r="AY11" s="119"/>
       <c r="AZ11" s="200"/>
       <c r="BA11" s="138"/>
       <c r="BB11" s="110"/>
       <c r="BC11" s="142"/>
-      <c r="BD11" s="136"/>
+      <c r="BD11" s="137"/>
       <c r="BE11" s="110"/>
       <c r="BF11" s="110"/>
       <c r="BG11" s="140"/>
       <c r="BH11" s="142"/>
       <c r="BI11" s="115"/>
       <c r="BJ11" s="110"/>
-      <c r="BK11" s="158"/>
+      <c r="BK11" s="157"/>
       <c r="BL11" s="138"/>
-      <c r="BM11" s="144"/>
+      <c r="BM11" s="143"/>
       <c r="BN11" s="110"/>
       <c r="BO11" s="110"/>
       <c r="BP11" s="142"/>
       <c r="BQ11" s="138"/>
       <c r="BR11" s="110"/>
       <c r="BS11" s="110"/>
-      <c r="BT11" s="134"/>
+      <c r="BT11" s="135"/>
       <c r="BU11" s="110"/>
       <c r="BV11" s="110"/>
-      <c r="BW11" s="155"/>
+      <c r="BW11" s="154"/>
       <c r="BX11" s="142"/>
-      <c r="BY11" s="136"/>
+      <c r="BY11" s="137"/>
       <c r="BZ11" s="110"/>
       <c r="CA11" s="110"/>
       <c r="CB11" s="110"/>
       <c r="CC11" s="110"/>
-      <c r="CD11" s="134"/>
+      <c r="CD11" s="135"/>
       <c r="CE11" s="110"/>
       <c r="CF11" s="115"/>
       <c r="CG11" s="110"/>
       <c r="CH11" s="140"/>
       <c r="CI11" s="106"/>
       <c r="CJ11" s="108"/>
       <c r="CK11" s="106"/>
       <c r="CL11" s="175"/>
       <c r="CM11" s="106"/>
       <c r="CN11" s="106"/>
       <c r="CO11" s="106"/>
-      <c r="CP11" s="144"/>
+      <c r="CP11" s="143"/>
       <c r="CQ11" s="110"/>
       <c r="CR11" s="110"/>
       <c r="CS11" s="110"/>
       <c r="CT11" s="110"/>
       <c r="CU11" s="110"/>
       <c r="CV11" s="110"/>
       <c r="CW11" s="110"/>
       <c r="CX11" s="110"/>
-      <c r="CY11" s="134"/>
+      <c r="CY11" s="135"/>
       <c r="CZ11" s="110"/>
       <c r="DA11" s="110"/>
       <c r="DB11" s="110"/>
       <c r="DC11" s="110"/>
       <c r="DD11" s="110"/>
       <c r="DE11" s="110"/>
       <c r="DF11" s="110"/>
       <c r="DG11" s="110"/>
       <c r="DH11" s="110"/>
       <c r="DI11" s="115"/>
       <c r="DJ11" s="110"/>
       <c r="DK11" s="110"/>
       <c r="DL11" s="110"/>
       <c r="DM11" s="110"/>
       <c r="DN11" s="110"/>
-      <c r="DO11" s="134"/>
+      <c r="DO11" s="135"/>
       <c r="DP11" s="110"/>
       <c r="DQ11" s="110"/>
       <c r="DR11" s="110"/>
-      <c r="DS11" s="134"/>
+      <c r="DS11" s="135"/>
       <c r="DT11" s="142"/>
-      <c r="DU11" s="134"/>
+      <c r="DU11" s="135"/>
       <c r="DV11" s="110"/>
       <c r="DW11" s="113" t="s">
         <v>114</v>
       </c>
       <c r="DX11" s="113" t="s">
         <v>132</v>
       </c>
       <c r="DY11" s="113" t="s">
         <v>133</v>
       </c>
       <c r="DZ11" s="110"/>
       <c r="EA11" s="122" t="s">
         <v>134</v>
       </c>
       <c r="EB11" s="121"/>
       <c r="EC11" s="119"/>
       <c r="ED11" s="108"/>
       <c r="EE11" s="110"/>
       <c r="EF11" s="110"/>
       <c r="EG11" s="110"/>
       <c r="EH11" s="116"/>
       <c r="EI11" s="110"/>
       <c r="EJ11" s="111"/>
       <c r="EK11" s="111"/>
-      <c r="EL11" s="134"/>
+      <c r="EL11" s="135"/>
       <c r="EM11" s="110"/>
-      <c r="EN11" s="155"/>
+      <c r="EN11" s="154"/>
       <c r="EO11" s="115"/>
       <c r="EP11" s="123"/>
       <c r="EQ11" s="110"/>
-      <c r="ER11" s="134"/>
-      <c r="ES11" s="144"/>
+      <c r="ER11" s="135"/>
+      <c r="ES11" s="143"/>
       <c r="ET11" s="204"/>
       <c r="EU11" s="116"/>
       <c r="EV11" s="116"/>
       <c r="EW11" s="205"/>
       <c r="EX11" s="206"/>
       <c r="EY11" s="115"/>
       <c r="EZ11" s="110"/>
       <c r="FA11" s="208"/>
       <c r="FB11" s="115"/>
       <c r="FC11" s="110"/>
       <c r="FD11" s="200"/>
       <c r="FE11" s="138"/>
       <c r="FF11" s="116"/>
       <c r="FG11" s="110"/>
       <c r="FH11" s="140"/>
       <c r="FI11" s="116" t="s">
         <v>135</v>
       </c>
       <c r="FJ11" s="106"/>
       <c r="FK11" s="110"/>
       <c r="FL11" s="111" t="s">
         <v>78</v>
       </c>
       <c r="FM11" s="107" t="s">
         <v>114</v>
@@ -6571,513 +6022,513 @@
         <v>118</v>
       </c>
       <c r="FS11" s="110" t="s">
         <v>83</v>
       </c>
       <c r="FT11" s="108" t="s">
         <v>114</v>
       </c>
       <c r="FU11" s="108" t="s">
         <v>136</v>
       </c>
       <c r="FV11" s="108" t="s">
         <v>137</v>
       </c>
       <c r="FW11" s="108"/>
       <c r="FX11" s="113" t="s">
         <v>114</v>
       </c>
       <c r="FY11" s="110" t="s">
         <v>138</v>
       </c>
       <c r="FZ11" s="110" t="s">
         <v>139</v>
       </c>
       <c r="GA11" s="110"/>
-      <c r="GB11" s="134"/>
+      <c r="GB11" s="135"/>
       <c r="GC11" s="110"/>
       <c r="GD11" s="111"/>
       <c r="GE11" s="110"/>
       <c r="GF11" s="169"/>
       <c r="GG11" s="111"/>
       <c r="GH11" s="116"/>
       <c r="GI11" s="116"/>
       <c r="GJ11" s="116"/>
       <c r="GK11" s="116"/>
       <c r="GL11" s="116"/>
       <c r="GM11" s="111"/>
       <c r="GN11" s="111"/>
       <c r="GO11" s="116"/>
-      <c r="GP11" s="134"/>
+      <c r="GP11" s="135"/>
       <c r="GQ11" s="110"/>
       <c r="GR11" s="110"/>
       <c r="GS11" s="110"/>
       <c r="GT11" s="110"/>
       <c r="GU11" s="110"/>
       <c r="GV11" s="110"/>
-      <c r="GW11" s="134"/>
-      <c r="GX11" s="144"/>
+      <c r="GW11" s="135"/>
+      <c r="GX11" s="143"/>
       <c r="GY11" s="110"/>
       <c r="GZ11" s="169"/>
       <c r="HA11" s="111"/>
       <c r="HB11" s="116"/>
     </row>
     <row r="12" spans="1:211" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="136"/>
-[...7 lines deleted...]
-      <c r="I12" s="136"/>
+      <c r="A12" s="137"/>
+      <c r="B12" s="137"/>
+      <c r="C12" s="137"/>
+      <c r="D12" s="137"/>
+      <c r="E12" s="137"/>
+      <c r="F12" s="137"/>
+      <c r="G12" s="137"/>
+      <c r="H12" s="137"/>
+      <c r="I12" s="137"/>
       <c r="J12" s="123"/>
       <c r="K12" s="110"/>
-      <c r="L12" s="144"/>
+      <c r="L12" s="143"/>
       <c r="M12" s="110"/>
       <c r="N12" s="110"/>
-      <c r="O12" s="134"/>
+      <c r="O12" s="135"/>
       <c r="P12" s="110"/>
       <c r="Q12" s="110"/>
-      <c r="R12" s="158"/>
+      <c r="R12" s="157"/>
       <c r="S12" s="123"/>
-      <c r="T12" s="155"/>
+      <c r="T12" s="154"/>
       <c r="U12" s="123"/>
       <c r="V12" s="110"/>
       <c r="W12" s="110"/>
       <c r="X12" s="142"/>
       <c r="Y12" s="123"/>
       <c r="Z12" s="110"/>
       <c r="AA12" s="110"/>
       <c r="AB12" s="110"/>
-      <c r="AC12" s="134"/>
+      <c r="AC12" s="135"/>
       <c r="AD12" s="140"/>
       <c r="AE12" s="110"/>
-      <c r="AF12" s="134"/>
+      <c r="AF12" s="135"/>
       <c r="AG12" s="110"/>
       <c r="AH12" s="110"/>
-      <c r="AI12" s="158"/>
+      <c r="AI12" s="157"/>
       <c r="AJ12" s="140"/>
       <c r="AK12" s="106"/>
       <c r="AL12" s="198"/>
       <c r="AM12" s="106"/>
       <c r="AN12" s="108"/>
       <c r="AO12" s="115"/>
       <c r="AP12" s="110"/>
       <c r="AQ12" s="106"/>
       <c r="AR12" s="106"/>
-      <c r="AS12" s="155"/>
+      <c r="AS12" s="154"/>
       <c r="AT12" s="123"/>
       <c r="AU12" s="119"/>
       <c r="AV12" s="119"/>
       <c r="AW12" s="119"/>
       <c r="AX12" s="119"/>
       <c r="AY12" s="119"/>
       <c r="AZ12" s="200"/>
       <c r="BA12" s="138"/>
       <c r="BB12" s="110"/>
       <c r="BC12" s="142"/>
-      <c r="BD12" s="136"/>
+      <c r="BD12" s="137"/>
       <c r="BE12" s="110"/>
       <c r="BF12" s="110"/>
       <c r="BG12" s="140"/>
       <c r="BH12" s="142"/>
       <c r="BI12" s="115"/>
       <c r="BJ12" s="110"/>
-      <c r="BK12" s="158"/>
+      <c r="BK12" s="157"/>
       <c r="BL12" s="138"/>
-      <c r="BM12" s="144"/>
+      <c r="BM12" s="143"/>
       <c r="BN12" s="110"/>
       <c r="BO12" s="110"/>
       <c r="BP12" s="142"/>
       <c r="BQ12" s="138"/>
       <c r="BR12" s="110"/>
       <c r="BS12" s="110"/>
-      <c r="BT12" s="134"/>
+      <c r="BT12" s="135"/>
       <c r="BU12" s="110"/>
       <c r="BV12" s="110"/>
-      <c r="BW12" s="155"/>
+      <c r="BW12" s="154"/>
       <c r="BX12" s="142"/>
-      <c r="BY12" s="136"/>
+      <c r="BY12" s="137"/>
       <c r="BZ12" s="110"/>
       <c r="CA12" s="110"/>
       <c r="CB12" s="110"/>
       <c r="CC12" s="110"/>
-      <c r="CD12" s="134"/>
+      <c r="CD12" s="135"/>
       <c r="CE12" s="110"/>
       <c r="CF12" s="115"/>
       <c r="CG12" s="110"/>
       <c r="CH12" s="140"/>
       <c r="CI12" s="106"/>
       <c r="CJ12" s="108"/>
       <c r="CK12" s="106"/>
       <c r="CL12" s="175"/>
       <c r="CM12" s="106"/>
       <c r="CN12" s="106"/>
       <c r="CO12" s="106"/>
-      <c r="CP12" s="144"/>
+      <c r="CP12" s="143"/>
       <c r="CQ12" s="110"/>
       <c r="CR12" s="110"/>
       <c r="CS12" s="110"/>
       <c r="CT12" s="110"/>
       <c r="CU12" s="110"/>
       <c r="CV12" s="110"/>
       <c r="CW12" s="110"/>
       <c r="CX12" s="110"/>
-      <c r="CY12" s="134"/>
+      <c r="CY12" s="135"/>
       <c r="CZ12" s="110"/>
       <c r="DA12" s="110"/>
       <c r="DB12" s="110"/>
       <c r="DC12" s="110"/>
       <c r="DD12" s="110"/>
       <c r="DE12" s="110"/>
       <c r="DF12" s="110"/>
       <c r="DG12" s="110"/>
       <c r="DH12" s="110"/>
       <c r="DI12" s="115"/>
       <c r="DJ12" s="110"/>
       <c r="DK12" s="110"/>
       <c r="DL12" s="110"/>
       <c r="DM12" s="110"/>
       <c r="DN12" s="110"/>
-      <c r="DO12" s="134"/>
+      <c r="DO12" s="135"/>
       <c r="DP12" s="110"/>
       <c r="DQ12" s="110"/>
       <c r="DR12" s="110"/>
-      <c r="DS12" s="134"/>
+      <c r="DS12" s="135"/>
       <c r="DT12" s="142"/>
-      <c r="DU12" s="134"/>
+      <c r="DU12" s="135"/>
       <c r="DV12" s="110"/>
       <c r="DW12" s="110"/>
       <c r="DX12" s="110"/>
       <c r="DY12" s="110"/>
       <c r="DZ12" s="110"/>
       <c r="EA12" s="123"/>
       <c r="EB12" s="121"/>
       <c r="EC12" s="119"/>
       <c r="ED12" s="108"/>
       <c r="EE12" s="110"/>
       <c r="EF12" s="110"/>
       <c r="EG12" s="110"/>
       <c r="EH12" s="113"/>
       <c r="EI12" s="110"/>
       <c r="EJ12" s="112"/>
       <c r="EK12" s="112"/>
-      <c r="EL12" s="134"/>
+      <c r="EL12" s="135"/>
       <c r="EM12" s="110"/>
-      <c r="EN12" s="155"/>
+      <c r="EN12" s="154"/>
       <c r="EO12" s="115"/>
       <c r="EP12" s="123"/>
       <c r="EQ12" s="110"/>
-      <c r="ER12" s="134"/>
-      <c r="ES12" s="144"/>
+      <c r="ER12" s="135"/>
+      <c r="ES12" s="143"/>
       <c r="ET12" s="204"/>
       <c r="EU12" s="116"/>
       <c r="EV12" s="116"/>
       <c r="EW12" s="205"/>
       <c r="EX12" s="206"/>
       <c r="EY12" s="115"/>
       <c r="EZ12" s="110"/>
       <c r="FA12" s="208"/>
       <c r="FB12" s="115"/>
       <c r="FC12" s="110"/>
       <c r="FD12" s="200"/>
       <c r="FE12" s="138"/>
       <c r="FF12" s="113"/>
       <c r="FG12" s="110"/>
       <c r="FH12" s="140"/>
       <c r="FI12" s="113"/>
       <c r="FJ12" s="106"/>
       <c r="FK12" s="110"/>
       <c r="FL12" s="112"/>
       <c r="FM12" s="108"/>
       <c r="FN12" s="108"/>
       <c r="FO12" s="108"/>
       <c r="FP12" s="110"/>
       <c r="FQ12" s="110"/>
       <c r="FR12" s="110"/>
       <c r="FS12" s="110"/>
       <c r="FT12" s="108"/>
       <c r="FU12" s="108"/>
       <c r="FV12" s="108"/>
       <c r="FW12" s="108"/>
       <c r="FX12" s="110"/>
       <c r="FY12" s="110"/>
       <c r="FZ12" s="110"/>
       <c r="GA12" s="110"/>
-      <c r="GB12" s="134"/>
+      <c r="GB12" s="135"/>
       <c r="GC12" s="110"/>
       <c r="GD12" s="112"/>
       <c r="GE12" s="110"/>
       <c r="GF12" s="141"/>
       <c r="GG12" s="112"/>
       <c r="GH12" s="113"/>
       <c r="GI12" s="113"/>
       <c r="GJ12" s="113"/>
       <c r="GK12" s="113"/>
       <c r="GL12" s="113"/>
       <c r="GM12" s="112"/>
       <c r="GN12" s="112"/>
       <c r="GO12" s="113"/>
-      <c r="GP12" s="134"/>
+      <c r="GP12" s="135"/>
       <c r="GQ12" s="110"/>
       <c r="GR12" s="110"/>
       <c r="GS12" s="110"/>
       <c r="GT12" s="110"/>
       <c r="GU12" s="110"/>
       <c r="GV12" s="110"/>
-      <c r="GW12" s="134"/>
-      <c r="GX12" s="144"/>
+      <c r="GW12" s="135"/>
+      <c r="GX12" s="143"/>
       <c r="GY12" s="110"/>
       <c r="GZ12" s="141"/>
       <c r="HA12" s="112"/>
       <c r="HB12" s="113"/>
     </row>
     <row r="13" spans="1:211" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="136"/>
-[...7 lines deleted...]
-      <c r="I13" s="136"/>
+      <c r="A13" s="137"/>
+      <c r="B13" s="137"/>
+      <c r="C13" s="137"/>
+      <c r="D13" s="137"/>
+      <c r="E13" s="137"/>
+      <c r="F13" s="137"/>
+      <c r="G13" s="137"/>
+      <c r="H13" s="137"/>
+      <c r="I13" s="137"/>
       <c r="J13" s="123"/>
       <c r="K13" s="110"/>
-      <c r="L13" s="144"/>
+      <c r="L13" s="143"/>
       <c r="M13" s="110"/>
       <c r="N13" s="110"/>
-      <c r="O13" s="134"/>
+      <c r="O13" s="135"/>
       <c r="P13" s="110"/>
       <c r="Q13" s="110"/>
-      <c r="R13" s="158"/>
+      <c r="R13" s="157"/>
       <c r="S13" s="123"/>
-      <c r="T13" s="155"/>
+      <c r="T13" s="154"/>
       <c r="U13" s="123"/>
       <c r="V13" s="110"/>
       <c r="W13" s="110"/>
       <c r="X13" s="142"/>
       <c r="Y13" s="123"/>
       <c r="Z13" s="110"/>
       <c r="AA13" s="110"/>
       <c r="AB13" s="110"/>
-      <c r="AC13" s="134"/>
+      <c r="AC13" s="135"/>
       <c r="AD13" s="140"/>
       <c r="AE13" s="110"/>
-      <c r="AF13" s="134"/>
+      <c r="AF13" s="135"/>
       <c r="AG13" s="110"/>
       <c r="AH13" s="110"/>
-      <c r="AI13" s="158"/>
+      <c r="AI13" s="157"/>
       <c r="AJ13" s="140"/>
       <c r="AK13" s="106"/>
       <c r="AL13" s="198"/>
       <c r="AM13" s="106"/>
       <c r="AN13" s="108"/>
       <c r="AO13" s="115"/>
       <c r="AP13" s="110"/>
       <c r="AQ13" s="106"/>
       <c r="AR13" s="106"/>
-      <c r="AS13" s="155"/>
+      <c r="AS13" s="154"/>
       <c r="AT13" s="123"/>
       <c r="AU13" s="119"/>
       <c r="AV13" s="119"/>
       <c r="AW13" s="119"/>
       <c r="AX13" s="119"/>
       <c r="AY13" s="119"/>
       <c r="AZ13" s="200"/>
       <c r="BA13" s="138"/>
       <c r="BB13" s="110"/>
       <c r="BC13" s="142"/>
-      <c r="BD13" s="136"/>
+      <c r="BD13" s="137"/>
       <c r="BE13" s="110"/>
       <c r="BF13" s="110"/>
       <c r="BG13" s="140"/>
       <c r="BH13" s="142"/>
       <c r="BI13" s="115"/>
       <c r="BJ13" s="110"/>
-      <c r="BK13" s="158"/>
+      <c r="BK13" s="157"/>
       <c r="BL13" s="138"/>
-      <c r="BM13" s="144"/>
+      <c r="BM13" s="143"/>
       <c r="BN13" s="110"/>
       <c r="BO13" s="110"/>
       <c r="BP13" s="142"/>
       <c r="BQ13" s="138"/>
       <c r="BR13" s="110"/>
       <c r="BS13" s="110"/>
-      <c r="BT13" s="134"/>
+      <c r="BT13" s="135"/>
       <c r="BU13" s="110"/>
       <c r="BV13" s="110"/>
-      <c r="BW13" s="155"/>
+      <c r="BW13" s="154"/>
       <c r="BX13" s="142"/>
-      <c r="BY13" s="136"/>
+      <c r="BY13" s="137"/>
       <c r="BZ13" s="110"/>
       <c r="CA13" s="110"/>
       <c r="CB13" s="110"/>
       <c r="CC13" s="110"/>
-      <c r="CD13" s="134"/>
+      <c r="CD13" s="135"/>
       <c r="CE13" s="110"/>
       <c r="CF13" s="115"/>
       <c r="CG13" s="110"/>
       <c r="CH13" s="140"/>
       <c r="CI13" s="106"/>
       <c r="CJ13" s="108"/>
       <c r="CK13" s="106"/>
       <c r="CL13" s="175"/>
       <c r="CM13" s="106"/>
       <c r="CN13" s="106"/>
       <c r="CO13" s="106"/>
-      <c r="CP13" s="144"/>
+      <c r="CP13" s="143"/>
       <c r="CQ13" s="110"/>
       <c r="CR13" s="110"/>
       <c r="CS13" s="110"/>
       <c r="CT13" s="110"/>
       <c r="CU13" s="110"/>
       <c r="CV13" s="110"/>
       <c r="CW13" s="110"/>
       <c r="CX13" s="110"/>
-      <c r="CY13" s="134"/>
+      <c r="CY13" s="135"/>
       <c r="CZ13" s="110"/>
       <c r="DA13" s="110"/>
       <c r="DB13" s="110"/>
       <c r="DC13" s="110"/>
       <c r="DD13" s="110"/>
       <c r="DE13" s="110"/>
       <c r="DF13" s="110"/>
       <c r="DG13" s="110"/>
       <c r="DH13" s="110"/>
       <c r="DI13" s="115"/>
       <c r="DJ13" s="110"/>
       <c r="DK13" s="110"/>
       <c r="DL13" s="110"/>
       <c r="DM13" s="110"/>
       <c r="DN13" s="110"/>
-      <c r="DO13" s="134"/>
+      <c r="DO13" s="135"/>
       <c r="DP13" s="110"/>
       <c r="DQ13" s="110"/>
       <c r="DR13" s="110"/>
-      <c r="DS13" s="134"/>
+      <c r="DS13" s="135"/>
       <c r="DT13" s="142"/>
-      <c r="DU13" s="134"/>
+      <c r="DU13" s="135"/>
       <c r="DV13" s="110"/>
       <c r="DW13" s="110"/>
       <c r="DX13" s="110"/>
       <c r="DY13" s="110"/>
       <c r="DZ13" s="110"/>
       <c r="EA13" s="123"/>
       <c r="EB13" s="121"/>
       <c r="EC13" s="119"/>
       <c r="ED13" s="108"/>
       <c r="EE13" s="110"/>
       <c r="EF13" s="110"/>
       <c r="EG13" s="110"/>
       <c r="EH13" s="113"/>
       <c r="EI13" s="110"/>
       <c r="EJ13" s="112"/>
       <c r="EK13" s="112"/>
-      <c r="EL13" s="134"/>
+      <c r="EL13" s="135"/>
       <c r="EM13" s="110"/>
-      <c r="EN13" s="155"/>
+      <c r="EN13" s="154"/>
       <c r="EO13" s="115"/>
       <c r="EP13" s="123"/>
       <c r="EQ13" s="110"/>
-      <c r="ER13" s="134"/>
-      <c r="ES13" s="144"/>
+      <c r="ER13" s="135"/>
+      <c r="ES13" s="143"/>
       <c r="ET13" s="114"/>
       <c r="EU13" s="113"/>
       <c r="EV13" s="113"/>
       <c r="EW13" s="168"/>
       <c r="EX13" s="199"/>
       <c r="EY13" s="115"/>
       <c r="EZ13" s="110"/>
       <c r="FA13" s="208"/>
       <c r="FB13" s="115"/>
       <c r="FC13" s="110"/>
       <c r="FD13" s="200"/>
       <c r="FE13" s="138"/>
       <c r="FF13" s="113"/>
       <c r="FG13" s="110"/>
       <c r="FH13" s="140"/>
       <c r="FI13" s="113"/>
       <c r="FJ13" s="106"/>
       <c r="FK13" s="110"/>
       <c r="FL13" s="112"/>
       <c r="FM13" s="108"/>
       <c r="FN13" s="108"/>
       <c r="FO13" s="108"/>
       <c r="FP13" s="110"/>
       <c r="FQ13" s="110"/>
       <c r="FR13" s="110"/>
       <c r="FS13" s="110"/>
       <c r="FT13" s="108"/>
       <c r="FU13" s="108"/>
       <c r="FV13" s="108"/>
       <c r="FW13" s="108"/>
       <c r="FX13" s="110"/>
       <c r="FY13" s="110"/>
       <c r="FZ13" s="110"/>
       <c r="GA13" s="110"/>
-      <c r="GB13" s="134"/>
+      <c r="GB13" s="135"/>
       <c r="GC13" s="110"/>
       <c r="GD13" s="112"/>
       <c r="GE13" s="110"/>
       <c r="GF13" s="141"/>
       <c r="GG13" s="112"/>
       <c r="GH13" s="113"/>
       <c r="GI13" s="113"/>
       <c r="GJ13" s="113"/>
       <c r="GK13" s="113"/>
       <c r="GL13" s="113"/>
       <c r="GM13" s="112"/>
       <c r="GN13" s="112"/>
       <c r="GO13" s="113"/>
-      <c r="GP13" s="134"/>
+      <c r="GP13" s="135"/>
       <c r="GQ13" s="110"/>
       <c r="GR13" s="110"/>
       <c r="GS13" s="110"/>
       <c r="GT13" s="110"/>
       <c r="GU13" s="110"/>
       <c r="GV13" s="110"/>
-      <c r="GW13" s="134"/>
-      <c r="GX13" s="144"/>
+      <c r="GW13" s="135"/>
+      <c r="GX13" s="143"/>
       <c r="GY13" s="110"/>
       <c r="GZ13" s="141"/>
       <c r="HA13" s="112"/>
       <c r="HB13" s="113"/>
     </row>
     <row r="14" spans="1:211" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="185"/>
-[...8 lines deleted...]
-      <c r="J14" s="186"/>
+      <c r="A14" s="186"/>
+      <c r="B14" s="186"/>
+      <c r="C14" s="186"/>
+      <c r="D14" s="186"/>
+      <c r="E14" s="186"/>
+      <c r="F14" s="186"/>
+      <c r="G14" s="186"/>
+      <c r="H14" s="186"/>
+      <c r="I14" s="186"/>
+      <c r="J14" s="187"/>
       <c r="K14" s="29"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="30"/>
       <c r="O14" s="30"/>
       <c r="P14" s="30"/>
       <c r="Q14" s="30"/>
       <c r="R14" s="31"/>
       <c r="S14" s="26" t="s">
         <v>140</v>
       </c>
       <c r="T14" s="30" t="s">
         <v>141</v>
       </c>
       <c r="U14" s="30" t="s">
         <v>142</v>
       </c>
       <c r="V14" s="30" t="s">
         <v>143</v>
       </c>
       <c r="W14" s="30" t="s">
         <v>144</v>
       </c>
       <c r="X14" s="32" t="s">
         <v>196</v>
@@ -8502,61 +7953,61 @@
       </c>
       <c r="GV16" s="64" t="s">
         <v>158</v>
       </c>
       <c r="GW16" s="64" t="s">
         <v>158</v>
       </c>
       <c r="GX16" s="64" t="s">
         <v>158</v>
       </c>
       <c r="GY16" s="64" t="s">
         <v>158</v>
       </c>
       <c r="GZ16" s="64" t="s">
         <v>158</v>
       </c>
       <c r="HA16" s="64" t="s">
         <v>158</v>
       </c>
       <c r="HB16" s="64" t="s">
         <v>158</v>
       </c>
       <c r="HC16" s="67"/>
     </row>
     <row r="17" spans="1:211" s="72" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="131" t="s">
+      <c r="A17" s="132" t="s">
         <v>231</v>
       </c>
-      <c r="B17" s="124"/>
-[...6 lines deleted...]
-      <c r="I17" s="124"/>
+      <c r="B17" s="125"/>
+      <c r="C17" s="125"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="125"/>
+      <c r="F17" s="125"/>
+      <c r="G17" s="125"/>
+      <c r="H17" s="125"/>
+      <c r="I17" s="125"/>
       <c r="J17" s="68">
         <v>1</v>
       </c>
       <c r="K17" s="3">
         <v>585</v>
       </c>
       <c r="L17" s="1">
         <v>775.5</v>
       </c>
       <c r="M17" s="4">
         <v>6.34</v>
       </c>
       <c r="N17" s="4">
         <v>2.56</v>
       </c>
       <c r="O17" s="4">
         <v>3.78</v>
       </c>
       <c r="P17" s="2">
         <v>3988</v>
       </c>
       <c r="Q17" s="5">
         <v>8013</v>
       </c>
       <c r="R17" s="6">
@@ -8829,69 +8280,69 @@
       <c r="DC17" s="2">
         <v>65130</v>
       </c>
       <c r="DD17" s="2">
         <v>18331</v>
       </c>
       <c r="DE17" s="2">
         <v>46799</v>
       </c>
       <c r="DF17" s="2">
         <v>103128</v>
       </c>
       <c r="DG17" s="2">
         <v>14141</v>
       </c>
       <c r="DH17" s="2">
         <v>2332</v>
       </c>
       <c r="DI17" s="2">
         <v>20044</v>
       </c>
       <c r="DJ17" s="2">
         <v>14773</v>
       </c>
       <c r="DK17" s="2">
-        <v>5269</v>
+        <v>5271</v>
       </c>
       <c r="DL17" s="2">
         <v>20289</v>
       </c>
       <c r="DM17" s="2">
         <v>14473</v>
       </c>
       <c r="DN17" s="2">
-        <v>5815</v>
+        <v>5816</v>
       </c>
       <c r="DO17" s="7">
         <v>-245</v>
       </c>
       <c r="DP17" s="7">
         <v>300</v>
       </c>
       <c r="DQ17" s="7">
-        <v>-546</v>
+        <v>-545</v>
       </c>
       <c r="DR17" s="2">
         <v>2546</v>
       </c>
       <c r="DS17" s="2">
         <v>47</v>
       </c>
       <c r="DT17" s="2">
         <v>2254</v>
       </c>
       <c r="DU17" s="2">
         <v>28076</v>
       </c>
       <c r="DV17" s="2">
         <v>14759</v>
       </c>
       <c r="DW17" s="2">
         <v>8980</v>
       </c>
       <c r="DX17" s="2">
         <v>8372</v>
       </c>
       <c r="DY17" s="2">
         <v>608</v>
       </c>
@@ -9448,69 +8899,69 @@
       <c r="DC18" s="2">
         <v>259792</v>
       </c>
       <c r="DD18" s="2">
         <v>1037</v>
       </c>
       <c r="DE18" s="2">
         <v>258755</v>
       </c>
       <c r="DF18" s="2">
         <v>637581</v>
       </c>
       <c r="DG18" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DH18" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DI18" s="2">
         <v>43025</v>
       </c>
       <c r="DJ18" s="2">
         <v>39086</v>
       </c>
       <c r="DK18" s="2">
-        <v>3938</v>
+        <v>3939</v>
       </c>
       <c r="DL18" s="2">
         <v>49466</v>
       </c>
       <c r="DM18" s="2">
         <v>44463</v>
       </c>
       <c r="DN18" s="2">
         <v>5003</v>
       </c>
       <c r="DO18" s="7">
         <v>-6441</v>
       </c>
       <c r="DP18" s="7">
         <v>-5377</v>
       </c>
       <c r="DQ18" s="7">
-        <v>-1065</v>
+        <v>-1064</v>
       </c>
       <c r="DR18" s="2">
         <v>13152</v>
       </c>
       <c r="DS18" s="2">
         <v>208</v>
       </c>
       <c r="DT18" s="2">
         <v>6503</v>
       </c>
       <c r="DU18" s="2">
         <v>83723</v>
       </c>
       <c r="DV18" s="2">
         <v>44350</v>
       </c>
       <c r="DW18" s="2">
         <v>28829</v>
       </c>
       <c r="DX18" s="2">
         <v>27976</v>
       </c>
       <c r="DY18" s="2">
         <v>853</v>
       </c>
@@ -10067,60 +9518,60 @@
       <c r="DC19" s="2">
         <v>27569</v>
       </c>
       <c r="DD19" s="2">
         <v>21668</v>
       </c>
       <c r="DE19" s="2">
         <v>5901</v>
       </c>
       <c r="DF19" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG19" s="2">
         <v>16870</v>
       </c>
       <c r="DH19" s="2">
         <v>2782</v>
       </c>
       <c r="DI19" s="2">
         <v>15610</v>
       </c>
       <c r="DJ19" s="2">
         <v>10082</v>
       </c>
       <c r="DK19" s="2">
-        <v>5526</v>
+        <v>5528</v>
       </c>
       <c r="DL19" s="2">
         <v>14661</v>
       </c>
       <c r="DM19" s="2">
         <v>8687</v>
       </c>
       <c r="DN19" s="2">
-        <v>5972</v>
+        <v>5974</v>
       </c>
       <c r="DO19" s="7">
         <v>949</v>
       </c>
       <c r="DP19" s="7">
         <v>1395</v>
       </c>
       <c r="DQ19" s="7">
         <v>-446</v>
       </c>
       <c r="DR19" s="2">
         <v>501</v>
       </c>
       <c r="DS19" s="2">
         <v>16</v>
       </c>
       <c r="DT19" s="2">
         <v>1434</v>
       </c>
       <c r="DU19" s="2">
         <v>17335</v>
       </c>
       <c r="DV19" s="2">
         <v>9046</v>
       </c>
@@ -10360,60 +9811,60 @@
       </c>
       <c r="GW19" s="2">
         <v>827</v>
       </c>
       <c r="GX19" s="2">
         <v>802</v>
       </c>
       <c r="GY19" s="2">
         <v>152</v>
       </c>
       <c r="GZ19" s="2">
         <v>1044</v>
       </c>
       <c r="HA19" s="5">
         <v>1880</v>
       </c>
       <c r="HB19" s="5">
         <v>1135</v>
       </c>
       <c r="HC19" s="71">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:211" s="76" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="79"/>
-      <c r="B20" s="124" t="s">
+      <c r="B20" s="125" t="s">
         <v>216</v>
       </c>
-      <c r="C20" s="132"/>
-[...5 lines deleted...]
-      <c r="I20" s="132"/>
+      <c r="C20" s="133"/>
+      <c r="D20" s="133"/>
+      <c r="E20" s="133"/>
+      <c r="F20" s="133"/>
+      <c r="G20" s="133"/>
+      <c r="H20" s="133"/>
+      <c r="I20" s="133"/>
       <c r="J20" s="68">
         <v>4</v>
       </c>
       <c r="K20" s="3">
         <v>50</v>
       </c>
       <c r="L20" s="1">
         <v>166.4</v>
       </c>
       <c r="M20" s="4">
         <v>7.78</v>
       </c>
       <c r="N20" s="4">
         <v>2.4</v>
       </c>
       <c r="O20" s="4">
         <v>5.38</v>
       </c>
       <c r="P20" s="2">
         <v>4249</v>
       </c>
       <c r="Q20" s="5">
         <v>3579</v>
       </c>
       <c r="R20" s="6">
@@ -10464,51 +9915,51 @@
       <c r="AG20" s="4">
         <v>1.01</v>
       </c>
       <c r="AH20" s="1">
         <v>82.1</v>
       </c>
       <c r="AI20" s="1">
         <v>717.5</v>
       </c>
       <c r="AJ20" s="5">
         <v>7609</v>
       </c>
       <c r="AK20" s="5">
         <v>740</v>
       </c>
       <c r="AL20" s="5">
         <v>5615</v>
       </c>
       <c r="AM20" s="5">
         <v>91</v>
       </c>
       <c r="AN20" s="5">
         <v>1994</v>
       </c>
       <c r="AO20" s="1">
-        <v>145.69999999999999</v>
+        <v>145.9</v>
       </c>
       <c r="AP20" s="1">
         <v>26.2</v>
       </c>
       <c r="AQ20" s="2">
         <v>2764</v>
       </c>
       <c r="AR20" s="1">
         <v>36.299999999999997</v>
       </c>
       <c r="AS20" s="2">
         <v>460</v>
       </c>
       <c r="AT20" s="4">
         <v>2.13</v>
       </c>
       <c r="AU20" s="2">
         <v>256</v>
       </c>
       <c r="AV20" s="2">
         <v>557</v>
       </c>
       <c r="AW20" s="2">
         <v>120</v>
       </c>
@@ -10686,69 +10137,69 @@
       <c r="DC20" s="2">
         <v>5972</v>
       </c>
       <c r="DD20" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DE20" s="2">
         <v>5972</v>
       </c>
       <c r="DF20" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG20" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DH20" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DI20" s="2">
         <v>8222</v>
       </c>
       <c r="DJ20" s="2">
         <v>6869</v>
       </c>
       <c r="DK20" s="2">
-        <v>1356</v>
+        <v>1353</v>
       </c>
       <c r="DL20" s="2">
         <v>7585</v>
       </c>
       <c r="DM20" s="2">
         <v>5605</v>
       </c>
       <c r="DN20" s="2">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="DO20" s="7">
         <v>637</v>
       </c>
       <c r="DP20" s="7">
         <v>1264</v>
       </c>
       <c r="DQ20" s="7">
-        <v>-625</v>
+        <v>-627</v>
       </c>
       <c r="DR20" s="2">
         <v>740</v>
       </c>
       <c r="DS20" s="2">
         <v>10</v>
       </c>
       <c r="DT20" s="2">
         <v>1367</v>
       </c>
       <c r="DU20" s="2">
         <v>8116</v>
       </c>
       <c r="DV20" s="2">
         <v>3889</v>
       </c>
       <c r="DW20" s="2">
         <v>2674</v>
       </c>
       <c r="DX20" s="2">
         <v>1947</v>
       </c>
       <c r="DY20" s="2">
         <v>727</v>
       </c>
@@ -11305,60 +10756,60 @@
       <c r="DC21" s="2">
         <v>56881</v>
       </c>
       <c r="DD21" s="2">
         <v>42527</v>
       </c>
       <c r="DE21" s="2">
         <v>14354</v>
       </c>
       <c r="DF21" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG21" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DH21" s="2">
         <v>337</v>
       </c>
       <c r="DI21" s="2">
         <v>16298</v>
       </c>
       <c r="DJ21" s="2">
         <v>13172</v>
       </c>
       <c r="DK21" s="2">
-        <v>3127</v>
+        <v>3126</v>
       </c>
       <c r="DL21" s="2">
         <v>15396</v>
       </c>
       <c r="DM21" s="2">
         <v>11624</v>
       </c>
       <c r="DN21" s="2">
-        <v>3773</v>
+        <v>3772</v>
       </c>
       <c r="DO21" s="7">
         <v>902</v>
       </c>
       <c r="DP21" s="7">
         <v>1548</v>
       </c>
       <c r="DQ21" s="7">
         <v>-646</v>
       </c>
       <c r="DR21" s="2">
         <v>828</v>
       </c>
       <c r="DS21" s="2">
         <v>9</v>
       </c>
       <c r="DT21" s="2">
         <v>1721</v>
       </c>
       <c r="DU21" s="2">
         <v>20340</v>
       </c>
       <c r="DV21" s="2">
         <v>12014</v>
       </c>
@@ -11933,60 +11384,60 @@
       <c r="DF22" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG22" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DH22" s="2">
         <v>9291</v>
       </c>
       <c r="DI22" s="2">
         <v>13613</v>
       </c>
       <c r="DJ22" s="2">
         <v>8072</v>
       </c>
       <c r="DK22" s="2">
         <v>5541</v>
       </c>
       <c r="DL22" s="2">
         <v>12464</v>
       </c>
       <c r="DM22" s="2">
         <v>7576</v>
       </c>
       <c r="DN22" s="2">
-        <v>4889</v>
+        <v>4888</v>
       </c>
       <c r="DO22" s="7">
         <v>1149</v>
       </c>
       <c r="DP22" s="7">
         <v>496</v>
       </c>
       <c r="DQ22" s="7">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="DR22" s="2">
         <v>212</v>
       </c>
       <c r="DS22" s="2">
         <v>12</v>
       </c>
       <c r="DT22" s="2">
         <v>1349</v>
       </c>
       <c r="DU22" s="2">
         <v>26012</v>
       </c>
       <c r="DV22" s="2">
         <v>13004</v>
       </c>
       <c r="DW22" s="2">
         <v>9487</v>
       </c>
       <c r="DX22" s="2">
         <v>8392</v>
       </c>
       <c r="DY22" s="2">
         <v>1095</v>
       </c>
@@ -12321,51 +11772,51 @@
       <c r="AG23" s="4">
         <v>0.89</v>
       </c>
       <c r="AH23" s="1">
         <v>76.3</v>
       </c>
       <c r="AI23" s="1">
         <v>328.5</v>
       </c>
       <c r="AJ23" s="5">
         <v>13308</v>
       </c>
       <c r="AK23" s="5">
         <v>515</v>
       </c>
       <c r="AL23" s="5">
         <v>11566</v>
       </c>
       <c r="AM23" s="5">
         <v>264</v>
       </c>
       <c r="AN23" s="5">
         <v>1742</v>
       </c>
       <c r="AO23" s="1">
-        <v>78.900000000000006</v>
+        <v>78.8</v>
       </c>
       <c r="AP23" s="1">
         <v>13.1</v>
       </c>
       <c r="AQ23" s="2">
         <v>4174</v>
       </c>
       <c r="AR23" s="1">
         <v>31.4</v>
       </c>
       <c r="AS23" s="2">
         <v>534</v>
       </c>
       <c r="AT23" s="4">
         <v>2.1800000000000002</v>
       </c>
       <c r="AU23" s="2">
         <v>152</v>
       </c>
       <c r="AV23" s="2">
         <v>285</v>
       </c>
       <c r="AW23" s="2">
         <v>104</v>
       </c>
@@ -12552,60 +12003,60 @@
       <c r="DF23" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG23" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DH23" s="2">
         <v>5081</v>
       </c>
       <c r="DI23" s="2">
         <v>17983</v>
       </c>
       <c r="DJ23" s="2">
         <v>12793</v>
       </c>
       <c r="DK23" s="2">
         <v>5190</v>
       </c>
       <c r="DL23" s="2">
         <v>16282</v>
       </c>
       <c r="DM23" s="2">
         <v>11560</v>
       </c>
       <c r="DN23" s="2">
-        <v>4724</v>
+        <v>4722</v>
       </c>
       <c r="DO23" s="7">
         <v>1701</v>
       </c>
       <c r="DP23" s="7">
         <v>1233</v>
       </c>
       <c r="DQ23" s="7">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="DR23" s="2">
         <v>515</v>
       </c>
       <c r="DS23" s="2">
         <v>6</v>
       </c>
       <c r="DT23" s="2">
         <v>2210</v>
       </c>
       <c r="DU23" s="2">
         <v>20162</v>
       </c>
       <c r="DV23" s="2">
         <v>13421</v>
       </c>
       <c r="DW23" s="2">
         <v>10047</v>
       </c>
       <c r="DX23" s="2">
         <v>9274</v>
       </c>
       <c r="DY23" s="2">
         <v>773</v>
       </c>
@@ -13162,60 +12613,60 @@
       <c r="DC24" s="2">
         <v>33579</v>
       </c>
       <c r="DD24" s="2">
         <v>33565</v>
       </c>
       <c r="DE24" s="2">
         <v>14</v>
       </c>
       <c r="DF24" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG24" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DH24" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DI24" s="2">
         <v>13625</v>
       </c>
       <c r="DJ24" s="2">
         <v>13150</v>
       </c>
       <c r="DK24" s="2">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="DL24" s="2">
         <v>12485</v>
       </c>
       <c r="DM24" s="2">
         <v>8000</v>
       </c>
       <c r="DN24" s="2">
-        <v>4486</v>
+        <v>4485</v>
       </c>
       <c r="DO24" s="7">
         <v>1140</v>
       </c>
       <c r="DP24" s="7">
         <v>5150</v>
       </c>
       <c r="DQ24" s="7">
         <v>-4010</v>
       </c>
       <c r="DR24" s="2">
         <v>135</v>
       </c>
       <c r="DS24" s="2">
         <v>13</v>
       </c>
       <c r="DT24" s="2">
         <v>1262</v>
       </c>
       <c r="DU24" s="2">
         <v>25407</v>
       </c>
       <c r="DV24" s="2">
         <v>11223</v>
       </c>
@@ -13559,51 +13010,51 @@
       <c r="AG25" s="4">
         <v>1.49</v>
       </c>
       <c r="AH25" s="1">
         <v>72.900000000000006</v>
       </c>
       <c r="AI25" s="1">
         <v>501.7</v>
       </c>
       <c r="AJ25" s="5">
         <v>11921</v>
       </c>
       <c r="AK25" s="5">
         <v>478</v>
       </c>
       <c r="AL25" s="5">
         <v>9811</v>
       </c>
       <c r="AM25" s="5">
         <v>177</v>
       </c>
       <c r="AN25" s="5">
         <v>2110</v>
       </c>
       <c r="AO25" s="1">
-        <v>141.30000000000001</v>
+        <v>141.69999999999999</v>
       </c>
       <c r="AP25" s="1">
         <v>17.7</v>
       </c>
       <c r="AQ25" s="2">
         <v>3532</v>
       </c>
       <c r="AR25" s="1">
         <v>29.6</v>
       </c>
       <c r="AS25" s="2">
         <v>912</v>
       </c>
       <c r="AT25" s="4">
         <v>2.37</v>
       </c>
       <c r="AU25" s="2">
         <v>383</v>
       </c>
       <c r="AV25" s="2">
         <v>419</v>
       </c>
       <c r="AW25" s="2">
         <v>60</v>
       </c>
@@ -13781,69 +13232,69 @@
       <c r="DC25" s="2">
         <v>43515</v>
       </c>
       <c r="DD25" s="2">
         <v>37688</v>
       </c>
       <c r="DE25" s="2">
         <v>5827</v>
       </c>
       <c r="DF25" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG25" s="2">
         <v>35460</v>
       </c>
       <c r="DH25" s="2">
         <v>3036</v>
       </c>
       <c r="DI25" s="2">
         <v>22596</v>
       </c>
       <c r="DJ25" s="2">
         <v>11443</v>
       </c>
       <c r="DK25" s="2">
-        <v>11154</v>
+        <v>11153</v>
       </c>
       <c r="DL25" s="2">
         <v>21555</v>
       </c>
       <c r="DM25" s="2">
         <v>9781</v>
       </c>
       <c r="DN25" s="2">
-        <v>11771</v>
+        <v>11774</v>
       </c>
       <c r="DO25" s="7">
         <v>1041</v>
       </c>
       <c r="DP25" s="7">
         <v>1662</v>
       </c>
       <c r="DQ25" s="7">
-        <v>-617</v>
+        <v>-621</v>
       </c>
       <c r="DR25" s="2">
         <v>478</v>
       </c>
       <c r="DS25" s="2">
         <v>30</v>
       </c>
       <c r="DT25" s="2">
         <v>1489</v>
       </c>
       <c r="DU25" s="2">
         <v>15152</v>
       </c>
       <c r="DV25" s="2">
         <v>7611</v>
       </c>
       <c r="DW25" s="2">
         <v>4042</v>
       </c>
       <c r="DX25" s="2">
         <v>3827</v>
       </c>
       <c r="DY25" s="2">
         <v>215</v>
       </c>
@@ -14178,51 +13629,51 @@
       <c r="AG26" s="4">
         <v>0.96</v>
       </c>
       <c r="AH26" s="1">
         <v>70.900000000000006</v>
       </c>
       <c r="AI26" s="1">
         <v>2694.3</v>
       </c>
       <c r="AJ26" s="5">
         <v>4280</v>
       </c>
       <c r="AK26" s="5">
         <v>250</v>
       </c>
       <c r="AL26" s="5">
         <v>3502</v>
       </c>
       <c r="AM26" s="5">
         <v>30</v>
       </c>
       <c r="AN26" s="5">
         <v>778</v>
       </c>
       <c r="AO26" s="1">
-        <v>176</v>
+        <v>175.2</v>
       </c>
       <c r="AP26" s="1">
         <v>18.2</v>
       </c>
       <c r="AQ26" s="2">
         <v>1697</v>
       </c>
       <c r="AR26" s="1">
         <v>39.6</v>
       </c>
       <c r="AS26" s="2">
         <v>304</v>
       </c>
       <c r="AT26" s="4">
         <v>5.08</v>
       </c>
       <c r="AU26" s="2">
         <v>281</v>
       </c>
       <c r="AV26" s="2">
         <v>923</v>
       </c>
       <c r="AW26" s="2">
         <v>31</v>
       </c>
@@ -14409,60 +13860,60 @@
       <c r="DF26" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG26" s="2">
         <v>113085</v>
       </c>
       <c r="DH26" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DI26" s="2">
         <v>4760</v>
       </c>
       <c r="DJ26" s="2">
         <v>4030</v>
       </c>
       <c r="DK26" s="2">
         <v>730</v>
       </c>
       <c r="DL26" s="2">
         <v>4553</v>
       </c>
       <c r="DM26" s="2">
         <v>3489</v>
       </c>
       <c r="DN26" s="2">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="DO26" s="7">
         <v>207</v>
       </c>
       <c r="DP26" s="7">
         <v>541</v>
       </c>
       <c r="DQ26" s="7">
-        <v>-336</v>
+        <v>-334</v>
       </c>
       <c r="DR26" s="2">
         <v>250</v>
       </c>
       <c r="DS26" s="2">
         <v>13</v>
       </c>
       <c r="DT26" s="2">
         <v>444</v>
       </c>
       <c r="DU26" s="2">
         <v>4964</v>
       </c>
       <c r="DV26" s="2">
         <v>3287</v>
       </c>
       <c r="DW26" s="2">
         <v>2272</v>
       </c>
       <c r="DX26" s="2">
         <v>2214</v>
       </c>
       <c r="DY26" s="2">
         <v>58</v>
       </c>
@@ -14692,61 +14143,61 @@
         <v>13</v>
       </c>
       <c r="GW26" s="2">
         <v>132</v>
       </c>
       <c r="GX26" s="2">
         <v>313</v>
       </c>
       <c r="GY26" s="2">
         <v>30</v>
       </c>
       <c r="GZ26" s="2">
         <v>565</v>
       </c>
       <c r="HA26" s="5">
         <v>778</v>
       </c>
       <c r="HB26" s="5">
         <v>115</v>
       </c>
       <c r="HC26" s="71">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:211" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="131" t="s">
+      <c r="A27" s="132" t="s">
         <v>232</v>
       </c>
-      <c r="B27" s="133"/>
-[...6 lines deleted...]
-      <c r="I27" s="133"/>
+      <c r="B27" s="134"/>
+      <c r="C27" s="134"/>
+      <c r="D27" s="134"/>
+      <c r="E27" s="134"/>
+      <c r="F27" s="134"/>
+      <c r="G27" s="134"/>
+      <c r="H27" s="134"/>
+      <c r="I27" s="134"/>
       <c r="J27" s="68">
         <v>11</v>
       </c>
       <c r="K27" s="3">
         <v>532</v>
       </c>
       <c r="L27" s="1">
         <v>845.8</v>
       </c>
       <c r="M27" s="4">
         <v>6.6</v>
       </c>
       <c r="N27" s="4">
         <v>2.58</v>
       </c>
       <c r="O27" s="4">
         <v>4.0199999999999996</v>
       </c>
       <c r="P27" s="2">
         <v>3958</v>
       </c>
       <c r="Q27" s="5">
         <v>8727</v>
       </c>
       <c r="R27" s="6">
@@ -14797,51 +14248,51 @@
       <c r="AG27" s="4">
         <v>0.7</v>
       </c>
       <c r="AH27" s="1">
         <v>70.5</v>
       </c>
       <c r="AI27" s="1">
         <v>559.70000000000005</v>
       </c>
       <c r="AJ27" s="5">
         <v>18568</v>
       </c>
       <c r="AK27" s="5">
         <v>2850</v>
       </c>
       <c r="AL27" s="5">
         <v>15602</v>
       </c>
       <c r="AM27" s="5">
         <v>301</v>
       </c>
       <c r="AN27" s="5">
         <v>2966</v>
       </c>
       <c r="AO27" s="1">
-        <v>124.4</v>
+        <v>124.5</v>
       </c>
       <c r="AP27" s="1">
         <v>16</v>
       </c>
       <c r="AQ27" s="2">
         <v>5538</v>
       </c>
       <c r="AR27" s="1">
         <v>29.8</v>
       </c>
       <c r="AS27" s="2">
         <v>1322</v>
       </c>
       <c r="AT27" s="4">
         <v>2.13</v>
       </c>
       <c r="AU27" s="2">
         <v>449</v>
       </c>
       <c r="AV27" s="2">
         <v>340</v>
       </c>
       <c r="AW27" s="2">
         <v>35</v>
       </c>
@@ -15019,69 +14470,69 @@
       <c r="DC27" s="2">
         <v>67924</v>
       </c>
       <c r="DD27" s="2">
         <v>17472</v>
       </c>
       <c r="DE27" s="2">
         <v>50452</v>
       </c>
       <c r="DF27" s="2">
         <v>117578</v>
       </c>
       <c r="DG27" s="2">
         <v>14590</v>
       </c>
       <c r="DH27" s="2">
         <v>2611</v>
       </c>
       <c r="DI27" s="2">
         <v>21733</v>
       </c>
       <c r="DJ27" s="2">
         <v>15718</v>
       </c>
       <c r="DK27" s="2">
-        <v>6016</v>
+        <v>6015</v>
       </c>
       <c r="DL27" s="2">
         <v>22151</v>
       </c>
       <c r="DM27" s="2">
         <v>15552</v>
       </c>
       <c r="DN27" s="2">
-        <v>6597</v>
+        <v>6599</v>
       </c>
       <c r="DO27" s="7">
         <v>-418</v>
       </c>
       <c r="DP27" s="7">
         <v>166</v>
       </c>
       <c r="DQ27" s="7">
-        <v>-581</v>
+        <v>-584</v>
       </c>
       <c r="DR27" s="2">
         <v>2850</v>
       </c>
       <c r="DS27" s="2">
         <v>50</v>
       </c>
       <c r="DT27" s="2">
         <v>2382</v>
       </c>
       <c r="DU27" s="2">
         <v>31025</v>
       </c>
       <c r="DV27" s="2">
         <v>16461</v>
       </c>
       <c r="DW27" s="2">
         <v>9891</v>
       </c>
       <c r="DX27" s="2">
         <v>9208</v>
       </c>
       <c r="DY27" s="2">
         <v>683</v>
       </c>
@@ -15638,69 +15089,69 @@
       <c r="DC28" s="2">
         <v>258459</v>
       </c>
       <c r="DD28" s="2">
         <v>1053</v>
       </c>
       <c r="DE28" s="2">
         <v>257406</v>
       </c>
       <c r="DF28" s="2">
         <v>643305</v>
       </c>
       <c r="DG28" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DH28" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DI28" s="2">
         <v>42776</v>
       </c>
       <c r="DJ28" s="2">
         <v>38801</v>
       </c>
       <c r="DK28" s="2">
-        <v>3976</v>
+        <v>3975</v>
       </c>
       <c r="DL28" s="2">
         <v>49270</v>
       </c>
       <c r="DM28" s="2">
         <v>44316</v>
       </c>
       <c r="DN28" s="2">
         <v>4954</v>
       </c>
       <c r="DO28" s="7">
         <v>-6494</v>
       </c>
       <c r="DP28" s="7">
         <v>-5515</v>
       </c>
       <c r="DQ28" s="7">
-        <v>-978</v>
+        <v>-979</v>
       </c>
       <c r="DR28" s="2">
         <v>13225</v>
       </c>
       <c r="DS28" s="2">
         <v>198</v>
       </c>
       <c r="DT28" s="2">
         <v>6533</v>
       </c>
       <c r="DU28" s="2">
         <v>83867</v>
       </c>
       <c r="DV28" s="2">
         <v>44365</v>
       </c>
       <c r="DW28" s="2">
         <v>28821</v>
       </c>
       <c r="DX28" s="2">
         <v>27967</v>
       </c>
       <c r="DY28" s="2">
         <v>854</v>
       </c>
@@ -16035,51 +15486,51 @@
       <c r="AG29" s="4">
         <v>0.89</v>
       </c>
       <c r="AH29" s="1">
         <v>71.400000000000006</v>
       </c>
       <c r="AI29" s="1">
         <v>668.5</v>
       </c>
       <c r="AJ29" s="5">
         <v>11085</v>
       </c>
       <c r="AK29" s="5">
         <v>528</v>
       </c>
       <c r="AL29" s="5">
         <v>9136</v>
       </c>
       <c r="AM29" s="5">
         <v>173</v>
       </c>
       <c r="AN29" s="5">
         <v>1949</v>
       </c>
       <c r="AO29" s="1">
-        <v>133.80000000000001</v>
+        <v>134</v>
       </c>
       <c r="AP29" s="1">
         <v>17.600000000000001</v>
       </c>
       <c r="AQ29" s="2">
         <v>3345</v>
       </c>
       <c r="AR29" s="1">
         <v>30.2</v>
       </c>
       <c r="AS29" s="2">
         <v>933</v>
       </c>
       <c r="AT29" s="4">
         <v>1.84</v>
       </c>
       <c r="AU29" s="2">
         <v>302</v>
       </c>
       <c r="AV29" s="2">
         <v>323</v>
       </c>
       <c r="AW29" s="2">
         <v>70</v>
       </c>
@@ -16257,69 +15708,69 @@
       <c r="DC29" s="2">
         <v>25311</v>
       </c>
       <c r="DD29" s="2">
         <v>21144</v>
       </c>
       <c r="DE29" s="2">
         <v>4167</v>
       </c>
       <c r="DF29" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG29" s="2">
         <v>17853</v>
       </c>
       <c r="DH29" s="2">
         <v>3195</v>
       </c>
       <c r="DI29" s="2">
         <v>17028</v>
       </c>
       <c r="DJ29" s="2">
         <v>10557</v>
       </c>
       <c r="DK29" s="2">
-        <v>6473</v>
+        <v>6471</v>
       </c>
       <c r="DL29" s="2">
         <v>16084</v>
       </c>
       <c r="DM29" s="2">
         <v>9119</v>
       </c>
       <c r="DN29" s="2">
         <v>6965</v>
       </c>
       <c r="DO29" s="7">
         <v>944</v>
       </c>
       <c r="DP29" s="7">
         <v>1438</v>
       </c>
       <c r="DQ29" s="7">
-        <v>-492</v>
+        <v>-494</v>
       </c>
       <c r="DR29" s="2">
         <v>528</v>
       </c>
       <c r="DS29" s="2">
         <v>17</v>
       </c>
       <c r="DT29" s="2">
         <v>1455</v>
       </c>
       <c r="DU29" s="69">
         <v>19208</v>
       </c>
       <c r="DV29" s="81">
         <v>10221</v>
       </c>
       <c r="DW29" s="81">
         <v>5658</v>
       </c>
       <c r="DX29" s="81">
         <v>5013</v>
       </c>
       <c r="DY29" s="81">
         <v>645</v>
       </c>
@@ -16550,60 +16001,60 @@
       </c>
       <c r="GW29" s="2">
         <v>879</v>
       </c>
       <c r="GX29" s="2">
         <v>885</v>
       </c>
       <c r="GY29" s="2">
         <v>173</v>
       </c>
       <c r="GZ29" s="2">
         <v>1088</v>
       </c>
       <c r="HA29" s="5">
         <v>1949</v>
       </c>
       <c r="HB29" s="5">
         <v>1276</v>
       </c>
       <c r="HC29" s="71">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:211" s="76" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="79"/>
-      <c r="B30" s="124" t="s">
+      <c r="B30" s="125" t="s">
         <v>216</v>
       </c>
-      <c r="C30" s="124"/>
-[...5 lines deleted...]
-      <c r="I30" s="124"/>
+      <c r="C30" s="125"/>
+      <c r="D30" s="125"/>
+      <c r="E30" s="125"/>
+      <c r="F30" s="125"/>
+      <c r="G30" s="125"/>
+      <c r="H30" s="125"/>
+      <c r="I30" s="125"/>
       <c r="J30" s="68">
         <v>14</v>
       </c>
       <c r="K30" s="3">
         <v>38</v>
       </c>
       <c r="L30" s="1">
         <v>142.19999999999999</v>
       </c>
       <c r="M30" s="4">
         <v>8.7799999999999994</v>
       </c>
       <c r="N30" s="4">
         <v>2.4</v>
       </c>
       <c r="O30" s="4">
         <v>6.38</v>
       </c>
       <c r="P30" s="2">
         <v>4358</v>
       </c>
       <c r="Q30" s="5">
         <v>3892</v>
       </c>
       <c r="R30" s="6">
@@ -16654,51 +16105,51 @@
       <c r="AG30" s="4">
         <v>1.05</v>
       </c>
       <c r="AH30" s="1">
         <v>84.9</v>
       </c>
       <c r="AI30" s="1">
         <v>718.4</v>
       </c>
       <c r="AJ30" s="5">
         <v>8275</v>
       </c>
       <c r="AK30" s="5">
         <v>783</v>
       </c>
       <c r="AL30" s="5">
         <v>6182</v>
       </c>
       <c r="AM30" s="5">
         <v>102</v>
       </c>
       <c r="AN30" s="5">
         <v>2093</v>
       </c>
       <c r="AO30" s="1">
-        <v>162.9</v>
+        <v>163.4</v>
       </c>
       <c r="AP30" s="1">
         <v>25.3</v>
       </c>
       <c r="AQ30" s="2">
         <v>2921</v>
       </c>
       <c r="AR30" s="1">
         <v>35.299999999999997</v>
       </c>
       <c r="AS30" s="2">
         <v>443</v>
       </c>
       <c r="AT30" s="4">
         <v>2.13</v>
       </c>
       <c r="AU30" s="2">
         <v>238</v>
       </c>
       <c r="AV30" s="2">
         <v>538</v>
       </c>
       <c r="AW30" s="2">
         <v>147</v>
       </c>
@@ -16876,69 +16327,69 @@
       <c r="DC30" s="2">
         <v>7765</v>
       </c>
       <c r="DD30" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DE30" s="2">
         <v>7765</v>
       </c>
       <c r="DF30" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG30" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DH30" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DI30" s="2">
         <v>9188</v>
       </c>
       <c r="DJ30" s="2">
         <v>7492</v>
       </c>
       <c r="DK30" s="2">
-        <v>1697</v>
+        <v>1696</v>
       </c>
       <c r="DL30" s="2">
         <v>8679</v>
       </c>
       <c r="DM30" s="2">
         <v>6171</v>
       </c>
       <c r="DN30" s="2">
-        <v>2505</v>
+        <v>2508</v>
       </c>
       <c r="DO30" s="7">
         <v>509</v>
       </c>
       <c r="DP30" s="7">
         <v>1321</v>
       </c>
       <c r="DQ30" s="7">
-        <v>-808</v>
+        <v>-812</v>
       </c>
       <c r="DR30" s="2">
         <v>783</v>
       </c>
       <c r="DS30" s="2">
         <v>11</v>
       </c>
       <c r="DT30" s="2">
         <v>1281</v>
       </c>
       <c r="DU30" s="2">
         <v>8722</v>
       </c>
       <c r="DV30" s="2">
         <v>4289</v>
       </c>
       <c r="DW30" s="2">
         <v>2721</v>
       </c>
       <c r="DX30" s="2">
         <v>1818</v>
       </c>
       <c r="DY30" s="2">
         <v>903</v>
       </c>
@@ -17273,51 +16724,51 @@
       <c r="AG31" s="4">
         <v>0.7</v>
       </c>
       <c r="AH31" s="1">
         <v>85.8</v>
       </c>
       <c r="AI31" s="1">
         <v>2351.3000000000002</v>
       </c>
       <c r="AJ31" s="5">
         <v>14122</v>
       </c>
       <c r="AK31" s="5">
         <v>1011</v>
       </c>
       <c r="AL31" s="5">
         <v>11847</v>
       </c>
       <c r="AM31" s="5">
         <v>217</v>
       </c>
       <c r="AN31" s="5">
         <v>2275</v>
       </c>
       <c r="AO31" s="1">
-        <v>142.5</v>
+        <v>142.4</v>
       </c>
       <c r="AP31" s="1">
         <v>16.100000000000001</v>
       </c>
       <c r="AQ31" s="2">
         <v>4228</v>
       </c>
       <c r="AR31" s="1">
         <v>29.9</v>
       </c>
       <c r="AS31" s="2">
         <v>1147</v>
       </c>
       <c r="AT31" s="4">
         <v>1.65</v>
       </c>
       <c r="AU31" s="2">
         <v>306</v>
       </c>
       <c r="AV31" s="2">
         <v>266</v>
       </c>
       <c r="AW31" s="2">
         <v>69</v>
       </c>
@@ -17504,60 +16955,60 @@
       <c r="DF31" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG31" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DH31" s="2">
         <v>437</v>
       </c>
       <c r="DI31" s="2">
         <v>17169</v>
       </c>
       <c r="DJ31" s="2">
         <v>13111</v>
       </c>
       <c r="DK31" s="2">
         <v>4058</v>
       </c>
       <c r="DL31" s="2">
         <v>16572</v>
       </c>
       <c r="DM31" s="2">
         <v>11837</v>
       </c>
       <c r="DN31" s="2">
-        <v>4736</v>
+        <v>4735</v>
       </c>
       <c r="DO31" s="7">
         <v>597</v>
       </c>
       <c r="DP31" s="7">
         <v>1274</v>
       </c>
       <c r="DQ31" s="7">
-        <v>-678</v>
+        <v>-677</v>
       </c>
       <c r="DR31" s="2">
         <v>1011</v>
       </c>
       <c r="DS31" s="2">
         <v>10</v>
       </c>
       <c r="DT31" s="2">
         <v>1598</v>
       </c>
       <c r="DU31" s="2">
         <v>24480</v>
       </c>
       <c r="DV31" s="2">
         <v>15166</v>
       </c>
       <c r="DW31" s="2">
         <v>6204</v>
       </c>
       <c r="DX31" s="2">
         <v>5462</v>
       </c>
       <c r="DY31" s="2">
         <v>742</v>
       </c>
@@ -17892,51 +17343,51 @@
       <c r="AG32" s="4">
         <v>0.52</v>
       </c>
       <c r="AH32" s="1">
         <v>49.6</v>
       </c>
       <c r="AI32" s="1">
         <v>721.4</v>
       </c>
       <c r="AJ32" s="5">
         <v>8693</v>
       </c>
       <c r="AK32" s="5">
         <v>226</v>
       </c>
       <c r="AL32" s="5">
         <v>7947</v>
       </c>
       <c r="AM32" s="5">
         <v>196</v>
       </c>
       <c r="AN32" s="5">
         <v>746</v>
       </c>
       <c r="AO32" s="1">
-        <v>52.1</v>
+        <v>52</v>
       </c>
       <c r="AP32" s="1">
         <v>8.6</v>
       </c>
       <c r="AQ32" s="2">
         <v>1688</v>
       </c>
       <c r="AR32" s="1">
         <v>19.399999999999999</v>
       </c>
       <c r="AS32" s="2">
         <v>1223</v>
       </c>
       <c r="AT32" s="4">
         <v>1.28</v>
       </c>
       <c r="AU32" s="2">
         <v>134</v>
       </c>
       <c r="AV32" s="2">
         <v>109</v>
       </c>
       <c r="AW32" s="2">
         <v>28</v>
       </c>
@@ -18123,60 +17574,60 @@
       <c r="DF32" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG32" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DH32" s="2">
         <v>9592</v>
       </c>
       <c r="DI32" s="2">
         <v>14327</v>
       </c>
       <c r="DJ32" s="2">
         <v>8467</v>
       </c>
       <c r="DK32" s="2">
         <v>5860</v>
       </c>
       <c r="DL32" s="2">
         <v>13106</v>
       </c>
       <c r="DM32" s="2">
         <v>7935</v>
       </c>
       <c r="DN32" s="2">
-        <v>5173</v>
+        <v>5171</v>
       </c>
       <c r="DO32" s="7">
         <v>1221</v>
       </c>
       <c r="DP32" s="7">
         <v>532</v>
       </c>
       <c r="DQ32" s="7">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="DR32" s="2">
         <v>226</v>
       </c>
       <c r="DS32" s="2">
         <v>12</v>
       </c>
       <c r="DT32" s="2">
         <v>1435</v>
       </c>
       <c r="DU32" s="2">
         <v>27486</v>
       </c>
       <c r="DV32" s="2">
         <v>13735</v>
       </c>
       <c r="DW32" s="2">
         <v>10014</v>
       </c>
       <c r="DX32" s="2">
         <v>8856</v>
       </c>
       <c r="DY32" s="2">
         <v>1158</v>
       </c>
@@ -18511,51 +17962,51 @@
       <c r="AG33" s="4">
         <v>0.9</v>
       </c>
       <c r="AH33" s="1">
         <v>77.7</v>
       </c>
       <c r="AI33" s="1">
         <v>359</v>
       </c>
       <c r="AJ33" s="5">
         <v>13843</v>
       </c>
       <c r="AK33" s="5">
         <v>525</v>
       </c>
       <c r="AL33" s="5">
         <v>11894</v>
       </c>
       <c r="AM33" s="5">
         <v>287</v>
       </c>
       <c r="AN33" s="5">
         <v>1949</v>
       </c>
       <c r="AO33" s="1">
-        <v>80.400000000000006</v>
+        <v>80.5</v>
       </c>
       <c r="AP33" s="1">
         <v>14.1</v>
       </c>
       <c r="AQ33" s="2">
         <v>4331</v>
       </c>
       <c r="AR33" s="1">
         <v>31.3</v>
       </c>
       <c r="AS33" s="2">
         <v>644</v>
       </c>
       <c r="AT33" s="4">
         <v>2.21</v>
       </c>
       <c r="AU33" s="2">
         <v>200</v>
       </c>
       <c r="AV33" s="2">
         <v>311</v>
       </c>
       <c r="AW33" s="2">
         <v>109</v>
       </c>
@@ -18742,60 +18193,60 @@
       <c r="DF33" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG33" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DH33" s="2">
         <v>5535</v>
       </c>
       <c r="DI33" s="2">
         <v>18956</v>
       </c>
       <c r="DJ33" s="2">
         <v>13318</v>
       </c>
       <c r="DK33" s="2">
         <v>5638</v>
       </c>
       <c r="DL33" s="2">
         <v>17053</v>
       </c>
       <c r="DM33" s="2">
         <v>11887</v>
       </c>
       <c r="DN33" s="2">
-        <v>5164</v>
+        <v>5166</v>
       </c>
       <c r="DO33" s="7">
         <v>1903</v>
       </c>
       <c r="DP33" s="7">
         <v>1431</v>
       </c>
       <c r="DQ33" s="7">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="DR33" s="2">
         <v>525</v>
       </c>
       <c r="DS33" s="2">
         <v>7</v>
       </c>
       <c r="DT33" s="2">
         <v>2421</v>
       </c>
       <c r="DU33" s="2">
         <v>21026</v>
       </c>
       <c r="DV33" s="2">
         <v>14121</v>
       </c>
       <c r="DW33" s="2">
         <v>10450</v>
       </c>
       <c r="DX33" s="2">
         <v>9604</v>
       </c>
       <c r="DY33" s="2">
         <v>846</v>
       </c>
@@ -19130,51 +18581,51 @@
       <c r="AG34" s="4">
         <v>0.6</v>
       </c>
       <c r="AH34" s="1">
         <v>81</v>
       </c>
       <c r="AI34" s="1">
         <v>547.20000000000005</v>
       </c>
       <c r="AJ34" s="5">
         <v>15628</v>
       </c>
       <c r="AK34" s="5">
         <v>163</v>
       </c>
       <c r="AL34" s="5">
         <v>9452</v>
       </c>
       <c r="AM34" s="5">
         <v>78</v>
       </c>
       <c r="AN34" s="5">
         <v>6176</v>
       </c>
       <c r="AO34" s="1">
-        <v>435.5</v>
+        <v>436.2</v>
       </c>
       <c r="AP34" s="1">
         <v>39.5</v>
       </c>
       <c r="AQ34" s="2">
         <v>8248</v>
       </c>
       <c r="AR34" s="1">
         <v>52.8</v>
       </c>
       <c r="AS34" s="2">
         <v>1261</v>
       </c>
       <c r="AT34" s="4">
         <v>2.4500000000000002</v>
       </c>
       <c r="AU34" s="2">
         <v>1223</v>
       </c>
       <c r="AV34" s="2">
         <v>970</v>
       </c>
       <c r="AW34" s="2">
         <v>392</v>
       </c>
@@ -19361,60 +18812,60 @@
       <c r="DF34" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG34" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DH34" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DI34" s="2">
         <v>16047</v>
       </c>
       <c r="DJ34" s="2">
         <v>15465</v>
       </c>
       <c r="DK34" s="2">
         <v>582</v>
       </c>
       <c r="DL34" s="2">
         <v>14778</v>
       </c>
       <c r="DM34" s="2">
         <v>9436</v>
       </c>
       <c r="DN34" s="2">
-        <v>5340</v>
+        <v>5342</v>
       </c>
       <c r="DO34" s="7">
         <v>1269</v>
       </c>
       <c r="DP34" s="7">
         <v>6029</v>
       </c>
       <c r="DQ34" s="7">
-        <v>-4758</v>
+        <v>-4760</v>
       </c>
       <c r="DR34" s="2">
         <v>163</v>
       </c>
       <c r="DS34" s="2">
         <v>16</v>
       </c>
       <c r="DT34" s="2">
         <v>1416</v>
       </c>
       <c r="DU34" s="2">
         <v>26706</v>
       </c>
       <c r="DV34" s="2">
         <v>12388</v>
       </c>
       <c r="DW34" s="2">
         <v>4389</v>
       </c>
       <c r="DX34" s="2">
         <v>3728</v>
       </c>
       <c r="DY34" s="2">
         <v>661</v>
       </c>
@@ -19749,51 +19200,51 @@
       <c r="AG35" s="4">
         <v>1.53</v>
       </c>
       <c r="AH35" s="1">
         <v>73.2</v>
       </c>
       <c r="AI35" s="1">
         <v>520.1</v>
       </c>
       <c r="AJ35" s="5">
         <v>12972</v>
       </c>
       <c r="AK35" s="5">
         <v>492</v>
       </c>
       <c r="AL35" s="5">
         <v>10631</v>
       </c>
       <c r="AM35" s="5">
         <v>202</v>
       </c>
       <c r="AN35" s="5">
         <v>2341</v>
       </c>
       <c r="AO35" s="1">
-        <v>146.1</v>
+        <v>146</v>
       </c>
       <c r="AP35" s="1">
         <v>18</v>
       </c>
       <c r="AQ35" s="2">
         <v>3859</v>
       </c>
       <c r="AR35" s="1">
         <v>29.7</v>
       </c>
       <c r="AS35" s="2">
         <v>909</v>
       </c>
       <c r="AT35" s="4">
         <v>2.41</v>
       </c>
       <c r="AU35" s="2">
         <v>395</v>
       </c>
       <c r="AV35" s="2">
         <v>434</v>
       </c>
       <c r="AW35" s="2">
         <v>61</v>
       </c>
@@ -19971,69 +19422,69 @@
       <c r="DC35" s="2">
         <v>46949</v>
       </c>
       <c r="DD35" s="2">
         <v>41371</v>
       </c>
       <c r="DE35" s="2">
         <v>5578</v>
       </c>
       <c r="DF35" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG35" s="2">
         <v>39540</v>
       </c>
       <c r="DH35" s="2">
         <v>3407</v>
       </c>
       <c r="DI35" s="2">
         <v>25342</v>
       </c>
       <c r="DJ35" s="2">
         <v>12480</v>
       </c>
       <c r="DK35" s="2">
-        <v>12860</v>
+        <v>12862</v>
       </c>
       <c r="DL35" s="2">
         <v>24201</v>
       </c>
       <c r="DM35" s="2">
         <v>10601</v>
       </c>
       <c r="DN35" s="2">
-        <v>13599</v>
+        <v>13600</v>
       </c>
       <c r="DO35" s="7">
         <v>1141</v>
       </c>
       <c r="DP35" s="7">
         <v>1879</v>
       </c>
       <c r="DQ35" s="7">
-        <v>-739</v>
+        <v>-738</v>
       </c>
       <c r="DR35" s="2">
         <v>492</v>
       </c>
       <c r="DS35" s="2">
         <v>30</v>
       </c>
       <c r="DT35" s="2">
         <v>1603</v>
       </c>
       <c r="DU35" s="2">
         <v>16554</v>
       </c>
       <c r="DV35" s="2">
         <v>8452</v>
       </c>
       <c r="DW35" s="2">
         <v>4316</v>
       </c>
       <c r="DX35" s="2">
         <v>4080</v>
       </c>
       <c r="DY35" s="2">
         <v>236</v>
       </c>
@@ -20368,51 +19819,51 @@
       <c r="AG36" s="4">
         <v>0.85</v>
       </c>
       <c r="AH36" s="1">
         <v>73</v>
       </c>
       <c r="AI36" s="1">
         <v>2708.3</v>
       </c>
       <c r="AJ36" s="5">
         <v>3619</v>
       </c>
       <c r="AK36" s="5">
         <v>186</v>
       </c>
       <c r="AL36" s="5">
         <v>2968</v>
       </c>
       <c r="AM36" s="5">
         <v>24</v>
       </c>
       <c r="AN36" s="5">
         <v>651</v>
       </c>
       <c r="AO36" s="1">
-        <v>182.9</v>
+        <v>183.4</v>
       </c>
       <c r="AP36" s="1">
         <v>18</v>
       </c>
       <c r="AQ36" s="2">
         <v>1471</v>
       </c>
       <c r="AR36" s="1">
         <v>40.6</v>
       </c>
       <c r="AS36" s="2">
         <v>366</v>
       </c>
       <c r="AT36" s="4">
         <v>4.0599999999999996</v>
       </c>
       <c r="AU36" s="2">
         <v>267</v>
       </c>
       <c r="AV36" s="2">
         <v>730</v>
       </c>
       <c r="AW36" s="2">
         <v>28</v>
       </c>
@@ -20590,69 +20041,69 @@
       <c r="DC36" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DD36" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DE36" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DF36" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DG36" s="2">
         <v>105298</v>
       </c>
       <c r="DH36" s="2" t="s">
         <v>254</v>
       </c>
       <c r="DI36" s="2">
         <v>4348</v>
       </c>
       <c r="DJ36" s="2">
         <v>3433</v>
       </c>
       <c r="DK36" s="2">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="DL36" s="2">
         <v>4165</v>
       </c>
       <c r="DM36" s="2">
         <v>2954</v>
       </c>
       <c r="DN36" s="2">
         <v>1211</v>
       </c>
       <c r="DO36" s="7">
         <v>183</v>
       </c>
       <c r="DP36" s="7">
         <v>479</v>
       </c>
       <c r="DQ36" s="7">
-        <v>-295</v>
+        <v>-296</v>
       </c>
       <c r="DR36" s="2">
         <v>186</v>
       </c>
       <c r="DS36" s="2">
         <v>14</v>
       </c>
       <c r="DT36" s="2">
         <v>355</v>
       </c>
       <c r="DU36" s="2">
         <v>5114</v>
       </c>
       <c r="DV36" s="2">
         <v>3277</v>
       </c>
       <c r="DW36" s="2">
         <v>2157</v>
       </c>
       <c r="DX36" s="2">
         <v>2129</v>
       </c>
       <c r="DY36" s="2">
         <v>28</v>
       </c>
@@ -21463,252 +20914,252 @@
       <c r="GX39" s="104"/>
       <c r="GY39" s="104"/>
       <c r="GZ39" s="104"/>
       <c r="HA39" s="104"/>
       <c r="HB39" s="104"/>
     </row>
     <row r="40" spans="1:211" ht="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="41" spans="1:211" ht="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="241">
     <mergeCell ref="EO8:ES8"/>
     <mergeCell ref="ET8:EX8"/>
     <mergeCell ref="EY8:FA8"/>
     <mergeCell ref="FB8:FD8"/>
     <mergeCell ref="ET9:ET13"/>
     <mergeCell ref="EU9:EU13"/>
     <mergeCell ref="EV9:EV13"/>
     <mergeCell ref="EW9:EW13"/>
     <mergeCell ref="EX9:EX13"/>
     <mergeCell ref="FB9:FB13"/>
     <mergeCell ref="FC9:FC13"/>
     <mergeCell ref="FD9:FD13"/>
     <mergeCell ref="EY9:EY13"/>
     <mergeCell ref="EZ9:EZ13"/>
     <mergeCell ref="FA9:FA13"/>
-    <mergeCell ref="AS8:AT8"/>
     <mergeCell ref="AU8:AW8"/>
     <mergeCell ref="AX8:AZ8"/>
     <mergeCell ref="BD8:BH8"/>
     <mergeCell ref="U8:U13"/>
     <mergeCell ref="V8:V13"/>
     <mergeCell ref="W8:W13"/>
     <mergeCell ref="AP8:AP13"/>
     <mergeCell ref="AQ8:AQ13"/>
     <mergeCell ref="AR8:AR13"/>
     <mergeCell ref="AW9:AW13"/>
     <mergeCell ref="AX9:AX13"/>
     <mergeCell ref="AH9:AH13"/>
     <mergeCell ref="AI9:AI13"/>
     <mergeCell ref="AJ9:AJ13"/>
     <mergeCell ref="AL9:AL13"/>
     <mergeCell ref="AM10:AM13"/>
     <mergeCell ref="BA8:BA13"/>
     <mergeCell ref="AY9:AY13"/>
     <mergeCell ref="AZ9:AZ13"/>
     <mergeCell ref="BB9:BB13"/>
+    <mergeCell ref="BE9:BE13"/>
+    <mergeCell ref="BC9:BC13"/>
     <mergeCell ref="A8:J14"/>
     <mergeCell ref="K8:K13"/>
     <mergeCell ref="L8:L13"/>
     <mergeCell ref="M8:O8"/>
     <mergeCell ref="Q8:Q13"/>
     <mergeCell ref="AJ8:AN8"/>
     <mergeCell ref="AO8:AO13"/>
     <mergeCell ref="X8:X13"/>
     <mergeCell ref="Y8:Y13"/>
     <mergeCell ref="Z8:Z13"/>
     <mergeCell ref="AA8:AD8"/>
     <mergeCell ref="AE8:AG8"/>
     <mergeCell ref="AH8:AI8"/>
     <mergeCell ref="AD9:AD13"/>
     <mergeCell ref="AE9:AE13"/>
     <mergeCell ref="AF9:AF13"/>
     <mergeCell ref="AG9:AG13"/>
     <mergeCell ref="R8:R13"/>
     <mergeCell ref="S8:S13"/>
     <mergeCell ref="T8:T13"/>
     <mergeCell ref="AN9:AN13"/>
     <mergeCell ref="P8:P13"/>
-    <mergeCell ref="CS10:CS13"/>
     <mergeCell ref="HA8:HA13"/>
     <mergeCell ref="HB8:HB13"/>
     <mergeCell ref="M9:M13"/>
     <mergeCell ref="N9:N13"/>
     <mergeCell ref="O9:O13"/>
     <mergeCell ref="AA9:AA13"/>
     <mergeCell ref="AB9:AB13"/>
     <mergeCell ref="AC9:AC13"/>
     <mergeCell ref="EL8:EM8"/>
     <mergeCell ref="EN8:EN13"/>
     <mergeCell ref="FE8:FE13"/>
     <mergeCell ref="EO9:EO13"/>
     <mergeCell ref="EP9:EP13"/>
     <mergeCell ref="EQ9:EQ13"/>
     <mergeCell ref="ER9:ER13"/>
     <mergeCell ref="AS9:AS13"/>
     <mergeCell ref="AT9:AT13"/>
     <mergeCell ref="AU9:AU13"/>
     <mergeCell ref="AV9:AV13"/>
     <mergeCell ref="DU8:EG8"/>
     <mergeCell ref="BF9:BH9"/>
     <mergeCell ref="BI9:BI13"/>
     <mergeCell ref="BJ9:BJ13"/>
-    <mergeCell ref="FN11:FN13"/>
+    <mergeCell ref="AS8:AT8"/>
     <mergeCell ref="DW11:DW13"/>
     <mergeCell ref="DU9:DU13"/>
     <mergeCell ref="DV9:EB9"/>
     <mergeCell ref="BS9:BS13"/>
     <mergeCell ref="BT9:BT13"/>
     <mergeCell ref="CI10:CI13"/>
     <mergeCell ref="CL10:CL13"/>
     <mergeCell ref="CQ10:CQ13"/>
     <mergeCell ref="CR10:CR13"/>
     <mergeCell ref="CA9:CA13"/>
     <mergeCell ref="CB9:CB13"/>
     <mergeCell ref="CC9:CC13"/>
     <mergeCell ref="CD9:CD13"/>
     <mergeCell ref="CF9:CF13"/>
     <mergeCell ref="CG9:CG13"/>
     <mergeCell ref="BV9:BV13"/>
     <mergeCell ref="CK9:CK13"/>
     <mergeCell ref="CZ9:CZ13"/>
     <mergeCell ref="DA9:DA13"/>
     <mergeCell ref="DB9:DB13"/>
     <mergeCell ref="CP9:CP13"/>
     <mergeCell ref="CV9:CV13"/>
     <mergeCell ref="CW9:CW13"/>
-    <mergeCell ref="FX10:FZ10"/>
-    <mergeCell ref="GA10:GA13"/>
+    <mergeCell ref="CS10:CS13"/>
     <mergeCell ref="GH9:GH13"/>
     <mergeCell ref="GI9:GI13"/>
     <mergeCell ref="GJ9:GJ13"/>
     <mergeCell ref="GK9:GK13"/>
     <mergeCell ref="ES9:ES13"/>
     <mergeCell ref="FF10:FF13"/>
     <mergeCell ref="FG10:FG13"/>
     <mergeCell ref="FH10:FH13"/>
     <mergeCell ref="FT11:FT13"/>
     <mergeCell ref="FU11:FU13"/>
     <mergeCell ref="FP10:FP13"/>
     <mergeCell ref="FT10:FV10"/>
     <mergeCell ref="FQ11:FQ13"/>
     <mergeCell ref="FR11:FR13"/>
     <mergeCell ref="FS11:FS13"/>
     <mergeCell ref="FV11:FV13"/>
     <mergeCell ref="FF9:GB9"/>
     <mergeCell ref="FO11:FO13"/>
     <mergeCell ref="GC9:GC13"/>
     <mergeCell ref="GE9:GE13"/>
     <mergeCell ref="GB10:GB13"/>
     <mergeCell ref="FM10:FO10"/>
-    <mergeCell ref="CH9:CH13"/>
-    <mergeCell ref="CJ9:CJ13"/>
+    <mergeCell ref="FN11:FN13"/>
+    <mergeCell ref="GD9:GD13"/>
     <mergeCell ref="GL9:GL13"/>
     <mergeCell ref="GM9:GM13"/>
     <mergeCell ref="FW10:FW13"/>
     <mergeCell ref="FL11:FL13"/>
     <mergeCell ref="GW9:GW13"/>
     <mergeCell ref="GX9:GX13"/>
     <mergeCell ref="GZ9:GZ13"/>
     <mergeCell ref="GN9:GN13"/>
     <mergeCell ref="GO9:GO13"/>
     <mergeCell ref="GP9:GP13"/>
     <mergeCell ref="GQ9:GQ13"/>
     <mergeCell ref="GR9:GR13"/>
     <mergeCell ref="GS9:GS13"/>
     <mergeCell ref="GY10:GY13"/>
     <mergeCell ref="GT9:GT13"/>
     <mergeCell ref="GU9:GU13"/>
     <mergeCell ref="GV9:GV13"/>
     <mergeCell ref="GF9:GF13"/>
     <mergeCell ref="GG9:GG13"/>
     <mergeCell ref="FX11:FX13"/>
     <mergeCell ref="FY11:FY13"/>
     <mergeCell ref="FZ11:FZ13"/>
+    <mergeCell ref="FX10:FZ10"/>
+    <mergeCell ref="GA10:GA13"/>
     <mergeCell ref="DI8:DK8"/>
     <mergeCell ref="DL8:DN8"/>
     <mergeCell ref="DL9:DL13"/>
     <mergeCell ref="DM9:DM13"/>
     <mergeCell ref="CT9:CT13"/>
     <mergeCell ref="DO8:DQ8"/>
     <mergeCell ref="EL9:EL13"/>
     <mergeCell ref="EF10:EF13"/>
     <mergeCell ref="EG10:EG13"/>
     <mergeCell ref="EC9:EG9"/>
     <mergeCell ref="EI9:EI13"/>
     <mergeCell ref="EK10:EK13"/>
     <mergeCell ref="DZ10:DZ13"/>
     <mergeCell ref="DT8:DT13"/>
     <mergeCell ref="EH8:EK8"/>
     <mergeCell ref="DS8:DS13"/>
     <mergeCell ref="CU9:CU13"/>
-    <mergeCell ref="BE9:BE13"/>
-[...1 lines deleted...]
-    <mergeCell ref="BU9:BU13"/>
+    <mergeCell ref="DO9:DO13"/>
+    <mergeCell ref="DP9:DP13"/>
+    <mergeCell ref="DQ9:DQ13"/>
+    <mergeCell ref="CF8:CY8"/>
+    <mergeCell ref="CZ8:DH8"/>
+    <mergeCell ref="CH9:CH13"/>
+    <mergeCell ref="CJ9:CJ13"/>
     <mergeCell ref="BM9:BM13"/>
     <mergeCell ref="BQ9:BQ13"/>
     <mergeCell ref="BY9:BY13"/>
     <mergeCell ref="BN10:BN13"/>
     <mergeCell ref="BQ8:BX8"/>
     <mergeCell ref="BY8:CD8"/>
     <mergeCell ref="BL8:BP8"/>
     <mergeCell ref="BI8:BK8"/>
     <mergeCell ref="BO10:BO13"/>
     <mergeCell ref="BP10:BP13"/>
     <mergeCell ref="BW9:BW13"/>
     <mergeCell ref="BX9:BX13"/>
     <mergeCell ref="BN9:BP9"/>
     <mergeCell ref="BK9:BK13"/>
-    <mergeCell ref="DO9:DO13"/>
-[...4 lines deleted...]
-    <mergeCell ref="GD9:GD13"/>
     <mergeCell ref="B30:I30"/>
     <mergeCell ref="CM9:CO9"/>
     <mergeCell ref="CM10:CM13"/>
     <mergeCell ref="CN10:CN13"/>
     <mergeCell ref="CO10:CO13"/>
     <mergeCell ref="DC9:DE9"/>
     <mergeCell ref="DC10:DC13"/>
     <mergeCell ref="DD10:DD13"/>
     <mergeCell ref="DE10:DE13"/>
     <mergeCell ref="A17:I17"/>
     <mergeCell ref="B20:I20"/>
     <mergeCell ref="A27:I27"/>
     <mergeCell ref="CX9:CX13"/>
     <mergeCell ref="CY9:CY13"/>
     <mergeCell ref="BR9:BR13"/>
     <mergeCell ref="BD9:BD13"/>
     <mergeCell ref="AK10:AK13"/>
     <mergeCell ref="BZ10:BZ13"/>
     <mergeCell ref="CE8:CE13"/>
     <mergeCell ref="BL9:BL13"/>
     <mergeCell ref="BF10:BF13"/>
     <mergeCell ref="BG10:BG13"/>
     <mergeCell ref="BH10:BH13"/>
+    <mergeCell ref="BU9:BU13"/>
     <mergeCell ref="FJ10:FJ13"/>
     <mergeCell ref="FM11:FM13"/>
     <mergeCell ref="FK10:FK13"/>
     <mergeCell ref="EJ10:EJ13"/>
     <mergeCell ref="DF9:DF13"/>
     <mergeCell ref="DG9:DG13"/>
     <mergeCell ref="DH9:DH13"/>
     <mergeCell ref="DI9:DI13"/>
     <mergeCell ref="DJ9:DJ13"/>
     <mergeCell ref="EH9:EH13"/>
     <mergeCell ref="DW10:DY10"/>
     <mergeCell ref="ED10:ED13"/>
     <mergeCell ref="EB10:EB13"/>
     <mergeCell ref="EC10:EC13"/>
     <mergeCell ref="DK9:DK13"/>
     <mergeCell ref="DX11:DX13"/>
     <mergeCell ref="DY11:DY13"/>
     <mergeCell ref="EA11:EA13"/>
     <mergeCell ref="EE10:EE13"/>
     <mergeCell ref="DV10:DV13"/>
     <mergeCell ref="EM10:EM13"/>
     <mergeCell ref="DN9:DN13"/>
     <mergeCell ref="FI11:FI13"/>
     <mergeCell ref="DR8:DR13"/>
   </mergeCells>