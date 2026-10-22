--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6375ABF0-2022-48BD-A61B-976B51090B9D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F312116-BBE2-44CD-958A-243A628FB7C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1AA3CC8-3448-477B-AC2E-B3F2FE360590}"/>
   </bookViews>
   <sheets>
     <sheet name="009" sheetId="5" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'009'!$A$1:$FL$22</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'009'!$A:$J,'009'!$1:$16</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -2171,51 +2171,51 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>⑬=⑪-⑫</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>⑬+⑭-⑮</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="\(0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;△&quot;?,??0;0;@"/>
     <numFmt numFmtId="178" formatCode="#,##0.0;&quot;△&quot;?,??0.0;0.0;@"/>
     <numFmt numFmtId="179" formatCode="#,##0.00;&quot;△&quot;?,??0.00;0.00;@"/>
     <numFmt numFmtId="180" formatCode="0_ "/>
     <numFmt numFmtId="181" formatCode="#\ ##0\ ;&quot;△ &quot;#,##0.\ "/>
     <numFmt numFmtId="182" formatCode="#\ ###\ ##0.0;&quot;△&quot;???\ ??0.0"/>
     <numFmt numFmtId="183" formatCode="#,##0;&quot;△&quot;#,##0;0;@"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -2235,56 +2235,50 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
-      <name val="ＭＳ 明朝"/>
-[...4 lines deleted...]
-      <sz val="10.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -2813,615 +2807,593 @@
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="180">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="183" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="38" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...337 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{1828C62C-817B-4BD5-A5F4-C098CB067713}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{42AAE19A-EAA8-4E76-BF1D-E08C9A4CC791}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{B286DA0F-5BDA-47BF-90E6-A6001B73468A}"/>
     <cellStyle name="標準 4" xfId="5" xr:uid="{962F425B-E37E-43AC-8EB2-0933DB0477A0}"/>
     <cellStyle name="標準 4 2" xfId="6" xr:uid="{8D8ACF69-5993-41C1-9A83-FBB2FB2F1DBB}"/>
   </cellStyles>
-  <dxfs count="3">
-[...21 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\166.119.110.33\personal\m_itto_shonanstyle_onmicrosoft_com\Documents\99_&#20491;&#20154;&#20849;&#26377;\90_&#26696;&#20214;&#20849;&#26377;\13_202308_&#36786;&#27700;&#30465;_&#21942;&#36786;&#39006;&#22411;&#21029;&#32076;&#21942;&#32113;&#35336;&#12398;&#22577;&#21578;&#26360;&#21407;&#31295;&#20316;&#25104;&#26989;&#21209;\20_&#20316;&#26989;&#12501;&#12457;&#12523;&#12480;\10_&#21336;&#24180;&#24230;\40_&#20196;&#21644;&#65298;&#24180;&#22577;&#21578;&#26360;\20231012_02_&#12484;&#12540;&#12523;&#23455;&#26045;&#32080;&#26524;\20231012_2030_&#20998;&#21106;&#12539;&#21360;&#21047;&#35373;&#23450;&#12484;&#12540;&#12523;_v1.9.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ファイル名一覧"/>
@@ -3733,615 +3705,66 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F3FA998-8B42-4D86-90BD-614EC47399B5}">
-  <dimension ref="A1:FN24"/>
+  <dimension ref="A1:FM24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="65" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="9" width="3.140625" style="14" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="14" customWidth="1"/>
     <col min="11" max="167" width="10.7109375" style="14" customWidth="1"/>
     <col min="168" max="168" width="5.140625" style="14" customWidth="1"/>
-    <col min="169" max="400" width="9.140625" style="14"/>
-[...548 lines deleted...]
-    <col min="15784" max="16384" width="9.140625" style="14"/>
+    <col min="169" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:168" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:168" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="9" t="s">
         <v>130</v>
       </c>
       <c r="AH2" s="11"/>
       <c r="AI2" s="11"/>
       <c r="AJ2" s="11"/>
       <c r="AK2" s="11"/>
     </row>
     <row r="3" spans="1:168" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="10" t="s">
         <v>198</v>
       </c>
       <c r="AY3" s="12"/>
       <c r="BB3" s="12"/>
       <c r="BC3" s="12"/>
       <c r="BD3" s="12"/>
     </row>
@@ -4438,2617 +3861,2617 @@
       </c>
       <c r="AW6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="BE6" s="11"/>
       <c r="BJ6" s="11"/>
       <c r="BQ6" s="11"/>
       <c r="CP6" s="13"/>
       <c r="CQ6" s="13"/>
       <c r="CR6" s="13"/>
       <c r="CS6" s="13"/>
       <c r="CT6" s="13"/>
       <c r="CU6" s="13"/>
       <c r="CV6" s="13"/>
       <c r="CW6" s="13"/>
       <c r="CX6" s="13"/>
       <c r="CY6" s="13"/>
       <c r="CZ6" s="13"/>
       <c r="DA6" s="13"/>
       <c r="EK6" s="13"/>
       <c r="FA6" s="13"/>
       <c r="FH6" s="13"/>
       <c r="FK6" s="13"/>
     </row>
     <row r="7" spans="1:168" ht="5.0999999999999996" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
-    <row r="8" spans="1:168" s="50" customFormat="1" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="15" t="s">
+    <row r="8" spans="1:168" s="19" customFormat="1" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="100" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="15"/>
-[...8 lines deleted...]
-      <c r="K8" s="17" t="s">
+      <c r="B8" s="100"/>
+      <c r="C8" s="100"/>
+      <c r="D8" s="100"/>
+      <c r="E8" s="100"/>
+      <c r="F8" s="100"/>
+      <c r="G8" s="100"/>
+      <c r="H8" s="100"/>
+      <c r="I8" s="100"/>
+      <c r="J8" s="92"/>
+      <c r="K8" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="18" t="s">
+      <c r="L8" s="104" t="s">
         <v>199</v>
       </c>
-      <c r="M8" s="18" t="s">
+      <c r="M8" s="104" t="s">
         <v>197</v>
       </c>
-      <c r="N8" s="17" t="s">
+      <c r="N8" s="96" t="s">
         <v>195</v>
       </c>
-      <c r="O8" s="19" t="s">
+      <c r="O8" s="106" t="s">
         <v>25</v>
       </c>
-      <c r="P8" s="20"/>
-[...1 lines deleted...]
-      <c r="R8" s="17" t="s">
+      <c r="P8" s="107"/>
+      <c r="Q8" s="108"/>
+      <c r="R8" s="96" t="s">
         <v>196</v>
       </c>
-      <c r="S8" s="22" t="s">
+      <c r="S8" s="109" t="s">
         <v>9</v>
       </c>
-      <c r="T8" s="16" t="s">
+      <c r="T8" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="U8" s="23" t="s">
+      <c r="U8" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="V8" s="16" t="s">
+      <c r="V8" s="92" t="s">
         <v>12</v>
       </c>
-      <c r="W8" s="17" t="s">
+      <c r="W8" s="96" t="s">
         <v>13</v>
       </c>
-      <c r="X8" s="17" t="s">
+      <c r="X8" s="96" t="s">
         <v>14</v>
       </c>
-      <c r="Y8" s="24" t="s">
+      <c r="Y8" s="98" t="s">
         <v>15</v>
       </c>
-      <c r="Z8" s="16" t="s">
+      <c r="Z8" s="92" t="s">
         <v>16</v>
       </c>
-      <c r="AA8" s="17" t="s">
+      <c r="AA8" s="96" t="s">
         <v>129</v>
       </c>
-      <c r="AB8" s="20" t="s">
+      <c r="AB8" s="107" t="s">
         <v>180</v>
       </c>
-      <c r="AC8" s="20"/>
-[...1 lines deleted...]
-      <c r="AE8" s="19" t="s">
+      <c r="AC8" s="107"/>
+      <c r="AD8" s="108"/>
+      <c r="AE8" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="AF8" s="25"/>
-      <c r="AG8" s="26" t="s">
+      <c r="AF8" s="111"/>
+      <c r="AG8" s="112" t="s">
         <v>18</v>
       </c>
-      <c r="AH8" s="27"/>
-[...3 lines deleted...]
-      <c r="AL8" s="29" t="s">
+      <c r="AH8" s="113"/>
+      <c r="AI8" s="113"/>
+      <c r="AJ8" s="113"/>
+      <c r="AK8" s="114"/>
+      <c r="AL8" s="115" t="s">
         <v>19</v>
       </c>
-      <c r="AM8" s="17" t="s">
+      <c r="AM8" s="96" t="s">
         <v>20</v>
       </c>
-      <c r="AN8" s="30" t="s">
+      <c r="AN8" s="127" t="s">
         <v>21</v>
       </c>
-      <c r="AO8" s="30" t="s">
+      <c r="AO8" s="127" t="s">
         <v>22</v>
       </c>
-      <c r="AP8" s="31" t="s">
+      <c r="AP8" s="129" t="s">
         <v>23</v>
       </c>
-      <c r="AQ8" s="32"/>
-      <c r="AR8" s="33" t="s">
+      <c r="AQ8" s="130"/>
+      <c r="AR8" s="131" t="s">
         <v>24</v>
       </c>
-      <c r="AS8" s="34"/>
-      <c r="AT8" s="35" t="s">
+      <c r="AS8" s="132"/>
+      <c r="AT8" s="133" t="s">
         <v>188</v>
       </c>
-      <c r="AU8" s="36"/>
-[...1 lines deleted...]
-      <c r="AW8" s="38" t="s">
+      <c r="AU8" s="15"/>
+      <c r="AV8" s="16"/>
+      <c r="AW8" s="159" t="s">
         <v>25</v>
       </c>
-      <c r="AX8" s="38"/>
-[...3 lines deleted...]
-      <c r="BB8" s="40" t="s">
+      <c r="AX8" s="159"/>
+      <c r="AY8" s="159"/>
+      <c r="AZ8" s="159"/>
+      <c r="BA8" s="160"/>
+      <c r="BB8" s="161" t="s">
         <v>26</v>
       </c>
-      <c r="BC8" s="38"/>
-[...1 lines deleted...]
-      <c r="BE8" s="40" t="s">
+      <c r="BC8" s="159"/>
+      <c r="BD8" s="160"/>
+      <c r="BE8" s="161" t="s">
         <v>27</v>
       </c>
-      <c r="BF8" s="38"/>
-[...3 lines deleted...]
-      <c r="BJ8" s="41" t="s">
+      <c r="BF8" s="159"/>
+      <c r="BG8" s="159"/>
+      <c r="BH8" s="159"/>
+      <c r="BI8" s="160"/>
+      <c r="BJ8" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="BK8" s="42"/>
-[...6 lines deleted...]
-      <c r="BR8" s="27" t="s">
+      <c r="BK8" s="152"/>
+      <c r="BL8" s="152"/>
+      <c r="BM8" s="152"/>
+      <c r="BN8" s="152"/>
+      <c r="BO8" s="152"/>
+      <c r="BP8" s="152"/>
+      <c r="BQ8" s="162"/>
+      <c r="BR8" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="BS8" s="27"/>
-[...4 lines deleted...]
-      <c r="BX8" s="17" t="s">
+      <c r="BS8" s="113"/>
+      <c r="BT8" s="113"/>
+      <c r="BU8" s="113"/>
+      <c r="BV8" s="113"/>
+      <c r="BW8" s="146"/>
+      <c r="BX8" s="96" t="s">
         <v>172</v>
       </c>
-      <c r="BY8" s="41" t="s">
+      <c r="BY8" s="151" t="s">
         <v>31</v>
       </c>
-      <c r="BZ8" s="42"/>
-[...18 lines deleted...]
-      <c r="CS8" s="45" t="s">
+      <c r="BZ8" s="152"/>
+      <c r="CA8" s="152"/>
+      <c r="CB8" s="152"/>
+      <c r="CC8" s="152"/>
+      <c r="CD8" s="152"/>
+      <c r="CE8" s="152"/>
+      <c r="CF8" s="152"/>
+      <c r="CG8" s="152"/>
+      <c r="CH8" s="152"/>
+      <c r="CI8" s="152"/>
+      <c r="CJ8" s="152"/>
+      <c r="CK8" s="152"/>
+      <c r="CL8" s="152"/>
+      <c r="CM8" s="152"/>
+      <c r="CN8" s="152"/>
+      <c r="CO8" s="152"/>
+      <c r="CP8" s="152"/>
+      <c r="CQ8" s="152"/>
+      <c r="CR8" s="152"/>
+      <c r="CS8" s="153" t="s">
         <v>32</v>
       </c>
-      <c r="CT8" s="42"/>
-[...7 lines deleted...]
-      <c r="DB8" s="46" t="s">
+      <c r="CT8" s="152"/>
+      <c r="CU8" s="152"/>
+      <c r="CV8" s="152"/>
+      <c r="CW8" s="152"/>
+      <c r="CX8" s="152"/>
+      <c r="CY8" s="152"/>
+      <c r="CZ8" s="152"/>
+      <c r="DA8" s="152"/>
+      <c r="DB8" s="154" t="s">
         <v>10</v>
       </c>
-      <c r="DC8" s="20"/>
-[...1 lines deleted...]
-      <c r="DE8" s="19" t="s">
+      <c r="DC8" s="107"/>
+      <c r="DD8" s="108"/>
+      <c r="DE8" s="106" t="s">
         <v>11</v>
       </c>
-      <c r="DF8" s="20"/>
-[...1 lines deleted...]
-      <c r="DH8" s="20" t="s">
+      <c r="DF8" s="107"/>
+      <c r="DG8" s="108"/>
+      <c r="DH8" s="107" t="s">
         <v>12</v>
       </c>
-      <c r="DI8" s="20"/>
-[...1 lines deleted...]
-      <c r="DK8" s="17" t="s">
+      <c r="DI8" s="107"/>
+      <c r="DJ8" s="108"/>
+      <c r="DK8" s="96" t="s">
         <v>13</v>
       </c>
-      <c r="DL8" s="29" t="s">
+      <c r="DL8" s="115" t="s">
         <v>14</v>
       </c>
-      <c r="DM8" s="24" t="s">
+      <c r="DM8" s="98" t="s">
         <v>15</v>
       </c>
-      <c r="DN8" s="35" t="s">
+      <c r="DN8" s="133" t="s">
         <v>33</v>
       </c>
-      <c r="DO8" s="36"/>
-[...46 lines deleted...]
-      <c r="FJ8" s="44" t="s">
+      <c r="DO8" s="15"/>
+      <c r="DP8" s="15"/>
+      <c r="DQ8" s="15"/>
+      <c r="DR8" s="15"/>
+      <c r="DS8" s="15"/>
+      <c r="DT8" s="15"/>
+      <c r="DU8" s="15"/>
+      <c r="DV8" s="15"/>
+      <c r="DW8" s="15"/>
+      <c r="DX8" s="15"/>
+      <c r="DY8" s="15"/>
+      <c r="DZ8" s="15"/>
+      <c r="EA8" s="15"/>
+      <c r="EB8" s="15"/>
+      <c r="EC8" s="15"/>
+      <c r="ED8" s="15"/>
+      <c r="EE8" s="15"/>
+      <c r="EF8" s="15"/>
+      <c r="EG8" s="15"/>
+      <c r="EH8" s="15"/>
+      <c r="EI8" s="15"/>
+      <c r="EJ8" s="15"/>
+      <c r="EK8" s="15"/>
+      <c r="EL8" s="15"/>
+      <c r="EM8" s="15"/>
+      <c r="EN8" s="15"/>
+      <c r="EO8" s="16"/>
+      <c r="EP8" s="17"/>
+      <c r="EQ8" s="15"/>
+      <c r="ER8" s="15"/>
+      <c r="ES8" s="15"/>
+      <c r="ET8" s="15"/>
+      <c r="EU8" s="15"/>
+      <c r="EV8" s="15"/>
+      <c r="EW8" s="15"/>
+      <c r="EX8" s="15"/>
+      <c r="EY8" s="15"/>
+      <c r="EZ8" s="15"/>
+      <c r="FA8" s="15"/>
+      <c r="FB8" s="15"/>
+      <c r="FC8" s="15"/>
+      <c r="FD8" s="15"/>
+      <c r="FE8" s="15"/>
+      <c r="FF8" s="15"/>
+      <c r="FG8" s="15"/>
+      <c r="FH8" s="15"/>
+      <c r="FI8" s="16"/>
+      <c r="FJ8" s="146" t="s">
         <v>34</v>
       </c>
-      <c r="FK8" s="48" t="s">
+      <c r="FK8" s="149" t="s">
         <v>35</v>
       </c>
-      <c r="FL8" s="49"/>
+      <c r="FL8" s="18"/>
     </row>
-    <row r="9" spans="1:168" s="50" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...14 lines deleted...]
-      <c r="O9" s="56" t="s">
+    <row r="9" spans="1:168" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="101"/>
+      <c r="B9" s="101"/>
+      <c r="C9" s="101"/>
+      <c r="D9" s="101"/>
+      <c r="E9" s="101"/>
+      <c r="F9" s="101"/>
+      <c r="G9" s="101"/>
+      <c r="H9" s="101"/>
+      <c r="I9" s="101"/>
+      <c r="J9" s="93"/>
+      <c r="K9" s="97"/>
+      <c r="L9" s="105"/>
+      <c r="M9" s="105"/>
+      <c r="N9" s="95"/>
+      <c r="O9" s="134" t="s">
         <v>36</v>
       </c>
-      <c r="P9" s="56" t="s">
+      <c r="P9" s="134" t="s">
         <v>28</v>
       </c>
-      <c r="Q9" s="57" t="s">
+      <c r="Q9" s="148" t="s">
         <v>37</v>
       </c>
-      <c r="R9" s="53"/>
-[...9 lines deleted...]
-      <c r="AB9" s="56" t="s">
+      <c r="R9" s="97"/>
+      <c r="S9" s="110"/>
+      <c r="T9" s="93"/>
+      <c r="U9" s="95"/>
+      <c r="V9" s="93"/>
+      <c r="W9" s="97"/>
+      <c r="X9" s="97"/>
+      <c r="Y9" s="99"/>
+      <c r="Z9" s="93"/>
+      <c r="AA9" s="97"/>
+      <c r="AB9" s="134" t="s">
         <v>38</v>
       </c>
-      <c r="AC9" s="57" t="s">
+      <c r="AC9" s="148" t="s">
         <v>39</v>
       </c>
-      <c r="AD9" s="60" t="s">
+      <c r="AD9" s="117" t="s">
         <v>40</v>
       </c>
-      <c r="AE9" s="53" t="s">
+      <c r="AE9" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="AF9" s="58" t="s">
+      <c r="AF9" s="110" t="s">
         <v>42</v>
       </c>
-      <c r="AG9" s="61" t="s">
+      <c r="AG9" s="119" t="s">
         <v>43</v>
       </c>
-      <c r="AI9" s="62" t="s">
+      <c r="AI9" s="121" t="s">
         <v>44</v>
       </c>
-      <c r="AK9" s="63" t="s">
+      <c r="AK9" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AL9" s="64"/>
-[...3 lines deleted...]
-      <c r="AP9" s="66" t="s">
+      <c r="AL9" s="116"/>
+      <c r="AM9" s="97"/>
+      <c r="AN9" s="128"/>
+      <c r="AO9" s="128"/>
+      <c r="AP9" s="142" t="s">
         <v>167</v>
       </c>
-      <c r="AQ9" s="66" t="s">
+      <c r="AQ9" s="142" t="s">
         <v>137</v>
       </c>
-      <c r="AR9" s="66" t="s">
+      <c r="AR9" s="142" t="s">
         <v>168</v>
       </c>
-      <c r="AS9" s="67" t="s">
+      <c r="AS9" s="144" t="s">
         <v>138</v>
       </c>
-      <c r="AT9" s="68"/>
-      <c r="AU9" s="56" t="s">
+      <c r="AT9" s="120"/>
+      <c r="AU9" s="134" t="s">
         <v>189</v>
       </c>
-      <c r="AV9" s="69" t="s">
+      <c r="AV9" s="135" t="s">
         <v>169</v>
       </c>
-      <c r="AW9" s="70" t="s">
+      <c r="AW9" s="136" t="s">
         <v>36</v>
       </c>
-      <c r="AX9" s="56" t="s">
+      <c r="AX9" s="134" t="s">
         <v>28</v>
       </c>
-      <c r="AY9" s="71" t="s">
+      <c r="AY9" s="137" t="s">
         <v>37</v>
       </c>
-      <c r="AZ9" s="72"/>
-[...1 lines deleted...]
-      <c r="BB9" s="74" t="s">
+      <c r="AZ9" s="138"/>
+      <c r="BA9" s="139"/>
+      <c r="BB9" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="BC9" s="56" t="s">
+      <c r="BC9" s="134" t="s">
         <v>171</v>
       </c>
-      <c r="BD9" s="75" t="s">
+      <c r="BD9" s="125" t="s">
         <v>46</v>
       </c>
-      <c r="BE9" s="68" t="s">
+      <c r="BE9" s="120" t="s">
         <v>36</v>
       </c>
-      <c r="BF9" s="76" t="s">
+      <c r="BF9" s="126" t="s">
         <v>28</v>
       </c>
-      <c r="BG9" s="77" t="s">
+      <c r="BG9" s="164" t="s">
         <v>37</v>
       </c>
-      <c r="BH9" s="78"/>
-[...1 lines deleted...]
-      <c r="BJ9" s="61" t="s">
+      <c r="BH9" s="165"/>
+      <c r="BI9" s="166"/>
+      <c r="BJ9" s="119" t="s">
         <v>36</v>
       </c>
-      <c r="BK9" s="56" t="s">
+      <c r="BK9" s="134" t="s">
         <v>47</v>
       </c>
-      <c r="BL9" s="56" t="s">
+      <c r="BL9" s="134" t="s">
         <v>48</v>
       </c>
-      <c r="BM9" s="57" t="s">
+      <c r="BM9" s="148" t="s">
         <v>49</v>
       </c>
-      <c r="BN9" s="56" t="s">
+      <c r="BN9" s="134" t="s">
         <v>50</v>
       </c>
-      <c r="BO9" s="56" t="s">
+      <c r="BO9" s="134" t="s">
         <v>51</v>
       </c>
-      <c r="BP9" s="80" t="s">
+      <c r="BP9" s="163" t="s">
         <v>52</v>
       </c>
-      <c r="BQ9" s="69" t="s">
+      <c r="BQ9" s="135" t="s">
         <v>53</v>
       </c>
-      <c r="BR9" s="70" t="s">
+      <c r="BR9" s="136" t="s">
         <v>36</v>
       </c>
-      <c r="BS9" s="81"/>
-      <c r="BT9" s="56" t="s">
+      <c r="BS9" s="21"/>
+      <c r="BT9" s="134" t="s">
         <v>54</v>
       </c>
-      <c r="BU9" s="56" t="s">
+      <c r="BU9" s="134" t="s">
         <v>55</v>
       </c>
-      <c r="BV9" s="56" t="s">
+      <c r="BV9" s="134" t="s">
         <v>56</v>
       </c>
-      <c r="BW9" s="57" t="s">
+      <c r="BW9" s="148" t="s">
         <v>57</v>
       </c>
-      <c r="BX9" s="53"/>
-      <c r="BY9" s="74" t="s">
+      <c r="BX9" s="97"/>
+      <c r="BY9" s="140" t="s">
         <v>58</v>
       </c>
-      <c r="BZ9" s="56" t="s">
+      <c r="BZ9" s="134" t="s">
         <v>139</v>
       </c>
-      <c r="CA9" s="60" t="s">
+      <c r="CA9" s="117" t="s">
         <v>140</v>
       </c>
-      <c r="CB9" s="82"/>
-      <c r="CC9" s="66" t="s">
+      <c r="CB9" s="22"/>
+      <c r="CC9" s="142" t="s">
         <v>186</v>
       </c>
-      <c r="CD9" s="83" t="s">
+      <c r="CD9" s="155" t="s">
         <v>142</v>
       </c>
-      <c r="CE9" s="82"/>
-      <c r="CF9" s="84" t="s">
+      <c r="CE9" s="22"/>
+      <c r="CF9" s="156" t="s">
         <v>183</v>
       </c>
-      <c r="CG9" s="85"/>
-[...1 lines deleted...]
-      <c r="CI9" s="76" t="s">
+      <c r="CG9" s="157"/>
+      <c r="CH9" s="158"/>
+      <c r="CI9" s="126" t="s">
         <v>146</v>
       </c>
-      <c r="CJ9" s="87"/>
-[...2 lines deleted...]
-      <c r="CM9" s="56" t="s">
+      <c r="CJ9" s="20"/>
+      <c r="CK9" s="20"/>
+      <c r="CL9" s="23"/>
+      <c r="CM9" s="134" t="s">
         <v>150</v>
       </c>
-      <c r="CN9" s="56" t="s">
+      <c r="CN9" s="134" t="s">
         <v>151</v>
       </c>
-      <c r="CO9" s="56" t="s">
+      <c r="CO9" s="134" t="s">
         <v>59</v>
       </c>
-      <c r="CP9" s="56" t="s">
+      <c r="CP9" s="134" t="s">
         <v>152</v>
       </c>
-      <c r="CQ9" s="56" t="s">
+      <c r="CQ9" s="134" t="s">
         <v>153</v>
       </c>
-      <c r="CR9" s="57" t="s">
+      <c r="CR9" s="148" t="s">
         <v>154</v>
       </c>
-      <c r="CS9" s="56" t="s">
+      <c r="CS9" s="134" t="s">
         <v>60</v>
       </c>
-      <c r="CT9" s="56" t="s">
+      <c r="CT9" s="134" t="s">
         <v>61</v>
       </c>
-      <c r="CU9" s="56" t="s">
+      <c r="CU9" s="134" t="s">
         <v>98</v>
       </c>
-      <c r="CV9" s="77" t="s">
+      <c r="CV9" s="164" t="s">
         <v>182</v>
       </c>
-      <c r="CW9" s="78"/>
-[...1 lines deleted...]
-      <c r="CY9" s="56" t="s">
+      <c r="CW9" s="165"/>
+      <c r="CX9" s="147"/>
+      <c r="CY9" s="134" t="s">
         <v>65</v>
       </c>
-      <c r="CZ9" s="56" t="s">
+      <c r="CZ9" s="134" t="s">
         <v>66</v>
       </c>
-      <c r="DA9" s="56" t="s">
+      <c r="DA9" s="134" t="s">
         <v>67</v>
       </c>
-      <c r="DB9" s="74" t="s">
+      <c r="DB9" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="DC9" s="56" t="s">
+      <c r="DC9" s="134" t="s">
         <v>18</v>
       </c>
-      <c r="DD9" s="57" t="s">
+      <c r="DD9" s="148" t="s">
         <v>184</v>
       </c>
-      <c r="DE9" s="56" t="s">
+      <c r="DE9" s="134" t="s">
         <v>36</v>
       </c>
-      <c r="DF9" s="56" t="s">
+      <c r="DF9" s="134" t="s">
         <v>18</v>
       </c>
-      <c r="DG9" s="56" t="s">
+      <c r="DG9" s="134" t="s">
         <v>184</v>
       </c>
-      <c r="DH9" s="57" t="s">
+      <c r="DH9" s="148" t="s">
         <v>36</v>
       </c>
-      <c r="DI9" s="56" t="s">
+      <c r="DI9" s="134" t="s">
         <v>18</v>
       </c>
-      <c r="DJ9" s="56" t="s">
+      <c r="DJ9" s="134" t="s">
         <v>184</v>
       </c>
-      <c r="DK9" s="53"/>
-[...3 lines deleted...]
-      <c r="DO9" s="77" t="s">
+      <c r="DK9" s="97"/>
+      <c r="DL9" s="116"/>
+      <c r="DM9" s="99"/>
+      <c r="DN9" s="120"/>
+      <c r="DO9" s="164" t="s">
         <v>68</v>
       </c>
-      <c r="DP9" s="78"/>
-[...21 lines deleted...]
-      <c r="EL9" s="56" t="s">
+      <c r="DP9" s="165"/>
+      <c r="DQ9" s="165"/>
+      <c r="DR9" s="165"/>
+      <c r="DS9" s="165"/>
+      <c r="DT9" s="165"/>
+      <c r="DU9" s="165"/>
+      <c r="DV9" s="165"/>
+      <c r="DW9" s="165"/>
+      <c r="DX9" s="165"/>
+      <c r="DY9" s="165"/>
+      <c r="DZ9" s="165"/>
+      <c r="EA9" s="165"/>
+      <c r="EB9" s="165"/>
+      <c r="EC9" s="165"/>
+      <c r="ED9" s="165"/>
+      <c r="EE9" s="165"/>
+      <c r="EF9" s="165"/>
+      <c r="EG9" s="165"/>
+      <c r="EH9" s="165"/>
+      <c r="EI9" s="165"/>
+      <c r="EJ9" s="165"/>
+      <c r="EK9" s="147"/>
+      <c r="EL9" s="134" t="s">
         <v>69</v>
       </c>
-      <c r="EM9" s="89" t="s">
+      <c r="EM9" s="147" t="s">
         <v>70</v>
       </c>
-      <c r="EN9" s="56" t="s">
+      <c r="EN9" s="134" t="s">
         <v>71</v>
       </c>
-      <c r="EO9" s="90" t="s">
+      <c r="EO9" s="172" t="s">
         <v>72</v>
       </c>
-      <c r="EP9" s="91" t="s">
+      <c r="EP9" s="171" t="s">
         <v>73</v>
       </c>
-      <c r="EQ9" s="92" t="s">
+      <c r="EQ9" s="150" t="s">
         <v>74</v>
       </c>
-      <c r="ER9" s="92" t="s">
+      <c r="ER9" s="150" t="s">
         <v>75</v>
       </c>
-      <c r="ES9" s="92" t="s">
+      <c r="ES9" s="150" t="s">
         <v>76</v>
       </c>
-      <c r="ET9" s="92" t="s">
+      <c r="ET9" s="150" t="s">
         <v>77</v>
       </c>
-      <c r="EU9" s="92" t="s">
+      <c r="EU9" s="150" t="s">
         <v>78</v>
       </c>
-      <c r="EV9" s="89" t="s">
+      <c r="EV9" s="147" t="s">
         <v>79</v>
       </c>
-      <c r="EW9" s="89" t="s">
+      <c r="EW9" s="147" t="s">
         <v>80</v>
       </c>
-      <c r="EX9" s="92" t="s">
+      <c r="EX9" s="150" t="s">
         <v>81</v>
       </c>
-      <c r="EY9" s="57" t="s">
+      <c r="EY9" s="148" t="s">
         <v>82</v>
       </c>
-      <c r="EZ9" s="56" t="s">
+      <c r="EZ9" s="134" t="s">
         <v>83</v>
       </c>
-      <c r="FA9" s="56" t="s">
+      <c r="FA9" s="134" t="s">
         <v>84</v>
       </c>
-      <c r="FB9" s="56" t="s">
+      <c r="FB9" s="134" t="s">
         <v>85</v>
       </c>
-      <c r="FC9" s="56" t="s">
+      <c r="FC9" s="134" t="s">
         <v>86</v>
       </c>
-      <c r="FD9" s="56" t="s">
+      <c r="FD9" s="134" t="s">
         <v>87</v>
       </c>
-      <c r="FE9" s="56" t="s">
+      <c r="FE9" s="134" t="s">
         <v>88</v>
       </c>
-      <c r="FF9" s="57" t="s">
+      <c r="FF9" s="148" t="s">
         <v>173</v>
       </c>
-      <c r="FG9" s="76" t="s">
+      <c r="FG9" s="126" t="s">
         <v>89</v>
       </c>
-      <c r="FH9" s="81"/>
-      <c r="FI9" s="90" t="s">
+      <c r="FH9" s="21"/>
+      <c r="FI9" s="172" t="s">
         <v>90</v>
       </c>
-      <c r="FJ9" s="89"/>
-      <c r="FK9" s="92"/>
+      <c r="FJ9" s="147"/>
+      <c r="FK9" s="150"/>
     </row>
-    <row r="10" spans="1:168" s="50" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...33 lines deleted...]
-      <c r="AH10" s="94" t="s">
+    <row r="10" spans="1:168" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="101"/>
+      <c r="B10" s="101"/>
+      <c r="C10" s="101"/>
+      <c r="D10" s="101"/>
+      <c r="E10" s="101"/>
+      <c r="F10" s="101"/>
+      <c r="G10" s="101"/>
+      <c r="H10" s="101"/>
+      <c r="I10" s="101"/>
+      <c r="J10" s="93"/>
+      <c r="K10" s="97"/>
+      <c r="L10" s="105"/>
+      <c r="M10" s="105"/>
+      <c r="N10" s="95"/>
+      <c r="O10" s="97"/>
+      <c r="P10" s="97"/>
+      <c r="Q10" s="116"/>
+      <c r="R10" s="97"/>
+      <c r="S10" s="110"/>
+      <c r="T10" s="93"/>
+      <c r="U10" s="95"/>
+      <c r="V10" s="93"/>
+      <c r="W10" s="97"/>
+      <c r="X10" s="97"/>
+      <c r="Y10" s="99"/>
+      <c r="Z10" s="93"/>
+      <c r="AA10" s="97"/>
+      <c r="AB10" s="97"/>
+      <c r="AC10" s="116"/>
+      <c r="AD10" s="118"/>
+      <c r="AE10" s="97"/>
+      <c r="AF10" s="110"/>
+      <c r="AG10" s="120"/>
+      <c r="AH10" s="168" t="s">
         <v>71</v>
       </c>
-      <c r="AI10" s="95"/>
-      <c r="AJ10" s="94" t="s">
+      <c r="AI10" s="122"/>
+      <c r="AJ10" s="168" t="s">
         <v>105</v>
       </c>
-      <c r="AK10" s="96"/>
-[...13 lines deleted...]
-      <c r="AY10" s="56" t="s">
+      <c r="AK10" s="124"/>
+      <c r="AL10" s="116"/>
+      <c r="AM10" s="97"/>
+      <c r="AN10" s="128"/>
+      <c r="AO10" s="128"/>
+      <c r="AP10" s="143"/>
+      <c r="AQ10" s="143"/>
+      <c r="AR10" s="143"/>
+      <c r="AS10" s="145"/>
+      <c r="AT10" s="120"/>
+      <c r="AU10" s="97"/>
+      <c r="AV10" s="99"/>
+      <c r="AW10" s="101"/>
+      <c r="AX10" s="97"/>
+      <c r="AY10" s="134" t="s">
         <v>91</v>
       </c>
-      <c r="AZ10" s="60" t="s">
+      <c r="AZ10" s="117" t="s">
         <v>169</v>
       </c>
-      <c r="BA10" s="69" t="s">
+      <c r="BA10" s="135" t="s">
         <v>170</v>
       </c>
-      <c r="BB10" s="99"/>
-[...4 lines deleted...]
-      <c r="BG10" s="76" t="s">
+      <c r="BB10" s="141"/>
+      <c r="BC10" s="97"/>
+      <c r="BD10" s="110"/>
+      <c r="BE10" s="120"/>
+      <c r="BF10" s="105"/>
+      <c r="BG10" s="126" t="s">
         <v>91</v>
       </c>
-      <c r="BH10" s="56" t="s">
+      <c r="BH10" s="134" t="s">
         <v>29</v>
       </c>
-      <c r="BI10" s="69" t="s">
+      <c r="BI10" s="135" t="s">
         <v>92</v>
       </c>
-      <c r="BJ10" s="68"/>
-[...8 lines deleted...]
-      <c r="BS10" s="56" t="s">
+      <c r="BJ10" s="120"/>
+      <c r="BK10" s="97"/>
+      <c r="BL10" s="97"/>
+      <c r="BM10" s="116"/>
+      <c r="BN10" s="97"/>
+      <c r="BO10" s="97"/>
+      <c r="BP10" s="95"/>
+      <c r="BQ10" s="99"/>
+      <c r="BR10" s="101"/>
+      <c r="BS10" s="134" t="s">
         <v>93</v>
       </c>
-      <c r="BT10" s="53"/>
-[...7 lines deleted...]
-      <c r="CB10" s="94" t="s">
+      <c r="BT10" s="97"/>
+      <c r="BU10" s="97"/>
+      <c r="BV10" s="97"/>
+      <c r="BW10" s="116"/>
+      <c r="BX10" s="97"/>
+      <c r="BY10" s="141"/>
+      <c r="BZ10" s="97"/>
+      <c r="CA10" s="118"/>
+      <c r="CB10" s="168" t="s">
         <v>141</v>
       </c>
-      <c r="CC10" s="100"/>
-[...1 lines deleted...]
-      <c r="CE10" s="101" t="s">
+      <c r="CC10" s="167"/>
+      <c r="CD10" s="128"/>
+      <c r="CE10" s="169" t="s">
         <v>143</v>
       </c>
-      <c r="CF10" s="94" t="s">
+      <c r="CF10" s="168" t="s">
         <v>36</v>
       </c>
-      <c r="CG10" s="94" t="s">
+      <c r="CG10" s="168" t="s">
         <v>144</v>
       </c>
-      <c r="CH10" s="94" t="s">
+      <c r="CH10" s="168" t="s">
         <v>145</v>
       </c>
-      <c r="CI10" s="54"/>
-      <c r="CJ10" s="56" t="s">
+      <c r="CI10" s="105"/>
+      <c r="CJ10" s="134" t="s">
         <v>147</v>
       </c>
-      <c r="CK10" s="53" t="s">
+      <c r="CK10" s="97" t="s">
         <v>148</v>
       </c>
-      <c r="CL10" s="53" t="s">
+      <c r="CL10" s="97" t="s">
         <v>149</v>
       </c>
-      <c r="CM10" s="53"/>
-[...8 lines deleted...]
-      <c r="CV10" s="56" t="s">
+      <c r="CM10" s="97"/>
+      <c r="CN10" s="97"/>
+      <c r="CO10" s="97"/>
+      <c r="CP10" s="97"/>
+      <c r="CQ10" s="97"/>
+      <c r="CR10" s="116"/>
+      <c r="CS10" s="97"/>
+      <c r="CT10" s="97"/>
+      <c r="CU10" s="97"/>
+      <c r="CV10" s="134" t="s">
         <v>36</v>
       </c>
-      <c r="CW10" s="56" t="s">
+      <c r="CW10" s="134" t="s">
         <v>63</v>
       </c>
-      <c r="CX10" s="56" t="s">
+      <c r="CX10" s="134" t="s">
         <v>64</v>
       </c>
-      <c r="CY10" s="53"/>
-[...15 lines deleted...]
-      <c r="DO10" s="92" t="s">
+      <c r="CY10" s="97"/>
+      <c r="CZ10" s="97"/>
+      <c r="DA10" s="97"/>
+      <c r="DB10" s="141"/>
+      <c r="DC10" s="97"/>
+      <c r="DD10" s="116"/>
+      <c r="DE10" s="97"/>
+      <c r="DF10" s="97"/>
+      <c r="DG10" s="97"/>
+      <c r="DH10" s="116"/>
+      <c r="DI10" s="97"/>
+      <c r="DJ10" s="97"/>
+      <c r="DK10" s="97"/>
+      <c r="DL10" s="116"/>
+      <c r="DM10" s="99"/>
+      <c r="DN10" s="120"/>
+      <c r="DO10" s="150" t="s">
         <v>36</v>
       </c>
-      <c r="DP10" s="56" t="s">
+      <c r="DP10" s="134" t="s">
         <v>96</v>
       </c>
-      <c r="DQ10" s="60" t="s">
+      <c r="DQ10" s="117" t="s">
         <v>61</v>
       </c>
-      <c r="DR10" s="102"/>
-      <c r="DS10" s="94" t="s">
+      <c r="DR10" s="25"/>
+      <c r="DS10" s="168" t="s">
         <v>97</v>
       </c>
-      <c r="DT10" s="76" t="s">
+      <c r="DT10" s="126" t="s">
         <v>98</v>
       </c>
-      <c r="DU10" s="81"/>
-      <c r="DV10" s="77" t="s">
+      <c r="DU10" s="21"/>
+      <c r="DV10" s="164" t="s">
         <v>182</v>
       </c>
-      <c r="DW10" s="78"/>
-[...1 lines deleted...]
-      <c r="DY10" s="76" t="s">
+      <c r="DW10" s="165"/>
+      <c r="DX10" s="147"/>
+      <c r="DY10" s="126" t="s">
         <v>99</v>
       </c>
-      <c r="DZ10" s="87"/>
-[...2 lines deleted...]
-      <c r="EC10" s="84" t="s">
+      <c r="DZ10" s="20"/>
+      <c r="EA10" s="20"/>
+      <c r="EB10" s="23"/>
+      <c r="EC10" s="156" t="s">
         <v>100</v>
       </c>
-      <c r="ED10" s="85"/>
-[...1 lines deleted...]
-      <c r="EF10" s="103" t="s">
+      <c r="ED10" s="157"/>
+      <c r="EE10" s="158"/>
+      <c r="EF10" s="179" t="s">
         <v>101</v>
       </c>
-      <c r="EG10" s="77" t="s">
+      <c r="EG10" s="164" t="s">
         <v>102</v>
       </c>
-      <c r="EH10" s="78"/>
-[...1 lines deleted...]
-      <c r="EJ10" s="56" t="s">
+      <c r="EH10" s="165"/>
+      <c r="EI10" s="147"/>
+      <c r="EJ10" s="134" t="s">
         <v>103</v>
       </c>
-      <c r="EK10" s="57" t="s">
+      <c r="EK10" s="148" t="s">
         <v>104</v>
       </c>
-      <c r="EL10" s="53"/>
-[...21 lines deleted...]
-      <c r="FH10" s="56" t="s">
+      <c r="EL10" s="97"/>
+      <c r="EM10" s="147"/>
+      <c r="EN10" s="97"/>
+      <c r="EO10" s="172"/>
+      <c r="EP10" s="147"/>
+      <c r="EQ10" s="150"/>
+      <c r="ER10" s="150"/>
+      <c r="ES10" s="150"/>
+      <c r="ET10" s="150"/>
+      <c r="EU10" s="150"/>
+      <c r="EV10" s="147"/>
+      <c r="EW10" s="147"/>
+      <c r="EX10" s="150"/>
+      <c r="EY10" s="116"/>
+      <c r="EZ10" s="97"/>
+      <c r="FA10" s="97"/>
+      <c r="FB10" s="97"/>
+      <c r="FC10" s="97"/>
+      <c r="FD10" s="97"/>
+      <c r="FE10" s="97"/>
+      <c r="FF10" s="116"/>
+      <c r="FG10" s="105"/>
+      <c r="FH10" s="134" t="s">
         <v>105</v>
       </c>
-      <c r="FI10" s="90"/>
-[...1 lines deleted...]
-      <c r="FK10" s="92"/>
+      <c r="FI10" s="172"/>
+      <c r="FJ10" s="147"/>
+      <c r="FK10" s="150"/>
     </row>
-    <row r="11" spans="1:168" s="50" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...121 lines deleted...]
-      <c r="DR11" s="92" t="s">
+    <row r="11" spans="1:168" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="101"/>
+      <c r="B11" s="101"/>
+      <c r="C11" s="101"/>
+      <c r="D11" s="101"/>
+      <c r="E11" s="101"/>
+      <c r="F11" s="101"/>
+      <c r="G11" s="101"/>
+      <c r="H11" s="101"/>
+      <c r="I11" s="101"/>
+      <c r="J11" s="93"/>
+      <c r="K11" s="97"/>
+      <c r="L11" s="105"/>
+      <c r="M11" s="105"/>
+      <c r="N11" s="95"/>
+      <c r="O11" s="97"/>
+      <c r="P11" s="97"/>
+      <c r="Q11" s="116"/>
+      <c r="R11" s="97"/>
+      <c r="S11" s="110"/>
+      <c r="T11" s="93"/>
+      <c r="U11" s="95"/>
+      <c r="V11" s="93"/>
+      <c r="W11" s="97"/>
+      <c r="X11" s="97"/>
+      <c r="Y11" s="99"/>
+      <c r="Z11" s="93"/>
+      <c r="AA11" s="97"/>
+      <c r="AB11" s="97"/>
+      <c r="AC11" s="116"/>
+      <c r="AD11" s="118"/>
+      <c r="AE11" s="97"/>
+      <c r="AF11" s="110"/>
+      <c r="AG11" s="120"/>
+      <c r="AH11" s="128"/>
+      <c r="AI11" s="122"/>
+      <c r="AJ11" s="128"/>
+      <c r="AK11" s="124"/>
+      <c r="AL11" s="116"/>
+      <c r="AM11" s="97"/>
+      <c r="AN11" s="128"/>
+      <c r="AO11" s="128"/>
+      <c r="AP11" s="143"/>
+      <c r="AQ11" s="143"/>
+      <c r="AR11" s="143"/>
+      <c r="AS11" s="145"/>
+      <c r="AT11" s="120"/>
+      <c r="AU11" s="97"/>
+      <c r="AV11" s="99"/>
+      <c r="AW11" s="101"/>
+      <c r="AX11" s="97"/>
+      <c r="AY11" s="97"/>
+      <c r="AZ11" s="118"/>
+      <c r="BA11" s="99"/>
+      <c r="BB11" s="141"/>
+      <c r="BC11" s="97"/>
+      <c r="BD11" s="110"/>
+      <c r="BE11" s="120"/>
+      <c r="BF11" s="105"/>
+      <c r="BG11" s="97"/>
+      <c r="BH11" s="97"/>
+      <c r="BI11" s="99"/>
+      <c r="BJ11" s="120"/>
+      <c r="BK11" s="97"/>
+      <c r="BL11" s="97"/>
+      <c r="BM11" s="116"/>
+      <c r="BN11" s="97"/>
+      <c r="BO11" s="97"/>
+      <c r="BP11" s="95"/>
+      <c r="BQ11" s="99"/>
+      <c r="BR11" s="101"/>
+      <c r="BS11" s="97"/>
+      <c r="BT11" s="97"/>
+      <c r="BU11" s="97"/>
+      <c r="BV11" s="97"/>
+      <c r="BW11" s="116"/>
+      <c r="BX11" s="97"/>
+      <c r="BY11" s="141"/>
+      <c r="BZ11" s="97"/>
+      <c r="CA11" s="118"/>
+      <c r="CB11" s="128"/>
+      <c r="CC11" s="167"/>
+      <c r="CD11" s="128"/>
+      <c r="CE11" s="170"/>
+      <c r="CF11" s="128"/>
+      <c r="CG11" s="128"/>
+      <c r="CH11" s="128"/>
+      <c r="CI11" s="105"/>
+      <c r="CJ11" s="97"/>
+      <c r="CK11" s="97"/>
+      <c r="CL11" s="97"/>
+      <c r="CM11" s="97"/>
+      <c r="CN11" s="97"/>
+      <c r="CO11" s="97"/>
+      <c r="CP11" s="97"/>
+      <c r="CQ11" s="97"/>
+      <c r="CR11" s="116"/>
+      <c r="CS11" s="97"/>
+      <c r="CT11" s="97"/>
+      <c r="CU11" s="97"/>
+      <c r="CV11" s="97"/>
+      <c r="CW11" s="97"/>
+      <c r="CX11" s="97"/>
+      <c r="CY11" s="97"/>
+      <c r="CZ11" s="97"/>
+      <c r="DA11" s="97"/>
+      <c r="DB11" s="141"/>
+      <c r="DC11" s="97"/>
+      <c r="DD11" s="116"/>
+      <c r="DE11" s="97"/>
+      <c r="DF11" s="97"/>
+      <c r="DG11" s="97"/>
+      <c r="DH11" s="116"/>
+      <c r="DI11" s="97"/>
+      <c r="DJ11" s="97"/>
+      <c r="DK11" s="97"/>
+      <c r="DL11" s="116"/>
+      <c r="DM11" s="99"/>
+      <c r="DN11" s="120"/>
+      <c r="DO11" s="150"/>
+      <c r="DP11" s="97"/>
+      <c r="DQ11" s="118"/>
+      <c r="DR11" s="150" t="s">
         <v>106</v>
       </c>
-      <c r="DS11" s="65"/>
-[...1 lines deleted...]
-      <c r="DU11" s="89" t="s">
+      <c r="DS11" s="128"/>
+      <c r="DT11" s="97"/>
+      <c r="DU11" s="147" t="s">
         <v>62</v>
       </c>
-      <c r="DV11" s="56" t="s">
+      <c r="DV11" s="134" t="s">
         <v>91</v>
       </c>
-      <c r="DW11" s="56" t="s">
+      <c r="DW11" s="134" t="s">
         <v>63</v>
       </c>
-      <c r="DX11" s="56" t="s">
+      <c r="DX11" s="134" t="s">
         <v>64</v>
       </c>
-      <c r="DY11" s="53"/>
-      <c r="DZ11" s="53" t="s">
+      <c r="DY11" s="97"/>
+      <c r="DZ11" s="97" t="s">
         <v>94</v>
       </c>
-      <c r="EA11" s="53" t="s">
+      <c r="EA11" s="97" t="s">
         <v>95</v>
       </c>
-      <c r="EB11" s="53" t="s">
+      <c r="EB11" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="EC11" s="100" t="s">
+      <c r="EC11" s="167" t="s">
         <v>91</v>
       </c>
-      <c r="ED11" s="100" t="s">
+      <c r="ED11" s="167" t="s">
         <v>107</v>
       </c>
-      <c r="EE11" s="100" t="s">
+      <c r="EE11" s="167" t="s">
         <v>108</v>
       </c>
-      <c r="EF11" s="100"/>
-      <c r="EG11" s="56" t="s">
+      <c r="EF11" s="167"/>
+      <c r="EG11" s="134" t="s">
         <v>91</v>
       </c>
-      <c r="EH11" s="53" t="s">
+      <c r="EH11" s="97" t="s">
         <v>109</v>
       </c>
-      <c r="EI11" s="53" t="s">
+      <c r="EI11" s="97" t="s">
         <v>110</v>
       </c>
-      <c r="EJ11" s="53"/>
-[...26 lines deleted...]
-      <c r="FK11" s="92"/>
+      <c r="EJ11" s="97"/>
+      <c r="EK11" s="116"/>
+      <c r="EL11" s="97"/>
+      <c r="EM11" s="147"/>
+      <c r="EN11" s="97"/>
+      <c r="EO11" s="172"/>
+      <c r="EP11" s="147"/>
+      <c r="EQ11" s="150"/>
+      <c r="ER11" s="150"/>
+      <c r="ES11" s="150"/>
+      <c r="ET11" s="150"/>
+      <c r="EU11" s="150"/>
+      <c r="EV11" s="147"/>
+      <c r="EW11" s="147"/>
+      <c r="EX11" s="150"/>
+      <c r="EY11" s="116"/>
+      <c r="EZ11" s="97"/>
+      <c r="FA11" s="97"/>
+      <c r="FB11" s="97"/>
+      <c r="FC11" s="97"/>
+      <c r="FD11" s="97"/>
+      <c r="FE11" s="97"/>
+      <c r="FF11" s="116"/>
+      <c r="FG11" s="105"/>
+      <c r="FH11" s="97"/>
+      <c r="FI11" s="172"/>
+      <c r="FJ11" s="147"/>
+      <c r="FK11" s="150"/>
     </row>
-    <row r="12" spans="1:168" s="50" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...166 lines deleted...]
-      <c r="FK12" s="56"/>
+    <row r="12" spans="1:168" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="101"/>
+      <c r="B12" s="101"/>
+      <c r="C12" s="101"/>
+      <c r="D12" s="101"/>
+      <c r="E12" s="101"/>
+      <c r="F12" s="101"/>
+      <c r="G12" s="101"/>
+      <c r="H12" s="101"/>
+      <c r="I12" s="101"/>
+      <c r="J12" s="93"/>
+      <c r="K12" s="97"/>
+      <c r="L12" s="105"/>
+      <c r="M12" s="105"/>
+      <c r="N12" s="95"/>
+      <c r="O12" s="97"/>
+      <c r="P12" s="97"/>
+      <c r="Q12" s="116"/>
+      <c r="R12" s="97"/>
+      <c r="S12" s="110"/>
+      <c r="T12" s="93"/>
+      <c r="U12" s="95"/>
+      <c r="V12" s="93"/>
+      <c r="W12" s="97"/>
+      <c r="X12" s="97"/>
+      <c r="Y12" s="99"/>
+      <c r="Z12" s="93"/>
+      <c r="AA12" s="97"/>
+      <c r="AB12" s="97"/>
+      <c r="AC12" s="116"/>
+      <c r="AD12" s="118"/>
+      <c r="AE12" s="97"/>
+      <c r="AF12" s="110"/>
+      <c r="AG12" s="120"/>
+      <c r="AH12" s="128"/>
+      <c r="AI12" s="122"/>
+      <c r="AJ12" s="128"/>
+      <c r="AK12" s="124"/>
+      <c r="AL12" s="116"/>
+      <c r="AM12" s="97"/>
+      <c r="AN12" s="128"/>
+      <c r="AO12" s="128"/>
+      <c r="AP12" s="143"/>
+      <c r="AQ12" s="143"/>
+      <c r="AR12" s="143"/>
+      <c r="AS12" s="145"/>
+      <c r="AT12" s="120"/>
+      <c r="AU12" s="97"/>
+      <c r="AV12" s="99"/>
+      <c r="AW12" s="101"/>
+      <c r="AX12" s="97"/>
+      <c r="AY12" s="97"/>
+      <c r="AZ12" s="118"/>
+      <c r="BA12" s="99"/>
+      <c r="BB12" s="141"/>
+      <c r="BC12" s="97"/>
+      <c r="BD12" s="110"/>
+      <c r="BE12" s="120"/>
+      <c r="BF12" s="105"/>
+      <c r="BG12" s="97"/>
+      <c r="BH12" s="97"/>
+      <c r="BI12" s="99"/>
+      <c r="BJ12" s="120"/>
+      <c r="BK12" s="97"/>
+      <c r="BL12" s="97"/>
+      <c r="BM12" s="116"/>
+      <c r="BN12" s="97"/>
+      <c r="BO12" s="97"/>
+      <c r="BP12" s="95"/>
+      <c r="BQ12" s="99"/>
+      <c r="BR12" s="101"/>
+      <c r="BS12" s="97"/>
+      <c r="BT12" s="97"/>
+      <c r="BU12" s="97"/>
+      <c r="BV12" s="97"/>
+      <c r="BW12" s="116"/>
+      <c r="BX12" s="97"/>
+      <c r="BY12" s="141"/>
+      <c r="BZ12" s="97"/>
+      <c r="CA12" s="118"/>
+      <c r="CB12" s="128"/>
+      <c r="CC12" s="167"/>
+      <c r="CD12" s="128"/>
+      <c r="CE12" s="170"/>
+      <c r="CF12" s="128"/>
+      <c r="CG12" s="128"/>
+      <c r="CH12" s="128"/>
+      <c r="CI12" s="105"/>
+      <c r="CJ12" s="97"/>
+      <c r="CK12" s="97"/>
+      <c r="CL12" s="97"/>
+      <c r="CM12" s="97"/>
+      <c r="CN12" s="97"/>
+      <c r="CO12" s="97"/>
+      <c r="CP12" s="97"/>
+      <c r="CQ12" s="97"/>
+      <c r="CR12" s="116"/>
+      <c r="CS12" s="97"/>
+      <c r="CT12" s="97"/>
+      <c r="CU12" s="97"/>
+      <c r="CV12" s="97"/>
+      <c r="CW12" s="97"/>
+      <c r="CX12" s="97"/>
+      <c r="CY12" s="97"/>
+      <c r="CZ12" s="97"/>
+      <c r="DA12" s="97"/>
+      <c r="DB12" s="141"/>
+      <c r="DC12" s="97"/>
+      <c r="DD12" s="116"/>
+      <c r="DE12" s="97"/>
+      <c r="DF12" s="97"/>
+      <c r="DG12" s="97"/>
+      <c r="DH12" s="116"/>
+      <c r="DI12" s="97"/>
+      <c r="DJ12" s="97"/>
+      <c r="DK12" s="97"/>
+      <c r="DL12" s="116"/>
+      <c r="DM12" s="99"/>
+      <c r="DN12" s="120"/>
+      <c r="DO12" s="134"/>
+      <c r="DP12" s="97"/>
+      <c r="DQ12" s="118"/>
+      <c r="DR12" s="134"/>
+      <c r="DS12" s="128"/>
+      <c r="DT12" s="97"/>
+      <c r="DU12" s="148"/>
+      <c r="DV12" s="97"/>
+      <c r="DW12" s="97"/>
+      <c r="DX12" s="97"/>
+      <c r="DY12" s="97"/>
+      <c r="DZ12" s="97"/>
+      <c r="EA12" s="97"/>
+      <c r="EB12" s="97"/>
+      <c r="EC12" s="167"/>
+      <c r="ED12" s="167"/>
+      <c r="EE12" s="167"/>
+      <c r="EF12" s="167"/>
+      <c r="EG12" s="97"/>
+      <c r="EH12" s="97"/>
+      <c r="EI12" s="97"/>
+      <c r="EJ12" s="97"/>
+      <c r="EK12" s="116"/>
+      <c r="EL12" s="97"/>
+      <c r="EM12" s="148"/>
+      <c r="EN12" s="97"/>
+      <c r="EO12" s="135"/>
+      <c r="EP12" s="148"/>
+      <c r="EQ12" s="134"/>
+      <c r="ER12" s="134"/>
+      <c r="ES12" s="134"/>
+      <c r="ET12" s="134"/>
+      <c r="EU12" s="134"/>
+      <c r="EV12" s="148"/>
+      <c r="EW12" s="148"/>
+      <c r="EX12" s="134"/>
+      <c r="EY12" s="116"/>
+      <c r="EZ12" s="97"/>
+      <c r="FA12" s="97"/>
+      <c r="FB12" s="97"/>
+      <c r="FC12" s="97"/>
+      <c r="FD12" s="97"/>
+      <c r="FE12" s="97"/>
+      <c r="FF12" s="116"/>
+      <c r="FG12" s="105"/>
+      <c r="FH12" s="97"/>
+      <c r="FI12" s="135"/>
+      <c r="FJ12" s="148"/>
+      <c r="FK12" s="134"/>
     </row>
-    <row r="13" spans="1:168" s="50" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...166 lines deleted...]
-      <c r="FK13" s="56"/>
+    <row r="13" spans="1:168" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="101"/>
+      <c r="B13" s="101"/>
+      <c r="C13" s="101"/>
+      <c r="D13" s="101"/>
+      <c r="E13" s="101"/>
+      <c r="F13" s="101"/>
+      <c r="G13" s="101"/>
+      <c r="H13" s="101"/>
+      <c r="I13" s="101"/>
+      <c r="J13" s="93"/>
+      <c r="K13" s="97"/>
+      <c r="L13" s="105"/>
+      <c r="M13" s="105"/>
+      <c r="N13" s="95"/>
+      <c r="O13" s="97"/>
+      <c r="P13" s="97"/>
+      <c r="Q13" s="116"/>
+      <c r="R13" s="97"/>
+      <c r="S13" s="110"/>
+      <c r="T13" s="93"/>
+      <c r="U13" s="95"/>
+      <c r="V13" s="93"/>
+      <c r="W13" s="97"/>
+      <c r="X13" s="97"/>
+      <c r="Y13" s="99"/>
+      <c r="Z13" s="93"/>
+      <c r="AA13" s="97"/>
+      <c r="AB13" s="97"/>
+      <c r="AC13" s="116"/>
+      <c r="AD13" s="118"/>
+      <c r="AE13" s="97"/>
+      <c r="AF13" s="110"/>
+      <c r="AG13" s="120"/>
+      <c r="AH13" s="128"/>
+      <c r="AI13" s="122"/>
+      <c r="AJ13" s="128"/>
+      <c r="AK13" s="124"/>
+      <c r="AL13" s="116"/>
+      <c r="AM13" s="97"/>
+      <c r="AN13" s="128"/>
+      <c r="AO13" s="128"/>
+      <c r="AP13" s="143"/>
+      <c r="AQ13" s="143"/>
+      <c r="AR13" s="143"/>
+      <c r="AS13" s="145"/>
+      <c r="AT13" s="120"/>
+      <c r="AU13" s="97"/>
+      <c r="AV13" s="99"/>
+      <c r="AW13" s="101"/>
+      <c r="AX13" s="97"/>
+      <c r="AY13" s="97"/>
+      <c r="AZ13" s="118"/>
+      <c r="BA13" s="99"/>
+      <c r="BB13" s="141"/>
+      <c r="BC13" s="97"/>
+      <c r="BD13" s="110"/>
+      <c r="BE13" s="120"/>
+      <c r="BF13" s="105"/>
+      <c r="BG13" s="97"/>
+      <c r="BH13" s="97"/>
+      <c r="BI13" s="99"/>
+      <c r="BJ13" s="120"/>
+      <c r="BK13" s="97"/>
+      <c r="BL13" s="97"/>
+      <c r="BM13" s="116"/>
+      <c r="BN13" s="97"/>
+      <c r="BO13" s="97"/>
+      <c r="BP13" s="95"/>
+      <c r="BQ13" s="99"/>
+      <c r="BR13" s="101"/>
+      <c r="BS13" s="97"/>
+      <c r="BT13" s="97"/>
+      <c r="BU13" s="97"/>
+      <c r="BV13" s="97"/>
+      <c r="BW13" s="116"/>
+      <c r="BX13" s="97"/>
+      <c r="BY13" s="141"/>
+      <c r="BZ13" s="97"/>
+      <c r="CA13" s="118"/>
+      <c r="CB13" s="128"/>
+      <c r="CC13" s="167"/>
+      <c r="CD13" s="128"/>
+      <c r="CE13" s="170"/>
+      <c r="CF13" s="128"/>
+      <c r="CG13" s="128"/>
+      <c r="CH13" s="128"/>
+      <c r="CI13" s="105"/>
+      <c r="CJ13" s="97"/>
+      <c r="CK13" s="97"/>
+      <c r="CL13" s="97"/>
+      <c r="CM13" s="97"/>
+      <c r="CN13" s="97"/>
+      <c r="CO13" s="97"/>
+      <c r="CP13" s="97"/>
+      <c r="CQ13" s="97"/>
+      <c r="CR13" s="116"/>
+      <c r="CS13" s="97"/>
+      <c r="CT13" s="97"/>
+      <c r="CU13" s="97"/>
+      <c r="CV13" s="97"/>
+      <c r="CW13" s="97"/>
+      <c r="CX13" s="97"/>
+      <c r="CY13" s="97"/>
+      <c r="CZ13" s="97"/>
+      <c r="DA13" s="97"/>
+      <c r="DB13" s="141"/>
+      <c r="DC13" s="97"/>
+      <c r="DD13" s="116"/>
+      <c r="DE13" s="97"/>
+      <c r="DF13" s="97"/>
+      <c r="DG13" s="97"/>
+      <c r="DH13" s="116"/>
+      <c r="DI13" s="97"/>
+      <c r="DJ13" s="97"/>
+      <c r="DK13" s="97"/>
+      <c r="DL13" s="116"/>
+      <c r="DM13" s="99"/>
+      <c r="DN13" s="120"/>
+      <c r="DO13" s="134"/>
+      <c r="DP13" s="97"/>
+      <c r="DQ13" s="118"/>
+      <c r="DR13" s="134"/>
+      <c r="DS13" s="128"/>
+      <c r="DT13" s="97"/>
+      <c r="DU13" s="148"/>
+      <c r="DV13" s="97"/>
+      <c r="DW13" s="97"/>
+      <c r="DX13" s="97"/>
+      <c r="DY13" s="97"/>
+      <c r="DZ13" s="97"/>
+      <c r="EA13" s="97"/>
+      <c r="EB13" s="97"/>
+      <c r="EC13" s="167"/>
+      <c r="ED13" s="167"/>
+      <c r="EE13" s="167"/>
+      <c r="EF13" s="167"/>
+      <c r="EG13" s="97"/>
+      <c r="EH13" s="97"/>
+      <c r="EI13" s="97"/>
+      <c r="EJ13" s="97"/>
+      <c r="EK13" s="116"/>
+      <c r="EL13" s="97"/>
+      <c r="EM13" s="148"/>
+      <c r="EN13" s="97"/>
+      <c r="EO13" s="135"/>
+      <c r="EP13" s="148"/>
+      <c r="EQ13" s="134"/>
+      <c r="ER13" s="134"/>
+      <c r="ES13" s="134"/>
+      <c r="ET13" s="134"/>
+      <c r="EU13" s="134"/>
+      <c r="EV13" s="148"/>
+      <c r="EW13" s="148"/>
+      <c r="EX13" s="134"/>
+      <c r="EY13" s="116"/>
+      <c r="EZ13" s="97"/>
+      <c r="FA13" s="97"/>
+      <c r="FB13" s="97"/>
+      <c r="FC13" s="97"/>
+      <c r="FD13" s="97"/>
+      <c r="FE13" s="97"/>
+      <c r="FF13" s="116"/>
+      <c r="FG13" s="105"/>
+      <c r="FH13" s="97"/>
+      <c r="FI13" s="135"/>
+      <c r="FJ13" s="148"/>
+      <c r="FK13" s="134"/>
     </row>
-    <row r="14" spans="1:168" s="50" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...19 lines deleted...]
-      <c r="T14" s="110" t="s">
+    <row r="14" spans="1:168" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="102"/>
+      <c r="B14" s="102"/>
+      <c r="C14" s="102"/>
+      <c r="D14" s="102"/>
+      <c r="E14" s="102"/>
+      <c r="F14" s="102"/>
+      <c r="G14" s="102"/>
+      <c r="H14" s="102"/>
+      <c r="I14" s="102"/>
+      <c r="J14" s="103"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="28"/>
+      <c r="M14" s="28"/>
+      <c r="N14" s="28"/>
+      <c r="O14" s="28"/>
+      <c r="P14" s="28"/>
+      <c r="Q14" s="28"/>
+      <c r="R14" s="28"/>
+      <c r="S14" s="29"/>
+      <c r="T14" s="24" t="s">
         <v>111</v>
       </c>
-      <c r="U14" s="108" t="s">
+      <c r="U14" s="28" t="s">
         <v>112</v>
       </c>
-      <c r="V14" s="108" t="s">
+      <c r="V14" s="28" t="s">
         <v>113</v>
       </c>
-      <c r="W14" s="108" t="s">
+      <c r="W14" s="28" t="s">
         <v>114</v>
       </c>
-      <c r="X14" s="108" t="s">
+      <c r="X14" s="28" t="s">
         <v>115</v>
       </c>
-      <c r="Y14" s="111" t="s">
+      <c r="Y14" s="30" t="s">
         <v>160</v>
       </c>
-      <c r="Z14" s="112" t="s">
+      <c r="Z14" s="31" t="s">
         <v>161</v>
       </c>
-      <c r="AA14" s="113" t="s">
+      <c r="AA14" s="32" t="s">
         <v>162</v>
       </c>
-      <c r="AB14" s="108"/>
-[...4 lines deleted...]
-      <c r="AG14" s="114" t="s">
+      <c r="AB14" s="28"/>
+      <c r="AC14" s="24"/>
+      <c r="AD14" s="28"/>
+      <c r="AE14" s="28"/>
+      <c r="AF14" s="29"/>
+      <c r="AG14" s="33" t="s">
         <v>163</v>
       </c>
-      <c r="AH14" s="113"/>
-      <c r="AI14" s="113" t="s">
+      <c r="AH14" s="32"/>
+      <c r="AI14" s="32" t="s">
         <v>164</v>
       </c>
-      <c r="AJ14" s="115"/>
-      <c r="AK14" s="111" t="s">
+      <c r="AJ14" s="34"/>
+      <c r="AK14" s="30" t="s">
         <v>165</v>
       </c>
-      <c r="AL14" s="112"/>
-      <c r="AM14" s="113" t="s">
+      <c r="AL14" s="31"/>
+      <c r="AM14" s="32" t="s">
         <v>166</v>
       </c>
-      <c r="AN14" s="113" t="s">
+      <c r="AN14" s="32" t="s">
         <v>177</v>
       </c>
-      <c r="AO14" s="113" t="s">
+      <c r="AO14" s="32" t="s">
         <v>202</v>
       </c>
-      <c r="AP14" s="108"/>
-[...63 lines deleted...]
-      <c r="DB14" s="129" t="s">
+      <c r="AP14" s="28"/>
+      <c r="AQ14" s="35"/>
+      <c r="AR14" s="27"/>
+      <c r="AS14" s="36"/>
+      <c r="AT14" s="37"/>
+      <c r="AU14" s="32"/>
+      <c r="AV14" s="38"/>
+      <c r="AW14" s="26"/>
+      <c r="AX14" s="28"/>
+      <c r="AY14" s="28"/>
+      <c r="AZ14" s="24"/>
+      <c r="BA14" s="29"/>
+      <c r="BB14" s="39"/>
+      <c r="BC14" s="40"/>
+      <c r="BD14" s="41"/>
+      <c r="BE14" s="39"/>
+      <c r="BF14" s="40"/>
+      <c r="BG14" s="40"/>
+      <c r="BH14" s="40"/>
+      <c r="BI14" s="40"/>
+      <c r="BJ14" s="39"/>
+      <c r="BK14" s="40"/>
+      <c r="BL14" s="40"/>
+      <c r="BM14" s="42"/>
+      <c r="BN14" s="40"/>
+      <c r="BO14" s="40"/>
+      <c r="BP14" s="43"/>
+      <c r="BQ14" s="44"/>
+      <c r="BR14" s="26"/>
+      <c r="BS14" s="28"/>
+      <c r="BT14" s="28"/>
+      <c r="BU14" s="28"/>
+      <c r="BV14" s="28"/>
+      <c r="BW14" s="24"/>
+      <c r="BX14" s="29"/>
+      <c r="BY14" s="24"/>
+      <c r="BZ14" s="28"/>
+      <c r="CA14" s="27"/>
+      <c r="CB14" s="45"/>
+      <c r="CC14" s="45"/>
+      <c r="CD14" s="45"/>
+      <c r="CE14" s="35"/>
+      <c r="CF14" s="35"/>
+      <c r="CG14" s="45"/>
+      <c r="CH14" s="45"/>
+      <c r="CI14" s="28"/>
+      <c r="CJ14" s="28"/>
+      <c r="CK14" s="28"/>
+      <c r="CL14" s="28"/>
+      <c r="CM14" s="27"/>
+      <c r="CN14" s="28"/>
+      <c r="CO14" s="28"/>
+      <c r="CP14" s="28"/>
+      <c r="CQ14" s="24"/>
+      <c r="CR14" s="28"/>
+      <c r="CS14" s="28"/>
+      <c r="CT14" s="28"/>
+      <c r="CU14" s="46"/>
+      <c r="CV14" s="46"/>
+      <c r="CW14" s="46"/>
+      <c r="CX14" s="28"/>
+      <c r="CY14" s="46"/>
+      <c r="CZ14" s="46"/>
+      <c r="DA14" s="46"/>
+      <c r="DB14" s="47" t="s">
         <v>178</v>
       </c>
-      <c r="DC14" s="108"/>
-[...1 lines deleted...]
-      <c r="DE14" s="108" t="s">
+      <c r="DC14" s="28"/>
+      <c r="DD14" s="28"/>
+      <c r="DE14" s="28" t="s">
         <v>190</v>
       </c>
-      <c r="DF14" s="108"/>
-[...1 lines deleted...]
-      <c r="DH14" s="108" t="s">
+      <c r="DF14" s="28"/>
+      <c r="DG14" s="28"/>
+      <c r="DH14" s="28" t="s">
         <v>203</v>
       </c>
-      <c r="DI14" s="108"/>
-[...1 lines deleted...]
-      <c r="DK14" s="113" t="s">
+      <c r="DI14" s="28"/>
+      <c r="DJ14" s="28"/>
+      <c r="DK14" s="32" t="s">
         <v>179</v>
       </c>
-      <c r="DL14" s="112" t="s">
+      <c r="DL14" s="31" t="s">
         <v>191</v>
       </c>
-      <c r="DM14" s="111" t="s">
+      <c r="DM14" s="30" t="s">
         <v>204</v>
       </c>
-      <c r="DN14" s="129"/>
-[...48 lines deleted...]
-      <c r="FK14" s="108"/>
+      <c r="DN14" s="47"/>
+      <c r="DO14" s="28"/>
+      <c r="DP14" s="28"/>
+      <c r="DQ14" s="24"/>
+      <c r="DR14" s="28"/>
+      <c r="DS14" s="45"/>
+      <c r="DT14" s="28"/>
+      <c r="DU14" s="28"/>
+      <c r="DV14" s="28"/>
+      <c r="DW14" s="28"/>
+      <c r="DX14" s="28"/>
+      <c r="DY14" s="28"/>
+      <c r="DZ14" s="28"/>
+      <c r="EA14" s="28"/>
+      <c r="EB14" s="28"/>
+      <c r="EC14" s="48"/>
+      <c r="ED14" s="48"/>
+      <c r="EE14" s="48"/>
+      <c r="EF14" s="48"/>
+      <c r="EG14" s="28"/>
+      <c r="EH14" s="28"/>
+      <c r="EI14" s="28"/>
+      <c r="EJ14" s="28"/>
+      <c r="EK14" s="24"/>
+      <c r="EL14" s="28"/>
+      <c r="EM14" s="24"/>
+      <c r="EN14" s="27"/>
+      <c r="EO14" s="29"/>
+      <c r="EP14" s="24"/>
+      <c r="EQ14" s="28"/>
+      <c r="ER14" s="28"/>
+      <c r="ES14" s="28"/>
+      <c r="ET14" s="28"/>
+      <c r="EU14" s="28"/>
+      <c r="EV14" s="24"/>
+      <c r="EW14" s="28"/>
+      <c r="EX14" s="28"/>
+      <c r="EY14" s="28"/>
+      <c r="EZ14" s="28"/>
+      <c r="FA14" s="28"/>
+      <c r="FB14" s="28"/>
+      <c r="FC14" s="28"/>
+      <c r="FD14" s="28"/>
+      <c r="FE14" s="28"/>
+      <c r="FF14" s="24"/>
+      <c r="FG14" s="28"/>
+      <c r="FH14" s="28"/>
+      <c r="FI14" s="29"/>
+      <c r="FJ14" s="24"/>
+      <c r="FK14" s="28"/>
     </row>
-    <row r="15" spans="1:168" s="137" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="K15" s="133">
+    <row r="15" spans="1:168" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="49"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="49"/>
+      <c r="E15" s="49"/>
+      <c r="F15" s="49"/>
+      <c r="G15" s="49"/>
+      <c r="H15" s="49"/>
+      <c r="I15" s="49"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="51">
         <v>1</v>
       </c>
-      <c r="L15" s="134">
+      <c r="L15" s="52">
         <v>2</v>
       </c>
-      <c r="M15" s="134">
+      <c r="M15" s="52">
         <v>3</v>
       </c>
-      <c r="N15" s="134">
+      <c r="N15" s="52">
         <v>4</v>
       </c>
-      <c r="O15" s="134">
+      <c r="O15" s="52">
         <v>5</v>
       </c>
-      <c r="P15" s="134">
+      <c r="P15" s="52">
         <v>6</v>
       </c>
-      <c r="Q15" s="134">
+      <c r="Q15" s="52">
         <v>7</v>
       </c>
-      <c r="R15" s="134">
+      <c r="R15" s="52">
         <v>8</v>
       </c>
-      <c r="S15" s="134">
+      <c r="S15" s="52">
         <v>9</v>
       </c>
-      <c r="T15" s="134">
+      <c r="T15" s="52">
         <v>1</v>
       </c>
-      <c r="U15" s="134">
+      <c r="U15" s="52">
         <v>2</v>
       </c>
-      <c r="V15" s="134">
+      <c r="V15" s="52">
         <v>3</v>
       </c>
-      <c r="W15" s="134">
+      <c r="W15" s="52">
         <v>4</v>
       </c>
-      <c r="X15" s="134">
+      <c r="X15" s="52">
         <v>5</v>
       </c>
-      <c r="Y15" s="134">
+      <c r="Y15" s="52">
         <v>6</v>
       </c>
-      <c r="Z15" s="135">
+      <c r="Z15" s="53">
         <v>1</v>
       </c>
-      <c r="AA15" s="135">
+      <c r="AA15" s="53">
         <v>2</v>
       </c>
-      <c r="AB15" s="135">
+      <c r="AB15" s="53">
         <v>3</v>
       </c>
-      <c r="AC15" s="135">
+      <c r="AC15" s="53">
         <v>4</v>
       </c>
-      <c r="AD15" s="135">
+      <c r="AD15" s="53">
         <v>5</v>
       </c>
-      <c r="AE15" s="135">
+      <c r="AE15" s="53">
         <v>6</v>
       </c>
-      <c r="AF15" s="135">
+      <c r="AF15" s="53">
         <v>7</v>
       </c>
-      <c r="AG15" s="134">
+      <c r="AG15" s="52">
         <v>1</v>
       </c>
-      <c r="AH15" s="134">
+      <c r="AH15" s="52">
         <v>2</v>
       </c>
-      <c r="AI15" s="134">
+      <c r="AI15" s="52">
         <v>3</v>
       </c>
-      <c r="AJ15" s="134">
+      <c r="AJ15" s="52">
         <v>4</v>
       </c>
-      <c r="AK15" s="134">
+      <c r="AK15" s="52">
         <v>5</v>
       </c>
-      <c r="AL15" s="134">
+      <c r="AL15" s="52">
         <v>1</v>
       </c>
-      <c r="AM15" s="134">
+      <c r="AM15" s="52">
         <v>2</v>
       </c>
-      <c r="AN15" s="134">
+      <c r="AN15" s="52">
         <v>3</v>
       </c>
-      <c r="AO15" s="134">
+      <c r="AO15" s="52">
         <v>4</v>
       </c>
-      <c r="AP15" s="134">
+      <c r="AP15" s="52">
         <v>5</v>
       </c>
-      <c r="AQ15" s="134">
+      <c r="AQ15" s="52">
         <v>6</v>
       </c>
-      <c r="AR15" s="134">
+      <c r="AR15" s="52">
         <v>7</v>
       </c>
-      <c r="AS15" s="134">
+      <c r="AS15" s="52">
         <v>8</v>
       </c>
-      <c r="AT15" s="134">
+      <c r="AT15" s="52">
         <v>1</v>
       </c>
-      <c r="AU15" s="134">
+      <c r="AU15" s="52">
         <v>2</v>
       </c>
-      <c r="AV15" s="134">
+      <c r="AV15" s="52">
         <v>3</v>
       </c>
-      <c r="AW15" s="134">
+      <c r="AW15" s="52">
         <v>1</v>
       </c>
-      <c r="AX15" s="134">
+      <c r="AX15" s="52">
         <v>2</v>
       </c>
-      <c r="AY15" s="134">
+      <c r="AY15" s="52">
         <v>3</v>
       </c>
-      <c r="AZ15" s="134">
+      <c r="AZ15" s="52">
         <v>4</v>
       </c>
-      <c r="BA15" s="134">
+      <c r="BA15" s="52">
         <v>5</v>
       </c>
-      <c r="BB15" s="134">
+      <c r="BB15" s="52">
         <v>1</v>
       </c>
-      <c r="BC15" s="134">
+      <c r="BC15" s="52">
         <v>2</v>
       </c>
-      <c r="BD15" s="134">
+      <c r="BD15" s="52">
         <v>3</v>
       </c>
-      <c r="BE15" s="134">
+      <c r="BE15" s="52">
         <v>1</v>
       </c>
-      <c r="BF15" s="134">
+      <c r="BF15" s="52">
         <v>2</v>
       </c>
-      <c r="BG15" s="134">
+      <c r="BG15" s="52">
         <v>3</v>
       </c>
-      <c r="BH15" s="134">
+      <c r="BH15" s="52">
         <v>4</v>
       </c>
-      <c r="BI15" s="134">
+      <c r="BI15" s="52">
         <v>5</v>
       </c>
-      <c r="BJ15" s="134">
+      <c r="BJ15" s="52">
         <v>1</v>
       </c>
-      <c r="BK15" s="134">
+      <c r="BK15" s="52">
         <v>2</v>
       </c>
-      <c r="BL15" s="134">
+      <c r="BL15" s="52">
         <v>3</v>
       </c>
-      <c r="BM15" s="134">
+      <c r="BM15" s="52">
         <v>4</v>
       </c>
-      <c r="BN15" s="134">
+      <c r="BN15" s="52">
         <v>5</v>
       </c>
-      <c r="BO15" s="134">
+      <c r="BO15" s="52">
         <v>6</v>
       </c>
-      <c r="BP15" s="134">
+      <c r="BP15" s="52">
         <v>7</v>
       </c>
-      <c r="BQ15" s="134">
+      <c r="BQ15" s="52">
         <v>8</v>
       </c>
-      <c r="BR15" s="134">
+      <c r="BR15" s="52">
         <v>1</v>
       </c>
-      <c r="BS15" s="134">
+      <c r="BS15" s="52">
         <v>2</v>
       </c>
-      <c r="BT15" s="134">
+      <c r="BT15" s="52">
         <v>3</v>
       </c>
-      <c r="BU15" s="134">
+      <c r="BU15" s="52">
         <v>4</v>
       </c>
-      <c r="BV15" s="134">
+      <c r="BV15" s="52">
         <v>5</v>
       </c>
-      <c r="BW15" s="134">
+      <c r="BW15" s="52">
         <v>6</v>
       </c>
-      <c r="BX15" s="134">
+      <c r="BX15" s="52">
         <v>7</v>
       </c>
-      <c r="BY15" s="135">
+      <c r="BY15" s="53">
         <v>1</v>
       </c>
-      <c r="BZ15" s="135">
+      <c r="BZ15" s="53">
         <v>2</v>
       </c>
-      <c r="CA15" s="135">
+      <c r="CA15" s="53">
         <v>3</v>
       </c>
-      <c r="CB15" s="135">
+      <c r="CB15" s="53">
         <v>4</v>
       </c>
-      <c r="CC15" s="135">
+      <c r="CC15" s="53">
         <v>5</v>
       </c>
-      <c r="CD15" s="135">
+      <c r="CD15" s="53">
         <v>6</v>
       </c>
-      <c r="CE15" s="135">
+      <c r="CE15" s="53">
         <v>7</v>
       </c>
-      <c r="CF15" s="135">
+      <c r="CF15" s="53">
         <v>8</v>
       </c>
-      <c r="CG15" s="135">
+      <c r="CG15" s="53">
         <v>9</v>
       </c>
-      <c r="CH15" s="135">
+      <c r="CH15" s="53">
         <v>10</v>
       </c>
-      <c r="CI15" s="135">
+      <c r="CI15" s="53">
         <v>11</v>
       </c>
-      <c r="CJ15" s="135">
+      <c r="CJ15" s="53">
         <v>12</v>
       </c>
-      <c r="CK15" s="135">
+      <c r="CK15" s="53">
         <v>13</v>
       </c>
-      <c r="CL15" s="135">
+      <c r="CL15" s="53">
         <v>14</v>
       </c>
-      <c r="CM15" s="135">
+      <c r="CM15" s="53">
         <v>15</v>
       </c>
-      <c r="CN15" s="135">
+      <c r="CN15" s="53">
         <v>16</v>
       </c>
-      <c r="CO15" s="135">
+      <c r="CO15" s="53">
         <v>17</v>
       </c>
-      <c r="CP15" s="135">
+      <c r="CP15" s="53">
         <v>18</v>
       </c>
-      <c r="CQ15" s="135">
+      <c r="CQ15" s="53">
         <v>19</v>
       </c>
-      <c r="CR15" s="135">
+      <c r="CR15" s="53">
         <v>20</v>
       </c>
-      <c r="CS15" s="135">
+      <c r="CS15" s="53">
         <v>21</v>
       </c>
-      <c r="CT15" s="135">
+      <c r="CT15" s="53">
         <v>22</v>
       </c>
-      <c r="CU15" s="135">
+      <c r="CU15" s="53">
         <v>23</v>
       </c>
-      <c r="CV15" s="135">
+      <c r="CV15" s="53">
         <v>24</v>
       </c>
-      <c r="CW15" s="135">
+      <c r="CW15" s="53">
         <v>25</v>
       </c>
-      <c r="CX15" s="135">
+      <c r="CX15" s="53">
         <v>26</v>
       </c>
-      <c r="CY15" s="135">
+      <c r="CY15" s="53">
         <v>27</v>
       </c>
-      <c r="CZ15" s="135">
+      <c r="CZ15" s="53">
         <v>28</v>
       </c>
-      <c r="DA15" s="135">
+      <c r="DA15" s="53">
         <v>29</v>
       </c>
-      <c r="DB15" s="134">
+      <c r="DB15" s="52">
         <v>1</v>
       </c>
-      <c r="DC15" s="134">
+      <c r="DC15" s="52">
         <v>2</v>
       </c>
-      <c r="DD15" s="134">
+      <c r="DD15" s="52">
         <v>3</v>
       </c>
-      <c r="DE15" s="134">
+      <c r="DE15" s="52">
         <v>4</v>
       </c>
-      <c r="DF15" s="134">
+      <c r="DF15" s="52">
         <v>5</v>
       </c>
-      <c r="DG15" s="134">
+      <c r="DG15" s="52">
         <v>6</v>
       </c>
-      <c r="DH15" s="134">
+      <c r="DH15" s="52">
         <v>7</v>
       </c>
-      <c r="DI15" s="134">
+      <c r="DI15" s="52">
         <v>8</v>
       </c>
-      <c r="DJ15" s="134">
+      <c r="DJ15" s="52">
         <v>9</v>
       </c>
-      <c r="DK15" s="134">
+      <c r="DK15" s="52">
         <v>10</v>
       </c>
-      <c r="DL15" s="134">
+      <c r="DL15" s="52">
         <v>11</v>
       </c>
-      <c r="DM15" s="134">
+      <c r="DM15" s="52">
         <v>12</v>
       </c>
-      <c r="DN15" s="135">
+      <c r="DN15" s="53">
         <v>1</v>
       </c>
-      <c r="DO15" s="135">
+      <c r="DO15" s="53">
         <v>2</v>
       </c>
-      <c r="DP15" s="135">
+      <c r="DP15" s="53">
         <v>3</v>
       </c>
-      <c r="DQ15" s="135">
+      <c r="DQ15" s="53">
         <v>4</v>
       </c>
-      <c r="DR15" s="135">
+      <c r="DR15" s="53">
         <v>5</v>
       </c>
-      <c r="DS15" s="135">
+      <c r="DS15" s="53">
         <v>6</v>
       </c>
-      <c r="DT15" s="135">
+      <c r="DT15" s="53">
         <v>7</v>
       </c>
-      <c r="DU15" s="135">
+      <c r="DU15" s="53">
         <v>8</v>
       </c>
-      <c r="DV15" s="135">
+      <c r="DV15" s="53">
         <v>9</v>
       </c>
-      <c r="DW15" s="135">
+      <c r="DW15" s="53">
         <v>10</v>
       </c>
-      <c r="DX15" s="135">
+      <c r="DX15" s="53">
         <v>11</v>
       </c>
-      <c r="DY15" s="135">
+      <c r="DY15" s="53">
         <v>12</v>
       </c>
-      <c r="DZ15" s="135">
+      <c r="DZ15" s="53">
         <v>13</v>
       </c>
-      <c r="EA15" s="135">
+      <c r="EA15" s="53">
         <v>14</v>
       </c>
-      <c r="EB15" s="135">
+      <c r="EB15" s="53">
         <v>15</v>
       </c>
-      <c r="EC15" s="135">
+      <c r="EC15" s="53">
         <v>16</v>
       </c>
-      <c r="ED15" s="135">
+      <c r="ED15" s="53">
         <v>17</v>
       </c>
-      <c r="EE15" s="135">
+      <c r="EE15" s="53">
         <v>18</v>
       </c>
-      <c r="EF15" s="135">
+      <c r="EF15" s="53">
         <v>19</v>
       </c>
-      <c r="EG15" s="135">
+      <c r="EG15" s="53">
         <v>20</v>
       </c>
-      <c r="EH15" s="135">
+      <c r="EH15" s="53">
         <v>21</v>
       </c>
-      <c r="EI15" s="135">
+      <c r="EI15" s="53">
         <v>22</v>
       </c>
-      <c r="EJ15" s="135">
+      <c r="EJ15" s="53">
         <v>23</v>
       </c>
-      <c r="EK15" s="135">
+      <c r="EK15" s="53">
         <v>24</v>
       </c>
-      <c r="EL15" s="135">
+      <c r="EL15" s="53">
         <v>25</v>
       </c>
-      <c r="EM15" s="135">
+      <c r="EM15" s="53">
         <v>26</v>
       </c>
-      <c r="EN15" s="135">
+      <c r="EN15" s="53">
         <v>27</v>
       </c>
-      <c r="EO15" s="135">
+      <c r="EO15" s="53">
         <v>28</v>
       </c>
-      <c r="EP15" s="134">
+      <c r="EP15" s="52">
         <v>1</v>
       </c>
-      <c r="EQ15" s="134">
+      <c r="EQ15" s="52">
         <v>2</v>
       </c>
-      <c r="ER15" s="134">
+      <c r="ER15" s="52">
         <v>3</v>
       </c>
-      <c r="ES15" s="134">
+      <c r="ES15" s="52">
         <v>4</v>
       </c>
-      <c r="ET15" s="135">
+      <c r="ET15" s="53">
         <v>5</v>
       </c>
-      <c r="EU15" s="135">
+      <c r="EU15" s="53">
         <v>6</v>
       </c>
-      <c r="EV15" s="134">
+      <c r="EV15" s="52">
         <v>7</v>
       </c>
-      <c r="EW15" s="134">
+      <c r="EW15" s="52">
         <v>8</v>
       </c>
-      <c r="EX15" s="134">
+      <c r="EX15" s="52">
         <v>9</v>
       </c>
-      <c r="EY15" s="134">
+      <c r="EY15" s="52">
         <v>10</v>
       </c>
-      <c r="EZ15" s="134">
+      <c r="EZ15" s="52">
         <v>11</v>
       </c>
-      <c r="FA15" s="134">
+      <c r="FA15" s="52">
         <v>12</v>
       </c>
-      <c r="FB15" s="134">
+      <c r="FB15" s="52">
         <v>13</v>
       </c>
-      <c r="FC15" s="135">
+      <c r="FC15" s="53">
         <v>14</v>
       </c>
-      <c r="FD15" s="134">
+      <c r="FD15" s="52">
         <v>15</v>
       </c>
-      <c r="FE15" s="134">
+      <c r="FE15" s="52">
         <v>16</v>
       </c>
-      <c r="FF15" s="135">
+      <c r="FF15" s="53">
         <v>17</v>
       </c>
-      <c r="FG15" s="134">
+      <c r="FG15" s="52">
         <v>18</v>
       </c>
-      <c r="FH15" s="134">
+      <c r="FH15" s="52">
         <v>19</v>
       </c>
-      <c r="FI15" s="134">
+      <c r="FI15" s="52">
         <v>20</v>
       </c>
-      <c r="FJ15" s="134">
+      <c r="FJ15" s="52">
         <v>1</v>
       </c>
-      <c r="FK15" s="134">
+      <c r="FK15" s="52">
         <v>2</v>
       </c>
-      <c r="FL15" s="136"/>
+      <c r="FL15" s="54"/>
     </row>
-    <row r="16" spans="1:168" s="137" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="K16" s="138" t="s">
+    <row r="16" spans="1:168" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="49"/>
+      <c r="B16" s="49"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="49"/>
+      <c r="F16" s="49"/>
+      <c r="G16" s="49"/>
+      <c r="H16" s="49"/>
+      <c r="I16" s="49"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="56" t="s">
         <v>116</v>
       </c>
-      <c r="L16" s="139" t="s">
+      <c r="L16" s="57" t="s">
         <v>117</v>
       </c>
-      <c r="M16" s="139" t="s">
+      <c r="M16" s="57" t="s">
         <v>117</v>
       </c>
-      <c r="N16" s="139" t="s">
+      <c r="N16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="O16" s="139" t="s">
+      <c r="O16" s="57" t="s">
         <v>118</v>
       </c>
-      <c r="P16" s="139" t="s">
+      <c r="P16" s="57" t="s">
         <v>118</v>
       </c>
-      <c r="Q16" s="139" t="s">
+      <c r="Q16" s="57" t="s">
         <v>118</v>
       </c>
-      <c r="R16" s="139" t="s">
+      <c r="R16" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="S16" s="139" t="s">
+      <c r="S16" s="57" t="s">
         <v>121</v>
       </c>
-      <c r="T16" s="139" t="s">
+      <c r="T16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="U16" s="139" t="s">
+      <c r="U16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="V16" s="139" t="s">
+      <c r="V16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="W16" s="139" t="s">
+      <c r="W16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="X16" s="139" t="s">
+      <c r="X16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="Y16" s="139" t="s">
+      <c r="Y16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="Z16" s="139" t="s">
+      <c r="Z16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="AA16" s="139" t="s">
+      <c r="AA16" s="57" t="s">
         <v>122</v>
       </c>
-      <c r="AB16" s="139" t="s">
+      <c r="AB16" s="57" t="s">
         <v>122</v>
       </c>
-      <c r="AC16" s="139" t="s">
+      <c r="AC16" s="57" t="s">
         <v>122</v>
       </c>
-      <c r="AD16" s="139" t="s">
+      <c r="AD16" s="57" t="s">
         <v>122</v>
       </c>
-      <c r="AE16" s="139" t="s">
+      <c r="AE16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="AF16" s="139" t="s">
+      <c r="AF16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="AG16" s="139" t="s">
+      <c r="AG16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="AH16" s="139" t="s">
+      <c r="AH16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="AI16" s="139" t="s">
+      <c r="AI16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="AJ16" s="139" t="s">
+      <c r="AJ16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="AK16" s="140" t="s">
+      <c r="AK16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="AL16" s="140" t="s">
+      <c r="AL16" s="58" t="s">
         <v>122</v>
       </c>
-      <c r="AM16" s="140" t="s">
+      <c r="AM16" s="58" t="s">
         <v>123</v>
       </c>
-      <c r="AN16" s="140" t="s">
+      <c r="AN16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="AO16" s="140" t="s">
+      <c r="AO16" s="58" t="s">
         <v>123</v>
       </c>
-      <c r="AP16" s="140" t="s">
+      <c r="AP16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="AQ16" s="140" t="s">
+      <c r="AQ16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="AR16" s="140" t="s">
+      <c r="AR16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="AS16" s="140" t="s">
+      <c r="AS16" s="58" t="s">
         <v>120</v>
       </c>
-      <c r="AT16" s="139" t="s">
+      <c r="AT16" s="57" t="s">
         <v>118</v>
       </c>
-      <c r="AU16" s="139" t="s">
+      <c r="AU16" s="57" t="s">
         <v>118</v>
       </c>
-      <c r="AV16" s="139" t="s">
+      <c r="AV16" s="57" t="s">
         <v>118</v>
       </c>
-      <c r="AW16" s="139" t="s">
+      <c r="AW16" s="57" t="s">
         <v>118</v>
       </c>
-      <c r="AX16" s="139" t="s">
+      <c r="AX16" s="57" t="s">
         <v>118</v>
       </c>
-      <c r="AY16" s="139" t="s">
+      <c r="AY16" s="57" t="s">
         <v>118</v>
       </c>
-      <c r="AZ16" s="139" t="s">
+      <c r="AZ16" s="57" t="s">
         <v>118</v>
       </c>
-      <c r="BA16" s="139" t="s">
+      <c r="BA16" s="57" t="s">
         <v>118</v>
       </c>
-      <c r="BB16" s="139" t="s">
+      <c r="BB16" s="57" t="s">
         <v>118</v>
       </c>
-      <c r="BC16" s="139" t="s">
+      <c r="BC16" s="57" t="s">
         <v>118</v>
       </c>
-      <c r="BD16" s="139" t="s">
+      <c r="BD16" s="57" t="s">
         <v>118</v>
       </c>
-      <c r="BE16" s="139" t="s">
+      <c r="BE16" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="BF16" s="139" t="s">
+      <c r="BF16" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="BG16" s="139" t="s">
+      <c r="BG16" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="BH16" s="139" t="s">
+      <c r="BH16" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="BI16" s="139" t="s">
+      <c r="BI16" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="BJ16" s="139" t="s">
+      <c r="BJ16" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="BK16" s="139" t="s">
+      <c r="BK16" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="BL16" s="139" t="s">
+      <c r="BL16" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="BM16" s="139" t="s">
+      <c r="BM16" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="BN16" s="139" t="s">
+      <c r="BN16" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="BO16" s="139" t="s">
+      <c r="BO16" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="BP16" s="139" t="s">
+      <c r="BP16" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="BQ16" s="139" t="s">
+      <c r="BQ16" s="57" t="s">
         <v>119</v>
       </c>
-      <c r="BR16" s="139" t="s">
+      <c r="BR16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="BS16" s="139" t="s">
+      <c r="BS16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="BT16" s="139" t="s">
+      <c r="BT16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="BU16" s="139" t="s">
+      <c r="BU16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="BV16" s="139" t="s">
+      <c r="BV16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="BW16" s="139" t="s">
+      <c r="BW16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="BX16" s="139" t="s">
+      <c r="BX16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="BY16" s="139" t="s">
+      <c r="BY16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="BZ16" s="139" t="s">
+      <c r="BZ16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="CA16" s="139" t="s">
+      <c r="CA16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="CB16" s="139" t="s">
+      <c r="CB16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="CC16" s="139" t="s">
+      <c r="CC16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="CD16" s="139" t="s">
+      <c r="CD16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="CE16" s="139" t="s">
+      <c r="CE16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="CF16" s="139" t="s">
+      <c r="CF16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="CG16" s="139" t="s">
+      <c r="CG16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="CH16" s="139" t="s">
+      <c r="CH16" s="57" t="s">
         <v>117</v>
       </c>
-      <c r="CI16" s="139" t="s">
+      <c r="CI16" s="57" t="s">
         <v>117</v>
       </c>
-      <c r="CJ16" s="139" t="s">
+      <c r="CJ16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="CK16" s="139" t="s">
+      <c r="CK16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="CL16" s="139" t="s">
+      <c r="CL16" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="CM16" s="139" t="s">
+      <c r="CM16" s="57" t="s">
         <v>117</v>
       </c>
-      <c r="CN16" s="139" t="s">
+      <c r="CN16" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="CO16" s="139" t="s">
+      <c r="CO16" s="57" t="s">
         <v>117</v>
       </c>
-      <c r="CP16" s="139" t="s">
+      <c r="CP16" s="57" t="s">
         <v>117</v>
       </c>
-      <c r="CQ16" s="139" t="s">
+      <c r="CQ16" s="57" t="s">
         <v>125</v>
       </c>
-      <c r="CR16" s="139" t="s">
+      <c r="CR16" s="57" t="s">
         <v>117</v>
       </c>
-      <c r="CS16" s="139" t="s">
+      <c r="CS16" s="57" t="s">
         <v>126</v>
       </c>
-      <c r="CT16" s="139" t="s">
+      <c r="CT16" s="57" t="s">
         <v>126</v>
       </c>
-      <c r="CU16" s="139" t="s">
+      <c r="CU16" s="57" t="s">
         <v>126</v>
       </c>
-      <c r="CV16" s="139" t="s">
+      <c r="CV16" s="57" t="s">
         <v>126</v>
       </c>
-      <c r="CW16" s="139" t="s">
+      <c r="CW16" s="57" t="s">
         <v>126</v>
       </c>
-      <c r="CX16" s="139" t="s">
+      <c r="CX16" s="57" t="s">
         <v>126</v>
       </c>
-      <c r="CY16" s="139" t="s">
+      <c r="CY16" s="57" t="s">
         <v>126</v>
       </c>
-      <c r="CZ16" s="139" t="s">
+      <c r="CZ16" s="57" t="s">
         <v>126</v>
       </c>
-      <c r="DA16" s="139" t="s">
+      <c r="DA16" s="57" t="s">
         <v>126</v>
       </c>
-      <c r="DB16" s="139" t="s">
+      <c r="DB16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="DC16" s="139" t="s">
+      <c r="DC16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="DD16" s="139" t="s">
+      <c r="DD16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="DE16" s="139" t="s">
+      <c r="DE16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="DF16" s="139" t="s">
+      <c r="DF16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="DG16" s="139" t="s">
+      <c r="DG16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="DH16" s="139" t="s">
+      <c r="DH16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="DI16" s="139" t="s">
+      <c r="DI16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="DJ16" s="139" t="s">
+      <c r="DJ16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="DK16" s="139" t="s">
+      <c r="DK16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="DL16" s="139" t="s">
+      <c r="DL16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="DM16" s="139" t="s">
+      <c r="DM16" s="57" t="s">
         <v>120</v>
       </c>
-      <c r="DN16" s="139" t="s">
+      <c r="DN16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="DO16" s="139" t="s">
+      <c r="DO16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="DP16" s="139" t="s">
+      <c r="DP16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="DQ16" s="139" t="s">
+      <c r="DQ16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="DR16" s="139" t="s">
+      <c r="DR16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="DS16" s="139" t="s">
+      <c r="DS16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="DT16" s="139" t="s">
+      <c r="DT16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="DU16" s="139" t="s">
+      <c r="DU16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="DV16" s="139" t="s">
+      <c r="DV16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="DW16" s="139" t="s">
+      <c r="DW16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="DX16" s="139" t="s">
+      <c r="DX16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="DY16" s="139" t="s">
+      <c r="DY16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="DZ16" s="139" t="s">
+      <c r="DZ16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EA16" s="139" t="s">
+      <c r="EA16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EB16" s="139" t="s">
+      <c r="EB16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EC16" s="139" t="s">
+      <c r="EC16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="ED16" s="139" t="s">
+      <c r="ED16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EE16" s="139" t="s">
+      <c r="EE16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EF16" s="139" t="s">
+      <c r="EF16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EG16" s="139" t="s">
+      <c r="EG16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EH16" s="139" t="s">
+      <c r="EH16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EI16" s="139" t="s">
+      <c r="EI16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EJ16" s="139" t="s">
+      <c r="EJ16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EK16" s="139" t="s">
+      <c r="EK16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EL16" s="139" t="s">
+      <c r="EL16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EM16" s="139" t="s">
+      <c r="EM16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EN16" s="139" t="s">
+      <c r="EN16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EO16" s="139" t="s">
+      <c r="EO16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EP16" s="139" t="s">
+      <c r="EP16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EQ16" s="139" t="s">
+      <c r="EQ16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="ER16" s="139" t="s">
+      <c r="ER16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="ES16" s="139" t="s">
+      <c r="ES16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="ET16" s="139" t="s">
+      <c r="ET16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EU16" s="139" t="s">
+      <c r="EU16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EV16" s="139" t="s">
+      <c r="EV16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EW16" s="139" t="s">
+      <c r="EW16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EX16" s="139" t="s">
+      <c r="EX16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EY16" s="139" t="s">
+      <c r="EY16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="EZ16" s="139" t="s">
+      <c r="EZ16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="FA16" s="139" t="s">
+      <c r="FA16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="FB16" s="139" t="s">
+      <c r="FB16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="FC16" s="139" t="s">
+      <c r="FC16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="FD16" s="139" t="s">
+      <c r="FD16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="FE16" s="139" t="s">
+      <c r="FE16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="FF16" s="139" t="s">
+      <c r="FF16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="FG16" s="139" t="s">
+      <c r="FG16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="FH16" s="139" t="s">
+      <c r="FH16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="FI16" s="139" t="s">
+      <c r="FI16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="FJ16" s="139" t="s">
+      <c r="FJ16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="FK16" s="139" t="s">
+      <c r="FK16" s="57" t="s">
         <v>127</v>
       </c>
-      <c r="FL16" s="141"/>
+      <c r="FL16" s="59"/>
     </row>
-    <row r="17" spans="1:170" s="148" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="142" t="s">
+    <row r="17" spans="1:169" s="64" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="173" t="s">
         <v>192</v>
       </c>
-      <c r="B17" s="143"/>
-[...7 lines deleted...]
-      <c r="J17" s="144">
+      <c r="B17" s="174"/>
+      <c r="C17" s="174"/>
+      <c r="D17" s="174"/>
+      <c r="E17" s="174"/>
+      <c r="F17" s="174"/>
+      <c r="G17" s="174"/>
+      <c r="H17" s="174"/>
+      <c r="I17" s="174"/>
+      <c r="J17" s="60">
         <v>1</v>
       </c>
       <c r="K17" s="2">
         <v>80</v>
       </c>
       <c r="L17" s="3">
         <v>402.9</v>
       </c>
       <c r="M17" s="3">
         <v>399.4</v>
       </c>
       <c r="N17" s="1">
         <v>17555</v>
       </c>
       <c r="O17" s="4">
         <v>5.15</v>
       </c>
       <c r="P17" s="4">
         <v>2.54</v>
       </c>
       <c r="Q17" s="4">
         <v>2.61</v>
       </c>
       <c r="R17" s="1">
         <v>5933</v>
@@ -7089,51 +6512,51 @@
       <c r="AD17" s="3">
         <v>86.9</v>
       </c>
       <c r="AE17" s="1">
         <v>942</v>
       </c>
       <c r="AF17" s="1">
         <v>3643</v>
       </c>
       <c r="AG17" s="5">
         <v>19309</v>
       </c>
       <c r="AH17" s="5">
         <v>423</v>
       </c>
       <c r="AI17" s="5">
         <v>13523</v>
       </c>
       <c r="AJ17" s="5">
         <v>229</v>
       </c>
       <c r="AK17" s="5">
         <v>5786</v>
       </c>
       <c r="AL17" s="6">
-        <v>195.3</v>
+        <v>195.1</v>
       </c>
       <c r="AM17" s="3">
         <v>30</v>
       </c>
       <c r="AN17" s="1">
         <v>7870</v>
       </c>
       <c r="AO17" s="3">
         <v>40.799999999999997</v>
       </c>
       <c r="AP17" s="1">
         <v>1123</v>
       </c>
       <c r="AQ17" s="1">
         <v>144</v>
       </c>
       <c r="AR17" s="1">
         <v>1528</v>
       </c>
       <c r="AS17" s="1">
         <v>195</v>
       </c>
       <c r="AT17" s="4">
         <v>5.39</v>
       </c>
@@ -7145,87 +6568,87 @@
       </c>
       <c r="AW17" s="8">
         <v>5.15</v>
       </c>
       <c r="AX17" s="8">
         <v>2.54</v>
       </c>
       <c r="AY17" s="8">
         <v>2.61</v>
       </c>
       <c r="AZ17" s="8">
         <v>1.1100000000000001</v>
       </c>
       <c r="BA17" s="8">
         <v>1.5</v>
       </c>
       <c r="BB17" s="8">
         <v>0.21</v>
       </c>
       <c r="BC17" s="8">
         <v>0.18</v>
       </c>
       <c r="BD17" s="8">
         <v>0.03</v>
       </c>
-      <c r="BE17" s="145">
+      <c r="BE17" s="61">
         <v>5933</v>
       </c>
-      <c r="BF17" s="146">
+      <c r="BF17" s="62">
         <v>4655</v>
       </c>
-      <c r="BG17" s="146">
+      <c r="BG17" s="62">
         <v>1278</v>
       </c>
-      <c r="BH17" s="146">
+      <c r="BH17" s="62">
         <v>1047</v>
       </c>
-      <c r="BI17" s="146">
+      <c r="BI17" s="62">
         <v>231</v>
       </c>
-      <c r="BJ17" s="145">
+      <c r="BJ17" s="61">
         <v>4655</v>
       </c>
-      <c r="BK17" s="146">
+      <c r="BK17" s="62">
         <v>205</v>
       </c>
-      <c r="BL17" s="146">
+      <c r="BL17" s="62">
         <v>593</v>
       </c>
-      <c r="BM17" s="146">
+      <c r="BM17" s="62">
         <v>235</v>
       </c>
-      <c r="BN17" s="146">
+      <c r="BN17" s="62">
         <v>959</v>
       </c>
-      <c r="BO17" s="146">
+      <c r="BO17" s="62">
         <v>813</v>
       </c>
-      <c r="BP17" s="146">
+      <c r="BP17" s="62">
         <v>589</v>
       </c>
-      <c r="BQ17" s="146">
+      <c r="BQ17" s="62">
         <v>1261</v>
       </c>
       <c r="BR17" s="3">
         <v>474.8</v>
       </c>
       <c r="BS17" s="3">
         <v>287.89999999999998</v>
       </c>
       <c r="BT17" s="3">
         <v>43.2</v>
       </c>
       <c r="BU17" s="6">
         <v>430.8</v>
       </c>
       <c r="BV17" s="6">
         <v>0.2</v>
       </c>
       <c r="BW17" s="6">
         <v>0.6</v>
       </c>
       <c r="BX17" s="6" t="s">
         <v>200</v>
       </c>
       <c r="BY17" s="6">
         <v>402.9</v>
@@ -7299,69 +6722,69 @@
       <c r="CV17" s="1">
         <v>103785</v>
       </c>
       <c r="CW17" s="1">
         <v>103079</v>
       </c>
       <c r="CX17" s="1">
         <v>706</v>
       </c>
       <c r="CY17" s="1" t="s">
         <v>200</v>
       </c>
       <c r="CZ17" s="1" t="s">
         <v>200</v>
       </c>
       <c r="DA17" s="1" t="s">
         <v>200</v>
       </c>
       <c r="DB17" s="1">
         <v>19638</v>
       </c>
       <c r="DC17" s="1">
         <v>18886</v>
       </c>
       <c r="DD17" s="1">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="DE17" s="1">
         <v>17068</v>
       </c>
       <c r="DF17" s="1">
         <v>13496</v>
       </c>
       <c r="DG17" s="7">
-        <v>3573</v>
+        <v>3572</v>
       </c>
       <c r="DH17" s="7">
         <v>2570</v>
       </c>
       <c r="DI17" s="7">
         <v>5390</v>
       </c>
-      <c r="DJ17" s="1">
-        <v>-2823</v>
+      <c r="DJ17" s="7">
+        <v>-2820</v>
       </c>
       <c r="DK17" s="1">
         <v>423</v>
       </c>
       <c r="DL17" s="1">
         <v>27</v>
       </c>
       <c r="DM17" s="1">
         <v>2966</v>
       </c>
       <c r="DN17" s="1">
         <v>19309</v>
       </c>
       <c r="DO17" s="1">
         <v>18656</v>
       </c>
       <c r="DP17" s="1">
         <v>273</v>
       </c>
       <c r="DQ17" s="5">
         <v>0</v>
       </c>
       <c r="DR17" s="5" t="s">
         <v>200</v>
       </c>
@@ -7478,67 +6901,67 @@
       </c>
       <c r="FD17" s="1">
         <v>428</v>
       </c>
       <c r="FE17" s="5">
         <v>27</v>
       </c>
       <c r="FF17" s="5">
         <v>2369</v>
       </c>
       <c r="FG17" s="5">
         <v>1354</v>
       </c>
       <c r="FH17" s="5">
         <v>229</v>
       </c>
       <c r="FI17" s="1">
         <v>1557</v>
       </c>
       <c r="FJ17" s="5">
         <v>5786</v>
       </c>
       <c r="FK17" s="5">
         <v>2652</v>
       </c>
-      <c r="FL17" s="147">
+      <c r="FL17" s="63">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:170" s="154" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B18" s="150" t="s">
+    <row r="18" spans="1:169" s="69" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="65"/>
+      <c r="B18" s="175" t="s">
         <v>174</v>
       </c>
-      <c r="C18" s="150"/>
-[...6 lines deleted...]
-      <c r="J18" s="144">
+      <c r="C18" s="175"/>
+      <c r="D18" s="175"/>
+      <c r="E18" s="175"/>
+      <c r="F18" s="175"/>
+      <c r="G18" s="175"/>
+      <c r="H18" s="175"/>
+      <c r="I18" s="175"/>
+      <c r="J18" s="60">
         <v>2</v>
       </c>
       <c r="K18" s="2">
         <v>44</v>
       </c>
       <c r="L18" s="3">
         <v>440.5</v>
       </c>
       <c r="M18" s="3">
         <v>437.4</v>
       </c>
       <c r="N18" s="1">
         <v>12279</v>
       </c>
       <c r="O18" s="4">
         <v>5.25</v>
       </c>
       <c r="P18" s="4">
         <v>2.36</v>
       </c>
       <c r="Q18" s="4">
         <v>2.89</v>
       </c>
       <c r="R18" s="1">
         <v>4843</v>
@@ -7579,51 +7002,51 @@
       <c r="AD18" s="3">
         <v>84.6</v>
       </c>
       <c r="AE18" s="1">
         <v>745</v>
       </c>
       <c r="AF18" s="1">
         <v>2538</v>
       </c>
       <c r="AG18" s="5">
         <v>13871</v>
       </c>
       <c r="AH18" s="5">
         <v>502</v>
       </c>
       <c r="AI18" s="5">
         <v>10384</v>
       </c>
       <c r="AJ18" s="5">
         <v>175</v>
       </c>
       <c r="AK18" s="5">
         <v>3487</v>
       </c>
       <c r="AL18" s="3">
-        <v>131.1</v>
+        <v>131</v>
       </c>
       <c r="AM18" s="3">
         <v>25.1</v>
       </c>
       <c r="AN18" s="1">
         <v>4958</v>
       </c>
       <c r="AO18" s="3">
         <v>35.700000000000003</v>
       </c>
       <c r="AP18" s="1">
         <v>664</v>
       </c>
       <c r="AQ18" s="1">
         <v>79</v>
       </c>
       <c r="AR18" s="1">
         <v>944</v>
       </c>
       <c r="AS18" s="1">
         <v>113</v>
       </c>
       <c r="AT18" s="4">
         <v>5.58</v>
       </c>
@@ -7635,87 +7058,87 @@
       </c>
       <c r="AW18" s="8">
         <v>5.25</v>
       </c>
       <c r="AX18" s="8">
         <v>2.36</v>
       </c>
       <c r="AY18" s="8">
         <v>2.89</v>
       </c>
       <c r="AZ18" s="8">
         <v>1</v>
       </c>
       <c r="BA18" s="8">
         <v>1.89</v>
       </c>
       <c r="BB18" s="8" t="s">
         <v>200</v>
       </c>
       <c r="BC18" s="8" t="s">
         <v>200</v>
       </c>
       <c r="BD18" s="8" t="s">
         <v>200</v>
       </c>
-      <c r="BE18" s="145">
+      <c r="BE18" s="61">
         <v>4843</v>
       </c>
-      <c r="BF18" s="151">
+      <c r="BF18" s="66">
         <v>3933</v>
       </c>
-      <c r="BG18" s="151">
+      <c r="BG18" s="66">
         <v>910</v>
       </c>
-      <c r="BH18" s="151">
+      <c r="BH18" s="66">
         <v>635</v>
       </c>
-      <c r="BI18" s="151">
+      <c r="BI18" s="66">
         <v>275</v>
       </c>
-      <c r="BJ18" s="145">
+      <c r="BJ18" s="61">
         <v>3933</v>
       </c>
-      <c r="BK18" s="151">
+      <c r="BK18" s="66">
         <v>171</v>
       </c>
-      <c r="BL18" s="151">
+      <c r="BL18" s="66">
         <v>481</v>
       </c>
-      <c r="BM18" s="151">
+      <c r="BM18" s="66">
         <v>104</v>
       </c>
-      <c r="BN18" s="151">
+      <c r="BN18" s="66">
         <v>863</v>
       </c>
-      <c r="BO18" s="151">
+      <c r="BO18" s="66">
         <v>660</v>
       </c>
-      <c r="BP18" s="151">
+      <c r="BP18" s="66">
         <v>763</v>
       </c>
-      <c r="BQ18" s="151">
+      <c r="BQ18" s="66">
         <v>891</v>
       </c>
       <c r="BR18" s="3">
         <v>503.2</v>
       </c>
       <c r="BS18" s="3">
         <v>313.5</v>
       </c>
       <c r="BT18" s="3">
         <v>48.3</v>
       </c>
       <c r="BU18" s="6">
         <v>453.5</v>
       </c>
       <c r="BV18" s="6">
         <v>0.3</v>
       </c>
       <c r="BW18" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="BX18" s="6" t="s">
         <v>200</v>
       </c>
       <c r="BY18" s="6">
         <v>440.5</v>
@@ -7798,60 +7221,60 @@
       <c r="CY18" s="1" t="s">
         <v>200</v>
       </c>
       <c r="CZ18" s="1" t="s">
         <v>200</v>
       </c>
       <c r="DA18" s="1" t="s">
         <v>200</v>
       </c>
       <c r="DB18" s="1">
         <v>14163</v>
       </c>
       <c r="DC18" s="1">
         <v>13369</v>
       </c>
       <c r="DD18" s="1">
         <v>794</v>
       </c>
       <c r="DE18" s="1">
         <v>11978</v>
       </c>
       <c r="DF18" s="1">
         <v>10359</v>
       </c>
       <c r="DG18" s="7">
-        <v>1621</v>
+        <v>1619</v>
       </c>
       <c r="DH18" s="7">
         <v>2185</v>
       </c>
       <c r="DI18" s="7">
         <v>3010</v>
       </c>
-      <c r="DJ18" s="1">
-        <v>-827</v>
+      <c r="DJ18" s="7">
+        <v>-825</v>
       </c>
       <c r="DK18" s="1">
         <v>502</v>
       </c>
       <c r="DL18" s="1">
         <v>25</v>
       </c>
       <c r="DM18" s="1">
         <v>2662</v>
       </c>
       <c r="DN18" s="1">
         <v>13871</v>
       </c>
       <c r="DO18" s="1">
         <v>13082</v>
       </c>
       <c r="DP18" s="1">
         <v>189</v>
       </c>
       <c r="DQ18" s="5" t="s">
         <v>200</v>
       </c>
       <c r="DR18" s="5" t="s">
         <v>200</v>
       </c>
@@ -7968,69 +7391,68 @@
       </c>
       <c r="FD18" s="1">
         <v>297</v>
       </c>
       <c r="FE18" s="1">
         <v>25</v>
       </c>
       <c r="FF18" s="1">
         <v>1254</v>
       </c>
       <c r="FG18" s="1">
         <v>915</v>
       </c>
       <c r="FH18" s="1">
         <v>175</v>
       </c>
       <c r="FI18" s="1">
         <v>1056</v>
       </c>
       <c r="FJ18" s="5">
         <v>3487</v>
       </c>
       <c r="FK18" s="5">
         <v>1319</v>
       </c>
-      <c r="FL18" s="147">
+      <c r="FL18" s="63">
         <v>2</v>
       </c>
-      <c r="FM18" s="152"/>
-      <c r="FN18" s="153"/>
+      <c r="FM18" s="67"/>
     </row>
-    <row r="19" spans="1:170" s="154" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="155" t="s">
+    <row r="19" spans="1:169" s="69" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="176" t="s">
         <v>193</v>
       </c>
-      <c r="B19" s="150"/>
-[...7 lines deleted...]
-      <c r="J19" s="144">
+      <c r="B19" s="175"/>
+      <c r="C19" s="175"/>
+      <c r="D19" s="175"/>
+      <c r="E19" s="175"/>
+      <c r="F19" s="175"/>
+      <c r="G19" s="175"/>
+      <c r="H19" s="175"/>
+      <c r="I19" s="175"/>
+      <c r="J19" s="60">
         <v>3</v>
       </c>
       <c r="K19" s="2">
         <v>2</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>201</v>
       </c>
       <c r="M19" s="3" t="s">
         <v>201</v>
       </c>
       <c r="N19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>201</v>
       </c>
       <c r="P19" s="4" t="s">
         <v>201</v>
       </c>
       <c r="Q19" s="4" t="s">
         <v>201</v>
       </c>
       <c r="R19" s="1" t="s">
         <v>201</v>
@@ -8127,87 +7549,87 @@
       </c>
       <c r="AW19" s="8" t="s">
         <v>201</v>
       </c>
       <c r="AX19" s="8" t="s">
         <v>201</v>
       </c>
       <c r="AY19" s="8" t="s">
         <v>201</v>
       </c>
       <c r="AZ19" s="8" t="s">
         <v>201</v>
       </c>
       <c r="BA19" s="8" t="s">
         <v>201</v>
       </c>
       <c r="BB19" s="8" t="s">
         <v>201</v>
       </c>
       <c r="BC19" s="8" t="s">
         <v>201</v>
       </c>
       <c r="BD19" s="8" t="s">
         <v>201</v>
       </c>
-      <c r="BE19" s="145" t="s">
-[...35 lines deleted...]
-      <c r="BQ19" s="151" t="s">
+      <c r="BE19" s="61" t="s">
+        <v>201</v>
+      </c>
+      <c r="BF19" s="66" t="s">
+        <v>201</v>
+      </c>
+      <c r="BG19" s="66" t="s">
+        <v>201</v>
+      </c>
+      <c r="BH19" s="66" t="s">
+        <v>201</v>
+      </c>
+      <c r="BI19" s="66" t="s">
+        <v>201</v>
+      </c>
+      <c r="BJ19" s="61" t="s">
+        <v>201</v>
+      </c>
+      <c r="BK19" s="66" t="s">
+        <v>201</v>
+      </c>
+      <c r="BL19" s="66" t="s">
+        <v>201</v>
+      </c>
+      <c r="BM19" s="66" t="s">
+        <v>201</v>
+      </c>
+      <c r="BN19" s="66" t="s">
+        <v>201</v>
+      </c>
+      <c r="BO19" s="66" t="s">
+        <v>201</v>
+      </c>
+      <c r="BP19" s="66" t="s">
+        <v>201</v>
+      </c>
+      <c r="BQ19" s="66" t="s">
         <v>201</v>
       </c>
       <c r="BR19" s="3" t="s">
         <v>201</v>
       </c>
       <c r="BS19" s="3" t="s">
         <v>201</v>
       </c>
       <c r="BT19" s="3" t="s">
         <v>201</v>
       </c>
       <c r="BU19" s="6" t="s">
         <v>201</v>
       </c>
       <c r="BV19" s="6" t="s">
         <v>201</v>
       </c>
       <c r="BW19" s="6" t="s">
         <v>201</v>
       </c>
       <c r="BX19" s="6" t="s">
         <v>201</v>
       </c>
       <c r="BY19" s="6" t="s">
         <v>201</v>
@@ -8298,51 +7720,51 @@
       </c>
       <c r="DB19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="DC19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="DD19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="DE19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="DF19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="DG19" s="7" t="s">
         <v>201</v>
       </c>
       <c r="DH19" s="7" t="s">
         <v>201</v>
       </c>
       <c r="DI19" s="7" t="s">
         <v>201</v>
       </c>
-      <c r="DJ19" s="1" t="s">
+      <c r="DJ19" s="7" t="s">
         <v>201</v>
       </c>
       <c r="DK19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="DL19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="DM19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="DN19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="DO19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="DP19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="DQ19" s="5" t="s">
         <v>201</v>
       </c>
       <c r="DR19" s="5" t="s">
         <v>201</v>
@@ -8460,69 +7882,68 @@
       </c>
       <c r="FD19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="FE19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="FF19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="FG19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="FH19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="FI19" s="1" t="s">
         <v>201</v>
       </c>
       <c r="FJ19" s="5" t="s">
         <v>201</v>
       </c>
       <c r="FK19" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="FL19" s="147">
+      <c r="FL19" s="63">
         <v>3</v>
       </c>
-      <c r="FM19" s="153"/>
-      <c r="FN19" s="153"/>
+      <c r="FM19" s="68"/>
     </row>
-    <row r="20" spans="1:170" s="154" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B20" s="156" t="s">
+    <row r="20" spans="1:169" s="69" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="65"/>
+      <c r="B20" s="70" t="s">
         <v>128</v>
       </c>
-      <c r="C20" s="157"/>
-[...6 lines deleted...]
-      <c r="J20" s="144">
+      <c r="C20" s="71"/>
+      <c r="D20" s="71"/>
+      <c r="E20" s="71"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="71"/>
+      <c r="H20" s="71"/>
+      <c r="I20" s="71"/>
+      <c r="J20" s="60">
         <v>4</v>
       </c>
       <c r="K20" s="2">
         <v>8</v>
       </c>
       <c r="L20" s="3">
         <v>170.7</v>
       </c>
       <c r="M20" s="3">
         <v>168.8</v>
       </c>
       <c r="N20" s="1">
         <v>11112</v>
       </c>
       <c r="O20" s="4">
         <v>5.26</v>
       </c>
       <c r="P20" s="4">
         <v>2.63</v>
       </c>
       <c r="Q20" s="4">
         <v>2.63</v>
       </c>
       <c r="R20" s="1">
         <v>3452</v>
@@ -8563,51 +7984,51 @@
       <c r="AD20" s="3">
         <v>77.599999999999994</v>
       </c>
       <c r="AE20" s="1">
         <v>725</v>
       </c>
       <c r="AF20" s="1">
         <v>2450</v>
       </c>
       <c r="AG20" s="5">
         <v>12218</v>
       </c>
       <c r="AH20" s="5">
         <v>559</v>
       </c>
       <c r="AI20" s="5">
         <v>8382</v>
       </c>
       <c r="AJ20" s="5">
         <v>296</v>
       </c>
       <c r="AK20" s="5">
         <v>3836</v>
       </c>
       <c r="AL20" s="3">
-        <v>111.2</v>
+        <v>111.3</v>
       </c>
       <c r="AM20" s="3">
         <v>31.4</v>
       </c>
       <c r="AN20" s="1">
         <v>4202</v>
       </c>
       <c r="AO20" s="3">
         <v>34.4</v>
       </c>
       <c r="AP20" s="1">
         <v>729</v>
       </c>
       <c r="AQ20" s="1">
         <v>225</v>
       </c>
       <c r="AR20" s="1">
         <v>799</v>
       </c>
       <c r="AS20" s="1">
         <v>246</v>
       </c>
       <c r="AT20" s="4">
         <v>5.26</v>
       </c>
@@ -8619,87 +8040,87 @@
       </c>
       <c r="AW20" s="8">
         <v>5.26</v>
       </c>
       <c r="AX20" s="8">
         <v>2.63</v>
       </c>
       <c r="AY20" s="8">
         <v>2.63</v>
       </c>
       <c r="AZ20" s="8">
         <v>0.13</v>
       </c>
       <c r="BA20" s="8">
         <v>2.5</v>
       </c>
       <c r="BB20" s="8" t="s">
         <v>200</v>
       </c>
       <c r="BC20" s="8" t="s">
         <v>200</v>
       </c>
       <c r="BD20" s="8" t="s">
         <v>200</v>
       </c>
-      <c r="BE20" s="145">
+      <c r="BE20" s="61">
         <v>3452</v>
       </c>
-      <c r="BF20" s="151">
+      <c r="BF20" s="66">
         <v>3230</v>
       </c>
-      <c r="BG20" s="151">
+      <c r="BG20" s="66">
         <v>222</v>
       </c>
-      <c r="BH20" s="151">
+      <c r="BH20" s="66">
         <v>59</v>
       </c>
-      <c r="BI20" s="151">
+      <c r="BI20" s="66">
         <v>163</v>
       </c>
-      <c r="BJ20" s="145">
+      <c r="BJ20" s="61">
         <v>3230</v>
       </c>
-      <c r="BK20" s="151">
+      <c r="BK20" s="66">
         <v>225</v>
       </c>
-      <c r="BL20" s="151">
+      <c r="BL20" s="66">
         <v>245</v>
       </c>
-      <c r="BM20" s="151">
+      <c r="BM20" s="66">
         <v>355</v>
       </c>
-      <c r="BN20" s="151">
+      <c r="BN20" s="66">
         <v>1023</v>
       </c>
-      <c r="BO20" s="151">
+      <c r="BO20" s="66">
         <v>386</v>
       </c>
-      <c r="BP20" s="151">
+      <c r="BP20" s="66">
         <v>545</v>
       </c>
-      <c r="BQ20" s="151">
+      <c r="BQ20" s="66">
         <v>451</v>
       </c>
       <c r="BR20" s="3">
         <v>177.8</v>
       </c>
       <c r="BS20" s="3">
         <v>76.400000000000006</v>
       </c>
       <c r="BT20" s="3">
         <v>18.3</v>
       </c>
       <c r="BU20" s="6">
         <v>159.5</v>
       </c>
       <c r="BV20" s="6" t="s">
         <v>200</v>
       </c>
       <c r="BW20" s="6" t="s">
         <v>200</v>
       </c>
       <c r="BX20" s="6" t="s">
         <v>200</v>
       </c>
       <c r="BY20" s="6">
         <v>170.7</v>
@@ -8773,69 +8194,69 @@
       <c r="CV20" s="1">
         <v>53113</v>
       </c>
       <c r="CW20" s="1">
         <v>272</v>
       </c>
       <c r="CX20" s="1">
         <v>52841</v>
       </c>
       <c r="CY20" s="1" t="s">
         <v>200</v>
       </c>
       <c r="CZ20" s="1" t="s">
         <v>200</v>
       </c>
       <c r="DA20" s="1" t="s">
         <v>200</v>
       </c>
       <c r="DB20" s="1">
         <v>12887</v>
       </c>
       <c r="DC20" s="1">
         <v>11659</v>
       </c>
       <c r="DD20" s="1">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="DE20" s="1">
         <v>9998</v>
       </c>
       <c r="DF20" s="1">
         <v>8382</v>
       </c>
       <c r="DG20" s="7">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="DH20" s="7">
         <v>2889</v>
       </c>
       <c r="DI20" s="7">
         <v>3277</v>
       </c>
-      <c r="DJ20" s="1">
-        <v>-387</v>
+      <c r="DJ20" s="7">
+        <v>-388</v>
       </c>
       <c r="DK20" s="1">
         <v>559</v>
       </c>
       <c r="DL20" s="1" t="s">
         <v>200</v>
       </c>
       <c r="DM20" s="1">
         <v>3448</v>
       </c>
       <c r="DN20" s="1">
         <v>12218</v>
       </c>
       <c r="DO20" s="1">
         <v>11603</v>
       </c>
       <c r="DP20" s="1">
         <v>26</v>
       </c>
       <c r="DQ20" s="5" t="s">
         <v>200</v>
       </c>
       <c r="DR20" s="5" t="s">
         <v>200</v>
       </c>
@@ -8952,69 +8373,68 @@
       </c>
       <c r="FD20" s="1">
         <v>254</v>
       </c>
       <c r="FE20" s="1" t="s">
         <v>200</v>
       </c>
       <c r="FF20" s="1">
         <v>3010</v>
       </c>
       <c r="FG20" s="1">
         <v>610</v>
       </c>
       <c r="FH20" s="1">
         <v>296</v>
       </c>
       <c r="FI20" s="1">
         <v>761</v>
       </c>
       <c r="FJ20" s="5">
         <v>3836</v>
       </c>
       <c r="FK20" s="5">
         <v>1133</v>
       </c>
-      <c r="FL20" s="147">
+      <c r="FL20" s="63">
         <v>4</v>
       </c>
-      <c r="FM20" s="153"/>
-      <c r="FN20" s="153"/>
+      <c r="FM20" s="68"/>
     </row>
-    <row r="21" spans="1:170" s="154" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="158" t="s">
+    <row r="21" spans="1:169" s="69" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="177" t="s">
         <v>194</v>
       </c>
-      <c r="B21" s="159"/>
-[...7 lines deleted...]
-      <c r="J21" s="144">
+      <c r="B21" s="178"/>
+      <c r="C21" s="178"/>
+      <c r="D21" s="178"/>
+      <c r="E21" s="178"/>
+      <c r="F21" s="178"/>
+      <c r="G21" s="178"/>
+      <c r="H21" s="178"/>
+      <c r="I21" s="178"/>
+      <c r="J21" s="60">
         <v>5</v>
       </c>
       <c r="K21" s="2">
         <v>117</v>
       </c>
       <c r="L21" s="3">
         <v>434.4</v>
       </c>
       <c r="M21" s="3">
         <v>434.4</v>
       </c>
       <c r="N21" s="1">
         <v>14751</v>
       </c>
       <c r="O21" s="4">
         <v>8.91</v>
       </c>
       <c r="P21" s="4">
         <v>2.57</v>
       </c>
       <c r="Q21" s="4">
         <v>6.34</v>
       </c>
       <c r="R21" s="1">
         <v>3990</v>
@@ -9111,87 +8531,87 @@
       </c>
       <c r="AW21" s="8">
         <v>8.91</v>
       </c>
       <c r="AX21" s="8">
         <v>2.57</v>
       </c>
       <c r="AY21" s="8">
         <v>6.34</v>
       </c>
       <c r="AZ21" s="8">
         <v>0.32</v>
       </c>
       <c r="BA21" s="8">
         <v>6.02</v>
       </c>
       <c r="BB21" s="8">
         <v>0.01</v>
       </c>
       <c r="BC21" s="8">
         <v>0.01</v>
       </c>
       <c r="BD21" s="8" t="s">
         <v>200</v>
       </c>
-      <c r="BE21" s="145">
+      <c r="BE21" s="61">
         <v>3990</v>
       </c>
-      <c r="BF21" s="151">
+      <c r="BF21" s="66">
         <v>3221</v>
       </c>
-      <c r="BG21" s="151">
+      <c r="BG21" s="66">
         <v>769</v>
       </c>
-      <c r="BH21" s="151">
+      <c r="BH21" s="66">
         <v>265</v>
       </c>
-      <c r="BI21" s="151">
+      <c r="BI21" s="66">
         <v>504</v>
       </c>
-      <c r="BJ21" s="145">
+      <c r="BJ21" s="61">
         <v>3221</v>
       </c>
-      <c r="BK21" s="151">
+      <c r="BK21" s="66">
         <v>111</v>
       </c>
-      <c r="BL21" s="151">
+      <c r="BL21" s="66">
         <v>301</v>
       </c>
-      <c r="BM21" s="151">
+      <c r="BM21" s="66">
         <v>333</v>
       </c>
-      <c r="BN21" s="151">
+      <c r="BN21" s="66">
         <v>607</v>
       </c>
-      <c r="BO21" s="151">
+      <c r="BO21" s="66">
         <v>392</v>
       </c>
-      <c r="BP21" s="151">
+      <c r="BP21" s="66">
         <v>453</v>
       </c>
-      <c r="BQ21" s="151">
+      <c r="BQ21" s="66">
         <v>1024</v>
       </c>
       <c r="BR21" s="3">
         <v>454</v>
       </c>
       <c r="BS21" s="3">
         <v>209.1</v>
       </c>
       <c r="BT21" s="3">
         <v>10.4</v>
       </c>
       <c r="BU21" s="6">
         <v>5.2</v>
       </c>
       <c r="BV21" s="6">
         <v>438.4</v>
       </c>
       <c r="BW21" s="6" t="s">
         <v>200</v>
       </c>
       <c r="BX21" s="6">
         <v>0.6</v>
       </c>
       <c r="BY21" s="6">
         <v>434.4</v>
@@ -9265,68 +8685,68 @@
       <c r="CV21" s="1">
         <v>2</v>
       </c>
       <c r="CW21" s="1" t="s">
         <v>200</v>
       </c>
       <c r="CX21" s="1">
         <v>2</v>
       </c>
       <c r="CY21" s="1" t="s">
         <v>200</v>
       </c>
       <c r="CZ21" s="1" t="s">
         <v>200</v>
       </c>
       <c r="DA21" s="1">
         <v>15786</v>
       </c>
       <c r="DB21" s="1">
         <v>19810</v>
       </c>
       <c r="DC21" s="1">
         <v>15310</v>
       </c>
       <c r="DD21" s="1">
-        <v>4501</v>
+        <v>4500</v>
       </c>
       <c r="DE21" s="1">
         <v>18663</v>
       </c>
       <c r="DF21" s="1">
         <v>13750</v>
       </c>
       <c r="DG21" s="7">
-        <v>4914</v>
+        <v>4913</v>
       </c>
       <c r="DH21" s="7">
         <v>1147</v>
       </c>
       <c r="DI21" s="7">
         <v>1560</v>
       </c>
-      <c r="DJ21" s="1">
+      <c r="DJ21" s="7">
         <v>-413</v>
       </c>
       <c r="DK21" s="1">
         <v>374</v>
       </c>
       <c r="DL21" s="1">
         <v>40</v>
       </c>
       <c r="DM21" s="1">
         <v>1481</v>
       </c>
       <c r="DN21" s="1">
         <v>15684</v>
       </c>
       <c r="DO21" s="1">
         <v>14933</v>
       </c>
       <c r="DP21" s="1">
         <v>76</v>
       </c>
       <c r="DQ21" s="5" t="s">
         <v>200</v>
       </c>
       <c r="DR21" s="5" t="s">
         <v>200</v>
@@ -9444,510 +8864,509 @@
       </c>
       <c r="FD21" s="1">
         <v>477</v>
       </c>
       <c r="FE21" s="1">
         <v>40</v>
       </c>
       <c r="FF21" s="1">
         <v>629</v>
       </c>
       <c r="FG21" s="1">
         <v>1800</v>
       </c>
       <c r="FH21" s="1">
         <v>307</v>
       </c>
       <c r="FI21" s="1">
         <v>1475</v>
       </c>
       <c r="FJ21" s="5">
         <v>1894</v>
       </c>
       <c r="FK21" s="5">
         <v>1585</v>
       </c>
-      <c r="FL21" s="147">
+      <c r="FL21" s="63">
         <v>5</v>
       </c>
-      <c r="FM21" s="153"/>
-      <c r="FN21" s="153"/>
+      <c r="FM21" s="68"/>
     </row>
-    <row r="22" spans="1:170" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-[...167 lines deleted...]
-      <c r="FL22" s="173"/>
+    <row r="22" spans="1:169" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="72"/>
+      <c r="B22" s="73"/>
+      <c r="C22" s="73"/>
+      <c r="D22" s="73"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="73"/>
+      <c r="G22" s="73"/>
+      <c r="H22" s="73"/>
+      <c r="I22" s="73"/>
+      <c r="J22" s="74"/>
+      <c r="K22" s="75"/>
+      <c r="L22" s="76"/>
+      <c r="M22" s="76"/>
+      <c r="N22" s="77"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+      <c r="R22" s="77"/>
+      <c r="S22" s="79"/>
+      <c r="T22" s="77"/>
+      <c r="U22" s="77"/>
+      <c r="V22" s="77"/>
+      <c r="W22" s="77"/>
+      <c r="X22" s="77"/>
+      <c r="Y22" s="77"/>
+      <c r="Z22" s="77"/>
+      <c r="AA22" s="76"/>
+      <c r="AB22" s="76"/>
+      <c r="AC22" s="76"/>
+      <c r="AD22" s="76"/>
+      <c r="AE22" s="77"/>
+      <c r="AF22" s="77"/>
+      <c r="AG22" s="79"/>
+      <c r="AH22" s="79"/>
+      <c r="AI22" s="79"/>
+      <c r="AJ22" s="79"/>
+      <c r="AK22" s="79"/>
+      <c r="AL22" s="80"/>
+      <c r="AM22" s="80"/>
+      <c r="AN22" s="81"/>
+      <c r="AO22" s="80"/>
+      <c r="AP22" s="81"/>
+      <c r="AQ22" s="81"/>
+      <c r="AR22" s="81"/>
+      <c r="AS22" s="81"/>
+      <c r="AT22" s="82"/>
+      <c r="AU22" s="82"/>
+      <c r="AV22" s="82"/>
+      <c r="AW22" s="82"/>
+      <c r="AX22" s="82"/>
+      <c r="AY22" s="82"/>
+      <c r="AZ22" s="82"/>
+      <c r="BA22" s="82"/>
+      <c r="BB22" s="82"/>
+      <c r="BC22" s="82"/>
+      <c r="BD22" s="82"/>
+      <c r="BE22" s="83"/>
+      <c r="BF22" s="83"/>
+      <c r="BG22" s="83"/>
+      <c r="BH22" s="83"/>
+      <c r="BI22" s="83"/>
+      <c r="BJ22" s="83"/>
+      <c r="BK22" s="83"/>
+      <c r="BL22" s="83"/>
+      <c r="BM22" s="83"/>
+      <c r="BN22" s="83"/>
+      <c r="BO22" s="83"/>
+      <c r="BP22" s="83"/>
+      <c r="BQ22" s="83"/>
+      <c r="BR22" s="76"/>
+      <c r="BS22" s="76"/>
+      <c r="BT22" s="76"/>
+      <c r="BU22" s="76"/>
+      <c r="BV22" s="84"/>
+      <c r="BW22" s="84"/>
+      <c r="BX22" s="84"/>
+      <c r="BY22" s="84"/>
+      <c r="BZ22" s="84"/>
+      <c r="CA22" s="84"/>
+      <c r="CB22" s="80"/>
+      <c r="CC22" s="80"/>
+      <c r="CD22" s="80"/>
+      <c r="CE22" s="80"/>
+      <c r="CF22" s="80"/>
+      <c r="CG22" s="80"/>
+      <c r="CH22" s="80"/>
+      <c r="CI22" s="80"/>
+      <c r="CJ22" s="76"/>
+      <c r="CK22" s="76"/>
+      <c r="CL22" s="76"/>
+      <c r="CM22" s="76"/>
+      <c r="CN22" s="76"/>
+      <c r="CO22" s="76"/>
+      <c r="CP22" s="76"/>
+      <c r="CQ22" s="76"/>
+      <c r="CR22" s="76"/>
+      <c r="CS22" s="77"/>
+      <c r="CT22" s="77"/>
+      <c r="CU22" s="77"/>
+      <c r="CV22" s="77"/>
+      <c r="CW22" s="77"/>
+      <c r="CX22" s="77"/>
+      <c r="CY22" s="77"/>
+      <c r="CZ22" s="77"/>
+      <c r="DA22" s="77"/>
+      <c r="DB22" s="77"/>
+      <c r="DC22" s="77"/>
+      <c r="DD22" s="77"/>
+      <c r="DE22" s="77"/>
+      <c r="DF22" s="77"/>
+      <c r="DG22" s="77"/>
+      <c r="DH22" s="77"/>
+      <c r="DI22" s="77"/>
+      <c r="DJ22" s="77"/>
+      <c r="DK22" s="77"/>
+      <c r="DL22" s="77"/>
+      <c r="DM22" s="77"/>
+      <c r="DN22" s="77"/>
+      <c r="DO22" s="77"/>
+      <c r="DP22" s="77"/>
+      <c r="DQ22" s="79"/>
+      <c r="DR22" s="79"/>
+      <c r="DS22" s="79"/>
+      <c r="DT22" s="79"/>
+      <c r="DU22" s="79"/>
+      <c r="DV22" s="79"/>
+      <c r="DW22" s="79"/>
+      <c r="DX22" s="79"/>
+      <c r="DY22" s="79"/>
+      <c r="DZ22" s="79"/>
+      <c r="EA22" s="79"/>
+      <c r="EB22" s="79"/>
+      <c r="EC22" s="81"/>
+      <c r="ED22" s="81"/>
+      <c r="EE22" s="81"/>
+      <c r="EF22" s="81"/>
+      <c r="EG22" s="81"/>
+      <c r="EH22" s="81"/>
+      <c r="EI22" s="81"/>
+      <c r="EJ22" s="81"/>
+      <c r="EK22" s="81"/>
+      <c r="EL22" s="77"/>
+      <c r="EM22" s="77"/>
+      <c r="EN22" s="79"/>
+      <c r="EO22" s="79"/>
+      <c r="EP22" s="77"/>
+      <c r="EQ22" s="77"/>
+      <c r="ER22" s="77"/>
+      <c r="ES22" s="77"/>
+      <c r="ET22" s="79"/>
+      <c r="EU22" s="79"/>
+      <c r="EV22" s="79"/>
+      <c r="EW22" s="79"/>
+      <c r="EX22" s="79"/>
+      <c r="EY22" s="79"/>
+      <c r="EZ22" s="79"/>
+      <c r="FA22" s="79"/>
+      <c r="FB22" s="79"/>
+      <c r="FC22" s="81"/>
+      <c r="FD22" s="81"/>
+      <c r="FE22" s="81"/>
+      <c r="FF22" s="81"/>
+      <c r="FG22" s="81"/>
+      <c r="FH22" s="81"/>
+      <c r="FI22" s="77"/>
+      <c r="FJ22" s="77"/>
+      <c r="FK22" s="79"/>
+      <c r="FL22" s="85"/>
     </row>
-    <row r="23" spans="1:170" x14ac:dyDescent="0.15">
-[...123 lines deleted...]
-      <c r="FK23" s="177"/>
+    <row r="23" spans="1:169" x14ac:dyDescent="0.15">
+      <c r="A23" s="86"/>
+      <c r="B23" s="87"/>
+      <c r="C23" s="87"/>
+      <c r="D23" s="87"/>
+      <c r="E23" s="87"/>
+      <c r="F23" s="87"/>
+      <c r="G23" s="87"/>
+      <c r="H23" s="87"/>
+      <c r="I23" s="87"/>
+      <c r="J23" s="87"/>
+      <c r="K23" s="88"/>
+      <c r="L23" s="89"/>
+      <c r="M23" s="89"/>
+      <c r="N23" s="89"/>
+      <c r="O23" s="89"/>
+      <c r="P23" s="89"/>
+      <c r="Q23" s="89"/>
+      <c r="R23" s="89"/>
+      <c r="S23" s="89"/>
+      <c r="T23" s="89"/>
+      <c r="U23" s="89"/>
+      <c r="V23" s="89"/>
+      <c r="W23" s="89"/>
+      <c r="X23" s="89"/>
+      <c r="Y23" s="89"/>
+      <c r="Z23" s="89"/>
+      <c r="AA23" s="89"/>
+      <c r="AB23" s="89"/>
+      <c r="AC23" s="89"/>
+      <c r="AD23" s="89"/>
+      <c r="AE23" s="89"/>
+      <c r="AF23" s="89"/>
+      <c r="AG23" s="89"/>
+      <c r="AH23" s="89"/>
+      <c r="AI23" s="90"/>
+      <c r="AJ23" s="90"/>
+      <c r="AK23" s="90"/>
+      <c r="AT23" s="88"/>
+      <c r="AU23" s="89"/>
+      <c r="AV23" s="89"/>
+      <c r="AW23" s="89"/>
+      <c r="AX23" s="90"/>
+      <c r="AY23" s="90"/>
+      <c r="AZ23" s="90"/>
+      <c r="BA23" s="90"/>
+      <c r="BB23" s="90"/>
+      <c r="BC23" s="90"/>
+      <c r="BD23" s="90"/>
+      <c r="BR23" s="88"/>
+      <c r="BS23" s="89"/>
+      <c r="BT23" s="89"/>
+      <c r="BU23" s="89"/>
+      <c r="BV23" s="89"/>
+      <c r="BW23" s="89"/>
+      <c r="BX23" s="89"/>
+      <c r="BY23" s="90"/>
+      <c r="BZ23" s="90"/>
+      <c r="CA23" s="90"/>
+      <c r="CI23" s="89"/>
+      <c r="CJ23" s="89"/>
+      <c r="CK23" s="89"/>
+      <c r="CL23" s="89"/>
+      <c r="CM23" s="88"/>
+      <c r="CN23" s="89"/>
+      <c r="CO23" s="89"/>
+      <c r="CP23" s="89"/>
+      <c r="CQ23" s="89"/>
+      <c r="CR23" s="89"/>
+      <c r="CS23" s="89"/>
+      <c r="CT23" s="89"/>
+      <c r="CU23" s="89"/>
+      <c r="CV23" s="89"/>
+      <c r="CW23" s="89"/>
+      <c r="CX23" s="89"/>
+      <c r="CY23" s="89"/>
+      <c r="CZ23" s="89"/>
+      <c r="DA23" s="89"/>
+      <c r="DB23" s="89"/>
+      <c r="DC23" s="89"/>
+      <c r="DD23" s="89"/>
+      <c r="DE23" s="89"/>
+      <c r="DF23" s="89"/>
+      <c r="DG23" s="89"/>
+      <c r="DH23" s="89"/>
+      <c r="DI23" s="89"/>
+      <c r="DJ23" s="89"/>
+      <c r="DK23" s="89"/>
+      <c r="DL23" s="89"/>
+      <c r="DM23" s="89"/>
+      <c r="DN23" s="88"/>
+      <c r="DO23" s="89"/>
+      <c r="DP23" s="89"/>
+      <c r="DQ23" s="89"/>
+      <c r="DR23" s="89"/>
+      <c r="DS23" s="89"/>
+      <c r="DT23" s="90"/>
+      <c r="DU23" s="90"/>
+      <c r="DV23" s="90"/>
+      <c r="DW23" s="90"/>
+      <c r="DX23" s="90"/>
+      <c r="DY23" s="90"/>
+      <c r="DZ23" s="90"/>
+      <c r="EA23" s="90"/>
+      <c r="EB23" s="90"/>
+      <c r="EL23" s="88"/>
+      <c r="EM23" s="89"/>
+      <c r="EN23" s="89"/>
+      <c r="EO23" s="89"/>
+      <c r="EP23" s="88"/>
+      <c r="EQ23" s="89"/>
+      <c r="ER23" s="89"/>
+      <c r="ES23" s="89"/>
+      <c r="ET23" s="89"/>
+      <c r="EU23" s="89"/>
+      <c r="EV23" s="89"/>
+      <c r="EW23" s="90"/>
+      <c r="EX23" s="90"/>
+      <c r="EY23" s="90"/>
+      <c r="EZ23" s="90"/>
+      <c r="FA23" s="90"/>
+      <c r="FB23" s="90"/>
+      <c r="FI23" s="88"/>
+      <c r="FJ23" s="89"/>
+      <c r="FK23" s="89"/>
     </row>
-    <row r="24" spans="1:170" x14ac:dyDescent="0.15">
-[...156 lines deleted...]
-      <c r="FK24" s="179"/>
+    <row r="24" spans="1:169" x14ac:dyDescent="0.15">
+      <c r="K24" s="91"/>
+      <c r="L24" s="91"/>
+      <c r="M24" s="91"/>
+      <c r="N24" s="91"/>
+      <c r="O24" s="91"/>
+      <c r="P24" s="91"/>
+      <c r="Q24" s="91"/>
+      <c r="R24" s="91"/>
+      <c r="S24" s="91"/>
+      <c r="T24" s="91"/>
+      <c r="U24" s="91"/>
+      <c r="V24" s="91"/>
+      <c r="W24" s="91"/>
+      <c r="X24" s="91"/>
+      <c r="Y24" s="91"/>
+      <c r="Z24" s="91"/>
+      <c r="AA24" s="91"/>
+      <c r="AB24" s="91"/>
+      <c r="AC24" s="91"/>
+      <c r="AD24" s="91"/>
+      <c r="AE24" s="91"/>
+      <c r="AF24" s="91"/>
+      <c r="AG24" s="91"/>
+      <c r="AH24" s="91"/>
+      <c r="AI24" s="91"/>
+      <c r="AJ24" s="91"/>
+      <c r="AK24" s="91"/>
+      <c r="AL24" s="91"/>
+      <c r="AM24" s="91"/>
+      <c r="AN24" s="91"/>
+      <c r="AO24" s="91"/>
+      <c r="AP24" s="91"/>
+      <c r="AQ24" s="91"/>
+      <c r="AR24" s="91"/>
+      <c r="AS24" s="91"/>
+      <c r="AT24" s="91"/>
+      <c r="AU24" s="91"/>
+      <c r="AV24" s="91"/>
+      <c r="AW24" s="91"/>
+      <c r="AX24" s="91"/>
+      <c r="AY24" s="91"/>
+      <c r="AZ24" s="91"/>
+      <c r="BA24" s="91"/>
+      <c r="BB24" s="91"/>
+      <c r="BC24" s="91"/>
+      <c r="BD24" s="91"/>
+      <c r="BE24" s="91"/>
+      <c r="BF24" s="91"/>
+      <c r="BG24" s="91"/>
+      <c r="BH24" s="91"/>
+      <c r="BI24" s="91"/>
+      <c r="BJ24" s="91"/>
+      <c r="BK24" s="91"/>
+      <c r="BL24" s="91"/>
+      <c r="BM24" s="91"/>
+      <c r="BN24" s="91"/>
+      <c r="BO24" s="91"/>
+      <c r="BP24" s="91"/>
+      <c r="BQ24" s="91"/>
+      <c r="BR24" s="91"/>
+      <c r="BS24" s="91"/>
+      <c r="BT24" s="91"/>
+      <c r="BU24" s="91"/>
+      <c r="BV24" s="91"/>
+      <c r="BW24" s="91"/>
+      <c r="BX24" s="91"/>
+      <c r="BY24" s="91"/>
+      <c r="BZ24" s="91"/>
+      <c r="CA24" s="91"/>
+      <c r="CB24" s="91"/>
+      <c r="CC24" s="91"/>
+      <c r="CD24" s="91"/>
+      <c r="CE24" s="91"/>
+      <c r="CF24" s="91"/>
+      <c r="CG24" s="91"/>
+      <c r="CH24" s="91"/>
+      <c r="CI24" s="91"/>
+      <c r="CJ24" s="91"/>
+      <c r="CK24" s="91"/>
+      <c r="CL24" s="91"/>
+      <c r="CM24" s="91"/>
+      <c r="CN24" s="91"/>
+      <c r="CO24" s="91"/>
+      <c r="CP24" s="91"/>
+      <c r="CQ24" s="91"/>
+      <c r="CR24" s="91"/>
+      <c r="CS24" s="91"/>
+      <c r="CT24" s="91"/>
+      <c r="CU24" s="91"/>
+      <c r="CV24" s="91"/>
+      <c r="CW24" s="91"/>
+      <c r="CX24" s="91"/>
+      <c r="CY24" s="91"/>
+      <c r="CZ24" s="91"/>
+      <c r="DA24" s="91"/>
+      <c r="DB24" s="91"/>
+      <c r="DC24" s="91"/>
+      <c r="DD24" s="91"/>
+      <c r="DE24" s="91"/>
+      <c r="DF24" s="91"/>
+      <c r="DG24" s="91"/>
+      <c r="DH24" s="91"/>
+      <c r="DI24" s="91"/>
+      <c r="DJ24" s="91"/>
+      <c r="DK24" s="91"/>
+      <c r="DL24" s="91"/>
+      <c r="DM24" s="91"/>
+      <c r="DN24" s="91"/>
+      <c r="DO24" s="91"/>
+      <c r="DP24" s="91"/>
+      <c r="DQ24" s="91"/>
+      <c r="DR24" s="91"/>
+      <c r="DS24" s="91"/>
+      <c r="DT24" s="91"/>
+      <c r="DU24" s="91"/>
+      <c r="DV24" s="91"/>
+      <c r="DW24" s="91"/>
+      <c r="DX24" s="91"/>
+      <c r="DY24" s="91"/>
+      <c r="DZ24" s="91"/>
+      <c r="EA24" s="91"/>
+      <c r="EB24" s="91"/>
+      <c r="EC24" s="91"/>
+      <c r="ED24" s="91"/>
+      <c r="EE24" s="91"/>
+      <c r="EF24" s="91"/>
+      <c r="EG24" s="91"/>
+      <c r="EH24" s="91"/>
+      <c r="EI24" s="91"/>
+      <c r="EJ24" s="91"/>
+      <c r="EK24" s="91"/>
+      <c r="EL24" s="91"/>
+      <c r="EM24" s="91"/>
+      <c r="EN24" s="91"/>
+      <c r="EO24" s="91"/>
+      <c r="EP24" s="91"/>
+      <c r="EQ24" s="91"/>
+      <c r="ER24" s="91"/>
+      <c r="ES24" s="91"/>
+      <c r="ET24" s="91"/>
+      <c r="EU24" s="91"/>
+      <c r="EV24" s="91"/>
+      <c r="EW24" s="91"/>
+      <c r="EX24" s="91"/>
+      <c r="EY24" s="91"/>
+      <c r="EZ24" s="91"/>
+      <c r="FA24" s="91"/>
+      <c r="FB24" s="91"/>
+      <c r="FC24" s="91"/>
+      <c r="FD24" s="91"/>
+      <c r="FE24" s="91"/>
+      <c r="FF24" s="91"/>
+      <c r="FG24" s="91"/>
+      <c r="FH24" s="91"/>
+      <c r="FI24" s="91"/>
+      <c r="FJ24" s="91"/>
+      <c r="FK24" s="91"/>
     </row>
   </sheetData>
   <mergeCells count="186">
     <mergeCell ref="A17:I17"/>
     <mergeCell ref="B18:I18"/>
     <mergeCell ref="A19:I19"/>
     <mergeCell ref="A21:I21"/>
     <mergeCell ref="N8:N13"/>
     <mergeCell ref="FH10:FH13"/>
     <mergeCell ref="DR11:DR13"/>
     <mergeCell ref="DU11:DU13"/>
     <mergeCell ref="DV11:DV13"/>
     <mergeCell ref="DW11:DW13"/>
     <mergeCell ref="DX11:DX13"/>
     <mergeCell ref="DZ11:DZ13"/>
     <mergeCell ref="EA11:EA13"/>
     <mergeCell ref="EB11:EB13"/>
     <mergeCell ref="EC11:EC13"/>
     <mergeCell ref="DY10:DY13"/>
     <mergeCell ref="EC10:EE10"/>
     <mergeCell ref="EF10:EF13"/>
     <mergeCell ref="EG10:EI10"/>
     <mergeCell ref="EJ10:EJ13"/>
     <mergeCell ref="EK10:EK13"/>
     <mergeCell ref="ED11:ED13"/>