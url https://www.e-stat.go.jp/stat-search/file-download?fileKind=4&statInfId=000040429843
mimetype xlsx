--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFF900F5-7EB3-4D6D-BD0B-168D9F345514}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46AE8421-EFD0-4343-9CCE-38F2F00FDD04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="586" xr2:uid="{6982B881-A8DB-44B9-88B8-4487E8279486}"/>
   </bookViews>
   <sheets>
     <sheet name="010" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'010'!$A$1:$IQ$31</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'010'!$A:$J,'010'!$1:$13</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -4261,370 +4261,370 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="28" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="28" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="28" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...181 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...55 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="51">
     <cellStyle name="Normal 4" xfId="14" xr:uid="{44CC8B5F-811E-4829-BE6A-E299EF22D19E}"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{435194EC-F694-4E84-9918-A973E7FCA6F7}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{A807D7C8-C36F-4B4E-A64C-79C048E96F68}"/>
     <cellStyle name="標準 2 2 2" xfId="19" xr:uid="{A451464B-F89A-4E34-B882-515B7D84435F}"/>
     <cellStyle name="標準 2 3" xfId="13" xr:uid="{95F61186-BD94-4EAC-9CFE-C849EB2B3637}"/>
     <cellStyle name="標準 2 5" xfId="15" xr:uid="{65915024-1EF4-4C2E-ABF0-CF2AB9F605F1}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{61224B63-CFF4-4954-85EC-4ADF82255459}"/>
     <cellStyle name="標準 3 2" xfId="16" xr:uid="{1D0F563F-5AEC-4B9B-B16B-30FBF7E0203E}"/>
     <cellStyle name="標準 4" xfId="4" xr:uid="{7FB6D339-8583-41BF-BC21-6F1300834A85}"/>
     <cellStyle name="標準 4 2" xfId="5" xr:uid="{610F8A75-3415-408C-A724-C4F78D1D9BCA}"/>
     <cellStyle name="標準 4 3" xfId="17" xr:uid="{F2E55F44-874F-4A81-8496-78A17DEEF9FE}"/>
     <cellStyle name="標準 5" xfId="7" xr:uid="{94DFFEED-334B-4E06-8EDE-9F956777AA85}"/>
     <cellStyle name="標準 5 2" xfId="8" xr:uid="{3128DB9D-6360-48CF-BD2E-3826F654E75C}"/>
     <cellStyle name="標準 5 3" xfId="10" xr:uid="{55B7EA77-CD51-4DD4-A580-47E8397292E4}"/>
     <cellStyle name="標準 5 3 2" xfId="20" xr:uid="{AFAB7A22-B320-46E4-801D-8EDB4A479860}"/>
     <cellStyle name="標準 5 3 2 2" xfId="26" xr:uid="{E1D2664A-7CDA-497A-B450-9F194EBB79A4}"/>
     <cellStyle name="標準 5 3 2 2 2" xfId="50" xr:uid="{A2EE8D0B-B7DA-4523-A515-7874B7C11C2A}"/>
     <cellStyle name="標準 5 3 2 3" xfId="44" xr:uid="{3A647D31-61F8-4886-87B7-043DD532E290}"/>
     <cellStyle name="標準 5 3 2 4" xfId="32" xr:uid="{884715BB-CE91-4DBE-A8ED-58039660906C}"/>
     <cellStyle name="標準 5 3 3" xfId="23" xr:uid="{9731DE6A-E91C-4914-BE59-92F993E317E1}"/>
@@ -4992,617 +4992,66 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44546E19-D81D-4CF1-B2DA-EB55EEE30206}">
-  <dimension ref="A1:IQ90"/>
+  <dimension ref="A1:IQ35"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="9" width="2.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="5.28515625" style="3" customWidth="1"/>
     <col min="11" max="250" width="10.7109375" style="2" customWidth="1"/>
     <col min="251" max="251" width="5.28515625" style="4" customWidth="1"/>
-    <col min="252" max="481" width="9.140625" style="2"/>
-[...550 lines deleted...]
-    <col min="16209" max="16384" width="9.140625" style="2"/>
+    <col min="252" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:251" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="13" t="s">
         <v>142</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="14"/>
       <c r="IQ1" s="16"/>
     </row>
     <row r="2" spans="1:251" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>171</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
@@ -5886,2135 +5335,2135 @@
       <c r="HU7" s="28"/>
       <c r="HV7" s="28"/>
       <c r="HW7" s="28"/>
       <c r="HX7" s="28"/>
       <c r="HY7" s="28"/>
       <c r="HZ7" s="28"/>
       <c r="IA7" s="28"/>
       <c r="IB7" s="28"/>
       <c r="IC7" s="28"/>
       <c r="ID7" s="28"/>
       <c r="IE7" s="28"/>
       <c r="IF7" s="28"/>
       <c r="IG7" s="28"/>
       <c r="IH7" s="28"/>
       <c r="II7" s="28"/>
       <c r="IJ7" s="28"/>
       <c r="IK7" s="28"/>
       <c r="IL7" s="28"/>
       <c r="IM7" s="28"/>
       <c r="IN7" s="28"/>
       <c r="IO7" s="28"/>
       <c r="IP7" s="28"/>
       <c r="IQ7" s="30"/>
     </row>
     <row r="8" spans="1:251" s="36" customFormat="1" ht="16.5" customHeight="1" thickTop="1">
-      <c r="A8" s="151" t="s">
+      <c r="A8" s="200" t="s">
         <v>132</v>
       </c>
-      <c r="B8" s="151"/>
-[...8 lines deleted...]
-      <c r="K8" s="137" t="s">
+      <c r="B8" s="200"/>
+      <c r="C8" s="200"/>
+      <c r="D8" s="200"/>
+      <c r="E8" s="200"/>
+      <c r="F8" s="200"/>
+      <c r="G8" s="200"/>
+      <c r="H8" s="200"/>
+      <c r="I8" s="200"/>
+      <c r="J8" s="201"/>
+      <c r="K8" s="126" t="s">
         <v>203</v>
       </c>
-      <c r="L8" s="137" t="s">
+      <c r="L8" s="126" t="s">
         <v>165</v>
       </c>
-      <c r="M8" s="147" t="s">
+      <c r="M8" s="163" t="s">
         <v>194</v>
       </c>
-      <c r="N8" s="139"/>
-[...1 lines deleted...]
-      <c r="P8" s="137" t="s">
+      <c r="N8" s="128"/>
+      <c r="O8" s="139"/>
+      <c r="P8" s="126" t="s">
         <v>247</v>
       </c>
-      <c r="Q8" s="137" t="s">
+      <c r="Q8" s="126" t="s">
         <v>131</v>
       </c>
-      <c r="R8" s="137" t="s">
+      <c r="R8" s="126" t="s">
         <v>130</v>
       </c>
-      <c r="S8" s="217" t="s">
+      <c r="S8" s="164" t="s">
         <v>204</v>
       </c>
-      <c r="T8" s="137" t="s">
+      <c r="T8" s="126" t="s">
         <v>205</v>
       </c>
-      <c r="U8" s="137" t="s">
+      <c r="U8" s="126" t="s">
         <v>206</v>
       </c>
-      <c r="V8" s="137" t="s">
+      <c r="V8" s="126" t="s">
         <v>207</v>
       </c>
-      <c r="W8" s="137" t="s">
+      <c r="W8" s="126" t="s">
         <v>208</v>
       </c>
-      <c r="X8" s="146" t="s">
+      <c r="X8" s="159" t="s">
         <v>209</v>
       </c>
-      <c r="Y8" s="214" t="s">
+      <c r="Y8" s="160" t="s">
         <v>159</v>
       </c>
-      <c r="Z8" s="216" t="s">
+      <c r="Z8" s="162" t="s">
         <v>158</v>
       </c>
-      <c r="AA8" s="147" t="s">
+      <c r="AA8" s="163" t="s">
         <v>129</v>
       </c>
-      <c r="AB8" s="139"/>
-[...6 lines deleted...]
-      <c r="AI8" s="147" t="s">
+      <c r="AB8" s="128"/>
+      <c r="AC8" s="128"/>
+      <c r="AD8" s="128"/>
+      <c r="AE8" s="128"/>
+      <c r="AF8" s="128"/>
+      <c r="AG8" s="128"/>
+      <c r="AH8" s="139"/>
+      <c r="AI8" s="163" t="s">
         <v>128</v>
       </c>
-      <c r="AJ8" s="139"/>
-[...3 lines deleted...]
-      <c r="AN8" s="147" t="s">
+      <c r="AJ8" s="128"/>
+      <c r="AK8" s="128"/>
+      <c r="AL8" s="128"/>
+      <c r="AM8" s="139"/>
+      <c r="AN8" s="163" t="s">
         <v>127</v>
       </c>
-      <c r="AO8" s="139"/>
-      <c r="AP8" s="184" t="s">
+      <c r="AO8" s="128"/>
+      <c r="AP8" s="152" t="s">
         <v>126</v>
       </c>
-      <c r="AQ8" s="185"/>
-[...3 lines deleted...]
-      <c r="AU8" s="204" t="s">
+      <c r="AQ8" s="153"/>
+      <c r="AR8" s="153"/>
+      <c r="AS8" s="153"/>
+      <c r="AT8" s="154"/>
+      <c r="AU8" s="165" t="s">
         <v>211</v>
       </c>
-      <c r="AV8" s="205" t="s">
+      <c r="AV8" s="158" t="s">
         <v>212</v>
       </c>
-      <c r="AW8" s="213" t="s">
+      <c r="AW8" s="150" t="s">
         <v>159</v>
       </c>
-      <c r="AX8" s="213" t="s">
+      <c r="AX8" s="150" t="s">
         <v>160</v>
       </c>
-      <c r="AY8" s="147" t="s">
+      <c r="AY8" s="163" t="s">
         <v>125</v>
       </c>
-      <c r="AZ8" s="139"/>
-      <c r="BA8" s="147" t="s">
+      <c r="AZ8" s="128"/>
+      <c r="BA8" s="163" t="s">
         <v>124</v>
       </c>
-      <c r="BB8" s="139"/>
-[...1 lines deleted...]
-      <c r="BD8" s="182" t="s">
+      <c r="BB8" s="128"/>
+      <c r="BC8" s="139"/>
+      <c r="BD8" s="194" t="s">
         <v>123</v>
       </c>
-      <c r="BE8" s="182"/>
-[...1 lines deleted...]
-      <c r="BG8" s="138" t="s">
+      <c r="BE8" s="194"/>
+      <c r="BF8" s="163"/>
+      <c r="BG8" s="127" t="s">
         <v>122</v>
       </c>
-      <c r="BH8" s="139"/>
-[...6 lines deleted...]
-      <c r="BO8" s="138" t="s">
+      <c r="BH8" s="128"/>
+      <c r="BI8" s="128"/>
+      <c r="BJ8" s="128"/>
+      <c r="BK8" s="128"/>
+      <c r="BL8" s="128"/>
+      <c r="BM8" s="128"/>
+      <c r="BN8" s="139"/>
+      <c r="BO8" s="127" t="s">
         <v>194</v>
       </c>
-      <c r="BP8" s="139"/>
-[...6 lines deleted...]
-      <c r="BW8" s="138" t="s">
+      <c r="BP8" s="128"/>
+      <c r="BQ8" s="128"/>
+      <c r="BR8" s="128"/>
+      <c r="BS8" s="128"/>
+      <c r="BT8" s="128"/>
+      <c r="BU8" s="128"/>
+      <c r="BV8" s="139"/>
+      <c r="BW8" s="127" t="s">
         <v>121</v>
       </c>
-      <c r="BX8" s="139"/>
-[...1 lines deleted...]
-      <c r="BZ8" s="138" t="s">
+      <c r="BX8" s="128"/>
+      <c r="BY8" s="128"/>
+      <c r="BZ8" s="127" t="s">
         <v>120</v>
       </c>
-      <c r="CA8" s="139"/>
-[...6 lines deleted...]
-      <c r="CH8" s="184" t="s">
+      <c r="CA8" s="128"/>
+      <c r="CB8" s="128"/>
+      <c r="CC8" s="128"/>
+      <c r="CD8" s="128"/>
+      <c r="CE8" s="128"/>
+      <c r="CF8" s="128"/>
+      <c r="CG8" s="139"/>
+      <c r="CH8" s="152" t="s">
         <v>199</v>
       </c>
-      <c r="CI8" s="185"/>
-[...6 lines deleted...]
-      <c r="CP8" s="138" t="s">
+      <c r="CI8" s="153"/>
+      <c r="CJ8" s="153"/>
+      <c r="CK8" s="153"/>
+      <c r="CL8" s="153"/>
+      <c r="CM8" s="153"/>
+      <c r="CN8" s="153"/>
+      <c r="CO8" s="154"/>
+      <c r="CP8" s="127" t="s">
         <v>119</v>
       </c>
-      <c r="CQ8" s="139"/>
-[...4 lines deleted...]
-      <c r="CV8" s="137" t="s">
+      <c r="CQ8" s="128"/>
+      <c r="CR8" s="128"/>
+      <c r="CS8" s="128"/>
+      <c r="CT8" s="128"/>
+      <c r="CU8" s="139"/>
+      <c r="CV8" s="126" t="s">
         <v>215</v>
       </c>
-      <c r="CW8" s="143" t="s">
+      <c r="CW8" s="208" t="s">
         <v>118</v>
       </c>
-      <c r="CX8" s="144"/>
-[...18 lines deleted...]
-      <c r="DQ8" s="218" t="s">
+      <c r="CX8" s="141"/>
+      <c r="CY8" s="141"/>
+      <c r="CZ8" s="141"/>
+      <c r="DA8" s="141"/>
+      <c r="DB8" s="141"/>
+      <c r="DC8" s="141"/>
+      <c r="DD8" s="141"/>
+      <c r="DE8" s="141"/>
+      <c r="DF8" s="141"/>
+      <c r="DG8" s="141"/>
+      <c r="DH8" s="141"/>
+      <c r="DI8" s="141"/>
+      <c r="DJ8" s="141"/>
+      <c r="DK8" s="141"/>
+      <c r="DL8" s="141"/>
+      <c r="DM8" s="141"/>
+      <c r="DN8" s="141"/>
+      <c r="DO8" s="141"/>
+      <c r="DP8" s="142"/>
+      <c r="DQ8" s="140" t="s">
         <v>226</v>
       </c>
-      <c r="DR8" s="144"/>
-[...7 lines deleted...]
-      <c r="DZ8" s="138" t="s">
+      <c r="DR8" s="141"/>
+      <c r="DS8" s="141"/>
+      <c r="DT8" s="141"/>
+      <c r="DU8" s="141"/>
+      <c r="DV8" s="141"/>
+      <c r="DW8" s="141"/>
+      <c r="DX8" s="141"/>
+      <c r="DY8" s="142"/>
+      <c r="DZ8" s="127" t="s">
         <v>117</v>
       </c>
-      <c r="EA8" s="139"/>
-[...5 lines deleted...]
-      <c r="EG8" s="138" t="s">
+      <c r="EA8" s="128"/>
+      <c r="EB8" s="128"/>
+      <c r="EC8" s="128"/>
+      <c r="ED8" s="128"/>
+      <c r="EE8" s="128"/>
+      <c r="EF8" s="128"/>
+      <c r="EG8" s="127" t="s">
         <v>232</v>
       </c>
-      <c r="EH8" s="139"/>
-[...1 lines deleted...]
-      <c r="EJ8" s="147" t="s">
+      <c r="EH8" s="128"/>
+      <c r="EI8" s="139"/>
+      <c r="EJ8" s="163" t="s">
         <v>228</v>
       </c>
-      <c r="EK8" s="139"/>
-[...1 lines deleted...]
-      <c r="EM8" s="147" t="s">
+      <c r="EK8" s="128"/>
+      <c r="EL8" s="139"/>
+      <c r="EM8" s="163" t="s">
         <v>201</v>
       </c>
-      <c r="EN8" s="139"/>
-[...2 lines deleted...]
-      <c r="EQ8" s="177" t="s">
+      <c r="EN8" s="128"/>
+      <c r="EO8" s="128"/>
+      <c r="EP8" s="128"/>
+      <c r="EQ8" s="123" t="s">
         <v>230</v>
       </c>
-      <c r="ER8" s="147" t="s">
+      <c r="ER8" s="163" t="s">
         <v>231</v>
       </c>
-      <c r="ES8" s="139"/>
-[...1 lines deleted...]
-      <c r="EU8" s="137" t="s">
+      <c r="ES8" s="128"/>
+      <c r="ET8" s="139"/>
+      <c r="EU8" s="126" t="s">
         <v>187</v>
       </c>
-      <c r="EV8" s="137" t="s">
+      <c r="EV8" s="126" t="s">
         <v>188</v>
       </c>
-      <c r="EW8" s="137" t="s">
+      <c r="EW8" s="126" t="s">
         <v>189</v>
       </c>
-      <c r="EX8" s="177" t="s">
+      <c r="EX8" s="123" t="s">
         <v>190</v>
       </c>
-      <c r="EY8" s="177" t="s">
+      <c r="EY8" s="123" t="s">
         <v>191</v>
       </c>
-      <c r="EZ8" s="137" t="s">
+      <c r="EZ8" s="126" t="s">
         <v>192</v>
       </c>
-      <c r="FA8" s="137" t="s">
+      <c r="FA8" s="126" t="s">
         <v>227</v>
       </c>
-      <c r="FB8" s="146" t="s">
+      <c r="FB8" s="159" t="s">
         <v>216</v>
       </c>
-      <c r="FC8" s="138" t="s">
+      <c r="FC8" s="127" t="s">
         <v>116</v>
       </c>
-      <c r="FD8" s="139"/>
-[...17 lines deleted...]
-      <c r="FV8" s="138" t="s">
+      <c r="FD8" s="128"/>
+      <c r="FE8" s="128"/>
+      <c r="FF8" s="128"/>
+      <c r="FG8" s="128"/>
+      <c r="FH8" s="128"/>
+      <c r="FI8" s="128"/>
+      <c r="FJ8" s="128"/>
+      <c r="FK8" s="128"/>
+      <c r="FL8" s="128"/>
+      <c r="FM8" s="128"/>
+      <c r="FN8" s="128"/>
+      <c r="FO8" s="128"/>
+      <c r="FP8" s="128"/>
+      <c r="FQ8" s="128"/>
+      <c r="FR8" s="128"/>
+      <c r="FS8" s="128"/>
+      <c r="FT8" s="128"/>
+      <c r="FU8" s="128"/>
+      <c r="FV8" s="127" t="s">
         <v>115</v>
       </c>
-      <c r="FW8" s="139"/>
-[...5 lines deleted...]
-      <c r="GC8" s="199" t="s">
+      <c r="FW8" s="128"/>
+      <c r="FX8" s="128"/>
+      <c r="FY8" s="128"/>
+      <c r="FZ8" s="128"/>
+      <c r="GA8" s="128"/>
+      <c r="GB8" s="128"/>
+      <c r="GC8" s="218" t="s">
         <v>114</v>
       </c>
-      <c r="GD8" s="202" t="s">
+      <c r="GD8" s="175" t="s">
         <v>264</v>
       </c>
-      <c r="GE8" s="203"/>
-[...3 lines deleted...]
-      <c r="GI8" s="204" t="s">
+      <c r="GE8" s="176"/>
+      <c r="GF8" s="176"/>
+      <c r="GG8" s="176"/>
+      <c r="GH8" s="176"/>
+      <c r="GI8" s="165" t="s">
         <v>265</v>
       </c>
-      <c r="GJ8" s="205"/>
-[...3 lines deleted...]
-      <c r="GN8" s="197" t="s">
+      <c r="GJ8" s="158"/>
+      <c r="GK8" s="158"/>
+      <c r="GL8" s="158"/>
+      <c r="GM8" s="177"/>
+      <c r="GN8" s="216" t="s">
         <v>266</v>
       </c>
-      <c r="GO8" s="198"/>
-[...1 lines deleted...]
-      <c r="GQ8" s="197" t="s">
+      <c r="GO8" s="217"/>
+      <c r="GP8" s="217"/>
+      <c r="GQ8" s="216" t="s">
         <v>267</v>
       </c>
-      <c r="GR8" s="198"/>
-[...1 lines deleted...]
-      <c r="GT8" s="190" t="s">
+      <c r="GR8" s="217"/>
+      <c r="GS8" s="220"/>
+      <c r="GT8" s="182" t="s">
         <v>113</v>
       </c>
       <c r="GU8" s="31"/>
       <c r="GV8" s="31"/>
       <c r="GW8" s="31"/>
       <c r="GX8" s="31"/>
       <c r="GY8" s="31"/>
       <c r="GZ8" s="31"/>
       <c r="HA8" s="31"/>
       <c r="HB8" s="31"/>
       <c r="HC8" s="31"/>
       <c r="HD8" s="31"/>
       <c r="HE8" s="31"/>
       <c r="HF8" s="31"/>
       <c r="HG8" s="31"/>
       <c r="HH8" s="31"/>
       <c r="HI8" s="31"/>
       <c r="HJ8" s="31"/>
       <c r="HK8" s="31"/>
       <c r="HL8" s="31"/>
       <c r="HM8" s="31"/>
       <c r="HN8" s="31"/>
       <c r="HO8" s="31"/>
       <c r="HP8" s="31"/>
       <c r="HQ8" s="31"/>
       <c r="HR8" s="31"/>
       <c r="HS8" s="32"/>
       <c r="HT8" s="31"/>
       <c r="HU8" s="33"/>
       <c r="HV8" s="34"/>
       <c r="HW8" s="32"/>
       <c r="HX8" s="32"/>
       <c r="HY8" s="32"/>
       <c r="HZ8" s="32"/>
       <c r="IA8" s="32"/>
       <c r="IB8" s="32"/>
       <c r="IC8" s="32"/>
       <c r="ID8" s="32"/>
       <c r="IE8" s="32"/>
       <c r="IF8" s="32"/>
       <c r="IG8" s="32"/>
       <c r="IH8" s="32"/>
       <c r="II8" s="32"/>
       <c r="IJ8" s="32"/>
       <c r="IK8" s="32"/>
       <c r="IL8" s="32"/>
       <c r="IM8" s="32"/>
       <c r="IN8" s="32"/>
       <c r="IO8" s="32"/>
-      <c r="IP8" s="208" t="s">
+      <c r="IP8" s="179" t="s">
         <v>112</v>
       </c>
       <c r="IQ8" s="35"/>
     </row>
     <row r="9" spans="1:251" s="36" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A9" s="133"/>
-[...11 lines deleted...]
-      <c r="M9" s="153" t="s">
+      <c r="A9" s="202"/>
+      <c r="B9" s="202"/>
+      <c r="C9" s="202"/>
+      <c r="D9" s="202"/>
+      <c r="E9" s="202"/>
+      <c r="F9" s="202"/>
+      <c r="G9" s="202"/>
+      <c r="H9" s="202"/>
+      <c r="I9" s="202"/>
+      <c r="J9" s="203"/>
+      <c r="K9" s="122"/>
+      <c r="L9" s="122"/>
+      <c r="M9" s="147" t="s">
         <v>38</v>
       </c>
-      <c r="N9" s="124" t="s">
+      <c r="N9" s="122" t="s">
         <v>92</v>
       </c>
-      <c r="O9" s="124" t="s">
+      <c r="O9" s="122" t="s">
         <v>56</v>
       </c>
-      <c r="P9" s="124"/>
-[...9 lines deleted...]
-      <c r="Z9" s="142"/>
+      <c r="P9" s="122"/>
+      <c r="Q9" s="122"/>
+      <c r="R9" s="122"/>
+      <c r="S9" s="132"/>
+      <c r="T9" s="122"/>
+      <c r="U9" s="122"/>
+      <c r="V9" s="122"/>
+      <c r="W9" s="122"/>
+      <c r="X9" s="115"/>
+      <c r="Y9" s="161"/>
+      <c r="Z9" s="149"/>
       <c r="AA9" s="121" t="s">
         <v>111</v>
       </c>
-      <c r="AB9" s="141" t="s">
+      <c r="AB9" s="148" t="s">
         <v>110</v>
       </c>
-      <c r="AC9" s="141" t="s">
+      <c r="AC9" s="148" t="s">
         <v>109</v>
       </c>
-      <c r="AD9" s="141" t="s">
+      <c r="AD9" s="148" t="s">
         <v>108</v>
       </c>
-      <c r="AE9" s="141" t="s">
+      <c r="AE9" s="148" t="s">
         <v>107</v>
       </c>
-      <c r="AF9" s="141" t="s">
+      <c r="AF9" s="148" t="s">
         <v>106</v>
       </c>
-      <c r="AG9" s="141" t="s">
+      <c r="AG9" s="148" t="s">
         <v>105</v>
       </c>
-      <c r="AH9" s="141" t="s">
+      <c r="AH9" s="148" t="s">
         <v>210</v>
       </c>
-      <c r="AI9" s="179" t="s">
+      <c r="AI9" s="151" t="s">
         <v>299</v>
       </c>
-      <c r="AJ9" s="179" t="s">
+      <c r="AJ9" s="151" t="s">
         <v>104</v>
       </c>
-      <c r="AK9" s="179" t="s">
+      <c r="AK9" s="151" t="s">
         <v>223</v>
       </c>
-      <c r="AL9" s="179" t="s">
+      <c r="AL9" s="151" t="s">
         <v>103</v>
       </c>
       <c r="AM9" s="121" t="s">
         <v>102</v>
       </c>
       <c r="AN9" s="121" t="s">
         <v>101</v>
       </c>
-      <c r="AO9" s="167" t="s">
+      <c r="AO9" s="114" t="s">
         <v>100</v>
       </c>
-      <c r="AP9" s="127" t="s">
+      <c r="AP9" s="196" t="s">
         <v>99</v>
       </c>
       <c r="AQ9" s="37"/>
-      <c r="AR9" s="172" t="s">
+      <c r="AR9" s="198" t="s">
         <v>98</v>
       </c>
       <c r="AS9" s="37"/>
       <c r="AT9" s="121" t="s">
         <v>97</v>
       </c>
-      <c r="AU9" s="207"/>
-[...3 lines deleted...]
-      <c r="AY9" s="180" t="s">
+      <c r="AU9" s="166"/>
+      <c r="AV9" s="131"/>
+      <c r="AW9" s="151"/>
+      <c r="AX9" s="151"/>
+      <c r="AY9" s="192" t="s">
         <v>96</v>
       </c>
-      <c r="AZ9" s="180" t="s">
+      <c r="AZ9" s="192" t="s">
         <v>95</v>
       </c>
-      <c r="BA9" s="165" t="s">
+      <c r="BA9" s="167" t="s">
         <v>224</v>
       </c>
-      <c r="BB9" s="179" t="s">
+      <c r="BB9" s="151" t="s">
         <v>166</v>
       </c>
       <c r="BC9" s="121" t="s">
         <v>167</v>
       </c>
-      <c r="BD9" s="165" t="s">
+      <c r="BD9" s="167" t="s">
         <v>225</v>
       </c>
-      <c r="BE9" s="179" t="s">
+      <c r="BE9" s="151" t="s">
         <v>168</v>
       </c>
-      <c r="BF9" s="167" t="s">
+      <c r="BF9" s="114" t="s">
         <v>169</v>
       </c>
-      <c r="BG9" s="129" t="s">
+      <c r="BG9" s="146" t="s">
         <v>197</v>
       </c>
       <c r="BH9" s="121" t="s">
         <v>92</v>
       </c>
-      <c r="BI9" s="175" t="s">
+      <c r="BI9" s="116" t="s">
         <v>56</v>
       </c>
-      <c r="BJ9" s="176"/>
-[...4 lines deleted...]
-      <c r="BO9" s="128" t="s">
+      <c r="BJ9" s="117"/>
+      <c r="BK9" s="117"/>
+      <c r="BL9" s="117"/>
+      <c r="BM9" s="117"/>
+      <c r="BN9" s="118"/>
+      <c r="BO9" s="132" t="s">
         <v>197</v>
       </c>
-      <c r="BP9" s="124" t="s">
+      <c r="BP9" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="BQ9" s="175" t="s">
+      <c r="BQ9" s="116" t="s">
         <v>56</v>
       </c>
-      <c r="BR9" s="176"/>
-[...4 lines deleted...]
-      <c r="BW9" s="174" t="s">
+      <c r="BR9" s="117"/>
+      <c r="BS9" s="117"/>
+      <c r="BT9" s="117"/>
+      <c r="BU9" s="117"/>
+      <c r="BV9" s="118"/>
+      <c r="BW9" s="137" t="s">
         <v>38</v>
       </c>
-      <c r="BX9" s="124" t="s">
+      <c r="BX9" s="122" t="s">
         <v>214</v>
       </c>
-      <c r="BY9" s="136" t="s">
+      <c r="BY9" s="115" t="s">
         <v>93</v>
       </c>
-      <c r="BZ9" s="157" t="s">
+      <c r="BZ9" s="138" t="s">
         <v>197</v>
       </c>
-      <c r="CA9" s="124" t="s">
+      <c r="CA9" s="122" t="s">
         <v>92</v>
       </c>
-      <c r="CB9" s="175" t="s">
+      <c r="CB9" s="116" t="s">
         <v>56</v>
       </c>
-      <c r="CC9" s="176"/>
-[...4 lines deleted...]
-      <c r="CH9" s="129" t="s">
+      <c r="CC9" s="117"/>
+      <c r="CD9" s="117"/>
+      <c r="CE9" s="117"/>
+      <c r="CF9" s="117"/>
+      <c r="CG9" s="118"/>
+      <c r="CH9" s="146" t="s">
         <v>197</v>
       </c>
-      <c r="CI9" s="126" t="s">
+      <c r="CI9" s="155" t="s">
         <v>57</v>
       </c>
-      <c r="CJ9" s="168" t="s">
+      <c r="CJ9" s="143" t="s">
         <v>56</v>
       </c>
-      <c r="CK9" s="169"/>
-[...4 lines deleted...]
-      <c r="CP9" s="155" t="s">
+      <c r="CK9" s="144"/>
+      <c r="CL9" s="144"/>
+      <c r="CM9" s="144"/>
+      <c r="CN9" s="144"/>
+      <c r="CO9" s="145"/>
+      <c r="CP9" s="178" t="s">
         <v>38</v>
       </c>
       <c r="CQ9" s="37"/>
       <c r="CR9" s="121" t="s">
         <v>91</v>
       </c>
       <c r="CS9" s="121" t="s">
         <v>90</v>
       </c>
       <c r="CT9" s="121" t="s">
         <v>89</v>
       </c>
       <c r="CU9" s="121" t="s">
         <v>88</v>
       </c>
-      <c r="CV9" s="124"/>
-      <c r="CW9" s="129" t="s">
+      <c r="CV9" s="122"/>
+      <c r="CW9" s="146" t="s">
         <v>165</v>
       </c>
-      <c r="CX9" s="167" t="s">
+      <c r="CX9" s="114" t="s">
         <v>144</v>
       </c>
-      <c r="CY9" s="167" t="s">
+      <c r="CY9" s="114" t="s">
         <v>145</v>
       </c>
       <c r="CZ9" s="41"/>
       <c r="DA9" s="121" t="s">
         <v>246</v>
       </c>
-      <c r="DB9" s="165" t="s">
+      <c r="DB9" s="167" t="s">
         <v>147</v>
       </c>
       <c r="DC9" s="41"/>
-      <c r="DD9" s="162" t="s">
+      <c r="DD9" s="183" t="s">
         <v>241</v>
       </c>
-      <c r="DE9" s="163"/>
-[...1 lines deleted...]
-      <c r="DG9" s="167" t="s">
+      <c r="DE9" s="184"/>
+      <c r="DF9" s="185"/>
+      <c r="DG9" s="114" t="s">
         <v>151</v>
       </c>
       <c r="DH9" s="42"/>
       <c r="DI9" s="42"/>
       <c r="DJ9" s="43"/>
       <c r="DK9" s="121" t="s">
         <v>154</v>
       </c>
       <c r="DL9" s="121" t="s">
         <v>155</v>
       </c>
       <c r="DM9" s="121" t="s">
         <v>87</v>
       </c>
       <c r="DN9" s="121" t="s">
         <v>156</v>
       </c>
       <c r="DO9" s="121" t="s">
         <v>157</v>
       </c>
       <c r="DP9" s="121" t="s">
         <v>280</v>
       </c>
       <c r="DQ9" s="121" t="s">
         <v>86</v>
       </c>
       <c r="DR9" s="121" t="s">
         <v>85</v>
       </c>
       <c r="DS9" s="121" t="s">
         <v>84</v>
       </c>
-      <c r="DT9" s="162" t="s">
+      <c r="DT9" s="183" t="s">
         <v>242</v>
       </c>
-      <c r="DU9" s="163"/>
-      <c r="DV9" s="164"/>
+      <c r="DU9" s="184"/>
+      <c r="DV9" s="185"/>
       <c r="DW9" s="121" t="s">
         <v>29</v>
       </c>
       <c r="DX9" s="121" t="s">
         <v>28</v>
       </c>
       <c r="DY9" s="121" t="s">
         <v>27</v>
       </c>
-      <c r="DZ9" s="174" t="s">
+      <c r="DZ9" s="137" t="s">
         <v>81</v>
       </c>
-      <c r="EA9" s="124" t="s">
+      <c r="EA9" s="122" t="s">
         <v>57</v>
       </c>
-      <c r="EB9" s="175" t="s">
+      <c r="EB9" s="116" t="s">
         <v>56</v>
       </c>
-      <c r="EC9" s="176"/>
-[...3 lines deleted...]
-      <c r="EG9" s="129" t="s">
+      <c r="EC9" s="117"/>
+      <c r="ED9" s="117"/>
+      <c r="EE9" s="117"/>
+      <c r="EF9" s="117"/>
+      <c r="EG9" s="146" t="s">
         <v>37</v>
       </c>
-      <c r="EH9" s="153" t="s">
+      <c r="EH9" s="147" t="s">
         <v>80</v>
       </c>
       <c r="EI9" s="121" t="s">
         <v>248</v>
       </c>
       <c r="EJ9" s="121" t="s">
         <v>37</v>
       </c>
-      <c r="EK9" s="153" t="s">
+      <c r="EK9" s="147" t="s">
         <v>80</v>
       </c>
       <c r="EL9" s="121" t="s">
         <v>248</v>
       </c>
       <c r="EM9" s="121" t="s">
         <v>37</v>
       </c>
-      <c r="EN9" s="118" t="s">
+      <c r="EN9" s="129" t="s">
         <v>229</v>
       </c>
       <c r="EO9" s="44"/>
       <c r="EP9" s="121" t="s">
         <v>249</v>
       </c>
-      <c r="EQ9" s="154"/>
+      <c r="EQ9" s="124"/>
       <c r="ER9" s="121" t="s">
         <v>37</v>
       </c>
-      <c r="ES9" s="153" t="s">
+      <c r="ES9" s="147" t="s">
         <v>80</v>
       </c>
       <c r="ET9" s="121" t="s">
         <v>248</v>
       </c>
-      <c r="EU9" s="124"/>
-[...7 lines deleted...]
-      <c r="FC9" s="128" t="s">
+      <c r="EU9" s="122"/>
+      <c r="EV9" s="122"/>
+      <c r="EW9" s="122"/>
+      <c r="EX9" s="124"/>
+      <c r="EY9" s="124"/>
+      <c r="EZ9" s="122"/>
+      <c r="FA9" s="122"/>
+      <c r="FB9" s="115"/>
+      <c r="FC9" s="132" t="s">
         <v>162</v>
       </c>
-      <c r="FD9" s="114" t="s">
+      <c r="FD9" s="133" t="s">
         <v>303</v>
       </c>
       <c r="FE9" s="110"/>
       <c r="FF9" s="110"/>
       <c r="FG9" s="110"/>
       <c r="FH9" s="110"/>
-      <c r="FI9" s="175" t="s">
+      <c r="FI9" s="116" t="s">
         <v>79</v>
       </c>
-      <c r="FJ9" s="176"/>
-[...10 lines deleted...]
-      <c r="FU9" s="118" t="s">
+      <c r="FJ9" s="117"/>
+      <c r="FK9" s="117"/>
+      <c r="FL9" s="117"/>
+      <c r="FM9" s="117"/>
+      <c r="FN9" s="117"/>
+      <c r="FO9" s="117"/>
+      <c r="FP9" s="117"/>
+      <c r="FQ9" s="117"/>
+      <c r="FR9" s="117"/>
+      <c r="FS9" s="117"/>
+      <c r="FT9" s="118"/>
+      <c r="FU9" s="129" t="s">
         <v>78</v>
       </c>
-      <c r="FV9" s="155" t="s">
+      <c r="FV9" s="178" t="s">
         <v>305</v>
       </c>
       <c r="FW9" s="41"/>
-      <c r="FX9" s="118" t="s">
+      <c r="FX9" s="129" t="s">
         <v>50</v>
       </c>
       <c r="FY9" s="44"/>
       <c r="FZ9" s="44"/>
-      <c r="GA9" s="118" t="s">
+      <c r="GA9" s="129" t="s">
         <v>49</v>
       </c>
       <c r="GB9" s="44"/>
-      <c r="GC9" s="200"/>
-      <c r="GD9" s="129" t="s">
+      <c r="GC9" s="219"/>
+      <c r="GD9" s="146" t="s">
         <v>38</v>
       </c>
-      <c r="GE9" s="130" t="s">
+      <c r="GE9" s="212" t="s">
         <v>268</v>
       </c>
       <c r="GF9" s="121" t="s">
         <v>269</v>
       </c>
       <c r="GG9" s="121" t="s">
         <v>217</v>
       </c>
       <c r="GH9" s="121" t="s">
         <v>281</v>
       </c>
-      <c r="GI9" s="207" t="s">
+      <c r="GI9" s="166" t="s">
         <v>38</v>
       </c>
-      <c r="GJ9" s="120" t="s">
+      <c r="GJ9" s="131" t="s">
         <v>270</v>
       </c>
-      <c r="GK9" s="120" t="s">
+      <c r="GK9" s="131" t="s">
         <v>271</v>
       </c>
       <c r="GL9" s="121" t="s">
         <v>217</v>
       </c>
       <c r="GM9" s="121" t="s">
         <v>281</v>
       </c>
-      <c r="GN9" s="127" t="s">
+      <c r="GN9" s="196" t="s">
         <v>38</v>
       </c>
       <c r="GO9" s="121" t="s">
         <v>272</v>
       </c>
-      <c r="GP9" s="125" t="s">
+      <c r="GP9" s="211" t="s">
         <v>273</v>
       </c>
-      <c r="GQ9" s="127" t="s">
+      <c r="GQ9" s="196" t="s">
         <v>38</v>
       </c>
       <c r="GR9" s="121" t="s">
         <v>272</v>
       </c>
-      <c r="GS9" s="122" t="s">
+      <c r="GS9" s="209" t="s">
         <v>273</v>
       </c>
-      <c r="GT9" s="191"/>
-      <c r="GU9" s="162" t="s">
+      <c r="GT9" s="180"/>
+      <c r="GU9" s="183" t="s">
         <v>77</v>
       </c>
-      <c r="GV9" s="163"/>
-[...21 lines deleted...]
-      <c r="HR9" s="188" t="s">
+      <c r="GV9" s="184"/>
+      <c r="GW9" s="184"/>
+      <c r="GX9" s="184"/>
+      <c r="GY9" s="184"/>
+      <c r="GZ9" s="184"/>
+      <c r="HA9" s="184"/>
+      <c r="HB9" s="184"/>
+      <c r="HC9" s="184"/>
+      <c r="HD9" s="184"/>
+      <c r="HE9" s="184"/>
+      <c r="HF9" s="184"/>
+      <c r="HG9" s="184"/>
+      <c r="HH9" s="184"/>
+      <c r="HI9" s="184"/>
+      <c r="HJ9" s="184"/>
+      <c r="HK9" s="184"/>
+      <c r="HL9" s="184"/>
+      <c r="HM9" s="184"/>
+      <c r="HN9" s="184"/>
+      <c r="HO9" s="184"/>
+      <c r="HP9" s="184"/>
+      <c r="HQ9" s="185"/>
+      <c r="HR9" s="168" t="s">
         <v>76</v>
       </c>
-      <c r="HS9" s="142" t="s">
+      <c r="HS9" s="149" t="s">
         <v>75</v>
       </c>
-      <c r="HT9" s="142" t="s">
+      <c r="HT9" s="149" t="s">
         <v>237</v>
       </c>
-      <c r="HU9" s="188" t="s">
+      <c r="HU9" s="168" t="s">
         <v>74</v>
       </c>
-      <c r="HV9" s="191" t="s">
+      <c r="HV9" s="180" t="s">
         <v>73</v>
       </c>
-      <c r="HW9" s="141" t="s">
+      <c r="HW9" s="148" t="s">
         <v>72</v>
       </c>
-      <c r="HX9" s="141" t="s">
+      <c r="HX9" s="148" t="s">
         <v>71</v>
       </c>
-      <c r="HY9" s="141" t="s">
+      <c r="HY9" s="148" t="s">
         <v>282</v>
       </c>
-      <c r="HZ9" s="141" t="s">
+      <c r="HZ9" s="148" t="s">
         <v>70</v>
       </c>
-      <c r="IA9" s="141" t="s">
+      <c r="IA9" s="148" t="s">
         <v>69</v>
       </c>
-      <c r="IB9" s="141" t="s">
+      <c r="IB9" s="148" t="s">
         <v>68</v>
       </c>
-      <c r="IC9" s="141" t="s">
+      <c r="IC9" s="148" t="s">
         <v>67</v>
       </c>
-      <c r="ID9" s="141" t="s">
+      <c r="ID9" s="148" t="s">
         <v>66</v>
       </c>
-      <c r="IE9" s="141" t="s">
+      <c r="IE9" s="148" t="s">
         <v>65</v>
       </c>
-      <c r="IF9" s="141" t="s">
+      <c r="IF9" s="148" t="s">
         <v>64</v>
       </c>
-      <c r="IG9" s="141" t="s">
+      <c r="IG9" s="148" t="s">
         <v>163</v>
       </c>
-      <c r="IH9" s="141" t="s">
+      <c r="IH9" s="148" t="s">
         <v>164</v>
       </c>
-      <c r="II9" s="141" t="s">
+      <c r="II9" s="148" t="s">
         <v>63</v>
       </c>
-      <c r="IJ9" s="141" t="s">
+      <c r="IJ9" s="148" t="s">
         <v>62</v>
       </c>
-      <c r="IK9" s="141" t="s">
+      <c r="IK9" s="148" t="s">
         <v>61</v>
       </c>
-      <c r="IL9" s="141" t="s">
+      <c r="IL9" s="148" t="s">
         <v>60</v>
       </c>
-      <c r="IM9" s="189" t="s">
+      <c r="IM9" s="169" t="s">
         <v>59</v>
       </c>
       <c r="IN9" s="45"/>
-      <c r="IO9" s="165" t="s">
+      <c r="IO9" s="167" t="s">
         <v>58</v>
       </c>
-      <c r="IP9" s="191"/>
+      <c r="IP9" s="180"/>
       <c r="IQ9" s="46"/>
     </row>
     <row r="10" spans="1:251" s="36" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A10" s="133"/>
-[...41 lines deleted...]
-      <c r="AQ10" s="141" t="s">
+      <c r="A10" s="202"/>
+      <c r="B10" s="202"/>
+      <c r="C10" s="202"/>
+      <c r="D10" s="202"/>
+      <c r="E10" s="202"/>
+      <c r="F10" s="202"/>
+      <c r="G10" s="202"/>
+      <c r="H10" s="202"/>
+      <c r="I10" s="202"/>
+      <c r="J10" s="203"/>
+      <c r="K10" s="122"/>
+      <c r="L10" s="122"/>
+      <c r="M10" s="124"/>
+      <c r="N10" s="122"/>
+      <c r="O10" s="122"/>
+      <c r="P10" s="122"/>
+      <c r="Q10" s="122"/>
+      <c r="R10" s="122"/>
+      <c r="S10" s="132"/>
+      <c r="T10" s="122"/>
+      <c r="U10" s="122"/>
+      <c r="V10" s="122"/>
+      <c r="W10" s="122"/>
+      <c r="X10" s="115"/>
+      <c r="Y10" s="161"/>
+      <c r="Z10" s="149"/>
+      <c r="AA10" s="122"/>
+      <c r="AB10" s="149"/>
+      <c r="AC10" s="149"/>
+      <c r="AD10" s="149"/>
+      <c r="AE10" s="149"/>
+      <c r="AF10" s="149"/>
+      <c r="AG10" s="149"/>
+      <c r="AH10" s="149"/>
+      <c r="AI10" s="151"/>
+      <c r="AJ10" s="151"/>
+      <c r="AK10" s="151"/>
+      <c r="AL10" s="151"/>
+      <c r="AM10" s="122"/>
+      <c r="AN10" s="122"/>
+      <c r="AO10" s="115"/>
+      <c r="AP10" s="197"/>
+      <c r="AQ10" s="148" t="s">
         <v>233</v>
       </c>
-      <c r="AR10" s="173"/>
-      <c r="AS10" s="141" t="s">
+      <c r="AR10" s="199"/>
+      <c r="AS10" s="148" t="s">
         <v>218</v>
       </c>
-      <c r="AT10" s="124"/>
-[...14 lines deleted...]
-      <c r="BI10" s="154" t="s">
+      <c r="AT10" s="122"/>
+      <c r="AU10" s="166"/>
+      <c r="AV10" s="131"/>
+      <c r="AW10" s="151"/>
+      <c r="AX10" s="151"/>
+      <c r="AY10" s="192"/>
+      <c r="AZ10" s="192"/>
+      <c r="BA10" s="181"/>
+      <c r="BB10" s="151"/>
+      <c r="BC10" s="122"/>
+      <c r="BD10" s="181"/>
+      <c r="BE10" s="151"/>
+      <c r="BF10" s="115"/>
+      <c r="BG10" s="132"/>
+      <c r="BH10" s="122"/>
+      <c r="BI10" s="124" t="s">
         <v>38</v>
       </c>
-      <c r="BJ10" s="158" t="s">
+      <c r="BJ10" s="119" t="s">
         <v>54</v>
       </c>
-      <c r="BK10" s="159"/>
-[...2 lines deleted...]
-      <c r="BN10" s="136" t="s">
+      <c r="BK10" s="156"/>
+      <c r="BL10" s="156"/>
+      <c r="BM10" s="157"/>
+      <c r="BN10" s="115" t="s">
         <v>213</v>
       </c>
-      <c r="BO10" s="128"/>
-[...1 lines deleted...]
-      <c r="BQ10" s="154" t="s">
+      <c r="BO10" s="132"/>
+      <c r="BP10" s="122"/>
+      <c r="BQ10" s="124" t="s">
         <v>38</v>
       </c>
-      <c r="BR10" s="158" t="s">
+      <c r="BR10" s="119" t="s">
         <v>54</v>
       </c>
-      <c r="BS10" s="159"/>
-[...2 lines deleted...]
-      <c r="BV10" s="136" t="s">
+      <c r="BS10" s="156"/>
+      <c r="BT10" s="156"/>
+      <c r="BU10" s="157"/>
+      <c r="BV10" s="115" t="s">
         <v>213</v>
       </c>
-      <c r="BW10" s="157"/>
-[...4 lines deleted...]
-      <c r="CB10" s="154" t="s">
+      <c r="BW10" s="138"/>
+      <c r="BX10" s="122"/>
+      <c r="BY10" s="115"/>
+      <c r="BZ10" s="138"/>
+      <c r="CA10" s="122"/>
+      <c r="CB10" s="124" t="s">
         <v>38</v>
       </c>
-      <c r="CC10" s="158" t="s">
+      <c r="CC10" s="119" t="s">
         <v>54</v>
       </c>
-      <c r="CD10" s="159"/>
-[...2 lines deleted...]
-      <c r="CG10" s="136" t="s">
+      <c r="CD10" s="156"/>
+      <c r="CE10" s="156"/>
+      <c r="CF10" s="157"/>
+      <c r="CG10" s="115" t="s">
         <v>213</v>
       </c>
-      <c r="CH10" s="128"/>
-[...1 lines deleted...]
-      <c r="CJ10" s="154" t="s">
+      <c r="CH10" s="132"/>
+      <c r="CI10" s="155"/>
+      <c r="CJ10" s="124" t="s">
         <v>38</v>
       </c>
-      <c r="CK10" s="158" t="s">
+      <c r="CK10" s="119" t="s">
         <v>54</v>
       </c>
-      <c r="CL10" s="159"/>
-[...2 lines deleted...]
-      <c r="CO10" s="136" t="s">
+      <c r="CL10" s="156"/>
+      <c r="CM10" s="156"/>
+      <c r="CN10" s="157"/>
+      <c r="CO10" s="115" t="s">
         <v>213</v>
       </c>
-      <c r="CP10" s="156"/>
+      <c r="CP10" s="204"/>
       <c r="CQ10" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="CR10" s="124"/>
-[...7 lines deleted...]
-      <c r="CZ10" s="141" t="s">
+      <c r="CR10" s="122"/>
+      <c r="CS10" s="122"/>
+      <c r="CT10" s="122"/>
+      <c r="CU10" s="122"/>
+      <c r="CV10" s="122"/>
+      <c r="CW10" s="132"/>
+      <c r="CX10" s="115"/>
+      <c r="CY10" s="115"/>
+      <c r="CZ10" s="148" t="s">
         <v>146</v>
       </c>
-      <c r="DA10" s="124"/>
-[...1 lines deleted...]
-      <c r="DC10" s="141" t="s">
+      <c r="DA10" s="122"/>
+      <c r="DB10" s="181"/>
+      <c r="DC10" s="148" t="s">
         <v>148</v>
       </c>
-      <c r="DD10" s="141" t="s">
+      <c r="DD10" s="148" t="s">
         <v>38</v>
       </c>
-      <c r="DE10" s="141" t="s">
+      <c r="DE10" s="148" t="s">
         <v>149</v>
       </c>
-      <c r="DF10" s="141" t="s">
+      <c r="DF10" s="148" t="s">
         <v>150</v>
       </c>
-      <c r="DG10" s="136"/>
+      <c r="DG10" s="115"/>
       <c r="DH10" s="121" t="s">
         <v>152</v>
       </c>
       <c r="DI10" s="121" t="s">
         <v>153</v>
       </c>
       <c r="DJ10" s="121" t="s">
         <v>143</v>
       </c>
-      <c r="DK10" s="124"/>
-[...8 lines deleted...]
-      <c r="DT10" s="124" t="s">
+      <c r="DK10" s="122"/>
+      <c r="DL10" s="122"/>
+      <c r="DM10" s="122"/>
+      <c r="DN10" s="122"/>
+      <c r="DO10" s="122"/>
+      <c r="DP10" s="122"/>
+      <c r="DQ10" s="122"/>
+      <c r="DR10" s="122"/>
+      <c r="DS10" s="122"/>
+      <c r="DT10" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="DU10" s="124" t="s">
+      <c r="DU10" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="DV10" s="124" t="s">
+      <c r="DV10" s="122" t="s">
         <v>43</v>
       </c>
-      <c r="DW10" s="124"/>
-[...4 lines deleted...]
-      <c r="EB10" s="153" t="s">
+      <c r="DW10" s="122"/>
+      <c r="DX10" s="122"/>
+      <c r="DY10" s="122"/>
+      <c r="DZ10" s="138"/>
+      <c r="EA10" s="122"/>
+      <c r="EB10" s="147" t="s">
         <v>38</v>
       </c>
-      <c r="EC10" s="168" t="s">
+      <c r="EC10" s="143" t="s">
         <v>54</v>
       </c>
-      <c r="ED10" s="169"/>
-[...1 lines deleted...]
-      <c r="EF10" s="136" t="s">
+      <c r="ED10" s="144"/>
+      <c r="EE10" s="145"/>
+      <c r="EF10" s="115" t="s">
         <v>53</v>
       </c>
-      <c r="EG10" s="128"/>
-[...7 lines deleted...]
-      <c r="EO10" s="153" t="s">
+      <c r="EG10" s="132"/>
+      <c r="EH10" s="124"/>
+      <c r="EI10" s="122"/>
+      <c r="EJ10" s="122"/>
+      <c r="EK10" s="124"/>
+      <c r="EL10" s="122"/>
+      <c r="EM10" s="122"/>
+      <c r="EN10" s="125"/>
+      <c r="EO10" s="147" t="s">
         <v>186</v>
       </c>
-      <c r="EP10" s="124"/>
-[...14 lines deleted...]
-      <c r="FE10" s="149" t="s">
+      <c r="EP10" s="122"/>
+      <c r="EQ10" s="124"/>
+      <c r="ER10" s="122"/>
+      <c r="ES10" s="124"/>
+      <c r="ET10" s="122"/>
+      <c r="EU10" s="122"/>
+      <c r="EV10" s="122"/>
+      <c r="EW10" s="122"/>
+      <c r="EX10" s="124"/>
+      <c r="EY10" s="124"/>
+      <c r="EZ10" s="122"/>
+      <c r="FA10" s="122"/>
+      <c r="FB10" s="115"/>
+      <c r="FC10" s="132"/>
+      <c r="FD10" s="134"/>
+      <c r="FE10" s="206" t="s">
         <v>283</v>
       </c>
-      <c r="FF10" s="148" t="s">
+      <c r="FF10" s="205" t="s">
         <v>284</v>
       </c>
-      <c r="FG10" s="114" t="s">
+      <c r="FG10" s="133" t="s">
         <v>52</v>
       </c>
       <c r="FH10" s="111"/>
-      <c r="FI10" s="119" t="s">
+      <c r="FI10" s="125" t="s">
         <v>38</v>
       </c>
       <c r="FJ10" s="40"/>
-      <c r="FK10" s="136" t="s">
+      <c r="FK10" s="115" t="s">
         <v>217</v>
       </c>
       <c r="FL10" s="49"/>
-      <c r="FM10" s="136" t="s">
+      <c r="FM10" s="115" t="s">
         <v>202</v>
       </c>
       <c r="FN10" s="49"/>
-      <c r="FO10" s="119" t="s">
+      <c r="FO10" s="125" t="s">
         <v>34</v>
       </c>
       <c r="FP10" s="49"/>
-      <c r="FQ10" s="167" t="s">
+      <c r="FQ10" s="114" t="s">
         <v>285</v>
       </c>
       <c r="FR10" s="50"/>
-      <c r="FS10" s="124" t="s">
+      <c r="FS10" s="122" t="s">
         <v>51</v>
       </c>
       <c r="FT10" s="121" t="s">
         <v>286</v>
       </c>
-      <c r="FU10" s="119"/>
-[...1 lines deleted...]
-      <c r="FW10" s="153" t="s">
+      <c r="FU10" s="125"/>
+      <c r="FV10" s="138"/>
+      <c r="FW10" s="147" t="s">
         <v>36</v>
       </c>
-      <c r="FX10" s="119"/>
-      <c r="FY10" s="153" t="s">
+      <c r="FX10" s="125"/>
+      <c r="FY10" s="147" t="s">
         <v>287</v>
       </c>
-      <c r="FZ10" s="132" t="s">
+      <c r="FZ10" s="213" t="s">
         <v>33</v>
       </c>
-      <c r="GA10" s="119"/>
-      <c r="GB10" s="134" t="s">
+      <c r="GA10" s="125"/>
+      <c r="GB10" s="214" t="s">
         <v>32</v>
       </c>
-      <c r="GC10" s="200"/>
-[...17 lines deleted...]
-      <c r="GU10" s="187" t="s">
+      <c r="GC10" s="219"/>
+      <c r="GD10" s="132"/>
+      <c r="GE10" s="203"/>
+      <c r="GF10" s="122"/>
+      <c r="GG10" s="122"/>
+      <c r="GH10" s="122"/>
+      <c r="GI10" s="166"/>
+      <c r="GJ10" s="131"/>
+      <c r="GK10" s="131"/>
+      <c r="GL10" s="122"/>
+      <c r="GM10" s="122"/>
+      <c r="GN10" s="132"/>
+      <c r="GO10" s="122"/>
+      <c r="GP10" s="155"/>
+      <c r="GQ10" s="132"/>
+      <c r="GR10" s="122"/>
+      <c r="GS10" s="210"/>
+      <c r="GT10" s="180"/>
+      <c r="GU10" s="174" t="s">
         <v>38</v>
       </c>
-      <c r="GV10" s="165" t="s">
+      <c r="GV10" s="167" t="s">
         <v>48</v>
       </c>
-      <c r="GW10" s="165" t="s">
+      <c r="GW10" s="167" t="s">
         <v>47</v>
       </c>
       <c r="GX10" s="51"/>
-      <c r="GY10" s="187" t="s">
+      <c r="GY10" s="174" t="s">
         <v>46</v>
       </c>
-      <c r="GZ10" s="189" t="s">
+      <c r="GZ10" s="169" t="s">
         <v>45</v>
       </c>
       <c r="HA10" s="45"/>
-      <c r="HB10" s="192" t="s">
+      <c r="HB10" s="186" t="s">
         <v>242</v>
       </c>
-      <c r="HC10" s="193"/>
-[...1 lines deleted...]
-      <c r="HE10" s="165" t="s">
+      <c r="HC10" s="187"/>
+      <c r="HD10" s="188"/>
+      <c r="HE10" s="167" t="s">
         <v>42</v>
       </c>
       <c r="HF10" s="52"/>
       <c r="HG10" s="52"/>
       <c r="HH10" s="53"/>
-      <c r="HI10" s="210" t="s">
+      <c r="HI10" s="171" t="s">
         <v>41</v>
       </c>
-      <c r="HJ10" s="211"/>
-[...1 lines deleted...]
-      <c r="HL10" s="187" t="s">
+      <c r="HJ10" s="172"/>
+      <c r="HK10" s="173"/>
+      <c r="HL10" s="174" t="s">
         <v>40</v>
       </c>
-      <c r="HM10" s="210" t="s">
+      <c r="HM10" s="171" t="s">
         <v>39</v>
       </c>
-      <c r="HN10" s="211"/>
-[...1 lines deleted...]
-      <c r="HP10" s="189" t="s">
+      <c r="HN10" s="172"/>
+      <c r="HO10" s="173"/>
+      <c r="HP10" s="169" t="s">
         <v>288</v>
       </c>
-      <c r="HQ10" s="141" t="s">
+      <c r="HQ10" s="148" t="s">
         <v>289</v>
       </c>
-      <c r="HR10" s="188"/>
-[...21 lines deleted...]
-      <c r="IN10" s="141" t="s">
+      <c r="HR10" s="168"/>
+      <c r="HS10" s="149"/>
+      <c r="HT10" s="149"/>
+      <c r="HU10" s="168"/>
+      <c r="HV10" s="180"/>
+      <c r="HW10" s="149"/>
+      <c r="HX10" s="149"/>
+      <c r="HY10" s="149"/>
+      <c r="HZ10" s="149"/>
+      <c r="IA10" s="149"/>
+      <c r="IB10" s="149"/>
+      <c r="IC10" s="149"/>
+      <c r="ID10" s="149"/>
+      <c r="IE10" s="149"/>
+      <c r="IF10" s="149"/>
+      <c r="IG10" s="149"/>
+      <c r="IH10" s="149"/>
+      <c r="II10" s="149"/>
+      <c r="IJ10" s="149"/>
+      <c r="IK10" s="149"/>
+      <c r="IL10" s="149"/>
+      <c r="IM10" s="168"/>
+      <c r="IN10" s="148" t="s">
         <v>172</v>
       </c>
-      <c r="IO10" s="166"/>
-      <c r="IP10" s="191"/>
+      <c r="IO10" s="181"/>
+      <c r="IP10" s="180"/>
       <c r="IQ10" s="46"/>
     </row>
     <row r="11" spans="1:251" s="36" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A11" s="133"/>
-[...60 lines deleted...]
-      <c r="BJ11" s="136" t="s">
+      <c r="A11" s="202"/>
+      <c r="B11" s="202"/>
+      <c r="C11" s="202"/>
+      <c r="D11" s="202"/>
+      <c r="E11" s="202"/>
+      <c r="F11" s="202"/>
+      <c r="G11" s="202"/>
+      <c r="H11" s="202"/>
+      <c r="I11" s="202"/>
+      <c r="J11" s="203"/>
+      <c r="K11" s="122"/>
+      <c r="L11" s="122"/>
+      <c r="M11" s="124"/>
+      <c r="N11" s="122"/>
+      <c r="O11" s="122"/>
+      <c r="P11" s="122"/>
+      <c r="Q11" s="122"/>
+      <c r="R11" s="122"/>
+      <c r="S11" s="132"/>
+      <c r="T11" s="122"/>
+      <c r="U11" s="122"/>
+      <c r="V11" s="122"/>
+      <c r="W11" s="122"/>
+      <c r="X11" s="115"/>
+      <c r="Y11" s="161"/>
+      <c r="Z11" s="149"/>
+      <c r="AA11" s="122"/>
+      <c r="AB11" s="149"/>
+      <c r="AC11" s="149"/>
+      <c r="AD11" s="149"/>
+      <c r="AE11" s="149"/>
+      <c r="AF11" s="149"/>
+      <c r="AG11" s="149"/>
+      <c r="AH11" s="149"/>
+      <c r="AI11" s="151"/>
+      <c r="AJ11" s="151"/>
+      <c r="AK11" s="151"/>
+      <c r="AL11" s="151"/>
+      <c r="AM11" s="122"/>
+      <c r="AN11" s="122"/>
+      <c r="AO11" s="115"/>
+      <c r="AP11" s="197"/>
+      <c r="AQ11" s="149"/>
+      <c r="AR11" s="199"/>
+      <c r="AS11" s="149"/>
+      <c r="AT11" s="122"/>
+      <c r="AU11" s="166"/>
+      <c r="AV11" s="131"/>
+      <c r="AW11" s="151"/>
+      <c r="AX11" s="151"/>
+      <c r="AY11" s="192"/>
+      <c r="AZ11" s="192"/>
+      <c r="BA11" s="181"/>
+      <c r="BB11" s="151"/>
+      <c r="BC11" s="122"/>
+      <c r="BD11" s="181"/>
+      <c r="BE11" s="151"/>
+      <c r="BF11" s="115"/>
+      <c r="BG11" s="132"/>
+      <c r="BH11" s="122"/>
+      <c r="BI11" s="124"/>
+      <c r="BJ11" s="115" t="s">
         <v>24</v>
       </c>
       <c r="BK11" s="50"/>
-      <c r="BL11" s="124" t="s">
+      <c r="BL11" s="122" t="s">
         <v>21</v>
       </c>
       <c r="BM11" s="121" t="s">
         <v>290</v>
       </c>
-      <c r="BN11" s="136"/>
-[...3 lines deleted...]
-      <c r="BR11" s="136" t="s">
+      <c r="BN11" s="115"/>
+      <c r="BO11" s="132"/>
+      <c r="BP11" s="122"/>
+      <c r="BQ11" s="124"/>
+      <c r="BR11" s="115" t="s">
         <v>24</v>
       </c>
       <c r="BS11" s="50"/>
-      <c r="BT11" s="124" t="s">
+      <c r="BT11" s="122" t="s">
         <v>21</v>
       </c>
       <c r="BU11" s="121" t="s">
         <v>290</v>
       </c>
-      <c r="BV11" s="136"/>
-[...6 lines deleted...]
-      <c r="CC11" s="136" t="s">
+      <c r="BV11" s="115"/>
+      <c r="BW11" s="138"/>
+      <c r="BX11" s="122"/>
+      <c r="BY11" s="115"/>
+      <c r="BZ11" s="138"/>
+      <c r="CA11" s="122"/>
+      <c r="CB11" s="124"/>
+      <c r="CC11" s="115" t="s">
         <v>24</v>
       </c>
       <c r="CD11" s="50"/>
-      <c r="CE11" s="124" t="s">
+      <c r="CE11" s="122" t="s">
         <v>21</v>
       </c>
       <c r="CF11" s="121" t="s">
         <v>290</v>
       </c>
-      <c r="CG11" s="136"/>
-[...3 lines deleted...]
-      <c r="CK11" s="136" t="s">
+      <c r="CG11" s="115"/>
+      <c r="CH11" s="132"/>
+      <c r="CI11" s="155"/>
+      <c r="CJ11" s="124"/>
+      <c r="CK11" s="115" t="s">
         <v>24</v>
       </c>
       <c r="CL11" s="50"/>
-      <c r="CM11" s="124" t="s">
+      <c r="CM11" s="122" t="s">
         <v>21</v>
       </c>
       <c r="CN11" s="121" t="s">
         <v>290</v>
       </c>
-      <c r="CO11" s="136"/>
-[...39 lines deleted...]
-      <c r="EC11" s="153" t="s">
+      <c r="CO11" s="115"/>
+      <c r="CP11" s="204"/>
+      <c r="CQ11" s="122"/>
+      <c r="CR11" s="122"/>
+      <c r="CS11" s="122"/>
+      <c r="CT11" s="122"/>
+      <c r="CU11" s="122"/>
+      <c r="CV11" s="122"/>
+      <c r="CW11" s="132"/>
+      <c r="CX11" s="115"/>
+      <c r="CY11" s="115"/>
+      <c r="CZ11" s="149"/>
+      <c r="DA11" s="122"/>
+      <c r="DB11" s="181"/>
+      <c r="DC11" s="149"/>
+      <c r="DD11" s="149"/>
+      <c r="DE11" s="149"/>
+      <c r="DF11" s="149"/>
+      <c r="DG11" s="115"/>
+      <c r="DH11" s="122"/>
+      <c r="DI11" s="122"/>
+      <c r="DJ11" s="122"/>
+      <c r="DK11" s="122"/>
+      <c r="DL11" s="122"/>
+      <c r="DM11" s="122"/>
+      <c r="DN11" s="122"/>
+      <c r="DO11" s="122"/>
+      <c r="DP11" s="122"/>
+      <c r="DQ11" s="122"/>
+      <c r="DR11" s="122"/>
+      <c r="DS11" s="122"/>
+      <c r="DT11" s="122"/>
+      <c r="DU11" s="122"/>
+      <c r="DV11" s="122"/>
+      <c r="DW11" s="122"/>
+      <c r="DX11" s="122"/>
+      <c r="DY11" s="122"/>
+      <c r="DZ11" s="138"/>
+      <c r="EA11" s="122"/>
+      <c r="EB11" s="124"/>
+      <c r="EC11" s="147" t="s">
         <v>24</v>
       </c>
-      <c r="ED11" s="124" t="s">
+      <c r="ED11" s="122" t="s">
         <v>21</v>
       </c>
       <c r="EE11" s="121" t="s">
         <v>290</v>
       </c>
-      <c r="EF11" s="136"/>
-[...27 lines deleted...]
-      <c r="FH11" s="116" t="s">
+      <c r="EF11" s="115"/>
+      <c r="EG11" s="132"/>
+      <c r="EH11" s="124"/>
+      <c r="EI11" s="122"/>
+      <c r="EJ11" s="122"/>
+      <c r="EK11" s="124"/>
+      <c r="EL11" s="122"/>
+      <c r="EM11" s="122"/>
+      <c r="EN11" s="125"/>
+      <c r="EO11" s="124"/>
+      <c r="EP11" s="122"/>
+      <c r="EQ11" s="124"/>
+      <c r="ER11" s="122"/>
+      <c r="ES11" s="124"/>
+      <c r="ET11" s="122"/>
+      <c r="EU11" s="122"/>
+      <c r="EV11" s="122"/>
+      <c r="EW11" s="122"/>
+      <c r="EX11" s="124"/>
+      <c r="EY11" s="124"/>
+      <c r="EZ11" s="122"/>
+      <c r="FA11" s="122"/>
+      <c r="FB11" s="115"/>
+      <c r="FC11" s="132"/>
+      <c r="FD11" s="134"/>
+      <c r="FE11" s="207"/>
+      <c r="FF11" s="136"/>
+      <c r="FG11" s="134"/>
+      <c r="FH11" s="135" t="s">
         <v>35</v>
       </c>
-      <c r="FI11" s="154"/>
+      <c r="FI11" s="124"/>
       <c r="FJ11" s="121" t="s">
         <v>300</v>
       </c>
-      <c r="FK11" s="136"/>
-      <c r="FL11" s="158" t="s">
+      <c r="FK11" s="115"/>
+      <c r="FL11" s="119" t="s">
         <v>36</v>
       </c>
-      <c r="FM11" s="119"/>
-      <c r="FN11" s="158" t="s">
+      <c r="FM11" s="125"/>
+      <c r="FN11" s="119" t="s">
         <v>36</v>
       </c>
-      <c r="FO11" s="119"/>
-      <c r="FP11" s="158" t="s">
+      <c r="FO11" s="125"/>
+      <c r="FP11" s="119" t="s">
         <v>36</v>
       </c>
-      <c r="FQ11" s="136"/>
-      <c r="FR11" s="220" t="s">
+      <c r="FQ11" s="115"/>
+      <c r="FR11" s="130" t="s">
         <v>36</v>
       </c>
-      <c r="FS11" s="124"/>
-[...30 lines deleted...]
-      <c r="GX11" s="187" t="s">
+      <c r="FS11" s="122"/>
+      <c r="FT11" s="122"/>
+      <c r="FU11" s="125"/>
+      <c r="FV11" s="138"/>
+      <c r="FW11" s="124"/>
+      <c r="FX11" s="125"/>
+      <c r="FY11" s="124"/>
+      <c r="FZ11" s="202"/>
+      <c r="GA11" s="125"/>
+      <c r="GB11" s="215"/>
+      <c r="GC11" s="219"/>
+      <c r="GD11" s="132"/>
+      <c r="GE11" s="203"/>
+      <c r="GF11" s="122"/>
+      <c r="GG11" s="122"/>
+      <c r="GH11" s="122"/>
+      <c r="GI11" s="166"/>
+      <c r="GJ11" s="131"/>
+      <c r="GK11" s="131"/>
+      <c r="GL11" s="122"/>
+      <c r="GM11" s="122"/>
+      <c r="GN11" s="132"/>
+      <c r="GO11" s="122"/>
+      <c r="GP11" s="155"/>
+      <c r="GQ11" s="132"/>
+      <c r="GR11" s="122"/>
+      <c r="GS11" s="210"/>
+      <c r="GT11" s="180"/>
+      <c r="GU11" s="168"/>
+      <c r="GV11" s="149"/>
+      <c r="GW11" s="181"/>
+      <c r="GX11" s="174" t="s">
         <v>31</v>
       </c>
-      <c r="GY11" s="188"/>
-[...1 lines deleted...]
-      <c r="HA11" s="187" t="s">
+      <c r="GY11" s="168"/>
+      <c r="GZ11" s="168"/>
+      <c r="HA11" s="174" t="s">
         <v>30</v>
       </c>
-      <c r="HB11" s="195" t="s">
+      <c r="HB11" s="189" t="s">
         <v>24</v>
       </c>
-      <c r="HC11" s="196" t="s">
+      <c r="HC11" s="190" t="s">
         <v>83</v>
       </c>
-      <c r="HD11" s="196" t="s">
+      <c r="HD11" s="190" t="s">
         <v>82</v>
       </c>
-      <c r="HE11" s="142"/>
-      <c r="HF11" s="141" t="s">
+      <c r="HE11" s="149"/>
+      <c r="HF11" s="148" t="s">
         <v>29</v>
       </c>
-      <c r="HG11" s="141" t="s">
+      <c r="HG11" s="148" t="s">
         <v>28</v>
       </c>
-      <c r="HH11" s="141" t="s">
+      <c r="HH11" s="148" t="s">
         <v>27</v>
       </c>
-      <c r="HI11" s="142" t="s">
+      <c r="HI11" s="149" t="s">
         <v>24</v>
       </c>
-      <c r="HJ11" s="188" t="s">
+      <c r="HJ11" s="168" t="s">
         <v>26</v>
       </c>
-      <c r="HK11" s="142" t="s">
+      <c r="HK11" s="149" t="s">
         <v>25</v>
       </c>
-      <c r="HL11" s="188"/>
-      <c r="HM11" s="141" t="s">
+      <c r="HL11" s="168"/>
+      <c r="HM11" s="148" t="s">
         <v>24</v>
       </c>
-      <c r="HN11" s="188" t="s">
+      <c r="HN11" s="168" t="s">
         <v>23</v>
       </c>
-      <c r="HO11" s="188" t="s">
+      <c r="HO11" s="168" t="s">
         <v>22</v>
       </c>
-      <c r="HP11" s="209"/>
-[...25 lines deleted...]
-      <c r="IP11" s="191"/>
+      <c r="HP11" s="170"/>
+      <c r="HQ11" s="149"/>
+      <c r="HR11" s="168"/>
+      <c r="HS11" s="149"/>
+      <c r="HT11" s="149"/>
+      <c r="HU11" s="168"/>
+      <c r="HV11" s="180"/>
+      <c r="HW11" s="149"/>
+      <c r="HX11" s="149"/>
+      <c r="HY11" s="149"/>
+      <c r="HZ11" s="149"/>
+      <c r="IA11" s="149"/>
+      <c r="IB11" s="149"/>
+      <c r="IC11" s="149"/>
+      <c r="ID11" s="149"/>
+      <c r="IE11" s="149"/>
+      <c r="IF11" s="149"/>
+      <c r="IG11" s="149"/>
+      <c r="IH11" s="149"/>
+      <c r="II11" s="149"/>
+      <c r="IJ11" s="149"/>
+      <c r="IK11" s="149"/>
+      <c r="IL11" s="149"/>
+      <c r="IM11" s="168"/>
+      <c r="IN11" s="149"/>
+      <c r="IO11" s="181"/>
+      <c r="IP11" s="180"/>
       <c r="IQ11" s="46"/>
     </row>
     <row r="12" spans="1:251" s="36" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A12" s="133"/>
-[...60 lines deleted...]
-      <c r="BJ12" s="136"/>
+      <c r="A12" s="202"/>
+      <c r="B12" s="202"/>
+      <c r="C12" s="202"/>
+      <c r="D12" s="202"/>
+      <c r="E12" s="202"/>
+      <c r="F12" s="202"/>
+      <c r="G12" s="202"/>
+      <c r="H12" s="202"/>
+      <c r="I12" s="202"/>
+      <c r="J12" s="203"/>
+      <c r="K12" s="122"/>
+      <c r="L12" s="122"/>
+      <c r="M12" s="124"/>
+      <c r="N12" s="122"/>
+      <c r="O12" s="122"/>
+      <c r="P12" s="122"/>
+      <c r="Q12" s="122"/>
+      <c r="R12" s="122"/>
+      <c r="S12" s="132"/>
+      <c r="T12" s="122"/>
+      <c r="U12" s="122"/>
+      <c r="V12" s="122"/>
+      <c r="W12" s="122"/>
+      <c r="X12" s="115"/>
+      <c r="Y12" s="161"/>
+      <c r="Z12" s="149"/>
+      <c r="AA12" s="122"/>
+      <c r="AB12" s="149"/>
+      <c r="AC12" s="149"/>
+      <c r="AD12" s="149"/>
+      <c r="AE12" s="149"/>
+      <c r="AF12" s="149"/>
+      <c r="AG12" s="149"/>
+      <c r="AH12" s="149"/>
+      <c r="AI12" s="151"/>
+      <c r="AJ12" s="151"/>
+      <c r="AK12" s="151"/>
+      <c r="AL12" s="151"/>
+      <c r="AM12" s="122"/>
+      <c r="AN12" s="122"/>
+      <c r="AO12" s="115"/>
+      <c r="AP12" s="197"/>
+      <c r="AQ12" s="149"/>
+      <c r="AR12" s="199"/>
+      <c r="AS12" s="149"/>
+      <c r="AT12" s="122"/>
+      <c r="AU12" s="166"/>
+      <c r="AV12" s="131"/>
+      <c r="AW12" s="151"/>
+      <c r="AX12" s="151"/>
+      <c r="AY12" s="192"/>
+      <c r="AZ12" s="192"/>
+      <c r="BA12" s="181"/>
+      <c r="BB12" s="151"/>
+      <c r="BC12" s="122"/>
+      <c r="BD12" s="181"/>
+      <c r="BE12" s="151"/>
+      <c r="BF12" s="115"/>
+      <c r="BG12" s="132"/>
+      <c r="BH12" s="122"/>
+      <c r="BI12" s="124"/>
+      <c r="BJ12" s="115"/>
       <c r="BK12" s="121" t="s">
         <v>198</v>
       </c>
-      <c r="BL12" s="124"/>
-[...5 lines deleted...]
-      <c r="BR12" s="136"/>
+      <c r="BL12" s="122"/>
+      <c r="BM12" s="122"/>
+      <c r="BN12" s="115"/>
+      <c r="BO12" s="132"/>
+      <c r="BP12" s="122"/>
+      <c r="BQ12" s="124"/>
+      <c r="BR12" s="115"/>
       <c r="BS12" s="121" t="s">
         <v>198</v>
       </c>
-      <c r="BT12" s="124"/>
-[...8 lines deleted...]
-      <c r="CC12" s="136"/>
+      <c r="BT12" s="122"/>
+      <c r="BU12" s="122"/>
+      <c r="BV12" s="115"/>
+      <c r="BW12" s="138"/>
+      <c r="BX12" s="122"/>
+      <c r="BY12" s="115"/>
+      <c r="BZ12" s="138"/>
+      <c r="CA12" s="122"/>
+      <c r="CB12" s="124"/>
+      <c r="CC12" s="115"/>
       <c r="CD12" s="121" t="s">
         <v>198</v>
       </c>
-      <c r="CE12" s="124"/>
-[...5 lines deleted...]
-      <c r="CK12" s="136"/>
+      <c r="CE12" s="122"/>
+      <c r="CF12" s="122"/>
+      <c r="CG12" s="115"/>
+      <c r="CH12" s="132"/>
+      <c r="CI12" s="155"/>
+      <c r="CJ12" s="124"/>
+      <c r="CK12" s="115"/>
       <c r="CL12" s="121" t="s">
         <v>198</v>
       </c>
-      <c r="CM12" s="124"/>
-[...158 lines deleted...]
-      <c r="IP12" s="191"/>
+      <c r="CM12" s="122"/>
+      <c r="CN12" s="122"/>
+      <c r="CO12" s="115"/>
+      <c r="CP12" s="204"/>
+      <c r="CQ12" s="122"/>
+      <c r="CR12" s="122"/>
+      <c r="CS12" s="122"/>
+      <c r="CT12" s="122"/>
+      <c r="CU12" s="122"/>
+      <c r="CV12" s="122"/>
+      <c r="CW12" s="132"/>
+      <c r="CX12" s="115"/>
+      <c r="CY12" s="115"/>
+      <c r="CZ12" s="149"/>
+      <c r="DA12" s="122"/>
+      <c r="DB12" s="181"/>
+      <c r="DC12" s="149"/>
+      <c r="DD12" s="149"/>
+      <c r="DE12" s="149"/>
+      <c r="DF12" s="149"/>
+      <c r="DG12" s="115"/>
+      <c r="DH12" s="122"/>
+      <c r="DI12" s="122"/>
+      <c r="DJ12" s="122"/>
+      <c r="DK12" s="122"/>
+      <c r="DL12" s="122"/>
+      <c r="DM12" s="122"/>
+      <c r="DN12" s="122"/>
+      <c r="DO12" s="122"/>
+      <c r="DP12" s="122"/>
+      <c r="DQ12" s="122"/>
+      <c r="DR12" s="122"/>
+      <c r="DS12" s="122"/>
+      <c r="DT12" s="122"/>
+      <c r="DU12" s="122"/>
+      <c r="DV12" s="122"/>
+      <c r="DW12" s="122"/>
+      <c r="DX12" s="122"/>
+      <c r="DY12" s="122"/>
+      <c r="DZ12" s="138"/>
+      <c r="EA12" s="122"/>
+      <c r="EB12" s="124"/>
+      <c r="EC12" s="124"/>
+      <c r="ED12" s="122"/>
+      <c r="EE12" s="122"/>
+      <c r="EF12" s="115"/>
+      <c r="EG12" s="132"/>
+      <c r="EH12" s="124"/>
+      <c r="EI12" s="122"/>
+      <c r="EJ12" s="122"/>
+      <c r="EK12" s="124"/>
+      <c r="EL12" s="122"/>
+      <c r="EM12" s="122"/>
+      <c r="EN12" s="125"/>
+      <c r="EO12" s="124"/>
+      <c r="EP12" s="122"/>
+      <c r="EQ12" s="124"/>
+      <c r="ER12" s="122"/>
+      <c r="ES12" s="124"/>
+      <c r="ET12" s="122"/>
+      <c r="EU12" s="122"/>
+      <c r="EV12" s="122"/>
+      <c r="EW12" s="122"/>
+      <c r="EX12" s="124"/>
+      <c r="EY12" s="124"/>
+      <c r="EZ12" s="122"/>
+      <c r="FA12" s="122"/>
+      <c r="FB12" s="115"/>
+      <c r="FC12" s="132"/>
+      <c r="FD12" s="134"/>
+      <c r="FE12" s="207"/>
+      <c r="FF12" s="136"/>
+      <c r="FG12" s="134"/>
+      <c r="FH12" s="136"/>
+      <c r="FI12" s="124"/>
+      <c r="FJ12" s="122"/>
+      <c r="FK12" s="115"/>
+      <c r="FL12" s="120"/>
+      <c r="FM12" s="125"/>
+      <c r="FN12" s="120"/>
+      <c r="FO12" s="125"/>
+      <c r="FP12" s="120"/>
+      <c r="FQ12" s="115"/>
+      <c r="FR12" s="131"/>
+      <c r="FS12" s="122"/>
+      <c r="FT12" s="122"/>
+      <c r="FU12" s="125"/>
+      <c r="FV12" s="138"/>
+      <c r="FW12" s="124"/>
+      <c r="FX12" s="125"/>
+      <c r="FY12" s="124"/>
+      <c r="FZ12" s="202"/>
+      <c r="GA12" s="125"/>
+      <c r="GB12" s="215"/>
+      <c r="GC12" s="219"/>
+      <c r="GD12" s="132"/>
+      <c r="GE12" s="203"/>
+      <c r="GF12" s="122"/>
+      <c r="GG12" s="122"/>
+      <c r="GH12" s="122"/>
+      <c r="GI12" s="166"/>
+      <c r="GJ12" s="131"/>
+      <c r="GK12" s="131"/>
+      <c r="GL12" s="122"/>
+      <c r="GM12" s="122"/>
+      <c r="GN12" s="132"/>
+      <c r="GO12" s="122"/>
+      <c r="GP12" s="155"/>
+      <c r="GQ12" s="132"/>
+      <c r="GR12" s="122"/>
+      <c r="GS12" s="210"/>
+      <c r="GT12" s="180"/>
+      <c r="GU12" s="168"/>
+      <c r="GV12" s="149"/>
+      <c r="GW12" s="181"/>
+      <c r="GX12" s="168"/>
+      <c r="GY12" s="168"/>
+      <c r="GZ12" s="168"/>
+      <c r="HA12" s="168"/>
+      <c r="HB12" s="190"/>
+      <c r="HC12" s="190"/>
+      <c r="HD12" s="190"/>
+      <c r="HE12" s="149"/>
+      <c r="HF12" s="149"/>
+      <c r="HG12" s="149"/>
+      <c r="HH12" s="149"/>
+      <c r="HI12" s="149"/>
+      <c r="HJ12" s="168"/>
+      <c r="HK12" s="149"/>
+      <c r="HL12" s="168"/>
+      <c r="HM12" s="149"/>
+      <c r="HN12" s="168"/>
+      <c r="HO12" s="168"/>
+      <c r="HP12" s="170"/>
+      <c r="HQ12" s="149"/>
+      <c r="HR12" s="168"/>
+      <c r="HS12" s="149"/>
+      <c r="HT12" s="149"/>
+      <c r="HU12" s="168"/>
+      <c r="HV12" s="180"/>
+      <c r="HW12" s="149"/>
+      <c r="HX12" s="149"/>
+      <c r="HY12" s="149"/>
+      <c r="HZ12" s="149"/>
+      <c r="IA12" s="149"/>
+      <c r="IB12" s="149"/>
+      <c r="IC12" s="149"/>
+      <c r="ID12" s="149"/>
+      <c r="IE12" s="149"/>
+      <c r="IF12" s="149"/>
+      <c r="IG12" s="149"/>
+      <c r="IH12" s="149"/>
+      <c r="II12" s="149"/>
+      <c r="IJ12" s="149"/>
+      <c r="IK12" s="149"/>
+      <c r="IL12" s="149"/>
+      <c r="IM12" s="168"/>
+      <c r="IN12" s="149"/>
+      <c r="IO12" s="181"/>
+      <c r="IP12" s="180"/>
       <c r="IQ12" s="46"/>
     </row>
     <row r="13" spans="1:251" s="36" customFormat="1" ht="33" customHeight="1">
-      <c r="A13" s="133"/>
-[...45 lines deleted...]
-      <c r="AU13" s="129"/>
+      <c r="A13" s="202"/>
+      <c r="B13" s="202"/>
+      <c r="C13" s="202"/>
+      <c r="D13" s="202"/>
+      <c r="E13" s="202"/>
+      <c r="F13" s="202"/>
+      <c r="G13" s="202"/>
+      <c r="H13" s="202"/>
+      <c r="I13" s="202"/>
+      <c r="J13" s="203"/>
+      <c r="K13" s="122"/>
+      <c r="L13" s="122"/>
+      <c r="M13" s="124"/>
+      <c r="N13" s="122"/>
+      <c r="O13" s="122"/>
+      <c r="P13" s="122"/>
+      <c r="Q13" s="122"/>
+      <c r="R13" s="122"/>
+      <c r="S13" s="132"/>
+      <c r="T13" s="122"/>
+      <c r="U13" s="122"/>
+      <c r="V13" s="122"/>
+      <c r="W13" s="122"/>
+      <c r="X13" s="115"/>
+      <c r="Y13" s="161"/>
+      <c r="Z13" s="149"/>
+      <c r="AA13" s="122"/>
+      <c r="AB13" s="149"/>
+      <c r="AC13" s="149"/>
+      <c r="AD13" s="149"/>
+      <c r="AE13" s="149"/>
+      <c r="AF13" s="149"/>
+      <c r="AG13" s="149"/>
+      <c r="AH13" s="149"/>
+      <c r="AI13" s="148"/>
+      <c r="AJ13" s="148"/>
+      <c r="AK13" s="148"/>
+      <c r="AL13" s="148"/>
+      <c r="AM13" s="122"/>
+      <c r="AN13" s="122"/>
+      <c r="AO13" s="115"/>
+      <c r="AP13" s="197"/>
+      <c r="AQ13" s="149"/>
+      <c r="AR13" s="199"/>
+      <c r="AS13" s="149"/>
+      <c r="AT13" s="122"/>
+      <c r="AU13" s="146"/>
       <c r="AV13" s="121"/>
-      <c r="AW13" s="141"/>
-[...123 lines deleted...]
-      <c r="FQ13" s="136"/>
+      <c r="AW13" s="148"/>
+      <c r="AX13" s="148"/>
+      <c r="AY13" s="147"/>
+      <c r="AZ13" s="147"/>
+      <c r="BA13" s="181"/>
+      <c r="BB13" s="148"/>
+      <c r="BC13" s="122"/>
+      <c r="BD13" s="181"/>
+      <c r="BE13" s="148"/>
+      <c r="BF13" s="115"/>
+      <c r="BG13" s="132"/>
+      <c r="BH13" s="122"/>
+      <c r="BI13" s="124"/>
+      <c r="BJ13" s="115"/>
+      <c r="BK13" s="122"/>
+      <c r="BL13" s="122"/>
+      <c r="BM13" s="122"/>
+      <c r="BN13" s="115"/>
+      <c r="BO13" s="132"/>
+      <c r="BP13" s="122"/>
+      <c r="BQ13" s="124"/>
+      <c r="BR13" s="115"/>
+      <c r="BS13" s="122"/>
+      <c r="BT13" s="122"/>
+      <c r="BU13" s="122"/>
+      <c r="BV13" s="115"/>
+      <c r="BW13" s="138"/>
+      <c r="BX13" s="122"/>
+      <c r="BY13" s="115"/>
+      <c r="BZ13" s="138"/>
+      <c r="CA13" s="122"/>
+      <c r="CB13" s="124"/>
+      <c r="CC13" s="115"/>
+      <c r="CD13" s="122"/>
+      <c r="CE13" s="122"/>
+      <c r="CF13" s="122"/>
+      <c r="CG13" s="115"/>
+      <c r="CH13" s="132"/>
+      <c r="CI13" s="155"/>
+      <c r="CJ13" s="124"/>
+      <c r="CK13" s="115"/>
+      <c r="CL13" s="122"/>
+      <c r="CM13" s="122"/>
+      <c r="CN13" s="122"/>
+      <c r="CO13" s="115"/>
+      <c r="CP13" s="204"/>
+      <c r="CQ13" s="122"/>
+      <c r="CR13" s="122"/>
+      <c r="CS13" s="122"/>
+      <c r="CT13" s="122"/>
+      <c r="CU13" s="122"/>
+      <c r="CV13" s="122"/>
+      <c r="CW13" s="132"/>
+      <c r="CX13" s="115"/>
+      <c r="CY13" s="115"/>
+      <c r="CZ13" s="149"/>
+      <c r="DA13" s="122"/>
+      <c r="DB13" s="181"/>
+      <c r="DC13" s="149"/>
+      <c r="DD13" s="149"/>
+      <c r="DE13" s="149"/>
+      <c r="DF13" s="149"/>
+      <c r="DG13" s="115"/>
+      <c r="DH13" s="122"/>
+      <c r="DI13" s="122"/>
+      <c r="DJ13" s="122"/>
+      <c r="DK13" s="122"/>
+      <c r="DL13" s="122"/>
+      <c r="DM13" s="122"/>
+      <c r="DN13" s="122"/>
+      <c r="DO13" s="122"/>
+      <c r="DP13" s="122"/>
+      <c r="DQ13" s="122"/>
+      <c r="DR13" s="122"/>
+      <c r="DS13" s="122"/>
+      <c r="DT13" s="122"/>
+      <c r="DU13" s="122"/>
+      <c r="DV13" s="122"/>
+      <c r="DW13" s="122"/>
+      <c r="DX13" s="122"/>
+      <c r="DY13" s="122"/>
+      <c r="DZ13" s="138"/>
+      <c r="EA13" s="122"/>
+      <c r="EB13" s="124"/>
+      <c r="EC13" s="124"/>
+      <c r="ED13" s="122"/>
+      <c r="EE13" s="122"/>
+      <c r="EF13" s="115"/>
+      <c r="EG13" s="132"/>
+      <c r="EH13" s="124"/>
+      <c r="EI13" s="122"/>
+      <c r="EJ13" s="122"/>
+      <c r="EK13" s="124"/>
+      <c r="EL13" s="122"/>
+      <c r="EM13" s="122"/>
+      <c r="EN13" s="125"/>
+      <c r="EO13" s="124"/>
+      <c r="EP13" s="122"/>
+      <c r="EQ13" s="124"/>
+      <c r="ER13" s="122"/>
+      <c r="ES13" s="124"/>
+      <c r="ET13" s="122"/>
+      <c r="EU13" s="122"/>
+      <c r="EV13" s="122"/>
+      <c r="EW13" s="122"/>
+      <c r="EX13" s="124"/>
+      <c r="EY13" s="124"/>
+      <c r="EZ13" s="122"/>
+      <c r="FA13" s="122"/>
+      <c r="FB13" s="115"/>
+      <c r="FC13" s="132"/>
+      <c r="FD13" s="134"/>
+      <c r="FE13" s="207"/>
+      <c r="FF13" s="136"/>
+      <c r="FG13" s="134"/>
+      <c r="FH13" s="136"/>
+      <c r="FI13" s="124"/>
+      <c r="FJ13" s="122"/>
+      <c r="FK13" s="115"/>
+      <c r="FL13" s="114"/>
+      <c r="FM13" s="125"/>
+      <c r="FN13" s="114"/>
+      <c r="FO13" s="125"/>
+      <c r="FP13" s="114"/>
+      <c r="FQ13" s="115"/>
       <c r="FR13" s="121"/>
-      <c r="FS13" s="124"/>
-[...15 lines deleted...]
-      <c r="GI13" s="129"/>
+      <c r="FS13" s="122"/>
+      <c r="FT13" s="122"/>
+      <c r="FU13" s="125"/>
+      <c r="FV13" s="138"/>
+      <c r="FW13" s="124"/>
+      <c r="FX13" s="125"/>
+      <c r="FY13" s="124"/>
+      <c r="FZ13" s="202"/>
+      <c r="GA13" s="125"/>
+      <c r="GB13" s="215"/>
+      <c r="GC13" s="219"/>
+      <c r="GD13" s="132"/>
+      <c r="GE13" s="203"/>
+      <c r="GF13" s="122"/>
+      <c r="GG13" s="122"/>
+      <c r="GH13" s="122"/>
+      <c r="GI13" s="146"/>
       <c r="GJ13" s="121"/>
       <c r="GK13" s="121"/>
-      <c r="GL13" s="124"/>
-[...55 lines deleted...]
-      <c r="IP13" s="191"/>
+      <c r="GL13" s="122"/>
+      <c r="GM13" s="122"/>
+      <c r="GN13" s="132"/>
+      <c r="GO13" s="122"/>
+      <c r="GP13" s="155"/>
+      <c r="GQ13" s="132"/>
+      <c r="GR13" s="122"/>
+      <c r="GS13" s="210"/>
+      <c r="GT13" s="180"/>
+      <c r="GU13" s="168"/>
+      <c r="GV13" s="149"/>
+      <c r="GW13" s="181"/>
+      <c r="GX13" s="168"/>
+      <c r="GY13" s="168"/>
+      <c r="GZ13" s="168"/>
+      <c r="HA13" s="168"/>
+      <c r="HB13" s="190"/>
+      <c r="HC13" s="190"/>
+      <c r="HD13" s="190"/>
+      <c r="HE13" s="149"/>
+      <c r="HF13" s="149"/>
+      <c r="HG13" s="149"/>
+      <c r="HH13" s="149"/>
+      <c r="HI13" s="149"/>
+      <c r="HJ13" s="168"/>
+      <c r="HK13" s="149"/>
+      <c r="HL13" s="168"/>
+      <c r="HM13" s="149"/>
+      <c r="HN13" s="168"/>
+      <c r="HO13" s="168"/>
+      <c r="HP13" s="170"/>
+      <c r="HQ13" s="149"/>
+      <c r="HR13" s="168"/>
+      <c r="HS13" s="149"/>
+      <c r="HT13" s="149"/>
+      <c r="HU13" s="168"/>
+      <c r="HV13" s="180"/>
+      <c r="HW13" s="149"/>
+      <c r="HX13" s="149"/>
+      <c r="HY13" s="149"/>
+      <c r="HZ13" s="149"/>
+      <c r="IA13" s="149"/>
+      <c r="IB13" s="149"/>
+      <c r="IC13" s="149"/>
+      <c r="ID13" s="149"/>
+      <c r="IE13" s="149"/>
+      <c r="IF13" s="149"/>
+      <c r="IG13" s="149"/>
+      <c r="IH13" s="149"/>
+      <c r="II13" s="149"/>
+      <c r="IJ13" s="149"/>
+      <c r="IK13" s="149"/>
+      <c r="IL13" s="149"/>
+      <c r="IM13" s="168"/>
+      <c r="IN13" s="149"/>
+      <c r="IO13" s="181"/>
+      <c r="IP13" s="180"/>
       <c r="IQ13" s="46"/>
     </row>
     <row r="14" spans="1:251" s="28" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="39"/>
       <c r="B14" s="39"/>
       <c r="C14" s="39"/>
       <c r="D14" s="39"/>
       <c r="E14" s="39"/>
       <c r="F14" s="39"/>
       <c r="G14" s="39"/>
       <c r="H14" s="39"/>
       <c r="I14" s="39"/>
       <c r="J14" s="55"/>
       <c r="K14" s="54"/>
       <c r="L14" s="54"/>
       <c r="M14" s="56"/>
       <c r="N14" s="54"/>
       <c r="O14" s="54"/>
       <c r="P14" s="54"/>
       <c r="Q14" s="54"/>
       <c r="R14" s="54"/>
       <c r="S14" s="57" t="s">
         <v>20</v>
       </c>
       <c r="T14" s="54" t="s">
@@ -9747,84 +9196,84 @@
       </c>
       <c r="IJ16" s="46" t="s">
         <v>2</v>
       </c>
       <c r="IK16" s="46" t="s">
         <v>2</v>
       </c>
       <c r="IL16" s="46" t="s">
         <v>2</v>
       </c>
       <c r="IM16" s="46" t="s">
         <v>2</v>
       </c>
       <c r="IN16" s="46" t="s">
         <v>2</v>
       </c>
       <c r="IO16" s="46" t="s">
         <v>2</v>
       </c>
       <c r="IP16" s="46" t="s">
         <v>2</v>
       </c>
       <c r="IQ16" s="83"/>
     </row>
     <row r="17" spans="1:251" s="92" customFormat="1" ht="45" customHeight="1">
-      <c r="A17" s="161" t="s">
+      <c r="A17" s="191" t="s">
         <v>302</v>
       </c>
-      <c r="B17" s="161"/>
-[...6 lines deleted...]
-      <c r="I17" s="161"/>
+      <c r="B17" s="191"/>
+      <c r="C17" s="191"/>
+      <c r="D17" s="191"/>
+      <c r="E17" s="191"/>
+      <c r="F17" s="191"/>
+      <c r="G17" s="191"/>
+      <c r="H17" s="191"/>
+      <c r="I17" s="191"/>
       <c r="J17" s="84">
         <v>1</v>
       </c>
       <c r="K17" s="5">
         <v>88</v>
       </c>
       <c r="L17" s="6">
         <v>2278.6999999999998</v>
       </c>
       <c r="M17" s="7">
         <v>9.5</v>
       </c>
       <c r="N17" s="7">
         <v>2.2799999999999998</v>
       </c>
       <c r="O17" s="7">
         <v>7.22</v>
       </c>
       <c r="P17" s="8">
         <v>7220</v>
       </c>
       <c r="Q17" s="9">
-        <v>34946</v>
+        <v>27646</v>
       </c>
       <c r="R17" s="10">
         <v>61.1</v>
       </c>
       <c r="S17" s="9">
         <v>85239</v>
       </c>
       <c r="T17" s="9">
         <v>90917</v>
       </c>
       <c r="U17" s="9">
         <v>-5678</v>
       </c>
       <c r="V17" s="9">
         <v>9420</v>
       </c>
       <c r="W17" s="9">
         <v>907</v>
       </c>
       <c r="X17" s="9">
         <v>2835</v>
       </c>
       <c r="Y17" s="9">
         <v>20013</v>
       </c>
@@ -9882,69 +9331,69 @@
       <c r="AQ17" s="9">
         <v>6745</v>
       </c>
       <c r="AR17" s="9">
         <v>49611</v>
       </c>
       <c r="AS17" s="11">
         <v>641</v>
       </c>
       <c r="AT17" s="11">
         <v>-2631</v>
       </c>
       <c r="AU17" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AV17" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AW17" s="11">
         <v>16315</v>
       </c>
       <c r="AX17" s="6">
         <v>34.700000000000003</v>
       </c>
       <c r="AY17" s="11">
-        <v>3679</v>
+        <v>2910</v>
       </c>
       <c r="AZ17" s="7">
-        <v>1.34</v>
+        <v>1.7</v>
       </c>
       <c r="BA17" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BB17" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BC17" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BD17" s="11">
         <v>1717</v>
       </c>
       <c r="BE17" s="11">
-        <v>467</v>
+        <v>590</v>
       </c>
       <c r="BF17" s="11">
         <v>72</v>
       </c>
       <c r="BG17" s="85">
         <v>11.96</v>
       </c>
       <c r="BH17" s="85">
         <v>2.4900000000000002</v>
       </c>
       <c r="BI17" s="85">
         <v>9.4700000000000006</v>
       </c>
       <c r="BJ17" s="85">
         <v>3.99</v>
       </c>
       <c r="BK17" s="85">
         <v>3.21</v>
       </c>
       <c r="BL17" s="85">
         <v>2.13</v>
       </c>
       <c r="BM17" s="85">
         <v>1.86</v>
       </c>
@@ -10227,51 +9676,51 @@
       <c r="FB17" s="90">
         <v>696</v>
       </c>
       <c r="FC17" s="90">
         <v>91909</v>
       </c>
       <c r="FD17" s="90">
         <v>33358</v>
       </c>
       <c r="FE17" s="90">
         <v>16064</v>
       </c>
       <c r="FF17" s="90">
         <v>5246</v>
       </c>
       <c r="FG17" s="90">
         <v>8811</v>
       </c>
       <c r="FH17" s="90">
         <v>4449</v>
       </c>
       <c r="FI17" s="90">
         <v>58338</v>
       </c>
       <c r="FJ17" s="90">
-        <v>51609</v>
+        <v>44309</v>
       </c>
       <c r="FK17" s="90">
         <v>13599</v>
       </c>
       <c r="FL17" s="90">
         <v>11849</v>
       </c>
       <c r="FM17" s="90">
         <v>14790</v>
       </c>
       <c r="FN17" s="90">
         <v>10564</v>
       </c>
       <c r="FO17" s="90">
         <v>18977</v>
       </c>
       <c r="FP17" s="90">
         <v>16663</v>
       </c>
       <c r="FQ17" s="90">
         <v>8890</v>
       </c>
       <c r="FR17" s="90">
         <v>8883</v>
       </c>
@@ -10519,51 +9968,51 @@
       <c r="G18" s="94"/>
       <c r="H18" s="94"/>
       <c r="I18" s="95"/>
       <c r="J18" s="84">
         <v>2</v>
       </c>
       <c r="K18" s="5">
         <v>62</v>
       </c>
       <c r="L18" s="6">
         <v>5612.6</v>
       </c>
       <c r="M18" s="7">
         <v>10.28</v>
       </c>
       <c r="N18" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="O18" s="7">
         <v>7.98</v>
       </c>
       <c r="P18" s="8">
         <v>10021</v>
       </c>
       <c r="Q18" s="9">
-        <v>63359</v>
+        <v>40615</v>
       </c>
       <c r="R18" s="10">
         <v>57.8</v>
       </c>
       <c r="S18" s="9">
         <v>146331</v>
       </c>
       <c r="T18" s="9">
         <v>159714</v>
       </c>
       <c r="U18" s="9">
         <v>-13383</v>
       </c>
       <c r="V18" s="9">
         <v>23184</v>
       </c>
       <c r="W18" s="9">
         <v>1330</v>
       </c>
       <c r="X18" s="9">
         <v>8471</v>
       </c>
       <c r="Y18" s="9">
         <v>41040</v>
       </c>
@@ -10621,69 +10070,69 @@
       <c r="AQ18" s="9">
         <v>16582</v>
       </c>
       <c r="AR18" s="9">
         <v>99607</v>
       </c>
       <c r="AS18" s="11">
         <v>1303</v>
       </c>
       <c r="AT18" s="11">
         <v>-2406</v>
       </c>
       <c r="AU18" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AV18" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AW18" s="11">
         <v>35435</v>
       </c>
       <c r="AX18" s="6">
         <v>36.5</v>
       </c>
       <c r="AY18" s="11">
-        <v>6163</v>
+        <v>3951</v>
       </c>
       <c r="AZ18" s="7">
-        <v>1.53</v>
+        <v>2.39</v>
       </c>
       <c r="BA18" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BB18" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BC18" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BD18" s="11">
         <v>3447</v>
       </c>
       <c r="BE18" s="11">
-        <v>559</v>
+        <v>872</v>
       </c>
       <c r="BF18" s="11">
         <v>63</v>
       </c>
       <c r="BG18" s="85">
         <v>13.25</v>
       </c>
       <c r="BH18" s="85">
         <v>2.31</v>
       </c>
       <c r="BI18" s="85">
         <v>10.94</v>
       </c>
       <c r="BJ18" s="85">
         <v>5.8</v>
       </c>
       <c r="BK18" s="85">
         <v>5.01</v>
       </c>
       <c r="BL18" s="85">
         <v>3.21</v>
       </c>
       <c r="BM18" s="85">
         <v>2.59</v>
       </c>
@@ -10966,51 +10415,51 @@
       <c r="FB18" s="90">
         <v>3020</v>
       </c>
       <c r="FC18" s="90">
         <v>161069</v>
       </c>
       <c r="FD18" s="90">
         <v>71848</v>
       </c>
       <c r="FE18" s="90">
         <v>36240</v>
       </c>
       <c r="FF18" s="90">
         <v>8269</v>
       </c>
       <c r="FG18" s="90">
         <v>19387</v>
       </c>
       <c r="FH18" s="90">
         <v>9697</v>
       </c>
       <c r="FI18" s="90">
         <v>88588</v>
       </c>
       <c r="FJ18" s="90">
-        <v>84359</v>
+        <v>61615</v>
       </c>
       <c r="FK18" s="90">
         <v>31961</v>
       </c>
       <c r="FL18" s="90">
         <v>28394</v>
       </c>
       <c r="FM18" s="90">
         <v>26634</v>
       </c>
       <c r="FN18" s="90">
         <v>17213</v>
       </c>
       <c r="FO18" s="90">
         <v>22953</v>
       </c>
       <c r="FP18" s="90">
         <v>21000</v>
       </c>
       <c r="FQ18" s="90">
         <v>6400</v>
       </c>
       <c r="FR18" s="90">
         <v>6380</v>
       </c>
@@ -11258,51 +10707,51 @@
       <c r="G19" s="94"/>
       <c r="H19" s="94"/>
       <c r="I19" s="95"/>
       <c r="J19" s="84">
         <v>3</v>
       </c>
       <c r="K19" s="5">
         <v>44</v>
       </c>
       <c r="L19" s="6">
         <v>6022.5</v>
       </c>
       <c r="M19" s="7">
         <v>9.56</v>
       </c>
       <c r="N19" s="7">
         <v>2.19</v>
       </c>
       <c r="O19" s="7">
         <v>7.37</v>
       </c>
       <c r="P19" s="8">
         <v>7759</v>
       </c>
       <c r="Q19" s="9">
-        <v>48670</v>
+        <v>32288</v>
       </c>
       <c r="R19" s="6">
         <v>55.7</v>
       </c>
       <c r="S19" s="11">
         <v>73600</v>
       </c>
       <c r="T19" s="11">
         <v>92477</v>
       </c>
       <c r="U19" s="11">
         <v>-18877</v>
       </c>
       <c r="V19" s="11">
         <v>25394</v>
       </c>
       <c r="W19" s="11">
         <v>826</v>
       </c>
       <c r="X19" s="11">
         <v>5691</v>
       </c>
       <c r="Y19" s="11">
         <v>31954</v>
       </c>
@@ -11360,69 +10809,69 @@
       <c r="AQ19" s="11">
         <v>18749</v>
       </c>
       <c r="AR19" s="11">
         <v>91818</v>
       </c>
       <c r="AS19" s="11">
         <v>912</v>
       </c>
       <c r="AT19" s="11">
         <v>-10244</v>
       </c>
       <c r="AU19" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AV19" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AW19" s="11">
         <v>21838</v>
       </c>
       <c r="AX19" s="6">
         <v>26.8</v>
       </c>
       <c r="AY19" s="11">
-        <v>5091</v>
+        <v>3377</v>
       </c>
       <c r="AZ19" s="7">
-        <v>1.68</v>
+        <v>2.5299999999999998</v>
       </c>
       <c r="BA19" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BB19" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BC19" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BD19" s="11">
         <v>2284</v>
       </c>
       <c r="BE19" s="11">
-        <v>449</v>
+        <v>676</v>
       </c>
       <c r="BF19" s="11">
         <v>36</v>
       </c>
       <c r="BG19" s="85">
         <v>9.93</v>
       </c>
       <c r="BH19" s="85">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI19" s="85">
         <v>7.73</v>
       </c>
       <c r="BJ19" s="85">
         <v>2.0699999999999998</v>
       </c>
       <c r="BK19" s="85">
         <v>1.59</v>
       </c>
       <c r="BL19" s="85">
         <v>1.83</v>
       </c>
       <c r="BM19" s="85">
         <v>0.24</v>
       </c>
@@ -11705,51 +11154,51 @@
       <c r="FB19" s="90">
         <v>330</v>
       </c>
       <c r="FC19" s="90">
         <v>124568</v>
       </c>
       <c r="FD19" s="90">
         <v>54037</v>
       </c>
       <c r="FE19" s="90">
         <v>35281</v>
       </c>
       <c r="FF19" s="90">
         <v>2202</v>
       </c>
       <c r="FG19" s="90">
         <v>6601</v>
       </c>
       <c r="FH19" s="90">
         <v>2725</v>
       </c>
       <c r="FI19" s="90">
         <v>69591</v>
       </c>
       <c r="FJ19" s="90">
-        <v>75259</v>
+        <v>58877</v>
       </c>
       <c r="FK19" s="90">
         <v>27926</v>
       </c>
       <c r="FL19" s="90">
         <v>27814</v>
       </c>
       <c r="FM19" s="90">
         <v>12639</v>
       </c>
       <c r="FN19" s="90">
         <v>12639</v>
       </c>
       <c r="FO19" s="90">
         <v>26589</v>
       </c>
       <c r="FP19" s="90">
         <v>26589</v>
       </c>
       <c r="FQ19" s="90">
         <v>26</v>
       </c>
       <c r="FR19" s="90">
         <v>26</v>
       </c>
@@ -11997,51 +11446,51 @@
       <c r="G20" s="94"/>
       <c r="H20" s="94"/>
       <c r="I20" s="95"/>
       <c r="J20" s="84">
         <v>4</v>
       </c>
       <c r="K20" s="5">
         <v>43</v>
       </c>
       <c r="L20" s="6">
         <v>6345.8</v>
       </c>
       <c r="M20" s="7">
         <v>10.029999999999999</v>
       </c>
       <c r="N20" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="O20" s="7">
         <v>7.83</v>
       </c>
       <c r="P20" s="8">
         <v>8207</v>
       </c>
       <c r="Q20" s="9">
-        <v>51805</v>
+        <v>34367</v>
       </c>
       <c r="R20" s="6">
         <v>55.1</v>
       </c>
       <c r="S20" s="11">
         <v>77998</v>
       </c>
       <c r="T20" s="11">
         <v>98106</v>
       </c>
       <c r="U20" s="11">
         <v>-20108</v>
       </c>
       <c r="V20" s="11">
         <v>27029</v>
       </c>
       <c r="W20" s="11">
         <v>878</v>
       </c>
       <c r="X20" s="11">
         <v>6043</v>
       </c>
       <c r="Y20" s="11">
         <v>33739</v>
       </c>
@@ -12099,69 +11548,69 @@
       <c r="AQ20" s="11">
         <v>19957</v>
       </c>
       <c r="AR20" s="11">
         <v>97399</v>
       </c>
       <c r="AS20" s="11">
         <v>971</v>
       </c>
       <c r="AT20" s="11">
         <v>-10910</v>
       </c>
       <c r="AU20" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AV20" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AW20" s="11">
         <v>22980</v>
       </c>
       <c r="AX20" s="6">
         <v>26.6</v>
       </c>
       <c r="AY20" s="11">
-        <v>5165</v>
+        <v>3426</v>
       </c>
       <c r="AZ20" s="7">
-        <v>1.67</v>
+        <v>2.52</v>
       </c>
       <c r="BA20" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BB20" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BC20" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BD20" s="11">
         <v>2291</v>
       </c>
       <c r="BE20" s="11">
-        <v>444</v>
+        <v>669</v>
       </c>
       <c r="BF20" s="11">
         <v>36</v>
       </c>
       <c r="BG20" s="85">
         <v>10.43</v>
       </c>
       <c r="BH20" s="85">
         <v>2.21</v>
       </c>
       <c r="BI20" s="85">
         <v>8.2200000000000006</v>
       </c>
       <c r="BJ20" s="85">
         <v>2.2000000000000002</v>
       </c>
       <c r="BK20" s="85">
         <v>1.69</v>
       </c>
       <c r="BL20" s="85">
         <v>1.95</v>
       </c>
       <c r="BM20" s="85">
         <v>0.25</v>
       </c>
@@ -12444,51 +11893,51 @@
       <c r="FB20" s="90">
         <v>347</v>
       </c>
       <c r="FC20" s="90">
         <v>131092</v>
       </c>
       <c r="FD20" s="90">
         <v>57442</v>
       </c>
       <c r="FE20" s="90">
         <v>37478</v>
       </c>
       <c r="FF20" s="90">
         <v>2344</v>
       </c>
       <c r="FG20" s="90">
         <v>7026</v>
       </c>
       <c r="FH20" s="90">
         <v>2900</v>
       </c>
       <c r="FI20" s="90">
         <v>72649</v>
       </c>
       <c r="FJ20" s="90">
-        <v>78728</v>
+        <v>61290</v>
       </c>
       <c r="FK20" s="90">
         <v>29724</v>
       </c>
       <c r="FL20" s="90">
         <v>29605</v>
       </c>
       <c r="FM20" s="90">
         <v>13453</v>
       </c>
       <c r="FN20" s="90">
         <v>13453</v>
       </c>
       <c r="FO20" s="90">
         <v>26923</v>
       </c>
       <c r="FP20" s="90">
         <v>26923</v>
       </c>
       <c r="FQ20" s="90">
         <v>28</v>
       </c>
       <c r="FR20" s="90">
         <v>28</v>
       </c>
@@ -12736,51 +12185,51 @@
       <c r="G21" s="94"/>
       <c r="H21" s="94"/>
       <c r="I21" s="95"/>
       <c r="J21" s="84">
         <v>5</v>
       </c>
       <c r="K21" s="5">
         <v>44</v>
       </c>
       <c r="L21" s="97">
         <v>1247.5</v>
       </c>
       <c r="M21" s="85">
         <v>9.48</v>
       </c>
       <c r="N21" s="85">
         <v>2.2999999999999998</v>
       </c>
       <c r="O21" s="85">
         <v>7.18</v>
       </c>
       <c r="P21" s="86">
         <v>7071</v>
       </c>
       <c r="Q21" s="9">
-        <v>31165</v>
+        <v>26367</v>
       </c>
       <c r="R21" s="97">
         <v>62.5</v>
       </c>
       <c r="S21" s="90">
         <v>88446</v>
       </c>
       <c r="T21" s="90">
         <v>90486</v>
       </c>
       <c r="U21" s="90">
         <v>-2040</v>
       </c>
       <c r="V21" s="90">
         <v>5019</v>
       </c>
       <c r="W21" s="90">
         <v>929</v>
       </c>
       <c r="X21" s="90">
         <v>2050</v>
       </c>
       <c r="Y21" s="90">
         <v>16724</v>
       </c>
@@ -12838,69 +12287,69 @@
       <c r="AQ21" s="90">
         <v>3437</v>
       </c>
       <c r="AR21" s="90">
         <v>37984</v>
       </c>
       <c r="AS21" s="90">
         <v>566</v>
       </c>
       <c r="AT21" s="90">
         <v>-538</v>
       </c>
       <c r="AU21" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AV21" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AW21" s="90">
         <v>14789</v>
       </c>
       <c r="AX21" s="6">
         <v>39.5</v>
       </c>
       <c r="AY21" s="90">
-        <v>3287</v>
+        <v>2781</v>
       </c>
       <c r="AZ21" s="85">
-        <v>1.2</v>
+        <v>1.42</v>
       </c>
       <c r="BA21" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BB21" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BC21" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BD21" s="11">
         <v>1560</v>
       </c>
       <c r="BE21" s="11">
-        <v>475</v>
+        <v>561</v>
       </c>
       <c r="BF21" s="11">
         <v>119</v>
       </c>
       <c r="BG21" s="85">
         <v>12.52</v>
       </c>
       <c r="BH21" s="85">
         <v>2.57</v>
       </c>
       <c r="BI21" s="85">
         <v>9.9499999999999993</v>
       </c>
       <c r="BJ21" s="85">
         <v>4.5199999999999996</v>
       </c>
       <c r="BK21" s="85">
         <v>3.66</v>
       </c>
       <c r="BL21" s="85">
         <v>2.21</v>
       </c>
       <c r="BM21" s="85">
         <v>2.31</v>
       </c>
@@ -13183,51 +12632,51 @@
       <c r="FB21" s="90">
         <v>796</v>
       </c>
       <c r="FC21" s="90">
         <v>82910</v>
       </c>
       <c r="FD21" s="90">
         <v>27661</v>
       </c>
       <c r="FE21" s="90">
         <v>10769</v>
       </c>
       <c r="FF21" s="90">
         <v>6085</v>
       </c>
       <c r="FG21" s="90">
         <v>9420</v>
       </c>
       <c r="FH21" s="90">
         <v>4924</v>
       </c>
       <c r="FI21" s="90">
         <v>55237</v>
       </c>
       <c r="FJ21" s="90">
-        <v>45093</v>
+        <v>40295</v>
       </c>
       <c r="FK21" s="90">
         <v>9652</v>
       </c>
       <c r="FL21" s="90">
         <v>7451</v>
       </c>
       <c r="FM21" s="90">
         <v>15383</v>
       </c>
       <c r="FN21" s="90">
         <v>9992</v>
       </c>
       <c r="FO21" s="90">
         <v>16879</v>
       </c>
       <c r="FP21" s="90">
         <v>13928</v>
       </c>
       <c r="FQ21" s="90">
         <v>11332</v>
       </c>
       <c r="FR21" s="90">
         <v>11323</v>
       </c>
@@ -13475,51 +12924,51 @@
       <c r="G22" s="94"/>
       <c r="H22" s="94"/>
       <c r="I22" s="95"/>
       <c r="J22" s="84">
         <v>6</v>
       </c>
       <c r="K22" s="5">
         <v>19</v>
       </c>
       <c r="L22" s="97">
         <v>4350.1000000000004</v>
       </c>
       <c r="M22" s="85">
         <v>10.73</v>
       </c>
       <c r="N22" s="85">
         <v>2.46</v>
       </c>
       <c r="O22" s="85">
         <v>8.27</v>
       </c>
       <c r="P22" s="86">
         <v>13140</v>
       </c>
       <c r="Q22" s="9">
-        <v>83232</v>
+        <v>51360</v>
       </c>
       <c r="R22" s="97">
         <v>62.4</v>
       </c>
       <c r="S22" s="90">
         <v>263877</v>
       </c>
       <c r="T22" s="90">
         <v>265690</v>
       </c>
       <c r="U22" s="90">
         <v>-1813</v>
       </c>
       <c r="V22" s="90">
         <v>16569</v>
       </c>
       <c r="W22" s="90">
         <v>2107</v>
       </c>
       <c r="X22" s="90">
         <v>12649</v>
       </c>
       <c r="Y22" s="90">
         <v>53609</v>
       </c>
@@ -13577,69 +13026,69 @@
       <c r="AQ22" s="90">
         <v>10783</v>
       </c>
       <c r="AR22" s="90">
         <v>103402</v>
       </c>
       <c r="AS22" s="90">
         <v>1875</v>
       </c>
       <c r="AT22" s="90">
         <v>12241</v>
       </c>
       <c r="AU22" s="6">
         <v>45.8</v>
       </c>
       <c r="AV22" s="6">
         <v>10.6</v>
       </c>
       <c r="AW22" s="90">
         <v>56880</v>
       </c>
       <c r="AX22" s="6">
         <v>49.2</v>
       </c>
       <c r="AY22" s="90">
-        <v>7757</v>
+        <v>4787</v>
       </c>
       <c r="AZ22" s="85">
-        <v>1.39</v>
+        <v>2.25</v>
       </c>
       <c r="BA22" s="11">
         <v>1141</v>
       </c>
       <c r="BB22" s="11">
-        <v>147</v>
+        <v>238</v>
       </c>
       <c r="BC22" s="11">
         <v>28</v>
       </c>
       <c r="BD22" s="11">
         <v>5301</v>
       </c>
       <c r="BE22" s="11">
-        <v>683</v>
+        <v>1107</v>
       </c>
       <c r="BF22" s="11">
         <v>131</v>
       </c>
       <c r="BG22" s="85">
         <v>18.11</v>
       </c>
       <c r="BH22" s="85">
         <v>2.4900000000000002</v>
       </c>
       <c r="BI22" s="85">
         <v>15.62</v>
       </c>
       <c r="BJ22" s="85">
         <v>12</v>
       </c>
       <c r="BK22" s="85">
         <v>10.73</v>
       </c>
       <c r="BL22" s="85">
         <v>5.38</v>
       </c>
       <c r="BM22" s="85">
         <v>6.62</v>
       </c>
@@ -13922,51 +13371,51 @@
       <c r="FB22" s="90">
         <v>7619</v>
       </c>
       <c r="FC22" s="90">
         <v>212633</v>
       </c>
       <c r="FD22" s="90">
         <v>96628</v>
       </c>
       <c r="FE22" s="90">
         <v>34110</v>
       </c>
       <c r="FF22" s="90">
         <v>18461</v>
       </c>
       <c r="FG22" s="90">
         <v>40651</v>
       </c>
       <c r="FH22" s="90">
         <v>21388</v>
       </c>
       <c r="FI22" s="90">
         <v>116005</v>
       </c>
       <c r="FJ22" s="90">
-        <v>94043</v>
+        <v>62171</v>
       </c>
       <c r="FK22" s="90">
         <v>35808</v>
       </c>
       <c r="FL22" s="90">
         <v>26309</v>
       </c>
       <c r="FM22" s="90">
         <v>49309</v>
       </c>
       <c r="FN22" s="90">
         <v>23680</v>
       </c>
       <c r="FO22" s="90">
         <v>16122</v>
       </c>
       <c r="FP22" s="90">
         <v>10811</v>
       </c>
       <c r="FQ22" s="90">
         <v>17361</v>
       </c>
       <c r="FR22" s="90">
         <v>17307</v>
       </c>
@@ -14181,84 +13630,84 @@
         <v>1705</v>
       </c>
       <c r="IK22" s="86">
         <v>1750</v>
       </c>
       <c r="IL22" s="86">
         <v>2699</v>
       </c>
       <c r="IM22" s="86">
         <v>10924</v>
       </c>
       <c r="IN22" s="86">
         <v>1875</v>
       </c>
       <c r="IO22" s="86">
         <v>7255</v>
       </c>
       <c r="IP22" s="90">
         <v>12241</v>
       </c>
       <c r="IQ22" s="91">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:251" s="96" customFormat="1" ht="30" customHeight="1">
-      <c r="A23" s="161" t="s">
+      <c r="A23" s="191" t="s">
         <v>243</v>
       </c>
-      <c r="B23" s="161"/>
-[...6 lines deleted...]
-      <c r="I23" s="161"/>
+      <c r="B23" s="191"/>
+      <c r="C23" s="191"/>
+      <c r="D23" s="191"/>
+      <c r="E23" s="191"/>
+      <c r="F23" s="191"/>
+      <c r="G23" s="191"/>
+      <c r="H23" s="191"/>
+      <c r="I23" s="191"/>
       <c r="J23" s="84">
         <v>7</v>
       </c>
       <c r="K23" s="5">
         <v>38</v>
       </c>
       <c r="L23" s="97">
         <v>6252.4</v>
       </c>
       <c r="M23" s="85">
         <v>10.56</v>
       </c>
       <c r="N23" s="85">
         <v>2.2400000000000002</v>
       </c>
       <c r="O23" s="85">
         <v>8.32</v>
       </c>
       <c r="P23" s="86">
         <v>8525</v>
       </c>
       <c r="Q23" s="9">
-        <v>52402</v>
+        <v>32842</v>
       </c>
       <c r="R23" s="97">
         <v>53.6</v>
       </c>
       <c r="S23" s="90">
         <v>84485</v>
       </c>
       <c r="T23" s="90">
         <v>101915</v>
       </c>
       <c r="U23" s="90">
         <v>-17430</v>
       </c>
       <c r="V23" s="90">
         <v>24980</v>
       </c>
       <c r="W23" s="90">
         <v>894</v>
       </c>
       <c r="X23" s="90">
         <v>6656</v>
       </c>
       <c r="Y23" s="90">
         <v>35915</v>
       </c>
@@ -14316,69 +13765,69 @@
       <c r="AQ23" s="90">
         <v>17696</v>
       </c>
       <c r="AR23" s="90">
         <v>101064</v>
       </c>
       <c r="AS23" s="90">
         <v>901</v>
       </c>
       <c r="AT23" s="90">
         <v>-11744</v>
       </c>
       <c r="AU23" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AV23" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AW23" s="90">
         <v>23905</v>
       </c>
       <c r="AX23" s="6">
         <v>26.8</v>
       </c>
       <c r="AY23" s="90">
-        <v>4962</v>
+        <v>3110</v>
       </c>
       <c r="AZ23" s="85">
-        <v>1.7</v>
+        <v>2.72</v>
       </c>
       <c r="BA23" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BB23" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BC23" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BD23" s="11">
         <v>2264</v>
       </c>
       <c r="BE23" s="11">
-        <v>456</v>
+        <v>728</v>
       </c>
       <c r="BF23" s="11">
         <v>38</v>
       </c>
       <c r="BG23" s="85">
         <v>11.01</v>
       </c>
       <c r="BH23" s="85">
         <v>2.25</v>
       </c>
       <c r="BI23" s="85">
         <v>8.76</v>
       </c>
       <c r="BJ23" s="85">
         <v>2.34</v>
       </c>
       <c r="BK23" s="85">
         <v>1.78</v>
       </c>
       <c r="BL23" s="85">
         <v>2.08</v>
       </c>
       <c r="BM23" s="85">
         <v>0.26</v>
       </c>
@@ -14661,51 +14110,51 @@
       <c r="FB23" s="90">
         <v>390</v>
       </c>
       <c r="FC23" s="90">
         <v>134160</v>
       </c>
       <c r="FD23" s="90">
         <v>61312</v>
       </c>
       <c r="FE23" s="90">
         <v>40369</v>
       </c>
       <c r="FF23" s="90">
         <v>2260</v>
       </c>
       <c r="FG23" s="90">
         <v>7815</v>
       </c>
       <c r="FH23" s="90">
         <v>3253</v>
       </c>
       <c r="FI23" s="90">
         <v>71892</v>
       </c>
       <c r="FJ23" s="90">
-        <v>79752</v>
+        <v>60192</v>
       </c>
       <c r="FK23" s="90">
         <v>30390</v>
       </c>
       <c r="FL23" s="90">
         <v>30257</v>
       </c>
       <c r="FM23" s="90">
         <v>12334</v>
       </c>
       <c r="FN23" s="90">
         <v>12334</v>
       </c>
       <c r="FO23" s="90">
         <v>27350</v>
       </c>
       <c r="FP23" s="90">
         <v>27350</v>
       </c>
       <c r="FQ23" s="90">
         <v>31</v>
       </c>
       <c r="FR23" s="90">
         <v>31</v>
       </c>
@@ -14920,84 +14369,84 @@
         <v>1385</v>
       </c>
       <c r="IK23" s="86">
         <v>454</v>
       </c>
       <c r="IL23" s="86">
         <v>5492</v>
       </c>
       <c r="IM23" s="86">
         <v>10965</v>
       </c>
       <c r="IN23" s="86">
         <v>901</v>
       </c>
       <c r="IO23" s="86">
         <v>9133</v>
       </c>
       <c r="IP23" s="90">
         <v>-11744</v>
       </c>
       <c r="IQ23" s="91">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:251" s="92" customFormat="1" ht="30" customHeight="1">
-      <c r="A24" s="161" t="s">
+      <c r="A24" s="191" t="s">
         <v>234</v>
       </c>
-      <c r="B24" s="161"/>
-[...6 lines deleted...]
-      <c r="I24" s="161"/>
+      <c r="B24" s="191"/>
+      <c r="C24" s="191"/>
+      <c r="D24" s="191"/>
+      <c r="E24" s="191"/>
+      <c r="F24" s="191"/>
+      <c r="G24" s="191"/>
+      <c r="H24" s="191"/>
+      <c r="I24" s="191"/>
       <c r="J24" s="84">
         <v>8</v>
       </c>
       <c r="K24" s="5">
         <v>30</v>
       </c>
       <c r="L24" s="97">
         <v>6822.2</v>
       </c>
       <c r="M24" s="85">
         <v>11.72</v>
       </c>
       <c r="N24" s="85">
         <v>2.09</v>
       </c>
       <c r="O24" s="85">
         <v>9.6300000000000008</v>
       </c>
       <c r="P24" s="86">
         <v>8876</v>
       </c>
       <c r="Q24" s="9">
-        <v>54109</v>
+        <v>27299</v>
       </c>
       <c r="R24" s="97">
         <v>53.6</v>
       </c>
       <c r="S24" s="90">
         <v>83486</v>
       </c>
       <c r="T24" s="90">
         <v>102669</v>
       </c>
       <c r="U24" s="90">
         <v>-19183</v>
       </c>
       <c r="V24" s="90">
         <v>26554</v>
       </c>
       <c r="W24" s="90">
         <v>997</v>
       </c>
       <c r="X24" s="90">
         <v>6374</v>
       </c>
       <c r="Y24" s="90">
         <v>35437</v>
       </c>
@@ -15055,69 +14504,69 @@
       <c r="AQ24" s="90">
         <v>17624</v>
       </c>
       <c r="AR24" s="90">
         <v>101427</v>
       </c>
       <c r="AS24" s="90">
         <v>1185</v>
       </c>
       <c r="AT24" s="90">
         <v>-13946</v>
       </c>
       <c r="AU24" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AV24" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AW24" s="90">
         <v>23050</v>
       </c>
       <c r="AX24" s="6">
         <v>26.3</v>
       </c>
       <c r="AY24" s="90">
-        <v>4617</v>
+        <v>2329</v>
       </c>
       <c r="AZ24" s="85">
-        <v>1.62</v>
+        <v>3.2</v>
       </c>
       <c r="BA24" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BB24" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BC24" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BD24" s="11">
         <v>1967</v>
       </c>
       <c r="BE24" s="11">
-        <v>426</v>
+        <v>844</v>
       </c>
       <c r="BF24" s="11">
         <v>34</v>
       </c>
       <c r="BG24" s="85">
         <v>12.26</v>
       </c>
       <c r="BH24" s="85">
         <v>2.11</v>
       </c>
       <c r="BI24" s="85">
         <v>10.15</v>
       </c>
       <c r="BJ24" s="85">
         <v>2.4900000000000002</v>
       </c>
       <c r="BK24" s="85">
         <v>1.94</v>
       </c>
       <c r="BL24" s="85">
         <v>2.31</v>
       </c>
       <c r="BM24" s="85">
         <v>0.18</v>
       </c>
@@ -15400,51 +14849,51 @@
       <c r="FB24" s="90">
         <v>117</v>
       </c>
       <c r="FC24" s="90">
         <v>125057</v>
       </c>
       <c r="FD24" s="90">
         <v>55535</v>
       </c>
       <c r="FE24" s="90">
         <v>34291</v>
       </c>
       <c r="FF24" s="90">
         <v>1880</v>
       </c>
       <c r="FG24" s="90">
         <v>7091</v>
       </c>
       <c r="FH24" s="90">
         <v>3853</v>
       </c>
       <c r="FI24" s="90">
         <v>68509</v>
       </c>
       <c r="FJ24" s="90">
-        <v>83128</v>
+        <v>56318</v>
       </c>
       <c r="FK24" s="90">
         <v>30201</v>
       </c>
       <c r="FL24" s="90">
         <v>30018</v>
       </c>
       <c r="FM24" s="90">
         <v>10686</v>
       </c>
       <c r="FN24" s="90">
         <v>10686</v>
       </c>
       <c r="FO24" s="90">
         <v>29019</v>
       </c>
       <c r="FP24" s="90">
         <v>29019</v>
       </c>
       <c r="FQ24" s="90" t="s">
         <v>274</v>
       </c>
       <c r="FR24" s="90" t="s">
         <v>274</v>
       </c>
@@ -15659,84 +15108,84 @@
         <v>1577</v>
       </c>
       <c r="IK24" s="86">
         <v>553</v>
       </c>
       <c r="IL24" s="86">
         <v>2244</v>
       </c>
       <c r="IM24" s="86">
         <v>13406</v>
       </c>
       <c r="IN24" s="86">
         <v>1185</v>
       </c>
       <c r="IO24" s="86">
         <v>8694</v>
       </c>
       <c r="IP24" s="90">
         <v>-13946</v>
       </c>
       <c r="IQ24" s="91">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:251" s="27" customFormat="1" ht="30" customHeight="1">
-      <c r="A25" s="183" t="s">
+      <c r="A25" s="195" t="s">
         <v>235</v>
       </c>
-      <c r="B25" s="183"/>
-[...6 lines deleted...]
-      <c r="I25" s="183"/>
+      <c r="B25" s="195"/>
+      <c r="C25" s="195"/>
+      <c r="D25" s="195"/>
+      <c r="E25" s="195"/>
+      <c r="F25" s="195"/>
+      <c r="G25" s="195"/>
+      <c r="H25" s="195"/>
+      <c r="I25" s="195"/>
       <c r="J25" s="84">
         <v>9</v>
       </c>
       <c r="K25" s="5">
         <v>35</v>
       </c>
       <c r="L25" s="97">
         <v>6244.5</v>
       </c>
       <c r="M25" s="85">
         <v>10.62</v>
       </c>
       <c r="N25" s="85">
         <v>2.21</v>
       </c>
       <c r="O25" s="85">
         <v>8.41</v>
       </c>
       <c r="P25" s="86">
         <v>8555</v>
       </c>
       <c r="Q25" s="9">
-        <v>54801</v>
+        <v>33291</v>
       </c>
       <c r="R25" s="97">
         <v>54.6</v>
       </c>
       <c r="S25" s="90">
         <v>83290</v>
       </c>
       <c r="T25" s="90">
         <v>98116</v>
       </c>
       <c r="U25" s="90">
         <v>-14826</v>
       </c>
       <c r="V25" s="90">
         <v>21824</v>
       </c>
       <c r="W25" s="90">
         <v>928</v>
       </c>
       <c r="X25" s="90">
         <v>6070</v>
       </c>
       <c r="Y25" s="90">
         <v>35217</v>
       </c>
@@ -15794,69 +15243,69 @@
       <c r="AQ25" s="90">
         <v>15055</v>
       </c>
       <c r="AR25" s="90">
         <v>97112</v>
       </c>
       <c r="AS25" s="90">
         <v>813</v>
       </c>
       <c r="AT25" s="90">
         <v>-9136</v>
       </c>
       <c r="AU25" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AV25" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AW25" s="90">
         <v>25852</v>
       </c>
       <c r="AX25" s="6">
         <v>29.4</v>
       </c>
       <c r="AY25" s="90">
-        <v>5160</v>
+        <v>3135</v>
       </c>
       <c r="AZ25" s="85">
-        <v>1.61</v>
+        <v>2.64</v>
       </c>
       <c r="BA25" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BB25" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BC25" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BD25" s="11">
         <v>2434</v>
       </c>
       <c r="BE25" s="11">
-        <v>472</v>
+        <v>777</v>
       </c>
       <c r="BF25" s="11">
         <v>41</v>
       </c>
       <c r="BG25" s="85">
         <v>11.1</v>
       </c>
       <c r="BH25" s="85">
         <v>2.2200000000000002</v>
       </c>
       <c r="BI25" s="85">
         <v>8.8800000000000008</v>
       </c>
       <c r="BJ25" s="85">
         <v>2.38</v>
       </c>
       <c r="BK25" s="85">
         <v>1.83</v>
       </c>
       <c r="BL25" s="85">
         <v>2.11</v>
       </c>
       <c r="BM25" s="85">
         <v>0.27</v>
       </c>
@@ -16139,51 +15588,51 @@
       <c r="FB25" s="90">
         <v>192</v>
       </c>
       <c r="FC25" s="90">
         <v>133558</v>
       </c>
       <c r="FD25" s="90">
         <v>61090</v>
       </c>
       <c r="FE25" s="90">
         <v>40361</v>
       </c>
       <c r="FF25" s="90">
         <v>2275</v>
       </c>
       <c r="FG25" s="90">
         <v>7148</v>
       </c>
       <c r="FH25" s="90">
         <v>3532</v>
       </c>
       <c r="FI25" s="90">
         <v>71678</v>
       </c>
       <c r="FJ25" s="90">
-        <v>81849</v>
+        <v>60339</v>
       </c>
       <c r="FK25" s="90">
         <v>32369</v>
       </c>
       <c r="FL25" s="90">
         <v>32223</v>
       </c>
       <c r="FM25" s="90">
         <v>11823</v>
       </c>
       <c r="FN25" s="90">
         <v>11823</v>
       </c>
       <c r="FO25" s="90">
         <v>27048</v>
       </c>
       <c r="FP25" s="90">
         <v>27048</v>
       </c>
       <c r="FQ25" s="90" t="s">
         <v>274</v>
       </c>
       <c r="FR25" s="90" t="s">
         <v>274</v>
       </c>
@@ -16398,84 +15847,84 @@
         <v>1422</v>
       </c>
       <c r="IK25" s="86">
         <v>461</v>
       </c>
       <c r="IL25" s="86">
         <v>5821</v>
       </c>
       <c r="IM25" s="86">
         <v>10931</v>
       </c>
       <c r="IN25" s="86">
         <v>813</v>
       </c>
       <c r="IO25" s="86">
         <v>9073</v>
       </c>
       <c r="IP25" s="90">
         <v>-9136</v>
       </c>
       <c r="IQ25" s="91">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:251" s="27" customFormat="1" ht="30" customHeight="1">
-      <c r="A26" s="181" t="s">
+      <c r="A26" s="193" t="s">
         <v>244</v>
       </c>
-      <c r="B26" s="181"/>
-[...6 lines deleted...]
-      <c r="I26" s="181"/>
+      <c r="B26" s="193"/>
+      <c r="C26" s="193"/>
+      <c r="D26" s="193"/>
+      <c r="E26" s="193"/>
+      <c r="F26" s="193"/>
+      <c r="G26" s="193"/>
+      <c r="H26" s="193"/>
+      <c r="I26" s="193"/>
       <c r="J26" s="84">
         <v>10</v>
       </c>
       <c r="K26" s="5">
         <v>36</v>
       </c>
       <c r="L26" s="97">
         <v>6450.1</v>
       </c>
       <c r="M26" s="85">
         <v>10.93</v>
       </c>
       <c r="N26" s="85">
         <v>2.2400000000000002</v>
       </c>
       <c r="O26" s="85">
         <v>8.69</v>
       </c>
       <c r="P26" s="86">
         <v>8708</v>
       </c>
       <c r="Q26" s="9">
-        <v>48814</v>
+        <v>27298</v>
       </c>
       <c r="R26" s="97">
         <v>54.1</v>
       </c>
       <c r="S26" s="90">
         <v>80355</v>
       </c>
       <c r="T26" s="90">
         <v>96609</v>
       </c>
       <c r="U26" s="90">
         <v>-16254</v>
       </c>
       <c r="V26" s="90">
         <v>23490</v>
       </c>
       <c r="W26" s="90">
         <v>949</v>
       </c>
       <c r="X26" s="90">
         <v>6287</v>
       </c>
       <c r="Y26" s="90">
         <v>35722</v>
       </c>
@@ -16533,69 +15982,69 @@
       <c r="AQ26" s="90">
         <v>16731</v>
       </c>
       <c r="AR26" s="90">
         <v>95657</v>
       </c>
       <c r="AS26" s="90">
         <v>864</v>
       </c>
       <c r="AT26" s="90">
         <v>-8925</v>
       </c>
       <c r="AU26" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AV26" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AW26" s="90">
         <v>26320</v>
       </c>
       <c r="AX26" s="6">
         <v>30.3</v>
       </c>
       <c r="AY26" s="90">
-        <v>4466</v>
+        <v>2498</v>
       </c>
       <c r="AZ26" s="85">
-        <v>1.78</v>
+        <v>3.18</v>
       </c>
       <c r="BA26" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BB26" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BC26" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BD26" s="11">
         <v>2408</v>
       </c>
       <c r="BE26" s="11">
-        <v>539</v>
+        <v>964</v>
       </c>
       <c r="BF26" s="11">
         <v>41</v>
       </c>
       <c r="BG26" s="85">
         <v>11.33</v>
       </c>
       <c r="BH26" s="85">
         <v>2.25</v>
       </c>
       <c r="BI26" s="85">
         <v>9.08</v>
       </c>
       <c r="BJ26" s="85">
         <v>2.29</v>
       </c>
       <c r="BK26" s="85">
         <v>1.7</v>
       </c>
       <c r="BL26" s="85">
         <v>2</v>
       </c>
       <c r="BM26" s="85">
         <v>0.28999999999999998</v>
       </c>
@@ -16878,51 +16327,51 @@
       <c r="FB26" s="90">
         <v>6</v>
       </c>
       <c r="FC26" s="90">
         <v>128114</v>
       </c>
       <c r="FD26" s="90">
         <v>57996</v>
       </c>
       <c r="FE26" s="90">
         <v>37560</v>
       </c>
       <c r="FF26" s="90">
         <v>2011</v>
       </c>
       <c r="FG26" s="90">
         <v>7156</v>
       </c>
       <c r="FH26" s="90">
         <v>3579</v>
       </c>
       <c r="FI26" s="90">
         <v>69249</v>
       </c>
       <c r="FJ26" s="90">
-        <v>79592</v>
+        <v>58076</v>
       </c>
       <c r="FK26" s="90">
         <v>27247</v>
       </c>
       <c r="FL26" s="90">
         <v>27101</v>
       </c>
       <c r="FM26" s="90">
         <v>10920</v>
       </c>
       <c r="FN26" s="90">
         <v>10920</v>
       </c>
       <c r="FO26" s="90">
         <v>30778</v>
       </c>
       <c r="FP26" s="90">
         <v>30778</v>
       </c>
       <c r="FQ26" s="90">
         <v>35</v>
       </c>
       <c r="FR26" s="90">
         <v>35</v>
       </c>
@@ -17137,84 +16586,84 @@
         <v>1323</v>
       </c>
       <c r="IK26" s="86">
         <v>482</v>
       </c>
       <c r="IL26" s="86">
         <v>3647</v>
       </c>
       <c r="IM26" s="86">
         <v>11265</v>
       </c>
       <c r="IN26" s="86">
         <v>864</v>
       </c>
       <c r="IO26" s="86">
         <v>8489</v>
       </c>
       <c r="IP26" s="90">
         <v>-8925</v>
       </c>
       <c r="IQ26" s="91">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:251" s="27" customFormat="1" ht="30" customHeight="1">
-      <c r="A27" s="161" t="s">
+      <c r="A27" s="191" t="s">
         <v>245</v>
       </c>
-      <c r="B27" s="161"/>
-[...6 lines deleted...]
-      <c r="I27" s="161"/>
+      <c r="B27" s="191"/>
+      <c r="C27" s="191"/>
+      <c r="D27" s="191"/>
+      <c r="E27" s="191"/>
+      <c r="F27" s="191"/>
+      <c r="G27" s="191"/>
+      <c r="H27" s="191"/>
+      <c r="I27" s="191"/>
       <c r="J27" s="84">
         <v>11</v>
       </c>
       <c r="K27" s="5">
         <v>27</v>
       </c>
       <c r="L27" s="97">
         <v>946</v>
       </c>
       <c r="M27" s="85">
         <v>10.06</v>
       </c>
       <c r="N27" s="85">
         <v>1.98</v>
       </c>
       <c r="O27" s="85">
         <v>8.08</v>
       </c>
       <c r="P27" s="86">
         <v>8100</v>
       </c>
       <c r="Q27" s="9">
-        <v>39657</v>
+        <v>32647</v>
       </c>
       <c r="R27" s="97">
         <v>59.5</v>
       </c>
       <c r="S27" s="90">
         <v>67069</v>
       </c>
       <c r="T27" s="90">
         <v>69209</v>
       </c>
       <c r="U27" s="90">
         <v>-2140</v>
       </c>
       <c r="V27" s="90">
         <v>3273</v>
       </c>
       <c r="W27" s="90">
         <v>836</v>
       </c>
       <c r="X27" s="90">
         <v>297</v>
       </c>
       <c r="Y27" s="90">
         <v>17721</v>
       </c>
@@ -17272,69 +16721,69 @@
       <c r="AQ27" s="90">
         <v>2168</v>
       </c>
       <c r="AR27" s="90">
         <v>44655</v>
       </c>
       <c r="AS27" s="90">
         <v>735</v>
       </c>
       <c r="AT27" s="90">
         <v>-5905</v>
       </c>
       <c r="AU27" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AV27" s="6" t="s">
         <v>278</v>
       </c>
       <c r="AW27" s="90">
         <v>11788</v>
       </c>
       <c r="AX27" s="6">
         <v>30.4</v>
       </c>
       <c r="AY27" s="90">
-        <v>3942</v>
+        <v>3245</v>
       </c>
       <c r="AZ27" s="85">
-        <v>0.98</v>
+        <v>1.19</v>
       </c>
       <c r="BA27" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BB27" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BC27" s="11" t="s">
         <v>278</v>
       </c>
       <c r="BD27" s="11">
         <v>1172</v>
       </c>
       <c r="BE27" s="11">
-        <v>297</v>
+        <v>361</v>
       </c>
       <c r="BF27" s="11">
         <v>125</v>
       </c>
       <c r="BG27" s="85">
         <v>12.57</v>
       </c>
       <c r="BH27" s="85">
         <v>2.25</v>
       </c>
       <c r="BI27" s="85">
         <v>10.32</v>
       </c>
       <c r="BJ27" s="85">
         <v>3.93</v>
       </c>
       <c r="BK27" s="85">
         <v>2.88</v>
       </c>
       <c r="BL27" s="85">
         <v>1.89</v>
       </c>
       <c r="BM27" s="85">
         <v>2.04</v>
       </c>
@@ -17617,51 +17066,51 @@
       <c r="FB27" s="90">
         <v>-344</v>
       </c>
       <c r="FC27" s="90">
         <v>81499</v>
       </c>
       <c r="FD27" s="90">
         <v>20416</v>
       </c>
       <c r="FE27" s="90">
         <v>10068</v>
       </c>
       <c r="FF27" s="90">
         <v>4880</v>
       </c>
       <c r="FG27" s="90">
         <v>3980</v>
       </c>
       <c r="FH27" s="90">
         <v>1223</v>
       </c>
       <c r="FI27" s="90">
         <v>61083</v>
       </c>
       <c r="FJ27" s="90">
-        <v>58909</v>
+        <v>51899</v>
       </c>
       <c r="FK27" s="90">
         <v>9415</v>
       </c>
       <c r="FL27" s="90">
         <v>7721</v>
       </c>
       <c r="FM27" s="90">
         <v>13302</v>
       </c>
       <c r="FN27" s="90">
         <v>11890</v>
       </c>
       <c r="FO27" s="90">
         <v>20464</v>
       </c>
       <c r="FP27" s="90">
         <v>19252</v>
       </c>
       <c r="FQ27" s="90">
         <v>16553</v>
       </c>
       <c r="FR27" s="90">
         <v>16541</v>
       </c>
@@ -17876,61 +17325,61 @@
         <v>998</v>
       </c>
       <c r="IK27" s="86">
         <v>581</v>
       </c>
       <c r="IL27" s="86">
         <v>852</v>
       </c>
       <c r="IM27" s="86">
         <v>5400</v>
       </c>
       <c r="IN27" s="86">
         <v>735</v>
       </c>
       <c r="IO27" s="86">
         <v>4121</v>
       </c>
       <c r="IP27" s="90">
         <v>-5905</v>
       </c>
       <c r="IQ27" s="91">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:251" s="27" customFormat="1" ht="30" customHeight="1">
-      <c r="A28" s="161" t="s">
+      <c r="A28" s="191" t="s">
         <v>236</v>
       </c>
-      <c r="B28" s="161"/>
-[...6 lines deleted...]
-      <c r="I28" s="161"/>
+      <c r="B28" s="191"/>
+      <c r="C28" s="191"/>
+      <c r="D28" s="191"/>
+      <c r="E28" s="191"/>
+      <c r="F28" s="191"/>
+      <c r="G28" s="191"/>
+      <c r="H28" s="191"/>
+      <c r="I28" s="191"/>
       <c r="J28" s="84">
         <v>12</v>
       </c>
       <c r="K28" s="98">
         <v>2</v>
       </c>
       <c r="L28" s="97" t="s">
         <v>276</v>
       </c>
       <c r="M28" s="85" t="s">
         <v>276</v>
       </c>
       <c r="N28" s="85" t="s">
         <v>276</v>
       </c>
       <c r="O28" s="85" t="s">
         <v>276</v>
       </c>
       <c r="P28" s="86" t="s">
         <v>276</v>
       </c>
       <c r="Q28" s="9" t="s">
         <v>276</v>
       </c>
       <c r="R28" s="97" t="s">
@@ -18949,1059 +18398,344 @@
       <c r="A34" s="28"/>
       <c r="B34" s="28"/>
       <c r="C34" s="28"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="29"/>
       <c r="IQ34" s="30"/>
     </row>
     <row r="35" spans="1:251" s="27" customFormat="1">
       <c r="A35" s="28"/>
       <c r="B35" s="28"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="29"/>
       <c r="IQ35" s="30"/>
     </row>
-    <row r="36" spans="1:251" s="27" customFormat="1">
-[...713 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="292">
-    <mergeCell ref="FQ10:FQ13"/>
-[...34 lines deleted...]
-    <mergeCell ref="EH9:EH13"/>
+    <mergeCell ref="EN9:EN13"/>
+    <mergeCell ref="GJ9:GJ13"/>
+    <mergeCell ref="GS9:GS13"/>
+    <mergeCell ref="GL9:GL13"/>
+    <mergeCell ref="GM9:GM13"/>
+    <mergeCell ref="GR9:GR13"/>
+    <mergeCell ref="GP9:GP13"/>
+    <mergeCell ref="GQ9:GQ13"/>
+    <mergeCell ref="GD9:GD13"/>
+    <mergeCell ref="GE9:GE13"/>
+    <mergeCell ref="GF9:GF13"/>
+    <mergeCell ref="GG9:GG13"/>
+    <mergeCell ref="GK9:GK13"/>
+    <mergeCell ref="GO9:GO13"/>
+    <mergeCell ref="GH9:GH13"/>
+    <mergeCell ref="GN9:GN13"/>
+    <mergeCell ref="FZ10:FZ13"/>
+    <mergeCell ref="GA9:GA13"/>
+    <mergeCell ref="GB10:GB13"/>
+    <mergeCell ref="FK10:FK13"/>
+    <mergeCell ref="FB8:FB13"/>
+    <mergeCell ref="GN8:GP8"/>
+    <mergeCell ref="GC8:GC13"/>
+    <mergeCell ref="GQ8:GS8"/>
+    <mergeCell ref="CR9:CR13"/>
+    <mergeCell ref="CV8:CV13"/>
+    <mergeCell ref="CW9:CW13"/>
+    <mergeCell ref="CS9:CS13"/>
+    <mergeCell ref="CT9:CT13"/>
+    <mergeCell ref="CU9:CU13"/>
+    <mergeCell ref="CP8:CU8"/>
+    <mergeCell ref="DK9:DK13"/>
+    <mergeCell ref="DL9:DL13"/>
+    <mergeCell ref="CZ10:CZ13"/>
+    <mergeCell ref="DA9:DA13"/>
+    <mergeCell ref="CW8:DP8"/>
+    <mergeCell ref="DJ10:DJ13"/>
+    <mergeCell ref="EJ8:EL8"/>
+    <mergeCell ref="DX9:DX13"/>
+    <mergeCell ref="EA9:EA13"/>
+    <mergeCell ref="EF10:EF13"/>
+    <mergeCell ref="ED11:ED13"/>
+    <mergeCell ref="EE11:EE13"/>
+    <mergeCell ref="FF10:FF13"/>
+    <mergeCell ref="FE10:FE13"/>
+    <mergeCell ref="FD9:FD13"/>
+    <mergeCell ref="EM8:EP8"/>
+    <mergeCell ref="EK9:EK13"/>
+    <mergeCell ref="EL9:EL13"/>
+    <mergeCell ref="EC11:EC13"/>
+    <mergeCell ref="EJ9:EJ13"/>
+    <mergeCell ref="DZ8:EF8"/>
+    <mergeCell ref="EB9:EF9"/>
+    <mergeCell ref="EB10:EB13"/>
+    <mergeCell ref="ET9:ET13"/>
+    <mergeCell ref="ES9:ES13"/>
+    <mergeCell ref="EQ8:EQ13"/>
+    <mergeCell ref="EY8:EY13"/>
+    <mergeCell ref="EZ8:EZ13"/>
+    <mergeCell ref="FA8:FA13"/>
+    <mergeCell ref="ER8:ET8"/>
+    <mergeCell ref="A8:J13"/>
+    <mergeCell ref="P8:P13"/>
+    <mergeCell ref="EO10:EO13"/>
+    <mergeCell ref="EP9:EP13"/>
+    <mergeCell ref="EM9:EM13"/>
+    <mergeCell ref="CP9:CP13"/>
+    <mergeCell ref="CQ10:CQ13"/>
+    <mergeCell ref="CB10:CB13"/>
+    <mergeCell ref="BZ9:BZ13"/>
+    <mergeCell ref="K8:K13"/>
+    <mergeCell ref="L8:L13"/>
+    <mergeCell ref="AA9:AA13"/>
+    <mergeCell ref="AB9:AB13"/>
+    <mergeCell ref="CA9:CA13"/>
+    <mergeCell ref="BZ8:CG8"/>
+    <mergeCell ref="CG10:CG13"/>
+    <mergeCell ref="BY9:BY13"/>
+    <mergeCell ref="BG8:BN8"/>
+    <mergeCell ref="BK12:BK13"/>
+    <mergeCell ref="BJ10:BM10"/>
+    <mergeCell ref="BJ11:BJ13"/>
+    <mergeCell ref="DI10:DI13"/>
+    <mergeCell ref="DH10:DH13"/>
+    <mergeCell ref="DP9:DP13"/>
+    <mergeCell ref="A23:I23"/>
+    <mergeCell ref="DD9:DF9"/>
+    <mergeCell ref="DD10:DD13"/>
+    <mergeCell ref="DE10:DE13"/>
+    <mergeCell ref="DF10:DF13"/>
+    <mergeCell ref="DT9:DV9"/>
+    <mergeCell ref="DT10:DT13"/>
+    <mergeCell ref="DU10:DU13"/>
+    <mergeCell ref="DV10:DV13"/>
+    <mergeCell ref="DB9:DB13"/>
+    <mergeCell ref="CY9:CY13"/>
+    <mergeCell ref="DC10:DC13"/>
+    <mergeCell ref="DG9:DG13"/>
+    <mergeCell ref="BI10:BI13"/>
+    <mergeCell ref="N9:N13"/>
+    <mergeCell ref="O9:O13"/>
+    <mergeCell ref="CJ9:CO9"/>
+    <mergeCell ref="CJ10:CJ13"/>
+    <mergeCell ref="AP9:AP13"/>
+    <mergeCell ref="AR9:AR13"/>
+    <mergeCell ref="AT9:AT13"/>
+    <mergeCell ref="BV10:BV13"/>
+    <mergeCell ref="BG9:BG13"/>
+    <mergeCell ref="BW9:BW13"/>
+    <mergeCell ref="BW8:BY8"/>
+    <mergeCell ref="CC10:CF10"/>
+    <mergeCell ref="CC11:CC13"/>
+    <mergeCell ref="CB9:CG9"/>
+    <mergeCell ref="BN10:BN13"/>
+    <mergeCell ref="BQ10:BQ13"/>
+    <mergeCell ref="BT11:BT13"/>
+    <mergeCell ref="BU11:BU13"/>
+    <mergeCell ref="BX9:BX13"/>
+    <mergeCell ref="CF11:CF13"/>
+    <mergeCell ref="BQ9:BV9"/>
+    <mergeCell ref="BS12:BS13"/>
+    <mergeCell ref="A28:I28"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="M9:M13"/>
+    <mergeCell ref="BA9:BA13"/>
+    <mergeCell ref="BB9:BB13"/>
+    <mergeCell ref="BC9:BC13"/>
+    <mergeCell ref="BD9:BD13"/>
+    <mergeCell ref="AY9:AY13"/>
+    <mergeCell ref="AZ9:AZ13"/>
+    <mergeCell ref="AY8:AZ8"/>
+    <mergeCell ref="BA8:BC8"/>
+    <mergeCell ref="AN8:AO8"/>
+    <mergeCell ref="A26:I26"/>
+    <mergeCell ref="A27:I27"/>
+    <mergeCell ref="Q8:Q13"/>
+    <mergeCell ref="W8:W13"/>
+    <mergeCell ref="BD8:BF8"/>
+    <mergeCell ref="A17:I17"/>
+    <mergeCell ref="AG9:AG13"/>
+    <mergeCell ref="A25:I25"/>
+    <mergeCell ref="A24:I24"/>
+    <mergeCell ref="AP8:AT8"/>
+    <mergeCell ref="BE9:BE13"/>
+    <mergeCell ref="BF9:BF13"/>
+    <mergeCell ref="GX11:GX13"/>
+    <mergeCell ref="HA11:HA13"/>
+    <mergeCell ref="GV10:GV13"/>
+    <mergeCell ref="GW10:GW13"/>
+    <mergeCell ref="GZ10:GZ13"/>
+    <mergeCell ref="GT8:GT13"/>
+    <mergeCell ref="GU10:GU13"/>
+    <mergeCell ref="GU9:HQ9"/>
+    <mergeCell ref="HB10:HD10"/>
+    <mergeCell ref="HB11:HB13"/>
+    <mergeCell ref="HC11:HC13"/>
+    <mergeCell ref="HD11:HD13"/>
+    <mergeCell ref="HK11:HK13"/>
+    <mergeCell ref="HM11:HM13"/>
+    <mergeCell ref="GY10:GY13"/>
+    <mergeCell ref="FV8:GB8"/>
+    <mergeCell ref="GD8:GH8"/>
+    <mergeCell ref="GI8:GM8"/>
+    <mergeCell ref="GI9:GI13"/>
+    <mergeCell ref="FV9:FV13"/>
+    <mergeCell ref="FW10:FW13"/>
+    <mergeCell ref="FX9:FX13"/>
+    <mergeCell ref="FY10:FY13"/>
+    <mergeCell ref="IP8:IP13"/>
+    <mergeCell ref="IH9:IH13"/>
+    <mergeCell ref="II9:II13"/>
+    <mergeCell ref="IC9:IC13"/>
+    <mergeCell ref="IK9:IK13"/>
+    <mergeCell ref="IL9:IL13"/>
+    <mergeCell ref="IM9:IM13"/>
+    <mergeCell ref="IO9:IO13"/>
+    <mergeCell ref="IN10:IN13"/>
+    <mergeCell ref="IJ9:IJ13"/>
+    <mergeCell ref="ID9:ID13"/>
+    <mergeCell ref="IE9:IE13"/>
+    <mergeCell ref="HV9:HV13"/>
+    <mergeCell ref="HW9:HW13"/>
+    <mergeCell ref="IF9:IF13"/>
+    <mergeCell ref="IG9:IG13"/>
+    <mergeCell ref="IB9:IB13"/>
+    <mergeCell ref="HX9:HX13"/>
+    <mergeCell ref="HE10:HE13"/>
+    <mergeCell ref="HF11:HF13"/>
+    <mergeCell ref="HG11:HG13"/>
+    <mergeCell ref="HN11:HN13"/>
+    <mergeCell ref="HO11:HO13"/>
+    <mergeCell ref="HQ10:HQ13"/>
+    <mergeCell ref="HP10:HP13"/>
+    <mergeCell ref="HI11:HI13"/>
+    <mergeCell ref="HJ11:HJ13"/>
+    <mergeCell ref="HI10:HK10"/>
+    <mergeCell ref="HL10:HL13"/>
+    <mergeCell ref="HM10:HO10"/>
+    <mergeCell ref="HY9:HY13"/>
+    <mergeCell ref="HZ9:HZ13"/>
+    <mergeCell ref="HR9:HR13"/>
+    <mergeCell ref="HS9:HS13"/>
+    <mergeCell ref="HT9:HT13"/>
+    <mergeCell ref="IA9:IA13"/>
+    <mergeCell ref="HU9:HU13"/>
+    <mergeCell ref="HH11:HH13"/>
+    <mergeCell ref="R8:R13"/>
+    <mergeCell ref="AX8:AX13"/>
+    <mergeCell ref="AQ10:AQ13"/>
+    <mergeCell ref="AS10:AS13"/>
+    <mergeCell ref="AK9:AK13"/>
+    <mergeCell ref="AL9:AL13"/>
+    <mergeCell ref="AM9:AM13"/>
+    <mergeCell ref="X8:X13"/>
+    <mergeCell ref="Y8:Y13"/>
+    <mergeCell ref="Z8:Z13"/>
+    <mergeCell ref="AA8:AH8"/>
+    <mergeCell ref="AI8:AM8"/>
+    <mergeCell ref="AI9:AI13"/>
+    <mergeCell ref="AD9:AD13"/>
+    <mergeCell ref="AE9:AE13"/>
+    <mergeCell ref="AF9:AF13"/>
+    <mergeCell ref="S8:S13"/>
+    <mergeCell ref="AH9:AH13"/>
+    <mergeCell ref="T8:T13"/>
+    <mergeCell ref="U8:U13"/>
+    <mergeCell ref="AU8:AU13"/>
+    <mergeCell ref="AO9:AO13"/>
+    <mergeCell ref="AJ9:AJ13"/>
     <mergeCell ref="V8:V13"/>
     <mergeCell ref="AC9:AC13"/>
     <mergeCell ref="AW8:AW13"/>
     <mergeCell ref="CH8:CO8"/>
     <mergeCell ref="CO10:CO13"/>
     <mergeCell ref="CM11:CM13"/>
     <mergeCell ref="CN11:CN13"/>
     <mergeCell ref="CI9:CI13"/>
     <mergeCell ref="CK10:CN10"/>
     <mergeCell ref="CK11:CK13"/>
     <mergeCell ref="CL12:CL13"/>
     <mergeCell ref="BL11:BL13"/>
     <mergeCell ref="BM11:BM13"/>
     <mergeCell ref="CD12:CD13"/>
     <mergeCell ref="BI9:BN9"/>
     <mergeCell ref="BH9:BH13"/>
     <mergeCell ref="BR10:BU10"/>
     <mergeCell ref="BR11:BR13"/>
     <mergeCell ref="AN9:AN13"/>
     <mergeCell ref="AV8:AV13"/>
     <mergeCell ref="BO8:BV8"/>
     <mergeCell ref="BO9:BO13"/>
     <mergeCell ref="BP9:BP13"/>
     <mergeCell ref="CH9:CH13"/>
-    <mergeCell ref="HU9:HU13"/>
-[...108 lines deleted...]
-    <mergeCell ref="BF9:BF13"/>
     <mergeCell ref="CE11:CE13"/>
-    <mergeCell ref="BW8:BY8"/>
-[...95 lines deleted...]
-    <mergeCell ref="DJ10:DJ13"/>
+    <mergeCell ref="DS9:DS13"/>
+    <mergeCell ref="DZ9:DZ13"/>
+    <mergeCell ref="EI9:EI13"/>
+    <mergeCell ref="CX9:CX13"/>
+    <mergeCell ref="DQ9:DQ13"/>
+    <mergeCell ref="EG8:EI8"/>
+    <mergeCell ref="DM9:DM13"/>
+    <mergeCell ref="DW9:DW13"/>
+    <mergeCell ref="DN9:DN13"/>
+    <mergeCell ref="DO9:DO13"/>
+    <mergeCell ref="DQ8:DY8"/>
+    <mergeCell ref="DR9:DR13"/>
+    <mergeCell ref="DY9:DY13"/>
+    <mergeCell ref="EC10:EE10"/>
+    <mergeCell ref="EG9:EG13"/>
+    <mergeCell ref="EH9:EH13"/>
+    <mergeCell ref="FQ10:FQ13"/>
+    <mergeCell ref="FI9:FT9"/>
+    <mergeCell ref="FL11:FL13"/>
+    <mergeCell ref="ER9:ER13"/>
+    <mergeCell ref="FP11:FP13"/>
+    <mergeCell ref="EX8:EX13"/>
+    <mergeCell ref="FJ11:FJ13"/>
+    <mergeCell ref="FM10:FM13"/>
+    <mergeCell ref="FN11:FN13"/>
+    <mergeCell ref="EU8:EU13"/>
+    <mergeCell ref="EV8:EV13"/>
+    <mergeCell ref="EW8:EW13"/>
+    <mergeCell ref="FC8:FU8"/>
+    <mergeCell ref="FU9:FU13"/>
+    <mergeCell ref="FS10:FS13"/>
+    <mergeCell ref="FT10:FT13"/>
+    <mergeCell ref="FR11:FR13"/>
+    <mergeCell ref="FC9:FC13"/>
+    <mergeCell ref="FO10:FO13"/>
+    <mergeCell ref="FI10:FI13"/>
     <mergeCell ref="FG10:FG13"/>
     <mergeCell ref="FH11:FH13"/>
-    <mergeCell ref="EN9:EN13"/>
-[...20 lines deleted...]
-    <mergeCell ref="GN8:GP8"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" fitToWidth="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>