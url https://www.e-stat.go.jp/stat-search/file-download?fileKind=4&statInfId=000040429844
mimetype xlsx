--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0072275C-2634-4FAE-81BE-B8F440722802}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{99D90490-76B4-424C-970C-7D9CDABA9CCB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6CD6CD7A-36BF-4F4D-A4A1-B106DC221920}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6CD6CD7A-36BF-4F4D-A4A1-B106DC221920}"/>
   </bookViews>
   <sheets>
     <sheet name="011" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'011'!$A$1:$EE$67</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'011'!$A:$J,'011'!$1:$16</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="759" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="761" uniqueCount="210">
   <si>
     <t>１　営農類型別経営統計</t>
     <rPh sb="2" eb="4">
       <t>エイノウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ルイケイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ベツ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>トウケイ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>ｂ　事業収支の概要</t>
     <rPh sb="2" eb="4">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
@@ -2323,105 +2323,113 @@
     <rPh sb="4" eb="6">
       <t>ソンエキ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ガイキョウ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>(ｶ)  農業経営収支の状況</t>
     <rPh sb="5" eb="7">
       <t>ノウギョウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>シュウシ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
+    <t>(ｳ)　労働時間の状況</t>
+    <rPh sb="4" eb="8">
+      <t>ロウドウジカン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">野菜作経営　全国
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（野菜作作付延べ面積）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ヤサイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ゼン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>クニ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ヤサイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>サク</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ノ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>メンセキ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">露地野菜作経営　全国
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（露地野菜作作付延べ面積）</t>
     </r>
     <rPh sb="0" eb="1">
       <t>ロ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>チ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヤサイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>サク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ゼン</t>
     </rPh>
     <rPh sb="9" eb="10">
@@ -2436,51 +2444,50 @@
     <rPh sb="14" eb="16">
       <t>ヤサイ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>サク</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ノ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>メンセキ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">施設野菜作経営　全国
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（施設野菜作作付延べ面積）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヤサイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>サク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ゼン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>クニ</t>
     </rPh>
     <rPh sb="12" eb="14">
@@ -2489,244 +2496,230 @@
     <rPh sb="14" eb="16">
       <t>ヤサイ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>サク</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>サクツケ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ノ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>メンセキ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">果樹作経営　全国
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（果樹植栽面積）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>カジュ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ゼン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>クニ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>カジュ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ショクサイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>メンセキ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">花き作経営　全国
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（花き作作付延べ面積）</t>
     </r>
     <rPh sb="0" eb="1">
       <t>カ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ゼン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>クニ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>カ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>サク</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>サクツ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ノ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>メンセキ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">露地花き作経営　全国
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（露地花き作作付延べ面積）</t>
     </r>
     <rPh sb="0" eb="1">
       <t>ロ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>チ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>カ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>サク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ゼン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>クニ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ロ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>チ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ノ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">施設花き作経営　全国
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（施設花き作作付延べ面積）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>カ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>サク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケイエイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ゼン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>クニ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>シセツ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ノ</t>
-    </rPh>
-[...8 lines deleted...]
-      <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="\(0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;△&quot;?,??0;0;@"/>
     <numFmt numFmtId="178" formatCode="#,##0.0;&quot;△&quot;?,??0.0;0.0;@"/>
     <numFmt numFmtId="179" formatCode="#,##0.00;&quot;△&quot;?,??0.00;0.00;@"/>
     <numFmt numFmtId="180" formatCode="0_ "/>
     <numFmt numFmtId="181" formatCode="#\ ##0\ ;&quot;△ &quot;#,##0.\ "/>
     <numFmt numFmtId="182" formatCode="#\ ###\ ##0.0;&quot;△&quot;???\ ??0.0"/>
     <numFmt numFmtId="183" formatCode="#,##0;&quot;△&quot;#,##0;0;@"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2773,120 +2766,107 @@
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-[...12 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
-      <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="42">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -3352,84 +3332,84 @@
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="38" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
@@ -3468,515 +3448,512 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="159">
+  <cellXfs count="158">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="14" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="21" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="21" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="21" fillId="0" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="21" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="21" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="14" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="178" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="178" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="14" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="179" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="14" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="14" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="14" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="14" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="14" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="178" fontId="14" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="37" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="182" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
-    </xf>
-[...160 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="48">
     <cellStyle name="Normal 4" xfId="16" xr:uid="{CDA43B88-A22A-4302-999D-CBA0FB9FE44A}"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="10" xr:uid="{D08A2185-5306-4D68-BE8C-61FDB9DCCE31}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{BAA5A98E-265C-4B37-94C0-E5B9A1385902}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{D14C6590-FCDB-4B92-825B-FE81AE3CDC5D}"/>
     <cellStyle name="標準 2 2 2" xfId="21" xr:uid="{19BF27B1-8396-4314-9F70-EF5D8DB946CF}"/>
     <cellStyle name="標準 2 3" xfId="7" xr:uid="{B82D1681-3E05-4B20-A000-4CB6B41356E4}"/>
     <cellStyle name="標準 2 3 2" xfId="15" xr:uid="{87071F23-2301-498C-8C9E-F6FAA4356629}"/>
     <cellStyle name="標準 2 4" xfId="8" xr:uid="{A9660CFE-C2C2-48FB-B8F8-9CCE54A3A829}"/>
     <cellStyle name="標準 2 5" xfId="17" xr:uid="{C4E1D9BB-D4F5-4746-ACBA-A89B8EF0191B}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{0C6AE3C2-17D3-40A8-8CFB-FE23532BF00C}"/>
     <cellStyle name="標準 3 2" xfId="11" xr:uid="{8841B94B-388B-4353-B0C3-930568FFF137}"/>
     <cellStyle name="標準 3 2 2" xfId="18" xr:uid="{C0C94FFD-A31A-487B-8E47-F5369F584288}"/>
     <cellStyle name="標準 3 3" xfId="9" xr:uid="{1D599DF0-645E-4539-B20F-89DBA028307B}"/>
     <cellStyle name="標準 4" xfId="5" xr:uid="{FCCD483D-2814-49DB-B302-621903AD34BA}"/>
     <cellStyle name="標準 4 2" xfId="6" xr:uid="{B4A1B576-18F0-4C07-AC18-728A45E32FAB}"/>
     <cellStyle name="標準 4 3" xfId="19" xr:uid="{90566AAA-C037-47B9-AC94-C72F778CF27D}"/>
     <cellStyle name="標準 5" xfId="12" xr:uid="{B559C440-CE89-483C-9EFF-003D86D09595}"/>
     <cellStyle name="標準 5 2" xfId="13" xr:uid="{0BE68698-E708-45BB-B872-C421AC1C85BA}"/>
     <cellStyle name="標準 5 3" xfId="22" xr:uid="{DDF4D198-58DE-4F2E-907E-14EFF67E078E}"/>
     <cellStyle name="標準 5 3 2" xfId="25" xr:uid="{EAA31FEB-F3C0-49BB-BD2F-5748A44BC130}"/>
@@ -4341,16556 +4318,16006 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7C9B3C6-9B26-45EA-AAC0-8768A67DC0BC}">
-  <dimension ref="A1:EE68"/>
+  <dimension ref="A1:EE67"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="3" style="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" customWidth="1"/>
     <col min="11" max="134" width="10.7109375" style="1" customWidth="1"/>
     <col min="135" max="135" width="5.140625" style="1" customWidth="1"/>
-    <col min="136" max="367" width="9.140625" style="1"/>
-[...548 lines deleted...]
-    <col min="15751" max="16384" width="9.140625" style="1"/>
+    <col min="136" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:135" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:135" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:135" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:135" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="AF2" s="5"/>
-[...2 lines deleted...]
-      <c r="AI2" s="5"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="4"/>
+      <c r="AH2" s="4"/>
+      <c r="AI2" s="4"/>
     </row>
-    <row r="3" spans="1:135" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="4" t="s">
+    <row r="3" spans="1:135" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="AW3" s="6"/>
-[...2 lines deleted...]
-      <c r="BB3" s="6"/>
+      <c r="AW3" s="5"/>
+      <c r="AZ3" s="5"/>
+      <c r="BA3" s="5"/>
+      <c r="BB3" s="5"/>
     </row>
-    <row r="4" spans="1:135" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="K4" s="4" t="s">
+    <row r="4" spans="1:135" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="K4" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="AR4" s="4" t="s">
+      <c r="AR4" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="AW4" s="6"/>
-[...3 lines deleted...]
-      <c r="BC4" s="4" t="s">
+      <c r="AW4" s="5"/>
+      <c r="AZ4" s="5"/>
+      <c r="BA4" s="5"/>
+      <c r="BB4" s="5"/>
+      <c r="BC4" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="BH4" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB4" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="CN4" s="3" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="5" spans="1:135" s="3" customFormat="1" ht="30" customHeight="1">
+      <c r="K5" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="R5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="X5" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="AE5" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ5" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AR5" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="AZ5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC5" s="4"/>
+      <c r="BH5" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO5" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="BY5" s="6"/>
+      <c r="BZ5" s="6"/>
+      <c r="CA5" s="6"/>
+      <c r="CN5" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="DE5" s="6"/>
+      <c r="DJ5" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="DU5" s="6"/>
+      <c r="EB5" s="6"/>
+      <c r="ED5" s="3" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="6" spans="1:135" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AC6" s="7"/>
+      <c r="AJ6" s="7"/>
+      <c r="AK6" s="7"/>
+      <c r="AM6" s="7"/>
+      <c r="AN6" s="7"/>
+      <c r="AO6" s="7"/>
+      <c r="AP6" s="7"/>
+      <c r="AQ6" s="7"/>
+      <c r="AR6" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="AU6" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="BC6" s="4"/>
+      <c r="BU6" s="7"/>
+      <c r="BY6" s="6"/>
+      <c r="BZ6" s="6"/>
+      <c r="CA6" s="6"/>
+      <c r="DE6" s="6"/>
+      <c r="DU6" s="6"/>
+      <c r="EB6" s="6"/>
+    </row>
+    <row r="7" spans="1:135" ht="5.0999999999999996" customHeight="1" thickBot="1"/>
+    <row r="8" spans="1:135" s="12" customFormat="1" ht="14.1" customHeight="1" thickTop="1">
+      <c r="A8" s="143" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="143"/>
+      <c r="C8" s="143"/>
+      <c r="D8" s="143"/>
+      <c r="E8" s="143"/>
+      <c r="F8" s="143"/>
+      <c r="G8" s="143"/>
+      <c r="H8" s="143"/>
+      <c r="I8" s="143"/>
+      <c r="J8" s="134"/>
+      <c r="K8" s="116" t="s">
+        <v>7</v>
+      </c>
+      <c r="L8" s="146" t="s">
+        <v>8</v>
+      </c>
+      <c r="M8" s="121" t="s">
+        <v>25</v>
+      </c>
+      <c r="N8" s="119"/>
+      <c r="O8" s="120"/>
+      <c r="P8" s="116" t="s">
+        <v>182</v>
+      </c>
+      <c r="Q8" s="133" t="s">
+        <v>9</v>
+      </c>
+      <c r="R8" s="134" t="s">
+        <v>10</v>
+      </c>
+      <c r="S8" s="141" t="s">
+        <v>11</v>
+      </c>
+      <c r="T8" s="134" t="s">
+        <v>12</v>
+      </c>
+      <c r="U8" s="116" t="s">
+        <v>13</v>
+      </c>
+      <c r="V8" s="116" t="s">
+        <v>14</v>
+      </c>
+      <c r="W8" s="110" t="s">
+        <v>15</v>
+      </c>
+      <c r="X8" s="134" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y8" s="116" t="s">
+        <v>122</v>
+      </c>
+      <c r="Z8" s="119" t="s">
+        <v>178</v>
+      </c>
+      <c r="AA8" s="119"/>
+      <c r="AB8" s="120"/>
+      <c r="AC8" s="121" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD8" s="136"/>
+      <c r="AE8" s="149" t="s">
+        <v>18</v>
+      </c>
+      <c r="AF8" s="125"/>
+      <c r="AG8" s="125"/>
+      <c r="AH8" s="125"/>
+      <c r="AI8" s="150"/>
+      <c r="AJ8" s="118" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK8" s="116" t="s">
+        <v>20</v>
+      </c>
+      <c r="AL8" s="151" t="s">
+        <v>21</v>
+      </c>
+      <c r="AM8" s="151" t="s">
+        <v>22</v>
+      </c>
+      <c r="AN8" s="137" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO8" s="138"/>
+      <c r="AP8" s="139" t="s">
+        <v>24</v>
+      </c>
+      <c r="AQ8" s="140"/>
+      <c r="AR8" s="103" t="s">
+        <v>183</v>
+      </c>
+      <c r="AS8" s="8"/>
+      <c r="AT8" s="9"/>
+      <c r="AU8" s="123" t="s">
+        <v>25</v>
+      </c>
+      <c r="AV8" s="123"/>
+      <c r="AW8" s="123"/>
+      <c r="AX8" s="123"/>
+      <c r="AY8" s="124"/>
+      <c r="AZ8" s="122" t="s">
+        <v>26</v>
+      </c>
+      <c r="BA8" s="123"/>
+      <c r="BB8" s="124"/>
+      <c r="BC8" s="122" t="s">
+        <v>27</v>
+      </c>
+      <c r="BD8" s="123"/>
+      <c r="BE8" s="123"/>
+      <c r="BF8" s="123"/>
+      <c r="BG8" s="124"/>
+      <c r="BH8" s="125" t="s">
+        <v>29</v>
+      </c>
+      <c r="BI8" s="125"/>
+      <c r="BJ8" s="125"/>
+      <c r="BK8" s="125"/>
+      <c r="BL8" s="125"/>
+      <c r="BM8" s="117"/>
+      <c r="BN8" s="110" t="s">
+        <v>170</v>
+      </c>
+      <c r="BO8" s="111" t="s">
+        <v>30</v>
+      </c>
+      <c r="BP8" s="111"/>
+      <c r="BQ8" s="111"/>
+      <c r="BR8" s="111"/>
+      <c r="BS8" s="111"/>
+      <c r="BT8" s="111"/>
+      <c r="BU8" s="111"/>
+      <c r="BV8" s="111"/>
+      <c r="BW8" s="111"/>
+      <c r="BX8" s="111"/>
+      <c r="BY8" s="111"/>
+      <c r="BZ8" s="111"/>
+      <c r="CA8" s="112"/>
+      <c r="CB8" s="119" t="s">
+        <v>10</v>
+      </c>
+      <c r="CC8" s="119"/>
+      <c r="CD8" s="120"/>
+      <c r="CE8" s="121" t="s">
+        <v>11</v>
+      </c>
+      <c r="CF8" s="119"/>
+      <c r="CG8" s="120"/>
+      <c r="CH8" s="119" t="s">
+        <v>12</v>
+      </c>
+      <c r="CI8" s="119"/>
+      <c r="CJ8" s="120"/>
+      <c r="CK8" s="116" t="s">
+        <v>13</v>
+      </c>
+      <c r="CL8" s="118" t="s">
+        <v>14</v>
+      </c>
+      <c r="CM8" s="110" t="s">
+        <v>15</v>
+      </c>
+      <c r="CN8" s="103" t="s">
+        <v>31</v>
+      </c>
+      <c r="CO8" s="8"/>
+      <c r="CP8" s="8"/>
+      <c r="CQ8" s="8"/>
+      <c r="CR8" s="8"/>
+      <c r="CS8" s="8"/>
+      <c r="CT8" s="8"/>
+      <c r="CU8" s="8"/>
+      <c r="CV8" s="8"/>
+      <c r="CW8" s="8"/>
+      <c r="CX8" s="8"/>
+      <c r="CY8" s="8"/>
+      <c r="CZ8" s="8"/>
+      <c r="DA8" s="8"/>
+      <c r="DB8" s="8"/>
+      <c r="DC8" s="8"/>
+      <c r="DD8" s="8"/>
+      <c r="DE8" s="8"/>
+      <c r="DF8" s="8"/>
+      <c r="DG8" s="8"/>
+      <c r="DH8" s="8"/>
+      <c r="DI8" s="9"/>
+      <c r="DJ8" s="10"/>
+      <c r="DK8" s="8"/>
+      <c r="DL8" s="8"/>
+      <c r="DM8" s="8"/>
+      <c r="DN8" s="8"/>
+      <c r="DO8" s="8"/>
+      <c r="DP8" s="8"/>
+      <c r="DQ8" s="8"/>
+      <c r="DR8" s="8"/>
+      <c r="DS8" s="8"/>
+      <c r="DT8" s="8"/>
+      <c r="DU8" s="8"/>
+      <c r="DV8" s="8"/>
+      <c r="DW8" s="8"/>
+      <c r="DX8" s="8"/>
+      <c r="DY8" s="8"/>
+      <c r="DZ8" s="8"/>
+      <c r="EA8" s="8"/>
+      <c r="EB8" s="8"/>
+      <c r="EC8" s="9"/>
+      <c r="ED8" s="117" t="s">
+        <v>32</v>
+      </c>
+      <c r="EE8" s="11"/>
+    </row>
+    <row r="9" spans="1:135" s="12" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A9" s="109"/>
+      <c r="B9" s="109"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="109"/>
+      <c r="E9" s="109"/>
+      <c r="F9" s="109"/>
+      <c r="G9" s="109"/>
+      <c r="H9" s="109"/>
+      <c r="I9" s="109"/>
+      <c r="J9" s="135"/>
+      <c r="K9" s="83"/>
+      <c r="L9" s="107"/>
+      <c r="M9" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="N9" s="82" t="s">
+        <v>174</v>
+      </c>
+      <c r="O9" s="84" t="s">
+        <v>34</v>
+      </c>
+      <c r="P9" s="83"/>
+      <c r="Q9" s="132"/>
+      <c r="R9" s="135"/>
+      <c r="S9" s="142"/>
+      <c r="T9" s="135"/>
+      <c r="U9" s="83"/>
+      <c r="V9" s="83"/>
+      <c r="W9" s="100"/>
+      <c r="X9" s="135"/>
+      <c r="Y9" s="83"/>
+      <c r="Z9" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="AA9" s="84" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB9" s="91" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC9" s="83" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD9" s="132" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE9" s="147" t="s">
+        <v>40</v>
+      </c>
+      <c r="AG9" s="152" t="s">
+        <v>41</v>
+      </c>
+      <c r="AH9" s="13"/>
+      <c r="AI9" s="154" t="s">
+        <v>42</v>
+      </c>
+      <c r="AJ9" s="85"/>
+      <c r="AK9" s="83"/>
+      <c r="AL9" s="102"/>
+      <c r="AM9" s="102"/>
+      <c r="AN9" s="127" t="s">
+        <v>165</v>
+      </c>
+      <c r="AO9" s="127" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP9" s="127" t="s">
+        <v>166</v>
+      </c>
+      <c r="AQ9" s="129" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR9" s="104"/>
+      <c r="AS9" s="82" t="s">
+        <v>184</v>
+      </c>
+      <c r="AT9" s="99" t="s">
+        <v>167</v>
+      </c>
+      <c r="AU9" s="108" t="s">
+        <v>33</v>
+      </c>
+      <c r="AV9" s="82" t="s">
+        <v>174</v>
+      </c>
+      <c r="AW9" s="113" t="s">
+        <v>34</v>
+      </c>
+      <c r="AX9" s="114"/>
+      <c r="AY9" s="156"/>
+      <c r="AZ9" s="157" t="s">
+        <v>33</v>
+      </c>
+      <c r="BA9" s="82" t="s">
+        <v>169</v>
+      </c>
+      <c r="BB9" s="131" t="s">
+        <v>43</v>
+      </c>
+      <c r="BC9" s="147" t="s">
+        <v>33</v>
+      </c>
+      <c r="BD9" s="90" t="s">
+        <v>174</v>
+      </c>
+      <c r="BE9" s="87" t="s">
+        <v>34</v>
+      </c>
+      <c r="BF9" s="88"/>
+      <c r="BG9" s="126"/>
+      <c r="BH9" s="108" t="s">
+        <v>33</v>
+      </c>
+      <c r="BI9" s="14"/>
+      <c r="BJ9" s="82" t="s">
+        <v>44</v>
+      </c>
+      <c r="BK9" s="82" t="s">
+        <v>45</v>
+      </c>
+      <c r="BL9" s="82" t="s">
+        <v>46</v>
+      </c>
+      <c r="BM9" s="84" t="s">
+        <v>47</v>
+      </c>
+      <c r="BN9" s="100"/>
+      <c r="BO9" s="84" t="s">
+        <v>114</v>
+      </c>
+      <c r="BP9" s="91" t="s">
+        <v>115</v>
+      </c>
+      <c r="BQ9" s="101" t="s">
+        <v>116</v>
+      </c>
+      <c r="BR9" s="113" t="s">
+        <v>179</v>
+      </c>
+      <c r="BS9" s="114"/>
+      <c r="BT9" s="115"/>
+      <c r="BU9" s="82" t="s">
+        <v>119</v>
+      </c>
+      <c r="BV9" s="82" t="s">
+        <v>120</v>
+      </c>
+      <c r="BW9" s="82" t="s">
+        <v>121</v>
+      </c>
+      <c r="BX9" s="82" t="s">
+        <v>48</v>
+      </c>
+      <c r="BY9" s="82" t="s">
+        <v>195</v>
+      </c>
+      <c r="BZ9" s="82" t="s">
+        <v>196</v>
+      </c>
+      <c r="CA9" s="99" t="s">
+        <v>191</v>
+      </c>
+      <c r="CB9" s="84" t="s">
+        <v>33</v>
+      </c>
+      <c r="CC9" s="82" t="s">
+        <v>18</v>
+      </c>
+      <c r="CD9" s="84" t="s">
+        <v>180</v>
+      </c>
+      <c r="CE9" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="CF9" s="82" t="s">
+        <v>18</v>
+      </c>
+      <c r="CG9" s="82" t="s">
+        <v>180</v>
+      </c>
+      <c r="CH9" s="84" t="s">
+        <v>33</v>
+      </c>
+      <c r="CI9" s="82" t="s">
+        <v>18</v>
+      </c>
+      <c r="CJ9" s="82" t="s">
+        <v>180</v>
+      </c>
+      <c r="CK9" s="83"/>
+      <c r="CL9" s="85"/>
+      <c r="CM9" s="100"/>
+      <c r="CN9" s="104"/>
+      <c r="CO9" s="90" t="s">
+        <v>177</v>
+      </c>
+      <c r="CP9" s="15"/>
+      <c r="CQ9" s="15"/>
+      <c r="CR9" s="15"/>
+      <c r="CS9" s="15"/>
+      <c r="CT9" s="15"/>
+      <c r="CU9" s="15"/>
+      <c r="CV9" s="15"/>
+      <c r="CW9" s="15"/>
+      <c r="CX9" s="15"/>
+      <c r="CY9" s="15"/>
+      <c r="CZ9" s="15"/>
+      <c r="DA9" s="15"/>
+      <c r="DB9" s="15"/>
+      <c r="DC9" s="15"/>
+      <c r="DD9" s="15"/>
+      <c r="DE9" s="14"/>
+      <c r="DF9" s="82" t="s">
+        <v>49</v>
+      </c>
+      <c r="DG9" s="89" t="s">
+        <v>50</v>
+      </c>
+      <c r="DH9" s="82" t="s">
+        <v>51</v>
+      </c>
+      <c r="DI9" s="105" t="s">
+        <v>52</v>
+      </c>
+      <c r="DJ9" s="106" t="s">
+        <v>53</v>
+      </c>
+      <c r="DK9" s="86" t="s">
+        <v>54</v>
+      </c>
+      <c r="DL9" s="86" t="s">
+        <v>55</v>
+      </c>
+      <c r="DM9" s="86" t="s">
+        <v>194</v>
+      </c>
+      <c r="DN9" s="86" t="s">
+        <v>56</v>
+      </c>
+      <c r="DO9" s="86" t="s">
+        <v>57</v>
+      </c>
+      <c r="DP9" s="89" t="s">
+        <v>58</v>
+      </c>
+      <c r="DQ9" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="DR9" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="DS9" s="84" t="s">
+        <v>61</v>
+      </c>
+      <c r="DT9" s="82" t="s">
+        <v>62</v>
+      </c>
+      <c r="DU9" s="82" t="s">
+        <v>63</v>
+      </c>
+      <c r="DV9" s="82" t="s">
+        <v>64</v>
+      </c>
+      <c r="DW9" s="82" t="s">
+        <v>65</v>
+      </c>
+      <c r="DX9" s="82" t="s">
+        <v>66</v>
+      </c>
+      <c r="DY9" s="82" t="s">
+        <v>67</v>
+      </c>
+      <c r="DZ9" s="84" t="s">
+        <v>171</v>
+      </c>
+      <c r="EA9" s="90" t="s">
+        <v>68</v>
+      </c>
+      <c r="EB9" s="14"/>
+      <c r="EC9" s="105" t="s">
+        <v>69</v>
+      </c>
+      <c r="ED9" s="89"/>
+    </row>
+    <row r="10" spans="1:135" s="12" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A10" s="109"/>
+      <c r="B10" s="109"/>
+      <c r="C10" s="109"/>
+      <c r="D10" s="109"/>
+      <c r="E10" s="109"/>
+      <c r="F10" s="109"/>
+      <c r="G10" s="109"/>
+      <c r="H10" s="109"/>
+      <c r="I10" s="109"/>
+      <c r="J10" s="135"/>
+      <c r="K10" s="83"/>
+      <c r="L10" s="107"/>
+      <c r="M10" s="83"/>
+      <c r="N10" s="83"/>
+      <c r="O10" s="85"/>
+      <c r="P10" s="83"/>
+      <c r="Q10" s="132"/>
+      <c r="R10" s="135"/>
+      <c r="S10" s="142"/>
+      <c r="T10" s="135"/>
+      <c r="U10" s="83"/>
+      <c r="V10" s="83"/>
+      <c r="W10" s="100"/>
+      <c r="X10" s="135"/>
+      <c r="Y10" s="83"/>
+      <c r="Z10" s="83"/>
+      <c r="AA10" s="85"/>
+      <c r="AB10" s="92"/>
+      <c r="AC10" s="83"/>
+      <c r="AD10" s="132"/>
+      <c r="AE10" s="104"/>
+      <c r="AF10" s="101" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG10" s="153"/>
+      <c r="AH10" s="101" t="s">
+        <v>173</v>
+      </c>
+      <c r="AI10" s="155"/>
+      <c r="AJ10" s="85"/>
+      <c r="AK10" s="83"/>
+      <c r="AL10" s="102"/>
+      <c r="AM10" s="102"/>
+      <c r="AN10" s="128"/>
+      <c r="AO10" s="128"/>
+      <c r="AP10" s="128"/>
+      <c r="AQ10" s="130"/>
+      <c r="AR10" s="104"/>
+      <c r="AS10" s="83"/>
+      <c r="AT10" s="100"/>
+      <c r="AU10" s="109"/>
+      <c r="AV10" s="83"/>
+      <c r="AW10" s="82" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX10" s="91" t="s">
+        <v>167</v>
+      </c>
+      <c r="AY10" s="99" t="s">
+        <v>168</v>
+      </c>
+      <c r="AZ10" s="148"/>
+      <c r="BA10" s="83"/>
+      <c r="BB10" s="132"/>
+      <c r="BC10" s="148"/>
+      <c r="BD10" s="107"/>
+      <c r="BE10" s="90" t="s">
+        <v>70</v>
+      </c>
+      <c r="BF10" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="BG10" s="99" t="s">
+        <v>71</v>
+      </c>
+      <c r="BH10" s="109"/>
+      <c r="BI10" s="82" t="s">
+        <v>72</v>
+      </c>
+      <c r="BJ10" s="83"/>
+      <c r="BK10" s="83"/>
+      <c r="BL10" s="83"/>
+      <c r="BM10" s="85"/>
+      <c r="BN10" s="100"/>
+      <c r="BO10" s="85"/>
+      <c r="BP10" s="92"/>
+      <c r="BQ10" s="102"/>
+      <c r="BR10" s="101" t="s">
+        <v>33</v>
+      </c>
+      <c r="BS10" s="101" t="s">
+        <v>117</v>
+      </c>
+      <c r="BT10" s="101" t="s">
+        <v>118</v>
+      </c>
+      <c r="BU10" s="83"/>
+      <c r="BV10" s="83"/>
+      <c r="BW10" s="83"/>
+      <c r="BX10" s="83"/>
+      <c r="BY10" s="83"/>
+      <c r="BZ10" s="83"/>
+      <c r="CA10" s="100"/>
+      <c r="CB10" s="85"/>
+      <c r="CC10" s="83"/>
+      <c r="CD10" s="85"/>
+      <c r="CE10" s="83"/>
+      <c r="CF10" s="83"/>
+      <c r="CG10" s="83"/>
+      <c r="CH10" s="85"/>
+      <c r="CI10" s="83"/>
+      <c r="CJ10" s="83"/>
+      <c r="CK10" s="83"/>
+      <c r="CL10" s="85"/>
+      <c r="CM10" s="100"/>
+      <c r="CN10" s="104"/>
+      <c r="CO10" s="107"/>
+      <c r="CP10" s="82" t="s">
+        <v>73</v>
+      </c>
+      <c r="CQ10" s="91" t="s">
+        <v>74</v>
+      </c>
+      <c r="CR10" s="90" t="s">
+        <v>75</v>
+      </c>
+      <c r="CS10" s="87" t="s">
+        <v>181</v>
+      </c>
+      <c r="CT10" s="88"/>
+      <c r="CU10" s="89"/>
+      <c r="CV10" s="90" t="s">
+        <v>78</v>
+      </c>
+      <c r="CW10" s="95" t="s">
+        <v>79</v>
+      </c>
+      <c r="CX10" s="96"/>
+      <c r="CY10" s="97"/>
+      <c r="CZ10" s="93" t="s">
+        <v>80</v>
+      </c>
+      <c r="DA10" s="90" t="s">
+        <v>81</v>
+      </c>
+      <c r="DB10" s="91"/>
+      <c r="DC10" s="91"/>
+      <c r="DD10" s="82" t="s">
+        <v>192</v>
+      </c>
+      <c r="DE10" s="84" t="s">
+        <v>193</v>
+      </c>
+      <c r="DF10" s="83"/>
+      <c r="DG10" s="89"/>
+      <c r="DH10" s="83"/>
+      <c r="DI10" s="105"/>
+      <c r="DJ10" s="89"/>
+      <c r="DK10" s="86"/>
+      <c r="DL10" s="86"/>
+      <c r="DM10" s="86"/>
+      <c r="DN10" s="86"/>
+      <c r="DO10" s="86"/>
+      <c r="DP10" s="89"/>
+      <c r="DQ10" s="89"/>
+      <c r="DR10" s="86"/>
+      <c r="DS10" s="85"/>
+      <c r="DT10" s="83"/>
+      <c r="DU10" s="83"/>
+      <c r="DV10" s="83"/>
+      <c r="DW10" s="83"/>
+      <c r="DX10" s="83"/>
+      <c r="DY10" s="83"/>
+      <c r="DZ10" s="85"/>
+      <c r="EA10" s="107"/>
+      <c r="EB10" s="82" t="s">
+        <v>82</v>
+      </c>
+      <c r="EC10" s="105"/>
+      <c r="ED10" s="89"/>
+    </row>
+    <row r="11" spans="1:135" s="12" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A11" s="109"/>
+      <c r="B11" s="109"/>
+      <c r="C11" s="109"/>
+      <c r="D11" s="109"/>
+      <c r="E11" s="109"/>
+      <c r="F11" s="109"/>
+      <c r="G11" s="109"/>
+      <c r="H11" s="109"/>
+      <c r="I11" s="109"/>
+      <c r="J11" s="135"/>
+      <c r="K11" s="83"/>
+      <c r="L11" s="107"/>
+      <c r="M11" s="83"/>
+      <c r="N11" s="83"/>
+      <c r="O11" s="85"/>
+      <c r="P11" s="83"/>
+      <c r="Q11" s="132"/>
+      <c r="R11" s="135"/>
+      <c r="S11" s="142"/>
+      <c r="T11" s="135"/>
+      <c r="U11" s="83"/>
+      <c r="V11" s="83"/>
+      <c r="W11" s="100"/>
+      <c r="X11" s="135"/>
+      <c r="Y11" s="83"/>
+      <c r="Z11" s="83"/>
+      <c r="AA11" s="85"/>
+      <c r="AB11" s="92"/>
+      <c r="AC11" s="83"/>
+      <c r="AD11" s="132"/>
+      <c r="AE11" s="104"/>
+      <c r="AF11" s="102"/>
+      <c r="AG11" s="153"/>
+      <c r="AH11" s="102"/>
+      <c r="AI11" s="155"/>
+      <c r="AJ11" s="85"/>
+      <c r="AK11" s="83"/>
+      <c r="AL11" s="102"/>
+      <c r="AM11" s="102"/>
+      <c r="AN11" s="128"/>
+      <c r="AO11" s="128"/>
+      <c r="AP11" s="128"/>
+      <c r="AQ11" s="130"/>
+      <c r="AR11" s="104"/>
+      <c r="AS11" s="83"/>
+      <c r="AT11" s="100"/>
+      <c r="AU11" s="109"/>
+      <c r="AV11" s="83"/>
+      <c r="AW11" s="83"/>
+      <c r="AX11" s="92"/>
+      <c r="AY11" s="100"/>
+      <c r="AZ11" s="148"/>
+      <c r="BA11" s="83"/>
+      <c r="BB11" s="132"/>
+      <c r="BC11" s="148"/>
+      <c r="BD11" s="107"/>
+      <c r="BE11" s="83"/>
+      <c r="BF11" s="83"/>
+      <c r="BG11" s="100"/>
+      <c r="BH11" s="109"/>
+      <c r="BI11" s="83"/>
+      <c r="BJ11" s="83"/>
+      <c r="BK11" s="83"/>
+      <c r="BL11" s="83"/>
+      <c r="BM11" s="85"/>
+      <c r="BN11" s="100"/>
+      <c r="BO11" s="85"/>
+      <c r="BP11" s="92"/>
+      <c r="BQ11" s="102"/>
+      <c r="BR11" s="102"/>
+      <c r="BS11" s="102"/>
+      <c r="BT11" s="102"/>
+      <c r="BU11" s="83"/>
+      <c r="BV11" s="83"/>
+      <c r="BW11" s="83"/>
+      <c r="BX11" s="83"/>
+      <c r="BY11" s="83"/>
+      <c r="BZ11" s="83"/>
+      <c r="CA11" s="100"/>
+      <c r="CB11" s="85"/>
+      <c r="CC11" s="83"/>
+      <c r="CD11" s="85"/>
+      <c r="CE11" s="83"/>
+      <c r="CF11" s="83"/>
+      <c r="CG11" s="83"/>
+      <c r="CH11" s="85"/>
+      <c r="CI11" s="83"/>
+      <c r="CJ11" s="83"/>
+      <c r="CK11" s="83"/>
+      <c r="CL11" s="85"/>
+      <c r="CM11" s="100"/>
+      <c r="CN11" s="104"/>
+      <c r="CO11" s="107"/>
+      <c r="CP11" s="83"/>
+      <c r="CQ11" s="92"/>
+      <c r="CR11" s="83"/>
+      <c r="CS11" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="CT11" s="82" t="s">
+        <v>76</v>
+      </c>
+      <c r="CU11" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="CV11" s="83"/>
+      <c r="CW11" s="93" t="s">
+        <v>33</v>
+      </c>
+      <c r="CX11" s="94" t="s">
+        <v>83</v>
+      </c>
+      <c r="CY11" s="94" t="s">
+        <v>84</v>
+      </c>
+      <c r="CZ11" s="94"/>
+      <c r="DA11" s="82" t="s">
+        <v>33</v>
+      </c>
+      <c r="DB11" s="82" t="s">
+        <v>85</v>
+      </c>
+      <c r="DC11" s="82" t="s">
+        <v>86</v>
+      </c>
+      <c r="DD11" s="83"/>
+      <c r="DE11" s="85"/>
+      <c r="DF11" s="83"/>
+      <c r="DG11" s="89"/>
+      <c r="DH11" s="83"/>
+      <c r="DI11" s="105"/>
+      <c r="DJ11" s="89"/>
+      <c r="DK11" s="86"/>
+      <c r="DL11" s="86"/>
+      <c r="DM11" s="86"/>
+      <c r="DN11" s="86"/>
+      <c r="DO11" s="86"/>
+      <c r="DP11" s="89"/>
+      <c r="DQ11" s="89"/>
+      <c r="DR11" s="86"/>
+      <c r="DS11" s="85"/>
+      <c r="DT11" s="83"/>
+      <c r="DU11" s="83"/>
+      <c r="DV11" s="83"/>
+      <c r="DW11" s="83"/>
+      <c r="DX11" s="83"/>
+      <c r="DY11" s="83"/>
+      <c r="DZ11" s="85"/>
+      <c r="EA11" s="107"/>
+      <c r="EB11" s="83"/>
+      <c r="EC11" s="105"/>
+      <c r="ED11" s="89"/>
+    </row>
+    <row r="12" spans="1:135" s="12" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A12" s="109"/>
+      <c r="B12" s="109"/>
+      <c r="C12" s="109"/>
+      <c r="D12" s="109"/>
+      <c r="E12" s="109"/>
+      <c r="F12" s="109"/>
+      <c r="G12" s="109"/>
+      <c r="H12" s="109"/>
+      <c r="I12" s="109"/>
+      <c r="J12" s="135"/>
+      <c r="K12" s="83"/>
+      <c r="L12" s="107"/>
+      <c r="M12" s="83"/>
+      <c r="N12" s="83"/>
+      <c r="O12" s="85"/>
+      <c r="P12" s="83"/>
+      <c r="Q12" s="132"/>
+      <c r="R12" s="135"/>
+      <c r="S12" s="142"/>
+      <c r="T12" s="135"/>
+      <c r="U12" s="83"/>
+      <c r="V12" s="83"/>
+      <c r="W12" s="100"/>
+      <c r="X12" s="135"/>
+      <c r="Y12" s="83"/>
+      <c r="Z12" s="83"/>
+      <c r="AA12" s="85"/>
+      <c r="AB12" s="92"/>
+      <c r="AC12" s="83"/>
+      <c r="AD12" s="132"/>
+      <c r="AE12" s="104"/>
+      <c r="AF12" s="102"/>
+      <c r="AG12" s="153"/>
+      <c r="AH12" s="102"/>
+      <c r="AI12" s="155"/>
+      <c r="AJ12" s="85"/>
+      <c r="AK12" s="83"/>
+      <c r="AL12" s="102"/>
+      <c r="AM12" s="102"/>
+      <c r="AN12" s="128"/>
+      <c r="AO12" s="128"/>
+      <c r="AP12" s="128"/>
+      <c r="AQ12" s="130"/>
+      <c r="AR12" s="104"/>
+      <c r="AS12" s="83"/>
+      <c r="AT12" s="100"/>
+      <c r="AU12" s="109"/>
+      <c r="AV12" s="83"/>
+      <c r="AW12" s="83"/>
+      <c r="AX12" s="92"/>
+      <c r="AY12" s="100"/>
+      <c r="AZ12" s="148"/>
+      <c r="BA12" s="83"/>
+      <c r="BB12" s="132"/>
+      <c r="BC12" s="148"/>
+      <c r="BD12" s="107"/>
+      <c r="BE12" s="83"/>
+      <c r="BF12" s="83"/>
+      <c r="BG12" s="100"/>
+      <c r="BH12" s="109"/>
+      <c r="BI12" s="83"/>
+      <c r="BJ12" s="83"/>
+      <c r="BK12" s="83"/>
+      <c r="BL12" s="83"/>
+      <c r="BM12" s="85"/>
+      <c r="BN12" s="100"/>
+      <c r="BO12" s="85"/>
+      <c r="BP12" s="92"/>
+      <c r="BQ12" s="102"/>
+      <c r="BR12" s="102"/>
+      <c r="BS12" s="102"/>
+      <c r="BT12" s="102"/>
+      <c r="BU12" s="83"/>
+      <c r="BV12" s="83"/>
+      <c r="BW12" s="83"/>
+      <c r="BX12" s="83"/>
+      <c r="BY12" s="83"/>
+      <c r="BZ12" s="83"/>
+      <c r="CA12" s="100"/>
+      <c r="CB12" s="85"/>
+      <c r="CC12" s="83"/>
+      <c r="CD12" s="85"/>
+      <c r="CE12" s="83"/>
+      <c r="CF12" s="83"/>
+      <c r="CG12" s="83"/>
+      <c r="CH12" s="85"/>
+      <c r="CI12" s="83"/>
+      <c r="CJ12" s="83"/>
+      <c r="CK12" s="83"/>
+      <c r="CL12" s="85"/>
+      <c r="CM12" s="100"/>
+      <c r="CN12" s="104"/>
+      <c r="CO12" s="107"/>
+      <c r="CP12" s="83"/>
+      <c r="CQ12" s="92"/>
+      <c r="CR12" s="83"/>
+      <c r="CS12" s="83"/>
+      <c r="CT12" s="83"/>
+      <c r="CU12" s="83"/>
+      <c r="CV12" s="83"/>
+      <c r="CW12" s="94"/>
+      <c r="CX12" s="94"/>
+      <c r="CY12" s="94"/>
+      <c r="CZ12" s="94"/>
+      <c r="DA12" s="83"/>
+      <c r="DB12" s="83"/>
+      <c r="DC12" s="83"/>
+      <c r="DD12" s="83"/>
+      <c r="DE12" s="85"/>
+      <c r="DF12" s="83"/>
+      <c r="DG12" s="84"/>
+      <c r="DH12" s="83"/>
+      <c r="DI12" s="99"/>
+      <c r="DJ12" s="84"/>
+      <c r="DK12" s="82"/>
+      <c r="DL12" s="82"/>
+      <c r="DM12" s="82"/>
+      <c r="DN12" s="82"/>
+      <c r="DO12" s="82"/>
+      <c r="DP12" s="84"/>
+      <c r="DQ12" s="84"/>
+      <c r="DR12" s="82"/>
+      <c r="DS12" s="85"/>
+      <c r="DT12" s="83"/>
+      <c r="DU12" s="83"/>
+      <c r="DV12" s="83"/>
+      <c r="DW12" s="83"/>
+      <c r="DX12" s="83"/>
+      <c r="DY12" s="83"/>
+      <c r="DZ12" s="85"/>
+      <c r="EA12" s="107"/>
+      <c r="EB12" s="83"/>
+      <c r="EC12" s="99"/>
+      <c r="ED12" s="84"/>
+    </row>
+    <row r="13" spans="1:135" s="12" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A13" s="109"/>
+      <c r="B13" s="109"/>
+      <c r="C13" s="109"/>
+      <c r="D13" s="109"/>
+      <c r="E13" s="109"/>
+      <c r="F13" s="109"/>
+      <c r="G13" s="109"/>
+      <c r="H13" s="109"/>
+      <c r="I13" s="109"/>
+      <c r="J13" s="135"/>
+      <c r="K13" s="83"/>
+      <c r="L13" s="107"/>
+      <c r="M13" s="83"/>
+      <c r="N13" s="83"/>
+      <c r="O13" s="85"/>
+      <c r="P13" s="83"/>
+      <c r="Q13" s="132"/>
+      <c r="R13" s="135"/>
+      <c r="S13" s="142"/>
+      <c r="T13" s="135"/>
+      <c r="U13" s="83"/>
+      <c r="V13" s="83"/>
+      <c r="W13" s="100"/>
+      <c r="X13" s="135"/>
+      <c r="Y13" s="83"/>
+      <c r="Z13" s="83"/>
+      <c r="AA13" s="85"/>
+      <c r="AB13" s="92"/>
+      <c r="AC13" s="83"/>
+      <c r="AD13" s="132"/>
+      <c r="AE13" s="104"/>
+      <c r="AF13" s="102"/>
+      <c r="AG13" s="153"/>
+      <c r="AH13" s="102"/>
+      <c r="AI13" s="155"/>
+      <c r="AJ13" s="85"/>
+      <c r="AK13" s="83"/>
+      <c r="AL13" s="102"/>
+      <c r="AM13" s="102"/>
+      <c r="AN13" s="128"/>
+      <c r="AO13" s="128"/>
+      <c r="AP13" s="128"/>
+      <c r="AQ13" s="130"/>
+      <c r="AR13" s="104"/>
+      <c r="AS13" s="83"/>
+      <c r="AT13" s="100"/>
+      <c r="AU13" s="109"/>
+      <c r="AV13" s="83"/>
+      <c r="AW13" s="83"/>
+      <c r="AX13" s="92"/>
+      <c r="AY13" s="100"/>
+      <c r="AZ13" s="148"/>
+      <c r="BA13" s="83"/>
+      <c r="BB13" s="132"/>
+      <c r="BC13" s="148"/>
+      <c r="BD13" s="107"/>
+      <c r="BE13" s="83"/>
+      <c r="BF13" s="83"/>
+      <c r="BG13" s="100"/>
+      <c r="BH13" s="109"/>
+      <c r="BI13" s="83"/>
+      <c r="BJ13" s="83"/>
+      <c r="BK13" s="83"/>
+      <c r="BL13" s="83"/>
+      <c r="BM13" s="85"/>
+      <c r="BN13" s="100"/>
+      <c r="BO13" s="85"/>
+      <c r="BP13" s="92"/>
+      <c r="BQ13" s="102"/>
+      <c r="BR13" s="102"/>
+      <c r="BS13" s="102"/>
+      <c r="BT13" s="102"/>
+      <c r="BU13" s="83"/>
+      <c r="BV13" s="83"/>
+      <c r="BW13" s="83"/>
+      <c r="BX13" s="83"/>
+      <c r="BY13" s="83"/>
+      <c r="BZ13" s="83"/>
+      <c r="CA13" s="100"/>
+      <c r="CB13" s="85"/>
+      <c r="CC13" s="83"/>
+      <c r="CD13" s="85"/>
+      <c r="CE13" s="83"/>
+      <c r="CF13" s="83"/>
+      <c r="CG13" s="83"/>
+      <c r="CH13" s="85"/>
+      <c r="CI13" s="83"/>
+      <c r="CJ13" s="83"/>
+      <c r="CK13" s="83"/>
+      <c r="CL13" s="85"/>
+      <c r="CM13" s="100"/>
+      <c r="CN13" s="104"/>
+      <c r="CO13" s="107"/>
+      <c r="CP13" s="83"/>
+      <c r="CQ13" s="92"/>
+      <c r="CR13" s="83"/>
+      <c r="CS13" s="83"/>
+      <c r="CT13" s="83"/>
+      <c r="CU13" s="83"/>
+      <c r="CV13" s="83"/>
+      <c r="CW13" s="94"/>
+      <c r="CX13" s="94"/>
+      <c r="CY13" s="94"/>
+      <c r="CZ13" s="94"/>
+      <c r="DA13" s="83"/>
+      <c r="DB13" s="83"/>
+      <c r="DC13" s="83"/>
+      <c r="DD13" s="83"/>
+      <c r="DE13" s="85"/>
+      <c r="DF13" s="83"/>
+      <c r="DG13" s="84"/>
+      <c r="DH13" s="83"/>
+      <c r="DI13" s="99"/>
+      <c r="DJ13" s="84"/>
+      <c r="DK13" s="82"/>
+      <c r="DL13" s="82"/>
+      <c r="DM13" s="82"/>
+      <c r="DN13" s="82"/>
+      <c r="DO13" s="82"/>
+      <c r="DP13" s="84"/>
+      <c r="DQ13" s="84"/>
+      <c r="DR13" s="82"/>
+      <c r="DS13" s="85"/>
+      <c r="DT13" s="83"/>
+      <c r="DU13" s="83"/>
+      <c r="DV13" s="83"/>
+      <c r="DW13" s="83"/>
+      <c r="DX13" s="83"/>
+      <c r="DY13" s="83"/>
+      <c r="DZ13" s="85"/>
+      <c r="EA13" s="107"/>
+      <c r="EB13" s="83"/>
+      <c r="EC13" s="99"/>
+      <c r="ED13" s="84"/>
+    </row>
+    <row r="14" spans="1:135" s="12" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A14" s="144"/>
+      <c r="B14" s="144"/>
+      <c r="C14" s="144"/>
+      <c r="D14" s="144"/>
+      <c r="E14" s="144"/>
+      <c r="F14" s="144"/>
+      <c r="G14" s="144"/>
+      <c r="H14" s="144"/>
+      <c r="I14" s="144"/>
+      <c r="J14" s="145"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
+      <c r="N14" s="16"/>
+      <c r="O14" s="16"/>
+      <c r="P14" s="16"/>
+      <c r="Q14" s="17"/>
+      <c r="R14" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="S14" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="T14" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="U14" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="V14" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="W14" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="X14" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="Y14" s="16" t="s">
+        <v>158</v>
+      </c>
+      <c r="Z14" s="16"/>
+      <c r="AA14" s="18"/>
+      <c r="AB14" s="16"/>
+      <c r="AC14" s="16"/>
+      <c r="AD14" s="17"/>
+      <c r="AE14" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="AF14" s="16"/>
+      <c r="AG14" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="AH14" s="20"/>
+      <c r="AI14" s="17" t="s">
+        <v>161</v>
+      </c>
+      <c r="AJ14" s="18"/>
+      <c r="AK14" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="AL14" s="16" t="s">
+        <v>185</v>
+      </c>
+      <c r="AM14" s="16" t="s">
+        <v>186</v>
+      </c>
+      <c r="AN14" s="16"/>
+      <c r="AO14" s="18"/>
+      <c r="AP14" s="16"/>
+      <c r="AQ14" s="17"/>
+      <c r="AR14" s="21"/>
+      <c r="AS14" s="16"/>
+      <c r="AT14" s="22"/>
+      <c r="AU14" s="18"/>
+      <c r="AV14" s="16"/>
+      <c r="AW14" s="16"/>
+      <c r="AX14" s="18"/>
+      <c r="AY14" s="17"/>
+      <c r="AZ14" s="23"/>
+      <c r="BA14" s="24"/>
+      <c r="BB14" s="25"/>
+      <c r="BC14" s="23"/>
+      <c r="BD14" s="24"/>
+      <c r="BE14" s="24"/>
+      <c r="BF14" s="24"/>
+      <c r="BG14" s="26"/>
+      <c r="BH14" s="18"/>
+      <c r="BI14" s="16"/>
+      <c r="BJ14" s="16"/>
+      <c r="BK14" s="16"/>
+      <c r="BL14" s="16"/>
+      <c r="BM14" s="18"/>
+      <c r="BN14" s="17"/>
+      <c r="BO14" s="18"/>
+      <c r="BP14" s="16"/>
+      <c r="BQ14" s="16"/>
+      <c r="BR14" s="16"/>
+      <c r="BS14" s="16"/>
+      <c r="BT14" s="16"/>
+      <c r="BU14" s="16"/>
+      <c r="BV14" s="16"/>
+      <c r="BW14" s="16"/>
+      <c r="BX14" s="16"/>
+      <c r="BY14" s="16"/>
+      <c r="BZ14" s="16"/>
+      <c r="CA14" s="17"/>
+      <c r="CB14" s="18" t="s">
+        <v>187</v>
+      </c>
+      <c r="CC14" s="16"/>
+      <c r="CD14" s="18"/>
+      <c r="CE14" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="CF14" s="16"/>
+      <c r="CG14" s="16"/>
+      <c r="CH14" s="16" t="s">
+        <v>188</v>
+      </c>
+      <c r="CI14" s="16"/>
+      <c r="CJ14" s="16"/>
+      <c r="CK14" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL14" s="18" t="s">
+        <v>189</v>
+      </c>
+      <c r="CM14" s="17" t="s">
+        <v>190</v>
+      </c>
+      <c r="CN14" s="21"/>
+      <c r="CO14" s="16"/>
+      <c r="CP14" s="16"/>
+      <c r="CQ14" s="18"/>
+      <c r="CR14" s="16"/>
+      <c r="CS14" s="16"/>
+      <c r="CT14" s="16"/>
+      <c r="CU14" s="16"/>
+      <c r="CV14" s="16"/>
+      <c r="CW14" s="20"/>
+      <c r="CX14" s="20"/>
+      <c r="CY14" s="20"/>
+      <c r="CZ14" s="20"/>
+      <c r="DA14" s="16"/>
+      <c r="DB14" s="16"/>
+      <c r="DC14" s="16"/>
+      <c r="DD14" s="16"/>
+      <c r="DE14" s="18"/>
+      <c r="DF14" s="16"/>
+      <c r="DG14" s="18"/>
+      <c r="DH14" s="16"/>
+      <c r="DI14" s="17"/>
+      <c r="DJ14" s="18"/>
+      <c r="DK14" s="16"/>
+      <c r="DL14" s="16"/>
+      <c r="DM14" s="16"/>
+      <c r="DN14" s="16"/>
+      <c r="DO14" s="16"/>
+      <c r="DP14" s="18"/>
+      <c r="DQ14" s="16"/>
+      <c r="DR14" s="16"/>
+      <c r="DS14" s="16"/>
+      <c r="DT14" s="16"/>
+      <c r="DU14" s="16"/>
+      <c r="DV14" s="16"/>
+      <c r="DW14" s="16"/>
+      <c r="DX14" s="16"/>
+      <c r="DY14" s="16"/>
+      <c r="DZ14" s="18"/>
+      <c r="EA14" s="16"/>
+      <c r="EB14" s="16"/>
+      <c r="EC14" s="17"/>
+      <c r="ED14" s="18"/>
+    </row>
+    <row r="15" spans="1:135" s="33" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="27"/>
+      <c r="B15" s="27"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="28"/>
+      <c r="K15" s="29">
+        <v>1</v>
+      </c>
+      <c r="L15" s="30">
+        <v>2</v>
+      </c>
+      <c r="M15" s="30">
+        <v>3</v>
+      </c>
+      <c r="N15" s="30">
+        <v>4</v>
+      </c>
+      <c r="O15" s="30">
+        <v>5</v>
+      </c>
+      <c r="P15" s="30">
+        <v>6</v>
+      </c>
+      <c r="Q15" s="30">
+        <v>7</v>
+      </c>
+      <c r="R15" s="30">
+        <v>1</v>
+      </c>
+      <c r="S15" s="30">
+        <v>2</v>
+      </c>
+      <c r="T15" s="30">
+        <v>3</v>
+      </c>
+      <c r="U15" s="30">
+        <v>4</v>
+      </c>
+      <c r="V15" s="30">
+        <v>5</v>
+      </c>
+      <c r="W15" s="30">
+        <v>6</v>
+      </c>
+      <c r="X15" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y15" s="31">
+        <v>2</v>
+      </c>
+      <c r="Z15" s="31">
+        <v>3</v>
+      </c>
+      <c r="AA15" s="31">
+        <v>4</v>
+      </c>
+      <c r="AB15" s="31">
+        <v>5</v>
+      </c>
+      <c r="AC15" s="31">
+        <v>6</v>
+      </c>
+      <c r="AD15" s="31">
+        <v>7</v>
+      </c>
+      <c r="AE15" s="30">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="30">
+        <v>2</v>
+      </c>
+      <c r="AG15" s="30">
+        <v>3</v>
+      </c>
+      <c r="AH15" s="30">
+        <v>4</v>
+      </c>
+      <c r="AI15" s="30">
+        <v>5</v>
+      </c>
+      <c r="AJ15" s="30">
+        <v>1</v>
+      </c>
+      <c r="AK15" s="30">
+        <v>2</v>
+      </c>
+      <c r="AL15" s="30">
+        <v>3</v>
+      </c>
+      <c r="AM15" s="30">
+        <v>4</v>
+      </c>
+      <c r="AN15" s="30">
+        <v>5</v>
+      </c>
+      <c r="AO15" s="30">
+        <v>6</v>
+      </c>
+      <c r="AP15" s="30">
+        <v>7</v>
+      </c>
+      <c r="AQ15" s="30">
+        <v>8</v>
+      </c>
+      <c r="AR15" s="30">
+        <v>1</v>
+      </c>
+      <c r="AS15" s="30">
+        <v>2</v>
+      </c>
+      <c r="AT15" s="30">
+        <v>3</v>
+      </c>
+      <c r="AU15" s="30">
+        <v>1</v>
+      </c>
+      <c r="AV15" s="30">
+        <v>2</v>
+      </c>
+      <c r="AW15" s="30">
+        <v>3</v>
+      </c>
+      <c r="AX15" s="30">
+        <v>4</v>
+      </c>
+      <c r="AY15" s="30">
+        <v>5</v>
+      </c>
+      <c r="AZ15" s="30">
+        <v>1</v>
+      </c>
+      <c r="BA15" s="30">
+        <v>2</v>
+      </c>
+      <c r="BB15" s="30">
+        <v>3</v>
+      </c>
+      <c r="BC15" s="30">
+        <v>1</v>
+      </c>
+      <c r="BD15" s="30">
+        <v>2</v>
+      </c>
+      <c r="BE15" s="30">
+        <v>3</v>
+      </c>
+      <c r="BF15" s="30">
+        <v>4</v>
+      </c>
+      <c r="BG15" s="30">
+        <v>5</v>
+      </c>
+      <c r="BH15" s="30">
+        <v>1</v>
+      </c>
+      <c r="BI15" s="30">
+        <v>2</v>
+      </c>
+      <c r="BJ15" s="30">
+        <v>3</v>
+      </c>
+      <c r="BK15" s="30">
+        <v>4</v>
+      </c>
+      <c r="BL15" s="30">
+        <v>5</v>
+      </c>
+      <c r="BM15" s="30">
+        <v>6</v>
+      </c>
+      <c r="BN15" s="30">
+        <v>7</v>
+      </c>
+      <c r="BO15" s="31">
+        <v>1</v>
+      </c>
+      <c r="BP15" s="31">
+        <v>2</v>
+      </c>
+      <c r="BQ15" s="31">
+        <v>3</v>
+      </c>
+      <c r="BR15" s="31">
+        <v>4</v>
+      </c>
+      <c r="BS15" s="31">
+        <v>5</v>
+      </c>
+      <c r="BT15" s="31">
+        <v>6</v>
+      </c>
+      <c r="BU15" s="31">
+        <v>7</v>
+      </c>
+      <c r="BV15" s="31">
+        <v>8</v>
+      </c>
+      <c r="BW15" s="31">
+        <v>9</v>
+      </c>
+      <c r="BX15" s="31">
+        <v>10</v>
+      </c>
+      <c r="BY15" s="31">
+        <v>11</v>
+      </c>
+      <c r="BZ15" s="31">
+        <v>12</v>
+      </c>
+      <c r="CA15" s="31">
+        <v>13</v>
+      </c>
+      <c r="CB15" s="30">
+        <v>1</v>
+      </c>
+      <c r="CC15" s="30">
+        <v>2</v>
+      </c>
+      <c r="CD15" s="30">
+        <v>3</v>
+      </c>
+      <c r="CE15" s="30">
+        <v>4</v>
+      </c>
+      <c r="CF15" s="30">
+        <v>5</v>
+      </c>
+      <c r="CG15" s="30">
+        <v>6</v>
+      </c>
+      <c r="CH15" s="30">
+        <v>7</v>
+      </c>
+      <c r="CI15" s="30">
+        <v>8</v>
+      </c>
+      <c r="CJ15" s="30">
+        <v>9</v>
+      </c>
+      <c r="CK15" s="30">
+        <v>10</v>
+      </c>
+      <c r="CL15" s="30">
+        <v>11</v>
+      </c>
+      <c r="CM15" s="30">
+        <v>12</v>
+      </c>
+      <c r="CN15" s="31">
+        <v>1</v>
+      </c>
+      <c r="CO15" s="31">
+        <v>2</v>
+      </c>
+      <c r="CP15" s="31">
+        <v>3</v>
+      </c>
+      <c r="CQ15" s="31">
+        <v>4</v>
+      </c>
+      <c r="CR15" s="31">
+        <v>5</v>
+      </c>
+      <c r="CS15" s="31">
+        <v>6</v>
+      </c>
+      <c r="CT15" s="31">
+        <v>7</v>
+      </c>
+      <c r="CU15" s="31">
+        <v>8</v>
+      </c>
+      <c r="CV15" s="31">
+        <v>9</v>
+      </c>
+      <c r="CW15" s="31">
+        <v>10</v>
+      </c>
+      <c r="CX15" s="31">
+        <v>11</v>
+      </c>
+      <c r="CY15" s="31">
+        <v>12</v>
+      </c>
+      <c r="CZ15" s="31">
+        <v>13</v>
+      </c>
+      <c r="DA15" s="31">
+        <v>14</v>
+      </c>
+      <c r="DB15" s="31">
+        <v>15</v>
+      </c>
+      <c r="DC15" s="31">
+        <v>16</v>
+      </c>
+      <c r="DD15" s="31">
+        <v>17</v>
+      </c>
+      <c r="DE15" s="31">
+        <v>18</v>
+      </c>
+      <c r="DF15" s="31">
+        <v>19</v>
+      </c>
+      <c r="DG15" s="31">
+        <v>20</v>
+      </c>
+      <c r="DH15" s="31">
+        <v>21</v>
+      </c>
+      <c r="DI15" s="31">
+        <v>22</v>
+      </c>
+      <c r="DJ15" s="30">
+        <v>1</v>
+      </c>
+      <c r="DK15" s="30">
+        <v>2</v>
+      </c>
+      <c r="DL15" s="30">
+        <v>3</v>
+      </c>
+      <c r="DM15" s="30">
+        <v>4</v>
+      </c>
+      <c r="DN15" s="31">
+        <v>5</v>
+      </c>
+      <c r="DO15" s="31">
+        <v>6</v>
+      </c>
+      <c r="DP15" s="30">
+        <v>7</v>
+      </c>
+      <c r="DQ15" s="30">
+        <v>8</v>
+      </c>
+      <c r="DR15" s="30">
+        <v>9</v>
+      </c>
+      <c r="DS15" s="30">
+        <v>10</v>
+      </c>
+      <c r="DT15" s="30">
+        <v>11</v>
+      </c>
+      <c r="DU15" s="30">
+        <v>12</v>
+      </c>
+      <c r="DV15" s="30">
+        <v>13</v>
+      </c>
+      <c r="DW15" s="31">
+        <v>14</v>
+      </c>
+      <c r="DX15" s="30">
+        <v>15</v>
+      </c>
+      <c r="DY15" s="30">
+        <v>16</v>
+      </c>
+      <c r="DZ15" s="31">
+        <v>17</v>
+      </c>
+      <c r="EA15" s="30">
+        <v>18</v>
+      </c>
+      <c r="EB15" s="30">
+        <v>19</v>
+      </c>
+      <c r="EC15" s="30">
+        <v>20</v>
+      </c>
+      <c r="ED15" s="30">
+        <v>1</v>
+      </c>
+      <c r="EE15" s="32"/>
+    </row>
+    <row r="16" spans="1:135" s="33" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="27"/>
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="28"/>
+      <c r="K16" s="34" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="M16" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="O16" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="P16" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q16" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="R16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="S16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="T16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="U16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="V16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="W16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="X16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y16" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z16" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA16" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB16" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="AG16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="AH16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI16" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ16" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="AK16" s="36" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL16" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="AM16" s="36" t="s">
+        <v>99</v>
+      </c>
+      <c r="AN16" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="AO16" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="AP16" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ16" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="AR16" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="AS16" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="AT16" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="AU16" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="AV16" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="AW16" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="AX16" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="AY16" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="AZ16" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="BA16" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="BB16" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="BC16" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="BD16" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="BE16" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="BF16" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="BG16" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="BH16" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="BI16" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="BJ16" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="BK16" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="BL16" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="BM16" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="BN16" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="BO16" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="BP16" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="BQ16" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="BR16" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="BS16" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="BT16" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="BU16" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="BV16" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="BW16" s="35" t="s">
+        <v>101</v>
+      </c>
+      <c r="BX16" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="BY16" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="BZ16" s="35" t="s">
+        <v>101</v>
+      </c>
+      <c r="CA16" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="CB16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="CC16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="CD16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="CE16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="CF16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="CG16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="CH16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="CI16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="CJ16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="CK16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="CL16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="CM16" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="CN16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="CO16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="CP16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="CQ16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="CR16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="CS16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="CT16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="CU16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="CV16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="CW16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="CX16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="CY16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="CZ16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DA16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DB16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DC16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DD16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DE16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DF16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DG16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DH16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DI16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DJ16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DK16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DL16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DM16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DN16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DO16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DP16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DQ16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DR16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DS16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DT16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DU16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DV16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DW16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DX16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DY16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="DZ16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="EA16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="EB16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="EC16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="ED16" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="EE16" s="37"/>
+    </row>
+    <row r="17" spans="1:135" s="51" customFormat="1" ht="30" customHeight="1">
+      <c r="A17" s="98" t="s">
+        <v>203</v>
+      </c>
+      <c r="B17" s="98"/>
+      <c r="C17" s="98"/>
+      <c r="D17" s="98"/>
+      <c r="E17" s="98"/>
+      <c r="F17" s="98"/>
+      <c r="G17" s="98"/>
+      <c r="H17" s="98"/>
+      <c r="I17" s="98"/>
+      <c r="J17" s="38">
+        <v>1</v>
+      </c>
+      <c r="K17" s="39">
+        <v>849</v>
+      </c>
+      <c r="L17" s="40">
+        <v>138.6</v>
+      </c>
+      <c r="M17" s="41">
+        <v>5.39</v>
+      </c>
+      <c r="N17" s="41">
+        <v>2.38</v>
+      </c>
+      <c r="O17" s="41">
+        <v>3.01</v>
+      </c>
+      <c r="P17" s="42">
+        <v>5319</v>
+      </c>
+      <c r="Q17" s="43">
+        <v>64</v>
+      </c>
+      <c r="R17" s="42">
+        <v>19525</v>
+      </c>
+      <c r="S17" s="42">
+        <v>17510</v>
+      </c>
+      <c r="T17" s="44">
+        <v>2015</v>
+      </c>
+      <c r="U17" s="42">
+        <v>889</v>
+      </c>
+      <c r="V17" s="42">
+        <v>45</v>
+      </c>
+      <c r="W17" s="44">
+        <v>2859</v>
+      </c>
+      <c r="X17" s="42">
+        <v>5497</v>
+      </c>
+      <c r="Y17" s="40">
+        <v>28.2</v>
+      </c>
+      <c r="Z17" s="40">
+        <v>10.3</v>
+      </c>
+      <c r="AA17" s="40">
+        <v>14.6</v>
+      </c>
+      <c r="AB17" s="40">
+        <v>89.7</v>
+      </c>
+      <c r="AC17" s="42">
+        <v>1001</v>
+      </c>
+      <c r="AD17" s="42">
+        <v>3556</v>
+      </c>
+      <c r="AE17" s="45">
+        <v>16661</v>
+      </c>
+      <c r="AF17" s="45">
+        <v>748</v>
+      </c>
+      <c r="AG17" s="45">
+        <v>13366</v>
+      </c>
+      <c r="AH17" s="45">
+        <v>219</v>
+      </c>
+      <c r="AI17" s="46">
+        <v>3295</v>
+      </c>
+      <c r="AJ17" s="43">
+        <v>120.5</v>
+      </c>
+      <c r="AK17" s="40">
+        <v>19.8</v>
+      </c>
+      <c r="AL17" s="44">
+        <v>6029</v>
+      </c>
+      <c r="AM17" s="40">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="AN17" s="42">
+        <v>611</v>
+      </c>
+      <c r="AO17" s="42">
+        <v>238</v>
+      </c>
+      <c r="AP17" s="42">
+        <v>1119</v>
+      </c>
+      <c r="AQ17" s="42">
+        <v>435</v>
+      </c>
+      <c r="AR17" s="41">
+        <v>5.49</v>
+      </c>
+      <c r="AS17" s="41">
+        <v>2.4</v>
+      </c>
+      <c r="AT17" s="47">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AU17" s="47">
+        <v>5.39</v>
+      </c>
+      <c r="AV17" s="47">
+        <v>2.38</v>
+      </c>
+      <c r="AW17" s="47">
+        <v>3.01</v>
+      </c>
+      <c r="AX17" s="47">
+        <v>1.06</v>
+      </c>
+      <c r="AY17" s="47">
+        <v>1.95</v>
+      </c>
+      <c r="AZ17" s="47">
+        <v>0.23</v>
+      </c>
+      <c r="BA17" s="47">
+        <v>0.19</v>
+      </c>
+      <c r="BB17" s="47">
+        <v>0.04</v>
+      </c>
+      <c r="BC17" s="48">
+        <v>5319</v>
+      </c>
+      <c r="BD17" s="49">
+        <v>3830</v>
+      </c>
+      <c r="BE17" s="49">
+        <v>1489</v>
+      </c>
+      <c r="BF17" s="49">
+        <v>1292</v>
+      </c>
+      <c r="BG17" s="49">
+        <v>197</v>
+      </c>
+      <c r="BH17" s="40">
+        <v>270.2</v>
+      </c>
+      <c r="BI17" s="40">
+        <v>108</v>
+      </c>
+      <c r="BJ17" s="40">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="BK17" s="43">
+        <v>137.6</v>
+      </c>
+      <c r="BL17" s="43">
+        <v>3.3</v>
+      </c>
+      <c r="BM17" s="43">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BN17" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO17" s="43">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="BP17" s="43">
+        <v>25.8</v>
+      </c>
+      <c r="BQ17" s="43">
+        <v>8.4</v>
+      </c>
+      <c r="BR17" s="43">
+        <v>3.8</v>
+      </c>
+      <c r="BS17" s="43">
+        <v>1.4</v>
+      </c>
+      <c r="BT17" s="40">
+        <v>2.4</v>
+      </c>
+      <c r="BU17" s="40">
+        <v>5</v>
+      </c>
+      <c r="BV17" s="40">
+        <v>118.7</v>
+      </c>
+      <c r="BW17" s="40">
+        <v>1988.6</v>
+      </c>
+      <c r="BX17" s="40">
+        <v>2.1</v>
+      </c>
+      <c r="BY17" s="40">
+        <v>0.3</v>
+      </c>
+      <c r="BZ17" s="40">
+        <v>7.2</v>
+      </c>
+      <c r="CA17" s="40">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="CB17" s="42">
+        <v>19525</v>
+      </c>
+      <c r="CC17" s="42">
+        <v>15982</v>
+      </c>
+      <c r="CD17" s="42">
+        <v>3543</v>
+      </c>
+      <c r="CE17" s="42">
+        <v>17510</v>
+      </c>
+      <c r="CF17" s="42">
+        <v>13406</v>
+      </c>
+      <c r="CG17" s="42">
+        <v>4104</v>
+      </c>
+      <c r="CH17" s="44">
+        <v>2015</v>
+      </c>
+      <c r="CI17" s="44">
+        <v>2576</v>
+      </c>
+      <c r="CJ17" s="44">
+        <v>-561</v>
+      </c>
+      <c r="CK17" s="42">
+        <v>889</v>
+      </c>
+      <c r="CL17" s="42">
+        <v>45</v>
+      </c>
+      <c r="CM17" s="44">
+        <v>2859</v>
+      </c>
+      <c r="CN17" s="42">
+        <v>16661</v>
+      </c>
+      <c r="CO17" s="42">
+        <v>15744</v>
+      </c>
+      <c r="CP17" s="42">
+        <v>922</v>
+      </c>
+      <c r="CQ17" s="45">
+        <v>71</v>
+      </c>
+      <c r="CR17" s="45">
+        <v>56</v>
+      </c>
+      <c r="CS17" s="45">
+        <v>79</v>
+      </c>
+      <c r="CT17" s="45">
+        <v>23</v>
+      </c>
+      <c r="CU17" s="45">
+        <v>56</v>
+      </c>
+      <c r="CV17" s="45">
+        <v>41</v>
+      </c>
+      <c r="CW17" s="45">
+        <v>14353</v>
+      </c>
+      <c r="CX17" s="45">
+        <v>7481</v>
+      </c>
+      <c r="CY17" s="45">
+        <v>6872</v>
+      </c>
+      <c r="CZ17" s="45">
+        <v>102</v>
+      </c>
+      <c r="DA17" s="45">
+        <v>19</v>
+      </c>
+      <c r="DB17" s="45">
+        <v>11</v>
+      </c>
+      <c r="DC17" s="45">
+        <v>8</v>
+      </c>
+      <c r="DD17" s="45">
+        <v>19</v>
+      </c>
+      <c r="DE17" s="45">
+        <v>68</v>
+      </c>
+      <c r="DF17" s="42">
+        <v>14</v>
+      </c>
+      <c r="DG17" s="45">
+        <v>92</v>
+      </c>
+      <c r="DH17" s="45">
+        <v>748</v>
+      </c>
+      <c r="DI17" s="45">
+        <v>111</v>
+      </c>
+      <c r="DJ17" s="42">
+        <v>13366</v>
+      </c>
+      <c r="DK17" s="42">
+        <v>2117</v>
+      </c>
+      <c r="DL17" s="42">
+        <v>592</v>
+      </c>
+      <c r="DM17" s="45">
+        <v>4</v>
+      </c>
+      <c r="DN17" s="45">
+        <v>958</v>
+      </c>
+      <c r="DO17" s="45">
+        <v>4</v>
+      </c>
+      <c r="DP17" s="45">
+        <v>644</v>
+      </c>
+      <c r="DQ17" s="45">
+        <v>944</v>
+      </c>
+      <c r="DR17" s="45">
+        <v>1036</v>
+      </c>
+      <c r="DS17" s="45">
+        <v>664</v>
+      </c>
+      <c r="DT17" s="45">
+        <v>168</v>
+      </c>
+      <c r="DU17" s="45">
+        <v>60</v>
+      </c>
+      <c r="DV17" s="42">
+        <v>583</v>
+      </c>
+      <c r="DW17" s="42">
+        <v>48</v>
+      </c>
+      <c r="DX17" s="42">
+        <v>424</v>
+      </c>
+      <c r="DY17" s="45">
+        <v>34</v>
+      </c>
+      <c r="DZ17" s="45">
+        <v>2567</v>
+      </c>
+      <c r="EA17" s="45">
+        <v>1201</v>
+      </c>
+      <c r="EB17" s="45">
+        <v>219</v>
+      </c>
+      <c r="EC17" s="42">
+        <v>1301</v>
+      </c>
+      <c r="ED17" s="45">
+        <v>3295</v>
+      </c>
+      <c r="EE17" s="50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="52"/>
+      <c r="B18" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="C18" s="52"/>
+      <c r="D18" s="52"/>
+      <c r="E18" s="52"/>
+      <c r="F18" s="53"/>
+      <c r="G18" s="52"/>
+      <c r="H18" s="53"/>
+      <c r="I18" s="52"/>
+      <c r="J18" s="38">
+        <v>2</v>
+      </c>
+      <c r="K18" s="39">
+        <v>735</v>
+      </c>
+      <c r="L18" s="40">
+        <v>73.8</v>
+      </c>
+      <c r="M18" s="41">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="N18" s="41">
+        <v>2.33</v>
+      </c>
+      <c r="O18" s="41">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="P18" s="42">
+        <v>4776</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="R18" s="42">
+        <v>15084</v>
+      </c>
+      <c r="S18" s="42">
+        <v>13188</v>
+      </c>
+      <c r="T18" s="44">
+        <v>1896</v>
+      </c>
+      <c r="U18" s="42">
+        <v>657</v>
+      </c>
+      <c r="V18" s="42">
+        <v>30</v>
+      </c>
+      <c r="W18" s="44">
+        <v>2523</v>
+      </c>
+      <c r="X18" s="42">
+        <v>4142</v>
+      </c>
+      <c r="Y18" s="40">
+        <v>27.5</v>
+      </c>
+      <c r="Z18" s="40">
+        <v>12.6</v>
+      </c>
+      <c r="AA18" s="40">
+        <v>16.7</v>
+      </c>
+      <c r="AB18" s="40">
+        <v>87.4</v>
+      </c>
+      <c r="AC18" s="42">
+        <v>832</v>
+      </c>
+      <c r="AD18" s="42">
+        <v>3029</v>
+      </c>
+      <c r="AE18" s="45">
+        <v>12512</v>
+      </c>
+      <c r="AF18" s="45">
+        <v>559</v>
+      </c>
+      <c r="AG18" s="45">
+        <v>9825</v>
+      </c>
+      <c r="AH18" s="42">
+        <v>171</v>
+      </c>
+      <c r="AI18" s="46">
+        <v>2687</v>
+      </c>
+      <c r="AJ18" s="40">
+        <v>110.3</v>
+      </c>
+      <c r="AK18" s="40">
+        <v>21.5</v>
+      </c>
+      <c r="AL18" s="44">
+        <v>4374</v>
+      </c>
+      <c r="AM18" s="40">
+        <v>35</v>
+      </c>
+      <c r="AN18" s="42">
+        <v>552</v>
+      </c>
+      <c r="AO18" s="42">
+        <v>364</v>
+      </c>
+      <c r="AP18" s="42">
+        <v>900</v>
+      </c>
+      <c r="AQ18" s="42">
+        <v>593</v>
+      </c>
+      <c r="AR18" s="41">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="AS18" s="41">
+        <v>2.37</v>
+      </c>
+      <c r="AT18" s="47">
+        <v>0.88</v>
+      </c>
+      <c r="AU18" s="47">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="AV18" s="47">
+        <v>2.33</v>
+      </c>
+      <c r="AW18" s="47">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AX18" s="47">
+        <v>0.8</v>
+      </c>
+      <c r="AY18" s="47">
+        <v>1.73</v>
+      </c>
+      <c r="AZ18" s="47">
+        <v>0.13</v>
+      </c>
+      <c r="BA18" s="47">
+        <v>0.09</v>
+      </c>
+      <c r="BB18" s="47">
+        <v>0.04</v>
+      </c>
+      <c r="BC18" s="48">
+        <v>4776</v>
+      </c>
+      <c r="BD18" s="54">
+        <v>3732</v>
+      </c>
+      <c r="BE18" s="54">
+        <v>1044</v>
+      </c>
+      <c r="BF18" s="54">
+        <v>876</v>
+      </c>
+      <c r="BG18" s="54">
+        <v>168</v>
+      </c>
+      <c r="BH18" s="40">
+        <v>200.7</v>
+      </c>
+      <c r="BI18" s="40">
+        <v>75</v>
+      </c>
+      <c r="BJ18" s="40">
+        <v>120</v>
+      </c>
+      <c r="BK18" s="43">
+        <v>76.2</v>
+      </c>
+      <c r="BL18" s="43">
+        <v>3.4</v>
+      </c>
+      <c r="BM18" s="43">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BN18" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO18" s="43">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="BP18" s="43">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="BQ18" s="40">
+        <v>5.8</v>
+      </c>
+      <c r="BR18" s="40">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="BS18" s="40">
+        <v>1.3</v>
+      </c>
+      <c r="BT18" s="40">
+        <v>1</v>
+      </c>
+      <c r="BU18" s="40">
+        <v>1.8</v>
+      </c>
+      <c r="BV18" s="40">
+        <v>56.6</v>
+      </c>
+      <c r="BW18" s="40">
+        <v>1721</v>
+      </c>
+      <c r="BX18" s="40">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="BY18" s="40">
+        <v>0.3</v>
+      </c>
+      <c r="BZ18" s="40">
+        <v>7.3</v>
+      </c>
+      <c r="CA18" s="40">
+        <v>7.3</v>
+      </c>
+      <c r="CB18" s="42">
+        <v>15084</v>
+      </c>
+      <c r="CC18" s="42">
+        <v>12038</v>
+      </c>
+      <c r="CD18" s="42">
+        <v>3046</v>
+      </c>
+      <c r="CE18" s="42">
+        <v>13188</v>
+      </c>
+      <c r="CF18" s="42">
+        <v>9890</v>
+      </c>
+      <c r="CG18" s="42">
+        <v>3298</v>
+      </c>
+      <c r="CH18" s="44">
+        <v>1896</v>
+      </c>
+      <c r="CI18" s="44">
+        <v>2148</v>
+      </c>
+      <c r="CJ18" s="44">
+        <v>-252</v>
+      </c>
+      <c r="CK18" s="42">
+        <v>657</v>
+      </c>
+      <c r="CL18" s="42">
+        <v>30</v>
+      </c>
+      <c r="CM18" s="44">
+        <v>2523</v>
+      </c>
+      <c r="CN18" s="42">
+        <v>12512</v>
+      </c>
+      <c r="CO18" s="42">
+        <v>11835</v>
+      </c>
+      <c r="CP18" s="42">
+        <v>902</v>
+      </c>
+      <c r="CQ18" s="45">
+        <v>44</v>
+      </c>
+      <c r="CR18" s="45">
+        <v>22</v>
+      </c>
+      <c r="CS18" s="45">
+        <v>38</v>
+      </c>
+      <c r="CT18" s="45">
+        <v>22</v>
+      </c>
+      <c r="CU18" s="45">
+        <v>16</v>
+      </c>
+      <c r="CV18" s="45">
+        <v>20</v>
+      </c>
+      <c r="CW18" s="42">
+        <v>10602</v>
+      </c>
+      <c r="CX18" s="42">
+        <v>3917</v>
+      </c>
+      <c r="CY18" s="42">
+        <v>6685</v>
+      </c>
+      <c r="CZ18" s="42">
+        <v>106</v>
+      </c>
+      <c r="DA18" s="42">
+        <v>19</v>
+      </c>
+      <c r="DB18" s="42">
+        <v>12</v>
+      </c>
+      <c r="DC18" s="42">
+        <v>7</v>
+      </c>
+      <c r="DD18" s="42">
+        <v>14</v>
+      </c>
+      <c r="DE18" s="42">
+        <v>54</v>
+      </c>
+      <c r="DF18" s="42">
+        <v>15</v>
+      </c>
+      <c r="DG18" s="45">
+        <v>58</v>
+      </c>
+      <c r="DH18" s="45">
+        <v>559</v>
+      </c>
+      <c r="DI18" s="45">
+        <v>104</v>
+      </c>
+      <c r="DJ18" s="42">
+        <v>9825</v>
+      </c>
+      <c r="DK18" s="42">
+        <v>1294</v>
+      </c>
+      <c r="DL18" s="42">
+        <v>439</v>
+      </c>
+      <c r="DM18" s="45">
+        <v>4</v>
+      </c>
+      <c r="DN18" s="45">
+        <v>689</v>
+      </c>
+      <c r="DO18" s="45">
+        <v>4</v>
+      </c>
+      <c r="DP18" s="45">
+        <v>448</v>
+      </c>
+      <c r="DQ18" s="45">
+        <v>786</v>
+      </c>
+      <c r="DR18" s="45">
+        <v>935</v>
+      </c>
+      <c r="DS18" s="45">
+        <v>499</v>
+      </c>
+      <c r="DT18" s="45">
+        <v>154</v>
+      </c>
+      <c r="DU18" s="45">
+        <v>55</v>
+      </c>
+      <c r="DV18" s="42">
+        <v>370</v>
+      </c>
+      <c r="DW18" s="42">
+        <v>42</v>
+      </c>
+      <c r="DX18" s="42">
+        <v>352</v>
+      </c>
+      <c r="DY18" s="42">
+        <v>23</v>
+      </c>
+      <c r="DZ18" s="42">
+        <v>1869</v>
+      </c>
+      <c r="EA18" s="42">
+        <v>841</v>
+      </c>
+      <c r="EB18" s="42">
+        <v>171</v>
+      </c>
+      <c r="EC18" s="42">
+        <v>1017</v>
+      </c>
+      <c r="ED18" s="45">
+        <v>2687</v>
+      </c>
+      <c r="EE18" s="50">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A19" s="52"/>
+      <c r="B19" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="C19" s="52"/>
+      <c r="D19" s="52"/>
+      <c r="E19" s="52"/>
+      <c r="F19" s="53"/>
+      <c r="G19" s="52"/>
+      <c r="H19" s="53"/>
+      <c r="I19" s="52"/>
+      <c r="J19" s="38">
+        <v>3</v>
+      </c>
+      <c r="K19" s="39">
+        <v>58</v>
+      </c>
+      <c r="L19" s="40">
+        <v>737.8</v>
+      </c>
+      <c r="M19" s="41">
+        <v>13.81</v>
+      </c>
+      <c r="N19" s="41">
+        <v>2.91</v>
+      </c>
+      <c r="O19" s="41">
+        <v>10.9</v>
+      </c>
+      <c r="P19" s="42">
+        <v>11085</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>55.5</v>
+      </c>
+      <c r="R19" s="42">
+        <v>67587</v>
+      </c>
+      <c r="S19" s="42">
+        <v>63496</v>
+      </c>
+      <c r="T19" s="44">
+        <v>4091</v>
+      </c>
+      <c r="U19" s="42">
+        <v>3233</v>
+      </c>
+      <c r="V19" s="42">
+        <v>94</v>
+      </c>
+      <c r="W19" s="44">
+        <v>7230</v>
+      </c>
+      <c r="X19" s="42">
+        <v>19210</v>
+      </c>
+      <c r="Y19" s="40">
+        <v>28.4</v>
+      </c>
+      <c r="Z19" s="40">
+        <v>6.1</v>
+      </c>
+      <c r="AA19" s="40">
+        <v>10.7</v>
+      </c>
+      <c r="AB19" s="40">
+        <v>93.9</v>
+      </c>
+      <c r="AC19" s="42">
+        <v>1387</v>
+      </c>
+      <c r="AD19" s="42">
+        <v>4880</v>
+      </c>
+      <c r="AE19" s="45">
+        <v>58925</v>
+      </c>
+      <c r="AF19" s="45">
+        <v>3078</v>
+      </c>
+      <c r="AG19" s="45">
+        <v>48426</v>
+      </c>
+      <c r="AH19" s="42">
+        <v>816</v>
+      </c>
+      <c r="AI19" s="46">
+        <v>10499</v>
+      </c>
+      <c r="AJ19" s="40">
+        <v>148.4</v>
+      </c>
+      <c r="AK19" s="40">
+        <v>17.8</v>
+      </c>
+      <c r="AL19" s="44">
+        <v>22540</v>
+      </c>
+      <c r="AM19" s="40">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="AN19" s="42">
+        <v>760</v>
+      </c>
+      <c r="AO19" s="42">
+        <v>142</v>
+      </c>
+      <c r="AP19" s="42">
+        <v>1632</v>
+      </c>
+      <c r="AQ19" s="42">
+        <v>306</v>
+      </c>
+      <c r="AR19" s="41">
+        <v>13.85</v>
+      </c>
+      <c r="AS19" s="41">
+        <v>2.92</v>
+      </c>
+      <c r="AT19" s="47">
+        <v>3.41</v>
+      </c>
+      <c r="AU19" s="47">
+        <v>13.81</v>
+      </c>
+      <c r="AV19" s="47">
+        <v>2.91</v>
+      </c>
+      <c r="AW19" s="47">
+        <v>10.9</v>
+      </c>
+      <c r="AX19" s="47">
+        <v>3.38</v>
+      </c>
+      <c r="AY19" s="47">
+        <v>7.52</v>
+      </c>
+      <c r="AZ19" s="47">
+        <v>1.23</v>
+      </c>
+      <c r="BA19" s="47">
+        <v>1.22</v>
+      </c>
+      <c r="BB19" s="47">
+        <v>0.01</v>
+      </c>
+      <c r="BC19" s="48">
+        <v>11085</v>
+      </c>
+      <c r="BD19" s="54">
+        <v>5100</v>
+      </c>
+      <c r="BE19" s="54">
+        <v>5985</v>
+      </c>
+      <c r="BF19" s="54">
+        <v>5303</v>
+      </c>
+      <c r="BG19" s="54">
+        <v>682</v>
+      </c>
+      <c r="BH19" s="40">
+        <v>962.5</v>
+      </c>
+      <c r="BI19" s="40">
+        <v>410.9</v>
+      </c>
+      <c r="BJ19" s="40">
+        <v>175.3</v>
+      </c>
+      <c r="BK19" s="43">
+        <v>785.7</v>
+      </c>
+      <c r="BL19" s="43">
+        <v>1.5</v>
+      </c>
+      <c r="BM19" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN19" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO19" s="43">
+        <v>90.9</v>
+      </c>
+      <c r="BP19" s="43">
+        <v>149.1</v>
+      </c>
+      <c r="BQ19" s="40">
+        <v>43.5</v>
+      </c>
+      <c r="BR19" s="40">
+        <v>33.1</v>
+      </c>
+      <c r="BS19" s="40">
+        <v>0.9</v>
+      </c>
+      <c r="BT19" s="40">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="BU19" s="40">
+        <v>66.3</v>
+      </c>
+      <c r="BV19" s="40">
+        <v>674.3</v>
+      </c>
+      <c r="BW19" s="40">
+        <v>6348.2</v>
+      </c>
+      <c r="BX19" s="40">
+        <v>2</v>
+      </c>
+      <c r="BY19" s="40">
+        <v>0</v>
+      </c>
+      <c r="BZ19" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CA19" s="40">
+        <v>27.1</v>
+      </c>
+      <c r="CB19" s="42">
+        <v>67587</v>
+      </c>
+      <c r="CC19" s="42">
+        <v>55890</v>
+      </c>
+      <c r="CD19" s="42">
+        <v>11697</v>
+      </c>
+      <c r="CE19" s="42">
+        <v>63496</v>
+      </c>
+      <c r="CF19" s="42">
+        <v>48376</v>
+      </c>
+      <c r="CG19" s="42">
+        <v>15120</v>
+      </c>
+      <c r="CH19" s="44">
+        <v>4091</v>
+      </c>
+      <c r="CI19" s="44">
+        <v>7514</v>
+      </c>
+      <c r="CJ19" s="44">
+        <v>-3423</v>
+      </c>
+      <c r="CK19" s="42">
+        <v>3233</v>
+      </c>
+      <c r="CL19" s="42">
+        <v>94</v>
+      </c>
+      <c r="CM19" s="44">
+        <v>7230</v>
+      </c>
+      <c r="CN19" s="42">
+        <v>58925</v>
+      </c>
+      <c r="CO19" s="42">
+        <v>55449</v>
+      </c>
+      <c r="CP19" s="42">
+        <v>1464</v>
+      </c>
+      <c r="CQ19" s="45">
+        <v>556</v>
+      </c>
+      <c r="CR19" s="45">
+        <v>610</v>
+      </c>
+      <c r="CS19" s="45">
+        <v>781</v>
+      </c>
+      <c r="CT19" s="45">
+        <v>12</v>
+      </c>
+      <c r="CU19" s="45">
+        <v>769</v>
+      </c>
+      <c r="CV19" s="45">
+        <v>365</v>
+      </c>
+      <c r="CW19" s="42">
+        <v>51185</v>
+      </c>
+      <c r="CX19" s="42">
+        <v>40412</v>
+      </c>
+      <c r="CY19" s="42">
+        <v>10773</v>
+      </c>
+      <c r="CZ19" s="42">
+        <v>37</v>
+      </c>
+      <c r="DA19" s="42">
+        <v>1</v>
+      </c>
+      <c r="DB19" s="42">
+        <v>1</v>
+      </c>
+      <c r="DC19" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DD19" s="42">
+        <v>83</v>
+      </c>
+      <c r="DE19" s="42">
+        <v>354</v>
+      </c>
+      <c r="DF19" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG19" s="45">
+        <v>388</v>
+      </c>
+      <c r="DH19" s="45">
+        <v>3078</v>
+      </c>
+      <c r="DI19" s="45">
+        <v>159</v>
+      </c>
+      <c r="DJ19" s="42">
+        <v>48426</v>
+      </c>
+      <c r="DK19" s="42">
+        <v>9082</v>
+      </c>
+      <c r="DL19" s="42">
+        <v>2238</v>
+      </c>
+      <c r="DM19" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN19" s="45">
+        <v>3581</v>
+      </c>
+      <c r="DO19" s="45">
+        <v>7</v>
+      </c>
+      <c r="DP19" s="45">
+        <v>2540</v>
+      </c>
+      <c r="DQ19" s="45">
+        <v>2319</v>
+      </c>
+      <c r="DR19" s="45">
+        <v>2023</v>
+      </c>
+      <c r="DS19" s="45">
+        <v>2168</v>
+      </c>
+      <c r="DT19" s="45">
+        <v>222</v>
+      </c>
+      <c r="DU19" s="45">
+        <v>114</v>
+      </c>
+      <c r="DV19" s="42">
+        <v>2866</v>
+      </c>
+      <c r="DW19" s="42">
+        <v>67</v>
+      </c>
+      <c r="DX19" s="42">
+        <v>1328</v>
+      </c>
+      <c r="DY19" s="42">
+        <v>93</v>
+      </c>
+      <c r="DZ19" s="42">
+        <v>11409</v>
+      </c>
+      <c r="EA19" s="42">
+        <v>4282</v>
+      </c>
+      <c r="EB19" s="42">
+        <v>816</v>
+      </c>
+      <c r="EC19" s="42">
+        <v>4068</v>
+      </c>
+      <c r="ED19" s="45">
+        <v>10499</v>
+      </c>
+      <c r="EE19" s="50">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="52"/>
+      <c r="B20" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="52"/>
+      <c r="D20" s="52"/>
+      <c r="E20" s="52"/>
+      <c r="F20" s="53"/>
+      <c r="G20" s="52"/>
+      <c r="H20" s="53"/>
+      <c r="I20" s="52"/>
+      <c r="J20" s="38">
+        <v>4</v>
+      </c>
+      <c r="K20" s="39">
+        <v>22</v>
+      </c>
+      <c r="L20" s="40">
+        <v>1177.5</v>
+      </c>
+      <c r="M20" s="41">
+        <v>10.15</v>
+      </c>
+      <c r="N20" s="41">
+        <v>3.31</v>
+      </c>
+      <c r="O20" s="41">
+        <v>6.84</v>
+      </c>
+      <c r="P20" s="42">
+        <v>12917</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>52.4</v>
+      </c>
+      <c r="R20" s="42">
+        <v>80874</v>
+      </c>
+      <c r="S20" s="42">
+        <v>73813</v>
+      </c>
+      <c r="T20" s="44">
+        <v>7061</v>
+      </c>
+      <c r="U20" s="42">
+        <v>2923</v>
+      </c>
+      <c r="V20" s="42">
+        <v>124</v>
+      </c>
+      <c r="W20" s="44">
+        <v>9860</v>
+      </c>
+      <c r="X20" s="42">
+        <v>23245</v>
+      </c>
+      <c r="Y20" s="40">
+        <v>28.7</v>
+      </c>
+      <c r="Z20" s="40">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AA20" s="40">
+        <v>12.2</v>
+      </c>
+      <c r="AB20" s="40">
+        <v>91.3</v>
+      </c>
+      <c r="AC20" s="42">
+        <v>2268</v>
+      </c>
+      <c r="AD20" s="42">
+        <v>7890</v>
+      </c>
+      <c r="AE20" s="45">
+        <v>81812</v>
+      </c>
+      <c r="AF20" s="45">
+        <v>2686</v>
+      </c>
+      <c r="AG20" s="45">
+        <v>66390</v>
+      </c>
+      <c r="AH20" s="42">
+        <v>1037</v>
+      </c>
+      <c r="AI20" s="46">
+        <v>15422</v>
+      </c>
+      <c r="AJ20" s="40">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="AK20" s="40">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="AL20" s="44">
+        <v>28920</v>
+      </c>
+      <c r="AM20" s="40">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="AN20" s="42">
+        <v>1519</v>
+      </c>
+      <c r="AO20" s="42">
+        <v>131</v>
+      </c>
+      <c r="AP20" s="42">
+        <v>2849</v>
+      </c>
+      <c r="AQ20" s="42">
+        <v>246</v>
+      </c>
+      <c r="AR20" s="41">
+        <v>10.25</v>
+      </c>
+      <c r="AS20" s="41">
+        <v>3.32</v>
+      </c>
+      <c r="AT20" s="47">
+        <v>4.01</v>
+      </c>
+      <c r="AU20" s="47">
+        <v>10.15</v>
+      </c>
+      <c r="AV20" s="47">
+        <v>3.31</v>
+      </c>
+      <c r="AW20" s="47">
+        <v>6.84</v>
+      </c>
+      <c r="AX20" s="47">
+        <v>3.92</v>
+      </c>
+      <c r="AY20" s="47">
+        <v>2.92</v>
+      </c>
+      <c r="AZ20" s="47">
+        <v>1.89</v>
+      </c>
+      <c r="BA20" s="47">
+        <v>1.89</v>
+      </c>
+      <c r="BB20" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="BC20" s="48">
+        <v>12917</v>
+      </c>
+      <c r="BD20" s="54">
+        <v>5558</v>
+      </c>
+      <c r="BE20" s="54">
+        <v>7359</v>
+      </c>
+      <c r="BF20" s="54">
+        <v>6973</v>
+      </c>
+      <c r="BG20" s="54">
+        <v>386</v>
+      </c>
+      <c r="BH20" s="40">
+        <v>1348.7</v>
+      </c>
+      <c r="BI20" s="40">
+        <v>678.3</v>
+      </c>
+      <c r="BJ20" s="40">
+        <v>310.39999999999998</v>
+      </c>
+      <c r="BK20" s="43">
+        <v>1037.7</v>
+      </c>
+      <c r="BL20" s="43">
+        <v>0.6</v>
+      </c>
+      <c r="BM20" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN20" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO20" s="43">
+        <v>259.60000000000002</v>
+      </c>
+      <c r="BP20" s="43">
+        <v>123.7</v>
+      </c>
+      <c r="BQ20" s="40">
+        <v>10</v>
+      </c>
+      <c r="BR20" s="40">
+        <v>11.6</v>
+      </c>
+      <c r="BS20" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT20" s="40">
+        <v>11.6</v>
+      </c>
+      <c r="BU20" s="40">
+        <v>29.4</v>
+      </c>
+      <c r="BV20" s="40">
+        <v>1122.0999999999999</v>
+      </c>
+      <c r="BW20" s="40">
+        <v>5538.8</v>
+      </c>
+      <c r="BX20" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BY20" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BZ20" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CA20" s="40">
+        <v>22.4</v>
+      </c>
+      <c r="CB20" s="42">
+        <v>80874</v>
+      </c>
+      <c r="CC20" s="42">
+        <v>78342</v>
+      </c>
+      <c r="CD20" s="42">
+        <v>2532</v>
+      </c>
+      <c r="CE20" s="42">
+        <v>73813</v>
+      </c>
+      <c r="CF20" s="42">
+        <v>65481</v>
+      </c>
+      <c r="CG20" s="42">
+        <v>8332</v>
+      </c>
+      <c r="CH20" s="44">
+        <v>7061</v>
+      </c>
+      <c r="CI20" s="44">
+        <v>12861</v>
+      </c>
+      <c r="CJ20" s="44">
+        <v>-5800</v>
+      </c>
+      <c r="CK20" s="42">
+        <v>2923</v>
+      </c>
+      <c r="CL20" s="42">
+        <v>124</v>
+      </c>
+      <c r="CM20" s="44">
+        <v>9860</v>
+      </c>
+      <c r="CN20" s="42">
+        <v>81812</v>
+      </c>
+      <c r="CO20" s="42">
+        <v>78634</v>
+      </c>
+      <c r="CP20" s="42">
+        <v>1006</v>
+      </c>
+      <c r="CQ20" s="45">
+        <v>307</v>
+      </c>
+      <c r="CR20" s="45">
+        <v>568</v>
+      </c>
+      <c r="CS20" s="45">
+        <v>372</v>
+      </c>
+      <c r="CT20" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU20" s="45">
+        <v>372</v>
+      </c>
+      <c r="CV20" s="45">
+        <v>196</v>
+      </c>
+      <c r="CW20" s="42">
+        <v>75983</v>
+      </c>
+      <c r="CX20" s="42">
+        <v>68408</v>
+      </c>
+      <c r="CY20" s="42">
+        <v>7575</v>
+      </c>
+      <c r="CZ20" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DA20" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DB20" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DC20" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DD20" s="42">
+        <v>126</v>
+      </c>
+      <c r="DE20" s="42">
+        <v>75</v>
+      </c>
+      <c r="DF20" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG20" s="45">
+        <v>32</v>
+      </c>
+      <c r="DH20" s="45">
+        <v>2686</v>
+      </c>
+      <c r="DI20" s="45">
+        <v>136</v>
+      </c>
+      <c r="DJ20" s="42">
+        <v>66390</v>
+      </c>
+      <c r="DK20" s="42">
+        <v>11546</v>
+      </c>
+      <c r="DL20" s="42">
+        <v>2606</v>
+      </c>
+      <c r="DM20" s="45">
+        <v>11</v>
+      </c>
+      <c r="DN20" s="45">
+        <v>5408</v>
+      </c>
+      <c r="DO20" s="45">
+        <v>46</v>
+      </c>
+      <c r="DP20" s="45">
+        <v>3640</v>
+      </c>
+      <c r="DQ20" s="45">
+        <v>4414</v>
+      </c>
+      <c r="DR20" s="45">
+        <v>2269</v>
+      </c>
+      <c r="DS20" s="45">
+        <v>3118</v>
+      </c>
+      <c r="DT20" s="45">
+        <v>476</v>
+      </c>
+      <c r="DU20" s="45">
+        <v>174</v>
+      </c>
+      <c r="DV20" s="42">
+        <v>1828</v>
+      </c>
+      <c r="DW20" s="42">
+        <v>178</v>
+      </c>
+      <c r="DX20" s="42">
+        <v>1430</v>
+      </c>
+      <c r="DY20" s="42">
+        <v>124</v>
+      </c>
+      <c r="DZ20" s="42">
+        <v>16412</v>
+      </c>
+      <c r="EA20" s="42">
+        <v>7260</v>
+      </c>
+      <c r="EB20" s="42">
+        <v>1037</v>
+      </c>
+      <c r="EC20" s="42">
+        <v>5284</v>
+      </c>
+      <c r="ED20" s="45">
+        <v>15422</v>
+      </c>
+      <c r="EE20" s="50">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="52"/>
+      <c r="B21" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="56"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="56"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="38">
+        <v>5</v>
+      </c>
+      <c r="K21" s="39">
+        <v>12</v>
+      </c>
+      <c r="L21" s="40">
+        <v>1654.9</v>
+      </c>
+      <c r="M21" s="41">
+        <v>12.29</v>
+      </c>
+      <c r="N21" s="41">
+        <v>2.73</v>
+      </c>
+      <c r="O21" s="41">
+        <v>9.56</v>
+      </c>
+      <c r="P21" s="42">
+        <v>13350</v>
+      </c>
+      <c r="Q21" s="43">
+        <v>53.9</v>
+      </c>
+      <c r="R21" s="42">
+        <v>119667</v>
+      </c>
+      <c r="S21" s="42">
+        <v>105929</v>
+      </c>
+      <c r="T21" s="44">
+        <v>13738</v>
+      </c>
+      <c r="U21" s="42">
+        <v>5391</v>
+      </c>
+      <c r="V21" s="42">
+        <v>580</v>
+      </c>
+      <c r="W21" s="44">
+        <v>18549</v>
+      </c>
+      <c r="X21" s="42">
+        <v>47112</v>
+      </c>
+      <c r="Y21" s="40">
+        <v>39.4</v>
+      </c>
+      <c r="Z21" s="40">
+        <v>11.5</v>
+      </c>
+      <c r="AA21" s="40">
+        <v>15.5</v>
+      </c>
+      <c r="AB21" s="40">
+        <v>88.5</v>
+      </c>
+      <c r="AC21" s="42">
+        <v>3787</v>
+      </c>
+      <c r="AD21" s="42">
+        <v>9620</v>
+      </c>
+      <c r="AE21" s="45">
+        <v>122398</v>
+      </c>
+      <c r="AF21" s="45">
+        <v>4923</v>
+      </c>
+      <c r="AG21" s="45">
+        <v>101794</v>
+      </c>
+      <c r="AH21" s="42">
+        <v>1115</v>
+      </c>
+      <c r="AI21" s="46">
+        <v>20604</v>
+      </c>
+      <c r="AJ21" s="40">
+        <v>112.5</v>
+      </c>
+      <c r="AK21" s="40">
+        <v>16.8</v>
+      </c>
+      <c r="AL21" s="44">
+        <v>49055</v>
+      </c>
+      <c r="AM21" s="40">
+        <v>40.1</v>
+      </c>
+      <c r="AN21" s="42">
+        <v>1676</v>
+      </c>
+      <c r="AO21" s="42">
+        <v>125</v>
+      </c>
+      <c r="AP21" s="42">
+        <v>3991</v>
+      </c>
+      <c r="AQ21" s="42">
+        <v>296</v>
+      </c>
+      <c r="AR21" s="41">
+        <v>12.44</v>
+      </c>
+      <c r="AS21" s="41">
+        <v>2.73</v>
+      </c>
+      <c r="AT21" s="47">
+        <v>8.09</v>
+      </c>
+      <c r="AU21" s="47">
+        <v>12.29</v>
+      </c>
+      <c r="AV21" s="47">
+        <v>2.73</v>
+      </c>
+      <c r="AW21" s="47">
+        <v>9.56</v>
+      </c>
+      <c r="AX21" s="47">
+        <v>7.94</v>
+      </c>
+      <c r="AY21" s="47">
+        <v>1.62</v>
+      </c>
+      <c r="AZ21" s="47">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="BA21" s="47">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="BB21" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="BC21" s="48">
+        <v>13350</v>
+      </c>
+      <c r="BD21" s="54">
+        <v>4846</v>
+      </c>
+      <c r="BE21" s="54">
+        <v>8504</v>
+      </c>
+      <c r="BF21" s="54">
+        <v>8252</v>
+      </c>
+      <c r="BG21" s="54">
+        <v>252</v>
+      </c>
+      <c r="BH21" s="40">
+        <v>1828.7</v>
+      </c>
+      <c r="BI21" s="40">
+        <v>568.9</v>
+      </c>
+      <c r="BJ21" s="40">
+        <v>188.2</v>
+      </c>
+      <c r="BK21" s="43">
+        <v>1640.5</v>
+      </c>
+      <c r="BL21" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BM21" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN21" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO21" s="43">
+        <v>83</v>
+      </c>
+      <c r="BP21" s="43">
+        <v>155.5</v>
+      </c>
+      <c r="BQ21" s="40">
+        <v>26.1</v>
+      </c>
+      <c r="BR21" s="40">
+        <v>41.6</v>
+      </c>
+      <c r="BS21" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT21" s="40">
+        <v>41.6</v>
+      </c>
+      <c r="BU21" s="40">
+        <v>86.4</v>
+      </c>
+      <c r="BV21" s="40">
+        <v>1585.5</v>
+      </c>
+      <c r="BW21" s="40">
+        <v>6941.8</v>
+      </c>
+      <c r="BX21" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BY21" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BZ21" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CA21" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CB21" s="42">
+        <v>119667</v>
+      </c>
+      <c r="CC21" s="42">
+        <v>116468</v>
+      </c>
+      <c r="CD21" s="42">
+        <v>3199</v>
+      </c>
+      <c r="CE21" s="42">
+        <v>105929</v>
+      </c>
+      <c r="CF21" s="42">
+        <v>100444</v>
+      </c>
+      <c r="CG21" s="42">
+        <v>5485</v>
+      </c>
+      <c r="CH21" s="44">
+        <v>13738</v>
+      </c>
+      <c r="CI21" s="44">
+        <v>16024</v>
+      </c>
+      <c r="CJ21" s="44">
+        <v>-2286</v>
+      </c>
+      <c r="CK21" s="42">
+        <v>5391</v>
+      </c>
+      <c r="CL21" s="42">
+        <v>580</v>
+      </c>
+      <c r="CM21" s="44">
+        <v>18549</v>
+      </c>
+      <c r="CN21" s="42">
+        <v>122398</v>
+      </c>
+      <c r="CO21" s="42">
+        <v>116450</v>
+      </c>
+      <c r="CP21" s="42">
+        <v>1319</v>
+      </c>
+      <c r="CQ21" s="45">
+        <v>683</v>
+      </c>
+      <c r="CR21" s="45">
+        <v>112</v>
+      </c>
+      <c r="CS21" s="45">
+        <v>1695</v>
+      </c>
+      <c r="CT21" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU21" s="45">
+        <v>1695</v>
+      </c>
+      <c r="CV21" s="45">
+        <v>675</v>
+      </c>
+      <c r="CW21" s="42">
+        <v>111966</v>
+      </c>
+      <c r="CX21" s="42">
+        <v>101690</v>
+      </c>
+      <c r="CY21" s="42">
+        <v>10276</v>
+      </c>
+      <c r="CZ21" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DA21" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DB21" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DC21" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DD21" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DE21" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DF21" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG21" s="45">
+        <v>116</v>
+      </c>
+      <c r="DH21" s="45">
+        <v>4923</v>
+      </c>
+      <c r="DI21" s="45">
+        <v>182</v>
+      </c>
+      <c r="DJ21" s="42">
+        <v>101794</v>
+      </c>
+      <c r="DK21" s="42">
+        <v>20253</v>
+      </c>
+      <c r="DL21" s="42">
+        <v>5821</v>
+      </c>
+      <c r="DM21" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN21" s="45">
+        <v>8798</v>
+      </c>
+      <c r="DO21" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DP21" s="45">
+        <v>4770</v>
+      </c>
+      <c r="DQ21" s="45">
+        <v>4146</v>
+      </c>
+      <c r="DR21" s="45">
+        <v>3179</v>
+      </c>
+      <c r="DS21" s="45">
+        <v>5361</v>
+      </c>
+      <c r="DT21" s="45">
+        <v>1037</v>
+      </c>
+      <c r="DU21" s="45">
+        <v>169</v>
+      </c>
+      <c r="DV21" s="42">
+        <v>7786</v>
+      </c>
+      <c r="DW21" s="42">
+        <v>488</v>
+      </c>
+      <c r="DX21" s="42">
+        <v>2069</v>
+      </c>
+      <c r="DY21" s="42">
+        <v>412</v>
+      </c>
+      <c r="DZ21" s="42">
+        <v>20535</v>
+      </c>
+      <c r="EA21" s="42">
+        <v>6998</v>
+      </c>
+      <c r="EB21" s="42">
+        <v>1115</v>
+      </c>
+      <c r="EC21" s="42">
+        <v>9362</v>
+      </c>
+      <c r="ED21" s="45">
+        <v>20604</v>
+      </c>
+      <c r="EE21" s="50">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="53"/>
+      <c r="B22" s="53" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" s="53"/>
+      <c r="D22" s="53"/>
+      <c r="E22" s="53"/>
+      <c r="F22" s="53"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="38">
+        <v>6</v>
+      </c>
+      <c r="K22" s="39">
+        <v>22</v>
+      </c>
+      <c r="L22" s="40">
+        <v>3479.7</v>
+      </c>
+      <c r="M22" s="41">
+        <v>21.17</v>
+      </c>
+      <c r="N22" s="41">
+        <v>3.19</v>
+      </c>
+      <c r="O22" s="41">
+        <v>17.98</v>
+      </c>
+      <c r="P22" s="42">
+        <v>34323</v>
+      </c>
+      <c r="Q22" s="43">
+        <v>51</v>
+      </c>
+      <c r="R22" s="42">
+        <v>229929</v>
+      </c>
+      <c r="S22" s="42">
+        <v>239707</v>
+      </c>
+      <c r="T22" s="44">
+        <v>-9778</v>
+      </c>
+      <c r="U22" s="42">
+        <v>15593</v>
+      </c>
+      <c r="V22" s="42">
+        <v>1577</v>
+      </c>
+      <c r="W22" s="44">
+        <v>4238</v>
+      </c>
+      <c r="X22" s="42">
+        <v>69846</v>
+      </c>
+      <c r="Y22" s="40">
+        <v>30.4</v>
+      </c>
+      <c r="Z22" s="40" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA22" s="40">
+        <v>1.8</v>
+      </c>
+      <c r="AB22" s="40">
+        <v>104.3</v>
+      </c>
+      <c r="AC22" s="42">
+        <v>3201</v>
+      </c>
+      <c r="AD22" s="42">
+        <v>10538</v>
+      </c>
+      <c r="AE22" s="45">
+        <v>205401</v>
+      </c>
+      <c r="AF22" s="45">
+        <v>9494</v>
+      </c>
+      <c r="AG22" s="45">
+        <v>186490</v>
+      </c>
+      <c r="AH22" s="42">
+        <v>1802</v>
+      </c>
+      <c r="AI22" s="46">
+        <v>18911</v>
+      </c>
+      <c r="AJ22" s="40" t="s">
+        <v>198</v>
+      </c>
+      <c r="AK22" s="40">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AL22" s="44">
+        <v>89041</v>
+      </c>
+      <c r="AM22" s="40">
+        <v>43.3</v>
+      </c>
+      <c r="AN22" s="42">
+        <v>893</v>
+      </c>
+      <c r="AO22" s="42">
+        <v>54</v>
+      </c>
+      <c r="AP22" s="42">
+        <v>4206</v>
+      </c>
+      <c r="AQ22" s="42">
+        <v>256</v>
+      </c>
+      <c r="AR22" s="41">
+        <v>21.82</v>
+      </c>
+      <c r="AS22" s="41">
+        <v>3.22</v>
+      </c>
+      <c r="AT22" s="47">
+        <v>17.29</v>
+      </c>
+      <c r="AU22" s="47">
+        <v>21.17</v>
+      </c>
+      <c r="AV22" s="47">
+        <v>3.19</v>
+      </c>
+      <c r="AW22" s="47">
+        <v>17.98</v>
+      </c>
+      <c r="AX22" s="47">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="AY22" s="47">
+        <v>1.31</v>
+      </c>
+      <c r="AZ22" s="47">
+        <v>4.32</v>
+      </c>
+      <c r="BA22" s="47">
+        <v>4.32</v>
+      </c>
+      <c r="BB22" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="BC22" s="48">
+        <v>34323</v>
+      </c>
+      <c r="BD22" s="54">
+        <v>7261</v>
+      </c>
+      <c r="BE22" s="54">
+        <v>27062</v>
+      </c>
+      <c r="BF22" s="54">
+        <v>25632</v>
+      </c>
+      <c r="BG22" s="54">
+        <v>1430</v>
+      </c>
+      <c r="BH22" s="40">
+        <v>3672.5</v>
+      </c>
+      <c r="BI22" s="40">
+        <v>1939.5</v>
+      </c>
+      <c r="BJ22" s="40">
+        <v>703.2</v>
+      </c>
+      <c r="BK22" s="43">
+        <v>2968.4</v>
+      </c>
+      <c r="BL22" s="43">
+        <v>0.9</v>
+      </c>
+      <c r="BM22" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN22" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO22" s="43">
+        <v>40.1</v>
+      </c>
+      <c r="BP22" s="43">
+        <v>232.3</v>
+      </c>
+      <c r="BQ22" s="40">
+        <v>197.6</v>
+      </c>
+      <c r="BR22" s="40">
+        <v>37.9</v>
+      </c>
+      <c r="BS22" s="40">
+        <v>29</v>
+      </c>
+      <c r="BT22" s="40">
+        <v>8.9</v>
+      </c>
+      <c r="BU22" s="40">
+        <v>31.7</v>
+      </c>
+      <c r="BV22" s="40">
+        <v>3407.5</v>
+      </c>
+      <c r="BW22" s="40">
+        <v>7216.3</v>
+      </c>
+      <c r="BX22" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BY22" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BZ22" s="40">
+        <v>45</v>
+      </c>
+      <c r="CA22" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CB22" s="42">
+        <v>229929</v>
+      </c>
+      <c r="CC22" s="42">
+        <v>195700</v>
+      </c>
+      <c r="CD22" s="42">
+        <v>34229</v>
+      </c>
+      <c r="CE22" s="42">
+        <v>239707</v>
+      </c>
+      <c r="CF22" s="42">
+        <v>185934</v>
+      </c>
+      <c r="CG22" s="42">
+        <v>53773</v>
+      </c>
+      <c r="CH22" s="44">
+        <v>-9778</v>
+      </c>
+      <c r="CI22" s="44">
+        <v>9766</v>
+      </c>
+      <c r="CJ22" s="44">
+        <v>-19544</v>
+      </c>
+      <c r="CK22" s="42">
+        <v>15593</v>
+      </c>
+      <c r="CL22" s="42">
+        <v>1577</v>
+      </c>
+      <c r="CM22" s="44">
+        <v>4238</v>
+      </c>
+      <c r="CN22" s="42">
+        <v>205401</v>
+      </c>
+      <c r="CO22" s="42">
+        <v>190601</v>
+      </c>
+      <c r="CP22" s="42">
+        <v>493</v>
+      </c>
+      <c r="CQ22" s="45">
+        <v>815</v>
+      </c>
+      <c r="CR22" s="45">
+        <v>1064</v>
+      </c>
+      <c r="CS22" s="45">
+        <v>670</v>
+      </c>
+      <c r="CT22" s="45">
+        <v>377</v>
+      </c>
+      <c r="CU22" s="45">
+        <v>293</v>
+      </c>
+      <c r="CV22" s="45">
+        <v>606</v>
+      </c>
+      <c r="CW22" s="42">
+        <v>186006</v>
+      </c>
+      <c r="CX22" s="42">
+        <v>176750</v>
+      </c>
+      <c r="CY22" s="42">
+        <v>9256</v>
+      </c>
+      <c r="CZ22" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DA22" s="42">
+        <v>295</v>
+      </c>
+      <c r="DB22" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DC22" s="42">
+        <v>295</v>
+      </c>
+      <c r="DD22" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DE22" s="42">
+        <v>624</v>
+      </c>
+      <c r="DF22" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG22" s="45">
+        <v>3697</v>
+      </c>
+      <c r="DH22" s="45">
+        <v>9494</v>
+      </c>
+      <c r="DI22" s="45">
+        <v>708</v>
+      </c>
+      <c r="DJ22" s="42">
+        <v>186490</v>
+      </c>
+      <c r="DK22" s="42">
+        <v>56446</v>
+      </c>
+      <c r="DL22" s="42">
+        <v>6946</v>
+      </c>
+      <c r="DM22" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN22" s="45">
+        <v>12758</v>
+      </c>
+      <c r="DO22" s="45">
+        <v>4</v>
+      </c>
+      <c r="DP22" s="45">
+        <v>10928</v>
+      </c>
+      <c r="DQ22" s="45">
+        <v>8012</v>
+      </c>
+      <c r="DR22" s="45">
+        <v>6887</v>
+      </c>
+      <c r="DS22" s="45">
+        <v>9023</v>
+      </c>
+      <c r="DT22" s="45">
+        <v>874</v>
+      </c>
+      <c r="DU22" s="45">
+        <v>235</v>
+      </c>
+      <c r="DV22" s="42">
+        <v>12655</v>
+      </c>
+      <c r="DW22" s="42">
+        <v>286</v>
+      </c>
+      <c r="DX22" s="42">
+        <v>3187</v>
+      </c>
+      <c r="DY22" s="42">
+        <v>1029</v>
+      </c>
+      <c r="DZ22" s="42">
+        <v>18401</v>
+      </c>
+      <c r="EA22" s="42">
+        <v>22240</v>
+      </c>
+      <c r="EB22" s="42">
+        <v>1802</v>
+      </c>
+      <c r="EC22" s="42">
+        <v>15200</v>
+      </c>
+      <c r="ED22" s="45">
+        <v>18911</v>
+      </c>
+      <c r="EE22" s="50">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:135" s="55" customFormat="1" ht="45" customHeight="1">
+      <c r="A23" s="98" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23" s="98"/>
+      <c r="C23" s="98"/>
+      <c r="D23" s="98"/>
+      <c r="E23" s="98"/>
+      <c r="F23" s="98"/>
+      <c r="G23" s="98"/>
+      <c r="H23" s="98"/>
+      <c r="I23" s="98"/>
+      <c r="J23" s="38">
+        <v>7</v>
+      </c>
+      <c r="K23" s="39">
+        <v>366</v>
+      </c>
+      <c r="L23" s="40">
+        <v>184</v>
+      </c>
+      <c r="M23" s="41">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="N23" s="41">
+        <v>2.33</v>
+      </c>
+      <c r="O23" s="41">
+        <v>2.4</v>
+      </c>
+      <c r="P23" s="42">
+        <v>4475</v>
+      </c>
+      <c r="Q23" s="43">
+        <v>66</v>
+      </c>
+      <c r="R23" s="42">
+        <v>17450</v>
+      </c>
+      <c r="S23" s="42">
+        <v>15448</v>
+      </c>
+      <c r="T23" s="44">
+        <v>2002</v>
+      </c>
+      <c r="U23" s="42">
+        <v>766</v>
+      </c>
+      <c r="V23" s="42">
+        <v>37</v>
+      </c>
+      <c r="W23" s="44">
+        <v>2731</v>
+      </c>
+      <c r="X23" s="42">
+        <v>4848</v>
+      </c>
+      <c r="Y23" s="40">
+        <v>27.8</v>
+      </c>
+      <c r="Z23" s="40">
+        <v>11.5</v>
+      </c>
+      <c r="AA23" s="40">
+        <v>15.7</v>
+      </c>
+      <c r="AB23" s="40">
+        <v>88.5</v>
+      </c>
+      <c r="AC23" s="42">
+        <v>998</v>
+      </c>
+      <c r="AD23" s="42">
+        <v>3591</v>
+      </c>
+      <c r="AE23" s="45">
+        <v>14196</v>
+      </c>
+      <c r="AF23" s="45">
+        <v>680</v>
+      </c>
+      <c r="AG23" s="45">
+        <v>11325</v>
+      </c>
+      <c r="AH23" s="42">
+        <v>168</v>
+      </c>
+      <c r="AI23" s="46">
+        <v>2871</v>
+      </c>
+      <c r="AJ23" s="40">
+        <v>108</v>
+      </c>
+      <c r="AK23" s="40">
+        <v>20.2</v>
+      </c>
+      <c r="AL23" s="44">
+        <v>5037</v>
+      </c>
+      <c r="AM23" s="40">
+        <v>35.5</v>
+      </c>
+      <c r="AN23" s="42">
+        <v>607</v>
+      </c>
+      <c r="AO23" s="42">
+        <v>156</v>
+      </c>
+      <c r="AP23" s="42">
+        <v>1065</v>
+      </c>
+      <c r="AQ23" s="42">
+        <v>274</v>
+      </c>
+      <c r="AR23" s="41">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="AS23" s="41">
+        <v>2.36</v>
+      </c>
+      <c r="AT23" s="47">
+        <v>0.81</v>
+      </c>
+      <c r="AU23" s="47">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="AV23" s="47">
+        <v>2.33</v>
+      </c>
+      <c r="AW23" s="47">
+        <v>2.4</v>
+      </c>
+      <c r="AX23" s="47">
+        <v>0.71</v>
+      </c>
+      <c r="AY23" s="47">
+        <v>1.69</v>
+      </c>
+      <c r="AZ23" s="47">
+        <v>0.2</v>
+      </c>
+      <c r="BA23" s="47">
+        <v>0.16</v>
+      </c>
+      <c r="BB23" s="47">
+        <v>0.04</v>
+      </c>
+      <c r="BC23" s="48">
+        <v>4475</v>
+      </c>
+      <c r="BD23" s="54">
+        <v>3343</v>
+      </c>
+      <c r="BE23" s="54">
+        <v>1132</v>
+      </c>
+      <c r="BF23" s="54">
+        <v>956</v>
+      </c>
+      <c r="BG23" s="54">
+        <v>176</v>
+      </c>
+      <c r="BH23" s="40">
+        <v>300.7</v>
+      </c>
+      <c r="BI23" s="40">
+        <v>119.3</v>
+      </c>
+      <c r="BJ23" s="40">
+        <v>102.7</v>
+      </c>
+      <c r="BK23" s="43">
+        <v>192.5</v>
+      </c>
+      <c r="BL23" s="43">
+        <v>3.9</v>
+      </c>
+      <c r="BM23" s="43">
+        <v>1.6</v>
+      </c>
+      <c r="BN23" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO23" s="43">
+        <v>55.9</v>
+      </c>
+      <c r="BP23" s="43">
+        <v>30.6</v>
+      </c>
+      <c r="BQ23" s="40">
+        <v>8</v>
+      </c>
+      <c r="BR23" s="40">
+        <v>5.4</v>
+      </c>
+      <c r="BS23" s="40">
+        <v>1.5</v>
+      </c>
+      <c r="BT23" s="40">
+        <v>3.9</v>
+      </c>
+      <c r="BU23" s="40">
+        <v>7.9</v>
+      </c>
+      <c r="BV23" s="40">
+        <v>184</v>
+      </c>
+      <c r="BW23" s="40">
+        <v>452.3</v>
+      </c>
+      <c r="BX23" s="40">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="BY23" s="40">
+        <v>0.4</v>
+      </c>
+      <c r="BZ23" s="40">
+        <v>3.9</v>
+      </c>
+      <c r="CA23" s="40">
+        <v>6.7</v>
+      </c>
+      <c r="CB23" s="42">
+        <v>17450</v>
+      </c>
+      <c r="CC23" s="42">
+        <v>13500</v>
+      </c>
+      <c r="CD23" s="42">
+        <v>3950</v>
+      </c>
+      <c r="CE23" s="42">
+        <v>15448</v>
+      </c>
+      <c r="CF23" s="42">
+        <v>11285</v>
+      </c>
+      <c r="CG23" s="42">
+        <v>4163</v>
+      </c>
+      <c r="CH23" s="44">
+        <v>2002</v>
+      </c>
+      <c r="CI23" s="44">
+        <v>2215</v>
+      </c>
+      <c r="CJ23" s="44">
+        <v>-213</v>
+      </c>
+      <c r="CK23" s="42">
+        <v>766</v>
+      </c>
+      <c r="CL23" s="42">
+        <v>37</v>
+      </c>
+      <c r="CM23" s="44">
+        <v>2731</v>
+      </c>
+      <c r="CN23" s="42">
+        <v>14196</v>
+      </c>
+      <c r="CO23" s="42">
+        <v>13255</v>
+      </c>
+      <c r="CP23" s="42">
+        <v>641</v>
+      </c>
+      <c r="CQ23" s="45">
+        <v>92</v>
+      </c>
+      <c r="CR23" s="45">
+        <v>72</v>
+      </c>
+      <c r="CS23" s="45">
+        <v>117</v>
+      </c>
+      <c r="CT23" s="45">
+        <v>26</v>
+      </c>
+      <c r="CU23" s="45">
+        <v>91</v>
+      </c>
+      <c r="CV23" s="45">
+        <v>58</v>
+      </c>
+      <c r="CW23" s="42">
+        <v>12087</v>
+      </c>
+      <c r="CX23" s="42">
+        <v>11688</v>
+      </c>
+      <c r="CY23" s="42">
+        <v>399</v>
+      </c>
+      <c r="CZ23" s="42">
+        <v>61</v>
+      </c>
+      <c r="DA23" s="42">
+        <v>24</v>
+      </c>
+      <c r="DB23" s="42">
+        <v>17</v>
+      </c>
+      <c r="DC23" s="42">
+        <v>7</v>
+      </c>
+      <c r="DD23" s="42">
+        <v>18</v>
+      </c>
+      <c r="DE23" s="42">
+        <v>71</v>
+      </c>
+      <c r="DF23" s="42">
+        <v>15</v>
+      </c>
+      <c r="DG23" s="45">
+        <v>92</v>
+      </c>
+      <c r="DH23" s="45">
+        <v>680</v>
+      </c>
+      <c r="DI23" s="45">
+        <v>105</v>
+      </c>
+      <c r="DJ23" s="42">
+        <v>11325</v>
+      </c>
+      <c r="DK23" s="42">
+        <v>1596</v>
+      </c>
+      <c r="DL23" s="42">
+        <v>552</v>
+      </c>
+      <c r="DM23" s="45">
+        <v>4</v>
+      </c>
+      <c r="DN23" s="45">
+        <v>959</v>
+      </c>
+      <c r="DO23" s="45">
+        <v>5</v>
+      </c>
+      <c r="DP23" s="45">
+        <v>664</v>
+      </c>
+      <c r="DQ23" s="45">
+        <v>670</v>
+      </c>
+      <c r="DR23" s="45">
+        <v>573</v>
+      </c>
+      <c r="DS23" s="45">
+        <v>672</v>
+      </c>
+      <c r="DT23" s="45">
+        <v>154</v>
+      </c>
+      <c r="DU23" s="45">
+        <v>55</v>
+      </c>
+      <c r="DV23" s="42">
+        <v>539</v>
+      </c>
+      <c r="DW23" s="42">
+        <v>40</v>
+      </c>
+      <c r="DX23" s="42">
+        <v>373</v>
+      </c>
+      <c r="DY23" s="42">
+        <v>31</v>
+      </c>
+      <c r="DZ23" s="42">
+        <v>2206</v>
+      </c>
+      <c r="EA23" s="42">
+        <v>1022</v>
+      </c>
+      <c r="EB23" s="42">
+        <v>168</v>
+      </c>
+      <c r="EC23" s="42">
+        <v>1189</v>
+      </c>
+      <c r="ED23" s="45">
+        <v>2871</v>
+      </c>
+      <c r="EE23" s="50">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:135" s="51" customFormat="1" ht="15" customHeight="1">
+      <c r="A24" s="52"/>
+      <c r="B24" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="C24" s="52"/>
+      <c r="D24" s="52"/>
+      <c r="E24" s="52"/>
+      <c r="F24" s="53"/>
+      <c r="G24" s="52"/>
+      <c r="H24" s="57"/>
+      <c r="I24" s="52"/>
+      <c r="J24" s="38">
+        <v>8</v>
+      </c>
+      <c r="K24" s="39">
+        <v>279</v>
+      </c>
+      <c r="L24" s="40">
+        <v>90</v>
+      </c>
+      <c r="M24" s="41">
+        <v>3.95</v>
+      </c>
+      <c r="N24" s="41">
+        <v>2.25</v>
+      </c>
+      <c r="O24" s="41">
+        <v>1.7</v>
+      </c>
+      <c r="P24" s="42">
+        <v>3686</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="R24" s="42">
+        <v>11349</v>
+      </c>
+      <c r="S24" s="42">
+        <v>9542</v>
+      </c>
+      <c r="T24" s="44">
+        <v>1807</v>
+      </c>
+      <c r="U24" s="42">
+        <v>420</v>
+      </c>
+      <c r="V24" s="42">
+        <v>17</v>
+      </c>
+      <c r="W24" s="44">
+        <v>2210</v>
+      </c>
+      <c r="X24" s="42">
+        <v>2934</v>
+      </c>
+      <c r="Y24" s="40">
+        <v>25.9</v>
+      </c>
+      <c r="Z24" s="40">
+        <v>15.9</v>
+      </c>
+      <c r="AA24" s="40">
+        <v>19.5</v>
+      </c>
+      <c r="AB24" s="40">
+        <v>84.1</v>
+      </c>
+      <c r="AC24" s="42">
+        <v>716</v>
+      </c>
+      <c r="AD24" s="42">
+        <v>2768</v>
+      </c>
+      <c r="AE24" s="45">
+        <v>8034</v>
+      </c>
+      <c r="AF24" s="45">
+        <v>409</v>
+      </c>
+      <c r="AG24" s="45">
+        <v>6152</v>
+      </c>
+      <c r="AH24" s="42">
+        <v>96</v>
+      </c>
+      <c r="AI24" s="46">
+        <v>1882</v>
+      </c>
+      <c r="AJ24" s="40">
+        <v>85.6</v>
+      </c>
+      <c r="AK24" s="40">
+        <v>23.4</v>
+      </c>
+      <c r="AL24" s="44">
+        <v>2600</v>
+      </c>
+      <c r="AM24" s="40">
+        <v>32.4</v>
+      </c>
+      <c r="AN24" s="42">
+        <v>477</v>
+      </c>
+      <c r="AO24" s="42">
         <v>209</v>
       </c>
-      <c r="BH4" s="4" t="s">
+      <c r="AP24" s="42">
+        <v>658</v>
+      </c>
+      <c r="AQ24" s="42">
+        <v>289</v>
+      </c>
+      <c r="AR24" s="41">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AS24" s="41">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AT24" s="47">
+        <v>0.45</v>
+      </c>
+      <c r="AU24" s="47">
+        <v>3.95</v>
+      </c>
+      <c r="AV24" s="47">
+        <v>2.25</v>
+      </c>
+      <c r="AW24" s="47">
+        <v>1.7</v>
+      </c>
+      <c r="AX24" s="47">
+        <v>0.35</v>
+      </c>
+      <c r="AY24" s="47">
+        <v>1.35</v>
+      </c>
+      <c r="AZ24" s="47">
+        <v>0.08</v>
+      </c>
+      <c r="BA24" s="47">
+        <v>0.04</v>
+      </c>
+      <c r="BB24" s="47">
+        <v>0.04</v>
+      </c>
+      <c r="BC24" s="48">
+        <v>3686</v>
+      </c>
+      <c r="BD24" s="54">
+        <v>3152</v>
+      </c>
+      <c r="BE24" s="54">
+        <v>534</v>
+      </c>
+      <c r="BF24" s="54">
+        <v>397</v>
+      </c>
+      <c r="BG24" s="54">
+        <v>137</v>
+      </c>
+      <c r="BH24" s="40">
+        <v>195.3</v>
+      </c>
+      <c r="BI24" s="40">
+        <v>71.5</v>
+      </c>
+      <c r="BJ24" s="40">
+        <v>91.2</v>
+      </c>
+      <c r="BK24" s="43">
+        <v>98.3</v>
+      </c>
+      <c r="BL24" s="43">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BM24" s="43">
+        <v>1.7</v>
+      </c>
+      <c r="BN24" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO24" s="43">
+        <v>51.1</v>
+      </c>
+      <c r="BP24" s="43">
+        <v>18</v>
+      </c>
+      <c r="BQ24" s="40">
+        <v>3.5</v>
+      </c>
+      <c r="BR24" s="40">
+        <v>2.8</v>
+      </c>
+      <c r="BS24" s="40">
+        <v>1.2</v>
+      </c>
+      <c r="BT24" s="40">
+        <v>1.6</v>
+      </c>
+      <c r="BU24" s="40">
+        <v>2.7</v>
+      </c>
+      <c r="BV24" s="40">
+        <v>90</v>
+      </c>
+      <c r="BW24" s="40">
+        <v>332.3</v>
+      </c>
+      <c r="BX24" s="40">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="BY24" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="BZ24" s="40">
+        <v>3.8</v>
+      </c>
+      <c r="CA24" s="40">
+        <v>6.2</v>
+      </c>
+      <c r="CB24" s="42">
+        <v>11349</v>
+      </c>
+      <c r="CC24" s="42">
+        <v>7630</v>
+      </c>
+      <c r="CD24" s="42">
+        <v>3719</v>
+      </c>
+      <c r="CE24" s="42">
+        <v>9542</v>
+      </c>
+      <c r="CF24" s="42">
+        <v>6140</v>
+      </c>
+      <c r="CG24" s="42">
+        <v>3402</v>
+      </c>
+      <c r="CH24" s="44">
+        <v>1807</v>
+      </c>
+      <c r="CI24" s="44">
+        <v>1490</v>
+      </c>
+      <c r="CJ24" s="44">
+        <v>317</v>
+      </c>
+      <c r="CK24" s="42">
+        <v>420</v>
+      </c>
+      <c r="CL24" s="42">
+        <v>17</v>
+      </c>
+      <c r="CM24" s="44">
+        <v>2210</v>
+      </c>
+      <c r="CN24" s="42">
+        <v>8034</v>
+      </c>
+      <c r="CO24" s="42">
+        <v>7405</v>
+      </c>
+      <c r="CP24" s="42">
+        <v>599</v>
+      </c>
+      <c r="CQ24" s="45">
+        <v>47</v>
+      </c>
+      <c r="CR24" s="45">
+        <v>16</v>
+      </c>
+      <c r="CS24" s="45">
+        <v>51</v>
+      </c>
+      <c r="CT24" s="45">
+        <v>24</v>
+      </c>
+      <c r="CU24" s="45">
+        <v>27</v>
+      </c>
+      <c r="CV24" s="45">
+        <v>25</v>
+      </c>
+      <c r="CW24" s="42">
+        <v>6502</v>
+      </c>
+      <c r="CX24" s="42">
+        <v>6273</v>
+      </c>
+      <c r="CY24" s="42">
+        <v>229</v>
+      </c>
+      <c r="CZ24" s="42">
+        <v>65</v>
+      </c>
+      <c r="DA24" s="42">
+        <v>22</v>
+      </c>
+      <c r="DB24" s="42">
+        <v>18</v>
+      </c>
+      <c r="DC24" s="42">
+        <v>4</v>
+      </c>
+      <c r="DD24" s="42">
+        <v>15</v>
+      </c>
+      <c r="DE24" s="42">
+        <v>49</v>
+      </c>
+      <c r="DF24" s="42">
+        <v>16</v>
+      </c>
+      <c r="DG24" s="45">
+        <v>65</v>
+      </c>
+      <c r="DH24" s="45">
+        <v>409</v>
+      </c>
+      <c r="DI24" s="45">
+        <v>98</v>
+      </c>
+      <c r="DJ24" s="42">
+        <v>6152</v>
+      </c>
+      <c r="DK24" s="42">
+        <v>487</v>
+      </c>
+      <c r="DL24" s="42">
+        <v>327</v>
+      </c>
+      <c r="DM24" s="45">
+        <v>4</v>
+      </c>
+      <c r="DN24" s="45">
+        <v>553</v>
+      </c>
+      <c r="DO24" s="45">
+        <v>4</v>
+      </c>
+      <c r="DP24" s="45">
+        <v>358</v>
+      </c>
+      <c r="DQ24" s="45">
+        <v>444</v>
+      </c>
+      <c r="DR24" s="45">
+        <v>431</v>
+      </c>
+      <c r="DS24" s="45">
+        <v>429</v>
+      </c>
+      <c r="DT24" s="45">
+        <v>132</v>
+      </c>
+      <c r="DU24" s="45">
+        <v>47</v>
+      </c>
+      <c r="DV24" s="42">
+        <v>216</v>
+      </c>
+      <c r="DW24" s="42">
+        <v>30</v>
+      </c>
+      <c r="DX24" s="42">
+        <v>265</v>
+      </c>
+      <c r="DY24" s="42">
+        <v>15</v>
+      </c>
+      <c r="DZ24" s="42">
+        <v>1131</v>
+      </c>
+      <c r="EA24" s="42">
+        <v>510</v>
+      </c>
+      <c r="EB24" s="42">
+        <v>96</v>
+      </c>
+      <c r="EC24" s="42">
+        <v>768</v>
+      </c>
+      <c r="ED24" s="45">
+        <v>1882</v>
+      </c>
+      <c r="EE24" s="50">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A25" s="52"/>
+      <c r="B25" s="52" t="s">
+        <v>104</v>
+      </c>
+      <c r="C25" s="52"/>
+      <c r="D25" s="52"/>
+      <c r="E25" s="52"/>
+      <c r="F25" s="53"/>
+      <c r="G25" s="52"/>
+      <c r="H25" s="53"/>
+      <c r="I25" s="53"/>
+      <c r="J25" s="38">
+        <v>9</v>
+      </c>
+      <c r="K25" s="39">
+        <v>38</v>
+      </c>
+      <c r="L25" s="40">
+        <v>750.9</v>
+      </c>
+      <c r="M25" s="41">
+        <v>13.19</v>
+      </c>
+      <c r="N25" s="41">
+        <v>3.05</v>
+      </c>
+      <c r="O25" s="41">
+        <v>10.14</v>
+      </c>
+      <c r="P25" s="42">
+        <v>9683</v>
+      </c>
+      <c r="Q25" s="43">
+        <v>55.5</v>
+      </c>
+      <c r="R25" s="42">
+        <v>55237</v>
+      </c>
+      <c r="S25" s="42">
+        <v>50825</v>
+      </c>
+      <c r="T25" s="44">
+        <v>4412</v>
+      </c>
+      <c r="U25" s="42">
+        <v>3165</v>
+      </c>
+      <c r="V25" s="42">
+        <v>72</v>
+      </c>
+      <c r="W25" s="44">
+        <v>7505</v>
+      </c>
+      <c r="X25" s="42">
+        <v>16787</v>
+      </c>
+      <c r="Y25" s="40">
+        <v>30.4</v>
+      </c>
+      <c r="Z25" s="40">
+        <v>8</v>
+      </c>
+      <c r="AA25" s="40">
+        <v>13.6</v>
+      </c>
+      <c r="AB25" s="40">
+        <v>92</v>
+      </c>
+      <c r="AC25" s="42">
+        <v>1270</v>
+      </c>
+      <c r="AD25" s="42">
+        <v>4178</v>
+      </c>
+      <c r="AE25" s="45">
+        <v>54826</v>
+      </c>
+      <c r="AF25" s="45">
+        <v>2886</v>
+      </c>
+      <c r="AG25" s="45">
+        <v>43758</v>
+      </c>
+      <c r="AH25" s="42">
+        <v>770</v>
+      </c>
+      <c r="AI25" s="46">
+        <v>11068</v>
+      </c>
+      <c r="AJ25" s="40">
+        <v>153.1</v>
+      </c>
+      <c r="AK25" s="40">
+        <v>20.2</v>
+      </c>
+      <c r="AL25" s="44">
+        <v>20557</v>
+      </c>
+      <c r="AM25" s="40">
+        <v>37.5</v>
+      </c>
+      <c r="AN25" s="42">
+        <v>839</v>
+      </c>
+      <c r="AO25" s="42">
+        <v>147</v>
+      </c>
+      <c r="AP25" s="42">
+        <v>1559</v>
+      </c>
+      <c r="AQ25" s="42">
+        <v>274</v>
+      </c>
+      <c r="AR25" s="41">
+        <v>13.22</v>
+      </c>
+      <c r="AS25" s="41">
+        <v>3.05</v>
+      </c>
+      <c r="AT25" s="47">
+        <v>2.63</v>
+      </c>
+      <c r="AU25" s="47">
+        <v>13.19</v>
+      </c>
+      <c r="AV25" s="47">
+        <v>3.05</v>
+      </c>
+      <c r="AW25" s="47">
+        <v>10.14</v>
+      </c>
+      <c r="AX25" s="47">
+        <v>2.6</v>
+      </c>
+      <c r="AY25" s="47">
+        <v>7.54</v>
+      </c>
+      <c r="AZ25" s="47">
+        <v>1.07</v>
+      </c>
+      <c r="BA25" s="47">
+        <v>1.07</v>
+      </c>
+      <c r="BB25" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="BC25" s="48">
+        <v>9683</v>
+      </c>
+      <c r="BD25" s="54">
+        <v>5130</v>
+      </c>
+      <c r="BE25" s="54">
+        <v>4553</v>
+      </c>
+      <c r="BF25" s="54">
+        <v>4009</v>
+      </c>
+      <c r="BG25" s="54">
+        <v>544</v>
+      </c>
+      <c r="BH25" s="40">
+        <v>1014.2</v>
+      </c>
+      <c r="BI25" s="40">
+        <v>405.9</v>
+      </c>
+      <c r="BJ25" s="40">
+        <v>121.7</v>
+      </c>
+      <c r="BK25" s="43">
+        <v>890.8</v>
+      </c>
+      <c r="BL25" s="43">
+        <v>1.7</v>
+      </c>
+      <c r="BM25" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN25" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO25" s="43">
+        <v>73.8</v>
+      </c>
+      <c r="BP25" s="43">
+        <v>173.2</v>
+      </c>
+      <c r="BQ25" s="40">
+        <v>50.9</v>
+      </c>
+      <c r="BR25" s="40">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="BS25" s="40">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BT25" s="40">
+        <v>38.1</v>
+      </c>
+      <c r="BU25" s="40">
+        <v>78.3</v>
+      </c>
+      <c r="BV25" s="40">
+        <v>750.9</v>
+      </c>
+      <c r="BW25" s="40">
+        <v>1591.4</v>
+      </c>
+      <c r="BX25" s="40">
+        <v>2</v>
+      </c>
+      <c r="BY25" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="BZ25" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CA25" s="40">
+        <v>11</v>
+      </c>
+      <c r="CB25" s="42">
+        <v>55237</v>
+      </c>
+      <c r="CC25" s="42">
+        <v>51999</v>
+      </c>
+      <c r="CD25" s="42">
+        <v>3238</v>
+      </c>
+      <c r="CE25" s="42">
+        <v>50825</v>
+      </c>
+      <c r="CF25" s="42">
+        <v>43748</v>
+      </c>
+      <c r="CG25" s="42">
+        <v>7077</v>
+      </c>
+      <c r="CH25" s="44">
+        <v>4412</v>
+      </c>
+      <c r="CI25" s="44">
+        <v>8251</v>
+      </c>
+      <c r="CJ25" s="44">
+        <v>-3839</v>
+      </c>
+      <c r="CK25" s="42">
+        <v>3165</v>
+      </c>
+      <c r="CL25" s="42">
+        <v>72</v>
+      </c>
+      <c r="CM25" s="44">
+        <v>7505</v>
+      </c>
+      <c r="CN25" s="42">
+        <v>54826</v>
+      </c>
+      <c r="CO25" s="42">
+        <v>51897</v>
+      </c>
+      <c r="CP25" s="42">
+        <v>1337</v>
+      </c>
+      <c r="CQ25" s="45">
+        <v>650</v>
+      </c>
+      <c r="CR25" s="45">
+        <v>711</v>
+      </c>
+      <c r="CS25" s="45">
+        <v>923</v>
+      </c>
+      <c r="CT25" s="45">
+        <v>14</v>
+      </c>
+      <c r="CU25" s="45">
+        <v>909</v>
+      </c>
+      <c r="CV25" s="45">
+        <v>432</v>
+      </c>
+      <c r="CW25" s="42">
+        <v>47380</v>
+      </c>
+      <c r="CX25" s="42">
+        <v>45352</v>
+      </c>
+      <c r="CY25" s="42">
+        <v>2028</v>
+      </c>
+      <c r="CZ25" s="42">
+        <v>28</v>
+      </c>
+      <c r="DA25" s="42">
+        <v>2</v>
+      </c>
+      <c r="DB25" s="42">
+        <v>2</v>
+      </c>
+      <c r="DC25" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DD25" s="42">
+        <v>16</v>
+      </c>
+      <c r="DE25" s="42">
+        <v>418</v>
+      </c>
+      <c r="DF25" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG25" s="45">
+        <v>50</v>
+      </c>
+      <c r="DH25" s="45">
+        <v>2886</v>
+      </c>
+      <c r="DI25" s="45">
+        <v>179</v>
+      </c>
+      <c r="DJ25" s="42">
+        <v>43758</v>
+      </c>
+      <c r="DK25" s="42">
+        <v>6503</v>
+      </c>
+      <c r="DL25" s="42">
+        <v>2135</v>
+      </c>
+      <c r="DM25" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN25" s="45">
+        <v>3624</v>
+      </c>
+      <c r="DO25" s="45">
+        <v>8</v>
+      </c>
+      <c r="DP25" s="45">
+        <v>2736</v>
+      </c>
+      <c r="DQ25" s="45">
+        <v>2060</v>
+      </c>
+      <c r="DR25" s="45">
+        <v>1242</v>
+      </c>
+      <c r="DS25" s="45">
+        <v>2093</v>
+      </c>
+      <c r="DT25" s="45">
+        <v>190</v>
+      </c>
+      <c r="DU25" s="45">
+        <v>121</v>
+      </c>
+      <c r="DV25" s="42">
+        <v>2914</v>
+      </c>
+      <c r="DW25" s="42">
+        <v>57</v>
+      </c>
+      <c r="DX25" s="42">
+        <v>1321</v>
+      </c>
+      <c r="DY25" s="42">
+        <v>72</v>
+      </c>
+      <c r="DZ25" s="42">
+        <v>11391</v>
+      </c>
+      <c r="EA25" s="42">
+        <v>3345</v>
+      </c>
+      <c r="EB25" s="42">
+        <v>770</v>
+      </c>
+      <c r="EC25" s="42">
+        <v>3907</v>
+      </c>
+      <c r="ED25" s="45">
+        <v>11068</v>
+      </c>
+      <c r="EE25" s="50">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A26" s="52"/>
+      <c r="B26" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="C26" s="52"/>
+      <c r="D26" s="52"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="53"/>
+      <c r="G26" s="52"/>
+      <c r="H26" s="52"/>
+      <c r="I26" s="52"/>
+      <c r="J26" s="38">
+        <v>10</v>
+      </c>
+      <c r="K26" s="39">
+        <v>19</v>
+      </c>
+      <c r="L26" s="40">
+        <v>1176.3</v>
+      </c>
+      <c r="M26" s="41">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="N26" s="41">
+        <v>3.15</v>
+      </c>
+      <c r="O26" s="41">
+        <v>6.73</v>
+      </c>
+      <c r="P26" s="42">
+        <v>12038</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>52.2</v>
+      </c>
+      <c r="R26" s="42">
+        <v>79956</v>
+      </c>
+      <c r="S26" s="42">
+        <v>72735</v>
+      </c>
+      <c r="T26" s="44">
+        <v>7221</v>
+      </c>
+      <c r="U26" s="42">
+        <v>3178</v>
+      </c>
+      <c r="V26" s="42">
+        <v>137</v>
+      </c>
+      <c r="W26" s="44">
+        <v>10262</v>
+      </c>
+      <c r="X26" s="42">
+        <v>22459</v>
+      </c>
+      <c r="Y26" s="40">
+        <v>28.1</v>
+      </c>
+      <c r="Z26" s="40">
+        <v>9</v>
+      </c>
+      <c r="AA26" s="40">
+        <v>12.8</v>
+      </c>
+      <c r="AB26" s="40">
+        <v>91</v>
+      </c>
+      <c r="AC26" s="42">
+        <v>2250</v>
+      </c>
+      <c r="AD26" s="42">
+        <v>8012</v>
+      </c>
+      <c r="AE26" s="45">
+        <v>81012</v>
+      </c>
+      <c r="AF26" s="45">
+        <v>2911</v>
+      </c>
+      <c r="AG26" s="45">
+        <v>65875</v>
+      </c>
+      <c r="AH26" s="42">
+        <v>1025</v>
+      </c>
+      <c r="AI26" s="46">
+        <v>15137</v>
+      </c>
+      <c r="AJ26" s="40">
+        <v>151.4</v>
+      </c>
+      <c r="AK26" s="40">
+        <v>18.7</v>
+      </c>
+      <c r="AL26" s="44">
+        <v>27464</v>
+      </c>
+      <c r="AM26" s="40">
+        <v>33.9</v>
+      </c>
+      <c r="AN26" s="42">
+        <v>1532</v>
+      </c>
+      <c r="AO26" s="42">
+        <v>129</v>
+      </c>
+      <c r="AP26" s="42">
+        <v>2780</v>
+      </c>
+      <c r="AQ26" s="42">
+        <v>233</v>
+      </c>
+      <c r="AR26" s="41">
+        <v>9.98</v>
+      </c>
+      <c r="AS26" s="41">
+        <v>3.15</v>
+      </c>
+      <c r="AT26" s="47">
+        <v>3.63</v>
+      </c>
+      <c r="AU26" s="47">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="AV26" s="47">
+        <v>3.15</v>
+      </c>
+      <c r="AW26" s="47">
+        <v>6.73</v>
+      </c>
+      <c r="AX26" s="47">
+        <v>3.53</v>
+      </c>
+      <c r="AY26" s="47">
+        <v>3.2</v>
+      </c>
+      <c r="AZ26" s="47">
+        <v>1.47</v>
+      </c>
+      <c r="BA26" s="47">
+        <v>1.47</v>
+      </c>
+      <c r="BB26" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="BC26" s="48">
+        <v>12038</v>
+      </c>
+      <c r="BD26" s="54">
+        <v>5528</v>
+      </c>
+      <c r="BE26" s="54">
+        <v>6510</v>
+      </c>
+      <c r="BF26" s="54">
+        <v>6079</v>
+      </c>
+      <c r="BG26" s="54">
+        <v>431</v>
+      </c>
+      <c r="BH26" s="40">
+        <v>1438.9</v>
+      </c>
+      <c r="BI26" s="40">
+        <v>722.5</v>
+      </c>
+      <c r="BJ26" s="40">
+        <v>345.2</v>
+      </c>
+      <c r="BK26" s="43">
+        <v>1093.0999999999999</v>
+      </c>
+      <c r="BL26" s="43">
+        <v>0.6</v>
+      </c>
+      <c r="BM26" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN26" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO26" s="43">
+        <v>287.3</v>
+      </c>
+      <c r="BP26" s="43">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="BQ26" s="40">
+        <v>11.1</v>
+      </c>
+      <c r="BR26" s="40">
+        <v>13.1</v>
+      </c>
+      <c r="BS26" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT26" s="40">
+        <v>13.1</v>
+      </c>
+      <c r="BU26" s="40">
+        <v>33.1</v>
+      </c>
+      <c r="BV26" s="40">
+        <v>1176.3</v>
+      </c>
+      <c r="BW26" s="40">
+        <v>651.6</v>
+      </c>
+      <c r="BX26" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BY26" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BZ26" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CA26" s="40">
+        <v>25.2</v>
+      </c>
+      <c r="CB26" s="42">
+        <v>79956</v>
+      </c>
+      <c r="CC26" s="42">
+        <v>77220</v>
+      </c>
+      <c r="CD26" s="42">
+        <v>2736</v>
+      </c>
+      <c r="CE26" s="42">
+        <v>72735</v>
+      </c>
+      <c r="CF26" s="42">
+        <v>64858</v>
+      </c>
+      <c r="CG26" s="42">
+        <v>7877</v>
+      </c>
+      <c r="CH26" s="44">
+        <v>7221</v>
+      </c>
+      <c r="CI26" s="44">
+        <v>12362</v>
+      </c>
+      <c r="CJ26" s="44">
+        <v>-5141</v>
+      </c>
+      <c r="CK26" s="42">
+        <v>3178</v>
+      </c>
+      <c r="CL26" s="42">
+        <v>137</v>
+      </c>
+      <c r="CM26" s="44">
+        <v>10262</v>
+      </c>
+      <c r="CN26" s="42">
+        <v>81012</v>
+      </c>
+      <c r="CO26" s="42">
+        <v>77556</v>
+      </c>
+      <c r="CP26" s="42">
+        <v>1082</v>
+      </c>
+      <c r="CQ26" s="45">
+        <v>346</v>
+      </c>
+      <c r="CR26" s="45">
+        <v>639</v>
+      </c>
+      <c r="CS26" s="45">
+        <v>419</v>
+      </c>
+      <c r="CT26" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU26" s="45">
+        <v>419</v>
+      </c>
+      <c r="CV26" s="45">
+        <v>220</v>
+      </c>
+      <c r="CW26" s="42">
+        <v>74623</v>
+      </c>
+      <c r="CX26" s="42">
+        <v>73102</v>
+      </c>
+      <c r="CY26" s="42">
+        <v>1521</v>
+      </c>
+      <c r="CZ26" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DA26" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DB26" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DC26" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DD26" s="42">
+        <v>141</v>
+      </c>
+      <c r="DE26" s="42">
+        <v>85</v>
+      </c>
+      <c r="DF26" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG26" s="45">
+        <v>36</v>
+      </c>
+      <c r="DH26" s="45">
+        <v>2911</v>
+      </c>
+      <c r="DI26" s="45">
+        <v>144</v>
+      </c>
+      <c r="DJ26" s="42">
+        <v>65875</v>
+      </c>
+      <c r="DK26" s="42">
+        <v>10266</v>
+      </c>
+      <c r="DL26" s="42">
+        <v>2710</v>
+      </c>
+      <c r="DM26" s="45">
+        <v>12</v>
+      </c>
+      <c r="DN26" s="45">
+        <v>5485</v>
+      </c>
+      <c r="DO26" s="45">
+        <v>52</v>
+      </c>
+      <c r="DP26" s="45">
+        <v>3702</v>
+      </c>
+      <c r="DQ26" s="45">
+        <v>3913</v>
+      </c>
+      <c r="DR26" s="45">
+        <v>2132</v>
+      </c>
+      <c r="DS26" s="45">
+        <v>3124</v>
+      </c>
+      <c r="DT26" s="45">
+        <v>488</v>
+      </c>
+      <c r="DU26" s="45">
+        <v>138</v>
+      </c>
+      <c r="DV26" s="42">
+        <v>1924</v>
+      </c>
+      <c r="DW26" s="42">
+        <v>192</v>
+      </c>
+      <c r="DX26" s="42">
+        <v>1262</v>
+      </c>
+      <c r="DY26" s="42">
+        <v>137</v>
+      </c>
+      <c r="DZ26" s="42">
+        <v>17138</v>
+      </c>
+      <c r="EA26" s="42">
+        <v>7485</v>
+      </c>
+      <c r="EB26" s="42">
+        <v>1025</v>
+      </c>
+      <c r="EC26" s="42">
+        <v>5538</v>
+      </c>
+      <c r="ED26" s="45">
+        <v>15137</v>
+      </c>
+      <c r="EE26" s="50">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A27" s="52"/>
+      <c r="B27" s="52" t="s">
+        <v>106</v>
+      </c>
+      <c r="C27" s="56"/>
+      <c r="D27" s="56"/>
+      <c r="E27" s="56"/>
+      <c r="F27" s="53"/>
+      <c r="G27" s="56"/>
+      <c r="H27" s="53"/>
+      <c r="I27" s="52"/>
+      <c r="J27" s="38">
+        <v>11</v>
+      </c>
+      <c r="K27" s="39">
+        <v>10</v>
+      </c>
+      <c r="L27" s="40">
+        <v>1642</v>
+      </c>
+      <c r="M27" s="41">
+        <v>11.54</v>
+      </c>
+      <c r="N27" s="41">
+        <v>2.72</v>
+      </c>
+      <c r="O27" s="41">
+        <v>8.82</v>
+      </c>
+      <c r="P27" s="42">
+        <v>12463</v>
+      </c>
+      <c r="Q27" s="43">
+        <v>53.2</v>
+      </c>
+      <c r="R27" s="42">
+        <v>113794</v>
+      </c>
+      <c r="S27" s="42">
+        <v>97850</v>
+      </c>
+      <c r="T27" s="44">
+        <v>15944</v>
+      </c>
+      <c r="U27" s="42">
+        <v>3316</v>
+      </c>
+      <c r="V27" s="42">
+        <v>524</v>
+      </c>
+      <c r="W27" s="44">
+        <v>18736</v>
+      </c>
+      <c r="X27" s="42">
+        <v>43775</v>
+      </c>
+      <c r="Y27" s="40">
+        <v>38.5</v>
+      </c>
+      <c r="Z27" s="40">
+        <v>14</v>
+      </c>
+      <c r="AA27" s="40">
+        <v>16.5</v>
+      </c>
+      <c r="AB27" s="40">
+        <v>86</v>
+      </c>
+      <c r="AC27" s="42">
+        <v>3797</v>
+      </c>
+      <c r="AD27" s="42">
+        <v>9869</v>
+      </c>
+      <c r="AE27" s="45">
+        <v>114659</v>
+      </c>
+      <c r="AF27" s="45">
+        <v>2908</v>
+      </c>
+      <c r="AG27" s="45">
+        <v>93500</v>
+      </c>
+      <c r="AH27" s="42">
+        <v>1028</v>
+      </c>
+      <c r="AI27" s="46">
+        <v>21159</v>
+      </c>
+      <c r="AJ27" s="40">
+        <v>113.9</v>
+      </c>
+      <c r="AK27" s="40">
+        <v>18.5</v>
+      </c>
+      <c r="AL27" s="44">
+        <v>46082</v>
+      </c>
+      <c r="AM27" s="40">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="AN27" s="42">
+        <v>1834</v>
+      </c>
+      <c r="AO27" s="42">
+        <v>129</v>
+      </c>
+      <c r="AP27" s="42">
+        <v>3993</v>
+      </c>
+      <c r="AQ27" s="42">
+        <v>281</v>
+      </c>
+      <c r="AR27" s="41">
+        <v>11.53</v>
+      </c>
+      <c r="AS27" s="41">
+        <v>2.71</v>
+      </c>
+      <c r="AT27" s="47">
+        <v>7.2</v>
+      </c>
+      <c r="AU27" s="47">
+        <v>11.54</v>
+      </c>
+      <c r="AV27" s="47">
+        <v>2.72</v>
+      </c>
+      <c r="AW27" s="47">
+        <v>8.82</v>
+      </c>
+      <c r="AX27" s="47">
+        <v>7.2</v>
+      </c>
+      <c r="AY27" s="47">
+        <v>1.62</v>
+      </c>
+      <c r="AZ27" s="47">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="BA27" s="47">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="BB27" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="BC27" s="48">
+        <v>12463</v>
+      </c>
+      <c r="BD27" s="54">
+        <v>4891</v>
+      </c>
+      <c r="BE27" s="54">
+        <v>7572</v>
+      </c>
+      <c r="BF27" s="54">
+        <v>7320</v>
+      </c>
+      <c r="BG27" s="54">
+        <v>252</v>
+      </c>
+      <c r="BH27" s="40">
+        <v>1752.3</v>
+      </c>
+      <c r="BI27" s="40">
+        <v>445.1</v>
+      </c>
+      <c r="BJ27" s="40">
+        <v>56.7</v>
+      </c>
+      <c r="BK27" s="43">
+        <v>1695.6</v>
+      </c>
+      <c r="BL27" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BM27" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN27" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO27" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BP27" s="43">
+        <v>120.6</v>
+      </c>
+      <c r="BQ27" s="40">
+        <v>27.1</v>
+      </c>
+      <c r="BR27" s="40">
+        <v>43.2</v>
+      </c>
+      <c r="BS27" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT27" s="40">
+        <v>43.2</v>
+      </c>
+      <c r="BU27" s="40">
+        <v>89.7</v>
+      </c>
+      <c r="BV27" s="40">
+        <v>1642</v>
+      </c>
+      <c r="BW27" s="40">
+        <v>607.20000000000005</v>
+      </c>
+      <c r="BX27" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BY27" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BZ27" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CA27" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CB27" s="42">
+        <v>113794</v>
+      </c>
+      <c r="CC27" s="42">
+        <v>110678</v>
+      </c>
+      <c r="CD27" s="42">
+        <v>3116</v>
+      </c>
+      <c r="CE27" s="42">
+        <v>97850</v>
+      </c>
+      <c r="CF27" s="42">
+        <v>92152</v>
+      </c>
+      <c r="CG27" s="42">
+        <v>5698</v>
+      </c>
+      <c r="CH27" s="44">
+        <v>15944</v>
+      </c>
+      <c r="CI27" s="44">
+        <v>18526</v>
+      </c>
+      <c r="CJ27" s="44">
+        <v>-2582</v>
+      </c>
+      <c r="CK27" s="42">
+        <v>3316</v>
+      </c>
+      <c r="CL27" s="42">
+        <v>524</v>
+      </c>
+      <c r="CM27" s="44">
+        <v>18736</v>
+      </c>
+      <c r="CN27" s="42">
+        <v>114659</v>
+      </c>
+      <c r="CO27" s="42">
+        <v>110691</v>
+      </c>
+      <c r="CP27" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="CQ27" s="45">
+        <v>581</v>
+      </c>
+      <c r="CR27" s="45">
+        <v>116</v>
+      </c>
+      <c r="CS27" s="45">
+        <v>1761</v>
+      </c>
+      <c r="CT27" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU27" s="45">
+        <v>1761</v>
+      </c>
+      <c r="CV27" s="45">
+        <v>701</v>
+      </c>
+      <c r="CW27" s="42">
+        <v>107532</v>
+      </c>
+      <c r="CX27" s="42">
+        <v>105535</v>
+      </c>
+      <c r="CY27" s="42">
+        <v>1997</v>
+      </c>
+      <c r="CZ27" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DA27" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DB27" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DC27" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DD27" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DE27" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DF27" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG27" s="45">
+        <v>90</v>
+      </c>
+      <c r="DH27" s="45">
+        <v>2908</v>
+      </c>
+      <c r="DI27" s="45">
+        <v>189</v>
+      </c>
+      <c r="DJ27" s="42">
+        <v>93500</v>
+      </c>
+      <c r="DK27" s="42">
+        <v>17658</v>
+      </c>
+      <c r="DL27" s="42">
+        <v>5080</v>
+      </c>
+      <c r="DM27" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN27" s="45">
+        <v>8712</v>
+      </c>
+      <c r="DO27" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DP27" s="45">
+        <v>4840</v>
+      </c>
+      <c r="DQ27" s="45">
+        <v>2827</v>
+      </c>
+      <c r="DR27" s="45">
+        <v>2506</v>
+      </c>
+      <c r="DS27" s="45">
+        <v>5167</v>
+      </c>
+      <c r="DT27" s="45">
+        <v>1057</v>
+      </c>
+      <c r="DU27" s="45">
+        <v>176</v>
+      </c>
+      <c r="DV27" s="42">
+        <v>6916</v>
+      </c>
+      <c r="DW27" s="42">
+        <v>506</v>
+      </c>
+      <c r="DX27" s="42">
+        <v>1992</v>
+      </c>
+      <c r="DY27" s="42">
+        <v>349</v>
+      </c>
+      <c r="DZ27" s="42">
+        <v>20159</v>
+      </c>
+      <c r="EA27" s="42">
+        <v>6478</v>
+      </c>
+      <c r="EB27" s="42">
+        <v>1028</v>
+      </c>
+      <c r="EC27" s="42">
+        <v>8876</v>
+      </c>
+      <c r="ED27" s="45">
+        <v>21159</v>
+      </c>
+      <c r="EE27" s="50">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A28" s="53"/>
+      <c r="B28" s="53" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="53"/>
+      <c r="F28" s="53"/>
+      <c r="G28" s="53"/>
+      <c r="H28" s="58"/>
+      <c r="I28" s="58"/>
+      <c r="J28" s="38">
+        <v>12</v>
+      </c>
+      <c r="K28" s="39">
+        <v>20</v>
+      </c>
+      <c r="L28" s="40">
+        <v>3427.8</v>
+      </c>
+      <c r="M28" s="41">
+        <v>20.13</v>
+      </c>
+      <c r="N28" s="41">
+        <v>3.21</v>
+      </c>
+      <c r="O28" s="41">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="P28" s="42">
+        <v>33588</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>50.6</v>
+      </c>
+      <c r="R28" s="42">
+        <v>225795</v>
+      </c>
+      <c r="S28" s="42">
+        <v>235925</v>
+      </c>
+      <c r="T28" s="44">
+        <v>-10130</v>
+      </c>
+      <c r="U28" s="42">
+        <v>15214</v>
+      </c>
+      <c r="V28" s="42">
+        <v>1296</v>
+      </c>
+      <c r="W28" s="44">
+        <v>3788</v>
+      </c>
+      <c r="X28" s="42">
+        <v>67766</v>
+      </c>
+      <c r="Y28" s="40">
+        <v>30</v>
+      </c>
+      <c r="Z28" s="40" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA28" s="40">
+        <v>1.7</v>
+      </c>
+      <c r="AB28" s="40">
+        <v>104.5</v>
+      </c>
+      <c r="AC28" s="42">
+        <v>3263</v>
+      </c>
+      <c r="AD28" s="42">
+        <v>10871</v>
+      </c>
+      <c r="AE28" s="45">
+        <v>202997</v>
+      </c>
+      <c r="AF28" s="45">
+        <v>9425</v>
+      </c>
+      <c r="AG28" s="45">
+        <v>183105</v>
+      </c>
+      <c r="AH28" s="42">
+        <v>1778</v>
+      </c>
+      <c r="AI28" s="46">
+        <v>19892</v>
+      </c>
+      <c r="AJ28" s="40" t="s">
+        <v>198</v>
+      </c>
+      <c r="AK28" s="40">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AL28" s="44">
+        <v>88363</v>
+      </c>
+      <c r="AM28" s="40">
+        <v>43.5</v>
+      </c>
+      <c r="AN28" s="42">
+        <v>988</v>
+      </c>
+      <c r="AO28" s="42">
+        <v>58</v>
+      </c>
+      <c r="AP28" s="42">
+        <v>4390</v>
+      </c>
+      <c r="AQ28" s="42">
+        <v>258</v>
+      </c>
+      <c r="AR28" s="41">
+        <v>20.77</v>
+      </c>
+      <c r="AS28" s="41">
+        <v>3.23</v>
+      </c>
+      <c r="AT28" s="47">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="AU28" s="47">
+        <v>20.13</v>
+      </c>
+      <c r="AV28" s="47">
+        <v>3.21</v>
+      </c>
+      <c r="AW28" s="47">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="AX28" s="47">
+        <v>15.57</v>
+      </c>
+      <c r="AY28" s="47">
+        <v>1.35</v>
+      </c>
+      <c r="AZ28" s="47">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="BA28" s="47">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="BB28" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="BC28" s="48">
+        <v>33588</v>
+      </c>
+      <c r="BD28" s="54">
+        <v>7322</v>
+      </c>
+      <c r="BE28" s="54">
+        <v>26266</v>
+      </c>
+      <c r="BF28" s="54">
+        <v>24800</v>
+      </c>
+      <c r="BG28" s="54">
+        <v>1466</v>
+      </c>
+      <c r="BH28" s="40">
+        <v>3610.1</v>
+      </c>
+      <c r="BI28" s="40">
+        <v>1871</v>
+      </c>
+      <c r="BJ28" s="40">
+        <v>673.3</v>
+      </c>
+      <c r="BK28" s="43">
+        <v>2936.8</v>
+      </c>
+      <c r="BL28" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BM28" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN28" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO28" s="43">
+        <v>41.1</v>
+      </c>
+      <c r="BP28" s="43">
+        <v>238.1</v>
+      </c>
+      <c r="BQ28" s="40">
+        <v>202.5</v>
+      </c>
+      <c r="BR28" s="40">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="BS28" s="40">
+        <v>29.7</v>
+      </c>
+      <c r="BT28" s="40">
+        <v>9.1</v>
+      </c>
+      <c r="BU28" s="40">
+        <v>32.5</v>
+      </c>
+      <c r="BV28" s="40">
+        <v>3427.8</v>
+      </c>
+      <c r="BW28" s="40">
+        <v>5554.2</v>
+      </c>
+      <c r="BX28" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BY28" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BZ28" s="40">
+        <v>46.1</v>
+      </c>
+      <c r="CA28" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CB28" s="42">
+        <v>225795</v>
+      </c>
+      <c r="CC28" s="42">
+        <v>193828</v>
+      </c>
+      <c r="CD28" s="42">
+        <v>31967</v>
+      </c>
+      <c r="CE28" s="42">
+        <v>235925</v>
+      </c>
+      <c r="CF28" s="42">
+        <v>182617</v>
+      </c>
+      <c r="CG28" s="42">
+        <v>53308</v>
+      </c>
+      <c r="CH28" s="44">
+        <v>-10130</v>
+      </c>
+      <c r="CI28" s="44">
+        <v>11211</v>
+      </c>
+      <c r="CJ28" s="44">
+        <v>-21341</v>
+      </c>
+      <c r="CK28" s="42">
+        <v>15214</v>
+      </c>
+      <c r="CL28" s="42">
+        <v>1296</v>
+      </c>
+      <c r="CM28" s="44">
+        <v>3788</v>
+      </c>
+      <c r="CN28" s="42">
+        <v>202997</v>
+      </c>
+      <c r="CO28" s="42">
+        <v>189464</v>
+      </c>
+      <c r="CP28" s="42">
+        <v>505</v>
+      </c>
+      <c r="CQ28" s="45">
+        <v>835</v>
+      </c>
+      <c r="CR28" s="45">
+        <v>1091</v>
+      </c>
+      <c r="CS28" s="45">
+        <v>687</v>
+      </c>
+      <c r="CT28" s="45">
+        <v>386</v>
+      </c>
+      <c r="CU28" s="45">
+        <v>301</v>
+      </c>
+      <c r="CV28" s="45">
+        <v>621</v>
+      </c>
+      <c r="CW28" s="42">
+        <v>184971</v>
+      </c>
+      <c r="CX28" s="42">
+        <v>179823</v>
+      </c>
+      <c r="CY28" s="42">
+        <v>5148</v>
+      </c>
+      <c r="CZ28" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DA28" s="42">
+        <v>302</v>
+      </c>
+      <c r="DB28" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DC28" s="42">
+        <v>302</v>
+      </c>
+      <c r="DD28" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DE28" s="42">
+        <v>423</v>
+      </c>
+      <c r="DF28" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG28" s="45">
+        <v>2928</v>
+      </c>
+      <c r="DH28" s="45">
+        <v>9425</v>
+      </c>
+      <c r="DI28" s="45">
+        <v>251</v>
+      </c>
+      <c r="DJ28" s="42">
+        <v>183105</v>
+      </c>
+      <c r="DK28" s="42">
+        <v>55138</v>
+      </c>
+      <c r="DL28" s="42">
+        <v>6883</v>
+      </c>
+      <c r="DM28" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN28" s="45">
+        <v>12599</v>
+      </c>
+      <c r="DO28" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DP28" s="45">
+        <v>10910</v>
+      </c>
+      <c r="DQ28" s="45">
+        <v>7743</v>
+      </c>
+      <c r="DR28" s="45">
+        <v>6501</v>
+      </c>
+      <c r="DS28" s="45">
+        <v>9043</v>
+      </c>
+      <c r="DT28" s="45">
+        <v>887</v>
+      </c>
+      <c r="DU28" s="45">
+        <v>240</v>
+      </c>
+      <c r="DV28" s="42">
+        <v>12368</v>
+      </c>
+      <c r="DW28" s="42">
+        <v>292</v>
+      </c>
+      <c r="DX28" s="42">
+        <v>3169</v>
+      </c>
+      <c r="DY28" s="42">
+        <v>965</v>
+      </c>
+      <c r="DZ28" s="42">
+        <v>18568</v>
+      </c>
+      <c r="EA28" s="42">
+        <v>22153</v>
+      </c>
+      <c r="EB28" s="42">
+        <v>1778</v>
+      </c>
+      <c r="EC28" s="42">
+        <v>14286</v>
+      </c>
+      <c r="ED28" s="45">
+        <v>19892</v>
+      </c>
+      <c r="EE28" s="50">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:135" s="55" customFormat="1" ht="45" customHeight="1">
+      <c r="A29" s="98" t="s">
+        <v>205</v>
+      </c>
+      <c r="B29" s="98"/>
+      <c r="C29" s="98"/>
+      <c r="D29" s="98"/>
+      <c r="E29" s="98"/>
+      <c r="F29" s="98"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="98"/>
+      <c r="I29" s="98"/>
+      <c r="J29" s="38">
+        <v>13</v>
+      </c>
+      <c r="K29" s="39">
+        <v>483</v>
+      </c>
+      <c r="L29" s="40">
+        <v>4476.3</v>
+      </c>
+      <c r="M29" s="41">
+        <v>6.47</v>
+      </c>
+      <c r="N29" s="41">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="O29" s="41">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="P29" s="42">
+        <v>6687</v>
+      </c>
+      <c r="Q29" s="43">
+        <v>60.8</v>
+      </c>
+      <c r="R29" s="42">
+        <v>22883</v>
+      </c>
+      <c r="S29" s="42">
+        <v>20849</v>
+      </c>
+      <c r="T29" s="44">
+        <v>2034</v>
+      </c>
+      <c r="U29" s="42">
+        <v>1089</v>
+      </c>
+      <c r="V29" s="42">
+        <v>57</v>
+      </c>
+      <c r="W29" s="44">
+        <v>3066</v>
+      </c>
+      <c r="X29" s="42">
+        <v>6550</v>
+      </c>
+      <c r="Y29" s="40">
+        <v>28.6</v>
+      </c>
+      <c r="Z29" s="40">
+        <v>8.9</v>
+      </c>
+      <c r="AA29" s="40">
+        <v>13.4</v>
+      </c>
+      <c r="AB29" s="40">
+        <v>91.1</v>
+      </c>
+      <c r="AC29" s="42">
+        <v>1003</v>
+      </c>
+      <c r="AD29" s="42">
+        <v>3504</v>
+      </c>
+      <c r="AE29" s="45">
+        <v>20662</v>
+      </c>
+      <c r="AF29" s="45">
+        <v>861</v>
+      </c>
+      <c r="AG29" s="45">
+        <v>16670</v>
+      </c>
+      <c r="AH29" s="42">
+        <v>301</v>
+      </c>
+      <c r="AI29" s="46">
+        <v>3992</v>
+      </c>
+      <c r="AJ29" s="40">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="AK29" s="40">
+        <v>19.3</v>
+      </c>
+      <c r="AL29" s="44">
+        <v>7647</v>
+      </c>
+      <c r="AM29" s="40">
+        <v>37</v>
+      </c>
+      <c r="AN29" s="42">
+        <v>617</v>
+      </c>
+      <c r="AO29" s="42">
+        <v>892</v>
+      </c>
+      <c r="AP29" s="42">
+        <v>1182</v>
+      </c>
+      <c r="AQ29" s="42">
+        <v>1708</v>
+      </c>
+      <c r="AR29" s="41">
+        <v>6.53</v>
+      </c>
+      <c r="AS29" s="41">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AT29" s="47">
+        <v>1.68</v>
+      </c>
+      <c r="AU29" s="47">
+        <v>6.47</v>
+      </c>
+      <c r="AV29" s="47">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AW29" s="47">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AX29" s="47">
+        <v>1.64</v>
+      </c>
+      <c r="AY29" s="47">
+        <v>2.38</v>
+      </c>
+      <c r="AZ29" s="47">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="BA29" s="47">
+        <v>0.23</v>
+      </c>
+      <c r="BB29" s="47">
+        <v>0.05</v>
+      </c>
+      <c r="BC29" s="48">
+        <v>6687</v>
+      </c>
+      <c r="BD29" s="54">
+        <v>4619</v>
+      </c>
+      <c r="BE29" s="54">
+        <v>2068</v>
+      </c>
+      <c r="BF29" s="54">
+        <v>1836</v>
+      </c>
+      <c r="BG29" s="54">
+        <v>232</v>
+      </c>
+      <c r="BH29" s="40">
+        <v>221</v>
+      </c>
+      <c r="BI29" s="40">
+        <v>89.6</v>
+      </c>
+      <c r="BJ29" s="40">
+        <v>169.6</v>
+      </c>
+      <c r="BK29" s="43">
+        <v>48.9</v>
+      </c>
+      <c r="BL29" s="43">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="BM29" s="43">
+        <v>0.2</v>
+      </c>
+      <c r="BN29" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO29" s="43">
+        <v>108.8</v>
+      </c>
+      <c r="BP29" s="43">
+        <v>18</v>
+      </c>
+      <c r="BQ29" s="40">
+        <v>9</v>
+      </c>
+      <c r="BR29" s="40">
+        <v>1.3</v>
+      </c>
+      <c r="BS29" s="40">
+        <v>1.3</v>
+      </c>
+      <c r="BT29" s="40">
+        <v>0</v>
+      </c>
+      <c r="BU29" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="BV29" s="40">
+        <v>13.1</v>
+      </c>
+      <c r="BW29" s="40">
+        <v>4476.3</v>
+      </c>
+      <c r="BX29" s="40">
+        <v>2.1</v>
+      </c>
+      <c r="BY29" s="40">
+        <v>0</v>
+      </c>
+      <c r="BZ29" s="40">
+        <v>12.5</v>
+      </c>
+      <c r="CA29" s="40">
+        <v>10.7</v>
+      </c>
+      <c r="CB29" s="42">
+        <v>22883</v>
+      </c>
+      <c r="CC29" s="42">
+        <v>20000</v>
+      </c>
+      <c r="CD29" s="42">
+        <v>2883</v>
+      </c>
+      <c r="CE29" s="42">
+        <v>20849</v>
+      </c>
+      <c r="CF29" s="42">
+        <v>16840</v>
+      </c>
+      <c r="CG29" s="42">
+        <v>4009</v>
+      </c>
+      <c r="CH29" s="44">
+        <v>2034</v>
+      </c>
+      <c r="CI29" s="44">
+        <v>3160</v>
+      </c>
+      <c r="CJ29" s="44">
+        <v>-1126</v>
+      </c>
+      <c r="CK29" s="42">
+        <v>1089</v>
+      </c>
+      <c r="CL29" s="42">
+        <v>57</v>
+      </c>
+      <c r="CM29" s="44">
+        <v>3066</v>
+      </c>
+      <c r="CN29" s="42">
+        <v>20662</v>
+      </c>
+      <c r="CO29" s="42">
+        <v>19779</v>
+      </c>
+      <c r="CP29" s="42">
+        <v>1380</v>
+      </c>
+      <c r="CQ29" s="45">
+        <v>42</v>
+      </c>
+      <c r="CR29" s="45">
+        <v>29</v>
+      </c>
+      <c r="CS29" s="45">
+        <v>19</v>
+      </c>
+      <c r="CT29" s="45">
+        <v>19</v>
+      </c>
+      <c r="CU29" s="45">
+        <v>0</v>
+      </c>
+      <c r="CV29" s="45">
+        <v>13</v>
+      </c>
+      <c r="CW29" s="42">
+        <v>18022</v>
+      </c>
+      <c r="CX29" s="42">
+        <v>668</v>
+      </c>
+      <c r="CY29" s="42">
+        <v>17354</v>
+      </c>
+      <c r="CZ29" s="42">
+        <v>167</v>
+      </c>
+      <c r="DA29" s="42">
+        <v>11</v>
+      </c>
+      <c r="DB29" s="42">
+        <v>1</v>
+      </c>
+      <c r="DC29" s="42">
+        <v>10</v>
+      </c>
+      <c r="DD29" s="42">
+        <v>19</v>
+      </c>
+      <c r="DE29" s="42">
+        <v>63</v>
+      </c>
+      <c r="DF29" s="42">
+        <v>14</v>
+      </c>
+      <c r="DG29" s="45">
+        <v>92</v>
+      </c>
+      <c r="DH29" s="45">
+        <v>861</v>
+      </c>
+      <c r="DI29" s="45">
+        <v>120</v>
+      </c>
+      <c r="DJ29" s="42">
+        <v>16670</v>
+      </c>
+      <c r="DK29" s="42">
+        <v>2960</v>
+      </c>
+      <c r="DL29" s="42">
+        <v>658</v>
+      </c>
+      <c r="DM29" s="45">
+        <v>4</v>
+      </c>
+      <c r="DN29" s="45">
+        <v>955</v>
+      </c>
+      <c r="DO29" s="45">
+        <v>3</v>
+      </c>
+      <c r="DP29" s="45">
+        <v>611</v>
+      </c>
+      <c r="DQ29" s="45">
+        <v>1387</v>
+      </c>
+      <c r="DR29" s="45">
+        <v>1787</v>
+      </c>
+      <c r="DS29" s="45">
+        <v>650</v>
+      </c>
+      <c r="DT29" s="45">
+        <v>191</v>
+      </c>
+      <c r="DU29" s="45">
+        <v>69</v>
+      </c>
+      <c r="DV29" s="42">
+        <v>655</v>
+      </c>
+      <c r="DW29" s="42">
+        <v>61</v>
+      </c>
+      <c r="DX29" s="42">
+        <v>507</v>
+      </c>
+      <c r="DY29" s="42">
+        <v>40</v>
+      </c>
+      <c r="DZ29" s="42">
+        <v>3151</v>
+      </c>
+      <c r="EA29" s="42">
+        <v>1490</v>
+      </c>
+      <c r="EB29" s="42">
+        <v>301</v>
+      </c>
+      <c r="EC29" s="42">
+        <v>1480</v>
+      </c>
+      <c r="ED29" s="45">
+        <v>3992</v>
+      </c>
+      <c r="EE29" s="50">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A30" s="52"/>
+      <c r="B30" s="52" t="s">
+        <v>144</v>
+      </c>
+      <c r="C30" s="52"/>
+      <c r="D30" s="52"/>
+      <c r="E30" s="52"/>
+      <c r="F30" s="53"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="53"/>
+      <c r="I30" s="53"/>
+      <c r="J30" s="38">
+        <v>14</v>
+      </c>
+      <c r="K30" s="39">
+        <v>283</v>
+      </c>
+      <c r="L30" s="40">
+        <v>2106.6999999999998</v>
+      </c>
+      <c r="M30" s="41">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="N30" s="41">
+        <v>2.34</v>
+      </c>
+      <c r="O30" s="41">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="P30" s="42">
+        <v>5121</v>
+      </c>
+      <c r="Q30" s="43">
+        <v>62</v>
+      </c>
+      <c r="R30" s="42">
+        <v>14696</v>
+      </c>
+      <c r="S30" s="42">
+        <v>12996</v>
+      </c>
+      <c r="T30" s="44">
+        <v>1700</v>
+      </c>
+      <c r="U30" s="42">
+        <v>789</v>
+      </c>
+      <c r="V30" s="42">
+        <v>19</v>
+      </c>
+      <c r="W30" s="44">
+        <v>2470</v>
+      </c>
+      <c r="X30" s="42">
+        <v>3818</v>
+      </c>
+      <c r="Y30" s="40">
+        <v>26</v>
+      </c>
+      <c r="Z30" s="40">
+        <v>11.6</v>
+      </c>
+      <c r="AA30" s="40">
+        <v>16.8</v>
+      </c>
+      <c r="AB30" s="40">
+        <v>88.4</v>
+      </c>
+      <c r="AC30" s="42">
+        <v>774</v>
+      </c>
+      <c r="AD30" s="42">
+        <v>2981</v>
+      </c>
+      <c r="AE30" s="45">
+        <v>13408</v>
+      </c>
+      <c r="AF30" s="45">
+        <v>665</v>
+      </c>
+      <c r="AG30" s="45">
+        <v>10302</v>
+      </c>
+      <c r="AH30" s="42">
+        <v>213</v>
+      </c>
+      <c r="AI30" s="46">
+        <v>3106</v>
+      </c>
+      <c r="AJ30" s="40">
+        <v>132.1</v>
+      </c>
+      <c r="AK30" s="40">
+        <v>23.2</v>
+      </c>
+      <c r="AL30" s="44">
+        <v>4559</v>
+      </c>
+      <c r="AM30" s="40">
+        <v>34</v>
+      </c>
+      <c r="AN30" s="42">
+        <v>635</v>
+      </c>
+      <c r="AO30" s="42">
+        <v>1474</v>
+      </c>
+      <c r="AP30" s="42">
+        <v>932</v>
+      </c>
+      <c r="AQ30" s="42">
+        <v>2164</v>
+      </c>
+      <c r="AR30" s="41">
+        <v>4.93</v>
+      </c>
+      <c r="AS30" s="41">
+        <v>2.34</v>
+      </c>
+      <c r="AT30" s="47">
+        <v>0.82</v>
+      </c>
+      <c r="AU30" s="47">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AV30" s="47">
+        <v>2.34</v>
+      </c>
+      <c r="AW30" s="47">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AX30" s="47">
+        <v>0.78</v>
+      </c>
+      <c r="AY30" s="47">
+        <v>1.77</v>
+      </c>
+      <c r="AZ30" s="47">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BA30" s="47">
+        <v>0.03</v>
+      </c>
+      <c r="BB30" s="47">
+        <v>0.04</v>
+      </c>
+      <c r="BC30" s="48">
+        <v>5121</v>
+      </c>
+      <c r="BD30" s="54">
+        <v>4315</v>
+      </c>
+      <c r="BE30" s="54">
+        <v>806</v>
+      </c>
+      <c r="BF30" s="54">
+        <v>624</v>
+      </c>
+      <c r="BG30" s="54">
+        <v>182</v>
+      </c>
+      <c r="BH30" s="40">
+        <v>188.7</v>
+      </c>
+      <c r="BI30" s="40">
+        <v>69.7</v>
+      </c>
+      <c r="BJ30" s="40">
+        <v>153.1</v>
+      </c>
+      <c r="BK30" s="43">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="BL30" s="43">
+        <v>2.1</v>
+      </c>
+      <c r="BM30" s="43">
+        <v>0.2</v>
+      </c>
+      <c r="BN30" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO30" s="43">
+        <v>102.6</v>
+      </c>
+      <c r="BP30" s="43">
+        <v>19.7</v>
+      </c>
+      <c r="BQ30" s="40">
+        <v>9.4</v>
+      </c>
+      <c r="BR30" s="40">
+        <v>1.6</v>
+      </c>
+      <c r="BS30" s="40">
+        <v>1.6</v>
+      </c>
+      <c r="BT30" s="40">
+        <v>0</v>
+      </c>
+      <c r="BU30" s="40">
+        <v>0.2</v>
+      </c>
+      <c r="BV30" s="40">
+        <v>6.2</v>
+      </c>
+      <c r="BW30" s="40">
+        <v>2106.6999999999998</v>
+      </c>
+      <c r="BX30" s="40">
+        <v>2.1</v>
+      </c>
+      <c r="BY30" s="40">
+        <v>0</v>
+      </c>
+      <c r="BZ30" s="40">
+        <v>11.9</v>
+      </c>
+      <c r="CA30" s="40">
+        <v>9.5</v>
+      </c>
+      <c r="CB30" s="42">
+        <v>14696</v>
+      </c>
+      <c r="CC30" s="42">
+        <v>12738</v>
+      </c>
+      <c r="CD30" s="42">
+        <v>1958</v>
+      </c>
+      <c r="CE30" s="42">
+        <v>12996</v>
+      </c>
+      <c r="CF30" s="42">
+        <v>10283</v>
+      </c>
+      <c r="CG30" s="42">
+        <v>2713</v>
+      </c>
+      <c r="CH30" s="44">
+        <v>1700</v>
+      </c>
+      <c r="CI30" s="44">
+        <v>2455</v>
+      </c>
+      <c r="CJ30" s="44">
+        <v>-755</v>
+      </c>
+      <c r="CK30" s="42">
+        <v>789</v>
+      </c>
+      <c r="CL30" s="42">
+        <v>19</v>
+      </c>
+      <c r="CM30" s="44">
+        <v>2470</v>
+      </c>
+      <c r="CN30" s="42">
+        <v>13408</v>
+      </c>
+      <c r="CO30" s="42">
+        <v>12573</v>
+      </c>
+      <c r="CP30" s="42">
+        <v>1221</v>
+      </c>
+      <c r="CQ30" s="45">
+        <v>46</v>
+      </c>
+      <c r="CR30" s="45">
+        <v>31</v>
+      </c>
+      <c r="CS30" s="45">
+        <v>24</v>
+      </c>
+      <c r="CT30" s="45">
+        <v>24</v>
+      </c>
+      <c r="CU30" s="45">
+        <v>0</v>
+      </c>
+      <c r="CV30" s="45">
+        <v>6</v>
+      </c>
+      <c r="CW30" s="42">
+        <v>11068</v>
+      </c>
+      <c r="CX30" s="42">
+        <v>336</v>
+      </c>
+      <c r="CY30" s="42">
+        <v>10732</v>
+      </c>
+      <c r="CZ30" s="42">
+        <v>111</v>
+      </c>
+      <c r="DA30" s="42">
+        <v>12</v>
+      </c>
+      <c r="DB30" s="42">
+        <v>0</v>
+      </c>
+      <c r="DC30" s="42">
+        <v>12</v>
+      </c>
+      <c r="DD30" s="42">
+        <v>20</v>
+      </c>
+      <c r="DE30" s="42">
+        <v>18</v>
+      </c>
+      <c r="DF30" s="42">
+        <v>6</v>
+      </c>
+      <c r="DG30" s="45">
+        <v>47</v>
+      </c>
+      <c r="DH30" s="45">
+        <v>665</v>
+      </c>
+      <c r="DI30" s="45">
+        <v>108</v>
+      </c>
+      <c r="DJ30" s="42">
+        <v>10302</v>
+      </c>
+      <c r="DK30" s="42">
+        <v>1022</v>
+      </c>
+      <c r="DL30" s="42">
+        <v>442</v>
+      </c>
+      <c r="DM30" s="45">
+        <v>4</v>
+      </c>
+      <c r="DN30" s="45">
+        <v>694</v>
+      </c>
+      <c r="DO30" s="45">
+        <v>1</v>
+      </c>
+      <c r="DP30" s="45">
+        <v>435</v>
+      </c>
+      <c r="DQ30" s="45">
+        <v>834</v>
+      </c>
+      <c r="DR30" s="45">
+        <v>1265</v>
+      </c>
+      <c r="DS30" s="45">
+        <v>501</v>
+      </c>
+      <c r="DT30" s="45">
+        <v>179</v>
+      </c>
+      <c r="DU30" s="45">
+        <v>61</v>
+      </c>
+      <c r="DV30" s="42">
+        <v>413</v>
+      </c>
+      <c r="DW30" s="42">
+        <v>52</v>
+      </c>
+      <c r="DX30" s="42">
+        <v>378</v>
+      </c>
+      <c r="DY30" s="42">
+        <v>18</v>
+      </c>
+      <c r="DZ30" s="42">
+        <v>1991</v>
+      </c>
+      <c r="EA30" s="42">
+        <v>902</v>
+      </c>
+      <c r="EB30" s="42">
+        <v>213</v>
+      </c>
+      <c r="EC30" s="42">
+        <v>1106</v>
+      </c>
+      <c r="ED30" s="45">
+        <v>3106</v>
+      </c>
+      <c r="EE30" s="50">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A31" s="52"/>
+      <c r="B31" s="52" t="s">
+        <v>145</v>
+      </c>
+      <c r="C31" s="52"/>
+      <c r="D31" s="52"/>
+      <c r="E31" s="52"/>
+      <c r="F31" s="53"/>
+      <c r="G31" s="52"/>
+      <c r="H31" s="52"/>
+      <c r="I31" s="52"/>
+      <c r="J31" s="38">
+        <v>15</v>
+      </c>
+      <c r="K31" s="39">
+        <v>93</v>
+      </c>
+      <c r="L31" s="40">
+        <v>7073.1</v>
+      </c>
+      <c r="M31" s="41">
+        <v>11.77</v>
+      </c>
+      <c r="N31" s="41">
+        <v>2.81</v>
+      </c>
+      <c r="O31" s="41">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="P31" s="42">
+        <v>8948</v>
+      </c>
+      <c r="Q31" s="43">
+        <v>56.8</v>
+      </c>
+      <c r="R31" s="42">
+        <v>33548</v>
+      </c>
+      <c r="S31" s="42">
+        <v>30233</v>
+      </c>
+      <c r="T31" s="44">
+        <v>3315</v>
+      </c>
+      <c r="U31" s="42">
+        <v>990</v>
+      </c>
+      <c r="V31" s="42">
+        <v>47</v>
+      </c>
+      <c r="W31" s="44">
+        <v>4258</v>
+      </c>
+      <c r="X31" s="42">
+        <v>9978</v>
+      </c>
+      <c r="Y31" s="40">
+        <v>29.7</v>
+      </c>
+      <c r="Z31" s="40">
+        <v>9.9</v>
+      </c>
+      <c r="AA31" s="40">
+        <v>12.7</v>
+      </c>
+      <c r="AB31" s="40">
+        <v>90.1</v>
+      </c>
+      <c r="AC31" s="42">
+        <v>839</v>
+      </c>
+      <c r="AD31" s="42">
+        <v>2822</v>
+      </c>
+      <c r="AE31" s="45">
+        <v>32340</v>
+      </c>
+      <c r="AF31" s="45">
+        <v>954</v>
+      </c>
+      <c r="AG31" s="45">
+        <v>26032</v>
+      </c>
+      <c r="AH31" s="42">
+        <v>485</v>
+      </c>
+      <c r="AI31" s="46">
+        <v>6308</v>
+      </c>
+      <c r="AJ31" s="40">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="AK31" s="40">
+        <v>19.5</v>
+      </c>
+      <c r="AL31" s="44">
+        <v>12017</v>
+      </c>
+      <c r="AM31" s="40">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="AN31" s="42">
+        <v>536</v>
+      </c>
+      <c r="AO31" s="42">
+        <v>892</v>
+      </c>
+      <c r="AP31" s="42">
+        <v>1021</v>
+      </c>
+      <c r="AQ31" s="42">
+        <v>1699</v>
+      </c>
+      <c r="AR31" s="41">
+        <v>11.89</v>
+      </c>
+      <c r="AS31" s="41">
+        <v>2.85</v>
+      </c>
+      <c r="AT31" s="47">
+        <v>2.64</v>
+      </c>
+      <c r="AU31" s="47">
+        <v>11.77</v>
+      </c>
+      <c r="AV31" s="47">
+        <v>2.81</v>
+      </c>
+      <c r="AW31" s="47">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="AX31" s="47">
+        <v>2.56</v>
+      </c>
+      <c r="AY31" s="47">
+        <v>6.4</v>
+      </c>
+      <c r="AZ31" s="47">
+        <v>0.41</v>
+      </c>
+      <c r="BA31" s="47">
+        <v>0.34</v>
+      </c>
+      <c r="BB31" s="47">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BC31" s="48">
+        <v>8948</v>
+      </c>
+      <c r="BD31" s="54">
+        <v>5688</v>
+      </c>
+      <c r="BE31" s="54">
+        <v>3260</v>
+      </c>
+      <c r="BF31" s="54">
+        <v>2911</v>
+      </c>
+      <c r="BG31" s="54">
+        <v>349</v>
+      </c>
+      <c r="BH31" s="40">
+        <v>308.10000000000002</v>
+      </c>
+      <c r="BI31" s="40">
+        <v>145.4</v>
+      </c>
+      <c r="BJ31" s="40">
+        <v>231.4</v>
+      </c>
+      <c r="BK31" s="43">
+        <v>73</v>
+      </c>
+      <c r="BL31" s="43">
+        <v>2.8</v>
+      </c>
+      <c r="BM31" s="43">
+        <v>0.9</v>
+      </c>
+      <c r="BN31" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO31" s="43">
+        <v>140.6</v>
+      </c>
+      <c r="BP31" s="43">
+        <v>6.7</v>
+      </c>
+      <c r="BQ31" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BR31" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BS31" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT31" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU31" s="40">
+        <v>0.6</v>
+      </c>
+      <c r="BV31" s="40">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="BW31" s="40">
+        <v>7073.1</v>
+      </c>
+      <c r="BX31" s="40">
+        <v>3</v>
+      </c>
+      <c r="BY31" s="40">
+        <v>0</v>
+      </c>
+      <c r="BZ31" s="40">
+        <v>24.6</v>
+      </c>
+      <c r="CA31" s="40">
+        <v>21</v>
+      </c>
+      <c r="CB31" s="42">
+        <v>33548</v>
+      </c>
+      <c r="CC31" s="42">
+        <v>31366</v>
+      </c>
+      <c r="CD31" s="42">
+        <v>2182</v>
+      </c>
+      <c r="CE31" s="42">
+        <v>30233</v>
+      </c>
+      <c r="CF31" s="42">
+        <v>25996</v>
+      </c>
+      <c r="CG31" s="42">
+        <v>4237</v>
+      </c>
+      <c r="CH31" s="44">
+        <v>3315</v>
+      </c>
+      <c r="CI31" s="44">
+        <v>5370</v>
+      </c>
+      <c r="CJ31" s="44">
+        <v>-2055</v>
+      </c>
+      <c r="CK31" s="42">
+        <v>990</v>
+      </c>
+      <c r="CL31" s="42">
+        <v>47</v>
+      </c>
+      <c r="CM31" s="44">
+        <v>4258</v>
+      </c>
+      <c r="CN31" s="42">
+        <v>32340</v>
+      </c>
+      <c r="CO31" s="42">
+        <v>30912</v>
+      </c>
+      <c r="CP31" s="42">
+        <v>2279</v>
+      </c>
+      <c r="CQ31" s="45">
+        <v>9</v>
+      </c>
+      <c r="CR31" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CS31" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CT31" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU31" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CV31" s="45">
+        <v>14</v>
+      </c>
+      <c r="CW31" s="42">
+        <v>27960</v>
+      </c>
+      <c r="CX31" s="42">
+        <v>1913</v>
+      </c>
+      <c r="CY31" s="42">
+        <v>26047</v>
+      </c>
+      <c r="CZ31" s="42">
+        <v>589</v>
+      </c>
+      <c r="DA31" s="42">
+        <v>10</v>
+      </c>
+      <c r="DB31" s="42">
+        <v>1</v>
+      </c>
+      <c r="DC31" s="42">
+        <v>9</v>
+      </c>
+      <c r="DD31" s="42">
+        <v>18</v>
+      </c>
+      <c r="DE31" s="42">
+        <v>24</v>
+      </c>
+      <c r="DF31" s="42">
+        <v>62</v>
+      </c>
+      <c r="DG31" s="45">
+        <v>284</v>
+      </c>
+      <c r="DH31" s="45">
+        <v>954</v>
+      </c>
+      <c r="DI31" s="45">
+        <v>143</v>
+      </c>
+      <c r="DJ31" s="42">
+        <v>26032</v>
+      </c>
+      <c r="DK31" s="42">
+        <v>4863</v>
+      </c>
+      <c r="DL31" s="42">
+        <v>1101</v>
+      </c>
+      <c r="DM31" s="45">
+        <v>5</v>
+      </c>
+      <c r="DN31" s="45">
+        <v>1454</v>
+      </c>
+      <c r="DO31" s="45">
+        <v>17</v>
+      </c>
+      <c r="DP31" s="45">
+        <v>998</v>
+      </c>
+      <c r="DQ31" s="45">
+        <v>2166</v>
+      </c>
+      <c r="DR31" s="45">
+        <v>2591</v>
+      </c>
+      <c r="DS31" s="45">
+        <v>922</v>
+      </c>
+      <c r="DT31" s="45">
+        <v>193</v>
+      </c>
+      <c r="DU31" s="45">
+        <v>95</v>
+      </c>
+      <c r="DV31" s="42">
+        <v>801</v>
+      </c>
+      <c r="DW31" s="42">
+        <v>92</v>
+      </c>
+      <c r="DX31" s="42">
+        <v>692</v>
+      </c>
+      <c r="DY31" s="42">
+        <v>45</v>
+      </c>
+      <c r="DZ31" s="42">
+        <v>5254</v>
+      </c>
+      <c r="EA31" s="42">
+        <v>2535</v>
+      </c>
+      <c r="EB31" s="42">
+        <v>485</v>
+      </c>
+      <c r="EC31" s="42">
+        <v>2158</v>
+      </c>
+      <c r="ED31" s="45">
+        <v>6308</v>
+      </c>
+      <c r="EE31" s="50">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A32" s="52"/>
+      <c r="B32" s="52" t="s">
+        <v>146</v>
+      </c>
+      <c r="C32" s="52"/>
+      <c r="D32" s="52"/>
+      <c r="E32" s="52"/>
+      <c r="F32" s="53"/>
+      <c r="G32" s="52"/>
+      <c r="H32" s="52"/>
+      <c r="I32" s="52"/>
+      <c r="J32" s="38">
+        <v>16</v>
+      </c>
+      <c r="K32" s="39">
+        <v>55</v>
+      </c>
+      <c r="L32" s="40">
+        <v>13907.9</v>
+      </c>
+      <c r="M32" s="41">
+        <v>10.27</v>
+      </c>
+      <c r="N32" s="41">
+        <v>3.15</v>
+      </c>
+      <c r="O32" s="41">
+        <v>7.12</v>
+      </c>
+      <c r="P32" s="42">
+        <v>13858</v>
+      </c>
+      <c r="Q32" s="43">
+        <v>55.1</v>
+      </c>
+      <c r="R32" s="42">
+        <v>57005</v>
+      </c>
+      <c r="S32" s="42">
+        <v>54178</v>
+      </c>
+      <c r="T32" s="44">
+        <v>2827</v>
+      </c>
+      <c r="U32" s="42">
+        <v>3418</v>
+      </c>
+      <c r="V32" s="42">
+        <v>50</v>
+      </c>
+      <c r="W32" s="44">
+        <v>6195</v>
+      </c>
+      <c r="X32" s="42">
+        <v>17903</v>
+      </c>
+      <c r="Y32" s="40">
+        <v>31.4</v>
+      </c>
+      <c r="Z32" s="40">
+        <v>5</v>
+      </c>
+      <c r="AA32" s="40">
+        <v>10.9</v>
+      </c>
+      <c r="AB32" s="40">
+        <v>95</v>
+      </c>
+      <c r="AC32" s="42">
+        <v>1712</v>
+      </c>
+      <c r="AD32" s="42">
+        <v>5450</v>
+      </c>
+      <c r="AE32" s="45">
+        <v>57990</v>
+      </c>
+      <c r="AF32" s="45">
+        <v>2413</v>
+      </c>
+      <c r="AG32" s="45">
+        <v>48285</v>
+      </c>
+      <c r="AH32" s="42">
+        <v>921</v>
+      </c>
+      <c r="AI32" s="46">
+        <v>9705</v>
+      </c>
+      <c r="AJ32" s="40">
+        <v>186.5</v>
+      </c>
+      <c r="AK32" s="40">
+        <v>16.7</v>
+      </c>
+      <c r="AL32" s="44">
+        <v>22368</v>
+      </c>
+      <c r="AM32" s="40">
+        <v>38.6</v>
+      </c>
+      <c r="AN32" s="42">
+        <v>945</v>
+      </c>
+      <c r="AO32" s="42">
+        <v>698</v>
+      </c>
+      <c r="AP32" s="42">
+        <v>2178</v>
+      </c>
+      <c r="AQ32" s="42">
+        <v>1608</v>
+      </c>
+      <c r="AR32" s="41">
+        <v>10.46</v>
+      </c>
+      <c r="AS32" s="41">
+        <v>3.34</v>
+      </c>
+      <c r="AT32" s="47">
+        <v>5.15</v>
+      </c>
+      <c r="AU32" s="47">
+        <v>10.27</v>
+      </c>
+      <c r="AV32" s="47">
+        <v>3.15</v>
+      </c>
+      <c r="AW32" s="47">
+        <v>7.12</v>
+      </c>
+      <c r="AX32" s="47">
+        <v>5.15</v>
+      </c>
+      <c r="AY32" s="47">
+        <v>1.97</v>
+      </c>
+      <c r="AZ32" s="47">
+        <v>1.85</v>
+      </c>
+      <c r="BA32" s="47">
+        <v>1.63</v>
+      </c>
+      <c r="BB32" s="47">
+        <v>0.22</v>
+      </c>
+      <c r="BC32" s="48">
+        <v>13858</v>
+      </c>
+      <c r="BD32" s="54">
+        <v>6162</v>
+      </c>
+      <c r="BE32" s="54">
+        <v>7696</v>
+      </c>
+      <c r="BF32" s="54">
+        <v>7406</v>
+      </c>
+      <c r="BG32" s="54">
+        <v>290</v>
+      </c>
+      <c r="BH32" s="40">
+        <v>331.5</v>
+      </c>
+      <c r="BI32" s="40">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="BJ32" s="40">
+        <v>227.9</v>
+      </c>
+      <c r="BK32" s="43">
+        <v>98.5</v>
+      </c>
+      <c r="BL32" s="43">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="BM32" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN32" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO32" s="43">
+        <v>120.4</v>
+      </c>
+      <c r="BP32" s="43">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="BQ32" s="40">
+        <v>29.5</v>
+      </c>
+      <c r="BR32" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BS32" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT32" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU32" s="40">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="BV32" s="40">
+        <v>21.1</v>
+      </c>
+      <c r="BW32" s="40">
+        <v>13907.9</v>
+      </c>
+      <c r="BX32" s="40">
+        <v>0.4</v>
+      </c>
+      <c r="BY32" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="BZ32" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CA32" s="40">
+        <v>8.1</v>
+      </c>
+      <c r="CB32" s="42">
+        <v>57005</v>
+      </c>
+      <c r="CC32" s="42">
+        <v>55600</v>
+      </c>
+      <c r="CD32" s="42">
+        <v>1405</v>
+      </c>
+      <c r="CE32" s="42">
+        <v>54178</v>
+      </c>
+      <c r="CF32" s="42">
+        <v>48271</v>
+      </c>
+      <c r="CG32" s="42">
+        <v>5907</v>
+      </c>
+      <c r="CH32" s="44">
+        <v>2827</v>
+      </c>
+      <c r="CI32" s="44">
+        <v>7329</v>
+      </c>
+      <c r="CJ32" s="44">
+        <v>-4502</v>
+      </c>
+      <c r="CK32" s="42">
+        <v>3418</v>
+      </c>
+      <c r="CL32" s="42">
+        <v>50</v>
+      </c>
+      <c r="CM32" s="44">
+        <v>6195</v>
+      </c>
+      <c r="CN32" s="42">
+        <v>57990</v>
+      </c>
+      <c r="CO32" s="42">
+        <v>55439</v>
+      </c>
+      <c r="CP32" s="42">
+        <v>1450</v>
+      </c>
+      <c r="CQ32" s="45">
+        <v>74</v>
+      </c>
+      <c r="CR32" s="45">
+        <v>81</v>
+      </c>
+      <c r="CS32" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CT32" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU32" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CV32" s="45">
+        <v>127</v>
+      </c>
+      <c r="CW32" s="42">
+        <v>53577</v>
+      </c>
+      <c r="CX32" s="42">
+        <v>1144</v>
+      </c>
+      <c r="CY32" s="42">
+        <v>52433</v>
+      </c>
+      <c r="CZ32" s="42">
+        <v>92</v>
+      </c>
+      <c r="DA32" s="42">
+        <v>20</v>
+      </c>
+      <c r="DB32" s="42">
+        <v>20</v>
+      </c>
+      <c r="DC32" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DD32" s="42">
+        <v>15</v>
+      </c>
+      <c r="DE32" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DF32" s="42">
+        <v>28</v>
+      </c>
+      <c r="DG32" s="45">
+        <v>0</v>
+      </c>
+      <c r="DH32" s="45">
+        <v>2413</v>
+      </c>
+      <c r="DI32" s="45">
+        <v>137</v>
+      </c>
+      <c r="DJ32" s="42">
+        <v>48285</v>
+      </c>
+      <c r="DK32" s="42">
+        <v>11369</v>
+      </c>
+      <c r="DL32" s="42">
+        <v>1483</v>
+      </c>
+      <c r="DM32" s="45">
+        <v>0</v>
+      </c>
+      <c r="DN32" s="45">
+        <v>2460</v>
+      </c>
+      <c r="DO32" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DP32" s="45">
+        <v>1569</v>
+      </c>
+      <c r="DQ32" s="45">
+        <v>3831</v>
+      </c>
+      <c r="DR32" s="45">
+        <v>4714</v>
+      </c>
+      <c r="DS32" s="45">
+        <v>1423</v>
+      </c>
+      <c r="DT32" s="45">
+        <v>230</v>
+      </c>
+      <c r="DU32" s="45">
+        <v>110</v>
+      </c>
+      <c r="DV32" s="42">
+        <v>1246</v>
+      </c>
+      <c r="DW32" s="42">
+        <v>80</v>
+      </c>
+      <c r="DX32" s="42">
+        <v>1431</v>
+      </c>
+      <c r="DY32" s="42">
+        <v>48</v>
+      </c>
+      <c r="DZ32" s="42">
+        <v>10882</v>
+      </c>
+      <c r="EA32" s="42">
+        <v>4114</v>
+      </c>
+      <c r="EB32" s="42">
+        <v>921</v>
+      </c>
+      <c r="EC32" s="42">
+        <v>3270</v>
+      </c>
+      <c r="ED32" s="45">
+        <v>9705</v>
+      </c>
+      <c r="EE32" s="50">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A33" s="53"/>
+      <c r="B33" s="53" t="s">
+        <v>147</v>
+      </c>
+      <c r="C33" s="53"/>
+      <c r="D33" s="53"/>
+      <c r="E33" s="53"/>
+      <c r="F33" s="53"/>
+      <c r="G33" s="53"/>
+      <c r="H33" s="52"/>
+      <c r="I33" s="52"/>
+      <c r="J33" s="38">
+        <v>17</v>
+      </c>
+      <c r="K33" s="39">
+        <v>52</v>
+      </c>
+      <c r="L33" s="40">
+        <v>38815.800000000003</v>
+      </c>
+      <c r="M33" s="41">
+        <v>19.21</v>
+      </c>
+      <c r="N33" s="41">
+        <v>2.74</v>
+      </c>
+      <c r="O33" s="41">
+        <v>16.47</v>
+      </c>
+      <c r="P33" s="42">
+        <v>25663</v>
+      </c>
+      <c r="Q33" s="43">
+        <v>55.9</v>
+      </c>
+      <c r="R33" s="42">
+        <v>132202</v>
+      </c>
+      <c r="S33" s="42">
+        <v>128100</v>
+      </c>
+      <c r="T33" s="44">
+        <v>4102</v>
+      </c>
+      <c r="U33" s="42">
+        <v>5234</v>
+      </c>
+      <c r="V33" s="42">
+        <v>1079</v>
+      </c>
+      <c r="W33" s="44">
+        <v>8257</v>
+      </c>
+      <c r="X33" s="42">
+        <v>43604</v>
+      </c>
+      <c r="Y33" s="40">
+        <v>33</v>
+      </c>
+      <c r="Z33" s="40">
+        <v>3.1</v>
+      </c>
+      <c r="AA33" s="40">
+        <v>6.2</v>
+      </c>
+      <c r="AB33" s="40">
+        <v>96.9</v>
+      </c>
+      <c r="AC33" s="42">
+        <v>2250</v>
+      </c>
+      <c r="AD33" s="42">
+        <v>6822</v>
+      </c>
+      <c r="AE33" s="45">
+        <v>96914</v>
+      </c>
+      <c r="AF33" s="45">
+        <v>2907</v>
+      </c>
+      <c r="AG33" s="45">
+        <v>88980</v>
+      </c>
+      <c r="AH33" s="42">
+        <v>773</v>
+      </c>
+      <c r="AI33" s="46">
+        <v>7934</v>
+      </c>
+      <c r="AJ33" s="40">
+        <v>118.5</v>
+      </c>
+      <c r="AK33" s="40">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AL33" s="44">
+        <v>44529</v>
+      </c>
+      <c r="AM33" s="40">
+        <v>45.9</v>
+      </c>
+      <c r="AN33" s="42">
+        <v>413</v>
+      </c>
+      <c r="AO33" s="42">
+        <v>204</v>
+      </c>
+      <c r="AP33" s="42">
+        <v>2318</v>
+      </c>
+      <c r="AQ33" s="42">
+        <v>1147</v>
+      </c>
+      <c r="AR33" s="41">
+        <v>19.38</v>
+      </c>
+      <c r="AS33" s="41">
+        <v>2.8</v>
+      </c>
+      <c r="AT33" s="47">
+        <v>13.99</v>
+      </c>
+      <c r="AU33" s="47">
+        <v>19.21</v>
+      </c>
+      <c r="AV33" s="47">
+        <v>2.74</v>
+      </c>
+      <c r="AW33" s="47">
+        <v>16.47</v>
+      </c>
+      <c r="AX33" s="47">
+        <v>13.88</v>
+      </c>
+      <c r="AY33" s="47">
+        <v>2.59</v>
+      </c>
+      <c r="AZ33" s="47">
+        <v>2.57</v>
+      </c>
+      <c r="BA33" s="47">
+        <v>2.5</v>
+      </c>
+      <c r="BB33" s="47">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BC33" s="48">
+        <v>25663</v>
+      </c>
+      <c r="BD33" s="54">
+        <v>5560</v>
+      </c>
+      <c r="BE33" s="54">
+        <v>20103</v>
+      </c>
+      <c r="BF33" s="54">
+        <v>19170</v>
+      </c>
+      <c r="BG33" s="54">
+        <v>933</v>
+      </c>
+      <c r="BH33" s="40">
+        <v>516</v>
+      </c>
+      <c r="BI33" s="40">
+        <v>289.7</v>
+      </c>
+      <c r="BJ33" s="40">
+        <v>248.3</v>
+      </c>
+      <c r="BK33" s="43">
+        <v>267.2</v>
+      </c>
+      <c r="BL33" s="43">
+        <v>0.5</v>
+      </c>
+      <c r="BM33" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN33" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO33" s="43">
+        <v>120.9</v>
+      </c>
+      <c r="BP33" s="43">
+        <v>20.8</v>
+      </c>
+      <c r="BQ33" s="40">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BR33" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BS33" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT33" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU33" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BV33" s="40">
+        <v>99.2</v>
+      </c>
+      <c r="BW33" s="40">
+        <v>38815.800000000003</v>
+      </c>
+      <c r="BX33" s="40">
+        <v>0.9</v>
+      </c>
+      <c r="BY33" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BZ33" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CA33" s="40">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="CB33" s="42">
+        <v>132202</v>
+      </c>
+      <c r="CC33" s="42">
+        <v>100485</v>
+      </c>
+      <c r="CD33" s="42">
+        <v>31717</v>
+      </c>
+      <c r="CE33" s="42">
+        <v>128100</v>
+      </c>
+      <c r="CF33" s="42">
+        <v>95145</v>
+      </c>
+      <c r="CG33" s="42">
+        <v>32955</v>
+      </c>
+      <c r="CH33" s="44">
+        <v>4102</v>
+      </c>
+      <c r="CI33" s="44">
+        <v>5340</v>
+      </c>
+      <c r="CJ33" s="44">
+        <v>-1238</v>
+      </c>
+      <c r="CK33" s="42">
+        <v>5234</v>
+      </c>
+      <c r="CL33" s="42">
+        <v>1079</v>
+      </c>
+      <c r="CM33" s="44">
+        <v>8257</v>
+      </c>
+      <c r="CN33" s="42">
+        <v>96914</v>
+      </c>
+      <c r="CO33" s="42">
+        <v>99780</v>
+      </c>
+      <c r="CP33" s="42">
+        <v>1744</v>
+      </c>
+      <c r="CQ33" s="45">
+        <v>62</v>
+      </c>
+      <c r="CR33" s="45">
+        <v>30</v>
+      </c>
+      <c r="CS33" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CT33" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU33" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CV33" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CW33" s="42">
+        <v>96404</v>
+      </c>
+      <c r="CX33" s="42">
+        <v>3371</v>
+      </c>
+      <c r="CY33" s="42">
+        <v>93033</v>
+      </c>
+      <c r="CZ33" s="42">
+        <v>39</v>
+      </c>
+      <c r="DA33" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DB33" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DC33" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DD33" s="42">
+        <v>11</v>
+      </c>
+      <c r="DE33" s="42">
+        <v>1490</v>
+      </c>
+      <c r="DF33" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG33" s="45">
+        <v>618</v>
+      </c>
+      <c r="DH33" s="45">
+        <v>2907</v>
+      </c>
+      <c r="DI33" s="45">
+        <v>319</v>
+      </c>
+      <c r="DJ33" s="42">
+        <v>88980</v>
+      </c>
+      <c r="DK33" s="42">
+        <v>30760</v>
+      </c>
+      <c r="DL33" s="42">
+        <v>3019</v>
+      </c>
+      <c r="DM33" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN33" s="45">
+        <v>3108</v>
+      </c>
+      <c r="DO33" s="45">
+        <v>2</v>
+      </c>
+      <c r="DP33" s="45">
+        <v>1973</v>
+      </c>
+      <c r="DQ33" s="45">
+        <v>8286</v>
+      </c>
+      <c r="DR33" s="45">
+        <v>7001</v>
+      </c>
+      <c r="DS33" s="45">
+        <v>2089</v>
+      </c>
+      <c r="DT33" s="45">
+        <v>415</v>
+      </c>
+      <c r="DU33" s="45">
+        <v>106</v>
+      </c>
+      <c r="DV33" s="42">
+        <v>5280</v>
+      </c>
+      <c r="DW33" s="42">
+        <v>126</v>
+      </c>
+      <c r="DX33" s="42">
+        <v>1521</v>
+      </c>
+      <c r="DY33" s="42">
+        <v>555</v>
+      </c>
+      <c r="DZ33" s="42">
+        <v>11436</v>
+      </c>
+      <c r="EA33" s="42">
+        <v>7965</v>
+      </c>
+      <c r="EB33" s="42">
+        <v>773</v>
+      </c>
+      <c r="EC33" s="42">
+        <v>5331</v>
+      </c>
+      <c r="ED33" s="45">
+        <v>7934</v>
+      </c>
+      <c r="EE33" s="50">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:135" s="55" customFormat="1" ht="45" customHeight="1">
+      <c r="A34" s="98" t="s">
+        <v>206</v>
+      </c>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
+      <c r="D34" s="98"/>
+      <c r="E34" s="98"/>
+      <c r="F34" s="98"/>
+      <c r="G34" s="98"/>
+      <c r="H34" s="98"/>
+      <c r="I34" s="98"/>
+      <c r="J34" s="38">
+        <v>18</v>
+      </c>
+      <c r="K34" s="39">
+        <v>608</v>
+      </c>
+      <c r="L34" s="40">
+        <v>96.4</v>
+      </c>
+      <c r="M34" s="41">
+        <v>6.93</v>
+      </c>
+      <c r="N34" s="41">
+        <v>2.33</v>
+      </c>
+      <c r="O34" s="41">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="P34" s="42">
+        <v>3562</v>
+      </c>
+      <c r="Q34" s="43">
+        <v>66.3</v>
+      </c>
+      <c r="R34" s="42">
+        <v>9988</v>
+      </c>
+      <c r="S34" s="42">
+        <v>8167</v>
+      </c>
+      <c r="T34" s="44">
+        <v>1821</v>
+      </c>
+      <c r="U34" s="42">
+        <v>275</v>
+      </c>
+      <c r="V34" s="42">
+        <v>16</v>
+      </c>
+      <c r="W34" s="44">
+        <v>2080</v>
+      </c>
+      <c r="X34" s="42">
+        <v>3080</v>
+      </c>
+      <c r="Y34" s="40">
+        <v>30.8</v>
+      </c>
+      <c r="Z34" s="40">
+        <v>18.2</v>
+      </c>
+      <c r="AA34" s="40">
+        <v>20.8</v>
+      </c>
+      <c r="AB34" s="40">
+        <v>81.8</v>
+      </c>
+      <c r="AC34" s="42">
+        <v>439</v>
+      </c>
+      <c r="AD34" s="42">
+        <v>1425</v>
+      </c>
+      <c r="AE34" s="45">
+        <v>8470</v>
+      </c>
+      <c r="AF34" s="45">
+        <v>246</v>
+      </c>
+      <c r="AG34" s="45">
+        <v>6109</v>
+      </c>
+      <c r="AH34" s="42">
+        <v>113</v>
+      </c>
+      <c r="AI34" s="46">
+        <v>2361</v>
+      </c>
+      <c r="AJ34" s="40">
+        <v>113.1</v>
+      </c>
+      <c r="AK34" s="40">
+        <v>27.9</v>
+      </c>
+      <c r="AL34" s="44">
+        <v>3374</v>
+      </c>
+      <c r="AM34" s="40">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="AN34" s="42">
+        <v>340</v>
+      </c>
+      <c r="AO34" s="42">
+        <v>245</v>
+      </c>
+      <c r="AP34" s="42">
+        <v>487</v>
+      </c>
+      <c r="AQ34" s="42">
+        <v>350</v>
+      </c>
+      <c r="AR34" s="41">
+        <v>7.01</v>
+      </c>
+      <c r="AS34" s="41">
+        <v>2.35</v>
+      </c>
+      <c r="AT34" s="47">
+        <v>0.49</v>
+      </c>
+      <c r="AU34" s="47">
+        <v>6.93</v>
+      </c>
+      <c r="AV34" s="47">
+        <v>2.33</v>
+      </c>
+      <c r="AW34" s="47">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AX34" s="47">
+        <v>0.43</v>
+      </c>
+      <c r="AY34" s="47">
+        <v>4.17</v>
+      </c>
+      <c r="AZ34" s="47">
+        <v>0.04</v>
+      </c>
+      <c r="BA34" s="47">
+        <v>0.01</v>
+      </c>
+      <c r="BB34" s="47">
+        <v>0.03</v>
+      </c>
+      <c r="BC34" s="48">
+        <v>3562</v>
+      </c>
+      <c r="BD34" s="54">
+        <v>2888</v>
+      </c>
+      <c r="BE34" s="54">
+        <v>674</v>
+      </c>
+      <c r="BF34" s="54">
+        <v>305</v>
+      </c>
+      <c r="BG34" s="54">
+        <v>369</v>
+      </c>
+      <c r="BH34" s="40">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="BI34" s="40">
+        <v>25.1</v>
+      </c>
+      <c r="BJ34" s="40">
+        <v>22.4</v>
+      </c>
+      <c r="BK34" s="43">
+        <v>4.8</v>
+      </c>
+      <c r="BL34" s="43">
+        <v>102</v>
+      </c>
+      <c r="BM34" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN34" s="43">
+        <v>0.2</v>
+      </c>
+      <c r="BO34" s="43">
+        <v>15.4</v>
+      </c>
+      <c r="BP34" s="43">
+        <v>1</v>
+      </c>
+      <c r="BQ34" s="40">
+        <v>0.2</v>
+      </c>
+      <c r="BR34" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="BS34" s="40">
+        <v>0.4</v>
+      </c>
+      <c r="BT34" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="BU34" s="40">
+        <v>0.2</v>
+      </c>
+      <c r="BV34" s="40">
+        <v>1.5</v>
+      </c>
+      <c r="BW34" s="40">
+        <v>35.4</v>
+      </c>
+      <c r="BX34" s="40">
+        <v>96.4</v>
+      </c>
+      <c r="BY34" s="40">
+        <v>0.3</v>
+      </c>
+      <c r="BZ34" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CA34" s="40">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="CB34" s="42">
+        <v>9988</v>
+      </c>
+      <c r="CC34" s="42">
+        <v>8195</v>
+      </c>
+      <c r="CD34" s="42">
+        <v>1793</v>
+      </c>
+      <c r="CE34" s="42">
+        <v>8167</v>
+      </c>
+      <c r="CF34" s="42">
+        <v>6100</v>
+      </c>
+      <c r="CG34" s="42">
+        <v>2067</v>
+      </c>
+      <c r="CH34" s="44">
+        <v>1821</v>
+      </c>
+      <c r="CI34" s="44">
+        <v>2095</v>
+      </c>
+      <c r="CJ34" s="44">
+        <v>-274</v>
+      </c>
+      <c r="CK34" s="42">
+        <v>275</v>
+      </c>
+      <c r="CL34" s="42">
+        <v>16</v>
+      </c>
+      <c r="CM34" s="44">
+        <v>2080</v>
+      </c>
+      <c r="CN34" s="42">
+        <v>8470</v>
+      </c>
+      <c r="CO34" s="42">
+        <v>8034</v>
+      </c>
+      <c r="CP34" s="42">
+        <v>193</v>
+      </c>
+      <c r="CQ34" s="45">
+        <v>3</v>
+      </c>
+      <c r="CR34" s="45">
+        <v>1</v>
+      </c>
+      <c r="CS34" s="45">
+        <v>8</v>
+      </c>
+      <c r="CT34" s="45">
+        <v>5</v>
+      </c>
+      <c r="CU34" s="45">
+        <v>3</v>
+      </c>
+      <c r="CV34" s="45">
+        <v>1</v>
+      </c>
+      <c r="CW34" s="42">
+        <v>136</v>
+      </c>
+      <c r="CX34" s="42">
+        <v>65</v>
+      </c>
+      <c r="CY34" s="42">
+        <v>71</v>
+      </c>
+      <c r="CZ34" s="42">
+        <v>7671</v>
+      </c>
+      <c r="DA34" s="42">
+        <v>10</v>
+      </c>
+      <c r="DB34" s="42">
+        <v>10</v>
+      </c>
+      <c r="DC34" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DD34" s="42">
+        <v>2</v>
+      </c>
+      <c r="DE34" s="42">
+        <v>9</v>
+      </c>
+      <c r="DF34" s="42">
+        <v>3</v>
+      </c>
+      <c r="DG34" s="45">
+        <v>34</v>
+      </c>
+      <c r="DH34" s="45">
+        <v>246</v>
+      </c>
+      <c r="DI34" s="45">
+        <v>105</v>
+      </c>
+      <c r="DJ34" s="42">
+        <v>6109</v>
+      </c>
+      <c r="DK34" s="42">
+        <v>871</v>
+      </c>
+      <c r="DL34" s="42">
+        <v>66</v>
+      </c>
+      <c r="DM34" s="45">
+        <v>1</v>
+      </c>
+      <c r="DN34" s="45">
+        <v>297</v>
+      </c>
+      <c r="DO34" s="45">
+        <v>1</v>
+      </c>
+      <c r="DP34" s="45">
+        <v>563</v>
+      </c>
+      <c r="DQ34" s="45">
+        <v>371</v>
+      </c>
+      <c r="DR34" s="45">
+        <v>499</v>
+      </c>
+      <c r="DS34" s="45">
+        <v>329</v>
+      </c>
+      <c r="DT34" s="45">
+        <v>116</v>
+      </c>
+      <c r="DU34" s="45">
+        <v>57</v>
+      </c>
+      <c r="DV34" s="42">
+        <v>131</v>
+      </c>
+      <c r="DW34" s="42">
+        <v>36</v>
+      </c>
+      <c r="DX34" s="42">
+        <v>220</v>
+      </c>
+      <c r="DY34" s="42">
+        <v>11</v>
+      </c>
+      <c r="DZ34" s="42">
+        <v>1355</v>
+      </c>
+      <c r="EA34" s="42">
+        <v>593</v>
+      </c>
+      <c r="EB34" s="42">
+        <v>113</v>
+      </c>
+      <c r="EC34" s="42">
+        <v>615</v>
+      </c>
+      <c r="ED34" s="45">
+        <v>2361</v>
+      </c>
+      <c r="EE34" s="50">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A35" s="52"/>
+      <c r="B35" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="C35" s="52"/>
+      <c r="D35" s="52"/>
+      <c r="E35" s="52"/>
+      <c r="F35" s="53"/>
+      <c r="G35" s="52"/>
+      <c r="H35" s="52"/>
+      <c r="I35" s="52"/>
+      <c r="J35" s="38">
+        <v>19</v>
+      </c>
+      <c r="K35" s="39">
+        <v>322</v>
+      </c>
+      <c r="L35" s="40">
+        <v>45.4</v>
+      </c>
+      <c r="M35" s="41">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="N35" s="41">
+        <v>2.23</v>
+      </c>
+      <c r="O35" s="41">
+        <v>2.87</v>
+      </c>
+      <c r="P35" s="42">
+        <v>2565</v>
+      </c>
+      <c r="Q35" s="43">
+        <v>68.7</v>
+      </c>
+      <c r="R35" s="42">
+        <v>6083</v>
+      </c>
+      <c r="S35" s="42">
+        <v>4779</v>
+      </c>
+      <c r="T35" s="44">
+        <v>1304</v>
+      </c>
+      <c r="U35" s="42">
+        <v>164</v>
+      </c>
+      <c r="V35" s="42">
+        <v>8</v>
+      </c>
+      <c r="W35" s="44">
+        <v>1460</v>
+      </c>
+      <c r="X35" s="42">
+        <v>1875</v>
+      </c>
+      <c r="Y35" s="40">
+        <v>30.8</v>
+      </c>
+      <c r="Z35" s="40">
+        <v>21.4</v>
+      </c>
+      <c r="AA35" s="40">
+        <v>24</v>
+      </c>
+      <c r="AB35" s="40">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="AC35" s="42">
+        <v>366</v>
+      </c>
+      <c r="AD35" s="42">
+        <v>1188</v>
+      </c>
+      <c r="AE35" s="45">
+        <v>4885</v>
+      </c>
+      <c r="AF35" s="45">
+        <v>162</v>
+      </c>
+      <c r="AG35" s="45">
+        <v>3565</v>
+      </c>
+      <c r="AH35" s="42">
+        <v>63</v>
+      </c>
+      <c r="AI35" s="46">
+        <v>1320</v>
+      </c>
+      <c r="AJ35" s="40">
+        <v>90.3</v>
+      </c>
+      <c r="AK35" s="40">
+        <v>27</v>
+      </c>
+      <c r="AL35" s="44">
+        <v>1729</v>
+      </c>
+      <c r="AM35" s="40">
+        <v>35.4</v>
+      </c>
+      <c r="AN35" s="42">
+        <v>259</v>
+      </c>
+      <c r="AO35" s="42">
+        <v>291</v>
+      </c>
+      <c r="AP35" s="42">
+        <v>339</v>
+      </c>
+      <c r="AQ35" s="42">
+        <v>381</v>
+      </c>
+      <c r="AR35" s="41">
+        <v>5.12</v>
+      </c>
+      <c r="AS35" s="41">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AT35" s="47">
+        <v>0.16</v>
+      </c>
+      <c r="AU35" s="47">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AV35" s="47">
+        <v>2.23</v>
+      </c>
+      <c r="AW35" s="47">
+        <v>2.87</v>
+      </c>
+      <c r="AX35" s="47">
+        <v>0.15</v>
+      </c>
+      <c r="AY35" s="47">
+        <v>2.72</v>
+      </c>
+      <c r="AZ35" s="47">
+        <v>0.01</v>
+      </c>
+      <c r="BA35" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="BB35" s="47">
+        <v>0.01</v>
+      </c>
+      <c r="BC35" s="48">
+        <v>2565</v>
+      </c>
+      <c r="BD35" s="54">
+        <v>2295</v>
+      </c>
+      <c r="BE35" s="54">
+        <v>270</v>
+      </c>
+      <c r="BF35" s="54">
+        <v>72</v>
+      </c>
+      <c r="BG35" s="54">
+        <v>198</v>
+      </c>
+      <c r="BH35" s="40">
+        <v>78.3</v>
+      </c>
+      <c r="BI35" s="40">
+        <v>11.5</v>
+      </c>
+      <c r="BJ35" s="40">
+        <v>21.4</v>
+      </c>
+      <c r="BK35" s="43">
+        <v>5.3</v>
+      </c>
+      <c r="BL35" s="43">
+        <v>51.6</v>
+      </c>
+      <c r="BM35" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN35" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO35" s="43">
+        <v>14</v>
+      </c>
+      <c r="BP35" s="43">
+        <v>1</v>
+      </c>
+      <c r="BQ35" s="40">
+        <v>0.3</v>
+      </c>
+      <c r="BR35" s="40">
+        <v>0.6</v>
+      </c>
+      <c r="BS35" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="BT35" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="BU35" s="40">
+        <v>0.3</v>
+      </c>
+      <c r="BV35" s="40">
+        <v>1.5</v>
+      </c>
+      <c r="BW35" s="40">
+        <v>41.1</v>
+      </c>
+      <c r="BX35" s="40">
+        <v>45.4</v>
+      </c>
+      <c r="BY35" s="40">
+        <v>0.4</v>
+      </c>
+      <c r="BZ35" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CA35" s="40">
+        <v>0.9</v>
+      </c>
+      <c r="CB35" s="42">
+        <v>6083</v>
+      </c>
+      <c r="CC35" s="42">
+        <v>4720</v>
+      </c>
+      <c r="CD35" s="42">
+        <v>1363</v>
+      </c>
+      <c r="CE35" s="42">
+        <v>4779</v>
+      </c>
+      <c r="CF35" s="42">
+        <v>3558</v>
+      </c>
+      <c r="CG35" s="42">
+        <v>1221</v>
+      </c>
+      <c r="CH35" s="44">
+        <v>1304</v>
+      </c>
+      <c r="CI35" s="44">
+        <v>1162</v>
+      </c>
+      <c r="CJ35" s="44">
+        <v>142</v>
+      </c>
+      <c r="CK35" s="42">
+        <v>164</v>
+      </c>
+      <c r="CL35" s="42">
+        <v>8</v>
+      </c>
+      <c r="CM35" s="44">
+        <v>1460</v>
+      </c>
+      <c r="CN35" s="42">
+        <v>4885</v>
+      </c>
+      <c r="CO35" s="42">
+        <v>4592</v>
+      </c>
+      <c r="CP35" s="42">
+        <v>174</v>
+      </c>
+      <c r="CQ35" s="45">
+        <v>3</v>
+      </c>
+      <c r="CR35" s="45">
+        <v>2</v>
+      </c>
+      <c r="CS35" s="45">
+        <v>11</v>
+      </c>
+      <c r="CT35" s="45">
+        <v>7</v>
+      </c>
+      <c r="CU35" s="45">
+        <v>4</v>
+      </c>
+      <c r="CV35" s="45">
+        <v>2</v>
+      </c>
+      <c r="CW35" s="42">
+        <v>135</v>
+      </c>
+      <c r="CX35" s="42">
+        <v>64</v>
+      </c>
+      <c r="CY35" s="42">
+        <v>71</v>
+      </c>
+      <c r="CZ35" s="42">
+        <v>4241</v>
+      </c>
+      <c r="DA35" s="42">
+        <v>14</v>
+      </c>
+      <c r="DB35" s="42">
+        <v>14</v>
+      </c>
+      <c r="DC35" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DD35" s="42">
+        <v>1</v>
+      </c>
+      <c r="DE35" s="42">
+        <v>9</v>
+      </c>
+      <c r="DF35" s="42">
+        <v>4</v>
+      </c>
+      <c r="DG35" s="45">
+        <v>25</v>
+      </c>
+      <c r="DH35" s="45">
+        <v>162</v>
+      </c>
+      <c r="DI35" s="45">
+        <v>73</v>
+      </c>
+      <c r="DJ35" s="42">
+        <v>3565</v>
+      </c>
+      <c r="DK35" s="42">
+        <v>317</v>
+      </c>
+      <c r="DL35" s="42">
+        <v>44</v>
+      </c>
+      <c r="DM35" s="45">
+        <v>1</v>
+      </c>
+      <c r="DN35" s="45">
+        <v>192</v>
+      </c>
+      <c r="DO35" s="45">
+        <v>0</v>
+      </c>
+      <c r="DP35" s="45">
+        <v>320</v>
+      </c>
+      <c r="DQ35" s="45">
+        <v>253</v>
+      </c>
+      <c r="DR35" s="45">
+        <v>440</v>
+      </c>
+      <c r="DS35" s="45">
+        <v>226</v>
+      </c>
+      <c r="DT35" s="45">
+        <v>85</v>
+      </c>
+      <c r="DU35" s="45">
+        <v>39</v>
+      </c>
+      <c r="DV35" s="42">
+        <v>85</v>
+      </c>
+      <c r="DW35" s="42">
+        <v>19</v>
+      </c>
+      <c r="DX35" s="42">
+        <v>143</v>
+      </c>
+      <c r="DY35" s="42">
+        <v>7</v>
+      </c>
+      <c r="DZ35" s="42">
+        <v>638</v>
+      </c>
+      <c r="EA35" s="42">
+        <v>331</v>
+      </c>
+      <c r="EB35" s="42">
+        <v>63</v>
+      </c>
+      <c r="EC35" s="42">
+        <v>441</v>
+      </c>
+      <c r="ED35" s="45">
+        <v>1320</v>
+      </c>
+      <c r="EE35" s="50">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A36" s="52"/>
+      <c r="B36" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" s="52"/>
+      <c r="D36" s="52"/>
+      <c r="E36" s="52"/>
+      <c r="F36" s="53"/>
+      <c r="G36" s="52"/>
+      <c r="H36" s="58"/>
+      <c r="I36" s="58"/>
+      <c r="J36" s="38">
+        <v>20</v>
+      </c>
+      <c r="K36" s="39">
+        <v>194</v>
+      </c>
+      <c r="L36" s="40">
+        <v>180.9</v>
+      </c>
+      <c r="M36" s="41">
+        <v>9.92</v>
+      </c>
+      <c r="N36" s="41">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="O36" s="41">
+        <v>7.41</v>
+      </c>
+      <c r="P36" s="42">
+        <v>5368</v>
+      </c>
+      <c r="Q36" s="43">
+        <v>61.4</v>
+      </c>
+      <c r="R36" s="42">
+        <v>15259</v>
+      </c>
+      <c r="S36" s="42">
+        <v>12490</v>
+      </c>
+      <c r="T36" s="44">
+        <v>2769</v>
+      </c>
+      <c r="U36" s="42">
+        <v>372</v>
+      </c>
+      <c r="V36" s="42">
+        <v>20</v>
+      </c>
+      <c r="W36" s="44">
+        <v>3121</v>
+      </c>
+      <c r="X36" s="42">
+        <v>4728</v>
+      </c>
+      <c r="Y36" s="40">
+        <v>31</v>
+      </c>
+      <c r="Z36" s="40">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="AA36" s="40">
+        <v>20.5</v>
+      </c>
+      <c r="AB36" s="40">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="AC36" s="42">
+        <v>464</v>
+      </c>
+      <c r="AD36" s="42">
+        <v>1499</v>
+      </c>
+      <c r="AE36" s="45">
+        <v>14099</v>
+      </c>
+      <c r="AF36" s="45">
+        <v>355</v>
+      </c>
+      <c r="AG36" s="45">
+        <v>9857</v>
+      </c>
+      <c r="AH36" s="42">
+        <v>204</v>
+      </c>
+      <c r="AI36" s="46">
+        <v>4242</v>
+      </c>
+      <c r="AJ36" s="40">
+        <v>135.5</v>
+      </c>
+      <c r="AK36" s="40">
+        <v>30.1</v>
+      </c>
+      <c r="AL36" s="44">
+        <v>5846</v>
+      </c>
+      <c r="AM36" s="40">
+        <v>41.5</v>
+      </c>
+      <c r="AN36" s="42">
+        <v>427</v>
+      </c>
+      <c r="AO36" s="42">
+        <v>234</v>
+      </c>
+      <c r="AP36" s="42">
+        <v>589</v>
+      </c>
+      <c r="AQ36" s="42">
+        <v>323</v>
+      </c>
+      <c r="AR36" s="41">
+        <v>10.18</v>
+      </c>
+      <c r="AS36" s="41">
+        <v>2.57</v>
+      </c>
+      <c r="AT36" s="47">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AU36" s="47">
+        <v>9.92</v>
+      </c>
+      <c r="AV36" s="47">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AW36" s="47">
+        <v>7.41</v>
+      </c>
+      <c r="AX36" s="47">
+        <v>0.89</v>
+      </c>
+      <c r="AY36" s="47">
+        <v>6.52</v>
+      </c>
+      <c r="AZ36" s="47">
+        <v>0.08</v>
+      </c>
+      <c r="BA36" s="47">
+        <v>0.01</v>
+      </c>
+      <c r="BB36" s="47">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BC36" s="48">
+        <v>5368</v>
+      </c>
+      <c r="BD36" s="54">
+        <v>4207</v>
+      </c>
+      <c r="BE36" s="54">
+        <v>1161</v>
+      </c>
+      <c r="BF36" s="54">
+        <v>590</v>
+      </c>
+      <c r="BG36" s="54">
+        <v>571</v>
+      </c>
+      <c r="BH36" s="40">
+        <v>210.7</v>
+      </c>
+      <c r="BI36" s="40">
+        <v>44.7</v>
+      </c>
+      <c r="BJ36" s="40">
+        <v>23</v>
+      </c>
+      <c r="BK36" s="43">
+        <v>3</v>
+      </c>
+      <c r="BL36" s="43">
+        <v>184.7</v>
+      </c>
+      <c r="BM36" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN36" s="43">
+        <v>0.7</v>
+      </c>
+      <c r="BO36" s="43">
+        <v>17.3</v>
+      </c>
+      <c r="BP36" s="43">
+        <v>0.8</v>
+      </c>
+      <c r="BQ36" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BR36" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BS36" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT36" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU36" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BV36" s="40">
+        <v>1.5</v>
+      </c>
+      <c r="BW36" s="40">
+        <v>19.2</v>
+      </c>
+      <c r="BX36" s="40">
+        <v>180.9</v>
+      </c>
+      <c r="BY36" s="40">
+        <v>0</v>
+      </c>
+      <c r="BZ36" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CA36" s="40">
+        <v>1.9</v>
+      </c>
+      <c r="CB36" s="42">
+        <v>15259</v>
+      </c>
+      <c r="CC36" s="42">
+        <v>13726</v>
+      </c>
+      <c r="CD36" s="42">
+        <v>1533</v>
+      </c>
+      <c r="CE36" s="42">
+        <v>12490</v>
+      </c>
+      <c r="CF36" s="42">
+        <v>9845</v>
+      </c>
+      <c r="CG36" s="42">
+        <v>2645</v>
+      </c>
+      <c r="CH36" s="44">
+        <v>2769</v>
+      </c>
+      <c r="CI36" s="44">
+        <v>3881</v>
+      </c>
+      <c r="CJ36" s="44">
+        <v>-1112</v>
+      </c>
+      <c r="CK36" s="42">
+        <v>372</v>
+      </c>
+      <c r="CL36" s="42">
+        <v>20</v>
+      </c>
+      <c r="CM36" s="44">
+        <v>3121</v>
+      </c>
+      <c r="CN36" s="42">
+        <v>14099</v>
+      </c>
+      <c r="CO36" s="42">
+        <v>13509</v>
+      </c>
+      <c r="CP36" s="42">
+        <v>220</v>
+      </c>
+      <c r="CQ36" s="45">
+        <v>2</v>
+      </c>
+      <c r="CR36" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CS36" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CT36" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU36" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CV36" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CW36" s="42">
+        <v>137</v>
+      </c>
+      <c r="CX36" s="42">
+        <v>72</v>
+      </c>
+      <c r="CY36" s="42">
+        <v>65</v>
+      </c>
+      <c r="CZ36" s="42">
+        <v>13142</v>
+      </c>
+      <c r="DA36" s="42">
+        <v>2</v>
+      </c>
+      <c r="DB36" s="42">
+        <v>2</v>
+      </c>
+      <c r="DC36" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DD36" s="42">
+        <v>6</v>
+      </c>
+      <c r="DE36" s="42">
+        <v>0</v>
+      </c>
+      <c r="DF36" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG36" s="45">
+        <v>23</v>
+      </c>
+      <c r="DH36" s="45">
+        <v>355</v>
+      </c>
+      <c r="DI36" s="45">
+        <v>101</v>
+      </c>
+      <c r="DJ36" s="42">
+        <v>9857</v>
+      </c>
+      <c r="DK36" s="42">
+        <v>1405</v>
+      </c>
+      <c r="DL36" s="42">
+        <v>95</v>
+      </c>
+      <c r="DM36" s="45">
+        <v>0</v>
+      </c>
+      <c r="DN36" s="45">
+        <v>462</v>
+      </c>
+      <c r="DO36" s="45">
+        <v>4</v>
+      </c>
+      <c r="DP36" s="45">
+        <v>966</v>
+      </c>
+      <c r="DQ36" s="45">
+        <v>559</v>
+      </c>
+      <c r="DR36" s="45">
+        <v>548</v>
+      </c>
+      <c r="DS36" s="45">
+        <v>493</v>
+      </c>
+      <c r="DT36" s="45">
+        <v>177</v>
+      </c>
+      <c r="DU36" s="45">
+        <v>92</v>
+      </c>
+      <c r="DV36" s="42">
+        <v>185</v>
+      </c>
+      <c r="DW36" s="42">
+        <v>73</v>
+      </c>
+      <c r="DX36" s="42">
+        <v>339</v>
+      </c>
+      <c r="DY36" s="42">
+        <v>14</v>
+      </c>
+      <c r="DZ36" s="42">
+        <v>2612</v>
+      </c>
+      <c r="EA36" s="42">
+        <v>978</v>
+      </c>
+      <c r="EB36" s="42">
+        <v>204</v>
+      </c>
+      <c r="EC36" s="42">
+        <v>875</v>
+      </c>
+      <c r="ED36" s="45">
+        <v>4242</v>
+      </c>
+      <c r="EE36" s="50">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A37" s="52"/>
+      <c r="B37" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="C37" s="52"/>
+      <c r="D37" s="52"/>
+      <c r="E37" s="52"/>
+      <c r="F37" s="53"/>
+      <c r="G37" s="52"/>
+      <c r="H37" s="52"/>
+      <c r="I37" s="59"/>
+      <c r="J37" s="38">
+        <v>21</v>
+      </c>
+      <c r="K37" s="39">
+        <v>43</v>
+      </c>
+      <c r="L37" s="40">
+        <v>371.9</v>
+      </c>
+      <c r="M37" s="41">
+        <v>18.91</v>
+      </c>
+      <c r="N37" s="41">
+        <v>3.04</v>
+      </c>
+      <c r="O37" s="41">
+        <v>15.87</v>
+      </c>
+      <c r="P37" s="42">
+        <v>8830</v>
+      </c>
+      <c r="Q37" s="43">
+        <v>55</v>
+      </c>
+      <c r="R37" s="42">
+        <v>36495</v>
+      </c>
+      <c r="S37" s="42">
+        <v>30988</v>
+      </c>
+      <c r="T37" s="44">
+        <v>5507</v>
+      </c>
+      <c r="U37" s="42">
+        <v>1358</v>
+      </c>
+      <c r="V37" s="42">
+        <v>32</v>
+      </c>
+      <c r="W37" s="44">
+        <v>6833</v>
+      </c>
+      <c r="X37" s="42">
+        <v>11775</v>
+      </c>
+      <c r="Y37" s="40">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="Z37" s="40">
+        <v>15.1</v>
+      </c>
+      <c r="AA37" s="40">
+        <v>18.7</v>
+      </c>
+      <c r="AB37" s="40">
+        <v>84.9</v>
+      </c>
+      <c r="AC37" s="42">
+        <v>617</v>
+      </c>
+      <c r="AD37" s="42">
+        <v>1912</v>
+      </c>
+      <c r="AE37" s="45">
+        <v>31686</v>
+      </c>
+      <c r="AF37" s="45">
+        <v>1052</v>
+      </c>
+      <c r="AG37" s="45">
+        <v>21939</v>
+      </c>
+      <c r="AH37" s="42">
+        <v>298</v>
+      </c>
+      <c r="AI37" s="46">
+        <v>9747</v>
+      </c>
+      <c r="AJ37" s="40">
+        <v>138</v>
+      </c>
+      <c r="AK37" s="40">
+        <v>30.8</v>
+      </c>
+      <c r="AL37" s="44">
+        <v>14963</v>
+      </c>
+      <c r="AM37" s="40">
+        <v>47.2</v>
+      </c>
+      <c r="AN37" s="42">
+        <v>516</v>
+      </c>
+      <c r="AO37" s="42">
+        <v>262</v>
+      </c>
+      <c r="AP37" s="42">
+        <v>791</v>
+      </c>
+      <c r="AQ37" s="42">
+        <v>402</v>
+      </c>
+      <c r="AR37" s="41">
+        <v>19.09</v>
+      </c>
+      <c r="AS37" s="41">
+        <v>3.07</v>
+      </c>
+      <c r="AT37" s="47">
+        <v>1.81</v>
+      </c>
+      <c r="AU37" s="47">
+        <v>18.91</v>
+      </c>
+      <c r="AV37" s="47">
+        <v>3.04</v>
+      </c>
+      <c r="AW37" s="47">
+        <v>15.87</v>
+      </c>
+      <c r="AX37" s="47">
+        <v>1.66</v>
+      </c>
+      <c r="AY37" s="47">
+        <v>14.21</v>
+      </c>
+      <c r="AZ37" s="47">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="BA37" s="47">
+        <v>0.21</v>
+      </c>
+      <c r="BB37" s="47">
+        <v>0.08</v>
+      </c>
+      <c r="BC37" s="48">
+        <v>8830</v>
+      </c>
+      <c r="BD37" s="54">
+        <v>5525</v>
+      </c>
+      <c r="BE37" s="54">
+        <v>3305</v>
+      </c>
+      <c r="BF37" s="54">
+        <v>1447</v>
+      </c>
+      <c r="BG37" s="54">
+        <v>1858</v>
+      </c>
+      <c r="BH37" s="40">
+        <v>392.4</v>
+      </c>
+      <c r="BI37" s="40">
+        <v>74.8</v>
+      </c>
+      <c r="BJ37" s="40">
+        <v>12.8</v>
+      </c>
+      <c r="BK37" s="43">
+        <v>2</v>
+      </c>
+      <c r="BL37" s="43">
+        <v>377.6</v>
+      </c>
+      <c r="BM37" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN37" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO37" s="43">
+        <v>6.9</v>
+      </c>
+      <c r="BP37" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ37" s="40">
+        <v>2.8</v>
+      </c>
+      <c r="BR37" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="BS37" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="BT37" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU37" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BV37" s="40">
+        <v>0.7</v>
+      </c>
+      <c r="BW37" s="40">
+        <v>13</v>
+      </c>
+      <c r="BX37" s="40">
+        <v>371.9</v>
+      </c>
+      <c r="BY37" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BZ37" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CA37" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CB37" s="42">
+        <v>36495</v>
+      </c>
+      <c r="CC37" s="42">
+        <v>30113</v>
+      </c>
+      <c r="CD37" s="42">
+        <v>6382</v>
+      </c>
+      <c r="CE37" s="42">
+        <v>30988</v>
+      </c>
+      <c r="CF37" s="42">
+        <v>21924</v>
+      </c>
+      <c r="CG37" s="42">
+        <v>9064</v>
+      </c>
+      <c r="CH37" s="44">
+        <v>5507</v>
+      </c>
+      <c r="CI37" s="44">
+        <v>8189</v>
+      </c>
+      <c r="CJ37" s="44">
+        <v>-2682</v>
+      </c>
+      <c r="CK37" s="42">
+        <v>1358</v>
+      </c>
+      <c r="CL37" s="42">
+        <v>32</v>
+      </c>
+      <c r="CM37" s="44">
+        <v>6833</v>
+      </c>
+      <c r="CN37" s="42">
+        <v>31686</v>
+      </c>
+      <c r="CO37" s="42">
+        <v>30025</v>
+      </c>
+      <c r="CP37" s="42">
+        <v>122</v>
+      </c>
+      <c r="CQ37" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CR37" s="45">
+        <v>2</v>
+      </c>
+      <c r="CS37" s="45">
+        <v>7</v>
+      </c>
+      <c r="CT37" s="45">
+        <v>7</v>
+      </c>
+      <c r="CU37" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CV37" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CW37" s="42">
+        <v>62</v>
+      </c>
+      <c r="CX37" s="42">
+        <v>7</v>
+      </c>
+      <c r="CY37" s="42">
+        <v>55</v>
+      </c>
+      <c r="CZ37" s="42">
+        <v>29832</v>
+      </c>
+      <c r="DA37" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DB37" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DC37" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DD37" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DE37" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DF37" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG37" s="45">
+        <v>51</v>
+      </c>
+      <c r="DH37" s="45">
+        <v>1052</v>
+      </c>
+      <c r="DI37" s="45">
+        <v>600</v>
+      </c>
+      <c r="DJ37" s="42">
+        <v>21939</v>
+      </c>
+      <c r="DK37" s="42">
+        <v>4816</v>
+      </c>
+      <c r="DL37" s="42">
+        <v>269</v>
+      </c>
+      <c r="DM37" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN37" s="45">
+        <v>924</v>
+      </c>
+      <c r="DO37" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DP37" s="45">
+        <v>2200</v>
+      </c>
+      <c r="DQ37" s="45">
+        <v>1094</v>
+      </c>
+      <c r="DR37" s="45">
+        <v>1082</v>
+      </c>
+      <c r="DS37" s="45">
+        <v>1060</v>
+      </c>
+      <c r="DT37" s="45">
+        <v>276</v>
+      </c>
+      <c r="DU37" s="45">
+        <v>169</v>
+      </c>
+      <c r="DV37" s="42">
+        <v>387</v>
+      </c>
+      <c r="DW37" s="42">
+        <v>113</v>
+      </c>
+      <c r="DX37" s="42">
+        <v>686</v>
+      </c>
+      <c r="DY37" s="42">
+        <v>13</v>
+      </c>
+      <c r="DZ37" s="42">
+        <v>5354</v>
+      </c>
+      <c r="EA37" s="42">
+        <v>1935</v>
+      </c>
+      <c r="EB37" s="42">
+        <v>298</v>
+      </c>
+      <c r="EC37" s="42">
+        <v>1673</v>
+      </c>
+      <c r="ED37" s="45">
+        <v>9747</v>
+      </c>
+      <c r="EE37" s="50">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="38" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A38" s="52"/>
+      <c r="B38" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" s="56"/>
+      <c r="D38" s="56"/>
+      <c r="E38" s="56"/>
+      <c r="F38" s="53"/>
+      <c r="G38" s="56"/>
+      <c r="H38" s="52"/>
+      <c r="I38" s="52"/>
+      <c r="J38" s="38">
+        <v>22</v>
+      </c>
+      <c r="K38" s="39">
+        <v>49</v>
+      </c>
+      <c r="L38" s="40">
+        <v>811.7</v>
+      </c>
+      <c r="M38" s="41">
+        <v>26.62</v>
+      </c>
+      <c r="N38" s="41">
+        <v>2.5</v>
+      </c>
+      <c r="O38" s="41">
+        <v>24.12</v>
+      </c>
+      <c r="P38" s="42">
+        <v>14018</v>
+      </c>
+      <c r="Q38" s="43">
+        <v>55.3</v>
+      </c>
+      <c r="R38" s="42">
+        <v>78469</v>
+      </c>
+      <c r="S38" s="42">
+        <v>74522</v>
+      </c>
+      <c r="T38" s="44">
+        <v>3947</v>
+      </c>
+      <c r="U38" s="42">
+        <v>2508</v>
+      </c>
+      <c r="V38" s="42">
+        <v>541</v>
+      </c>
+      <c r="W38" s="44">
+        <v>5914</v>
+      </c>
+      <c r="X38" s="42">
+        <v>22199</v>
+      </c>
+      <c r="Y38" s="40">
+        <v>28.3</v>
+      </c>
+      <c r="Z38" s="40">
+        <v>5</v>
+      </c>
+      <c r="AA38" s="40">
+        <v>7.5</v>
+      </c>
+      <c r="AB38" s="40">
+        <v>95</v>
+      </c>
+      <c r="AC38" s="42">
+        <v>794</v>
+      </c>
+      <c r="AD38" s="42">
+        <v>2807</v>
+      </c>
+      <c r="AE38" s="45">
+        <v>54967</v>
+      </c>
+      <c r="AF38" s="45">
+        <v>1239</v>
+      </c>
+      <c r="AG38" s="45">
+        <v>47227</v>
+      </c>
+      <c r="AH38" s="42">
+        <v>886</v>
+      </c>
+      <c r="AI38" s="46">
+        <v>7740</v>
+      </c>
+      <c r="AJ38" s="40">
+        <v>130.1</v>
+      </c>
+      <c r="AK38" s="40">
+        <v>14.1</v>
+      </c>
+      <c r="AL38" s="44">
+        <v>24753</v>
+      </c>
+      <c r="AM38" s="40">
+        <v>45</v>
+      </c>
+      <c r="AN38" s="42">
+        <v>291</v>
+      </c>
+      <c r="AO38" s="42">
+        <v>95</v>
+      </c>
+      <c r="AP38" s="42">
+        <v>930</v>
+      </c>
+      <c r="AQ38" s="42">
+        <v>305</v>
+      </c>
+      <c r="AR38" s="41">
+        <v>27.95</v>
+      </c>
+      <c r="AS38" s="41">
+        <v>2.71</v>
+      </c>
+      <c r="AT38" s="47">
+        <v>5.79</v>
+      </c>
+      <c r="AU38" s="47">
+        <v>26.62</v>
+      </c>
+      <c r="AV38" s="47">
+        <v>2.5</v>
+      </c>
+      <c r="AW38" s="47">
+        <v>24.12</v>
+      </c>
+      <c r="AX38" s="47">
+        <v>4.67</v>
+      </c>
+      <c r="AY38" s="47">
+        <v>19.45</v>
+      </c>
+      <c r="AZ38" s="47">
+        <v>0.59</v>
+      </c>
+      <c r="BA38" s="47">
+        <v>0.54</v>
+      </c>
+      <c r="BB38" s="47">
+        <v>0.05</v>
+      </c>
+      <c r="BC38" s="48">
+        <v>14018</v>
+      </c>
+      <c r="BD38" s="54">
+        <v>4444</v>
+      </c>
+      <c r="BE38" s="54">
+        <v>9574</v>
+      </c>
+      <c r="BF38" s="54">
+        <v>6546</v>
+      </c>
+      <c r="BG38" s="54">
+        <v>3028</v>
+      </c>
+      <c r="BH38" s="40">
+        <v>940.2</v>
+      </c>
+      <c r="BI38" s="40">
+        <v>367.4</v>
+      </c>
+      <c r="BJ38" s="40">
+        <v>105.6</v>
+      </c>
+      <c r="BK38" s="43">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="BL38" s="43">
+        <v>815.5</v>
+      </c>
+      <c r="BM38" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN38" s="43">
+        <v>0.2</v>
+      </c>
+      <c r="BO38" s="43">
+        <v>82.8</v>
+      </c>
+      <c r="BP38" s="43">
+        <v>10.3</v>
+      </c>
+      <c r="BQ38" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BR38" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BS38" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT38" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU38" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BV38" s="40">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="BW38" s="40">
+        <v>103.8</v>
+      </c>
+      <c r="BX38" s="40">
+        <v>811.7</v>
+      </c>
+      <c r="BY38" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BZ38" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CA38" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CB38" s="42">
+        <v>78469</v>
+      </c>
+      <c r="CC38" s="42">
+        <v>52813</v>
+      </c>
+      <c r="CD38" s="42">
+        <v>25656</v>
+      </c>
+      <c r="CE38" s="42">
+        <v>74522</v>
+      </c>
+      <c r="CF38" s="42">
+        <v>47073</v>
+      </c>
+      <c r="CG38" s="42">
+        <v>27449</v>
+      </c>
+      <c r="CH38" s="44">
+        <v>3947</v>
+      </c>
+      <c r="CI38" s="44">
+        <v>5740</v>
+      </c>
+      <c r="CJ38" s="44">
+        <v>-1793</v>
+      </c>
+      <c r="CK38" s="42">
+        <v>2508</v>
+      </c>
+      <c r="CL38" s="42">
+        <v>541</v>
+      </c>
+      <c r="CM38" s="44">
+        <v>5914</v>
+      </c>
+      <c r="CN38" s="42">
+        <v>54967</v>
+      </c>
+      <c r="CO38" s="42">
+        <v>51627</v>
+      </c>
+      <c r="CP38" s="42">
+        <v>1252</v>
+      </c>
+      <c r="CQ38" s="45">
+        <v>56</v>
+      </c>
+      <c r="CR38" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CS38" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CT38" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU38" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CV38" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CW38" s="42">
+        <v>359</v>
+      </c>
+      <c r="CX38" s="42">
+        <v>116</v>
+      </c>
+      <c r="CY38" s="42">
+        <v>243</v>
+      </c>
+      <c r="CZ38" s="42">
+        <v>49672</v>
+      </c>
+      <c r="DA38" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DB38" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DC38" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DD38" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DE38" s="42">
+        <v>287</v>
+      </c>
+      <c r="DF38" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG38" s="45">
+        <v>904</v>
+      </c>
+      <c r="DH38" s="45">
+        <v>1239</v>
+      </c>
+      <c r="DI38" s="45">
+        <v>1025</v>
+      </c>
+      <c r="DJ38" s="42">
+        <v>47227</v>
+      </c>
+      <c r="DK38" s="42">
+        <v>15425</v>
+      </c>
+      <c r="DL38" s="42">
+        <v>301</v>
+      </c>
+      <c r="DM38" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN38" s="45">
+        <v>1790</v>
+      </c>
+      <c r="DO38" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DP38" s="45">
+        <v>2949</v>
+      </c>
+      <c r="DQ38" s="45">
+        <v>1890</v>
+      </c>
+      <c r="DR38" s="45">
+        <v>1768</v>
+      </c>
+      <c r="DS38" s="45">
+        <v>1395</v>
+      </c>
+      <c r="DT38" s="45">
+        <v>377</v>
+      </c>
+      <c r="DU38" s="45">
+        <v>188</v>
+      </c>
+      <c r="DV38" s="42">
+        <v>1362</v>
+      </c>
+      <c r="DW38" s="42">
+        <v>118</v>
+      </c>
+      <c r="DX38" s="42">
+        <v>1318</v>
+      </c>
+      <c r="DY38" s="42">
+        <v>226</v>
+      </c>
+      <c r="DZ38" s="42">
+        <v>9266</v>
+      </c>
+      <c r="EA38" s="42">
+        <v>5724</v>
+      </c>
+      <c r="EB38" s="42">
+        <v>886</v>
+      </c>
+      <c r="EC38" s="42">
+        <v>3459</v>
+      </c>
+      <c r="ED38" s="45">
+        <v>7740</v>
+      </c>
+      <c r="EE38" s="50">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:135" s="55" customFormat="1" ht="45" customHeight="1">
+      <c r="A39" s="98" t="s">
+        <v>207</v>
+      </c>
+      <c r="B39" s="98"/>
+      <c r="C39" s="98"/>
+      <c r="D39" s="98"/>
+      <c r="E39" s="98"/>
+      <c r="F39" s="98"/>
+      <c r="G39" s="98"/>
+      <c r="H39" s="98"/>
+      <c r="I39" s="98"/>
+      <c r="J39" s="38">
+        <v>23</v>
+      </c>
+      <c r="K39" s="39">
+        <v>174</v>
+      </c>
+      <c r="L39" s="40">
+        <v>62.2</v>
+      </c>
+      <c r="M39" s="41">
+        <v>5.66</v>
+      </c>
+      <c r="N39" s="41">
+        <v>2.36</v>
+      </c>
+      <c r="O39" s="41">
+        <v>3.3</v>
+      </c>
+      <c r="P39" s="42">
+        <v>5992</v>
+      </c>
+      <c r="Q39" s="43">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="R39" s="42">
+        <v>16916</v>
+      </c>
+      <c r="S39" s="42">
+        <v>16044</v>
+      </c>
+      <c r="T39" s="44">
+        <v>872</v>
+      </c>
+      <c r="U39" s="42">
+        <v>631</v>
+      </c>
+      <c r="V39" s="42">
+        <v>52</v>
+      </c>
+      <c r="W39" s="44">
+        <v>1451</v>
+      </c>
+      <c r="X39" s="42">
+        <v>3940</v>
+      </c>
+      <c r="Y39" s="40">
+        <v>23.3</v>
+      </c>
+      <c r="Z39" s="40">
+        <v>5.2</v>
+      </c>
+      <c r="AA39" s="40">
+        <v>8.6</v>
+      </c>
+      <c r="AB39" s="40">
+        <v>94.8</v>
+      </c>
+      <c r="AC39" s="42">
+        <v>695</v>
+      </c>
+      <c r="AD39" s="42">
+        <v>2983</v>
+      </c>
+      <c r="AE39" s="45">
+        <v>16151</v>
+      </c>
+      <c r="AF39" s="45">
+        <v>538</v>
+      </c>
+      <c r="AG39" s="45">
+        <v>13739</v>
+      </c>
+      <c r="AH39" s="42">
+        <v>233</v>
+      </c>
+      <c r="AI39" s="46">
+        <v>2412</v>
+      </c>
+      <c r="AJ39" s="40">
+        <v>176.2</v>
+      </c>
+      <c r="AK39" s="40">
+        <v>14.9</v>
+      </c>
+      <c r="AL39" s="44">
+        <v>4942</v>
+      </c>
+      <c r="AM39" s="40">
+        <v>30.6</v>
+      </c>
+      <c r="AN39" s="42">
+        <v>427</v>
+      </c>
+      <c r="AO39" s="42">
+        <v>388</v>
+      </c>
+      <c r="AP39" s="42">
+        <v>873</v>
+      </c>
+      <c r="AQ39" s="42">
+        <v>795</v>
+      </c>
+      <c r="AR39" s="41">
+        <v>5.67</v>
+      </c>
+      <c r="AS39" s="41">
+        <v>2.36</v>
+      </c>
+      <c r="AT39" s="47">
+        <v>1.47</v>
+      </c>
+      <c r="AU39" s="47">
+        <v>5.66</v>
+      </c>
+      <c r="AV39" s="47">
+        <v>2.36</v>
+      </c>
+      <c r="AW39" s="47">
+        <v>3.3</v>
+      </c>
+      <c r="AX39" s="47">
+        <v>1.46</v>
+      </c>
+      <c r="AY39" s="47">
+        <v>1.84</v>
+      </c>
+      <c r="AZ39" s="47">
+        <v>0.11</v>
+      </c>
+      <c r="BA39" s="47">
+        <v>0.09</v>
+      </c>
+      <c r="BB39" s="47">
+        <v>0.02</v>
+      </c>
+      <c r="BC39" s="48">
+        <v>5992</v>
+      </c>
+      <c r="BD39" s="54">
+        <v>4286</v>
+      </c>
+      <c r="BE39" s="54">
+        <v>1706</v>
+      </c>
+      <c r="BF39" s="54">
+        <v>1435</v>
+      </c>
+      <c r="BG39" s="54">
+        <v>271</v>
+      </c>
+      <c r="BH39" s="40">
+        <v>120.4</v>
+      </c>
+      <c r="BI39" s="40">
+        <v>37.1</v>
+      </c>
+      <c r="BJ39" s="40">
+        <v>61.9</v>
+      </c>
+      <c r="BK39" s="43">
+        <v>52</v>
+      </c>
+      <c r="BL39" s="43">
+        <v>6.5</v>
+      </c>
+      <c r="BM39" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN39" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO39" s="43">
+        <v>26.5</v>
+      </c>
+      <c r="BP39" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ39" s="40">
+        <v>2.1</v>
+      </c>
+      <c r="BR39" s="40">
+        <v>0</v>
+      </c>
+      <c r="BS39" s="40">
+        <v>0</v>
+      </c>
+      <c r="BT39" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU39" s="40">
+        <v>0.7</v>
+      </c>
+      <c r="BV39" s="40">
+        <v>3.9</v>
+      </c>
+      <c r="BW39" s="40">
+        <v>48.2</v>
+      </c>
+      <c r="BX39" s="40">
+        <v>2.6</v>
+      </c>
+      <c r="BY39" s="40">
+        <v>32.1</v>
+      </c>
+      <c r="BZ39" s="40">
+        <v>3006.7</v>
+      </c>
+      <c r="CA39" s="40">
+        <v>1.3</v>
+      </c>
+      <c r="CB39" s="42">
+        <v>16916</v>
+      </c>
+      <c r="CC39" s="42">
+        <v>15606</v>
+      </c>
+      <c r="CD39" s="42">
+        <v>1310</v>
+      </c>
+      <c r="CE39" s="42">
+        <v>16044</v>
+      </c>
+      <c r="CF39" s="42">
+        <v>13691</v>
+      </c>
+      <c r="CG39" s="42">
+        <v>2353</v>
+      </c>
+      <c r="CH39" s="44">
+        <v>872</v>
+      </c>
+      <c r="CI39" s="44">
+        <v>1915</v>
+      </c>
+      <c r="CJ39" s="44">
+        <v>-1043</v>
+      </c>
+      <c r="CK39" s="42">
+        <v>631</v>
+      </c>
+      <c r="CL39" s="42">
+        <v>52</v>
+      </c>
+      <c r="CM39" s="44">
+        <v>1451</v>
+      </c>
+      <c r="CN39" s="42">
+        <v>16151</v>
+      </c>
+      <c r="CO39" s="42">
+        <v>15484</v>
+      </c>
+      <c r="CP39" s="42">
+        <v>340</v>
+      </c>
+      <c r="CQ39" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CR39" s="45">
+        <v>4</v>
+      </c>
+      <c r="CS39" s="45">
+        <v>2</v>
+      </c>
+      <c r="CT39" s="45">
+        <v>2</v>
+      </c>
+      <c r="CU39" s="45">
+        <v>0</v>
+      </c>
+      <c r="CV39" s="45">
+        <v>9</v>
+      </c>
+      <c r="CW39" s="42">
+        <v>213</v>
+      </c>
+      <c r="CX39" s="42">
+        <v>146</v>
+      </c>
+      <c r="CY39" s="42">
+        <v>67</v>
+      </c>
+      <c r="CZ39" s="42">
+        <v>233</v>
+      </c>
+      <c r="DA39" s="42">
+        <v>14673</v>
+      </c>
+      <c r="DB39" s="42">
+        <v>3440</v>
+      </c>
+      <c r="DC39" s="42">
+        <v>11233</v>
+      </c>
+      <c r="DD39" s="42">
+        <v>2</v>
+      </c>
+      <c r="DE39" s="42">
+        <v>8</v>
+      </c>
+      <c r="DF39" s="42">
+        <v>6</v>
+      </c>
+      <c r="DG39" s="45">
+        <v>39</v>
+      </c>
+      <c r="DH39" s="45">
+        <v>538</v>
+      </c>
+      <c r="DI39" s="45">
+        <v>81</v>
+      </c>
+      <c r="DJ39" s="42">
+        <v>13739</v>
+      </c>
+      <c r="DK39" s="42">
+        <v>2219</v>
+      </c>
+      <c r="DL39" s="42">
+        <v>1581</v>
+      </c>
+      <c r="DM39" s="45">
+        <v>0</v>
+      </c>
+      <c r="DN39" s="45">
+        <v>489</v>
+      </c>
+      <c r="DO39" s="45">
+        <v>4</v>
+      </c>
+      <c r="DP39" s="45">
+        <v>653</v>
+      </c>
+      <c r="DQ39" s="45">
+        <v>1111</v>
+      </c>
+      <c r="DR39" s="45">
+        <v>1684</v>
+      </c>
+      <c r="DS39" s="45">
+        <v>583</v>
+      </c>
+      <c r="DT39" s="45">
+        <v>164</v>
+      </c>
+      <c r="DU39" s="45">
+        <v>50</v>
+      </c>
+      <c r="DV39" s="42">
+        <v>263</v>
+      </c>
+      <c r="DW39" s="42">
+        <v>33</v>
+      </c>
+      <c r="DX39" s="42">
+        <v>465</v>
+      </c>
+      <c r="DY39" s="42">
+        <v>48</v>
+      </c>
+      <c r="DZ39" s="42">
+        <v>2051</v>
+      </c>
+      <c r="EA39" s="42">
+        <v>1308</v>
+      </c>
+      <c r="EB39" s="42">
+        <v>233</v>
+      </c>
+      <c r="EC39" s="42">
+        <v>1057</v>
+      </c>
+      <c r="ED39" s="45">
+        <v>2412</v>
+      </c>
+      <c r="EE39" s="50">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A40" s="52"/>
+      <c r="B40" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="C40" s="52"/>
+      <c r="D40" s="52"/>
+      <c r="E40" s="52"/>
+      <c r="F40" s="53"/>
+      <c r="G40" s="52"/>
+      <c r="H40" s="52"/>
+      <c r="I40" s="60"/>
+      <c r="J40" s="38">
+        <v>24</v>
+      </c>
+      <c r="K40" s="39">
+        <v>98</v>
+      </c>
+      <c r="L40" s="40">
+        <v>34</v>
+      </c>
+      <c r="M40" s="41">
+        <v>5.03</v>
+      </c>
+      <c r="N40" s="41">
+        <v>2.25</v>
+      </c>
+      <c r="O40" s="41">
+        <v>2.78</v>
+      </c>
+      <c r="P40" s="42">
+        <v>5135</v>
+      </c>
+      <c r="Q40" s="43">
+        <v>65.8</v>
+      </c>
+      <c r="R40" s="42">
+        <v>12981</v>
+      </c>
+      <c r="S40" s="42">
+        <v>12272</v>
+      </c>
+      <c r="T40" s="44">
+        <v>709</v>
+      </c>
+      <c r="U40" s="42">
+        <v>482</v>
+      </c>
+      <c r="V40" s="42">
+        <v>39</v>
+      </c>
+      <c r="W40" s="44">
+        <v>1152</v>
+      </c>
+      <c r="X40" s="42">
+        <v>2678</v>
+      </c>
+      <c r="Y40" s="40">
+        <v>20.6</v>
+      </c>
+      <c r="Z40" s="40">
+        <v>5.5</v>
+      </c>
+      <c r="AA40" s="40">
+        <v>8.9</v>
+      </c>
+      <c r="AB40" s="40">
+        <v>94.5</v>
+      </c>
+      <c r="AC40" s="42">
+        <v>531</v>
+      </c>
+      <c r="AD40" s="42">
+        <v>2576</v>
+      </c>
+      <c r="AE40" s="45">
+        <v>12387</v>
+      </c>
+      <c r="AF40" s="45">
+        <v>426</v>
+      </c>
+      <c r="AG40" s="45">
+        <v>10558</v>
+      </c>
+      <c r="AH40" s="42">
+        <v>190</v>
+      </c>
+      <c r="AI40" s="46">
+        <v>1829</v>
+      </c>
+      <c r="AJ40" s="40">
+        <v>166.4</v>
+      </c>
+      <c r="AK40" s="40">
+        <v>14.8</v>
+      </c>
+      <c r="AL40" s="44">
+        <v>3372</v>
+      </c>
+      <c r="AM40" s="40">
+        <v>27.2</v>
+      </c>
+      <c r="AN40" s="42">
+        <v>364</v>
+      </c>
+      <c r="AO40" s="42">
+        <v>538</v>
+      </c>
+      <c r="AP40" s="42">
+        <v>670</v>
+      </c>
+      <c r="AQ40" s="42">
+        <v>992</v>
+      </c>
+      <c r="AR40" s="41">
+        <v>5.04</v>
+      </c>
+      <c r="AS40" s="41">
+        <v>2.25</v>
+      </c>
+      <c r="AT40" s="47">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="AU40" s="47">
+        <v>5.03</v>
+      </c>
+      <c r="AV40" s="47">
+        <v>2.25</v>
+      </c>
+      <c r="AW40" s="47">
+        <v>2.78</v>
+      </c>
+      <c r="AX40" s="47">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AY40" s="47">
+        <v>1.66</v>
+      </c>
+      <c r="AZ40" s="47">
+        <v>0.03</v>
+      </c>
+      <c r="BA40" s="47">
+        <v>0.01</v>
+      </c>
+      <c r="BB40" s="47">
+        <v>0.02</v>
+      </c>
+      <c r="BC40" s="48">
+        <v>5135</v>
+      </c>
+      <c r="BD40" s="54">
+        <v>4026</v>
+      </c>
+      <c r="BE40" s="54">
+        <v>1109</v>
+      </c>
+      <c r="BF40" s="54">
+        <v>914</v>
+      </c>
+      <c r="BG40" s="54">
+        <v>195</v>
+      </c>
+      <c r="BH40" s="40">
+        <v>93.3</v>
+      </c>
+      <c r="BI40" s="40">
+        <v>26</v>
+      </c>
+      <c r="BJ40" s="40">
+        <v>52.4</v>
+      </c>
+      <c r="BK40" s="43">
+        <v>36.9</v>
+      </c>
+      <c r="BL40" s="43">
+        <v>4</v>
+      </c>
+      <c r="BM40" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN40" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO40" s="43">
+        <v>21.5</v>
+      </c>
+      <c r="BP40" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ40" s="40">
+        <v>2.4</v>
+      </c>
+      <c r="BR40" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BS40" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT40" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU40" s="40">
+        <v>0.4</v>
+      </c>
+      <c r="BV40" s="40">
+        <v>3.3</v>
+      </c>
+      <c r="BW40" s="40">
+        <v>52.8</v>
+      </c>
+      <c r="BX40" s="40">
+        <v>3</v>
+      </c>
+      <c r="BY40" s="40">
+        <v>14.3</v>
+      </c>
+      <c r="BZ40" s="40">
+        <v>1968.8</v>
+      </c>
+      <c r="CA40" s="40">
+        <v>0.4</v>
+      </c>
+      <c r="CB40" s="42">
+        <v>12981</v>
+      </c>
+      <c r="CC40" s="42">
+        <v>11956</v>
+      </c>
+      <c r="CD40" s="42">
+        <v>1025</v>
+      </c>
+      <c r="CE40" s="42">
+        <v>12272</v>
+      </c>
+      <c r="CF40" s="42">
+        <v>10517</v>
+      </c>
+      <c r="CG40" s="42">
+        <v>1755</v>
+      </c>
+      <c r="CH40" s="44">
+        <v>709</v>
+      </c>
+      <c r="CI40" s="44">
+        <v>1439</v>
+      </c>
+      <c r="CJ40" s="44">
+        <v>-730</v>
+      </c>
+      <c r="CK40" s="42">
+        <v>482</v>
+      </c>
+      <c r="CL40" s="42">
+        <v>39</v>
+      </c>
+      <c r="CM40" s="44">
+        <v>1152</v>
+      </c>
+      <c r="CN40" s="42">
+        <v>12387</v>
+      </c>
+      <c r="CO40" s="42">
+        <v>11838</v>
+      </c>
+      <c r="CP40" s="42">
+        <v>267</v>
+      </c>
+      <c r="CQ40" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CR40" s="45">
+        <v>5</v>
+      </c>
+      <c r="CS40" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CT40" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU40" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CV40" s="45">
+        <v>2</v>
+      </c>
+      <c r="CW40" s="42">
+        <v>167</v>
+      </c>
+      <c r="CX40" s="42">
+        <v>105</v>
+      </c>
+      <c r="CY40" s="42">
+        <v>62</v>
+      </c>
+      <c r="CZ40" s="42">
+        <v>265</v>
+      </c>
+      <c r="DA40" s="42">
+        <v>11128</v>
+      </c>
+      <c r="DB40" s="42">
+        <v>1932</v>
+      </c>
+      <c r="DC40" s="42">
+        <v>9196</v>
+      </c>
+      <c r="DD40" s="42">
+        <v>0</v>
+      </c>
+      <c r="DE40" s="42">
+        <v>4</v>
+      </c>
+      <c r="DF40" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG40" s="45">
+        <v>38</v>
+      </c>
+      <c r="DH40" s="45">
+        <v>426</v>
+      </c>
+      <c r="DI40" s="45">
+        <v>76</v>
+      </c>
+      <c r="DJ40" s="42">
+        <v>10558</v>
+      </c>
+      <c r="DK40" s="42">
+        <v>1353</v>
+      </c>
+      <c r="DL40" s="42">
+        <v>1258</v>
+      </c>
+      <c r="DM40" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN40" s="45">
+        <v>395</v>
+      </c>
+      <c r="DO40" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DP40" s="45">
+        <v>486</v>
+      </c>
+      <c r="DQ40" s="45">
+        <v>931</v>
+      </c>
+      <c r="DR40" s="45">
+        <v>1474</v>
+      </c>
+      <c r="DS40" s="45">
+        <v>470</v>
+      </c>
+      <c r="DT40" s="45">
+        <v>130</v>
+      </c>
+      <c r="DU40" s="45">
+        <v>45</v>
+      </c>
+      <c r="DV40" s="42">
+        <v>153</v>
+      </c>
+      <c r="DW40" s="42">
+        <v>23</v>
+      </c>
+      <c r="DX40" s="42">
+        <v>349</v>
+      </c>
+      <c r="DY40" s="42">
+        <v>37</v>
+      </c>
+      <c r="DZ40" s="42">
+        <v>1659</v>
+      </c>
+      <c r="EA40" s="42">
+        <v>1018</v>
+      </c>
+      <c r="EB40" s="42">
+        <v>190</v>
+      </c>
+      <c r="EC40" s="42">
+        <v>803</v>
+      </c>
+      <c r="ED40" s="45">
+        <v>1829</v>
+      </c>
+      <c r="EE40" s="50">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A41" s="52"/>
+      <c r="B41" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="52"/>
+      <c r="D41" s="52"/>
+      <c r="E41" s="52"/>
+      <c r="F41" s="53"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="60"/>
+      <c r="J41" s="38">
+        <v>25</v>
+      </c>
+      <c r="K41" s="39">
+        <v>50</v>
+      </c>
+      <c r="L41" s="40">
+        <v>170.1</v>
+      </c>
+      <c r="M41" s="41">
+        <v>8.18</v>
+      </c>
+      <c r="N41" s="41">
+        <v>3.06</v>
+      </c>
+      <c r="O41" s="41">
+        <v>5.12</v>
+      </c>
+      <c r="P41" s="42">
+        <v>10228</v>
+      </c>
+      <c r="Q41" s="43">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="R41" s="42">
+        <v>33968</v>
+      </c>
+      <c r="S41" s="42">
+        <v>32806</v>
+      </c>
+      <c r="T41" s="44">
+        <v>1162</v>
+      </c>
+      <c r="U41" s="42">
+        <v>1236</v>
+      </c>
+      <c r="V41" s="42">
+        <v>110</v>
+      </c>
+      <c r="W41" s="44">
+        <v>2288</v>
+      </c>
+      <c r="X41" s="42">
+        <v>8701</v>
+      </c>
+      <c r="Y41" s="40">
+        <v>25.6</v>
+      </c>
+      <c r="Z41" s="40">
+        <v>3.4</v>
+      </c>
+      <c r="AA41" s="40">
+        <v>6.7</v>
+      </c>
+      <c r="AB41" s="40">
+        <v>96.6</v>
+      </c>
+      <c r="AC41" s="42">
+        <v>1059</v>
+      </c>
+      <c r="AD41" s="42">
+        <v>4132</v>
+      </c>
+      <c r="AE41" s="45">
+        <v>33716</v>
+      </c>
+      <c r="AF41" s="45">
+        <v>939</v>
+      </c>
+      <c r="AG41" s="45">
+        <v>27949</v>
+      </c>
+      <c r="AH41" s="42">
+        <v>496</v>
+      </c>
+      <c r="AI41" s="46">
+        <v>5767</v>
+      </c>
+      <c r="AJ41" s="40">
+        <v>287.89999999999998</v>
+      </c>
+      <c r="AK41" s="40">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="AL41" s="44">
+        <v>12367</v>
+      </c>
+      <c r="AM41" s="40">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="AN41" s="42">
+        <v>705</v>
+      </c>
+      <c r="AO41" s="42">
+        <v>339</v>
+      </c>
+      <c r="AP41" s="42">
+        <v>1512</v>
+      </c>
+      <c r="AQ41" s="42">
+        <v>727</v>
+      </c>
+      <c r="AR41" s="41">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="AS41" s="41">
+        <v>3.07</v>
+      </c>
+      <c r="AT41" s="47">
+        <v>2.95</v>
+      </c>
+      <c r="AU41" s="47">
+        <v>8.18</v>
+      </c>
+      <c r="AV41" s="47">
+        <v>3.06</v>
+      </c>
+      <c r="AW41" s="47">
+        <v>5.12</v>
+      </c>
+      <c r="AX41" s="47">
+        <v>2.92</v>
+      </c>
+      <c r="AY41" s="47">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AZ41" s="47">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="BA41" s="47">
+        <v>0.52</v>
+      </c>
+      <c r="BB41" s="47">
+        <v>0.04</v>
+      </c>
+      <c r="BC41" s="48">
+        <v>10228</v>
+      </c>
+      <c r="BD41" s="54">
+        <v>5973</v>
+      </c>
+      <c r="BE41" s="54">
+        <v>4255</v>
+      </c>
+      <c r="BF41" s="54">
+        <v>3914</v>
+      </c>
+      <c r="BG41" s="54">
+        <v>341</v>
+      </c>
+      <c r="BH41" s="40">
+        <v>238.9</v>
+      </c>
+      <c r="BI41" s="40">
+        <v>76.5</v>
+      </c>
+      <c r="BJ41" s="40">
+        <v>111.9</v>
+      </c>
+      <c r="BK41" s="43">
+        <v>107.9</v>
+      </c>
+      <c r="BL41" s="43">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="BM41" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN41" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO41" s="43">
+        <v>60.6</v>
+      </c>
+      <c r="BP41" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ41" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BR41" s="40">
+        <v>0.2</v>
+      </c>
+      <c r="BS41" s="40">
+        <v>0.2</v>
+      </c>
+      <c r="BT41" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU41" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BV41" s="40">
+        <v>11</v>
+      </c>
+      <c r="BW41" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="BX41" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BY41" s="40">
+        <v>107.5</v>
+      </c>
+      <c r="BZ41" s="40">
+        <v>6257.1</v>
+      </c>
+      <c r="CA41" s="40">
+        <v>3.3</v>
+      </c>
+      <c r="CB41" s="42">
+        <v>33968</v>
+      </c>
+      <c r="CC41" s="42">
+        <v>32806</v>
+      </c>
+      <c r="CD41" s="42">
+        <v>1162</v>
+      </c>
+      <c r="CE41" s="42">
+        <v>32806</v>
+      </c>
+      <c r="CF41" s="42">
+        <v>27880</v>
+      </c>
+      <c r="CG41" s="42">
+        <v>4926</v>
+      </c>
+      <c r="CH41" s="44">
+        <v>1162</v>
+      </c>
+      <c r="CI41" s="44">
+        <v>4926</v>
+      </c>
+      <c r="CJ41" s="44">
+        <v>-3764</v>
+      </c>
+      <c r="CK41" s="42">
+        <v>1236</v>
+      </c>
+      <c r="CL41" s="42">
+        <v>110</v>
+      </c>
+      <c r="CM41" s="44">
+        <v>2288</v>
+      </c>
+      <c r="CN41" s="42">
+        <v>33716</v>
+      </c>
+      <c r="CO41" s="42">
+        <v>32642</v>
+      </c>
+      <c r="CP41" s="42">
+        <v>793</v>
+      </c>
+      <c r="CQ41" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CR41" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CS41" s="45">
+        <v>26</v>
+      </c>
+      <c r="CT41" s="45">
+        <v>25</v>
+      </c>
+      <c r="CU41" s="45">
+        <v>1</v>
+      </c>
+      <c r="CV41" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CW41" s="42">
+        <v>617</v>
+      </c>
+      <c r="CX41" s="42">
+        <v>603</v>
+      </c>
+      <c r="CY41" s="42">
+        <v>14</v>
+      </c>
+      <c r="CZ41" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DA41" s="42">
+        <v>31153</v>
+      </c>
+      <c r="DB41" s="42">
+        <v>11061</v>
+      </c>
+      <c r="DC41" s="42">
+        <v>20092</v>
+      </c>
+      <c r="DD41" s="42">
+        <v>0</v>
+      </c>
+      <c r="DE41" s="42">
+        <v>53</v>
+      </c>
+      <c r="DF41" s="42">
+        <v>70</v>
+      </c>
+      <c r="DG41" s="45">
+        <v>62</v>
+      </c>
+      <c r="DH41" s="45">
+        <v>939</v>
+      </c>
+      <c r="DI41" s="45">
+        <v>46</v>
+      </c>
+      <c r="DJ41" s="42">
+        <v>27949</v>
+      </c>
+      <c r="DK41" s="42">
+        <v>5849</v>
+      </c>
+      <c r="DL41" s="42">
+        <v>2922</v>
+      </c>
+      <c r="DM41" s="45">
+        <v>0</v>
+      </c>
+      <c r="DN41" s="45">
+        <v>930</v>
+      </c>
+      <c r="DO41" s="45">
+        <v>44</v>
+      </c>
+      <c r="DP41" s="45">
+        <v>1584</v>
+      </c>
+      <c r="DQ41" s="45">
+        <v>2222</v>
+      </c>
+      <c r="DR41" s="45">
+        <v>2744</v>
+      </c>
+      <c r="DS41" s="45">
+        <v>1060</v>
+      </c>
+      <c r="DT41" s="45">
+        <v>487</v>
+      </c>
+      <c r="DU41" s="45">
+        <v>67</v>
+      </c>
+      <c r="DV41" s="42">
+        <v>653</v>
+      </c>
+      <c r="DW41" s="42">
+        <v>73</v>
+      </c>
+      <c r="DX41" s="42">
+        <v>794</v>
+      </c>
+      <c r="DY41" s="42">
+        <v>98</v>
+      </c>
+      <c r="DZ41" s="42">
+        <v>3011</v>
+      </c>
+      <c r="EA41" s="42">
+        <v>3105</v>
+      </c>
+      <c r="EB41" s="42">
+        <v>496</v>
+      </c>
+      <c r="EC41" s="42">
+        <v>2174</v>
+      </c>
+      <c r="ED41" s="45">
+        <v>5767</v>
+      </c>
+      <c r="EE41" s="50">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A42" s="52"/>
+      <c r="B42" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" s="56"/>
+      <c r="D42" s="56"/>
+      <c r="E42" s="56"/>
+      <c r="F42" s="53"/>
+      <c r="G42" s="56"/>
+      <c r="H42" s="53"/>
+      <c r="I42" s="53"/>
+      <c r="J42" s="38">
+        <v>26</v>
+      </c>
+      <c r="K42" s="39">
+        <v>26</v>
+      </c>
+      <c r="L42" s="40">
+        <v>536</v>
+      </c>
+      <c r="M42" s="41">
+        <v>15.61</v>
+      </c>
+      <c r="N42" s="41">
+        <v>3.19</v>
+      </c>
+      <c r="O42" s="41">
+        <v>12.42</v>
+      </c>
+      <c r="P42" s="42">
+        <v>17770</v>
+      </c>
+      <c r="Q42" s="43">
+        <v>55.6</v>
+      </c>
+      <c r="R42" s="42">
+        <v>77644</v>
+      </c>
+      <c r="S42" s="42">
+        <v>73133</v>
+      </c>
+      <c r="T42" s="44">
+        <v>4511</v>
+      </c>
+      <c r="U42" s="42">
+        <v>3031</v>
+      </c>
+      <c r="V42" s="42">
+        <v>267</v>
+      </c>
+      <c r="W42" s="44">
+        <v>7275</v>
+      </c>
+      <c r="X42" s="42">
+        <v>25321</v>
+      </c>
+      <c r="Y42" s="40">
+        <v>32.6</v>
+      </c>
+      <c r="Z42" s="40">
+        <v>5.8</v>
+      </c>
+      <c r="AA42" s="40">
+        <v>9.4</v>
+      </c>
+      <c r="AB42" s="40">
+        <v>94.2</v>
+      </c>
+      <c r="AC42" s="42">
+        <v>1612</v>
+      </c>
+      <c r="AD42" s="42">
+        <v>4942</v>
+      </c>
+      <c r="AE42" s="45">
+        <v>70825</v>
+      </c>
+      <c r="AF42" s="45">
+        <v>2491</v>
+      </c>
+      <c r="AG42" s="45">
+        <v>61639</v>
+      </c>
+      <c r="AH42" s="42">
+        <v>686</v>
+      </c>
+      <c r="AI42" s="46">
+        <v>9186</v>
+      </c>
+      <c r="AJ42" s="40">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="AK42" s="40">
+        <v>13</v>
+      </c>
+      <c r="AL42" s="44">
+        <v>27505</v>
+      </c>
+      <c r="AM42" s="40">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="AN42" s="42">
+        <v>588</v>
+      </c>
+      <c r="AO42" s="42">
+        <v>171</v>
+      </c>
+      <c r="AP42" s="42">
+        <v>1762</v>
+      </c>
+      <c r="AQ42" s="42">
+        <v>513</v>
+      </c>
+      <c r="AR42" s="41">
+        <v>15.71</v>
+      </c>
+      <c r="AS42" s="41">
+        <v>3.19</v>
+      </c>
+      <c r="AT42" s="47">
+        <v>6.83</v>
+      </c>
+      <c r="AU42" s="47">
+        <v>15.61</v>
+      </c>
+      <c r="AV42" s="47">
+        <v>3.19</v>
+      </c>
+      <c r="AW42" s="47">
+        <v>12.42</v>
+      </c>
+      <c r="AX42" s="47">
+        <v>6.73</v>
+      </c>
+      <c r="AY42" s="47">
+        <v>5.69</v>
+      </c>
+      <c r="AZ42" s="47">
+        <v>1.22</v>
+      </c>
+      <c r="BA42" s="47">
+        <v>1.19</v>
+      </c>
+      <c r="BB42" s="47">
+        <v>0.03</v>
+      </c>
+      <c r="BC42" s="48">
+        <v>17770</v>
+      </c>
+      <c r="BD42" s="54">
+        <v>6743</v>
+      </c>
+      <c r="BE42" s="54">
+        <v>11027</v>
+      </c>
+      <c r="BF42" s="54">
+        <v>8861</v>
+      </c>
+      <c r="BG42" s="54">
+        <v>2166</v>
+      </c>
+      <c r="BH42" s="40">
+        <v>537.29999999999995</v>
+      </c>
+      <c r="BI42" s="40">
+        <v>232.6</v>
+      </c>
+      <c r="BJ42" s="40">
+        <v>184.8</v>
+      </c>
+      <c r="BK42" s="43">
+        <v>311.89999999999998</v>
+      </c>
+      <c r="BL42" s="43">
+        <v>40.6</v>
+      </c>
+      <c r="BM42" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN42" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO42" s="43">
+        <v>71.3</v>
+      </c>
+      <c r="BP42" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ42" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BR42" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BS42" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT42" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU42" s="40">
+        <v>13.4</v>
+      </c>
+      <c r="BV42" s="40">
+        <v>0.3</v>
+      </c>
+      <c r="BW42" s="40">
+        <v>53.9</v>
+      </c>
+      <c r="BX42" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BY42" s="40">
+        <v>311.3</v>
+      </c>
+      <c r="BZ42" s="40">
+        <v>22469.200000000001</v>
+      </c>
+      <c r="CA42" s="40">
+        <v>23.3</v>
+      </c>
+      <c r="CB42" s="42">
+        <v>77644</v>
+      </c>
+      <c r="CC42" s="42">
+        <v>68136</v>
+      </c>
+      <c r="CD42" s="42">
+        <v>9508</v>
+      </c>
+      <c r="CE42" s="42">
+        <v>73133</v>
+      </c>
+      <c r="CF42" s="42">
+        <v>61487</v>
+      </c>
+      <c r="CG42" s="42">
+        <v>11646</v>
+      </c>
+      <c r="CH42" s="44">
+        <v>4511</v>
+      </c>
+      <c r="CI42" s="44">
+        <v>6649</v>
+      </c>
+      <c r="CJ42" s="44">
+        <v>-2138</v>
+      </c>
+      <c r="CK42" s="42">
+        <v>3031</v>
+      </c>
+      <c r="CL42" s="42">
+        <v>267</v>
+      </c>
+      <c r="CM42" s="44">
+        <v>7275</v>
+      </c>
+      <c r="CN42" s="42">
+        <v>70825</v>
+      </c>
+      <c r="CO42" s="42">
+        <v>68059</v>
+      </c>
+      <c r="CP42" s="42">
+        <v>1086</v>
+      </c>
+      <c r="CQ42" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CR42" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CS42" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CT42" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU42" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CV42" s="45">
+        <v>226</v>
+      </c>
+      <c r="CW42" s="42">
+        <v>376</v>
+      </c>
+      <c r="CX42" s="42">
+        <v>16</v>
+      </c>
+      <c r="CY42" s="42">
+        <v>360</v>
+      </c>
+      <c r="CZ42" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DA42" s="42">
+        <v>66307</v>
+      </c>
+      <c r="DB42" s="42">
+        <v>23712</v>
+      </c>
+      <c r="DC42" s="42">
+        <v>42595</v>
+      </c>
+      <c r="DD42" s="42">
+        <v>62</v>
+      </c>
+      <c r="DE42" s="42">
+        <v>2</v>
+      </c>
+      <c r="DF42" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG42" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DH42" s="45">
+        <v>2491</v>
+      </c>
+      <c r="DI42" s="45">
+        <v>325</v>
+      </c>
+      <c r="DJ42" s="42">
+        <v>61639</v>
+      </c>
+      <c r="DK42" s="42">
+        <v>15922</v>
+      </c>
+      <c r="DL42" s="42">
+        <v>6721</v>
+      </c>
+      <c r="DM42" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN42" s="45">
+        <v>1848</v>
+      </c>
+      <c r="DO42" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DP42" s="45">
+        <v>2660</v>
+      </c>
+      <c r="DQ42" s="45">
+        <v>2979</v>
+      </c>
+      <c r="DR42" s="45">
+        <v>4517</v>
+      </c>
+      <c r="DS42" s="45">
+        <v>2353</v>
+      </c>
+      <c r="DT42" s="45">
+        <v>185</v>
+      </c>
+      <c r="DU42" s="45">
+        <v>151</v>
+      </c>
+      <c r="DV42" s="42">
+        <v>2195</v>
+      </c>
+      <c r="DW42" s="42">
+        <v>206</v>
+      </c>
+      <c r="DX42" s="42">
+        <v>2727</v>
+      </c>
+      <c r="DY42" s="42">
+        <v>202</v>
+      </c>
+      <c r="DZ42" s="42">
+        <v>10121</v>
+      </c>
+      <c r="EA42" s="42">
+        <v>4293</v>
+      </c>
+      <c r="EB42" s="42">
+        <v>686</v>
+      </c>
+      <c r="EC42" s="42">
+        <v>4925</v>
+      </c>
+      <c r="ED42" s="45">
+        <v>9186</v>
+      </c>
+      <c r="EE42" s="50">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:135" s="55" customFormat="1" ht="45" customHeight="1">
+      <c r="A43" s="98" t="s">
+        <v>208</v>
+      </c>
+      <c r="B43" s="98"/>
+      <c r="C43" s="98"/>
+      <c r="D43" s="98"/>
+      <c r="E43" s="98"/>
+      <c r="F43" s="98"/>
+      <c r="G43" s="98"/>
+      <c r="H43" s="98"/>
+      <c r="I43" s="98"/>
+      <c r="J43" s="38">
+        <v>27</v>
+      </c>
+      <c r="K43" s="39">
+        <v>108</v>
+      </c>
+      <c r="L43" s="40">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="M43" s="41">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="N43" s="41">
+        <v>2.1</v>
+      </c>
+      <c r="O43" s="41">
+        <v>2.88</v>
+      </c>
+      <c r="P43" s="42">
+        <v>4538</v>
+      </c>
+      <c r="Q43" s="43">
+        <v>64.8</v>
+      </c>
+      <c r="R43" s="42">
+        <v>10519</v>
+      </c>
+      <c r="S43" s="42">
+        <v>9642</v>
+      </c>
+      <c r="T43" s="44">
+        <v>877</v>
+      </c>
+      <c r="U43" s="42">
+        <v>654</v>
+      </c>
+      <c r="V43" s="42">
+        <v>18</v>
+      </c>
+      <c r="W43" s="44">
+        <v>1513</v>
+      </c>
+      <c r="X43" s="42">
+        <v>3252</v>
+      </c>
+      <c r="Y43" s="40">
+        <v>30.9</v>
+      </c>
+      <c r="Z43" s="40">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AA43" s="40">
+        <v>14.4</v>
+      </c>
+      <c r="AB43" s="40">
+        <v>91.7</v>
+      </c>
+      <c r="AC43" s="42">
+        <v>652</v>
+      </c>
+      <c r="AD43" s="42">
+        <v>2108</v>
+      </c>
+      <c r="AE43" s="45">
+        <v>10266</v>
+      </c>
+      <c r="AF43" s="45">
+        <v>602</v>
+      </c>
+      <c r="AG43" s="45">
+        <v>8033</v>
+      </c>
+      <c r="AH43" s="42">
+        <v>135</v>
+      </c>
+      <c r="AI43" s="46">
+        <v>2233</v>
+      </c>
+      <c r="AJ43" s="40">
+        <v>150.19999999999999</v>
+      </c>
+      <c r="AK43" s="40">
+        <v>21.8</v>
+      </c>
+      <c r="AL43" s="44">
+        <v>4006</v>
+      </c>
+      <c r="AM43" s="40">
+        <v>39</v>
+      </c>
+      <c r="AN43" s="42">
+        <v>448</v>
+      </c>
+      <c r="AO43" s="42">
+        <v>304</v>
+      </c>
+      <c r="AP43" s="42">
+        <v>804</v>
+      </c>
+      <c r="AQ43" s="42">
+        <v>546</v>
+      </c>
+      <c r="AR43" s="41">
+        <v>4.99</v>
+      </c>
+      <c r="AS43" s="41">
+        <v>2.1</v>
+      </c>
+      <c r="AT43" s="47">
+        <v>0.77</v>
+      </c>
+      <c r="AU43" s="47">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="AV43" s="47">
+        <v>2.1</v>
+      </c>
+      <c r="AW43" s="47">
+        <v>2.88</v>
+      </c>
+      <c r="AX43" s="47">
+        <v>0.76</v>
+      </c>
+      <c r="AY43" s="47">
+        <v>2.12</v>
+      </c>
+      <c r="AZ43" s="47">
+        <v>0.05</v>
+      </c>
+      <c r="BA43" s="47">
+        <v>0.03</v>
+      </c>
+      <c r="BB43" s="47">
+        <v>0.02</v>
+      </c>
+      <c r="BC43" s="48">
+        <v>4538</v>
+      </c>
+      <c r="BD43" s="54">
+        <v>3434</v>
+      </c>
+      <c r="BE43" s="54">
+        <v>1104</v>
+      </c>
+      <c r="BF43" s="54">
+        <v>719</v>
+      </c>
+      <c r="BG43" s="54">
+        <v>385</v>
+      </c>
+      <c r="BH43" s="40">
+        <v>162.80000000000001</v>
+      </c>
+      <c r="BI43" s="40">
+        <v>56.5</v>
+      </c>
+      <c r="BJ43" s="40">
+        <v>87.5</v>
+      </c>
+      <c r="BK43" s="43">
+        <v>61.2</v>
+      </c>
+      <c r="BL43" s="43">
+        <v>14.1</v>
+      </c>
+      <c r="BM43" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN43" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO43" s="43">
+        <v>43.5</v>
+      </c>
+      <c r="BP43" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ43" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BR43" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="BS43" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="BT43" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU43" s="40">
+        <v>1.9</v>
+      </c>
+      <c r="BV43" s="40">
+        <v>5.4</v>
+      </c>
+      <c r="BW43" s="40">
+        <v>11.5</v>
+      </c>
+      <c r="BX43" s="40">
+        <v>5.4</v>
+      </c>
+      <c r="BY43" s="40">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="BZ43" s="40">
+        <v>352.5</v>
+      </c>
+      <c r="CA43" s="40">
+        <v>2.7</v>
+      </c>
+      <c r="CB43" s="42">
+        <v>10519</v>
+      </c>
+      <c r="CC43" s="42">
+        <v>9651</v>
+      </c>
+      <c r="CD43" s="42">
+        <v>868</v>
+      </c>
+      <c r="CE43" s="42">
+        <v>9642</v>
+      </c>
+      <c r="CF43" s="42">
+        <v>8028</v>
+      </c>
+      <c r="CG43" s="42">
+        <v>1614</v>
+      </c>
+      <c r="CH43" s="44">
+        <v>877</v>
+      </c>
+      <c r="CI43" s="44">
+        <v>1623</v>
+      </c>
+      <c r="CJ43" s="44">
+        <v>-746</v>
+      </c>
+      <c r="CK43" s="42">
+        <v>654</v>
+      </c>
+      <c r="CL43" s="42">
+        <v>18</v>
+      </c>
+      <c r="CM43" s="44">
+        <v>1513</v>
+      </c>
+      <c r="CN43" s="42">
+        <v>10266</v>
+      </c>
+      <c r="CO43" s="42">
+        <v>9468</v>
+      </c>
+      <c r="CP43" s="42">
+        <v>549</v>
+      </c>
+      <c r="CQ43" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CR43" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CS43" s="45">
+        <v>6</v>
+      </c>
+      <c r="CT43" s="45">
+        <v>6</v>
+      </c>
+      <c r="CU43" s="45">
+        <v>0</v>
+      </c>
+      <c r="CV43" s="45">
+        <v>24</v>
+      </c>
+      <c r="CW43" s="42">
+        <v>262</v>
+      </c>
+      <c r="CX43" s="42">
+        <v>229</v>
+      </c>
+      <c r="CY43" s="42">
+        <v>33</v>
+      </c>
+      <c r="CZ43" s="42">
+        <v>268</v>
+      </c>
+      <c r="DA43" s="42">
+        <v>8333</v>
+      </c>
+      <c r="DB43" s="42">
+        <v>7775</v>
+      </c>
+      <c r="DC43" s="42">
+        <v>558</v>
+      </c>
+      <c r="DD43" s="42">
+        <v>5</v>
+      </c>
+      <c r="DE43" s="42">
+        <v>21</v>
+      </c>
+      <c r="DF43" s="42">
+        <v>16</v>
+      </c>
+      <c r="DG43" s="45">
+        <v>85</v>
+      </c>
+      <c r="DH43" s="45">
+        <v>602</v>
+      </c>
+      <c r="DI43" s="45">
+        <v>104</v>
+      </c>
+      <c r="DJ43" s="42">
+        <v>8033</v>
+      </c>
+      <c r="DK43" s="42">
+        <v>1418</v>
+      </c>
+      <c r="DL43" s="42">
+        <v>444</v>
+      </c>
+      <c r="DM43" s="45">
+        <v>0</v>
+      </c>
+      <c r="DN43" s="45">
+        <v>421</v>
+      </c>
+      <c r="DO43" s="45">
+        <v>10</v>
+      </c>
+      <c r="DP43" s="45">
+        <v>556</v>
+      </c>
+      <c r="DQ43" s="45">
+        <v>425</v>
+      </c>
+      <c r="DR43" s="45">
+        <v>454</v>
+      </c>
+      <c r="DS43" s="45">
+        <v>393</v>
+      </c>
+      <c r="DT43" s="45">
+        <v>99</v>
+      </c>
+      <c r="DU43" s="45">
+        <v>50</v>
+      </c>
+      <c r="DV43" s="42">
+        <v>341</v>
+      </c>
+      <c r="DW43" s="42">
+        <v>39</v>
+      </c>
+      <c r="DX43" s="42">
+        <v>304</v>
+      </c>
+      <c r="DY43" s="42">
+        <v>14</v>
+      </c>
+      <c r="DZ43" s="42">
+        <v>1458</v>
+      </c>
+      <c r="EA43" s="42">
+        <v>869</v>
+      </c>
+      <c r="EB43" s="42">
+        <v>135</v>
+      </c>
+      <c r="EC43" s="42">
+        <v>755</v>
+      </c>
+      <c r="ED43" s="45">
+        <v>2233</v>
+      </c>
+      <c r="EE43" s="50">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A44" s="52"/>
+      <c r="B44" s="52" t="s">
+        <v>108</v>
+      </c>
+      <c r="C44" s="52"/>
+      <c r="D44" s="52"/>
+      <c r="E44" s="52"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="52"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
+      <c r="J44" s="38">
+        <v>28</v>
+      </c>
+      <c r="K44" s="39">
+        <v>54</v>
+      </c>
+      <c r="L44" s="40">
+        <v>34.6</v>
+      </c>
+      <c r="M44" s="41">
+        <v>3.9</v>
+      </c>
+      <c r="N44" s="41">
+        <v>1.96</v>
+      </c>
+      <c r="O44" s="41">
+        <v>1.94</v>
+      </c>
+      <c r="P44" s="42">
+        <v>3693</v>
+      </c>
+      <c r="Q44" s="43">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="R44" s="42">
+        <v>6555</v>
+      </c>
+      <c r="S44" s="42">
+        <v>6102</v>
+      </c>
+      <c r="T44" s="44">
+        <v>453</v>
+      </c>
+      <c r="U44" s="42">
+        <v>516</v>
+      </c>
+      <c r="V44" s="42">
+        <v>5</v>
+      </c>
+      <c r="W44" s="44">
+        <v>964</v>
+      </c>
+      <c r="X44" s="42">
+        <v>1558</v>
+      </c>
+      <c r="Y44" s="40">
+        <v>23.8</v>
+      </c>
+      <c r="Z44" s="40">
+        <v>6.9</v>
+      </c>
+      <c r="AA44" s="40">
+        <v>14.7</v>
+      </c>
+      <c r="AB44" s="40">
+        <v>93.1</v>
+      </c>
+      <c r="AC44" s="42">
+        <v>399</v>
+      </c>
+      <c r="AD44" s="42">
+        <v>1681</v>
+      </c>
+      <c r="AE44" s="45">
+        <v>6477</v>
+      </c>
+      <c r="AF44" s="45">
+        <v>477</v>
+      </c>
+      <c r="AG44" s="45">
+        <v>4886</v>
+      </c>
+      <c r="AH44" s="42">
+        <v>108</v>
+      </c>
+      <c r="AI44" s="46">
+        <v>1591</v>
+      </c>
+      <c r="AJ44" s="40">
+        <v>172.4</v>
+      </c>
+      <c r="AK44" s="40">
+        <v>24.6</v>
+      </c>
+      <c r="AL44" s="44">
+        <v>2219</v>
+      </c>
+      <c r="AM44" s="40">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="AN44" s="42">
+        <v>408</v>
+      </c>
+      <c r="AO44" s="42">
+        <v>460</v>
+      </c>
+      <c r="AP44" s="42">
+        <v>569</v>
+      </c>
+      <c r="AQ44" s="42">
+        <v>641</v>
+      </c>
+      <c r="AR44" s="41">
+        <v>3.9</v>
+      </c>
+      <c r="AS44" s="41">
+        <v>1.96</v>
+      </c>
+      <c r="AT44" s="47">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AU44" s="47">
+        <v>3.9</v>
+      </c>
+      <c r="AV44" s="47">
+        <v>1.96</v>
+      </c>
+      <c r="AW44" s="47">
+        <v>1.94</v>
+      </c>
+      <c r="AX44" s="47">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AY44" s="47">
+        <v>1.65</v>
+      </c>
+      <c r="AZ44" s="47">
+        <v>0.02</v>
+      </c>
+      <c r="BA44" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="BB44" s="47">
+        <v>0.02</v>
+      </c>
+      <c r="BC44" s="48">
+        <v>3693</v>
+      </c>
+      <c r="BD44" s="54">
+        <v>3123</v>
+      </c>
+      <c r="BE44" s="54">
+        <v>570</v>
+      </c>
+      <c r="BF44" s="54">
+        <v>284</v>
+      </c>
+      <c r="BG44" s="54">
+        <v>286</v>
+      </c>
+      <c r="BH44" s="40">
+        <v>103.3</v>
+      </c>
+      <c r="BI44" s="40">
+        <v>32.4</v>
+      </c>
+      <c r="BJ44" s="40">
+        <v>58.4</v>
+      </c>
+      <c r="BK44" s="43">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="BL44" s="43">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="BM44" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN44" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO44" s="43">
+        <v>28.6</v>
+      </c>
+      <c r="BP44" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ44" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BR44" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BS44" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT44" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU44" s="40">
+        <v>1</v>
+      </c>
+      <c r="BV44" s="40">
+        <v>5.4</v>
+      </c>
+      <c r="BW44" s="40">
+        <v>8.5</v>
+      </c>
+      <c r="BX44" s="40">
+        <v>6.4</v>
+      </c>
+      <c r="BY44" s="40">
+        <v>34.6</v>
+      </c>
+      <c r="BZ44" s="40">
+        <v>108.2</v>
+      </c>
+      <c r="CA44" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CB44" s="42">
+        <v>6555</v>
+      </c>
+      <c r="CC44" s="42">
+        <v>6006</v>
+      </c>
+      <c r="CD44" s="42">
+        <v>549</v>
+      </c>
+      <c r="CE44" s="42">
+        <v>6102</v>
+      </c>
+      <c r="CF44" s="42">
+        <v>4885</v>
+      </c>
+      <c r="CG44" s="42">
+        <v>1217</v>
+      </c>
+      <c r="CH44" s="44">
+        <v>453</v>
+      </c>
+      <c r="CI44" s="44">
+        <v>1121</v>
+      </c>
+      <c r="CJ44" s="44">
+        <v>-668</v>
+      </c>
+      <c r="CK44" s="42">
+        <v>516</v>
+      </c>
+      <c r="CL44" s="42">
+        <v>5</v>
+      </c>
+      <c r="CM44" s="44">
+        <v>964</v>
+      </c>
+      <c r="CN44" s="42">
+        <v>6477</v>
+      </c>
+      <c r="CO44" s="42">
+        <v>5815</v>
+      </c>
+      <c r="CP44" s="42">
+        <v>333</v>
+      </c>
+      <c r="CQ44" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CR44" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CS44" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CT44" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU44" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CV44" s="45">
+        <v>6</v>
+      </c>
+      <c r="CW44" s="42">
+        <v>198</v>
+      </c>
+      <c r="CX44" s="42">
+        <v>194</v>
+      </c>
+      <c r="CY44" s="42">
+        <v>4</v>
+      </c>
+      <c r="CZ44" s="42">
+        <v>322</v>
+      </c>
+      <c r="DA44" s="42">
+        <v>4945</v>
+      </c>
+      <c r="DB44" s="42">
+        <v>4635</v>
+      </c>
+      <c r="DC44" s="42">
+        <v>310</v>
+      </c>
+      <c r="DD44" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DE44" s="42">
+        <v>11</v>
+      </c>
+      <c r="DF44" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG44" s="45">
+        <v>100</v>
+      </c>
+      <c r="DH44" s="45">
+        <v>477</v>
+      </c>
+      <c r="DI44" s="45">
+        <v>89</v>
+      </c>
+      <c r="DJ44" s="42">
+        <v>4886</v>
+      </c>
+      <c r="DK44" s="42">
+        <v>469</v>
+      </c>
+      <c r="DL44" s="42">
+        <v>327</v>
+      </c>
+      <c r="DM44" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN44" s="45">
+        <v>312</v>
+      </c>
+      <c r="DO44" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DP44" s="45">
+        <v>390</v>
+      </c>
+      <c r="DQ44" s="45">
+        <v>265</v>
+      </c>
+      <c r="DR44" s="45">
+        <v>349</v>
+      </c>
+      <c r="DS44" s="45">
+        <v>279</v>
+      </c>
+      <c r="DT44" s="45">
+        <v>87</v>
+      </c>
+      <c r="DU44" s="45">
+        <v>39</v>
+      </c>
+      <c r="DV44" s="42">
+        <v>154</v>
+      </c>
+      <c r="DW44" s="42">
+        <v>19</v>
+      </c>
+      <c r="DX44" s="42">
+        <v>170</v>
+      </c>
+      <c r="DY44" s="42">
+        <v>5</v>
+      </c>
+      <c r="DZ44" s="42">
+        <v>889</v>
+      </c>
+      <c r="EA44" s="42">
+        <v>615</v>
+      </c>
+      <c r="EB44" s="42">
+        <v>108</v>
+      </c>
+      <c r="EC44" s="42">
+        <v>556</v>
+      </c>
+      <c r="ED44" s="45">
+        <v>1591</v>
+      </c>
+      <c r="EE44" s="50">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A45" s="52"/>
+      <c r="B45" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="C45" s="52"/>
+      <c r="D45" s="52"/>
+      <c r="E45" s="52"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="52"/>
+      <c r="H45" s="52"/>
+      <c r="I45" s="52"/>
+      <c r="J45" s="38">
+        <v>29</v>
+      </c>
+      <c r="K45" s="39">
+        <v>34</v>
+      </c>
+      <c r="L45" s="40">
+        <v>175.9</v>
+      </c>
+      <c r="M45" s="41">
+        <v>7.22</v>
+      </c>
+      <c r="N45" s="41">
+        <v>2.65</v>
+      </c>
+      <c r="O45" s="41">
+        <v>4.57</v>
+      </c>
+      <c r="P45" s="42">
+        <v>6633</v>
+      </c>
+      <c r="Q45" s="43">
+        <v>63.3</v>
+      </c>
+      <c r="R45" s="42">
+        <v>20205</v>
+      </c>
+      <c r="S45" s="42">
+        <v>18188</v>
+      </c>
+      <c r="T45" s="44">
+        <v>2017</v>
+      </c>
+      <c r="U45" s="42">
+        <v>985</v>
+      </c>
+      <c r="V45" s="42">
+        <v>61</v>
+      </c>
+      <c r="W45" s="44">
+        <v>2941</v>
+      </c>
+      <c r="X45" s="42">
+        <v>6682</v>
+      </c>
+      <c r="Y45" s="40">
+        <v>33.1</v>
+      </c>
+      <c r="Z45" s="40">
+        <v>10</v>
+      </c>
+      <c r="AA45" s="40">
+        <v>14.6</v>
+      </c>
+      <c r="AB45" s="40">
+        <v>90</v>
+      </c>
+      <c r="AC45" s="42">
+        <v>915</v>
+      </c>
+      <c r="AD45" s="42">
+        <v>2768</v>
+      </c>
+      <c r="AE45" s="45">
+        <v>20397</v>
+      </c>
+      <c r="AF45" s="45">
+        <v>977</v>
+      </c>
+      <c r="AG45" s="45">
+        <v>16083</v>
+      </c>
+      <c r="AH45" s="42">
+        <v>278</v>
+      </c>
+      <c r="AI45" s="46">
+        <v>4314</v>
+      </c>
+      <c r="AJ45" s="40">
+        <v>147.1</v>
+      </c>
+      <c r="AK45" s="40">
+        <v>21.2</v>
+      </c>
+      <c r="AL45" s="44">
+        <v>8002</v>
+      </c>
+      <c r="AM45" s="40">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="AN45" s="42">
+        <v>597</v>
+      </c>
+      <c r="AO45" s="42">
+        <v>245</v>
+      </c>
+      <c r="AP45" s="42">
+        <v>1108</v>
+      </c>
+      <c r="AQ45" s="42">
+        <v>455</v>
+      </c>
+      <c r="AR45" s="41">
+        <v>7.3</v>
+      </c>
+      <c r="AS45" s="41">
+        <v>2.66</v>
+      </c>
+      <c r="AT45" s="47">
+        <v>1.64</v>
+      </c>
+      <c r="AU45" s="47">
+        <v>7.22</v>
+      </c>
+      <c r="AV45" s="47">
+        <v>2.65</v>
+      </c>
+      <c r="AW45" s="47">
+        <v>4.57</v>
+      </c>
+      <c r="AX45" s="47">
+        <v>1.57</v>
+      </c>
+      <c r="AY45" s="47">
+        <v>3</v>
+      </c>
+      <c r="AZ45" s="47">
+        <v>0.15</v>
+      </c>
+      <c r="BA45" s="47">
+        <v>0.15</v>
+      </c>
+      <c r="BB45" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="BC45" s="48">
+        <v>6633</v>
+      </c>
+      <c r="BD45" s="54">
+        <v>4707</v>
+      </c>
+      <c r="BE45" s="54">
+        <v>1926</v>
+      </c>
+      <c r="BF45" s="54">
+        <v>1496</v>
+      </c>
+      <c r="BG45" s="54">
+        <v>430</v>
+      </c>
+      <c r="BH45" s="40">
+        <v>337.6</v>
+      </c>
+      <c r="BI45" s="40">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="BJ45" s="40">
+        <v>194</v>
+      </c>
+      <c r="BK45" s="43">
+        <v>111.9</v>
+      </c>
+      <c r="BL45" s="43">
+        <v>31.7</v>
+      </c>
+      <c r="BM45" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN45" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO45" s="43">
+        <v>111.7</v>
+      </c>
+      <c r="BP45" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ45" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BR45" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="BS45" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="BT45" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU45" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BV45" s="40">
+        <v>7.4</v>
+      </c>
+      <c r="BW45" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BX45" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BY45" s="40">
+        <v>175.9</v>
+      </c>
+      <c r="BZ45" s="40">
+        <v>579.1</v>
+      </c>
+      <c r="CA45" s="40">
+        <v>6.3</v>
+      </c>
+      <c r="CB45" s="42">
+        <v>20205</v>
+      </c>
+      <c r="CC45" s="42">
+        <v>19408</v>
+      </c>
+      <c r="CD45" s="42">
+        <v>797</v>
+      </c>
+      <c r="CE45" s="42">
+        <v>18188</v>
+      </c>
+      <c r="CF45" s="42">
+        <v>16010</v>
+      </c>
+      <c r="CG45" s="42">
+        <v>2178</v>
+      </c>
+      <c r="CH45" s="44">
+        <v>2017</v>
+      </c>
+      <c r="CI45" s="44">
+        <v>3398</v>
+      </c>
+      <c r="CJ45" s="44">
+        <v>-1381</v>
+      </c>
+      <c r="CK45" s="42">
+        <v>985</v>
+      </c>
+      <c r="CL45" s="42">
+        <v>61</v>
+      </c>
+      <c r="CM45" s="44">
+        <v>2941</v>
+      </c>
+      <c r="CN45" s="42">
+        <v>20397</v>
+      </c>
+      <c r="CO45" s="42">
+        <v>19220</v>
+      </c>
+      <c r="CP45" s="42">
+        <v>1461</v>
+      </c>
+      <c r="CQ45" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CR45" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CS45" s="45">
+        <v>46</v>
+      </c>
+      <c r="CT45" s="45">
+        <v>45</v>
+      </c>
+      <c r="CU45" s="45">
+        <v>1</v>
+      </c>
+      <c r="CV45" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CW45" s="42">
+        <v>536</v>
+      </c>
+      <c r="CX45" s="42">
+        <v>536</v>
+      </c>
+      <c r="CY45" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="CZ45" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DA45" s="42">
+        <v>17080</v>
+      </c>
+      <c r="DB45" s="42">
+        <v>16283</v>
+      </c>
+      <c r="DC45" s="42">
+        <v>797</v>
+      </c>
+      <c r="DD45" s="42">
+        <v>0</v>
+      </c>
+      <c r="DE45" s="42">
+        <v>97</v>
+      </c>
+      <c r="DF45" s="42">
+        <v>129</v>
+      </c>
+      <c r="DG45" s="45">
+        <v>17</v>
+      </c>
+      <c r="DH45" s="45">
+        <v>977</v>
+      </c>
+      <c r="DI45" s="45">
+        <v>64</v>
+      </c>
+      <c r="DJ45" s="42">
+        <v>16083</v>
+      </c>
+      <c r="DK45" s="42">
+        <v>3140</v>
+      </c>
+      <c r="DL45" s="42">
+        <v>855</v>
+      </c>
+      <c r="DM45" s="45">
+        <v>1</v>
+      </c>
+      <c r="DN45" s="45">
+        <v>755</v>
+      </c>
+      <c r="DO45" s="45">
+        <v>81</v>
+      </c>
+      <c r="DP45" s="45">
+        <v>1078</v>
+      </c>
+      <c r="DQ45" s="45">
+        <v>885</v>
+      </c>
+      <c r="DR45" s="45">
+        <v>825</v>
+      </c>
+      <c r="DS45" s="45">
+        <v>710</v>
+      </c>
+      <c r="DT45" s="45">
+        <v>145</v>
+      </c>
+      <c r="DU45" s="45">
+        <v>92</v>
+      </c>
+      <c r="DV45" s="42">
+        <v>487</v>
+      </c>
+      <c r="DW45" s="42">
+        <v>69</v>
+      </c>
+      <c r="DX45" s="42">
+        <v>506</v>
+      </c>
+      <c r="DY45" s="42">
+        <v>61</v>
+      </c>
+      <c r="DZ45" s="42">
+        <v>3115</v>
+      </c>
+      <c r="EA45" s="42">
+        <v>1687</v>
+      </c>
+      <c r="EB45" s="42">
+        <v>278</v>
+      </c>
+      <c r="EC45" s="42">
+        <v>1314</v>
+      </c>
+      <c r="ED45" s="45">
+        <v>4314</v>
+      </c>
+      <c r="EE45" s="50">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="46" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A46" s="52"/>
+      <c r="B46" s="52" t="s">
+        <v>112</v>
+      </c>
+      <c r="C46" s="56"/>
+      <c r="D46" s="56"/>
+      <c r="E46" s="56"/>
+      <c r="F46" s="53"/>
+      <c r="G46" s="56"/>
+      <c r="H46" s="52"/>
+      <c r="I46" s="52"/>
+      <c r="J46" s="38">
+        <v>30</v>
+      </c>
+      <c r="K46" s="39">
+        <v>20</v>
+      </c>
+      <c r="L46" s="40">
+        <v>522.1</v>
+      </c>
+      <c r="M46" s="41">
+        <v>18.95</v>
+      </c>
+      <c r="N46" s="41">
+        <v>3.15</v>
+      </c>
+      <c r="O46" s="41">
+        <v>15.8</v>
+      </c>
+      <c r="P46" s="42">
+        <v>14731</v>
+      </c>
+      <c r="Q46" s="43">
+        <v>57.3</v>
+      </c>
+      <c r="R46" s="42">
+        <v>58655</v>
+      </c>
+      <c r="S46" s="42">
+        <v>52922</v>
+      </c>
+      <c r="T46" s="44">
+        <v>5733</v>
+      </c>
+      <c r="U46" s="42">
+        <v>2347</v>
+      </c>
+      <c r="V46" s="42">
+        <v>138</v>
+      </c>
+      <c r="W46" s="44">
+        <v>7942</v>
+      </c>
+      <c r="X46" s="42">
+        <v>25787</v>
+      </c>
+      <c r="Y46" s="40">
+        <v>44</v>
+      </c>
+      <c r="Z46" s="40">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AA46" s="40">
+        <v>13.5</v>
+      </c>
+      <c r="AB46" s="40">
+        <v>90.2</v>
+      </c>
+      <c r="AC46" s="42">
+        <v>1347</v>
+      </c>
+      <c r="AD46" s="42">
+        <v>3063</v>
+      </c>
+      <c r="AE46" s="45">
+        <v>53716</v>
+      </c>
+      <c r="AF46" s="45">
+        <v>1861</v>
+      </c>
+      <c r="AG46" s="45">
+        <v>45290</v>
+      </c>
+      <c r="AH46" s="42">
+        <v>231</v>
+      </c>
+      <c r="AI46" s="46">
+        <v>8426</v>
+      </c>
+      <c r="AJ46" s="40">
+        <v>105.3</v>
+      </c>
+      <c r="AK46" s="40">
+        <v>15.7</v>
+      </c>
+      <c r="AL46" s="44">
+        <v>26619</v>
+      </c>
+      <c r="AM46" s="40">
+        <v>49.6</v>
+      </c>
+      <c r="AN46" s="42">
+        <v>445</v>
+      </c>
+      <c r="AO46" s="42">
+        <v>161</v>
+      </c>
+      <c r="AP46" s="42">
+        <v>1405</v>
+      </c>
+      <c r="AQ46" s="42">
+        <v>510</v>
+      </c>
+      <c r="AR46" s="41">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="AS46" s="41">
+        <v>3.14</v>
+      </c>
+      <c r="AT46" s="47">
+        <v>7.42</v>
+      </c>
+      <c r="AU46" s="47">
+        <v>18.95</v>
+      </c>
+      <c r="AV46" s="47">
+        <v>3.15</v>
+      </c>
+      <c r="AW46" s="47">
+        <v>15.8</v>
+      </c>
+      <c r="AX46" s="47">
+        <v>7.21</v>
+      </c>
+      <c r="AY46" s="47">
+        <v>8.59</v>
+      </c>
+      <c r="AZ46" s="47">
+        <v>0.36</v>
+      </c>
+      <c r="BA46" s="47">
+        <v>0.31</v>
+      </c>
+      <c r="BB46" s="47">
+        <v>0.05</v>
+      </c>
+      <c r="BC46" s="48">
+        <v>14731</v>
+      </c>
+      <c r="BD46" s="54">
+        <v>5759</v>
+      </c>
+      <c r="BE46" s="54">
+        <v>8972</v>
+      </c>
+      <c r="BF46" s="54">
+        <v>6813</v>
+      </c>
+      <c r="BG46" s="54">
+        <v>2159</v>
+      </c>
+      <c r="BH46" s="40">
+        <v>801.9</v>
+      </c>
+      <c r="BI46" s="40">
+        <v>313.2</v>
+      </c>
+      <c r="BJ46" s="40">
+        <v>340.6</v>
+      </c>
+      <c r="BK46" s="43">
+        <v>384.2</v>
+      </c>
+      <c r="BL46" s="43">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="BM46" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN46" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO46" s="43">
+        <v>135.4</v>
+      </c>
+      <c r="BP46" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ46" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BR46" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BS46" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT46" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU46" s="40">
+        <v>25.4</v>
+      </c>
+      <c r="BV46" s="40">
+        <v>0.6</v>
+      </c>
+      <c r="BW46" s="40">
+        <v>102.4</v>
+      </c>
+      <c r="BX46" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BY46" s="40">
+        <v>522.1</v>
+      </c>
+      <c r="BZ46" s="40">
+        <v>4369.8999999999996</v>
+      </c>
+      <c r="CA46" s="40">
+        <v>44.2</v>
+      </c>
+      <c r="CB46" s="42">
+        <v>58655</v>
+      </c>
+      <c r="CC46" s="42">
+        <v>51486</v>
+      </c>
+      <c r="CD46" s="42">
+        <v>7169</v>
+      </c>
+      <c r="CE46" s="42">
+        <v>52922</v>
+      </c>
+      <c r="CF46" s="42">
+        <v>45327</v>
+      </c>
+      <c r="CG46" s="42">
+        <v>7595</v>
+      </c>
+      <c r="CH46" s="44">
+        <v>5733</v>
+      </c>
+      <c r="CI46" s="44">
+        <v>6159</v>
+      </c>
+      <c r="CJ46" s="44">
+        <v>-426</v>
+      </c>
+      <c r="CK46" s="42">
+        <v>2347</v>
+      </c>
+      <c r="CL46" s="42">
+        <v>138</v>
+      </c>
+      <c r="CM46" s="44">
+        <v>7942</v>
+      </c>
+      <c r="CN46" s="42">
+        <v>53716</v>
+      </c>
+      <c r="CO46" s="42">
+        <v>51451</v>
+      </c>
+      <c r="CP46" s="42">
+        <v>2062</v>
+      </c>
+      <c r="CQ46" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CR46" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CS46" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CT46" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU46" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CV46" s="45">
+        <v>430</v>
+      </c>
+      <c r="CW46" s="42">
+        <v>715</v>
+      </c>
+      <c r="CX46" s="42">
+        <v>31</v>
+      </c>
+      <c r="CY46" s="42">
+        <v>684</v>
+      </c>
+      <c r="CZ46" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DA46" s="42">
+        <v>48123</v>
+      </c>
+      <c r="DB46" s="42">
+        <v>43511</v>
+      </c>
+      <c r="DC46" s="42">
+        <v>4612</v>
+      </c>
+      <c r="DD46" s="42">
+        <v>117</v>
+      </c>
+      <c r="DE46" s="42">
+        <v>4</v>
+      </c>
+      <c r="DF46" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG46" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DH46" s="45">
+        <v>1861</v>
+      </c>
+      <c r="DI46" s="45">
+        <v>507</v>
+      </c>
+      <c r="DJ46" s="42">
+        <v>45290</v>
+      </c>
+      <c r="DK46" s="42">
+        <v>14619</v>
+      </c>
+      <c r="DL46" s="42">
+        <v>1516</v>
+      </c>
+      <c r="DM46" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN46" s="45">
+        <v>1551</v>
+      </c>
+      <c r="DO46" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DP46" s="45">
+        <v>2256</v>
+      </c>
+      <c r="DQ46" s="45">
+        <v>2190</v>
+      </c>
+      <c r="DR46" s="45">
+        <v>1404</v>
+      </c>
+      <c r="DS46" s="45">
+        <v>1660</v>
+      </c>
+      <c r="DT46" s="45">
+        <v>192</v>
+      </c>
+      <c r="DU46" s="45">
+        <v>139</v>
+      </c>
+      <c r="DV46" s="42">
+        <v>3506</v>
+      </c>
+      <c r="DW46" s="42">
+        <v>323</v>
+      </c>
+      <c r="DX46" s="42">
+        <v>2303</v>
+      </c>
+      <c r="DY46" s="42">
+        <v>68</v>
+      </c>
+      <c r="DZ46" s="42">
+        <v>7623</v>
+      </c>
+      <c r="EA46" s="42">
+        <v>3402</v>
+      </c>
+      <c r="EB46" s="42">
+        <v>231</v>
+      </c>
+      <c r="EC46" s="42">
+        <v>2966</v>
+      </c>
+      <c r="ED46" s="45">
+        <v>8426</v>
+      </c>
+      <c r="EE46" s="50">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="47" spans="1:135" s="55" customFormat="1" ht="45" customHeight="1">
+      <c r="A47" s="98" t="s">
+        <v>209</v>
+      </c>
+      <c r="B47" s="98"/>
+      <c r="C47" s="98"/>
+      <c r="D47" s="98"/>
+      <c r="E47" s="98"/>
+      <c r="F47" s="98"/>
+      <c r="G47" s="98"/>
+      <c r="H47" s="98"/>
+      <c r="I47" s="98"/>
+      <c r="J47" s="38">
+        <v>31</v>
+      </c>
+      <c r="K47" s="39">
+        <v>66</v>
+      </c>
+      <c r="L47" s="40">
+        <v>4686.2</v>
+      </c>
+      <c r="M47" s="41">
+        <v>6.1</v>
+      </c>
+      <c r="N47" s="41">
+        <v>2.52</v>
+      </c>
+      <c r="O47" s="41">
+        <v>3.58</v>
+      </c>
+      <c r="P47" s="42">
+        <v>6912</v>
+      </c>
+      <c r="Q47" s="43">
+        <v>65.7</v>
+      </c>
+      <c r="R47" s="42">
+        <v>20963</v>
+      </c>
+      <c r="S47" s="42">
+        <v>20095</v>
+      </c>
+      <c r="T47" s="44">
+        <v>868</v>
+      </c>
+      <c r="U47" s="42">
+        <v>616</v>
+      </c>
+      <c r="V47" s="42">
+        <v>74</v>
+      </c>
+      <c r="W47" s="44">
+        <v>1410</v>
+      </c>
+      <c r="X47" s="42">
+        <v>4377</v>
+      </c>
+      <c r="Y47" s="40">
+        <v>20.9</v>
+      </c>
+      <c r="Z47" s="40">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AA47" s="40">
+        <v>6.7</v>
+      </c>
+      <c r="AB47" s="40">
+        <v>95.9</v>
+      </c>
+      <c r="AC47" s="42">
+        <v>719</v>
+      </c>
+      <c r="AD47" s="42">
+        <v>3442</v>
+      </c>
+      <c r="AE47" s="45">
+        <v>19879</v>
+      </c>
+      <c r="AF47" s="45">
+        <v>500</v>
+      </c>
+      <c r="AG47" s="45">
+        <v>17349</v>
+      </c>
+      <c r="AH47" s="42">
+        <v>295</v>
+      </c>
+      <c r="AI47" s="46">
+        <v>2530</v>
+      </c>
+      <c r="AJ47" s="40">
+        <v>194.9</v>
+      </c>
+      <c r="AK47" s="40">
+        <v>12.7</v>
+      </c>
+      <c r="AL47" s="44">
+        <v>5539</v>
+      </c>
+      <c r="AM47" s="40">
+        <v>27.9</v>
+      </c>
+      <c r="AN47" s="42">
+        <v>415</v>
+      </c>
+      <c r="AO47" s="42">
+        <v>540</v>
+      </c>
+      <c r="AP47" s="42">
+        <v>908</v>
+      </c>
+      <c r="AQ47" s="42">
+        <v>1182</v>
+      </c>
+      <c r="AR47" s="41">
+        <v>6.09</v>
+      </c>
+      <c r="AS47" s="41">
+        <v>2.52</v>
+      </c>
+      <c r="AT47" s="47">
+        <v>1.91</v>
+      </c>
+      <c r="AU47" s="47">
+        <v>6.1</v>
+      </c>
+      <c r="AV47" s="47">
+        <v>2.52</v>
+      </c>
+      <c r="AW47" s="47">
+        <v>3.58</v>
+      </c>
+      <c r="AX47" s="47">
+        <v>1.92</v>
+      </c>
+      <c r="AY47" s="47">
+        <v>1.66</v>
+      </c>
+      <c r="AZ47" s="47">
+        <v>0.15</v>
+      </c>
+      <c r="BA47" s="47">
+        <v>0.13</v>
+      </c>
+      <c r="BB47" s="47">
+        <v>0.02</v>
+      </c>
+      <c r="BC47" s="48">
+        <v>6912</v>
+      </c>
+      <c r="BD47" s="54">
+        <v>4825</v>
+      </c>
+      <c r="BE47" s="54">
+        <v>2087</v>
+      </c>
+      <c r="BF47" s="54">
+        <v>1888</v>
+      </c>
+      <c r="BG47" s="54">
         <v>199</v>
       </c>
-      <c r="CB4" s="4" t="s">
-[...3 lines deleted...]
-        <v>201</v>
+      <c r="BH47" s="40">
+        <v>93.8</v>
+      </c>
+      <c r="BI47" s="40">
+        <v>24.8</v>
+      </c>
+      <c r="BJ47" s="40">
+        <v>45.8</v>
+      </c>
+      <c r="BK47" s="43">
+        <v>46.2</v>
+      </c>
+      <c r="BL47" s="43">
+        <v>1.8</v>
+      </c>
+      <c r="BM47" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN47" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO47" s="43">
+        <v>15.8</v>
+      </c>
+      <c r="BP47" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ47" s="40">
+        <v>3.5</v>
+      </c>
+      <c r="BR47" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BS47" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT47" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU47" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BV47" s="40">
+        <v>2.9</v>
+      </c>
+      <c r="BW47" s="40">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="BX47" s="40">
+        <v>0.9</v>
+      </c>
+      <c r="BY47" s="40">
+        <v>5.9</v>
+      </c>
+      <c r="BZ47" s="40">
+        <v>4686.2</v>
+      </c>
+      <c r="CA47" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="CB47" s="42">
+        <v>20963</v>
+      </c>
+      <c r="CC47" s="42">
+        <v>19374</v>
+      </c>
+      <c r="CD47" s="42">
+        <v>1589</v>
+      </c>
+      <c r="CE47" s="42">
+        <v>20095</v>
+      </c>
+      <c r="CF47" s="42">
+        <v>17274</v>
+      </c>
+      <c r="CG47" s="42">
+        <v>2821</v>
+      </c>
+      <c r="CH47" s="44">
+        <v>868</v>
+      </c>
+      <c r="CI47" s="44">
+        <v>2100</v>
+      </c>
+      <c r="CJ47" s="44">
+        <v>-1232</v>
+      </c>
+      <c r="CK47" s="42">
+        <v>616</v>
+      </c>
+      <c r="CL47" s="42">
+        <v>74</v>
+      </c>
+      <c r="CM47" s="44">
+        <v>1410</v>
+      </c>
+      <c r="CN47" s="42">
+        <v>19879</v>
+      </c>
+      <c r="CO47" s="42">
+        <v>19292</v>
+      </c>
+      <c r="CP47" s="42">
+        <v>208</v>
+      </c>
+      <c r="CQ47" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CR47" s="45">
+        <v>7</v>
+      </c>
+      <c r="CS47" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CT47" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU47" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CV47" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CW47" s="42">
+        <v>182</v>
+      </c>
+      <c r="CX47" s="42">
+        <v>93</v>
+      </c>
+      <c r="CY47" s="42">
+        <v>89</v>
+      </c>
+      <c r="CZ47" s="42">
+        <v>210</v>
+      </c>
+      <c r="DA47" s="42">
+        <v>18684</v>
+      </c>
+      <c r="DB47" s="42">
+        <v>697</v>
+      </c>
+      <c r="DC47" s="42">
+        <v>17987</v>
+      </c>
+      <c r="DD47" s="42">
+        <v>1</v>
+      </c>
+      <c r="DE47" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DF47" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG47" s="45">
+        <v>10</v>
+      </c>
+      <c r="DH47" s="45">
+        <v>500</v>
+      </c>
+      <c r="DI47" s="45">
+        <v>67</v>
+      </c>
+      <c r="DJ47" s="42">
+        <v>17349</v>
+      </c>
+      <c r="DK47" s="42">
+        <v>2726</v>
+      </c>
+      <c r="DL47" s="42">
+        <v>2300</v>
+      </c>
+      <c r="DM47" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN47" s="45">
+        <v>532</v>
+      </c>
+      <c r="DO47" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DP47" s="45">
+        <v>715</v>
+      </c>
+      <c r="DQ47" s="45">
+        <v>1544</v>
+      </c>
+      <c r="DR47" s="45">
+        <v>2462</v>
+      </c>
+      <c r="DS47" s="45">
+        <v>703</v>
+      </c>
+      <c r="DT47" s="45">
+        <v>205</v>
+      </c>
+      <c r="DU47" s="45">
+        <v>50</v>
+      </c>
+      <c r="DV47" s="42">
+        <v>214</v>
+      </c>
+      <c r="DW47" s="42">
+        <v>30</v>
+      </c>
+      <c r="DX47" s="42">
+        <v>567</v>
+      </c>
+      <c r="DY47" s="42">
+        <v>69</v>
+      </c>
+      <c r="DZ47" s="42">
+        <v>2425</v>
+      </c>
+      <c r="EA47" s="42">
+        <v>1586</v>
+      </c>
+      <c r="EB47" s="42">
+        <v>295</v>
+      </c>
+      <c r="EC47" s="42">
+        <v>1248</v>
+      </c>
+      <c r="ED47" s="45">
+        <v>2530</v>
+      </c>
+      <c r="EE47" s="50">
+        <v>31</v>
       </c>
     </row>
-    <row r="5" spans="1:135" s="4" customFormat="1" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="R5" s="4" t="s">
+    <row r="48" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A48" s="52"/>
+      <c r="B48" s="52" t="s">
+        <v>144</v>
+      </c>
+      <c r="C48" s="52"/>
+      <c r="D48" s="52"/>
+      <c r="E48" s="52"/>
+      <c r="F48" s="53"/>
+      <c r="G48" s="52"/>
+      <c r="H48" s="52"/>
+      <c r="I48" s="52"/>
+      <c r="J48" s="38">
+        <v>32</v>
+      </c>
+      <c r="K48" s="39">
+        <v>35</v>
+      </c>
+      <c r="L48" s="40">
+        <v>2298.1</v>
+      </c>
+      <c r="M48" s="41">
+        <v>5.41</v>
+      </c>
+      <c r="N48" s="41">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="O48" s="41">
+        <v>2.98</v>
+      </c>
+      <c r="P48" s="42">
+        <v>5486</v>
+      </c>
+      <c r="Q48" s="43">
+        <v>66.7</v>
+      </c>
+      <c r="R48" s="42">
+        <v>14834</v>
+      </c>
+      <c r="S48" s="42">
+        <v>13877</v>
+      </c>
+      <c r="T48" s="44">
+        <v>957</v>
+      </c>
+      <c r="U48" s="42">
+        <v>454</v>
+      </c>
+      <c r="V48" s="42">
+        <v>42</v>
+      </c>
+      <c r="W48" s="44">
+        <v>1369</v>
+      </c>
+      <c r="X48" s="42">
+        <v>2998</v>
+      </c>
+      <c r="Y48" s="40">
+        <v>20.2</v>
+      </c>
+      <c r="Z48" s="40">
+        <v>6.5</v>
+      </c>
+      <c r="AA48" s="40">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AB48" s="40">
+        <v>93.5</v>
+      </c>
+      <c r="AC48" s="42">
+        <v>554</v>
+      </c>
+      <c r="AD48" s="42">
+        <v>2742</v>
+      </c>
+      <c r="AE48" s="45">
+        <v>13361</v>
+      </c>
+      <c r="AF48" s="45">
+        <v>395</v>
+      </c>
+      <c r="AG48" s="45">
+        <v>11605</v>
+      </c>
+      <c r="AH48" s="42">
+        <v>225</v>
+      </c>
+      <c r="AI48" s="46">
+        <v>1756</v>
+      </c>
+      <c r="AJ48" s="40">
+        <v>133.4</v>
+      </c>
+      <c r="AK48" s="40">
+        <v>13.1</v>
+      </c>
+      <c r="AL48" s="44">
+        <v>3402</v>
+      </c>
+      <c r="AM48" s="40">
+        <v>25.5</v>
+      </c>
+      <c r="AN48" s="42">
+        <v>325</v>
+      </c>
+      <c r="AO48" s="42">
+        <v>764</v>
+      </c>
+      <c r="AP48" s="42">
+        <v>629</v>
+      </c>
+      <c r="AQ48" s="42">
+        <v>1480</v>
+      </c>
+      <c r="AR48" s="41">
+        <v>5.41</v>
+      </c>
+      <c r="AS48" s="41">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AT48" s="47">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AU48" s="47">
+        <v>5.41</v>
+      </c>
+      <c r="AV48" s="47">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AW48" s="47">
+        <v>2.98</v>
+      </c>
+      <c r="AX48" s="47">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AY48" s="47">
+        <v>1.86</v>
+      </c>
+      <c r="AZ48" s="47">
+        <v>0.02</v>
+      </c>
+      <c r="BA48" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="BB48" s="47">
+        <v>0.02</v>
+      </c>
+      <c r="BC48" s="48">
+        <v>5486</v>
+      </c>
+      <c r="BD48" s="54">
+        <v>4357</v>
+      </c>
+      <c r="BE48" s="54">
+        <v>1129</v>
+      </c>
+      <c r="BF48" s="54">
+        <v>911</v>
+      </c>
+      <c r="BG48" s="54">
+        <v>218</v>
+      </c>
+      <c r="BH48" s="40">
+        <v>92.4</v>
+      </c>
+      <c r="BI48" s="40">
+        <v>26.7</v>
+      </c>
+      <c r="BJ48" s="40">
+        <v>50.2</v>
+      </c>
+      <c r="BK48" s="43">
+        <v>41</v>
+      </c>
+      <c r="BL48" s="43">
+        <v>1.2</v>
+      </c>
+      <c r="BM48" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN48" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO48" s="43">
+        <v>18.8</v>
+      </c>
+      <c r="BP48" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ48" s="40">
+        <v>4.5</v>
+      </c>
+      <c r="BR48" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BS48" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT48" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU48" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BV48" s="40">
+        <v>2.5</v>
+      </c>
+      <c r="BW48" s="40">
+        <v>85</v>
+      </c>
+      <c r="BX48" s="40">
+        <v>1.2</v>
+      </c>
+      <c r="BY48" s="40">
+        <v>6.9</v>
+      </c>
+      <c r="BZ48" s="40">
+        <v>2298.1</v>
+      </c>
+      <c r="CA48" s="40">
+        <v>0.7</v>
+      </c>
+      <c r="CB48" s="42">
+        <v>14834</v>
+      </c>
+      <c r="CC48" s="42">
+        <v>12970</v>
+      </c>
+      <c r="CD48" s="42">
+        <v>1864</v>
+      </c>
+      <c r="CE48" s="42">
+        <v>13877</v>
+      </c>
+      <c r="CF48" s="42">
+        <v>11573</v>
+      </c>
+      <c r="CG48" s="42">
+        <v>2304</v>
+      </c>
+      <c r="CH48" s="44">
+        <v>957</v>
+      </c>
+      <c r="CI48" s="44">
+        <v>1397</v>
+      </c>
+      <c r="CJ48" s="44">
+        <v>-440</v>
+      </c>
+      <c r="CK48" s="42">
+        <v>454</v>
+      </c>
+      <c r="CL48" s="42">
+        <v>42</v>
+      </c>
+      <c r="CM48" s="44">
+        <v>1369</v>
+      </c>
+      <c r="CN48" s="42">
+        <v>13361</v>
+      </c>
+      <c r="CO48" s="42">
+        <v>12895</v>
+      </c>
+      <c r="CP48" s="42">
+        <v>254</v>
+      </c>
+      <c r="CQ48" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CR48" s="45">
+        <v>9</v>
+      </c>
+      <c r="CS48" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CT48" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU48" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CV48" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CW48" s="42">
+        <v>154</v>
+      </c>
+      <c r="CX48" s="42">
+        <v>62</v>
+      </c>
+      <c r="CY48" s="42">
+        <v>92</v>
+      </c>
+      <c r="CZ48" s="42">
+        <v>269</v>
+      </c>
+      <c r="DA48" s="42">
+        <v>12208</v>
+      </c>
+      <c r="DB48" s="42">
+        <v>825</v>
+      </c>
+      <c r="DC48" s="42">
+        <v>11383</v>
+      </c>
+      <c r="DD48" s="42">
         <v>1</v>
       </c>
-      <c r="X5" s="4" t="s">
+      <c r="DE48" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DF48" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG48" s="45">
         <v>2</v>
       </c>
-      <c r="AE5" s="4" t="s">
+      <c r="DH48" s="45">
+        <v>395</v>
+      </c>
+      <c r="DI48" s="45">
+        <v>67</v>
+      </c>
+      <c r="DJ48" s="42">
+        <v>11605</v>
+      </c>
+      <c r="DK48" s="42">
+        <v>1491</v>
+      </c>
+      <c r="DL48" s="42">
+        <v>1575</v>
+      </c>
+      <c r="DM48" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN48" s="45">
+        <v>434</v>
+      </c>
+      <c r="DO48" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DP48" s="45">
+        <v>457</v>
+      </c>
+      <c r="DQ48" s="45">
+        <v>946</v>
+      </c>
+      <c r="DR48" s="45">
+        <v>1925</v>
+      </c>
+      <c r="DS48" s="45">
+        <v>555</v>
+      </c>
+      <c r="DT48" s="45">
+        <v>84</v>
+      </c>
+      <c r="DU48" s="45">
+        <v>33</v>
+      </c>
+      <c r="DV48" s="42">
+        <v>118</v>
+      </c>
+      <c r="DW48" s="42">
+        <v>28</v>
+      </c>
+      <c r="DX48" s="42">
+        <v>377</v>
+      </c>
+      <c r="DY48" s="42">
+        <v>37</v>
+      </c>
+      <c r="DZ48" s="42">
+        <v>1662</v>
+      </c>
+      <c r="EA48" s="42">
+        <v>942</v>
+      </c>
+      <c r="EB48" s="42">
+        <v>225</v>
+      </c>
+      <c r="EC48" s="42">
+        <v>955</v>
+      </c>
+      <c r="ED48" s="45">
+        <v>1756</v>
+      </c>
+      <c r="EE48" s="50">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="49" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A49" s="52"/>
+      <c r="B49" s="52" t="s">
+        <v>145</v>
+      </c>
+      <c r="C49" s="52"/>
+      <c r="D49" s="52"/>
+      <c r="E49" s="52"/>
+      <c r="F49" s="53"/>
+      <c r="G49" s="52"/>
+      <c r="H49" s="52"/>
+      <c r="I49" s="52"/>
+      <c r="J49" s="38">
+        <v>33</v>
+      </c>
+      <c r="K49" s="39">
+        <v>12</v>
+      </c>
+      <c r="L49" s="40">
+        <v>7119.5</v>
+      </c>
+      <c r="M49" s="41">
+        <v>7.5</v>
+      </c>
+      <c r="N49" s="41">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="O49" s="41">
+        <v>4.97</v>
+      </c>
+      <c r="P49" s="42">
+        <v>9658</v>
+      </c>
+      <c r="Q49" s="43">
+        <v>64</v>
+      </c>
+      <c r="R49" s="42">
+        <v>31773</v>
+      </c>
+      <c r="S49" s="42">
+        <v>31641</v>
+      </c>
+      <c r="T49" s="44">
+        <v>132</v>
+      </c>
+      <c r="U49" s="42">
+        <v>569</v>
+      </c>
+      <c r="V49" s="42">
+        <v>154</v>
+      </c>
+      <c r="W49" s="44">
+        <v>547</v>
+      </c>
+      <c r="X49" s="42">
+        <v>5844</v>
+      </c>
+      <c r="Y49" s="40">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="Z49" s="40">
+        <v>0.4</v>
+      </c>
+      <c r="AA49" s="40">
+        <v>1.7</v>
+      </c>
+      <c r="AB49" s="40">
+        <v>99.6</v>
+      </c>
+      <c r="AC49" s="42">
+        <v>779</v>
+      </c>
+      <c r="AD49" s="42">
+        <v>4236</v>
+      </c>
+      <c r="AE49" s="45">
+        <v>31922</v>
+      </c>
+      <c r="AF49" s="45">
+        <v>439</v>
+      </c>
+      <c r="AG49" s="45">
+        <v>29131</v>
+      </c>
+      <c r="AH49" s="42">
+        <v>335</v>
+      </c>
+      <c r="AI49" s="46">
+        <v>2791</v>
+      </c>
+      <c r="AJ49" s="40">
+        <v>669.3</v>
+      </c>
+      <c r="AK49" s="40">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AL49" s="44">
+        <v>8064</v>
+      </c>
+      <c r="AM49" s="40">
+        <v>25.3</v>
+      </c>
+      <c r="AN49" s="42">
+        <v>372</v>
+      </c>
+      <c r="AO49" s="42">
+        <v>392</v>
+      </c>
+      <c r="AP49" s="42">
+        <v>1075</v>
+      </c>
+      <c r="AQ49" s="42">
+        <v>1133</v>
+      </c>
+      <c r="AR49" s="41">
+        <v>7.5</v>
+      </c>
+      <c r="AS49" s="41">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AT49" s="47">
+        <v>4.29</v>
+      </c>
+      <c r="AU49" s="47">
+        <v>7.5</v>
+      </c>
+      <c r="AV49" s="47">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AW49" s="47">
+        <v>4.97</v>
+      </c>
+      <c r="AX49" s="47">
+        <v>4.29</v>
+      </c>
+      <c r="AY49" s="47">
+        <v>0.68</v>
+      </c>
+      <c r="AZ49" s="47">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="BA49" s="47">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="BB49" s="47" t="s">
+        <v>197</v>
+      </c>
+      <c r="BC49" s="48">
+        <v>9658</v>
+      </c>
+      <c r="BD49" s="54">
+        <v>6070</v>
+      </c>
+      <c r="BE49" s="54">
+        <v>3588</v>
+      </c>
+      <c r="BF49" s="54">
+        <v>3533</v>
+      </c>
+      <c r="BG49" s="54">
+        <v>55</v>
+      </c>
+      <c r="BH49" s="40">
+        <v>82.9</v>
+      </c>
+      <c r="BI49" s="40">
+        <v>13.4</v>
+      </c>
+      <c r="BJ49" s="40">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="BK49" s="43">
+        <v>41.7</v>
+      </c>
+      <c r="BL49" s="43">
+        <v>3.5</v>
+      </c>
+      <c r="BM49" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN49" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO49" s="43">
+        <v>7.1</v>
+      </c>
+      <c r="BP49" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ49" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BR49" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BS49" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT49" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU49" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BV49" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BW49" s="40">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="BX49" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BY49" s="40">
+        <v>3.4</v>
+      </c>
+      <c r="BZ49" s="40">
+        <v>7119.5</v>
+      </c>
+      <c r="CA49" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CB49" s="42">
+        <v>31773</v>
+      </c>
+      <c r="CC49" s="42">
+        <v>31397</v>
+      </c>
+      <c r="CD49" s="42">
+        <v>376</v>
+      </c>
+      <c r="CE49" s="42">
+        <v>31641</v>
+      </c>
+      <c r="CF49" s="42">
+        <v>28891</v>
+      </c>
+      <c r="CG49" s="42">
+        <v>2750</v>
+      </c>
+      <c r="CH49" s="44">
+        <v>132</v>
+      </c>
+      <c r="CI49" s="44">
+        <v>2506</v>
+      </c>
+      <c r="CJ49" s="44">
+        <v>-2374</v>
+      </c>
+      <c r="CK49" s="42">
+        <v>569</v>
+      </c>
+      <c r="CL49" s="42">
+        <v>154</v>
+      </c>
+      <c r="CM49" s="44">
+        <v>547</v>
+      </c>
+      <c r="CN49" s="42">
+        <v>31922</v>
+      </c>
+      <c r="CO49" s="42">
+        <v>31325</v>
+      </c>
+      <c r="CP49" s="42">
+        <v>64</v>
+      </c>
+      <c r="CQ49" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CR49" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CS49" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CT49" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU49" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CV49" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CW49" s="42">
+        <v>99</v>
+      </c>
+      <c r="CX49" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="CY49" s="42">
+        <v>99</v>
+      </c>
+      <c r="CZ49" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DA49" s="42">
+        <v>31162</v>
+      </c>
+      <c r="DB49" s="42">
+        <v>291</v>
+      </c>
+      <c r="DC49" s="42">
+        <v>30871</v>
+      </c>
+      <c r="DD49" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DE49" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DF49" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG49" s="45">
         <v>3</v>
       </c>
-      <c r="AJ5" s="4" t="s">
-[...22 lines deleted...]
-      <c r="DJ5" s="4" t="s">
+      <c r="DH49" s="45">
+        <v>439</v>
+      </c>
+      <c r="DI49" s="45">
+        <v>63</v>
+      </c>
+      <c r="DJ49" s="42">
+        <v>29131</v>
+      </c>
+      <c r="DK49" s="42">
+        <v>4675</v>
+      </c>
+      <c r="DL49" s="42">
+        <v>4232</v>
+      </c>
+      <c r="DM49" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN49" s="45">
+        <v>473</v>
+      </c>
+      <c r="DO49" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DP49" s="45">
+        <v>1026</v>
+      </c>
+      <c r="DQ49" s="45">
+        <v>3671</v>
+      </c>
+      <c r="DR49" s="45">
+        <v>3435</v>
+      </c>
+      <c r="DS49" s="45">
+        <v>663</v>
+      </c>
+      <c r="DT49" s="45">
+        <v>514</v>
+      </c>
+      <c r="DU49" s="45">
+        <v>126</v>
+      </c>
+      <c r="DV49" s="42">
+        <v>444</v>
+      </c>
+      <c r="DW49" s="42">
+        <v>24</v>
+      </c>
+      <c r="DX49" s="42">
+        <v>876</v>
+      </c>
+      <c r="DY49" s="42">
         <v>154</v>
       </c>
-      <c r="DU5" s="7"/>
-[...2 lines deleted...]
-        <v>155</v>
+      <c r="DZ49" s="42">
+        <v>4577</v>
+      </c>
+      <c r="EA49" s="42">
+        <v>3148</v>
+      </c>
+      <c r="EB49" s="42">
+        <v>335</v>
+      </c>
+      <c r="EC49" s="42">
+        <v>1139</v>
+      </c>
+      <c r="ED49" s="45">
+        <v>2791</v>
+      </c>
+      <c r="EE49" s="50">
+        <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:135" s="4" customFormat="1" ht="15" customHeight="1">
-[...24 lines deleted...]
-      <c r="EB6" s="7"/>
+    <row r="50" spans="1:135" s="55" customFormat="1" ht="15" customHeight="1">
+      <c r="A50" s="52"/>
+      <c r="B50" s="52" t="s">
+        <v>148</v>
+      </c>
+      <c r="C50" s="56"/>
+      <c r="D50" s="56"/>
+      <c r="E50" s="56"/>
+      <c r="F50" s="53"/>
+      <c r="G50" s="56"/>
+      <c r="H50" s="52"/>
+      <c r="I50" s="52"/>
+      <c r="J50" s="38">
+        <v>34</v>
+      </c>
+      <c r="K50" s="39">
+        <v>19</v>
+      </c>
+      <c r="L50" s="40">
+        <v>27288.400000000001</v>
+      </c>
+      <c r="M50" s="41">
+        <v>10.82</v>
+      </c>
+      <c r="N50" s="41">
+        <v>3.5</v>
+      </c>
+      <c r="O50" s="41">
+        <v>7.32</v>
+      </c>
+      <c r="P50" s="42">
+        <v>17389</v>
+      </c>
+      <c r="Q50" s="43">
+        <v>58.3</v>
+      </c>
+      <c r="R50" s="42">
+        <v>68363</v>
+      </c>
+      <c r="S50" s="42">
+        <v>66849</v>
+      </c>
+      <c r="T50" s="44">
+        <v>1514</v>
+      </c>
+      <c r="U50" s="42">
+        <v>2646</v>
+      </c>
+      <c r="V50" s="42">
+        <v>269</v>
+      </c>
+      <c r="W50" s="44">
+        <v>3891</v>
+      </c>
+      <c r="X50" s="42">
+        <v>17256</v>
+      </c>
+      <c r="Y50" s="40">
+        <v>25.2</v>
+      </c>
+      <c r="Z50" s="40">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AA50" s="40">
+        <v>5.7</v>
+      </c>
+      <c r="AB50" s="40">
+        <v>97.8</v>
+      </c>
+      <c r="AC50" s="42">
+        <v>1592</v>
+      </c>
+      <c r="AD50" s="42">
+        <v>6307</v>
+      </c>
+      <c r="AE50" s="45">
+        <v>69019</v>
+      </c>
+      <c r="AF50" s="45">
+        <v>1883</v>
+      </c>
+      <c r="AG50" s="45">
+        <v>57905</v>
+      </c>
+      <c r="AH50" s="42">
+        <v>1043</v>
+      </c>
+      <c r="AI50" s="46">
+        <v>11114</v>
+      </c>
+      <c r="AJ50" s="40">
+        <v>352.2</v>
+      </c>
+      <c r="AK50" s="40">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="AL50" s="44">
+        <v>24973</v>
+      </c>
+      <c r="AM50" s="40">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="AN50" s="42">
+        <v>1027</v>
+      </c>
+      <c r="AO50" s="42">
+        <v>407</v>
+      </c>
+      <c r="AP50" s="42">
+        <v>2308</v>
+      </c>
+      <c r="AQ50" s="42">
+        <v>915</v>
+      </c>
+      <c r="AR50" s="41">
+        <v>10.84</v>
+      </c>
+      <c r="AS50" s="61">
+        <v>3.51</v>
+      </c>
+      <c r="AT50" s="61">
+        <v>5.74</v>
+      </c>
+      <c r="AU50" s="61">
+        <v>10.82</v>
+      </c>
+      <c r="AV50" s="61">
+        <v>3.5</v>
+      </c>
+      <c r="AW50" s="61">
+        <v>7.32</v>
+      </c>
+      <c r="AX50" s="61">
+        <v>5.73</v>
+      </c>
+      <c r="AY50" s="61">
+        <v>1.59</v>
+      </c>
+      <c r="AZ50" s="61">
+        <v>1.7</v>
+      </c>
+      <c r="BA50" s="61">
+        <v>1.61</v>
+      </c>
+      <c r="BB50" s="61">
+        <v>0.09</v>
+      </c>
+      <c r="BC50" s="48">
+        <v>17389</v>
+      </c>
+      <c r="BD50" s="48">
+        <v>7459</v>
+      </c>
+      <c r="BE50" s="48">
+        <v>9930</v>
+      </c>
+      <c r="BF50" s="48">
+        <v>9628</v>
+      </c>
+      <c r="BG50" s="48">
+        <v>302</v>
+      </c>
+      <c r="BH50" s="40">
+        <v>135.5</v>
+      </c>
+      <c r="BI50" s="40">
+        <v>28.9</v>
+      </c>
+      <c r="BJ50" s="40">
+        <v>12.1</v>
+      </c>
+      <c r="BK50" s="43">
+        <v>119.1</v>
+      </c>
+      <c r="BL50" s="43">
+        <v>4.3</v>
+      </c>
+      <c r="BM50" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BN50" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO50" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BP50" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="BQ50" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BR50" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BS50" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BT50" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BU50" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BV50" s="40">
+        <v>15.4</v>
+      </c>
+      <c r="BW50" s="40">
+        <v>0.2</v>
+      </c>
+      <c r="BX50" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="BY50" s="40">
+        <v>0.4</v>
+      </c>
+      <c r="BZ50" s="40">
+        <v>27288.400000000001</v>
+      </c>
+      <c r="CA50" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="CB50" s="42">
+        <v>68363</v>
+      </c>
+      <c r="CC50" s="42">
+        <v>67214</v>
+      </c>
+      <c r="CD50" s="42">
+        <v>1149</v>
+      </c>
+      <c r="CE50" s="42">
+        <v>66849</v>
+      </c>
+      <c r="CF50" s="42">
+        <v>57742</v>
+      </c>
+      <c r="CG50" s="42">
+        <v>9107</v>
+      </c>
+      <c r="CH50" s="44">
+        <v>1514</v>
+      </c>
+      <c r="CI50" s="44">
+        <v>9472</v>
+      </c>
+      <c r="CJ50" s="44">
+        <v>-7958</v>
+      </c>
+      <c r="CK50" s="42">
+        <v>2646</v>
+      </c>
+      <c r="CL50" s="42">
+        <v>269</v>
+      </c>
+      <c r="CM50" s="44">
+        <v>3891</v>
+      </c>
+      <c r="CN50" s="42">
+        <v>69019</v>
+      </c>
+      <c r="CO50" s="42">
+        <v>67027</v>
+      </c>
+      <c r="CP50" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="CQ50" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CR50" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CS50" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CT50" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CU50" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CV50" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="CW50" s="42">
+        <v>715</v>
+      </c>
+      <c r="CX50" s="42">
+        <v>684</v>
+      </c>
+      <c r="CY50" s="42">
+        <v>31</v>
+      </c>
+      <c r="CZ50" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DA50" s="42">
+        <v>66312</v>
+      </c>
+      <c r="DB50" s="42">
+        <v>116</v>
+      </c>
+      <c r="DC50" s="42">
+        <v>66196</v>
+      </c>
+      <c r="DD50" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DE50" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DF50" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="DG50" s="45">
+        <v>115</v>
+      </c>
+      <c r="DH50" s="45">
+        <v>1883</v>
+      </c>
+      <c r="DI50" s="45">
+        <v>72</v>
+      </c>
+      <c r="DJ50" s="42">
+        <v>57905</v>
+      </c>
+      <c r="DK50" s="42">
+        <v>12806</v>
+      </c>
+      <c r="DL50" s="42">
+        <v>6384</v>
+      </c>
+      <c r="DM50" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DN50" s="45">
+        <v>1825</v>
+      </c>
+      <c r="DO50" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="DP50" s="45">
+        <v>3042</v>
+      </c>
+      <c r="DQ50" s="45">
+        <v>3684</v>
+      </c>
+      <c r="DR50" s="45">
+        <v>6556</v>
+      </c>
+      <c r="DS50" s="45">
+        <v>2542</v>
+      </c>
+      <c r="DT50" s="45">
+        <v>915</v>
+      </c>
+      <c r="DU50" s="45">
+        <v>75</v>
+      </c>
+      <c r="DV50" s="42">
+        <v>810</v>
+      </c>
+      <c r="DW50" s="42">
+        <v>69</v>
+      </c>
+      <c r="DX50" s="42">
+        <v>2099</v>
+      </c>
+      <c r="DY50" s="42">
+        <v>243</v>
+      </c>
+      <c r="DZ50" s="42">
+        <v>6455</v>
+      </c>
+      <c r="EA50" s="42">
+        <v>5571</v>
+      </c>
+      <c r="EB50" s="42">
+        <v>1043</v>
+      </c>
+      <c r="EC50" s="42">
+        <v>4964</v>
+      </c>
+      <c r="ED50" s="45">
+        <v>11114</v>
+      </c>
+      <c r="EE50" s="50">
+        <v>34</v>
+      </c>
     </row>
-    <row r="7" spans="1:135" s="2" customFormat="1" ht="5.0999999999999996" customHeight="1" thickBot="1"/>
-[...211 lines deleted...]
-      <c r="EE8" s="12"/>
+    <row r="51" spans="1:135" ht="6.75" customHeight="1">
+      <c r="A51" s="62"/>
+      <c r="B51" s="63"/>
+      <c r="C51" s="63"/>
+      <c r="D51" s="63"/>
+      <c r="E51" s="63"/>
+      <c r="F51" s="63"/>
+      <c r="G51" s="63"/>
+      <c r="H51" s="63"/>
+      <c r="I51" s="63"/>
+      <c r="J51" s="64"/>
+      <c r="K51" s="65"/>
+      <c r="L51" s="66"/>
+      <c r="M51" s="67"/>
+      <c r="N51" s="67"/>
+      <c r="O51" s="67"/>
+      <c r="P51" s="68"/>
+      <c r="Q51" s="69"/>
+      <c r="R51" s="68"/>
+      <c r="S51" s="68"/>
+      <c r="T51" s="68"/>
+      <c r="U51" s="68"/>
+      <c r="V51" s="68"/>
+      <c r="W51" s="68"/>
+      <c r="X51" s="68"/>
+      <c r="Y51" s="66"/>
+      <c r="Z51" s="66"/>
+      <c r="AA51" s="66"/>
+      <c r="AB51" s="66"/>
+      <c r="AC51" s="68"/>
+      <c r="AD51" s="68"/>
+      <c r="AE51" s="69"/>
+      <c r="AF51" s="69"/>
+      <c r="AG51" s="69"/>
+      <c r="AH51" s="69"/>
+      <c r="AI51" s="69"/>
+      <c r="AJ51" s="70"/>
+      <c r="AK51" s="70"/>
+      <c r="AL51" s="71"/>
+      <c r="AM51" s="70"/>
+      <c r="AN51" s="71"/>
+      <c r="AO51" s="71"/>
+      <c r="AP51" s="71"/>
+      <c r="AQ51" s="71"/>
+      <c r="AR51" s="72"/>
+      <c r="AS51" s="72"/>
+      <c r="AT51" s="72"/>
+      <c r="AU51" s="72"/>
+      <c r="AV51" s="72"/>
+      <c r="AW51" s="72"/>
+      <c r="AX51" s="72"/>
+      <c r="AY51" s="72"/>
+      <c r="AZ51" s="72"/>
+      <c r="BA51" s="72"/>
+      <c r="BB51" s="72"/>
+      <c r="BC51" s="73"/>
+      <c r="BD51" s="73"/>
+      <c r="BE51" s="73"/>
+      <c r="BF51" s="73"/>
+      <c r="BG51" s="73"/>
+      <c r="BH51" s="66"/>
+      <c r="BI51" s="66"/>
+      <c r="BJ51" s="66"/>
+      <c r="BK51" s="66"/>
+      <c r="BL51" s="74"/>
+      <c r="BM51" s="74"/>
+      <c r="BN51" s="74"/>
+      <c r="BO51" s="74"/>
+      <c r="BP51" s="74"/>
+      <c r="BQ51" s="70"/>
+      <c r="BR51" s="70"/>
+      <c r="BS51" s="70"/>
+      <c r="BT51" s="70"/>
+      <c r="BU51" s="66"/>
+      <c r="BV51" s="66"/>
+      <c r="BW51" s="66"/>
+      <c r="BX51" s="66"/>
+      <c r="BY51" s="66"/>
+      <c r="BZ51" s="66"/>
+      <c r="CA51" s="66"/>
+      <c r="CB51" s="68"/>
+      <c r="CC51" s="68"/>
+      <c r="CD51" s="68"/>
+      <c r="CE51" s="68"/>
+      <c r="CF51" s="68"/>
+      <c r="CG51" s="68"/>
+      <c r="CH51" s="68"/>
+      <c r="CI51" s="68"/>
+      <c r="CJ51" s="68"/>
+      <c r="CK51" s="68"/>
+      <c r="CL51" s="68"/>
+      <c r="CM51" s="68"/>
+      <c r="CN51" s="68"/>
+      <c r="CO51" s="68"/>
+      <c r="CP51" s="68"/>
+      <c r="CQ51" s="69"/>
+      <c r="CR51" s="69"/>
+      <c r="CS51" s="69"/>
+      <c r="CT51" s="69"/>
+      <c r="CU51" s="69"/>
+      <c r="CV51" s="69"/>
+      <c r="CW51" s="71"/>
+      <c r="CX51" s="71"/>
+      <c r="CY51" s="71"/>
+      <c r="CZ51" s="71"/>
+      <c r="DA51" s="71"/>
+      <c r="DB51" s="71"/>
+      <c r="DC51" s="71"/>
+      <c r="DD51" s="71"/>
+      <c r="DE51" s="71"/>
+      <c r="DF51" s="68"/>
+      <c r="DG51" s="68"/>
+      <c r="DH51" s="69"/>
+      <c r="DI51" s="69"/>
+      <c r="DJ51" s="68"/>
+      <c r="DK51" s="68"/>
+      <c r="DL51" s="68"/>
+      <c r="DM51" s="68"/>
+      <c r="DN51" s="69"/>
+      <c r="DO51" s="69"/>
+      <c r="DP51" s="69"/>
+      <c r="DQ51" s="69"/>
+      <c r="DR51" s="69"/>
+      <c r="DS51" s="69"/>
+      <c r="DT51" s="69"/>
+      <c r="DU51" s="69"/>
+      <c r="DV51" s="69"/>
+      <c r="DW51" s="71"/>
+      <c r="DX51" s="71"/>
+      <c r="DY51" s="71"/>
+      <c r="DZ51" s="71"/>
+      <c r="EA51" s="71"/>
+      <c r="EB51" s="71"/>
+      <c r="EC51" s="68"/>
+      <c r="ED51" s="68"/>
+      <c r="EE51" s="75"/>
     </row>
-    <row r="9" spans="1:135" s="13" customFormat="1" ht="14.1" customHeight="1">
-[...282 lines deleted...]
-      <c r="ED9" s="142"/>
+    <row r="52" spans="1:135" ht="15" customHeight="1">
+      <c r="A52" s="76" t="s">
+        <v>113</v>
+      </c>
+      <c r="B52" s="77"/>
+      <c r="C52" s="77"/>
+      <c r="D52" s="77"/>
+      <c r="E52" s="77"/>
+      <c r="F52" s="77"/>
+      <c r="G52" s="77"/>
+      <c r="H52" s="77"/>
+      <c r="I52" s="77"/>
+      <c r="J52" s="77"/>
+      <c r="K52" s="78"/>
+      <c r="L52" s="79"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="79"/>
+      <c r="O52" s="79"/>
+      <c r="P52" s="79"/>
+      <c r="Q52" s="79"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="79"/>
+      <c r="T52" s="79"/>
+      <c r="U52" s="79"/>
+      <c r="V52" s="79"/>
+      <c r="W52" s="79"/>
+      <c r="X52" s="79"/>
+      <c r="Y52" s="79"/>
+      <c r="Z52" s="79"/>
+      <c r="AA52" s="79"/>
+      <c r="AB52" s="79"/>
+      <c r="AC52" s="79"/>
+      <c r="AD52" s="79"/>
+      <c r="AE52" s="79"/>
+      <c r="AF52" s="79"/>
+      <c r="AG52" s="80"/>
+      <c r="AH52" s="80"/>
+      <c r="AI52" s="80"/>
+      <c r="AR52" s="78"/>
+      <c r="AS52" s="79"/>
+      <c r="AT52" s="79"/>
+      <c r="AU52" s="79"/>
+      <c r="AV52" s="80"/>
+      <c r="AW52" s="80"/>
+      <c r="AX52" s="80"/>
+      <c r="AY52" s="80"/>
+      <c r="AZ52" s="80"/>
+      <c r="BA52" s="80"/>
+      <c r="BB52" s="80"/>
+      <c r="BH52" s="78"/>
+      <c r="BI52" s="79"/>
+      <c r="BJ52" s="79"/>
+      <c r="BK52" s="79"/>
+      <c r="BL52" s="79"/>
+      <c r="BM52" s="79"/>
+      <c r="BN52" s="79"/>
+      <c r="BO52" s="80"/>
+      <c r="BP52" s="80"/>
+      <c r="BV52" s="78"/>
+      <c r="BW52" s="79"/>
+      <c r="BX52" s="79"/>
+      <c r="BY52" s="79"/>
+      <c r="BZ52" s="79"/>
+      <c r="CA52" s="79"/>
+      <c r="CB52" s="79"/>
+      <c r="CC52" s="79"/>
+      <c r="CD52" s="79"/>
+      <c r="CE52" s="79"/>
+      <c r="CF52" s="79"/>
+      <c r="CG52" s="79"/>
+      <c r="CH52" s="79"/>
+      <c r="CI52" s="79"/>
+      <c r="CJ52" s="79"/>
+      <c r="CK52" s="79"/>
+      <c r="CL52" s="79"/>
+      <c r="CM52" s="79"/>
+      <c r="CN52" s="78"/>
+      <c r="CO52" s="79"/>
+      <c r="CP52" s="79"/>
+      <c r="CQ52" s="79"/>
+      <c r="CR52" s="80"/>
+      <c r="CS52" s="80"/>
+      <c r="CT52" s="80"/>
+      <c r="CU52" s="80"/>
+      <c r="CV52" s="80"/>
+      <c r="DF52" s="78"/>
+      <c r="DG52" s="79"/>
+      <c r="DH52" s="79"/>
+      <c r="DI52" s="79"/>
+      <c r="DJ52" s="78"/>
+      <c r="DK52" s="79"/>
+      <c r="DL52" s="79"/>
+      <c r="DM52" s="79"/>
+      <c r="DN52" s="79"/>
+      <c r="DO52" s="79"/>
+      <c r="DP52" s="79"/>
+      <c r="DQ52" s="80"/>
+      <c r="DR52" s="80"/>
+      <c r="DS52" s="80"/>
+      <c r="DT52" s="80"/>
+      <c r="DU52" s="80"/>
+      <c r="DV52" s="80"/>
+      <c r="EC52" s="78"/>
+      <c r="ED52" s="79"/>
     </row>
-    <row r="10" spans="1:135" s="13" customFormat="1" ht="14.1" customHeight="1">
-[...179 lines deleted...]
-      <c r="ED10" s="142"/>
+    <row r="53" spans="1:135" ht="15" customHeight="1">
+      <c r="A53" s="81" t="s">
+        <v>123</v>
+      </c>
     </row>
-    <row r="11" spans="1:135" s="13" customFormat="1" ht="14.1" customHeight="1">
-[...151 lines deleted...]
-      <c r="ED11" s="142"/>
+    <row r="54" spans="1:135" ht="15" customHeight="1">
+      <c r="A54" s="81" t="s">
+        <v>124</v>
+      </c>
     </row>
-    <row r="12" spans="1:135" s="13" customFormat="1" ht="14.1" customHeight="1">
-[...133 lines deleted...]
-      <c r="ED12" s="97"/>
+    <row r="55" spans="1:135" ht="15" customHeight="1">
+      <c r="A55" s="81" t="s">
+        <v>125</v>
+      </c>
     </row>
-    <row r="13" spans="1:135" s="13" customFormat="1" ht="14.1" customHeight="1">
-[...133 lines deleted...]
-      <c r="ED13" s="97"/>
+    <row r="56" spans="1:135" ht="15" customHeight="1">
+      <c r="A56" s="81" t="s">
+        <v>126</v>
+      </c>
     </row>
-    <row r="14" spans="1:135" s="13" customFormat="1" ht="14.1" customHeight="1">
-[...173 lines deleted...]
-      <c r="ED14" s="19"/>
+    <row r="57" spans="1:135" ht="15" customHeight="1">
+      <c r="A57" s="81" t="s">
+        <v>127</v>
+      </c>
     </row>
-    <row r="15" spans="1:135" s="34" customFormat="1" ht="12" customHeight="1">
-[...382 lines deleted...]
-      <c r="EE15" s="33"/>
+    <row r="58" spans="1:135" ht="15" customHeight="1">
+      <c r="A58" s="81" t="s">
+        <v>128</v>
+      </c>
     </row>
-    <row r="16" spans="1:135" s="34" customFormat="1" ht="12" customHeight="1">
-[...382 lines deleted...]
-      <c r="EE16" s="38"/>
+    <row r="59" spans="1:135" ht="15" customHeight="1">
+      <c r="A59" s="81" t="s">
+        <v>129</v>
+      </c>
     </row>
-    <row r="17" spans="1:135" s="52" customFormat="1" ht="30" customHeight="1">
-[...387 lines deleted...]
-        <v>1</v>
+    <row r="60" spans="1:135" ht="15" customHeight="1">
+      <c r="A60" s="81" t="s">
+        <v>130</v>
       </c>
     </row>
-    <row r="18" spans="1:135" s="56" customFormat="1" ht="15" customHeight="1">
-[...387 lines deleted...]
-        <v>2</v>
+    <row r="61" spans="1:135" ht="15" customHeight="1">
+      <c r="A61" s="81" t="s">
+        <v>131</v>
       </c>
     </row>
-    <row r="19" spans="1:135" s="56" customFormat="1" ht="15" customHeight="1">
-[...387 lines deleted...]
-        <v>3</v>
+    <row r="62" spans="1:135" ht="15" customHeight="1">
+      <c r="A62" s="81" t="s">
+        <v>132</v>
       </c>
     </row>
-    <row r="20" spans="1:135" s="56" customFormat="1" ht="15" customHeight="1">
-[...387 lines deleted...]
-        <v>4</v>
+    <row r="63" spans="1:135" ht="15" customHeight="1">
+      <c r="A63" s="81" t="s">
+        <v>149</v>
       </c>
     </row>
-    <row r="21" spans="1:135" s="56" customFormat="1" ht="15" customHeight="1">
-[...387 lines deleted...]
-        <v>5</v>
+    <row r="64" spans="1:135" ht="15" customHeight="1">
+      <c r="A64" s="81" t="s">
+        <v>133</v>
       </c>
     </row>
-    <row r="22" spans="1:135" s="56" customFormat="1" ht="15" customHeight="1">
-[...387 lines deleted...]
-        <v>6</v>
+    <row r="65" spans="1:1" ht="15" customHeight="1">
+      <c r="A65" s="81" t="s">
+        <v>134</v>
       </c>
     </row>
-    <row r="23" spans="1:135" s="56" customFormat="1" ht="45" customHeight="1">
-[...387 lines deleted...]
-        <v>7</v>
+    <row r="66" spans="1:1" ht="15" customHeight="1">
+      <c r="A66" s="81" t="s">
+        <v>135</v>
       </c>
     </row>
-    <row r="24" spans="1:135" s="52" customFormat="1" ht="15" customHeight="1">
-[...387 lines deleted...]
-        <v>8</v>
+    <row r="67" spans="1:1" ht="15" customHeight="1">
+      <c r="A67" s="81" t="s">
+        <v>150</v>
       </c>
     </row>
-    <row r="25" spans="1:135" s="56" customFormat="1" ht="15" customHeight="1">
-[...10482 lines deleted...]
-    <row r="68" spans="1:1" s="2" customFormat="1"/>
   </sheetData>
   <mergeCells count="152">
+    <mergeCell ref="A8:J14"/>
+    <mergeCell ref="K8:K13"/>
+    <mergeCell ref="L8:L13"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="M9:M13"/>
+    <mergeCell ref="N9:N13"/>
+    <mergeCell ref="O9:O13"/>
+    <mergeCell ref="P8:P13"/>
+    <mergeCell ref="BC9:BC13"/>
+    <mergeCell ref="AZ8:BB8"/>
+    <mergeCell ref="AE8:AI8"/>
+    <mergeCell ref="AJ8:AJ13"/>
+    <mergeCell ref="AK8:AK13"/>
+    <mergeCell ref="AL8:AL13"/>
+    <mergeCell ref="AM8:AM13"/>
+    <mergeCell ref="AE9:AE13"/>
+    <mergeCell ref="AG9:AG13"/>
+    <mergeCell ref="AI9:AI13"/>
+    <mergeCell ref="AN9:AN13"/>
+    <mergeCell ref="AV9:AV13"/>
+    <mergeCell ref="AW9:AY9"/>
+    <mergeCell ref="AZ9:AZ13"/>
+    <mergeCell ref="BA9:BA13"/>
+    <mergeCell ref="AX10:AX13"/>
+    <mergeCell ref="AY10:AY13"/>
+    <mergeCell ref="AO9:AO13"/>
+    <mergeCell ref="AP9:AP13"/>
+    <mergeCell ref="AQ9:AQ13"/>
+    <mergeCell ref="BB9:BB13"/>
+    <mergeCell ref="AR8:AR13"/>
+    <mergeCell ref="AD9:AD13"/>
+    <mergeCell ref="Q8:Q13"/>
+    <mergeCell ref="R8:R13"/>
+    <mergeCell ref="AU9:AU13"/>
+    <mergeCell ref="Z9:Z13"/>
+    <mergeCell ref="AA9:AA13"/>
+    <mergeCell ref="AB9:AB13"/>
+    <mergeCell ref="AC9:AC13"/>
+    <mergeCell ref="W8:W13"/>
+    <mergeCell ref="X8:X13"/>
+    <mergeCell ref="Y8:Y13"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="AC8:AD8"/>
+    <mergeCell ref="AN8:AO8"/>
+    <mergeCell ref="AP8:AQ8"/>
+    <mergeCell ref="AU8:AY8"/>
+    <mergeCell ref="S8:S13"/>
+    <mergeCell ref="T8:T13"/>
+    <mergeCell ref="U8:U13"/>
+    <mergeCell ref="V8:V13"/>
+    <mergeCell ref="AT9:AT13"/>
+    <mergeCell ref="AS9:AS13"/>
+    <mergeCell ref="BE10:BE13"/>
+    <mergeCell ref="BF10:BF13"/>
+    <mergeCell ref="ED8:ED13"/>
+    <mergeCell ref="CK8:CK13"/>
+    <mergeCell ref="CL8:CL13"/>
+    <mergeCell ref="CM8:CM13"/>
+    <mergeCell ref="CO9:CO13"/>
+    <mergeCell ref="DK9:DK13"/>
+    <mergeCell ref="CB8:CD8"/>
+    <mergeCell ref="CE8:CG8"/>
+    <mergeCell ref="CH8:CJ8"/>
+    <mergeCell ref="BO9:BO13"/>
+    <mergeCell ref="BP9:BP13"/>
+    <mergeCell ref="BQ9:BQ13"/>
+    <mergeCell ref="BC8:BG8"/>
+    <mergeCell ref="BH8:BM8"/>
+    <mergeCell ref="BD9:BD13"/>
+    <mergeCell ref="BE9:BG9"/>
+    <mergeCell ref="CB9:CB13"/>
+    <mergeCell ref="CC9:CC13"/>
+    <mergeCell ref="CD9:CD13"/>
+    <mergeCell ref="BU9:BU13"/>
+    <mergeCell ref="BV9:BV13"/>
+    <mergeCell ref="BW9:BW13"/>
+    <mergeCell ref="BX9:BX13"/>
+    <mergeCell ref="BZ9:BZ13"/>
+    <mergeCell ref="BH9:BH13"/>
+    <mergeCell ref="BJ9:BJ13"/>
+    <mergeCell ref="BK9:BK13"/>
+    <mergeCell ref="BL9:BL13"/>
+    <mergeCell ref="BM9:BM13"/>
+    <mergeCell ref="BN8:BN13"/>
+    <mergeCell ref="BO8:CA8"/>
+    <mergeCell ref="BT10:BT13"/>
+    <mergeCell ref="BS10:BS13"/>
+    <mergeCell ref="BR10:BR13"/>
+    <mergeCell ref="BR9:BT9"/>
+    <mergeCell ref="BY9:BY13"/>
+    <mergeCell ref="CA9:CA13"/>
+    <mergeCell ref="DW9:DW13"/>
+    <mergeCell ref="DX9:DX13"/>
+    <mergeCell ref="DY9:DY13"/>
+    <mergeCell ref="DZ9:DZ13"/>
+    <mergeCell ref="EA9:EA13"/>
+    <mergeCell ref="EC9:EC13"/>
+    <mergeCell ref="DQ9:DQ13"/>
+    <mergeCell ref="DR9:DR13"/>
+    <mergeCell ref="DS9:DS13"/>
+    <mergeCell ref="DT9:DT13"/>
+    <mergeCell ref="DU9:DU13"/>
+    <mergeCell ref="DV9:DV13"/>
+    <mergeCell ref="EB10:EB13"/>
+    <mergeCell ref="DP9:DP13"/>
+    <mergeCell ref="DF9:DF13"/>
+    <mergeCell ref="DG9:DG13"/>
+    <mergeCell ref="DH9:DH13"/>
+    <mergeCell ref="A47:I47"/>
+    <mergeCell ref="A17:I17"/>
+    <mergeCell ref="A23:I23"/>
+    <mergeCell ref="A29:I29"/>
+    <mergeCell ref="A34:I34"/>
+    <mergeCell ref="A39:I39"/>
+    <mergeCell ref="A43:I43"/>
+    <mergeCell ref="DD10:DD13"/>
+    <mergeCell ref="BG10:BG13"/>
+    <mergeCell ref="BI10:BI13"/>
+    <mergeCell ref="AF10:AF13"/>
+    <mergeCell ref="AH10:AH13"/>
+    <mergeCell ref="AW10:AW13"/>
+    <mergeCell ref="DA11:DA13"/>
+    <mergeCell ref="CN8:CN13"/>
+    <mergeCell ref="CE9:CE13"/>
+    <mergeCell ref="DI9:DI13"/>
+    <mergeCell ref="DJ9:DJ13"/>
+    <mergeCell ref="CJ9:CJ13"/>
+    <mergeCell ref="CT11:CT13"/>
     <mergeCell ref="CF9:CF13"/>
     <mergeCell ref="CG9:CG13"/>
     <mergeCell ref="CH9:CH13"/>
     <mergeCell ref="CI9:CI13"/>
     <mergeCell ref="DL9:DL13"/>
     <mergeCell ref="DN9:DN13"/>
     <mergeCell ref="DO9:DO13"/>
     <mergeCell ref="CU11:CU13"/>
     <mergeCell ref="CS11:CS13"/>
     <mergeCell ref="CS10:CU10"/>
     <mergeCell ref="DA10:DC10"/>
     <mergeCell ref="CP10:CP13"/>
     <mergeCell ref="CQ10:CQ13"/>
     <mergeCell ref="CR10:CR13"/>
     <mergeCell ref="CW11:CW13"/>
     <mergeCell ref="CX11:CX13"/>
     <mergeCell ref="CV10:CV13"/>
     <mergeCell ref="CW10:CY10"/>
     <mergeCell ref="CZ10:CZ13"/>
     <mergeCell ref="CY11:CY13"/>
     <mergeCell ref="DE10:DE13"/>
     <mergeCell ref="DB11:DB13"/>
     <mergeCell ref="DM9:DM13"/>
     <mergeCell ref="DC11:DC13"/>
-    <mergeCell ref="DP9:DP13"/>
-[...126 lines deleted...]
-    <mergeCell ref="AX10:AX13"/>
   </mergeCells>
   <phoneticPr fontId="6"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" fitToHeight="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="43" max="218" man="1"/>
   </rowBreaks>
   <colBreaks count="18" manualBreakCount="18">
     <brk id="20" max="66" man="1"/>
     <brk id="25" max="66" man="1"/>
     <brk id="34" max="66" man="1"/>
     <brk id="37" max="66" man="1"/>
     <brk id="40" max="66" man="1"/>
     <brk id="49" max="66" man="1"/>
     <brk id="58" max="66" man="1"/>
     <brk id="61" max="66" man="1"/>
     <brk id="66" max="66" man="1"/>
     <brk id="73" max="66" man="1"/>
     <brk id="79" max="66" man="1"/>
     <brk id="88" max="66" man="1"/>
     <brk id="94" max="66" man="1"/>
     <brk id="101" max="66" man="1"/>
     <brk id="107" max="66" man="1"/>
     <brk id="118" max="66" man="1"/>