--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B30CD70-2D6E-4196-8ABC-14450B461179}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61D9EE4B-FD33-41DD-989E-0CF04C48C8CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0A7EABF7-1F8F-4C16-B854-3051CCDE3889}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0A7EABF7-1F8F-4C16-B854-3051CCDE3889}"/>
   </bookViews>
   <sheets>
     <sheet name="014" sheetId="5" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'014'!$A$1:$EP$57</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'014'!$A:$J,'014'!$1:$16</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -3113,150 +3113,124 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment shrinkToFit="1"/>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="183" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -3280,138 +3254,164 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...16 lines deleted...]
-    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
@@ -4010,727 +4010,178 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51C397A1-69A7-47C5-9749-D2CA094173CE}">
   <dimension ref="A1:EP65"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="9" width="3.5703125" style="3" customWidth="1"/>
-[...552 lines deleted...]
-    <col min="15762" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="9" width="3.5703125" style="14" customWidth="1"/>
+    <col min="10" max="10" width="5.7109375" style="14" customWidth="1"/>
+    <col min="11" max="145" width="10.7109375" style="14" customWidth="1"/>
+    <col min="146" max="146" width="5.140625" style="14" customWidth="1"/>
+    <col min="147" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:146" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:146" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:146" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="22" t="s">
+    <row r="2" spans="1:146" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="9" t="s">
         <v>179</v>
       </c>
-      <c r="AH2" s="23"/>
-[...2 lines deleted...]
-      <c r="AK2" s="23"/>
+      <c r="AH2" s="11"/>
+      <c r="AI2" s="11"/>
+      <c r="AJ2" s="11"/>
+      <c r="AK2" s="11"/>
     </row>
-    <row r="3" spans="1:146" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="2" t="s">
+    <row r="3" spans="1:146" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="10" t="s">
         <v>217</v>
       </c>
-      <c r="AY3" s="24"/>
-[...2 lines deleted...]
-      <c r="BD3" s="24"/>
+      <c r="AY3" s="12"/>
+      <c r="BB3" s="12"/>
+      <c r="BC3" s="12"/>
+      <c r="BD3" s="12"/>
     </row>
-    <row r="4" spans="1:146" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="K4" s="2" t="s">
+    <row r="4" spans="1:146" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K4" s="10" t="s">
         <v>159</v>
       </c>
-      <c r="AT4" s="2" t="s">
+      <c r="AT4" s="10" t="s">
         <v>133</v>
       </c>
-      <c r="AY4" s="24"/>
-[...3 lines deleted...]
-      <c r="BE4" s="2" t="s">
+      <c r="AY4" s="12"/>
+      <c r="BB4" s="12"/>
+      <c r="BC4" s="12"/>
+      <c r="BD4" s="12"/>
+      <c r="BE4" s="10" t="s">
         <v>136</v>
       </c>
-      <c r="BJ4" s="2" t="s">
+      <c r="BJ4" s="10" t="s">
         <v>166</v>
       </c>
-      <c r="BR4" s="2" t="s">
+      <c r="BR4" s="10" t="s">
         <v>137</v>
       </c>
-      <c r="CL4" s="2" t="s">
+      <c r="CL4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="CX4" s="2" t="s">
+      <c r="CX4" s="10" t="s">
         <v>171</v>
       </c>
-      <c r="EO4" s="25"/>
+      <c r="EO4" s="13"/>
     </row>
-    <row r="5" spans="1:146" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="K5" s="2" t="s">
+    <row r="5" spans="1:146" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K5" s="10" t="s">
         <v>160</v>
       </c>
-      <c r="T5" s="2" t="s">
+      <c r="T5" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="Z5" s="2" t="s">
+      <c r="Z5" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="2" t="s">
+      <c r="AG5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="AL5" s="2" t="s">
+      <c r="AL5" s="10" t="s">
         <v>147</v>
       </c>
-      <c r="AT5" s="23" t="s">
+      <c r="AT5" s="11" t="s">
         <v>134</v>
       </c>
-      <c r="BB5" s="2" t="s">
+      <c r="BB5" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="BE5" s="23"/>
-      <c r="BJ5" s="23" t="s">
+      <c r="BE5" s="11"/>
+      <c r="BJ5" s="11" t="s">
         <v>172</v>
       </c>
-      <c r="BQ5" s="23"/>
-      <c r="BR5" s="2" t="s">
+      <c r="BQ5" s="11"/>
+      <c r="BR5" s="10" t="s">
         <v>138</v>
       </c>
-      <c r="BY5" s="2" t="s">
+      <c r="BY5" s="10" t="s">
         <v>148</v>
       </c>
-      <c r="CI5" s="25"/>
-[...2 lines deleted...]
-      <c r="CX5" s="2" t="s">
+      <c r="CI5" s="13"/>
+      <c r="CJ5" s="13"/>
+      <c r="CK5" s="13"/>
+      <c r="CX5" s="10" t="s">
         <v>149</v>
       </c>
-      <c r="DO5" s="25"/>
-      <c r="DT5" s="2" t="s">
+      <c r="DO5" s="13"/>
+      <c r="DT5" s="10" t="s">
         <v>150</v>
       </c>
-      <c r="EE5" s="25"/>
-[...1 lines deleted...]
-      <c r="EN5" s="2" t="s">
+      <c r="EE5" s="13"/>
+      <c r="EL5" s="13"/>
+      <c r="EN5" s="10" t="s">
         <v>151</v>
       </c>
-      <c r="EO5" s="25"/>
+      <c r="EO5" s="13"/>
     </row>
-    <row r="6" spans="1:146" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="AT6" s="23" t="s">
+    <row r="6" spans="1:146" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AT6" s="11" t="s">
         <v>135</v>
       </c>
-      <c r="AW6" s="2" t="s">
+      <c r="AW6" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="BE6" s="23"/>
-[...8 lines deleted...]
-      <c r="EO6" s="25"/>
+      <c r="BE6" s="11"/>
+      <c r="BJ6" s="11"/>
+      <c r="BQ6" s="11"/>
+      <c r="CI6" s="13"/>
+      <c r="CJ6" s="13"/>
+      <c r="CK6" s="13"/>
+      <c r="DO6" s="13"/>
+      <c r="EE6" s="13"/>
+      <c r="EL6" s="13"/>
+      <c r="EO6" s="13"/>
     </row>
     <row r="7" spans="1:146" ht="5.0999999999999996" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
-    <row r="8" spans="1:146" s="30" customFormat="1" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:146" s="19" customFormat="1" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A8" s="99" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="99"/>
       <c r="C8" s="99"/>
       <c r="D8" s="99"/>
       <c r="E8" s="99"/>
       <c r="F8" s="99"/>
       <c r="G8" s="99"/>
       <c r="H8" s="99"/>
       <c r="I8" s="99"/>
       <c r="J8" s="91"/>
       <c r="K8" s="95" t="s">
         <v>8</v>
       </c>
       <c r="L8" s="103" t="s">
         <v>213</v>
       </c>
       <c r="M8" s="103" t="s">
         <v>208</v>
       </c>
       <c r="N8" s="95" t="s">
         <v>206</v>
       </c>
       <c r="O8" s="105" t="s">
@@ -4785,52 +4236,52 @@
       <c r="AJ8" s="112"/>
       <c r="AK8" s="113"/>
       <c r="AL8" s="114" t="s">
         <v>19</v>
       </c>
       <c r="AM8" s="95" t="s">
         <v>20</v>
       </c>
       <c r="AN8" s="127" t="s">
         <v>21</v>
       </c>
       <c r="AO8" s="127" t="s">
         <v>22</v>
       </c>
       <c r="AP8" s="129" t="s">
         <v>23</v>
       </c>
       <c r="AQ8" s="130"/>
       <c r="AR8" s="131" t="s">
         <v>24</v>
       </c>
       <c r="AS8" s="132"/>
       <c r="AT8" s="133" t="s">
         <v>174</v>
       </c>
-      <c r="AU8" s="26"/>
-      <c r="AV8" s="27"/>
+      <c r="AU8" s="15"/>
+      <c r="AV8" s="16"/>
       <c r="AW8" s="158" t="s">
         <v>25</v>
       </c>
       <c r="AX8" s="158"/>
       <c r="AY8" s="158"/>
       <c r="AZ8" s="158"/>
       <c r="BA8" s="159"/>
       <c r="BB8" s="160" t="s">
         <v>26</v>
       </c>
       <c r="BC8" s="158"/>
       <c r="BD8" s="159"/>
       <c r="BE8" s="160" t="s">
         <v>27</v>
       </c>
       <c r="BF8" s="158"/>
       <c r="BG8" s="158"/>
       <c r="BH8" s="158"/>
       <c r="BI8" s="159"/>
       <c r="BJ8" s="155" t="s">
         <v>28</v>
       </c>
       <c r="BK8" s="156"/>
       <c r="BL8" s="156"/>
       <c r="BM8" s="156"/>
@@ -4869,100 +4320,100 @@
       </c>
       <c r="CM8" s="106"/>
       <c r="CN8" s="107"/>
       <c r="CO8" s="105" t="s">
         <v>11</v>
       </c>
       <c r="CP8" s="106"/>
       <c r="CQ8" s="107"/>
       <c r="CR8" s="106" t="s">
         <v>12</v>
       </c>
       <c r="CS8" s="106"/>
       <c r="CT8" s="107"/>
       <c r="CU8" s="95" t="s">
         <v>13</v>
       </c>
       <c r="CV8" s="114" t="s">
         <v>14</v>
       </c>
       <c r="CW8" s="97" t="s">
         <v>15</v>
       </c>
       <c r="CX8" s="165" t="s">
         <v>32</v>
       </c>
-      <c r="CY8" s="26"/>
-[...39 lines deleted...]
-      <c r="EM8" s="27"/>
+      <c r="CY8" s="15"/>
+      <c r="CZ8" s="15"/>
+      <c r="DA8" s="15"/>
+      <c r="DB8" s="15"/>
+      <c r="DC8" s="15"/>
+      <c r="DD8" s="15"/>
+      <c r="DE8" s="15"/>
+      <c r="DF8" s="15"/>
+      <c r="DG8" s="15"/>
+      <c r="DH8" s="15"/>
+      <c r="DI8" s="15"/>
+      <c r="DJ8" s="15"/>
+      <c r="DK8" s="15"/>
+      <c r="DL8" s="15"/>
+      <c r="DM8" s="15"/>
+      <c r="DN8" s="15"/>
+      <c r="DO8" s="15"/>
+      <c r="DP8" s="15"/>
+      <c r="DQ8" s="15"/>
+      <c r="DR8" s="15"/>
+      <c r="DS8" s="16"/>
+      <c r="DT8" s="17"/>
+      <c r="DU8" s="15"/>
+      <c r="DV8" s="15"/>
+      <c r="DW8" s="15"/>
+      <c r="DX8" s="15"/>
+      <c r="DY8" s="15"/>
+      <c r="DZ8" s="15"/>
+      <c r="EA8" s="15"/>
+      <c r="EB8" s="15"/>
+      <c r="EC8" s="15"/>
+      <c r="ED8" s="15"/>
+      <c r="EE8" s="15"/>
+      <c r="EF8" s="15"/>
+      <c r="EG8" s="15"/>
+      <c r="EH8" s="15"/>
+      <c r="EI8" s="15"/>
+      <c r="EJ8" s="15"/>
+      <c r="EK8" s="15"/>
+      <c r="EL8" s="15"/>
+      <c r="EM8" s="16"/>
       <c r="EN8" s="148" t="s">
         <v>33</v>
       </c>
       <c r="EO8" s="151" t="s">
         <v>34</v>
       </c>
-      <c r="EP8" s="29"/>
+      <c r="EP8" s="18"/>
     </row>
-    <row r="9" spans="1:146" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:146" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="100"/>
       <c r="B9" s="100"/>
       <c r="C9" s="100"/>
       <c r="D9" s="100"/>
       <c r="E9" s="100"/>
       <c r="F9" s="100"/>
       <c r="G9" s="100"/>
       <c r="H9" s="100"/>
       <c r="I9" s="100"/>
       <c r="J9" s="92"/>
       <c r="K9" s="96"/>
       <c r="L9" s="104"/>
       <c r="M9" s="104"/>
       <c r="N9" s="94"/>
       <c r="O9" s="136" t="s">
         <v>35</v>
       </c>
       <c r="P9" s="136" t="s">
         <v>28</v>
       </c>
       <c r="Q9" s="150" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="96"/>
       <c r="S9" s="109"/>
@@ -4973,51 +4424,51 @@
       <c r="X9" s="96"/>
       <c r="Y9" s="98"/>
       <c r="Z9" s="92"/>
       <c r="AA9" s="96"/>
       <c r="AB9" s="136" t="s">
         <v>37</v>
       </c>
       <c r="AC9" s="150" t="s">
         <v>38</v>
       </c>
       <c r="AD9" s="153" t="s">
         <v>39</v>
       </c>
       <c r="AE9" s="96" t="s">
         <v>40</v>
       </c>
       <c r="AF9" s="109" t="s">
         <v>41</v>
       </c>
       <c r="AG9" s="116" t="s">
         <v>42</v>
       </c>
       <c r="AI9" s="118" t="s">
         <v>43</v>
       </c>
-      <c r="AJ9" s="31"/>
+      <c r="AJ9" s="20"/>
       <c r="AK9" s="120" t="s">
         <v>44</v>
       </c>
       <c r="AL9" s="115"/>
       <c r="AM9" s="96"/>
       <c r="AN9" s="128"/>
       <c r="AO9" s="128"/>
       <c r="AP9" s="142" t="s">
         <v>152</v>
       </c>
       <c r="AQ9" s="144" t="s">
         <v>209</v>
       </c>
       <c r="AR9" s="144" t="s">
         <v>153</v>
       </c>
       <c r="AS9" s="146" t="s">
         <v>210</v>
       </c>
       <c r="AT9" s="117"/>
       <c r="AU9" s="136" t="s">
         <v>175</v>
       </c>
       <c r="AV9" s="134" t="s">
         <v>154</v>
@@ -5058,51 +4509,51 @@
       </c>
       <c r="BK9" s="136" t="s">
         <v>46</v>
       </c>
       <c r="BL9" s="136" t="s">
         <v>47</v>
       </c>
       <c r="BM9" s="150" t="s">
         <v>48</v>
       </c>
       <c r="BN9" s="136" t="s">
         <v>49</v>
       </c>
       <c r="BO9" s="136" t="s">
         <v>50</v>
       </c>
       <c r="BP9" s="162" t="s">
         <v>51</v>
       </c>
       <c r="BQ9" s="134" t="s">
         <v>52</v>
       </c>
       <c r="BR9" s="135" t="s">
         <v>35</v>
       </c>
-      <c r="BS9" s="32"/>
+      <c r="BS9" s="21"/>
       <c r="BT9" s="136" t="s">
         <v>53</v>
       </c>
       <c r="BU9" s="136" t="s">
         <v>54</v>
       </c>
       <c r="BV9" s="136" t="s">
         <v>55</v>
       </c>
       <c r="BW9" s="150" t="s">
         <v>56</v>
       </c>
       <c r="BX9" s="96"/>
       <c r="BY9" s="140" t="s">
         <v>121</v>
       </c>
       <c r="BZ9" s="153" t="s">
         <v>122</v>
       </c>
       <c r="CA9" s="163" t="s">
         <v>123</v>
       </c>
       <c r="CB9" s="137" t="s">
         <v>167</v>
       </c>
@@ -5141,66 +4592,66 @@
       <c r="CO9" s="136" t="s">
         <v>35</v>
       </c>
       <c r="CP9" s="136" t="s">
         <v>18</v>
       </c>
       <c r="CQ9" s="136" t="s">
         <v>169</v>
       </c>
       <c r="CR9" s="150" t="s">
         <v>35</v>
       </c>
       <c r="CS9" s="136" t="s">
         <v>18</v>
       </c>
       <c r="CT9" s="136" t="s">
         <v>168</v>
       </c>
       <c r="CU9" s="96"/>
       <c r="CV9" s="115"/>
       <c r="CW9" s="98"/>
       <c r="CX9" s="154"/>
       <c r="CY9" s="123" t="s">
         <v>161</v>
       </c>
-      <c r="CZ9" s="33"/>
-[...14 lines deleted...]
-      <c r="DO9" s="32"/>
+      <c r="CZ9" s="22"/>
+      <c r="DA9" s="22"/>
+      <c r="DB9" s="22"/>
+      <c r="DC9" s="22"/>
+      <c r="DD9" s="22"/>
+      <c r="DE9" s="22"/>
+      <c r="DF9" s="22"/>
+      <c r="DG9" s="22"/>
+      <c r="DH9" s="22"/>
+      <c r="DI9" s="22"/>
+      <c r="DJ9" s="22"/>
+      <c r="DK9" s="22"/>
+      <c r="DL9" s="22"/>
+      <c r="DM9" s="22"/>
+      <c r="DN9" s="22"/>
+      <c r="DO9" s="21"/>
       <c r="DP9" s="136" t="s">
         <v>58</v>
       </c>
       <c r="DQ9" s="149" t="s">
         <v>59</v>
       </c>
       <c r="DR9" s="136" t="s">
         <v>60</v>
       </c>
       <c r="DS9" s="166" t="s">
         <v>61</v>
       </c>
       <c r="DT9" s="167" t="s">
         <v>62</v>
       </c>
       <c r="DU9" s="152" t="s">
         <v>63</v>
       </c>
       <c r="DV9" s="152" t="s">
         <v>64</v>
       </c>
       <c r="DW9" s="152" t="s">
         <v>65</v>
       </c>
       <c r="DX9" s="152" t="s">
@@ -5223,58 +4674,58 @@
       </c>
       <c r="ED9" s="136" t="s">
         <v>72</v>
       </c>
       <c r="EE9" s="136" t="s">
         <v>73</v>
       </c>
       <c r="EF9" s="136" t="s">
         <v>74</v>
       </c>
       <c r="EG9" s="136" t="s">
         <v>75</v>
       </c>
       <c r="EH9" s="136" t="s">
         <v>76</v>
       </c>
       <c r="EI9" s="136" t="s">
         <v>77</v>
       </c>
       <c r="EJ9" s="150" t="s">
         <v>158</v>
       </c>
       <c r="EK9" s="123" t="s">
         <v>78</v>
       </c>
-      <c r="EL9" s="32"/>
+      <c r="EL9" s="21"/>
       <c r="EM9" s="166" t="s">
         <v>79</v>
       </c>
       <c r="EN9" s="149"/>
       <c r="EO9" s="152"/>
     </row>
-    <row r="10" spans="1:146" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:146" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="100"/>
       <c r="B10" s="100"/>
       <c r="C10" s="100"/>
       <c r="D10" s="100"/>
       <c r="E10" s="100"/>
       <c r="F10" s="100"/>
       <c r="G10" s="100"/>
       <c r="H10" s="100"/>
       <c r="I10" s="100"/>
       <c r="J10" s="92"/>
       <c r="K10" s="96"/>
       <c r="L10" s="104"/>
       <c r="M10" s="104"/>
       <c r="N10" s="94"/>
       <c r="O10" s="96"/>
       <c r="P10" s="96"/>
       <c r="Q10" s="115"/>
       <c r="R10" s="96"/>
       <c r="S10" s="109"/>
       <c r="T10" s="92"/>
       <c r="U10" s="94"/>
       <c r="V10" s="92"/>
       <c r="W10" s="96"/>
       <c r="X10" s="96"/>
       <c r="Y10" s="98"/>
@@ -5423,51 +4874,51 @@
       <c r="DT10" s="149"/>
       <c r="DU10" s="152"/>
       <c r="DV10" s="152"/>
       <c r="DW10" s="152"/>
       <c r="DX10" s="152"/>
       <c r="DY10" s="152"/>
       <c r="DZ10" s="149"/>
       <c r="EA10" s="149"/>
       <c r="EB10" s="152"/>
       <c r="EC10" s="115"/>
       <c r="ED10" s="96"/>
       <c r="EE10" s="96"/>
       <c r="EF10" s="96"/>
       <c r="EG10" s="96"/>
       <c r="EH10" s="96"/>
       <c r="EI10" s="96"/>
       <c r="EJ10" s="115"/>
       <c r="EK10" s="104"/>
       <c r="EL10" s="136" t="s">
         <v>93</v>
       </c>
       <c r="EM10" s="166"/>
       <c r="EN10" s="149"/>
       <c r="EO10" s="152"/>
     </row>
-    <row r="11" spans="1:146" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:146" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="100"/>
       <c r="B11" s="100"/>
       <c r="C11" s="100"/>
       <c r="D11" s="100"/>
       <c r="E11" s="100"/>
       <c r="F11" s="100"/>
       <c r="G11" s="100"/>
       <c r="H11" s="100"/>
       <c r="I11" s="100"/>
       <c r="J11" s="92"/>
       <c r="K11" s="96"/>
       <c r="L11" s="104"/>
       <c r="M11" s="104"/>
       <c r="N11" s="94"/>
       <c r="O11" s="96"/>
       <c r="P11" s="96"/>
       <c r="Q11" s="115"/>
       <c r="R11" s="96"/>
       <c r="S11" s="109"/>
       <c r="T11" s="92"/>
       <c r="U11" s="94"/>
       <c r="V11" s="92"/>
       <c r="W11" s="96"/>
       <c r="X11" s="96"/>
       <c r="Y11" s="98"/>
@@ -5588,51 +5039,51 @@
       <c r="DR11" s="96"/>
       <c r="DS11" s="166"/>
       <c r="DT11" s="149"/>
       <c r="DU11" s="152"/>
       <c r="DV11" s="152"/>
       <c r="DW11" s="152"/>
       <c r="DX11" s="152"/>
       <c r="DY11" s="152"/>
       <c r="DZ11" s="149"/>
       <c r="EA11" s="149"/>
       <c r="EB11" s="152"/>
       <c r="EC11" s="115"/>
       <c r="ED11" s="96"/>
       <c r="EE11" s="96"/>
       <c r="EF11" s="96"/>
       <c r="EG11" s="96"/>
       <c r="EH11" s="96"/>
       <c r="EI11" s="96"/>
       <c r="EJ11" s="115"/>
       <c r="EK11" s="104"/>
       <c r="EL11" s="96"/>
       <c r="EM11" s="166"/>
       <c r="EN11" s="149"/>
       <c r="EO11" s="152"/>
     </row>
-    <row r="12" spans="1:146" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:146" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="100"/>
       <c r="B12" s="100"/>
       <c r="C12" s="100"/>
       <c r="D12" s="100"/>
       <c r="E12" s="100"/>
       <c r="F12" s="100"/>
       <c r="G12" s="100"/>
       <c r="H12" s="100"/>
       <c r="I12" s="100"/>
       <c r="J12" s="92"/>
       <c r="K12" s="96"/>
       <c r="L12" s="104"/>
       <c r="M12" s="104"/>
       <c r="N12" s="94"/>
       <c r="O12" s="96"/>
       <c r="P12" s="96"/>
       <c r="Q12" s="115"/>
       <c r="R12" s="96"/>
       <c r="S12" s="109"/>
       <c r="T12" s="92"/>
       <c r="U12" s="94"/>
       <c r="V12" s="92"/>
       <c r="W12" s="96"/>
       <c r="X12" s="96"/>
       <c r="Y12" s="98"/>
@@ -5735,51 +5186,51 @@
       <c r="DR12" s="96"/>
       <c r="DS12" s="134"/>
       <c r="DT12" s="150"/>
       <c r="DU12" s="136"/>
       <c r="DV12" s="136"/>
       <c r="DW12" s="136"/>
       <c r="DX12" s="136"/>
       <c r="DY12" s="136"/>
       <c r="DZ12" s="150"/>
       <c r="EA12" s="150"/>
       <c r="EB12" s="136"/>
       <c r="EC12" s="115"/>
       <c r="ED12" s="96"/>
       <c r="EE12" s="96"/>
       <c r="EF12" s="96"/>
       <c r="EG12" s="96"/>
       <c r="EH12" s="96"/>
       <c r="EI12" s="96"/>
       <c r="EJ12" s="115"/>
       <c r="EK12" s="104"/>
       <c r="EL12" s="96"/>
       <c r="EM12" s="134"/>
       <c r="EN12" s="150"/>
       <c r="EO12" s="136"/>
     </row>
-    <row r="13" spans="1:146" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:146" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="100"/>
       <c r="B13" s="100"/>
       <c r="C13" s="100"/>
       <c r="D13" s="100"/>
       <c r="E13" s="100"/>
       <c r="F13" s="100"/>
       <c r="G13" s="100"/>
       <c r="H13" s="100"/>
       <c r="I13" s="100"/>
       <c r="J13" s="92"/>
       <c r="K13" s="96"/>
       <c r="L13" s="104"/>
       <c r="M13" s="104"/>
       <c r="N13" s="94"/>
       <c r="O13" s="96"/>
       <c r="P13" s="96"/>
       <c r="Q13" s="115"/>
       <c r="R13" s="96"/>
       <c r="S13" s="109"/>
       <c r="T13" s="92"/>
       <c r="U13" s="94"/>
       <c r="V13" s="92"/>
       <c r="W13" s="96"/>
       <c r="X13" s="96"/>
       <c r="Y13" s="98"/>
@@ -5882,12979 +5333,12979 @@
       <c r="DR13" s="96"/>
       <c r="DS13" s="134"/>
       <c r="DT13" s="150"/>
       <c r="DU13" s="136"/>
       <c r="DV13" s="136"/>
       <c r="DW13" s="136"/>
       <c r="DX13" s="136"/>
       <c r="DY13" s="136"/>
       <c r="DZ13" s="150"/>
       <c r="EA13" s="150"/>
       <c r="EB13" s="136"/>
       <c r="EC13" s="115"/>
       <c r="ED13" s="96"/>
       <c r="EE13" s="96"/>
       <c r="EF13" s="96"/>
       <c r="EG13" s="96"/>
       <c r="EH13" s="96"/>
       <c r="EI13" s="96"/>
       <c r="EJ13" s="115"/>
       <c r="EK13" s="104"/>
       <c r="EL13" s="96"/>
       <c r="EM13" s="134"/>
       <c r="EN13" s="150"/>
       <c r="EO13" s="136"/>
     </row>
-    <row r="14" spans="1:146" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:146" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="101"/>
       <c r="B14" s="101"/>
       <c r="C14" s="101"/>
       <c r="D14" s="101"/>
       <c r="E14" s="101"/>
       <c r="F14" s="101"/>
       <c r="G14" s="101"/>
       <c r="H14" s="101"/>
       <c r="I14" s="101"/>
       <c r="J14" s="102"/>
-      <c r="K14" s="36"/>
-[...8 lines deleted...]
-      <c r="T14" s="34" t="s">
+      <c r="K14" s="25"/>
+      <c r="L14" s="26"/>
+      <c r="M14" s="26"/>
+      <c r="N14" s="26"/>
+      <c r="O14" s="26"/>
+      <c r="P14" s="26"/>
+      <c r="Q14" s="26"/>
+      <c r="R14" s="26"/>
+      <c r="S14" s="27"/>
+      <c r="T14" s="23" t="s">
         <v>98</v>
       </c>
-      <c r="U14" s="4" t="s">
+      <c r="U14" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="V14" s="4" t="s">
+      <c r="V14" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="W14" s="4" t="s">
+      <c r="W14" s="26" t="s">
         <v>101</v>
       </c>
-      <c r="X14" s="4" t="s">
+      <c r="X14" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="Y14" s="38" t="s">
+      <c r="Y14" s="28" t="s">
         <v>140</v>
       </c>
-      <c r="Z14" s="39" t="s">
+      <c r="Z14" s="29" t="s">
         <v>141</v>
       </c>
-      <c r="AA14" s="40" t="s">
+      <c r="AA14" s="30" t="s">
         <v>142</v>
       </c>
-      <c r="AB14" s="4"/>
-[...4 lines deleted...]
-      <c r="AG14" s="41" t="s">
+      <c r="AB14" s="26"/>
+      <c r="AC14" s="23"/>
+      <c r="AD14" s="26"/>
+      <c r="AE14" s="26"/>
+      <c r="AF14" s="27"/>
+      <c r="AG14" s="31" t="s">
         <v>143</v>
       </c>
-      <c r="AH14" s="40"/>
-      <c r="AI14" s="40" t="s">
+      <c r="AH14" s="30"/>
+      <c r="AI14" s="30" t="s">
         <v>144</v>
       </c>
-      <c r="AJ14" s="42"/>
-      <c r="AK14" s="38" t="s">
+      <c r="AJ14" s="32"/>
+      <c r="AK14" s="28" t="s">
         <v>145</v>
       </c>
-      <c r="AL14" s="39"/>
-      <c r="AM14" s="40" t="s">
+      <c r="AL14" s="29"/>
+      <c r="AM14" s="30" t="s">
         <v>146</v>
       </c>
-      <c r="AN14" s="40" t="s">
+      <c r="AN14" s="30" t="s">
         <v>162</v>
       </c>
-      <c r="AO14" s="40" t="s">
+      <c r="AO14" s="30" t="s">
         <v>218</v>
       </c>
-      <c r="AP14" s="34"/>
-[...47 lines deleted...]
-      <c r="CL14" s="54" t="s">
+      <c r="AP14" s="23"/>
+      <c r="AQ14" s="33"/>
+      <c r="AR14" s="25"/>
+      <c r="AS14" s="34"/>
+      <c r="AT14" s="35"/>
+      <c r="AU14" s="30"/>
+      <c r="AV14" s="36"/>
+      <c r="AW14" s="24"/>
+      <c r="AX14" s="26"/>
+      <c r="AY14" s="26"/>
+      <c r="AZ14" s="23"/>
+      <c r="BA14" s="27"/>
+      <c r="BB14" s="37"/>
+      <c r="BC14" s="38"/>
+      <c r="BD14" s="39"/>
+      <c r="BE14" s="37"/>
+      <c r="BF14" s="38"/>
+      <c r="BG14" s="38"/>
+      <c r="BH14" s="38"/>
+      <c r="BI14" s="38"/>
+      <c r="BJ14" s="37"/>
+      <c r="BK14" s="38"/>
+      <c r="BL14" s="38"/>
+      <c r="BM14" s="40"/>
+      <c r="BN14" s="38"/>
+      <c r="BO14" s="38"/>
+      <c r="BP14" s="41"/>
+      <c r="BQ14" s="42"/>
+      <c r="BR14" s="24"/>
+      <c r="BS14" s="26"/>
+      <c r="BT14" s="26"/>
+      <c r="BU14" s="26"/>
+      <c r="BV14" s="26"/>
+      <c r="BW14" s="23"/>
+      <c r="BX14" s="27"/>
+      <c r="BY14" s="23"/>
+      <c r="BZ14" s="25"/>
+      <c r="CA14" s="43"/>
+      <c r="CB14" s="43"/>
+      <c r="CC14" s="43"/>
+      <c r="CD14" s="43"/>
+      <c r="CE14" s="26"/>
+      <c r="CF14" s="25"/>
+      <c r="CG14" s="26"/>
+      <c r="CH14" s="26"/>
+      <c r="CI14" s="23"/>
+      <c r="CJ14" s="23"/>
+      <c r="CK14" s="26"/>
+      <c r="CL14" s="44" t="s">
         <v>177</v>
       </c>
-      <c r="CM14" s="4"/>
-[...1 lines deleted...]
-      <c r="CO14" s="4" t="s">
+      <c r="CM14" s="26"/>
+      <c r="CN14" s="26"/>
+      <c r="CO14" s="26" t="s">
         <v>163</v>
       </c>
-      <c r="CP14" s="4"/>
-[...1 lines deleted...]
-      <c r="CR14" s="4" t="s">
+      <c r="CP14" s="26"/>
+      <c r="CQ14" s="26"/>
+      <c r="CR14" s="26" t="s">
         <v>219</v>
       </c>
-      <c r="CS14" s="4"/>
-[...1 lines deleted...]
-      <c r="CU14" s="40" t="s">
+      <c r="CS14" s="26"/>
+      <c r="CT14" s="26"/>
+      <c r="CU14" s="30" t="s">
         <v>178</v>
       </c>
-      <c r="CV14" s="39" t="s">
+      <c r="CV14" s="29" t="s">
         <v>164</v>
       </c>
-      <c r="CW14" s="38" t="s">
+      <c r="CW14" s="28" t="s">
         <v>220</v>
       </c>
-      <c r="CX14" s="34"/>
-[...42 lines deleted...]
-      <c r="EO14" s="4"/>
+      <c r="CX14" s="23"/>
+      <c r="CY14" s="26"/>
+      <c r="CZ14" s="26"/>
+      <c r="DA14" s="23"/>
+      <c r="DB14" s="26"/>
+      <c r="DC14" s="26"/>
+      <c r="DD14" s="26"/>
+      <c r="DE14" s="26"/>
+      <c r="DF14" s="26"/>
+      <c r="DG14" s="45"/>
+      <c r="DH14" s="45"/>
+      <c r="DI14" s="45"/>
+      <c r="DJ14" s="45"/>
+      <c r="DK14" s="26"/>
+      <c r="DL14" s="26"/>
+      <c r="DM14" s="26"/>
+      <c r="DN14" s="26"/>
+      <c r="DO14" s="23"/>
+      <c r="DP14" s="26"/>
+      <c r="DQ14" s="23"/>
+      <c r="DR14" s="25"/>
+      <c r="DS14" s="27"/>
+      <c r="DT14" s="23"/>
+      <c r="DU14" s="26"/>
+      <c r="DV14" s="26"/>
+      <c r="DW14" s="26"/>
+      <c r="DX14" s="26"/>
+      <c r="DY14" s="26"/>
+      <c r="DZ14" s="23"/>
+      <c r="EA14" s="26"/>
+      <c r="EB14" s="26"/>
+      <c r="EC14" s="26"/>
+      <c r="ED14" s="26"/>
+      <c r="EE14" s="26"/>
+      <c r="EF14" s="26"/>
+      <c r="EG14" s="26"/>
+      <c r="EH14" s="26"/>
+      <c r="EI14" s="26"/>
+      <c r="EJ14" s="23"/>
+      <c r="EK14" s="26"/>
+      <c r="EL14" s="26"/>
+      <c r="EM14" s="27"/>
+      <c r="EN14" s="23"/>
+      <c r="EO14" s="26"/>
     </row>
-    <row r="15" spans="1:146" s="61" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="K15" s="58">
+    <row r="15" spans="1:146" s="52" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="46"/>
+      <c r="B15" s="46"/>
+      <c r="C15" s="46"/>
+      <c r="D15" s="46"/>
+      <c r="E15" s="46"/>
+      <c r="F15" s="46"/>
+      <c r="G15" s="46"/>
+      <c r="H15" s="46"/>
+      <c r="I15" s="46"/>
+      <c r="J15" s="47"/>
+      <c r="K15" s="48">
         <v>1</v>
       </c>
-      <c r="L15" s="5">
+      <c r="L15" s="49">
         <v>2</v>
       </c>
-      <c r="M15" s="5">
+      <c r="M15" s="49">
         <v>3</v>
       </c>
-      <c r="N15" s="5">
+      <c r="N15" s="49">
         <v>4</v>
       </c>
-      <c r="O15" s="5">
+      <c r="O15" s="49">
         <v>5</v>
       </c>
-      <c r="P15" s="5">
+      <c r="P15" s="49">
         <v>6</v>
       </c>
-      <c r="Q15" s="5">
+      <c r="Q15" s="49">
         <v>7</v>
       </c>
-      <c r="R15" s="5">
+      <c r="R15" s="49">
         <v>8</v>
       </c>
-      <c r="S15" s="5">
+      <c r="S15" s="49">
         <v>9</v>
       </c>
-      <c r="T15" s="5">
+      <c r="T15" s="49">
         <v>1</v>
       </c>
-      <c r="U15" s="5">
+      <c r="U15" s="49">
         <v>2</v>
       </c>
-      <c r="V15" s="5">
+      <c r="V15" s="49">
         <v>3</v>
       </c>
-      <c r="W15" s="5">
+      <c r="W15" s="49">
         <v>4</v>
       </c>
-      <c r="X15" s="5">
+      <c r="X15" s="49">
         <v>5</v>
       </c>
-      <c r="Y15" s="5">
+      <c r="Y15" s="49">
         <v>6</v>
       </c>
-      <c r="Z15" s="59">
+      <c r="Z15" s="50">
         <v>1</v>
       </c>
-      <c r="AA15" s="59">
+      <c r="AA15" s="50">
         <v>2</v>
       </c>
-      <c r="AB15" s="59">
+      <c r="AB15" s="50">
         <v>3</v>
       </c>
-      <c r="AC15" s="59">
+      <c r="AC15" s="50">
         <v>4</v>
       </c>
-      <c r="AD15" s="59">
+      <c r="AD15" s="50">
         <v>5</v>
       </c>
-      <c r="AE15" s="59">
+      <c r="AE15" s="50">
         <v>6</v>
       </c>
-      <c r="AF15" s="59">
+      <c r="AF15" s="50">
         <v>7</v>
       </c>
-      <c r="AG15" s="5">
+      <c r="AG15" s="49">
         <v>1</v>
       </c>
-      <c r="AH15" s="5">
+      <c r="AH15" s="49">
         <v>2</v>
       </c>
-      <c r="AI15" s="5">
+      <c r="AI15" s="49">
         <v>3</v>
       </c>
-      <c r="AJ15" s="5">
+      <c r="AJ15" s="49">
         <v>4</v>
       </c>
-      <c r="AK15" s="5">
+      <c r="AK15" s="49">
         <v>5</v>
       </c>
-      <c r="AL15" s="5">
+      <c r="AL15" s="49">
         <v>1</v>
       </c>
-      <c r="AM15" s="5">
+      <c r="AM15" s="49">
         <v>2</v>
       </c>
-      <c r="AN15" s="5">
+      <c r="AN15" s="49">
         <v>3</v>
       </c>
-      <c r="AO15" s="5">
+      <c r="AO15" s="49">
         <v>4</v>
       </c>
-      <c r="AP15" s="5">
+      <c r="AP15" s="49">
         <v>5</v>
       </c>
-      <c r="AQ15" s="5">
+      <c r="AQ15" s="49">
         <v>6</v>
       </c>
-      <c r="AR15" s="5">
+      <c r="AR15" s="49">
         <v>7</v>
       </c>
-      <c r="AS15" s="5">
+      <c r="AS15" s="49">
         <v>8</v>
       </c>
-      <c r="AT15" s="5">
+      <c r="AT15" s="49">
         <v>1</v>
       </c>
-      <c r="AU15" s="5">
+      <c r="AU15" s="49">
         <v>2</v>
       </c>
-      <c r="AV15" s="5">
+      <c r="AV15" s="49">
         <v>3</v>
       </c>
-      <c r="AW15" s="5">
+      <c r="AW15" s="49">
         <v>1</v>
       </c>
-      <c r="AX15" s="5">
+      <c r="AX15" s="49">
         <v>2</v>
       </c>
-      <c r="AY15" s="5">
+      <c r="AY15" s="49">
         <v>3</v>
       </c>
-      <c r="AZ15" s="5">
+      <c r="AZ15" s="49">
         <v>4</v>
       </c>
-      <c r="BA15" s="5">
+      <c r="BA15" s="49">
         <v>5</v>
       </c>
-      <c r="BB15" s="5">
+      <c r="BB15" s="49">
         <v>1</v>
       </c>
-      <c r="BC15" s="5">
+      <c r="BC15" s="49">
         <v>2</v>
       </c>
-      <c r="BD15" s="5">
+      <c r="BD15" s="49">
         <v>3</v>
       </c>
-      <c r="BE15" s="5">
+      <c r="BE15" s="49">
         <v>1</v>
       </c>
-      <c r="BF15" s="5">
+      <c r="BF15" s="49">
         <v>2</v>
       </c>
-      <c r="BG15" s="5">
+      <c r="BG15" s="49">
         <v>3</v>
       </c>
-      <c r="BH15" s="5">
+      <c r="BH15" s="49">
         <v>4</v>
       </c>
-      <c r="BI15" s="5">
+      <c r="BI15" s="49">
         <v>5</v>
       </c>
-      <c r="BJ15" s="5">
+      <c r="BJ15" s="49">
         <v>1</v>
       </c>
-      <c r="BK15" s="5">
+      <c r="BK15" s="49">
         <v>2</v>
       </c>
-      <c r="BL15" s="5">
+      <c r="BL15" s="49">
         <v>3</v>
       </c>
-      <c r="BM15" s="5">
+      <c r="BM15" s="49">
         <v>4</v>
       </c>
-      <c r="BN15" s="5">
+      <c r="BN15" s="49">
         <v>5</v>
       </c>
-      <c r="BO15" s="5">
+      <c r="BO15" s="49">
         <v>6</v>
       </c>
-      <c r="BP15" s="5">
+      <c r="BP15" s="49">
         <v>7</v>
       </c>
-      <c r="BQ15" s="5">
+      <c r="BQ15" s="49">
         <v>8</v>
       </c>
-      <c r="BR15" s="5">
+      <c r="BR15" s="49">
         <v>1</v>
       </c>
-      <c r="BS15" s="5">
+      <c r="BS15" s="49">
         <v>2</v>
       </c>
-      <c r="BT15" s="5">
+      <c r="BT15" s="49">
         <v>3</v>
       </c>
-      <c r="BU15" s="5">
+      <c r="BU15" s="49">
         <v>4</v>
       </c>
-      <c r="BV15" s="5">
+      <c r="BV15" s="49">
         <v>5</v>
       </c>
-      <c r="BW15" s="5">
+      <c r="BW15" s="49">
         <v>6</v>
       </c>
-      <c r="BX15" s="5">
+      <c r="BX15" s="49">
         <v>7</v>
       </c>
-      <c r="BY15" s="59">
+      <c r="BY15" s="50">
         <v>1</v>
       </c>
-      <c r="BZ15" s="59">
+      <c r="BZ15" s="50">
         <v>2</v>
       </c>
-      <c r="CA15" s="59">
+      <c r="CA15" s="50">
         <v>3</v>
       </c>
-      <c r="CB15" s="59">
+      <c r="CB15" s="50">
         <v>4</v>
       </c>
-      <c r="CC15" s="59">
+      <c r="CC15" s="50">
         <v>5</v>
       </c>
-      <c r="CD15" s="59">
+      <c r="CD15" s="50">
         <v>6</v>
       </c>
-      <c r="CE15" s="59">
+      <c r="CE15" s="50">
         <v>7</v>
       </c>
-      <c r="CF15" s="59">
+      <c r="CF15" s="50">
         <v>8</v>
       </c>
-      <c r="CG15" s="59">
+      <c r="CG15" s="50">
         <v>9</v>
       </c>
-      <c r="CH15" s="59">
+      <c r="CH15" s="50">
         <v>10</v>
       </c>
-      <c r="CI15" s="59">
+      <c r="CI15" s="50">
         <v>11</v>
       </c>
-      <c r="CJ15" s="59">
+      <c r="CJ15" s="50">
         <v>12</v>
       </c>
-      <c r="CK15" s="59">
+      <c r="CK15" s="50">
         <v>13</v>
       </c>
-      <c r="CL15" s="5">
+      <c r="CL15" s="49">
         <v>1</v>
       </c>
-      <c r="CM15" s="5">
+      <c r="CM15" s="49">
         <v>2</v>
       </c>
-      <c r="CN15" s="5">
+      <c r="CN15" s="49">
         <v>3</v>
       </c>
-      <c r="CO15" s="5">
+      <c r="CO15" s="49">
         <v>4</v>
       </c>
-      <c r="CP15" s="5">
+      <c r="CP15" s="49">
         <v>5</v>
       </c>
-      <c r="CQ15" s="5">
+      <c r="CQ15" s="49">
         <v>6</v>
       </c>
-      <c r="CR15" s="5">
+      <c r="CR15" s="49">
         <v>7</v>
       </c>
-      <c r="CS15" s="5">
+      <c r="CS15" s="49">
         <v>8</v>
       </c>
-      <c r="CT15" s="5">
+      <c r="CT15" s="49">
         <v>9</v>
       </c>
-      <c r="CU15" s="5">
+      <c r="CU15" s="49">
         <v>10</v>
       </c>
-      <c r="CV15" s="5">
+      <c r="CV15" s="49">
         <v>11</v>
       </c>
-      <c r="CW15" s="5">
+      <c r="CW15" s="49">
         <v>12</v>
       </c>
-      <c r="CX15" s="59">
+      <c r="CX15" s="50">
         <v>1</v>
       </c>
-      <c r="CY15" s="59">
+      <c r="CY15" s="50">
         <v>2</v>
       </c>
-      <c r="CZ15" s="59">
+      <c r="CZ15" s="50">
         <v>3</v>
       </c>
-      <c r="DA15" s="59">
+      <c r="DA15" s="50">
         <v>4</v>
       </c>
-      <c r="DB15" s="59">
+      <c r="DB15" s="50">
         <v>5</v>
       </c>
-      <c r="DC15" s="59">
+      <c r="DC15" s="50">
         <v>6</v>
       </c>
-      <c r="DD15" s="59">
+      <c r="DD15" s="50">
         <v>7</v>
       </c>
-      <c r="DE15" s="59">
+      <c r="DE15" s="50">
         <v>8</v>
       </c>
-      <c r="DF15" s="59">
+      <c r="DF15" s="50">
         <v>9</v>
       </c>
-      <c r="DG15" s="59">
+      <c r="DG15" s="50">
         <v>10</v>
       </c>
-      <c r="DH15" s="59">
+      <c r="DH15" s="50">
         <v>11</v>
       </c>
-      <c r="DI15" s="59">
+      <c r="DI15" s="50">
         <v>12</v>
       </c>
-      <c r="DJ15" s="59">
+      <c r="DJ15" s="50">
         <v>13</v>
       </c>
-      <c r="DK15" s="59">
+      <c r="DK15" s="50">
         <v>14</v>
       </c>
-      <c r="DL15" s="59">
+      <c r="DL15" s="50">
         <v>15</v>
       </c>
-      <c r="DM15" s="59">
+      <c r="DM15" s="50">
         <v>16</v>
       </c>
-      <c r="DN15" s="59">
+      <c r="DN15" s="50">
         <v>17</v>
       </c>
-      <c r="DO15" s="59">
+      <c r="DO15" s="50">
         <v>18</v>
       </c>
-      <c r="DP15" s="59">
+      <c r="DP15" s="50">
         <v>19</v>
       </c>
-      <c r="DQ15" s="59">
+      <c r="DQ15" s="50">
         <v>20</v>
       </c>
-      <c r="DR15" s="59">
+      <c r="DR15" s="50">
         <v>21</v>
       </c>
-      <c r="DS15" s="59">
+      <c r="DS15" s="50">
         <v>22</v>
       </c>
-      <c r="DT15" s="5">
+      <c r="DT15" s="49">
         <v>1</v>
       </c>
-      <c r="DU15" s="5">
+      <c r="DU15" s="49">
         <v>2</v>
       </c>
-      <c r="DV15" s="5">
+      <c r="DV15" s="49">
         <v>3</v>
       </c>
-      <c r="DW15" s="5">
+      <c r="DW15" s="49">
         <v>4</v>
       </c>
-      <c r="DX15" s="59">
+      <c r="DX15" s="50">
         <v>5</v>
       </c>
-      <c r="DY15" s="59">
+      <c r="DY15" s="50">
         <v>6</v>
       </c>
-      <c r="DZ15" s="5">
+      <c r="DZ15" s="49">
         <v>7</v>
       </c>
-      <c r="EA15" s="5">
+      <c r="EA15" s="49">
         <v>8</v>
       </c>
-      <c r="EB15" s="5">
+      <c r="EB15" s="49">
         <v>9</v>
       </c>
-      <c r="EC15" s="5">
+      <c r="EC15" s="49">
         <v>10</v>
       </c>
-      <c r="ED15" s="5">
+      <c r="ED15" s="49">
         <v>11</v>
       </c>
-      <c r="EE15" s="5">
+      <c r="EE15" s="49">
         <v>12</v>
       </c>
-      <c r="EF15" s="5">
+      <c r="EF15" s="49">
         <v>13</v>
       </c>
-      <c r="EG15" s="59">
+      <c r="EG15" s="50">
         <v>14</v>
       </c>
-      <c r="EH15" s="5">
+      <c r="EH15" s="49">
         <v>15</v>
       </c>
-      <c r="EI15" s="5">
+      <c r="EI15" s="49">
         <v>16</v>
       </c>
-      <c r="EJ15" s="59">
+      <c r="EJ15" s="50">
         <v>17</v>
       </c>
-      <c r="EK15" s="5">
+      <c r="EK15" s="49">
         <v>18</v>
       </c>
-      <c r="EL15" s="5">
+      <c r="EL15" s="49">
         <v>19</v>
       </c>
-      <c r="EM15" s="5">
+      <c r="EM15" s="49">
         <v>20</v>
       </c>
-      <c r="EN15" s="5">
+      <c r="EN15" s="49">
         <v>1</v>
       </c>
-      <c r="EO15" s="5">
+      <c r="EO15" s="49">
         <v>2</v>
       </c>
-      <c r="EP15" s="60"/>
+      <c r="EP15" s="51"/>
     </row>
-    <row r="16" spans="1:146" s="61" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="K16" s="62" t="s">
+    <row r="16" spans="1:146" s="52" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="46"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="53" t="s">
         <v>103</v>
       </c>
-      <c r="L16" s="6" t="s">
+      <c r="L16" s="54" t="s">
         <v>132</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="54" t="s">
         <v>132</v>
       </c>
-      <c r="N16" s="6" t="s">
+      <c r="N16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="P16" s="6" t="s">
+      <c r="P16" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="Q16" s="6" t="s">
+      <c r="Q16" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="R16" s="6" t="s">
+      <c r="R16" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="S16" s="6" t="s">
+      <c r="S16" s="54" t="s">
         <v>108</v>
       </c>
-      <c r="T16" s="6" t="s">
+      <c r="T16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="U16" s="6" t="s">
+      <c r="U16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="V16" s="6" t="s">
+      <c r="V16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="W16" s="6" t="s">
+      <c r="W16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="X16" s="6" t="s">
+      <c r="X16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="Y16" s="6" t="s">
+      <c r="Y16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="Z16" s="6" t="s">
+      <c r="Z16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="AA16" s="6" t="s">
+      <c r="AA16" s="54" t="s">
         <v>109</v>
       </c>
-      <c r="AB16" s="6" t="s">
+      <c r="AB16" s="54" t="s">
         <v>109</v>
       </c>
-      <c r="AC16" s="6" t="s">
+      <c r="AC16" s="54" t="s">
         <v>109</v>
       </c>
-      <c r="AD16" s="6" t="s">
+      <c r="AD16" s="54" t="s">
         <v>109</v>
       </c>
-      <c r="AE16" s="6" t="s">
+      <c r="AE16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="AF16" s="6" t="s">
+      <c r="AF16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="AG16" s="6" t="s">
+      <c r="AG16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="AH16" s="6" t="s">
+      <c r="AH16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="AI16" s="6" t="s">
+      <c r="AI16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="AJ16" s="6" t="s">
+      <c r="AJ16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="AK16" s="63" t="s">
+      <c r="AK16" s="55" t="s">
         <v>107</v>
       </c>
-      <c r="AL16" s="63" t="s">
+      <c r="AL16" s="55" t="s">
         <v>109</v>
       </c>
-      <c r="AM16" s="63" t="s">
+      <c r="AM16" s="55" t="s">
         <v>110</v>
       </c>
-      <c r="AN16" s="63" t="s">
+      <c r="AN16" s="55" t="s">
         <v>107</v>
       </c>
-      <c r="AO16" s="63" t="s">
+      <c r="AO16" s="55" t="s">
         <v>110</v>
       </c>
-      <c r="AP16" s="63" t="s">
+      <c r="AP16" s="55" t="s">
         <v>107</v>
       </c>
-      <c r="AQ16" s="63" t="s">
+      <c r="AQ16" s="55" t="s">
         <v>107</v>
       </c>
-      <c r="AR16" s="63" t="s">
+      <c r="AR16" s="55" t="s">
         <v>107</v>
       </c>
-      <c r="AS16" s="63" t="s">
+      <c r="AS16" s="55" t="s">
         <v>107</v>
       </c>
-      <c r="AT16" s="6" t="s">
+      <c r="AT16" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="AU16" s="6" t="s">
+      <c r="AU16" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="AV16" s="6" t="s">
+      <c r="AV16" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="AW16" s="6" t="s">
+      <c r="AW16" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="AX16" s="6" t="s">
+      <c r="AX16" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="AY16" s="6" t="s">
+      <c r="AY16" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="AZ16" s="6" t="s">
+      <c r="AZ16" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="BA16" s="6" t="s">
+      <c r="BA16" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="BB16" s="6" t="s">
+      <c r="BB16" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="BC16" s="6" t="s">
+      <c r="BC16" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="BD16" s="6" t="s">
+      <c r="BD16" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="BE16" s="6" t="s">
+      <c r="BE16" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="BF16" s="6" t="s">
+      <c r="BF16" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="BG16" s="6" t="s">
+      <c r="BG16" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="BH16" s="6" t="s">
+      <c r="BH16" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="BI16" s="6" t="s">
+      <c r="BI16" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="BJ16" s="6" t="s">
+      <c r="BJ16" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="BK16" s="6" t="s">
+      <c r="BK16" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="BL16" s="6" t="s">
+      <c r="BL16" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="BM16" s="6" t="s">
+      <c r="BM16" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="BN16" s="6" t="s">
+      <c r="BN16" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="BO16" s="6" t="s">
+      <c r="BO16" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="BP16" s="6" t="s">
+      <c r="BP16" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="BQ16" s="6" t="s">
+      <c r="BQ16" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="BR16" s="6" t="s">
+      <c r="BR16" s="54" t="s">
         <v>111</v>
       </c>
-      <c r="BS16" s="6" t="s">
+      <c r="BS16" s="54" t="s">
         <v>111</v>
       </c>
-      <c r="BT16" s="6" t="s">
+      <c r="BT16" s="54" t="s">
         <v>111</v>
       </c>
-      <c r="BU16" s="6" t="s">
+      <c r="BU16" s="54" t="s">
         <v>111</v>
       </c>
-      <c r="BV16" s="6" t="s">
+      <c r="BV16" s="54" t="s">
         <v>111</v>
       </c>
-      <c r="BW16" s="6" t="s">
+      <c r="BW16" s="54" t="s">
         <v>111</v>
       </c>
-      <c r="BX16" s="6" t="s">
+      <c r="BX16" s="54" t="s">
         <v>111</v>
       </c>
-      <c r="BY16" s="6" t="s">
+      <c r="BY16" s="54" t="s">
         <v>111</v>
       </c>
-      <c r="BZ16" s="6" t="s">
+      <c r="BZ16" s="54" t="s">
         <v>111</v>
       </c>
-      <c r="CA16" s="6" t="s">
+      <c r="CA16" s="54" t="s">
         <v>111</v>
       </c>
-      <c r="CB16" s="6" t="s">
+      <c r="CB16" s="54" t="s">
         <v>111</v>
       </c>
-      <c r="CC16" s="6" t="s">
+      <c r="CC16" s="54" t="s">
         <v>111</v>
       </c>
-      <c r="CD16" s="6" t="s">
+      <c r="CD16" s="54" t="s">
         <v>104</v>
       </c>
-      <c r="CE16" s="6" t="s">
+      <c r="CE16" s="54" t="s">
         <v>104</v>
       </c>
-      <c r="CF16" s="6" t="s">
+      <c r="CF16" s="54" t="s">
         <v>104</v>
       </c>
-      <c r="CG16" s="6" t="s">
+      <c r="CG16" s="54" t="s">
         <v>112</v>
       </c>
-      <c r="CH16" s="6" t="s">
+      <c r="CH16" s="54" t="s">
         <v>104</v>
       </c>
-      <c r="CI16" s="6" t="s">
+      <c r="CI16" s="54" t="s">
         <v>104</v>
       </c>
-      <c r="CJ16" s="6" t="s">
+      <c r="CJ16" s="54" t="s">
         <v>112</v>
       </c>
-      <c r="CK16" s="6" t="s">
+      <c r="CK16" s="54" t="s">
         <v>104</v>
       </c>
-      <c r="CL16" s="6" t="s">
+      <c r="CL16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="CM16" s="6" t="s">
+      <c r="CM16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="CN16" s="6" t="s">
+      <c r="CN16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="CO16" s="6" t="s">
+      <c r="CO16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="CP16" s="6" t="s">
+      <c r="CP16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="CQ16" s="6" t="s">
+      <c r="CQ16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="CR16" s="6" t="s">
+      <c r="CR16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="CS16" s="6" t="s">
+      <c r="CS16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="CT16" s="6" t="s">
+      <c r="CT16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="CU16" s="6" t="s">
+      <c r="CU16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="CV16" s="6" t="s">
+      <c r="CV16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="CW16" s="6" t="s">
+      <c r="CW16" s="54" t="s">
         <v>107</v>
       </c>
-      <c r="CX16" s="6" t="s">
+      <c r="CX16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="CY16" s="6" t="s">
+      <c r="CY16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="CZ16" s="6" t="s">
+      <c r="CZ16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DA16" s="6" t="s">
+      <c r="DA16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DB16" s="6" t="s">
+      <c r="DB16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DC16" s="6" t="s">
+      <c r="DC16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DD16" s="6" t="s">
+      <c r="DD16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DE16" s="6" t="s">
+      <c r="DE16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DF16" s="6" t="s">
+      <c r="DF16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DG16" s="6" t="s">
+      <c r="DG16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DH16" s="6" t="s">
+      <c r="DH16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DI16" s="6" t="s">
+      <c r="DI16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DJ16" s="6" t="s">
+      <c r="DJ16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DK16" s="6" t="s">
+      <c r="DK16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DL16" s="6" t="s">
+      <c r="DL16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DM16" s="6" t="s">
+      <c r="DM16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DN16" s="6" t="s">
+      <c r="DN16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DO16" s="6" t="s">
+      <c r="DO16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DP16" s="6" t="s">
+      <c r="DP16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DQ16" s="6" t="s">
+      <c r="DQ16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DR16" s="6" t="s">
+      <c r="DR16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DS16" s="6" t="s">
+      <c r="DS16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DT16" s="6" t="s">
+      <c r="DT16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DU16" s="6" t="s">
+      <c r="DU16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DV16" s="6" t="s">
+      <c r="DV16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DW16" s="6" t="s">
+      <c r="DW16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DX16" s="6" t="s">
+      <c r="DX16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DY16" s="6" t="s">
+      <c r="DY16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="DZ16" s="6" t="s">
+      <c r="DZ16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EA16" s="6" t="s">
+      <c r="EA16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EB16" s="6" t="s">
+      <c r="EB16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EC16" s="6" t="s">
+      <c r="EC16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="ED16" s="6" t="s">
+      <c r="ED16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EE16" s="6" t="s">
+      <c r="EE16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EF16" s="6" t="s">
+      <c r="EF16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EG16" s="6" t="s">
+      <c r="EG16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EH16" s="6" t="s">
+      <c r="EH16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EI16" s="6" t="s">
+      <c r="EI16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EJ16" s="6" t="s">
+      <c r="EJ16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EK16" s="6" t="s">
+      <c r="EK16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EL16" s="6" t="s">
+      <c r="EL16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EM16" s="6" t="s">
+      <c r="EM16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EN16" s="6" t="s">
+      <c r="EN16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EO16" s="6" t="s">
+      <c r="EO16" s="54" t="s">
         <v>113</v>
       </c>
-      <c r="EP16" s="64"/>
+      <c r="EP16" s="56"/>
     </row>
-    <row r="17" spans="1:146" s="75" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:146" s="62" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="177" t="s">
         <v>221</v>
       </c>
       <c r="B17" s="177"/>
       <c r="C17" s="177"/>
       <c r="D17" s="177"/>
       <c r="E17" s="177"/>
       <c r="F17" s="177"/>
       <c r="G17" s="177"/>
       <c r="H17" s="177"/>
       <c r="I17" s="177"/>
-      <c r="J17" s="65">
+      <c r="J17" s="58">
         <v>1</v>
       </c>
-      <c r="K17" s="66">
+      <c r="K17" s="3">
         <v>4</v>
       </c>
       <c r="L17" s="1">
         <v>30.3</v>
       </c>
       <c r="M17" s="1">
         <v>21.3</v>
       </c>
-      <c r="N17" s="8">
+      <c r="N17" s="2">
         <v>6690</v>
       </c>
-      <c r="O17" s="67">
+      <c r="O17" s="4">
         <v>2.5</v>
       </c>
-      <c r="P17" s="67">
+      <c r="P17" s="4">
         <v>2.25</v>
       </c>
-      <c r="Q17" s="67">
+      <c r="Q17" s="4">
         <v>0.25</v>
       </c>
-      <c r="R17" s="8">
+      <c r="R17" s="2">
         <v>3855</v>
       </c>
-      <c r="S17" s="68">
+      <c r="S17" s="5">
         <v>55.3</v>
       </c>
-      <c r="T17" s="8">
+      <c r="T17" s="2">
         <v>8366</v>
       </c>
-      <c r="U17" s="8">
+      <c r="U17" s="2">
         <v>6710</v>
       </c>
-      <c r="V17" s="69">
+      <c r="V17" s="6">
         <v>1656</v>
       </c>
-      <c r="W17" s="8">
+      <c r="W17" s="2">
         <v>240</v>
       </c>
-      <c r="X17" s="8">
+      <c r="X17" s="2">
         <v>10</v>
       </c>
-      <c r="Y17" s="8">
+      <c r="Y17" s="2">
         <v>1886</v>
       </c>
-      <c r="Z17" s="8">
+      <c r="Z17" s="2">
         <v>2037</v>
       </c>
       <c r="AA17" s="1">
         <v>24.3</v>
       </c>
       <c r="AB17" s="1">
         <v>19.8</v>
       </c>
       <c r="AC17" s="1">
         <v>22.5</v>
       </c>
       <c r="AD17" s="1">
         <v>80.2</v>
       </c>
-      <c r="AE17" s="8">
+      <c r="AE17" s="2">
         <v>815</v>
       </c>
-      <c r="AF17" s="8">
+      <c r="AF17" s="2">
         <v>3346</v>
       </c>
-      <c r="AG17" s="70">
+      <c r="AG17" s="7">
         <v>8077</v>
       </c>
-      <c r="AH17" s="70">
+      <c r="AH17" s="7">
         <v>240</v>
       </c>
-      <c r="AI17" s="70">
+      <c r="AI17" s="7">
         <v>5707</v>
       </c>
-      <c r="AJ17" s="70">
+      <c r="AJ17" s="7">
         <v>120</v>
       </c>
-      <c r="AK17" s="70">
+      <c r="AK17" s="7">
         <v>2370</v>
       </c>
-      <c r="AL17" s="68">
-        <v>125.6</v>
+      <c r="AL17" s="5">
+        <v>125.7</v>
       </c>
       <c r="AM17" s="1">
         <v>29.3</v>
       </c>
-      <c r="AN17" s="8">
+      <c r="AN17" s="2">
         <v>2511</v>
       </c>
       <c r="AO17" s="1">
         <v>31.1</v>
       </c>
-      <c r="AP17" s="8">
+      <c r="AP17" s="2">
         <v>948</v>
       </c>
-      <c r="AQ17" s="8">
+      <c r="AQ17" s="2">
         <v>782</v>
       </c>
-      <c r="AR17" s="8">
+      <c r="AR17" s="2">
         <v>1004</v>
       </c>
-      <c r="AS17" s="8">
+      <c r="AS17" s="2">
         <v>829</v>
       </c>
-      <c r="AT17" s="67">
+      <c r="AT17" s="4">
         <v>2.5</v>
       </c>
-      <c r="AU17" s="67">
+      <c r="AU17" s="4">
         <v>2.25</v>
       </c>
-      <c r="AV17" s="71" t="s">
-[...2 lines deleted...]
-      <c r="AW17" s="71">
+      <c r="AV17" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="AW17" s="8">
         <v>2.5</v>
       </c>
-      <c r="AX17" s="71">
+      <c r="AX17" s="8">
         <v>2.25</v>
       </c>
-      <c r="AY17" s="71">
+      <c r="AY17" s="8">
         <v>0.25</v>
       </c>
-      <c r="AZ17" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BA17" s="71">
+      <c r="AZ17" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BA17" s="8">
         <v>0.25</v>
       </c>
-      <c r="BB17" s="71" t="s">
-[...8 lines deleted...]
-      <c r="BE17" s="72">
+      <c r="BB17" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BC17" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD17" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BE17" s="59">
         <v>3855</v>
       </c>
-      <c r="BF17" s="73">
+      <c r="BF17" s="60">
         <v>3810</v>
       </c>
-      <c r="BG17" s="73">
+      <c r="BG17" s="60">
         <v>45</v>
       </c>
-      <c r="BH17" s="73" t="s">
-[...2 lines deleted...]
-      <c r="BI17" s="73">
+      <c r="BH17" s="60" t="s">
+        <v>215</v>
+      </c>
+      <c r="BI17" s="60">
         <v>45</v>
       </c>
-      <c r="BJ17" s="72">
+      <c r="BJ17" s="59">
         <v>3810</v>
       </c>
-      <c r="BK17" s="73" t="s">
-[...2 lines deleted...]
-      <c r="BL17" s="73">
+      <c r="BK17" s="60" t="s">
+        <v>215</v>
+      </c>
+      <c r="BL17" s="60">
         <v>550</v>
       </c>
-      <c r="BM17" s="73">
+      <c r="BM17" s="60">
         <v>730</v>
       </c>
-      <c r="BN17" s="73" t="s">
-[...2 lines deleted...]
-      <c r="BO17" s="73">
+      <c r="BN17" s="60" t="s">
+        <v>215</v>
+      </c>
+      <c r="BO17" s="60">
         <v>790</v>
       </c>
-      <c r="BP17" s="73">
+      <c r="BP17" s="60">
         <v>440</v>
       </c>
-      <c r="BQ17" s="73">
+      <c r="BQ17" s="60">
         <v>1300</v>
       </c>
       <c r="BR17" s="1">
         <v>166.8</v>
       </c>
       <c r="BS17" s="1">
         <v>8.8000000000000007</v>
       </c>
       <c r="BT17" s="1">
         <v>116.8</v>
       </c>
-      <c r="BU17" s="68">
+      <c r="BU17" s="5">
         <v>50</v>
       </c>
-      <c r="BV17" s="68" t="s">
-[...8 lines deleted...]
-      <c r="BY17" s="68">
+      <c r="BV17" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BW17" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX17" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY17" s="5">
         <v>78.5</v>
       </c>
-      <c r="BZ17" s="68" t="s">
-[...8 lines deleted...]
-      <c r="CC17" s="68" t="s">
+      <c r="BZ17" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="CA17" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="CB17" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="CC17" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CD17" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE17" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF17" s="1">
         <v>30.3</v>
       </c>
       <c r="CG17" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH17" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CI17" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ17" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK17" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL17" s="8">
+      <c r="CL17" s="2">
         <v>8366</v>
       </c>
-      <c r="CM17" s="8">
+      <c r="CM17" s="2">
         <v>7837</v>
       </c>
-      <c r="CN17" s="69">
-[...2 lines deleted...]
-      <c r="CO17" s="8">
+      <c r="CN17" s="6">
+        <v>529</v>
+      </c>
+      <c r="CO17" s="2">
         <v>6710</v>
       </c>
-      <c r="CP17" s="8">
+      <c r="CP17" s="2">
         <v>5697</v>
       </c>
-      <c r="CQ17" s="69">
+      <c r="CQ17" s="6">
         <v>1013</v>
       </c>
-      <c r="CR17" s="69">
+      <c r="CR17" s="6">
         <v>1656</v>
       </c>
-      <c r="CS17" s="69">
+      <c r="CS17" s="6">
         <v>2140</v>
       </c>
-      <c r="CT17" s="69">
-[...2 lines deleted...]
-      <c r="CU17" s="8">
+      <c r="CT17" s="6">
+        <v>-484</v>
+      </c>
+      <c r="CU17" s="2">
         <v>240</v>
       </c>
-      <c r="CV17" s="8">
+      <c r="CV17" s="2">
         <v>10</v>
       </c>
-      <c r="CW17" s="8">
+      <c r="CW17" s="2">
         <v>1886</v>
       </c>
-      <c r="CX17" s="8">
+      <c r="CX17" s="2">
         <v>8077</v>
       </c>
-      <c r="CY17" s="8">
+      <c r="CY17" s="2">
         <v>7743</v>
       </c>
-      <c r="CZ17" s="8">
+      <c r="CZ17" s="2">
         <v>854</v>
       </c>
-      <c r="DA17" s="70" t="s">
-[...17 lines deleted...]
-      <c r="DG17" s="70">
+      <c r="DA17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG17" s="7">
         <v>6889</v>
       </c>
-      <c r="DH17" s="70">
+      <c r="DH17" s="7">
         <v>6889</v>
       </c>
-      <c r="DI17" s="70" t="s">
-[...26 lines deleted...]
-      <c r="DR17" s="70">
+      <c r="DI17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DK17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP17" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR17" s="7">
         <v>240</v>
       </c>
-      <c r="DS17" s="70">
+      <c r="DS17" s="7">
         <v>94</v>
       </c>
-      <c r="DT17" s="8">
+      <c r="DT17" s="2">
         <v>5707</v>
       </c>
-      <c r="DU17" s="8">
+      <c r="DU17" s="2">
         <v>29</v>
       </c>
-      <c r="DV17" s="8">
+      <c r="DV17" s="2">
         <v>207</v>
       </c>
-      <c r="DW17" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX17" s="70">
+      <c r="DW17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX17" s="7">
         <v>501</v>
       </c>
-      <c r="DY17" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ17" s="70">
+      <c r="DY17" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ17" s="7">
         <v>318</v>
       </c>
-      <c r="EA17" s="70">
+      <c r="EA17" s="7">
         <v>230</v>
       </c>
-      <c r="EB17" s="70">
+      <c r="EB17" s="7">
         <v>403</v>
       </c>
-      <c r="EC17" s="70">
+      <c r="EC17" s="7">
         <v>323</v>
       </c>
-      <c r="ED17" s="70">
+      <c r="ED17" s="7">
         <v>72</v>
       </c>
-      <c r="EE17" s="70">
+      <c r="EE17" s="7">
         <v>48</v>
       </c>
-      <c r="EF17" s="8">
+      <c r="EF17" s="2">
         <v>102</v>
       </c>
-      <c r="EG17" s="8">
+      <c r="EG17" s="2">
         <v>10</v>
       </c>
-      <c r="EH17" s="8">
+      <c r="EH17" s="2">
         <v>171</v>
       </c>
-      <c r="EI17" s="70">
+      <c r="EI17" s="7">
         <v>10</v>
       </c>
-      <c r="EJ17" s="70">
+      <c r="EJ17" s="7">
         <v>2022</v>
       </c>
-      <c r="EK17" s="70">
+      <c r="EK17" s="7">
         <v>492</v>
       </c>
-      <c r="EL17" s="70">
+      <c r="EL17" s="7">
         <v>120</v>
       </c>
-      <c r="EM17" s="8">
+      <c r="EM17" s="2">
         <v>769</v>
       </c>
-      <c r="EN17" s="70">
+      <c r="EN17" s="7">
         <v>2370</v>
       </c>
-      <c r="EO17" s="70">
+      <c r="EO17" s="7">
         <v>805</v>
       </c>
-      <c r="EP17" s="74">
+      <c r="EP17" s="61">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="9" t="s">
+    <row r="18" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="63" t="s">
         <v>180</v>
       </c>
-      <c r="B18" s="9"/>
-[...7 lines deleted...]
-      <c r="J18" s="65">
+      <c r="B18" s="63"/>
+      <c r="C18" s="63"/>
+      <c r="D18" s="63"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="63"/>
+      <c r="J18" s="58">
         <v>2</v>
       </c>
-      <c r="K18" s="66">
+      <c r="K18" s="3">
         <v>2</v>
       </c>
       <c r="L18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="N18" s="8" t="s">
-[...35 lines deleted...]
-      <c r="Z18" s="8" t="s">
+      <c r="N18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="P18" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q18" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="R18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="S18" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="T18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="U18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="V18" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="W18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="X18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="Y18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="Z18" s="2" t="s">
         <v>216</v>
       </c>
       <c r="AA18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AB18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AC18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AD18" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AE18" s="8" t="s">
-[...17 lines deleted...]
-      <c r="AK18" s="70" t="s">
+      <c r="AE18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AF18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AG18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AH18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AI18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AJ18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AK18" s="7" t="s">
         <v>216</v>
       </c>
       <c r="AL18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AM18" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AN18" s="8" t="s">
+      <c r="AN18" s="2" t="s">
         <v>216</v>
       </c>
       <c r="AO18" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AP18" s="8" t="s">
-[...80 lines deleted...]
-      <c r="BQ18" s="76" t="s">
+      <c r="AP18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AQ18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AR18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AS18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT18" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AU18" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AV18" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AW18" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AX18" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AY18" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AZ18" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BA18" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BB18" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BC18" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BD18" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BE18" s="59" t="s">
+        <v>216</v>
+      </c>
+      <c r="BF18" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BG18" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BH18" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BI18" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BJ18" s="59" t="s">
+        <v>216</v>
+      </c>
+      <c r="BK18" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BL18" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BM18" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BN18" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BO18" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BP18" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BQ18" s="65" t="s">
         <v>216</v>
       </c>
       <c r="BR18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="BS18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="BT18" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="BU18" s="68" t="s">
-[...14 lines deleted...]
-      <c r="BZ18" s="68" t="s">
+      <c r="BU18" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BV18" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BW18" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BX18" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BY18" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BZ18" s="5" t="s">
         <v>216</v>
       </c>
       <c r="CA18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CB18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CC18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CD18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CE18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CF18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CG18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CH18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CI18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CJ18" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CK18" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="CL18" s="8" t="s">
-[...167 lines deleted...]
-      <c r="EP18" s="74">
+      <c r="CL18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CM18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CN18" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CO18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CP18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CQ18" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CR18" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CS18" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CT18" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CU18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CV18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CW18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CX18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CY18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CZ18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DA18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DB18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DC18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DD18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DE18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DF18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DG18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DH18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DI18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DJ18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DK18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DL18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DM18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DN18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DO18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DP18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DQ18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DS18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DT18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DV18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DW18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DX18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DY18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DZ18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EA18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EB18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EC18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="ED18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EE18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EF18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EG18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EH18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EI18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EJ18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EK18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EL18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EM18" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EN18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EO18" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EP18" s="61">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="9" t="s">
+    <row r="19" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="63" t="s">
         <v>181</v>
       </c>
-      <c r="B19" s="9"/>
-[...7 lines deleted...]
-      <c r="J19" s="65">
+      <c r="B19" s="63"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="63"/>
+      <c r="J19" s="58">
         <v>3</v>
       </c>
-      <c r="K19" s="66">
+      <c r="K19" s="3">
         <v>3</v>
       </c>
       <c r="L19" s="1">
         <v>17.3</v>
       </c>
       <c r="M19" s="1">
         <v>12</v>
       </c>
-      <c r="N19" s="8">
+      <c r="N19" s="2">
         <v>4841</v>
       </c>
-      <c r="O19" s="67">
+      <c r="O19" s="4">
         <v>3.33</v>
       </c>
-      <c r="P19" s="67">
+      <c r="P19" s="4">
         <v>2.33</v>
       </c>
-      <c r="Q19" s="67">
+      <c r="Q19" s="4">
         <v>1</v>
       </c>
-      <c r="R19" s="8">
+      <c r="R19" s="2">
         <v>2562</v>
       </c>
-      <c r="S19" s="68">
+      <c r="S19" s="5">
         <v>68.3</v>
       </c>
-      <c r="T19" s="8">
+      <c r="T19" s="2">
         <v>5249</v>
       </c>
-      <c r="U19" s="8">
+      <c r="U19" s="2">
         <v>3884</v>
       </c>
-      <c r="V19" s="69">
+      <c r="V19" s="6">
         <v>1365</v>
       </c>
-      <c r="W19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="X19" s="8">
+      <c r="W19" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="X19" s="2">
         <v>3</v>
       </c>
-      <c r="Y19" s="8">
+      <c r="Y19" s="2">
         <v>1362</v>
       </c>
-      <c r="Z19" s="8">
+      <c r="Z19" s="2">
         <v>1599</v>
       </c>
       <c r="AA19" s="1">
         <v>30.5</v>
       </c>
       <c r="AB19" s="1">
         <v>26</v>
       </c>
       <c r="AC19" s="1">
         <v>25.9</v>
       </c>
       <c r="AD19" s="1">
         <v>74</v>
       </c>
-      <c r="AE19" s="8">
+      <c r="AE19" s="2">
         <v>480</v>
       </c>
-      <c r="AF19" s="8">
+      <c r="AF19" s="2">
         <v>1576</v>
       </c>
-      <c r="AG19" s="70">
+      <c r="AG19" s="7">
         <v>5178</v>
       </c>
-      <c r="AH19" s="70" t="s">
-[...2 lines deleted...]
-      <c r="AI19" s="70">
+      <c r="AH19" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="AI19" s="7">
         <v>3232</v>
       </c>
-      <c r="AJ19" s="70">
+      <c r="AJ19" s="7">
         <v>85</v>
       </c>
-      <c r="AK19" s="70">
+      <c r="AK19" s="7">
         <v>1946</v>
       </c>
       <c r="AL19" s="1">
         <v>142.9</v>
       </c>
       <c r="AM19" s="1">
         <v>37.6</v>
       </c>
-      <c r="AN19" s="8">
+      <c r="AN19" s="2">
         <v>2180</v>
       </c>
       <c r="AO19" s="1">
         <v>42.1</v>
       </c>
-      <c r="AP19" s="8">
+      <c r="AP19" s="2">
         <v>584</v>
       </c>
-      <c r="AQ19" s="8">
+      <c r="AQ19" s="2">
         <v>1125</v>
       </c>
-      <c r="AR19" s="8">
+      <c r="AR19" s="2">
         <v>655</v>
       </c>
-      <c r="AS19" s="8">
+      <c r="AS19" s="2">
         <v>1260</v>
       </c>
-      <c r="AT19" s="67">
+      <c r="AT19" s="4">
         <v>3.33</v>
       </c>
-      <c r="AU19" s="67">
+      <c r="AU19" s="4">
         <v>2.33</v>
       </c>
-      <c r="AV19" s="71">
+      <c r="AV19" s="8">
         <v>1</v>
       </c>
-      <c r="AW19" s="71">
+      <c r="AW19" s="8">
         <v>3.33</v>
       </c>
-      <c r="AX19" s="71">
+      <c r="AX19" s="8">
         <v>2.33</v>
       </c>
-      <c r="AY19" s="71">
+      <c r="AY19" s="8">
         <v>1</v>
       </c>
-      <c r="AZ19" s="71">
+      <c r="AZ19" s="8">
         <v>1</v>
       </c>
-      <c r="BA19" s="71" t="s">
-[...11 lines deleted...]
-      <c r="BE19" s="72">
+      <c r="BA19" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BB19" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BC19" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD19" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BE19" s="59">
         <v>2562</v>
       </c>
-      <c r="BF19" s="76">
+      <c r="BF19" s="65">
         <v>2383</v>
       </c>
-      <c r="BG19" s="76">
+      <c r="BG19" s="65">
         <v>179</v>
       </c>
-      <c r="BH19" s="76">
+      <c r="BH19" s="65">
         <v>179</v>
       </c>
-      <c r="BI19" s="76" t="s">
-[...2 lines deleted...]
-      <c r="BJ19" s="72">
+      <c r="BI19" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BJ19" s="59">
         <v>2383</v>
       </c>
-      <c r="BK19" s="76">
+      <c r="BK19" s="65">
         <v>7</v>
       </c>
-      <c r="BL19" s="76" t="s">
-[...8 lines deleted...]
-      <c r="BO19" s="76">
+      <c r="BL19" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BM19" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BN19" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BO19" s="65">
         <v>586</v>
       </c>
-      <c r="BP19" s="76">
+      <c r="BP19" s="65">
         <v>990</v>
       </c>
-      <c r="BQ19" s="76">
+      <c r="BQ19" s="65">
         <v>800</v>
       </c>
       <c r="BR19" s="1">
         <v>65.400000000000006</v>
       </c>
       <c r="BS19" s="1">
         <v>38.6</v>
       </c>
       <c r="BT19" s="1">
         <v>36.700000000000003</v>
       </c>
-      <c r="BU19" s="68">
+      <c r="BU19" s="5">
         <v>28.7</v>
       </c>
-      <c r="BV19" s="68" t="s">
-[...8 lines deleted...]
-      <c r="BY19" s="68">
+      <c r="BV19" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BW19" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX19" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY19" s="5">
         <v>24.7</v>
       </c>
-      <c r="BZ19" s="68" t="s">
+      <c r="BZ19" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA19" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB19" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC19" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD19" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE19" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF19" s="1">
         <v>17.3</v>
       </c>
       <c r="CG19" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH19" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CI19" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ19" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK19" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL19" s="8">
+      <c r="CL19" s="2">
         <v>5249</v>
       </c>
-      <c r="CM19" s="8">
+      <c r="CM19" s="2">
         <v>5178</v>
       </c>
-      <c r="CN19" s="69">
+      <c r="CN19" s="6">
         <v>71</v>
       </c>
-      <c r="CO19" s="8">
+      <c r="CO19" s="2">
         <v>3884</v>
       </c>
-      <c r="CP19" s="8">
+      <c r="CP19" s="2">
         <v>3229</v>
       </c>
-      <c r="CQ19" s="69">
+      <c r="CQ19" s="6">
         <v>655</v>
       </c>
-      <c r="CR19" s="69">
+      <c r="CR19" s="6">
         <v>1365</v>
       </c>
-      <c r="CS19" s="69">
+      <c r="CS19" s="6">
         <v>1949</v>
       </c>
-      <c r="CT19" s="69">
+      <c r="CT19" s="6">
         <v>-584</v>
       </c>
-      <c r="CU19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="CV19" s="8">
+      <c r="CU19" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="CV19" s="2">
         <v>3</v>
       </c>
-      <c r="CW19" s="8">
+      <c r="CW19" s="2">
         <v>1362</v>
       </c>
-      <c r="CX19" s="8">
+      <c r="CX19" s="2">
         <v>5178</v>
       </c>
-      <c r="CY19" s="8">
+      <c r="CY19" s="2">
         <v>5168</v>
       </c>
-      <c r="CZ19" s="8">
+      <c r="CZ19" s="2">
         <v>177</v>
       </c>
-      <c r="DA19" s="70" t="s">
-[...17 lines deleted...]
-      <c r="DG19" s="8">
+      <c r="DA19" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB19" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC19" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD19" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE19" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF19" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG19" s="2">
         <v>4991</v>
       </c>
-      <c r="DH19" s="8">
+      <c r="DH19" s="2">
         <v>4991</v>
       </c>
-      <c r="DI19" s="8" t="s">
-[...29 lines deleted...]
-      <c r="DS19" s="70">
+      <c r="DI19" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ19" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DK19" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL19" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM19" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN19" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO19" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP19" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ19" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR19" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DS19" s="7">
         <v>10</v>
       </c>
-      <c r="DT19" s="8">
+      <c r="DT19" s="2">
         <v>3232</v>
       </c>
-      <c r="DU19" s="8">
+      <c r="DU19" s="2">
         <v>229</v>
       </c>
-      <c r="DV19" s="8">
+      <c r="DV19" s="2">
         <v>159</v>
       </c>
-      <c r="DW19" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX19" s="70">
+      <c r="DW19" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX19" s="7">
         <v>159</v>
       </c>
-      <c r="DY19" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ19" s="70">
+      <c r="DY19" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ19" s="7">
         <v>94</v>
       </c>
-      <c r="EA19" s="70">
+      <c r="EA19" s="7">
         <v>166</v>
       </c>
-      <c r="EB19" s="70">
+      <c r="EB19" s="7">
         <v>268</v>
       </c>
-      <c r="EC19" s="70">
+      <c r="EC19" s="7">
         <v>147</v>
       </c>
-      <c r="ED19" s="70">
+      <c r="ED19" s="7">
         <v>30</v>
       </c>
-      <c r="EE19" s="70">
+      <c r="EE19" s="7">
         <v>54</v>
       </c>
-      <c r="EF19" s="8">
+      <c r="EF19" s="2">
         <v>2</v>
       </c>
-      <c r="EG19" s="8">
+      <c r="EG19" s="2">
         <v>25</v>
       </c>
-      <c r="EH19" s="8">
+      <c r="EH19" s="2">
         <v>112</v>
       </c>
-      <c r="EI19" s="8">
+      <c r="EI19" s="2">
         <v>3</v>
       </c>
-      <c r="EJ19" s="8">
+      <c r="EJ19" s="2">
         <v>1149</v>
       </c>
-      <c r="EK19" s="8">
+      <c r="EK19" s="2">
         <v>491</v>
       </c>
-      <c r="EL19" s="8">
+      <c r="EL19" s="2">
         <v>85</v>
       </c>
-      <c r="EM19" s="8">
+      <c r="EM19" s="2">
         <v>144</v>
       </c>
-      <c r="EN19" s="70">
+      <c r="EN19" s="7">
         <v>1946</v>
       </c>
-      <c r="EO19" s="70">
+      <c r="EO19" s="7">
         <v>412</v>
       </c>
-      <c r="EP19" s="74">
+      <c r="EP19" s="61">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="9" t="s">
+    <row r="20" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="63" t="s">
         <v>182</v>
       </c>
-      <c r="B20" s="9"/>
-[...7 lines deleted...]
-      <c r="J20" s="65">
+      <c r="B20" s="63"/>
+      <c r="C20" s="63"/>
+      <c r="D20" s="63"/>
+      <c r="E20" s="63"/>
+      <c r="F20" s="64"/>
+      <c r="G20" s="64"/>
+      <c r="H20" s="64"/>
+      <c r="I20" s="63"/>
+      <c r="J20" s="58">
         <v>4</v>
       </c>
-      <c r="K20" s="66">
+      <c r="K20" s="3">
         <v>15</v>
       </c>
       <c r="L20" s="1">
         <v>903.6</v>
       </c>
       <c r="M20" s="1">
         <v>818.9</v>
       </c>
-      <c r="N20" s="8">
+      <c r="N20" s="2">
         <v>37104</v>
       </c>
-      <c r="O20" s="67">
+      <c r="O20" s="4">
         <v>4.67</v>
       </c>
-      <c r="P20" s="67">
+      <c r="P20" s="4">
         <v>3.4</v>
       </c>
-      <c r="Q20" s="67">
+      <c r="Q20" s="4">
         <v>1.27</v>
       </c>
-      <c r="R20" s="8">
+      <c r="R20" s="2">
         <v>7380</v>
       </c>
-      <c r="S20" s="68">
+      <c r="S20" s="5">
         <v>61.4</v>
       </c>
-      <c r="T20" s="8">
+      <c r="T20" s="2">
         <v>41451</v>
       </c>
-      <c r="U20" s="8">
+      <c r="U20" s="2">
         <v>36116</v>
       </c>
-      <c r="V20" s="69">
+      <c r="V20" s="6">
         <v>5335</v>
       </c>
-      <c r="W20" s="8">
+      <c r="W20" s="2">
         <v>498</v>
       </c>
-      <c r="X20" s="8">
+      <c r="X20" s="2">
         <v>110</v>
       </c>
-      <c r="Y20" s="8">
+      <c r="Y20" s="2">
         <v>5723</v>
       </c>
-      <c r="Z20" s="8">
+      <c r="Z20" s="2">
         <v>10302</v>
       </c>
       <c r="AA20" s="1">
         <v>24.9</v>
       </c>
       <c r="AB20" s="1">
         <v>12.9</v>
       </c>
       <c r="AC20" s="1">
         <v>13.8</v>
       </c>
       <c r="AD20" s="1">
         <v>87.1</v>
       </c>
-      <c r="AE20" s="8">
+      <c r="AE20" s="2">
         <v>2206</v>
       </c>
-      <c r="AF20" s="8">
+      <c r="AF20" s="2">
         <v>8876</v>
       </c>
-      <c r="AG20" s="70">
+      <c r="AG20" s="7">
         <v>40094</v>
       </c>
-      <c r="AH20" s="70">
+      <c r="AH20" s="7">
         <v>498</v>
       </c>
-      <c r="AI20" s="70">
+      <c r="AI20" s="7">
         <v>31240</v>
       </c>
-      <c r="AJ20" s="70">
+      <c r="AJ20" s="7">
         <v>720</v>
       </c>
-      <c r="AK20" s="70">
+      <c r="AK20" s="7">
         <v>8854</v>
       </c>
       <c r="AL20" s="1">
         <v>154.69999999999999</v>
       </c>
       <c r="AM20" s="1">
         <v>22.1</v>
       </c>
-      <c r="AN20" s="8">
+      <c r="AN20" s="2">
         <v>13323</v>
       </c>
       <c r="AO20" s="1">
         <v>33.200000000000003</v>
       </c>
-      <c r="AP20" s="8">
+      <c r="AP20" s="2">
         <v>1895</v>
       </c>
-      <c r="AQ20" s="8">
+      <c r="AQ20" s="2">
         <v>98</v>
       </c>
-      <c r="AR20" s="8">
+      <c r="AR20" s="2">
         <v>2853</v>
       </c>
-      <c r="AS20" s="8">
+      <c r="AS20" s="2">
         <v>147</v>
       </c>
-      <c r="AT20" s="67">
+      <c r="AT20" s="4">
         <v>4.67</v>
       </c>
-      <c r="AU20" s="67">
+      <c r="AU20" s="4">
         <v>3.4</v>
       </c>
-      <c r="AV20" s="71">
+      <c r="AV20" s="8">
         <v>1</v>
       </c>
-      <c r="AW20" s="71">
+      <c r="AW20" s="8">
         <v>4.67</v>
       </c>
-      <c r="AX20" s="71">
+      <c r="AX20" s="8">
         <v>3.4</v>
       </c>
-      <c r="AY20" s="71">
+      <c r="AY20" s="8">
         <v>1.27</v>
       </c>
-      <c r="AZ20" s="71">
+      <c r="AZ20" s="8">
         <v>1</v>
       </c>
-      <c r="BA20" s="71">
+      <c r="BA20" s="8">
         <v>0.27</v>
       </c>
-      <c r="BB20" s="71">
+      <c r="BB20" s="8">
         <v>0.2</v>
       </c>
-      <c r="BC20" s="71">
+      <c r="BC20" s="8">
         <v>0.2</v>
       </c>
-      <c r="BD20" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BE20" s="72">
+      <c r="BD20" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BE20" s="59">
         <v>7380</v>
       </c>
-      <c r="BF20" s="76">
+      <c r="BF20" s="65">
         <v>4877</v>
       </c>
-      <c r="BG20" s="76">
+      <c r="BG20" s="65">
         <v>2503</v>
       </c>
-      <c r="BH20" s="76">
+      <c r="BH20" s="65">
         <v>2398</v>
       </c>
-      <c r="BI20" s="76">
+      <c r="BI20" s="65">
         <v>105</v>
       </c>
-      <c r="BJ20" s="72">
+      <c r="BJ20" s="59">
         <v>4877</v>
       </c>
-      <c r="BK20" s="76">
+      <c r="BK20" s="65">
         <v>380</v>
       </c>
-      <c r="BL20" s="76">
+      <c r="BL20" s="65">
         <v>1115</v>
       </c>
-      <c r="BM20" s="76">
+      <c r="BM20" s="65">
         <v>180</v>
       </c>
-      <c r="BN20" s="76">
+      <c r="BN20" s="65">
         <v>167</v>
       </c>
-      <c r="BO20" s="76">
+      <c r="BO20" s="65">
         <v>980</v>
       </c>
-      <c r="BP20" s="76">
+      <c r="BP20" s="65">
         <v>908</v>
       </c>
-      <c r="BQ20" s="76">
+      <c r="BQ20" s="65">
         <v>1147</v>
       </c>
       <c r="BR20" s="1">
         <v>718.9</v>
       </c>
       <c r="BS20" s="1">
         <v>427.3</v>
       </c>
       <c r="BT20" s="1">
         <v>73.400000000000006</v>
       </c>
-      <c r="BU20" s="68">
+      <c r="BU20" s="5">
         <v>644.20000000000005</v>
       </c>
-      <c r="BV20" s="68">
+      <c r="BV20" s="5">
         <v>1.3</v>
       </c>
-      <c r="BW20" s="68" t="s">
-[...5 lines deleted...]
-      <c r="BY20" s="68">
+      <c r="BW20" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX20" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY20" s="5">
         <v>24.1</v>
       </c>
-      <c r="BZ20" s="68" t="s">
+      <c r="BZ20" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA20" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB20" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC20" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD20" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE20" s="1">
         <v>0.3</v>
       </c>
       <c r="CF20" s="1">
         <v>903.6</v>
       </c>
       <c r="CG20" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH20" s="1">
         <v>0.7</v>
       </c>
       <c r="CI20" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ20" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK20" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL20" s="8">
+      <c r="CL20" s="2">
         <v>41451</v>
       </c>
-      <c r="CM20" s="8">
+      <c r="CM20" s="2">
         <v>39596</v>
       </c>
-      <c r="CN20" s="69">
-[...2 lines deleted...]
-      <c r="CO20" s="8">
+      <c r="CN20" s="6">
+        <v>1855</v>
+      </c>
+      <c r="CO20" s="2">
         <v>36116</v>
       </c>
-      <c r="CP20" s="8">
+      <c r="CP20" s="2">
         <v>31130</v>
       </c>
-      <c r="CQ20" s="69">
-[...2 lines deleted...]
-      <c r="CR20" s="69">
+      <c r="CQ20" s="6">
+        <v>4986</v>
+      </c>
+      <c r="CR20" s="6">
         <v>5335</v>
       </c>
-      <c r="CS20" s="69">
+      <c r="CS20" s="6">
         <v>8466</v>
       </c>
-      <c r="CT20" s="69">
-[...2 lines deleted...]
-      <c r="CU20" s="8">
+      <c r="CT20" s="6">
+        <v>-3131</v>
+      </c>
+      <c r="CU20" s="2">
         <v>498</v>
       </c>
-      <c r="CV20" s="8">
+      <c r="CV20" s="2">
         <v>110</v>
       </c>
-      <c r="CW20" s="8">
+      <c r="CW20" s="2">
         <v>5723</v>
       </c>
-      <c r="CX20" s="8">
+      <c r="CX20" s="2">
         <v>40094</v>
       </c>
-      <c r="CY20" s="8">
+      <c r="CY20" s="2">
         <v>39511</v>
       </c>
-      <c r="CZ20" s="8">
+      <c r="CZ20" s="2">
         <v>312</v>
       </c>
-      <c r="DA20" s="70" t="s">
-[...14 lines deleted...]
-      <c r="DF20" s="70">
+      <c r="DA20" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB20" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC20" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD20" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE20" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF20" s="7">
         <v>344</v>
       </c>
-      <c r="DG20" s="8">
+      <c r="DG20" s="2">
         <v>38741</v>
       </c>
-      <c r="DH20" s="8">
+      <c r="DH20" s="2">
         <v>38741</v>
       </c>
-      <c r="DI20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="DJ20" s="8">
+      <c r="DI20" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ20" s="2">
         <v>6</v>
       </c>
-      <c r="DK20" s="8" t="s">
-[...11 lines deleted...]
-      <c r="DO20" s="8">
+      <c r="DK20" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL20" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM20" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN20" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO20" s="2">
         <v>108</v>
       </c>
-      <c r="DP20" s="8" t="s">
-[...5 lines deleted...]
-      <c r="DR20" s="70">
+      <c r="DP20" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ20" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR20" s="7">
         <v>498</v>
       </c>
-      <c r="DS20" s="70">
+      <c r="DS20" s="7">
         <v>85</v>
       </c>
-      <c r="DT20" s="8">
+      <c r="DT20" s="2">
         <v>31240</v>
       </c>
-      <c r="DU20" s="8">
+      <c r="DU20" s="2">
         <v>2991</v>
       </c>
-      <c r="DV20" s="8">
+      <c r="DV20" s="2">
         <v>1524</v>
       </c>
-      <c r="DW20" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX20" s="70">
+      <c r="DW20" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX20" s="7">
         <v>2527</v>
       </c>
-      <c r="DY20" s="70">
+      <c r="DY20" s="7">
         <v>2</v>
       </c>
-      <c r="DZ20" s="70">
+      <c r="DZ20" s="7">
         <v>3795</v>
       </c>
-      <c r="EA20" s="70">
+      <c r="EA20" s="7">
         <v>1024</v>
       </c>
-      <c r="EB20" s="70">
+      <c r="EB20" s="7">
         <v>1299</v>
       </c>
-      <c r="EC20" s="70">
+      <c r="EC20" s="7">
         <v>1464</v>
       </c>
-      <c r="ED20" s="70">
+      <c r="ED20" s="7">
         <v>284</v>
       </c>
-      <c r="EE20" s="70">
+      <c r="EE20" s="7">
         <v>127</v>
       </c>
-      <c r="EF20" s="8">
+      <c r="EF20" s="2">
         <v>1368</v>
       </c>
-      <c r="EG20" s="8">
+      <c r="EG20" s="2">
         <v>154</v>
       </c>
-      <c r="EH20" s="8">
+      <c r="EH20" s="2">
         <v>561</v>
       </c>
-      <c r="EI20" s="8">
+      <c r="EI20" s="2">
         <v>110</v>
       </c>
-      <c r="EJ20" s="8">
+      <c r="EJ20" s="2">
         <v>8342</v>
       </c>
-      <c r="EK20" s="8">
+      <c r="EK20" s="2">
         <v>2308</v>
       </c>
-      <c r="EL20" s="8">
+      <c r="EL20" s="2">
         <v>720</v>
       </c>
-      <c r="EM20" s="8">
+      <c r="EM20" s="2">
         <v>3067</v>
       </c>
-      <c r="EN20" s="70">
+      <c r="EN20" s="7">
         <v>8854</v>
       </c>
-      <c r="EO20" s="70">
+      <c r="EO20" s="7">
         <v>3989</v>
       </c>
-      <c r="EP20" s="74">
+      <c r="EP20" s="61">
         <v>4</v>
       </c>
     </row>
-    <row r="21" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="9" t="s">
+    <row r="21" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="63" t="s">
         <v>183</v>
       </c>
-      <c r="B21" s="9"/>
-[...7 lines deleted...]
-      <c r="J21" s="65">
+      <c r="B21" s="63"/>
+      <c r="C21" s="66"/>
+      <c r="D21" s="66"/>
+      <c r="E21" s="66"/>
+      <c r="F21" s="64"/>
+      <c r="G21" s="64"/>
+      <c r="H21" s="64"/>
+      <c r="I21" s="66"/>
+      <c r="J21" s="58">
         <v>5</v>
       </c>
-      <c r="K21" s="66">
+      <c r="K21" s="3">
         <v>1</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="N21" s="8" t="s">
-[...35 lines deleted...]
-      <c r="Z21" s="8" t="s">
+      <c r="N21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="P21" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q21" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="R21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="S21" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="T21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="U21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="V21" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="W21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="X21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="Y21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="Z21" s="2" t="s">
         <v>216</v>
       </c>
       <c r="AA21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AB21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AC21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AD21" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AE21" s="8" t="s">
-[...17 lines deleted...]
-      <c r="AK21" s="70" t="s">
+      <c r="AE21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AF21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AG21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AH21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AI21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AJ21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AK21" s="7" t="s">
         <v>216</v>
       </c>
       <c r="AL21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AM21" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AN21" s="8" t="s">
+      <c r="AN21" s="2" t="s">
         <v>216</v>
       </c>
       <c r="AO21" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AP21" s="8" t="s">
-[...80 lines deleted...]
-      <c r="BQ21" s="76" t="s">
+      <c r="AP21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AQ21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AR21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AS21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT21" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AU21" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AV21" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AW21" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AX21" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AY21" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AZ21" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BA21" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BB21" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BC21" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BD21" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BE21" s="59" t="s">
+        <v>216</v>
+      </c>
+      <c r="BF21" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BG21" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BH21" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BI21" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BJ21" s="59" t="s">
+        <v>216</v>
+      </c>
+      <c r="BK21" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BL21" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BM21" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BN21" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BO21" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BP21" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BQ21" s="65" t="s">
         <v>216</v>
       </c>
       <c r="BR21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="BS21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="BT21" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="BU21" s="68" t="s">
-[...14 lines deleted...]
-      <c r="BZ21" s="68" t="s">
+      <c r="BU21" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BV21" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BW21" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BX21" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BY21" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BZ21" s="5" t="s">
         <v>216</v>
       </c>
       <c r="CA21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CB21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CC21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CD21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CE21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CF21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CG21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CH21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CI21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CJ21" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CK21" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="CL21" s="8" t="s">
-[...167 lines deleted...]
-      <c r="EP21" s="74">
+      <c r="CL21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CM21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CN21" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CO21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CP21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CQ21" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CR21" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CS21" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CT21" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CU21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CV21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CW21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CX21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CY21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CZ21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DA21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DB21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DC21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DD21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DE21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DF21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DG21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DH21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DI21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DJ21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DK21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DL21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DM21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DN21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DO21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DP21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DQ21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DS21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DT21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DV21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DW21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DX21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DY21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DZ21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EA21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EB21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EC21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="ED21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EE21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EF21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EG21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EH21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EI21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EJ21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EK21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EL21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EM21" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EN21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EO21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EP21" s="61">
         <v>5</v>
       </c>
     </row>
-    <row r="22" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="10" t="s">
+    <row r="22" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="64" t="s">
         <v>184</v>
       </c>
-      <c r="B22" s="10"/>
-[...7 lines deleted...]
-      <c r="J22" s="65">
+      <c r="B22" s="64"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="58">
         <v>6</v>
       </c>
-      <c r="K22" s="66">
+      <c r="K22" s="3">
         <v>14</v>
       </c>
       <c r="L22" s="1">
         <v>919.9</v>
       </c>
       <c r="M22" s="1">
         <v>907.2</v>
       </c>
-      <c r="N22" s="8">
+      <c r="N22" s="2">
         <v>57124</v>
       </c>
-      <c r="O22" s="67">
+      <c r="O22" s="4">
         <v>4.7</v>
       </c>
-      <c r="P22" s="67">
+      <c r="P22" s="4">
         <v>2.85</v>
       </c>
-      <c r="Q22" s="67">
+      <c r="Q22" s="4">
         <v>1.85</v>
       </c>
-      <c r="R22" s="8">
+      <c r="R22" s="2">
         <v>4616</v>
       </c>
-      <c r="S22" s="68">
+      <c r="S22" s="5">
         <v>56.1</v>
       </c>
-      <c r="T22" s="8">
+      <c r="T22" s="2">
         <v>61377</v>
       </c>
-      <c r="U22" s="8">
+      <c r="U22" s="2">
         <v>55766</v>
       </c>
-      <c r="V22" s="69">
+      <c r="V22" s="6">
         <v>5611</v>
       </c>
-      <c r="W22" s="8">
+      <c r="W22" s="2">
         <v>4673</v>
       </c>
-      <c r="X22" s="8">
+      <c r="X22" s="2">
         <v>83</v>
       </c>
-      <c r="Y22" s="8">
+      <c r="Y22" s="2">
         <v>10201</v>
       </c>
-      <c r="Z22" s="8">
+      <c r="Z22" s="2">
         <v>13283</v>
       </c>
       <c r="AA22" s="1">
         <v>21.6</v>
       </c>
       <c r="AB22" s="1">
         <v>9.1</v>
       </c>
       <c r="AC22" s="1">
         <v>16.600000000000001</v>
       </c>
       <c r="AD22" s="1">
         <v>90.9</v>
       </c>
-      <c r="AE22" s="8">
+      <c r="AE22" s="2">
         <v>2820</v>
       </c>
-      <c r="AF22" s="8">
+      <c r="AF22" s="2">
         <v>13031</v>
       </c>
-      <c r="AG22" s="70">
+      <c r="AG22" s="7">
         <v>64576</v>
       </c>
-      <c r="AH22" s="70">
+      <c r="AH22" s="7">
         <v>4673</v>
       </c>
-      <c r="AI22" s="70">
+      <c r="AI22" s="7">
         <v>49253</v>
       </c>
-      <c r="AJ22" s="70">
+      <c r="AJ22" s="7">
         <v>825</v>
       </c>
-      <c r="AK22" s="70">
+      <c r="AK22" s="7">
         <v>15323</v>
       </c>
       <c r="AL22" s="1">
         <v>150.19999999999999</v>
       </c>
       <c r="AM22" s="1">
         <v>23.7</v>
       </c>
-      <c r="AN22" s="8">
+      <c r="AN22" s="2">
         <v>18322</v>
       </c>
       <c r="AO22" s="1">
         <v>28.4</v>
       </c>
-      <c r="AP22" s="8">
+      <c r="AP22" s="2">
         <v>3261</v>
       </c>
-      <c r="AQ22" s="8">
+      <c r="AQ22" s="2">
         <v>167</v>
       </c>
-      <c r="AR22" s="8">
+      <c r="AR22" s="2">
         <v>3898</v>
       </c>
-      <c r="AS22" s="8">
+      <c r="AS22" s="2">
         <v>199</v>
       </c>
-      <c r="AT22" s="67">
+      <c r="AT22" s="4">
         <v>4.71</v>
       </c>
-      <c r="AU22" s="67">
+      <c r="AU22" s="4">
         <v>2.86</v>
       </c>
-      <c r="AV22" s="71">
+      <c r="AV22" s="8">
         <v>1.21</v>
       </c>
-      <c r="AW22" s="71">
+      <c r="AW22" s="8">
         <v>4.7</v>
       </c>
-      <c r="AX22" s="71">
+      <c r="AX22" s="8">
         <v>2.85</v>
       </c>
-      <c r="AY22" s="71">
+      <c r="AY22" s="8">
         <v>1.85</v>
       </c>
-      <c r="AZ22" s="71">
+      <c r="AZ22" s="8">
         <v>1.21</v>
       </c>
-      <c r="BA22" s="71">
+      <c r="BA22" s="8">
         <v>0.64</v>
       </c>
-      <c r="BB22" s="71" t="s">
-[...8 lines deleted...]
-      <c r="BE22" s="72">
+      <c r="BB22" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BC22" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD22" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BE22" s="59">
         <v>4616</v>
       </c>
-      <c r="BF22" s="76">
+      <c r="BF22" s="65">
         <v>4303</v>
       </c>
-      <c r="BG22" s="76">
+      <c r="BG22" s="65">
         <v>313</v>
       </c>
-      <c r="BH22" s="76">
+      <c r="BH22" s="65">
         <v>269</v>
       </c>
-      <c r="BI22" s="76">
+      <c r="BI22" s="65">
         <v>44</v>
       </c>
-      <c r="BJ22" s="72">
+      <c r="BJ22" s="59">
         <v>4303</v>
       </c>
-      <c r="BK22" s="76">
+      <c r="BK22" s="65">
         <v>477</v>
       </c>
-      <c r="BL22" s="76">
+      <c r="BL22" s="65">
         <v>755</v>
       </c>
-      <c r="BM22" s="76">
+      <c r="BM22" s="65">
         <v>440</v>
       </c>
-      <c r="BN22" s="76">
+      <c r="BN22" s="65">
         <v>714</v>
       </c>
-      <c r="BO22" s="76">
+      <c r="BO22" s="65">
         <v>594</v>
       </c>
-      <c r="BP22" s="76">
+      <c r="BP22" s="65">
         <v>337</v>
       </c>
-      <c r="BQ22" s="76">
+      <c r="BQ22" s="65">
         <v>986</v>
       </c>
       <c r="BR22" s="1">
         <v>1659.9</v>
       </c>
       <c r="BS22" s="1">
         <v>309.10000000000002</v>
       </c>
       <c r="BT22" s="1">
         <v>37.299999999999997</v>
       </c>
-      <c r="BU22" s="68">
+      <c r="BU22" s="5">
         <v>1615.4</v>
       </c>
-      <c r="BV22" s="68">
+      <c r="BV22" s="5">
         <v>7.2</v>
       </c>
-      <c r="BW22" s="68" t="s">
-[...5 lines deleted...]
-      <c r="BY22" s="68">
+      <c r="BW22" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX22" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY22" s="5">
         <v>15.9</v>
       </c>
-      <c r="BZ22" s="68">
+      <c r="BZ22" s="5">
         <v>259</v>
       </c>
       <c r="CA22" s="1">
         <v>218.7</v>
       </c>
       <c r="CB22" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC22" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD22" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE22" s="1">
         <v>97.1</v>
       </c>
       <c r="CF22" s="1">
         <v>919.9</v>
       </c>
       <c r="CG22" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH22" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CI22" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ22" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK22" s="1">
         <v>27.9</v>
       </c>
-      <c r="CL22" s="8">
+      <c r="CL22" s="2">
         <v>61377</v>
       </c>
-      <c r="CM22" s="8">
+      <c r="CM22" s="2">
         <v>59903</v>
       </c>
-      <c r="CN22" s="69">
-[...2 lines deleted...]
-      <c r="CO22" s="8">
+      <c r="CN22" s="6">
+        <v>1474</v>
+      </c>
+      <c r="CO22" s="2">
         <v>55766</v>
       </c>
-      <c r="CP22" s="8">
+      <c r="CP22" s="2">
         <v>49170</v>
       </c>
-      <c r="CQ22" s="69">
-[...2 lines deleted...]
-      <c r="CR22" s="69">
+      <c r="CQ22" s="6">
+        <v>6596</v>
+      </c>
+      <c r="CR22" s="6">
         <v>5611</v>
       </c>
-      <c r="CS22" s="69">
+      <c r="CS22" s="6">
         <v>10733</v>
       </c>
-      <c r="CT22" s="69">
-[...2 lines deleted...]
-      <c r="CU22" s="8">
+      <c r="CT22" s="6">
+        <v>-5122</v>
+      </c>
+      <c r="CU22" s="2">
         <v>4673</v>
       </c>
-      <c r="CV22" s="8">
+      <c r="CV22" s="2">
         <v>83</v>
       </c>
-      <c r="CW22" s="8">
+      <c r="CW22" s="2">
         <v>10201</v>
       </c>
-      <c r="CX22" s="8">
+      <c r="CX22" s="2">
         <v>64576</v>
       </c>
-      <c r="CY22" s="8">
+      <c r="CY22" s="2">
         <v>60542</v>
       </c>
-      <c r="CZ22" s="8">
+      <c r="CZ22" s="2">
         <v>198</v>
       </c>
-      <c r="DA22" s="70">
+      <c r="DA22" s="7">
         <v>1066</v>
       </c>
-      <c r="DB22" s="70">
+      <c r="DB22" s="7">
         <v>990</v>
       </c>
-      <c r="DC22" s="70" t="s">
-[...8 lines deleted...]
-      <c r="DF22" s="70">
+      <c r="DC22" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD22" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE22" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF22" s="7">
         <v>710</v>
       </c>
-      <c r="DG22" s="8">
+      <c r="DG22" s="2">
         <v>57451</v>
       </c>
-      <c r="DH22" s="8">
+      <c r="DH22" s="2">
         <v>57451</v>
       </c>
-      <c r="DI22" s="8" t="s">
-[...14 lines deleted...]
-      <c r="DN22" s="8">
+      <c r="DI22" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ22" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DK22" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL22" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM22" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN22" s="2">
         <v>127</v>
       </c>
-      <c r="DO22" s="8" t="s">
-[...8 lines deleted...]
-      <c r="DR22" s="70">
+      <c r="DO22" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP22" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ22" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR22" s="7">
         <v>4673</v>
       </c>
-      <c r="DS22" s="70">
+      <c r="DS22" s="7">
         <v>49</v>
       </c>
-      <c r="DT22" s="8">
+      <c r="DT22" s="2">
         <v>49253</v>
       </c>
-      <c r="DU22" s="8">
+      <c r="DU22" s="2">
         <v>450</v>
       </c>
-      <c r="DV22" s="8">
+      <c r="DV22" s="2">
         <v>2702</v>
       </c>
-      <c r="DW22" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX22" s="70">
+      <c r="DW22" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX22" s="7">
         <v>5286</v>
       </c>
-      <c r="DY22" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ22" s="70">
+      <c r="DY22" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ22" s="7">
         <v>3307</v>
       </c>
-      <c r="EA22" s="70">
+      <c r="EA22" s="7">
         <v>1661</v>
       </c>
-      <c r="EB22" s="70">
+      <c r="EB22" s="7">
         <v>1137</v>
       </c>
-      <c r="EC22" s="70">
+      <c r="EC22" s="7">
         <v>3524</v>
       </c>
-      <c r="ED22" s="70">
+      <c r="ED22" s="7">
         <v>582</v>
       </c>
-      <c r="EE22" s="70">
+      <c r="EE22" s="7">
         <v>61</v>
       </c>
-      <c r="EF22" s="8">
+      <c r="EF22" s="2">
         <v>2466</v>
       </c>
-      <c r="EG22" s="8">
+      <c r="EG22" s="2">
         <v>307</v>
       </c>
-      <c r="EH22" s="8">
+      <c r="EH22" s="2">
         <v>708</v>
       </c>
-      <c r="EI22" s="8">
+      <c r="EI22" s="2">
         <v>83</v>
       </c>
-      <c r="EJ22" s="8">
+      <c r="EJ22" s="2">
         <v>17524</v>
       </c>
-      <c r="EK22" s="8">
+      <c r="EK22" s="2">
         <v>4862</v>
       </c>
-      <c r="EL22" s="8">
+      <c r="EL22" s="2">
         <v>825</v>
       </c>
-      <c r="EM22" s="8">
+      <c r="EM22" s="2">
         <v>4568</v>
       </c>
-      <c r="EN22" s="70">
+      <c r="EN22" s="7">
         <v>15323</v>
       </c>
-      <c r="EO22" s="70">
+      <c r="EO22" s="7">
         <v>5818</v>
       </c>
-      <c r="EP22" s="74">
+      <c r="EP22" s="61">
         <v>6</v>
       </c>
     </row>
-    <row r="23" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="10" t="s">
+    <row r="23" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="64" t="s">
         <v>185</v>
       </c>
-      <c r="B23" s="10"/>
-[...7 lines deleted...]
-      <c r="J23" s="65">
+      <c r="B23" s="64"/>
+      <c r="C23" s="64"/>
+      <c r="D23" s="64"/>
+      <c r="E23" s="64"/>
+      <c r="F23" s="64"/>
+      <c r="G23" s="64"/>
+      <c r="H23" s="64"/>
+      <c r="I23" s="64"/>
+      <c r="J23" s="58">
         <v>7</v>
       </c>
-      <c r="K23" s="66">
+      <c r="K23" s="3">
         <v>4</v>
       </c>
       <c r="L23" s="1">
         <v>817.5</v>
       </c>
       <c r="M23" s="1">
         <v>782.5</v>
       </c>
-      <c r="N23" s="8">
+      <c r="N23" s="2">
         <v>58885</v>
       </c>
-      <c r="O23" s="67">
+      <c r="O23" s="4">
         <v>8</v>
       </c>
-      <c r="P23" s="67">
+      <c r="P23" s="4">
         <v>2.75</v>
       </c>
-      <c r="Q23" s="67">
+      <c r="Q23" s="4">
         <v>5.25</v>
       </c>
-      <c r="R23" s="8">
+      <c r="R23" s="2">
         <v>8430</v>
       </c>
-      <c r="S23" s="68">
+      <c r="S23" s="5">
         <v>50</v>
       </c>
-      <c r="T23" s="8">
+      <c r="T23" s="2">
         <v>63279</v>
       </c>
-      <c r="U23" s="8">
+      <c r="U23" s="2">
         <v>55833</v>
       </c>
-      <c r="V23" s="69">
+      <c r="V23" s="6">
         <v>7446</v>
       </c>
-      <c r="W23" s="8">
+      <c r="W23" s="2">
         <v>3171</v>
       </c>
-      <c r="X23" s="8">
+      <c r="X23" s="2">
         <v>4</v>
       </c>
-      <c r="Y23" s="8">
+      <c r="Y23" s="2">
         <v>10613</v>
       </c>
-      <c r="Z23" s="8">
+      <c r="Z23" s="2">
         <v>18167</v>
       </c>
       <c r="AA23" s="1">
         <v>28.7</v>
       </c>
       <c r="AB23" s="1">
         <v>11.8</v>
       </c>
       <c r="AC23" s="1">
         <v>16.8</v>
       </c>
       <c r="AD23" s="1">
         <v>88.2</v>
       </c>
-      <c r="AE23" s="8">
+      <c r="AE23" s="2">
         <v>2271</v>
       </c>
-      <c r="AF23" s="8">
+      <c r="AF23" s="2">
         <v>7910</v>
       </c>
-      <c r="AG23" s="70">
+      <c r="AG23" s="7">
         <v>65131</v>
       </c>
-      <c r="AH23" s="70">
+      <c r="AH23" s="7">
         <v>3171</v>
       </c>
-      <c r="AI23" s="70">
+      <c r="AI23" s="7">
         <v>50662</v>
       </c>
-      <c r="AJ23" s="70">
+      <c r="AJ23" s="7">
         <v>1574</v>
       </c>
-      <c r="AK23" s="70">
+      <c r="AK23" s="7">
         <v>14469</v>
       </c>
       <c r="AL23" s="1">
         <v>136.30000000000001</v>
       </c>
       <c r="AM23" s="1">
         <v>22.2</v>
       </c>
-      <c r="AN23" s="8">
+      <c r="AN23" s="2">
         <v>22019</v>
       </c>
       <c r="AO23" s="1">
         <v>33.799999999999997</v>
       </c>
-      <c r="AP23" s="8">
+      <c r="AP23" s="2">
         <v>1808</v>
       </c>
-      <c r="AQ23" s="8">
+      <c r="AQ23" s="2">
         <v>177</v>
       </c>
-      <c r="AR23" s="8">
+      <c r="AR23" s="2">
         <v>2752</v>
       </c>
-      <c r="AS23" s="8">
+      <c r="AS23" s="2">
         <v>269</v>
       </c>
-      <c r="AT23" s="67">
+      <c r="AT23" s="4">
         <v>8</v>
       </c>
-      <c r="AU23" s="67">
+      <c r="AU23" s="4">
         <v>2.75</v>
       </c>
-      <c r="AV23" s="71">
+      <c r="AV23" s="8">
         <v>2.75</v>
       </c>
-      <c r="AW23" s="71">
+      <c r="AW23" s="8">
         <v>8</v>
       </c>
-      <c r="AX23" s="71">
+      <c r="AX23" s="8">
         <v>2.75</v>
       </c>
-      <c r="AY23" s="71">
+      <c r="AY23" s="8">
         <v>5.25</v>
       </c>
-      <c r="AZ23" s="71">
+      <c r="AZ23" s="8">
         <v>2.75</v>
       </c>
-      <c r="BA23" s="71">
+      <c r="BA23" s="8">
         <v>2.5</v>
       </c>
-      <c r="BB23" s="71">
+      <c r="BB23" s="8">
         <v>1.5</v>
       </c>
-      <c r="BC23" s="71">
+      <c r="BC23" s="8">
         <v>1.5</v>
       </c>
-      <c r="BD23" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BE23" s="72">
+      <c r="BD23" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BE23" s="59">
         <v>8430</v>
       </c>
-      <c r="BF23" s="76">
+      <c r="BF23" s="65">
         <v>5114</v>
       </c>
-      <c r="BG23" s="76">
+      <c r="BG23" s="65">
         <v>3316</v>
       </c>
-      <c r="BH23" s="76">
+      <c r="BH23" s="65">
         <v>3263</v>
       </c>
-      <c r="BI23" s="76">
+      <c r="BI23" s="65">
         <v>53</v>
       </c>
-      <c r="BJ23" s="72">
+      <c r="BJ23" s="59">
         <v>5114</v>
       </c>
-      <c r="BK23" s="76" t="s">
-[...2 lines deleted...]
-      <c r="BL23" s="76">
+      <c r="BK23" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BL23" s="65">
         <v>1163</v>
       </c>
-      <c r="BM23" s="76">
+      <c r="BM23" s="65">
         <v>600</v>
       </c>
-      <c r="BN23" s="76" t="s">
-[...5 lines deleted...]
-      <c r="BP23" s="76">
+      <c r="BN23" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BO23" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BP23" s="65">
         <v>750</v>
       </c>
-      <c r="BQ23" s="76">
+      <c r="BQ23" s="65">
         <v>2601</v>
       </c>
       <c r="BR23" s="1">
         <v>615.1</v>
       </c>
       <c r="BS23" s="1">
         <v>279.3</v>
       </c>
       <c r="BT23" s="1">
         <v>110.3</v>
       </c>
-      <c r="BU23" s="68">
+      <c r="BU23" s="5">
         <v>501.8</v>
       </c>
-      <c r="BV23" s="68">
+      <c r="BV23" s="5">
         <v>3</v>
       </c>
-      <c r="BW23" s="68" t="s">
-[...5 lines deleted...]
-      <c r="BY23" s="68">
+      <c r="BW23" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX23" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY23" s="5">
         <v>46.3</v>
       </c>
-      <c r="BZ23" s="68" t="s">
+      <c r="BZ23" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA23" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB23" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC23" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD23" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE23" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF23" s="1">
         <v>817.5</v>
       </c>
       <c r="CG23" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH23" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CI23" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ23" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK23" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL23" s="8">
+      <c r="CL23" s="2">
         <v>63279</v>
       </c>
-      <c r="CM23" s="8">
+      <c r="CM23" s="2">
         <v>61960</v>
       </c>
-      <c r="CN23" s="69">
-[...2 lines deleted...]
-      <c r="CO23" s="8">
+      <c r="CN23" s="6">
+        <v>1319</v>
+      </c>
+      <c r="CO23" s="2">
         <v>55833</v>
       </c>
-      <c r="CP23" s="8">
+      <c r="CP23" s="2">
         <v>50658</v>
       </c>
-      <c r="CQ23" s="69">
-[...2 lines deleted...]
-      <c r="CR23" s="69">
+      <c r="CQ23" s="6">
+        <v>5175</v>
+      </c>
+      <c r="CR23" s="6">
         <v>7446</v>
       </c>
-      <c r="CS23" s="69">
+      <c r="CS23" s="6">
         <v>11302</v>
       </c>
-      <c r="CT23" s="69">
+      <c r="CT23" s="6">
         <v>-3856</v>
       </c>
-      <c r="CU23" s="8">
+      <c r="CU23" s="2">
         <v>3171</v>
       </c>
-      <c r="CV23" s="8">
+      <c r="CV23" s="2">
         <v>4</v>
       </c>
-      <c r="CW23" s="8">
+      <c r="CW23" s="2">
         <v>10613</v>
       </c>
-      <c r="CX23" s="8">
+      <c r="CX23" s="2">
         <v>65131</v>
       </c>
-      <c r="CY23" s="8">
+      <c r="CY23" s="2">
         <v>61888</v>
       </c>
-      <c r="CZ23" s="8">
+      <c r="CZ23" s="2">
         <v>778</v>
       </c>
-      <c r="DA23" s="70" t="s">
-[...17 lines deleted...]
-      <c r="DG23" s="8">
+      <c r="DA23" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB23" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC23" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD23" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE23" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF23" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG23" s="2">
         <v>61103</v>
       </c>
-      <c r="DH23" s="8">
+      <c r="DH23" s="2">
         <v>61103</v>
       </c>
-      <c r="DI23" s="8" t="s">
-[...26 lines deleted...]
-      <c r="DR23" s="70">
+      <c r="DI23" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ23" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DK23" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL23" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM23" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN23" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO23" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP23" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ23" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR23" s="7">
         <v>3171</v>
       </c>
-      <c r="DS23" s="70">
+      <c r="DS23" s="7">
         <v>72</v>
       </c>
-      <c r="DT23" s="8">
+      <c r="DT23" s="2">
         <v>50662</v>
       </c>
-      <c r="DU23" s="8">
+      <c r="DU23" s="2">
         <v>6021</v>
       </c>
-      <c r="DV23" s="8">
+      <c r="DV23" s="2">
         <v>2361</v>
       </c>
-      <c r="DW23" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX23" s="70">
+      <c r="DW23" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX23" s="7">
         <v>2416</v>
       </c>
-      <c r="DY23" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ23" s="70">
+      <c r="DY23" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ23" s="7">
         <v>2399</v>
       </c>
-      <c r="EA23" s="70">
+      <c r="EA23" s="7">
         <v>6411</v>
       </c>
-      <c r="EB23" s="70">
+      <c r="EB23" s="7">
         <v>1465</v>
       </c>
-      <c r="EC23" s="70">
+      <c r="EC23" s="7">
         <v>1980</v>
       </c>
-      <c r="ED23" s="70">
+      <c r="ED23" s="7">
         <v>261</v>
       </c>
-      <c r="EE23" s="70">
+      <c r="EE23" s="7">
         <v>199</v>
       </c>
-      <c r="EF23" s="8">
+      <c r="EF23" s="2">
         <v>1525</v>
       </c>
-      <c r="EG23" s="8">
+      <c r="EG23" s="2">
         <v>125</v>
       </c>
-      <c r="EH23" s="8">
+      <c r="EH23" s="2">
         <v>748</v>
       </c>
-      <c r="EI23" s="8">
+      <c r="EI23" s="2">
         <v>4</v>
       </c>
-      <c r="EJ23" s="8">
+      <c r="EJ23" s="2">
         <v>18851</v>
       </c>
-      <c r="EK23" s="8">
+      <c r="EK23" s="2">
         <v>3449</v>
       </c>
-      <c r="EL23" s="8">
+      <c r="EL23" s="2">
         <v>1574</v>
       </c>
-      <c r="EM23" s="8">
+      <c r="EM23" s="2">
         <v>2447</v>
       </c>
-      <c r="EN23" s="70">
+      <c r="EN23" s="7">
         <v>14469</v>
       </c>
-      <c r="EO23" s="70">
+      <c r="EO23" s="7">
         <v>4725</v>
       </c>
-      <c r="EP23" s="74">
+      <c r="EP23" s="61">
         <v>7</v>
       </c>
     </row>
-    <row r="24" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="10" t="s">
+    <row r="24" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="64" t="s">
         <v>186</v>
       </c>
-      <c r="B24" s="10"/>
-[...7 lines deleted...]
-      <c r="J24" s="65">
+      <c r="B24" s="64"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="67"/>
+      <c r="E24" s="67"/>
+      <c r="F24" s="67"/>
+      <c r="G24" s="67"/>
+      <c r="H24" s="67"/>
+      <c r="I24" s="67"/>
+      <c r="J24" s="58">
         <v>8</v>
       </c>
-      <c r="K24" s="66">
+      <c r="K24" s="3">
         <v>1</v>
       </c>
       <c r="L24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="M24" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="N24" s="8" t="s">
-[...35 lines deleted...]
-      <c r="Z24" s="8" t="s">
+      <c r="N24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="P24" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q24" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="R24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="S24" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="T24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="U24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="V24" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="W24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="X24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="Y24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="Z24" s="2" t="s">
         <v>216</v>
       </c>
       <c r="AA24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AB24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AC24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AD24" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AE24" s="8" t="s">
-[...17 lines deleted...]
-      <c r="AK24" s="70" t="s">
+      <c r="AE24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AF24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AG24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AH24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AI24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AJ24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AK24" s="7" t="s">
         <v>216</v>
       </c>
       <c r="AL24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AM24" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AN24" s="8" t="s">
+      <c r="AN24" s="2" t="s">
         <v>216</v>
       </c>
       <c r="AO24" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AP24" s="8" t="s">
-[...80 lines deleted...]
-      <c r="BQ24" s="76" t="s">
+      <c r="AP24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AQ24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AR24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AS24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT24" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AU24" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AV24" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AW24" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AX24" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AY24" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AZ24" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BA24" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BB24" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BC24" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BD24" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BE24" s="59" t="s">
+        <v>216</v>
+      </c>
+      <c r="BF24" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BG24" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BH24" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BI24" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BJ24" s="59" t="s">
+        <v>216</v>
+      </c>
+      <c r="BK24" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BL24" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BM24" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BN24" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BO24" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BP24" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BQ24" s="65" t="s">
         <v>216</v>
       </c>
       <c r="BR24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="BS24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="BT24" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="BU24" s="68" t="s">
-[...14 lines deleted...]
-      <c r="BZ24" s="68" t="s">
+      <c r="BU24" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BV24" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BW24" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BX24" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BY24" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BZ24" s="5" t="s">
         <v>216</v>
       </c>
       <c r="CA24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CB24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CC24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CD24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CE24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CF24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CG24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CH24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CI24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CJ24" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CK24" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="CL24" s="8" t="s">
-[...167 lines deleted...]
-      <c r="EP24" s="74">
+      <c r="CL24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CM24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CN24" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CO24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CP24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CQ24" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CR24" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CS24" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CT24" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CU24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CV24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CW24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CX24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CY24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CZ24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DA24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DB24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DC24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DD24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DE24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DF24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DG24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DH24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DI24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DJ24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DK24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DL24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DM24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DN24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DO24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DP24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DQ24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DS24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DT24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DV24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DW24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DX24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DY24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DZ24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EA24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EB24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EC24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="ED24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EE24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EF24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EG24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EH24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EI24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EJ24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EK24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EL24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EM24" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EN24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EO24" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EP24" s="61">
         <v>8</v>
       </c>
     </row>
-    <row r="25" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="9" t="s">
+    <row r="25" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="63" t="s">
         <v>187</v>
       </c>
-      <c r="B25" s="9"/>
-[...7 lines deleted...]
-      <c r="J25" s="65">
+      <c r="B25" s="63"/>
+      <c r="C25" s="63"/>
+      <c r="D25" s="63"/>
+      <c r="E25" s="63"/>
+      <c r="F25" s="63"/>
+      <c r="G25" s="63"/>
+      <c r="H25" s="63"/>
+      <c r="I25" s="63"/>
+      <c r="J25" s="58">
         <v>9</v>
       </c>
-      <c r="K25" s="66">
+      <c r="K25" s="3">
         <v>13</v>
       </c>
       <c r="L25" s="1">
         <v>119.6</v>
       </c>
       <c r="M25" s="1">
         <v>117.8</v>
       </c>
-      <c r="N25" s="8">
+      <c r="N25" s="2">
         <v>12043</v>
       </c>
-      <c r="O25" s="67">
+      <c r="O25" s="4">
         <v>3.93</v>
       </c>
-      <c r="P25" s="67">
+      <c r="P25" s="4">
         <v>2.46</v>
       </c>
-      <c r="Q25" s="67">
+      <c r="Q25" s="4">
         <v>1.47</v>
       </c>
-      <c r="R25" s="8">
+      <c r="R25" s="2">
         <v>4816</v>
       </c>
-      <c r="S25" s="68">
+      <c r="S25" s="5">
         <v>66.3</v>
       </c>
-      <c r="T25" s="8">
+      <c r="T25" s="2">
         <v>13684</v>
       </c>
-      <c r="U25" s="8">
+      <c r="U25" s="2">
         <v>11362</v>
       </c>
-      <c r="V25" s="69">
+      <c r="V25" s="6">
         <v>2322</v>
       </c>
-      <c r="W25" s="8">
+      <c r="W25" s="2">
         <v>34</v>
       </c>
-      <c r="X25" s="8">
+      <c r="X25" s="2">
         <v>4</v>
       </c>
-      <c r="Y25" s="8">
+      <c r="Y25" s="2">
         <v>2352</v>
       </c>
-      <c r="Z25" s="8">
+      <c r="Z25" s="2">
         <v>3608</v>
       </c>
       <c r="AA25" s="1">
         <v>26.4</v>
       </c>
       <c r="AB25" s="1">
         <v>17</v>
       </c>
       <c r="AC25" s="1">
         <v>17.2</v>
       </c>
       <c r="AD25" s="1">
         <v>83</v>
       </c>
-      <c r="AE25" s="8">
+      <c r="AE25" s="2">
         <v>920</v>
       </c>
-      <c r="AF25" s="8">
+      <c r="AF25" s="2">
         <v>3491</v>
       </c>
-      <c r="AG25" s="70">
+      <c r="AG25" s="7">
         <v>12283</v>
       </c>
-      <c r="AH25" s="70">
+      <c r="AH25" s="7">
         <v>34</v>
       </c>
-      <c r="AI25" s="70">
+      <c r="AI25" s="7">
         <v>9201</v>
       </c>
-      <c r="AJ25" s="70">
+      <c r="AJ25" s="7">
         <v>214</v>
       </c>
-      <c r="AK25" s="70">
+      <c r="AK25" s="7">
         <v>3082</v>
       </c>
       <c r="AL25" s="1">
-        <v>130.9</v>
+        <v>131</v>
       </c>
       <c r="AM25" s="1">
         <v>25.1</v>
       </c>
-      <c r="AN25" s="8">
+      <c r="AN25" s="2">
         <v>4334</v>
       </c>
       <c r="AO25" s="1">
         <v>35.299999999999997</v>
       </c>
-      <c r="AP25" s="8">
+      <c r="AP25" s="2">
         <v>784</v>
       </c>
-      <c r="AQ25" s="8">
+      <c r="AQ25" s="2">
         <v>258</v>
       </c>
-      <c r="AR25" s="8">
+      <c r="AR25" s="2">
         <v>1103</v>
       </c>
-      <c r="AS25" s="8">
+      <c r="AS25" s="2">
         <v>362</v>
       </c>
-      <c r="AT25" s="67">
+      <c r="AT25" s="4">
         <v>3.92</v>
       </c>
-      <c r="AU25" s="67">
+      <c r="AU25" s="4">
         <v>2.46</v>
       </c>
-      <c r="AV25" s="71">
+      <c r="AV25" s="8">
         <v>0.38</v>
       </c>
-      <c r="AW25" s="71">
+      <c r="AW25" s="8">
         <v>3.93</v>
       </c>
-      <c r="AX25" s="71">
+      <c r="AX25" s="8">
         <v>2.46</v>
       </c>
-      <c r="AY25" s="71">
+      <c r="AY25" s="8">
         <v>1.47</v>
       </c>
-      <c r="AZ25" s="71">
+      <c r="AZ25" s="8">
         <v>0.39</v>
       </c>
-      <c r="BA25" s="71">
+      <c r="BA25" s="8">
         <v>1.08</v>
       </c>
-      <c r="BB25" s="71" t="s">
-[...8 lines deleted...]
-      <c r="BE25" s="72">
+      <c r="BB25" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BC25" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD25" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BE25" s="59">
         <v>4816</v>
       </c>
-      <c r="BF25" s="76">
+      <c r="BF25" s="65">
         <v>4322</v>
       </c>
-      <c r="BG25" s="76">
+      <c r="BG25" s="65">
         <v>494</v>
       </c>
-      <c r="BH25" s="76">
+      <c r="BH25" s="65">
         <v>314</v>
       </c>
-      <c r="BI25" s="76">
+      <c r="BI25" s="65">
         <v>180</v>
       </c>
-      <c r="BJ25" s="72">
+      <c r="BJ25" s="59">
         <v>4322</v>
       </c>
-      <c r="BK25" s="76" t="s">
-[...2 lines deleted...]
-      <c r="BL25" s="76">
+      <c r="BK25" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BL25" s="65">
         <v>793</v>
       </c>
-      <c r="BM25" s="76">
+      <c r="BM25" s="65">
         <v>142</v>
       </c>
-      <c r="BN25" s="76">
+      <c r="BN25" s="65">
         <v>338</v>
       </c>
-      <c r="BO25" s="76">
+      <c r="BO25" s="65">
         <v>536</v>
       </c>
-      <c r="BP25" s="76">
+      <c r="BP25" s="65">
         <v>1059</v>
       </c>
-      <c r="BQ25" s="76">
+      <c r="BQ25" s="65">
         <v>1454</v>
       </c>
       <c r="BR25" s="1">
         <v>241.9</v>
       </c>
       <c r="BS25" s="1">
         <v>108</v>
       </c>
       <c r="BT25" s="1">
         <v>20.2</v>
       </c>
-      <c r="BU25" s="68">
+      <c r="BU25" s="5">
         <v>215.7</v>
       </c>
-      <c r="BV25" s="68">
+      <c r="BV25" s="5">
         <v>6</v>
       </c>
-      <c r="BW25" s="68" t="s">
-[...5 lines deleted...]
-      <c r="BY25" s="68">
+      <c r="BW25" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX25" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY25" s="5">
         <v>2.7</v>
       </c>
-      <c r="BZ25" s="68" t="s">
+      <c r="BZ25" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA25" s="1">
         <v>0.2</v>
       </c>
       <c r="CB25" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC25" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD25" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE25" s="1">
         <v>6</v>
       </c>
       <c r="CF25" s="1">
         <v>119.6</v>
       </c>
       <c r="CG25" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH25" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CI25" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ25" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK25" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL25" s="8">
+      <c r="CL25" s="2">
         <v>13684</v>
       </c>
-      <c r="CM25" s="8">
+      <c r="CM25" s="2">
         <v>12249</v>
       </c>
-      <c r="CN25" s="69">
-[...2 lines deleted...]
-      <c r="CO25" s="8">
+      <c r="CN25" s="6">
+        <v>1435</v>
+      </c>
+      <c r="CO25" s="2">
         <v>11362</v>
       </c>
-      <c r="CP25" s="8">
+      <c r="CP25" s="2">
         <v>9197</v>
       </c>
-      <c r="CQ25" s="69">
-[...2 lines deleted...]
-      <c r="CR25" s="69">
+      <c r="CQ25" s="6">
+        <v>2165</v>
+      </c>
+      <c r="CR25" s="6">
         <v>2322</v>
       </c>
-      <c r="CS25" s="69">
+      <c r="CS25" s="6">
         <v>3052</v>
       </c>
-      <c r="CT25" s="69">
-[...2 lines deleted...]
-      <c r="CU25" s="8">
+      <c r="CT25" s="6">
+        <v>-730</v>
+      </c>
+      <c r="CU25" s="2">
         <v>34</v>
       </c>
-      <c r="CV25" s="8">
+      <c r="CV25" s="2">
         <v>4</v>
       </c>
-      <c r="CW25" s="8">
+      <c r="CW25" s="2">
         <v>2352</v>
       </c>
-      <c r="CX25" s="8">
+      <c r="CX25" s="2">
         <v>12283</v>
       </c>
-      <c r="CY25" s="8">
+      <c r="CY25" s="2">
         <v>12209</v>
       </c>
-      <c r="CZ25" s="8">
+      <c r="CZ25" s="2">
         <v>20</v>
       </c>
-      <c r="DA25" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DB25" s="70">
+      <c r="DA25" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB25" s="7">
         <v>2</v>
       </c>
-      <c r="DC25" s="70" t="s">
-[...8 lines deleted...]
-      <c r="DF25" s="70">
+      <c r="DC25" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD25" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE25" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF25" s="7">
         <v>47</v>
       </c>
-      <c r="DG25" s="8">
+      <c r="DG25" s="2">
         <v>12140</v>
       </c>
-      <c r="DH25" s="8">
+      <c r="DH25" s="2">
         <v>12140</v>
       </c>
-      <c r="DI25" s="8" t="s">
-[...26 lines deleted...]
-      <c r="DR25" s="70">
+      <c r="DI25" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ25" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DK25" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL25" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM25" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN25" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO25" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP25" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ25" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR25" s="7">
         <v>34</v>
       </c>
-      <c r="DS25" s="70">
+      <c r="DS25" s="7">
         <v>35</v>
       </c>
-      <c r="DT25" s="8">
+      <c r="DT25" s="2">
         <v>9201</v>
       </c>
-      <c r="DU25" s="8">
+      <c r="DU25" s="2">
         <v>898</v>
       </c>
-      <c r="DV25" s="8">
+      <c r="DV25" s="2">
         <v>529</v>
       </c>
-      <c r="DW25" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX25" s="70">
+      <c r="DW25" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX25" s="7">
         <v>841</v>
       </c>
-      <c r="DY25" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ25" s="70">
+      <c r="DY25" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ25" s="7">
         <v>740</v>
       </c>
-      <c r="EA25" s="70">
+      <c r="EA25" s="7">
         <v>573</v>
       </c>
-      <c r="EB25" s="70">
+      <c r="EB25" s="7">
         <v>651</v>
       </c>
-      <c r="EC25" s="70">
+      <c r="EC25" s="7">
         <v>548</v>
       </c>
-      <c r="ED25" s="70">
+      <c r="ED25" s="7">
         <v>282</v>
       </c>
-      <c r="EE25" s="70">
+      <c r="EE25" s="7">
         <v>70</v>
       </c>
-      <c r="EF25" s="8">
+      <c r="EF25" s="2">
         <v>350</v>
       </c>
-      <c r="EG25" s="8">
+      <c r="EG25" s="2">
         <v>23</v>
       </c>
-      <c r="EH25" s="8">
+      <c r="EH25" s="2">
         <v>313</v>
       </c>
-      <c r="EI25" s="8">
+      <c r="EI25" s="2">
         <v>4</v>
       </c>
-      <c r="EJ25" s="8">
+      <c r="EJ25" s="2">
         <v>2083</v>
       </c>
-      <c r="EK25" s="8">
+      <c r="EK25" s="2">
         <v>790</v>
       </c>
-      <c r="EL25" s="8">
+      <c r="EL25" s="2">
         <v>214</v>
       </c>
-      <c r="EM25" s="8">
+      <c r="EM25" s="2">
         <v>504</v>
       </c>
-      <c r="EN25" s="70">
+      <c r="EN25" s="7">
         <v>3082</v>
       </c>
-      <c r="EO25" s="70">
+      <c r="EO25" s="7">
         <v>1868</v>
       </c>
-      <c r="EP25" s="74">
+      <c r="EP25" s="61">
         <v>9</v>
       </c>
     </row>
-    <row r="26" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="9" t="s">
+    <row r="26" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="63" t="s">
         <v>188</v>
       </c>
-      <c r="B26" s="9"/>
-[...7 lines deleted...]
-      <c r="J26" s="65">
+      <c r="B26" s="63"/>
+      <c r="C26" s="63"/>
+      <c r="D26" s="63"/>
+      <c r="E26" s="63"/>
+      <c r="F26" s="63"/>
+      <c r="G26" s="63"/>
+      <c r="H26" s="63"/>
+      <c r="I26" s="63"/>
+      <c r="J26" s="58">
         <v>10</v>
       </c>
-      <c r="K26" s="66">
+      <c r="K26" s="3">
         <v>1</v>
       </c>
       <c r="L26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="M26" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="N26" s="8" t="s">
-[...35 lines deleted...]
-      <c r="Z26" s="8" t="s">
+      <c r="N26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="P26" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q26" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="R26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="S26" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="T26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="U26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="V26" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="W26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="X26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="Y26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="Z26" s="2" t="s">
         <v>216</v>
       </c>
       <c r="AA26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AB26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AD26" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AE26" s="8" t="s">
-[...17 lines deleted...]
-      <c r="AK26" s="70" t="s">
+      <c r="AE26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AF26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AG26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AH26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AI26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AJ26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AK26" s="7" t="s">
         <v>216</v>
       </c>
       <c r="AL26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AM26" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AN26" s="8" t="s">
+      <c r="AN26" s="2" t="s">
         <v>216</v>
       </c>
       <c r="AO26" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AP26" s="8" t="s">
-[...80 lines deleted...]
-      <c r="BQ26" s="76" t="s">
+      <c r="AP26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AQ26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AR26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AS26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT26" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AU26" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AV26" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AW26" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AX26" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AY26" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AZ26" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BA26" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BB26" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BC26" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BD26" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BE26" s="59" t="s">
+        <v>216</v>
+      </c>
+      <c r="BF26" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BG26" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BH26" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BI26" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BJ26" s="59" t="s">
+        <v>216</v>
+      </c>
+      <c r="BK26" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BL26" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BM26" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BN26" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BO26" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BP26" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BQ26" s="65" t="s">
         <v>216</v>
       </c>
       <c r="BR26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="BS26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="BT26" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="BU26" s="68" t="s">
-[...14 lines deleted...]
-      <c r="BZ26" s="68" t="s">
+      <c r="BU26" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BV26" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BW26" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BX26" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BY26" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BZ26" s="5" t="s">
         <v>216</v>
       </c>
       <c r="CA26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CB26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CC26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CD26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CE26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CF26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CG26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CH26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CI26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CJ26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CK26" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="CL26" s="8" t="s">
-[...167 lines deleted...]
-      <c r="EP26" s="74">
+      <c r="CL26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CM26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CN26" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CO26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CP26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CQ26" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CR26" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CS26" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CT26" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CU26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CV26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CW26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CX26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CY26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CZ26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DA26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DB26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DC26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DD26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DE26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DF26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DG26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DH26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DI26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DJ26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DK26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DL26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DM26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DN26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DO26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DP26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DQ26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DS26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DT26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DV26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DW26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DX26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DY26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DZ26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EA26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EB26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EC26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="ED26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EE26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EF26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EG26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EH26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EI26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EJ26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EK26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EL26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EM26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EN26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EO26" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EP26" s="61">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="9" t="s">
+    <row r="27" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="63" t="s">
         <v>189</v>
       </c>
-      <c r="B27" s="9"/>
-[...7 lines deleted...]
-      <c r="J27" s="65">
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="68"/>
+      <c r="J27" s="58">
         <v>11</v>
       </c>
-      <c r="K27" s="66">
+      <c r="K27" s="3">
         <v>5</v>
       </c>
       <c r="L27" s="1">
         <v>343.8</v>
       </c>
       <c r="M27" s="1">
         <v>321</v>
       </c>
-      <c r="N27" s="8">
+      <c r="N27" s="2">
         <v>46303</v>
       </c>
-      <c r="O27" s="67">
+      <c r="O27" s="4">
         <v>9.6</v>
       </c>
-      <c r="P27" s="67">
+      <c r="P27" s="4">
         <v>3</v>
       </c>
-      <c r="Q27" s="67">
+      <c r="Q27" s="4">
         <v>6.6</v>
       </c>
-      <c r="R27" s="8">
+      <c r="R27" s="2">
         <v>6520</v>
       </c>
-      <c r="S27" s="68">
+      <c r="S27" s="5">
         <v>62.8</v>
       </c>
-      <c r="T27" s="8">
+      <c r="T27" s="2">
         <v>62355</v>
       </c>
-      <c r="U27" s="8">
+      <c r="U27" s="2">
         <v>48023</v>
       </c>
-      <c r="V27" s="69">
+      <c r="V27" s="6">
         <v>14332</v>
       </c>
-      <c r="W27" s="8">
+      <c r="W27" s="2">
         <v>305</v>
       </c>
-      <c r="X27" s="8" t="s">
-[...2 lines deleted...]
-      <c r="Y27" s="8">
+      <c r="X27" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="Y27" s="2">
         <v>14637</v>
       </c>
-      <c r="Z27" s="8">
+      <c r="Z27" s="2">
         <v>17531</v>
       </c>
       <c r="AA27" s="1">
         <v>28.1</v>
       </c>
       <c r="AB27" s="1">
         <v>23</v>
       </c>
       <c r="AC27" s="1">
         <v>23.5</v>
       </c>
       <c r="AD27" s="1">
         <v>77</v>
       </c>
-      <c r="AE27" s="8">
+      <c r="AE27" s="2">
         <v>1826</v>
       </c>
-      <c r="AF27" s="8">
+      <c r="AF27" s="2">
         <v>6495</v>
       </c>
-      <c r="AG27" s="70">
+      <c r="AG27" s="7">
         <v>49107</v>
       </c>
-      <c r="AH27" s="70">
+      <c r="AH27" s="7">
         <v>305</v>
       </c>
-      <c r="AI27" s="70">
+      <c r="AI27" s="7">
         <v>29858</v>
       </c>
-      <c r="AJ27" s="70">
+      <c r="AJ27" s="7">
         <v>277</v>
       </c>
-      <c r="AK27" s="70">
+      <c r="AK27" s="7">
         <v>19249</v>
       </c>
       <c r="AL27" s="1">
         <v>131.5</v>
       </c>
       <c r="AM27" s="1">
         <v>39.200000000000003</v>
       </c>
-      <c r="AN27" s="8">
+      <c r="AN27" s="2">
         <v>22143</v>
       </c>
       <c r="AO27" s="1">
         <v>45.1</v>
       </c>
-      <c r="AP27" s="8">
+      <c r="AP27" s="2">
         <v>2005</v>
       </c>
-      <c r="AQ27" s="8">
+      <c r="AQ27" s="2">
         <v>560</v>
       </c>
-      <c r="AR27" s="8">
+      <c r="AR27" s="2">
         <v>2307</v>
       </c>
-      <c r="AS27" s="8">
+      <c r="AS27" s="2">
         <v>644</v>
       </c>
-      <c r="AT27" s="67">
+      <c r="AT27" s="4">
         <v>9.6</v>
       </c>
-      <c r="AU27" s="67">
+      <c r="AU27" s="4">
         <v>3</v>
       </c>
-      <c r="AV27" s="71">
+      <c r="AV27" s="8">
         <v>2.8</v>
       </c>
-      <c r="AW27" s="71">
+      <c r="AW27" s="8">
         <v>9.6</v>
       </c>
-      <c r="AX27" s="71">
+      <c r="AX27" s="8">
         <v>3</v>
       </c>
-      <c r="AY27" s="71">
+      <c r="AY27" s="8">
         <v>6.6</v>
       </c>
-      <c r="AZ27" s="71">
+      <c r="AZ27" s="8">
         <v>2.8</v>
       </c>
-      <c r="BA27" s="71">
+      <c r="BA27" s="8">
         <v>3.8</v>
       </c>
-      <c r="BB27" s="71" t="s">
-[...8 lines deleted...]
-      <c r="BE27" s="72">
+      <c r="BB27" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BC27" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD27" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BE27" s="59">
         <v>6520</v>
       </c>
-      <c r="BF27" s="76">
+      <c r="BF27" s="65">
         <v>4744</v>
       </c>
-      <c r="BG27" s="76">
+      <c r="BG27" s="65">
         <v>1776</v>
       </c>
-      <c r="BH27" s="76">
+      <c r="BH27" s="65">
         <v>1100</v>
       </c>
-      <c r="BI27" s="76">
+      <c r="BI27" s="65">
         <v>676</v>
       </c>
-      <c r="BJ27" s="72">
+      <c r="BJ27" s="59">
         <v>4744</v>
       </c>
-      <c r="BK27" s="76">
+      <c r="BK27" s="65">
         <v>520</v>
       </c>
-      <c r="BL27" s="76">
+      <c r="BL27" s="65">
         <v>1174</v>
       </c>
-      <c r="BM27" s="76" t="s">
-[...2 lines deleted...]
-      <c r="BN27" s="76">
+      <c r="BM27" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BN27" s="65">
         <v>1150</v>
       </c>
-      <c r="BO27" s="76" t="s">
-[...2 lines deleted...]
-      <c r="BP27" s="76">
+      <c r="BO27" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BP27" s="65">
         <v>612</v>
       </c>
-      <c r="BQ27" s="76">
+      <c r="BQ27" s="65">
         <v>1288</v>
       </c>
       <c r="BR27" s="1">
         <v>311.60000000000002</v>
       </c>
       <c r="BS27" s="1">
         <v>141.19999999999999</v>
       </c>
       <c r="BT27" s="1">
         <v>128.4</v>
       </c>
-      <c r="BU27" s="68">
+      <c r="BU27" s="5">
         <v>183.2</v>
       </c>
-      <c r="BV27" s="68" t="s">
-[...8 lines deleted...]
-      <c r="BY27" s="68">
+      <c r="BV27" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BW27" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX27" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY27" s="5">
         <v>94</v>
       </c>
-      <c r="BZ27" s="68" t="s">
+      <c r="BZ27" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA27" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB27" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC27" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD27" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE27" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF27" s="1">
         <v>343.8</v>
       </c>
       <c r="CG27" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH27" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CI27" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ27" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK27" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL27" s="8">
+      <c r="CL27" s="2">
         <v>62355</v>
       </c>
-      <c r="CM27" s="8">
+      <c r="CM27" s="2">
         <v>48802</v>
       </c>
-      <c r="CN27" s="69">
+      <c r="CN27" s="6">
         <v>13553</v>
       </c>
-      <c r="CO27" s="8">
+      <c r="CO27" s="2">
         <v>48023</v>
       </c>
-      <c r="CP27" s="8">
+      <c r="CP27" s="2">
         <v>29858</v>
       </c>
-      <c r="CQ27" s="69">
-[...2 lines deleted...]
-      <c r="CR27" s="69">
+      <c r="CQ27" s="6">
+        <v>18165</v>
+      </c>
+      <c r="CR27" s="6">
         <v>14332</v>
       </c>
-      <c r="CS27" s="69">
+      <c r="CS27" s="6">
         <v>18944</v>
       </c>
-      <c r="CT27" s="69">
-[...2 lines deleted...]
-      <c r="CU27" s="8">
+      <c r="CT27" s="6">
+        <v>-4612</v>
+      </c>
+      <c r="CU27" s="2">
         <v>305</v>
       </c>
-      <c r="CV27" s="8" t="s">
-[...2 lines deleted...]
-      <c r="CW27" s="8">
+      <c r="CV27" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="CW27" s="2">
         <v>14637</v>
       </c>
-      <c r="CX27" s="8">
+      <c r="CX27" s="2">
         <v>49107</v>
       </c>
-      <c r="CY27" s="8">
+      <c r="CY27" s="2">
         <v>48731</v>
       </c>
-      <c r="CZ27" s="8">
+      <c r="CZ27" s="2">
         <v>1343</v>
       </c>
-      <c r="DA27" s="70" t="s">
-[...17 lines deleted...]
-      <c r="DG27" s="8">
+      <c r="DA27" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB27" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC27" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD27" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE27" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF27" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG27" s="2">
         <v>47388</v>
       </c>
-      <c r="DH27" s="8">
+      <c r="DH27" s="2">
         <v>47388</v>
       </c>
-      <c r="DI27" s="8" t="s">
-[...26 lines deleted...]
-      <c r="DR27" s="70">
+      <c r="DI27" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ27" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DK27" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL27" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM27" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN27" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO27" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP27" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ27" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR27" s="7">
         <v>305</v>
       </c>
-      <c r="DS27" s="70">
+      <c r="DS27" s="7">
         <v>70</v>
       </c>
-      <c r="DT27" s="8">
+      <c r="DT27" s="2">
         <v>29858</v>
       </c>
-      <c r="DU27" s="8">
+      <c r="DU27" s="2">
         <v>2396</v>
       </c>
-      <c r="DV27" s="8">
+      <c r="DV27" s="2">
         <v>1959</v>
       </c>
-      <c r="DW27" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX27" s="70">
+      <c r="DW27" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX27" s="7">
         <v>2313</v>
       </c>
-      <c r="DY27" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ27" s="70">
+      <c r="DY27" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ27" s="7">
         <v>1386</v>
       </c>
-      <c r="EA27" s="70">
+      <c r="EA27" s="7">
         <v>2612</v>
       </c>
-      <c r="EB27" s="70">
+      <c r="EB27" s="7">
         <v>674</v>
       </c>
-      <c r="EC27" s="70">
+      <c r="EC27" s="7">
         <v>1472</v>
       </c>
-      <c r="ED27" s="70">
+      <c r="ED27" s="7">
         <v>299</v>
       </c>
-      <c r="EE27" s="70">
+      <c r="EE27" s="7">
         <v>162</v>
       </c>
-      <c r="EF27" s="8">
+      <c r="EF27" s="2">
         <v>498</v>
       </c>
-      <c r="EG27" s="8" t="s">
-[...2 lines deleted...]
-      <c r="EH27" s="8">
+      <c r="EG27" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="EH27" s="2">
         <v>1455</v>
       </c>
-      <c r="EI27" s="8" t="s">
-[...2 lines deleted...]
-      <c r="EJ27" s="8">
+      <c r="EI27" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="EJ27" s="2">
         <v>9521</v>
       </c>
-      <c r="EK27" s="8">
+      <c r="EK27" s="2">
         <v>1429</v>
       </c>
-      <c r="EL27" s="8">
+      <c r="EL27" s="2">
         <v>277</v>
       </c>
-      <c r="EM27" s="8">
+      <c r="EM27" s="2">
         <v>3676</v>
       </c>
-      <c r="EN27" s="70">
+      <c r="EN27" s="7">
         <v>19249</v>
       </c>
-      <c r="EO27" s="70">
+      <c r="EO27" s="7">
         <v>4262</v>
       </c>
-      <c r="EP27" s="74">
+      <c r="EP27" s="61">
         <v>11</v>
       </c>
     </row>
-    <row r="28" spans="1:146" s="75" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:146" s="62" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="176" t="s">
         <v>190</v>
       </c>
       <c r="B28" s="176"/>
       <c r="C28" s="176"/>
       <c r="D28" s="176"/>
       <c r="E28" s="176"/>
       <c r="F28" s="176"/>
       <c r="G28" s="176"/>
       <c r="H28" s="176"/>
       <c r="I28" s="176"/>
-      <c r="J28" s="65">
+      <c r="J28" s="58">
         <v>12</v>
       </c>
-      <c r="K28" s="66">
+      <c r="K28" s="3">
         <v>30</v>
       </c>
       <c r="L28" s="1">
         <v>4404.6000000000004</v>
       </c>
       <c r="M28" s="1">
         <v>4248.3999999999996</v>
       </c>
-      <c r="N28" s="8">
+      <c r="N28" s="2">
         <v>22906</v>
       </c>
-      <c r="O28" s="67">
+      <c r="O28" s="4">
         <v>5.37</v>
       </c>
-      <c r="P28" s="67">
+      <c r="P28" s="4">
         <v>2.57</v>
       </c>
-      <c r="Q28" s="67">
+      <c r="Q28" s="4">
         <v>2.8</v>
       </c>
-      <c r="R28" s="8">
+      <c r="R28" s="2">
         <v>7326</v>
       </c>
-      <c r="S28" s="68">
+      <c r="S28" s="5">
         <v>59.5</v>
       </c>
-      <c r="T28" s="8">
+      <c r="T28" s="2">
         <v>24933</v>
       </c>
-      <c r="U28" s="8">
+      <c r="U28" s="2">
         <v>20910</v>
       </c>
-      <c r="V28" s="69">
+      <c r="V28" s="6">
         <v>4023</v>
       </c>
-      <c r="W28" s="8">
+      <c r="W28" s="2">
         <v>331</v>
       </c>
-      <c r="X28" s="8">
+      <c r="X28" s="2">
         <v>18</v>
       </c>
-      <c r="Y28" s="8">
+      <c r="Y28" s="2">
         <v>4336</v>
       </c>
-      <c r="Z28" s="8">
+      <c r="Z28" s="2">
         <v>6899</v>
       </c>
       <c r="AA28" s="1">
         <v>27.7</v>
       </c>
       <c r="AB28" s="1">
         <v>16.100000000000001</v>
       </c>
       <c r="AC28" s="1">
         <v>17.399999999999999</v>
       </c>
       <c r="AD28" s="1">
         <v>83.9</v>
       </c>
-      <c r="AE28" s="8">
+      <c r="AE28" s="2">
         <v>1285</v>
       </c>
-      <c r="AF28" s="8">
+      <c r="AF28" s="2">
         <v>4643</v>
       </c>
-      <c r="AG28" s="70">
+      <c r="AG28" s="7">
         <v>24281</v>
       </c>
-      <c r="AH28" s="70">
+      <c r="AH28" s="7">
         <v>331</v>
       </c>
-      <c r="AI28" s="70">
+      <c r="AI28" s="7">
         <v>18016</v>
       </c>
-      <c r="AJ28" s="70">
+      <c r="AJ28" s="7">
         <v>475</v>
       </c>
-      <c r="AK28" s="70">
+      <c r="AK28" s="7">
         <v>6265</v>
       </c>
       <c r="AL28" s="1">
-        <v>144.4</v>
+        <v>144.5</v>
       </c>
       <c r="AM28" s="1">
         <v>25.8</v>
       </c>
-      <c r="AN28" s="8">
+      <c r="AN28" s="2">
         <v>8810</v>
       </c>
       <c r="AO28" s="1">
         <v>36.299999999999997</v>
       </c>
-      <c r="AP28" s="8">
+      <c r="AP28" s="2">
         <v>1167</v>
       </c>
-      <c r="AQ28" s="8">
+      <c r="AQ28" s="2">
         <v>1422</v>
       </c>
-      <c r="AR28" s="8">
+      <c r="AR28" s="2">
         <v>1641</v>
       </c>
-      <c r="AS28" s="8">
+      <c r="AS28" s="2">
         <v>2000</v>
       </c>
-      <c r="AT28" s="67">
+      <c r="AT28" s="4">
         <v>5.37</v>
       </c>
-      <c r="AU28" s="67">
+      <c r="AU28" s="4">
         <v>2.57</v>
       </c>
-      <c r="AV28" s="71">
+      <c r="AV28" s="8">
         <v>1.4</v>
       </c>
-      <c r="AW28" s="71">
+      <c r="AW28" s="8">
         <v>5.37</v>
       </c>
-      <c r="AX28" s="71">
+      <c r="AX28" s="8">
         <v>2.57</v>
       </c>
-      <c r="AY28" s="71">
+      <c r="AY28" s="8">
         <v>2.8</v>
       </c>
-      <c r="AZ28" s="71">
+      <c r="AZ28" s="8">
         <v>1.4</v>
       </c>
-      <c r="BA28" s="71">
+      <c r="BA28" s="8">
         <v>1.4</v>
       </c>
-      <c r="BB28" s="71">
+      <c r="BB28" s="8">
         <v>0.03</v>
       </c>
-      <c r="BC28" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BD28" s="71">
+      <c r="BC28" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD28" s="8">
         <v>0.03</v>
       </c>
-      <c r="BE28" s="72">
+      <c r="BE28" s="59">
         <v>7326</v>
       </c>
-      <c r="BF28" s="76">
+      <c r="BF28" s="65">
         <v>5420</v>
       </c>
-      <c r="BG28" s="76">
+      <c r="BG28" s="65">
         <v>1906</v>
       </c>
-      <c r="BH28" s="76">
+      <c r="BH28" s="65">
         <v>1624</v>
       </c>
-      <c r="BI28" s="76">
+      <c r="BI28" s="65">
         <v>282</v>
       </c>
-      <c r="BJ28" s="72">
+      <c r="BJ28" s="59">
         <v>5420</v>
       </c>
-      <c r="BK28" s="76">
+      <c r="BK28" s="65">
         <v>260</v>
       </c>
-      <c r="BL28" s="76">
+      <c r="BL28" s="65">
         <v>585</v>
       </c>
-      <c r="BM28" s="76">
+      <c r="BM28" s="65">
         <v>226</v>
       </c>
-      <c r="BN28" s="76">
+      <c r="BN28" s="65">
         <v>1220</v>
       </c>
-      <c r="BO28" s="76">
+      <c r="BO28" s="65">
         <v>532</v>
       </c>
-      <c r="BP28" s="76">
+      <c r="BP28" s="65">
         <v>491</v>
       </c>
-      <c r="BQ28" s="76">
+      <c r="BQ28" s="65">
         <v>2106</v>
       </c>
       <c r="BR28" s="1">
         <v>104.5</v>
       </c>
       <c r="BS28" s="1">
         <v>25.2</v>
       </c>
       <c r="BT28" s="1">
         <v>72.599999999999994</v>
       </c>
-      <c r="BU28" s="68">
+      <c r="BU28" s="5">
         <v>31.6</v>
       </c>
-      <c r="BV28" s="68" t="s">
-[...2 lines deleted...]
-      <c r="BW28" s="68">
+      <c r="BV28" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BW28" s="5">
         <v>0.3</v>
       </c>
-      <c r="BX28" s="68" t="s">
-[...2 lines deleted...]
-      <c r="BY28" s="68">
+      <c r="BX28" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY28" s="5">
         <v>33.9</v>
       </c>
-      <c r="BZ28" s="68" t="s">
+      <c r="BZ28" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA28" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB28" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC28" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD28" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE28" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF28" s="1">
         <v>3.7</v>
       </c>
       <c r="CG28" s="1">
         <v>4404.6000000000004</v>
       </c>
       <c r="CH28" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CI28" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ28" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK28" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL28" s="8">
+      <c r="CL28" s="2">
         <v>24933</v>
       </c>
-      <c r="CM28" s="8">
+      <c r="CM28" s="2">
         <v>23950</v>
       </c>
-      <c r="CN28" s="69">
+      <c r="CN28" s="6">
         <v>983</v>
       </c>
-      <c r="CO28" s="8">
+      <c r="CO28" s="2">
         <v>20910</v>
       </c>
-      <c r="CP28" s="8">
+      <c r="CP28" s="2">
         <v>17998</v>
       </c>
-      <c r="CQ28" s="69">
-[...2 lines deleted...]
-      <c r="CR28" s="69">
+      <c r="CQ28" s="6">
+        <v>2912</v>
+      </c>
+      <c r="CR28" s="6">
         <v>4023</v>
       </c>
-      <c r="CS28" s="69">
+      <c r="CS28" s="6">
         <v>5952</v>
       </c>
-      <c r="CT28" s="69">
-[...2 lines deleted...]
-      <c r="CU28" s="8">
+      <c r="CT28" s="6">
+        <v>-1929</v>
+      </c>
+      <c r="CU28" s="2">
         <v>331</v>
       </c>
-      <c r="CV28" s="8">
+      <c r="CV28" s="2">
         <v>18</v>
       </c>
-      <c r="CW28" s="8">
+      <c r="CW28" s="2">
         <v>4336</v>
       </c>
-      <c r="CX28" s="8">
+      <c r="CX28" s="2">
         <v>24281</v>
       </c>
-      <c r="CY28" s="8">
+      <c r="CY28" s="2">
         <v>23871</v>
       </c>
-      <c r="CZ28" s="8">
+      <c r="CZ28" s="2">
         <v>412</v>
       </c>
-      <c r="DA28" s="70" t="s">
-[...17 lines deleted...]
-      <c r="DG28" s="8">
+      <c r="DA28" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB28" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC28" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD28" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE28" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF28" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG28" s="2">
         <v>23446</v>
       </c>
-      <c r="DH28" s="8">
+      <c r="DH28" s="2">
         <v>246</v>
       </c>
-      <c r="DI28" s="8">
+      <c r="DI28" s="2">
         <v>23200</v>
       </c>
-      <c r="DJ28" s="8" t="s">
-[...14 lines deleted...]
-      <c r="DO28" s="8">
+      <c r="DJ28" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DK28" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL28" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM28" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN28" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO28" s="2">
         <v>10</v>
       </c>
-      <c r="DP28" s="8" t="s">
-[...5 lines deleted...]
-      <c r="DR28" s="70">
+      <c r="DP28" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ28" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR28" s="7">
         <v>331</v>
       </c>
-      <c r="DS28" s="70">
+      <c r="DS28" s="7">
         <v>73</v>
       </c>
-      <c r="DT28" s="8">
+      <c r="DT28" s="2">
         <v>18016</v>
       </c>
-      <c r="DU28" s="8">
+      <c r="DU28" s="2">
         <v>2252</v>
       </c>
-      <c r="DV28" s="8">
+      <c r="DV28" s="2">
         <v>892</v>
       </c>
-      <c r="DW28" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX28" s="70">
+      <c r="DW28" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX28" s="7">
         <v>1208</v>
       </c>
-      <c r="DY28" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ28" s="70">
+      <c r="DY28" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ28" s="7">
         <v>759</v>
       </c>
-      <c r="EA28" s="70">
+      <c r="EA28" s="7">
         <v>1346</v>
       </c>
-      <c r="EB28" s="70">
+      <c r="EB28" s="7">
         <v>2218</v>
       </c>
-      <c r="EC28" s="70">
+      <c r="EC28" s="7">
         <v>555</v>
       </c>
-      <c r="ED28" s="70">
+      <c r="ED28" s="7">
         <v>110</v>
       </c>
-      <c r="EE28" s="70">
+      <c r="EE28" s="7">
         <v>83</v>
       </c>
-      <c r="EF28" s="8">
+      <c r="EF28" s="2">
         <v>275</v>
       </c>
-      <c r="EG28" s="8">
+      <c r="EG28" s="2">
         <v>39</v>
       </c>
-      <c r="EH28" s="8">
+      <c r="EH28" s="2">
         <v>704</v>
       </c>
-      <c r="EI28" s="8">
+      <c r="EI28" s="2">
         <v>18</v>
       </c>
-      <c r="EJ28" s="8">
+      <c r="EJ28" s="2">
         <v>5098</v>
       </c>
-      <c r="EK28" s="8">
+      <c r="EK28" s="2">
         <v>1299</v>
       </c>
-      <c r="EL28" s="8">
+      <c r="EL28" s="2">
         <v>475</v>
       </c>
-      <c r="EM28" s="8">
+      <c r="EM28" s="2">
         <v>1159</v>
       </c>
-      <c r="EN28" s="70">
+      <c r="EN28" s="7">
         <v>6265</v>
       </c>
-      <c r="EO28" s="70">
+      <c r="EO28" s="7">
         <v>2671</v>
       </c>
-      <c r="EP28" s="74">
+      <c r="EP28" s="61">
         <v>12</v>
       </c>
     </row>
-    <row r="29" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="10" t="s">
+    <row r="29" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="64" t="s">
         <v>191</v>
       </c>
-      <c r="B29" s="9"/>
-[...7 lines deleted...]
-      <c r="J29" s="65">
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="58">
         <v>13</v>
       </c>
-      <c r="K29" s="66">
+      <c r="K29" s="3">
         <v>36</v>
       </c>
       <c r="L29" s="1">
         <v>4979.3</v>
       </c>
       <c r="M29" s="1">
         <v>4863.8999999999996</v>
       </c>
-      <c r="N29" s="8">
+      <c r="N29" s="2">
         <v>33488</v>
       </c>
-      <c r="O29" s="67">
+      <c r="O29" s="4">
         <v>7.01</v>
       </c>
-      <c r="P29" s="67">
+      <c r="P29" s="4">
         <v>2.64</v>
       </c>
-      <c r="Q29" s="67">
+      <c r="Q29" s="4">
         <v>4.37</v>
       </c>
-      <c r="R29" s="8">
+      <c r="R29" s="2">
         <v>8038</v>
       </c>
-      <c r="S29" s="68">
+      <c r="S29" s="5">
         <v>61.6</v>
       </c>
-      <c r="T29" s="8">
+      <c r="T29" s="2">
         <v>37967</v>
       </c>
-      <c r="U29" s="8">
+      <c r="U29" s="2">
         <v>32710</v>
       </c>
-      <c r="V29" s="69">
+      <c r="V29" s="6">
         <v>5257</v>
       </c>
-      <c r="W29" s="8">
+      <c r="W29" s="2">
         <v>1320</v>
       </c>
-      <c r="X29" s="8">
+      <c r="X29" s="2">
         <v>42</v>
       </c>
-      <c r="Y29" s="8">
+      <c r="Y29" s="2">
         <v>6535</v>
       </c>
-      <c r="Z29" s="8">
+      <c r="Z29" s="2">
         <v>10853</v>
       </c>
       <c r="AA29" s="1">
         <v>28.6</v>
       </c>
       <c r="AB29" s="1">
         <v>13.8</v>
       </c>
       <c r="AC29" s="1">
         <v>17.2</v>
       </c>
       <c r="AD29" s="1">
         <v>86.2</v>
       </c>
-      <c r="AE29" s="8">
+      <c r="AE29" s="2">
         <v>1542</v>
       </c>
-      <c r="AF29" s="8">
+      <c r="AF29" s="2">
         <v>5393</v>
       </c>
-      <c r="AG29" s="70">
+      <c r="AG29" s="7">
         <v>35759</v>
       </c>
-      <c r="AH29" s="70">
+      <c r="AH29" s="7">
         <v>1320</v>
       </c>
-      <c r="AI29" s="70">
+      <c r="AI29" s="7">
         <v>27600</v>
       </c>
-      <c r="AJ29" s="70">
+      <c r="AJ29" s="7">
         <v>637</v>
       </c>
-      <c r="AK29" s="70">
+      <c r="AK29" s="7">
         <v>8159</v>
       </c>
       <c r="AL29" s="1">
-        <v>124.8</v>
+        <v>124.9</v>
       </c>
       <c r="AM29" s="1">
         <v>22.8</v>
       </c>
-      <c r="AN29" s="8">
+      <c r="AN29" s="2">
         <v>12435</v>
       </c>
       <c r="AO29" s="1">
         <v>34.799999999999997</v>
       </c>
-      <c r="AP29" s="8">
+      <c r="AP29" s="2">
         <v>1164</v>
       </c>
-      <c r="AQ29" s="8">
+      <c r="AQ29" s="2">
         <v>1639</v>
       </c>
-      <c r="AR29" s="8">
+      <c r="AR29" s="2">
         <v>1774</v>
       </c>
-      <c r="AS29" s="8">
+      <c r="AS29" s="2">
         <v>2497</v>
       </c>
-      <c r="AT29" s="67">
+      <c r="AT29" s="4">
         <v>7.04</v>
       </c>
-      <c r="AU29" s="67">
+      <c r="AU29" s="4">
         <v>2.67</v>
       </c>
-      <c r="AV29" s="71">
+      <c r="AV29" s="8">
         <v>2.81</v>
       </c>
-      <c r="AW29" s="71">
+      <c r="AW29" s="8">
         <v>7.01</v>
       </c>
-      <c r="AX29" s="71">
+      <c r="AX29" s="8">
         <v>2.64</v>
       </c>
-      <c r="AY29" s="71">
+      <c r="AY29" s="8">
         <v>4.37</v>
       </c>
-      <c r="AZ29" s="71">
+      <c r="AZ29" s="8">
         <v>2.81</v>
       </c>
-      <c r="BA29" s="71">
+      <c r="BA29" s="8">
         <v>1.56</v>
       </c>
-      <c r="BB29" s="71">
+      <c r="BB29" s="8">
         <v>0.75</v>
       </c>
-      <c r="BC29" s="71">
+      <c r="BC29" s="8">
         <v>0.64</v>
       </c>
-      <c r="BD29" s="71">
+      <c r="BD29" s="8">
         <v>0.11</v>
       </c>
-      <c r="BE29" s="72">
+      <c r="BE29" s="59">
         <v>8038</v>
       </c>
-      <c r="BF29" s="76">
+      <c r="BF29" s="65">
         <v>4896</v>
       </c>
-      <c r="BG29" s="76">
+      <c r="BG29" s="65">
         <v>3142</v>
       </c>
-      <c r="BH29" s="76">
+      <c r="BH29" s="65">
         <v>3066</v>
       </c>
-      <c r="BI29" s="76">
+      <c r="BI29" s="65">
         <v>76</v>
       </c>
-      <c r="BJ29" s="72">
+      <c r="BJ29" s="59">
         <v>4896</v>
       </c>
-      <c r="BK29" s="76">
+      <c r="BK29" s="65">
         <v>73</v>
       </c>
-      <c r="BL29" s="76">
+      <c r="BL29" s="65">
         <v>569</v>
       </c>
-      <c r="BM29" s="76">
+      <c r="BM29" s="65">
         <v>621</v>
       </c>
-      <c r="BN29" s="76">
+      <c r="BN29" s="65">
         <v>1042</v>
       </c>
-      <c r="BO29" s="76">
+      <c r="BO29" s="65">
         <v>460</v>
       </c>
-      <c r="BP29" s="76">
+      <c r="BP29" s="65">
         <v>580</v>
       </c>
-      <c r="BQ29" s="76">
+      <c r="BQ29" s="65">
         <v>1551</v>
       </c>
       <c r="BR29" s="1">
         <v>192.9</v>
       </c>
       <c r="BS29" s="1">
         <v>39.6</v>
       </c>
       <c r="BT29" s="1">
         <v>133.69999999999999</v>
       </c>
-      <c r="BU29" s="68">
+      <c r="BU29" s="5">
         <v>57.9</v>
       </c>
-      <c r="BV29" s="68">
+      <c r="BV29" s="5">
         <v>1.3</v>
       </c>
-      <c r="BW29" s="68" t="s">
-[...5 lines deleted...]
-      <c r="BY29" s="68">
+      <c r="BW29" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX29" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY29" s="5">
         <v>103.7</v>
       </c>
-      <c r="BZ29" s="68" t="s">
+      <c r="BZ29" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA29" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB29" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC29" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD29" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE29" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF29" s="1">
         <v>3.8</v>
       </c>
       <c r="CG29" s="1">
         <v>4979.3</v>
       </c>
       <c r="CH29" s="1">
         <v>1.3</v>
       </c>
       <c r="CI29" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ29" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK29" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL29" s="8">
+      <c r="CL29" s="2">
         <v>37967</v>
       </c>
-      <c r="CM29" s="8">
+      <c r="CM29" s="2">
         <v>34439</v>
       </c>
-      <c r="CN29" s="69">
-[...2 lines deleted...]
-      <c r="CO29" s="8">
+      <c r="CN29" s="6">
+        <v>3528</v>
+      </c>
+      <c r="CO29" s="2">
         <v>32710</v>
       </c>
-      <c r="CP29" s="8">
+      <c r="CP29" s="2">
         <v>27558</v>
       </c>
-      <c r="CQ29" s="69">
-[...2 lines deleted...]
-      <c r="CR29" s="69">
+      <c r="CQ29" s="6">
+        <v>5152</v>
+      </c>
+      <c r="CR29" s="6">
         <v>5257</v>
       </c>
-      <c r="CS29" s="69">
+      <c r="CS29" s="6">
         <v>6881</v>
       </c>
-      <c r="CT29" s="69">
-[...2 lines deleted...]
-      <c r="CU29" s="8">
+      <c r="CT29" s="6">
+        <v>-1624</v>
+      </c>
+      <c r="CU29" s="2">
         <v>1320</v>
       </c>
-      <c r="CV29" s="8">
+      <c r="CV29" s="2">
         <v>42</v>
       </c>
-      <c r="CW29" s="8">
+      <c r="CW29" s="2">
         <v>6535</v>
       </c>
-      <c r="CX29" s="8">
+      <c r="CX29" s="2">
         <v>35759</v>
       </c>
-      <c r="CY29" s="8">
+      <c r="CY29" s="2">
         <v>34324</v>
       </c>
-      <c r="CZ29" s="8">
+      <c r="CZ29" s="2">
         <v>409</v>
       </c>
-      <c r="DA29" s="70" t="s">
-[...17 lines deleted...]
-      <c r="DG29" s="8">
+      <c r="DA29" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB29" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC29" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD29" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE29" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF29" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG29" s="2">
         <v>33793</v>
       </c>
-      <c r="DH29" s="8">
+      <c r="DH29" s="2">
         <v>186</v>
       </c>
-      <c r="DI29" s="8">
+      <c r="DI29" s="2">
         <v>33607</v>
       </c>
-      <c r="DJ29" s="8">
+      <c r="DJ29" s="2">
         <v>116</v>
       </c>
-      <c r="DK29" s="8" t="s">
-[...11 lines deleted...]
-      <c r="DO29" s="8">
+      <c r="DK29" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL29" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM29" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN29" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO29" s="2">
         <v>6</v>
       </c>
-      <c r="DP29" s="8" t="s">
-[...2 lines deleted...]
-      <c r="DQ29" s="70">
+      <c r="DP29" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ29" s="7">
         <v>12</v>
       </c>
-      <c r="DR29" s="70">
+      <c r="DR29" s="7">
         <v>1320</v>
       </c>
-      <c r="DS29" s="70">
+      <c r="DS29" s="7">
         <v>92</v>
       </c>
-      <c r="DT29" s="8">
+      <c r="DT29" s="2">
         <v>27600</v>
       </c>
-      <c r="DU29" s="8">
+      <c r="DU29" s="2">
         <v>3713</v>
       </c>
-      <c r="DV29" s="8">
+      <c r="DV29" s="2">
         <v>1394</v>
       </c>
-      <c r="DW29" s="70">
+      <c r="DW29" s="7">
         <v>7</v>
       </c>
-      <c r="DX29" s="70">
+      <c r="DX29" s="7">
         <v>1429</v>
       </c>
-      <c r="DY29" s="70">
+      <c r="DY29" s="7">
         <v>1</v>
       </c>
-      <c r="DZ29" s="70">
+      <c r="DZ29" s="7">
         <v>687</v>
       </c>
-      <c r="EA29" s="70">
+      <c r="EA29" s="7">
         <v>1903</v>
       </c>
-      <c r="EB29" s="70">
+      <c r="EB29" s="7">
         <v>3037</v>
       </c>
-      <c r="EC29" s="70">
+      <c r="EC29" s="7">
         <v>782</v>
       </c>
-      <c r="ED29" s="70">
+      <c r="ED29" s="7">
         <v>235</v>
       </c>
-      <c r="EE29" s="70">
+      <c r="EE29" s="7">
         <v>84</v>
       </c>
-      <c r="EF29" s="8">
+      <c r="EF29" s="2">
         <v>521</v>
       </c>
-      <c r="EG29" s="8">
+      <c r="EG29" s="2">
         <v>62</v>
       </c>
-      <c r="EH29" s="8">
+      <c r="EH29" s="2">
         <v>967</v>
       </c>
-      <c r="EI29" s="8">
+      <c r="EI29" s="2">
         <v>42</v>
       </c>
-      <c r="EJ29" s="8">
+      <c r="EJ29" s="2">
         <v>8403</v>
       </c>
-      <c r="EK29" s="8">
+      <c r="EK29" s="2">
         <v>2763</v>
       </c>
-      <c r="EL29" s="8">
+      <c r="EL29" s="2">
         <v>637</v>
       </c>
-      <c r="EM29" s="8">
+      <c r="EM29" s="2">
         <v>1593</v>
       </c>
-      <c r="EN29" s="70">
+      <c r="EN29" s="7">
         <v>8159</v>
       </c>
-      <c r="EO29" s="70">
+      <c r="EO29" s="7">
         <v>3536</v>
       </c>
-      <c r="EP29" s="74">
+      <c r="EP29" s="61">
         <v>13</v>
       </c>
     </row>
-    <row r="30" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="9" t="s">
+    <row r="30" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="63" t="s">
         <v>192</v>
       </c>
-      <c r="B30" s="9"/>
-[...7 lines deleted...]
-      <c r="J30" s="65">
+      <c r="B30" s="63"/>
+      <c r="C30" s="63"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="68"/>
+      <c r="J30" s="58">
         <v>14</v>
       </c>
-      <c r="K30" s="66">
+      <c r="K30" s="3">
         <v>21</v>
       </c>
       <c r="L30" s="1">
         <v>4197.5</v>
       </c>
       <c r="M30" s="1">
         <v>4164.2</v>
       </c>
-      <c r="N30" s="8">
+      <c r="N30" s="2">
         <v>28959</v>
       </c>
-      <c r="O30" s="67">
+      <c r="O30" s="4">
         <v>8</v>
       </c>
-      <c r="P30" s="67">
+      <c r="P30" s="4">
         <v>2.81</v>
       </c>
-      <c r="Q30" s="67">
+      <c r="Q30" s="4">
         <v>5.19</v>
       </c>
-      <c r="R30" s="8">
+      <c r="R30" s="2">
         <v>9279</v>
       </c>
-      <c r="S30" s="68">
+      <c r="S30" s="5">
         <v>55.6</v>
       </c>
-      <c r="T30" s="8">
+      <c r="T30" s="2">
         <v>30794</v>
       </c>
-      <c r="U30" s="8">
+      <c r="U30" s="2">
         <v>27193</v>
       </c>
-      <c r="V30" s="69">
+      <c r="V30" s="6">
         <v>3601</v>
       </c>
-      <c r="W30" s="8">
+      <c r="W30" s="2">
         <v>734</v>
       </c>
-      <c r="X30" s="8">
+      <c r="X30" s="2">
         <v>37</v>
       </c>
-      <c r="Y30" s="8">
+      <c r="Y30" s="2">
         <v>4298</v>
       </c>
-      <c r="Z30" s="8">
+      <c r="Z30" s="2">
         <v>9639</v>
       </c>
       <c r="AA30" s="1">
         <v>31.3</v>
       </c>
       <c r="AB30" s="1">
         <v>11.7</v>
       </c>
       <c r="AC30" s="1">
         <v>14</v>
       </c>
       <c r="AD30" s="1">
         <v>88.3</v>
       </c>
-      <c r="AE30" s="8">
+      <c r="AE30" s="2">
         <v>1205</v>
       </c>
-      <c r="AF30" s="8">
+      <c r="AF30" s="2">
         <v>3849</v>
       </c>
-      <c r="AG30" s="70">
+      <c r="AG30" s="7">
         <v>30210</v>
       </c>
-      <c r="AH30" s="70">
+      <c r="AH30" s="7">
         <v>734</v>
       </c>
-      <c r="AI30" s="70">
+      <c r="AI30" s="7">
         <v>24047</v>
       </c>
-      <c r="AJ30" s="70">
+      <c r="AJ30" s="7">
         <v>277</v>
       </c>
-      <c r="AK30" s="70">
+      <c r="AK30" s="7">
         <v>6163</v>
       </c>
       <c r="AL30" s="1">
         <v>143.4</v>
       </c>
       <c r="AM30" s="1">
         <v>20.399999999999999</v>
       </c>
-      <c r="AN30" s="8">
+      <c r="AN30" s="2">
         <v>11467</v>
       </c>
       <c r="AO30" s="1">
         <v>38</v>
       </c>
-      <c r="AP30" s="8">
+      <c r="AP30" s="2">
         <v>770</v>
       </c>
-      <c r="AQ30" s="8">
+      <c r="AQ30" s="2">
         <v>1468</v>
       </c>
-      <c r="AR30" s="8">
+      <c r="AR30" s="2">
         <v>1433</v>
       </c>
-      <c r="AS30" s="8">
+      <c r="AS30" s="2">
         <v>2732</v>
       </c>
-      <c r="AT30" s="67">
+      <c r="AT30" s="4">
         <v>8</v>
       </c>
-      <c r="AU30" s="67">
+      <c r="AU30" s="4">
         <v>2.81</v>
       </c>
-      <c r="AV30" s="71">
+      <c r="AV30" s="8">
         <v>3</v>
       </c>
-      <c r="AW30" s="71">
+      <c r="AW30" s="8">
         <v>8</v>
       </c>
-      <c r="AX30" s="71">
+      <c r="AX30" s="8">
         <v>2.81</v>
       </c>
-      <c r="AY30" s="71">
+      <c r="AY30" s="8">
         <v>5.19</v>
       </c>
-      <c r="AZ30" s="71">
+      <c r="AZ30" s="8">
         <v>3</v>
       </c>
-      <c r="BA30" s="71">
+      <c r="BA30" s="8">
         <v>2.19</v>
       </c>
-      <c r="BB30" s="71">
+      <c r="BB30" s="8">
         <v>0.72</v>
       </c>
-      <c r="BC30" s="71">
+      <c r="BC30" s="8">
         <v>0.67</v>
       </c>
-      <c r="BD30" s="71">
+      <c r="BD30" s="8">
         <v>0.05</v>
       </c>
-      <c r="BE30" s="72">
+      <c r="BE30" s="59">
         <v>9279</v>
       </c>
-      <c r="BF30" s="76">
+      <c r="BF30" s="65">
         <v>4872</v>
       </c>
-      <c r="BG30" s="76">
+      <c r="BG30" s="65">
         <v>4407</v>
       </c>
-      <c r="BH30" s="76">
+      <c r="BH30" s="65">
         <v>4194</v>
       </c>
-      <c r="BI30" s="76">
+      <c r="BI30" s="65">
         <v>213</v>
       </c>
-      <c r="BJ30" s="72">
+      <c r="BJ30" s="59">
         <v>4872</v>
       </c>
-      <c r="BK30" s="76">
+      <c r="BK30" s="65">
         <v>8</v>
       </c>
-      <c r="BL30" s="76">
+      <c r="BL30" s="65">
         <v>948</v>
       </c>
-      <c r="BM30" s="76">
+      <c r="BM30" s="65">
         <v>312</v>
       </c>
-      <c r="BN30" s="76">
+      <c r="BN30" s="65">
         <v>958</v>
       </c>
-      <c r="BO30" s="76">
+      <c r="BO30" s="65">
         <v>663</v>
       </c>
-      <c r="BP30" s="76">
+      <c r="BP30" s="65">
         <v>932</v>
       </c>
-      <c r="BQ30" s="76">
+      <c r="BQ30" s="65">
         <v>1051</v>
       </c>
       <c r="BR30" s="1">
         <v>176.1</v>
       </c>
       <c r="BS30" s="1">
         <v>11.7</v>
       </c>
       <c r="BT30" s="1">
         <v>93.5</v>
       </c>
-      <c r="BU30" s="68">
+      <c r="BU30" s="5">
         <v>71.400000000000006</v>
       </c>
-      <c r="BV30" s="68">
+      <c r="BV30" s="5">
         <v>8.1999999999999993</v>
       </c>
-      <c r="BW30" s="68">
+      <c r="BW30" s="5">
         <v>3</v>
       </c>
-      <c r="BX30" s="68" t="s">
-[...2 lines deleted...]
-      <c r="BY30" s="68">
+      <c r="BX30" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY30" s="5">
         <v>21.9</v>
       </c>
-      <c r="BZ30" s="68" t="s">
+      <c r="BZ30" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA30" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB30" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC30" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD30" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE30" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF30" s="1">
         <v>0.5</v>
       </c>
       <c r="CG30" s="1">
         <v>4197.5</v>
       </c>
       <c r="CH30" s="1">
         <v>5.3</v>
       </c>
       <c r="CI30" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ30" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK30" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL30" s="8">
+      <c r="CL30" s="2">
         <v>30794</v>
       </c>
-      <c r="CM30" s="8">
+      <c r="CM30" s="2">
         <v>29476</v>
       </c>
-      <c r="CN30" s="69">
-[...2 lines deleted...]
-      <c r="CO30" s="8">
+      <c r="CN30" s="6">
+        <v>1318</v>
+      </c>
+      <c r="CO30" s="2">
         <v>27193</v>
       </c>
-      <c r="CP30" s="8">
+      <c r="CP30" s="2">
         <v>24010</v>
       </c>
-      <c r="CQ30" s="69">
+      <c r="CQ30" s="6">
         <v>3183</v>
       </c>
-      <c r="CR30" s="69">
+      <c r="CR30" s="6">
         <v>3601</v>
       </c>
-      <c r="CS30" s="69">
+      <c r="CS30" s="6">
         <v>5466</v>
       </c>
-      <c r="CT30" s="69">
-[...2 lines deleted...]
-      <c r="CU30" s="8">
+      <c r="CT30" s="6">
+        <v>-1865</v>
+      </c>
+      <c r="CU30" s="2">
         <v>734</v>
       </c>
-      <c r="CV30" s="8">
+      <c r="CV30" s="2">
         <v>37</v>
       </c>
-      <c r="CW30" s="8">
+      <c r="CW30" s="2">
         <v>4298</v>
       </c>
-      <c r="CX30" s="8">
+      <c r="CX30" s="2">
         <v>30210</v>
       </c>
-      <c r="CY30" s="8">
+      <c r="CY30" s="2">
         <v>29397</v>
       </c>
-      <c r="CZ30" s="8">
+      <c r="CZ30" s="2">
         <v>239</v>
       </c>
-      <c r="DA30" s="70" t="s">
-[...17 lines deleted...]
-      <c r="DG30" s="8">
+      <c r="DA30" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB30" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC30" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD30" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE30" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF30" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG30" s="2">
         <v>29066</v>
       </c>
-      <c r="DH30" s="8">
+      <c r="DH30" s="2">
         <v>19</v>
       </c>
-      <c r="DI30" s="8">
+      <c r="DI30" s="2">
         <v>29047</v>
       </c>
-      <c r="DJ30" s="8">
+      <c r="DJ30" s="2">
         <v>92</v>
       </c>
-      <c r="DK30" s="8" t="s">
-[...20 lines deleted...]
-      <c r="DR30" s="70">
+      <c r="DK30" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL30" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM30" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN30" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO30" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP30" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ30" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR30" s="7">
         <v>734</v>
       </c>
-      <c r="DS30" s="70">
+      <c r="DS30" s="7">
         <v>78</v>
       </c>
-      <c r="DT30" s="8">
+      <c r="DT30" s="2">
         <v>24047</v>
       </c>
-      <c r="DU30" s="8">
+      <c r="DU30" s="2">
         <v>4793</v>
       </c>
-      <c r="DV30" s="8">
+      <c r="DV30" s="2">
         <v>1084</v>
       </c>
-      <c r="DW30" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX30" s="70">
+      <c r="DW30" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX30" s="7">
         <v>1147</v>
       </c>
-      <c r="DY30" s="70">
+      <c r="DY30" s="7">
         <v>0</v>
       </c>
-      <c r="DZ30" s="70">
+      <c r="DZ30" s="7">
         <v>626</v>
       </c>
-      <c r="EA30" s="70">
+      <c r="EA30" s="7">
         <v>1445</v>
       </c>
-      <c r="EB30" s="70">
+      <c r="EB30" s="7">
         <v>2963</v>
       </c>
-      <c r="EC30" s="70">
+      <c r="EC30" s="7">
         <v>561</v>
       </c>
-      <c r="ED30" s="70">
+      <c r="ED30" s="7">
         <v>207</v>
       </c>
-      <c r="EE30" s="70">
+      <c r="EE30" s="7">
         <v>73</v>
       </c>
-      <c r="EF30" s="8">
+      <c r="EF30" s="2">
         <v>474</v>
       </c>
-      <c r="EG30" s="8">
+      <c r="EG30" s="2">
         <v>30</v>
       </c>
-      <c r="EH30" s="8">
+      <c r="EH30" s="2">
         <v>588</v>
       </c>
-      <c r="EI30" s="8">
+      <c r="EI30" s="2">
         <v>37</v>
       </c>
-      <c r="EJ30" s="8">
+      <c r="EJ30" s="2">
         <v>6232</v>
       </c>
-      <c r="EK30" s="8">
+      <c r="EK30" s="2">
         <v>2005</v>
       </c>
-      <c r="EL30" s="8">
+      <c r="EL30" s="2">
         <v>277</v>
       </c>
-      <c r="EM30" s="8">
+      <c r="EM30" s="2">
         <v>1787</v>
       </c>
-      <c r="EN30" s="70">
+      <c r="EN30" s="7">
         <v>6163</v>
       </c>
-      <c r="EO30" s="70">
+      <c r="EO30" s="7">
         <v>2648</v>
       </c>
-      <c r="EP30" s="74">
+      <c r="EP30" s="61">
         <v>14</v>
       </c>
     </row>
-    <row r="31" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="9" t="s">
+    <row r="31" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="63" t="s">
         <v>193</v>
       </c>
-      <c r="B31" s="9"/>
-[...7 lines deleted...]
-      <c r="J31" s="65">
+      <c r="B31" s="63"/>
+      <c r="C31" s="63"/>
+      <c r="D31" s="63"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="63"/>
+      <c r="J31" s="58">
         <v>15</v>
       </c>
-      <c r="K31" s="66">
+      <c r="K31" s="3">
         <v>24</v>
       </c>
       <c r="L31" s="1">
         <v>2610.6999999999998</v>
       </c>
       <c r="M31" s="1">
         <v>2563.6</v>
       </c>
-      <c r="N31" s="8">
+      <c r="N31" s="2">
         <v>17199</v>
       </c>
-      <c r="O31" s="67">
+      <c r="O31" s="4">
         <v>3.51</v>
       </c>
-      <c r="P31" s="67">
+      <c r="P31" s="4">
         <v>2.42</v>
       </c>
-      <c r="Q31" s="67">
+      <c r="Q31" s="4">
         <v>1.0900000000000001</v>
       </c>
-      <c r="R31" s="8">
+      <c r="R31" s="2">
         <v>4820</v>
       </c>
-      <c r="S31" s="68">
+      <c r="S31" s="5">
         <v>53.5</v>
       </c>
-      <c r="T31" s="8">
+      <c r="T31" s="2">
         <v>19031</v>
       </c>
-      <c r="U31" s="8">
+      <c r="U31" s="2">
         <v>16321</v>
       </c>
-      <c r="V31" s="69">
+      <c r="V31" s="6">
         <v>2710</v>
       </c>
-      <c r="W31" s="8">
+      <c r="W31" s="2">
         <v>250</v>
       </c>
-      <c r="X31" s="8">
+      <c r="X31" s="2">
         <v>32</v>
       </c>
-      <c r="Y31" s="8">
+      <c r="Y31" s="2">
         <v>2928</v>
       </c>
-      <c r="Z31" s="8">
+      <c r="Z31" s="2">
         <v>3904</v>
       </c>
       <c r="AA31" s="1">
         <v>20.5</v>
       </c>
       <c r="AB31" s="1">
         <v>14.2</v>
       </c>
       <c r="AC31" s="1">
         <v>15.4</v>
       </c>
       <c r="AD31" s="1">
         <v>85.8</v>
       </c>
-      <c r="AE31" s="8">
+      <c r="AE31" s="2">
         <v>1112</v>
       </c>
-      <c r="AF31" s="8">
+      <c r="AF31" s="2">
         <v>5422</v>
       </c>
-      <c r="AG31" s="70">
+      <c r="AG31" s="7">
         <v>18035</v>
       </c>
-      <c r="AH31" s="70">
+      <c r="AH31" s="7">
         <v>250</v>
       </c>
-      <c r="AI31" s="70">
+      <c r="AI31" s="7">
         <v>13702</v>
       </c>
-      <c r="AJ31" s="70">
+      <c r="AJ31" s="7">
         <v>284</v>
       </c>
-      <c r="AK31" s="70">
+      <c r="AK31" s="7">
         <v>4333</v>
       </c>
       <c r="AL31" s="1">
         <v>148</v>
       </c>
       <c r="AM31" s="1">
         <v>24</v>
       </c>
-      <c r="AN31" s="8">
+      <c r="AN31" s="2">
         <v>5277</v>
       </c>
       <c r="AO31" s="1">
         <v>29.3</v>
       </c>
-      <c r="AP31" s="8">
+      <c r="AP31" s="2">
         <v>1234</v>
       </c>
-      <c r="AQ31" s="8">
+      <c r="AQ31" s="2">
         <v>1660</v>
       </c>
-      <c r="AR31" s="8">
+      <c r="AR31" s="2">
         <v>1503</v>
       </c>
-      <c r="AS31" s="8">
+      <c r="AS31" s="2">
         <v>2021</v>
       </c>
-      <c r="AT31" s="67">
+      <c r="AT31" s="4">
         <v>3.51</v>
       </c>
-      <c r="AU31" s="67">
+      <c r="AU31" s="4">
         <v>2.42</v>
       </c>
-      <c r="AV31" s="71">
+      <c r="AV31" s="8">
         <v>0.38</v>
       </c>
-      <c r="AW31" s="71">
+      <c r="AW31" s="8">
         <v>3.51</v>
       </c>
-      <c r="AX31" s="71">
+      <c r="AX31" s="8">
         <v>2.42</v>
       </c>
-      <c r="AY31" s="71">
+      <c r="AY31" s="8">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AZ31" s="71">
+      <c r="AZ31" s="8">
         <v>0.38</v>
       </c>
-      <c r="BA31" s="71">
+      <c r="BA31" s="8">
         <v>0.71</v>
       </c>
-      <c r="BB31" s="71">
+      <c r="BB31" s="8">
         <v>0.04</v>
       </c>
-      <c r="BC31" s="71">
+      <c r="BC31" s="8">
         <v>0.04</v>
       </c>
-      <c r="BD31" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BE31" s="72">
+      <c r="BD31" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BE31" s="59">
         <v>4820</v>
       </c>
-      <c r="BF31" s="76">
+      <c r="BF31" s="65">
         <v>4280</v>
       </c>
-      <c r="BG31" s="76">
+      <c r="BG31" s="65">
         <v>540</v>
       </c>
-      <c r="BH31" s="76">
+      <c r="BH31" s="65">
         <v>348</v>
       </c>
-      <c r="BI31" s="76">
+      <c r="BI31" s="65">
         <v>192</v>
       </c>
-      <c r="BJ31" s="72">
+      <c r="BJ31" s="59">
         <v>4280</v>
       </c>
-      <c r="BK31" s="76">
+      <c r="BK31" s="65">
         <v>357</v>
       </c>
-      <c r="BL31" s="76">
+      <c r="BL31" s="65">
         <v>517</v>
       </c>
-      <c r="BM31" s="76">
+      <c r="BM31" s="65">
         <v>167</v>
       </c>
-      <c r="BN31" s="76">
+      <c r="BN31" s="65">
         <v>1260</v>
       </c>
-      <c r="BO31" s="76">
+      <c r="BO31" s="65">
         <v>630</v>
       </c>
-      <c r="BP31" s="76">
+      <c r="BP31" s="65">
         <v>562</v>
       </c>
-      <c r="BQ31" s="76">
+      <c r="BQ31" s="65">
         <v>787</v>
       </c>
       <c r="BR31" s="1">
         <v>72.2</v>
       </c>
       <c r="BS31" s="1">
         <v>26.1</v>
       </c>
       <c r="BT31" s="1">
         <v>65.8</v>
       </c>
-      <c r="BU31" s="68">
+      <c r="BU31" s="5">
         <v>6.3</v>
       </c>
-      <c r="BV31" s="68">
+      <c r="BV31" s="5">
         <v>0</v>
       </c>
-      <c r="BW31" s="68">
+      <c r="BW31" s="5">
         <v>0.1</v>
       </c>
-      <c r="BX31" s="68" t="s">
-[...2 lines deleted...]
-      <c r="BY31" s="68">
+      <c r="BX31" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY31" s="5">
         <v>29.2</v>
       </c>
-      <c r="BZ31" s="68" t="s">
+      <c r="BZ31" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA31" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB31" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC31" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD31" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE31" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF31" s="1">
         <v>0.2</v>
       </c>
       <c r="CG31" s="1">
         <v>2610.6999999999998</v>
       </c>
       <c r="CH31" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CI31" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ31" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK31" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL31" s="8">
+      <c r="CL31" s="2">
         <v>19031</v>
       </c>
-      <c r="CM31" s="8">
+      <c r="CM31" s="2">
         <v>17785</v>
       </c>
-      <c r="CN31" s="69">
-[...2 lines deleted...]
-      <c r="CO31" s="8">
+      <c r="CN31" s="6">
+        <v>1246</v>
+      </c>
+      <c r="CO31" s="2">
         <v>16321</v>
       </c>
-      <c r="CP31" s="8">
+      <c r="CP31" s="2">
         <v>13670</v>
       </c>
-      <c r="CQ31" s="69">
-[...2 lines deleted...]
-      <c r="CR31" s="69">
+      <c r="CQ31" s="6">
+        <v>2651</v>
+      </c>
+      <c r="CR31" s="6">
         <v>2710</v>
       </c>
-      <c r="CS31" s="69">
+      <c r="CS31" s="6">
         <v>4115</v>
       </c>
-      <c r="CT31" s="69">
+      <c r="CT31" s="6">
         <v>-1405</v>
       </c>
-      <c r="CU31" s="8">
+      <c r="CU31" s="2">
         <v>250</v>
       </c>
-      <c r="CV31" s="8">
+      <c r="CV31" s="2">
         <v>32</v>
       </c>
-      <c r="CW31" s="8">
+      <c r="CW31" s="2">
         <v>2928</v>
       </c>
-      <c r="CX31" s="8">
+      <c r="CX31" s="2">
         <v>18035</v>
       </c>
-      <c r="CY31" s="8">
+      <c r="CY31" s="2">
         <v>17693</v>
       </c>
-      <c r="CZ31" s="8">
+      <c r="CZ31" s="2">
         <v>439</v>
       </c>
-      <c r="DA31" s="70" t="s">
-[...17 lines deleted...]
-      <c r="DG31" s="8">
+      <c r="DA31" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB31" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC31" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD31" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE31" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF31" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG31" s="2">
         <v>17254</v>
       </c>
-      <c r="DH31" s="8">
+      <c r="DH31" s="2">
         <v>33</v>
       </c>
-      <c r="DI31" s="8">
+      <c r="DI31" s="2">
         <v>17221</v>
       </c>
-      <c r="DJ31" s="8" t="s">
-[...20 lines deleted...]
-      <c r="DQ31" s="70">
+      <c r="DJ31" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DK31" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL31" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM31" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN31" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO31" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP31" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ31" s="7">
         <v>3</v>
       </c>
-      <c r="DR31" s="70">
+      <c r="DR31" s="7">
         <v>250</v>
       </c>
-      <c r="DS31" s="70">
+      <c r="DS31" s="7">
         <v>82</v>
       </c>
-      <c r="DT31" s="8">
+      <c r="DT31" s="2">
         <v>13702</v>
       </c>
-      <c r="DU31" s="8">
+      <c r="DU31" s="2">
         <v>660</v>
       </c>
-      <c r="DV31" s="8">
+      <c r="DV31" s="2">
         <v>518</v>
       </c>
-      <c r="DW31" s="70">
+      <c r="DW31" s="7">
         <v>5</v>
       </c>
-      <c r="DX31" s="70">
+      <c r="DX31" s="7">
         <v>1220</v>
       </c>
-      <c r="DY31" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ31" s="70">
+      <c r="DY31" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ31" s="7">
         <v>506</v>
       </c>
-      <c r="EA31" s="70">
+      <c r="EA31" s="7">
         <v>972</v>
       </c>
-      <c r="EB31" s="70">
+      <c r="EB31" s="7">
         <v>1767</v>
       </c>
-      <c r="EC31" s="70">
+      <c r="EC31" s="7">
         <v>725</v>
       </c>
-      <c r="ED31" s="70">
+      <c r="ED31" s="7">
         <v>97</v>
       </c>
-      <c r="EE31" s="70">
+      <c r="EE31" s="7">
         <v>81</v>
       </c>
-      <c r="EF31" s="8">
+      <c r="EF31" s="2">
         <v>252</v>
       </c>
-      <c r="EG31" s="8">
+      <c r="EG31" s="2">
         <v>32</v>
       </c>
-      <c r="EH31" s="8">
+      <c r="EH31" s="2">
         <v>515</v>
       </c>
-      <c r="EI31" s="8">
+      <c r="EI31" s="2">
         <v>32</v>
       </c>
-      <c r="EJ31" s="8">
+      <c r="EJ31" s="2">
         <v>4100</v>
       </c>
-      <c r="EK31" s="8">
+      <c r="EK31" s="2">
         <v>924</v>
       </c>
-      <c r="EL31" s="8">
+      <c r="EL31" s="2">
         <v>284</v>
       </c>
-      <c r="EM31" s="8">
+      <c r="EM31" s="2">
         <v>1296</v>
       </c>
-      <c r="EN31" s="70">
+      <c r="EN31" s="7">
         <v>4333</v>
       </c>
-      <c r="EO31" s="70">
+      <c r="EO31" s="7">
         <v>1950</v>
       </c>
-      <c r="EP31" s="74">
+      <c r="EP31" s="61">
         <v>15</v>
       </c>
     </row>
-    <row r="32" spans="1:146" s="75" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:146" s="62" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="177" t="s">
         <v>194</v>
       </c>
       <c r="B32" s="177"/>
       <c r="C32" s="177"/>
       <c r="D32" s="177"/>
       <c r="E32" s="177"/>
       <c r="F32" s="177"/>
       <c r="G32" s="177"/>
       <c r="H32" s="177"/>
       <c r="I32" s="177"/>
-      <c r="J32" s="65">
+      <c r="J32" s="58">
         <v>16</v>
       </c>
-      <c r="K32" s="66">
+      <c r="K32" s="3">
         <v>60</v>
       </c>
       <c r="L32" s="1">
         <v>184.7</v>
       </c>
       <c r="M32" s="1">
         <v>182.5</v>
       </c>
-      <c r="N32" s="8">
+      <c r="N32" s="2">
         <v>13253</v>
       </c>
-      <c r="O32" s="67">
+      <c r="O32" s="4">
         <v>12.2</v>
       </c>
-      <c r="P32" s="67">
+      <c r="P32" s="4">
         <v>2.4500000000000002</v>
       </c>
-      <c r="Q32" s="67">
+      <c r="Q32" s="4">
         <v>9.75</v>
       </c>
-      <c r="R32" s="8">
+      <c r="R32" s="2">
         <v>5262</v>
       </c>
-      <c r="S32" s="68">
+      <c r="S32" s="5">
         <v>59.8</v>
       </c>
-      <c r="T32" s="8">
+      <c r="T32" s="2">
         <v>14433</v>
       </c>
-      <c r="U32" s="8">
+      <c r="U32" s="2">
         <v>11234</v>
       </c>
-      <c r="V32" s="69">
+      <c r="V32" s="6">
         <v>3199</v>
       </c>
-      <c r="W32" s="8">
+      <c r="W32" s="2">
         <v>251</v>
       </c>
-      <c r="X32" s="8">
+      <c r="X32" s="2">
         <v>19</v>
       </c>
-      <c r="Y32" s="8">
+      <c r="Y32" s="2">
         <v>3431</v>
       </c>
-      <c r="Z32" s="8">
+      <c r="Z32" s="2">
         <v>5135</v>
       </c>
       <c r="AA32" s="1">
         <v>35.6</v>
       </c>
       <c r="AB32" s="1">
         <v>22.2</v>
       </c>
       <c r="AC32" s="1">
         <v>23.8</v>
       </c>
       <c r="AD32" s="1">
         <v>77.8</v>
       </c>
-      <c r="AE32" s="8">
+      <c r="AE32" s="2">
         <v>420</v>
       </c>
-      <c r="AF32" s="8">
+      <c r="AF32" s="2">
         <v>1180</v>
       </c>
-      <c r="AG32" s="70">
+      <c r="AG32" s="7">
         <v>14223</v>
       </c>
-      <c r="AH32" s="70">
+      <c r="AH32" s="7">
         <v>251</v>
       </c>
-      <c r="AI32" s="70">
+      <c r="AI32" s="7">
         <v>9825</v>
       </c>
-      <c r="AJ32" s="70">
+      <c r="AJ32" s="7">
         <v>191</v>
       </c>
-      <c r="AK32" s="70">
+      <c r="AK32" s="7">
         <v>4398</v>
       </c>
       <c r="AL32" s="1">
-        <v>128.1</v>
+        <v>128.19999999999999</v>
       </c>
       <c r="AM32" s="1">
         <v>30.9</v>
       </c>
-      <c r="AN32" s="8">
+      <c r="AN32" s="2">
         <v>6083</v>
       </c>
       <c r="AO32" s="1">
         <v>42.8</v>
       </c>
-      <c r="AP32" s="8">
+      <c r="AP32" s="2">
         <v>361</v>
       </c>
-      <c r="AQ32" s="8">
+      <c r="AQ32" s="2">
         <v>238</v>
       </c>
-      <c r="AR32" s="8">
+      <c r="AR32" s="2">
         <v>499</v>
       </c>
-      <c r="AS32" s="8">
+      <c r="AS32" s="2">
         <v>329</v>
       </c>
-      <c r="AT32" s="67">
+      <c r="AT32" s="4">
         <v>12.23</v>
       </c>
-      <c r="AU32" s="67">
+      <c r="AU32" s="4">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AV32" s="71">
+      <c r="AV32" s="8">
         <v>0.9</v>
       </c>
-      <c r="AW32" s="71">
+      <c r="AW32" s="8">
         <v>12.2</v>
       </c>
-      <c r="AX32" s="71">
+      <c r="AX32" s="8">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AY32" s="71">
+      <c r="AY32" s="8">
         <v>9.75</v>
       </c>
-      <c r="AZ32" s="71">
+      <c r="AZ32" s="8">
         <v>0.87</v>
       </c>
-      <c r="BA32" s="71">
+      <c r="BA32" s="8">
         <v>8.8800000000000008</v>
       </c>
-      <c r="BB32" s="71">
+      <c r="BB32" s="8">
         <v>0.05</v>
       </c>
-      <c r="BC32" s="71">
+      <c r="BC32" s="8">
         <v>0.05</v>
       </c>
-      <c r="BD32" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BE32" s="72">
+      <c r="BD32" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BE32" s="59">
         <v>5262</v>
       </c>
-      <c r="BF32" s="76">
+      <c r="BF32" s="65">
         <v>3922</v>
       </c>
-      <c r="BG32" s="76">
+      <c r="BG32" s="65">
         <v>1340</v>
       </c>
-      <c r="BH32" s="76">
+      <c r="BH32" s="65">
         <v>686</v>
       </c>
-      <c r="BI32" s="76">
+      <c r="BI32" s="65">
         <v>654</v>
       </c>
-      <c r="BJ32" s="72">
+      <c r="BJ32" s="59">
         <v>3922</v>
       </c>
-      <c r="BK32" s="76">
+      <c r="BK32" s="65">
         <v>144</v>
       </c>
-      <c r="BL32" s="76">
+      <c r="BL32" s="65">
         <v>650</v>
       </c>
-      <c r="BM32" s="76">
+      <c r="BM32" s="65">
         <v>122</v>
       </c>
-      <c r="BN32" s="76">
+      <c r="BN32" s="65">
         <v>722</v>
       </c>
-      <c r="BO32" s="76">
+      <c r="BO32" s="65">
         <v>750</v>
       </c>
-      <c r="BP32" s="76">
+      <c r="BP32" s="65">
         <v>617</v>
       </c>
-      <c r="BQ32" s="76">
+      <c r="BQ32" s="65">
         <v>917</v>
       </c>
       <c r="BR32" s="1">
         <v>211.4</v>
       </c>
       <c r="BS32" s="1">
         <v>13.3</v>
       </c>
       <c r="BT32" s="1">
         <v>17.100000000000001</v>
       </c>
-      <c r="BU32" s="68">
+      <c r="BU32" s="5">
         <v>3.3</v>
       </c>
-      <c r="BV32" s="68">
+      <c r="BV32" s="5">
         <v>191</v>
       </c>
-      <c r="BW32" s="68" t="s">
-[...5 lines deleted...]
-      <c r="BY32" s="68">
+      <c r="BW32" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX32" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY32" s="5">
         <v>12.4</v>
       </c>
-      <c r="BZ32" s="68" t="s">
+      <c r="BZ32" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA32" s="1">
         <v>2.2999999999999998</v>
       </c>
       <c r="CB32" s="1">
         <v>0</v>
       </c>
       <c r="CC32" s="1">
         <v>0</v>
       </c>
       <c r="CD32" s="1">
         <v>0</v>
       </c>
       <c r="CE32" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF32" s="1">
         <v>0</v>
       </c>
       <c r="CG32" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH32" s="1">
         <v>184.7</v>
       </c>
       <c r="CI32" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ32" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK32" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL32" s="8">
+      <c r="CL32" s="2">
         <v>14433</v>
       </c>
-      <c r="CM32" s="8">
+      <c r="CM32" s="2">
         <v>13972</v>
       </c>
-      <c r="CN32" s="69">
+      <c r="CN32" s="6">
         <v>461</v>
       </c>
-      <c r="CO32" s="8">
+      <c r="CO32" s="2">
         <v>11234</v>
       </c>
-      <c r="CP32" s="8">
+      <c r="CP32" s="2">
         <v>9806</v>
       </c>
-      <c r="CQ32" s="69">
-[...2 lines deleted...]
-      <c r="CR32" s="69">
+      <c r="CQ32" s="6">
+        <v>1428</v>
+      </c>
+      <c r="CR32" s="6">
         <v>3199</v>
       </c>
-      <c r="CS32" s="69">
+      <c r="CS32" s="6">
         <v>4166</v>
       </c>
-      <c r="CT32" s="69">
-[...2 lines deleted...]
-      <c r="CU32" s="8">
+      <c r="CT32" s="6">
+        <v>-967</v>
+      </c>
+      <c r="CU32" s="2">
         <v>251</v>
       </c>
-      <c r="CV32" s="8">
+      <c r="CV32" s="2">
         <v>19</v>
       </c>
-      <c r="CW32" s="8">
+      <c r="CW32" s="2">
         <v>3431</v>
       </c>
-      <c r="CX32" s="8">
+      <c r="CX32" s="2">
         <v>14223</v>
       </c>
-      <c r="CY32" s="8">
+      <c r="CY32" s="2">
         <v>13592</v>
       </c>
-      <c r="CZ32" s="8">
+      <c r="CZ32" s="2">
         <v>175</v>
       </c>
-      <c r="DA32" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DB32" s="70">
+      <c r="DA32" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB32" s="7">
         <v>2</v>
       </c>
-      <c r="DC32" s="70">
+      <c r="DC32" s="7">
         <v>0</v>
       </c>
-      <c r="DD32" s="70">
+      <c r="DD32" s="7">
         <v>0</v>
       </c>
-      <c r="DE32" s="70">
+      <c r="DE32" s="7">
         <v>0</v>
       </c>
-      <c r="DF32" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DG32" s="8">
+      <c r="DF32" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG32" s="2">
         <v>1</v>
       </c>
-      <c r="DH32" s="8">
+      <c r="DH32" s="2">
         <v>1</v>
       </c>
-      <c r="DI32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="DJ32" s="8">
+      <c r="DI32" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ32" s="2">
         <v>13414</v>
       </c>
-      <c r="DK32" s="8" t="s">
-[...17 lines deleted...]
-      <c r="DQ32" s="70">
+      <c r="DK32" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL32" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM32" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN32" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO32" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP32" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ32" s="7">
         <v>13</v>
       </c>
-      <c r="DR32" s="70">
+      <c r="DR32" s="7">
         <v>251</v>
       </c>
-      <c r="DS32" s="70">
+      <c r="DS32" s="7">
         <v>63</v>
       </c>
-      <c r="DT32" s="8">
+      <c r="DT32" s="2">
         <v>9825</v>
       </c>
-      <c r="DU32" s="8">
+      <c r="DU32" s="2">
         <v>1419</v>
       </c>
-      <c r="DV32" s="8">
+      <c r="DV32" s="2">
         <v>134</v>
       </c>
-      <c r="DW32" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX32" s="70">
+      <c r="DW32" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX32" s="7">
         <v>282</v>
       </c>
-      <c r="DY32" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ32" s="70">
+      <c r="DY32" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ32" s="7">
         <v>1227</v>
       </c>
-      <c r="EA32" s="70">
+      <c r="EA32" s="7">
         <v>427</v>
       </c>
-      <c r="EB32" s="70">
+      <c r="EB32" s="7">
         <v>433</v>
       </c>
-      <c r="EC32" s="70">
+      <c r="EC32" s="7">
         <v>493</v>
       </c>
-      <c r="ED32" s="70">
+      <c r="ED32" s="7">
         <v>117</v>
       </c>
-      <c r="EE32" s="70">
+      <c r="EE32" s="7">
         <v>113</v>
       </c>
-      <c r="EF32" s="8">
+      <c r="EF32" s="2">
         <v>247</v>
       </c>
-      <c r="EG32" s="8">
+      <c r="EG32" s="2">
         <v>40</v>
       </c>
-      <c r="EH32" s="8">
+      <c r="EH32" s="2">
         <v>275</v>
       </c>
-      <c r="EI32" s="8">
+      <c r="EI32" s="2">
         <v>19</v>
       </c>
-      <c r="EJ32" s="8">
+      <c r="EJ32" s="2">
         <v>2966</v>
       </c>
-      <c r="EK32" s="8">
+      <c r="EK32" s="2">
         <v>864</v>
       </c>
-      <c r="EL32" s="8">
+      <c r="EL32" s="2">
         <v>191</v>
       </c>
-      <c r="EM32" s="8">
+      <c r="EM32" s="2">
         <v>769</v>
       </c>
-      <c r="EN32" s="70">
+      <c r="EN32" s="7">
         <v>4398</v>
       </c>
-      <c r="EO32" s="70">
+      <c r="EO32" s="7">
         <v>1390</v>
       </c>
-      <c r="EP32" s="74">
+      <c r="EP32" s="61">
         <v>16</v>
       </c>
     </row>
-    <row r="33" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="176" t="s">
         <v>195</v>
       </c>
       <c r="B33" s="176"/>
       <c r="C33" s="176"/>
       <c r="D33" s="176"/>
       <c r="E33" s="176"/>
       <c r="F33" s="176"/>
       <c r="G33" s="176"/>
       <c r="H33" s="176"/>
       <c r="I33" s="176"/>
-      <c r="J33" s="65">
+      <c r="J33" s="58">
         <v>17</v>
       </c>
-      <c r="K33" s="66">
+      <c r="K33" s="3">
         <v>46</v>
       </c>
       <c r="L33" s="1">
         <v>181.2</v>
       </c>
       <c r="M33" s="1">
         <v>173.5</v>
       </c>
-      <c r="N33" s="8">
+      <c r="N33" s="2">
         <v>12269</v>
       </c>
-      <c r="O33" s="67">
+      <c r="O33" s="4">
         <v>7.61</v>
       </c>
-      <c r="P33" s="67">
+      <c r="P33" s="4">
         <v>2.31</v>
       </c>
-      <c r="Q33" s="67">
+      <c r="Q33" s="4">
         <v>5.3</v>
       </c>
-      <c r="R33" s="8">
+      <c r="R33" s="2">
         <v>4062</v>
       </c>
-      <c r="S33" s="68">
+      <c r="S33" s="5">
         <v>62.5</v>
       </c>
-      <c r="T33" s="8">
+      <c r="T33" s="2">
         <v>14000</v>
       </c>
-      <c r="U33" s="8">
+      <c r="U33" s="2">
         <v>10962</v>
       </c>
-      <c r="V33" s="69">
+      <c r="V33" s="6">
         <v>3038</v>
       </c>
-      <c r="W33" s="8">
+      <c r="W33" s="2">
         <v>408</v>
       </c>
-      <c r="X33" s="8">
+      <c r="X33" s="2">
         <v>22</v>
       </c>
-      <c r="Y33" s="8">
+      <c r="Y33" s="2">
         <v>3424</v>
       </c>
-      <c r="Z33" s="8">
+      <c r="Z33" s="2">
         <v>4767</v>
       </c>
       <c r="AA33" s="1">
         <v>34.1</v>
       </c>
       <c r="AB33" s="1">
         <v>21.7</v>
       </c>
       <c r="AC33" s="1">
         <v>24.5</v>
       </c>
       <c r="AD33" s="1">
         <v>78.3</v>
       </c>
-      <c r="AE33" s="8">
+      <c r="AE33" s="2">
         <v>627</v>
       </c>
-      <c r="AF33" s="8">
+      <c r="AF33" s="2">
         <v>1842</v>
       </c>
-      <c r="AG33" s="70">
+      <c r="AG33" s="7">
         <v>13918</v>
       </c>
-      <c r="AH33" s="70">
+      <c r="AH33" s="7">
         <v>408</v>
       </c>
-      <c r="AI33" s="70">
+      <c r="AI33" s="7">
         <v>8926</v>
       </c>
-      <c r="AJ33" s="70">
+      <c r="AJ33" s="7">
         <v>186</v>
       </c>
-      <c r="AK33" s="70">
+      <c r="AK33" s="7">
         <v>4992</v>
       </c>
       <c r="AL33" s="1">
-        <v>145.69999999999999</v>
+        <v>145.80000000000001</v>
       </c>
       <c r="AM33" s="1">
         <v>35.9</v>
       </c>
-      <c r="AN33" s="8">
+      <c r="AN33" s="2">
         <v>6313</v>
       </c>
       <c r="AO33" s="1">
         <v>45.4</v>
       </c>
-      <c r="AP33" s="8">
+      <c r="AP33" s="2">
         <v>656</v>
       </c>
-      <c r="AQ33" s="8">
+      <c r="AQ33" s="2">
         <v>275</v>
       </c>
-      <c r="AR33" s="8">
+      <c r="AR33" s="2">
         <v>830</v>
       </c>
-      <c r="AS33" s="8">
+      <c r="AS33" s="2">
         <v>348</v>
       </c>
-      <c r="AT33" s="67">
+      <c r="AT33" s="4">
         <v>7.6</v>
       </c>
-      <c r="AU33" s="67">
+      <c r="AU33" s="4">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AV33" s="71">
+      <c r="AV33" s="8">
         <v>0.63</v>
       </c>
-      <c r="AW33" s="71">
+      <c r="AW33" s="8">
         <v>7.61</v>
       </c>
-      <c r="AX33" s="71">
+      <c r="AX33" s="8">
         <v>2.31</v>
       </c>
-      <c r="AY33" s="71">
+      <c r="AY33" s="8">
         <v>5.3</v>
       </c>
-      <c r="AZ33" s="71">
+      <c r="AZ33" s="8">
         <v>0.63</v>
       </c>
-      <c r="BA33" s="71">
+      <c r="BA33" s="8">
         <v>4.67</v>
       </c>
-      <c r="BB33" s="71">
+      <c r="BB33" s="8">
         <v>0.02</v>
       </c>
-      <c r="BC33" s="71">
+      <c r="BC33" s="8">
         <v>0.02</v>
       </c>
-      <c r="BD33" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BE33" s="72">
+      <c r="BD33" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BE33" s="59">
         <v>4062</v>
       </c>
-      <c r="BF33" s="76">
+      <c r="BF33" s="65">
         <v>3092</v>
       </c>
-      <c r="BG33" s="76">
+      <c r="BG33" s="65">
         <v>970</v>
       </c>
-      <c r="BH33" s="76">
+      <c r="BH33" s="65">
         <v>429</v>
       </c>
-      <c r="BI33" s="76">
+      <c r="BI33" s="65">
         <v>541</v>
       </c>
-      <c r="BJ33" s="72">
+      <c r="BJ33" s="59">
         <v>3092</v>
       </c>
-      <c r="BK33" s="76">
+      <c r="BK33" s="65">
         <v>184</v>
       </c>
-      <c r="BL33" s="76">
+      <c r="BL33" s="65">
         <v>192</v>
       </c>
-      <c r="BM33" s="76">
+      <c r="BM33" s="65">
         <v>119</v>
       </c>
-      <c r="BN33" s="76">
+      <c r="BN33" s="65">
         <v>678</v>
       </c>
-      <c r="BO33" s="76">
+      <c r="BO33" s="65">
         <v>297</v>
       </c>
-      <c r="BP33" s="76">
+      <c r="BP33" s="65">
         <v>583</v>
       </c>
-      <c r="BQ33" s="76">
+      <c r="BQ33" s="65">
         <v>1039</v>
       </c>
       <c r="BR33" s="1">
         <v>191.2</v>
       </c>
       <c r="BS33" s="1">
         <v>23.5</v>
       </c>
       <c r="BT33" s="1">
         <v>4.3</v>
       </c>
-      <c r="BU33" s="68">
+      <c r="BU33" s="5">
         <v>1.2</v>
       </c>
-      <c r="BV33" s="68">
+      <c r="BV33" s="5">
         <v>185.7</v>
       </c>
-      <c r="BW33" s="68" t="s">
-[...5 lines deleted...]
-      <c r="BY33" s="68">
+      <c r="BW33" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX33" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY33" s="5">
         <v>1.9</v>
       </c>
-      <c r="BZ33" s="68" t="s">
+      <c r="BZ33" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA33" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB33" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC33" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD33" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE33" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF33" s="1">
         <v>0.1</v>
       </c>
       <c r="CG33" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH33" s="1">
         <v>181.2</v>
       </c>
       <c r="CI33" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ33" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK33" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL33" s="8">
+      <c r="CL33" s="2">
         <v>14000</v>
       </c>
-      <c r="CM33" s="8">
+      <c r="CM33" s="2">
         <v>13510</v>
       </c>
-      <c r="CN33" s="69">
+      <c r="CN33" s="6">
         <v>490</v>
       </c>
-      <c r="CO33" s="8">
+      <c r="CO33" s="2">
         <v>10962</v>
       </c>
-      <c r="CP33" s="8">
+      <c r="CP33" s="2">
         <v>8904</v>
       </c>
-      <c r="CQ33" s="69">
-[...2 lines deleted...]
-      <c r="CR33" s="69">
+      <c r="CQ33" s="6">
+        <v>2058</v>
+      </c>
+      <c r="CR33" s="6">
         <v>3038</v>
       </c>
-      <c r="CS33" s="69">
+      <c r="CS33" s="6">
         <v>4606</v>
       </c>
-      <c r="CT33" s="69">
-[...2 lines deleted...]
-      <c r="CU33" s="8">
+      <c r="CT33" s="6">
+        <v>-1568</v>
+      </c>
+      <c r="CU33" s="2">
         <v>408</v>
       </c>
-      <c r="CV33" s="8">
+      <c r="CV33" s="2">
         <v>22</v>
       </c>
-      <c r="CW33" s="8">
+      <c r="CW33" s="2">
         <v>3424</v>
       </c>
-      <c r="CX33" s="8">
+      <c r="CX33" s="2">
         <v>13918</v>
       </c>
-      <c r="CY33" s="8">
+      <c r="CY33" s="2">
         <v>12869</v>
       </c>
-      <c r="CZ33" s="8">
+      <c r="CZ33" s="2">
         <v>16</v>
       </c>
-      <c r="DA33" s="70" t="s">
-[...17 lines deleted...]
-      <c r="DG33" s="8">
+      <c r="DA33" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB33" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC33" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD33" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE33" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF33" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG33" s="2">
         <v>8</v>
       </c>
-      <c r="DH33" s="8">
+      <c r="DH33" s="2">
         <v>8</v>
       </c>
-      <c r="DI33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="DJ33" s="8">
+      <c r="DI33" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ33" s="2">
         <v>12845</v>
       </c>
-      <c r="DK33" s="8" t="s">
-[...17 lines deleted...]
-      <c r="DQ33" s="70">
+      <c r="DK33" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL33" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM33" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN33" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO33" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP33" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ33" s="7">
         <v>1</v>
       </c>
-      <c r="DR33" s="70">
+      <c r="DR33" s="7">
         <v>408</v>
       </c>
-      <c r="DS33" s="70">
+      <c r="DS33" s="7">
         <v>73</v>
       </c>
-      <c r="DT33" s="8">
+      <c r="DT33" s="2">
         <v>8926</v>
       </c>
-      <c r="DU33" s="8">
+      <c r="DU33" s="2">
         <v>1186</v>
       </c>
-      <c r="DV33" s="8">
+      <c r="DV33" s="2">
         <v>94</v>
       </c>
-      <c r="DW33" s="70">
+      <c r="DW33" s="7">
         <v>1</v>
       </c>
-      <c r="DX33" s="70">
+      <c r="DX33" s="7">
         <v>652</v>
       </c>
-      <c r="DY33" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ33" s="70">
+      <c r="DY33" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ33" s="7">
         <v>1083</v>
       </c>
-      <c r="EA33" s="70">
+      <c r="EA33" s="7">
         <v>263</v>
       </c>
-      <c r="EB33" s="70">
+      <c r="EB33" s="7">
         <v>393</v>
       </c>
-      <c r="EC33" s="70">
+      <c r="EC33" s="7">
         <v>399</v>
       </c>
-      <c r="ED33" s="70">
+      <c r="ED33" s="7">
         <v>146</v>
       </c>
-      <c r="EE33" s="70">
+      <c r="EE33" s="7">
         <v>73</v>
       </c>
-      <c r="EF33" s="8">
+      <c r="EF33" s="2">
         <v>113</v>
       </c>
-      <c r="EG33" s="8">
+      <c r="EG33" s="2">
         <v>39</v>
       </c>
-      <c r="EH33" s="8">
+      <c r="EH33" s="2">
         <v>326</v>
       </c>
-      <c r="EI33" s="8">
+      <c r="EI33" s="2">
         <v>22</v>
       </c>
-      <c r="EJ33" s="8">
+      <c r="EJ33" s="2">
         <v>2839</v>
       </c>
-      <c r="EK33" s="8">
+      <c r="EK33" s="2">
         <v>598</v>
       </c>
-      <c r="EL33" s="8">
+      <c r="EL33" s="2">
         <v>186</v>
       </c>
-      <c r="EM33" s="8">
+      <c r="EM33" s="2">
         <v>755</v>
       </c>
-      <c r="EN33" s="70">
+      <c r="EN33" s="7">
         <v>4992</v>
       </c>
-      <c r="EO33" s="70">
+      <c r="EO33" s="7">
         <v>1503</v>
       </c>
-      <c r="EP33" s="74">
+      <c r="EP33" s="61">
         <v>17</v>
       </c>
     </row>
-    <row r="34" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="177" t="s">
         <v>196</v>
       </c>
       <c r="B34" s="177"/>
       <c r="C34" s="177"/>
       <c r="D34" s="177"/>
       <c r="E34" s="177"/>
       <c r="F34" s="177"/>
       <c r="G34" s="177"/>
       <c r="H34" s="177"/>
       <c r="I34" s="177"/>
-      <c r="J34" s="65">
+      <c r="J34" s="58">
         <v>18</v>
       </c>
-      <c r="K34" s="66">
+      <c r="K34" s="3">
         <v>28</v>
       </c>
       <c r="L34" s="1">
         <v>91.3</v>
       </c>
       <c r="M34" s="1">
         <v>82.4</v>
       </c>
-      <c r="N34" s="8">
+      <c r="N34" s="2">
         <v>8737</v>
       </c>
-      <c r="O34" s="67">
+      <c r="O34" s="4">
         <v>12.14</v>
       </c>
-      <c r="P34" s="67">
+      <c r="P34" s="4">
         <v>2.39</v>
       </c>
-      <c r="Q34" s="67">
+      <c r="Q34" s="4">
         <v>9.75</v>
       </c>
-      <c r="R34" s="8">
+      <c r="R34" s="2">
         <v>4098</v>
       </c>
-      <c r="S34" s="68">
+      <c r="S34" s="5">
         <v>67.900000000000006</v>
       </c>
-      <c r="T34" s="8">
+      <c r="T34" s="2">
         <v>10359</v>
       </c>
-      <c r="U34" s="8">
+      <c r="U34" s="2">
         <v>7891</v>
       </c>
-      <c r="V34" s="69">
+      <c r="V34" s="6">
         <v>2468</v>
       </c>
-      <c r="W34" s="8">
+      <c r="W34" s="2">
         <v>22</v>
       </c>
-      <c r="X34" s="8">
+      <c r="X34" s="2">
         <v>7</v>
       </c>
-      <c r="Y34" s="8">
+      <c r="Y34" s="2">
         <v>2483</v>
       </c>
-      <c r="Z34" s="8">
+      <c r="Z34" s="2">
         <v>4155</v>
       </c>
       <c r="AA34" s="1">
         <v>40.1</v>
       </c>
       <c r="AB34" s="1">
         <v>23.8</v>
       </c>
       <c r="AC34" s="1">
         <v>24</v>
       </c>
       <c r="AD34" s="1">
         <v>76.2</v>
       </c>
-      <c r="AE34" s="8">
+      <c r="AE34" s="2">
         <v>332</v>
       </c>
-      <c r="AF34" s="8">
+      <c r="AF34" s="2">
         <v>827</v>
       </c>
-      <c r="AG34" s="70">
+      <c r="AG34" s="7">
         <v>9261</v>
       </c>
-      <c r="AH34" s="70">
+      <c r="AH34" s="7">
         <v>22</v>
       </c>
-      <c r="AI34" s="70">
+      <c r="AI34" s="7">
         <v>6211</v>
       </c>
-      <c r="AJ34" s="70">
+      <c r="AJ34" s="7">
         <v>103</v>
       </c>
-      <c r="AK34" s="70">
+      <c r="AK34" s="7">
         <v>3050</v>
       </c>
       <c r="AL34" s="1">
         <v>122.8</v>
       </c>
       <c r="AM34" s="1">
         <v>32.9</v>
       </c>
-      <c r="AN34" s="8">
+      <c r="AN34" s="2">
         <v>4715</v>
       </c>
       <c r="AO34" s="1">
         <v>50.9</v>
       </c>
-      <c r="AP34" s="8">
+      <c r="AP34" s="2">
         <v>251</v>
       </c>
-      <c r="AQ34" s="8">
+      <c r="AQ34" s="2">
         <v>334</v>
       </c>
-      <c r="AR34" s="8">
+      <c r="AR34" s="2">
         <v>388</v>
       </c>
-      <c r="AS34" s="8">
+      <c r="AS34" s="2">
         <v>516</v>
       </c>
-      <c r="AT34" s="67">
+      <c r="AT34" s="4">
         <v>12.53</v>
       </c>
-      <c r="AU34" s="67">
+      <c r="AU34" s="4">
         <v>2.39</v>
       </c>
-      <c r="AV34" s="71">
+      <c r="AV34" s="8">
         <v>0.96</v>
       </c>
-      <c r="AW34" s="71">
+      <c r="AW34" s="8">
         <v>12.14</v>
       </c>
-      <c r="AX34" s="71">
+      <c r="AX34" s="8">
         <v>2.39</v>
       </c>
-      <c r="AY34" s="71">
+      <c r="AY34" s="8">
         <v>9.75</v>
       </c>
-      <c r="AZ34" s="71">
+      <c r="AZ34" s="8">
         <v>0.56999999999999995</v>
       </c>
-      <c r="BA34" s="71">
+      <c r="BA34" s="8">
         <v>9.18</v>
       </c>
-      <c r="BB34" s="71">
+      <c r="BB34" s="8">
         <v>0.21</v>
       </c>
-      <c r="BC34" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BD34" s="71">
+      <c r="BC34" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD34" s="8">
         <v>0.21</v>
       </c>
-      <c r="BE34" s="72">
+      <c r="BE34" s="59">
         <v>4098</v>
       </c>
-      <c r="BF34" s="76">
+      <c r="BF34" s="65">
         <v>3008</v>
       </c>
-      <c r="BG34" s="76">
+      <c r="BG34" s="65">
         <v>1090</v>
       </c>
-      <c r="BH34" s="76">
+      <c r="BH34" s="65">
         <v>584</v>
       </c>
-      <c r="BI34" s="76">
+      <c r="BI34" s="65">
         <v>506</v>
       </c>
-      <c r="BJ34" s="72">
+      <c r="BJ34" s="59">
         <v>3008</v>
       </c>
-      <c r="BK34" s="76">
+      <c r="BK34" s="65">
         <v>47</v>
       </c>
-      <c r="BL34" s="76">
+      <c r="BL34" s="65">
         <v>214</v>
       </c>
-      <c r="BM34" s="76">
+      <c r="BM34" s="65">
         <v>157</v>
       </c>
-      <c r="BN34" s="76">
+      <c r="BN34" s="65">
         <v>511</v>
       </c>
-      <c r="BO34" s="76">
+      <c r="BO34" s="65">
         <v>191</v>
       </c>
-      <c r="BP34" s="76">
+      <c r="BP34" s="65">
         <v>478</v>
       </c>
-      <c r="BQ34" s="76">
+      <c r="BQ34" s="65">
         <v>1410</v>
       </c>
       <c r="BR34" s="1">
         <v>105.4</v>
       </c>
       <c r="BS34" s="1">
         <v>14.3</v>
       </c>
       <c r="BT34" s="1">
         <v>5.9</v>
       </c>
-      <c r="BU34" s="68">
+      <c r="BU34" s="5">
         <v>4.3</v>
       </c>
-      <c r="BV34" s="68">
+      <c r="BV34" s="5">
         <v>95.2</v>
       </c>
-      <c r="BW34" s="68" t="s">
-[...5 lines deleted...]
-      <c r="BY34" s="68">
+      <c r="BW34" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX34" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY34" s="5">
         <v>0.8</v>
       </c>
-      <c r="BZ34" s="68" t="s">
+      <c r="BZ34" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA34" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB34" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC34" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD34" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE34" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF34" s="1">
         <v>1.4</v>
       </c>
       <c r="CG34" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH34" s="1">
         <v>91.3</v>
       </c>
       <c r="CI34" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ34" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK34" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL34" s="8">
+      <c r="CL34" s="2">
         <v>10359</v>
       </c>
-      <c r="CM34" s="8">
+      <c r="CM34" s="2">
         <v>9239</v>
       </c>
-      <c r="CN34" s="69">
-[...2 lines deleted...]
-      <c r="CO34" s="8">
+      <c r="CN34" s="6">
+        <v>1120</v>
+      </c>
+      <c r="CO34" s="2">
         <v>7891</v>
       </c>
-      <c r="CP34" s="8">
+      <c r="CP34" s="2">
         <v>6204</v>
       </c>
-      <c r="CQ34" s="69">
+      <c r="CQ34" s="6">
         <v>1687</v>
       </c>
-      <c r="CR34" s="69">
+      <c r="CR34" s="6">
         <v>2468</v>
       </c>
-      <c r="CS34" s="69">
+      <c r="CS34" s="6">
         <v>3035</v>
       </c>
-      <c r="CT34" s="69">
-[...2 lines deleted...]
-      <c r="CU34" s="8">
+      <c r="CT34" s="6">
+        <v>-567</v>
+      </c>
+      <c r="CU34" s="2">
         <v>22</v>
       </c>
-      <c r="CV34" s="8">
+      <c r="CV34" s="2">
         <v>7</v>
       </c>
-      <c r="CW34" s="8">
+      <c r="CW34" s="2">
         <v>2483</v>
       </c>
-      <c r="CX34" s="8">
+      <c r="CX34" s="2">
         <v>9261</v>
       </c>
-      <c r="CY34" s="8">
+      <c r="CY34" s="2">
         <v>9163</v>
       </c>
-      <c r="CZ34" s="8">
+      <c r="CZ34" s="2">
         <v>11</v>
       </c>
-      <c r="DA34" s="70" t="s">
-[...17 lines deleted...]
-      <c r="DG34" s="8">
+      <c r="DA34" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB34" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC34" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD34" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE34" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF34" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG34" s="2">
         <v>47</v>
       </c>
-      <c r="DH34" s="8">
+      <c r="DH34" s="2">
         <v>47</v>
       </c>
-      <c r="DI34" s="8" t="s">
-[...2 lines deleted...]
-      <c r="DJ34" s="8">
+      <c r="DI34" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ34" s="2">
         <v>9105</v>
       </c>
-      <c r="DK34" s="8" t="s">
-[...20 lines deleted...]
-      <c r="DR34" s="70">
+      <c r="DK34" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL34" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM34" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN34" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO34" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP34" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ34" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR34" s="7">
         <v>22</v>
       </c>
-      <c r="DS34" s="70">
+      <c r="DS34" s="7">
         <v>77</v>
       </c>
-      <c r="DT34" s="8">
+      <c r="DT34" s="2">
         <v>6211</v>
       </c>
-      <c r="DU34" s="8">
+      <c r="DU34" s="2">
         <v>1571</v>
       </c>
-      <c r="DV34" s="8">
+      <c r="DV34" s="2">
         <v>52</v>
       </c>
-      <c r="DW34" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX34" s="70">
+      <c r="DW34" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX34" s="7">
         <v>267</v>
       </c>
-      <c r="DY34" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ34" s="70">
+      <c r="DY34" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ34" s="7">
         <v>452</v>
       </c>
-      <c r="EA34" s="70">
+      <c r="EA34" s="7">
         <v>476</v>
       </c>
-      <c r="EB34" s="70">
+      <c r="EB34" s="7">
         <v>295</v>
       </c>
-      <c r="EC34" s="70">
+      <c r="EC34" s="7">
         <v>335</v>
       </c>
-      <c r="ED34" s="70">
+      <c r="ED34" s="7">
         <v>129</v>
       </c>
-      <c r="EE34" s="70">
+      <c r="EE34" s="7">
         <v>67</v>
       </c>
-      <c r="EF34" s="8">
+      <c r="EF34" s="2">
         <v>87</v>
       </c>
-      <c r="EG34" s="8">
+      <c r="EG34" s="2">
         <v>29</v>
       </c>
-      <c r="EH34" s="8">
+      <c r="EH34" s="2">
         <v>224</v>
       </c>
-      <c r="EI34" s="8">
+      <c r="EI34" s="2">
         <v>7</v>
       </c>
-      <c r="EJ34" s="8">
+      <c r="EJ34" s="2">
         <v>775</v>
       </c>
-      <c r="EK34" s="8">
+      <c r="EK34" s="2">
         <v>656</v>
       </c>
-      <c r="EL34" s="8">
+      <c r="EL34" s="2">
         <v>103</v>
       </c>
-      <c r="EM34" s="8">
+      <c r="EM34" s="2">
         <v>827</v>
       </c>
-      <c r="EN34" s="70">
+      <c r="EN34" s="7">
         <v>3050</v>
       </c>
-      <c r="EO34" s="70">
+      <c r="EO34" s="7">
         <v>997</v>
       </c>
-      <c r="EP34" s="74">
+      <c r="EP34" s="61">
         <v>18</v>
       </c>
     </row>
-    <row r="35" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="177" t="s">
         <v>197</v>
       </c>
       <c r="B35" s="177"/>
       <c r="C35" s="177"/>
       <c r="D35" s="177"/>
       <c r="E35" s="177"/>
       <c r="F35" s="177"/>
       <c r="G35" s="177"/>
       <c r="H35" s="177"/>
       <c r="I35" s="177"/>
-      <c r="J35" s="65">
+      <c r="J35" s="58">
         <v>19</v>
       </c>
-      <c r="K35" s="66">
+      <c r="K35" s="3">
         <v>39</v>
       </c>
       <c r="L35" s="1">
         <v>99</v>
       </c>
       <c r="M35" s="1">
         <v>92.6</v>
       </c>
-      <c r="N35" s="8">
+      <c r="N35" s="2">
         <v>10023</v>
       </c>
-      <c r="O35" s="67">
+      <c r="O35" s="4">
         <v>6.54</v>
       </c>
-      <c r="P35" s="67">
+      <c r="P35" s="4">
         <v>2.59</v>
       </c>
-      <c r="Q35" s="67">
+      <c r="Q35" s="4">
         <v>3.95</v>
       </c>
-      <c r="R35" s="8">
+      <c r="R35" s="2">
         <v>4485</v>
       </c>
-      <c r="S35" s="68">
+      <c r="S35" s="5">
         <v>65.5</v>
       </c>
-      <c r="T35" s="8">
+      <c r="T35" s="2">
         <v>13148</v>
       </c>
-      <c r="U35" s="8">
+      <c r="U35" s="2">
         <v>10426</v>
       </c>
-      <c r="V35" s="69">
+      <c r="V35" s="6">
         <v>2722</v>
       </c>
-      <c r="W35" s="8">
+      <c r="W35" s="2">
         <v>105</v>
       </c>
-      <c r="X35" s="8">
+      <c r="X35" s="2">
         <v>4</v>
       </c>
-      <c r="Y35" s="8">
+      <c r="Y35" s="2">
         <v>2823</v>
       </c>
-      <c r="Z35" s="8">
+      <c r="Z35" s="2">
         <v>3773</v>
       </c>
       <c r="AA35" s="1">
         <v>28.7</v>
       </c>
       <c r="AB35" s="1">
         <v>20.7</v>
       </c>
       <c r="AC35" s="1">
         <v>21.5</v>
       </c>
       <c r="AD35" s="1">
         <v>79.3</v>
       </c>
-      <c r="AE35" s="8">
+      <c r="AE35" s="2">
         <v>577</v>
       </c>
-      <c r="AF35" s="8">
+      <c r="AF35" s="2">
         <v>2010</v>
       </c>
-      <c r="AG35" s="70">
+      <c r="AG35" s="7">
         <v>10848</v>
       </c>
-      <c r="AH35" s="70">
+      <c r="AH35" s="7">
         <v>105</v>
       </c>
-      <c r="AI35" s="70">
+      <c r="AI35" s="7">
         <v>6983</v>
       </c>
-      <c r="AJ35" s="70">
+      <c r="AJ35" s="7">
         <v>128</v>
       </c>
-      <c r="AK35" s="70">
+      <c r="AK35" s="7">
         <v>3865</v>
       </c>
       <c r="AL35" s="1">
-        <v>136.80000000000001</v>
+        <v>136.9</v>
       </c>
       <c r="AM35" s="1">
         <v>35.6</v>
       </c>
-      <c r="AN35" s="8">
+      <c r="AN35" s="2">
         <v>4811</v>
       </c>
       <c r="AO35" s="1">
         <v>44.3</v>
       </c>
-      <c r="AP35" s="8">
+      <c r="AP35" s="2">
         <v>591</v>
       </c>
-      <c r="AQ35" s="8">
+      <c r="AQ35" s="2">
         <v>390</v>
       </c>
-      <c r="AR35" s="8">
+      <c r="AR35" s="2">
         <v>736</v>
       </c>
-      <c r="AS35" s="8">
+      <c r="AS35" s="2">
         <v>486</v>
       </c>
-      <c r="AT35" s="67">
+      <c r="AT35" s="4">
         <v>6.54</v>
       </c>
-      <c r="AU35" s="67">
+      <c r="AU35" s="4">
         <v>2.59</v>
       </c>
-      <c r="AV35" s="71">
+      <c r="AV35" s="8">
         <v>0.33</v>
       </c>
-      <c r="AW35" s="71">
+      <c r="AW35" s="8">
         <v>6.54</v>
       </c>
-      <c r="AX35" s="71">
+      <c r="AX35" s="8">
         <v>2.59</v>
       </c>
-      <c r="AY35" s="71">
+      <c r="AY35" s="8">
         <v>3.95</v>
       </c>
-      <c r="AZ35" s="71">
+      <c r="AZ35" s="8">
         <v>0.33</v>
       </c>
-      <c r="BA35" s="71">
+      <c r="BA35" s="8">
         <v>3.62</v>
       </c>
-      <c r="BB35" s="71">
+      <c r="BB35" s="8">
         <v>0.1</v>
       </c>
-      <c r="BC35" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BD35" s="71">
+      <c r="BC35" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD35" s="8">
         <v>0.1</v>
       </c>
-      <c r="BE35" s="72">
+      <c r="BE35" s="59">
         <v>4485</v>
       </c>
-      <c r="BF35" s="76">
+      <c r="BF35" s="65">
         <v>3833</v>
       </c>
-      <c r="BG35" s="76">
+      <c r="BG35" s="65">
         <v>652</v>
       </c>
-      <c r="BH35" s="76">
+      <c r="BH35" s="65">
         <v>292</v>
       </c>
-      <c r="BI35" s="76">
+      <c r="BI35" s="65">
         <v>360</v>
       </c>
-      <c r="BJ35" s="72">
+      <c r="BJ35" s="59">
         <v>3833</v>
       </c>
-      <c r="BK35" s="76">
+      <c r="BK35" s="65">
         <v>205</v>
       </c>
-      <c r="BL35" s="76">
+      <c r="BL35" s="65">
         <v>338</v>
       </c>
-      <c r="BM35" s="76">
+      <c r="BM35" s="65">
         <v>224</v>
       </c>
-      <c r="BN35" s="76">
+      <c r="BN35" s="65">
         <v>537</v>
       </c>
-      <c r="BO35" s="76">
+      <c r="BO35" s="65">
         <v>556</v>
       </c>
-      <c r="BP35" s="76">
+      <c r="BP35" s="65">
         <v>664</v>
       </c>
-      <c r="BQ35" s="76">
+      <c r="BQ35" s="65">
         <v>1309</v>
       </c>
       <c r="BR35" s="1">
         <v>133.9</v>
       </c>
       <c r="BS35" s="1">
         <v>14.7</v>
       </c>
       <c r="BT35" s="1">
         <v>24.6</v>
       </c>
-      <c r="BU35" s="68">
+      <c r="BU35" s="5">
         <v>5.4</v>
       </c>
-      <c r="BV35" s="68">
+      <c r="BV35" s="5">
         <v>103.9</v>
       </c>
-      <c r="BW35" s="68" t="s">
-[...2 lines deleted...]
-      <c r="BX35" s="68">
+      <c r="BW35" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX35" s="5">
         <v>3.1</v>
       </c>
-      <c r="BY35" s="68">
+      <c r="BY35" s="5">
         <v>11.3</v>
       </c>
-      <c r="BZ35" s="68">
+      <c r="BZ35" s="5">
         <v>1</v>
       </c>
       <c r="CA35" s="1">
         <v>0.9</v>
       </c>
       <c r="CB35" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC35" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD35" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE35" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF35" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG35" s="1">
         <v>7.7</v>
       </c>
       <c r="CH35" s="1">
         <v>99</v>
       </c>
       <c r="CI35" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ35" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK35" s="1">
         <v>4.3</v>
       </c>
-      <c r="CL35" s="8">
+      <c r="CL35" s="2">
         <v>13148</v>
       </c>
-      <c r="CM35" s="8">
+      <c r="CM35" s="2">
         <v>10743</v>
       </c>
-      <c r="CN35" s="69">
-[...2 lines deleted...]
-      <c r="CO35" s="8">
+      <c r="CN35" s="6">
+        <v>2405</v>
+      </c>
+      <c r="CO35" s="2">
         <v>10426</v>
       </c>
-      <c r="CP35" s="8">
+      <c r="CP35" s="2">
         <v>6979</v>
       </c>
-      <c r="CQ35" s="69">
-[...2 lines deleted...]
-      <c r="CR35" s="69">
+      <c r="CQ35" s="6">
+        <v>3447</v>
+      </c>
+      <c r="CR35" s="6">
         <v>2722</v>
       </c>
-      <c r="CS35" s="69">
+      <c r="CS35" s="6">
         <v>3764</v>
       </c>
-      <c r="CT35" s="69">
-[...2 lines deleted...]
-      <c r="CU35" s="8">
+      <c r="CT35" s="6">
+        <v>-1042</v>
+      </c>
+      <c r="CU35" s="2">
         <v>105</v>
       </c>
-      <c r="CV35" s="8">
+      <c r="CV35" s="2">
         <v>4</v>
       </c>
-      <c r="CW35" s="8">
+      <c r="CW35" s="2">
         <v>2823</v>
       </c>
-      <c r="CX35" s="8">
+      <c r="CX35" s="2">
         <v>10848</v>
       </c>
-      <c r="CY35" s="8">
+      <c r="CY35" s="2">
         <v>10424</v>
       </c>
-      <c r="CZ35" s="8">
+      <c r="CZ35" s="2">
         <v>102</v>
       </c>
-      <c r="DA35" s="70">
+      <c r="DA35" s="7">
         <v>1</v>
       </c>
-      <c r="DB35" s="70">
+      <c r="DB35" s="7">
         <v>1</v>
       </c>
-      <c r="DC35" s="70" t="s">
-[...11 lines deleted...]
-      <c r="DG35" s="8">
+      <c r="DC35" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD35" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE35" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF35" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG35" s="2">
         <v>29</v>
       </c>
-      <c r="DH35" s="8">
+      <c r="DH35" s="2">
         <v>19</v>
       </c>
-      <c r="DI35" s="8">
+      <c r="DI35" s="2">
         <v>10</v>
       </c>
-      <c r="DJ35" s="8">
+      <c r="DJ35" s="2">
         <v>10273</v>
       </c>
-      <c r="DK35" s="8" t="s">
-[...8 lines deleted...]
-      <c r="DN35" s="8">
+      <c r="DK35" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL35" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM35" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN35" s="2">
         <v>18</v>
       </c>
-      <c r="DO35" s="8" t="s">
-[...8 lines deleted...]
-      <c r="DR35" s="70">
+      <c r="DO35" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP35" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ35" s="7">
+        <v>216</v>
+      </c>
+      <c r="DR35" s="7">
         <v>105</v>
       </c>
-      <c r="DS35" s="70">
+      <c r="DS35" s="7">
         <v>98</v>
       </c>
-      <c r="DT35" s="8">
+      <c r="DT35" s="2">
         <v>6983</v>
       </c>
-      <c r="DU35" s="8">
+      <c r="DU35" s="2">
         <v>830</v>
       </c>
-      <c r="DV35" s="8">
+      <c r="DV35" s="2">
         <v>42</v>
       </c>
-      <c r="DW35" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX35" s="70">
+      <c r="DW35" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX35" s="7">
         <v>358</v>
       </c>
-      <c r="DY35" s="70">
+      <c r="DY35" s="7">
         <v>18</v>
       </c>
-      <c r="DZ35" s="70">
+      <c r="DZ35" s="7">
         <v>764</v>
       </c>
-      <c r="EA35" s="70">
+      <c r="EA35" s="7">
         <v>488</v>
       </c>
-      <c r="EB35" s="70">
+      <c r="EB35" s="7">
         <v>367</v>
       </c>
-      <c r="EC35" s="70">
+      <c r="EC35" s="7">
         <v>296</v>
       </c>
-      <c r="ED35" s="70">
+      <c r="ED35" s="7">
         <v>135</v>
       </c>
-      <c r="EE35" s="70">
+      <c r="EE35" s="7">
         <v>75</v>
       </c>
-      <c r="EF35" s="8">
+      <c r="EF35" s="2">
         <v>112</v>
       </c>
-      <c r="EG35" s="8">
+      <c r="EG35" s="2">
         <v>32</v>
       </c>
-      <c r="EH35" s="8">
+      <c r="EH35" s="2">
         <v>283</v>
       </c>
-      <c r="EI35" s="8">
+      <c r="EI35" s="2">
         <v>4</v>
       </c>
-      <c r="EJ35" s="8">
+      <c r="EJ35" s="2">
         <v>1786</v>
       </c>
-      <c r="EK35" s="8">
+      <c r="EK35" s="2">
         <v>545</v>
       </c>
-      <c r="EL35" s="8">
+      <c r="EL35" s="2">
         <v>128</v>
       </c>
-      <c r="EM35" s="8">
+      <c r="EM35" s="2">
         <v>868</v>
       </c>
-      <c r="EN35" s="70">
+      <c r="EN35" s="7">
         <v>3865</v>
       </c>
-      <c r="EO35" s="70">
+      <c r="EO35" s="7">
         <v>1987</v>
       </c>
-      <c r="EP35" s="74">
+      <c r="EP35" s="61">
         <v>19</v>
       </c>
     </row>
-    <row r="36" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="177" t="s">
         <v>198</v>
       </c>
       <c r="B36" s="177"/>
       <c r="C36" s="177"/>
       <c r="D36" s="177"/>
       <c r="E36" s="177"/>
       <c r="F36" s="177"/>
       <c r="G36" s="177"/>
       <c r="H36" s="177"/>
       <c r="I36" s="177"/>
-      <c r="J36" s="65">
+      <c r="J36" s="58">
         <v>20</v>
       </c>
-      <c r="K36" s="66">
+      <c r="K36" s="3">
         <v>12</v>
       </c>
       <c r="L36" s="1">
         <v>123.3</v>
       </c>
       <c r="M36" s="1">
         <v>113.1</v>
       </c>
-      <c r="N36" s="8">
+      <c r="N36" s="2">
         <v>12898</v>
       </c>
-      <c r="O36" s="67">
+      <c r="O36" s="4">
         <v>11.51</v>
       </c>
-      <c r="P36" s="67">
+      <c r="P36" s="4">
         <v>2.59</v>
       </c>
-      <c r="Q36" s="67">
+      <c r="Q36" s="4">
         <v>8.92</v>
       </c>
-      <c r="R36" s="8">
+      <c r="R36" s="2">
         <v>4560</v>
       </c>
-      <c r="S36" s="68">
+      <c r="S36" s="5">
         <v>62</v>
       </c>
-      <c r="T36" s="8">
+      <c r="T36" s="2">
         <v>14464</v>
       </c>
-      <c r="U36" s="8">
+      <c r="U36" s="2">
         <v>10561</v>
       </c>
-      <c r="V36" s="69">
+      <c r="V36" s="6">
         <v>3903</v>
       </c>
-      <c r="W36" s="8">
+      <c r="W36" s="2">
         <v>225</v>
       </c>
-      <c r="X36" s="8">
+      <c r="X36" s="2">
         <v>2</v>
       </c>
-      <c r="Y36" s="8">
+      <c r="Y36" s="2">
         <v>4126</v>
       </c>
-      <c r="Z36" s="8">
+      <c r="Z36" s="2">
         <v>5350</v>
       </c>
       <c r="AA36" s="1">
         <v>37</v>
       </c>
       <c r="AB36" s="1">
         <v>27</v>
       </c>
       <c r="AC36" s="1">
         <v>28.5</v>
       </c>
       <c r="AD36" s="1">
         <v>73</v>
       </c>
-      <c r="AE36" s="8">
+      <c r="AE36" s="2">
         <v>465</v>
       </c>
-      <c r="AF36" s="8">
+      <c r="AF36" s="2">
         <v>1258</v>
       </c>
-      <c r="AG36" s="70">
+      <c r="AG36" s="7">
         <v>13758</v>
       </c>
-      <c r="AH36" s="70">
+      <c r="AH36" s="7">
         <v>225</v>
       </c>
-      <c r="AI36" s="70">
+      <c r="AI36" s="7">
         <v>8551</v>
       </c>
-      <c r="AJ36" s="70">
+      <c r="AJ36" s="7">
         <v>140</v>
       </c>
-      <c r="AK36" s="70">
+      <c r="AK36" s="7">
         <v>5207</v>
       </c>
       <c r="AL36" s="1">
         <v>126.2</v>
       </c>
       <c r="AM36" s="1">
         <v>37.799999999999997</v>
       </c>
-      <c r="AN36" s="8">
+      <c r="AN36" s="2">
         <v>6429</v>
       </c>
       <c r="AO36" s="1">
         <v>46.7</v>
       </c>
-      <c r="AP36" s="8">
+      <c r="AP36" s="2">
         <v>452</v>
       </c>
-      <c r="AQ36" s="8">
+      <c r="AQ36" s="2">
         <v>422</v>
       </c>
-      <c r="AR36" s="8">
+      <c r="AR36" s="2">
         <v>559</v>
       </c>
-      <c r="AS36" s="8">
+      <c r="AS36" s="2">
         <v>521</v>
       </c>
-      <c r="AT36" s="67">
+      <c r="AT36" s="4">
         <v>11.5</v>
       </c>
-      <c r="AU36" s="67">
+      <c r="AU36" s="4">
         <v>2.58</v>
       </c>
-      <c r="AV36" s="71">
+      <c r="AV36" s="8">
         <v>0.75</v>
       </c>
-      <c r="AW36" s="71">
+      <c r="AW36" s="8">
         <v>11.51</v>
       </c>
-      <c r="AX36" s="71">
+      <c r="AX36" s="8">
         <v>2.59</v>
       </c>
-      <c r="AY36" s="71">
+      <c r="AY36" s="8">
         <v>8.92</v>
       </c>
-      <c r="AZ36" s="71">
+      <c r="AZ36" s="8">
         <v>0.75</v>
       </c>
-      <c r="BA36" s="71">
+      <c r="BA36" s="8">
         <v>8.17</v>
       </c>
-      <c r="BB36" s="71">
+      <c r="BB36" s="8">
         <v>0.17</v>
       </c>
-      <c r="BC36" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BD36" s="71">
+      <c r="BC36" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD36" s="8">
         <v>0.17</v>
       </c>
-      <c r="BE36" s="72">
+      <c r="BE36" s="59">
         <v>4560</v>
       </c>
-      <c r="BF36" s="76">
+      <c r="BF36" s="65">
         <v>3758</v>
       </c>
-      <c r="BG36" s="76">
+      <c r="BG36" s="65">
         <v>802</v>
       </c>
-      <c r="BH36" s="76">
+      <c r="BH36" s="65">
         <v>449</v>
       </c>
-      <c r="BI36" s="76">
+      <c r="BI36" s="65">
         <v>353</v>
       </c>
-      <c r="BJ36" s="72">
+      <c r="BJ36" s="59">
         <v>3758</v>
       </c>
-      <c r="BK36" s="76">
+      <c r="BK36" s="65">
         <v>83</v>
       </c>
-      <c r="BL36" s="76">
+      <c r="BL36" s="65">
         <v>1</v>
       </c>
-      <c r="BM36" s="76">
+      <c r="BM36" s="65">
         <v>446</v>
       </c>
-      <c r="BN36" s="76">
+      <c r="BN36" s="65">
         <v>936</v>
       </c>
-      <c r="BO36" s="76">
+      <c r="BO36" s="65">
         <v>240</v>
       </c>
-      <c r="BP36" s="76">
+      <c r="BP36" s="65">
         <v>674</v>
       </c>
-      <c r="BQ36" s="76">
+      <c r="BQ36" s="65">
         <v>1378</v>
       </c>
       <c r="BR36" s="1">
         <v>155.6</v>
       </c>
       <c r="BS36" s="1">
         <v>30.3</v>
       </c>
       <c r="BT36" s="1">
         <v>15.3</v>
       </c>
-      <c r="BU36" s="68">
+      <c r="BU36" s="5">
         <v>4.9000000000000004</v>
       </c>
-      <c r="BV36" s="68">
+      <c r="BV36" s="5">
         <v>135.4</v>
       </c>
-      <c r="BW36" s="68" t="s">
-[...5 lines deleted...]
-      <c r="BY36" s="68">
+      <c r="BW36" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX36" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY36" s="5">
         <v>8.8000000000000007</v>
       </c>
-      <c r="BZ36" s="68" t="s">
+      <c r="BZ36" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA36" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB36" s="1">
         <v>0.1</v>
       </c>
       <c r="CC36" s="1">
         <v>0.1</v>
       </c>
       <c r="CD36" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE36" s="1">
         <v>3.3</v>
       </c>
       <c r="CF36" s="1">
         <v>0.3</v>
       </c>
       <c r="CG36" s="1">
         <v>8.3000000000000007</v>
       </c>
       <c r="CH36" s="1">
         <v>123.3</v>
       </c>
       <c r="CI36" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ36" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK36" s="1">
         <v>1.3</v>
       </c>
-      <c r="CL36" s="8">
+      <c r="CL36" s="2">
         <v>14464</v>
       </c>
-      <c r="CM36" s="8">
+      <c r="CM36" s="2">
         <v>13533</v>
       </c>
-      <c r="CN36" s="69">
-[...2 lines deleted...]
-      <c r="CO36" s="8">
+      <c r="CN36" s="6">
+        <v>931</v>
+      </c>
+      <c r="CO36" s="2">
         <v>10561</v>
       </c>
-      <c r="CP36" s="8">
+      <c r="CP36" s="2">
         <v>8549</v>
       </c>
-      <c r="CQ36" s="69">
-[...2 lines deleted...]
-      <c r="CR36" s="69">
+      <c r="CQ36" s="6">
+        <v>2012</v>
+      </c>
+      <c r="CR36" s="6">
         <v>3903</v>
       </c>
-      <c r="CS36" s="69">
+      <c r="CS36" s="6">
         <v>4984</v>
       </c>
-      <c r="CT36" s="69">
-[...2 lines deleted...]
-      <c r="CU36" s="8">
+      <c r="CT36" s="6">
+        <v>-1081</v>
+      </c>
+      <c r="CU36" s="2">
         <v>225</v>
       </c>
-      <c r="CV36" s="8">
+      <c r="CV36" s="2">
         <v>2</v>
       </c>
-      <c r="CW36" s="8">
+      <c r="CW36" s="2">
         <v>4126</v>
       </c>
-      <c r="CX36" s="8">
+      <c r="CX36" s="2">
         <v>13758</v>
       </c>
-      <c r="CY36" s="8">
+      <c r="CY36" s="2">
         <v>13425</v>
       </c>
-      <c r="CZ36" s="8">
+      <c r="CZ36" s="2">
         <v>142</v>
       </c>
-      <c r="DA36" s="70" t="s">
-[...5 lines deleted...]
-      <c r="DC36" s="70">
+      <c r="DA36" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB36" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC36" s="7">
         <v>1</v>
       </c>
-      <c r="DD36" s="70">
+      <c r="DD36" s="7">
         <v>1</v>
       </c>
-      <c r="DE36" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DF36" s="70">
+      <c r="DE36" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF36" s="7">
         <v>8</v>
       </c>
-      <c r="DG36" s="8">
+      <c r="DG36" s="2">
         <v>31</v>
       </c>
-      <c r="DH36" s="8">
+      <c r="DH36" s="2">
         <v>25</v>
       </c>
-      <c r="DI36" s="8">
+      <c r="DI36" s="2">
         <v>6</v>
       </c>
-      <c r="DJ36" s="8">
+      <c r="DJ36" s="2">
         <v>13230</v>
       </c>
-      <c r="DK36" s="8">
+      <c r="DK36" s="2">
         <v>4</v>
       </c>
-      <c r="DL36" s="8">
+      <c r="DL36" s="2">
         <v>4</v>
       </c>
-      <c r="DM36" s="8" t="s">
-[...2 lines deleted...]
-      <c r="DN36" s="8">
+      <c r="DM36" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN36" s="2">
         <v>9</v>
       </c>
-      <c r="DO36" s="8" t="s">
-[...8 lines deleted...]
-      <c r="DR36" s="70">
+      <c r="DO36" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP36" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ36" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR36" s="7">
         <v>225</v>
       </c>
-      <c r="DS36" s="70">
+      <c r="DS36" s="7">
         <v>110</v>
       </c>
-      <c r="DT36" s="8">
+      <c r="DT36" s="2">
         <v>8551</v>
       </c>
-      <c r="DU36" s="8">
+      <c r="DU36" s="2">
         <v>1028</v>
       </c>
-      <c r="DV36" s="8">
+      <c r="DV36" s="2">
         <v>50</v>
       </c>
-      <c r="DW36" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX36" s="70">
+      <c r="DW36" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX36" s="7">
         <v>438</v>
       </c>
-      <c r="DY36" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ36" s="70">
+      <c r="DY36" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ36" s="7">
         <v>494</v>
       </c>
-      <c r="EA36" s="70">
+      <c r="EA36" s="7">
         <v>778</v>
       </c>
-      <c r="EB36" s="70">
+      <c r="EB36" s="7">
         <v>369</v>
       </c>
-      <c r="EC36" s="70">
+      <c r="EC36" s="7">
         <v>379</v>
       </c>
-      <c r="ED36" s="70">
+      <c r="ED36" s="7">
         <v>84</v>
       </c>
-      <c r="EE36" s="70">
+      <c r="EE36" s="7">
         <v>80</v>
       </c>
-      <c r="EF36" s="8">
+      <c r="EF36" s="2">
         <v>192</v>
       </c>
-      <c r="EG36" s="8">
+      <c r="EG36" s="2">
         <v>46</v>
       </c>
-      <c r="EH36" s="8">
+      <c r="EH36" s="2">
         <v>411</v>
       </c>
-      <c r="EI36" s="8">
+      <c r="EI36" s="2">
         <v>2</v>
       </c>
-      <c r="EJ36" s="8">
+      <c r="EJ36" s="2">
         <v>2433</v>
       </c>
-      <c r="EK36" s="8">
+      <c r="EK36" s="2">
         <v>878</v>
       </c>
-      <c r="EL36" s="8">
+      <c r="EL36" s="2">
         <v>140</v>
       </c>
-      <c r="EM36" s="8">
+      <c r="EM36" s="2">
         <v>851</v>
       </c>
-      <c r="EN36" s="70">
+      <c r="EN36" s="7">
         <v>5207</v>
       </c>
-      <c r="EO36" s="70">
+      <c r="EO36" s="7">
         <v>1505</v>
       </c>
-      <c r="EP36" s="74">
+      <c r="EP36" s="61">
         <v>20</v>
       </c>
     </row>
-    <row r="37" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="13" t="s">
+    <row r="37" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="68" t="s">
         <v>199</v>
       </c>
-      <c r="B37" s="13"/>
-[...7 lines deleted...]
-      <c r="J37" s="65">
+      <c r="B37" s="68"/>
+      <c r="C37" s="57"/>
+      <c r="D37" s="57"/>
+      <c r="E37" s="57"/>
+      <c r="F37" s="57"/>
+      <c r="G37" s="57"/>
+      <c r="H37" s="57"/>
+      <c r="I37" s="57"/>
+      <c r="J37" s="58">
         <v>21</v>
       </c>
-      <c r="K37" s="66">
+      <c r="K37" s="3">
         <v>2</v>
       </c>
       <c r="L37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="M37" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="N37" s="8" t="s">
-[...35 lines deleted...]
-      <c r="Z37" s="8" t="s">
+      <c r="N37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="P37" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q37" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="R37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="S37" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="T37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="U37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="V37" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="W37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="X37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="Y37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="Z37" s="2" t="s">
         <v>216</v>
       </c>
       <c r="AA37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AB37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AD37" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AE37" s="8" t="s">
-[...17 lines deleted...]
-      <c r="AK37" s="70" t="s">
+      <c r="AE37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AF37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AG37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AH37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AI37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AJ37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AK37" s="7" t="s">
         <v>216</v>
       </c>
       <c r="AL37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="AM37" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AN37" s="8" t="s">
+      <c r="AN37" s="2" t="s">
         <v>216</v>
       </c>
       <c r="AO37" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="AP37" s="8" t="s">
-[...80 lines deleted...]
-      <c r="BQ37" s="76" t="s">
+      <c r="AP37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AQ37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AR37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AS37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT37" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AU37" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AV37" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AW37" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AX37" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AY37" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AZ37" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BA37" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BB37" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BC37" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BD37" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="BE37" s="59" t="s">
+        <v>216</v>
+      </c>
+      <c r="BF37" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BG37" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BH37" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BI37" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BJ37" s="59" t="s">
+        <v>216</v>
+      </c>
+      <c r="BK37" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BL37" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BM37" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BN37" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BO37" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BP37" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="BQ37" s="65" t="s">
         <v>216</v>
       </c>
       <c r="BR37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="BS37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="BT37" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="BU37" s="68" t="s">
-[...14 lines deleted...]
-      <c r="BZ37" s="68" t="s">
+      <c r="BU37" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BV37" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BW37" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BX37" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BY37" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BZ37" s="5" t="s">
         <v>216</v>
       </c>
       <c r="CA37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CB37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CC37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CD37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CE37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CF37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CG37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CH37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CI37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CJ37" s="1" t="s">
         <v>216</v>
       </c>
       <c r="CK37" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="CL37" s="8" t="s">
-[...167 lines deleted...]
-      <c r="EP37" s="74">
+      <c r="CL37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CM37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CN37" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CO37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CP37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CQ37" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CR37" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CS37" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CT37" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CU37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CV37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CW37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CX37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CY37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="CZ37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DA37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DB37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DC37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DD37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DE37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DF37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DG37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DH37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DI37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DJ37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DK37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DL37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DM37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DN37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DO37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DP37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DQ37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DS37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DT37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DV37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="DW37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DX37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DY37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="DZ37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EA37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EB37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EC37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="ED37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EE37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EF37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EG37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EH37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EI37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EJ37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EK37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EL37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EM37" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="EN37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EO37" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="EP37" s="61">
         <v>21</v>
       </c>
     </row>
-    <row r="38" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="13" t="s">
+    <row r="38" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="68" t="s">
         <v>200</v>
       </c>
-      <c r="B38" s="13"/>
-[...7 lines deleted...]
-      <c r="J38" s="65">
+      <c r="B38" s="68"/>
+      <c r="C38" s="57"/>
+      <c r="D38" s="57"/>
+      <c r="E38" s="57"/>
+      <c r="F38" s="57"/>
+      <c r="G38" s="57"/>
+      <c r="H38" s="57"/>
+      <c r="I38" s="57"/>
+      <c r="J38" s="58">
         <v>22</v>
       </c>
-      <c r="K38" s="66">
+      <c r="K38" s="3">
         <v>12</v>
       </c>
       <c r="L38" s="1">
         <v>60.4</v>
       </c>
       <c r="M38" s="1">
         <v>5456</v>
       </c>
-      <c r="N38" s="8">
+      <c r="N38" s="2">
         <v>7800</v>
       </c>
-      <c r="O38" s="67">
+      <c r="O38" s="4">
         <v>5.58</v>
       </c>
-      <c r="P38" s="67">
+      <c r="P38" s="4">
         <v>2.41</v>
       </c>
-      <c r="Q38" s="67">
+      <c r="Q38" s="4">
         <v>3.17</v>
       </c>
-      <c r="R38" s="8">
+      <c r="R38" s="2">
         <v>4087</v>
       </c>
-      <c r="S38" s="68">
+      <c r="S38" s="5">
         <v>64.8</v>
       </c>
-      <c r="T38" s="8">
+      <c r="T38" s="2">
         <v>9747</v>
       </c>
-      <c r="U38" s="8">
+      <c r="U38" s="2">
         <v>8496</v>
       </c>
-      <c r="V38" s="69">
+      <c r="V38" s="6">
         <v>1251</v>
       </c>
-      <c r="W38" s="8">
+      <c r="W38" s="2">
         <v>243</v>
       </c>
-      <c r="X38" s="8">
+      <c r="X38" s="2">
         <v>1</v>
       </c>
-      <c r="Y38" s="8">
+      <c r="Y38" s="2">
         <v>1493</v>
       </c>
-      <c r="Z38" s="8">
+      <c r="Z38" s="2">
         <v>2213</v>
       </c>
       <c r="AA38" s="1">
         <v>22.7</v>
       </c>
       <c r="AB38" s="1">
         <v>12.8</v>
       </c>
       <c r="AC38" s="1">
         <v>15.3</v>
       </c>
       <c r="AD38" s="1">
         <v>87.2</v>
       </c>
-      <c r="AE38" s="8">
+      <c r="AE38" s="2">
         <v>396</v>
       </c>
-      <c r="AF38" s="8">
+      <c r="AF38" s="2">
         <v>1744</v>
       </c>
-      <c r="AG38" s="70">
+      <c r="AG38" s="7">
         <v>8461</v>
       </c>
-      <c r="AH38" s="70">
+      <c r="AH38" s="7">
         <v>243</v>
       </c>
-      <c r="AI38" s="70">
+      <c r="AI38" s="7">
         <v>6475</v>
       </c>
-      <c r="AJ38" s="70">
+      <c r="AJ38" s="7">
         <v>67</v>
       </c>
-      <c r="AK38" s="70">
+      <c r="AK38" s="7">
         <v>1986</v>
       </c>
       <c r="AL38" s="1">
-        <v>132.9</v>
+        <v>133</v>
       </c>
       <c r="AM38" s="1">
         <v>23.5</v>
       </c>
-      <c r="AN38" s="8">
+      <c r="AN38" s="2">
         <v>2705</v>
       </c>
       <c r="AO38" s="1">
         <v>32</v>
       </c>
-      <c r="AP38" s="8">
+      <c r="AP38" s="2">
         <v>356</v>
       </c>
-      <c r="AQ38" s="8">
+      <c r="AQ38" s="2">
         <v>329</v>
       </c>
-      <c r="AR38" s="8">
+      <c r="AR38" s="2">
         <v>485</v>
       </c>
-      <c r="AS38" s="8">
+      <c r="AS38" s="2">
         <v>448</v>
       </c>
-      <c r="AT38" s="67">
+      <c r="AT38" s="4">
         <v>5.59</v>
       </c>
-      <c r="AU38" s="67">
+      <c r="AU38" s="4">
         <v>2.42</v>
       </c>
-      <c r="AV38" s="71">
+      <c r="AV38" s="8">
         <v>0.75</v>
       </c>
-      <c r="AW38" s="71">
+      <c r="AW38" s="8">
         <v>5.58</v>
       </c>
-      <c r="AX38" s="71">
+      <c r="AX38" s="8">
         <v>2.41</v>
       </c>
-      <c r="AY38" s="71">
+      <c r="AY38" s="8">
         <v>3.17</v>
       </c>
-      <c r="AZ38" s="71">
+      <c r="AZ38" s="8">
         <v>0.75</v>
       </c>
-      <c r="BA38" s="71">
+      <c r="BA38" s="8">
         <v>2.42</v>
       </c>
-      <c r="BB38" s="71">
+      <c r="BB38" s="8">
         <v>0.08</v>
       </c>
-      <c r="BC38" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BD38" s="71">
+      <c r="BC38" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD38" s="8">
         <v>0.08</v>
       </c>
-      <c r="BE38" s="72">
+      <c r="BE38" s="59">
         <v>4087</v>
       </c>
-      <c r="BF38" s="76">
+      <c r="BF38" s="65">
         <v>3389</v>
       </c>
-      <c r="BG38" s="76">
+      <c r="BG38" s="65">
         <v>698</v>
       </c>
-      <c r="BH38" s="76">
+      <c r="BH38" s="65">
         <v>407</v>
       </c>
-      <c r="BI38" s="76">
+      <c r="BI38" s="65">
         <v>291</v>
       </c>
-      <c r="BJ38" s="72">
+      <c r="BJ38" s="59">
         <v>3389</v>
       </c>
-      <c r="BK38" s="76">
+      <c r="BK38" s="65">
         <v>349</v>
       </c>
-      <c r="BL38" s="76">
+      <c r="BL38" s="65">
         <v>1</v>
       </c>
-      <c r="BM38" s="76">
+      <c r="BM38" s="65">
         <v>318</v>
       </c>
-      <c r="BN38" s="76">
+      <c r="BN38" s="65">
         <v>934</v>
       </c>
-      <c r="BO38" s="76">
+      <c r="BO38" s="65">
         <v>678</v>
       </c>
-      <c r="BP38" s="76">
+      <c r="BP38" s="65">
         <v>152</v>
       </c>
-      <c r="BQ38" s="76">
+      <c r="BQ38" s="65">
         <v>957</v>
       </c>
       <c r="BR38" s="1">
         <v>90.4</v>
       </c>
       <c r="BS38" s="1">
         <v>7.3</v>
       </c>
       <c r="BT38" s="1">
         <v>26.5</v>
       </c>
-      <c r="BU38" s="68">
+      <c r="BU38" s="5">
         <v>0.1</v>
       </c>
-      <c r="BV38" s="68">
+      <c r="BV38" s="5">
         <v>63.8</v>
       </c>
-      <c r="BW38" s="68" t="s">
-[...5 lines deleted...]
-      <c r="BY38" s="68">
+      <c r="BW38" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX38" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY38" s="5">
         <v>18.2</v>
       </c>
-      <c r="BZ38" s="68" t="s">
+      <c r="BZ38" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA38" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB38" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC38" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD38" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE38" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF38" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CG38" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH38" s="1">
         <v>60.4</v>
       </c>
       <c r="CI38" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ38" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK38" s="1">
         <v>5</v>
       </c>
-      <c r="CL38" s="8">
+      <c r="CL38" s="2">
         <v>9747</v>
       </c>
-      <c r="CM38" s="8">
+      <c r="CM38" s="2">
         <v>8218</v>
       </c>
-      <c r="CN38" s="69">
+      <c r="CN38" s="6">
         <v>1529</v>
       </c>
-      <c r="CO38" s="8">
+      <c r="CO38" s="2">
         <v>8496</v>
       </c>
-      <c r="CP38" s="8">
+      <c r="CP38" s="2">
         <v>6474</v>
       </c>
-      <c r="CQ38" s="69">
-[...2 lines deleted...]
-      <c r="CR38" s="69">
+      <c r="CQ38" s="6">
+        <v>2022</v>
+      </c>
+      <c r="CR38" s="6">
         <v>1251</v>
       </c>
-      <c r="CS38" s="69">
+      <c r="CS38" s="6">
         <v>1744</v>
       </c>
-      <c r="CT38" s="69">
-[...2 lines deleted...]
-      <c r="CU38" s="8">
+      <c r="CT38" s="6">
+        <v>-493</v>
+      </c>
+      <c r="CU38" s="2">
         <v>243</v>
       </c>
-      <c r="CV38" s="8">
+      <c r="CV38" s="2">
         <v>1</v>
       </c>
-      <c r="CW38" s="8">
+      <c r="CW38" s="2">
         <v>1493</v>
       </c>
-      <c r="CX38" s="8">
+      <c r="CX38" s="2">
         <v>8461</v>
       </c>
-      <c r="CY38" s="8">
+      <c r="CY38" s="2">
         <v>8140</v>
       </c>
-      <c r="CZ38" s="8">
+      <c r="CZ38" s="2">
         <v>199</v>
       </c>
-      <c r="DA38" s="70" t="s">
-[...26 lines deleted...]
-      <c r="DJ38" s="8">
+      <c r="DA38" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB38" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC38" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD38" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE38" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF38" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG38" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DH38" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DI38" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ38" s="2">
         <v>7916</v>
       </c>
-      <c r="DK38" s="8" t="s">
-[...8 lines deleted...]
-      <c r="DN38" s="8">
+      <c r="DK38" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL38" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM38" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN38" s="2">
         <v>25</v>
       </c>
-      <c r="DO38" s="8" t="s">
-[...8 lines deleted...]
-      <c r="DR38" s="70">
+      <c r="DO38" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP38" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ38" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR38" s="7">
         <v>243</v>
       </c>
-      <c r="DS38" s="70">
+      <c r="DS38" s="7">
         <v>79</v>
       </c>
-      <c r="DT38" s="8">
+      <c r="DT38" s="2">
         <v>6475</v>
       </c>
-      <c r="DU38" s="8">
+      <c r="DU38" s="2">
         <v>648</v>
       </c>
-      <c r="DV38" s="8">
+      <c r="DV38" s="2">
         <v>80</v>
       </c>
-      <c r="DW38" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX38" s="70">
+      <c r="DW38" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX38" s="7">
         <v>290</v>
       </c>
-      <c r="DY38" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ38" s="70">
+      <c r="DY38" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ38" s="7">
         <v>296</v>
       </c>
-      <c r="EA38" s="70">
+      <c r="EA38" s="7">
         <v>1056</v>
       </c>
-      <c r="EB38" s="70">
+      <c r="EB38" s="7">
         <v>958</v>
       </c>
-      <c r="EC38" s="70">
+      <c r="EC38" s="7">
         <v>550</v>
       </c>
-      <c r="ED38" s="70">
+      <c r="ED38" s="7">
         <v>292</v>
       </c>
-      <c r="EE38" s="70">
+      <c r="EE38" s="7">
         <v>35</v>
       </c>
-      <c r="EF38" s="8">
+      <c r="EF38" s="2">
         <v>70</v>
       </c>
-      <c r="EG38" s="8">
+      <c r="EG38" s="2">
         <v>15</v>
       </c>
-      <c r="EH38" s="8">
+      <c r="EH38" s="2">
         <v>221</v>
       </c>
-      <c r="EI38" s="8">
+      <c r="EI38" s="2">
         <v>1</v>
       </c>
-      <c r="EJ38" s="8">
+      <c r="EJ38" s="2">
         <v>580</v>
       </c>
-      <c r="EK38" s="8">
+      <c r="EK38" s="2">
         <v>480</v>
       </c>
-      <c r="EL38" s="8">
+      <c r="EL38" s="2">
         <v>67</v>
       </c>
-      <c r="EM38" s="8">
+      <c r="EM38" s="2">
         <v>932</v>
       </c>
-      <c r="EN38" s="70">
+      <c r="EN38" s="7">
         <v>1986</v>
       </c>
-      <c r="EO38" s="70">
+      <c r="EO38" s="7">
         <v>1413</v>
       </c>
-      <c r="EP38" s="74">
+      <c r="EP38" s="61">
         <v>22</v>
       </c>
     </row>
-    <row r="39" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="13" t="s">
+    <row r="39" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="68" t="s">
         <v>201</v>
       </c>
-      <c r="B39" s="13"/>
-[...7 lines deleted...]
-      <c r="J39" s="65">
+      <c r="B39" s="68"/>
+      <c r="C39" s="57"/>
+      <c r="D39" s="57"/>
+      <c r="E39" s="57"/>
+      <c r="F39" s="57"/>
+      <c r="G39" s="57"/>
+      <c r="H39" s="57"/>
+      <c r="I39" s="57"/>
+      <c r="J39" s="58">
         <v>23</v>
       </c>
-      <c r="K39" s="66">
+      <c r="K39" s="3">
         <v>15</v>
       </c>
       <c r="L39" s="1">
         <v>220.4</v>
       </c>
       <c r="M39" s="1">
         <v>186.7</v>
       </c>
-      <c r="N39" s="8">
+      <c r="N39" s="2">
         <v>15790</v>
       </c>
-      <c r="O39" s="67">
+      <c r="O39" s="4">
         <v>14.2</v>
       </c>
-      <c r="P39" s="67">
+      <c r="P39" s="4">
         <v>2.33</v>
       </c>
-      <c r="Q39" s="67">
+      <c r="Q39" s="4">
         <v>11.87</v>
       </c>
-      <c r="R39" s="8">
+      <c r="R39" s="2">
         <v>4676</v>
       </c>
-      <c r="S39" s="68">
+      <c r="S39" s="5">
         <v>68.099999999999994</v>
       </c>
-      <c r="T39" s="8">
+      <c r="T39" s="2">
         <v>18823</v>
       </c>
-      <c r="U39" s="8">
+      <c r="U39" s="2">
         <v>16437</v>
       </c>
-      <c r="V39" s="69">
+      <c r="V39" s="6">
         <v>2386</v>
       </c>
-      <c r="W39" s="8">
+      <c r="W39" s="2">
         <v>186</v>
       </c>
-      <c r="X39" s="8">
+      <c r="X39" s="2">
         <v>1</v>
       </c>
-      <c r="Y39" s="8">
+      <c r="Y39" s="2">
         <v>2571</v>
       </c>
-      <c r="Z39" s="8">
+      <c r="Z39" s="2">
         <v>4962</v>
       </c>
       <c r="AA39" s="1">
         <v>26.4</v>
       </c>
       <c r="AB39" s="1">
         <v>12.7</v>
       </c>
       <c r="AC39" s="1">
         <v>13.7</v>
       </c>
       <c r="AD39" s="1">
         <v>87.3</v>
       </c>
-      <c r="AE39" s="8">
+      <c r="AE39" s="2">
         <v>350</v>
       </c>
-      <c r="AF39" s="8">
+      <c r="AF39" s="2">
         <v>1326</v>
       </c>
-      <c r="AG39" s="70">
+      <c r="AG39" s="7">
         <v>17170</v>
       </c>
-      <c r="AH39" s="70">
+      <c r="AH39" s="7">
         <v>186</v>
       </c>
-      <c r="AI39" s="70">
+      <c r="AI39" s="7">
         <v>12961</v>
       </c>
-      <c r="AJ39" s="70">
+      <c r="AJ39" s="7">
         <v>153</v>
       </c>
-      <c r="AK39" s="70">
+      <c r="AK39" s="7">
         <v>4209</v>
       </c>
       <c r="AL39" s="1">
         <v>163.69999999999999</v>
       </c>
       <c r="AM39" s="1">
         <v>24.5</v>
       </c>
-      <c r="AN39" s="8">
+      <c r="AN39" s="2">
         <v>6599</v>
       </c>
       <c r="AO39" s="1">
         <v>38.4</v>
       </c>
-      <c r="AP39" s="8">
+      <c r="AP39" s="2">
         <v>296</v>
       </c>
-      <c r="AQ39" s="8">
+      <c r="AQ39" s="2">
         <v>191</v>
       </c>
-      <c r="AR39" s="8">
+      <c r="AR39" s="2">
         <v>465</v>
       </c>
-      <c r="AS39" s="8">
+      <c r="AS39" s="2">
         <v>299</v>
       </c>
-      <c r="AT39" s="67">
+      <c r="AT39" s="4">
         <v>14.19</v>
       </c>
-      <c r="AU39" s="67">
+      <c r="AU39" s="4">
         <v>2.33</v>
       </c>
-      <c r="AV39" s="71">
+      <c r="AV39" s="8">
         <v>0.33</v>
       </c>
-      <c r="AW39" s="71">
+      <c r="AW39" s="8">
         <v>14.2</v>
       </c>
-      <c r="AX39" s="71">
+      <c r="AX39" s="8">
         <v>2.33</v>
       </c>
-      <c r="AY39" s="71">
+      <c r="AY39" s="8">
         <v>11.87</v>
       </c>
-      <c r="AZ39" s="71">
+      <c r="AZ39" s="8">
         <v>0.34</v>
       </c>
-      <c r="BA39" s="71">
+      <c r="BA39" s="8">
         <v>11.53</v>
       </c>
-      <c r="BB39" s="71" t="s">
-[...8 lines deleted...]
-      <c r="BE39" s="72">
+      <c r="BB39" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BC39" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD39" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BE39" s="59">
         <v>4676</v>
       </c>
-      <c r="BF39" s="76">
+      <c r="BF39" s="65">
         <v>3072</v>
       </c>
-      <c r="BG39" s="76">
+      <c r="BG39" s="65">
         <v>1604</v>
       </c>
-      <c r="BH39" s="76">
+      <c r="BH39" s="65">
         <v>579</v>
       </c>
-      <c r="BI39" s="76">
+      <c r="BI39" s="65">
         <v>1025</v>
       </c>
-      <c r="BJ39" s="72">
+      <c r="BJ39" s="59">
         <v>3072</v>
       </c>
-      <c r="BK39" s="76">
+      <c r="BK39" s="65">
         <v>45</v>
       </c>
-      <c r="BL39" s="76">
+      <c r="BL39" s="65">
         <v>225</v>
       </c>
-      <c r="BM39" s="76">
+      <c r="BM39" s="65">
         <v>320</v>
       </c>
-      <c r="BN39" s="76">
+      <c r="BN39" s="65">
         <v>260</v>
       </c>
-      <c r="BO39" s="76">
+      <c r="BO39" s="65">
         <v>570</v>
       </c>
-      <c r="BP39" s="76">
+      <c r="BP39" s="65">
         <v>404</v>
       </c>
-      <c r="BQ39" s="76">
+      <c r="BQ39" s="65">
         <v>1248</v>
       </c>
       <c r="BR39" s="1">
         <v>243.7</v>
       </c>
       <c r="BS39" s="1">
         <v>53.3</v>
       </c>
       <c r="BT39" s="1">
         <v>23.1</v>
       </c>
-      <c r="BU39" s="68">
+      <c r="BU39" s="5">
         <v>2.1</v>
       </c>
-      <c r="BV39" s="68">
+      <c r="BV39" s="5">
         <v>218.5</v>
       </c>
-      <c r="BW39" s="68" t="s">
-[...5 lines deleted...]
-      <c r="BY39" s="68">
+      <c r="BW39" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX39" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY39" s="5">
         <v>17.399999999999999</v>
       </c>
-      <c r="BZ39" s="68" t="s">
+      <c r="BZ39" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA39" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB39" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC39" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD39" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE39" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF39" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CG39" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH39" s="1">
         <v>220.4</v>
       </c>
       <c r="CI39" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ39" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK39" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL39" s="8">
+      <c r="CL39" s="2">
         <v>18823</v>
       </c>
-      <c r="CM39" s="8">
+      <c r="CM39" s="2">
         <v>16984</v>
       </c>
-      <c r="CN39" s="69">
+      <c r="CN39" s="6">
         <v>1839</v>
       </c>
-      <c r="CO39" s="8">
+      <c r="CO39" s="2">
         <v>16437</v>
       </c>
-      <c r="CP39" s="8">
+      <c r="CP39" s="2">
         <v>12960</v>
       </c>
-      <c r="CQ39" s="69">
+      <c r="CQ39" s="6">
         <v>3477</v>
       </c>
-      <c r="CR39" s="69">
+      <c r="CR39" s="6">
         <v>2386</v>
       </c>
-      <c r="CS39" s="69">
+      <c r="CS39" s="6">
         <v>4024</v>
       </c>
-      <c r="CT39" s="69">
+      <c r="CT39" s="6">
         <v>-1638</v>
       </c>
-      <c r="CU39" s="8">
+      <c r="CU39" s="2">
         <v>186</v>
       </c>
-      <c r="CV39" s="8">
+      <c r="CV39" s="2">
         <v>1</v>
       </c>
-      <c r="CW39" s="8">
+      <c r="CW39" s="2">
         <v>2571</v>
       </c>
-      <c r="CX39" s="8">
+      <c r="CX39" s="2">
         <v>17170</v>
       </c>
-      <c r="CY39" s="8">
+      <c r="CY39" s="2">
         <v>16856</v>
       </c>
-      <c r="CZ39" s="8">
+      <c r="CZ39" s="2">
         <v>192</v>
       </c>
-      <c r="DA39" s="70" t="s">
-[...26 lines deleted...]
-      <c r="DJ39" s="8">
+      <c r="DA39" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB39" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC39" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD39" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE39" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF39" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG39" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DH39" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DI39" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ39" s="2">
         <v>16664</v>
       </c>
-      <c r="DK39" s="8" t="s">
-[...17 lines deleted...]
-      <c r="DQ39" s="70">
+      <c r="DK39" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL39" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM39" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN39" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO39" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP39" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ39" s="7">
         <v>6</v>
       </c>
-      <c r="DR39" s="70">
+      <c r="DR39" s="7">
         <v>186</v>
       </c>
-      <c r="DS39" s="70">
+      <c r="DS39" s="7">
         <v>112</v>
       </c>
-      <c r="DT39" s="8">
+      <c r="DT39" s="2">
         <v>12961</v>
       </c>
-      <c r="DU39" s="8">
+      <c r="DU39" s="2">
         <v>2324</v>
       </c>
-      <c r="DV39" s="8">
+      <c r="DV39" s="2">
         <v>44</v>
       </c>
-      <c r="DW39" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX39" s="70">
+      <c r="DW39" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX39" s="7">
         <v>473</v>
       </c>
-      <c r="DY39" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ39" s="70">
+      <c r="DY39" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ39" s="7">
         <v>739</v>
       </c>
-      <c r="EA39" s="70">
+      <c r="EA39" s="7">
         <v>404</v>
       </c>
-      <c r="EB39" s="70">
+      <c r="EB39" s="7">
         <v>907</v>
       </c>
-      <c r="EC39" s="70">
+      <c r="EC39" s="7">
         <v>432</v>
       </c>
-      <c r="ED39" s="70">
+      <c r="ED39" s="7">
         <v>132</v>
       </c>
-      <c r="EE39" s="70">
+      <c r="EE39" s="7">
         <v>136</v>
       </c>
-      <c r="EF39" s="8">
+      <c r="EF39" s="2">
         <v>65</v>
       </c>
-      <c r="EG39" s="8">
+      <c r="EG39" s="2">
         <v>130</v>
       </c>
-      <c r="EH39" s="8">
+      <c r="EH39" s="2">
         <v>427</v>
       </c>
-      <c r="EI39" s="8">
+      <c r="EI39" s="2">
         <v>1</v>
       </c>
-      <c r="EJ39" s="8">
+      <c r="EJ39" s="2">
         <v>4368</v>
       </c>
-      <c r="EK39" s="8">
+      <c r="EK39" s="2">
         <v>1571</v>
       </c>
-      <c r="EL39" s="8">
+      <c r="EL39" s="2">
         <v>153</v>
       </c>
-      <c r="EM39" s="8">
+      <c r="EM39" s="2">
         <v>860</v>
       </c>
-      <c r="EN39" s="70">
+      <c r="EN39" s="7">
         <v>4209</v>
       </c>
-      <c r="EO39" s="70">
+      <c r="EO39" s="7">
         <v>1552</v>
       </c>
-      <c r="EP39" s="74">
+      <c r="EP39" s="61">
         <v>23</v>
       </c>
     </row>
-    <row r="40" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="13" t="s">
+    <row r="40" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="68" t="s">
         <v>202</v>
       </c>
-      <c r="B40" s="13"/>
-[...7 lines deleted...]
-      <c r="J40" s="65">
+      <c r="B40" s="68"/>
+      <c r="C40" s="57"/>
+      <c r="D40" s="57"/>
+      <c r="E40" s="57"/>
+      <c r="F40" s="57"/>
+      <c r="G40" s="57"/>
+      <c r="H40" s="57"/>
+      <c r="I40" s="57"/>
+      <c r="J40" s="58">
         <v>24</v>
       </c>
-      <c r="K40" s="66">
+      <c r="K40" s="3">
         <v>15</v>
       </c>
       <c r="L40" s="1">
         <v>166.7</v>
       </c>
       <c r="M40" s="1">
         <v>153.1</v>
       </c>
-      <c r="N40" s="8">
+      <c r="N40" s="2">
         <v>9705</v>
       </c>
-      <c r="O40" s="67">
+      <c r="O40" s="4">
         <v>6.87</v>
       </c>
-      <c r="P40" s="67">
+      <c r="P40" s="4">
         <v>2.4700000000000002</v>
       </c>
-      <c r="Q40" s="67">
+      <c r="Q40" s="4">
         <v>4.4000000000000004</v>
       </c>
-      <c r="R40" s="8">
+      <c r="R40" s="2">
         <v>4199</v>
       </c>
-      <c r="S40" s="68">
+      <c r="S40" s="5">
         <v>61.5</v>
       </c>
-      <c r="T40" s="8">
+      <c r="T40" s="2">
         <v>10819</v>
       </c>
-      <c r="U40" s="8">
+      <c r="U40" s="2">
         <v>10187</v>
       </c>
-      <c r="V40" s="69">
+      <c r="V40" s="6">
         <v>632</v>
       </c>
-      <c r="W40" s="8">
+      <c r="W40" s="2">
         <v>2273</v>
       </c>
-      <c r="X40" s="8">
+      <c r="X40" s="2">
         <v>18</v>
       </c>
-      <c r="Y40" s="8">
+      <c r="Y40" s="2">
         <v>2887</v>
       </c>
-      <c r="Z40" s="8">
+      <c r="Z40" s="2">
         <v>4424</v>
       </c>
       <c r="AA40" s="1">
         <v>40.9</v>
       </c>
       <c r="AB40" s="1">
         <v>5.8</v>
       </c>
       <c r="AC40" s="1">
         <v>26.7</v>
       </c>
       <c r="AD40" s="1">
         <v>94.2</v>
       </c>
-      <c r="AE40" s="8">
+      <c r="AE40" s="2">
         <v>620</v>
       </c>
-      <c r="AF40" s="8">
+      <c r="AF40" s="2">
         <v>1517</v>
       </c>
-      <c r="AG40" s="70">
+      <c r="AG40" s="7">
         <v>11574</v>
       </c>
-      <c r="AH40" s="70">
+      <c r="AH40" s="7">
         <v>2273</v>
       </c>
-      <c r="AI40" s="70">
+      <c r="AI40" s="7">
         <v>7111</v>
       </c>
-      <c r="AJ40" s="70">
+      <c r="AJ40" s="7">
         <v>173</v>
       </c>
-      <c r="AK40" s="70">
+      <c r="AK40" s="7">
         <v>4463</v>
       </c>
       <c r="AL40" s="1">
-        <v>154.5</v>
+        <v>154.6</v>
       </c>
       <c r="AM40" s="1">
         <v>38.6</v>
       </c>
-      <c r="AN40" s="8">
+      <c r="AN40" s="2">
         <v>5982</v>
       </c>
       <c r="AO40" s="1">
         <v>51.7</v>
       </c>
-      <c r="AP40" s="8">
+      <c r="AP40" s="2">
         <v>650</v>
       </c>
-      <c r="AQ40" s="8">
+      <c r="AQ40" s="2">
         <v>268</v>
       </c>
-      <c r="AR40" s="8">
+      <c r="AR40" s="2">
         <v>871</v>
       </c>
-      <c r="AS40" s="8">
+      <c r="AS40" s="2">
         <v>359</v>
       </c>
-      <c r="AT40" s="67">
+      <c r="AT40" s="4">
         <v>7.13</v>
       </c>
-      <c r="AU40" s="67">
+      <c r="AU40" s="4">
         <v>2.73</v>
       </c>
-      <c r="AV40" s="71">
+      <c r="AV40" s="8">
         <v>0.4</v>
       </c>
-      <c r="AW40" s="71">
+      <c r="AW40" s="8">
         <v>6.87</v>
       </c>
-      <c r="AX40" s="71">
+      <c r="AX40" s="8">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AY40" s="71">
+      <c r="AY40" s="8">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AZ40" s="71">
+      <c r="AZ40" s="8">
         <v>0.4</v>
       </c>
-      <c r="BA40" s="71">
+      <c r="BA40" s="8">
         <v>4</v>
       </c>
-      <c r="BB40" s="71">
+      <c r="BB40" s="8">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BC40" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BD40" s="71">
+      <c r="BC40" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD40" s="8">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BE40" s="72">
+      <c r="BE40" s="59">
         <v>4199</v>
       </c>
-      <c r="BF40" s="76">
+      <c r="BF40" s="65">
         <v>3003</v>
       </c>
-      <c r="BG40" s="76">
+      <c r="BG40" s="65">
         <v>1196</v>
       </c>
-      <c r="BH40" s="76">
+      <c r="BH40" s="65">
         <v>688</v>
       </c>
-      <c r="BI40" s="76">
+      <c r="BI40" s="65">
         <v>508</v>
       </c>
-      <c r="BJ40" s="72">
+      <c r="BJ40" s="59">
         <v>3003</v>
       </c>
-      <c r="BK40" s="76">
+      <c r="BK40" s="65">
         <v>34</v>
       </c>
-      <c r="BL40" s="76">
+      <c r="BL40" s="65">
         <v>456</v>
       </c>
-      <c r="BM40" s="76">
+      <c r="BM40" s="65">
         <v>10</v>
       </c>
-      <c r="BN40" s="76">
+      <c r="BN40" s="65">
         <v>677</v>
       </c>
-      <c r="BO40" s="76">
+      <c r="BO40" s="65">
         <v>651</v>
       </c>
-      <c r="BP40" s="76">
+      <c r="BP40" s="65">
         <v>449</v>
       </c>
-      <c r="BQ40" s="76">
+      <c r="BQ40" s="65">
         <v>726</v>
       </c>
       <c r="BR40" s="1">
         <v>191.1</v>
       </c>
       <c r="BS40" s="1">
         <v>28</v>
       </c>
       <c r="BT40" s="1">
         <v>8.1</v>
       </c>
-      <c r="BU40" s="68">
+      <c r="BU40" s="5">
         <v>0.8</v>
       </c>
-      <c r="BV40" s="68">
+      <c r="BV40" s="5">
         <v>182.2</v>
       </c>
-      <c r="BW40" s="68" t="s">
-[...5 lines deleted...]
-      <c r="BY40" s="68">
+      <c r="BW40" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX40" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY40" s="5">
         <v>3.6</v>
       </c>
-      <c r="BZ40" s="68" t="s">
+      <c r="BZ40" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA40" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB40" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC40" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD40" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE40" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF40" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CG40" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH40" s="1">
         <v>166.7</v>
       </c>
       <c r="CI40" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ40" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK40" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL40" s="8">
+      <c r="CL40" s="2">
         <v>10819</v>
       </c>
-      <c r="CM40" s="8">
+      <c r="CM40" s="2">
         <v>9301</v>
       </c>
-      <c r="CN40" s="69">
+      <c r="CN40" s="6">
         <v>1518</v>
       </c>
-      <c r="CO40" s="8">
+      <c r="CO40" s="2">
         <v>10187</v>
       </c>
-      <c r="CP40" s="8">
+      <c r="CP40" s="2">
         <v>7093</v>
       </c>
-      <c r="CQ40" s="69">
-[...2 lines deleted...]
-      <c r="CR40" s="69">
+      <c r="CQ40" s="6">
+        <v>3094</v>
+      </c>
+      <c r="CR40" s="6">
         <v>632</v>
       </c>
-      <c r="CS40" s="69">
+      <c r="CS40" s="6">
         <v>2208</v>
       </c>
-      <c r="CT40" s="69">
-[...2 lines deleted...]
-      <c r="CU40" s="8">
+      <c r="CT40" s="6">
+        <v>-1576</v>
+      </c>
+      <c r="CU40" s="2">
         <v>2273</v>
       </c>
-      <c r="CV40" s="8">
+      <c r="CV40" s="2">
         <v>18</v>
       </c>
-      <c r="CW40" s="8">
+      <c r="CW40" s="2">
         <v>2887</v>
       </c>
-      <c r="CX40" s="8">
+      <c r="CX40" s="2">
         <v>11574</v>
       </c>
-      <c r="CY40" s="8">
+      <c r="CY40" s="2">
         <v>10041</v>
       </c>
-      <c r="CZ40" s="8">
+      <c r="CZ40" s="2">
         <v>30</v>
       </c>
-      <c r="DA40" s="70" t="s">
-[...26 lines deleted...]
-      <c r="DJ40" s="8">
+      <c r="DA40" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB40" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC40" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD40" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE40" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF40" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG40" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DH40" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DI40" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ40" s="2">
         <v>9969</v>
       </c>
-      <c r="DK40" s="8">
+      <c r="DK40" s="2">
         <v>39</v>
       </c>
-      <c r="DL40" s="8">
+      <c r="DL40" s="2">
         <v>39</v>
       </c>
-      <c r="DM40" s="8" t="s">
-[...5 lines deleted...]
-      <c r="DO40" s="8">
+      <c r="DM40" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN40" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO40" s="2">
         <v>3</v>
       </c>
-      <c r="DP40" s="8" t="s">
-[...2 lines deleted...]
-      <c r="DQ40" s="70">
+      <c r="DP40" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ40" s="7">
         <v>12</v>
       </c>
-      <c r="DR40" s="70">
+      <c r="DR40" s="7">
         <v>2273</v>
       </c>
-      <c r="DS40" s="70">
+      <c r="DS40" s="7">
         <v>60</v>
       </c>
-      <c r="DT40" s="8">
+      <c r="DT40" s="2">
         <v>7111</v>
       </c>
-      <c r="DU40" s="8">
+      <c r="DU40" s="2">
         <v>1483</v>
       </c>
-      <c r="DV40" s="8">
+      <c r="DV40" s="2">
         <v>61</v>
       </c>
-      <c r="DW40" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX40" s="70">
+      <c r="DW40" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX40" s="7">
         <v>459</v>
       </c>
-      <c r="DY40" s="70">
+      <c r="DY40" s="7">
         <v>1</v>
       </c>
-      <c r="DZ40" s="70">
+      <c r="DZ40" s="7">
         <v>728</v>
       </c>
-      <c r="EA40" s="70">
+      <c r="EA40" s="7">
         <v>441</v>
       </c>
-      <c r="EB40" s="70">
+      <c r="EB40" s="7">
         <v>418</v>
       </c>
-      <c r="EC40" s="70">
+      <c r="EC40" s="7">
         <v>517</v>
       </c>
-      <c r="ED40" s="70">
+      <c r="ED40" s="7">
         <v>185</v>
       </c>
-      <c r="EE40" s="70">
+      <c r="EE40" s="7">
         <v>86</v>
       </c>
-      <c r="EF40" s="8">
+      <c r="EF40" s="2">
         <v>18</v>
       </c>
-      <c r="EG40" s="8">
+      <c r="EG40" s="2">
         <v>146</v>
       </c>
-      <c r="EH40" s="8">
+      <c r="EH40" s="2">
         <v>352</v>
       </c>
-      <c r="EI40" s="8">
+      <c r="EI40" s="2">
         <v>18</v>
       </c>
-      <c r="EJ40" s="8">
+      <c r="EJ40" s="2">
         <v>445</v>
       </c>
-      <c r="EK40" s="8">
+      <c r="EK40" s="2">
         <v>947</v>
       </c>
-      <c r="EL40" s="8">
+      <c r="EL40" s="2">
         <v>173</v>
       </c>
-      <c r="EM40" s="8">
+      <c r="EM40" s="2">
         <v>876</v>
       </c>
-      <c r="EN40" s="70">
+      <c r="EN40" s="7">
         <v>4463</v>
       </c>
-      <c r="EO40" s="70">
+      <c r="EO40" s="7">
         <v>2200</v>
       </c>
-      <c r="EP40" s="74">
+      <c r="EP40" s="61">
         <v>24</v>
       </c>
     </row>
-    <row r="41" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="13" t="s">
+    <row r="41" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="68" t="s">
         <v>203</v>
       </c>
-      <c r="B41" s="13"/>
-[...7 lines deleted...]
-      <c r="J41" s="65">
+      <c r="B41" s="68"/>
+      <c r="C41" s="57"/>
+      <c r="D41" s="57"/>
+      <c r="E41" s="57"/>
+      <c r="F41" s="57"/>
+      <c r="G41" s="57"/>
+      <c r="H41" s="57"/>
+      <c r="I41" s="57"/>
+      <c r="J41" s="58">
         <v>25</v>
       </c>
-      <c r="K41" s="66">
+      <c r="K41" s="3">
         <v>4</v>
       </c>
       <c r="L41" s="1">
         <v>31.5</v>
       </c>
       <c r="M41" s="1">
         <v>31.5</v>
       </c>
-      <c r="N41" s="8">
+      <c r="N41" s="2">
         <v>4188</v>
       </c>
-      <c r="O41" s="67">
+      <c r="O41" s="4">
         <v>12</v>
       </c>
-      <c r="P41" s="67">
+      <c r="P41" s="4">
         <v>2</v>
       </c>
-      <c r="Q41" s="67">
+      <c r="Q41" s="4">
         <v>10</v>
       </c>
-      <c r="R41" s="8">
+      <c r="R41" s="2">
         <v>2588</v>
       </c>
-      <c r="S41" s="68">
+      <c r="S41" s="5">
         <v>64.3</v>
       </c>
-      <c r="T41" s="8">
+      <c r="T41" s="2">
         <v>5312</v>
       </c>
-      <c r="U41" s="8">
+      <c r="U41" s="2">
         <v>3576</v>
       </c>
-      <c r="V41" s="69">
+      <c r="V41" s="6">
         <v>1736</v>
       </c>
-      <c r="W41" s="8" t="s">
-[...5 lines deleted...]
-      <c r="Y41" s="8">
+      <c r="W41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="X41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="Y41" s="2">
         <v>1736</v>
       </c>
-      <c r="Z41" s="8">
+      <c r="Z41" s="2">
         <v>2623</v>
       </c>
       <c r="AA41" s="1">
         <v>49.4</v>
       </c>
       <c r="AB41" s="1">
         <v>32.700000000000003</v>
       </c>
       <c r="AC41" s="1">
         <v>32.700000000000003</v>
       </c>
       <c r="AD41" s="1">
         <v>67.3</v>
       </c>
-      <c r="AE41" s="8">
+      <c r="AE41" s="2">
         <v>219</v>
       </c>
-      <c r="AF41" s="8">
+      <c r="AF41" s="2">
         <v>443</v>
       </c>
-      <c r="AG41" s="70">
+      <c r="AG41" s="7">
         <v>4262</v>
       </c>
-      <c r="AH41" s="70" t="s">
-[...2 lines deleted...]
-      <c r="AI41" s="70">
+      <c r="AH41" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="AI41" s="7">
         <v>2765</v>
       </c>
-      <c r="AJ41" s="70">
+      <c r="AJ41" s="7">
         <v>116</v>
       </c>
-      <c r="AK41" s="70">
+      <c r="AK41" s="7">
         <v>1497</v>
       </c>
       <c r="AL41" s="1">
         <v>86.2</v>
       </c>
       <c r="AM41" s="1">
         <v>35.1</v>
       </c>
-      <c r="AN41" s="8">
+      <c r="AN41" s="2">
         <v>2384</v>
       </c>
       <c r="AO41" s="1">
         <v>55.9</v>
       </c>
-      <c r="AP41" s="8">
+      <c r="AP41" s="2">
         <v>125</v>
       </c>
-      <c r="AQ41" s="8">
+      <c r="AQ41" s="2">
         <v>475</v>
       </c>
-      <c r="AR41" s="8">
+      <c r="AR41" s="2">
         <v>199</v>
       </c>
-      <c r="AS41" s="8">
+      <c r="AS41" s="2">
         <v>757</v>
       </c>
-      <c r="AT41" s="67">
+      <c r="AT41" s="4">
         <v>12</v>
       </c>
-      <c r="AU41" s="67">
+      <c r="AU41" s="4">
         <v>2</v>
       </c>
-      <c r="AV41" s="71" t="s">
-[...2 lines deleted...]
-      <c r="AW41" s="71">
+      <c r="AV41" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="AW41" s="8">
         <v>12</v>
       </c>
-      <c r="AX41" s="71">
+      <c r="AX41" s="8">
         <v>2</v>
       </c>
-      <c r="AY41" s="71">
+      <c r="AY41" s="8">
         <v>10</v>
       </c>
-      <c r="AZ41" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BA41" s="71">
+      <c r="AZ41" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BA41" s="8">
         <v>10</v>
       </c>
-      <c r="BB41" s="71" t="s">
-[...8 lines deleted...]
-      <c r="BE41" s="72">
+      <c r="BB41" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BC41" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD41" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BE41" s="59">
         <v>2588</v>
       </c>
-      <c r="BF41" s="76">
+      <c r="BF41" s="65">
         <v>1923</v>
       </c>
-      <c r="BG41" s="76">
+      <c r="BG41" s="65">
         <v>665</v>
       </c>
-      <c r="BH41" s="76" t="s">
-[...2 lines deleted...]
-      <c r="BI41" s="76">
+      <c r="BH41" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BI41" s="65">
         <v>665</v>
       </c>
-      <c r="BJ41" s="72">
+      <c r="BJ41" s="59">
         <v>1923</v>
       </c>
-      <c r="BK41" s="76" t="s">
-[...2 lines deleted...]
-      <c r="BL41" s="76">
+      <c r="BK41" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BL41" s="65">
         <v>411</v>
       </c>
-      <c r="BM41" s="76" t="s">
-[...8 lines deleted...]
-      <c r="BP41" s="76">
+      <c r="BM41" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BN41" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BO41" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BP41" s="65">
         <v>615</v>
       </c>
-      <c r="BQ41" s="76">
+      <c r="BQ41" s="65">
         <v>897</v>
       </c>
       <c r="BR41" s="1">
         <v>35.299999999999997</v>
       </c>
       <c r="BS41" s="1">
         <v>3</v>
       </c>
       <c r="BT41" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="BU41" s="68">
+      <c r="BU41" s="5">
         <v>1.8</v>
       </c>
-      <c r="BV41" s="68">
+      <c r="BV41" s="5">
         <v>33.5</v>
       </c>
-      <c r="BW41" s="68" t="s">
-[...8 lines deleted...]
-      <c r="BZ41" s="68" t="s">
+      <c r="BW41" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX41" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY41" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BZ41" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA41" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB41" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC41" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD41" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE41" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF41" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CG41" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH41" s="1">
         <v>31.5</v>
       </c>
       <c r="CI41" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ41" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK41" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL41" s="8">
+      <c r="CL41" s="2">
         <v>5312</v>
       </c>
-      <c r="CM41" s="8">
+      <c r="CM41" s="2">
         <v>4262</v>
       </c>
-      <c r="CN41" s="69">
+      <c r="CN41" s="6">
         <v>1050</v>
       </c>
-      <c r="CO41" s="8">
+      <c r="CO41" s="2">
         <v>3576</v>
       </c>
-      <c r="CP41" s="8">
+      <c r="CP41" s="2">
         <v>2765</v>
       </c>
-      <c r="CQ41" s="69">
-[...2 lines deleted...]
-      <c r="CR41" s="69">
+      <c r="CQ41" s="6">
+        <v>811</v>
+      </c>
+      <c r="CR41" s="6">
         <v>1736</v>
       </c>
-      <c r="CS41" s="69">
+      <c r="CS41" s="6">
         <v>1497</v>
       </c>
-      <c r="CT41" s="69">
-[...8 lines deleted...]
-      <c r="CW41" s="8">
+      <c r="CT41" s="6">
+        <v>239</v>
+      </c>
+      <c r="CU41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="CV41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="CW41" s="2">
         <v>1736</v>
       </c>
-      <c r="CX41" s="8">
+      <c r="CX41" s="2">
         <v>4262</v>
       </c>
-      <c r="CY41" s="8">
+      <c r="CY41" s="2">
         <v>4188</v>
       </c>
-      <c r="CZ41" s="8" t="s">
-[...29 lines deleted...]
-      <c r="DJ41" s="8">
+      <c r="CZ41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DA41" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB41" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC41" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD41" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE41" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF41" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DH41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DI41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ41" s="2">
         <v>4188</v>
       </c>
-      <c r="DK41" s="8" t="s">
-[...23 lines deleted...]
-      <c r="DS41" s="70">
+      <c r="DK41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ41" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR41" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DS41" s="7">
         <v>74</v>
       </c>
-      <c r="DT41" s="8">
+      <c r="DT41" s="2">
         <v>2765</v>
       </c>
-      <c r="DU41" s="8">
+      <c r="DU41" s="2">
         <v>781</v>
       </c>
-      <c r="DV41" s="8">
+      <c r="DV41" s="2">
         <v>23</v>
       </c>
-      <c r="DW41" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX41" s="70">
+      <c r="DW41" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX41" s="7">
         <v>89</v>
       </c>
-      <c r="DY41" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ41" s="70">
+      <c r="DY41" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ41" s="7">
         <v>256</v>
       </c>
-      <c r="EA41" s="70">
+      <c r="EA41" s="7">
         <v>309</v>
       </c>
-      <c r="EB41" s="70">
+      <c r="EB41" s="7">
         <v>106</v>
       </c>
-      <c r="EC41" s="70">
+      <c r="EC41" s="7">
         <v>152</v>
       </c>
-      <c r="ED41" s="70">
+      <c r="ED41" s="7">
         <v>52</v>
       </c>
-      <c r="EE41" s="70">
+      <c r="EE41" s="7">
         <v>18</v>
       </c>
-      <c r="EF41" s="8">
+      <c r="EF41" s="2">
         <v>106</v>
       </c>
-      <c r="EG41" s="8">
+      <c r="EG41" s="2">
         <v>30</v>
       </c>
-      <c r="EH41" s="8">
+      <c r="EH41" s="2">
         <v>51</v>
       </c>
-      <c r="EI41" s="8" t="s">
-[...2 lines deleted...]
-      <c r="EJ41" s="8">
+      <c r="EI41" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="EJ41" s="2">
         <v>306</v>
       </c>
-      <c r="EK41" s="8">
+      <c r="EK41" s="2">
         <v>265</v>
       </c>
-      <c r="EL41" s="8">
+      <c r="EL41" s="2">
         <v>116</v>
       </c>
-      <c r="EM41" s="8">
+      <c r="EM41" s="2">
         <v>212</v>
       </c>
-      <c r="EN41" s="70">
+      <c r="EN41" s="7">
         <v>1497</v>
       </c>
-      <c r="EO41" s="70">
+      <c r="EO41" s="7">
         <v>418</v>
       </c>
-      <c r="EP41" s="74">
+      <c r="EP41" s="61">
         <v>25</v>
       </c>
     </row>
-    <row r="42" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="13" t="s">
+    <row r="42" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="68" t="s">
         <v>204</v>
       </c>
-      <c r="B42" s="13"/>
-[...7 lines deleted...]
-      <c r="J42" s="65">
+      <c r="B42" s="68"/>
+      <c r="C42" s="57"/>
+      <c r="D42" s="57"/>
+      <c r="E42" s="57"/>
+      <c r="F42" s="57"/>
+      <c r="G42" s="57"/>
+      <c r="H42" s="57"/>
+      <c r="I42" s="57"/>
+      <c r="J42" s="58">
         <v>26</v>
       </c>
-      <c r="K42" s="66">
+      <c r="K42" s="3">
         <v>4</v>
       </c>
       <c r="L42" s="1">
         <v>35.5</v>
       </c>
       <c r="M42" s="1">
         <v>35.5</v>
       </c>
-      <c r="N42" s="8">
+      <c r="N42" s="2">
         <v>1188</v>
       </c>
-      <c r="O42" s="67">
+      <c r="O42" s="4">
         <v>6</v>
       </c>
-      <c r="P42" s="67">
+      <c r="P42" s="4">
         <v>1.75</v>
       </c>
-      <c r="Q42" s="67">
+      <c r="Q42" s="4">
         <v>4.25</v>
       </c>
-      <c r="R42" s="8">
+      <c r="R42" s="2">
         <v>937</v>
       </c>
-      <c r="S42" s="68">
+      <c r="S42" s="5">
         <v>65.8</v>
       </c>
-      <c r="T42" s="8">
+      <c r="T42" s="2">
         <v>7039</v>
       </c>
-      <c r="U42" s="8">
+      <c r="U42" s="2">
         <v>2955</v>
       </c>
-      <c r="V42" s="69">
+      <c r="V42" s="6">
         <v>4084</v>
       </c>
-      <c r="W42" s="8">
+      <c r="W42" s="2">
         <v>129</v>
       </c>
-      <c r="X42" s="8" t="s">
-[...2 lines deleted...]
-      <c r="Y42" s="8">
+      <c r="X42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="Y42" s="2">
         <v>4213</v>
       </c>
-      <c r="Z42" s="8">
+      <c r="Z42" s="2">
         <v>4316</v>
       </c>
       <c r="AA42" s="1">
         <v>61.3</v>
       </c>
       <c r="AB42" s="1">
         <v>58</v>
       </c>
       <c r="AC42" s="1">
         <v>59.9</v>
       </c>
       <c r="AD42" s="1">
         <v>42</v>
       </c>
-      <c r="AE42" s="8">
+      <c r="AE42" s="2">
         <v>719</v>
       </c>
-      <c r="AF42" s="8">
+      <c r="AF42" s="2">
         <v>1173</v>
       </c>
-      <c r="AG42" s="70">
+      <c r="AG42" s="7">
         <v>1405</v>
       </c>
-      <c r="AH42" s="70">
+      <c r="AH42" s="7">
         <v>129</v>
       </c>
-      <c r="AI42" s="70">
+      <c r="AI42" s="7">
         <v>1247</v>
       </c>
-      <c r="AJ42" s="70">
+      <c r="AJ42" s="7">
         <v>29</v>
       </c>
-      <c r="AK42" s="70">
+      <c r="AK42" s="7">
         <v>158</v>
       </c>
       <c r="AL42" s="1">
         <v>3.8</v>
       </c>
       <c r="AM42" s="1">
         <v>11.2</v>
       </c>
-      <c r="AN42" s="8">
+      <c r="AN42" s="2">
         <v>261</v>
       </c>
       <c r="AO42" s="1">
         <v>18.600000000000001</v>
       </c>
-      <c r="AP42" s="8">
+      <c r="AP42" s="2">
         <v>26</v>
       </c>
-      <c r="AQ42" s="8">
+      <c r="AQ42" s="2">
         <v>45</v>
       </c>
-      <c r="AR42" s="8">
+      <c r="AR42" s="2">
         <v>44</v>
       </c>
-      <c r="AS42" s="8">
+      <c r="AS42" s="2">
         <v>74</v>
       </c>
-      <c r="AT42" s="67">
+      <c r="AT42" s="4">
         <v>6</v>
       </c>
-      <c r="AU42" s="67">
+      <c r="AU42" s="4">
         <v>1.75</v>
       </c>
-      <c r="AV42" s="71" t="s">
-[...2 lines deleted...]
-      <c r="AW42" s="71">
+      <c r="AV42" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="AW42" s="8">
         <v>6</v>
       </c>
-      <c r="AX42" s="71">
+      <c r="AX42" s="8">
         <v>1.75</v>
       </c>
-      <c r="AY42" s="71">
+      <c r="AY42" s="8">
         <v>4.25</v>
       </c>
-      <c r="AZ42" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BA42" s="71">
+      <c r="AZ42" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BA42" s="8">
         <v>4.25</v>
       </c>
-      <c r="BB42" s="71" t="s">
-[...8 lines deleted...]
-      <c r="BE42" s="72">
+      <c r="BB42" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BC42" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD42" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BE42" s="59">
         <v>937</v>
       </c>
-      <c r="BF42" s="76">
+      <c r="BF42" s="65">
         <v>786</v>
       </c>
-      <c r="BG42" s="76">
+      <c r="BG42" s="65">
         <v>151</v>
       </c>
-      <c r="BH42" s="76" t="s">
-[...2 lines deleted...]
-      <c r="BI42" s="76">
+      <c r="BH42" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BI42" s="65">
         <v>151</v>
       </c>
-      <c r="BJ42" s="72">
+      <c r="BJ42" s="59">
         <v>786</v>
       </c>
-      <c r="BK42" s="76" t="s">
-[...11 lines deleted...]
-      <c r="BO42" s="76">
+      <c r="BK42" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BL42" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BM42" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BN42" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BO42" s="65">
         <v>234</v>
       </c>
-      <c r="BP42" s="76">
+      <c r="BP42" s="65">
         <v>552</v>
       </c>
-      <c r="BQ42" s="76" t="s">
+      <c r="BQ42" s="65" t="s">
         <v>215</v>
       </c>
       <c r="BR42" s="1">
         <v>41.1</v>
       </c>
       <c r="BS42" s="1" t="s">
         <v>215</v>
       </c>
       <c r="BT42" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="BU42" s="68">
+      <c r="BU42" s="5">
         <v>1.3</v>
       </c>
-      <c r="BV42" s="68">
+      <c r="BV42" s="5">
         <v>39.799999999999997</v>
       </c>
-      <c r="BW42" s="68" t="s">
-[...8 lines deleted...]
-      <c r="BZ42" s="68" t="s">
+      <c r="BW42" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX42" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY42" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BZ42" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA42" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB42" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC42" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD42" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE42" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF42" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CG42" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH42" s="1">
         <v>35.5</v>
       </c>
       <c r="CI42" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ42" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK42" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL42" s="8">
+      <c r="CL42" s="2">
         <v>7039</v>
       </c>
-      <c r="CM42" s="8">
+      <c r="CM42" s="2">
         <v>1276</v>
       </c>
-      <c r="CN42" s="69">
+      <c r="CN42" s="6">
         <v>5763</v>
       </c>
-      <c r="CO42" s="8">
+      <c r="CO42" s="2">
         <v>2955</v>
       </c>
-      <c r="CP42" s="8">
+      <c r="CP42" s="2">
         <v>1247</v>
       </c>
-      <c r="CQ42" s="69">
-[...2 lines deleted...]
-      <c r="CR42" s="69">
+      <c r="CQ42" s="6">
+        <v>1708</v>
+      </c>
+      <c r="CR42" s="6">
         <v>4084</v>
       </c>
-      <c r="CS42" s="69">
+      <c r="CS42" s="6">
         <v>29</v>
       </c>
-      <c r="CT42" s="69">
-[...2 lines deleted...]
-      <c r="CU42" s="8">
+      <c r="CT42" s="6">
+        <v>4055</v>
+      </c>
+      <c r="CU42" s="2">
         <v>129</v>
       </c>
-      <c r="CV42" s="8" t="s">
-[...2 lines deleted...]
-      <c r="CW42" s="8">
+      <c r="CV42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="CW42" s="2">
         <v>4213</v>
       </c>
-      <c r="CX42" s="8">
+      <c r="CX42" s="2">
         <v>1405</v>
       </c>
-      <c r="CY42" s="8">
+      <c r="CY42" s="2">
         <v>1188</v>
       </c>
-      <c r="CZ42" s="8" t="s">
-[...29 lines deleted...]
-      <c r="DJ42" s="8">
+      <c r="CZ42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DA42" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB42" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC42" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD42" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE42" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF42" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DH42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DI42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ42" s="2">
         <v>1188</v>
       </c>
-      <c r="DK42" s="8" t="s">
-[...17 lines deleted...]
-      <c r="DQ42" s="70">
+      <c r="DK42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ42" s="7">
         <v>163</v>
       </c>
-      <c r="DR42" s="70">
+      <c r="DR42" s="7">
         <v>129</v>
       </c>
-      <c r="DS42" s="70">
+      <c r="DS42" s="7">
         <v>13</v>
       </c>
-      <c r="DT42" s="8">
+      <c r="DT42" s="2">
         <v>1247</v>
       </c>
-      <c r="DU42" s="8">
+      <c r="DU42" s="2">
         <v>103</v>
       </c>
-      <c r="DV42" s="8">
+      <c r="DV42" s="2">
         <v>16</v>
       </c>
-      <c r="DW42" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX42" s="70">
+      <c r="DW42" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX42" s="7">
         <v>102</v>
       </c>
-      <c r="DY42" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ42" s="70">
+      <c r="DY42" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ42" s="7">
         <v>42</v>
       </c>
-      <c r="EA42" s="70">
+      <c r="EA42" s="7">
         <v>116</v>
       </c>
-      <c r="EB42" s="70">
+      <c r="EB42" s="7">
         <v>161</v>
       </c>
-      <c r="EC42" s="70">
+      <c r="EC42" s="7">
         <v>105</v>
       </c>
-      <c r="ED42" s="70">
+      <c r="ED42" s="7">
         <v>59</v>
       </c>
-      <c r="EE42" s="70">
+      <c r="EE42" s="7">
         <v>17</v>
       </c>
-      <c r="EF42" s="8" t="s">
-[...5 lines deleted...]
-      <c r="EH42" s="8">
+      <c r="EF42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="EG42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="EH42" s="2">
         <v>44</v>
       </c>
-      <c r="EI42" s="8" t="s">
-[...2 lines deleted...]
-      <c r="EJ42" s="8">
+      <c r="EI42" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="EJ42" s="2">
         <v>274</v>
       </c>
-      <c r="EK42" s="8">
+      <c r="EK42" s="2">
         <v>168</v>
       </c>
-      <c r="EL42" s="8">
+      <c r="EL42" s="2">
         <v>29</v>
       </c>
-      <c r="EM42" s="8">
+      <c r="EM42" s="2">
         <v>40</v>
       </c>
-      <c r="EN42" s="70">
+      <c r="EN42" s="7">
         <v>158</v>
       </c>
-      <c r="EO42" s="70">
+      <c r="EO42" s="7">
         <v>163</v>
       </c>
-      <c r="EP42" s="74">
+      <c r="EP42" s="61">
         <v>26</v>
       </c>
     </row>
-    <row r="43" spans="1:146" s="75" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="13" t="s">
+    <row r="43" spans="1:146" s="62" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="68" t="s">
         <v>205</v>
       </c>
-      <c r="B43" s="13"/>
-[...7 lines deleted...]
-      <c r="J43" s="65">
+      <c r="B43" s="68"/>
+      <c r="C43" s="57"/>
+      <c r="D43" s="57"/>
+      <c r="E43" s="57"/>
+      <c r="F43" s="57"/>
+      <c r="G43" s="57"/>
+      <c r="H43" s="57"/>
+      <c r="I43" s="57"/>
+      <c r="J43" s="58">
         <v>27</v>
       </c>
-      <c r="K43" s="66">
+      <c r="K43" s="3">
         <v>3</v>
       </c>
       <c r="L43" s="1">
         <v>76.3</v>
       </c>
       <c r="M43" s="1">
         <v>67.7</v>
       </c>
-      <c r="N43" s="8">
+      <c r="N43" s="2">
         <v>6554</v>
       </c>
-      <c r="O43" s="67">
+      <c r="O43" s="4">
         <v>6</v>
       </c>
-      <c r="P43" s="67">
+      <c r="P43" s="4">
         <v>2.33</v>
       </c>
-      <c r="Q43" s="67">
+      <c r="Q43" s="4">
         <v>3.67</v>
       </c>
-      <c r="R43" s="8">
+      <c r="R43" s="2">
         <v>3319</v>
       </c>
-      <c r="S43" s="68">
+      <c r="S43" s="5">
         <v>64.7</v>
       </c>
-      <c r="T43" s="8">
+      <c r="T43" s="2">
         <v>8690</v>
       </c>
-      <c r="U43" s="8">
+      <c r="U43" s="2">
         <v>6715</v>
       </c>
-      <c r="V43" s="69">
+      <c r="V43" s="6">
         <v>1975</v>
       </c>
-      <c r="W43" s="8" t="s">
-[...5 lines deleted...]
-      <c r="Y43" s="8">
+      <c r="W43" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="X43" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="Y43" s="2">
         <v>1975</v>
       </c>
-      <c r="Z43" s="8">
+      <c r="Z43" s="2">
         <v>2141</v>
       </c>
       <c r="AA43" s="1">
         <v>24.6</v>
       </c>
       <c r="AB43" s="1">
         <v>22.7</v>
       </c>
       <c r="AC43" s="1">
         <v>22.7</v>
       </c>
       <c r="AD43" s="1">
         <v>77.3</v>
       </c>
-      <c r="AE43" s="8">
+      <c r="AE43" s="2">
         <v>357</v>
       </c>
-      <c r="AF43" s="8">
+      <c r="AF43" s="2">
         <v>1448</v>
       </c>
-      <c r="AG43" s="70">
+      <c r="AG43" s="7">
         <v>7352</v>
       </c>
-      <c r="AH43" s="70" t="s">
-[...2 lines deleted...]
-      <c r="AI43" s="70">
+      <c r="AH43" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="AI43" s="7">
         <v>4638</v>
       </c>
-      <c r="AJ43" s="70">
+      <c r="AJ43" s="7">
         <v>408</v>
       </c>
-      <c r="AK43" s="70">
+      <c r="AK43" s="7">
         <v>2714</v>
       </c>
       <c r="AL43" s="1">
-        <v>137.5</v>
+        <v>137.4</v>
       </c>
       <c r="AM43" s="1">
         <v>36.9</v>
       </c>
-      <c r="AN43" s="8">
+      <c r="AN43" s="2">
         <v>2880</v>
       </c>
       <c r="AO43" s="1">
         <v>39.200000000000003</v>
       </c>
-      <c r="AP43" s="8">
+      <c r="AP43" s="2">
         <v>452</v>
       </c>
-      <c r="AQ43" s="8">
+      <c r="AQ43" s="2">
         <v>356</v>
       </c>
-      <c r="AR43" s="8">
+      <c r="AR43" s="2">
         <v>480</v>
       </c>
-      <c r="AS43" s="8">
+      <c r="AS43" s="2">
         <v>377</v>
       </c>
-      <c r="AT43" s="67">
+      <c r="AT43" s="4">
         <v>6</v>
       </c>
-      <c r="AU43" s="67">
+      <c r="AU43" s="4">
         <v>2.33</v>
       </c>
-      <c r="AV43" s="71" t="s">
-[...2 lines deleted...]
-      <c r="AW43" s="71">
+      <c r="AV43" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="AW43" s="8">
         <v>6</v>
       </c>
-      <c r="AX43" s="71">
+      <c r="AX43" s="8">
         <v>2.33</v>
       </c>
-      <c r="AY43" s="71">
+      <c r="AY43" s="8">
         <v>3.67</v>
       </c>
-      <c r="AZ43" s="71" t="s">
-[...2 lines deleted...]
-      <c r="BA43" s="71">
+      <c r="AZ43" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BA43" s="8">
         <v>3.67</v>
       </c>
-      <c r="BB43" s="71" t="s">
-[...8 lines deleted...]
-      <c r="BE43" s="72">
+      <c r="BB43" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BC43" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BD43" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="BE43" s="59">
         <v>3319</v>
       </c>
-      <c r="BF43" s="76">
+      <c r="BF43" s="65">
         <v>3194</v>
       </c>
-      <c r="BG43" s="76">
+      <c r="BG43" s="65">
         <v>125</v>
       </c>
-      <c r="BH43" s="76" t="s">
-[...2 lines deleted...]
-      <c r="BI43" s="76">
+      <c r="BH43" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BI43" s="65">
         <v>125</v>
       </c>
-      <c r="BJ43" s="72">
+      <c r="BJ43" s="59">
         <v>3194</v>
       </c>
-      <c r="BK43" s="76" t="s">
-[...2 lines deleted...]
-      <c r="BL43" s="76">
+      <c r="BK43" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BL43" s="65">
         <v>800</v>
       </c>
-      <c r="BM43" s="76" t="s">
-[...8 lines deleted...]
-      <c r="BP43" s="76">
+      <c r="BM43" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BN43" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BO43" s="65" t="s">
+        <v>215</v>
+      </c>
+      <c r="BP43" s="65">
         <v>200</v>
       </c>
-      <c r="BQ43" s="76">
+      <c r="BQ43" s="65">
         <v>2194</v>
       </c>
       <c r="BR43" s="1">
         <v>86.7</v>
       </c>
       <c r="BS43" s="1">
         <v>8</v>
       </c>
       <c r="BT43" s="1">
         <v>8.6999999999999993</v>
       </c>
-      <c r="BU43" s="68" t="s">
-[...2 lines deleted...]
-      <c r="BV43" s="68">
+      <c r="BU43" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BV43" s="5">
         <v>78</v>
       </c>
-      <c r="BW43" s="68" t="s">
-[...8 lines deleted...]
-      <c r="BZ43" s="68" t="s">
+      <c r="BW43" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BX43" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BY43" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BZ43" s="5" t="s">
         <v>215</v>
       </c>
       <c r="CA43" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CB43" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CC43" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CD43" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CE43" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CF43" s="1">
         <v>1.7</v>
       </c>
       <c r="CG43" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CH43" s="1">
         <v>76.3</v>
       </c>
       <c r="CI43" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CJ43" s="1" t="s">
         <v>215</v>
       </c>
       <c r="CK43" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="CL43" s="8">
+      <c r="CL43" s="2">
         <v>8690</v>
       </c>
-      <c r="CM43" s="8">
+      <c r="CM43" s="2">
         <v>7352</v>
       </c>
-      <c r="CN43" s="69">
-[...2 lines deleted...]
-      <c r="CO43" s="8">
+      <c r="CN43" s="6">
+        <v>1338</v>
+      </c>
+      <c r="CO43" s="2">
         <v>6715</v>
       </c>
-      <c r="CP43" s="8">
+      <c r="CP43" s="2">
         <v>4638</v>
       </c>
-      <c r="CQ43" s="69">
-[...2 lines deleted...]
-      <c r="CR43" s="69">
+      <c r="CQ43" s="6">
+        <v>2077</v>
+      </c>
+      <c r="CR43" s="6">
         <v>1975</v>
       </c>
-      <c r="CS43" s="69">
+      <c r="CS43" s="6">
         <v>2714</v>
       </c>
-      <c r="CT43" s="69">
-[...8 lines deleted...]
-      <c r="CW43" s="8">
+      <c r="CT43" s="6">
+        <v>-739</v>
+      </c>
+      <c r="CU43" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="CV43" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="CW43" s="2">
         <v>1975</v>
       </c>
-      <c r="CX43" s="8">
+      <c r="CX43" s="2">
         <v>7352</v>
       </c>
-      <c r="CY43" s="8">
+      <c r="CY43" s="2">
         <v>7321</v>
       </c>
-      <c r="CZ43" s="8" t="s">
-[...20 lines deleted...]
-      <c r="DG43" s="8">
+      <c r="CZ43" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DA43" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB43" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC43" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD43" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE43" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF43" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG43" s="2">
         <v>34</v>
       </c>
-      <c r="DH43" s="8">
+      <c r="DH43" s="2">
         <v>34</v>
       </c>
-      <c r="DI43" s="8" t="s">
-[...2 lines deleted...]
-      <c r="DJ43" s="8">
+      <c r="DI43" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ43" s="2">
         <v>7287</v>
       </c>
-      <c r="DK43" s="8" t="s">
-[...23 lines deleted...]
-      <c r="DS43" s="70">
+      <c r="DK43" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL43" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM43" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN43" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO43" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP43" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ43" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR43" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DS43" s="7">
         <v>31</v>
       </c>
-      <c r="DT43" s="8">
+      <c r="DT43" s="2">
         <v>4638</v>
       </c>
-      <c r="DU43" s="8">
+      <c r="DU43" s="2">
         <v>159</v>
       </c>
-      <c r="DV43" s="8">
+      <c r="DV43" s="2">
         <v>53</v>
       </c>
-      <c r="DW43" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DX43" s="70">
+      <c r="DW43" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX43" s="7">
         <v>240</v>
       </c>
-      <c r="DY43" s="70" t="s">
-[...2 lines deleted...]
-      <c r="DZ43" s="70">
+      <c r="DY43" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ43" s="7">
         <v>229</v>
       </c>
-      <c r="EA43" s="70">
+      <c r="EA43" s="7">
         <v>699</v>
       </c>
-      <c r="EB43" s="70">
+      <c r="EB43" s="7">
         <v>307</v>
       </c>
-      <c r="EC43" s="70">
+      <c r="EC43" s="7">
         <v>185</v>
       </c>
-      <c r="ED43" s="70">
+      <c r="ED43" s="7">
         <v>70</v>
       </c>
-      <c r="EE43" s="70">
+      <c r="EE43" s="7">
         <v>129</v>
       </c>
-      <c r="EF43" s="8">
+      <c r="EF43" s="2">
         <v>7</v>
       </c>
-      <c r="EG43" s="8">
+      <c r="EG43" s="2">
         <v>30</v>
       </c>
-      <c r="EH43" s="8">
+      <c r="EH43" s="2">
         <v>264</v>
       </c>
-      <c r="EI43" s="8" t="s">
-[...2 lines deleted...]
-      <c r="EJ43" s="8">
+      <c r="EI43" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="EJ43" s="2">
         <v>1198</v>
       </c>
-      <c r="EK43" s="8">
+      <c r="EK43" s="2">
         <v>688</v>
       </c>
-      <c r="EL43" s="8">
+      <c r="EL43" s="2">
         <v>408</v>
       </c>
-      <c r="EM43" s="8">
+      <c r="EM43" s="2">
         <v>380</v>
       </c>
-      <c r="EN43" s="70">
+      <c r="EN43" s="7">
         <v>2714</v>
       </c>
-      <c r="EO43" s="70">
+      <c r="EO43" s="7">
         <v>540</v>
       </c>
-      <c r="EP43" s="74">
+      <c r="EP43" s="61">
         <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:146" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="77"/>
-[...144 lines deleted...]
-      <c r="EP44" s="89"/>
+      <c r="A44" s="69"/>
+      <c r="B44" s="70"/>
+      <c r="C44" s="70"/>
+      <c r="D44" s="70"/>
+      <c r="E44" s="70"/>
+      <c r="F44" s="70"/>
+      <c r="G44" s="70"/>
+      <c r="H44" s="70"/>
+      <c r="I44" s="70"/>
+      <c r="J44" s="71"/>
+      <c r="K44" s="72"/>
+      <c r="L44" s="73"/>
+      <c r="M44" s="73"/>
+      <c r="N44" s="74"/>
+      <c r="O44" s="75"/>
+      <c r="P44" s="75"/>
+      <c r="Q44" s="75"/>
+      <c r="R44" s="74"/>
+      <c r="S44" s="76"/>
+      <c r="T44" s="74"/>
+      <c r="U44" s="74"/>
+      <c r="V44" s="74"/>
+      <c r="W44" s="74"/>
+      <c r="X44" s="74"/>
+      <c r="Y44" s="74"/>
+      <c r="Z44" s="74"/>
+      <c r="AA44" s="73"/>
+      <c r="AB44" s="73"/>
+      <c r="AC44" s="73"/>
+      <c r="AD44" s="73"/>
+      <c r="AE44" s="74"/>
+      <c r="AF44" s="74"/>
+      <c r="AG44" s="76"/>
+      <c r="AH44" s="76"/>
+      <c r="AI44" s="76"/>
+      <c r="AJ44" s="76"/>
+      <c r="AK44" s="76"/>
+      <c r="AL44" s="77"/>
+      <c r="AM44" s="77"/>
+      <c r="AN44" s="78"/>
+      <c r="AO44" s="77"/>
+      <c r="AP44" s="78"/>
+      <c r="AQ44" s="78"/>
+      <c r="AR44" s="78"/>
+      <c r="AS44" s="78"/>
+      <c r="AT44" s="79"/>
+      <c r="AU44" s="79"/>
+      <c r="AV44" s="79"/>
+      <c r="AW44" s="79"/>
+      <c r="AX44" s="79"/>
+      <c r="AY44" s="79"/>
+      <c r="AZ44" s="79"/>
+      <c r="BA44" s="79"/>
+      <c r="BB44" s="79"/>
+      <c r="BC44" s="79"/>
+      <c r="BD44" s="79"/>
+      <c r="BE44" s="80"/>
+      <c r="BF44" s="80"/>
+      <c r="BG44" s="80"/>
+      <c r="BH44" s="80"/>
+      <c r="BI44" s="80"/>
+      <c r="BJ44" s="80"/>
+      <c r="BK44" s="80"/>
+      <c r="BL44" s="80"/>
+      <c r="BM44" s="80"/>
+      <c r="BN44" s="80"/>
+      <c r="BO44" s="80"/>
+      <c r="BP44" s="80"/>
+      <c r="BQ44" s="80"/>
+      <c r="BR44" s="73"/>
+      <c r="BS44" s="73"/>
+      <c r="BT44" s="73"/>
+      <c r="BU44" s="73"/>
+      <c r="BV44" s="81"/>
+      <c r="BW44" s="81"/>
+      <c r="BX44" s="81"/>
+      <c r="BY44" s="81"/>
+      <c r="BZ44" s="81"/>
+      <c r="CA44" s="77"/>
+      <c r="CB44" s="77"/>
+      <c r="CC44" s="77"/>
+      <c r="CD44" s="77"/>
+      <c r="CE44" s="73"/>
+      <c r="CF44" s="73"/>
+      <c r="CG44" s="73"/>
+      <c r="CH44" s="73"/>
+      <c r="CI44" s="73"/>
+      <c r="CJ44" s="73"/>
+      <c r="CK44" s="73"/>
+      <c r="CL44" s="74"/>
+      <c r="CM44" s="74"/>
+      <c r="CN44" s="74"/>
+      <c r="CO44" s="74"/>
+      <c r="CP44" s="74"/>
+      <c r="CQ44" s="74"/>
+      <c r="CR44" s="74"/>
+      <c r="CS44" s="74"/>
+      <c r="CT44" s="74"/>
+      <c r="CU44" s="74"/>
+      <c r="CV44" s="74"/>
+      <c r="CW44" s="74"/>
+      <c r="CX44" s="74"/>
+      <c r="CY44" s="74"/>
+      <c r="CZ44" s="74"/>
+      <c r="DA44" s="76"/>
+      <c r="DB44" s="76"/>
+      <c r="DC44" s="76"/>
+      <c r="DD44" s="76"/>
+      <c r="DE44" s="76"/>
+      <c r="DF44" s="76"/>
+      <c r="DG44" s="78"/>
+      <c r="DH44" s="78"/>
+      <c r="DI44" s="78"/>
+      <c r="DJ44" s="78"/>
+      <c r="DK44" s="78"/>
+      <c r="DL44" s="78"/>
+      <c r="DM44" s="78"/>
+      <c r="DN44" s="78"/>
+      <c r="DO44" s="78"/>
+      <c r="DP44" s="74"/>
+      <c r="DQ44" s="74"/>
+      <c r="DR44" s="76"/>
+      <c r="DS44" s="76"/>
+      <c r="DT44" s="74"/>
+      <c r="DU44" s="74"/>
+      <c r="DV44" s="74"/>
+      <c r="DW44" s="74"/>
+      <c r="DX44" s="76"/>
+      <c r="DY44" s="76"/>
+      <c r="DZ44" s="76"/>
+      <c r="EA44" s="76"/>
+      <c r="EB44" s="76"/>
+      <c r="EC44" s="76"/>
+      <c r="ED44" s="76"/>
+      <c r="EE44" s="76"/>
+      <c r="EF44" s="76"/>
+      <c r="EG44" s="78"/>
+      <c r="EH44" s="78"/>
+      <c r="EI44" s="78"/>
+      <c r="EJ44" s="78"/>
+      <c r="EK44" s="78"/>
+      <c r="EL44" s="78"/>
+      <c r="EM44" s="74"/>
+      <c r="EN44" s="74"/>
+      <c r="EO44" s="76"/>
+      <c r="EP44" s="82"/>
     </row>
     <row r="45" spans="1:146" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="15" t="s">
+      <c r="A45" s="83" t="s">
         <v>114</v>
       </c>
-      <c r="B45" s="16"/>
-[...102 lines deleted...]
-      <c r="EO45" s="18"/>
+      <c r="B45" s="84"/>
+      <c r="C45" s="84"/>
+      <c r="D45" s="84"/>
+      <c r="E45" s="84"/>
+      <c r="F45" s="84"/>
+      <c r="G45" s="84"/>
+      <c r="H45" s="84"/>
+      <c r="I45" s="84"/>
+      <c r="J45" s="84"/>
+      <c r="K45" s="85"/>
+      <c r="L45" s="86"/>
+      <c r="M45" s="86"/>
+      <c r="N45" s="86"/>
+      <c r="O45" s="86"/>
+      <c r="P45" s="86"/>
+      <c r="Q45" s="86"/>
+      <c r="R45" s="86"/>
+      <c r="S45" s="86"/>
+      <c r="T45" s="86"/>
+      <c r="U45" s="86"/>
+      <c r="V45" s="86"/>
+      <c r="W45" s="86"/>
+      <c r="X45" s="86"/>
+      <c r="Y45" s="86"/>
+      <c r="Z45" s="86"/>
+      <c r="AA45" s="86"/>
+      <c r="AB45" s="86"/>
+      <c r="AC45" s="86"/>
+      <c r="AD45" s="86"/>
+      <c r="AE45" s="86"/>
+      <c r="AF45" s="86"/>
+      <c r="AG45" s="86"/>
+      <c r="AH45" s="86"/>
+      <c r="AI45" s="87"/>
+      <c r="AJ45" s="87"/>
+      <c r="AK45" s="87"/>
+      <c r="AT45" s="85"/>
+      <c r="AU45" s="86"/>
+      <c r="AV45" s="86"/>
+      <c r="AW45" s="86"/>
+      <c r="AX45" s="87"/>
+      <c r="AY45" s="87"/>
+      <c r="AZ45" s="87"/>
+      <c r="BA45" s="87"/>
+      <c r="BB45" s="87"/>
+      <c r="BC45" s="87"/>
+      <c r="BD45" s="87"/>
+      <c r="BR45" s="85"/>
+      <c r="BS45" s="86"/>
+      <c r="BT45" s="86"/>
+      <c r="BU45" s="86"/>
+      <c r="BV45" s="86"/>
+      <c r="BW45" s="86"/>
+      <c r="BX45" s="86"/>
+      <c r="BY45" s="87"/>
+      <c r="BZ45" s="87"/>
+      <c r="CE45" s="86"/>
+      <c r="CF45" s="85"/>
+      <c r="CG45" s="86"/>
+      <c r="CH45" s="86"/>
+      <c r="CI45" s="86"/>
+      <c r="CJ45" s="86"/>
+      <c r="CK45" s="86"/>
+      <c r="CL45" s="86"/>
+      <c r="CM45" s="86"/>
+      <c r="CN45" s="86"/>
+      <c r="CO45" s="86"/>
+      <c r="CP45" s="86"/>
+      <c r="CQ45" s="86"/>
+      <c r="CR45" s="86"/>
+      <c r="CS45" s="86"/>
+      <c r="CT45" s="86"/>
+      <c r="CU45" s="86"/>
+      <c r="CV45" s="86"/>
+      <c r="CW45" s="86"/>
+      <c r="CX45" s="85"/>
+      <c r="CY45" s="86"/>
+      <c r="CZ45" s="86"/>
+      <c r="DA45" s="86"/>
+      <c r="DB45" s="87"/>
+      <c r="DC45" s="87"/>
+      <c r="DD45" s="87"/>
+      <c r="DE45" s="87"/>
+      <c r="DF45" s="87"/>
+      <c r="DP45" s="85"/>
+      <c r="DQ45" s="86"/>
+      <c r="DR45" s="86"/>
+      <c r="DS45" s="86"/>
+      <c r="DT45" s="85"/>
+      <c r="DU45" s="86"/>
+      <c r="DV45" s="86"/>
+      <c r="DW45" s="86"/>
+      <c r="DX45" s="86"/>
+      <c r="DY45" s="86"/>
+      <c r="DZ45" s="86"/>
+      <c r="EA45" s="87"/>
+      <c r="EB45" s="87"/>
+      <c r="EC45" s="87"/>
+      <c r="ED45" s="87"/>
+      <c r="EE45" s="87"/>
+      <c r="EF45" s="87"/>
+      <c r="EM45" s="85"/>
+      <c r="EN45" s="86"/>
+      <c r="EO45" s="86"/>
     </row>
     <row r="46" spans="1:146" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="20" t="s">
+      <c r="A46" s="88" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:146" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="20" t="s">
+      <c r="A47" s="88" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="48" spans="1:146" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="20" t="s">
+      <c r="A48" s="88" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="49" spans="1:145" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="20" t="s">
+      <c r="A49" s="88" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="50" spans="1:145" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="20" t="s">
+      <c r="A50" s="88" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="51" spans="1:145" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="20" t="s">
+      <c r="A51" s="88" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="52" spans="1:145" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="20" t="s">
+      <c r="A52" s="88" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="53" spans="1:145" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="20" t="s">
+      <c r="A53" s="88" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="54" spans="1:145" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="20" t="s">
+      <c r="A54" s="88" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="55" spans="1:145" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="20" t="s">
+      <c r="A55" s="88" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="56" spans="1:145" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="20" t="s">
+      <c r="A56" s="88" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="57" spans="1:145" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="20"/>
+      <c r="A57" s="88"/>
     </row>
     <row r="58" spans="1:145" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="20"/>
+      <c r="A58" s="88"/>
     </row>
     <row r="59" spans="1:145" ht="14.1" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="60" spans="1:145" x14ac:dyDescent="0.15">
-      <c r="A60" s="15"/>
+      <c r="A60" s="83"/>
     </row>
     <row r="61" spans="1:145" x14ac:dyDescent="0.15">
-      <c r="K61" s="21"/>
-[...133 lines deleted...]
-      <c r="EO61" s="21"/>
+      <c r="K61" s="89"/>
+      <c r="L61" s="89"/>
+      <c r="M61" s="89"/>
+      <c r="N61" s="89"/>
+      <c r="O61" s="89"/>
+      <c r="P61" s="89"/>
+      <c r="Q61" s="89"/>
+      <c r="R61" s="89"/>
+      <c r="S61" s="89"/>
+      <c r="T61" s="89"/>
+      <c r="U61" s="89"/>
+      <c r="V61" s="89"/>
+      <c r="W61" s="89"/>
+      <c r="X61" s="89"/>
+      <c r="Y61" s="89"/>
+      <c r="Z61" s="89"/>
+      <c r="AA61" s="89"/>
+      <c r="AB61" s="89"/>
+      <c r="AC61" s="89"/>
+      <c r="AD61" s="89"/>
+      <c r="AE61" s="89"/>
+      <c r="AF61" s="89"/>
+      <c r="AG61" s="89"/>
+      <c r="AH61" s="89"/>
+      <c r="AI61" s="89"/>
+      <c r="AJ61" s="89"/>
+      <c r="AK61" s="89"/>
+      <c r="AL61" s="89"/>
+      <c r="AM61" s="89"/>
+      <c r="AN61" s="89"/>
+      <c r="AO61" s="89"/>
+      <c r="AP61" s="89"/>
+      <c r="AQ61" s="89"/>
+      <c r="AR61" s="89"/>
+      <c r="AS61" s="89"/>
+      <c r="AT61" s="89"/>
+      <c r="AU61" s="89"/>
+      <c r="AV61" s="89"/>
+      <c r="AW61" s="89"/>
+      <c r="AX61" s="89"/>
+      <c r="AY61" s="89"/>
+      <c r="AZ61" s="89"/>
+      <c r="BA61" s="89"/>
+      <c r="BB61" s="89"/>
+      <c r="BC61" s="89"/>
+      <c r="BD61" s="89"/>
+      <c r="BE61" s="89"/>
+      <c r="BF61" s="89"/>
+      <c r="BG61" s="89"/>
+      <c r="BH61" s="89"/>
+      <c r="BI61" s="89"/>
+      <c r="BJ61" s="89"/>
+      <c r="BK61" s="89"/>
+      <c r="BL61" s="89"/>
+      <c r="BM61" s="89"/>
+      <c r="BN61" s="89"/>
+      <c r="BO61" s="89"/>
+      <c r="BP61" s="89"/>
+      <c r="BQ61" s="89"/>
+      <c r="BR61" s="89"/>
+      <c r="BS61" s="89"/>
+      <c r="BT61" s="89"/>
+      <c r="BU61" s="89"/>
+      <c r="BV61" s="89"/>
+      <c r="BW61" s="89"/>
+      <c r="BX61" s="89"/>
+      <c r="BY61" s="89"/>
+      <c r="BZ61" s="89"/>
+      <c r="CA61" s="89"/>
+      <c r="CB61" s="89"/>
+      <c r="CC61" s="89"/>
+      <c r="CD61" s="89"/>
+      <c r="CE61" s="89"/>
+      <c r="CF61" s="89"/>
+      <c r="CG61" s="89"/>
+      <c r="CH61" s="89"/>
+      <c r="CI61" s="89"/>
+      <c r="CJ61" s="89"/>
+      <c r="CK61" s="89"/>
+      <c r="CL61" s="89"/>
+      <c r="CM61" s="89"/>
+      <c r="CN61" s="89"/>
+      <c r="CO61" s="89"/>
+      <c r="CP61" s="89"/>
+      <c r="CQ61" s="89"/>
+      <c r="CR61" s="89"/>
+      <c r="CS61" s="89"/>
+      <c r="CT61" s="89"/>
+      <c r="CU61" s="89"/>
+      <c r="CV61" s="89"/>
+      <c r="CW61" s="89"/>
+      <c r="CX61" s="89"/>
+      <c r="CY61" s="89"/>
+      <c r="CZ61" s="89"/>
+      <c r="DA61" s="89"/>
+      <c r="DB61" s="89"/>
+      <c r="DC61" s="89"/>
+      <c r="DD61" s="89"/>
+      <c r="DE61" s="89"/>
+      <c r="DF61" s="89"/>
+      <c r="DG61" s="89"/>
+      <c r="DH61" s="89"/>
+      <c r="DI61" s="89"/>
+      <c r="DJ61" s="89"/>
+      <c r="DK61" s="89"/>
+      <c r="DL61" s="89"/>
+      <c r="DM61" s="89"/>
+      <c r="DN61" s="89"/>
+      <c r="DO61" s="89"/>
+      <c r="DP61" s="89"/>
+      <c r="DQ61" s="89"/>
+      <c r="DR61" s="89"/>
+      <c r="DS61" s="89"/>
+      <c r="DT61" s="89"/>
+      <c r="DU61" s="89"/>
+      <c r="DV61" s="89"/>
+      <c r="DW61" s="89"/>
+      <c r="DX61" s="89"/>
+      <c r="DY61" s="89"/>
+      <c r="DZ61" s="89"/>
+      <c r="EA61" s="89"/>
+      <c r="EB61" s="89"/>
+      <c r="EC61" s="89"/>
+      <c r="ED61" s="89"/>
+      <c r="EE61" s="89"/>
+      <c r="EF61" s="89"/>
+      <c r="EG61" s="89"/>
+      <c r="EH61" s="89"/>
+      <c r="EI61" s="89"/>
+      <c r="EJ61" s="89"/>
+      <c r="EK61" s="89"/>
+      <c r="EL61" s="89"/>
+      <c r="EM61" s="89"/>
+      <c r="EN61" s="89"/>
+      <c r="EO61" s="89"/>
     </row>
     <row r="65" spans="11:145" x14ac:dyDescent="0.15">
       <c r="K65" s="90"/>
       <c r="L65" s="90"/>
       <c r="M65" s="90"/>
       <c r="N65" s="90"/>
       <c r="O65" s="90"/>
       <c r="P65" s="90"/>
       <c r="Q65" s="90"/>
       <c r="R65" s="90"/>
       <c r="S65" s="90"/>
       <c r="T65" s="90"/>
       <c r="U65" s="90"/>
       <c r="V65" s="90"/>
       <c r="W65" s="90"/>
       <c r="X65" s="90"/>
       <c r="Y65" s="90"/>
       <c r="Z65" s="90"/>
       <c r="AA65" s="90"/>
       <c r="AB65" s="90"/>
       <c r="AC65" s="90"/>
       <c r="AD65" s="90"/>
       <c r="AE65" s="90"/>
       <c r="AF65" s="90"/>
       <c r="AG65" s="90"/>