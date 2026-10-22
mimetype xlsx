--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3A700B81-2BB9-47B7-8C6B-7691CD21ECEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{313851CF-253C-4DDA-9623-17681950DF31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{716AD8CE-DD2D-497A-85EF-44B291F9DBD4}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{716AD8CE-DD2D-497A-85EF-44B291F9DBD4}"/>
   </bookViews>
   <sheets>
     <sheet name="015" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'015'!$A$1:$HU$69</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'015'!$A:$J,'015'!$1:$13</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -4571,358 +4571,358 @@
     </xf>
     <xf numFmtId="38" fontId="27" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="18" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="19" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="42" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="3" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="42" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="26">
     <cellStyle name="Normal 4" xfId="13" xr:uid="{B5074DAA-9BF2-43CA-B9A4-357928AB6AE8}"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{93ED674D-77F6-463B-BD16-60948761FE95}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{D0C43537-3ABA-43D9-9CFD-27BDC1F520FE}"/>
     <cellStyle name="標準 2 2 2" xfId="18" xr:uid="{7E96A744-FF23-44D0-9D2C-1B36D291FA0D}"/>
     <cellStyle name="標準 2 3" xfId="12" xr:uid="{4C3AF85A-DD1D-4595-8494-0E6D918FF51A}"/>
     <cellStyle name="標準 2 5" xfId="14" xr:uid="{BB2D672C-55BF-489C-B4D0-9896A2EB4AFF}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{66B1D36B-09CC-45CE-976F-65287C995604}"/>
     <cellStyle name="標準 3 2" xfId="15" xr:uid="{89A931E1-234B-4947-B428-9F20BA641BE3}"/>
     <cellStyle name="標準 4" xfId="4" xr:uid="{9C23B67E-1D78-4DDB-8F5E-D86DEAE1BAA4}"/>
     <cellStyle name="標準 4 2" xfId="5" xr:uid="{7FCF995E-BE9E-452F-BC13-75E3AFC8BEAF}"/>
     <cellStyle name="標準 4 3" xfId="16" xr:uid="{55C0C134-094A-4608-A939-C7B6BE276909}"/>
     <cellStyle name="標準 5" xfId="7" xr:uid="{CAA2A485-897E-4DD8-9C61-80E8A74259F0}"/>
     <cellStyle name="標準 5 2" xfId="8" xr:uid="{BB37CB72-76C5-4DA3-B337-80D3FF5FAB57}"/>
     <cellStyle name="標準 5 3" xfId="9" xr:uid="{36B4D40D-BC3D-4770-BE5F-78A2ADBC2585}"/>
     <cellStyle name="標準 5 3 2" xfId="19" xr:uid="{C0E3F62A-D165-4D00-8EBA-1D31AD2684CA}"/>
     <cellStyle name="標準 5 3 2 2" xfId="25" xr:uid="{2AC5E5B1-A3BA-4FA3-988D-39C898600FAD}"/>
     <cellStyle name="標準 5 3 3" xfId="22" xr:uid="{25CEEC12-F1BA-4151-A087-2759ABF10CED}"/>
     <cellStyle name="標準 5 4" xfId="17" xr:uid="{619BDD22-A955-43B2-8C06-956E83C89670}"/>
     <cellStyle name="標準 5 5" xfId="10" xr:uid="{D4B0F989-0499-493D-AD6E-E8C6CF711369}"/>
     <cellStyle name="標準 5 5 2" xfId="23" xr:uid="{FC542CD1-01A8-4AD9-92F1-D83FA022BAB2}"/>
@@ -5280,602 +5280,51 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6C73C96-09F1-45D1-B9DD-417ED3B930F9}">
   <dimension ref="A1:HU71"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="9" width="2.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="5.28515625" style="4" customWidth="1"/>
     <col min="11" max="228" width="10.7109375" style="2" customWidth="1"/>
     <col min="229" max="229" width="5.28515625" style="3" customWidth="1"/>
-    <col min="230" max="449" width="9.140625" style="2"/>
-[...550 lines deleted...]
-    <col min="16235" max="16384" width="9.140625" style="2"/>
+    <col min="230" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:229" s="19" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="18"/>
       <c r="HU1" s="20"/>
     </row>
     <row r="2" spans="1:229" s="19" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>166</v>
       </c>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
@@ -5922,119 +5371,119 @@
       </c>
       <c r="BZ4" s="21" t="s">
         <v>134</v>
       </c>
       <c r="CP4" s="6" t="s">
         <v>298</v>
       </c>
       <c r="DJ4" s="6" t="s">
         <v>299</v>
       </c>
       <c r="DQ4" s="6" t="s">
         <v>300</v>
       </c>
       <c r="EM4" s="6" t="s">
         <v>301</v>
       </c>
       <c r="FN4" s="6" t="s">
         <v>302</v>
       </c>
       <c r="GD4" s="6" t="s">
         <v>303</v>
       </c>
       <c r="HU4" s="23"/>
     </row>
     <row r="5" spans="1:229" s="5" customFormat="1" ht="28.5">
-      <c r="A5" s="201"/>
-[...8 lines deleted...]
-      <c r="J5" s="202"/>
+      <c r="A5" s="103"/>
+      <c r="B5" s="103"/>
+      <c r="C5" s="103"/>
+      <c r="D5" s="103"/>
+      <c r="E5" s="103"/>
+      <c r="F5" s="103"/>
+      <c r="G5" s="103"/>
+      <c r="H5" s="103"/>
+      <c r="I5" s="103"/>
+      <c r="J5" s="104"/>
       <c r="K5" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="S5" s="201" t="s">
+      <c r="S5" s="103" t="s">
         <v>133</v>
       </c>
-      <c r="Y5" s="201" t="s">
+      <c r="Y5" s="103" t="s">
         <v>132</v>
       </c>
-      <c r="AP5" s="201" t="s">
+      <c r="AP5" s="103" t="s">
         <v>131</v>
       </c>
-      <c r="AU5" s="201" t="s">
+      <c r="AU5" s="103" t="s">
         <v>130</v>
       </c>
       <c r="BG5" s="5" t="s">
         <v>216</v>
       </c>
       <c r="BW5" s="5" t="s">
         <v>304</v>
       </c>
       <c r="BZ5" s="5" t="s">
         <v>218</v>
       </c>
       <c r="CH5" s="5" t="s">
         <v>305</v>
       </c>
       <c r="CP5" s="5" t="s">
         <v>219</v>
       </c>
       <c r="CW5" s="5" t="s">
         <v>175</v>
       </c>
       <c r="EM5" s="5" t="s">
         <v>221</v>
       </c>
       <c r="FF5" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="FM5" s="203" t="s">
+      <c r="FM5" s="105" t="s">
         <v>269</v>
       </c>
       <c r="FN5" s="5" t="s">
         <v>177</v>
       </c>
       <c r="FX5" s="5" t="s">
         <v>178</v>
       </c>
       <c r="GD5" s="5" t="s">
         <v>222</v>
       </c>
       <c r="GZ5" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="HD5" s="204"/>
-      <c r="HT5" s="203" t="s">
+      <c r="HD5" s="106"/>
+      <c r="HT5" s="105" t="s">
         <v>315</v>
       </c>
-      <c r="HU5" s="205"/>
+      <c r="HU5" s="107"/>
     </row>
     <row r="6" spans="1:229" s="6" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="21"/>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="22"/>
       <c r="S6" s="21"/>
       <c r="AA6" s="21"/>
       <c r="AP6" s="21"/>
       <c r="AU6" s="21"/>
       <c r="BG6" s="6" t="s">
         <v>217</v>
       </c>
       <c r="BO6" s="6" t="s">
         <v>129</v>
       </c>
       <c r="FN6" s="21" t="s">
         <v>270</v>
       </c>
@@ -6153,1953 +5602,1953 @@
       <c r="GY7" s="25"/>
       <c r="GZ7" s="25"/>
       <c r="HA7" s="25"/>
       <c r="HB7" s="25"/>
       <c r="HC7" s="25"/>
       <c r="HD7" s="25"/>
       <c r="HE7" s="25"/>
       <c r="HF7" s="25"/>
       <c r="HG7" s="25"/>
       <c r="HH7" s="25"/>
       <c r="HI7" s="25"/>
       <c r="HJ7" s="25"/>
       <c r="HK7" s="25"/>
       <c r="HL7" s="25"/>
       <c r="HM7" s="25"/>
       <c r="HN7" s="25"/>
       <c r="HO7" s="25"/>
       <c r="HP7" s="25"/>
       <c r="HQ7" s="25"/>
       <c r="HR7" s="25"/>
       <c r="HS7" s="25"/>
       <c r="HT7" s="25"/>
       <c r="HU7" s="27"/>
     </row>
     <row r="8" spans="1:229" s="33" customFormat="1" ht="16.5" customHeight="1" thickTop="1">
-      <c r="A8" s="184" t="s">
+      <c r="A8" s="150" t="s">
         <v>128</v>
       </c>
-      <c r="B8" s="184"/>
-[...8 lines deleted...]
-      <c r="K8" s="112" t="s">
+      <c r="B8" s="150"/>
+      <c r="C8" s="150"/>
+      <c r="D8" s="150"/>
+      <c r="E8" s="150"/>
+      <c r="F8" s="150"/>
+      <c r="G8" s="150"/>
+      <c r="H8" s="150"/>
+      <c r="I8" s="150"/>
+      <c r="J8" s="151"/>
+      <c r="K8" s="146" t="s">
         <v>202</v>
       </c>
-      <c r="L8" s="112" t="s">
+      <c r="L8" s="146" t="s">
         <v>237</v>
       </c>
-      <c r="M8" s="119" t="s">
+      <c r="M8" s="148" t="s">
         <v>195</v>
       </c>
-      <c r="N8" s="115"/>
-[...1 lines deleted...]
-      <c r="P8" s="112" t="s">
+      <c r="N8" s="119"/>
+      <c r="O8" s="149"/>
+      <c r="P8" s="146" t="s">
         <v>254</v>
       </c>
-      <c r="Q8" s="112" t="s">
+      <c r="Q8" s="146" t="s">
         <v>127</v>
       </c>
-      <c r="R8" s="112" t="s">
+      <c r="R8" s="146" t="s">
         <v>126</v>
       </c>
-      <c r="S8" s="155" t="s">
+      <c r="S8" s="145" t="s">
         <v>203</v>
       </c>
-      <c r="T8" s="112" t="s">
+      <c r="T8" s="146" t="s">
         <v>205</v>
       </c>
-      <c r="U8" s="112" t="s">
+      <c r="U8" s="146" t="s">
         <v>204</v>
       </c>
-      <c r="V8" s="112" t="s">
+      <c r="V8" s="146" t="s">
         <v>206</v>
       </c>
-      <c r="W8" s="112" t="s">
+      <c r="W8" s="146" t="s">
         <v>207</v>
       </c>
-      <c r="X8" s="166" t="s">
+      <c r="X8" s="153" t="s">
         <v>208</v>
       </c>
-      <c r="Y8" s="188" t="s">
+      <c r="Y8" s="155" t="s">
         <v>146</v>
       </c>
-      <c r="Z8" s="156" t="s">
+      <c r="Z8" s="147" t="s">
         <v>145</v>
       </c>
-      <c r="AA8" s="119" t="s">
+      <c r="AA8" s="148" t="s">
         <v>125</v>
       </c>
-      <c r="AB8" s="115"/>
-[...6 lines deleted...]
-      <c r="AI8" s="119" t="s">
+      <c r="AB8" s="119"/>
+      <c r="AC8" s="119"/>
+      <c r="AD8" s="119"/>
+      <c r="AE8" s="119"/>
+      <c r="AF8" s="119"/>
+      <c r="AG8" s="119"/>
+      <c r="AH8" s="149"/>
+      <c r="AI8" s="148" t="s">
         <v>124</v>
       </c>
-      <c r="AJ8" s="115"/>
-[...3 lines deleted...]
-      <c r="AN8" s="119" t="s">
+      <c r="AJ8" s="119"/>
+      <c r="AK8" s="119"/>
+      <c r="AL8" s="119"/>
+      <c r="AM8" s="149"/>
+      <c r="AN8" s="148" t="s">
         <v>123</v>
       </c>
       <c r="AO8" s="120"/>
-      <c r="AP8" s="190" t="s">
+      <c r="AP8" s="136" t="s">
         <v>122</v>
       </c>
-      <c r="AQ8" s="191"/>
-[...3 lines deleted...]
-      <c r="AU8" s="155" t="s">
+      <c r="AQ8" s="137"/>
+      <c r="AR8" s="137"/>
+      <c r="AS8" s="137"/>
+      <c r="AT8" s="138"/>
+      <c r="AU8" s="145" t="s">
         <v>210</v>
       </c>
-      <c r="AV8" s="112" t="s">
+      <c r="AV8" s="146" t="s">
         <v>211</v>
       </c>
-      <c r="AW8" s="156" t="s">
+      <c r="AW8" s="147" t="s">
         <v>146</v>
       </c>
-      <c r="AX8" s="156" t="s">
+      <c r="AX8" s="147" t="s">
         <v>147</v>
       </c>
-      <c r="AY8" s="119" t="s">
+      <c r="AY8" s="148" t="s">
         <v>121</v>
       </c>
-      <c r="AZ8" s="116"/>
-      <c r="BA8" s="119" t="s">
+      <c r="AZ8" s="149"/>
+      <c r="BA8" s="148" t="s">
         <v>120</v>
       </c>
-      <c r="BB8" s="115"/>
-[...1 lines deleted...]
-      <c r="BD8" s="119" t="s">
+      <c r="BB8" s="119"/>
+      <c r="BC8" s="149"/>
+      <c r="BD8" s="148" t="s">
         <v>119</v>
       </c>
-      <c r="BE8" s="115"/>
+      <c r="BE8" s="119"/>
       <c r="BF8" s="120"/>
-      <c r="BG8" s="114" t="s">
+      <c r="BG8" s="118" t="s">
         <v>118</v>
       </c>
-      <c r="BH8" s="115"/>
-[...6 lines deleted...]
-      <c r="BO8" s="114" t="s">
+      <c r="BH8" s="119"/>
+      <c r="BI8" s="119"/>
+      <c r="BJ8" s="119"/>
+      <c r="BK8" s="119"/>
+      <c r="BL8" s="119"/>
+      <c r="BM8" s="119"/>
+      <c r="BN8" s="149"/>
+      <c r="BO8" s="118" t="s">
         <v>195</v>
       </c>
-      <c r="BP8" s="115"/>
-[...6 lines deleted...]
-      <c r="BW8" s="114" t="s">
+      <c r="BP8" s="119"/>
+      <c r="BQ8" s="119"/>
+      <c r="BR8" s="119"/>
+      <c r="BS8" s="119"/>
+      <c r="BT8" s="119"/>
+      <c r="BU8" s="119"/>
+      <c r="BV8" s="149"/>
+      <c r="BW8" s="118" t="s">
         <v>117</v>
       </c>
-      <c r="BX8" s="115"/>
+      <c r="BX8" s="119"/>
       <c r="BY8" s="120"/>
-      <c r="BZ8" s="114" t="s">
+      <c r="BZ8" s="118" t="s">
         <v>223</v>
       </c>
-      <c r="CA8" s="115"/>
-[...6 lines deleted...]
-      <c r="CH8" s="190" t="s">
+      <c r="CA8" s="119"/>
+      <c r="CB8" s="119"/>
+      <c r="CC8" s="119"/>
+      <c r="CD8" s="119"/>
+      <c r="CE8" s="119"/>
+      <c r="CF8" s="119"/>
+      <c r="CG8" s="149"/>
+      <c r="CH8" s="136" t="s">
         <v>198</v>
       </c>
-      <c r="CI8" s="191"/>
-[...6 lines deleted...]
-      <c r="CP8" s="114" t="s">
+      <c r="CI8" s="137"/>
+      <c r="CJ8" s="137"/>
+      <c r="CK8" s="137"/>
+      <c r="CL8" s="137"/>
+      <c r="CM8" s="137"/>
+      <c r="CN8" s="137"/>
+      <c r="CO8" s="138"/>
+      <c r="CP8" s="118" t="s">
         <v>116</v>
       </c>
-      <c r="CQ8" s="115"/>
-[...4 lines deleted...]
-      <c r="CV8" s="112" t="s">
+      <c r="CQ8" s="119"/>
+      <c r="CR8" s="119"/>
+      <c r="CS8" s="119"/>
+      <c r="CT8" s="119"/>
+      <c r="CU8" s="149"/>
+      <c r="CV8" s="146" t="s">
         <v>214</v>
       </c>
-      <c r="CW8" s="157" t="s">
+      <c r="CW8" s="185" t="s">
         <v>115</v>
       </c>
-      <c r="CX8" s="158"/>
-[...11 lines deleted...]
-      <c r="DJ8" s="114" t="s">
+      <c r="CX8" s="186"/>
+      <c r="CY8" s="186"/>
+      <c r="CZ8" s="186"/>
+      <c r="DA8" s="186"/>
+      <c r="DB8" s="186"/>
+      <c r="DC8" s="186"/>
+      <c r="DD8" s="186"/>
+      <c r="DE8" s="186"/>
+      <c r="DF8" s="186"/>
+      <c r="DG8" s="186"/>
+      <c r="DH8" s="186"/>
+      <c r="DI8" s="187"/>
+      <c r="DJ8" s="118" t="s">
         <v>114</v>
       </c>
-      <c r="DK8" s="115"/>
-[...3 lines deleted...]
-      <c r="DO8" s="115"/>
+      <c r="DK8" s="119"/>
+      <c r="DL8" s="119"/>
+      <c r="DM8" s="119"/>
+      <c r="DN8" s="119"/>
+      <c r="DO8" s="119"/>
       <c r="DP8" s="120"/>
-      <c r="DQ8" s="114" t="s">
+      <c r="DQ8" s="118" t="s">
         <v>235</v>
       </c>
-      <c r="DR8" s="115"/>
-[...1 lines deleted...]
-      <c r="DT8" s="119" t="s">
+      <c r="DR8" s="119"/>
+      <c r="DS8" s="149"/>
+      <c r="DT8" s="148" t="s">
         <v>228</v>
       </c>
-      <c r="DU8" s="115"/>
-[...1 lines deleted...]
-      <c r="DW8" s="119" t="s">
+      <c r="DU8" s="119"/>
+      <c r="DV8" s="149"/>
+      <c r="DW8" s="148" t="s">
         <v>199</v>
       </c>
-      <c r="DX8" s="115"/>
-[...2 lines deleted...]
-      <c r="EA8" s="162" t="s">
+      <c r="DX8" s="119"/>
+      <c r="DY8" s="119"/>
+      <c r="DZ8" s="119"/>
+      <c r="EA8" s="158" t="s">
         <v>229</v>
       </c>
-      <c r="EB8" s="119" t="s">
+      <c r="EB8" s="148" t="s">
         <v>233</v>
       </c>
-      <c r="EC8" s="115"/>
-[...1 lines deleted...]
-      <c r="EE8" s="112" t="s">
+      <c r="EC8" s="119"/>
+      <c r="ED8" s="149"/>
+      <c r="EE8" s="146" t="s">
         <v>188</v>
       </c>
-      <c r="EF8" s="112" t="s">
+      <c r="EF8" s="146" t="s">
         <v>189</v>
       </c>
-      <c r="EG8" s="112" t="s">
+      <c r="EG8" s="146" t="s">
         <v>190</v>
       </c>
-      <c r="EH8" s="162" t="s">
+      <c r="EH8" s="158" t="s">
         <v>191</v>
       </c>
-      <c r="EI8" s="162" t="s">
+      <c r="EI8" s="158" t="s">
         <v>192</v>
       </c>
-      <c r="EJ8" s="112" t="s">
+      <c r="EJ8" s="146" t="s">
         <v>193</v>
       </c>
-      <c r="EK8" s="112" t="s">
+      <c r="EK8" s="146" t="s">
         <v>230</v>
       </c>
-      <c r="EL8" s="166" t="s">
+      <c r="EL8" s="153" t="s">
         <v>220</v>
       </c>
-      <c r="EM8" s="114" t="s">
+      <c r="EM8" s="118" t="s">
         <v>113</v>
       </c>
-      <c r="EN8" s="115"/>
-[...15 lines deleted...]
-      <c r="FD8" s="115"/>
+      <c r="EN8" s="119"/>
+      <c r="EO8" s="119"/>
+      <c r="EP8" s="119"/>
+      <c r="EQ8" s="119"/>
+      <c r="ER8" s="119"/>
+      <c r="ES8" s="119"/>
+      <c r="ET8" s="119"/>
+      <c r="EU8" s="119"/>
+      <c r="EV8" s="119"/>
+      <c r="EW8" s="119"/>
+      <c r="EX8" s="119"/>
+      <c r="EY8" s="119"/>
+      <c r="EZ8" s="119"/>
+      <c r="FA8" s="119"/>
+      <c r="FB8" s="119"/>
+      <c r="FC8" s="119"/>
+      <c r="FD8" s="119"/>
       <c r="FE8" s="120"/>
-      <c r="FF8" s="114" t="s">
+      <c r="FF8" s="118" t="s">
         <v>112</v>
       </c>
-      <c r="FG8" s="115"/>
-[...3 lines deleted...]
-      <c r="FK8" s="115"/>
+      <c r="FG8" s="119"/>
+      <c r="FH8" s="119"/>
+      <c r="FI8" s="119"/>
+      <c r="FJ8" s="119"/>
+      <c r="FK8" s="119"/>
       <c r="FL8" s="120"/>
-      <c r="FM8" s="193" t="s">
+      <c r="FM8" s="116" t="s">
         <v>111</v>
       </c>
-      <c r="FN8" s="199" t="s">
+      <c r="FN8" s="134" t="s">
         <v>274</v>
       </c>
-      <c r="FO8" s="200"/>
-[...3 lines deleted...]
-      <c r="FS8" s="103" t="s">
+      <c r="FO8" s="135"/>
+      <c r="FP8" s="135"/>
+      <c r="FQ8" s="135"/>
+      <c r="FR8" s="135"/>
+      <c r="FS8" s="200" t="s">
         <v>275</v>
       </c>
-      <c r="FT8" s="104"/>
-[...3 lines deleted...]
-      <c r="FX8" s="196" t="s">
+      <c r="FT8" s="201"/>
+      <c r="FU8" s="201"/>
+      <c r="FV8" s="201"/>
+      <c r="FW8" s="202"/>
+      <c r="FX8" s="131" t="s">
         <v>276</v>
       </c>
-      <c r="FY8" s="197"/>
-[...1 lines deleted...]
-      <c r="GA8" s="196" t="s">
+      <c r="FY8" s="132"/>
+      <c r="FZ8" s="132"/>
+      <c r="GA8" s="131" t="s">
         <v>277</v>
       </c>
-      <c r="GB8" s="197"/>
-[...1 lines deleted...]
-      <c r="GD8" s="169" t="s">
+      <c r="GB8" s="132"/>
+      <c r="GC8" s="133"/>
+      <c r="GD8" s="173" t="s">
         <v>110</v>
       </c>
       <c r="GE8" s="28"/>
       <c r="GF8" s="28"/>
       <c r="GG8" s="28"/>
       <c r="GH8" s="28"/>
       <c r="GI8" s="28"/>
       <c r="GJ8" s="28"/>
       <c r="GK8" s="28"/>
       <c r="GL8" s="28"/>
       <c r="GM8" s="28"/>
       <c r="GN8" s="28"/>
       <c r="GO8" s="28"/>
       <c r="GP8" s="28"/>
       <c r="GQ8" s="28"/>
       <c r="GR8" s="28"/>
       <c r="GS8" s="28"/>
       <c r="GT8" s="28"/>
       <c r="GU8" s="28"/>
       <c r="GV8" s="28"/>
       <c r="GW8" s="29"/>
       <c r="GX8" s="28"/>
       <c r="GY8" s="30"/>
       <c r="GZ8" s="31"/>
       <c r="HA8" s="29"/>
       <c r="HB8" s="29"/>
       <c r="HC8" s="29"/>
       <c r="HD8" s="29"/>
       <c r="HE8" s="29"/>
       <c r="HF8" s="29"/>
       <c r="HG8" s="29"/>
       <c r="HH8" s="29"/>
       <c r="HI8" s="29"/>
       <c r="HJ8" s="29"/>
       <c r="HK8" s="29"/>
       <c r="HL8" s="29"/>
       <c r="HM8" s="29"/>
       <c r="HN8" s="29"/>
       <c r="HO8" s="29"/>
       <c r="HP8" s="29"/>
       <c r="HQ8" s="29"/>
       <c r="HR8" s="29"/>
       <c r="HS8" s="29"/>
-      <c r="HT8" s="167" t="s">
+      <c r="HT8" s="171" t="s">
         <v>109</v>
       </c>
       <c r="HU8" s="32"/>
     </row>
     <row r="9" spans="1:229" s="33" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A9" s="186"/>
-[...11 lines deleted...]
-      <c r="M9" s="117" t="s">
+      <c r="A9" s="152"/>
+      <c r="B9" s="152"/>
+      <c r="C9" s="152"/>
+      <c r="D9" s="152"/>
+      <c r="E9" s="152"/>
+      <c r="F9" s="152"/>
+      <c r="G9" s="152"/>
+      <c r="H9" s="152"/>
+      <c r="I9" s="152"/>
+      <c r="J9" s="129"/>
+      <c r="K9" s="111"/>
+      <c r="L9" s="111"/>
+      <c r="M9" s="114" t="s">
         <v>44</v>
       </c>
-      <c r="N9" s="109" t="s">
+      <c r="N9" s="110" t="s">
         <v>89</v>
       </c>
-      <c r="O9" s="109" t="s">
+      <c r="O9" s="110" t="s">
         <v>58</v>
       </c>
-      <c r="P9" s="113"/>
-[...10 lines deleted...]
-      <c r="AA9" s="109" t="s">
+      <c r="P9" s="111"/>
+      <c r="Q9" s="111"/>
+      <c r="R9" s="111"/>
+      <c r="S9" s="126"/>
+      <c r="T9" s="111"/>
+      <c r="U9" s="111"/>
+      <c r="V9" s="111"/>
+      <c r="W9" s="111"/>
+      <c r="X9" s="154"/>
+      <c r="Y9" s="156"/>
+      <c r="Z9" s="109"/>
+      <c r="AA9" s="110" t="s">
         <v>108</v>
       </c>
-      <c r="AB9" s="121" t="s">
+      <c r="AB9" s="108" t="s">
         <v>107</v>
       </c>
-      <c r="AC9" s="121" t="s">
+      <c r="AC9" s="108" t="s">
         <v>106</v>
       </c>
-      <c r="AD9" s="121" t="s">
+      <c r="AD9" s="108" t="s">
         <v>105</v>
       </c>
-      <c r="AE9" s="121" t="s">
+      <c r="AE9" s="108" t="s">
         <v>104</v>
       </c>
-      <c r="AF9" s="121" t="s">
+      <c r="AF9" s="108" t="s">
         <v>103</v>
       </c>
-      <c r="AG9" s="121" t="s">
+      <c r="AG9" s="108" t="s">
         <v>102</v>
       </c>
-      <c r="AH9" s="121" t="s">
+      <c r="AH9" s="108" t="s">
         <v>209</v>
       </c>
-      <c r="AI9" s="121" t="s">
+      <c r="AI9" s="108" t="s">
         <v>234</v>
       </c>
-      <c r="AJ9" s="121" t="s">
+      <c r="AJ9" s="108" t="s">
         <v>101</v>
       </c>
-      <c r="AK9" s="121" t="s">
+      <c r="AK9" s="108" t="s">
         <v>224</v>
       </c>
-      <c r="AL9" s="121" t="s">
+      <c r="AL9" s="108" t="s">
         <v>100</v>
       </c>
-      <c r="AM9" s="109" t="s">
+      <c r="AM9" s="110" t="s">
         <v>99</v>
       </c>
-      <c r="AN9" s="109" t="s">
+      <c r="AN9" s="110" t="s">
         <v>98</v>
       </c>
-      <c r="AO9" s="135" t="s">
+      <c r="AO9" s="157" t="s">
         <v>97</v>
       </c>
-      <c r="AP9" s="151" t="s">
+      <c r="AP9" s="125" t="s">
         <v>96</v>
       </c>
       <c r="AQ9" s="34"/>
-      <c r="AR9" s="153" t="s">
+      <c r="AR9" s="190" t="s">
         <v>95</v>
       </c>
       <c r="AS9" s="34"/>
-      <c r="AT9" s="109" t="s">
+      <c r="AT9" s="110" t="s">
         <v>94</v>
       </c>
-      <c r="AU9" s="137"/>
-[...3 lines deleted...]
-      <c r="AY9" s="117" t="s">
+      <c r="AU9" s="126"/>
+      <c r="AV9" s="111"/>
+      <c r="AW9" s="109"/>
+      <c r="AX9" s="109"/>
+      <c r="AY9" s="114" t="s">
         <v>93</v>
       </c>
-      <c r="AZ9" s="117" t="s">
+      <c r="AZ9" s="114" t="s">
         <v>92</v>
       </c>
-      <c r="BA9" s="121" t="s">
+      <c r="BA9" s="108" t="s">
         <v>225</v>
       </c>
-      <c r="BB9" s="121" t="s">
+      <c r="BB9" s="108" t="s">
         <v>163</v>
       </c>
-      <c r="BC9" s="109" t="s">
+      <c r="BC9" s="110" t="s">
         <v>231</v>
       </c>
-      <c r="BD9" s="121" t="s">
+      <c r="BD9" s="108" t="s">
         <v>226</v>
       </c>
-      <c r="BE9" s="121" t="s">
+      <c r="BE9" s="108" t="s">
         <v>164</v>
       </c>
-      <c r="BF9" s="135" t="s">
+      <c r="BF9" s="157" t="s">
         <v>232</v>
       </c>
-      <c r="BG9" s="107" t="s">
+      <c r="BG9" s="127" t="s">
         <v>196</v>
       </c>
-      <c r="BH9" s="109" t="s">
+      <c r="BH9" s="110" t="s">
         <v>89</v>
       </c>
-      <c r="BI9" s="129" t="s">
+      <c r="BI9" s="139" t="s">
         <v>58</v>
       </c>
-      <c r="BJ9" s="130"/>
-[...4 lines deleted...]
-      <c r="BO9" s="107" t="s">
+      <c r="BJ9" s="140"/>
+      <c r="BK9" s="140"/>
+      <c r="BL9" s="140"/>
+      <c r="BM9" s="140"/>
+      <c r="BN9" s="141"/>
+      <c r="BO9" s="127" t="s">
         <v>196</v>
       </c>
-      <c r="BP9" s="109" t="s">
+      <c r="BP9" s="110" t="s">
         <v>91</v>
       </c>
-      <c r="BQ9" s="129" t="s">
+      <c r="BQ9" s="139" t="s">
         <v>58</v>
       </c>
-      <c r="BR9" s="130"/>
-[...4 lines deleted...]
-      <c r="BW9" s="123" t="s">
+      <c r="BR9" s="140"/>
+      <c r="BS9" s="140"/>
+      <c r="BT9" s="140"/>
+      <c r="BU9" s="140"/>
+      <c r="BV9" s="141"/>
+      <c r="BW9" s="183" t="s">
         <v>44</v>
       </c>
-      <c r="BX9" s="109" t="s">
+      <c r="BX9" s="110" t="s">
         <v>213</v>
       </c>
-      <c r="BY9" s="135" t="s">
+      <c r="BY9" s="157" t="s">
         <v>90</v>
       </c>
-      <c r="BZ9" s="123" t="s">
+      <c r="BZ9" s="183" t="s">
         <v>196</v>
       </c>
-      <c r="CA9" s="109" t="s">
+      <c r="CA9" s="110" t="s">
         <v>89</v>
       </c>
-      <c r="CB9" s="129" t="s">
+      <c r="CB9" s="139" t="s">
         <v>58</v>
       </c>
-      <c r="CC9" s="130"/>
-[...4 lines deleted...]
-      <c r="CH9" s="123" t="s">
+      <c r="CC9" s="140"/>
+      <c r="CD9" s="140"/>
+      <c r="CE9" s="140"/>
+      <c r="CF9" s="140"/>
+      <c r="CG9" s="141"/>
+      <c r="CH9" s="183" t="s">
         <v>196</v>
       </c>
-      <c r="CI9" s="132" t="s">
+      <c r="CI9" s="123" t="s">
         <v>59</v>
       </c>
-      <c r="CJ9" s="129" t="s">
+      <c r="CJ9" s="139" t="s">
         <v>58</v>
       </c>
-      <c r="CK9" s="130"/>
-[...4 lines deleted...]
-      <c r="CP9" s="138" t="s">
+      <c r="CK9" s="140"/>
+      <c r="CL9" s="140"/>
+      <c r="CM9" s="140"/>
+      <c r="CN9" s="140"/>
+      <c r="CO9" s="141"/>
+      <c r="CP9" s="177" t="s">
         <v>44</v>
       </c>
       <c r="CQ9" s="34"/>
-      <c r="CR9" s="109" t="s">
+      <c r="CR9" s="110" t="s">
         <v>88</v>
       </c>
-      <c r="CS9" s="109" t="s">
+      <c r="CS9" s="110" t="s">
         <v>87</v>
       </c>
-      <c r="CT9" s="109" t="s">
+      <c r="CT9" s="110" t="s">
         <v>86</v>
       </c>
-      <c r="CU9" s="109" t="s">
+      <c r="CU9" s="110" t="s">
         <v>85</v>
       </c>
-      <c r="CV9" s="113"/>
-      <c r="CW9" s="107" t="s">
+      <c r="CV9" s="111"/>
+      <c r="CW9" s="127" t="s">
         <v>137</v>
       </c>
-      <c r="CX9" s="109" t="s">
+      <c r="CX9" s="110" t="s">
         <v>138</v>
       </c>
-      <c r="CY9" s="121" t="s">
+      <c r="CY9" s="108" t="s">
         <v>139</v>
       </c>
-      <c r="CZ9" s="163" t="s">
+      <c r="CZ9" s="121" t="s">
         <v>245</v>
       </c>
-      <c r="DA9" s="164"/>
-[...1 lines deleted...]
-      <c r="DC9" s="109" t="s">
+      <c r="DA9" s="179"/>
+      <c r="DB9" s="180"/>
+      <c r="DC9" s="110" t="s">
         <v>142</v>
       </c>
-      <c r="DD9" s="109" t="s">
+      <c r="DD9" s="110" t="s">
         <v>143</v>
       </c>
-      <c r="DE9" s="109" t="s">
+      <c r="DE9" s="110" t="s">
         <v>144</v>
       </c>
-      <c r="DF9" s="109" t="s">
+      <c r="DF9" s="110" t="s">
         <v>84</v>
       </c>
-      <c r="DG9" s="109" t="s">
+      <c r="DG9" s="110" t="s">
         <v>246</v>
       </c>
-      <c r="DH9" s="109" t="s">
+      <c r="DH9" s="110" t="s">
         <v>247</v>
       </c>
-      <c r="DI9" s="135" t="s">
+      <c r="DI9" s="157" t="s">
         <v>287</v>
       </c>
-      <c r="DJ9" s="123" t="s">
+      <c r="DJ9" s="183" t="s">
         <v>83</v>
       </c>
-      <c r="DK9" s="109" t="s">
+      <c r="DK9" s="110" t="s">
         <v>59</v>
       </c>
-      <c r="DL9" s="129" t="s">
+      <c r="DL9" s="139" t="s">
         <v>58</v>
       </c>
-      <c r="DM9" s="130"/>
-[...3 lines deleted...]
-      <c r="DQ9" s="107" t="s">
+      <c r="DM9" s="140"/>
+      <c r="DN9" s="140"/>
+      <c r="DO9" s="140"/>
+      <c r="DP9" s="199"/>
+      <c r="DQ9" s="127" t="s">
         <v>43</v>
       </c>
-      <c r="DR9" s="117" t="s">
+      <c r="DR9" s="114" t="s">
         <v>82</v>
       </c>
-      <c r="DS9" s="109" t="s">
+      <c r="DS9" s="110" t="s">
         <v>255</v>
       </c>
-      <c r="DT9" s="109" t="s">
+      <c r="DT9" s="110" t="s">
         <v>239</v>
       </c>
-      <c r="DU9" s="117" t="s">
+      <c r="DU9" s="114" t="s">
         <v>82</v>
       </c>
-      <c r="DV9" s="109" t="s">
+      <c r="DV9" s="110" t="s">
         <v>255</v>
       </c>
-      <c r="DW9" s="109" t="s">
+      <c r="DW9" s="110" t="s">
         <v>43</v>
       </c>
-      <c r="DX9" s="125" t="s">
+      <c r="DX9" s="181" t="s">
         <v>227</v>
       </c>
       <c r="DY9" s="35"/>
-      <c r="DZ9" s="109" t="s">
+      <c r="DZ9" s="110" t="s">
         <v>256</v>
       </c>
-      <c r="EA9" s="118"/>
-      <c r="EB9" s="109" t="s">
+      <c r="EA9" s="115"/>
+      <c r="EB9" s="110" t="s">
         <v>43</v>
       </c>
-      <c r="EC9" s="117" t="s">
+      <c r="EC9" s="114" t="s">
         <v>82</v>
       </c>
-      <c r="ED9" s="109" t="s">
+      <c r="ED9" s="110" t="s">
         <v>255</v>
       </c>
-      <c r="EE9" s="113"/>
-[...7 lines deleted...]
-      <c r="EM9" s="107" t="s">
+      <c r="EE9" s="111"/>
+      <c r="EF9" s="111"/>
+      <c r="EG9" s="111"/>
+      <c r="EH9" s="115"/>
+      <c r="EI9" s="115"/>
+      <c r="EJ9" s="111"/>
+      <c r="EK9" s="111"/>
+      <c r="EL9" s="154"/>
+      <c r="EM9" s="127" t="s">
         <v>148</v>
       </c>
-      <c r="EN9" s="147" t="s">
+      <c r="EN9" s="196" t="s">
         <v>314</v>
       </c>
       <c r="EO9" s="101"/>
       <c r="EP9" s="101"/>
       <c r="EQ9" s="101"/>
       <c r="ER9" s="101"/>
-      <c r="ES9" s="129" t="s">
+      <c r="ES9" s="139" t="s">
         <v>81</v>
       </c>
-      <c r="ET9" s="130"/>
-[...10 lines deleted...]
-      <c r="FE9" s="160" t="s">
+      <c r="ET9" s="140"/>
+      <c r="EU9" s="140"/>
+      <c r="EV9" s="140"/>
+      <c r="EW9" s="140"/>
+      <c r="EX9" s="140"/>
+      <c r="EY9" s="140"/>
+      <c r="EZ9" s="140"/>
+      <c r="FA9" s="140"/>
+      <c r="FB9" s="140"/>
+      <c r="FC9" s="140"/>
+      <c r="FD9" s="141"/>
+      <c r="FE9" s="161" t="s">
         <v>80</v>
       </c>
-      <c r="FF9" s="138" t="s">
+      <c r="FF9" s="177" t="s">
         <v>44</v>
       </c>
       <c r="FG9" s="36"/>
-      <c r="FH9" s="125" t="s">
+      <c r="FH9" s="181" t="s">
         <v>52</v>
       </c>
       <c r="FI9" s="35"/>
       <c r="FJ9" s="35"/>
-      <c r="FK9" s="125" t="s">
+      <c r="FK9" s="181" t="s">
         <v>51</v>
       </c>
       <c r="FL9" s="35"/>
-      <c r="FM9" s="194"/>
-      <c r="FN9" s="107" t="s">
+      <c r="FM9" s="117"/>
+      <c r="FN9" s="127" t="s">
         <v>44</v>
       </c>
-      <c r="FO9" s="195" t="s">
+      <c r="FO9" s="128" t="s">
         <v>278</v>
       </c>
-      <c r="FP9" s="109" t="s">
+      <c r="FP9" s="110" t="s">
         <v>279</v>
       </c>
-      <c r="FQ9" s="109" t="s">
+      <c r="FQ9" s="110" t="s">
         <v>201</v>
       </c>
-      <c r="FR9" s="109" t="s">
+      <c r="FR9" s="110" t="s">
         <v>288</v>
       </c>
-      <c r="FS9" s="106" t="s">
+      <c r="FS9" s="203" t="s">
         <v>44</v>
       </c>
-      <c r="FT9" s="108" t="s">
+      <c r="FT9" s="130" t="s">
         <v>280</v>
       </c>
-      <c r="FU9" s="108" t="s">
+      <c r="FU9" s="130" t="s">
         <v>281</v>
       </c>
-      <c r="FV9" s="109" t="s">
+      <c r="FV9" s="110" t="s">
         <v>201</v>
       </c>
-      <c r="FW9" s="109" t="s">
+      <c r="FW9" s="110" t="s">
         <v>288</v>
       </c>
-      <c r="FX9" s="151" t="s">
+      <c r="FX9" s="125" t="s">
         <v>44</v>
       </c>
-      <c r="FY9" s="109" t="s">
+      <c r="FY9" s="110" t="s">
         <v>282</v>
       </c>
-      <c r="FZ9" s="132" t="s">
+      <c r="FZ9" s="123" t="s">
         <v>283</v>
       </c>
-      <c r="GA9" s="151" t="s">
+      <c r="GA9" s="125" t="s">
         <v>44</v>
       </c>
-      <c r="GB9" s="109" t="s">
+      <c r="GB9" s="110" t="s">
         <v>282</v>
       </c>
-      <c r="GC9" s="110" t="s">
+      <c r="GC9" s="204" t="s">
         <v>283</v>
       </c>
-      <c r="GD9" s="170"/>
-      <c r="GE9" s="163" t="s">
+      <c r="GD9" s="174"/>
+      <c r="GE9" s="121" t="s">
         <v>79</v>
       </c>
       <c r="GF9" s="37"/>
       <c r="GG9" s="37"/>
       <c r="GH9" s="37"/>
       <c r="GI9" s="37"/>
       <c r="GJ9" s="37"/>
       <c r="GK9" s="37"/>
       <c r="GL9" s="37"/>
       <c r="GM9" s="37"/>
       <c r="GN9" s="37"/>
       <c r="GO9" s="37"/>
       <c r="GP9" s="37"/>
       <c r="GQ9" s="37"/>
       <c r="GR9" s="37"/>
       <c r="GS9" s="37"/>
       <c r="GT9" s="37"/>
       <c r="GU9" s="38"/>
-      <c r="GV9" s="171" t="s">
+      <c r="GV9" s="159" t="s">
         <v>78</v>
       </c>
-      <c r="GW9" s="121" t="s">
+      <c r="GW9" s="108" t="s">
         <v>77</v>
       </c>
-      <c r="GX9" s="121" t="s">
+      <c r="GX9" s="108" t="s">
         <v>238</v>
       </c>
-      <c r="GY9" s="171" t="s">
+      <c r="GY9" s="159" t="s">
         <v>76</v>
       </c>
-      <c r="GZ9" s="168" t="s">
+      <c r="GZ9" s="172" t="s">
         <v>75</v>
       </c>
-      <c r="HA9" s="121" t="s">
+      <c r="HA9" s="108" t="s">
         <v>74</v>
       </c>
-      <c r="HB9" s="121" t="s">
+      <c r="HB9" s="108" t="s">
         <v>73</v>
       </c>
-      <c r="HC9" s="121" t="s">
+      <c r="HC9" s="108" t="s">
         <v>289</v>
       </c>
-      <c r="HD9" s="121" t="s">
+      <c r="HD9" s="108" t="s">
         <v>72</v>
       </c>
-      <c r="HE9" s="121" t="s">
+      <c r="HE9" s="108" t="s">
         <v>71</v>
       </c>
-      <c r="HF9" s="121" t="s">
+      <c r="HF9" s="108" t="s">
         <v>70</v>
       </c>
-      <c r="HG9" s="121" t="s">
+      <c r="HG9" s="108" t="s">
         <v>69</v>
       </c>
-      <c r="HH9" s="121" t="s">
+      <c r="HH9" s="108" t="s">
         <v>68</v>
       </c>
-      <c r="HI9" s="121" t="s">
+      <c r="HI9" s="108" t="s">
         <v>67</v>
       </c>
-      <c r="HJ9" s="121" t="s">
+      <c r="HJ9" s="108" t="s">
         <v>66</v>
       </c>
-      <c r="HK9" s="121" t="s">
+      <c r="HK9" s="108" t="s">
         <v>149</v>
       </c>
-      <c r="HL9" s="121" t="s">
+      <c r="HL9" s="108" t="s">
         <v>150</v>
       </c>
-      <c r="HM9" s="121" t="s">
+      <c r="HM9" s="108" t="s">
         <v>65</v>
       </c>
-      <c r="HN9" s="121" t="s">
+      <c r="HN9" s="108" t="s">
         <v>64</v>
       </c>
-      <c r="HO9" s="121" t="s">
+      <c r="HO9" s="108" t="s">
         <v>63</v>
       </c>
-      <c r="HP9" s="121" t="s">
+      <c r="HP9" s="108" t="s">
         <v>62</v>
       </c>
-      <c r="HQ9" s="163" t="s">
+      <c r="HQ9" s="121" t="s">
         <v>61</v>
       </c>
       <c r="HR9" s="39"/>
-      <c r="HS9" s="174" t="s">
+      <c r="HS9" s="175" t="s">
         <v>60</v>
       </c>
-      <c r="HT9" s="168"/>
+      <c r="HT9" s="172"/>
       <c r="HU9" s="40"/>
     </row>
     <row r="10" spans="1:229" s="33" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A10" s="186"/>
-[...41 lines deleted...]
-      <c r="AQ10" s="121" t="s">
+      <c r="A10" s="152"/>
+      <c r="B10" s="152"/>
+      <c r="C10" s="152"/>
+      <c r="D10" s="152"/>
+      <c r="E10" s="152"/>
+      <c r="F10" s="152"/>
+      <c r="G10" s="152"/>
+      <c r="H10" s="152"/>
+      <c r="I10" s="152"/>
+      <c r="J10" s="129"/>
+      <c r="K10" s="111"/>
+      <c r="L10" s="111"/>
+      <c r="M10" s="115"/>
+      <c r="N10" s="111"/>
+      <c r="O10" s="111"/>
+      <c r="P10" s="111"/>
+      <c r="Q10" s="111"/>
+      <c r="R10" s="111"/>
+      <c r="S10" s="126"/>
+      <c r="T10" s="111"/>
+      <c r="U10" s="111"/>
+      <c r="V10" s="111"/>
+      <c r="W10" s="111"/>
+      <c r="X10" s="154"/>
+      <c r="Y10" s="156"/>
+      <c r="Z10" s="109"/>
+      <c r="AA10" s="111"/>
+      <c r="AB10" s="109"/>
+      <c r="AC10" s="109"/>
+      <c r="AD10" s="109"/>
+      <c r="AE10" s="109"/>
+      <c r="AF10" s="109"/>
+      <c r="AG10" s="109"/>
+      <c r="AH10" s="109"/>
+      <c r="AI10" s="109"/>
+      <c r="AJ10" s="109"/>
+      <c r="AK10" s="109"/>
+      <c r="AL10" s="109"/>
+      <c r="AM10" s="111"/>
+      <c r="AN10" s="111"/>
+      <c r="AO10" s="154"/>
+      <c r="AP10" s="189"/>
+      <c r="AQ10" s="108" t="s">
         <v>236</v>
       </c>
-      <c r="AR10" s="154"/>
-      <c r="AS10" s="121" t="s">
+      <c r="AR10" s="191"/>
+      <c r="AS10" s="108" t="s">
         <v>215</v>
       </c>
-      <c r="AT10" s="113"/>
-[...14 lines deleted...]
-      <c r="BI10" s="117" t="s">
+      <c r="AT10" s="111"/>
+      <c r="AU10" s="126"/>
+      <c r="AV10" s="111"/>
+      <c r="AW10" s="109"/>
+      <c r="AX10" s="109"/>
+      <c r="AY10" s="115"/>
+      <c r="AZ10" s="115"/>
+      <c r="BA10" s="109"/>
+      <c r="BB10" s="109"/>
+      <c r="BC10" s="111"/>
+      <c r="BD10" s="109"/>
+      <c r="BE10" s="109"/>
+      <c r="BF10" s="154"/>
+      <c r="BG10" s="126"/>
+      <c r="BH10" s="111"/>
+      <c r="BI10" s="114" t="s">
         <v>44</v>
       </c>
-      <c r="BJ10" s="140" t="s">
+      <c r="BJ10" s="142" t="s">
         <v>56</v>
       </c>
-      <c r="BK10" s="141"/>
-[...2 lines deleted...]
-      <c r="BN10" s="109" t="s">
+      <c r="BK10" s="143"/>
+      <c r="BL10" s="143"/>
+      <c r="BM10" s="144"/>
+      <c r="BN10" s="110" t="s">
         <v>212</v>
       </c>
-      <c r="BO10" s="137"/>
-[...1 lines deleted...]
-      <c r="BQ10" s="117" t="s">
+      <c r="BO10" s="126"/>
+      <c r="BP10" s="111"/>
+      <c r="BQ10" s="114" t="s">
         <v>44</v>
       </c>
-      <c r="BR10" s="140" t="s">
+      <c r="BR10" s="142" t="s">
         <v>56</v>
       </c>
-      <c r="BS10" s="141"/>
-[...2 lines deleted...]
-      <c r="BV10" s="109" t="s">
+      <c r="BS10" s="143"/>
+      <c r="BT10" s="143"/>
+      <c r="BU10" s="144"/>
+      <c r="BV10" s="110" t="s">
         <v>212</v>
       </c>
-      <c r="BW10" s="124"/>
-[...4 lines deleted...]
-      <c r="CB10" s="117" t="s">
+      <c r="BW10" s="184"/>
+      <c r="BX10" s="111"/>
+      <c r="BY10" s="154"/>
+      <c r="BZ10" s="184"/>
+      <c r="CA10" s="111"/>
+      <c r="CB10" s="114" t="s">
         <v>44</v>
       </c>
-      <c r="CC10" s="140" t="s">
+      <c r="CC10" s="142" t="s">
         <v>56</v>
       </c>
-      <c r="CD10" s="141"/>
-[...2 lines deleted...]
-      <c r="CG10" s="109" t="s">
+      <c r="CD10" s="143"/>
+      <c r="CE10" s="143"/>
+      <c r="CF10" s="144"/>
+      <c r="CG10" s="110" t="s">
         <v>212</v>
       </c>
-      <c r="CH10" s="124"/>
-[...1 lines deleted...]
-      <c r="CJ10" s="117" t="s">
+      <c r="CH10" s="184"/>
+      <c r="CI10" s="124"/>
+      <c r="CJ10" s="114" t="s">
         <v>44</v>
       </c>
-      <c r="CK10" s="140" t="s">
+      <c r="CK10" s="142" t="s">
         <v>56</v>
       </c>
-      <c r="CL10" s="141"/>
-[...2 lines deleted...]
-      <c r="CO10" s="109" t="s">
+      <c r="CL10" s="143"/>
+      <c r="CM10" s="143"/>
+      <c r="CN10" s="144"/>
+      <c r="CO10" s="110" t="s">
         <v>212</v>
       </c>
-      <c r="CP10" s="139"/>
-      <c r="CQ10" s="109" t="s">
+      <c r="CP10" s="178"/>
+      <c r="CQ10" s="110" t="s">
         <v>57</v>
       </c>
-      <c r="CR10" s="113"/>
-[...7 lines deleted...]
-      <c r="CZ10" s="121" t="s">
+      <c r="CR10" s="111"/>
+      <c r="CS10" s="111"/>
+      <c r="CT10" s="111"/>
+      <c r="CU10" s="111"/>
+      <c r="CV10" s="111"/>
+      <c r="CW10" s="126"/>
+      <c r="CX10" s="111"/>
+      <c r="CY10" s="109"/>
+      <c r="CZ10" s="108" t="s">
         <v>44</v>
       </c>
-      <c r="DA10" s="121" t="s">
+      <c r="DA10" s="108" t="s">
         <v>140</v>
       </c>
-      <c r="DB10" s="121" t="s">
+      <c r="DB10" s="108" t="s">
         <v>141</v>
       </c>
-      <c r="DC10" s="113"/>
-[...8 lines deleted...]
-      <c r="DL10" s="117" t="s">
+      <c r="DC10" s="111"/>
+      <c r="DD10" s="111"/>
+      <c r="DE10" s="111"/>
+      <c r="DF10" s="111"/>
+      <c r="DG10" s="111"/>
+      <c r="DH10" s="111"/>
+      <c r="DI10" s="154"/>
+      <c r="DJ10" s="184"/>
+      <c r="DK10" s="111"/>
+      <c r="DL10" s="114" t="s">
         <v>44</v>
       </c>
-      <c r="DM10" s="129" t="s">
+      <c r="DM10" s="139" t="s">
         <v>56</v>
       </c>
-      <c r="DN10" s="130"/>
-[...1 lines deleted...]
-      <c r="DP10" s="135" t="s">
+      <c r="DN10" s="140"/>
+      <c r="DO10" s="141"/>
+      <c r="DP10" s="157" t="s">
         <v>55</v>
       </c>
-      <c r="DQ10" s="137"/>
-[...7 lines deleted...]
-      <c r="DY10" s="117" t="s">
+      <c r="DQ10" s="126"/>
+      <c r="DR10" s="115"/>
+      <c r="DS10" s="111"/>
+      <c r="DT10" s="111"/>
+      <c r="DU10" s="115"/>
+      <c r="DV10" s="111"/>
+      <c r="DW10" s="111"/>
+      <c r="DX10" s="182"/>
+      <c r="DY10" s="114" t="s">
         <v>187</v>
       </c>
-      <c r="DZ10" s="113"/>
-[...14 lines deleted...]
-      <c r="EO10" s="145" t="s">
+      <c r="DZ10" s="111"/>
+      <c r="EA10" s="115"/>
+      <c r="EB10" s="111"/>
+      <c r="EC10" s="115"/>
+      <c r="ED10" s="111"/>
+      <c r="EE10" s="111"/>
+      <c r="EF10" s="111"/>
+      <c r="EG10" s="111"/>
+      <c r="EH10" s="115"/>
+      <c r="EI10" s="115"/>
+      <c r="EJ10" s="111"/>
+      <c r="EK10" s="111"/>
+      <c r="EL10" s="154"/>
+      <c r="EM10" s="126"/>
+      <c r="EN10" s="197"/>
+      <c r="EO10" s="194" t="s">
         <v>290</v>
       </c>
-      <c r="EP10" s="143" t="s">
+      <c r="EP10" s="192" t="s">
         <v>291</v>
       </c>
-      <c r="EQ10" s="147" t="s">
+      <c r="EQ10" s="196" t="s">
         <v>54</v>
       </c>
       <c r="ER10" s="102"/>
-      <c r="ES10" s="125" t="s">
+      <c r="ES10" s="181" t="s">
         <v>44</v>
       </c>
       <c r="ET10" s="8"/>
-      <c r="EU10" s="127" t="s">
+      <c r="EU10" s="112" t="s">
         <v>201</v>
       </c>
       <c r="EV10" s="41"/>
-      <c r="EW10" s="127" t="s">
+      <c r="EW10" s="112" t="s">
         <v>200</v>
       </c>
       <c r="EX10" s="41"/>
-      <c r="EY10" s="125" t="s">
+      <c r="EY10" s="181" t="s">
         <v>40</v>
       </c>
       <c r="EZ10" s="41"/>
-      <c r="FA10" s="127" t="s">
+      <c r="FA10" s="112" t="s">
         <v>292</v>
       </c>
       <c r="FB10" s="41"/>
-      <c r="FC10" s="109" t="s">
+      <c r="FC10" s="110" t="s">
         <v>53</v>
       </c>
-      <c r="FD10" s="109" t="s">
+      <c r="FD10" s="110" t="s">
         <v>293</v>
       </c>
-      <c r="FE10" s="161"/>
-[...1 lines deleted...]
-      <c r="FG10" s="117" t="s">
+      <c r="FE10" s="162"/>
+      <c r="FF10" s="178"/>
+      <c r="FG10" s="114" t="s">
         <v>42</v>
       </c>
-      <c r="FH10" s="126"/>
-      <c r="FI10" s="117" t="s">
+      <c r="FH10" s="182"/>
+      <c r="FI10" s="114" t="s">
         <v>294</v>
       </c>
-      <c r="FJ10" s="117" t="s">
+      <c r="FJ10" s="114" t="s">
         <v>39</v>
       </c>
-      <c r="FK10" s="126"/>
-      <c r="FL10" s="160" t="s">
+      <c r="FK10" s="182"/>
+      <c r="FL10" s="161" t="s">
         <v>38</v>
       </c>
-      <c r="FM10" s="194"/>
-[...18 lines deleted...]
-      <c r="GF10" s="121" t="s">
+      <c r="FM10" s="117"/>
+      <c r="FN10" s="126"/>
+      <c r="FO10" s="129"/>
+      <c r="FP10" s="111"/>
+      <c r="FQ10" s="111"/>
+      <c r="FR10" s="111"/>
+      <c r="FS10" s="203"/>
+      <c r="FT10" s="130"/>
+      <c r="FU10" s="130"/>
+      <c r="FV10" s="111"/>
+      <c r="FW10" s="111"/>
+      <c r="FX10" s="126"/>
+      <c r="FY10" s="111"/>
+      <c r="FZ10" s="124"/>
+      <c r="GA10" s="126"/>
+      <c r="GB10" s="111"/>
+      <c r="GC10" s="205"/>
+      <c r="GD10" s="174"/>
+      <c r="GE10" s="122"/>
+      <c r="GF10" s="108" t="s">
         <v>50</v>
       </c>
-      <c r="GG10" s="121" t="s">
+      <c r="GG10" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="GH10" s="171" t="s">
+      <c r="GH10" s="159" t="s">
         <v>48</v>
       </c>
-      <c r="GI10" s="176" t="s">
+      <c r="GI10" s="163" t="s">
         <v>248</v>
       </c>
-      <c r="GJ10" s="177"/>
-[...1 lines deleted...]
-      <c r="GL10" s="121" t="s">
+      <c r="GJ10" s="164"/>
+      <c r="GK10" s="165"/>
+      <c r="GL10" s="108" t="s">
         <v>47</v>
       </c>
-      <c r="GM10" s="181" t="s">
+      <c r="GM10" s="168" t="s">
         <v>46</v>
       </c>
-      <c r="GN10" s="182"/>
-[...1 lines deleted...]
-      <c r="GP10" s="171" t="s">
+      <c r="GN10" s="169"/>
+      <c r="GO10" s="170"/>
+      <c r="GP10" s="159" t="s">
         <v>45</v>
       </c>
-      <c r="GQ10" s="140" t="s">
+      <c r="GQ10" s="142" t="s">
         <v>251</v>
       </c>
-      <c r="GR10" s="141"/>
-[...1 lines deleted...]
-      <c r="GT10" s="163" t="s">
+      <c r="GR10" s="143"/>
+      <c r="GS10" s="143"/>
+      <c r="GT10" s="121" t="s">
         <v>295</v>
       </c>
-      <c r="GU10" s="121" t="s">
+      <c r="GU10" s="108" t="s">
         <v>296</v>
       </c>
-      <c r="GV10" s="172"/>
-[...21 lines deleted...]
-      <c r="HR10" s="121" t="s">
+      <c r="GV10" s="160"/>
+      <c r="GW10" s="109"/>
+      <c r="GX10" s="109"/>
+      <c r="GY10" s="160"/>
+      <c r="GZ10" s="172"/>
+      <c r="HA10" s="109"/>
+      <c r="HB10" s="109"/>
+      <c r="HC10" s="109"/>
+      <c r="HD10" s="109"/>
+      <c r="HE10" s="109"/>
+      <c r="HF10" s="109"/>
+      <c r="HG10" s="109"/>
+      <c r="HH10" s="109"/>
+      <c r="HI10" s="109"/>
+      <c r="HJ10" s="109"/>
+      <c r="HK10" s="109"/>
+      <c r="HL10" s="109"/>
+      <c r="HM10" s="109"/>
+      <c r="HN10" s="109"/>
+      <c r="HO10" s="109"/>
+      <c r="HP10" s="109"/>
+      <c r="HQ10" s="122"/>
+      <c r="HR10" s="108" t="s">
         <v>167</v>
       </c>
-      <c r="HS10" s="175"/>
-      <c r="HT10" s="168"/>
+      <c r="HS10" s="176"/>
+      <c r="HT10" s="172"/>
       <c r="HU10" s="40"/>
     </row>
     <row r="11" spans="1:229" s="33" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A11" s="186"/>
-[...60 lines deleted...]
-      <c r="BJ11" s="127" t="s">
+      <c r="A11" s="152"/>
+      <c r="B11" s="152"/>
+      <c r="C11" s="152"/>
+      <c r="D11" s="152"/>
+      <c r="E11" s="152"/>
+      <c r="F11" s="152"/>
+      <c r="G11" s="152"/>
+      <c r="H11" s="152"/>
+      <c r="I11" s="152"/>
+      <c r="J11" s="129"/>
+      <c r="K11" s="111"/>
+      <c r="L11" s="111"/>
+      <c r="M11" s="115"/>
+      <c r="N11" s="111"/>
+      <c r="O11" s="111"/>
+      <c r="P11" s="111"/>
+      <c r="Q11" s="111"/>
+      <c r="R11" s="111"/>
+      <c r="S11" s="126"/>
+      <c r="T11" s="111"/>
+      <c r="U11" s="111"/>
+      <c r="V11" s="111"/>
+      <c r="W11" s="111"/>
+      <c r="X11" s="154"/>
+      <c r="Y11" s="156"/>
+      <c r="Z11" s="109"/>
+      <c r="AA11" s="111"/>
+      <c r="AB11" s="109"/>
+      <c r="AC11" s="109"/>
+      <c r="AD11" s="109"/>
+      <c r="AE11" s="109"/>
+      <c r="AF11" s="109"/>
+      <c r="AG11" s="109"/>
+      <c r="AH11" s="109"/>
+      <c r="AI11" s="109"/>
+      <c r="AJ11" s="109"/>
+      <c r="AK11" s="109"/>
+      <c r="AL11" s="109"/>
+      <c r="AM11" s="111"/>
+      <c r="AN11" s="111"/>
+      <c r="AO11" s="154"/>
+      <c r="AP11" s="189"/>
+      <c r="AQ11" s="109"/>
+      <c r="AR11" s="191"/>
+      <c r="AS11" s="109"/>
+      <c r="AT11" s="111"/>
+      <c r="AU11" s="126"/>
+      <c r="AV11" s="111"/>
+      <c r="AW11" s="109"/>
+      <c r="AX11" s="109"/>
+      <c r="AY11" s="115"/>
+      <c r="AZ11" s="115"/>
+      <c r="BA11" s="109"/>
+      <c r="BB11" s="109"/>
+      <c r="BC11" s="111"/>
+      <c r="BD11" s="109"/>
+      <c r="BE11" s="109"/>
+      <c r="BF11" s="154"/>
+      <c r="BG11" s="126"/>
+      <c r="BH11" s="111"/>
+      <c r="BI11" s="115"/>
+      <c r="BJ11" s="112" t="s">
         <v>35</v>
       </c>
       <c r="BK11" s="34"/>
-      <c r="BL11" s="109" t="s">
+      <c r="BL11" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="BM11" s="109" t="s">
+      <c r="BM11" s="110" t="s">
         <v>297</v>
       </c>
-      <c r="BN11" s="113"/>
-[...3 lines deleted...]
-      <c r="BR11" s="127" t="s">
+      <c r="BN11" s="111"/>
+      <c r="BO11" s="126"/>
+      <c r="BP11" s="111"/>
+      <c r="BQ11" s="115"/>
+      <c r="BR11" s="112" t="s">
         <v>35</v>
       </c>
       <c r="BS11" s="34"/>
-      <c r="BT11" s="109" t="s">
+      <c r="BT11" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="BU11" s="109" t="s">
+      <c r="BU11" s="110" t="s">
         <v>297</v>
       </c>
-      <c r="BV11" s="113"/>
-[...6 lines deleted...]
-      <c r="CC11" s="127" t="s">
+      <c r="BV11" s="111"/>
+      <c r="BW11" s="184"/>
+      <c r="BX11" s="111"/>
+      <c r="BY11" s="154"/>
+      <c r="BZ11" s="184"/>
+      <c r="CA11" s="111"/>
+      <c r="CB11" s="115"/>
+      <c r="CC11" s="112" t="s">
         <v>35</v>
       </c>
       <c r="CD11" s="34"/>
-      <c r="CE11" s="109" t="s">
+      <c r="CE11" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="CF11" s="109" t="s">
+      <c r="CF11" s="110" t="s">
         <v>297</v>
       </c>
-      <c r="CG11" s="113"/>
-[...3 lines deleted...]
-      <c r="CK11" s="127" t="s">
+      <c r="CG11" s="111"/>
+      <c r="CH11" s="184"/>
+      <c r="CI11" s="124"/>
+      <c r="CJ11" s="115"/>
+      <c r="CK11" s="112" t="s">
         <v>35</v>
       </c>
       <c r="CL11" s="34"/>
-      <c r="CM11" s="109" t="s">
+      <c r="CM11" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="CN11" s="109" t="s">
+      <c r="CN11" s="110" t="s">
         <v>297</v>
       </c>
-      <c r="CO11" s="113"/>
-[...23 lines deleted...]
-      <c r="DM11" s="117" t="s">
+      <c r="CO11" s="111"/>
+      <c r="CP11" s="178"/>
+      <c r="CQ11" s="111"/>
+      <c r="CR11" s="111"/>
+      <c r="CS11" s="111"/>
+      <c r="CT11" s="111"/>
+      <c r="CU11" s="111"/>
+      <c r="CV11" s="111"/>
+      <c r="CW11" s="126"/>
+      <c r="CX11" s="111"/>
+      <c r="CY11" s="109"/>
+      <c r="CZ11" s="109"/>
+      <c r="DA11" s="109"/>
+      <c r="DB11" s="109"/>
+      <c r="DC11" s="111"/>
+      <c r="DD11" s="111"/>
+      <c r="DE11" s="111"/>
+      <c r="DF11" s="111"/>
+      <c r="DG11" s="111"/>
+      <c r="DH11" s="111"/>
+      <c r="DI11" s="154"/>
+      <c r="DJ11" s="184"/>
+      <c r="DK11" s="111"/>
+      <c r="DL11" s="115"/>
+      <c r="DM11" s="114" t="s">
         <v>35</v>
       </c>
-      <c r="DN11" s="109" t="s">
+      <c r="DN11" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="DO11" s="109" t="s">
+      <c r="DO11" s="110" t="s">
         <v>297</v>
       </c>
-      <c r="DP11" s="136"/>
-[...27 lines deleted...]
-      <c r="ER11" s="149" t="s">
+      <c r="DP11" s="154"/>
+      <c r="DQ11" s="126"/>
+      <c r="DR11" s="115"/>
+      <c r="DS11" s="111"/>
+      <c r="DT11" s="111"/>
+      <c r="DU11" s="115"/>
+      <c r="DV11" s="111"/>
+      <c r="DW11" s="111"/>
+      <c r="DX11" s="182"/>
+      <c r="DY11" s="115"/>
+      <c r="DZ11" s="111"/>
+      <c r="EA11" s="115"/>
+      <c r="EB11" s="111"/>
+      <c r="EC11" s="115"/>
+      <c r="ED11" s="111"/>
+      <c r="EE11" s="111"/>
+      <c r="EF11" s="111"/>
+      <c r="EG11" s="111"/>
+      <c r="EH11" s="115"/>
+      <c r="EI11" s="115"/>
+      <c r="EJ11" s="111"/>
+      <c r="EK11" s="111"/>
+      <c r="EL11" s="154"/>
+      <c r="EM11" s="126"/>
+      <c r="EN11" s="197"/>
+      <c r="EO11" s="195"/>
+      <c r="EP11" s="193"/>
+      <c r="EQ11" s="197"/>
+      <c r="ER11" s="198" t="s">
         <v>41</v>
       </c>
-      <c r="ES11" s="126"/>
-      <c r="ET11" s="109" t="s">
+      <c r="ES11" s="182"/>
+      <c r="ET11" s="110" t="s">
         <v>306</v>
       </c>
-      <c r="EU11" s="128"/>
-      <c r="EV11" s="109" t="s">
+      <c r="EU11" s="113"/>
+      <c r="EV11" s="110" t="s">
         <v>42</v>
       </c>
-      <c r="EW11" s="128"/>
-      <c r="EX11" s="109" t="s">
+      <c r="EW11" s="113"/>
+      <c r="EX11" s="110" t="s">
         <v>42</v>
       </c>
-      <c r="EY11" s="126"/>
-      <c r="EZ11" s="109" t="s">
+      <c r="EY11" s="182"/>
+      <c r="EZ11" s="110" t="s">
         <v>42</v>
       </c>
-      <c r="FA11" s="128"/>
-      <c r="FB11" s="109" t="s">
+      <c r="FA11" s="113"/>
+      <c r="FB11" s="110" t="s">
         <v>42</v>
       </c>
-      <c r="FC11" s="113"/>
-[...31 lines deleted...]
-      <c r="GI11" s="179" t="s">
+      <c r="FC11" s="111"/>
+      <c r="FD11" s="111"/>
+      <c r="FE11" s="162"/>
+      <c r="FF11" s="178"/>
+      <c r="FG11" s="115"/>
+      <c r="FH11" s="182"/>
+      <c r="FI11" s="115"/>
+      <c r="FJ11" s="115"/>
+      <c r="FK11" s="182"/>
+      <c r="FL11" s="162"/>
+      <c r="FM11" s="117"/>
+      <c r="FN11" s="126"/>
+      <c r="FO11" s="129"/>
+      <c r="FP11" s="111"/>
+      <c r="FQ11" s="111"/>
+      <c r="FR11" s="111"/>
+      <c r="FS11" s="203"/>
+      <c r="FT11" s="130"/>
+      <c r="FU11" s="130"/>
+      <c r="FV11" s="111"/>
+      <c r="FW11" s="111"/>
+      <c r="FX11" s="126"/>
+      <c r="FY11" s="111"/>
+      <c r="FZ11" s="124"/>
+      <c r="GA11" s="126"/>
+      <c r="GB11" s="111"/>
+      <c r="GC11" s="205"/>
+      <c r="GD11" s="174"/>
+      <c r="GE11" s="122"/>
+      <c r="GF11" s="109"/>
+      <c r="GG11" s="109"/>
+      <c r="GH11" s="160"/>
+      <c r="GI11" s="166" t="s">
         <v>44</v>
       </c>
-      <c r="GJ11" s="179" t="s">
+      <c r="GJ11" s="166" t="s">
         <v>249</v>
       </c>
-      <c r="GK11" s="179" t="s">
+      <c r="GK11" s="166" t="s">
         <v>250</v>
       </c>
-      <c r="GL11" s="122"/>
-      <c r="GM11" s="121" t="s">
+      <c r="GL11" s="109"/>
+      <c r="GM11" s="108" t="s">
         <v>44</v>
       </c>
-      <c r="GN11" s="171" t="s">
+      <c r="GN11" s="159" t="s">
         <v>37</v>
       </c>
-      <c r="GO11" s="121" t="s">
+      <c r="GO11" s="108" t="s">
         <v>36</v>
       </c>
-      <c r="GP11" s="172"/>
-      <c r="GQ11" s="109" t="s">
+      <c r="GP11" s="160"/>
+      <c r="GQ11" s="110" t="s">
         <v>44</v>
       </c>
-      <c r="GR11" s="109" t="s">
+      <c r="GR11" s="110" t="s">
         <v>252</v>
       </c>
-      <c r="GS11" s="109" t="s">
+      <c r="GS11" s="110" t="s">
         <v>253</v>
       </c>
-      <c r="GT11" s="173"/>
-[...25 lines deleted...]
-      <c r="HT11" s="168"/>
+      <c r="GT11" s="122"/>
+      <c r="GU11" s="109"/>
+      <c r="GV11" s="160"/>
+      <c r="GW11" s="109"/>
+      <c r="GX11" s="109"/>
+      <c r="GY11" s="160"/>
+      <c r="GZ11" s="172"/>
+      <c r="HA11" s="109"/>
+      <c r="HB11" s="109"/>
+      <c r="HC11" s="109"/>
+      <c r="HD11" s="109"/>
+      <c r="HE11" s="109"/>
+      <c r="HF11" s="109"/>
+      <c r="HG11" s="109"/>
+      <c r="HH11" s="109"/>
+      <c r="HI11" s="109"/>
+      <c r="HJ11" s="109"/>
+      <c r="HK11" s="109"/>
+      <c r="HL11" s="109"/>
+      <c r="HM11" s="109"/>
+      <c r="HN11" s="109"/>
+      <c r="HO11" s="109"/>
+      <c r="HP11" s="109"/>
+      <c r="HQ11" s="122"/>
+      <c r="HR11" s="109"/>
+      <c r="HS11" s="176"/>
+      <c r="HT11" s="172"/>
       <c r="HU11" s="40"/>
     </row>
     <row r="12" spans="1:229" s="33" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A12" s="186"/>
-[...61 lines deleted...]
-      <c r="BK12" s="109" t="s">
+      <c r="A12" s="152"/>
+      <c r="B12" s="152"/>
+      <c r="C12" s="152"/>
+      <c r="D12" s="152"/>
+      <c r="E12" s="152"/>
+      <c r="F12" s="152"/>
+      <c r="G12" s="152"/>
+      <c r="H12" s="152"/>
+      <c r="I12" s="152"/>
+      <c r="J12" s="129"/>
+      <c r="K12" s="111"/>
+      <c r="L12" s="111"/>
+      <c r="M12" s="115"/>
+      <c r="N12" s="111"/>
+      <c r="O12" s="111"/>
+      <c r="P12" s="111"/>
+      <c r="Q12" s="111"/>
+      <c r="R12" s="111"/>
+      <c r="S12" s="126"/>
+      <c r="T12" s="111"/>
+      <c r="U12" s="111"/>
+      <c r="V12" s="111"/>
+      <c r="W12" s="111"/>
+      <c r="X12" s="154"/>
+      <c r="Y12" s="156"/>
+      <c r="Z12" s="109"/>
+      <c r="AA12" s="111"/>
+      <c r="AB12" s="109"/>
+      <c r="AC12" s="109"/>
+      <c r="AD12" s="109"/>
+      <c r="AE12" s="109"/>
+      <c r="AF12" s="109"/>
+      <c r="AG12" s="109"/>
+      <c r="AH12" s="109"/>
+      <c r="AI12" s="109"/>
+      <c r="AJ12" s="109"/>
+      <c r="AK12" s="109"/>
+      <c r="AL12" s="109"/>
+      <c r="AM12" s="111"/>
+      <c r="AN12" s="111"/>
+      <c r="AO12" s="154"/>
+      <c r="AP12" s="189"/>
+      <c r="AQ12" s="109"/>
+      <c r="AR12" s="191"/>
+      <c r="AS12" s="109"/>
+      <c r="AT12" s="111"/>
+      <c r="AU12" s="126"/>
+      <c r="AV12" s="111"/>
+      <c r="AW12" s="109"/>
+      <c r="AX12" s="109"/>
+      <c r="AY12" s="115"/>
+      <c r="AZ12" s="115"/>
+      <c r="BA12" s="109"/>
+      <c r="BB12" s="109"/>
+      <c r="BC12" s="111"/>
+      <c r="BD12" s="109"/>
+      <c r="BE12" s="109"/>
+      <c r="BF12" s="154"/>
+      <c r="BG12" s="126"/>
+      <c r="BH12" s="111"/>
+      <c r="BI12" s="115"/>
+      <c r="BJ12" s="113"/>
+      <c r="BK12" s="110" t="s">
         <v>197</v>
       </c>
-      <c r="BL12" s="113"/>
-[...6 lines deleted...]
-      <c r="BS12" s="109" t="s">
+      <c r="BL12" s="111"/>
+      <c r="BM12" s="111"/>
+      <c r="BN12" s="111"/>
+      <c r="BO12" s="126"/>
+      <c r="BP12" s="111"/>
+      <c r="BQ12" s="115"/>
+      <c r="BR12" s="113"/>
+      <c r="BS12" s="110" t="s">
         <v>197</v>
       </c>
-      <c r="BT12" s="113"/>
-[...9 lines deleted...]
-      <c r="CD12" s="109" t="s">
+      <c r="BT12" s="111"/>
+      <c r="BU12" s="111"/>
+      <c r="BV12" s="111"/>
+      <c r="BW12" s="184"/>
+      <c r="BX12" s="111"/>
+      <c r="BY12" s="154"/>
+      <c r="BZ12" s="184"/>
+      <c r="CA12" s="111"/>
+      <c r="CB12" s="115"/>
+      <c r="CC12" s="113"/>
+      <c r="CD12" s="110" t="s">
         <v>197</v>
       </c>
-      <c r="CE12" s="113"/>
-[...6 lines deleted...]
-      <c r="CL12" s="109" t="s">
+      <c r="CE12" s="111"/>
+      <c r="CF12" s="111"/>
+      <c r="CG12" s="111"/>
+      <c r="CH12" s="184"/>
+      <c r="CI12" s="124"/>
+      <c r="CJ12" s="115"/>
+      <c r="CK12" s="113"/>
+      <c r="CL12" s="110" t="s">
         <v>197</v>
       </c>
-      <c r="CM12" s="113"/>
-[...136 lines deleted...]
-      <c r="HT12" s="168"/>
+      <c r="CM12" s="111"/>
+      <c r="CN12" s="111"/>
+      <c r="CO12" s="111"/>
+      <c r="CP12" s="178"/>
+      <c r="CQ12" s="111"/>
+      <c r="CR12" s="111"/>
+      <c r="CS12" s="111"/>
+      <c r="CT12" s="111"/>
+      <c r="CU12" s="111"/>
+      <c r="CV12" s="111"/>
+      <c r="CW12" s="126"/>
+      <c r="CX12" s="111"/>
+      <c r="CY12" s="109"/>
+      <c r="CZ12" s="109"/>
+      <c r="DA12" s="109"/>
+      <c r="DB12" s="109"/>
+      <c r="DC12" s="111"/>
+      <c r="DD12" s="111"/>
+      <c r="DE12" s="111"/>
+      <c r="DF12" s="111"/>
+      <c r="DG12" s="111"/>
+      <c r="DH12" s="111"/>
+      <c r="DI12" s="154"/>
+      <c r="DJ12" s="184"/>
+      <c r="DK12" s="111"/>
+      <c r="DL12" s="115"/>
+      <c r="DM12" s="115"/>
+      <c r="DN12" s="111"/>
+      <c r="DO12" s="111"/>
+      <c r="DP12" s="154"/>
+      <c r="DQ12" s="126"/>
+      <c r="DR12" s="115"/>
+      <c r="DS12" s="111"/>
+      <c r="DT12" s="111"/>
+      <c r="DU12" s="115"/>
+      <c r="DV12" s="111"/>
+      <c r="DW12" s="111"/>
+      <c r="DX12" s="182"/>
+      <c r="DY12" s="115"/>
+      <c r="DZ12" s="111"/>
+      <c r="EA12" s="115"/>
+      <c r="EB12" s="111"/>
+      <c r="EC12" s="115"/>
+      <c r="ED12" s="111"/>
+      <c r="EE12" s="111"/>
+      <c r="EF12" s="111"/>
+      <c r="EG12" s="111"/>
+      <c r="EH12" s="115"/>
+      <c r="EI12" s="115"/>
+      <c r="EJ12" s="111"/>
+      <c r="EK12" s="111"/>
+      <c r="EL12" s="154"/>
+      <c r="EM12" s="126"/>
+      <c r="EN12" s="197"/>
+      <c r="EO12" s="195"/>
+      <c r="EP12" s="193"/>
+      <c r="EQ12" s="197"/>
+      <c r="ER12" s="193"/>
+      <c r="ES12" s="182"/>
+      <c r="ET12" s="111"/>
+      <c r="EU12" s="113"/>
+      <c r="EV12" s="111"/>
+      <c r="EW12" s="113"/>
+      <c r="EX12" s="111"/>
+      <c r="EY12" s="182"/>
+      <c r="EZ12" s="111"/>
+      <c r="FA12" s="113"/>
+      <c r="FB12" s="111"/>
+      <c r="FC12" s="111"/>
+      <c r="FD12" s="111"/>
+      <c r="FE12" s="162"/>
+      <c r="FF12" s="178"/>
+      <c r="FG12" s="115"/>
+      <c r="FH12" s="182"/>
+      <c r="FI12" s="115"/>
+      <c r="FJ12" s="115"/>
+      <c r="FK12" s="182"/>
+      <c r="FL12" s="162"/>
+      <c r="FM12" s="117"/>
+      <c r="FN12" s="126"/>
+      <c r="FO12" s="129"/>
+      <c r="FP12" s="111"/>
+      <c r="FQ12" s="111"/>
+      <c r="FR12" s="111"/>
+      <c r="FS12" s="203"/>
+      <c r="FT12" s="130"/>
+      <c r="FU12" s="130"/>
+      <c r="FV12" s="111"/>
+      <c r="FW12" s="111"/>
+      <c r="FX12" s="126"/>
+      <c r="FY12" s="111"/>
+      <c r="FZ12" s="124"/>
+      <c r="GA12" s="126"/>
+      <c r="GB12" s="111"/>
+      <c r="GC12" s="205"/>
+      <c r="GD12" s="174"/>
+      <c r="GE12" s="122"/>
+      <c r="GF12" s="109"/>
+      <c r="GG12" s="109"/>
+      <c r="GH12" s="160"/>
+      <c r="GI12" s="167"/>
+      <c r="GJ12" s="167"/>
+      <c r="GK12" s="167"/>
+      <c r="GL12" s="109"/>
+      <c r="GM12" s="109"/>
+      <c r="GN12" s="160"/>
+      <c r="GO12" s="109"/>
+      <c r="GP12" s="160"/>
+      <c r="GQ12" s="111"/>
+      <c r="GR12" s="111"/>
+      <c r="GS12" s="111"/>
+      <c r="GT12" s="122"/>
+      <c r="GU12" s="109"/>
+      <c r="GV12" s="160"/>
+      <c r="GW12" s="109"/>
+      <c r="GX12" s="109"/>
+      <c r="GY12" s="160"/>
+      <c r="GZ12" s="172"/>
+      <c r="HA12" s="109"/>
+      <c r="HB12" s="109"/>
+      <c r="HC12" s="109"/>
+      <c r="HD12" s="109"/>
+      <c r="HE12" s="109"/>
+      <c r="HF12" s="109"/>
+      <c r="HG12" s="109"/>
+      <c r="HH12" s="109"/>
+      <c r="HI12" s="109"/>
+      <c r="HJ12" s="109"/>
+      <c r="HK12" s="109"/>
+      <c r="HL12" s="109"/>
+      <c r="HM12" s="109"/>
+      <c r="HN12" s="109"/>
+      <c r="HO12" s="109"/>
+      <c r="HP12" s="109"/>
+      <c r="HQ12" s="122"/>
+      <c r="HR12" s="109"/>
+      <c r="HS12" s="176"/>
+      <c r="HT12" s="172"/>
       <c r="HU12" s="40"/>
     </row>
     <row r="13" spans="1:229" s="33" customFormat="1" ht="33" customHeight="1">
-      <c r="A13" s="186"/>
-[...226 lines deleted...]
-      <c r="HT13" s="168"/>
+      <c r="A13" s="152"/>
+      <c r="B13" s="152"/>
+      <c r="C13" s="152"/>
+      <c r="D13" s="152"/>
+      <c r="E13" s="152"/>
+      <c r="F13" s="152"/>
+      <c r="G13" s="152"/>
+      <c r="H13" s="152"/>
+      <c r="I13" s="152"/>
+      <c r="J13" s="129"/>
+      <c r="K13" s="111"/>
+      <c r="L13" s="111"/>
+      <c r="M13" s="115"/>
+      <c r="N13" s="111"/>
+      <c r="O13" s="111"/>
+      <c r="P13" s="111"/>
+      <c r="Q13" s="111"/>
+      <c r="R13" s="111"/>
+      <c r="S13" s="126"/>
+      <c r="T13" s="111"/>
+      <c r="U13" s="111"/>
+      <c r="V13" s="111"/>
+      <c r="W13" s="111"/>
+      <c r="X13" s="154"/>
+      <c r="Y13" s="156"/>
+      <c r="Z13" s="109"/>
+      <c r="AA13" s="111"/>
+      <c r="AB13" s="109"/>
+      <c r="AC13" s="109"/>
+      <c r="AD13" s="109"/>
+      <c r="AE13" s="109"/>
+      <c r="AF13" s="109"/>
+      <c r="AG13" s="109"/>
+      <c r="AH13" s="109"/>
+      <c r="AI13" s="109"/>
+      <c r="AJ13" s="109"/>
+      <c r="AK13" s="109"/>
+      <c r="AL13" s="109"/>
+      <c r="AM13" s="111"/>
+      <c r="AN13" s="111"/>
+      <c r="AO13" s="154"/>
+      <c r="AP13" s="189"/>
+      <c r="AQ13" s="109"/>
+      <c r="AR13" s="191"/>
+      <c r="AS13" s="109"/>
+      <c r="AT13" s="111"/>
+      <c r="AU13" s="126"/>
+      <c r="AV13" s="111"/>
+      <c r="AW13" s="109"/>
+      <c r="AX13" s="109"/>
+      <c r="AY13" s="115"/>
+      <c r="AZ13" s="115"/>
+      <c r="BA13" s="109"/>
+      <c r="BB13" s="109"/>
+      <c r="BC13" s="111"/>
+      <c r="BD13" s="109"/>
+      <c r="BE13" s="109"/>
+      <c r="BF13" s="154"/>
+      <c r="BG13" s="126"/>
+      <c r="BH13" s="111"/>
+      <c r="BI13" s="115"/>
+      <c r="BJ13" s="113"/>
+      <c r="BK13" s="111"/>
+      <c r="BL13" s="111"/>
+      <c r="BM13" s="111"/>
+      <c r="BN13" s="111"/>
+      <c r="BO13" s="126"/>
+      <c r="BP13" s="111"/>
+      <c r="BQ13" s="115"/>
+      <c r="BR13" s="113"/>
+      <c r="BS13" s="111"/>
+      <c r="BT13" s="111"/>
+      <c r="BU13" s="111"/>
+      <c r="BV13" s="111"/>
+      <c r="BW13" s="184"/>
+      <c r="BX13" s="111"/>
+      <c r="BY13" s="154"/>
+      <c r="BZ13" s="184"/>
+      <c r="CA13" s="111"/>
+      <c r="CB13" s="115"/>
+      <c r="CC13" s="113"/>
+      <c r="CD13" s="111"/>
+      <c r="CE13" s="111"/>
+      <c r="CF13" s="111"/>
+      <c r="CG13" s="111"/>
+      <c r="CH13" s="184"/>
+      <c r="CI13" s="124"/>
+      <c r="CJ13" s="115"/>
+      <c r="CK13" s="113"/>
+      <c r="CL13" s="111"/>
+      <c r="CM13" s="111"/>
+      <c r="CN13" s="111"/>
+      <c r="CO13" s="111"/>
+      <c r="CP13" s="178"/>
+      <c r="CQ13" s="111"/>
+      <c r="CR13" s="111"/>
+      <c r="CS13" s="111"/>
+      <c r="CT13" s="111"/>
+      <c r="CU13" s="111"/>
+      <c r="CV13" s="111"/>
+      <c r="CW13" s="126"/>
+      <c r="CX13" s="111"/>
+      <c r="CY13" s="109"/>
+      <c r="CZ13" s="109"/>
+      <c r="DA13" s="109"/>
+      <c r="DB13" s="109"/>
+      <c r="DC13" s="111"/>
+      <c r="DD13" s="111"/>
+      <c r="DE13" s="111"/>
+      <c r="DF13" s="111"/>
+      <c r="DG13" s="111"/>
+      <c r="DH13" s="111"/>
+      <c r="DI13" s="154"/>
+      <c r="DJ13" s="184"/>
+      <c r="DK13" s="111"/>
+      <c r="DL13" s="115"/>
+      <c r="DM13" s="115"/>
+      <c r="DN13" s="111"/>
+      <c r="DO13" s="111"/>
+      <c r="DP13" s="154"/>
+      <c r="DQ13" s="126"/>
+      <c r="DR13" s="115"/>
+      <c r="DS13" s="111"/>
+      <c r="DT13" s="111"/>
+      <c r="DU13" s="115"/>
+      <c r="DV13" s="111"/>
+      <c r="DW13" s="111"/>
+      <c r="DX13" s="182"/>
+      <c r="DY13" s="115"/>
+      <c r="DZ13" s="111"/>
+      <c r="EA13" s="115"/>
+      <c r="EB13" s="111"/>
+      <c r="EC13" s="115"/>
+      <c r="ED13" s="111"/>
+      <c r="EE13" s="111"/>
+      <c r="EF13" s="111"/>
+      <c r="EG13" s="111"/>
+      <c r="EH13" s="115"/>
+      <c r="EI13" s="115"/>
+      <c r="EJ13" s="111"/>
+      <c r="EK13" s="111"/>
+      <c r="EL13" s="154"/>
+      <c r="EM13" s="126"/>
+      <c r="EN13" s="197"/>
+      <c r="EO13" s="195"/>
+      <c r="EP13" s="193"/>
+      <c r="EQ13" s="197"/>
+      <c r="ER13" s="193"/>
+      <c r="ES13" s="182"/>
+      <c r="ET13" s="111"/>
+      <c r="EU13" s="113"/>
+      <c r="EV13" s="111"/>
+      <c r="EW13" s="113"/>
+      <c r="EX13" s="111"/>
+      <c r="EY13" s="182"/>
+      <c r="EZ13" s="111"/>
+      <c r="FA13" s="113"/>
+      <c r="FB13" s="111"/>
+      <c r="FC13" s="111"/>
+      <c r="FD13" s="111"/>
+      <c r="FE13" s="162"/>
+      <c r="FF13" s="178"/>
+      <c r="FG13" s="115"/>
+      <c r="FH13" s="182"/>
+      <c r="FI13" s="115"/>
+      <c r="FJ13" s="115"/>
+      <c r="FK13" s="182"/>
+      <c r="FL13" s="162"/>
+      <c r="FM13" s="117"/>
+      <c r="FN13" s="126"/>
+      <c r="FO13" s="129"/>
+      <c r="FP13" s="111"/>
+      <c r="FQ13" s="111"/>
+      <c r="FR13" s="111"/>
+      <c r="FS13" s="127"/>
+      <c r="FT13" s="110"/>
+      <c r="FU13" s="110"/>
+      <c r="FV13" s="111"/>
+      <c r="FW13" s="111"/>
+      <c r="FX13" s="126"/>
+      <c r="FY13" s="111"/>
+      <c r="FZ13" s="124"/>
+      <c r="GA13" s="126"/>
+      <c r="GB13" s="111"/>
+      <c r="GC13" s="205"/>
+      <c r="GD13" s="174"/>
+      <c r="GE13" s="122"/>
+      <c r="GF13" s="109"/>
+      <c r="GG13" s="109"/>
+      <c r="GH13" s="160"/>
+      <c r="GI13" s="167"/>
+      <c r="GJ13" s="167"/>
+      <c r="GK13" s="167"/>
+      <c r="GL13" s="109"/>
+      <c r="GM13" s="109"/>
+      <c r="GN13" s="160"/>
+      <c r="GO13" s="109"/>
+      <c r="GP13" s="160"/>
+      <c r="GQ13" s="111"/>
+      <c r="GR13" s="111"/>
+      <c r="GS13" s="111"/>
+      <c r="GT13" s="122"/>
+      <c r="GU13" s="109"/>
+      <c r="GV13" s="160"/>
+      <c r="GW13" s="109"/>
+      <c r="GX13" s="109"/>
+      <c r="GY13" s="160"/>
+      <c r="GZ13" s="172"/>
+      <c r="HA13" s="109"/>
+      <c r="HB13" s="109"/>
+      <c r="HC13" s="109"/>
+      <c r="HD13" s="109"/>
+      <c r="HE13" s="109"/>
+      <c r="HF13" s="109"/>
+      <c r="HG13" s="109"/>
+      <c r="HH13" s="109"/>
+      <c r="HI13" s="109"/>
+      <c r="HJ13" s="109"/>
+      <c r="HK13" s="109"/>
+      <c r="HL13" s="109"/>
+      <c r="HM13" s="109"/>
+      <c r="HN13" s="109"/>
+      <c r="HO13" s="109"/>
+      <c r="HP13" s="109"/>
+      <c r="HQ13" s="122"/>
+      <c r="HR13" s="109"/>
+      <c r="HS13" s="176"/>
+      <c r="HT13" s="172"/>
       <c r="HU13" s="42"/>
     </row>
     <row r="14" spans="1:229" s="25" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="43"/>
       <c r="B14" s="43"/>
       <c r="C14" s="43"/>
       <c r="D14" s="43"/>
       <c r="E14" s="43"/>
       <c r="F14" s="43"/>
       <c r="G14" s="43"/>
       <c r="H14" s="43"/>
       <c r="I14" s="43"/>
       <c r="J14" s="44"/>
       <c r="K14" s="15"/>
       <c r="L14" s="9"/>
       <c r="M14" s="12"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
       <c r="P14" s="9"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
       <c r="S14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="T14" s="9" t="s">
@@ -9678,84 +9127,84 @@
       </c>
       <c r="HN16" s="40" t="s">
         <v>15</v>
       </c>
       <c r="HO16" s="40" t="s">
         <v>15</v>
       </c>
       <c r="HP16" s="40" t="s">
         <v>15</v>
       </c>
       <c r="HQ16" s="40" t="s">
         <v>15</v>
       </c>
       <c r="HR16" s="40" t="s">
         <v>15</v>
       </c>
       <c r="HS16" s="40" t="s">
         <v>15</v>
       </c>
       <c r="HT16" s="40" t="s">
         <v>15</v>
       </c>
       <c r="HU16" s="66"/>
     </row>
     <row r="17" spans="1:229" s="79" customFormat="1" ht="45" customHeight="1">
-      <c r="A17" s="150" t="s">
+      <c r="A17" s="188" t="s">
         <v>308</v>
       </c>
-      <c r="B17" s="150"/>
-[...6 lines deleted...]
-      <c r="I17" s="150"/>
+      <c r="B17" s="188"/>
+      <c r="C17" s="188"/>
+      <c r="D17" s="188"/>
+      <c r="E17" s="188"/>
+      <c r="F17" s="188"/>
+      <c r="G17" s="188"/>
+      <c r="H17" s="188"/>
+      <c r="I17" s="188"/>
       <c r="J17" s="67">
         <v>1</v>
       </c>
       <c r="K17" s="68">
         <v>88</v>
       </c>
       <c r="L17" s="69">
         <v>726.6</v>
       </c>
       <c r="M17" s="70">
         <v>16.78</v>
       </c>
       <c r="N17" s="70">
         <v>2.25</v>
       </c>
       <c r="O17" s="70">
         <v>14.53</v>
       </c>
       <c r="P17" s="68">
         <v>20636</v>
       </c>
       <c r="Q17" s="71">
-        <v>64588</v>
+        <v>28276</v>
       </c>
       <c r="R17" s="72">
         <v>56.5</v>
       </c>
       <c r="S17" s="71">
         <v>103797</v>
       </c>
       <c r="T17" s="71">
         <v>108596</v>
       </c>
       <c r="U17" s="71">
         <v>-4799</v>
       </c>
       <c r="V17" s="71">
         <v>8472</v>
       </c>
       <c r="W17" s="71">
         <v>630</v>
       </c>
       <c r="X17" s="71">
         <v>3043</v>
       </c>
       <c r="Y17" s="71">
         <v>35396</v>
       </c>
@@ -9813,69 +9262,69 @@
       <c r="AQ17" s="71">
         <v>4847</v>
       </c>
       <c r="AR17" s="71">
         <v>79523</v>
       </c>
       <c r="AS17" s="73">
         <v>644</v>
       </c>
       <c r="AT17" s="73">
         <v>3423</v>
       </c>
       <c r="AU17" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AV17" s="69">
         <v>4.0999999999999996</v>
       </c>
       <c r="AW17" s="73">
         <v>38771</v>
       </c>
       <c r="AX17" s="69">
         <v>46.7</v>
       </c>
       <c r="AY17" s="68">
-        <v>3849</v>
+        <v>1685</v>
       </c>
       <c r="AZ17" s="70">
-        <v>1.28</v>
+        <v>2.93</v>
       </c>
       <c r="BA17" s="68">
         <v>204</v>
       </c>
       <c r="BB17" s="68">
-        <v>53</v>
+        <v>121</v>
       </c>
       <c r="BC17" s="68">
         <v>47</v>
       </c>
       <c r="BD17" s="68">
         <v>2311</v>
       </c>
       <c r="BE17" s="68">
-        <v>600</v>
+        <v>1371</v>
       </c>
       <c r="BF17" s="68">
         <v>534</v>
       </c>
       <c r="BG17" s="74">
         <v>18.61</v>
       </c>
       <c r="BH17" s="74">
         <v>2.62</v>
       </c>
       <c r="BI17" s="74">
         <v>15.99</v>
       </c>
       <c r="BJ17" s="74">
         <v>12.67</v>
       </c>
       <c r="BK17" s="74">
         <v>9.1999999999999993</v>
       </c>
       <c r="BL17" s="74">
         <v>3.24</v>
       </c>
       <c r="BM17" s="74">
         <v>9.43</v>
       </c>
@@ -10110,51 +9559,51 @@
       <c r="EL17" s="77">
         <v>2481</v>
       </c>
       <c r="EM17" s="77">
         <v>84691</v>
       </c>
       <c r="EN17" s="77">
         <v>36159</v>
       </c>
       <c r="EO17" s="77">
         <v>16107</v>
       </c>
       <c r="EP17" s="77">
         <v>9736</v>
       </c>
       <c r="EQ17" s="77">
         <v>7783</v>
       </c>
       <c r="ER17" s="77">
         <v>3455</v>
       </c>
       <c r="ES17" s="77">
         <v>48372</v>
       </c>
       <c r="ET17" s="77">
-        <v>74826</v>
+        <v>38514</v>
       </c>
       <c r="EU17" s="77">
         <v>17881</v>
       </c>
       <c r="EV17" s="77">
         <v>16259</v>
       </c>
       <c r="EW17" s="77">
         <v>31496</v>
       </c>
       <c r="EX17" s="77">
         <v>30138</v>
       </c>
       <c r="EY17" s="77">
         <v>10366</v>
       </c>
       <c r="EZ17" s="77">
         <v>10238</v>
       </c>
       <c r="FA17" s="77">
         <v>35</v>
       </c>
       <c r="FB17" s="77">
         <v>35</v>
       </c>
@@ -10384,51 +9833,51 @@
       <c r="G18" s="81"/>
       <c r="H18" s="81"/>
       <c r="I18" s="82"/>
       <c r="J18" s="67">
         <v>2</v>
       </c>
       <c r="K18" s="68">
         <v>43</v>
       </c>
       <c r="L18" s="69">
         <v>147</v>
       </c>
       <c r="M18" s="70">
         <v>15.09</v>
       </c>
       <c r="N18" s="70">
         <v>2.1</v>
       </c>
       <c r="O18" s="70">
         <v>12.99</v>
       </c>
       <c r="P18" s="68">
         <v>18753</v>
       </c>
       <c r="Q18" s="71">
-        <v>54466</v>
+        <v>16524</v>
       </c>
       <c r="R18" s="72">
         <v>58.1</v>
       </c>
       <c r="S18" s="71">
         <v>68108</v>
       </c>
       <c r="T18" s="71">
         <v>72501</v>
       </c>
       <c r="U18" s="71">
         <v>-4393</v>
       </c>
       <c r="V18" s="71">
         <v>7275</v>
       </c>
       <c r="W18" s="71">
         <v>504</v>
       </c>
       <c r="X18" s="71">
         <v>2378</v>
       </c>
       <c r="Y18" s="71">
         <v>24648</v>
       </c>
@@ -10486,69 +9935,69 @@
       <c r="AQ18" s="71">
         <v>3655</v>
       </c>
       <c r="AR18" s="71">
         <v>52219</v>
       </c>
       <c r="AS18" s="73">
         <v>475</v>
       </c>
       <c r="AT18" s="73">
         <v>1217</v>
       </c>
       <c r="AU18" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AV18" s="69">
         <v>2.2999999999999998</v>
       </c>
       <c r="AW18" s="73">
         <v>26603</v>
       </c>
       <c r="AX18" s="69">
         <v>49.8</v>
       </c>
       <c r="AY18" s="68">
-        <v>3609</v>
+        <v>1095</v>
       </c>
       <c r="AZ18" s="70">
-        <v>0.98</v>
+        <v>3.23</v>
       </c>
       <c r="BA18" s="68">
         <v>80</v>
       </c>
       <c r="BB18" s="68">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="BC18" s="68">
         <v>83</v>
       </c>
       <c r="BD18" s="68">
         <v>1763</v>
       </c>
       <c r="BE18" s="68">
-        <v>488</v>
+        <v>1610</v>
       </c>
       <c r="BF18" s="68">
         <v>1810</v>
       </c>
       <c r="BG18" s="74">
         <v>17.690000000000001</v>
       </c>
       <c r="BH18" s="74">
         <v>2.67</v>
       </c>
       <c r="BI18" s="74">
         <v>15.02</v>
       </c>
       <c r="BJ18" s="74">
         <v>12.49</v>
       </c>
       <c r="BK18" s="74">
         <v>9.01</v>
       </c>
       <c r="BL18" s="74">
         <v>2.73</v>
       </c>
       <c r="BM18" s="74">
         <v>9.76</v>
       </c>
@@ -10783,51 +10232,51 @@
       <c r="EL18" s="77">
         <v>1811</v>
       </c>
       <c r="EM18" s="77">
         <v>43565</v>
       </c>
       <c r="EN18" s="77">
         <v>18708</v>
       </c>
       <c r="EO18" s="77">
         <v>9692</v>
       </c>
       <c r="EP18" s="77">
         <v>3955</v>
       </c>
       <c r="EQ18" s="77">
         <v>4138</v>
       </c>
       <c r="ER18" s="77">
         <v>755</v>
       </c>
       <c r="ES18" s="77">
         <v>24838</v>
       </c>
       <c r="ET18" s="77">
-        <v>56400</v>
+        <v>18458</v>
       </c>
       <c r="EU18" s="77">
         <v>9481</v>
       </c>
       <c r="EV18" s="77">
         <v>8639</v>
       </c>
       <c r="EW18" s="77">
         <v>28228</v>
       </c>
       <c r="EX18" s="77">
         <v>26815</v>
       </c>
       <c r="EY18" s="77">
         <v>1960</v>
       </c>
       <c r="EZ18" s="77">
         <v>1934</v>
       </c>
       <c r="FA18" s="77">
         <v>41</v>
       </c>
       <c r="FB18" s="77">
         <v>41</v>
       </c>
@@ -11057,51 +10506,51 @@
       <c r="G19" s="81"/>
       <c r="H19" s="81"/>
       <c r="I19" s="82"/>
       <c r="J19" s="67">
         <v>3</v>
       </c>
       <c r="K19" s="68">
         <v>16</v>
       </c>
       <c r="L19" s="69">
         <v>742.3</v>
       </c>
       <c r="M19" s="70">
         <v>21.53</v>
       </c>
       <c r="N19" s="70">
         <v>2.16</v>
       </c>
       <c r="O19" s="70">
         <v>19.37</v>
       </c>
       <c r="P19" s="68">
         <v>20047</v>
       </c>
       <c r="Q19" s="71">
-        <v>44835</v>
+        <v>33401</v>
       </c>
       <c r="R19" s="72">
         <v>57.5</v>
       </c>
       <c r="S19" s="71">
         <v>150612</v>
       </c>
       <c r="T19" s="71">
         <v>151911</v>
       </c>
       <c r="U19" s="71">
         <v>-1299</v>
       </c>
       <c r="V19" s="71">
         <v>6444</v>
       </c>
       <c r="W19" s="71">
         <v>181</v>
       </c>
       <c r="X19" s="71">
         <v>4964</v>
       </c>
       <c r="Y19" s="71">
         <v>41966</v>
       </c>
@@ -11159,69 +10608,69 @@
       <c r="AQ19" s="71">
         <v>5371</v>
       </c>
       <c r="AR19" s="71">
         <v>91680</v>
       </c>
       <c r="AS19" s="73">
         <v>984</v>
       </c>
       <c r="AT19" s="73">
         <v>627</v>
       </c>
       <c r="AU19" s="69">
         <v>16.100000000000001</v>
       </c>
       <c r="AV19" s="69">
         <v>0.7</v>
       </c>
       <c r="AW19" s="73">
         <v>38521</v>
       </c>
       <c r="AX19" s="69">
         <v>41.7</v>
       </c>
       <c r="AY19" s="68">
-        <v>2082</v>
+        <v>1551</v>
       </c>
       <c r="AZ19" s="70">
-        <v>2.06</v>
+        <v>2.76</v>
       </c>
       <c r="BA19" s="68">
         <v>29</v>
       </c>
       <c r="BB19" s="68">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="BC19" s="68">
         <v>8</v>
       </c>
       <c r="BD19" s="68">
         <v>1789</v>
       </c>
       <c r="BE19" s="68">
-        <v>859</v>
+        <v>1153</v>
       </c>
       <c r="BF19" s="68">
         <v>519</v>
       </c>
       <c r="BG19" s="74">
         <v>21.62</v>
       </c>
       <c r="BH19" s="74">
         <v>2.17</v>
       </c>
       <c r="BI19" s="74">
         <v>19.45</v>
       </c>
       <c r="BJ19" s="74">
         <v>10.43</v>
       </c>
       <c r="BK19" s="74">
         <v>7.53</v>
       </c>
       <c r="BL19" s="74">
         <v>3.19</v>
       </c>
       <c r="BM19" s="74">
         <v>7.24</v>
       </c>
@@ -11456,51 +10905,51 @@
       <c r="EL19" s="77">
         <v>4160</v>
       </c>
       <c r="EM19" s="77">
         <v>86815</v>
       </c>
       <c r="EN19" s="77">
         <v>41981</v>
       </c>
       <c r="EO19" s="77">
         <v>18779</v>
       </c>
       <c r="EP19" s="77">
         <v>7805</v>
       </c>
       <c r="EQ19" s="77">
         <v>8652</v>
       </c>
       <c r="ER19" s="77">
         <v>5793</v>
       </c>
       <c r="ES19" s="77">
         <v>44834</v>
       </c>
       <c r="ET19" s="77">
-        <v>53028</v>
+        <v>41594</v>
       </c>
       <c r="EU19" s="77">
         <v>14398</v>
       </c>
       <c r="EV19" s="77">
         <v>14355</v>
       </c>
       <c r="EW19" s="77">
         <v>24769</v>
       </c>
       <c r="EX19" s="77">
         <v>24763</v>
       </c>
       <c r="EY19" s="77">
         <v>8193</v>
       </c>
       <c r="EZ19" s="77">
         <v>8193</v>
       </c>
       <c r="FA19" s="77" t="s">
         <v>284</v>
       </c>
       <c r="FB19" s="77" t="s">
         <v>284</v>
       </c>
@@ -12403,51 +11852,51 @@
       <c r="G21" s="85"/>
       <c r="H21" s="85"/>
       <c r="I21" s="86"/>
       <c r="J21" s="67">
         <v>5</v>
       </c>
       <c r="K21" s="68">
         <v>8</v>
       </c>
       <c r="L21" s="69">
         <v>1694</v>
       </c>
       <c r="M21" s="70">
         <v>16.7</v>
       </c>
       <c r="N21" s="70">
         <v>2.7</v>
       </c>
       <c r="O21" s="70">
         <v>14</v>
       </c>
       <c r="P21" s="68">
         <v>16279</v>
       </c>
       <c r="Q21" s="71">
-        <v>68813</v>
+        <v>29301</v>
       </c>
       <c r="R21" s="72">
         <v>51.5</v>
       </c>
       <c r="S21" s="71">
         <v>116968</v>
       </c>
       <c r="T21" s="71">
         <v>117927</v>
       </c>
       <c r="U21" s="71">
         <v>-959</v>
       </c>
       <c r="V21" s="71">
         <v>10498</v>
       </c>
       <c r="W21" s="71">
         <v>603</v>
       </c>
       <c r="X21" s="71">
         <v>8936</v>
       </c>
       <c r="Y21" s="71">
         <v>58848</v>
       </c>
@@ -12505,69 +11954,69 @@
       <c r="AQ21" s="71">
         <v>9448</v>
       </c>
       <c r="AR21" s="71">
         <v>120097</v>
       </c>
       <c r="AS21" s="73">
         <v>997</v>
       </c>
       <c r="AT21" s="73">
         <v>5379</v>
       </c>
       <c r="AU21" s="69">
         <v>63.9</v>
       </c>
       <c r="AV21" s="69">
         <v>4.3</v>
       </c>
       <c r="AW21" s="73">
         <v>55738</v>
       </c>
       <c r="AX21" s="69">
         <v>44.4</v>
       </c>
       <c r="AY21" s="68">
-        <v>4121</v>
+        <v>1755</v>
       </c>
       <c r="AZ21" s="70">
-        <v>1.82</v>
+        <v>4.28</v>
       </c>
       <c r="BA21" s="68">
         <v>323</v>
       </c>
       <c r="BB21" s="68">
-        <v>78</v>
+        <v>184</v>
       </c>
       <c r="BC21" s="68">
         <v>32</v>
       </c>
       <c r="BD21" s="68">
         <v>3338</v>
       </c>
       <c r="BE21" s="68">
-        <v>810</v>
+        <v>1902</v>
       </c>
       <c r="BF21" s="68">
         <v>329</v>
       </c>
       <c r="BG21" s="74">
         <v>17.04</v>
       </c>
       <c r="BH21" s="74">
         <v>2.7</v>
       </c>
       <c r="BI21" s="74">
         <v>14.34</v>
       </c>
       <c r="BJ21" s="74">
         <v>10.7</v>
       </c>
       <c r="BK21" s="74">
         <v>7.22</v>
       </c>
       <c r="BL21" s="74">
         <v>4.04</v>
       </c>
       <c r="BM21" s="74">
         <v>6.66</v>
       </c>
@@ -12802,51 +12251,51 @@
       <c r="EL21" s="77">
         <v>8367</v>
       </c>
       <c r="EM21" s="77">
         <v>131617</v>
       </c>
       <c r="EN21" s="77">
         <v>79817</v>
       </c>
       <c r="EO21" s="77">
         <v>39759</v>
       </c>
       <c r="EP21" s="77">
         <v>15355</v>
       </c>
       <c r="EQ21" s="77">
         <v>18757</v>
       </c>
       <c r="ER21" s="77">
         <v>5810</v>
       </c>
       <c r="ES21" s="77">
         <v>51540</v>
       </c>
       <c r="ET21" s="77">
-        <v>83095</v>
+        <v>43583</v>
       </c>
       <c r="EU21" s="77">
         <v>24113</v>
       </c>
       <c r="EV21" s="77">
         <v>24113</v>
       </c>
       <c r="EW21" s="77">
         <v>24944</v>
       </c>
       <c r="EX21" s="77">
         <v>24944</v>
       </c>
       <c r="EY21" s="77">
         <v>14282</v>
       </c>
       <c r="EZ21" s="77">
         <v>14282</v>
       </c>
       <c r="FA21" s="77" t="s">
         <v>284</v>
       </c>
       <c r="FB21" s="77" t="s">
         <v>284</v>
       </c>
@@ -13076,51 +12525,51 @@
       <c r="G22" s="85"/>
       <c r="H22" s="85"/>
       <c r="I22" s="86"/>
       <c r="J22" s="67">
         <v>6</v>
       </c>
       <c r="K22" s="68">
         <v>4</v>
       </c>
       <c r="L22" s="69">
         <v>2134.5</v>
       </c>
       <c r="M22" s="70">
         <v>14.33</v>
       </c>
       <c r="N22" s="70">
         <v>3.52</v>
       </c>
       <c r="O22" s="70">
         <v>10.81</v>
       </c>
       <c r="P22" s="68">
         <v>21150</v>
       </c>
       <c r="Q22" s="71">
-        <v>221280</v>
+        <v>71512</v>
       </c>
       <c r="R22" s="72">
         <v>50.1</v>
       </c>
       <c r="S22" s="71">
         <v>232319</v>
       </c>
       <c r="T22" s="71">
         <v>246145</v>
       </c>
       <c r="U22" s="71">
         <v>-13826</v>
       </c>
       <c r="V22" s="71">
         <v>18362</v>
       </c>
       <c r="W22" s="71">
         <v>1741</v>
       </c>
       <c r="X22" s="71">
         <v>2795</v>
       </c>
       <c r="Y22" s="71">
         <v>42766</v>
       </c>
@@ -13178,69 +12627,69 @@
       <c r="AQ22" s="71">
         <v>1496</v>
       </c>
       <c r="AR22" s="71">
         <v>112936</v>
       </c>
       <c r="AS22" s="73">
         <v>248</v>
       </c>
       <c r="AT22" s="73">
         <v>50091</v>
       </c>
       <c r="AU22" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AV22" s="69">
         <v>30.7</v>
       </c>
       <c r="AW22" s="73">
         <v>105187</v>
       </c>
       <c r="AX22" s="69">
         <v>64.5</v>
       </c>
       <c r="AY22" s="68">
-        <v>15442</v>
+        <v>4990</v>
       </c>
       <c r="AZ22" s="70">
-        <v>0.74</v>
+        <v>2.2799999999999998</v>
       </c>
       <c r="BA22" s="68">
         <v>3496</v>
       </c>
       <c r="BB22" s="68">
-        <v>226</v>
+        <v>700</v>
       </c>
       <c r="BC22" s="68">
         <v>235</v>
       </c>
       <c r="BD22" s="68">
         <v>7340</v>
       </c>
       <c r="BE22" s="68">
-        <v>475</v>
+        <v>1471</v>
       </c>
       <c r="BF22" s="68">
         <v>493</v>
       </c>
       <c r="BG22" s="74">
         <v>15.32</v>
       </c>
       <c r="BH22" s="74">
         <v>3.52</v>
       </c>
       <c r="BI22" s="74">
         <v>11.8</v>
       </c>
       <c r="BJ22" s="74">
         <v>11.8</v>
       </c>
       <c r="BK22" s="74">
         <v>5.56</v>
       </c>
       <c r="BL22" s="74">
         <v>6.26</v>
       </c>
       <c r="BM22" s="74">
         <v>5.54</v>
       </c>
@@ -13475,51 +12924,51 @@
       <c r="EL22" s="77">
         <v>4483</v>
       </c>
       <c r="EM22" s="77">
         <v>297072</v>
       </c>
       <c r="EN22" s="77">
         <v>111012</v>
       </c>
       <c r="EO22" s="77">
         <v>43373</v>
       </c>
       <c r="EP22" s="77">
         <v>47408</v>
       </c>
       <c r="EQ22" s="77">
         <v>11672</v>
       </c>
       <c r="ER22" s="77">
         <v>507</v>
       </c>
       <c r="ES22" s="77">
         <v>186059</v>
       </c>
       <c r="ET22" s="77">
-        <v>303208</v>
+        <v>153440</v>
       </c>
       <c r="EU22" s="77">
         <v>71958</v>
       </c>
       <c r="EV22" s="77">
         <v>71958</v>
       </c>
       <c r="EW22" s="77">
         <v>74438</v>
       </c>
       <c r="EX22" s="77">
         <v>74438</v>
       </c>
       <c r="EY22" s="77">
         <v>81928</v>
       </c>
       <c r="EZ22" s="77">
         <v>81928</v>
       </c>
       <c r="FA22" s="77" t="s">
         <v>284</v>
       </c>
       <c r="FB22" s="77" t="s">
         <v>284</v>
       </c>
@@ -13749,51 +13198,51 @@
       <c r="G23" s="87"/>
       <c r="H23" s="87"/>
       <c r="I23" s="88"/>
       <c r="J23" s="67">
         <v>7</v>
       </c>
       <c r="K23" s="68">
         <v>13</v>
       </c>
       <c r="L23" s="69">
         <v>5029</v>
       </c>
       <c r="M23" s="70">
         <v>36.74</v>
       </c>
       <c r="N23" s="70">
         <v>2.7</v>
       </c>
       <c r="O23" s="70">
         <v>34.04</v>
       </c>
       <c r="P23" s="68">
         <v>56591</v>
       </c>
       <c r="Q23" s="71">
-        <v>138173</v>
+        <v>120509</v>
       </c>
       <c r="R23" s="72">
         <v>54.4</v>
       </c>
       <c r="S23" s="71">
         <v>318388</v>
       </c>
       <c r="T23" s="71">
         <v>341963</v>
       </c>
       <c r="U23" s="71">
         <v>-23575</v>
       </c>
       <c r="V23" s="71">
         <v>21667</v>
       </c>
       <c r="W23" s="71">
         <v>2731</v>
       </c>
       <c r="X23" s="71">
         <v>-4639</v>
       </c>
       <c r="Y23" s="71">
         <v>122243</v>
       </c>
@@ -13851,69 +13300,69 @@
       <c r="AQ23" s="71">
         <v>18334</v>
       </c>
       <c r="AR23" s="71">
         <v>313823</v>
       </c>
       <c r="AS23" s="73">
         <v>1668</v>
       </c>
       <c r="AT23" s="73">
         <v>-10083</v>
       </c>
       <c r="AU23" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AV23" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AW23" s="73">
         <v>117401</v>
       </c>
       <c r="AX23" s="69">
         <v>38.700000000000003</v>
       </c>
       <c r="AY23" s="68">
-        <v>3761</v>
+        <v>3280</v>
       </c>
       <c r="AZ23" s="70">
-        <v>2.2000000000000002</v>
+        <v>2.52</v>
       </c>
       <c r="BA23" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BB23" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BC23" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BD23" s="68">
         <v>3195</v>
       </c>
       <c r="BE23" s="68">
-        <v>850</v>
+        <v>974</v>
       </c>
       <c r="BF23" s="68">
         <v>233</v>
       </c>
       <c r="BG23" s="74">
         <v>37.75</v>
       </c>
       <c r="BH23" s="74">
         <v>2.77</v>
       </c>
       <c r="BI23" s="74">
         <v>34.979999999999997</v>
       </c>
       <c r="BJ23" s="74">
         <v>31.84</v>
       </c>
       <c r="BK23" s="74">
         <v>25.83</v>
       </c>
       <c r="BL23" s="74">
         <v>8.5399999999999991</v>
       </c>
       <c r="BM23" s="74">
         <v>23.3</v>
       </c>
@@ -14148,51 +13597,51 @@
       <c r="EL23" s="77">
         <v>-5037</v>
       </c>
       <c r="EM23" s="77">
         <v>343481</v>
       </c>
       <c r="EN23" s="77">
         <v>120281</v>
       </c>
       <c r="EO23" s="77">
         <v>36402</v>
       </c>
       <c r="EP23" s="77">
         <v>53058</v>
       </c>
       <c r="EQ23" s="77">
         <v>25755</v>
       </c>
       <c r="ER23" s="77">
         <v>20460</v>
       </c>
       <c r="ES23" s="77">
         <v>220853</v>
       </c>
       <c r="ET23" s="77">
-        <v>191348</v>
+        <v>173684</v>
       </c>
       <c r="EU23" s="77">
         <v>78485</v>
       </c>
       <c r="EV23" s="77">
         <v>59500</v>
       </c>
       <c r="EW23" s="77">
         <v>75862</v>
       </c>
       <c r="EX23" s="77">
         <v>69692</v>
       </c>
       <c r="EY23" s="77">
         <v>55144</v>
       </c>
       <c r="EZ23" s="77">
         <v>53175</v>
       </c>
       <c r="FA23" s="77">
         <v>149</v>
       </c>
       <c r="FB23" s="77">
         <v>149</v>
       </c>
@@ -14389,84 +13838,84 @@
         <v>6514</v>
       </c>
       <c r="HO23" s="75">
         <v>1682</v>
       </c>
       <c r="HP23" s="75">
         <v>29139</v>
       </c>
       <c r="HQ23" s="75">
         <v>34555</v>
       </c>
       <c r="HR23" s="75">
         <v>1668</v>
       </c>
       <c r="HS23" s="75">
         <v>26031</v>
       </c>
       <c r="HT23" s="77">
         <v>-10083</v>
       </c>
       <c r="HU23" s="78">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:229" s="79" customFormat="1" ht="45" customHeight="1">
-      <c r="A24" s="150" t="s">
+      <c r="A24" s="188" t="s">
         <v>309</v>
       </c>
-      <c r="B24" s="150"/>
-[...6 lines deleted...]
-      <c r="I24" s="150"/>
+      <c r="B24" s="188"/>
+      <c r="C24" s="188"/>
+      <c r="D24" s="188"/>
+      <c r="E24" s="188"/>
+      <c r="F24" s="188"/>
+      <c r="G24" s="188"/>
+      <c r="H24" s="188"/>
+      <c r="I24" s="188"/>
       <c r="J24" s="67">
         <v>8</v>
       </c>
       <c r="K24" s="68">
         <v>38</v>
       </c>
       <c r="L24" s="69">
         <v>1164.2</v>
       </c>
       <c r="M24" s="70">
         <v>13.37</v>
       </c>
       <c r="N24" s="70">
         <v>2.29</v>
       </c>
       <c r="O24" s="70">
         <v>11.08</v>
       </c>
       <c r="P24" s="68">
         <v>19693</v>
       </c>
       <c r="Q24" s="71">
-        <v>45773</v>
+        <v>28391</v>
       </c>
       <c r="R24" s="72">
         <v>57.9</v>
       </c>
       <c r="S24" s="71">
         <v>106587</v>
       </c>
       <c r="T24" s="71">
         <v>112656</v>
       </c>
       <c r="U24" s="71">
         <v>-6069</v>
       </c>
       <c r="V24" s="71">
         <v>8771</v>
       </c>
       <c r="W24" s="71">
         <v>529</v>
       </c>
       <c r="X24" s="71">
         <v>2173</v>
       </c>
       <c r="Y24" s="71">
         <v>33543</v>
       </c>
@@ -14524,69 +13973,69 @@
       <c r="AQ24" s="71">
         <v>6119</v>
       </c>
       <c r="AR24" s="71">
         <v>79225</v>
       </c>
       <c r="AS24" s="73">
         <v>467</v>
       </c>
       <c r="AT24" s="73">
         <v>6417</v>
       </c>
       <c r="AU24" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AV24" s="69">
         <v>7.5</v>
       </c>
       <c r="AW24" s="73">
         <v>39910</v>
       </c>
       <c r="AX24" s="69">
         <v>46.6</v>
       </c>
       <c r="AY24" s="68">
-        <v>3424</v>
+        <v>2123</v>
       </c>
       <c r="AZ24" s="70">
-        <v>1.87</v>
+        <v>3.02</v>
       </c>
       <c r="BA24" s="68">
         <v>480</v>
       </c>
       <c r="BB24" s="68">
-        <v>140</v>
+        <v>226</v>
       </c>
       <c r="BC24" s="68">
         <v>55</v>
       </c>
       <c r="BD24" s="68">
         <v>2985</v>
       </c>
       <c r="BE24" s="68">
-        <v>872</v>
+        <v>1406</v>
       </c>
       <c r="BF24" s="68">
         <v>343</v>
       </c>
       <c r="BG24" s="74">
         <v>16.600000000000001</v>
       </c>
       <c r="BH24" s="74">
         <v>2.97</v>
       </c>
       <c r="BI24" s="74">
         <v>13.63</v>
       </c>
       <c r="BJ24" s="74">
         <v>11.24</v>
       </c>
       <c r="BK24" s="74">
         <v>6.93</v>
       </c>
       <c r="BL24" s="74">
         <v>3.06</v>
       </c>
       <c r="BM24" s="74">
         <v>8.18</v>
       </c>
@@ -14821,51 +14270,51 @@
       <c r="EL24" s="77">
         <v>1682</v>
       </c>
       <c r="EM24" s="77">
         <v>97880</v>
       </c>
       <c r="EN24" s="77">
         <v>45102</v>
       </c>
       <c r="EO24" s="77">
         <v>19239</v>
       </c>
       <c r="EP24" s="77">
         <v>13530</v>
       </c>
       <c r="EQ24" s="77">
         <v>10055</v>
       </c>
       <c r="ER24" s="77">
         <v>5517</v>
       </c>
       <c r="ES24" s="77">
         <v>52614</v>
       </c>
       <c r="ET24" s="77">
-        <v>60245</v>
+        <v>42863</v>
       </c>
       <c r="EU24" s="77">
         <v>18784</v>
       </c>
       <c r="EV24" s="77">
         <v>17868</v>
       </c>
       <c r="EW24" s="77">
         <v>20644</v>
       </c>
       <c r="EX24" s="77">
         <v>19162</v>
       </c>
       <c r="EY24" s="77">
         <v>14505</v>
       </c>
       <c r="EZ24" s="77">
         <v>14472</v>
       </c>
       <c r="FA24" s="77">
         <v>52</v>
       </c>
       <c r="FB24" s="77">
         <v>52</v>
       </c>
@@ -15094,51 +14543,51 @@
       <c r="G25" s="81"/>
       <c r="H25" s="81"/>
       <c r="I25" s="82"/>
       <c r="J25" s="67">
         <v>9</v>
       </c>
       <c r="K25" s="68">
         <v>8</v>
       </c>
       <c r="L25" s="69">
         <v>229.5</v>
       </c>
       <c r="M25" s="70">
         <v>9.64</v>
       </c>
       <c r="N25" s="70">
         <v>2</v>
       </c>
       <c r="O25" s="70">
         <v>7.64</v>
       </c>
       <c r="P25" s="68">
         <v>16167</v>
       </c>
       <c r="Q25" s="71">
-        <v>14871</v>
+        <v>7909</v>
       </c>
       <c r="R25" s="72">
         <v>62.6</v>
       </c>
       <c r="S25" s="71">
         <v>58389</v>
       </c>
       <c r="T25" s="71">
         <v>64000</v>
       </c>
       <c r="U25" s="71">
         <v>-5611</v>
       </c>
       <c r="V25" s="71">
         <v>6495</v>
       </c>
       <c r="W25" s="71">
         <v>231</v>
       </c>
       <c r="X25" s="71">
         <v>653</v>
       </c>
       <c r="Y25" s="71">
         <v>12656</v>
       </c>
@@ -15196,69 +14645,69 @@
       <c r="AQ25" s="71">
         <v>5921</v>
       </c>
       <c r="AR25" s="71">
         <v>25079</v>
       </c>
       <c r="AS25" s="73">
         <v>94</v>
       </c>
       <c r="AT25" s="73">
         <v>3145</v>
       </c>
       <c r="AU25" s="69">
         <v>1588.4</v>
       </c>
       <c r="AV25" s="69">
         <v>11.1</v>
       </c>
       <c r="AW25" s="73">
         <v>15491</v>
       </c>
       <c r="AX25" s="69">
         <v>54.9</v>
       </c>
       <c r="AY25" s="68">
-        <v>1543</v>
+        <v>820</v>
       </c>
       <c r="AZ25" s="70">
-        <v>1.9</v>
+        <v>3.57</v>
       </c>
       <c r="BA25" s="68">
         <v>326</v>
       </c>
       <c r="BB25" s="68">
-        <v>211</v>
+        <v>398</v>
       </c>
       <c r="BC25" s="68">
         <v>137</v>
       </c>
       <c r="BD25" s="68">
         <v>1607</v>
       </c>
       <c r="BE25" s="68">
-        <v>1042</v>
+        <v>1959</v>
       </c>
       <c r="BF25" s="68">
         <v>675</v>
       </c>
       <c r="BG25" s="74">
         <v>15.9</v>
       </c>
       <c r="BH25" s="74">
         <v>3.38</v>
       </c>
       <c r="BI25" s="74">
         <v>12.52</v>
       </c>
       <c r="BJ25" s="74">
         <v>10.64</v>
       </c>
       <c r="BK25" s="74">
         <v>5.75</v>
       </c>
       <c r="BL25" s="74">
         <v>2.38</v>
       </c>
       <c r="BM25" s="74">
         <v>8.26</v>
       </c>
@@ -15493,51 +14942,51 @@
       <c r="EL25" s="77">
         <v>235</v>
       </c>
       <c r="EM25" s="77">
         <v>30901</v>
       </c>
       <c r="EN25" s="77">
         <v>15968</v>
       </c>
       <c r="EO25" s="77">
         <v>8441</v>
       </c>
       <c r="EP25" s="77">
         <v>3831</v>
       </c>
       <c r="EQ25" s="77">
         <v>3284</v>
       </c>
       <c r="ER25" s="77">
         <v>162</v>
       </c>
       <c r="ES25" s="77">
         <v>14933</v>
       </c>
       <c r="ET25" s="77">
-        <v>16447</v>
+        <v>9485</v>
       </c>
       <c r="EU25" s="77">
         <v>5508</v>
       </c>
       <c r="EV25" s="77">
         <v>3614</v>
       </c>
       <c r="EW25" s="77">
         <v>10421</v>
       </c>
       <c r="EX25" s="77">
         <v>7670</v>
       </c>
       <c r="EY25" s="77">
         <v>1645</v>
       </c>
       <c r="EZ25" s="77">
         <v>1576</v>
       </c>
       <c r="FA25" s="77">
         <v>106</v>
       </c>
       <c r="FB25" s="77">
         <v>106</v>
       </c>
@@ -17110,51 +16559,51 @@
       <c r="G28" s="85"/>
       <c r="H28" s="85"/>
       <c r="I28" s="86"/>
       <c r="J28" s="67">
         <v>12</v>
       </c>
       <c r="K28" s="68">
         <v>6</v>
       </c>
       <c r="L28" s="69">
         <v>1667.2</v>
       </c>
       <c r="M28" s="70">
         <v>15.33</v>
       </c>
       <c r="N28" s="70">
         <v>2.67</v>
       </c>
       <c r="O28" s="70">
         <v>12.66</v>
       </c>
       <c r="P28" s="68">
         <v>14455</v>
       </c>
       <c r="Q28" s="71">
-        <v>18781</v>
+        <v>18609</v>
       </c>
       <c r="R28" s="72">
         <v>49.8</v>
       </c>
       <c r="S28" s="71">
         <v>102857</v>
       </c>
       <c r="T28" s="71">
         <v>99954</v>
       </c>
       <c r="U28" s="71">
         <v>2903</v>
       </c>
       <c r="V28" s="71">
         <v>6068</v>
       </c>
       <c r="W28" s="71">
         <v>472</v>
       </c>
       <c r="X28" s="71">
         <v>8499</v>
       </c>
       <c r="Y28" s="71">
         <v>52047</v>
       </c>
@@ -17212,69 +16661,69 @@
       <c r="AQ28" s="71">
         <v>5106</v>
       </c>
       <c r="AR28" s="71">
         <v>102195</v>
       </c>
       <c r="AS28" s="73">
         <v>781</v>
       </c>
       <c r="AT28" s="73">
         <v>5294</v>
       </c>
       <c r="AU28" s="69">
         <v>65.2</v>
       </c>
       <c r="AV28" s="69">
         <v>4.9000000000000004</v>
       </c>
       <c r="AW28" s="73">
         <v>49332</v>
       </c>
       <c r="AX28" s="69">
         <v>45.9</v>
       </c>
       <c r="AY28" s="68">
-        <v>1225</v>
+        <v>1214</v>
       </c>
       <c r="AZ28" s="70">
-        <v>5.72</v>
+        <v>5.78</v>
       </c>
       <c r="BA28" s="68">
         <v>346</v>
       </c>
       <c r="BB28" s="68">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="BC28" s="68">
         <v>32</v>
       </c>
       <c r="BD28" s="68">
         <v>3218</v>
       </c>
       <c r="BE28" s="68">
-        <v>2627</v>
+        <v>2651</v>
       </c>
       <c r="BF28" s="68">
         <v>296</v>
       </c>
       <c r="BG28" s="74">
         <v>15.33</v>
       </c>
       <c r="BH28" s="74">
         <v>2.67</v>
       </c>
       <c r="BI28" s="74">
         <v>12.66</v>
       </c>
       <c r="BJ28" s="74">
         <v>8.83</v>
       </c>
       <c r="BK28" s="74">
         <v>5.5</v>
       </c>
       <c r="BL28" s="74">
         <v>3.16</v>
       </c>
       <c r="BM28" s="74">
         <v>5.67</v>
       </c>
@@ -17509,51 +16958,51 @@
       <c r="EL28" s="77">
         <v>8992</v>
       </c>
       <c r="EM28" s="77">
         <v>101594</v>
       </c>
       <c r="EN28" s="77">
         <v>63715</v>
       </c>
       <c r="EO28" s="77">
         <v>30471</v>
       </c>
       <c r="EP28" s="77">
         <v>12219</v>
       </c>
       <c r="EQ28" s="77">
         <v>16407</v>
       </c>
       <c r="ER28" s="77">
         <v>5823</v>
       </c>
       <c r="ES28" s="77">
         <v>37596</v>
       </c>
       <c r="ET28" s="77">
-        <v>32394</v>
+        <v>32222</v>
       </c>
       <c r="EU28" s="77">
         <v>14193</v>
       </c>
       <c r="EV28" s="77">
         <v>14193</v>
       </c>
       <c r="EW28" s="77">
         <v>4502</v>
       </c>
       <c r="EX28" s="77">
         <v>4502</v>
       </c>
       <c r="EY28" s="77">
         <v>13613</v>
       </c>
       <c r="EZ28" s="77">
         <v>13613</v>
       </c>
       <c r="FA28" s="77" t="s">
         <v>284</v>
       </c>
       <c r="FB28" s="77" t="s">
         <v>284</v>
       </c>
@@ -17782,51 +17231,51 @@
       <c r="G29" s="85"/>
       <c r="H29" s="85"/>
       <c r="I29" s="86"/>
       <c r="J29" s="67">
         <v>13</v>
       </c>
       <c r="K29" s="68">
         <v>3</v>
       </c>
       <c r="L29" s="69">
         <v>2112.5</v>
       </c>
       <c r="M29" s="70">
         <v>13.7</v>
       </c>
       <c r="N29" s="70">
         <v>3.5</v>
       </c>
       <c r="O29" s="70">
         <v>10.199999999999999</v>
       </c>
       <c r="P29" s="68">
         <v>19848</v>
       </c>
       <c r="Q29" s="71">
-        <v>211995</v>
+        <v>71189</v>
       </c>
       <c r="R29" s="72">
         <v>49.6</v>
       </c>
       <c r="S29" s="71">
         <v>229630</v>
       </c>
       <c r="T29" s="71">
         <v>244636</v>
       </c>
       <c r="U29" s="71">
         <v>-15006</v>
       </c>
       <c r="V29" s="71">
         <v>17243</v>
       </c>
       <c r="W29" s="71">
         <v>1760</v>
       </c>
       <c r="X29" s="71">
         <v>477</v>
       </c>
       <c r="Y29" s="71">
         <v>37741</v>
       </c>
@@ -17884,69 +17333,69 @@
       <c r="AQ29" s="71">
         <v>505</v>
       </c>
       <c r="AR29" s="71">
         <v>105625</v>
       </c>
       <c r="AS29" s="73">
         <v>18</v>
       </c>
       <c r="AT29" s="73">
         <v>50670</v>
       </c>
       <c r="AU29" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AV29" s="69">
         <v>32.4</v>
       </c>
       <c r="AW29" s="73">
         <v>102912</v>
       </c>
       <c r="AX29" s="69">
         <v>65.8</v>
       </c>
       <c r="AY29" s="68">
-        <v>15474</v>
+        <v>5196</v>
       </c>
       <c r="AZ29" s="70">
-        <v>0.74</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="BA29" s="68">
         <v>3698</v>
       </c>
       <c r="BB29" s="68">
-        <v>239</v>
+        <v>712</v>
       </c>
       <c r="BC29" s="68">
         <v>240</v>
       </c>
       <c r="BD29" s="68">
         <v>7512</v>
       </c>
       <c r="BE29" s="68">
-        <v>485</v>
+        <v>1446</v>
       </c>
       <c r="BF29" s="68">
         <v>487</v>
       </c>
       <c r="BG29" s="74">
         <v>14.69</v>
       </c>
       <c r="BH29" s="74">
         <v>3.5</v>
       </c>
       <c r="BI29" s="74">
         <v>11.19</v>
       </c>
       <c r="BJ29" s="74">
         <v>11.19</v>
       </c>
       <c r="BK29" s="74">
         <v>5.12</v>
       </c>
       <c r="BL29" s="74">
         <v>5.49</v>
       </c>
       <c r="BM29" s="74">
         <v>5.7</v>
       </c>
@@ -18181,51 +17630,51 @@
       <c r="EL29" s="77">
         <v>2346</v>
       </c>
       <c r="EM29" s="77">
         <v>301475</v>
       </c>
       <c r="EN29" s="77">
         <v>113275</v>
       </c>
       <c r="EO29" s="77">
         <v>43506</v>
       </c>
       <c r="EP29" s="77">
         <v>49242</v>
       </c>
       <c r="EQ29" s="77">
         <v>11721</v>
       </c>
       <c r="ER29" s="77">
         <v>74</v>
       </c>
       <c r="ES29" s="77">
         <v>188199</v>
       </c>
       <c r="ET29" s="77">
-        <v>296155</v>
+        <v>155349</v>
       </c>
       <c r="EU29" s="77">
         <v>67234</v>
       </c>
       <c r="EV29" s="77">
         <v>67234</v>
       </c>
       <c r="EW29" s="77">
         <v>74358</v>
       </c>
       <c r="EX29" s="77">
         <v>74358</v>
       </c>
       <c r="EY29" s="77">
         <v>84160</v>
       </c>
       <c r="EZ29" s="77">
         <v>84160</v>
       </c>
       <c r="FA29" s="77" t="s">
         <v>284</v>
       </c>
       <c r="FB29" s="77" t="s">
         <v>284</v>
       </c>
@@ -18454,51 +17903,51 @@
       <c r="G30" s="87"/>
       <c r="H30" s="87"/>
       <c r="I30" s="88"/>
       <c r="J30" s="67">
         <v>14</v>
       </c>
       <c r="K30" s="68">
         <v>12</v>
       </c>
       <c r="L30" s="69">
         <v>4904.5</v>
       </c>
       <c r="M30" s="70">
         <v>34.549999999999997</v>
       </c>
       <c r="N30" s="70">
         <v>2.75</v>
       </c>
       <c r="O30" s="70">
         <v>31.8</v>
       </c>
       <c r="P30" s="68">
         <v>55870</v>
       </c>
       <c r="Q30" s="71">
-        <v>126839</v>
+        <v>108541</v>
       </c>
       <c r="R30" s="72">
         <v>53.9</v>
       </c>
       <c r="S30" s="71">
         <v>311913</v>
       </c>
       <c r="T30" s="71">
         <v>336167</v>
       </c>
       <c r="U30" s="71">
         <v>-24254</v>
       </c>
       <c r="V30" s="71">
         <v>21820</v>
       </c>
       <c r="W30" s="71">
         <v>1950</v>
       </c>
       <c r="X30" s="71">
         <v>-4384</v>
       </c>
       <c r="Y30" s="71">
         <v>121312</v>
       </c>
@@ -18556,69 +18005,69 @@
       <c r="AQ30" s="71">
         <v>18991</v>
       </c>
       <c r="AR30" s="71">
         <v>312029</v>
       </c>
       <c r="AS30" s="73">
         <v>1728</v>
       </c>
       <c r="AT30" s="73">
         <v>-7638</v>
       </c>
       <c r="AU30" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AV30" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AW30" s="73">
         <v>118937</v>
       </c>
       <c r="AX30" s="69">
         <v>39.1</v>
       </c>
       <c r="AY30" s="68">
-        <v>3671</v>
+        <v>3142</v>
       </c>
       <c r="AZ30" s="70">
-        <v>2.4</v>
+        <v>2.8</v>
       </c>
       <c r="BA30" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BB30" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BC30" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BD30" s="68">
         <v>3442</v>
       </c>
       <c r="BE30" s="68">
-        <v>938</v>
+        <v>1096</v>
       </c>
       <c r="BF30" s="68">
         <v>243</v>
       </c>
       <c r="BG30" s="74">
         <v>35.590000000000003</v>
       </c>
       <c r="BH30" s="74">
         <v>2.83</v>
       </c>
       <c r="BI30" s="74">
         <v>32.76</v>
       </c>
       <c r="BJ30" s="74">
         <v>29.5</v>
       </c>
       <c r="BK30" s="74">
         <v>24.42</v>
       </c>
       <c r="BL30" s="74">
         <v>8.3000000000000007</v>
       </c>
       <c r="BM30" s="74">
         <v>21.2</v>
       </c>
@@ -18853,51 +18302,51 @@
       <c r="EL30" s="77">
         <v>-4846</v>
       </c>
       <c r="EM30" s="77">
         <v>292635</v>
       </c>
       <c r="EN30" s="77">
         <v>121415</v>
       </c>
       <c r="EO30" s="77">
         <v>37199</v>
       </c>
       <c r="EP30" s="77">
         <v>54328</v>
       </c>
       <c r="EQ30" s="77">
         <v>26424</v>
       </c>
       <c r="ER30" s="77">
         <v>20938</v>
       </c>
       <c r="ES30" s="77">
         <v>169933</v>
       </c>
       <c r="ET30" s="77">
-        <v>169394</v>
+        <v>151096</v>
       </c>
       <c r="EU30" s="77">
         <v>57891</v>
       </c>
       <c r="EV30" s="77">
         <v>57891</v>
       </c>
       <c r="EW30" s="77">
         <v>59787</v>
       </c>
       <c r="EX30" s="77">
         <v>59787</v>
       </c>
       <c r="EY30" s="77">
         <v>42555</v>
       </c>
       <c r="EZ30" s="77">
         <v>42555</v>
       </c>
       <c r="FA30" s="77">
         <v>12</v>
       </c>
       <c r="FB30" s="77">
         <v>12</v>
       </c>
@@ -19094,84 +18543,84 @@
         <v>6523</v>
       </c>
       <c r="HO30" s="75">
         <v>1529</v>
       </c>
       <c r="HP30" s="75">
         <v>30000</v>
       </c>
       <c r="HQ30" s="75">
         <v>34774</v>
       </c>
       <c r="HR30" s="75">
         <v>1728</v>
       </c>
       <c r="HS30" s="75">
         <v>24070</v>
       </c>
       <c r="HT30" s="77">
         <v>-7638</v>
       </c>
       <c r="HU30" s="78">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:229" s="79" customFormat="1" ht="45" customHeight="1">
-      <c r="A31" s="150" t="s">
+      <c r="A31" s="188" t="s">
         <v>310</v>
       </c>
-      <c r="B31" s="150"/>
-[...6 lines deleted...]
-      <c r="I31" s="150"/>
+      <c r="B31" s="188"/>
+      <c r="C31" s="188"/>
+      <c r="D31" s="188"/>
+      <c r="E31" s="188"/>
+      <c r="F31" s="188"/>
+      <c r="G31" s="188"/>
+      <c r="H31" s="188"/>
+      <c r="I31" s="188"/>
       <c r="J31" s="67">
         <v>15</v>
       </c>
       <c r="K31" s="68">
         <v>50</v>
       </c>
       <c r="L31" s="69">
         <v>15597.9</v>
       </c>
       <c r="M31" s="70">
         <v>20.49</v>
       </c>
       <c r="N31" s="70">
         <v>2.19</v>
       </c>
       <c r="O31" s="70">
         <v>18.3</v>
       </c>
       <c r="P31" s="68">
         <v>21667</v>
       </c>
       <c r="Q31" s="71">
-        <v>85137</v>
+        <v>28151</v>
       </c>
       <c r="R31" s="72">
         <v>54.9</v>
       </c>
       <c r="S31" s="71">
         <v>100750</v>
       </c>
       <c r="T31" s="71">
         <v>104163</v>
       </c>
       <c r="U31" s="71">
         <v>-3413</v>
       </c>
       <c r="V31" s="71">
         <v>8145</v>
       </c>
       <c r="W31" s="71">
         <v>740</v>
       </c>
       <c r="X31" s="71">
         <v>3992</v>
       </c>
       <c r="Y31" s="71">
         <v>37421</v>
       </c>
@@ -19229,69 +18678,69 @@
       <c r="AQ31" s="71">
         <v>3457</v>
       </c>
       <c r="AR31" s="71">
         <v>79853</v>
       </c>
       <c r="AS31" s="73">
         <v>837</v>
       </c>
       <c r="AT31" s="73">
         <v>148</v>
       </c>
       <c r="AU31" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AV31" s="69">
         <v>0.2</v>
       </c>
       <c r="AW31" s="73">
         <v>37525</v>
       </c>
       <c r="AX31" s="69">
         <v>46.9</v>
       </c>
       <c r="AY31" s="68">
-        <v>4155</v>
+        <v>1374</v>
       </c>
       <c r="AZ31" s="70">
-        <v>0.94</v>
+        <v>2.84</v>
       </c>
       <c r="BA31" s="68">
         <v>7</v>
       </c>
       <c r="BB31" s="68">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="BC31" s="68">
         <v>9</v>
       </c>
       <c r="BD31" s="68">
         <v>1831</v>
       </c>
       <c r="BE31" s="68">
-        <v>441</v>
+        <v>1333</v>
       </c>
       <c r="BF31" s="68">
         <v>2406</v>
       </c>
       <c r="BG31" s="74">
         <v>20.81</v>
       </c>
       <c r="BH31" s="74">
         <v>2.25</v>
       </c>
       <c r="BI31" s="74">
         <v>18.559999999999999</v>
       </c>
       <c r="BJ31" s="74">
         <v>14.22</v>
       </c>
       <c r="BK31" s="74">
         <v>11.69</v>
       </c>
       <c r="BL31" s="74">
         <v>3.42</v>
       </c>
       <c r="BM31" s="74">
         <v>10.8</v>
       </c>
@@ -19526,51 +18975,51 @@
       <c r="EL31" s="77">
         <v>3354</v>
       </c>
       <c r="EM31" s="77">
         <v>70286</v>
       </c>
       <c r="EN31" s="77">
         <v>26391</v>
       </c>
       <c r="EO31" s="77">
         <v>12686</v>
       </c>
       <c r="EP31" s="77">
         <v>5592</v>
       </c>
       <c r="EQ31" s="77">
         <v>5302</v>
       </c>
       <c r="ER31" s="77">
         <v>1204</v>
       </c>
       <c r="ES31" s="77">
         <v>43740</v>
       </c>
       <c r="ET31" s="77">
-        <v>90752</v>
+        <v>33766</v>
       </c>
       <c r="EU31" s="77">
         <v>16895</v>
       </c>
       <c r="EV31" s="77">
         <v>14501</v>
       </c>
       <c r="EW31" s="77">
         <v>43347</v>
       </c>
       <c r="EX31" s="77">
         <v>42127</v>
       </c>
       <c r="EY31" s="77">
         <v>5845</v>
       </c>
       <c r="EZ31" s="77">
         <v>5615</v>
       </c>
       <c r="FA31" s="77">
         <v>16</v>
       </c>
       <c r="FB31" s="77">
         <v>16</v>
       </c>
@@ -21143,51 +20592,51 @@
       <c r="G34" s="81"/>
       <c r="H34" s="81"/>
       <c r="I34" s="82"/>
       <c r="J34" s="67">
         <v>18</v>
       </c>
       <c r="K34" s="68">
         <v>6</v>
       </c>
       <c r="L34" s="69">
         <v>15818.3</v>
       </c>
       <c r="M34" s="70">
         <v>18.329999999999998</v>
       </c>
       <c r="N34" s="70">
         <v>2.5</v>
       </c>
       <c r="O34" s="70">
         <v>15.83</v>
       </c>
       <c r="P34" s="68">
         <v>21402</v>
       </c>
       <c r="Q34" s="71">
-        <v>33172</v>
+        <v>32920</v>
       </c>
       <c r="R34" s="72">
         <v>54.3</v>
       </c>
       <c r="S34" s="71">
         <v>81177</v>
       </c>
       <c r="T34" s="71">
         <v>89827</v>
       </c>
       <c r="U34" s="71">
         <v>-8650</v>
       </c>
       <c r="V34" s="71">
         <v>9131</v>
       </c>
       <c r="W34" s="71">
         <v>58</v>
       </c>
       <c r="X34" s="71">
         <v>423</v>
       </c>
       <c r="Y34" s="71">
         <v>28977</v>
       </c>
@@ -21245,69 +20694,69 @@
       <c r="AQ34" s="71">
         <v>3023</v>
       </c>
       <c r="AR34" s="71">
         <v>88964</v>
       </c>
       <c r="AS34" s="73">
         <v>2261</v>
       </c>
       <c r="AT34" s="73">
         <v>-5020</v>
       </c>
       <c r="AU34" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AV34" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AW34" s="73">
         <v>29584</v>
       </c>
       <c r="AX34" s="69">
         <v>35.200000000000003</v>
       </c>
       <c r="AY34" s="68">
-        <v>1810</v>
+        <v>1796</v>
       </c>
       <c r="AZ34" s="70">
-        <v>2.5299999999999998</v>
+        <v>2.5499999999999998</v>
       </c>
       <c r="BA34" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BB34" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BC34" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BD34" s="68">
         <v>1614</v>
       </c>
       <c r="BE34" s="68">
-        <v>892</v>
+        <v>899</v>
       </c>
       <c r="BF34" s="68">
         <v>1870</v>
       </c>
       <c r="BG34" s="74">
         <v>18.329999999999998</v>
       </c>
       <c r="BH34" s="74">
         <v>2.5</v>
       </c>
       <c r="BI34" s="74">
         <v>15.83</v>
       </c>
       <c r="BJ34" s="74">
         <v>13.5</v>
       </c>
       <c r="BK34" s="74">
         <v>13</v>
       </c>
       <c r="BL34" s="74">
         <v>5.5</v>
       </c>
       <c r="BM34" s="74">
         <v>8</v>
       </c>
@@ -21542,51 +20991,51 @@
       <c r="EL34" s="77">
         <v>2938</v>
       </c>
       <c r="EM34" s="77">
         <v>71013</v>
       </c>
       <c r="EN34" s="77">
         <v>24402</v>
       </c>
       <c r="EO34" s="77">
         <v>15594</v>
       </c>
       <c r="EP34" s="77">
         <v>3153</v>
       </c>
       <c r="EQ34" s="77">
         <v>3857</v>
       </c>
       <c r="ER34" s="77">
         <v>243</v>
       </c>
       <c r="ES34" s="77">
         <v>46525</v>
       </c>
       <c r="ET34" s="77">
-        <v>37635</v>
+        <v>37383</v>
       </c>
       <c r="EU34" s="77">
         <v>9311</v>
       </c>
       <c r="EV34" s="77">
         <v>9297</v>
       </c>
       <c r="EW34" s="77">
         <v>23749</v>
       </c>
       <c r="EX34" s="77">
         <v>23749</v>
       </c>
       <c r="EY34" s="77">
         <v>4463</v>
       </c>
       <c r="EZ34" s="77">
         <v>4463</v>
       </c>
       <c r="FA34" s="77" t="s">
         <v>284</v>
       </c>
       <c r="FB34" s="77" t="s">
         <v>284</v>
       </c>
@@ -21815,51 +21264,51 @@
       <c r="G35" s="85"/>
       <c r="H35" s="85"/>
       <c r="I35" s="86"/>
       <c r="J35" s="67">
         <v>19</v>
       </c>
       <c r="K35" s="68">
         <v>12</v>
       </c>
       <c r="L35" s="69">
         <v>31789.200000000001</v>
       </c>
       <c r="M35" s="70">
         <v>35.83</v>
       </c>
       <c r="N35" s="70">
         <v>2.25</v>
       </c>
       <c r="O35" s="70">
         <v>33.58</v>
       </c>
       <c r="P35" s="68">
         <v>45601</v>
       </c>
       <c r="Q35" s="71">
-        <v>308271</v>
+        <v>42489</v>
       </c>
       <c r="R35" s="72">
         <v>52.8</v>
       </c>
       <c r="S35" s="71">
         <v>173749</v>
       </c>
       <c r="T35" s="71">
         <v>173325</v>
       </c>
       <c r="U35" s="71">
         <v>424</v>
       </c>
       <c r="V35" s="71">
         <v>10221</v>
       </c>
       <c r="W35" s="71">
         <v>2774</v>
       </c>
       <c r="X35" s="71">
         <v>7871</v>
       </c>
       <c r="Y35" s="71">
         <v>82301</v>
       </c>
@@ -21917,69 +21366,69 @@
       <c r="AQ35" s="71">
         <v>3437</v>
       </c>
       <c r="AR35" s="71">
         <v>145003</v>
       </c>
       <c r="AS35" s="73">
         <v>170</v>
       </c>
       <c r="AT35" s="73">
         <v>5590</v>
       </c>
       <c r="AU35" s="69">
         <v>222.4</v>
       </c>
       <c r="AV35" s="69">
         <v>3.7</v>
       </c>
       <c r="AW35" s="73">
         <v>84030</v>
       </c>
       <c r="AX35" s="69">
         <v>55.8</v>
       </c>
       <c r="AY35" s="68">
-        <v>8604</v>
+        <v>1186</v>
       </c>
       <c r="AZ35" s="70">
-        <v>0.49</v>
+        <v>3.54</v>
       </c>
       <c r="BA35" s="68">
         <v>156</v>
       </c>
       <c r="BB35" s="68">
-        <v>18</v>
+        <v>132</v>
       </c>
       <c r="BC35" s="68">
         <v>176</v>
       </c>
       <c r="BD35" s="68">
         <v>2345</v>
       </c>
       <c r="BE35" s="68">
-        <v>273</v>
+        <v>1978</v>
       </c>
       <c r="BF35" s="68">
         <v>2643</v>
       </c>
       <c r="BG35" s="74">
         <v>35.99</v>
       </c>
       <c r="BH35" s="74">
         <v>2.33</v>
       </c>
       <c r="BI35" s="74">
         <v>33.659999999999997</v>
       </c>
       <c r="BJ35" s="74">
         <v>29.66</v>
       </c>
       <c r="BK35" s="74">
         <v>27.17</v>
       </c>
       <c r="BL35" s="74">
         <v>6.16</v>
       </c>
       <c r="BM35" s="74">
         <v>23.5</v>
       </c>
@@ -22214,51 +21663,51 @@
       <c r="EL35" s="77">
         <v>6381</v>
       </c>
       <c r="EM35" s="77">
         <v>97392</v>
       </c>
       <c r="EN35" s="77">
         <v>36257</v>
       </c>
       <c r="EO35" s="77">
         <v>11938</v>
       </c>
       <c r="EP35" s="77">
         <v>12201</v>
       </c>
       <c r="EQ35" s="77">
         <v>8652</v>
       </c>
       <c r="ER35" s="77">
         <v>2161</v>
       </c>
       <c r="ES35" s="77">
         <v>61074</v>
       </c>
       <c r="ET35" s="77">
-        <v>317815</v>
+        <v>52033</v>
       </c>
       <c r="EU35" s="77">
         <v>34694</v>
       </c>
       <c r="EV35" s="77">
         <v>34694</v>
       </c>
       <c r="EW35" s="77">
         <v>140686</v>
       </c>
       <c r="EX35" s="77">
         <v>140686</v>
       </c>
       <c r="EY35" s="77">
         <v>9544</v>
       </c>
       <c r="EZ35" s="77">
         <v>9544</v>
       </c>
       <c r="FA35" s="77" t="s">
         <v>284</v>
       </c>
       <c r="FB35" s="77" t="s">
         <v>284</v>
       </c>
@@ -22487,51 +21936,51 @@
       <c r="G36" s="87"/>
       <c r="H36" s="87"/>
       <c r="I36" s="88"/>
       <c r="J36" s="67">
         <v>20</v>
       </c>
       <c r="K36" s="68">
         <v>12</v>
       </c>
       <c r="L36" s="69">
         <v>90730.5</v>
       </c>
       <c r="M36" s="70">
         <v>50.17</v>
       </c>
       <c r="N36" s="70">
         <v>2.42</v>
       </c>
       <c r="O36" s="70">
         <v>47.75</v>
       </c>
       <c r="P36" s="68">
         <v>52651</v>
       </c>
       <c r="Q36" s="71">
-        <v>305413</v>
+        <v>132481</v>
       </c>
       <c r="R36" s="69">
         <v>62.8</v>
       </c>
       <c r="S36" s="73">
         <v>622366</v>
       </c>
       <c r="T36" s="73">
         <v>621560</v>
       </c>
       <c r="U36" s="73">
         <v>806</v>
       </c>
       <c r="V36" s="73">
         <v>21751</v>
       </c>
       <c r="W36" s="73">
         <v>3347</v>
       </c>
       <c r="X36" s="73">
         <v>19210</v>
       </c>
       <c r="Y36" s="73">
         <v>125975</v>
       </c>
@@ -22589,69 +22038,69 @@
       <c r="AQ36" s="73">
         <v>16446</v>
       </c>
       <c r="AR36" s="73">
         <v>284335</v>
       </c>
       <c r="AS36" s="73">
         <v>3871</v>
       </c>
       <c r="AT36" s="73">
         <v>-3365</v>
       </c>
       <c r="AU36" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AV36" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AW36" s="73">
         <v>105358</v>
       </c>
       <c r="AX36" s="69">
         <v>37.5</v>
       </c>
       <c r="AY36" s="68">
-        <v>6088</v>
+        <v>2641</v>
       </c>
       <c r="AZ36" s="70">
-        <v>0.92</v>
+        <v>2.12</v>
       </c>
       <c r="BA36" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BB36" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BC36" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BD36" s="68">
         <v>2100</v>
       </c>
       <c r="BE36" s="68">
-        <v>345</v>
+        <v>795</v>
       </c>
       <c r="BF36" s="68">
         <v>1161</v>
       </c>
       <c r="BG36" s="74">
         <v>51.42</v>
       </c>
       <c r="BH36" s="74">
         <v>2.5</v>
       </c>
       <c r="BI36" s="74">
         <v>48.92</v>
       </c>
       <c r="BJ36" s="74">
         <v>36.340000000000003</v>
       </c>
       <c r="BK36" s="74">
         <v>29.66</v>
       </c>
       <c r="BL36" s="74">
         <v>11.84</v>
       </c>
       <c r="BM36" s="74">
         <v>24.5</v>
       </c>
@@ -22886,51 +22335,51 @@
       <c r="EL36" s="77">
         <v>17884</v>
       </c>
       <c r="EM36" s="77">
         <v>425139</v>
       </c>
       <c r="EN36" s="77">
         <v>136328</v>
       </c>
       <c r="EO36" s="77">
         <v>55821</v>
       </c>
       <c r="EP36" s="77">
         <v>37284</v>
       </c>
       <c r="EQ36" s="77">
         <v>21491</v>
       </c>
       <c r="ER36" s="77">
         <v>3108</v>
       </c>
       <c r="ES36" s="77">
         <v>286156</v>
       </c>
       <c r="ET36" s="77">
-        <v>366096</v>
+        <v>193164</v>
       </c>
       <c r="EU36" s="77">
         <v>118728</v>
       </c>
       <c r="EV36" s="77">
         <v>73091</v>
       </c>
       <c r="EW36" s="77">
         <v>160356</v>
       </c>
       <c r="EX36" s="77">
         <v>145525</v>
       </c>
       <c r="EY36" s="77">
         <v>65416</v>
       </c>
       <c r="EZ36" s="77">
         <v>60683</v>
       </c>
       <c r="FA36" s="77">
         <v>331</v>
       </c>
       <c r="FB36" s="77">
         <v>331</v>
       </c>
@@ -23127,84 +22576,84 @@
         <v>4165</v>
       </c>
       <c r="HO36" s="75">
         <v>1766</v>
       </c>
       <c r="HP36" s="75">
         <v>36911</v>
       </c>
       <c r="HQ36" s="75">
         <v>26000</v>
       </c>
       <c r="HR36" s="75">
         <v>3871</v>
       </c>
       <c r="HS36" s="75">
         <v>24001</v>
       </c>
       <c r="HT36" s="77">
         <v>-3365</v>
       </c>
       <c r="HU36" s="78">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:229" s="24" customFormat="1" ht="45" customHeight="1">
-      <c r="A37" s="150" t="s">
+      <c r="A37" s="188" t="s">
         <v>311</v>
       </c>
-      <c r="B37" s="150"/>
-[...6 lines deleted...]
-      <c r="I37" s="150"/>
+      <c r="B37" s="188"/>
+      <c r="C37" s="188"/>
+      <c r="D37" s="188"/>
+      <c r="E37" s="188"/>
+      <c r="F37" s="188"/>
+      <c r="G37" s="188"/>
+      <c r="H37" s="188"/>
+      <c r="I37" s="188"/>
       <c r="J37" s="67">
         <v>21</v>
       </c>
       <c r="K37" s="68">
         <v>87</v>
       </c>
       <c r="L37" s="69">
         <v>393.7</v>
       </c>
       <c r="M37" s="70">
         <v>19.87</v>
       </c>
       <c r="N37" s="70">
         <v>2.0299999999999998</v>
       </c>
       <c r="O37" s="70">
         <v>17.84</v>
       </c>
       <c r="P37" s="68">
         <v>9055</v>
       </c>
       <c r="Q37" s="71">
-        <v>23258</v>
+        <v>16258</v>
       </c>
       <c r="R37" s="69">
         <v>62.3</v>
       </c>
       <c r="S37" s="73">
         <v>67865</v>
       </c>
       <c r="T37" s="73">
         <v>69041</v>
       </c>
       <c r="U37" s="73">
         <v>-1176</v>
       </c>
       <c r="V37" s="73">
         <v>2672</v>
       </c>
       <c r="W37" s="73">
         <v>522</v>
       </c>
       <c r="X37" s="73">
         <v>974</v>
       </c>
       <c r="Y37" s="73">
         <v>16069</v>
       </c>
@@ -23262,69 +22711,69 @@
       <c r="AQ37" s="73">
         <v>811</v>
       </c>
       <c r="AR37" s="73">
         <v>32140</v>
       </c>
       <c r="AS37" s="73">
         <v>176</v>
       </c>
       <c r="AT37" s="73">
         <v>-609</v>
       </c>
       <c r="AU37" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AV37" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AW37" s="73">
         <v>15825</v>
       </c>
       <c r="AX37" s="69">
         <v>50.2</v>
       </c>
       <c r="AY37" s="68">
-        <v>1171</v>
+        <v>818</v>
       </c>
       <c r="AZ37" s="70">
-        <v>1.36</v>
+        <v>1.94</v>
       </c>
       <c r="BA37" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BB37" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BC37" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BD37" s="68">
         <v>796</v>
       </c>
       <c r="BE37" s="68">
-        <v>680</v>
+        <v>973</v>
       </c>
       <c r="BF37" s="68">
         <v>402</v>
       </c>
       <c r="BG37" s="74">
         <v>22.11</v>
       </c>
       <c r="BH37" s="74">
         <v>2.41</v>
       </c>
       <c r="BI37" s="74">
         <v>19.7</v>
       </c>
       <c r="BJ37" s="74">
         <v>5.61</v>
       </c>
       <c r="BK37" s="74">
         <v>3.69</v>
       </c>
       <c r="BL37" s="74">
         <v>3.1</v>
       </c>
       <c r="BM37" s="74">
         <v>2.5099999999999998</v>
       </c>
@@ -23559,51 +23008,51 @@
       <c r="EL37" s="77">
         <v>485</v>
       </c>
       <c r="EM37" s="77">
         <v>76080</v>
       </c>
       <c r="EN37" s="77">
         <v>32330</v>
       </c>
       <c r="EO37" s="77">
         <v>14639</v>
       </c>
       <c r="EP37" s="77">
         <v>7659</v>
       </c>
       <c r="EQ37" s="77">
         <v>8686</v>
       </c>
       <c r="ER37" s="77">
         <v>4517</v>
       </c>
       <c r="ES37" s="77">
         <v>43459</v>
       </c>
       <c r="ET37" s="77">
-        <v>33638</v>
+        <v>26638</v>
       </c>
       <c r="EU37" s="77">
         <v>7489</v>
       </c>
       <c r="EV37" s="77">
         <v>5105</v>
       </c>
       <c r="EW37" s="77">
         <v>17211</v>
       </c>
       <c r="EX37" s="77">
         <v>11117</v>
       </c>
       <c r="EY37" s="77">
         <v>11780</v>
       </c>
       <c r="EZ37" s="77">
         <v>10380</v>
       </c>
       <c r="FA37" s="77">
         <v>3825</v>
       </c>
       <c r="FB37" s="77">
         <v>3536</v>
       </c>
@@ -23833,51 +23282,51 @@
       <c r="G38" s="81"/>
       <c r="H38" s="81"/>
       <c r="I38" s="82"/>
       <c r="J38" s="67">
         <v>22</v>
       </c>
       <c r="K38" s="68">
         <v>17</v>
       </c>
       <c r="L38" s="69">
         <v>45.9</v>
       </c>
       <c r="M38" s="70">
         <v>8.66</v>
       </c>
       <c r="N38" s="70">
         <v>2.13</v>
       </c>
       <c r="O38" s="70">
         <v>6.53</v>
       </c>
       <c r="P38" s="68">
         <v>2551</v>
       </c>
       <c r="Q38" s="71">
-        <v>3191</v>
+        <v>3095</v>
       </c>
       <c r="R38" s="69">
         <v>65.3</v>
       </c>
       <c r="S38" s="73">
         <v>29757</v>
       </c>
       <c r="T38" s="73">
         <v>29417</v>
       </c>
       <c r="U38" s="73">
         <v>340</v>
       </c>
       <c r="V38" s="73">
         <v>522</v>
       </c>
       <c r="W38" s="73">
         <v>137</v>
       </c>
       <c r="X38" s="73">
         <v>725</v>
       </c>
       <c r="Y38" s="73">
         <v>6167</v>
       </c>
@@ -23935,69 +23384,69 @@
       <c r="AQ38" s="73">
         <v>219</v>
       </c>
       <c r="AR38" s="73">
         <v>10190</v>
       </c>
       <c r="AS38" s="73">
         <v>42</v>
       </c>
       <c r="AT38" s="73">
         <v>-1200</v>
       </c>
       <c r="AU38" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AV38" s="69" t="s">
         <v>286</v>
       </c>
       <c r="AW38" s="73">
         <v>4408</v>
       </c>
       <c r="AX38" s="69">
         <v>49</v>
       </c>
       <c r="AY38" s="68">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="AZ38" s="70">
-        <v>2.82</v>
+        <v>2.9</v>
       </c>
       <c r="BA38" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BB38" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BC38" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BD38" s="68">
         <v>509</v>
       </c>
       <c r="BE38" s="68">
-        <v>1381</v>
+        <v>1424</v>
       </c>
       <c r="BF38" s="68">
         <v>960</v>
       </c>
       <c r="BG38" s="74">
         <v>9.48</v>
       </c>
       <c r="BH38" s="74">
         <v>2.6</v>
       </c>
       <c r="BI38" s="74">
         <v>6.88</v>
       </c>
       <c r="BJ38" s="74">
         <v>1.89</v>
       </c>
       <c r="BK38" s="74">
         <v>0.74</v>
       </c>
       <c r="BL38" s="74">
         <v>1.4</v>
       </c>
       <c r="BM38" s="74">
         <v>0.49</v>
       </c>
@@ -24232,51 +23681,51 @@
       <c r="EL38" s="77">
         <v>350</v>
       </c>
       <c r="EM38" s="77">
         <v>21969</v>
       </c>
       <c r="EN38" s="77">
         <v>15489</v>
       </c>
       <c r="EO38" s="77">
         <v>7688</v>
       </c>
       <c r="EP38" s="77">
         <v>1299</v>
       </c>
       <c r="EQ38" s="77">
         <v>5912</v>
       </c>
       <c r="ER38" s="77">
         <v>2438</v>
       </c>
       <c r="ES38" s="77">
         <v>6201</v>
       </c>
       <c r="ET38" s="77">
-        <v>4092</v>
+        <v>3996</v>
       </c>
       <c r="EU38" s="77">
         <v>1831</v>
       </c>
       <c r="EV38" s="77">
         <v>846</v>
       </c>
       <c r="EW38" s="77">
         <v>2591</v>
       </c>
       <c r="EX38" s="77">
         <v>2297</v>
       </c>
       <c r="EY38" s="77">
         <v>1628</v>
       </c>
       <c r="EZ38" s="77">
         <v>901</v>
       </c>
       <c r="FA38" s="77">
         <v>0</v>
       </c>
       <c r="FB38" s="77">
         <v>0</v>
       </c>
@@ -24506,51 +23955,51 @@
       <c r="G39" s="81"/>
       <c r="H39" s="81"/>
       <c r="I39" s="82"/>
       <c r="J39" s="67">
         <v>23</v>
       </c>
       <c r="K39" s="68">
         <v>23</v>
       </c>
       <c r="L39" s="69">
         <v>182.8</v>
       </c>
       <c r="M39" s="70">
         <v>12.23</v>
       </c>
       <c r="N39" s="70">
         <v>1.6</v>
       </c>
       <c r="O39" s="70">
         <v>10.63</v>
       </c>
       <c r="P39" s="68">
         <v>6968</v>
       </c>
       <c r="Q39" s="71">
-        <v>9929</v>
+        <v>9919</v>
       </c>
       <c r="R39" s="76">
         <v>61</v>
       </c>
       <c r="S39" s="77">
         <v>39059</v>
       </c>
       <c r="T39" s="77">
         <v>41122</v>
       </c>
       <c r="U39" s="77">
         <v>-2063</v>
       </c>
       <c r="V39" s="77">
         <v>2293</v>
       </c>
       <c r="W39" s="77">
         <v>453</v>
       </c>
       <c r="X39" s="77">
         <v>-223</v>
       </c>
       <c r="Y39" s="77">
         <v>10615</v>
       </c>
@@ -24608,69 +24057,69 @@
       <c r="AQ39" s="77">
         <v>1109</v>
       </c>
       <c r="AR39" s="77">
         <v>24302</v>
       </c>
       <c r="AS39" s="77">
         <v>184</v>
       </c>
       <c r="AT39" s="77">
         <v>-1143</v>
       </c>
       <c r="AU39" s="76" t="s">
         <v>286</v>
       </c>
       <c r="AV39" s="76" t="s">
         <v>286</v>
       </c>
       <c r="AW39" s="77">
         <v>10426</v>
       </c>
       <c r="AX39" s="76">
         <v>45</v>
       </c>
       <c r="AY39" s="75">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="AZ39" s="74">
         <v>2.33</v>
       </c>
       <c r="BA39" s="75" t="s">
         <v>286</v>
       </c>
       <c r="BB39" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BC39" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BD39" s="68">
         <v>852</v>
       </c>
       <c r="BE39" s="68">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="BF39" s="68">
         <v>570</v>
       </c>
       <c r="BG39" s="74">
         <v>14.88</v>
       </c>
       <c r="BH39" s="74">
         <v>1.78</v>
       </c>
       <c r="BI39" s="74">
         <v>13.1</v>
       </c>
       <c r="BJ39" s="74">
         <v>5.84</v>
       </c>
       <c r="BK39" s="74">
         <v>3.31</v>
       </c>
       <c r="BL39" s="74">
         <v>2.62</v>
       </c>
       <c r="BM39" s="74">
         <v>3.22</v>
       </c>
@@ -24905,51 +24354,51 @@
       <c r="EL39" s="77">
         <v>143</v>
       </c>
       <c r="EM39" s="77">
         <v>36811</v>
       </c>
       <c r="EN39" s="77">
         <v>11931</v>
       </c>
       <c r="EO39" s="77">
         <v>6433</v>
       </c>
       <c r="EP39" s="77">
         <v>1938</v>
       </c>
       <c r="EQ39" s="77">
         <v>2445</v>
       </c>
       <c r="ER39" s="77">
         <v>252</v>
       </c>
       <c r="ES39" s="77">
         <v>24875</v>
       </c>
       <c r="ET39" s="77">
-        <v>18360</v>
+        <v>18350</v>
       </c>
       <c r="EU39" s="77">
         <v>3907</v>
       </c>
       <c r="EV39" s="77">
         <v>3481</v>
       </c>
       <c r="EW39" s="77">
         <v>8124</v>
       </c>
       <c r="EX39" s="77">
         <v>4873</v>
       </c>
       <c r="EY39" s="77">
         <v>8590</v>
       </c>
       <c r="EZ39" s="77">
         <v>8431</v>
       </c>
       <c r="FA39" s="77">
         <v>1580</v>
       </c>
       <c r="FB39" s="77">
         <v>1570</v>
       </c>
@@ -25179,51 +24628,51 @@
       <c r="G40" s="81"/>
       <c r="H40" s="81"/>
       <c r="I40" s="82"/>
       <c r="J40" s="67">
         <v>24</v>
       </c>
       <c r="K40" s="68">
         <v>9</v>
       </c>
       <c r="L40" s="69">
         <v>370.3</v>
       </c>
       <c r="M40" s="70">
         <v>16</v>
       </c>
       <c r="N40" s="70">
         <v>2</v>
       </c>
       <c r="O40" s="70">
         <v>14</v>
       </c>
       <c r="P40" s="68">
         <v>8782</v>
       </c>
       <c r="Q40" s="71">
-        <v>20438</v>
+        <v>11264</v>
       </c>
       <c r="R40" s="76">
         <v>63.4</v>
       </c>
       <c r="S40" s="77">
         <v>81319</v>
       </c>
       <c r="T40" s="77">
         <v>79445</v>
       </c>
       <c r="U40" s="77">
         <v>1874</v>
       </c>
       <c r="V40" s="77">
         <v>2800</v>
       </c>
       <c r="W40" s="77">
         <v>186</v>
       </c>
       <c r="X40" s="77">
         <v>4488</v>
       </c>
       <c r="Y40" s="77">
         <v>18383</v>
       </c>
@@ -25281,69 +24730,69 @@
       <c r="AQ40" s="77">
         <v>87</v>
       </c>
       <c r="AR40" s="77">
         <v>31671</v>
       </c>
       <c r="AS40" s="77">
         <v>102</v>
       </c>
       <c r="AT40" s="77">
         <v>2557</v>
       </c>
       <c r="AU40" s="76">
         <v>39</v>
       </c>
       <c r="AV40" s="76">
         <v>7.5</v>
       </c>
       <c r="AW40" s="77">
         <v>18979</v>
       </c>
       <c r="AX40" s="76">
         <v>55.4</v>
       </c>
       <c r="AY40" s="75">
-        <v>1277</v>
+        <v>704</v>
       </c>
       <c r="AZ40" s="74">
-        <v>1.67</v>
+        <v>3.04</v>
       </c>
       <c r="BA40" s="75">
         <v>160</v>
       </c>
       <c r="BB40" s="68">
-        <v>125</v>
+        <v>227</v>
       </c>
       <c r="BC40" s="68">
         <v>69</v>
       </c>
       <c r="BD40" s="68">
         <v>1186</v>
       </c>
       <c r="BE40" s="68">
-        <v>929</v>
+        <v>1685</v>
       </c>
       <c r="BF40" s="68">
         <v>513</v>
       </c>
       <c r="BG40" s="74">
         <v>17.670000000000002</v>
       </c>
       <c r="BH40" s="74">
         <v>2.23</v>
       </c>
       <c r="BI40" s="74">
         <v>15.44</v>
       </c>
       <c r="BJ40" s="74">
         <v>4.4400000000000004</v>
       </c>
       <c r="BK40" s="74">
         <v>3.33</v>
       </c>
       <c r="BL40" s="74">
         <v>2.33</v>
       </c>
       <c r="BM40" s="74">
         <v>2.11</v>
       </c>
@@ -25578,51 +25027,51 @@
       <c r="EL40" s="77">
         <v>3286</v>
       </c>
       <c r="EM40" s="77">
         <v>66334</v>
       </c>
       <c r="EN40" s="77">
         <v>35435</v>
       </c>
       <c r="EO40" s="77">
         <v>10433</v>
       </c>
       <c r="EP40" s="77">
         <v>19169</v>
       </c>
       <c r="EQ40" s="77">
         <v>5546</v>
       </c>
       <c r="ER40" s="77">
         <v>1825</v>
       </c>
       <c r="ES40" s="77">
         <v>30399</v>
       </c>
       <c r="ET40" s="77">
-        <v>25279</v>
+        <v>16105</v>
       </c>
       <c r="EU40" s="77">
         <v>8587</v>
       </c>
       <c r="EV40" s="77">
         <v>5940</v>
       </c>
       <c r="EW40" s="77">
         <v>15509</v>
       </c>
       <c r="EX40" s="77">
         <v>7218</v>
       </c>
       <c r="EY40" s="77">
         <v>5669</v>
       </c>
       <c r="EZ40" s="77">
         <v>4841</v>
       </c>
       <c r="FA40" s="77">
         <v>3432</v>
       </c>
       <c r="FB40" s="77">
         <v>2693</v>
       </c>
@@ -25852,51 +25301,51 @@
       <c r="G41" s="85"/>
       <c r="H41" s="85"/>
       <c r="I41" s="86"/>
       <c r="J41" s="67">
         <v>25</v>
       </c>
       <c r="K41" s="68">
         <v>21</v>
       </c>
       <c r="L41" s="69">
         <v>697</v>
       </c>
       <c r="M41" s="70">
         <v>22.15</v>
       </c>
       <c r="N41" s="70">
         <v>2.29</v>
       </c>
       <c r="O41" s="70">
         <v>19.86</v>
       </c>
       <c r="P41" s="68">
         <v>14875</v>
       </c>
       <c r="Q41" s="71">
-        <v>56162</v>
+        <v>18680</v>
       </c>
       <c r="R41" s="76">
         <v>56.6</v>
       </c>
       <c r="S41" s="77">
         <v>136470</v>
       </c>
       <c r="T41" s="77">
         <v>143106</v>
       </c>
       <c r="U41" s="77">
         <v>-6636</v>
       </c>
       <c r="V41" s="77">
         <v>6137</v>
       </c>
       <c r="W41" s="77">
         <v>2028</v>
       </c>
       <c r="X41" s="77">
         <v>-2527</v>
       </c>
       <c r="Y41" s="77">
         <v>21203</v>
       </c>
@@ -25954,69 +25403,69 @@
       <c r="AQ41" s="77">
         <v>1725</v>
       </c>
       <c r="AR41" s="77">
         <v>55000</v>
       </c>
       <c r="AS41" s="77">
         <v>613</v>
       </c>
       <c r="AT41" s="77">
         <v>4194</v>
       </c>
       <c r="AU41" s="76" t="s">
         <v>286</v>
       </c>
       <c r="AV41" s="76">
         <v>7.1</v>
       </c>
       <c r="AW41" s="77">
         <v>30308</v>
       </c>
       <c r="AX41" s="76">
         <v>51.2</v>
       </c>
       <c r="AY41" s="75">
-        <v>2536</v>
+        <v>843</v>
       </c>
       <c r="AZ41" s="74">
-        <v>1.05</v>
+        <v>3.17</v>
       </c>
       <c r="BA41" s="75">
         <v>189</v>
       </c>
       <c r="BB41" s="68">
-        <v>75</v>
+        <v>225</v>
       </c>
       <c r="BC41" s="68">
         <v>60</v>
       </c>
       <c r="BD41" s="68">
         <v>1368</v>
       </c>
       <c r="BE41" s="68">
-        <v>540</v>
+        <v>1622</v>
       </c>
       <c r="BF41" s="68">
         <v>435</v>
       </c>
       <c r="BG41" s="74">
         <v>28.71</v>
       </c>
       <c r="BH41" s="74">
         <v>3.05</v>
       </c>
       <c r="BI41" s="74">
         <v>25.66</v>
       </c>
       <c r="BJ41" s="74">
         <v>12.99</v>
       </c>
       <c r="BK41" s="74">
         <v>8.48</v>
       </c>
       <c r="BL41" s="74">
         <v>6.14</v>
       </c>
       <c r="BM41" s="74">
         <v>6.85</v>
       </c>
@@ -26251,51 +25700,51 @@
       <c r="EL41" s="77">
         <v>-3317</v>
       </c>
       <c r="EM41" s="77">
         <v>192782</v>
       </c>
       <c r="EN41" s="77">
         <v>90525</v>
       </c>
       <c r="EO41" s="77">
         <v>43352</v>
       </c>
       <c r="EP41" s="77">
         <v>9655</v>
       </c>
       <c r="EQ41" s="77">
         <v>35110</v>
       </c>
       <c r="ER41" s="77">
         <v>24598</v>
       </c>
       <c r="ES41" s="77">
         <v>102091</v>
       </c>
       <c r="ET41" s="77">
-        <v>77319</v>
+        <v>39837</v>
       </c>
       <c r="EU41" s="77">
         <v>22514</v>
       </c>
       <c r="EV41" s="77">
         <v>10675</v>
       </c>
       <c r="EW41" s="77">
         <v>47776</v>
       </c>
       <c r="EX41" s="77">
         <v>19677</v>
       </c>
       <c r="EY41" s="77">
         <v>27830</v>
       </c>
       <c r="EZ41" s="77">
         <v>21157</v>
       </c>
       <c r="FA41" s="77">
         <v>7069</v>
       </c>
       <c r="FB41" s="77">
         <v>7069</v>
       </c>
@@ -27198,51 +26647,51 @@
       <c r="G43" s="85"/>
       <c r="H43" s="85"/>
       <c r="I43" s="86"/>
       <c r="J43" s="67">
         <v>27</v>
       </c>
       <c r="K43" s="68">
         <v>10</v>
       </c>
       <c r="L43" s="69">
         <v>2801.7</v>
       </c>
       <c r="M43" s="70">
         <v>113</v>
       </c>
       <c r="N43" s="70">
         <v>2.15</v>
       </c>
       <c r="O43" s="70">
         <v>110.85</v>
       </c>
       <c r="P43" s="68">
         <v>41464</v>
       </c>
       <c r="Q43" s="71">
-        <v>165376</v>
+        <v>150502</v>
       </c>
       <c r="R43" s="76">
         <v>59.1</v>
       </c>
       <c r="S43" s="77">
         <v>238639</v>
       </c>
       <c r="T43" s="77">
         <v>243945</v>
       </c>
       <c r="U43" s="77">
         <v>-5306</v>
       </c>
       <c r="V43" s="77">
         <v>8558</v>
       </c>
       <c r="W43" s="77">
         <v>939</v>
       </c>
       <c r="X43" s="77">
         <v>2313</v>
       </c>
       <c r="Y43" s="77">
         <v>73601</v>
       </c>
@@ -27300,69 +26749,69 @@
       <c r="AQ43" s="77">
         <v>3455</v>
       </c>
       <c r="AR43" s="77">
         <v>142039</v>
       </c>
       <c r="AS43" s="77">
         <v>138</v>
       </c>
       <c r="AT43" s="77">
         <v>-18786</v>
       </c>
       <c r="AU43" s="76" t="s">
         <v>286</v>
       </c>
       <c r="AV43" s="76" t="s">
         <v>286</v>
       </c>
       <c r="AW43" s="77">
         <v>56666</v>
       </c>
       <c r="AX43" s="76">
         <v>46</v>
       </c>
       <c r="AY43" s="75">
-        <v>1464</v>
+        <v>1332</v>
       </c>
       <c r="AZ43" s="74">
-        <v>0.75</v>
+        <v>0.82</v>
       </c>
       <c r="BA43" s="75" t="s">
         <v>286</v>
       </c>
       <c r="BB43" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BC43" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BD43" s="68">
         <v>501</v>
       </c>
       <c r="BE43" s="68">
-        <v>343</v>
+        <v>377</v>
       </c>
       <c r="BF43" s="68">
         <v>202</v>
       </c>
       <c r="BG43" s="74">
         <v>116.25</v>
       </c>
       <c r="BH43" s="74">
         <v>2.73</v>
       </c>
       <c r="BI43" s="74">
         <v>113.52</v>
       </c>
       <c r="BJ43" s="74">
         <v>15.35</v>
       </c>
       <c r="BK43" s="74">
         <v>14.67</v>
       </c>
       <c r="BL43" s="74">
         <v>12.19</v>
       </c>
       <c r="BM43" s="74">
         <v>3.16</v>
       </c>
@@ -27597,51 +27046,51 @@
       <c r="EL43" s="77">
         <v>1056</v>
       </c>
       <c r="EM43" s="77">
         <v>408657</v>
       </c>
       <c r="EN43" s="77">
         <v>103528</v>
       </c>
       <c r="EO43" s="77">
         <v>65628</v>
       </c>
       <c r="EP43" s="77">
         <v>18675</v>
       </c>
       <c r="EQ43" s="77">
         <v>12854</v>
       </c>
       <c r="ER43" s="77">
         <v>6632</v>
       </c>
       <c r="ES43" s="77">
         <v>303728</v>
       </c>
       <c r="ET43" s="77">
-        <v>247018</v>
+        <v>232144</v>
       </c>
       <c r="EU43" s="77">
         <v>21519</v>
       </c>
       <c r="EV43" s="77">
         <v>21150</v>
       </c>
       <c r="EW43" s="77">
         <v>109808</v>
       </c>
       <c r="EX43" s="77">
         <v>107252</v>
       </c>
       <c r="EY43" s="77">
         <v>85402</v>
       </c>
       <c r="EZ43" s="77">
         <v>81642</v>
       </c>
       <c r="FA43" s="77">
         <v>32099</v>
       </c>
       <c r="FB43" s="77">
         <v>29537</v>
       </c>
@@ -27838,84 +27287,84 @@
         <v>1885</v>
       </c>
       <c r="HO43" s="75">
         <v>882</v>
       </c>
       <c r="HP43" s="75">
         <v>9765</v>
       </c>
       <c r="HQ43" s="75">
         <v>20900</v>
       </c>
       <c r="HR43" s="75">
         <v>138</v>
       </c>
       <c r="HS43" s="75">
         <v>11801</v>
       </c>
       <c r="HT43" s="77">
         <v>-18786</v>
       </c>
       <c r="HU43" s="78">
         <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:229" s="24" customFormat="1" ht="45" customHeight="1">
-      <c r="A44" s="150" t="s">
+      <c r="A44" s="188" t="s">
         <v>312</v>
       </c>
-      <c r="B44" s="150"/>
-[...6 lines deleted...]
-      <c r="I44" s="150"/>
+      <c r="B44" s="188"/>
+      <c r="C44" s="188"/>
+      <c r="D44" s="188"/>
+      <c r="E44" s="188"/>
+      <c r="F44" s="188"/>
+      <c r="G44" s="188"/>
+      <c r="H44" s="188"/>
+      <c r="I44" s="188"/>
       <c r="J44" s="67">
         <v>28</v>
       </c>
       <c r="K44" s="68">
         <v>39</v>
       </c>
       <c r="L44" s="69">
         <v>182.7</v>
       </c>
       <c r="M44" s="70">
         <v>13.25</v>
       </c>
       <c r="N44" s="70">
         <v>2.11</v>
       </c>
       <c r="O44" s="70">
         <v>11.14</v>
       </c>
       <c r="P44" s="68">
         <v>15976</v>
       </c>
       <c r="Q44" s="71">
-        <v>24613</v>
+        <v>17415</v>
       </c>
       <c r="R44" s="76">
         <v>61.6</v>
       </c>
       <c r="S44" s="77">
         <v>65637</v>
       </c>
       <c r="T44" s="77">
         <v>68122</v>
       </c>
       <c r="U44" s="77">
         <v>-2485</v>
       </c>
       <c r="V44" s="77">
         <v>2866</v>
       </c>
       <c r="W44" s="77">
         <v>330</v>
       </c>
       <c r="X44" s="77">
         <v>51</v>
       </c>
       <c r="Y44" s="77">
         <v>22253</v>
       </c>
@@ -27973,69 +27422,69 @@
       <c r="AQ44" s="77">
         <v>978</v>
       </c>
       <c r="AR44" s="77">
         <v>63777</v>
       </c>
       <c r="AS44" s="77">
         <v>356</v>
       </c>
       <c r="AT44" s="77">
         <v>-3514</v>
       </c>
       <c r="AU44" s="76" t="s">
         <v>286</v>
       </c>
       <c r="AV44" s="76" t="s">
         <v>286</v>
       </c>
       <c r="AW44" s="77">
         <v>20246</v>
       </c>
       <c r="AX44" s="76">
         <v>33.6</v>
       </c>
       <c r="AY44" s="75">
-        <v>1858</v>
+        <v>1314</v>
       </c>
       <c r="AZ44" s="74">
-        <v>2.4500000000000002</v>
+        <v>3.46</v>
       </c>
       <c r="BA44" s="75" t="s">
         <v>286</v>
       </c>
       <c r="BB44" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BC44" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BD44" s="68">
         <v>1528</v>
       </c>
       <c r="BE44" s="68">
-        <v>823</v>
+        <v>1163</v>
       </c>
       <c r="BF44" s="68">
         <v>1108</v>
       </c>
       <c r="BG44" s="74">
         <v>13.7</v>
       </c>
       <c r="BH44" s="74">
         <v>2.11</v>
       </c>
       <c r="BI44" s="74">
         <v>11.59</v>
       </c>
       <c r="BJ44" s="74">
         <v>7.89</v>
       </c>
       <c r="BK44" s="74">
         <v>6.49</v>
       </c>
       <c r="BL44" s="74">
         <v>1.93</v>
       </c>
       <c r="BM44" s="74">
         <v>5.96</v>
       </c>
@@ -28270,51 +27719,51 @@
       <c r="EL44" s="77">
         <v>-90</v>
       </c>
       <c r="EM44" s="77">
         <v>56977</v>
       </c>
       <c r="EN44" s="77">
         <v>30479</v>
       </c>
       <c r="EO44" s="77">
         <v>9782</v>
       </c>
       <c r="EP44" s="77">
         <v>4178</v>
       </c>
       <c r="EQ44" s="77">
         <v>14163</v>
       </c>
       <c r="ER44" s="77">
         <v>10659</v>
       </c>
       <c r="ES44" s="77">
         <v>26461</v>
       </c>
       <c r="ET44" s="77">
-        <v>26376</v>
+        <v>19178</v>
       </c>
       <c r="EU44" s="77">
         <v>6702</v>
       </c>
       <c r="EV44" s="77">
         <v>5144</v>
       </c>
       <c r="EW44" s="77">
         <v>15838</v>
       </c>
       <c r="EX44" s="77">
         <v>15577</v>
       </c>
       <c r="EY44" s="77">
         <v>2016</v>
       </c>
       <c r="EZ44" s="77">
         <v>1763</v>
       </c>
       <c r="FA44" s="77">
         <v>293</v>
       </c>
       <c r="FB44" s="77">
         <v>293</v>
       </c>
@@ -28544,51 +27993,51 @@
       <c r="G45" s="81"/>
       <c r="H45" s="81"/>
       <c r="I45" s="82"/>
       <c r="J45" s="67">
         <v>29</v>
       </c>
       <c r="K45" s="68">
         <v>15</v>
       </c>
       <c r="L45" s="69">
         <v>42.1</v>
       </c>
       <c r="M45" s="70">
         <v>9.98</v>
       </c>
       <c r="N45" s="70">
         <v>1.92</v>
       </c>
       <c r="O45" s="70">
         <v>8.06</v>
       </c>
       <c r="P45" s="68">
         <v>11192</v>
       </c>
       <c r="Q45" s="71">
-        <v>23123</v>
+        <v>15257</v>
       </c>
       <c r="R45" s="76">
         <v>63.1</v>
       </c>
       <c r="S45" s="77">
         <v>46531</v>
       </c>
       <c r="T45" s="77">
         <v>49141</v>
       </c>
       <c r="U45" s="77">
         <v>-2610</v>
       </c>
       <c r="V45" s="77">
         <v>2620</v>
       </c>
       <c r="W45" s="77">
         <v>285</v>
       </c>
       <c r="X45" s="77">
         <v>-275</v>
       </c>
       <c r="Y45" s="77">
         <v>13521</v>
       </c>
@@ -28646,69 +28095,69 @@
       <c r="AQ45" s="77">
         <v>1018</v>
       </c>
       <c r="AR45" s="77">
         <v>47873</v>
       </c>
       <c r="AS45" s="77">
         <v>221</v>
       </c>
       <c r="AT45" s="77">
         <v>-1022</v>
       </c>
       <c r="AU45" s="76" t="s">
         <v>286</v>
       </c>
       <c r="AV45" s="76" t="s">
         <v>286</v>
       </c>
       <c r="AW45" s="77">
         <v>14091</v>
       </c>
       <c r="AX45" s="76">
         <v>30.1</v>
       </c>
       <c r="AY45" s="75">
-        <v>2317</v>
+        <v>1529</v>
       </c>
       <c r="AZ45" s="74">
-        <v>2.0299999999999998</v>
+        <v>3.07</v>
       </c>
       <c r="BA45" s="75" t="s">
         <v>286</v>
       </c>
       <c r="BB45" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BC45" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BD45" s="68">
         <v>1412</v>
       </c>
       <c r="BE45" s="68">
-        <v>609</v>
+        <v>924</v>
       </c>
       <c r="BF45" s="68">
         <v>3347</v>
       </c>
       <c r="BG45" s="74">
         <v>10.56</v>
       </c>
       <c r="BH45" s="74">
         <v>1.92</v>
       </c>
       <c r="BI45" s="74">
         <v>8.64</v>
       </c>
       <c r="BJ45" s="74">
         <v>6.22</v>
       </c>
       <c r="BK45" s="74">
         <v>4.97</v>
       </c>
       <c r="BL45" s="74">
         <v>0.67</v>
       </c>
       <c r="BM45" s="74">
         <v>5.55</v>
       </c>
@@ -28943,51 +28392,51 @@
       <c r="EL45" s="77">
         <v>-287</v>
       </c>
       <c r="EM45" s="77">
         <v>42915</v>
       </c>
       <c r="EN45" s="77">
         <v>18896</v>
       </c>
       <c r="EO45" s="77">
         <v>5807</v>
       </c>
       <c r="EP45" s="77">
         <v>2847</v>
       </c>
       <c r="EQ45" s="77">
         <v>9237</v>
       </c>
       <c r="ER45" s="77">
         <v>5885</v>
       </c>
       <c r="ES45" s="77">
         <v>24019</v>
       </c>
       <c r="ET45" s="77">
-        <v>23834</v>
+        <v>15968</v>
       </c>
       <c r="EU45" s="77">
         <v>6487</v>
       </c>
       <c r="EV45" s="77">
         <v>4073</v>
       </c>
       <c r="EW45" s="77">
         <v>15263</v>
       </c>
       <c r="EX45" s="77">
         <v>15031</v>
       </c>
       <c r="EY45" s="77">
         <v>997</v>
       </c>
       <c r="EZ45" s="77">
         <v>711</v>
       </c>
       <c r="FA45" s="77">
         <v>86</v>
       </c>
       <c r="FB45" s="77">
         <v>86</v>
       </c>
@@ -29217,51 +28666,51 @@
       <c r="G46" s="81"/>
       <c r="H46" s="81"/>
       <c r="I46" s="82"/>
       <c r="J46" s="67">
         <v>30</v>
       </c>
       <c r="K46" s="68">
         <v>13</v>
       </c>
       <c r="L46" s="69">
         <v>199.2</v>
       </c>
       <c r="M46" s="70">
         <v>12.15</v>
       </c>
       <c r="N46" s="70">
         <v>1.94</v>
       </c>
       <c r="O46" s="70">
         <v>10.210000000000001</v>
       </c>
       <c r="P46" s="68">
         <v>21615</v>
       </c>
       <c r="Q46" s="71">
-        <v>32891</v>
+        <v>22687</v>
       </c>
       <c r="R46" s="76">
         <v>62.6</v>
       </c>
       <c r="S46" s="77">
         <v>75953</v>
       </c>
       <c r="T46" s="77">
         <v>78030</v>
       </c>
       <c r="U46" s="77">
         <v>-2077</v>
       </c>
       <c r="V46" s="77">
         <v>2994</v>
       </c>
       <c r="W46" s="77">
         <v>294</v>
       </c>
       <c r="X46" s="77">
         <v>623</v>
       </c>
       <c r="Y46" s="77">
         <v>28119</v>
       </c>
@@ -29319,69 +28768,69 @@
       <c r="AQ46" s="77">
         <v>630</v>
       </c>
       <c r="AR46" s="77">
         <v>73336</v>
       </c>
       <c r="AS46" s="77">
         <v>892</v>
       </c>
       <c r="AT46" s="77">
         <v>-1001</v>
       </c>
       <c r="AU46" s="76" t="s">
         <v>286</v>
       </c>
       <c r="AV46" s="76" t="s">
         <v>286</v>
       </c>
       <c r="AW46" s="77">
         <v>28565</v>
       </c>
       <c r="AX46" s="76">
         <v>39.5</v>
       </c>
       <c r="AY46" s="75">
-        <v>2707</v>
+        <v>1867</v>
       </c>
       <c r="AZ46" s="74">
-        <v>2.2000000000000002</v>
+        <v>3.19</v>
       </c>
       <c r="BA46" s="75" t="s">
         <v>286</v>
       </c>
       <c r="BB46" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BC46" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BD46" s="68">
         <v>2351</v>
       </c>
       <c r="BE46" s="68">
-        <v>868</v>
+        <v>1259</v>
       </c>
       <c r="BF46" s="68">
         <v>1434</v>
       </c>
       <c r="BG46" s="74">
         <v>12.21</v>
       </c>
       <c r="BH46" s="74">
         <v>1.97</v>
       </c>
       <c r="BI46" s="74">
         <v>10.24</v>
       </c>
       <c r="BJ46" s="74">
         <v>9.7799999999999994</v>
       </c>
       <c r="BK46" s="74">
         <v>8.02</v>
       </c>
       <c r="BL46" s="74">
         <v>4.24</v>
       </c>
       <c r="BM46" s="74">
         <v>5.54</v>
       </c>
@@ -29616,51 +29065,51 @@
       <c r="EL46" s="77">
         <v>-220</v>
       </c>
       <c r="EM46" s="77">
         <v>70936</v>
       </c>
       <c r="EN46" s="77">
         <v>38457</v>
       </c>
       <c r="EO46" s="77">
         <v>9540</v>
       </c>
       <c r="EP46" s="77">
         <v>4535</v>
       </c>
       <c r="EQ46" s="77">
         <v>21415</v>
       </c>
       <c r="ER46" s="77">
         <v>18683</v>
       </c>
       <c r="ES46" s="77">
         <v>32316</v>
       </c>
       <c r="ET46" s="77">
-        <v>35836</v>
+        <v>25632</v>
       </c>
       <c r="EU46" s="77">
         <v>7257</v>
       </c>
       <c r="EV46" s="77">
         <v>7091</v>
       </c>
       <c r="EW46" s="77">
         <v>21090</v>
       </c>
       <c r="EX46" s="77">
         <v>20698</v>
       </c>
       <c r="EY46" s="77">
         <v>3156</v>
       </c>
       <c r="EZ46" s="77">
         <v>2945</v>
       </c>
       <c r="FA46" s="77" t="s">
         <v>284</v>
       </c>
       <c r="FB46" s="77" t="s">
         <v>284</v>
       </c>
@@ -30530,61 +29979,61 @@
         <v>2497</v>
       </c>
       <c r="HO47" s="75">
         <v>283</v>
       </c>
       <c r="HP47" s="75">
         <v>12691</v>
       </c>
       <c r="HQ47" s="75">
         <v>8112</v>
       </c>
       <c r="HR47" s="75">
         <v>92</v>
       </c>
       <c r="HS47" s="75">
         <v>4610</v>
       </c>
       <c r="HT47" s="77">
         <v>-17295</v>
       </c>
       <c r="HU47" s="78">
         <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:229" s="24" customFormat="1" ht="45" customHeight="1">
-      <c r="A48" s="150" t="s">
+      <c r="A48" s="188" t="s">
         <v>240</v>
       </c>
-      <c r="B48" s="150"/>
-[...6 lines deleted...]
-      <c r="I48" s="150"/>
+      <c r="B48" s="188"/>
+      <c r="C48" s="188"/>
+      <c r="D48" s="188"/>
+      <c r="E48" s="188"/>
+      <c r="F48" s="188"/>
+      <c r="G48" s="188"/>
+      <c r="H48" s="188"/>
+      <c r="I48" s="188"/>
       <c r="J48" s="67">
         <v>32</v>
       </c>
       <c r="K48" s="68">
         <v>13</v>
       </c>
       <c r="L48" s="69">
         <v>278.2</v>
       </c>
       <c r="M48" s="70">
         <v>15.92</v>
       </c>
       <c r="N48" s="70">
         <v>2.69</v>
       </c>
       <c r="O48" s="70">
         <v>13.23</v>
       </c>
       <c r="P48" s="68">
         <v>14088</v>
       </c>
       <c r="Q48" s="71">
         <v>9927</v>
       </c>
       <c r="R48" s="76">
@@ -31203,84 +30652,84 @@
         <v>1448</v>
       </c>
       <c r="HO48" s="75">
         <v>81</v>
       </c>
       <c r="HP48" s="75">
         <v>4980</v>
       </c>
       <c r="HQ48" s="75">
         <v>5030</v>
       </c>
       <c r="HR48" s="75">
         <v>50</v>
       </c>
       <c r="HS48" s="75">
         <v>2235</v>
       </c>
       <c r="HT48" s="77">
         <v>-3319</v>
       </c>
       <c r="HU48" s="78">
         <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:229" s="24" customFormat="1" ht="45" customHeight="1">
-      <c r="A49" s="150" t="s">
+      <c r="A49" s="188" t="s">
         <v>241</v>
       </c>
-      <c r="B49" s="150"/>
-[...6 lines deleted...]
-      <c r="I49" s="150"/>
+      <c r="B49" s="188"/>
+      <c r="C49" s="188"/>
+      <c r="D49" s="188"/>
+      <c r="E49" s="188"/>
+      <c r="F49" s="188"/>
+      <c r="G49" s="188"/>
+      <c r="H49" s="188"/>
+      <c r="I49" s="188"/>
       <c r="J49" s="67">
         <v>33</v>
       </c>
       <c r="K49" s="68">
         <v>26</v>
       </c>
       <c r="L49" s="69">
         <v>8774.5</v>
       </c>
       <c r="M49" s="70">
         <v>12.32</v>
       </c>
       <c r="N49" s="70">
         <v>1.9</v>
       </c>
       <c r="O49" s="70">
         <v>10.42</v>
       </c>
       <c r="P49" s="68">
         <v>16633</v>
       </c>
       <c r="Q49" s="71">
-        <v>29720</v>
+        <v>20018</v>
       </c>
       <c r="R49" s="76">
         <v>61.1</v>
       </c>
       <c r="S49" s="77">
         <v>71249</v>
       </c>
       <c r="T49" s="77">
         <v>74580</v>
       </c>
       <c r="U49" s="77">
         <v>-3331</v>
       </c>
       <c r="V49" s="77">
         <v>3026</v>
       </c>
       <c r="W49" s="77">
         <v>381</v>
       </c>
       <c r="X49" s="77">
         <v>-686</v>
       </c>
       <c r="Y49" s="77">
         <v>21249</v>
       </c>
@@ -31338,69 +30787,69 @@
       <c r="AQ49" s="77">
         <v>1064</v>
       </c>
       <c r="AR49" s="77">
         <v>69702</v>
       </c>
       <c r="AS49" s="77">
         <v>462</v>
       </c>
       <c r="AT49" s="77">
         <v>-3581</v>
       </c>
       <c r="AU49" s="76" t="s">
         <v>286</v>
       </c>
       <c r="AV49" s="76" t="s">
         <v>286</v>
       </c>
       <c r="AW49" s="77">
         <v>19935</v>
       </c>
       <c r="AX49" s="76">
         <v>30.1</v>
       </c>
       <c r="AY49" s="75">
-        <v>2412</v>
+        <v>1625</v>
       </c>
       <c r="AZ49" s="74">
-        <v>2.2200000000000002</v>
+        <v>3.3</v>
       </c>
       <c r="BA49" s="75" t="s">
         <v>286</v>
       </c>
       <c r="BB49" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BC49" s="68" t="s">
         <v>286</v>
       </c>
       <c r="BD49" s="68">
         <v>1618</v>
       </c>
       <c r="BE49" s="68">
-        <v>671</v>
+        <v>996</v>
       </c>
       <c r="BF49" s="68">
         <v>2272</v>
       </c>
       <c r="BG49" s="74">
         <v>12.34</v>
       </c>
       <c r="BH49" s="74">
         <v>1.91</v>
       </c>
       <c r="BI49" s="74">
         <v>10.43</v>
       </c>
       <c r="BJ49" s="74">
         <v>8.1999999999999993</v>
       </c>
       <c r="BK49" s="74">
         <v>6.58</v>
       </c>
       <c r="BL49" s="74">
         <v>1.96</v>
       </c>
       <c r="BM49" s="74">
         <v>6.24</v>
       </c>
@@ -31635,51 +31084,51 @@
       <c r="EL49" s="77">
         <v>-855</v>
       </c>
       <c r="EM49" s="77">
         <v>61646</v>
       </c>
       <c r="EN49" s="77">
         <v>32479</v>
       </c>
       <c r="EO49" s="77">
         <v>10703</v>
       </c>
       <c r="EP49" s="77">
         <v>4455</v>
       </c>
       <c r="EQ49" s="77">
         <v>14883</v>
       </c>
       <c r="ER49" s="77">
         <v>10476</v>
       </c>
       <c r="ES49" s="77">
         <v>29117</v>
       </c>
       <c r="ET49" s="77">
-        <v>31745</v>
+        <v>22043</v>
       </c>
       <c r="EU49" s="77">
         <v>5585</v>
       </c>
       <c r="EV49" s="77">
         <v>5499</v>
       </c>
       <c r="EW49" s="77">
         <v>19616</v>
       </c>
       <c r="EX49" s="77">
         <v>19299</v>
       </c>
       <c r="EY49" s="77">
         <v>2289</v>
       </c>
       <c r="EZ49" s="77">
         <v>2025</v>
       </c>
       <c r="FA49" s="77">
         <v>71</v>
       </c>
       <c r="FB49" s="77">
         <v>71</v>
       </c>
@@ -32473,317 +31922,317 @@
       <c r="C70" s="25"/>
       <c r="D70" s="25"/>
       <c r="E70" s="25"/>
       <c r="F70" s="25"/>
       <c r="G70" s="25"/>
       <c r="H70" s="25"/>
       <c r="I70" s="25"/>
       <c r="J70" s="26"/>
       <c r="HU70" s="27"/>
     </row>
     <row r="71" spans="1:229" s="24" customFormat="1">
       <c r="A71" s="25"/>
       <c r="B71" s="25"/>
       <c r="C71" s="25"/>
       <c r="D71" s="25"/>
       <c r="E71" s="25"/>
       <c r="F71" s="25"/>
       <c r="G71" s="25"/>
       <c r="H71" s="25"/>
       <c r="I71" s="25"/>
       <c r="J71" s="26"/>
       <c r="HU71" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="267">
+    <mergeCell ref="FS8:FW8"/>
+    <mergeCell ref="FS9:FS13"/>
+    <mergeCell ref="FT9:FT13"/>
+    <mergeCell ref="GC9:GC13"/>
+    <mergeCell ref="P8:P13"/>
+    <mergeCell ref="BM11:BM13"/>
+    <mergeCell ref="BU11:BU13"/>
+    <mergeCell ref="CF11:CF13"/>
+    <mergeCell ref="CP8:CU8"/>
+    <mergeCell ref="DL10:DL13"/>
+    <mergeCell ref="EE8:EE13"/>
+    <mergeCell ref="EF8:EF13"/>
+    <mergeCell ref="EB8:ED8"/>
+    <mergeCell ref="DR9:DR13"/>
+    <mergeCell ref="DO11:DO13"/>
+    <mergeCell ref="DQ8:DS8"/>
+    <mergeCell ref="DJ8:DP8"/>
+    <mergeCell ref="DW8:DZ8"/>
+    <mergeCell ref="BG8:BN8"/>
+    <mergeCell ref="AZ9:AZ13"/>
+    <mergeCell ref="BA9:BA13"/>
+    <mergeCell ref="BO8:BV8"/>
+    <mergeCell ref="BZ8:CG8"/>
+    <mergeCell ref="BX9:BX13"/>
+    <mergeCell ref="CE11:CE13"/>
+    <mergeCell ref="BW9:BW13"/>
+    <mergeCell ref="BZ9:BZ13"/>
+    <mergeCell ref="CD12:CD13"/>
+    <mergeCell ref="ES10:ES13"/>
+    <mergeCell ref="EU10:EU13"/>
+    <mergeCell ref="EW10:EW13"/>
+    <mergeCell ref="EY10:EY13"/>
+    <mergeCell ref="ES9:FD9"/>
+    <mergeCell ref="FC10:FC13"/>
+    <mergeCell ref="CA9:CA13"/>
+    <mergeCell ref="CI9:CI13"/>
+    <mergeCell ref="CH9:CH13"/>
+    <mergeCell ref="DL9:DP9"/>
+    <mergeCell ref="DP10:DP13"/>
+    <mergeCell ref="CW9:CW13"/>
+    <mergeCell ref="CT9:CT13"/>
+    <mergeCell ref="CR9:CR13"/>
+    <mergeCell ref="CP9:CP13"/>
+    <mergeCell ref="CB9:CG9"/>
+    <mergeCell ref="CB10:CB13"/>
+    <mergeCell ref="CC10:CF10"/>
+    <mergeCell ref="CG10:CG13"/>
+    <mergeCell ref="CC11:CC13"/>
+    <mergeCell ref="FD10:FD13"/>
+    <mergeCell ref="EB9:EB13"/>
+    <mergeCell ref="DW9:DW13"/>
+    <mergeCell ref="DY10:DY13"/>
+    <mergeCell ref="EP10:EP13"/>
+    <mergeCell ref="EO10:EO13"/>
+    <mergeCell ref="EN9:EN13"/>
+    <mergeCell ref="EQ10:EQ13"/>
+    <mergeCell ref="ER11:ER13"/>
+    <mergeCell ref="A48:I48"/>
+    <mergeCell ref="A49:I49"/>
+    <mergeCell ref="A24:I24"/>
+    <mergeCell ref="A31:I31"/>
+    <mergeCell ref="A37:I37"/>
+    <mergeCell ref="BF9:BF13"/>
+    <mergeCell ref="BH9:BH13"/>
+    <mergeCell ref="BG9:BG13"/>
+    <mergeCell ref="AN9:AN13"/>
+    <mergeCell ref="AO9:AO13"/>
+    <mergeCell ref="AP9:AP13"/>
+    <mergeCell ref="AR9:AR13"/>
+    <mergeCell ref="AT9:AT13"/>
+    <mergeCell ref="BC9:BC13"/>
+    <mergeCell ref="AK9:AK13"/>
+    <mergeCell ref="BE9:BE13"/>
+    <mergeCell ref="AU8:AU13"/>
+    <mergeCell ref="AV8:AV13"/>
+    <mergeCell ref="AW8:AW13"/>
+    <mergeCell ref="A44:I44"/>
+    <mergeCell ref="BD8:BF8"/>
+    <mergeCell ref="AY9:AY13"/>
+    <mergeCell ref="A17:I17"/>
+    <mergeCell ref="AI9:AI13"/>
+    <mergeCell ref="CS9:CS13"/>
+    <mergeCell ref="CQ10:CQ13"/>
+    <mergeCell ref="DC9:DC13"/>
+    <mergeCell ref="CX9:CX13"/>
+    <mergeCell ref="DI9:DI13"/>
+    <mergeCell ref="DJ9:DJ13"/>
+    <mergeCell ref="CW8:DI8"/>
+    <mergeCell ref="CY9:CY13"/>
+    <mergeCell ref="FL10:FL13"/>
+    <mergeCell ref="FG10:FG13"/>
+    <mergeCell ref="DM10:DO10"/>
+    <mergeCell ref="DM11:DM13"/>
+    <mergeCell ref="CU9:CU13"/>
+    <mergeCell ref="FH9:FH13"/>
+    <mergeCell ref="FK9:FK13"/>
+    <mergeCell ref="FJ10:FJ13"/>
+    <mergeCell ref="EK8:EK13"/>
+    <mergeCell ref="DE9:DE13"/>
+    <mergeCell ref="DK9:DK13"/>
+    <mergeCell ref="DQ9:DQ13"/>
+    <mergeCell ref="EM9:EM13"/>
+    <mergeCell ref="EI8:EI13"/>
+    <mergeCell ref="EJ8:EJ13"/>
+    <mergeCell ref="DT9:DT13"/>
+    <mergeCell ref="DF9:DF13"/>
+    <mergeCell ref="DN11:DN13"/>
+    <mergeCell ref="DU9:DU13"/>
+    <mergeCell ref="DD9:DD13"/>
+    <mergeCell ref="FF9:FF13"/>
+    <mergeCell ref="CV8:CV13"/>
+    <mergeCell ref="EC9:EC13"/>
+    <mergeCell ref="CZ9:DB9"/>
+    <mergeCell ref="CZ10:CZ13"/>
+    <mergeCell ref="DA10:DA13"/>
+    <mergeCell ref="DB10:DB13"/>
+    <mergeCell ref="DG9:DG13"/>
+    <mergeCell ref="DH9:DH13"/>
+    <mergeCell ref="DS9:DS13"/>
+    <mergeCell ref="DV9:DV13"/>
+    <mergeCell ref="DX9:DX13"/>
+    <mergeCell ref="DT8:DV8"/>
+    <mergeCell ref="EV11:EV13"/>
+    <mergeCell ref="EZ11:EZ13"/>
+    <mergeCell ref="FB11:FB13"/>
+    <mergeCell ref="DZ9:DZ13"/>
+    <mergeCell ref="EA8:EA13"/>
+    <mergeCell ref="ED9:ED13"/>
+    <mergeCell ref="EL8:EL13"/>
+    <mergeCell ref="HT8:HT13"/>
+    <mergeCell ref="GD8:GD13"/>
+    <mergeCell ref="GZ9:GZ13"/>
+    <mergeCell ref="HA9:HA13"/>
+    <mergeCell ref="HK9:HK13"/>
+    <mergeCell ref="HM9:HM13"/>
+    <mergeCell ref="HD9:HD13"/>
+    <mergeCell ref="HE9:HE13"/>
+    <mergeCell ref="HH9:HH13"/>
+    <mergeCell ref="HF9:HF13"/>
+    <mergeCell ref="HG9:HG13"/>
+    <mergeCell ref="GV9:GV13"/>
+    <mergeCell ref="GW9:GW13"/>
+    <mergeCell ref="GU10:GU13"/>
+    <mergeCell ref="GQ11:GQ13"/>
+    <mergeCell ref="HO9:HO13"/>
+    <mergeCell ref="HP9:HP13"/>
+    <mergeCell ref="HQ9:HQ13"/>
+    <mergeCell ref="HS9:HS13"/>
+    <mergeCell ref="HR10:HR13"/>
+    <mergeCell ref="GF10:GF13"/>
+    <mergeCell ref="HN9:HN13"/>
+    <mergeCell ref="HL9:HL13"/>
+    <mergeCell ref="GT10:GT13"/>
+    <mergeCell ref="HI9:HI13"/>
+    <mergeCell ref="HJ9:HJ13"/>
+    <mergeCell ref="HB9:HB13"/>
+    <mergeCell ref="HC9:HC13"/>
+    <mergeCell ref="EG8:EG13"/>
+    <mergeCell ref="EH8:EH13"/>
+    <mergeCell ref="GX9:GX13"/>
+    <mergeCell ref="GY9:GY13"/>
+    <mergeCell ref="GN11:GN13"/>
+    <mergeCell ref="EX11:EX13"/>
+    <mergeCell ref="GP10:GP13"/>
+    <mergeCell ref="FE9:FE13"/>
+    <mergeCell ref="GO11:GO13"/>
+    <mergeCell ref="GG10:GG13"/>
+    <mergeCell ref="GH10:GH13"/>
+    <mergeCell ref="GS11:GS13"/>
+    <mergeCell ref="GI10:GK10"/>
+    <mergeCell ref="GI11:GI13"/>
+    <mergeCell ref="GJ11:GJ13"/>
+    <mergeCell ref="GK11:GK13"/>
+    <mergeCell ref="GQ10:GS10"/>
+    <mergeCell ref="GL10:GL13"/>
+    <mergeCell ref="GM10:GO10"/>
+    <mergeCell ref="EM8:FE8"/>
+    <mergeCell ref="BB9:BB13"/>
+    <mergeCell ref="BW8:BY8"/>
+    <mergeCell ref="BL11:BL13"/>
+    <mergeCell ref="BN10:BN13"/>
+    <mergeCell ref="BI9:BN9"/>
+    <mergeCell ref="BJ10:BM10"/>
+    <mergeCell ref="BK12:BK13"/>
+    <mergeCell ref="BJ11:BJ13"/>
+    <mergeCell ref="BQ9:BV9"/>
+    <mergeCell ref="BR10:BU10"/>
+    <mergeCell ref="BR11:BR13"/>
+    <mergeCell ref="BS12:BS13"/>
+    <mergeCell ref="BT11:BT13"/>
+    <mergeCell ref="BP9:BP13"/>
+    <mergeCell ref="BY9:BY13"/>
+    <mergeCell ref="AY8:AZ8"/>
+    <mergeCell ref="BA8:BC8"/>
+    <mergeCell ref="BI10:BI13"/>
+    <mergeCell ref="BQ10:BQ13"/>
+    <mergeCell ref="BV10:BV13"/>
+    <mergeCell ref="BD9:BD13"/>
+    <mergeCell ref="A8:J13"/>
+    <mergeCell ref="K8:K13"/>
+    <mergeCell ref="L8:L13"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="Q8:Q13"/>
+    <mergeCell ref="M9:M13"/>
+    <mergeCell ref="N9:N13"/>
+    <mergeCell ref="O9:O13"/>
+    <mergeCell ref="X8:X13"/>
+    <mergeCell ref="Y8:Y13"/>
+    <mergeCell ref="Z8:Z13"/>
+    <mergeCell ref="AA8:AH8"/>
+    <mergeCell ref="AF9:AF13"/>
+    <mergeCell ref="AN8:AO8"/>
+    <mergeCell ref="AP8:AT8"/>
+    <mergeCell ref="R8:R13"/>
+    <mergeCell ref="AI8:AM8"/>
+    <mergeCell ref="BO9:BO13"/>
+    <mergeCell ref="AD9:AD13"/>
+    <mergeCell ref="AE9:AE13"/>
+    <mergeCell ref="S8:S13"/>
+    <mergeCell ref="T8:T13"/>
+    <mergeCell ref="U8:U13"/>
+    <mergeCell ref="V8:V13"/>
+    <mergeCell ref="AA9:AA13"/>
+    <mergeCell ref="AB9:AB13"/>
+    <mergeCell ref="AX8:AX13"/>
+    <mergeCell ref="AG9:AG13"/>
+    <mergeCell ref="W8:W13"/>
+    <mergeCell ref="AQ10:AQ13"/>
+    <mergeCell ref="AS10:AS13"/>
+    <mergeCell ref="AJ9:AJ13"/>
+    <mergeCell ref="AL9:AL13"/>
+    <mergeCell ref="AM9:AM13"/>
+    <mergeCell ref="AH9:AH13"/>
+    <mergeCell ref="AC9:AC13"/>
+    <mergeCell ref="CH8:CO8"/>
+    <mergeCell ref="CJ9:CO9"/>
+    <mergeCell ref="CJ10:CJ13"/>
+    <mergeCell ref="CK10:CN10"/>
+    <mergeCell ref="CO10:CO13"/>
+    <mergeCell ref="CK11:CK13"/>
+    <mergeCell ref="CL12:CL13"/>
+    <mergeCell ref="CM11:CM13"/>
+    <mergeCell ref="CN11:CN13"/>
     <mergeCell ref="GM11:GM13"/>
     <mergeCell ref="ET11:ET13"/>
     <mergeCell ref="FA10:FA13"/>
     <mergeCell ref="FI10:FI13"/>
     <mergeCell ref="FM8:FM13"/>
     <mergeCell ref="GR11:GR13"/>
     <mergeCell ref="FF8:FL8"/>
     <mergeCell ref="GE9:GE13"/>
     <mergeCell ref="FV9:FV13"/>
     <mergeCell ref="FW9:FW13"/>
     <mergeCell ref="GB9:GB13"/>
     <mergeCell ref="FZ9:FZ13"/>
     <mergeCell ref="GA9:GA13"/>
     <mergeCell ref="FN9:FN13"/>
     <mergeCell ref="FO9:FO13"/>
     <mergeCell ref="FP9:FP13"/>
     <mergeCell ref="FQ9:FQ13"/>
     <mergeCell ref="FU9:FU13"/>
     <mergeCell ref="FX8:FZ8"/>
     <mergeCell ref="GA8:GC8"/>
     <mergeCell ref="FY9:FY13"/>
     <mergeCell ref="FR9:FR13"/>
     <mergeCell ref="FX9:FX13"/>
     <mergeCell ref="FN8:FR8"/>
-    <mergeCell ref="CH8:CO8"/>
-[...241 lines deleted...]
-    <mergeCell ref="BX9:BX13"/>
   </mergeCells>
   <phoneticPr fontId="8"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.43307086614173229" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" fitToWidth="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>