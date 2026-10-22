--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F14F16A-ECB1-4009-84AC-0203738D29D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4EC30B87-AD84-4338-B387-52E678E29F05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CEAEF34B-51A5-4D1A-902B-0C89E3E42F94}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CEAEF34B-51A5-4D1A-902B-0C89E3E42F94}"/>
   </bookViews>
   <sheets>
     <sheet name="018" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'018'!$A$1:$GG$81</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'018'!$A:$J,'018'!$1:$16</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -4833,600 +4833,51 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1073B17-9A65-484C-8682-97DCA5E27C69}">
   <dimension ref="A1:GG84"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="9" width="3.140625" style="15" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="15" customWidth="1"/>
     <col min="11" max="188" width="10.7109375" style="15" customWidth="1"/>
     <col min="189" max="189" width="5.140625" style="15" customWidth="1"/>
-    <col min="190" max="421" width="9.140625" style="15"/>
-[...548 lines deleted...]
-    <col min="15805" max="16384" width="9.140625" style="15"/>
+    <col min="190" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:189" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:189" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="10" t="s">
         <v>164</v>
       </c>
       <c r="AK2" s="12"/>
       <c r="AL2" s="12"/>
       <c r="AM2" s="12"/>
       <c r="AN2" s="12"/>
     </row>
     <row r="3" spans="1:189" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="11" t="s">
         <v>257</v>
       </c>
       <c r="BF3" s="13"/>
       <c r="BI3" s="13"/>
       <c r="BJ3" s="13"/>
       <c r="BK3" s="13"/>
     </row>
@@ -8764,60 +8215,60 @@
       <c r="CU17" s="2">
         <v>0.2</v>
       </c>
       <c r="CV17" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW17" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX17" s="5">
         <v>75931</v>
       </c>
       <c r="CY17" s="5">
         <v>74570</v>
       </c>
       <c r="CZ17" s="7">
         <v>1361</v>
       </c>
       <c r="DA17" s="5">
         <v>74624</v>
       </c>
       <c r="DB17" s="5">
         <v>72144</v>
       </c>
       <c r="DC17" s="7">
-        <v>2481</v>
+        <v>2480</v>
       </c>
       <c r="DD17" s="7">
         <v>1307</v>
       </c>
       <c r="DE17" s="7">
         <v>2426</v>
       </c>
       <c r="DF17" s="7">
-        <v>-1120</v>
+        <v>-1119</v>
       </c>
       <c r="DG17" s="5">
         <v>4367</v>
       </c>
       <c r="DH17" s="5">
         <v>157</v>
       </c>
       <c r="DI17" s="7">
         <v>5517</v>
       </c>
       <c r="DJ17" s="5">
         <v>81407</v>
       </c>
       <c r="DK17" s="5">
         <v>35688</v>
       </c>
       <c r="DL17" s="5">
         <v>21035</v>
       </c>
       <c r="DM17" s="5">
         <v>16997</v>
       </c>
       <c r="DN17" s="5">
         <v>4038</v>
       </c>
@@ -9308,60 +8759,60 @@
       <c r="CR18" s="2">
         <v>0.5</v>
       </c>
       <c r="CS18" s="2">
         <v>0</v>
       </c>
       <c r="CT18" s="2">
         <v>0</v>
       </c>
       <c r="CU18" s="2">
         <v>0.5</v>
       </c>
       <c r="CV18" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW18" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX18" s="5">
         <v>101967</v>
       </c>
       <c r="CY18" s="5">
         <v>100405</v>
       </c>
       <c r="CZ18" s="7">
-        <v>1563</v>
+        <v>1562</v>
       </c>
       <c r="DA18" s="5">
         <v>97582</v>
       </c>
       <c r="DB18" s="5">
         <v>95764</v>
       </c>
       <c r="DC18" s="7">
-        <v>1819</v>
+        <v>1818</v>
       </c>
       <c r="DD18" s="7">
         <v>4385</v>
       </c>
       <c r="DE18" s="7">
         <v>4641</v>
       </c>
       <c r="DF18" s="7">
         <v>-256</v>
       </c>
       <c r="DG18" s="5">
         <v>5879</v>
       </c>
       <c r="DH18" s="5">
         <v>282</v>
       </c>
       <c r="DI18" s="7">
         <v>9982</v>
       </c>
       <c r="DJ18" s="5">
         <v>132196</v>
       </c>
       <c r="DK18" s="5">
         <v>56860</v>
       </c>
@@ -9672,51 +9123,51 @@
       <c r="AG19" s="4">
         <v>1.26</v>
       </c>
       <c r="AH19" s="2">
         <v>50.5</v>
       </c>
       <c r="AI19" s="2">
         <v>271.60000000000002</v>
       </c>
       <c r="AJ19" s="6">
         <v>59901</v>
       </c>
       <c r="AK19" s="6">
         <v>3314</v>
       </c>
       <c r="AL19" s="6">
         <v>55767</v>
       </c>
       <c r="AM19" s="6">
         <v>1151</v>
       </c>
       <c r="AN19" s="8">
         <v>4134</v>
       </c>
       <c r="AO19" s="2">
-        <v>171.3</v>
+        <v>171.6</v>
       </c>
       <c r="AP19" s="2">
         <v>6.9</v>
       </c>
       <c r="AQ19" s="7">
         <v>8087</v>
       </c>
       <c r="AR19" s="2">
         <v>13.5</v>
       </c>
       <c r="AS19" s="5">
         <v>5064</v>
       </c>
       <c r="AT19" s="4">
         <v>2.77</v>
       </c>
       <c r="AU19" s="5">
         <v>968</v>
       </c>
       <c r="AV19" s="5">
         <v>191</v>
       </c>
       <c r="AW19" s="5">
         <v>97</v>
       </c>
@@ -9861,69 +9312,69 @@
       <c r="CR19" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CS19" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CT19" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU19" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV19" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW19" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX19" s="5">
         <v>57807</v>
       </c>
       <c r="CY19" s="5">
         <v>56587</v>
       </c>
       <c r="CZ19" s="7">
-        <v>1221</v>
+        <v>1220</v>
       </c>
       <c r="DA19" s="5">
         <v>58642</v>
       </c>
       <c r="DB19" s="5">
         <v>55697</v>
       </c>
       <c r="DC19" s="7">
-        <v>2942</v>
+        <v>2945</v>
       </c>
       <c r="DD19" s="7">
         <v>-835</v>
       </c>
       <c r="DE19" s="7">
         <v>890</v>
       </c>
       <c r="DF19" s="7">
-        <v>-1721</v>
+        <v>-1725</v>
       </c>
       <c r="DG19" s="5">
         <v>3314</v>
       </c>
       <c r="DH19" s="5">
         <v>70</v>
       </c>
       <c r="DI19" s="7">
         <v>2409</v>
       </c>
       <c r="DJ19" s="5">
         <v>46054</v>
       </c>
       <c r="DK19" s="5">
         <v>20950</v>
       </c>
       <c r="DL19" s="5">
         <v>11113</v>
       </c>
       <c r="DM19" s="5">
         <v>8035</v>
       </c>
       <c r="DN19" s="5">
         <v>3078</v>
       </c>
@@ -10423,60 +9874,60 @@
       <c r="CU20" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV20" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW20" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX20" s="5">
         <v>43692</v>
       </c>
       <c r="CY20" s="5">
         <v>41269</v>
       </c>
       <c r="CZ20" s="7">
         <v>2423</v>
       </c>
       <c r="DA20" s="5">
         <v>42268</v>
       </c>
       <c r="DB20" s="5">
         <v>39660</v>
       </c>
       <c r="DC20" s="7">
-        <v>2610</v>
+        <v>2608</v>
       </c>
       <c r="DD20" s="7">
         <v>1424</v>
       </c>
       <c r="DE20" s="7">
         <v>1609</v>
       </c>
       <c r="DF20" s="7">
-        <v>-187</v>
+        <v>-185</v>
       </c>
       <c r="DG20" s="5">
         <v>1151</v>
       </c>
       <c r="DH20" s="5">
         <v>59</v>
       </c>
       <c r="DI20" s="7">
         <v>2516</v>
       </c>
       <c r="DJ20" s="5">
         <v>28684</v>
       </c>
       <c r="DK20" s="5">
         <v>18155</v>
       </c>
       <c r="DL20" s="5">
         <v>11276</v>
       </c>
       <c r="DM20" s="5">
         <v>10307</v>
       </c>
       <c r="DN20" s="5">
         <v>969</v>
       </c>
@@ -10976,60 +10427,60 @@
       <c r="CU21" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV21" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW21" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX21" s="5">
         <v>61388</v>
       </c>
       <c r="CY21" s="5">
         <v>60949</v>
       </c>
       <c r="CZ21" s="7">
         <v>439</v>
       </c>
       <c r="DA21" s="5">
         <v>65278</v>
       </c>
       <c r="DB21" s="5">
         <v>63972</v>
       </c>
       <c r="DC21" s="7">
-        <v>1309</v>
+        <v>1306</v>
       </c>
       <c r="DD21" s="7">
         <v>-3890</v>
       </c>
       <c r="DE21" s="7">
         <v>-3023</v>
       </c>
       <c r="DF21" s="7">
-        <v>-870</v>
+        <v>-867</v>
       </c>
       <c r="DG21" s="5">
         <v>3930</v>
       </c>
       <c r="DH21" s="5">
         <v>46</v>
       </c>
       <c r="DI21" s="7">
         <v>-6</v>
       </c>
       <c r="DJ21" s="5">
         <v>57548</v>
       </c>
       <c r="DK21" s="5">
         <v>23187</v>
       </c>
       <c r="DL21" s="5">
         <v>10676</v>
       </c>
       <c r="DM21" s="5">
         <v>7295</v>
       </c>
       <c r="DN21" s="5">
         <v>3381</v>
       </c>
@@ -11331,51 +10782,51 @@
       <c r="AG22" s="4">
         <v>1.49</v>
       </c>
       <c r="AH22" s="2">
         <v>34.6</v>
       </c>
       <c r="AI22" s="2">
         <v>177.3</v>
       </c>
       <c r="AJ22" s="6">
         <v>112749</v>
       </c>
       <c r="AK22" s="6">
         <v>5103</v>
       </c>
       <c r="AL22" s="6">
         <v>103726</v>
       </c>
       <c r="AM22" s="6">
         <v>818</v>
       </c>
       <c r="AN22" s="8">
         <v>9023</v>
       </c>
       <c r="AO22" s="2">
-        <v>243.4</v>
+        <v>243.5</v>
       </c>
       <c r="AP22" s="2">
         <v>8</v>
       </c>
       <c r="AQ22" s="7">
         <v>18183</v>
       </c>
       <c r="AR22" s="2">
         <v>16.100000000000001</v>
       </c>
       <c r="AS22" s="5">
         <v>5233</v>
       </c>
       <c r="AT22" s="4">
         <v>4.47</v>
       </c>
       <c r="AU22" s="5">
         <v>1872</v>
       </c>
       <c r="AV22" s="5">
         <v>358</v>
       </c>
       <c r="AW22" s="5">
         <v>129</v>
       </c>
@@ -11529,60 +10980,60 @@
       <c r="CU22" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV22" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW22" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX22" s="5">
         <v>106321</v>
       </c>
       <c r="CY22" s="5">
         <v>107646</v>
       </c>
       <c r="CZ22" s="7">
         <v>-1325</v>
       </c>
       <c r="DA22" s="5">
         <v>107632</v>
       </c>
       <c r="DB22" s="5">
         <v>103639</v>
       </c>
       <c r="DC22" s="7">
-        <v>3991</v>
+        <v>3993</v>
       </c>
       <c r="DD22" s="7">
         <v>-1311</v>
       </c>
       <c r="DE22" s="7">
         <v>4007</v>
       </c>
       <c r="DF22" s="7">
-        <v>-5316</v>
+        <v>-5318</v>
       </c>
       <c r="DG22" s="5">
         <v>5103</v>
       </c>
       <c r="DH22" s="5">
         <v>87</v>
       </c>
       <c r="DI22" s="7">
         <v>3705</v>
       </c>
       <c r="DJ22" s="5">
         <v>71192</v>
       </c>
       <c r="DK22" s="5">
         <v>45585</v>
       </c>
       <c r="DL22" s="5">
         <v>32935</v>
       </c>
       <c r="DM22" s="5">
         <v>16144</v>
       </c>
       <c r="DN22" s="5">
         <v>16791</v>
       </c>
@@ -12990,51 +12441,51 @@
       <c r="AG25" s="4">
         <v>1.36</v>
       </c>
       <c r="AH25" s="2">
         <v>37.299999999999997</v>
       </c>
       <c r="AI25" s="2">
         <v>364</v>
       </c>
       <c r="AJ25" s="6">
         <v>61577</v>
       </c>
       <c r="AK25" s="6">
         <v>3857</v>
       </c>
       <c r="AL25" s="6">
         <v>50765</v>
       </c>
       <c r="AM25" s="6">
         <v>1032</v>
       </c>
       <c r="AN25" s="8">
         <v>10812</v>
       </c>
       <c r="AO25" s="2">
-        <v>160.5</v>
+        <v>160.4</v>
       </c>
       <c r="AP25" s="2">
         <v>17.600000000000001</v>
       </c>
       <c r="AQ25" s="7">
         <v>12785</v>
       </c>
       <c r="AR25" s="2">
         <v>20.8</v>
       </c>
       <c r="AS25" s="5">
         <v>7813</v>
       </c>
       <c r="AT25" s="4">
         <v>2.4</v>
       </c>
       <c r="AU25" s="5">
         <v>3296</v>
       </c>
       <c r="AV25" s="5">
         <v>422</v>
       </c>
       <c r="AW25" s="5">
         <v>227</v>
       </c>
@@ -13179,69 +12630,69 @@
       <c r="CR25" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CS25" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CT25" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU25" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV25" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW25" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX25" s="5">
         <v>59771</v>
       </c>
       <c r="CY25" s="5">
         <v>57720</v>
       </c>
       <c r="CZ25" s="7">
-        <v>2049</v>
+        <v>2051</v>
       </c>
       <c r="DA25" s="5">
         <v>56825</v>
       </c>
       <c r="DB25" s="5">
         <v>50701</v>
       </c>
       <c r="DC25" s="7">
-        <v>6123</v>
+        <v>6124</v>
       </c>
       <c r="DD25" s="7">
         <v>2946</v>
       </c>
       <c r="DE25" s="7">
         <v>7019</v>
       </c>
       <c r="DF25" s="7">
-        <v>-4074</v>
+        <v>-4073</v>
       </c>
       <c r="DG25" s="5">
         <v>3857</v>
       </c>
       <c r="DH25" s="5">
         <v>64</v>
       </c>
       <c r="DI25" s="7">
         <v>6739</v>
       </c>
       <c r="DJ25" s="5">
         <v>43902</v>
       </c>
       <c r="DK25" s="5">
         <v>15857</v>
       </c>
       <c r="DL25" s="5">
         <v>8504</v>
       </c>
       <c r="DM25" s="5">
         <v>6300</v>
       </c>
       <c r="DN25" s="5">
         <v>2204</v>
       </c>
@@ -13732,60 +13183,60 @@
       <c r="CR26" s="2">
         <v>11.2</v>
       </c>
       <c r="CS26" s="2">
         <v>5.9</v>
       </c>
       <c r="CT26" s="2">
         <v>3</v>
       </c>
       <c r="CU26" s="2">
         <v>2.2999999999999998</v>
       </c>
       <c r="CV26" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW26" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX26" s="5">
         <v>23597</v>
       </c>
       <c r="CY26" s="5">
         <v>23738</v>
       </c>
       <c r="CZ26" s="7">
-        <v>-139</v>
+        <v>-141</v>
       </c>
       <c r="DA26" s="5">
         <v>27219</v>
       </c>
       <c r="DB26" s="5">
         <v>27466</v>
       </c>
       <c r="DC26" s="7">
-        <v>-245</v>
+        <v>-247</v>
       </c>
       <c r="DD26" s="7">
         <v>-3622</v>
       </c>
       <c r="DE26" s="7">
         <v>-3728</v>
       </c>
       <c r="DF26" s="7">
         <v>106</v>
       </c>
       <c r="DG26" s="5">
         <v>4056</v>
       </c>
       <c r="DH26" s="5">
         <v>107</v>
       </c>
       <c r="DI26" s="7">
         <v>327</v>
       </c>
       <c r="DJ26" s="5">
         <v>40189</v>
       </c>
       <c r="DK26" s="5">
         <v>22343</v>
       </c>
@@ -14285,69 +13736,69 @@
       <c r="CR27" s="2">
         <v>35.5</v>
       </c>
       <c r="CS27" s="2">
         <v>3.4</v>
       </c>
       <c r="CT27" s="2">
         <v>30.4</v>
       </c>
       <c r="CU27" s="2">
         <v>1.7</v>
       </c>
       <c r="CV27" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW27" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX27" s="5">
         <v>35218</v>
       </c>
       <c r="CY27" s="5">
         <v>40510</v>
       </c>
       <c r="CZ27" s="7">
-        <v>-5293</v>
+        <v>-5292</v>
       </c>
       <c r="DA27" s="5">
         <v>43720</v>
       </c>
       <c r="DB27" s="5">
         <v>47965</v>
       </c>
       <c r="DC27" s="7">
-        <v>-4244</v>
+        <v>-4245</v>
       </c>
       <c r="DD27" s="7">
         <v>-8502</v>
       </c>
       <c r="DE27" s="7">
         <v>-7455</v>
       </c>
       <c r="DF27" s="7">
-        <v>-1049</v>
+        <v>-1047</v>
       </c>
       <c r="DG27" s="5">
         <v>7606</v>
       </c>
       <c r="DH27" s="5">
         <v>244</v>
       </c>
       <c r="DI27" s="7">
         <v>-1140</v>
       </c>
       <c r="DJ27" s="5">
         <v>57598</v>
       </c>
       <c r="DK27" s="5">
         <v>32937</v>
       </c>
       <c r="DL27" s="5">
         <v>13921</v>
       </c>
       <c r="DM27" s="5">
         <v>13792</v>
       </c>
       <c r="DN27" s="5">
         <v>129</v>
       </c>
@@ -14649,51 +14100,51 @@
       <c r="AG28" s="4">
         <v>0.57999999999999996</v>
       </c>
       <c r="AH28" s="2">
         <v>62.6</v>
       </c>
       <c r="AI28" s="2">
         <v>707.8</v>
       </c>
       <c r="AJ28" s="6">
         <v>25752</v>
       </c>
       <c r="AK28" s="6">
         <v>3697</v>
       </c>
       <c r="AL28" s="6">
         <v>25499</v>
       </c>
       <c r="AM28" s="6">
         <v>769</v>
       </c>
       <c r="AN28" s="8">
         <v>253</v>
       </c>
       <c r="AO28" s="2">
-        <v>53.3</v>
+        <v>53.4</v>
       </c>
       <c r="AP28" s="2">
         <v>1</v>
       </c>
       <c r="AQ28" s="7">
         <v>1733</v>
       </c>
       <c r="AR28" s="2">
         <v>6.7</v>
       </c>
       <c r="AS28" s="5">
         <v>3462</v>
       </c>
       <c r="AT28" s="4">
         <v>1.89</v>
       </c>
       <c r="AU28" s="5">
         <v>65</v>
       </c>
       <c r="AV28" s="5">
         <v>19</v>
       </c>
       <c r="AW28" s="5">
         <v>7</v>
       </c>
@@ -14847,60 +14298,60 @@
       <c r="CU28" s="2">
         <v>2.4</v>
       </c>
       <c r="CV28" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW28" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX28" s="5">
         <v>22433</v>
       </c>
       <c r="CY28" s="5">
         <v>22055</v>
       </c>
       <c r="CZ28" s="7">
         <v>378</v>
       </c>
       <c r="DA28" s="5">
         <v>25563</v>
       </c>
       <c r="DB28" s="5">
         <v>25406</v>
       </c>
       <c r="DC28" s="7">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="DD28" s="7">
         <v>-3130</v>
       </c>
       <c r="DE28" s="7">
         <v>-3351</v>
       </c>
       <c r="DF28" s="7">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="DG28" s="5">
         <v>3697</v>
       </c>
       <c r="DH28" s="5">
         <v>93</v>
       </c>
       <c r="DI28" s="7">
         <v>474</v>
       </c>
       <c r="DJ28" s="5">
         <v>38446</v>
       </c>
       <c r="DK28" s="5">
         <v>21283</v>
       </c>
       <c r="DL28" s="5">
         <v>6969</v>
       </c>
       <c r="DM28" s="5">
         <v>6654</v>
       </c>
       <c r="DN28" s="5">
         <v>315</v>
       </c>
@@ -15202,51 +14653,51 @@
       <c r="AG29" s="4">
         <v>0.51</v>
       </c>
       <c r="AH29" s="2">
         <v>65.099999999999994</v>
       </c>
       <c r="AI29" s="2">
         <v>652.20000000000005</v>
       </c>
       <c r="AJ29" s="6">
         <v>22358</v>
       </c>
       <c r="AK29" s="6">
         <v>4196</v>
       </c>
       <c r="AL29" s="6">
         <v>22049</v>
       </c>
       <c r="AM29" s="6">
         <v>637</v>
       </c>
       <c r="AN29" s="8">
         <v>309</v>
       </c>
       <c r="AO29" s="2">
-        <v>36.799999999999997</v>
+        <v>36.9</v>
       </c>
       <c r="AP29" s="2">
         <v>1.4</v>
       </c>
       <c r="AQ29" s="7">
         <v>2194</v>
       </c>
       <c r="AR29" s="2">
         <v>9.8000000000000007</v>
       </c>
       <c r="AS29" s="5">
         <v>3245</v>
       </c>
       <c r="AT29" s="4">
         <v>1.65</v>
       </c>
       <c r="AU29" s="5">
         <v>74</v>
       </c>
       <c r="AV29" s="5">
         <v>23</v>
       </c>
       <c r="AW29" s="5">
         <v>11</v>
       </c>
@@ -15400,60 +14851,60 @@
       <c r="CU29" s="2">
         <v>0.7</v>
       </c>
       <c r="CV29" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW29" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX29" s="5">
         <v>18575</v>
       </c>
       <c r="CY29" s="5">
         <v>18162</v>
       </c>
       <c r="CZ29" s="7">
         <v>413</v>
       </c>
       <c r="DA29" s="5">
         <v>21831</v>
       </c>
       <c r="DB29" s="5">
         <v>21947</v>
       </c>
       <c r="DC29" s="7">
-        <v>-117</v>
+        <v>-116</v>
       </c>
       <c r="DD29" s="7">
         <v>-3256</v>
       </c>
       <c r="DE29" s="7">
         <v>-3785</v>
       </c>
       <c r="DF29" s="7">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="DG29" s="5">
         <v>4196</v>
       </c>
       <c r="DH29" s="5">
         <v>102</v>
       </c>
       <c r="DI29" s="7">
         <v>838</v>
       </c>
       <c r="DJ29" s="5">
         <v>36169</v>
       </c>
       <c r="DK29" s="5">
         <v>18249</v>
       </c>
       <c r="DL29" s="5">
         <v>8072</v>
       </c>
       <c r="DM29" s="5">
         <v>8008</v>
       </c>
       <c r="DN29" s="5">
         <v>64</v>
       </c>
@@ -15755,51 +15206,51 @@
       <c r="AG30" s="4">
         <v>0.74</v>
       </c>
       <c r="AH30" s="2">
         <v>79.7</v>
       </c>
       <c r="AI30" s="2">
         <v>1281.3</v>
       </c>
       <c r="AJ30" s="6">
         <v>36110</v>
       </c>
       <c r="AK30" s="6">
         <v>3540</v>
       </c>
       <c r="AL30" s="6">
         <v>34488</v>
       </c>
       <c r="AM30" s="6">
         <v>1004</v>
       </c>
       <c r="AN30" s="8">
         <v>1622</v>
       </c>
       <c r="AO30" s="2">
-        <v>193.8</v>
+        <v>194</v>
       </c>
       <c r="AP30" s="2">
         <v>4.5</v>
       </c>
       <c r="AQ30" s="7">
         <v>2937</v>
       </c>
       <c r="AR30" s="2">
         <v>8.1</v>
       </c>
       <c r="AS30" s="5">
         <v>2591</v>
       </c>
       <c r="AT30" s="4">
         <v>3.93</v>
       </c>
       <c r="AU30" s="5">
         <v>457</v>
       </c>
       <c r="AV30" s="5">
         <v>176</v>
       </c>
       <c r="AW30" s="5">
         <v>32</v>
       </c>
@@ -15953,60 +15404,60 @@
       <c r="CU30" s="2">
         <v>4.9000000000000004</v>
       </c>
       <c r="CV30" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW30" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX30" s="5">
         <v>33564</v>
       </c>
       <c r="CY30" s="5">
         <v>32570</v>
       </c>
       <c r="CZ30" s="7">
         <v>994</v>
       </c>
       <c r="DA30" s="5">
         <v>36216</v>
       </c>
       <c r="DB30" s="5">
         <v>34436</v>
       </c>
       <c r="DC30" s="7">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="DD30" s="7">
         <v>-2652</v>
       </c>
       <c r="DE30" s="7">
         <v>-1866</v>
       </c>
       <c r="DF30" s="7">
-        <v>-785</v>
+        <v>-786</v>
       </c>
       <c r="DG30" s="5">
         <v>3540</v>
       </c>
       <c r="DH30" s="5">
         <v>52</v>
       </c>
       <c r="DI30" s="7">
         <v>836</v>
       </c>
       <c r="DJ30" s="5">
         <v>45071</v>
       </c>
       <c r="DK30" s="5">
         <v>33300</v>
       </c>
       <c r="DL30" s="5">
         <v>8156</v>
       </c>
       <c r="DM30" s="5">
         <v>7762</v>
       </c>
       <c r="DN30" s="5">
         <v>394</v>
       </c>
@@ -16497,69 +15948,69 @@
       <c r="CR31" s="2">
         <v>42.2</v>
       </c>
       <c r="CS31" s="2">
         <v>18.600000000000001</v>
       </c>
       <c r="CT31" s="2">
         <v>5.9</v>
       </c>
       <c r="CU31" s="2">
         <v>17.7</v>
       </c>
       <c r="CV31" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW31" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX31" s="5">
         <v>57720</v>
       </c>
       <c r="CY31" s="5">
         <v>56174</v>
       </c>
       <c r="CZ31" s="7">
-        <v>1547</v>
+        <v>1546</v>
       </c>
       <c r="DA31" s="5">
         <v>63068</v>
       </c>
       <c r="DB31" s="5">
         <v>60406</v>
       </c>
       <c r="DC31" s="7">
         <v>2662</v>
       </c>
       <c r="DD31" s="7">
         <v>-5348</v>
       </c>
       <c r="DE31" s="7">
         <v>-4232</v>
       </c>
       <c r="DF31" s="7">
-        <v>-1115</v>
+        <v>-1116</v>
       </c>
       <c r="DG31" s="5">
         <v>4350</v>
       </c>
       <c r="DH31" s="5">
         <v>149</v>
       </c>
       <c r="DI31" s="7">
         <v>-1147</v>
       </c>
       <c r="DJ31" s="5">
         <v>72205</v>
       </c>
       <c r="DK31" s="5">
         <v>49714</v>
       </c>
       <c r="DL31" s="5">
         <v>16668</v>
       </c>
       <c r="DM31" s="5">
         <v>14017</v>
       </c>
       <c r="DN31" s="5">
         <v>2651</v>
       </c>
@@ -17050,69 +16501,69 @@
       <c r="CR32" s="2">
         <v>7.1</v>
       </c>
       <c r="CS32" s="2">
         <v>7.1</v>
       </c>
       <c r="CT32" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU32" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV32" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW32" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX32" s="5">
         <v>25264</v>
       </c>
       <c r="CY32" s="5">
         <v>24996</v>
       </c>
       <c r="CZ32" s="7">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="DA32" s="5">
         <v>23873</v>
       </c>
       <c r="DB32" s="5">
         <v>23663</v>
       </c>
       <c r="DC32" s="7">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="DD32" s="7">
         <v>1391</v>
       </c>
       <c r="DE32" s="7">
         <v>1333</v>
       </c>
       <c r="DF32" s="7">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="DG32" s="5">
         <v>2364</v>
       </c>
       <c r="DH32" s="5">
         <v>114</v>
       </c>
       <c r="DI32" s="7">
         <v>3641</v>
       </c>
       <c r="DJ32" s="5">
         <v>28619</v>
       </c>
       <c r="DK32" s="5">
         <v>19923</v>
       </c>
       <c r="DL32" s="5">
         <v>7028</v>
       </c>
       <c r="DM32" s="5">
         <v>6989</v>
       </c>
       <c r="DN32" s="5">
         <v>39</v>
       </c>
@@ -17414,51 +16865,51 @@
       <c r="AG33" s="4">
         <v>0.61</v>
       </c>
       <c r="AH33" s="2">
         <v>61.9</v>
       </c>
       <c r="AI33" s="2">
         <v>607</v>
       </c>
       <c r="AJ33" s="6">
         <v>12936</v>
       </c>
       <c r="AK33" s="6">
         <v>2366</v>
       </c>
       <c r="AL33" s="6">
         <v>12814</v>
       </c>
       <c r="AM33" s="6">
         <v>449</v>
       </c>
       <c r="AN33" s="8">
         <v>122</v>
       </c>
       <c r="AO33" s="2">
-        <v>31.5</v>
+        <v>31.4</v>
       </c>
       <c r="AP33" s="2">
         <v>0.9</v>
       </c>
       <c r="AQ33" s="7">
         <v>534</v>
       </c>
       <c r="AR33" s="2">
         <v>4.0999999999999996</v>
       </c>
       <c r="AS33" s="5">
         <v>3368</v>
       </c>
       <c r="AT33" s="4">
         <v>1.57</v>
       </c>
       <c r="AU33" s="5">
         <v>50</v>
       </c>
       <c r="AV33" s="5">
         <v>15</v>
       </c>
       <c r="AW33" s="5">
         <v>4</v>
       </c>
@@ -17603,69 +17054,69 @@
       <c r="CR33" s="2">
         <v>3.1</v>
       </c>
       <c r="CS33" s="2">
         <v>2.2999999999999998</v>
       </c>
       <c r="CT33" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU33" s="2">
         <v>0.8</v>
       </c>
       <c r="CV33" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW33" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX33" s="5">
         <v>11017</v>
       </c>
       <c r="CY33" s="5">
         <v>10570</v>
       </c>
       <c r="CZ33" s="7">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="DA33" s="5">
         <v>12943</v>
       </c>
       <c r="DB33" s="5">
         <v>12762</v>
       </c>
       <c r="DC33" s="7">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="DD33" s="7">
         <v>-1926</v>
       </c>
       <c r="DE33" s="7">
         <v>-2192</v>
       </c>
       <c r="DF33" s="7">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="DG33" s="5">
         <v>2366</v>
       </c>
       <c r="DH33" s="5">
         <v>52</v>
       </c>
       <c r="DI33" s="7">
         <v>388</v>
       </c>
       <c r="DJ33" s="5">
         <v>18171</v>
       </c>
       <c r="DK33" s="5">
         <v>9863</v>
       </c>
       <c r="DL33" s="5">
         <v>1907</v>
       </c>
       <c r="DM33" s="5">
         <v>1899</v>
       </c>
       <c r="DN33" s="5">
         <v>8</v>
       </c>
@@ -17967,51 +17418,51 @@
       <c r="AG34" s="4">
         <v>1.19</v>
       </c>
       <c r="AH34" s="2">
         <v>35.1</v>
       </c>
       <c r="AI34" s="2">
         <v>442</v>
       </c>
       <c r="AJ34" s="6">
         <v>39261</v>
       </c>
       <c r="AK34" s="6">
         <v>2791</v>
       </c>
       <c r="AL34" s="6">
         <v>35201</v>
       </c>
       <c r="AM34" s="6">
         <v>810</v>
       </c>
       <c r="AN34" s="8">
         <v>4060</v>
       </c>
       <c r="AO34" s="2">
-        <v>208.4</v>
+        <v>208.5</v>
       </c>
       <c r="AP34" s="2">
         <v>10.3</v>
       </c>
       <c r="AQ34" s="7">
         <v>4664</v>
       </c>
       <c r="AR34" s="2">
         <v>11.9</v>
       </c>
       <c r="AS34" s="5">
         <v>1086</v>
       </c>
       <c r="AT34" s="4">
         <v>10.85</v>
       </c>
       <c r="AU34" s="5">
         <v>1219</v>
       </c>
       <c r="AV34" s="5">
         <v>1122</v>
       </c>
       <c r="AW34" s="5">
         <v>80</v>
       </c>
@@ -18165,60 +17616,60 @@
       <c r="CU34" s="2">
         <v>9.4</v>
       </c>
       <c r="CV34" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW34" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX34" s="5">
         <v>36814</v>
       </c>
       <c r="CY34" s="5">
         <v>36470</v>
       </c>
       <c r="CZ34" s="7">
         <v>344</v>
       </c>
       <c r="DA34" s="5">
         <v>37482</v>
       </c>
       <c r="DB34" s="5">
         <v>35025</v>
       </c>
       <c r="DC34" s="7">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="DD34" s="7">
         <v>-668</v>
       </c>
       <c r="DE34" s="7">
         <v>1445</v>
       </c>
       <c r="DF34" s="7">
-        <v>-2112</v>
+        <v>-2113</v>
       </c>
       <c r="DG34" s="5">
         <v>2791</v>
       </c>
       <c r="DH34" s="5">
         <v>176</v>
       </c>
       <c r="DI34" s="7">
         <v>1947</v>
       </c>
       <c r="DJ34" s="5">
         <v>30936</v>
       </c>
       <c r="DK34" s="5">
         <v>26054</v>
       </c>
       <c r="DL34" s="5">
         <v>5135</v>
       </c>
       <c r="DM34" s="5">
         <v>5036</v>
       </c>
       <c r="DN34" s="5">
         <v>99</v>
       </c>
@@ -18709,69 +18160,69 @@
       <c r="CR35" s="2">
         <v>8</v>
       </c>
       <c r="CS35" s="2">
         <v>5.3</v>
       </c>
       <c r="CT35" s="2">
         <v>0.2</v>
       </c>
       <c r="CU35" s="2">
         <v>2.5</v>
       </c>
       <c r="CV35" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW35" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX35" s="5">
         <v>21695</v>
       </c>
       <c r="CY35" s="5">
         <v>21512</v>
       </c>
       <c r="CZ35" s="7">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="DA35" s="5">
         <v>25157</v>
       </c>
       <c r="DB35" s="5">
         <v>25362</v>
       </c>
       <c r="DC35" s="7">
         <v>-205</v>
       </c>
       <c r="DD35" s="7">
         <v>-3462</v>
       </c>
       <c r="DE35" s="7">
         <v>-3850</v>
       </c>
       <c r="DF35" s="7">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="DG35" s="5">
         <v>3748</v>
       </c>
       <c r="DH35" s="5">
         <v>97</v>
       </c>
       <c r="DI35" s="7">
         <v>189</v>
       </c>
       <c r="DJ35" s="5">
         <v>41954</v>
       </c>
       <c r="DK35" s="5">
         <v>21975</v>
       </c>
       <c r="DL35" s="5">
         <v>7023</v>
       </c>
       <c r="DM35" s="5">
         <v>6631</v>
       </c>
       <c r="DN35" s="5">
         <v>392</v>
       </c>
@@ -19262,60 +18713,60 @@
       <c r="CR36" s="2">
         <v>1.8</v>
       </c>
       <c r="CS36" s="2">
         <v>1.8</v>
       </c>
       <c r="CT36" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU36" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV36" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW36" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX36" s="5">
         <v>21031</v>
       </c>
       <c r="CY36" s="5">
         <v>20541</v>
       </c>
       <c r="CZ36" s="7">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="DA36" s="5">
         <v>26773</v>
       </c>
       <c r="DB36" s="5">
         <v>25761</v>
       </c>
       <c r="DC36" s="7">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="DD36" s="7">
         <v>-5742</v>
       </c>
       <c r="DE36" s="7">
         <v>-5220</v>
       </c>
       <c r="DF36" s="7">
         <v>-522</v>
       </c>
       <c r="DG36" s="5">
         <v>4404</v>
       </c>
       <c r="DH36" s="5">
         <v>69</v>
       </c>
       <c r="DI36" s="7">
         <v>-1407</v>
       </c>
       <c r="DJ36" s="5">
         <v>14024</v>
       </c>
       <c r="DK36" s="5">
         <v>4802</v>
       </c>
@@ -19815,69 +19266,69 @@
       <c r="CR37" s="2">
         <v>0.8</v>
       </c>
       <c r="CS37" s="2">
         <v>0.8</v>
       </c>
       <c r="CT37" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU37" s="2">
         <v>0</v>
       </c>
       <c r="CV37" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW37" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX37" s="5">
         <v>15903</v>
       </c>
       <c r="CY37" s="5">
         <v>16009</v>
       </c>
       <c r="CZ37" s="7">
-        <v>-105</v>
+        <v>-106</v>
       </c>
       <c r="DA37" s="5">
         <v>19752</v>
       </c>
       <c r="DB37" s="5">
         <v>20033</v>
       </c>
       <c r="DC37" s="7">
-        <v>-282</v>
+        <v>-281</v>
       </c>
       <c r="DD37" s="7">
         <v>-3849</v>
       </c>
       <c r="DE37" s="7">
         <v>-4024</v>
       </c>
       <c r="DF37" s="7">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="DG37" s="5">
         <v>3890</v>
       </c>
       <c r="DH37" s="5">
         <v>78</v>
       </c>
       <c r="DI37" s="7">
         <v>-37</v>
       </c>
       <c r="DJ37" s="5">
         <v>31363</v>
       </c>
       <c r="DK37" s="5">
         <v>13287</v>
       </c>
       <c r="DL37" s="5">
         <v>6130</v>
       </c>
       <c r="DM37" s="5">
         <v>5961</v>
       </c>
       <c r="DN37" s="5">
         <v>169</v>
       </c>
@@ -20368,60 +19819,60 @@
       <c r="CR38" s="2">
         <v>3.2</v>
       </c>
       <c r="CS38" s="2">
         <v>3.2</v>
       </c>
       <c r="CT38" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU38" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV38" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW38" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX38" s="5">
         <v>23416</v>
       </c>
       <c r="CY38" s="5">
         <v>29676</v>
       </c>
       <c r="CZ38" s="7">
-        <v>-6261</v>
+        <v>-6260</v>
       </c>
       <c r="DA38" s="5">
         <v>30475</v>
       </c>
       <c r="DB38" s="5">
         <v>35203</v>
       </c>
       <c r="DC38" s="7">
-        <v>-4729</v>
+        <v>-4728</v>
       </c>
       <c r="DD38" s="7">
         <v>-7059</v>
       </c>
       <c r="DE38" s="7">
         <v>-5527</v>
       </c>
       <c r="DF38" s="7">
         <v>-1532</v>
       </c>
       <c r="DG38" s="5">
         <v>6684</v>
       </c>
       <c r="DH38" s="5">
         <v>252</v>
       </c>
       <c r="DI38" s="7">
         <v>-627</v>
       </c>
       <c r="DJ38" s="5">
         <v>47392</v>
       </c>
       <c r="DK38" s="5">
         <v>25549</v>
       </c>
@@ -20921,69 +20372,69 @@
       <c r="CR39" s="2">
         <v>0.6</v>
       </c>
       <c r="CS39" s="2">
         <v>0.6</v>
       </c>
       <c r="CT39" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU39" s="2">
         <v>0</v>
       </c>
       <c r="CV39" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW39" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX39" s="5">
         <v>15052</v>
       </c>
       <c r="CY39" s="5">
         <v>14463</v>
       </c>
       <c r="CZ39" s="7">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="DA39" s="5">
         <v>18538</v>
       </c>
       <c r="DB39" s="5">
         <v>18319</v>
       </c>
       <c r="DC39" s="7">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="DD39" s="7">
         <v>-3486</v>
       </c>
       <c r="DE39" s="7">
         <v>-3856</v>
       </c>
       <c r="DF39" s="7">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="DG39" s="5">
         <v>3575</v>
       </c>
       <c r="DH39" s="5">
         <v>59</v>
       </c>
       <c r="DI39" s="7">
         <v>30</v>
       </c>
       <c r="DJ39" s="71">
         <v>29551</v>
       </c>
       <c r="DK39" s="87">
         <v>11901</v>
       </c>
       <c r="DL39" s="87">
         <v>5246</v>
       </c>
       <c r="DM39" s="87">
         <v>5068</v>
       </c>
       <c r="DN39" s="87">
         <v>178</v>
       </c>
@@ -21474,69 +20925,69 @@
       <c r="CR40" s="2">
         <v>0.9</v>
       </c>
       <c r="CS40" s="2">
         <v>0.9</v>
       </c>
       <c r="CT40" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU40" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV40" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW40" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX40" s="5">
         <v>12706</v>
       </c>
       <c r="CY40" s="5">
         <v>12735</v>
       </c>
       <c r="CZ40" s="7">
-        <v>-31</v>
+        <v>-29</v>
       </c>
       <c r="DA40" s="5">
         <v>16366</v>
       </c>
       <c r="DB40" s="5">
         <v>16938</v>
       </c>
       <c r="DC40" s="7">
-        <v>-571</v>
+        <v>-572</v>
       </c>
       <c r="DD40" s="7">
         <v>-3660</v>
       </c>
       <c r="DE40" s="7">
         <v>-4203</v>
       </c>
       <c r="DF40" s="7">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="DG40" s="5">
         <v>4218</v>
       </c>
       <c r="DH40" s="5">
         <v>78</v>
       </c>
       <c r="DI40" s="7">
         <v>480</v>
       </c>
       <c r="DJ40" s="5">
         <v>29437</v>
       </c>
       <c r="DK40" s="5">
         <v>11073</v>
       </c>
       <c r="DL40" s="5">
         <v>6907</v>
       </c>
       <c r="DM40" s="5">
         <v>6879</v>
       </c>
       <c r="DN40" s="5">
         <v>28</v>
       </c>
@@ -21838,51 +21289,51 @@
       <c r="AG41" s="4">
         <v>0.81</v>
       </c>
       <c r="AH41" s="2">
         <v>82.2</v>
       </c>
       <c r="AI41" s="2">
         <v>2754.7</v>
       </c>
       <c r="AJ41" s="6">
         <v>19004</v>
       </c>
       <c r="AK41" s="6">
         <v>2529</v>
       </c>
       <c r="AL41" s="6">
         <v>18231</v>
       </c>
       <c r="AM41" s="6">
         <v>740</v>
       </c>
       <c r="AN41" s="8">
         <v>773</v>
       </c>
       <c r="AO41" s="2">
-        <v>288.39999999999998</v>
+        <v>290.60000000000002</v>
       </c>
       <c r="AP41" s="2">
         <v>4.0999999999999996</v>
       </c>
       <c r="AQ41" s="7">
         <v>1846</v>
       </c>
       <c r="AR41" s="2">
         <v>9.6999999999999993</v>
       </c>
       <c r="AS41" s="5">
         <v>2260</v>
       </c>
       <c r="AT41" s="4">
         <v>2.42</v>
       </c>
       <c r="AU41" s="5">
         <v>223</v>
       </c>
       <c r="AV41" s="5">
         <v>99</v>
       </c>
       <c r="AW41" s="5">
         <v>25</v>
       </c>
@@ -22036,60 +21487,60 @@
       <c r="CU41" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV41" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW41" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX41" s="5">
         <v>17333</v>
       </c>
       <c r="CY41" s="5">
         <v>16475</v>
       </c>
       <c r="CZ41" s="7">
         <v>858</v>
       </c>
       <c r="DA41" s="5">
         <v>19587</v>
       </c>
       <c r="DB41" s="5">
         <v>18222</v>
       </c>
       <c r="DC41" s="7">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="DD41" s="7">
         <v>-2254</v>
       </c>
       <c r="DE41" s="7">
         <v>-1747</v>
       </c>
       <c r="DF41" s="7">
-        <v>-505</v>
+        <v>-507</v>
       </c>
       <c r="DG41" s="5">
         <v>2529</v>
       </c>
       <c r="DH41" s="5">
         <v>9</v>
       </c>
       <c r="DI41" s="7">
         <v>266</v>
       </c>
       <c r="DJ41" s="5">
         <v>21437</v>
       </c>
       <c r="DK41" s="5">
         <v>10275</v>
       </c>
       <c r="DL41" s="5">
         <v>4710</v>
       </c>
       <c r="DM41" s="5">
         <v>4690</v>
       </c>
       <c r="DN41" s="5">
         <v>20</v>
       </c>
@@ -22391,51 +21842,51 @@
       <c r="AG42" s="4">
         <v>0.66</v>
       </c>
       <c r="AH42" s="2">
         <v>74</v>
       </c>
       <c r="AI42" s="2">
         <v>731.5</v>
       </c>
       <c r="AJ42" s="6">
         <v>18547</v>
       </c>
       <c r="AK42" s="6">
         <v>2480</v>
       </c>
       <c r="AL42" s="6">
         <v>16319</v>
       </c>
       <c r="AM42" s="6">
         <v>744</v>
       </c>
       <c r="AN42" s="8">
         <v>2228</v>
       </c>
       <c r="AO42" s="2">
-        <v>141.9</v>
+        <v>141.69999999999999</v>
       </c>
       <c r="AP42" s="2">
         <v>12</v>
       </c>
       <c r="AQ42" s="7">
         <v>2632</v>
       </c>
       <c r="AR42" s="2">
         <v>14.2</v>
       </c>
       <c r="AS42" s="5">
         <v>3459</v>
       </c>
       <c r="AT42" s="4">
         <v>2.02</v>
       </c>
       <c r="AU42" s="5">
         <v>838</v>
       </c>
       <c r="AV42" s="5">
         <v>242</v>
       </c>
       <c r="AW42" s="5">
         <v>82</v>
       </c>
@@ -22580,69 +22031,69 @@
       <c r="CR42" s="2">
         <v>0.6</v>
       </c>
       <c r="CS42" s="2">
         <v>0.6</v>
       </c>
       <c r="CT42" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU42" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV42" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW42" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX42" s="5">
         <v>14513</v>
       </c>
       <c r="CY42" s="5">
         <v>16067</v>
       </c>
       <c r="CZ42" s="7">
-        <v>-1555</v>
+        <v>-1554</v>
       </c>
       <c r="DA42" s="5">
         <v>15390</v>
       </c>
       <c r="DB42" s="5">
         <v>16288</v>
       </c>
       <c r="DC42" s="7">
-        <v>-897</v>
+        <v>-898</v>
       </c>
       <c r="DD42" s="7">
         <v>-877</v>
       </c>
       <c r="DE42" s="7">
         <v>-221</v>
       </c>
       <c r="DF42" s="7">
-        <v>-658</v>
+        <v>-656</v>
       </c>
       <c r="DG42" s="5">
         <v>2480</v>
       </c>
       <c r="DH42" s="5">
         <v>31</v>
       </c>
       <c r="DI42" s="7">
         <v>1572</v>
       </c>
       <c r="DJ42" s="5">
         <v>21864</v>
       </c>
       <c r="DK42" s="5">
         <v>12260</v>
       </c>
       <c r="DL42" s="5">
         <v>6087</v>
       </c>
       <c r="DM42" s="5">
         <v>6057</v>
       </c>
       <c r="DN42" s="5">
         <v>30</v>
       </c>
@@ -23133,69 +22584,69 @@
       <c r="CR43" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CS43" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CT43" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU43" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV43" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW43" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX43" s="5">
         <v>9489</v>
       </c>
       <c r="CY43" s="5">
         <v>8327</v>
       </c>
       <c r="CZ43" s="7">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="DA43" s="5">
         <v>11420</v>
       </c>
       <c r="DB43" s="5">
         <v>10826</v>
       </c>
       <c r="DC43" s="7">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="DD43" s="7">
         <v>-1931</v>
       </c>
       <c r="DE43" s="7">
         <v>-2499</v>
       </c>
       <c r="DF43" s="7">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="DG43" s="5">
         <v>2450</v>
       </c>
       <c r="DH43" s="5">
         <v>48</v>
       </c>
       <c r="DI43" s="7">
         <v>471</v>
       </c>
       <c r="DJ43" s="5">
         <v>14932</v>
       </c>
       <c r="DK43" s="5">
         <v>6905</v>
       </c>
       <c r="DL43" s="5">
         <v>1128</v>
       </c>
       <c r="DM43" s="5">
         <v>1128</v>
       </c>
       <c r="DN43" s="5" t="s">
         <v>255</v>
       </c>
@@ -23695,60 +23146,60 @@
       <c r="CU44" s="2">
         <v>0</v>
       </c>
       <c r="CV44" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW44" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX44" s="5">
         <v>15400</v>
       </c>
       <c r="CY44" s="5">
         <v>14538</v>
       </c>
       <c r="CZ44" s="7">
         <v>862</v>
       </c>
       <c r="DA44" s="5">
         <v>19051</v>
       </c>
       <c r="DB44" s="5">
         <v>18749</v>
       </c>
       <c r="DC44" s="7">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="DD44" s="7">
         <v>-3651</v>
       </c>
       <c r="DE44" s="7">
         <v>-4211</v>
       </c>
       <c r="DF44" s="7">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="DG44" s="5">
         <v>3608</v>
       </c>
       <c r="DH44" s="5">
         <v>63</v>
       </c>
       <c r="DI44" s="7">
         <v>-106</v>
       </c>
       <c r="DJ44" s="5">
         <v>33883</v>
       </c>
       <c r="DK44" s="5">
         <v>13455</v>
       </c>
       <c r="DL44" s="5">
         <v>5479</v>
       </c>
       <c r="DM44" s="5">
         <v>5185</v>
       </c>
       <c r="DN44" s="5">
         <v>294</v>
       </c>
@@ -24239,69 +23690,69 @@
       <c r="CR45" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CS45" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CT45" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU45" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV45" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW45" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX45" s="5">
         <v>18750</v>
       </c>
       <c r="CY45" s="5">
         <v>18334</v>
       </c>
       <c r="CZ45" s="7">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="DA45" s="5">
         <v>24432</v>
       </c>
       <c r="DB45" s="5">
         <v>23440</v>
       </c>
       <c r="DC45" s="7">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="DD45" s="7">
         <v>-5682</v>
       </c>
       <c r="DE45" s="7">
         <v>-5106</v>
       </c>
       <c r="DF45" s="7">
-        <v>-575</v>
+        <v>-576</v>
       </c>
       <c r="DG45" s="5">
         <v>4310</v>
       </c>
       <c r="DH45" s="5">
         <v>32</v>
       </c>
       <c r="DI45" s="7">
         <v>-1404</v>
       </c>
       <c r="DJ45" s="5">
         <v>13502</v>
       </c>
       <c r="DK45" s="5">
         <v>4513</v>
       </c>
       <c r="DL45" s="5">
         <v>991</v>
       </c>
       <c r="DM45" s="5">
         <v>975</v>
       </c>
       <c r="DN45" s="5">
         <v>16</v>
       </c>
@@ -24792,60 +24243,60 @@
       <c r="CR46" s="2">
         <v>63.5</v>
       </c>
       <c r="CS46" s="2">
         <v>31.3</v>
       </c>
       <c r="CT46" s="2">
         <v>18.100000000000001</v>
       </c>
       <c r="CU46" s="2">
         <v>14.1</v>
       </c>
       <c r="CV46" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW46" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX46" s="5">
         <v>62641</v>
       </c>
       <c r="CY46" s="5">
         <v>62952</v>
       </c>
       <c r="CZ46" s="7">
-        <v>-312</v>
+        <v>-311</v>
       </c>
       <c r="DA46" s="5">
         <v>65114</v>
       </c>
       <c r="DB46" s="5">
         <v>65171</v>
       </c>
       <c r="DC46" s="7">
-        <v>-58</v>
+        <v>-57</v>
       </c>
       <c r="DD46" s="7">
         <v>-2473</v>
       </c>
       <c r="DE46" s="7">
         <v>-2219</v>
       </c>
       <c r="DF46" s="7">
         <v>-254</v>
       </c>
       <c r="DG46" s="5">
         <v>4890</v>
       </c>
       <c r="DH46" s="5">
         <v>251</v>
       </c>
       <c r="DI46" s="7">
         <v>2166</v>
       </c>
       <c r="DJ46" s="5">
         <v>84976</v>
       </c>
       <c r="DK46" s="5">
         <v>68297</v>
       </c>
@@ -25345,69 +24796,69 @@
       <c r="CR47" s="2">
         <v>463.9</v>
       </c>
       <c r="CS47" s="2">
         <v>5.7</v>
       </c>
       <c r="CT47" s="2">
         <v>434.6</v>
       </c>
       <c r="CU47" s="2">
         <v>23.6</v>
       </c>
       <c r="CV47" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW47" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX47" s="5">
         <v>192004</v>
       </c>
       <c r="CY47" s="5">
         <v>184442</v>
       </c>
       <c r="CZ47" s="7">
-        <v>7561</v>
+        <v>7562</v>
       </c>
       <c r="DA47" s="5">
         <v>219679</v>
       </c>
       <c r="DB47" s="5">
         <v>217488</v>
       </c>
       <c r="DC47" s="7">
-        <v>2195</v>
+        <v>2191</v>
       </c>
       <c r="DD47" s="7">
         <v>-27675</v>
       </c>
       <c r="DE47" s="7">
         <v>-33046</v>
       </c>
       <c r="DF47" s="7">
-        <v>5366</v>
+        <v>5371</v>
       </c>
       <c r="DG47" s="5">
         <v>19856</v>
       </c>
       <c r="DH47" s="5">
         <v>131</v>
       </c>
       <c r="DI47" s="7">
         <v>-7950</v>
       </c>
       <c r="DJ47" s="5">
         <v>193199</v>
       </c>
       <c r="DK47" s="5">
         <v>131078</v>
       </c>
       <c r="DL47" s="5">
         <v>13511</v>
       </c>
       <c r="DM47" s="5">
         <v>12832</v>
       </c>
       <c r="DN47" s="5">
         <v>679</v>
       </c>
@@ -25709,51 +25160,51 @@
       <c r="AG48" s="4">
         <v>0.71</v>
       </c>
       <c r="AH48" s="2">
         <v>58.4</v>
       </c>
       <c r="AI48" s="2">
         <v>708.5</v>
       </c>
       <c r="AJ48" s="6">
         <v>62340</v>
       </c>
       <c r="AK48" s="6">
         <v>4286</v>
       </c>
       <c r="AL48" s="6">
         <v>59284</v>
       </c>
       <c r="AM48" s="6">
         <v>1213</v>
       </c>
       <c r="AN48" s="8">
         <v>3056</v>
       </c>
       <c r="AO48" s="2">
-        <v>118.6</v>
+        <v>118.7</v>
       </c>
       <c r="AP48" s="2">
         <v>4.9000000000000004</v>
       </c>
       <c r="AQ48" s="7">
         <v>4492</v>
       </c>
       <c r="AR48" s="2">
         <v>7.2</v>
       </c>
       <c r="AS48" s="5">
         <v>2997</v>
       </c>
       <c r="AT48" s="4">
         <v>5.28</v>
       </c>
       <c r="AU48" s="5">
         <v>775</v>
       </c>
       <c r="AV48" s="5">
         <v>259</v>
       </c>
       <c r="AW48" s="5">
         <v>44</v>
       </c>
@@ -25907,60 +25358,60 @@
       <c r="CU48" s="2">
         <v>13.7</v>
       </c>
       <c r="CV48" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW48" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX48" s="5">
         <v>57425</v>
       </c>
       <c r="CY48" s="5">
         <v>58054</v>
       </c>
       <c r="CZ48" s="7">
         <v>-629</v>
       </c>
       <c r="DA48" s="5">
         <v>58880</v>
       </c>
       <c r="DB48" s="5">
         <v>59028</v>
       </c>
       <c r="DC48" s="7">
-        <v>-149</v>
+        <v>-148</v>
       </c>
       <c r="DD48" s="7">
         <v>-1455</v>
       </c>
       <c r="DE48" s="7">
         <v>-974</v>
       </c>
       <c r="DF48" s="7">
-        <v>-480</v>
+        <v>-481</v>
       </c>
       <c r="DG48" s="5">
         <v>4286</v>
       </c>
       <c r="DH48" s="5">
         <v>256</v>
       </c>
       <c r="DI48" s="7">
         <v>2575</v>
       </c>
       <c r="DJ48" s="5">
         <v>80613</v>
       </c>
       <c r="DK48" s="5">
         <v>65766</v>
       </c>
       <c r="DL48" s="5">
         <v>15138</v>
       </c>
       <c r="DM48" s="5">
         <v>14172</v>
       </c>
       <c r="DN48" s="5">
         <v>966</v>
       </c>
@@ -26460,60 +25911,60 @@
       <c r="CU49" s="2">
         <v>3.1</v>
       </c>
       <c r="CV49" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW49" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX49" s="5">
         <v>40652</v>
       </c>
       <c r="CY49" s="5">
         <v>38568</v>
       </c>
       <c r="CZ49" s="7">
         <v>2084</v>
       </c>
       <c r="DA49" s="5">
         <v>42384</v>
       </c>
       <c r="DB49" s="5">
         <v>40793</v>
       </c>
       <c r="DC49" s="7">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="DD49" s="7">
         <v>-1732</v>
       </c>
       <c r="DE49" s="7">
         <v>-2225</v>
       </c>
       <c r="DF49" s="7">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="DG49" s="5">
         <v>4111</v>
       </c>
       <c r="DH49" s="5">
         <v>193</v>
       </c>
       <c r="DI49" s="7">
         <v>2186</v>
       </c>
       <c r="DJ49" s="5">
         <v>61487</v>
       </c>
       <c r="DK49" s="5">
         <v>45240</v>
       </c>
       <c r="DL49" s="5">
         <v>12453</v>
       </c>
       <c r="DM49" s="5">
         <v>12253</v>
       </c>
       <c r="DN49" s="5">
         <v>200</v>
       </c>
@@ -26815,51 +26266,51 @@
       <c r="AG50" s="4">
         <v>0.72</v>
       </c>
       <c r="AH50" s="2">
         <v>78.599999999999994</v>
       </c>
       <c r="AI50" s="2">
         <v>1127.8</v>
       </c>
       <c r="AJ50" s="6">
         <v>68949</v>
       </c>
       <c r="AK50" s="6">
         <v>5483</v>
       </c>
       <c r="AL50" s="6">
         <v>65696</v>
       </c>
       <c r="AM50" s="6">
         <v>1513</v>
       </c>
       <c r="AN50" s="8">
         <v>3253</v>
       </c>
       <c r="AO50" s="2">
-        <v>168.4</v>
+        <v>168.5</v>
       </c>
       <c r="AP50" s="2">
         <v>4.7</v>
       </c>
       <c r="AQ50" s="7">
         <v>5031</v>
       </c>
       <c r="AR50" s="2">
         <v>7.3</v>
       </c>
       <c r="AS50" s="5">
         <v>3155</v>
       </c>
       <c r="AT50" s="4">
         <v>5.84</v>
       </c>
       <c r="AU50" s="5">
         <v>870</v>
       </c>
       <c r="AV50" s="5">
         <v>276</v>
       </c>
       <c r="AW50" s="5">
         <v>41</v>
       </c>
@@ -27013,60 +26464,60 @@
       <c r="CU50" s="2">
         <v>14.4</v>
       </c>
       <c r="CV50" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW50" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX50" s="5">
         <v>64720</v>
       </c>
       <c r="CY50" s="5">
         <v>63466</v>
       </c>
       <c r="CZ50" s="7">
         <v>1254</v>
       </c>
       <c r="DA50" s="5">
         <v>68139</v>
       </c>
       <c r="DB50" s="5">
         <v>65563</v>
       </c>
       <c r="DC50" s="7">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="DD50" s="7">
         <v>-3419</v>
       </c>
       <c r="DE50" s="7">
         <v>-2097</v>
       </c>
       <c r="DF50" s="7">
-        <v>-1321</v>
+        <v>-1322</v>
       </c>
       <c r="DG50" s="5">
         <v>5483</v>
       </c>
       <c r="DH50" s="5">
         <v>133</v>
       </c>
       <c r="DI50" s="7">
         <v>1931</v>
       </c>
       <c r="DJ50" s="5">
         <v>90443</v>
       </c>
       <c r="DK50" s="5">
         <v>77502</v>
       </c>
       <c r="DL50" s="5">
         <v>14770</v>
       </c>
       <c r="DM50" s="5">
         <v>13660</v>
       </c>
       <c r="DN50" s="5">
         <v>1110</v>
       </c>
@@ -27368,51 +26819,51 @@
       <c r="AG51" s="4">
         <v>0.73</v>
       </c>
       <c r="AH51" s="2">
         <v>45.6</v>
       </c>
       <c r="AI51" s="2">
         <v>736.9</v>
       </c>
       <c r="AJ51" s="6">
         <v>74559</v>
       </c>
       <c r="AK51" s="6">
         <v>3995</v>
       </c>
       <c r="AL51" s="6">
         <v>70991</v>
       </c>
       <c r="AM51" s="6">
         <v>1689</v>
       </c>
       <c r="AN51" s="8">
         <v>3568</v>
       </c>
       <c r="AO51" s="2">
-        <v>205.9</v>
+        <v>206</v>
       </c>
       <c r="AP51" s="2">
         <v>4.8</v>
       </c>
       <c r="AQ51" s="7">
         <v>5839</v>
       </c>
       <c r="AR51" s="2">
         <v>7.8</v>
       </c>
       <c r="AS51" s="5">
         <v>2895</v>
       </c>
       <c r="AT51" s="4">
         <v>5.78</v>
       </c>
       <c r="AU51" s="5">
         <v>800</v>
       </c>
       <c r="AV51" s="5">
         <v>276</v>
       </c>
       <c r="AW51" s="5">
         <v>31</v>
       </c>
@@ -27557,69 +27008,69 @@
       <c r="CR51" s="2">
         <v>71.5</v>
       </c>
       <c r="CS51" s="2">
         <v>25.7</v>
       </c>
       <c r="CT51" s="2">
         <v>11.4</v>
       </c>
       <c r="CU51" s="2">
         <v>34.4</v>
       </c>
       <c r="CV51" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW51" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX51" s="5">
         <v>71911</v>
       </c>
       <c r="CY51" s="5">
         <v>70564</v>
       </c>
       <c r="CZ51" s="7">
-        <v>1348</v>
+        <v>1347</v>
       </c>
       <c r="DA51" s="5">
         <v>73953</v>
       </c>
       <c r="DB51" s="5">
         <v>70770</v>
       </c>
       <c r="DC51" s="7">
         <v>3183</v>
       </c>
       <c r="DD51" s="7">
         <v>-2042</v>
       </c>
       <c r="DE51" s="7">
         <v>-206</v>
       </c>
       <c r="DF51" s="7">
-        <v>-1835</v>
+        <v>-1836</v>
       </c>
       <c r="DG51" s="5">
         <v>3995</v>
       </c>
       <c r="DH51" s="5">
         <v>221</v>
       </c>
       <c r="DI51" s="7">
         <v>1732</v>
       </c>
       <c r="DJ51" s="5">
         <v>98677</v>
       </c>
       <c r="DK51" s="5">
         <v>80960</v>
       </c>
       <c r="DL51" s="5">
         <v>26105</v>
       </c>
       <c r="DM51" s="5">
         <v>21086</v>
       </c>
       <c r="DN51" s="5">
         <v>5019</v>
       </c>
@@ -28110,60 +27561,60 @@
       <c r="CR52" s="2">
         <v>36.299999999999997</v>
       </c>
       <c r="CS52" s="2">
         <v>36.299999999999997</v>
       </c>
       <c r="CT52" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU52" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV52" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW52" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX52" s="5">
         <v>73562</v>
       </c>
       <c r="CY52" s="5">
         <v>65099</v>
       </c>
       <c r="CZ52" s="7">
-        <v>8462</v>
+        <v>8463</v>
       </c>
       <c r="DA52" s="5">
         <v>61980</v>
       </c>
       <c r="DB52" s="5">
         <v>56786</v>
       </c>
       <c r="DC52" s="7">
-        <v>5193</v>
+        <v>5194</v>
       </c>
       <c r="DD52" s="7">
         <v>11582</v>
       </c>
       <c r="DE52" s="7">
         <v>8313</v>
       </c>
       <c r="DF52" s="7">
         <v>3269</v>
       </c>
       <c r="DG52" s="5">
         <v>1837</v>
       </c>
       <c r="DH52" s="5">
         <v>487</v>
       </c>
       <c r="DI52" s="7">
         <v>12932</v>
       </c>
       <c r="DJ52" s="5">
         <v>58948</v>
       </c>
       <c r="DK52" s="5">
         <v>54338</v>
       </c>
@@ -28663,69 +28114,69 @@
       <c r="CR53" s="2">
         <v>25</v>
       </c>
       <c r="CS53" s="2">
         <v>18.8</v>
       </c>
       <c r="CT53" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU53" s="2">
         <v>6.2</v>
       </c>
       <c r="CV53" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW53" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX53" s="5">
         <v>22171</v>
       </c>
       <c r="CY53" s="5">
         <v>26973</v>
       </c>
       <c r="CZ53" s="7">
-        <v>-4801</v>
+        <v>-4802</v>
       </c>
       <c r="DA53" s="5">
         <v>24069</v>
       </c>
       <c r="DB53" s="5">
         <v>26935</v>
       </c>
       <c r="DC53" s="7">
         <v>-2866</v>
       </c>
       <c r="DD53" s="7">
         <v>-1898</v>
       </c>
       <c r="DE53" s="7">
         <v>38</v>
       </c>
       <c r="DF53" s="7">
-        <v>-1935</v>
+        <v>-1936</v>
       </c>
       <c r="DG53" s="5">
         <v>1769</v>
       </c>
       <c r="DH53" s="5">
         <v>84</v>
       </c>
       <c r="DI53" s="7">
         <v>-213</v>
       </c>
       <c r="DJ53" s="5">
         <v>41859</v>
       </c>
       <c r="DK53" s="5">
         <v>31487</v>
       </c>
       <c r="DL53" s="5">
         <v>7606</v>
       </c>
       <c r="DM53" s="5">
         <v>7538</v>
       </c>
       <c r="DN53" s="5">
         <v>68</v>
       </c>
@@ -29027,51 +28478,51 @@
       <c r="AG54" s="4">
         <v>1.18</v>
       </c>
       <c r="AH54" s="2">
         <v>22.8</v>
       </c>
       <c r="AI54" s="2">
         <v>424</v>
       </c>
       <c r="AJ54" s="6">
         <v>57959</v>
       </c>
       <c r="AK54" s="6">
         <v>3376</v>
       </c>
       <c r="AL54" s="6">
         <v>50123</v>
       </c>
       <c r="AM54" s="6">
         <v>1126</v>
       </c>
       <c r="AN54" s="8">
         <v>7836</v>
       </c>
       <c r="AO54" s="2">
-        <v>193.7</v>
+        <v>193.9</v>
       </c>
       <c r="AP54" s="2">
         <v>13.5</v>
       </c>
       <c r="AQ54" s="7">
         <v>8941</v>
       </c>
       <c r="AR54" s="2">
         <v>15.4</v>
       </c>
       <c r="AS54" s="5">
         <v>628</v>
       </c>
       <c r="AT54" s="4">
         <v>20.87</v>
       </c>
       <c r="AU54" s="5">
         <v>1773</v>
       </c>
       <c r="AV54" s="5">
         <v>2822</v>
       </c>
       <c r="AW54" s="5">
         <v>111</v>
       </c>
@@ -29216,69 +28667,69 @@
       <c r="CR54" s="2">
         <v>46.2</v>
       </c>
       <c r="CS54" s="2">
         <v>29.1</v>
       </c>
       <c r="CT54" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU54" s="2">
         <v>17.100000000000001</v>
       </c>
       <c r="CV54" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW54" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX54" s="5">
         <v>54738</v>
       </c>
       <c r="CY54" s="5">
         <v>54583</v>
       </c>
       <c r="CZ54" s="7">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="DA54" s="5">
         <v>53750</v>
       </c>
       <c r="DB54" s="5">
         <v>49801</v>
       </c>
       <c r="DC54" s="7">
-        <v>3948</v>
+        <v>3949</v>
       </c>
       <c r="DD54" s="7">
         <v>988</v>
       </c>
       <c r="DE54" s="7">
         <v>4782</v>
       </c>
       <c r="DF54" s="7">
-        <v>-3791</v>
+        <v>-3794</v>
       </c>
       <c r="DG54" s="5">
         <v>3376</v>
       </c>
       <c r="DH54" s="5">
         <v>322</v>
       </c>
       <c r="DI54" s="7">
         <v>4042</v>
       </c>
       <c r="DJ54" s="5">
         <v>46558</v>
       </c>
       <c r="DK54" s="5">
         <v>42521</v>
       </c>
       <c r="DL54" s="5">
         <v>7789</v>
       </c>
       <c r="DM54" s="5">
         <v>7608</v>
       </c>
       <c r="DN54" s="5">
         <v>181</v>
       </c>
@@ -29580,51 +29031,51 @@
       <c r="AG55" s="4">
         <v>0.67</v>
       </c>
       <c r="AH55" s="2">
         <v>49.9</v>
       </c>
       <c r="AI55" s="2">
         <v>707.1</v>
       </c>
       <c r="AJ55" s="6">
         <v>75059</v>
       </c>
       <c r="AK55" s="6">
         <v>4717</v>
       </c>
       <c r="AL55" s="6">
         <v>71997</v>
       </c>
       <c r="AM55" s="6">
         <v>1244</v>
       </c>
       <c r="AN55" s="8">
         <v>3062</v>
       </c>
       <c r="AO55" s="2">
-        <v>135</v>
+        <v>135.1</v>
       </c>
       <c r="AP55" s="2">
         <v>4.0999999999999996</v>
       </c>
       <c r="AQ55" s="7">
         <v>4500</v>
       </c>
       <c r="AR55" s="2">
         <v>6</v>
       </c>
       <c r="AS55" s="5">
         <v>3691</v>
       </c>
       <c r="AT55" s="4">
         <v>4.95</v>
       </c>
       <c r="AU55" s="5">
         <v>745</v>
       </c>
       <c r="AV55" s="5">
         <v>202</v>
       </c>
       <c r="AW55" s="5">
         <v>39</v>
       </c>
@@ -29778,60 +29229,60 @@
       <c r="CU55" s="2">
         <v>19.7</v>
       </c>
       <c r="CV55" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW55" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX55" s="5">
         <v>65785</v>
       </c>
       <c r="CY55" s="5">
         <v>70342</v>
       </c>
       <c r="CZ55" s="7">
         <v>-4557</v>
       </c>
       <c r="DA55" s="5">
         <v>67901</v>
       </c>
       <c r="DB55" s="5">
         <v>71662</v>
       </c>
       <c r="DC55" s="7">
-        <v>-3763</v>
+        <v>-3761</v>
       </c>
       <c r="DD55" s="7">
         <v>-2116</v>
       </c>
       <c r="DE55" s="7">
         <v>-1320</v>
       </c>
       <c r="DF55" s="7">
-        <v>-794</v>
+        <v>-796</v>
       </c>
       <c r="DG55" s="5">
         <v>4717</v>
       </c>
       <c r="DH55" s="5">
         <v>335</v>
       </c>
       <c r="DI55" s="7">
         <v>2266</v>
       </c>
       <c r="DJ55" s="5">
         <v>98479</v>
       </c>
       <c r="DK55" s="5">
         <v>81644</v>
       </c>
       <c r="DL55" s="5">
         <v>17839</v>
       </c>
       <c r="DM55" s="5">
         <v>16760</v>
       </c>
       <c r="DN55" s="5">
         <v>1079</v>
       </c>
@@ -31239,51 +30690,51 @@
       <c r="AG58" s="4">
         <v>1.0900000000000001</v>
       </c>
       <c r="AH58" s="2">
         <v>51.5</v>
       </c>
       <c r="AI58" s="2">
         <v>301.39999999999998</v>
       </c>
       <c r="AJ58" s="6">
         <v>68321</v>
       </c>
       <c r="AK58" s="6">
         <v>3492</v>
       </c>
       <c r="AL58" s="6">
         <v>63578</v>
       </c>
       <c r="AM58" s="6">
         <v>1313</v>
       </c>
       <c r="AN58" s="8">
         <v>4743</v>
       </c>
       <c r="AO58" s="2">
-        <v>184.5</v>
+        <v>184.6</v>
       </c>
       <c r="AP58" s="2">
         <v>6.9</v>
       </c>
       <c r="AQ58" s="7">
         <v>7412</v>
       </c>
       <c r="AR58" s="2">
         <v>10.8</v>
       </c>
       <c r="AS58" s="5">
         <v>3149</v>
       </c>
       <c r="AT58" s="4">
         <v>4.55</v>
       </c>
       <c r="AU58" s="5">
         <v>994</v>
       </c>
       <c r="AV58" s="5">
         <v>316</v>
       </c>
       <c r="AW58" s="5">
         <v>657</v>
       </c>
@@ -31428,69 +30879,69 @@
       <c r="CR58" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CS58" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CT58" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU58" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV58" s="2">
         <v>1324.8</v>
       </c>
       <c r="CW58" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX58" s="5">
         <v>67096</v>
       </c>
       <c r="CY58" s="5">
         <v>64829</v>
       </c>
       <c r="CZ58" s="7">
-        <v>2268</v>
+        <v>2267</v>
       </c>
       <c r="DA58" s="5">
         <v>67913</v>
       </c>
       <c r="DB58" s="5">
         <v>63472</v>
       </c>
       <c r="DC58" s="7">
-        <v>4440</v>
+        <v>4441</v>
       </c>
       <c r="DD58" s="7">
         <v>-817</v>
       </c>
       <c r="DE58" s="7">
         <v>1357</v>
       </c>
       <c r="DF58" s="7">
-        <v>-2172</v>
+        <v>-2174</v>
       </c>
       <c r="DG58" s="5">
         <v>3492</v>
       </c>
       <c r="DH58" s="5">
         <v>106</v>
       </c>
       <c r="DI58" s="7">
         <v>2569</v>
       </c>
       <c r="DJ58" s="5">
         <v>61300</v>
       </c>
       <c r="DK58" s="5">
         <v>38920</v>
       </c>
       <c r="DL58" s="5">
         <v>20095</v>
       </c>
       <c r="DM58" s="5">
         <v>18818</v>
       </c>
       <c r="DN58" s="5">
         <v>1277</v>
       </c>
@@ -32345,51 +31796,51 @@
       <c r="AG60" s="4">
         <v>1.02</v>
       </c>
       <c r="AH60" s="2">
         <v>54.6</v>
       </c>
       <c r="AI60" s="2">
         <v>339.8</v>
       </c>
       <c r="AJ60" s="6">
         <v>75600</v>
       </c>
       <c r="AK60" s="6">
         <v>3572</v>
       </c>
       <c r="AL60" s="6">
         <v>70567</v>
       </c>
       <c r="AM60" s="6">
         <v>1770</v>
       </c>
       <c r="AN60" s="8">
         <v>5033</v>
       </c>
       <c r="AO60" s="2">
-        <v>234.1</v>
+        <v>233.8</v>
       </c>
       <c r="AP60" s="2">
         <v>6.7</v>
       </c>
       <c r="AQ60" s="7">
         <v>8319</v>
       </c>
       <c r="AR60" s="2">
         <v>11</v>
       </c>
       <c r="AS60" s="5">
         <v>4848</v>
       </c>
       <c r="AT60" s="4">
         <v>4.3600000000000003</v>
       </c>
       <c r="AU60" s="5">
         <v>1406</v>
       </c>
       <c r="AV60" s="5">
         <v>290</v>
       </c>
       <c r="AW60" s="5">
         <v>627</v>
       </c>
@@ -32543,60 +31994,60 @@
       <c r="CU60" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV60" s="2">
         <v>1500.8</v>
       </c>
       <c r="CW60" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX60" s="5">
         <v>74139</v>
       </c>
       <c r="CY60" s="5">
         <v>72028</v>
       </c>
       <c r="CZ60" s="7">
         <v>2111</v>
       </c>
       <c r="DA60" s="5">
         <v>75443</v>
       </c>
       <c r="DB60" s="5">
         <v>70452</v>
       </c>
       <c r="DC60" s="7">
-        <v>4994</v>
+        <v>4991</v>
       </c>
       <c r="DD60" s="7">
         <v>-1304</v>
       </c>
       <c r="DE60" s="7">
         <v>1576</v>
       </c>
       <c r="DF60" s="7">
-        <v>-2883</v>
+        <v>-2880</v>
       </c>
       <c r="DG60" s="5">
         <v>3572</v>
       </c>
       <c r="DH60" s="5">
         <v>115</v>
       </c>
       <c r="DI60" s="7">
         <v>2153</v>
       </c>
       <c r="DJ60" s="5">
         <v>72897</v>
       </c>
       <c r="DK60" s="5">
         <v>49868</v>
       </c>
       <c r="DL60" s="5">
         <v>28404</v>
       </c>
       <c r="DM60" s="5">
         <v>27397</v>
       </c>
       <c r="DN60" s="5">
         <v>1007</v>
       </c>
@@ -33451,51 +32902,51 @@
       <c r="AG62" s="4">
         <v>1.3</v>
       </c>
       <c r="AH62" s="2">
         <v>43.9</v>
       </c>
       <c r="AI62" s="2">
         <v>185.1</v>
       </c>
       <c r="AJ62" s="6">
         <v>51098</v>
       </c>
       <c r="AK62" s="6">
         <v>2459</v>
       </c>
       <c r="AL62" s="6">
         <v>48042</v>
       </c>
       <c r="AM62" s="6">
         <v>814</v>
       </c>
       <c r="AN62" s="8">
         <v>3056</v>
       </c>
       <c r="AO62" s="2">
-        <v>156.30000000000001</v>
+        <v>156.5</v>
       </c>
       <c r="AP62" s="2">
         <v>6</v>
       </c>
       <c r="AQ62" s="7">
         <v>5081</v>
       </c>
       <c r="AR62" s="2">
         <v>9.9</v>
       </c>
       <c r="AS62" s="5">
         <v>1131</v>
       </c>
       <c r="AT62" s="4">
         <v>6.29</v>
       </c>
       <c r="AU62" s="5">
         <v>425</v>
       </c>
       <c r="AV62" s="5">
         <v>376</v>
       </c>
       <c r="AW62" s="5">
         <v>547</v>
       </c>
@@ -33649,60 +33100,60 @@
       <c r="CU62" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV62" s="2">
         <v>952.1</v>
       </c>
       <c r="CW62" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX62" s="5">
         <v>49862</v>
       </c>
       <c r="CY62" s="5">
         <v>48639</v>
       </c>
       <c r="CZ62" s="7">
         <v>1223</v>
       </c>
       <c r="DA62" s="5">
         <v>50256</v>
       </c>
       <c r="DB62" s="5">
         <v>47930</v>
       </c>
       <c r="DC62" s="7">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="DD62" s="7">
         <v>-394</v>
       </c>
       <c r="DE62" s="7">
         <v>709</v>
       </c>
       <c r="DF62" s="7">
-        <v>-1101</v>
+        <v>-1103</v>
       </c>
       <c r="DG62" s="5">
         <v>2459</v>
       </c>
       <c r="DH62" s="5">
         <v>112</v>
       </c>
       <c r="DI62" s="7">
         <v>1953</v>
       </c>
       <c r="DJ62" s="5">
         <v>38463</v>
       </c>
       <c r="DK62" s="5">
         <v>23829</v>
       </c>
       <c r="DL62" s="5">
         <v>8565</v>
       </c>
       <c r="DM62" s="5">
         <v>6829</v>
       </c>
       <c r="DN62" s="5">
         <v>1736</v>
       </c>
@@ -34193,69 +33644,69 @@
       <c r="CR63" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CS63" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CT63" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CU63" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV63" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW63" s="5">
         <v>206811</v>
       </c>
       <c r="CX63" s="5">
         <v>44178</v>
       </c>
       <c r="CY63" s="5">
         <v>41733</v>
       </c>
       <c r="CZ63" s="7">
-        <v>2443</v>
+        <v>2445</v>
       </c>
       <c r="DA63" s="5">
         <v>45492</v>
       </c>
       <c r="DB63" s="5">
         <v>44779</v>
       </c>
       <c r="DC63" s="7">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="DD63" s="7">
         <v>-1314</v>
       </c>
       <c r="DE63" s="7">
         <v>-3046</v>
       </c>
       <c r="DF63" s="7">
-        <v>1729</v>
+        <v>1732</v>
       </c>
       <c r="DG63" s="5">
         <v>2973</v>
       </c>
       <c r="DH63" s="5">
         <v>117</v>
       </c>
       <c r="DI63" s="7">
         <v>1542</v>
       </c>
       <c r="DJ63" s="5">
         <v>8541</v>
       </c>
       <c r="DK63" s="5">
         <v>6094</v>
       </c>
       <c r="DL63" s="5">
         <v>2579</v>
       </c>
       <c r="DM63" s="5">
         <v>2564</v>
       </c>
       <c r="DN63" s="5">
         <v>15</v>
       </c>
@@ -34755,60 +34206,60 @@
       <c r="CU64" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CV64" s="2" t="s">
         <v>255</v>
       </c>
       <c r="CW64" s="5" t="s">
         <v>255</v>
       </c>
       <c r="CX64" s="5">
         <v>92438</v>
       </c>
       <c r="CY64" s="5">
         <v>91831</v>
       </c>
       <c r="CZ64" s="7">
         <v>607</v>
       </c>
       <c r="DA64" s="5">
         <v>87876</v>
       </c>
       <c r="DB64" s="5">
         <v>85557</v>
       </c>
       <c r="DC64" s="7">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="DD64" s="7">
         <v>4562</v>
       </c>
       <c r="DE64" s="7">
         <v>6274</v>
       </c>
       <c r="DF64" s="7">
-        <v>-1710</v>
+        <v>-1712</v>
       </c>
       <c r="DG64" s="5">
         <v>424</v>
       </c>
       <c r="DH64" s="5">
         <v>41</v>
       </c>
       <c r="DI64" s="7">
         <v>4945</v>
       </c>
       <c r="DJ64" s="5">
         <v>31825</v>
       </c>
       <c r="DK64" s="5">
         <v>18530</v>
       </c>
       <c r="DL64" s="5">
         <v>8532</v>
       </c>
       <c r="DM64" s="5">
         <v>7609</v>
       </c>
       <c r="DN64" s="5">
         <v>923</v>
       </c>