--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F82D0FE-ECA3-4BFA-9F59-CAB3F69F64DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4EC942F0-B9B4-4A32-9413-552AFD237990}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="597" xr2:uid="{405610B5-F1D8-4E85-B831-60AB91E4081D}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="597" xr2:uid="{405610B5-F1D8-4E85-B831-60AB91E4081D}"/>
   </bookViews>
   <sheets>
     <sheet name="019" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'019'!$A$1:$HU$45</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'019'!$A:$J,'019'!$1:$13</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -4313,370 +4313,370 @@
     </xf>
     <xf numFmtId="176" fontId="19" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="27" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="19" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...238 lines deleted...]
-      <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="31">
     <cellStyle name="Normal 4" xfId="13" xr:uid="{55AC7B03-EDC2-48CD-9274-AD8EF242948C}"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{BB0D9E41-576B-4EF5-9AFB-68E78A6E7F6A}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{E0B220F2-9C56-44A2-84CB-7C2E9E837BB5}"/>
     <cellStyle name="標準 2 2 2" xfId="18" xr:uid="{4963E09E-5B63-4294-91C7-204B5C3C1238}"/>
     <cellStyle name="標準 2 3" xfId="12" xr:uid="{4DCAB575-4981-4EC9-AF9B-D70C85BDECDE}"/>
     <cellStyle name="標準 2 5" xfId="14" xr:uid="{76B74B1F-CFED-4BEA-8A30-0B619FB0EB27}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{ADE93128-32A1-460D-9C5D-7CC8ADDCCFDE}"/>
     <cellStyle name="標準 3 2" xfId="15" xr:uid="{F2B91ABB-291B-4604-AF75-CE1FBBB6B8E1}"/>
     <cellStyle name="標準 4" xfId="4" xr:uid="{F66EFBA0-A00A-4544-83A8-B8822FD536BA}"/>
     <cellStyle name="標準 4 2" xfId="5" xr:uid="{C30D496A-5DFD-44DF-8F4E-A5FA78C67AAC}"/>
     <cellStyle name="標準 4 3" xfId="16" xr:uid="{69EC7447-6F6F-4F25-8259-4CE3DD58832D}"/>
     <cellStyle name="標準 5" xfId="7" xr:uid="{BC6AD03E-35F8-4027-BC4E-9CEC807548F0}"/>
     <cellStyle name="標準 5 2" xfId="8" xr:uid="{7CFAD912-2861-48E0-BCD6-6B9F7D80B87E}"/>
     <cellStyle name="標準 5 3" xfId="9" xr:uid="{7332063F-1937-4A05-9C2C-DBEDEA9F62B0}"/>
     <cellStyle name="標準 5 3 2" xfId="19" xr:uid="{0A24F09B-93BA-4841-84C3-1870C17FA6E0}"/>
     <cellStyle name="標準 5 3 2 2" xfId="24" xr:uid="{CB0916D2-89AE-4DF5-8B27-46D9F72EE045}"/>
     <cellStyle name="標準 5 3 2 3" xfId="30" xr:uid="{38C6069E-523F-44C9-BA83-E76299C0041C}"/>
     <cellStyle name="標準 5 3 3" xfId="21" xr:uid="{F0A8F2AD-7929-411B-9BD7-27FEE677CB8F}"/>
     <cellStyle name="標準 5 3 4" xfId="27" xr:uid="{63F225DC-B77A-407D-A451-B5A0658D7AA8}"/>
     <cellStyle name="標準 5 4" xfId="17" xr:uid="{8850C245-B9CC-4E7A-AE5C-4292703FF460}"/>
@@ -4988,616 +4988,65 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72725A01-8B28-4448-8A5B-06D832F4662F}">
   <dimension ref="A1:HU43"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="9" width="2.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="5.28515625" style="3" customWidth="1"/>
     <col min="11" max="228" width="10.7109375" style="2" customWidth="1"/>
     <col min="229" max="229" width="4.28515625" style="4" customWidth="1"/>
-    <col min="230" max="234" width="10.7109375" style="2" customWidth="1"/>
-[...551 lines deleted...]
-    <col min="16253" max="16384" width="9.140625" style="2"/>
+    <col min="230" max="230" width="10.7109375" style="2" customWidth="1"/>
+    <col min="231" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:229" s="19" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="18"/>
       <c r="HU1" s="20"/>
     </row>
     <row r="2" spans="1:229" s="19" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>168</v>
       </c>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
@@ -5644,119 +5093,119 @@
       </c>
       <c r="BZ4" s="21" t="s">
         <v>138</v>
       </c>
       <c r="CP4" s="6" t="s">
         <v>288</v>
       </c>
       <c r="DO4" s="6" t="s">
         <v>289</v>
       </c>
       <c r="DV4" s="6" t="s">
         <v>290</v>
       </c>
       <c r="ER4" s="6" t="s">
         <v>291</v>
       </c>
       <c r="FS4" s="6" t="s">
         <v>292</v>
       </c>
       <c r="GI4" s="6" t="s">
         <v>293</v>
       </c>
       <c r="HU4" s="23"/>
     </row>
     <row r="5" spans="1:229" s="5" customFormat="1" ht="28.5">
-      <c r="A5" s="198"/>
-[...8 lines deleted...]
-      <c r="J5" s="199"/>
+      <c r="A5" s="96"/>
+      <c r="B5" s="96"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="97"/>
       <c r="K5" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="S5" s="198" t="s">
+      <c r="S5" s="96" t="s">
         <v>137</v>
       </c>
-      <c r="Y5" s="198" t="s">
+      <c r="Y5" s="96" t="s">
         <v>136</v>
       </c>
-      <c r="AP5" s="198" t="s">
+      <c r="AP5" s="96" t="s">
         <v>135</v>
       </c>
-      <c r="AU5" s="198" t="s">
+      <c r="AU5" s="96" t="s">
         <v>134</v>
       </c>
       <c r="BG5" s="5" t="s">
         <v>211</v>
       </c>
       <c r="BW5" s="5" t="s">
         <v>297</v>
       </c>
       <c r="BZ5" s="5" t="s">
         <v>213</v>
       </c>
       <c r="CH5" s="5" t="s">
         <v>294</v>
       </c>
       <c r="CP5" s="5" t="s">
         <v>214</v>
       </c>
       <c r="CW5" s="5" t="s">
         <v>170</v>
       </c>
       <c r="ER5" s="5" t="s">
         <v>215</v>
       </c>
       <c r="FK5" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="FR5" s="200" t="s">
+      <c r="FR5" s="98" t="s">
         <v>257</v>
       </c>
       <c r="FS5" s="5" t="s">
         <v>216</v>
       </c>
       <c r="GC5" s="5" t="s">
         <v>172</v>
       </c>
       <c r="GI5" s="5" t="s">
         <v>217</v>
       </c>
       <c r="GZ5" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="HD5" s="201"/>
-      <c r="HT5" s="200" t="s">
+      <c r="HD5" s="99"/>
+      <c r="HT5" s="98" t="s">
         <v>285</v>
       </c>
-      <c r="HU5" s="202"/>
+      <c r="HU5" s="100"/>
     </row>
     <row r="6" spans="1:229" s="6" customFormat="1" ht="14.25">
       <c r="A6" s="21"/>
       <c r="B6" s="21"/>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="22"/>
       <c r="S6" s="21"/>
       <c r="AA6" s="21"/>
       <c r="AP6" s="21"/>
       <c r="AU6" s="21"/>
       <c r="BG6" s="6" t="s">
         <v>212</v>
       </c>
       <c r="BO6" s="6" t="s">
         <v>133</v>
       </c>
       <c r="FS6" s="21" t="s">
         <v>258</v>
       </c>
@@ -5870,1953 +5319,1953 @@
       <c r="GY7" s="26"/>
       <c r="GZ7" s="26"/>
       <c r="HA7" s="26"/>
       <c r="HB7" s="26"/>
       <c r="HC7" s="26"/>
       <c r="HD7" s="26"/>
       <c r="HE7" s="26"/>
       <c r="HF7" s="26"/>
       <c r="HG7" s="26"/>
       <c r="HH7" s="26"/>
       <c r="HI7" s="26"/>
       <c r="HJ7" s="26"/>
       <c r="HK7" s="26"/>
       <c r="HL7" s="26"/>
       <c r="HM7" s="26"/>
       <c r="HN7" s="26"/>
       <c r="HO7" s="26"/>
       <c r="HP7" s="26"/>
       <c r="HQ7" s="26"/>
       <c r="HR7" s="26"/>
       <c r="HS7" s="26"/>
       <c r="HT7" s="26"/>
       <c r="HU7" s="28"/>
     </row>
     <row r="8" spans="1:229" s="34" customFormat="1" ht="16.5" customHeight="1" thickTop="1">
-      <c r="A8" s="175" t="s">
+      <c r="A8" s="151" t="s">
         <v>132</v>
       </c>
-      <c r="B8" s="175"/>
-[...8 lines deleted...]
-      <c r="K8" s="177" t="s">
+      <c r="B8" s="151"/>
+      <c r="C8" s="151"/>
+      <c r="D8" s="151"/>
+      <c r="E8" s="151"/>
+      <c r="F8" s="151"/>
+      <c r="G8" s="151"/>
+      <c r="H8" s="151"/>
+      <c r="I8" s="151"/>
+      <c r="J8" s="152"/>
+      <c r="K8" s="154" t="s">
         <v>191</v>
       </c>
-      <c r="L8" s="138" t="s">
+      <c r="L8" s="113" t="s">
         <v>234</v>
       </c>
-      <c r="M8" s="130" t="s">
+      <c r="M8" s="110" t="s">
         <v>239</v>
       </c>
-      <c r="N8" s="103"/>
-[...1 lines deleted...]
-      <c r="P8" s="138" t="s">
+      <c r="N8" s="111"/>
+      <c r="O8" s="112"/>
+      <c r="P8" s="113" t="s">
         <v>244</v>
       </c>
-      <c r="Q8" s="138" t="s">
+      <c r="Q8" s="113" t="s">
         <v>131</v>
       </c>
-      <c r="R8" s="138" t="s">
+      <c r="R8" s="113" t="s">
         <v>130</v>
       </c>
-      <c r="S8" s="174" t="s">
+      <c r="S8" s="150" t="s">
         <v>192</v>
       </c>
-      <c r="T8" s="138" t="s">
+      <c r="T8" s="113" t="s">
         <v>193</v>
       </c>
-      <c r="U8" s="138" t="s">
+      <c r="U8" s="113" t="s">
         <v>194</v>
       </c>
-      <c r="V8" s="138" t="s">
+      <c r="V8" s="113" t="s">
         <v>195</v>
       </c>
-      <c r="W8" s="138" t="s">
+      <c r="W8" s="113" t="s">
         <v>196</v>
       </c>
-      <c r="X8" s="139" t="s">
+      <c r="X8" s="130" t="s">
         <v>197</v>
       </c>
-      <c r="Y8" s="140" t="s">
+      <c r="Y8" s="182" t="s">
         <v>142</v>
       </c>
-      <c r="Z8" s="142" t="s">
+      <c r="Z8" s="184" t="s">
         <v>141</v>
       </c>
-      <c r="AA8" s="130" t="s">
+      <c r="AA8" s="110" t="s">
         <v>129</v>
       </c>
-      <c r="AB8" s="103"/>
-[...6 lines deleted...]
-      <c r="AI8" s="130" t="s">
+      <c r="AB8" s="111"/>
+      <c r="AC8" s="111"/>
+      <c r="AD8" s="111"/>
+      <c r="AE8" s="111"/>
+      <c r="AF8" s="111"/>
+      <c r="AG8" s="111"/>
+      <c r="AH8" s="112"/>
+      <c r="AI8" s="110" t="s">
         <v>128</v>
       </c>
-      <c r="AJ8" s="103"/>
-[...3 lines deleted...]
-      <c r="AN8" s="130" t="s">
+      <c r="AJ8" s="111"/>
+      <c r="AK8" s="111"/>
+      <c r="AL8" s="111"/>
+      <c r="AM8" s="112"/>
+      <c r="AN8" s="110" t="s">
         <v>127</v>
       </c>
-      <c r="AO8" s="103"/>
-      <c r="AP8" s="150" t="s">
+      <c r="AO8" s="111"/>
+      <c r="AP8" s="163" t="s">
         <v>126</v>
       </c>
-      <c r="AQ8" s="151"/>
-[...3 lines deleted...]
-      <c r="AU8" s="119" t="s">
+      <c r="AQ8" s="164"/>
+      <c r="AR8" s="164"/>
+      <c r="AS8" s="164"/>
+      <c r="AT8" s="165"/>
+      <c r="AU8" s="156" t="s">
         <v>199</v>
       </c>
-      <c r="AV8" s="120" t="s">
+      <c r="AV8" s="191" t="s">
         <v>200</v>
       </c>
-      <c r="AW8" s="149" t="s">
+      <c r="AW8" s="190" t="s">
         <v>142</v>
       </c>
-      <c r="AX8" s="149" t="s">
+      <c r="AX8" s="190" t="s">
         <v>143</v>
       </c>
-      <c r="AY8" s="130" t="s">
+      <c r="AY8" s="110" t="s">
         <v>125</v>
       </c>
-      <c r="AZ8" s="103"/>
-      <c r="BA8" s="130" t="s">
+      <c r="AZ8" s="111"/>
+      <c r="BA8" s="110" t="s">
         <v>124</v>
       </c>
-      <c r="BB8" s="103"/>
-[...1 lines deleted...]
-      <c r="BD8" s="137" t="s">
+      <c r="BB8" s="111"/>
+      <c r="BC8" s="112"/>
+      <c r="BD8" s="192" t="s">
         <v>123</v>
       </c>
-      <c r="BE8" s="137"/>
-[...1 lines deleted...]
-      <c r="BG8" s="102" t="s">
+      <c r="BE8" s="192"/>
+      <c r="BF8" s="110"/>
+      <c r="BG8" s="114" t="s">
         <v>122</v>
       </c>
-      <c r="BH8" s="103"/>
-[...6 lines deleted...]
-      <c r="BO8" s="102" t="s">
+      <c r="BH8" s="111"/>
+      <c r="BI8" s="111"/>
+      <c r="BJ8" s="111"/>
+      <c r="BK8" s="111"/>
+      <c r="BL8" s="111"/>
+      <c r="BM8" s="111"/>
+      <c r="BN8" s="112"/>
+      <c r="BO8" s="114" t="s">
         <v>231</v>
       </c>
-      <c r="BP8" s="103"/>
-[...6 lines deleted...]
-      <c r="BW8" s="102" t="s">
+      <c r="BP8" s="111"/>
+      <c r="BQ8" s="111"/>
+      <c r="BR8" s="111"/>
+      <c r="BS8" s="111"/>
+      <c r="BT8" s="111"/>
+      <c r="BU8" s="111"/>
+      <c r="BV8" s="111"/>
+      <c r="BW8" s="114" t="s">
         <v>121</v>
       </c>
-      <c r="BX8" s="103"/>
-[...1 lines deleted...]
-      <c r="BZ8" s="102" t="s">
+      <c r="BX8" s="111"/>
+      <c r="BY8" s="111"/>
+      <c r="BZ8" s="114" t="s">
         <v>120</v>
       </c>
-      <c r="CA8" s="103"/>
-[...6 lines deleted...]
-      <c r="CH8" s="150" t="s">
+      <c r="CA8" s="111"/>
+      <c r="CB8" s="111"/>
+      <c r="CC8" s="111"/>
+      <c r="CD8" s="111"/>
+      <c r="CE8" s="111"/>
+      <c r="CF8" s="111"/>
+      <c r="CG8" s="112"/>
+      <c r="CH8" s="163" t="s">
         <v>205</v>
       </c>
-      <c r="CI8" s="151"/>
-[...6 lines deleted...]
-      <c r="CP8" s="102" t="s">
+      <c r="CI8" s="164"/>
+      <c r="CJ8" s="164"/>
+      <c r="CK8" s="164"/>
+      <c r="CL8" s="164"/>
+      <c r="CM8" s="164"/>
+      <c r="CN8" s="164"/>
+      <c r="CO8" s="165"/>
+      <c r="CP8" s="114" t="s">
         <v>119</v>
       </c>
-      <c r="CQ8" s="103"/>
-[...4 lines deleted...]
-      <c r="CV8" s="138" t="s">
+      <c r="CQ8" s="111"/>
+      <c r="CR8" s="111"/>
+      <c r="CS8" s="111"/>
+      <c r="CT8" s="111"/>
+      <c r="CU8" s="112"/>
+      <c r="CV8" s="113" t="s">
         <v>206</v>
       </c>
-      <c r="CW8" s="193" t="s">
+      <c r="CW8" s="124" t="s">
         <v>118</v>
       </c>
-      <c r="CX8" s="194"/>
-[...8 lines deleted...]
-      <c r="DG8" s="196" t="s">
+      <c r="CX8" s="125"/>
+      <c r="CY8" s="125"/>
+      <c r="CZ8" s="125"/>
+      <c r="DA8" s="125"/>
+      <c r="DB8" s="125"/>
+      <c r="DC8" s="125"/>
+      <c r="DD8" s="125"/>
+      <c r="DE8" s="125"/>
+      <c r="DF8" s="126"/>
+      <c r="DG8" s="129" t="s">
         <v>117</v>
       </c>
-      <c r="DH8" s="194"/>
-[...6 lines deleted...]
-      <c r="DO8" s="102" t="s">
+      <c r="DH8" s="125"/>
+      <c r="DI8" s="125"/>
+      <c r="DJ8" s="125"/>
+      <c r="DK8" s="125"/>
+      <c r="DL8" s="125"/>
+      <c r="DM8" s="125"/>
+      <c r="DN8" s="126"/>
+      <c r="DO8" s="114" t="s">
         <v>116</v>
       </c>
-      <c r="DP8" s="103"/>
-[...5 lines deleted...]
-      <c r="DV8" s="102" t="s">
+      <c r="DP8" s="111"/>
+      <c r="DQ8" s="111"/>
+      <c r="DR8" s="111"/>
+      <c r="DS8" s="111"/>
+      <c r="DT8" s="111"/>
+      <c r="DU8" s="111"/>
+      <c r="DV8" s="114" t="s">
         <v>230</v>
       </c>
-      <c r="DW8" s="103"/>
-[...1 lines deleted...]
-      <c r="DY8" s="130" t="s">
+      <c r="DW8" s="111"/>
+      <c r="DX8" s="112"/>
+      <c r="DY8" s="110" t="s">
         <v>224</v>
       </c>
-      <c r="DZ8" s="103"/>
-[...1 lines deleted...]
-      <c r="EB8" s="130" t="s">
+      <c r="DZ8" s="111"/>
+      <c r="EA8" s="112"/>
+      <c r="EB8" s="110" t="s">
         <v>207</v>
       </c>
-      <c r="EC8" s="103"/>
-[...2 lines deleted...]
-      <c r="EF8" s="187" t="s">
+      <c r="EC8" s="111"/>
+      <c r="ED8" s="111"/>
+      <c r="EE8" s="111"/>
+      <c r="EF8" s="131" t="s">
         <v>226</v>
       </c>
-      <c r="EG8" s="130" t="s">
+      <c r="EG8" s="110" t="s">
         <v>227</v>
       </c>
-      <c r="EH8" s="103"/>
-[...1 lines deleted...]
-      <c r="EJ8" s="138" t="s">
+      <c r="EH8" s="111"/>
+      <c r="EI8" s="112"/>
+      <c r="EJ8" s="113" t="s">
         <v>184</v>
       </c>
-      <c r="EK8" s="138" t="s">
+      <c r="EK8" s="113" t="s">
         <v>185</v>
       </c>
-      <c r="EL8" s="138" t="s">
+      <c r="EL8" s="113" t="s">
         <v>186</v>
       </c>
-      <c r="EM8" s="187" t="s">
+      <c r="EM8" s="131" t="s">
         <v>187</v>
       </c>
-      <c r="EN8" s="187" t="s">
+      <c r="EN8" s="131" t="s">
         <v>188</v>
       </c>
-      <c r="EO8" s="138" t="s">
+      <c r="EO8" s="113" t="s">
         <v>189</v>
       </c>
-      <c r="EP8" s="138" t="s">
+      <c r="EP8" s="113" t="s">
         <v>228</v>
       </c>
-      <c r="EQ8" s="139" t="s">
+      <c r="EQ8" s="130" t="s">
         <v>208</v>
       </c>
-      <c r="ER8" s="102" t="s">
+      <c r="ER8" s="114" t="s">
         <v>115</v>
       </c>
-      <c r="ES8" s="103"/>
-[...17 lines deleted...]
-      <c r="FK8" s="102" t="s">
+      <c r="ES8" s="111"/>
+      <c r="ET8" s="111"/>
+      <c r="EU8" s="111"/>
+      <c r="EV8" s="111"/>
+      <c r="EW8" s="111"/>
+      <c r="EX8" s="111"/>
+      <c r="EY8" s="111"/>
+      <c r="EZ8" s="111"/>
+      <c r="FA8" s="111"/>
+      <c r="FB8" s="111"/>
+      <c r="FC8" s="111"/>
+      <c r="FD8" s="111"/>
+      <c r="FE8" s="111"/>
+      <c r="FF8" s="111"/>
+      <c r="FG8" s="111"/>
+      <c r="FH8" s="111"/>
+      <c r="FI8" s="111"/>
+      <c r="FJ8" s="111"/>
+      <c r="FK8" s="114" t="s">
         <v>114</v>
       </c>
-      <c r="FL8" s="103"/>
-[...5 lines deleted...]
-      <c r="FR8" s="100" t="s">
+      <c r="FL8" s="111"/>
+      <c r="FM8" s="111"/>
+      <c r="FN8" s="111"/>
+      <c r="FO8" s="111"/>
+      <c r="FP8" s="111"/>
+      <c r="FQ8" s="111"/>
+      <c r="FR8" s="193" t="s">
         <v>113</v>
       </c>
-      <c r="FS8" s="117" t="s">
+      <c r="FS8" s="199" t="s">
         <v>262</v>
       </c>
-      <c r="FT8" s="118"/>
-[...3 lines deleted...]
-      <c r="FX8" s="119" t="s">
+      <c r="FT8" s="200"/>
+      <c r="FU8" s="200"/>
+      <c r="FV8" s="200"/>
+      <c r="FW8" s="200"/>
+      <c r="FX8" s="156" t="s">
         <v>263</v>
       </c>
-      <c r="FY8" s="120"/>
-[...3 lines deleted...]
-      <c r="GC8" s="156" t="s">
+      <c r="FY8" s="191"/>
+      <c r="FZ8" s="191"/>
+      <c r="GA8" s="191"/>
+      <c r="GB8" s="201"/>
+      <c r="GC8" s="174" t="s">
         <v>264</v>
       </c>
-      <c r="GD8" s="157"/>
-[...1 lines deleted...]
-      <c r="GF8" s="156" t="s">
+      <c r="GD8" s="175"/>
+      <c r="GE8" s="175"/>
+      <c r="GF8" s="174" t="s">
         <v>265</v>
       </c>
-      <c r="GG8" s="157"/>
-[...1 lines deleted...]
-      <c r="GI8" s="155" t="s">
+      <c r="GG8" s="175"/>
+      <c r="GH8" s="176"/>
+      <c r="GI8" s="173" t="s">
         <v>112</v>
       </c>
       <c r="GJ8" s="29"/>
       <c r="GK8" s="29"/>
       <c r="GL8" s="29"/>
       <c r="GM8" s="29"/>
       <c r="GN8" s="29"/>
       <c r="GO8" s="29"/>
       <c r="GP8" s="29"/>
       <c r="GQ8" s="29"/>
       <c r="GR8" s="29"/>
       <c r="GS8" s="29"/>
       <c r="GT8" s="29"/>
       <c r="GU8" s="29"/>
       <c r="GV8" s="29"/>
       <c r="GW8" s="30"/>
       <c r="GX8" s="29"/>
       <c r="GY8" s="31"/>
       <c r="GZ8" s="32"/>
       <c r="HA8" s="30"/>
       <c r="HB8" s="30"/>
       <c r="HC8" s="30"/>
       <c r="HD8" s="30"/>
       <c r="HE8" s="30"/>
       <c r="HF8" s="30"/>
       <c r="HG8" s="30"/>
       <c r="HH8" s="30"/>
       <c r="HI8" s="30"/>
       <c r="HJ8" s="30"/>
       <c r="HK8" s="30"/>
       <c r="HL8" s="30"/>
       <c r="HM8" s="30"/>
       <c r="HN8" s="30"/>
       <c r="HO8" s="30"/>
       <c r="HP8" s="30"/>
       <c r="HQ8" s="30"/>
       <c r="HR8" s="30"/>
       <c r="HS8" s="30"/>
-      <c r="HT8" s="153" t="s">
+      <c r="HT8" s="171" t="s">
         <v>111</v>
       </c>
       <c r="HU8" s="33"/>
     </row>
     <row r="9" spans="1:229" s="34" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A9" s="123"/>
-[...11 lines deleted...]
-      <c r="M9" s="98" t="s">
+      <c r="A9" s="139"/>
+      <c r="B9" s="139"/>
+      <c r="C9" s="139"/>
+      <c r="D9" s="139"/>
+      <c r="E9" s="139"/>
+      <c r="F9" s="139"/>
+      <c r="G9" s="139"/>
+      <c r="H9" s="139"/>
+      <c r="I9" s="139"/>
+      <c r="J9" s="153"/>
+      <c r="K9" s="155"/>
+      <c r="L9" s="104"/>
+      <c r="M9" s="115" t="s">
         <v>33</v>
       </c>
-      <c r="N9" s="107" t="s">
+      <c r="N9" s="104" t="s">
         <v>91</v>
       </c>
-      <c r="O9" s="107" t="s">
+      <c r="O9" s="104" t="s">
         <v>55</v>
       </c>
-      <c r="P9" s="107"/>
-[...10 lines deleted...]
-      <c r="AA9" s="106" t="s">
+      <c r="P9" s="104"/>
+      <c r="Q9" s="104"/>
+      <c r="R9" s="104"/>
+      <c r="S9" s="133"/>
+      <c r="T9" s="104"/>
+      <c r="U9" s="104"/>
+      <c r="V9" s="104"/>
+      <c r="W9" s="104"/>
+      <c r="X9" s="128"/>
+      <c r="Y9" s="183"/>
+      <c r="Z9" s="105"/>
+      <c r="AA9" s="103" t="s">
         <v>110</v>
       </c>
-      <c r="AB9" s="124" t="s">
+      <c r="AB9" s="106" t="s">
         <v>109</v>
       </c>
-      <c r="AC9" s="124" t="s">
+      <c r="AC9" s="106" t="s">
         <v>108</v>
       </c>
-      <c r="AD9" s="124" t="s">
+      <c r="AD9" s="106" t="s">
         <v>107</v>
       </c>
-      <c r="AE9" s="124" t="s">
+      <c r="AE9" s="106" t="s">
         <v>106</v>
       </c>
-      <c r="AF9" s="124" t="s">
+      <c r="AF9" s="106" t="s">
         <v>105</v>
       </c>
-      <c r="AG9" s="124" t="s">
+      <c r="AG9" s="106" t="s">
         <v>104</v>
       </c>
-      <c r="AH9" s="124" t="s">
+      <c r="AH9" s="106" t="s">
         <v>198</v>
       </c>
-      <c r="AI9" s="143" t="s">
+      <c r="AI9" s="132" t="s">
         <v>229</v>
       </c>
-      <c r="AJ9" s="143" t="s">
+      <c r="AJ9" s="132" t="s">
         <v>103</v>
       </c>
-      <c r="AK9" s="143" t="s">
+      <c r="AK9" s="132" t="s">
         <v>219</v>
       </c>
-      <c r="AL9" s="143" t="s">
+      <c r="AL9" s="132" t="s">
         <v>102</v>
       </c>
-      <c r="AM9" s="106" t="s">
+      <c r="AM9" s="103" t="s">
         <v>101</v>
       </c>
-      <c r="AN9" s="106" t="s">
+      <c r="AN9" s="103" t="s">
         <v>100</v>
       </c>
-      <c r="AO9" s="126" t="s">
+      <c r="AO9" s="127" t="s">
         <v>99</v>
       </c>
-      <c r="AP9" s="110" t="s">
+      <c r="AP9" s="185" t="s">
         <v>98</v>
       </c>
       <c r="AQ9" s="35"/>
-      <c r="AR9" s="145" t="s">
+      <c r="AR9" s="187" t="s">
         <v>97</v>
       </c>
       <c r="AS9" s="35"/>
-      <c r="AT9" s="106" t="s">
+      <c r="AT9" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="AU9" s="116"/>
-[...3 lines deleted...]
-      <c r="AY9" s="129" t="s">
+      <c r="AU9" s="157"/>
+      <c r="AV9" s="138"/>
+      <c r="AW9" s="132"/>
+      <c r="AX9" s="132"/>
+      <c r="AY9" s="189" t="s">
         <v>95</v>
       </c>
-      <c r="AZ9" s="129" t="s">
+      <c r="AZ9" s="189" t="s">
         <v>94</v>
       </c>
-      <c r="BA9" s="147" t="s">
+      <c r="BA9" s="161" t="s">
         <v>220</v>
       </c>
-      <c r="BB9" s="143" t="s">
+      <c r="BB9" s="132" t="s">
         <v>156</v>
       </c>
-      <c r="BC9" s="106" t="s">
+      <c r="BC9" s="103" t="s">
         <v>222</v>
       </c>
-      <c r="BD9" s="147" t="s">
+      <c r="BD9" s="161" t="s">
         <v>221</v>
       </c>
-      <c r="BE9" s="143" t="s">
+      <c r="BE9" s="132" t="s">
         <v>157</v>
       </c>
-      <c r="BF9" s="106" t="s">
+      <c r="BF9" s="103" t="s">
         <v>223</v>
       </c>
-      <c r="BG9" s="112" t="s">
+      <c r="BG9" s="134" t="s">
         <v>201</v>
       </c>
-      <c r="BH9" s="106" t="s">
+      <c r="BH9" s="103" t="s">
         <v>91</v>
       </c>
-      <c r="BI9" s="168" t="s">
+      <c r="BI9" s="122" t="s">
         <v>55</v>
       </c>
-      <c r="BJ9" s="169"/>
-[...4 lines deleted...]
-      <c r="BO9" s="112" t="s">
+      <c r="BJ9" s="123"/>
+      <c r="BK9" s="123"/>
+      <c r="BL9" s="123"/>
+      <c r="BM9" s="123"/>
+      <c r="BN9" s="135"/>
+      <c r="BO9" s="134" t="s">
         <v>201</v>
       </c>
-      <c r="BP9" s="107" t="s">
+      <c r="BP9" s="104" t="s">
         <v>93</v>
       </c>
-      <c r="BQ9" s="168" t="s">
+      <c r="BQ9" s="122" t="s">
         <v>55</v>
       </c>
-      <c r="BR9" s="169"/>
-[...4 lines deleted...]
-      <c r="BW9" s="172" t="s">
+      <c r="BR9" s="123"/>
+      <c r="BS9" s="123"/>
+      <c r="BT9" s="123"/>
+      <c r="BU9" s="123"/>
+      <c r="BV9" s="135"/>
+      <c r="BW9" s="120" t="s">
         <v>33</v>
       </c>
-      <c r="BX9" s="107" t="s">
+      <c r="BX9" s="104" t="s">
         <v>204</v>
       </c>
-      <c r="BY9" s="127" t="s">
+      <c r="BY9" s="128" t="s">
         <v>92</v>
       </c>
-      <c r="BZ9" s="171" t="s">
+      <c r="BZ9" s="121" t="s">
         <v>201</v>
       </c>
-      <c r="CA9" s="107" t="s">
+      <c r="CA9" s="104" t="s">
         <v>91</v>
       </c>
-      <c r="CB9" s="168" t="s">
+      <c r="CB9" s="122" t="s">
         <v>55</v>
       </c>
-      <c r="CC9" s="169"/>
-[...4 lines deleted...]
-      <c r="CH9" s="112" t="s">
+      <c r="CC9" s="123"/>
+      <c r="CD9" s="123"/>
+      <c r="CE9" s="123"/>
+      <c r="CF9" s="123"/>
+      <c r="CG9" s="135"/>
+      <c r="CH9" s="134" t="s">
         <v>201</v>
       </c>
-      <c r="CI9" s="109" t="s">
+      <c r="CI9" s="166" t="s">
         <v>56</v>
       </c>
-      <c r="CJ9" s="131" t="s">
+      <c r="CJ9" s="117" t="s">
         <v>55</v>
       </c>
-      <c r="CK9" s="132"/>
-[...4 lines deleted...]
-      <c r="CP9" s="189" t="s">
+      <c r="CK9" s="118"/>
+      <c r="CL9" s="118"/>
+      <c r="CM9" s="118"/>
+      <c r="CN9" s="118"/>
+      <c r="CO9" s="119"/>
+      <c r="CP9" s="101" t="s">
         <v>33</v>
       </c>
       <c r="CQ9" s="35"/>
-      <c r="CR9" s="106" t="s">
+      <c r="CR9" s="103" t="s">
         <v>90</v>
       </c>
-      <c r="CS9" s="106" t="s">
+      <c r="CS9" s="103" t="s">
         <v>89</v>
       </c>
-      <c r="CT9" s="106" t="s">
+      <c r="CT9" s="103" t="s">
         <v>88</v>
       </c>
-      <c r="CU9" s="106" t="s">
+      <c r="CU9" s="103" t="s">
         <v>87</v>
       </c>
-      <c r="CV9" s="107"/>
-      <c r="CW9" s="112" t="s">
+      <c r="CV9" s="104"/>
+      <c r="CW9" s="134" t="s">
         <v>273</v>
       </c>
-      <c r="CX9" s="126" t="s">
+      <c r="CX9" s="127" t="s">
         <v>159</v>
       </c>
-      <c r="CY9" s="126" t="s">
+      <c r="CY9" s="127" t="s">
         <v>274</v>
       </c>
-      <c r="CZ9" s="190" t="s">
+      <c r="CZ9" s="107" t="s">
         <v>86</v>
       </c>
-      <c r="DA9" s="191"/>
-[...2 lines deleted...]
-      <c r="DD9" s="124" t="s">
+      <c r="DA9" s="108"/>
+      <c r="DB9" s="108"/>
+      <c r="DC9" s="109"/>
+      <c r="DD9" s="106" t="s">
         <v>160</v>
       </c>
-      <c r="DE9" s="124" t="s">
+      <c r="DE9" s="106" t="s">
         <v>161</v>
       </c>
-      <c r="DF9" s="106" t="s">
+      <c r="DF9" s="103" t="s">
         <v>85</v>
       </c>
-      <c r="DG9" s="106" t="s">
+      <c r="DG9" s="103" t="s">
         <v>84</v>
       </c>
-      <c r="DH9" s="106" t="s">
+      <c r="DH9" s="103" t="s">
         <v>158</v>
       </c>
-      <c r="DI9" s="190" t="s">
+      <c r="DI9" s="107" t="s">
         <v>83</v>
       </c>
-      <c r="DJ9" s="191"/>
-[...2 lines deleted...]
-      <c r="DM9" s="106" t="s">
+      <c r="DJ9" s="108"/>
+      <c r="DK9" s="108"/>
+      <c r="DL9" s="109"/>
+      <c r="DM9" s="103" t="s">
         <v>162</v>
       </c>
-      <c r="DN9" s="106" t="s">
+      <c r="DN9" s="103" t="s">
         <v>82</v>
       </c>
-      <c r="DO9" s="172" t="s">
+      <c r="DO9" s="120" t="s">
         <v>81</v>
       </c>
-      <c r="DP9" s="107" t="s">
+      <c r="DP9" s="104" t="s">
         <v>56</v>
       </c>
-      <c r="DQ9" s="168" t="s">
+      <c r="DQ9" s="122" t="s">
         <v>55</v>
       </c>
-      <c r="DR9" s="169"/>
-[...3 lines deleted...]
-      <c r="DV9" s="112" t="s">
+      <c r="DR9" s="123"/>
+      <c r="DS9" s="123"/>
+      <c r="DT9" s="123"/>
+      <c r="DU9" s="123"/>
+      <c r="DV9" s="134" t="s">
         <v>40</v>
       </c>
-      <c r="DW9" s="98" t="s">
+      <c r="DW9" s="115" t="s">
         <v>80</v>
       </c>
-      <c r="DX9" s="106" t="s">
+      <c r="DX9" s="103" t="s">
         <v>245</v>
       </c>
-      <c r="DY9" s="106" t="s">
+      <c r="DY9" s="103" t="s">
         <v>235</v>
       </c>
-      <c r="DZ9" s="98" t="s">
+      <c r="DZ9" s="115" t="s">
         <v>80</v>
       </c>
-      <c r="EA9" s="106" t="s">
+      <c r="EA9" s="103" t="s">
         <v>245</v>
       </c>
-      <c r="EB9" s="106" t="s">
+      <c r="EB9" s="103" t="s">
         <v>40</v>
       </c>
-      <c r="EC9" s="96" t="s">
+      <c r="EC9" s="140" t="s">
         <v>225</v>
       </c>
       <c r="ED9" s="39"/>
-      <c r="EE9" s="106" t="s">
+      <c r="EE9" s="103" t="s">
         <v>246</v>
       </c>
-      <c r="EF9" s="99"/>
-      <c r="EG9" s="106" t="s">
+      <c r="EF9" s="116"/>
+      <c r="EG9" s="103" t="s">
         <v>40</v>
       </c>
-      <c r="EH9" s="98" t="s">
+      <c r="EH9" s="115" t="s">
         <v>80</v>
       </c>
-      <c r="EI9" s="106" t="s">
+      <c r="EI9" s="103" t="s">
         <v>245</v>
       </c>
-      <c r="EJ9" s="107"/>
-[...7 lines deleted...]
-      <c r="ER9" s="111" t="s">
+      <c r="EJ9" s="104"/>
+      <c r="EK9" s="104"/>
+      <c r="EL9" s="104"/>
+      <c r="EM9" s="116"/>
+      <c r="EN9" s="116"/>
+      <c r="EO9" s="104"/>
+      <c r="EP9" s="104"/>
+      <c r="EQ9" s="128"/>
+      <c r="ER9" s="133" t="s">
         <v>144</v>
       </c>
-      <c r="ES9" s="184" t="s">
+      <c r="ES9" s="146" t="s">
         <v>296</v>
       </c>
       <c r="ET9" s="94"/>
       <c r="EU9" s="94"/>
       <c r="EV9" s="94"/>
       <c r="EW9" s="94"/>
-      <c r="EX9" s="168" t="s">
+      <c r="EX9" s="122" t="s">
         <v>79</v>
       </c>
-      <c r="EY9" s="169"/>
-[...10 lines deleted...]
-      <c r="FJ9" s="96" t="s">
+      <c r="EY9" s="123"/>
+      <c r="EZ9" s="123"/>
+      <c r="FA9" s="123"/>
+      <c r="FB9" s="123"/>
+      <c r="FC9" s="123"/>
+      <c r="FD9" s="123"/>
+      <c r="FE9" s="123"/>
+      <c r="FF9" s="123"/>
+      <c r="FG9" s="123"/>
+      <c r="FH9" s="123"/>
+      <c r="FI9" s="135"/>
+      <c r="FJ9" s="140" t="s">
         <v>78</v>
       </c>
-      <c r="FK9" s="189" t="s">
+      <c r="FK9" s="101" t="s">
         <v>33</v>
       </c>
       <c r="FL9" s="40"/>
-      <c r="FM9" s="96" t="s">
+      <c r="FM9" s="140" t="s">
         <v>47</v>
       </c>
       <c r="FN9" s="39"/>
       <c r="FO9" s="39"/>
-      <c r="FP9" s="96" t="s">
+      <c r="FP9" s="140" t="s">
         <v>46</v>
       </c>
       <c r="FQ9" s="39"/>
-      <c r="FR9" s="101"/>
-      <c r="FS9" s="112" t="s">
+      <c r="FR9" s="194"/>
+      <c r="FS9" s="134" t="s">
         <v>33</v>
       </c>
-      <c r="FT9" s="113" t="s">
+      <c r="FT9" s="198" t="s">
         <v>266</v>
       </c>
-      <c r="FU9" s="106" t="s">
+      <c r="FU9" s="103" t="s">
         <v>267</v>
       </c>
-      <c r="FV9" s="106" t="s">
+      <c r="FV9" s="103" t="s">
         <v>209</v>
       </c>
-      <c r="FW9" s="106" t="s">
+      <c r="FW9" s="103" t="s">
         <v>275</v>
       </c>
-      <c r="FX9" s="116" t="s">
+      <c r="FX9" s="157" t="s">
         <v>33</v>
       </c>
-      <c r="FY9" s="115" t="s">
+      <c r="FY9" s="138" t="s">
         <v>268</v>
       </c>
-      <c r="FZ9" s="115" t="s">
+      <c r="FZ9" s="138" t="s">
         <v>269</v>
       </c>
-      <c r="GA9" s="106" t="s">
+      <c r="GA9" s="103" t="s">
         <v>209</v>
       </c>
-      <c r="GB9" s="106" t="s">
+      <c r="GB9" s="103" t="s">
         <v>275</v>
       </c>
-      <c r="GC9" s="110" t="s">
+      <c r="GC9" s="185" t="s">
         <v>33</v>
       </c>
-      <c r="GD9" s="106" t="s">
+      <c r="GD9" s="103" t="s">
         <v>270</v>
       </c>
-      <c r="GE9" s="108" t="s">
+      <c r="GE9" s="197" t="s">
         <v>271</v>
       </c>
-      <c r="GF9" s="110" t="s">
+      <c r="GF9" s="185" t="s">
         <v>33</v>
       </c>
-      <c r="GG9" s="106" t="s">
+      <c r="GG9" s="103" t="s">
         <v>270</v>
       </c>
-      <c r="GH9" s="166" t="s">
+      <c r="GH9" s="180" t="s">
         <v>271</v>
       </c>
-      <c r="GI9" s="154"/>
-      <c r="GJ9" s="161" t="s">
+      <c r="GI9" s="172"/>
+      <c r="GJ9" s="168" t="s">
         <v>77</v>
       </c>
       <c r="GK9" s="41"/>
-      <c r="GL9" s="161" t="s">
+      <c r="GL9" s="168" t="s">
         <v>76</v>
       </c>
       <c r="GM9" s="42"/>
       <c r="GN9" s="41"/>
       <c r="GO9" s="41"/>
       <c r="GP9" s="41"/>
       <c r="GQ9" s="41"/>
       <c r="GR9" s="41"/>
       <c r="GS9" s="41"/>
       <c r="GT9" s="41"/>
       <c r="GU9" s="41"/>
       <c r="GV9" s="41"/>
-      <c r="GW9" s="125" t="s">
+      <c r="GW9" s="105" t="s">
         <v>75</v>
       </c>
-      <c r="GX9" s="125" t="s">
+      <c r="GX9" s="105" t="s">
         <v>236</v>
       </c>
-      <c r="GY9" s="160" t="s">
+      <c r="GY9" s="170" t="s">
         <v>74</v>
       </c>
-      <c r="GZ9" s="154" t="s">
+      <c r="GZ9" s="172" t="s">
         <v>73</v>
       </c>
-      <c r="HA9" s="124" t="s">
+      <c r="HA9" s="106" t="s">
         <v>72</v>
       </c>
-      <c r="HB9" s="124" t="s">
+      <c r="HB9" s="106" t="s">
         <v>71</v>
       </c>
-      <c r="HC9" s="124" t="s">
+      <c r="HC9" s="106" t="s">
         <v>276</v>
       </c>
-      <c r="HD9" s="124" t="s">
+      <c r="HD9" s="106" t="s">
         <v>70</v>
       </c>
-      <c r="HE9" s="124" t="s">
+      <c r="HE9" s="106" t="s">
         <v>69</v>
       </c>
-      <c r="HF9" s="124" t="s">
+      <c r="HF9" s="106" t="s">
         <v>68</v>
       </c>
-      <c r="HG9" s="124" t="s">
+      <c r="HG9" s="106" t="s">
         <v>67</v>
       </c>
-      <c r="HH9" s="124" t="s">
+      <c r="HH9" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="HI9" s="124" t="s">
+      <c r="HI9" s="106" t="s">
         <v>65</v>
       </c>
-      <c r="HJ9" s="124" t="s">
+      <c r="HJ9" s="106" t="s">
         <v>64</v>
       </c>
-      <c r="HK9" s="124" t="s">
+      <c r="HK9" s="106" t="s">
         <v>145</v>
       </c>
-      <c r="HL9" s="124" t="s">
+      <c r="HL9" s="106" t="s">
         <v>146</v>
       </c>
-      <c r="HM9" s="124" t="s">
+      <c r="HM9" s="106" t="s">
         <v>63</v>
       </c>
-      <c r="HN9" s="124" t="s">
+      <c r="HN9" s="106" t="s">
         <v>62</v>
       </c>
-      <c r="HO9" s="124" t="s">
+      <c r="HO9" s="106" t="s">
         <v>61</v>
       </c>
-      <c r="HP9" s="124" t="s">
+      <c r="HP9" s="106" t="s">
         <v>60</v>
       </c>
-      <c r="HQ9" s="165" t="s">
+      <c r="HQ9" s="167" t="s">
         <v>59</v>
       </c>
       <c r="HR9" s="43"/>
-      <c r="HS9" s="147" t="s">
+      <c r="HS9" s="161" t="s">
         <v>58</v>
       </c>
-      <c r="HT9" s="154"/>
+      <c r="HT9" s="172"/>
       <c r="HU9" s="44"/>
     </row>
     <row r="10" spans="1:229" s="34" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A10" s="123"/>
-[...41 lines deleted...]
-      <c r="AQ10" s="124" t="s">
+      <c r="A10" s="139"/>
+      <c r="B10" s="139"/>
+      <c r="C10" s="139"/>
+      <c r="D10" s="139"/>
+      <c r="E10" s="139"/>
+      <c r="F10" s="139"/>
+      <c r="G10" s="139"/>
+      <c r="H10" s="139"/>
+      <c r="I10" s="139"/>
+      <c r="J10" s="153"/>
+      <c r="K10" s="155"/>
+      <c r="L10" s="104"/>
+      <c r="M10" s="116"/>
+      <c r="N10" s="104"/>
+      <c r="O10" s="104"/>
+      <c r="P10" s="104"/>
+      <c r="Q10" s="104"/>
+      <c r="R10" s="104"/>
+      <c r="S10" s="133"/>
+      <c r="T10" s="104"/>
+      <c r="U10" s="104"/>
+      <c r="V10" s="104"/>
+      <c r="W10" s="104"/>
+      <c r="X10" s="128"/>
+      <c r="Y10" s="183"/>
+      <c r="Z10" s="105"/>
+      <c r="AA10" s="104"/>
+      <c r="AB10" s="105"/>
+      <c r="AC10" s="105"/>
+      <c r="AD10" s="105"/>
+      <c r="AE10" s="105"/>
+      <c r="AF10" s="105"/>
+      <c r="AG10" s="105"/>
+      <c r="AH10" s="105"/>
+      <c r="AI10" s="132"/>
+      <c r="AJ10" s="132"/>
+      <c r="AK10" s="132"/>
+      <c r="AL10" s="132"/>
+      <c r="AM10" s="104"/>
+      <c r="AN10" s="104"/>
+      <c r="AO10" s="128"/>
+      <c r="AP10" s="186"/>
+      <c r="AQ10" s="106" t="s">
         <v>57</v>
       </c>
-      <c r="AR10" s="146"/>
-      <c r="AS10" s="124" t="s">
+      <c r="AR10" s="188"/>
+      <c r="AS10" s="106" t="s">
         <v>218</v>
       </c>
-      <c r="AT10" s="107"/>
-[...14 lines deleted...]
-      <c r="BI10" s="99" t="s">
+      <c r="AT10" s="104"/>
+      <c r="AU10" s="157"/>
+      <c r="AV10" s="138"/>
+      <c r="AW10" s="132"/>
+      <c r="AX10" s="132"/>
+      <c r="AY10" s="189"/>
+      <c r="AZ10" s="189"/>
+      <c r="BA10" s="162"/>
+      <c r="BB10" s="132"/>
+      <c r="BC10" s="104"/>
+      <c r="BD10" s="162"/>
+      <c r="BE10" s="132"/>
+      <c r="BF10" s="104"/>
+      <c r="BG10" s="133"/>
+      <c r="BH10" s="104"/>
+      <c r="BI10" s="116" t="s">
         <v>33</v>
       </c>
-      <c r="BJ10" s="134" t="s">
+      <c r="BJ10" s="158" t="s">
         <v>51</v>
       </c>
-      <c r="BK10" s="135"/>
-[...2 lines deleted...]
-      <c r="BN10" s="107" t="s">
+      <c r="BK10" s="159"/>
+      <c r="BL10" s="159"/>
+      <c r="BM10" s="160"/>
+      <c r="BN10" s="104" t="s">
         <v>203</v>
       </c>
-      <c r="BO10" s="111"/>
-[...1 lines deleted...]
-      <c r="BQ10" s="99" t="s">
+      <c r="BO10" s="133"/>
+      <c r="BP10" s="104"/>
+      <c r="BQ10" s="116" t="s">
         <v>33</v>
       </c>
-      <c r="BR10" s="134" t="s">
+      <c r="BR10" s="158" t="s">
         <v>51</v>
       </c>
-      <c r="BS10" s="135"/>
-[...2 lines deleted...]
-      <c r="BV10" s="107" t="s">
+      <c r="BS10" s="159"/>
+      <c r="BT10" s="159"/>
+      <c r="BU10" s="160"/>
+      <c r="BV10" s="104" t="s">
         <v>203</v>
       </c>
-      <c r="BW10" s="171"/>
-[...4 lines deleted...]
-      <c r="CB10" s="99" t="s">
+      <c r="BW10" s="121"/>
+      <c r="BX10" s="104"/>
+      <c r="BY10" s="128"/>
+      <c r="BZ10" s="121"/>
+      <c r="CA10" s="104"/>
+      <c r="CB10" s="116" t="s">
         <v>33</v>
       </c>
-      <c r="CC10" s="134" t="s">
+      <c r="CC10" s="158" t="s">
         <v>51</v>
       </c>
-      <c r="CD10" s="135"/>
-[...2 lines deleted...]
-      <c r="CG10" s="107" t="s">
+      <c r="CD10" s="159"/>
+      <c r="CE10" s="159"/>
+      <c r="CF10" s="160"/>
+      <c r="CG10" s="104" t="s">
         <v>203</v>
       </c>
-      <c r="CH10" s="111"/>
-[...1 lines deleted...]
-      <c r="CJ10" s="99" t="s">
+      <c r="CH10" s="133"/>
+      <c r="CI10" s="166"/>
+      <c r="CJ10" s="116" t="s">
         <v>33</v>
       </c>
-      <c r="CK10" s="134" t="s">
+      <c r="CK10" s="158" t="s">
         <v>51</v>
       </c>
-      <c r="CL10" s="135"/>
-[...2 lines deleted...]
-      <c r="CO10" s="107" t="s">
+      <c r="CL10" s="159"/>
+      <c r="CM10" s="159"/>
+      <c r="CN10" s="160"/>
+      <c r="CO10" s="104" t="s">
         <v>203</v>
       </c>
-      <c r="CP10" s="197"/>
-      <c r="CQ10" s="106" t="s">
+      <c r="CP10" s="102"/>
+      <c r="CQ10" s="103" t="s">
         <v>54</v>
       </c>
-      <c r="CR10" s="107"/>
-[...7 lines deleted...]
-      <c r="CZ10" s="125" t="s">
+      <c r="CR10" s="104"/>
+      <c r="CS10" s="104"/>
+      <c r="CT10" s="104"/>
+      <c r="CU10" s="104"/>
+      <c r="CV10" s="104"/>
+      <c r="CW10" s="133"/>
+      <c r="CX10" s="128"/>
+      <c r="CY10" s="128"/>
+      <c r="CZ10" s="105" t="s">
         <v>33</v>
       </c>
-      <c r="DA10" s="125" t="s">
+      <c r="DA10" s="105" t="s">
         <v>52</v>
       </c>
-      <c r="DB10" s="125" t="s">
+      <c r="DB10" s="105" t="s">
         <v>31</v>
       </c>
-      <c r="DC10" s="125" t="s">
+      <c r="DC10" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="DD10" s="125"/>
-[...4 lines deleted...]
-      <c r="DI10" s="124" t="s">
+      <c r="DD10" s="105"/>
+      <c r="DE10" s="105"/>
+      <c r="DF10" s="104"/>
+      <c r="DG10" s="104"/>
+      <c r="DH10" s="104"/>
+      <c r="DI10" s="106" t="s">
         <v>33</v>
       </c>
-      <c r="DJ10" s="125" t="s">
+      <c r="DJ10" s="105" t="s">
         <v>52</v>
       </c>
-      <c r="DK10" s="125" t="s">
+      <c r="DK10" s="105" t="s">
         <v>31</v>
       </c>
-      <c r="DL10" s="125" t="s">
+      <c r="DL10" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="DM10" s="107"/>
-[...3 lines deleted...]
-      <c r="DQ10" s="98" t="s">
+      <c r="DM10" s="104"/>
+      <c r="DN10" s="104"/>
+      <c r="DO10" s="121"/>
+      <c r="DP10" s="104"/>
+      <c r="DQ10" s="115" t="s">
         <v>33</v>
       </c>
-      <c r="DR10" s="131" t="s">
+      <c r="DR10" s="117" t="s">
         <v>51</v>
       </c>
-      <c r="DS10" s="132"/>
-[...1 lines deleted...]
-      <c r="DU10" s="127" t="s">
+      <c r="DS10" s="118"/>
+      <c r="DT10" s="119"/>
+      <c r="DU10" s="128" t="s">
         <v>50</v>
       </c>
-      <c r="DV10" s="111"/>
-[...7 lines deleted...]
-      <c r="ED10" s="98" t="s">
+      <c r="DV10" s="133"/>
+      <c r="DW10" s="116"/>
+      <c r="DX10" s="104"/>
+      <c r="DY10" s="104"/>
+      <c r="DZ10" s="116"/>
+      <c r="EA10" s="104"/>
+      <c r="EB10" s="104"/>
+      <c r="EC10" s="136"/>
+      <c r="ED10" s="115" t="s">
         <v>183</v>
       </c>
-      <c r="EE10" s="107"/>
-[...14 lines deleted...]
-      <c r="ET10" s="182" t="s">
+      <c r="EE10" s="104"/>
+      <c r="EF10" s="116"/>
+      <c r="EG10" s="104"/>
+      <c r="EH10" s="116"/>
+      <c r="EI10" s="104"/>
+      <c r="EJ10" s="104"/>
+      <c r="EK10" s="104"/>
+      <c r="EL10" s="104"/>
+      <c r="EM10" s="116"/>
+      <c r="EN10" s="116"/>
+      <c r="EO10" s="104"/>
+      <c r="EP10" s="104"/>
+      <c r="EQ10" s="128"/>
+      <c r="ER10" s="133"/>
+      <c r="ES10" s="147"/>
+      <c r="ET10" s="144" t="s">
         <v>277</v>
       </c>
-      <c r="EU10" s="180" t="s">
+      <c r="EU10" s="142" t="s">
         <v>278</v>
       </c>
-      <c r="EV10" s="184" t="s">
+      <c r="EV10" s="146" t="s">
         <v>49</v>
       </c>
       <c r="EW10" s="95"/>
-      <c r="EX10" s="97" t="s">
+      <c r="EX10" s="136" t="s">
         <v>33</v>
       </c>
       <c r="EY10" s="36"/>
-      <c r="EZ10" s="127" t="s">
+      <c r="EZ10" s="128" t="s">
         <v>209</v>
       </c>
       <c r="FA10" s="35"/>
-      <c r="FB10" s="188" t="s">
+      <c r="FB10" s="141" t="s">
         <v>210</v>
       </c>
       <c r="FC10" s="35"/>
-      <c r="FD10" s="123" t="s">
+      <c r="FD10" s="139" t="s">
         <v>37</v>
       </c>
       <c r="FE10" s="35"/>
-      <c r="FF10" s="126" t="s">
+      <c r="FF10" s="127" t="s">
         <v>279</v>
       </c>
       <c r="FG10" s="35"/>
-      <c r="FH10" s="107" t="s">
+      <c r="FH10" s="104" t="s">
         <v>48</v>
       </c>
-      <c r="FI10" s="106" t="s">
+      <c r="FI10" s="103" t="s">
         <v>280</v>
       </c>
-      <c r="FJ10" s="97"/>
-[...1 lines deleted...]
-      <c r="FL10" s="98" t="s">
+      <c r="FJ10" s="136"/>
+      <c r="FK10" s="121"/>
+      <c r="FL10" s="115" t="s">
         <v>39</v>
       </c>
-      <c r="FM10" s="97"/>
-      <c r="FN10" s="98" t="s">
+      <c r="FM10" s="136"/>
+      <c r="FN10" s="115" t="s">
         <v>281</v>
       </c>
-      <c r="FO10" s="122" t="s">
+      <c r="FO10" s="202" t="s">
         <v>36</v>
       </c>
-      <c r="FP10" s="97"/>
-      <c r="FQ10" s="104" t="s">
+      <c r="FP10" s="136"/>
+      <c r="FQ10" s="195" t="s">
         <v>35</v>
       </c>
-      <c r="FR10" s="101"/>
-[...18 lines deleted...]
-      <c r="GK10" s="165" t="s">
+      <c r="FR10" s="194"/>
+      <c r="FS10" s="133"/>
+      <c r="FT10" s="153"/>
+      <c r="FU10" s="104"/>
+      <c r="FV10" s="104"/>
+      <c r="FW10" s="104"/>
+      <c r="FX10" s="157"/>
+      <c r="FY10" s="138"/>
+      <c r="FZ10" s="138"/>
+      <c r="GA10" s="104"/>
+      <c r="GB10" s="104"/>
+      <c r="GC10" s="133"/>
+      <c r="GD10" s="104"/>
+      <c r="GE10" s="166"/>
+      <c r="GF10" s="133"/>
+      <c r="GG10" s="104"/>
+      <c r="GH10" s="181"/>
+      <c r="GI10" s="172"/>
+      <c r="GJ10" s="168"/>
+      <c r="GK10" s="167" t="s">
         <v>282</v>
       </c>
-      <c r="GL10" s="160"/>
-      <c r="GM10" s="165" t="s">
+      <c r="GL10" s="170"/>
+      <c r="GM10" s="167" t="s">
         <v>45</v>
       </c>
       <c r="GN10" s="45"/>
-      <c r="GO10" s="147" t="s">
+      <c r="GO10" s="161" t="s">
         <v>240</v>
       </c>
-      <c r="GP10" s="162" t="s">
+      <c r="GP10" s="177" t="s">
         <v>44</v>
       </c>
-      <c r="GQ10" s="163"/>
-[...2 lines deleted...]
-      <c r="GT10" s="159" t="s">
+      <c r="GQ10" s="178"/>
+      <c r="GR10" s="178"/>
+      <c r="GS10" s="179"/>
+      <c r="GT10" s="169" t="s">
         <v>43</v>
       </c>
-      <c r="GU10" s="165" t="s">
+      <c r="GU10" s="167" t="s">
         <v>42</v>
       </c>
-      <c r="GV10" s="124" t="s">
+      <c r="GV10" s="106" t="s">
         <v>41</v>
       </c>
-      <c r="GW10" s="125"/>
-[...20 lines deleted...]
-      <c r="HR10" s="124" t="s">
+      <c r="GW10" s="105"/>
+      <c r="GX10" s="105"/>
+      <c r="GY10" s="170"/>
+      <c r="GZ10" s="172"/>
+      <c r="HA10" s="105"/>
+      <c r="HB10" s="105"/>
+      <c r="HC10" s="105"/>
+      <c r="HD10" s="105"/>
+      <c r="HE10" s="105"/>
+      <c r="HF10" s="105"/>
+      <c r="HG10" s="105"/>
+      <c r="HH10" s="105"/>
+      <c r="HI10" s="105"/>
+      <c r="HJ10" s="105"/>
+      <c r="HK10" s="105"/>
+      <c r="HL10" s="105"/>
+      <c r="HM10" s="105"/>
+      <c r="HN10" s="105"/>
+      <c r="HO10" s="105"/>
+      <c r="HP10" s="105"/>
+      <c r="HQ10" s="170"/>
+      <c r="HR10" s="106" t="s">
         <v>169</v>
       </c>
-      <c r="HS10" s="148"/>
-      <c r="HT10" s="154"/>
+      <c r="HS10" s="162"/>
+      <c r="HT10" s="172"/>
       <c r="HU10" s="44"/>
     </row>
     <row r="11" spans="1:229" s="34" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A11" s="123"/>
-[...60 lines deleted...]
-      <c r="BJ11" s="126" t="s">
+      <c r="A11" s="139"/>
+      <c r="B11" s="139"/>
+      <c r="C11" s="139"/>
+      <c r="D11" s="139"/>
+      <c r="E11" s="139"/>
+      <c r="F11" s="139"/>
+      <c r="G11" s="139"/>
+      <c r="H11" s="139"/>
+      <c r="I11" s="139"/>
+      <c r="J11" s="153"/>
+      <c r="K11" s="155"/>
+      <c r="L11" s="104"/>
+      <c r="M11" s="116"/>
+      <c r="N11" s="104"/>
+      <c r="O11" s="104"/>
+      <c r="P11" s="104"/>
+      <c r="Q11" s="104"/>
+      <c r="R11" s="104"/>
+      <c r="S11" s="133"/>
+      <c r="T11" s="104"/>
+      <c r="U11" s="104"/>
+      <c r="V11" s="104"/>
+      <c r="W11" s="104"/>
+      <c r="X11" s="128"/>
+      <c r="Y11" s="183"/>
+      <c r="Z11" s="105"/>
+      <c r="AA11" s="104"/>
+      <c r="AB11" s="105"/>
+      <c r="AC11" s="105"/>
+      <c r="AD11" s="105"/>
+      <c r="AE11" s="105"/>
+      <c r="AF11" s="105"/>
+      <c r="AG11" s="105"/>
+      <c r="AH11" s="105"/>
+      <c r="AI11" s="132"/>
+      <c r="AJ11" s="132"/>
+      <c r="AK11" s="132"/>
+      <c r="AL11" s="132"/>
+      <c r="AM11" s="104"/>
+      <c r="AN11" s="104"/>
+      <c r="AO11" s="128"/>
+      <c r="AP11" s="186"/>
+      <c r="AQ11" s="105"/>
+      <c r="AR11" s="188"/>
+      <c r="AS11" s="105"/>
+      <c r="AT11" s="104"/>
+      <c r="AU11" s="157"/>
+      <c r="AV11" s="138"/>
+      <c r="AW11" s="132"/>
+      <c r="AX11" s="132"/>
+      <c r="AY11" s="189"/>
+      <c r="AZ11" s="189"/>
+      <c r="BA11" s="162"/>
+      <c r="BB11" s="132"/>
+      <c r="BC11" s="104"/>
+      <c r="BD11" s="162"/>
+      <c r="BE11" s="132"/>
+      <c r="BF11" s="104"/>
+      <c r="BG11" s="133"/>
+      <c r="BH11" s="104"/>
+      <c r="BI11" s="116"/>
+      <c r="BJ11" s="127" t="s">
         <v>53</v>
       </c>
       <c r="BK11" s="35"/>
-      <c r="BL11" s="107" t="s">
+      <c r="BL11" s="104" t="s">
         <v>29</v>
       </c>
-      <c r="BM11" s="106" t="s">
+      <c r="BM11" s="103" t="s">
         <v>283</v>
       </c>
-      <c r="BN11" s="107"/>
-[...3 lines deleted...]
-      <c r="BR11" s="126" t="s">
+      <c r="BN11" s="104"/>
+      <c r="BO11" s="133"/>
+      <c r="BP11" s="104"/>
+      <c r="BQ11" s="116"/>
+      <c r="BR11" s="127" t="s">
         <v>53</v>
       </c>
       <c r="BS11" s="35"/>
-      <c r="BT11" s="107" t="s">
+      <c r="BT11" s="104" t="s">
         <v>29</v>
       </c>
-      <c r="BU11" s="106" t="s">
+      <c r="BU11" s="103" t="s">
         <v>283</v>
       </c>
-      <c r="BV11" s="107"/>
-[...6 lines deleted...]
-      <c r="CC11" s="126" t="s">
+      <c r="BV11" s="104"/>
+      <c r="BW11" s="121"/>
+      <c r="BX11" s="104"/>
+      <c r="BY11" s="128"/>
+      <c r="BZ11" s="121"/>
+      <c r="CA11" s="104"/>
+      <c r="CB11" s="116"/>
+      <c r="CC11" s="127" t="s">
         <v>53</v>
       </c>
       <c r="CD11" s="35"/>
-      <c r="CE11" s="107" t="s">
+      <c r="CE11" s="104" t="s">
         <v>29</v>
       </c>
-      <c r="CF11" s="106" t="s">
+      <c r="CF11" s="103" t="s">
         <v>283</v>
       </c>
-      <c r="CG11" s="107"/>
-[...3 lines deleted...]
-      <c r="CK11" s="126" t="s">
+      <c r="CG11" s="104"/>
+      <c r="CH11" s="133"/>
+      <c r="CI11" s="166"/>
+      <c r="CJ11" s="116"/>
+      <c r="CK11" s="127" t="s">
         <v>53</v>
       </c>
       <c r="CL11" s="35"/>
-      <c r="CM11" s="107" t="s">
+      <c r="CM11" s="104" t="s">
         <v>29</v>
       </c>
-      <c r="CN11" s="106" t="s">
+      <c r="CN11" s="103" t="s">
         <v>283</v>
       </c>
-      <c r="CO11" s="107"/>
-[...28 lines deleted...]
-      <c r="DR11" s="98" t="s">
+      <c r="CO11" s="104"/>
+      <c r="CP11" s="102"/>
+      <c r="CQ11" s="104"/>
+      <c r="CR11" s="104"/>
+      <c r="CS11" s="104"/>
+      <c r="CT11" s="104"/>
+      <c r="CU11" s="104"/>
+      <c r="CV11" s="104"/>
+      <c r="CW11" s="133"/>
+      <c r="CX11" s="128"/>
+      <c r="CY11" s="128"/>
+      <c r="CZ11" s="105"/>
+      <c r="DA11" s="105"/>
+      <c r="DB11" s="105"/>
+      <c r="DC11" s="105"/>
+      <c r="DD11" s="105"/>
+      <c r="DE11" s="105"/>
+      <c r="DF11" s="104"/>
+      <c r="DG11" s="104"/>
+      <c r="DH11" s="104"/>
+      <c r="DI11" s="105"/>
+      <c r="DJ11" s="105"/>
+      <c r="DK11" s="105"/>
+      <c r="DL11" s="105"/>
+      <c r="DM11" s="104"/>
+      <c r="DN11" s="104"/>
+      <c r="DO11" s="121"/>
+      <c r="DP11" s="104"/>
+      <c r="DQ11" s="116"/>
+      <c r="DR11" s="115" t="s">
         <v>53</v>
       </c>
-      <c r="DS11" s="107" t="s">
+      <c r="DS11" s="104" t="s">
         <v>29</v>
       </c>
-      <c r="DT11" s="106" t="s">
+      <c r="DT11" s="103" t="s">
         <v>283</v>
       </c>
-      <c r="DU11" s="127"/>
-[...27 lines deleted...]
-      <c r="EW11" s="186" t="s">
+      <c r="DU11" s="128"/>
+      <c r="DV11" s="133"/>
+      <c r="DW11" s="116"/>
+      <c r="DX11" s="104"/>
+      <c r="DY11" s="104"/>
+      <c r="DZ11" s="116"/>
+      <c r="EA11" s="104"/>
+      <c r="EB11" s="104"/>
+      <c r="EC11" s="136"/>
+      <c r="ED11" s="116"/>
+      <c r="EE11" s="104"/>
+      <c r="EF11" s="116"/>
+      <c r="EG11" s="104"/>
+      <c r="EH11" s="116"/>
+      <c r="EI11" s="104"/>
+      <c r="EJ11" s="104"/>
+      <c r="EK11" s="104"/>
+      <c r="EL11" s="104"/>
+      <c r="EM11" s="116"/>
+      <c r="EN11" s="116"/>
+      <c r="EO11" s="104"/>
+      <c r="EP11" s="104"/>
+      <c r="EQ11" s="128"/>
+      <c r="ER11" s="133"/>
+      <c r="ES11" s="147"/>
+      <c r="ET11" s="145"/>
+      <c r="EU11" s="143"/>
+      <c r="EV11" s="147"/>
+      <c r="EW11" s="148" t="s">
         <v>38</v>
       </c>
-      <c r="EX11" s="99"/>
-      <c r="EY11" s="106" t="s">
+      <c r="EX11" s="116"/>
+      <c r="EY11" s="103" t="s">
         <v>287</v>
       </c>
-      <c r="EZ11" s="127"/>
-      <c r="FA11" s="179" t="s">
+      <c r="EZ11" s="128"/>
+      <c r="FA11" s="137" t="s">
         <v>39</v>
       </c>
-      <c r="FB11" s="188"/>
-      <c r="FC11" s="179" t="s">
+      <c r="FB11" s="141"/>
+      <c r="FC11" s="137" t="s">
         <v>39</v>
       </c>
-      <c r="FD11" s="123"/>
-      <c r="FE11" s="179" t="s">
+      <c r="FD11" s="139"/>
+      <c r="FE11" s="137" t="s">
         <v>39</v>
       </c>
-      <c r="FF11" s="127"/>
-      <c r="FG11" s="179" t="s">
+      <c r="FF11" s="128"/>
+      <c r="FG11" s="137" t="s">
         <v>39</v>
       </c>
-      <c r="FH11" s="107"/>
-[...31 lines deleted...]
-      <c r="GN11" s="159" t="s">
+      <c r="FH11" s="104"/>
+      <c r="FI11" s="104"/>
+      <c r="FJ11" s="136"/>
+      <c r="FK11" s="121"/>
+      <c r="FL11" s="116"/>
+      <c r="FM11" s="136"/>
+      <c r="FN11" s="116"/>
+      <c r="FO11" s="139"/>
+      <c r="FP11" s="136"/>
+      <c r="FQ11" s="196"/>
+      <c r="FR11" s="194"/>
+      <c r="FS11" s="133"/>
+      <c r="FT11" s="153"/>
+      <c r="FU11" s="104"/>
+      <c r="FV11" s="104"/>
+      <c r="FW11" s="104"/>
+      <c r="FX11" s="157"/>
+      <c r="FY11" s="138"/>
+      <c r="FZ11" s="138"/>
+      <c r="GA11" s="104"/>
+      <c r="GB11" s="104"/>
+      <c r="GC11" s="133"/>
+      <c r="GD11" s="104"/>
+      <c r="GE11" s="166"/>
+      <c r="GF11" s="133"/>
+      <c r="GG11" s="104"/>
+      <c r="GH11" s="181"/>
+      <c r="GI11" s="172"/>
+      <c r="GJ11" s="168"/>
+      <c r="GK11" s="168"/>
+      <c r="GL11" s="170"/>
+      <c r="GM11" s="168"/>
+      <c r="GN11" s="169" t="s">
         <v>34</v>
       </c>
-      <c r="GO11" s="148"/>
-      <c r="GP11" s="159" t="s">
+      <c r="GO11" s="162"/>
+      <c r="GP11" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="GQ11" s="159" t="s">
+      <c r="GQ11" s="169" t="s">
         <v>32</v>
       </c>
-      <c r="GR11" s="159" t="s">
+      <c r="GR11" s="169" t="s">
         <v>31</v>
       </c>
-      <c r="GS11" s="159" t="s">
+      <c r="GS11" s="169" t="s">
         <v>30</v>
       </c>
-      <c r="GT11" s="160"/>
-[...25 lines deleted...]
-      <c r="HT11" s="154"/>
+      <c r="GT11" s="170"/>
+      <c r="GU11" s="168"/>
+      <c r="GV11" s="105"/>
+      <c r="GW11" s="105"/>
+      <c r="GX11" s="105"/>
+      <c r="GY11" s="170"/>
+      <c r="GZ11" s="172"/>
+      <c r="HA11" s="105"/>
+      <c r="HB11" s="105"/>
+      <c r="HC11" s="105"/>
+      <c r="HD11" s="105"/>
+      <c r="HE11" s="105"/>
+      <c r="HF11" s="105"/>
+      <c r="HG11" s="105"/>
+      <c r="HH11" s="105"/>
+      <c r="HI11" s="105"/>
+      <c r="HJ11" s="105"/>
+      <c r="HK11" s="105"/>
+      <c r="HL11" s="105"/>
+      <c r="HM11" s="105"/>
+      <c r="HN11" s="105"/>
+      <c r="HO11" s="105"/>
+      <c r="HP11" s="105"/>
+      <c r="HQ11" s="170"/>
+      <c r="HR11" s="105"/>
+      <c r="HS11" s="162"/>
+      <c r="HT11" s="172"/>
       <c r="HU11" s="44"/>
     </row>
     <row r="12" spans="1:229" s="34" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A12" s="123"/>
-[...61 lines deleted...]
-      <c r="BK12" s="106" t="s">
+      <c r="A12" s="139"/>
+      <c r="B12" s="139"/>
+      <c r="C12" s="139"/>
+      <c r="D12" s="139"/>
+      <c r="E12" s="139"/>
+      <c r="F12" s="139"/>
+      <c r="G12" s="139"/>
+      <c r="H12" s="139"/>
+      <c r="I12" s="139"/>
+      <c r="J12" s="153"/>
+      <c r="K12" s="155"/>
+      <c r="L12" s="104"/>
+      <c r="M12" s="116"/>
+      <c r="N12" s="104"/>
+      <c r="O12" s="104"/>
+      <c r="P12" s="104"/>
+      <c r="Q12" s="104"/>
+      <c r="R12" s="104"/>
+      <c r="S12" s="133"/>
+      <c r="T12" s="104"/>
+      <c r="U12" s="104"/>
+      <c r="V12" s="104"/>
+      <c r="W12" s="104"/>
+      <c r="X12" s="128"/>
+      <c r="Y12" s="183"/>
+      <c r="Z12" s="105"/>
+      <c r="AA12" s="104"/>
+      <c r="AB12" s="105"/>
+      <c r="AC12" s="105"/>
+      <c r="AD12" s="105"/>
+      <c r="AE12" s="105"/>
+      <c r="AF12" s="105"/>
+      <c r="AG12" s="105"/>
+      <c r="AH12" s="105"/>
+      <c r="AI12" s="132"/>
+      <c r="AJ12" s="132"/>
+      <c r="AK12" s="132"/>
+      <c r="AL12" s="132"/>
+      <c r="AM12" s="104"/>
+      <c r="AN12" s="104"/>
+      <c r="AO12" s="128"/>
+      <c r="AP12" s="186"/>
+      <c r="AQ12" s="105"/>
+      <c r="AR12" s="188"/>
+      <c r="AS12" s="105"/>
+      <c r="AT12" s="104"/>
+      <c r="AU12" s="157"/>
+      <c r="AV12" s="138"/>
+      <c r="AW12" s="132"/>
+      <c r="AX12" s="132"/>
+      <c r="AY12" s="189"/>
+      <c r="AZ12" s="189"/>
+      <c r="BA12" s="162"/>
+      <c r="BB12" s="132"/>
+      <c r="BC12" s="104"/>
+      <c r="BD12" s="162"/>
+      <c r="BE12" s="132"/>
+      <c r="BF12" s="104"/>
+      <c r="BG12" s="133"/>
+      <c r="BH12" s="104"/>
+      <c r="BI12" s="116"/>
+      <c r="BJ12" s="128"/>
+      <c r="BK12" s="103" t="s">
         <v>202</v>
       </c>
-      <c r="BL12" s="107"/>
-[...6 lines deleted...]
-      <c r="BS12" s="106" t="s">
+      <c r="BL12" s="104"/>
+      <c r="BM12" s="104"/>
+      <c r="BN12" s="104"/>
+      <c r="BO12" s="133"/>
+      <c r="BP12" s="104"/>
+      <c r="BQ12" s="116"/>
+      <c r="BR12" s="128"/>
+      <c r="BS12" s="103" t="s">
         <v>202</v>
       </c>
-      <c r="BT12" s="107"/>
-[...9 lines deleted...]
-      <c r="CD12" s="106" t="s">
+      <c r="BT12" s="104"/>
+      <c r="BU12" s="104"/>
+      <c r="BV12" s="104"/>
+      <c r="BW12" s="121"/>
+      <c r="BX12" s="104"/>
+      <c r="BY12" s="128"/>
+      <c r="BZ12" s="121"/>
+      <c r="CA12" s="104"/>
+      <c r="CB12" s="116"/>
+      <c r="CC12" s="128"/>
+      <c r="CD12" s="103" t="s">
         <v>202</v>
       </c>
-      <c r="CE12" s="107"/>
-[...6 lines deleted...]
-      <c r="CL12" s="106" t="s">
+      <c r="CE12" s="104"/>
+      <c r="CF12" s="104"/>
+      <c r="CG12" s="104"/>
+      <c r="CH12" s="133"/>
+      <c r="CI12" s="166"/>
+      <c r="CJ12" s="116"/>
+      <c r="CK12" s="128"/>
+      <c r="CL12" s="103" t="s">
         <v>202</v>
       </c>
-      <c r="CM12" s="107"/>
-[...136 lines deleted...]
-      <c r="HT12" s="154"/>
+      <c r="CM12" s="104"/>
+      <c r="CN12" s="104"/>
+      <c r="CO12" s="104"/>
+      <c r="CP12" s="102"/>
+      <c r="CQ12" s="104"/>
+      <c r="CR12" s="104"/>
+      <c r="CS12" s="104"/>
+      <c r="CT12" s="104"/>
+      <c r="CU12" s="104"/>
+      <c r="CV12" s="104"/>
+      <c r="CW12" s="133"/>
+      <c r="CX12" s="128"/>
+      <c r="CY12" s="128"/>
+      <c r="CZ12" s="105"/>
+      <c r="DA12" s="105"/>
+      <c r="DB12" s="105"/>
+      <c r="DC12" s="105"/>
+      <c r="DD12" s="105"/>
+      <c r="DE12" s="105"/>
+      <c r="DF12" s="104"/>
+      <c r="DG12" s="104"/>
+      <c r="DH12" s="104"/>
+      <c r="DI12" s="105"/>
+      <c r="DJ12" s="105"/>
+      <c r="DK12" s="105"/>
+      <c r="DL12" s="105"/>
+      <c r="DM12" s="104"/>
+      <c r="DN12" s="104"/>
+      <c r="DO12" s="121"/>
+      <c r="DP12" s="104"/>
+      <c r="DQ12" s="116"/>
+      <c r="DR12" s="116"/>
+      <c r="DS12" s="104"/>
+      <c r="DT12" s="104"/>
+      <c r="DU12" s="128"/>
+      <c r="DV12" s="133"/>
+      <c r="DW12" s="116"/>
+      <c r="DX12" s="104"/>
+      <c r="DY12" s="104"/>
+      <c r="DZ12" s="116"/>
+      <c r="EA12" s="104"/>
+      <c r="EB12" s="104"/>
+      <c r="EC12" s="136"/>
+      <c r="ED12" s="116"/>
+      <c r="EE12" s="104"/>
+      <c r="EF12" s="116"/>
+      <c r="EG12" s="104"/>
+      <c r="EH12" s="116"/>
+      <c r="EI12" s="104"/>
+      <c r="EJ12" s="104"/>
+      <c r="EK12" s="104"/>
+      <c r="EL12" s="104"/>
+      <c r="EM12" s="116"/>
+      <c r="EN12" s="116"/>
+      <c r="EO12" s="104"/>
+      <c r="EP12" s="104"/>
+      <c r="EQ12" s="128"/>
+      <c r="ER12" s="133"/>
+      <c r="ES12" s="147"/>
+      <c r="ET12" s="145"/>
+      <c r="EU12" s="143"/>
+      <c r="EV12" s="147"/>
+      <c r="EW12" s="143"/>
+      <c r="EX12" s="116"/>
+      <c r="EY12" s="104"/>
+      <c r="EZ12" s="128"/>
+      <c r="FA12" s="138"/>
+      <c r="FB12" s="141"/>
+      <c r="FC12" s="138"/>
+      <c r="FD12" s="139"/>
+      <c r="FE12" s="138"/>
+      <c r="FF12" s="128"/>
+      <c r="FG12" s="138"/>
+      <c r="FH12" s="104"/>
+      <c r="FI12" s="104"/>
+      <c r="FJ12" s="136"/>
+      <c r="FK12" s="121"/>
+      <c r="FL12" s="116"/>
+      <c r="FM12" s="136"/>
+      <c r="FN12" s="116"/>
+      <c r="FO12" s="139"/>
+      <c r="FP12" s="136"/>
+      <c r="FQ12" s="196"/>
+      <c r="FR12" s="194"/>
+      <c r="FS12" s="133"/>
+      <c r="FT12" s="153"/>
+      <c r="FU12" s="104"/>
+      <c r="FV12" s="104"/>
+      <c r="FW12" s="104"/>
+      <c r="FX12" s="157"/>
+      <c r="FY12" s="138"/>
+      <c r="FZ12" s="138"/>
+      <c r="GA12" s="104"/>
+      <c r="GB12" s="104"/>
+      <c r="GC12" s="133"/>
+      <c r="GD12" s="104"/>
+      <c r="GE12" s="166"/>
+      <c r="GF12" s="133"/>
+      <c r="GG12" s="104"/>
+      <c r="GH12" s="181"/>
+      <c r="GI12" s="172"/>
+      <c r="GJ12" s="168"/>
+      <c r="GK12" s="168"/>
+      <c r="GL12" s="170"/>
+      <c r="GM12" s="168"/>
+      <c r="GN12" s="170"/>
+      <c r="GO12" s="162"/>
+      <c r="GP12" s="170"/>
+      <c r="GQ12" s="170"/>
+      <c r="GR12" s="170"/>
+      <c r="GS12" s="170"/>
+      <c r="GT12" s="170"/>
+      <c r="GU12" s="168"/>
+      <c r="GV12" s="105"/>
+      <c r="GW12" s="105"/>
+      <c r="GX12" s="105"/>
+      <c r="GY12" s="170"/>
+      <c r="GZ12" s="172"/>
+      <c r="HA12" s="105"/>
+      <c r="HB12" s="105"/>
+      <c r="HC12" s="105"/>
+      <c r="HD12" s="105"/>
+      <c r="HE12" s="105"/>
+      <c r="HF12" s="105"/>
+      <c r="HG12" s="105"/>
+      <c r="HH12" s="105"/>
+      <c r="HI12" s="105"/>
+      <c r="HJ12" s="105"/>
+      <c r="HK12" s="105"/>
+      <c r="HL12" s="105"/>
+      <c r="HM12" s="105"/>
+      <c r="HN12" s="105"/>
+      <c r="HO12" s="105"/>
+      <c r="HP12" s="105"/>
+      <c r="HQ12" s="170"/>
+      <c r="HR12" s="105"/>
+      <c r="HS12" s="162"/>
+      <c r="HT12" s="172"/>
       <c r="HU12" s="44"/>
     </row>
     <row r="13" spans="1:229" s="34" customFormat="1" ht="33" customHeight="1">
-      <c r="A13" s="123"/>
-[...226 lines deleted...]
-      <c r="HT13" s="154"/>
+      <c r="A13" s="139"/>
+      <c r="B13" s="139"/>
+      <c r="C13" s="139"/>
+      <c r="D13" s="139"/>
+      <c r="E13" s="139"/>
+      <c r="F13" s="139"/>
+      <c r="G13" s="139"/>
+      <c r="H13" s="139"/>
+      <c r="I13" s="139"/>
+      <c r="J13" s="153"/>
+      <c r="K13" s="155"/>
+      <c r="L13" s="104"/>
+      <c r="M13" s="116"/>
+      <c r="N13" s="104"/>
+      <c r="O13" s="104"/>
+      <c r="P13" s="104"/>
+      <c r="Q13" s="104"/>
+      <c r="R13" s="104"/>
+      <c r="S13" s="133"/>
+      <c r="T13" s="104"/>
+      <c r="U13" s="104"/>
+      <c r="V13" s="104"/>
+      <c r="W13" s="104"/>
+      <c r="X13" s="128"/>
+      <c r="Y13" s="183"/>
+      <c r="Z13" s="105"/>
+      <c r="AA13" s="104"/>
+      <c r="AB13" s="105"/>
+      <c r="AC13" s="105"/>
+      <c r="AD13" s="105"/>
+      <c r="AE13" s="105"/>
+      <c r="AF13" s="105"/>
+      <c r="AG13" s="105"/>
+      <c r="AH13" s="105"/>
+      <c r="AI13" s="106"/>
+      <c r="AJ13" s="106"/>
+      <c r="AK13" s="106"/>
+      <c r="AL13" s="106"/>
+      <c r="AM13" s="104"/>
+      <c r="AN13" s="104"/>
+      <c r="AO13" s="128"/>
+      <c r="AP13" s="186"/>
+      <c r="AQ13" s="105"/>
+      <c r="AR13" s="188"/>
+      <c r="AS13" s="105"/>
+      <c r="AT13" s="104"/>
+      <c r="AU13" s="134"/>
+      <c r="AV13" s="103"/>
+      <c r="AW13" s="106"/>
+      <c r="AX13" s="106"/>
+      <c r="AY13" s="115"/>
+      <c r="AZ13" s="115"/>
+      <c r="BA13" s="162"/>
+      <c r="BB13" s="106"/>
+      <c r="BC13" s="104"/>
+      <c r="BD13" s="162"/>
+      <c r="BE13" s="106"/>
+      <c r="BF13" s="104"/>
+      <c r="BG13" s="133"/>
+      <c r="BH13" s="104"/>
+      <c r="BI13" s="116"/>
+      <c r="BJ13" s="128"/>
+      <c r="BK13" s="104"/>
+      <c r="BL13" s="104"/>
+      <c r="BM13" s="104"/>
+      <c r="BN13" s="104"/>
+      <c r="BO13" s="133"/>
+      <c r="BP13" s="104"/>
+      <c r="BQ13" s="116"/>
+      <c r="BR13" s="128"/>
+      <c r="BS13" s="104"/>
+      <c r="BT13" s="104"/>
+      <c r="BU13" s="104"/>
+      <c r="BV13" s="104"/>
+      <c r="BW13" s="121"/>
+      <c r="BX13" s="104"/>
+      <c r="BY13" s="128"/>
+      <c r="BZ13" s="121"/>
+      <c r="CA13" s="104"/>
+      <c r="CB13" s="116"/>
+      <c r="CC13" s="128"/>
+      <c r="CD13" s="104"/>
+      <c r="CE13" s="104"/>
+      <c r="CF13" s="104"/>
+      <c r="CG13" s="104"/>
+      <c r="CH13" s="133"/>
+      <c r="CI13" s="166"/>
+      <c r="CJ13" s="116"/>
+      <c r="CK13" s="128"/>
+      <c r="CL13" s="104"/>
+      <c r="CM13" s="104"/>
+      <c r="CN13" s="104"/>
+      <c r="CO13" s="104"/>
+      <c r="CP13" s="102"/>
+      <c r="CQ13" s="104"/>
+      <c r="CR13" s="104"/>
+      <c r="CS13" s="104"/>
+      <c r="CT13" s="104"/>
+      <c r="CU13" s="104"/>
+      <c r="CV13" s="104"/>
+      <c r="CW13" s="133"/>
+      <c r="CX13" s="128"/>
+      <c r="CY13" s="128"/>
+      <c r="CZ13" s="105"/>
+      <c r="DA13" s="105"/>
+      <c r="DB13" s="105"/>
+      <c r="DC13" s="105"/>
+      <c r="DD13" s="105"/>
+      <c r="DE13" s="105"/>
+      <c r="DF13" s="104"/>
+      <c r="DG13" s="104"/>
+      <c r="DH13" s="104"/>
+      <c r="DI13" s="105"/>
+      <c r="DJ13" s="105"/>
+      <c r="DK13" s="105"/>
+      <c r="DL13" s="105"/>
+      <c r="DM13" s="104"/>
+      <c r="DN13" s="104"/>
+      <c r="DO13" s="121"/>
+      <c r="DP13" s="104"/>
+      <c r="DQ13" s="116"/>
+      <c r="DR13" s="116"/>
+      <c r="DS13" s="104"/>
+      <c r="DT13" s="104"/>
+      <c r="DU13" s="128"/>
+      <c r="DV13" s="133"/>
+      <c r="DW13" s="116"/>
+      <c r="DX13" s="104"/>
+      <c r="DY13" s="104"/>
+      <c r="DZ13" s="116"/>
+      <c r="EA13" s="104"/>
+      <c r="EB13" s="104"/>
+      <c r="EC13" s="136"/>
+      <c r="ED13" s="116"/>
+      <c r="EE13" s="104"/>
+      <c r="EF13" s="116"/>
+      <c r="EG13" s="104"/>
+      <c r="EH13" s="116"/>
+      <c r="EI13" s="104"/>
+      <c r="EJ13" s="104"/>
+      <c r="EK13" s="104"/>
+      <c r="EL13" s="104"/>
+      <c r="EM13" s="116"/>
+      <c r="EN13" s="116"/>
+      <c r="EO13" s="104"/>
+      <c r="EP13" s="104"/>
+      <c r="EQ13" s="128"/>
+      <c r="ER13" s="133"/>
+      <c r="ES13" s="147"/>
+      <c r="ET13" s="145"/>
+      <c r="EU13" s="143"/>
+      <c r="EV13" s="147"/>
+      <c r="EW13" s="143"/>
+      <c r="EX13" s="116"/>
+      <c r="EY13" s="104"/>
+      <c r="EZ13" s="128"/>
+      <c r="FA13" s="103"/>
+      <c r="FB13" s="141"/>
+      <c r="FC13" s="103"/>
+      <c r="FD13" s="139"/>
+      <c r="FE13" s="103"/>
+      <c r="FF13" s="128"/>
+      <c r="FG13" s="103"/>
+      <c r="FH13" s="104"/>
+      <c r="FI13" s="104"/>
+      <c r="FJ13" s="136"/>
+      <c r="FK13" s="121"/>
+      <c r="FL13" s="116"/>
+      <c r="FM13" s="136"/>
+      <c r="FN13" s="116"/>
+      <c r="FO13" s="139"/>
+      <c r="FP13" s="136"/>
+      <c r="FQ13" s="196"/>
+      <c r="FR13" s="194"/>
+      <c r="FS13" s="133"/>
+      <c r="FT13" s="153"/>
+      <c r="FU13" s="104"/>
+      <c r="FV13" s="104"/>
+      <c r="FW13" s="104"/>
+      <c r="FX13" s="134"/>
+      <c r="FY13" s="103"/>
+      <c r="FZ13" s="103"/>
+      <c r="GA13" s="104"/>
+      <c r="GB13" s="104"/>
+      <c r="GC13" s="133"/>
+      <c r="GD13" s="104"/>
+      <c r="GE13" s="166"/>
+      <c r="GF13" s="133"/>
+      <c r="GG13" s="104"/>
+      <c r="GH13" s="181"/>
+      <c r="GI13" s="172"/>
+      <c r="GJ13" s="168"/>
+      <c r="GK13" s="168"/>
+      <c r="GL13" s="170"/>
+      <c r="GM13" s="168"/>
+      <c r="GN13" s="170"/>
+      <c r="GO13" s="162"/>
+      <c r="GP13" s="170"/>
+      <c r="GQ13" s="170"/>
+      <c r="GR13" s="170"/>
+      <c r="GS13" s="170"/>
+      <c r="GT13" s="170"/>
+      <c r="GU13" s="168"/>
+      <c r="GV13" s="105"/>
+      <c r="GW13" s="105"/>
+      <c r="GX13" s="105"/>
+      <c r="GY13" s="170"/>
+      <c r="GZ13" s="172"/>
+      <c r="HA13" s="105"/>
+      <c r="HB13" s="105"/>
+      <c r="HC13" s="105"/>
+      <c r="HD13" s="105"/>
+      <c r="HE13" s="105"/>
+      <c r="HF13" s="105"/>
+      <c r="HG13" s="105"/>
+      <c r="HH13" s="105"/>
+      <c r="HI13" s="105"/>
+      <c r="HJ13" s="105"/>
+      <c r="HK13" s="105"/>
+      <c r="HL13" s="105"/>
+      <c r="HM13" s="105"/>
+      <c r="HN13" s="105"/>
+      <c r="HO13" s="105"/>
+      <c r="HP13" s="105"/>
+      <c r="HQ13" s="170"/>
+      <c r="HR13" s="105"/>
+      <c r="HS13" s="162"/>
+      <c r="HT13" s="172"/>
       <c r="HU13" s="46"/>
     </row>
     <row r="14" spans="1:229" s="26" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="38"/>
       <c r="B14" s="38"/>
       <c r="C14" s="38"/>
       <c r="D14" s="38"/>
       <c r="E14" s="38"/>
       <c r="F14" s="38"/>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="47"/>
       <c r="K14" s="15"/>
       <c r="L14" s="9"/>
       <c r="M14" s="12"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
       <c r="P14" s="9"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
       <c r="S14" s="7" t="s">
         <v>28</v>
       </c>
       <c r="T14" s="9" t="s">
@@ -9395,84 +8844,84 @@
       </c>
       <c r="HN16" s="44" t="s">
         <v>8</v>
       </c>
       <c r="HO16" s="44" t="s">
         <v>8</v>
       </c>
       <c r="HP16" s="44" t="s">
         <v>8</v>
       </c>
       <c r="HQ16" s="44" t="s">
         <v>8</v>
       </c>
       <c r="HR16" s="44" t="s">
         <v>8</v>
       </c>
       <c r="HS16" s="44" t="s">
         <v>8</v>
       </c>
       <c r="HT16" s="44" t="s">
         <v>8</v>
       </c>
       <c r="HU16" s="67"/>
     </row>
     <row r="17" spans="1:229" s="80" customFormat="1" ht="45" customHeight="1">
-      <c r="A17" s="173" t="s">
+      <c r="A17" s="149" t="s">
         <v>163</v>
       </c>
-      <c r="B17" s="173"/>
-[...6 lines deleted...]
-      <c r="I17" s="173"/>
+      <c r="B17" s="149"/>
+      <c r="C17" s="149"/>
+      <c r="D17" s="149"/>
+      <c r="E17" s="149"/>
+      <c r="F17" s="149"/>
+      <c r="G17" s="149"/>
+      <c r="H17" s="149"/>
+      <c r="I17" s="149"/>
       <c r="J17" s="68">
         <v>1</v>
       </c>
       <c r="K17" s="69">
         <v>24</v>
       </c>
       <c r="L17" s="70">
         <v>186.2</v>
       </c>
       <c r="M17" s="71">
         <v>8.5399999999999991</v>
       </c>
       <c r="N17" s="71">
         <v>2.1</v>
       </c>
       <c r="O17" s="71">
         <v>6.44</v>
       </c>
       <c r="P17" s="69">
         <v>16317</v>
       </c>
       <c r="Q17" s="72">
-        <v>255581</v>
+        <v>215571</v>
       </c>
       <c r="R17" s="73">
         <v>50.8</v>
       </c>
       <c r="S17" s="72">
         <v>270112</v>
       </c>
       <c r="T17" s="72">
         <v>286497</v>
       </c>
       <c r="U17" s="72">
         <v>-16385</v>
       </c>
       <c r="V17" s="72">
         <v>20492</v>
       </c>
       <c r="W17" s="72">
         <v>4399</v>
       </c>
       <c r="X17" s="72">
         <v>-292</v>
       </c>
       <c r="Y17" s="72">
         <v>43608</v>
       </c>
@@ -9530,69 +8979,69 @@
       <c r="AQ17" s="72">
         <v>12041</v>
       </c>
       <c r="AR17" s="72">
         <v>280245</v>
       </c>
       <c r="AS17" s="74">
         <v>5597</v>
       </c>
       <c r="AT17" s="74">
         <v>-11926</v>
       </c>
       <c r="AU17" s="70" t="s">
         <v>284</v>
       </c>
       <c r="AV17" s="70" t="s">
         <v>284</v>
       </c>
       <c r="AW17" s="74">
         <v>36026</v>
       </c>
       <c r="AX17" s="70">
         <v>13.4</v>
       </c>
       <c r="AY17" s="69">
-        <v>29928</v>
+        <v>25243</v>
       </c>
       <c r="AZ17" s="71">
-        <v>1.05</v>
+        <v>1.24</v>
       </c>
       <c r="BA17" s="69" t="s">
         <v>284</v>
       </c>
       <c r="BB17" s="69" t="s">
         <v>284</v>
       </c>
       <c r="BC17" s="69" t="s">
         <v>284</v>
       </c>
       <c r="BD17" s="69">
         <v>4219</v>
       </c>
       <c r="BE17" s="69">
-        <v>141</v>
+        <v>167</v>
       </c>
       <c r="BF17" s="69">
         <v>193</v>
       </c>
       <c r="BG17" s="75">
         <v>8.8000000000000007</v>
       </c>
       <c r="BH17" s="75">
         <v>2.2999999999999998</v>
       </c>
       <c r="BI17" s="75">
         <v>6.5</v>
       </c>
       <c r="BJ17" s="75">
         <v>5.75</v>
       </c>
       <c r="BK17" s="75">
         <v>4.4800000000000004</v>
       </c>
       <c r="BL17" s="75">
         <v>4.25</v>
       </c>
       <c r="BM17" s="75">
         <v>1.5</v>
       </c>
@@ -9842,51 +9291,51 @@
       <c r="EQ17" s="78">
         <v>2666</v>
       </c>
       <c r="ER17" s="78">
         <v>382072</v>
       </c>
       <c r="ES17" s="78">
         <v>105293</v>
       </c>
       <c r="ET17" s="78">
         <v>44421</v>
       </c>
       <c r="EU17" s="78">
         <v>23076</v>
       </c>
       <c r="EV17" s="78">
         <v>32647</v>
       </c>
       <c r="EW17" s="78">
         <v>4058</v>
       </c>
       <c r="EX17" s="78">
         <v>275183</v>
       </c>
       <c r="EY17" s="78">
-        <v>280588</v>
+        <v>240578</v>
       </c>
       <c r="EZ17" s="78">
         <v>39120</v>
       </c>
       <c r="FA17" s="78">
         <v>38311</v>
       </c>
       <c r="FB17" s="78">
         <v>144092</v>
       </c>
       <c r="FC17" s="78">
         <v>143085</v>
       </c>
       <c r="FD17" s="78">
         <v>25013</v>
       </c>
       <c r="FE17" s="78">
         <v>25007</v>
       </c>
       <c r="FF17" s="78">
         <v>54180</v>
       </c>
       <c r="FG17" s="78">
         <v>54180</v>
       </c>
@@ -10774,51 +10223,51 @@
       <c r="G19" s="82"/>
       <c r="H19" s="82"/>
       <c r="I19" s="83"/>
       <c r="J19" s="68">
         <v>3</v>
       </c>
       <c r="K19" s="69">
         <v>11</v>
       </c>
       <c r="L19" s="70">
         <v>131.69999999999999</v>
       </c>
       <c r="M19" s="71">
         <v>7</v>
       </c>
       <c r="N19" s="71">
         <v>1.68</v>
       </c>
       <c r="O19" s="71">
         <v>5.32</v>
       </c>
       <c r="P19" s="69">
         <v>12957</v>
       </c>
       <c r="Q19" s="72">
-        <v>195806</v>
+        <v>131634</v>
       </c>
       <c r="R19" s="73">
         <v>51.6</v>
       </c>
       <c r="S19" s="72">
         <v>191042</v>
       </c>
       <c r="T19" s="72">
         <v>210492</v>
       </c>
       <c r="U19" s="72">
         <v>-19450</v>
       </c>
       <c r="V19" s="72">
         <v>15312</v>
       </c>
       <c r="W19" s="72">
         <v>2716</v>
       </c>
       <c r="X19" s="72">
         <v>-6854</v>
       </c>
       <c r="Y19" s="72">
         <v>14849</v>
       </c>
@@ -10876,69 +10325,69 @@
       <c r="AQ19" s="72">
         <v>6758</v>
       </c>
       <c r="AR19" s="72">
         <v>205696</v>
       </c>
       <c r="AS19" s="74">
         <v>3521</v>
       </c>
       <c r="AT19" s="74">
         <v>-9511</v>
       </c>
       <c r="AU19" s="70" t="s">
         <v>284</v>
       </c>
       <c r="AV19" s="70" t="s">
         <v>284</v>
       </c>
       <c r="AW19" s="74">
         <v>18030</v>
       </c>
       <c r="AX19" s="70">
         <v>9.1999999999999993</v>
       </c>
       <c r="AY19" s="69">
-        <v>27972</v>
+        <v>18805</v>
       </c>
       <c r="AZ19" s="71">
-        <v>1</v>
+        <v>1.49</v>
       </c>
       <c r="BA19" s="69" t="s">
         <v>284</v>
       </c>
       <c r="BB19" s="69" t="s">
         <v>284</v>
       </c>
       <c r="BC19" s="69" t="s">
         <v>284</v>
       </c>
       <c r="BD19" s="69">
         <v>2576</v>
       </c>
       <c r="BE19" s="69">
-        <v>92</v>
+        <v>137</v>
       </c>
       <c r="BF19" s="69">
         <v>137</v>
       </c>
       <c r="BG19" s="75">
         <v>7.24</v>
       </c>
       <c r="BH19" s="75">
         <v>1.92</v>
       </c>
       <c r="BI19" s="75">
         <v>5.32</v>
       </c>
       <c r="BJ19" s="75">
         <v>5.05</v>
       </c>
       <c r="BK19" s="75">
         <v>4.5199999999999996</v>
       </c>
       <c r="BL19" s="75">
         <v>3.26</v>
       </c>
       <c r="BM19" s="75">
         <v>1.79</v>
       </c>
@@ -11188,51 +10637,51 @@
       <c r="EQ19" s="78">
         <v>-651</v>
       </c>
       <c r="ER19" s="78">
         <v>235235</v>
       </c>
       <c r="ES19" s="78">
         <v>63473</v>
       </c>
       <c r="ET19" s="78">
         <v>24335</v>
       </c>
       <c r="EU19" s="78">
         <v>13777</v>
       </c>
       <c r="EV19" s="78">
         <v>20432</v>
       </c>
       <c r="EW19" s="78">
         <v>4769</v>
       </c>
       <c r="EX19" s="78">
         <v>171481</v>
       </c>
       <c r="EY19" s="78">
-        <v>214611</v>
+        <v>150439</v>
       </c>
       <c r="EZ19" s="78">
         <v>37708</v>
       </c>
       <c r="FA19" s="78">
         <v>37104</v>
       </c>
       <c r="FB19" s="78">
         <v>86512</v>
       </c>
       <c r="FC19" s="78">
         <v>86311</v>
       </c>
       <c r="FD19" s="78">
         <v>18805</v>
       </c>
       <c r="FE19" s="78">
         <v>18805</v>
       </c>
       <c r="FF19" s="78">
         <v>40305</v>
       </c>
       <c r="FG19" s="78">
         <v>40305</v>
       </c>
@@ -11414,84 +10863,84 @@
         <v>1464</v>
       </c>
       <c r="HO19" s="76">
         <v>300</v>
       </c>
       <c r="HP19" s="76">
         <v>11312</v>
       </c>
       <c r="HQ19" s="76">
         <v>15851</v>
       </c>
       <c r="HR19" s="76">
         <v>3521</v>
       </c>
       <c r="HS19" s="76">
         <v>20207</v>
       </c>
       <c r="HT19" s="78">
         <v>-9511</v>
       </c>
       <c r="HU19" s="79">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:229" s="84" customFormat="1" ht="45" customHeight="1">
-      <c r="A20" s="173" t="s">
+      <c r="A20" s="149" t="s">
         <v>164</v>
       </c>
-      <c r="B20" s="173"/>
-[...6 lines deleted...]
-      <c r="I20" s="173"/>
+      <c r="B20" s="149"/>
+      <c r="C20" s="149"/>
+      <c r="D20" s="149"/>
+      <c r="E20" s="149"/>
+      <c r="F20" s="149"/>
+      <c r="G20" s="149"/>
+      <c r="H20" s="149"/>
+      <c r="I20" s="149"/>
       <c r="J20" s="68">
         <v>4</v>
       </c>
       <c r="K20" s="69">
         <v>30</v>
       </c>
       <c r="L20" s="70">
         <v>456.4</v>
       </c>
       <c r="M20" s="71">
         <v>8.92</v>
       </c>
       <c r="N20" s="71">
         <v>1.91</v>
       </c>
       <c r="O20" s="71">
         <v>7.01</v>
       </c>
       <c r="P20" s="69">
         <v>12291</v>
       </c>
       <c r="Q20" s="72">
-        <v>88268</v>
+        <v>81738</v>
       </c>
       <c r="R20" s="73">
         <v>59.9</v>
       </c>
       <c r="S20" s="72">
         <v>278713</v>
       </c>
       <c r="T20" s="72">
         <v>296882</v>
       </c>
       <c r="U20" s="72">
         <v>-18169</v>
       </c>
       <c r="V20" s="72">
         <v>24415</v>
       </c>
       <c r="W20" s="72">
         <v>4760</v>
       </c>
       <c r="X20" s="72">
         <v>1486</v>
       </c>
       <c r="Y20" s="72">
         <v>29879</v>
       </c>
@@ -11549,69 +10998,69 @@
       <c r="AQ20" s="72">
         <v>16947</v>
       </c>
       <c r="AR20" s="72">
         <v>295507</v>
       </c>
       <c r="AS20" s="74">
         <v>4820</v>
       </c>
       <c r="AT20" s="74">
         <v>-9426</v>
       </c>
       <c r="AU20" s="70" t="s">
         <v>284</v>
       </c>
       <c r="AV20" s="70" t="s">
         <v>284</v>
       </c>
       <c r="AW20" s="74">
         <v>21675</v>
       </c>
       <c r="AX20" s="70">
         <v>7.6</v>
       </c>
       <c r="AY20" s="69">
-        <v>9896</v>
+        <v>9163</v>
       </c>
       <c r="AZ20" s="71">
-        <v>3.24</v>
+        <v>3.5</v>
       </c>
       <c r="BA20" s="69" t="s">
         <v>284</v>
       </c>
       <c r="BB20" s="69" t="s">
         <v>284</v>
       </c>
       <c r="BC20" s="69" t="s">
         <v>284</v>
       </c>
       <c r="BD20" s="69">
         <v>2430</v>
       </c>
       <c r="BE20" s="69">
-        <v>246</v>
+        <v>265</v>
       </c>
       <c r="BF20" s="69">
         <v>47</v>
       </c>
       <c r="BG20" s="75">
         <v>10.17</v>
       </c>
       <c r="BH20" s="75">
         <v>2.5099999999999998</v>
       </c>
       <c r="BI20" s="75">
         <v>7.66</v>
       </c>
       <c r="BJ20" s="75">
         <v>5.64</v>
       </c>
       <c r="BK20" s="75">
         <v>4.6900000000000004</v>
       </c>
       <c r="BL20" s="75">
         <v>2.73</v>
       </c>
       <c r="BM20" s="75">
         <v>2.91</v>
       </c>
@@ -11861,51 +11310,51 @@
       <c r="EQ20" s="78">
         <v>2611</v>
       </c>
       <c r="ER20" s="78">
         <v>461510</v>
       </c>
       <c r="ES20" s="78">
         <v>347824</v>
       </c>
       <c r="ET20" s="78">
         <v>84282</v>
       </c>
       <c r="EU20" s="78">
         <v>8529</v>
       </c>
       <c r="EV20" s="78">
         <v>233378</v>
       </c>
       <c r="EW20" s="78">
         <v>49477</v>
       </c>
       <c r="EX20" s="78">
         <v>113638</v>
       </c>
       <c r="EY20" s="78">
-        <v>104842</v>
+        <v>98312</v>
       </c>
       <c r="EZ20" s="78">
         <v>13018</v>
       </c>
       <c r="FA20" s="78">
         <v>12932</v>
       </c>
       <c r="FB20" s="78">
         <v>58582</v>
       </c>
       <c r="FC20" s="78">
         <v>57526</v>
       </c>
       <c r="FD20" s="78">
         <v>16584</v>
       </c>
       <c r="FE20" s="78">
         <v>16574</v>
       </c>
       <c r="FF20" s="78">
         <v>14545</v>
       </c>
       <c r="FG20" s="78">
         <v>14545</v>
       </c>
@@ -12087,61 +11536,61 @@
         <v>1670</v>
       </c>
       <c r="HO20" s="76">
         <v>2236</v>
       </c>
       <c r="HP20" s="76">
         <v>11497</v>
       </c>
       <c r="HQ20" s="76">
         <v>15268</v>
       </c>
       <c r="HR20" s="76">
         <v>4820</v>
       </c>
       <c r="HS20" s="76">
         <v>13245</v>
       </c>
       <c r="HT20" s="78">
         <v>-9426</v>
       </c>
       <c r="HU20" s="79">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:229" s="24" customFormat="1" ht="45" customHeight="1">
-      <c r="A21" s="173" t="s">
+      <c r="A21" s="149" t="s">
         <v>232</v>
       </c>
-      <c r="B21" s="173"/>
-[...6 lines deleted...]
-      <c r="I21" s="173"/>
+      <c r="B21" s="149"/>
+      <c r="C21" s="149"/>
+      <c r="D21" s="149"/>
+      <c r="E21" s="149"/>
+      <c r="F21" s="149"/>
+      <c r="G21" s="149"/>
+      <c r="H21" s="149"/>
+      <c r="I21" s="149"/>
       <c r="J21" s="68">
         <v>5</v>
       </c>
       <c r="K21" s="69">
         <v>16</v>
       </c>
       <c r="L21" s="70">
         <v>144</v>
       </c>
       <c r="M21" s="71">
         <v>10.72</v>
       </c>
       <c r="N21" s="71">
         <v>2.61</v>
       </c>
       <c r="O21" s="71">
         <v>8.11</v>
       </c>
       <c r="P21" s="69">
         <v>15176</v>
       </c>
       <c r="Q21" s="72">
         <v>77808</v>
       </c>
       <c r="R21" s="73">
@@ -12760,84 +12209,84 @@
         <v>1213</v>
       </c>
       <c r="HO21" s="76">
         <v>234</v>
       </c>
       <c r="HP21" s="76">
         <v>7409</v>
       </c>
       <c r="HQ21" s="76">
         <v>8182</v>
       </c>
       <c r="HR21" s="76">
         <v>2513</v>
       </c>
       <c r="HS21" s="76">
         <v>17203</v>
       </c>
       <c r="HT21" s="78">
         <v>-16810</v>
       </c>
       <c r="HU21" s="79">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:229" s="24" customFormat="1" ht="45" customHeight="1">
-      <c r="A22" s="173" t="s">
+      <c r="A22" s="149" t="s">
         <v>233</v>
       </c>
-      <c r="B22" s="173"/>
-[...6 lines deleted...]
-      <c r="I22" s="173"/>
+      <c r="B22" s="149"/>
+      <c r="C22" s="149"/>
+      <c r="D22" s="149"/>
+      <c r="E22" s="149"/>
+      <c r="F22" s="149"/>
+      <c r="G22" s="149"/>
+      <c r="H22" s="149"/>
+      <c r="I22" s="149"/>
       <c r="J22" s="68">
         <v>6</v>
       </c>
       <c r="K22" s="69">
         <v>14</v>
       </c>
       <c r="L22" s="70">
         <v>566</v>
       </c>
       <c r="M22" s="71">
         <v>8.11</v>
       </c>
       <c r="N22" s="71">
         <v>1.6</v>
       </c>
       <c r="O22" s="71">
         <v>6.51</v>
       </c>
       <c r="P22" s="69">
         <v>10982</v>
       </c>
       <c r="Q22" s="72">
-        <v>93022</v>
+        <v>83524</v>
       </c>
       <c r="R22" s="73">
         <v>61.4</v>
       </c>
       <c r="S22" s="72">
         <v>362262</v>
       </c>
       <c r="T22" s="72">
         <v>375391</v>
       </c>
       <c r="U22" s="72">
         <v>-13129</v>
       </c>
       <c r="V22" s="72">
         <v>24990</v>
       </c>
       <c r="W22" s="72">
         <v>6142</v>
       </c>
       <c r="X22" s="72">
         <v>5719</v>
       </c>
       <c r="Y22" s="72">
         <v>37319</v>
       </c>
@@ -12895,69 +12344,69 @@
       <c r="AQ22" s="72">
         <v>18229</v>
       </c>
       <c r="AR22" s="72">
         <v>376404</v>
       </c>
       <c r="AS22" s="74">
         <v>5868</v>
       </c>
       <c r="AT22" s="74">
         <v>-6070</v>
       </c>
       <c r="AU22" s="70" t="s">
         <v>284</v>
       </c>
       <c r="AV22" s="70" t="s">
         <v>284</v>
       </c>
       <c r="AW22" s="74">
         <v>26149</v>
       </c>
       <c r="AX22" s="70">
         <v>7.1</v>
       </c>
       <c r="AY22" s="69">
-        <v>11470</v>
+        <v>10299</v>
       </c>
       <c r="AZ22" s="71">
-        <v>3.98</v>
+        <v>4.43</v>
       </c>
       <c r="BA22" s="69" t="s">
         <v>284</v>
       </c>
       <c r="BB22" s="69" t="s">
         <v>284</v>
       </c>
       <c r="BC22" s="69" t="s">
         <v>284</v>
       </c>
       <c r="BD22" s="69">
         <v>3224</v>
       </c>
       <c r="BE22" s="69">
-        <v>281</v>
+        <v>313</v>
       </c>
       <c r="BF22" s="69">
         <v>46</v>
       </c>
       <c r="BG22" s="75">
         <v>9.41</v>
       </c>
       <c r="BH22" s="75">
         <v>2.2999999999999998</v>
       </c>
       <c r="BI22" s="75">
         <v>7.11</v>
       </c>
       <c r="BJ22" s="75">
         <v>4.87</v>
       </c>
       <c r="BK22" s="75">
         <v>4.2</v>
       </c>
       <c r="BL22" s="75">
         <v>2.63</v>
       </c>
       <c r="BM22" s="75">
         <v>2.2400000000000002</v>
       </c>
@@ -13207,51 +12656,51 @@
       <c r="EQ22" s="78">
         <v>6941</v>
       </c>
       <c r="ER22" s="78">
         <v>596512</v>
       </c>
       <c r="ES22" s="78">
         <v>477101</v>
       </c>
       <c r="ET22" s="78">
         <v>113242</v>
       </c>
       <c r="EU22" s="78">
         <v>10688</v>
       </c>
       <c r="EV22" s="78">
         <v>323218</v>
       </c>
       <c r="EW22" s="78">
         <v>65991</v>
       </c>
       <c r="EX22" s="78">
         <v>119397</v>
       </c>
       <c r="EY22" s="78">
-        <v>109555</v>
+        <v>100057</v>
       </c>
       <c r="EZ22" s="78">
         <v>13319</v>
       </c>
       <c r="FA22" s="78">
         <v>13249</v>
       </c>
       <c r="FB22" s="78">
         <v>68302</v>
       </c>
       <c r="FC22" s="78">
         <v>67199</v>
       </c>
       <c r="FD22" s="78">
         <v>16546</v>
       </c>
       <c r="FE22" s="78">
         <v>16533</v>
       </c>
       <c r="FF22" s="78">
         <v>7825</v>
       </c>
       <c r="FG22" s="78">
         <v>7825</v>
       </c>
@@ -13433,84 +12882,84 @@
         <v>1878</v>
       </c>
       <c r="HO22" s="76">
         <v>3147</v>
       </c>
       <c r="HP22" s="76">
         <v>13355</v>
       </c>
       <c r="HQ22" s="76">
         <v>18489</v>
       </c>
       <c r="HR22" s="76">
         <v>5868</v>
       </c>
       <c r="HS22" s="76">
         <v>11446</v>
       </c>
       <c r="HT22" s="78">
         <v>-6070</v>
       </c>
       <c r="HU22" s="79">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:229" s="24" customFormat="1" ht="45" customHeight="1">
-      <c r="A23" s="173" t="s">
+      <c r="A23" s="149" t="s">
         <v>165</v>
       </c>
-      <c r="B23" s="173"/>
-[...6 lines deleted...]
-      <c r="I23" s="173"/>
+      <c r="B23" s="149"/>
+      <c r="C23" s="149"/>
+      <c r="D23" s="149"/>
+      <c r="E23" s="149"/>
+      <c r="F23" s="149"/>
+      <c r="G23" s="149"/>
+      <c r="H23" s="149"/>
+      <c r="I23" s="149"/>
       <c r="J23" s="68">
         <v>7</v>
       </c>
       <c r="K23" s="69">
         <v>45</v>
       </c>
       <c r="L23" s="70">
         <v>5681.8</v>
       </c>
       <c r="M23" s="71">
         <v>12.69</v>
       </c>
       <c r="N23" s="71">
         <v>2.48</v>
       </c>
       <c r="O23" s="71">
         <v>10.210000000000001</v>
       </c>
       <c r="P23" s="69">
         <v>24189</v>
       </c>
       <c r="Q23" s="72">
-        <v>259136</v>
+        <v>234138</v>
       </c>
       <c r="R23" s="73">
         <v>57.2</v>
       </c>
       <c r="S23" s="72">
         <v>624672</v>
       </c>
       <c r="T23" s="72">
         <v>558971</v>
       </c>
       <c r="U23" s="72">
         <v>65701</v>
       </c>
       <c r="V23" s="72">
         <v>21528</v>
       </c>
       <c r="W23" s="72">
         <v>2556</v>
       </c>
       <c r="X23" s="72">
         <v>84673</v>
       </c>
       <c r="Y23" s="72">
         <v>152547</v>
       </c>
@@ -13568,69 +13017,69 @@
       <c r="AQ23" s="72">
         <v>14466</v>
       </c>
       <c r="AR23" s="72">
         <v>547865</v>
       </c>
       <c r="AS23" s="74">
         <v>5676</v>
       </c>
       <c r="AT23" s="74">
         <v>5829</v>
       </c>
       <c r="AU23" s="70">
         <v>7.5</v>
       </c>
       <c r="AV23" s="70">
         <v>1.1000000000000001</v>
       </c>
       <c r="AW23" s="74">
         <v>78209</v>
       </c>
       <c r="AX23" s="70">
         <v>14.1</v>
       </c>
       <c r="AY23" s="69">
-        <v>20420</v>
+        <v>18451</v>
       </c>
       <c r="AZ23" s="71">
-        <v>2.14</v>
+        <v>2.36</v>
       </c>
       <c r="BA23" s="69">
         <v>459</v>
       </c>
       <c r="BB23" s="69">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="BC23" s="69">
         <v>103</v>
       </c>
       <c r="BD23" s="69">
         <v>6163</v>
       </c>
       <c r="BE23" s="69">
-        <v>302</v>
+        <v>334</v>
       </c>
       <c r="BF23" s="69">
         <v>1376</v>
       </c>
       <c r="BG23" s="75">
         <v>14.42</v>
       </c>
       <c r="BH23" s="75">
         <v>2.82</v>
       </c>
       <c r="BI23" s="75">
         <v>11.6</v>
       </c>
       <c r="BJ23" s="75">
         <v>11.21</v>
       </c>
       <c r="BK23" s="75">
         <v>10.52</v>
       </c>
       <c r="BL23" s="75">
         <v>8.93</v>
       </c>
       <c r="BM23" s="75">
         <v>2.2799999999999998</v>
       </c>
@@ -13880,51 +13329,51 @@
       <c r="EQ23" s="78">
         <v>8088</v>
       </c>
       <c r="ER23" s="78">
         <v>609732</v>
       </c>
       <c r="ES23" s="78">
         <v>274235</v>
       </c>
       <c r="ET23" s="78">
         <v>128531</v>
       </c>
       <c r="EU23" s="78">
         <v>21505</v>
       </c>
       <c r="EV23" s="78">
         <v>107351</v>
       </c>
       <c r="EW23" s="78">
         <v>52305</v>
       </c>
       <c r="EX23" s="78">
         <v>335363</v>
       </c>
       <c r="EY23" s="78">
-        <v>302567</v>
+        <v>277569</v>
       </c>
       <c r="EZ23" s="78">
         <v>42540</v>
       </c>
       <c r="FA23" s="78">
         <v>27018</v>
       </c>
       <c r="FB23" s="78">
         <v>223442</v>
       </c>
       <c r="FC23" s="78">
         <v>208361</v>
       </c>
       <c r="FD23" s="78">
         <v>48121</v>
       </c>
       <c r="FE23" s="78">
         <v>43431</v>
       </c>
       <c r="FF23" s="78">
         <v>11258</v>
       </c>
       <c r="FG23" s="78">
         <v>11258</v>
       </c>
@@ -14106,84 +13555,84 @@
         <v>4748</v>
       </c>
       <c r="HO23" s="76">
         <v>1169</v>
       </c>
       <c r="HP23" s="76">
         <v>24623</v>
       </c>
       <c r="HQ23" s="76">
         <v>46909</v>
       </c>
       <c r="HR23" s="76">
         <v>5676</v>
       </c>
       <c r="HS23" s="76">
         <v>47376</v>
       </c>
       <c r="HT23" s="78">
         <v>5829</v>
       </c>
       <c r="HU23" s="79">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:229" s="24" customFormat="1" ht="45" customHeight="1">
-      <c r="A24" s="173" t="s">
+      <c r="A24" s="149" t="s">
         <v>166</v>
       </c>
-      <c r="B24" s="173"/>
-[...6 lines deleted...]
-      <c r="I24" s="173"/>
+      <c r="B24" s="149"/>
+      <c r="C24" s="149"/>
+      <c r="D24" s="149"/>
+      <c r="E24" s="149"/>
+      <c r="F24" s="149"/>
+      <c r="G24" s="149"/>
+      <c r="H24" s="149"/>
+      <c r="I24" s="149"/>
       <c r="J24" s="68">
         <v>8</v>
       </c>
       <c r="K24" s="69">
         <v>50</v>
       </c>
       <c r="L24" s="69">
         <v>165831</v>
       </c>
       <c r="M24" s="71">
         <v>20.92</v>
       </c>
       <c r="N24" s="71">
         <v>2.12</v>
       </c>
       <c r="O24" s="71">
         <v>18.8</v>
       </c>
       <c r="P24" s="69">
         <v>33320</v>
       </c>
       <c r="Q24" s="72">
-        <v>190261</v>
+        <v>180747</v>
       </c>
       <c r="R24" s="73">
         <v>56.3</v>
       </c>
       <c r="S24" s="72">
         <v>713544</v>
       </c>
       <c r="T24" s="72">
         <v>756008</v>
       </c>
       <c r="U24" s="72">
         <v>-42464</v>
       </c>
       <c r="V24" s="72">
         <v>64440</v>
       </c>
       <c r="W24" s="72">
         <v>2812</v>
       </c>
       <c r="X24" s="72">
         <v>19164</v>
       </c>
       <c r="Y24" s="72">
         <v>81430</v>
       </c>
@@ -14241,69 +13690,69 @@
       <c r="AQ24" s="72">
         <v>41282</v>
       </c>
       <c r="AR24" s="72">
         <v>700075</v>
       </c>
       <c r="AS24" s="74">
         <v>12534</v>
       </c>
       <c r="AT24" s="74">
         <v>9356</v>
       </c>
       <c r="AU24" s="70" t="s">
         <v>284</v>
       </c>
       <c r="AV24" s="70">
         <v>1.3</v>
       </c>
       <c r="AW24" s="74">
         <v>91968</v>
       </c>
       <c r="AX24" s="70">
         <v>13</v>
       </c>
       <c r="AY24" s="69">
-        <v>9095</v>
+        <v>8640</v>
       </c>
       <c r="AZ24" s="71">
-        <v>3.73</v>
+        <v>3.92</v>
       </c>
       <c r="BA24" s="69">
         <v>448</v>
       </c>
       <c r="BB24" s="69">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="BC24" s="69">
         <v>6</v>
       </c>
       <c r="BD24" s="69">
         <v>4396</v>
       </c>
       <c r="BE24" s="69">
-        <v>483</v>
+        <v>509</v>
       </c>
       <c r="BF24" s="69">
         <v>55</v>
       </c>
       <c r="BG24" s="75">
         <v>22.35</v>
       </c>
       <c r="BH24" s="75">
         <v>2.36</v>
       </c>
       <c r="BI24" s="75">
         <v>19.989999999999998</v>
       </c>
       <c r="BJ24" s="75">
         <v>19.54</v>
       </c>
       <c r="BK24" s="75">
         <v>18.32</v>
       </c>
       <c r="BL24" s="75">
         <v>10.57</v>
       </c>
       <c r="BM24" s="75">
         <v>8.9700000000000006</v>
       </c>
@@ -14553,51 +14002,51 @@
       <c r="EQ24" s="78">
         <v>21949</v>
       </c>
       <c r="ER24" s="78">
         <v>693463</v>
       </c>
       <c r="ES24" s="78">
         <v>308253</v>
       </c>
       <c r="ET24" s="78">
         <v>172367</v>
       </c>
       <c r="EU24" s="78">
         <v>64623</v>
       </c>
       <c r="EV24" s="78">
         <v>35582</v>
       </c>
       <c r="EW24" s="78">
         <v>14226</v>
       </c>
       <c r="EX24" s="78">
         <v>385190</v>
       </c>
       <c r="EY24" s="78">
-        <v>234796</v>
+        <v>225282</v>
       </c>
       <c r="EZ24" s="78">
         <v>33721</v>
       </c>
       <c r="FA24" s="78">
         <v>32879</v>
       </c>
       <c r="FB24" s="78">
         <v>170236</v>
       </c>
       <c r="FC24" s="78">
         <v>152013</v>
       </c>
       <c r="FD24" s="78">
         <v>78402</v>
       </c>
       <c r="FE24" s="78">
         <v>44535</v>
       </c>
       <c r="FF24" s="78">
         <v>612</v>
       </c>
       <c r="FG24" s="78">
         <v>612</v>
       </c>
@@ -14779,61 +14228,61 @@
         <v>7844</v>
       </c>
       <c r="HO24" s="76">
         <v>1572</v>
       </c>
       <c r="HP24" s="76">
         <v>16718</v>
       </c>
       <c r="HQ24" s="76">
         <v>44548</v>
       </c>
       <c r="HR24" s="76">
         <v>12534</v>
       </c>
       <c r="HS24" s="76">
         <v>28883</v>
       </c>
       <c r="HT24" s="78">
         <v>9356</v>
       </c>
       <c r="HU24" s="79">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:229" s="24" customFormat="1" ht="45" customHeight="1">
-      <c r="A25" s="173" t="s">
+      <c r="A25" s="149" t="s">
         <v>167</v>
       </c>
-      <c r="B25" s="173"/>
-[...6 lines deleted...]
-      <c r="I25" s="173"/>
+      <c r="B25" s="149"/>
+      <c r="C25" s="149"/>
+      <c r="D25" s="149"/>
+      <c r="E25" s="149"/>
+      <c r="F25" s="149"/>
+      <c r="G25" s="149"/>
+      <c r="H25" s="149"/>
+      <c r="I25" s="149"/>
       <c r="J25" s="68">
         <v>9</v>
       </c>
       <c r="K25" s="69">
         <v>13</v>
       </c>
       <c r="L25" s="69">
         <v>556357</v>
       </c>
       <c r="M25" s="71">
         <v>8.2200000000000006</v>
       </c>
       <c r="N25" s="71">
         <v>2.2599999999999998</v>
       </c>
       <c r="O25" s="71">
         <v>5.96</v>
       </c>
       <c r="P25" s="69">
         <v>12003</v>
       </c>
       <c r="Q25" s="72">
         <v>78328</v>
       </c>
       <c r="R25" s="73">
@@ -15943,317 +15392,317 @@
       <c r="E42" s="26"/>
       <c r="F42" s="26"/>
       <c r="G42" s="26"/>
       <c r="H42" s="26"/>
       <c r="I42" s="26"/>
       <c r="J42" s="27"/>
       <c r="HU42" s="28"/>
     </row>
     <row r="43" spans="1:229" s="24" customFormat="1">
       <c r="A43" s="26" t="s">
         <v>286</v>
       </c>
       <c r="B43" s="26"/>
       <c r="C43" s="26"/>
       <c r="D43" s="26"/>
       <c r="E43" s="26"/>
       <c r="F43" s="26"/>
       <c r="G43" s="26"/>
       <c r="H43" s="26"/>
       <c r="I43" s="26"/>
       <c r="J43" s="27"/>
       <c r="HU43" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="267">
-    <mergeCell ref="CP9:CP13"/>
-[...9 lines deleted...]
-    <mergeCell ref="DD9:DD13"/>
+    <mergeCell ref="FM9:FM13"/>
+    <mergeCell ref="FN10:FN13"/>
+    <mergeCell ref="FR8:FR13"/>
+    <mergeCell ref="FP9:FP13"/>
+    <mergeCell ref="FK8:FQ8"/>
+    <mergeCell ref="FQ10:FQ13"/>
+    <mergeCell ref="GA9:GA13"/>
+    <mergeCell ref="GB9:GB13"/>
+    <mergeCell ref="GG9:GG13"/>
+    <mergeCell ref="GE9:GE13"/>
+    <mergeCell ref="GF9:GF13"/>
+    <mergeCell ref="FS9:FS13"/>
+    <mergeCell ref="FT9:FT13"/>
+    <mergeCell ref="FU9:FU13"/>
+    <mergeCell ref="FV9:FV13"/>
+    <mergeCell ref="FZ9:FZ13"/>
+    <mergeCell ref="GD9:GD13"/>
+    <mergeCell ref="FW9:FW13"/>
+    <mergeCell ref="GC9:GC13"/>
+    <mergeCell ref="FX9:FX13"/>
+    <mergeCell ref="FY9:FY13"/>
+    <mergeCell ref="FS8:FW8"/>
+    <mergeCell ref="FX8:GB8"/>
+    <mergeCell ref="FO10:FO13"/>
+    <mergeCell ref="AB9:AB13"/>
+    <mergeCell ref="AC9:AC13"/>
+    <mergeCell ref="AD9:AD13"/>
+    <mergeCell ref="CX9:CX13"/>
+    <mergeCell ref="CP8:CU8"/>
+    <mergeCell ref="BO9:BO13"/>
+    <mergeCell ref="AY9:AY13"/>
+    <mergeCell ref="AN9:AN13"/>
+    <mergeCell ref="AN8:AO8"/>
+    <mergeCell ref="CG10:CG13"/>
+    <mergeCell ref="BY9:BY13"/>
+    <mergeCell ref="BV10:BV13"/>
+    <mergeCell ref="BZ8:CG8"/>
+    <mergeCell ref="CJ9:CO9"/>
+    <mergeCell ref="CJ10:CJ13"/>
+    <mergeCell ref="CK10:CN10"/>
+    <mergeCell ref="BO8:BV8"/>
+    <mergeCell ref="BP9:BP13"/>
+    <mergeCell ref="BT11:BT13"/>
+    <mergeCell ref="BQ10:BQ13"/>
+    <mergeCell ref="BA8:BC8"/>
+    <mergeCell ref="BD8:BF8"/>
+    <mergeCell ref="BU11:BU13"/>
+    <mergeCell ref="CW9:CW13"/>
+    <mergeCell ref="W8:W13"/>
+    <mergeCell ref="X8:X13"/>
+    <mergeCell ref="Y8:Y13"/>
+    <mergeCell ref="Z8:Z13"/>
+    <mergeCell ref="AA8:AH8"/>
+    <mergeCell ref="AA9:AA13"/>
+    <mergeCell ref="BM11:BM13"/>
+    <mergeCell ref="AH9:AH13"/>
+    <mergeCell ref="AL9:AL13"/>
+    <mergeCell ref="AM9:AM13"/>
+    <mergeCell ref="BF9:BF13"/>
+    <mergeCell ref="AP9:AP13"/>
+    <mergeCell ref="AR9:AR13"/>
+    <mergeCell ref="AZ9:AZ13"/>
+    <mergeCell ref="BA9:BA13"/>
+    <mergeCell ref="AX8:AX13"/>
+    <mergeCell ref="BB9:BB13"/>
+    <mergeCell ref="BC9:BC13"/>
+    <mergeCell ref="AP8:AT8"/>
+    <mergeCell ref="AV8:AV13"/>
+    <mergeCell ref="AW8:AW13"/>
+    <mergeCell ref="AT9:AT13"/>
+    <mergeCell ref="BG9:BG13"/>
+    <mergeCell ref="AY8:AZ8"/>
+    <mergeCell ref="HT8:HT13"/>
+    <mergeCell ref="GI8:GI13"/>
+    <mergeCell ref="GX9:GX13"/>
+    <mergeCell ref="GZ9:GZ13"/>
+    <mergeCell ref="HS9:HS13"/>
+    <mergeCell ref="HO9:HO13"/>
+    <mergeCell ref="HP9:HP13"/>
+    <mergeCell ref="GC8:GE8"/>
+    <mergeCell ref="GF8:GH8"/>
+    <mergeCell ref="GR11:GR13"/>
+    <mergeCell ref="GL9:GL13"/>
+    <mergeCell ref="GW9:GW13"/>
+    <mergeCell ref="GQ11:GQ13"/>
+    <mergeCell ref="GS11:GS13"/>
+    <mergeCell ref="GJ9:GJ13"/>
+    <mergeCell ref="GN11:GN13"/>
+    <mergeCell ref="GP10:GS10"/>
+    <mergeCell ref="GT10:GT13"/>
+    <mergeCell ref="GM10:GM13"/>
+    <mergeCell ref="GK10:GK13"/>
+    <mergeCell ref="GH9:GH13"/>
+    <mergeCell ref="HC9:HC13"/>
+    <mergeCell ref="HR10:HR13"/>
+    <mergeCell ref="HQ9:HQ13"/>
+    <mergeCell ref="HN9:HN13"/>
+    <mergeCell ref="HK9:HK13"/>
+    <mergeCell ref="HL9:HL13"/>
+    <mergeCell ref="HM9:HM13"/>
+    <mergeCell ref="HD9:HD13"/>
+    <mergeCell ref="GU10:GU13"/>
+    <mergeCell ref="HJ9:HJ13"/>
+    <mergeCell ref="HA9:HA13"/>
+    <mergeCell ref="GO10:GO13"/>
+    <mergeCell ref="HE9:HE13"/>
+    <mergeCell ref="HF9:HF13"/>
+    <mergeCell ref="HG9:HG13"/>
+    <mergeCell ref="HH9:HH13"/>
+    <mergeCell ref="HI9:HI13"/>
+    <mergeCell ref="GV10:GV13"/>
+    <mergeCell ref="GP11:GP13"/>
+    <mergeCell ref="HB9:HB13"/>
+    <mergeCell ref="GY9:GY13"/>
+    <mergeCell ref="BW8:BY8"/>
+    <mergeCell ref="CK11:CK13"/>
+    <mergeCell ref="CL12:CL13"/>
+    <mergeCell ref="CH8:CO8"/>
+    <mergeCell ref="CH9:CH13"/>
+    <mergeCell ref="CB9:CG9"/>
+    <mergeCell ref="CB10:CB13"/>
+    <mergeCell ref="CC10:CF10"/>
+    <mergeCell ref="CC11:CC13"/>
+    <mergeCell ref="CD12:CD13"/>
+    <mergeCell ref="CF11:CF13"/>
+    <mergeCell ref="CM11:CM13"/>
+    <mergeCell ref="CO10:CO13"/>
+    <mergeCell ref="BZ9:BZ13"/>
+    <mergeCell ref="BW9:BW13"/>
+    <mergeCell ref="CA9:CA13"/>
+    <mergeCell ref="CI9:CI13"/>
+    <mergeCell ref="CN11:CN13"/>
+    <mergeCell ref="T8:T13"/>
+    <mergeCell ref="U8:U13"/>
+    <mergeCell ref="V8:V13"/>
+    <mergeCell ref="AU8:AU13"/>
+    <mergeCell ref="BQ9:BV9"/>
+    <mergeCell ref="BR10:BU10"/>
+    <mergeCell ref="BR11:BR13"/>
+    <mergeCell ref="BS12:BS13"/>
+    <mergeCell ref="AI8:AM8"/>
+    <mergeCell ref="AE9:AE13"/>
+    <mergeCell ref="AO9:AO13"/>
+    <mergeCell ref="BI9:BN9"/>
+    <mergeCell ref="BD9:BD13"/>
+    <mergeCell ref="BG8:BN8"/>
+    <mergeCell ref="BE9:BE13"/>
+    <mergeCell ref="AQ10:AQ13"/>
+    <mergeCell ref="AS10:AS13"/>
+    <mergeCell ref="BN10:BN13"/>
+    <mergeCell ref="BJ10:BM10"/>
+    <mergeCell ref="BK12:BK13"/>
+    <mergeCell ref="BJ11:BJ13"/>
+    <mergeCell ref="BH9:BH13"/>
+    <mergeCell ref="BL11:BL13"/>
+    <mergeCell ref="BI10:BI13"/>
+    <mergeCell ref="A25:I25"/>
+    <mergeCell ref="A17:I17"/>
+    <mergeCell ref="A20:I20"/>
+    <mergeCell ref="A21:I21"/>
+    <mergeCell ref="A22:I22"/>
+    <mergeCell ref="A23:I23"/>
+    <mergeCell ref="A24:I24"/>
+    <mergeCell ref="R8:R13"/>
+    <mergeCell ref="S8:S13"/>
+    <mergeCell ref="A8:J13"/>
+    <mergeCell ref="K8:K13"/>
+    <mergeCell ref="L8:L13"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="Q8:Q13"/>
+    <mergeCell ref="M9:M13"/>
+    <mergeCell ref="N9:N13"/>
+    <mergeCell ref="O9:O13"/>
+    <mergeCell ref="P8:P13"/>
+    <mergeCell ref="DT11:DT13"/>
+    <mergeCell ref="DU10:DU13"/>
+    <mergeCell ref="DY9:DY13"/>
+    <mergeCell ref="DX9:DX13"/>
+    <mergeCell ref="FI10:FI13"/>
+    <mergeCell ref="FG11:FG13"/>
+    <mergeCell ref="FH10:FH13"/>
+    <mergeCell ref="EU10:EU13"/>
+    <mergeCell ref="ET10:ET13"/>
+    <mergeCell ref="ES9:ES13"/>
+    <mergeCell ref="EV10:EV13"/>
+    <mergeCell ref="EW11:EW13"/>
+    <mergeCell ref="FL10:FL13"/>
+    <mergeCell ref="DZ9:DZ13"/>
+    <mergeCell ref="FC11:FC13"/>
+    <mergeCell ref="FE11:FE13"/>
+    <mergeCell ref="FD10:FD13"/>
+    <mergeCell ref="EO8:EO13"/>
+    <mergeCell ref="FA11:FA13"/>
+    <mergeCell ref="EJ8:EJ13"/>
+    <mergeCell ref="FF10:FF13"/>
+    <mergeCell ref="EA9:EA13"/>
+    <mergeCell ref="ED10:ED13"/>
+    <mergeCell ref="EE9:EE13"/>
+    <mergeCell ref="EC9:EC13"/>
+    <mergeCell ref="EB9:EB13"/>
+    <mergeCell ref="EF8:EF13"/>
+    <mergeCell ref="EY11:EY13"/>
+    <mergeCell ref="EL8:EL13"/>
+    <mergeCell ref="FJ9:FJ13"/>
+    <mergeCell ref="EZ10:EZ13"/>
+    <mergeCell ref="FB10:FB13"/>
+    <mergeCell ref="FK9:FK13"/>
+    <mergeCell ref="EI9:EI13"/>
+    <mergeCell ref="DI10:DI13"/>
+    <mergeCell ref="EB8:EE8"/>
+    <mergeCell ref="EQ8:EQ13"/>
+    <mergeCell ref="EM8:EM13"/>
+    <mergeCell ref="ER8:FJ8"/>
+    <mergeCell ref="DI9:DL9"/>
+    <mergeCell ref="DL10:DL13"/>
+    <mergeCell ref="AF9:AF13"/>
+    <mergeCell ref="AG9:AG13"/>
+    <mergeCell ref="AI9:AI13"/>
+    <mergeCell ref="AJ9:AJ13"/>
+    <mergeCell ref="AK9:AK13"/>
+    <mergeCell ref="EH9:EH13"/>
+    <mergeCell ref="ER9:ER13"/>
+    <mergeCell ref="DV9:DV13"/>
+    <mergeCell ref="DY8:EA8"/>
+    <mergeCell ref="EX9:FI9"/>
+    <mergeCell ref="EX10:EX13"/>
+    <mergeCell ref="EP8:EP13"/>
+    <mergeCell ref="EN8:EN13"/>
+    <mergeCell ref="EG9:EG13"/>
+    <mergeCell ref="EK8:EK13"/>
+    <mergeCell ref="DK10:DK13"/>
+    <mergeCell ref="DW9:DW13"/>
     <mergeCell ref="DG9:DG13"/>
     <mergeCell ref="DC10:DC13"/>
     <mergeCell ref="CZ9:DC9"/>
     <mergeCell ref="CU9:CU13"/>
     <mergeCell ref="EG8:EI8"/>
     <mergeCell ref="CV8:CV13"/>
     <mergeCell ref="DV8:DX8"/>
     <mergeCell ref="DQ10:DQ13"/>
     <mergeCell ref="DR10:DT10"/>
     <mergeCell ref="DR11:DR13"/>
     <mergeCell ref="DJ10:DJ13"/>
     <mergeCell ref="DP9:DP13"/>
     <mergeCell ref="DO9:DO13"/>
     <mergeCell ref="DA10:DA13"/>
     <mergeCell ref="DQ9:DU9"/>
     <mergeCell ref="DE9:DE13"/>
     <mergeCell ref="DS11:DS13"/>
     <mergeCell ref="DN9:DN13"/>
     <mergeCell ref="CW8:DF8"/>
     <mergeCell ref="CY9:CY13"/>
     <mergeCell ref="DG8:DN8"/>
     <mergeCell ref="DO8:DU8"/>
     <mergeCell ref="DH9:DH13"/>
     <mergeCell ref="DM9:DM13"/>
-    <mergeCell ref="DI10:DI13"/>
-[...230 lines deleted...]
-    <mergeCell ref="FO10:FO13"/>
+    <mergeCell ref="CP9:CP13"/>
+    <mergeCell ref="CR9:CR13"/>
+    <mergeCell ref="CS9:CS13"/>
+    <mergeCell ref="CQ10:CQ13"/>
+    <mergeCell ref="DB10:DB13"/>
+    <mergeCell ref="DF9:DF13"/>
+    <mergeCell ref="CT9:CT13"/>
+    <mergeCell ref="CE11:CE13"/>
+    <mergeCell ref="BX9:BX13"/>
+    <mergeCell ref="CZ10:CZ13"/>
+    <mergeCell ref="DD9:DD13"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" fitToWidth="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>