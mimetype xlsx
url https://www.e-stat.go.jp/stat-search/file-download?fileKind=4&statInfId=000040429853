--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D9159EC0-A0BD-47E4-A995-927C7B15B71D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E456135-5D8F-4DB0-8BDF-9D60660AC15A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{349517C2-B4C0-4B55-B055-A68C3CB0C4C9}"/>
   </bookViews>
   <sheets>
     <sheet name="020" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'020'!$A:$J</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -2232,51 +2232,51 @@
     <t xml:space="preserve"> (5)  全国農業地域別</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>(ｳ)　労働時間の状況</t>
     <rPh sb="4" eb="8">
       <t>ロウドウジカン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="\(0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;△&quot;?,??0;0;@"/>
     <numFmt numFmtId="178" formatCode="#,##0.0;&quot;△&quot;?,??0.0;0.0;@"/>
     <numFmt numFmtId="179" formatCode="#,##0.00;&quot;△&quot;?,??0.00;0.00;@"/>
     <numFmt numFmtId="180" formatCode="#,##0;&quot;△&quot;#,##0;0;@"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2315,120 +2315,107 @@
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-[...12 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
-      <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="42">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -2894,678 +2881,675 @@
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="38" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="178">
+  <cellXfs count="177">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1"/>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="13" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
-[...72 lines deleted...]
-    <xf numFmtId="178" fontId="13" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="13" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...223 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="48">
     <cellStyle name="Normal 4" xfId="16" xr:uid="{F3004597-22D7-4457-8ECE-5C31A1745AA3}"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="10" xr:uid="{FA6571CB-695B-4C21-B72A-BD53AD732020}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{423A35A6-8692-43FA-88E5-0914FB3EC3C8}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{D03CCFBC-E9CA-4593-938D-6E7280EDF277}"/>
     <cellStyle name="標準 2 2 2" xfId="21" xr:uid="{C0A12BAF-AD30-407F-BCBE-7E00EEB2DF91}"/>
     <cellStyle name="標準 2 3" xfId="7" xr:uid="{31512E1A-7B31-4754-8B2D-228A965D2B4B}"/>
     <cellStyle name="標準 2 3 2" xfId="15" xr:uid="{E04B5855-E826-41C8-B043-FFC6008B3648}"/>
     <cellStyle name="標準 2 4" xfId="8" xr:uid="{A4EE16CA-EE39-4F9A-9C4B-A7D2396261D4}"/>
     <cellStyle name="標準 2 5" xfId="17" xr:uid="{D1A6031F-98FD-495E-B2DF-FDB2ED1B26B4}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{E6E347EF-B4D0-4D38-AB91-62EDA14BCE8F}"/>
     <cellStyle name="標準 3 2" xfId="11" xr:uid="{C0BBCCFB-FE99-4195-95CE-C27C76521241}"/>
     <cellStyle name="標準 3 2 2" xfId="18" xr:uid="{1D551C1C-F370-4007-8DE4-BA57B56867E8}"/>
     <cellStyle name="標準 3 3" xfId="9" xr:uid="{1A6242BA-109A-4DDA-8B40-114FBF6B1B17}"/>
     <cellStyle name="標準 4" xfId="5" xr:uid="{A8531181-961C-43C4-8B9F-12A63404B3A9}"/>
     <cellStyle name="標準 4 2" xfId="6" xr:uid="{13034A1C-C7EA-48AA-9D73-A9FD10040177}"/>
     <cellStyle name="標準 4 3" xfId="19" xr:uid="{ED60F6D4-CBC6-4AF0-8EF8-01C3FF7BAD32}"/>
     <cellStyle name="標準 5" xfId="12" xr:uid="{2F78D571-F51E-4F93-8CE4-685D32268269}"/>
     <cellStyle name="標準 5 2" xfId="13" xr:uid="{F2E5CAA9-D849-4556-A76A-257DB1E7F09D}"/>
     <cellStyle name="標準 5 3" xfId="22" xr:uid="{BBF67A53-BCEE-48ED-8B74-C6E6DC83B086}"/>
     <cellStyle name="標準 5 3 2" xfId="25" xr:uid="{31E2BDD6-0035-49EE-A523-AC12F41C4595}"/>
@@ -3930,9140 +3914,8586 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2026E84-4809-4F03-AFF8-8996D03654F6}">
-  <dimension ref="A1:FD34"/>
+  <dimension ref="A1:FD29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="2.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="3" style="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" customWidth="1"/>
     <col min="11" max="159" width="10.7109375" style="1" customWidth="1"/>
     <col min="160" max="160" width="5.7109375" style="1" customWidth="1"/>
-    <col min="161" max="390" width="9.140625" style="1"/>
-[...548 lines deleted...]
-    <col min="15774" max="16384" width="9.140625" style="1"/>
+    <col min="161" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:160" s="14" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:160" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:160" s="14" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="13" t="s">
+    <row r="2" spans="1:160" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="AF2" s="15"/>
-[...2 lines deleted...]
-      <c r="AI2" s="15"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="4"/>
+      <c r="AH2" s="4"/>
+      <c r="AI2" s="4"/>
     </row>
-    <row r="3" spans="1:160" s="14" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="14" t="s">
+    <row r="3" spans="1:160" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="AW3" s="16"/>
-[...2 lines deleted...]
-      <c r="BB3" s="16"/>
+      <c r="AW3" s="5"/>
+      <c r="AZ3" s="5"/>
+      <c r="BA3" s="5"/>
+      <c r="BB3" s="5"/>
     </row>
-    <row r="4" spans="1:160" s="14" customFormat="1" ht="15" customHeight="1">
-      <c r="K4" s="14" t="s">
+    <row r="4" spans="1:160" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="K4" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="AR4" s="14" t="s">
+      <c r="AR4" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="AW4" s="16"/>
-[...3 lines deleted...]
-      <c r="BC4" s="14" t="s">
+      <c r="AW4" s="5"/>
+      <c r="AZ4" s="5"/>
+      <c r="BA4" s="5"/>
+      <c r="BB4" s="5"/>
+      <c r="BC4" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="BH4" s="14" t="s">
+      <c r="BH4" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="CT4" s="14" t="s">
+      <c r="CT4" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="DF4" s="14" t="s">
+      <c r="DF4" s="3" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="5" spans="1:160" s="14" customFormat="1" ht="30" customHeight="1">
-      <c r="K5" s="14" t="s">
+    <row r="5" spans="1:160" s="3" customFormat="1" ht="30" customHeight="1">
+      <c r="K5" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="R5" s="14" t="s">
+      <c r="R5" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="X5" s="14" t="s">
+      <c r="X5" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="14" t="s">
+      <c r="AE5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="AJ5" s="14" t="s">
+      <c r="AJ5" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="AR5" s="15" t="s">
+      <c r="AR5" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="AZ5" s="14" t="s">
+      <c r="AZ5" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="BC5" s="15"/>
-      <c r="BH5" s="14" t="s">
+      <c r="BC5" s="4"/>
+      <c r="BH5" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="BO5" s="14" t="s">
+      <c r="BO5" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="BZ5" s="17"/>
-[...19 lines deleted...]
-      <c r="DF5" s="14" t="s">
+      <c r="BZ5" s="6"/>
+      <c r="CA5" s="6"/>
+      <c r="CB5" s="6"/>
+      <c r="CC5" s="6"/>
+      <c r="CD5" s="6"/>
+      <c r="CE5" s="6"/>
+      <c r="CF5" s="6"/>
+      <c r="CG5" s="6"/>
+      <c r="CH5" s="6"/>
+      <c r="CI5" s="6"/>
+      <c r="CJ5" s="6"/>
+      <c r="CK5" s="6"/>
+      <c r="CL5" s="6"/>
+      <c r="CM5" s="6"/>
+      <c r="CN5" s="6"/>
+      <c r="CO5" s="6"/>
+      <c r="CP5" s="6"/>
+      <c r="CQ5" s="6"/>
+      <c r="CR5" s="6"/>
+      <c r="CS5" s="6"/>
+      <c r="DF5" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="DX5" s="17"/>
-      <c r="EI5" s="14" t="s">
+      <c r="DX5" s="6"/>
+      <c r="EI5" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="ET5" s="17"/>
-[...1 lines deleted...]
-      <c r="FC5" s="14" t="s">
+      <c r="ET5" s="6"/>
+      <c r="FA5" s="6"/>
+      <c r="FC5" s="3" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="6" spans="1:160" s="14" customFormat="1" ht="15" customHeight="1">
-[...11 lines deleted...]
-      <c r="AR6" s="15" t="s">
+    <row r="6" spans="1:160" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AC6" s="7"/>
+      <c r="AJ6" s="7"/>
+      <c r="AK6" s="7"/>
+      <c r="AM6" s="7"/>
+      <c r="AN6" s="7"/>
+      <c r="AO6" s="7"/>
+      <c r="AP6" s="7"/>
+      <c r="AQ6" s="7"/>
+      <c r="AR6" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="AU6" s="14" t="s">
+      <c r="AU6" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="BC6" s="15"/>
-[...23 lines deleted...]
-      <c r="FA6" s="17"/>
+      <c r="BC6" s="4"/>
+      <c r="BV6" s="7"/>
+      <c r="BZ6" s="6"/>
+      <c r="CA6" s="6"/>
+      <c r="CB6" s="6"/>
+      <c r="CC6" s="6"/>
+      <c r="CD6" s="6"/>
+      <c r="CE6" s="7"/>
+      <c r="CF6" s="6"/>
+      <c r="CG6" s="6"/>
+      <c r="CH6" s="6"/>
+      <c r="CI6" s="7"/>
+      <c r="CJ6" s="6"/>
+      <c r="CK6" s="6"/>
+      <c r="CL6" s="6"/>
+      <c r="CM6" s="6"/>
+      <c r="CN6" s="6"/>
+      <c r="CO6" s="6"/>
+      <c r="CP6" s="6"/>
+      <c r="CQ6" s="7"/>
+      <c r="CR6" s="6"/>
+      <c r="CS6" s="6"/>
+      <c r="DX6" s="6"/>
+      <c r="ET6" s="6"/>
+      <c r="FA6" s="6"/>
     </row>
-    <row r="7" spans="1:160" s="19" customFormat="1" ht="5.0999999999999996" customHeight="1" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A8" s="143" t="s">
+    <row r="7" spans="1:160" ht="5.0999999999999996" customHeight="1" thickBot="1"/>
+    <row r="8" spans="1:160" s="12" customFormat="1" ht="14.1" customHeight="1" thickTop="1">
+      <c r="A8" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="143"/>
-[...8 lines deleted...]
-      <c r="K8" s="133" t="s">
+      <c r="B8" s="139"/>
+      <c r="C8" s="139"/>
+      <c r="D8" s="139"/>
+      <c r="E8" s="139"/>
+      <c r="F8" s="139"/>
+      <c r="G8" s="139"/>
+      <c r="H8" s="139"/>
+      <c r="I8" s="139"/>
+      <c r="J8" s="125"/>
+      <c r="K8" s="120" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="149" t="s">
+      <c r="L8" s="142" t="s">
         <v>8</v>
       </c>
-      <c r="M8" s="129" t="s">
+      <c r="M8" s="137" t="s">
         <v>26</v>
       </c>
-      <c r="N8" s="128"/>
-[...1 lines deleted...]
-      <c r="P8" s="133" t="s">
+      <c r="N8" s="135"/>
+      <c r="O8" s="136"/>
+      <c r="P8" s="120" t="s">
         <v>187</v>
       </c>
-      <c r="Q8" s="161" t="s">
+      <c r="Q8" s="123" t="s">
         <v>9</v>
       </c>
-      <c r="R8" s="144" t="s">
+      <c r="R8" s="125" t="s">
         <v>10</v>
       </c>
-      <c r="S8" s="162" t="s">
+      <c r="S8" s="127" t="s">
         <v>11</v>
       </c>
-      <c r="T8" s="144" t="s">
+      <c r="T8" s="125" t="s">
         <v>12</v>
       </c>
-      <c r="U8" s="133" t="s">
+      <c r="U8" s="120" t="s">
         <v>13</v>
       </c>
-      <c r="V8" s="133" t="s">
+      <c r="V8" s="120" t="s">
         <v>14</v>
       </c>
       <c r="W8" s="134" t="s">
         <v>15</v>
       </c>
-      <c r="X8" s="144" t="s">
+      <c r="X8" s="125" t="s">
         <v>16</v>
       </c>
-      <c r="Y8" s="133" t="s">
+      <c r="Y8" s="120" t="s">
         <v>138</v>
       </c>
-      <c r="Z8" s="128" t="s">
+      <c r="Z8" s="135" t="s">
         <v>17</v>
       </c>
-      <c r="AA8" s="128"/>
-[...1 lines deleted...]
-      <c r="AC8" s="129" t="s">
+      <c r="AA8" s="135"/>
+      <c r="AB8" s="136"/>
+      <c r="AC8" s="137" t="s">
         <v>18</v>
       </c>
-      <c r="AD8" s="171"/>
-      <c r="AE8" s="157" t="s">
+      <c r="AD8" s="138"/>
+      <c r="AE8" s="154" t="s">
         <v>19</v>
       </c>
-      <c r="AF8" s="150"/>
-[...3 lines deleted...]
-      <c r="AJ8" s="159" t="s">
+      <c r="AF8" s="143"/>
+      <c r="AG8" s="143"/>
+      <c r="AH8" s="143"/>
+      <c r="AI8" s="155"/>
+      <c r="AJ8" s="156" t="s">
         <v>20</v>
       </c>
-      <c r="AK8" s="133" t="s">
+      <c r="AK8" s="120" t="s">
         <v>21</v>
       </c>
-      <c r="AL8" s="160" t="s">
+      <c r="AL8" s="157" t="s">
         <v>22</v>
       </c>
-      <c r="AM8" s="160" t="s">
+      <c r="AM8" s="157" t="s">
         <v>23</v>
       </c>
-      <c r="AN8" s="154" t="s">
+      <c r="AN8" s="151" t="s">
         <v>24</v>
       </c>
-      <c r="AO8" s="155"/>
-      <c r="AP8" s="154" t="s">
+      <c r="AO8" s="152"/>
+      <c r="AP8" s="151" t="s">
         <v>25</v>
       </c>
-      <c r="AQ8" s="156"/>
-      <c r="AR8" s="131" t="s">
+      <c r="AQ8" s="153"/>
+      <c r="AR8" s="121" t="s">
         <v>188</v>
       </c>
-      <c r="AS8" s="20"/>
-[...1 lines deleted...]
-      <c r="AU8" s="138" t="s">
+      <c r="AS8" s="8"/>
+      <c r="AT8" s="9"/>
+      <c r="AU8" s="145" t="s">
         <v>26</v>
       </c>
-      <c r="AV8" s="138"/>
-[...3 lines deleted...]
-      <c r="AZ8" s="137" t="s">
+      <c r="AV8" s="145"/>
+      <c r="AW8" s="145"/>
+      <c r="AX8" s="145"/>
+      <c r="AY8" s="146"/>
+      <c r="AZ8" s="147" t="s">
         <v>27</v>
       </c>
-      <c r="BA8" s="138"/>
-[...1 lines deleted...]
-      <c r="BC8" s="137" t="s">
+      <c r="BA8" s="145"/>
+      <c r="BB8" s="146"/>
+      <c r="BC8" s="147" t="s">
         <v>28</v>
       </c>
-      <c r="BD8" s="138"/>
-[...3 lines deleted...]
-      <c r="BH8" s="150" t="s">
+      <c r="BD8" s="145"/>
+      <c r="BE8" s="145"/>
+      <c r="BF8" s="145"/>
+      <c r="BG8" s="146"/>
+      <c r="BH8" s="143" t="s">
         <v>30</v>
       </c>
-      <c r="BI8" s="150"/>
-[...3 lines deleted...]
-      <c r="BM8" s="126"/>
+      <c r="BI8" s="143"/>
+      <c r="BJ8" s="143"/>
+      <c r="BK8" s="143"/>
+      <c r="BL8" s="143"/>
+      <c r="BM8" s="144"/>
       <c r="BN8" s="134" t="s">
         <v>162</v>
       </c>
-      <c r="BO8" s="135" t="s">
+      <c r="BO8" s="100" t="s">
         <v>31</v>
       </c>
-      <c r="BP8" s="135"/>
-[...18 lines deleted...]
-      <c r="CI8" s="175" t="s">
+      <c r="BP8" s="100"/>
+      <c r="BQ8" s="100"/>
+      <c r="BR8" s="100"/>
+      <c r="BS8" s="100"/>
+      <c r="BT8" s="100"/>
+      <c r="BU8" s="100"/>
+      <c r="BV8" s="100"/>
+      <c r="BW8" s="100"/>
+      <c r="BX8" s="100"/>
+      <c r="BY8" s="100"/>
+      <c r="BZ8" s="100"/>
+      <c r="CA8" s="100"/>
+      <c r="CB8" s="100"/>
+      <c r="CC8" s="100"/>
+      <c r="CD8" s="100"/>
+      <c r="CE8" s="100"/>
+      <c r="CF8" s="100"/>
+      <c r="CG8" s="100"/>
+      <c r="CH8" s="158"/>
+      <c r="CI8" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="CJ8" s="135"/>
-[...9 lines deleted...]
-      <c r="CT8" s="127" t="s">
+      <c r="CJ8" s="100"/>
+      <c r="CK8" s="100"/>
+      <c r="CL8" s="100"/>
+      <c r="CM8" s="100"/>
+      <c r="CN8" s="100"/>
+      <c r="CO8" s="100"/>
+      <c r="CP8" s="100"/>
+      <c r="CQ8" s="100"/>
+      <c r="CR8" s="100"/>
+      <c r="CS8" s="101"/>
+      <c r="CT8" s="163" t="s">
         <v>10</v>
       </c>
-      <c r="CU8" s="128"/>
-[...1 lines deleted...]
-      <c r="CW8" s="129" t="s">
+      <c r="CU8" s="135"/>
+      <c r="CV8" s="135"/>
+      <c r="CW8" s="137" t="s">
         <v>11</v>
       </c>
-      <c r="CX8" s="128"/>
-[...1 lines deleted...]
-      <c r="CZ8" s="128" t="s">
+      <c r="CX8" s="135"/>
+      <c r="CY8" s="136"/>
+      <c r="CZ8" s="135" t="s">
         <v>12</v>
       </c>
-      <c r="DA8" s="128"/>
-[...1 lines deleted...]
-      <c r="DC8" s="133" t="s">
+      <c r="DA8" s="135"/>
+      <c r="DB8" s="135"/>
+      <c r="DC8" s="120" t="s">
         <v>151</v>
       </c>
-      <c r="DD8" s="133" t="s">
+      <c r="DD8" s="120" t="s">
         <v>14</v>
       </c>
       <c r="DE8" s="134" t="s">
         <v>15</v>
       </c>
-      <c r="DF8" s="131" t="s">
+      <c r="DF8" s="121" t="s">
         <v>33</v>
       </c>
-      <c r="DG8" s="20"/>
-[...47 lines deleted...]
-      <c r="FC8" s="126" t="s">
+      <c r="DG8" s="8"/>
+      <c r="DH8" s="8"/>
+      <c r="DI8" s="8"/>
+      <c r="DJ8" s="8"/>
+      <c r="DK8" s="8"/>
+      <c r="DL8" s="8"/>
+      <c r="DM8" s="8"/>
+      <c r="DN8" s="8"/>
+      <c r="DO8" s="8"/>
+      <c r="DP8" s="8"/>
+      <c r="DQ8" s="8"/>
+      <c r="DR8" s="8"/>
+      <c r="DS8" s="8"/>
+      <c r="DT8" s="8"/>
+      <c r="DU8" s="8"/>
+      <c r="DV8" s="8"/>
+      <c r="DW8" s="8"/>
+      <c r="DX8" s="8"/>
+      <c r="DY8" s="8"/>
+      <c r="DZ8" s="8"/>
+      <c r="EA8" s="8"/>
+      <c r="EB8" s="8"/>
+      <c r="EC8" s="8"/>
+      <c r="ED8" s="8"/>
+      <c r="EE8" s="8"/>
+      <c r="EF8" s="8"/>
+      <c r="EG8" s="8"/>
+      <c r="EH8" s="9"/>
+      <c r="EI8" s="10"/>
+      <c r="EJ8" s="8"/>
+      <c r="EK8" s="8"/>
+      <c r="EL8" s="8"/>
+      <c r="EM8" s="8"/>
+      <c r="EN8" s="8"/>
+      <c r="EO8" s="8"/>
+      <c r="EP8" s="8"/>
+      <c r="EQ8" s="8"/>
+      <c r="ER8" s="8"/>
+      <c r="ES8" s="8"/>
+      <c r="ET8" s="8"/>
+      <c r="EU8" s="8"/>
+      <c r="EV8" s="8"/>
+      <c r="EW8" s="8"/>
+      <c r="EX8" s="8"/>
+      <c r="EY8" s="8"/>
+      <c r="EZ8" s="8"/>
+      <c r="FA8" s="8"/>
+      <c r="FB8" s="9"/>
+      <c r="FC8" s="144" t="s">
         <v>34</v>
       </c>
-      <c r="FD8" s="23"/>
+      <c r="FD8" s="11"/>
     </row>
-    <row r="9" spans="1:160" s="24" customFormat="1" ht="14.1" customHeight="1">
-[...12 lines deleted...]
-      <c r="M9" s="97" t="s">
+    <row r="9" spans="1:160" s="12" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A9" s="107"/>
+      <c r="B9" s="107"/>
+      <c r="C9" s="107"/>
+      <c r="D9" s="107"/>
+      <c r="E9" s="107"/>
+      <c r="F9" s="107"/>
+      <c r="G9" s="107"/>
+      <c r="H9" s="107"/>
+      <c r="I9" s="107"/>
+      <c r="J9" s="126"/>
+      <c r="K9" s="93"/>
+      <c r="L9" s="113"/>
+      <c r="M9" s="92" t="s">
         <v>35</v>
       </c>
-      <c r="N9" s="97" t="s">
+      <c r="N9" s="92" t="s">
         <v>179</v>
       </c>
-      <c r="O9" s="95" t="s">
+      <c r="O9" s="102" t="s">
         <v>36</v>
       </c>
-      <c r="P9" s="98"/>
-[...9 lines deleted...]
-      <c r="Z9" s="97" t="s">
+      <c r="P9" s="93"/>
+      <c r="Q9" s="124"/>
+      <c r="R9" s="126"/>
+      <c r="S9" s="128"/>
+      <c r="T9" s="126"/>
+      <c r="U9" s="93"/>
+      <c r="V9" s="93"/>
+      <c r="W9" s="119"/>
+      <c r="X9" s="126"/>
+      <c r="Y9" s="93"/>
+      <c r="Z9" s="92" t="s">
         <v>37</v>
       </c>
-      <c r="AA9" s="95" t="s">
+      <c r="AA9" s="102" t="s">
         <v>38</v>
       </c>
-      <c r="AB9" s="115" t="s">
+      <c r="AB9" s="104" t="s">
         <v>39</v>
       </c>
-      <c r="AC9" s="98" t="s">
+      <c r="AC9" s="93" t="s">
         <v>40</v>
       </c>
-      <c r="AD9" s="120" t="s">
+      <c r="AD9" s="124" t="s">
         <v>41</v>
       </c>
-      <c r="AE9" s="166" t="s">
+      <c r="AE9" s="108" t="s">
         <v>42</v>
       </c>
-      <c r="AG9" s="167" t="s">
+      <c r="AG9" s="130" t="s">
         <v>43</v>
       </c>
-      <c r="AH9" s="25"/>
-      <c r="AI9" s="169" t="s">
+      <c r="AH9" s="13"/>
+      <c r="AI9" s="132" t="s">
         <v>44</v>
       </c>
-      <c r="AJ9" s="101"/>
-[...3 lines deleted...]
-      <c r="AN9" s="164" t="s">
+      <c r="AJ9" s="103"/>
+      <c r="AK9" s="93"/>
+      <c r="AL9" s="117"/>
+      <c r="AM9" s="117"/>
+      <c r="AN9" s="114" t="s">
         <v>164</v>
       </c>
-      <c r="AO9" s="164" t="s">
+      <c r="AO9" s="114" t="s">
         <v>140</v>
       </c>
-      <c r="AP9" s="164" t="s">
+      <c r="AP9" s="114" t="s">
         <v>165</v>
       </c>
-      <c r="AQ9" s="151" t="s">
+      <c r="AQ9" s="149" t="s">
         <v>141</v>
       </c>
-      <c r="AR9" s="132"/>
-      <c r="AS9" s="97" t="s">
+      <c r="AR9" s="122"/>
+      <c r="AS9" s="92" t="s">
         <v>189</v>
       </c>
-      <c r="AT9" s="114" t="s">
+      <c r="AT9" s="118" t="s">
         <v>159</v>
       </c>
-      <c r="AU9" s="153" t="s">
+      <c r="AU9" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="AV9" s="97" t="s">
+      <c r="AV9" s="92" t="s">
         <v>179</v>
       </c>
-      <c r="AW9" s="172" t="s">
+      <c r="AW9" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="AX9" s="173"/>
-[...1 lines deleted...]
-      <c r="AZ9" s="111" t="s">
+      <c r="AX9" s="95"/>
+      <c r="AY9" s="96"/>
+      <c r="AZ9" s="97" t="s">
         <v>35</v>
       </c>
-      <c r="BA9" s="97" t="s">
+      <c r="BA9" s="92" t="s">
         <v>161</v>
       </c>
-      <c r="BB9" s="119" t="s">
+      <c r="BB9" s="148" t="s">
         <v>45</v>
       </c>
-      <c r="BC9" s="166" t="s">
+      <c r="BC9" s="108" t="s">
         <v>35</v>
       </c>
-      <c r="BD9" s="105" t="s">
+      <c r="BD9" s="112" t="s">
         <v>189</v>
       </c>
-      <c r="BE9" s="99" t="s">
+      <c r="BE9" s="109" t="s">
         <v>36</v>
       </c>
-      <c r="BF9" s="100"/>
-[...1 lines deleted...]
-      <c r="BH9" s="153" t="s">
+      <c r="BF9" s="110"/>
+      <c r="BG9" s="111"/>
+      <c r="BH9" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="BI9" s="27"/>
-      <c r="BJ9" s="97" t="s">
+      <c r="BI9" s="15"/>
+      <c r="BJ9" s="92" t="s">
         <v>46</v>
       </c>
-      <c r="BK9" s="97" t="s">
+      <c r="BK9" s="92" t="s">
         <v>47</v>
       </c>
-      <c r="BL9" s="97" t="s">
+      <c r="BL9" s="92" t="s">
         <v>48</v>
       </c>
-      <c r="BM9" s="95" t="s">
+      <c r="BM9" s="102" t="s">
         <v>49</v>
       </c>
-      <c r="BN9" s="117"/>
-      <c r="BO9" s="95" t="s">
+      <c r="BN9" s="119"/>
+      <c r="BO9" s="102" t="s">
         <v>128</v>
       </c>
-      <c r="BP9" s="115" t="s">
+      <c r="BP9" s="104" t="s">
         <v>129</v>
       </c>
-      <c r="BQ9" s="164" t="s">
+      <c r="BQ9" s="114" t="s">
         <v>190</v>
       </c>
-      <c r="BR9" s="109" t="s">
+      <c r="BR9" s="116" t="s">
         <v>130</v>
       </c>
-      <c r="BS9" s="140" t="s">
+      <c r="BS9" s="159" t="s">
         <v>182</v>
       </c>
-      <c r="BT9" s="141"/>
-[...1 lines deleted...]
-      <c r="BV9" s="97" t="s">
+      <c r="BT9" s="160"/>
+      <c r="BU9" s="161"/>
+      <c r="BV9" s="92" t="s">
         <v>133</v>
       </c>
-      <c r="BW9" s="97" t="s">
+      <c r="BW9" s="92" t="s">
         <v>134</v>
       </c>
-      <c r="BX9" s="97" t="s">
+      <c r="BX9" s="92" t="s">
         <v>135</v>
       </c>
-      <c r="BY9" s="97" t="s">
+      <c r="BY9" s="92" t="s">
         <v>50</v>
       </c>
-      <c r="BZ9" s="97" t="s">
+      <c r="BZ9" s="92" t="s">
         <v>136</v>
       </c>
-      <c r="CA9" s="97" t="s">
+      <c r="CA9" s="92" t="s">
         <v>137</v>
       </c>
-      <c r="CB9" s="95" t="s">
+      <c r="CB9" s="102" t="s">
         <v>198</v>
       </c>
-      <c r="CC9" s="97" t="s">
+      <c r="CC9" s="92" t="s">
         <v>51</v>
       </c>
-      <c r="CD9" s="97" t="s">
+      <c r="CD9" s="92" t="s">
         <v>157</v>
       </c>
-      <c r="CE9" s="97" t="s">
+      <c r="CE9" s="92" t="s">
         <v>52</v>
       </c>
-      <c r="CF9" s="95" t="s">
+      <c r="CF9" s="102" t="s">
         <v>53</v>
       </c>
-      <c r="CG9" s="97" t="s">
+      <c r="CG9" s="92" t="s">
         <v>139</v>
       </c>
-      <c r="CH9" s="97" t="s">
+      <c r="CH9" s="92" t="s">
         <v>54</v>
       </c>
-      <c r="CI9" s="95" t="s">
+      <c r="CI9" s="102" t="s">
         <v>55</v>
       </c>
-      <c r="CJ9" s="97" t="s">
+      <c r="CJ9" s="92" t="s">
         <v>56</v>
       </c>
-      <c r="CK9" s="97" t="s">
+      <c r="CK9" s="92" t="s">
         <v>90</v>
       </c>
-      <c r="CL9" s="121" t="s">
+      <c r="CL9" s="173" t="s">
         <v>183</v>
       </c>
-      <c r="CM9" s="122"/>
-[...1 lines deleted...]
-      <c r="CO9" s="95" t="s">
+      <c r="CM9" s="174"/>
+      <c r="CN9" s="175"/>
+      <c r="CO9" s="102" t="s">
         <v>59</v>
       </c>
-      <c r="CP9" s="97" t="s">
+      <c r="CP9" s="92" t="s">
         <v>177</v>
       </c>
-      <c r="CQ9" s="105" t="s">
+      <c r="CQ9" s="112" t="s">
         <v>60</v>
       </c>
-      <c r="CR9" s="97" t="s">
+      <c r="CR9" s="92" t="s">
         <v>61</v>
       </c>
-      <c r="CS9" s="119" t="s">
+      <c r="CS9" s="148" t="s">
         <v>62</v>
       </c>
-      <c r="CT9" s="111" t="s">
+      <c r="CT9" s="97" t="s">
         <v>35</v>
       </c>
-      <c r="CU9" s="97" t="s">
+      <c r="CU9" s="92" t="s">
         <v>19</v>
       </c>
-      <c r="CV9" s="97" t="s">
+      <c r="CV9" s="92" t="s">
         <v>186</v>
       </c>
-      <c r="CW9" s="97" t="s">
+      <c r="CW9" s="92" t="s">
         <v>35</v>
       </c>
-      <c r="CX9" s="97" t="s">
+      <c r="CX9" s="92" t="s">
         <v>19</v>
       </c>
-      <c r="CY9" s="97" t="s">
+      <c r="CY9" s="92" t="s">
         <v>186</v>
       </c>
-      <c r="CZ9" s="95" t="s">
+      <c r="CZ9" s="102" t="s">
         <v>35</v>
       </c>
-      <c r="DA9" s="97" t="s">
+      <c r="DA9" s="92" t="s">
         <v>19</v>
       </c>
-      <c r="DB9" s="97" t="s">
+      <c r="DB9" s="92" t="s">
         <v>186</v>
       </c>
-      <c r="DC9" s="98"/>
-[...3 lines deleted...]
-      <c r="DG9" s="99" t="s">
+      <c r="DC9" s="93"/>
+      <c r="DD9" s="93"/>
+      <c r="DE9" s="119"/>
+      <c r="DF9" s="122"/>
+      <c r="DG9" s="109" t="s">
         <v>63</v>
       </c>
-      <c r="DH9" s="100"/>
-[...16 lines deleted...]
-      <c r="DY9" s="105" t="s">
+      <c r="DH9" s="110"/>
+      <c r="DI9" s="110"/>
+      <c r="DJ9" s="110"/>
+      <c r="DK9" s="110"/>
+      <c r="DL9" s="110"/>
+      <c r="DM9" s="110"/>
+      <c r="DN9" s="110"/>
+      <c r="DO9" s="110"/>
+      <c r="DP9" s="110"/>
+      <c r="DQ9" s="110"/>
+      <c r="DR9" s="110"/>
+      <c r="DS9" s="110"/>
+      <c r="DT9" s="110"/>
+      <c r="DU9" s="110"/>
+      <c r="DV9" s="110"/>
+      <c r="DW9" s="110"/>
+      <c r="DX9" s="162"/>
+      <c r="DY9" s="112" t="s">
         <v>64</v>
       </c>
-      <c r="DZ9" s="26"/>
-[...5 lines deleted...]
-      <c r="EF9" s="94" t="s">
+      <c r="DZ9" s="14"/>
+      <c r="EA9" s="14"/>
+      <c r="EB9" s="14"/>
+      <c r="EC9" s="14"/>
+      <c r="ED9" s="14"/>
+      <c r="EE9" s="16"/>
+      <c r="EF9" s="162" t="s">
         <v>65</v>
       </c>
-      <c r="EG9" s="97" t="s">
+      <c r="EG9" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="EH9" s="113" t="s">
+      <c r="EH9" s="165" t="s">
         <v>67</v>
       </c>
-      <c r="EI9" s="93" t="s">
+      <c r="EI9" s="172" t="s">
         <v>68</v>
       </c>
-      <c r="EJ9" s="96" t="s">
+      <c r="EJ9" s="164" t="s">
         <v>69</v>
       </c>
-      <c r="EK9" s="96" t="s">
+      <c r="EK9" s="164" t="s">
         <v>70</v>
       </c>
-      <c r="EL9" s="96" t="s">
+      <c r="EL9" s="164" t="s">
         <v>201</v>
       </c>
-      <c r="EM9" s="96" t="s">
+      <c r="EM9" s="164" t="s">
         <v>71</v>
       </c>
-      <c r="EN9" s="96" t="s">
+      <c r="EN9" s="164" t="s">
         <v>72</v>
       </c>
-      <c r="EO9" s="94" t="s">
+      <c r="EO9" s="162" t="s">
         <v>73</v>
       </c>
-      <c r="EP9" s="94" t="s">
+      <c r="EP9" s="162" t="s">
         <v>74</v>
       </c>
-      <c r="EQ9" s="96" t="s">
+      <c r="EQ9" s="164" t="s">
         <v>75</v>
       </c>
-      <c r="ER9" s="95" t="s">
+      <c r="ER9" s="102" t="s">
         <v>76</v>
       </c>
-      <c r="ES9" s="97" t="s">
+      <c r="ES9" s="92" t="s">
         <v>77</v>
       </c>
-      <c r="ET9" s="97" t="s">
+      <c r="ET9" s="92" t="s">
         <v>78</v>
       </c>
-      <c r="EU9" s="97" t="s">
+      <c r="EU9" s="92" t="s">
         <v>79</v>
       </c>
-      <c r="EV9" s="97" t="s">
+      <c r="EV9" s="92" t="s">
         <v>80</v>
       </c>
-      <c r="EW9" s="97" t="s">
+      <c r="EW9" s="92" t="s">
         <v>81</v>
       </c>
-      <c r="EX9" s="97" t="s">
+      <c r="EX9" s="92" t="s">
         <v>82</v>
       </c>
-      <c r="EY9" s="95" t="s">
+      <c r="EY9" s="102" t="s">
         <v>163</v>
       </c>
-      <c r="EZ9" s="105" t="s">
+      <c r="EZ9" s="112" t="s">
         <v>83</v>
       </c>
-      <c r="FA9" s="27"/>
-      <c r="FB9" s="113" t="s">
+      <c r="FA9" s="15"/>
+      <c r="FB9" s="165" t="s">
         <v>84</v>
       </c>
-      <c r="FC9" s="94"/>
+      <c r="FC9" s="162"/>
     </row>
-    <row r="10" spans="1:160" s="24" customFormat="1" ht="14.1" customHeight="1">
-[...31 lines deleted...]
-      <c r="AF10" s="109" t="s">
+    <row r="10" spans="1:160" s="12" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A10" s="107"/>
+      <c r="B10" s="107"/>
+      <c r="C10" s="107"/>
+      <c r="D10" s="107"/>
+      <c r="E10" s="107"/>
+      <c r="F10" s="107"/>
+      <c r="G10" s="107"/>
+      <c r="H10" s="107"/>
+      <c r="I10" s="107"/>
+      <c r="J10" s="126"/>
+      <c r="K10" s="93"/>
+      <c r="L10" s="113"/>
+      <c r="M10" s="93"/>
+      <c r="N10" s="93"/>
+      <c r="O10" s="103"/>
+      <c r="P10" s="93"/>
+      <c r="Q10" s="124"/>
+      <c r="R10" s="126"/>
+      <c r="S10" s="128"/>
+      <c r="T10" s="126"/>
+      <c r="U10" s="93"/>
+      <c r="V10" s="93"/>
+      <c r="W10" s="119"/>
+      <c r="X10" s="126"/>
+      <c r="Y10" s="93"/>
+      <c r="Z10" s="93"/>
+      <c r="AA10" s="103"/>
+      <c r="AB10" s="105"/>
+      <c r="AC10" s="93"/>
+      <c r="AD10" s="124"/>
+      <c r="AE10" s="122"/>
+      <c r="AF10" s="116" t="s">
         <v>66</v>
       </c>
-      <c r="AG10" s="168"/>
-      <c r="AH10" s="109" t="s">
+      <c r="AG10" s="131"/>
+      <c r="AH10" s="116" t="s">
         <v>100</v>
       </c>
-      <c r="AI10" s="170"/>
-[...13 lines deleted...]
-      <c r="AW10" s="97" t="s">
+      <c r="AI10" s="133"/>
+      <c r="AJ10" s="103"/>
+      <c r="AK10" s="93"/>
+      <c r="AL10" s="117"/>
+      <c r="AM10" s="117"/>
+      <c r="AN10" s="129"/>
+      <c r="AO10" s="129"/>
+      <c r="AP10" s="129"/>
+      <c r="AQ10" s="150"/>
+      <c r="AR10" s="122"/>
+      <c r="AS10" s="93"/>
+      <c r="AT10" s="119"/>
+      <c r="AU10" s="107"/>
+      <c r="AV10" s="93"/>
+      <c r="AW10" s="92" t="s">
         <v>85</v>
       </c>
-      <c r="AX10" s="115" t="s">
+      <c r="AX10" s="104" t="s">
         <v>159</v>
       </c>
-      <c r="AY10" s="114" t="s">
+      <c r="AY10" s="118" t="s">
         <v>160</v>
       </c>
-      <c r="AZ10" s="112"/>
-[...4 lines deleted...]
-      <c r="BE10" s="105" t="s">
+      <c r="AZ10" s="98"/>
+      <c r="BA10" s="93"/>
+      <c r="BB10" s="124"/>
+      <c r="BC10" s="98"/>
+      <c r="BD10" s="113"/>
+      <c r="BE10" s="112" t="s">
         <v>85</v>
       </c>
-      <c r="BF10" s="97" t="s">
+      <c r="BF10" s="92" t="s">
         <v>29</v>
       </c>
-      <c r="BG10" s="114" t="s">
+      <c r="BG10" s="118" t="s">
         <v>86</v>
       </c>
-      <c r="BH10" s="145"/>
-      <c r="BI10" s="97" t="s">
+      <c r="BH10" s="107"/>
+      <c r="BI10" s="92" t="s">
         <v>87</v>
       </c>
-      <c r="BJ10" s="98"/>
-[...8 lines deleted...]
-      <c r="BS10" s="109" t="s">
+      <c r="BJ10" s="93"/>
+      <c r="BK10" s="93"/>
+      <c r="BL10" s="93"/>
+      <c r="BM10" s="103"/>
+      <c r="BN10" s="119"/>
+      <c r="BO10" s="103"/>
+      <c r="BP10" s="105"/>
+      <c r="BQ10" s="115"/>
+      <c r="BR10" s="117"/>
+      <c r="BS10" s="116" t="s">
         <v>35</v>
       </c>
-      <c r="BT10" s="109" t="s">
+      <c r="BT10" s="116" t="s">
         <v>131</v>
       </c>
-      <c r="BU10" s="109" t="s">
+      <c r="BU10" s="116" t="s">
         <v>132</v>
       </c>
-      <c r="BV10" s="98"/>
-[...15 lines deleted...]
-      <c r="CL10" s="98" t="s">
+      <c r="BV10" s="93"/>
+      <c r="BW10" s="93"/>
+      <c r="BX10" s="93"/>
+      <c r="BY10" s="93"/>
+      <c r="BZ10" s="93"/>
+      <c r="CA10" s="93"/>
+      <c r="CB10" s="103"/>
+      <c r="CC10" s="93"/>
+      <c r="CD10" s="93"/>
+      <c r="CE10" s="93"/>
+      <c r="CF10" s="103"/>
+      <c r="CG10" s="93"/>
+      <c r="CH10" s="93"/>
+      <c r="CI10" s="103"/>
+      <c r="CJ10" s="93"/>
+      <c r="CK10" s="93"/>
+      <c r="CL10" s="93" t="s">
         <v>35</v>
       </c>
-      <c r="CM10" s="98" t="s">
+      <c r="CM10" s="93" t="s">
         <v>184</v>
       </c>
-      <c r="CN10" s="98" t="s">
+      <c r="CN10" s="93" t="s">
         <v>185</v>
       </c>
-      <c r="CO10" s="101"/>
-[...17 lines deleted...]
-      <c r="DG10" s="96" t="s">
+      <c r="CO10" s="103"/>
+      <c r="CP10" s="93"/>
+      <c r="CQ10" s="93"/>
+      <c r="CR10" s="93"/>
+      <c r="CS10" s="124"/>
+      <c r="CT10" s="98"/>
+      <c r="CU10" s="93"/>
+      <c r="CV10" s="93"/>
+      <c r="CW10" s="93"/>
+      <c r="CX10" s="93"/>
+      <c r="CY10" s="93"/>
+      <c r="CZ10" s="103"/>
+      <c r="DA10" s="93"/>
+      <c r="DB10" s="93"/>
+      <c r="DC10" s="93"/>
+      <c r="DD10" s="93"/>
+      <c r="DE10" s="119"/>
+      <c r="DF10" s="122"/>
+      <c r="DG10" s="164" t="s">
         <v>35</v>
       </c>
-      <c r="DH10" s="97" t="s">
+      <c r="DH10" s="92" t="s">
         <v>88</v>
       </c>
-      <c r="DI10" s="97" t="s">
+      <c r="DI10" s="92" t="s">
         <v>56</v>
       </c>
-      <c r="DJ10" s="124" t="s">
+      <c r="DJ10" s="170" t="s">
         <v>89</v>
       </c>
-      <c r="DK10" s="105" t="s">
+      <c r="DK10" s="112" t="s">
         <v>90</v>
       </c>
-      <c r="DL10" s="106" t="s">
+      <c r="DL10" s="166" t="s">
         <v>183</v>
       </c>
-      <c r="DM10" s="107"/>
-[...1 lines deleted...]
-      <c r="DO10" s="105" t="s">
+      <c r="DM10" s="167"/>
+      <c r="DN10" s="168"/>
+      <c r="DO10" s="112" t="s">
         <v>91</v>
       </c>
-      <c r="DP10" s="106" t="s">
+      <c r="DP10" s="166" t="s">
         <v>92</v>
       </c>
-      <c r="DQ10" s="107"/>
-[...1 lines deleted...]
-      <c r="DS10" s="103" t="s">
+      <c r="DQ10" s="167"/>
+      <c r="DR10" s="168"/>
+      <c r="DS10" s="169" t="s">
         <v>93</v>
       </c>
-      <c r="DT10" s="99" t="s">
+      <c r="DT10" s="109" t="s">
         <v>94</v>
       </c>
-      <c r="DU10" s="100"/>
-[...1 lines deleted...]
-      <c r="DW10" s="97" t="s">
+      <c r="DU10" s="110"/>
+      <c r="DV10" s="162"/>
+      <c r="DW10" s="92" t="s">
         <v>199</v>
       </c>
-      <c r="DX10" s="95" t="s">
+      <c r="DX10" s="102" t="s">
         <v>200</v>
       </c>
-      <c r="DY10" s="118"/>
-      <c r="DZ10" s="97" t="s">
+      <c r="DY10" s="113"/>
+      <c r="DZ10" s="92" t="s">
         <v>95</v>
       </c>
-      <c r="EA10" s="98" t="s">
+      <c r="EA10" s="93" t="s">
         <v>178</v>
       </c>
-      <c r="EB10" s="98" t="s">
+      <c r="EB10" s="93" t="s">
         <v>96</v>
       </c>
-      <c r="EC10" s="98" t="s">
+      <c r="EC10" s="93" t="s">
         <v>97</v>
       </c>
-      <c r="ED10" s="98" t="s">
+      <c r="ED10" s="93" t="s">
         <v>98</v>
       </c>
-      <c r="EE10" s="98" t="s">
+      <c r="EE10" s="93" t="s">
         <v>99</v>
       </c>
-      <c r="EF10" s="94"/>
-[...20 lines deleted...]
-      <c r="FA10" s="97" t="s">
+      <c r="EF10" s="162"/>
+      <c r="EG10" s="93"/>
+      <c r="EH10" s="165"/>
+      <c r="EI10" s="162"/>
+      <c r="EJ10" s="164"/>
+      <c r="EK10" s="164"/>
+      <c r="EL10" s="164"/>
+      <c r="EM10" s="164"/>
+      <c r="EN10" s="164"/>
+      <c r="EO10" s="162"/>
+      <c r="EP10" s="162"/>
+      <c r="EQ10" s="164"/>
+      <c r="ER10" s="103"/>
+      <c r="ES10" s="93"/>
+      <c r="ET10" s="93"/>
+      <c r="EU10" s="93"/>
+      <c r="EV10" s="93"/>
+      <c r="EW10" s="93"/>
+      <c r="EX10" s="93"/>
+      <c r="EY10" s="103"/>
+      <c r="EZ10" s="113"/>
+      <c r="FA10" s="92" t="s">
         <v>100</v>
       </c>
-      <c r="FB10" s="113"/>
-      <c r="FC10" s="94"/>
+      <c r="FB10" s="165"/>
+      <c r="FC10" s="162"/>
     </row>
-    <row r="11" spans="1:160" s="24" customFormat="1" ht="14.1" customHeight="1">
-[...115 lines deleted...]
-      <c r="DL11" s="103" t="s">
+    <row r="11" spans="1:160" s="12" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A11" s="107"/>
+      <c r="B11" s="107"/>
+      <c r="C11" s="107"/>
+      <c r="D11" s="107"/>
+      <c r="E11" s="107"/>
+      <c r="F11" s="107"/>
+      <c r="G11" s="107"/>
+      <c r="H11" s="107"/>
+      <c r="I11" s="107"/>
+      <c r="J11" s="126"/>
+      <c r="K11" s="93"/>
+      <c r="L11" s="113"/>
+      <c r="M11" s="93"/>
+      <c r="N11" s="93"/>
+      <c r="O11" s="103"/>
+      <c r="P11" s="93"/>
+      <c r="Q11" s="124"/>
+      <c r="R11" s="126"/>
+      <c r="S11" s="128"/>
+      <c r="T11" s="126"/>
+      <c r="U11" s="93"/>
+      <c r="V11" s="93"/>
+      <c r="W11" s="119"/>
+      <c r="X11" s="126"/>
+      <c r="Y11" s="93"/>
+      <c r="Z11" s="93"/>
+      <c r="AA11" s="103"/>
+      <c r="AB11" s="105"/>
+      <c r="AC11" s="93"/>
+      <c r="AD11" s="124"/>
+      <c r="AE11" s="122"/>
+      <c r="AF11" s="117"/>
+      <c r="AG11" s="131"/>
+      <c r="AH11" s="117"/>
+      <c r="AI11" s="133"/>
+      <c r="AJ11" s="103"/>
+      <c r="AK11" s="93"/>
+      <c r="AL11" s="117"/>
+      <c r="AM11" s="117"/>
+      <c r="AN11" s="129"/>
+      <c r="AO11" s="129"/>
+      <c r="AP11" s="129"/>
+      <c r="AQ11" s="150"/>
+      <c r="AR11" s="122"/>
+      <c r="AS11" s="93"/>
+      <c r="AT11" s="119"/>
+      <c r="AU11" s="107"/>
+      <c r="AV11" s="93"/>
+      <c r="AW11" s="93"/>
+      <c r="AX11" s="105"/>
+      <c r="AY11" s="119"/>
+      <c r="AZ11" s="98"/>
+      <c r="BA11" s="93"/>
+      <c r="BB11" s="124"/>
+      <c r="BC11" s="98"/>
+      <c r="BD11" s="113"/>
+      <c r="BE11" s="93"/>
+      <c r="BF11" s="93"/>
+      <c r="BG11" s="119"/>
+      <c r="BH11" s="107"/>
+      <c r="BI11" s="93"/>
+      <c r="BJ11" s="93"/>
+      <c r="BK11" s="93"/>
+      <c r="BL11" s="93"/>
+      <c r="BM11" s="103"/>
+      <c r="BN11" s="119"/>
+      <c r="BO11" s="103"/>
+      <c r="BP11" s="105"/>
+      <c r="BQ11" s="115"/>
+      <c r="BR11" s="117"/>
+      <c r="BS11" s="117"/>
+      <c r="BT11" s="117"/>
+      <c r="BU11" s="117"/>
+      <c r="BV11" s="93"/>
+      <c r="BW11" s="93"/>
+      <c r="BX11" s="93"/>
+      <c r="BY11" s="93"/>
+      <c r="BZ11" s="93"/>
+      <c r="CA11" s="93"/>
+      <c r="CB11" s="103"/>
+      <c r="CC11" s="93"/>
+      <c r="CD11" s="93"/>
+      <c r="CE11" s="93"/>
+      <c r="CF11" s="103"/>
+      <c r="CG11" s="93"/>
+      <c r="CH11" s="93"/>
+      <c r="CI11" s="103"/>
+      <c r="CJ11" s="93"/>
+      <c r="CK11" s="93"/>
+      <c r="CL11" s="93"/>
+      <c r="CM11" s="93"/>
+      <c r="CN11" s="93"/>
+      <c r="CO11" s="103"/>
+      <c r="CP11" s="93"/>
+      <c r="CQ11" s="93"/>
+      <c r="CR11" s="93"/>
+      <c r="CS11" s="124"/>
+      <c r="CT11" s="98"/>
+      <c r="CU11" s="93"/>
+      <c r="CV11" s="93"/>
+      <c r="CW11" s="93"/>
+      <c r="CX11" s="93"/>
+      <c r="CY11" s="93"/>
+      <c r="CZ11" s="103"/>
+      <c r="DA11" s="93"/>
+      <c r="DB11" s="93"/>
+      <c r="DC11" s="93"/>
+      <c r="DD11" s="93"/>
+      <c r="DE11" s="119"/>
+      <c r="DF11" s="122"/>
+      <c r="DG11" s="164"/>
+      <c r="DH11" s="93"/>
+      <c r="DI11" s="93"/>
+      <c r="DJ11" s="171"/>
+      <c r="DK11" s="93"/>
+      <c r="DL11" s="169" t="s">
         <v>85</v>
       </c>
-      <c r="DM11" s="104" t="s">
+      <c r="DM11" s="115" t="s">
         <v>57</v>
       </c>
-      <c r="DN11" s="104" t="s">
+      <c r="DN11" s="115" t="s">
         <v>58</v>
       </c>
-      <c r="DO11" s="98"/>
-      <c r="DP11" s="103" t="s">
+      <c r="DO11" s="93"/>
+      <c r="DP11" s="169" t="s">
         <v>85</v>
       </c>
-      <c r="DQ11" s="104" t="s">
+      <c r="DQ11" s="115" t="s">
         <v>101</v>
       </c>
-      <c r="DR11" s="104" t="s">
+      <c r="DR11" s="115" t="s">
         <v>102</v>
       </c>
-      <c r="DS11" s="104"/>
-      <c r="DT11" s="97" t="s">
+      <c r="DS11" s="115"/>
+      <c r="DT11" s="92" t="s">
         <v>85</v>
       </c>
-      <c r="DU11" s="98" t="s">
+      <c r="DU11" s="93" t="s">
         <v>103</v>
       </c>
-      <c r="DV11" s="98" t="s">
+      <c r="DV11" s="93" t="s">
         <v>104</v>
       </c>
-      <c r="DW11" s="98"/>
-[...31 lines deleted...]
-      <c r="FC11" s="94"/>
+      <c r="DW11" s="93"/>
+      <c r="DX11" s="103"/>
+      <c r="DY11" s="113"/>
+      <c r="DZ11" s="93"/>
+      <c r="EA11" s="93"/>
+      <c r="EB11" s="93"/>
+      <c r="EC11" s="93"/>
+      <c r="ED11" s="93"/>
+      <c r="EE11" s="93"/>
+      <c r="EF11" s="162"/>
+      <c r="EG11" s="93"/>
+      <c r="EH11" s="165"/>
+      <c r="EI11" s="162"/>
+      <c r="EJ11" s="164"/>
+      <c r="EK11" s="164"/>
+      <c r="EL11" s="164"/>
+      <c r="EM11" s="164"/>
+      <c r="EN11" s="164"/>
+      <c r="EO11" s="162"/>
+      <c r="EP11" s="162"/>
+      <c r="EQ11" s="164"/>
+      <c r="ER11" s="103"/>
+      <c r="ES11" s="93"/>
+      <c r="ET11" s="93"/>
+      <c r="EU11" s="93"/>
+      <c r="EV11" s="93"/>
+      <c r="EW11" s="93"/>
+      <c r="EX11" s="93"/>
+      <c r="EY11" s="103"/>
+      <c r="EZ11" s="113"/>
+      <c r="FA11" s="93"/>
+      <c r="FB11" s="165"/>
+      <c r="FC11" s="162"/>
     </row>
-    <row r="12" spans="1:160" s="24" customFormat="1" ht="14.1" customHeight="1">
-[...158 lines deleted...]
-      <c r="FC12" s="95"/>
+    <row r="12" spans="1:160" s="12" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A12" s="107"/>
+      <c r="B12" s="107"/>
+      <c r="C12" s="107"/>
+      <c r="D12" s="107"/>
+      <c r="E12" s="107"/>
+      <c r="F12" s="107"/>
+      <c r="G12" s="107"/>
+      <c r="H12" s="107"/>
+      <c r="I12" s="107"/>
+      <c r="J12" s="126"/>
+      <c r="K12" s="93"/>
+      <c r="L12" s="113"/>
+      <c r="M12" s="93"/>
+      <c r="N12" s="93"/>
+      <c r="O12" s="103"/>
+      <c r="P12" s="93"/>
+      <c r="Q12" s="124"/>
+      <c r="R12" s="126"/>
+      <c r="S12" s="128"/>
+      <c r="T12" s="126"/>
+      <c r="U12" s="93"/>
+      <c r="V12" s="93"/>
+      <c r="W12" s="119"/>
+      <c r="X12" s="126"/>
+      <c r="Y12" s="93"/>
+      <c r="Z12" s="93"/>
+      <c r="AA12" s="103"/>
+      <c r="AB12" s="105"/>
+      <c r="AC12" s="93"/>
+      <c r="AD12" s="124"/>
+      <c r="AE12" s="122"/>
+      <c r="AF12" s="117"/>
+      <c r="AG12" s="131"/>
+      <c r="AH12" s="117"/>
+      <c r="AI12" s="133"/>
+      <c r="AJ12" s="103"/>
+      <c r="AK12" s="93"/>
+      <c r="AL12" s="117"/>
+      <c r="AM12" s="117"/>
+      <c r="AN12" s="129"/>
+      <c r="AO12" s="129"/>
+      <c r="AP12" s="129"/>
+      <c r="AQ12" s="150"/>
+      <c r="AR12" s="122"/>
+      <c r="AS12" s="93"/>
+      <c r="AT12" s="119"/>
+      <c r="AU12" s="107"/>
+      <c r="AV12" s="93"/>
+      <c r="AW12" s="93"/>
+      <c r="AX12" s="105"/>
+      <c r="AY12" s="119"/>
+      <c r="AZ12" s="98"/>
+      <c r="BA12" s="93"/>
+      <c r="BB12" s="124"/>
+      <c r="BC12" s="98"/>
+      <c r="BD12" s="113"/>
+      <c r="BE12" s="93"/>
+      <c r="BF12" s="93"/>
+      <c r="BG12" s="119"/>
+      <c r="BH12" s="107"/>
+      <c r="BI12" s="93"/>
+      <c r="BJ12" s="93"/>
+      <c r="BK12" s="93"/>
+      <c r="BL12" s="93"/>
+      <c r="BM12" s="103"/>
+      <c r="BN12" s="119"/>
+      <c r="BO12" s="103"/>
+      <c r="BP12" s="105"/>
+      <c r="BQ12" s="115"/>
+      <c r="BR12" s="117"/>
+      <c r="BS12" s="117"/>
+      <c r="BT12" s="117"/>
+      <c r="BU12" s="117"/>
+      <c r="BV12" s="93"/>
+      <c r="BW12" s="93"/>
+      <c r="BX12" s="93"/>
+      <c r="BY12" s="93"/>
+      <c r="BZ12" s="93"/>
+      <c r="CA12" s="93"/>
+      <c r="CB12" s="103"/>
+      <c r="CC12" s="93"/>
+      <c r="CD12" s="93"/>
+      <c r="CE12" s="93"/>
+      <c r="CF12" s="103"/>
+      <c r="CG12" s="93"/>
+      <c r="CH12" s="93"/>
+      <c r="CI12" s="103"/>
+      <c r="CJ12" s="93"/>
+      <c r="CK12" s="93"/>
+      <c r="CL12" s="93"/>
+      <c r="CM12" s="93"/>
+      <c r="CN12" s="93"/>
+      <c r="CO12" s="103"/>
+      <c r="CP12" s="93"/>
+      <c r="CQ12" s="93"/>
+      <c r="CR12" s="93"/>
+      <c r="CS12" s="124"/>
+      <c r="CT12" s="98"/>
+      <c r="CU12" s="93"/>
+      <c r="CV12" s="93"/>
+      <c r="CW12" s="93"/>
+      <c r="CX12" s="93"/>
+      <c r="CY12" s="93"/>
+      <c r="CZ12" s="103"/>
+      <c r="DA12" s="93"/>
+      <c r="DB12" s="93"/>
+      <c r="DC12" s="93"/>
+      <c r="DD12" s="93"/>
+      <c r="DE12" s="119"/>
+      <c r="DF12" s="122"/>
+      <c r="DG12" s="92"/>
+      <c r="DH12" s="93"/>
+      <c r="DI12" s="93"/>
+      <c r="DJ12" s="171"/>
+      <c r="DK12" s="93"/>
+      <c r="DL12" s="115"/>
+      <c r="DM12" s="115"/>
+      <c r="DN12" s="115"/>
+      <c r="DO12" s="93"/>
+      <c r="DP12" s="115"/>
+      <c r="DQ12" s="115"/>
+      <c r="DR12" s="115"/>
+      <c r="DS12" s="115"/>
+      <c r="DT12" s="93"/>
+      <c r="DU12" s="93"/>
+      <c r="DV12" s="93"/>
+      <c r="DW12" s="93"/>
+      <c r="DX12" s="103"/>
+      <c r="DY12" s="113"/>
+      <c r="DZ12" s="93"/>
+      <c r="EA12" s="93"/>
+      <c r="EB12" s="93"/>
+      <c r="EC12" s="93"/>
+      <c r="ED12" s="93"/>
+      <c r="EE12" s="93"/>
+      <c r="EF12" s="102"/>
+      <c r="EG12" s="93"/>
+      <c r="EH12" s="118"/>
+      <c r="EI12" s="102"/>
+      <c r="EJ12" s="92"/>
+      <c r="EK12" s="92"/>
+      <c r="EL12" s="92"/>
+      <c r="EM12" s="92"/>
+      <c r="EN12" s="92"/>
+      <c r="EO12" s="102"/>
+      <c r="EP12" s="102"/>
+      <c r="EQ12" s="92"/>
+      <c r="ER12" s="103"/>
+      <c r="ES12" s="93"/>
+      <c r="ET12" s="93"/>
+      <c r="EU12" s="93"/>
+      <c r="EV12" s="93"/>
+      <c r="EW12" s="93"/>
+      <c r="EX12" s="93"/>
+      <c r="EY12" s="103"/>
+      <c r="EZ12" s="113"/>
+      <c r="FA12" s="93"/>
+      <c r="FB12" s="118"/>
+      <c r="FC12" s="102"/>
     </row>
-    <row r="13" spans="1:160" s="24" customFormat="1" ht="14.1" customHeight="1">
-[...158 lines deleted...]
-      <c r="FC13" s="95"/>
+    <row r="13" spans="1:160" s="12" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A13" s="107"/>
+      <c r="B13" s="107"/>
+      <c r="C13" s="107"/>
+      <c r="D13" s="107"/>
+      <c r="E13" s="107"/>
+      <c r="F13" s="107"/>
+      <c r="G13" s="107"/>
+      <c r="H13" s="107"/>
+      <c r="I13" s="107"/>
+      <c r="J13" s="126"/>
+      <c r="K13" s="93"/>
+      <c r="L13" s="113"/>
+      <c r="M13" s="93"/>
+      <c r="N13" s="93"/>
+      <c r="O13" s="103"/>
+      <c r="P13" s="93"/>
+      <c r="Q13" s="124"/>
+      <c r="R13" s="126"/>
+      <c r="S13" s="128"/>
+      <c r="T13" s="126"/>
+      <c r="U13" s="93"/>
+      <c r="V13" s="93"/>
+      <c r="W13" s="119"/>
+      <c r="X13" s="126"/>
+      <c r="Y13" s="93"/>
+      <c r="Z13" s="93"/>
+      <c r="AA13" s="103"/>
+      <c r="AB13" s="105"/>
+      <c r="AC13" s="93"/>
+      <c r="AD13" s="124"/>
+      <c r="AE13" s="122"/>
+      <c r="AF13" s="117"/>
+      <c r="AG13" s="131"/>
+      <c r="AH13" s="117"/>
+      <c r="AI13" s="133"/>
+      <c r="AJ13" s="103"/>
+      <c r="AK13" s="93"/>
+      <c r="AL13" s="117"/>
+      <c r="AM13" s="117"/>
+      <c r="AN13" s="129"/>
+      <c r="AO13" s="129"/>
+      <c r="AP13" s="129"/>
+      <c r="AQ13" s="150"/>
+      <c r="AR13" s="122"/>
+      <c r="AS13" s="93"/>
+      <c r="AT13" s="119"/>
+      <c r="AU13" s="107"/>
+      <c r="AV13" s="93"/>
+      <c r="AW13" s="93"/>
+      <c r="AX13" s="105"/>
+      <c r="AY13" s="119"/>
+      <c r="AZ13" s="98"/>
+      <c r="BA13" s="93"/>
+      <c r="BB13" s="124"/>
+      <c r="BC13" s="98"/>
+      <c r="BD13" s="113"/>
+      <c r="BE13" s="93"/>
+      <c r="BF13" s="93"/>
+      <c r="BG13" s="119"/>
+      <c r="BH13" s="107"/>
+      <c r="BI13" s="93"/>
+      <c r="BJ13" s="93"/>
+      <c r="BK13" s="93"/>
+      <c r="BL13" s="93"/>
+      <c r="BM13" s="103"/>
+      <c r="BN13" s="119"/>
+      <c r="BO13" s="103"/>
+      <c r="BP13" s="105"/>
+      <c r="BQ13" s="115"/>
+      <c r="BR13" s="117"/>
+      <c r="BS13" s="117"/>
+      <c r="BT13" s="117"/>
+      <c r="BU13" s="117"/>
+      <c r="BV13" s="93"/>
+      <c r="BW13" s="93"/>
+      <c r="BX13" s="93"/>
+      <c r="BY13" s="93"/>
+      <c r="BZ13" s="93"/>
+      <c r="CA13" s="93"/>
+      <c r="CB13" s="103"/>
+      <c r="CC13" s="93"/>
+      <c r="CD13" s="93"/>
+      <c r="CE13" s="93"/>
+      <c r="CF13" s="103"/>
+      <c r="CG13" s="93"/>
+      <c r="CH13" s="93"/>
+      <c r="CI13" s="103"/>
+      <c r="CJ13" s="93"/>
+      <c r="CK13" s="93"/>
+      <c r="CL13" s="93"/>
+      <c r="CM13" s="93"/>
+      <c r="CN13" s="93"/>
+      <c r="CO13" s="103"/>
+      <c r="CP13" s="93"/>
+      <c r="CQ13" s="93"/>
+      <c r="CR13" s="93"/>
+      <c r="CS13" s="124"/>
+      <c r="CT13" s="98"/>
+      <c r="CU13" s="93"/>
+      <c r="CV13" s="93"/>
+      <c r="CW13" s="93"/>
+      <c r="CX13" s="93"/>
+      <c r="CY13" s="93"/>
+      <c r="CZ13" s="103"/>
+      <c r="DA13" s="93"/>
+      <c r="DB13" s="93"/>
+      <c r="DC13" s="93"/>
+      <c r="DD13" s="93"/>
+      <c r="DE13" s="119"/>
+      <c r="DF13" s="122"/>
+      <c r="DG13" s="92"/>
+      <c r="DH13" s="93"/>
+      <c r="DI13" s="93"/>
+      <c r="DJ13" s="171"/>
+      <c r="DK13" s="93"/>
+      <c r="DL13" s="115"/>
+      <c r="DM13" s="115"/>
+      <c r="DN13" s="115"/>
+      <c r="DO13" s="93"/>
+      <c r="DP13" s="115"/>
+      <c r="DQ13" s="115"/>
+      <c r="DR13" s="115"/>
+      <c r="DS13" s="115"/>
+      <c r="DT13" s="93"/>
+      <c r="DU13" s="93"/>
+      <c r="DV13" s="93"/>
+      <c r="DW13" s="93"/>
+      <c r="DX13" s="103"/>
+      <c r="DY13" s="113"/>
+      <c r="DZ13" s="93"/>
+      <c r="EA13" s="93"/>
+      <c r="EB13" s="93"/>
+      <c r="EC13" s="93"/>
+      <c r="ED13" s="93"/>
+      <c r="EE13" s="93"/>
+      <c r="EF13" s="102"/>
+      <c r="EG13" s="93"/>
+      <c r="EH13" s="118"/>
+      <c r="EI13" s="102"/>
+      <c r="EJ13" s="92"/>
+      <c r="EK13" s="92"/>
+      <c r="EL13" s="92"/>
+      <c r="EM13" s="92"/>
+      <c r="EN13" s="92"/>
+      <c r="EO13" s="102"/>
+      <c r="EP13" s="102"/>
+      <c r="EQ13" s="92"/>
+      <c r="ER13" s="103"/>
+      <c r="ES13" s="93"/>
+      <c r="ET13" s="93"/>
+      <c r="EU13" s="93"/>
+      <c r="EV13" s="93"/>
+      <c r="EW13" s="93"/>
+      <c r="EX13" s="93"/>
+      <c r="EY13" s="103"/>
+      <c r="EZ13" s="113"/>
+      <c r="FA13" s="93"/>
+      <c r="FB13" s="118"/>
+      <c r="FC13" s="102"/>
     </row>
-    <row r="14" spans="1:160" s="24" customFormat="1" ht="14.1" customHeight="1">
-[...17 lines deleted...]
-      <c r="R14" s="34" t="s">
+    <row r="14" spans="1:160" s="12" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A14" s="140"/>
+      <c r="B14" s="140"/>
+      <c r="C14" s="140"/>
+      <c r="D14" s="140"/>
+      <c r="E14" s="140"/>
+      <c r="F14" s="140"/>
+      <c r="G14" s="140"/>
+      <c r="H14" s="140"/>
+      <c r="I14" s="140"/>
+      <c r="J14" s="141"/>
+      <c r="K14" s="19"/>
+      <c r="L14" s="20"/>
+      <c r="M14" s="20"/>
+      <c r="N14" s="20"/>
+      <c r="O14" s="20"/>
+      <c r="P14" s="20"/>
+      <c r="Q14" s="21"/>
+      <c r="R14" s="22" t="s">
         <v>105</v>
       </c>
-      <c r="S14" s="35" t="s">
+      <c r="S14" s="23" t="s">
         <v>106</v>
       </c>
-      <c r="T14" s="35" t="s">
+      <c r="T14" s="23" t="s">
         <v>107</v>
       </c>
-      <c r="U14" s="35" t="s">
+      <c r="U14" s="23" t="s">
         <v>108</v>
       </c>
-      <c r="V14" s="35" t="s">
+      <c r="V14" s="23" t="s">
         <v>109</v>
       </c>
-      <c r="W14" s="36" t="s">
+      <c r="W14" s="24" t="s">
         <v>146</v>
       </c>
-      <c r="X14" s="34" t="s">
+      <c r="X14" s="22" t="s">
         <v>147</v>
       </c>
-      <c r="Y14" s="35" t="s">
+      <c r="Y14" s="23" t="s">
         <v>148</v>
       </c>
-      <c r="Z14" s="32"/>
-[...4 lines deleted...]
-      <c r="AE14" s="37" t="s">
+      <c r="Z14" s="20"/>
+      <c r="AA14" s="17"/>
+      <c r="AB14" s="20"/>
+      <c r="AC14" s="20"/>
+      <c r="AD14" s="21"/>
+      <c r="AE14" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="AF14" s="35"/>
-      <c r="AG14" s="35" t="s">
+      <c r="AF14" s="23"/>
+      <c r="AG14" s="23" t="s">
         <v>111</v>
       </c>
-      <c r="AH14" s="38"/>
-      <c r="AI14" s="36" t="s">
+      <c r="AH14" s="26"/>
+      <c r="AI14" s="24" t="s">
         <v>149</v>
       </c>
-      <c r="AJ14" s="34"/>
-      <c r="AK14" s="35" t="s">
+      <c r="AJ14" s="22"/>
+      <c r="AK14" s="23" t="s">
         <v>150</v>
       </c>
-      <c r="AL14" s="35" t="s">
+      <c r="AL14" s="23" t="s">
         <v>191</v>
       </c>
-      <c r="AM14" s="35" t="s">
+      <c r="AM14" s="23" t="s">
         <v>192</v>
       </c>
-      <c r="AN14" s="32"/>
-[...57 lines deleted...]
-      <c r="CT14" s="34" t="s">
+      <c r="AN14" s="20"/>
+      <c r="AO14" s="27"/>
+      <c r="AP14" s="19"/>
+      <c r="AQ14" s="28"/>
+      <c r="AR14" s="29"/>
+      <c r="AS14" s="23"/>
+      <c r="AT14" s="30"/>
+      <c r="AU14" s="18"/>
+      <c r="AV14" s="20"/>
+      <c r="AW14" s="20"/>
+      <c r="AX14" s="17"/>
+      <c r="AY14" s="21"/>
+      <c r="AZ14" s="31"/>
+      <c r="BA14" s="32"/>
+      <c r="BB14" s="33"/>
+      <c r="BC14" s="34"/>
+      <c r="BD14" s="35"/>
+      <c r="BE14" s="35"/>
+      <c r="BF14" s="35"/>
+      <c r="BG14" s="36"/>
+      <c r="BH14" s="18"/>
+      <c r="BI14" s="20"/>
+      <c r="BJ14" s="20"/>
+      <c r="BK14" s="20"/>
+      <c r="BL14" s="20"/>
+      <c r="BM14" s="17"/>
+      <c r="BN14" s="21"/>
+      <c r="BO14" s="17"/>
+      <c r="BP14" s="19"/>
+      <c r="BQ14" s="37"/>
+      <c r="BR14" s="37"/>
+      <c r="BS14" s="37"/>
+      <c r="BT14" s="37"/>
+      <c r="BU14" s="37"/>
+      <c r="BV14" s="20"/>
+      <c r="BW14" s="19"/>
+      <c r="BX14" s="20"/>
+      <c r="BY14" s="20"/>
+      <c r="BZ14" s="20"/>
+      <c r="CA14" s="17"/>
+      <c r="CB14" s="20"/>
+      <c r="CC14" s="20"/>
+      <c r="CD14" s="20"/>
+      <c r="CE14" s="20"/>
+      <c r="CF14" s="20"/>
+      <c r="CG14" s="20"/>
+      <c r="CH14" s="20"/>
+      <c r="CI14" s="20"/>
+      <c r="CJ14" s="20"/>
+      <c r="CK14" s="20"/>
+      <c r="CL14" s="20"/>
+      <c r="CM14" s="20"/>
+      <c r="CN14" s="20"/>
+      <c r="CO14" s="20"/>
+      <c r="CP14" s="38"/>
+      <c r="CQ14" s="38"/>
+      <c r="CR14" s="38"/>
+      <c r="CS14" s="21"/>
+      <c r="CT14" s="22" t="s">
         <v>193</v>
       </c>
-      <c r="CU14" s="35"/>
-[...1 lines deleted...]
-      <c r="CW14" s="35" t="s">
+      <c r="CU14" s="23"/>
+      <c r="CV14" s="22"/>
+      <c r="CW14" s="23" t="s">
         <v>194</v>
       </c>
-      <c r="CX14" s="35"/>
-[...1 lines deleted...]
-      <c r="CZ14" s="35" t="s">
+      <c r="CX14" s="23"/>
+      <c r="CY14" s="23"/>
+      <c r="CZ14" s="23" t="s">
         <v>195</v>
       </c>
-      <c r="DA14" s="35"/>
-[...1 lines deleted...]
-      <c r="DC14" s="35" t="s">
+      <c r="DA14" s="23"/>
+      <c r="DB14" s="23"/>
+      <c r="DC14" s="23" t="s">
         <v>166</v>
       </c>
-      <c r="DD14" s="34" t="s">
+      <c r="DD14" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="DE14" s="36" t="s">
+      <c r="DE14" s="24" t="s">
         <v>197</v>
       </c>
-      <c r="DF14" s="51"/>
-[...48 lines deleted...]
-      <c r="FC14" s="29"/>
+      <c r="DF14" s="39"/>
+      <c r="DG14" s="20"/>
+      <c r="DH14" s="20"/>
+      <c r="DI14" s="20"/>
+      <c r="DJ14" s="37"/>
+      <c r="DK14" s="20"/>
+      <c r="DL14" s="20"/>
+      <c r="DM14" s="20"/>
+      <c r="DN14" s="20"/>
+      <c r="DO14" s="20"/>
+      <c r="DP14" s="40"/>
+      <c r="DQ14" s="40"/>
+      <c r="DR14" s="40"/>
+      <c r="DS14" s="40"/>
+      <c r="DT14" s="20"/>
+      <c r="DU14" s="20"/>
+      <c r="DV14" s="20"/>
+      <c r="DW14" s="20"/>
+      <c r="DX14" s="17"/>
+      <c r="DY14" s="20"/>
+      <c r="DZ14" s="17"/>
+      <c r="EA14" s="17"/>
+      <c r="EB14" s="17"/>
+      <c r="EC14" s="17"/>
+      <c r="ED14" s="17"/>
+      <c r="EE14" s="17"/>
+      <c r="EF14" s="17"/>
+      <c r="EG14" s="19"/>
+      <c r="EH14" s="21"/>
+      <c r="EI14" s="17"/>
+      <c r="EJ14" s="20"/>
+      <c r="EK14" s="20"/>
+      <c r="EL14" s="20"/>
+      <c r="EM14" s="20"/>
+      <c r="EN14" s="20"/>
+      <c r="EO14" s="17"/>
+      <c r="EP14" s="20"/>
+      <c r="EQ14" s="20"/>
+      <c r="ER14" s="20"/>
+      <c r="ES14" s="20"/>
+      <c r="ET14" s="20"/>
+      <c r="EU14" s="20"/>
+      <c r="EV14" s="20"/>
+      <c r="EW14" s="20"/>
+      <c r="EX14" s="20"/>
+      <c r="EY14" s="17"/>
+      <c r="EZ14" s="20"/>
+      <c r="FA14" s="20"/>
+      <c r="FB14" s="21"/>
+      <c r="FC14" s="17"/>
     </row>
-    <row r="15" spans="1:160" s="59" customFormat="1" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="K15" s="55">
+    <row r="15" spans="1:160" s="47" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="41"/>
+      <c r="B15" s="41"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="41"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="41"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="43">
         <v>1</v>
       </c>
-      <c r="L15" s="56">
+      <c r="L15" s="44">
         <v>2</v>
       </c>
-      <c r="M15" s="56">
+      <c r="M15" s="44">
         <v>3</v>
       </c>
-      <c r="N15" s="56">
+      <c r="N15" s="44">
         <v>4</v>
       </c>
-      <c r="O15" s="56">
+      <c r="O15" s="44">
         <v>5</v>
       </c>
-      <c r="P15" s="56">
+      <c r="P15" s="44">
         <v>6</v>
       </c>
-      <c r="Q15" s="56">
+      <c r="Q15" s="44">
         <v>7</v>
       </c>
-      <c r="R15" s="56">
+      <c r="R15" s="44">
         <v>1</v>
       </c>
-      <c r="S15" s="56">
+      <c r="S15" s="44">
         <v>2</v>
       </c>
-      <c r="T15" s="56">
+      <c r="T15" s="44">
         <v>3</v>
       </c>
-      <c r="U15" s="56">
+      <c r="U15" s="44">
         <v>4</v>
       </c>
-      <c r="V15" s="56">
+      <c r="V15" s="44">
         <v>5</v>
       </c>
-      <c r="W15" s="56">
+      <c r="W15" s="44">
         <v>6</v>
       </c>
-      <c r="X15" s="57">
+      <c r="X15" s="45">
         <v>1</v>
       </c>
-      <c r="Y15" s="57">
+      <c r="Y15" s="45">
         <v>2</v>
       </c>
-      <c r="Z15" s="57">
+      <c r="Z15" s="45">
         <v>3</v>
       </c>
-      <c r="AA15" s="57">
+      <c r="AA15" s="45">
         <v>4</v>
       </c>
-      <c r="AB15" s="57">
+      <c r="AB15" s="45">
         <v>5</v>
       </c>
-      <c r="AC15" s="57">
+      <c r="AC15" s="45">
         <v>6</v>
       </c>
-      <c r="AD15" s="57">
+      <c r="AD15" s="45">
         <v>7</v>
       </c>
-      <c r="AE15" s="56">
+      <c r="AE15" s="44">
         <v>1</v>
       </c>
-      <c r="AF15" s="56">
+      <c r="AF15" s="44">
         <v>2</v>
       </c>
-      <c r="AG15" s="56">
+      <c r="AG15" s="44">
         <v>3</v>
       </c>
-      <c r="AH15" s="56">
+      <c r="AH15" s="44">
         <v>4</v>
       </c>
-      <c r="AI15" s="56">
+      <c r="AI15" s="44">
         <v>5</v>
       </c>
-      <c r="AJ15" s="56">
+      <c r="AJ15" s="44">
         <v>1</v>
       </c>
-      <c r="AK15" s="56">
+      <c r="AK15" s="44">
         <v>2</v>
       </c>
-      <c r="AL15" s="56">
+      <c r="AL15" s="44">
         <v>3</v>
       </c>
-      <c r="AM15" s="56">
+      <c r="AM15" s="44">
         <v>4</v>
       </c>
-      <c r="AN15" s="56">
+      <c r="AN15" s="44">
         <v>5</v>
       </c>
-      <c r="AO15" s="56">
+      <c r="AO15" s="44">
         <v>6</v>
       </c>
-      <c r="AP15" s="56">
+      <c r="AP15" s="44">
         <v>7</v>
       </c>
-      <c r="AQ15" s="56">
+      <c r="AQ15" s="44">
         <v>8</v>
       </c>
-      <c r="AR15" s="56">
+      <c r="AR15" s="44">
         <v>1</v>
       </c>
-      <c r="AS15" s="56">
+      <c r="AS15" s="44">
         <v>2</v>
       </c>
-      <c r="AT15" s="56">
+      <c r="AT15" s="44">
         <v>3</v>
       </c>
-      <c r="AU15" s="56">
+      <c r="AU15" s="44">
         <v>1</v>
       </c>
-      <c r="AV15" s="56">
+      <c r="AV15" s="44">
         <v>2</v>
       </c>
-      <c r="AW15" s="56">
+      <c r="AW15" s="44">
         <v>3</v>
       </c>
-      <c r="AX15" s="56">
+      <c r="AX15" s="44">
         <v>4</v>
       </c>
-      <c r="AY15" s="56">
+      <c r="AY15" s="44">
         <v>5</v>
       </c>
-      <c r="AZ15" s="56">
+      <c r="AZ15" s="44">
         <v>1</v>
       </c>
-      <c r="BA15" s="56">
+      <c r="BA15" s="44">
         <v>2</v>
       </c>
-      <c r="BB15" s="56">
+      <c r="BB15" s="44">
         <v>3</v>
       </c>
-      <c r="BC15" s="56">
+      <c r="BC15" s="44">
         <v>1</v>
       </c>
-      <c r="BD15" s="56">
+      <c r="BD15" s="44">
         <v>2</v>
       </c>
-      <c r="BE15" s="56">
+      <c r="BE15" s="44">
         <v>3</v>
       </c>
-      <c r="BF15" s="56">
+      <c r="BF15" s="44">
         <v>4</v>
       </c>
-      <c r="BG15" s="56">
+      <c r="BG15" s="44">
         <v>5</v>
       </c>
-      <c r="BH15" s="56">
+      <c r="BH15" s="44">
         <v>1</v>
       </c>
-      <c r="BI15" s="56">
+      <c r="BI15" s="44">
         <v>2</v>
       </c>
-      <c r="BJ15" s="56">
+      <c r="BJ15" s="44">
         <v>3</v>
       </c>
-      <c r="BK15" s="56">
+      <c r="BK15" s="44">
         <v>4</v>
       </c>
-      <c r="BL15" s="56">
+      <c r="BL15" s="44">
         <v>5</v>
       </c>
-      <c r="BM15" s="56">
+      <c r="BM15" s="44">
         <v>6</v>
       </c>
-      <c r="BN15" s="56">
+      <c r="BN15" s="44">
         <v>7</v>
       </c>
-      <c r="BO15" s="57">
+      <c r="BO15" s="45">
         <v>1</v>
       </c>
-      <c r="BP15" s="56">
+      <c r="BP15" s="44">
         <v>2</v>
       </c>
-      <c r="BQ15" s="56">
+      <c r="BQ15" s="44">
         <v>3</v>
       </c>
-      <c r="BR15" s="56">
+      <c r="BR15" s="44">
         <v>4</v>
       </c>
-      <c r="BS15" s="56">
+      <c r="BS15" s="44">
         <v>5</v>
       </c>
-      <c r="BT15" s="57">
+      <c r="BT15" s="45">
         <v>6</v>
       </c>
-      <c r="BU15" s="56">
+      <c r="BU15" s="44">
         <v>7</v>
       </c>
-      <c r="BV15" s="56">
+      <c r="BV15" s="44">
         <v>8</v>
       </c>
-      <c r="BW15" s="56">
+      <c r="BW15" s="44">
         <v>9</v>
       </c>
-      <c r="BX15" s="56">
+      <c r="BX15" s="44">
         <v>10</v>
       </c>
-      <c r="BY15" s="57">
+      <c r="BY15" s="45">
         <v>11</v>
       </c>
-      <c r="BZ15" s="56">
+      <c r="BZ15" s="44">
         <v>12</v>
       </c>
-      <c r="CA15" s="56">
+      <c r="CA15" s="44">
         <v>13</v>
       </c>
-      <c r="CB15" s="56">
+      <c r="CB15" s="44">
         <v>14</v>
       </c>
-      <c r="CC15" s="56">
+      <c r="CC15" s="44">
         <v>15</v>
       </c>
-      <c r="CD15" s="57">
+      <c r="CD15" s="45">
         <v>16</v>
       </c>
-      <c r="CE15" s="56">
+      <c r="CE15" s="44">
         <v>17</v>
       </c>
-      <c r="CF15" s="56">
+      <c r="CF15" s="44">
         <v>18</v>
       </c>
-      <c r="CG15" s="56">
+      <c r="CG15" s="44">
         <v>19</v>
       </c>
-      <c r="CH15" s="56">
+      <c r="CH15" s="44">
         <v>20</v>
       </c>
-      <c r="CI15" s="57">
+      <c r="CI15" s="45">
         <v>21</v>
       </c>
-      <c r="CJ15" s="56">
+      <c r="CJ15" s="44">
         <v>22</v>
       </c>
-      <c r="CK15" s="56">
+      <c r="CK15" s="44">
         <v>23</v>
       </c>
-      <c r="CL15" s="56">
+      <c r="CL15" s="44">
         <v>24</v>
       </c>
-      <c r="CM15" s="56">
+      <c r="CM15" s="44">
         <v>25</v>
       </c>
-      <c r="CN15" s="56">
+      <c r="CN15" s="44">
         <v>26</v>
       </c>
-      <c r="CO15" s="56">
+      <c r="CO15" s="44">
         <v>27</v>
       </c>
-      <c r="CP15" s="56">
+      <c r="CP15" s="44">
         <v>28</v>
       </c>
-      <c r="CQ15" s="56">
+      <c r="CQ15" s="44">
         <v>29</v>
       </c>
-      <c r="CR15" s="56">
+      <c r="CR15" s="44">
         <v>30</v>
       </c>
-      <c r="CS15" s="56">
+      <c r="CS15" s="44">
         <v>31</v>
       </c>
-      <c r="CT15" s="56">
+      <c r="CT15" s="44">
         <v>1</v>
       </c>
-      <c r="CU15" s="56">
+      <c r="CU15" s="44">
         <v>2</v>
       </c>
-      <c r="CV15" s="56">
+      <c r="CV15" s="44">
         <v>3</v>
       </c>
-      <c r="CW15" s="56">
+      <c r="CW15" s="44">
         <v>4</v>
       </c>
-      <c r="CX15" s="56">
+      <c r="CX15" s="44">
         <v>5</v>
       </c>
-      <c r="CY15" s="56">
+      <c r="CY15" s="44">
         <v>6</v>
       </c>
-      <c r="CZ15" s="56">
+      <c r="CZ15" s="44">
         <v>7</v>
       </c>
-      <c r="DA15" s="56">
+      <c r="DA15" s="44">
         <v>8</v>
       </c>
-      <c r="DB15" s="56">
+      <c r="DB15" s="44">
         <v>9</v>
       </c>
-      <c r="DC15" s="56">
+      <c r="DC15" s="44">
         <v>10</v>
       </c>
-      <c r="DD15" s="56">
+      <c r="DD15" s="44">
         <v>11</v>
       </c>
-      <c r="DE15" s="56">
+      <c r="DE15" s="44">
         <v>12</v>
       </c>
-      <c r="DF15" s="57">
+      <c r="DF15" s="45">
         <v>1</v>
       </c>
-      <c r="DG15" s="56">
+      <c r="DG15" s="44">
         <v>2</v>
       </c>
-      <c r="DH15" s="56">
+      <c r="DH15" s="44">
         <v>3</v>
       </c>
-      <c r="DI15" s="56">
+      <c r="DI15" s="44">
         <v>4</v>
       </c>
-      <c r="DJ15" s="56">
+      <c r="DJ15" s="44">
         <v>5</v>
       </c>
-      <c r="DK15" s="56">
+      <c r="DK15" s="44">
         <v>6</v>
       </c>
-      <c r="DL15" s="56">
+      <c r="DL15" s="44">
         <v>7</v>
       </c>
-      <c r="DM15" s="56">
+      <c r="DM15" s="44">
         <v>8</v>
       </c>
-      <c r="DN15" s="56">
+      <c r="DN15" s="44">
         <v>9</v>
       </c>
-      <c r="DO15" s="56">
+      <c r="DO15" s="44">
         <v>10</v>
       </c>
-      <c r="DP15" s="56">
+      <c r="DP15" s="44">
         <v>11</v>
       </c>
-      <c r="DQ15" s="56">
+      <c r="DQ15" s="44">
         <v>12</v>
       </c>
-      <c r="DR15" s="56">
+      <c r="DR15" s="44">
         <v>13</v>
       </c>
-      <c r="DS15" s="56">
+      <c r="DS15" s="44">
         <v>14</v>
       </c>
-      <c r="DT15" s="56">
+      <c r="DT15" s="44">
         <v>15</v>
       </c>
-      <c r="DU15" s="56">
+      <c r="DU15" s="44">
         <v>16</v>
       </c>
-      <c r="DV15" s="56">
+      <c r="DV15" s="44">
         <v>17</v>
       </c>
-      <c r="DW15" s="56">
+      <c r="DW15" s="44">
         <v>18</v>
       </c>
-      <c r="DX15" s="56">
+      <c r="DX15" s="44">
         <v>19</v>
       </c>
-      <c r="DY15" s="56">
+      <c r="DY15" s="44">
         <v>20</v>
       </c>
-      <c r="DZ15" s="56">
+      <c r="DZ15" s="44">
         <v>21</v>
       </c>
-      <c r="EA15" s="56">
+      <c r="EA15" s="44">
         <v>22</v>
       </c>
-      <c r="EB15" s="56">
+      <c r="EB15" s="44">
         <v>23</v>
       </c>
-      <c r="EC15" s="56">
+      <c r="EC15" s="44">
         <v>24</v>
       </c>
-      <c r="ED15" s="56">
+      <c r="ED15" s="44">
         <v>25</v>
       </c>
-      <c r="EE15" s="56">
+      <c r="EE15" s="44">
         <v>26</v>
       </c>
-      <c r="EF15" s="56">
+      <c r="EF15" s="44">
         <v>27</v>
       </c>
-      <c r="EG15" s="56">
+      <c r="EG15" s="44">
         <v>28</v>
       </c>
-      <c r="EH15" s="56">
+      <c r="EH15" s="44">
         <v>29</v>
       </c>
-      <c r="EI15" s="56">
+      <c r="EI15" s="44">
         <v>1</v>
       </c>
-      <c r="EJ15" s="56">
+      <c r="EJ15" s="44">
         <v>2</v>
       </c>
-      <c r="EK15" s="56">
+      <c r="EK15" s="44">
         <v>3</v>
       </c>
-      <c r="EL15" s="56">
+      <c r="EL15" s="44">
         <v>4</v>
       </c>
-      <c r="EM15" s="57">
+      <c r="EM15" s="45">
         <v>5</v>
       </c>
-      <c r="EN15" s="57">
+      <c r="EN15" s="45">
         <v>6</v>
       </c>
-      <c r="EO15" s="56">
+      <c r="EO15" s="44">
         <v>7</v>
       </c>
-      <c r="EP15" s="56">
+      <c r="EP15" s="44">
         <v>8</v>
       </c>
-      <c r="EQ15" s="56">
+      <c r="EQ15" s="44">
         <v>9</v>
       </c>
-      <c r="ER15" s="56">
+      <c r="ER15" s="44">
         <v>10</v>
       </c>
-      <c r="ES15" s="56">
+      <c r="ES15" s="44">
         <v>11</v>
       </c>
-      <c r="ET15" s="56">
+      <c r="ET15" s="44">
         <v>12</v>
       </c>
-      <c r="EU15" s="56">
+      <c r="EU15" s="44">
         <v>13</v>
       </c>
-      <c r="EV15" s="57">
+      <c r="EV15" s="45">
         <v>14</v>
       </c>
-      <c r="EW15" s="56">
+      <c r="EW15" s="44">
         <v>15</v>
       </c>
-      <c r="EX15" s="56">
+      <c r="EX15" s="44">
         <v>16</v>
       </c>
-      <c r="EY15" s="57">
+      <c r="EY15" s="45">
         <v>17</v>
       </c>
-      <c r="EZ15" s="56">
+      <c r="EZ15" s="44">
         <v>18</v>
       </c>
-      <c r="FA15" s="56">
+      <c r="FA15" s="44">
         <v>19</v>
       </c>
-      <c r="FB15" s="56">
+      <c r="FB15" s="44">
         <v>20</v>
       </c>
-      <c r="FC15" s="56">
+      <c r="FC15" s="44">
         <v>1</v>
       </c>
-      <c r="FD15" s="58"/>
+      <c r="FD15" s="46"/>
     </row>
-    <row r="16" spans="1:160" s="59" customFormat="1" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="K16" s="60" t="s">
+    <row r="16" spans="1:160" s="47" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="41"/>
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="42"/>
+      <c r="K16" s="48" t="s">
         <v>112</v>
       </c>
-      <c r="L16" s="61" t="s">
+      <c r="L16" s="49" t="s">
         <v>113</v>
       </c>
-      <c r="M16" s="61" t="s">
+      <c r="M16" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="N16" s="61" t="s">
+      <c r="N16" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="O16" s="61" t="s">
+      <c r="O16" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="P16" s="61" t="s">
+      <c r="P16" s="49" t="s">
         <v>115</v>
       </c>
-      <c r="Q16" s="61" t="s">
+      <c r="Q16" s="49" t="s">
         <v>117</v>
       </c>
-      <c r="R16" s="61" t="s">
+      <c r="R16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="S16" s="61" t="s">
+      <c r="S16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="T16" s="61" t="s">
+      <c r="T16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="U16" s="61" t="s">
+      <c r="U16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="V16" s="61" t="s">
+      <c r="V16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="W16" s="61" t="s">
+      <c r="W16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="X16" s="61" t="s">
+      <c r="X16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="Y16" s="61" t="s">
+      <c r="Y16" s="49" t="s">
         <v>118</v>
       </c>
-      <c r="Z16" s="61" t="s">
+      <c r="Z16" s="49" t="s">
         <v>118</v>
       </c>
-      <c r="AA16" s="61" t="s">
+      <c r="AA16" s="49" t="s">
         <v>118</v>
       </c>
-      <c r="AB16" s="61" t="s">
+      <c r="AB16" s="49" t="s">
         <v>118</v>
       </c>
-      <c r="AC16" s="61" t="s">
+      <c r="AC16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="AD16" s="61" t="s">
+      <c r="AD16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="AE16" s="61" t="s">
+      <c r="AE16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="AF16" s="61" t="s">
+      <c r="AF16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="AG16" s="61" t="s">
+      <c r="AG16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="AH16" s="61" t="s">
+      <c r="AH16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="AI16" s="62" t="s">
+      <c r="AI16" s="50" t="s">
         <v>116</v>
       </c>
-      <c r="AJ16" s="62" t="s">
+      <c r="AJ16" s="50" t="s">
         <v>118</v>
       </c>
-      <c r="AK16" s="62" t="s">
+      <c r="AK16" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="AL16" s="62" t="s">
+      <c r="AL16" s="50" t="s">
         <v>116</v>
       </c>
-      <c r="AM16" s="62" t="s">
+      <c r="AM16" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="AN16" s="62" t="s">
+      <c r="AN16" s="50" t="s">
         <v>116</v>
       </c>
-      <c r="AO16" s="62" t="s">
+      <c r="AO16" s="50" t="s">
         <v>116</v>
       </c>
-      <c r="AP16" s="62" t="s">
+      <c r="AP16" s="50" t="s">
         <v>116</v>
       </c>
-      <c r="AQ16" s="62" t="s">
+      <c r="AQ16" s="50" t="s">
         <v>116</v>
       </c>
-      <c r="AR16" s="61" t="s">
+      <c r="AR16" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="AS16" s="61" t="s">
+      <c r="AS16" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="AT16" s="61" t="s">
+      <c r="AT16" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="AU16" s="61" t="s">
+      <c r="AU16" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="AV16" s="61" t="s">
+      <c r="AV16" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="AW16" s="61" t="s">
+      <c r="AW16" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="AX16" s="61" t="s">
+      <c r="AX16" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="AY16" s="61" t="s">
+      <c r="AY16" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="AZ16" s="61" t="s">
+      <c r="AZ16" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="BA16" s="61" t="s">
+      <c r="BA16" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="BB16" s="61" t="s">
+      <c r="BB16" s="49" t="s">
         <v>114</v>
       </c>
-      <c r="BC16" s="61" t="s">
+      <c r="BC16" s="49" t="s">
         <v>115</v>
       </c>
-      <c r="BD16" s="61" t="s">
+      <c r="BD16" s="49" t="s">
         <v>115</v>
       </c>
-      <c r="BE16" s="61" t="s">
+      <c r="BE16" s="49" t="s">
         <v>115</v>
       </c>
-      <c r="BF16" s="61" t="s">
+      <c r="BF16" s="49" t="s">
         <v>115</v>
       </c>
-      <c r="BG16" s="61" t="s">
+      <c r="BG16" s="49" t="s">
         <v>115</v>
       </c>
-      <c r="BH16" s="61" t="s">
+      <c r="BH16" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="BI16" s="61" t="s">
+      <c r="BI16" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="BJ16" s="61" t="s">
+      <c r="BJ16" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="BK16" s="61" t="s">
+      <c r="BK16" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="BL16" s="61" t="s">
+      <c r="BL16" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="BM16" s="61" t="s">
+      <c r="BM16" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="BN16" s="61" t="s">
+      <c r="BN16" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="BO16" s="61" t="s">
+      <c r="BO16" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="BP16" s="61" t="s">
+      <c r="BP16" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="BQ16" s="61" t="s">
+      <c r="BQ16" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="BR16" s="61" t="s">
+      <c r="BR16" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="BS16" s="61" t="s">
+      <c r="BS16" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="BT16" s="61" t="s">
+      <c r="BT16" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="BU16" s="61" t="s">
+      <c r="BU16" s="49" t="s">
         <v>113</v>
       </c>
-      <c r="BV16" s="61" t="s">
+      <c r="BV16" s="49" t="s">
         <v>113</v>
       </c>
-      <c r="BW16" s="61" t="s">
+      <c r="BW16" s="49" t="s">
         <v>113</v>
       </c>
-      <c r="BX16" s="61" t="s">
+      <c r="BX16" s="49" t="s">
         <v>121</v>
       </c>
-      <c r="BY16" s="61" t="s">
+      <c r="BY16" s="49" t="s">
         <v>113</v>
       </c>
-      <c r="BZ16" s="61" t="s">
+      <c r="BZ16" s="49" t="s">
         <v>113</v>
       </c>
-      <c r="CA16" s="61" t="s">
+      <c r="CA16" s="49" t="s">
         <v>121</v>
       </c>
-      <c r="CB16" s="61" t="s">
+      <c r="CB16" s="49" t="s">
         <v>113</v>
       </c>
-      <c r="CC16" s="61" t="s">
+      <c r="CC16" s="49" t="s">
         <v>122</v>
       </c>
-      <c r="CD16" s="61" t="s">
+      <c r="CD16" s="49" t="s">
         <v>122</v>
       </c>
-      <c r="CE16" s="61" t="s">
+      <c r="CE16" s="49" t="s">
         <v>122</v>
       </c>
-      <c r="CF16" s="61" t="s">
+      <c r="CF16" s="49" t="s">
         <v>122</v>
       </c>
-      <c r="CG16" s="61" t="s">
+      <c r="CG16" s="49" t="s">
         <v>123</v>
       </c>
-      <c r="CH16" s="61" t="s">
+      <c r="CH16" s="49" t="s">
         <v>123</v>
       </c>
-      <c r="CI16" s="61" t="s">
+      <c r="CI16" s="49" t="s">
         <v>124</v>
       </c>
-      <c r="CJ16" s="61" t="s">
+      <c r="CJ16" s="49" t="s">
         <v>124</v>
       </c>
-      <c r="CK16" s="61" t="s">
+      <c r="CK16" s="49" t="s">
         <v>124</v>
       </c>
-      <c r="CL16" s="61" t="s">
+      <c r="CL16" s="49" t="s">
         <v>124</v>
       </c>
-      <c r="CM16" s="61" t="s">
+      <c r="CM16" s="49" t="s">
         <v>124</v>
       </c>
-      <c r="CN16" s="61" t="s">
+      <c r="CN16" s="49" t="s">
         <v>124</v>
       </c>
-      <c r="CO16" s="61" t="s">
+      <c r="CO16" s="49" t="s">
         <v>124</v>
       </c>
-      <c r="CP16" s="61" t="s">
+      <c r="CP16" s="49" t="s">
         <v>122</v>
       </c>
-      <c r="CQ16" s="61" t="s">
+      <c r="CQ16" s="49" t="s">
         <v>122</v>
       </c>
-      <c r="CR16" s="61" t="s">
+      <c r="CR16" s="49" t="s">
         <v>122</v>
       </c>
-      <c r="CS16" s="61" t="s">
+      <c r="CS16" s="49" t="s">
         <v>124</v>
       </c>
-      <c r="CT16" s="61" t="s">
+      <c r="CT16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="CU16" s="61" t="s">
+      <c r="CU16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="CV16" s="61" t="s">
+      <c r="CV16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="CW16" s="61" t="s">
+      <c r="CW16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="CX16" s="61" t="s">
+      <c r="CX16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="CY16" s="61" t="s">
+      <c r="CY16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="CZ16" s="61" t="s">
+      <c r="CZ16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="DA16" s="61" t="s">
+      <c r="DA16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="DB16" s="61" t="s">
+      <c r="DB16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="DC16" s="61" t="s">
+      <c r="DC16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="DD16" s="61" t="s">
+      <c r="DD16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="DE16" s="61" t="s">
+      <c r="DE16" s="49" t="s">
         <v>116</v>
       </c>
-      <c r="DF16" s="61" t="s">
+      <c r="DF16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DG16" s="61" t="s">
+      <c r="DG16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DH16" s="61" t="s">
+      <c r="DH16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DI16" s="61" t="s">
+      <c r="DI16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DJ16" s="61" t="s">
+      <c r="DJ16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DK16" s="61" t="s">
+      <c r="DK16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DL16" s="61" t="s">
+      <c r="DL16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DM16" s="61" t="s">
+      <c r="DM16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DN16" s="61" t="s">
+      <c r="DN16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DO16" s="61" t="s">
+      <c r="DO16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DP16" s="61" t="s">
+      <c r="DP16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DQ16" s="61" t="s">
+      <c r="DQ16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DR16" s="61" t="s">
+      <c r="DR16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DS16" s="61" t="s">
+      <c r="DS16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DT16" s="61" t="s">
+      <c r="DT16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DU16" s="61" t="s">
+      <c r="DU16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DV16" s="61" t="s">
+      <c r="DV16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DW16" s="61" t="s">
+      <c r="DW16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DX16" s="61" t="s">
+      <c r="DX16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DY16" s="61" t="s">
+      <c r="DY16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="DZ16" s="61" t="s">
+      <c r="DZ16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EA16" s="61" t="s">
+      <c r="EA16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EB16" s="61" t="s">
+      <c r="EB16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EC16" s="61" t="s">
+      <c r="EC16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="ED16" s="61" t="s">
+      <c r="ED16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EE16" s="61" t="s">
+      <c r="EE16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EF16" s="61" t="s">
+      <c r="EF16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EG16" s="61" t="s">
+      <c r="EG16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EH16" s="61" t="s">
+      <c r="EH16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EI16" s="61" t="s">
+      <c r="EI16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EJ16" s="61" t="s">
+      <c r="EJ16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EK16" s="61" t="s">
+      <c r="EK16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EL16" s="61" t="s">
+      <c r="EL16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EM16" s="61" t="s">
+      <c r="EM16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EN16" s="61" t="s">
+      <c r="EN16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EO16" s="61" t="s">
+      <c r="EO16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EP16" s="61" t="s">
+      <c r="EP16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EQ16" s="61" t="s">
+      <c r="EQ16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="ER16" s="61" t="s">
+      <c r="ER16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="ES16" s="61" t="s">
+      <c r="ES16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="ET16" s="61" t="s">
+      <c r="ET16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EU16" s="61" t="s">
+      <c r="EU16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EV16" s="61" t="s">
+      <c r="EV16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EW16" s="61" t="s">
+      <c r="EW16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EX16" s="61" t="s">
+      <c r="EX16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EY16" s="61" t="s">
+      <c r="EY16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="EZ16" s="61" t="s">
+      <c r="EZ16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="FA16" s="61" t="s">
+      <c r="FA16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="FB16" s="61" t="s">
+      <c r="FB16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="FC16" s="61" t="s">
+      <c r="FC16" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="FD16" s="63"/>
+      <c r="FD16" s="51"/>
     </row>
-    <row r="17" spans="1:160" s="70" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A17" s="64" t="s">
+    <row r="17" spans="1:160" s="68" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A17" s="52" t="s">
         <v>167</v>
       </c>
-      <c r="B17" s="65"/>
-[...7 lines deleted...]
-      <c r="J17" s="66">
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="54">
         <v>1</v>
       </c>
-      <c r="K17" s="2">
+      <c r="K17" s="55">
         <v>4117</v>
       </c>
-      <c r="L17" s="3">
+      <c r="L17" s="56">
         <v>402.2</v>
       </c>
-      <c r="M17" s="4">
+      <c r="M17" s="57">
         <v>4.87</v>
       </c>
-      <c r="N17" s="4">
+      <c r="N17" s="57">
         <v>2.38</v>
       </c>
-      <c r="O17" s="4">
+      <c r="O17" s="57">
         <v>2.4900000000000002</v>
       </c>
-      <c r="P17" s="5">
+      <c r="P17" s="58">
         <v>2895</v>
       </c>
-      <c r="Q17" s="6">
+      <c r="Q17" s="59">
         <v>67.8</v>
       </c>
-      <c r="R17" s="5">
+      <c r="R17" s="58">
         <v>16046</v>
       </c>
-      <c r="S17" s="5">
+      <c r="S17" s="58">
         <v>15078</v>
       </c>
-      <c r="T17" s="7">
+      <c r="T17" s="60">
         <v>968</v>
       </c>
-      <c r="U17" s="5">
+      <c r="U17" s="58">
         <v>1262</v>
       </c>
-      <c r="V17" s="5">
+      <c r="V17" s="58">
         <v>68</v>
       </c>
-      <c r="W17" s="5">
+      <c r="W17" s="58">
         <v>2162</v>
       </c>
-      <c r="X17" s="5">
+      <c r="X17" s="58">
         <v>4026</v>
       </c>
-      <c r="Y17" s="3">
+      <c r="Y17" s="56">
         <v>25.1</v>
       </c>
-      <c r="Z17" s="3">
+      <c r="Z17" s="56">
         <v>6</v>
       </c>
-      <c r="AA17" s="3">
+      <c r="AA17" s="56">
         <v>13.5</v>
       </c>
-      <c r="AB17" s="3">
+      <c r="AB17" s="56">
         <v>94</v>
       </c>
-      <c r="AC17" s="5">
+      <c r="AC17" s="58">
         <v>813</v>
       </c>
-      <c r="AD17" s="5">
+      <c r="AD17" s="58">
         <v>3242</v>
       </c>
-      <c r="AE17" s="8">
+      <c r="AE17" s="61">
         <v>13699</v>
       </c>
-      <c r="AF17" s="8">
+      <c r="AF17" s="61">
         <v>1057</v>
       </c>
-      <c r="AG17" s="8">
+      <c r="AG17" s="61">
         <v>12013</v>
       </c>
-      <c r="AH17" s="8">
+      <c r="AH17" s="61">
         <v>214</v>
       </c>
-      <c r="AI17" s="9">
+      <c r="AI17" s="62">
         <v>1686</v>
       </c>
-      <c r="AJ17" s="6">
-[...2 lines deleted...]
-      <c r="AK17" s="3">
+      <c r="AJ17" s="59">
+        <v>83.4</v>
+      </c>
+      <c r="AK17" s="56">
         <v>12.3</v>
       </c>
-      <c r="AL17" s="7">
+      <c r="AL17" s="60">
         <v>3687</v>
       </c>
-      <c r="AM17" s="3">
+      <c r="AM17" s="56">
         <v>26.9</v>
       </c>
-      <c r="AN17" s="5">
+      <c r="AN17" s="58">
         <v>346</v>
       </c>
-      <c r="AO17" s="5">
+      <c r="AO17" s="58">
         <v>42</v>
       </c>
-      <c r="AP17" s="5">
+      <c r="AP17" s="58">
         <v>757</v>
       </c>
-      <c r="AQ17" s="5">
+      <c r="AQ17" s="58">
         <v>92</v>
       </c>
-      <c r="AR17" s="4">
+      <c r="AR17" s="57">
         <v>4.95</v>
       </c>
-      <c r="AS17" s="10">
+      <c r="AS17" s="63">
         <v>2.4</v>
       </c>
-      <c r="AT17" s="11">
+      <c r="AT17" s="64">
         <v>0.63</v>
       </c>
-      <c r="AU17" s="11">
+      <c r="AU17" s="64">
         <v>4.87</v>
       </c>
-      <c r="AV17" s="11">
+      <c r="AV17" s="64">
         <v>2.38</v>
       </c>
-      <c r="AW17" s="11">
+      <c r="AW17" s="64">
         <v>2.4900000000000002</v>
       </c>
-      <c r="AX17" s="11">
+      <c r="AX17" s="64">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AY17" s="11">
+      <c r="AY17" s="64">
         <v>1.92</v>
       </c>
-      <c r="AZ17" s="11">
+      <c r="AZ17" s="64">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BA17" s="11">
+      <c r="BA17" s="64">
         <v>0.05</v>
       </c>
-      <c r="BB17" s="11">
+      <c r="BB17" s="64">
         <v>0.02</v>
       </c>
-      <c r="BC17" s="67">
+      <c r="BC17" s="65">
         <v>2895</v>
       </c>
-      <c r="BD17" s="68">
+      <c r="BD17" s="66">
         <v>2158</v>
       </c>
-      <c r="BE17" s="68">
+      <c r="BE17" s="66">
         <v>737</v>
       </c>
-      <c r="BF17" s="68">
+      <c r="BF17" s="66">
         <v>586</v>
       </c>
-      <c r="BG17" s="68">
+      <c r="BG17" s="66">
         <v>151</v>
       </c>
-      <c r="BH17" s="3">
+      <c r="BH17" s="56">
         <v>402.2</v>
       </c>
-      <c r="BI17" s="3">
+      <c r="BI17" s="56">
         <v>179.5</v>
       </c>
-      <c r="BJ17" s="3">
+      <c r="BJ17" s="56">
         <v>227.3</v>
       </c>
-      <c r="BK17" s="6">
+      <c r="BK17" s="59">
         <v>97.5</v>
       </c>
-      <c r="BL17" s="6">
+      <c r="BL17" s="59">
         <v>22.9</v>
       </c>
-      <c r="BM17" s="6">
+      <c r="BM17" s="59">
         <v>54.5</v>
       </c>
-      <c r="BN17" s="6">
+      <c r="BN17" s="59">
         <v>5.6</v>
       </c>
-      <c r="BO17" s="6">
+      <c r="BO17" s="59">
         <v>149.5</v>
       </c>
-      <c r="BP17" s="6">
+      <c r="BP17" s="59">
         <v>32.5</v>
       </c>
-      <c r="BQ17" s="6">
+      <c r="BQ17" s="59">
         <v>7.6</v>
       </c>
-      <c r="BR17" s="6">
+      <c r="BR17" s="59">
         <v>22.3</v>
       </c>
-      <c r="BS17" s="6">
+      <c r="BS17" s="59">
         <v>11.2</v>
       </c>
-      <c r="BT17" s="6">
+      <c r="BT17" s="59">
         <v>3.9</v>
       </c>
-      <c r="BU17" s="3">
+      <c r="BU17" s="56">
         <v>7.3</v>
       </c>
-      <c r="BV17" s="3">
+      <c r="BV17" s="56">
         <v>16.100000000000001</v>
       </c>
-      <c r="BW17" s="3">
+      <c r="BW17" s="56">
         <v>28.6</v>
       </c>
-      <c r="BX17" s="3">
+      <c r="BX17" s="56">
         <v>398.4</v>
       </c>
-      <c r="BY17" s="3">
+      <c r="BY17" s="56">
         <v>14.7</v>
       </c>
-      <c r="BZ17" s="3">
+      <c r="BZ17" s="56">
         <v>0.9</v>
       </c>
-      <c r="CA17" s="3">
+      <c r="CA17" s="56">
         <v>76.3</v>
       </c>
-      <c r="CB17" s="3">
+      <c r="CB17" s="56">
         <v>68</v>
       </c>
-      <c r="CC17" s="3">
+      <c r="CC17" s="56">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CD17" s="3">
+      <c r="CD17" s="56">
         <v>0.9</v>
       </c>
-      <c r="CE17" s="3">
+      <c r="CE17" s="56">
         <v>1.3</v>
       </c>
-      <c r="CF17" s="3">
+      <c r="CF17" s="56">
         <v>10.3</v>
       </c>
-      <c r="CG17" s="5">
+      <c r="CG17" s="58">
         <v>205</v>
       </c>
-      <c r="CH17" s="5">
+      <c r="CH17" s="58">
         <v>500</v>
       </c>
-      <c r="CI17" s="5">
+      <c r="CI17" s="58">
         <v>7197</v>
       </c>
-      <c r="CJ17" s="5">
+      <c r="CJ17" s="58">
         <v>1392</v>
       </c>
-      <c r="CK17" s="5">
+      <c r="CK17" s="58">
         <v>430</v>
       </c>
-      <c r="CL17" s="5">
+      <c r="CL17" s="58">
         <v>3518</v>
       </c>
-      <c r="CM17" s="5">
+      <c r="CM17" s="58">
         <v>947</v>
       </c>
-      <c r="CN17" s="5">
+      <c r="CN17" s="58">
         <v>2571</v>
       </c>
-      <c r="CO17" s="5">
+      <c r="CO17" s="58">
         <v>10464</v>
       </c>
-      <c r="CP17" s="3">
+      <c r="CP17" s="56">
         <v>0.7</v>
       </c>
-      <c r="CQ17" s="3">
+      <c r="CQ17" s="56">
         <v>0.9</v>
       </c>
-      <c r="CR17" s="3">
+      <c r="CR17" s="56">
         <v>20.6</v>
       </c>
-      <c r="CS17" s="5">
+      <c r="CS17" s="58">
         <v>3614</v>
       </c>
-      <c r="CT17" s="5">
+      <c r="CT17" s="58">
         <v>16046</v>
       </c>
-      <c r="CU17" s="5">
+      <c r="CU17" s="58">
         <v>12626</v>
       </c>
-      <c r="CV17" s="5">
+      <c r="CV17" s="58">
         <v>3420</v>
       </c>
-      <c r="CW17" s="5">
+      <c r="CW17" s="58">
         <v>15078</v>
       </c>
-      <c r="CX17" s="5">
+      <c r="CX17" s="58">
         <v>11994</v>
       </c>
-      <c r="CY17" s="5">
+      <c r="CY17" s="58">
         <v>3084</v>
       </c>
-      <c r="CZ17" s="7">
+      <c r="CZ17" s="60">
         <v>968</v>
       </c>
-      <c r="DA17" s="7">
+      <c r="DA17" s="60">
         <v>632</v>
       </c>
-      <c r="DB17" s="7">
+      <c r="DB17" s="60">
         <v>336</v>
       </c>
-      <c r="DC17" s="5">
+      <c r="DC17" s="58">
         <v>1262</v>
       </c>
-      <c r="DD17" s="5">
+      <c r="DD17" s="58">
         <v>68</v>
       </c>
-      <c r="DE17" s="5">
+      <c r="DE17" s="58">
         <v>2162</v>
       </c>
-      <c r="DF17" s="5">
+      <c r="DF17" s="58">
         <v>13699</v>
       </c>
-      <c r="DG17" s="5">
+      <c r="DG17" s="58">
         <v>7635</v>
       </c>
-      <c r="DH17" s="5">
+      <c r="DH17" s="58">
         <v>2144</v>
       </c>
-      <c r="DI17" s="8">
+      <c r="DI17" s="61">
         <v>88</v>
       </c>
-      <c r="DJ17" s="8">
+      <c r="DJ17" s="61">
         <v>14</v>
       </c>
-      <c r="DK17" s="8">
+      <c r="DK17" s="61">
         <v>89</v>
       </c>
-      <c r="DL17" s="8">
+      <c r="DL17" s="61">
         <v>291</v>
       </c>
-      <c r="DM17" s="8">
+      <c r="DM17" s="61">
         <v>140</v>
       </c>
-      <c r="DN17" s="8">
+      <c r="DN17" s="61">
         <v>151</v>
       </c>
-      <c r="DO17" s="8">
+      <c r="DO17" s="61">
         <v>320</v>
       </c>
-      <c r="DP17" s="8">
+      <c r="DP17" s="61">
         <v>2901</v>
       </c>
-      <c r="DQ17" s="8">
+      <c r="DQ17" s="61">
         <v>1578</v>
       </c>
-      <c r="DR17" s="8">
+      <c r="DR17" s="61">
         <v>1323</v>
       </c>
-      <c r="DS17" s="8">
+      <c r="DS17" s="61">
         <v>1144</v>
       </c>
-      <c r="DT17" s="8">
+      <c r="DT17" s="61">
         <v>338</v>
       </c>
-      <c r="DU17" s="8">
+      <c r="DU17" s="61">
         <v>81</v>
       </c>
-      <c r="DV17" s="8">
+      <c r="DV17" s="61">
         <v>257</v>
       </c>
-      <c r="DW17" s="8">
+      <c r="DW17" s="61">
         <v>39</v>
       </c>
-      <c r="DX17" s="8">
+      <c r="DX17" s="61">
         <v>267</v>
       </c>
-      <c r="DY17" s="5">
+      <c r="DY17" s="58">
         <v>4701</v>
       </c>
-      <c r="DZ17" s="5">
+      <c r="DZ17" s="58">
         <v>1432</v>
       </c>
-      <c r="EA17" s="5">
+      <c r="EA17" s="58">
         <v>339</v>
       </c>
-      <c r="EB17" s="5">
+      <c r="EB17" s="58">
         <v>794</v>
       </c>
-      <c r="EC17" s="5">
+      <c r="EC17" s="58">
         <v>956</v>
       </c>
-      <c r="ED17" s="5">
+      <c r="ED17" s="58">
         <v>811</v>
       </c>
-      <c r="EE17" s="5">
+      <c r="EE17" s="58">
         <v>260</v>
       </c>
-      <c r="EF17" s="8">
+      <c r="EF17" s="61">
         <v>123</v>
       </c>
-      <c r="EG17" s="8">
+      <c r="EG17" s="61">
         <v>1057</v>
       </c>
-      <c r="EH17" s="8">
+      <c r="EH17" s="61">
         <v>172</v>
       </c>
-      <c r="EI17" s="5">
+      <c r="EI17" s="58">
         <v>12013</v>
       </c>
-      <c r="EJ17" s="5">
+      <c r="EJ17" s="58">
         <v>1310</v>
       </c>
-      <c r="EK17" s="5">
+      <c r="EK17" s="58">
         <v>335</v>
       </c>
-      <c r="EL17" s="8">
+      <c r="EL17" s="61">
         <v>605</v>
       </c>
-      <c r="EM17" s="8">
+      <c r="EM17" s="61">
         <v>611</v>
       </c>
-      <c r="EN17" s="8">
+      <c r="EN17" s="61">
         <v>2287</v>
       </c>
-      <c r="EO17" s="8">
+      <c r="EO17" s="61">
         <v>601</v>
       </c>
-      <c r="EP17" s="8">
+      <c r="EP17" s="61">
         <v>451</v>
       </c>
-      <c r="EQ17" s="8">
+      <c r="EQ17" s="61">
         <v>709</v>
       </c>
-      <c r="ER17" s="8">
+      <c r="ER17" s="61">
         <v>595</v>
       </c>
-      <c r="ES17" s="8">
+      <c r="ES17" s="61">
         <v>134</v>
       </c>
-      <c r="ET17" s="8">
+      <c r="ET17" s="61">
         <v>37</v>
       </c>
-      <c r="EU17" s="5">
+      <c r="EU17" s="58">
         <v>653</v>
       </c>
-      <c r="EV17" s="5">
+      <c r="EV17" s="58">
         <v>74</v>
       </c>
-      <c r="EW17" s="5">
+      <c r="EW17" s="58">
         <v>280</v>
       </c>
-      <c r="EX17" s="8">
+      <c r="EX17" s="61">
         <v>38</v>
       </c>
-      <c r="EY17" s="8">
+      <c r="EY17" s="61">
         <v>1154</v>
       </c>
-      <c r="EZ17" s="8">
+      <c r="EZ17" s="61">
         <v>1022</v>
       </c>
-      <c r="FA17" s="8">
+      <c r="FA17" s="61">
         <v>214</v>
       </c>
-      <c r="FB17" s="5">
+      <c r="FB17" s="58">
         <v>1275</v>
       </c>
-      <c r="FC17" s="8">
+      <c r="FC17" s="61">
         <v>1686</v>
       </c>
-      <c r="FD17" s="69">
+      <c r="FD17" s="67">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:160" s="73" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A18" s="64" t="s">
+    <row r="18" spans="1:160" s="71" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A18" s="52" t="s">
         <v>126</v>
       </c>
-      <c r="B18" s="64"/>
-[...7 lines deleted...]
-      <c r="J18" s="66">
+      <c r="B18" s="52"/>
+      <c r="C18" s="52"/>
+      <c r="D18" s="52"/>
+      <c r="E18" s="52"/>
+      <c r="F18" s="69"/>
+      <c r="G18" s="69"/>
+      <c r="H18" s="69"/>
+      <c r="I18" s="52"/>
+      <c r="J18" s="54">
         <v>2</v>
       </c>
-      <c r="K18" s="2">
+      <c r="K18" s="55">
         <v>404</v>
       </c>
-      <c r="L18" s="3">
+      <c r="L18" s="56">
         <v>3126.4</v>
       </c>
-      <c r="M18" s="4">
+      <c r="M18" s="57">
         <v>6.3</v>
       </c>
-      <c r="N18" s="4">
+      <c r="N18" s="57">
         <v>2.67</v>
       </c>
-      <c r="O18" s="4">
+      <c r="O18" s="57">
         <v>3.63</v>
       </c>
-      <c r="P18" s="5">
+      <c r="P18" s="58">
         <v>6060</v>
       </c>
-      <c r="Q18" s="6">
+      <c r="Q18" s="59">
         <v>55.9</v>
       </c>
-      <c r="R18" s="5">
+      <c r="R18" s="58">
         <v>61173</v>
       </c>
-      <c r="S18" s="5">
+      <c r="S18" s="58">
         <v>61735</v>
       </c>
-      <c r="T18" s="7">
+      <c r="T18" s="60">
         <v>-562</v>
       </c>
-      <c r="U18" s="5">
+      <c r="U18" s="58">
         <v>8027</v>
       </c>
-      <c r="V18" s="5">
+      <c r="V18" s="58">
         <v>496</v>
       </c>
-      <c r="W18" s="5">
+      <c r="W18" s="58">
         <v>6969</v>
       </c>
-      <c r="X18" s="5">
+      <c r="X18" s="58">
         <v>16378</v>
       </c>
-      <c r="Y18" s="3">
+      <c r="Y18" s="56">
         <v>26.8</v>
       </c>
-      <c r="Z18" s="3" t="s">
+      <c r="Z18" s="56" t="s">
         <v>202</v>
       </c>
-      <c r="AA18" s="3">
+      <c r="AA18" s="56">
         <v>11.4</v>
       </c>
-      <c r="AB18" s="3">
+      <c r="AB18" s="56">
         <v>100.9</v>
       </c>
-      <c r="AC18" s="5">
+      <c r="AC18" s="58">
         <v>2583</v>
       </c>
-      <c r="AD18" s="5">
+      <c r="AD18" s="58">
         <v>9649</v>
       </c>
-      <c r="AE18" s="8">
+      <c r="AE18" s="61">
         <v>65191</v>
       </c>
-      <c r="AF18" s="8">
+      <c r="AF18" s="61">
         <v>7438</v>
       </c>
-      <c r="AG18" s="8">
+      <c r="AG18" s="61">
         <v>58674</v>
       </c>
-      <c r="AH18" s="5">
+      <c r="AH18" s="58">
         <v>1140</v>
       </c>
-      <c r="AI18" s="9">
+      <c r="AI18" s="62">
         <v>6517</v>
       </c>
-      <c r="AJ18" s="3">
-[...2 lines deleted...]
-      <c r="AK18" s="3">
+      <c r="AJ18" s="56">
+        <v>96.6</v>
+      </c>
+      <c r="AK18" s="56">
         <v>10</v>
       </c>
-      <c r="AL18" s="7">
+      <c r="AL18" s="60">
         <v>16019</v>
       </c>
-      <c r="AM18" s="3">
+      <c r="AM18" s="56">
         <v>24.6</v>
       </c>
-      <c r="AN18" s="5">
+      <c r="AN18" s="58">
         <v>1035</v>
       </c>
-      <c r="AO18" s="5">
+      <c r="AO18" s="58">
         <v>21</v>
       </c>
-      <c r="AP18" s="5">
+      <c r="AP18" s="58">
         <v>2543</v>
       </c>
-      <c r="AQ18" s="5">
+      <c r="AQ18" s="58">
         <v>51</v>
       </c>
-      <c r="AR18" s="4">
+      <c r="AR18" s="57">
         <v>6.34</v>
       </c>
-      <c r="AS18" s="10">
+      <c r="AS18" s="63">
         <v>2.69</v>
       </c>
-      <c r="AT18" s="11">
+      <c r="AT18" s="64">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AU18" s="11">
+      <c r="AU18" s="64">
         <v>6.3</v>
       </c>
-      <c r="AV18" s="11">
+      <c r="AV18" s="64">
         <v>2.67</v>
       </c>
-      <c r="AW18" s="11">
+      <c r="AW18" s="64">
         <v>3.63</v>
       </c>
-      <c r="AX18" s="11">
+      <c r="AX18" s="64">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AY18" s="11">
+      <c r="AY18" s="64">
         <v>2.54</v>
       </c>
-      <c r="AZ18" s="11">
+      <c r="AZ18" s="64">
         <v>0.2</v>
       </c>
-      <c r="BA18" s="11">
+      <c r="BA18" s="64">
         <v>0.15</v>
       </c>
-      <c r="BB18" s="11">
+      <c r="BB18" s="64">
         <v>0.05</v>
       </c>
-      <c r="BC18" s="67">
+      <c r="BC18" s="65">
         <v>6060</v>
       </c>
-      <c r="BD18" s="72">
+      <c r="BD18" s="70">
         <v>4221</v>
       </c>
-      <c r="BE18" s="72">
+      <c r="BE18" s="70">
         <v>1839</v>
       </c>
-      <c r="BF18" s="72">
+      <c r="BF18" s="70">
         <v>1548</v>
       </c>
-      <c r="BG18" s="72">
+      <c r="BG18" s="70">
         <v>291</v>
       </c>
-      <c r="BH18" s="3">
+      <c r="BH18" s="56">
         <v>3126.4</v>
       </c>
-      <c r="BI18" s="3">
+      <c r="BI18" s="56">
         <v>904.9</v>
       </c>
-      <c r="BJ18" s="3">
+      <c r="BJ18" s="56">
         <v>599.70000000000005</v>
       </c>
-      <c r="BK18" s="6">
+      <c r="BK18" s="59">
         <v>1287.4000000000001</v>
       </c>
-      <c r="BL18" s="6">
+      <c r="BL18" s="59">
         <v>33.700000000000003</v>
       </c>
-      <c r="BM18" s="6">
+      <c r="BM18" s="59">
         <v>1205.5999999999999</v>
       </c>
-      <c r="BN18" s="6">
+      <c r="BN18" s="59">
         <v>128.69999999999999</v>
       </c>
-      <c r="BO18" s="6">
+      <c r="BO18" s="59">
         <v>319.3</v>
       </c>
-      <c r="BP18" s="6">
+      <c r="BP18" s="59">
         <v>413.4</v>
       </c>
-      <c r="BQ18" s="3">
+      <c r="BQ18" s="56">
         <v>58.6</v>
       </c>
-      <c r="BR18" s="3">
+      <c r="BR18" s="56">
         <v>223.9</v>
       </c>
-      <c r="BS18" s="3">
+      <c r="BS18" s="56">
         <v>172.2</v>
       </c>
-      <c r="BT18" s="3">
+      <c r="BT18" s="56">
         <v>0.9</v>
       </c>
-      <c r="BU18" s="3">
+      <c r="BU18" s="56">
         <v>171.3</v>
       </c>
-      <c r="BV18" s="3">
+      <c r="BV18" s="56">
         <v>194.6</v>
       </c>
-      <c r="BW18" s="3">
+      <c r="BW18" s="56">
         <v>177</v>
       </c>
-      <c r="BX18" s="3">
+      <c r="BX18" s="56">
         <v>901.5</v>
       </c>
-      <c r="BY18" s="3">
+      <c r="BY18" s="56">
         <v>3.6</v>
       </c>
-      <c r="BZ18" s="3">
+      <c r="BZ18" s="56">
         <v>0.8</v>
       </c>
-      <c r="CA18" s="3">
+      <c r="CA18" s="56">
         <v>160.1</v>
       </c>
-      <c r="CB18" s="3">
+      <c r="CB18" s="56">
         <v>1022.3</v>
       </c>
-      <c r="CC18" s="3">
+      <c r="CC18" s="56">
         <v>17.3</v>
       </c>
-      <c r="CD18" s="3">
+      <c r="CD18" s="56">
         <v>3.6</v>
       </c>
-      <c r="CE18" s="3">
+      <c r="CE18" s="56">
         <v>6.7</v>
       </c>
-      <c r="CF18" s="3">
+      <c r="CF18" s="56">
         <v>23.4</v>
       </c>
-      <c r="CG18" s="5">
+      <c r="CG18" s="58">
         <v>61</v>
       </c>
-      <c r="CH18" s="5" t="s">
+      <c r="CH18" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="CI18" s="5">
+      <c r="CI18" s="58">
         <v>17783</v>
       </c>
-      <c r="CJ18" s="5">
+      <c r="CJ18" s="58">
         <v>23903</v>
       </c>
-      <c r="CK18" s="5">
+      <c r="CK18" s="58">
         <v>6754</v>
       </c>
-      <c r="CL18" s="5">
+      <c r="CL18" s="58">
         <v>63596</v>
       </c>
-      <c r="CM18" s="5">
+      <c r="CM18" s="58">
         <v>195</v>
       </c>
-      <c r="CN18" s="5">
+      <c r="CN18" s="58">
         <v>63401</v>
       </c>
-      <c r="CO18" s="5">
+      <c r="CO18" s="58">
         <v>170382</v>
       </c>
-      <c r="CP18" s="3">
+      <c r="CP18" s="56">
         <v>2.8</v>
       </c>
-      <c r="CQ18" s="3">
+      <c r="CQ18" s="56">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CR18" s="3">
+      <c r="CR18" s="56">
         <v>51.2</v>
       </c>
-      <c r="CS18" s="5">
+      <c r="CS18" s="58">
         <v>1055</v>
       </c>
-      <c r="CT18" s="5">
+      <c r="CT18" s="58">
         <v>61173</v>
       </c>
-      <c r="CU18" s="5">
+      <c r="CU18" s="58">
         <v>57771</v>
       </c>
-      <c r="CV18" s="5">
+      <c r="CV18" s="58">
         <v>3402</v>
       </c>
-      <c r="CW18" s="5">
+      <c r="CW18" s="58">
         <v>61735</v>
       </c>
-      <c r="CX18" s="5">
+      <c r="CX18" s="58">
         <v>58560</v>
       </c>
-      <c r="CY18" s="5">
+      <c r="CY18" s="58">
         <v>3175</v>
       </c>
-      <c r="CZ18" s="7">
+      <c r="CZ18" s="60">
         <v>-562</v>
       </c>
-      <c r="DA18" s="7">
+      <c r="DA18" s="60">
         <v>-789</v>
       </c>
-      <c r="DB18" s="7">
+      <c r="DB18" s="60">
         <v>227</v>
       </c>
-      <c r="DC18" s="5">
+      <c r="DC18" s="58">
         <v>8027</v>
       </c>
-      <c r="DD18" s="5">
+      <c r="DD18" s="58">
         <v>496</v>
       </c>
-      <c r="DE18" s="5">
+      <c r="DE18" s="58">
         <v>6969</v>
       </c>
-      <c r="DF18" s="5">
+      <c r="DF18" s="58">
         <v>65191</v>
       </c>
-      <c r="DG18" s="5">
+      <c r="DG18" s="58">
         <v>25816</v>
       </c>
-      <c r="DH18" s="5">
+      <c r="DH18" s="58">
         <v>5982</v>
       </c>
-      <c r="DI18" s="8">
+      <c r="DI18" s="61">
         <v>1581</v>
       </c>
-      <c r="DJ18" s="8">
+      <c r="DJ18" s="61">
         <v>104</v>
       </c>
-      <c r="DK18" s="8">
+      <c r="DK18" s="61">
         <v>1471</v>
       </c>
-      <c r="DL18" s="8">
+      <c r="DL18" s="61">
         <v>3192</v>
       </c>
-      <c r="DM18" s="8">
+      <c r="DM18" s="61">
         <v>9</v>
       </c>
-      <c r="DN18" s="8">
+      <c r="DN18" s="61">
         <v>3183</v>
       </c>
-      <c r="DO18" s="8">
+      <c r="DO18" s="61">
         <v>1851</v>
       </c>
-      <c r="DP18" s="5">
+      <c r="DP18" s="58">
         <v>10574</v>
       </c>
-      <c r="DQ18" s="5">
+      <c r="DQ18" s="58">
         <v>8152</v>
       </c>
-      <c r="DR18" s="5">
+      <c r="DR18" s="58">
         <v>2422</v>
       </c>
-      <c r="DS18" s="5">
+      <c r="DS18" s="58">
         <v>149</v>
       </c>
-      <c r="DT18" s="5">
+      <c r="DT18" s="58">
         <v>282</v>
       </c>
-      <c r="DU18" s="5">
+      <c r="DU18" s="58">
         <v>13</v>
       </c>
-      <c r="DV18" s="5">
+      <c r="DV18" s="58">
         <v>269</v>
       </c>
-      <c r="DW18" s="5">
+      <c r="DW18" s="58">
         <v>498</v>
       </c>
-      <c r="DX18" s="5">
+      <c r="DX18" s="58">
         <v>132</v>
       </c>
-      <c r="DY18" s="5">
+      <c r="DY18" s="58">
         <v>31233</v>
       </c>
-      <c r="DZ18" s="5">
+      <c r="DZ18" s="58">
         <v>21797</v>
       </c>
-      <c r="EA18" s="5">
+      <c r="EA18" s="58">
         <v>1592</v>
       </c>
-      <c r="EB18" s="5">
+      <c r="EB18" s="58">
         <v>2926</v>
       </c>
-      <c r="EC18" s="5">
+      <c r="EC18" s="58">
         <v>2324</v>
       </c>
-      <c r="ED18" s="5">
+      <c r="ED18" s="58">
         <v>300</v>
       </c>
-      <c r="EE18" s="5" t="s">
+      <c r="EE18" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="EF18" s="8">
+      <c r="EF18" s="61">
         <v>226</v>
       </c>
-      <c r="EG18" s="8">
+      <c r="EG18" s="61">
         <v>7438</v>
       </c>
-      <c r="EH18" s="8">
+      <c r="EH18" s="61">
         <v>453</v>
       </c>
-      <c r="EI18" s="5">
+      <c r="EI18" s="58">
         <v>58674</v>
       </c>
-      <c r="EJ18" s="5">
+      <c r="EJ18" s="58">
         <v>4886</v>
       </c>
-      <c r="EK18" s="5">
+      <c r="EK18" s="58">
         <v>1493</v>
       </c>
-      <c r="EL18" s="8">
+      <c r="EL18" s="61">
         <v>4099</v>
       </c>
-      <c r="EM18" s="8">
+      <c r="EM18" s="61">
         <v>3829</v>
       </c>
-      <c r="EN18" s="8">
+      <c r="EN18" s="61">
         <v>12404</v>
       </c>
-      <c r="EO18" s="8">
+      <c r="EO18" s="61">
         <v>2634</v>
       </c>
-      <c r="EP18" s="8">
+      <c r="EP18" s="61">
         <v>1627</v>
       </c>
-      <c r="EQ18" s="8">
+      <c r="EQ18" s="61">
         <v>2428</v>
       </c>
-      <c r="ER18" s="8">
+      <c r="ER18" s="61">
         <v>3111</v>
       </c>
-      <c r="ES18" s="8">
+      <c r="ES18" s="61">
         <v>465</v>
       </c>
-      <c r="ET18" s="8">
+      <c r="ET18" s="61">
         <v>70</v>
       </c>
-      <c r="EU18" s="5">
+      <c r="EU18" s="58">
         <v>4319</v>
       </c>
-      <c r="EV18" s="5">
+      <c r="EV18" s="58">
         <v>269</v>
       </c>
-      <c r="EW18" s="5">
+      <c r="EW18" s="58">
         <v>1142</v>
       </c>
-      <c r="EX18" s="5">
+      <c r="EX18" s="58">
         <v>297</v>
       </c>
-      <c r="EY18" s="5">
+      <c r="EY18" s="58">
         <v>5641</v>
       </c>
-      <c r="EZ18" s="5">
+      <c r="EZ18" s="58">
         <v>5475</v>
       </c>
-      <c r="FA18" s="5">
+      <c r="FA18" s="58">
         <v>1140</v>
       </c>
-      <c r="FB18" s="5">
+      <c r="FB18" s="58">
         <v>7160</v>
       </c>
-      <c r="FC18" s="8">
+      <c r="FC18" s="61">
         <v>6517</v>
       </c>
-      <c r="FD18" s="69">
+      <c r="FD18" s="67">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:160" s="73" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A19" s="64" t="s">
+    <row r="19" spans="1:160" s="71" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A19" s="52" t="s">
         <v>127</v>
       </c>
-      <c r="B19" s="64"/>
-[...7 lines deleted...]
-      <c r="J19" s="66">
+      <c r="B19" s="52"/>
+      <c r="C19" s="52"/>
+      <c r="D19" s="52"/>
+      <c r="E19" s="52"/>
+      <c r="F19" s="69"/>
+      <c r="G19" s="69"/>
+      <c r="H19" s="69"/>
+      <c r="I19" s="52"/>
+      <c r="J19" s="54">
         <v>3</v>
       </c>
-      <c r="K19" s="2">
+      <c r="K19" s="55">
         <v>3713</v>
       </c>
-      <c r="L19" s="3">
+      <c r="L19" s="56">
         <v>302.5</v>
       </c>
-      <c r="M19" s="4">
+      <c r="M19" s="57">
         <v>4.83</v>
       </c>
-      <c r="N19" s="4">
+      <c r="N19" s="57">
         <v>2.37</v>
       </c>
-      <c r="O19" s="4">
+      <c r="O19" s="57">
         <v>2.46</v>
       </c>
-      <c r="P19" s="5">
+      <c r="P19" s="58">
         <v>2780</v>
       </c>
-      <c r="Q19" s="6">
+      <c r="Q19" s="59">
         <v>68.2</v>
       </c>
-      <c r="R19" s="5">
+      <c r="R19" s="58">
         <v>14395</v>
       </c>
-      <c r="S19" s="5">
+      <c r="S19" s="58">
         <v>13371</v>
       </c>
-      <c r="T19" s="7">
+      <c r="T19" s="60">
         <v>1024</v>
       </c>
-      <c r="U19" s="5">
+      <c r="U19" s="58">
         <v>1014</v>
       </c>
-      <c r="V19" s="5">
+      <c r="V19" s="58">
         <v>52</v>
       </c>
-      <c r="W19" s="5">
+      <c r="W19" s="58">
         <v>1986</v>
       </c>
-      <c r="X19" s="5">
+      <c r="X19" s="58">
         <v>3574</v>
       </c>
-      <c r="Y19" s="3">
+      <c r="Y19" s="56">
         <v>24.8</v>
       </c>
-      <c r="Z19" s="3">
+      <c r="Z19" s="56">
         <v>7.1</v>
       </c>
-      <c r="AA19" s="3">
+      <c r="AA19" s="56">
         <v>13.8</v>
       </c>
-      <c r="AB19" s="3">
+      <c r="AB19" s="56">
         <v>92.9</v>
       </c>
-      <c r="AC19" s="5">
+      <c r="AC19" s="58">
         <v>729</v>
       </c>
-      <c r="AD19" s="5">
+      <c r="AD19" s="58">
         <v>2938</v>
       </c>
-      <c r="AE19" s="8">
+      <c r="AE19" s="61">
         <v>11815</v>
       </c>
-      <c r="AF19" s="8">
+      <c r="AF19" s="61">
         <v>824</v>
       </c>
-      <c r="AG19" s="8">
+      <c r="AG19" s="61">
         <v>10305</v>
       </c>
-      <c r="AH19" s="5">
+      <c r="AH19" s="58">
         <v>180</v>
       </c>
-      <c r="AI19" s="9">
+      <c r="AI19" s="62">
         <v>1510</v>
       </c>
-      <c r="AJ19" s="3">
-[...2 lines deleted...]
-      <c r="AK19" s="3">
+      <c r="AJ19" s="56">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="AK19" s="56">
         <v>12.8</v>
       </c>
-      <c r="AL19" s="7">
+      <c r="AL19" s="60">
         <v>3236</v>
       </c>
-      <c r="AM19" s="3">
+      <c r="AM19" s="56">
         <v>27.4</v>
       </c>
-      <c r="AN19" s="5">
+      <c r="AN19" s="58">
         <v>312</v>
       </c>
-      <c r="AO19" s="5">
+      <c r="AO19" s="58">
         <v>50</v>
       </c>
-      <c r="AP19" s="5">
+      <c r="AP19" s="58">
         <v>670</v>
       </c>
-      <c r="AQ19" s="5">
+      <c r="AQ19" s="58">
         <v>107</v>
       </c>
-      <c r="AR19" s="4">
+      <c r="AR19" s="57">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AS19" s="10">
+      <c r="AS19" s="63">
         <v>2.39</v>
       </c>
-      <c r="AT19" s="11">
+      <c r="AT19" s="64">
         <v>0.61</v>
       </c>
-      <c r="AU19" s="11">
+      <c r="AU19" s="64">
         <v>4.83</v>
       </c>
-      <c r="AV19" s="11">
+      <c r="AV19" s="64">
         <v>2.37</v>
       </c>
-      <c r="AW19" s="11">
+      <c r="AW19" s="64">
         <v>2.46</v>
       </c>
-      <c r="AX19" s="11">
+      <c r="AX19" s="64">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AY19" s="11">
+      <c r="AY19" s="64">
         <v>1.9</v>
       </c>
-      <c r="AZ19" s="11">
+      <c r="AZ19" s="64">
         <v>0.06</v>
       </c>
-      <c r="BA19" s="11">
+      <c r="BA19" s="64">
         <v>0.05</v>
       </c>
-      <c r="BB19" s="11">
+      <c r="BB19" s="64">
         <v>0.01</v>
       </c>
-      <c r="BC19" s="67">
+      <c r="BC19" s="65">
         <v>2780</v>
       </c>
-      <c r="BD19" s="72">
+      <c r="BD19" s="70">
         <v>2083</v>
       </c>
-      <c r="BE19" s="72">
+      <c r="BE19" s="70">
         <v>697</v>
       </c>
-      <c r="BF19" s="72">
+      <c r="BF19" s="70">
         <v>551</v>
       </c>
-      <c r="BG19" s="72">
+      <c r="BG19" s="70">
         <v>146</v>
       </c>
-      <c r="BH19" s="3">
+      <c r="BH19" s="56">
         <v>302.5</v>
       </c>
-      <c r="BI19" s="3">
+      <c r="BI19" s="56">
         <v>153</v>
       </c>
-      <c r="BJ19" s="3">
+      <c r="BJ19" s="56">
         <v>213.7</v>
       </c>
-      <c r="BK19" s="6">
+      <c r="BK19" s="59">
         <v>53.9</v>
       </c>
-      <c r="BL19" s="6">
+      <c r="BL19" s="59">
         <v>22.5</v>
       </c>
-      <c r="BM19" s="6">
+      <c r="BM19" s="59">
         <v>12.4</v>
       </c>
-      <c r="BN19" s="6">
+      <c r="BN19" s="59">
         <v>1.1000000000000001</v>
       </c>
-      <c r="BO19" s="6">
+      <c r="BO19" s="59">
         <v>143.19999999999999</v>
       </c>
-      <c r="BP19" s="6">
+      <c r="BP19" s="59">
         <v>18.7</v>
       </c>
-      <c r="BQ19" s="3">
+      <c r="BQ19" s="56">
         <v>5.7</v>
       </c>
-      <c r="BR19" s="3">
+      <c r="BR19" s="56">
         <v>14.9</v>
       </c>
-      <c r="BS19" s="3">
+      <c r="BS19" s="56">
         <v>5.3</v>
       </c>
-      <c r="BT19" s="3">
+      <c r="BT19" s="56">
         <v>4</v>
       </c>
-      <c r="BU19" s="3">
+      <c r="BU19" s="56">
         <v>1.3</v>
       </c>
-      <c r="BV19" s="3">
+      <c r="BV19" s="56">
         <v>9.6</v>
       </c>
-      <c r="BW19" s="3">
+      <c r="BW19" s="56">
         <v>23.2</v>
       </c>
-      <c r="BX19" s="3">
+      <c r="BX19" s="56">
         <v>380</v>
       </c>
-      <c r="BY19" s="3">
+      <c r="BY19" s="56">
         <v>15.1</v>
       </c>
-      <c r="BZ19" s="3">
+      <c r="BZ19" s="56">
         <v>0.9</v>
       </c>
-      <c r="CA19" s="3">
+      <c r="CA19" s="56">
         <v>73.2</v>
       </c>
-      <c r="CB19" s="3">
+      <c r="CB19" s="56">
         <v>33.1</v>
       </c>
-      <c r="CC19" s="3">
+      <c r="CC19" s="56">
         <v>0.5</v>
       </c>
-      <c r="CD19" s="3">
+      <c r="CD19" s="56">
         <v>0.8</v>
       </c>
-      <c r="CE19" s="3">
+      <c r="CE19" s="56">
         <v>1</v>
       </c>
-      <c r="CF19" s="3">
+      <c r="CF19" s="56">
         <v>9.8000000000000007</v>
       </c>
-      <c r="CG19" s="5">
+      <c r="CG19" s="58">
         <v>210</v>
       </c>
-      <c r="CH19" s="5">
+      <c r="CH19" s="58">
         <v>518</v>
       </c>
-      <c r="CI19" s="5">
+      <c r="CI19" s="58">
         <v>6810</v>
       </c>
-      <c r="CJ19" s="5">
+      <c r="CJ19" s="58">
         <v>568</v>
       </c>
-      <c r="CK19" s="5">
+      <c r="CK19" s="58">
         <v>199</v>
       </c>
-      <c r="CL19" s="5">
+      <c r="CL19" s="58">
         <v>1320</v>
       </c>
-      <c r="CM19" s="5">
+      <c r="CM19" s="58">
         <v>975</v>
       </c>
-      <c r="CN19" s="5">
+      <c r="CN19" s="58">
         <v>345</v>
       </c>
-      <c r="CO19" s="5">
+      <c r="CO19" s="58">
         <v>4611</v>
       </c>
-      <c r="CP19" s="3">
+      <c r="CP19" s="56">
         <v>0.6</v>
       </c>
-      <c r="CQ19" s="3">
+      <c r="CQ19" s="56">
         <v>0.7</v>
       </c>
-      <c r="CR19" s="3">
+      <c r="CR19" s="56">
         <v>19.5</v>
       </c>
-      <c r="CS19" s="5">
+      <c r="CS19" s="58">
         <v>3708</v>
       </c>
-      <c r="CT19" s="5">
+      <c r="CT19" s="58">
         <v>14395</v>
       </c>
-      <c r="CU19" s="5">
+      <c r="CU19" s="58">
         <v>10974</v>
       </c>
-      <c r="CV19" s="5">
+      <c r="CV19" s="58">
         <v>3421</v>
       </c>
-      <c r="CW19" s="5">
+      <c r="CW19" s="58">
         <v>13371</v>
       </c>
-      <c r="CX19" s="5">
+      <c r="CX19" s="58">
         <v>10290</v>
       </c>
-      <c r="CY19" s="5">
+      <c r="CY19" s="58">
         <v>3081</v>
       </c>
-      <c r="CZ19" s="7">
+      <c r="CZ19" s="60">
         <v>1024</v>
       </c>
-      <c r="DA19" s="7">
+      <c r="DA19" s="60">
         <v>684</v>
       </c>
-      <c r="DB19" s="7">
+      <c r="DB19" s="60">
         <v>340</v>
       </c>
-      <c r="DC19" s="5">
+      <c r="DC19" s="58">
         <v>1014</v>
       </c>
-      <c r="DD19" s="5">
+      <c r="DD19" s="58">
         <v>52</v>
       </c>
-      <c r="DE19" s="5">
+      <c r="DE19" s="58">
         <v>1986</v>
       </c>
-      <c r="DF19" s="5">
+      <c r="DF19" s="58">
         <v>11815</v>
       </c>
-      <c r="DG19" s="5">
+      <c r="DG19" s="58">
         <v>6969</v>
       </c>
-      <c r="DH19" s="5">
+      <c r="DH19" s="58">
         <v>2004</v>
       </c>
-      <c r="DI19" s="8">
+      <c r="DI19" s="61">
         <v>35</v>
       </c>
-      <c r="DJ19" s="8">
+      <c r="DJ19" s="61">
         <v>10</v>
       </c>
-      <c r="DK19" s="8">
+      <c r="DK19" s="61">
         <v>39</v>
       </c>
-      <c r="DL19" s="8">
+      <c r="DL19" s="61">
         <v>185</v>
       </c>
-      <c r="DM19" s="8">
+      <c r="DM19" s="61">
         <v>145</v>
       </c>
-      <c r="DN19" s="8">
+      <c r="DN19" s="61">
         <v>40</v>
       </c>
-      <c r="DO19" s="8">
+      <c r="DO19" s="61">
         <v>264</v>
       </c>
-      <c r="DP19" s="5">
+      <c r="DP19" s="58">
         <v>2621</v>
       </c>
-      <c r="DQ19" s="5">
+      <c r="DQ19" s="58">
         <v>1338</v>
       </c>
-      <c r="DR19" s="5">
+      <c r="DR19" s="58">
         <v>1283</v>
       </c>
-      <c r="DS19" s="5">
+      <c r="DS19" s="58">
         <v>1180</v>
       </c>
-      <c r="DT19" s="5">
+      <c r="DT19" s="58">
         <v>339</v>
       </c>
-      <c r="DU19" s="5">
+      <c r="DU19" s="58">
         <v>83</v>
       </c>
-      <c r="DV19" s="5">
+      <c r="DV19" s="58">
         <v>256</v>
       </c>
-      <c r="DW19" s="5">
+      <c r="DW19" s="58">
         <v>21</v>
       </c>
-      <c r="DX19" s="5">
+      <c r="DX19" s="58">
         <v>271</v>
       </c>
-      <c r="DY19" s="5">
+      <c r="DY19" s="58">
         <v>3731</v>
       </c>
-      <c r="DZ19" s="5">
+      <c r="DZ19" s="58">
         <v>687</v>
       </c>
-      <c r="EA19" s="5">
+      <c r="EA19" s="58">
         <v>293</v>
       </c>
-      <c r="EB19" s="5">
+      <c r="EB19" s="58">
         <v>716</v>
       </c>
-      <c r="EC19" s="5">
+      <c r="EC19" s="58">
         <v>906</v>
       </c>
-      <c r="ED19" s="5">
+      <c r="ED19" s="58">
         <v>830</v>
       </c>
-      <c r="EE19" s="5">
+      <c r="EE19" s="58">
         <v>270</v>
       </c>
-      <c r="EF19" s="8">
+      <c r="EF19" s="61">
         <v>119</v>
       </c>
-      <c r="EG19" s="8">
+      <c r="EG19" s="61">
         <v>824</v>
       </c>
-      <c r="EH19" s="8">
+      <c r="EH19" s="61">
         <v>161</v>
       </c>
-      <c r="EI19" s="5">
+      <c r="EI19" s="58">
         <v>10305</v>
       </c>
-      <c r="EJ19" s="5">
+      <c r="EJ19" s="58">
         <v>1179</v>
       </c>
-      <c r="EK19" s="5">
+      <c r="EK19" s="58">
         <v>293</v>
       </c>
-      <c r="EL19" s="8">
+      <c r="EL19" s="61">
         <v>477</v>
       </c>
-      <c r="EM19" s="8">
+      <c r="EM19" s="61">
         <v>493</v>
       </c>
-      <c r="EN19" s="8">
+      <c r="EN19" s="61">
         <v>1917</v>
       </c>
-      <c r="EO19" s="8">
+      <c r="EO19" s="61">
         <v>526</v>
       </c>
-      <c r="EP19" s="8">
+      <c r="EP19" s="61">
         <v>408</v>
       </c>
-      <c r="EQ19" s="8">
+      <c r="EQ19" s="61">
         <v>646</v>
       </c>
-      <c r="ER19" s="8">
+      <c r="ER19" s="61">
         <v>503</v>
       </c>
-      <c r="ES19" s="8">
+      <c r="ES19" s="61">
         <v>122</v>
       </c>
-      <c r="ET19" s="8">
+      <c r="ET19" s="61">
         <v>36</v>
       </c>
-      <c r="EU19" s="5">
+      <c r="EU19" s="58">
         <v>519</v>
       </c>
-      <c r="EV19" s="5">
+      <c r="EV19" s="58">
         <v>67</v>
       </c>
-      <c r="EW19" s="5">
+      <c r="EW19" s="58">
         <v>249</v>
       </c>
-      <c r="EX19" s="5">
+      <c r="EX19" s="58">
         <v>28</v>
       </c>
-      <c r="EY19" s="5">
+      <c r="EY19" s="58">
         <v>990</v>
       </c>
-      <c r="EZ19" s="5">
+      <c r="EZ19" s="58">
         <v>859</v>
       </c>
-      <c r="FA19" s="5">
+      <c r="FA19" s="58">
         <v>180</v>
       </c>
-      <c r="FB19" s="5">
+      <c r="FB19" s="58">
         <v>1060</v>
       </c>
-      <c r="FC19" s="8">
+      <c r="FC19" s="61">
         <v>1510</v>
       </c>
-      <c r="FD19" s="69">
+      <c r="FD19" s="67">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:160" s="73" customFormat="1" ht="30" customHeight="1">
-      <c r="A20" s="102" t="s">
+    <row r="20" spans="1:160" s="71" customFormat="1" ht="30" customHeight="1">
+      <c r="A20" s="176" t="s">
         <v>168</v>
       </c>
-      <c r="B20" s="102"/>
-[...7 lines deleted...]
-      <c r="J20" s="66">
+      <c r="B20" s="176"/>
+      <c r="C20" s="176"/>
+      <c r="D20" s="176"/>
+      <c r="E20" s="176"/>
+      <c r="F20" s="176"/>
+      <c r="G20" s="176"/>
+      <c r="H20" s="176"/>
+      <c r="I20" s="176"/>
+      <c r="J20" s="54">
         <v>4</v>
       </c>
-      <c r="K20" s="2">
+      <c r="K20" s="55">
         <v>629</v>
       </c>
-      <c r="L20" s="3">
+      <c r="L20" s="56">
         <v>337.8</v>
       </c>
-      <c r="M20" s="4">
+      <c r="M20" s="57">
         <v>4.8099999999999996</v>
       </c>
-      <c r="N20" s="4">
+      <c r="N20" s="57">
         <v>2.35</v>
       </c>
-      <c r="O20" s="4">
+      <c r="O20" s="57">
         <v>2.46</v>
       </c>
-      <c r="P20" s="5">
+      <c r="P20" s="58">
         <v>1900</v>
       </c>
-      <c r="Q20" s="6">
+      <c r="Q20" s="59">
         <v>69.8</v>
       </c>
-      <c r="R20" s="5">
+      <c r="R20" s="58">
         <v>8211</v>
       </c>
-      <c r="S20" s="5">
+      <c r="S20" s="58">
         <v>7463</v>
       </c>
-      <c r="T20" s="7">
+      <c r="T20" s="60">
         <v>748</v>
       </c>
-      <c r="U20" s="5">
+      <c r="U20" s="58">
         <v>655</v>
       </c>
-      <c r="V20" s="5">
+      <c r="V20" s="58">
         <v>27</v>
       </c>
-      <c r="W20" s="5">
+      <c r="W20" s="58">
         <v>1376</v>
       </c>
-      <c r="X20" s="5">
+      <c r="X20" s="58">
         <v>2451</v>
       </c>
-      <c r="Y20" s="3">
+      <c r="Y20" s="56">
         <v>29.9</v>
       </c>
-      <c r="Z20" s="3">
+      <c r="Z20" s="56">
         <v>9.1</v>
       </c>
-      <c r="AA20" s="3">
+      <c r="AA20" s="56">
         <v>16.8</v>
       </c>
-      <c r="AB20" s="3">
+      <c r="AB20" s="56">
         <v>90.9</v>
       </c>
-      <c r="AC20" s="5">
+      <c r="AC20" s="58">
         <v>504</v>
       </c>
-      <c r="AD20" s="5">
+      <c r="AD20" s="58">
         <v>1690</v>
       </c>
-      <c r="AE20" s="8">
+      <c r="AE20" s="61">
         <v>7846</v>
       </c>
-      <c r="AF20" s="8">
+      <c r="AF20" s="61">
         <v>638</v>
       </c>
-      <c r="AG20" s="8">
+      <c r="AG20" s="61">
         <v>6626</v>
       </c>
-      <c r="AH20" s="5">
+      <c r="AH20" s="58">
         <v>138</v>
       </c>
-      <c r="AI20" s="9">
+      <c r="AI20" s="62">
         <v>1220</v>
       </c>
-      <c r="AJ20" s="3">
-[...2 lines deleted...]
-      <c r="AK20" s="3">
+      <c r="AJ20" s="56">
+        <v>87.8</v>
+      </c>
+      <c r="AK20" s="56">
         <v>15.5</v>
       </c>
-      <c r="AL20" s="7">
+      <c r="AL20" s="60">
         <v>2285</v>
       </c>
-      <c r="AM20" s="3">
+      <c r="AM20" s="56">
         <v>29.1</v>
       </c>
-      <c r="AN20" s="5">
+      <c r="AN20" s="58">
         <v>253</v>
       </c>
-      <c r="AO20" s="5">
+      <c r="AO20" s="58">
         <v>36</v>
       </c>
-      <c r="AP20" s="5">
+      <c r="AP20" s="58">
         <v>475</v>
       </c>
-      <c r="AQ20" s="5">
+      <c r="AQ20" s="58">
         <v>68</v>
       </c>
-      <c r="AR20" s="4">
+      <c r="AR20" s="57">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AS20" s="10">
+      <c r="AS20" s="63">
         <v>2.36</v>
       </c>
-      <c r="AT20" s="11">
+      <c r="AT20" s="64">
         <v>0.34</v>
       </c>
-      <c r="AU20" s="11">
+      <c r="AU20" s="64">
         <v>4.8099999999999996</v>
       </c>
-      <c r="AV20" s="11">
+      <c r="AV20" s="64">
         <v>2.35</v>
       </c>
-      <c r="AW20" s="11">
+      <c r="AW20" s="64">
         <v>2.46</v>
       </c>
-      <c r="AX20" s="11">
+      <c r="AX20" s="64">
         <v>0.3</v>
       </c>
-      <c r="AY20" s="11">
+      <c r="AY20" s="64">
         <v>2.16</v>
       </c>
-      <c r="AZ20" s="11">
+      <c r="AZ20" s="64">
         <v>0.01</v>
       </c>
-      <c r="BA20" s="11">
+      <c r="BA20" s="64">
         <v>0.01</v>
       </c>
-      <c r="BB20" s="11">
+      <c r="BB20" s="64">
         <v>0</v>
       </c>
-      <c r="BC20" s="67">
+      <c r="BC20" s="65">
         <v>1900</v>
       </c>
-      <c r="BD20" s="72">
+      <c r="BD20" s="70">
         <v>1557</v>
       </c>
-      <c r="BE20" s="72">
+      <c r="BE20" s="70">
         <v>343</v>
       </c>
-      <c r="BF20" s="72">
+      <c r="BF20" s="70">
         <v>216</v>
       </c>
-      <c r="BG20" s="72">
+      <c r="BG20" s="70">
         <v>127</v>
       </c>
-      <c r="BH20" s="3">
+      <c r="BH20" s="56">
         <v>337.8</v>
       </c>
-      <c r="BI20" s="3">
+      <c r="BI20" s="56">
         <v>141.1</v>
       </c>
-      <c r="BJ20" s="3">
+      <c r="BJ20" s="56">
         <v>266.2</v>
       </c>
-      <c r="BK20" s="6">
+      <c r="BK20" s="59">
         <v>36.700000000000003</v>
       </c>
-      <c r="BL20" s="6">
+      <c r="BL20" s="59">
         <v>13.3</v>
       </c>
-      <c r="BM20" s="6">
+      <c r="BM20" s="59">
         <v>21.6</v>
       </c>
-      <c r="BN20" s="6">
+      <c r="BN20" s="59">
         <v>0.4</v>
       </c>
-      <c r="BO20" s="6">
+      <c r="BO20" s="59">
         <v>187.8</v>
       </c>
-      <c r="BP20" s="6">
+      <c r="BP20" s="59">
         <v>2.5</v>
       </c>
-      <c r="BQ20" s="3">
+      <c r="BQ20" s="56">
         <v>8.6</v>
       </c>
-      <c r="BR20" s="3">
+      <c r="BR20" s="56">
         <v>21.2</v>
       </c>
-      <c r="BS20" s="3">
+      <c r="BS20" s="56">
         <v>0.8</v>
       </c>
-      <c r="BT20" s="3">
+      <c r="BT20" s="56">
         <v>0</v>
       </c>
-      <c r="BU20" s="3">
+      <c r="BU20" s="56">
         <v>0.8</v>
       </c>
-      <c r="BV20" s="3">
+      <c r="BV20" s="56">
         <v>2.7</v>
       </c>
-      <c r="BW20" s="3">
+      <c r="BW20" s="56">
         <v>11.5</v>
       </c>
-      <c r="BX20" s="3">
+      <c r="BX20" s="56">
         <v>101.4</v>
       </c>
-      <c r="BY20" s="3">
+      <c r="BY20" s="56">
         <v>11.9</v>
       </c>
-      <c r="BZ20" s="3">
+      <c r="BZ20" s="56">
         <v>0.4</v>
       </c>
-      <c r="CA20" s="3">
+      <c r="CA20" s="56">
         <v>12.3</v>
       </c>
-      <c r="CB20" s="3">
+      <c r="CB20" s="56">
         <v>40.700000000000003</v>
       </c>
-      <c r="CC20" s="3">
+      <c r="CC20" s="56">
         <v>0.3</v>
       </c>
-      <c r="CD20" s="3">
+      <c r="CD20" s="56">
         <v>0.5</v>
       </c>
-      <c r="CE20" s="3">
+      <c r="CE20" s="56">
         <v>0.3</v>
       </c>
-      <c r="CF20" s="3">
+      <c r="CF20" s="56">
         <v>6.2</v>
       </c>
-      <c r="CG20" s="5">
+      <c r="CG20" s="58">
         <v>69</v>
       </c>
-      <c r="CH20" s="5">
+      <c r="CH20" s="58">
         <v>477</v>
       </c>
-      <c r="CI20" s="5">
+      <c r="CI20" s="58">
         <v>9728</v>
       </c>
-      <c r="CJ20" s="5">
+      <c r="CJ20" s="58">
         <v>69</v>
       </c>
-      <c r="CK20" s="5">
+      <c r="CK20" s="58">
         <v>298</v>
       </c>
-      <c r="CL20" s="5">
+      <c r="CL20" s="58">
         <v>264</v>
       </c>
-      <c r="CM20" s="5">
+      <c r="CM20" s="58">
         <v>1</v>
       </c>
-      <c r="CN20" s="5">
+      <c r="CN20" s="58">
         <v>263</v>
       </c>
-      <c r="CO20" s="5">
+      <c r="CO20" s="58">
         <v>2485</v>
       </c>
-      <c r="CP20" s="3">
+      <c r="CP20" s="56">
         <v>0.3</v>
       </c>
-      <c r="CQ20" s="3">
+      <c r="CQ20" s="56">
         <v>0.2</v>
       </c>
-      <c r="CR20" s="3">
+      <c r="CR20" s="56">
         <v>14.1</v>
       </c>
-      <c r="CS20" s="5">
+      <c r="CS20" s="58">
         <v>1257</v>
       </c>
-      <c r="CT20" s="5">
+      <c r="CT20" s="58">
         <v>8211</v>
       </c>
-      <c r="CU20" s="5">
+      <c r="CU20" s="58">
         <v>7175</v>
       </c>
-      <c r="CV20" s="5">
+      <c r="CV20" s="58">
         <v>1036</v>
       </c>
-      <c r="CW20" s="5">
+      <c r="CW20" s="58">
         <v>7463</v>
       </c>
-      <c r="CX20" s="5">
+      <c r="CX20" s="58">
         <v>6596</v>
       </c>
-      <c r="CY20" s="5">
+      <c r="CY20" s="58">
         <v>867</v>
       </c>
-      <c r="CZ20" s="7">
+      <c r="CZ20" s="60">
         <v>748</v>
       </c>
-      <c r="DA20" s="7">
+      <c r="DA20" s="60">
         <v>579</v>
       </c>
-      <c r="DB20" s="7">
+      <c r="DB20" s="60">
         <v>169</v>
       </c>
-      <c r="DC20" s="5">
+      <c r="DC20" s="58">
         <v>655</v>
       </c>
-      <c r="DD20" s="5">
+      <c r="DD20" s="58">
         <v>27</v>
       </c>
-      <c r="DE20" s="5">
+      <c r="DE20" s="58">
         <v>1376</v>
       </c>
-      <c r="DF20" s="5">
+      <c r="DF20" s="58">
         <v>7846</v>
       </c>
-      <c r="DG20" s="5">
+      <c r="DG20" s="58">
         <v>4878</v>
       </c>
-      <c r="DH20" s="5">
+      <c r="DH20" s="58">
         <v>2812</v>
       </c>
-      <c r="DI20" s="8">
+      <c r="DI20" s="61">
         <v>3</v>
       </c>
-      <c r="DJ20" s="8">
+      <c r="DJ20" s="61">
         <v>8</v>
       </c>
-      <c r="DK20" s="8">
+      <c r="DK20" s="61">
         <v>35</v>
       </c>
-      <c r="DL20" s="8">
+      <c r="DL20" s="61">
         <v>18</v>
       </c>
-      <c r="DM20" s="8">
+      <c r="DM20" s="61">
         <v>0</v>
       </c>
-      <c r="DN20" s="8">
+      <c r="DN20" s="61">
         <v>18</v>
       </c>
-      <c r="DO20" s="8">
+      <c r="DO20" s="61">
         <v>106</v>
       </c>
-      <c r="DP20" s="5">
+      <c r="DP20" s="58">
         <v>866</v>
       </c>
-      <c r="DQ20" s="5">
+      <c r="DQ20" s="58">
         <v>595</v>
       </c>
-      <c r="DR20" s="5">
+      <c r="DR20" s="58">
         <v>271</v>
       </c>
-      <c r="DS20" s="5">
+      <c r="DS20" s="58">
         <v>862</v>
       </c>
-      <c r="DT20" s="5">
+      <c r="DT20" s="58">
         <v>74</v>
       </c>
-      <c r="DU20" s="5">
+      <c r="DU20" s="58">
         <v>42</v>
       </c>
-      <c r="DV20" s="5">
+      <c r="DV20" s="58">
         <v>32</v>
       </c>
-      <c r="DW20" s="5">
+      <c r="DW20" s="58">
         <v>20</v>
       </c>
-      <c r="DX20" s="5">
+      <c r="DX20" s="58">
         <v>74</v>
       </c>
-      <c r="DY20" s="5">
+      <c r="DY20" s="58">
         <v>2001</v>
       </c>
-      <c r="DZ20" s="5">
+      <c r="DZ20" s="58">
         <v>367</v>
       </c>
-      <c r="EA20" s="5">
+      <c r="EA20" s="58">
         <v>174</v>
       </c>
-      <c r="EB20" s="5">
+      <c r="EB20" s="58">
         <v>256</v>
       </c>
-      <c r="EC20" s="5">
+      <c r="EC20" s="58">
         <v>646</v>
       </c>
-      <c r="ED20" s="5">
+      <c r="ED20" s="58">
         <v>281</v>
       </c>
-      <c r="EE20" s="5">
+      <c r="EE20" s="58">
         <v>268</v>
       </c>
-      <c r="EF20" s="8">
+      <c r="EF20" s="61">
         <v>123</v>
       </c>
-      <c r="EG20" s="8">
+      <c r="EG20" s="61">
         <v>638</v>
       </c>
-      <c r="EH20" s="8">
+      <c r="EH20" s="61">
         <v>171</v>
       </c>
-      <c r="EI20" s="5">
+      <c r="EI20" s="58">
         <v>6626</v>
       </c>
-      <c r="EJ20" s="5">
+      <c r="EJ20" s="58">
         <v>587</v>
       </c>
-      <c r="EK20" s="5">
+      <c r="EK20" s="58">
         <v>165</v>
       </c>
-      <c r="EL20" s="8">
+      <c r="EL20" s="61">
         <v>226</v>
       </c>
-      <c r="EM20" s="8">
+      <c r="EM20" s="61">
         <v>400</v>
       </c>
-      <c r="EN20" s="8">
+      <c r="EN20" s="61">
         <v>1037</v>
       </c>
-      <c r="EO20" s="8">
+      <c r="EO20" s="61">
         <v>446</v>
       </c>
-      <c r="EP20" s="8">
+      <c r="EP20" s="61">
         <v>218</v>
       </c>
-      <c r="EQ20" s="8">
+      <c r="EQ20" s="61">
         <v>389</v>
       </c>
-      <c r="ER20" s="8">
+      <c r="ER20" s="61">
         <v>423</v>
       </c>
-      <c r="ES20" s="8">
+      <c r="ES20" s="61">
         <v>90</v>
       </c>
-      <c r="ET20" s="8">
+      <c r="ET20" s="61">
         <v>28</v>
       </c>
-      <c r="EU20" s="5">
+      <c r="EU20" s="58">
         <v>461</v>
       </c>
-      <c r="EV20" s="5">
+      <c r="EV20" s="58">
         <v>109</v>
       </c>
-      <c r="EW20" s="5">
+      <c r="EW20" s="58">
         <v>164</v>
       </c>
-      <c r="EX20" s="5">
+      <c r="EX20" s="58">
         <v>17</v>
       </c>
-      <c r="EY20" s="5">
+      <c r="EY20" s="58">
         <v>611</v>
       </c>
-      <c r="EZ20" s="5">
+      <c r="EZ20" s="58">
         <v>508</v>
       </c>
-      <c r="FA20" s="5">
+      <c r="FA20" s="58">
         <v>138</v>
       </c>
-      <c r="FB20" s="5">
+      <c r="FB20" s="58">
         <v>771</v>
       </c>
-      <c r="FC20" s="8">
+      <c r="FC20" s="61">
         <v>1220</v>
       </c>
-      <c r="FD20" s="69">
+      <c r="FD20" s="67">
         <v>4</v>
       </c>
     </row>
-    <row r="21" spans="1:160" s="73" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A21" s="64" t="s">
+    <row r="21" spans="1:160" s="71" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A21" s="52" t="s">
         <v>169</v>
       </c>
-      <c r="B21" s="64"/>
-[...7 lines deleted...]
-      <c r="J21" s="66">
+      <c r="B21" s="52"/>
+      <c r="C21" s="72"/>
+      <c r="D21" s="72"/>
+      <c r="E21" s="72"/>
+      <c r="F21" s="69"/>
+      <c r="G21" s="69"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="72"/>
+      <c r="J21" s="54">
         <v>5</v>
       </c>
-      <c r="K21" s="2">
+      <c r="K21" s="55">
         <v>201</v>
       </c>
-      <c r="L21" s="3">
+      <c r="L21" s="56">
         <v>467.1</v>
       </c>
-      <c r="M21" s="4">
+      <c r="M21" s="57">
         <v>4.58</v>
       </c>
-      <c r="N21" s="4">
+      <c r="N21" s="57">
         <v>2.4700000000000002</v>
       </c>
-      <c r="O21" s="4">
+      <c r="O21" s="57">
         <v>2.11</v>
       </c>
-      <c r="P21" s="5">
+      <c r="P21" s="58">
         <v>1432</v>
       </c>
-      <c r="Q21" s="6">
+      <c r="Q21" s="59">
         <v>70.5</v>
       </c>
-      <c r="R21" s="5">
+      <c r="R21" s="58">
         <v>8576</v>
       </c>
-      <c r="S21" s="5">
+      <c r="S21" s="58">
         <v>7935</v>
       </c>
-      <c r="T21" s="7">
+      <c r="T21" s="60">
         <v>641</v>
       </c>
-      <c r="U21" s="5">
+      <c r="U21" s="58">
         <v>1135</v>
       </c>
-      <c r="V21" s="5">
+      <c r="V21" s="58">
         <v>25</v>
       </c>
-      <c r="W21" s="5">
+      <c r="W21" s="58">
         <v>1751</v>
       </c>
-      <c r="X21" s="5">
+      <c r="X21" s="58">
         <v>3282</v>
       </c>
-      <c r="Y21" s="3">
+      <c r="Y21" s="56">
         <v>38.299999999999997</v>
       </c>
-      <c r="Z21" s="3">
+      <c r="Z21" s="56">
         <v>7.5</v>
       </c>
-      <c r="AA21" s="3">
+      <c r="AA21" s="56">
         <v>20.399999999999999</v>
       </c>
-      <c r="AB21" s="3">
+      <c r="AB21" s="56">
         <v>92.5</v>
       </c>
-      <c r="AC21" s="5">
+      <c r="AC21" s="58">
         <v>710</v>
       </c>
-      <c r="AD21" s="5">
+      <c r="AD21" s="58">
         <v>1856</v>
       </c>
-      <c r="AE21" s="8">
+      <c r="AE21" s="61">
         <v>8617</v>
       </c>
-      <c r="AF21" s="8">
+      <c r="AF21" s="61">
         <v>933</v>
       </c>
-      <c r="AG21" s="8">
+      <c r="AG21" s="61">
         <v>7344</v>
       </c>
-      <c r="AH21" s="5">
+      <c r="AH21" s="58">
         <v>137</v>
       </c>
-      <c r="AI21" s="9">
+      <c r="AI21" s="62">
         <v>1273</v>
       </c>
-      <c r="AJ21" s="3">
-[...2 lines deleted...]
-      <c r="AK21" s="3">
+      <c r="AJ21" s="56">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="AK21" s="56">
         <v>14.8</v>
       </c>
-      <c r="AL21" s="7">
+      <c r="AL21" s="60">
         <v>2981</v>
       </c>
-      <c r="AM21" s="3">
+      <c r="AM21" s="56">
         <v>34.6</v>
       </c>
-      <c r="AN21" s="5">
+      <c r="AN21" s="58">
         <v>278</v>
       </c>
-      <c r="AO21" s="5">
+      <c r="AO21" s="58">
         <v>27</v>
       </c>
-      <c r="AP21" s="5">
+      <c r="AP21" s="58">
         <v>651</v>
       </c>
-      <c r="AQ21" s="5">
+      <c r="AQ21" s="58">
         <v>64</v>
       </c>
-      <c r="AR21" s="4">
+      <c r="AR21" s="57">
         <v>4.62</v>
       </c>
-      <c r="AS21" s="10">
+      <c r="AS21" s="63">
         <v>2.5</v>
       </c>
-      <c r="AT21" s="11">
+      <c r="AT21" s="64">
         <v>0.53</v>
       </c>
-      <c r="AU21" s="11">
+      <c r="AU21" s="64">
         <v>4.58</v>
       </c>
-      <c r="AV21" s="11">
+      <c r="AV21" s="64">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AW21" s="11">
+      <c r="AW21" s="64">
         <v>2.11</v>
       </c>
-      <c r="AX21" s="11">
+      <c r="AX21" s="64">
         <v>0.52</v>
       </c>
-      <c r="AY21" s="11">
+      <c r="AY21" s="64">
         <v>1.59</v>
       </c>
-      <c r="AZ21" s="11">
+      <c r="AZ21" s="64">
         <v>0.01</v>
       </c>
-      <c r="BA21" s="11">
+      <c r="BA21" s="64">
         <v>0.01</v>
       </c>
-      <c r="BB21" s="11">
+      <c r="BB21" s="64">
         <v>0</v>
       </c>
-      <c r="BC21" s="67">
+      <c r="BC21" s="65">
         <v>1432</v>
       </c>
-      <c r="BD21" s="72">
+      <c r="BD21" s="70">
         <v>1094</v>
       </c>
-      <c r="BE21" s="72">
+      <c r="BE21" s="70">
         <v>338</v>
       </c>
-      <c r="BF21" s="72">
+      <c r="BF21" s="70">
         <v>251</v>
       </c>
-      <c r="BG21" s="72">
+      <c r="BG21" s="70">
         <v>87</v>
       </c>
-      <c r="BH21" s="3">
+      <c r="BH21" s="56">
         <v>467.1</v>
       </c>
-      <c r="BI21" s="3">
+      <c r="BI21" s="56">
         <v>314</v>
       </c>
-      <c r="BJ21" s="3">
+      <c r="BJ21" s="56">
         <v>438.8</v>
       </c>
-      <c r="BK21" s="6">
+      <c r="BK21" s="59">
         <v>21.2</v>
       </c>
-      <c r="BL21" s="6">
+      <c r="BL21" s="59">
         <v>4.4000000000000004</v>
       </c>
-      <c r="BM21" s="6">
+      <c r="BM21" s="59">
         <v>2.7</v>
       </c>
-      <c r="BN21" s="6" t="s">
+      <c r="BN21" s="59" t="s">
         <v>203</v>
       </c>
-      <c r="BO21" s="6">
+      <c r="BO21" s="59">
         <v>348.7</v>
       </c>
-      <c r="BP21" s="6">
+      <c r="BP21" s="59">
         <v>24.6</v>
       </c>
-      <c r="BQ21" s="3">
+      <c r="BQ21" s="56">
         <v>10.7</v>
       </c>
-      <c r="BR21" s="3">
+      <c r="BR21" s="56">
         <v>33.200000000000003</v>
       </c>
-      <c r="BS21" s="3">
+      <c r="BS21" s="56">
         <v>1</v>
       </c>
-      <c r="BT21" s="3">
+      <c r="BT21" s="56">
         <v>1</v>
       </c>
-      <c r="BU21" s="3">
+      <c r="BU21" s="56">
         <v>0</v>
       </c>
-      <c r="BV21" s="3">
+      <c r="BV21" s="56">
         <v>1</v>
       </c>
-      <c r="BW21" s="3">
+      <c r="BW21" s="56">
         <v>12.6</v>
       </c>
-      <c r="BX21" s="3">
+      <c r="BX21" s="56">
         <v>87.4</v>
       </c>
-      <c r="BY21" s="3">
+      <c r="BY21" s="56">
         <v>4</v>
       </c>
-      <c r="BZ21" s="3">
+      <c r="BZ21" s="56">
         <v>0.5</v>
       </c>
-      <c r="CA21" s="3">
+      <c r="CA21" s="56">
         <v>0.7</v>
       </c>
-      <c r="CB21" s="3">
+      <c r="CB21" s="56">
         <v>9.6</v>
       </c>
-      <c r="CC21" s="3" t="s">
+      <c r="CC21" s="56" t="s">
         <v>203</v>
       </c>
-      <c r="CD21" s="3">
+      <c r="CD21" s="56">
         <v>0</v>
       </c>
-      <c r="CE21" s="3">
+      <c r="CE21" s="56">
         <v>0</v>
       </c>
-      <c r="CF21" s="3">
+      <c r="CF21" s="56">
         <v>0.3</v>
       </c>
-      <c r="CG21" s="5">
+      <c r="CG21" s="58">
         <v>226</v>
       </c>
-      <c r="CH21" s="5" t="s">
+      <c r="CH21" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="CI21" s="5">
+      <c r="CI21" s="58">
         <v>16781</v>
       </c>
-      <c r="CJ21" s="5">
+      <c r="CJ21" s="58">
         <v>610</v>
       </c>
-      <c r="CK21" s="5">
+      <c r="CK21" s="58">
         <v>427</v>
       </c>
-      <c r="CL21" s="5">
+      <c r="CL21" s="58">
         <v>189</v>
       </c>
-      <c r="CM21" s="5">
+      <c r="CM21" s="58">
         <v>189</v>
       </c>
-      <c r="CN21" s="5">
+      <c r="CN21" s="58">
         <v>0</v>
       </c>
-      <c r="CO21" s="5" t="s">
+      <c r="CO21" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="CP21" s="3">
+      <c r="CP21" s="56">
         <v>0</v>
       </c>
-      <c r="CQ21" s="3">
+      <c r="CQ21" s="56">
         <v>0</v>
       </c>
-      <c r="CR21" s="3">
+      <c r="CR21" s="56">
         <v>0.7</v>
       </c>
-      <c r="CS21" s="5">
+      <c r="CS21" s="58">
         <v>4157</v>
       </c>
-      <c r="CT21" s="5">
+      <c r="CT21" s="58">
         <v>8576</v>
       </c>
-      <c r="CU21" s="5">
+      <c r="CU21" s="58">
         <v>7676</v>
       </c>
-      <c r="CV21" s="5">
+      <c r="CV21" s="58">
         <v>900</v>
       </c>
-      <c r="CW21" s="5">
+      <c r="CW21" s="58">
         <v>7935</v>
       </c>
-      <c r="CX21" s="5">
+      <c r="CX21" s="58">
         <v>7325</v>
       </c>
-      <c r="CY21" s="5">
+      <c r="CY21" s="58">
         <v>610</v>
       </c>
-      <c r="CZ21" s="7">
+      <c r="CZ21" s="60">
         <v>641</v>
       </c>
-      <c r="DA21" s="7">
+      <c r="DA21" s="60">
         <v>351</v>
       </c>
-      <c r="DB21" s="7">
+      <c r="DB21" s="60">
         <v>290</v>
       </c>
-      <c r="DC21" s="5">
+      <c r="DC21" s="58">
         <v>1135</v>
       </c>
-      <c r="DD21" s="5">
+      <c r="DD21" s="58">
         <v>25</v>
       </c>
-      <c r="DE21" s="5">
+      <c r="DE21" s="58">
         <v>1751</v>
       </c>
-      <c r="DF21" s="5">
+      <c r="DF21" s="58">
         <v>8617</v>
       </c>
-      <c r="DG21" s="5">
+      <c r="DG21" s="58">
         <v>6417</v>
       </c>
-      <c r="DH21" s="5">
+      <c r="DH21" s="58">
         <v>5060</v>
       </c>
-      <c r="DI21" s="8">
+      <c r="DI21" s="61">
         <v>23</v>
       </c>
-      <c r="DJ21" s="8">
+      <c r="DJ21" s="61">
         <v>21</v>
       </c>
-      <c r="DK21" s="8">
+      <c r="DK21" s="61">
         <v>71</v>
       </c>
-      <c r="DL21" s="8">
+      <c r="DL21" s="61">
         <v>56</v>
       </c>
-      <c r="DM21" s="8">
+      <c r="DM21" s="61">
         <v>56</v>
       </c>
-      <c r="DN21" s="8">
+      <c r="DN21" s="61">
         <v>0</v>
       </c>
-      <c r="DO21" s="8">
+      <c r="DO21" s="61">
         <v>36</v>
       </c>
-      <c r="DP21" s="5">
+      <c r="DP21" s="58">
         <v>722</v>
       </c>
-      <c r="DQ21" s="5">
+      <c r="DQ21" s="58">
         <v>465</v>
       </c>
-      <c r="DR21" s="5">
+      <c r="DR21" s="58">
         <v>257</v>
       </c>
-      <c r="DS21" s="5">
+      <c r="DS21" s="58">
         <v>360</v>
       </c>
-      <c r="DT21" s="5">
+      <c r="DT21" s="58">
         <v>52</v>
       </c>
-      <c r="DU21" s="5">
+      <c r="DU21" s="58">
         <v>49</v>
       </c>
-      <c r="DV21" s="5">
+      <c r="DV21" s="58">
         <v>3</v>
       </c>
-      <c r="DW21" s="5">
+      <c r="DW21" s="58">
         <v>14</v>
       </c>
-      <c r="DX21" s="5">
+      <c r="DX21" s="58">
         <v>2</v>
       </c>
-      <c r="DY21" s="5">
+      <c r="DY21" s="58">
         <v>891</v>
       </c>
-      <c r="DZ21" s="5" t="s">
+      <c r="DZ21" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="EA21" s="5">
+      <c r="EA21" s="58">
         <v>3</v>
       </c>
-      <c r="EB21" s="5">
+      <c r="EB21" s="58">
         <v>31</v>
       </c>
-      <c r="EC21" s="5">
+      <c r="EC21" s="58">
         <v>34</v>
       </c>
-      <c r="ED21" s="5">
+      <c r="ED21" s="58">
         <v>818</v>
       </c>
-      <c r="EE21" s="5" t="s">
+      <c r="EE21" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="EF21" s="8">
+      <c r="EF21" s="61">
         <v>163</v>
       </c>
-      <c r="EG21" s="8">
+      <c r="EG21" s="61">
         <v>933</v>
       </c>
-      <c r="EH21" s="8">
+      <c r="EH21" s="61">
         <v>198</v>
       </c>
-      <c r="EI21" s="5">
+      <c r="EI21" s="58">
         <v>7344</v>
       </c>
-      <c r="EJ21" s="5">
+      <c r="EJ21" s="58">
         <v>712</v>
       </c>
-      <c r="EK21" s="5">
+      <c r="EK21" s="58">
         <v>287</v>
       </c>
-      <c r="EL21" s="8">
+      <c r="EL21" s="61">
         <v>95</v>
       </c>
-      <c r="EM21" s="8">
+      <c r="EM21" s="61">
         <v>625</v>
       </c>
-      <c r="EN21" s="8">
+      <c r="EN21" s="61">
         <v>614</v>
       </c>
-      <c r="EO21" s="8">
+      <c r="EO21" s="61">
         <v>478</v>
       </c>
-      <c r="EP21" s="8">
+      <c r="EP21" s="61">
         <v>188</v>
       </c>
-      <c r="EQ21" s="8">
+      <c r="EQ21" s="61">
         <v>416</v>
       </c>
-      <c r="ER21" s="8">
+      <c r="ER21" s="61">
         <v>495</v>
       </c>
-      <c r="ES21" s="8">
+      <c r="ES21" s="61">
         <v>101</v>
       </c>
-      <c r="ET21" s="8">
+      <c r="ET21" s="61">
         <v>18</v>
       </c>
-      <c r="EU21" s="5">
+      <c r="EU21" s="58">
         <v>981</v>
       </c>
-      <c r="EV21" s="5">
+      <c r="EV21" s="58">
         <v>135</v>
       </c>
-      <c r="EW21" s="5">
+      <c r="EW21" s="58">
         <v>184</v>
       </c>
-      <c r="EX21" s="5">
+      <c r="EX21" s="58">
         <v>15</v>
       </c>
-      <c r="EY21" s="5">
+      <c r="EY21" s="58">
         <v>448</v>
       </c>
-      <c r="EZ21" s="5">
+      <c r="EZ21" s="58">
         <v>623</v>
       </c>
-      <c r="FA21" s="5">
+      <c r="FA21" s="58">
         <v>137</v>
       </c>
-      <c r="FB21" s="5">
+      <c r="FB21" s="58">
         <v>942</v>
       </c>
-      <c r="FC21" s="8">
+      <c r="FC21" s="61">
         <v>1273</v>
       </c>
-      <c r="FD21" s="69">
+      <c r="FD21" s="67">
         <v>5</v>
       </c>
     </row>
-    <row r="22" spans="1:160" s="73" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A22" s="64" t="s">
+    <row r="22" spans="1:160" s="71" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A22" s="52" t="s">
         <v>170</v>
       </c>
-      <c r="B22" s="64"/>
-[...7 lines deleted...]
-      <c r="J22" s="66">
+      <c r="B22" s="52"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="69"/>
+      <c r="G22" s="69"/>
+      <c r="H22" s="69"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="54">
         <v>6</v>
       </c>
-      <c r="K22" s="2">
+      <c r="K22" s="55">
         <v>888</v>
       </c>
-      <c r="L22" s="3">
+      <c r="L22" s="56">
         <v>294.89999999999998</v>
       </c>
-      <c r="M22" s="4">
+      <c r="M22" s="57">
         <v>4.91</v>
       </c>
-      <c r="N22" s="4">
+      <c r="N22" s="57">
         <v>2.33</v>
       </c>
-      <c r="O22" s="4">
+      <c r="O22" s="57">
         <v>2.58</v>
       </c>
-      <c r="P22" s="5">
+      <c r="P22" s="58">
         <v>3344</v>
       </c>
-      <c r="Q22" s="6">
+      <c r="Q22" s="59">
         <v>68.400000000000006</v>
       </c>
-      <c r="R22" s="5">
+      <c r="R22" s="58">
         <v>20099</v>
       </c>
-      <c r="S22" s="5">
+      <c r="S22" s="58">
         <v>17912</v>
       </c>
-      <c r="T22" s="7">
+      <c r="T22" s="60">
         <v>2187</v>
       </c>
-      <c r="U22" s="5">
+      <c r="U22" s="58">
         <v>1147</v>
       </c>
-      <c r="V22" s="5">
+      <c r="V22" s="58">
         <v>62</v>
       </c>
-      <c r="W22" s="5">
+      <c r="W22" s="58">
         <v>3272</v>
       </c>
-      <c r="X22" s="5">
+      <c r="X22" s="58">
         <v>4987</v>
       </c>
-      <c r="Y22" s="3">
+      <c r="Y22" s="56">
         <v>24.8</v>
       </c>
-      <c r="Z22" s="3">
+      <c r="Z22" s="56">
         <v>10.9</v>
       </c>
-      <c r="AA22" s="3">
+      <c r="AA22" s="56">
         <v>16.3</v>
       </c>
-      <c r="AB22" s="3">
+      <c r="AB22" s="56">
         <v>89.1</v>
       </c>
-      <c r="AC22" s="5">
+      <c r="AC22" s="58">
         <v>999</v>
       </c>
-      <c r="AD22" s="5">
+      <c r="AD22" s="58">
         <v>4028</v>
       </c>
-      <c r="AE22" s="8">
+      <c r="AE22" s="61">
         <v>13404</v>
       </c>
-      <c r="AF22" s="8">
+      <c r="AF22" s="61">
         <v>719</v>
       </c>
-      <c r="AG22" s="8">
+      <c r="AG22" s="61">
         <v>11689</v>
       </c>
-      <c r="AH22" s="5">
+      <c r="AH22" s="58">
         <v>185</v>
       </c>
-      <c r="AI22" s="9">
+      <c r="AI22" s="62">
         <v>1715</v>
       </c>
-      <c r="AJ22" s="3">
-[...2 lines deleted...]
-      <c r="AK22" s="3">
+      <c r="AJ22" s="56">
+        <v>59.4</v>
+      </c>
+      <c r="AK22" s="56">
         <v>12.8</v>
       </c>
-      <c r="AL22" s="7">
+      <c r="AL22" s="60">
         <v>3796</v>
       </c>
-      <c r="AM22" s="3">
+      <c r="AM22" s="56">
         <v>28.3</v>
       </c>
-      <c r="AN22" s="5">
+      <c r="AN22" s="58">
         <v>349</v>
       </c>
-      <c r="AO22" s="5">
+      <c r="AO22" s="58">
         <v>58</v>
       </c>
-      <c r="AP22" s="5">
+      <c r="AP22" s="58">
         <v>773</v>
       </c>
-      <c r="AQ22" s="5">
+      <c r="AQ22" s="58">
         <v>129</v>
       </c>
-      <c r="AR22" s="4">
+      <c r="AR22" s="57">
         <v>4.99</v>
       </c>
-      <c r="AS22" s="10">
+      <c r="AS22" s="63">
         <v>2.36</v>
       </c>
-      <c r="AT22" s="11">
+      <c r="AT22" s="64">
         <v>0.72</v>
       </c>
-      <c r="AU22" s="11">
+      <c r="AU22" s="64">
         <v>4.91</v>
       </c>
-      <c r="AV22" s="11">
+      <c r="AV22" s="64">
         <v>2.33</v>
       </c>
-      <c r="AW22" s="11">
+      <c r="AW22" s="64">
         <v>2.58</v>
       </c>
-      <c r="AX22" s="11">
+      <c r="AX22" s="64">
         <v>0.67</v>
       </c>
-      <c r="AY22" s="11">
+      <c r="AY22" s="64">
         <v>1.91</v>
       </c>
-      <c r="AZ22" s="11">
+      <c r="AZ22" s="64">
         <v>0.12</v>
       </c>
-      <c r="BA22" s="11">
+      <c r="BA22" s="64">
         <v>0.1</v>
       </c>
-      <c r="BB22" s="11">
+      <c r="BB22" s="64">
         <v>0.02</v>
       </c>
-      <c r="BC22" s="67">
+      <c r="BC22" s="65">
         <v>3344</v>
       </c>
-      <c r="BD22" s="72">
+      <c r="BD22" s="70">
         <v>2371</v>
       </c>
-      <c r="BE22" s="72">
+      <c r="BE22" s="70">
         <v>973</v>
       </c>
-      <c r="BF22" s="72">
+      <c r="BF22" s="70">
         <v>824</v>
       </c>
-      <c r="BG22" s="72">
+      <c r="BG22" s="70">
         <v>149</v>
       </c>
-      <c r="BH22" s="3">
+      <c r="BH22" s="56">
         <v>294.89999999999998</v>
       </c>
-      <c r="BI22" s="3">
+      <c r="BI22" s="56">
         <v>146.30000000000001</v>
       </c>
-      <c r="BJ22" s="3">
+      <c r="BJ22" s="56">
         <v>177.5</v>
       </c>
-      <c r="BK22" s="6">
+      <c r="BK22" s="59">
         <v>95.5</v>
       </c>
-      <c r="BL22" s="6">
+      <c r="BL22" s="59">
         <v>15.5</v>
       </c>
-      <c r="BM22" s="6">
+      <c r="BM22" s="59">
         <v>6.4</v>
       </c>
-      <c r="BN22" s="6">
+      <c r="BN22" s="59">
         <v>1.9</v>
       </c>
-      <c r="BO22" s="6">
+      <c r="BO22" s="59">
         <v>112.2</v>
       </c>
-      <c r="BP22" s="6">
+      <c r="BP22" s="59">
         <v>20.3</v>
       </c>
-      <c r="BQ22" s="3">
+      <c r="BQ22" s="56">
         <v>9.1</v>
       </c>
-      <c r="BR22" s="3">
+      <c r="BR22" s="56">
         <v>6.5</v>
       </c>
-      <c r="BS22" s="3">
+      <c r="BS22" s="56">
         <v>8.5</v>
       </c>
-      <c r="BT22" s="3">
+      <c r="BT22" s="56">
         <v>6</v>
       </c>
-      <c r="BU22" s="3">
+      <c r="BU22" s="56">
         <v>2.5</v>
       </c>
-      <c r="BV22" s="3">
+      <c r="BV22" s="56">
         <v>2.7</v>
       </c>
-      <c r="BW22" s="3">
+      <c r="BW22" s="56">
         <v>40.299999999999997</v>
       </c>
-      <c r="BX22" s="3">
+      <c r="BX22" s="56">
         <v>579.79999999999995</v>
       </c>
-      <c r="BY22" s="3">
+      <c r="BY22" s="56">
         <v>12.9</v>
       </c>
-      <c r="BZ22" s="3">
+      <c r="BZ22" s="56">
         <v>1.4</v>
       </c>
-      <c r="CA22" s="3">
+      <c r="CA22" s="56">
         <v>73.599999999999994</v>
       </c>
-      <c r="CB22" s="3">
+      <c r="CB22" s="56">
         <v>31</v>
       </c>
-      <c r="CC22" s="3">
+      <c r="CC22" s="56">
         <v>0.8</v>
       </c>
-      <c r="CD22" s="3">
+      <c r="CD22" s="56">
         <v>0.2</v>
       </c>
-      <c r="CE22" s="3">
+      <c r="CE22" s="56">
         <v>0.9</v>
       </c>
-      <c r="CF22" s="3">
+      <c r="CF22" s="56">
         <v>18.8</v>
       </c>
-      <c r="CG22" s="5">
+      <c r="CG22" s="58">
         <v>224</v>
       </c>
-      <c r="CH22" s="5" t="s">
+      <c r="CH22" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="CI22" s="5">
+      <c r="CI22" s="58">
         <v>5304</v>
       </c>
-      <c r="CJ22" s="5">
+      <c r="CJ22" s="58">
         <v>750</v>
       </c>
-      <c r="CK22" s="5">
+      <c r="CK22" s="58">
         <v>113</v>
       </c>
-      <c r="CL22" s="5">
+      <c r="CL22" s="58">
         <v>2241</v>
       </c>
-      <c r="CM22" s="5">
+      <c r="CM22" s="58">
         <v>1545</v>
       </c>
-      <c r="CN22" s="5">
+      <c r="CN22" s="58">
         <v>696</v>
       </c>
-      <c r="CO22" s="5">
+      <c r="CO22" s="58">
         <v>7587</v>
       </c>
-      <c r="CP22" s="3">
+      <c r="CP22" s="56">
         <v>0.2</v>
       </c>
-      <c r="CQ22" s="3">
+      <c r="CQ22" s="56">
         <v>0.7</v>
       </c>
-      <c r="CR22" s="3">
+      <c r="CR22" s="56">
         <v>36.1</v>
       </c>
-      <c r="CS22" s="5">
+      <c r="CS22" s="58">
         <v>3784</v>
       </c>
-      <c r="CT22" s="5">
+      <c r="CT22" s="58">
         <v>20099</v>
       </c>
-      <c r="CU22" s="5">
+      <c r="CU22" s="58">
         <v>12721</v>
       </c>
-      <c r="CV22" s="5">
+      <c r="CV22" s="58">
         <v>7378</v>
       </c>
-      <c r="CW22" s="5">
+      <c r="CW22" s="58">
         <v>17912</v>
       </c>
-      <c r="CX22" s="5">
+      <c r="CX22" s="58">
         <v>11708</v>
       </c>
-      <c r="CY22" s="5">
+      <c r="CY22" s="58">
         <v>6204</v>
       </c>
-      <c r="CZ22" s="7">
+      <c r="CZ22" s="60">
         <v>2187</v>
       </c>
-      <c r="DA22" s="7">
+      <c r="DA22" s="60">
         <v>1013</v>
       </c>
-      <c r="DB22" s="7">
+      <c r="DB22" s="60">
         <v>1174</v>
       </c>
-      <c r="DC22" s="5">
+      <c r="DC22" s="58">
         <v>1147</v>
       </c>
-      <c r="DD22" s="5">
+      <c r="DD22" s="58">
         <v>62</v>
       </c>
-      <c r="DE22" s="5">
+      <c r="DE22" s="58">
         <v>3272</v>
       </c>
-      <c r="DF22" s="5">
+      <c r="DF22" s="58">
         <v>13404</v>
       </c>
-      <c r="DG22" s="5">
+      <c r="DG22" s="58">
         <v>8040</v>
       </c>
-      <c r="DH22" s="5">
+      <c r="DH22" s="58">
         <v>1607</v>
       </c>
-      <c r="DI22" s="8">
+      <c r="DI22" s="61">
         <v>39</v>
       </c>
-      <c r="DJ22" s="8">
+      <c r="DJ22" s="61">
         <v>25</v>
       </c>
-      <c r="DK22" s="8">
+      <c r="DK22" s="61">
         <v>36</v>
       </c>
-      <c r="DL22" s="8">
+      <c r="DL22" s="61">
         <v>326</v>
       </c>
-      <c r="DM22" s="8">
+      <c r="DM22" s="61">
         <v>268</v>
       </c>
-      <c r="DN22" s="8">
+      <c r="DN22" s="61">
         <v>58</v>
       </c>
-      <c r="DO22" s="8">
+      <c r="DO22" s="61">
         <v>75</v>
       </c>
-      <c r="DP22" s="5">
+      <c r="DP22" s="58">
         <v>3854</v>
       </c>
-      <c r="DQ22" s="5">
+      <c r="DQ22" s="58">
         <v>2219</v>
       </c>
-      <c r="DR22" s="5">
+      <c r="DR22" s="58">
         <v>1635</v>
       </c>
-      <c r="DS22" s="5">
+      <c r="DS22" s="58">
         <v>1126</v>
       </c>
-      <c r="DT22" s="5">
+      <c r="DT22" s="58">
         <v>305</v>
       </c>
-      <c r="DU22" s="5">
+      <c r="DU22" s="58">
         <v>80</v>
       </c>
-      <c r="DV22" s="5">
+      <c r="DV22" s="58">
         <v>225</v>
       </c>
-      <c r="DW22" s="5">
+      <c r="DW22" s="58">
         <v>29</v>
       </c>
-      <c r="DX22" s="5">
+      <c r="DX22" s="58">
         <v>618</v>
       </c>
-      <c r="DY22" s="5">
+      <c r="DY22" s="58">
         <v>4418</v>
       </c>
-      <c r="DZ22" s="5">
+      <c r="DZ22" s="58">
         <v>1110</v>
       </c>
-      <c r="EA22" s="5">
+      <c r="EA22" s="58">
         <v>71</v>
       </c>
-      <c r="EB22" s="5">
+      <c r="EB22" s="58">
         <v>442</v>
       </c>
-      <c r="EC22" s="5">
+      <c r="EC22" s="58">
         <v>1675</v>
       </c>
-      <c r="ED22" s="5">
+      <c r="ED22" s="58">
         <v>1035</v>
       </c>
-      <c r="EE22" s="5" t="s">
+      <c r="EE22" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="EF22" s="8">
+      <c r="EF22" s="61">
         <v>109</v>
       </c>
-      <c r="EG22" s="8">
+      <c r="EG22" s="61">
         <v>719</v>
       </c>
-      <c r="EH22" s="8">
+      <c r="EH22" s="61">
         <v>156</v>
       </c>
-      <c r="EI22" s="5">
+      <c r="EI22" s="58">
         <v>11689</v>
       </c>
-      <c r="EJ22" s="5">
+      <c r="EJ22" s="58">
         <v>1589</v>
       </c>
-      <c r="EK22" s="5">
+      <c r="EK22" s="58">
         <v>389</v>
       </c>
-      <c r="EL22" s="8">
+      <c r="EL22" s="61">
         <v>379</v>
       </c>
-      <c r="EM22" s="8">
+      <c r="EM22" s="61">
         <v>476</v>
       </c>
-      <c r="EN22" s="8">
+      <c r="EN22" s="61">
         <v>2158</v>
       </c>
-      <c r="EO22" s="8">
+      <c r="EO22" s="61">
         <v>543</v>
       </c>
-      <c r="EP22" s="8">
+      <c r="EP22" s="61">
         <v>523</v>
       </c>
-      <c r="EQ22" s="8">
+      <c r="EQ22" s="61">
         <v>694</v>
       </c>
-      <c r="ER22" s="8">
+      <c r="ER22" s="61">
         <v>559</v>
       </c>
-      <c r="ES22" s="8">
+      <c r="ES22" s="61">
         <v>137</v>
       </c>
-      <c r="ET22" s="8">
+      <c r="ET22" s="61">
         <v>41</v>
       </c>
-      <c r="EU22" s="5">
+      <c r="EU22" s="58">
         <v>472</v>
       </c>
-      <c r="EV22" s="5">
+      <c r="EV22" s="58">
         <v>50</v>
       </c>
-      <c r="EW22" s="5">
+      <c r="EW22" s="58">
         <v>306</v>
       </c>
-      <c r="EX22" s="5">
+      <c r="EX22" s="58">
         <v>20</v>
       </c>
-      <c r="EY22" s="5">
+      <c r="EY22" s="58">
         <v>1075</v>
       </c>
-      <c r="EZ22" s="5">
+      <c r="EZ22" s="58">
         <v>1092</v>
       </c>
-      <c r="FA22" s="5">
+      <c r="FA22" s="58">
         <v>185</v>
       </c>
-      <c r="FB22" s="5">
+      <c r="FB22" s="58">
         <v>1285</v>
       </c>
-      <c r="FC22" s="8">
+      <c r="FC22" s="61">
         <v>1715</v>
       </c>
-      <c r="FD22" s="69">
+      <c r="FD22" s="67">
         <v>6</v>
       </c>
     </row>
-    <row r="23" spans="1:160" s="73" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A23" s="71" t="s">
+    <row r="23" spans="1:160" s="71" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A23" s="69" t="s">
         <v>171</v>
       </c>
-      <c r="B23" s="71"/>
-[...7 lines deleted...]
-      <c r="J23" s="66">
+      <c r="B23" s="69"/>
+      <c r="C23" s="69"/>
+      <c r="D23" s="69"/>
+      <c r="E23" s="69"/>
+      <c r="F23" s="69"/>
+      <c r="G23" s="69"/>
+      <c r="H23" s="69"/>
+      <c r="I23" s="69"/>
+      <c r="J23" s="54">
         <v>7</v>
       </c>
-      <c r="K23" s="2">
+      <c r="K23" s="55">
         <v>352</v>
       </c>
-      <c r="L23" s="3">
+      <c r="L23" s="56">
         <v>268.2</v>
       </c>
-      <c r="M23" s="4">
+      <c r="M23" s="57">
         <v>4.83</v>
       </c>
-      <c r="N23" s="4">
+      <c r="N23" s="57">
         <v>2.42</v>
       </c>
-      <c r="O23" s="4">
+      <c r="O23" s="57">
         <v>2.41</v>
       </c>
-      <c r="P23" s="5">
+      <c r="P23" s="58">
         <v>3619</v>
       </c>
-      <c r="Q23" s="6">
+      <c r="Q23" s="59">
         <v>67.8</v>
       </c>
-      <c r="R23" s="5">
+      <c r="R23" s="58">
         <v>17674</v>
       </c>
-      <c r="S23" s="5">
+      <c r="S23" s="58">
         <v>16607</v>
       </c>
-      <c r="T23" s="7">
+      <c r="T23" s="60">
         <v>1067</v>
       </c>
-      <c r="U23" s="5">
+      <c r="U23" s="58">
         <v>820</v>
       </c>
-      <c r="V23" s="5">
+      <c r="V23" s="58">
         <v>43</v>
       </c>
-      <c r="W23" s="5">
+      <c r="W23" s="58">
         <v>1844</v>
       </c>
-      <c r="X23" s="5">
+      <c r="X23" s="58">
         <v>4389</v>
       </c>
-      <c r="Y23" s="3">
+      <c r="Y23" s="56">
         <v>24.8</v>
       </c>
-      <c r="Z23" s="3">
+      <c r="Z23" s="56">
         <v>6</v>
       </c>
-      <c r="AA23" s="3">
+      <c r="AA23" s="56">
         <v>10.4</v>
       </c>
-      <c r="AB23" s="3">
+      <c r="AB23" s="56">
         <v>94</v>
       </c>
-      <c r="AC23" s="5">
+      <c r="AC23" s="58">
         <v>892</v>
       </c>
-      <c r="AD23" s="5">
+      <c r="AD23" s="58">
         <v>3592</v>
       </c>
-      <c r="AE23" s="8">
+      <c r="AE23" s="61">
         <v>15233</v>
       </c>
-      <c r="AF23" s="8">
+      <c r="AF23" s="61">
         <v>796</v>
       </c>
-      <c r="AG23" s="8">
+      <c r="AG23" s="61">
         <v>13201</v>
       </c>
-      <c r="AH23" s="5">
+      <c r="AH23" s="58">
         <v>204</v>
       </c>
-      <c r="AI23" s="9">
+      <c r="AI23" s="62">
         <v>2032</v>
       </c>
-      <c r="AJ23" s="3">
-[...2 lines deleted...]
-      <c r="AK23" s="3">
+      <c r="AJ23" s="56">
+        <v>111.3</v>
+      </c>
+      <c r="AK23" s="56">
         <v>13.3</v>
       </c>
-      <c r="AL23" s="7">
+      <c r="AL23" s="60">
         <v>4558</v>
       </c>
-      <c r="AM23" s="3">
+      <c r="AM23" s="56">
         <v>29.9</v>
       </c>
-      <c r="AN23" s="5">
+      <c r="AN23" s="58">
         <v>421</v>
       </c>
-      <c r="AO23" s="5">
+      <c r="AO23" s="58">
         <v>76</v>
       </c>
-      <c r="AP23" s="5">
+      <c r="AP23" s="58">
         <v>944</v>
       </c>
-      <c r="AQ23" s="5">
+      <c r="AQ23" s="58">
         <v>170</v>
       </c>
-      <c r="AR23" s="4">
+      <c r="AR23" s="57">
         <v>4.92</v>
       </c>
-      <c r="AS23" s="10">
+      <c r="AS23" s="63">
         <v>2.44</v>
       </c>
-      <c r="AT23" s="11">
+      <c r="AT23" s="64">
         <v>1.02</v>
       </c>
-      <c r="AU23" s="11">
+      <c r="AU23" s="64">
         <v>4.83</v>
       </c>
-      <c r="AV23" s="11">
+      <c r="AV23" s="64">
         <v>2.42</v>
       </c>
-      <c r="AW23" s="11">
+      <c r="AW23" s="64">
         <v>2.41</v>
       </c>
-      <c r="AX23" s="11">
+      <c r="AX23" s="64">
         <v>0.95</v>
       </c>
-      <c r="AY23" s="11">
+      <c r="AY23" s="64">
         <v>1.46</v>
       </c>
-      <c r="AZ23" s="11">
+      <c r="AZ23" s="64">
         <v>0.06</v>
       </c>
-      <c r="BA23" s="11">
+      <c r="BA23" s="64">
         <v>0.05</v>
       </c>
-      <c r="BB23" s="11">
+      <c r="BB23" s="64">
         <v>0.01</v>
       </c>
-      <c r="BC23" s="67">
+      <c r="BC23" s="65">
         <v>3619</v>
       </c>
-      <c r="BD23" s="72">
+      <c r="BD23" s="70">
         <v>2557</v>
       </c>
-      <c r="BE23" s="72">
+      <c r="BE23" s="70">
         <v>1062</v>
       </c>
-      <c r="BF23" s="72">
+      <c r="BF23" s="70">
         <v>921</v>
       </c>
-      <c r="BG23" s="72">
+      <c r="BG23" s="70">
         <v>141</v>
       </c>
-      <c r="BH23" s="3">
+      <c r="BH23" s="56">
         <v>268.2</v>
       </c>
-      <c r="BI23" s="3">
+      <c r="BI23" s="56">
         <v>171.5</v>
       </c>
-      <c r="BJ23" s="3">
+      <c r="BJ23" s="56">
         <v>174.2</v>
       </c>
-      <c r="BK23" s="6">
+      <c r="BK23" s="59">
         <v>41.4</v>
       </c>
-      <c r="BL23" s="6">
+      <c r="BL23" s="59">
         <v>52.1</v>
       </c>
-      <c r="BM23" s="6">
+      <c r="BM23" s="59">
         <v>0.5</v>
       </c>
-      <c r="BN23" s="6">
+      <c r="BN23" s="59">
         <v>0.2</v>
       </c>
-      <c r="BO23" s="6">
+      <c r="BO23" s="59">
         <v>135.9</v>
       </c>
-      <c r="BP23" s="6">
+      <c r="BP23" s="59">
         <v>22</v>
       </c>
-      <c r="BQ23" s="3">
+      <c r="BQ23" s="56">
         <v>1</v>
       </c>
-      <c r="BR23" s="3">
+      <c r="BR23" s="56">
         <v>19</v>
       </c>
-      <c r="BS23" s="3">
+      <c r="BS23" s="56">
         <v>1.8</v>
       </c>
-      <c r="BT23" s="3">
+      <c r="BT23" s="56">
         <v>0.7</v>
       </c>
-      <c r="BU23" s="3">
+      <c r="BU23" s="56">
         <v>1.1000000000000001</v>
       </c>
-      <c r="BV23" s="3">
+      <c r="BV23" s="56">
         <v>34.200000000000003</v>
       </c>
-      <c r="BW23" s="3">
+      <c r="BW23" s="56">
         <v>25.7</v>
       </c>
-      <c r="BX23" s="3">
+      <c r="BX23" s="56">
         <v>489.6</v>
       </c>
-      <c r="BY23" s="3">
+      <c r="BY23" s="56">
         <v>17.399999999999999</v>
       </c>
-      <c r="BZ23" s="3">
+      <c r="BZ23" s="56">
         <v>0.9</v>
       </c>
-      <c r="CA23" s="3">
+      <c r="CA23" s="56">
         <v>296.2</v>
       </c>
-      <c r="CB23" s="3">
+      <c r="CB23" s="56">
         <v>10.199999999999999</v>
       </c>
-      <c r="CC23" s="3">
+      <c r="CC23" s="56">
         <v>0.5</v>
       </c>
-      <c r="CD23" s="3">
+      <c r="CD23" s="56">
         <v>0.6</v>
       </c>
-      <c r="CE23" s="3">
+      <c r="CE23" s="56">
         <v>0.7</v>
       </c>
-      <c r="CF23" s="3">
+      <c r="CF23" s="56">
         <v>5</v>
       </c>
-      <c r="CG23" s="5">
+      <c r="CG23" s="58">
         <v>386</v>
       </c>
-      <c r="CH23" s="5">
+      <c r="CH23" s="58">
         <v>538</v>
       </c>
-      <c r="CI23" s="5">
+      <c r="CI23" s="58">
         <v>5067</v>
       </c>
-      <c r="CJ23" s="5">
+      <c r="CJ23" s="58">
         <v>617</v>
       </c>
-      <c r="CK23" s="5">
+      <c r="CK23" s="58">
         <v>176</v>
       </c>
-      <c r="CL23" s="5">
+      <c r="CL23" s="58">
         <v>239</v>
       </c>
-      <c r="CM23" s="5">
+      <c r="CM23" s="58">
         <v>34</v>
       </c>
-      <c r="CN23" s="5">
+      <c r="CN23" s="58">
         <v>205</v>
       </c>
-      <c r="CO23" s="5">
+      <c r="CO23" s="58">
         <v>4791</v>
       </c>
-      <c r="CP23" s="3">
+      <c r="CP23" s="56">
         <v>0.5</v>
       </c>
-      <c r="CQ23" s="3">
+      <c r="CQ23" s="56">
         <v>0.4</v>
       </c>
-      <c r="CR23" s="3">
+      <c r="CR23" s="56">
         <v>10.5</v>
       </c>
-      <c r="CS23" s="5">
+      <c r="CS23" s="58">
         <v>7232</v>
       </c>
-      <c r="CT23" s="5">
+      <c r="CT23" s="58">
         <v>17674</v>
       </c>
-      <c r="CU23" s="5">
+      <c r="CU23" s="58">
         <v>14426</v>
       </c>
-      <c r="CV23" s="5">
+      <c r="CV23" s="58">
         <v>3248</v>
       </c>
-      <c r="CW23" s="5">
+      <c r="CW23" s="58">
         <v>16607</v>
       </c>
-      <c r="CX23" s="5">
+      <c r="CX23" s="58">
         <v>13153</v>
       </c>
-      <c r="CY23" s="5">
+      <c r="CY23" s="58">
         <v>3454</v>
       </c>
-      <c r="CZ23" s="7">
+      <c r="CZ23" s="60">
         <v>1067</v>
       </c>
-      <c r="DA23" s="7">
+      <c r="DA23" s="60">
         <v>1273</v>
       </c>
-      <c r="DB23" s="7">
+      <c r="DB23" s="60">
         <v>-206</v>
       </c>
-      <c r="DC23" s="5">
+      <c r="DC23" s="58">
         <v>820</v>
       </c>
-      <c r="DD23" s="5">
+      <c r="DD23" s="58">
         <v>43</v>
       </c>
-      <c r="DE23" s="5">
+      <c r="DE23" s="58">
         <v>1844</v>
       </c>
-      <c r="DF23" s="5">
+      <c r="DF23" s="58">
         <v>15233</v>
       </c>
-      <c r="DG23" s="5">
+      <c r="DG23" s="58">
         <v>10014</v>
       </c>
-      <c r="DH23" s="5">
+      <c r="DH23" s="58">
         <v>1435</v>
       </c>
-      <c r="DI23" s="8">
+      <c r="DI23" s="61">
         <v>32</v>
       </c>
-      <c r="DJ23" s="8">
+      <c r="DJ23" s="61">
         <v>2</v>
       </c>
-      <c r="DK23" s="8">
+      <c r="DK23" s="61">
         <v>60</v>
       </c>
-      <c r="DL23" s="8">
+      <c r="DL23" s="61">
         <v>54</v>
       </c>
-      <c r="DM23" s="8">
+      <c r="DM23" s="61">
         <v>4</v>
       </c>
-      <c r="DN23" s="8">
+      <c r="DN23" s="61">
         <v>50</v>
       </c>
-      <c r="DO23" s="8">
+      <c r="DO23" s="61">
         <v>948</v>
       </c>
-      <c r="DP23" s="5">
+      <c r="DP23" s="58">
         <v>4562</v>
       </c>
-      <c r="DQ23" s="5">
+      <c r="DQ23" s="58">
         <v>2030</v>
       </c>
-      <c r="DR23" s="5">
+      <c r="DR23" s="58">
         <v>2532</v>
       </c>
-      <c r="DS23" s="5">
+      <c r="DS23" s="58">
         <v>1325</v>
       </c>
-      <c r="DT23" s="5">
+      <c r="DT23" s="58">
         <v>1338</v>
       </c>
-      <c r="DU23" s="5">
+      <c r="DU23" s="58">
         <v>159</v>
       </c>
-      <c r="DV23" s="5">
+      <c r="DV23" s="58">
         <v>1179</v>
       </c>
-      <c r="DW23" s="5">
+      <c r="DW23" s="58">
         <v>8</v>
       </c>
-      <c r="DX23" s="5">
+      <c r="DX23" s="58">
         <v>250</v>
       </c>
-      <c r="DY23" s="5">
+      <c r="DY23" s="58">
         <v>4045</v>
       </c>
-      <c r="DZ23" s="5">
+      <c r="DZ23" s="58">
         <v>768</v>
       </c>
-      <c r="EA23" s="5">
+      <c r="EA23" s="58">
         <v>308</v>
       </c>
-      <c r="EB23" s="5">
+      <c r="EB23" s="58">
         <v>549</v>
       </c>
-      <c r="EC23" s="5">
+      <c r="EC23" s="58">
         <v>482</v>
       </c>
-      <c r="ED23" s="5">
+      <c r="ED23" s="58">
         <v>1608</v>
       </c>
-      <c r="EE23" s="5">
+      <c r="EE23" s="58">
         <v>296</v>
       </c>
-      <c r="EF23" s="8">
+      <c r="EF23" s="61">
         <v>161</v>
       </c>
-      <c r="EG23" s="8">
+      <c r="EG23" s="61">
         <v>796</v>
       </c>
-      <c r="EH23" s="8">
+      <c r="EH23" s="61">
         <v>108</v>
       </c>
-      <c r="EI23" s="5">
+      <c r="EI23" s="58">
         <v>13201</v>
       </c>
-      <c r="EJ23" s="5">
+      <c r="EJ23" s="58">
         <v>1850</v>
       </c>
-      <c r="EK23" s="5">
+      <c r="EK23" s="58">
         <v>476</v>
       </c>
-      <c r="EL23" s="8">
+      <c r="EL23" s="61">
         <v>419</v>
       </c>
-      <c r="EM23" s="8">
+      <c r="EM23" s="61">
         <v>673</v>
       </c>
-      <c r="EN23" s="8">
+      <c r="EN23" s="61">
         <v>2255</v>
       </c>
-      <c r="EO23" s="8">
+      <c r="EO23" s="61">
         <v>654</v>
       </c>
-      <c r="EP23" s="8">
+      <c r="EP23" s="61">
         <v>575</v>
       </c>
-      <c r="EQ23" s="8">
+      <c r="EQ23" s="61">
         <v>926</v>
       </c>
-      <c r="ER23" s="8">
+      <c r="ER23" s="61">
         <v>599</v>
       </c>
-      <c r="ES23" s="8">
+      <c r="ES23" s="61">
         <v>172</v>
       </c>
-      <c r="ET23" s="8">
+      <c r="ET23" s="61">
         <v>45</v>
       </c>
-      <c r="EU23" s="5">
+      <c r="EU23" s="58">
         <v>646</v>
       </c>
-      <c r="EV23" s="5">
+      <c r="EV23" s="58">
         <v>29</v>
       </c>
-      <c r="EW23" s="5">
+      <c r="EW23" s="58">
         <v>336</v>
       </c>
-      <c r="EX23" s="5">
+      <c r="EX23" s="58">
         <v>30</v>
       </c>
-      <c r="EY23" s="5">
+      <c r="EY23" s="58">
         <v>1353</v>
       </c>
-      <c r="EZ23" s="5">
+      <c r="EZ23" s="58">
         <v>1095</v>
       </c>
-      <c r="FA23" s="5">
+      <c r="FA23" s="58">
         <v>204</v>
       </c>
-      <c r="FB23" s="5">
+      <c r="FB23" s="58">
         <v>1095</v>
       </c>
-      <c r="FC23" s="8">
+      <c r="FC23" s="61">
         <v>2032</v>
       </c>
-      <c r="FD23" s="69">
+      <c r="FD23" s="67">
         <v>7</v>
       </c>
     </row>
-    <row r="24" spans="1:160" s="70" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A24" s="64" t="s">
+    <row r="24" spans="1:160" s="68" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A24" s="52" t="s">
         <v>172</v>
       </c>
-      <c r="B24" s="64"/>
-[...7 lines deleted...]
-      <c r="J24" s="66">
+      <c r="B24" s="52"/>
+      <c r="C24" s="52"/>
+      <c r="D24" s="52"/>
+      <c r="E24" s="52"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="73"/>
+      <c r="H24" s="73"/>
+      <c r="I24" s="52"/>
+      <c r="J24" s="54">
         <v>8</v>
       </c>
-      <c r="K24" s="2">
+      <c r="K24" s="55">
         <v>237</v>
       </c>
-      <c r="L24" s="3">
+      <c r="L24" s="56">
         <v>193.2</v>
       </c>
-      <c r="M24" s="4">
+      <c r="M24" s="57">
         <v>4.57</v>
       </c>
-      <c r="N24" s="4">
+      <c r="N24" s="57">
         <v>2.44</v>
       </c>
-      <c r="O24" s="4">
+      <c r="O24" s="57">
         <v>2.13</v>
       </c>
-      <c r="P24" s="5">
+      <c r="P24" s="58">
         <v>2592</v>
       </c>
-      <c r="Q24" s="6">
+      <c r="Q24" s="59">
         <v>67.2</v>
       </c>
-      <c r="R24" s="5">
+      <c r="R24" s="58">
         <v>9000</v>
       </c>
-      <c r="S24" s="5">
+      <c r="S24" s="58">
         <v>8396</v>
       </c>
-      <c r="T24" s="7">
+      <c r="T24" s="60">
         <v>604</v>
       </c>
-      <c r="U24" s="5">
+      <c r="U24" s="58">
         <v>673</v>
       </c>
-      <c r="V24" s="5">
+      <c r="V24" s="58">
         <v>15</v>
       </c>
-      <c r="W24" s="5">
+      <c r="W24" s="58">
         <v>1262</v>
       </c>
-      <c r="X24" s="5">
+      <c r="X24" s="58">
         <v>2212</v>
       </c>
-      <c r="Y24" s="3">
+      <c r="Y24" s="56">
         <v>24.6</v>
       </c>
-      <c r="Z24" s="3">
+      <c r="Z24" s="56">
         <v>6.7</v>
       </c>
-      <c r="AA24" s="3">
+      <c r="AA24" s="56">
         <v>14</v>
       </c>
-      <c r="AB24" s="3">
+      <c r="AB24" s="56">
         <v>93.3</v>
       </c>
-      <c r="AC24" s="5">
+      <c r="AC24" s="58">
         <v>477</v>
       </c>
-      <c r="AD24" s="5">
+      <c r="AD24" s="58">
         <v>1940</v>
       </c>
-      <c r="AE24" s="8">
+      <c r="AE24" s="61">
         <v>6962</v>
       </c>
-      <c r="AF24" s="8">
+      <c r="AF24" s="61">
         <v>655</v>
       </c>
-      <c r="AG24" s="8">
+      <c r="AG24" s="61">
         <v>5911</v>
       </c>
-      <c r="AH24" s="5">
+      <c r="AH24" s="58">
         <v>106</v>
       </c>
-      <c r="AI24" s="9">
+      <c r="AI24" s="62">
         <v>1051</v>
       </c>
-      <c r="AJ24" s="3">
-[...2 lines deleted...]
-      <c r="AK24" s="3">
+      <c r="AJ24" s="56">
+        <v>83.7</v>
+      </c>
+      <c r="AK24" s="56">
         <v>15.1</v>
       </c>
-      <c r="AL24" s="7">
+      <c r="AL24" s="60">
         <v>2004</v>
       </c>
-      <c r="AM24" s="3">
+      <c r="AM24" s="56">
         <v>28.8</v>
       </c>
-      <c r="AN24" s="5">
+      <c r="AN24" s="58">
         <v>230</v>
       </c>
-      <c r="AO24" s="5">
+      <c r="AO24" s="58">
         <v>54</v>
       </c>
-      <c r="AP24" s="5">
+      <c r="AP24" s="58">
         <v>439</v>
       </c>
-      <c r="AQ24" s="5">
+      <c r="AQ24" s="58">
         <v>104</v>
       </c>
-      <c r="AR24" s="4">
+      <c r="AR24" s="57">
         <v>4.6399999999999997</v>
       </c>
-      <c r="AS24" s="10">
+      <c r="AS24" s="63">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AT24" s="11">
+      <c r="AT24" s="64">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AU24" s="11">
+      <c r="AU24" s="64">
         <v>4.57</v>
       </c>
-      <c r="AV24" s="11">
+      <c r="AV24" s="64">
         <v>2.44</v>
       </c>
-      <c r="AW24" s="11">
+      <c r="AW24" s="64">
         <v>2.13</v>
       </c>
-      <c r="AX24" s="11">
+      <c r="AX24" s="64">
         <v>0.54</v>
       </c>
-      <c r="AY24" s="11">
+      <c r="AY24" s="64">
         <v>1.59</v>
       </c>
-      <c r="AZ24" s="11">
+      <c r="AZ24" s="64">
         <v>0.02</v>
       </c>
-      <c r="BA24" s="11">
+      <c r="BA24" s="64">
         <v>0</v>
       </c>
-      <c r="BB24" s="11">
+      <c r="BB24" s="64">
         <v>0.02</v>
       </c>
-      <c r="BC24" s="67">
+      <c r="BC24" s="65">
         <v>2592</v>
       </c>
-      <c r="BD24" s="72">
+      <c r="BD24" s="70">
         <v>1943</v>
       </c>
-      <c r="BE24" s="72">
+      <c r="BE24" s="70">
         <v>649</v>
       </c>
-      <c r="BF24" s="72">
+      <c r="BF24" s="70">
         <v>473</v>
       </c>
-      <c r="BG24" s="72">
+      <c r="BG24" s="70">
         <v>176</v>
       </c>
-      <c r="BH24" s="3">
+      <c r="BH24" s="56">
         <v>193.2</v>
       </c>
-      <c r="BI24" s="3">
+      <c r="BI24" s="56">
         <v>106.9</v>
       </c>
-      <c r="BJ24" s="3">
+      <c r="BJ24" s="56">
         <v>144.5</v>
       </c>
-      <c r="BK24" s="6">
+      <c r="BK24" s="59">
         <v>7.9</v>
       </c>
-      <c r="BL24" s="6">
+      <c r="BL24" s="59">
         <v>38.799999999999997</v>
       </c>
-      <c r="BM24" s="6">
+      <c r="BM24" s="59">
         <v>2</v>
       </c>
-      <c r="BN24" s="6" t="s">
+      <c r="BN24" s="59" t="s">
         <v>203</v>
       </c>
-      <c r="BO24" s="6">
+      <c r="BO24" s="59">
         <v>94.6</v>
       </c>
-      <c r="BP24" s="6">
+      <c r="BP24" s="59">
         <v>19</v>
       </c>
-      <c r="BQ24" s="3">
+      <c r="BQ24" s="56">
         <v>0.1</v>
       </c>
-      <c r="BR24" s="3">
+      <c r="BR24" s="56">
         <v>15.9</v>
       </c>
-      <c r="BS24" s="3">
+      <c r="BS24" s="56">
         <v>0.2</v>
       </c>
-      <c r="BT24" s="3">
+      <c r="BT24" s="56">
         <v>0.2</v>
       </c>
-      <c r="BU24" s="3">
+      <c r="BU24" s="56">
         <v>0</v>
       </c>
-      <c r="BV24" s="3">
+      <c r="BV24" s="56">
         <v>7</v>
       </c>
-      <c r="BW24" s="3">
+      <c r="BW24" s="56">
         <v>12.1</v>
       </c>
-      <c r="BX24" s="3">
+      <c r="BX24" s="56">
         <v>321.39999999999998</v>
       </c>
-      <c r="BY24" s="3">
+      <c r="BY24" s="56">
         <v>30.7</v>
       </c>
-      <c r="BZ24" s="3">
+      <c r="BZ24" s="56">
         <v>1.2</v>
       </c>
-      <c r="CA24" s="3">
+      <c r="CA24" s="56">
         <v>23.3</v>
       </c>
-      <c r="CB24" s="3">
+      <c r="CB24" s="56">
         <v>11.2</v>
       </c>
-      <c r="CC24" s="3">
+      <c r="CC24" s="56">
         <v>0</v>
       </c>
-      <c r="CD24" s="3">
+      <c r="CD24" s="56">
         <v>0.3</v>
       </c>
-      <c r="CE24" s="3">
+      <c r="CE24" s="56">
         <v>0.2</v>
       </c>
-      <c r="CF24" s="3" t="s">
+      <c r="CF24" s="56" t="s">
         <v>203</v>
       </c>
-      <c r="CG24" s="5">
+      <c r="CG24" s="58">
         <v>64</v>
       </c>
-      <c r="CH24" s="5" t="s">
+      <c r="CH24" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="CI24" s="5">
+      <c r="CI24" s="58">
         <v>3947</v>
       </c>
-      <c r="CJ24" s="5">
+      <c r="CJ24" s="58">
         <v>584</v>
       </c>
-      <c r="CK24" s="5">
+      <c r="CK24" s="58">
         <v>159</v>
       </c>
-      <c r="CL24" s="5">
+      <c r="CL24" s="58">
         <v>42</v>
       </c>
-      <c r="CM24" s="5">
+      <c r="CM24" s="58">
         <v>35</v>
       </c>
-      <c r="CN24" s="5">
+      <c r="CN24" s="58">
         <v>7</v>
       </c>
-      <c r="CO24" s="5">
+      <c r="CO24" s="58">
         <v>78</v>
       </c>
-      <c r="CP24" s="3">
+      <c r="CP24" s="56">
         <v>0.2</v>
       </c>
-      <c r="CQ24" s="3">
+      <c r="CQ24" s="56">
         <v>0.1</v>
       </c>
-      <c r="CR24" s="3" t="s">
+      <c r="CR24" s="56" t="s">
         <v>203</v>
       </c>
-      <c r="CS24" s="5">
+      <c r="CS24" s="58">
         <v>1109</v>
       </c>
-      <c r="CT24" s="5">
+      <c r="CT24" s="58">
         <v>9000</v>
       </c>
-      <c r="CU24" s="5">
+      <c r="CU24" s="58">
         <v>6294</v>
       </c>
-      <c r="CV24" s="5">
+      <c r="CV24" s="58">
         <v>2706</v>
       </c>
-      <c r="CW24" s="5">
+      <c r="CW24" s="58">
         <v>8396</v>
       </c>
-      <c r="CX24" s="5">
+      <c r="CX24" s="58">
         <v>5894</v>
       </c>
-      <c r="CY24" s="5">
+      <c r="CY24" s="58">
         <v>2502</v>
       </c>
-      <c r="CZ24" s="7">
+      <c r="CZ24" s="60">
         <v>604</v>
       </c>
-      <c r="DA24" s="7">
+      <c r="DA24" s="60">
         <v>400</v>
       </c>
-      <c r="DB24" s="7">
+      <c r="DB24" s="60">
         <v>204</v>
       </c>
-      <c r="DC24" s="5">
+      <c r="DC24" s="58">
         <v>673</v>
       </c>
-      <c r="DD24" s="5">
+      <c r="DD24" s="58">
         <v>15</v>
       </c>
-      <c r="DE24" s="5">
+      <c r="DE24" s="58">
         <v>1262</v>
       </c>
-      <c r="DF24" s="5">
+      <c r="DF24" s="58">
         <v>6962</v>
       </c>
-      <c r="DG24" s="5">
+      <c r="DG24" s="58">
         <v>5513</v>
       </c>
-      <c r="DH24" s="5">
+      <c r="DH24" s="58">
         <v>1143</v>
       </c>
-      <c r="DI24" s="8">
+      <c r="DI24" s="61">
         <v>27</v>
       </c>
-      <c r="DJ24" s="8">
+      <c r="DJ24" s="61">
         <v>0</v>
       </c>
-      <c r="DK24" s="8">
+      <c r="DK24" s="61">
         <v>33</v>
       </c>
-      <c r="DL24" s="8">
+      <c r="DL24" s="61">
         <v>12</v>
       </c>
-      <c r="DM24" s="8">
+      <c r="DM24" s="61">
         <v>12</v>
       </c>
-      <c r="DN24" s="8">
+      <c r="DN24" s="61">
         <v>0</v>
       </c>
-      <c r="DO24" s="8">
+      <c r="DO24" s="61">
         <v>353</v>
       </c>
-      <c r="DP24" s="5">
+      <c r="DP24" s="58">
         <v>1311</v>
       </c>
-      <c r="DQ24" s="5">
+      <c r="DQ24" s="58">
         <v>732</v>
       </c>
-      <c r="DR24" s="5">
+      <c r="DR24" s="58">
         <v>579</v>
       </c>
-      <c r="DS24" s="5">
+      <c r="DS24" s="58">
         <v>2306</v>
       </c>
-      <c r="DT24" s="5">
+      <c r="DT24" s="58">
         <v>312</v>
       </c>
-      <c r="DU24" s="5">
+      <c r="DU24" s="58">
         <v>182</v>
       </c>
-      <c r="DV24" s="5">
+      <c r="DV24" s="58">
         <v>130</v>
       </c>
-      <c r="DW24" s="5">
+      <c r="DW24" s="58">
         <v>14</v>
       </c>
-      <c r="DX24" s="5">
+      <c r="DX24" s="58">
         <v>2</v>
       </c>
-      <c r="DY24" s="5">
+      <c r="DY24" s="58">
         <v>621</v>
       </c>
-      <c r="DZ24" s="5">
+      <c r="DZ24" s="58">
         <v>13</v>
       </c>
-      <c r="EA24" s="5">
+      <c r="EA24" s="58">
         <v>180</v>
       </c>
-      <c r="EB24" s="5">
+      <c r="EB24" s="58">
         <v>187</v>
       </c>
-      <c r="EC24" s="5" t="s">
+      <c r="EC24" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="ED24" s="5">
+      <c r="ED24" s="58">
         <v>240</v>
       </c>
-      <c r="EE24" s="5" t="s">
+      <c r="EE24" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="EF24" s="8">
+      <c r="EF24" s="61">
         <v>100</v>
       </c>
-      <c r="EG24" s="8">
+      <c r="EG24" s="61">
         <v>655</v>
       </c>
-      <c r="EH24" s="8">
+      <c r="EH24" s="61">
         <v>93</v>
       </c>
-      <c r="EI24" s="5">
+      <c r="EI24" s="58">
         <v>5911</v>
       </c>
-      <c r="EJ24" s="5">
+      <c r="EJ24" s="58">
         <v>613</v>
       </c>
-      <c r="EK24" s="5">
+      <c r="EK24" s="58">
         <v>203</v>
       </c>
-      <c r="EL24" s="8">
+      <c r="EL24" s="61">
         <v>121</v>
       </c>
-      <c r="EM24" s="8">
+      <c r="EM24" s="61">
         <v>434</v>
       </c>
-      <c r="EN24" s="8">
+      <c r="EN24" s="61">
         <v>289</v>
       </c>
-      <c r="EO24" s="8">
+      <c r="EO24" s="61">
         <v>330</v>
       </c>
-      <c r="EP24" s="8">
+      <c r="EP24" s="61">
         <v>241</v>
       </c>
-      <c r="EQ24" s="8">
+      <c r="EQ24" s="61">
         <v>423</v>
       </c>
-      <c r="ER24" s="8">
+      <c r="ER24" s="61">
         <v>326</v>
       </c>
-      <c r="ES24" s="8">
+      <c r="ES24" s="61">
         <v>134</v>
       </c>
-      <c r="ET24" s="8">
+      <c r="ET24" s="61">
         <v>38</v>
       </c>
-      <c r="EU24" s="5">
+      <c r="EU24" s="58">
         <v>329</v>
       </c>
-      <c r="EV24" s="5">
+      <c r="EV24" s="58">
         <v>57</v>
       </c>
-      <c r="EW24" s="5">
+      <c r="EW24" s="58">
         <v>205</v>
       </c>
-      <c r="EX24" s="5">
+      <c r="EX24" s="58">
         <v>11</v>
       </c>
-      <c r="EY24" s="5">
+      <c r="EY24" s="58">
         <v>780</v>
       </c>
-      <c r="EZ24" s="5">
+      <c r="EZ24" s="58">
         <v>581</v>
       </c>
-      <c r="FA24" s="5">
+      <c r="FA24" s="58">
         <v>106</v>
       </c>
-      <c r="FB24" s="5">
+      <c r="FB24" s="58">
         <v>835</v>
       </c>
-      <c r="FC24" s="8">
+      <c r="FC24" s="61">
         <v>1051</v>
       </c>
-      <c r="FD24" s="69">
+      <c r="FD24" s="67">
         <v>8</v>
       </c>
     </row>
-    <row r="25" spans="1:160" s="73" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A25" s="71" t="s">
+    <row r="25" spans="1:160" s="71" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A25" s="69" t="s">
         <v>173</v>
       </c>
-      <c r="B25" s="71"/>
-[...7 lines deleted...]
-      <c r="J25" s="66">
+      <c r="B25" s="69"/>
+      <c r="C25" s="69"/>
+      <c r="D25" s="69"/>
+      <c r="E25" s="69"/>
+      <c r="F25" s="69"/>
+      <c r="G25" s="69"/>
+      <c r="H25" s="69"/>
+      <c r="I25" s="69"/>
+      <c r="J25" s="54">
         <v>9</v>
       </c>
-      <c r="K25" s="2">
+      <c r="K25" s="55">
         <v>218</v>
       </c>
-      <c r="L25" s="3">
+      <c r="L25" s="56">
         <v>252.1</v>
       </c>
-      <c r="M25" s="4">
+      <c r="M25" s="57">
         <v>4.6100000000000003</v>
       </c>
-      <c r="N25" s="4">
+      <c r="N25" s="57">
         <v>2.5099999999999998</v>
       </c>
-      <c r="O25" s="4">
+      <c r="O25" s="57">
         <v>2.1</v>
       </c>
-      <c r="P25" s="5">
+      <c r="P25" s="58">
         <v>2424</v>
       </c>
-      <c r="Q25" s="6">
+      <c r="Q25" s="59">
         <v>68.8</v>
       </c>
-      <c r="R25" s="5">
+      <c r="R25" s="58">
         <v>10666</v>
       </c>
-      <c r="S25" s="5">
+      <c r="S25" s="58">
         <v>10784</v>
       </c>
-      <c r="T25" s="7">
+      <c r="T25" s="60">
         <v>-118</v>
       </c>
-      <c r="U25" s="5">
+      <c r="U25" s="58">
         <v>1318</v>
       </c>
-      <c r="V25" s="5">
+      <c r="V25" s="58">
         <v>81</v>
       </c>
-      <c r="W25" s="5">
+      <c r="W25" s="58">
         <v>1119</v>
       </c>
-      <c r="X25" s="5">
+      <c r="X25" s="58">
         <v>2523</v>
       </c>
-      <c r="Y25" s="3">
+      <c r="Y25" s="56">
         <v>23.7</v>
       </c>
-      <c r="Z25" s="3" t="s">
+      <c r="Z25" s="56" t="s">
         <v>202</v>
       </c>
-      <c r="AA25" s="3">
+      <c r="AA25" s="56">
         <v>10.5</v>
       </c>
-      <c r="AB25" s="3">
+      <c r="AB25" s="56">
         <v>101.1</v>
       </c>
-      <c r="AC25" s="5">
+      <c r="AC25" s="58">
         <v>530</v>
       </c>
-      <c r="AD25" s="5">
+      <c r="AD25" s="58">
         <v>2241</v>
       </c>
-      <c r="AE25" s="8">
+      <c r="AE25" s="61">
         <v>10570</v>
       </c>
-      <c r="AF25" s="8">
+      <c r="AF25" s="61">
         <v>975</v>
       </c>
-      <c r="AG25" s="8">
+      <c r="AG25" s="61">
         <v>9612</v>
       </c>
-      <c r="AH25" s="5">
+      <c r="AH25" s="58">
         <v>161</v>
       </c>
-      <c r="AI25" s="9">
+      <c r="AI25" s="62">
         <v>958</v>
       </c>
-      <c r="AJ25" s="3">
-[...2 lines deleted...]
-      <c r="AK25" s="3">
+      <c r="AJ25" s="56">
+        <v>115.6</v>
+      </c>
+      <c r="AK25" s="56">
         <v>9.1</v>
       </c>
-      <c r="AL25" s="7">
+      <c r="AL25" s="60">
         <v>2624</v>
       </c>
-      <c r="AM25" s="3">
+      <c r="AM25" s="56">
         <v>24.8</v>
       </c>
-      <c r="AN25" s="5">
+      <c r="AN25" s="58">
         <v>208</v>
       </c>
-      <c r="AO25" s="5">
+      <c r="AO25" s="58">
         <v>38</v>
       </c>
-      <c r="AP25" s="5">
+      <c r="AP25" s="58">
         <v>569</v>
       </c>
-      <c r="AQ25" s="5">
+      <c r="AQ25" s="58">
         <v>104</v>
       </c>
-      <c r="AR25" s="4">
+      <c r="AR25" s="57">
         <v>4.76</v>
       </c>
-      <c r="AS25" s="10">
+      <c r="AS25" s="63">
         <v>2.5299999999999998</v>
       </c>
-      <c r="AT25" s="11">
+      <c r="AT25" s="64">
         <v>0.9</v>
       </c>
-      <c r="AU25" s="11">
+      <c r="AU25" s="64">
         <v>4.6100000000000003</v>
       </c>
-      <c r="AV25" s="11">
+      <c r="AV25" s="64">
         <v>2.5099999999999998</v>
       </c>
-      <c r="AW25" s="11">
+      <c r="AW25" s="64">
         <v>2.1</v>
       </c>
-      <c r="AX25" s="11">
+      <c r="AX25" s="64">
         <v>0.77</v>
       </c>
-      <c r="AY25" s="11">
+      <c r="AY25" s="64">
         <v>1.33</v>
       </c>
-      <c r="AZ25" s="11">
+      <c r="AZ25" s="64">
         <v>0.04</v>
       </c>
-      <c r="BA25" s="11">
+      <c r="BA25" s="64">
         <v>0.02</v>
       </c>
-      <c r="BB25" s="11">
+      <c r="BB25" s="64">
         <v>0.02</v>
       </c>
-      <c r="BC25" s="67">
+      <c r="BC25" s="65">
         <v>2424</v>
       </c>
-      <c r="BD25" s="72">
+      <c r="BD25" s="70">
         <v>1807</v>
       </c>
-      <c r="BE25" s="72">
+      <c r="BE25" s="70">
         <v>617</v>
       </c>
-      <c r="BF25" s="72">
+      <c r="BF25" s="70">
         <v>537</v>
       </c>
-      <c r="BG25" s="72">
+      <c r="BG25" s="70">
         <v>80</v>
       </c>
-      <c r="BH25" s="3">
+      <c r="BH25" s="56">
         <v>252.1</v>
       </c>
-      <c r="BI25" s="3">
+      <c r="BI25" s="56">
         <v>152.6</v>
       </c>
-      <c r="BJ25" s="3">
+      <c r="BJ25" s="56">
         <v>195.9</v>
       </c>
-      <c r="BK25" s="6">
+      <c r="BK25" s="59">
         <v>28.5</v>
       </c>
-      <c r="BL25" s="6">
+      <c r="BL25" s="59">
         <v>15.1</v>
       </c>
-      <c r="BM25" s="6">
+      <c r="BM25" s="59">
         <v>12.6</v>
       </c>
-      <c r="BN25" s="6">
+      <c r="BN25" s="59">
         <v>1.9</v>
       </c>
-      <c r="BO25" s="6">
+      <c r="BO25" s="59">
         <v>121.5</v>
       </c>
-      <c r="BP25" s="6">
+      <c r="BP25" s="59">
         <v>17.5</v>
       </c>
-      <c r="BQ25" s="3">
+      <c r="BQ25" s="56">
         <v>0.6</v>
       </c>
-      <c r="BR25" s="3">
+      <c r="BR25" s="56">
         <v>10.199999999999999</v>
       </c>
-      <c r="BS25" s="3">
+      <c r="BS25" s="56">
         <v>0.7</v>
       </c>
-      <c r="BT25" s="3">
+      <c r="BT25" s="56">
         <v>0.4</v>
       </c>
-      <c r="BU25" s="3">
+      <c r="BU25" s="56">
         <v>0.3</v>
       </c>
-      <c r="BV25" s="3">
+      <c r="BV25" s="56">
         <v>5.7</v>
       </c>
-      <c r="BW25" s="3">
+      <c r="BW25" s="56">
         <v>11.5</v>
       </c>
-      <c r="BX25" s="3">
+      <c r="BX25" s="56">
         <v>217.2</v>
       </c>
-      <c r="BY25" s="3">
+      <c r="BY25" s="56">
         <v>12.7</v>
       </c>
-      <c r="BZ25" s="3">
+      <c r="BZ25" s="56">
         <v>0.4</v>
       </c>
-      <c r="CA25" s="3">
+      <c r="CA25" s="56">
         <v>48.6</v>
       </c>
-      <c r="CB25" s="3">
+      <c r="CB25" s="56">
         <v>19.100000000000001</v>
       </c>
-      <c r="CC25" s="3">
+      <c r="CC25" s="56">
         <v>0.5</v>
       </c>
-      <c r="CD25" s="3">
+      <c r="CD25" s="56">
         <v>0.6</v>
       </c>
-      <c r="CE25" s="3">
+      <c r="CE25" s="56">
         <v>0.1</v>
       </c>
-      <c r="CF25" s="3">
+      <c r="CF25" s="56">
         <v>4.5999999999999996</v>
       </c>
-      <c r="CG25" s="5">
+      <c r="CG25" s="58">
         <v>755</v>
       </c>
-      <c r="CH25" s="5">
+      <c r="CH25" s="58">
         <v>633</v>
       </c>
-      <c r="CI25" s="5">
+      <c r="CI25" s="58">
         <v>5296</v>
       </c>
-      <c r="CJ25" s="5">
+      <c r="CJ25" s="58">
         <v>560</v>
       </c>
-      <c r="CK25" s="5">
+      <c r="CK25" s="58">
         <v>80</v>
       </c>
-      <c r="CL25" s="5">
+      <c r="CL25" s="58">
         <v>80</v>
       </c>
-      <c r="CM25" s="5">
+      <c r="CM25" s="58">
         <v>63</v>
       </c>
-      <c r="CN25" s="5">
+      <c r="CN25" s="58">
         <v>17</v>
       </c>
-      <c r="CO25" s="5">
+      <c r="CO25" s="58">
         <v>4594</v>
       </c>
-      <c r="CP25" s="3">
+      <c r="CP25" s="56">
         <v>0.5</v>
       </c>
-      <c r="CQ25" s="3">
+      <c r="CQ25" s="56">
         <v>0.1</v>
       </c>
-      <c r="CR25" s="3">
+      <c r="CR25" s="56">
         <v>9.6</v>
       </c>
-      <c r="CS25" s="5">
+      <c r="CS25" s="58">
         <v>13070</v>
       </c>
-      <c r="CT25" s="5">
+      <c r="CT25" s="58">
         <v>10666</v>
       </c>
-      <c r="CU25" s="5">
+      <c r="CU25" s="58">
         <v>9558</v>
       </c>
-      <c r="CV25" s="5">
+      <c r="CV25" s="58">
         <v>1108</v>
       </c>
-      <c r="CW25" s="5">
+      <c r="CW25" s="58">
         <v>10784</v>
       </c>
-      <c r="CX25" s="5">
+      <c r="CX25" s="58">
         <v>9547</v>
       </c>
-      <c r="CY25" s="5">
+      <c r="CY25" s="58">
         <v>1237</v>
       </c>
-      <c r="CZ25" s="7">
+      <c r="CZ25" s="60">
         <v>-118</v>
       </c>
-      <c r="DA25" s="7">
+      <c r="DA25" s="60">
         <v>11</v>
       </c>
-      <c r="DB25" s="7">
+      <c r="DB25" s="60">
         <v>-129</v>
       </c>
-      <c r="DC25" s="5">
+      <c r="DC25" s="58">
         <v>1318</v>
       </c>
-      <c r="DD25" s="5">
+      <c r="DD25" s="58">
         <v>81</v>
       </c>
-      <c r="DE25" s="5">
+      <c r="DE25" s="58">
         <v>1119</v>
       </c>
-      <c r="DF25" s="5">
+      <c r="DF25" s="58">
         <v>10570</v>
       </c>
-      <c r="DG25" s="5">
+      <c r="DG25" s="58">
         <v>4614</v>
       </c>
-      <c r="DH25" s="5">
+      <c r="DH25" s="58">
         <v>1571</v>
       </c>
-      <c r="DI25" s="8">
+      <c r="DI25" s="61">
         <v>35</v>
       </c>
-      <c r="DJ25" s="8">
+      <c r="DJ25" s="61">
         <v>1</v>
       </c>
-      <c r="DK25" s="8">
+      <c r="DK25" s="61">
         <v>44</v>
       </c>
-      <c r="DL25" s="8">
+      <c r="DL25" s="61">
         <v>20</v>
       </c>
-      <c r="DM25" s="8">
+      <c r="DM25" s="61">
         <v>15</v>
       </c>
-      <c r="DN25" s="8">
+      <c r="DN25" s="61">
         <v>5</v>
       </c>
-      <c r="DO25" s="8">
+      <c r="DO25" s="61">
         <v>226</v>
       </c>
-      <c r="DP25" s="5">
+      <c r="DP25" s="58">
         <v>1193</v>
       </c>
-      <c r="DQ25" s="5">
+      <c r="DQ25" s="58">
         <v>857</v>
       </c>
-      <c r="DR25" s="5">
+      <c r="DR25" s="58">
         <v>336</v>
       </c>
-      <c r="DS25" s="5">
+      <c r="DS25" s="58">
         <v>1272</v>
       </c>
-      <c r="DT25" s="5">
+      <c r="DT25" s="58">
         <v>131</v>
       </c>
-      <c r="DU25" s="5">
+      <c r="DU25" s="58">
         <v>27</v>
       </c>
-      <c r="DV25" s="5">
+      <c r="DV25" s="58">
         <v>104</v>
       </c>
-      <c r="DW25" s="5">
+      <c r="DW25" s="58">
         <v>19</v>
       </c>
-      <c r="DX25" s="5">
+      <c r="DX25" s="58">
         <v>102</v>
       </c>
-      <c r="DY25" s="5">
+      <c r="DY25" s="58">
         <v>4633</v>
       </c>
-      <c r="DZ25" s="5">
+      <c r="DZ25" s="58">
         <v>671</v>
       </c>
-      <c r="EA25" s="5">
+      <c r="EA25" s="58">
         <v>217</v>
       </c>
-      <c r="EB25" s="5">
+      <c r="EB25" s="58">
         <v>77</v>
       </c>
-      <c r="EC25" s="5">
+      <c r="EC25" s="58">
         <v>437</v>
       </c>
-      <c r="ED25" s="5">
+      <c r="ED25" s="58">
         <v>2866</v>
       </c>
-      <c r="EE25" s="5">
+      <c r="EE25" s="58">
         <v>343</v>
       </c>
-      <c r="EF25" s="8">
+      <c r="EF25" s="61">
         <v>216</v>
       </c>
-      <c r="EG25" s="8">
+      <c r="EG25" s="61">
         <v>975</v>
       </c>
-      <c r="EH25" s="8">
+      <c r="EH25" s="61">
         <v>141</v>
       </c>
-      <c r="EI25" s="5">
+      <c r="EI25" s="58">
         <v>9612</v>
       </c>
-      <c r="EJ25" s="5">
+      <c r="EJ25" s="58">
         <v>1148</v>
       </c>
-      <c r="EK25" s="5">
+      <c r="EK25" s="58">
         <v>154</v>
       </c>
-      <c r="EL25" s="8">
+      <c r="EL25" s="61">
         <v>279</v>
       </c>
-      <c r="EM25" s="8">
+      <c r="EM25" s="61">
         <v>347</v>
       </c>
-      <c r="EN25" s="8">
+      <c r="EN25" s="61">
         <v>2837</v>
       </c>
-      <c r="EO25" s="8">
+      <c r="EO25" s="61">
         <v>424</v>
       </c>
-      <c r="EP25" s="8">
+      <c r="EP25" s="61">
         <v>328</v>
       </c>
-      <c r="EQ25" s="8">
+      <c r="EQ25" s="61">
         <v>543</v>
       </c>
-      <c r="ER25" s="8">
+      <c r="ER25" s="61">
         <v>434</v>
       </c>
-      <c r="ES25" s="8">
+      <c r="ES25" s="61">
         <v>143</v>
       </c>
-      <c r="ET25" s="8">
+      <c r="ET25" s="61">
         <v>28</v>
       </c>
-      <c r="EU25" s="5">
+      <c r="EU25" s="58">
         <v>473</v>
       </c>
-      <c r="EV25" s="5">
+      <c r="EV25" s="58">
         <v>27</v>
       </c>
-      <c r="EW25" s="5">
+      <c r="EW25" s="58">
         <v>186</v>
       </c>
-      <c r="EX25" s="5">
+      <c r="EX25" s="58">
         <v>45</v>
       </c>
-      <c r="EY25" s="5">
+      <c r="EY25" s="58">
         <v>707</v>
       </c>
-      <c r="EZ25" s="5">
+      <c r="EZ25" s="58">
         <v>672</v>
       </c>
-      <c r="FA25" s="5">
+      <c r="FA25" s="58">
         <v>161</v>
       </c>
-      <c r="FB25" s="5">
+      <c r="FB25" s="58">
         <v>890</v>
       </c>
-      <c r="FC25" s="8">
+      <c r="FC25" s="61">
         <v>958</v>
       </c>
-      <c r="FD25" s="69">
+      <c r="FD25" s="67">
         <v>9</v>
       </c>
     </row>
-    <row r="26" spans="1:160" s="73" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A26" s="64" t="s">
+    <row r="26" spans="1:160" s="71" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A26" s="52" t="s">
         <v>174</v>
       </c>
-      <c r="B26" s="76"/>
-[...7 lines deleted...]
-      <c r="J26" s="66">
+      <c r="B26" s="74"/>
+      <c r="C26" s="52"/>
+      <c r="D26" s="52"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="52"/>
+      <c r="G26" s="52"/>
+      <c r="H26" s="52"/>
+      <c r="I26" s="52"/>
+      <c r="J26" s="54">
         <v>10</v>
       </c>
-      <c r="K26" s="2">
+      <c r="K26" s="55">
         <v>193</v>
       </c>
-      <c r="L26" s="3">
+      <c r="L26" s="56">
         <v>123.8</v>
       </c>
-      <c r="M26" s="4">
+      <c r="M26" s="57">
         <v>4.58</v>
       </c>
-      <c r="N26" s="4">
+      <c r="N26" s="57">
         <v>2.2000000000000002</v>
       </c>
-      <c r="O26" s="4">
+      <c r="O26" s="57">
         <v>2.38</v>
       </c>
-      <c r="P26" s="5">
+      <c r="P26" s="58">
         <v>3042</v>
       </c>
-      <c r="Q26" s="6">
+      <c r="Q26" s="59">
         <v>65.900000000000006</v>
       </c>
-      <c r="R26" s="5">
+      <c r="R26" s="58">
         <v>14213</v>
       </c>
-      <c r="S26" s="5">
+      <c r="S26" s="58">
         <v>13474</v>
       </c>
-      <c r="T26" s="7">
+      <c r="T26" s="60">
         <v>739</v>
       </c>
-      <c r="U26" s="5">
+      <c r="U26" s="58">
         <v>461</v>
       </c>
-      <c r="V26" s="5">
+      <c r="V26" s="58">
         <v>18</v>
       </c>
-      <c r="W26" s="5">
+      <c r="W26" s="58">
         <v>1182</v>
       </c>
-      <c r="X26" s="5">
+      <c r="X26" s="58">
         <v>2373</v>
       </c>
-      <c r="Y26" s="3">
+      <c r="Y26" s="56">
         <v>16.7</v>
       </c>
-      <c r="Z26" s="3">
+      <c r="Z26" s="56">
         <v>5.2</v>
       </c>
-      <c r="AA26" s="3">
+      <c r="AA26" s="56">
         <v>8.3000000000000007</v>
       </c>
-      <c r="AB26" s="3">
+      <c r="AB26" s="56">
         <v>94.8</v>
       </c>
-      <c r="AC26" s="5">
+      <c r="AC26" s="58">
         <v>485</v>
       </c>
-      <c r="AD26" s="5">
+      <c r="AD26" s="58">
         <v>2907</v>
       </c>
-      <c r="AE26" s="8">
+      <c r="AE26" s="61">
         <v>10012</v>
       </c>
-      <c r="AF26" s="8">
+      <c r="AF26" s="61">
         <v>434</v>
       </c>
-      <c r="AG26" s="8">
+      <c r="AG26" s="61">
         <v>7775</v>
       </c>
-      <c r="AH26" s="5">
+      <c r="AH26" s="58">
         <v>152</v>
       </c>
-      <c r="AI26" s="9">
+      <c r="AI26" s="62">
         <v>2237</v>
       </c>
-      <c r="AJ26" s="3">
-[...2 lines deleted...]
-      <c r="AK26" s="3">
+      <c r="AJ26" s="56">
+        <v>162</v>
+      </c>
+      <c r="AK26" s="56">
         <v>22.3</v>
       </c>
-      <c r="AL26" s="7">
+      <c r="AL26" s="60">
         <v>3437</v>
       </c>
-      <c r="AM26" s="3">
+      <c r="AM26" s="56">
         <v>34.299999999999997</v>
       </c>
-      <c r="AN26" s="5">
+      <c r="AN26" s="58">
         <v>488</v>
       </c>
-      <c r="AO26" s="5">
+      <c r="AO26" s="58">
         <v>181</v>
       </c>
-      <c r="AP26" s="5">
+      <c r="AP26" s="58">
         <v>750</v>
       </c>
-      <c r="AQ26" s="5">
+      <c r="AQ26" s="58">
         <v>278</v>
       </c>
-      <c r="AR26" s="4">
+      <c r="AR26" s="57">
         <v>4.8899999999999997</v>
       </c>
-      <c r="AS26" s="10">
+      <c r="AS26" s="63">
         <v>2.27</v>
       </c>
-      <c r="AT26" s="11">
+      <c r="AT26" s="64">
         <v>0.72</v>
       </c>
-      <c r="AU26" s="11">
+      <c r="AU26" s="64">
         <v>4.58</v>
       </c>
-      <c r="AV26" s="11">
+      <c r="AV26" s="64">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AW26" s="11">
+      <c r="AW26" s="64">
         <v>2.38</v>
       </c>
-      <c r="AX26" s="11">
+      <c r="AX26" s="64">
         <v>0.48</v>
       </c>
-      <c r="AY26" s="11">
+      <c r="AY26" s="64">
         <v>1.9</v>
       </c>
-      <c r="AZ26" s="11">
+      <c r="AZ26" s="64">
         <v>0.1</v>
       </c>
-      <c r="BA26" s="11">
+      <c r="BA26" s="64">
         <v>0.05</v>
       </c>
-      <c r="BB26" s="11">
+      <c r="BB26" s="64">
         <v>0.05</v>
       </c>
-      <c r="BC26" s="67">
+      <c r="BC26" s="65">
         <v>3042</v>
       </c>
-      <c r="BD26" s="72">
+      <c r="BD26" s="70">
         <v>2363</v>
       </c>
-      <c r="BE26" s="72">
+      <c r="BE26" s="70">
         <v>679</v>
       </c>
-      <c r="BF26" s="72">
+      <c r="BF26" s="70">
         <v>469</v>
       </c>
-      <c r="BG26" s="72">
+      <c r="BG26" s="70">
         <v>210</v>
       </c>
-      <c r="BH26" s="3">
+      <c r="BH26" s="56">
         <v>123.8</v>
       </c>
-      <c r="BI26" s="3">
+      <c r="BI26" s="56">
         <v>39.1</v>
       </c>
-      <c r="BJ26" s="3">
+      <c r="BJ26" s="56">
         <v>64.2</v>
       </c>
-      <c r="BK26" s="6">
+      <c r="BK26" s="59">
         <v>18.2</v>
       </c>
-      <c r="BL26" s="6">
+      <c r="BL26" s="59">
         <v>41.4</v>
       </c>
-      <c r="BM26" s="6">
+      <c r="BM26" s="59">
         <v>0</v>
       </c>
-      <c r="BN26" s="6" t="s">
+      <c r="BN26" s="59" t="s">
         <v>203</v>
       </c>
-      <c r="BO26" s="6">
+      <c r="BO26" s="59">
         <v>37.700000000000003</v>
       </c>
-      <c r="BP26" s="6">
+      <c r="BP26" s="59">
         <v>2</v>
       </c>
-      <c r="BQ26" s="3" t="s">
+      <c r="BQ26" s="56" t="s">
         <v>203</v>
       </c>
-      <c r="BR26" s="3">
+      <c r="BR26" s="56">
         <v>0</v>
       </c>
-      <c r="BS26" s="3">
+      <c r="BS26" s="56">
         <v>4</v>
       </c>
-      <c r="BT26" s="3">
+      <c r="BT26" s="56">
         <v>3.9</v>
       </c>
-      <c r="BU26" s="3">
+      <c r="BU26" s="56">
         <v>0.1</v>
       </c>
-      <c r="BV26" s="3">
+      <c r="BV26" s="56">
         <v>1.7</v>
       </c>
-      <c r="BW26" s="3">
+      <c r="BW26" s="56">
         <v>23.4</v>
       </c>
-      <c r="BX26" s="3">
+      <c r="BX26" s="56">
         <v>366.6</v>
       </c>
-      <c r="BY26" s="3">
+      <c r="BY26" s="56">
         <v>34.299999999999997</v>
       </c>
-      <c r="BZ26" s="3">
+      <c r="BZ26" s="56">
         <v>1.4</v>
       </c>
-      <c r="CA26" s="3">
+      <c r="CA26" s="56">
         <v>18.8</v>
       </c>
-      <c r="CB26" s="3">
+      <c r="CB26" s="56">
         <v>2.1</v>
       </c>
-      <c r="CC26" s="3" t="s">
+      <c r="CC26" s="56" t="s">
         <v>203</v>
       </c>
-      <c r="CD26" s="3">
+      <c r="CD26" s="56">
         <v>0.1</v>
       </c>
-      <c r="CE26" s="3">
+      <c r="CE26" s="56">
         <v>0.2</v>
       </c>
-      <c r="CF26" s="3">
+      <c r="CF26" s="56">
         <v>6.2</v>
       </c>
-      <c r="CG26" s="5">
+      <c r="CG26" s="58">
         <v>97</v>
       </c>
-      <c r="CH26" s="5" t="s">
+      <c r="CH26" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="CI26" s="5">
+      <c r="CI26" s="58">
         <v>1974</v>
       </c>
-      <c r="CJ26" s="5">
+      <c r="CJ26" s="58">
         <v>56</v>
       </c>
-      <c r="CK26" s="5">
+      <c r="CK26" s="58">
         <v>1</v>
       </c>
-      <c r="CL26" s="5">
+      <c r="CL26" s="58">
         <v>1028</v>
       </c>
-      <c r="CM26" s="5">
+      <c r="CM26" s="58">
         <v>1017</v>
       </c>
-      <c r="CN26" s="5">
+      <c r="CN26" s="58">
         <v>11</v>
       </c>
-      <c r="CO26" s="5" t="s">
+      <c r="CO26" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="CP26" s="3">
+      <c r="CP26" s="56">
         <v>0.1</v>
       </c>
-      <c r="CQ26" s="3">
+      <c r="CQ26" s="56">
         <v>0.2</v>
       </c>
-      <c r="CR26" s="3">
+      <c r="CR26" s="56">
         <v>11.7</v>
       </c>
-      <c r="CS26" s="5">
+      <c r="CS26" s="58">
         <v>1877</v>
       </c>
-      <c r="CT26" s="5">
+      <c r="CT26" s="58">
         <v>14213</v>
       </c>
-      <c r="CU26" s="5">
+      <c r="CU26" s="58">
         <v>9543</v>
       </c>
-      <c r="CV26" s="5">
+      <c r="CV26" s="58">
         <v>4670</v>
       </c>
-      <c r="CW26" s="5">
+      <c r="CW26" s="58">
         <v>13474</v>
       </c>
-      <c r="CX26" s="5">
+      <c r="CX26" s="58">
         <v>7948</v>
       </c>
-      <c r="CY26" s="5">
+      <c r="CY26" s="58">
         <v>5526</v>
       </c>
-      <c r="CZ26" s="7">
+      <c r="CZ26" s="60">
         <v>739</v>
       </c>
-      <c r="DA26" s="7">
+      <c r="DA26" s="60">
         <v>1595</v>
       </c>
-      <c r="DB26" s="7">
+      <c r="DB26" s="60">
         <v>-856</v>
       </c>
-      <c r="DC26" s="5">
+      <c r="DC26" s="58">
         <v>461</v>
       </c>
-      <c r="DD26" s="5">
+      <c r="DD26" s="58">
         <v>18</v>
       </c>
-      <c r="DE26" s="5">
+      <c r="DE26" s="58">
         <v>1182</v>
       </c>
-      <c r="DF26" s="5">
+      <c r="DF26" s="58">
         <v>10012</v>
       </c>
-      <c r="DG26" s="5">
+      <c r="DG26" s="58">
         <v>8211</v>
       </c>
-      <c r="DH26" s="5">
+      <c r="DH26" s="58">
         <v>436</v>
       </c>
-      <c r="DI26" s="8">
+      <c r="DI26" s="61">
         <v>2</v>
       </c>
-      <c r="DJ26" s="8">
+      <c r="DJ26" s="61">
         <v>6</v>
       </c>
-      <c r="DK26" s="8">
+      <c r="DK26" s="61">
         <v>1</v>
       </c>
-      <c r="DL26" s="8">
+      <c r="DL26" s="61">
         <v>336</v>
       </c>
-      <c r="DM26" s="8">
+      <c r="DM26" s="61">
         <v>334</v>
       </c>
-      <c r="DN26" s="8">
+      <c r="DN26" s="61">
         <v>2</v>
       </c>
-      <c r="DO26" s="8">
+      <c r="DO26" s="61">
         <v>42</v>
       </c>
-      <c r="DP26" s="5">
+      <c r="DP26" s="58">
         <v>5008</v>
       </c>
-      <c r="DQ26" s="5">
+      <c r="DQ26" s="58">
         <v>2370</v>
       </c>
-      <c r="DR26" s="5">
+      <c r="DR26" s="58">
         <v>2638</v>
       </c>
-      <c r="DS26" s="5">
+      <c r="DS26" s="58">
         <v>2136</v>
       </c>
-      <c r="DT26" s="5">
+      <c r="DT26" s="58">
         <v>193</v>
       </c>
-      <c r="DU26" s="5">
+      <c r="DU26" s="58">
         <v>74</v>
       </c>
-      <c r="DV26" s="5">
+      <c r="DV26" s="58">
         <v>119</v>
       </c>
-      <c r="DW26" s="5">
+      <c r="DW26" s="58">
         <v>1</v>
       </c>
-      <c r="DX26" s="5">
+      <c r="DX26" s="58">
         <v>50</v>
       </c>
-      <c r="DY26" s="5">
+      <c r="DY26" s="58">
         <v>1116</v>
       </c>
-      <c r="DZ26" s="5" t="s">
+      <c r="DZ26" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="EA26" s="5">
+      <c r="EA26" s="58">
         <v>32</v>
       </c>
-      <c r="EB26" s="5">
+      <c r="EB26" s="58">
         <v>151</v>
       </c>
-      <c r="EC26" s="5">
+      <c r="EC26" s="58">
         <v>528</v>
       </c>
-      <c r="ED26" s="5">
+      <c r="ED26" s="58">
         <v>401</v>
       </c>
-      <c r="EE26" s="5" t="s">
+      <c r="EE26" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="EF26" s="8">
+      <c r="EF26" s="61">
         <v>74</v>
       </c>
-      <c r="EG26" s="8">
+      <c r="EG26" s="61">
         <v>434</v>
       </c>
-      <c r="EH26" s="8">
+      <c r="EH26" s="61">
         <v>153</v>
       </c>
-      <c r="EI26" s="5">
+      <c r="EI26" s="58">
         <v>7775</v>
       </c>
-      <c r="EJ26" s="5">
+      <c r="EJ26" s="58">
         <v>977</v>
       </c>
-      <c r="EK26" s="5">
+      <c r="EK26" s="58">
         <v>243</v>
       </c>
-      <c r="EL26" s="8">
+      <c r="EL26" s="61">
         <v>107</v>
       </c>
-      <c r="EM26" s="8">
+      <c r="EM26" s="61">
         <v>452</v>
       </c>
-      <c r="EN26" s="8">
+      <c r="EN26" s="61">
         <v>754</v>
       </c>
-      <c r="EO26" s="8">
+      <c r="EO26" s="61">
         <v>407</v>
       </c>
-      <c r="EP26" s="8">
+      <c r="EP26" s="61">
         <v>404</v>
       </c>
-      <c r="EQ26" s="8">
+      <c r="EQ26" s="61">
         <v>766</v>
       </c>
-      <c r="ER26" s="8">
+      <c r="ER26" s="61">
         <v>367</v>
       </c>
-      <c r="ES26" s="8">
+      <c r="ES26" s="61">
         <v>98</v>
       </c>
-      <c r="ET26" s="8">
+      <c r="ET26" s="61">
         <v>42</v>
       </c>
-      <c r="EU26" s="5">
+      <c r="EU26" s="58">
         <v>213</v>
       </c>
-      <c r="EV26" s="5">
+      <c r="EV26" s="58">
         <v>21</v>
       </c>
-      <c r="EW26" s="5">
+      <c r="EW26" s="58">
         <v>251</v>
       </c>
-      <c r="EX26" s="5">
+      <c r="EX26" s="58">
         <v>10</v>
       </c>
-      <c r="EY26" s="5">
+      <c r="EY26" s="58">
         <v>1442</v>
       </c>
-      <c r="EZ26" s="5">
+      <c r="EZ26" s="58">
         <v>669</v>
       </c>
-      <c r="FA26" s="5">
+      <c r="FA26" s="58">
         <v>152</v>
       </c>
-      <c r="FB26" s="5">
+      <c r="FB26" s="58">
         <v>625</v>
       </c>
-      <c r="FC26" s="8">
+      <c r="FC26" s="61">
         <v>2237</v>
       </c>
-      <c r="FD26" s="69">
+      <c r="FD26" s="67">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:160" s="73" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A27" s="64" t="s">
+    <row r="27" spans="1:160" s="71" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A27" s="52" t="s">
         <v>175</v>
       </c>
-      <c r="B27" s="64"/>
-[...7 lines deleted...]
-      <c r="J27" s="66">
+      <c r="B27" s="52"/>
+      <c r="C27" s="52"/>
+      <c r="D27" s="52"/>
+      <c r="E27" s="52"/>
+      <c r="F27" s="69"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="69"/>
+      <c r="I27" s="52"/>
+      <c r="J27" s="54">
         <v>11</v>
       </c>
-      <c r="K27" s="2">
+      <c r="K27" s="55">
         <v>884</v>
       </c>
-      <c r="L27" s="3">
+      <c r="L27" s="56">
         <v>315.2</v>
       </c>
-      <c r="M27" s="4">
+      <c r="M27" s="57">
         <v>5.21</v>
       </c>
-      <c r="N27" s="4">
+      <c r="N27" s="57">
         <v>2.41</v>
       </c>
-      <c r="O27" s="4">
+      <c r="O27" s="57">
         <v>2.8</v>
       </c>
-      <c r="P27" s="5">
+      <c r="P27" s="58">
         <v>3951</v>
       </c>
-      <c r="Q27" s="6">
+      <c r="Q27" s="59">
         <v>65.599999999999994</v>
       </c>
-      <c r="R27" s="5">
+      <c r="R27" s="58">
         <v>22732</v>
       </c>
-      <c r="S27" s="5">
+      <c r="S27" s="58">
         <v>22136</v>
       </c>
-      <c r="T27" s="7">
+      <c r="T27" s="60">
         <v>596</v>
       </c>
-      <c r="U27" s="5">
+      <c r="U27" s="58">
         <v>1783</v>
       </c>
-      <c r="V27" s="5">
+      <c r="V27" s="58">
         <v>121</v>
       </c>
-      <c r="W27" s="5">
+      <c r="W27" s="58">
         <v>2258</v>
       </c>
-      <c r="X27" s="5">
+      <c r="X27" s="58">
         <v>4747</v>
       </c>
-      <c r="Y27" s="3">
+      <c r="Y27" s="56">
         <v>20.9</v>
       </c>
-      <c r="Z27" s="3">
+      <c r="Z27" s="56">
         <v>2.6</v>
       </c>
-      <c r="AA27" s="3">
+      <c r="AA27" s="56">
         <v>9.9</v>
       </c>
-      <c r="AB27" s="3">
+      <c r="AB27" s="56">
         <v>97.4</v>
       </c>
-      <c r="AC27" s="5">
+      <c r="AC27" s="58">
         <v>901</v>
       </c>
-      <c r="AD27" s="5">
+      <c r="AD27" s="58">
         <v>4313</v>
       </c>
-      <c r="AE27" s="8">
+      <c r="AE27" s="61">
         <v>20531</v>
       </c>
-      <c r="AF27" s="8">
+      <c r="AF27" s="61">
         <v>1481</v>
       </c>
-      <c r="AG27" s="8">
+      <c r="AG27" s="61">
         <v>18697</v>
       </c>
-      <c r="AH27" s="5">
+      <c r="AH27" s="58">
         <v>321</v>
       </c>
-      <c r="AI27" s="9">
+      <c r="AI27" s="62">
         <v>1834</v>
       </c>
-      <c r="AJ27" s="3">
-[...2 lines deleted...]
-      <c r="AK27" s="3">
+      <c r="AJ27" s="56">
+        <v>87.6</v>
+      </c>
+      <c r="AK27" s="56">
         <v>8.9</v>
       </c>
-      <c r="AL27" s="7">
+      <c r="AL27" s="60">
         <v>4504</v>
       </c>
-      <c r="AM27" s="3">
+      <c r="AM27" s="56">
         <v>21.9</v>
       </c>
-      <c r="AN27" s="5">
+      <c r="AN27" s="58">
         <v>352</v>
       </c>
-      <c r="AO27" s="5">
+      <c r="AO27" s="58">
         <v>58</v>
       </c>
-      <c r="AP27" s="5">
+      <c r="AP27" s="58">
         <v>864</v>
       </c>
-      <c r="AQ27" s="5">
+      <c r="AQ27" s="58">
         <v>143</v>
       </c>
-      <c r="AR27" s="4">
+      <c r="AR27" s="57">
         <v>5.27</v>
       </c>
-      <c r="AS27" s="10">
+      <c r="AS27" s="63">
         <v>2.42</v>
       </c>
-      <c r="AT27" s="11">
+      <c r="AT27" s="64">
         <v>0.69</v>
       </c>
-      <c r="AU27" s="11">
+      <c r="AU27" s="64">
         <v>5.21</v>
       </c>
-      <c r="AV27" s="11">
+      <c r="AV27" s="64">
         <v>2.41</v>
       </c>
-      <c r="AW27" s="11">
+      <c r="AW27" s="64">
         <v>2.8</v>
       </c>
-      <c r="AX27" s="11">
+      <c r="AX27" s="64">
         <v>0.64</v>
       </c>
-      <c r="AY27" s="11">
+      <c r="AY27" s="64">
         <v>2.16</v>
       </c>
-      <c r="AZ27" s="11">
+      <c r="AZ27" s="64">
         <v>0.15</v>
       </c>
-      <c r="BA27" s="11">
+      <c r="BA27" s="64">
         <v>0.12</v>
       </c>
-      <c r="BB27" s="11">
+      <c r="BB27" s="64">
         <v>0.03</v>
       </c>
-      <c r="BC27" s="67">
+      <c r="BC27" s="65">
         <v>3951</v>
       </c>
-      <c r="BD27" s="72">
+      <c r="BD27" s="70">
         <v>2940</v>
       </c>
-      <c r="BE27" s="72">
+      <c r="BE27" s="70">
         <v>1011</v>
       </c>
-      <c r="BF27" s="72">
+      <c r="BF27" s="70">
         <v>811</v>
       </c>
-      <c r="BG27" s="72">
+      <c r="BG27" s="70">
         <v>200</v>
       </c>
-      <c r="BH27" s="3">
+      <c r="BH27" s="56">
         <v>315.2</v>
       </c>
-      <c r="BI27" s="3">
+      <c r="BI27" s="56">
         <v>165.6</v>
       </c>
-      <c r="BJ27" s="3">
+      <c r="BJ27" s="56">
         <v>188.3</v>
       </c>
-      <c r="BK27" s="6">
+      <c r="BK27" s="59">
         <v>76.400000000000006</v>
       </c>
-      <c r="BL27" s="6">
+      <c r="BL27" s="59">
         <v>35.799999999999997</v>
       </c>
-      <c r="BM27" s="6">
+      <c r="BM27" s="59">
         <v>14.7</v>
       </c>
-      <c r="BN27" s="6">
+      <c r="BN27" s="59">
         <v>1.6</v>
       </c>
-      <c r="BO27" s="6">
+      <c r="BO27" s="59">
         <v>91.5</v>
       </c>
-      <c r="BP27" s="6">
+      <c r="BP27" s="59">
         <v>50.1</v>
       </c>
-      <c r="BQ27" s="3">
+      <c r="BQ27" s="56">
         <v>1.4</v>
       </c>
-      <c r="BR27" s="3">
+      <c r="BR27" s="56">
         <v>13</v>
       </c>
-      <c r="BS27" s="3">
+      <c r="BS27" s="56">
         <v>17.5</v>
       </c>
-      <c r="BT27" s="3">
+      <c r="BT27" s="56">
         <v>15.1</v>
       </c>
-      <c r="BU27" s="3">
+      <c r="BU27" s="56">
         <v>2.4</v>
       </c>
-      <c r="BV27" s="3">
+      <c r="BV27" s="56">
         <v>25</v>
       </c>
-      <c r="BW27" s="3">
+      <c r="BW27" s="56">
         <v>32</v>
       </c>
-      <c r="BX27" s="3">
+      <c r="BX27" s="56">
         <v>777</v>
       </c>
-      <c r="BY27" s="3">
+      <c r="BY27" s="56">
         <v>15.9</v>
       </c>
-      <c r="BZ27" s="3">
+      <c r="BZ27" s="56">
         <v>0.9</v>
       </c>
-      <c r="CA27" s="3">
+      <c r="CA27" s="56">
         <v>160.5</v>
       </c>
-      <c r="CB27" s="3">
+      <c r="CB27" s="56">
         <v>71.599999999999994</v>
       </c>
-      <c r="CC27" s="3">
+      <c r="CC27" s="56">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CD27" s="3">
+      <c r="CD27" s="56">
         <v>3.1</v>
       </c>
-      <c r="CE27" s="3">
+      <c r="CE27" s="56">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CF27" s="3">
+      <c r="CF27" s="56">
         <v>17.2</v>
       </c>
-      <c r="CG27" s="5">
+      <c r="CG27" s="58">
         <v>282</v>
       </c>
-      <c r="CH27" s="5">
+      <c r="CH27" s="58">
         <v>2102</v>
       </c>
-      <c r="CI27" s="5">
+      <c r="CI27" s="58">
         <v>3753</v>
       </c>
-      <c r="CJ27" s="5">
+      <c r="CJ27" s="58">
         <v>1409</v>
       </c>
-      <c r="CK27" s="5">
+      <c r="CK27" s="58">
         <v>198</v>
       </c>
-      <c r="CL27" s="5">
+      <c r="CL27" s="58">
         <v>4134</v>
       </c>
-      <c r="CM27" s="5">
+      <c r="CM27" s="58">
         <v>3565</v>
       </c>
-      <c r="CN27" s="5">
+      <c r="CN27" s="58">
         <v>569</v>
       </c>
-      <c r="CO27" s="5">
+      <c r="CO27" s="58">
         <v>9912</v>
       </c>
-      <c r="CP27" s="3">
+      <c r="CP27" s="56">
         <v>2.2000000000000002</v>
       </c>
-      <c r="CQ27" s="3">
+      <c r="CQ27" s="56">
         <v>2.9</v>
       </c>
-      <c r="CR27" s="3">
+      <c r="CR27" s="56">
         <v>32.299999999999997</v>
       </c>
-      <c r="CS27" s="5">
+      <c r="CS27" s="58">
         <v>4976</v>
       </c>
-      <c r="CT27" s="5">
+      <c r="CT27" s="58">
         <v>22732</v>
       </c>
-      <c r="CU27" s="5">
+      <c r="CU27" s="58">
         <v>18973</v>
       </c>
-      <c r="CV27" s="5">
+      <c r="CV27" s="58">
         <v>3759</v>
       </c>
-      <c r="CW27" s="5">
+      <c r="CW27" s="58">
         <v>22136</v>
       </c>
-      <c r="CX27" s="5">
+      <c r="CX27" s="58">
         <v>18637</v>
       </c>
-      <c r="CY27" s="5">
+      <c r="CY27" s="58">
         <v>3499</v>
       </c>
-      <c r="CZ27" s="7">
+      <c r="CZ27" s="60">
         <v>596</v>
       </c>
-      <c r="DA27" s="7">
+      <c r="DA27" s="60">
         <v>336</v>
       </c>
-      <c r="DB27" s="7">
+      <c r="DB27" s="60">
         <v>260</v>
       </c>
-      <c r="DC27" s="5">
+      <c r="DC27" s="58">
         <v>1783</v>
       </c>
-      <c r="DD27" s="5">
+      <c r="DD27" s="58">
         <v>121</v>
       </c>
-      <c r="DE27" s="5">
+      <c r="DE27" s="58">
         <v>2258</v>
       </c>
-      <c r="DF27" s="5">
+      <c r="DF27" s="58">
         <v>20531</v>
       </c>
-      <c r="DG27" s="5">
+      <c r="DG27" s="58">
         <v>9482</v>
       </c>
-      <c r="DH27" s="5">
+      <c r="DH27" s="58">
         <v>1145</v>
       </c>
-      <c r="DI27" s="8">
+      <c r="DI27" s="61">
         <v>107</v>
       </c>
-      <c r="DJ27" s="8">
+      <c r="DJ27" s="61">
         <v>4</v>
       </c>
-      <c r="DK27" s="8">
+      <c r="DK27" s="61">
         <v>43</v>
       </c>
-      <c r="DL27" s="8">
+      <c r="DL27" s="61">
         <v>499</v>
       </c>
-      <c r="DM27" s="8">
+      <c r="DM27" s="61">
         <v>384</v>
       </c>
-      <c r="DN27" s="8">
+      <c r="DN27" s="61">
         <v>115</v>
       </c>
-      <c r="DO27" s="8">
+      <c r="DO27" s="61">
         <v>659</v>
       </c>
-      <c r="DP27" s="5">
+      <c r="DP27" s="58">
         <v>4473</v>
       </c>
-      <c r="DQ27" s="5">
+      <c r="DQ27" s="58">
         <v>1596</v>
       </c>
-      <c r="DR27" s="5">
+      <c r="DR27" s="58">
         <v>2877</v>
       </c>
-      <c r="DS27" s="5">
+      <c r="DS27" s="58">
         <v>1376</v>
       </c>
-      <c r="DT27" s="5">
+      <c r="DT27" s="58">
         <v>636</v>
       </c>
-      <c r="DU27" s="5">
+      <c r="DU27" s="58">
         <v>103</v>
       </c>
-      <c r="DV27" s="5">
+      <c r="DV27" s="58">
         <v>533</v>
       </c>
-      <c r="DW27" s="5">
+      <c r="DW27" s="58">
         <v>38</v>
       </c>
-      <c r="DX27" s="5">
+      <c r="DX27" s="58">
         <v>502</v>
       </c>
-      <c r="DY27" s="5">
+      <c r="DY27" s="58">
         <v>9267</v>
       </c>
-      <c r="DZ27" s="5">
+      <c r="DZ27" s="58">
         <v>1494</v>
       </c>
-      <c r="EA27" s="5">
+      <c r="EA27" s="58">
         <v>1095</v>
       </c>
-      <c r="EB27" s="5">
+      <c r="EB27" s="58">
         <v>3189</v>
       </c>
-      <c r="EC27" s="5">
+      <c r="EC27" s="58">
         <v>1540</v>
       </c>
-      <c r="ED27" s="5">
+      <c r="ED27" s="58">
         <v>892</v>
       </c>
-      <c r="EE27" s="5">
+      <c r="EE27" s="58">
         <v>1045</v>
       </c>
-      <c r="EF27" s="8">
+      <c r="EF27" s="61">
         <v>73</v>
       </c>
-      <c r="EG27" s="8">
+      <c r="EG27" s="61">
         <v>1481</v>
       </c>
-      <c r="EH27" s="8">
+      <c r="EH27" s="61">
         <v>213</v>
       </c>
-      <c r="EI27" s="5">
+      <c r="EI27" s="58">
         <v>18697</v>
       </c>
-      <c r="EJ27" s="5">
+      <c r="EJ27" s="58">
         <v>1949</v>
       </c>
-      <c r="EK27" s="5">
+      <c r="EK27" s="58">
         <v>415</v>
       </c>
-      <c r="EL27" s="8">
+      <c r="EL27" s="61">
         <v>1719</v>
       </c>
-      <c r="EM27" s="8">
+      <c r="EM27" s="61">
         <v>666</v>
       </c>
-      <c r="EN27" s="8">
+      <c r="EN27" s="61">
         <v>4550</v>
       </c>
-      <c r="EO27" s="8">
+      <c r="EO27" s="61">
         <v>803</v>
       </c>
-      <c r="EP27" s="8">
+      <c r="EP27" s="61">
         <v>737</v>
       </c>
-      <c r="EQ27" s="8">
+      <c r="EQ27" s="61">
         <v>1167</v>
       </c>
-      <c r="ER27" s="8">
+      <c r="ER27" s="61">
         <v>697</v>
       </c>
-      <c r="ES27" s="8">
+      <c r="ES27" s="61">
         <v>140</v>
       </c>
-      <c r="ET27" s="8">
+      <c r="ET27" s="61">
         <v>49</v>
       </c>
-      <c r="EU27" s="5">
+      <c r="EU27" s="58">
         <v>643</v>
       </c>
-      <c r="EV27" s="5">
+      <c r="EV27" s="58">
         <v>36</v>
       </c>
-      <c r="EW27" s="5">
+      <c r="EW27" s="58">
         <v>365</v>
       </c>
-      <c r="EX27" s="5">
+      <c r="EX27" s="58">
         <v>78</v>
       </c>
-      <c r="EY27" s="5">
+      <c r="EY27" s="58">
         <v>1754</v>
       </c>
-      <c r="EZ27" s="5">
+      <c r="EZ27" s="58">
         <v>1448</v>
       </c>
-      <c r="FA27" s="5">
+      <c r="FA27" s="58">
         <v>321</v>
       </c>
-      <c r="FB27" s="5">
+      <c r="FB27" s="58">
         <v>1641</v>
       </c>
-      <c r="FC27" s="8">
+      <c r="FC27" s="61">
         <v>1834</v>
       </c>
-      <c r="FD27" s="69">
+      <c r="FD27" s="67">
         <v>11</v>
       </c>
     </row>
-    <row r="28" spans="1:160" s="73" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A28" s="71" t="s">
+    <row r="28" spans="1:160" s="71" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A28" s="69" t="s">
         <v>176</v>
       </c>
-      <c r="B28" s="77"/>
-[...7 lines deleted...]
-      <c r="J28" s="66">
+      <c r="B28" s="75"/>
+      <c r="C28" s="76"/>
+      <c r="D28" s="76"/>
+      <c r="E28" s="76"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="76"/>
+      <c r="H28" s="76"/>
+      <c r="I28" s="76"/>
+      <c r="J28" s="54">
         <v>12</v>
       </c>
-      <c r="K28" s="2">
+      <c r="K28" s="55">
         <v>111</v>
       </c>
-      <c r="L28" s="3">
+      <c r="L28" s="56">
         <v>309.2</v>
       </c>
-      <c r="M28" s="4">
+      <c r="M28" s="57">
         <v>2.88</v>
       </c>
-      <c r="N28" s="4">
+      <c r="N28" s="57">
         <v>1.85</v>
       </c>
-      <c r="O28" s="4">
+      <c r="O28" s="57">
         <v>1.03</v>
       </c>
-      <c r="P28" s="5">
+      <c r="P28" s="58">
         <v>2533</v>
       </c>
-      <c r="Q28" s="6">
+      <c r="Q28" s="59">
         <v>60.6</v>
       </c>
-      <c r="R28" s="5">
+      <c r="R28" s="58">
         <v>6511</v>
       </c>
-      <c r="S28" s="5">
+      <c r="S28" s="58">
         <v>6525</v>
       </c>
-      <c r="T28" s="7">
+      <c r="T28" s="60">
         <v>-14</v>
       </c>
-      <c r="U28" s="5">
+      <c r="U28" s="58">
         <v>593</v>
       </c>
-      <c r="V28" s="5">
+      <c r="V28" s="58">
         <v>9</v>
       </c>
-      <c r="W28" s="5">
+      <c r="W28" s="58">
         <v>570</v>
       </c>
-      <c r="X28" s="5">
+      <c r="X28" s="58">
         <v>1531</v>
       </c>
-      <c r="Y28" s="3">
+      <c r="Y28" s="56">
         <v>23.5</v>
       </c>
-      <c r="Z28" s="3" t="s">
+      <c r="Z28" s="56" t="s">
         <v>202</v>
       </c>
-      <c r="AA28" s="3">
+      <c r="AA28" s="56">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AB28" s="3">
+      <c r="AB28" s="56">
         <v>100.2</v>
       </c>
-      <c r="AC28" s="5">
+      <c r="AC28" s="58">
         <v>523</v>
       </c>
-      <c r="AD28" s="5">
+      <c r="AD28" s="58">
         <v>2222</v>
       </c>
-      <c r="AE28" s="8">
+      <c r="AE28" s="61">
         <v>6615</v>
       </c>
-      <c r="AF28" s="8">
+      <c r="AF28" s="61">
         <v>565</v>
       </c>
-      <c r="AG28" s="8">
+      <c r="AG28" s="61">
         <v>5771</v>
       </c>
-      <c r="AH28" s="5">
+      <c r="AH28" s="58">
         <v>106</v>
       </c>
-      <c r="AI28" s="9">
+      <c r="AI28" s="62">
         <v>844</v>
       </c>
-      <c r="AJ28" s="3">
-[...2 lines deleted...]
-      <c r="AK28" s="3">
+      <c r="AJ28" s="56">
+        <v>152.6</v>
+      </c>
+      <c r="AK28" s="56">
         <v>12.8</v>
       </c>
-      <c r="AL28" s="7">
+      <c r="AL28" s="60">
         <v>1824</v>
       </c>
-      <c r="AM28" s="3">
+      <c r="AM28" s="56">
         <v>27.6</v>
       </c>
-      <c r="AN28" s="5">
+      <c r="AN28" s="58">
         <v>293</v>
       </c>
-      <c r="AO28" s="5">
+      <c r="AO28" s="58">
         <v>27</v>
       </c>
-      <c r="AP28" s="5">
+      <c r="AP28" s="58">
         <v>633</v>
       </c>
-      <c r="AQ28" s="5">
+      <c r="AQ28" s="58">
         <v>59</v>
       </c>
-      <c r="AR28" s="4">
+      <c r="AR28" s="57">
         <v>2.93</v>
       </c>
-      <c r="AS28" s="10">
+      <c r="AS28" s="63">
         <v>1.86</v>
       </c>
-      <c r="AT28" s="11">
+      <c r="AT28" s="64">
         <v>0.19</v>
       </c>
-      <c r="AU28" s="11">
+      <c r="AU28" s="64">
         <v>2.88</v>
       </c>
-      <c r="AV28" s="11">
+      <c r="AV28" s="64">
         <v>1.85</v>
       </c>
-      <c r="AW28" s="11">
+      <c r="AW28" s="64">
         <v>1.03</v>
       </c>
-      <c r="AX28" s="11">
+      <c r="AX28" s="64">
         <v>0.15</v>
       </c>
-      <c r="AY28" s="11">
+      <c r="AY28" s="64">
         <v>0.88</v>
       </c>
-      <c r="AZ28" s="11">
+      <c r="AZ28" s="64">
         <v>0</v>
       </c>
-      <c r="BA28" s="11">
+      <c r="BA28" s="64">
         <v>0</v>
       </c>
-      <c r="BB28" s="12">
+      <c r="BB28" s="77">
         <v>0</v>
       </c>
-      <c r="BC28" s="67">
+      <c r="BC28" s="65">
         <v>2533</v>
       </c>
-      <c r="BD28" s="72">
+      <c r="BD28" s="70">
         <v>2216</v>
       </c>
-      <c r="BE28" s="72">
+      <c r="BE28" s="70">
         <v>317</v>
       </c>
-      <c r="BF28" s="72">
+      <c r="BF28" s="70">
         <v>194</v>
       </c>
-      <c r="BG28" s="72">
+      <c r="BG28" s="70">
         <v>123</v>
       </c>
-      <c r="BH28" s="3">
+      <c r="BH28" s="56">
         <v>309.2</v>
       </c>
-      <c r="BI28" s="3">
+      <c r="BI28" s="56">
         <v>111</v>
       </c>
-      <c r="BJ28" s="3">
+      <c r="BJ28" s="56">
         <v>2.2000000000000002</v>
       </c>
-      <c r="BK28" s="6">
+      <c r="BK28" s="59">
         <v>150.30000000000001</v>
       </c>
-      <c r="BL28" s="6">
+      <c r="BL28" s="59">
         <v>21.8</v>
       </c>
-      <c r="BM28" s="6">
+      <c r="BM28" s="59">
         <v>134.9</v>
       </c>
-      <c r="BN28" s="6">
+      <c r="BN28" s="59">
         <v>14.8</v>
       </c>
-      <c r="BO28" s="6">
+      <c r="BO28" s="59">
         <v>1.6</v>
       </c>
-      <c r="BP28" s="6" t="s">
+      <c r="BP28" s="59" t="s">
         <v>203</v>
       </c>
-      <c r="BQ28" s="3" t="s">
+      <c r="BQ28" s="56" t="s">
         <v>203</v>
       </c>
-      <c r="BR28" s="3" t="s">
+      <c r="BR28" s="56" t="s">
         <v>203</v>
       </c>
-      <c r="BS28" s="3">
+      <c r="BS28" s="56">
         <v>0.3</v>
       </c>
-      <c r="BT28" s="3">
+      <c r="BT28" s="56">
         <v>0.3</v>
       </c>
-      <c r="BU28" s="3">
+      <c r="BU28" s="56">
         <v>0</v>
       </c>
-      <c r="BV28" s="3">
+      <c r="BV28" s="56">
         <v>116.7</v>
       </c>
-      <c r="BW28" s="3">
+      <c r="BW28" s="56">
         <v>10.3</v>
       </c>
-      <c r="BX28" s="3">
+      <c r="BX28" s="56">
         <v>311.10000000000002</v>
       </c>
-      <c r="BY28" s="3">
+      <c r="BY28" s="56">
         <v>21</v>
       </c>
-      <c r="BZ28" s="3">
+      <c r="BZ28" s="56">
         <v>2.9</v>
       </c>
-      <c r="CA28" s="3">
+      <c r="CA28" s="56">
         <v>255.3</v>
       </c>
-      <c r="CB28" s="3">
+      <c r="CB28" s="56">
         <v>2.2999999999999998</v>
       </c>
-      <c r="CC28" s="3" t="s">
+      <c r="CC28" s="56" t="s">
         <v>203</v>
       </c>
-      <c r="CD28" s="3">
+      <c r="CD28" s="56">
         <v>4.8</v>
       </c>
-      <c r="CE28" s="3">
+      <c r="CE28" s="56">
         <v>0.2</v>
       </c>
-      <c r="CF28" s="3">
+      <c r="CF28" s="56">
         <v>0.9</v>
       </c>
-      <c r="CG28" s="5" t="s">
+      <c r="CG28" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="CH28" s="5" t="s">
+      <c r="CH28" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="CI28" s="5">
+      <c r="CI28" s="58">
         <v>56</v>
       </c>
-      <c r="CJ28" s="5" t="s">
+      <c r="CJ28" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="CK28" s="5" t="s">
+      <c r="CK28" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="CL28" s="5">
+      <c r="CL28" s="58">
         <v>35</v>
       </c>
-      <c r="CM28" s="5">
+      <c r="CM28" s="58">
         <v>34</v>
       </c>
-      <c r="CN28" s="5">
+      <c r="CN28" s="58">
         <v>1</v>
       </c>
-      <c r="CO28" s="5" t="s">
+      <c r="CO28" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="CP28" s="3">
+      <c r="CP28" s="56">
         <v>3.3</v>
       </c>
-      <c r="CQ28" s="3">
+      <c r="CQ28" s="56">
         <v>0.1</v>
       </c>
-      <c r="CR28" s="3">
+      <c r="CR28" s="56">
         <v>1.2</v>
       </c>
-      <c r="CS28" s="5" t="s">
+      <c r="CS28" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="CT28" s="5">
+      <c r="CT28" s="58">
         <v>6511</v>
       </c>
-      <c r="CU28" s="5">
+      <c r="CU28" s="58">
         <v>6037</v>
       </c>
-      <c r="CV28" s="5">
+      <c r="CV28" s="58">
         <v>474</v>
       </c>
-      <c r="CW28" s="5">
+      <c r="CW28" s="58">
         <v>6525</v>
       </c>
-      <c r="CX28" s="5">
+      <c r="CX28" s="58">
         <v>5760</v>
       </c>
-      <c r="CY28" s="5">
+      <c r="CY28" s="58">
         <v>765</v>
       </c>
-      <c r="CZ28" s="7">
+      <c r="CZ28" s="60">
         <v>-14</v>
       </c>
-      <c r="DA28" s="7">
+      <c r="DA28" s="60">
         <v>277</v>
       </c>
-      <c r="DB28" s="7">
+      <c r="DB28" s="60">
         <v>-291</v>
       </c>
-      <c r="DC28" s="5">
+      <c r="DC28" s="58">
         <v>593</v>
       </c>
-      <c r="DD28" s="5">
+      <c r="DD28" s="58">
         <v>9</v>
       </c>
-      <c r="DE28" s="5">
+      <c r="DE28" s="58">
         <v>570</v>
       </c>
-      <c r="DF28" s="5">
+      <c r="DF28" s="58">
         <v>6615</v>
       </c>
-      <c r="DG28" s="5">
+      <c r="DG28" s="58">
         <v>3955</v>
       </c>
-      <c r="DH28" s="5">
+      <c r="DH28" s="58">
         <v>15</v>
       </c>
-      <c r="DI28" s="8" t="s">
+      <c r="DI28" s="61" t="s">
         <v>203</v>
       </c>
-      <c r="DJ28" s="8">
+      <c r="DJ28" s="61">
         <v>1</v>
       </c>
-      <c r="DK28" s="8" t="s">
+      <c r="DK28" s="61" t="s">
         <v>203</v>
       </c>
-      <c r="DL28" s="8">
+      <c r="DL28" s="61">
         <v>6</v>
       </c>
-      <c r="DM28" s="8">
+      <c r="DM28" s="61">
         <v>6</v>
       </c>
-      <c r="DN28" s="8">
+      <c r="DN28" s="61">
         <v>0</v>
       </c>
-      <c r="DO28" s="8">
+      <c r="DO28" s="61">
         <v>1279</v>
       </c>
-      <c r="DP28" s="5">
+      <c r="DP28" s="58">
         <v>495</v>
       </c>
-      <c r="DQ28" s="5">
+      <c r="DQ28" s="58">
         <v>286</v>
       </c>
-      <c r="DR28" s="5">
+      <c r="DR28" s="58">
         <v>209</v>
       </c>
-      <c r="DS28" s="5">
+      <c r="DS28" s="58">
         <v>439</v>
       </c>
-      <c r="DT28" s="5">
+      <c r="DT28" s="58">
         <v>1720</v>
       </c>
-      <c r="DU28" s="5">
+      <c r="DU28" s="58">
         <v>477</v>
       </c>
-      <c r="DV28" s="5">
+      <c r="DV28" s="58">
         <v>1243</v>
       </c>
-      <c r="DW28" s="5" t="s">
+      <c r="DW28" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="DX28" s="5" t="s">
+      <c r="DX28" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="DY28" s="5">
+      <c r="DY28" s="58">
         <v>1959</v>
       </c>
-      <c r="DZ28" s="5" t="s">
+      <c r="DZ28" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="EA28" s="5">
+      <c r="EA28" s="58">
         <v>1709</v>
       </c>
-      <c r="EB28" s="5">
+      <c r="EB28" s="58">
         <v>202</v>
       </c>
-      <c r="EC28" s="5">
+      <c r="EC28" s="58">
         <v>45</v>
       </c>
-      <c r="ED28" s="5" t="s">
+      <c r="ED28" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="EE28" s="5" t="s">
+      <c r="EE28" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="EF28" s="8">
+      <c r="EF28" s="61">
         <v>117</v>
       </c>
-      <c r="EG28" s="8">
+      <c r="EG28" s="61">
         <v>565</v>
       </c>
-      <c r="EH28" s="8">
+      <c r="EH28" s="61">
         <v>18</v>
       </c>
-      <c r="EI28" s="5">
+      <c r="EI28" s="58">
         <v>5771</v>
       </c>
-      <c r="EJ28" s="5">
+      <c r="EJ28" s="58">
         <v>502</v>
       </c>
-      <c r="EK28" s="5">
+      <c r="EK28" s="58">
         <v>246</v>
       </c>
-      <c r="EL28" s="8">
+      <c r="EL28" s="61">
         <v>221</v>
       </c>
-      <c r="EM28" s="8">
+      <c r="EM28" s="61">
         <v>318</v>
       </c>
-      <c r="EN28" s="8">
+      <c r="EN28" s="61">
         <v>1012</v>
       </c>
-      <c r="EO28" s="8">
+      <c r="EO28" s="61">
         <v>345</v>
       </c>
-      <c r="EP28" s="8">
+      <c r="EP28" s="61">
         <v>208</v>
       </c>
-      <c r="EQ28" s="8">
+      <c r="EQ28" s="61">
         <v>341</v>
       </c>
-      <c r="ER28" s="8">
+      <c r="ER28" s="61">
         <v>258</v>
       </c>
-      <c r="ES28" s="8">
+      <c r="ES28" s="61">
         <v>108</v>
       </c>
-      <c r="ET28" s="8">
+      <c r="ET28" s="61">
         <v>26</v>
       </c>
-      <c r="EU28" s="5">
+      <c r="EU28" s="58">
         <v>469</v>
       </c>
-      <c r="EV28" s="5">
+      <c r="EV28" s="58">
         <v>24</v>
       </c>
-      <c r="EW28" s="5">
+      <c r="EW28" s="58">
         <v>83</v>
       </c>
-      <c r="EX28" s="5">
+      <c r="EX28" s="58">
         <v>9</v>
       </c>
-      <c r="EY28" s="5">
+      <c r="EY28" s="58">
         <v>593</v>
       </c>
-      <c r="EZ28" s="5">
+      <c r="EZ28" s="58">
         <v>506</v>
       </c>
-      <c r="FA28" s="5">
+      <c r="FA28" s="58">
         <v>106</v>
       </c>
-      <c r="FB28" s="5">
+      <c r="FB28" s="58">
         <v>527</v>
       </c>
-      <c r="FC28" s="8">
+      <c r="FC28" s="61">
         <v>844</v>
       </c>
-      <c r="FD28" s="69">
+      <c r="FD28" s="67">
         <v>12</v>
       </c>
     </row>
-    <row r="29" spans="1:160" s="19" customFormat="1" ht="6.75" customHeight="1">
-[...159 lines deleted...]
-      <c r="FD29" s="92"/>
+    <row r="29" spans="1:160" ht="6.75" customHeight="1">
+      <c r="A29" s="78"/>
+      <c r="B29" s="79"/>
+      <c r="C29" s="79"/>
+      <c r="D29" s="79"/>
+      <c r="E29" s="79"/>
+      <c r="F29" s="79"/>
+      <c r="G29" s="79"/>
+      <c r="H29" s="79"/>
+      <c r="I29" s="79"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="81"/>
+      <c r="L29" s="82"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="83"/>
+      <c r="O29" s="83"/>
+      <c r="P29" s="84"/>
+      <c r="Q29" s="85"/>
+      <c r="R29" s="84"/>
+      <c r="S29" s="84"/>
+      <c r="T29" s="84"/>
+      <c r="U29" s="84"/>
+      <c r="V29" s="84"/>
+      <c r="W29" s="84"/>
+      <c r="X29" s="84"/>
+      <c r="Y29" s="82"/>
+      <c r="Z29" s="82"/>
+      <c r="AA29" s="82"/>
+      <c r="AB29" s="82"/>
+      <c r="AC29" s="84"/>
+      <c r="AD29" s="84"/>
+      <c r="AE29" s="85"/>
+      <c r="AF29" s="85"/>
+      <c r="AG29" s="85"/>
+      <c r="AH29" s="85"/>
+      <c r="AI29" s="85"/>
+      <c r="AJ29" s="86"/>
+      <c r="AK29" s="86"/>
+      <c r="AL29" s="87"/>
+      <c r="AM29" s="86"/>
+      <c r="AN29" s="87"/>
+      <c r="AO29" s="87"/>
+      <c r="AP29" s="87"/>
+      <c r="AQ29" s="87"/>
+      <c r="AR29" s="88"/>
+      <c r="AS29" s="88"/>
+      <c r="AT29" s="88"/>
+      <c r="AU29" s="88"/>
+      <c r="AV29" s="88"/>
+      <c r="AW29" s="88"/>
+      <c r="AX29" s="88"/>
+      <c r="AY29" s="88"/>
+      <c r="AZ29" s="88"/>
+      <c r="BA29" s="88"/>
+      <c r="BB29" s="88"/>
+      <c r="BC29" s="89"/>
+      <c r="BD29" s="89"/>
+      <c r="BE29" s="89"/>
+      <c r="BF29" s="89"/>
+      <c r="BG29" s="89"/>
+      <c r="BH29" s="82"/>
+      <c r="BI29" s="82"/>
+      <c r="BJ29" s="82"/>
+      <c r="BK29" s="82"/>
+      <c r="BL29" s="90"/>
+      <c r="BM29" s="90"/>
+      <c r="BN29" s="90"/>
+      <c r="BO29" s="90"/>
+      <c r="BP29" s="90"/>
+      <c r="BQ29" s="86"/>
+      <c r="BR29" s="86"/>
+      <c r="BS29" s="86"/>
+      <c r="BT29" s="86"/>
+      <c r="BU29" s="86"/>
+      <c r="BV29" s="82"/>
+      <c r="BW29" s="82"/>
+      <c r="BX29" s="82"/>
+      <c r="BY29" s="82"/>
+      <c r="BZ29" s="82"/>
+      <c r="CA29" s="82"/>
+      <c r="CB29" s="82"/>
+      <c r="CC29" s="82"/>
+      <c r="CD29" s="82"/>
+      <c r="CE29" s="82"/>
+      <c r="CF29" s="82"/>
+      <c r="CG29" s="84"/>
+      <c r="CH29" s="84"/>
+      <c r="CI29" s="84"/>
+      <c r="CJ29" s="84"/>
+      <c r="CK29" s="84"/>
+      <c r="CL29" s="84"/>
+      <c r="CM29" s="84"/>
+      <c r="CN29" s="84"/>
+      <c r="CO29" s="84"/>
+      <c r="CP29" s="82"/>
+      <c r="CQ29" s="82"/>
+      <c r="CR29" s="82"/>
+      <c r="CS29" s="84"/>
+      <c r="CT29" s="84"/>
+      <c r="CU29" s="84"/>
+      <c r="CV29" s="84"/>
+      <c r="CW29" s="84"/>
+      <c r="CX29" s="84"/>
+      <c r="CY29" s="84"/>
+      <c r="CZ29" s="84"/>
+      <c r="DA29" s="84"/>
+      <c r="DB29" s="84"/>
+      <c r="DC29" s="84"/>
+      <c r="DD29" s="84"/>
+      <c r="DE29" s="84"/>
+      <c r="DF29" s="84"/>
+      <c r="DG29" s="84"/>
+      <c r="DH29" s="84"/>
+      <c r="DI29" s="85"/>
+      <c r="DJ29" s="85"/>
+      <c r="DK29" s="85"/>
+      <c r="DL29" s="85"/>
+      <c r="DM29" s="85"/>
+      <c r="DN29" s="85"/>
+      <c r="DO29" s="85"/>
+      <c r="DP29" s="87"/>
+      <c r="DQ29" s="87"/>
+      <c r="DR29" s="87"/>
+      <c r="DS29" s="87"/>
+      <c r="DT29" s="87"/>
+      <c r="DU29" s="87"/>
+      <c r="DV29" s="87"/>
+      <c r="DW29" s="87"/>
+      <c r="DX29" s="87"/>
+      <c r="DY29" s="84"/>
+      <c r="DZ29" s="84"/>
+      <c r="EA29" s="84"/>
+      <c r="EB29" s="84"/>
+      <c r="EC29" s="84"/>
+      <c r="ED29" s="84"/>
+      <c r="EE29" s="84"/>
+      <c r="EF29" s="84"/>
+      <c r="EG29" s="85"/>
+      <c r="EH29" s="85"/>
+      <c r="EI29" s="84"/>
+      <c r="EJ29" s="84"/>
+      <c r="EK29" s="84"/>
+      <c r="EL29" s="84"/>
+      <c r="EM29" s="85"/>
+      <c r="EN29" s="85"/>
+      <c r="EO29" s="85"/>
+      <c r="EP29" s="85"/>
+      <c r="EQ29" s="85"/>
+      <c r="ER29" s="85"/>
+      <c r="ES29" s="85"/>
+      <c r="ET29" s="85"/>
+      <c r="EU29" s="85"/>
+      <c r="EV29" s="87"/>
+      <c r="EW29" s="87"/>
+      <c r="EX29" s="87"/>
+      <c r="EY29" s="87"/>
+      <c r="EZ29" s="87"/>
+      <c r="FA29" s="87"/>
+      <c r="FB29" s="84"/>
+      <c r="FC29" s="84"/>
+      <c r="FD29" s="91"/>
     </row>
-    <row r="30" spans="1:160" s="19" customFormat="1"/>
-[...3 lines deleted...]
-    <row r="34" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="174">
-    <mergeCell ref="AV9:AV13"/>
-[...43 lines deleted...]
-    <mergeCell ref="AC9:AC13"/>
+    <mergeCell ref="CM10:CM13"/>
+    <mergeCell ref="CN10:CN13"/>
+    <mergeCell ref="DW10:DW13"/>
+    <mergeCell ref="CL9:CN9"/>
+    <mergeCell ref="DX10:DX13"/>
+    <mergeCell ref="A20:I20"/>
+    <mergeCell ref="FA10:FA13"/>
+    <mergeCell ref="DP11:DP13"/>
+    <mergeCell ref="DQ11:DQ13"/>
+    <mergeCell ref="DR11:DR13"/>
+    <mergeCell ref="DT11:DT13"/>
+    <mergeCell ref="DZ10:DZ13"/>
+    <mergeCell ref="EA10:EA13"/>
+    <mergeCell ref="EB10:EB13"/>
+    <mergeCell ref="EC10:EC13"/>
+    <mergeCell ref="ED10:ED13"/>
+    <mergeCell ref="EE10:EE13"/>
+    <mergeCell ref="DO10:DO13"/>
+    <mergeCell ref="DP10:DR10"/>
+    <mergeCell ref="DS10:DS13"/>
+    <mergeCell ref="BS10:BS13"/>
+    <mergeCell ref="BT10:BT13"/>
+    <mergeCell ref="BU10:BU13"/>
+    <mergeCell ref="CI9:CI13"/>
+    <mergeCell ref="CU9:CU13"/>
+    <mergeCell ref="CL10:CL13"/>
+    <mergeCell ref="CO9:CO13"/>
+    <mergeCell ref="DM11:DM13"/>
+    <mergeCell ref="FB9:FB13"/>
+    <mergeCell ref="AF10:AF13"/>
+    <mergeCell ref="AH10:AH13"/>
+    <mergeCell ref="AW10:AW13"/>
+    <mergeCell ref="AX10:AX13"/>
+    <mergeCell ref="AY10:AY13"/>
+    <mergeCell ref="EU9:EU13"/>
+    <mergeCell ref="EV9:EV13"/>
+    <mergeCell ref="EW9:EW13"/>
+    <mergeCell ref="EX9:EX13"/>
+    <mergeCell ref="EY9:EY13"/>
+    <mergeCell ref="EZ9:EZ13"/>
+    <mergeCell ref="EO9:EO13"/>
+    <mergeCell ref="EP9:EP13"/>
+    <mergeCell ref="EQ9:EQ13"/>
+    <mergeCell ref="ER9:ER13"/>
+    <mergeCell ref="ES9:ES13"/>
+    <mergeCell ref="ET9:ET13"/>
+    <mergeCell ref="EI9:EI13"/>
+    <mergeCell ref="EJ9:EJ13"/>
+    <mergeCell ref="DU11:DU13"/>
+    <mergeCell ref="DT10:DV10"/>
+    <mergeCell ref="CZ9:CZ13"/>
+    <mergeCell ref="DA9:DA13"/>
+    <mergeCell ref="CP9:CP13"/>
+    <mergeCell ref="CQ9:CQ13"/>
+    <mergeCell ref="CR9:CR13"/>
+    <mergeCell ref="CS9:CS13"/>
+    <mergeCell ref="DL10:DN10"/>
+    <mergeCell ref="DL11:DL13"/>
+    <mergeCell ref="CX9:CX13"/>
+    <mergeCell ref="DI10:DI13"/>
+    <mergeCell ref="DJ10:DJ13"/>
+    <mergeCell ref="DK10:DK13"/>
+    <mergeCell ref="CV9:CV13"/>
+    <mergeCell ref="CW9:CW13"/>
+    <mergeCell ref="CY9:CY13"/>
+    <mergeCell ref="CT9:CT13"/>
+    <mergeCell ref="CJ9:CJ13"/>
+    <mergeCell ref="FC8:FC13"/>
+    <mergeCell ref="CT8:CV8"/>
+    <mergeCell ref="CW8:CY8"/>
+    <mergeCell ref="CK9:CK13"/>
+    <mergeCell ref="EM9:EM13"/>
+    <mergeCell ref="EN9:EN13"/>
+    <mergeCell ref="DG9:DX9"/>
+    <mergeCell ref="DY9:DY13"/>
+    <mergeCell ref="EF9:EF13"/>
+    <mergeCell ref="EG9:EG13"/>
+    <mergeCell ref="EH9:EH13"/>
+    <mergeCell ref="DG10:DG13"/>
+    <mergeCell ref="DF8:DF13"/>
+    <mergeCell ref="CZ8:DB8"/>
+    <mergeCell ref="DC8:DC13"/>
+    <mergeCell ref="DD8:DD13"/>
+    <mergeCell ref="EK9:EK13"/>
+    <mergeCell ref="DV11:DV13"/>
+    <mergeCell ref="DH10:DH13"/>
+    <mergeCell ref="EL9:EL13"/>
+    <mergeCell ref="DE8:DE13"/>
+    <mergeCell ref="DB9:DB13"/>
+    <mergeCell ref="DN11:DN13"/>
+    <mergeCell ref="CF9:CF13"/>
+    <mergeCell ref="BN8:BN13"/>
+    <mergeCell ref="BO8:CH8"/>
+    <mergeCell ref="BC8:BG8"/>
+    <mergeCell ref="CG9:CG13"/>
+    <mergeCell ref="BV9:BV13"/>
+    <mergeCell ref="BW9:BW13"/>
+    <mergeCell ref="BS9:BU9"/>
+    <mergeCell ref="CB9:CB13"/>
+    <mergeCell ref="BX9:BX13"/>
+    <mergeCell ref="BY9:BY13"/>
+    <mergeCell ref="BZ9:BZ13"/>
+    <mergeCell ref="CA9:CA13"/>
+    <mergeCell ref="CH9:CH13"/>
     <mergeCell ref="A8:J14"/>
     <mergeCell ref="K8:K13"/>
     <mergeCell ref="L8:L13"/>
     <mergeCell ref="M8:O8"/>
     <mergeCell ref="AD9:AD13"/>
     <mergeCell ref="BH8:BM8"/>
     <mergeCell ref="AU8:AY8"/>
     <mergeCell ref="AZ8:BB8"/>
     <mergeCell ref="BB9:BB13"/>
     <mergeCell ref="AQ9:AQ13"/>
     <mergeCell ref="AU9:AU13"/>
     <mergeCell ref="AN8:AO8"/>
     <mergeCell ref="AP8:AQ8"/>
     <mergeCell ref="AE8:AI8"/>
     <mergeCell ref="AJ8:AJ13"/>
     <mergeCell ref="AK8:AK13"/>
     <mergeCell ref="AL8:AL13"/>
     <mergeCell ref="AM8:AM13"/>
     <mergeCell ref="M9:M13"/>
     <mergeCell ref="N9:N13"/>
     <mergeCell ref="O9:O13"/>
     <mergeCell ref="Z9:Z13"/>
     <mergeCell ref="AA9:AA13"/>
     <mergeCell ref="AB9:AB13"/>
+    <mergeCell ref="P8:P13"/>
+    <mergeCell ref="AR8:AR13"/>
+    <mergeCell ref="AT9:AT13"/>
+    <mergeCell ref="AS9:AS13"/>
+    <mergeCell ref="Q8:Q13"/>
+    <mergeCell ref="R8:R13"/>
+    <mergeCell ref="S8:S13"/>
+    <mergeCell ref="T8:T13"/>
+    <mergeCell ref="U8:U13"/>
+    <mergeCell ref="V8:V13"/>
+    <mergeCell ref="AN9:AN13"/>
+    <mergeCell ref="AO9:AO13"/>
+    <mergeCell ref="AP9:AP13"/>
+    <mergeCell ref="AE9:AE13"/>
+    <mergeCell ref="AG9:AG13"/>
+    <mergeCell ref="AI9:AI13"/>
+    <mergeCell ref="W8:W13"/>
+    <mergeCell ref="X8:X13"/>
+    <mergeCell ref="Y8:Y13"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="AC8:AD8"/>
+    <mergeCell ref="AC9:AC13"/>
+    <mergeCell ref="AV9:AV13"/>
+    <mergeCell ref="AW9:AY9"/>
+    <mergeCell ref="AZ9:AZ13"/>
+    <mergeCell ref="BA9:BA13"/>
+    <mergeCell ref="CI8:CS8"/>
+    <mergeCell ref="BJ9:BJ13"/>
+    <mergeCell ref="BK9:BK13"/>
+    <mergeCell ref="BL9:BL13"/>
+    <mergeCell ref="BM9:BM13"/>
+    <mergeCell ref="BO9:BO13"/>
+    <mergeCell ref="BP9:BP13"/>
+    <mergeCell ref="BH9:BH13"/>
+    <mergeCell ref="BI10:BI13"/>
+    <mergeCell ref="BC9:BC13"/>
+    <mergeCell ref="BE9:BG9"/>
+    <mergeCell ref="BD9:BD13"/>
+    <mergeCell ref="BE10:BE13"/>
+    <mergeCell ref="BQ9:BQ13"/>
+    <mergeCell ref="BR9:BR13"/>
+    <mergeCell ref="CC9:CC13"/>
+    <mergeCell ref="CD9:CD13"/>
+    <mergeCell ref="CE9:CE13"/>
+    <mergeCell ref="BF10:BF13"/>
     <mergeCell ref="BG10:BG13"/>
-    <mergeCell ref="CF9:CF13"/>
-[...102 lines deleted...]
-    <mergeCell ref="BU10:BU13"/>
   </mergeCells>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
   <colBreaks count="22" manualBreakCount="22">
     <brk id="20" max="28" man="1"/>
     <brk id="25" max="28" man="1"/>
     <brk id="34" max="28" man="1"/>
     <brk id="37" max="28" man="1"/>
     <brk id="40" max="28" man="1"/>
     <brk id="49" max="28" man="1"/>
     <brk id="58" max="28" man="1"/>
     <brk id="61" max="28" man="1"/>
     <brk id="66" max="28" man="1"/>
     <brk id="73" max="28" man="1"/>
     <brk id="79" max="28" man="1"/>
     <brk id="85" max="28" man="1"/>
     <brk id="92" max="28" man="1"/>
     <brk id="98" max="28" man="1"/>
     <brk id="107" max="28" man="1"/>
     <brk id="113" max="28" man="1"/>
     <brk id="120" max="28" man="1"/>
     <brk id="126" max="28" man="1"/>
     <brk id="132" max="28" man="1"/>