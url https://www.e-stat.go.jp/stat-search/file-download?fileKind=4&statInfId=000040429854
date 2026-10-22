--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02CB6F42-D665-42BB-89EC-0A7026A12ADA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{17B7949B-2C22-4379-8A79-9893ECCACB5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E783E8A9-E8CA-44C0-9857-971FF0E769BD}"/>
   </bookViews>
   <sheets>
     <sheet name="021" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'021'!$A$1:$FM$37</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'021'!$A:$J</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -2404,55 +2404,56 @@
   </si>
   <si>
     <t>⑭</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>⑩/⑦*100</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>⑬=⑪-⑫</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>⑬+⑭-⑮</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="176" formatCode="\(0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;△&quot;?,??0;0;@"/>
     <numFmt numFmtId="178" formatCode="#,##0.0;&quot;△&quot;?,??0.0;0.0;@"/>
     <numFmt numFmtId="179" formatCode="#,##0.00;&quot;△&quot;?,??0.00;0.00;@"/>
+    <numFmt numFmtId="180" formatCode="#,##0;&quot;△&quot;#,##0;0;@"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -3031,73 +3032,76 @@
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="183">
+  <cellXfs count="184">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
@@ -3579,62 +3583,51 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{E27D84ED-D2E6-44C8-A1C9-1A8DC44DE7C6}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{F1EB45A0-FC06-411F-9029-4654ACF31A9F}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{385F56DB-4062-483F-88DC-618C5DAD13DB}"/>
     <cellStyle name="標準 4" xfId="5" xr:uid="{0ADABD47-CF21-4D3D-984D-BB19D209BC4D}"/>
     <cellStyle name="標準 4 2" xfId="6" xr:uid="{56425904-E3AE-49F0-B481-9DD3BCD7F84D}"/>
   </cellStyles>
-  <dxfs count="1">
-[...10 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\166.119.110.33\personal\m_itto_shonanstyle_onmicrosoft_com\Documents\99_&#20491;&#20154;&#20849;&#26377;\90_&#26696;&#20214;&#20849;&#26377;\13_202308_&#36786;&#27700;&#30465;_&#21942;&#36786;&#39006;&#22411;&#21029;&#32076;&#21942;&#32113;&#35336;&#12398;&#22577;&#21578;&#26360;&#21407;&#31295;&#20316;&#25104;&#26989;&#21209;\20_&#20316;&#26989;&#12501;&#12457;&#12523;&#12480;\10_&#21336;&#24180;&#24230;\40_&#20196;&#21644;&#65298;&#24180;&#22577;&#21578;&#26360;\20231012_02_&#12484;&#12540;&#12523;&#23455;&#26045;&#32080;&#26524;\20231012_2030_&#20998;&#21106;&#12539;&#21360;&#21047;&#35373;&#23450;&#12484;&#12540;&#12523;_v1.9.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ファイル名一覧"/>
@@ -3957,3344 +3950,2795 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F97200EE-E365-491A-B3B9-6239A680E5FE}">
   <dimension ref="A1:FM37"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" style="13" customWidth="1"/>
-[...553 lines deleted...]
-    <col min="15783" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="2.85546875" style="14" customWidth="1"/>
+    <col min="2" max="9" width="3" style="14" customWidth="1"/>
+    <col min="10" max="10" width="5.7109375" style="14" customWidth="1"/>
+    <col min="11" max="168" width="10.7109375" style="14" customWidth="1"/>
+    <col min="169" max="169" width="5.140625" style="14" customWidth="1"/>
+    <col min="170" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:169" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:169" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:169" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="8" t="s">
+    <row r="2" spans="1:169" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="9" t="s">
         <v>215</v>
       </c>
-      <c r="AF2" s="10"/>
-[...2 lines deleted...]
-      <c r="AI2" s="10"/>
+      <c r="AF2" s="11"/>
+      <c r="AG2" s="11"/>
+      <c r="AH2" s="11"/>
+      <c r="AI2" s="11"/>
     </row>
-    <row r="3" spans="1:169" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="9" t="s">
+    <row r="3" spans="1:169" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="10" t="s">
         <v>157</v>
       </c>
-      <c r="AW3" s="11"/>
-[...2 lines deleted...]
-      <c r="BB3" s="11"/>
+      <c r="AW3" s="12"/>
+      <c r="AZ3" s="12"/>
+      <c r="BA3" s="12"/>
+      <c r="BB3" s="12"/>
     </row>
-    <row r="4" spans="1:169" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="K4" s="9" t="s">
+    <row r="4" spans="1:169" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K4" s="10" t="s">
         <v>199</v>
       </c>
-      <c r="AR4" s="9" t="s">
+      <c r="AR4" s="10" t="s">
         <v>159</v>
       </c>
-      <c r="AW4" s="11"/>
-[...3 lines deleted...]
-      <c r="BC4" s="9" t="s">
+      <c r="AW4" s="12"/>
+      <c r="AZ4" s="12"/>
+      <c r="BA4" s="12"/>
+      <c r="BB4" s="12"/>
+      <c r="BC4" s="10" t="s">
         <v>162</v>
       </c>
-      <c r="BH4" s="9" t="s">
+      <c r="BH4" s="10" t="s">
         <v>210</v>
       </c>
-      <c r="BP4" s="9" t="s">
+      <c r="BP4" s="10" t="s">
         <v>163</v>
       </c>
-      <c r="DB4" s="9" t="s">
+      <c r="DB4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="DN4" s="9" t="s">
+      <c r="DN4" s="10" t="s">
         <v>214</v>
       </c>
-      <c r="FL4" s="12"/>
+      <c r="FL4" s="13"/>
     </row>
-    <row r="5" spans="1:169" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="K5" s="9" t="s">
+    <row r="5" spans="1:169" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K5" s="10" t="s">
         <v>200</v>
       </c>
-      <c r="R5" s="9" t="s">
+      <c r="R5" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="X5" s="9" t="s">
+      <c r="X5" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="AE5" s="9" t="s">
+      <c r="AE5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="AJ5" s="9" t="s">
+      <c r="AJ5" s="10" t="s">
         <v>175</v>
       </c>
-      <c r="AR5" s="10" t="s">
+      <c r="AR5" s="11" t="s">
         <v>160</v>
       </c>
-      <c r="AZ5" s="9" t="s">
+      <c r="AZ5" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="BC5" s="10"/>
-      <c r="BH5" s="10" t="s">
+      <c r="BC5" s="11"/>
+      <c r="BH5" s="11" t="s">
         <v>211</v>
       </c>
-      <c r="BO5" s="10"/>
-      <c r="BP5" s="9" t="s">
+      <c r="BO5" s="11"/>
+      <c r="BP5" s="10" t="s">
         <v>164</v>
       </c>
-      <c r="BW5" s="9" t="s">
+      <c r="BW5" s="10" t="s">
         <v>176</v>
       </c>
-      <c r="CH5" s="12"/>
-[...19 lines deleted...]
-      <c r="DN5" s="9" t="s">
+      <c r="CH5" s="13"/>
+      <c r="CI5" s="13"/>
+      <c r="CJ5" s="13"/>
+      <c r="CK5" s="13"/>
+      <c r="CL5" s="13"/>
+      <c r="CM5" s="13"/>
+      <c r="CN5" s="13"/>
+      <c r="CO5" s="13"/>
+      <c r="CP5" s="13"/>
+      <c r="CQ5" s="13"/>
+      <c r="CR5" s="13"/>
+      <c r="CS5" s="13"/>
+      <c r="CT5" s="13"/>
+      <c r="CU5" s="13"/>
+      <c r="CV5" s="13"/>
+      <c r="CW5" s="13"/>
+      <c r="CX5" s="13"/>
+      <c r="CY5" s="13"/>
+      <c r="CZ5" s="13"/>
+      <c r="DA5" s="13"/>
+      <c r="DN5" s="10" t="s">
         <v>177</v>
       </c>
-      <c r="EF5" s="12"/>
-      <c r="EQ5" s="9" t="s">
+      <c r="EF5" s="13"/>
+      <c r="EQ5" s="10" t="s">
         <v>178</v>
       </c>
-      <c r="FB5" s="12"/>
-[...1 lines deleted...]
-      <c r="FK5" s="9" t="s">
+      <c r="FB5" s="13"/>
+      <c r="FI5" s="13"/>
+      <c r="FK5" s="10" t="s">
         <v>179</v>
       </c>
-      <c r="FL5" s="12"/>
+      <c r="FL5" s="13"/>
     </row>
-    <row r="6" spans="1:169" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="AR6" s="10" t="s">
+    <row r="6" spans="1:169" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="AR6" s="11" t="s">
         <v>161</v>
       </c>
-      <c r="AU6" s="9" t="s">
+      <c r="AU6" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="BC6" s="10"/>
-[...25 lines deleted...]
-      <c r="FL6" s="12"/>
+      <c r="BC6" s="11"/>
+      <c r="BH6" s="11"/>
+      <c r="BO6" s="11"/>
+      <c r="CH6" s="13"/>
+      <c r="CI6" s="13"/>
+      <c r="CJ6" s="13"/>
+      <c r="CK6" s="13"/>
+      <c r="CL6" s="13"/>
+      <c r="CM6" s="13"/>
+      <c r="CN6" s="13"/>
+      <c r="CO6" s="13"/>
+      <c r="CP6" s="13"/>
+      <c r="CQ6" s="13"/>
+      <c r="CR6" s="13"/>
+      <c r="CS6" s="13"/>
+      <c r="CT6" s="13"/>
+      <c r="CU6" s="13"/>
+      <c r="CV6" s="13"/>
+      <c r="CW6" s="13"/>
+      <c r="CX6" s="13"/>
+      <c r="CY6" s="13"/>
+      <c r="CZ6" s="13"/>
+      <c r="DA6" s="13"/>
+      <c r="EF6" s="13"/>
+      <c r="FB6" s="13"/>
+      <c r="FI6" s="13"/>
+      <c r="FL6" s="13"/>
     </row>
     <row r="7" spans="1:169" ht="5.0999999999999996" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
-    <row r="8" spans="1:169" s="18" customFormat="1" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="179" t="s">
+    <row r="8" spans="1:169" s="19" customFormat="1" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="180" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="179"/>
-[...8 lines deleted...]
-      <c r="K8" s="138" t="s">
+      <c r="B8" s="180"/>
+      <c r="C8" s="180"/>
+      <c r="D8" s="180"/>
+      <c r="E8" s="180"/>
+      <c r="F8" s="180"/>
+      <c r="G8" s="180"/>
+      <c r="H8" s="180"/>
+      <c r="I8" s="180"/>
+      <c r="J8" s="175"/>
+      <c r="K8" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="L8" s="182" t="s">
+      <c r="L8" s="183" t="s">
         <v>9</v>
       </c>
-      <c r="M8" s="150" t="s">
+      <c r="M8" s="151" t="s">
         <v>27</v>
       </c>
-      <c r="N8" s="137"/>
-[...1 lines deleted...]
-      <c r="P8" s="138" t="s">
+      <c r="N8" s="138"/>
+      <c r="O8" s="152"/>
+      <c r="P8" s="139" t="s">
         <v>212</v>
       </c>
-      <c r="Q8" s="177" t="s">
+      <c r="Q8" s="178" t="s">
         <v>10</v>
       </c>
-      <c r="R8" s="174" t="s">
+      <c r="R8" s="175" t="s">
         <v>11</v>
       </c>
-      <c r="S8" s="178" t="s">
+      <c r="S8" s="179" t="s">
         <v>12</v>
       </c>
-      <c r="T8" s="174" t="s">
+      <c r="T8" s="175" t="s">
         <v>13</v>
       </c>
-      <c r="U8" s="138" t="s">
+      <c r="U8" s="139" t="s">
         <v>14</v>
       </c>
-      <c r="V8" s="138" t="s">
+      <c r="V8" s="139" t="s">
         <v>15</v>
       </c>
-      <c r="W8" s="124" t="s">
+      <c r="W8" s="125" t="s">
         <v>16</v>
       </c>
-      <c r="X8" s="174" t="s">
+      <c r="X8" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="Y8" s="138" t="s">
+      <c r="Y8" s="139" t="s">
         <v>155</v>
       </c>
-      <c r="Z8" s="150" t="s">
+      <c r="Z8" s="151" t="s">
         <v>18</v>
       </c>
-      <c r="AA8" s="137"/>
-[...1 lines deleted...]
-      <c r="AC8" s="150" t="s">
+      <c r="AA8" s="138"/>
+      <c r="AB8" s="152"/>
+      <c r="AC8" s="151" t="s">
         <v>19</v>
       </c>
-      <c r="AD8" s="176"/>
-      <c r="AE8" s="157" t="s">
+      <c r="AD8" s="177"/>
+      <c r="AE8" s="158" t="s">
         <v>20</v>
       </c>
-      <c r="AF8" s="158"/>
-[...3 lines deleted...]
-      <c r="AJ8" s="139" t="s">
+      <c r="AF8" s="159"/>
+      <c r="AG8" s="159"/>
+      <c r="AH8" s="159"/>
+      <c r="AI8" s="160"/>
+      <c r="AJ8" s="140" t="s">
         <v>21</v>
       </c>
-      <c r="AK8" s="138" t="s">
+      <c r="AK8" s="139" t="s">
         <v>22</v>
       </c>
-      <c r="AL8" s="160" t="s">
+      <c r="AL8" s="161" t="s">
         <v>23</v>
       </c>
-      <c r="AM8" s="160" t="s">
+      <c r="AM8" s="161" t="s">
         <v>24</v>
       </c>
-      <c r="AN8" s="154" t="s">
+      <c r="AN8" s="155" t="s">
         <v>25</v>
       </c>
-      <c r="AO8" s="155"/>
-      <c r="AP8" s="154" t="s">
+      <c r="AO8" s="156"/>
+      <c r="AP8" s="155" t="s">
         <v>26</v>
       </c>
-      <c r="AQ8" s="156"/>
-      <c r="AR8" s="135" t="s">
+      <c r="AQ8" s="157"/>
+      <c r="AR8" s="136" t="s">
         <v>213</v>
       </c>
-      <c r="AS8" s="14"/>
-[...1 lines deleted...]
-      <c r="AU8" s="169" t="s">
+      <c r="AS8" s="15"/>
+      <c r="AT8" s="16"/>
+      <c r="AU8" s="170" t="s">
         <v>27</v>
       </c>
-      <c r="AV8" s="169"/>
-[...3 lines deleted...]
-      <c r="AZ8" s="168" t="s">
+      <c r="AV8" s="170"/>
+      <c r="AW8" s="170"/>
+      <c r="AX8" s="170"/>
+      <c r="AY8" s="171"/>
+      <c r="AZ8" s="169" t="s">
         <v>28</v>
       </c>
-      <c r="BA8" s="169"/>
-[...1 lines deleted...]
-      <c r="BC8" s="168" t="s">
+      <c r="BA8" s="170"/>
+      <c r="BB8" s="171"/>
+      <c r="BC8" s="169" t="s">
         <v>29</v>
       </c>
-      <c r="BD8" s="169"/>
-[...3 lines deleted...]
-      <c r="BH8" s="125" t="s">
+      <c r="BD8" s="170"/>
+      <c r="BE8" s="170"/>
+      <c r="BF8" s="170"/>
+      <c r="BG8" s="171"/>
+      <c r="BH8" s="126" t="s">
         <v>30</v>
       </c>
-      <c r="BI8" s="125"/>
-[...6 lines deleted...]
-      <c r="BP8" s="158" t="s">
+      <c r="BI8" s="126"/>
+      <c r="BJ8" s="126"/>
+      <c r="BK8" s="126"/>
+      <c r="BL8" s="126"/>
+      <c r="BM8" s="126"/>
+      <c r="BN8" s="126"/>
+      <c r="BO8" s="129"/>
+      <c r="BP8" s="159" t="s">
         <v>32</v>
       </c>
-      <c r="BQ8" s="158"/>
-[...4 lines deleted...]
-      <c r="BV8" s="124" t="s">
+      <c r="BQ8" s="159"/>
+      <c r="BR8" s="159"/>
+      <c r="BS8" s="159"/>
+      <c r="BT8" s="159"/>
+      <c r="BU8" s="134"/>
+      <c r="BV8" s="125" t="s">
         <v>185</v>
       </c>
-      <c r="BW8" s="125" t="s">
+      <c r="BW8" s="126" t="s">
         <v>33</v>
       </c>
-      <c r="BX8" s="125"/>
-[...18 lines deleted...]
-      <c r="CQ8" s="127" t="s">
+      <c r="BX8" s="126"/>
+      <c r="BY8" s="126"/>
+      <c r="BZ8" s="126"/>
+      <c r="CA8" s="126"/>
+      <c r="CB8" s="126"/>
+      <c r="CC8" s="126"/>
+      <c r="CD8" s="126"/>
+      <c r="CE8" s="126"/>
+      <c r="CF8" s="126"/>
+      <c r="CG8" s="126"/>
+      <c r="CH8" s="126"/>
+      <c r="CI8" s="126"/>
+      <c r="CJ8" s="126"/>
+      <c r="CK8" s="126"/>
+      <c r="CL8" s="126"/>
+      <c r="CM8" s="126"/>
+      <c r="CN8" s="126"/>
+      <c r="CO8" s="126"/>
+      <c r="CP8" s="127"/>
+      <c r="CQ8" s="128" t="s">
         <v>34</v>
       </c>
-      <c r="CR8" s="125"/>
-[...9 lines deleted...]
-      <c r="DB8" s="149" t="s">
+      <c r="CR8" s="126"/>
+      <c r="CS8" s="126"/>
+      <c r="CT8" s="126"/>
+      <c r="CU8" s="126"/>
+      <c r="CV8" s="126"/>
+      <c r="CW8" s="126"/>
+      <c r="CX8" s="126"/>
+      <c r="CY8" s="126"/>
+      <c r="CZ8" s="126"/>
+      <c r="DA8" s="129"/>
+      <c r="DB8" s="150" t="s">
         <v>11</v>
       </c>
-      <c r="DC8" s="137"/>
-[...1 lines deleted...]
-      <c r="DE8" s="150" t="s">
+      <c r="DC8" s="138"/>
+      <c r="DD8" s="138"/>
+      <c r="DE8" s="151" t="s">
         <v>12</v>
       </c>
-      <c r="DF8" s="137"/>
-[...1 lines deleted...]
-      <c r="DH8" s="137" t="s">
+      <c r="DF8" s="138"/>
+      <c r="DG8" s="152"/>
+      <c r="DH8" s="138" t="s">
         <v>13</v>
       </c>
-      <c r="DI8" s="137"/>
-[...1 lines deleted...]
-      <c r="DK8" s="138" t="s">
+      <c r="DI8" s="138"/>
+      <c r="DJ8" s="138"/>
+      <c r="DK8" s="139" t="s">
         <v>14</v>
       </c>
-      <c r="DL8" s="139" t="s">
+      <c r="DL8" s="140" t="s">
         <v>15</v>
       </c>
-      <c r="DM8" s="124" t="s">
+      <c r="DM8" s="125" t="s">
         <v>16</v>
       </c>
-      <c r="DN8" s="135" t="s">
+      <c r="DN8" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="DO8" s="14"/>
-[...47 lines deleted...]
-      <c r="FK8" s="133" t="s">
+      <c r="DO8" s="15"/>
+      <c r="DP8" s="15"/>
+      <c r="DQ8" s="15"/>
+      <c r="DR8" s="15"/>
+      <c r="DS8" s="15"/>
+      <c r="DT8" s="15"/>
+      <c r="DU8" s="15"/>
+      <c r="DV8" s="15"/>
+      <c r="DW8" s="15"/>
+      <c r="DX8" s="15"/>
+      <c r="DY8" s="15"/>
+      <c r="DZ8" s="15"/>
+      <c r="EA8" s="15"/>
+      <c r="EB8" s="15"/>
+      <c r="EC8" s="15"/>
+      <c r="ED8" s="15"/>
+      <c r="EE8" s="15"/>
+      <c r="EF8" s="15"/>
+      <c r="EG8" s="15"/>
+      <c r="EH8" s="15"/>
+      <c r="EI8" s="15"/>
+      <c r="EJ8" s="15"/>
+      <c r="EK8" s="15"/>
+      <c r="EL8" s="15"/>
+      <c r="EM8" s="15"/>
+      <c r="EN8" s="15"/>
+      <c r="EO8" s="15"/>
+      <c r="EP8" s="16"/>
+      <c r="EQ8" s="17"/>
+      <c r="ER8" s="15"/>
+      <c r="ES8" s="15"/>
+      <c r="ET8" s="15"/>
+      <c r="EU8" s="15"/>
+      <c r="EV8" s="15"/>
+      <c r="EW8" s="15"/>
+      <c r="EX8" s="15"/>
+      <c r="EY8" s="15"/>
+      <c r="EZ8" s="15"/>
+      <c r="FA8" s="15"/>
+      <c r="FB8" s="15"/>
+      <c r="FC8" s="15"/>
+      <c r="FD8" s="15"/>
+      <c r="FE8" s="15"/>
+      <c r="FF8" s="15"/>
+      <c r="FG8" s="15"/>
+      <c r="FH8" s="15"/>
+      <c r="FI8" s="15"/>
+      <c r="FJ8" s="16"/>
+      <c r="FK8" s="134" t="s">
         <v>36</v>
       </c>
-      <c r="FL8" s="134" t="s">
+      <c r="FL8" s="135" t="s">
         <v>37</v>
       </c>
-      <c r="FM8" s="17"/>
+      <c r="FM8" s="18"/>
     </row>
-    <row r="9" spans="1:169" s="18" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="M9" s="97" t="s">
+    <row r="9" spans="1:169" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="166"/>
+      <c r="B9" s="166"/>
+      <c r="C9" s="166"/>
+      <c r="D9" s="166"/>
+      <c r="E9" s="166"/>
+      <c r="F9" s="166"/>
+      <c r="G9" s="166"/>
+      <c r="H9" s="166"/>
+      <c r="I9" s="166"/>
+      <c r="J9" s="176"/>
+      <c r="K9" s="99"/>
+      <c r="L9" s="119"/>
+      <c r="M9" s="98" t="s">
         <v>38</v>
       </c>
-      <c r="N9" s="97" t="s">
+      <c r="N9" s="98" t="s">
         <v>30</v>
       </c>
-      <c r="O9" s="116" t="s">
+      <c r="O9" s="117" t="s">
         <v>39</v>
       </c>
-      <c r="P9" s="98"/>
-[...9 lines deleted...]
-      <c r="Z9" s="97" t="s">
+      <c r="P9" s="99"/>
+      <c r="Q9" s="154"/>
+      <c r="R9" s="176"/>
+      <c r="S9" s="168"/>
+      <c r="T9" s="176"/>
+      <c r="U9" s="99"/>
+      <c r="V9" s="99"/>
+      <c r="W9" s="116"/>
+      <c r="X9" s="176"/>
+      <c r="Y9" s="99"/>
+      <c r="Z9" s="98" t="s">
         <v>40</v>
       </c>
-      <c r="AA9" s="116" t="s">
+      <c r="AA9" s="117" t="s">
         <v>41</v>
       </c>
-      <c r="AB9" s="113" t="s">
+      <c r="AB9" s="114" t="s">
         <v>42</v>
       </c>
-      <c r="AC9" s="98" t="s">
+      <c r="AC9" s="99" t="s">
         <v>43</v>
       </c>
-      <c r="AD9" s="153" t="s">
+      <c r="AD9" s="154" t="s">
         <v>44</v>
       </c>
-      <c r="AE9" s="141" t="s">
+      <c r="AE9" s="142" t="s">
         <v>45</v>
       </c>
-      <c r="AG9" s="142" t="s">
+      <c r="AG9" s="143" t="s">
         <v>46</v>
       </c>
-      <c r="AH9" s="24"/>
-      <c r="AI9" s="144" t="s">
+      <c r="AH9" s="25"/>
+      <c r="AI9" s="145" t="s">
         <v>47</v>
       </c>
-      <c r="AJ9" s="117"/>
-[...3 lines deleted...]
-      <c r="AN9" s="129" t="s">
+      <c r="AJ9" s="118"/>
+      <c r="AK9" s="99"/>
+      <c r="AL9" s="113"/>
+      <c r="AM9" s="113"/>
+      <c r="AN9" s="130" t="s">
         <v>180</v>
       </c>
-      <c r="AO9" s="129" t="s">
+      <c r="AO9" s="130" t="s">
         <v>165</v>
       </c>
-      <c r="AP9" s="129" t="s">
+      <c r="AP9" s="130" t="s">
         <v>181</v>
       </c>
-      <c r="AQ9" s="171" t="s">
+      <c r="AQ9" s="172" t="s">
         <v>166</v>
       </c>
-      <c r="AR9" s="136"/>
-      <c r="AS9" s="97" t="s">
+      <c r="AR9" s="137"/>
+      <c r="AS9" s="98" t="s">
         <v>30</v>
       </c>
-      <c r="AT9" s="110" t="s">
+      <c r="AT9" s="111" t="s">
         <v>182</v>
       </c>
-      <c r="AU9" s="164" t="s">
+      <c r="AU9" s="165" t="s">
         <v>38</v>
       </c>
-      <c r="AV9" s="97" t="s">
+      <c r="AV9" s="98" t="s">
         <v>30</v>
       </c>
-      <c r="AW9" s="146" t="s">
+      <c r="AW9" s="147" t="s">
         <v>39</v>
       </c>
-      <c r="AX9" s="147"/>
-[...1 lines deleted...]
-      <c r="AZ9" s="120" t="s">
+      <c r="AX9" s="148"/>
+      <c r="AY9" s="149"/>
+      <c r="AZ9" s="121" t="s">
         <v>38</v>
       </c>
-      <c r="BA9" s="97" t="s">
+      <c r="BA9" s="98" t="s">
         <v>184</v>
       </c>
-      <c r="BB9" s="152" t="s">
+      <c r="BB9" s="153" t="s">
         <v>48</v>
       </c>
-      <c r="BC9" s="141" t="s">
+      <c r="BC9" s="142" t="s">
         <v>38</v>
       </c>
-      <c r="BD9" s="101" t="s">
+      <c r="BD9" s="102" t="s">
         <v>30</v>
       </c>
-      <c r="BE9" s="105" t="s">
+      <c r="BE9" s="106" t="s">
         <v>39</v>
       </c>
-      <c r="BF9" s="106"/>
-[...1 lines deleted...]
-      <c r="BH9" s="113" t="s">
+      <c r="BF9" s="107"/>
+      <c r="BG9" s="174"/>
+      <c r="BH9" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="BI9" s="97" t="s">
+      <c r="BI9" s="98" t="s">
         <v>49</v>
       </c>
-      <c r="BJ9" s="97" t="s">
+      <c r="BJ9" s="98" t="s">
         <v>50</v>
       </c>
-      <c r="BK9" s="116" t="s">
+      <c r="BK9" s="117" t="s">
         <v>51</v>
       </c>
-      <c r="BL9" s="97" t="s">
+      <c r="BL9" s="98" t="s">
         <v>52</v>
       </c>
-      <c r="BM9" s="97" t="s">
+      <c r="BM9" s="98" t="s">
         <v>53</v>
       </c>
-      <c r="BN9" s="166" t="s">
+      <c r="BN9" s="167" t="s">
         <v>54</v>
       </c>
-      <c r="BO9" s="110" t="s">
+      <c r="BO9" s="111" t="s">
         <v>55</v>
       </c>
-      <c r="BP9" s="164" t="s">
+      <c r="BP9" s="165" t="s">
         <v>38</v>
       </c>
-      <c r="BQ9" s="28"/>
-      <c r="BR9" s="97" t="s">
+      <c r="BQ9" s="29"/>
+      <c r="BR9" s="98" t="s">
         <v>56</v>
       </c>
-      <c r="BS9" s="97" t="s">
+      <c r="BS9" s="98" t="s">
         <v>57</v>
       </c>
-      <c r="BT9" s="97" t="s">
+      <c r="BT9" s="98" t="s">
         <v>58</v>
       </c>
-      <c r="BU9" s="116" t="s">
+      <c r="BU9" s="117" t="s">
         <v>59</v>
       </c>
-      <c r="BV9" s="115"/>
-      <c r="BW9" s="116" t="s">
+      <c r="BV9" s="116"/>
+      <c r="BW9" s="117" t="s">
         <v>145</v>
       </c>
-      <c r="BX9" s="113" t="s">
+      <c r="BX9" s="114" t="s">
         <v>146</v>
       </c>
-      <c r="BY9" s="129" t="s">
+      <c r="BY9" s="130" t="s">
         <v>208</v>
       </c>
-      <c r="BZ9" s="111" t="s">
+      <c r="BZ9" s="112" t="s">
         <v>147</v>
       </c>
-      <c r="CA9" s="130" t="s">
+      <c r="CA9" s="131" t="s">
         <v>204</v>
       </c>
-      <c r="CB9" s="131"/>
-[...1 lines deleted...]
-      <c r="CD9" s="97" t="s">
+      <c r="CB9" s="132"/>
+      <c r="CC9" s="133"/>
+      <c r="CD9" s="98" t="s">
         <v>150</v>
       </c>
-      <c r="CE9" s="97" t="s">
+      <c r="CE9" s="98" t="s">
         <v>151</v>
       </c>
-      <c r="CF9" s="97" t="s">
+      <c r="CF9" s="98" t="s">
         <v>152</v>
       </c>
-      <c r="CG9" s="97" t="s">
+      <c r="CG9" s="98" t="s">
         <v>60</v>
       </c>
-      <c r="CH9" s="97" t="s">
+      <c r="CH9" s="98" t="s">
         <v>153</v>
       </c>
-      <c r="CI9" s="97" t="s">
+      <c r="CI9" s="98" t="s">
         <v>154</v>
       </c>
-      <c r="CJ9" s="116" t="s">
+      <c r="CJ9" s="117" t="s">
         <v>156</v>
       </c>
-      <c r="CK9" s="97" t="s">
+      <c r="CK9" s="98" t="s">
         <v>61</v>
       </c>
-      <c r="CL9" s="97" t="s">
+      <c r="CL9" s="98" t="s">
         <v>167</v>
       </c>
-      <c r="CM9" s="97" t="s">
+      <c r="CM9" s="98" t="s">
         <v>62</v>
       </c>
-      <c r="CN9" s="116" t="s">
+      <c r="CN9" s="117" t="s">
         <v>63</v>
       </c>
-      <c r="CO9" s="97" t="s">
+      <c r="CO9" s="98" t="s">
         <v>158</v>
       </c>
-      <c r="CP9" s="97" t="s">
+      <c r="CP9" s="98" t="s">
         <v>64</v>
       </c>
-      <c r="CQ9" s="116" t="s">
+      <c r="CQ9" s="117" t="s">
         <v>65</v>
       </c>
-      <c r="CR9" s="97" t="s">
+      <c r="CR9" s="98" t="s">
         <v>66</v>
       </c>
-      <c r="CS9" s="97" t="s">
+      <c r="CS9" s="98" t="s">
         <v>67</v>
       </c>
-      <c r="CT9" s="161" t="s">
+      <c r="CT9" s="162" t="s">
         <v>205</v>
       </c>
-      <c r="CU9" s="162"/>
-[...1 lines deleted...]
-      <c r="CW9" s="116" t="s">
+      <c r="CU9" s="163"/>
+      <c r="CV9" s="164"/>
+      <c r="CW9" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="CX9" s="97" t="s">
+      <c r="CX9" s="98" t="s">
         <v>197</v>
       </c>
-      <c r="CY9" s="101" t="s">
+      <c r="CY9" s="102" t="s">
         <v>71</v>
       </c>
-      <c r="CZ9" s="97" t="s">
+      <c r="CZ9" s="98" t="s">
         <v>72</v>
       </c>
-      <c r="DA9" s="152" t="s">
+      <c r="DA9" s="153" t="s">
         <v>73</v>
       </c>
-      <c r="DB9" s="120" t="s">
+      <c r="DB9" s="121" t="s">
         <v>38</v>
       </c>
-      <c r="DC9" s="97" t="s">
+      <c r="DC9" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="DD9" s="97" t="s">
+      <c r="DD9" s="98" t="s">
         <v>209</v>
       </c>
-      <c r="DE9" s="97" t="s">
+      <c r="DE9" s="98" t="s">
         <v>38</v>
       </c>
-      <c r="DF9" s="97" t="s">
+      <c r="DF9" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="DG9" s="97" t="s">
+      <c r="DG9" s="98" t="s">
         <v>209</v>
       </c>
-      <c r="DH9" s="116" t="s">
+      <c r="DH9" s="117" t="s">
         <v>38</v>
       </c>
-      <c r="DI9" s="97" t="s">
+      <c r="DI9" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="DJ9" s="97" t="s">
+      <c r="DJ9" s="98" t="s">
         <v>209</v>
       </c>
-      <c r="DK9" s="98"/>
-[...3 lines deleted...]
-      <c r="DO9" s="105" t="s">
+      <c r="DK9" s="99"/>
+      <c r="DL9" s="118"/>
+      <c r="DM9" s="116"/>
+      <c r="DN9" s="137"/>
+      <c r="DO9" s="106" t="s">
         <v>74</v>
       </c>
-      <c r="DP9" s="106"/>
-[...16 lines deleted...]
-      <c r="EG9" s="101" t="s">
+      <c r="DP9" s="107"/>
+      <c r="DQ9" s="107"/>
+      <c r="DR9" s="107"/>
+      <c r="DS9" s="107"/>
+      <c r="DT9" s="107"/>
+      <c r="DU9" s="107"/>
+      <c r="DV9" s="107"/>
+      <c r="DW9" s="107"/>
+      <c r="DX9" s="107"/>
+      <c r="DY9" s="107"/>
+      <c r="DZ9" s="107"/>
+      <c r="EA9" s="107"/>
+      <c r="EB9" s="107"/>
+      <c r="EC9" s="107"/>
+      <c r="ED9" s="107"/>
+      <c r="EE9" s="107"/>
+      <c r="EF9" s="108"/>
+      <c r="EG9" s="102" t="s">
         <v>75</v>
       </c>
-      <c r="EH9" s="27"/>
-[...5 lines deleted...]
-      <c r="EN9" s="107" t="s">
+      <c r="EH9" s="28"/>
+      <c r="EI9" s="28"/>
+      <c r="EJ9" s="28"/>
+      <c r="EK9" s="28"/>
+      <c r="EL9" s="28"/>
+      <c r="EM9" s="30"/>
+      <c r="EN9" s="108" t="s">
         <v>76</v>
       </c>
-      <c r="EO9" s="97" t="s">
+      <c r="EO9" s="98" t="s">
         <v>77</v>
       </c>
-      <c r="EP9" s="109" t="s">
+      <c r="EP9" s="110" t="s">
         <v>78</v>
       </c>
-      <c r="EQ9" s="119" t="s">
+      <c r="EQ9" s="120" t="s">
         <v>79</v>
       </c>
-      <c r="ER9" s="108" t="s">
+      <c r="ER9" s="109" t="s">
         <v>80</v>
       </c>
-      <c r="ES9" s="108" t="s">
+      <c r="ES9" s="109" t="s">
         <v>81</v>
       </c>
-      <c r="ET9" s="108" t="s">
+      <c r="ET9" s="109" t="s">
         <v>82</v>
       </c>
-      <c r="EU9" s="108" t="s">
+      <c r="EU9" s="109" t="s">
         <v>83</v>
       </c>
-      <c r="EV9" s="108" t="s">
+      <c r="EV9" s="109" t="s">
         <v>84</v>
       </c>
-      <c r="EW9" s="107" t="s">
+      <c r="EW9" s="108" t="s">
         <v>85</v>
       </c>
-      <c r="EX9" s="107" t="s">
+      <c r="EX9" s="108" t="s">
         <v>86</v>
       </c>
-      <c r="EY9" s="108" t="s">
+      <c r="EY9" s="109" t="s">
         <v>87</v>
       </c>
-      <c r="EZ9" s="116" t="s">
+      <c r="EZ9" s="117" t="s">
         <v>88</v>
       </c>
-      <c r="FA9" s="97" t="s">
+      <c r="FA9" s="98" t="s">
         <v>89</v>
       </c>
-      <c r="FB9" s="97" t="s">
+      <c r="FB9" s="98" t="s">
         <v>90</v>
       </c>
-      <c r="FC9" s="97" t="s">
+      <c r="FC9" s="98" t="s">
         <v>91</v>
       </c>
-      <c r="FD9" s="97" t="s">
+      <c r="FD9" s="98" t="s">
         <v>92</v>
       </c>
-      <c r="FE9" s="97" t="s">
+      <c r="FE9" s="98" t="s">
         <v>93</v>
       </c>
-      <c r="FF9" s="97" t="s">
+      <c r="FF9" s="98" t="s">
         <v>94</v>
       </c>
-      <c r="FG9" s="116" t="s">
+      <c r="FG9" s="117" t="s">
         <v>186</v>
       </c>
-      <c r="FH9" s="101" t="s">
+      <c r="FH9" s="102" t="s">
         <v>95</v>
       </c>
-      <c r="FI9" s="28"/>
-      <c r="FJ9" s="109" t="s">
+      <c r="FI9" s="29"/>
+      <c r="FJ9" s="110" t="s">
         <v>96</v>
       </c>
-      <c r="FK9" s="107"/>
-      <c r="FL9" s="108"/>
+      <c r="FK9" s="108"/>
+      <c r="FL9" s="109"/>
     </row>
-    <row r="10" spans="1:169" s="18" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...31 lines deleted...]
-      <c r="AF10" s="111" t="s">
+    <row r="10" spans="1:169" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="166"/>
+      <c r="B10" s="166"/>
+      <c r="C10" s="166"/>
+      <c r="D10" s="166"/>
+      <c r="E10" s="166"/>
+      <c r="F10" s="166"/>
+      <c r="G10" s="166"/>
+      <c r="H10" s="166"/>
+      <c r="I10" s="166"/>
+      <c r="J10" s="176"/>
+      <c r="K10" s="99"/>
+      <c r="L10" s="119"/>
+      <c r="M10" s="99"/>
+      <c r="N10" s="99"/>
+      <c r="O10" s="118"/>
+      <c r="P10" s="99"/>
+      <c r="Q10" s="154"/>
+      <c r="R10" s="176"/>
+      <c r="S10" s="168"/>
+      <c r="T10" s="176"/>
+      <c r="U10" s="99"/>
+      <c r="V10" s="99"/>
+      <c r="W10" s="116"/>
+      <c r="X10" s="176"/>
+      <c r="Y10" s="99"/>
+      <c r="Z10" s="99"/>
+      <c r="AA10" s="118"/>
+      <c r="AB10" s="115"/>
+      <c r="AC10" s="99"/>
+      <c r="AD10" s="154"/>
+      <c r="AE10" s="137"/>
+      <c r="AF10" s="112" t="s">
         <v>77</v>
       </c>
-      <c r="AG10" s="143"/>
-      <c r="AH10" s="111" t="s">
+      <c r="AG10" s="144"/>
+      <c r="AH10" s="112" t="s">
         <v>113</v>
       </c>
-      <c r="AI10" s="145"/>
-[...13 lines deleted...]
-      <c r="AW10" s="97" t="s">
+      <c r="AI10" s="146"/>
+      <c r="AJ10" s="118"/>
+      <c r="AK10" s="99"/>
+      <c r="AL10" s="113"/>
+      <c r="AM10" s="113"/>
+      <c r="AN10" s="141"/>
+      <c r="AO10" s="141"/>
+      <c r="AP10" s="141"/>
+      <c r="AQ10" s="173"/>
+      <c r="AR10" s="137"/>
+      <c r="AS10" s="99"/>
+      <c r="AT10" s="116"/>
+      <c r="AU10" s="166"/>
+      <c r="AV10" s="99"/>
+      <c r="AW10" s="98" t="s">
         <v>97</v>
       </c>
-      <c r="AX10" s="113" t="s">
+      <c r="AX10" s="114" t="s">
         <v>182</v>
       </c>
-      <c r="AY10" s="110" t="s">
+      <c r="AY10" s="111" t="s">
         <v>183</v>
       </c>
-      <c r="AZ10" s="121"/>
-[...4 lines deleted...]
-      <c r="BE10" s="101" t="s">
+      <c r="AZ10" s="122"/>
+      <c r="BA10" s="99"/>
+      <c r="BB10" s="154"/>
+      <c r="BC10" s="122"/>
+      <c r="BD10" s="119"/>
+      <c r="BE10" s="102" t="s">
         <v>97</v>
       </c>
-      <c r="BF10" s="97" t="s">
+      <c r="BF10" s="98" t="s">
         <v>31</v>
       </c>
-      <c r="BG10" s="110" t="s">
+      <c r="BG10" s="111" t="s">
         <v>98</v>
       </c>
-      <c r="BH10" s="114"/>
-[...8 lines deleted...]
-      <c r="BQ10" s="97" t="s">
+      <c r="BH10" s="115"/>
+      <c r="BI10" s="99"/>
+      <c r="BJ10" s="99"/>
+      <c r="BK10" s="118"/>
+      <c r="BL10" s="99"/>
+      <c r="BM10" s="99"/>
+      <c r="BN10" s="168"/>
+      <c r="BO10" s="116"/>
+      <c r="BP10" s="166"/>
+      <c r="BQ10" s="98" t="s">
         <v>99</v>
       </c>
-      <c r="BR10" s="98"/>
-[...8 lines deleted...]
-      <c r="CA10" s="111" t="s">
+      <c r="BR10" s="99"/>
+      <c r="BS10" s="99"/>
+      <c r="BT10" s="99"/>
+      <c r="BU10" s="118"/>
+      <c r="BV10" s="116"/>
+      <c r="BW10" s="118"/>
+      <c r="BX10" s="115"/>
+      <c r="BY10" s="101"/>
+      <c r="BZ10" s="113"/>
+      <c r="CA10" s="112" t="s">
         <v>38</v>
       </c>
-      <c r="CB10" s="111" t="s">
+      <c r="CB10" s="112" t="s">
         <v>148</v>
       </c>
-      <c r="CC10" s="111" t="s">
+      <c r="CC10" s="112" t="s">
         <v>149</v>
       </c>
-      <c r="CD10" s="98"/>
-[...15 lines deleted...]
-      <c r="CT10" s="98" t="s">
+      <c r="CD10" s="99"/>
+      <c r="CE10" s="99"/>
+      <c r="CF10" s="99"/>
+      <c r="CG10" s="99"/>
+      <c r="CH10" s="99"/>
+      <c r="CI10" s="99"/>
+      <c r="CJ10" s="118"/>
+      <c r="CK10" s="99"/>
+      <c r="CL10" s="99"/>
+      <c r="CM10" s="99"/>
+      <c r="CN10" s="118"/>
+      <c r="CO10" s="99"/>
+      <c r="CP10" s="99"/>
+      <c r="CQ10" s="118"/>
+      <c r="CR10" s="99"/>
+      <c r="CS10" s="99"/>
+      <c r="CT10" s="99" t="s">
         <v>38</v>
       </c>
-      <c r="CU10" s="98" t="s">
+      <c r="CU10" s="99" t="s">
         <v>206</v>
       </c>
-      <c r="CV10" s="98" t="s">
+      <c r="CV10" s="99" t="s">
         <v>207</v>
       </c>
-      <c r="CW10" s="117"/>
-[...17 lines deleted...]
-      <c r="DO10" s="108" t="s">
+      <c r="CW10" s="118"/>
+      <c r="CX10" s="99"/>
+      <c r="CY10" s="99"/>
+      <c r="CZ10" s="99"/>
+      <c r="DA10" s="154"/>
+      <c r="DB10" s="122"/>
+      <c r="DC10" s="99"/>
+      <c r="DD10" s="99"/>
+      <c r="DE10" s="99"/>
+      <c r="DF10" s="99"/>
+      <c r="DG10" s="99"/>
+      <c r="DH10" s="118"/>
+      <c r="DI10" s="99"/>
+      <c r="DJ10" s="99"/>
+      <c r="DK10" s="99"/>
+      <c r="DL10" s="118"/>
+      <c r="DM10" s="116"/>
+      <c r="DN10" s="137"/>
+      <c r="DO10" s="109" t="s">
         <v>38</v>
       </c>
-      <c r="DP10" s="97" t="s">
+      <c r="DP10" s="98" t="s">
         <v>100</v>
       </c>
-      <c r="DQ10" s="97" t="s">
+      <c r="DQ10" s="98" t="s">
         <v>66</v>
       </c>
-      <c r="DR10" s="122" t="s">
+      <c r="DR10" s="123" t="s">
         <v>101</v>
       </c>
-      <c r="DS10" s="101" t="s">
+      <c r="DS10" s="102" t="s">
         <v>67</v>
       </c>
-      <c r="DT10" s="102" t="s">
+      <c r="DT10" s="103" t="s">
         <v>205</v>
       </c>
-      <c r="DU10" s="103"/>
-[...1 lines deleted...]
-      <c r="DW10" s="101" t="s">
+      <c r="DU10" s="104"/>
+      <c r="DV10" s="105"/>
+      <c r="DW10" s="102" t="s">
         <v>102</v>
       </c>
-      <c r="DX10" s="102" t="s">
+      <c r="DX10" s="103" t="s">
         <v>103</v>
       </c>
-      <c r="DY10" s="103"/>
-[...1 lines deleted...]
-      <c r="EA10" s="99" t="s">
+      <c r="DY10" s="104"/>
+      <c r="DZ10" s="105"/>
+      <c r="EA10" s="100" t="s">
         <v>104</v>
       </c>
-      <c r="EB10" s="105" t="s">
+      <c r="EB10" s="106" t="s">
         <v>105</v>
       </c>
-      <c r="EC10" s="106"/>
-[...1 lines deleted...]
-      <c r="EE10" s="97" t="s">
+      <c r="EC10" s="107"/>
+      <c r="ED10" s="108"/>
+      <c r="EE10" s="98" t="s">
         <v>106</v>
       </c>
-      <c r="EF10" s="116" t="s">
+      <c r="EF10" s="117" t="s">
         <v>107</v>
       </c>
-      <c r="EG10" s="118"/>
-      <c r="EH10" s="97" t="s">
+      <c r="EG10" s="119"/>
+      <c r="EH10" s="98" t="s">
         <v>108</v>
       </c>
-      <c r="EI10" s="98" t="s">
+      <c r="EI10" s="99" t="s">
         <v>198</v>
       </c>
-      <c r="EJ10" s="98" t="s">
+      <c r="EJ10" s="99" t="s">
         <v>109</v>
       </c>
-      <c r="EK10" s="98" t="s">
+      <c r="EK10" s="99" t="s">
         <v>110</v>
       </c>
-      <c r="EL10" s="98" t="s">
+      <c r="EL10" s="99" t="s">
         <v>111</v>
       </c>
-      <c r="EM10" s="98" t="s">
+      <c r="EM10" s="99" t="s">
         <v>112</v>
       </c>
-      <c r="EN10" s="107"/>
-[...20 lines deleted...]
-      <c r="FI10" s="97" t="s">
+      <c r="EN10" s="108"/>
+      <c r="EO10" s="99"/>
+      <c r="EP10" s="110"/>
+      <c r="EQ10" s="108"/>
+      <c r="ER10" s="109"/>
+      <c r="ES10" s="109"/>
+      <c r="ET10" s="109"/>
+      <c r="EU10" s="109"/>
+      <c r="EV10" s="109"/>
+      <c r="EW10" s="108"/>
+      <c r="EX10" s="108"/>
+      <c r="EY10" s="109"/>
+      <c r="EZ10" s="118"/>
+      <c r="FA10" s="99"/>
+      <c r="FB10" s="99"/>
+      <c r="FC10" s="99"/>
+      <c r="FD10" s="99"/>
+      <c r="FE10" s="99"/>
+      <c r="FF10" s="99"/>
+      <c r="FG10" s="118"/>
+      <c r="FH10" s="119"/>
+      <c r="FI10" s="98" t="s">
         <v>113</v>
       </c>
-      <c r="FJ10" s="109"/>
-[...1 lines deleted...]
-      <c r="FL10" s="108"/>
+      <c r="FJ10" s="110"/>
+      <c r="FK10" s="108"/>
+      <c r="FL10" s="109"/>
     </row>
-    <row r="11" spans="1:169" s="18" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...123 lines deleted...]
-      <c r="DT11" s="99" t="s">
+    <row r="11" spans="1:169" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="166"/>
+      <c r="B11" s="166"/>
+      <c r="C11" s="166"/>
+      <c r="D11" s="166"/>
+      <c r="E11" s="166"/>
+      <c r="F11" s="166"/>
+      <c r="G11" s="166"/>
+      <c r="H11" s="166"/>
+      <c r="I11" s="166"/>
+      <c r="J11" s="176"/>
+      <c r="K11" s="99"/>
+      <c r="L11" s="119"/>
+      <c r="M11" s="99"/>
+      <c r="N11" s="99"/>
+      <c r="O11" s="118"/>
+      <c r="P11" s="99"/>
+      <c r="Q11" s="154"/>
+      <c r="R11" s="176"/>
+      <c r="S11" s="168"/>
+      <c r="T11" s="176"/>
+      <c r="U11" s="99"/>
+      <c r="V11" s="99"/>
+      <c r="W11" s="116"/>
+      <c r="X11" s="176"/>
+      <c r="Y11" s="99"/>
+      <c r="Z11" s="99"/>
+      <c r="AA11" s="118"/>
+      <c r="AB11" s="115"/>
+      <c r="AC11" s="99"/>
+      <c r="AD11" s="154"/>
+      <c r="AE11" s="137"/>
+      <c r="AF11" s="113"/>
+      <c r="AG11" s="144"/>
+      <c r="AH11" s="113"/>
+      <c r="AI11" s="146"/>
+      <c r="AJ11" s="118"/>
+      <c r="AK11" s="99"/>
+      <c r="AL11" s="113"/>
+      <c r="AM11" s="113"/>
+      <c r="AN11" s="141"/>
+      <c r="AO11" s="141"/>
+      <c r="AP11" s="141"/>
+      <c r="AQ11" s="173"/>
+      <c r="AR11" s="137"/>
+      <c r="AS11" s="99"/>
+      <c r="AT11" s="116"/>
+      <c r="AU11" s="166"/>
+      <c r="AV11" s="99"/>
+      <c r="AW11" s="99"/>
+      <c r="AX11" s="115"/>
+      <c r="AY11" s="116"/>
+      <c r="AZ11" s="122"/>
+      <c r="BA11" s="99"/>
+      <c r="BB11" s="154"/>
+      <c r="BC11" s="122"/>
+      <c r="BD11" s="119"/>
+      <c r="BE11" s="99"/>
+      <c r="BF11" s="99"/>
+      <c r="BG11" s="116"/>
+      <c r="BH11" s="115"/>
+      <c r="BI11" s="99"/>
+      <c r="BJ11" s="99"/>
+      <c r="BK11" s="118"/>
+      <c r="BL11" s="99"/>
+      <c r="BM11" s="99"/>
+      <c r="BN11" s="168"/>
+      <c r="BO11" s="116"/>
+      <c r="BP11" s="166"/>
+      <c r="BQ11" s="99"/>
+      <c r="BR11" s="99"/>
+      <c r="BS11" s="99"/>
+      <c r="BT11" s="99"/>
+      <c r="BU11" s="118"/>
+      <c r="BV11" s="116"/>
+      <c r="BW11" s="118"/>
+      <c r="BX11" s="115"/>
+      <c r="BY11" s="101"/>
+      <c r="BZ11" s="113"/>
+      <c r="CA11" s="113"/>
+      <c r="CB11" s="113"/>
+      <c r="CC11" s="113"/>
+      <c r="CD11" s="99"/>
+      <c r="CE11" s="99"/>
+      <c r="CF11" s="99"/>
+      <c r="CG11" s="99"/>
+      <c r="CH11" s="99"/>
+      <c r="CI11" s="99"/>
+      <c r="CJ11" s="118"/>
+      <c r="CK11" s="99"/>
+      <c r="CL11" s="99"/>
+      <c r="CM11" s="99"/>
+      <c r="CN11" s="118"/>
+      <c r="CO11" s="99"/>
+      <c r="CP11" s="99"/>
+      <c r="CQ11" s="118"/>
+      <c r="CR11" s="99"/>
+      <c r="CS11" s="99"/>
+      <c r="CT11" s="99"/>
+      <c r="CU11" s="99"/>
+      <c r="CV11" s="99"/>
+      <c r="CW11" s="118"/>
+      <c r="CX11" s="99"/>
+      <c r="CY11" s="99"/>
+      <c r="CZ11" s="99"/>
+      <c r="DA11" s="154"/>
+      <c r="DB11" s="122"/>
+      <c r="DC11" s="99"/>
+      <c r="DD11" s="99"/>
+      <c r="DE11" s="99"/>
+      <c r="DF11" s="99"/>
+      <c r="DG11" s="99"/>
+      <c r="DH11" s="118"/>
+      <c r="DI11" s="99"/>
+      <c r="DJ11" s="99"/>
+      <c r="DK11" s="99"/>
+      <c r="DL11" s="118"/>
+      <c r="DM11" s="116"/>
+      <c r="DN11" s="137"/>
+      <c r="DO11" s="109"/>
+      <c r="DP11" s="99"/>
+      <c r="DQ11" s="99"/>
+      <c r="DR11" s="124"/>
+      <c r="DS11" s="99"/>
+      <c r="DT11" s="100" t="s">
         <v>97</v>
       </c>
-      <c r="DU11" s="100" t="s">
+      <c r="DU11" s="101" t="s">
         <v>68</v>
       </c>
-      <c r="DV11" s="100" t="s">
+      <c r="DV11" s="101" t="s">
         <v>69</v>
       </c>
-      <c r="DW11" s="98"/>
-      <c r="DX11" s="99" t="s">
+      <c r="DW11" s="99"/>
+      <c r="DX11" s="100" t="s">
         <v>97</v>
       </c>
-      <c r="DY11" s="100" t="s">
+      <c r="DY11" s="101" t="s">
         <v>114</v>
       </c>
-      <c r="DZ11" s="100" t="s">
+      <c r="DZ11" s="101" t="s">
         <v>115</v>
       </c>
-      <c r="EA11" s="100"/>
-      <c r="EB11" s="97" t="s">
+      <c r="EA11" s="101"/>
+      <c r="EB11" s="98" t="s">
         <v>97</v>
       </c>
-      <c r="EC11" s="98" t="s">
+      <c r="EC11" s="99" t="s">
         <v>116</v>
       </c>
-      <c r="ED11" s="98" t="s">
+      <c r="ED11" s="99" t="s">
         <v>117</v>
       </c>
-      <c r="EE11" s="98"/>
-[...32 lines deleted...]
-      <c r="FL11" s="108"/>
+      <c r="EE11" s="99"/>
+      <c r="EF11" s="118"/>
+      <c r="EG11" s="119"/>
+      <c r="EH11" s="99"/>
+      <c r="EI11" s="99"/>
+      <c r="EJ11" s="99"/>
+      <c r="EK11" s="99"/>
+      <c r="EL11" s="99"/>
+      <c r="EM11" s="99"/>
+      <c r="EN11" s="108"/>
+      <c r="EO11" s="99"/>
+      <c r="EP11" s="110"/>
+      <c r="EQ11" s="108"/>
+      <c r="ER11" s="109"/>
+      <c r="ES11" s="109"/>
+      <c r="ET11" s="109"/>
+      <c r="EU11" s="109"/>
+      <c r="EV11" s="109"/>
+      <c r="EW11" s="108"/>
+      <c r="EX11" s="108"/>
+      <c r="EY11" s="109"/>
+      <c r="EZ11" s="118"/>
+      <c r="FA11" s="99"/>
+      <c r="FB11" s="99"/>
+      <c r="FC11" s="99"/>
+      <c r="FD11" s="99"/>
+      <c r="FE11" s="99"/>
+      <c r="FF11" s="99"/>
+      <c r="FG11" s="118"/>
+      <c r="FH11" s="119"/>
+      <c r="FI11" s="99"/>
+      <c r="FJ11" s="110"/>
+      <c r="FK11" s="108"/>
+      <c r="FL11" s="109"/>
     </row>
-    <row r="12" spans="1:169" s="18" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...167 lines deleted...]
-      <c r="FL12" s="97"/>
+    <row r="12" spans="1:169" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="166"/>
+      <c r="B12" s="166"/>
+      <c r="C12" s="166"/>
+      <c r="D12" s="166"/>
+      <c r="E12" s="166"/>
+      <c r="F12" s="166"/>
+      <c r="G12" s="166"/>
+      <c r="H12" s="166"/>
+      <c r="I12" s="166"/>
+      <c r="J12" s="176"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="119"/>
+      <c r="M12" s="99"/>
+      <c r="N12" s="99"/>
+      <c r="O12" s="118"/>
+      <c r="P12" s="99"/>
+      <c r="Q12" s="154"/>
+      <c r="R12" s="176"/>
+      <c r="S12" s="168"/>
+      <c r="T12" s="176"/>
+      <c r="U12" s="99"/>
+      <c r="V12" s="99"/>
+      <c r="W12" s="116"/>
+      <c r="X12" s="176"/>
+      <c r="Y12" s="99"/>
+      <c r="Z12" s="99"/>
+      <c r="AA12" s="118"/>
+      <c r="AB12" s="115"/>
+      <c r="AC12" s="99"/>
+      <c r="AD12" s="154"/>
+      <c r="AE12" s="137"/>
+      <c r="AF12" s="113"/>
+      <c r="AG12" s="144"/>
+      <c r="AH12" s="113"/>
+      <c r="AI12" s="146"/>
+      <c r="AJ12" s="118"/>
+      <c r="AK12" s="99"/>
+      <c r="AL12" s="113"/>
+      <c r="AM12" s="113"/>
+      <c r="AN12" s="141"/>
+      <c r="AO12" s="141"/>
+      <c r="AP12" s="141"/>
+      <c r="AQ12" s="173"/>
+      <c r="AR12" s="137"/>
+      <c r="AS12" s="99"/>
+      <c r="AT12" s="116"/>
+      <c r="AU12" s="166"/>
+      <c r="AV12" s="99"/>
+      <c r="AW12" s="99"/>
+      <c r="AX12" s="115"/>
+      <c r="AY12" s="116"/>
+      <c r="AZ12" s="122"/>
+      <c r="BA12" s="99"/>
+      <c r="BB12" s="154"/>
+      <c r="BC12" s="122"/>
+      <c r="BD12" s="119"/>
+      <c r="BE12" s="99"/>
+      <c r="BF12" s="99"/>
+      <c r="BG12" s="116"/>
+      <c r="BH12" s="115"/>
+      <c r="BI12" s="99"/>
+      <c r="BJ12" s="99"/>
+      <c r="BK12" s="118"/>
+      <c r="BL12" s="99"/>
+      <c r="BM12" s="99"/>
+      <c r="BN12" s="168"/>
+      <c r="BO12" s="116"/>
+      <c r="BP12" s="166"/>
+      <c r="BQ12" s="99"/>
+      <c r="BR12" s="99"/>
+      <c r="BS12" s="99"/>
+      <c r="BT12" s="99"/>
+      <c r="BU12" s="118"/>
+      <c r="BV12" s="116"/>
+      <c r="BW12" s="118"/>
+      <c r="BX12" s="115"/>
+      <c r="BY12" s="101"/>
+      <c r="BZ12" s="113"/>
+      <c r="CA12" s="113"/>
+      <c r="CB12" s="113"/>
+      <c r="CC12" s="113"/>
+      <c r="CD12" s="99"/>
+      <c r="CE12" s="99"/>
+      <c r="CF12" s="99"/>
+      <c r="CG12" s="99"/>
+      <c r="CH12" s="99"/>
+      <c r="CI12" s="99"/>
+      <c r="CJ12" s="118"/>
+      <c r="CK12" s="99"/>
+      <c r="CL12" s="99"/>
+      <c r="CM12" s="99"/>
+      <c r="CN12" s="118"/>
+      <c r="CO12" s="99"/>
+      <c r="CP12" s="99"/>
+      <c r="CQ12" s="118"/>
+      <c r="CR12" s="99"/>
+      <c r="CS12" s="99"/>
+      <c r="CT12" s="99"/>
+      <c r="CU12" s="99"/>
+      <c r="CV12" s="99"/>
+      <c r="CW12" s="118"/>
+      <c r="CX12" s="99"/>
+      <c r="CY12" s="99"/>
+      <c r="CZ12" s="99"/>
+      <c r="DA12" s="154"/>
+      <c r="DB12" s="122"/>
+      <c r="DC12" s="99"/>
+      <c r="DD12" s="99"/>
+      <c r="DE12" s="99"/>
+      <c r="DF12" s="99"/>
+      <c r="DG12" s="99"/>
+      <c r="DH12" s="118"/>
+      <c r="DI12" s="99"/>
+      <c r="DJ12" s="99"/>
+      <c r="DK12" s="99"/>
+      <c r="DL12" s="118"/>
+      <c r="DM12" s="116"/>
+      <c r="DN12" s="137"/>
+      <c r="DO12" s="98"/>
+      <c r="DP12" s="99"/>
+      <c r="DQ12" s="99"/>
+      <c r="DR12" s="124"/>
+      <c r="DS12" s="99"/>
+      <c r="DT12" s="101"/>
+      <c r="DU12" s="101"/>
+      <c r="DV12" s="101"/>
+      <c r="DW12" s="99"/>
+      <c r="DX12" s="101"/>
+      <c r="DY12" s="101"/>
+      <c r="DZ12" s="101"/>
+      <c r="EA12" s="101"/>
+      <c r="EB12" s="99"/>
+      <c r="EC12" s="99"/>
+      <c r="ED12" s="99"/>
+      <c r="EE12" s="99"/>
+      <c r="EF12" s="118"/>
+      <c r="EG12" s="119"/>
+      <c r="EH12" s="99"/>
+      <c r="EI12" s="99"/>
+      <c r="EJ12" s="99"/>
+      <c r="EK12" s="99"/>
+      <c r="EL12" s="99"/>
+      <c r="EM12" s="99"/>
+      <c r="EN12" s="117"/>
+      <c r="EO12" s="99"/>
+      <c r="EP12" s="111"/>
+      <c r="EQ12" s="117"/>
+      <c r="ER12" s="98"/>
+      <c r="ES12" s="98"/>
+      <c r="ET12" s="98"/>
+      <c r="EU12" s="98"/>
+      <c r="EV12" s="98"/>
+      <c r="EW12" s="117"/>
+      <c r="EX12" s="117"/>
+      <c r="EY12" s="98"/>
+      <c r="EZ12" s="118"/>
+      <c r="FA12" s="99"/>
+      <c r="FB12" s="99"/>
+      <c r="FC12" s="99"/>
+      <c r="FD12" s="99"/>
+      <c r="FE12" s="99"/>
+      <c r="FF12" s="99"/>
+      <c r="FG12" s="118"/>
+      <c r="FH12" s="119"/>
+      <c r="FI12" s="99"/>
+      <c r="FJ12" s="111"/>
+      <c r="FK12" s="117"/>
+      <c r="FL12" s="98"/>
     </row>
-    <row r="13" spans="1:169" s="18" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...167 lines deleted...]
-      <c r="FL13" s="97"/>
+    <row r="13" spans="1:169" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="166"/>
+      <c r="B13" s="166"/>
+      <c r="C13" s="166"/>
+      <c r="D13" s="166"/>
+      <c r="E13" s="166"/>
+      <c r="F13" s="166"/>
+      <c r="G13" s="166"/>
+      <c r="H13" s="166"/>
+      <c r="I13" s="166"/>
+      <c r="J13" s="176"/>
+      <c r="K13" s="99"/>
+      <c r="L13" s="119"/>
+      <c r="M13" s="99"/>
+      <c r="N13" s="99"/>
+      <c r="O13" s="118"/>
+      <c r="P13" s="99"/>
+      <c r="Q13" s="154"/>
+      <c r="R13" s="176"/>
+      <c r="S13" s="168"/>
+      <c r="T13" s="176"/>
+      <c r="U13" s="99"/>
+      <c r="V13" s="99"/>
+      <c r="W13" s="116"/>
+      <c r="X13" s="176"/>
+      <c r="Y13" s="99"/>
+      <c r="Z13" s="99"/>
+      <c r="AA13" s="118"/>
+      <c r="AB13" s="115"/>
+      <c r="AC13" s="99"/>
+      <c r="AD13" s="154"/>
+      <c r="AE13" s="137"/>
+      <c r="AF13" s="113"/>
+      <c r="AG13" s="144"/>
+      <c r="AH13" s="113"/>
+      <c r="AI13" s="146"/>
+      <c r="AJ13" s="118"/>
+      <c r="AK13" s="99"/>
+      <c r="AL13" s="113"/>
+      <c r="AM13" s="113"/>
+      <c r="AN13" s="141"/>
+      <c r="AO13" s="141"/>
+      <c r="AP13" s="141"/>
+      <c r="AQ13" s="173"/>
+      <c r="AR13" s="137"/>
+      <c r="AS13" s="99"/>
+      <c r="AT13" s="116"/>
+      <c r="AU13" s="166"/>
+      <c r="AV13" s="99"/>
+      <c r="AW13" s="99"/>
+      <c r="AX13" s="115"/>
+      <c r="AY13" s="116"/>
+      <c r="AZ13" s="122"/>
+      <c r="BA13" s="99"/>
+      <c r="BB13" s="154"/>
+      <c r="BC13" s="122"/>
+      <c r="BD13" s="119"/>
+      <c r="BE13" s="99"/>
+      <c r="BF13" s="99"/>
+      <c r="BG13" s="116"/>
+      <c r="BH13" s="115"/>
+      <c r="BI13" s="99"/>
+      <c r="BJ13" s="99"/>
+      <c r="BK13" s="118"/>
+      <c r="BL13" s="99"/>
+      <c r="BM13" s="99"/>
+      <c r="BN13" s="168"/>
+      <c r="BO13" s="116"/>
+      <c r="BP13" s="166"/>
+      <c r="BQ13" s="99"/>
+      <c r="BR13" s="99"/>
+      <c r="BS13" s="99"/>
+      <c r="BT13" s="99"/>
+      <c r="BU13" s="118"/>
+      <c r="BV13" s="116"/>
+      <c r="BW13" s="118"/>
+      <c r="BX13" s="115"/>
+      <c r="BY13" s="101"/>
+      <c r="BZ13" s="113"/>
+      <c r="CA13" s="113"/>
+      <c r="CB13" s="113"/>
+      <c r="CC13" s="113"/>
+      <c r="CD13" s="99"/>
+      <c r="CE13" s="99"/>
+      <c r="CF13" s="99"/>
+      <c r="CG13" s="99"/>
+      <c r="CH13" s="99"/>
+      <c r="CI13" s="99"/>
+      <c r="CJ13" s="118"/>
+      <c r="CK13" s="99"/>
+      <c r="CL13" s="99"/>
+      <c r="CM13" s="99"/>
+      <c r="CN13" s="118"/>
+      <c r="CO13" s="99"/>
+      <c r="CP13" s="99"/>
+      <c r="CQ13" s="118"/>
+      <c r="CR13" s="99"/>
+      <c r="CS13" s="99"/>
+      <c r="CT13" s="99"/>
+      <c r="CU13" s="99"/>
+      <c r="CV13" s="99"/>
+      <c r="CW13" s="118"/>
+      <c r="CX13" s="99"/>
+      <c r="CY13" s="99"/>
+      <c r="CZ13" s="99"/>
+      <c r="DA13" s="154"/>
+      <c r="DB13" s="122"/>
+      <c r="DC13" s="99"/>
+      <c r="DD13" s="99"/>
+      <c r="DE13" s="99"/>
+      <c r="DF13" s="99"/>
+      <c r="DG13" s="99"/>
+      <c r="DH13" s="118"/>
+      <c r="DI13" s="99"/>
+      <c r="DJ13" s="99"/>
+      <c r="DK13" s="99"/>
+      <c r="DL13" s="118"/>
+      <c r="DM13" s="116"/>
+      <c r="DN13" s="137"/>
+      <c r="DO13" s="98"/>
+      <c r="DP13" s="99"/>
+      <c r="DQ13" s="99"/>
+      <c r="DR13" s="124"/>
+      <c r="DS13" s="99"/>
+      <c r="DT13" s="101"/>
+      <c r="DU13" s="101"/>
+      <c r="DV13" s="101"/>
+      <c r="DW13" s="99"/>
+      <c r="DX13" s="101"/>
+      <c r="DY13" s="101"/>
+      <c r="DZ13" s="101"/>
+      <c r="EA13" s="101"/>
+      <c r="EB13" s="99"/>
+      <c r="EC13" s="99"/>
+      <c r="ED13" s="99"/>
+      <c r="EE13" s="99"/>
+      <c r="EF13" s="118"/>
+      <c r="EG13" s="119"/>
+      <c r="EH13" s="99"/>
+      <c r="EI13" s="99"/>
+      <c r="EJ13" s="99"/>
+      <c r="EK13" s="99"/>
+      <c r="EL13" s="99"/>
+      <c r="EM13" s="99"/>
+      <c r="EN13" s="117"/>
+      <c r="EO13" s="99"/>
+      <c r="EP13" s="111"/>
+      <c r="EQ13" s="117"/>
+      <c r="ER13" s="98"/>
+      <c r="ES13" s="98"/>
+      <c r="ET13" s="98"/>
+      <c r="EU13" s="98"/>
+      <c r="EV13" s="98"/>
+      <c r="EW13" s="117"/>
+      <c r="EX13" s="117"/>
+      <c r="EY13" s="98"/>
+      <c r="EZ13" s="118"/>
+      <c r="FA13" s="99"/>
+      <c r="FB13" s="99"/>
+      <c r="FC13" s="99"/>
+      <c r="FD13" s="99"/>
+      <c r="FE13" s="99"/>
+      <c r="FF13" s="99"/>
+      <c r="FG13" s="118"/>
+      <c r="FH13" s="119"/>
+      <c r="FI13" s="99"/>
+      <c r="FJ13" s="111"/>
+      <c r="FK13" s="117"/>
+      <c r="FL13" s="98"/>
     </row>
-    <row r="14" spans="1:169" s="18" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...17 lines deleted...]
-      <c r="R14" s="25" t="s">
+    <row r="14" spans="1:169" s="19" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="181"/>
+      <c r="B14" s="181"/>
+      <c r="C14" s="181"/>
+      <c r="D14" s="181"/>
+      <c r="E14" s="181"/>
+      <c r="F14" s="181"/>
+      <c r="G14" s="181"/>
+      <c r="H14" s="181"/>
+      <c r="I14" s="181"/>
+      <c r="J14" s="182"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+      <c r="N14" s="21"/>
+      <c r="O14" s="21"/>
+      <c r="P14" s="21"/>
+      <c r="Q14" s="24"/>
+      <c r="R14" s="26" t="s">
         <v>118</v>
       </c>
-      <c r="S14" s="20" t="s">
+      <c r="S14" s="21" t="s">
         <v>119</v>
       </c>
-      <c r="T14" s="20" t="s">
+      <c r="T14" s="21" t="s">
         <v>120</v>
       </c>
-      <c r="U14" s="20" t="s">
+      <c r="U14" s="21" t="s">
         <v>121</v>
       </c>
-      <c r="V14" s="20" t="s">
+      <c r="V14" s="21" t="s">
         <v>122</v>
       </c>
-      <c r="W14" s="32" t="s">
+      <c r="W14" s="33" t="s">
         <v>168</v>
       </c>
-      <c r="X14" s="33" t="s">
+      <c r="X14" s="34" t="s">
         <v>169</v>
       </c>
-      <c r="Y14" s="34" t="s">
+      <c r="Y14" s="35" t="s">
         <v>170</v>
       </c>
-      <c r="Z14" s="20"/>
-[...4 lines deleted...]
-      <c r="AE14" s="35" t="s">
+      <c r="Z14" s="21"/>
+      <c r="AA14" s="26"/>
+      <c r="AB14" s="21"/>
+      <c r="AC14" s="21"/>
+      <c r="AD14" s="24"/>
+      <c r="AE14" s="36" t="s">
         <v>171</v>
       </c>
-      <c r="AF14" s="34"/>
-      <c r="AG14" s="34" t="s">
+      <c r="AF14" s="35"/>
+      <c r="AG14" s="35" t="s">
         <v>172</v>
       </c>
-      <c r="AH14" s="36"/>
-      <c r="AI14" s="32" t="s">
+      <c r="AH14" s="37"/>
+      <c r="AI14" s="33" t="s">
         <v>173</v>
       </c>
-      <c r="AJ14" s="33"/>
-      <c r="AK14" s="34" t="s">
+      <c r="AJ14" s="34"/>
+      <c r="AK14" s="35" t="s">
         <v>174</v>
       </c>
-      <c r="AL14" s="37" t="s">
+      <c r="AL14" s="38" t="s">
         <v>201</v>
       </c>
-      <c r="AM14" s="37" t="s">
+      <c r="AM14" s="38" t="s">
         <v>219</v>
       </c>
-      <c r="AN14" s="20"/>
-[...65 lines deleted...]
-      <c r="DB14" s="50" t="s">
+      <c r="AN14" s="21"/>
+      <c r="AO14" s="39"/>
+      <c r="AP14" s="23"/>
+      <c r="AQ14" s="40"/>
+      <c r="AR14" s="41"/>
+      <c r="AS14" s="38"/>
+      <c r="AT14" s="42"/>
+      <c r="AU14" s="20"/>
+      <c r="AV14" s="21"/>
+      <c r="AW14" s="21"/>
+      <c r="AX14" s="26"/>
+      <c r="AY14" s="24"/>
+      <c r="AZ14" s="43"/>
+      <c r="BA14" s="44"/>
+      <c r="BB14" s="45"/>
+      <c r="BC14" s="43"/>
+      <c r="BD14" s="44"/>
+      <c r="BE14" s="44"/>
+      <c r="BF14" s="44"/>
+      <c r="BG14" s="46"/>
+      <c r="BH14" s="47"/>
+      <c r="BI14" s="44"/>
+      <c r="BJ14" s="44"/>
+      <c r="BK14" s="47"/>
+      <c r="BL14" s="44"/>
+      <c r="BM14" s="44"/>
+      <c r="BN14" s="48"/>
+      <c r="BO14" s="49"/>
+      <c r="BP14" s="20"/>
+      <c r="BQ14" s="21"/>
+      <c r="BR14" s="21"/>
+      <c r="BS14" s="21"/>
+      <c r="BT14" s="21"/>
+      <c r="BU14" s="26"/>
+      <c r="BV14" s="50"/>
+      <c r="BW14" s="26"/>
+      <c r="BX14" s="23"/>
+      <c r="BY14" s="27"/>
+      <c r="BZ14" s="27"/>
+      <c r="CA14" s="27"/>
+      <c r="CB14" s="27"/>
+      <c r="CC14" s="27"/>
+      <c r="CD14" s="21"/>
+      <c r="CE14" s="23"/>
+      <c r="CF14" s="21"/>
+      <c r="CG14" s="21"/>
+      <c r="CH14" s="21"/>
+      <c r="CI14" s="26"/>
+      <c r="CJ14" s="21"/>
+      <c r="CK14" s="21"/>
+      <c r="CL14" s="21"/>
+      <c r="CM14" s="21"/>
+      <c r="CN14" s="21"/>
+      <c r="CO14" s="21"/>
+      <c r="CP14" s="21"/>
+      <c r="CQ14" s="21"/>
+      <c r="CR14" s="21"/>
+      <c r="CS14" s="21"/>
+      <c r="CT14" s="21"/>
+      <c r="CU14" s="21"/>
+      <c r="CV14" s="21"/>
+      <c r="CW14" s="21"/>
+      <c r="CX14" s="22"/>
+      <c r="CY14" s="22"/>
+      <c r="CZ14" s="22"/>
+      <c r="DA14" s="22"/>
+      <c r="DB14" s="51" t="s">
         <v>216</v>
       </c>
-      <c r="DC14" s="51"/>
-[...1 lines deleted...]
-      <c r="DE14" s="51" t="s">
+      <c r="DC14" s="52"/>
+      <c r="DD14" s="52"/>
+      <c r="DE14" s="52" t="s">
         <v>202</v>
       </c>
-      <c r="DF14" s="51"/>
-[...1 lines deleted...]
-      <c r="DH14" s="51" t="s">
+      <c r="DF14" s="52"/>
+      <c r="DG14" s="52"/>
+      <c r="DH14" s="52" t="s">
         <v>220</v>
       </c>
-      <c r="DI14" s="51"/>
-[...1 lines deleted...]
-      <c r="DK14" s="37" t="s">
+      <c r="DI14" s="52"/>
+      <c r="DJ14" s="52"/>
+      <c r="DK14" s="38" t="s">
         <v>217</v>
       </c>
-      <c r="DL14" s="52" t="s">
+      <c r="DL14" s="53" t="s">
         <v>203</v>
       </c>
-      <c r="DM14" s="53" t="s">
+      <c r="DM14" s="54" t="s">
         <v>221</v>
       </c>
-      <c r="DN14" s="30"/>
-[...49 lines deleted...]
-      <c r="FL14" s="20"/>
+      <c r="DN14" s="31"/>
+      <c r="DO14" s="21"/>
+      <c r="DP14" s="21"/>
+      <c r="DQ14" s="26"/>
+      <c r="DR14" s="27"/>
+      <c r="DS14" s="21"/>
+      <c r="DT14" s="21"/>
+      <c r="DU14" s="21"/>
+      <c r="DV14" s="21"/>
+      <c r="DW14" s="21"/>
+      <c r="DX14" s="32"/>
+      <c r="DY14" s="32"/>
+      <c r="DZ14" s="32"/>
+      <c r="EA14" s="32"/>
+      <c r="EB14" s="21"/>
+      <c r="EC14" s="21"/>
+      <c r="ED14" s="21"/>
+      <c r="EE14" s="21"/>
+      <c r="EF14" s="26"/>
+      <c r="EG14" s="21"/>
+      <c r="EH14" s="26"/>
+      <c r="EI14" s="26"/>
+      <c r="EJ14" s="26"/>
+      <c r="EK14" s="26"/>
+      <c r="EL14" s="26"/>
+      <c r="EM14" s="26"/>
+      <c r="EN14" s="26"/>
+      <c r="EO14" s="23"/>
+      <c r="EP14" s="24"/>
+      <c r="EQ14" s="26"/>
+      <c r="ER14" s="21"/>
+      <c r="ES14" s="21"/>
+      <c r="ET14" s="21"/>
+      <c r="EU14" s="21"/>
+      <c r="EV14" s="21"/>
+      <c r="EW14" s="26"/>
+      <c r="EX14" s="21"/>
+      <c r="EY14" s="21"/>
+      <c r="EZ14" s="21"/>
+      <c r="FA14" s="21"/>
+      <c r="FB14" s="21"/>
+      <c r="FC14" s="21"/>
+      <c r="FD14" s="21"/>
+      <c r="FE14" s="21"/>
+      <c r="FF14" s="21"/>
+      <c r="FG14" s="26"/>
+      <c r="FH14" s="21"/>
+      <c r="FI14" s="21"/>
+      <c r="FJ14" s="24"/>
+      <c r="FK14" s="26"/>
+      <c r="FL14" s="21"/>
     </row>
-    <row r="15" spans="1:169" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="K15" s="56">
+    <row r="15" spans="1:169" s="61" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="55"/>
+      <c r="B15" s="55"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="55"/>
+      <c r="G15" s="55"/>
+      <c r="H15" s="55"/>
+      <c r="I15" s="55"/>
+      <c r="J15" s="56"/>
+      <c r="K15" s="57">
         <v>1</v>
       </c>
-      <c r="L15" s="57">
+      <c r="L15" s="58">
         <v>2</v>
       </c>
-      <c r="M15" s="57">
+      <c r="M15" s="58">
         <v>3</v>
       </c>
-      <c r="N15" s="57">
+      <c r="N15" s="58">
         <v>4</v>
       </c>
-      <c r="O15" s="57">
+      <c r="O15" s="58">
         <v>5</v>
       </c>
-      <c r="P15" s="57">
+      <c r="P15" s="58">
         <v>6</v>
       </c>
-      <c r="Q15" s="57">
+      <c r="Q15" s="58">
         <v>7</v>
       </c>
-      <c r="R15" s="57">
+      <c r="R15" s="58">
         <v>1</v>
       </c>
-      <c r="S15" s="57">
+      <c r="S15" s="58">
         <v>2</v>
       </c>
-      <c r="T15" s="57">
+      <c r="T15" s="58">
         <v>3</v>
       </c>
-      <c r="U15" s="57">
+      <c r="U15" s="58">
         <v>4</v>
       </c>
-      <c r="V15" s="57">
+      <c r="V15" s="58">
         <v>5</v>
       </c>
-      <c r="W15" s="57">
+      <c r="W15" s="58">
         <v>6</v>
       </c>
-      <c r="X15" s="57">
+      <c r="X15" s="58">
         <v>1</v>
       </c>
-      <c r="Y15" s="57">
+      <c r="Y15" s="58">
         <v>2</v>
       </c>
-      <c r="Z15" s="57">
+      <c r="Z15" s="58">
         <v>3</v>
       </c>
-      <c r="AA15" s="57">
+      <c r="AA15" s="58">
         <v>4</v>
       </c>
-      <c r="AB15" s="57">
+      <c r="AB15" s="58">
         <v>5</v>
       </c>
-      <c r="AC15" s="57">
+      <c r="AC15" s="58">
         <v>6</v>
       </c>
-      <c r="AD15" s="57">
+      <c r="AD15" s="58">
         <v>7</v>
       </c>
-      <c r="AE15" s="57">
+      <c r="AE15" s="58">
         <v>1</v>
       </c>
-      <c r="AF15" s="57">
+      <c r="AF15" s="58">
         <v>2</v>
       </c>
-      <c r="AG15" s="57">
+      <c r="AG15" s="58">
         <v>3</v>
       </c>
-      <c r="AH15" s="57">
+      <c r="AH15" s="58">
         <v>4</v>
       </c>
-      <c r="AI15" s="57">
+      <c r="AI15" s="58">
         <v>5</v>
       </c>
-      <c r="AJ15" s="57">
+      <c r="AJ15" s="58">
         <v>1</v>
       </c>
-      <c r="AK15" s="57">
+      <c r="AK15" s="58">
         <v>2</v>
       </c>
-      <c r="AL15" s="57">
+      <c r="AL15" s="58">
         <v>3</v>
       </c>
-      <c r="AM15" s="57">
+      <c r="AM15" s="58">
         <v>4</v>
       </c>
-      <c r="AN15" s="57">
+      <c r="AN15" s="58">
         <v>5</v>
       </c>
-      <c r="AO15" s="57">
+      <c r="AO15" s="58">
         <v>6</v>
       </c>
-      <c r="AP15" s="57">
+      <c r="AP15" s="58">
         <v>7</v>
       </c>
-      <c r="AQ15" s="57">
+      <c r="AQ15" s="58">
         <v>8</v>
       </c>
-      <c r="AR15" s="57">
+      <c r="AR15" s="58">
         <v>1</v>
       </c>
-      <c r="AS15" s="57">
+      <c r="AS15" s="58">
         <v>2</v>
       </c>
-      <c r="AT15" s="57">
+      <c r="AT15" s="58">
         <v>3</v>
       </c>
-      <c r="AU15" s="57">
+      <c r="AU15" s="58">
         <v>1</v>
       </c>
-      <c r="AV15" s="57">
+      <c r="AV15" s="58">
         <v>2</v>
       </c>
-      <c r="AW15" s="57">
+      <c r="AW15" s="58">
         <v>3</v>
       </c>
-      <c r="AX15" s="57">
+      <c r="AX15" s="58">
         <v>4</v>
       </c>
-      <c r="AY15" s="57">
+      <c r="AY15" s="58">
         <v>5</v>
       </c>
-      <c r="AZ15" s="57">
+      <c r="AZ15" s="58">
         <v>1</v>
       </c>
-      <c r="BA15" s="57">
+      <c r="BA15" s="58">
         <v>2</v>
       </c>
-      <c r="BB15" s="57">
+      <c r="BB15" s="58">
         <v>3</v>
       </c>
-      <c r="BC15" s="57">
+      <c r="BC15" s="58">
         <v>1</v>
       </c>
-      <c r="BD15" s="57">
+      <c r="BD15" s="58">
         <v>2</v>
       </c>
-      <c r="BE15" s="57">
+      <c r="BE15" s="58">
         <v>3</v>
       </c>
-      <c r="BF15" s="57">
+      <c r="BF15" s="58">
         <v>4</v>
       </c>
-      <c r="BG15" s="57">
+      <c r="BG15" s="58">
         <v>5</v>
       </c>
-      <c r="BH15" s="57">
+      <c r="BH15" s="58">
         <v>1</v>
       </c>
-      <c r="BI15" s="57">
+      <c r="BI15" s="58">
         <v>2</v>
       </c>
-      <c r="BJ15" s="57">
+      <c r="BJ15" s="58">
         <v>3</v>
       </c>
-      <c r="BK15" s="57">
+      <c r="BK15" s="58">
         <v>4</v>
       </c>
-      <c r="BL15" s="57">
+      <c r="BL15" s="58">
         <v>5</v>
       </c>
-      <c r="BM15" s="57">
+      <c r="BM15" s="58">
         <v>6</v>
       </c>
-      <c r="BN15" s="57">
+      <c r="BN15" s="58">
         <v>7</v>
       </c>
-      <c r="BO15" s="57">
+      <c r="BO15" s="58">
         <v>8</v>
       </c>
-      <c r="BP15" s="57">
+      <c r="BP15" s="58">
         <v>1</v>
       </c>
-      <c r="BQ15" s="57">
+      <c r="BQ15" s="58">
         <v>2</v>
       </c>
-      <c r="BR15" s="57">
+      <c r="BR15" s="58">
         <v>3</v>
       </c>
-      <c r="BS15" s="57">
+      <c r="BS15" s="58">
         <v>4</v>
       </c>
-      <c r="BT15" s="57">
+      <c r="BT15" s="58">
         <v>5</v>
       </c>
-      <c r="BU15" s="57">
+      <c r="BU15" s="58">
         <v>6</v>
       </c>
-      <c r="BV15" s="57">
+      <c r="BV15" s="58">
         <v>7</v>
       </c>
-      <c r="BW15" s="57">
+      <c r="BW15" s="58">
         <v>1</v>
       </c>
-      <c r="BX15" s="57">
+      <c r="BX15" s="58">
         <v>2</v>
       </c>
-      <c r="BY15" s="57">
+      <c r="BY15" s="58">
         <v>3</v>
       </c>
-      <c r="BZ15" s="57">
+      <c r="BZ15" s="58">
         <v>4</v>
       </c>
-      <c r="CA15" s="57">
+      <c r="CA15" s="58">
         <v>5</v>
       </c>
-      <c r="CB15" s="57">
+      <c r="CB15" s="58">
         <v>6</v>
       </c>
-      <c r="CC15" s="57">
+      <c r="CC15" s="58">
         <v>7</v>
       </c>
-      <c r="CD15" s="57">
+      <c r="CD15" s="58">
         <v>8</v>
       </c>
-      <c r="CE15" s="57">
+      <c r="CE15" s="58">
         <v>9</v>
       </c>
-      <c r="CF15" s="57">
+      <c r="CF15" s="58">
         <v>10</v>
       </c>
-      <c r="CG15" s="57">
+      <c r="CG15" s="58">
         <v>11</v>
       </c>
-      <c r="CH15" s="57">
+      <c r="CH15" s="58">
         <v>12</v>
       </c>
-      <c r="CI15" s="57">
+      <c r="CI15" s="58">
         <v>13</v>
       </c>
-      <c r="CJ15" s="57">
+      <c r="CJ15" s="58">
         <v>14</v>
       </c>
-      <c r="CK15" s="57">
+      <c r="CK15" s="58">
         <v>15</v>
       </c>
-      <c r="CL15" s="57">
+      <c r="CL15" s="58">
         <v>16</v>
       </c>
-      <c r="CM15" s="57">
+      <c r="CM15" s="58">
         <v>17</v>
       </c>
-      <c r="CN15" s="57">
+      <c r="CN15" s="58">
         <v>18</v>
       </c>
-      <c r="CO15" s="57">
+      <c r="CO15" s="58">
         <v>19</v>
       </c>
-      <c r="CP15" s="57">
+      <c r="CP15" s="58">
         <v>20</v>
       </c>
-      <c r="CQ15" s="57">
+      <c r="CQ15" s="58">
         <v>21</v>
       </c>
-      <c r="CR15" s="57">
+      <c r="CR15" s="58">
         <v>22</v>
       </c>
-      <c r="CS15" s="57">
+      <c r="CS15" s="58">
         <v>23</v>
       </c>
-      <c r="CT15" s="57">
+      <c r="CT15" s="58">
         <v>24</v>
       </c>
-      <c r="CU15" s="57">
+      <c r="CU15" s="58">
         <v>25</v>
       </c>
-      <c r="CV15" s="57">
+      <c r="CV15" s="58">
         <v>26</v>
       </c>
-      <c r="CW15" s="57">
+      <c r="CW15" s="58">
         <v>27</v>
       </c>
-      <c r="CX15" s="57">
+      <c r="CX15" s="58">
         <v>28</v>
       </c>
-      <c r="CY15" s="57">
+      <c r="CY15" s="58">
         <v>29</v>
       </c>
-      <c r="CZ15" s="57">
+      <c r="CZ15" s="58">
         <v>30</v>
       </c>
-      <c r="DA15" s="57">
+      <c r="DA15" s="58">
         <v>31</v>
       </c>
-      <c r="DB15" s="57">
+      <c r="DB15" s="58">
         <v>1</v>
       </c>
-      <c r="DC15" s="57">
+      <c r="DC15" s="58">
         <v>2</v>
       </c>
-      <c r="DD15" s="57">
+      <c r="DD15" s="58">
         <v>3</v>
       </c>
-      <c r="DE15" s="57">
+      <c r="DE15" s="58">
         <v>4</v>
       </c>
-      <c r="DF15" s="57">
+      <c r="DF15" s="58">
         <v>5</v>
       </c>
-      <c r="DG15" s="57">
+      <c r="DG15" s="58">
         <v>6</v>
       </c>
-      <c r="DH15" s="57">
+      <c r="DH15" s="58">
         <v>7</v>
       </c>
-      <c r="DI15" s="57">
+      <c r="DI15" s="58">
         <v>8</v>
       </c>
-      <c r="DJ15" s="57">
+      <c r="DJ15" s="58">
         <v>9</v>
       </c>
-      <c r="DK15" s="57">
+      <c r="DK15" s="58">
         <v>10</v>
       </c>
-      <c r="DL15" s="57">
+      <c r="DL15" s="58">
         <v>11</v>
       </c>
-      <c r="DM15" s="57">
+      <c r="DM15" s="58">
         <v>12</v>
       </c>
-      <c r="DN15" s="57">
+      <c r="DN15" s="58">
         <v>1</v>
       </c>
-      <c r="DO15" s="57">
+      <c r="DO15" s="58">
         <v>2</v>
       </c>
-      <c r="DP15" s="57">
+      <c r="DP15" s="58">
         <v>3</v>
       </c>
-      <c r="DQ15" s="57">
+      <c r="DQ15" s="58">
         <v>4</v>
       </c>
-      <c r="DR15" s="57">
+      <c r="DR15" s="58">
         <v>5</v>
       </c>
-      <c r="DS15" s="57">
+      <c r="DS15" s="58">
         <v>6</v>
       </c>
-      <c r="DT15" s="57">
+      <c r="DT15" s="58">
         <v>7</v>
       </c>
-      <c r="DU15" s="57">
+      <c r="DU15" s="58">
         <v>8</v>
       </c>
-      <c r="DV15" s="57">
+      <c r="DV15" s="58">
         <v>9</v>
       </c>
-      <c r="DW15" s="57">
+      <c r="DW15" s="58">
         <v>10</v>
       </c>
-      <c r="DX15" s="57">
+      <c r="DX15" s="58">
         <v>11</v>
       </c>
-      <c r="DY15" s="57">
+      <c r="DY15" s="58">
         <v>12</v>
       </c>
-      <c r="DZ15" s="57">
+      <c r="DZ15" s="58">
         <v>13</v>
       </c>
-      <c r="EA15" s="57">
+      <c r="EA15" s="58">
         <v>14</v>
       </c>
-      <c r="EB15" s="57">
+      <c r="EB15" s="58">
         <v>15</v>
       </c>
-      <c r="EC15" s="57">
+      <c r="EC15" s="58">
         <v>16</v>
       </c>
-      <c r="ED15" s="57">
+      <c r="ED15" s="58">
         <v>17</v>
       </c>
-      <c r="EE15" s="57">
+      <c r="EE15" s="58">
         <v>18</v>
       </c>
-      <c r="EF15" s="57">
+      <c r="EF15" s="58">
         <v>19</v>
       </c>
-      <c r="EG15" s="57">
+      <c r="EG15" s="58">
         <v>20</v>
       </c>
-      <c r="EH15" s="57">
+      <c r="EH15" s="58">
         <v>21</v>
       </c>
-      <c r="EI15" s="57">
+      <c r="EI15" s="58">
         <v>22</v>
       </c>
-      <c r="EJ15" s="57">
+      <c r="EJ15" s="58">
         <v>23</v>
       </c>
-      <c r="EK15" s="57">
+      <c r="EK15" s="58">
         <v>24</v>
       </c>
-      <c r="EL15" s="57">
+      <c r="EL15" s="58">
         <v>25</v>
       </c>
-      <c r="EM15" s="57">
+      <c r="EM15" s="58">
         <v>26</v>
       </c>
-      <c r="EN15" s="57">
+      <c r="EN15" s="58">
         <v>27</v>
       </c>
-      <c r="EO15" s="57">
+      <c r="EO15" s="58">
         <v>28</v>
       </c>
-      <c r="EP15" s="57">
+      <c r="EP15" s="58">
         <v>29</v>
       </c>
-      <c r="EQ15" s="57">
+      <c r="EQ15" s="58">
         <v>1</v>
       </c>
-      <c r="ER15" s="57">
+      <c r="ER15" s="58">
         <v>2</v>
       </c>
-      <c r="ES15" s="57">
+      <c r="ES15" s="58">
         <v>3</v>
       </c>
-      <c r="ET15" s="57">
+      <c r="ET15" s="58">
         <v>4</v>
       </c>
-      <c r="EU15" s="57">
+      <c r="EU15" s="58">
         <v>5</v>
       </c>
-      <c r="EV15" s="57">
+      <c r="EV15" s="58">
         <v>6</v>
       </c>
-      <c r="EW15" s="57">
+      <c r="EW15" s="58">
         <v>7</v>
       </c>
-      <c r="EX15" s="57">
+      <c r="EX15" s="58">
         <v>8</v>
       </c>
-      <c r="EY15" s="57">
+      <c r="EY15" s="58">
         <v>9</v>
       </c>
-      <c r="EZ15" s="57">
+      <c r="EZ15" s="58">
         <v>10</v>
       </c>
-      <c r="FA15" s="57">
+      <c r="FA15" s="58">
         <v>11</v>
       </c>
-      <c r="FB15" s="57">
+      <c r="FB15" s="58">
         <v>12</v>
       </c>
-      <c r="FC15" s="57">
+      <c r="FC15" s="58">
         <v>13</v>
       </c>
-      <c r="FD15" s="57">
+      <c r="FD15" s="58">
         <v>14</v>
       </c>
-      <c r="FE15" s="57">
+      <c r="FE15" s="58">
         <v>15</v>
       </c>
-      <c r="FF15" s="57">
+      <c r="FF15" s="58">
         <v>16</v>
       </c>
-      <c r="FG15" s="57">
+      <c r="FG15" s="58">
         <v>17</v>
       </c>
-      <c r="FH15" s="57">
+      <c r="FH15" s="58">
         <v>18</v>
       </c>
-      <c r="FI15" s="57">
+      <c r="FI15" s="58">
         <v>19</v>
       </c>
-      <c r="FJ15" s="57">
+      <c r="FJ15" s="58">
         <v>20</v>
       </c>
-      <c r="FK15" s="57">
+      <c r="FK15" s="58">
         <v>1</v>
       </c>
-      <c r="FL15" s="58">
+      <c r="FL15" s="59">
         <v>2</v>
       </c>
-      <c r="FM15" s="59"/>
+      <c r="FM15" s="60"/>
     </row>
-    <row r="16" spans="1:169" s="60" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="K16" s="61" t="s">
+    <row r="16" spans="1:169" s="61" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="55"/>
+      <c r="B16" s="55"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="55"/>
+      <c r="G16" s="55"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="55"/>
+      <c r="J16" s="56"/>
+      <c r="K16" s="62" t="s">
         <v>123</v>
       </c>
-      <c r="L16" s="62" t="s">
+      <c r="L16" s="63" t="s">
         <v>124</v>
       </c>
-      <c r="M16" s="62" t="s">
+      <c r="M16" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="N16" s="62" t="s">
+      <c r="N16" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="O16" s="62" t="s">
+      <c r="O16" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="P16" s="62" t="s">
+      <c r="P16" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="Q16" s="62" t="s">
+      <c r="Q16" s="63" t="s">
         <v>128</v>
       </c>
-      <c r="R16" s="62" t="s">
+      <c r="R16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="S16" s="62" t="s">
+      <c r="S16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="T16" s="62" t="s">
+      <c r="T16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="U16" s="62" t="s">
+      <c r="U16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="V16" s="62" t="s">
+      <c r="V16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="W16" s="62" t="s">
+      <c r="W16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="X16" s="62" t="s">
+      <c r="X16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="Y16" s="62" t="s">
+      <c r="Y16" s="63" t="s">
         <v>129</v>
       </c>
-      <c r="Z16" s="62" t="s">
+      <c r="Z16" s="63" t="s">
         <v>129</v>
       </c>
-      <c r="AA16" s="62" t="s">
+      <c r="AA16" s="63" t="s">
         <v>129</v>
       </c>
-      <c r="AB16" s="62" t="s">
+      <c r="AB16" s="63" t="s">
         <v>129</v>
       </c>
-      <c r="AC16" s="62" t="s">
+      <c r="AC16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="AD16" s="62" t="s">
+      <c r="AD16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="AE16" s="62" t="s">
+      <c r="AE16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="AF16" s="62" t="s">
+      <c r="AF16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="AG16" s="62" t="s">
+      <c r="AG16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="AH16" s="62" t="s">
+      <c r="AH16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="AI16" s="63" t="s">
+      <c r="AI16" s="64" t="s">
         <v>127</v>
       </c>
-      <c r="AJ16" s="63" t="s">
+      <c r="AJ16" s="64" t="s">
         <v>129</v>
       </c>
-      <c r="AK16" s="63" t="s">
+      <c r="AK16" s="64" t="s">
         <v>130</v>
       </c>
-      <c r="AL16" s="63" t="s">
+      <c r="AL16" s="64" t="s">
         <v>127</v>
       </c>
-      <c r="AM16" s="63" t="s">
+      <c r="AM16" s="64" t="s">
         <v>130</v>
       </c>
-      <c r="AN16" s="63" t="s">
+      <c r="AN16" s="64" t="s">
         <v>127</v>
       </c>
-      <c r="AO16" s="63" t="s">
+      <c r="AO16" s="64" t="s">
         <v>127</v>
       </c>
-      <c r="AP16" s="63" t="s">
+      <c r="AP16" s="64" t="s">
         <v>127</v>
       </c>
-      <c r="AQ16" s="63" t="s">
+      <c r="AQ16" s="64" t="s">
         <v>127</v>
       </c>
-      <c r="AR16" s="62" t="s">
+      <c r="AR16" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="AS16" s="62" t="s">
+      <c r="AS16" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="AT16" s="62" t="s">
+      <c r="AT16" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="AU16" s="62" t="s">
+      <c r="AU16" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="AV16" s="62" t="s">
+      <c r="AV16" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="AW16" s="62" t="s">
+      <c r="AW16" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="AX16" s="62" t="s">
+      <c r="AX16" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="AY16" s="62" t="s">
+      <c r="AY16" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="AZ16" s="62" t="s">
+      <c r="AZ16" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="BA16" s="62" t="s">
+      <c r="BA16" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="BB16" s="62" t="s">
+      <c r="BB16" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="BC16" s="62" t="s">
+      <c r="BC16" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="BD16" s="62" t="s">
+      <c r="BD16" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="BE16" s="62" t="s">
+      <c r="BE16" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="BF16" s="62" t="s">
+      <c r="BF16" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="BG16" s="62" t="s">
+      <c r="BG16" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="BH16" s="62" t="s">
+      <c r="BH16" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="BI16" s="62" t="s">
+      <c r="BI16" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="BJ16" s="62" t="s">
+      <c r="BJ16" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="BK16" s="62" t="s">
+      <c r="BK16" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="BL16" s="62" t="s">
+      <c r="BL16" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="BM16" s="62" t="s">
+      <c r="BM16" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="BN16" s="62" t="s">
+      <c r="BN16" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="BO16" s="62" t="s">
+      <c r="BO16" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="BP16" s="62" t="s">
+      <c r="BP16" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="BQ16" s="62" t="s">
+      <c r="BQ16" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="BR16" s="62" t="s">
+      <c r="BR16" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="BS16" s="62" t="s">
+      <c r="BS16" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="BT16" s="62" t="s">
+      <c r="BT16" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="BU16" s="62" t="s">
+      <c r="BU16" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="BV16" s="62" t="s">
+      <c r="BV16" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="BW16" s="62" t="s">
+      <c r="BW16" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="BX16" s="62" t="s">
+      <c r="BX16" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="BY16" s="62" t="s">
+      <c r="BY16" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="BZ16" s="62" t="s">
+      <c r="BZ16" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="CA16" s="62" t="s">
+      <c r="CA16" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="CB16" s="62" t="s">
+      <c r="CB16" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="CC16" s="62" t="s">
+      <c r="CC16" s="63" t="s">
         <v>124</v>
       </c>
-      <c r="CD16" s="62" t="s">
+      <c r="CD16" s="63" t="s">
         <v>124</v>
       </c>
-      <c r="CE16" s="62" t="s">
+      <c r="CE16" s="63" t="s">
         <v>124</v>
       </c>
-      <c r="CF16" s="62" t="s">
+      <c r="CF16" s="63" t="s">
         <v>132</v>
       </c>
-      <c r="CG16" s="62" t="s">
+      <c r="CG16" s="63" t="s">
         <v>124</v>
       </c>
-      <c r="CH16" s="62" t="s">
+      <c r="CH16" s="63" t="s">
         <v>124</v>
       </c>
-      <c r="CI16" s="62" t="s">
+      <c r="CI16" s="63" t="s">
         <v>132</v>
       </c>
-      <c r="CJ16" s="62" t="s">
+      <c r="CJ16" s="63" t="s">
         <v>124</v>
       </c>
-      <c r="CK16" s="62" t="s">
+      <c r="CK16" s="63" t="s">
         <v>133</v>
       </c>
-      <c r="CL16" s="62" t="s">
+      <c r="CL16" s="63" t="s">
         <v>133</v>
       </c>
-      <c r="CM16" s="62" t="s">
+      <c r="CM16" s="63" t="s">
         <v>133</v>
       </c>
-      <c r="CN16" s="62" t="s">
+      <c r="CN16" s="63" t="s">
         <v>133</v>
       </c>
-      <c r="CO16" s="62" t="s">
+      <c r="CO16" s="63" t="s">
         <v>134</v>
       </c>
-      <c r="CP16" s="62" t="s">
+      <c r="CP16" s="63" t="s">
         <v>134</v>
       </c>
-      <c r="CQ16" s="62" t="s">
+      <c r="CQ16" s="63" t="s">
         <v>135</v>
       </c>
-      <c r="CR16" s="62" t="s">
+      <c r="CR16" s="63" t="s">
         <v>135</v>
       </c>
-      <c r="CS16" s="62" t="s">
+      <c r="CS16" s="63" t="s">
         <v>135</v>
       </c>
-      <c r="CT16" s="62" t="s">
+      <c r="CT16" s="63" t="s">
         <v>135</v>
       </c>
-      <c r="CU16" s="62" t="s">
+      <c r="CU16" s="63" t="s">
         <v>135</v>
       </c>
-      <c r="CV16" s="62" t="s">
+      <c r="CV16" s="63" t="s">
         <v>135</v>
       </c>
-      <c r="CW16" s="62" t="s">
+      <c r="CW16" s="63" t="s">
         <v>135</v>
       </c>
-      <c r="CX16" s="62" t="s">
+      <c r="CX16" s="63" t="s">
         <v>133</v>
       </c>
-      <c r="CY16" s="62" t="s">
+      <c r="CY16" s="63" t="s">
         <v>133</v>
       </c>
-      <c r="CZ16" s="62" t="s">
+      <c r="CZ16" s="63" t="s">
         <v>133</v>
       </c>
-      <c r="DA16" s="62" t="s">
+      <c r="DA16" s="63" t="s">
         <v>135</v>
       </c>
-      <c r="DB16" s="62" t="s">
+      <c r="DB16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="DC16" s="62" t="s">
+      <c r="DC16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="DD16" s="62" t="s">
+      <c r="DD16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="DE16" s="62" t="s">
+      <c r="DE16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="DF16" s="62" t="s">
+      <c r="DF16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="DG16" s="62" t="s">
+      <c r="DG16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="DH16" s="62" t="s">
+      <c r="DH16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="DI16" s="62" t="s">
+      <c r="DI16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="DJ16" s="62" t="s">
+      <c r="DJ16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="DK16" s="62" t="s">
+      <c r="DK16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="DL16" s="62" t="s">
+      <c r="DL16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="DM16" s="62" t="s">
+      <c r="DM16" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="DN16" s="62" t="s">
+      <c r="DN16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="DO16" s="62" t="s">
+      <c r="DO16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="DP16" s="62" t="s">
+      <c r="DP16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="DQ16" s="62" t="s">
+      <c r="DQ16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="DR16" s="62" t="s">
+      <c r="DR16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="DS16" s="62" t="s">
+      <c r="DS16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="DT16" s="62" t="s">
+      <c r="DT16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="DU16" s="62" t="s">
+      <c r="DU16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="DV16" s="62" t="s">
+      <c r="DV16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="DW16" s="62" t="s">
+      <c r="DW16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="DX16" s="62" t="s">
+      <c r="DX16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="DY16" s="62" t="s">
+      <c r="DY16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="DZ16" s="62" t="s">
+      <c r="DZ16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EA16" s="62" t="s">
+      <c r="EA16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EB16" s="62" t="s">
+      <c r="EB16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EC16" s="62" t="s">
+      <c r="EC16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="ED16" s="62" t="s">
+      <c r="ED16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EE16" s="62" t="s">
+      <c r="EE16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EF16" s="62" t="s">
+      <c r="EF16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EG16" s="62" t="s">
+      <c r="EG16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EH16" s="62" t="s">
+      <c r="EH16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EI16" s="62" t="s">
+      <c r="EI16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EJ16" s="62" t="s">
+      <c r="EJ16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EK16" s="62" t="s">
+      <c r="EK16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EL16" s="62" t="s">
+      <c r="EL16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EM16" s="62" t="s">
+      <c r="EM16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EN16" s="62" t="s">
+      <c r="EN16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EO16" s="62" t="s">
+      <c r="EO16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EP16" s="62" t="s">
+      <c r="EP16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EQ16" s="62" t="s">
+      <c r="EQ16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="ER16" s="62" t="s">
+      <c r="ER16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="ES16" s="62" t="s">
+      <c r="ES16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="ET16" s="62" t="s">
+      <c r="ET16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EU16" s="62" t="s">
+      <c r="EU16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EV16" s="62" t="s">
+      <c r="EV16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EW16" s="62" t="s">
+      <c r="EW16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EX16" s="62" t="s">
+      <c r="EX16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EY16" s="62" t="s">
+      <c r="EY16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="EZ16" s="62" t="s">
+      <c r="EZ16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="FA16" s="62" t="s">
+      <c r="FA16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="FB16" s="62" t="s">
+      <c r="FB16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="FC16" s="62" t="s">
+      <c r="FC16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="FD16" s="62" t="s">
+      <c r="FD16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="FE16" s="62" t="s">
+      <c r="FE16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="FF16" s="62" t="s">
+      <c r="FF16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="FG16" s="62" t="s">
+      <c r="FG16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="FH16" s="62" t="s">
+      <c r="FH16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="FI16" s="62" t="s">
+      <c r="FI16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="FJ16" s="62" t="s">
+      <c r="FJ16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="FK16" s="62" t="s">
+      <c r="FK16" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="FL16" s="64" t="s">
+      <c r="FL16" s="65" t="s">
         <v>136</v>
       </c>
-      <c r="FM16" s="65"/>
+      <c r="FM16" s="66"/>
     </row>
-    <row r="17" spans="1:169" s="72" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="66" t="s">
+    <row r="17" spans="1:169" s="73" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="67" t="s">
         <v>187</v>
       </c>
-      <c r="B17" s="67"/>
-[...7 lines deleted...]
-      <c r="J17" s="68">
+      <c r="B17" s="68"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="68"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="68"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="68"/>
+      <c r="J17" s="69">
         <v>1</v>
       </c>
       <c r="K17" s="6">
         <v>3393</v>
       </c>
       <c r="L17" s="2">
         <v>328.9</v>
       </c>
       <c r="M17" s="3">
         <v>4.5</v>
       </c>
       <c r="N17" s="3">
         <v>2.37</v>
       </c>
       <c r="O17" s="3">
         <v>2.13</v>
       </c>
       <c r="P17" s="1">
         <v>2493</v>
       </c>
       <c r="Q17" s="5">
         <v>68.099999999999994</v>
       </c>
       <c r="R17" s="1">
         <v>9937</v>
@@ -7329,51 +6773,51 @@
       <c r="AB17" s="2">
         <v>90.3</v>
       </c>
       <c r="AC17" s="1">
         <v>566</v>
       </c>
       <c r="AD17" s="1">
         <v>2198</v>
       </c>
       <c r="AE17" s="4">
         <v>9018</v>
       </c>
       <c r="AF17" s="4">
         <v>702</v>
       </c>
       <c r="AG17" s="4">
         <v>7324</v>
       </c>
       <c r="AH17" s="4">
         <v>152</v>
       </c>
       <c r="AI17" s="4">
         <v>1694</v>
       </c>
       <c r="AJ17" s="5">
-        <v>102.7</v>
+        <v>102.9</v>
       </c>
       <c r="AK17" s="2">
         <v>18.8</v>
       </c>
       <c r="AL17" s="1">
         <v>2587</v>
       </c>
       <c r="AM17" s="2">
         <v>28.7</v>
       </c>
       <c r="AN17" s="1">
         <v>376</v>
       </c>
       <c r="AO17" s="1">
         <v>52</v>
       </c>
       <c r="AP17" s="1">
         <v>575</v>
       </c>
       <c r="AQ17" s="1">
         <v>79</v>
       </c>
       <c r="AR17" s="3">
         <v>4.5199999999999996</v>
       </c>
@@ -7385,87 +6829,87 @@
       </c>
       <c r="AU17" s="7">
         <v>4.5</v>
       </c>
       <c r="AV17" s="7">
         <v>2.37</v>
       </c>
       <c r="AW17" s="7">
         <v>2.13</v>
       </c>
       <c r="AX17" s="7">
         <v>0.28999999999999998</v>
       </c>
       <c r="AY17" s="7">
         <v>1.84</v>
       </c>
       <c r="AZ17" s="7">
         <v>0.04</v>
       </c>
       <c r="BA17" s="7">
         <v>0.03</v>
       </c>
       <c r="BB17" s="7">
         <v>0.01</v>
       </c>
-      <c r="BC17" s="69">
+      <c r="BC17" s="70">
         <v>2493</v>
       </c>
-      <c r="BD17" s="70">
+      <c r="BD17" s="71">
         <v>2111</v>
       </c>
-      <c r="BE17" s="70">
+      <c r="BE17" s="71">
         <v>382</v>
       </c>
-      <c r="BF17" s="70">
+      <c r="BF17" s="71">
         <v>257</v>
       </c>
-      <c r="BG17" s="70">
+      <c r="BG17" s="71">
         <v>125</v>
       </c>
-      <c r="BH17" s="69">
+      <c r="BH17" s="70">
         <v>2111</v>
       </c>
-      <c r="BI17" s="70">
+      <c r="BI17" s="71">
         <v>72</v>
       </c>
-      <c r="BJ17" s="70">
+      <c r="BJ17" s="71">
         <v>173</v>
       </c>
-      <c r="BK17" s="70">
+      <c r="BK17" s="71">
         <v>109</v>
       </c>
-      <c r="BL17" s="70">
+      <c r="BL17" s="71">
         <v>293</v>
       </c>
-      <c r="BM17" s="70">
+      <c r="BM17" s="71">
         <v>260</v>
       </c>
-      <c r="BN17" s="70">
+      <c r="BN17" s="71">
         <v>356</v>
       </c>
-      <c r="BO17" s="70">
+      <c r="BO17" s="71">
         <v>848</v>
       </c>
       <c r="BP17" s="2">
         <v>328.9</v>
       </c>
       <c r="BQ17" s="2">
         <v>122.7</v>
       </c>
       <c r="BR17" s="2">
         <v>185.6</v>
       </c>
       <c r="BS17" s="5">
         <v>83.2</v>
       </c>
       <c r="BT17" s="5">
         <v>20.6</v>
       </c>
       <c r="BU17" s="5">
         <v>39.5</v>
       </c>
       <c r="BV17" s="5">
         <v>3.3</v>
       </c>
       <c r="BW17" s="5">
         <v>126.8</v>
@@ -7545,69 +6989,69 @@
       <c r="CV17" s="1">
         <v>2253</v>
       </c>
       <c r="CW17" s="1">
         <v>6228</v>
       </c>
       <c r="CX17" s="2">
         <v>0.6</v>
       </c>
       <c r="CY17" s="2">
         <v>0.3</v>
       </c>
       <c r="CZ17" s="2">
         <v>1.7</v>
       </c>
       <c r="DA17" s="1">
         <v>167</v>
       </c>
       <c r="DB17" s="1">
         <v>9937</v>
       </c>
       <c r="DC17" s="1">
         <v>8316</v>
       </c>
       <c r="DD17" s="1">
-        <v>1623</v>
+        <v>1621</v>
       </c>
       <c r="DE17" s="1">
         <v>8974</v>
       </c>
       <c r="DF17" s="1">
         <v>7306</v>
       </c>
       <c r="DG17" s="1">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="DH17" s="1">
         <v>963</v>
       </c>
       <c r="DI17" s="1">
         <v>1010</v>
       </c>
-      <c r="DJ17" s="1">
-        <v>-44</v>
+      <c r="DJ17" s="8">
+        <v>-47</v>
       </c>
       <c r="DK17" s="1">
         <v>702</v>
       </c>
       <c r="DL17" s="1">
         <v>18</v>
       </c>
       <c r="DM17" s="1">
         <v>1647</v>
       </c>
       <c r="DN17" s="1">
         <v>9018</v>
       </c>
       <c r="DO17" s="1">
         <v>6433</v>
       </c>
       <c r="DP17" s="1">
         <v>1827</v>
       </c>
       <c r="DQ17" s="4">
         <v>68</v>
       </c>
       <c r="DR17" s="4">
         <v>10</v>
       </c>
@@ -7727,67 +7171,67 @@
       </c>
       <c r="FE17" s="1">
         <v>229</v>
       </c>
       <c r="FF17" s="4">
         <v>18</v>
       </c>
       <c r="FG17" s="4">
         <v>940</v>
       </c>
       <c r="FH17" s="4">
         <v>647</v>
       </c>
       <c r="FI17" s="4">
         <v>152</v>
       </c>
       <c r="FJ17" s="1">
         <v>947</v>
       </c>
       <c r="FK17" s="4">
         <v>1694</v>
       </c>
       <c r="FL17" s="4">
         <v>753</v>
       </c>
-      <c r="FM17" s="71">
+      <c r="FM17" s="72">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="73" t="s">
+    <row r="18" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="74" t="s">
         <v>137</v>
       </c>
-      <c r="B18" s="73"/>
-[...7 lines deleted...]
-      <c r="J18" s="68">
+      <c r="B18" s="74"/>
+      <c r="C18" s="74"/>
+      <c r="D18" s="74"/>
+      <c r="E18" s="74"/>
+      <c r="F18" s="75"/>
+      <c r="G18" s="75"/>
+      <c r="H18" s="75"/>
+      <c r="I18" s="74"/>
+      <c r="J18" s="69">
         <v>2</v>
       </c>
       <c r="K18" s="6">
         <v>302</v>
       </c>
       <c r="L18" s="2">
         <v>2568.9</v>
       </c>
       <c r="M18" s="3">
         <v>5.61</v>
       </c>
       <c r="N18" s="3">
         <v>2.69</v>
       </c>
       <c r="O18" s="3">
         <v>2.92</v>
       </c>
       <c r="P18" s="1">
         <v>4903</v>
       </c>
       <c r="Q18" s="5">
         <v>56.2</v>
       </c>
       <c r="R18" s="1">
         <v>41940</v>
@@ -7878,87 +7322,87 @@
       </c>
       <c r="AU18" s="7">
         <v>5.61</v>
       </c>
       <c r="AV18" s="7">
         <v>2.69</v>
       </c>
       <c r="AW18" s="7">
         <v>2.92</v>
       </c>
       <c r="AX18" s="7">
         <v>0.52</v>
       </c>
       <c r="AY18" s="7">
         <v>2.4</v>
       </c>
       <c r="AZ18" s="7">
         <v>0.15</v>
       </c>
       <c r="BA18" s="7">
         <v>0.1</v>
       </c>
       <c r="BB18" s="7">
         <v>0.05</v>
       </c>
-      <c r="BC18" s="69">
+      <c r="BC18" s="70">
         <v>4903</v>
       </c>
-      <c r="BD18" s="75">
+      <c r="BD18" s="76">
         <v>4160</v>
       </c>
-      <c r="BE18" s="75">
+      <c r="BE18" s="76">
         <v>743</v>
       </c>
-      <c r="BF18" s="75">
+      <c r="BF18" s="76">
         <v>506</v>
       </c>
-      <c r="BG18" s="75">
+      <c r="BG18" s="76">
         <v>237</v>
       </c>
-      <c r="BH18" s="69">
+      <c r="BH18" s="70">
         <v>4160</v>
       </c>
-      <c r="BI18" s="75">
+      <c r="BI18" s="76">
         <v>313</v>
       </c>
-      <c r="BJ18" s="75">
+      <c r="BJ18" s="76">
         <v>588</v>
       </c>
-      <c r="BK18" s="75">
+      <c r="BK18" s="76">
         <v>520</v>
       </c>
-      <c r="BL18" s="75">
+      <c r="BL18" s="76">
         <v>967</v>
       </c>
-      <c r="BM18" s="75">
+      <c r="BM18" s="76">
         <v>625</v>
       </c>
-      <c r="BN18" s="75">
+      <c r="BN18" s="76">
         <v>352</v>
       </c>
-      <c r="BO18" s="75">
+      <c r="BO18" s="76">
         <v>795</v>
       </c>
       <c r="BP18" s="2">
         <v>2568.9</v>
       </c>
       <c r="BQ18" s="2">
         <v>582.1</v>
       </c>
       <c r="BR18" s="2">
         <v>508.7</v>
       </c>
       <c r="BS18" s="5">
         <v>1131.7</v>
       </c>
       <c r="BT18" s="5">
         <v>37.1</v>
       </c>
       <c r="BU18" s="5">
         <v>891.4</v>
       </c>
       <c r="BV18" s="5">
         <v>73.900000000000006</v>
       </c>
       <c r="BW18" s="5">
         <v>304</v>
@@ -8038,69 +7482,69 @@
       <c r="CV18" s="1">
         <v>59189</v>
       </c>
       <c r="CW18" s="1">
         <v>108149</v>
       </c>
       <c r="CX18" s="2">
         <v>2.4</v>
       </c>
       <c r="CY18" s="2">
         <v>2.5</v>
       </c>
       <c r="CZ18" s="2">
         <v>0</v>
       </c>
       <c r="DA18" s="1">
         <v>136</v>
       </c>
       <c r="DB18" s="1">
         <v>41940</v>
       </c>
       <c r="DC18" s="1">
         <v>40265</v>
       </c>
       <c r="DD18" s="1">
-        <v>1676</v>
+        <v>1675</v>
       </c>
       <c r="DE18" s="1">
         <v>41252</v>
       </c>
       <c r="DF18" s="1">
         <v>38350</v>
       </c>
       <c r="DG18" s="1">
-        <v>2905</v>
+        <v>2902</v>
       </c>
       <c r="DH18" s="1">
         <v>688</v>
       </c>
       <c r="DI18" s="1">
         <v>1915</v>
       </c>
-      <c r="DJ18" s="1">
-        <v>-1229</v>
+      <c r="DJ18" s="8">
+        <v>-1227</v>
       </c>
       <c r="DK18" s="1">
         <v>6056</v>
       </c>
       <c r="DL18" s="1">
         <v>168</v>
       </c>
       <c r="DM18" s="1">
         <v>6576</v>
       </c>
       <c r="DN18" s="1">
         <v>46321</v>
       </c>
       <c r="DO18" s="1">
         <v>22485</v>
       </c>
       <c r="DP18" s="1">
         <v>5792</v>
       </c>
       <c r="DQ18" s="4">
         <v>1408</v>
       </c>
       <c r="DR18" s="4">
         <v>67</v>
       </c>
@@ -8220,67 +7664,67 @@
       </c>
       <c r="FE18" s="1">
         <v>864</v>
       </c>
       <c r="FF18" s="1">
         <v>168</v>
       </c>
       <c r="FG18" s="1">
         <v>4721</v>
       </c>
       <c r="FH18" s="1">
         <v>3752</v>
       </c>
       <c r="FI18" s="1">
         <v>870</v>
       </c>
       <c r="FJ18" s="1">
         <v>4786</v>
       </c>
       <c r="FK18" s="4">
         <v>7803</v>
       </c>
       <c r="FL18" s="4">
         <v>3564</v>
       </c>
-      <c r="FM18" s="71">
+      <c r="FM18" s="72">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="73" t="s">
+    <row r="19" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="74" t="s">
         <v>138</v>
       </c>
-      <c r="B19" s="73"/>
-[...7 lines deleted...]
-      <c r="J19" s="68">
+      <c r="B19" s="74"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="75"/>
+      <c r="G19" s="75"/>
+      <c r="H19" s="75"/>
+      <c r="I19" s="74"/>
+      <c r="J19" s="69">
         <v>3</v>
       </c>
       <c r="K19" s="6">
         <v>3091</v>
       </c>
       <c r="L19" s="2">
         <v>253.5</v>
       </c>
       <c r="M19" s="3">
         <v>4.45</v>
       </c>
       <c r="N19" s="3">
         <v>2.36</v>
       </c>
       <c r="O19" s="3">
         <v>2.09</v>
       </c>
       <c r="P19" s="1">
         <v>2410</v>
       </c>
       <c r="Q19" s="5">
         <v>68.5</v>
       </c>
       <c r="R19" s="1">
         <v>8863</v>
@@ -8315,51 +7759,51 @@
       <c r="AB19" s="2">
         <v>89</v>
       </c>
       <c r="AC19" s="1">
         <v>506</v>
       </c>
       <c r="AD19" s="1">
         <v>1974</v>
       </c>
       <c r="AE19" s="4">
         <v>7761</v>
       </c>
       <c r="AF19" s="4">
         <v>519</v>
       </c>
       <c r="AG19" s="4">
         <v>6272</v>
       </c>
       <c r="AH19" s="4">
         <v>127</v>
       </c>
       <c r="AI19" s="4">
         <v>1489</v>
       </c>
       <c r="AJ19" s="2">
-        <v>100.3</v>
+        <v>100.5</v>
       </c>
       <c r="AK19" s="2">
         <v>19.2</v>
       </c>
       <c r="AL19" s="1">
         <v>2267</v>
       </c>
       <c r="AM19" s="2">
         <v>29.2</v>
       </c>
       <c r="AN19" s="1">
         <v>335</v>
       </c>
       <c r="AO19" s="1">
         <v>59</v>
       </c>
       <c r="AP19" s="1">
         <v>509</v>
       </c>
       <c r="AQ19" s="1">
         <v>89</v>
       </c>
       <c r="AR19" s="3">
         <v>4.49</v>
       </c>
@@ -8371,87 +7815,87 @@
       </c>
       <c r="AU19" s="7">
         <v>4.45</v>
       </c>
       <c r="AV19" s="7">
         <v>2.36</v>
       </c>
       <c r="AW19" s="7">
         <v>2.09</v>
       </c>
       <c r="AX19" s="7">
         <v>0.27</v>
       </c>
       <c r="AY19" s="7">
         <v>1.82</v>
       </c>
       <c r="AZ19" s="7">
         <v>0.04</v>
       </c>
       <c r="BA19" s="7">
         <v>0.03</v>
       </c>
       <c r="BB19" s="7">
         <v>0.01</v>
       </c>
-      <c r="BC19" s="69">
+      <c r="BC19" s="70">
         <v>2410</v>
       </c>
-      <c r="BD19" s="75">
+      <c r="BD19" s="76">
         <v>2040</v>
       </c>
-      <c r="BE19" s="75">
+      <c r="BE19" s="76">
         <v>370</v>
       </c>
-      <c r="BF19" s="75">
+      <c r="BF19" s="76">
         <v>249</v>
       </c>
-      <c r="BG19" s="75">
+      <c r="BG19" s="76">
         <v>121</v>
       </c>
-      <c r="BH19" s="69">
+      <c r="BH19" s="70">
         <v>2040</v>
       </c>
-      <c r="BI19" s="75">
+      <c r="BI19" s="76">
         <v>63</v>
       </c>
-      <c r="BJ19" s="75">
+      <c r="BJ19" s="76">
         <v>160</v>
       </c>
-      <c r="BK19" s="75">
+      <c r="BK19" s="76">
         <v>95</v>
       </c>
-      <c r="BL19" s="75">
+      <c r="BL19" s="76">
         <v>270</v>
       </c>
-      <c r="BM19" s="75">
+      <c r="BM19" s="76">
         <v>247</v>
       </c>
-      <c r="BN19" s="75">
+      <c r="BN19" s="76">
         <v>357</v>
       </c>
-      <c r="BO19" s="75">
+      <c r="BO19" s="76">
         <v>848</v>
       </c>
       <c r="BP19" s="2">
         <v>253.5</v>
       </c>
       <c r="BQ19" s="2">
         <v>107.4</v>
       </c>
       <c r="BR19" s="2">
         <v>174.8</v>
       </c>
       <c r="BS19" s="5">
         <v>47.9</v>
       </c>
       <c r="BT19" s="5">
         <v>20</v>
       </c>
       <c r="BU19" s="5">
         <v>10.8</v>
       </c>
       <c r="BV19" s="5">
         <v>0.9</v>
       </c>
       <c r="BW19" s="5">
         <v>120.8</v>
@@ -8540,60 +7984,60 @@
       <c r="CY19" s="2">
         <v>0.2</v>
       </c>
       <c r="CZ19" s="2">
         <v>1.7</v>
       </c>
       <c r="DA19" s="1">
         <v>168</v>
       </c>
       <c r="DB19" s="1">
         <v>8863</v>
       </c>
       <c r="DC19" s="1">
         <v>7242</v>
       </c>
       <c r="DD19" s="1">
         <v>1621</v>
       </c>
       <c r="DE19" s="1">
         <v>7887</v>
       </c>
       <c r="DF19" s="1">
         <v>6259</v>
       </c>
       <c r="DG19" s="1">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="DH19" s="1">
         <v>976</v>
       </c>
       <c r="DI19" s="1">
         <v>983</v>
       </c>
-      <c r="DJ19" s="1">
-        <v>-4</v>
+      <c r="DJ19" s="8">
+        <v>-7</v>
       </c>
       <c r="DK19" s="1">
         <v>519</v>
       </c>
       <c r="DL19" s="1">
         <v>13</v>
       </c>
       <c r="DM19" s="1">
         <v>1482</v>
       </c>
       <c r="DN19" s="1">
         <v>7761</v>
       </c>
       <c r="DO19" s="1">
         <v>5889</v>
       </c>
       <c r="DP19" s="1">
         <v>1693</v>
       </c>
       <c r="DQ19" s="4">
         <v>22</v>
       </c>
       <c r="DR19" s="4">
         <v>8</v>
       </c>
@@ -8713,67 +8157,67 @@
       </c>
       <c r="FE19" s="1">
         <v>208</v>
       </c>
       <c r="FF19" s="1">
         <v>13</v>
       </c>
       <c r="FG19" s="1">
         <v>813</v>
       </c>
       <c r="FH19" s="1">
         <v>541</v>
       </c>
       <c r="FI19" s="1">
         <v>127</v>
       </c>
       <c r="FJ19" s="1">
         <v>818</v>
       </c>
       <c r="FK19" s="4">
         <v>1489</v>
       </c>
       <c r="FL19" s="4">
         <v>658</v>
       </c>
-      <c r="FM19" s="71">
+      <c r="FM19" s="72">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:169" s="76" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="96" t="s">
+    <row r="20" spans="1:169" s="77" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="97" t="s">
         <v>188</v>
       </c>
-      <c r="B20" s="96"/>
-[...7 lines deleted...]
-      <c r="J20" s="68">
+      <c r="B20" s="97"/>
+      <c r="C20" s="97"/>
+      <c r="D20" s="97"/>
+      <c r="E20" s="97"/>
+      <c r="F20" s="97"/>
+      <c r="G20" s="97"/>
+      <c r="H20" s="97"/>
+      <c r="I20" s="97"/>
+      <c r="J20" s="69">
         <v>4</v>
       </c>
       <c r="K20" s="6">
         <v>528</v>
       </c>
       <c r="L20" s="2">
         <v>291.8</v>
       </c>
       <c r="M20" s="3">
         <v>4.62</v>
       </c>
       <c r="N20" s="3">
         <v>2.35</v>
       </c>
       <c r="O20" s="3">
         <v>2.27</v>
       </c>
       <c r="P20" s="1">
         <v>1722</v>
       </c>
       <c r="Q20" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="R20" s="1">
         <v>6142</v>
@@ -8808,51 +8252,51 @@
       <c r="AB20" s="2">
         <v>85.6</v>
       </c>
       <c r="AC20" s="1">
         <v>408</v>
       </c>
       <c r="AD20" s="1">
         <v>1324</v>
       </c>
       <c r="AE20" s="4">
         <v>5745</v>
       </c>
       <c r="AF20" s="4">
         <v>421</v>
       </c>
       <c r="AG20" s="4">
         <v>4528</v>
       </c>
       <c r="AH20" s="4">
         <v>104</v>
       </c>
       <c r="AI20" s="4">
         <v>1217</v>
       </c>
       <c r="AJ20" s="2">
-        <v>94.1</v>
+        <v>94</v>
       </c>
       <c r="AK20" s="2">
         <v>21.2</v>
       </c>
       <c r="AL20" s="1">
         <v>1803</v>
       </c>
       <c r="AM20" s="2">
         <v>31.4</v>
       </c>
       <c r="AN20" s="1">
         <v>264</v>
       </c>
       <c r="AO20" s="1">
         <v>42</v>
       </c>
       <c r="AP20" s="1">
         <v>390</v>
       </c>
       <c r="AQ20" s="1">
         <v>62</v>
       </c>
       <c r="AR20" s="3">
         <v>4.6399999999999997</v>
       </c>
@@ -8864,87 +8308,87 @@
       </c>
       <c r="AU20" s="7">
         <v>4.62</v>
       </c>
       <c r="AV20" s="7">
         <v>2.35</v>
       </c>
       <c r="AW20" s="7">
         <v>2.27</v>
       </c>
       <c r="AX20" s="7">
         <v>0.17</v>
       </c>
       <c r="AY20" s="7">
         <v>2.1</v>
       </c>
       <c r="AZ20" s="7">
         <v>0</v>
       </c>
       <c r="BA20" s="7">
         <v>0</v>
       </c>
       <c r="BB20" s="7">
         <v>0</v>
       </c>
-      <c r="BC20" s="69">
+      <c r="BC20" s="70">
         <v>1722</v>
       </c>
-      <c r="BD20" s="75">
+      <c r="BD20" s="76">
         <v>1530</v>
       </c>
-      <c r="BE20" s="75">
+      <c r="BE20" s="76">
         <v>192</v>
       </c>
-      <c r="BF20" s="75">
+      <c r="BF20" s="76">
         <v>82</v>
       </c>
-      <c r="BG20" s="75">
+      <c r="BG20" s="76">
         <v>110</v>
       </c>
-      <c r="BH20" s="69">
+      <c r="BH20" s="70">
         <v>1530</v>
       </c>
-      <c r="BI20" s="75">
+      <c r="BI20" s="76">
         <v>32</v>
       </c>
-      <c r="BJ20" s="75">
+      <c r="BJ20" s="76">
         <v>96</v>
       </c>
-      <c r="BK20" s="75">
+      <c r="BK20" s="76">
         <v>63</v>
       </c>
-      <c r="BL20" s="75">
+      <c r="BL20" s="76">
         <v>150</v>
       </c>
-      <c r="BM20" s="75">
+      <c r="BM20" s="76">
         <v>192</v>
       </c>
-      <c r="BN20" s="75">
+      <c r="BN20" s="76">
         <v>285</v>
       </c>
-      <c r="BO20" s="75">
+      <c r="BO20" s="76">
         <v>712</v>
       </c>
       <c r="BP20" s="2">
         <v>291.8</v>
       </c>
       <c r="BQ20" s="2">
         <v>105.1</v>
       </c>
       <c r="BR20" s="2">
         <v>229.6</v>
       </c>
       <c r="BS20" s="5">
         <v>29.7</v>
       </c>
       <c r="BT20" s="5">
         <v>13</v>
       </c>
       <c r="BU20" s="5">
         <v>19.5</v>
       </c>
       <c r="BV20" s="5">
         <v>0.4</v>
       </c>
       <c r="BW20" s="5">
         <v>168.8</v>
@@ -9033,60 +8477,60 @@
       <c r="CY20" s="2">
         <v>0.1</v>
       </c>
       <c r="CZ20" s="2">
         <v>0.7</v>
       </c>
       <c r="DA20" s="1">
         <v>89</v>
       </c>
       <c r="DB20" s="1">
         <v>6142</v>
       </c>
       <c r="DC20" s="1">
         <v>5324</v>
       </c>
       <c r="DD20" s="1">
         <v>818</v>
       </c>
       <c r="DE20" s="1">
         <v>5256</v>
       </c>
       <c r="DF20" s="1">
         <v>4516</v>
       </c>
       <c r="DG20" s="1">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="DH20" s="1">
         <v>886</v>
       </c>
       <c r="DI20" s="1">
         <v>808</v>
       </c>
-      <c r="DJ20" s="1">
-        <v>76</v>
+      <c r="DJ20" s="8">
+        <v>78</v>
       </c>
       <c r="DK20" s="1">
         <v>421</v>
       </c>
       <c r="DL20" s="1">
         <v>12</v>
       </c>
       <c r="DM20" s="1">
         <v>1295</v>
       </c>
       <c r="DN20" s="1">
         <v>5745</v>
       </c>
       <c r="DO20" s="1">
         <v>4399</v>
       </c>
       <c r="DP20" s="1">
         <v>2552</v>
       </c>
       <c r="DQ20" s="4">
         <v>1</v>
       </c>
       <c r="DR20" s="4">
         <v>5</v>
       </c>
@@ -9206,67 +8650,67 @@
       </c>
       <c r="FE20" s="1">
         <v>142</v>
       </c>
       <c r="FF20" s="1">
         <v>12</v>
       </c>
       <c r="FG20" s="1">
         <v>492</v>
       </c>
       <c r="FH20" s="1">
         <v>379</v>
       </c>
       <c r="FI20" s="1">
         <v>104</v>
       </c>
       <c r="FJ20" s="1">
         <v>648</v>
       </c>
       <c r="FK20" s="4">
         <v>1217</v>
       </c>
       <c r="FL20" s="4">
         <v>365</v>
       </c>
-      <c r="FM20" s="71">
+      <c r="FM20" s="72">
         <v>4</v>
       </c>
     </row>
-    <row r="21" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="73" t="s">
+    <row r="21" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="74" t="s">
         <v>189</v>
       </c>
-      <c r="B21" s="73"/>
-[...7 lines deleted...]
-      <c r="J21" s="68">
+      <c r="B21" s="74"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="78"/>
+      <c r="E21" s="78"/>
+      <c r="F21" s="75"/>
+      <c r="G21" s="75"/>
+      <c r="H21" s="75"/>
+      <c r="I21" s="78"/>
+      <c r="J21" s="69">
         <v>5</v>
       </c>
       <c r="K21" s="6">
         <v>140</v>
       </c>
       <c r="L21" s="2">
         <v>331.3</v>
       </c>
       <c r="M21" s="3">
         <v>3.8</v>
       </c>
       <c r="N21" s="3">
         <v>2.4</v>
       </c>
       <c r="O21" s="3">
         <v>1.4</v>
       </c>
       <c r="P21" s="1">
         <v>1144</v>
       </c>
       <c r="Q21" s="5">
         <v>70.8</v>
       </c>
       <c r="R21" s="1">
         <v>5979</v>
@@ -9301,51 +8745,51 @@
       <c r="AB21" s="2">
         <v>86.9</v>
       </c>
       <c r="AC21" s="1">
         <v>508</v>
       </c>
       <c r="AD21" s="1">
         <v>1561</v>
       </c>
       <c r="AE21" s="4">
         <v>5580</v>
       </c>
       <c r="AF21" s="4">
         <v>444</v>
       </c>
       <c r="AG21" s="4">
         <v>4588</v>
       </c>
       <c r="AH21" s="4">
         <v>87</v>
       </c>
       <c r="AI21" s="4">
         <v>992</v>
       </c>
       <c r="AJ21" s="2">
-        <v>81.5</v>
+        <v>81.3</v>
       </c>
       <c r="AK21" s="2">
         <v>17.8</v>
       </c>
       <c r="AL21" s="1">
         <v>1708</v>
       </c>
       <c r="AM21" s="2">
         <v>30.6</v>
       </c>
       <c r="AN21" s="1">
         <v>261</v>
       </c>
       <c r="AO21" s="1">
         <v>30</v>
       </c>
       <c r="AP21" s="1">
         <v>449</v>
       </c>
       <c r="AQ21" s="1">
         <v>52</v>
       </c>
       <c r="AR21" s="3">
         <v>3.83</v>
       </c>
@@ -9357,87 +8801,87 @@
       </c>
       <c r="AU21" s="7">
         <v>3.8</v>
       </c>
       <c r="AV21" s="7">
         <v>2.4</v>
       </c>
       <c r="AW21" s="7">
         <v>1.4</v>
       </c>
       <c r="AX21" s="7">
         <v>0.12</v>
       </c>
       <c r="AY21" s="7">
         <v>1.28</v>
       </c>
       <c r="AZ21" s="7">
         <v>0</v>
       </c>
       <c r="BA21" s="7">
         <v>0</v>
       </c>
       <c r="BB21" s="7" t="s">
         <v>218</v>
       </c>
-      <c r="BC21" s="69">
+      <c r="BC21" s="70">
         <v>1144</v>
       </c>
-      <c r="BD21" s="75">
+      <c r="BD21" s="76">
         <v>1024</v>
       </c>
-      <c r="BE21" s="75">
+      <c r="BE21" s="76">
         <v>120</v>
       </c>
-      <c r="BF21" s="75">
+      <c r="BF21" s="76">
         <v>66</v>
       </c>
-      <c r="BG21" s="75">
+      <c r="BG21" s="76">
         <v>54</v>
       </c>
-      <c r="BH21" s="69">
+      <c r="BH21" s="70">
         <v>1024</v>
       </c>
-      <c r="BI21" s="75">
+      <c r="BI21" s="76">
         <v>19</v>
       </c>
-      <c r="BJ21" s="75">
+      <c r="BJ21" s="76">
         <v>68</v>
       </c>
-      <c r="BK21" s="75">
+      <c r="BK21" s="76">
         <v>44</v>
       </c>
-      <c r="BL21" s="75">
+      <c r="BL21" s="76">
         <v>97</v>
       </c>
-      <c r="BM21" s="75">
+      <c r="BM21" s="76">
         <v>77</v>
       </c>
-      <c r="BN21" s="75">
+      <c r="BN21" s="76">
         <v>172</v>
       </c>
-      <c r="BO21" s="75">
+      <c r="BO21" s="76">
         <v>547</v>
       </c>
       <c r="BP21" s="2">
         <v>331.3</v>
       </c>
       <c r="BQ21" s="2">
         <v>175.8</v>
       </c>
       <c r="BR21" s="2">
         <v>312.5</v>
       </c>
       <c r="BS21" s="5">
         <v>14.6</v>
       </c>
       <c r="BT21" s="5">
         <v>4.2</v>
       </c>
       <c r="BU21" s="5" t="s">
         <v>218</v>
       </c>
       <c r="BV21" s="5" t="s">
         <v>218</v>
       </c>
       <c r="BW21" s="5">
         <v>259.10000000000002</v>
@@ -9517,69 +8961,69 @@
       <c r="CV21" s="1">
         <v>0</v>
       </c>
       <c r="CW21" s="1" t="s">
         <v>218</v>
       </c>
       <c r="CX21" s="2">
         <v>0</v>
       </c>
       <c r="CY21" s="2">
         <v>0</v>
       </c>
       <c r="CZ21" s="2">
         <v>0.8</v>
       </c>
       <c r="DA21" s="1" t="s">
         <v>218</v>
       </c>
       <c r="DB21" s="1">
         <v>5979</v>
       </c>
       <c r="DC21" s="1">
         <v>5136</v>
       </c>
       <c r="DD21" s="1">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="DE21" s="1">
         <v>5194</v>
       </c>
       <c r="DF21" s="1">
         <v>4579</v>
       </c>
       <c r="DG21" s="1">
         <v>615</v>
       </c>
       <c r="DH21" s="1">
         <v>785</v>
       </c>
       <c r="DI21" s="1">
         <v>557</v>
       </c>
-      <c r="DJ21" s="1">
-        <v>225</v>
+      <c r="DJ21" s="8">
+        <v>228</v>
       </c>
       <c r="DK21" s="1">
         <v>444</v>
       </c>
       <c r="DL21" s="1">
         <v>9</v>
       </c>
       <c r="DM21" s="1">
         <v>1220</v>
       </c>
       <c r="DN21" s="1">
         <v>5580</v>
       </c>
       <c r="DO21" s="1">
         <v>4753</v>
       </c>
       <c r="DP21" s="1">
         <v>3663</v>
       </c>
       <c r="DQ21" s="4">
         <v>7</v>
       </c>
       <c r="DR21" s="4">
         <v>13</v>
       </c>
@@ -9699,67 +9143,67 @@
       </c>
       <c r="FE21" s="1">
         <v>153</v>
       </c>
       <c r="FF21" s="1">
         <v>9</v>
       </c>
       <c r="FG21" s="1">
         <v>387</v>
       </c>
       <c r="FH21" s="1">
         <v>418</v>
       </c>
       <c r="FI21" s="1">
         <v>87</v>
       </c>
       <c r="FJ21" s="1">
         <v>785</v>
       </c>
       <c r="FK21" s="4">
         <v>992</v>
       </c>
       <c r="FL21" s="4">
         <v>318</v>
       </c>
-      <c r="FM21" s="71">
+      <c r="FM21" s="72">
         <v>5</v>
       </c>
     </row>
-    <row r="22" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="73" t="s">
+    <row r="22" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="74" t="s">
         <v>190</v>
       </c>
-      <c r="B22" s="73"/>
-[...7 lines deleted...]
-      <c r="J22" s="68">
+      <c r="B22" s="74"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="75"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="75"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="69">
         <v>6</v>
       </c>
       <c r="K22" s="6">
         <v>749</v>
       </c>
       <c r="L22" s="2">
         <v>269.3</v>
       </c>
       <c r="M22" s="3">
         <v>4.59</v>
       </c>
       <c r="N22" s="3">
         <v>2.35</v>
       </c>
       <c r="O22" s="3">
         <v>2.2400000000000002</v>
       </c>
       <c r="P22" s="1">
         <v>2899</v>
       </c>
       <c r="Q22" s="5">
         <v>68.7</v>
       </c>
       <c r="R22" s="1">
         <v>10714</v>
@@ -9794,51 +9238,51 @@
       <c r="AB22" s="2">
         <v>86.1</v>
       </c>
       <c r="AC22" s="1">
         <v>644</v>
       </c>
       <c r="AD22" s="1">
         <v>2319</v>
       </c>
       <c r="AE22" s="4">
         <v>8565</v>
       </c>
       <c r="AF22" s="4">
         <v>513</v>
       </c>
       <c r="AG22" s="4">
         <v>6943</v>
       </c>
       <c r="AH22" s="4">
         <v>140</v>
       </c>
       <c r="AI22" s="4">
         <v>1622</v>
       </c>
       <c r="AJ22" s="2">
-        <v>81.3</v>
+        <v>81.2</v>
       </c>
       <c r="AK22" s="2">
         <v>18.899999999999999</v>
       </c>
       <c r="AL22" s="1">
         <v>2592</v>
       </c>
       <c r="AM22" s="2">
         <v>30.3</v>
       </c>
       <c r="AN22" s="1">
         <v>353</v>
       </c>
       <c r="AO22" s="1">
         <v>60</v>
       </c>
       <c r="AP22" s="1">
         <v>565</v>
       </c>
       <c r="AQ22" s="1">
         <v>96</v>
       </c>
       <c r="AR22" s="3">
         <v>4.62</v>
       </c>
@@ -9850,87 +9294,87 @@
       </c>
       <c r="AU22" s="7">
         <v>4.59</v>
       </c>
       <c r="AV22" s="7">
         <v>2.35</v>
       </c>
       <c r="AW22" s="7">
         <v>2.2400000000000002</v>
       </c>
       <c r="AX22" s="7">
         <v>0.38</v>
       </c>
       <c r="AY22" s="7">
         <v>1.86</v>
       </c>
       <c r="AZ22" s="7">
         <v>0.08</v>
       </c>
       <c r="BA22" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="BB22" s="7">
         <v>0.01</v>
       </c>
-      <c r="BC22" s="69">
+      <c r="BC22" s="70">
         <v>2899</v>
       </c>
-      <c r="BD22" s="75">
+      <c r="BD22" s="76">
         <v>2341</v>
       </c>
-      <c r="BE22" s="75">
+      <c r="BE22" s="76">
         <v>558</v>
       </c>
-      <c r="BF22" s="75">
+      <c r="BF22" s="76">
         <v>429</v>
       </c>
-      <c r="BG22" s="75">
+      <c r="BG22" s="76">
         <v>129</v>
       </c>
-      <c r="BH22" s="69">
+      <c r="BH22" s="70">
         <v>2341</v>
       </c>
-      <c r="BI22" s="75">
+      <c r="BI22" s="76">
         <v>61</v>
       </c>
-      <c r="BJ22" s="75">
+      <c r="BJ22" s="76">
         <v>173</v>
       </c>
-      <c r="BK22" s="75">
+      <c r="BK22" s="76">
         <v>103</v>
       </c>
-      <c r="BL22" s="75">
+      <c r="BL22" s="76">
         <v>303</v>
       </c>
-      <c r="BM22" s="75">
+      <c r="BM22" s="76">
         <v>218</v>
       </c>
-      <c r="BN22" s="75">
+      <c r="BN22" s="76">
         <v>466</v>
       </c>
-      <c r="BO22" s="75">
+      <c r="BO22" s="76">
         <v>1017</v>
       </c>
       <c r="BP22" s="2">
         <v>269.3</v>
       </c>
       <c r="BQ22" s="2">
         <v>120.1</v>
       </c>
       <c r="BR22" s="2">
         <v>160</v>
       </c>
       <c r="BS22" s="5">
         <v>87.8</v>
       </c>
       <c r="BT22" s="5">
         <v>15</v>
       </c>
       <c r="BU22" s="5">
         <v>6.5</v>
       </c>
       <c r="BV22" s="5">
         <v>2</v>
       </c>
       <c r="BW22" s="5">
         <v>103.3</v>
@@ -10019,60 +9463,60 @@
       <c r="CY22" s="2">
         <v>0.1</v>
       </c>
       <c r="CZ22" s="2">
         <v>3.3</v>
       </c>
       <c r="DA22" s="1">
         <v>3</v>
       </c>
       <c r="DB22" s="1">
         <v>10714</v>
       </c>
       <c r="DC22" s="1">
         <v>8052</v>
       </c>
       <c r="DD22" s="1">
         <v>2662</v>
       </c>
       <c r="DE22" s="1">
         <v>9221</v>
       </c>
       <c r="DF22" s="1">
         <v>6935</v>
       </c>
       <c r="DG22" s="1">
-        <v>2289</v>
+        <v>2286</v>
       </c>
       <c r="DH22" s="1">
         <v>1493</v>
       </c>
       <c r="DI22" s="1">
         <v>1117</v>
       </c>
-      <c r="DJ22" s="1">
-        <v>373</v>
+      <c r="DJ22" s="8">
+        <v>376</v>
       </c>
       <c r="DK22" s="1">
         <v>513</v>
       </c>
       <c r="DL22" s="1">
         <v>8</v>
       </c>
       <c r="DM22" s="1">
         <v>1998</v>
       </c>
       <c r="DN22" s="1">
         <v>8565</v>
       </c>
       <c r="DO22" s="1">
         <v>6721</v>
       </c>
       <c r="DP22" s="1">
         <v>1477</v>
       </c>
       <c r="DQ22" s="4">
         <v>32</v>
       </c>
       <c r="DR22" s="4">
         <v>18</v>
       </c>
@@ -10192,67 +9636,67 @@
       </c>
       <c r="FE22" s="1">
         <v>250</v>
       </c>
       <c r="FF22" s="1">
         <v>8</v>
       </c>
       <c r="FG22" s="1">
         <v>841</v>
       </c>
       <c r="FH22" s="1">
         <v>610</v>
       </c>
       <c r="FI22" s="1">
         <v>140</v>
       </c>
       <c r="FJ22" s="1">
         <v>920</v>
       </c>
       <c r="FK22" s="4">
         <v>1622</v>
       </c>
       <c r="FL22" s="4">
         <v>819</v>
       </c>
-      <c r="FM22" s="71">
+      <c r="FM22" s="72">
         <v>6</v>
       </c>
     </row>
-    <row r="23" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="74" t="s">
+    <row r="23" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="75" t="s">
         <v>191</v>
       </c>
-      <c r="B23" s="74"/>
-[...7 lines deleted...]
-      <c r="J23" s="68">
+      <c r="B23" s="75"/>
+      <c r="C23" s="75"/>
+      <c r="D23" s="75"/>
+      <c r="E23" s="75"/>
+      <c r="F23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="75"/>
+      <c r="I23" s="75"/>
+      <c r="J23" s="69">
         <v>7</v>
       </c>
       <c r="K23" s="6">
         <v>291</v>
       </c>
       <c r="L23" s="2">
         <v>203</v>
       </c>
       <c r="M23" s="3">
         <v>4.3</v>
       </c>
       <c r="N23" s="3">
         <v>2.4</v>
       </c>
       <c r="O23" s="3">
         <v>1.9</v>
       </c>
       <c r="P23" s="1">
         <v>3148</v>
       </c>
       <c r="Q23" s="5">
         <v>68.099999999999994</v>
       </c>
       <c r="R23" s="1">
         <v>12740</v>
@@ -10287,51 +9731,51 @@
       <c r="AB23" s="2">
         <v>88.9</v>
       </c>
       <c r="AC23" s="1">
         <v>685</v>
       </c>
       <c r="AD23" s="1">
         <v>2915</v>
       </c>
       <c r="AE23" s="4">
         <v>10333</v>
       </c>
       <c r="AF23" s="4">
         <v>435</v>
       </c>
       <c r="AG23" s="4">
         <v>8271</v>
       </c>
       <c r="AH23" s="4">
         <v>141</v>
       </c>
       <c r="AI23" s="4">
         <v>2062</v>
       </c>
       <c r="AJ23" s="2">
-        <v>112.4</v>
+        <v>112.5</v>
       </c>
       <c r="AK23" s="2">
         <v>20</v>
       </c>
       <c r="AL23" s="1">
         <v>3208</v>
       </c>
       <c r="AM23" s="2">
         <v>31</v>
       </c>
       <c r="AN23" s="1">
         <v>480</v>
       </c>
       <c r="AO23" s="1">
         <v>102</v>
       </c>
       <c r="AP23" s="1">
         <v>746</v>
       </c>
       <c r="AQ23" s="1">
         <v>158</v>
       </c>
       <c r="AR23" s="3">
         <v>4.37</v>
       </c>
@@ -10343,87 +9787,87 @@
       </c>
       <c r="AU23" s="7">
         <v>4.3</v>
       </c>
       <c r="AV23" s="7">
         <v>2.4</v>
       </c>
       <c r="AW23" s="7">
         <v>1.9</v>
       </c>
       <c r="AX23" s="7">
         <v>0.57999999999999996</v>
       </c>
       <c r="AY23" s="7">
         <v>1.32</v>
       </c>
       <c r="AZ23" s="7">
         <v>0.03</v>
       </c>
       <c r="BA23" s="7">
         <v>0.02</v>
       </c>
       <c r="BB23" s="7">
         <v>0.01</v>
       </c>
-      <c r="BC23" s="69">
+      <c r="BC23" s="70">
         <v>3148</v>
       </c>
-      <c r="BD23" s="75">
+      <c r="BD23" s="76">
         <v>2523</v>
       </c>
-      <c r="BE23" s="75">
+      <c r="BE23" s="76">
         <v>625</v>
       </c>
-      <c r="BF23" s="75">
+      <c r="BF23" s="76">
         <v>502</v>
       </c>
-      <c r="BG23" s="75">
+      <c r="BG23" s="76">
         <v>123</v>
       </c>
-      <c r="BH23" s="69">
+      <c r="BH23" s="70">
         <v>2523</v>
       </c>
-      <c r="BI23" s="75">
+      <c r="BI23" s="76">
         <v>124</v>
       </c>
-      <c r="BJ23" s="75">
+      <c r="BJ23" s="76">
         <v>146</v>
       </c>
-      <c r="BK23" s="75">
+      <c r="BK23" s="76">
         <v>130</v>
       </c>
-      <c r="BL23" s="75">
+      <c r="BL23" s="76">
         <v>438</v>
       </c>
-      <c r="BM23" s="75">
+      <c r="BM23" s="76">
         <v>304</v>
       </c>
-      <c r="BN23" s="75">
+      <c r="BN23" s="76">
         <v>500</v>
       </c>
-      <c r="BO23" s="75">
+      <c r="BO23" s="76">
         <v>881</v>
       </c>
       <c r="BP23" s="2">
         <v>203</v>
       </c>
       <c r="BQ23" s="2">
         <v>107.4</v>
       </c>
       <c r="BR23" s="2">
         <v>117.8</v>
       </c>
       <c r="BS23" s="5">
         <v>40.6</v>
       </c>
       <c r="BT23" s="5">
         <v>44.2</v>
       </c>
       <c r="BU23" s="5">
         <v>0.4</v>
       </c>
       <c r="BV23" s="5">
         <v>0.2</v>
       </c>
       <c r="BW23" s="5">
         <v>102</v>
@@ -10503,69 +9947,69 @@
       <c r="CV23" s="1">
         <v>214</v>
       </c>
       <c r="CW23" s="1">
         <v>4154</v>
       </c>
       <c r="CX23" s="2">
         <v>0.2</v>
       </c>
       <c r="CY23" s="2">
         <v>0.2</v>
       </c>
       <c r="CZ23" s="2">
         <v>3</v>
       </c>
       <c r="DA23" s="1">
         <v>386</v>
       </c>
       <c r="DB23" s="1">
         <v>12740</v>
       </c>
       <c r="DC23" s="1">
         <v>9898</v>
       </c>
       <c r="DD23" s="1">
-        <v>2844</v>
+        <v>2842</v>
       </c>
       <c r="DE23" s="1">
         <v>11326</v>
       </c>
       <c r="DF23" s="1">
         <v>8255</v>
       </c>
       <c r="DG23" s="1">
-        <v>3072</v>
+        <v>3071</v>
       </c>
       <c r="DH23" s="1">
         <v>1414</v>
       </c>
       <c r="DI23" s="1">
         <v>1643</v>
       </c>
-      <c r="DJ23" s="1">
-        <v>-228</v>
+      <c r="DJ23" s="8">
+        <v>-229</v>
       </c>
       <c r="DK23" s="1">
         <v>435</v>
       </c>
       <c r="DL23" s="1">
         <v>16</v>
       </c>
       <c r="DM23" s="1">
         <v>1833</v>
       </c>
       <c r="DN23" s="1">
         <v>10333</v>
       </c>
       <c r="DO23" s="1">
         <v>8351</v>
       </c>
       <c r="DP23" s="1">
         <v>1020</v>
       </c>
       <c r="DQ23" s="4">
         <v>16</v>
       </c>
       <c r="DR23" s="4">
         <v>1</v>
       </c>
@@ -10685,67 +10129,67 @@
       </c>
       <c r="FE23" s="1">
         <v>304</v>
       </c>
       <c r="FF23" s="1">
         <v>16</v>
       </c>
       <c r="FG23" s="1">
         <v>1122</v>
       </c>
       <c r="FH23" s="1">
         <v>809</v>
       </c>
       <c r="FI23" s="1">
         <v>141</v>
       </c>
       <c r="FJ23" s="1">
         <v>822</v>
       </c>
       <c r="FK23" s="4">
         <v>2062</v>
       </c>
       <c r="FL23" s="4">
         <v>1215</v>
       </c>
-      <c r="FM23" s="71">
+      <c r="FM23" s="72">
         <v>7</v>
       </c>
     </row>
-    <row r="24" spans="1:169" s="72" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="73" t="s">
+    <row r="24" spans="1:169" s="73" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="74" t="s">
         <v>192</v>
       </c>
-      <c r="B24" s="73"/>
-[...7 lines deleted...]
-      <c r="J24" s="68">
+      <c r="B24" s="74"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="74"/>
+      <c r="E24" s="74"/>
+      <c r="F24" s="79"/>
+      <c r="G24" s="79"/>
+      <c r="H24" s="79"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="69">
         <v>8</v>
       </c>
       <c r="K24" s="6">
         <v>204</v>
       </c>
       <c r="L24" s="2">
         <v>146.5</v>
       </c>
       <c r="M24" s="3">
         <v>4.1500000000000004</v>
       </c>
       <c r="N24" s="3">
         <v>2.4</v>
       </c>
       <c r="O24" s="3">
         <v>1.75</v>
       </c>
       <c r="P24" s="1">
         <v>2266</v>
       </c>
       <c r="Q24" s="5">
         <v>67.2</v>
       </c>
       <c r="R24" s="1">
         <v>7829</v>
@@ -10836,87 +10280,87 @@
       </c>
       <c r="AU24" s="7">
         <v>4.1500000000000004</v>
       </c>
       <c r="AV24" s="7">
         <v>2.4</v>
       </c>
       <c r="AW24" s="7">
         <v>1.75</v>
       </c>
       <c r="AX24" s="7">
         <v>0.23</v>
       </c>
       <c r="AY24" s="7">
         <v>1.52</v>
       </c>
       <c r="AZ24" s="7">
         <v>0.01</v>
       </c>
       <c r="BA24" s="7">
         <v>0</v>
       </c>
       <c r="BB24" s="7">
         <v>0.01</v>
       </c>
-      <c r="BC24" s="69">
+      <c r="BC24" s="70">
         <v>2266</v>
       </c>
-      <c r="BD24" s="75">
+      <c r="BD24" s="76">
         <v>1947</v>
       </c>
-      <c r="BE24" s="75">
+      <c r="BE24" s="76">
         <v>319</v>
       </c>
-      <c r="BF24" s="75">
+      <c r="BF24" s="76">
         <v>183</v>
       </c>
-      <c r="BG24" s="75">
+      <c r="BG24" s="76">
         <v>136</v>
       </c>
-      <c r="BH24" s="69">
+      <c r="BH24" s="70">
         <v>1947</v>
       </c>
-      <c r="BI24" s="75">
+      <c r="BI24" s="76">
         <v>33</v>
       </c>
-      <c r="BJ24" s="75">
+      <c r="BJ24" s="76">
         <v>162</v>
       </c>
-      <c r="BK24" s="75">
+      <c r="BK24" s="76">
         <v>97</v>
       </c>
-      <c r="BL24" s="75">
+      <c r="BL24" s="76">
         <v>287</v>
       </c>
-      <c r="BM24" s="75">
+      <c r="BM24" s="76">
         <v>329</v>
       </c>
-      <c r="BN24" s="75">
+      <c r="BN24" s="76">
         <v>337</v>
       </c>
-      <c r="BO24" s="75">
+      <c r="BO24" s="76">
         <v>702</v>
       </c>
       <c r="BP24" s="2">
         <v>146.5</v>
       </c>
       <c r="BQ24" s="2">
         <v>60.6</v>
       </c>
       <c r="BR24" s="2">
         <v>100.4</v>
       </c>
       <c r="BS24" s="5">
         <v>7.9</v>
       </c>
       <c r="BT24" s="5">
         <v>36.1</v>
       </c>
       <c r="BU24" s="5">
         <v>2.1</v>
       </c>
       <c r="BV24" s="5" t="s">
         <v>218</v>
       </c>
       <c r="BW24" s="5">
         <v>68</v>
@@ -11005,60 +10449,60 @@
       <c r="CY24" s="2">
         <v>0.1</v>
       </c>
       <c r="CZ24" s="2" t="s">
         <v>218</v>
       </c>
       <c r="DA24" s="1">
         <v>0</v>
       </c>
       <c r="DB24" s="1">
         <v>7829</v>
       </c>
       <c r="DC24" s="1">
         <v>5539</v>
       </c>
       <c r="DD24" s="1">
         <v>2290</v>
       </c>
       <c r="DE24" s="1">
         <v>7140</v>
       </c>
       <c r="DF24" s="1">
         <v>4928</v>
       </c>
       <c r="DG24" s="1">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="DH24" s="1">
         <v>689</v>
       </c>
       <c r="DI24" s="1">
         <v>611</v>
       </c>
-      <c r="DJ24" s="1">
-        <v>79</v>
+      <c r="DJ24" s="8">
+        <v>78</v>
       </c>
       <c r="DK24" s="1">
         <v>452</v>
       </c>
       <c r="DL24" s="1">
         <v>5</v>
       </c>
       <c r="DM24" s="1">
         <v>1136</v>
       </c>
       <c r="DN24" s="1">
         <v>5991</v>
       </c>
       <c r="DO24" s="1">
         <v>5008</v>
       </c>
       <c r="DP24" s="1">
         <v>807</v>
       </c>
       <c r="DQ24" s="4">
         <v>13</v>
       </c>
       <c r="DR24" s="4" t="s">
         <v>218</v>
       </c>
@@ -11178,67 +10622,67 @@
       </c>
       <c r="FE24" s="1">
         <v>194</v>
       </c>
       <c r="FF24" s="1">
         <v>5</v>
       </c>
       <c r="FG24" s="1">
         <v>776</v>
       </c>
       <c r="FH24" s="1">
         <v>481</v>
       </c>
       <c r="FI24" s="1">
         <v>87</v>
       </c>
       <c r="FJ24" s="1">
         <v>765</v>
       </c>
       <c r="FK24" s="4">
         <v>1058</v>
       </c>
       <c r="FL24" s="4">
         <v>584</v>
       </c>
-      <c r="FM24" s="71">
+      <c r="FM24" s="72">
         <v>8</v>
       </c>
     </row>
-    <row r="25" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="74" t="s">
+    <row r="25" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="75" t="s">
         <v>193</v>
       </c>
-      <c r="B25" s="74"/>
-[...7 lines deleted...]
-      <c r="J25" s="68">
+      <c r="B25" s="75"/>
+      <c r="C25" s="75"/>
+      <c r="D25" s="75"/>
+      <c r="E25" s="75"/>
+      <c r="F25" s="75"/>
+      <c r="G25" s="75"/>
+      <c r="H25" s="75"/>
+      <c r="I25" s="75"/>
+      <c r="J25" s="69">
         <v>9</v>
       </c>
       <c r="K25" s="6">
         <v>166</v>
       </c>
       <c r="L25" s="2">
         <v>160.30000000000001</v>
       </c>
       <c r="M25" s="3">
         <v>3.86</v>
       </c>
       <c r="N25" s="3">
         <v>2.4300000000000002</v>
       </c>
       <c r="O25" s="3">
         <v>1.43</v>
       </c>
       <c r="P25" s="1">
         <v>1945</v>
       </c>
       <c r="Q25" s="5">
         <v>69.099999999999994</v>
       </c>
       <c r="R25" s="1">
         <v>4637</v>
@@ -11273,51 +10717,51 @@
       <c r="AB25" s="2">
         <v>93</v>
       </c>
       <c r="AC25" s="1">
         <v>270</v>
       </c>
       <c r="AD25" s="1">
         <v>1192</v>
       </c>
       <c r="AE25" s="4">
         <v>4520</v>
       </c>
       <c r="AF25" s="4">
         <v>350</v>
       </c>
       <c r="AG25" s="4">
         <v>3763</v>
       </c>
       <c r="AH25" s="4">
         <v>73</v>
       </c>
       <c r="AI25" s="4">
         <v>757</v>
       </c>
       <c r="AJ25" s="2">
-        <v>113.2</v>
+        <v>113.3</v>
       </c>
       <c r="AK25" s="2">
         <v>16.7</v>
       </c>
       <c r="AL25" s="1">
         <v>1131</v>
       </c>
       <c r="AM25" s="2">
         <v>25</v>
       </c>
       <c r="AN25" s="1">
         <v>196</v>
       </c>
       <c r="AO25" s="1">
         <v>47</v>
       </c>
       <c r="AP25" s="1">
         <v>293</v>
       </c>
       <c r="AQ25" s="1">
         <v>71</v>
       </c>
       <c r="AR25" s="3">
         <v>3.89</v>
       </c>
@@ -11329,87 +10773,87 @@
       </c>
       <c r="AU25" s="7">
         <v>3.86</v>
       </c>
       <c r="AV25" s="7">
         <v>2.4300000000000002</v>
       </c>
       <c r="AW25" s="7">
         <v>1.43</v>
       </c>
       <c r="AX25" s="7">
         <v>0.19</v>
       </c>
       <c r="AY25" s="7">
         <v>1.24</v>
       </c>
       <c r="AZ25" s="7">
         <v>0.02</v>
       </c>
       <c r="BA25" s="7" t="s">
         <v>218</v>
       </c>
       <c r="BB25" s="7">
         <v>0.02</v>
       </c>
-      <c r="BC25" s="69">
+      <c r="BC25" s="70">
         <v>1945</v>
       </c>
-      <c r="BD25" s="75">
+      <c r="BD25" s="76">
         <v>1763</v>
       </c>
-      <c r="BE25" s="75">
+      <c r="BE25" s="76">
         <v>182</v>
       </c>
-      <c r="BF25" s="75">
+      <c r="BF25" s="76">
         <v>120</v>
       </c>
-      <c r="BG25" s="75">
+      <c r="BG25" s="76">
         <v>62</v>
       </c>
-      <c r="BH25" s="69">
+      <c r="BH25" s="70">
         <v>1763</v>
       </c>
-      <c r="BI25" s="75">
+      <c r="BI25" s="76">
         <v>28</v>
       </c>
-      <c r="BJ25" s="75">
+      <c r="BJ25" s="76">
         <v>116</v>
       </c>
-      <c r="BK25" s="75">
+      <c r="BK25" s="76">
         <v>73</v>
       </c>
-      <c r="BL25" s="75">
+      <c r="BL25" s="76">
         <v>230</v>
       </c>
-      <c r="BM25" s="75">
+      <c r="BM25" s="76">
         <v>178</v>
       </c>
-      <c r="BN25" s="75">
+      <c r="BN25" s="76">
         <v>310</v>
       </c>
-      <c r="BO25" s="75">
+      <c r="BO25" s="76">
         <v>828</v>
       </c>
       <c r="BP25" s="2">
         <v>160.30000000000001</v>
       </c>
       <c r="BQ25" s="2">
         <v>67.599999999999994</v>
       </c>
       <c r="BR25" s="2">
         <v>113.8</v>
       </c>
       <c r="BS25" s="5">
         <v>24.9</v>
       </c>
       <c r="BT25" s="5">
         <v>13.3</v>
       </c>
       <c r="BU25" s="5">
         <v>8.3000000000000007</v>
       </c>
       <c r="BV25" s="5">
         <v>1.9</v>
       </c>
       <c r="BW25" s="5">
         <v>57.8</v>
@@ -11489,69 +10933,69 @@
       <c r="CV25" s="1">
         <v>19</v>
       </c>
       <c r="CW25" s="1">
         <v>2424</v>
       </c>
       <c r="CX25" s="2">
         <v>0.4</v>
       </c>
       <c r="CY25" s="2">
         <v>0.1</v>
       </c>
       <c r="CZ25" s="2" t="s">
         <v>218</v>
       </c>
       <c r="DA25" s="1" t="s">
         <v>218</v>
       </c>
       <c r="DB25" s="1">
         <v>4637</v>
       </c>
       <c r="DC25" s="1">
         <v>4170</v>
       </c>
       <c r="DD25" s="1">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="DE25" s="1">
         <v>4311</v>
       </c>
       <c r="DF25" s="1">
         <v>3755</v>
       </c>
       <c r="DG25" s="1">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="DH25" s="1">
         <v>326</v>
       </c>
       <c r="DI25" s="1">
         <v>415</v>
       </c>
-      <c r="DJ25" s="1">
-        <v>-88</v>
+      <c r="DJ25" s="8">
+        <v>-89</v>
       </c>
       <c r="DK25" s="1">
         <v>350</v>
       </c>
       <c r="DL25" s="1">
         <v>8</v>
       </c>
       <c r="DM25" s="1">
         <v>668</v>
       </c>
       <c r="DN25" s="1">
         <v>4520</v>
       </c>
       <c r="DO25" s="1">
         <v>3341</v>
       </c>
       <c r="DP25" s="1">
         <v>706</v>
       </c>
       <c r="DQ25" s="4">
         <v>8</v>
       </c>
       <c r="DR25" s="4">
         <v>1</v>
       </c>
@@ -11671,67 +11115,67 @@
       </c>
       <c r="FE25" s="1">
         <v>121</v>
       </c>
       <c r="FF25" s="1">
         <v>8</v>
       </c>
       <c r="FG25" s="1">
         <v>500</v>
       </c>
       <c r="FH25" s="1">
         <v>311</v>
       </c>
       <c r="FI25" s="1">
         <v>73</v>
       </c>
       <c r="FJ25" s="1">
         <v>604</v>
       </c>
       <c r="FK25" s="4">
         <v>757</v>
       </c>
       <c r="FL25" s="4">
         <v>364</v>
       </c>
-      <c r="FM25" s="71">
+      <c r="FM25" s="72">
         <v>9</v>
       </c>
     </row>
-    <row r="26" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="73" t="s">
+    <row r="26" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="74" t="s">
         <v>194</v>
       </c>
-      <c r="B26" s="79"/>
-[...7 lines deleted...]
-      <c r="J26" s="68">
+      <c r="B26" s="80"/>
+      <c r="C26" s="74"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="74"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="74"/>
+      <c r="I26" s="74"/>
+      <c r="J26" s="69">
         <v>10</v>
       </c>
       <c r="K26" s="6">
         <v>167</v>
       </c>
       <c r="L26" s="2">
         <v>113.1</v>
       </c>
       <c r="M26" s="3">
         <v>4.34</v>
       </c>
       <c r="N26" s="3">
         <v>2.19</v>
       </c>
       <c r="O26" s="3">
         <v>2.15</v>
       </c>
       <c r="P26" s="1">
         <v>2818</v>
       </c>
       <c r="Q26" s="5">
         <v>66</v>
       </c>
       <c r="R26" s="1">
         <v>9069</v>
@@ -11766,51 +11210,51 @@
       <c r="AB26" s="2">
         <v>86.6</v>
       </c>
       <c r="AC26" s="1">
         <v>488</v>
       </c>
       <c r="AD26" s="1">
         <v>2080</v>
       </c>
       <c r="AE26" s="4">
         <v>8258</v>
       </c>
       <c r="AF26" s="4">
         <v>243</v>
       </c>
       <c r="AG26" s="4">
         <v>5930</v>
       </c>
       <c r="AH26" s="4">
         <v>131</v>
       </c>
       <c r="AI26" s="4">
         <v>2328</v>
       </c>
       <c r="AJ26" s="2">
-        <v>160.1</v>
+        <v>160</v>
       </c>
       <c r="AK26" s="2">
         <v>28.2</v>
       </c>
       <c r="AL26" s="1">
         <v>2995</v>
       </c>
       <c r="AM26" s="2">
         <v>36.299999999999997</v>
       </c>
       <c r="AN26" s="1">
         <v>537</v>
       </c>
       <c r="AO26" s="1">
         <v>206</v>
       </c>
       <c r="AP26" s="1">
         <v>690</v>
       </c>
       <c r="AQ26" s="1">
         <v>265</v>
       </c>
       <c r="AR26" s="3">
         <v>4.3600000000000003</v>
       </c>
@@ -11822,87 +11266,87 @@
       </c>
       <c r="AU26" s="7">
         <v>4.34</v>
       </c>
       <c r="AV26" s="7">
         <v>2.19</v>
       </c>
       <c r="AW26" s="7">
         <v>2.15</v>
       </c>
       <c r="AX26" s="7">
         <v>0.33</v>
       </c>
       <c r="AY26" s="7">
         <v>1.82</v>
       </c>
       <c r="AZ26" s="7">
         <v>0.09</v>
       </c>
       <c r="BA26" s="7">
         <v>0.04</v>
       </c>
       <c r="BB26" s="7">
         <v>0.05</v>
       </c>
-      <c r="BC26" s="69">
+      <c r="BC26" s="70">
         <v>2818</v>
       </c>
-      <c r="BD26" s="75">
+      <c r="BD26" s="76">
         <v>2373</v>
       </c>
-      <c r="BE26" s="75">
+      <c r="BE26" s="76">
         <v>445</v>
       </c>
-      <c r="BF26" s="75">
+      <c r="BF26" s="76">
         <v>258</v>
       </c>
-      <c r="BG26" s="75">
+      <c r="BG26" s="76">
         <v>187</v>
       </c>
-      <c r="BH26" s="69">
+      <c r="BH26" s="70">
         <v>2373</v>
       </c>
-      <c r="BI26" s="75">
+      <c r="BI26" s="76">
         <v>91</v>
       </c>
-      <c r="BJ26" s="75">
+      <c r="BJ26" s="76">
         <v>241</v>
       </c>
-      <c r="BK26" s="75">
+      <c r="BK26" s="76">
         <v>131</v>
       </c>
-      <c r="BL26" s="75">
+      <c r="BL26" s="76">
         <v>327</v>
       </c>
-      <c r="BM26" s="75">
+      <c r="BM26" s="76">
         <v>307</v>
       </c>
-      <c r="BN26" s="75">
+      <c r="BN26" s="76">
         <v>327</v>
       </c>
-      <c r="BO26" s="75">
+      <c r="BO26" s="76">
         <v>949</v>
       </c>
       <c r="BP26" s="2">
         <v>113.1</v>
       </c>
       <c r="BQ26" s="2">
         <v>27.9</v>
       </c>
       <c r="BR26" s="2">
         <v>59.2</v>
       </c>
       <c r="BS26" s="5">
         <v>15.3</v>
       </c>
       <c r="BT26" s="5">
         <v>38.6</v>
       </c>
       <c r="BU26" s="5">
         <v>0</v>
       </c>
       <c r="BV26" s="5" t="s">
         <v>218</v>
       </c>
       <c r="BW26" s="5">
         <v>35.1</v>
@@ -11982,69 +11426,69 @@
       <c r="CV26" s="1">
         <v>11</v>
       </c>
       <c r="CW26" s="1" t="s">
         <v>218</v>
       </c>
       <c r="CX26" s="2">
         <v>0.1</v>
       </c>
       <c r="CY26" s="2">
         <v>0.2</v>
       </c>
       <c r="CZ26" s="2">
         <v>0.5</v>
       </c>
       <c r="DA26" s="1">
         <v>0</v>
       </c>
       <c r="DB26" s="1">
         <v>9069</v>
       </c>
       <c r="DC26" s="1">
         <v>8015</v>
       </c>
       <c r="DD26" s="1">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="DE26" s="1">
         <v>7851</v>
       </c>
       <c r="DF26" s="1">
         <v>5924</v>
       </c>
       <c r="DG26" s="1">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="DH26" s="1">
         <v>1218</v>
       </c>
       <c r="DI26" s="1">
         <v>2091</v>
       </c>
-      <c r="DJ26" s="1">
-        <v>-874</v>
+      <c r="DJ26" s="8">
+        <v>-873</v>
       </c>
       <c r="DK26" s="1">
         <v>243</v>
       </c>
       <c r="DL26" s="1">
         <v>6</v>
       </c>
       <c r="DM26" s="1">
         <v>1455</v>
       </c>
       <c r="DN26" s="1">
         <v>8258</v>
       </c>
       <c r="DO26" s="1">
         <v>7649</v>
       </c>
       <c r="DP26" s="1">
         <v>411</v>
       </c>
       <c r="DQ26" s="4">
         <v>2</v>
       </c>
       <c r="DR26" s="4">
         <v>6</v>
       </c>
@@ -12164,67 +11608,67 @@
       </c>
       <c r="FE26" s="1">
         <v>239</v>
       </c>
       <c r="FF26" s="1">
         <v>6</v>
       </c>
       <c r="FG26" s="1">
         <v>1377</v>
       </c>
       <c r="FH26" s="1">
         <v>491</v>
       </c>
       <c r="FI26" s="1">
         <v>131</v>
       </c>
       <c r="FJ26" s="1">
         <v>560</v>
       </c>
       <c r="FK26" s="4">
         <v>2328</v>
       </c>
       <c r="FL26" s="4">
         <v>834</v>
       </c>
-      <c r="FM26" s="71">
+      <c r="FM26" s="72">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="73" t="s">
+    <row r="27" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="74" t="s">
         <v>195</v>
       </c>
-      <c r="B27" s="73"/>
-[...7 lines deleted...]
-      <c r="J27" s="68">
+      <c r="B27" s="74"/>
+      <c r="C27" s="74"/>
+      <c r="D27" s="74"/>
+      <c r="E27" s="74"/>
+      <c r="F27" s="75"/>
+      <c r="G27" s="75"/>
+      <c r="H27" s="75"/>
+      <c r="I27" s="74"/>
+      <c r="J27" s="69">
         <v>11</v>
       </c>
       <c r="K27" s="6">
         <v>741</v>
       </c>
       <c r="L27" s="2">
         <v>268.60000000000002</v>
       </c>
       <c r="M27" s="3">
         <v>4.78</v>
       </c>
       <c r="N27" s="3">
         <v>2.4</v>
       </c>
       <c r="O27" s="3">
         <v>2.38</v>
       </c>
       <c r="P27" s="1">
         <v>3359</v>
       </c>
       <c r="Q27" s="5">
         <v>65.900000000000006</v>
       </c>
       <c r="R27" s="1">
         <v>13059</v>
@@ -12259,51 +11703,51 @@
       <c r="AB27" s="2">
         <v>96</v>
       </c>
       <c r="AC27" s="1">
         <v>526</v>
       </c>
       <c r="AD27" s="1">
         <v>2721</v>
       </c>
       <c r="AE27" s="4">
         <v>12365</v>
       </c>
       <c r="AF27" s="4">
         <v>997</v>
       </c>
       <c r="AG27" s="4">
         <v>10373</v>
       </c>
       <c r="AH27" s="4">
         <v>215</v>
       </c>
       <c r="AI27" s="4">
         <v>1992</v>
       </c>
       <c r="AJ27" s="2">
-        <v>133.30000000000001</v>
+        <v>133.69999999999999</v>
       </c>
       <c r="AK27" s="2">
         <v>16.100000000000001</v>
       </c>
       <c r="AL27" s="1">
         <v>2993</v>
       </c>
       <c r="AM27" s="2">
         <v>24.2</v>
       </c>
       <c r="AN27" s="1">
         <v>417</v>
       </c>
       <c r="AO27" s="1">
         <v>74</v>
       </c>
       <c r="AP27" s="1">
         <v>626</v>
       </c>
       <c r="AQ27" s="1">
         <v>111</v>
       </c>
       <c r="AR27" s="3">
         <v>4.8</v>
       </c>
@@ -12315,87 +11759,87 @@
       </c>
       <c r="AU27" s="7">
         <v>4.78</v>
       </c>
       <c r="AV27" s="7">
         <v>2.4</v>
       </c>
       <c r="AW27" s="7">
         <v>2.38</v>
       </c>
       <c r="AX27" s="7">
         <v>0.28999999999999998</v>
       </c>
       <c r="AY27" s="7">
         <v>2.09</v>
       </c>
       <c r="AZ27" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="BA27" s="7">
         <v>0.05</v>
       </c>
       <c r="BB27" s="7">
         <v>0.02</v>
       </c>
-      <c r="BC27" s="69">
+      <c r="BC27" s="70">
         <v>3359</v>
       </c>
-      <c r="BD27" s="75">
+      <c r="BD27" s="76">
         <v>2867</v>
       </c>
-      <c r="BE27" s="75">
+      <c r="BE27" s="76">
         <v>492</v>
       </c>
-      <c r="BF27" s="75">
+      <c r="BF27" s="76">
         <v>337</v>
       </c>
-      <c r="BG27" s="75">
+      <c r="BG27" s="76">
         <v>155</v>
       </c>
-      <c r="BH27" s="69">
+      <c r="BH27" s="70">
         <v>2867</v>
       </c>
-      <c r="BI27" s="75">
+      <c r="BI27" s="76">
         <v>137</v>
       </c>
-      <c r="BJ27" s="75">
+      <c r="BJ27" s="76">
         <v>260</v>
       </c>
-      <c r="BK27" s="75">
+      <c r="BK27" s="76">
         <v>150</v>
       </c>
-      <c r="BL27" s="75">
+      <c r="BL27" s="76">
         <v>451</v>
       </c>
-      <c r="BM27" s="75">
+      <c r="BM27" s="76">
         <v>440</v>
       </c>
-      <c r="BN27" s="75">
+      <c r="BN27" s="76">
         <v>393</v>
       </c>
-      <c r="BO27" s="75">
+      <c r="BO27" s="76">
         <v>1036</v>
       </c>
       <c r="BP27" s="2">
         <v>268.60000000000002</v>
       </c>
       <c r="BQ27" s="2">
         <v>123.5</v>
       </c>
       <c r="BR27" s="2">
         <v>162</v>
       </c>
       <c r="BS27" s="5">
         <v>68.7</v>
       </c>
       <c r="BT27" s="5">
         <v>27.3</v>
       </c>
       <c r="BU27" s="5">
         <v>10.6</v>
       </c>
       <c r="BV27" s="5">
         <v>0.8</v>
       </c>
       <c r="BW27" s="5">
         <v>84</v>
@@ -12484,60 +11928,60 @@
       <c r="CY27" s="2">
         <v>0.7</v>
       </c>
       <c r="CZ27" s="2">
         <v>2.9</v>
       </c>
       <c r="DA27" s="1">
         <v>806</v>
       </c>
       <c r="DB27" s="1">
         <v>13059</v>
       </c>
       <c r="DC27" s="1">
         <v>11368</v>
       </c>
       <c r="DD27" s="1">
         <v>1691</v>
       </c>
       <c r="DE27" s="1">
         <v>12534</v>
       </c>
       <c r="DF27" s="1">
         <v>10341</v>
       </c>
       <c r="DG27" s="1">
-        <v>2189</v>
+        <v>2193</v>
       </c>
       <c r="DH27" s="1">
         <v>525</v>
       </c>
       <c r="DI27" s="1">
         <v>1027</v>
       </c>
-      <c r="DJ27" s="1">
-        <v>-498</v>
+      <c r="DJ27" s="8">
+        <v>-502</v>
       </c>
       <c r="DK27" s="1">
         <v>997</v>
       </c>
       <c r="DL27" s="1">
         <v>32</v>
       </c>
       <c r="DM27" s="1">
         <v>1490</v>
       </c>
       <c r="DN27" s="1">
         <v>12365</v>
       </c>
       <c r="DO27" s="1">
         <v>7826</v>
       </c>
       <c r="DP27" s="1">
         <v>1068</v>
       </c>
       <c r="DQ27" s="4">
         <v>78</v>
       </c>
       <c r="DR27" s="4">
         <v>3</v>
       </c>
@@ -12657,67 +12101,67 @@
       </c>
       <c r="FE27" s="1">
         <v>290</v>
       </c>
       <c r="FF27" s="1">
         <v>32</v>
       </c>
       <c r="FG27" s="1">
         <v>1431</v>
       </c>
       <c r="FH27" s="1">
         <v>840</v>
       </c>
       <c r="FI27" s="1">
         <v>215</v>
       </c>
       <c r="FJ27" s="1">
         <v>1229</v>
       </c>
       <c r="FK27" s="4">
         <v>1992</v>
       </c>
       <c r="FL27" s="4">
         <v>999</v>
       </c>
-      <c r="FM27" s="71">
+      <c r="FM27" s="72">
         <v>11</v>
       </c>
     </row>
-    <row r="28" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="74" t="s">
+    <row r="28" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="75" t="s">
         <v>196</v>
       </c>
-      <c r="B28" s="80"/>
-[...7 lines deleted...]
-      <c r="J28" s="68">
+      <c r="B28" s="81"/>
+      <c r="C28" s="82"/>
+      <c r="D28" s="82"/>
+      <c r="E28" s="82"/>
+      <c r="F28" s="82"/>
+      <c r="G28" s="82"/>
+      <c r="H28" s="82"/>
+      <c r="I28" s="82"/>
+      <c r="J28" s="69">
         <v>12</v>
       </c>
       <c r="K28" s="6">
         <v>105</v>
       </c>
       <c r="L28" s="2">
         <v>308.60000000000002</v>
       </c>
       <c r="M28" s="3">
         <v>2.83</v>
       </c>
       <c r="N28" s="3">
         <v>1.85</v>
       </c>
       <c r="O28" s="3">
         <v>0.98</v>
       </c>
       <c r="P28" s="1">
         <v>2451</v>
       </c>
       <c r="Q28" s="5">
         <v>60.7</v>
       </c>
       <c r="R28" s="1">
         <v>6105</v>
@@ -12752,51 +12196,51 @@
       <c r="AB28" s="2">
         <v>98.2</v>
       </c>
       <c r="AC28" s="1">
         <v>499</v>
       </c>
       <c r="AD28" s="1">
         <v>2120</v>
       </c>
       <c r="AE28" s="4">
         <v>6169</v>
       </c>
       <c r="AF28" s="4">
         <v>540</v>
       </c>
       <c r="AG28" s="4">
         <v>5319</v>
       </c>
       <c r="AH28" s="4">
         <v>99</v>
       </c>
       <c r="AI28" s="4">
         <v>850</v>
       </c>
       <c r="AJ28" s="2">
-        <v>133</v>
+        <v>132.6</v>
       </c>
       <c r="AK28" s="2">
         <v>13.8</v>
       </c>
       <c r="AL28" s="1">
         <v>1638</v>
       </c>
       <c r="AM28" s="2">
         <v>26.6</v>
       </c>
       <c r="AN28" s="1">
         <v>300</v>
       </c>
       <c r="AO28" s="1">
         <v>28</v>
       </c>
       <c r="AP28" s="1">
         <v>579</v>
       </c>
       <c r="AQ28" s="1">
         <v>53</v>
       </c>
       <c r="AR28" s="3">
         <v>2.88</v>
       </c>
@@ -12808,87 +12252,87 @@
       </c>
       <c r="AU28" s="7">
         <v>2.83</v>
       </c>
       <c r="AV28" s="7">
         <v>1.85</v>
       </c>
       <c r="AW28" s="7">
         <v>0.98</v>
       </c>
       <c r="AX28" s="7">
         <v>0.12</v>
       </c>
       <c r="AY28" s="7">
         <v>0.86</v>
       </c>
       <c r="AZ28" s="7">
         <v>0</v>
       </c>
       <c r="BA28" s="7">
         <v>0</v>
       </c>
       <c r="BB28" s="7">
         <v>0</v>
       </c>
-      <c r="BC28" s="69">
+      <c r="BC28" s="70">
         <v>2451</v>
       </c>
-      <c r="BD28" s="75">
+      <c r="BD28" s="76">
         <v>2185</v>
       </c>
-      <c r="BE28" s="75">
+      <c r="BE28" s="76">
         <v>266</v>
       </c>
-      <c r="BF28" s="75">
+      <c r="BF28" s="76">
         <v>148</v>
       </c>
-      <c r="BG28" s="75">
+      <c r="BG28" s="76">
         <v>118</v>
       </c>
-      <c r="BH28" s="69">
+      <c r="BH28" s="70">
         <v>2185</v>
       </c>
-      <c r="BI28" s="75">
+      <c r="BI28" s="76">
         <v>94</v>
       </c>
-      <c r="BJ28" s="75">
+      <c r="BJ28" s="76">
         <v>665</v>
       </c>
-      <c r="BK28" s="75">
+      <c r="BK28" s="76">
         <v>161</v>
       </c>
-      <c r="BL28" s="75">
+      <c r="BL28" s="76">
         <v>340</v>
       </c>
-      <c r="BM28" s="75">
+      <c r="BM28" s="76">
         <v>152</v>
       </c>
-      <c r="BN28" s="75">
+      <c r="BN28" s="76">
         <v>147</v>
       </c>
-      <c r="BO28" s="75">
+      <c r="BO28" s="76">
         <v>626</v>
       </c>
       <c r="BP28" s="2">
         <v>308.60000000000002</v>
       </c>
       <c r="BQ28" s="2">
         <v>111.6</v>
       </c>
       <c r="BR28" s="2">
         <v>2.2000000000000002</v>
       </c>
       <c r="BS28" s="5">
         <v>151.69999999999999</v>
       </c>
       <c r="BT28" s="5">
         <v>21.6</v>
       </c>
       <c r="BU28" s="5">
         <v>133.1</v>
       </c>
       <c r="BV28" s="5">
         <v>11.6</v>
       </c>
       <c r="BW28" s="5">
         <v>1.7</v>
@@ -12977,60 +12421,60 @@
       <c r="CY28" s="2">
         <v>0.1</v>
       </c>
       <c r="CZ28" s="2">
         <v>1.2</v>
       </c>
       <c r="DA28" s="1" t="s">
         <v>218</v>
       </c>
       <c r="DB28" s="1">
         <v>6105</v>
       </c>
       <c r="DC28" s="1">
         <v>5629</v>
       </c>
       <c r="DD28" s="1">
         <v>476</v>
       </c>
       <c r="DE28" s="1">
         <v>5995</v>
       </c>
       <c r="DF28" s="1">
         <v>5310</v>
       </c>
       <c r="DG28" s="1">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="DH28" s="1">
         <v>110</v>
       </c>
       <c r="DI28" s="1">
         <v>319</v>
       </c>
-      <c r="DJ28" s="1">
-        <v>-211</v>
+      <c r="DJ28" s="8">
+        <v>-209</v>
       </c>
       <c r="DK28" s="1">
         <v>540</v>
       </c>
       <c r="DL28" s="1">
         <v>9</v>
       </c>
       <c r="DM28" s="1">
         <v>641</v>
       </c>
       <c r="DN28" s="1">
         <v>6169</v>
       </c>
       <c r="DO28" s="1">
         <v>3768</v>
       </c>
       <c r="DP28" s="1">
         <v>15</v>
       </c>
       <c r="DQ28" s="4" t="s">
         <v>218</v>
       </c>
       <c r="DR28" s="4">
         <v>1</v>
       </c>
@@ -13150,67 +12594,67 @@
       </c>
       <c r="FE28" s="1">
         <v>77</v>
       </c>
       <c r="FF28" s="1">
         <v>9</v>
       </c>
       <c r="FG28" s="1">
         <v>583</v>
       </c>
       <c r="FH28" s="1">
         <v>449</v>
       </c>
       <c r="FI28" s="1">
         <v>99</v>
       </c>
       <c r="FJ28" s="1">
         <v>499</v>
       </c>
       <c r="FK28" s="4">
         <v>850</v>
       </c>
       <c r="FL28" s="4">
         <v>271</v>
       </c>
-      <c r="FM28" s="71">
+      <c r="FM28" s="72">
         <v>12</v>
       </c>
     </row>
-    <row r="29" spans="1:169" s="72" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="96" t="s">
+    <row r="29" spans="1:169" s="73" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="97" t="s">
         <v>139</v>
       </c>
-      <c r="B29" s="96"/>
-[...7 lines deleted...]
-      <c r="J29" s="68">
+      <c r="B29" s="97"/>
+      <c r="C29" s="97"/>
+      <c r="D29" s="97"/>
+      <c r="E29" s="97"/>
+      <c r="F29" s="97"/>
+      <c r="G29" s="97"/>
+      <c r="H29" s="97"/>
+      <c r="I29" s="97"/>
+      <c r="J29" s="69">
         <v>13</v>
       </c>
       <c r="K29" s="6">
         <v>695</v>
       </c>
       <c r="L29" s="2">
         <v>186.2</v>
       </c>
       <c r="M29" s="3">
         <v>4.3600000000000003</v>
       </c>
       <c r="N29" s="3">
         <v>2.29</v>
       </c>
       <c r="O29" s="3">
         <v>2.0699999999999998</v>
       </c>
       <c r="P29" s="1">
         <v>2675</v>
       </c>
       <c r="Q29" s="5">
         <v>68.599999999999994</v>
       </c>
       <c r="R29" s="1">
         <v>10867</v>
@@ -13245,51 +12689,51 @@
       <c r="AB29" s="2">
         <v>83.7</v>
       </c>
       <c r="AC29" s="1">
         <v>656</v>
       </c>
       <c r="AD29" s="1">
         <v>2481</v>
       </c>
       <c r="AE29" s="4">
         <v>7358</v>
       </c>
       <c r="AF29" s="4">
         <v>387</v>
       </c>
       <c r="AG29" s="4">
         <v>5953</v>
       </c>
       <c r="AH29" s="4">
         <v>115</v>
       </c>
       <c r="AI29" s="4">
         <v>1405</v>
       </c>
       <c r="AJ29" s="5">
-        <v>65.7</v>
+        <v>65.599999999999994</v>
       </c>
       <c r="AK29" s="2">
         <v>19.100000000000001</v>
       </c>
       <c r="AL29" s="1">
         <v>2125</v>
       </c>
       <c r="AM29" s="2">
         <v>28.9</v>
       </c>
       <c r="AN29" s="1">
         <v>323</v>
       </c>
       <c r="AO29" s="1">
         <v>75</v>
       </c>
       <c r="AP29" s="1">
         <v>487</v>
       </c>
       <c r="AQ29" s="1">
         <v>114</v>
       </c>
       <c r="AR29" s="3">
         <v>4.38</v>
       </c>
@@ -13301,87 +12745,87 @@
       </c>
       <c r="AU29" s="7">
         <v>4.3600000000000003</v>
       </c>
       <c r="AV29" s="7">
         <v>2.29</v>
       </c>
       <c r="AW29" s="7">
         <v>2.0699999999999998</v>
       </c>
       <c r="AX29" s="7">
         <v>0.31</v>
       </c>
       <c r="AY29" s="7">
         <v>1.76</v>
       </c>
       <c r="AZ29" s="7">
         <v>0.03</v>
       </c>
       <c r="BA29" s="7">
         <v>0.02</v>
       </c>
       <c r="BB29" s="7">
         <v>0.01</v>
       </c>
-      <c r="BC29" s="69">
+      <c r="BC29" s="70">
         <v>2675</v>
       </c>
-      <c r="BD29" s="70">
+      <c r="BD29" s="71">
         <v>2259</v>
       </c>
-      <c r="BE29" s="70">
+      <c r="BE29" s="71">
         <v>416</v>
       </c>
-      <c r="BF29" s="70">
+      <c r="BF29" s="71">
         <v>308</v>
       </c>
-      <c r="BG29" s="70">
+      <c r="BG29" s="71">
         <v>108</v>
       </c>
-      <c r="BH29" s="69">
+      <c r="BH29" s="70">
         <v>2259</v>
       </c>
-      <c r="BI29" s="70">
+      <c r="BI29" s="71">
         <v>72</v>
       </c>
-      <c r="BJ29" s="70">
+      <c r="BJ29" s="71">
         <v>188</v>
       </c>
-      <c r="BK29" s="70">
+      <c r="BK29" s="71">
         <v>118</v>
       </c>
-      <c r="BL29" s="70">
+      <c r="BL29" s="71">
         <v>288</v>
       </c>
-      <c r="BM29" s="70">
+      <c r="BM29" s="71">
         <v>306</v>
       </c>
-      <c r="BN29" s="70">
+      <c r="BN29" s="71">
         <v>423</v>
       </c>
-      <c r="BO29" s="70">
+      <c r="BO29" s="71">
         <v>864</v>
       </c>
       <c r="BP29" s="2">
         <v>186.2</v>
       </c>
       <c r="BQ29" s="2">
         <v>72</v>
       </c>
       <c r="BR29" s="2">
         <v>120.3</v>
       </c>
       <c r="BS29" s="5">
         <v>46</v>
       </c>
       <c r="BT29" s="5">
         <v>16.3</v>
       </c>
       <c r="BU29" s="5">
         <v>3.6</v>
       </c>
       <c r="BV29" s="5">
         <v>1.3</v>
       </c>
       <c r="BW29" s="5">
         <v>85.6</v>
@@ -13461,69 +12905,69 @@
       <c r="CV29" s="1">
         <v>362</v>
       </c>
       <c r="CW29" s="1">
         <v>3901</v>
       </c>
       <c r="CX29" s="2">
         <v>0.2</v>
       </c>
       <c r="CY29" s="2">
         <v>0.1</v>
       </c>
       <c r="CZ29" s="2">
         <v>1.7</v>
       </c>
       <c r="DA29" s="1">
         <v>158</v>
       </c>
       <c r="DB29" s="1">
         <v>10867</v>
       </c>
       <c r="DC29" s="1">
         <v>6971</v>
       </c>
       <c r="DD29" s="1">
-        <v>3893</v>
+        <v>3896</v>
       </c>
       <c r="DE29" s="1">
         <v>9101</v>
       </c>
       <c r="DF29" s="1">
         <v>5942</v>
       </c>
       <c r="DG29" s="1">
         <v>3159</v>
       </c>
       <c r="DH29" s="1">
         <v>1766</v>
       </c>
       <c r="DI29" s="1">
         <v>1029</v>
       </c>
-      <c r="DJ29" s="1">
-        <v>734</v>
+      <c r="DJ29" s="8">
+        <v>737</v>
       </c>
       <c r="DK29" s="1">
         <v>387</v>
       </c>
       <c r="DL29" s="1">
         <v>11</v>
       </c>
       <c r="DM29" s="1">
         <v>2142</v>
       </c>
       <c r="DN29" s="1">
         <v>7358</v>
       </c>
       <c r="DO29" s="1">
         <v>5946</v>
       </c>
       <c r="DP29" s="1">
         <v>1177</v>
       </c>
       <c r="DQ29" s="4">
         <v>32</v>
       </c>
       <c r="DR29" s="4">
         <v>5</v>
       </c>
@@ -13643,67 +13087,67 @@
       </c>
       <c r="FE29" s="1">
         <v>274</v>
       </c>
       <c r="FF29" s="4">
         <v>11</v>
       </c>
       <c r="FG29" s="4">
         <v>845</v>
       </c>
       <c r="FH29" s="4">
         <v>572</v>
       </c>
       <c r="FI29" s="4">
         <v>115</v>
       </c>
       <c r="FJ29" s="1">
         <v>776</v>
       </c>
       <c r="FK29" s="4">
         <v>1405</v>
       </c>
       <c r="FL29" s="4">
         <v>771</v>
       </c>
-      <c r="FM29" s="71">
+      <c r="FM29" s="72">
         <v>13</v>
       </c>
     </row>
-    <row r="30" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="73" t="s">
+    <row r="30" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="74" t="s">
         <v>140</v>
       </c>
-      <c r="B30" s="73"/>
-[...7 lines deleted...]
-      <c r="J30" s="68">
+      <c r="B30" s="74"/>
+      <c r="C30" s="74"/>
+      <c r="D30" s="74"/>
+      <c r="E30" s="74"/>
+      <c r="F30" s="75"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="75"/>
+      <c r="I30" s="74"/>
+      <c r="J30" s="69">
         <v>14</v>
       </c>
       <c r="K30" s="6">
         <v>1450</v>
       </c>
       <c r="L30" s="2">
         <v>472.6</v>
       </c>
       <c r="M30" s="3">
         <v>4.83</v>
       </c>
       <c r="N30" s="3">
         <v>2.5299999999999998</v>
       </c>
       <c r="O30" s="3">
         <v>2.2999999999999998</v>
       </c>
       <c r="P30" s="1">
         <v>2755</v>
       </c>
       <c r="Q30" s="5">
         <v>67.400000000000006</v>
       </c>
       <c r="R30" s="1">
         <v>11499</v>
@@ -13794,87 +13238,87 @@
       </c>
       <c r="AU30" s="7">
         <v>4.83</v>
       </c>
       <c r="AV30" s="7">
         <v>2.5299999999999998</v>
       </c>
       <c r="AW30" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="AX30" s="7">
         <v>0.33</v>
       </c>
       <c r="AY30" s="7">
         <v>1.97</v>
       </c>
       <c r="AZ30" s="7">
         <v>0.06</v>
       </c>
       <c r="BA30" s="7">
         <v>0.05</v>
       </c>
       <c r="BB30" s="7">
         <v>0.01</v>
       </c>
-      <c r="BC30" s="69">
+      <c r="BC30" s="70">
         <v>2755</v>
       </c>
-      <c r="BD30" s="75">
+      <c r="BD30" s="76">
         <v>2297</v>
       </c>
-      <c r="BE30" s="75">
+      <c r="BE30" s="76">
         <v>458</v>
       </c>
-      <c r="BF30" s="75">
+      <c r="BF30" s="76">
         <v>312</v>
       </c>
-      <c r="BG30" s="75">
+      <c r="BG30" s="76">
         <v>146</v>
       </c>
-      <c r="BH30" s="69">
+      <c r="BH30" s="70">
         <v>2297</v>
       </c>
-      <c r="BI30" s="75">
+      <c r="BI30" s="76">
         <v>89</v>
       </c>
-      <c r="BJ30" s="75">
+      <c r="BJ30" s="76">
         <v>203</v>
       </c>
-      <c r="BK30" s="75">
+      <c r="BK30" s="76">
         <v>112</v>
       </c>
-      <c r="BL30" s="75">
+      <c r="BL30" s="76">
         <v>339</v>
       </c>
-      <c r="BM30" s="75">
+      <c r="BM30" s="76">
         <v>271</v>
       </c>
-      <c r="BN30" s="75">
+      <c r="BN30" s="76">
         <v>356</v>
       </c>
-      <c r="BO30" s="75">
+      <c r="BO30" s="76">
         <v>927</v>
       </c>
       <c r="BP30" s="2">
         <v>472.6</v>
       </c>
       <c r="BQ30" s="2">
         <v>176</v>
       </c>
       <c r="BR30" s="2">
         <v>270.8</v>
       </c>
       <c r="BS30" s="5">
         <v>119.8</v>
       </c>
       <c r="BT30" s="5">
         <v>20.399999999999999</v>
       </c>
       <c r="BU30" s="5">
         <v>61.6</v>
       </c>
       <c r="BV30" s="5">
         <v>6.1</v>
       </c>
       <c r="BW30" s="5">
         <v>188.6</v>
@@ -13954,69 +13398,69 @@
       <c r="CV30" s="1">
         <v>3969</v>
       </c>
       <c r="CW30" s="1">
         <v>6812</v>
       </c>
       <c r="CX30" s="2">
         <v>0.6</v>
       </c>
       <c r="CY30" s="2">
         <v>0.3</v>
       </c>
       <c r="CZ30" s="2">
         <v>2.2000000000000002</v>
       </c>
       <c r="DA30" s="1">
         <v>288</v>
       </c>
       <c r="DB30" s="1">
         <v>11499</v>
       </c>
       <c r="DC30" s="1">
         <v>10527</v>
       </c>
       <c r="DD30" s="1">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="DE30" s="1">
         <v>10498</v>
       </c>
       <c r="DF30" s="1">
         <v>9105</v>
       </c>
       <c r="DG30" s="1">
         <v>1393</v>
       </c>
       <c r="DH30" s="1">
         <v>1001</v>
       </c>
       <c r="DI30" s="1">
         <v>1422</v>
       </c>
-      <c r="DJ30" s="1">
-        <v>-422</v>
+      <c r="DJ30" s="8">
+        <v>-421</v>
       </c>
       <c r="DK30" s="1">
         <v>1020</v>
       </c>
       <c r="DL30" s="1">
         <v>23</v>
       </c>
       <c r="DM30" s="1">
         <v>1998</v>
       </c>
       <c r="DN30" s="1">
         <v>11547</v>
       </c>
       <c r="DO30" s="1">
         <v>8390</v>
       </c>
       <c r="DP30" s="1">
         <v>2849</v>
       </c>
       <c r="DQ30" s="4">
         <v>123</v>
       </c>
       <c r="DR30" s="4">
         <v>12</v>
       </c>
@@ -14136,67 +13580,67 @@
       </c>
       <c r="FE30" s="1">
         <v>276</v>
       </c>
       <c r="FF30" s="1">
         <v>23</v>
       </c>
       <c r="FG30" s="1">
         <v>1142</v>
       </c>
       <c r="FH30" s="1">
         <v>802</v>
       </c>
       <c r="FI30" s="1">
         <v>194</v>
       </c>
       <c r="FJ30" s="1">
         <v>1159</v>
       </c>
       <c r="FK30" s="4">
         <v>2419</v>
       </c>
       <c r="FL30" s="4">
         <v>995</v>
       </c>
-      <c r="FM30" s="71">
+      <c r="FM30" s="72">
         <v>14</v>
       </c>
     </row>
-    <row r="31" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="73" t="s">
+    <row r="31" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="74" t="s">
         <v>141</v>
       </c>
-      <c r="B31" s="73"/>
-[...7 lines deleted...]
-      <c r="J31" s="68">
+      <c r="B31" s="74"/>
+      <c r="C31" s="74"/>
+      <c r="D31" s="74"/>
+      <c r="E31" s="74"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="74"/>
+      <c r="H31" s="75"/>
+      <c r="I31" s="74"/>
+      <c r="J31" s="69">
         <v>15</v>
       </c>
       <c r="K31" s="6">
         <v>1248</v>
       </c>
       <c r="L31" s="2">
         <v>268.8</v>
       </c>
       <c r="M31" s="3">
         <v>4.24</v>
       </c>
       <c r="N31" s="3">
         <v>2.27</v>
       </c>
       <c r="O31" s="3">
         <v>1.97</v>
       </c>
       <c r="P31" s="1">
         <v>2133</v>
       </c>
       <c r="Q31" s="5">
         <v>68.400000000000006</v>
       </c>
       <c r="R31" s="1">
         <v>7886</v>
@@ -14231,51 +13675,51 @@
       <c r="AB31" s="2">
         <v>93.9</v>
       </c>
       <c r="AC31" s="1">
         <v>401</v>
       </c>
       <c r="AD31" s="1">
         <v>1847</v>
       </c>
       <c r="AE31" s="4">
         <v>7465</v>
       </c>
       <c r="AF31" s="4">
         <v>557</v>
       </c>
       <c r="AG31" s="4">
         <v>6333</v>
       </c>
       <c r="AH31" s="4">
         <v>134</v>
       </c>
       <c r="AI31" s="4">
         <v>1132</v>
       </c>
       <c r="AJ31" s="2">
-        <v>111.2</v>
+        <v>111</v>
       </c>
       <c r="AK31" s="2">
         <v>15.2</v>
       </c>
       <c r="AL31" s="1">
         <v>1809</v>
       </c>
       <c r="AM31" s="2">
         <v>24.2</v>
       </c>
       <c r="AN31" s="1">
         <v>267</v>
       </c>
       <c r="AO31" s="1">
         <v>42</v>
       </c>
       <c r="AP31" s="1">
         <v>427</v>
       </c>
       <c r="AQ31" s="1">
         <v>67</v>
       </c>
       <c r="AR31" s="3">
         <v>4.2699999999999996</v>
       </c>
@@ -14287,87 +13731,87 @@
       </c>
       <c r="AU31" s="7">
         <v>4.24</v>
       </c>
       <c r="AV31" s="7">
         <v>2.27</v>
       </c>
       <c r="AW31" s="7">
         <v>1.97</v>
       </c>
       <c r="AX31" s="7">
         <v>0.22</v>
       </c>
       <c r="AY31" s="7">
         <v>1.75</v>
       </c>
       <c r="AZ31" s="7">
         <v>0.03</v>
       </c>
       <c r="BA31" s="7">
         <v>0.02</v>
       </c>
       <c r="BB31" s="7">
         <v>0.01</v>
       </c>
-      <c r="BC31" s="69">
+      <c r="BC31" s="70">
         <v>2133</v>
       </c>
-      <c r="BD31" s="75">
+      <c r="BD31" s="76">
         <v>1844</v>
       </c>
-      <c r="BE31" s="75">
+      <c r="BE31" s="76">
         <v>289</v>
       </c>
-      <c r="BF31" s="75">
+      <c r="BF31" s="76">
         <v>175</v>
       </c>
-      <c r="BG31" s="75">
+      <c r="BG31" s="76">
         <v>114</v>
       </c>
-      <c r="BH31" s="69">
+      <c r="BH31" s="70">
         <v>1844</v>
       </c>
-      <c r="BI31" s="75">
+      <c r="BI31" s="76">
         <v>53</v>
       </c>
-      <c r="BJ31" s="75">
+      <c r="BJ31" s="76">
         <v>135</v>
       </c>
-      <c r="BK31" s="75">
+      <c r="BK31" s="76">
         <v>101</v>
       </c>
-      <c r="BL31" s="75">
+      <c r="BL31" s="76">
         <v>253</v>
       </c>
-      <c r="BM31" s="75">
+      <c r="BM31" s="76">
         <v>222</v>
       </c>
-      <c r="BN31" s="75">
+      <c r="BN31" s="76">
         <v>319</v>
       </c>
-      <c r="BO31" s="75">
+      <c r="BO31" s="76">
         <v>761</v>
       </c>
       <c r="BP31" s="2">
         <v>268.8</v>
       </c>
       <c r="BQ31" s="2">
         <v>99.4</v>
       </c>
       <c r="BR31" s="2">
         <v>139.1</v>
       </c>
       <c r="BS31" s="5">
         <v>68.3</v>
       </c>
       <c r="BT31" s="5">
         <v>23.3</v>
       </c>
       <c r="BU31" s="5">
         <v>38.1</v>
       </c>
       <c r="BV31" s="5">
         <v>1.7</v>
       </c>
       <c r="BW31" s="5">
         <v>89.3</v>
@@ -14447,69 +13891,69 @@
       <c r="CV31" s="1">
         <v>1641</v>
       </c>
       <c r="CW31" s="1">
         <v>6974</v>
       </c>
       <c r="CX31" s="2">
         <v>0.8</v>
       </c>
       <c r="CY31" s="2">
         <v>0.4</v>
       </c>
       <c r="CZ31" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="DA31" s="1">
         <v>53</v>
       </c>
       <c r="DB31" s="1">
         <v>7886</v>
       </c>
       <c r="DC31" s="1">
         <v>6908</v>
       </c>
       <c r="DD31" s="1">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="DE31" s="1">
         <v>7406</v>
       </c>
       <c r="DF31" s="1">
         <v>6316</v>
       </c>
       <c r="DG31" s="1">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="DH31" s="1">
         <v>480</v>
       </c>
       <c r="DI31" s="1">
         <v>592</v>
       </c>
-      <c r="DJ31" s="1">
-        <v>-114</v>
+      <c r="DJ31" s="8">
+        <v>-112</v>
       </c>
       <c r="DK31" s="1">
         <v>557</v>
       </c>
       <c r="DL31" s="1">
         <v>17</v>
       </c>
       <c r="DM31" s="1">
         <v>1020</v>
       </c>
       <c r="DN31" s="1">
         <v>7465</v>
       </c>
       <c r="DO31" s="1">
         <v>4779</v>
       </c>
       <c r="DP31" s="1">
         <v>1190</v>
       </c>
       <c r="DQ31" s="4">
         <v>34</v>
       </c>
       <c r="DR31" s="4">
         <v>10</v>
       </c>
@@ -14629,67 +14073,67 @@
       </c>
       <c r="FE31" s="1">
         <v>158</v>
       </c>
       <c r="FF31" s="1">
         <v>17</v>
       </c>
       <c r="FG31" s="1">
         <v>796</v>
       </c>
       <c r="FH31" s="1">
         <v>538</v>
       </c>
       <c r="FI31" s="1">
         <v>134</v>
       </c>
       <c r="FJ31" s="1">
         <v>837</v>
       </c>
       <c r="FK31" s="4">
         <v>1132</v>
       </c>
       <c r="FL31" s="4">
         <v>506</v>
       </c>
-      <c r="FM31" s="71">
+      <c r="FM31" s="72">
         <v>15</v>
       </c>
     </row>
-    <row r="32" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B32" s="73" t="s">
+    <row r="32" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="74"/>
+      <c r="B32" s="74" t="s">
         <v>142</v>
       </c>
-      <c r="C32" s="73"/>
-[...6 lines deleted...]
-      <c r="J32" s="68">
+      <c r="C32" s="74"/>
+      <c r="D32" s="74"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="75"/>
+      <c r="G32" s="74"/>
+      <c r="H32" s="75"/>
+      <c r="I32" s="74"/>
+      <c r="J32" s="69">
         <v>16</v>
       </c>
       <c r="K32" s="6">
         <v>1046</v>
       </c>
       <c r="L32" s="2">
         <v>282.60000000000002</v>
       </c>
       <c r="M32" s="3">
         <v>4.34</v>
       </c>
       <c r="N32" s="3">
         <v>2.25</v>
       </c>
       <c r="O32" s="3">
         <v>2.09</v>
       </c>
       <c r="P32" s="1">
         <v>2236</v>
       </c>
       <c r="Q32" s="5">
         <v>68.3</v>
       </c>
       <c r="R32" s="1">
         <v>8521</v>
@@ -14780,87 +14224,87 @@
       </c>
       <c r="AU32" s="7">
         <v>4.34</v>
       </c>
       <c r="AV32" s="7">
         <v>2.25</v>
       </c>
       <c r="AW32" s="7">
         <v>2.09</v>
       </c>
       <c r="AX32" s="7">
         <v>0.24</v>
       </c>
       <c r="AY32" s="7">
         <v>1.85</v>
       </c>
       <c r="AZ32" s="7">
         <v>0.04</v>
       </c>
       <c r="BA32" s="7">
         <v>0.02</v>
       </c>
       <c r="BB32" s="7">
         <v>0.02</v>
       </c>
-      <c r="BC32" s="69">
+      <c r="BC32" s="70">
         <v>2236</v>
       </c>
-      <c r="BD32" s="75">
+      <c r="BD32" s="76">
         <v>1923</v>
       </c>
-      <c r="BE32" s="75">
+      <c r="BE32" s="76">
         <v>313</v>
       </c>
-      <c r="BF32" s="75">
+      <c r="BF32" s="76">
         <v>191</v>
       </c>
-      <c r="BG32" s="75">
+      <c r="BG32" s="76">
         <v>122</v>
       </c>
-      <c r="BH32" s="69">
+      <c r="BH32" s="70">
         <v>1923</v>
       </c>
-      <c r="BI32" s="75">
+      <c r="BI32" s="76">
         <v>62</v>
       </c>
-      <c r="BJ32" s="75">
+      <c r="BJ32" s="76">
         <v>134</v>
       </c>
-      <c r="BK32" s="75">
+      <c r="BK32" s="76">
         <v>109</v>
       </c>
-      <c r="BL32" s="75">
+      <c r="BL32" s="76">
         <v>270</v>
       </c>
-      <c r="BM32" s="75">
+      <c r="BM32" s="76">
         <v>241</v>
       </c>
-      <c r="BN32" s="75">
+      <c r="BN32" s="76">
         <v>323</v>
       </c>
-      <c r="BO32" s="75">
+      <c r="BO32" s="76">
         <v>784</v>
       </c>
       <c r="BP32" s="2">
         <v>282.60000000000002</v>
       </c>
       <c r="BQ32" s="2">
         <v>107.2</v>
       </c>
       <c r="BR32" s="2">
         <v>140.30000000000001</v>
       </c>
       <c r="BS32" s="5">
         <v>76.2</v>
       </c>
       <c r="BT32" s="5">
         <v>25.1</v>
       </c>
       <c r="BU32" s="5">
         <v>41</v>
       </c>
       <c r="BV32" s="5">
         <v>1.3</v>
       </c>
       <c r="BW32" s="5">
         <v>91.2</v>
@@ -14940,68 +14384,68 @@
       <c r="CV32" s="1">
         <v>1879</v>
       </c>
       <c r="CW32" s="1">
         <v>7624</v>
       </c>
       <c r="CX32" s="2">
         <v>0.9</v>
       </c>
       <c r="CY32" s="2">
         <v>0.3</v>
       </c>
       <c r="CZ32" s="2">
         <v>1.2</v>
       </c>
       <c r="DA32" s="1">
         <v>51</v>
       </c>
       <c r="DB32" s="1">
         <v>8521</v>
       </c>
       <c r="DC32" s="1">
         <v>7394</v>
       </c>
       <c r="DD32" s="1">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="DE32" s="1">
         <v>8007</v>
       </c>
       <c r="DF32" s="1">
         <v>6748</v>
       </c>
       <c r="DG32" s="1">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="DH32" s="1">
         <v>514</v>
       </c>
       <c r="DI32" s="1">
         <v>646</v>
       </c>
-      <c r="DJ32" s="1">
+      <c r="DJ32" s="8">
         <v>-132</v>
       </c>
       <c r="DK32" s="1">
         <v>596</v>
       </c>
       <c r="DL32" s="1">
         <v>17</v>
       </c>
       <c r="DM32" s="1">
         <v>1093</v>
       </c>
       <c r="DN32" s="1">
         <v>7990</v>
       </c>
       <c r="DO32" s="1">
         <v>5089</v>
       </c>
       <c r="DP32" s="1">
         <v>1219</v>
       </c>
       <c r="DQ32" s="4">
         <v>40</v>
       </c>
       <c r="DR32" s="4">
         <v>6</v>
@@ -15122,67 +14566,67 @@
       </c>
       <c r="FE32" s="1">
         <v>169</v>
       </c>
       <c r="FF32" s="1">
         <v>17</v>
       </c>
       <c r="FG32" s="1">
         <v>860</v>
       </c>
       <c r="FH32" s="1">
         <v>550</v>
       </c>
       <c r="FI32" s="1">
         <v>142</v>
       </c>
       <c r="FJ32" s="1">
         <v>909</v>
       </c>
       <c r="FK32" s="4">
         <v>1225</v>
       </c>
       <c r="FL32" s="4">
         <v>527</v>
       </c>
-      <c r="FM32" s="71">
+      <c r="FM32" s="72">
         <v>16</v>
       </c>
     </row>
-    <row r="33" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B33" s="73" t="s">
+    <row r="33" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="74"/>
+      <c r="B33" s="74" t="s">
         <v>143</v>
       </c>
-      <c r="C33" s="77"/>
-[...6 lines deleted...]
-      <c r="J33" s="68">
+      <c r="C33" s="78"/>
+      <c r="D33" s="78"/>
+      <c r="E33" s="78"/>
+      <c r="F33" s="75"/>
+      <c r="G33" s="78"/>
+      <c r="H33" s="75"/>
+      <c r="I33" s="78"/>
+      <c r="J33" s="69">
         <v>17</v>
       </c>
       <c r="K33" s="6">
         <v>202</v>
       </c>
       <c r="L33" s="2">
         <v>210.4</v>
       </c>
       <c r="M33" s="3">
         <v>3.81</v>
       </c>
       <c r="N33" s="3">
         <v>2.34</v>
       </c>
       <c r="O33" s="3">
         <v>1.47</v>
       </c>
       <c r="P33" s="1">
         <v>1705</v>
       </c>
       <c r="Q33" s="5">
         <v>68.900000000000006</v>
       </c>
       <c r="R33" s="1">
         <v>5224</v>
@@ -15217,51 +14661,51 @@
       <c r="AB33" s="2">
         <v>93.6</v>
       </c>
       <c r="AC33" s="1">
         <v>335</v>
       </c>
       <c r="AD33" s="1">
         <v>1360</v>
       </c>
       <c r="AE33" s="4">
         <v>5271</v>
       </c>
       <c r="AF33" s="4">
         <v>396</v>
       </c>
       <c r="AG33" s="4">
         <v>4510</v>
       </c>
       <c r="AH33" s="4">
         <v>91</v>
       </c>
       <c r="AI33" s="4">
         <v>761</v>
       </c>
       <c r="AJ33" s="2">
-        <v>105.8</v>
+        <v>106.4</v>
       </c>
       <c r="AK33" s="2">
         <v>14.4</v>
       </c>
       <c r="AL33" s="1">
         <v>1319</v>
       </c>
       <c r="AM33" s="2">
         <v>25</v>
       </c>
       <c r="AN33" s="1">
         <v>199</v>
       </c>
       <c r="AO33" s="1">
         <v>36</v>
       </c>
       <c r="AP33" s="1">
         <v>346</v>
       </c>
       <c r="AQ33" s="1">
         <v>63</v>
       </c>
       <c r="AR33" s="3">
         <v>3.84</v>
       </c>
@@ -15273,87 +14717,87 @@
       </c>
       <c r="AU33" s="7">
         <v>3.81</v>
       </c>
       <c r="AV33" s="7">
         <v>2.34</v>
       </c>
       <c r="AW33" s="7">
         <v>1.47</v>
       </c>
       <c r="AX33" s="7">
         <v>0.13</v>
       </c>
       <c r="AY33" s="7">
         <v>1.34</v>
       </c>
       <c r="AZ33" s="7">
         <v>0.03</v>
       </c>
       <c r="BA33" s="7">
         <v>0.03</v>
       </c>
       <c r="BB33" s="7" t="s">
         <v>218</v>
       </c>
-      <c r="BC33" s="69">
+      <c r="BC33" s="70">
         <v>1705</v>
       </c>
-      <c r="BD33" s="75">
+      <c r="BD33" s="76">
         <v>1518</v>
       </c>
-      <c r="BE33" s="75">
+      <c r="BE33" s="76">
         <v>187</v>
       </c>
-      <c r="BF33" s="75">
+      <c r="BF33" s="76">
         <v>108</v>
       </c>
-      <c r="BG33" s="75">
+      <c r="BG33" s="76">
         <v>79</v>
       </c>
-      <c r="BH33" s="69">
+      <c r="BH33" s="70">
         <v>1518</v>
       </c>
-      <c r="BI33" s="75">
+      <c r="BI33" s="76">
         <v>17</v>
       </c>
-      <c r="BJ33" s="75">
+      <c r="BJ33" s="76">
         <v>131</v>
       </c>
-      <c r="BK33" s="75">
+      <c r="BK33" s="76">
         <v>71</v>
       </c>
-      <c r="BL33" s="75">
+      <c r="BL33" s="76">
         <v>187</v>
       </c>
-      <c r="BM33" s="75">
+      <c r="BM33" s="76">
         <v>145</v>
       </c>
-      <c r="BN33" s="75">
+      <c r="BN33" s="76">
         <v>305</v>
       </c>
-      <c r="BO33" s="75">
+      <c r="BO33" s="76">
         <v>662</v>
       </c>
       <c r="BP33" s="2">
         <v>210.4</v>
       </c>
       <c r="BQ33" s="2">
         <v>67.3</v>
       </c>
       <c r="BR33" s="2">
         <v>134</v>
       </c>
       <c r="BS33" s="5">
         <v>35</v>
       </c>
       <c r="BT33" s="5">
         <v>15.5</v>
       </c>
       <c r="BU33" s="5">
         <v>25.9</v>
       </c>
       <c r="BV33" s="5">
         <v>3.7</v>
       </c>
       <c r="BW33" s="5">
         <v>81.900000000000006</v>
@@ -15433,69 +14877,69 @@
       <c r="CV33" s="1">
         <v>642</v>
       </c>
       <c r="CW33" s="1">
         <v>4252</v>
       </c>
       <c r="CX33" s="2">
         <v>0.6</v>
       </c>
       <c r="CY33" s="2">
         <v>0.3</v>
       </c>
       <c r="CZ33" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="DA33" s="1">
         <v>65</v>
       </c>
       <c r="DB33" s="1">
         <v>5224</v>
       </c>
       <c r="DC33" s="1">
         <v>4875</v>
       </c>
       <c r="DD33" s="1">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="DE33" s="1">
         <v>4891</v>
       </c>
       <c r="DF33" s="1">
         <v>4496</v>
       </c>
       <c r="DG33" s="1">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="DH33" s="1">
         <v>333</v>
       </c>
       <c r="DI33" s="1">
         <v>379</v>
       </c>
-      <c r="DJ33" s="1">
-        <v>-42</v>
+      <c r="DJ33" s="8">
+        <v>-46</v>
       </c>
       <c r="DK33" s="1">
         <v>396</v>
       </c>
       <c r="DL33" s="1">
         <v>14</v>
       </c>
       <c r="DM33" s="1">
         <v>715</v>
       </c>
       <c r="DN33" s="1">
         <v>5271</v>
       </c>
       <c r="DO33" s="1">
         <v>3485</v>
       </c>
       <c r="DP33" s="1">
         <v>1068</v>
       </c>
       <c r="DQ33" s="4">
         <v>13</v>
       </c>
       <c r="DR33" s="4">
         <v>23</v>
       </c>
@@ -15615,67 +15059,67 @@
       </c>
       <c r="FE33" s="1">
         <v>114</v>
       </c>
       <c r="FF33" s="1">
         <v>14</v>
       </c>
       <c r="FG33" s="1">
         <v>526</v>
       </c>
       <c r="FH33" s="1">
         <v>481</v>
       </c>
       <c r="FI33" s="1">
         <v>91</v>
       </c>
       <c r="FJ33" s="1">
         <v>538</v>
       </c>
       <c r="FK33" s="4">
         <v>761</v>
       </c>
       <c r="FL33" s="4">
         <v>416</v>
       </c>
-      <c r="FM33" s="71">
+      <c r="FM33" s="72">
         <v>17</v>
       </c>
     </row>
-    <row r="34" spans="1:169" s="72" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="96" t="s">
+    <row r="34" spans="1:169" s="73" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="97" t="s">
         <v>144</v>
       </c>
-      <c r="B34" s="96"/>
-[...7 lines deleted...]
-      <c r="J34" s="68">
+      <c r="B34" s="97"/>
+      <c r="C34" s="97"/>
+      <c r="D34" s="97"/>
+      <c r="E34" s="97"/>
+      <c r="F34" s="97"/>
+      <c r="G34" s="97"/>
+      <c r="H34" s="97"/>
+      <c r="I34" s="97"/>
+      <c r="J34" s="69">
         <v>18</v>
       </c>
       <c r="K34" s="6">
         <v>2004</v>
       </c>
       <c r="L34" s="2">
         <v>646.4</v>
       </c>
       <c r="M34" s="3">
         <v>5.96</v>
       </c>
       <c r="N34" s="3">
         <v>2.61</v>
       </c>
       <c r="O34" s="3">
         <v>3.35</v>
       </c>
       <c r="P34" s="1">
         <v>4243</v>
       </c>
       <c r="Q34" s="5">
         <v>63.9</v>
       </c>
       <c r="R34" s="1">
         <v>19614</v>
@@ -15710,51 +15154,51 @@
       <c r="AB34" s="2">
         <v>93.2</v>
       </c>
       <c r="AC34" s="1">
         <v>821</v>
       </c>
       <c r="AD34" s="1">
         <v>3264</v>
       </c>
       <c r="AE34" s="4">
         <v>19155</v>
       </c>
       <c r="AF34" s="4">
         <v>1682</v>
       </c>
       <c r="AG34" s="4">
         <v>15524</v>
       </c>
       <c r="AH34" s="4">
         <v>339</v>
       </c>
       <c r="AI34" s="4">
         <v>3631</v>
       </c>
       <c r="AJ34" s="5">
-        <v>122.6</v>
+        <v>122.5</v>
       </c>
       <c r="AK34" s="2">
         <v>19</v>
       </c>
       <c r="AL34" s="1">
         <v>5555</v>
       </c>
       <c r="AM34" s="2">
         <v>29</v>
       </c>
       <c r="AN34" s="1">
         <v>609</v>
       </c>
       <c r="AO34" s="1">
         <v>56</v>
       </c>
       <c r="AP34" s="1">
         <v>932</v>
       </c>
       <c r="AQ34" s="1">
         <v>86</v>
       </c>
       <c r="AR34" s="3">
         <v>6.01</v>
       </c>
@@ -15766,87 +15210,87 @@
       </c>
       <c r="AU34" s="7">
         <v>5.96</v>
       </c>
       <c r="AV34" s="7">
         <v>2.61</v>
       </c>
       <c r="AW34" s="7">
         <v>3.35</v>
       </c>
       <c r="AX34" s="7">
         <v>0.59</v>
       </c>
       <c r="AY34" s="7">
         <v>2.76</v>
       </c>
       <c r="AZ34" s="7">
         <v>0.11</v>
       </c>
       <c r="BA34" s="7">
         <v>0.08</v>
       </c>
       <c r="BB34" s="7">
         <v>0.03</v>
       </c>
-      <c r="BC34" s="69">
+      <c r="BC34" s="70">
         <v>4243</v>
       </c>
-      <c r="BD34" s="70">
+      <c r="BD34" s="71">
         <v>3411</v>
       </c>
-      <c r="BE34" s="70">
+      <c r="BE34" s="71">
         <v>832</v>
       </c>
-      <c r="BF34" s="70">
+      <c r="BF34" s="71">
         <v>610</v>
       </c>
-      <c r="BG34" s="70">
+      <c r="BG34" s="71">
         <v>222</v>
       </c>
-      <c r="BH34" s="69">
+      <c r="BH34" s="70">
         <v>3411</v>
       </c>
-      <c r="BI34" s="70">
+      <c r="BI34" s="71">
         <v>161</v>
       </c>
-      <c r="BJ34" s="70">
+      <c r="BJ34" s="71">
         <v>378</v>
       </c>
-      <c r="BK34" s="70">
+      <c r="BK34" s="71">
         <v>226</v>
       </c>
-      <c r="BL34" s="70">
+      <c r="BL34" s="71">
         <v>599</v>
       </c>
-      <c r="BM34" s="70">
+      <c r="BM34" s="71">
         <v>460</v>
       </c>
-      <c r="BN34" s="70">
+      <c r="BN34" s="71">
         <v>479</v>
       </c>
-      <c r="BO34" s="70">
+      <c r="BO34" s="71">
         <v>1108</v>
       </c>
       <c r="BP34" s="2">
         <v>646.4</v>
       </c>
       <c r="BQ34" s="2">
         <v>284.7</v>
       </c>
       <c r="BR34" s="2">
         <v>337.1</v>
       </c>
       <c r="BS34" s="5">
         <v>179.9</v>
       </c>
       <c r="BT34" s="5">
         <v>32.799999999999997</v>
       </c>
       <c r="BU34" s="5">
         <v>96.6</v>
       </c>
       <c r="BV34" s="5">
         <v>7.9</v>
       </c>
       <c r="BW34" s="5">
         <v>222.7</v>
@@ -15926,69 +15370,69 @@
       <c r="CV34" s="1">
         <v>5891</v>
       </c>
       <c r="CW34" s="1">
         <v>16222</v>
       </c>
       <c r="CX34" s="2">
         <v>1.4</v>
       </c>
       <c r="CY34" s="2">
         <v>0.8</v>
       </c>
       <c r="CZ34" s="2">
         <v>4.2</v>
       </c>
       <c r="DA34" s="1">
         <v>323</v>
       </c>
       <c r="DB34" s="1">
         <v>19614</v>
       </c>
       <c r="DC34" s="1">
         <v>17473</v>
       </c>
       <c r="DD34" s="1">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="DE34" s="1">
         <v>18288</v>
       </c>
       <c r="DF34" s="1">
         <v>15480</v>
       </c>
       <c r="DG34" s="1">
-        <v>2807</v>
+        <v>2808</v>
       </c>
       <c r="DH34" s="1">
         <v>1326</v>
       </c>
       <c r="DI34" s="1">
         <v>1993</v>
       </c>
-      <c r="DJ34" s="1">
-        <v>-669</v>
+      <c r="DJ34" s="8">
+        <v>-667</v>
       </c>
       <c r="DK34" s="1">
         <v>1682</v>
       </c>
       <c r="DL34" s="1">
         <v>44</v>
       </c>
       <c r="DM34" s="1">
         <v>2964</v>
       </c>
       <c r="DN34" s="1">
         <v>19155</v>
       </c>
       <c r="DO34" s="1">
         <v>12923</v>
       </c>
       <c r="DP34" s="1">
         <v>3328</v>
       </c>
       <c r="DQ34" s="4">
         <v>179</v>
       </c>
       <c r="DR34" s="4">
         <v>24</v>
       </c>
@@ -16108,67 +15552,67 @@
       </c>
       <c r="FE34" s="1">
         <v>446</v>
       </c>
       <c r="FF34" s="4">
         <v>44</v>
       </c>
       <c r="FG34" s="4">
         <v>2063</v>
       </c>
       <c r="FH34" s="4">
         <v>1404</v>
       </c>
       <c r="FI34" s="4">
         <v>339</v>
       </c>
       <c r="FJ34" s="1">
         <v>1924</v>
       </c>
       <c r="FK34" s="4">
         <v>3631</v>
       </c>
       <c r="FL34" s="4">
         <v>1690</v>
       </c>
-      <c r="FM34" s="71">
+      <c r="FM34" s="72">
         <v>18</v>
       </c>
     </row>
-    <row r="35" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="73" t="s">
+    <row r="35" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="74" t="s">
         <v>137</v>
       </c>
-      <c r="B35" s="73"/>
-[...7 lines deleted...]
-      <c r="J35" s="68">
+      <c r="B35" s="74"/>
+      <c r="C35" s="74"/>
+      <c r="D35" s="74"/>
+      <c r="E35" s="74"/>
+      <c r="F35" s="75"/>
+      <c r="G35" s="74"/>
+      <c r="H35" s="75"/>
+      <c r="I35" s="74"/>
+      <c r="J35" s="69">
         <v>19</v>
       </c>
       <c r="K35" s="6">
         <v>284</v>
       </c>
       <c r="L35" s="2">
         <v>2584.4</v>
       </c>
       <c r="M35" s="3">
         <v>5.77</v>
       </c>
       <c r="N35" s="3">
         <v>2.69</v>
       </c>
       <c r="O35" s="3">
         <v>3.08</v>
       </c>
       <c r="P35" s="1">
         <v>4910</v>
       </c>
       <c r="Q35" s="5">
         <v>56.1</v>
       </c>
       <c r="R35" s="1">
         <v>42799</v>
@@ -16203,51 +15647,51 @@
       <c r="AB35" s="2">
         <v>99.2</v>
       </c>
       <c r="AC35" s="1">
         <v>1957</v>
       </c>
       <c r="AD35" s="1">
         <v>7392</v>
       </c>
       <c r="AE35" s="4">
         <v>47747</v>
       </c>
       <c r="AF35" s="4">
         <v>6423</v>
       </c>
       <c r="AG35" s="4">
         <v>39766</v>
       </c>
       <c r="AH35" s="4">
         <v>885</v>
       </c>
       <c r="AI35" s="4">
         <v>7981</v>
       </c>
       <c r="AJ35" s="2">
-        <v>120.9</v>
+        <v>120.8</v>
       </c>
       <c r="AK35" s="2">
         <v>16.7</v>
       </c>
       <c r="AL35" s="1">
         <v>12536</v>
       </c>
       <c r="AM35" s="2">
         <v>26.3</v>
       </c>
       <c r="AN35" s="1">
         <v>1383</v>
       </c>
       <c r="AO35" s="1">
         <v>31</v>
       </c>
       <c r="AP35" s="1">
         <v>2173</v>
       </c>
       <c r="AQ35" s="1">
         <v>49</v>
       </c>
       <c r="AR35" s="3">
         <v>5.79</v>
       </c>
@@ -16259,87 +15703,87 @@
       </c>
       <c r="AU35" s="7">
         <v>5.77</v>
       </c>
       <c r="AV35" s="7">
         <v>2.69</v>
       </c>
       <c r="AW35" s="7">
         <v>3.08</v>
       </c>
       <c r="AX35" s="7">
         <v>0.56000000000000005</v>
       </c>
       <c r="AY35" s="7">
         <v>2.52</v>
       </c>
       <c r="AZ35" s="7">
         <v>0.15</v>
       </c>
       <c r="BA35" s="7">
         <v>0.11</v>
       </c>
       <c r="BB35" s="7">
         <v>0.04</v>
       </c>
-      <c r="BC35" s="69">
+      <c r="BC35" s="70">
         <v>4910</v>
       </c>
-      <c r="BD35" s="75">
+      <c r="BD35" s="76">
         <v>4133</v>
       </c>
-      <c r="BE35" s="75">
+      <c r="BE35" s="76">
         <v>777</v>
       </c>
-      <c r="BF35" s="75">
+      <c r="BF35" s="76">
         <v>540</v>
       </c>
-      <c r="BG35" s="75">
+      <c r="BG35" s="76">
         <v>237</v>
       </c>
-      <c r="BH35" s="69">
+      <c r="BH35" s="70">
         <v>4133</v>
       </c>
-      <c r="BI35" s="75">
+      <c r="BI35" s="76">
         <v>294</v>
       </c>
-      <c r="BJ35" s="75">
+      <c r="BJ35" s="76">
         <v>590</v>
       </c>
-      <c r="BK35" s="75">
+      <c r="BK35" s="76">
         <v>502</v>
       </c>
-      <c r="BL35" s="75">
+      <c r="BL35" s="76">
         <v>1021</v>
       </c>
-      <c r="BM35" s="75">
+      <c r="BM35" s="76">
         <v>602</v>
       </c>
-      <c r="BN35" s="75">
+      <c r="BN35" s="76">
         <v>350</v>
       </c>
-      <c r="BO35" s="75">
+      <c r="BO35" s="76">
         <v>774</v>
       </c>
       <c r="BP35" s="2">
         <v>2584.4</v>
       </c>
       <c r="BQ35" s="2">
         <v>594.29999999999995</v>
       </c>
       <c r="BR35" s="2">
         <v>527.20000000000005</v>
       </c>
       <c r="BS35" s="5">
         <v>1184.3</v>
       </c>
       <c r="BT35" s="5">
         <v>40.200000000000003</v>
       </c>
       <c r="BU35" s="5">
         <v>832.7</v>
       </c>
       <c r="BV35" s="5">
         <v>66.5</v>
       </c>
       <c r="BW35" s="5">
         <v>313</v>
@@ -16419,69 +15863,69 @@
       <c r="CV35" s="1">
         <v>63270</v>
       </c>
       <c r="CW35" s="1">
         <v>106563</v>
       </c>
       <c r="CX35" s="2">
         <v>2.5</v>
       </c>
       <c r="CY35" s="2">
         <v>2.8</v>
       </c>
       <c r="CZ35" s="2">
         <v>0</v>
       </c>
       <c r="DA35" s="1">
         <v>148</v>
       </c>
       <c r="DB35" s="1">
         <v>42799</v>
       </c>
       <c r="DC35" s="1">
         <v>41324</v>
       </c>
       <c r="DD35" s="1">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="DE35" s="1">
         <v>42445</v>
       </c>
       <c r="DF35" s="1">
         <v>39594</v>
       </c>
       <c r="DG35" s="1">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="DH35" s="1">
         <v>354</v>
       </c>
       <c r="DI35" s="1">
         <v>1730</v>
       </c>
-      <c r="DJ35" s="1">
-        <v>-1378</v>
+      <c r="DJ35" s="8">
+        <v>-1376</v>
       </c>
       <c r="DK35" s="1">
         <v>6423</v>
       </c>
       <c r="DL35" s="1">
         <v>172</v>
       </c>
       <c r="DM35" s="1">
         <v>6605</v>
       </c>
       <c r="DN35" s="1">
         <v>47747</v>
       </c>
       <c r="DO35" s="1">
         <v>23698</v>
       </c>
       <c r="DP35" s="1">
         <v>5952</v>
       </c>
       <c r="DQ35" s="4">
         <v>1510</v>
       </c>
       <c r="DR35" s="4">
         <v>70</v>
       </c>
@@ -16601,67 +16045,67 @@
       </c>
       <c r="FE35" s="1">
         <v>883</v>
       </c>
       <c r="FF35" s="1">
         <v>172</v>
       </c>
       <c r="FG35" s="1">
         <v>4815</v>
       </c>
       <c r="FH35" s="1">
         <v>3880</v>
       </c>
       <c r="FI35" s="1">
         <v>885</v>
       </c>
       <c r="FJ35" s="1">
         <v>4878</v>
       </c>
       <c r="FK35" s="4">
         <v>7981</v>
       </c>
       <c r="FL35" s="4">
         <v>3670</v>
       </c>
-      <c r="FM35" s="71">
+      <c r="FM35" s="72">
         <v>19</v>
       </c>
     </row>
-    <row r="36" spans="1:169" s="76" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="73" t="s">
+    <row r="36" spans="1:169" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="74" t="s">
         <v>138</v>
       </c>
-      <c r="B36" s="73"/>
-[...7 lines deleted...]
-      <c r="J36" s="68">
+      <c r="B36" s="74"/>
+      <c r="C36" s="74"/>
+      <c r="D36" s="74"/>
+      <c r="E36" s="74"/>
+      <c r="F36" s="75"/>
+      <c r="G36" s="74"/>
+      <c r="H36" s="75"/>
+      <c r="I36" s="74"/>
+      <c r="J36" s="69">
         <v>20</v>
       </c>
       <c r="K36" s="6">
         <v>1720</v>
       </c>
       <c r="L36" s="2">
         <v>469.9</v>
       </c>
       <c r="M36" s="3">
         <v>5.98</v>
       </c>
       <c r="N36" s="3">
         <v>2.6</v>
       </c>
       <c r="O36" s="3">
         <v>3.38</v>
       </c>
       <c r="P36" s="1">
         <v>4181</v>
       </c>
       <c r="Q36" s="5">
         <v>64.599999999999994</v>
       </c>
       <c r="R36" s="1">
         <v>17502</v>
@@ -16696,51 +16140,51 @@
       <c r="AB36" s="2">
         <v>91.9</v>
       </c>
       <c r="AC36" s="1">
         <v>722</v>
       </c>
       <c r="AD36" s="1">
         <v>2902</v>
       </c>
       <c r="AE36" s="4">
         <v>16555</v>
       </c>
       <c r="AF36" s="4">
         <v>1253</v>
       </c>
       <c r="AG36" s="4">
         <v>13319</v>
       </c>
       <c r="AH36" s="4">
         <v>290</v>
       </c>
       <c r="AI36" s="4">
         <v>3236</v>
       </c>
       <c r="AJ36" s="2">
-        <v>123</v>
+        <v>122.8</v>
       </c>
       <c r="AK36" s="2">
         <v>19.5</v>
       </c>
       <c r="AL36" s="1">
         <v>4920</v>
       </c>
       <c r="AM36" s="2">
         <v>29.7</v>
       </c>
       <c r="AN36" s="1">
         <v>541</v>
       </c>
       <c r="AO36" s="1">
         <v>69</v>
       </c>
       <c r="AP36" s="1">
         <v>823</v>
       </c>
       <c r="AQ36" s="1">
         <v>105</v>
       </c>
       <c r="AR36" s="3">
         <v>6.03</v>
       </c>
@@ -16752,87 +16196,87 @@
       </c>
       <c r="AU36" s="7">
         <v>5.98</v>
       </c>
       <c r="AV36" s="7">
         <v>2.6</v>
       </c>
       <c r="AW36" s="7">
         <v>3.38</v>
       </c>
       <c r="AX36" s="7">
         <v>0.6</v>
       </c>
       <c r="AY36" s="7">
         <v>2.78</v>
       </c>
       <c r="AZ36" s="7">
         <v>0.11</v>
       </c>
       <c r="BA36" s="7">
         <v>0.08</v>
       </c>
       <c r="BB36" s="7">
         <v>0.03</v>
       </c>
-      <c r="BC36" s="69">
+      <c r="BC36" s="70">
         <v>4181</v>
       </c>
-      <c r="BD36" s="75">
+      <c r="BD36" s="76">
         <v>3344</v>
       </c>
-      <c r="BE36" s="75">
+      <c r="BE36" s="76">
         <v>837</v>
       </c>
-      <c r="BF36" s="75">
+      <c r="BF36" s="76">
         <v>617</v>
       </c>
-      <c r="BG36" s="75">
+      <c r="BG36" s="76">
         <v>220</v>
       </c>
-      <c r="BH36" s="69">
+      <c r="BH36" s="70">
         <v>3344</v>
       </c>
-      <c r="BI36" s="75">
+      <c r="BI36" s="76">
         <v>150</v>
       </c>
-      <c r="BJ36" s="75">
+      <c r="BJ36" s="76">
         <v>359</v>
       </c>
-      <c r="BK36" s="75">
+      <c r="BK36" s="76">
         <v>200</v>
       </c>
-      <c r="BL36" s="75">
+      <c r="BL36" s="76">
         <v>560</v>
       </c>
-      <c r="BM36" s="75">
+      <c r="BM36" s="76">
         <v>448</v>
       </c>
-      <c r="BN36" s="75">
+      <c r="BN36" s="76">
         <v>490</v>
       </c>
-      <c r="BO36" s="75">
+      <c r="BO36" s="76">
         <v>1137</v>
       </c>
       <c r="BP36" s="2">
         <v>469.9</v>
       </c>
       <c r="BQ36" s="2">
         <v>256.60000000000002</v>
       </c>
       <c r="BR36" s="2">
         <v>319.8</v>
       </c>
       <c r="BS36" s="5">
         <v>88.4</v>
       </c>
       <c r="BT36" s="5">
         <v>32.1</v>
       </c>
       <c r="BU36" s="5">
         <v>29.6</v>
       </c>
       <c r="BV36" s="5">
         <v>2.6</v>
       </c>
       <c r="BW36" s="5">
         <v>214.5</v>
@@ -16912,69 +16356,69 @@
       <c r="CV36" s="1">
         <v>667</v>
       </c>
       <c r="CW36" s="1">
         <v>7997</v>
       </c>
       <c r="CX36" s="2">
         <v>1.3</v>
       </c>
       <c r="CY36" s="2">
         <v>0.6</v>
       </c>
       <c r="CZ36" s="2">
         <v>4.5999999999999996</v>
       </c>
       <c r="DA36" s="1">
         <v>339</v>
       </c>
       <c r="DB36" s="1">
         <v>17502</v>
       </c>
       <c r="DC36" s="1">
         <v>15302</v>
       </c>
       <c r="DD36" s="1">
-        <v>2198</v>
+        <v>2200</v>
       </c>
       <c r="DE36" s="1">
         <v>16088</v>
       </c>
       <c r="DF36" s="1">
         <v>13287</v>
       </c>
       <c r="DG36" s="1">
-        <v>2803</v>
+        <v>2801</v>
       </c>
       <c r="DH36" s="1">
         <v>1414</v>
       </c>
       <c r="DI36" s="1">
         <v>2015</v>
       </c>
-      <c r="DJ36" s="1">
-        <v>-605</v>
+      <c r="DJ36" s="8">
+        <v>-601</v>
       </c>
       <c r="DK36" s="1">
         <v>1253</v>
       </c>
       <c r="DL36" s="1">
         <v>32</v>
       </c>
       <c r="DM36" s="1">
         <v>2635</v>
       </c>
       <c r="DN36" s="1">
         <v>16555</v>
       </c>
       <c r="DO36" s="1">
         <v>11943</v>
       </c>
       <c r="DP36" s="1">
         <v>3090</v>
       </c>
       <c r="DQ36" s="4">
         <v>60</v>
       </c>
       <c r="DR36" s="4">
         <v>19</v>
       </c>
@@ -17094,224 +16538,224 @@
       </c>
       <c r="FE36" s="1">
         <v>407</v>
       </c>
       <c r="FF36" s="1">
         <v>32</v>
       </c>
       <c r="FG36" s="1">
         <v>1813</v>
       </c>
       <c r="FH36" s="1">
         <v>1179</v>
       </c>
       <c r="FI36" s="1">
         <v>290</v>
       </c>
       <c r="FJ36" s="1">
         <v>1655</v>
       </c>
       <c r="FK36" s="4">
         <v>3236</v>
       </c>
       <c r="FL36" s="4">
         <v>1509</v>
       </c>
-      <c r="FM36" s="71">
+      <c r="FM36" s="72">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:169" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="82"/>
-[...167 lines deleted...]
-      <c r="FM37" s="95"/>
+      <c r="A37" s="83"/>
+      <c r="B37" s="84"/>
+      <c r="C37" s="84"/>
+      <c r="D37" s="84"/>
+      <c r="E37" s="84"/>
+      <c r="F37" s="84"/>
+      <c r="G37" s="84"/>
+      <c r="H37" s="84"/>
+      <c r="I37" s="84"/>
+      <c r="J37" s="85"/>
+      <c r="K37" s="86"/>
+      <c r="L37" s="87"/>
+      <c r="M37" s="88"/>
+      <c r="N37" s="88"/>
+      <c r="O37" s="88"/>
+      <c r="P37" s="89"/>
+      <c r="Q37" s="90"/>
+      <c r="R37" s="89"/>
+      <c r="S37" s="89"/>
+      <c r="T37" s="89"/>
+      <c r="U37" s="89"/>
+      <c r="V37" s="89"/>
+      <c r="W37" s="89"/>
+      <c r="X37" s="89"/>
+      <c r="Y37" s="87"/>
+      <c r="Z37" s="87"/>
+      <c r="AA37" s="87"/>
+      <c r="AB37" s="87"/>
+      <c r="AC37" s="89"/>
+      <c r="AD37" s="89"/>
+      <c r="AE37" s="90"/>
+      <c r="AF37" s="90"/>
+      <c r="AG37" s="90"/>
+      <c r="AH37" s="90"/>
+      <c r="AI37" s="90"/>
+      <c r="AJ37" s="91"/>
+      <c r="AK37" s="91"/>
+      <c r="AL37" s="92"/>
+      <c r="AM37" s="91"/>
+      <c r="AN37" s="92"/>
+      <c r="AO37" s="92"/>
+      <c r="AP37" s="92"/>
+      <c r="AQ37" s="92"/>
+      <c r="AR37" s="93"/>
+      <c r="AS37" s="93"/>
+      <c r="AT37" s="93"/>
+      <c r="AU37" s="93"/>
+      <c r="AV37" s="93"/>
+      <c r="AW37" s="93"/>
+      <c r="AX37" s="93"/>
+      <c r="AY37" s="93"/>
+      <c r="AZ37" s="93"/>
+      <c r="BA37" s="93"/>
+      <c r="BB37" s="93"/>
+      <c r="BC37" s="94"/>
+      <c r="BD37" s="94"/>
+      <c r="BE37" s="94"/>
+      <c r="BF37" s="94"/>
+      <c r="BG37" s="94"/>
+      <c r="BH37" s="94"/>
+      <c r="BI37" s="94"/>
+      <c r="BJ37" s="94"/>
+      <c r="BK37" s="94"/>
+      <c r="BL37" s="94"/>
+      <c r="BM37" s="94"/>
+      <c r="BN37" s="94"/>
+      <c r="BO37" s="94"/>
+      <c r="BP37" s="87"/>
+      <c r="BQ37" s="87"/>
+      <c r="BR37" s="87"/>
+      <c r="BS37" s="87"/>
+      <c r="BT37" s="95"/>
+      <c r="BU37" s="95"/>
+      <c r="BV37" s="95"/>
+      <c r="BW37" s="95"/>
+      <c r="BX37" s="95"/>
+      <c r="BY37" s="91"/>
+      <c r="BZ37" s="91"/>
+      <c r="CA37" s="91"/>
+      <c r="CB37" s="91"/>
+      <c r="CC37" s="91"/>
+      <c r="CD37" s="87"/>
+      <c r="CE37" s="87"/>
+      <c r="CF37" s="87"/>
+      <c r="CG37" s="87"/>
+      <c r="CH37" s="87"/>
+      <c r="CI37" s="87"/>
+      <c r="CJ37" s="87"/>
+      <c r="CK37" s="87"/>
+      <c r="CL37" s="87"/>
+      <c r="CM37" s="87"/>
+      <c r="CN37" s="87"/>
+      <c r="CO37" s="89"/>
+      <c r="CP37" s="89"/>
+      <c r="CQ37" s="89"/>
+      <c r="CR37" s="89"/>
+      <c r="CS37" s="89"/>
+      <c r="CT37" s="89"/>
+      <c r="CU37" s="89"/>
+      <c r="CV37" s="89"/>
+      <c r="CW37" s="89"/>
+      <c r="CX37" s="87"/>
+      <c r="CY37" s="87"/>
+      <c r="CZ37" s="87"/>
+      <c r="DA37" s="89"/>
+      <c r="DB37" s="89"/>
+      <c r="DC37" s="89"/>
+      <c r="DD37" s="89"/>
+      <c r="DE37" s="89"/>
+      <c r="DF37" s="89"/>
+      <c r="DG37" s="89"/>
+      <c r="DH37" s="89"/>
+      <c r="DI37" s="89"/>
+      <c r="DJ37" s="89"/>
+      <c r="DK37" s="89"/>
+      <c r="DL37" s="89"/>
+      <c r="DM37" s="89"/>
+      <c r="DN37" s="89"/>
+      <c r="DO37" s="89"/>
+      <c r="DP37" s="89"/>
+      <c r="DQ37" s="90"/>
+      <c r="DR37" s="90"/>
+      <c r="DS37" s="90"/>
+      <c r="DT37" s="90"/>
+      <c r="DU37" s="90"/>
+      <c r="DV37" s="90"/>
+      <c r="DW37" s="90"/>
+      <c r="DX37" s="92"/>
+      <c r="DY37" s="92"/>
+      <c r="DZ37" s="92"/>
+      <c r="EA37" s="92"/>
+      <c r="EB37" s="92"/>
+      <c r="EC37" s="92"/>
+      <c r="ED37" s="92"/>
+      <c r="EE37" s="92"/>
+      <c r="EF37" s="92"/>
+      <c r="EG37" s="89"/>
+      <c r="EH37" s="89"/>
+      <c r="EI37" s="89"/>
+      <c r="EJ37" s="89"/>
+      <c r="EK37" s="89"/>
+      <c r="EL37" s="89"/>
+      <c r="EM37" s="89"/>
+      <c r="EN37" s="89"/>
+      <c r="EO37" s="90"/>
+      <c r="EP37" s="90"/>
+      <c r="EQ37" s="89"/>
+      <c r="ER37" s="89"/>
+      <c r="ES37" s="89"/>
+      <c r="ET37" s="89"/>
+      <c r="EU37" s="90"/>
+      <c r="EV37" s="90"/>
+      <c r="EW37" s="90"/>
+      <c r="EX37" s="90"/>
+      <c r="EY37" s="90"/>
+      <c r="EZ37" s="90"/>
+      <c r="FA37" s="90"/>
+      <c r="FB37" s="90"/>
+      <c r="FC37" s="90"/>
+      <c r="FD37" s="92"/>
+      <c r="FE37" s="92"/>
+      <c r="FF37" s="92"/>
+      <c r="FG37" s="92"/>
+      <c r="FH37" s="92"/>
+      <c r="FI37" s="92"/>
+      <c r="FJ37" s="89"/>
+      <c r="FK37" s="89"/>
+      <c r="FL37" s="90"/>
+      <c r="FM37" s="96"/>
     </row>
   </sheetData>
   <mergeCells count="186">
     <mergeCell ref="W8:W13"/>
     <mergeCell ref="X8:X13"/>
     <mergeCell ref="Y8:Y13"/>
     <mergeCell ref="AC8:AD8"/>
     <mergeCell ref="AB9:AB13"/>
     <mergeCell ref="A20:I20"/>
     <mergeCell ref="Q8:Q13"/>
     <mergeCell ref="R8:R13"/>
     <mergeCell ref="S8:S13"/>
     <mergeCell ref="T8:T13"/>
     <mergeCell ref="U8:U13"/>
     <mergeCell ref="V8:V13"/>
     <mergeCell ref="A8:J14"/>
     <mergeCell ref="K8:K13"/>
     <mergeCell ref="L8:L13"/>
     <mergeCell ref="M8:O8"/>
     <mergeCell ref="AC9:AC13"/>
     <mergeCell ref="AD9:AD13"/>
     <mergeCell ref="Z8:AB8"/>
     <mergeCell ref="P8:P13"/>
     <mergeCell ref="BC8:BG8"/>
     <mergeCell ref="BH8:BO8"/>
@@ -17459,55 +16903,50 @@
     <mergeCell ref="A34:I34"/>
     <mergeCell ref="FI10:FI13"/>
     <mergeCell ref="DX11:DX13"/>
     <mergeCell ref="DY11:DY13"/>
     <mergeCell ref="DZ11:DZ13"/>
     <mergeCell ref="EB11:EB13"/>
     <mergeCell ref="EH10:EH13"/>
     <mergeCell ref="EI10:EI13"/>
     <mergeCell ref="EJ10:EJ13"/>
     <mergeCell ref="EK10:EK13"/>
     <mergeCell ref="EL10:EL13"/>
     <mergeCell ref="EM10:EM13"/>
     <mergeCell ref="DW10:DW13"/>
     <mergeCell ref="DX10:DZ10"/>
     <mergeCell ref="EA10:EA13"/>
     <mergeCell ref="EB10:ED10"/>
     <mergeCell ref="EE10:EE13"/>
     <mergeCell ref="BQ10:BQ13"/>
     <mergeCell ref="ES9:ES13"/>
     <mergeCell ref="ET9:ET13"/>
     <mergeCell ref="EU9:EU13"/>
     <mergeCell ref="EV9:EV13"/>
     <mergeCell ref="EP9:EP13"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
-  <conditionalFormatting sqref="Y17:AC36">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" fitToHeight="2" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>