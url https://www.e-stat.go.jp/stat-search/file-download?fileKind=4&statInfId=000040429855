--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2985B2EA-4E1A-4F1B-AEB9-1E9487842E0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A3B096C-CF0C-4097-893A-7D1BD67A104B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E783E8A9-E8CA-44C0-9857-971FF0E769BD}"/>
   </bookViews>
   <sheets>
     <sheet name="022" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'022'!$A$1:$HF$29</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'022'!$A:$J</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -2873,58 +2873,59 @@
       <t>ジギョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>期中借入額（事業）</t>
     <rPh sb="0" eb="2">
       <t>キチュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ガク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジギョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="7">
+  <numFmts count="8">
     <numFmt numFmtId="176" formatCode="\(0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;△&quot;?,??0;0;@"/>
     <numFmt numFmtId="178" formatCode="#,##0.0;&quot;△&quot;?,??0.0;0.0;@"/>
     <numFmt numFmtId="179" formatCode="#,##0.00;&quot;△&quot;?,??0.00;0.00;@"/>
     <numFmt numFmtId="180" formatCode="0_ "/>
     <numFmt numFmtId="181" formatCode="#\ ##0\ ;&quot;△ &quot;#,##0.\ "/>
     <numFmt numFmtId="182" formatCode="#\ ###\ ##0.0;&quot;△&quot;???\ ??0.0"/>
+    <numFmt numFmtId="183" formatCode="#,##0;&quot;△&quot;#,##0;0;@"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -3575,159 +3576,177 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="205">
+  <cellXfs count="206">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="183" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3766,68 +3785,50 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...16 lines deleted...]
-    <xf numFmtId="179" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -3863,50 +3864,53 @@
     <xf numFmtId="177" fontId="8" fillId="0" borderId="39" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="39" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="39" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="8" fillId="0" borderId="39" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="8" fillId="0" borderId="39" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="39" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="39" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
@@ -4556,11617 +4560,11068 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F97200EE-E365-491A-B3B9-6239A680E5FE}">
   <dimension ref="A1:HF33"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" style="3" customWidth="1"/>
-[...553 lines deleted...]
-    <col min="15830" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="2.85546875" style="14" customWidth="1"/>
+    <col min="2" max="9" width="3" style="14" customWidth="1"/>
+    <col min="10" max="10" width="5.7109375" style="14" customWidth="1"/>
+    <col min="11" max="213" width="10.7109375" style="14" customWidth="1"/>
+    <col min="214" max="214" width="5.140625" style="14" customWidth="1"/>
+    <col min="215" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:214" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="12" t="s">
+    <row r="1" spans="1:214" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:214" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+    <row r="2" spans="1:214" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="9" t="s">
         <v>265</v>
       </c>
-      <c r="AK2" s="13"/>
-[...2 lines deleted...]
-      <c r="AN2" s="13"/>
+      <c r="AK2" s="11"/>
+      <c r="AL2" s="11"/>
+      <c r="AM2" s="11"/>
+      <c r="AN2" s="11"/>
     </row>
-    <row r="3" spans="1:214" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="1" t="s">
+    <row r="3" spans="1:214" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="10" t="s">
         <v>240</v>
       </c>
-      <c r="BF3" s="14"/>
-[...2 lines deleted...]
-      <c r="BK3" s="14"/>
+      <c r="BF3" s="12"/>
+      <c r="BI3" s="12"/>
+      <c r="BJ3" s="12"/>
+      <c r="BK3" s="12"/>
     </row>
-    <row r="4" spans="1:214" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="K4" s="1" t="s">
+    <row r="4" spans="1:214" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K4" s="10" t="s">
         <v>230</v>
       </c>
-      <c r="BA4" s="1" t="s">
+      <c r="BA4" s="10" t="s">
         <v>181</v>
       </c>
-      <c r="BF4" s="14"/>
-[...3 lines deleted...]
-      <c r="BL4" s="1" t="s">
+      <c r="BF4" s="12"/>
+      <c r="BI4" s="12"/>
+      <c r="BJ4" s="12"/>
+      <c r="BK4" s="12"/>
+      <c r="BL4" s="10" t="s">
         <v>184</v>
       </c>
-      <c r="BQ4" s="1" t="s">
+      <c r="BQ4" s="10" t="s">
         <v>241</v>
       </c>
-      <c r="BY4" s="1" t="s">
+      <c r="BY4" s="10" t="s">
         <v>185</v>
       </c>
-      <c r="DK4" s="1" t="s">
+      <c r="DK4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="DW4" s="1" t="s">
+      <c r="DW4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="EQ4" s="1" t="s">
+      <c r="EQ4" s="10" t="s">
         <v>248</v>
       </c>
-      <c r="FG4" s="1" t="s">
+      <c r="FG4" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="HE4" s="2"/>
+      <c r="HE4" s="13"/>
     </row>
-    <row r="5" spans="1:214" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="K5" s="1" t="s">
+    <row r="5" spans="1:214" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K5" s="10" t="s">
         <v>231</v>
       </c>
-      <c r="S5" s="1" t="s">
+      <c r="S5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="Y5" s="1" t="s">
+      <c r="Y5" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="AJ5" s="1" t="s">
+      <c r="AJ5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="AO5" s="1" t="s">
+      <c r="AO5" s="10" t="s">
         <v>199</v>
       </c>
-      <c r="BA5" s="13" t="s">
+      <c r="BA5" s="11" t="s">
         <v>182</v>
       </c>
-      <c r="BI5" s="1" t="s">
+      <c r="BI5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="BL5" s="13"/>
-      <c r="BQ5" s="13" t="s">
+      <c r="BL5" s="11"/>
+      <c r="BQ5" s="11" t="s">
         <v>242</v>
       </c>
-      <c r="BX5" s="13"/>
-      <c r="BY5" s="1" t="s">
+      <c r="BX5" s="11"/>
+      <c r="BY5" s="10" t="s">
         <v>186</v>
       </c>
-      <c r="CF5" s="1" t="s">
+      <c r="CF5" s="10" t="s">
         <v>200</v>
       </c>
-      <c r="CQ5" s="2"/>
-[...26 lines deleted...]
-      <c r="EQ5" s="1" t="s">
+      <c r="CQ5" s="13"/>
+      <c r="CR5" s="13"/>
+      <c r="CS5" s="13"/>
+      <c r="CT5" s="13"/>
+      <c r="CU5" s="13"/>
+      <c r="CV5" s="13"/>
+      <c r="CW5" s="13"/>
+      <c r="CX5" s="13"/>
+      <c r="CY5" s="13"/>
+      <c r="CZ5" s="13"/>
+      <c r="DA5" s="13"/>
+      <c r="DB5" s="13"/>
+      <c r="DC5" s="13"/>
+      <c r="DD5" s="13"/>
+      <c r="DE5" s="13"/>
+      <c r="DF5" s="13"/>
+      <c r="DG5" s="13"/>
+      <c r="DH5" s="13"/>
+      <c r="DI5" s="13"/>
+      <c r="DJ5" s="13"/>
+      <c r="ED5" s="13"/>
+      <c r="EJ5" s="13"/>
+      <c r="EK5" s="13"/>
+      <c r="EL5" s="13"/>
+      <c r="EM5" s="13"/>
+      <c r="EN5" s="13"/>
+      <c r="EO5" s="13"/>
+      <c r="EQ5" s="10" t="s">
         <v>201</v>
       </c>
-      <c r="ET5" s="2"/>
-      <c r="FA5" s="1" t="s">
+      <c r="ET5" s="13"/>
+      <c r="FA5" s="10" t="s">
         <v>202</v>
       </c>
-      <c r="FF5" s="2"/>
-      <c r="FG5" s="1" t="s">
+      <c r="FF5" s="13"/>
+      <c r="FG5" s="10" t="s">
         <v>203</v>
       </c>
-      <c r="FY5" s="2"/>
-      <c r="GJ5" s="1" t="s">
+      <c r="FY5" s="13"/>
+      <c r="GJ5" s="10" t="s">
         <v>204</v>
       </c>
-      <c r="GU5" s="2"/>
-[...1 lines deleted...]
-      <c r="HD5" s="1" t="s">
+      <c r="GU5" s="13"/>
+      <c r="HB5" s="13"/>
+      <c r="HD5" s="10" t="s">
         <v>205</v>
       </c>
-      <c r="HE5" s="2"/>
+      <c r="HE5" s="13"/>
     </row>
-    <row r="6" spans="1:214" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="BA6" s="13" t="s">
+    <row r="6" spans="1:214" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="BA6" s="11" t="s">
         <v>183</v>
       </c>
-      <c r="BD6" s="1" t="s">
+      <c r="BD6" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="BL6" s="13"/>
-[...29 lines deleted...]
-      <c r="EQ6" s="13" t="s">
+      <c r="BL6" s="11"/>
+      <c r="BQ6" s="11"/>
+      <c r="BX6" s="11"/>
+      <c r="CQ6" s="13"/>
+      <c r="CR6" s="13"/>
+      <c r="CS6" s="13"/>
+      <c r="CT6" s="13"/>
+      <c r="CU6" s="13"/>
+      <c r="CV6" s="13"/>
+      <c r="CW6" s="13"/>
+      <c r="CX6" s="13"/>
+      <c r="CY6" s="13"/>
+      <c r="CZ6" s="13"/>
+      <c r="DA6" s="13"/>
+      <c r="DB6" s="13"/>
+      <c r="DC6" s="13"/>
+      <c r="DD6" s="13"/>
+      <c r="DE6" s="13"/>
+      <c r="DF6" s="13"/>
+      <c r="DG6" s="13"/>
+      <c r="DH6" s="13"/>
+      <c r="DI6" s="13"/>
+      <c r="DJ6" s="13"/>
+      <c r="ED6" s="13"/>
+      <c r="EJ6" s="13"/>
+      <c r="EK6" s="13"/>
+      <c r="EL6" s="13"/>
+      <c r="EM6" s="13"/>
+      <c r="EN6" s="13"/>
+      <c r="EO6" s="13"/>
+      <c r="EQ6" s="11" t="s">
         <v>266</v>
       </c>
-      <c r="ET6" s="3"/>
-      <c r="EV6" s="1" t="s">
+      <c r="ET6" s="14"/>
+      <c r="EV6" s="10" t="s">
         <v>249</v>
       </c>
-      <c r="FA6" s="13" t="s">
+      <c r="FA6" s="11" t="s">
         <v>268</v>
       </c>
-      <c r="FD6" s="13" t="s">
+      <c r="FD6" s="11" t="s">
         <v>250</v>
       </c>
-      <c r="FF6" s="2"/>
-[...3 lines deleted...]
-      <c r="HE6" s="2"/>
+      <c r="FF6" s="13"/>
+      <c r="FY6" s="13"/>
+      <c r="GU6" s="13"/>
+      <c r="HB6" s="13"/>
+      <c r="HE6" s="13"/>
     </row>
     <row r="7" spans="1:214" ht="5.0999999999999996" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="EQ7" s="4"/>
-[...14 lines deleted...]
-      <c r="FF7" s="4"/>
+      <c r="EQ7" s="15"/>
+      <c r="ER7" s="15"/>
+      <c r="ES7" s="15"/>
+      <c r="ET7" s="15"/>
+      <c r="EU7" s="15"/>
+      <c r="EV7" s="15"/>
+      <c r="EW7" s="15"/>
+      <c r="EX7" s="15"/>
+      <c r="EY7" s="15"/>
+      <c r="EZ7" s="15"/>
+      <c r="FA7" s="15"/>
+      <c r="FB7" s="15"/>
+      <c r="FC7" s="15"/>
+      <c r="FD7" s="15"/>
+      <c r="FE7" s="15"/>
+      <c r="FF7" s="15"/>
     </row>
-    <row r="8" spans="1:214" s="17" customFormat="1" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="135" t="s">
+    <row r="8" spans="1:214" s="20" customFormat="1" ht="14.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="136" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="135"/>
-[...8 lines deleted...]
-      <c r="K8" s="134" t="s">
+      <c r="B8" s="136"/>
+      <c r="C8" s="136"/>
+      <c r="D8" s="136"/>
+      <c r="E8" s="136"/>
+      <c r="F8" s="136"/>
+      <c r="G8" s="136"/>
+      <c r="H8" s="136"/>
+      <c r="I8" s="136"/>
+      <c r="J8" s="131"/>
+      <c r="K8" s="135" t="s">
         <v>10</v>
       </c>
-      <c r="L8" s="139" t="s">
+      <c r="L8" s="140" t="s">
         <v>11</v>
       </c>
-      <c r="M8" s="141" t="s">
+      <c r="M8" s="142" t="s">
         <v>32</v>
       </c>
-      <c r="N8" s="142"/>
-[...1 lines deleted...]
-      <c r="P8" s="134" t="s">
+      <c r="N8" s="143"/>
+      <c r="O8" s="144"/>
+      <c r="P8" s="135" t="s">
         <v>244</v>
       </c>
-      <c r="Q8" s="134" t="s">
+      <c r="Q8" s="135" t="s">
         <v>12</v>
       </c>
-      <c r="R8" s="128" t="s">
+      <c r="R8" s="129" t="s">
         <v>13</v>
       </c>
-      <c r="S8" s="130" t="s">
+      <c r="S8" s="131" t="s">
         <v>14</v>
       </c>
-      <c r="T8" s="132" t="s">
+      <c r="T8" s="133" t="s">
         <v>15</v>
       </c>
-      <c r="U8" s="130" t="s">
+      <c r="U8" s="131" t="s">
         <v>16</v>
       </c>
-      <c r="V8" s="134" t="s">
+      <c r="V8" s="135" t="s">
         <v>17</v>
       </c>
-      <c r="W8" s="134" t="s">
+      <c r="W8" s="135" t="s">
         <v>18</v>
       </c>
-      <c r="X8" s="148" t="s">
+      <c r="X8" s="149" t="s">
         <v>19</v>
       </c>
-      <c r="Y8" s="130" t="s">
+      <c r="Y8" s="131" t="s">
         <v>20</v>
       </c>
-      <c r="Z8" s="134" t="s">
+      <c r="Z8" s="135" t="s">
         <v>178</v>
       </c>
-      <c r="AA8" s="141" t="s">
+      <c r="AA8" s="142" t="s">
         <v>21</v>
       </c>
-      <c r="AB8" s="142"/>
-[...2 lines deleted...]
-      <c r="AE8" s="141" t="s">
+      <c r="AB8" s="143"/>
+      <c r="AC8" s="143"/>
+      <c r="AD8" s="144"/>
+      <c r="AE8" s="142" t="s">
         <v>22</v>
       </c>
-      <c r="AF8" s="142"/>
-[...1 lines deleted...]
-      <c r="AH8" s="142" t="s">
+      <c r="AF8" s="143"/>
+      <c r="AG8" s="144"/>
+      <c r="AH8" s="143" t="s">
         <v>23</v>
       </c>
-      <c r="AI8" s="150"/>
-      <c r="AJ8" s="144" t="s">
+      <c r="AI8" s="151"/>
+      <c r="AJ8" s="145" t="s">
         <v>24</v>
       </c>
-      <c r="AK8" s="144"/>
-[...3 lines deleted...]
-      <c r="AO8" s="145" t="s">
+      <c r="AK8" s="145"/>
+      <c r="AL8" s="145"/>
+      <c r="AM8" s="145"/>
+      <c r="AN8" s="145"/>
+      <c r="AO8" s="146" t="s">
         <v>25</v>
       </c>
-      <c r="AP8" s="134" t="s">
+      <c r="AP8" s="135" t="s">
         <v>26</v>
       </c>
-      <c r="AQ8" s="146" t="s">
+      <c r="AQ8" s="147" t="s">
         <v>27</v>
       </c>
-      <c r="AR8" s="146" t="s">
+      <c r="AR8" s="147" t="s">
         <v>28</v>
       </c>
-      <c r="AS8" s="141" t="s">
+      <c r="AS8" s="142" t="s">
         <v>29</v>
       </c>
-      <c r="AT8" s="143"/>
-      <c r="AU8" s="106" t="s">
+      <c r="AT8" s="144"/>
+      <c r="AU8" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="AV8" s="106"/>
-[...1 lines deleted...]
-      <c r="AX8" s="163" t="s">
+      <c r="AV8" s="107"/>
+      <c r="AW8" s="163"/>
+      <c r="AX8" s="164" t="s">
         <v>31</v>
       </c>
-      <c r="AY8" s="106"/>
-[...1 lines deleted...]
-      <c r="BA8" s="165" t="s">
+      <c r="AY8" s="107"/>
+      <c r="AZ8" s="165"/>
+      <c r="BA8" s="166" t="s">
         <v>245</v>
       </c>
-      <c r="BB8" s="5"/>
-[...1 lines deleted...]
-      <c r="BD8" s="111" t="s">
+      <c r="BB8" s="16"/>
+      <c r="BC8" s="17"/>
+      <c r="BD8" s="112" t="s">
         <v>32</v>
       </c>
-      <c r="BE8" s="111"/>
-[...3 lines deleted...]
-      <c r="BI8" s="110" t="s">
+      <c r="BE8" s="112"/>
+      <c r="BF8" s="112"/>
+      <c r="BG8" s="112"/>
+      <c r="BH8" s="113"/>
+      <c r="BI8" s="111" t="s">
         <v>33</v>
       </c>
-      <c r="BJ8" s="111"/>
-[...1 lines deleted...]
-      <c r="BL8" s="110" t="s">
+      <c r="BJ8" s="112"/>
+      <c r="BK8" s="113"/>
+      <c r="BL8" s="111" t="s">
         <v>34</v>
       </c>
-      <c r="BM8" s="111"/>
-[...3 lines deleted...]
-      <c r="BQ8" s="159" t="s">
+      <c r="BM8" s="112"/>
+      <c r="BN8" s="112"/>
+      <c r="BO8" s="112"/>
+      <c r="BP8" s="113"/>
+      <c r="BQ8" s="160" t="s">
         <v>35</v>
       </c>
-      <c r="BR8" s="159"/>
-[...6 lines deleted...]
-      <c r="BY8" s="144" t="s">
+      <c r="BR8" s="160"/>
+      <c r="BS8" s="160"/>
+      <c r="BT8" s="160"/>
+      <c r="BU8" s="160"/>
+      <c r="BV8" s="160"/>
+      <c r="BW8" s="160"/>
+      <c r="BX8" s="161"/>
+      <c r="BY8" s="145" t="s">
         <v>37</v>
       </c>
-      <c r="BZ8" s="144"/>
-[...4 lines deleted...]
-      <c r="CE8" s="148" t="s">
+      <c r="BZ8" s="145"/>
+      <c r="CA8" s="145"/>
+      <c r="CB8" s="145"/>
+      <c r="CC8" s="145"/>
+      <c r="CD8" s="162"/>
+      <c r="CE8" s="149" t="s">
         <v>211</v>
       </c>
-      <c r="CF8" s="159" t="s">
+      <c r="CF8" s="160" t="s">
         <v>38</v>
       </c>
-      <c r="CG8" s="159"/>
-[...18 lines deleted...]
-      <c r="CZ8" s="182" t="s">
+      <c r="CG8" s="160"/>
+      <c r="CH8" s="160"/>
+      <c r="CI8" s="160"/>
+      <c r="CJ8" s="160"/>
+      <c r="CK8" s="160"/>
+      <c r="CL8" s="160"/>
+      <c r="CM8" s="160"/>
+      <c r="CN8" s="160"/>
+      <c r="CO8" s="160"/>
+      <c r="CP8" s="160"/>
+      <c r="CQ8" s="160"/>
+      <c r="CR8" s="160"/>
+      <c r="CS8" s="160"/>
+      <c r="CT8" s="160"/>
+      <c r="CU8" s="160"/>
+      <c r="CV8" s="160"/>
+      <c r="CW8" s="160"/>
+      <c r="CX8" s="160"/>
+      <c r="CY8" s="182"/>
+      <c r="CZ8" s="183" t="s">
         <v>39</v>
       </c>
-      <c r="DA8" s="159"/>
-[...9 lines deleted...]
-      <c r="DK8" s="183" t="s">
+      <c r="DA8" s="160"/>
+      <c r="DB8" s="160"/>
+      <c r="DC8" s="160"/>
+      <c r="DD8" s="160"/>
+      <c r="DE8" s="160"/>
+      <c r="DF8" s="160"/>
+      <c r="DG8" s="160"/>
+      <c r="DH8" s="160"/>
+      <c r="DI8" s="160"/>
+      <c r="DJ8" s="161"/>
+      <c r="DK8" s="184" t="s">
         <v>14</v>
       </c>
-      <c r="DL8" s="142"/>
-[...1 lines deleted...]
-      <c r="DN8" s="141" t="s">
+      <c r="DL8" s="143"/>
+      <c r="DM8" s="144"/>
+      <c r="DN8" s="142" t="s">
         <v>15</v>
       </c>
-      <c r="DO8" s="142"/>
-[...1 lines deleted...]
-      <c r="DQ8" s="142" t="s">
+      <c r="DO8" s="143"/>
+      <c r="DP8" s="144"/>
+      <c r="DQ8" s="143" t="s">
         <v>16</v>
       </c>
-      <c r="DR8" s="142"/>
-[...1 lines deleted...]
-      <c r="DT8" s="134" t="s">
+      <c r="DR8" s="143"/>
+      <c r="DS8" s="144"/>
+      <c r="DT8" s="135" t="s">
         <v>17</v>
       </c>
-      <c r="DU8" s="190" t="s">
+      <c r="DU8" s="191" t="s">
         <v>18</v>
       </c>
-      <c r="DV8" s="148" t="s">
+      <c r="DV8" s="149" t="s">
         <v>19</v>
       </c>
-      <c r="DW8" s="144" t="s">
+      <c r="DW8" s="145" t="s">
         <v>40</v>
       </c>
-      <c r="DX8" s="144"/>
-[...11 lines deleted...]
-      <c r="EJ8" s="173" t="s">
+      <c r="DX8" s="145"/>
+      <c r="DY8" s="145"/>
+      <c r="DZ8" s="145"/>
+      <c r="EA8" s="145"/>
+      <c r="EB8" s="145"/>
+      <c r="EC8" s="145"/>
+      <c r="ED8" s="145"/>
+      <c r="EE8" s="145"/>
+      <c r="EF8" s="145"/>
+      <c r="EG8" s="145"/>
+      <c r="EH8" s="145"/>
+      <c r="EI8" s="162"/>
+      <c r="EJ8" s="174" t="s">
         <v>41</v>
       </c>
-      <c r="EK8" s="144"/>
-[...4 lines deleted...]
-      <c r="EP8" s="132" t="s">
+      <c r="EK8" s="145"/>
+      <c r="EL8" s="145"/>
+      <c r="EM8" s="145"/>
+      <c r="EN8" s="145"/>
+      <c r="EO8" s="162"/>
+      <c r="EP8" s="133" t="s">
         <v>42</v>
       </c>
-      <c r="EQ8" s="105" t="s">
+      <c r="EQ8" s="106" t="s">
         <v>267</v>
       </c>
-      <c r="ER8" s="106"/>
-[...3 lines deleted...]
-      <c r="EV8" s="107" t="s">
+      <c r="ER8" s="107"/>
+      <c r="ES8" s="107"/>
+      <c r="ET8" s="107"/>
+      <c r="EU8" s="107"/>
+      <c r="EV8" s="108" t="s">
         <v>251</v>
       </c>
-      <c r="EW8" s="108"/>
-[...3 lines deleted...]
-      <c r="FA8" s="110" t="s">
+      <c r="EW8" s="109"/>
+      <c r="EX8" s="109"/>
+      <c r="EY8" s="109"/>
+      <c r="EZ8" s="110"/>
+      <c r="FA8" s="111" t="s">
         <v>269</v>
       </c>
-      <c r="FB8" s="111"/>
-[...1 lines deleted...]
-      <c r="FD8" s="110" t="s">
+      <c r="FB8" s="112"/>
+      <c r="FC8" s="112"/>
+      <c r="FD8" s="111" t="s">
         <v>252</v>
       </c>
-      <c r="FE8" s="111"/>
-[...1 lines deleted...]
-      <c r="FG8" s="165" t="s">
+      <c r="FE8" s="112"/>
+      <c r="FF8" s="113"/>
+      <c r="FG8" s="166" t="s">
         <v>43</v>
       </c>
-      <c r="FH8" s="5"/>
-[...47 lines deleted...]
-      <c r="HD8" s="161" t="s">
+      <c r="FH8" s="16"/>
+      <c r="FI8" s="16"/>
+      <c r="FJ8" s="16"/>
+      <c r="FK8" s="16"/>
+      <c r="FL8" s="16"/>
+      <c r="FM8" s="16"/>
+      <c r="FN8" s="16"/>
+      <c r="FO8" s="16"/>
+      <c r="FP8" s="16"/>
+      <c r="FQ8" s="16"/>
+      <c r="FR8" s="16"/>
+      <c r="FS8" s="16"/>
+      <c r="FT8" s="16"/>
+      <c r="FU8" s="16"/>
+      <c r="FV8" s="16"/>
+      <c r="FW8" s="16"/>
+      <c r="FX8" s="16"/>
+      <c r="FY8" s="16"/>
+      <c r="FZ8" s="16"/>
+      <c r="GA8" s="16"/>
+      <c r="GB8" s="16"/>
+      <c r="GC8" s="16"/>
+      <c r="GD8" s="16"/>
+      <c r="GE8" s="16"/>
+      <c r="GF8" s="16"/>
+      <c r="GG8" s="16"/>
+      <c r="GH8" s="16"/>
+      <c r="GI8" s="17"/>
+      <c r="GJ8" s="18"/>
+      <c r="GK8" s="16"/>
+      <c r="GL8" s="16"/>
+      <c r="GM8" s="16"/>
+      <c r="GN8" s="16"/>
+      <c r="GO8" s="16"/>
+      <c r="GP8" s="16"/>
+      <c r="GQ8" s="16"/>
+      <c r="GR8" s="16"/>
+      <c r="GS8" s="16"/>
+      <c r="GT8" s="16"/>
+      <c r="GU8" s="16"/>
+      <c r="GV8" s="16"/>
+      <c r="GW8" s="16"/>
+      <c r="GX8" s="16"/>
+      <c r="GY8" s="16"/>
+      <c r="GZ8" s="16"/>
+      <c r="HA8" s="16"/>
+      <c r="HB8" s="16"/>
+      <c r="HC8" s="17"/>
+      <c r="HD8" s="162" t="s">
         <v>44</v>
       </c>
-      <c r="HE8" s="108" t="s">
+      <c r="HE8" s="109" t="s">
         <v>45</v>
       </c>
-      <c r="HF8" s="16"/>
+      <c r="HF8" s="19"/>
     </row>
-    <row r="9" spans="1:214" s="17" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...12 lines deleted...]
-      <c r="M9" s="116" t="s">
+    <row r="9" spans="1:214" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="137"/>
+      <c r="B9" s="137"/>
+      <c r="C9" s="137"/>
+      <c r="D9" s="137"/>
+      <c r="E9" s="137"/>
+      <c r="F9" s="137"/>
+      <c r="G9" s="137"/>
+      <c r="H9" s="137"/>
+      <c r="I9" s="137"/>
+      <c r="J9" s="132"/>
+      <c r="K9" s="124"/>
+      <c r="L9" s="141"/>
+      <c r="M9" s="117" t="s">
         <v>46</v>
       </c>
-      <c r="N9" s="116" t="s">
+      <c r="N9" s="117" t="s">
         <v>35</v>
       </c>
-      <c r="O9" s="188" t="s">
+      <c r="O9" s="189" t="s">
         <v>47</v>
       </c>
-      <c r="P9" s="123"/>
-[...10 lines deleted...]
-      <c r="AA9" s="116" t="s">
+      <c r="P9" s="124"/>
+      <c r="Q9" s="124"/>
+      <c r="R9" s="130"/>
+      <c r="S9" s="132"/>
+      <c r="T9" s="134"/>
+      <c r="U9" s="132"/>
+      <c r="V9" s="124"/>
+      <c r="W9" s="124"/>
+      <c r="X9" s="150"/>
+      <c r="Y9" s="132"/>
+      <c r="Z9" s="124"/>
+      <c r="AA9" s="117" t="s">
         <v>48</v>
       </c>
-      <c r="AB9" s="116" t="s">
+      <c r="AB9" s="117" t="s">
         <v>49</v>
       </c>
-      <c r="AC9" s="188" t="s">
+      <c r="AC9" s="189" t="s">
         <v>50</v>
       </c>
-      <c r="AD9" s="151" t="s">
+      <c r="AD9" s="152" t="s">
         <v>51</v>
       </c>
-      <c r="AE9" s="123" t="s">
+      <c r="AE9" s="124" t="s">
         <v>52</v>
       </c>
-      <c r="AF9" s="153" t="s">
+      <c r="AF9" s="154" t="s">
         <v>53</v>
       </c>
-      <c r="AG9" s="123" t="s">
+      <c r="AG9" s="124" t="s">
         <v>54</v>
       </c>
-      <c r="AH9" s="116" t="s">
+      <c r="AH9" s="117" t="s">
         <v>55</v>
       </c>
-      <c r="AI9" s="154" t="s">
+      <c r="AI9" s="155" t="s">
         <v>56</v>
       </c>
-      <c r="AJ9" s="151" t="s">
+      <c r="AJ9" s="152" t="s">
         <v>57</v>
       </c>
-      <c r="AL9" s="155" t="s">
+      <c r="AL9" s="156" t="s">
         <v>58</v>
       </c>
-      <c r="AM9" s="18"/>
-      <c r="AN9" s="157" t="s">
+      <c r="AM9" s="21"/>
+      <c r="AN9" s="158" t="s">
         <v>59</v>
       </c>
-      <c r="AO9" s="122"/>
-[...3 lines deleted...]
-      <c r="AS9" s="191" t="s">
+      <c r="AO9" s="123"/>
+      <c r="AP9" s="124"/>
+      <c r="AQ9" s="148"/>
+      <c r="AR9" s="148"/>
+      <c r="AS9" s="192" t="s">
         <v>60</v>
       </c>
-      <c r="AT9" s="189" t="s">
+      <c r="AT9" s="190" t="s">
         <v>61</v>
       </c>
-      <c r="AU9" s="118" t="s">
+      <c r="AU9" s="119" t="s">
         <v>206</v>
       </c>
-      <c r="AV9" s="118" t="s">
+      <c r="AV9" s="119" t="s">
         <v>187</v>
       </c>
-      <c r="AW9" s="118" t="s">
+      <c r="AW9" s="119" t="s">
         <v>188</v>
       </c>
-      <c r="AX9" s="118" t="s">
+      <c r="AX9" s="119" t="s">
         <v>207</v>
       </c>
-      <c r="AY9" s="118" t="s">
+      <c r="AY9" s="119" t="s">
         <v>189</v>
       </c>
-      <c r="AZ9" s="120" t="s">
+      <c r="AZ9" s="121" t="s">
         <v>190</v>
       </c>
-      <c r="BA9" s="166"/>
-      <c r="BB9" s="116" t="s">
+      <c r="BA9" s="167"/>
+      <c r="BB9" s="117" t="s">
         <v>246</v>
       </c>
-      <c r="BC9" s="167" t="s">
+      <c r="BC9" s="168" t="s">
         <v>208</v>
       </c>
-      <c r="BD9" s="172" t="s">
+      <c r="BD9" s="173" t="s">
         <v>46</v>
       </c>
-      <c r="BE9" s="116" t="s">
+      <c r="BE9" s="117" t="s">
         <v>35</v>
       </c>
-      <c r="BF9" s="169" t="s">
+      <c r="BF9" s="170" t="s">
         <v>47</v>
       </c>
-      <c r="BG9" s="170"/>
-[...1 lines deleted...]
-      <c r="BI9" s="114" t="s">
+      <c r="BG9" s="171"/>
+      <c r="BH9" s="172"/>
+      <c r="BI9" s="115" t="s">
         <v>46</v>
       </c>
-      <c r="BJ9" s="116" t="s">
+      <c r="BJ9" s="117" t="s">
         <v>210</v>
       </c>
-      <c r="BK9" s="154" t="s">
+      <c r="BK9" s="155" t="s">
         <v>62</v>
       </c>
-      <c r="BL9" s="121" t="s">
+      <c r="BL9" s="122" t="s">
         <v>46</v>
       </c>
-      <c r="BM9" s="180" t="s">
+      <c r="BM9" s="181" t="s">
         <v>35</v>
       </c>
-      <c r="BN9" s="174" t="s">
+      <c r="BN9" s="175" t="s">
         <v>47</v>
       </c>
-      <c r="BO9" s="175"/>
-[...1 lines deleted...]
-      <c r="BQ9" s="151" t="s">
+      <c r="BO9" s="176"/>
+      <c r="BP9" s="193"/>
+      <c r="BQ9" s="152" t="s">
         <v>46</v>
       </c>
-      <c r="BR9" s="116" t="s">
+      <c r="BR9" s="117" t="s">
         <v>63</v>
       </c>
-      <c r="BS9" s="116" t="s">
+      <c r="BS9" s="117" t="s">
         <v>64</v>
       </c>
-      <c r="BT9" s="188" t="s">
+      <c r="BT9" s="189" t="s">
         <v>65</v>
       </c>
-      <c r="BU9" s="116" t="s">
+      <c r="BU9" s="117" t="s">
         <v>66</v>
       </c>
-      <c r="BV9" s="116" t="s">
+      <c r="BV9" s="117" t="s">
         <v>67</v>
       </c>
-      <c r="BW9" s="191" t="s">
+      <c r="BW9" s="192" t="s">
         <v>68</v>
       </c>
-      <c r="BX9" s="167" t="s">
+      <c r="BX9" s="168" t="s">
         <v>69</v>
       </c>
-      <c r="BY9" s="172" t="s">
+      <c r="BY9" s="173" t="s">
         <v>46</v>
       </c>
-      <c r="BZ9" s="20"/>
-      <c r="CA9" s="116" t="s">
+      <c r="BZ9" s="23"/>
+      <c r="CA9" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="CB9" s="116" t="s">
+      <c r="CB9" s="117" t="s">
         <v>71</v>
       </c>
-      <c r="CC9" s="116" t="s">
+      <c r="CC9" s="117" t="s">
         <v>72</v>
       </c>
-      <c r="CD9" s="188" t="s">
+      <c r="CD9" s="189" t="s">
         <v>73</v>
       </c>
-      <c r="CE9" s="149"/>
-      <c r="CF9" s="188" t="s">
+      <c r="CE9" s="150"/>
+      <c r="CF9" s="189" t="s">
         <v>168</v>
       </c>
-      <c r="CG9" s="151" t="s">
+      <c r="CG9" s="152" t="s">
         <v>169</v>
       </c>
-      <c r="CH9" s="118" t="s">
+      <c r="CH9" s="119" t="s">
         <v>235</v>
       </c>
-      <c r="CI9" s="184" t="s">
+      <c r="CI9" s="185" t="s">
         <v>170</v>
       </c>
-      <c r="CJ9" s="193" t="s">
+      <c r="CJ9" s="194" t="s">
         <v>236</v>
       </c>
-      <c r="CK9" s="194"/>
-[...1 lines deleted...]
-      <c r="CM9" s="116" t="s">
+      <c r="CK9" s="195"/>
+      <c r="CL9" s="196"/>
+      <c r="CM9" s="117" t="s">
         <v>173</v>
       </c>
-      <c r="CN9" s="116" t="s">
+      <c r="CN9" s="117" t="s">
         <v>174</v>
       </c>
-      <c r="CO9" s="116" t="s">
+      <c r="CO9" s="117" t="s">
         <v>175</v>
       </c>
-      <c r="CP9" s="116" t="s">
+      <c r="CP9" s="117" t="s">
         <v>74</v>
       </c>
-      <c r="CQ9" s="116" t="s">
+      <c r="CQ9" s="117" t="s">
         <v>176</v>
       </c>
-      <c r="CR9" s="116" t="s">
+      <c r="CR9" s="117" t="s">
         <v>177</v>
       </c>
-      <c r="CS9" s="188" t="s">
+      <c r="CS9" s="189" t="s">
         <v>179</v>
       </c>
-      <c r="CT9" s="116" t="s">
+      <c r="CT9" s="117" t="s">
         <v>75</v>
       </c>
-      <c r="CU9" s="116" t="s">
+      <c r="CU9" s="117" t="s">
         <v>191</v>
       </c>
-      <c r="CV9" s="116" t="s">
+      <c r="CV9" s="117" t="s">
         <v>76</v>
       </c>
-      <c r="CW9" s="188" t="s">
+      <c r="CW9" s="189" t="s">
         <v>77</v>
       </c>
-      <c r="CX9" s="116" t="s">
+      <c r="CX9" s="117" t="s">
         <v>180</v>
       </c>
-      <c r="CY9" s="116" t="s">
+      <c r="CY9" s="117" t="s">
         <v>78</v>
       </c>
-      <c r="CZ9" s="188" t="s">
+      <c r="CZ9" s="189" t="s">
         <v>79</v>
       </c>
-      <c r="DA9" s="116" t="s">
+      <c r="DA9" s="117" t="s">
         <v>80</v>
       </c>
-      <c r="DB9" s="116" t="s">
+      <c r="DB9" s="117" t="s">
         <v>81</v>
       </c>
-      <c r="DC9" s="185" t="s">
+      <c r="DC9" s="186" t="s">
         <v>237</v>
       </c>
-      <c r="DD9" s="186"/>
-[...1 lines deleted...]
-      <c r="DF9" s="188" t="s">
+      <c r="DD9" s="187"/>
+      <c r="DE9" s="188"/>
+      <c r="DF9" s="189" t="s">
         <v>84</v>
       </c>
-      <c r="DG9" s="116" t="s">
+      <c r="DG9" s="117" t="s">
         <v>228</v>
       </c>
-      <c r="DH9" s="180" t="s">
+      <c r="DH9" s="181" t="s">
         <v>85</v>
       </c>
-      <c r="DI9" s="116" t="s">
+      <c r="DI9" s="117" t="s">
         <v>86</v>
       </c>
-      <c r="DJ9" s="154" t="s">
+      <c r="DJ9" s="155" t="s">
         <v>87</v>
       </c>
-      <c r="DK9" s="114" t="s">
+      <c r="DK9" s="115" t="s">
         <v>46</v>
       </c>
-      <c r="DL9" s="116" t="s">
+      <c r="DL9" s="117" t="s">
         <v>24</v>
       </c>
-      <c r="DM9" s="188" t="s">
+      <c r="DM9" s="189" t="s">
         <v>247</v>
       </c>
-      <c r="DN9" s="116" t="s">
+      <c r="DN9" s="117" t="s">
         <v>46</v>
       </c>
-      <c r="DO9" s="116" t="s">
+      <c r="DO9" s="117" t="s">
         <v>24</v>
       </c>
-      <c r="DP9" s="188" t="s">
+      <c r="DP9" s="189" t="s">
         <v>247</v>
       </c>
-      <c r="DQ9" s="188" t="s">
+      <c r="DQ9" s="189" t="s">
         <v>46</v>
       </c>
-      <c r="DR9" s="116" t="s">
+      <c r="DR9" s="117" t="s">
         <v>24</v>
       </c>
-      <c r="DS9" s="188" t="s">
+      <c r="DS9" s="189" t="s">
         <v>247</v>
       </c>
-      <c r="DT9" s="123"/>
-[...2 lines deleted...]
-      <c r="DW9" s="188" t="s">
+      <c r="DT9" s="124"/>
+      <c r="DU9" s="154"/>
+      <c r="DV9" s="150"/>
+      <c r="DW9" s="189" t="s">
         <v>88</v>
       </c>
-      <c r="DX9" s="174" t="s">
+      <c r="DX9" s="175" t="s">
         <v>89</v>
       </c>
-      <c r="DY9" s="175"/>
-[...5 lines deleted...]
-      <c r="EE9" s="177" t="s">
+      <c r="DY9" s="176"/>
+      <c r="DZ9" s="176"/>
+      <c r="EA9" s="176"/>
+      <c r="EB9" s="176"/>
+      <c r="EC9" s="176"/>
+      <c r="ED9" s="177"/>
+      <c r="EE9" s="178" t="s">
         <v>90</v>
       </c>
-      <c r="EF9" s="178"/>
-[...3 lines deleted...]
-      <c r="EJ9" s="115" t="s">
+      <c r="EF9" s="179"/>
+      <c r="EG9" s="179"/>
+      <c r="EH9" s="179"/>
+      <c r="EI9" s="180"/>
+      <c r="EJ9" s="116" t="s">
         <v>46</v>
       </c>
-      <c r="EK9" s="180" t="s">
+      <c r="EK9" s="181" t="s">
         <v>212</v>
       </c>
-      <c r="EL9" s="22"/>
-[...1 lines deleted...]
-      <c r="EN9" s="152" t="s">
+      <c r="EL9" s="25"/>
+      <c r="EM9" s="23"/>
+      <c r="EN9" s="153" t="s">
         <v>215</v>
       </c>
-      <c r="EO9" s="20"/>
-[...1 lines deleted...]
-      <c r="EQ9" s="114" t="s">
+      <c r="EO9" s="23"/>
+      <c r="EP9" s="134"/>
+      <c r="EQ9" s="115" t="s">
         <v>46</v>
       </c>
-      <c r="ER9" s="189" t="s">
+      <c r="ER9" s="190" t="s">
         <v>91</v>
       </c>
-      <c r="ES9" s="116" t="s">
+      <c r="ES9" s="117" t="s">
         <v>92</v>
       </c>
-      <c r="ET9" s="188" t="s">
+      <c r="ET9" s="189" t="s">
         <v>93</v>
       </c>
-      <c r="EU9" s="180" t="s">
+      <c r="EU9" s="181" t="s">
         <v>94</v>
       </c>
-      <c r="EV9" s="113" t="s">
+      <c r="EV9" s="114" t="s">
         <v>46</v>
       </c>
-      <c r="EW9" s="115" t="s">
+      <c r="EW9" s="116" t="s">
         <v>243</v>
       </c>
-      <c r="EX9" s="115" t="s">
+      <c r="EX9" s="116" t="s">
         <v>253</v>
       </c>
-      <c r="EY9" s="117" t="s">
+      <c r="EY9" s="118" t="s">
         <v>254</v>
       </c>
-      <c r="EZ9" s="119" t="s">
+      <c r="EZ9" s="120" t="s">
         <v>255</v>
       </c>
-      <c r="FA9" s="121" t="s">
+      <c r="FA9" s="122" t="s">
         <v>46</v>
       </c>
-      <c r="FB9" s="116" t="s">
+      <c r="FB9" s="117" t="s">
         <v>256</v>
       </c>
-      <c r="FC9" s="125" t="s">
+      <c r="FC9" s="126" t="s">
         <v>257</v>
       </c>
-      <c r="FD9" s="121" t="s">
+      <c r="FD9" s="122" t="s">
         <v>46</v>
       </c>
-      <c r="FE9" s="116" t="s">
+      <c r="FE9" s="117" t="s">
         <v>256</v>
       </c>
-      <c r="FF9" s="120" t="s">
+      <c r="FF9" s="121" t="s">
         <v>257</v>
       </c>
-      <c r="FG9" s="166"/>
-      <c r="FH9" s="174" t="s">
+      <c r="FG9" s="167"/>
+      <c r="FH9" s="175" t="s">
         <v>95</v>
       </c>
-      <c r="FI9" s="175"/>
-[...16 lines deleted...]
-      <c r="FZ9" s="180" t="s">
+      <c r="FI9" s="176"/>
+      <c r="FJ9" s="176"/>
+      <c r="FK9" s="176"/>
+      <c r="FL9" s="176"/>
+      <c r="FM9" s="176"/>
+      <c r="FN9" s="176"/>
+      <c r="FO9" s="176"/>
+      <c r="FP9" s="176"/>
+      <c r="FQ9" s="176"/>
+      <c r="FR9" s="176"/>
+      <c r="FS9" s="176"/>
+      <c r="FT9" s="176"/>
+      <c r="FU9" s="176"/>
+      <c r="FV9" s="176"/>
+      <c r="FW9" s="176"/>
+      <c r="FX9" s="176"/>
+      <c r="FY9" s="177"/>
+      <c r="FZ9" s="181" t="s">
         <v>96</v>
       </c>
-      <c r="GA9" s="19"/>
-[...5 lines deleted...]
-      <c r="GG9" s="176" t="s">
+      <c r="GA9" s="22"/>
+      <c r="GB9" s="22"/>
+      <c r="GC9" s="22"/>
+      <c r="GD9" s="22"/>
+      <c r="GE9" s="22"/>
+      <c r="GF9" s="24"/>
+      <c r="GG9" s="177" t="s">
         <v>97</v>
       </c>
-      <c r="GH9" s="116" t="s">
+      <c r="GH9" s="117" t="s">
         <v>98</v>
       </c>
-      <c r="GI9" s="202" t="s">
+      <c r="GI9" s="203" t="s">
         <v>99</v>
       </c>
-      <c r="GJ9" s="201" t="s">
+      <c r="GJ9" s="202" t="s">
         <v>100</v>
       </c>
-      <c r="GK9" s="115" t="s">
+      <c r="GK9" s="116" t="s">
         <v>101</v>
       </c>
-      <c r="GL9" s="115" t="s">
+      <c r="GL9" s="116" t="s">
         <v>102</v>
       </c>
-      <c r="GM9" s="115" t="s">
+      <c r="GM9" s="116" t="s">
         <v>103</v>
       </c>
-      <c r="GN9" s="115" t="s">
+      <c r="GN9" s="116" t="s">
         <v>104</v>
       </c>
-      <c r="GO9" s="115" t="s">
+      <c r="GO9" s="116" t="s">
         <v>105</v>
       </c>
-      <c r="GP9" s="176" t="s">
+      <c r="GP9" s="177" t="s">
         <v>106</v>
       </c>
-      <c r="GQ9" s="176" t="s">
+      <c r="GQ9" s="177" t="s">
         <v>107</v>
       </c>
-      <c r="GR9" s="115" t="s">
+      <c r="GR9" s="116" t="s">
         <v>108</v>
       </c>
-      <c r="GS9" s="188" t="s">
+      <c r="GS9" s="189" t="s">
         <v>109</v>
       </c>
-      <c r="GT9" s="116" t="s">
+      <c r="GT9" s="117" t="s">
         <v>110</v>
       </c>
-      <c r="GU9" s="116" t="s">
+      <c r="GU9" s="117" t="s">
         <v>111</v>
       </c>
-      <c r="GV9" s="116" t="s">
+      <c r="GV9" s="117" t="s">
         <v>112</v>
       </c>
-      <c r="GW9" s="116" t="s">
+      <c r="GW9" s="117" t="s">
         <v>113</v>
       </c>
-      <c r="GX9" s="116" t="s">
+      <c r="GX9" s="117" t="s">
         <v>114</v>
       </c>
-      <c r="GY9" s="116" t="s">
+      <c r="GY9" s="117" t="s">
         <v>115</v>
       </c>
-      <c r="GZ9" s="188" t="s">
+      <c r="GZ9" s="189" t="s">
         <v>217</v>
       </c>
-      <c r="HA9" s="180" t="s">
+      <c r="HA9" s="181" t="s">
         <v>116</v>
       </c>
-      <c r="HB9" s="20"/>
-      <c r="HC9" s="202" t="s">
+      <c r="HB9" s="23"/>
+      <c r="HC9" s="203" t="s">
         <v>117</v>
       </c>
-      <c r="HD9" s="176"/>
-      <c r="HE9" s="115"/>
+      <c r="HD9" s="177"/>
+      <c r="HE9" s="116"/>
     </row>
-    <row r="10" spans="1:214" s="17" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...36 lines deleted...]
-      <c r="AK10" s="184" t="s">
+    <row r="10" spans="1:214" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="137"/>
+      <c r="B10" s="137"/>
+      <c r="C10" s="137"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="137"/>
+      <c r="F10" s="137"/>
+      <c r="G10" s="137"/>
+      <c r="H10" s="137"/>
+      <c r="I10" s="137"/>
+      <c r="J10" s="132"/>
+      <c r="K10" s="124"/>
+      <c r="L10" s="141"/>
+      <c r="M10" s="124"/>
+      <c r="N10" s="124"/>
+      <c r="O10" s="154"/>
+      <c r="P10" s="124"/>
+      <c r="Q10" s="124"/>
+      <c r="R10" s="130"/>
+      <c r="S10" s="132"/>
+      <c r="T10" s="134"/>
+      <c r="U10" s="132"/>
+      <c r="V10" s="124"/>
+      <c r="W10" s="124"/>
+      <c r="X10" s="150"/>
+      <c r="Y10" s="132"/>
+      <c r="Z10" s="124"/>
+      <c r="AA10" s="124"/>
+      <c r="AB10" s="124"/>
+      <c r="AC10" s="154"/>
+      <c r="AD10" s="153"/>
+      <c r="AE10" s="124"/>
+      <c r="AF10" s="154"/>
+      <c r="AG10" s="124"/>
+      <c r="AH10" s="124"/>
+      <c r="AI10" s="130"/>
+      <c r="AJ10" s="153"/>
+      <c r="AK10" s="185" t="s">
         <v>98</v>
       </c>
-      <c r="AL10" s="156"/>
-      <c r="AM10" s="184" t="s">
+      <c r="AL10" s="157"/>
+      <c r="AM10" s="185" t="s">
         <v>137</v>
       </c>
-      <c r="AN10" s="158"/>
-[...17 lines deleted...]
-      <c r="BF10" s="116" t="s">
+      <c r="AN10" s="159"/>
+      <c r="AO10" s="123"/>
+      <c r="AP10" s="124"/>
+      <c r="AQ10" s="148"/>
+      <c r="AR10" s="148"/>
+      <c r="AS10" s="134"/>
+      <c r="AT10" s="132"/>
+      <c r="AU10" s="169"/>
+      <c r="AV10" s="169"/>
+      <c r="AW10" s="169"/>
+      <c r="AX10" s="169"/>
+      <c r="AY10" s="169"/>
+      <c r="AZ10" s="125"/>
+      <c r="BA10" s="167"/>
+      <c r="BB10" s="124"/>
+      <c r="BC10" s="150"/>
+      <c r="BD10" s="137"/>
+      <c r="BE10" s="124"/>
+      <c r="BF10" s="117" t="s">
         <v>118</v>
       </c>
-      <c r="BG10" s="151" t="s">
+      <c r="BG10" s="152" t="s">
         <v>208</v>
       </c>
-      <c r="BH10" s="167" t="s">
+      <c r="BH10" s="168" t="s">
         <v>209</v>
       </c>
-      <c r="BI10" s="122"/>
-[...4 lines deleted...]
-      <c r="BN10" s="180" t="s">
+      <c r="BI10" s="123"/>
+      <c r="BJ10" s="124"/>
+      <c r="BK10" s="130"/>
+      <c r="BL10" s="123"/>
+      <c r="BM10" s="141"/>
+      <c r="BN10" s="181" t="s">
         <v>118</v>
       </c>
-      <c r="BO10" s="116" t="s">
+      <c r="BO10" s="117" t="s">
         <v>36</v>
       </c>
-      <c r="BP10" s="167" t="s">
+      <c r="BP10" s="168" t="s">
         <v>119</v>
       </c>
-      <c r="BQ10" s="152"/>
-[...8 lines deleted...]
-      <c r="BZ10" s="116" t="s">
+      <c r="BQ10" s="153"/>
+      <c r="BR10" s="124"/>
+      <c r="BS10" s="124"/>
+      <c r="BT10" s="154"/>
+      <c r="BU10" s="124"/>
+      <c r="BV10" s="124"/>
+      <c r="BW10" s="134"/>
+      <c r="BX10" s="150"/>
+      <c r="BY10" s="137"/>
+      <c r="BZ10" s="117" t="s">
         <v>120</v>
       </c>
-      <c r="CA10" s="123"/>
-[...8 lines deleted...]
-      <c r="CJ10" s="184" t="s">
+      <c r="CA10" s="124"/>
+      <c r="CB10" s="124"/>
+      <c r="CC10" s="124"/>
+      <c r="CD10" s="154"/>
+      <c r="CE10" s="150"/>
+      <c r="CF10" s="154"/>
+      <c r="CG10" s="153"/>
+      <c r="CH10" s="159"/>
+      <c r="CI10" s="148"/>
+      <c r="CJ10" s="185" t="s">
         <v>46</v>
       </c>
-      <c r="CK10" s="184" t="s">
+      <c r="CK10" s="185" t="s">
         <v>171</v>
       </c>
-      <c r="CL10" s="184" t="s">
+      <c r="CL10" s="185" t="s">
         <v>172</v>
       </c>
-      <c r="CM10" s="123"/>
-[...15 lines deleted...]
-      <c r="DC10" s="123" t="s">
+      <c r="CM10" s="124"/>
+      <c r="CN10" s="124"/>
+      <c r="CO10" s="124"/>
+      <c r="CP10" s="124"/>
+      <c r="CQ10" s="124"/>
+      <c r="CR10" s="124"/>
+      <c r="CS10" s="154"/>
+      <c r="CT10" s="124"/>
+      <c r="CU10" s="124"/>
+      <c r="CV10" s="124"/>
+      <c r="CW10" s="154"/>
+      <c r="CX10" s="124"/>
+      <c r="CY10" s="124"/>
+      <c r="CZ10" s="154"/>
+      <c r="DA10" s="124"/>
+      <c r="DB10" s="124"/>
+      <c r="DC10" s="124" t="s">
         <v>46</v>
       </c>
-      <c r="DD10" s="123" t="s">
+      <c r="DD10" s="124" t="s">
         <v>238</v>
       </c>
-      <c r="DE10" s="123" t="s">
+      <c r="DE10" s="124" t="s">
         <v>239</v>
       </c>
-      <c r="DF10" s="153"/>
-[...17 lines deleted...]
-      <c r="DX10" s="116" t="s">
+      <c r="DF10" s="154"/>
+      <c r="DG10" s="124"/>
+      <c r="DH10" s="124"/>
+      <c r="DI10" s="124"/>
+      <c r="DJ10" s="130"/>
+      <c r="DK10" s="123"/>
+      <c r="DL10" s="124"/>
+      <c r="DM10" s="154"/>
+      <c r="DN10" s="124"/>
+      <c r="DO10" s="124"/>
+      <c r="DP10" s="154"/>
+      <c r="DQ10" s="154"/>
+      <c r="DR10" s="124"/>
+      <c r="DS10" s="154"/>
+      <c r="DT10" s="124"/>
+      <c r="DU10" s="154"/>
+      <c r="DV10" s="150"/>
+      <c r="DW10" s="154"/>
+      <c r="DX10" s="117" t="s">
         <v>46</v>
       </c>
-      <c r="DY10" s="174" t="s">
+      <c r="DY10" s="175" t="s">
         <v>121</v>
       </c>
-      <c r="DZ10" s="175"/>
-[...1 lines deleted...]
-      <c r="EB10" s="180" t="s">
+      <c r="DZ10" s="176"/>
+      <c r="EA10" s="177"/>
+      <c r="EB10" s="181" t="s">
         <v>122</v>
       </c>
-      <c r="EC10" s="20"/>
-      <c r="ED10" s="199" t="s">
+      <c r="EC10" s="23"/>
+      <c r="ED10" s="200" t="s">
         <v>123</v>
       </c>
-      <c r="EE10" s="168" t="s">
+      <c r="EE10" s="169" t="s">
         <v>46</v>
       </c>
-      <c r="EF10" s="168" t="s">
+      <c r="EF10" s="169" t="s">
         <v>93</v>
       </c>
-      <c r="EG10" s="123" t="s">
+      <c r="EG10" s="124" t="s">
         <v>92</v>
       </c>
-      <c r="EH10" s="123" t="s">
+      <c r="EH10" s="124" t="s">
         <v>91</v>
       </c>
-      <c r="EI10" s="123" t="s">
+      <c r="EI10" s="124" t="s">
         <v>94</v>
       </c>
-      <c r="EJ10" s="115"/>
-[...1 lines deleted...]
-      <c r="EL10" s="176" t="s">
+      <c r="EJ10" s="116"/>
+      <c r="EK10" s="124"/>
+      <c r="EL10" s="177" t="s">
         <v>213</v>
       </c>
-      <c r="EM10" s="176" t="s">
+      <c r="EM10" s="177" t="s">
         <v>214</v>
       </c>
-      <c r="EN10" s="153"/>
-      <c r="EO10" s="123" t="s">
+      <c r="EN10" s="154"/>
+      <c r="EO10" s="124" t="s">
         <v>216</v>
       </c>
-      <c r="EP10" s="133"/>
-[...17 lines deleted...]
-      <c r="FH10" s="115" t="s">
+      <c r="EP10" s="134"/>
+      <c r="EQ10" s="123"/>
+      <c r="ER10" s="132"/>
+      <c r="ES10" s="124"/>
+      <c r="ET10" s="154"/>
+      <c r="EU10" s="141"/>
+      <c r="EV10" s="114"/>
+      <c r="EW10" s="116"/>
+      <c r="EX10" s="116"/>
+      <c r="EY10" s="118"/>
+      <c r="EZ10" s="120"/>
+      <c r="FA10" s="123"/>
+      <c r="FB10" s="124"/>
+      <c r="FC10" s="127"/>
+      <c r="FD10" s="123"/>
+      <c r="FE10" s="124"/>
+      <c r="FF10" s="125"/>
+      <c r="FG10" s="167"/>
+      <c r="FH10" s="116" t="s">
         <v>46</v>
       </c>
-      <c r="FI10" s="116" t="s">
+      <c r="FI10" s="117" t="s">
         <v>124</v>
       </c>
-      <c r="FJ10" s="116" t="s">
+      <c r="FJ10" s="117" t="s">
         <v>80</v>
       </c>
-      <c r="FK10" s="203" t="s">
+      <c r="FK10" s="204" t="s">
         <v>125</v>
       </c>
-      <c r="FL10" s="180" t="s">
+      <c r="FL10" s="181" t="s">
         <v>81</v>
       </c>
-      <c r="FM10" s="196" t="s">
+      <c r="FM10" s="197" t="s">
         <v>237</v>
       </c>
-      <c r="FN10" s="197"/>
-[...1 lines deleted...]
-      <c r="FP10" s="180" t="s">
+      <c r="FN10" s="198"/>
+      <c r="FO10" s="199"/>
+      <c r="FP10" s="181" t="s">
         <v>126</v>
       </c>
-      <c r="FQ10" s="196" t="s">
+      <c r="FQ10" s="197" t="s">
         <v>127</v>
       </c>
-      <c r="FR10" s="197"/>
-[...1 lines deleted...]
-      <c r="FT10" s="157" t="s">
+      <c r="FR10" s="198"/>
+      <c r="FS10" s="199"/>
+      <c r="FT10" s="158" t="s">
         <v>128</v>
       </c>
-      <c r="FU10" s="174" t="s">
+      <c r="FU10" s="175" t="s">
         <v>129</v>
       </c>
-      <c r="FV10" s="175"/>
-[...1 lines deleted...]
-      <c r="FX10" s="116" t="s">
+      <c r="FV10" s="176"/>
+      <c r="FW10" s="177"/>
+      <c r="FX10" s="117" t="s">
         <v>130</v>
       </c>
-      <c r="FY10" s="188" t="s">
+      <c r="FY10" s="189" t="s">
         <v>131</v>
       </c>
-      <c r="FZ10" s="140"/>
-      <c r="GA10" s="116" t="s">
+      <c r="FZ10" s="141"/>
+      <c r="GA10" s="117" t="s">
         <v>132</v>
       </c>
-      <c r="GB10" s="123" t="s">
+      <c r="GB10" s="124" t="s">
         <v>229</v>
       </c>
-      <c r="GC10" s="123" t="s">
+      <c r="GC10" s="124" t="s">
         <v>133</v>
       </c>
-      <c r="GD10" s="123" t="s">
+      <c r="GD10" s="124" t="s">
         <v>134</v>
       </c>
-      <c r="GE10" s="123" t="s">
+      <c r="GE10" s="124" t="s">
         <v>135</v>
       </c>
-      <c r="GF10" s="123" t="s">
+      <c r="GF10" s="124" t="s">
         <v>136</v>
       </c>
-      <c r="GG10" s="176"/>
-[...20 lines deleted...]
-      <c r="HB10" s="116" t="s">
+      <c r="GG10" s="177"/>
+      <c r="GH10" s="124"/>
+      <c r="GI10" s="203"/>
+      <c r="GJ10" s="177"/>
+      <c r="GK10" s="116"/>
+      <c r="GL10" s="116"/>
+      <c r="GM10" s="116"/>
+      <c r="GN10" s="116"/>
+      <c r="GO10" s="116"/>
+      <c r="GP10" s="177"/>
+      <c r="GQ10" s="177"/>
+      <c r="GR10" s="116"/>
+      <c r="GS10" s="154"/>
+      <c r="GT10" s="124"/>
+      <c r="GU10" s="124"/>
+      <c r="GV10" s="124"/>
+      <c r="GW10" s="124"/>
+      <c r="GX10" s="124"/>
+      <c r="GY10" s="124"/>
+      <c r="GZ10" s="154"/>
+      <c r="HA10" s="141"/>
+      <c r="HB10" s="117" t="s">
         <v>137</v>
       </c>
-      <c r="HC10" s="202"/>
-[...1 lines deleted...]
-      <c r="HE10" s="115"/>
+      <c r="HC10" s="203"/>
+      <c r="HD10" s="177"/>
+      <c r="HE10" s="116"/>
     </row>
-    <row r="11" spans="1:214" s="17" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...128 lines deleted...]
-      <c r="DY11" s="116" t="s">
+    <row r="11" spans="1:214" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="137"/>
+      <c r="B11" s="137"/>
+      <c r="C11" s="137"/>
+      <c r="D11" s="137"/>
+      <c r="E11" s="137"/>
+      <c r="F11" s="137"/>
+      <c r="G11" s="137"/>
+      <c r="H11" s="137"/>
+      <c r="I11" s="137"/>
+      <c r="J11" s="132"/>
+      <c r="K11" s="124"/>
+      <c r="L11" s="141"/>
+      <c r="M11" s="124"/>
+      <c r="N11" s="124"/>
+      <c r="O11" s="154"/>
+      <c r="P11" s="124"/>
+      <c r="Q11" s="124"/>
+      <c r="R11" s="130"/>
+      <c r="S11" s="132"/>
+      <c r="T11" s="134"/>
+      <c r="U11" s="132"/>
+      <c r="V11" s="124"/>
+      <c r="W11" s="124"/>
+      <c r="X11" s="150"/>
+      <c r="Y11" s="132"/>
+      <c r="Z11" s="124"/>
+      <c r="AA11" s="124"/>
+      <c r="AB11" s="124"/>
+      <c r="AC11" s="154"/>
+      <c r="AD11" s="153"/>
+      <c r="AE11" s="124"/>
+      <c r="AF11" s="154"/>
+      <c r="AG11" s="124"/>
+      <c r="AH11" s="124"/>
+      <c r="AI11" s="130"/>
+      <c r="AJ11" s="153"/>
+      <c r="AK11" s="148"/>
+      <c r="AL11" s="157"/>
+      <c r="AM11" s="148"/>
+      <c r="AN11" s="159"/>
+      <c r="AO11" s="123"/>
+      <c r="AP11" s="124"/>
+      <c r="AQ11" s="148"/>
+      <c r="AR11" s="148"/>
+      <c r="AS11" s="134"/>
+      <c r="AT11" s="132"/>
+      <c r="AU11" s="169"/>
+      <c r="AV11" s="169"/>
+      <c r="AW11" s="169"/>
+      <c r="AX11" s="169"/>
+      <c r="AY11" s="169"/>
+      <c r="AZ11" s="125"/>
+      <c r="BA11" s="167"/>
+      <c r="BB11" s="124"/>
+      <c r="BC11" s="150"/>
+      <c r="BD11" s="137"/>
+      <c r="BE11" s="124"/>
+      <c r="BF11" s="124"/>
+      <c r="BG11" s="153"/>
+      <c r="BH11" s="150"/>
+      <c r="BI11" s="123"/>
+      <c r="BJ11" s="124"/>
+      <c r="BK11" s="130"/>
+      <c r="BL11" s="123"/>
+      <c r="BM11" s="141"/>
+      <c r="BN11" s="124"/>
+      <c r="BO11" s="124"/>
+      <c r="BP11" s="150"/>
+      <c r="BQ11" s="153"/>
+      <c r="BR11" s="124"/>
+      <c r="BS11" s="124"/>
+      <c r="BT11" s="154"/>
+      <c r="BU11" s="124"/>
+      <c r="BV11" s="124"/>
+      <c r="BW11" s="134"/>
+      <c r="BX11" s="150"/>
+      <c r="BY11" s="137"/>
+      <c r="BZ11" s="124"/>
+      <c r="CA11" s="124"/>
+      <c r="CB11" s="124"/>
+      <c r="CC11" s="124"/>
+      <c r="CD11" s="154"/>
+      <c r="CE11" s="150"/>
+      <c r="CF11" s="154"/>
+      <c r="CG11" s="153"/>
+      <c r="CH11" s="159"/>
+      <c r="CI11" s="148"/>
+      <c r="CJ11" s="148"/>
+      <c r="CK11" s="148"/>
+      <c r="CL11" s="148"/>
+      <c r="CM11" s="124"/>
+      <c r="CN11" s="124"/>
+      <c r="CO11" s="124"/>
+      <c r="CP11" s="124"/>
+      <c r="CQ11" s="124"/>
+      <c r="CR11" s="124"/>
+      <c r="CS11" s="154"/>
+      <c r="CT11" s="124"/>
+      <c r="CU11" s="124"/>
+      <c r="CV11" s="124"/>
+      <c r="CW11" s="154"/>
+      <c r="CX11" s="124"/>
+      <c r="CY11" s="124"/>
+      <c r="CZ11" s="154"/>
+      <c r="DA11" s="124"/>
+      <c r="DB11" s="124"/>
+      <c r="DC11" s="124"/>
+      <c r="DD11" s="124"/>
+      <c r="DE11" s="124"/>
+      <c r="DF11" s="154"/>
+      <c r="DG11" s="124"/>
+      <c r="DH11" s="124"/>
+      <c r="DI11" s="124"/>
+      <c r="DJ11" s="130"/>
+      <c r="DK11" s="123"/>
+      <c r="DL11" s="124"/>
+      <c r="DM11" s="154"/>
+      <c r="DN11" s="124"/>
+      <c r="DO11" s="124"/>
+      <c r="DP11" s="154"/>
+      <c r="DQ11" s="154"/>
+      <c r="DR11" s="124"/>
+      <c r="DS11" s="154"/>
+      <c r="DT11" s="124"/>
+      <c r="DU11" s="154"/>
+      <c r="DV11" s="150"/>
+      <c r="DW11" s="154"/>
+      <c r="DX11" s="124"/>
+      <c r="DY11" s="117" t="s">
         <v>118</v>
       </c>
-      <c r="DZ11" s="116" t="s">
+      <c r="DZ11" s="117" t="s">
         <v>138</v>
       </c>
-      <c r="EA11" s="116" t="s">
+      <c r="EA11" s="117" t="s">
         <v>139</v>
       </c>
-      <c r="EB11" s="140"/>
-      <c r="EC11" s="191" t="s">
+      <c r="EB11" s="141"/>
+      <c r="EC11" s="192" t="s">
         <v>140</v>
       </c>
-      <c r="ED11" s="200"/>
-[...34 lines deleted...]
-      <c r="FM11" s="157" t="s">
+      <c r="ED11" s="201"/>
+      <c r="EE11" s="169"/>
+      <c r="EF11" s="159"/>
+      <c r="EG11" s="124"/>
+      <c r="EH11" s="124"/>
+      <c r="EI11" s="124"/>
+      <c r="EJ11" s="116"/>
+      <c r="EK11" s="124"/>
+      <c r="EL11" s="177"/>
+      <c r="EM11" s="177"/>
+      <c r="EN11" s="154"/>
+      <c r="EO11" s="124"/>
+      <c r="EP11" s="134"/>
+      <c r="EQ11" s="123"/>
+      <c r="ER11" s="132"/>
+      <c r="ES11" s="124"/>
+      <c r="ET11" s="154"/>
+      <c r="EU11" s="141"/>
+      <c r="EV11" s="114"/>
+      <c r="EW11" s="116"/>
+      <c r="EX11" s="116"/>
+      <c r="EY11" s="118"/>
+      <c r="EZ11" s="120"/>
+      <c r="FA11" s="123"/>
+      <c r="FB11" s="124"/>
+      <c r="FC11" s="127"/>
+      <c r="FD11" s="123"/>
+      <c r="FE11" s="124"/>
+      <c r="FF11" s="125"/>
+      <c r="FG11" s="167"/>
+      <c r="FH11" s="116"/>
+      <c r="FI11" s="124"/>
+      <c r="FJ11" s="124"/>
+      <c r="FK11" s="205"/>
+      <c r="FL11" s="124"/>
+      <c r="FM11" s="158" t="s">
         <v>118</v>
       </c>
-      <c r="FN11" s="158" t="s">
+      <c r="FN11" s="159" t="s">
         <v>82</v>
       </c>
-      <c r="FO11" s="158" t="s">
+      <c r="FO11" s="159" t="s">
         <v>83</v>
       </c>
-      <c r="FP11" s="123"/>
-      <c r="FQ11" s="157" t="s">
+      <c r="FP11" s="124"/>
+      <c r="FQ11" s="158" t="s">
         <v>118</v>
       </c>
-      <c r="FR11" s="158" t="s">
+      <c r="FR11" s="159" t="s">
         <v>141</v>
       </c>
-      <c r="FS11" s="158" t="s">
+      <c r="FS11" s="159" t="s">
         <v>142</v>
       </c>
-      <c r="FT11" s="158"/>
-      <c r="FU11" s="116" t="s">
+      <c r="FT11" s="159"/>
+      <c r="FU11" s="117" t="s">
         <v>118</v>
       </c>
-      <c r="FV11" s="123" t="s">
+      <c r="FV11" s="124" t="s">
         <v>143</v>
       </c>
-      <c r="FW11" s="123" t="s">
+      <c r="FW11" s="124" t="s">
         <v>144</v>
       </c>
-      <c r="FX11" s="123"/>
-[...32 lines deleted...]
-      <c r="HE11" s="115"/>
+      <c r="FX11" s="124"/>
+      <c r="FY11" s="154"/>
+      <c r="FZ11" s="141"/>
+      <c r="GA11" s="124"/>
+      <c r="GB11" s="124"/>
+      <c r="GC11" s="124"/>
+      <c r="GD11" s="124"/>
+      <c r="GE11" s="124"/>
+      <c r="GF11" s="124"/>
+      <c r="GG11" s="177"/>
+      <c r="GH11" s="124"/>
+      <c r="GI11" s="203"/>
+      <c r="GJ11" s="177"/>
+      <c r="GK11" s="116"/>
+      <c r="GL11" s="116"/>
+      <c r="GM11" s="116"/>
+      <c r="GN11" s="116"/>
+      <c r="GO11" s="116"/>
+      <c r="GP11" s="177"/>
+      <c r="GQ11" s="177"/>
+      <c r="GR11" s="116"/>
+      <c r="GS11" s="154"/>
+      <c r="GT11" s="124"/>
+      <c r="GU11" s="124"/>
+      <c r="GV11" s="124"/>
+      <c r="GW11" s="124"/>
+      <c r="GX11" s="124"/>
+      <c r="GY11" s="124"/>
+      <c r="GZ11" s="154"/>
+      <c r="HA11" s="141"/>
+      <c r="HB11" s="124"/>
+      <c r="HC11" s="203"/>
+      <c r="HD11" s="177"/>
+      <c r="HE11" s="116"/>
     </row>
-    <row r="12" spans="1:214" s="17" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...212 lines deleted...]
-      <c r="HE12" s="116"/>
+    <row r="12" spans="1:214" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="137"/>
+      <c r="B12" s="137"/>
+      <c r="C12" s="137"/>
+      <c r="D12" s="137"/>
+      <c r="E12" s="137"/>
+      <c r="F12" s="137"/>
+      <c r="G12" s="137"/>
+      <c r="H12" s="137"/>
+      <c r="I12" s="137"/>
+      <c r="J12" s="132"/>
+      <c r="K12" s="124"/>
+      <c r="L12" s="141"/>
+      <c r="M12" s="124"/>
+      <c r="N12" s="124"/>
+      <c r="O12" s="154"/>
+      <c r="P12" s="124"/>
+      <c r="Q12" s="124"/>
+      <c r="R12" s="130"/>
+      <c r="S12" s="132"/>
+      <c r="T12" s="134"/>
+      <c r="U12" s="132"/>
+      <c r="V12" s="124"/>
+      <c r="W12" s="124"/>
+      <c r="X12" s="150"/>
+      <c r="Y12" s="132"/>
+      <c r="Z12" s="124"/>
+      <c r="AA12" s="124"/>
+      <c r="AB12" s="124"/>
+      <c r="AC12" s="154"/>
+      <c r="AD12" s="153"/>
+      <c r="AE12" s="124"/>
+      <c r="AF12" s="154"/>
+      <c r="AG12" s="124"/>
+      <c r="AH12" s="124"/>
+      <c r="AI12" s="130"/>
+      <c r="AJ12" s="153"/>
+      <c r="AK12" s="148"/>
+      <c r="AL12" s="157"/>
+      <c r="AM12" s="148"/>
+      <c r="AN12" s="159"/>
+      <c r="AO12" s="123"/>
+      <c r="AP12" s="124"/>
+      <c r="AQ12" s="148"/>
+      <c r="AR12" s="148"/>
+      <c r="AS12" s="134"/>
+      <c r="AT12" s="132"/>
+      <c r="AU12" s="169"/>
+      <c r="AV12" s="169"/>
+      <c r="AW12" s="169"/>
+      <c r="AX12" s="169"/>
+      <c r="AY12" s="169"/>
+      <c r="AZ12" s="125"/>
+      <c r="BA12" s="167"/>
+      <c r="BB12" s="124"/>
+      <c r="BC12" s="150"/>
+      <c r="BD12" s="137"/>
+      <c r="BE12" s="124"/>
+      <c r="BF12" s="124"/>
+      <c r="BG12" s="153"/>
+      <c r="BH12" s="150"/>
+      <c r="BI12" s="123"/>
+      <c r="BJ12" s="124"/>
+      <c r="BK12" s="130"/>
+      <c r="BL12" s="123"/>
+      <c r="BM12" s="141"/>
+      <c r="BN12" s="124"/>
+      <c r="BO12" s="124"/>
+      <c r="BP12" s="150"/>
+      <c r="BQ12" s="153"/>
+      <c r="BR12" s="124"/>
+      <c r="BS12" s="124"/>
+      <c r="BT12" s="154"/>
+      <c r="BU12" s="124"/>
+      <c r="BV12" s="124"/>
+      <c r="BW12" s="134"/>
+      <c r="BX12" s="150"/>
+      <c r="BY12" s="137"/>
+      <c r="BZ12" s="124"/>
+      <c r="CA12" s="124"/>
+      <c r="CB12" s="124"/>
+      <c r="CC12" s="124"/>
+      <c r="CD12" s="154"/>
+      <c r="CE12" s="150"/>
+      <c r="CF12" s="154"/>
+      <c r="CG12" s="153"/>
+      <c r="CH12" s="159"/>
+      <c r="CI12" s="148"/>
+      <c r="CJ12" s="148"/>
+      <c r="CK12" s="148"/>
+      <c r="CL12" s="148"/>
+      <c r="CM12" s="124"/>
+      <c r="CN12" s="124"/>
+      <c r="CO12" s="124"/>
+      <c r="CP12" s="124"/>
+      <c r="CQ12" s="124"/>
+      <c r="CR12" s="124"/>
+      <c r="CS12" s="154"/>
+      <c r="CT12" s="124"/>
+      <c r="CU12" s="124"/>
+      <c r="CV12" s="124"/>
+      <c r="CW12" s="154"/>
+      <c r="CX12" s="124"/>
+      <c r="CY12" s="124"/>
+      <c r="CZ12" s="154"/>
+      <c r="DA12" s="124"/>
+      <c r="DB12" s="124"/>
+      <c r="DC12" s="124"/>
+      <c r="DD12" s="124"/>
+      <c r="DE12" s="124"/>
+      <c r="DF12" s="154"/>
+      <c r="DG12" s="124"/>
+      <c r="DH12" s="124"/>
+      <c r="DI12" s="124"/>
+      <c r="DJ12" s="130"/>
+      <c r="DK12" s="123"/>
+      <c r="DL12" s="124"/>
+      <c r="DM12" s="154"/>
+      <c r="DN12" s="124"/>
+      <c r="DO12" s="124"/>
+      <c r="DP12" s="154"/>
+      <c r="DQ12" s="154"/>
+      <c r="DR12" s="124"/>
+      <c r="DS12" s="154"/>
+      <c r="DT12" s="124"/>
+      <c r="DU12" s="154"/>
+      <c r="DV12" s="150"/>
+      <c r="DW12" s="154"/>
+      <c r="DX12" s="124"/>
+      <c r="DY12" s="124"/>
+      <c r="DZ12" s="124"/>
+      <c r="EA12" s="124"/>
+      <c r="EB12" s="141"/>
+      <c r="EC12" s="134"/>
+      <c r="ED12" s="201"/>
+      <c r="EE12" s="169"/>
+      <c r="EF12" s="159"/>
+      <c r="EG12" s="124"/>
+      <c r="EH12" s="124"/>
+      <c r="EI12" s="124"/>
+      <c r="EJ12" s="117"/>
+      <c r="EK12" s="124"/>
+      <c r="EL12" s="189"/>
+      <c r="EM12" s="189"/>
+      <c r="EN12" s="154"/>
+      <c r="EO12" s="124"/>
+      <c r="EP12" s="134"/>
+      <c r="EQ12" s="123"/>
+      <c r="ER12" s="132"/>
+      <c r="ES12" s="124"/>
+      <c r="ET12" s="154"/>
+      <c r="EU12" s="141"/>
+      <c r="EV12" s="114"/>
+      <c r="EW12" s="116"/>
+      <c r="EX12" s="116"/>
+      <c r="EY12" s="118"/>
+      <c r="EZ12" s="120"/>
+      <c r="FA12" s="123"/>
+      <c r="FB12" s="124"/>
+      <c r="FC12" s="127"/>
+      <c r="FD12" s="123"/>
+      <c r="FE12" s="124"/>
+      <c r="FF12" s="125"/>
+      <c r="FG12" s="167"/>
+      <c r="FH12" s="117"/>
+      <c r="FI12" s="124"/>
+      <c r="FJ12" s="124"/>
+      <c r="FK12" s="205"/>
+      <c r="FL12" s="124"/>
+      <c r="FM12" s="159"/>
+      <c r="FN12" s="159"/>
+      <c r="FO12" s="159"/>
+      <c r="FP12" s="124"/>
+      <c r="FQ12" s="159"/>
+      <c r="FR12" s="159"/>
+      <c r="FS12" s="159"/>
+      <c r="FT12" s="159"/>
+      <c r="FU12" s="124"/>
+      <c r="FV12" s="124"/>
+      <c r="FW12" s="124"/>
+      <c r="FX12" s="124"/>
+      <c r="FY12" s="154"/>
+      <c r="FZ12" s="141"/>
+      <c r="GA12" s="124"/>
+      <c r="GB12" s="124"/>
+      <c r="GC12" s="124"/>
+      <c r="GD12" s="124"/>
+      <c r="GE12" s="124"/>
+      <c r="GF12" s="124"/>
+      <c r="GG12" s="189"/>
+      <c r="GH12" s="124"/>
+      <c r="GI12" s="168"/>
+      <c r="GJ12" s="189"/>
+      <c r="GK12" s="117"/>
+      <c r="GL12" s="117"/>
+      <c r="GM12" s="117"/>
+      <c r="GN12" s="117"/>
+      <c r="GO12" s="117"/>
+      <c r="GP12" s="189"/>
+      <c r="GQ12" s="189"/>
+      <c r="GR12" s="117"/>
+      <c r="GS12" s="154"/>
+      <c r="GT12" s="124"/>
+      <c r="GU12" s="124"/>
+      <c r="GV12" s="124"/>
+      <c r="GW12" s="124"/>
+      <c r="GX12" s="124"/>
+      <c r="GY12" s="124"/>
+      <c r="GZ12" s="154"/>
+      <c r="HA12" s="141"/>
+      <c r="HB12" s="124"/>
+      <c r="HC12" s="168"/>
+      <c r="HD12" s="189"/>
+      <c r="HE12" s="117"/>
     </row>
-    <row r="13" spans="1:214" s="17" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...212 lines deleted...]
-      <c r="HE13" s="116"/>
+    <row r="13" spans="1:214" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="137"/>
+      <c r="B13" s="137"/>
+      <c r="C13" s="137"/>
+      <c r="D13" s="137"/>
+      <c r="E13" s="137"/>
+      <c r="F13" s="137"/>
+      <c r="G13" s="137"/>
+      <c r="H13" s="137"/>
+      <c r="I13" s="137"/>
+      <c r="J13" s="132"/>
+      <c r="K13" s="124"/>
+      <c r="L13" s="141"/>
+      <c r="M13" s="124"/>
+      <c r="N13" s="124"/>
+      <c r="O13" s="154"/>
+      <c r="P13" s="124"/>
+      <c r="Q13" s="124"/>
+      <c r="R13" s="130"/>
+      <c r="S13" s="132"/>
+      <c r="T13" s="134"/>
+      <c r="U13" s="132"/>
+      <c r="V13" s="124"/>
+      <c r="W13" s="124"/>
+      <c r="X13" s="150"/>
+      <c r="Y13" s="132"/>
+      <c r="Z13" s="124"/>
+      <c r="AA13" s="124"/>
+      <c r="AB13" s="124"/>
+      <c r="AC13" s="154"/>
+      <c r="AD13" s="153"/>
+      <c r="AE13" s="124"/>
+      <c r="AF13" s="154"/>
+      <c r="AG13" s="124"/>
+      <c r="AH13" s="124"/>
+      <c r="AI13" s="130"/>
+      <c r="AJ13" s="153"/>
+      <c r="AK13" s="148"/>
+      <c r="AL13" s="157"/>
+      <c r="AM13" s="148"/>
+      <c r="AN13" s="159"/>
+      <c r="AO13" s="123"/>
+      <c r="AP13" s="124"/>
+      <c r="AQ13" s="148"/>
+      <c r="AR13" s="148"/>
+      <c r="AS13" s="134"/>
+      <c r="AT13" s="132"/>
+      <c r="AU13" s="169"/>
+      <c r="AV13" s="169"/>
+      <c r="AW13" s="169"/>
+      <c r="AX13" s="169"/>
+      <c r="AY13" s="169"/>
+      <c r="AZ13" s="125"/>
+      <c r="BA13" s="167"/>
+      <c r="BB13" s="124"/>
+      <c r="BC13" s="150"/>
+      <c r="BD13" s="137"/>
+      <c r="BE13" s="124"/>
+      <c r="BF13" s="124"/>
+      <c r="BG13" s="153"/>
+      <c r="BH13" s="150"/>
+      <c r="BI13" s="123"/>
+      <c r="BJ13" s="124"/>
+      <c r="BK13" s="130"/>
+      <c r="BL13" s="123"/>
+      <c r="BM13" s="141"/>
+      <c r="BN13" s="124"/>
+      <c r="BO13" s="124"/>
+      <c r="BP13" s="150"/>
+      <c r="BQ13" s="153"/>
+      <c r="BR13" s="124"/>
+      <c r="BS13" s="124"/>
+      <c r="BT13" s="154"/>
+      <c r="BU13" s="124"/>
+      <c r="BV13" s="124"/>
+      <c r="BW13" s="134"/>
+      <c r="BX13" s="150"/>
+      <c r="BY13" s="137"/>
+      <c r="BZ13" s="124"/>
+      <c r="CA13" s="124"/>
+      <c r="CB13" s="124"/>
+      <c r="CC13" s="124"/>
+      <c r="CD13" s="154"/>
+      <c r="CE13" s="150"/>
+      <c r="CF13" s="154"/>
+      <c r="CG13" s="153"/>
+      <c r="CH13" s="159"/>
+      <c r="CI13" s="148"/>
+      <c r="CJ13" s="148"/>
+      <c r="CK13" s="148"/>
+      <c r="CL13" s="148"/>
+      <c r="CM13" s="124"/>
+      <c r="CN13" s="124"/>
+      <c r="CO13" s="124"/>
+      <c r="CP13" s="124"/>
+      <c r="CQ13" s="124"/>
+      <c r="CR13" s="124"/>
+      <c r="CS13" s="154"/>
+      <c r="CT13" s="124"/>
+      <c r="CU13" s="124"/>
+      <c r="CV13" s="124"/>
+      <c r="CW13" s="154"/>
+      <c r="CX13" s="124"/>
+      <c r="CY13" s="124"/>
+      <c r="CZ13" s="154"/>
+      <c r="DA13" s="124"/>
+      <c r="DB13" s="124"/>
+      <c r="DC13" s="124"/>
+      <c r="DD13" s="124"/>
+      <c r="DE13" s="124"/>
+      <c r="DF13" s="154"/>
+      <c r="DG13" s="124"/>
+      <c r="DH13" s="124"/>
+      <c r="DI13" s="124"/>
+      <c r="DJ13" s="130"/>
+      <c r="DK13" s="123"/>
+      <c r="DL13" s="124"/>
+      <c r="DM13" s="154"/>
+      <c r="DN13" s="124"/>
+      <c r="DO13" s="124"/>
+      <c r="DP13" s="154"/>
+      <c r="DQ13" s="154"/>
+      <c r="DR13" s="124"/>
+      <c r="DS13" s="154"/>
+      <c r="DT13" s="124"/>
+      <c r="DU13" s="154"/>
+      <c r="DV13" s="150"/>
+      <c r="DW13" s="154"/>
+      <c r="DX13" s="124"/>
+      <c r="DY13" s="124"/>
+      <c r="DZ13" s="124"/>
+      <c r="EA13" s="124"/>
+      <c r="EB13" s="141"/>
+      <c r="EC13" s="134"/>
+      <c r="ED13" s="201"/>
+      <c r="EE13" s="169"/>
+      <c r="EF13" s="159"/>
+      <c r="EG13" s="124"/>
+      <c r="EH13" s="124"/>
+      <c r="EI13" s="124"/>
+      <c r="EJ13" s="117"/>
+      <c r="EK13" s="124"/>
+      <c r="EL13" s="189"/>
+      <c r="EM13" s="189"/>
+      <c r="EN13" s="154"/>
+      <c r="EO13" s="124"/>
+      <c r="EP13" s="134"/>
+      <c r="EQ13" s="123"/>
+      <c r="ER13" s="132"/>
+      <c r="ES13" s="124"/>
+      <c r="ET13" s="154"/>
+      <c r="EU13" s="141"/>
+      <c r="EV13" s="115"/>
+      <c r="EW13" s="117"/>
+      <c r="EX13" s="117"/>
+      <c r="EY13" s="119"/>
+      <c r="EZ13" s="121"/>
+      <c r="FA13" s="123"/>
+      <c r="FB13" s="124"/>
+      <c r="FC13" s="127"/>
+      <c r="FD13" s="123"/>
+      <c r="FE13" s="124"/>
+      <c r="FF13" s="125"/>
+      <c r="FG13" s="167"/>
+      <c r="FH13" s="117"/>
+      <c r="FI13" s="124"/>
+      <c r="FJ13" s="124"/>
+      <c r="FK13" s="205"/>
+      <c r="FL13" s="124"/>
+      <c r="FM13" s="159"/>
+      <c r="FN13" s="159"/>
+      <c r="FO13" s="159"/>
+      <c r="FP13" s="124"/>
+      <c r="FQ13" s="159"/>
+      <c r="FR13" s="159"/>
+      <c r="FS13" s="159"/>
+      <c r="FT13" s="159"/>
+      <c r="FU13" s="124"/>
+      <c r="FV13" s="124"/>
+      <c r="FW13" s="124"/>
+      <c r="FX13" s="124"/>
+      <c r="FY13" s="154"/>
+      <c r="FZ13" s="141"/>
+      <c r="GA13" s="124"/>
+      <c r="GB13" s="124"/>
+      <c r="GC13" s="124"/>
+      <c r="GD13" s="124"/>
+      <c r="GE13" s="124"/>
+      <c r="GF13" s="124"/>
+      <c r="GG13" s="189"/>
+      <c r="GH13" s="124"/>
+      <c r="GI13" s="168"/>
+      <c r="GJ13" s="189"/>
+      <c r="GK13" s="117"/>
+      <c r="GL13" s="117"/>
+      <c r="GM13" s="117"/>
+      <c r="GN13" s="117"/>
+      <c r="GO13" s="117"/>
+      <c r="GP13" s="189"/>
+      <c r="GQ13" s="189"/>
+      <c r="GR13" s="117"/>
+      <c r="GS13" s="154"/>
+      <c r="GT13" s="124"/>
+      <c r="GU13" s="124"/>
+      <c r="GV13" s="124"/>
+      <c r="GW13" s="124"/>
+      <c r="GX13" s="124"/>
+      <c r="GY13" s="124"/>
+      <c r="GZ13" s="154"/>
+      <c r="HA13" s="141"/>
+      <c r="HB13" s="124"/>
+      <c r="HC13" s="168"/>
+      <c r="HD13" s="189"/>
+      <c r="HE13" s="117"/>
     </row>
-    <row r="14" spans="1:214" s="17" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S14" s="23" t="s">
+    <row r="14" spans="1:214" s="20" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="138"/>
+      <c r="B14" s="138"/>
+      <c r="C14" s="138"/>
+      <c r="D14" s="138"/>
+      <c r="E14" s="138"/>
+      <c r="F14" s="138"/>
+      <c r="G14" s="138"/>
+      <c r="H14" s="138"/>
+      <c r="I14" s="138"/>
+      <c r="J14" s="139"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="29"/>
+      <c r="O14" s="29"/>
+      <c r="P14" s="29"/>
+      <c r="Q14" s="29"/>
+      <c r="R14" s="30"/>
+      <c r="S14" s="26" t="s">
         <v>145</v>
       </c>
-      <c r="T14" s="26" t="s">
+      <c r="T14" s="29" t="s">
         <v>146</v>
       </c>
-      <c r="U14" s="26" t="s">
+      <c r="U14" s="29" t="s">
         <v>147</v>
       </c>
-      <c r="V14" s="26" t="s">
+      <c r="V14" s="29" t="s">
         <v>148</v>
       </c>
-      <c r="W14" s="26" t="s">
+      <c r="W14" s="29" t="s">
         <v>149</v>
       </c>
-      <c r="X14" s="28" t="s">
+      <c r="X14" s="31" t="s">
         <v>192</v>
       </c>
-      <c r="Y14" s="29" t="s">
+      <c r="Y14" s="32" t="s">
         <v>193</v>
       </c>
-      <c r="Z14" s="8" t="s">
+      <c r="Z14" s="33" t="s">
         <v>194</v>
       </c>
-      <c r="AA14" s="26"/>
-[...8 lines deleted...]
-      <c r="AJ14" s="30" t="s">
+      <c r="AA14" s="29"/>
+      <c r="AB14" s="29"/>
+      <c r="AC14" s="26"/>
+      <c r="AD14" s="29"/>
+      <c r="AE14" s="29"/>
+      <c r="AF14" s="29"/>
+      <c r="AG14" s="29"/>
+      <c r="AH14" s="29"/>
+      <c r="AI14" s="30"/>
+      <c r="AJ14" s="34" t="s">
         <v>195</v>
       </c>
-      <c r="AK14" s="8"/>
-      <c r="AL14" s="8" t="s">
+      <c r="AK14" s="33"/>
+      <c r="AL14" s="33" t="s">
         <v>196</v>
       </c>
-      <c r="AM14" s="31"/>
-      <c r="AN14" s="28" t="s">
+      <c r="AM14" s="35"/>
+      <c r="AN14" s="31" t="s">
         <v>197</v>
       </c>
-      <c r="AO14" s="29"/>
-      <c r="AP14" s="8" t="s">
+      <c r="AO14" s="32"/>
+      <c r="AP14" s="33" t="s">
         <v>198</v>
       </c>
-      <c r="AQ14" s="8" t="s">
+      <c r="AQ14" s="33" t="s">
         <v>232</v>
       </c>
-      <c r="AR14" s="8" t="s">
+      <c r="AR14" s="33" t="s">
         <v>262</v>
       </c>
-      <c r="AS14" s="32"/>
-[...69 lines deleted...]
-      <c r="DK14" s="43" t="s">
+      <c r="AS14" s="36"/>
+      <c r="AT14" s="26"/>
+      <c r="AU14" s="29"/>
+      <c r="AV14" s="26"/>
+      <c r="AW14" s="37"/>
+      <c r="AX14" s="28"/>
+      <c r="AY14" s="38"/>
+      <c r="AZ14" s="39"/>
+      <c r="BA14" s="40"/>
+      <c r="BB14" s="33"/>
+      <c r="BC14" s="41"/>
+      <c r="BD14" s="27"/>
+      <c r="BE14" s="29"/>
+      <c r="BF14" s="29"/>
+      <c r="BG14" s="26"/>
+      <c r="BH14" s="30"/>
+      <c r="BI14" s="42"/>
+      <c r="BJ14" s="43"/>
+      <c r="BK14" s="44"/>
+      <c r="BL14" s="42"/>
+      <c r="BM14" s="43"/>
+      <c r="BN14" s="43"/>
+      <c r="BO14" s="43"/>
+      <c r="BP14" s="45"/>
+      <c r="BQ14" s="46"/>
+      <c r="BR14" s="43"/>
+      <c r="BS14" s="43"/>
+      <c r="BT14" s="46"/>
+      <c r="BU14" s="43"/>
+      <c r="BV14" s="43"/>
+      <c r="BW14" s="47"/>
+      <c r="BX14" s="45"/>
+      <c r="BY14" s="27"/>
+      <c r="BZ14" s="29"/>
+      <c r="CA14" s="29"/>
+      <c r="CB14" s="29"/>
+      <c r="CC14" s="29"/>
+      <c r="CD14" s="26"/>
+      <c r="CE14" s="30"/>
+      <c r="CF14" s="26"/>
+      <c r="CG14" s="28"/>
+      <c r="CH14" s="36"/>
+      <c r="CI14" s="36"/>
+      <c r="CJ14" s="36"/>
+      <c r="CK14" s="36"/>
+      <c r="CL14" s="36"/>
+      <c r="CM14" s="29"/>
+      <c r="CN14" s="28"/>
+      <c r="CO14" s="29"/>
+      <c r="CP14" s="29"/>
+      <c r="CQ14" s="29"/>
+      <c r="CR14" s="26"/>
+      <c r="CS14" s="29"/>
+      <c r="CT14" s="29"/>
+      <c r="CU14" s="29"/>
+      <c r="CV14" s="29"/>
+      <c r="CW14" s="29"/>
+      <c r="CX14" s="29"/>
+      <c r="CY14" s="29"/>
+      <c r="CZ14" s="29"/>
+      <c r="DA14" s="29"/>
+      <c r="DB14" s="29"/>
+      <c r="DC14" s="29"/>
+      <c r="DD14" s="29"/>
+      <c r="DE14" s="29"/>
+      <c r="DF14" s="29"/>
+      <c r="DG14" s="48"/>
+      <c r="DH14" s="48"/>
+      <c r="DI14" s="48"/>
+      <c r="DJ14" s="48"/>
+      <c r="DK14" s="49" t="s">
         <v>258</v>
       </c>
-      <c r="DL14" s="26"/>
-[...1 lines deleted...]
-      <c r="DN14" s="26" t="s">
+      <c r="DL14" s="29"/>
+      <c r="DM14" s="29"/>
+      <c r="DN14" s="29" t="s">
         <v>233</v>
       </c>
-      <c r="DO14" s="26"/>
-[...1 lines deleted...]
-      <c r="DQ14" s="26" t="s">
+      <c r="DO14" s="29"/>
+      <c r="DP14" s="29"/>
+      <c r="DQ14" s="29" t="s">
         <v>263</v>
       </c>
-      <c r="DR14" s="26"/>
-[...1 lines deleted...]
-      <c r="DT14" s="8" t="s">
+      <c r="DR14" s="29"/>
+      <c r="DS14" s="29"/>
+      <c r="DT14" s="33" t="s">
         <v>259</v>
       </c>
-      <c r="DU14" s="29" t="s">
+      <c r="DU14" s="32" t="s">
         <v>234</v>
       </c>
-      <c r="DV14" s="28" t="s">
+      <c r="DV14" s="31" t="s">
         <v>264</v>
       </c>
-      <c r="DW14" s="23"/>
-[...85 lines deleted...]
-      <c r="HE14" s="26"/>
+      <c r="DW14" s="26"/>
+      <c r="DX14" s="29"/>
+      <c r="DY14" s="29"/>
+      <c r="DZ14" s="29"/>
+      <c r="EA14" s="29"/>
+      <c r="EB14" s="29"/>
+      <c r="EC14" s="27"/>
+      <c r="ED14" s="50"/>
+      <c r="EE14" s="51"/>
+      <c r="EF14" s="50"/>
+      <c r="EG14" s="29"/>
+      <c r="EH14" s="29"/>
+      <c r="EI14" s="29"/>
+      <c r="EJ14" s="29"/>
+      <c r="EK14" s="29"/>
+      <c r="EL14" s="26"/>
+      <c r="EM14" s="29"/>
+      <c r="EN14" s="29"/>
+      <c r="EO14" s="29"/>
+      <c r="EP14" s="28"/>
+      <c r="EQ14" s="49"/>
+      <c r="ER14" s="27"/>
+      <c r="ES14" s="29"/>
+      <c r="ET14" s="29"/>
+      <c r="EU14" s="48"/>
+      <c r="EV14" s="52"/>
+      <c r="EW14" s="29"/>
+      <c r="EX14" s="28"/>
+      <c r="EY14" s="51"/>
+      <c r="EZ14" s="53"/>
+      <c r="FA14" s="49"/>
+      <c r="FB14" s="26"/>
+      <c r="FC14" s="48"/>
+      <c r="FD14" s="54"/>
+      <c r="FE14" s="29"/>
+      <c r="FF14" s="53"/>
+      <c r="FG14" s="49"/>
+      <c r="FH14" s="29"/>
+      <c r="FI14" s="29"/>
+      <c r="FJ14" s="26"/>
+      <c r="FK14" s="36"/>
+      <c r="FL14" s="29"/>
+      <c r="FM14" s="29"/>
+      <c r="FN14" s="29"/>
+      <c r="FO14" s="29"/>
+      <c r="FP14" s="29"/>
+      <c r="FQ14" s="50"/>
+      <c r="FR14" s="50"/>
+      <c r="FS14" s="50"/>
+      <c r="FT14" s="50"/>
+      <c r="FU14" s="29"/>
+      <c r="FV14" s="29"/>
+      <c r="FW14" s="29"/>
+      <c r="FX14" s="29"/>
+      <c r="FY14" s="26"/>
+      <c r="FZ14" s="29"/>
+      <c r="GA14" s="26"/>
+      <c r="GB14" s="26"/>
+      <c r="GC14" s="26"/>
+      <c r="GD14" s="26"/>
+      <c r="GE14" s="26"/>
+      <c r="GF14" s="26"/>
+      <c r="GG14" s="26"/>
+      <c r="GH14" s="28"/>
+      <c r="GI14" s="30"/>
+      <c r="GJ14" s="26"/>
+      <c r="GK14" s="29"/>
+      <c r="GL14" s="29"/>
+      <c r="GM14" s="29"/>
+      <c r="GN14" s="29"/>
+      <c r="GO14" s="29"/>
+      <c r="GP14" s="26"/>
+      <c r="GQ14" s="29"/>
+      <c r="GR14" s="29"/>
+      <c r="GS14" s="29"/>
+      <c r="GT14" s="29"/>
+      <c r="GU14" s="29"/>
+      <c r="GV14" s="29"/>
+      <c r="GW14" s="29"/>
+      <c r="GX14" s="29"/>
+      <c r="GY14" s="29"/>
+      <c r="GZ14" s="26"/>
+      <c r="HA14" s="29"/>
+      <c r="HB14" s="29"/>
+      <c r="HC14" s="30"/>
+      <c r="HD14" s="26"/>
+      <c r="HE14" s="29"/>
     </row>
-    <row r="15" spans="1:214" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="K15" s="51">
+    <row r="15" spans="1:214" s="61" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="55"/>
+      <c r="B15" s="55"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="55"/>
+      <c r="G15" s="55"/>
+      <c r="H15" s="55"/>
+      <c r="I15" s="55"/>
+      <c r="J15" s="56"/>
+      <c r="K15" s="57">
         <v>1</v>
       </c>
-      <c r="L15" s="52">
+      <c r="L15" s="58">
         <v>2</v>
       </c>
-      <c r="M15" s="52">
+      <c r="M15" s="58">
         <v>3</v>
       </c>
-      <c r="N15" s="52">
+      <c r="N15" s="58">
         <v>4</v>
       </c>
-      <c r="O15" s="52">
+      <c r="O15" s="58">
         <v>5</v>
       </c>
-      <c r="P15" s="52">
+      <c r="P15" s="58">
         <v>6</v>
       </c>
-      <c r="Q15" s="52">
+      <c r="Q15" s="58">
         <v>7</v>
       </c>
-      <c r="R15" s="52">
+      <c r="R15" s="58">
         <v>8</v>
       </c>
-      <c r="S15" s="52">
+      <c r="S15" s="58">
         <v>1</v>
       </c>
-      <c r="T15" s="52">
+      <c r="T15" s="58">
         <v>2</v>
       </c>
-      <c r="U15" s="52">
+      <c r="U15" s="58">
         <v>3</v>
       </c>
-      <c r="V15" s="52">
+      <c r="V15" s="58">
         <v>4</v>
       </c>
-      <c r="W15" s="52">
+      <c r="W15" s="58">
         <v>5</v>
       </c>
-      <c r="X15" s="52">
+      <c r="X15" s="58">
         <v>6</v>
       </c>
-      <c r="Y15" s="53">
+      <c r="Y15" s="59">
         <v>1</v>
       </c>
-      <c r="Z15" s="52">
+      <c r="Z15" s="58">
         <v>2</v>
       </c>
-      <c r="AA15" s="52">
+      <c r="AA15" s="58">
         <v>3</v>
       </c>
-      <c r="AB15" s="52">
+      <c r="AB15" s="58">
         <v>4</v>
       </c>
-      <c r="AC15" s="52">
+      <c r="AC15" s="58">
         <v>5</v>
       </c>
-      <c r="AD15" s="53">
+      <c r="AD15" s="59">
         <v>6</v>
       </c>
-      <c r="AE15" s="52">
+      <c r="AE15" s="58">
         <v>7</v>
       </c>
-      <c r="AF15" s="52">
+      <c r="AF15" s="58">
         <v>8</v>
       </c>
-      <c r="AG15" s="52">
+      <c r="AG15" s="58">
         <v>9</v>
       </c>
-      <c r="AH15" s="53">
+      <c r="AH15" s="59">
         <v>10</v>
       </c>
-      <c r="AI15" s="52">
+      <c r="AI15" s="58">
         <v>11</v>
       </c>
-      <c r="AJ15" s="52">
+      <c r="AJ15" s="58">
         <v>1</v>
       </c>
-      <c r="AK15" s="52">
+      <c r="AK15" s="58">
         <v>2</v>
       </c>
-      <c r="AL15" s="52">
+      <c r="AL15" s="58">
         <v>3</v>
       </c>
-      <c r="AM15" s="52">
+      <c r="AM15" s="58">
         <v>4</v>
       </c>
-      <c r="AN15" s="52">
+      <c r="AN15" s="58">
         <v>5</v>
       </c>
-      <c r="AO15" s="52">
+      <c r="AO15" s="58">
         <v>1</v>
       </c>
-      <c r="AP15" s="52">
+      <c r="AP15" s="58">
         <v>2</v>
       </c>
-      <c r="AQ15" s="52">
+      <c r="AQ15" s="58">
         <v>3</v>
       </c>
-      <c r="AR15" s="52">
+      <c r="AR15" s="58">
         <v>4</v>
       </c>
-      <c r="AS15" s="52">
+      <c r="AS15" s="58">
         <v>5</v>
       </c>
-      <c r="AT15" s="52">
+      <c r="AT15" s="58">
         <v>6</v>
       </c>
-      <c r="AU15" s="52">
+      <c r="AU15" s="58">
         <v>7</v>
       </c>
-      <c r="AV15" s="52">
+      <c r="AV15" s="58">
         <v>8</v>
       </c>
-      <c r="AW15" s="52">
+      <c r="AW15" s="58">
         <v>9</v>
       </c>
-      <c r="AX15" s="52">
+      <c r="AX15" s="58">
         <v>10</v>
       </c>
-      <c r="AY15" s="52">
+      <c r="AY15" s="58">
         <v>11</v>
       </c>
-      <c r="AZ15" s="52">
+      <c r="AZ15" s="58">
         <v>12</v>
       </c>
-      <c r="BA15" s="52">
+      <c r="BA15" s="58">
         <v>1</v>
       </c>
-      <c r="BB15" s="52">
+      <c r="BB15" s="58">
         <v>2</v>
       </c>
-      <c r="BC15" s="52">
+      <c r="BC15" s="58">
         <v>3</v>
       </c>
-      <c r="BD15" s="52">
+      <c r="BD15" s="58">
         <v>1</v>
       </c>
-      <c r="BE15" s="52">
+      <c r="BE15" s="58">
         <v>2</v>
       </c>
-      <c r="BF15" s="52">
+      <c r="BF15" s="58">
         <v>3</v>
       </c>
-      <c r="BG15" s="52">
+      <c r="BG15" s="58">
         <v>4</v>
       </c>
-      <c r="BH15" s="52">
+      <c r="BH15" s="58">
         <v>5</v>
       </c>
-      <c r="BI15" s="52">
+      <c r="BI15" s="58">
         <v>1</v>
       </c>
-      <c r="BJ15" s="52">
+      <c r="BJ15" s="58">
         <v>2</v>
       </c>
-      <c r="BK15" s="52">
+      <c r="BK15" s="58">
         <v>3</v>
       </c>
-      <c r="BL15" s="52">
+      <c r="BL15" s="58">
         <v>1</v>
       </c>
-      <c r="BM15" s="52">
+      <c r="BM15" s="58">
         <v>2</v>
       </c>
-      <c r="BN15" s="52">
+      <c r="BN15" s="58">
         <v>3</v>
       </c>
-      <c r="BO15" s="52">
+      <c r="BO15" s="58">
         <v>4</v>
       </c>
-      <c r="BP15" s="52">
+      <c r="BP15" s="58">
         <v>5</v>
       </c>
-      <c r="BQ15" s="52">
+      <c r="BQ15" s="58">
         <v>1</v>
       </c>
-      <c r="BR15" s="52">
+      <c r="BR15" s="58">
         <v>2</v>
       </c>
-      <c r="BS15" s="52">
+      <c r="BS15" s="58">
         <v>3</v>
       </c>
-      <c r="BT15" s="52">
+      <c r="BT15" s="58">
         <v>4</v>
       </c>
-      <c r="BU15" s="52">
+      <c r="BU15" s="58">
         <v>5</v>
       </c>
-      <c r="BV15" s="52">
+      <c r="BV15" s="58">
         <v>6</v>
       </c>
-      <c r="BW15" s="52">
+      <c r="BW15" s="58">
         <v>7</v>
       </c>
-      <c r="BX15" s="52">
+      <c r="BX15" s="58">
         <v>8</v>
       </c>
-      <c r="BY15" s="52">
+      <c r="BY15" s="58">
         <v>1</v>
       </c>
-      <c r="BZ15" s="52">
+      <c r="BZ15" s="58">
         <v>2</v>
       </c>
-      <c r="CA15" s="52">
+      <c r="CA15" s="58">
         <v>3</v>
       </c>
-      <c r="CB15" s="52">
+      <c r="CB15" s="58">
         <v>4</v>
       </c>
-      <c r="CC15" s="52">
+      <c r="CC15" s="58">
         <v>5</v>
       </c>
-      <c r="CD15" s="52">
+      <c r="CD15" s="58">
         <v>6</v>
       </c>
-      <c r="CE15" s="52">
+      <c r="CE15" s="58">
         <v>7</v>
       </c>
-      <c r="CF15" s="53">
+      <c r="CF15" s="59">
         <v>1</v>
       </c>
-      <c r="CG15" s="52">
+      <c r="CG15" s="58">
         <v>2</v>
       </c>
-      <c r="CH15" s="52">
+      <c r="CH15" s="58">
         <v>3</v>
       </c>
-      <c r="CI15" s="52">
+      <c r="CI15" s="58">
         <v>4</v>
       </c>
-      <c r="CJ15" s="52">
+      <c r="CJ15" s="58">
         <v>5</v>
       </c>
-      <c r="CK15" s="52">
+      <c r="CK15" s="58">
         <v>6</v>
       </c>
-      <c r="CL15" s="52">
+      <c r="CL15" s="58">
         <v>7</v>
       </c>
-      <c r="CM15" s="52">
+      <c r="CM15" s="58">
         <v>8</v>
       </c>
-      <c r="CN15" s="52">
+      <c r="CN15" s="58">
         <v>9</v>
       </c>
-      <c r="CO15" s="52">
+      <c r="CO15" s="58">
         <v>10</v>
       </c>
-      <c r="CP15" s="52">
+      <c r="CP15" s="58">
         <v>11</v>
       </c>
-      <c r="CQ15" s="52">
+      <c r="CQ15" s="58">
         <v>12</v>
       </c>
-      <c r="CR15" s="52">
+      <c r="CR15" s="58">
         <v>13</v>
       </c>
-      <c r="CS15" s="52">
+      <c r="CS15" s="58">
         <v>14</v>
       </c>
-      <c r="CT15" s="52">
+      <c r="CT15" s="58">
         <v>15</v>
       </c>
-      <c r="CU15" s="52">
+      <c r="CU15" s="58">
         <v>16</v>
       </c>
-      <c r="CV15" s="52">
+      <c r="CV15" s="58">
         <v>17</v>
       </c>
-      <c r="CW15" s="52">
+      <c r="CW15" s="58">
         <v>18</v>
       </c>
-      <c r="CX15" s="52">
+      <c r="CX15" s="58">
         <v>19</v>
       </c>
-      <c r="CY15" s="52">
+      <c r="CY15" s="58">
         <v>20</v>
       </c>
-      <c r="CZ15" s="52">
+      <c r="CZ15" s="58">
         <v>21</v>
       </c>
-      <c r="DA15" s="52">
+      <c r="DA15" s="58">
         <v>22</v>
       </c>
-      <c r="DB15" s="52">
+      <c r="DB15" s="58">
         <v>23</v>
       </c>
-      <c r="DC15" s="52">
+      <c r="DC15" s="58">
         <v>24</v>
       </c>
-      <c r="DD15" s="52">
+      <c r="DD15" s="58">
         <v>25</v>
       </c>
-      <c r="DE15" s="52">
+      <c r="DE15" s="58">
         <v>26</v>
       </c>
-      <c r="DF15" s="52">
+      <c r="DF15" s="58">
         <v>27</v>
       </c>
-      <c r="DG15" s="52">
+      <c r="DG15" s="58">
         <v>28</v>
       </c>
-      <c r="DH15" s="52">
+      <c r="DH15" s="58">
         <v>29</v>
       </c>
-      <c r="DI15" s="52">
+      <c r="DI15" s="58">
         <v>30</v>
       </c>
-      <c r="DJ15" s="52">
+      <c r="DJ15" s="58">
         <v>31</v>
       </c>
-      <c r="DK15" s="52">
+      <c r="DK15" s="58">
         <v>1</v>
       </c>
-      <c r="DL15" s="52">
+      <c r="DL15" s="58">
         <v>2</v>
       </c>
-      <c r="DM15" s="53">
+      <c r="DM15" s="59">
         <v>3</v>
       </c>
-      <c r="DN15" s="52">
+      <c r="DN15" s="58">
         <v>4</v>
       </c>
-      <c r="DO15" s="52">
+      <c r="DO15" s="58">
         <v>5</v>
       </c>
-      <c r="DP15" s="52">
+      <c r="DP15" s="58">
         <v>6</v>
       </c>
-      <c r="DQ15" s="52">
+      <c r="DQ15" s="58">
         <v>7</v>
       </c>
-      <c r="DR15" s="52">
+      <c r="DR15" s="58">
         <v>8</v>
       </c>
-      <c r="DS15" s="52">
+      <c r="DS15" s="58">
         <v>9</v>
       </c>
-      <c r="DT15" s="52">
+      <c r="DT15" s="58">
         <v>10</v>
       </c>
-      <c r="DU15" s="53">
+      <c r="DU15" s="59">
         <v>11</v>
       </c>
-      <c r="DV15" s="52">
+      <c r="DV15" s="58">
         <v>12</v>
       </c>
-      <c r="DW15" s="52">
+      <c r="DW15" s="58">
         <v>1</v>
       </c>
-      <c r="DX15" s="52">
+      <c r="DX15" s="58">
         <v>2</v>
       </c>
-      <c r="DY15" s="52">
+      <c r="DY15" s="58">
         <v>3</v>
       </c>
-      <c r="DZ15" s="52">
+      <c r="DZ15" s="58">
         <v>4</v>
       </c>
-      <c r="EA15" s="52">
+      <c r="EA15" s="58">
         <v>5</v>
       </c>
-      <c r="EB15" s="53">
+      <c r="EB15" s="59">
         <v>6</v>
       </c>
-      <c r="EC15" s="53">
+      <c r="EC15" s="59">
         <v>7</v>
       </c>
-      <c r="ED15" s="52">
+      <c r="ED15" s="58">
         <v>8</v>
       </c>
-      <c r="EE15" s="52">
+      <c r="EE15" s="58">
         <v>9</v>
       </c>
-      <c r="EF15" s="52">
+      <c r="EF15" s="58">
         <v>10</v>
       </c>
-      <c r="EG15" s="52">
+      <c r="EG15" s="58">
         <v>11</v>
       </c>
-      <c r="EH15" s="53">
+      <c r="EH15" s="59">
         <v>12</v>
       </c>
-      <c r="EI15" s="52">
+      <c r="EI15" s="58">
         <v>13</v>
       </c>
-      <c r="EJ15" s="52">
+      <c r="EJ15" s="58">
         <v>14</v>
       </c>
-      <c r="EK15" s="53">
+      <c r="EK15" s="59">
         <v>15</v>
       </c>
-      <c r="EL15" s="53">
+      <c r="EL15" s="59">
         <v>16</v>
       </c>
-      <c r="EM15" s="52">
+      <c r="EM15" s="58">
         <v>17</v>
       </c>
-      <c r="EN15" s="52">
+      <c r="EN15" s="58">
         <v>18</v>
       </c>
-      <c r="EO15" s="52">
+      <c r="EO15" s="58">
         <v>19</v>
       </c>
-      <c r="EP15" s="52">
+      <c r="EP15" s="58">
         <v>20</v>
       </c>
-      <c r="EQ15" s="52">
+      <c r="EQ15" s="58">
         <v>1</v>
       </c>
-      <c r="ER15" s="53">
+      <c r="ER15" s="59">
         <v>2</v>
       </c>
-      <c r="ES15" s="52">
+      <c r="ES15" s="58">
         <v>3</v>
       </c>
-      <c r="ET15" s="52">
+      <c r="ET15" s="58">
         <v>4</v>
       </c>
-      <c r="EU15" s="52">
+      <c r="EU15" s="58">
         <v>5</v>
       </c>
-      <c r="EV15" s="52">
+      <c r="EV15" s="58">
         <v>1</v>
       </c>
-      <c r="EW15" s="52">
+      <c r="EW15" s="58">
         <v>2</v>
       </c>
-      <c r="EX15" s="53">
+      <c r="EX15" s="59">
         <v>3</v>
       </c>
-      <c r="EY15" s="52">
+      <c r="EY15" s="58">
         <v>4</v>
       </c>
-      <c r="EZ15" s="52">
+      <c r="EZ15" s="58">
         <v>5</v>
       </c>
-      <c r="FA15" s="52">
+      <c r="FA15" s="58">
         <v>1</v>
       </c>
-      <c r="FB15" s="52">
+      <c r="FB15" s="58">
         <v>2</v>
       </c>
-      <c r="FC15" s="52">
+      <c r="FC15" s="58">
         <v>3</v>
       </c>
-      <c r="FD15" s="52">
+      <c r="FD15" s="58">
         <v>1</v>
       </c>
-      <c r="FE15" s="52">
+      <c r="FE15" s="58">
         <v>2</v>
       </c>
-      <c r="FF15" s="52">
+      <c r="FF15" s="58">
         <v>3</v>
       </c>
-      <c r="FG15" s="53">
+      <c r="FG15" s="59">
         <v>1</v>
       </c>
-      <c r="FH15" s="52">
+      <c r="FH15" s="58">
         <v>2</v>
       </c>
-      <c r="FI15" s="52">
+      <c r="FI15" s="58">
         <v>3</v>
       </c>
-      <c r="FJ15" s="52">
+      <c r="FJ15" s="58">
         <v>4</v>
       </c>
-      <c r="FK15" s="52">
+      <c r="FK15" s="58">
         <v>5</v>
       </c>
-      <c r="FL15" s="52">
+      <c r="FL15" s="58">
         <v>6</v>
       </c>
-      <c r="FM15" s="52">
+      <c r="FM15" s="58">
         <v>7</v>
       </c>
-      <c r="FN15" s="52">
+      <c r="FN15" s="58">
         <v>8</v>
       </c>
-      <c r="FO15" s="52">
+      <c r="FO15" s="58">
         <v>9</v>
       </c>
-      <c r="FP15" s="52">
+      <c r="FP15" s="58">
         <v>10</v>
       </c>
-      <c r="FQ15" s="52">
+      <c r="FQ15" s="58">
         <v>11</v>
       </c>
-      <c r="FR15" s="52">
+      <c r="FR15" s="58">
         <v>12</v>
       </c>
-      <c r="FS15" s="52">
+      <c r="FS15" s="58">
         <v>13</v>
       </c>
-      <c r="FT15" s="52">
+      <c r="FT15" s="58">
         <v>14</v>
       </c>
-      <c r="FU15" s="52">
+      <c r="FU15" s="58">
         <v>15</v>
       </c>
-      <c r="FV15" s="52">
+      <c r="FV15" s="58">
         <v>16</v>
       </c>
-      <c r="FW15" s="52">
+      <c r="FW15" s="58">
         <v>17</v>
       </c>
-      <c r="FX15" s="52">
+      <c r="FX15" s="58">
         <v>18</v>
       </c>
-      <c r="FY15" s="52">
+      <c r="FY15" s="58">
         <v>19</v>
       </c>
-      <c r="FZ15" s="52">
+      <c r="FZ15" s="58">
         <v>20</v>
       </c>
-      <c r="GA15" s="52">
+      <c r="GA15" s="58">
         <v>21</v>
       </c>
-      <c r="GB15" s="52">
+      <c r="GB15" s="58">
         <v>22</v>
       </c>
-      <c r="GC15" s="52">
+      <c r="GC15" s="58">
         <v>23</v>
       </c>
-      <c r="GD15" s="52">
+      <c r="GD15" s="58">
         <v>24</v>
       </c>
-      <c r="GE15" s="52">
+      <c r="GE15" s="58">
         <v>25</v>
       </c>
-      <c r="GF15" s="52">
+      <c r="GF15" s="58">
         <v>26</v>
       </c>
-      <c r="GG15" s="52">
+      <c r="GG15" s="58">
         <v>27</v>
       </c>
-      <c r="GH15" s="52">
+      <c r="GH15" s="58">
         <v>28</v>
       </c>
-      <c r="GI15" s="52">
+      <c r="GI15" s="58">
         <v>29</v>
       </c>
-      <c r="GJ15" s="52">
+      <c r="GJ15" s="58">
         <v>1</v>
       </c>
-      <c r="GK15" s="52">
+      <c r="GK15" s="58">
         <v>2</v>
       </c>
-      <c r="GL15" s="52">
+      <c r="GL15" s="58">
         <v>3</v>
       </c>
-      <c r="GM15" s="52">
+      <c r="GM15" s="58">
         <v>4</v>
       </c>
-      <c r="GN15" s="53">
+      <c r="GN15" s="59">
         <v>5</v>
       </c>
-      <c r="GO15" s="53">
+      <c r="GO15" s="59">
         <v>6</v>
       </c>
-      <c r="GP15" s="52">
+      <c r="GP15" s="58">
         <v>7</v>
       </c>
-      <c r="GQ15" s="52">
+      <c r="GQ15" s="58">
         <v>8</v>
       </c>
-      <c r="GR15" s="52">
+      <c r="GR15" s="58">
         <v>9</v>
       </c>
-      <c r="GS15" s="52">
+      <c r="GS15" s="58">
         <v>10</v>
       </c>
-      <c r="GT15" s="52">
+      <c r="GT15" s="58">
         <v>11</v>
       </c>
-      <c r="GU15" s="52">
+      <c r="GU15" s="58">
         <v>12</v>
       </c>
-      <c r="GV15" s="52">
+      <c r="GV15" s="58">
         <v>13</v>
       </c>
-      <c r="GW15" s="53">
+      <c r="GW15" s="59">
         <v>14</v>
       </c>
-      <c r="GX15" s="52">
+      <c r="GX15" s="58">
         <v>15</v>
       </c>
-      <c r="GY15" s="52">
+      <c r="GY15" s="58">
         <v>16</v>
       </c>
-      <c r="GZ15" s="53">
+      <c r="GZ15" s="59">
         <v>17</v>
       </c>
-      <c r="HA15" s="52">
+      <c r="HA15" s="58">
         <v>18</v>
       </c>
-      <c r="HB15" s="52">
+      <c r="HB15" s="58">
         <v>19</v>
       </c>
-      <c r="HC15" s="52">
+      <c r="HC15" s="58">
         <v>20</v>
       </c>
-      <c r="HD15" s="52">
+      <c r="HD15" s="58">
         <v>1</v>
       </c>
-      <c r="HE15" s="52">
+      <c r="HE15" s="58">
         <v>2</v>
       </c>
-      <c r="HF15" s="54"/>
+      <c r="HF15" s="60"/>
     </row>
-    <row r="16" spans="1:214" s="55" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-      <c r="K16" s="56" t="s">
+    <row r="16" spans="1:214" s="61" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="55"/>
+      <c r="B16" s="55"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="55"/>
+      <c r="G16" s="55"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="55"/>
+      <c r="J16" s="56"/>
+      <c r="K16" s="62" t="s">
         <v>150</v>
       </c>
-      <c r="L16" s="57" t="s">
+      <c r="L16" s="63" t="s">
         <v>151</v>
       </c>
-      <c r="M16" s="57" t="s">
+      <c r="M16" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="N16" s="57" t="s">
+      <c r="N16" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="O16" s="57" t="s">
+      <c r="O16" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="P16" s="57" t="s">
+      <c r="P16" s="63" t="s">
         <v>153</v>
       </c>
-      <c r="Q16" s="57" t="s">
+      <c r="Q16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="R16" s="57" t="s">
+      <c r="R16" s="63" t="s">
         <v>155</v>
       </c>
-      <c r="S16" s="57" t="s">
+      <c r="S16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="T16" s="57" t="s">
+      <c r="T16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="U16" s="57" t="s">
+      <c r="U16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="V16" s="57" t="s">
+      <c r="V16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="W16" s="57" t="s">
+      <c r="W16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="X16" s="57" t="s">
+      <c r="X16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="Y16" s="57" t="s">
+      <c r="Y16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="Z16" s="57" t="s">
+      <c r="Z16" s="63" t="s">
         <v>156</v>
       </c>
-      <c r="AA16" s="57" t="s">
+      <c r="AA16" s="63" t="s">
         <v>156</v>
       </c>
-      <c r="AB16" s="57" t="s">
+      <c r="AB16" s="63" t="s">
         <v>156</v>
       </c>
-      <c r="AC16" s="57" t="s">
+      <c r="AC16" s="63" t="s">
         <v>156</v>
       </c>
-      <c r="AD16" s="57" t="s">
+      <c r="AD16" s="63" t="s">
         <v>156</v>
       </c>
-      <c r="AE16" s="57" t="s">
+      <c r="AE16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="AF16" s="57" t="s">
+      <c r="AF16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="AG16" s="57" t="s">
+      <c r="AG16" s="63" t="s">
         <v>157</v>
       </c>
-      <c r="AH16" s="57" t="s">
+      <c r="AH16" s="63" t="s">
         <v>156</v>
       </c>
-      <c r="AI16" s="57" t="s">
+      <c r="AI16" s="63" t="s">
         <v>156</v>
       </c>
-      <c r="AJ16" s="57" t="s">
+      <c r="AJ16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="AK16" s="57" t="s">
+      <c r="AK16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="AL16" s="57" t="s">
+      <c r="AL16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="AM16" s="57" t="s">
+      <c r="AM16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="AN16" s="58" t="s">
+      <c r="AN16" s="64" t="s">
         <v>154</v>
       </c>
-      <c r="AO16" s="58" t="s">
+      <c r="AO16" s="64" t="s">
         <v>156</v>
       </c>
-      <c r="AP16" s="58" t="s">
+      <c r="AP16" s="64" t="s">
         <v>158</v>
       </c>
-      <c r="AQ16" s="58" t="s">
+      <c r="AQ16" s="64" t="s">
         <v>154</v>
       </c>
-      <c r="AR16" s="58" t="s">
+      <c r="AR16" s="64" t="s">
         <v>158</v>
       </c>
-      <c r="AS16" s="58" t="s">
+      <c r="AS16" s="64" t="s">
         <v>154</v>
       </c>
-      <c r="AT16" s="58" t="s">
+      <c r="AT16" s="64" t="s">
         <v>157</v>
       </c>
-      <c r="AU16" s="58" t="s">
+      <c r="AU16" s="64" t="s">
         <v>154</v>
       </c>
-      <c r="AV16" s="58" t="s">
+      <c r="AV16" s="64" t="s">
         <v>159</v>
       </c>
-      <c r="AW16" s="58" t="s">
+      <c r="AW16" s="64" t="s">
         <v>154</v>
       </c>
-      <c r="AX16" s="58" t="s">
+      <c r="AX16" s="64" t="s">
         <v>154</v>
       </c>
-      <c r="AY16" s="58" t="s">
+      <c r="AY16" s="64" t="s">
         <v>159</v>
       </c>
-      <c r="AZ16" s="58" t="s">
+      <c r="AZ16" s="64" t="s">
         <v>154</v>
       </c>
-      <c r="BA16" s="57" t="s">
+      <c r="BA16" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="BB16" s="57" t="s">
+      <c r="BB16" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="BC16" s="57" t="s">
+      <c r="BC16" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="BD16" s="57" t="s">
+      <c r="BD16" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="BE16" s="57" t="s">
+      <c r="BE16" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="BF16" s="57" t="s">
+      <c r="BF16" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="BG16" s="57" t="s">
+      <c r="BG16" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="BH16" s="57" t="s">
+      <c r="BH16" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="BI16" s="57" t="s">
+      <c r="BI16" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="BJ16" s="57" t="s">
+      <c r="BJ16" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="BK16" s="57" t="s">
+      <c r="BK16" s="63" t="s">
         <v>152</v>
       </c>
-      <c r="BL16" s="57" t="s">
+      <c r="BL16" s="63" t="s">
         <v>153</v>
       </c>
-      <c r="BM16" s="57" t="s">
+      <c r="BM16" s="63" t="s">
         <v>153</v>
       </c>
-      <c r="BN16" s="57" t="s">
+      <c r="BN16" s="63" t="s">
         <v>153</v>
       </c>
-      <c r="BO16" s="57" t="s">
+      <c r="BO16" s="63" t="s">
         <v>153</v>
       </c>
-      <c r="BP16" s="57" t="s">
+      <c r="BP16" s="63" t="s">
         <v>153</v>
       </c>
-      <c r="BQ16" s="57" t="s">
+      <c r="BQ16" s="63" t="s">
         <v>153</v>
       </c>
-      <c r="BR16" s="57" t="s">
+      <c r="BR16" s="63" t="s">
         <v>153</v>
       </c>
-      <c r="BS16" s="57" t="s">
+      <c r="BS16" s="63" t="s">
         <v>153</v>
       </c>
-      <c r="BT16" s="57" t="s">
+      <c r="BT16" s="63" t="s">
         <v>153</v>
       </c>
-      <c r="BU16" s="57" t="s">
+      <c r="BU16" s="63" t="s">
         <v>153</v>
       </c>
-      <c r="BV16" s="57" t="s">
+      <c r="BV16" s="63" t="s">
         <v>153</v>
       </c>
-      <c r="BW16" s="57" t="s">
+      <c r="BW16" s="63" t="s">
         <v>153</v>
       </c>
-      <c r="BX16" s="57" t="s">
+      <c r="BX16" s="63" t="s">
         <v>153</v>
       </c>
-      <c r="BY16" s="57" t="s">
+      <c r="BY16" s="63" t="s">
         <v>160</v>
       </c>
-      <c r="BZ16" s="57" t="s">
+      <c r="BZ16" s="63" t="s">
         <v>160</v>
       </c>
-      <c r="CA16" s="57" t="s">
+      <c r="CA16" s="63" t="s">
         <v>160</v>
       </c>
-      <c r="CB16" s="57" t="s">
+      <c r="CB16" s="63" t="s">
         <v>160</v>
       </c>
-      <c r="CC16" s="57" t="s">
+      <c r="CC16" s="63" t="s">
         <v>160</v>
       </c>
-      <c r="CD16" s="57" t="s">
+      <c r="CD16" s="63" t="s">
         <v>160</v>
       </c>
-      <c r="CE16" s="57" t="s">
+      <c r="CE16" s="63" t="s">
         <v>160</v>
       </c>
-      <c r="CF16" s="57" t="s">
+      <c r="CF16" s="63" t="s">
         <v>160</v>
       </c>
-      <c r="CG16" s="57" t="s">
+      <c r="CG16" s="63" t="s">
         <v>160</v>
       </c>
-      <c r="CH16" s="57" t="s">
+      <c r="CH16" s="63" t="s">
         <v>160</v>
       </c>
-      <c r="CI16" s="57" t="s">
+      <c r="CI16" s="63" t="s">
         <v>160</v>
       </c>
-      <c r="CJ16" s="57" t="s">
+      <c r="CJ16" s="63" t="s">
         <v>160</v>
       </c>
-      <c r="CK16" s="57" t="s">
+      <c r="CK16" s="63" t="s">
         <v>160</v>
       </c>
-      <c r="CL16" s="57" t="s">
+      <c r="CL16" s="63" t="s">
         <v>151</v>
       </c>
-      <c r="CM16" s="57" t="s">
+      <c r="CM16" s="63" t="s">
         <v>151</v>
       </c>
-      <c r="CN16" s="57" t="s">
+      <c r="CN16" s="63" t="s">
         <v>151</v>
       </c>
-      <c r="CO16" s="57" t="s">
+      <c r="CO16" s="63" t="s">
         <v>161</v>
       </c>
-      <c r="CP16" s="57" t="s">
+      <c r="CP16" s="63" t="s">
         <v>151</v>
       </c>
-      <c r="CQ16" s="57" t="s">
+      <c r="CQ16" s="63" t="s">
         <v>151</v>
       </c>
-      <c r="CR16" s="57" t="s">
+      <c r="CR16" s="63" t="s">
         <v>161</v>
       </c>
-      <c r="CS16" s="57" t="s">
+      <c r="CS16" s="63" t="s">
         <v>151</v>
       </c>
-      <c r="CT16" s="57" t="s">
+      <c r="CT16" s="63" t="s">
         <v>162</v>
       </c>
-      <c r="CU16" s="57" t="s">
+      <c r="CU16" s="63" t="s">
         <v>162</v>
       </c>
-      <c r="CV16" s="57" t="s">
+      <c r="CV16" s="63" t="s">
         <v>162</v>
       </c>
-      <c r="CW16" s="57" t="s">
+      <c r="CW16" s="63" t="s">
         <v>162</v>
       </c>
-      <c r="CX16" s="57" t="s">
+      <c r="CX16" s="63" t="s">
         <v>163</v>
       </c>
-      <c r="CY16" s="57" t="s">
+      <c r="CY16" s="63" t="s">
         <v>163</v>
       </c>
-      <c r="CZ16" s="57" t="s">
+      <c r="CZ16" s="63" t="s">
         <v>164</v>
       </c>
-      <c r="DA16" s="57" t="s">
+      <c r="DA16" s="63" t="s">
         <v>164</v>
       </c>
-      <c r="DB16" s="57" t="s">
+      <c r="DB16" s="63" t="s">
         <v>164</v>
       </c>
-      <c r="DC16" s="57" t="s">
+      <c r="DC16" s="63" t="s">
         <v>164</v>
       </c>
-      <c r="DD16" s="57" t="s">
+      <c r="DD16" s="63" t="s">
         <v>164</v>
       </c>
-      <c r="DE16" s="57" t="s">
+      <c r="DE16" s="63" t="s">
         <v>164</v>
       </c>
-      <c r="DF16" s="57" t="s">
+      <c r="DF16" s="63" t="s">
         <v>164</v>
       </c>
-      <c r="DG16" s="57" t="s">
+      <c r="DG16" s="63" t="s">
         <v>162</v>
       </c>
-      <c r="DH16" s="57" t="s">
+      <c r="DH16" s="63" t="s">
         <v>162</v>
       </c>
-      <c r="DI16" s="57" t="s">
+      <c r="DI16" s="63" t="s">
         <v>162</v>
       </c>
-      <c r="DJ16" s="57" t="s">
+      <c r="DJ16" s="63" t="s">
         <v>164</v>
       </c>
-      <c r="DK16" s="57" t="s">
+      <c r="DK16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="DL16" s="57" t="s">
+      <c r="DL16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="DM16" s="57" t="s">
+      <c r="DM16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="DN16" s="57" t="s">
+      <c r="DN16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="DO16" s="57" t="s">
+      <c r="DO16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="DP16" s="57" t="s">
+      <c r="DP16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="DQ16" s="57" t="s">
+      <c r="DQ16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="DR16" s="57" t="s">
+      <c r="DR16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="DS16" s="57" t="s">
+      <c r="DS16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="DT16" s="57" t="s">
+      <c r="DT16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="DU16" s="57" t="s">
+      <c r="DU16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="DV16" s="57" t="s">
+      <c r="DV16" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="DW16" s="59" t="s">
+      <c r="DW16" s="65" t="s">
         <v>165</v>
       </c>
-      <c r="DX16" s="59" t="s">
+      <c r="DX16" s="65" t="s">
         <v>165</v>
       </c>
-      <c r="DY16" s="59" t="s">
+      <c r="DY16" s="65" t="s">
         <v>165</v>
       </c>
-      <c r="DZ16" s="59" t="s">
+      <c r="DZ16" s="65" t="s">
         <v>165</v>
       </c>
-      <c r="EA16" s="59" t="s">
+      <c r="EA16" s="65" t="s">
         <v>165</v>
       </c>
-      <c r="EB16" s="59" t="s">
+      <c r="EB16" s="65" t="s">
         <v>165</v>
       </c>
-      <c r="EC16" s="59" t="s">
+      <c r="EC16" s="65" t="s">
         <v>165</v>
       </c>
-      <c r="ED16" s="59" t="s">
+      <c r="ED16" s="65" t="s">
         <v>165</v>
       </c>
-      <c r="EE16" s="57" t="s">
+      <c r="EE16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EF16" s="57" t="s">
+      <c r="EF16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EG16" s="57" t="s">
+      <c r="EG16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EH16" s="57" t="s">
+      <c r="EH16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EI16" s="57" t="s">
+      <c r="EI16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EJ16" s="57" t="s">
+      <c r="EJ16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EK16" s="57" t="s">
+      <c r="EK16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EL16" s="57" t="s">
+      <c r="EL16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EM16" s="57" t="s">
+      <c r="EM16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EN16" s="57" t="s">
+      <c r="EN16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EO16" s="57" t="s">
+      <c r="EO16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EP16" s="57" t="s">
+      <c r="EP16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EQ16" s="57" t="s">
+      <c r="EQ16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="ER16" s="57" t="s">
+      <c r="ER16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="ES16" s="57" t="s">
+      <c r="ES16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="ET16" s="57" t="s">
+      <c r="ET16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EU16" s="57" t="s">
+      <c r="EU16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EV16" s="57" t="s">
+      <c r="EV16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EW16" s="57" t="s">
+      <c r="EW16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EX16" s="57" t="s">
+      <c r="EX16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EY16" s="57" t="s">
+      <c r="EY16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="EZ16" s="57" t="s">
+      <c r="EZ16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FA16" s="57" t="s">
+      <c r="FA16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FB16" s="57" t="s">
+      <c r="FB16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FC16" s="57" t="s">
+      <c r="FC16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FD16" s="57" t="s">
+      <c r="FD16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FE16" s="57" t="s">
+      <c r="FE16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FF16" s="57" t="s">
+      <c r="FF16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FG16" s="57" t="s">
+      <c r="FG16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FH16" s="57" t="s">
+      <c r="FH16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FI16" s="57" t="s">
+      <c r="FI16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FJ16" s="57" t="s">
+      <c r="FJ16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FK16" s="57" t="s">
+      <c r="FK16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FL16" s="57" t="s">
+      <c r="FL16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FM16" s="57" t="s">
+      <c r="FM16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FN16" s="57" t="s">
+      <c r="FN16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FO16" s="57" t="s">
+      <c r="FO16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FP16" s="57" t="s">
+      <c r="FP16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FQ16" s="57" t="s">
+      <c r="FQ16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FR16" s="57" t="s">
+      <c r="FR16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FS16" s="57" t="s">
+      <c r="FS16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FT16" s="57" t="s">
+      <c r="FT16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FU16" s="57" t="s">
+      <c r="FU16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FV16" s="57" t="s">
+      <c r="FV16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FW16" s="57" t="s">
+      <c r="FW16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FX16" s="57" t="s">
+      <c r="FX16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FY16" s="57" t="s">
+      <c r="FY16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="FZ16" s="57" t="s">
+      <c r="FZ16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GA16" s="57" t="s">
+      <c r="GA16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GB16" s="57" t="s">
+      <c r="GB16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GC16" s="57" t="s">
+      <c r="GC16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GD16" s="57" t="s">
+      <c r="GD16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GE16" s="57" t="s">
+      <c r="GE16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GF16" s="57" t="s">
+      <c r="GF16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GG16" s="57" t="s">
+      <c r="GG16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GH16" s="57" t="s">
+      <c r="GH16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GI16" s="57" t="s">
+      <c r="GI16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GJ16" s="57" t="s">
+      <c r="GJ16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GK16" s="57" t="s">
+      <c r="GK16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GL16" s="57" t="s">
+      <c r="GL16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GM16" s="57" t="s">
+      <c r="GM16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GN16" s="57" t="s">
+      <c r="GN16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GO16" s="57" t="s">
+      <c r="GO16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GP16" s="57" t="s">
+      <c r="GP16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GQ16" s="57" t="s">
+      <c r="GQ16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GR16" s="57" t="s">
+      <c r="GR16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GS16" s="57" t="s">
+      <c r="GS16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GT16" s="57" t="s">
+      <c r="GT16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GU16" s="57" t="s">
+      <c r="GU16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GV16" s="57" t="s">
+      <c r="GV16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GW16" s="57" t="s">
+      <c r="GW16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GX16" s="57" t="s">
+      <c r="GX16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GY16" s="57" t="s">
+      <c r="GY16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="GZ16" s="57" t="s">
+      <c r="GZ16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="HA16" s="57" t="s">
+      <c r="HA16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="HB16" s="57" t="s">
+      <c r="HB16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="HC16" s="57" t="s">
+      <c r="HC16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="HD16" s="57" t="s">
+      <c r="HD16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="HE16" s="57" t="s">
+      <c r="HE16" s="63" t="s">
         <v>165</v>
       </c>
-      <c r="HF16" s="60"/>
+      <c r="HF16" s="66"/>
     </row>
     <row r="17" spans="1:214" s="73" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="61" t="s">
+      <c r="A17" s="67" t="s">
         <v>218</v>
       </c>
-      <c r="B17" s="62"/>
-[...7 lines deleted...]
-      <c r="J17" s="63">
+      <c r="B17" s="68"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="68"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="68"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="68"/>
+      <c r="J17" s="69">
         <v>1</v>
       </c>
-      <c r="K17" s="64">
+      <c r="K17" s="2">
         <v>2580</v>
       </c>
-      <c r="L17" s="65">
+      <c r="L17" s="3">
         <v>448.7</v>
       </c>
-      <c r="M17" s="66">
+      <c r="M17" s="4">
         <v>5.28</v>
       </c>
-      <c r="N17" s="66">
+      <c r="N17" s="4">
         <v>2.46</v>
       </c>
-      <c r="O17" s="66">
+      <c r="O17" s="4">
         <v>2.82</v>
       </c>
-      <c r="P17" s="10">
+      <c r="P17" s="1">
         <v>3446</v>
       </c>
-      <c r="Q17" s="67">
+      <c r="Q17" s="5">
         <v>7248</v>
       </c>
-      <c r="R17" s="68">
+      <c r="R17" s="6">
         <v>66</v>
       </c>
-      <c r="S17" s="10">
+      <c r="S17" s="1">
         <v>15189</v>
       </c>
-      <c r="T17" s="10">
+      <c r="T17" s="1">
         <v>13757</v>
       </c>
-      <c r="U17" s="10">
+      <c r="U17" s="8">
         <v>1432</v>
       </c>
-      <c r="V17" s="10">
+      <c r="V17" s="1">
         <v>1073</v>
       </c>
-      <c r="W17" s="10">
+      <c r="W17" s="1">
         <v>30</v>
       </c>
-      <c r="X17" s="10">
+      <c r="X17" s="1">
         <v>2475</v>
       </c>
-      <c r="Y17" s="10">
+      <c r="Y17" s="1">
         <v>3844</v>
       </c>
-      <c r="Z17" s="65">
+      <c r="Z17" s="3">
         <v>25.3</v>
       </c>
-      <c r="AA17" s="65">
+      <c r="AA17" s="3">
         <v>9.4</v>
       </c>
-      <c r="AB17" s="65">
+      <c r="AB17" s="3">
         <v>9.4</v>
       </c>
-      <c r="AC17" s="65">
+      <c r="AC17" s="3">
         <v>16.3</v>
       </c>
-      <c r="AD17" s="65">
+      <c r="AD17" s="3">
         <v>90.6</v>
       </c>
-      <c r="AE17" s="10">
+      <c r="AE17" s="1">
         <v>723</v>
       </c>
-      <c r="AF17" s="10">
+      <c r="AF17" s="1">
         <v>2855</v>
       </c>
-      <c r="AG17" s="66">
+      <c r="AG17" s="4">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AH17" s="65">
+      <c r="AH17" s="3">
         <v>79.099999999999994</v>
       </c>
-      <c r="AI17" s="65">
+      <c r="AI17" s="3">
         <v>781.4</v>
       </c>
-      <c r="AJ17" s="67">
+      <c r="AJ17" s="5">
         <v>13690</v>
       </c>
-      <c r="AK17" s="67">
+      <c r="AK17" s="5">
         <v>1073</v>
       </c>
-      <c r="AL17" s="67">
+      <c r="AL17" s="5">
         <v>11031</v>
       </c>
-      <c r="AM17" s="67">
+      <c r="AM17" s="5">
         <v>238</v>
       </c>
-      <c r="AN17" s="67">
+      <c r="AN17" s="5">
         <v>2659</v>
       </c>
-      <c r="AO17" s="68">
+      <c r="AO17" s="6">
         <v>107.4</v>
       </c>
-      <c r="AP17" s="65">
+      <c r="AP17" s="3">
         <v>19.399999999999999</v>
       </c>
-      <c r="AQ17" s="10">
+      <c r="AQ17" s="1">
         <v>3998</v>
       </c>
-      <c r="AR17" s="65">
+      <c r="AR17" s="3">
         <v>29.2</v>
       </c>
-      <c r="AS17" s="10">
+      <c r="AS17" s="1">
         <v>1373</v>
       </c>
-      <c r="AT17" s="66">
+      <c r="AT17" s="4">
         <v>1.89</v>
       </c>
-      <c r="AU17" s="10">
+      <c r="AU17" s="1">
         <v>504</v>
       </c>
-      <c r="AV17" s="10">
+      <c r="AV17" s="1">
         <v>367</v>
       </c>
-      <c r="AW17" s="10">
+      <c r="AW17" s="1">
         <v>59</v>
       </c>
-      <c r="AX17" s="10">
+      <c r="AX17" s="1">
         <v>757</v>
       </c>
-      <c r="AY17" s="10">
+      <c r="AY17" s="1">
         <v>552</v>
       </c>
-      <c r="AZ17" s="10">
+      <c r="AZ17" s="1">
         <v>89</v>
       </c>
-      <c r="BA17" s="66">
+      <c r="BA17" s="4">
         <v>5.32</v>
       </c>
-      <c r="BB17" s="66">
+      <c r="BB17" s="4">
         <v>2.48</v>
       </c>
-      <c r="BC17" s="69">
+      <c r="BC17" s="7">
         <v>0.46</v>
       </c>
-      <c r="BD17" s="69">
+      <c r="BD17" s="7">
         <v>5.28</v>
       </c>
-      <c r="BE17" s="69">
+      <c r="BE17" s="7">
         <v>2.46</v>
       </c>
-      <c r="BF17" s="69">
+      <c r="BF17" s="7">
         <v>2.82</v>
       </c>
-      <c r="BG17" s="69">
+      <c r="BG17" s="7">
         <v>0.44</v>
       </c>
-      <c r="BH17" s="69">
+      <c r="BH17" s="7">
         <v>2.38</v>
       </c>
-      <c r="BI17" s="69">
+      <c r="BI17" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BJ17" s="69">
+      <c r="BJ17" s="7">
         <v>0.05</v>
       </c>
-      <c r="BK17" s="69">
+      <c r="BK17" s="7">
         <v>0.02</v>
       </c>
       <c r="BL17" s="70">
         <v>3446</v>
       </c>
       <c r="BM17" s="71">
         <v>2849</v>
       </c>
       <c r="BN17" s="71">
         <v>597</v>
       </c>
       <c r="BO17" s="71">
         <v>425</v>
       </c>
       <c r="BP17" s="71">
         <v>172</v>
       </c>
       <c r="BQ17" s="70">
         <v>2849</v>
       </c>
       <c r="BR17" s="71">
         <v>116</v>
       </c>
       <c r="BS17" s="71">
         <v>267</v>
       </c>
       <c r="BT17" s="71">
         <v>177</v>
       </c>
       <c r="BU17" s="71">
         <v>453</v>
       </c>
       <c r="BV17" s="71">
         <v>365</v>
       </c>
       <c r="BW17" s="71">
         <v>450</v>
       </c>
       <c r="BX17" s="71">
         <v>1021</v>
       </c>
-      <c r="BY17" s="65">
+      <c r="BY17" s="3">
         <v>448.7</v>
       </c>
-      <c r="BZ17" s="65">
+      <c r="BZ17" s="3">
         <v>178.2</v>
       </c>
-      <c r="CA17" s="65">
+      <c r="CA17" s="3">
         <v>232.1</v>
       </c>
-      <c r="CB17" s="68">
+      <c r="CB17" s="6">
         <v>121.9</v>
       </c>
-      <c r="CC17" s="68">
+      <c r="CC17" s="6">
         <v>29.3</v>
       </c>
-      <c r="CD17" s="68">
+      <c r="CD17" s="6">
         <v>65.400000000000006</v>
       </c>
-      <c r="CE17" s="68">
+      <c r="CE17" s="6">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CF17" s="68">
+      <c r="CF17" s="6">
         <v>156.5</v>
       </c>
-      <c r="CG17" s="68">
+      <c r="CG17" s="6">
         <v>35.6</v>
       </c>
-      <c r="CH17" s="68">
+      <c r="CH17" s="6">
         <v>5</v>
       </c>
-      <c r="CI17" s="68">
+      <c r="CI17" s="6">
         <v>20.8</v>
       </c>
-      <c r="CJ17" s="68">
+      <c r="CJ17" s="6">
         <v>14.8</v>
       </c>
-      <c r="CK17" s="68">
+      <c r="CK17" s="6">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CL17" s="65">
+      <c r="CL17" s="3">
         <v>9.9</v>
       </c>
-      <c r="CM17" s="65">
+      <c r="CM17" s="3">
         <v>19.2</v>
       </c>
-      <c r="CN17" s="65">
+      <c r="CN17" s="3">
         <v>37.1</v>
       </c>
-      <c r="CO17" s="65">
+      <c r="CO17" s="3">
         <v>537.6</v>
       </c>
-      <c r="CP17" s="65">
+      <c r="CP17" s="3">
         <v>20.3</v>
       </c>
-      <c r="CQ17" s="65">
+      <c r="CQ17" s="3">
         <v>1</v>
       </c>
-      <c r="CR17" s="65">
+      <c r="CR17" s="3">
         <v>116.4</v>
       </c>
-      <c r="CS17" s="65">
+      <c r="CS17" s="3">
         <v>71.8</v>
       </c>
-      <c r="CT17" s="65">
+      <c r="CT17" s="3">
         <v>1.2</v>
       </c>
-      <c r="CU17" s="65">
+      <c r="CU17" s="3">
         <v>1.2</v>
       </c>
-      <c r="CV17" s="65">
+      <c r="CV17" s="3">
         <v>0.6</v>
       </c>
-      <c r="CW17" s="65">
+      <c r="CW17" s="3">
         <v>1.5</v>
       </c>
-      <c r="CX17" s="10">
+      <c r="CX17" s="1">
         <v>16</v>
       </c>
-      <c r="CY17" s="10">
+      <c r="CY17" s="1">
         <v>285</v>
       </c>
-      <c r="CZ17" s="10">
+      <c r="CZ17" s="1">
         <v>7659</v>
       </c>
-      <c r="DA17" s="10">
+      <c r="DA17" s="1">
         <v>1681</v>
       </c>
-      <c r="DB17" s="10">
+      <c r="DB17" s="1">
         <v>481</v>
       </c>
-      <c r="DC17" s="10">
+      <c r="DC17" s="1">
         <v>4785</v>
       </c>
-      <c r="DD17" s="10">
+      <c r="DD17" s="1">
         <v>1186</v>
       </c>
-      <c r="DE17" s="10">
+      <c r="DE17" s="1">
         <v>3599</v>
       </c>
-      <c r="DF17" s="10">
+      <c r="DF17" s="1">
         <v>10769</v>
       </c>
-      <c r="DG17" s="65">
+      <c r="DG17" s="3">
         <v>0.9</v>
       </c>
-      <c r="DH17" s="65">
+      <c r="DH17" s="3">
         <v>0.5</v>
       </c>
-      <c r="DI17" s="65">
+      <c r="DI17" s="3">
         <v>2.7</v>
       </c>
-      <c r="DJ17" s="10">
+      <c r="DJ17" s="1">
         <v>282</v>
       </c>
-      <c r="DK17" s="10">
+      <c r="DK17" s="1">
         <v>15189</v>
       </c>
-      <c r="DL17" s="10">
+      <c r="DL17" s="1">
         <v>12617</v>
       </c>
-      <c r="DM17" s="10">
-[...2 lines deleted...]
-      <c r="DN17" s="10">
+      <c r="DM17" s="1">
+        <v>2572</v>
+      </c>
+      <c r="DN17" s="1">
         <v>13757</v>
       </c>
-      <c r="DO17" s="10">
+      <c r="DO17" s="1">
         <v>11001</v>
       </c>
-      <c r="DP17" s="10">
-[...2 lines deleted...]
-      <c r="DQ17" s="10">
+      <c r="DP17" s="1">
+        <v>2756</v>
+      </c>
+      <c r="DQ17" s="8">
         <v>1432</v>
       </c>
-      <c r="DR17" s="10">
+      <c r="DR17" s="1">
         <v>1616</v>
       </c>
-      <c r="DS17" s="10">
+      <c r="DS17" s="8">
         <v>-184</v>
       </c>
-      <c r="DT17" s="10">
+      <c r="DT17" s="1">
         <v>1073</v>
       </c>
-      <c r="DU17" s="10">
+      <c r="DU17" s="1">
         <v>30</v>
       </c>
-      <c r="DV17" s="10">
+      <c r="DV17" s="1">
         <v>2475</v>
       </c>
-      <c r="DW17" s="10">
+      <c r="DW17" s="1">
         <v>26223</v>
       </c>
-      <c r="DX17" s="10">
+      <c r="DX17" s="1">
         <v>12033</v>
       </c>
-      <c r="DY17" s="10">
+      <c r="DY17" s="1">
         <v>7605</v>
       </c>
-      <c r="DZ17" s="10">
+      <c r="DZ17" s="1">
         <v>7140</v>
       </c>
-      <c r="EA17" s="10">
+      <c r="EA17" s="1">
         <v>465</v>
       </c>
-      <c r="EB17" s="10">
+      <c r="EB17" s="1">
         <v>1173</v>
       </c>
-      <c r="EC17" s="10">
+      <c r="EC17" s="1">
         <v>868</v>
       </c>
-      <c r="ED17" s="10">
+      <c r="ED17" s="1">
         <v>3255</v>
       </c>
-      <c r="EE17" s="10">
+      <c r="EE17" s="1">
         <v>14190</v>
       </c>
-      <c r="EF17" s="67">
+      <c r="EF17" s="5">
         <v>2755</v>
       </c>
-      <c r="EG17" s="67">
+      <c r="EG17" s="5">
         <v>4027</v>
       </c>
-      <c r="EH17" s="67">
+      <c r="EH17" s="5">
         <v>6942</v>
       </c>
-      <c r="EI17" s="67">
+      <c r="EI17" s="5">
         <v>466</v>
       </c>
-      <c r="EJ17" s="67">
+      <c r="EJ17" s="5">
         <v>5468</v>
       </c>
-      <c r="EK17" s="67">
+      <c r="EK17" s="5">
         <v>1540</v>
       </c>
-      <c r="EL17" s="67">
+      <c r="EL17" s="5">
         <v>603</v>
       </c>
-      <c r="EM17" s="67">
+      <c r="EM17" s="5">
         <v>217</v>
       </c>
-      <c r="EN17" s="10">
+      <c r="EN17" s="1">
         <v>3928</v>
       </c>
-      <c r="EO17" s="10">
+      <c r="EO17" s="1">
         <v>3928</v>
       </c>
-      <c r="EP17" s="10">
+      <c r="EP17" s="1">
         <v>20755</v>
       </c>
-      <c r="EQ17" s="10">
+      <c r="EQ17" s="1">
         <v>1044</v>
       </c>
-      <c r="ER17" s="10">
+      <c r="ER17" s="1">
         <v>34</v>
       </c>
-      <c r="ES17" s="10">
+      <c r="ES17" s="1">
         <v>207</v>
       </c>
-      <c r="ET17" s="10">
+      <c r="ET17" s="1">
         <v>755</v>
       </c>
-      <c r="EU17" s="10">
+      <c r="EU17" s="1">
         <v>48</v>
       </c>
-      <c r="EV17" s="10">
+      <c r="EV17" s="1">
         <v>987</v>
       </c>
-      <c r="EW17" s="10">
+      <c r="EW17" s="1">
         <v>34</v>
       </c>
-      <c r="EX17" s="10">
+      <c r="EX17" s="1">
         <v>188</v>
       </c>
-      <c r="EY17" s="10">
+      <c r="EY17" s="1">
         <v>724</v>
       </c>
-      <c r="EZ17" s="67">
+      <c r="EZ17" s="5">
         <v>41</v>
       </c>
-      <c r="FA17" s="67">
+      <c r="FA17" s="5">
         <v>829</v>
       </c>
-      <c r="FB17" s="67">
+      <c r="FB17" s="5">
         <v>648</v>
       </c>
-      <c r="FC17" s="67">
+      <c r="FC17" s="5">
         <v>181</v>
       </c>
-      <c r="FD17" s="67">
+      <c r="FD17" s="5">
         <v>732</v>
       </c>
-      <c r="FE17" s="67">
+      <c r="FE17" s="5">
         <v>555</v>
       </c>
-      <c r="FF17" s="10">
+      <c r="FF17" s="1">
         <v>177</v>
       </c>
-      <c r="FG17" s="10">
+      <c r="FG17" s="1">
         <v>13690</v>
       </c>
-      <c r="FH17" s="10">
+      <c r="FH17" s="1">
         <v>9552</v>
       </c>
-      <c r="FI17" s="10">
+      <c r="FI17" s="1">
         <v>2323</v>
       </c>
-      <c r="FJ17" s="67">
+      <c r="FJ17" s="5">
         <v>112</v>
       </c>
-      <c r="FK17" s="67">
+      <c r="FK17" s="5">
         <v>13</v>
       </c>
-      <c r="FL17" s="67">
+      <c r="FL17" s="5">
         <v>104</v>
       </c>
-      <c r="FM17" s="67">
+      <c r="FM17" s="5">
         <v>391</v>
       </c>
-      <c r="FN17" s="67">
+      <c r="FN17" s="5">
         <v>184</v>
       </c>
-      <c r="FO17" s="67">
+      <c r="FO17" s="5">
         <v>207</v>
       </c>
-      <c r="FP17" s="67">
+      <c r="FP17" s="5">
         <v>346</v>
       </c>
-      <c r="FQ17" s="67">
+      <c r="FQ17" s="5">
         <v>3913</v>
       </c>
-      <c r="FR17" s="67">
+      <c r="FR17" s="5">
         <v>2133</v>
       </c>
-      <c r="FS17" s="67">
+      <c r="FS17" s="5">
         <v>1780</v>
       </c>
-      <c r="FT17" s="67">
+      <c r="FT17" s="5">
         <v>1674</v>
       </c>
-      <c r="FU17" s="67">
+      <c r="FU17" s="5">
         <v>474</v>
       </c>
-      <c r="FV17" s="67">
+      <c r="FV17" s="5">
         <v>111</v>
       </c>
-      <c r="FW17" s="67">
+      <c r="FW17" s="5">
         <v>363</v>
       </c>
-      <c r="FX17" s="67">
+      <c r="FX17" s="5">
         <v>47</v>
       </c>
-      <c r="FY17" s="67">
+      <c r="FY17" s="5">
         <v>155</v>
       </c>
-      <c r="FZ17" s="10">
+      <c r="FZ17" s="1">
         <v>2747</v>
       </c>
-      <c r="GA17" s="10">
+      <c r="GA17" s="1">
         <v>1508</v>
       </c>
-      <c r="GB17" s="10">
+      <c r="GB17" s="1">
         <v>462</v>
       </c>
-      <c r="GC17" s="10">
+      <c r="GC17" s="1">
         <v>421</v>
       </c>
-      <c r="GD17" s="10">
+      <c r="GD17" s="1">
         <v>133</v>
       </c>
-      <c r="GE17" s="10">
+      <c r="GE17" s="1">
         <v>57</v>
       </c>
-      <c r="GF17" s="10">
+      <c r="GF17" s="1">
         <v>149</v>
       </c>
-      <c r="GG17" s="67">
+      <c r="GG17" s="5">
         <v>105</v>
       </c>
-      <c r="GH17" s="67">
+      <c r="GH17" s="5">
         <v>1073</v>
       </c>
-      <c r="GI17" s="67">
+      <c r="GI17" s="5">
         <v>167</v>
       </c>
-      <c r="GJ17" s="10">
+      <c r="GJ17" s="1">
         <v>11031</v>
       </c>
-      <c r="GK17" s="10">
+      <c r="GK17" s="1">
         <v>718</v>
       </c>
-      <c r="GL17" s="10">
+      <c r="GL17" s="1">
         <v>371</v>
       </c>
-      <c r="GM17" s="67">
+      <c r="GM17" s="5">
         <v>306</v>
       </c>
-      <c r="GN17" s="67">
+      <c r="GN17" s="5">
         <v>737</v>
       </c>
-      <c r="GO17" s="67">
+      <c r="GO17" s="5">
         <v>1297</v>
       </c>
-      <c r="GP17" s="67">
+      <c r="GP17" s="5">
         <v>678</v>
       </c>
-      <c r="GQ17" s="67">
+      <c r="GQ17" s="5">
         <v>549</v>
       </c>
-      <c r="GR17" s="67">
+      <c r="GR17" s="5">
         <v>767</v>
       </c>
-      <c r="GS17" s="67">
+      <c r="GS17" s="5">
         <v>637</v>
       </c>
-      <c r="GT17" s="67">
+      <c r="GT17" s="5">
         <v>155</v>
       </c>
-      <c r="GU17" s="67">
+      <c r="GU17" s="5">
         <v>51</v>
       </c>
-      <c r="GV17" s="10">
+      <c r="GV17" s="1">
         <v>591</v>
       </c>
-      <c r="GW17" s="10">
+      <c r="GW17" s="1">
         <v>79</v>
       </c>
-      <c r="GX17" s="10">
+      <c r="GX17" s="1">
         <v>338</v>
       </c>
-      <c r="GY17" s="67">
+      <c r="GY17" s="5">
         <v>30</v>
       </c>
-      <c r="GZ17" s="67">
+      <c r="GZ17" s="5">
         <v>1502</v>
       </c>
-      <c r="HA17" s="67">
+      <c r="HA17" s="5">
         <v>1011</v>
       </c>
-      <c r="HB17" s="67">
+      <c r="HB17" s="5">
         <v>238</v>
       </c>
-      <c r="HC17" s="10">
+      <c r="HC17" s="1">
         <v>1375</v>
       </c>
-      <c r="HD17" s="67">
+      <c r="HD17" s="5">
         <v>2659</v>
       </c>
-      <c r="HE17" s="67">
+      <c r="HE17" s="5">
         <v>1255</v>
       </c>
       <c r="HF17" s="72">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:214" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="74" t="s">
         <v>166</v>
       </c>
       <c r="B18" s="74"/>
       <c r="C18" s="74"/>
       <c r="D18" s="74"/>
       <c r="E18" s="74"/>
       <c r="F18" s="75"/>
       <c r="G18" s="75"/>
       <c r="H18" s="75"/>
       <c r="I18" s="74"/>
-      <c r="J18" s="63">
+      <c r="J18" s="69">
         <v>2</v>
       </c>
-      <c r="K18" s="64">
+      <c r="K18" s="2">
         <v>292</v>
       </c>
-      <c r="L18" s="65">
+      <c r="L18" s="3">
         <v>2730.3</v>
       </c>
-      <c r="M18" s="66">
+      <c r="M18" s="4">
         <v>5.6</v>
       </c>
-      <c r="N18" s="66">
+      <c r="N18" s="4">
         <v>2.73</v>
       </c>
-      <c r="O18" s="66">
+      <c r="O18" s="4">
         <v>2.87</v>
       </c>
-      <c r="P18" s="10">
+      <c r="P18" s="1">
         <v>5187</v>
       </c>
-      <c r="Q18" s="67">
+      <c r="Q18" s="5">
         <v>23835</v>
       </c>
-      <c r="R18" s="68">
+      <c r="R18" s="6">
         <v>54.9</v>
       </c>
-      <c r="S18" s="10">
+      <c r="S18" s="1">
         <v>44662</v>
       </c>
-      <c r="T18" s="10">
+      <c r="T18" s="1">
         <v>43871</v>
       </c>
-      <c r="U18" s="10">
+      <c r="U18" s="8">
         <v>791</v>
       </c>
-      <c r="V18" s="10">
+      <c r="V18" s="1">
         <v>6417</v>
       </c>
-      <c r="W18" s="10">
+      <c r="W18" s="1">
         <v>179</v>
       </c>
-      <c r="X18" s="10">
+      <c r="X18" s="1">
         <v>7029</v>
       </c>
-      <c r="Y18" s="10">
+      <c r="Y18" s="1">
         <v>11758</v>
       </c>
-      <c r="Z18" s="65">
+      <c r="Z18" s="3">
         <v>26.3</v>
       </c>
-      <c r="AA18" s="65">
+      <c r="AA18" s="3">
         <v>9.9</v>
       </c>
-      <c r="AB18" s="65">
+      <c r="AB18" s="3">
         <v>1.8</v>
       </c>
-      <c r="AC18" s="65">
+      <c r="AC18" s="3">
         <v>15.7</v>
       </c>
-      <c r="AD18" s="65">
+      <c r="AD18" s="3">
         <v>98.2</v>
       </c>
-      <c r="AE18" s="10">
+      <c r="AE18" s="1">
         <v>2092</v>
       </c>
-      <c r="AF18" s="10">
+      <c r="AF18" s="1">
         <v>7947</v>
       </c>
-      <c r="AG18" s="66">
+      <c r="AG18" s="4">
         <v>0.63</v>
       </c>
-      <c r="AH18" s="65">
+      <c r="AH18" s="3">
         <v>62.4</v>
       </c>
-      <c r="AI18" s="65">
+      <c r="AI18" s="3">
         <v>505</v>
       </c>
-      <c r="AJ18" s="67">
+      <c r="AJ18" s="5">
         <v>49313</v>
       </c>
-      <c r="AK18" s="67">
+      <c r="AK18" s="5">
         <v>6417</v>
       </c>
-      <c r="AL18" s="67">
+      <c r="AL18" s="5">
         <v>40933</v>
       </c>
-      <c r="AM18" s="67">
+      <c r="AM18" s="5">
         <v>921</v>
       </c>
-      <c r="AN18" s="67">
+      <c r="AN18" s="5">
         <v>8380</v>
       </c>
-      <c r="AO18" s="65">
-[...2 lines deleted...]
-      <c r="AP18" s="65">
+      <c r="AO18" s="3">
+        <v>119.2</v>
+      </c>
+      <c r="AP18" s="3">
         <v>17</v>
       </c>
-      <c r="AQ18" s="10">
+      <c r="AQ18" s="1">
         <v>12930</v>
       </c>
-      <c r="AR18" s="65">
+      <c r="AR18" s="3">
         <v>26.2</v>
       </c>
-      <c r="AS18" s="10">
+      <c r="AS18" s="1">
         <v>4256</v>
       </c>
-      <c r="AT18" s="66">
+      <c r="AT18" s="4">
         <v>2.0699999999999998</v>
       </c>
-      <c r="AU18" s="10">
+      <c r="AU18" s="1">
         <v>1497</v>
       </c>
-      <c r="AV18" s="10">
+      <c r="AV18" s="1">
         <v>352</v>
       </c>
-      <c r="AW18" s="10">
+      <c r="AW18" s="1">
         <v>31</v>
       </c>
-      <c r="AX18" s="10">
+      <c r="AX18" s="1">
         <v>2309</v>
       </c>
-      <c r="AY18" s="10">
+      <c r="AY18" s="1">
         <v>542</v>
       </c>
-      <c r="AZ18" s="10">
+      <c r="AZ18" s="1">
         <v>47</v>
       </c>
-      <c r="BA18" s="66">
+      <c r="BA18" s="4">
         <v>5.62</v>
       </c>
-      <c r="BB18" s="66">
+      <c r="BB18" s="4">
         <v>2.74</v>
       </c>
-      <c r="BC18" s="69">
+      <c r="BC18" s="7">
         <v>0.56999999999999995</v>
       </c>
-      <c r="BD18" s="69">
+      <c r="BD18" s="7">
         <v>5.6</v>
       </c>
-      <c r="BE18" s="69">
+      <c r="BE18" s="7">
         <v>2.73</v>
       </c>
-      <c r="BF18" s="69">
+      <c r="BF18" s="7">
         <v>2.87</v>
       </c>
-      <c r="BG18" s="69">
+      <c r="BG18" s="7">
         <v>0.56000000000000005</v>
       </c>
-      <c r="BH18" s="69">
+      <c r="BH18" s="7">
         <v>2.31</v>
       </c>
-      <c r="BI18" s="69">
+      <c r="BI18" s="7">
         <v>0.17</v>
       </c>
-      <c r="BJ18" s="69">
+      <c r="BJ18" s="7">
         <v>0.11</v>
       </c>
-      <c r="BK18" s="69">
+      <c r="BK18" s="7">
         <v>0.06</v>
       </c>
       <c r="BL18" s="70">
         <v>5187</v>
       </c>
       <c r="BM18" s="76">
         <v>4408</v>
       </c>
       <c r="BN18" s="76">
         <v>779</v>
       </c>
       <c r="BO18" s="76">
         <v>548</v>
       </c>
       <c r="BP18" s="76">
         <v>231</v>
       </c>
       <c r="BQ18" s="70">
         <v>4408</v>
       </c>
       <c r="BR18" s="76">
         <v>339</v>
       </c>
       <c r="BS18" s="76">
         <v>636</v>
       </c>
       <c r="BT18" s="76">
         <v>563</v>
       </c>
       <c r="BU18" s="76">
         <v>1045</v>
       </c>
       <c r="BV18" s="76">
         <v>675</v>
       </c>
       <c r="BW18" s="76">
         <v>332</v>
       </c>
       <c r="BX18" s="76">
         <v>818</v>
       </c>
-      <c r="BY18" s="65">
+      <c r="BY18" s="3">
         <v>2730.3</v>
       </c>
-      <c r="BZ18" s="65">
+      <c r="BZ18" s="3">
         <v>622.1</v>
       </c>
-      <c r="CA18" s="65">
+      <c r="CA18" s="3">
         <v>517.9</v>
       </c>
-      <c r="CB18" s="68">
+      <c r="CB18" s="6">
         <v>1205.5</v>
       </c>
-      <c r="CC18" s="68">
+      <c r="CC18" s="6">
         <v>40.200000000000003</v>
       </c>
-      <c r="CD18" s="68">
+      <c r="CD18" s="6">
         <v>966.7</v>
       </c>
-      <c r="CE18" s="68">
+      <c r="CE18" s="6">
         <v>80.099999999999994</v>
       </c>
-      <c r="CF18" s="68">
+      <c r="CF18" s="6">
         <v>315.5</v>
       </c>
-      <c r="CG18" s="68">
+      <c r="CG18" s="6">
         <v>389.8</v>
       </c>
-      <c r="CH18" s="65">
+      <c r="CH18" s="3">
         <v>24.7</v>
       </c>
-      <c r="CI18" s="65">
+      <c r="CI18" s="3">
         <v>211.6</v>
       </c>
-      <c r="CJ18" s="65">
+      <c r="CJ18" s="3">
         <v>169.4</v>
       </c>
-      <c r="CK18" s="65">
+      <c r="CK18" s="3">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CL18" s="65">
+      <c r="CL18" s="3">
         <v>168.3</v>
       </c>
-      <c r="CM18" s="65">
+      <c r="CM18" s="3">
         <v>195.3</v>
       </c>
-      <c r="CN18" s="65">
+      <c r="CN18" s="3">
         <v>152.9</v>
       </c>
-      <c r="CO18" s="65">
+      <c r="CO18" s="3">
         <v>889.3</v>
       </c>
-      <c r="CP18" s="65">
+      <c r="CP18" s="3">
         <v>3.3</v>
       </c>
-      <c r="CQ18" s="65">
+      <c r="CQ18" s="3">
         <v>1</v>
       </c>
-      <c r="CR18" s="65">
+      <c r="CR18" s="3">
         <v>194</v>
       </c>
-      <c r="CS18" s="65">
+      <c r="CS18" s="3">
         <v>702.2</v>
       </c>
-      <c r="CT18" s="65">
+      <c r="CT18" s="3">
         <v>12.8</v>
       </c>
-      <c r="CU18" s="65">
+      <c r="CU18" s="3">
         <v>3.4</v>
       </c>
-      <c r="CV18" s="65">
+      <c r="CV18" s="3">
         <v>2.1</v>
       </c>
-      <c r="CW18" s="65">
+      <c r="CW18" s="3">
         <v>0.5</v>
       </c>
-      <c r="CX18" s="10">
+      <c r="CX18" s="1">
         <v>11</v>
       </c>
-      <c r="CY18" s="10" t="s">
+      <c r="CY18" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="CZ18" s="10">
+      <c r="CZ18" s="1">
         <v>17801</v>
       </c>
-      <c r="DA18" s="10">
+      <c r="DA18" s="1">
         <v>22464</v>
       </c>
-      <c r="DB18" s="10">
+      <c r="DB18" s="1">
         <v>6352</v>
       </c>
-      <c r="DC18" s="10">
+      <c r="DC18" s="1">
         <v>63136</v>
       </c>
-      <c r="DD18" s="10">
+      <c r="DD18" s="1">
         <v>239</v>
       </c>
-      <c r="DE18" s="10">
+      <c r="DE18" s="1">
         <v>62897</v>
       </c>
-      <c r="DF18" s="10">
+      <c r="DF18" s="1">
         <v>117288</v>
       </c>
-      <c r="DG18" s="65">
+      <c r="DG18" s="3">
         <v>2.6</v>
       </c>
-      <c r="DH18" s="65">
+      <c r="DH18" s="3">
         <v>2.2000000000000002</v>
       </c>
-      <c r="DI18" s="65">
+      <c r="DI18" s="3">
         <v>0</v>
       </c>
-      <c r="DJ18" s="10">
+      <c r="DJ18" s="1">
         <v>148</v>
       </c>
-      <c r="DK18" s="10">
+      <c r="DK18" s="1">
         <v>44662</v>
       </c>
-      <c r="DL18" s="10">
+      <c r="DL18" s="1">
         <v>42896</v>
       </c>
-      <c r="DM18" s="10">
-[...2 lines deleted...]
-      <c r="DN18" s="10">
+      <c r="DM18" s="1">
+        <v>1766</v>
+      </c>
+      <c r="DN18" s="1">
         <v>43871</v>
       </c>
-      <c r="DO18" s="10">
+      <c r="DO18" s="1">
         <v>40754</v>
       </c>
-      <c r="DP18" s="10">
+      <c r="DP18" s="1">
         <v>3117</v>
       </c>
-      <c r="DQ18" s="10">
+      <c r="DQ18" s="8">
         <v>791</v>
       </c>
-      <c r="DR18" s="10">
+      <c r="DR18" s="1">
         <v>2142</v>
       </c>
-      <c r="DS18" s="10">
-[...2 lines deleted...]
-      <c r="DT18" s="10">
+      <c r="DS18" s="8">
+        <v>-1351</v>
+      </c>
+      <c r="DT18" s="1">
         <v>6417</v>
       </c>
-      <c r="DU18" s="10">
+      <c r="DU18" s="1">
         <v>179</v>
       </c>
-      <c r="DV18" s="10">
+      <c r="DV18" s="1">
         <v>7029</v>
       </c>
-      <c r="DW18" s="10">
+      <c r="DW18" s="1">
         <v>71017</v>
       </c>
-      <c r="DX18" s="10">
+      <c r="DX18" s="1">
         <v>35339</v>
       </c>
-      <c r="DY18" s="10">
+      <c r="DY18" s="1">
         <v>20118</v>
       </c>
-      <c r="DZ18" s="10">
+      <c r="DZ18" s="1">
         <v>18839</v>
       </c>
-      <c r="EA18" s="10">
+      <c r="EA18" s="1">
         <v>1279</v>
       </c>
-      <c r="EB18" s="10">
+      <c r="EB18" s="1">
         <v>5909</v>
       </c>
-      <c r="EC18" s="10">
+      <c r="EC18" s="1">
         <v>4864</v>
       </c>
-      <c r="ED18" s="10">
+      <c r="ED18" s="1">
         <v>9312</v>
       </c>
-      <c r="EE18" s="10">
+      <c r="EE18" s="1">
         <v>35678</v>
       </c>
-      <c r="EF18" s="67">
+      <c r="EF18" s="5">
         <v>9738</v>
       </c>
-      <c r="EG18" s="67">
+      <c r="EG18" s="5">
         <v>11745</v>
       </c>
-      <c r="EH18" s="10">
+      <c r="EH18" s="1">
         <v>11843</v>
       </c>
-      <c r="EI18" s="10">
+      <c r="EI18" s="1">
         <v>2352</v>
       </c>
-      <c r="EJ18" s="10">
+      <c r="EJ18" s="1">
         <v>26679</v>
       </c>
-      <c r="EK18" s="10">
+      <c r="EK18" s="1">
         <v>6998</v>
       </c>
-      <c r="EL18" s="10">
+      <c r="EL18" s="1">
         <v>2301</v>
       </c>
-      <c r="EM18" s="10">
+      <c r="EM18" s="1">
         <v>1758</v>
       </c>
-      <c r="EN18" s="10">
+      <c r="EN18" s="1">
         <v>19681</v>
       </c>
-      <c r="EO18" s="10">
+      <c r="EO18" s="1">
         <v>19681</v>
       </c>
-      <c r="EP18" s="10">
+      <c r="EP18" s="1">
         <v>44338</v>
       </c>
-      <c r="EQ18" s="10">
+      <c r="EQ18" s="1">
         <v>4071</v>
       </c>
-      <c r="ER18" s="10">
+      <c r="ER18" s="1">
         <v>462</v>
       </c>
-      <c r="ES18" s="10">
+      <c r="ES18" s="1">
         <v>358</v>
       </c>
-      <c r="ET18" s="10">
+      <c r="ET18" s="1">
         <v>3193</v>
       </c>
-      <c r="EU18" s="10">
+      <c r="EU18" s="1">
         <v>58</v>
       </c>
-      <c r="EV18" s="10">
+      <c r="EV18" s="1">
         <v>3848</v>
       </c>
-      <c r="EW18" s="10">
+      <c r="EW18" s="1">
         <v>462</v>
       </c>
-      <c r="EX18" s="10">
+      <c r="EX18" s="1">
         <v>332</v>
       </c>
-      <c r="EY18" s="10">
+      <c r="EY18" s="1">
         <v>2996</v>
       </c>
-      <c r="EZ18" s="67">
+      <c r="EZ18" s="5">
         <v>58</v>
       </c>
-      <c r="FA18" s="67">
+      <c r="FA18" s="5">
         <v>3939</v>
       </c>
-      <c r="FB18" s="67">
+      <c r="FB18" s="5">
         <v>2655</v>
       </c>
-      <c r="FC18" s="67">
+      <c r="FC18" s="5">
         <v>1284</v>
       </c>
-      <c r="FD18" s="10">
+      <c r="FD18" s="1">
         <v>3741</v>
       </c>
-      <c r="FE18" s="10">
+      <c r="FE18" s="1">
         <v>2468</v>
       </c>
-      <c r="FF18" s="10">
+      <c r="FF18" s="1">
         <v>1273</v>
       </c>
-      <c r="FG18" s="10">
+      <c r="FG18" s="1">
         <v>49313</v>
       </c>
-      <c r="FH18" s="10">
+      <c r="FH18" s="1">
         <v>23901</v>
       </c>
-      <c r="FI18" s="10">
+      <c r="FI18" s="1">
         <v>6061</v>
       </c>
-      <c r="FJ18" s="67">
+      <c r="FJ18" s="5">
         <v>1513</v>
       </c>
-      <c r="FK18" s="67">
+      <c r="FK18" s="5">
         <v>58</v>
       </c>
-      <c r="FL18" s="67">
+      <c r="FL18" s="5">
         <v>1386</v>
       </c>
-      <c r="FM18" s="67">
+      <c r="FM18" s="5">
         <v>3097</v>
       </c>
-      <c r="FN18" s="67">
+      <c r="FN18" s="5">
         <v>12</v>
       </c>
-      <c r="FO18" s="67">
+      <c r="FO18" s="5">
         <v>3085</v>
       </c>
-      <c r="FP18" s="67">
+      <c r="FP18" s="5">
         <v>1843</v>
       </c>
-      <c r="FQ18" s="10">
+      <c r="FQ18" s="1">
         <v>8968</v>
       </c>
-      <c r="FR18" s="10">
+      <c r="FR18" s="1">
         <v>6672</v>
       </c>
-      <c r="FS18" s="10">
+      <c r="FS18" s="1">
         <v>2296</v>
       </c>
-      <c r="FT18" s="10">
+      <c r="FT18" s="1">
         <v>133</v>
       </c>
-      <c r="FU18" s="10">
+      <c r="FU18" s="1">
         <v>333</v>
       </c>
-      <c r="FV18" s="10">
+      <c r="FV18" s="1">
         <v>16</v>
       </c>
-      <c r="FW18" s="10">
+      <c r="FW18" s="1">
         <v>317</v>
       </c>
-      <c r="FX18" s="10">
+      <c r="FX18" s="1">
         <v>479</v>
       </c>
-      <c r="FY18" s="10">
+      <c r="FY18" s="1">
         <v>30</v>
       </c>
-      <c r="FZ18" s="10">
+      <c r="FZ18" s="1">
         <v>18317</v>
       </c>
-      <c r="GA18" s="10">
+      <c r="GA18" s="1">
         <v>15711</v>
       </c>
-      <c r="GB18" s="10">
+      <c r="GB18" s="1">
         <v>1524</v>
       </c>
-      <c r="GC18" s="10">
+      <c r="GC18" s="1">
         <v>805</v>
       </c>
-      <c r="GD18" s="10">
+      <c r="GD18" s="1">
         <v>44</v>
       </c>
-      <c r="GE18" s="10">
+      <c r="GE18" s="1">
         <v>47</v>
       </c>
-      <c r="GF18" s="10" t="s">
+      <c r="GF18" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GG18" s="67">
+      <c r="GG18" s="5">
         <v>74</v>
       </c>
-      <c r="GH18" s="67">
+      <c r="GH18" s="5">
         <v>6417</v>
       </c>
-      <c r="GI18" s="67">
+      <c r="GI18" s="5">
         <v>536</v>
       </c>
-      <c r="GJ18" s="10">
+      <c r="GJ18" s="1">
         <v>40933</v>
       </c>
-      <c r="GK18" s="10">
+      <c r="GK18" s="1">
         <v>988</v>
       </c>
-      <c r="GL18" s="10">
+      <c r="GL18" s="1">
         <v>1379</v>
       </c>
-      <c r="GM18" s="67">
+      <c r="GM18" s="5">
         <v>1446</v>
       </c>
-      <c r="GN18" s="67">
+      <c r="GN18" s="5">
         <v>3453</v>
       </c>
-      <c r="GO18" s="67">
+      <c r="GO18" s="5">
         <v>7928</v>
       </c>
-      <c r="GP18" s="67">
+      <c r="GP18" s="5">
         <v>2142</v>
       </c>
-      <c r="GQ18" s="67">
+      <c r="GQ18" s="5">
         <v>1289</v>
       </c>
-      <c r="GR18" s="67">
+      <c r="GR18" s="5">
         <v>1780</v>
       </c>
-      <c r="GS18" s="67">
+      <c r="GS18" s="5">
         <v>2475</v>
       </c>
-      <c r="GT18" s="67">
+      <c r="GT18" s="5">
         <v>463</v>
       </c>
-      <c r="GU18" s="67">
+      <c r="GU18" s="5">
         <v>77</v>
       </c>
-      <c r="GV18" s="10">
+      <c r="GV18" s="1">
         <v>3383</v>
       </c>
-      <c r="GW18" s="10">
+      <c r="GW18" s="1">
         <v>223</v>
       </c>
-      <c r="GX18" s="10">
+      <c r="GX18" s="1">
         <v>905</v>
       </c>
-      <c r="GY18" s="10">
+      <c r="GY18" s="1">
         <v>179</v>
       </c>
-      <c r="GZ18" s="10">
+      <c r="GZ18" s="1">
         <v>5038</v>
       </c>
-      <c r="HA18" s="10">
+      <c r="HA18" s="1">
         <v>4016</v>
       </c>
-      <c r="HB18" s="10">
+      <c r="HB18" s="1">
         <v>921</v>
       </c>
-      <c r="HC18" s="10">
+      <c r="HC18" s="1">
         <v>5150</v>
       </c>
-      <c r="HD18" s="67">
+      <c r="HD18" s="5">
         <v>8380</v>
       </c>
-      <c r="HE18" s="67">
+      <c r="HE18" s="5">
         <v>3838</v>
       </c>
       <c r="HF18" s="72">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:214" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="74" t="s">
         <v>167</v>
       </c>
       <c r="B19" s="74"/>
       <c r="C19" s="74"/>
       <c r="D19" s="74"/>
       <c r="E19" s="74"/>
       <c r="F19" s="75"/>
       <c r="G19" s="75"/>
       <c r="H19" s="75"/>
       <c r="I19" s="74"/>
-      <c r="J19" s="63">
+      <c r="J19" s="69">
         <v>3</v>
       </c>
-      <c r="K19" s="64">
+      <c r="K19" s="2">
         <v>2288</v>
       </c>
-      <c r="L19" s="65">
+      <c r="L19" s="3">
         <v>323.60000000000002</v>
       </c>
-      <c r="M19" s="66">
+      <c r="M19" s="4">
         <v>5.27</v>
       </c>
-      <c r="N19" s="66">
+      <c r="N19" s="4">
         <v>2.44</v>
       </c>
-      <c r="O19" s="66">
+      <c r="O19" s="4">
         <v>2.83</v>
       </c>
-      <c r="P19" s="10">
+      <c r="P19" s="1">
         <v>3353</v>
       </c>
-      <c r="Q19" s="67">
+      <c r="Q19" s="5">
         <v>6338</v>
       </c>
-      <c r="R19" s="68">
+      <c r="R19" s="6">
         <v>66.599999999999994</v>
       </c>
-      <c r="S19" s="10">
+      <c r="S19" s="1">
         <v>13573</v>
       </c>
-      <c r="T19" s="10">
+      <c r="T19" s="1">
         <v>12106</v>
       </c>
-      <c r="U19" s="10">
+      <c r="U19" s="8">
         <v>1467</v>
       </c>
-      <c r="V19" s="10">
+      <c r="V19" s="1">
         <v>780</v>
       </c>
-      <c r="W19" s="10">
+      <c r="W19" s="1">
         <v>22</v>
       </c>
-      <c r="X19" s="10">
+      <c r="X19" s="1">
         <v>2225</v>
       </c>
-      <c r="Y19" s="10">
+      <c r="Y19" s="1">
         <v>3410</v>
       </c>
-      <c r="Z19" s="65">
+      <c r="Z19" s="3">
         <v>25.1</v>
       </c>
-      <c r="AA19" s="65">
+      <c r="AA19" s="3">
         <v>9.4</v>
       </c>
-      <c r="AB19" s="65">
+      <c r="AB19" s="3">
         <v>10.8</v>
       </c>
-      <c r="AC19" s="65">
+      <c r="AC19" s="3">
         <v>16.399999999999999</v>
       </c>
-      <c r="AD19" s="65">
+      <c r="AD19" s="3">
         <v>89.2</v>
       </c>
-      <c r="AE19" s="10">
+      <c r="AE19" s="1">
         <v>641</v>
       </c>
-      <c r="AF19" s="10">
+      <c r="AF19" s="1">
         <v>2551</v>
       </c>
-      <c r="AG19" s="66">
+      <c r="AG19" s="4">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AH19" s="65">
+      <c r="AH19" s="3">
         <v>81.900000000000006</v>
       </c>
-      <c r="AI19" s="65">
+      <c r="AI19" s="3">
         <v>867.5</v>
       </c>
-      <c r="AJ19" s="67">
+      <c r="AJ19" s="5">
         <v>11736</v>
       </c>
-      <c r="AK19" s="67">
+      <c r="AK19" s="5">
         <v>780</v>
       </c>
-      <c r="AL19" s="67">
+      <c r="AL19" s="5">
         <v>9393</v>
       </c>
-      <c r="AM19" s="67">
+      <c r="AM19" s="5">
         <v>200</v>
       </c>
-      <c r="AN19" s="67">
+      <c r="AN19" s="5">
         <v>2343</v>
       </c>
-      <c r="AO19" s="65">
-[...2 lines deleted...]
-      <c r="AP19" s="65">
+      <c r="AO19" s="3">
+        <v>105.3</v>
+      </c>
+      <c r="AP19" s="3">
         <v>20</v>
       </c>
-      <c r="AQ19" s="10">
+      <c r="AQ19" s="1">
         <v>3506</v>
       </c>
-      <c r="AR19" s="65">
+      <c r="AR19" s="3">
         <v>29.9</v>
       </c>
-      <c r="AS19" s="10">
+      <c r="AS19" s="1">
         <v>1203</v>
       </c>
-      <c r="AT19" s="66">
+      <c r="AT19" s="4">
         <v>1.85</v>
       </c>
-      <c r="AU19" s="10">
+      <c r="AU19" s="1">
         <v>445</v>
       </c>
-      <c r="AV19" s="10">
+      <c r="AV19" s="1">
         <v>370</v>
       </c>
-      <c r="AW19" s="10">
+      <c r="AW19" s="1">
         <v>72</v>
       </c>
-      <c r="AX19" s="10">
+      <c r="AX19" s="1">
         <v>665</v>
       </c>
-      <c r="AY19" s="10">
+      <c r="AY19" s="1">
         <v>553</v>
       </c>
-      <c r="AZ19" s="10">
+      <c r="AZ19" s="1">
         <v>108</v>
       </c>
-      <c r="BA19" s="66">
+      <c r="BA19" s="4">
         <v>5.32</v>
       </c>
-      <c r="BB19" s="66">
+      <c r="BB19" s="4">
         <v>2.4700000000000002</v>
       </c>
-      <c r="BC19" s="69">
+      <c r="BC19" s="7">
         <v>0.46</v>
       </c>
-      <c r="BD19" s="69">
+      <c r="BD19" s="7">
         <v>5.27</v>
       </c>
-      <c r="BE19" s="69">
+      <c r="BE19" s="7">
         <v>2.44</v>
       </c>
-      <c r="BF19" s="69">
+      <c r="BF19" s="7">
         <v>2.83</v>
       </c>
-      <c r="BG19" s="69">
+      <c r="BG19" s="7">
         <v>0.44</v>
       </c>
-      <c r="BH19" s="69">
+      <c r="BH19" s="7">
         <v>2.39</v>
       </c>
-      <c r="BI19" s="69">
+      <c r="BI19" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BJ19" s="69">
+      <c r="BJ19" s="7">
         <v>0.05</v>
       </c>
-      <c r="BK19" s="69">
+      <c r="BK19" s="7">
         <v>0.02</v>
       </c>
       <c r="BL19" s="70">
         <v>3353</v>
       </c>
       <c r="BM19" s="76">
         <v>2765</v>
       </c>
       <c r="BN19" s="76">
         <v>588</v>
       </c>
       <c r="BO19" s="76">
         <v>419</v>
       </c>
       <c r="BP19" s="76">
         <v>169</v>
       </c>
       <c r="BQ19" s="70">
         <v>2765</v>
       </c>
       <c r="BR19" s="76">
         <v>105</v>
       </c>
       <c r="BS19" s="76">
         <v>247</v>
       </c>
       <c r="BT19" s="76">
         <v>156</v>
       </c>
       <c r="BU19" s="76">
         <v>422</v>
       </c>
       <c r="BV19" s="76">
         <v>348</v>
       </c>
       <c r="BW19" s="76">
         <v>455</v>
       </c>
       <c r="BX19" s="76">
         <v>1032</v>
       </c>
-      <c r="BY19" s="65">
+      <c r="BY19" s="3">
         <v>323.60000000000002</v>
       </c>
-      <c r="BZ19" s="65">
+      <c r="BZ19" s="3">
         <v>153.9</v>
       </c>
-      <c r="CA19" s="65">
+      <c r="CA19" s="3">
         <v>216.4</v>
       </c>
-      <c r="CB19" s="68">
+      <c r="CB19" s="6">
         <v>62.5</v>
       </c>
-      <c r="CC19" s="68">
+      <c r="CC19" s="6">
         <v>28.7</v>
       </c>
-      <c r="CD19" s="68">
+      <c r="CD19" s="6">
         <v>16</v>
       </c>
-      <c r="CE19" s="68">
+      <c r="CE19" s="6">
         <v>0.8</v>
       </c>
-      <c r="CF19" s="68">
+      <c r="CF19" s="6">
         <v>147.9</v>
       </c>
-      <c r="CG19" s="68">
+      <c r="CG19" s="6">
         <v>16.3</v>
       </c>
-      <c r="CH19" s="65">
+      <c r="CH19" s="3">
         <v>4</v>
       </c>
-      <c r="CI19" s="65">
+      <c r="CI19" s="3">
         <v>10.4</v>
       </c>
-      <c r="CJ19" s="65">
+      <c r="CJ19" s="3">
         <v>6.4</v>
       </c>
-      <c r="CK19" s="65">
+      <c r="CK19" s="3">
         <v>5.0999999999999996</v>
       </c>
-      <c r="CL19" s="65">
+      <c r="CL19" s="3">
         <v>1.3</v>
       </c>
-      <c r="CM19" s="65">
+      <c r="CM19" s="3">
         <v>9.6</v>
       </c>
-      <c r="CN19" s="65">
+      <c r="CN19" s="3">
         <v>30.7</v>
       </c>
-      <c r="CO19" s="65">
+      <c r="CO19" s="3">
         <v>518.4</v>
       </c>
-      <c r="CP19" s="65">
+      <c r="CP19" s="3">
         <v>21.2</v>
       </c>
-      <c r="CQ19" s="65">
+      <c r="CQ19" s="3">
         <v>1</v>
       </c>
-      <c r="CR19" s="65">
+      <c r="CR19" s="3">
         <v>112.1</v>
       </c>
-      <c r="CS19" s="65">
+      <c r="CS19" s="3">
         <v>37.200000000000003</v>
       </c>
-      <c r="CT19" s="65">
+      <c r="CT19" s="3">
         <v>0.6</v>
       </c>
-      <c r="CU19" s="65">
+      <c r="CU19" s="3">
         <v>1</v>
       </c>
-      <c r="CV19" s="65">
+      <c r="CV19" s="3">
         <v>0.5</v>
       </c>
-      <c r="CW19" s="65">
+      <c r="CW19" s="3">
         <v>1.6</v>
       </c>
-      <c r="CX19" s="10">
+      <c r="CX19" s="1">
         <v>17</v>
       </c>
-      <c r="CY19" s="10">
+      <c r="CY19" s="1">
         <v>300</v>
       </c>
-      <c r="CZ19" s="10">
+      <c r="CZ19" s="1">
         <v>7103</v>
       </c>
-      <c r="DA19" s="10">
+      <c r="DA19" s="1">
         <v>540</v>
       </c>
-      <c r="DB19" s="10">
+      <c r="DB19" s="1">
         <v>159</v>
       </c>
-      <c r="DC19" s="10">
+      <c r="DC19" s="1">
         <v>1586</v>
       </c>
-      <c r="DD19" s="10">
+      <c r="DD19" s="1">
         <v>1238</v>
       </c>
-      <c r="DE19" s="10">
+      <c r="DE19" s="1">
         <v>348</v>
       </c>
-      <c r="DF19" s="10">
+      <c r="DF19" s="1">
         <v>4928</v>
       </c>
-      <c r="DG19" s="65">
+      <c r="DG19" s="3">
         <v>0.8</v>
       </c>
-      <c r="DH19" s="65">
+      <c r="DH19" s="3">
         <v>0.4</v>
       </c>
-      <c r="DI19" s="65">
+      <c r="DI19" s="3">
         <v>2.9</v>
       </c>
-      <c r="DJ19" s="10">
+      <c r="DJ19" s="1">
         <v>290</v>
       </c>
-      <c r="DK19" s="10">
+      <c r="DK19" s="1">
         <v>13573</v>
       </c>
-      <c r="DL19" s="10">
+      <c r="DL19" s="1">
         <v>10956</v>
       </c>
-      <c r="DM19" s="10">
+      <c r="DM19" s="1">
         <v>2617</v>
       </c>
-      <c r="DN19" s="10">
+      <c r="DN19" s="1">
         <v>12106</v>
       </c>
-      <c r="DO19" s="10">
+      <c r="DO19" s="1">
         <v>9371</v>
       </c>
-      <c r="DP19" s="10">
-[...2 lines deleted...]
-      <c r="DQ19" s="10">
+      <c r="DP19" s="1">
+        <v>2735</v>
+      </c>
+      <c r="DQ19" s="8">
         <v>1467</v>
       </c>
-      <c r="DR19" s="10">
+      <c r="DR19" s="1">
         <v>1585</v>
       </c>
-      <c r="DS19" s="10">
-[...2 lines deleted...]
-      <c r="DT19" s="10">
+      <c r="DS19" s="8">
+        <v>-118</v>
+      </c>
+      <c r="DT19" s="1">
         <v>780</v>
       </c>
-      <c r="DU19" s="10">
+      <c r="DU19" s="1">
         <v>22</v>
       </c>
-      <c r="DV19" s="10">
+      <c r="DV19" s="1">
         <v>2225</v>
       </c>
-      <c r="DW19" s="10">
+      <c r="DW19" s="1">
         <v>23769</v>
       </c>
-      <c r="DX19" s="10">
+      <c r="DX19" s="1">
         <v>10757</v>
       </c>
-      <c r="DY19" s="10">
+      <c r="DY19" s="1">
         <v>6920</v>
       </c>
-      <c r="DZ19" s="10">
+      <c r="DZ19" s="1">
         <v>6499</v>
       </c>
-      <c r="EA19" s="10">
+      <c r="EA19" s="1">
         <v>421</v>
       </c>
-      <c r="EB19" s="10">
+      <c r="EB19" s="1">
         <v>914</v>
       </c>
-      <c r="EC19" s="10">
+      <c r="EC19" s="1">
         <v>650</v>
       </c>
-      <c r="ED19" s="10">
+      <c r="ED19" s="1">
         <v>2923</v>
       </c>
-      <c r="EE19" s="10">
+      <c r="EE19" s="1">
         <v>13012</v>
       </c>
-      <c r="EF19" s="67">
+      <c r="EF19" s="5">
         <v>2372</v>
       </c>
-      <c r="EG19" s="67">
+      <c r="EG19" s="5">
         <v>3604</v>
       </c>
-      <c r="EH19" s="10">
+      <c r="EH19" s="1">
         <v>6674</v>
       </c>
-      <c r="EI19" s="10">
+      <c r="EI19" s="1">
         <v>362</v>
       </c>
-      <c r="EJ19" s="10">
+      <c r="EJ19" s="1">
         <v>4304</v>
       </c>
-      <c r="EK19" s="10">
+      <c r="EK19" s="1">
         <v>1240</v>
       </c>
-      <c r="EL19" s="10">
+      <c r="EL19" s="1">
         <v>510</v>
       </c>
-      <c r="EM19" s="10">
+      <c r="EM19" s="1">
         <v>132</v>
       </c>
-      <c r="EN19" s="10">
+      <c r="EN19" s="1">
         <v>3064</v>
       </c>
-      <c r="EO19" s="10">
+      <c r="EO19" s="1">
         <v>3064</v>
       </c>
-      <c r="EP19" s="10">
+      <c r="EP19" s="1">
         <v>19465</v>
       </c>
-      <c r="EQ19" s="10">
+      <c r="EQ19" s="1">
         <v>878</v>
       </c>
-      <c r="ER19" s="10">
+      <c r="ER19" s="1">
         <v>11</v>
       </c>
-      <c r="ES19" s="10">
+      <c r="ES19" s="1">
         <v>199</v>
       </c>
-      <c r="ET19" s="10">
+      <c r="ET19" s="1">
         <v>621</v>
       </c>
-      <c r="EU19" s="10">
+      <c r="EU19" s="1">
         <v>47</v>
       </c>
-      <c r="EV19" s="10">
+      <c r="EV19" s="1">
         <v>830</v>
       </c>
-      <c r="EW19" s="10">
+      <c r="EW19" s="1">
         <v>10</v>
       </c>
-      <c r="EX19" s="10">
+      <c r="EX19" s="1">
         <v>180</v>
       </c>
-      <c r="EY19" s="10">
+      <c r="EY19" s="1">
         <v>600</v>
       </c>
-      <c r="EZ19" s="67">
+      <c r="EZ19" s="5">
         <v>40</v>
       </c>
-      <c r="FA19" s="67">
+      <c r="FA19" s="5">
         <v>658</v>
       </c>
-      <c r="FB19" s="67">
+      <c r="FB19" s="5">
         <v>538</v>
       </c>
-      <c r="FC19" s="67">
+      <c r="FC19" s="5">
         <v>120</v>
       </c>
-      <c r="FD19" s="10">
+      <c r="FD19" s="1">
         <v>567</v>
       </c>
-      <c r="FE19" s="10">
+      <c r="FE19" s="1">
         <v>450</v>
       </c>
-      <c r="FF19" s="10">
+      <c r="FF19" s="1">
         <v>117</v>
       </c>
-      <c r="FG19" s="10">
+      <c r="FG19" s="1">
         <v>11736</v>
       </c>
-      <c r="FH19" s="10">
+      <c r="FH19" s="1">
         <v>8768</v>
       </c>
-      <c r="FI19" s="10">
+      <c r="FI19" s="1">
         <v>2118</v>
       </c>
-      <c r="FJ19" s="67">
+      <c r="FJ19" s="5">
         <v>35</v>
       </c>
-      <c r="FK19" s="67">
+      <c r="FK19" s="5">
         <v>11</v>
       </c>
-      <c r="FL19" s="67">
+      <c r="FL19" s="5">
         <v>35</v>
       </c>
-      <c r="FM19" s="67">
+      <c r="FM19" s="5">
         <v>242</v>
       </c>
-      <c r="FN19" s="67">
+      <c r="FN19" s="5">
         <v>193</v>
       </c>
-      <c r="FO19" s="67">
+      <c r="FO19" s="5">
         <v>49</v>
       </c>
-      <c r="FP19" s="67">
+      <c r="FP19" s="5">
         <v>265</v>
       </c>
-      <c r="FQ19" s="10">
+      <c r="FQ19" s="1">
         <v>3636</v>
       </c>
-      <c r="FR19" s="10">
+      <c r="FR19" s="1">
         <v>1884</v>
       </c>
-      <c r="FS19" s="10">
+      <c r="FS19" s="1">
         <v>1752</v>
       </c>
-      <c r="FT19" s="10">
+      <c r="FT19" s="1">
         <v>1758</v>
       </c>
-      <c r="FU19" s="10">
+      <c r="FU19" s="1">
         <v>482</v>
       </c>
-      <c r="FV19" s="10">
+      <c r="FV19" s="1">
         <v>116</v>
       </c>
-      <c r="FW19" s="10">
+      <c r="FW19" s="1">
         <v>366</v>
       </c>
-      <c r="FX19" s="10">
+      <c r="FX19" s="1">
         <v>24</v>
       </c>
-      <c r="FY19" s="10">
+      <c r="FY19" s="1">
         <v>162</v>
       </c>
-      <c r="FZ19" s="10">
+      <c r="FZ19" s="1">
         <v>1892</v>
       </c>
-      <c r="GA19" s="10">
+      <c r="GA19" s="1">
         <v>729</v>
       </c>
-      <c r="GB19" s="10">
+      <c r="GB19" s="1">
         <v>403</v>
       </c>
-      <c r="GC19" s="10">
+      <c r="GC19" s="1">
         <v>399</v>
       </c>
-      <c r="GD19" s="10">
+      <c r="GD19" s="1">
         <v>138</v>
       </c>
-      <c r="GE19" s="10">
+      <c r="GE19" s="1">
         <v>58</v>
       </c>
-      <c r="GF19" s="10">
+      <c r="GF19" s="1">
         <v>157</v>
       </c>
-      <c r="GG19" s="67">
+      <c r="GG19" s="5">
         <v>107</v>
       </c>
-      <c r="GH19" s="67">
+      <c r="GH19" s="5">
         <v>780</v>
       </c>
-      <c r="GI19" s="67">
+      <c r="GI19" s="5">
         <v>147</v>
       </c>
-      <c r="GJ19" s="10">
+      <c r="GJ19" s="1">
         <v>9393</v>
       </c>
-      <c r="GK19" s="10">
+      <c r="GK19" s="1">
         <v>703</v>
       </c>
-      <c r="GL19" s="10">
+      <c r="GL19" s="1">
         <v>316</v>
       </c>
-      <c r="GM19" s="67">
+      <c r="GM19" s="5">
         <v>244</v>
       </c>
-      <c r="GN19" s="67">
+      <c r="GN19" s="5">
         <v>588</v>
       </c>
-      <c r="GO19" s="67">
+      <c r="GO19" s="5">
         <v>934</v>
       </c>
-      <c r="GP19" s="67">
+      <c r="GP19" s="5">
         <v>598</v>
       </c>
-      <c r="GQ19" s="67">
+      <c r="GQ19" s="5">
         <v>509</v>
       </c>
-      <c r="GR19" s="67">
+      <c r="GR19" s="5">
         <v>712</v>
       </c>
-      <c r="GS19" s="67">
+      <c r="GS19" s="5">
         <v>537</v>
       </c>
-      <c r="GT19" s="67">
+      <c r="GT19" s="5">
         <v>138</v>
       </c>
-      <c r="GU19" s="67">
+      <c r="GU19" s="5">
         <v>49</v>
       </c>
-      <c r="GV19" s="10">
+      <c r="GV19" s="1">
         <v>438</v>
       </c>
-      <c r="GW19" s="10">
+      <c r="GW19" s="1">
         <v>71</v>
       </c>
-      <c r="GX19" s="10">
+      <c r="GX19" s="1">
         <v>307</v>
       </c>
-      <c r="GY19" s="10">
+      <c r="GY19" s="1">
         <v>22</v>
       </c>
-      <c r="GZ19" s="10">
+      <c r="GZ19" s="1">
         <v>1308</v>
       </c>
-      <c r="HA19" s="10">
+      <c r="HA19" s="1">
         <v>846</v>
       </c>
-      <c r="HB19" s="10">
+      <c r="HB19" s="1">
         <v>200</v>
       </c>
-      <c r="HC19" s="10">
+      <c r="HC19" s="1">
         <v>1168</v>
       </c>
-      <c r="HD19" s="67">
+      <c r="HD19" s="5">
         <v>2343</v>
       </c>
-      <c r="HE19" s="67">
+      <c r="HE19" s="5">
         <v>1113</v>
       </c>
       <c r="HF19" s="72">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:214" s="77" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="127" t="s">
+      <c r="A20" s="128" t="s">
         <v>219</v>
       </c>
-      <c r="B20" s="127"/>
-[...7 lines deleted...]
-      <c r="J20" s="63">
+      <c r="B20" s="128"/>
+      <c r="C20" s="128"/>
+      <c r="D20" s="128"/>
+      <c r="E20" s="128"/>
+      <c r="F20" s="128"/>
+      <c r="G20" s="128"/>
+      <c r="H20" s="128"/>
+      <c r="I20" s="128"/>
+      <c r="J20" s="69">
         <v>4</v>
       </c>
-      <c r="K20" s="64">
+      <c r="K20" s="2">
         <v>355</v>
       </c>
-      <c r="L20" s="65">
+      <c r="L20" s="3">
         <v>479.3</v>
       </c>
-      <c r="M20" s="66">
+      <c r="M20" s="4">
         <v>6.17</v>
       </c>
-      <c r="N20" s="66">
+      <c r="N20" s="4">
         <v>2.5299999999999998</v>
       </c>
-      <c r="O20" s="66">
+      <c r="O20" s="4">
         <v>3.64</v>
       </c>
-      <c r="P20" s="10">
+      <c r="P20" s="1">
         <v>2703</v>
       </c>
-      <c r="Q20" s="67">
+      <c r="Q20" s="5">
         <v>4280</v>
       </c>
-      <c r="R20" s="68">
+      <c r="R20" s="6">
         <v>68.3</v>
       </c>
-      <c r="S20" s="10">
+      <c r="S20" s="1">
         <v>11206</v>
       </c>
-      <c r="T20" s="10">
+      <c r="T20" s="1">
         <v>9670</v>
       </c>
-      <c r="U20" s="10">
+      <c r="U20" s="8">
         <v>1536</v>
       </c>
-      <c r="V20" s="10">
+      <c r="V20" s="1">
         <v>811</v>
       </c>
-      <c r="W20" s="10">
+      <c r="W20" s="1">
         <v>27</v>
       </c>
-      <c r="X20" s="10">
+      <c r="X20" s="1">
         <v>2320</v>
       </c>
-      <c r="Y20" s="10">
+      <c r="Y20" s="1">
         <v>3382</v>
       </c>
-      <c r="Z20" s="65">
+      <c r="Z20" s="3">
         <v>30.2</v>
       </c>
-      <c r="AA20" s="65">
+      <c r="AA20" s="3">
         <v>14.7</v>
       </c>
-      <c r="AB20" s="65">
+      <c r="AB20" s="3">
         <v>13.7</v>
       </c>
-      <c r="AC20" s="65">
+      <c r="AC20" s="3">
         <v>20.7</v>
       </c>
-      <c r="AD20" s="65">
+      <c r="AD20" s="3">
         <v>86.3</v>
       </c>
-      <c r="AE20" s="10">
+      <c r="AE20" s="1">
         <v>545</v>
       </c>
-      <c r="AF20" s="10">
+      <c r="AF20" s="1">
         <v>1807</v>
       </c>
-      <c r="AG20" s="66">
+      <c r="AG20" s="4">
         <v>0.71</v>
       </c>
-      <c r="AH20" s="65">
+      <c r="AH20" s="3">
         <v>85.3</v>
       </c>
-      <c r="AI20" s="65">
+      <c r="AI20" s="3">
         <v>1317</v>
       </c>
-      <c r="AJ20" s="67">
+      <c r="AJ20" s="5">
         <v>10481</v>
       </c>
-      <c r="AK20" s="67">
+      <c r="AK20" s="5">
         <v>811</v>
       </c>
-      <c r="AL20" s="67">
+      <c r="AL20" s="5">
         <v>8024</v>
       </c>
-      <c r="AM20" s="67">
+      <c r="AM20" s="5">
         <v>192</v>
       </c>
-      <c r="AN20" s="67">
+      <c r="AN20" s="5">
         <v>2457</v>
       </c>
-      <c r="AO20" s="65">
-[...2 lines deleted...]
-      <c r="AP20" s="65">
+      <c r="AO20" s="3">
+        <v>105.9</v>
+      </c>
+      <c r="AP20" s="3">
         <v>23.4</v>
       </c>
-      <c r="AQ20" s="10">
+      <c r="AQ20" s="1">
         <v>3492</v>
       </c>
-      <c r="AR20" s="65">
+      <c r="AR20" s="3">
         <v>33.299999999999997</v>
       </c>
-      <c r="AS20" s="10">
+      <c r="AS20" s="1">
         <v>694</v>
       </c>
-      <c r="AT20" s="66">
+      <c r="AT20" s="4">
         <v>2.4500000000000002</v>
       </c>
-      <c r="AU20" s="10">
+      <c r="AU20" s="1">
         <v>399</v>
       </c>
-      <c r="AV20" s="10">
+      <c r="AV20" s="1">
         <v>574</v>
       </c>
-      <c r="AW20" s="10">
+      <c r="AW20" s="1">
         <v>51</v>
       </c>
-      <c r="AX20" s="10">
+      <c r="AX20" s="1">
         <v>566</v>
       </c>
-      <c r="AY20" s="10">
+      <c r="AY20" s="1">
         <v>816</v>
       </c>
-      <c r="AZ20" s="10">
+      <c r="AZ20" s="1">
         <v>73</v>
       </c>
-      <c r="BA20" s="66">
+      <c r="BA20" s="4">
         <v>6.2</v>
       </c>
-      <c r="BB20" s="66">
+      <c r="BB20" s="4">
         <v>2.54</v>
       </c>
-      <c r="BC20" s="69">
+      <c r="BC20" s="7">
         <v>0.32</v>
       </c>
-      <c r="BD20" s="69">
+      <c r="BD20" s="7">
         <v>6.17</v>
       </c>
-      <c r="BE20" s="69">
+      <c r="BE20" s="7">
         <v>2.5299999999999998</v>
       </c>
-      <c r="BF20" s="69">
+      <c r="BF20" s="7">
         <v>3.64</v>
       </c>
-      <c r="BG20" s="69">
+      <c r="BG20" s="7">
         <v>0.3</v>
       </c>
-      <c r="BH20" s="69">
+      <c r="BH20" s="7">
         <v>3.34</v>
       </c>
-      <c r="BI20" s="69">
+      <c r="BI20" s="7">
         <v>0.01</v>
       </c>
-      <c r="BJ20" s="69">
+      <c r="BJ20" s="7">
         <v>0.01</v>
       </c>
-      <c r="BK20" s="69">
+      <c r="BK20" s="7">
         <v>0</v>
       </c>
       <c r="BL20" s="70">
         <v>2703</v>
       </c>
       <c r="BM20" s="76">
         <v>2357</v>
       </c>
       <c r="BN20" s="76">
         <v>346</v>
       </c>
       <c r="BO20" s="76">
         <v>175</v>
       </c>
       <c r="BP20" s="76">
         <v>171</v>
       </c>
       <c r="BQ20" s="70">
         <v>2357</v>
       </c>
       <c r="BR20" s="76">
         <v>72</v>
       </c>
       <c r="BS20" s="76">
         <v>194</v>
       </c>
       <c r="BT20" s="76">
         <v>123</v>
       </c>
       <c r="BU20" s="76">
         <v>317</v>
       </c>
       <c r="BV20" s="76">
         <v>321</v>
       </c>
       <c r="BW20" s="76">
         <v>420</v>
       </c>
       <c r="BX20" s="76">
         <v>910</v>
       </c>
-      <c r="BY20" s="65">
+      <c r="BY20" s="3">
         <v>479.3</v>
       </c>
-      <c r="BZ20" s="65">
+      <c r="BZ20" s="3">
         <v>209.8</v>
       </c>
-      <c r="CA20" s="65">
+      <c r="CA20" s="3">
         <v>374.2</v>
       </c>
-      <c r="CB20" s="68">
+      <c r="CB20" s="6">
         <v>39.200000000000003</v>
       </c>
-      <c r="CC20" s="68">
+      <c r="CC20" s="6">
         <v>21.9</v>
       </c>
-      <c r="CD20" s="68">
+      <c r="CD20" s="6">
         <v>44</v>
       </c>
-      <c r="CE20" s="68">
+      <c r="CE20" s="6">
         <v>0.9</v>
       </c>
-      <c r="CF20" s="68">
+      <c r="CF20" s="6">
         <v>276.2</v>
       </c>
-      <c r="CG20" s="68">
+      <c r="CG20" s="6">
         <v>0.8</v>
       </c>
-      <c r="CH20" s="65">
+      <c r="CH20" s="3">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CI20" s="65">
+      <c r="CI20" s="3">
         <v>18.7</v>
       </c>
-      <c r="CJ20" s="65">
+      <c r="CJ20" s="3">
         <v>1.6</v>
       </c>
-      <c r="CK20" s="65">
+      <c r="CK20" s="3">
         <v>0</v>
       </c>
-      <c r="CL20" s="65">
+      <c r="CL20" s="3">
         <v>1.6</v>
       </c>
-      <c r="CM20" s="65">
+      <c r="CM20" s="3">
         <v>5</v>
       </c>
-      <c r="CN20" s="65">
+      <c r="CN20" s="3">
         <v>16.899999999999999</v>
       </c>
-      <c r="CO20" s="65">
+      <c r="CO20" s="3">
         <v>171.5</v>
       </c>
-      <c r="CP20" s="65">
+      <c r="CP20" s="3">
         <v>20.6</v>
       </c>
-      <c r="CQ20" s="65">
+      <c r="CQ20" s="3">
         <v>0.5</v>
       </c>
-      <c r="CR20" s="65">
+      <c r="CR20" s="3">
         <v>25.2</v>
       </c>
-      <c r="CS20" s="65">
+      <c r="CS20" s="3">
         <v>61.6</v>
       </c>
-      <c r="CT20" s="65">
+      <c r="CT20" s="3">
         <v>0.5</v>
       </c>
-      <c r="CU20" s="65">
+      <c r="CU20" s="3">
         <v>0.8</v>
       </c>
-      <c r="CV20" s="65">
+      <c r="CV20" s="3">
         <v>0.4</v>
       </c>
-      <c r="CW20" s="65">
+      <c r="CW20" s="3">
         <v>0.8</v>
       </c>
-      <c r="CX20" s="10">
+      <c r="CX20" s="1">
         <v>13</v>
       </c>
-      <c r="CY20" s="10">
+      <c r="CY20" s="1">
         <v>146</v>
       </c>
-      <c r="CZ20" s="10">
+      <c r="CZ20" s="1">
         <v>14677</v>
       </c>
-      <c r="DA20" s="10">
+      <c r="DA20" s="1">
         <v>34</v>
       </c>
-      <c r="DB20" s="10">
+      <c r="DB20" s="1">
         <v>289</v>
       </c>
-      <c r="DC20" s="10">
+      <c r="DC20" s="1">
         <v>553</v>
       </c>
-      <c r="DD20" s="10">
+      <c r="DD20" s="1">
         <v>2</v>
       </c>
-      <c r="DE20" s="10">
+      <c r="DE20" s="1">
         <v>551</v>
       </c>
-      <c r="DF20" s="10">
+      <c r="DF20" s="1">
         <v>4565</v>
       </c>
-      <c r="DG20" s="65">
+      <c r="DG20" s="3">
         <v>0.6</v>
       </c>
-      <c r="DH20" s="65">
+      <c r="DH20" s="3">
         <v>0.2</v>
       </c>
-      <c r="DI20" s="65">
+      <c r="DI20" s="3">
         <v>1.6</v>
       </c>
-      <c r="DJ20" s="10">
+      <c r="DJ20" s="1">
         <v>217</v>
       </c>
-      <c r="DK20" s="10">
+      <c r="DK20" s="1">
         <v>11206</v>
       </c>
-      <c r="DL20" s="10">
+      <c r="DL20" s="1">
         <v>9670</v>
       </c>
-      <c r="DM20" s="10">
-[...2 lines deleted...]
-      <c r="DN20" s="10">
+      <c r="DM20" s="1">
+        <v>1536</v>
+      </c>
+      <c r="DN20" s="1">
         <v>9670</v>
       </c>
-      <c r="DO20" s="10">
+      <c r="DO20" s="1">
         <v>7997</v>
       </c>
-      <c r="DP20" s="10">
-[...2 lines deleted...]
-      <c r="DQ20" s="10">
+      <c r="DP20" s="1">
+        <v>1673</v>
+      </c>
+      <c r="DQ20" s="8">
         <v>1536</v>
       </c>
-      <c r="DR20" s="10">
+      <c r="DR20" s="1">
         <v>1673</v>
       </c>
-      <c r="DS20" s="10">
-[...2 lines deleted...]
-      <c r="DT20" s="10">
+      <c r="DS20" s="8">
+        <v>-137</v>
+      </c>
+      <c r="DT20" s="1">
         <v>811</v>
       </c>
-      <c r="DU20" s="10">
+      <c r="DU20" s="1">
         <v>27</v>
       </c>
-      <c r="DV20" s="10">
+      <c r="DV20" s="1">
         <v>2320</v>
       </c>
-      <c r="DW20" s="10">
+      <c r="DW20" s="1">
         <v>15767</v>
       </c>
-      <c r="DX20" s="10">
+      <c r="DX20" s="1">
         <v>7902</v>
       </c>
-      <c r="DY20" s="10">
+      <c r="DY20" s="1">
         <v>4965</v>
       </c>
-      <c r="DZ20" s="10">
+      <c r="DZ20" s="1">
         <v>4728</v>
       </c>
-      <c r="EA20" s="10">
+      <c r="EA20" s="1">
         <v>237</v>
       </c>
-      <c r="EB20" s="10">
+      <c r="EB20" s="1">
         <v>765</v>
       </c>
-      <c r="EC20" s="10">
+      <c r="EC20" s="1">
         <v>627</v>
       </c>
-      <c r="ED20" s="10">
+      <c r="ED20" s="1">
         <v>2172</v>
       </c>
-      <c r="EE20" s="10">
+      <c r="EE20" s="1">
         <v>7865</v>
       </c>
-      <c r="EF20" s="67">
+      <c r="EF20" s="5">
         <v>2333</v>
       </c>
-      <c r="EG20" s="67">
+      <c r="EG20" s="5">
         <v>1687</v>
       </c>
-      <c r="EH20" s="10">
+      <c r="EH20" s="1">
         <v>3585</v>
       </c>
-      <c r="EI20" s="10">
+      <c r="EI20" s="1">
         <v>260</v>
       </c>
-      <c r="EJ20" s="10">
+      <c r="EJ20" s="1">
         <v>2321</v>
       </c>
-      <c r="EK20" s="10">
+      <c r="EK20" s="1">
         <v>600</v>
       </c>
-      <c r="EL20" s="10">
+      <c r="EL20" s="1">
         <v>239</v>
       </c>
-      <c r="EM20" s="10">
+      <c r="EM20" s="1">
         <v>101</v>
       </c>
-      <c r="EN20" s="10">
+      <c r="EN20" s="1">
         <v>1721</v>
       </c>
-      <c r="EO20" s="10">
+      <c r="EO20" s="1">
         <v>1721</v>
       </c>
-      <c r="EP20" s="10">
+      <c r="EP20" s="1">
         <v>13446</v>
       </c>
-      <c r="EQ20" s="10">
+      <c r="EQ20" s="1">
         <v>760</v>
       </c>
-      <c r="ER20" s="10">
+      <c r="ER20" s="1">
         <v>10</v>
       </c>
-      <c r="ES20" s="10">
+      <c r="ES20" s="1">
         <v>119</v>
       </c>
-      <c r="ET20" s="10">
+      <c r="ET20" s="1">
         <v>609</v>
       </c>
-      <c r="EU20" s="10">
+      <c r="EU20" s="1">
         <v>22</v>
       </c>
-      <c r="EV20" s="10">
+      <c r="EV20" s="1">
         <v>683</v>
       </c>
-      <c r="EW20" s="10">
+      <c r="EW20" s="1">
         <v>8</v>
       </c>
-      <c r="EX20" s="10">
+      <c r="EX20" s="1">
         <v>50</v>
       </c>
-      <c r="EY20" s="10">
+      <c r="EY20" s="1">
         <v>603</v>
       </c>
-      <c r="EZ20" s="67">
+      <c r="EZ20" s="5">
         <v>22</v>
       </c>
-      <c r="FA20" s="67">
+      <c r="FA20" s="5">
         <v>569</v>
       </c>
-      <c r="FB20" s="67">
+      <c r="FB20" s="5">
         <v>454</v>
       </c>
-      <c r="FC20" s="67">
+      <c r="FC20" s="5">
         <v>115</v>
       </c>
-      <c r="FD20" s="10">
+      <c r="FD20" s="1">
         <v>454</v>
       </c>
-      <c r="FE20" s="10">
+      <c r="FE20" s="1">
         <v>339</v>
       </c>
-      <c r="FF20" s="10">
+      <c r="FF20" s="1">
         <v>115</v>
       </c>
-      <c r="FG20" s="10">
+      <c r="FG20" s="1">
         <v>10481</v>
       </c>
-      <c r="FH20" s="10">
+      <c r="FH20" s="1">
         <v>7763</v>
       </c>
-      <c r="FI20" s="10">
+      <c r="FI20" s="1">
         <v>4336</v>
       </c>
-      <c r="FJ20" s="67">
+      <c r="FJ20" s="5">
         <v>2</v>
       </c>
-      <c r="FK20" s="67">
+      <c r="FK20" s="5">
         <v>10</v>
       </c>
-      <c r="FL20" s="67">
+      <c r="FL20" s="5">
         <v>38</v>
       </c>
-      <c r="FM20" s="67">
+      <c r="FM20" s="5">
         <v>38</v>
       </c>
-      <c r="FN20" s="67">
+      <c r="FN20" s="5">
         <v>0</v>
       </c>
-      <c r="FO20" s="67">
+      <c r="FO20" s="5">
         <v>38</v>
       </c>
-      <c r="FP20" s="67">
+      <c r="FP20" s="5">
         <v>182</v>
       </c>
-      <c r="FQ20" s="10">
+      <c r="FQ20" s="1">
         <v>1372</v>
       </c>
-      <c r="FR20" s="10">
+      <c r="FR20" s="1">
         <v>985</v>
       </c>
-      <c r="FS20" s="10">
+      <c r="FS20" s="1">
         <v>387</v>
       </c>
-      <c r="FT20" s="10">
+      <c r="FT20" s="1">
         <v>1517</v>
       </c>
-      <c r="FU20" s="10">
+      <c r="FU20" s="1">
         <v>87</v>
       </c>
-      <c r="FV20" s="10">
+      <c r="FV20" s="1">
         <v>61</v>
       </c>
-      <c r="FW20" s="10">
+      <c r="FW20" s="1">
         <v>26</v>
       </c>
-      <c r="FX20" s="10">
+      <c r="FX20" s="1">
         <v>34</v>
       </c>
-      <c r="FY20" s="10">
+      <c r="FY20" s="1">
         <v>147</v>
       </c>
-      <c r="FZ20" s="10">
+      <c r="FZ20" s="1">
         <v>1459</v>
       </c>
-      <c r="GA20" s="10">
+      <c r="GA20" s="1">
         <v>677</v>
       </c>
-      <c r="GB20" s="10">
+      <c r="GB20" s="1">
         <v>287</v>
       </c>
-      <c r="GC20" s="10">
+      <c r="GC20" s="1">
         <v>279</v>
       </c>
-      <c r="GD20" s="10">
+      <c r="GD20" s="1">
         <v>74</v>
       </c>
-      <c r="GE20" s="10">
+      <c r="GE20" s="1">
         <v>54</v>
       </c>
-      <c r="GF20" s="10">
+      <c r="GF20" s="1">
         <v>86</v>
       </c>
-      <c r="GG20" s="67">
+      <c r="GG20" s="5">
         <v>192</v>
       </c>
-      <c r="GH20" s="67">
+      <c r="GH20" s="5">
         <v>811</v>
       </c>
-      <c r="GI20" s="67">
+      <c r="GI20" s="5">
         <v>183</v>
       </c>
-      <c r="GJ20" s="10">
+      <c r="GJ20" s="1">
         <v>8024</v>
       </c>
-      <c r="GK20" s="10">
+      <c r="GK20" s="1">
         <v>427</v>
       </c>
-      <c r="GL20" s="10">
+      <c r="GL20" s="1">
         <v>227</v>
       </c>
-      <c r="GM20" s="67">
+      <c r="GM20" s="5">
         <v>201</v>
       </c>
-      <c r="GN20" s="67">
+      <c r="GN20" s="5">
         <v>590</v>
       </c>
-      <c r="GO20" s="67">
+      <c r="GO20" s="5">
         <v>655</v>
       </c>
-      <c r="GP20" s="67">
+      <c r="GP20" s="5">
         <v>608</v>
       </c>
-      <c r="GQ20" s="67">
+      <c r="GQ20" s="5">
         <v>308</v>
       </c>
-      <c r="GR20" s="67">
+      <c r="GR20" s="5">
         <v>488</v>
       </c>
-      <c r="GS20" s="67">
+      <c r="GS20" s="5">
         <v>606</v>
       </c>
-      <c r="GT20" s="67">
+      <c r="GT20" s="5">
         <v>119</v>
       </c>
-      <c r="GU20" s="67">
+      <c r="GU20" s="5">
         <v>42</v>
       </c>
-      <c r="GV20" s="10">
+      <c r="GV20" s="1">
         <v>581</v>
       </c>
-      <c r="GW20" s="10">
+      <c r="GW20" s="1">
         <v>150</v>
       </c>
-      <c r="GX20" s="10">
+      <c r="GX20" s="1">
         <v>244</v>
       </c>
-      <c r="GY20" s="10">
+      <c r="GY20" s="1">
         <v>27</v>
       </c>
-      <c r="GZ20" s="10">
+      <c r="GZ20" s="1">
         <v>938</v>
       </c>
-      <c r="HA20" s="10">
+      <c r="HA20" s="1">
         <v>723</v>
       </c>
-      <c r="HB20" s="10">
+      <c r="HB20" s="1">
         <v>192</v>
       </c>
-      <c r="HC20" s="10">
+      <c r="HC20" s="1">
         <v>1111</v>
       </c>
-      <c r="HD20" s="67">
+      <c r="HD20" s="5">
         <v>2457</v>
       </c>
-      <c r="HE20" s="67">
+      <c r="HE20" s="5">
         <v>832</v>
       </c>
       <c r="HF20" s="72">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:214" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="74" t="s">
         <v>220</v>
       </c>
       <c r="B21" s="74"/>
       <c r="C21" s="78"/>
       <c r="D21" s="78"/>
       <c r="E21" s="78"/>
       <c r="F21" s="75"/>
       <c r="G21" s="75"/>
       <c r="H21" s="75"/>
       <c r="I21" s="78"/>
-      <c r="J21" s="63">
+      <c r="J21" s="69">
         <v>5</v>
       </c>
-      <c r="K21" s="64">
+      <c r="K21" s="2">
         <v>93</v>
       </c>
-      <c r="L21" s="65">
+      <c r="L21" s="3">
         <v>455</v>
       </c>
-      <c r="M21" s="66">
+      <c r="M21" s="4">
         <v>4.49</v>
       </c>
-      <c r="N21" s="66">
+      <c r="N21" s="4">
         <v>2.4300000000000002</v>
       </c>
-      <c r="O21" s="66">
+      <c r="O21" s="4">
         <v>2.06</v>
       </c>
-      <c r="P21" s="10">
+      <c r="P21" s="1">
         <v>1506</v>
       </c>
-      <c r="Q21" s="67">
+      <c r="Q21" s="5">
         <v>5461</v>
       </c>
-      <c r="R21" s="68">
+      <c r="R21" s="6">
         <v>71.2</v>
       </c>
-      <c r="S21" s="10">
+      <c r="S21" s="1">
         <v>8856</v>
       </c>
-      <c r="T21" s="10">
+      <c r="T21" s="1">
         <v>7568</v>
       </c>
-      <c r="U21" s="10">
+      <c r="U21" s="8">
         <v>1288</v>
       </c>
-      <c r="V21" s="10">
+      <c r="V21" s="1">
         <v>700</v>
       </c>
-      <c r="W21" s="10">
+      <c r="W21" s="1">
         <v>15</v>
       </c>
-      <c r="X21" s="10">
+      <c r="X21" s="1">
         <v>1973</v>
       </c>
-      <c r="Y21" s="10">
+      <c r="Y21" s="1">
         <v>2999</v>
       </c>
-      <c r="Z21" s="65">
+      <c r="Z21" s="3">
         <v>33.9</v>
       </c>
-      <c r="AA21" s="65">
+      <c r="AA21" s="3">
         <v>12.3</v>
       </c>
-      <c r="AB21" s="65">
+      <c r="AB21" s="3">
         <v>14.5</v>
       </c>
-      <c r="AC21" s="65">
+      <c r="AC21" s="3">
         <v>22.3</v>
       </c>
-      <c r="AD21" s="65">
+      <c r="AD21" s="3">
         <v>85.5</v>
       </c>
-      <c r="AE21" s="10">
+      <c r="AE21" s="1">
         <v>661</v>
       </c>
-      <c r="AF21" s="10">
+      <c r="AF21" s="1">
         <v>1951</v>
       </c>
-      <c r="AG21" s="66">
+      <c r="AG21" s="4">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AH21" s="65">
+      <c r="AH21" s="3">
         <v>87.4</v>
       </c>
-      <c r="AI21" s="65">
+      <c r="AI21" s="3">
         <v>1193.5999999999999</v>
       </c>
-      <c r="AJ21" s="67">
+      <c r="AJ21" s="5">
         <v>8248</v>
       </c>
-      <c r="AK21" s="67">
+      <c r="AK21" s="5">
         <v>700</v>
       </c>
-      <c r="AL21" s="67">
+      <c r="AL21" s="5">
         <v>6475</v>
       </c>
-      <c r="AM21" s="67">
+      <c r="AM21" s="5">
         <v>125</v>
       </c>
-      <c r="AN21" s="67">
+      <c r="AN21" s="5">
         <v>1773</v>
       </c>
-      <c r="AO21" s="65">
+      <c r="AO21" s="3">
         <v>89.9</v>
       </c>
-      <c r="AP21" s="65">
+      <c r="AP21" s="3">
         <v>21.5</v>
       </c>
-      <c r="AQ21" s="10">
+      <c r="AQ21" s="1">
         <v>2784</v>
       </c>
-      <c r="AR21" s="65">
+      <c r="AR21" s="3">
         <v>33.799999999999997</v>
       </c>
-      <c r="AS21" s="10">
+      <c r="AS21" s="1">
         <v>1216</v>
       </c>
-      <c r="AT21" s="66">
+      <c r="AT21" s="4">
         <v>1.51</v>
       </c>
-      <c r="AU21" s="10">
+      <c r="AU21" s="1">
         <v>395</v>
       </c>
-      <c r="AV21" s="10">
+      <c r="AV21" s="1">
         <v>325</v>
       </c>
-      <c r="AW21" s="10">
+      <c r="AW21" s="1">
         <v>39</v>
       </c>
-      <c r="AX21" s="10">
+      <c r="AX21" s="1">
         <v>620</v>
       </c>
-      <c r="AY21" s="10">
+      <c r="AY21" s="1">
         <v>510</v>
       </c>
-      <c r="AZ21" s="10">
+      <c r="AZ21" s="1">
         <v>61</v>
       </c>
-      <c r="BA21" s="66">
+      <c r="BA21" s="4">
         <v>4.54</v>
       </c>
-      <c r="BB21" s="66">
+      <c r="BB21" s="4">
         <v>2.48</v>
       </c>
-      <c r="BC21" s="69">
+      <c r="BC21" s="7">
         <v>0.16</v>
       </c>
-      <c r="BD21" s="69">
+      <c r="BD21" s="7">
         <v>4.49</v>
       </c>
-      <c r="BE21" s="69">
+      <c r="BE21" s="7">
         <v>2.4300000000000002</v>
       </c>
-      <c r="BF21" s="69">
+      <c r="BF21" s="7">
         <v>2.06</v>
       </c>
-      <c r="BG21" s="69">
+      <c r="BG21" s="7">
         <v>0.16</v>
       </c>
-      <c r="BH21" s="69">
+      <c r="BH21" s="7">
         <v>1.9</v>
       </c>
-      <c r="BI21" s="69">
+      <c r="BI21" s="7">
         <v>0.01</v>
       </c>
-      <c r="BJ21" s="69">
+      <c r="BJ21" s="7">
         <v>0.01</v>
       </c>
-      <c r="BK21" s="69" t="s">
+      <c r="BK21" s="7" t="s">
         <v>260</v>
       </c>
       <c r="BL21" s="70">
         <v>1506</v>
       </c>
       <c r="BM21" s="76">
         <v>1330</v>
       </c>
       <c r="BN21" s="76">
         <v>176</v>
       </c>
       <c r="BO21" s="76">
         <v>96</v>
       </c>
       <c r="BP21" s="76">
         <v>80</v>
       </c>
       <c r="BQ21" s="70">
         <v>1330</v>
       </c>
       <c r="BR21" s="76">
         <v>37</v>
       </c>
       <c r="BS21" s="76">
         <v>115</v>
       </c>
       <c r="BT21" s="76">
         <v>81</v>
       </c>
       <c r="BU21" s="76">
         <v>124</v>
       </c>
       <c r="BV21" s="76">
         <v>114</v>
       </c>
       <c r="BW21" s="76">
         <v>264</v>
       </c>
       <c r="BX21" s="76">
         <v>595</v>
       </c>
-      <c r="BY21" s="65">
+      <c r="BY21" s="3">
         <v>455</v>
       </c>
-      <c r="BZ21" s="65">
+      <c r="BZ21" s="3">
         <v>267</v>
       </c>
-      <c r="CA21" s="65">
+      <c r="CA21" s="3">
         <v>426.4</v>
       </c>
-      <c r="CB21" s="68">
+      <c r="CB21" s="6">
         <v>21.6</v>
       </c>
-      <c r="CC21" s="68">
+      <c r="CC21" s="6">
         <v>7</v>
       </c>
-      <c r="CD21" s="68" t="s">
+      <c r="CD21" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="CE21" s="68" t="s">
+      <c r="CE21" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="CF21" s="68">
+      <c r="CF21" s="6">
         <v>350.4</v>
       </c>
-      <c r="CG21" s="68">
+      <c r="CG21" s="6">
         <v>12.2</v>
       </c>
-      <c r="CH21" s="65">
+      <c r="CH21" s="3">
         <v>9.8000000000000007</v>
       </c>
-      <c r="CI21" s="65">
+      <c r="CI21" s="3">
         <v>31.7</v>
       </c>
-      <c r="CJ21" s="65">
+      <c r="CJ21" s="3">
         <v>1</v>
       </c>
-      <c r="CK21" s="65">
+      <c r="CK21" s="3">
         <v>1</v>
       </c>
-      <c r="CL21" s="65">
+      <c r="CL21" s="3">
         <v>0</v>
       </c>
-      <c r="CM21" s="65">
+      <c r="CM21" s="3">
         <v>1.9</v>
       </c>
-      <c r="CN21" s="65">
+      <c r="CN21" s="3">
         <v>8.6999999999999993</v>
       </c>
-      <c r="CO21" s="65">
+      <c r="CO21" s="3">
         <v>137.30000000000001</v>
       </c>
-      <c r="CP21" s="65">
+      <c r="CP21" s="3">
         <v>6.1</v>
       </c>
-      <c r="CQ21" s="65">
+      <c r="CQ21" s="3">
         <v>0.8</v>
       </c>
-      <c r="CR21" s="65">
+      <c r="CR21" s="3">
         <v>1.3</v>
       </c>
-      <c r="CS21" s="65">
+      <c r="CS21" s="3">
         <v>5.4</v>
       </c>
-      <c r="CT21" s="65" t="s">
+      <c r="CT21" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="CU21" s="65">
+      <c r="CU21" s="3">
         <v>0</v>
       </c>
-      <c r="CV21" s="65">
+      <c r="CV21" s="3">
         <v>0.2</v>
       </c>
-      <c r="CW21" s="65">
+      <c r="CW21" s="3">
         <v>0.7</v>
       </c>
-      <c r="CX21" s="10" t="s">
+      <c r="CX21" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="CY21" s="10" t="s">
+      <c r="CY21" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="CZ21" s="10">
+      <c r="CZ21" s="1">
         <v>16965</v>
       </c>
-      <c r="DA21" s="10">
+      <c r="DA21" s="1">
         <v>335</v>
       </c>
-      <c r="DB21" s="10">
+      <c r="DB21" s="1">
         <v>426</v>
       </c>
-      <c r="DC21" s="10">
+      <c r="DC21" s="1">
         <v>281</v>
       </c>
-      <c r="DD21" s="10">
+      <c r="DD21" s="1">
         <v>281</v>
       </c>
-      <c r="DE21" s="10">
+      <c r="DE21" s="1">
         <v>0</v>
       </c>
-      <c r="DF21" s="10" t="s">
+      <c r="DF21" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="DG21" s="65">
+      <c r="DG21" s="3">
         <v>0</v>
       </c>
-      <c r="DH21" s="65">
+      <c r="DH21" s="3">
         <v>0</v>
       </c>
-      <c r="DI21" s="65">
+      <c r="DI21" s="3">
         <v>1.5</v>
       </c>
-      <c r="DJ21" s="10" t="s">
+      <c r="DJ21" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="DK21" s="10">
+      <c r="DK21" s="1">
         <v>8856</v>
       </c>
-      <c r="DL21" s="10">
+      <c r="DL21" s="1">
         <v>7548</v>
       </c>
-      <c r="DM21" s="10">
-[...2 lines deleted...]
-      <c r="DN21" s="10">
+      <c r="DM21" s="1">
+        <v>1308</v>
+      </c>
+      <c r="DN21" s="1">
         <v>7568</v>
       </c>
-      <c r="DO21" s="10">
+      <c r="DO21" s="1">
         <v>6460</v>
       </c>
-      <c r="DP21" s="10">
-[...2 lines deleted...]
-      <c r="DQ21" s="10">
+      <c r="DP21" s="1">
+        <v>1108</v>
+      </c>
+      <c r="DQ21" s="8">
         <v>1288</v>
       </c>
-      <c r="DR21" s="10">
+      <c r="DR21" s="1">
         <v>1088</v>
       </c>
-      <c r="DS21" s="10">
+      <c r="DS21" s="8">
         <v>200</v>
       </c>
-      <c r="DT21" s="10">
+      <c r="DT21" s="1">
         <v>700</v>
       </c>
-      <c r="DU21" s="10">
+      <c r="DU21" s="1">
         <v>15</v>
       </c>
-      <c r="DV21" s="10">
+      <c r="DV21" s="1">
         <v>1973</v>
       </c>
-      <c r="DW21" s="10">
+      <c r="DW21" s="1">
         <v>16051</v>
       </c>
-      <c r="DX21" s="10">
+      <c r="DX21" s="1">
         <v>7639</v>
       </c>
-      <c r="DY21" s="10">
+      <c r="DY21" s="1">
         <v>5411</v>
       </c>
-      <c r="DZ21" s="10">
+      <c r="DZ21" s="1">
         <v>5287</v>
       </c>
-      <c r="EA21" s="10">
+      <c r="EA21" s="1">
         <v>124</v>
       </c>
-      <c r="EB21" s="10">
+      <c r="EB21" s="1">
         <v>326</v>
       </c>
-      <c r="EC21" s="10">
+      <c r="EC21" s="1">
         <v>228</v>
       </c>
-      <c r="ED21" s="10">
+      <c r="ED21" s="1">
         <v>1902</v>
       </c>
-      <c r="EE21" s="10">
+      <c r="EE21" s="1">
         <v>8412</v>
       </c>
-      <c r="EF21" s="67">
+      <c r="EF21" s="5">
         <v>3029</v>
       </c>
-      <c r="EG21" s="67">
+      <c r="EG21" s="5">
         <v>2421</v>
       </c>
-      <c r="EH21" s="10">
+      <c r="EH21" s="1">
         <v>2951</v>
       </c>
-      <c r="EI21" s="10">
+      <c r="EI21" s="1">
         <v>11</v>
       </c>
-      <c r="EJ21" s="10">
+      <c r="EJ21" s="1">
         <v>2022</v>
       </c>
-      <c r="EK21" s="10">
+      <c r="EK21" s="1">
         <v>640</v>
       </c>
-      <c r="EL21" s="10">
+      <c r="EL21" s="1">
         <v>200</v>
       </c>
-      <c r="EM21" s="10">
+      <c r="EM21" s="1">
         <v>82</v>
       </c>
-      <c r="EN21" s="10">
+      <c r="EN21" s="1">
         <v>1382</v>
       </c>
-      <c r="EO21" s="10">
+      <c r="EO21" s="1">
         <v>1382</v>
       </c>
-      <c r="EP21" s="10">
+      <c r="EP21" s="1">
         <v>14029</v>
       </c>
-      <c r="EQ21" s="10">
+      <c r="EQ21" s="1">
         <v>694</v>
       </c>
-      <c r="ER21" s="10" t="s">
+      <c r="ER21" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="ES21" s="10">
+      <c r="ES21" s="1">
         <v>44</v>
       </c>
-      <c r="ET21" s="10">
+      <c r="ET21" s="1">
         <v>650</v>
       </c>
-      <c r="EU21" s="10" t="s">
+      <c r="EU21" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="EV21" s="10">
+      <c r="EV21" s="1">
         <v>676</v>
       </c>
-      <c r="EW21" s="10" t="s">
+      <c r="EW21" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="EX21" s="10">
+      <c r="EX21" s="1">
         <v>44</v>
       </c>
-      <c r="EY21" s="10">
+      <c r="EY21" s="1">
         <v>632</v>
       </c>
-      <c r="EZ21" s="67" t="s">
+      <c r="EZ21" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="FA21" s="67">
+      <c r="FA21" s="5">
         <v>293</v>
       </c>
-      <c r="FB21" s="67">
+      <c r="FB21" s="5">
         <v>219</v>
       </c>
-      <c r="FC21" s="67">
+      <c r="FC21" s="5">
         <v>74</v>
       </c>
-      <c r="FD21" s="10">
+      <c r="FD21" s="1">
         <v>291</v>
       </c>
-      <c r="FE21" s="10">
+      <c r="FE21" s="1">
         <v>219</v>
       </c>
-      <c r="FF21" s="10">
+      <c r="FF21" s="1">
         <v>72</v>
       </c>
-      <c r="FG21" s="10">
+      <c r="FG21" s="1">
         <v>8248</v>
       </c>
-      <c r="FH21" s="10">
+      <c r="FH21" s="1">
         <v>7014</v>
       </c>
-      <c r="FI21" s="10">
+      <c r="FI21" s="1">
         <v>5133</v>
       </c>
-      <c r="FJ21" s="67">
+      <c r="FJ21" s="5">
         <v>14</v>
       </c>
-      <c r="FK21" s="67">
+      <c r="FK21" s="5">
         <v>25</v>
       </c>
-      <c r="FL21" s="67">
+      <c r="FL21" s="5">
         <v>72</v>
       </c>
-      <c r="FM21" s="67">
+      <c r="FM21" s="5">
         <v>85</v>
       </c>
-      <c r="FN21" s="67">
+      <c r="FN21" s="5">
         <v>85</v>
       </c>
-      <c r="FO21" s="67">
+      <c r="FO21" s="5">
         <v>0</v>
       </c>
-      <c r="FP21" s="67">
+      <c r="FP21" s="5">
         <v>64</v>
       </c>
-      <c r="FQ21" s="10">
+      <c r="FQ21" s="1">
         <v>907</v>
       </c>
-      <c r="FR21" s="10">
+      <c r="FR21" s="1">
         <v>573</v>
       </c>
-      <c r="FS21" s="10">
+      <c r="FS21" s="1">
         <v>334</v>
       </c>
-      <c r="FT21" s="10">
+      <c r="FT21" s="1">
         <v>602</v>
       </c>
-      <c r="FU21" s="10">
+      <c r="FU21" s="1">
         <v>103</v>
       </c>
-      <c r="FV21" s="10">
+      <c r="FV21" s="1">
         <v>97</v>
       </c>
-      <c r="FW21" s="10">
+      <c r="FW21" s="1">
         <v>6</v>
       </c>
-      <c r="FX21" s="10">
+      <c r="FX21" s="1">
         <v>5</v>
       </c>
-      <c r="FY21" s="10">
+      <c r="FY21" s="1">
         <v>4</v>
       </c>
-      <c r="FZ21" s="10">
+      <c r="FZ21" s="1">
         <v>140</v>
       </c>
-      <c r="GA21" s="10" t="s">
+      <c r="GA21" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GB21" s="10">
+      <c r="GB21" s="1">
         <v>6</v>
       </c>
-      <c r="GC21" s="10">
+      <c r="GC21" s="1">
         <v>62</v>
       </c>
-      <c r="GD21" s="10">
+      <c r="GD21" s="1">
         <v>69</v>
       </c>
-      <c r="GE21" s="10" t="s">
+      <c r="GE21" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GF21" s="10" t="s">
+      <c r="GF21" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GG21" s="67">
+      <c r="GG21" s="5">
         <v>127</v>
       </c>
-      <c r="GH21" s="67">
+      <c r="GH21" s="5">
         <v>700</v>
       </c>
-      <c r="GI21" s="67">
+      <c r="GI21" s="5">
         <v>245</v>
       </c>
-      <c r="GJ21" s="10">
+      <c r="GJ21" s="1">
         <v>6475</v>
       </c>
-      <c r="GK21" s="10">
+      <c r="GK21" s="1">
         <v>239</v>
       </c>
-      <c r="GL21" s="10">
+      <c r="GL21" s="1">
         <v>279</v>
       </c>
-      <c r="GM21" s="67">
+      <c r="GM21" s="5">
         <v>22</v>
       </c>
-      <c r="GN21" s="67">
+      <c r="GN21" s="5">
         <v>625</v>
       </c>
-      <c r="GO21" s="67">
+      <c r="GO21" s="5">
         <v>86</v>
       </c>
-      <c r="GP21" s="67">
+      <c r="GP21" s="5">
         <v>495</v>
       </c>
-      <c r="GQ21" s="67">
+      <c r="GQ21" s="5">
         <v>229</v>
       </c>
-      <c r="GR21" s="67">
+      <c r="GR21" s="5">
         <v>420</v>
       </c>
-      <c r="GS21" s="67">
+      <c r="GS21" s="5">
         <v>475</v>
       </c>
-      <c r="GT21" s="67">
+      <c r="GT21" s="5">
         <v>141</v>
       </c>
-      <c r="GU21" s="67">
+      <c r="GU21" s="5">
         <v>21</v>
       </c>
-      <c r="GV21" s="10">
+      <c r="GV21" s="1">
         <v>757</v>
       </c>
-      <c r="GW21" s="10">
+      <c r="GW21" s="1">
         <v>142</v>
       </c>
-      <c r="GX21" s="10">
+      <c r="GX21" s="1">
         <v>219</v>
       </c>
-      <c r="GY21" s="10">
+      <c r="GY21" s="1">
         <v>15</v>
       </c>
-      <c r="GZ21" s="10">
+      <c r="GZ21" s="1">
         <v>616</v>
       </c>
-      <c r="HA21" s="10">
+      <c r="HA21" s="1">
         <v>608</v>
       </c>
-      <c r="HB21" s="10">
+      <c r="HB21" s="1">
         <v>125</v>
       </c>
-      <c r="HC21" s="10">
+      <c r="HC21" s="1">
         <v>1096</v>
       </c>
-      <c r="HD21" s="67">
+      <c r="HD21" s="5">
         <v>1773</v>
       </c>
-      <c r="HE21" s="67">
+      <c r="HE21" s="5">
         <v>586</v>
       </c>
       <c r="HF21" s="72">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:214" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="74" t="s">
         <v>221</v>
       </c>
       <c r="B22" s="74"/>
       <c r="C22" s="78"/>
       <c r="D22" s="78"/>
       <c r="E22" s="78"/>
       <c r="F22" s="75"/>
       <c r="G22" s="75"/>
       <c r="H22" s="75"/>
       <c r="I22" s="78"/>
-      <c r="J22" s="63">
+      <c r="J22" s="69">
         <v>6</v>
       </c>
-      <c r="K22" s="64">
+      <c r="K22" s="2">
         <v>575</v>
       </c>
-      <c r="L22" s="65">
+      <c r="L22" s="3">
         <v>305.10000000000002</v>
       </c>
-      <c r="M22" s="66">
+      <c r="M22" s="4">
         <v>5.29</v>
       </c>
-      <c r="N22" s="66">
+      <c r="N22" s="4">
         <v>2.38</v>
       </c>
-      <c r="O22" s="66">
+      <c r="O22" s="4">
         <v>2.91</v>
       </c>
-      <c r="P22" s="10">
+      <c r="P22" s="1">
         <v>3621</v>
       </c>
-      <c r="Q22" s="67">
+      <c r="Q22" s="5">
         <v>7774</v>
       </c>
-      <c r="R22" s="68">
+      <c r="R22" s="6">
         <v>67.5</v>
       </c>
-      <c r="S22" s="10">
+      <c r="S22" s="1">
         <v>14743</v>
       </c>
-      <c r="T22" s="10">
+      <c r="T22" s="1">
         <v>12730</v>
       </c>
-      <c r="U22" s="10">
+      <c r="U22" s="8">
         <v>2013</v>
       </c>
-      <c r="V22" s="10">
+      <c r="V22" s="1">
         <v>656</v>
       </c>
-      <c r="W22" s="10">
+      <c r="W22" s="1">
         <v>12</v>
       </c>
-      <c r="X22" s="10">
+      <c r="X22" s="1">
         <v>2657</v>
       </c>
-      <c r="Y22" s="10">
+      <c r="Y22" s="1">
         <v>4003</v>
       </c>
-      <c r="Z22" s="65">
+      <c r="Z22" s="3">
         <v>27.2</v>
       </c>
-      <c r="AA22" s="65">
+      <c r="AA22" s="3">
         <v>7.7</v>
       </c>
-      <c r="AB22" s="65">
+      <c r="AB22" s="3">
         <v>13.7</v>
       </c>
-      <c r="AC22" s="65">
+      <c r="AC22" s="3">
         <v>18</v>
       </c>
-      <c r="AD22" s="65">
+      <c r="AD22" s="3">
         <v>86.3</v>
       </c>
-      <c r="AE22" s="10">
+      <c r="AE22" s="1">
         <v>750</v>
       </c>
-      <c r="AF22" s="10">
+      <c r="AF22" s="1">
         <v>2761</v>
       </c>
-      <c r="AG22" s="66">
+      <c r="AG22" s="4">
         <v>0.43</v>
       </c>
-      <c r="AH22" s="65">
+      <c r="AH22" s="3">
         <v>86.5</v>
       </c>
-      <c r="AI22" s="65">
+      <c r="AI22" s="3">
         <v>1312.1</v>
       </c>
-      <c r="AJ22" s="67">
+      <c r="AJ22" s="5">
         <v>11452</v>
       </c>
-      <c r="AK22" s="67">
+      <c r="AK22" s="5">
         <v>656</v>
       </c>
-      <c r="AL22" s="67">
+      <c r="AL22" s="5">
         <v>9287</v>
       </c>
-      <c r="AM22" s="67">
+      <c r="AM22" s="5">
         <v>197</v>
       </c>
-      <c r="AN22" s="67">
+      <c r="AN22" s="5">
         <v>2165</v>
       </c>
-      <c r="AO22" s="65">
+      <c r="AO22" s="3">
         <v>81.5</v>
       </c>
-      <c r="AP22" s="65">
+      <c r="AP22" s="3">
         <v>18.899999999999999</v>
       </c>
-      <c r="AQ22" s="10">
+      <c r="AQ22" s="1">
         <v>3499</v>
       </c>
-      <c r="AR22" s="65">
+      <c r="AR22" s="3">
         <v>30.6</v>
       </c>
-      <c r="AS22" s="10">
+      <c r="AS22" s="1">
         <v>1470</v>
       </c>
-      <c r="AT22" s="66">
+      <c r="AT22" s="4">
         <v>1.47</v>
       </c>
-      <c r="AU22" s="10">
+      <c r="AU22" s="1">
         <v>409</v>
       </c>
-      <c r="AV22" s="10">
+      <c r="AV22" s="1">
         <v>278</v>
       </c>
-      <c r="AW22" s="10">
+      <c r="AW22" s="1">
         <v>71</v>
       </c>
-      <c r="AX22" s="10">
+      <c r="AX22" s="1">
         <v>661</v>
       </c>
-      <c r="AY22" s="10">
+      <c r="AY22" s="1">
         <v>450</v>
       </c>
-      <c r="AZ22" s="10">
+      <c r="AZ22" s="1">
         <v>115</v>
       </c>
-      <c r="BA22" s="66">
+      <c r="BA22" s="4">
         <v>5.34</v>
       </c>
-      <c r="BB22" s="66">
+      <c r="BB22" s="4">
         <v>2.4</v>
       </c>
-      <c r="BC22" s="69">
+      <c r="BC22" s="7">
         <v>0.6</v>
       </c>
-      <c r="BD22" s="69">
+      <c r="BD22" s="7">
         <v>5.29</v>
       </c>
-      <c r="BE22" s="69">
+      <c r="BE22" s="7">
         <v>2.38</v>
       </c>
-      <c r="BF22" s="69">
+      <c r="BF22" s="7">
         <v>2.91</v>
       </c>
-      <c r="BG22" s="69">
+      <c r="BG22" s="7">
         <v>0.56999999999999995</v>
       </c>
-      <c r="BH22" s="69">
+      <c r="BH22" s="7">
         <v>2.34</v>
       </c>
-      <c r="BI22" s="69">
+      <c r="BI22" s="7">
         <v>0.13</v>
       </c>
-      <c r="BJ22" s="69">
+      <c r="BJ22" s="7">
         <v>0.11</v>
       </c>
-      <c r="BK22" s="69">
+      <c r="BK22" s="7">
         <v>0.02</v>
       </c>
       <c r="BL22" s="70">
         <v>3621</v>
       </c>
       <c r="BM22" s="76">
         <v>2823</v>
       </c>
       <c r="BN22" s="76">
         <v>798</v>
       </c>
       <c r="BO22" s="76">
         <v>635</v>
       </c>
       <c r="BP22" s="76">
         <v>163</v>
       </c>
       <c r="BQ22" s="70">
         <v>2823</v>
       </c>
       <c r="BR22" s="76">
         <v>88</v>
       </c>
       <c r="BS22" s="76">
         <v>210</v>
       </c>
       <c r="BT22" s="76">
         <v>156</v>
       </c>
       <c r="BU22" s="76">
         <v>421</v>
       </c>
       <c r="BV22" s="76">
         <v>256</v>
       </c>
       <c r="BW22" s="76">
         <v>511</v>
       </c>
       <c r="BX22" s="76">
         <v>1181</v>
       </c>
-      <c r="BY22" s="65">
+      <c r="BY22" s="3">
         <v>305.10000000000002</v>
       </c>
-      <c r="BZ22" s="65">
+      <c r="BZ22" s="3">
         <v>145.30000000000001</v>
       </c>
-      <c r="CA22" s="65">
+      <c r="CA22" s="3">
         <v>167.5</v>
       </c>
-      <c r="CB22" s="68">
+      <c r="CB22" s="6">
         <v>108.1</v>
       </c>
-      <c r="CC22" s="68">
+      <c r="CC22" s="6">
         <v>19.600000000000001</v>
       </c>
-      <c r="CD22" s="68">
+      <c r="CD22" s="6">
         <v>9.9</v>
       </c>
-      <c r="CE22" s="68">
+      <c r="CE22" s="6">
         <v>0.6</v>
       </c>
-      <c r="CF22" s="68">
+      <c r="CF22" s="6">
         <v>102.8</v>
       </c>
-      <c r="CG22" s="68">
+      <c r="CG22" s="6">
         <v>19.8</v>
       </c>
-      <c r="CH22" s="65">
+      <c r="CH22" s="3">
         <v>6.8</v>
       </c>
-      <c r="CI22" s="65">
+      <c r="CI22" s="3">
         <v>3.6</v>
       </c>
-      <c r="CJ22" s="65">
+      <c r="CJ22" s="3">
         <v>6.6</v>
       </c>
-      <c r="CK22" s="65">
+      <c r="CK22" s="3">
         <v>5.2</v>
       </c>
-      <c r="CL22" s="65">
+      <c r="CL22" s="3">
         <v>1.4</v>
       </c>
-      <c r="CM22" s="65">
+      <c r="CM22" s="3">
         <v>3.9</v>
       </c>
-      <c r="CN22" s="65">
+      <c r="CN22" s="3">
         <v>51.3</v>
       </c>
-      <c r="CO22" s="65">
+      <c r="CO22" s="3">
         <v>699.8</v>
       </c>
-      <c r="CP22" s="65">
+      <c r="CP22" s="3">
         <v>16.5</v>
       </c>
-      <c r="CQ22" s="65">
+      <c r="CQ22" s="3">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CR22" s="65">
+      <c r="CR22" s="3">
         <v>72.8</v>
       </c>
-      <c r="CS22" s="65">
+      <c r="CS22" s="3">
         <v>31.2</v>
       </c>
-      <c r="CT22" s="65">
+      <c r="CT22" s="3">
         <v>0.8</v>
       </c>
-      <c r="CU22" s="65">
+      <c r="CU22" s="3">
         <v>0.2</v>
       </c>
-      <c r="CV22" s="65">
+      <c r="CV22" s="3">
         <v>0.4</v>
       </c>
-      <c r="CW22" s="65">
+      <c r="CW22" s="3">
         <v>2.7</v>
       </c>
-      <c r="CX22" s="10">
+      <c r="CX22" s="1">
         <v>1</v>
       </c>
-      <c r="CY22" s="10" t="s">
+      <c r="CY22" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="CZ22" s="10">
+      <c r="CZ22" s="1">
         <v>4793</v>
       </c>
-      <c r="DA22" s="10">
+      <c r="DA22" s="1">
         <v>766</v>
       </c>
-      <c r="DB22" s="10">
+      <c r="DB22" s="1">
         <v>77</v>
       </c>
-      <c r="DC22" s="10">
+      <c r="DC22" s="1">
         <v>1708</v>
       </c>
-      <c r="DD22" s="10">
+      <c r="DD22" s="1">
         <v>1362</v>
       </c>
-      <c r="DE22" s="10">
+      <c r="DE22" s="1">
         <v>346</v>
       </c>
-      <c r="DF22" s="10">
+      <c r="DF22" s="1">
         <v>7125</v>
       </c>
-      <c r="DG22" s="65">
+      <c r="DG22" s="3">
         <v>0.2</v>
       </c>
-      <c r="DH22" s="65">
+      <c r="DH22" s="3">
         <v>0.2</v>
       </c>
-      <c r="DI22" s="65">
+      <c r="DI22" s="3">
         <v>5.0999999999999996</v>
       </c>
-      <c r="DJ22" s="10">
+      <c r="DJ22" s="1">
         <v>5</v>
       </c>
-      <c r="DK22" s="10">
+      <c r="DK22" s="1">
         <v>14743</v>
       </c>
-      <c r="DL22" s="10">
+      <c r="DL22" s="1">
         <v>10796</v>
       </c>
-      <c r="DM22" s="10">
-[...2 lines deleted...]
-      <c r="DN22" s="10">
+      <c r="DM22" s="1">
+        <v>3947</v>
+      </c>
+      <c r="DN22" s="1">
         <v>12730</v>
       </c>
-      <c r="DO22" s="10">
+      <c r="DO22" s="1">
         <v>9275</v>
       </c>
-      <c r="DP22" s="10">
-[...2 lines deleted...]
-      <c r="DQ22" s="10">
+      <c r="DP22" s="1">
+        <v>3455</v>
+      </c>
+      <c r="DQ22" s="8">
         <v>2013</v>
       </c>
-      <c r="DR22" s="10">
+      <c r="DR22" s="1">
         <v>1521</v>
       </c>
-      <c r="DS22" s="10">
-[...2 lines deleted...]
-      <c r="DT22" s="10">
+      <c r="DS22" s="8">
+        <v>492</v>
+      </c>
+      <c r="DT22" s="1">
         <v>656</v>
       </c>
-      <c r="DU22" s="10">
+      <c r="DU22" s="1">
         <v>12</v>
       </c>
-      <c r="DV22" s="10">
+      <c r="DV22" s="1">
         <v>2657</v>
       </c>
-      <c r="DW22" s="10">
+      <c r="DW22" s="1">
         <v>34576</v>
       </c>
-      <c r="DX22" s="10">
+      <c r="DX22" s="1">
         <v>12688</v>
       </c>
-      <c r="DY22" s="10">
+      <c r="DY22" s="1">
         <v>8755</v>
       </c>
-      <c r="DZ22" s="10">
+      <c r="DZ22" s="1">
         <v>8382</v>
       </c>
-      <c r="EA22" s="10">
+      <c r="EA22" s="1">
         <v>373</v>
       </c>
-      <c r="EB22" s="10">
+      <c r="EB22" s="1">
         <v>660</v>
       </c>
-      <c r="EC22" s="10">
+      <c r="EC22" s="1">
         <v>463</v>
       </c>
-      <c r="ED22" s="10">
+      <c r="ED22" s="1">
         <v>3273</v>
       </c>
-      <c r="EE22" s="10">
+      <c r="EE22" s="1">
         <v>21888</v>
       </c>
-      <c r="EF22" s="67">
+      <c r="EF22" s="5">
         <v>2327</v>
       </c>
-      <c r="EG22" s="67">
+      <c r="EG22" s="5">
         <v>5156</v>
       </c>
-      <c r="EH22" s="10">
+      <c r="EH22" s="1">
         <v>14114</v>
       </c>
-      <c r="EI22" s="10">
+      <c r="EI22" s="1">
         <v>291</v>
       </c>
-      <c r="EJ22" s="10">
+      <c r="EJ22" s="1">
         <v>4652</v>
       </c>
-      <c r="EK22" s="10">
+      <c r="EK22" s="1">
         <v>967</v>
       </c>
-      <c r="EL22" s="10">
+      <c r="EL22" s="1">
         <v>380</v>
       </c>
-      <c r="EM22" s="10">
+      <c r="EM22" s="1">
         <v>89</v>
       </c>
-      <c r="EN22" s="10">
+      <c r="EN22" s="1">
         <v>3685</v>
       </c>
-      <c r="EO22" s="10">
+      <c r="EO22" s="1">
         <v>3685</v>
       </c>
-      <c r="EP22" s="10">
+      <c r="EP22" s="1">
         <v>29924</v>
       </c>
-      <c r="EQ22" s="10">
+      <c r="EQ22" s="1">
         <v>808</v>
       </c>
-      <c r="ER22" s="10">
+      <c r="ER22" s="1">
         <v>1</v>
       </c>
-      <c r="ES22" s="10">
+      <c r="ES22" s="1">
         <v>140</v>
       </c>
-      <c r="ET22" s="10">
+      <c r="ET22" s="1">
         <v>632</v>
       </c>
-      <c r="EU22" s="10">
+      <c r="EU22" s="1">
         <v>35</v>
       </c>
-      <c r="EV22" s="10">
+      <c r="EV22" s="1">
         <v>756</v>
       </c>
-      <c r="EW22" s="10">
+      <c r="EW22" s="1">
         <v>1</v>
       </c>
-      <c r="EX22" s="10">
+      <c r="EX22" s="1">
         <v>126</v>
       </c>
-      <c r="EY22" s="10">
+      <c r="EY22" s="1">
         <v>598</v>
       </c>
-      <c r="EZ22" s="67">
+      <c r="EZ22" s="5">
         <v>31</v>
       </c>
-      <c r="FA22" s="67">
+      <c r="FA22" s="5">
         <v>395</v>
       </c>
-      <c r="FB22" s="67">
+      <c r="FB22" s="5">
         <v>353</v>
       </c>
-      <c r="FC22" s="67">
+      <c r="FC22" s="5">
         <v>42</v>
       </c>
-      <c r="FD22" s="10">
+      <c r="FD22" s="1">
         <v>356</v>
       </c>
-      <c r="FE22" s="10">
+      <c r="FE22" s="1">
         <v>315</v>
       </c>
-      <c r="FF22" s="10">
+      <c r="FF22" s="1">
         <v>41</v>
       </c>
-      <c r="FG22" s="10">
+      <c r="FG22" s="1">
         <v>11452</v>
       </c>
-      <c r="FH22" s="10">
+      <c r="FH22" s="1">
         <v>8844</v>
       </c>
-      <c r="FI22" s="10">
+      <c r="FI22" s="1">
         <v>1472</v>
       </c>
-      <c r="FJ22" s="67">
+      <c r="FJ22" s="5">
         <v>43</v>
       </c>
-      <c r="FK22" s="67">
+      <c r="FK22" s="5">
         <v>21</v>
       </c>
-      <c r="FL22" s="67">
+      <c r="FL22" s="5">
         <v>24</v>
       </c>
-      <c r="FM22" s="67">
+      <c r="FM22" s="5">
         <v>315</v>
       </c>
-      <c r="FN22" s="67">
+      <c r="FN22" s="5">
         <v>271</v>
       </c>
-      <c r="FO22" s="67">
+      <c r="FO22" s="5">
         <v>44</v>
       </c>
-      <c r="FP22" s="67">
+      <c r="FP22" s="5">
         <v>106</v>
       </c>
-      <c r="FQ22" s="10">
+      <c r="FQ22" s="1">
         <v>4860</v>
       </c>
-      <c r="FR22" s="10">
+      <c r="FR22" s="1">
         <v>3053</v>
       </c>
-      <c r="FS22" s="10">
+      <c r="FS22" s="1">
         <v>1807</v>
       </c>
-      <c r="FT22" s="10">
+      <c r="FT22" s="1">
         <v>1523</v>
       </c>
-      <c r="FU22" s="10">
+      <c r="FU22" s="1">
         <v>320</v>
       </c>
-      <c r="FV22" s="10">
+      <c r="FV22" s="1">
         <v>89</v>
       </c>
-      <c r="FW22" s="10">
+      <c r="FW22" s="1">
         <v>231</v>
       </c>
-      <c r="FX22" s="10">
+      <c r="FX22" s="1">
         <v>33</v>
       </c>
-      <c r="FY22" s="10">
+      <c r="FY22" s="1">
         <v>127</v>
       </c>
-      <c r="FZ22" s="10">
+      <c r="FZ22" s="1">
         <v>1681</v>
       </c>
-      <c r="GA22" s="10">
+      <c r="GA22" s="1">
         <v>1102</v>
       </c>
-      <c r="GB22" s="10">
+      <c r="GB22" s="1">
         <v>85</v>
       </c>
-      <c r="GC22" s="10">
+      <c r="GC22" s="1">
         <v>226</v>
       </c>
-      <c r="GD22" s="10">
+      <c r="GD22" s="1">
         <v>241</v>
       </c>
-      <c r="GE22" s="10">
+      <c r="GE22" s="1">
         <v>3</v>
       </c>
-      <c r="GF22" s="10" t="s">
+      <c r="GF22" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GG22" s="67">
+      <c r="GG22" s="5">
         <v>101</v>
       </c>
-      <c r="GH22" s="67">
+      <c r="GH22" s="5">
         <v>656</v>
       </c>
-      <c r="GI22" s="67">
+      <c r="GI22" s="5">
         <v>143</v>
       </c>
-      <c r="GJ22" s="10">
+      <c r="GJ22" s="1">
         <v>9287</v>
       </c>
-      <c r="GK22" s="10">
+      <c r="GK22" s="1">
         <v>938</v>
       </c>
-      <c r="GL22" s="10">
+      <c r="GL22" s="1">
         <v>309</v>
       </c>
-      <c r="GM22" s="67">
+      <c r="GM22" s="5">
         <v>143</v>
       </c>
-      <c r="GN22" s="67">
+      <c r="GN22" s="5">
         <v>545</v>
       </c>
-      <c r="GO22" s="67">
+      <c r="GO22" s="5">
         <v>917</v>
       </c>
-      <c r="GP22" s="67">
+      <c r="GP22" s="5">
         <v>595</v>
       </c>
-      <c r="GQ22" s="67">
+      <c r="GQ22" s="5">
         <v>592</v>
       </c>
-      <c r="GR22" s="67">
+      <c r="GR22" s="5">
         <v>621</v>
       </c>
-      <c r="GS22" s="67">
+      <c r="GS22" s="5">
         <v>521</v>
       </c>
-      <c r="GT22" s="67">
+      <c r="GT22" s="5">
         <v>141</v>
       </c>
-      <c r="GU22" s="67">
+      <c r="GU22" s="5">
         <v>49</v>
       </c>
-      <c r="GV22" s="10">
+      <c r="GV22" s="1">
         <v>384</v>
       </c>
-      <c r="GW22" s="10">
+      <c r="GW22" s="1">
         <v>48</v>
       </c>
-      <c r="GX22" s="10">
+      <c r="GX22" s="1">
         <v>333</v>
       </c>
-      <c r="GY22" s="10">
+      <c r="GY22" s="1">
         <v>12</v>
       </c>
-      <c r="GZ22" s="10">
+      <c r="GZ22" s="1">
         <v>1219</v>
       </c>
-      <c r="HA22" s="10">
+      <c r="HA22" s="1">
         <v>859</v>
       </c>
-      <c r="HB22" s="10">
+      <c r="HB22" s="1">
         <v>197</v>
       </c>
-      <c r="HC22" s="10">
+      <c r="HC22" s="1">
         <v>1168</v>
       </c>
-      <c r="HD22" s="67">
+      <c r="HD22" s="5">
         <v>2165</v>
       </c>
-      <c r="HE22" s="67">
+      <c r="HE22" s="5">
         <v>1213</v>
       </c>
       <c r="HF22" s="72">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:214" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="75" t="s">
         <v>222</v>
       </c>
       <c r="B23" s="75"/>
       <c r="C23" s="75"/>
       <c r="D23" s="75"/>
       <c r="E23" s="75"/>
       <c r="F23" s="75"/>
       <c r="G23" s="75"/>
       <c r="H23" s="75"/>
       <c r="I23" s="75"/>
-      <c r="J23" s="63">
+      <c r="J23" s="69">
         <v>7</v>
       </c>
-      <c r="K23" s="64">
+      <c r="K23" s="2">
         <v>238</v>
       </c>
-      <c r="L23" s="65">
+      <c r="L23" s="3">
         <v>253.9</v>
       </c>
-      <c r="M23" s="66">
+      <c r="M23" s="4">
         <v>5.01</v>
       </c>
-      <c r="N23" s="66">
+      <c r="N23" s="4">
         <v>2.52</v>
       </c>
-      <c r="O23" s="66">
+      <c r="O23" s="4">
         <v>2.4900000000000002</v>
       </c>
-      <c r="P23" s="10">
+      <c r="P23" s="1">
         <v>3977</v>
       </c>
-      <c r="Q23" s="67">
+      <c r="Q23" s="5">
         <v>6712</v>
       </c>
-      <c r="R23" s="68">
+      <c r="R23" s="6">
         <v>66</v>
       </c>
-      <c r="S23" s="10">
+      <c r="S23" s="1">
         <v>16987</v>
       </c>
-      <c r="T23" s="10">
+      <c r="T23" s="1">
         <v>15087</v>
       </c>
-      <c r="U23" s="10">
+      <c r="U23" s="8">
         <v>1900</v>
       </c>
-      <c r="V23" s="10">
+      <c r="V23" s="1">
         <v>605</v>
       </c>
-      <c r="W23" s="10">
+      <c r="W23" s="1">
         <v>23</v>
       </c>
-      <c r="X23" s="10">
+      <c r="X23" s="1">
         <v>2482</v>
       </c>
-      <c r="Y23" s="10">
+      <c r="Y23" s="1">
         <v>4051</v>
       </c>
-      <c r="Z23" s="65">
+      <c r="Z23" s="3">
         <v>23.8</v>
       </c>
-      <c r="AA23" s="65">
+      <c r="AA23" s="3">
         <v>9.4</v>
       </c>
-      <c r="AB23" s="65">
+      <c r="AB23" s="3">
         <v>11.2</v>
       </c>
-      <c r="AC23" s="65">
+      <c r="AC23" s="3">
         <v>14.6</v>
       </c>
-      <c r="AD23" s="65">
+      <c r="AD23" s="3">
         <v>88.8</v>
       </c>
-      <c r="AE23" s="10">
+      <c r="AE23" s="1">
         <v>794</v>
       </c>
-      <c r="AF23" s="10">
+      <c r="AF23" s="1">
         <v>3331</v>
       </c>
-      <c r="AG23" s="66">
+      <c r="AG23" s="4">
         <v>0.64</v>
       </c>
-      <c r="AH23" s="65">
+      <c r="AH23" s="3">
         <v>74.099999999999994</v>
       </c>
-      <c r="AI23" s="65">
+      <c r="AI23" s="3">
         <v>541.29999999999995</v>
       </c>
-      <c r="AJ23" s="67">
+      <c r="AJ23" s="5">
         <v>13959</v>
       </c>
-      <c r="AK23" s="67">
+      <c r="AK23" s="5">
         <v>605</v>
       </c>
-      <c r="AL23" s="67">
+      <c r="AL23" s="5">
         <v>11039</v>
       </c>
-      <c r="AM23" s="67">
+      <c r="AM23" s="5">
         <v>198</v>
       </c>
-      <c r="AN23" s="67">
+      <c r="AN23" s="5">
         <v>2920</v>
       </c>
-      <c r="AO23" s="65">
-[...2 lines deleted...]
-      <c r="AP23" s="65">
+      <c r="AO23" s="3">
+        <v>117.6</v>
+      </c>
+      <c r="AP23" s="3">
         <v>20.9</v>
       </c>
-      <c r="AQ23" s="10">
+      <c r="AQ23" s="1">
         <v>4466</v>
       </c>
-      <c r="AR23" s="65">
+      <c r="AR23" s="3">
         <v>32</v>
       </c>
-      <c r="AS23" s="10">
+      <c r="AS23" s="1">
         <v>1340</v>
       </c>
-      <c r="AT23" s="66">
+      <c r="AT23" s="4">
         <v>2.08</v>
       </c>
-      <c r="AU23" s="10">
+      <c r="AU23" s="1">
         <v>583</v>
       </c>
-      <c r="AV23" s="10">
+      <c r="AV23" s="1">
         <v>435</v>
       </c>
-      <c r="AW23" s="10">
+      <c r="AW23" s="1">
         <v>115</v>
       </c>
-      <c r="AX23" s="10">
+      <c r="AX23" s="1">
         <v>891</v>
       </c>
-      <c r="AY23" s="10">
+      <c r="AY23" s="1">
         <v>665</v>
       </c>
-      <c r="AZ23" s="10">
+      <c r="AZ23" s="1">
         <v>176</v>
       </c>
-      <c r="BA23" s="66">
+      <c r="BA23" s="4">
         <v>5.0999999999999996</v>
       </c>
-      <c r="BB23" s="66">
+      <c r="BB23" s="4">
         <v>2.54</v>
       </c>
-      <c r="BC23" s="69">
+      <c r="BC23" s="7">
         <v>0.84</v>
       </c>
-      <c r="BD23" s="69">
+      <c r="BD23" s="7">
         <v>5.01</v>
       </c>
-      <c r="BE23" s="69">
+      <c r="BE23" s="7">
         <v>2.52</v>
       </c>
-      <c r="BF23" s="69">
+      <c r="BF23" s="7">
         <v>2.4900000000000002</v>
       </c>
-      <c r="BG23" s="69">
+      <c r="BG23" s="7">
         <v>0.77</v>
       </c>
-      <c r="BH23" s="69">
+      <c r="BH23" s="7">
         <v>1.72</v>
       </c>
-      <c r="BI23" s="69">
+      <c r="BI23" s="7">
         <v>0.04</v>
       </c>
-      <c r="BJ23" s="69">
+      <c r="BJ23" s="7">
         <v>0.03</v>
       </c>
-      <c r="BK23" s="69">
+      <c r="BK23" s="7">
         <v>0.01</v>
       </c>
       <c r="BL23" s="70">
         <v>3977</v>
       </c>
       <c r="BM23" s="76">
         <v>3108</v>
       </c>
       <c r="BN23" s="76">
         <v>869</v>
       </c>
       <c r="BO23" s="76">
         <v>701</v>
       </c>
       <c r="BP23" s="76">
         <v>168</v>
       </c>
       <c r="BQ23" s="70">
         <v>3108</v>
       </c>
       <c r="BR23" s="76">
         <v>171</v>
       </c>
       <c r="BS23" s="76">
         <v>191</v>
       </c>
       <c r="BT23" s="76">
         <v>159</v>
       </c>
       <c r="BU23" s="76">
         <v>607</v>
       </c>
       <c r="BV23" s="76">
         <v>411</v>
       </c>
       <c r="BW23" s="76">
         <v>582</v>
       </c>
       <c r="BX23" s="76">
         <v>987</v>
       </c>
-      <c r="BY23" s="65">
+      <c r="BY23" s="3">
         <v>253.9</v>
       </c>
-      <c r="BZ23" s="65">
+      <c r="BZ23" s="3">
         <v>144.80000000000001</v>
       </c>
-      <c r="CA23" s="65">
+      <c r="CA23" s="3">
         <v>145.69999999999999</v>
       </c>
-      <c r="CB23" s="68">
+      <c r="CB23" s="6">
         <v>52.5</v>
       </c>
-      <c r="CC23" s="68">
+      <c r="CC23" s="6">
         <v>55.1</v>
       </c>
-      <c r="CD23" s="68">
+      <c r="CD23" s="6">
         <v>0.6</v>
       </c>
-      <c r="CE23" s="68" t="s">
+      <c r="CE23" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="CF23" s="68">
+      <c r="CF23" s="6">
         <v>128.80000000000001</v>
       </c>
-      <c r="CG23" s="68">
+      <c r="CG23" s="6">
         <v>12.8</v>
       </c>
-      <c r="CH23" s="65">
+      <c r="CH23" s="3">
         <v>0.4</v>
       </c>
-      <c r="CI23" s="65">
+      <c r="CI23" s="3">
         <v>9</v>
       </c>
-      <c r="CJ23" s="65">
+      <c r="CJ23" s="3">
         <v>2.8</v>
       </c>
-      <c r="CK23" s="65">
+      <c r="CK23" s="3">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CL23" s="65">
+      <c r="CL23" s="3">
         <v>1.7</v>
       </c>
-      <c r="CM23" s="65">
+      <c r="CM23" s="3">
         <v>32.799999999999997</v>
       </c>
-      <c r="CN23" s="65">
+      <c r="CN23" s="3">
         <v>34.700000000000003</v>
       </c>
-      <c r="CO23" s="65">
+      <c r="CO23" s="3">
         <v>446.9</v>
       </c>
-      <c r="CP23" s="65">
+      <c r="CP23" s="3">
         <v>21.6</v>
       </c>
-      <c r="CQ23" s="65">
+      <c r="CQ23" s="3">
         <v>0.9</v>
       </c>
-      <c r="CR23" s="65">
+      <c r="CR23" s="3">
         <v>393.4</v>
       </c>
-      <c r="CS23" s="65">
+      <c r="CS23" s="3">
         <v>5.3</v>
       </c>
-      <c r="CT23" s="65">
+      <c r="CT23" s="3">
         <v>0.6</v>
       </c>
-      <c r="CU23" s="65">
+      <c r="CU23" s="3">
         <v>0.3</v>
       </c>
-      <c r="CV23" s="65">
+      <c r="CV23" s="3">
         <v>0.6</v>
       </c>
-      <c r="CW23" s="65">
+      <c r="CW23" s="3">
         <v>1.3</v>
       </c>
-      <c r="CX23" s="10">
+      <c r="CX23" s="1">
         <v>38</v>
       </c>
-      <c r="CY23" s="10" t="s">
+      <c r="CY23" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="CZ23" s="10">
+      <c r="CZ23" s="1">
         <v>4601</v>
       </c>
-      <c r="DA23" s="10">
+      <c r="DA23" s="1">
         <v>520</v>
       </c>
-      <c r="DB23" s="10">
+      <c r="DB23" s="1">
         <v>179</v>
       </c>
-      <c r="DC23" s="10">
+      <c r="DC23" s="1">
         <v>353</v>
       </c>
-      <c r="DD23" s="10">
+      <c r="DD23" s="1">
         <v>49</v>
       </c>
-      <c r="DE23" s="10">
+      <c r="DE23" s="1">
         <v>304</v>
       </c>
-      <c r="DF23" s="10">
+      <c r="DF23" s="1">
         <v>5914</v>
       </c>
-      <c r="DG23" s="65">
+      <c r="DG23" s="3">
         <v>0.3</v>
       </c>
-      <c r="DH23" s="65">
+      <c r="DH23" s="3">
         <v>0.5</v>
       </c>
-      <c r="DI23" s="65">
+      <c r="DI23" s="3">
         <v>2.8</v>
       </c>
-      <c r="DJ23" s="10">
+      <c r="DJ23" s="1">
         <v>549</v>
       </c>
-      <c r="DK23" s="10">
+      <c r="DK23" s="1">
         <v>16987</v>
       </c>
-      <c r="DL23" s="10">
+      <c r="DL23" s="1">
         <v>13354</v>
       </c>
-      <c r="DM23" s="10">
-[...2 lines deleted...]
-      <c r="DN23" s="10">
+      <c r="DM23" s="1">
+        <v>3633</v>
+      </c>
+      <c r="DN23" s="1">
         <v>15087</v>
       </c>
-      <c r="DO23" s="10">
+      <c r="DO23" s="1">
         <v>11016</v>
       </c>
-      <c r="DP23" s="10">
-[...2 lines deleted...]
-      <c r="DQ23" s="10">
+      <c r="DP23" s="1">
+        <v>4071</v>
+      </c>
+      <c r="DQ23" s="8">
         <v>1900</v>
       </c>
-      <c r="DR23" s="10">
+      <c r="DR23" s="1">
         <v>2338</v>
       </c>
-      <c r="DS23" s="10">
-[...2 lines deleted...]
-      <c r="DT23" s="10">
+      <c r="DS23" s="8">
+        <v>-438</v>
+      </c>
+      <c r="DT23" s="1">
         <v>605</v>
       </c>
-      <c r="DU23" s="10">
+      <c r="DU23" s="1">
         <v>23</v>
       </c>
-      <c r="DV23" s="10">
+      <c r="DV23" s="1">
         <v>2482</v>
       </c>
-      <c r="DW23" s="10">
+      <c r="DW23" s="1">
         <v>26441</v>
       </c>
-      <c r="DX23" s="10">
+      <c r="DX23" s="1">
         <v>14782</v>
       </c>
-      <c r="DY23" s="10">
+      <c r="DY23" s="1">
         <v>10342</v>
       </c>
-      <c r="DZ23" s="10">
+      <c r="DZ23" s="1">
         <v>9393</v>
       </c>
-      <c r="EA23" s="10">
+      <c r="EA23" s="1">
         <v>949</v>
       </c>
-      <c r="EB23" s="10">
+      <c r="EB23" s="1">
         <v>1567</v>
       </c>
-      <c r="EC23" s="10">
+      <c r="EC23" s="1">
         <v>977</v>
       </c>
-      <c r="ED23" s="10">
+      <c r="ED23" s="1">
         <v>2873</v>
       </c>
-      <c r="EE23" s="10">
+      <c r="EE23" s="1">
         <v>11659</v>
       </c>
-      <c r="EF23" s="67">
+      <c r="EF23" s="5">
         <v>2453</v>
       </c>
-      <c r="EG23" s="67">
+      <c r="EG23" s="5">
         <v>3909</v>
       </c>
-      <c r="EH23" s="10">
+      <c r="EH23" s="1">
         <v>4947</v>
       </c>
-      <c r="EI23" s="10">
+      <c r="EI23" s="1">
         <v>350</v>
       </c>
-      <c r="EJ23" s="10">
+      <c r="EJ23" s="1">
         <v>6849</v>
       </c>
-      <c r="EK23" s="10">
+      <c r="EK23" s="1">
         <v>2731</v>
       </c>
-      <c r="EL23" s="10">
+      <c r="EL23" s="1">
         <v>836</v>
       </c>
-      <c r="EM23" s="10">
+      <c r="EM23" s="1">
         <v>409</v>
       </c>
-      <c r="EN23" s="10">
+      <c r="EN23" s="1">
         <v>4118</v>
       </c>
-      <c r="EO23" s="10">
+      <c r="EO23" s="1">
         <v>4118</v>
       </c>
-      <c r="EP23" s="10">
+      <c r="EP23" s="1">
         <v>19592</v>
       </c>
-      <c r="EQ23" s="10">
+      <c r="EQ23" s="1">
         <v>1225</v>
       </c>
-      <c r="ER23" s="10">
+      <c r="ER23" s="1">
         <v>3</v>
       </c>
-      <c r="ES23" s="10">
+      <c r="ES23" s="1">
         <v>447</v>
       </c>
-      <c r="ET23" s="10">
+      <c r="ET23" s="1">
         <v>602</v>
       </c>
-      <c r="EU23" s="10">
+      <c r="EU23" s="1">
         <v>173</v>
       </c>
-      <c r="EV23" s="10">
+      <c r="EV23" s="1">
         <v>1137</v>
       </c>
-      <c r="EW23" s="10">
+      <c r="EW23" s="1">
         <v>3</v>
       </c>
-      <c r="EX23" s="10">
+      <c r="EX23" s="1">
         <v>445</v>
       </c>
-      <c r="EY23" s="10">
+      <c r="EY23" s="1">
         <v>585</v>
       </c>
-      <c r="EZ23" s="67">
+      <c r="EZ23" s="5">
         <v>104</v>
       </c>
-      <c r="FA23" s="67">
+      <c r="FA23" s="5">
         <v>1572</v>
       </c>
-      <c r="FB23" s="67">
+      <c r="FB23" s="5">
         <v>1074</v>
       </c>
-      <c r="FC23" s="67">
+      <c r="FC23" s="5">
         <v>498</v>
       </c>
-      <c r="FD23" s="10">
+      <c r="FD23" s="1">
         <v>1559</v>
       </c>
-      <c r="FE23" s="10">
+      <c r="FE23" s="1">
         <v>1062</v>
       </c>
-      <c r="FF23" s="10">
+      <c r="FF23" s="1">
         <v>497</v>
       </c>
-      <c r="FG23" s="10">
+      <c r="FG23" s="1">
         <v>13959</v>
       </c>
-      <c r="FH23" s="10">
+      <c r="FH23" s="1">
         <v>11253</v>
       </c>
-      <c r="FI23" s="10">
+      <c r="FI23" s="1">
         <v>1295</v>
       </c>
-      <c r="FJ23" s="67">
+      <c r="FJ23" s="5">
         <v>24</v>
       </c>
-      <c r="FK23" s="67">
+      <c r="FK23" s="5">
         <v>1</v>
       </c>
-      <c r="FL23" s="67">
+      <c r="FL23" s="5">
         <v>72</v>
       </c>
-      <c r="FM23" s="67">
+      <c r="FM23" s="5">
         <v>81</v>
       </c>
-      <c r="FN23" s="67">
+      <c r="FN23" s="5">
         <v>6</v>
       </c>
-      <c r="FO23" s="67">
+      <c r="FO23" s="5">
         <v>75</v>
       </c>
-      <c r="FP23" s="67">
+      <c r="FP23" s="5">
         <v>826</v>
       </c>
-      <c r="FQ23" s="10">
+      <c r="FQ23" s="1">
         <v>5301</v>
       </c>
-      <c r="FR23" s="10">
+      <c r="FR23" s="1">
         <v>2791</v>
       </c>
-      <c r="FS23" s="10">
+      <c r="FS23" s="1">
         <v>2510</v>
       </c>
-      <c r="FT23" s="10">
+      <c r="FT23" s="1">
         <v>1793</v>
       </c>
-      <c r="FU23" s="10">
+      <c r="FU23" s="1">
         <v>1608</v>
       </c>
-      <c r="FV23" s="10">
+      <c r="FV23" s="1">
         <v>197</v>
       </c>
-      <c r="FW23" s="10">
+      <c r="FW23" s="1">
         <v>1411</v>
       </c>
-      <c r="FX23" s="10">
+      <c r="FX23" s="1">
         <v>4</v>
       </c>
-      <c r="FY23" s="10">
+      <c r="FY23" s="1">
         <v>248</v>
       </c>
-      <c r="FZ23" s="10">
+      <c r="FZ23" s="1">
         <v>1768</v>
       </c>
-      <c r="GA23" s="10">
+      <c r="GA23" s="1">
         <v>955</v>
       </c>
-      <c r="GB23" s="10">
+      <c r="GB23" s="1">
         <v>183</v>
       </c>
-      <c r="GC23" s="10">
+      <c r="GC23" s="1">
         <v>377</v>
       </c>
-      <c r="GD23" s="10">
+      <c r="GD23" s="1">
         <v>134</v>
       </c>
-      <c r="GE23" s="10">
+      <c r="GE23" s="1">
         <v>116</v>
       </c>
-      <c r="GF23" s="10" t="s">
+      <c r="GF23" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GG23" s="67">
+      <c r="GG23" s="5">
         <v>67</v>
       </c>
-      <c r="GH23" s="67">
+      <c r="GH23" s="5">
         <v>605</v>
       </c>
-      <c r="GI23" s="67">
+      <c r="GI23" s="5">
         <v>100</v>
       </c>
-      <c r="GJ23" s="10">
+      <c r="GJ23" s="1">
         <v>11039</v>
       </c>
-      <c r="GK23" s="10">
+      <c r="GK23" s="1">
         <v>1058</v>
       </c>
-      <c r="GL23" s="10">
+      <c r="GL23" s="1">
         <v>500</v>
       </c>
-      <c r="GM23" s="67">
+      <c r="GM23" s="5">
         <v>120</v>
       </c>
-      <c r="GN23" s="67">
+      <c r="GN23" s="5">
         <v>752</v>
       </c>
-      <c r="GO23" s="67">
+      <c r="GO23" s="5">
         <v>940</v>
       </c>
-      <c r="GP23" s="67">
+      <c r="GP23" s="5">
         <v>675</v>
       </c>
-      <c r="GQ23" s="67">
+      <c r="GQ23" s="5">
         <v>622</v>
       </c>
-      <c r="GR23" s="67">
+      <c r="GR23" s="5">
         <v>943</v>
       </c>
-      <c r="GS23" s="67">
+      <c r="GS23" s="5">
         <v>573</v>
       </c>
-      <c r="GT23" s="67">
+      <c r="GT23" s="5">
         <v>194</v>
       </c>
-      <c r="GU23" s="67">
+      <c r="GU23" s="5">
         <v>58</v>
       </c>
-      <c r="GV23" s="10">
+      <c r="GV23" s="1">
         <v>465</v>
       </c>
-      <c r="GW23" s="10">
+      <c r="GW23" s="1">
         <v>33</v>
       </c>
-      <c r="GX23" s="10">
+      <c r="GX23" s="1">
         <v>395</v>
       </c>
-      <c r="GY23" s="10">
+      <c r="GY23" s="1">
         <v>23</v>
       </c>
-      <c r="GZ23" s="10">
+      <c r="GZ23" s="1">
         <v>1567</v>
       </c>
-      <c r="HA23" s="10">
+      <c r="HA23" s="1">
         <v>1116</v>
       </c>
-      <c r="HB23" s="10">
+      <c r="HB23" s="1">
         <v>198</v>
       </c>
-      <c r="HC23" s="10">
+      <c r="HC23" s="1">
         <v>1075</v>
       </c>
-      <c r="HD23" s="67">
+      <c r="HD23" s="5">
         <v>2920</v>
       </c>
-      <c r="HE23" s="67">
+      <c r="HE23" s="5">
         <v>1698</v>
       </c>
       <c r="HF23" s="72">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:214" s="73" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="74" t="s">
         <v>223</v>
       </c>
       <c r="B24" s="74"/>
       <c r="C24" s="74"/>
       <c r="D24" s="74"/>
       <c r="E24" s="74"/>
       <c r="F24" s="79"/>
       <c r="G24" s="79"/>
       <c r="H24" s="79"/>
       <c r="I24" s="74"/>
-      <c r="J24" s="63">
+      <c r="J24" s="69">
         <v>8</v>
       </c>
-      <c r="K24" s="64">
+      <c r="K24" s="2">
         <v>156</v>
       </c>
-      <c r="L24" s="65">
+      <c r="L24" s="3">
         <v>176.5</v>
       </c>
-      <c r="M24" s="66">
+      <c r="M24" s="4">
         <v>4.66</v>
       </c>
-      <c r="N24" s="66">
+      <c r="N24" s="4">
         <v>2.42</v>
       </c>
-      <c r="O24" s="66">
+      <c r="O24" s="4">
         <v>2.2400000000000002</v>
       </c>
-      <c r="P24" s="10">
+      <c r="P24" s="1">
         <v>3023</v>
       </c>
-      <c r="Q24" s="67">
+      <c r="Q24" s="5">
         <v>7919</v>
       </c>
-      <c r="R24" s="68">
+      <c r="R24" s="6">
         <v>65.400000000000006</v>
       </c>
-      <c r="S24" s="10">
+      <c r="S24" s="1">
         <v>11451</v>
       </c>
-      <c r="T24" s="10">
+      <c r="T24" s="1">
         <v>10249</v>
       </c>
-      <c r="U24" s="10">
+      <c r="U24" s="8">
         <v>1202</v>
       </c>
-      <c r="V24" s="10">
+      <c r="V24" s="1">
         <v>692</v>
       </c>
-      <c r="W24" s="10">
+      <c r="W24" s="1">
         <v>8</v>
       </c>
-      <c r="X24" s="10">
+      <c r="X24" s="1">
         <v>1886</v>
       </c>
-      <c r="Y24" s="10">
+      <c r="Y24" s="1">
         <v>2666</v>
       </c>
-      <c r="Z24" s="65">
+      <c r="Z24" s="3">
         <v>23.3</v>
       </c>
-      <c r="AA24" s="65">
+      <c r="AA24" s="3">
         <v>9.1999999999999993</v>
       </c>
-      <c r="AB24" s="65">
+      <c r="AB24" s="3">
         <v>10.5</v>
       </c>
-      <c r="AC24" s="65">
+      <c r="AC24" s="3">
         <v>16.5</v>
       </c>
-      <c r="AD24" s="65">
+      <c r="AD24" s="3">
         <v>89.5</v>
       </c>
-      <c r="AE24" s="10">
+      <c r="AE24" s="1">
         <v>566</v>
       </c>
-      <c r="AF24" s="10">
+      <c r="AF24" s="1">
         <v>2431</v>
       </c>
-      <c r="AG24" s="66">
+      <c r="AG24" s="4">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AH24" s="65">
+      <c r="AH24" s="3">
         <v>87.1</v>
       </c>
-      <c r="AI24" s="65">
+      <c r="AI24" s="3">
         <v>1227.5</v>
       </c>
-      <c r="AJ24" s="67">
+      <c r="AJ24" s="5">
         <v>8544</v>
       </c>
-      <c r="AK24" s="67">
+      <c r="AK24" s="5">
         <v>692</v>
       </c>
-      <c r="AL24" s="67">
+      <c r="AL24" s="5">
         <v>6784</v>
       </c>
-      <c r="AM24" s="67">
+      <c r="AM24" s="5">
         <v>132</v>
       </c>
-      <c r="AN24" s="67">
+      <c r="AN24" s="5">
         <v>1760</v>
       </c>
-      <c r="AO24" s="65">
+      <c r="AO24" s="3">
         <v>93.3</v>
       </c>
-      <c r="AP24" s="65">
+      <c r="AP24" s="3">
         <v>20.6</v>
       </c>
-      <c r="AQ24" s="10">
+      <c r="AQ24" s="1">
         <v>2532</v>
       </c>
-      <c r="AR24" s="65">
+      <c r="AR24" s="3">
         <v>29.6</v>
       </c>
-      <c r="AS24" s="10">
+      <c r="AS24" s="1">
         <v>1699</v>
       </c>
-      <c r="AT24" s="66">
+      <c r="AT24" s="4">
         <v>1.08</v>
       </c>
-      <c r="AU24" s="10">
+      <c r="AU24" s="1">
         <v>377</v>
       </c>
-      <c r="AV24" s="10">
+      <c r="AV24" s="1">
         <v>222</v>
       </c>
-      <c r="AW24" s="10">
+      <c r="AW24" s="1">
         <v>100</v>
       </c>
-      <c r="AX24" s="10">
+      <c r="AX24" s="1">
         <v>543</v>
       </c>
-      <c r="AY24" s="10">
+      <c r="AY24" s="1">
         <v>320</v>
       </c>
-      <c r="AZ24" s="10">
+      <c r="AZ24" s="1">
         <v>143</v>
       </c>
-      <c r="BA24" s="66">
+      <c r="BA24" s="4">
         <v>4.71</v>
       </c>
-      <c r="BB24" s="66">
+      <c r="BB24" s="4">
         <v>2.4500000000000002</v>
       </c>
-      <c r="BC24" s="69">
+      <c r="BC24" s="7">
         <v>0.34</v>
       </c>
-      <c r="BD24" s="69">
+      <c r="BD24" s="7">
         <v>4.66</v>
       </c>
-      <c r="BE24" s="69">
+      <c r="BE24" s="7">
         <v>2.42</v>
       </c>
-      <c r="BF24" s="69">
+      <c r="BF24" s="7">
         <v>2.2400000000000002</v>
       </c>
-      <c r="BG24" s="69">
+      <c r="BG24" s="7">
         <v>0.32</v>
       </c>
-      <c r="BH24" s="69">
+      <c r="BH24" s="7">
         <v>1.92</v>
       </c>
-      <c r="BI24" s="69">
+      <c r="BI24" s="7">
         <v>0.03</v>
       </c>
-      <c r="BJ24" s="69">
+      <c r="BJ24" s="7">
         <v>0.01</v>
       </c>
-      <c r="BK24" s="69">
+      <c r="BK24" s="7">
         <v>0.02</v>
       </c>
       <c r="BL24" s="70">
         <v>3023</v>
       </c>
       <c r="BM24" s="76">
         <v>2557</v>
       </c>
       <c r="BN24" s="76">
         <v>466</v>
       </c>
       <c r="BO24" s="76">
         <v>284</v>
       </c>
       <c r="BP24" s="76">
         <v>182</v>
       </c>
       <c r="BQ24" s="70">
         <v>2557</v>
       </c>
       <c r="BR24" s="76">
         <v>27</v>
       </c>
       <c r="BS24" s="76">
         <v>249</v>
       </c>
       <c r="BT24" s="76">
         <v>150</v>
       </c>
       <c r="BU24" s="76">
         <v>399</v>
       </c>
       <c r="BV24" s="76">
         <v>407</v>
       </c>
       <c r="BW24" s="76">
         <v>434</v>
       </c>
       <c r="BX24" s="76">
         <v>891</v>
       </c>
-      <c r="BY24" s="65">
+      <c r="BY24" s="3">
         <v>176.5</v>
       </c>
-      <c r="BZ24" s="65">
+      <c r="BZ24" s="3">
         <v>81.599999999999994</v>
       </c>
-      <c r="CA24" s="65">
+      <c r="CA24" s="3">
         <v>113.4</v>
       </c>
-      <c r="CB24" s="68">
+      <c r="CB24" s="6">
         <v>8.6</v>
       </c>
-      <c r="CC24" s="68">
+      <c r="CC24" s="6">
         <v>51.2</v>
       </c>
-      <c r="CD24" s="68">
+      <c r="CD24" s="6">
         <v>3.3</v>
       </c>
-      <c r="CE24" s="68" t="s">
+      <c r="CE24" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="CF24" s="68">
+      <c r="CF24" s="6">
         <v>76</v>
       </c>
-      <c r="CG24" s="68">
+      <c r="CG24" s="6">
         <v>10.7</v>
       </c>
-      <c r="CH24" s="65" t="s">
+      <c r="CH24" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="CI24" s="65">
+      <c r="CI24" s="3">
         <v>12.1</v>
       </c>
-      <c r="CJ24" s="65">
+      <c r="CJ24" s="3">
         <v>0.1</v>
       </c>
-      <c r="CK24" s="65">
+      <c r="CK24" s="3">
         <v>0.1</v>
       </c>
-      <c r="CL24" s="65">
+      <c r="CL24" s="3">
         <v>0</v>
       </c>
-      <c r="CM24" s="65">
+      <c r="CM24" s="3">
         <v>6.5</v>
       </c>
-      <c r="CN24" s="65">
+      <c r="CN24" s="3">
         <v>15.5</v>
       </c>
-      <c r="CO24" s="65">
+      <c r="CO24" s="3">
         <v>465.8</v>
       </c>
-      <c r="CP24" s="65">
+      <c r="CP24" s="3">
         <v>44.5</v>
       </c>
-      <c r="CQ24" s="65">
+      <c r="CQ24" s="3">
         <v>1.4</v>
       </c>
-      <c r="CR24" s="65">
+      <c r="CR24" s="3">
         <v>38.299999999999997</v>
       </c>
-      <c r="CS24" s="65">
+      <c r="CS24" s="3">
         <v>13.3</v>
       </c>
-      <c r="CT24" s="65">
+      <c r="CT24" s="3">
         <v>0</v>
       </c>
-      <c r="CU24" s="65">
+      <c r="CU24" s="3">
         <v>0.5</v>
       </c>
-      <c r="CV24" s="65">
+      <c r="CV24" s="3">
         <v>0.3</v>
       </c>
-      <c r="CW24" s="65" t="s">
+      <c r="CW24" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="CX24" s="10">
+      <c r="CX24" s="1">
         <v>0</v>
       </c>
-      <c r="CY24" s="10" t="s">
+      <c r="CY24" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="CZ24" s="10">
+      <c r="CZ24" s="1">
         <v>3201</v>
       </c>
-      <c r="DA24" s="10">
+      <c r="DA24" s="1">
         <v>400</v>
       </c>
-      <c r="DB24" s="10">
+      <c r="DB24" s="1">
         <v>155</v>
       </c>
-      <c r="DC24" s="10">
+      <c r="DC24" s="1">
         <v>27</v>
       </c>
-      <c r="DD24" s="10">
+      <c r="DD24" s="1">
         <v>17</v>
       </c>
-      <c r="DE24" s="10">
+      <c r="DE24" s="1">
         <v>10</v>
       </c>
-      <c r="DF24" s="10">
+      <c r="DF24" s="1">
         <v>128</v>
       </c>
-      <c r="DG24" s="65">
+      <c r="DG24" s="3">
         <v>0.3</v>
       </c>
-      <c r="DH24" s="65">
+      <c r="DH24" s="3">
         <v>0.2</v>
       </c>
-      <c r="DI24" s="65" t="s">
+      <c r="DI24" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="DJ24" s="10">
+      <c r="DJ24" s="1">
         <v>0</v>
       </c>
-      <c r="DK24" s="10">
+      <c r="DK24" s="1">
         <v>11451</v>
       </c>
-      <c r="DL24" s="10">
+      <c r="DL24" s="1">
         <v>7852</v>
       </c>
-      <c r="DM24" s="10">
-[...2 lines deleted...]
-      <c r="DN24" s="10">
+      <c r="DM24" s="1">
+        <v>3599</v>
+      </c>
+      <c r="DN24" s="1">
         <v>10249</v>
       </c>
-      <c r="DO24" s="10">
+      <c r="DO24" s="1">
         <v>6776</v>
       </c>
-      <c r="DP24" s="10">
-[...2 lines deleted...]
-      <c r="DQ24" s="10">
+      <c r="DP24" s="1">
+        <v>3473</v>
+      </c>
+      <c r="DQ24" s="8">
         <v>1202</v>
       </c>
-      <c r="DR24" s="10">
+      <c r="DR24" s="1">
         <v>1076</v>
       </c>
-      <c r="DS24" s="10">
+      <c r="DS24" s="8">
         <v>126</v>
       </c>
-      <c r="DT24" s="10">
+      <c r="DT24" s="1">
         <v>692</v>
       </c>
-      <c r="DU24" s="10">
+      <c r="DU24" s="1">
         <v>8</v>
       </c>
-      <c r="DV24" s="10">
+      <c r="DV24" s="1">
         <v>1886</v>
       </c>
-      <c r="DW24" s="10">
+      <c r="DW24" s="1">
         <v>20412</v>
       </c>
-      <c r="DX24" s="10">
+      <c r="DX24" s="1">
         <v>10078</v>
       </c>
-      <c r="DY24" s="10">
+      <c r="DY24" s="1">
         <v>6714</v>
       </c>
-      <c r="DZ24" s="10">
+      <c r="DZ24" s="1">
         <v>6236</v>
       </c>
-      <c r="EA24" s="10">
+      <c r="EA24" s="1">
         <v>478</v>
       </c>
-      <c r="EB24" s="10">
+      <c r="EB24" s="1">
         <v>485</v>
       </c>
-      <c r="EC24" s="10">
+      <c r="EC24" s="1">
         <v>338</v>
       </c>
-      <c r="ED24" s="10">
+      <c r="ED24" s="1">
         <v>2879</v>
       </c>
-      <c r="EE24" s="10">
+      <c r="EE24" s="1">
         <v>10334</v>
       </c>
-      <c r="EF24" s="67">
+      <c r="EF24" s="5">
         <v>1989</v>
       </c>
-      <c r="EG24" s="67">
+      <c r="EG24" s="5">
         <v>5680</v>
       </c>
-      <c r="EH24" s="10">
+      <c r="EH24" s="1">
         <v>2415</v>
       </c>
-      <c r="EI24" s="10">
+      <c r="EI24" s="1">
         <v>250</v>
       </c>
-      <c r="EJ24" s="10">
+      <c r="EJ24" s="1">
         <v>2624</v>
       </c>
-      <c r="EK24" s="10">
+      <c r="EK24" s="1">
         <v>821</v>
       </c>
-      <c r="EL24" s="10">
+      <c r="EL24" s="1">
         <v>353</v>
       </c>
-      <c r="EM24" s="10">
+      <c r="EM24" s="1">
         <v>46</v>
       </c>
-      <c r="EN24" s="10">
+      <c r="EN24" s="1">
         <v>1803</v>
       </c>
-      <c r="EO24" s="10">
+      <c r="EO24" s="1">
         <v>1803</v>
       </c>
-      <c r="EP24" s="10">
+      <c r="EP24" s="1">
         <v>17788</v>
       </c>
-      <c r="EQ24" s="10">
+      <c r="EQ24" s="1">
         <v>1110</v>
       </c>
-      <c r="ER24" s="10">
+      <c r="ER24" s="1">
         <v>49</v>
       </c>
-      <c r="ES24" s="10">
+      <c r="ES24" s="1">
         <v>251</v>
       </c>
-      <c r="ET24" s="10">
+      <c r="ET24" s="1">
         <v>785</v>
       </c>
-      <c r="EU24" s="10">
+      <c r="EU24" s="1">
         <v>25</v>
       </c>
-      <c r="EV24" s="10">
+      <c r="EV24" s="1">
         <v>1083</v>
       </c>
-      <c r="EW24" s="10">
+      <c r="EW24" s="1">
         <v>49</v>
       </c>
-      <c r="EX24" s="10">
+      <c r="EX24" s="1">
         <v>249</v>
       </c>
-      <c r="EY24" s="10">
+      <c r="EY24" s="1">
         <v>764</v>
       </c>
-      <c r="EZ24" s="67">
+      <c r="EZ24" s="5">
         <v>21</v>
       </c>
-      <c r="FA24" s="67">
+      <c r="FA24" s="5">
         <v>286</v>
       </c>
-      <c r="FB24" s="67">
+      <c r="FB24" s="5">
         <v>276</v>
       </c>
-      <c r="FC24" s="67">
+      <c r="FC24" s="5">
         <v>10</v>
       </c>
-      <c r="FD24" s="10">
+      <c r="FD24" s="1">
         <v>286</v>
       </c>
-      <c r="FE24" s="10">
+      <c r="FE24" s="1">
         <v>276</v>
       </c>
-      <c r="FF24" s="10">
+      <c r="FF24" s="1">
         <v>10</v>
       </c>
-      <c r="FG24" s="10">
+      <c r="FG24" s="1">
         <v>8544</v>
       </c>
-      <c r="FH24" s="10">
+      <c r="FH24" s="1">
         <v>7085</v>
       </c>
-      <c r="FI24" s="10">
+      <c r="FI24" s="1">
         <v>951</v>
       </c>
-      <c r="FJ24" s="67">
+      <c r="FJ24" s="5">
         <v>21</v>
       </c>
-      <c r="FK24" s="67" t="s">
+      <c r="FK24" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="FL24" s="67">
+      <c r="FL24" s="5">
         <v>34</v>
       </c>
-      <c r="FM24" s="67">
+      <c r="FM24" s="5">
         <v>4</v>
       </c>
-      <c r="FN24" s="67">
+      <c r="FN24" s="5">
         <v>4</v>
       </c>
-      <c r="FO24" s="67">
+      <c r="FO24" s="5">
         <v>0</v>
       </c>
-      <c r="FP24" s="67">
+      <c r="FP24" s="5">
         <v>364</v>
       </c>
-      <c r="FQ24" s="10">
+      <c r="FQ24" s="1">
         <v>1918</v>
       </c>
-      <c r="FR24" s="10">
+      <c r="FR24" s="1">
         <v>1044</v>
       </c>
-      <c r="FS24" s="10">
+      <c r="FS24" s="1">
         <v>874</v>
       </c>
-      <c r="FT24" s="10">
+      <c r="FT24" s="1">
         <v>3323</v>
       </c>
-      <c r="FU24" s="10">
+      <c r="FU24" s="1">
         <v>456</v>
       </c>
-      <c r="FV24" s="10">
+      <c r="FV24" s="1">
         <v>243</v>
       </c>
-      <c r="FW24" s="10">
+      <c r="FW24" s="1">
         <v>213</v>
       </c>
-      <c r="FX24" s="10">
+      <c r="FX24" s="1">
         <v>13</v>
       </c>
-      <c r="FY24" s="10">
+      <c r="FY24" s="1">
         <v>1</v>
       </c>
-      <c r="FZ24" s="10">
+      <c r="FZ24" s="1">
         <v>622</v>
       </c>
-      <c r="GA24" s="10">
+      <c r="GA24" s="1">
         <v>21</v>
       </c>
-      <c r="GB24" s="10">
+      <c r="GB24" s="1">
         <v>294</v>
       </c>
-      <c r="GC24" s="10">
+      <c r="GC24" s="1">
         <v>307</v>
       </c>
-      <c r="GD24" s="10" t="s">
+      <c r="GD24" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GE24" s="10">
+      <c r="GE24" s="1">
         <v>0</v>
       </c>
-      <c r="GF24" s="10" t="s">
+      <c r="GF24" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GG24" s="67">
+      <c r="GG24" s="5">
         <v>104</v>
       </c>
-      <c r="GH24" s="67">
+      <c r="GH24" s="5">
         <v>692</v>
       </c>
-      <c r="GI24" s="67">
+      <c r="GI24" s="5">
         <v>82</v>
       </c>
-      <c r="GJ24" s="10">
+      <c r="GJ24" s="1">
         <v>6784</v>
       </c>
-      <c r="GK24" s="10">
+      <c r="GK24" s="1">
         <v>546</v>
       </c>
-      <c r="GL24" s="10">
+      <c r="GL24" s="1">
         <v>232</v>
       </c>
-      <c r="GM24" s="67">
+      <c r="GM24" s="5">
         <v>150</v>
       </c>
-      <c r="GN24" s="67">
+      <c r="GN24" s="5">
         <v>497</v>
       </c>
-      <c r="GO24" s="67">
+      <c r="GO24" s="5">
         <v>219</v>
       </c>
-      <c r="GP24" s="67">
+      <c r="GP24" s="5">
         <v>407</v>
       </c>
-      <c r="GQ24" s="67">
+      <c r="GQ24" s="5">
         <v>327</v>
       </c>
-      <c r="GR24" s="67">
+      <c r="GR24" s="5">
         <v>494</v>
       </c>
-      <c r="GS24" s="67">
+      <c r="GS24" s="5">
         <v>369</v>
       </c>
-      <c r="GT24" s="67">
+      <c r="GT24" s="5">
         <v>144</v>
       </c>
-      <c r="GU24" s="67">
+      <c r="GU24" s="5">
         <v>51</v>
       </c>
-      <c r="GV24" s="10">
+      <c r="GV24" s="1">
         <v>218</v>
       </c>
-      <c r="GW24" s="10">
+      <c r="GW24" s="1">
         <v>67</v>
       </c>
-      <c r="GX24" s="10">
+      <c r="GX24" s="1">
         <v>263</v>
       </c>
-      <c r="GY24" s="10">
+      <c r="GY24" s="1">
         <v>8</v>
       </c>
-      <c r="GZ24" s="10">
+      <c r="GZ24" s="1">
         <v>1150</v>
       </c>
-      <c r="HA24" s="10">
+      <c r="HA24" s="1">
         <v>681</v>
       </c>
-      <c r="HB24" s="10">
+      <c r="HB24" s="1">
         <v>132</v>
       </c>
-      <c r="HC24" s="10">
+      <c r="HC24" s="1">
         <v>998</v>
       </c>
-      <c r="HD24" s="67">
+      <c r="HD24" s="5">
         <v>1760</v>
       </c>
-      <c r="HE24" s="67">
+      <c r="HE24" s="5">
         <v>897</v>
       </c>
       <c r="HF24" s="72">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:214" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="75" t="s">
         <v>224</v>
       </c>
       <c r="B25" s="75"/>
       <c r="C25" s="75"/>
       <c r="D25" s="75"/>
       <c r="E25" s="75"/>
       <c r="F25" s="75"/>
       <c r="G25" s="75"/>
       <c r="H25" s="75"/>
       <c r="I25" s="75"/>
-      <c r="J25" s="63">
+      <c r="J25" s="69">
         <v>9</v>
       </c>
-      <c r="K25" s="64">
+      <c r="K25" s="2">
         <v>105</v>
       </c>
-      <c r="L25" s="65">
+      <c r="L25" s="3">
         <v>201</v>
       </c>
-      <c r="M25" s="66">
+      <c r="M25" s="4">
         <v>3.8</v>
       </c>
-      <c r="N25" s="66">
+      <c r="N25" s="4">
         <v>2.31</v>
       </c>
-      <c r="O25" s="66">
+      <c r="O25" s="4">
         <v>1.49</v>
       </c>
-      <c r="P25" s="10">
+      <c r="P25" s="1">
         <v>2796</v>
       </c>
-      <c r="Q25" s="67">
+      <c r="Q25" s="5">
         <v>4082</v>
       </c>
-      <c r="R25" s="68">
+      <c r="R25" s="6">
         <v>68.2</v>
       </c>
-      <c r="S25" s="10">
+      <c r="S25" s="1">
         <v>7260</v>
       </c>
-      <c r="T25" s="10">
+      <c r="T25" s="1">
         <v>6733</v>
       </c>
-      <c r="U25" s="10">
+      <c r="U25" s="8">
         <v>527</v>
       </c>
-      <c r="V25" s="10">
+      <c r="V25" s="1">
         <v>559</v>
       </c>
-      <c r="W25" s="10">
+      <c r="W25" s="1">
         <v>16</v>
       </c>
-      <c r="X25" s="10">
+      <c r="X25" s="1">
         <v>1070</v>
       </c>
-      <c r="Y25" s="10">
+      <c r="Y25" s="1">
         <v>1677</v>
       </c>
-      <c r="Z25" s="65">
+      <c r="Z25" s="3">
         <v>23.1</v>
       </c>
-      <c r="AA25" s="65">
+      <c r="AA25" s="3">
         <v>7.2</v>
       </c>
-      <c r="AB25" s="65">
+      <c r="AB25" s="3">
         <v>7.3</v>
       </c>
-      <c r="AC25" s="65">
+      <c r="AC25" s="3">
         <v>14.7</v>
       </c>
-      <c r="AD25" s="65">
+      <c r="AD25" s="3">
         <v>92.7</v>
       </c>
-      <c r="AE25" s="10">
+      <c r="AE25" s="1">
         <v>441</v>
       </c>
-      <c r="AF25" s="10">
+      <c r="AF25" s="1">
         <v>1911</v>
       </c>
-      <c r="AG25" s="66">
+      <c r="AG25" s="4">
         <v>0.49</v>
       </c>
-      <c r="AH25" s="65">
+      <c r="AH25" s="3">
         <v>77.099999999999994</v>
       </c>
-      <c r="AI25" s="65">
+      <c r="AI25" s="3">
         <v>836.8</v>
       </c>
-      <c r="AJ25" s="67">
+      <c r="AJ25" s="5">
         <v>6982</v>
       </c>
-      <c r="AK25" s="67">
+      <c r="AK25" s="5">
         <v>559</v>
       </c>
-      <c r="AL25" s="67">
+      <c r="AL25" s="5">
         <v>5716</v>
       </c>
-      <c r="AM25" s="67">
+      <c r="AM25" s="5">
         <v>124</v>
       </c>
-      <c r="AN25" s="67">
+      <c r="AN25" s="5">
         <v>1266</v>
       </c>
-      <c r="AO25" s="65">
-[...2 lines deleted...]
-      <c r="AP25" s="65">
+      <c r="AO25" s="3">
+        <v>118.3</v>
+      </c>
+      <c r="AP25" s="3">
         <v>18.100000000000001</v>
       </c>
-      <c r="AQ25" s="10">
+      <c r="AQ25" s="1">
         <v>1857</v>
       </c>
-      <c r="AR25" s="65">
+      <c r="AR25" s="3">
         <v>26.6</v>
       </c>
-      <c r="AS25" s="10">
+      <c r="AS25" s="1">
         <v>1074</v>
       </c>
-      <c r="AT25" s="66">
+      <c r="AT25" s="4">
         <v>1.71</v>
       </c>
-      <c r="AU25" s="10">
+      <c r="AU25" s="1">
         <v>333</v>
       </c>
-      <c r="AV25" s="10">
+      <c r="AV25" s="1">
         <v>310</v>
       </c>
-      <c r="AW25" s="10">
+      <c r="AW25" s="1">
         <v>63</v>
       </c>
-      <c r="AX25" s="10">
+      <c r="AX25" s="1">
         <v>489</v>
       </c>
-      <c r="AY25" s="10">
+      <c r="AY25" s="1">
         <v>455</v>
       </c>
-      <c r="AZ25" s="10">
+      <c r="AZ25" s="1">
         <v>92</v>
       </c>
-      <c r="BA25" s="66">
+      <c r="BA25" s="4">
         <v>3.8</v>
       </c>
-      <c r="BB25" s="66">
+      <c r="BB25" s="4">
         <v>2.2999999999999998</v>
       </c>
-      <c r="BC25" s="69">
+      <c r="BC25" s="7">
         <v>0.32</v>
       </c>
-      <c r="BD25" s="69">
+      <c r="BD25" s="7">
         <v>3.8</v>
       </c>
-      <c r="BE25" s="69">
+      <c r="BE25" s="7">
         <v>2.31</v>
       </c>
-      <c r="BF25" s="69">
+      <c r="BF25" s="7">
         <v>1.49</v>
       </c>
-      <c r="BG25" s="69">
+      <c r="BG25" s="7">
         <v>0.31</v>
       </c>
-      <c r="BH25" s="69">
+      <c r="BH25" s="7">
         <v>1.18</v>
       </c>
-      <c r="BI25" s="69">
+      <c r="BI25" s="7">
         <v>0.04</v>
       </c>
-      <c r="BJ25" s="69" t="s">
+      <c r="BJ25" s="7" t="s">
         <v>260</v>
       </c>
-      <c r="BK25" s="69">
+      <c r="BK25" s="7">
         <v>0.04</v>
       </c>
       <c r="BL25" s="70">
         <v>2796</v>
       </c>
       <c r="BM25" s="76">
         <v>2474</v>
       </c>
       <c r="BN25" s="76">
         <v>322</v>
       </c>
       <c r="BO25" s="76">
         <v>228</v>
       </c>
       <c r="BP25" s="76">
         <v>94</v>
       </c>
       <c r="BQ25" s="70">
         <v>2474</v>
       </c>
       <c r="BR25" s="76">
         <v>48</v>
       </c>
       <c r="BS25" s="76">
         <v>204</v>
       </c>
       <c r="BT25" s="76">
         <v>116</v>
       </c>
       <c r="BU25" s="76">
         <v>376</v>
       </c>
       <c r="BV25" s="76">
         <v>216</v>
       </c>
       <c r="BW25" s="76">
         <v>458</v>
       </c>
       <c r="BX25" s="76">
         <v>1056</v>
       </c>
-      <c r="BY25" s="65">
+      <c r="BY25" s="3">
         <v>201</v>
       </c>
-      <c r="BZ25" s="65">
+      <c r="BZ25" s="3">
         <v>89.5</v>
       </c>
-      <c r="CA25" s="65">
+      <c r="CA25" s="3">
         <v>128.9</v>
       </c>
-      <c r="CB25" s="68">
+      <c r="CB25" s="6">
         <v>41.3</v>
       </c>
-      <c r="CC25" s="68">
+      <c r="CC25" s="6">
         <v>17.2</v>
       </c>
-      <c r="CD25" s="68">
+      <c r="CD25" s="6">
         <v>13.6</v>
       </c>
-      <c r="CE25" s="68">
+      <c r="CE25" s="6">
         <v>3.6</v>
       </c>
-      <c r="CF25" s="68">
+      <c r="CF25" s="6">
         <v>67.099999999999994</v>
       </c>
-      <c r="CG25" s="68">
+      <c r="CG25" s="6">
         <v>6.2</v>
       </c>
-      <c r="CH25" s="65">
+      <c r="CH25" s="3">
         <v>0.8</v>
       </c>
-      <c r="CI25" s="65">
+      <c r="CI25" s="3">
         <v>2</v>
       </c>
-      <c r="CJ25" s="65">
+      <c r="CJ25" s="3">
         <v>0.9</v>
       </c>
-      <c r="CK25" s="65">
+      <c r="CK25" s="3">
         <v>0.6</v>
       </c>
-      <c r="CL25" s="65">
+      <c r="CL25" s="3">
         <v>0.3</v>
       </c>
-      <c r="CM25" s="65">
+      <c r="CM25" s="3">
         <v>2.1</v>
       </c>
-      <c r="CN25" s="65">
+      <c r="CN25" s="3">
         <v>20.6</v>
       </c>
-      <c r="CO25" s="65">
+      <c r="CO25" s="3">
         <v>302</v>
       </c>
-      <c r="CP25" s="65">
+      <c r="CP25" s="3">
         <v>15</v>
       </c>
-      <c r="CQ25" s="65">
+      <c r="CQ25" s="3">
         <v>0.7</v>
       </c>
-      <c r="CR25" s="65">
+      <c r="CR25" s="3">
         <v>99</v>
       </c>
-      <c r="CS25" s="65">
+      <c r="CS25" s="3">
         <v>15.9</v>
       </c>
-      <c r="CT25" s="65">
+      <c r="CT25" s="3">
         <v>0.5</v>
       </c>
-      <c r="CU25" s="65">
+      <c r="CU25" s="3">
         <v>0.8</v>
       </c>
-      <c r="CV25" s="65">
+      <c r="CV25" s="3">
         <v>0.3</v>
       </c>
-      <c r="CW25" s="65" t="s">
+      <c r="CW25" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="CX25" s="10" t="s">
+      <c r="CX25" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="CY25" s="10" t="s">
+      <c r="CY25" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="CZ25" s="10">
+      <c r="CZ25" s="1">
         <v>3061</v>
       </c>
-      <c r="DA25" s="10">
+      <c r="DA25" s="1">
         <v>142</v>
       </c>
-      <c r="DB25" s="10">
+      <c r="DB25" s="1">
         <v>18</v>
       </c>
-      <c r="DC25" s="10">
+      <c r="DC25" s="1">
         <v>136</v>
       </c>
-      <c r="DD25" s="10">
+      <c r="DD25" s="1">
         <v>110</v>
       </c>
-      <c r="DE25" s="10">
+      <c r="DE25" s="1">
         <v>26</v>
       </c>
-      <c r="DF25" s="10">
+      <c r="DF25" s="1">
         <v>4713</v>
       </c>
-      <c r="DG25" s="65">
+      <c r="DG25" s="3">
         <v>0.5</v>
       </c>
-      <c r="DH25" s="65">
+      <c r="DH25" s="3">
         <v>0.1</v>
       </c>
-      <c r="DI25" s="65" t="s">
+      <c r="DI25" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="DJ25" s="10" t="s">
+      <c r="DJ25" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="DK25" s="10">
+      <c r="DK25" s="1">
         <v>7260</v>
       </c>
-      <c r="DL25" s="10">
+      <c r="DL25" s="1">
         <v>6423</v>
       </c>
-      <c r="DM25" s="10">
+      <c r="DM25" s="1">
         <v>837</v>
       </c>
-      <c r="DN25" s="10">
+      <c r="DN25" s="1">
         <v>6733</v>
       </c>
-      <c r="DO25" s="10">
+      <c r="DO25" s="1">
         <v>5700</v>
       </c>
-      <c r="DP25" s="10">
-[...2 lines deleted...]
-      <c r="DQ25" s="10">
+      <c r="DP25" s="1">
+        <v>1033</v>
+      </c>
+      <c r="DQ25" s="8">
         <v>527</v>
       </c>
-      <c r="DR25" s="10">
+      <c r="DR25" s="1">
         <v>723</v>
       </c>
-      <c r="DS25" s="10">
-[...2 lines deleted...]
-      <c r="DT25" s="10">
+      <c r="DS25" s="8">
+        <v>-196</v>
+      </c>
+      <c r="DT25" s="1">
         <v>559</v>
       </c>
-      <c r="DU25" s="10">
+      <c r="DU25" s="1">
         <v>16</v>
       </c>
-      <c r="DV25" s="10">
+      <c r="DV25" s="1">
         <v>1070</v>
       </c>
-      <c r="DW25" s="10">
+      <c r="DW25" s="1">
         <v>14914</v>
       </c>
-      <c r="DX25" s="10">
+      <c r="DX25" s="1">
         <v>7858</v>
       </c>
-      <c r="DY25" s="10">
+      <c r="DY25" s="1">
         <v>5439</v>
       </c>
-      <c r="DZ25" s="10">
+      <c r="DZ25" s="1">
         <v>5187</v>
       </c>
-      <c r="EA25" s="10">
+      <c r="EA25" s="1">
         <v>252</v>
       </c>
-      <c r="EB25" s="10">
+      <c r="EB25" s="1">
         <v>442</v>
       </c>
-      <c r="EC25" s="10">
+      <c r="EC25" s="1">
         <v>370</v>
       </c>
-      <c r="ED25" s="10">
+      <c r="ED25" s="1">
         <v>1977</v>
       </c>
-      <c r="EE25" s="10">
+      <c r="EE25" s="1">
         <v>7056</v>
       </c>
-      <c r="EF25" s="67">
+      <c r="EF25" s="5">
         <v>1665</v>
       </c>
-      <c r="EG25" s="67">
+      <c r="EG25" s="5">
         <v>2118</v>
       </c>
-      <c r="EH25" s="10">
+      <c r="EH25" s="1">
         <v>2974</v>
       </c>
-      <c r="EI25" s="10">
+      <c r="EI25" s="1">
         <v>299</v>
       </c>
-      <c r="EJ25" s="10">
+      <c r="EJ25" s="1">
         <v>3413</v>
       </c>
-      <c r="EK25" s="10">
+      <c r="EK25" s="1">
         <v>939</v>
       </c>
-      <c r="EL25" s="10">
+      <c r="EL25" s="1">
         <v>140</v>
       </c>
-      <c r="EM25" s="10">
+      <c r="EM25" s="1">
         <v>164</v>
       </c>
-      <c r="EN25" s="10">
+      <c r="EN25" s="1">
         <v>2474</v>
       </c>
-      <c r="EO25" s="10">
+      <c r="EO25" s="1">
         <v>2474</v>
       </c>
-      <c r="EP25" s="10">
+      <c r="EP25" s="1">
         <v>11501</v>
       </c>
-      <c r="EQ25" s="10">
+      <c r="EQ25" s="1">
         <v>720</v>
       </c>
-      <c r="ER25" s="10" t="s">
+      <c r="ER25" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="ES25" s="10">
+      <c r="ES25" s="1">
         <v>161</v>
       </c>
-      <c r="ET25" s="10">
+      <c r="ET25" s="1">
         <v>546</v>
       </c>
-      <c r="EU25" s="10">
+      <c r="EU25" s="1">
         <v>13</v>
       </c>
-      <c r="EV25" s="10">
+      <c r="EV25" s="1">
         <v>681</v>
       </c>
-      <c r="EW25" s="10" t="s">
+      <c r="EW25" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="EX25" s="10">
+      <c r="EX25" s="1">
         <v>150</v>
       </c>
-      <c r="EY25" s="10">
+      <c r="EY25" s="1">
         <v>518</v>
       </c>
-      <c r="EZ25" s="67">
+      <c r="EZ25" s="5">
         <v>13</v>
       </c>
-      <c r="FA25" s="67">
+      <c r="FA25" s="5">
         <v>241</v>
       </c>
-      <c r="FB25" s="67">
+      <c r="FB25" s="5">
         <v>108</v>
       </c>
-      <c r="FC25" s="67">
+      <c r="FC25" s="5">
         <v>133</v>
       </c>
-      <c r="FD25" s="10">
+      <c r="FD25" s="1">
         <v>202</v>
       </c>
-      <c r="FE25" s="10">
+      <c r="FE25" s="1">
         <v>108</v>
       </c>
-      <c r="FF25" s="10">
+      <c r="FF25" s="1">
         <v>94</v>
       </c>
-      <c r="FG25" s="10">
+      <c r="FG25" s="1">
         <v>6982</v>
       </c>
-      <c r="FH25" s="10">
+      <c r="FH25" s="1">
         <v>5059</v>
       </c>
-      <c r="FI25" s="10">
+      <c r="FI25" s="1">
         <v>788</v>
       </c>
-      <c r="FJ25" s="67">
+      <c r="FJ25" s="5">
         <v>16</v>
       </c>
-      <c r="FK25" s="67">
+      <c r="FK25" s="5">
         <v>1</v>
       </c>
-      <c r="FL25" s="67">
+      <c r="FL25" s="5">
         <v>17</v>
       </c>
-      <c r="FM25" s="67">
+      <c r="FM25" s="5">
         <v>34</v>
       </c>
-      <c r="FN25" s="67">
+      <c r="FN25" s="5">
         <v>26</v>
       </c>
-      <c r="FO25" s="67">
+      <c r="FO25" s="5">
         <v>8</v>
       </c>
-      <c r="FP25" s="67">
+      <c r="FP25" s="5">
         <v>34</v>
       </c>
-      <c r="FQ25" s="10">
+      <c r="FQ25" s="1">
         <v>2150</v>
       </c>
-      <c r="FR25" s="10">
+      <c r="FR25" s="1">
         <v>1645</v>
       </c>
-      <c r="FS25" s="10">
+      <c r="FS25" s="1">
         <v>505</v>
       </c>
-      <c r="FT25" s="10">
+      <c r="FT25" s="1">
         <v>1543</v>
       </c>
-      <c r="FU25" s="10">
+      <c r="FU25" s="1">
         <v>264</v>
       </c>
-      <c r="FV25" s="10">
+      <c r="FV25" s="1">
         <v>50</v>
       </c>
-      <c r="FW25" s="10">
+      <c r="FW25" s="1">
         <v>214</v>
       </c>
-      <c r="FX25" s="10">
+      <c r="FX25" s="1">
         <v>6</v>
       </c>
-      <c r="FY25" s="10">
+      <c r="FY25" s="1">
         <v>206</v>
       </c>
-      <c r="FZ25" s="10">
+      <c r="FZ25" s="1">
         <v>1104</v>
       </c>
-      <c r="GA25" s="10">
+      <c r="GA25" s="1">
         <v>708</v>
       </c>
-      <c r="GB25" s="10">
+      <c r="GB25" s="1">
         <v>237</v>
       </c>
-      <c r="GC25" s="10">
+      <c r="GC25" s="1">
         <v>159</v>
       </c>
-      <c r="GD25" s="10" t="s">
+      <c r="GD25" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GE25" s="10" t="s">
+      <c r="GE25" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GF25" s="10" t="s">
+      <c r="GF25" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GG25" s="67">
+      <c r="GG25" s="5">
         <v>163</v>
       </c>
-      <c r="GH25" s="67">
+      <c r="GH25" s="5">
         <v>559</v>
       </c>
-      <c r="GI25" s="67">
+      <c r="GI25" s="5">
         <v>97</v>
       </c>
-      <c r="GJ25" s="10">
+      <c r="GJ25" s="1">
         <v>5716</v>
       </c>
-      <c r="GK25" s="10">
+      <c r="GK25" s="1">
         <v>386</v>
       </c>
-      <c r="GL25" s="10">
+      <c r="GL25" s="1">
         <v>178</v>
       </c>
-      <c r="GM25" s="67">
+      <c r="GM25" s="5">
         <v>52</v>
       </c>
-      <c r="GN25" s="67">
+      <c r="GN25" s="5">
         <v>322</v>
       </c>
-      <c r="GO25" s="67">
+      <c r="GO25" s="5">
         <v>615</v>
       </c>
-      <c r="GP25" s="67">
+      <c r="GP25" s="5">
         <v>385</v>
       </c>
-      <c r="GQ25" s="67">
+      <c r="GQ25" s="5">
         <v>337</v>
       </c>
-      <c r="GR25" s="67">
+      <c r="GR25" s="5">
         <v>428</v>
       </c>
-      <c r="GS25" s="67">
+      <c r="GS25" s="5">
         <v>343</v>
       </c>
-      <c r="GT25" s="67">
+      <c r="GT25" s="5">
         <v>136</v>
       </c>
-      <c r="GU25" s="67">
+      <c r="GU25" s="5">
         <v>37</v>
       </c>
-      <c r="GV25" s="10">
+      <c r="GV25" s="1">
         <v>189</v>
       </c>
-      <c r="GW25" s="10">
+      <c r="GW25" s="1">
         <v>22</v>
       </c>
-      <c r="GX25" s="10">
+      <c r="GX25" s="1">
         <v>165</v>
       </c>
-      <c r="GY25" s="10">
+      <c r="GY25" s="1">
         <v>16</v>
       </c>
-      <c r="GZ25" s="10">
+      <c r="GZ25" s="1">
         <v>866</v>
       </c>
-      <c r="HA25" s="10">
+      <c r="HA25" s="1">
         <v>493</v>
       </c>
-      <c r="HB25" s="10">
+      <c r="HB25" s="1">
         <v>124</v>
       </c>
-      <c r="HC25" s="10">
+      <c r="HC25" s="1">
         <v>846</v>
       </c>
-      <c r="HD25" s="67">
+      <c r="HD25" s="5">
         <v>1266</v>
       </c>
-      <c r="HE25" s="67">
+      <c r="HE25" s="5">
         <v>614</v>
       </c>
       <c r="HF25" s="72">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:214" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="74" t="s">
         <v>225</v>
       </c>
       <c r="B26" s="80"/>
       <c r="C26" s="74"/>
       <c r="D26" s="74"/>
       <c r="E26" s="74"/>
       <c r="F26" s="74"/>
       <c r="G26" s="74"/>
       <c r="H26" s="74"/>
       <c r="I26" s="74"/>
-      <c r="J26" s="63">
+      <c r="J26" s="69">
         <v>10</v>
       </c>
-      <c r="K26" s="64">
+      <c r="K26" s="2">
         <v>123</v>
       </c>
-      <c r="L26" s="65">
+      <c r="L26" s="3">
         <v>133.80000000000001</v>
       </c>
-      <c r="M26" s="66">
+      <c r="M26" s="4">
         <v>5.63</v>
       </c>
-      <c r="N26" s="66">
+      <c r="N26" s="4">
         <v>2.29</v>
       </c>
-      <c r="O26" s="66">
+      <c r="O26" s="4">
         <v>3.34</v>
       </c>
-      <c r="P26" s="10">
+      <c r="P26" s="1">
         <v>3992</v>
       </c>
-      <c r="Q26" s="67">
+      <c r="Q26" s="5">
         <v>3816</v>
       </c>
-      <c r="R26" s="68">
+      <c r="R26" s="6">
         <v>63.2</v>
       </c>
-      <c r="S26" s="10">
+      <c r="S26" s="1">
         <v>14259</v>
       </c>
-      <c r="T26" s="10">
+      <c r="T26" s="1">
         <v>12399</v>
       </c>
-      <c r="U26" s="10">
+      <c r="U26" s="8">
         <v>1860</v>
       </c>
-      <c r="V26" s="10">
+      <c r="V26" s="1">
         <v>382</v>
       </c>
-      <c r="W26" s="10">
+      <c r="W26" s="1">
         <v>10</v>
       </c>
-      <c r="X26" s="10">
+      <c r="X26" s="1">
         <v>2232</v>
       </c>
-      <c r="Y26" s="10">
+      <c r="Y26" s="1">
         <v>3310</v>
       </c>
-      <c r="Z26" s="65">
+      <c r="Z26" s="3">
         <v>23.2</v>
       </c>
-      <c r="AA26" s="65">
+      <c r="AA26" s="3">
         <v>13.9</v>
       </c>
-      <c r="AB26" s="65">
+      <c r="AB26" s="3">
         <v>13</v>
       </c>
-      <c r="AC26" s="65">
+      <c r="AC26" s="3">
         <v>15.7</v>
       </c>
-      <c r="AD26" s="65">
+      <c r="AD26" s="3">
         <v>87</v>
       </c>
-      <c r="AE26" s="10">
+      <c r="AE26" s="1">
         <v>586</v>
       </c>
-      <c r="AF26" s="10">
+      <c r="AF26" s="1">
         <v>2524</v>
       </c>
-      <c r="AG26" s="66">
+      <c r="AG26" s="4">
         <v>0.89</v>
       </c>
-      <c r="AH26" s="65">
+      <c r="AH26" s="3">
         <v>76.3</v>
       </c>
-      <c r="AI26" s="65">
+      <c r="AI26" s="3">
         <v>616.20000000000005</v>
       </c>
-      <c r="AJ26" s="67">
+      <c r="AJ26" s="5">
         <v>12807</v>
       </c>
-      <c r="AK26" s="67">
+      <c r="AK26" s="5">
         <v>382</v>
       </c>
-      <c r="AL26" s="67">
+      <c r="AL26" s="5">
         <v>9163</v>
       </c>
-      <c r="AM26" s="67">
+      <c r="AM26" s="5">
         <v>211</v>
       </c>
-      <c r="AN26" s="67">
+      <c r="AN26" s="5">
         <v>3644</v>
       </c>
-      <c r="AO26" s="65">
+      <c r="AO26" s="3">
         <v>163.30000000000001</v>
       </c>
-      <c r="AP26" s="65">
+      <c r="AP26" s="3">
         <v>28.5</v>
       </c>
-      <c r="AQ26" s="10">
+      <c r="AQ26" s="1">
         <v>4712</v>
       </c>
-      <c r="AR26" s="65">
+      <c r="AR26" s="3">
         <v>36.799999999999997</v>
       </c>
-      <c r="AS26" s="10">
+      <c r="AS26" s="1">
         <v>678</v>
       </c>
-      <c r="AT26" s="66">
+      <c r="AT26" s="4">
         <v>3.36</v>
       </c>
-      <c r="AU26" s="10">
+      <c r="AU26" s="1">
         <v>647</v>
       </c>
-      <c r="AV26" s="10">
+      <c r="AV26" s="1">
         <v>955</v>
       </c>
-      <c r="AW26" s="10">
+      <c r="AW26" s="1">
         <v>272</v>
       </c>
-      <c r="AX26" s="10">
+      <c r="AX26" s="1">
         <v>837</v>
       </c>
-      <c r="AY26" s="10">
+      <c r="AY26" s="1">
         <v>1235</v>
       </c>
-      <c r="AZ26" s="10">
+      <c r="AZ26" s="1">
         <v>352</v>
       </c>
-      <c r="BA26" s="66">
+      <c r="BA26" s="4">
         <v>5.65</v>
       </c>
-      <c r="BB26" s="66">
+      <c r="BB26" s="4">
         <v>2.31</v>
       </c>
-      <c r="BC26" s="69">
+      <c r="BC26" s="7">
         <v>0.55000000000000004</v>
       </c>
-      <c r="BD26" s="69">
+      <c r="BD26" s="7">
         <v>5.63</v>
       </c>
-      <c r="BE26" s="69">
+      <c r="BE26" s="7">
         <v>2.29</v>
       </c>
-      <c r="BF26" s="69">
+      <c r="BF26" s="7">
         <v>3.34</v>
       </c>
-      <c r="BG26" s="69">
+      <c r="BG26" s="7">
         <v>0.55000000000000004</v>
       </c>
-      <c r="BH26" s="69">
+      <c r="BH26" s="7">
         <v>2.79</v>
       </c>
-      <c r="BI26" s="69">
+      <c r="BI26" s="7">
         <v>0.15</v>
       </c>
-      <c r="BJ26" s="69">
+      <c r="BJ26" s="7">
         <v>0.06</v>
       </c>
-      <c r="BK26" s="69">
+      <c r="BK26" s="7">
         <v>0.09</v>
       </c>
       <c r="BL26" s="70">
         <v>3992</v>
       </c>
       <c r="BM26" s="76">
         <v>3288</v>
       </c>
       <c r="BN26" s="76">
         <v>704</v>
       </c>
       <c r="BO26" s="76">
         <v>419</v>
       </c>
       <c r="BP26" s="76">
         <v>285</v>
       </c>
       <c r="BQ26" s="70">
         <v>3288</v>
       </c>
       <c r="BR26" s="76">
         <v>160</v>
       </c>
       <c r="BS26" s="76">
         <v>372</v>
       </c>
       <c r="BT26" s="76">
         <v>208</v>
       </c>
       <c r="BU26" s="76">
         <v>460</v>
       </c>
       <c r="BV26" s="76">
         <v>416</v>
       </c>
       <c r="BW26" s="76">
         <v>404</v>
       </c>
       <c r="BX26" s="76">
         <v>1268</v>
       </c>
-      <c r="BY26" s="65">
+      <c r="BY26" s="3">
         <v>133.80000000000001</v>
       </c>
-      <c r="BZ26" s="65">
+      <c r="BZ26" s="3">
         <v>39.4</v>
       </c>
-      <c r="CA26" s="65">
+      <c r="CA26" s="3">
         <v>59.1</v>
       </c>
-      <c r="CB26" s="68">
+      <c r="CB26" s="6">
         <v>19.399999999999999</v>
       </c>
-      <c r="CC26" s="68">
+      <c r="CC26" s="6">
         <v>55.3</v>
       </c>
-      <c r="CD26" s="68">
+      <c r="CD26" s="6">
         <v>0</v>
       </c>
-      <c r="CE26" s="68" t="s">
+      <c r="CE26" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="CF26" s="68">
+      <c r="CF26" s="6">
         <v>31.8</v>
       </c>
-      <c r="CG26" s="68">
+      <c r="CG26" s="6">
         <v>2.6</v>
       </c>
-      <c r="CH26" s="65" t="s">
+      <c r="CH26" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="CI26" s="65">
+      <c r="CI26" s="3">
         <v>0</v>
       </c>
-      <c r="CJ26" s="65">
+      <c r="CJ26" s="3">
         <v>6.9</v>
       </c>
-      <c r="CK26" s="65">
+      <c r="CK26" s="3">
         <v>6.8</v>
       </c>
-      <c r="CL26" s="65">
+      <c r="CL26" s="3">
         <v>0.1</v>
       </c>
-      <c r="CM26" s="65">
+      <c r="CM26" s="3">
         <v>0.4</v>
       </c>
-      <c r="CN26" s="65">
+      <c r="CN26" s="3">
         <v>27.1</v>
       </c>
-      <c r="CO26" s="65">
+      <c r="CO26" s="3">
         <v>601.79999999999995</v>
       </c>
-      <c r="CP26" s="65">
+      <c r="CP26" s="3">
         <v>48.5</v>
       </c>
-      <c r="CQ26" s="65">
+      <c r="CQ26" s="3">
         <v>1.7</v>
       </c>
-      <c r="CR26" s="65">
+      <c r="CR26" s="3">
         <v>30.4</v>
       </c>
-      <c r="CS26" s="65">
+      <c r="CS26" s="3">
         <v>1.4</v>
       </c>
-      <c r="CT26" s="65" t="s">
+      <c r="CT26" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="CU26" s="65">
+      <c r="CU26" s="3">
         <v>0.1</v>
       </c>
-      <c r="CV26" s="65">
+      <c r="CV26" s="3">
         <v>0.3</v>
       </c>
-      <c r="CW26" s="65">
+      <c r="CW26" s="3">
         <v>0.8</v>
       </c>
-      <c r="CX26" s="10">
+      <c r="CX26" s="1">
         <v>0</v>
       </c>
-      <c r="CY26" s="10" t="s">
+      <c r="CY26" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="CZ26" s="10">
+      <c r="CZ26" s="1">
         <v>2060</v>
       </c>
-      <c r="DA26" s="10">
+      <c r="DA26" s="1">
         <v>55</v>
       </c>
-      <c r="DB26" s="10">
+      <c r="DB26" s="1">
         <v>1</v>
       </c>
-      <c r="DC26" s="10">
+      <c r="DC26" s="1">
         <v>1755</v>
       </c>
-      <c r="DD26" s="10">
+      <c r="DD26" s="1">
         <v>1735</v>
       </c>
-      <c r="DE26" s="10">
+      <c r="DE26" s="1">
         <v>20</v>
       </c>
-      <c r="DF26" s="10" t="s">
+      <c r="DF26" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="DG26" s="65">
+      <c r="DG26" s="3">
         <v>0.1</v>
       </c>
-      <c r="DH26" s="65">
+      <c r="DH26" s="3">
         <v>0.2</v>
       </c>
-      <c r="DI26" s="65">
+      <c r="DI26" s="3">
         <v>0.9</v>
       </c>
-      <c r="DJ26" s="10">
+      <c r="DJ26" s="1">
         <v>0</v>
       </c>
-      <c r="DK26" s="10">
+      <c r="DK26" s="1">
         <v>14259</v>
       </c>
-      <c r="DL26" s="10">
+      <c r="DL26" s="1">
         <v>12425</v>
       </c>
-      <c r="DM26" s="10">
-[...2 lines deleted...]
-      <c r="DN26" s="10">
+      <c r="DM26" s="1">
+        <v>1834</v>
+      </c>
+      <c r="DN26" s="1">
         <v>12399</v>
       </c>
-      <c r="DO26" s="10">
+      <c r="DO26" s="1">
         <v>9153</v>
       </c>
-      <c r="DP26" s="10">
+      <c r="DP26" s="1">
         <v>3246</v>
       </c>
-      <c r="DQ26" s="10">
+      <c r="DQ26" s="8">
         <v>1860</v>
       </c>
-      <c r="DR26" s="10">
+      <c r="DR26" s="1">
         <v>3272</v>
       </c>
-      <c r="DS26" s="10">
-[...2 lines deleted...]
-      <c r="DT26" s="10">
+      <c r="DS26" s="8">
+        <v>-1412</v>
+      </c>
+      <c r="DT26" s="1">
         <v>382</v>
       </c>
-      <c r="DU26" s="10">
+      <c r="DU26" s="1">
         <v>10</v>
       </c>
-      <c r="DV26" s="10">
+      <c r="DV26" s="1">
         <v>2232</v>
       </c>
-      <c r="DW26" s="10">
+      <c r="DW26" s="1">
         <v>16053</v>
       </c>
-      <c r="DX26" s="10">
+      <c r="DX26" s="1">
         <v>10937</v>
       </c>
-      <c r="DY26" s="10">
+      <c r="DY26" s="1">
         <v>6087</v>
       </c>
-      <c r="DZ26" s="10">
+      <c r="DZ26" s="1">
         <v>5244</v>
       </c>
-      <c r="EA26" s="10">
+      <c r="EA26" s="1">
         <v>843</v>
       </c>
-      <c r="EB26" s="10">
+      <c r="EB26" s="1">
         <v>855</v>
       </c>
-      <c r="EC26" s="10">
+      <c r="EC26" s="1">
         <v>693</v>
       </c>
-      <c r="ED26" s="10">
+      <c r="ED26" s="1">
         <v>3995</v>
       </c>
-      <c r="EE26" s="10">
+      <c r="EE26" s="1">
         <v>5116</v>
       </c>
-      <c r="EF26" s="67">
+      <c r="EF26" s="5">
         <v>1375</v>
       </c>
-      <c r="EG26" s="67">
+      <c r="EG26" s="5">
         <v>2066</v>
       </c>
-      <c r="EH26" s="10">
+      <c r="EH26" s="1">
         <v>1300</v>
       </c>
-      <c r="EI26" s="10">
+      <c r="EI26" s="1">
         <v>375</v>
       </c>
-      <c r="EJ26" s="10">
+      <c r="EJ26" s="1">
         <v>3812</v>
       </c>
-      <c r="EK26" s="10">
+      <c r="EK26" s="1">
         <v>1775</v>
       </c>
-      <c r="EL26" s="10">
+      <c r="EL26" s="1">
         <v>741</v>
       </c>
-      <c r="EM26" s="10">
+      <c r="EM26" s="1">
         <v>189</v>
       </c>
-      <c r="EN26" s="10">
+      <c r="EN26" s="1">
         <v>2037</v>
       </c>
-      <c r="EO26" s="10">
+      <c r="EO26" s="1">
         <v>2037</v>
       </c>
-      <c r="EP26" s="10">
+      <c r="EP26" s="1">
         <v>12241</v>
       </c>
-      <c r="EQ26" s="10">
+      <c r="EQ26" s="1">
         <v>505</v>
       </c>
-      <c r="ER26" s="10">
+      <c r="ER26" s="1">
         <v>8</v>
       </c>
-      <c r="ES26" s="10">
+      <c r="ES26" s="1">
         <v>179</v>
       </c>
-      <c r="ET26" s="10">
+      <c r="ET26" s="1">
         <v>315</v>
       </c>
-      <c r="EU26" s="10">
+      <c r="EU26" s="1">
         <v>3</v>
       </c>
-      <c r="EV26" s="10">
+      <c r="EV26" s="1">
         <v>482</v>
       </c>
-      <c r="EW26" s="10">
+      <c r="EW26" s="1">
         <v>8</v>
       </c>
-      <c r="EX26" s="10">
+      <c r="EX26" s="1">
         <v>176</v>
       </c>
-      <c r="EY26" s="10">
+      <c r="EY26" s="1">
         <v>295</v>
       </c>
-      <c r="EZ26" s="67">
+      <c r="EZ26" s="5">
         <v>3</v>
       </c>
-      <c r="FA26" s="67">
+      <c r="FA26" s="5">
         <v>1594</v>
       </c>
-      <c r="FB26" s="67">
+      <c r="FB26" s="5">
         <v>1426</v>
       </c>
-      <c r="FC26" s="67">
+      <c r="FC26" s="5">
         <v>168</v>
       </c>
-      <c r="FD26" s="10">
+      <c r="FD26" s="1">
         <v>649</v>
       </c>
-      <c r="FE26" s="10">
+      <c r="FE26" s="1">
         <v>481</v>
       </c>
-      <c r="FF26" s="10">
+      <c r="FF26" s="1">
         <v>168</v>
       </c>
-      <c r="FG26" s="10">
+      <c r="FG26" s="1">
         <v>12807</v>
       </c>
-      <c r="FH26" s="10">
+      <c r="FH26" s="1">
         <v>11918</v>
       </c>
-      <c r="FI26" s="10">
+      <c r="FI26" s="1">
         <v>382</v>
       </c>
-      <c r="FJ26" s="67">
+      <c r="FJ26" s="5">
         <v>4</v>
       </c>
-      <c r="FK26" s="67">
+      <c r="FK26" s="5">
         <v>10</v>
       </c>
-      <c r="FL26" s="67">
+      <c r="FL26" s="5">
         <v>2</v>
       </c>
-      <c r="FM26" s="67">
+      <c r="FM26" s="5">
         <v>594</v>
       </c>
-      <c r="FN26" s="67">
+      <c r="FN26" s="5">
         <v>590</v>
       </c>
-      <c r="FO26" s="67">
+      <c r="FO26" s="5">
         <v>4</v>
       </c>
-      <c r="FP26" s="67">
+      <c r="FP26" s="5">
         <v>39</v>
       </c>
-      <c r="FQ26" s="10">
+      <c r="FQ26" s="1">
         <v>7390</v>
       </c>
-      <c r="FR26" s="10">
+      <c r="FR26" s="1">
         <v>3015</v>
       </c>
-      <c r="FS26" s="10">
+      <c r="FS26" s="1">
         <v>4375</v>
       </c>
-      <c r="FT26" s="10">
+      <c r="FT26" s="1">
         <v>3159</v>
       </c>
-      <c r="FU26" s="10">
+      <c r="FU26" s="1">
         <v>260</v>
       </c>
-      <c r="FV26" s="10">
+      <c r="FV26" s="1">
         <v>77</v>
       </c>
-      <c r="FW26" s="10">
+      <c r="FW26" s="1">
         <v>183</v>
       </c>
-      <c r="FX26" s="10">
+      <c r="FX26" s="1">
         <v>1</v>
       </c>
-      <c r="FY26" s="10">
+      <c r="FY26" s="1">
         <v>77</v>
       </c>
-      <c r="FZ26" s="10">
+      <c r="FZ26" s="1">
         <v>339</v>
       </c>
-      <c r="GA26" s="10" t="s">
+      <c r="GA26" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GB26" s="10">
+      <c r="GB26" s="1">
         <v>58</v>
       </c>
-      <c r="GC26" s="10">
+      <c r="GC26" s="1">
         <v>237</v>
       </c>
-      <c r="GD26" s="10">
+      <c r="GD26" s="1">
         <v>43</v>
       </c>
-      <c r="GE26" s="10">
+      <c r="GE26" s="1">
         <v>0</v>
       </c>
-      <c r="GF26" s="10" t="s">
+      <c r="GF26" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GG26" s="67">
+      <c r="GG26" s="5">
         <v>19</v>
       </c>
-      <c r="GH26" s="67">
+      <c r="GH26" s="5">
         <v>382</v>
       </c>
-      <c r="GI26" s="67">
+      <c r="GI26" s="5">
         <v>62</v>
       </c>
-      <c r="GJ26" s="10">
+      <c r="GJ26" s="1">
         <v>9163</v>
       </c>
-      <c r="GK26" s="10">
+      <c r="GK26" s="1">
         <v>842</v>
       </c>
-      <c r="GL26" s="10">
+      <c r="GL26" s="1">
         <v>314</v>
       </c>
-      <c r="GM26" s="67">
+      <c r="GM26" s="5">
         <v>92</v>
       </c>
-      <c r="GN26" s="67">
+      <c r="GN26" s="5">
         <v>646</v>
       </c>
-      <c r="GO26" s="67">
+      <c r="GO26" s="5">
         <v>161</v>
       </c>
-      <c r="GP26" s="67">
+      <c r="GP26" s="5">
         <v>536</v>
       </c>
-      <c r="GQ26" s="67">
+      <c r="GQ26" s="5">
         <v>580</v>
       </c>
-      <c r="GR26" s="67">
+      <c r="GR26" s="5">
         <v>1040</v>
       </c>
-      <c r="GS26" s="67">
+      <c r="GS26" s="5">
         <v>468</v>
       </c>
-      <c r="GT26" s="67">
+      <c r="GT26" s="5">
         <v>145</v>
       </c>
-      <c r="GU26" s="67">
+      <c r="GU26" s="5">
         <v>66</v>
       </c>
-      <c r="GV26" s="10">
+      <c r="GV26" s="1">
         <v>216</v>
       </c>
-      <c r="GW26" s="10">
+      <c r="GW26" s="1">
         <v>26</v>
       </c>
-      <c r="GX26" s="10">
+      <c r="GX26" s="1">
         <v>355</v>
       </c>
-      <c r="GY26" s="10">
+      <c r="GY26" s="1">
         <v>10</v>
       </c>
-      <c r="GZ26" s="10">
+      <c r="GZ26" s="1">
         <v>2206</v>
       </c>
-      <c r="HA26" s="10">
+      <c r="HA26" s="1">
         <v>763</v>
       </c>
-      <c r="HB26" s="10">
+      <c r="HB26" s="1">
         <v>211</v>
       </c>
-      <c r="HC26" s="10">
+      <c r="HC26" s="1">
         <v>812</v>
       </c>
-      <c r="HD26" s="67">
+      <c r="HD26" s="5">
         <v>3644</v>
       </c>
-      <c r="HE26" s="67">
+      <c r="HE26" s="5">
         <v>1397</v>
       </c>
       <c r="HF26" s="72">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:214" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="74" t="s">
         <v>226</v>
       </c>
       <c r="B27" s="74"/>
       <c r="C27" s="74"/>
       <c r="D27" s="74"/>
       <c r="E27" s="74"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="75"/>
       <c r="I27" s="74"/>
-      <c r="J27" s="63">
+      <c r="J27" s="69">
         <v>11</v>
       </c>
-      <c r="K27" s="64">
+      <c r="K27" s="2">
         <v>597</v>
       </c>
-      <c r="L27" s="65">
+      <c r="L27" s="3">
         <v>312.39999999999998</v>
       </c>
-      <c r="M27" s="66">
+      <c r="M27" s="4">
         <v>5.26</v>
       </c>
-      <c r="N27" s="66">
+      <c r="N27" s="4">
         <v>2.56</v>
       </c>
-      <c r="O27" s="66">
+      <c r="O27" s="4">
         <v>2.7</v>
       </c>
-      <c r="P27" s="10">
+      <c r="P27" s="1">
         <v>4187</v>
       </c>
-      <c r="Q27" s="67">
+      <c r="Q27" s="5">
         <v>7604</v>
       </c>
-      <c r="R27" s="68">
+      <c r="R27" s="6">
         <v>63.4</v>
       </c>
-      <c r="S27" s="10">
+      <c r="S27" s="1">
         <v>17456</v>
       </c>
-      <c r="T27" s="10">
+      <c r="T27" s="1">
         <v>16695</v>
       </c>
-      <c r="U27" s="10">
+      <c r="U27" s="8">
         <v>761</v>
       </c>
-      <c r="V27" s="10">
+      <c r="V27" s="1">
         <v>1257</v>
       </c>
-      <c r="W27" s="10">
+      <c r="W27" s="1">
         <v>42</v>
       </c>
-      <c r="X27" s="10">
+      <c r="X27" s="1">
         <v>1976</v>
       </c>
-      <c r="Y27" s="10">
+      <c r="Y27" s="1">
         <v>3308</v>
       </c>
-      <c r="Z27" s="65">
+      <c r="Z27" s="3">
         <v>19</v>
       </c>
-      <c r="AA27" s="65">
+      <c r="AA27" s="3">
         <v>7.9</v>
       </c>
-      <c r="AB27" s="65">
+      <c r="AB27" s="3">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AC27" s="65">
+      <c r="AC27" s="3">
         <v>11.3</v>
       </c>
-      <c r="AD27" s="65">
+      <c r="AD27" s="3">
         <v>95.6</v>
       </c>
-      <c r="AE27" s="10">
+      <c r="AE27" s="1">
         <v>625</v>
       </c>
-      <c r="AF27" s="10">
+      <c r="AF27" s="1">
         <v>3300</v>
       </c>
-      <c r="AG27" s="66">
+      <c r="AG27" s="4">
         <v>0.7</v>
       </c>
-      <c r="AH27" s="65">
+      <c r="AH27" s="3">
         <v>72</v>
       </c>
-      <c r="AI27" s="65">
+      <c r="AI27" s="3">
         <v>566.6</v>
       </c>
-      <c r="AJ27" s="67">
+      <c r="AJ27" s="5">
         <v>16501</v>
       </c>
-      <c r="AK27" s="67">
+      <c r="AK27" s="5">
         <v>1257</v>
       </c>
-      <c r="AL27" s="67">
+      <c r="AL27" s="5">
         <v>13804</v>
       </c>
-      <c r="AM27" s="67">
+      <c r="AM27" s="5">
         <v>291</v>
       </c>
-      <c r="AN27" s="67">
+      <c r="AN27" s="5">
         <v>2697</v>
       </c>
-      <c r="AO27" s="65">
-[...2 lines deleted...]
-      <c r="AP27" s="65">
+      <c r="AO27" s="3">
+        <v>136.5</v>
+      </c>
+      <c r="AP27" s="3">
         <v>16.3</v>
       </c>
-      <c r="AQ27" s="10">
+      <c r="AQ27" s="1">
         <v>3987</v>
       </c>
-      <c r="AR27" s="65">
+      <c r="AR27" s="3">
         <v>24.2</v>
       </c>
-      <c r="AS27" s="10">
+      <c r="AS27" s="1">
         <v>1446</v>
       </c>
-      <c r="AT27" s="66">
+      <c r="AT27" s="4">
         <v>2.17</v>
       </c>
-      <c r="AU27" s="10">
+      <c r="AU27" s="1">
         <v>513</v>
       </c>
-      <c r="AV27" s="10">
+      <c r="AV27" s="1">
         <v>355</v>
       </c>
-      <c r="AW27" s="10">
+      <c r="AW27" s="1">
         <v>86</v>
       </c>
-      <c r="AX27" s="10">
+      <c r="AX27" s="1">
         <v>758</v>
       </c>
-      <c r="AY27" s="10">
+      <c r="AY27" s="1">
         <v>524</v>
       </c>
-      <c r="AZ27" s="10">
+      <c r="AZ27" s="1">
         <v>128</v>
       </c>
-      <c r="BA27" s="66">
+      <c r="BA27" s="4">
         <v>5.29</v>
       </c>
-      <c r="BB27" s="66">
+      <c r="BB27" s="4">
         <v>2.57</v>
       </c>
-      <c r="BC27" s="69">
+      <c r="BC27" s="7">
         <v>0.41</v>
       </c>
-      <c r="BD27" s="69">
+      <c r="BD27" s="7">
         <v>5.26</v>
       </c>
-      <c r="BE27" s="69">
+      <c r="BE27" s="7">
         <v>2.56</v>
       </c>
-      <c r="BF27" s="69">
+      <c r="BF27" s="7">
         <v>2.7</v>
       </c>
-      <c r="BG27" s="69">
+      <c r="BG27" s="7">
         <v>0.39</v>
       </c>
-      <c r="BH27" s="69">
+      <c r="BH27" s="7">
         <v>2.31</v>
       </c>
-      <c r="BI27" s="69">
+      <c r="BI27" s="7">
         <v>0.09</v>
       </c>
-      <c r="BJ27" s="69">
+      <c r="BJ27" s="7">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BK27" s="69">
+      <c r="BK27" s="7">
         <v>0.02</v>
       </c>
       <c r="BL27" s="70">
         <v>4187</v>
       </c>
       <c r="BM27" s="76">
         <v>3523</v>
       </c>
       <c r="BN27" s="76">
         <v>664</v>
       </c>
       <c r="BO27" s="76">
         <v>475</v>
       </c>
       <c r="BP27" s="76">
         <v>189</v>
       </c>
       <c r="BQ27" s="70">
         <v>3523</v>
       </c>
       <c r="BR27" s="76">
         <v>193</v>
       </c>
       <c r="BS27" s="76">
         <v>367</v>
       </c>
       <c r="BT27" s="76">
         <v>208</v>
       </c>
       <c r="BU27" s="76">
         <v>580</v>
       </c>
       <c r="BV27" s="76">
         <v>583</v>
       </c>
       <c r="BW27" s="76">
         <v>460</v>
       </c>
       <c r="BX27" s="76">
         <v>1132</v>
       </c>
-      <c r="BY27" s="65">
+      <c r="BY27" s="3">
         <v>312.39999999999998</v>
       </c>
-      <c r="BZ27" s="65">
+      <c r="BZ27" s="3">
         <v>149.6</v>
       </c>
-      <c r="CA27" s="65">
+      <c r="CA27" s="3">
         <v>190.4</v>
       </c>
-      <c r="CB27" s="68">
+      <c r="CB27" s="6">
         <v>76.3</v>
       </c>
-      <c r="CC27" s="68">
+      <c r="CC27" s="6">
         <v>32.5</v>
       </c>
-      <c r="CD27" s="68">
+      <c r="CD27" s="6">
         <v>13.2</v>
       </c>
-      <c r="CE27" s="68">
+      <c r="CE27" s="6">
         <v>1.2</v>
       </c>
-      <c r="CF27" s="68">
+      <c r="CF27" s="6">
         <v>97.7</v>
       </c>
-      <c r="CG27" s="68">
+      <c r="CG27" s="6">
         <v>42.1</v>
       </c>
-      <c r="CH27" s="65">
+      <c r="CH27" s="3">
         <v>2.1</v>
       </c>
-      <c r="CI27" s="65">
+      <c r="CI27" s="3">
         <v>9.5</v>
       </c>
-      <c r="CJ27" s="65">
+      <c r="CJ27" s="3">
         <v>19.8</v>
       </c>
-      <c r="CK27" s="65">
+      <c r="CK27" s="3">
         <v>17.7</v>
       </c>
-      <c r="CL27" s="65">
+      <c r="CL27" s="3">
         <v>2.1</v>
       </c>
-      <c r="CM27" s="65">
+      <c r="CM27" s="3">
         <v>18.399999999999999</v>
       </c>
-      <c r="CN27" s="65">
+      <c r="CN27" s="3">
         <v>32.299999999999997</v>
       </c>
-      <c r="CO27" s="65">
+      <c r="CO27" s="3">
         <v>880.9</v>
       </c>
-      <c r="CP27" s="65">
+      <c r="CP27" s="3">
         <v>18.2</v>
       </c>
-      <c r="CQ27" s="65">
+      <c r="CQ27" s="3">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CR27" s="65">
+      <c r="CR27" s="3">
         <v>222.7</v>
       </c>
-      <c r="CS27" s="65">
+      <c r="CS27" s="3">
         <v>72.900000000000006</v>
       </c>
-      <c r="CT27" s="65">
+      <c r="CT27" s="3">
         <v>0.8</v>
       </c>
-      <c r="CU27" s="65">
+      <c r="CU27" s="3">
         <v>3.6</v>
       </c>
-      <c r="CV27" s="65">
+      <c r="CV27" s="3">
         <v>1.3</v>
       </c>
-      <c r="CW27" s="65">
+      <c r="CW27" s="3">
         <v>2.4</v>
       </c>
-      <c r="CX27" s="10">
+      <c r="CX27" s="1">
         <v>60</v>
       </c>
-      <c r="CY27" s="10">
+      <c r="CY27" s="1">
         <v>1526</v>
       </c>
-      <c r="CZ27" s="10">
+      <c r="CZ27" s="1">
         <v>4052</v>
       </c>
-      <c r="DA27" s="10">
+      <c r="DA27" s="1">
         <v>1213</v>
       </c>
-      <c r="DB27" s="10">
+      <c r="DB27" s="1">
         <v>123</v>
       </c>
-      <c r="DC27" s="10">
+      <c r="DC27" s="1">
         <v>4802</v>
       </c>
-      <c r="DD27" s="10">
+      <c r="DD27" s="1">
         <v>4200</v>
       </c>
-      <c r="DE27" s="10">
+      <c r="DE27" s="1">
         <v>602</v>
       </c>
-      <c r="DF27" s="10">
+      <c r="DF27" s="1">
         <v>7013</v>
       </c>
-      <c r="DG27" s="65">
+      <c r="DG27" s="3">
         <v>2.8</v>
       </c>
-      <c r="DH27" s="65">
+      <c r="DH27" s="3">
         <v>1</v>
       </c>
-      <c r="DI27" s="65">
+      <c r="DI27" s="3">
         <v>4.0999999999999996</v>
       </c>
-      <c r="DJ27" s="10">
+      <c r="DJ27" s="1">
         <v>1113</v>
       </c>
-      <c r="DK27" s="10">
+      <c r="DK27" s="1">
         <v>17456</v>
       </c>
-      <c r="DL27" s="10">
+      <c r="DL27" s="1">
         <v>15244</v>
       </c>
-      <c r="DM27" s="10">
-[...2 lines deleted...]
-      <c r="DN27" s="10">
+      <c r="DM27" s="1">
+        <v>2212</v>
+      </c>
+      <c r="DN27" s="1">
         <v>16695</v>
       </c>
-      <c r="DO27" s="10">
+      <c r="DO27" s="1">
         <v>13762</v>
       </c>
-      <c r="DP27" s="10">
-[...2 lines deleted...]
-      <c r="DQ27" s="10">
+      <c r="DP27" s="1">
+        <v>2933</v>
+      </c>
+      <c r="DQ27" s="8">
         <v>761</v>
       </c>
-      <c r="DR27" s="10">
+      <c r="DR27" s="1">
         <v>1482</v>
       </c>
-      <c r="DS27" s="10">
-[...2 lines deleted...]
-      <c r="DT27" s="10">
+      <c r="DS27" s="8">
+        <v>-721</v>
+      </c>
+      <c r="DT27" s="1">
         <v>1257</v>
       </c>
-      <c r="DU27" s="10">
+      <c r="DU27" s="1">
         <v>42</v>
       </c>
-      <c r="DV27" s="10">
+      <c r="DV27" s="1">
         <v>1976</v>
       </c>
-      <c r="DW27" s="10">
+      <c r="DW27" s="1">
         <v>24868</v>
       </c>
-      <c r="DX27" s="10">
+      <c r="DX27" s="1">
         <v>11711</v>
       </c>
-      <c r="DY27" s="10">
+      <c r="DY27" s="1">
         <v>6268</v>
       </c>
-      <c r="DZ27" s="10">
+      <c r="DZ27" s="1">
         <v>5809</v>
       </c>
-      <c r="EA27" s="10">
+      <c r="EA27" s="1">
         <v>459</v>
       </c>
-      <c r="EB27" s="10">
+      <c r="EB27" s="1">
         <v>1782</v>
       </c>
-      <c r="EC27" s="10">
+      <c r="EC27" s="1">
         <v>1207</v>
       </c>
-      <c r="ED27" s="10">
+      <c r="ED27" s="1">
         <v>3661</v>
       </c>
-      <c r="EE27" s="10">
+      <c r="EE27" s="1">
         <v>13157</v>
       </c>
-      <c r="EF27" s="67">
+      <c r="EF27" s="5">
         <v>2974</v>
       </c>
-      <c r="EG27" s="67">
+      <c r="EG27" s="5">
         <v>3852</v>
       </c>
-      <c r="EH27" s="10">
+      <c r="EH27" s="1">
         <v>5553</v>
       </c>
-      <c r="EI27" s="10">
+      <c r="EI27" s="1">
         <v>778</v>
       </c>
-      <c r="EJ27" s="10">
+      <c r="EJ27" s="1">
         <v>6974</v>
       </c>
-      <c r="EK27" s="10">
+      <c r="EK27" s="1">
         <v>2067</v>
       </c>
-      <c r="EL27" s="10">
+      <c r="EL27" s="1">
         <v>1077</v>
       </c>
-      <c r="EM27" s="10">
+      <c r="EM27" s="1">
         <v>141</v>
       </c>
-      <c r="EN27" s="10">
+      <c r="EN27" s="1">
         <v>4907</v>
       </c>
-      <c r="EO27" s="10">
+      <c r="EO27" s="1">
         <v>4907</v>
       </c>
-      <c r="EP27" s="10">
+      <c r="EP27" s="1">
         <v>17894</v>
       </c>
-      <c r="EQ27" s="10">
+      <c r="EQ27" s="1">
         <v>1117</v>
       </c>
-      <c r="ER27" s="10">
+      <c r="ER27" s="1">
         <v>23</v>
       </c>
-      <c r="ES27" s="10">
+      <c r="ES27" s="1">
         <v>330</v>
       </c>
-      <c r="ET27" s="10">
+      <c r="ET27" s="1">
         <v>683</v>
       </c>
-      <c r="EU27" s="10">
+      <c r="EU27" s="1">
         <v>81</v>
       </c>
-      <c r="EV27" s="10">
+      <c r="EV27" s="1">
         <v>1094</v>
       </c>
-      <c r="EW27" s="10">
+      <c r="EW27" s="1">
         <v>23</v>
       </c>
-      <c r="EX27" s="10">
+      <c r="EX27" s="1">
         <v>330</v>
       </c>
-      <c r="EY27" s="10">
+      <c r="EY27" s="1">
         <v>660</v>
       </c>
-      <c r="EZ27" s="67">
+      <c r="EZ27" s="5">
         <v>81</v>
       </c>
-      <c r="FA27" s="67">
+      <c r="FA27" s="5">
         <v>902</v>
       </c>
-      <c r="FB27" s="67">
+      <c r="FB27" s="5">
         <v>781</v>
       </c>
-      <c r="FC27" s="67">
+      <c r="FC27" s="5">
         <v>121</v>
       </c>
-      <c r="FD27" s="10">
+      <c r="FD27" s="1">
         <v>873</v>
       </c>
-      <c r="FE27" s="10">
+      <c r="FE27" s="1">
         <v>756</v>
       </c>
-      <c r="FF27" s="10">
+      <c r="FF27" s="1">
         <v>117</v>
       </c>
-      <c r="FG27" s="10">
+      <c r="FG27" s="1">
         <v>16501</v>
       </c>
-      <c r="FH27" s="10">
+      <c r="FH27" s="1">
         <v>10388</v>
       </c>
-      <c r="FI27" s="10">
+      <c r="FI27" s="1">
         <v>1298</v>
       </c>
-      <c r="FJ27" s="67">
+      <c r="FJ27" s="5">
         <v>100</v>
       </c>
-      <c r="FK27" s="67">
+      <c r="FK27" s="5">
         <v>4</v>
       </c>
-      <c r="FL27" s="67">
+      <c r="FL27" s="5">
         <v>32</v>
       </c>
-      <c r="FM27" s="67">
+      <c r="FM27" s="5">
         <v>576</v>
       </c>
-      <c r="FN27" s="67">
+      <c r="FN27" s="5">
         <v>453</v>
       </c>
-      <c r="FO27" s="67">
+      <c r="FO27" s="5">
         <v>123</v>
       </c>
-      <c r="FP27" s="67">
+      <c r="FP27" s="5">
         <v>474</v>
       </c>
-      <c r="FQ27" s="10">
+      <c r="FQ27" s="1">
         <v>4854</v>
       </c>
-      <c r="FR27" s="10">
+      <c r="FR27" s="1">
         <v>1345</v>
       </c>
-      <c r="FS27" s="10">
+      <c r="FS27" s="1">
         <v>3509</v>
       </c>
-      <c r="FT27" s="10">
+      <c r="FT27" s="1">
         <v>1874</v>
       </c>
-      <c r="FU27" s="10">
+      <c r="FU27" s="1">
         <v>804</v>
       </c>
-      <c r="FV27" s="10">
+      <c r="FV27" s="1">
         <v>136</v>
       </c>
-      <c r="FW27" s="10">
+      <c r="FW27" s="1">
         <v>668</v>
       </c>
-      <c r="FX27" s="10">
+      <c r="FX27" s="1">
         <v>31</v>
       </c>
-      <c r="FY27" s="10">
+      <c r="FY27" s="1">
         <v>341</v>
       </c>
-      <c r="FZ27" s="10">
+      <c r="FZ27" s="1">
         <v>4626</v>
       </c>
-      <c r="GA27" s="10">
+      <c r="GA27" s="1">
         <v>921</v>
       </c>
-      <c r="GB27" s="10">
+      <c r="GB27" s="1">
         <v>1398</v>
       </c>
-      <c r="GC27" s="10">
+      <c r="GC27" s="1">
         <v>1103</v>
       </c>
-      <c r="GD27" s="10">
+      <c r="GD27" s="1">
         <v>210</v>
       </c>
-      <c r="GE27" s="10">
+      <c r="GE27" s="1">
         <v>205</v>
       </c>
-      <c r="GF27" s="10">
+      <c r="GF27" s="1">
         <v>785</v>
       </c>
-      <c r="GG27" s="67">
+      <c r="GG27" s="5">
         <v>36</v>
       </c>
-      <c r="GH27" s="67">
+      <c r="GH27" s="5">
         <v>1257</v>
       </c>
-      <c r="GI27" s="67">
+      <c r="GI27" s="5">
         <v>172</v>
       </c>
-      <c r="GJ27" s="10">
+      <c r="GJ27" s="1">
         <v>13804</v>
       </c>
-      <c r="GK27" s="10">
+      <c r="GK27" s="1">
         <v>795</v>
       </c>
-      <c r="GL27" s="10">
+      <c r="GL27" s="1">
         <v>431</v>
       </c>
-      <c r="GM27" s="67">
+      <c r="GM27" s="5">
         <v>729</v>
       </c>
-      <c r="GN27" s="67">
+      <c r="GN27" s="5">
         <v>673</v>
       </c>
-      <c r="GO27" s="67">
+      <c r="GO27" s="5">
         <v>2192</v>
       </c>
-      <c r="GP27" s="67">
+      <c r="GP27" s="5">
         <v>762</v>
       </c>
-      <c r="GQ27" s="67">
+      <c r="GQ27" s="5">
         <v>782</v>
       </c>
-      <c r="GR27" s="67">
+      <c r="GR27" s="5">
         <v>1213</v>
       </c>
-      <c r="GS27" s="67">
+      <c r="GS27" s="5">
         <v>641</v>
       </c>
-      <c r="GT27" s="67">
+      <c r="GT27" s="5">
         <v>125</v>
       </c>
-      <c r="GU27" s="67">
+      <c r="GU27" s="5">
         <v>63</v>
       </c>
-      <c r="GV27" s="10">
+      <c r="GV27" s="1">
         <v>453</v>
       </c>
-      <c r="GW27" s="10">
+      <c r="GW27" s="1">
         <v>36</v>
       </c>
-      <c r="GX27" s="10">
+      <c r="GX27" s="1">
         <v>389</v>
       </c>
-      <c r="GY27" s="10">
+      <c r="GY27" s="1">
         <v>42</v>
       </c>
-      <c r="GZ27" s="10">
+      <c r="GZ27" s="1">
         <v>1970</v>
       </c>
-      <c r="HA27" s="10">
+      <c r="HA27" s="1">
         <v>1129</v>
       </c>
-      <c r="HB27" s="10">
+      <c r="HB27" s="1">
         <v>291</v>
       </c>
-      <c r="HC27" s="10">
+      <c r="HC27" s="1">
         <v>1600</v>
       </c>
-      <c r="HD27" s="67">
+      <c r="HD27" s="5">
         <v>2697</v>
       </c>
-      <c r="HE27" s="67">
+      <c r="HE27" s="5">
         <v>1394</v>
       </c>
       <c r="HF27" s="72">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:214" s="77" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="75" t="s">
         <v>227</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="82"/>
       <c r="D28" s="82"/>
       <c r="E28" s="82"/>
       <c r="F28" s="82"/>
       <c r="G28" s="82"/>
       <c r="H28" s="82"/>
       <c r="I28" s="82"/>
-      <c r="J28" s="63">
+      <c r="J28" s="69">
         <v>12</v>
       </c>
-      <c r="K28" s="64">
+      <c r="K28" s="2">
         <v>46</v>
       </c>
-      <c r="L28" s="65">
+      <c r="L28" s="3">
         <v>212.9</v>
       </c>
-      <c r="M28" s="66">
+      <c r="M28" s="4">
         <v>3.1</v>
       </c>
-      <c r="N28" s="66">
+      <c r="N28" s="4">
         <v>1.96</v>
       </c>
-      <c r="O28" s="66">
+      <c r="O28" s="4">
         <v>1.1399999999999999</v>
       </c>
-      <c r="P28" s="10">
+      <c r="P28" s="1">
         <v>3126</v>
       </c>
-      <c r="Q28" s="67">
+      <c r="Q28" s="5">
         <v>1874</v>
       </c>
-      <c r="R28" s="68">
+      <c r="R28" s="6">
         <v>55.9</v>
       </c>
-      <c r="S28" s="10">
+      <c r="S28" s="1">
         <v>8056</v>
       </c>
-      <c r="T28" s="10">
+      <c r="T28" s="1">
         <v>8409</v>
       </c>
-      <c r="U28" s="10">
+      <c r="U28" s="8">
         <v>-353</v>
       </c>
-      <c r="V28" s="10">
+      <c r="V28" s="1">
         <v>793</v>
       </c>
-      <c r="W28" s="10">
+      <c r="W28" s="1">
         <v>14</v>
       </c>
-      <c r="X28" s="10">
+      <c r="X28" s="1">
         <v>426</v>
       </c>
-      <c r="Y28" s="10">
+      <c r="Y28" s="1">
         <v>1307</v>
       </c>
-      <c r="Z28" s="65">
+      <c r="Z28" s="3">
         <v>16.2</v>
       </c>
-      <c r="AA28" s="65">
+      <c r="AA28" s="3">
         <v>5.4</v>
       </c>
-      <c r="AB28" s="65" t="s">
+      <c r="AB28" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="AC28" s="65">
+      <c r="AC28" s="3">
         <v>5.3</v>
       </c>
-      <c r="AD28" s="65">
+      <c r="AD28" s="3">
         <v>104.4</v>
       </c>
-      <c r="AE28" s="10">
+      <c r="AE28" s="1">
         <v>418</v>
       </c>
-      <c r="AF28" s="10">
+      <c r="AF28" s="1">
         <v>2574</v>
       </c>
-      <c r="AG28" s="66">
+      <c r="AG28" s="4">
         <v>1.03</v>
       </c>
-      <c r="AH28" s="65">
+      <c r="AH28" s="3">
         <v>72.099999999999994</v>
       </c>
-      <c r="AI28" s="65">
+      <c r="AI28" s="3">
         <v>483.5</v>
       </c>
-      <c r="AJ28" s="67">
+      <c r="AJ28" s="5">
         <v>8099</v>
       </c>
-      <c r="AK28" s="67">
+      <c r="AK28" s="5">
         <v>793</v>
       </c>
-      <c r="AL28" s="67">
+      <c r="AL28" s="5">
         <v>7255</v>
       </c>
-      <c r="AM28" s="67">
+      <c r="AM28" s="5">
         <v>129</v>
       </c>
-      <c r="AN28" s="67">
+      <c r="AN28" s="5">
         <v>844</v>
       </c>
-      <c r="AO28" s="65">
-[...2 lines deleted...]
-      <c r="AP28" s="65">
+      <c r="AO28" s="3">
+        <v>198.1</v>
+      </c>
+      <c r="AP28" s="3">
         <v>10.4</v>
       </c>
-      <c r="AQ28" s="10">
+      <c r="AQ28" s="1">
         <v>1711</v>
       </c>
-      <c r="AR28" s="65">
+      <c r="AR28" s="3">
         <v>21.1</v>
       </c>
-      <c r="AS28" s="10">
+      <c r="AS28" s="1">
         <v>605</v>
       </c>
-      <c r="AT28" s="66">
+      <c r="AT28" s="4">
         <v>4.32</v>
       </c>
-      <c r="AU28" s="10">
+      <c r="AU28" s="1">
         <v>273</v>
       </c>
-      <c r="AV28" s="10">
+      <c r="AV28" s="1">
         <v>450</v>
       </c>
-      <c r="AW28" s="10">
+      <c r="AW28" s="1">
         <v>40</v>
       </c>
-      <c r="AX28" s="10">
+      <c r="AX28" s="1">
         <v>552</v>
       </c>
-      <c r="AY28" s="10">
+      <c r="AY28" s="1">
         <v>913</v>
       </c>
-      <c r="AZ28" s="10">
+      <c r="AZ28" s="1">
         <v>80</v>
       </c>
-      <c r="BA28" s="66">
+      <c r="BA28" s="4">
         <v>3.13</v>
       </c>
-      <c r="BB28" s="66">
+      <c r="BB28" s="4">
         <v>1.96</v>
       </c>
-      <c r="BC28" s="69">
+      <c r="BC28" s="7">
         <v>0.15</v>
       </c>
-      <c r="BD28" s="69">
+      <c r="BD28" s="7">
         <v>3.1</v>
       </c>
-      <c r="BE28" s="69">
+      <c r="BE28" s="7">
         <v>1.96</v>
       </c>
-      <c r="BF28" s="69">
+      <c r="BF28" s="7">
         <v>1.1399999999999999</v>
       </c>
-      <c r="BG28" s="69">
+      <c r="BG28" s="7">
         <v>0.12</v>
       </c>
-      <c r="BH28" s="69">
+      <c r="BH28" s="7">
         <v>1.02</v>
       </c>
-      <c r="BI28" s="69">
+      <c r="BI28" s="7">
         <v>0.01</v>
       </c>
-      <c r="BJ28" s="69">
+      <c r="BJ28" s="7">
         <v>0.01</v>
       </c>
-      <c r="BK28" s="69">
+      <c r="BK28" s="7">
         <v>0</v>
       </c>
       <c r="BL28" s="70">
         <v>3126</v>
       </c>
       <c r="BM28" s="76">
         <v>2793</v>
       </c>
       <c r="BN28" s="76">
         <v>333</v>
       </c>
       <c r="BO28" s="76">
         <v>174</v>
       </c>
       <c r="BP28" s="76">
         <v>159</v>
       </c>
       <c r="BQ28" s="70">
         <v>2793</v>
       </c>
       <c r="BR28" s="76">
         <v>146</v>
       </c>
       <c r="BS28" s="76">
         <v>1142</v>
       </c>
       <c r="BT28" s="76">
         <v>294</v>
       </c>
       <c r="BU28" s="76">
         <v>327</v>
       </c>
       <c r="BV28" s="76">
         <v>113</v>
       </c>
       <c r="BW28" s="76">
         <v>56</v>
       </c>
       <c r="BX28" s="76">
         <v>715</v>
       </c>
-      <c r="BY28" s="65">
+      <c r="BY28" s="3">
         <v>212.9</v>
       </c>
-      <c r="BZ28" s="65">
+      <c r="BZ28" s="3">
         <v>107</v>
       </c>
-      <c r="CA28" s="65">
+      <c r="CA28" s="3">
         <v>4.0999999999999996</v>
       </c>
-      <c r="CB28" s="68">
+      <c r="CB28" s="6">
         <v>116.4</v>
       </c>
-      <c r="CC28" s="68">
+      <c r="CC28" s="6">
         <v>27.2</v>
       </c>
-      <c r="CD28" s="68">
+      <c r="CD28" s="6">
         <v>65.2</v>
       </c>
-      <c r="CE28" s="68">
+      <c r="CE28" s="6">
         <v>1</v>
       </c>
-      <c r="CF28" s="68">
+      <c r="CF28" s="6">
         <v>3</v>
       </c>
-      <c r="CG28" s="68" t="s">
+      <c r="CG28" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="CH28" s="65" t="s">
+      <c r="CH28" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="CI28" s="65" t="s">
+      <c r="CI28" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="CJ28" s="65" t="s">
+      <c r="CJ28" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="CK28" s="65" t="s">
+      <c r="CK28" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="CL28" s="65" t="s">
+      <c r="CL28" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="CM28" s="65">
+      <c r="CM28" s="3">
         <v>69.2</v>
       </c>
-      <c r="CN28" s="65">
+      <c r="CN28" s="3">
         <v>13.2</v>
       </c>
-      <c r="CO28" s="65">
+      <c r="CO28" s="3">
         <v>447.8</v>
       </c>
-      <c r="CP28" s="65">
+      <c r="CP28" s="3">
         <v>25.3</v>
       </c>
-      <c r="CQ28" s="65">
+      <c r="CQ28" s="3">
         <v>3.5</v>
       </c>
-      <c r="CR28" s="65">
+      <c r="CR28" s="3">
         <v>465.3</v>
       </c>
-      <c r="CS28" s="65" t="s">
+      <c r="CS28" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="CT28" s="65" t="s">
+      <c r="CT28" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="CU28" s="65">
+      <c r="CU28" s="3">
         <v>6.2</v>
       </c>
-      <c r="CV28" s="65">
+      <c r="CV28" s="3">
         <v>0.4</v>
       </c>
-      <c r="CW28" s="65">
+      <c r="CW28" s="3">
         <v>1</v>
       </c>
-      <c r="CX28" s="10" t="s">
+      <c r="CX28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="CY28" s="10" t="s">
+      <c r="CY28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="CZ28" s="10">
+      <c r="CZ28" s="1">
         <v>103</v>
       </c>
-      <c r="DA28" s="10" t="s">
+      <c r="DA28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="DB28" s="10" t="s">
+      <c r="DB28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="DC28" s="10" t="s">
+      <c r="DC28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="DD28" s="10" t="s">
+      <c r="DD28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="DE28" s="10" t="s">
+      <c r="DE28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="DF28" s="10" t="s">
+      <c r="DF28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="DG28" s="65">
+      <c r="DG28" s="3">
         <v>3.9</v>
       </c>
-      <c r="DH28" s="65">
+      <c r="DH28" s="3">
         <v>0.3</v>
       </c>
-      <c r="DI28" s="65">
+      <c r="DI28" s="3">
         <v>0.9</v>
       </c>
-      <c r="DJ28" s="10" t="s">
+      <c r="DJ28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="DK28" s="10">
+      <c r="DK28" s="1">
         <v>8056</v>
       </c>
-      <c r="DL28" s="10">
+      <c r="DL28" s="1">
         <v>7306</v>
       </c>
-      <c r="DM28" s="10">
+      <c r="DM28" s="1">
         <v>750</v>
       </c>
-      <c r="DN28" s="10">
+      <c r="DN28" s="1">
         <v>8409</v>
       </c>
-      <c r="DO28" s="10">
+      <c r="DO28" s="1">
         <v>7241</v>
       </c>
-      <c r="DP28" s="10">
-[...2 lines deleted...]
-      <c r="DQ28" s="10">
+      <c r="DP28" s="1">
+        <v>1168</v>
+      </c>
+      <c r="DQ28" s="8">
         <v>-353</v>
       </c>
-      <c r="DR28" s="10">
+      <c r="DR28" s="1">
         <v>65</v>
       </c>
-      <c r="DS28" s="10">
-[...2 lines deleted...]
-      <c r="DT28" s="10">
+      <c r="DS28" s="8">
+        <v>-418</v>
+      </c>
+      <c r="DT28" s="1">
         <v>793</v>
       </c>
-      <c r="DU28" s="10">
+      <c r="DU28" s="1">
         <v>14</v>
       </c>
-      <c r="DV28" s="10">
+      <c r="DV28" s="1">
         <v>426</v>
       </c>
-      <c r="DW28" s="10">
+      <c r="DW28" s="1">
         <v>7850</v>
       </c>
-      <c r="DX28" s="10">
+      <c r="DX28" s="1">
         <v>5164</v>
       </c>
-      <c r="DY28" s="10">
+      <c r="DY28" s="1">
         <v>2621</v>
       </c>
-      <c r="DZ28" s="10">
+      <c r="DZ28" s="1">
         <v>1946</v>
       </c>
-      <c r="EA28" s="10">
+      <c r="EA28" s="1">
         <v>675</v>
       </c>
-      <c r="EB28" s="10">
+      <c r="EB28" s="1">
         <v>8</v>
       </c>
-      <c r="EC28" s="10">
+      <c r="EC28" s="1">
         <v>8</v>
       </c>
-      <c r="ED28" s="10">
+      <c r="ED28" s="1">
         <v>2535</v>
       </c>
-      <c r="EE28" s="10">
+      <c r="EE28" s="1">
         <v>2686</v>
       </c>
-      <c r="EF28" s="67">
+      <c r="EF28" s="5">
         <v>502</v>
       </c>
-      <c r="EG28" s="67">
+      <c r="EG28" s="5">
         <v>786</v>
       </c>
-      <c r="EH28" s="10">
+      <c r="EH28" s="1">
         <v>812</v>
       </c>
-      <c r="EI28" s="10">
+      <c r="EI28" s="1">
         <v>586</v>
       </c>
-      <c r="EJ28" s="10">
+      <c r="EJ28" s="1">
         <v>2192</v>
       </c>
-      <c r="EK28" s="10">
+      <c r="EK28" s="1">
         <v>1068</v>
       </c>
-      <c r="EL28" s="10">
+      <c r="EL28" s="1">
         <v>950</v>
       </c>
-      <c r="EM28" s="10">
+      <c r="EM28" s="1">
         <v>63</v>
       </c>
-      <c r="EN28" s="10">
+      <c r="EN28" s="1">
         <v>1124</v>
       </c>
-      <c r="EO28" s="10">
+      <c r="EO28" s="1">
         <v>1124</v>
       </c>
-      <c r="EP28" s="10">
+      <c r="EP28" s="1">
         <v>5658</v>
       </c>
-      <c r="EQ28" s="10">
+      <c r="EQ28" s="1">
         <v>292</v>
       </c>
-      <c r="ER28" s="10" t="s">
+      <c r="ER28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="ES28" s="10">
+      <c r="ES28" s="1">
         <v>11</v>
       </c>
-      <c r="ET28" s="10">
+      <c r="ET28" s="1">
         <v>147</v>
       </c>
-      <c r="EU28" s="10">
+      <c r="EU28" s="1">
         <v>134</v>
       </c>
-      <c r="EV28" s="10">
+      <c r="EV28" s="1">
         <v>288</v>
       </c>
-      <c r="EW28" s="10" t="s">
+      <c r="EW28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="EX28" s="10">
+      <c r="EX28" s="1">
         <v>11</v>
       </c>
-      <c r="EY28" s="10">
+      <c r="EY28" s="1">
         <v>143</v>
       </c>
-      <c r="EZ28" s="67">
+      <c r="EZ28" s="5">
         <v>134</v>
       </c>
-      <c r="FA28" s="67">
+      <c r="FA28" s="5">
         <v>412</v>
       </c>
-      <c r="FB28" s="67">
+      <c r="FB28" s="5">
         <v>354</v>
       </c>
-      <c r="FC28" s="67">
+      <c r="FC28" s="5">
         <v>58</v>
       </c>
-      <c r="FD28" s="10">
+      <c r="FD28" s="1">
         <v>412</v>
       </c>
-      <c r="FE28" s="10">
+      <c r="FE28" s="1">
         <v>354</v>
       </c>
-      <c r="FF28" s="10">
+      <c r="FF28" s="1">
         <v>58</v>
       </c>
-      <c r="FG28" s="10">
+      <c r="FG28" s="1">
         <v>8099</v>
       </c>
-      <c r="FH28" s="10">
+      <c r="FH28" s="1">
         <v>4888</v>
       </c>
-      <c r="FI28" s="10">
+      <c r="FI28" s="1">
         <v>27</v>
       </c>
-      <c r="FJ28" s="67" t="s">
+      <c r="FJ28" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="FK28" s="67">
+      <c r="FK28" s="5">
         <v>2</v>
       </c>
-      <c r="FL28" s="67" t="s">
+      <c r="FL28" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="FM28" s="67" t="s">
+      <c r="FM28" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="FN28" s="67" t="s">
+      <c r="FN28" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="FO28" s="67" t="s">
+      <c r="FO28" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="FP28" s="67">
+      <c r="FP28" s="5">
         <v>750</v>
       </c>
-      <c r="FQ28" s="10">
+      <c r="FQ28" s="1">
         <v>680</v>
       </c>
-      <c r="FR28" s="10">
+      <c r="FR28" s="1">
         <v>416</v>
       </c>
-      <c r="FS28" s="10">
+      <c r="FS28" s="1">
         <v>264</v>
       </c>
-      <c r="FT28" s="10">
+      <c r="FT28" s="1">
         <v>432</v>
       </c>
-      <c r="FU28" s="10">
+      <c r="FU28" s="1">
         <v>2997</v>
       </c>
-      <c r="FV28" s="10">
+      <c r="FV28" s="1">
         <v>706</v>
       </c>
-      <c r="FW28" s="10">
+      <c r="FW28" s="1">
         <v>2291</v>
       </c>
-      <c r="FX28" s="10" t="s">
+      <c r="FX28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="FY28" s="10" t="s">
+      <c r="FY28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="FZ28" s="10">
+      <c r="FZ28" s="1">
         <v>2303</v>
       </c>
-      <c r="GA28" s="10" t="s">
+      <c r="GA28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GB28" s="10">
+      <c r="GB28" s="1">
         <v>1884</v>
       </c>
-      <c r="GC28" s="10">
+      <c r="GC28" s="1">
         <v>373</v>
       </c>
-      <c r="GD28" s="10">
+      <c r="GD28" s="1">
         <v>41</v>
       </c>
-      <c r="GE28" s="10" t="s">
+      <c r="GE28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GF28" s="10" t="s">
+      <c r="GF28" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="GG28" s="67">
+      <c r="GG28" s="5">
         <v>113</v>
       </c>
-      <c r="GH28" s="67">
+      <c r="GH28" s="5">
         <v>793</v>
       </c>
-      <c r="GI28" s="67">
+      <c r="GI28" s="5">
         <v>2</v>
       </c>
-      <c r="GJ28" s="10">
+      <c r="GJ28" s="1">
         <v>7255</v>
       </c>
-      <c r="GK28" s="10">
+      <c r="GK28" s="1">
         <v>425</v>
       </c>
-      <c r="GL28" s="10">
+      <c r="GL28" s="1">
         <v>403</v>
       </c>
-      <c r="GM28" s="67">
+      <c r="GM28" s="5">
         <v>257</v>
       </c>
-      <c r="GN28" s="67">
+      <c r="GN28" s="5">
         <v>331</v>
       </c>
-      <c r="GO28" s="67">
+      <c r="GO28" s="5">
         <v>1288</v>
       </c>
-      <c r="GP28" s="67">
+      <c r="GP28" s="5">
         <v>429</v>
       </c>
-      <c r="GQ28" s="67">
+      <c r="GQ28" s="5">
         <v>295</v>
       </c>
-      <c r="GR28" s="67">
+      <c r="GR28" s="5">
         <v>442</v>
       </c>
-      <c r="GS28" s="67">
+      <c r="GS28" s="5">
         <v>351</v>
       </c>
-      <c r="GT28" s="67">
+      <c r="GT28" s="5">
         <v>94</v>
       </c>
-      <c r="GU28" s="67">
+      <c r="GU28" s="5">
         <v>43</v>
       </c>
-      <c r="GV28" s="10">
+      <c r="GV28" s="1">
         <v>428</v>
       </c>
-      <c r="GW28" s="10">
+      <c r="GW28" s="1">
         <v>17</v>
       </c>
-      <c r="GX28" s="10">
+      <c r="GX28" s="1">
         <v>88</v>
       </c>
-      <c r="GY28" s="10">
+      <c r="GY28" s="1">
         <v>14</v>
       </c>
-      <c r="GZ28" s="10">
+      <c r="GZ28" s="1">
         <v>1006</v>
       </c>
-      <c r="HA28" s="10">
+      <c r="HA28" s="1">
         <v>695</v>
       </c>
-      <c r="HB28" s="10">
+      <c r="HB28" s="1">
         <v>129</v>
       </c>
-      <c r="HC28" s="10">
+      <c r="HC28" s="1">
         <v>694</v>
       </c>
-      <c r="HD28" s="67">
+      <c r="HD28" s="5">
         <v>844</v>
       </c>
-      <c r="HE28" s="67">
+      <c r="HE28" s="5">
         <v>473</v>
       </c>
       <c r="HF28" s="72">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:214" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="83"/>
       <c r="B29" s="84"/>
       <c r="C29" s="84"/>
       <c r="D29" s="84"/>
       <c r="E29" s="84"/>
       <c r="F29" s="84"/>
       <c r="G29" s="84"/>
       <c r="H29" s="84"/>
       <c r="I29" s="84"/>
       <c r="J29" s="85"/>
       <c r="K29" s="86"/>
       <c r="L29" s="87"/>
       <c r="M29" s="88"/>
       <c r="N29" s="88"/>
       <c r="O29" s="88"/>
       <c r="P29" s="89"/>
       <c r="Q29" s="90"/>
       <c r="R29" s="90"/>
@@ -16346,432 +15801,435 @@
       <c r="GJ29" s="89"/>
       <c r="GK29" s="89"/>
       <c r="GL29" s="89"/>
       <c r="GM29" s="89"/>
       <c r="GN29" s="90"/>
       <c r="GO29" s="90"/>
       <c r="GP29" s="90"/>
       <c r="GQ29" s="90"/>
       <c r="GR29" s="90"/>
       <c r="GS29" s="90"/>
       <c r="GT29" s="90"/>
       <c r="GU29" s="90"/>
       <c r="GV29" s="90"/>
       <c r="GW29" s="92"/>
       <c r="GX29" s="92"/>
       <c r="GY29" s="92"/>
       <c r="GZ29" s="92"/>
       <c r="HA29" s="92"/>
       <c r="HB29" s="92"/>
       <c r="HC29" s="89"/>
       <c r="HD29" s="89"/>
       <c r="HE29" s="90"/>
       <c r="HF29" s="99"/>
     </row>
     <row r="30" spans="1:214" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="11"/>
-[...149 lines deleted...]
-      <c r="HE30" s="102"/>
+      <c r="A30" s="100"/>
+      <c r="B30" s="101"/>
+      <c r="C30" s="101"/>
+      <c r="D30" s="101"/>
+      <c r="E30" s="101"/>
+      <c r="F30" s="101"/>
+      <c r="G30" s="101"/>
+      <c r="H30" s="101"/>
+      <c r="I30" s="101"/>
+      <c r="J30" s="101"/>
+      <c r="K30" s="102"/>
+      <c r="L30" s="103"/>
+      <c r="M30" s="103"/>
+      <c r="N30" s="103"/>
+      <c r="O30" s="103"/>
+      <c r="P30" s="103"/>
+      <c r="Q30" s="103"/>
+      <c r="R30" s="103"/>
+      <c r="S30" s="103"/>
+      <c r="T30" s="103"/>
+      <c r="U30" s="103"/>
+      <c r="V30" s="103"/>
+      <c r="W30" s="103"/>
+      <c r="X30" s="103"/>
+      <c r="Y30" s="103"/>
+      <c r="Z30" s="103"/>
+      <c r="AA30" s="103"/>
+      <c r="AB30" s="103"/>
+      <c r="AC30" s="103"/>
+      <c r="AD30" s="103"/>
+      <c r="AE30" s="103"/>
+      <c r="AF30" s="103"/>
+      <c r="AG30" s="103"/>
+      <c r="AH30" s="103"/>
+      <c r="AI30" s="103"/>
+      <c r="AJ30" s="103"/>
+      <c r="AK30" s="103"/>
+      <c r="AL30" s="104"/>
+      <c r="AM30" s="104"/>
+      <c r="AN30" s="104"/>
+      <c r="BA30" s="102"/>
+      <c r="BB30" s="103"/>
+      <c r="BC30" s="103"/>
+      <c r="BD30" s="103"/>
+      <c r="BE30" s="104"/>
+      <c r="BF30" s="104"/>
+      <c r="BG30" s="104"/>
+      <c r="BH30" s="104"/>
+      <c r="BI30" s="104"/>
+      <c r="BJ30" s="104"/>
+      <c r="BK30" s="104"/>
+      <c r="BY30" s="102"/>
+      <c r="BZ30" s="103"/>
+      <c r="CA30" s="103"/>
+      <c r="CB30" s="103"/>
+      <c r="CC30" s="103"/>
+      <c r="CD30" s="103"/>
+      <c r="CE30" s="103"/>
+      <c r="CF30" s="104"/>
+      <c r="CG30" s="104"/>
+      <c r="CM30" s="103"/>
+      <c r="CN30" s="102"/>
+      <c r="CO30" s="103"/>
+      <c r="CP30" s="103"/>
+      <c r="CQ30" s="103"/>
+      <c r="CR30" s="103"/>
+      <c r="CS30" s="103"/>
+      <c r="CT30" s="103"/>
+      <c r="CU30" s="103"/>
+      <c r="CV30" s="103"/>
+      <c r="CW30" s="103"/>
+      <c r="CX30" s="103"/>
+      <c r="CY30" s="103"/>
+      <c r="CZ30" s="103"/>
+      <c r="DA30" s="103"/>
+      <c r="DB30" s="103"/>
+      <c r="DC30" s="103"/>
+      <c r="DD30" s="103"/>
+      <c r="DE30" s="103"/>
+      <c r="DF30" s="103"/>
+      <c r="DG30" s="103"/>
+      <c r="DH30" s="103"/>
+      <c r="DI30" s="103"/>
+      <c r="DJ30" s="103"/>
+      <c r="DK30" s="103"/>
+      <c r="DL30" s="103"/>
+      <c r="DM30" s="103"/>
+      <c r="DN30" s="103"/>
+      <c r="DO30" s="103"/>
+      <c r="DP30" s="103"/>
+      <c r="DQ30" s="103"/>
+      <c r="DR30" s="103"/>
+      <c r="DS30" s="103"/>
+      <c r="DT30" s="103"/>
+      <c r="DU30" s="103"/>
+      <c r="DV30" s="103"/>
+      <c r="EE30" s="104"/>
+      <c r="EF30" s="104"/>
+      <c r="EG30" s="104"/>
+      <c r="EN30" s="102"/>
+      <c r="EO30" s="103"/>
+      <c r="EP30" s="103"/>
+      <c r="EQ30" s="102"/>
+      <c r="ER30" s="103"/>
+      <c r="ES30" s="103"/>
+      <c r="ET30" s="103"/>
+      <c r="EU30" s="103"/>
+      <c r="EV30" s="103"/>
+      <c r="EW30" s="103"/>
+      <c r="EX30" s="104"/>
+      <c r="EY30" s="104"/>
+      <c r="EZ30" s="104"/>
+      <c r="FA30" s="104"/>
+      <c r="FB30" s="104"/>
+      <c r="FC30" s="104"/>
+      <c r="FG30" s="102"/>
+      <c r="FH30" s="103"/>
+      <c r="FI30" s="103"/>
+      <c r="FJ30" s="103"/>
+      <c r="FK30" s="103"/>
+      <c r="FL30" s="104"/>
+      <c r="FM30" s="104"/>
+      <c r="FN30" s="104"/>
+      <c r="FO30" s="104"/>
+      <c r="FP30" s="104"/>
+      <c r="FZ30" s="102"/>
+      <c r="GA30" s="102"/>
+      <c r="GB30" s="102"/>
+      <c r="GC30" s="102"/>
+      <c r="GD30" s="102"/>
+      <c r="GE30" s="102"/>
+      <c r="GF30" s="102"/>
+      <c r="GG30" s="103"/>
+      <c r="GH30" s="103"/>
+      <c r="GI30" s="103"/>
+      <c r="GJ30" s="102"/>
+      <c r="GK30" s="103"/>
+      <c r="GL30" s="103"/>
+      <c r="GM30" s="103"/>
+      <c r="GN30" s="103"/>
+      <c r="GO30" s="103"/>
+      <c r="GP30" s="103"/>
+      <c r="GQ30" s="104"/>
+      <c r="GR30" s="104"/>
+      <c r="GS30" s="104"/>
+      <c r="GT30" s="104"/>
+      <c r="GU30" s="104"/>
+      <c r="GV30" s="104"/>
+      <c r="HC30" s="102"/>
+      <c r="HD30" s="103"/>
+      <c r="HE30" s="103"/>
     </row>
     <row r="31" spans="1:214" x14ac:dyDescent="0.15">
-      <c r="K31" s="104"/>
-[...201 lines deleted...]
-      <c r="HE31" s="104"/>
+      <c r="K31" s="105"/>
+      <c r="L31" s="105"/>
+      <c r="M31" s="105"/>
+      <c r="N31" s="105"/>
+      <c r="O31" s="105"/>
+      <c r="P31" s="105"/>
+      <c r="Q31" s="105"/>
+      <c r="R31" s="105"/>
+      <c r="S31" s="105"/>
+      <c r="T31" s="105"/>
+      <c r="U31" s="105"/>
+      <c r="V31" s="105"/>
+      <c r="W31" s="105"/>
+      <c r="X31" s="105"/>
+      <c r="Y31" s="105"/>
+      <c r="Z31" s="105"/>
+      <c r="AA31" s="105"/>
+      <c r="AB31" s="105"/>
+      <c r="AC31" s="105"/>
+      <c r="AD31" s="105"/>
+      <c r="AE31" s="105"/>
+      <c r="AF31" s="105"/>
+      <c r="AG31" s="105"/>
+      <c r="AH31" s="105"/>
+      <c r="AI31" s="105"/>
+      <c r="AJ31" s="105"/>
+      <c r="AK31" s="105"/>
+      <c r="AL31" s="105"/>
+      <c r="AM31" s="105"/>
+      <c r="AN31" s="105"/>
+      <c r="AO31" s="105"/>
+      <c r="AP31" s="105"/>
+      <c r="AQ31" s="105"/>
+      <c r="AR31" s="105"/>
+      <c r="AS31" s="105"/>
+      <c r="AT31" s="105"/>
+      <c r="AU31" s="105"/>
+      <c r="AV31" s="105"/>
+      <c r="AW31" s="105"/>
+      <c r="AX31" s="105"/>
+      <c r="AY31" s="105"/>
+      <c r="AZ31" s="105"/>
+      <c r="BA31" s="105"/>
+      <c r="BB31" s="105"/>
+      <c r="BC31" s="105"/>
+      <c r="BD31" s="105"/>
+      <c r="BE31" s="105"/>
+      <c r="BF31" s="105"/>
+      <c r="BG31" s="105"/>
+      <c r="BH31" s="105"/>
+      <c r="BI31" s="105"/>
+      <c r="BJ31" s="105"/>
+      <c r="BK31" s="105"/>
+      <c r="BL31" s="105"/>
+      <c r="BM31" s="105"/>
+      <c r="BN31" s="105"/>
+      <c r="BO31" s="105"/>
+      <c r="BP31" s="105"/>
+      <c r="BQ31" s="105"/>
+      <c r="BR31" s="105"/>
+      <c r="BS31" s="105"/>
+      <c r="BT31" s="105"/>
+      <c r="BU31" s="105"/>
+      <c r="BV31" s="105"/>
+      <c r="BW31" s="105"/>
+      <c r="BX31" s="105"/>
+      <c r="BY31" s="105"/>
+      <c r="BZ31" s="105"/>
+      <c r="CA31" s="105"/>
+      <c r="CB31" s="105"/>
+      <c r="CC31" s="105"/>
+      <c r="CD31" s="105"/>
+      <c r="CE31" s="105"/>
+      <c r="CF31" s="105"/>
+      <c r="CG31" s="105"/>
+      <c r="CH31" s="105"/>
+      <c r="CI31" s="105"/>
+      <c r="CJ31" s="105"/>
+      <c r="CK31" s="105"/>
+      <c r="CL31" s="105"/>
+      <c r="CM31" s="105"/>
+      <c r="CN31" s="105"/>
+      <c r="CO31" s="105"/>
+      <c r="CP31" s="105"/>
+      <c r="CQ31" s="105"/>
+      <c r="CR31" s="105"/>
+      <c r="CS31" s="105"/>
+      <c r="CT31" s="105"/>
+      <c r="CU31" s="105"/>
+      <c r="CV31" s="105"/>
+      <c r="CW31" s="105"/>
+      <c r="CX31" s="105"/>
+      <c r="CY31" s="105"/>
+      <c r="CZ31" s="105"/>
+      <c r="DA31" s="105"/>
+      <c r="DB31" s="105"/>
+      <c r="DC31" s="105"/>
+      <c r="DD31" s="105"/>
+      <c r="DE31" s="105"/>
+      <c r="DF31" s="105"/>
+      <c r="DG31" s="105"/>
+      <c r="DH31" s="105"/>
+      <c r="DI31" s="105"/>
+      <c r="DJ31" s="105"/>
+      <c r="DK31" s="105"/>
+      <c r="DL31" s="105"/>
+      <c r="DM31" s="105"/>
+      <c r="DN31" s="105"/>
+      <c r="DO31" s="105"/>
+      <c r="DP31" s="105"/>
+      <c r="DQ31" s="105"/>
+      <c r="DR31" s="105"/>
+      <c r="DS31" s="105"/>
+      <c r="DT31" s="105"/>
+      <c r="DU31" s="105"/>
+      <c r="DV31" s="105"/>
+      <c r="DW31" s="105"/>
+      <c r="DX31" s="105"/>
+      <c r="DY31" s="105"/>
+      <c r="DZ31" s="105"/>
+      <c r="EA31" s="105"/>
+      <c r="EB31" s="105"/>
+      <c r="EC31" s="105"/>
+      <c r="ED31" s="105"/>
+      <c r="EE31" s="105"/>
+      <c r="EF31" s="105"/>
+      <c r="EG31" s="105"/>
+      <c r="EH31" s="105"/>
+      <c r="EI31" s="105"/>
+      <c r="EJ31" s="105"/>
+      <c r="EK31" s="105"/>
+      <c r="EL31" s="105"/>
+      <c r="EM31" s="105"/>
+      <c r="EN31" s="105"/>
+      <c r="EO31" s="105"/>
+      <c r="EP31" s="105"/>
+      <c r="EQ31" s="105"/>
+      <c r="ER31" s="105"/>
+      <c r="ES31" s="105"/>
+      <c r="ET31" s="105"/>
+      <c r="EU31" s="105"/>
+      <c r="EV31" s="105"/>
+      <c r="EW31" s="105"/>
+      <c r="EX31" s="105"/>
+      <c r="EY31" s="105"/>
+      <c r="EZ31" s="105"/>
+      <c r="FA31" s="105"/>
+      <c r="FB31" s="105"/>
+      <c r="FC31" s="105"/>
+      <c r="FD31" s="105"/>
+      <c r="FE31" s="105"/>
+      <c r="FF31" s="105"/>
+      <c r="FG31" s="105"/>
+      <c r="FH31" s="105"/>
+      <c r="FI31" s="105"/>
+      <c r="FJ31" s="105"/>
+      <c r="FK31" s="105"/>
+      <c r="FL31" s="105"/>
+      <c r="FM31" s="105"/>
+      <c r="FN31" s="105"/>
+      <c r="FO31" s="105"/>
+      <c r="FP31" s="105"/>
+      <c r="FQ31" s="105"/>
+      <c r="FR31" s="105"/>
+      <c r="FS31" s="105"/>
+      <c r="FT31" s="105"/>
+      <c r="FU31" s="105"/>
+      <c r="FV31" s="105"/>
+      <c r="FW31" s="105"/>
+      <c r="FX31" s="105"/>
+      <c r="FY31" s="105"/>
+      <c r="FZ31" s="105"/>
+      <c r="GA31" s="105"/>
+      <c r="GB31" s="105"/>
+      <c r="GC31" s="105"/>
+      <c r="GD31" s="105"/>
+      <c r="GE31" s="105"/>
+      <c r="GF31" s="105"/>
+      <c r="GG31" s="105"/>
+      <c r="GH31" s="105"/>
+      <c r="GI31" s="105"/>
+      <c r="GJ31" s="105"/>
+      <c r="GK31" s="105"/>
+      <c r="GL31" s="105"/>
+      <c r="GM31" s="105"/>
+      <c r="GN31" s="105"/>
+      <c r="GO31" s="105"/>
+      <c r="GP31" s="105"/>
+      <c r="GQ31" s="105"/>
+      <c r="GR31" s="105"/>
+      <c r="GS31" s="105"/>
+      <c r="GT31" s="105"/>
+      <c r="GU31" s="105"/>
+      <c r="GV31" s="105"/>
+      <c r="GW31" s="105"/>
+      <c r="GX31" s="105"/>
+      <c r="GY31" s="105"/>
+      <c r="GZ31" s="105"/>
+      <c r="HA31" s="105"/>
+      <c r="HB31" s="105"/>
+      <c r="HC31" s="105"/>
+      <c r="HD31" s="105"/>
+      <c r="HE31" s="105"/>
     </row>
     <row r="32" spans="1:214" ht="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="33" ht="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="241">
     <mergeCell ref="BZ10:BZ13"/>
     <mergeCell ref="DX10:DX13"/>
     <mergeCell ref="DY10:EA10"/>
     <mergeCell ref="FQ11:FQ13"/>
     <mergeCell ref="FR11:FR13"/>
     <mergeCell ref="FS11:FS13"/>
     <mergeCell ref="FU11:FU13"/>
     <mergeCell ref="FA9:FA13"/>
     <mergeCell ref="FB9:FB13"/>
     <mergeCell ref="FK10:FK13"/>
     <mergeCell ref="FL10:FL13"/>
     <mergeCell ref="EG10:EG13"/>
     <mergeCell ref="EH10:EH13"/>
     <mergeCell ref="EI10:EI13"/>
     <mergeCell ref="EL10:EL13"/>
     <mergeCell ref="DE10:DE13"/>
     <mergeCell ref="EM10:EM13"/>
     <mergeCell ref="ET9:ET13"/>
     <mergeCell ref="DO9:DO13"/>
     <mergeCell ref="DF9:DF13"/>
     <mergeCell ref="DG9:DG13"/>
+    <mergeCell ref="CA9:CA13"/>
+    <mergeCell ref="CB9:CB13"/>
+    <mergeCell ref="CC9:CC13"/>
     <mergeCell ref="HC9:HC13"/>
     <mergeCell ref="AK10:AK13"/>
     <mergeCell ref="AM10:AM13"/>
     <mergeCell ref="BF10:BF13"/>
     <mergeCell ref="BG10:BG13"/>
     <mergeCell ref="BH10:BH13"/>
     <mergeCell ref="GV9:GV13"/>
     <mergeCell ref="GW9:GW13"/>
     <mergeCell ref="GX9:GX13"/>
     <mergeCell ref="GY9:GY13"/>
     <mergeCell ref="GZ9:GZ13"/>
     <mergeCell ref="HA9:HA13"/>
     <mergeCell ref="GP9:GP13"/>
     <mergeCell ref="GQ9:GQ13"/>
     <mergeCell ref="GR9:GR13"/>
     <mergeCell ref="GS9:GS13"/>
     <mergeCell ref="GT9:GT13"/>
     <mergeCell ref="HB10:HB13"/>
     <mergeCell ref="FM11:FM13"/>
     <mergeCell ref="FN11:FN13"/>
     <mergeCell ref="FO11:FO13"/>
     <mergeCell ref="GF10:GF13"/>
     <mergeCell ref="FP10:FP13"/>
     <mergeCell ref="FQ10:FS10"/>
     <mergeCell ref="GU9:GU13"/>
@@ -16800,53 +16258,50 @@
     <mergeCell ref="FX10:FX13"/>
     <mergeCell ref="GD10:GD13"/>
     <mergeCell ref="GE10:GE13"/>
     <mergeCell ref="FM10:FO10"/>
     <mergeCell ref="DH9:DH13"/>
     <mergeCell ref="DI9:DI13"/>
     <mergeCell ref="DJ9:DJ13"/>
     <mergeCell ref="DK9:DK13"/>
     <mergeCell ref="EB10:EB13"/>
     <mergeCell ref="ED10:ED13"/>
     <mergeCell ref="EE10:EE13"/>
     <mergeCell ref="DZ11:DZ13"/>
     <mergeCell ref="EA11:EA13"/>
     <mergeCell ref="EC11:EC13"/>
     <mergeCell ref="DP9:DP13"/>
     <mergeCell ref="DQ9:DQ13"/>
     <mergeCell ref="DR9:DR13"/>
     <mergeCell ref="DS9:DS13"/>
     <mergeCell ref="DW9:DW13"/>
     <mergeCell ref="DY11:DY13"/>
     <mergeCell ref="DM9:DM13"/>
     <mergeCell ref="DN9:DN13"/>
     <mergeCell ref="EO10:EO13"/>
     <mergeCell ref="EF10:EF13"/>
     <mergeCell ref="EU9:EU13"/>
-    <mergeCell ref="CA9:CA13"/>
-[...1 lines deleted...]
-    <mergeCell ref="CC9:CC13"/>
     <mergeCell ref="CD9:CD13"/>
     <mergeCell ref="CF9:CF13"/>
     <mergeCell ref="CG9:CG13"/>
     <mergeCell ref="CY9:CY13"/>
     <mergeCell ref="CZ9:CZ13"/>
     <mergeCell ref="DA9:DA13"/>
     <mergeCell ref="CJ9:CL9"/>
     <mergeCell ref="CJ10:CJ13"/>
     <mergeCell ref="CK10:CK13"/>
     <mergeCell ref="CL10:CL13"/>
     <mergeCell ref="CS9:CS13"/>
     <mergeCell ref="CT9:CT13"/>
     <mergeCell ref="CU9:CU13"/>
     <mergeCell ref="CV9:CV13"/>
     <mergeCell ref="CW9:CW13"/>
     <mergeCell ref="CX9:CX13"/>
     <mergeCell ref="BT9:BT13"/>
     <mergeCell ref="BU9:BU13"/>
     <mergeCell ref="BM9:BM13"/>
     <mergeCell ref="BN9:BP9"/>
     <mergeCell ref="BN10:BN13"/>
     <mergeCell ref="BO10:BO13"/>
     <mergeCell ref="BP10:BP13"/>
     <mergeCell ref="BY9:BY13"/>
     <mergeCell ref="BV9:BV13"/>