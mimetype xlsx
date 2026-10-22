--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02DFFCA6-2473-453C-83E2-0813C0C6AEDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8A3AF264-A10E-46FD-AE55-A06EDAE87A20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BE16FA90-E162-41CF-A138-382590BB4B2E}"/>
   </bookViews>
   <sheets>
     <sheet name="023" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'023'!$A$1:$IT$33</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'023'!$A:$J,'023'!$1:$13</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -4411,352 +4411,352 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="27" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...211 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="72">
     <cellStyle name="Normal 4" xfId="12" xr:uid="{2D231356-6F28-4BFD-AB1C-EF12D3E77570}"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{69F34816-CDA3-454A-B1E7-A77695E8385C}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{4560E411-428D-46AB-AADA-E289108C3634}"/>
     <cellStyle name="標準 2 2 2" xfId="17" xr:uid="{D78632D7-90A1-4A2A-8444-671A902454AA}"/>
     <cellStyle name="標準 2 3" xfId="11" xr:uid="{BFCF2788-7EAA-4723-88A9-21CD797D6861}"/>
     <cellStyle name="標準 2 5" xfId="13" xr:uid="{E1C59F2B-DBC0-4BD7-8982-C136DD70AE54}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{FD8900E6-9B9F-4A89-A79A-36838B63508C}"/>
     <cellStyle name="標準 3 2" xfId="14" xr:uid="{46D9959E-51B6-4DDD-BD22-E66AAFCC251D}"/>
     <cellStyle name="標準 4" xfId="5" xr:uid="{99856784-93B9-488A-8CDB-CB11371A6CAA}"/>
     <cellStyle name="標準 4 2" xfId="6" xr:uid="{7FA2218A-F1EA-4C2B-A70E-0DCB585F40FD}"/>
     <cellStyle name="標準 4 3" xfId="15" xr:uid="{836973A4-6579-4B63-862D-792D7A4417DC}"/>
     <cellStyle name="標準 5" xfId="7" xr:uid="{FD52E10A-D8CD-43E0-8954-EEF1EDF761A9}"/>
     <cellStyle name="標準 5 10" xfId="35" xr:uid="{C18CDC15-D30A-4C06-B435-38D47C06AC86}"/>
     <cellStyle name="標準 5 2" xfId="8" xr:uid="{7C3B6C45-5A15-47E1-8A44-50F91971CCB9}"/>
     <cellStyle name="標準 5 3" xfId="18" xr:uid="{1E41F7EF-6EFF-4F6F-BED3-3A99E72B4525}"/>
     <cellStyle name="標準 5 3 2" xfId="22" xr:uid="{4D46FAD0-5BD4-4FAE-82A1-EB8E23C51742}"/>
     <cellStyle name="標準 5 3 2 2" xfId="28" xr:uid="{0DDE7D56-449F-4720-9D4E-70524AF5381D}"/>
     <cellStyle name="標準 5 3 2 2 2" xfId="71" xr:uid="{879347FB-38F8-400C-9BE4-4F5F8C1D84B2}"/>
     <cellStyle name="標準 5 3 2 2 3" xfId="47" xr:uid="{B86232E6-89C1-4250-BAAE-891829163757}"/>
     <cellStyle name="標準 5 3 2 3" xfId="34" xr:uid="{061AAAB5-6F17-47DE-926E-986AD8D90F99}"/>
@@ -5145,617 +5145,66 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{764B7B9A-9016-4385-817A-EEDF381715CF}">
-  <dimension ref="A1:IT56"/>
+  <dimension ref="A1:IT36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="9" width="2.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="5.28515625" style="3" customWidth="1"/>
     <col min="11" max="253" width="10.7109375" style="2" customWidth="1"/>
     <col min="254" max="254" width="5.28515625" style="4" customWidth="1"/>
-    <col min="255" max="480" width="9.140625" style="2"/>
-[...550 lines deleted...]
-    <col min="16241" max="16384" width="9.140625" style="2"/>
+    <col min="255" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:254" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="13" t="s">
         <v>155</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="14"/>
       <c r="IT1" s="16"/>
     </row>
     <row r="2" spans="1:254" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="13" t="s">
         <v>265</v>
       </c>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
@@ -6042,2159 +5491,2159 @@
       <c r="HX7" s="30"/>
       <c r="HY7" s="30"/>
       <c r="HZ7" s="30"/>
       <c r="IA7" s="30"/>
       <c r="IB7" s="30"/>
       <c r="IC7" s="30"/>
       <c r="ID7" s="30"/>
       <c r="IE7" s="30"/>
       <c r="IF7" s="30"/>
       <c r="IG7" s="30"/>
       <c r="IH7" s="30"/>
       <c r="II7" s="30"/>
       <c r="IJ7" s="30"/>
       <c r="IK7" s="30"/>
       <c r="IL7" s="30"/>
       <c r="IM7" s="30"/>
       <c r="IN7" s="30"/>
       <c r="IO7" s="30"/>
       <c r="IP7" s="30"/>
       <c r="IQ7" s="30"/>
       <c r="IR7" s="30"/>
       <c r="IS7" s="30"/>
       <c r="IT7" s="32"/>
     </row>
     <row r="8" spans="1:254" s="39" customFormat="1" ht="16.5" customHeight="1" thickTop="1">
-      <c r="A8" s="137" t="s">
+      <c r="A8" s="195" t="s">
         <v>145</v>
       </c>
-      <c r="B8" s="137"/>
-[...8 lines deleted...]
-      <c r="K8" s="113" t="s">
+      <c r="B8" s="195"/>
+      <c r="C8" s="195"/>
+      <c r="D8" s="195"/>
+      <c r="E8" s="195"/>
+      <c r="F8" s="195"/>
+      <c r="G8" s="195"/>
+      <c r="H8" s="195"/>
+      <c r="I8" s="195"/>
+      <c r="J8" s="196"/>
+      <c r="K8" s="112" t="s">
         <v>215</v>
       </c>
-      <c r="L8" s="113" t="s">
+      <c r="L8" s="112" t="s">
         <v>216</v>
       </c>
-      <c r="M8" s="111" t="s">
+      <c r="M8" s="135" t="s">
         <v>207</v>
       </c>
-      <c r="N8" s="107"/>
-[...1 lines deleted...]
-      <c r="P8" s="113" t="s">
+      <c r="N8" s="136"/>
+      <c r="O8" s="137"/>
+      <c r="P8" s="112" t="s">
         <v>266</v>
       </c>
-      <c r="Q8" s="113" t="s">
+      <c r="Q8" s="112" t="s">
         <v>144</v>
       </c>
-      <c r="R8" s="113" t="s">
+      <c r="R8" s="112" t="s">
         <v>143</v>
       </c>
-      <c r="S8" s="143" t="s">
+      <c r="S8" s="190" t="s">
         <v>217</v>
       </c>
-      <c r="T8" s="113" t="s">
+      <c r="T8" s="112" t="s">
         <v>218</v>
       </c>
-      <c r="U8" s="113" t="s">
+      <c r="U8" s="112" t="s">
         <v>219</v>
       </c>
-      <c r="V8" s="113" t="s">
+      <c r="V8" s="112" t="s">
         <v>220</v>
       </c>
-      <c r="W8" s="113" t="s">
+      <c r="W8" s="112" t="s">
         <v>221</v>
       </c>
-      <c r="X8" s="147" t="s">
+      <c r="X8" s="166" t="s">
         <v>222</v>
       </c>
-      <c r="Y8" s="148" t="s">
+      <c r="Y8" s="191" t="s">
         <v>157</v>
       </c>
-      <c r="Z8" s="150" t="s">
+      <c r="Z8" s="183" t="s">
         <v>156</v>
       </c>
-      <c r="AA8" s="111" t="s">
+      <c r="AA8" s="135" t="s">
         <v>142</v>
       </c>
-      <c r="AB8" s="107"/>
-[...6 lines deleted...]
-      <c r="AI8" s="111" t="s">
+      <c r="AB8" s="136"/>
+      <c r="AC8" s="136"/>
+      <c r="AD8" s="136"/>
+      <c r="AE8" s="136"/>
+      <c r="AF8" s="136"/>
+      <c r="AG8" s="136"/>
+      <c r="AH8" s="137"/>
+      <c r="AI8" s="135" t="s">
         <v>141</v>
       </c>
-      <c r="AJ8" s="107"/>
-[...3 lines deleted...]
-      <c r="AN8" s="111" t="s">
+      <c r="AJ8" s="136"/>
+      <c r="AK8" s="136"/>
+      <c r="AL8" s="136"/>
+      <c r="AM8" s="137"/>
+      <c r="AN8" s="135" t="s">
         <v>140</v>
       </c>
-      <c r="AO8" s="108"/>
-      <c r="AP8" s="103" t="s">
+      <c r="AO8" s="138"/>
+      <c r="AP8" s="187" t="s">
         <v>139</v>
       </c>
-      <c r="AQ8" s="104"/>
-[...3 lines deleted...]
-      <c r="AU8" s="143" t="s">
+      <c r="AQ8" s="188"/>
+      <c r="AR8" s="188"/>
+      <c r="AS8" s="188"/>
+      <c r="AT8" s="189"/>
+      <c r="AU8" s="190" t="s">
         <v>225</v>
       </c>
-      <c r="AV8" s="113" t="s">
+      <c r="AV8" s="112" t="s">
         <v>226</v>
       </c>
-      <c r="AW8" s="150" t="s">
+      <c r="AW8" s="183" t="s">
         <v>157</v>
       </c>
-      <c r="AX8" s="150" t="s">
+      <c r="AX8" s="183" t="s">
         <v>158</v>
       </c>
-      <c r="AY8" s="111" t="s">
+      <c r="AY8" s="135" t="s">
         <v>138</v>
       </c>
-      <c r="AZ8" s="112"/>
-      <c r="BA8" s="111" t="s">
+      <c r="AZ8" s="137"/>
+      <c r="BA8" s="135" t="s">
         <v>137</v>
       </c>
-      <c r="BB8" s="107"/>
-[...1 lines deleted...]
-      <c r="BD8" s="111" t="s">
+      <c r="BB8" s="136"/>
+      <c r="BC8" s="137"/>
+      <c r="BD8" s="135" t="s">
         <v>136</v>
       </c>
-      <c r="BE8" s="107"/>
-[...1 lines deleted...]
-      <c r="BG8" s="106" t="s">
+      <c r="BE8" s="136"/>
+      <c r="BF8" s="138"/>
+      <c r="BG8" s="167" t="s">
         <v>135</v>
       </c>
-      <c r="BH8" s="107"/>
-[...6 lines deleted...]
-      <c r="BO8" s="106" t="s">
+      <c r="BH8" s="136"/>
+      <c r="BI8" s="136"/>
+      <c r="BJ8" s="136"/>
+      <c r="BK8" s="136"/>
+      <c r="BL8" s="136"/>
+      <c r="BM8" s="136"/>
+      <c r="BN8" s="137"/>
+      <c r="BO8" s="167" t="s">
         <v>207</v>
       </c>
-      <c r="BP8" s="107"/>
-[...6 lines deleted...]
-      <c r="BW8" s="106" t="s">
+      <c r="BP8" s="136"/>
+      <c r="BQ8" s="136"/>
+      <c r="BR8" s="136"/>
+      <c r="BS8" s="136"/>
+      <c r="BT8" s="136"/>
+      <c r="BU8" s="136"/>
+      <c r="BV8" s="137"/>
+      <c r="BW8" s="167" t="s">
         <v>134</v>
       </c>
-      <c r="BX8" s="107"/>
-[...1 lines deleted...]
-      <c r="BZ8" s="106" t="s">
+      <c r="BX8" s="136"/>
+      <c r="BY8" s="138"/>
+      <c r="BZ8" s="167" t="s">
         <v>133</v>
       </c>
-      <c r="CA8" s="107"/>
-[...6 lines deleted...]
-      <c r="CH8" s="103" t="s">
+      <c r="CA8" s="136"/>
+      <c r="CB8" s="136"/>
+      <c r="CC8" s="136"/>
+      <c r="CD8" s="136"/>
+      <c r="CE8" s="136"/>
+      <c r="CF8" s="136"/>
+      <c r="CG8" s="137"/>
+      <c r="CH8" s="187" t="s">
         <v>234</v>
       </c>
-      <c r="CI8" s="104"/>
-[...6 lines deleted...]
-      <c r="CP8" s="106" t="s">
+      <c r="CI8" s="188"/>
+      <c r="CJ8" s="188"/>
+      <c r="CK8" s="188"/>
+      <c r="CL8" s="188"/>
+      <c r="CM8" s="188"/>
+      <c r="CN8" s="188"/>
+      <c r="CO8" s="189"/>
+      <c r="CP8" s="167" t="s">
         <v>132</v>
       </c>
-      <c r="CQ8" s="107"/>
-[...4 lines deleted...]
-      <c r="CV8" s="113" t="s">
+      <c r="CQ8" s="136"/>
+      <c r="CR8" s="136"/>
+      <c r="CS8" s="136"/>
+      <c r="CT8" s="136"/>
+      <c r="CU8" s="137"/>
+      <c r="CV8" s="112" t="s">
         <v>235</v>
       </c>
-      <c r="CW8" s="164" t="s">
+      <c r="CW8" s="173" t="s">
         <v>131</v>
       </c>
-      <c r="CX8" s="145"/>
-[...18 lines deleted...]
-      <c r="DQ8" s="144" t="s">
+      <c r="CX8" s="174"/>
+      <c r="CY8" s="174"/>
+      <c r="CZ8" s="174"/>
+      <c r="DA8" s="174"/>
+      <c r="DB8" s="174"/>
+      <c r="DC8" s="174"/>
+      <c r="DD8" s="174"/>
+      <c r="DE8" s="174"/>
+      <c r="DF8" s="174"/>
+      <c r="DG8" s="174"/>
+      <c r="DH8" s="174"/>
+      <c r="DI8" s="174"/>
+      <c r="DJ8" s="174"/>
+      <c r="DK8" s="174"/>
+      <c r="DL8" s="174"/>
+      <c r="DM8" s="174"/>
+      <c r="DN8" s="174"/>
+      <c r="DO8" s="174"/>
+      <c r="DP8" s="175"/>
+      <c r="DQ8" s="198" t="s">
         <v>130</v>
       </c>
-      <c r="DR8" s="145"/>
-[...9 lines deleted...]
-      <c r="EB8" s="106" t="s">
+      <c r="DR8" s="174"/>
+      <c r="DS8" s="174"/>
+      <c r="DT8" s="174"/>
+      <c r="DU8" s="174"/>
+      <c r="DV8" s="174"/>
+      <c r="DW8" s="174"/>
+      <c r="DX8" s="174"/>
+      <c r="DY8" s="174"/>
+      <c r="DZ8" s="174"/>
+      <c r="EA8" s="199"/>
+      <c r="EB8" s="167" t="s">
         <v>129</v>
       </c>
-      <c r="EC8" s="107"/>
-[...5 lines deleted...]
-      <c r="EI8" s="106" t="s">
+      <c r="EC8" s="136"/>
+      <c r="ED8" s="136"/>
+      <c r="EE8" s="136"/>
+      <c r="EF8" s="136"/>
+      <c r="EG8" s="136"/>
+      <c r="EH8" s="138"/>
+      <c r="EI8" s="167" t="s">
         <v>249</v>
       </c>
-      <c r="EJ8" s="107"/>
-[...1 lines deleted...]
-      <c r="EL8" s="111" t="s">
+      <c r="EJ8" s="136"/>
+      <c r="EK8" s="137"/>
+      <c r="EL8" s="135" t="s">
         <v>243</v>
       </c>
-      <c r="EM8" s="107"/>
-[...1 lines deleted...]
-      <c r="EO8" s="111" t="s">
+      <c r="EM8" s="136"/>
+      <c r="EN8" s="137"/>
+      <c r="EO8" s="135" t="s">
         <v>236</v>
       </c>
-      <c r="EP8" s="107"/>
-[...2 lines deleted...]
-      <c r="ES8" s="115" t="s">
+      <c r="EP8" s="136"/>
+      <c r="EQ8" s="136"/>
+      <c r="ER8" s="136"/>
+      <c r="ES8" s="186" t="s">
         <v>245</v>
       </c>
-      <c r="ET8" s="111" t="s">
+      <c r="ET8" s="135" t="s">
         <v>246</v>
       </c>
-      <c r="EU8" s="107"/>
-[...1 lines deleted...]
-      <c r="EW8" s="113" t="s">
+      <c r="EU8" s="136"/>
+      <c r="EV8" s="137"/>
+      <c r="EW8" s="112" t="s">
         <v>200</v>
       </c>
-      <c r="EX8" s="113" t="s">
+      <c r="EX8" s="112" t="s">
         <v>201</v>
       </c>
-      <c r="EY8" s="113" t="s">
+      <c r="EY8" s="112" t="s">
         <v>202</v>
       </c>
-      <c r="EZ8" s="115" t="s">
+      <c r="EZ8" s="186" t="s">
         <v>203</v>
       </c>
-      <c r="FA8" s="115" t="s">
+      <c r="FA8" s="186" t="s">
         <v>204</v>
       </c>
-      <c r="FB8" s="113" t="s">
+      <c r="FB8" s="112" t="s">
         <v>205</v>
       </c>
-      <c r="FC8" s="113" t="s">
+      <c r="FC8" s="112" t="s">
         <v>247</v>
       </c>
-      <c r="FD8" s="147" t="s">
+      <c r="FD8" s="166" t="s">
         <v>237</v>
       </c>
-      <c r="FE8" s="106" t="s">
+      <c r="FE8" s="167" t="s">
         <v>128</v>
       </c>
-      <c r="FF8" s="107"/>
-[...17 lines deleted...]
-      <c r="FX8" s="106" t="s">
+      <c r="FF8" s="136"/>
+      <c r="FG8" s="136"/>
+      <c r="FH8" s="136"/>
+      <c r="FI8" s="136"/>
+      <c r="FJ8" s="136"/>
+      <c r="FK8" s="136"/>
+      <c r="FL8" s="136"/>
+      <c r="FM8" s="136"/>
+      <c r="FN8" s="136"/>
+      <c r="FO8" s="136"/>
+      <c r="FP8" s="136"/>
+      <c r="FQ8" s="136"/>
+      <c r="FR8" s="136"/>
+      <c r="FS8" s="136"/>
+      <c r="FT8" s="136"/>
+      <c r="FU8" s="136"/>
+      <c r="FV8" s="136"/>
+      <c r="FW8" s="138"/>
+      <c r="FX8" s="167" t="s">
         <v>127</v>
       </c>
-      <c r="FY8" s="107"/>
-[...5 lines deleted...]
-      <c r="GE8" s="179" t="s">
+      <c r="FY8" s="136"/>
+      <c r="FZ8" s="136"/>
+      <c r="GA8" s="136"/>
+      <c r="GB8" s="136"/>
+      <c r="GC8" s="136"/>
+      <c r="GD8" s="138"/>
+      <c r="GE8" s="164" t="s">
         <v>126</v>
       </c>
-      <c r="GF8" s="201" t="s">
+      <c r="GF8" s="126" t="s">
         <v>284</v>
       </c>
-      <c r="GG8" s="202"/>
-[...3 lines deleted...]
-      <c r="GK8" s="176" t="s">
+      <c r="GG8" s="127"/>
+      <c r="GH8" s="127"/>
+      <c r="GI8" s="127"/>
+      <c r="GJ8" s="127"/>
+      <c r="GK8" s="161" t="s">
         <v>285</v>
       </c>
-      <c r="GL8" s="177"/>
-[...3 lines deleted...]
-      <c r="GP8" s="198" t="s">
+      <c r="GL8" s="162"/>
+      <c r="GM8" s="162"/>
+      <c r="GN8" s="162"/>
+      <c r="GO8" s="163"/>
+      <c r="GP8" s="123" t="s">
         <v>286</v>
       </c>
-      <c r="GQ8" s="199"/>
-[...1 lines deleted...]
-      <c r="GS8" s="198" t="s">
+      <c r="GQ8" s="124"/>
+      <c r="GR8" s="124"/>
+      <c r="GS8" s="123" t="s">
         <v>287</v>
       </c>
-      <c r="GT8" s="199"/>
-[...1 lines deleted...]
-      <c r="GV8" s="172" t="s">
+      <c r="GT8" s="124"/>
+      <c r="GU8" s="125"/>
+      <c r="GV8" s="157" t="s">
         <v>125</v>
       </c>
       <c r="GW8" s="33"/>
       <c r="GX8" s="33"/>
       <c r="GY8" s="33"/>
       <c r="GZ8" s="33"/>
       <c r="HA8" s="33"/>
       <c r="HB8" s="33"/>
       <c r="HC8" s="33"/>
       <c r="HD8" s="33"/>
       <c r="HE8" s="33"/>
       <c r="HF8" s="33"/>
       <c r="HG8" s="33"/>
       <c r="HH8" s="33"/>
       <c r="HI8" s="33"/>
       <c r="HJ8" s="33"/>
       <c r="HK8" s="33"/>
       <c r="HL8" s="33"/>
       <c r="HM8" s="33"/>
       <c r="HN8" s="33"/>
       <c r="HO8" s="33"/>
       <c r="HP8" s="33"/>
       <c r="HQ8" s="33"/>
       <c r="HR8" s="33"/>
       <c r="HS8" s="33"/>
       <c r="HT8" s="33"/>
       <c r="HU8" s="33"/>
       <c r="HV8" s="34"/>
       <c r="HW8" s="33"/>
       <c r="HX8" s="35"/>
       <c r="HY8" s="36"/>
       <c r="HZ8" s="37"/>
       <c r="IA8" s="37"/>
       <c r="IB8" s="37"/>
       <c r="IC8" s="37"/>
       <c r="ID8" s="37"/>
       <c r="IE8" s="37"/>
       <c r="IF8" s="37"/>
       <c r="IG8" s="37"/>
       <c r="IH8" s="37"/>
       <c r="II8" s="37"/>
       <c r="IJ8" s="37"/>
       <c r="IK8" s="37"/>
       <c r="IL8" s="37"/>
       <c r="IM8" s="37"/>
       <c r="IN8" s="37"/>
       <c r="IO8" s="37"/>
       <c r="IP8" s="37"/>
       <c r="IQ8" s="37"/>
       <c r="IR8" s="37"/>
-      <c r="IS8" s="168" t="s">
+      <c r="IS8" s="172" t="s">
         <v>124</v>
       </c>
       <c r="IT8" s="38"/>
     </row>
     <row r="9" spans="1:254" s="39" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A9" s="139"/>
-[...11 lines deleted...]
-      <c r="M9" s="127" t="s">
+      <c r="A9" s="197"/>
+      <c r="B9" s="197"/>
+      <c r="C9" s="197"/>
+      <c r="D9" s="197"/>
+      <c r="E9" s="197"/>
+      <c r="F9" s="197"/>
+      <c r="G9" s="197"/>
+      <c r="H9" s="197"/>
+      <c r="I9" s="197"/>
+      <c r="J9" s="121"/>
+      <c r="K9" s="109"/>
+      <c r="L9" s="109"/>
+      <c r="M9" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="N9" s="122" t="s">
+      <c r="N9" s="108" t="s">
         <v>104</v>
       </c>
-      <c r="O9" s="122" t="s">
+      <c r="O9" s="108" t="s">
         <v>65</v>
       </c>
-      <c r="P9" s="114"/>
-[...6 lines deleted...]
-      <c r="W9" s="114"/>
+      <c r="P9" s="109"/>
+      <c r="Q9" s="109"/>
+      <c r="R9" s="109"/>
+      <c r="S9" s="118"/>
+      <c r="T9" s="109"/>
+      <c r="U9" s="109"/>
+      <c r="V9" s="109"/>
+      <c r="W9" s="109"/>
       <c r="X9" s="134"/>
-      <c r="Y9" s="149"/>
-[...1 lines deleted...]
-      <c r="AA9" s="122" t="s">
+      <c r="Y9" s="192"/>
+      <c r="Z9" s="132"/>
+      <c r="AA9" s="108" t="s">
         <v>123</v>
       </c>
-      <c r="AB9" s="141" t="s">
+      <c r="AB9" s="131" t="s">
         <v>122</v>
       </c>
-      <c r="AC9" s="141" t="s">
+      <c r="AC9" s="131" t="s">
         <v>121</v>
       </c>
-      <c r="AD9" s="141" t="s">
+      <c r="AD9" s="131" t="s">
         <v>120</v>
       </c>
-      <c r="AE9" s="141" t="s">
+      <c r="AE9" s="131" t="s">
         <v>119</v>
       </c>
-      <c r="AF9" s="141" t="s">
+      <c r="AF9" s="131" t="s">
         <v>118</v>
       </c>
-      <c r="AG9" s="141" t="s">
+      <c r="AG9" s="131" t="s">
         <v>117</v>
       </c>
-      <c r="AH9" s="141" t="s">
+      <c r="AH9" s="131" t="s">
         <v>223</v>
       </c>
-      <c r="AI9" s="141" t="s">
+      <c r="AI9" s="131" t="s">
         <v>248</v>
       </c>
-      <c r="AJ9" s="141" t="s">
+      <c r="AJ9" s="131" t="s">
         <v>116</v>
       </c>
-      <c r="AK9" s="141" t="s">
+      <c r="AK9" s="131" t="s">
         <v>240</v>
       </c>
-      <c r="AL9" s="141" t="s">
+      <c r="AL9" s="131" t="s">
         <v>115</v>
       </c>
-      <c r="AM9" s="122" t="s">
+      <c r="AM9" s="108" t="s">
         <v>114</v>
       </c>
-      <c r="AN9" s="122" t="s">
+      <c r="AN9" s="108" t="s">
         <v>113</v>
       </c>
       <c r="AO9" s="133" t="s">
         <v>112</v>
       </c>
-      <c r="AP9" s="160" t="s">
+      <c r="AP9" s="117" t="s">
         <v>111</v>
       </c>
       <c r="AQ9" s="40"/>
-      <c r="AR9" s="162" t="s">
+      <c r="AR9" s="181" t="s">
         <v>110</v>
       </c>
       <c r="AS9" s="40"/>
-      <c r="AT9" s="122" t="s">
+      <c r="AT9" s="108" t="s">
         <v>109</v>
       </c>
-      <c r="AU9" s="124"/>
-[...3 lines deleted...]
-      <c r="AY9" s="127" t="s">
+      <c r="AU9" s="118"/>
+      <c r="AV9" s="109"/>
+      <c r="AW9" s="132"/>
+      <c r="AX9" s="132"/>
+      <c r="AY9" s="106" t="s">
         <v>108</v>
       </c>
-      <c r="AZ9" s="127" t="s">
+      <c r="AZ9" s="106" t="s">
         <v>107</v>
       </c>
-      <c r="BA9" s="141" t="s">
+      <c r="BA9" s="131" t="s">
         <v>241</v>
       </c>
-      <c r="BB9" s="141" t="s">
+      <c r="BB9" s="131" t="s">
         <v>172</v>
       </c>
-      <c r="BC9" s="122" t="s">
+      <c r="BC9" s="108" t="s">
         <v>173</v>
       </c>
-      <c r="BD9" s="141" t="s">
+      <c r="BD9" s="131" t="s">
         <v>242</v>
       </c>
-      <c r="BE9" s="141" t="s">
+      <c r="BE9" s="131" t="s">
         <v>174</v>
       </c>
       <c r="BF9" s="133" t="s">
         <v>175</v>
       </c>
-      <c r="BG9" s="123" t="s">
+      <c r="BG9" s="119" t="s">
         <v>228</v>
       </c>
-      <c r="BH9" s="122" t="s">
+      <c r="BH9" s="108" t="s">
         <v>104</v>
       </c>
-      <c r="BI9" s="130" t="s">
+      <c r="BI9" s="103" t="s">
         <v>65</v>
       </c>
-      <c r="BJ9" s="131"/>
-[...4 lines deleted...]
-      <c r="BO9" s="123" t="s">
+      <c r="BJ9" s="104"/>
+      <c r="BK9" s="104"/>
+      <c r="BL9" s="104"/>
+      <c r="BM9" s="104"/>
+      <c r="BN9" s="105"/>
+      <c r="BO9" s="119" t="s">
         <v>228</v>
       </c>
-      <c r="BP9" s="122" t="s">
+      <c r="BP9" s="108" t="s">
         <v>106</v>
       </c>
-      <c r="BQ9" s="130" t="s">
+      <c r="BQ9" s="103" t="s">
         <v>65</v>
       </c>
-      <c r="BR9" s="131"/>
-[...4 lines deleted...]
-      <c r="BW9" s="128" t="s">
+      <c r="BR9" s="104"/>
+      <c r="BS9" s="104"/>
+      <c r="BT9" s="104"/>
+      <c r="BU9" s="104"/>
+      <c r="BV9" s="105"/>
+      <c r="BW9" s="176" t="s">
         <v>42</v>
       </c>
-      <c r="BX9" s="122" t="s">
+      <c r="BX9" s="108" t="s">
         <v>232</v>
       </c>
       <c r="BY9" s="133" t="s">
         <v>105</v>
       </c>
-      <c r="BZ9" s="123" t="s">
+      <c r="BZ9" s="119" t="s">
         <v>228</v>
       </c>
-      <c r="CA9" s="122" t="s">
+      <c r="CA9" s="108" t="s">
         <v>104</v>
       </c>
-      <c r="CB9" s="130" t="s">
+      <c r="CB9" s="103" t="s">
         <v>65</v>
       </c>
-      <c r="CC9" s="131"/>
-[...4 lines deleted...]
-      <c r="CH9" s="123" t="s">
+      <c r="CC9" s="104"/>
+      <c r="CD9" s="104"/>
+      <c r="CE9" s="104"/>
+      <c r="CF9" s="104"/>
+      <c r="CG9" s="105"/>
+      <c r="CH9" s="119" t="s">
         <v>233</v>
       </c>
-      <c r="CI9" s="125" t="s">
+      <c r="CI9" s="115" t="s">
         <v>66</v>
       </c>
-      <c r="CJ9" s="130" t="s">
+      <c r="CJ9" s="103" t="s">
         <v>65</v>
       </c>
-      <c r="CK9" s="131"/>
-[...4 lines deleted...]
-      <c r="CP9" s="194" t="s">
+      <c r="CK9" s="104"/>
+      <c r="CL9" s="104"/>
+      <c r="CM9" s="104"/>
+      <c r="CN9" s="104"/>
+      <c r="CO9" s="105"/>
+      <c r="CP9" s="113" t="s">
         <v>42</v>
       </c>
       <c r="CQ9" s="40"/>
-      <c r="CR9" s="122" t="s">
+      <c r="CR9" s="108" t="s">
         <v>103</v>
       </c>
-      <c r="CS9" s="122" t="s">
+      <c r="CS9" s="108" t="s">
         <v>102</v>
       </c>
-      <c r="CT9" s="122" t="s">
+      <c r="CT9" s="108" t="s">
         <v>101</v>
       </c>
-      <c r="CU9" s="122" t="s">
+      <c r="CU9" s="108" t="s">
         <v>100</v>
       </c>
-      <c r="CV9" s="114"/>
-      <c r="CW9" s="123" t="s">
+      <c r="CV9" s="109"/>
+      <c r="CW9" s="119" t="s">
         <v>159</v>
       </c>
-      <c r="CX9" s="122" t="s">
+      <c r="CX9" s="108" t="s">
         <v>160</v>
       </c>
-      <c r="CY9" s="122" t="s">
+      <c r="CY9" s="108" t="s">
         <v>258</v>
       </c>
-      <c r="CZ9" s="141" t="s">
+      <c r="CZ9" s="131" t="s">
         <v>161</v>
       </c>
-      <c r="DA9" s="155" t="s">
+      <c r="DA9" s="142" t="s">
         <v>259</v>
       </c>
-      <c r="DB9" s="156"/>
-[...1 lines deleted...]
-      <c r="DD9" s="122" t="s">
+      <c r="DB9" s="184"/>
+      <c r="DC9" s="185"/>
+      <c r="DD9" s="108" t="s">
         <v>164</v>
       </c>
-      <c r="DE9" s="122" t="s">
+      <c r="DE9" s="108" t="s">
         <v>165</v>
       </c>
-      <c r="DF9" s="122" t="s">
+      <c r="DF9" s="108" t="s">
         <v>166</v>
       </c>
-      <c r="DG9" s="122" t="s">
+      <c r="DG9" s="108" t="s">
         <v>99</v>
       </c>
-      <c r="DH9" s="122" t="s">
+      <c r="DH9" s="108" t="s">
         <v>167</v>
       </c>
-      <c r="DI9" s="122" t="s">
+      <c r="DI9" s="108" t="s">
         <v>168</v>
       </c>
-      <c r="DJ9" s="122" t="s">
+      <c r="DJ9" s="108" t="s">
         <v>295</v>
       </c>
-      <c r="DK9" s="122" t="s">
+      <c r="DK9" s="108" t="s">
         <v>176</v>
       </c>
-      <c r="DL9" s="120" t="s">
+      <c r="DL9" s="129" t="s">
         <v>296</v>
       </c>
-      <c r="DM9" s="141" t="s">
+      <c r="DM9" s="131" t="s">
         <v>177</v>
       </c>
-      <c r="DN9" s="141" t="s">
+      <c r="DN9" s="131" t="s">
         <v>178</v>
       </c>
-      <c r="DO9" s="141" t="s">
+      <c r="DO9" s="131" t="s">
         <v>179</v>
       </c>
-      <c r="DP9" s="122" t="s">
+      <c r="DP9" s="108" t="s">
         <v>98</v>
       </c>
-      <c r="DQ9" s="122" t="s">
+      <c r="DQ9" s="108" t="s">
         <v>97</v>
       </c>
-      <c r="DR9" s="122" t="s">
+      <c r="DR9" s="108" t="s">
         <v>96</v>
       </c>
-      <c r="DS9" s="122" t="s">
+      <c r="DS9" s="108" t="s">
         <v>95</v>
       </c>
-      <c r="DT9" s="190" t="s">
+      <c r="DT9" s="144" t="s">
         <v>260</v>
       </c>
-      <c r="DU9" s="191"/>
-[...1 lines deleted...]
-      <c r="DW9" s="122" t="s">
+      <c r="DU9" s="145"/>
+      <c r="DV9" s="146"/>
+      <c r="DW9" s="108" t="s">
         <v>92</v>
       </c>
-      <c r="DX9" s="122" t="s">
+      <c r="DX9" s="108" t="s">
         <v>180</v>
       </c>
-      <c r="DY9" s="141" t="s">
+      <c r="DY9" s="131" t="s">
         <v>181</v>
       </c>
-      <c r="DZ9" s="122" t="s">
+      <c r="DZ9" s="108" t="s">
         <v>182</v>
       </c>
       <c r="EA9" s="133" t="s">
         <v>91</v>
       </c>
-      <c r="EB9" s="128" t="s">
+      <c r="EB9" s="176" t="s">
         <v>90</v>
       </c>
-      <c r="EC9" s="122" t="s">
+      <c r="EC9" s="108" t="s">
         <v>66</v>
       </c>
-      <c r="ED9" s="130" t="s">
+      <c r="ED9" s="103" t="s">
         <v>65</v>
       </c>
-      <c r="EE9" s="131"/>
-[...3 lines deleted...]
-      <c r="EI9" s="123" t="s">
+      <c r="EE9" s="104"/>
+      <c r="EF9" s="104"/>
+      <c r="EG9" s="104"/>
+      <c r="EH9" s="203"/>
+      <c r="EI9" s="119" t="s">
         <v>41</v>
       </c>
-      <c r="EJ9" s="127" t="s">
+      <c r="EJ9" s="106" t="s">
         <v>89</v>
       </c>
-      <c r="EK9" s="122" t="s">
+      <c r="EK9" s="108" t="s">
         <v>267</v>
       </c>
-      <c r="EL9" s="122" t="s">
+      <c r="EL9" s="108" t="s">
         <v>41</v>
       </c>
-      <c r="EM9" s="127" t="s">
+      <c r="EM9" s="106" t="s">
         <v>89</v>
       </c>
-      <c r="EN9" s="122" t="s">
+      <c r="EN9" s="108" t="s">
         <v>267</v>
       </c>
-      <c r="EO9" s="122" t="s">
+      <c r="EO9" s="108" t="s">
         <v>41</v>
       </c>
-      <c r="EP9" s="158" t="s">
+      <c r="EP9" s="110" t="s">
         <v>244</v>
       </c>
       <c r="EQ9" s="41"/>
-      <c r="ER9" s="122" t="s">
+      <c r="ER9" s="108" t="s">
         <v>268</v>
       </c>
-      <c r="ES9" s="116"/>
-      <c r="ET9" s="122" t="s">
+      <c r="ES9" s="107"/>
+      <c r="ET9" s="108" t="s">
         <v>41</v>
       </c>
-      <c r="EU9" s="127" t="s">
+      <c r="EU9" s="106" t="s">
         <v>89</v>
       </c>
-      <c r="EV9" s="122" t="s">
+      <c r="EV9" s="108" t="s">
         <v>267</v>
       </c>
-      <c r="EW9" s="114"/>
-[...5 lines deleted...]
-      <c r="FC9" s="114"/>
+      <c r="EW9" s="109"/>
+      <c r="EX9" s="109"/>
+      <c r="EY9" s="109"/>
+      <c r="EZ9" s="107"/>
+      <c r="FA9" s="107"/>
+      <c r="FB9" s="109"/>
+      <c r="FC9" s="109"/>
       <c r="FD9" s="134"/>
-      <c r="FE9" s="123" t="s">
+      <c r="FE9" s="119" t="s">
         <v>169</v>
       </c>
-      <c r="FF9" s="158" t="s">
+      <c r="FF9" s="110" t="s">
         <v>310</v>
       </c>
       <c r="FG9" s="41"/>
       <c r="FH9" s="41"/>
       <c r="FI9" s="41"/>
       <c r="FJ9" s="41"/>
-      <c r="FK9" s="130" t="s">
+      <c r="FK9" s="103" t="s">
         <v>88</v>
       </c>
-      <c r="FL9" s="131"/>
-[...10 lines deleted...]
-      <c r="FW9" s="109" t="s">
+      <c r="FL9" s="104"/>
+      <c r="FM9" s="104"/>
+      <c r="FN9" s="104"/>
+      <c r="FO9" s="104"/>
+      <c r="FP9" s="104"/>
+      <c r="FQ9" s="104"/>
+      <c r="FR9" s="104"/>
+      <c r="FS9" s="104"/>
+      <c r="FT9" s="104"/>
+      <c r="FU9" s="104"/>
+      <c r="FV9" s="105"/>
+      <c r="FW9" s="168" t="s">
         <v>87</v>
       </c>
-      <c r="FX9" s="194" t="s">
+      <c r="FX9" s="113" t="s">
         <v>321</v>
       </c>
       <c r="FY9" s="42"/>
-      <c r="FZ9" s="158" t="s">
+      <c r="FZ9" s="110" t="s">
         <v>59</v>
       </c>
       <c r="GA9" s="41"/>
       <c r="GB9" s="41"/>
-      <c r="GC9" s="158" t="s">
+      <c r="GC9" s="110" t="s">
         <v>58</v>
       </c>
       <c r="GD9" s="41"/>
-      <c r="GE9" s="180"/>
-      <c r="GF9" s="123" t="s">
+      <c r="GE9" s="165"/>
+      <c r="GF9" s="119" t="s">
         <v>42</v>
       </c>
-      <c r="GG9" s="196" t="s">
+      <c r="GG9" s="120" t="s">
         <v>288</v>
       </c>
-      <c r="GH9" s="122" t="s">
+      <c r="GH9" s="108" t="s">
         <v>289</v>
       </c>
-      <c r="GI9" s="122" t="s">
+      <c r="GI9" s="108" t="s">
         <v>238</v>
       </c>
-      <c r="GJ9" s="122" t="s">
+      <c r="GJ9" s="108" t="s">
         <v>301</v>
       </c>
-      <c r="GK9" s="203" t="s">
+      <c r="GK9" s="128" t="s">
         <v>42</v>
       </c>
-      <c r="GL9" s="197" t="s">
+      <c r="GL9" s="122" t="s">
         <v>290</v>
       </c>
-      <c r="GM9" s="197" t="s">
+      <c r="GM9" s="122" t="s">
         <v>291</v>
       </c>
-      <c r="GN9" s="122" t="s">
+      <c r="GN9" s="108" t="s">
         <v>238</v>
       </c>
-      <c r="GO9" s="122" t="s">
+      <c r="GO9" s="108" t="s">
         <v>301</v>
       </c>
-      <c r="GP9" s="160" t="s">
+      <c r="GP9" s="117" t="s">
         <v>42</v>
       </c>
-      <c r="GQ9" s="122" t="s">
+      <c r="GQ9" s="108" t="s">
         <v>292</v>
       </c>
-      <c r="GR9" s="125" t="s">
+      <c r="GR9" s="115" t="s">
         <v>293</v>
       </c>
-      <c r="GS9" s="160" t="s">
+      <c r="GS9" s="117" t="s">
         <v>42</v>
       </c>
-      <c r="GT9" s="122" t="s">
+      <c r="GT9" s="108" t="s">
         <v>292</v>
       </c>
-      <c r="GU9" s="174" t="s">
+      <c r="GU9" s="159" t="s">
         <v>293</v>
       </c>
-      <c r="GV9" s="173"/>
-      <c r="GW9" s="190" t="s">
+      <c r="GV9" s="158"/>
+      <c r="GW9" s="144" t="s">
         <v>86</v>
       </c>
-      <c r="GX9" s="191"/>
-[...16 lines deleted...]
-      <c r="HO9" s="155" t="s">
+      <c r="GX9" s="145"/>
+      <c r="GY9" s="145"/>
+      <c r="GZ9" s="145"/>
+      <c r="HA9" s="145"/>
+      <c r="HB9" s="145"/>
+      <c r="HC9" s="145"/>
+      <c r="HD9" s="145"/>
+      <c r="HE9" s="145"/>
+      <c r="HF9" s="145"/>
+      <c r="HG9" s="145"/>
+      <c r="HH9" s="145"/>
+      <c r="HI9" s="145"/>
+      <c r="HJ9" s="145"/>
+      <c r="HK9" s="145"/>
+      <c r="HL9" s="145"/>
+      <c r="HM9" s="145"/>
+      <c r="HN9" s="146"/>
+      <c r="HO9" s="142" t="s">
         <v>85</v>
       </c>
       <c r="HP9" s="43"/>
       <c r="HQ9" s="44"/>
       <c r="HR9" s="44"/>
       <c r="HS9" s="44"/>
       <c r="HT9" s="44"/>
       <c r="HU9" s="44"/>
-      <c r="HV9" s="141" t="s">
+      <c r="HV9" s="131" t="s">
         <v>84</v>
       </c>
-      <c r="HW9" s="141" t="s">
+      <c r="HW9" s="131" t="s">
         <v>252</v>
       </c>
-      <c r="HX9" s="141" t="s">
+      <c r="HX9" s="131" t="s">
         <v>83</v>
       </c>
-      <c r="HY9" s="169" t="s">
+      <c r="HY9" s="139" t="s">
         <v>82</v>
       </c>
-      <c r="HZ9" s="141" t="s">
+      <c r="HZ9" s="131" t="s">
         <v>81</v>
       </c>
-      <c r="IA9" s="141" t="s">
+      <c r="IA9" s="131" t="s">
         <v>80</v>
       </c>
-      <c r="IB9" s="141" t="s">
+      <c r="IB9" s="131" t="s">
         <v>304</v>
       </c>
-      <c r="IC9" s="141" t="s">
+      <c r="IC9" s="131" t="s">
         <v>79</v>
       </c>
-      <c r="ID9" s="141" t="s">
+      <c r="ID9" s="131" t="s">
         <v>78</v>
       </c>
-      <c r="IE9" s="141" t="s">
+      <c r="IE9" s="131" t="s">
         <v>77</v>
       </c>
-      <c r="IF9" s="141" t="s">
+      <c r="IF9" s="131" t="s">
         <v>76</v>
       </c>
-      <c r="IG9" s="141" t="s">
+      <c r="IG9" s="131" t="s">
         <v>75</v>
       </c>
-      <c r="IH9" s="141" t="s">
+      <c r="IH9" s="131" t="s">
         <v>74</v>
       </c>
-      <c r="II9" s="141" t="s">
+      <c r="II9" s="131" t="s">
         <v>73</v>
       </c>
-      <c r="IJ9" s="141" t="s">
+      <c r="IJ9" s="131" t="s">
         <v>170</v>
       </c>
-      <c r="IK9" s="141" t="s">
+      <c r="IK9" s="131" t="s">
         <v>171</v>
       </c>
-      <c r="IL9" s="141" t="s">
+      <c r="IL9" s="131" t="s">
         <v>72</v>
       </c>
-      <c r="IM9" s="141" t="s">
+      <c r="IM9" s="131" t="s">
         <v>71</v>
       </c>
-      <c r="IN9" s="141" t="s">
+      <c r="IN9" s="131" t="s">
         <v>70</v>
       </c>
-      <c r="IO9" s="141" t="s">
+      <c r="IO9" s="131" t="s">
         <v>69</v>
       </c>
-      <c r="IP9" s="155" t="s">
+      <c r="IP9" s="142" t="s">
         <v>68</v>
       </c>
       <c r="IQ9" s="45"/>
-      <c r="IR9" s="166" t="s">
+      <c r="IR9" s="170" t="s">
         <v>67</v>
       </c>
-      <c r="IS9" s="169"/>
+      <c r="IS9" s="139"/>
       <c r="IT9" s="46"/>
     </row>
     <row r="10" spans="1:254" s="39" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A10" s="139"/>
-[...21 lines deleted...]
-      <c r="W10" s="114"/>
+      <c r="A10" s="197"/>
+      <c r="B10" s="197"/>
+      <c r="C10" s="197"/>
+      <c r="D10" s="197"/>
+      <c r="E10" s="197"/>
+      <c r="F10" s="197"/>
+      <c r="G10" s="197"/>
+      <c r="H10" s="197"/>
+      <c r="I10" s="197"/>
+      <c r="J10" s="121"/>
+      <c r="K10" s="109"/>
+      <c r="L10" s="109"/>
+      <c r="M10" s="107"/>
+      <c r="N10" s="109"/>
+      <c r="O10" s="109"/>
+      <c r="P10" s="109"/>
+      <c r="Q10" s="109"/>
+      <c r="R10" s="109"/>
+      <c r="S10" s="118"/>
+      <c r="T10" s="109"/>
+      <c r="U10" s="109"/>
+      <c r="V10" s="109"/>
+      <c r="W10" s="109"/>
       <c r="X10" s="134"/>
-      <c r="Y10" s="149"/>
-[...14 lines deleted...]
-      <c r="AN10" s="114"/>
+      <c r="Y10" s="192"/>
+      <c r="Z10" s="132"/>
+      <c r="AA10" s="109"/>
+      <c r="AB10" s="132"/>
+      <c r="AC10" s="132"/>
+      <c r="AD10" s="132"/>
+      <c r="AE10" s="132"/>
+      <c r="AF10" s="132"/>
+      <c r="AG10" s="132"/>
+      <c r="AH10" s="132"/>
+      <c r="AI10" s="132"/>
+      <c r="AJ10" s="132"/>
+      <c r="AK10" s="132"/>
+      <c r="AL10" s="132"/>
+      <c r="AM10" s="109"/>
+      <c r="AN10" s="109"/>
       <c r="AO10" s="134"/>
-      <c r="AP10" s="161"/>
-      <c r="AQ10" s="141" t="s">
+      <c r="AP10" s="180"/>
+      <c r="AQ10" s="131" t="s">
         <v>250</v>
       </c>
-      <c r="AR10" s="163"/>
-      <c r="AS10" s="141" t="s">
+      <c r="AR10" s="182"/>
+      <c r="AS10" s="131" t="s">
         <v>224</v>
       </c>
-      <c r="AT10" s="114"/>
-[...10 lines deleted...]
-      <c r="BE10" s="142"/>
+      <c r="AT10" s="109"/>
+      <c r="AU10" s="118"/>
+      <c r="AV10" s="109"/>
+      <c r="AW10" s="132"/>
+      <c r="AX10" s="132"/>
+      <c r="AY10" s="107"/>
+      <c r="AZ10" s="107"/>
+      <c r="BA10" s="132"/>
+      <c r="BB10" s="132"/>
+      <c r="BC10" s="109"/>
+      <c r="BD10" s="132"/>
+      <c r="BE10" s="132"/>
       <c r="BF10" s="134"/>
-      <c r="BG10" s="124"/>
-[...1 lines deleted...]
-      <c r="BI10" s="127" t="s">
+      <c r="BG10" s="118"/>
+      <c r="BH10" s="109"/>
+      <c r="BI10" s="106" t="s">
         <v>227</v>
       </c>
-      <c r="BJ10" s="152" t="s">
+      <c r="BJ10" s="177" t="s">
         <v>63</v>
       </c>
-      <c r="BK10" s="153"/>
-[...2 lines deleted...]
-      <c r="BN10" s="122" t="s">
+      <c r="BK10" s="178"/>
+      <c r="BL10" s="178"/>
+      <c r="BM10" s="179"/>
+      <c r="BN10" s="108" t="s">
         <v>231</v>
       </c>
-      <c r="BO10" s="124"/>
-[...1 lines deleted...]
-      <c r="BQ10" s="127" t="s">
+      <c r="BO10" s="118"/>
+      <c r="BP10" s="109"/>
+      <c r="BQ10" s="106" t="s">
         <v>227</v>
       </c>
-      <c r="BR10" s="152" t="s">
+      <c r="BR10" s="177" t="s">
         <v>63</v>
       </c>
-      <c r="BS10" s="153"/>
-[...2 lines deleted...]
-      <c r="BV10" s="122" t="s">
+      <c r="BS10" s="178"/>
+      <c r="BT10" s="178"/>
+      <c r="BU10" s="179"/>
+      <c r="BV10" s="108" t="s">
         <v>231</v>
       </c>
-      <c r="BW10" s="129"/>
-      <c r="BX10" s="114"/>
+      <c r="BW10" s="114"/>
+      <c r="BX10" s="109"/>
       <c r="BY10" s="134"/>
-      <c r="BZ10" s="124"/>
-[...1 lines deleted...]
-      <c r="CB10" s="127" t="s">
+      <c r="BZ10" s="118"/>
+      <c r="CA10" s="109"/>
+      <c r="CB10" s="106" t="s">
         <v>227</v>
       </c>
-      <c r="CC10" s="152" t="s">
+      <c r="CC10" s="177" t="s">
         <v>63</v>
       </c>
-      <c r="CD10" s="153"/>
-[...2 lines deleted...]
-      <c r="CG10" s="122" t="s">
+      <c r="CD10" s="178"/>
+      <c r="CE10" s="178"/>
+      <c r="CF10" s="179"/>
+      <c r="CG10" s="108" t="s">
         <v>231</v>
       </c>
-      <c r="CH10" s="124"/>
-[...1 lines deleted...]
-      <c r="CJ10" s="116" t="s">
+      <c r="CH10" s="118"/>
+      <c r="CI10" s="116"/>
+      <c r="CJ10" s="107" t="s">
         <v>227</v>
       </c>
-      <c r="CK10" s="117" t="s">
+      <c r="CK10" s="200" t="s">
         <v>63</v>
       </c>
-      <c r="CL10" s="118"/>
-[...2 lines deleted...]
-      <c r="CO10" s="114" t="s">
+      <c r="CL10" s="201"/>
+      <c r="CM10" s="201"/>
+      <c r="CN10" s="202"/>
+      <c r="CO10" s="109" t="s">
         <v>231</v>
       </c>
-      <c r="CP10" s="195"/>
-      <c r="CQ10" s="122" t="s">
+      <c r="CP10" s="148"/>
+      <c r="CQ10" s="108" t="s">
         <v>64</v>
       </c>
-      <c r="CR10" s="114"/>
-[...8 lines deleted...]
-      <c r="DA10" s="141" t="s">
+      <c r="CR10" s="109"/>
+      <c r="CS10" s="109"/>
+      <c r="CT10" s="109"/>
+      <c r="CU10" s="109"/>
+      <c r="CV10" s="109"/>
+      <c r="CW10" s="118"/>
+      <c r="CX10" s="109"/>
+      <c r="CY10" s="109"/>
+      <c r="CZ10" s="132"/>
+      <c r="DA10" s="131" t="s">
         <v>42</v>
       </c>
-      <c r="DB10" s="141" t="s">
+      <c r="DB10" s="131" t="s">
         <v>162</v>
       </c>
-      <c r="DC10" s="141" t="s">
+      <c r="DC10" s="131" t="s">
         <v>163</v>
       </c>
-      <c r="DD10" s="114"/>
-[...15 lines deleted...]
-      <c r="DT10" s="114" t="s">
+      <c r="DD10" s="109"/>
+      <c r="DE10" s="109"/>
+      <c r="DF10" s="109"/>
+      <c r="DG10" s="109"/>
+      <c r="DH10" s="109"/>
+      <c r="DI10" s="109"/>
+      <c r="DJ10" s="109"/>
+      <c r="DK10" s="109"/>
+      <c r="DL10" s="130"/>
+      <c r="DM10" s="132"/>
+      <c r="DN10" s="132"/>
+      <c r="DO10" s="132"/>
+      <c r="DP10" s="109"/>
+      <c r="DQ10" s="109"/>
+      <c r="DR10" s="109"/>
+      <c r="DS10" s="109"/>
+      <c r="DT10" s="109" t="s">
         <v>42</v>
       </c>
-      <c r="DU10" s="114" t="s">
+      <c r="DU10" s="109" t="s">
         <v>53</v>
       </c>
-      <c r="DV10" s="114" t="s">
+      <c r="DV10" s="109" t="s">
         <v>52</v>
       </c>
-      <c r="DW10" s="114"/>
-[...2 lines deleted...]
-      <c r="DZ10" s="114"/>
+      <c r="DW10" s="109"/>
+      <c r="DX10" s="109"/>
+      <c r="DY10" s="132"/>
+      <c r="DZ10" s="109"/>
       <c r="EA10" s="134"/>
-      <c r="EB10" s="129"/>
-[...1 lines deleted...]
-      <c r="ED10" s="127" t="s">
+      <c r="EB10" s="114"/>
+      <c r="EC10" s="109"/>
+      <c r="ED10" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="EE10" s="130" t="s">
+      <c r="EE10" s="103" t="s">
         <v>63</v>
       </c>
-      <c r="EF10" s="131"/>
-      <c r="EG10" s="151"/>
+      <c r="EF10" s="104"/>
+      <c r="EG10" s="105"/>
       <c r="EH10" s="133" t="s">
         <v>62</v>
       </c>
-      <c r="EI10" s="124"/>
-[...7 lines deleted...]
-      <c r="EQ10" s="127" t="s">
+      <c r="EI10" s="118"/>
+      <c r="EJ10" s="107"/>
+      <c r="EK10" s="109"/>
+      <c r="EL10" s="109"/>
+      <c r="EM10" s="107"/>
+      <c r="EN10" s="109"/>
+      <c r="EO10" s="109"/>
+      <c r="EP10" s="111"/>
+      <c r="EQ10" s="106" t="s">
         <v>199</v>
       </c>
-      <c r="ER10" s="114"/>
-[...10 lines deleted...]
-      <c r="FC10" s="114"/>
+      <c r="ER10" s="109"/>
+      <c r="ES10" s="107"/>
+      <c r="ET10" s="109"/>
+      <c r="EU10" s="107"/>
+      <c r="EV10" s="109"/>
+      <c r="EW10" s="109"/>
+      <c r="EX10" s="109"/>
+      <c r="EY10" s="109"/>
+      <c r="EZ10" s="107"/>
+      <c r="FA10" s="107"/>
+      <c r="FB10" s="109"/>
+      <c r="FC10" s="109"/>
       <c r="FD10" s="134"/>
-      <c r="FE10" s="124"/>
-[...1 lines deleted...]
-      <c r="FG10" s="120" t="s">
+      <c r="FE10" s="118"/>
+      <c r="FF10" s="111"/>
+      <c r="FG10" s="129" t="s">
         <v>297</v>
       </c>
-      <c r="FH10" s="122" t="s">
+      <c r="FH10" s="108" t="s">
         <v>298</v>
       </c>
-      <c r="FI10" s="158" t="s">
+      <c r="FI10" s="110" t="s">
         <v>61</v>
       </c>
       <c r="FJ10" s="49"/>
-      <c r="FK10" s="158" t="s">
+      <c r="FK10" s="110" t="s">
         <v>227</v>
       </c>
       <c r="FL10" s="50"/>
-      <c r="FM10" s="120" t="s">
+      <c r="FM10" s="129" t="s">
         <v>238</v>
       </c>
       <c r="FN10" s="51"/>
-      <c r="FO10" s="120" t="s">
+      <c r="FO10" s="129" t="s">
         <v>239</v>
       </c>
       <c r="FP10" s="52"/>
-      <c r="FQ10" s="158" t="s">
+      <c r="FQ10" s="110" t="s">
         <v>38</v>
       </c>
       <c r="FR10" s="52"/>
-      <c r="FS10" s="120" t="s">
+      <c r="FS10" s="129" t="s">
         <v>299</v>
       </c>
       <c r="FT10" s="51"/>
-      <c r="FU10" s="122" t="s">
+      <c r="FU10" s="108" t="s">
         <v>60</v>
       </c>
-      <c r="FV10" s="122" t="s">
+      <c r="FV10" s="108" t="s">
         <v>183</v>
       </c>
-      <c r="FW10" s="110"/>
-[...1 lines deleted...]
-      <c r="FY10" s="127" t="s">
+      <c r="FW10" s="169"/>
+      <c r="FX10" s="114"/>
+      <c r="FY10" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="FZ10" s="159"/>
-      <c r="GA10" s="127" t="s">
+      <c r="FZ10" s="111"/>
+      <c r="GA10" s="106" t="s">
         <v>300</v>
       </c>
-      <c r="GB10" s="127" t="s">
+      <c r="GB10" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="GC10" s="159"/>
-      <c r="GD10" s="109" t="s">
+      <c r="GC10" s="111"/>
+      <c r="GD10" s="168" t="s">
         <v>36</v>
       </c>
-      <c r="GE10" s="180"/>
-[...17 lines deleted...]
-      <c r="GW10" s="170" t="s">
+      <c r="GE10" s="165"/>
+      <c r="GF10" s="118"/>
+      <c r="GG10" s="121"/>
+      <c r="GH10" s="109"/>
+      <c r="GI10" s="109"/>
+      <c r="GJ10" s="109"/>
+      <c r="GK10" s="128"/>
+      <c r="GL10" s="122"/>
+      <c r="GM10" s="122"/>
+      <c r="GN10" s="109"/>
+      <c r="GO10" s="109"/>
+      <c r="GP10" s="118"/>
+      <c r="GQ10" s="109"/>
+      <c r="GR10" s="116"/>
+      <c r="GS10" s="118"/>
+      <c r="GT10" s="109"/>
+      <c r="GU10" s="160"/>
+      <c r="GV10" s="158"/>
+      <c r="GW10" s="140" t="s">
         <v>251</v>
       </c>
-      <c r="GX10" s="141" t="s">
+      <c r="GX10" s="131" t="s">
         <v>57</v>
       </c>
-      <c r="GY10" s="141" t="s">
+      <c r="GY10" s="131" t="s">
         <v>56</v>
       </c>
-      <c r="GZ10" s="170" t="s">
+      <c r="GZ10" s="140" t="s">
         <v>55</v>
       </c>
-      <c r="HA10" s="170" t="s">
+      <c r="HA10" s="140" t="s">
         <v>54</v>
       </c>
-      <c r="HB10" s="184" t="s">
+      <c r="HB10" s="149" t="s">
         <v>260</v>
       </c>
-      <c r="HC10" s="185"/>
-[...1 lines deleted...]
-      <c r="HE10" s="141" t="s">
+      <c r="HC10" s="150"/>
+      <c r="HD10" s="151"/>
+      <c r="HE10" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="HF10" s="181" t="s">
+      <c r="HF10" s="154" t="s">
         <v>50</v>
       </c>
-      <c r="HG10" s="182"/>
-[...1 lines deleted...]
-      <c r="HI10" s="170" t="s">
+      <c r="HG10" s="155"/>
+      <c r="HH10" s="156"/>
+      <c r="HI10" s="140" t="s">
         <v>49</v>
       </c>
-      <c r="HJ10" s="181" t="s">
+      <c r="HJ10" s="154" t="s">
         <v>48</v>
       </c>
-      <c r="HK10" s="182"/>
-[...1 lines deleted...]
-      <c r="HM10" s="155" t="s">
+      <c r="HK10" s="155"/>
+      <c r="HL10" s="156"/>
+      <c r="HM10" s="142" t="s">
         <v>302</v>
       </c>
-      <c r="HN10" s="141" t="s">
+      <c r="HN10" s="131" t="s">
         <v>303</v>
       </c>
-      <c r="HO10" s="189"/>
-      <c r="HP10" s="170" t="s">
+      <c r="HO10" s="143"/>
+      <c r="HP10" s="140" t="s">
         <v>47</v>
       </c>
-      <c r="HQ10" s="141" t="s">
+      <c r="HQ10" s="131" t="s">
         <v>254</v>
       </c>
-      <c r="HR10" s="170" t="s">
+      <c r="HR10" s="140" t="s">
         <v>46</v>
       </c>
-      <c r="HS10" s="170" t="s">
+      <c r="HS10" s="140" t="s">
         <v>45</v>
       </c>
-      <c r="HT10" s="170" t="s">
+      <c r="HT10" s="140" t="s">
         <v>44</v>
       </c>
-      <c r="HU10" s="141" t="s">
+      <c r="HU10" s="131" t="s">
         <v>43</v>
       </c>
-      <c r="HV10" s="142"/>
-[...20 lines deleted...]
-      <c r="IQ10" s="141" t="s">
+      <c r="HV10" s="132"/>
+      <c r="HW10" s="132"/>
+      <c r="HX10" s="132"/>
+      <c r="HY10" s="139"/>
+      <c r="HZ10" s="132"/>
+      <c r="IA10" s="132"/>
+      <c r="IB10" s="132"/>
+      <c r="IC10" s="132"/>
+      <c r="ID10" s="132"/>
+      <c r="IE10" s="132"/>
+      <c r="IF10" s="132"/>
+      <c r="IG10" s="132"/>
+      <c r="IH10" s="132"/>
+      <c r="II10" s="132"/>
+      <c r="IJ10" s="132"/>
+      <c r="IK10" s="132"/>
+      <c r="IL10" s="132"/>
+      <c r="IM10" s="132"/>
+      <c r="IN10" s="132"/>
+      <c r="IO10" s="132"/>
+      <c r="IP10" s="143"/>
+      <c r="IQ10" s="131" t="s">
         <v>185</v>
       </c>
-      <c r="IR10" s="167"/>
-      <c r="IS10" s="169"/>
+      <c r="IR10" s="171"/>
+      <c r="IS10" s="139"/>
       <c r="IT10" s="46"/>
     </row>
     <row r="11" spans="1:254" s="39" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A11" s="139"/>
-[...21 lines deleted...]
-      <c r="W11" s="114"/>
+      <c r="A11" s="197"/>
+      <c r="B11" s="197"/>
+      <c r="C11" s="197"/>
+      <c r="D11" s="197"/>
+      <c r="E11" s="197"/>
+      <c r="F11" s="197"/>
+      <c r="G11" s="197"/>
+      <c r="H11" s="197"/>
+      <c r="I11" s="197"/>
+      <c r="J11" s="121"/>
+      <c r="K11" s="109"/>
+      <c r="L11" s="109"/>
+      <c r="M11" s="107"/>
+      <c r="N11" s="109"/>
+      <c r="O11" s="109"/>
+      <c r="P11" s="109"/>
+      <c r="Q11" s="109"/>
+      <c r="R11" s="109"/>
+      <c r="S11" s="118"/>
+      <c r="T11" s="109"/>
+      <c r="U11" s="109"/>
+      <c r="V11" s="109"/>
+      <c r="W11" s="109"/>
       <c r="X11" s="134"/>
-      <c r="Y11" s="149"/>
-[...14 lines deleted...]
-      <c r="AN11" s="114"/>
+      <c r="Y11" s="192"/>
+      <c r="Z11" s="132"/>
+      <c r="AA11" s="109"/>
+      <c r="AB11" s="132"/>
+      <c r="AC11" s="132"/>
+      <c r="AD11" s="132"/>
+      <c r="AE11" s="132"/>
+      <c r="AF11" s="132"/>
+      <c r="AG11" s="132"/>
+      <c r="AH11" s="132"/>
+      <c r="AI11" s="132"/>
+      <c r="AJ11" s="132"/>
+      <c r="AK11" s="132"/>
+      <c r="AL11" s="132"/>
+      <c r="AM11" s="109"/>
+      <c r="AN11" s="109"/>
       <c r="AO11" s="134"/>
-      <c r="AP11" s="161"/>
-[...14 lines deleted...]
-      <c r="BE11" s="142"/>
+      <c r="AP11" s="180"/>
+      <c r="AQ11" s="132"/>
+      <c r="AR11" s="182"/>
+      <c r="AS11" s="132"/>
+      <c r="AT11" s="109"/>
+      <c r="AU11" s="118"/>
+      <c r="AV11" s="109"/>
+      <c r="AW11" s="132"/>
+      <c r="AX11" s="132"/>
+      <c r="AY11" s="107"/>
+      <c r="AZ11" s="107"/>
+      <c r="BA11" s="132"/>
+      <c r="BB11" s="132"/>
+      <c r="BC11" s="109"/>
+      <c r="BD11" s="132"/>
+      <c r="BE11" s="132"/>
       <c r="BF11" s="134"/>
-      <c r="BG11" s="124"/>
-[...2 lines deleted...]
-      <c r="BJ11" s="120" t="s">
+      <c r="BG11" s="118"/>
+      <c r="BH11" s="109"/>
+      <c r="BI11" s="107"/>
+      <c r="BJ11" s="129" t="s">
         <v>230</v>
       </c>
       <c r="BK11" s="40"/>
-      <c r="BL11" s="122" t="s">
+      <c r="BL11" s="108" t="s">
         <v>30</v>
       </c>
-      <c r="BM11" s="122" t="s">
+      <c r="BM11" s="108" t="s">
         <v>294</v>
       </c>
-      <c r="BN11" s="114"/>
-[...3 lines deleted...]
-      <c r="BR11" s="120" t="s">
+      <c r="BN11" s="109"/>
+      <c r="BO11" s="118"/>
+      <c r="BP11" s="109"/>
+      <c r="BQ11" s="107"/>
+      <c r="BR11" s="129" t="s">
         <v>230</v>
       </c>
       <c r="BS11" s="40"/>
-      <c r="BT11" s="122" t="s">
+      <c r="BT11" s="108" t="s">
         <v>30</v>
       </c>
-      <c r="BU11" s="122" t="s">
+      <c r="BU11" s="108" t="s">
         <v>294</v>
       </c>
-      <c r="BV11" s="114"/>
-[...1 lines deleted...]
-      <c r="BX11" s="114"/>
+      <c r="BV11" s="109"/>
+      <c r="BW11" s="114"/>
+      <c r="BX11" s="109"/>
       <c r="BY11" s="134"/>
-      <c r="BZ11" s="124"/>
-[...2 lines deleted...]
-      <c r="CC11" s="120" t="s">
+      <c r="BZ11" s="118"/>
+      <c r="CA11" s="109"/>
+      <c r="CB11" s="107"/>
+      <c r="CC11" s="129" t="s">
         <v>230</v>
       </c>
       <c r="CD11" s="40"/>
-      <c r="CE11" s="122" t="s">
+      <c r="CE11" s="108" t="s">
         <v>30</v>
       </c>
-      <c r="CF11" s="122" t="s">
+      <c r="CF11" s="108" t="s">
         <v>294</v>
       </c>
-      <c r="CG11" s="114"/>
-[...3 lines deleted...]
-      <c r="CK11" s="120" t="s">
+      <c r="CG11" s="109"/>
+      <c r="CH11" s="118"/>
+      <c r="CI11" s="116"/>
+      <c r="CJ11" s="107"/>
+      <c r="CK11" s="129" t="s">
         <v>230</v>
       </c>
       <c r="CL11" s="40"/>
-      <c r="CM11" s="122" t="s">
+      <c r="CM11" s="108" t="s">
         <v>30</v>
       </c>
-      <c r="CN11" s="122" t="s">
+      <c r="CN11" s="108" t="s">
         <v>294</v>
       </c>
-      <c r="CO11" s="114"/>
-[...36 lines deleted...]
-      <c r="DZ11" s="114"/>
+      <c r="CO11" s="109"/>
+      <c r="CP11" s="148"/>
+      <c r="CQ11" s="109"/>
+      <c r="CR11" s="109"/>
+      <c r="CS11" s="109"/>
+      <c r="CT11" s="109"/>
+      <c r="CU11" s="109"/>
+      <c r="CV11" s="109"/>
+      <c r="CW11" s="118"/>
+      <c r="CX11" s="109"/>
+      <c r="CY11" s="109"/>
+      <c r="CZ11" s="132"/>
+      <c r="DA11" s="132"/>
+      <c r="DB11" s="132"/>
+      <c r="DC11" s="132"/>
+      <c r="DD11" s="109"/>
+      <c r="DE11" s="109"/>
+      <c r="DF11" s="109"/>
+      <c r="DG11" s="109"/>
+      <c r="DH11" s="109"/>
+      <c r="DI11" s="109"/>
+      <c r="DJ11" s="109"/>
+      <c r="DK11" s="109"/>
+      <c r="DL11" s="130"/>
+      <c r="DM11" s="132"/>
+      <c r="DN11" s="132"/>
+      <c r="DO11" s="132"/>
+      <c r="DP11" s="109"/>
+      <c r="DQ11" s="109"/>
+      <c r="DR11" s="109"/>
+      <c r="DS11" s="109"/>
+      <c r="DT11" s="109"/>
+      <c r="DU11" s="109"/>
+      <c r="DV11" s="109"/>
+      <c r="DW11" s="109"/>
+      <c r="DX11" s="109"/>
+      <c r="DY11" s="132"/>
+      <c r="DZ11" s="109"/>
       <c r="EA11" s="134"/>
-      <c r="EB11" s="129"/>
-[...2 lines deleted...]
-      <c r="EE11" s="127" t="s">
+      <c r="EB11" s="114"/>
+      <c r="EC11" s="109"/>
+      <c r="ED11" s="107"/>
+      <c r="EE11" s="106" t="s">
         <v>33</v>
       </c>
-      <c r="EF11" s="122" t="s">
+      <c r="EF11" s="108" t="s">
         <v>30</v>
       </c>
-      <c r="EG11" s="122" t="s">
+      <c r="EG11" s="108" t="s">
         <v>294</v>
       </c>
       <c r="EH11" s="134"/>
-      <c r="EI11" s="124"/>
-[...19 lines deleted...]
-      <c r="FC11" s="114"/>
+      <c r="EI11" s="118"/>
+      <c r="EJ11" s="107"/>
+      <c r="EK11" s="109"/>
+      <c r="EL11" s="109"/>
+      <c r="EM11" s="107"/>
+      <c r="EN11" s="109"/>
+      <c r="EO11" s="109"/>
+      <c r="EP11" s="111"/>
+      <c r="EQ11" s="107"/>
+      <c r="ER11" s="109"/>
+      <c r="ES11" s="107"/>
+      <c r="ET11" s="109"/>
+      <c r="EU11" s="107"/>
+      <c r="EV11" s="109"/>
+      <c r="EW11" s="109"/>
+      <c r="EX11" s="109"/>
+      <c r="EY11" s="109"/>
+      <c r="EZ11" s="107"/>
+      <c r="FA11" s="107"/>
+      <c r="FB11" s="109"/>
+      <c r="FC11" s="109"/>
       <c r="FD11" s="134"/>
-      <c r="FE11" s="124"/>
-[...4 lines deleted...]
-      <c r="FJ11" s="127" t="s">
+      <c r="FE11" s="118"/>
+      <c r="FF11" s="111"/>
+      <c r="FG11" s="130"/>
+      <c r="FH11" s="107"/>
+      <c r="FI11" s="111"/>
+      <c r="FJ11" s="106" t="s">
         <v>39</v>
       </c>
-      <c r="FK11" s="159"/>
-      <c r="FL11" s="122" t="s">
+      <c r="FK11" s="111"/>
+      <c r="FL11" s="108" t="s">
         <v>309</v>
       </c>
-      <c r="FM11" s="121"/>
-      <c r="FN11" s="122" t="s">
+      <c r="FM11" s="130"/>
+      <c r="FN11" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="FO11" s="121"/>
-      <c r="FP11" s="122" t="s">
+      <c r="FO11" s="130"/>
+      <c r="FP11" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="FQ11" s="159"/>
-      <c r="FR11" s="122" t="s">
+      <c r="FQ11" s="111"/>
+      <c r="FR11" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="FS11" s="121"/>
-      <c r="FT11" s="122" t="s">
+      <c r="FS11" s="130"/>
+      <c r="FT11" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="FU11" s="114"/>
-[...32 lines deleted...]
-      <c r="HB11" s="187" t="s">
+      <c r="FU11" s="109"/>
+      <c r="FV11" s="109"/>
+      <c r="FW11" s="169"/>
+      <c r="FX11" s="114"/>
+      <c r="FY11" s="107"/>
+      <c r="FZ11" s="111"/>
+      <c r="GA11" s="107"/>
+      <c r="GB11" s="107"/>
+      <c r="GC11" s="111"/>
+      <c r="GD11" s="169"/>
+      <c r="GE11" s="165"/>
+      <c r="GF11" s="118"/>
+      <c r="GG11" s="121"/>
+      <c r="GH11" s="109"/>
+      <c r="GI11" s="109"/>
+      <c r="GJ11" s="109"/>
+      <c r="GK11" s="128"/>
+      <c r="GL11" s="122"/>
+      <c r="GM11" s="122"/>
+      <c r="GN11" s="109"/>
+      <c r="GO11" s="109"/>
+      <c r="GP11" s="118"/>
+      <c r="GQ11" s="109"/>
+      <c r="GR11" s="116"/>
+      <c r="GS11" s="118"/>
+      <c r="GT11" s="109"/>
+      <c r="GU11" s="160"/>
+      <c r="GV11" s="158"/>
+      <c r="GW11" s="141"/>
+      <c r="GX11" s="132"/>
+      <c r="GY11" s="132"/>
+      <c r="GZ11" s="141"/>
+      <c r="HA11" s="141"/>
+      <c r="HB11" s="152" t="s">
         <v>33</v>
       </c>
-      <c r="HC11" s="188" t="s">
+      <c r="HC11" s="153" t="s">
         <v>94</v>
       </c>
-      <c r="HD11" s="188" t="s">
+      <c r="HD11" s="153" t="s">
         <v>93</v>
       </c>
-      <c r="HE11" s="142"/>
-      <c r="HF11" s="141" t="s">
+      <c r="HE11" s="132"/>
+      <c r="HF11" s="131" t="s">
         <v>257</v>
       </c>
-      <c r="HG11" s="170" t="s">
+      <c r="HG11" s="140" t="s">
         <v>35</v>
       </c>
-      <c r="HH11" s="141" t="s">
+      <c r="HH11" s="131" t="s">
         <v>34</v>
       </c>
-      <c r="HI11" s="171"/>
-      <c r="HJ11" s="141" t="s">
+      <c r="HI11" s="141"/>
+      <c r="HJ11" s="131" t="s">
         <v>257</v>
       </c>
-      <c r="HK11" s="170" t="s">
+      <c r="HK11" s="140" t="s">
         <v>32</v>
       </c>
-      <c r="HL11" s="170" t="s">
+      <c r="HL11" s="140" t="s">
         <v>31</v>
       </c>
-      <c r="HM11" s="189"/>
-[...31 lines deleted...]
-      <c r="IS11" s="169"/>
+      <c r="HM11" s="143"/>
+      <c r="HN11" s="132"/>
+      <c r="HO11" s="143"/>
+      <c r="HP11" s="141"/>
+      <c r="HQ11" s="132"/>
+      <c r="HR11" s="141"/>
+      <c r="HS11" s="141"/>
+      <c r="HT11" s="141"/>
+      <c r="HU11" s="132"/>
+      <c r="HV11" s="132"/>
+      <c r="HW11" s="132"/>
+      <c r="HX11" s="132"/>
+      <c r="HY11" s="139"/>
+      <c r="HZ11" s="132"/>
+      <c r="IA11" s="132"/>
+      <c r="IB11" s="132"/>
+      <c r="IC11" s="132"/>
+      <c r="ID11" s="132"/>
+      <c r="IE11" s="132"/>
+      <c r="IF11" s="132"/>
+      <c r="IG11" s="132"/>
+      <c r="IH11" s="132"/>
+      <c r="II11" s="132"/>
+      <c r="IJ11" s="132"/>
+      <c r="IK11" s="132"/>
+      <c r="IL11" s="132"/>
+      <c r="IM11" s="132"/>
+      <c r="IN11" s="132"/>
+      <c r="IO11" s="132"/>
+      <c r="IP11" s="143"/>
+      <c r="IQ11" s="132"/>
+      <c r="IR11" s="171"/>
+      <c r="IS11" s="139"/>
       <c r="IT11" s="46"/>
     </row>
     <row r="12" spans="1:254" s="39" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A12" s="139"/>
-[...21 lines deleted...]
-      <c r="W12" s="114"/>
+      <c r="A12" s="197"/>
+      <c r="B12" s="197"/>
+      <c r="C12" s="197"/>
+      <c r="D12" s="197"/>
+      <c r="E12" s="197"/>
+      <c r="F12" s="197"/>
+      <c r="G12" s="197"/>
+      <c r="H12" s="197"/>
+      <c r="I12" s="197"/>
+      <c r="J12" s="121"/>
+      <c r="K12" s="109"/>
+      <c r="L12" s="109"/>
+      <c r="M12" s="107"/>
+      <c r="N12" s="109"/>
+      <c r="O12" s="109"/>
+      <c r="P12" s="109"/>
+      <c r="Q12" s="109"/>
+      <c r="R12" s="109"/>
+      <c r="S12" s="118"/>
+      <c r="T12" s="109"/>
+      <c r="U12" s="109"/>
+      <c r="V12" s="109"/>
+      <c r="W12" s="109"/>
       <c r="X12" s="134"/>
-      <c r="Y12" s="149"/>
-[...14 lines deleted...]
-      <c r="AN12" s="114"/>
+      <c r="Y12" s="192"/>
+      <c r="Z12" s="132"/>
+      <c r="AA12" s="109"/>
+      <c r="AB12" s="132"/>
+      <c r="AC12" s="132"/>
+      <c r="AD12" s="132"/>
+      <c r="AE12" s="132"/>
+      <c r="AF12" s="132"/>
+      <c r="AG12" s="132"/>
+      <c r="AH12" s="132"/>
+      <c r="AI12" s="132"/>
+      <c r="AJ12" s="132"/>
+      <c r="AK12" s="132"/>
+      <c r="AL12" s="132"/>
+      <c r="AM12" s="109"/>
+      <c r="AN12" s="109"/>
       <c r="AO12" s="134"/>
-      <c r="AP12" s="161"/>
-[...14 lines deleted...]
-      <c r="BE12" s="142"/>
+      <c r="AP12" s="180"/>
+      <c r="AQ12" s="132"/>
+      <c r="AR12" s="182"/>
+      <c r="AS12" s="132"/>
+      <c r="AT12" s="109"/>
+      <c r="AU12" s="118"/>
+      <c r="AV12" s="109"/>
+      <c r="AW12" s="132"/>
+      <c r="AX12" s="132"/>
+      <c r="AY12" s="107"/>
+      <c r="AZ12" s="107"/>
+      <c r="BA12" s="132"/>
+      <c r="BB12" s="132"/>
+      <c r="BC12" s="109"/>
+      <c r="BD12" s="132"/>
+      <c r="BE12" s="132"/>
       <c r="BF12" s="134"/>
-      <c r="BG12" s="124"/>
-[...3 lines deleted...]
-      <c r="BK12" s="122" t="s">
+      <c r="BG12" s="118"/>
+      <c r="BH12" s="109"/>
+      <c r="BI12" s="107"/>
+      <c r="BJ12" s="130"/>
+      <c r="BK12" s="108" t="s">
         <v>229</v>
       </c>
-      <c r="BL12" s="114"/>
-[...6 lines deleted...]
-      <c r="BS12" s="122" t="s">
+      <c r="BL12" s="109"/>
+      <c r="BM12" s="109"/>
+      <c r="BN12" s="109"/>
+      <c r="BO12" s="118"/>
+      <c r="BP12" s="109"/>
+      <c r="BQ12" s="107"/>
+      <c r="BR12" s="130"/>
+      <c r="BS12" s="108" t="s">
         <v>229</v>
       </c>
-      <c r="BT12" s="114"/>
-[...3 lines deleted...]
-      <c r="BX12" s="114"/>
+      <c r="BT12" s="109"/>
+      <c r="BU12" s="109"/>
+      <c r="BV12" s="109"/>
+      <c r="BW12" s="114"/>
+      <c r="BX12" s="109"/>
       <c r="BY12" s="134"/>
-      <c r="BZ12" s="124"/>
-[...3 lines deleted...]
-      <c r="CD12" s="122" t="s">
+      <c r="BZ12" s="118"/>
+      <c r="CA12" s="109"/>
+      <c r="CB12" s="107"/>
+      <c r="CC12" s="130"/>
+      <c r="CD12" s="108" t="s">
         <v>229</v>
       </c>
-      <c r="CE12" s="114"/>
-[...6 lines deleted...]
-      <c r="CL12" s="122" t="s">
+      <c r="CE12" s="109"/>
+      <c r="CF12" s="109"/>
+      <c r="CG12" s="109"/>
+      <c r="CH12" s="118"/>
+      <c r="CI12" s="116"/>
+      <c r="CJ12" s="107"/>
+      <c r="CK12" s="130"/>
+      <c r="CL12" s="108" t="s">
         <v>229</v>
       </c>
-      <c r="CM12" s="114"/>
-[...38 lines deleted...]
-      <c r="DZ12" s="114"/>
+      <c r="CM12" s="109"/>
+      <c r="CN12" s="109"/>
+      <c r="CO12" s="109"/>
+      <c r="CP12" s="148"/>
+      <c r="CQ12" s="109"/>
+      <c r="CR12" s="109"/>
+      <c r="CS12" s="109"/>
+      <c r="CT12" s="109"/>
+      <c r="CU12" s="109"/>
+      <c r="CV12" s="109"/>
+      <c r="CW12" s="118"/>
+      <c r="CX12" s="109"/>
+      <c r="CY12" s="109"/>
+      <c r="CZ12" s="132"/>
+      <c r="DA12" s="132"/>
+      <c r="DB12" s="132"/>
+      <c r="DC12" s="132"/>
+      <c r="DD12" s="109"/>
+      <c r="DE12" s="109"/>
+      <c r="DF12" s="109"/>
+      <c r="DG12" s="109"/>
+      <c r="DH12" s="109"/>
+      <c r="DI12" s="109"/>
+      <c r="DJ12" s="109"/>
+      <c r="DK12" s="109"/>
+      <c r="DL12" s="130"/>
+      <c r="DM12" s="132"/>
+      <c r="DN12" s="132"/>
+      <c r="DO12" s="132"/>
+      <c r="DP12" s="109"/>
+      <c r="DQ12" s="109"/>
+      <c r="DR12" s="109"/>
+      <c r="DS12" s="109"/>
+      <c r="DT12" s="109"/>
+      <c r="DU12" s="109"/>
+      <c r="DV12" s="109"/>
+      <c r="DW12" s="109"/>
+      <c r="DX12" s="109"/>
+      <c r="DY12" s="132"/>
+      <c r="DZ12" s="109"/>
       <c r="EA12" s="134"/>
-      <c r="EB12" s="129"/>
-[...4 lines deleted...]
-      <c r="EG12" s="114"/>
+      <c r="EB12" s="114"/>
+      <c r="EC12" s="109"/>
+      <c r="ED12" s="107"/>
+      <c r="EE12" s="107"/>
+      <c r="EF12" s="109"/>
+      <c r="EG12" s="109"/>
       <c r="EH12" s="134"/>
-      <c r="EI12" s="124"/>
-[...19 lines deleted...]
-      <c r="FC12" s="114"/>
+      <c r="EI12" s="118"/>
+      <c r="EJ12" s="107"/>
+      <c r="EK12" s="109"/>
+      <c r="EL12" s="109"/>
+      <c r="EM12" s="107"/>
+      <c r="EN12" s="109"/>
+      <c r="EO12" s="109"/>
+      <c r="EP12" s="111"/>
+      <c r="EQ12" s="107"/>
+      <c r="ER12" s="109"/>
+      <c r="ES12" s="107"/>
+      <c r="ET12" s="109"/>
+      <c r="EU12" s="107"/>
+      <c r="EV12" s="109"/>
+      <c r="EW12" s="109"/>
+      <c r="EX12" s="109"/>
+      <c r="EY12" s="109"/>
+      <c r="EZ12" s="107"/>
+      <c r="FA12" s="107"/>
+      <c r="FB12" s="109"/>
+      <c r="FC12" s="109"/>
       <c r="FD12" s="134"/>
-      <c r="FE12" s="124"/>
-[...91 lines deleted...]
-      <c r="IS12" s="169"/>
+      <c r="FE12" s="118"/>
+      <c r="FF12" s="111"/>
+      <c r="FG12" s="130"/>
+      <c r="FH12" s="107"/>
+      <c r="FI12" s="111"/>
+      <c r="FJ12" s="107"/>
+      <c r="FK12" s="111"/>
+      <c r="FL12" s="109"/>
+      <c r="FM12" s="130"/>
+      <c r="FN12" s="109"/>
+      <c r="FO12" s="130"/>
+      <c r="FP12" s="109"/>
+      <c r="FQ12" s="111"/>
+      <c r="FR12" s="109"/>
+      <c r="FS12" s="130"/>
+      <c r="FT12" s="109"/>
+      <c r="FU12" s="109"/>
+      <c r="FV12" s="109"/>
+      <c r="FW12" s="169"/>
+      <c r="FX12" s="114"/>
+      <c r="FY12" s="107"/>
+      <c r="FZ12" s="111"/>
+      <c r="GA12" s="107"/>
+      <c r="GB12" s="107"/>
+      <c r="GC12" s="111"/>
+      <c r="GD12" s="169"/>
+      <c r="GE12" s="165"/>
+      <c r="GF12" s="118"/>
+      <c r="GG12" s="121"/>
+      <c r="GH12" s="109"/>
+      <c r="GI12" s="109"/>
+      <c r="GJ12" s="109"/>
+      <c r="GK12" s="128"/>
+      <c r="GL12" s="122"/>
+      <c r="GM12" s="122"/>
+      <c r="GN12" s="109"/>
+      <c r="GO12" s="109"/>
+      <c r="GP12" s="118"/>
+      <c r="GQ12" s="109"/>
+      <c r="GR12" s="116"/>
+      <c r="GS12" s="118"/>
+      <c r="GT12" s="109"/>
+      <c r="GU12" s="160"/>
+      <c r="GV12" s="158"/>
+      <c r="GW12" s="141"/>
+      <c r="GX12" s="132"/>
+      <c r="GY12" s="132"/>
+      <c r="GZ12" s="141"/>
+      <c r="HA12" s="141"/>
+      <c r="HB12" s="153"/>
+      <c r="HC12" s="153"/>
+      <c r="HD12" s="153"/>
+      <c r="HE12" s="132"/>
+      <c r="HF12" s="132"/>
+      <c r="HG12" s="141"/>
+      <c r="HH12" s="132"/>
+      <c r="HI12" s="141"/>
+      <c r="HJ12" s="132"/>
+      <c r="HK12" s="141"/>
+      <c r="HL12" s="141"/>
+      <c r="HM12" s="143"/>
+      <c r="HN12" s="132"/>
+      <c r="HO12" s="143"/>
+      <c r="HP12" s="141"/>
+      <c r="HQ12" s="132"/>
+      <c r="HR12" s="141"/>
+      <c r="HS12" s="141"/>
+      <c r="HT12" s="141"/>
+      <c r="HU12" s="132"/>
+      <c r="HV12" s="132"/>
+      <c r="HW12" s="132"/>
+      <c r="HX12" s="132"/>
+      <c r="HY12" s="139"/>
+      <c r="HZ12" s="132"/>
+      <c r="IA12" s="132"/>
+      <c r="IB12" s="132"/>
+      <c r="IC12" s="132"/>
+      <c r="ID12" s="132"/>
+      <c r="IE12" s="132"/>
+      <c r="IF12" s="132"/>
+      <c r="IG12" s="132"/>
+      <c r="IH12" s="132"/>
+      <c r="II12" s="132"/>
+      <c r="IJ12" s="132"/>
+      <c r="IK12" s="132"/>
+      <c r="IL12" s="132"/>
+      <c r="IM12" s="132"/>
+      <c r="IN12" s="132"/>
+      <c r="IO12" s="132"/>
+      <c r="IP12" s="143"/>
+      <c r="IQ12" s="132"/>
+      <c r="IR12" s="171"/>
+      <c r="IS12" s="139"/>
       <c r="IT12" s="46"/>
     </row>
     <row r="13" spans="1:254" s="39" customFormat="1" ht="33" customHeight="1">
-      <c r="A13" s="139"/>
-[...21 lines deleted...]
-      <c r="W13" s="114"/>
+      <c r="A13" s="197"/>
+      <c r="B13" s="197"/>
+      <c r="C13" s="197"/>
+      <c r="D13" s="197"/>
+      <c r="E13" s="197"/>
+      <c r="F13" s="197"/>
+      <c r="G13" s="197"/>
+      <c r="H13" s="197"/>
+      <c r="I13" s="197"/>
+      <c r="J13" s="121"/>
+      <c r="K13" s="109"/>
+      <c r="L13" s="109"/>
+      <c r="M13" s="107"/>
+      <c r="N13" s="109"/>
+      <c r="O13" s="109"/>
+      <c r="P13" s="109"/>
+      <c r="Q13" s="109"/>
+      <c r="R13" s="109"/>
+      <c r="S13" s="118"/>
+      <c r="T13" s="109"/>
+      <c r="U13" s="109"/>
+      <c r="V13" s="109"/>
+      <c r="W13" s="109"/>
       <c r="X13" s="134"/>
-      <c r="Y13" s="149"/>
-[...14 lines deleted...]
-      <c r="AN13" s="114"/>
+      <c r="Y13" s="192"/>
+      <c r="Z13" s="132"/>
+      <c r="AA13" s="109"/>
+      <c r="AB13" s="132"/>
+      <c r="AC13" s="132"/>
+      <c r="AD13" s="132"/>
+      <c r="AE13" s="132"/>
+      <c r="AF13" s="132"/>
+      <c r="AG13" s="132"/>
+      <c r="AH13" s="132"/>
+      <c r="AI13" s="132"/>
+      <c r="AJ13" s="132"/>
+      <c r="AK13" s="132"/>
+      <c r="AL13" s="132"/>
+      <c r="AM13" s="109"/>
+      <c r="AN13" s="109"/>
       <c r="AO13" s="134"/>
-      <c r="AP13" s="161"/>
-[...14 lines deleted...]
-      <c r="BE13" s="142"/>
+      <c r="AP13" s="180"/>
+      <c r="AQ13" s="132"/>
+      <c r="AR13" s="182"/>
+      <c r="AS13" s="132"/>
+      <c r="AT13" s="109"/>
+      <c r="AU13" s="118"/>
+      <c r="AV13" s="109"/>
+      <c r="AW13" s="132"/>
+      <c r="AX13" s="132"/>
+      <c r="AY13" s="107"/>
+      <c r="AZ13" s="107"/>
+      <c r="BA13" s="132"/>
+      <c r="BB13" s="132"/>
+      <c r="BC13" s="109"/>
+      <c r="BD13" s="132"/>
+      <c r="BE13" s="132"/>
       <c r="BF13" s="134"/>
-      <c r="BG13" s="124"/>
-[...16 lines deleted...]
-      <c r="BX13" s="114"/>
+      <c r="BG13" s="118"/>
+      <c r="BH13" s="109"/>
+      <c r="BI13" s="107"/>
+      <c r="BJ13" s="130"/>
+      <c r="BK13" s="109"/>
+      <c r="BL13" s="109"/>
+      <c r="BM13" s="109"/>
+      <c r="BN13" s="109"/>
+      <c r="BO13" s="118"/>
+      <c r="BP13" s="109"/>
+      <c r="BQ13" s="107"/>
+      <c r="BR13" s="130"/>
+      <c r="BS13" s="109"/>
+      <c r="BT13" s="109"/>
+      <c r="BU13" s="109"/>
+      <c r="BV13" s="109"/>
+      <c r="BW13" s="114"/>
+      <c r="BX13" s="109"/>
       <c r="BY13" s="134"/>
-      <c r="BZ13" s="124"/>
-[...51 lines deleted...]
-      <c r="DZ13" s="114"/>
+      <c r="BZ13" s="118"/>
+      <c r="CA13" s="109"/>
+      <c r="CB13" s="107"/>
+      <c r="CC13" s="130"/>
+      <c r="CD13" s="109"/>
+      <c r="CE13" s="109"/>
+      <c r="CF13" s="109"/>
+      <c r="CG13" s="109"/>
+      <c r="CH13" s="118"/>
+      <c r="CI13" s="116"/>
+      <c r="CJ13" s="107"/>
+      <c r="CK13" s="130"/>
+      <c r="CL13" s="109"/>
+      <c r="CM13" s="109"/>
+      <c r="CN13" s="109"/>
+      <c r="CO13" s="109"/>
+      <c r="CP13" s="148"/>
+      <c r="CQ13" s="109"/>
+      <c r="CR13" s="109"/>
+      <c r="CS13" s="109"/>
+      <c r="CT13" s="109"/>
+      <c r="CU13" s="109"/>
+      <c r="CV13" s="109"/>
+      <c r="CW13" s="118"/>
+      <c r="CX13" s="109"/>
+      <c r="CY13" s="109"/>
+      <c r="CZ13" s="132"/>
+      <c r="DA13" s="132"/>
+      <c r="DB13" s="132"/>
+      <c r="DC13" s="132"/>
+      <c r="DD13" s="109"/>
+      <c r="DE13" s="109"/>
+      <c r="DF13" s="109"/>
+      <c r="DG13" s="109"/>
+      <c r="DH13" s="109"/>
+      <c r="DI13" s="109"/>
+      <c r="DJ13" s="109"/>
+      <c r="DK13" s="109"/>
+      <c r="DL13" s="130"/>
+      <c r="DM13" s="132"/>
+      <c r="DN13" s="132"/>
+      <c r="DO13" s="132"/>
+      <c r="DP13" s="109"/>
+      <c r="DQ13" s="109"/>
+      <c r="DR13" s="109"/>
+      <c r="DS13" s="109"/>
+      <c r="DT13" s="109"/>
+      <c r="DU13" s="109"/>
+      <c r="DV13" s="109"/>
+      <c r="DW13" s="109"/>
+      <c r="DX13" s="109"/>
+      <c r="DY13" s="132"/>
+      <c r="DZ13" s="109"/>
       <c r="EA13" s="134"/>
-      <c r="EB13" s="129"/>
-[...4 lines deleted...]
-      <c r="EG13" s="114"/>
+      <c r="EB13" s="114"/>
+      <c r="EC13" s="109"/>
+      <c r="ED13" s="107"/>
+      <c r="EE13" s="107"/>
+      <c r="EF13" s="109"/>
+      <c r="EG13" s="109"/>
       <c r="EH13" s="134"/>
-      <c r="EI13" s="124"/>
-[...19 lines deleted...]
-      <c r="FC13" s="114"/>
+      <c r="EI13" s="118"/>
+      <c r="EJ13" s="107"/>
+      <c r="EK13" s="109"/>
+      <c r="EL13" s="109"/>
+      <c r="EM13" s="107"/>
+      <c r="EN13" s="109"/>
+      <c r="EO13" s="109"/>
+      <c r="EP13" s="111"/>
+      <c r="EQ13" s="107"/>
+      <c r="ER13" s="109"/>
+      <c r="ES13" s="107"/>
+      <c r="ET13" s="109"/>
+      <c r="EU13" s="107"/>
+      <c r="EV13" s="109"/>
+      <c r="EW13" s="109"/>
+      <c r="EX13" s="109"/>
+      <c r="EY13" s="109"/>
+      <c r="EZ13" s="107"/>
+      <c r="FA13" s="107"/>
+      <c r="FB13" s="109"/>
+      <c r="FC13" s="109"/>
       <c r="FD13" s="134"/>
-      <c r="FE13" s="124"/>
-[...91 lines deleted...]
-      <c r="IS13" s="169"/>
+      <c r="FE13" s="118"/>
+      <c r="FF13" s="111"/>
+      <c r="FG13" s="130"/>
+      <c r="FH13" s="107"/>
+      <c r="FI13" s="111"/>
+      <c r="FJ13" s="107"/>
+      <c r="FK13" s="111"/>
+      <c r="FL13" s="109"/>
+      <c r="FM13" s="130"/>
+      <c r="FN13" s="109"/>
+      <c r="FO13" s="130"/>
+      <c r="FP13" s="109"/>
+      <c r="FQ13" s="111"/>
+      <c r="FR13" s="109"/>
+      <c r="FS13" s="130"/>
+      <c r="FT13" s="109"/>
+      <c r="FU13" s="109"/>
+      <c r="FV13" s="109"/>
+      <c r="FW13" s="169"/>
+      <c r="FX13" s="114"/>
+      <c r="FY13" s="107"/>
+      <c r="FZ13" s="111"/>
+      <c r="GA13" s="107"/>
+      <c r="GB13" s="107"/>
+      <c r="GC13" s="111"/>
+      <c r="GD13" s="169"/>
+      <c r="GE13" s="165"/>
+      <c r="GF13" s="118"/>
+      <c r="GG13" s="121"/>
+      <c r="GH13" s="109"/>
+      <c r="GI13" s="109"/>
+      <c r="GJ13" s="109"/>
+      <c r="GK13" s="119"/>
+      <c r="GL13" s="108"/>
+      <c r="GM13" s="108"/>
+      <c r="GN13" s="109"/>
+      <c r="GO13" s="109"/>
+      <c r="GP13" s="118"/>
+      <c r="GQ13" s="109"/>
+      <c r="GR13" s="116"/>
+      <c r="GS13" s="118"/>
+      <c r="GT13" s="109"/>
+      <c r="GU13" s="160"/>
+      <c r="GV13" s="158"/>
+      <c r="GW13" s="141"/>
+      <c r="GX13" s="132"/>
+      <c r="GY13" s="132"/>
+      <c r="GZ13" s="141"/>
+      <c r="HA13" s="141"/>
+      <c r="HB13" s="153"/>
+      <c r="HC13" s="153"/>
+      <c r="HD13" s="153"/>
+      <c r="HE13" s="132"/>
+      <c r="HF13" s="132"/>
+      <c r="HG13" s="141"/>
+      <c r="HH13" s="132"/>
+      <c r="HI13" s="141"/>
+      <c r="HJ13" s="132"/>
+      <c r="HK13" s="141"/>
+      <c r="HL13" s="141"/>
+      <c r="HM13" s="143"/>
+      <c r="HN13" s="132"/>
+      <c r="HO13" s="143"/>
+      <c r="HP13" s="141"/>
+      <c r="HQ13" s="132"/>
+      <c r="HR13" s="141"/>
+      <c r="HS13" s="141"/>
+      <c r="HT13" s="141"/>
+      <c r="HU13" s="132"/>
+      <c r="HV13" s="132"/>
+      <c r="HW13" s="132"/>
+      <c r="HX13" s="132"/>
+      <c r="HY13" s="139"/>
+      <c r="HZ13" s="132"/>
+      <c r="IA13" s="132"/>
+      <c r="IB13" s="132"/>
+      <c r="IC13" s="132"/>
+      <c r="ID13" s="132"/>
+      <c r="IE13" s="132"/>
+      <c r="IF13" s="132"/>
+      <c r="IG13" s="132"/>
+      <c r="IH13" s="132"/>
+      <c r="II13" s="132"/>
+      <c r="IJ13" s="132"/>
+      <c r="IK13" s="132"/>
+      <c r="IL13" s="132"/>
+      <c r="IM13" s="132"/>
+      <c r="IN13" s="132"/>
+      <c r="IO13" s="132"/>
+      <c r="IP13" s="143"/>
+      <c r="IQ13" s="132"/>
+      <c r="IR13" s="171"/>
+      <c r="IS13" s="139"/>
       <c r="IT13" s="46"/>
     </row>
     <row r="14" spans="1:254" s="30" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="53"/>
       <c r="B14" s="53"/>
       <c r="C14" s="53"/>
       <c r="D14" s="53"/>
       <c r="E14" s="53"/>
       <c r="F14" s="53"/>
       <c r="G14" s="53"/>
       <c r="H14" s="53"/>
       <c r="I14" s="53"/>
       <c r="J14" s="54"/>
       <c r="K14" s="55"/>
       <c r="L14" s="55"/>
       <c r="M14" s="56"/>
       <c r="N14" s="55"/>
       <c r="O14" s="55"/>
       <c r="P14" s="55"/>
       <c r="Q14" s="55"/>
       <c r="R14" s="55"/>
       <c r="S14" s="57" t="s">
         <v>29</v>
       </c>
       <c r="T14" s="55" t="s">
@@ -9948,84 +9397,84 @@
       </c>
       <c r="IM16" s="46" t="s">
         <v>9</v>
       </c>
       <c r="IN16" s="46" t="s">
         <v>9</v>
       </c>
       <c r="IO16" s="46" t="s">
         <v>9</v>
       </c>
       <c r="IP16" s="46" t="s">
         <v>9</v>
       </c>
       <c r="IQ16" s="46" t="s">
         <v>9</v>
       </c>
       <c r="IR16" s="46" t="s">
         <v>9</v>
       </c>
       <c r="IS16" s="46" t="s">
         <v>9</v>
       </c>
       <c r="IT16" s="82"/>
     </row>
     <row r="17" spans="1:254" s="89" customFormat="1" ht="30" customHeight="1">
-      <c r="A17" s="193" t="s">
+      <c r="A17" s="147" t="s">
         <v>261</v>
       </c>
-      <c r="B17" s="193"/>
-[...6 lines deleted...]
-      <c r="I17" s="193"/>
+      <c r="B17" s="147"/>
+      <c r="C17" s="147"/>
+      <c r="D17" s="147"/>
+      <c r="E17" s="147"/>
+      <c r="F17" s="147"/>
+      <c r="G17" s="147"/>
+      <c r="H17" s="147"/>
+      <c r="I17" s="147"/>
       <c r="J17" s="83">
         <v>1</v>
       </c>
       <c r="K17" s="5">
         <v>724</v>
       </c>
       <c r="L17" s="6">
         <v>2285.1999999999998</v>
       </c>
       <c r="M17" s="7">
         <v>14.69</v>
       </c>
       <c r="N17" s="7">
         <v>2.71</v>
       </c>
       <c r="O17" s="7">
         <v>11.98</v>
       </c>
       <c r="P17" s="5">
         <v>13233</v>
       </c>
       <c r="Q17" s="8">
-        <v>67658</v>
+        <v>53382</v>
       </c>
       <c r="R17" s="9">
         <v>61.5</v>
       </c>
       <c r="S17" s="8">
         <v>172908</v>
       </c>
       <c r="T17" s="8">
         <v>172681</v>
       </c>
       <c r="U17" s="8">
         <v>227</v>
       </c>
       <c r="V17" s="8">
         <v>15707</v>
       </c>
       <c r="W17" s="8">
         <v>1352</v>
       </c>
       <c r="X17" s="8">
         <v>14582</v>
       </c>
       <c r="Y17" s="8">
         <v>40899</v>
       </c>
@@ -10083,69 +9532,69 @@
       <c r="AQ17" s="8">
         <v>10231</v>
       </c>
       <c r="AR17" s="8">
         <v>132411</v>
       </c>
       <c r="AS17" s="10">
         <v>1787</v>
       </c>
       <c r="AT17" s="10">
         <v>1592</v>
       </c>
       <c r="AU17" s="6">
         <v>14.6</v>
       </c>
       <c r="AV17" s="6">
         <v>1.2</v>
       </c>
       <c r="AW17" s="10">
         <v>32033</v>
       </c>
       <c r="AX17" s="6">
         <v>23.9</v>
       </c>
       <c r="AY17" s="5">
-        <v>4606</v>
+        <v>3634</v>
       </c>
       <c r="AZ17" s="7">
-        <v>1.98</v>
+        <v>2.5099999999999998</v>
       </c>
       <c r="BA17" s="5">
         <v>108</v>
       </c>
       <c r="BB17" s="5">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="BC17" s="5">
         <v>7</v>
       </c>
       <c r="BD17" s="5">
         <v>2181</v>
       </c>
       <c r="BE17" s="5">
-        <v>473</v>
+        <v>600</v>
       </c>
       <c r="BF17" s="5">
         <v>140</v>
       </c>
       <c r="BG17" s="84">
         <v>16.18</v>
       </c>
       <c r="BH17" s="84">
         <v>2.96</v>
       </c>
       <c r="BI17" s="84">
         <v>13.22</v>
       </c>
       <c r="BJ17" s="84">
         <v>8.9499999999999993</v>
       </c>
       <c r="BK17" s="84">
         <v>6.58</v>
       </c>
       <c r="BL17" s="84">
         <v>4.8099999999999996</v>
       </c>
       <c r="BM17" s="84">
         <v>4.1399999999999997</v>
       </c>
@@ -10434,51 +9883,51 @@
       <c r="FD17" s="87">
         <v>8122</v>
       </c>
       <c r="FE17" s="87">
         <v>243092</v>
       </c>
       <c r="FF17" s="87">
         <v>110368</v>
       </c>
       <c r="FG17" s="87">
         <v>45367</v>
       </c>
       <c r="FH17" s="87">
         <v>12519</v>
       </c>
       <c r="FI17" s="87">
         <v>33962</v>
       </c>
       <c r="FJ17" s="87">
         <v>14473</v>
       </c>
       <c r="FK17" s="87">
         <v>132518</v>
       </c>
       <c r="FL17" s="87">
-        <v>81080</v>
+        <v>66804</v>
       </c>
       <c r="FM17" s="87">
         <v>16558</v>
       </c>
       <c r="FN17" s="87">
         <v>14428</v>
       </c>
       <c r="FO17" s="87">
         <v>46352</v>
       </c>
       <c r="FP17" s="87">
         <v>39402</v>
       </c>
       <c r="FQ17" s="87">
         <v>38667</v>
       </c>
       <c r="FR17" s="87">
         <v>13422</v>
       </c>
       <c r="FS17" s="87">
         <v>6772</v>
       </c>
       <c r="FT17" s="87">
         <v>6690</v>
       </c>
@@ -10696,84 +10145,84 @@
         <v>1594</v>
       </c>
       <c r="IN17" s="85">
         <v>545</v>
       </c>
       <c r="IO17" s="85">
         <v>6662</v>
       </c>
       <c r="IP17" s="85">
         <v>10643</v>
       </c>
       <c r="IQ17" s="85">
         <v>1787</v>
       </c>
       <c r="IR17" s="85">
         <v>9689</v>
       </c>
       <c r="IS17" s="87">
         <v>1592</v>
       </c>
       <c r="IT17" s="88">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:254" s="89" customFormat="1" ht="15" customHeight="1">
-      <c r="A18" s="136" t="s">
+      <c r="A18" s="194" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="136"/>
-[...6 lines deleted...]
-      <c r="I18" s="136"/>
+      <c r="B18" s="194"/>
+      <c r="C18" s="194"/>
+      <c r="D18" s="194"/>
+      <c r="E18" s="194"/>
+      <c r="F18" s="194"/>
+      <c r="G18" s="194"/>
+      <c r="H18" s="194"/>
+      <c r="I18" s="194"/>
       <c r="J18" s="83">
         <v>2</v>
       </c>
       <c r="K18" s="5">
         <v>102</v>
       </c>
       <c r="L18" s="6">
         <v>7499.9</v>
       </c>
       <c r="M18" s="7">
         <v>11.67</v>
       </c>
       <c r="N18" s="7">
         <v>2.4900000000000002</v>
       </c>
       <c r="O18" s="7">
         <v>9.18</v>
       </c>
       <c r="P18" s="5">
         <v>15115</v>
       </c>
       <c r="Q18" s="8">
-        <v>146105</v>
+        <v>130701</v>
       </c>
       <c r="R18" s="9">
         <v>53.2</v>
       </c>
       <c r="S18" s="8">
         <v>212067</v>
       </c>
       <c r="T18" s="8">
         <v>222183</v>
       </c>
       <c r="U18" s="8">
         <v>-10116</v>
       </c>
       <c r="V18" s="8">
         <v>23491</v>
       </c>
       <c r="W18" s="8">
         <v>3067</v>
       </c>
       <c r="X18" s="8">
         <v>10308</v>
       </c>
       <c r="Y18" s="8">
         <v>58590</v>
       </c>
@@ -10831,69 +10280,69 @@
       <c r="AQ18" s="8">
         <v>18280</v>
       </c>
       <c r="AR18" s="8">
         <v>216842</v>
       </c>
       <c r="AS18" s="10">
         <v>3263</v>
       </c>
       <c r="AT18" s="10">
         <v>-3604</v>
       </c>
       <c r="AU18" s="6" t="s">
         <v>307</v>
       </c>
       <c r="AV18" s="6" t="s">
         <v>307</v>
       </c>
       <c r="AW18" s="10">
         <v>46822</v>
       </c>
       <c r="AX18" s="6">
         <v>22</v>
       </c>
       <c r="AY18" s="5">
-        <v>12520</v>
+        <v>11200</v>
       </c>
       <c r="AZ18" s="7">
-        <v>1.46</v>
+        <v>1.63</v>
       </c>
       <c r="BA18" s="5" t="s">
         <v>307</v>
       </c>
       <c r="BB18" s="5" t="s">
         <v>307</v>
       </c>
       <c r="BC18" s="5" t="s">
         <v>307</v>
       </c>
       <c r="BD18" s="5">
         <v>4012</v>
       </c>
       <c r="BE18" s="5">
-        <v>320</v>
+        <v>358</v>
       </c>
       <c r="BF18" s="5">
         <v>62</v>
       </c>
       <c r="BG18" s="84">
         <v>11.98</v>
       </c>
       <c r="BH18" s="84">
         <v>2.56</v>
       </c>
       <c r="BI18" s="84">
         <v>9.42</v>
       </c>
       <c r="BJ18" s="84">
         <v>5.7</v>
       </c>
       <c r="BK18" s="84">
         <v>4.51</v>
       </c>
       <c r="BL18" s="84">
         <v>3.7</v>
       </c>
       <c r="BM18" s="84">
         <v>2</v>
       </c>
@@ -11182,51 +10631,51 @@
       <c r="FD18" s="87">
         <v>7110</v>
       </c>
       <c r="FE18" s="87">
         <v>325581</v>
       </c>
       <c r="FF18" s="87">
         <v>140076</v>
       </c>
       <c r="FG18" s="87">
         <v>65762</v>
       </c>
       <c r="FH18" s="87">
         <v>13830</v>
       </c>
       <c r="FI18" s="87">
         <v>47574</v>
       </c>
       <c r="FJ18" s="87">
         <v>20284</v>
       </c>
       <c r="FK18" s="87">
         <v>184252</v>
       </c>
       <c r="FL18" s="87">
-        <v>175127</v>
+        <v>159723</v>
       </c>
       <c r="FM18" s="87">
         <v>31482</v>
       </c>
       <c r="FN18" s="87">
         <v>31202</v>
       </c>
       <c r="FO18" s="87">
         <v>82857</v>
       </c>
       <c r="FP18" s="87">
         <v>82184</v>
       </c>
       <c r="FQ18" s="87">
         <v>29026</v>
       </c>
       <c r="FR18" s="87">
         <v>29022</v>
       </c>
       <c r="FS18" s="87">
         <v>25631</v>
       </c>
       <c r="FT18" s="87">
         <v>25017</v>
       </c>
@@ -11444,84 +10893,84 @@
         <v>3326</v>
       </c>
       <c r="IN18" s="85">
         <v>1309</v>
       </c>
       <c r="IO18" s="85">
         <v>12857</v>
       </c>
       <c r="IP18" s="85">
         <v>18994</v>
       </c>
       <c r="IQ18" s="85">
         <v>3263</v>
       </c>
       <c r="IR18" s="85">
         <v>25782</v>
       </c>
       <c r="IS18" s="87">
         <v>-3604</v>
       </c>
       <c r="IT18" s="88">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:254" s="89" customFormat="1" ht="15" customHeight="1">
-      <c r="A19" s="136" t="s">
+      <c r="A19" s="194" t="s">
         <v>184</v>
       </c>
-      <c r="B19" s="136"/>
-[...6 lines deleted...]
-      <c r="I19" s="136"/>
+      <c r="B19" s="194"/>
+      <c r="C19" s="194"/>
+      <c r="D19" s="194"/>
+      <c r="E19" s="194"/>
+      <c r="F19" s="194"/>
+      <c r="G19" s="194"/>
+      <c r="H19" s="194"/>
+      <c r="I19" s="194"/>
       <c r="J19" s="83">
         <v>3</v>
       </c>
       <c r="K19" s="5">
         <v>622</v>
       </c>
       <c r="L19" s="6">
         <v>1663.8</v>
       </c>
       <c r="M19" s="7">
         <v>15.04</v>
       </c>
       <c r="N19" s="7">
         <v>2.74</v>
       </c>
       <c r="O19" s="7">
         <v>12.3</v>
       </c>
       <c r="P19" s="5">
         <v>13009</v>
       </c>
       <c r="Q19" s="8">
-        <v>58307</v>
+        <v>44167</v>
       </c>
       <c r="R19" s="9">
         <v>62.5</v>
       </c>
       <c r="S19" s="8">
         <v>168241</v>
       </c>
       <c r="T19" s="8">
         <v>166780</v>
       </c>
       <c r="U19" s="8">
         <v>1461</v>
       </c>
       <c r="V19" s="8">
         <v>14779</v>
       </c>
       <c r="W19" s="8">
         <v>1147</v>
       </c>
       <c r="X19" s="8">
         <v>15093</v>
       </c>
       <c r="Y19" s="8">
         <v>38787</v>
       </c>
@@ -11579,69 +11028,69 @@
       <c r="AQ19" s="8">
         <v>9268</v>
       </c>
       <c r="AR19" s="8">
         <v>122348</v>
       </c>
       <c r="AS19" s="10">
         <v>1611</v>
       </c>
       <c r="AT19" s="10">
         <v>2205</v>
       </c>
       <c r="AU19" s="6">
         <v>19.7</v>
       </c>
       <c r="AV19" s="6">
         <v>1.8</v>
       </c>
       <c r="AW19" s="10">
         <v>30263</v>
       </c>
       <c r="AX19" s="6">
         <v>24.3</v>
       </c>
       <c r="AY19" s="5">
-        <v>3877</v>
+        <v>2937</v>
       </c>
       <c r="AZ19" s="7">
-        <v>2.14</v>
+        <v>2.82</v>
       </c>
       <c r="BA19" s="5">
         <v>146</v>
       </c>
       <c r="BB19" s="5">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="BC19" s="5">
         <v>13</v>
       </c>
       <c r="BD19" s="5">
         <v>2012</v>
       </c>
       <c r="BE19" s="5">
-        <v>519</v>
+        <v>685</v>
       </c>
       <c r="BF19" s="5">
         <v>182</v>
       </c>
       <c r="BG19" s="84">
         <v>16.68</v>
       </c>
       <c r="BH19" s="84">
         <v>3.02</v>
       </c>
       <c r="BI19" s="84">
         <v>13.66</v>
       </c>
       <c r="BJ19" s="84">
         <v>9.33</v>
       </c>
       <c r="BK19" s="84">
         <v>6.82</v>
       </c>
       <c r="BL19" s="84">
         <v>4.9400000000000004</v>
       </c>
       <c r="BM19" s="84">
         <v>4.3899999999999997</v>
       </c>
@@ -11930,51 +11379,51 @@
       <c r="FD19" s="87">
         <v>8242</v>
       </c>
       <c r="FE19" s="87">
         <v>233260</v>
       </c>
       <c r="FF19" s="87">
         <v>106827</v>
       </c>
       <c r="FG19" s="87">
         <v>42936</v>
       </c>
       <c r="FH19" s="87">
         <v>12363</v>
       </c>
       <c r="FI19" s="87">
         <v>32339</v>
       </c>
       <c r="FJ19" s="87">
         <v>13781</v>
       </c>
       <c r="FK19" s="87">
         <v>126352</v>
       </c>
       <c r="FL19" s="87">
-        <v>69870</v>
+        <v>55730</v>
       </c>
       <c r="FM19" s="87">
         <v>14779</v>
       </c>
       <c r="FN19" s="87">
         <v>12429</v>
       </c>
       <c r="FO19" s="87">
         <v>42001</v>
       </c>
       <c r="FP19" s="87">
         <v>34303</v>
       </c>
       <c r="FQ19" s="87">
         <v>39816</v>
       </c>
       <c r="FR19" s="87">
         <v>11563</v>
       </c>
       <c r="FS19" s="87">
         <v>4524</v>
       </c>
       <c r="FT19" s="87">
         <v>4505</v>
       </c>
@@ -12193,83 +11642,83 @@
       </c>
       <c r="IN19" s="85">
         <v>454</v>
       </c>
       <c r="IO19" s="85">
         <v>5924</v>
       </c>
       <c r="IP19" s="85">
         <v>9647</v>
       </c>
       <c r="IQ19" s="85">
         <v>1611</v>
       </c>
       <c r="IR19" s="85">
         <v>7771</v>
       </c>
       <c r="IS19" s="87">
         <v>2205</v>
       </c>
       <c r="IT19" s="88">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:254" s="91" customFormat="1" ht="30" customHeight="1">
       <c r="A20" s="90"/>
-      <c r="B20" s="135" t="s">
+      <c r="B20" s="193" t="s">
         <v>253</v>
       </c>
-      <c r="C20" s="135"/>
-[...5 lines deleted...]
-      <c r="I20" s="135"/>
+      <c r="C20" s="193"/>
+      <c r="D20" s="193"/>
+      <c r="E20" s="193"/>
+      <c r="F20" s="193"/>
+      <c r="G20" s="193"/>
+      <c r="H20" s="193"/>
+      <c r="I20" s="193"/>
       <c r="J20" s="83">
         <v>4</v>
       </c>
       <c r="K20" s="5">
         <v>101</v>
       </c>
       <c r="L20" s="6">
         <v>3292</v>
       </c>
       <c r="M20" s="7">
         <v>16.190000000000001</v>
       </c>
       <c r="N20" s="7">
         <v>2.58</v>
       </c>
       <c r="O20" s="7">
         <v>13.61</v>
       </c>
       <c r="P20" s="5">
         <v>13439</v>
       </c>
       <c r="Q20" s="8">
-        <v>65889</v>
+        <v>48445</v>
       </c>
       <c r="R20" s="9">
         <v>63.5</v>
       </c>
       <c r="S20" s="8">
         <v>141203</v>
       </c>
       <c r="T20" s="8">
         <v>149203</v>
       </c>
       <c r="U20" s="8">
         <v>-8000</v>
       </c>
       <c r="V20" s="8">
         <v>15636</v>
       </c>
       <c r="W20" s="8">
         <v>1022</v>
       </c>
       <c r="X20" s="8">
         <v>6614</v>
       </c>
       <c r="Y20" s="8">
         <v>38474</v>
       </c>
@@ -12327,69 +11776,69 @@
       <c r="AQ20" s="8">
         <v>14628</v>
       </c>
       <c r="AR20" s="8">
         <v>141516</v>
       </c>
       <c r="AS20" s="10">
         <v>2247</v>
       </c>
       <c r="AT20" s="10">
         <v>1318</v>
       </c>
       <c r="AU20" s="6">
         <v>17.600000000000001</v>
       </c>
       <c r="AV20" s="6">
         <v>0.9</v>
       </c>
       <c r="AW20" s="10">
         <v>33164</v>
       </c>
       <c r="AX20" s="6">
         <v>23.2</v>
       </c>
       <c r="AY20" s="5">
-        <v>4070</v>
+        <v>2992</v>
       </c>
       <c r="AZ20" s="7">
-        <v>2.17</v>
+        <v>2.95</v>
       </c>
       <c r="BA20" s="5">
         <v>81</v>
       </c>
       <c r="BB20" s="5">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="BC20" s="5">
         <v>4</v>
       </c>
       <c r="BD20" s="5">
         <v>2048</v>
       </c>
       <c r="BE20" s="5">
-        <v>503</v>
+        <v>685</v>
       </c>
       <c r="BF20" s="5">
         <v>101</v>
       </c>
       <c r="BG20" s="84">
         <v>17.940000000000001</v>
       </c>
       <c r="BH20" s="84">
         <v>2.83</v>
       </c>
       <c r="BI20" s="84">
         <v>15.11</v>
       </c>
       <c r="BJ20" s="84">
         <v>9.44</v>
       </c>
       <c r="BK20" s="84">
         <v>7.18</v>
       </c>
       <c r="BL20" s="84">
         <v>6.36</v>
       </c>
       <c r="BM20" s="84">
         <v>3.08</v>
       </c>
@@ -12678,51 +12127,51 @@
       <c r="FD20" s="87">
         <v>5402</v>
       </c>
       <c r="FE20" s="87">
         <v>166188</v>
       </c>
       <c r="FF20" s="87">
         <v>76161</v>
       </c>
       <c r="FG20" s="87">
         <v>36825</v>
       </c>
       <c r="FH20" s="87">
         <v>7699</v>
       </c>
       <c r="FI20" s="87">
         <v>26099</v>
       </c>
       <c r="FJ20" s="87">
         <v>16517</v>
       </c>
       <c r="FK20" s="87">
         <v>89879</v>
       </c>
       <c r="FL20" s="87">
-        <v>76258</v>
+        <v>58814</v>
       </c>
       <c r="FM20" s="87">
         <v>15811</v>
       </c>
       <c r="FN20" s="87">
         <v>14720</v>
       </c>
       <c r="FO20" s="87">
         <v>44779</v>
       </c>
       <c r="FP20" s="87">
         <v>38433</v>
       </c>
       <c r="FQ20" s="87">
         <v>19576</v>
       </c>
       <c r="FR20" s="87">
         <v>10369</v>
       </c>
       <c r="FS20" s="87">
         <v>4020</v>
       </c>
       <c r="FT20" s="87">
         <v>4014</v>
       </c>
@@ -12972,51 +12421,51 @@
       <c r="G21" s="90"/>
       <c r="H21" s="90"/>
       <c r="I21" s="92"/>
       <c r="J21" s="83">
         <v>5</v>
       </c>
       <c r="K21" s="5">
         <v>61</v>
       </c>
       <c r="L21" s="6">
         <v>3209.3</v>
       </c>
       <c r="M21" s="7">
         <v>20.170000000000002</v>
       </c>
       <c r="N21" s="7">
         <v>3.87</v>
       </c>
       <c r="O21" s="7">
         <v>16.3</v>
       </c>
       <c r="P21" s="5">
         <v>7285</v>
       </c>
       <c r="Q21" s="8">
-        <v>23399</v>
+        <v>19375</v>
       </c>
       <c r="R21" s="9">
         <v>65.900000000000006</v>
       </c>
       <c r="S21" s="8">
         <v>61026</v>
       </c>
       <c r="T21" s="8">
         <v>63254</v>
       </c>
       <c r="U21" s="8">
         <v>-2228</v>
       </c>
       <c r="V21" s="8">
         <v>15071</v>
       </c>
       <c r="W21" s="8">
         <v>357</v>
       </c>
       <c r="X21" s="8">
         <v>12486</v>
       </c>
       <c r="Y21" s="8">
         <v>30292</v>
       </c>
@@ -13074,69 +12523,69 @@
       <c r="AQ21" s="8">
         <v>10798</v>
       </c>
       <c r="AR21" s="8">
         <v>62999</v>
       </c>
       <c r="AS21" s="10">
         <v>1130</v>
       </c>
       <c r="AT21" s="10">
         <v>6844</v>
       </c>
       <c r="AU21" s="6">
         <v>81</v>
       </c>
       <c r="AV21" s="6">
         <v>9.8000000000000007</v>
       </c>
       <c r="AW21" s="10">
         <v>28566</v>
       </c>
       <c r="AX21" s="6">
         <v>40.9</v>
       </c>
       <c r="AY21" s="5">
-        <v>1160</v>
+        <v>961</v>
       </c>
       <c r="AZ21" s="7">
-        <v>2.98</v>
+        <v>3.6</v>
       </c>
       <c r="BA21" s="5">
         <v>340</v>
       </c>
       <c r="BB21" s="5">
-        <v>292</v>
+        <v>353</v>
       </c>
       <c r="BC21" s="5">
         <v>21</v>
       </c>
       <c r="BD21" s="5">
         <v>1416</v>
       </c>
       <c r="BE21" s="5">
-        <v>1221</v>
+        <v>1474</v>
       </c>
       <c r="BF21" s="5">
         <v>89</v>
       </c>
       <c r="BG21" s="84">
         <v>20.5</v>
       </c>
       <c r="BH21" s="84">
         <v>3.98</v>
       </c>
       <c r="BI21" s="84">
         <v>16.52</v>
       </c>
       <c r="BJ21" s="84">
         <v>8.6999999999999993</v>
       </c>
       <c r="BK21" s="84">
         <v>3.2</v>
       </c>
       <c r="BL21" s="84">
         <v>5.89</v>
       </c>
       <c r="BM21" s="84">
         <v>2.81</v>
       </c>
@@ -13425,51 +12874,51 @@
       <c r="FD21" s="87">
         <v>6296</v>
       </c>
       <c r="FE21" s="87">
         <v>68048</v>
       </c>
       <c r="FF21" s="87">
         <v>39754</v>
       </c>
       <c r="FG21" s="87">
         <v>26332</v>
       </c>
       <c r="FH21" s="87">
         <v>5557</v>
       </c>
       <c r="FI21" s="87">
         <v>4582</v>
       </c>
       <c r="FJ21" s="87">
         <v>2156</v>
       </c>
       <c r="FK21" s="87">
         <v>28270</v>
       </c>
       <c r="FL21" s="87">
-        <v>28409</v>
+        <v>24385</v>
       </c>
       <c r="FM21" s="87">
         <v>8112</v>
       </c>
       <c r="FN21" s="87">
         <v>8077</v>
       </c>
       <c r="FO21" s="87">
         <v>13246</v>
       </c>
       <c r="FP21" s="87">
         <v>13196</v>
       </c>
       <c r="FQ21" s="87">
         <v>5021</v>
       </c>
       <c r="FR21" s="87">
         <v>5010</v>
       </c>
       <c r="FS21" s="87">
         <v>114</v>
       </c>
       <c r="FT21" s="87">
         <v>114</v>
       </c>
@@ -13719,51 +13168,51 @@
       <c r="G22" s="90"/>
       <c r="H22" s="90"/>
       <c r="I22" s="92"/>
       <c r="J22" s="83">
         <v>6</v>
       </c>
       <c r="K22" s="5">
         <v>139</v>
       </c>
       <c r="L22" s="6">
         <v>964.4</v>
       </c>
       <c r="M22" s="7">
         <v>13.63</v>
       </c>
       <c r="N22" s="7">
         <v>2.0499999999999998</v>
       </c>
       <c r="O22" s="7">
         <v>11.58</v>
       </c>
       <c r="P22" s="5">
         <v>15095</v>
       </c>
       <c r="Q22" s="8">
-        <v>87980</v>
+        <v>55214</v>
       </c>
       <c r="R22" s="9">
         <v>61.3</v>
       </c>
       <c r="S22" s="8">
         <v>266203</v>
       </c>
       <c r="T22" s="8">
         <v>249480</v>
       </c>
       <c r="U22" s="8">
         <v>16723</v>
       </c>
       <c r="V22" s="8">
         <v>17762</v>
       </c>
       <c r="W22" s="8">
         <v>1488</v>
       </c>
       <c r="X22" s="8">
         <v>32997</v>
       </c>
       <c r="Y22" s="8">
         <v>54013</v>
       </c>
@@ -13821,69 +13270,69 @@
       <c r="AQ22" s="8">
         <v>6085</v>
       </c>
       <c r="AR22" s="8">
         <v>136266</v>
       </c>
       <c r="AS22" s="10">
         <v>1374</v>
       </c>
       <c r="AT22" s="10">
         <v>4042</v>
       </c>
       <c r="AU22" s="6">
         <v>17.899999999999999</v>
       </c>
       <c r="AV22" s="6">
         <v>2.9</v>
       </c>
       <c r="AW22" s="10">
         <v>35247</v>
       </c>
       <c r="AX22" s="6">
         <v>25.1</v>
       </c>
       <c r="AY22" s="5">
-        <v>6455</v>
+        <v>4051</v>
       </c>
       <c r="AZ22" s="7">
-        <v>1.59</v>
+        <v>2.54</v>
       </c>
       <c r="BA22" s="5">
         <v>296</v>
       </c>
       <c r="BB22" s="5">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="BC22" s="5">
         <v>42</v>
       </c>
       <c r="BD22" s="5">
         <v>2586</v>
       </c>
       <c r="BE22" s="5">
-        <v>401</v>
+        <v>638</v>
       </c>
       <c r="BF22" s="5">
         <v>365</v>
       </c>
       <c r="BG22" s="84">
         <v>14.71</v>
       </c>
       <c r="BH22" s="84">
         <v>2.25</v>
       </c>
       <c r="BI22" s="84">
         <v>12.46</v>
       </c>
       <c r="BJ22" s="84">
         <v>9.18</v>
       </c>
       <c r="BK22" s="84">
         <v>7.62</v>
       </c>
       <c r="BL22" s="84">
         <v>3.84</v>
       </c>
       <c r="BM22" s="84">
         <v>5.34</v>
       </c>
@@ -14172,51 +13621,51 @@
       <c r="FD22" s="87">
         <v>23935</v>
       </c>
       <c r="FE22" s="87">
         <v>488032</v>
       </c>
       <c r="FF22" s="87">
         <v>194487</v>
       </c>
       <c r="FG22" s="87">
         <v>69361</v>
       </c>
       <c r="FH22" s="87">
         <v>23515</v>
       </c>
       <c r="FI22" s="87">
         <v>42585</v>
       </c>
       <c r="FJ22" s="87">
         <v>25833</v>
       </c>
       <c r="FK22" s="87">
         <v>293440</v>
       </c>
       <c r="FL22" s="87">
-        <v>102865</v>
+        <v>70099</v>
       </c>
       <c r="FM22" s="87">
         <v>20744</v>
       </c>
       <c r="FN22" s="87">
         <v>17065</v>
       </c>
       <c r="FO22" s="87">
         <v>69115</v>
       </c>
       <c r="FP22" s="87">
         <v>50972</v>
       </c>
       <c r="FQ22" s="87">
         <v>117039</v>
       </c>
       <c r="FR22" s="87">
         <v>14885</v>
       </c>
       <c r="FS22" s="87">
         <v>3560</v>
       </c>
       <c r="FT22" s="87">
         <v>3560</v>
       </c>
@@ -14466,51 +13915,51 @@
       <c r="G23" s="93"/>
       <c r="H23" s="93"/>
       <c r="I23" s="94"/>
       <c r="J23" s="83">
         <v>7</v>
       </c>
       <c r="K23" s="5">
         <v>61</v>
       </c>
       <c r="L23" s="6">
         <v>1786</v>
       </c>
       <c r="M23" s="7">
         <v>16.989999999999998</v>
       </c>
       <c r="N23" s="7">
         <v>2.77</v>
       </c>
       <c r="O23" s="7">
         <v>14.22</v>
       </c>
       <c r="P23" s="5">
         <v>14626</v>
       </c>
       <c r="Q23" s="8">
-        <v>51642</v>
+        <v>40722</v>
       </c>
       <c r="R23" s="9">
         <v>59.1</v>
       </c>
       <c r="S23" s="8">
         <v>132545</v>
       </c>
       <c r="T23" s="8">
         <v>139591</v>
       </c>
       <c r="U23" s="8">
         <v>-7046</v>
       </c>
       <c r="V23" s="8">
         <v>9814</v>
       </c>
       <c r="W23" s="8">
         <v>673</v>
       </c>
       <c r="X23" s="8">
         <v>2095</v>
       </c>
       <c r="Y23" s="8">
         <v>36875</v>
       </c>
@@ -14568,69 +14017,69 @@
       <c r="AQ23" s="8">
         <v>9251</v>
       </c>
       <c r="AR23" s="8">
         <v>128037</v>
       </c>
       <c r="AS23" s="10">
         <v>1670</v>
       </c>
       <c r="AT23" s="10">
         <v>1412</v>
       </c>
       <c r="AU23" s="6">
         <v>82.2</v>
       </c>
       <c r="AV23" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="AW23" s="10">
         <v>36082</v>
       </c>
       <c r="AX23" s="6">
         <v>27.9</v>
       </c>
       <c r="AY23" s="5">
-        <v>3040</v>
+        <v>2397</v>
       </c>
       <c r="AZ23" s="7">
-        <v>2.5099999999999998</v>
+        <v>3.18</v>
       </c>
       <c r="BA23" s="5">
         <v>83</v>
       </c>
       <c r="BB23" s="5">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="BC23" s="5">
         <v>8</v>
       </c>
       <c r="BD23" s="5">
         <v>2124</v>
       </c>
       <c r="BE23" s="5">
-        <v>699</v>
+        <v>886</v>
       </c>
       <c r="BF23" s="5">
         <v>202</v>
       </c>
       <c r="BG23" s="84">
         <v>18.22</v>
       </c>
       <c r="BH23" s="84">
         <v>3.03</v>
       </c>
       <c r="BI23" s="84">
         <v>15.19</v>
       </c>
       <c r="BJ23" s="84">
         <v>10.28</v>
       </c>
       <c r="BK23" s="84">
         <v>7.19</v>
       </c>
       <c r="BL23" s="84">
         <v>3.55</v>
       </c>
       <c r="BM23" s="84">
         <v>6.73</v>
       </c>
@@ -14919,51 +14368,51 @@
       <c r="FD23" s="87">
         <v>2400</v>
       </c>
       <c r="FE23" s="87">
         <v>126466</v>
       </c>
       <c r="FF23" s="87">
         <v>67789</v>
       </c>
       <c r="FG23" s="87">
         <v>36195</v>
       </c>
       <c r="FH23" s="87">
         <v>8831</v>
       </c>
       <c r="FI23" s="87">
         <v>19104</v>
       </c>
       <c r="FJ23" s="87">
         <v>10641</v>
       </c>
       <c r="FK23" s="87">
         <v>58661</v>
       </c>
       <c r="FL23" s="87">
-        <v>57526</v>
+        <v>46606</v>
       </c>
       <c r="FM23" s="87">
         <v>13483</v>
       </c>
       <c r="FN23" s="87">
         <v>12988</v>
       </c>
       <c r="FO23" s="87">
         <v>30115</v>
       </c>
       <c r="FP23" s="87">
         <v>29085</v>
       </c>
       <c r="FQ23" s="87">
         <v>7206</v>
       </c>
       <c r="FR23" s="87">
         <v>5884</v>
       </c>
       <c r="FS23" s="87">
         <v>4109</v>
       </c>
       <c r="FT23" s="87">
         <v>4109</v>
       </c>
@@ -15213,51 +14662,51 @@
       <c r="G24" s="93"/>
       <c r="H24" s="93"/>
       <c r="I24" s="94"/>
       <c r="J24" s="83">
         <v>8</v>
       </c>
       <c r="K24" s="5">
         <v>33</v>
       </c>
       <c r="L24" s="6">
         <v>1832.6</v>
       </c>
       <c r="M24" s="7">
         <v>19.41</v>
       </c>
       <c r="N24" s="7">
         <v>3.88</v>
       </c>
       <c r="O24" s="7">
         <v>15.53</v>
       </c>
       <c r="P24" s="5">
         <v>13973</v>
       </c>
       <c r="Q24" s="8">
-        <v>18568</v>
+        <v>15252</v>
       </c>
       <c r="R24" s="9">
         <v>68.599999999999994</v>
       </c>
       <c r="S24" s="8">
         <v>50016</v>
       </c>
       <c r="T24" s="8">
         <v>52293</v>
       </c>
       <c r="U24" s="8">
         <v>-2277</v>
       </c>
       <c r="V24" s="8">
         <v>8379</v>
       </c>
       <c r="W24" s="8">
         <v>347</v>
       </c>
       <c r="X24" s="8">
         <v>5755</v>
       </c>
       <c r="Y24" s="8">
         <v>19990</v>
       </c>
@@ -15315,69 +14764,69 @@
       <c r="AQ24" s="8">
         <v>7736</v>
       </c>
       <c r="AR24" s="8">
         <v>40114</v>
       </c>
       <c r="AS24" s="10">
         <v>775</v>
       </c>
       <c r="AT24" s="10">
         <v>782</v>
       </c>
       <c r="AU24" s="6">
         <v>14.4</v>
       </c>
       <c r="AV24" s="6">
         <v>1.9</v>
       </c>
       <c r="AW24" s="10">
         <v>15313</v>
       </c>
       <c r="AX24" s="6">
         <v>37.4</v>
       </c>
       <c r="AY24" s="5">
-        <v>957</v>
+        <v>786</v>
       </c>
       <c r="AZ24" s="7">
-        <v>2.2000000000000002</v>
+        <v>2.68</v>
       </c>
       <c r="BA24" s="5">
         <v>40</v>
       </c>
       <c r="BB24" s="5">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="BC24" s="5">
         <v>4</v>
       </c>
       <c r="BD24" s="5">
         <v>789</v>
       </c>
       <c r="BE24" s="5">
-        <v>825</v>
+        <v>1004</v>
       </c>
       <c r="BF24" s="5">
         <v>84</v>
       </c>
       <c r="BG24" s="84">
         <v>20.8</v>
       </c>
       <c r="BH24" s="84">
         <v>4.1500000000000004</v>
       </c>
       <c r="BI24" s="84">
         <v>16.649999999999999</v>
       </c>
       <c r="BJ24" s="84">
         <v>12.26</v>
       </c>
       <c r="BK24" s="84">
         <v>10.039999999999999</v>
       </c>
       <c r="BL24" s="84">
         <v>9.1999999999999993</v>
       </c>
       <c r="BM24" s="84">
         <v>3.06</v>
       </c>
@@ -15666,51 +15115,51 @@
       <c r="FD24" s="87">
         <v>4360</v>
       </c>
       <c r="FE24" s="87">
         <v>57936</v>
       </c>
       <c r="FF24" s="87">
         <v>32952</v>
       </c>
       <c r="FG24" s="87">
         <v>17530</v>
       </c>
       <c r="FH24" s="87">
         <v>5552</v>
       </c>
       <c r="FI24" s="87">
         <v>5831</v>
       </c>
       <c r="FJ24" s="87">
         <v>2596</v>
       </c>
       <c r="FK24" s="87">
         <v>24950</v>
       </c>
       <c r="FL24" s="87">
-        <v>21759</v>
+        <v>18443</v>
       </c>
       <c r="FM24" s="87">
         <v>9626</v>
       </c>
       <c r="FN24" s="87">
         <v>8108</v>
       </c>
       <c r="FO24" s="87">
         <v>10835</v>
       </c>
       <c r="FP24" s="87">
         <v>8225</v>
       </c>
       <c r="FQ24" s="87">
         <v>3339</v>
       </c>
       <c r="FR24" s="87">
         <v>3191</v>
       </c>
       <c r="FS24" s="87">
         <v>577</v>
       </c>
       <c r="FT24" s="87">
         <v>577</v>
       </c>
@@ -15954,51 +15403,51 @@
         <v>3</v>
       </c>
       <c r="I25" s="95"/>
       <c r="J25" s="83">
         <v>9</v>
       </c>
       <c r="K25" s="5">
         <v>52</v>
       </c>
       <c r="L25" s="6">
         <v>1689.3</v>
       </c>
       <c r="M25" s="7">
         <v>16.5</v>
       </c>
       <c r="N25" s="7">
         <v>3.82</v>
       </c>
       <c r="O25" s="7">
         <v>12.68</v>
       </c>
       <c r="P25" s="5">
         <v>9918</v>
       </c>
       <c r="Q25" s="8">
-        <v>36204</v>
+        <v>33556</v>
       </c>
       <c r="R25" s="9">
         <v>64.8</v>
       </c>
       <c r="S25" s="8">
         <v>105036</v>
       </c>
       <c r="T25" s="8">
         <v>112058</v>
       </c>
       <c r="U25" s="8">
         <v>-7022</v>
       </c>
       <c r="V25" s="8">
         <v>16485</v>
       </c>
       <c r="W25" s="8">
         <v>1230</v>
       </c>
       <c r="X25" s="8">
         <v>8233</v>
       </c>
       <c r="Y25" s="8">
         <v>25651</v>
       </c>
@@ -16056,69 +15505,69 @@
       <c r="AQ25" s="8">
         <v>10774</v>
       </c>
       <c r="AR25" s="8">
         <v>101191</v>
       </c>
       <c r="AS25" s="10">
         <v>1544</v>
       </c>
       <c r="AT25" s="10">
         <v>4119</v>
       </c>
       <c r="AU25" s="6">
         <v>120.3</v>
       </c>
       <c r="AV25" s="6">
         <v>3.9</v>
       </c>
       <c r="AW25" s="10">
         <v>26018</v>
       </c>
       <c r="AX25" s="6">
         <v>24.7</v>
       </c>
       <c r="AY25" s="5">
-        <v>2194</v>
+        <v>2034</v>
       </c>
       <c r="AZ25" s="7">
-        <v>2.91</v>
+        <v>3.14</v>
       </c>
       <c r="BA25" s="5">
         <v>249</v>
       </c>
       <c r="BB25" s="5">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="BC25" s="5">
         <v>24</v>
       </c>
       <c r="BD25" s="5">
         <v>1577</v>
       </c>
       <c r="BE25" s="5">
-        <v>719</v>
+        <v>775</v>
       </c>
       <c r="BF25" s="5">
         <v>154</v>
       </c>
       <c r="BG25" s="84">
         <v>18.41</v>
       </c>
       <c r="BH25" s="84">
         <v>4.04</v>
       </c>
       <c r="BI25" s="84">
         <v>14.37</v>
       </c>
       <c r="BJ25" s="84">
         <v>11.52</v>
       </c>
       <c r="BK25" s="84">
         <v>9.1</v>
       </c>
       <c r="BL25" s="84">
         <v>7.66</v>
       </c>
       <c r="BM25" s="84">
         <v>3.86</v>
       </c>
@@ -16407,51 +15856,51 @@
       <c r="FD25" s="87">
         <v>3480</v>
       </c>
       <c r="FE25" s="87">
         <v>131356</v>
       </c>
       <c r="FF25" s="87">
         <v>69614</v>
       </c>
       <c r="FG25" s="87">
         <v>40749</v>
       </c>
       <c r="FH25" s="87">
         <v>9775</v>
       </c>
       <c r="FI25" s="87">
         <v>12895</v>
       </c>
       <c r="FJ25" s="87">
         <v>6588</v>
       </c>
       <c r="FK25" s="87">
         <v>61729</v>
       </c>
       <c r="FL25" s="87">
-        <v>53853</v>
+        <v>51205</v>
       </c>
       <c r="FM25" s="87">
         <v>6601</v>
       </c>
       <c r="FN25" s="87">
         <v>6103</v>
       </c>
       <c r="FO25" s="87">
         <v>20163</v>
       </c>
       <c r="FP25" s="87">
         <v>18112</v>
       </c>
       <c r="FQ25" s="87">
         <v>17975</v>
       </c>
       <c r="FR25" s="87">
         <v>17649</v>
       </c>
       <c r="FS25" s="87">
         <v>10784</v>
       </c>
       <c r="FT25" s="87">
         <v>10665</v>
       </c>
@@ -16702,51 +16151,51 @@
       <c r="G26" s="90"/>
       <c r="H26" s="90"/>
       <c r="I26" s="92"/>
       <c r="J26" s="83">
         <v>10</v>
       </c>
       <c r="K26" s="5">
         <v>26</v>
       </c>
       <c r="L26" s="6">
         <v>590.1</v>
       </c>
       <c r="M26" s="7">
         <v>15.26</v>
       </c>
       <c r="N26" s="7">
         <v>2.34</v>
       </c>
       <c r="O26" s="7">
         <v>12.92</v>
       </c>
       <c r="P26" s="5">
         <v>12864</v>
       </c>
       <c r="Q26" s="8">
-        <v>31969</v>
+        <v>21673</v>
       </c>
       <c r="R26" s="9">
         <v>63.5</v>
       </c>
       <c r="S26" s="8">
         <v>239767</v>
       </c>
       <c r="T26" s="8">
         <v>259956</v>
       </c>
       <c r="U26" s="8">
         <v>-20189</v>
       </c>
       <c r="V26" s="8">
         <v>9960</v>
       </c>
       <c r="W26" s="8">
         <v>554</v>
       </c>
       <c r="X26" s="8">
         <v>-10783</v>
       </c>
       <c r="Y26" s="8">
         <v>13170</v>
       </c>
@@ -16804,69 +16253,69 @@
       <c r="AQ26" s="8">
         <v>8785</v>
       </c>
       <c r="AR26" s="8">
         <v>88639</v>
       </c>
       <c r="AS26" s="10">
         <v>1056</v>
       </c>
       <c r="AT26" s="10">
         <v>-1570</v>
       </c>
       <c r="AU26" s="6" t="s">
         <v>307</v>
       </c>
       <c r="AV26" s="6" t="s">
         <v>307</v>
       </c>
       <c r="AW26" s="10">
         <v>23004</v>
       </c>
       <c r="AX26" s="6">
         <v>26.4</v>
       </c>
       <c r="AY26" s="5">
-        <v>2095</v>
+        <v>1420</v>
       </c>
       <c r="AZ26" s="7">
-        <v>2.72</v>
+        <v>4.0199999999999996</v>
       </c>
       <c r="BA26" s="5" t="s">
         <v>307</v>
       </c>
       <c r="BB26" s="5" t="s">
         <v>307</v>
       </c>
       <c r="BC26" s="5" t="s">
         <v>307</v>
       </c>
       <c r="BD26" s="5">
         <v>1507</v>
       </c>
       <c r="BE26" s="5">
-        <v>720</v>
+        <v>1061</v>
       </c>
       <c r="BF26" s="5">
         <v>390</v>
       </c>
       <c r="BG26" s="84">
         <v>28.73</v>
       </c>
       <c r="BH26" s="84">
         <v>4.9800000000000004</v>
       </c>
       <c r="BI26" s="84">
         <v>23.75</v>
       </c>
       <c r="BJ26" s="84">
         <v>18.05</v>
       </c>
       <c r="BK26" s="84">
         <v>9.51</v>
       </c>
       <c r="BL26" s="84">
         <v>6.12</v>
       </c>
       <c r="BM26" s="84">
         <v>11.93</v>
       </c>
@@ -17155,51 +16604,51 @@
       <c r="FD26" s="87">
         <v>-4338</v>
       </c>
       <c r="FE26" s="87">
         <v>132966</v>
       </c>
       <c r="FF26" s="87">
         <v>67928</v>
       </c>
       <c r="FG26" s="87">
         <v>26377</v>
       </c>
       <c r="FH26" s="87">
         <v>19775</v>
       </c>
       <c r="FI26" s="87">
         <v>18424</v>
       </c>
       <c r="FJ26" s="87">
         <v>10297</v>
       </c>
       <c r="FK26" s="87">
         <v>64710</v>
       </c>
       <c r="FL26" s="87">
-        <v>39986</v>
+        <v>29690</v>
       </c>
       <c r="FM26" s="87">
         <v>36736</v>
       </c>
       <c r="FN26" s="87">
         <v>8684</v>
       </c>
       <c r="FO26" s="87">
         <v>48467</v>
       </c>
       <c r="FP26" s="87">
         <v>16027</v>
       </c>
       <c r="FQ26" s="87">
         <v>19812</v>
       </c>
       <c r="FR26" s="87">
         <v>8017</v>
       </c>
       <c r="FS26" s="87">
         <v>2288</v>
       </c>
       <c r="FT26" s="87">
         <v>2110</v>
       </c>
@@ -17450,51 +16899,51 @@
       <c r="G27" s="90"/>
       <c r="H27" s="90"/>
       <c r="I27" s="92"/>
       <c r="J27" s="83">
         <v>11</v>
       </c>
       <c r="K27" s="5">
         <v>143</v>
       </c>
       <c r="L27" s="6">
         <v>1056.5</v>
       </c>
       <c r="M27" s="7">
         <v>11.96</v>
       </c>
       <c r="N27" s="7">
         <v>2.48</v>
       </c>
       <c r="O27" s="7">
         <v>9.48</v>
       </c>
       <c r="P27" s="5">
         <v>13406</v>
       </c>
       <c r="Q27" s="8">
-        <v>60858</v>
+        <v>55110</v>
       </c>
       <c r="R27" s="9">
         <v>60.8</v>
       </c>
       <c r="S27" s="8">
         <v>176736</v>
       </c>
       <c r="T27" s="8">
         <v>175018</v>
       </c>
       <c r="U27" s="8">
         <v>1718</v>
       </c>
       <c r="V27" s="8">
         <v>14305</v>
       </c>
       <c r="W27" s="8">
         <v>1549</v>
       </c>
       <c r="X27" s="8">
         <v>14474</v>
       </c>
       <c r="Y27" s="8">
         <v>40202</v>
       </c>
@@ -17552,69 +17001,69 @@
       <c r="AQ27" s="8">
         <v>9214</v>
       </c>
       <c r="AR27" s="8">
         <v>151188</v>
       </c>
       <c r="AS27" s="10">
         <v>1997</v>
       </c>
       <c r="AT27" s="10">
         <v>-667</v>
       </c>
       <c r="AU27" s="6" t="s">
         <v>307</v>
       </c>
       <c r="AV27" s="6" t="s">
         <v>307</v>
       </c>
       <c r="AW27" s="10">
         <v>28603</v>
       </c>
       <c r="AX27" s="6">
         <v>19</v>
       </c>
       <c r="AY27" s="5">
-        <v>5088</v>
+        <v>4608</v>
       </c>
       <c r="AZ27" s="7">
-        <v>2.4700000000000002</v>
+        <v>2.73</v>
       </c>
       <c r="BA27" s="5" t="s">
         <v>307</v>
       </c>
       <c r="BB27" s="5" t="s">
         <v>307</v>
       </c>
       <c r="BC27" s="5" t="s">
         <v>307</v>
       </c>
       <c r="BD27" s="5">
         <v>2392</v>
       </c>
       <c r="BE27" s="5">
-        <v>470</v>
+        <v>519</v>
       </c>
       <c r="BF27" s="5">
         <v>271</v>
       </c>
       <c r="BG27" s="84">
         <v>13.19</v>
       </c>
       <c r="BH27" s="84">
         <v>2.65</v>
       </c>
       <c r="BI27" s="84">
         <v>10.54</v>
       </c>
       <c r="BJ27" s="84">
         <v>6.87</v>
       </c>
       <c r="BK27" s="84">
         <v>5.24</v>
       </c>
       <c r="BL27" s="84">
         <v>3.37</v>
       </c>
       <c r="BM27" s="84">
         <v>3.5</v>
       </c>
@@ -17903,51 +17352,51 @@
       <c r="FD27" s="87">
         <v>669</v>
       </c>
       <c r="FE27" s="87">
         <v>195585</v>
       </c>
       <c r="FF27" s="87">
         <v>107105</v>
       </c>
       <c r="FG27" s="87">
         <v>36180</v>
       </c>
       <c r="FH27" s="87">
         <v>8686</v>
       </c>
       <c r="FI27" s="87">
         <v>55471</v>
       </c>
       <c r="FJ27" s="87">
         <v>11333</v>
       </c>
       <c r="FK27" s="87">
         <v>88407</v>
       </c>
       <c r="FL27" s="87">
-        <v>73705</v>
+        <v>67957</v>
       </c>
       <c r="FM27" s="87">
         <v>12796</v>
       </c>
       <c r="FN27" s="87">
         <v>12070</v>
       </c>
       <c r="FO27" s="87">
         <v>42517</v>
       </c>
       <c r="FP27" s="87">
         <v>39597</v>
       </c>
       <c r="FQ27" s="87">
         <v>13527</v>
       </c>
       <c r="FR27" s="87">
         <v>12847</v>
       </c>
       <c r="FS27" s="87">
         <v>6320</v>
       </c>
       <c r="FT27" s="87">
         <v>6317</v>
       </c>
@@ -18198,51 +17647,51 @@
       <c r="G28" s="90"/>
       <c r="H28" s="90"/>
       <c r="I28" s="92"/>
       <c r="J28" s="83">
         <v>12</v>
       </c>
       <c r="K28" s="5">
         <v>6</v>
       </c>
       <c r="L28" s="6">
         <v>346.3</v>
       </c>
       <c r="M28" s="7">
         <v>5.75</v>
       </c>
       <c r="N28" s="7">
         <v>1.82</v>
       </c>
       <c r="O28" s="7">
         <v>3.93</v>
       </c>
       <c r="P28" s="5">
         <v>7555</v>
       </c>
       <c r="Q28" s="8">
-        <v>10215</v>
+        <v>10097</v>
       </c>
       <c r="R28" s="9">
         <v>53</v>
       </c>
       <c r="S28" s="8">
         <v>32099</v>
       </c>
       <c r="T28" s="8">
         <v>39883</v>
       </c>
       <c r="U28" s="8">
         <v>-7784</v>
       </c>
       <c r="V28" s="8">
         <v>3952</v>
       </c>
       <c r="W28" s="8">
         <v>26</v>
       </c>
       <c r="X28" s="8">
         <v>-3858</v>
       </c>
       <c r="Y28" s="8">
         <v>7536</v>
       </c>
@@ -18300,69 +17749,69 @@
       <c r="AQ28" s="8">
         <v>2291</v>
       </c>
       <c r="AR28" s="8">
         <v>34483</v>
       </c>
       <c r="AS28" s="10">
         <v>580</v>
       </c>
       <c r="AT28" s="10">
         <v>417</v>
       </c>
       <c r="AU28" s="6" t="s">
         <v>307</v>
       </c>
       <c r="AV28" s="6">
         <v>1.2</v>
       </c>
       <c r="AW28" s="10">
         <v>13446</v>
       </c>
       <c r="AX28" s="6">
         <v>38.5</v>
       </c>
       <c r="AY28" s="5">
-        <v>1777</v>
+        <v>1756</v>
       </c>
       <c r="AZ28" s="7">
-        <v>3.42</v>
+        <v>3.46</v>
       </c>
       <c r="BA28" s="5">
         <v>73</v>
       </c>
       <c r="BB28" s="5">
         <v>41</v>
       </c>
       <c r="BC28" s="5">
         <v>12</v>
       </c>
       <c r="BD28" s="5">
         <v>2338</v>
       </c>
       <c r="BE28" s="5">
-        <v>1316</v>
+        <v>1332</v>
       </c>
       <c r="BF28" s="5">
         <v>388</v>
       </c>
       <c r="BG28" s="84">
         <v>5.77</v>
       </c>
       <c r="BH28" s="84">
         <v>1.82</v>
       </c>
       <c r="BI28" s="84">
         <v>3.95</v>
       </c>
       <c r="BJ28" s="84">
         <v>2.25</v>
       </c>
       <c r="BK28" s="84">
         <v>1.83</v>
       </c>
       <c r="BL28" s="84">
         <v>1.25</v>
       </c>
       <c r="BM28" s="84">
         <v>1</v>
       </c>
@@ -18651,51 +18100,51 @@
       <c r="FD28" s="87">
         <v>-4554</v>
       </c>
       <c r="FE28" s="87">
         <v>51856</v>
       </c>
       <c r="FF28" s="87">
         <v>20417</v>
       </c>
       <c r="FG28" s="87">
         <v>19187</v>
       </c>
       <c r="FH28" s="87">
         <v>356</v>
       </c>
       <c r="FI28" s="87">
         <v>495</v>
       </c>
       <c r="FJ28" s="87">
         <v>487</v>
       </c>
       <c r="FK28" s="87">
         <v>31439</v>
       </c>
       <c r="FL28" s="87">
-        <v>27173</v>
+        <v>27055</v>
       </c>
       <c r="FM28" s="87">
         <v>1290</v>
       </c>
       <c r="FN28" s="87">
         <v>1282</v>
       </c>
       <c r="FO28" s="87">
         <v>6852</v>
       </c>
       <c r="FP28" s="87">
         <v>6831</v>
       </c>
       <c r="FQ28" s="87">
         <v>16958</v>
       </c>
       <c r="FR28" s="87">
         <v>16958</v>
       </c>
       <c r="FS28" s="87">
         <v>2043</v>
       </c>
       <c r="FT28" s="87">
         <v>2043</v>
       </c>
@@ -18913,84 +18362,84 @@
         <v>482</v>
       </c>
       <c r="IN28" s="85">
         <v>25</v>
       </c>
       <c r="IO28" s="85">
         <v>1240</v>
       </c>
       <c r="IP28" s="85">
         <v>4126</v>
       </c>
       <c r="IQ28" s="85">
         <v>580</v>
       </c>
       <c r="IR28" s="85">
         <v>2291</v>
       </c>
       <c r="IS28" s="87">
         <v>417</v>
       </c>
       <c r="IT28" s="88">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:254" s="89" customFormat="1" ht="30" customHeight="1">
-      <c r="A29" s="193" t="s">
+      <c r="A29" s="147" t="s">
         <v>263</v>
       </c>
-      <c r="B29" s="193"/>
-[...6 lines deleted...]
-      <c r="I29" s="193"/>
+      <c r="B29" s="147"/>
+      <c r="C29" s="147"/>
+      <c r="D29" s="147"/>
+      <c r="E29" s="147"/>
+      <c r="F29" s="147"/>
+      <c r="G29" s="147"/>
+      <c r="H29" s="147"/>
+      <c r="I29" s="147"/>
       <c r="J29" s="83">
         <v>13</v>
       </c>
       <c r="K29" s="5">
         <v>483</v>
       </c>
       <c r="L29" s="6">
         <v>2910.4</v>
       </c>
       <c r="M29" s="7">
         <v>17.72</v>
       </c>
       <c r="N29" s="7">
         <v>3.1</v>
       </c>
       <c r="O29" s="7">
         <v>14.62</v>
       </c>
       <c r="P29" s="5">
         <v>14617</v>
       </c>
       <c r="Q29" s="8">
-        <v>74496</v>
+        <v>57390</v>
       </c>
       <c r="R29" s="9">
         <v>62.9</v>
       </c>
       <c r="S29" s="8">
         <v>199276</v>
       </c>
       <c r="T29" s="8">
         <v>199042</v>
       </c>
       <c r="U29" s="8">
         <v>234</v>
       </c>
       <c r="V29" s="8">
         <v>18713</v>
       </c>
       <c r="W29" s="8">
         <v>1509</v>
       </c>
       <c r="X29" s="8">
         <v>17438</v>
       </c>
       <c r="Y29" s="8">
         <v>47080</v>
       </c>
@@ -19048,69 +18497,69 @@
       <c r="AQ29" s="8">
         <v>12763</v>
       </c>
       <c r="AR29" s="8">
         <v>140625</v>
       </c>
       <c r="AS29" s="10">
         <v>2012</v>
       </c>
       <c r="AT29" s="10">
         <v>3731</v>
       </c>
       <c r="AU29" s="6">
         <v>27.5</v>
       </c>
       <c r="AV29" s="6">
         <v>2.6</v>
       </c>
       <c r="AW29" s="10">
         <v>37814</v>
       </c>
       <c r="AX29" s="6">
         <v>26.2</v>
       </c>
       <c r="AY29" s="5">
-        <v>4204</v>
+        <v>3239</v>
       </c>
       <c r="AZ29" s="7">
-        <v>1.94</v>
+        <v>2.52</v>
       </c>
       <c r="BA29" s="5">
         <v>211</v>
       </c>
       <c r="BB29" s="5">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="BC29" s="5">
         <v>13</v>
       </c>
       <c r="BD29" s="5">
         <v>2134</v>
       </c>
       <c r="BE29" s="5">
-        <v>508</v>
+        <v>659</v>
       </c>
       <c r="BF29" s="5">
         <v>130</v>
       </c>
       <c r="BG29" s="84">
         <v>19.62</v>
       </c>
       <c r="BH29" s="84">
         <v>3.39</v>
       </c>
       <c r="BI29" s="84">
         <v>16.23</v>
       </c>
       <c r="BJ29" s="84">
         <v>11.51</v>
       </c>
       <c r="BK29" s="84">
         <v>8.2899999999999991</v>
       </c>
       <c r="BL29" s="84">
         <v>6.25</v>
       </c>
       <c r="BM29" s="84">
         <v>5.26</v>
       </c>
@@ -19399,51 +18848,51 @@
       <c r="FD29" s="87">
         <v>11991</v>
       </c>
       <c r="FE29" s="87">
         <v>302993</v>
       </c>
       <c r="FF29" s="87">
         <v>132688</v>
       </c>
       <c r="FG29" s="87">
         <v>54140</v>
       </c>
       <c r="FH29" s="87">
         <v>16477</v>
       </c>
       <c r="FI29" s="87">
         <v>35889</v>
       </c>
       <c r="FJ29" s="87">
         <v>18346</v>
       </c>
       <c r="FK29" s="87">
         <v>170073</v>
       </c>
       <c r="FL29" s="87">
-        <v>90376</v>
+        <v>73270</v>
       </c>
       <c r="FM29" s="87">
         <v>18160</v>
       </c>
       <c r="FN29" s="87">
         <v>15008</v>
       </c>
       <c r="FO29" s="87">
         <v>55010</v>
       </c>
       <c r="FP29" s="87">
         <v>44232</v>
       </c>
       <c r="FQ29" s="87">
         <v>55576</v>
       </c>
       <c r="FR29" s="87">
         <v>15880</v>
       </c>
       <c r="FS29" s="87">
         <v>6831</v>
       </c>
       <c r="FT29" s="87">
         <v>6703</v>
       </c>
@@ -19661,84 +19110,84 @@
         <v>1757</v>
       </c>
       <c r="IN29" s="85">
         <v>592</v>
       </c>
       <c r="IO29" s="85">
         <v>6480</v>
       </c>
       <c r="IP29" s="85">
         <v>11532</v>
       </c>
       <c r="IQ29" s="85">
         <v>2012</v>
       </c>
       <c r="IR29" s="85">
         <v>10571</v>
       </c>
       <c r="IS29" s="87">
         <v>3731</v>
       </c>
       <c r="IT29" s="88">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:254" s="89" customFormat="1" ht="30" customHeight="1">
-      <c r="A30" s="193" t="s">
+      <c r="A30" s="147" t="s">
         <v>262</v>
       </c>
-      <c r="B30" s="193"/>
-[...6 lines deleted...]
-      <c r="I30" s="193"/>
+      <c r="B30" s="147"/>
+      <c r="C30" s="147"/>
+      <c r="D30" s="147"/>
+      <c r="E30" s="147"/>
+      <c r="F30" s="147"/>
+      <c r="G30" s="147"/>
+      <c r="H30" s="147"/>
+      <c r="I30" s="147"/>
       <c r="J30" s="83">
         <v>14</v>
       </c>
       <c r="K30" s="5">
         <v>241</v>
       </c>
       <c r="L30" s="6">
         <v>1197</v>
       </c>
       <c r="M30" s="7">
         <v>9.39</v>
       </c>
       <c r="N30" s="7">
         <v>2.04</v>
       </c>
       <c r="O30" s="7">
         <v>7.35</v>
       </c>
       <c r="P30" s="5">
         <v>10825</v>
       </c>
       <c r="Q30" s="8">
-        <v>55755</v>
+        <v>46409</v>
       </c>
       <c r="R30" s="9">
         <v>59</v>
       </c>
       <c r="S30" s="8">
         <v>127004</v>
       </c>
       <c r="T30" s="8">
         <v>126788</v>
       </c>
       <c r="U30" s="8">
         <v>216</v>
       </c>
       <c r="V30" s="8">
         <v>10473</v>
       </c>
       <c r="W30" s="8">
         <v>1078</v>
       </c>
       <c r="X30" s="8">
         <v>9611</v>
       </c>
       <c r="Y30" s="8">
         <v>30133</v>
       </c>
@@ -19796,69 +19245,69 @@
       <c r="AQ30" s="8">
         <v>5816</v>
       </c>
       <c r="AR30" s="8">
         <v>118117</v>
       </c>
       <c r="AS30" s="10">
         <v>1396</v>
       </c>
       <c r="AT30" s="10">
         <v>-2149</v>
       </c>
       <c r="AU30" s="6" t="s">
         <v>307</v>
       </c>
       <c r="AV30" s="6" t="s">
         <v>307</v>
       </c>
       <c r="AW30" s="10">
         <v>21952</v>
       </c>
       <c r="AX30" s="6">
         <v>18.899999999999999</v>
       </c>
       <c r="AY30" s="5">
-        <v>5938</v>
+        <v>4942</v>
       </c>
       <c r="AZ30" s="7">
-        <v>2.08</v>
+        <v>2.5</v>
       </c>
       <c r="BA30" s="5" t="s">
         <v>307</v>
       </c>
       <c r="BB30" s="5" t="s">
         <v>307</v>
       </c>
       <c r="BC30" s="5" t="s">
         <v>307</v>
       </c>
       <c r="BD30" s="5">
         <v>2338</v>
       </c>
       <c r="BE30" s="5">
-        <v>394</v>
+        <v>473</v>
       </c>
       <c r="BF30" s="5">
         <v>183</v>
       </c>
       <c r="BG30" s="84">
         <v>10.19</v>
       </c>
       <c r="BH30" s="84">
         <v>2.23</v>
       </c>
       <c r="BI30" s="84">
         <v>7.96</v>
       </c>
       <c r="BJ30" s="84">
         <v>4.49</v>
       </c>
       <c r="BK30" s="84">
         <v>3.59</v>
       </c>
       <c r="BL30" s="84">
         <v>2.2999999999999998</v>
       </c>
       <c r="BM30" s="84">
         <v>2.19</v>
       </c>
@@ -20147,51 +19596,51 @@
       <c r="FD30" s="87">
         <v>1386</v>
       </c>
       <c r="FE30" s="87">
         <v>138809</v>
       </c>
       <c r="FF30" s="87">
         <v>71510</v>
       </c>
       <c r="FG30" s="87">
         <v>30093</v>
       </c>
       <c r="FH30" s="87">
         <v>5629</v>
       </c>
       <c r="FI30" s="87">
         <v>30607</v>
       </c>
       <c r="FJ30" s="87">
         <v>7730</v>
       </c>
       <c r="FK30" s="87">
         <v>67138</v>
       </c>
       <c r="FL30" s="87">
-        <v>64899</v>
+        <v>55553</v>
       </c>
       <c r="FM30" s="87">
         <v>13769</v>
       </c>
       <c r="FN30" s="87">
         <v>13420</v>
       </c>
       <c r="FO30" s="87">
         <v>31279</v>
       </c>
       <c r="FP30" s="87">
         <v>30995</v>
       </c>
       <c r="FQ30" s="87">
         <v>9230</v>
       </c>
       <c r="FR30" s="87">
         <v>9144</v>
       </c>
       <c r="FS30" s="87">
         <v>6671</v>
       </c>
       <c r="FT30" s="87">
         <v>6667</v>
       </c>
@@ -20950,606 +20399,346 @@
       <c r="A35" s="30"/>
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="31"/>
       <c r="IT35" s="32"/>
     </row>
     <row r="36" spans="1:254" s="28" customFormat="1">
       <c r="A36" s="30"/>
       <c r="B36" s="30"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="30"/>
       <c r="I36" s="30"/>
       <c r="J36" s="31"/>
       <c r="IT36" s="32"/>
     </row>
-    <row r="37" spans="1:254" s="28" customFormat="1">
-[...258 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="294">
-    <mergeCell ref="GL9:GL13"/>
-[...6 lines deleted...]
-    <mergeCell ref="FR11:FR13"/>
+    <mergeCell ref="FB8:FB13"/>
+    <mergeCell ref="CK10:CN10"/>
+    <mergeCell ref="CK11:CK13"/>
+    <mergeCell ref="CL12:CL13"/>
+    <mergeCell ref="CH9:CH13"/>
+    <mergeCell ref="CI9:CI13"/>
+    <mergeCell ref="DV10:DV13"/>
+    <mergeCell ref="ED10:ED13"/>
+    <mergeCell ref="EB8:EH8"/>
+    <mergeCell ref="EB9:EB13"/>
+    <mergeCell ref="ED9:EH9"/>
+    <mergeCell ref="EF11:EF13"/>
+    <mergeCell ref="EJ9:EJ13"/>
+    <mergeCell ref="EH10:EH13"/>
+    <mergeCell ref="EA9:EA13"/>
+    <mergeCell ref="EK9:EK13"/>
+    <mergeCell ref="EN9:EN13"/>
+    <mergeCell ref="DZ9:DZ13"/>
     <mergeCell ref="EM9:EM13"/>
     <mergeCell ref="EC9:EC13"/>
     <mergeCell ref="EI9:EI13"/>
     <mergeCell ref="DT9:DV9"/>
     <mergeCell ref="DT10:DT13"/>
     <mergeCell ref="DP9:DP13"/>
-    <mergeCell ref="EE10:EG10"/>
-[...33 lines deleted...]
-    <mergeCell ref="BR11:BR13"/>
+    <mergeCell ref="DS9:DS13"/>
+    <mergeCell ref="CW9:CW13"/>
+    <mergeCell ref="A8:J13"/>
+    <mergeCell ref="K8:K13"/>
+    <mergeCell ref="L8:L13"/>
+    <mergeCell ref="M8:O8"/>
+    <mergeCell ref="Q8:Q13"/>
+    <mergeCell ref="M9:M13"/>
+    <mergeCell ref="N9:N13"/>
+    <mergeCell ref="O9:O13"/>
+    <mergeCell ref="P8:P13"/>
+    <mergeCell ref="AF9:AF13"/>
+    <mergeCell ref="AA9:AA13"/>
+    <mergeCell ref="AB9:AB13"/>
+    <mergeCell ref="AN8:AO8"/>
+    <mergeCell ref="AP8:AT8"/>
+    <mergeCell ref="AU8:AU13"/>
+    <mergeCell ref="DQ8:EA8"/>
+    <mergeCell ref="CP8:CU8"/>
+    <mergeCell ref="DW9:DW13"/>
+    <mergeCell ref="AD9:AD13"/>
+    <mergeCell ref="AE9:AE13"/>
+    <mergeCell ref="BI9:BN9"/>
+    <mergeCell ref="AW8:AW13"/>
+    <mergeCell ref="AM9:AM13"/>
+    <mergeCell ref="AG9:AG13"/>
+    <mergeCell ref="B20:I20"/>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="A19:I19"/>
+    <mergeCell ref="FW9:FW13"/>
+    <mergeCell ref="ET8:EV8"/>
+    <mergeCell ref="EW8:EW13"/>
+    <mergeCell ref="EZ8:EZ13"/>
+    <mergeCell ref="FA8:FA13"/>
+    <mergeCell ref="FR11:FR13"/>
+    <mergeCell ref="R8:R13"/>
+    <mergeCell ref="S8:S13"/>
+    <mergeCell ref="T8:T13"/>
+    <mergeCell ref="U8:U13"/>
+    <mergeCell ref="V8:V13"/>
+    <mergeCell ref="BQ10:BQ13"/>
+    <mergeCell ref="BK12:BK13"/>
+    <mergeCell ref="BJ11:BJ13"/>
+    <mergeCell ref="BG9:BG13"/>
+    <mergeCell ref="BO9:BO13"/>
+    <mergeCell ref="BI10:BI13"/>
+    <mergeCell ref="W8:W13"/>
+    <mergeCell ref="X8:X13"/>
+    <mergeCell ref="Y8:Y13"/>
+    <mergeCell ref="Z8:Z13"/>
+    <mergeCell ref="AA8:AH8"/>
+    <mergeCell ref="AI8:AM8"/>
+    <mergeCell ref="AC9:AC13"/>
+    <mergeCell ref="AT9:AT13"/>
+    <mergeCell ref="AX8:AX13"/>
+    <mergeCell ref="BJ10:BM10"/>
+    <mergeCell ref="BQ9:BV9"/>
+    <mergeCell ref="BR10:BU10"/>
+    <mergeCell ref="BV10:BV13"/>
+    <mergeCell ref="DM9:DM13"/>
+    <mergeCell ref="CM11:CM13"/>
+    <mergeCell ref="DX9:DX13"/>
     <mergeCell ref="AV8:AV13"/>
     <mergeCell ref="BS12:BS13"/>
     <mergeCell ref="BP9:BP13"/>
     <mergeCell ref="CE11:CE13"/>
     <mergeCell ref="BL11:BL13"/>
     <mergeCell ref="BN10:BN13"/>
     <mergeCell ref="BZ8:CG8"/>
     <mergeCell ref="BM11:BM13"/>
     <mergeCell ref="BU11:BU13"/>
     <mergeCell ref="BT11:BT13"/>
     <mergeCell ref="CF11:CF13"/>
+    <mergeCell ref="AY8:AZ8"/>
+    <mergeCell ref="BA9:BA13"/>
+    <mergeCell ref="BB9:BB13"/>
+    <mergeCell ref="BD9:BD13"/>
+    <mergeCell ref="AH9:AH13"/>
+    <mergeCell ref="AI9:AI13"/>
+    <mergeCell ref="AJ9:AJ13"/>
+    <mergeCell ref="AK9:AK13"/>
+    <mergeCell ref="AL9:AL13"/>
+    <mergeCell ref="AN9:AN13"/>
+    <mergeCell ref="AO9:AO13"/>
+    <mergeCell ref="AP9:AP13"/>
+    <mergeCell ref="AR9:AR13"/>
+    <mergeCell ref="AQ10:AQ13"/>
+    <mergeCell ref="AS10:AS13"/>
+    <mergeCell ref="DY9:DY13"/>
+    <mergeCell ref="DR9:DR13"/>
+    <mergeCell ref="CW8:DP8"/>
+    <mergeCell ref="DN9:DN13"/>
+    <mergeCell ref="BH9:BH13"/>
+    <mergeCell ref="BG8:BN8"/>
+    <mergeCell ref="CG10:CG13"/>
+    <mergeCell ref="BO8:BV8"/>
+    <mergeCell ref="BX9:BX13"/>
+    <mergeCell ref="BY9:BY13"/>
+    <mergeCell ref="CA9:CA13"/>
+    <mergeCell ref="BW9:BW13"/>
+    <mergeCell ref="BZ9:BZ13"/>
+    <mergeCell ref="CB9:CG9"/>
+    <mergeCell ref="CB10:CB13"/>
+    <mergeCell ref="CC10:CF10"/>
+    <mergeCell ref="CC11:CC13"/>
+    <mergeCell ref="CD12:CD13"/>
+    <mergeCell ref="BW8:BY8"/>
+    <mergeCell ref="CX9:CX13"/>
+    <mergeCell ref="CZ9:CZ13"/>
+    <mergeCell ref="AZ9:AZ13"/>
+    <mergeCell ref="BR11:BR13"/>
+    <mergeCell ref="IR9:IR13"/>
+    <mergeCell ref="IS8:IS13"/>
+    <mergeCell ref="IK9:IK13"/>
+    <mergeCell ref="II9:II13"/>
+    <mergeCell ref="DO9:DO13"/>
+    <mergeCell ref="IJ9:IJ13"/>
+    <mergeCell ref="EU9:EU13"/>
+    <mergeCell ref="HX9:HX13"/>
+    <mergeCell ref="HQ10:HQ13"/>
+    <mergeCell ref="HR10:HR13"/>
+    <mergeCell ref="HS10:HS13"/>
+    <mergeCell ref="HV9:HV13"/>
+    <mergeCell ref="HW9:HW13"/>
+    <mergeCell ref="FN11:FN13"/>
+    <mergeCell ref="FP11:FP13"/>
+    <mergeCell ref="FU10:FU13"/>
+    <mergeCell ref="FV10:FV13"/>
+    <mergeCell ref="FT11:FT13"/>
+    <mergeCell ref="FO10:FO13"/>
+    <mergeCell ref="FQ10:FQ13"/>
+    <mergeCell ref="IA9:IA13"/>
+    <mergeCell ref="EL8:EN8"/>
+    <mergeCell ref="GX10:GX13"/>
+    <mergeCell ref="HJ11:HJ13"/>
+    <mergeCell ref="GV8:GV13"/>
+    <mergeCell ref="HL11:HL13"/>
+    <mergeCell ref="HH11:HH13"/>
+    <mergeCell ref="HZ9:HZ13"/>
+    <mergeCell ref="GU9:GU13"/>
+    <mergeCell ref="GK8:GO8"/>
+    <mergeCell ref="FL11:FL13"/>
+    <mergeCell ref="GE8:GE13"/>
+    <mergeCell ref="FD8:FD13"/>
+    <mergeCell ref="FK10:FK13"/>
+    <mergeCell ref="FM10:FM13"/>
+    <mergeCell ref="FK9:FV9"/>
+    <mergeCell ref="FX8:GD8"/>
+    <mergeCell ref="GD10:GD13"/>
+    <mergeCell ref="FH10:FH13"/>
+    <mergeCell ref="FG10:FG13"/>
+    <mergeCell ref="FF9:FF13"/>
+    <mergeCell ref="FI10:FI13"/>
+    <mergeCell ref="FJ11:FJ13"/>
+    <mergeCell ref="HF10:HH10"/>
+    <mergeCell ref="GW10:GW13"/>
+    <mergeCell ref="HF11:HF13"/>
+    <mergeCell ref="HG11:HG13"/>
+    <mergeCell ref="GY10:GY13"/>
+    <mergeCell ref="GZ10:GZ13"/>
+    <mergeCell ref="HB10:HD10"/>
+    <mergeCell ref="HB11:HB13"/>
+    <mergeCell ref="HC11:HC13"/>
+    <mergeCell ref="HD11:HD13"/>
+    <mergeCell ref="HA10:HA13"/>
+    <mergeCell ref="HE10:HE13"/>
+    <mergeCell ref="IQ10:IQ13"/>
+    <mergeCell ref="HI10:HI13"/>
+    <mergeCell ref="ID9:ID13"/>
+    <mergeCell ref="IE9:IE13"/>
+    <mergeCell ref="IL9:IL13"/>
+    <mergeCell ref="IF9:IF13"/>
+    <mergeCell ref="IG9:IG13"/>
+    <mergeCell ref="IH9:IH13"/>
+    <mergeCell ref="HJ10:HL10"/>
+    <mergeCell ref="HK11:HK13"/>
+    <mergeCell ref="IM9:IM13"/>
+    <mergeCell ref="IN9:IN13"/>
+    <mergeCell ref="IO9:IO13"/>
+    <mergeCell ref="IP9:IP13"/>
+    <mergeCell ref="HP10:HP13"/>
+    <mergeCell ref="IB9:IB13"/>
+    <mergeCell ref="HM10:HM13"/>
     <mergeCell ref="HN10:HN13"/>
     <mergeCell ref="IC9:IC13"/>
     <mergeCell ref="HY9:HY13"/>
     <mergeCell ref="HT10:HT13"/>
     <mergeCell ref="HU10:HU13"/>
     <mergeCell ref="HO9:HO13"/>
     <mergeCell ref="GW9:HN9"/>
     <mergeCell ref="A30:I30"/>
     <mergeCell ref="A17:I17"/>
     <mergeCell ref="A29:I29"/>
     <mergeCell ref="DK9:DK13"/>
     <mergeCell ref="CP9:CP13"/>
     <mergeCell ref="CR9:CR13"/>
     <mergeCell ref="CS9:CS13"/>
     <mergeCell ref="CT9:CT13"/>
     <mergeCell ref="CU9:CU13"/>
     <mergeCell ref="CQ10:CQ13"/>
     <mergeCell ref="CY9:CY13"/>
     <mergeCell ref="DI9:DI13"/>
     <mergeCell ref="DE9:DE13"/>
     <mergeCell ref="DF9:DF13"/>
     <mergeCell ref="DG9:DG13"/>
     <mergeCell ref="DD9:DD13"/>
     <mergeCell ref="DH9:DH13"/>
-    <mergeCell ref="GZ10:GZ13"/>
-[...98 lines deleted...]
-    <mergeCell ref="BD9:BD13"/>
     <mergeCell ref="BE9:BE13"/>
     <mergeCell ref="BF9:BF13"/>
     <mergeCell ref="BC9:BC13"/>
-    <mergeCell ref="AH9:AH13"/>
-[...17 lines deleted...]
-    <mergeCell ref="DZ9:DZ13"/>
+    <mergeCell ref="CN11:CN13"/>
+    <mergeCell ref="DA10:DA13"/>
+    <mergeCell ref="DB10:DB13"/>
+    <mergeCell ref="DC10:DC13"/>
+    <mergeCell ref="CV8:CV13"/>
+    <mergeCell ref="BA8:BC8"/>
+    <mergeCell ref="BD8:BF8"/>
+    <mergeCell ref="DA9:DC9"/>
+    <mergeCell ref="CJ9:CO9"/>
+    <mergeCell ref="CJ10:CJ13"/>
+    <mergeCell ref="CH8:CO8"/>
+    <mergeCell ref="CO10:CO13"/>
+    <mergeCell ref="AY9:AY13"/>
+    <mergeCell ref="GT9:GT13"/>
+    <mergeCell ref="GR9:GR13"/>
+    <mergeCell ref="GS9:GS13"/>
+    <mergeCell ref="GF9:GF13"/>
+    <mergeCell ref="GG9:GG13"/>
+    <mergeCell ref="GH9:GH13"/>
+    <mergeCell ref="GM9:GM13"/>
+    <mergeCell ref="GP8:GR8"/>
+    <mergeCell ref="GS8:GU8"/>
+    <mergeCell ref="GQ9:GQ13"/>
+    <mergeCell ref="GP9:GP13"/>
+    <mergeCell ref="GF8:GJ8"/>
+    <mergeCell ref="GJ9:GJ13"/>
+    <mergeCell ref="GN9:GN13"/>
+    <mergeCell ref="GO9:GO13"/>
+    <mergeCell ref="GK9:GK13"/>
+    <mergeCell ref="GL9:GL13"/>
+    <mergeCell ref="EG11:EG13"/>
+    <mergeCell ref="DL9:DL13"/>
+    <mergeCell ref="FS10:FS13"/>
+    <mergeCell ref="GA10:GA13"/>
+    <mergeCell ref="GI9:GI13"/>
+    <mergeCell ref="DJ9:DJ13"/>
+    <mergeCell ref="EE10:EG10"/>
+    <mergeCell ref="EE11:EE13"/>
+    <mergeCell ref="DQ9:DQ13"/>
+    <mergeCell ref="GC9:GC13"/>
+    <mergeCell ref="FZ9:FZ13"/>
+    <mergeCell ref="GB10:GB13"/>
+    <mergeCell ref="FY10:FY13"/>
+    <mergeCell ref="EY8:EY13"/>
+    <mergeCell ref="EX8:EX13"/>
+    <mergeCell ref="FX9:FX13"/>
     <mergeCell ref="FE9:FE13"/>
     <mergeCell ref="EL9:EL13"/>
-    <mergeCell ref="DA9:DC9"/>
     <mergeCell ref="DU10:DU13"/>
-    <mergeCell ref="CJ9:CO9"/>
-    <mergeCell ref="CJ10:CJ13"/>
     <mergeCell ref="EQ10:EQ13"/>
     <mergeCell ref="ER9:ER13"/>
     <mergeCell ref="EP9:EP13"/>
     <mergeCell ref="EO9:EO13"/>
     <mergeCell ref="ES8:ES13"/>
     <mergeCell ref="EV9:EV13"/>
     <mergeCell ref="FC8:FC13"/>
     <mergeCell ref="EI8:EK8"/>
     <mergeCell ref="ET9:ET13"/>
     <mergeCell ref="EO8:ER8"/>
-    <mergeCell ref="R8:R13"/>
-[...47 lines deleted...]
-    <mergeCell ref="CH8:CO8"/>
     <mergeCell ref="FE8:FW8"/>
-    <mergeCell ref="FW9:FW13"/>
-[...20 lines deleted...]
-    <mergeCell ref="EN9:EN13"/>
   </mergeCells>
   <phoneticPr fontId="10"/>
   <pageMargins left="0.62992125984251968" right="0.47244094488188981" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToWidth="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>