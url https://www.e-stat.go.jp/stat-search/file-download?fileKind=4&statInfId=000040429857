--- v0 (2026-06-05)
+++ v1 (2026-10-22)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{543D44D0-688D-4E31-ABD0-AF41EE64B3FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF245F4A-0DE0-43A4-9071-4BA8B0BD4513}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{884A9CB5-2329-464F-B85C-6773BFA6E693}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{884A9CB5-2329-464F-B85C-6773BFA6E693}"/>
   </bookViews>
   <sheets>
     <sheet name="024" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'024'!$A$1:$HF$54</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'024'!$A:$J,'024'!$1:$16</definedName>
     <definedName name="ページ形式">[1]諸設定!$A$2:$A$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -4809,600 +4809,51 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94EABB5E-120D-4CD4-87E4-29A61BDE2395}">
   <dimension ref="A1:HF57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="10" ySplit="16" topLeftCell="K17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="9" width="3.28515625" style="16" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="16" customWidth="1"/>
     <col min="11" max="213" width="10.7109375" style="16" customWidth="1"/>
     <col min="214" max="214" width="5.140625" style="16" customWidth="1"/>
-    <col min="215" max="446" width="9.140625" style="16"/>
-[...548 lines deleted...]
-    <col min="15830" max="16384" width="9.140625" style="16"/>
+    <col min="215" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:214" s="12" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:214" s="12" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="11" t="s">
         <v>271</v>
       </c>
       <c r="AK2" s="13"/>
       <c r="AL2" s="13"/>
       <c r="AM2" s="13"/>
       <c r="AN2" s="13"/>
     </row>
     <row r="3" spans="1:214" s="12" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>184</v>
       </c>
       <c r="BF3" s="14"/>
       <c r="BI3" s="14"/>
       <c r="BJ3" s="14"/>
       <c r="BK3" s="14"/>
     </row>
@@ -8947,51 +8398,51 @@
       <c r="AG17" s="7">
         <v>0.75</v>
       </c>
       <c r="AH17" s="6">
         <v>70.900000000000006</v>
       </c>
       <c r="AI17" s="6">
         <v>586</v>
       </c>
       <c r="AJ17" s="3">
         <v>23479</v>
       </c>
       <c r="AK17" s="3">
         <v>1916</v>
       </c>
       <c r="AL17" s="3">
         <v>18537</v>
       </c>
       <c r="AM17" s="3">
         <v>394</v>
       </c>
       <c r="AN17" s="8">
         <v>4942</v>
       </c>
       <c r="AO17" s="5">
-        <v>140.6</v>
+        <v>140.80000000000001</v>
       </c>
       <c r="AP17" s="6">
         <v>21</v>
       </c>
       <c r="AQ17" s="9">
         <v>7184</v>
       </c>
       <c r="AR17" s="6">
         <v>30.6</v>
       </c>
       <c r="AS17" s="1">
         <v>1560</v>
       </c>
       <c r="AT17" s="7">
         <v>2.33</v>
       </c>
       <c r="AU17" s="1">
         <v>764</v>
       </c>
       <c r="AV17" s="1">
         <v>490</v>
       </c>
       <c r="AW17" s="1">
         <v>70</v>
       </c>
@@ -9175,69 +8626,69 @@
       <c r="DE17" s="1">
         <v>7934</v>
       </c>
       <c r="DF17" s="1">
         <v>22232</v>
       </c>
       <c r="DG17" s="6">
         <v>1.7</v>
       </c>
       <c r="DH17" s="6">
         <v>0.9</v>
       </c>
       <c r="DI17" s="6">
         <v>5.3</v>
       </c>
       <c r="DJ17" s="1">
         <v>430</v>
       </c>
       <c r="DK17" s="1">
         <v>23292</v>
       </c>
       <c r="DL17" s="1">
         <v>21563</v>
       </c>
       <c r="DM17" s="1">
-        <v>1732</v>
+        <v>1729</v>
       </c>
       <c r="DN17" s="1">
         <v>21645</v>
       </c>
       <c r="DO17" s="1">
         <v>18483</v>
       </c>
       <c r="DP17" s="9">
-        <v>3158</v>
+        <v>3162</v>
       </c>
       <c r="DQ17" s="9">
         <v>1647</v>
       </c>
       <c r="DR17" s="9">
         <v>3080</v>
       </c>
       <c r="DS17" s="9">
-        <v>-1426</v>
+        <v>-1433</v>
       </c>
       <c r="DT17" s="1">
         <v>1916</v>
       </c>
       <c r="DU17" s="1">
         <v>54</v>
       </c>
       <c r="DV17" s="9">
         <v>3509</v>
       </c>
       <c r="DW17" s="1">
         <v>31152</v>
       </c>
       <c r="DX17" s="1">
         <v>16080</v>
       </c>
       <c r="DY17" s="1">
         <v>9145</v>
       </c>
       <c r="DZ17" s="1">
         <v>8277</v>
       </c>
       <c r="EA17" s="1">
         <v>868</v>
       </c>
@@ -9803,69 +9254,69 @@
       <c r="DE18" s="1">
         <v>501</v>
       </c>
       <c r="DF18" s="1">
         <v>2212</v>
       </c>
       <c r="DG18" s="6">
         <v>0.1</v>
       </c>
       <c r="DH18" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DI18" s="6">
         <v>0.9</v>
       </c>
       <c r="DJ18" s="1">
         <v>8</v>
       </c>
       <c r="DK18" s="1">
         <v>12496</v>
       </c>
       <c r="DL18" s="1">
         <v>5715</v>
       </c>
       <c r="DM18" s="1">
-        <v>6780</v>
+        <v>6781</v>
       </c>
       <c r="DN18" s="1">
         <v>10579</v>
       </c>
       <c r="DO18" s="1">
         <v>5431</v>
       </c>
       <c r="DP18" s="9">
         <v>5148</v>
       </c>
       <c r="DQ18" s="9">
         <v>1917</v>
       </c>
       <c r="DR18" s="9">
         <v>284</v>
       </c>
       <c r="DS18" s="9">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="DT18" s="1">
         <v>289</v>
       </c>
       <c r="DU18" s="1">
         <v>12</v>
       </c>
       <c r="DV18" s="9">
         <v>2194</v>
       </c>
       <c r="DW18" s="1">
         <v>24953</v>
       </c>
       <c r="DX18" s="1">
         <v>8180</v>
       </c>
       <c r="DY18" s="1">
         <v>4899</v>
       </c>
       <c r="DZ18" s="1">
         <v>4709</v>
       </c>
       <c r="EA18" s="1">
         <v>190</v>
       </c>
@@ -10203,51 +9654,51 @@
       <c r="AG19" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AH19" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AI19" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AJ19" s="3">
         <v>3775</v>
       </c>
       <c r="AK19" s="3">
         <v>270</v>
       </c>
       <c r="AL19" s="3">
         <v>3222</v>
       </c>
       <c r="AM19" s="3">
         <v>63</v>
       </c>
       <c r="AN19" s="8">
         <v>553</v>
       </c>
       <c r="AO19" s="6">
-        <v>62.1</v>
+        <v>62</v>
       </c>
       <c r="AP19" s="6">
         <v>14.6</v>
       </c>
       <c r="AQ19" s="9">
         <v>963</v>
       </c>
       <c r="AR19" s="6">
         <v>25.5</v>
       </c>
       <c r="AS19" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AT19" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AU19" s="1">
         <v>147</v>
       </c>
       <c r="AV19" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AW19" s="1">
         <v>29</v>
       </c>
@@ -10431,69 +9882,69 @@
       <c r="DE19" s="1">
         <v>243</v>
       </c>
       <c r="DF19" s="1">
         <v>487</v>
       </c>
       <c r="DG19" s="6">
         <v>0.2</v>
       </c>
       <c r="DH19" s="6">
         <v>0.1</v>
       </c>
       <c r="DI19" s="6">
         <v>0.4</v>
       </c>
       <c r="DJ19" s="1">
         <v>81</v>
       </c>
       <c r="DK19" s="1">
         <v>4647</v>
       </c>
       <c r="DL19" s="1">
         <v>3505</v>
       </c>
       <c r="DM19" s="1">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="DN19" s="1">
         <v>4020</v>
       </c>
       <c r="DO19" s="1">
         <v>3217</v>
       </c>
       <c r="DP19" s="9">
         <v>803</v>
       </c>
       <c r="DQ19" s="9">
         <v>627</v>
       </c>
       <c r="DR19" s="9">
         <v>288</v>
       </c>
       <c r="DS19" s="9">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="DT19" s="1">
         <v>270</v>
       </c>
       <c r="DU19" s="1">
         <v>5</v>
       </c>
       <c r="DV19" s="9">
         <v>892</v>
       </c>
       <c r="DW19" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DX19" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DY19" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DZ19" s="1" t="s">
         <v>272</v>
       </c>
       <c r="EA19" s="1" t="s">
         <v>272</v>
       </c>
@@ -11059,69 +10510,69 @@
       <c r="DE20" s="1">
         <v>69287</v>
       </c>
       <c r="DF20" s="1">
         <v>130627</v>
       </c>
       <c r="DG20" s="6">
         <v>2.5</v>
       </c>
       <c r="DH20" s="6">
         <v>3.1</v>
       </c>
       <c r="DI20" s="6">
         <v>0</v>
       </c>
       <c r="DJ20" s="1">
         <v>168</v>
       </c>
       <c r="DK20" s="1">
         <v>48768</v>
       </c>
       <c r="DL20" s="1">
         <v>47191</v>
       </c>
       <c r="DM20" s="1">
-        <v>1579</v>
+        <v>1577</v>
       </c>
       <c r="DN20" s="1">
         <v>48392</v>
       </c>
       <c r="DO20" s="1">
         <v>44993</v>
       </c>
       <c r="DP20" s="9">
-        <v>3398</v>
+        <v>3399</v>
       </c>
       <c r="DQ20" s="9">
         <v>376</v>
       </c>
       <c r="DR20" s="9">
         <v>2198</v>
       </c>
       <c r="DS20" s="9">
-        <v>-1819</v>
+        <v>-1822</v>
       </c>
       <c r="DT20" s="1">
         <v>7141</v>
       </c>
       <c r="DU20" s="1">
         <v>204</v>
       </c>
       <c r="DV20" s="9">
         <v>7313</v>
       </c>
       <c r="DW20" s="1">
         <v>75866</v>
       </c>
       <c r="DX20" s="1">
         <v>37407</v>
       </c>
       <c r="DY20" s="1">
         <v>20847</v>
       </c>
       <c r="DZ20" s="1">
         <v>19436</v>
       </c>
       <c r="EA20" s="1">
         <v>1411</v>
       </c>
@@ -11459,51 +10910,51 @@
       <c r="AG21" s="7">
         <v>0.67</v>
       </c>
       <c r="AH21" s="6">
         <v>80.2</v>
       </c>
       <c r="AI21" s="6">
         <v>3784.6</v>
       </c>
       <c r="AJ21" s="3">
         <v>13079</v>
       </c>
       <c r="AK21" s="3">
         <v>202</v>
       </c>
       <c r="AL21" s="3">
         <v>9973</v>
       </c>
       <c r="AM21" s="3">
         <v>167</v>
       </c>
       <c r="AN21" s="8">
         <v>3106</v>
       </c>
       <c r="AO21" s="6">
-        <v>155.69999999999999</v>
+        <v>155.6</v>
       </c>
       <c r="AP21" s="6">
         <v>23.7</v>
       </c>
       <c r="AQ21" s="9">
         <v>3714</v>
       </c>
       <c r="AR21" s="6">
         <v>28.4</v>
       </c>
       <c r="AS21" s="1">
         <v>1686</v>
       </c>
       <c r="AT21" s="7">
         <v>2.17</v>
       </c>
       <c r="AU21" s="1">
         <v>870</v>
       </c>
       <c r="AV21" s="1">
         <v>516</v>
       </c>
       <c r="AW21" s="1">
         <v>51</v>
       </c>
@@ -11696,60 +11147,60 @@
       <c r="DH21" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DI21" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ21" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK21" s="1">
         <v>13634</v>
       </c>
       <c r="DL21" s="1">
         <v>12877</v>
       </c>
       <c r="DM21" s="1">
         <v>757</v>
       </c>
       <c r="DN21" s="1">
         <v>11825</v>
       </c>
       <c r="DO21" s="1">
         <v>9958</v>
       </c>
       <c r="DP21" s="9">
-        <v>1868</v>
+        <v>1867</v>
       </c>
       <c r="DQ21" s="9">
         <v>1809</v>
       </c>
       <c r="DR21" s="9">
         <v>2919</v>
       </c>
       <c r="DS21" s="9">
-        <v>-1111</v>
+        <v>-1110</v>
       </c>
       <c r="DT21" s="1">
         <v>202</v>
       </c>
       <c r="DU21" s="1">
         <v>15</v>
       </c>
       <c r="DV21" s="9">
         <v>1996</v>
       </c>
       <c r="DW21" s="1">
         <v>20312</v>
       </c>
       <c r="DX21" s="1">
         <v>12754</v>
       </c>
       <c r="DY21" s="1">
         <v>5048</v>
       </c>
       <c r="DZ21" s="1">
         <v>4923</v>
       </c>
       <c r="EA21" s="1">
         <v>125</v>
       </c>
@@ -12315,69 +11766,69 @@
       <c r="DE22" s="1">
         <v>18704</v>
       </c>
       <c r="DF22" s="1">
         <v>13029</v>
       </c>
       <c r="DG22" s="6">
         <v>2.5</v>
       </c>
       <c r="DH22" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DI22" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ22" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK22" s="1">
         <v>12038</v>
       </c>
       <c r="DL22" s="1">
         <v>9651</v>
       </c>
       <c r="DM22" s="1">
-        <v>2388</v>
+        <v>2387</v>
       </c>
       <c r="DN22" s="1">
         <v>9961</v>
       </c>
       <c r="DO22" s="1">
         <v>9436</v>
       </c>
       <c r="DP22" s="9">
         <v>525</v>
       </c>
       <c r="DQ22" s="9">
         <v>2077</v>
       </c>
       <c r="DR22" s="9">
         <v>215</v>
       </c>
       <c r="DS22" s="9">
-        <v>1863</v>
+        <v>1862</v>
       </c>
       <c r="DT22" s="1">
         <v>1613</v>
       </c>
       <c r="DU22" s="1">
         <v>15</v>
       </c>
       <c r="DV22" s="9">
         <v>3675</v>
       </c>
       <c r="DW22" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DX22" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DY22" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DZ22" s="1" t="s">
         <v>272</v>
       </c>
       <c r="EA22" s="1" t="s">
         <v>272</v>
       </c>
@@ -12943,69 +12394,69 @@
       <c r="DE23" s="1">
         <v>971</v>
       </c>
       <c r="DF23" s="1">
         <v>9930</v>
       </c>
       <c r="DG23" s="6">
         <v>1.6</v>
       </c>
       <c r="DH23" s="6">
         <v>0.6</v>
       </c>
       <c r="DI23" s="6">
         <v>5.9</v>
       </c>
       <c r="DJ23" s="1">
         <v>459</v>
       </c>
       <c r="DK23" s="1">
         <v>20403</v>
       </c>
       <c r="DL23" s="1">
         <v>18654</v>
       </c>
       <c r="DM23" s="1">
-        <v>1750</v>
+        <v>1749</v>
       </c>
       <c r="DN23" s="1">
         <v>18608</v>
       </c>
       <c r="DO23" s="1">
         <v>15477</v>
       </c>
       <c r="DP23" s="9">
         <v>3131</v>
       </c>
       <c r="DQ23" s="9">
         <v>1795</v>
       </c>
       <c r="DR23" s="9">
         <v>3177</v>
       </c>
       <c r="DS23" s="9">
-        <v>-1381</v>
+        <v>-1382</v>
       </c>
       <c r="DT23" s="1">
         <v>1320</v>
       </c>
       <c r="DU23" s="1">
         <v>37</v>
       </c>
       <c r="DV23" s="9">
         <v>3078</v>
       </c>
       <c r="DW23" s="1">
         <v>26078</v>
       </c>
       <c r="DX23" s="1">
         <v>13660</v>
       </c>
       <c r="DY23" s="1">
         <v>7816</v>
       </c>
       <c r="DZ23" s="1">
         <v>7010</v>
       </c>
       <c r="EA23" s="1">
         <v>806</v>
       </c>
@@ -13571,60 +13022,60 @@
       <c r="DE24" s="1">
         <v>503</v>
       </c>
       <c r="DF24" s="1">
         <v>2255</v>
       </c>
       <c r="DG24" s="6">
         <v>0.1</v>
       </c>
       <c r="DH24" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DI24" s="6">
         <v>0.9</v>
       </c>
       <c r="DJ24" s="1">
         <v>8</v>
       </c>
       <c r="DK24" s="1">
         <v>12473</v>
       </c>
       <c r="DL24" s="1">
         <v>5577</v>
       </c>
       <c r="DM24" s="1">
-        <v>6895</v>
+        <v>6896</v>
       </c>
       <c r="DN24" s="1">
         <v>10556</v>
       </c>
       <c r="DO24" s="1">
         <v>5344</v>
       </c>
       <c r="DP24" s="9">
-        <v>5211</v>
+        <v>5212</v>
       </c>
       <c r="DQ24" s="9">
         <v>1917</v>
       </c>
       <c r="DR24" s="9">
         <v>233</v>
       </c>
       <c r="DS24" s="9">
         <v>1684</v>
       </c>
       <c r="DT24" s="1">
         <v>292</v>
       </c>
       <c r="DU24" s="1">
         <v>12</v>
       </c>
       <c r="DV24" s="9">
         <v>2197</v>
       </c>
       <c r="DW24" s="1">
         <v>25041</v>
       </c>
       <c r="DX24" s="1">
         <v>8091</v>
       </c>
@@ -13971,51 +13422,51 @@
       <c r="AG25" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AH25" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AI25" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AJ25" s="3">
         <v>3720</v>
       </c>
       <c r="AK25" s="3">
         <v>261</v>
       </c>
       <c r="AL25" s="3">
         <v>3177</v>
       </c>
       <c r="AM25" s="3">
         <v>62</v>
       </c>
       <c r="AN25" s="8">
         <v>543</v>
       </c>
       <c r="AO25" s="6">
-        <v>62.4</v>
+        <v>62.3</v>
       </c>
       <c r="AP25" s="6">
         <v>14.6</v>
       </c>
       <c r="AQ25" s="9">
         <v>945</v>
       </c>
       <c r="AR25" s="6">
         <v>25.4</v>
       </c>
       <c r="AS25" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AT25" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AU25" s="1">
         <v>144</v>
       </c>
       <c r="AV25" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AW25" s="1">
         <v>29</v>
       </c>
@@ -14199,69 +13650,69 @@
       <c r="DE25" s="1">
         <v>107</v>
       </c>
       <c r="DF25" s="1">
         <v>395</v>
       </c>
       <c r="DG25" s="6">
         <v>0.2</v>
       </c>
       <c r="DH25" s="6">
         <v>0.1</v>
       </c>
       <c r="DI25" s="6">
         <v>0.4</v>
       </c>
       <c r="DJ25" s="1">
         <v>82</v>
       </c>
       <c r="DK25" s="1">
         <v>4593</v>
       </c>
       <c r="DL25" s="1">
         <v>3459</v>
       </c>
       <c r="DM25" s="1">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="DN25" s="1">
         <v>3977</v>
       </c>
       <c r="DO25" s="1">
         <v>3172</v>
       </c>
       <c r="DP25" s="9">
         <v>805</v>
       </c>
       <c r="DQ25" s="9">
         <v>616</v>
       </c>
       <c r="DR25" s="9">
         <v>287</v>
       </c>
       <c r="DS25" s="9">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="DT25" s="1">
         <v>261</v>
       </c>
       <c r="DU25" s="1">
         <v>5</v>
       </c>
       <c r="DV25" s="9">
         <v>872</v>
       </c>
       <c r="DW25" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DX25" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DY25" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DZ25" s="1" t="s">
         <v>272</v>
       </c>
       <c r="EA25" s="1" t="s">
         <v>272</v>
       </c>
@@ -14827,69 +14278,69 @@
       <c r="DE26" s="1">
         <v>1178</v>
       </c>
       <c r="DF26" s="1">
         <v>9327</v>
       </c>
       <c r="DG26" s="6">
         <v>1.2</v>
       </c>
       <c r="DH26" s="6">
         <v>0.4</v>
       </c>
       <c r="DI26" s="6">
         <v>3.4</v>
       </c>
       <c r="DJ26" s="1">
         <v>58</v>
       </c>
       <c r="DK26" s="1">
         <v>16447</v>
       </c>
       <c r="DL26" s="1">
         <v>15191</v>
       </c>
       <c r="DM26" s="1">
-        <v>1258</v>
+        <v>1256</v>
       </c>
       <c r="DN26" s="1">
         <v>14193</v>
       </c>
       <c r="DO26" s="1">
         <v>12288</v>
       </c>
       <c r="DP26" s="9">
         <v>1905</v>
       </c>
       <c r="DQ26" s="9">
         <v>2254</v>
       </c>
       <c r="DR26" s="9">
         <v>2903</v>
       </c>
       <c r="DS26" s="9">
-        <v>-647</v>
+        <v>-649</v>
       </c>
       <c r="DT26" s="1">
         <v>1345</v>
       </c>
       <c r="DU26" s="1">
         <v>40</v>
       </c>
       <c r="DV26" s="9">
         <v>3559</v>
       </c>
       <c r="DW26" s="1">
         <v>22094</v>
       </c>
       <c r="DX26" s="1">
         <v>10465</v>
       </c>
       <c r="DY26" s="1">
         <v>6234</v>
       </c>
       <c r="DZ26" s="1">
         <v>5773</v>
       </c>
       <c r="EA26" s="1">
         <v>461</v>
       </c>
@@ -15455,60 +14906,60 @@
       <c r="DE27" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DF27" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DG27" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DH27" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DI27" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ27" s="1">
         <v>45</v>
       </c>
       <c r="DK27" s="1">
         <v>6953</v>
       </c>
       <c r="DL27" s="1">
         <v>3953</v>
       </c>
       <c r="DM27" s="1">
-        <v>3002</v>
+        <v>3000</v>
       </c>
       <c r="DN27" s="1">
         <v>7126</v>
       </c>
       <c r="DO27" s="1">
         <v>4049</v>
       </c>
       <c r="DP27" s="9">
-        <v>3079</v>
+        <v>3077</v>
       </c>
       <c r="DQ27" s="9">
         <v>-173</v>
       </c>
       <c r="DR27" s="9">
         <v>-96</v>
       </c>
       <c r="DS27" s="9">
         <v>-77</v>
       </c>
       <c r="DT27" s="1">
         <v>163</v>
       </c>
       <c r="DU27" s="1">
         <v>12</v>
       </c>
       <c r="DV27" s="9">
         <v>-22</v>
       </c>
       <c r="DW27" s="1">
         <v>5422</v>
       </c>
       <c r="DX27" s="1">
         <v>2754</v>
       </c>
@@ -15855,51 +15306,51 @@
       <c r="AG28" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AH28" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AI28" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AJ28" s="3">
         <v>3270</v>
       </c>
       <c r="AK28" s="3">
         <v>213</v>
       </c>
       <c r="AL28" s="3">
         <v>2705</v>
       </c>
       <c r="AM28" s="3">
         <v>59</v>
       </c>
       <c r="AN28" s="8">
         <v>565</v>
       </c>
       <c r="AO28" s="6">
-        <v>69</v>
+        <v>68.8</v>
       </c>
       <c r="AP28" s="6">
         <v>17.3</v>
       </c>
       <c r="AQ28" s="9">
         <v>916</v>
       </c>
       <c r="AR28" s="6">
         <v>28</v>
       </c>
       <c r="AS28" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AT28" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AU28" s="1">
         <v>146</v>
       </c>
       <c r="AV28" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AW28" s="1">
         <v>27</v>
       </c>
@@ -16083,69 +15534,69 @@
       <c r="DE28" s="1">
         <v>64</v>
       </c>
       <c r="DF28" s="1">
         <v>256</v>
       </c>
       <c r="DG28" s="6">
         <v>0.1</v>
       </c>
       <c r="DH28" s="6">
         <v>0</v>
       </c>
       <c r="DI28" s="6">
         <v>0.1</v>
       </c>
       <c r="DJ28" s="1">
         <v>98</v>
       </c>
       <c r="DK28" s="1">
         <v>3673</v>
       </c>
       <c r="DL28" s="1">
         <v>3057</v>
       </c>
       <c r="DM28" s="1">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="DN28" s="1">
         <v>3060</v>
       </c>
       <c r="DO28" s="1">
         <v>2700</v>
       </c>
       <c r="DP28" s="9">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="DQ28" s="9">
         <v>613</v>
       </c>
       <c r="DR28" s="9">
         <v>357</v>
       </c>
       <c r="DS28" s="9">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="DT28" s="1">
         <v>213</v>
       </c>
       <c r="DU28" s="1">
         <v>5</v>
       </c>
       <c r="DV28" s="9">
         <v>821</v>
       </c>
       <c r="DW28" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DX28" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DY28" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DZ28" s="1" t="s">
         <v>272</v>
       </c>
       <c r="EA28" s="1" t="s">
         <v>272</v>
       </c>
@@ -16483,51 +15934,51 @@
       <c r="AG29" s="7">
         <v>0.64</v>
       </c>
       <c r="AH29" s="6">
         <v>80.2</v>
       </c>
       <c r="AI29" s="6">
         <v>729.4</v>
       </c>
       <c r="AJ29" s="3">
         <v>19777</v>
       </c>
       <c r="AK29" s="3">
         <v>1734</v>
       </c>
       <c r="AL29" s="3">
         <v>15338</v>
       </c>
       <c r="AM29" s="3">
         <v>293</v>
       </c>
       <c r="AN29" s="8">
         <v>4439</v>
       </c>
       <c r="AO29" s="6">
-        <v>116</v>
+        <v>115.9</v>
       </c>
       <c r="AP29" s="6">
         <v>22.4</v>
       </c>
       <c r="AQ29" s="9">
         <v>6926</v>
       </c>
       <c r="AR29" s="6">
         <v>35</v>
       </c>
       <c r="AS29" s="1">
         <v>2030</v>
       </c>
       <c r="AT29" s="7">
         <v>1.5</v>
       </c>
       <c r="AU29" s="1">
         <v>683</v>
       </c>
       <c r="AV29" s="1">
         <v>336</v>
       </c>
       <c r="AW29" s="1">
         <v>47</v>
       </c>
@@ -16711,69 +16162,69 @@
       <c r="DE29" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DF29" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DG29" s="6">
         <v>0</v>
       </c>
       <c r="DH29" s="6">
         <v>0.3</v>
       </c>
       <c r="DI29" s="6">
         <v>7</v>
       </c>
       <c r="DJ29" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK29" s="1">
         <v>20467</v>
       </c>
       <c r="DL29" s="1">
         <v>18043</v>
       </c>
       <c r="DM29" s="1">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="DN29" s="1">
         <v>18345</v>
       </c>
       <c r="DO29" s="1">
         <v>15312</v>
       </c>
       <c r="DP29" s="9">
-        <v>3034</v>
+        <v>3033</v>
       </c>
       <c r="DQ29" s="9">
         <v>2122</v>
       </c>
       <c r="DR29" s="9">
         <v>2731</v>
       </c>
       <c r="DS29" s="9">
-        <v>-611</v>
+        <v>-609</v>
       </c>
       <c r="DT29" s="1">
         <v>1734</v>
       </c>
       <c r="DU29" s="1">
         <v>26</v>
       </c>
       <c r="DV29" s="9">
         <v>3830</v>
       </c>
       <c r="DW29" s="1">
         <v>32151</v>
       </c>
       <c r="DX29" s="1">
         <v>15260</v>
       </c>
       <c r="DY29" s="1">
         <v>8943</v>
       </c>
       <c r="DZ29" s="1">
         <v>8606</v>
       </c>
       <c r="EA29" s="1">
         <v>337</v>
       </c>
@@ -17348,60 +16799,60 @@
       <c r="DH30" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DI30" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ30" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK30" s="1">
         <v>6400</v>
       </c>
       <c r="DL30" s="1">
         <v>3110</v>
       </c>
       <c r="DM30" s="1">
         <v>3290</v>
       </c>
       <c r="DN30" s="1">
         <v>4792</v>
       </c>
       <c r="DO30" s="1">
         <v>2651</v>
       </c>
       <c r="DP30" s="9">
-        <v>2137</v>
+        <v>2141</v>
       </c>
       <c r="DQ30" s="9">
         <v>1608</v>
       </c>
       <c r="DR30" s="9">
         <v>459</v>
       </c>
       <c r="DS30" s="9">
-        <v>1153</v>
+        <v>1149</v>
       </c>
       <c r="DT30" s="1">
         <v>85</v>
       </c>
       <c r="DU30" s="1">
         <v>0</v>
       </c>
       <c r="DV30" s="9">
         <v>1693</v>
       </c>
       <c r="DW30" s="1">
         <v>3579</v>
       </c>
       <c r="DX30" s="1">
         <v>2469</v>
       </c>
       <c r="DY30" s="1">
         <v>2467</v>
       </c>
       <c r="DZ30" s="1">
         <v>2203</v>
       </c>
       <c r="EA30" s="1">
         <v>264</v>
       </c>
@@ -18367,51 +17818,51 @@
       <c r="AG32" s="7">
         <v>0.7</v>
       </c>
       <c r="AH32" s="6">
         <v>82.1</v>
       </c>
       <c r="AI32" s="6">
         <v>928.8</v>
       </c>
       <c r="AJ32" s="3">
         <v>22231</v>
       </c>
       <c r="AK32" s="3">
         <v>1312</v>
       </c>
       <c r="AL32" s="3">
         <v>17323</v>
       </c>
       <c r="AM32" s="3">
         <v>347</v>
       </c>
       <c r="AN32" s="8">
         <v>4908</v>
       </c>
       <c r="AO32" s="6">
-        <v>151.6</v>
+        <v>151.5</v>
       </c>
       <c r="AP32" s="6">
         <v>22.1</v>
       </c>
       <c r="AQ32" s="9">
         <v>7452</v>
       </c>
       <c r="AR32" s="6">
         <v>33.5</v>
       </c>
       <c r="AS32" s="1">
         <v>1363</v>
       </c>
       <c r="AT32" s="7">
         <v>2.4300000000000002</v>
       </c>
       <c r="AU32" s="1">
         <v>731</v>
       </c>
       <c r="AV32" s="1">
         <v>537</v>
       </c>
       <c r="AW32" s="1">
         <v>109</v>
       </c>
@@ -18595,69 +18046,69 @@
       <c r="DE32" s="1">
         <v>1674</v>
       </c>
       <c r="DF32" s="1">
         <v>17365</v>
       </c>
       <c r="DG32" s="6">
         <v>0.3</v>
       </c>
       <c r="DH32" s="6">
         <v>0.4</v>
       </c>
       <c r="DI32" s="6">
         <v>12</v>
       </c>
       <c r="DJ32" s="1">
         <v>13</v>
       </c>
       <c r="DK32" s="1">
         <v>22135</v>
       </c>
       <c r="DL32" s="1">
         <v>20919</v>
       </c>
       <c r="DM32" s="1">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="DN32" s="1">
         <v>20186</v>
       </c>
       <c r="DO32" s="1">
         <v>17301</v>
       </c>
       <c r="DP32" s="9">
-        <v>2888</v>
+        <v>2885</v>
       </c>
       <c r="DQ32" s="9">
         <v>1949</v>
       </c>
       <c r="DR32" s="9">
         <v>3618</v>
       </c>
       <c r="DS32" s="9">
-        <v>-1671</v>
+        <v>-1669</v>
       </c>
       <c r="DT32" s="1">
         <v>1312</v>
       </c>
       <c r="DU32" s="1">
         <v>22</v>
       </c>
       <c r="DV32" s="9">
         <v>3239</v>
       </c>
       <c r="DW32" s="1">
         <v>31593</v>
       </c>
       <c r="DX32" s="1">
         <v>16523</v>
       </c>
       <c r="DY32" s="1">
         <v>9668</v>
       </c>
       <c r="DZ32" s="1">
         <v>8940</v>
       </c>
       <c r="EA32" s="1">
         <v>728</v>
       </c>
@@ -19223,69 +18674,69 @@
       <c r="DE33" s="1">
         <v>1457</v>
       </c>
       <c r="DF33" s="1">
         <v>4199</v>
       </c>
       <c r="DG33" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DH33" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DI33" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ33" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK33" s="1">
         <v>18216</v>
       </c>
       <c r="DL33" s="1">
         <v>6057</v>
       </c>
       <c r="DM33" s="1">
-        <v>12156</v>
+        <v>12159</v>
       </c>
       <c r="DN33" s="1">
         <v>14146</v>
       </c>
       <c r="DO33" s="1">
         <v>5922</v>
       </c>
       <c r="DP33" s="9">
         <v>8224</v>
       </c>
       <c r="DQ33" s="9">
         <v>4070</v>
       </c>
       <c r="DR33" s="9">
         <v>135</v>
       </c>
       <c r="DS33" s="9">
-        <v>3932</v>
+        <v>3935</v>
       </c>
       <c r="DT33" s="1">
         <v>375</v>
       </c>
       <c r="DU33" s="1">
         <v>25</v>
       </c>
       <c r="DV33" s="9">
         <v>4420</v>
       </c>
       <c r="DW33" s="1">
         <v>37996</v>
       </c>
       <c r="DX33" s="1">
         <v>10271</v>
       </c>
       <c r="DY33" s="1">
         <v>5522</v>
       </c>
       <c r="DZ33" s="1">
         <v>5275</v>
       </c>
       <c r="EA33" s="1">
         <v>247</v>
       </c>
@@ -19623,51 +19074,51 @@
       <c r="AG34" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AH34" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AI34" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AJ34" s="3">
         <v>4299</v>
       </c>
       <c r="AK34" s="3">
         <v>265</v>
       </c>
       <c r="AL34" s="3">
         <v>3629</v>
       </c>
       <c r="AM34" s="3">
         <v>72</v>
       </c>
       <c r="AN34" s="8">
         <v>670</v>
       </c>
       <c r="AO34" s="6">
-        <v>51.2</v>
+        <v>51.1</v>
       </c>
       <c r="AP34" s="6">
         <v>15.6</v>
       </c>
       <c r="AQ34" s="9">
         <v>1161</v>
       </c>
       <c r="AR34" s="6">
         <v>27</v>
       </c>
       <c r="AS34" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AT34" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AU34" s="1">
         <v>174</v>
       </c>
       <c r="AV34" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AW34" s="1">
         <v>34</v>
       </c>
@@ -19851,69 +19302,69 @@
       <c r="DE34" s="1">
         <v>251</v>
       </c>
       <c r="DF34" s="1">
         <v>437</v>
       </c>
       <c r="DG34" s="6">
         <v>0.1</v>
       </c>
       <c r="DH34" s="6">
         <v>0.1</v>
       </c>
       <c r="DI34" s="6">
         <v>0.8</v>
       </c>
       <c r="DJ34" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK34" s="1">
         <v>6086</v>
       </c>
       <c r="DL34" s="1">
         <v>4034</v>
       </c>
       <c r="DM34" s="1">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="DN34" s="1">
         <v>5040</v>
       </c>
       <c r="DO34" s="1">
         <v>3628</v>
       </c>
       <c r="DP34" s="9">
         <v>1412</v>
       </c>
       <c r="DQ34" s="9">
         <v>1046</v>
       </c>
       <c r="DR34" s="9">
         <v>406</v>
       </c>
       <c r="DS34" s="9">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="DT34" s="1">
         <v>265</v>
       </c>
       <c r="DU34" s="1">
         <v>1</v>
       </c>
       <c r="DV34" s="9">
         <v>1310</v>
       </c>
       <c r="DW34" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DX34" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DY34" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DZ34" s="1" t="s">
         <v>272</v>
       </c>
       <c r="EA34" s="1" t="s">
         <v>272</v>
       </c>
@@ -20479,69 +19930,69 @@
       <c r="DE35" s="1">
         <v>609</v>
       </c>
       <c r="DF35" s="1">
         <v>7246</v>
       </c>
       <c r="DG35" s="6">
         <v>0.7</v>
       </c>
       <c r="DH35" s="6">
         <v>0.8</v>
       </c>
       <c r="DI35" s="6">
         <v>8.4</v>
       </c>
       <c r="DJ35" s="1">
         <v>474</v>
       </c>
       <c r="DK35" s="1">
         <v>25362</v>
       </c>
       <c r="DL35" s="1">
         <v>23886</v>
       </c>
       <c r="DM35" s="1">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="DN35" s="1">
         <v>23449</v>
       </c>
       <c r="DO35" s="1">
         <v>19285</v>
       </c>
       <c r="DP35" s="9">
-        <v>4163</v>
+        <v>4164</v>
       </c>
       <c r="DQ35" s="9">
         <v>1913</v>
       </c>
       <c r="DR35" s="9">
         <v>4601</v>
       </c>
       <c r="DS35" s="9">
-        <v>-2689</v>
+        <v>-2688</v>
       </c>
       <c r="DT35" s="1">
         <v>1001</v>
       </c>
       <c r="DU35" s="1">
         <v>38</v>
       </c>
       <c r="DV35" s="9">
         <v>2876</v>
       </c>
       <c r="DW35" s="1">
         <v>31227</v>
       </c>
       <c r="DX35" s="1">
         <v>17339</v>
       </c>
       <c r="DY35" s="1">
         <v>10468</v>
       </c>
       <c r="DZ35" s="1">
         <v>8814</v>
       </c>
       <c r="EA35" s="1">
         <v>1654</v>
       </c>
@@ -21116,60 +20567,60 @@
       <c r="DH36" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DI36" s="6">
         <v>7</v>
       </c>
       <c r="DJ36" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK36" s="1">
         <v>14740</v>
       </c>
       <c r="DL36" s="1">
         <v>7495</v>
       </c>
       <c r="DM36" s="1">
         <v>7245</v>
       </c>
       <c r="DN36" s="1">
         <v>10880</v>
       </c>
       <c r="DO36" s="1">
         <v>6506</v>
       </c>
       <c r="DP36" s="9">
-        <v>4378</v>
+        <v>4374</v>
       </c>
       <c r="DQ36" s="9">
         <v>3860</v>
       </c>
       <c r="DR36" s="9">
         <v>989</v>
       </c>
       <c r="DS36" s="9">
-        <v>2867</v>
+        <v>2871</v>
       </c>
       <c r="DT36" s="1">
         <v>300</v>
       </c>
       <c r="DU36" s="1">
         <v>5</v>
       </c>
       <c r="DV36" s="9">
         <v>4155</v>
       </c>
       <c r="DW36" s="1">
         <v>28650</v>
       </c>
       <c r="DX36" s="1">
         <v>11480</v>
       </c>
       <c r="DY36" s="1">
         <v>7703</v>
       </c>
       <c r="DZ36" s="1">
         <v>7478</v>
       </c>
       <c r="EA36" s="1">
         <v>225</v>
       </c>
@@ -21507,51 +20958,51 @@
       <c r="AG37" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AH37" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AI37" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AJ37" s="3">
         <v>4010</v>
       </c>
       <c r="AK37" s="3">
         <v>193</v>
       </c>
       <c r="AL37" s="3">
         <v>3448</v>
       </c>
       <c r="AM37" s="3">
         <v>59</v>
       </c>
       <c r="AN37" s="8">
         <v>562</v>
       </c>
       <c r="AO37" s="6">
-        <v>51.9</v>
+        <v>52.1</v>
       </c>
       <c r="AP37" s="6">
         <v>14</v>
       </c>
       <c r="AQ37" s="9">
         <v>962</v>
       </c>
       <c r="AR37" s="6">
         <v>24</v>
       </c>
       <c r="AS37" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AT37" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AU37" s="1">
         <v>164</v>
       </c>
       <c r="AV37" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AW37" s="1">
         <v>51</v>
       </c>
@@ -21735,69 +21186,69 @@
       <c r="DE37" s="1">
         <v>59</v>
       </c>
       <c r="DF37" s="1">
         <v>3243</v>
       </c>
       <c r="DG37" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DH37" s="6">
         <v>0.1</v>
       </c>
       <c r="DI37" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ37" s="1">
         <v>392</v>
       </c>
       <c r="DK37" s="1">
         <v>6756</v>
       </c>
       <c r="DL37" s="1">
         <v>3817</v>
       </c>
       <c r="DM37" s="1">
-        <v>2940</v>
+        <v>2939</v>
       </c>
       <c r="DN37" s="1">
         <v>5862</v>
       </c>
       <c r="DO37" s="1">
         <v>3440</v>
       </c>
       <c r="DP37" s="9">
-        <v>2419</v>
+        <v>2422</v>
       </c>
       <c r="DQ37" s="9">
         <v>894</v>
       </c>
       <c r="DR37" s="9">
         <v>377</v>
       </c>
       <c r="DS37" s="9">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="DT37" s="1">
         <v>193</v>
       </c>
       <c r="DU37" s="1">
         <v>8</v>
       </c>
       <c r="DV37" s="9">
         <v>1079</v>
       </c>
       <c r="DW37" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DX37" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DY37" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DZ37" s="1" t="s">
         <v>272</v>
       </c>
       <c r="EA37" s="1" t="s">
         <v>272</v>
       </c>
@@ -22135,51 +21586,51 @@
       <c r="AG38" s="7">
         <v>0.74</v>
       </c>
       <c r="AH38" s="6">
         <v>87.6</v>
       </c>
       <c r="AI38" s="6">
         <v>1255.0999999999999</v>
       </c>
       <c r="AJ38" s="3">
         <v>16812</v>
       </c>
       <c r="AK38" s="3">
         <v>1090</v>
       </c>
       <c r="AL38" s="3">
         <v>12158</v>
       </c>
       <c r="AM38" s="3">
         <v>257</v>
       </c>
       <c r="AN38" s="8">
         <v>4654</v>
       </c>
       <c r="AO38" s="6">
-        <v>150.4</v>
+        <v>150.19999999999999</v>
       </c>
       <c r="AP38" s="6">
         <v>27.7</v>
       </c>
       <c r="AQ38" s="9">
         <v>6123</v>
       </c>
       <c r="AR38" s="6">
         <v>36.4</v>
       </c>
       <c r="AS38" s="1">
         <v>1076</v>
       </c>
       <c r="AT38" s="7">
         <v>2.2599999999999998</v>
       </c>
       <c r="AU38" s="1">
         <v>672</v>
       </c>
       <c r="AV38" s="1">
         <v>625</v>
       </c>
       <c r="AW38" s="1">
         <v>175</v>
       </c>
@@ -22363,69 +21814,69 @@
       <c r="DE38" s="1">
         <v>1</v>
       </c>
       <c r="DF38" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DG38" s="6">
         <v>0.7</v>
       </c>
       <c r="DH38" s="6">
         <v>0.3</v>
       </c>
       <c r="DI38" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ38" s="1">
         <v>0</v>
       </c>
       <c r="DK38" s="1">
         <v>17023</v>
       </c>
       <c r="DL38" s="1">
         <v>15722</v>
       </c>
       <c r="DM38" s="1">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="DN38" s="1">
         <v>15004</v>
       </c>
       <c r="DO38" s="1">
         <v>12147</v>
       </c>
       <c r="DP38" s="9">
-        <v>2859</v>
+        <v>2857</v>
       </c>
       <c r="DQ38" s="9">
         <v>2019</v>
       </c>
       <c r="DR38" s="9">
         <v>3575</v>
       </c>
       <c r="DS38" s="9">
-        <v>-1559</v>
+        <v>-1556</v>
       </c>
       <c r="DT38" s="1">
         <v>1090</v>
       </c>
       <c r="DU38" s="1">
         <v>11</v>
       </c>
       <c r="DV38" s="9">
         <v>3098</v>
       </c>
       <c r="DW38" s="1">
         <v>22932</v>
       </c>
       <c r="DX38" s="1">
         <v>11961</v>
       </c>
       <c r="DY38" s="1">
         <v>7890</v>
       </c>
       <c r="DZ38" s="1">
         <v>6708</v>
       </c>
       <c r="EA38" s="1">
         <v>1182</v>
       </c>
@@ -22763,51 +22214,51 @@
       <c r="AG39" s="7">
         <v>0.74</v>
       </c>
       <c r="AH39" s="6">
         <v>90.8</v>
       </c>
       <c r="AI39" s="6">
         <v>4270.3</v>
       </c>
       <c r="AJ39" s="3">
         <v>4611</v>
       </c>
       <c r="AK39" s="3">
         <v>237</v>
       </c>
       <c r="AL39" s="3">
         <v>4208</v>
       </c>
       <c r="AM39" s="3">
         <v>50</v>
       </c>
       <c r="AN39" s="8">
         <v>403</v>
       </c>
       <c r="AO39" s="6">
-        <v>41.6</v>
+        <v>41.5</v>
       </c>
       <c r="AP39" s="6">
         <v>8.6999999999999993</v>
       </c>
       <c r="AQ39" s="9">
         <v>951</v>
       </c>
       <c r="AR39" s="6">
         <v>20.6</v>
       </c>
       <c r="AS39" s="1">
         <v>968</v>
       </c>
       <c r="AT39" s="7">
         <v>1.18</v>
       </c>
       <c r="AU39" s="1">
         <v>100</v>
       </c>
       <c r="AV39" s="1">
         <v>103</v>
       </c>
       <c r="AW39" s="1">
         <v>44</v>
       </c>
@@ -22991,69 +22442,69 @@
       <c r="DE39" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DF39" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DG39" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DH39" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DI39" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ39" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK39" s="1">
         <v>13755</v>
       </c>
       <c r="DL39" s="1">
         <v>4374</v>
       </c>
       <c r="DM39" s="1">
-        <v>9380</v>
+        <v>9381</v>
       </c>
       <c r="DN39" s="1">
         <v>13019</v>
       </c>
       <c r="DO39" s="1">
         <v>4206</v>
       </c>
       <c r="DP39" s="9">
-        <v>8814</v>
+        <v>8813</v>
       </c>
       <c r="DQ39" s="9">
         <v>736</v>
       </c>
       <c r="DR39" s="9">
         <v>168</v>
       </c>
       <c r="DS39" s="9">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="DT39" s="1">
         <v>237</v>
       </c>
       <c r="DU39" s="1">
         <v>2</v>
       </c>
       <c r="DV39" s="9">
         <v>971</v>
       </c>
       <c r="DW39" s="1">
         <v>18550</v>
       </c>
       <c r="DX39" s="1">
         <v>11359</v>
       </c>
       <c r="DY39" s="1">
         <v>7546</v>
       </c>
       <c r="DZ39" s="1">
         <v>7400</v>
       </c>
       <c r="EA39" s="1">
         <v>146</v>
       </c>
@@ -23628,60 +23079,60 @@
       <c r="DH40" s="6">
         <v>0.1</v>
       </c>
       <c r="DI40" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ40" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK40" s="1">
         <v>3804</v>
       </c>
       <c r="DL40" s="1">
         <v>2248</v>
       </c>
       <c r="DM40" s="1">
         <v>1556</v>
       </c>
       <c r="DN40" s="1">
         <v>3575</v>
       </c>
       <c r="DO40" s="1">
         <v>2580</v>
       </c>
       <c r="DP40" s="9">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="DQ40" s="9">
         <v>229</v>
       </c>
       <c r="DR40" s="9">
         <v>-332</v>
       </c>
       <c r="DS40" s="9">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="DT40" s="1">
         <v>268</v>
       </c>
       <c r="DU40" s="1">
         <v>3</v>
       </c>
       <c r="DV40" s="9">
         <v>494</v>
       </c>
       <c r="DW40" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DX40" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DY40" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DZ40" s="1" t="s">
         <v>272</v>
       </c>
       <c r="EA40" s="1" t="s">
         <v>272</v>
       </c>
@@ -24019,51 +23470,51 @@
       <c r="AG41" s="7">
         <v>0.7</v>
       </c>
       <c r="AH41" s="6">
         <v>60.6</v>
       </c>
       <c r="AI41" s="6">
         <v>670.7</v>
       </c>
       <c r="AJ41" s="3">
         <v>11780</v>
       </c>
       <c r="AK41" s="3">
         <v>907</v>
       </c>
       <c r="AL41" s="3">
         <v>9200</v>
       </c>
       <c r="AM41" s="3">
         <v>173</v>
       </c>
       <c r="AN41" s="8">
         <v>2580</v>
       </c>
       <c r="AO41" s="6">
-        <v>153.5</v>
+        <v>153.69999999999999</v>
       </c>
       <c r="AP41" s="6">
         <v>21.9</v>
       </c>
       <c r="AQ41" s="9">
         <v>3587</v>
       </c>
       <c r="AR41" s="6">
         <v>30.4</v>
       </c>
       <c r="AS41" s="1">
         <v>1213</v>
       </c>
       <c r="AT41" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="AU41" s="1">
         <v>610</v>
       </c>
       <c r="AV41" s="1">
         <v>503</v>
       </c>
       <c r="AW41" s="1">
         <v>76</v>
       </c>
@@ -24247,69 +23698,69 @@
       <c r="DE41" s="1">
         <v>2</v>
       </c>
       <c r="DF41" s="1">
         <v>11452</v>
       </c>
       <c r="DG41" s="6">
         <v>1.8</v>
       </c>
       <c r="DH41" s="6">
         <v>0.2</v>
       </c>
       <c r="DI41" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ41" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK41" s="1">
         <v>11392</v>
       </c>
       <c r="DL41" s="1">
         <v>10873</v>
       </c>
       <c r="DM41" s="1">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="DN41" s="1">
         <v>10594</v>
       </c>
       <c r="DO41" s="1">
         <v>9174</v>
       </c>
       <c r="DP41" s="9">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="DQ41" s="9">
         <v>798</v>
       </c>
       <c r="DR41" s="9">
         <v>1699</v>
       </c>
       <c r="DS41" s="9">
-        <v>-899</v>
+        <v>-901</v>
       </c>
       <c r="DT41" s="1">
         <v>907</v>
       </c>
       <c r="DU41" s="1">
         <v>26</v>
       </c>
       <c r="DV41" s="9">
         <v>1679</v>
       </c>
       <c r="DW41" s="1">
         <v>16259</v>
       </c>
       <c r="DX41" s="1">
         <v>9095</v>
       </c>
       <c r="DY41" s="1">
         <v>5268</v>
       </c>
       <c r="DZ41" s="1">
         <v>4980</v>
       </c>
       <c r="EA41" s="1">
         <v>288</v>
       </c>
@@ -24884,60 +24335,60 @@
       <c r="DH42" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DI42" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ42" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK42" s="1">
         <v>3804</v>
       </c>
       <c r="DL42" s="1">
         <v>3116</v>
       </c>
       <c r="DM42" s="1">
         <v>688</v>
       </c>
       <c r="DN42" s="1">
         <v>3966</v>
       </c>
       <c r="DO42" s="1">
         <v>3186</v>
       </c>
       <c r="DP42" s="9">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="DQ42" s="9">
         <v>-162</v>
       </c>
       <c r="DR42" s="9">
         <v>-70</v>
       </c>
       <c r="DS42" s="9">
-        <v>-93</v>
+        <v>-92</v>
       </c>
       <c r="DT42" s="1">
         <v>99</v>
       </c>
       <c r="DU42" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DV42" s="9">
         <v>-63</v>
       </c>
       <c r="DW42" s="1">
         <v>7394</v>
       </c>
       <c r="DX42" s="1">
         <v>3876</v>
       </c>
       <c r="DY42" s="1">
         <v>3347</v>
       </c>
       <c r="DZ42" s="1">
         <v>3270</v>
       </c>
       <c r="EA42" s="1">
         <v>77</v>
       </c>
@@ -25275,51 +24726,51 @@
       <c r="AG43" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AH43" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AI43" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AJ43" s="3">
         <v>2534</v>
       </c>
       <c r="AK43" s="3">
         <v>204</v>
       </c>
       <c r="AL43" s="3">
         <v>2255</v>
       </c>
       <c r="AM43" s="3">
         <v>44</v>
       </c>
       <c r="AN43" s="8">
         <v>279</v>
       </c>
       <c r="AO43" s="6">
-        <v>66.400000000000006</v>
+        <v>66.3</v>
       </c>
       <c r="AP43" s="6">
         <v>11</v>
       </c>
       <c r="AQ43" s="9">
         <v>483</v>
       </c>
       <c r="AR43" s="6">
         <v>19.100000000000001</v>
       </c>
       <c r="AS43" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AT43" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AU43" s="1">
         <v>74</v>
       </c>
       <c r="AV43" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AW43" s="1">
         <v>25</v>
       </c>
@@ -25503,69 +24954,69 @@
       <c r="DE43" s="1">
         <v>24</v>
       </c>
       <c r="DF43" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DG43" s="6">
         <v>0.1</v>
       </c>
       <c r="DH43" s="6">
         <v>0.1</v>
       </c>
       <c r="DI43" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ43" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK43" s="1">
         <v>2776</v>
       </c>
       <c r="DL43" s="1">
         <v>2330</v>
       </c>
       <c r="DM43" s="1">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="DN43" s="1">
         <v>2556</v>
       </c>
       <c r="DO43" s="1">
         <v>2252</v>
       </c>
       <c r="DP43" s="9">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="DQ43" s="9">
         <v>220</v>
       </c>
       <c r="DR43" s="9">
         <v>78</v>
       </c>
       <c r="DS43" s="9">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="DT43" s="1">
         <v>204</v>
       </c>
       <c r="DU43" s="1">
         <v>3</v>
       </c>
       <c r="DV43" s="9">
         <v>421</v>
       </c>
       <c r="DW43" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DX43" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DY43" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DZ43" s="1" t="s">
         <v>272</v>
       </c>
       <c r="EA43" s="1" t="s">
         <v>272</v>
       </c>
@@ -25903,51 +25354,51 @@
       <c r="AG44" s="7">
         <v>0.9</v>
       </c>
       <c r="AH44" s="6">
         <v>68.2</v>
       </c>
       <c r="AI44" s="6">
         <v>440.8</v>
       </c>
       <c r="AJ44" s="3">
         <v>17010</v>
       </c>
       <c r="AK44" s="3">
         <v>488</v>
       </c>
       <c r="AL44" s="3">
         <v>11987</v>
       </c>
       <c r="AM44" s="3">
         <v>265</v>
       </c>
       <c r="AN44" s="8">
         <v>5023</v>
       </c>
       <c r="AO44" s="5">
-        <v>183.6</v>
+        <v>183.5</v>
       </c>
       <c r="AP44" s="6">
         <v>29.5</v>
       </c>
       <c r="AQ44" s="9">
         <v>6395</v>
       </c>
       <c r="AR44" s="6">
         <v>37.6</v>
       </c>
       <c r="AS44" s="1">
         <v>730</v>
       </c>
       <c r="AT44" s="7">
         <v>3.76</v>
       </c>
       <c r="AU44" s="1">
         <v>811</v>
       </c>
       <c r="AV44" s="1">
         <v>1109</v>
       </c>
       <c r="AW44" s="1">
         <v>354</v>
       </c>
@@ -26131,69 +25582,69 @@
       <c r="DE44" s="1">
         <v>1</v>
       </c>
       <c r="DF44" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DG44" s="6">
         <v>0.2</v>
       </c>
       <c r="DH44" s="6">
         <v>0.3</v>
       </c>
       <c r="DI44" s="6">
         <v>1.5</v>
       </c>
       <c r="DJ44" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK44" s="1">
         <v>18443</v>
       </c>
       <c r="DL44" s="1">
         <v>16522</v>
       </c>
       <c r="DM44" s="1">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="DN44" s="1">
         <v>16178</v>
       </c>
       <c r="DO44" s="1">
         <v>11971</v>
       </c>
       <c r="DP44" s="9">
-        <v>4206</v>
+        <v>4207</v>
       </c>
       <c r="DQ44" s="9">
         <v>2265</v>
       </c>
       <c r="DR44" s="9">
         <v>4551</v>
       </c>
       <c r="DS44" s="9">
-        <v>-2287</v>
+        <v>-2286</v>
       </c>
       <c r="DT44" s="1">
         <v>488</v>
       </c>
       <c r="DU44" s="1">
         <v>16</v>
       </c>
       <c r="DV44" s="9">
         <v>2737</v>
       </c>
       <c r="DW44" s="1">
         <v>20539</v>
       </c>
       <c r="DX44" s="1">
         <v>14217</v>
       </c>
       <c r="DY44" s="1">
         <v>8203</v>
       </c>
       <c r="DZ44" s="1">
         <v>6633</v>
       </c>
       <c r="EA44" s="1">
         <v>1570</v>
       </c>
@@ -26531,51 +25982,51 @@
       <c r="AG45" s="7">
         <v>1.49</v>
       </c>
       <c r="AH45" s="6">
         <v>66.5</v>
       </c>
       <c r="AI45" s="6">
         <v>1259.7</v>
       </c>
       <c r="AJ45" s="3">
         <v>4822</v>
       </c>
       <c r="AK45" s="3">
         <v>64</v>
       </c>
       <c r="AL45" s="3">
         <v>3334</v>
       </c>
       <c r="AM45" s="3">
         <v>84</v>
       </c>
       <c r="AN45" s="8">
         <v>1488</v>
       </c>
       <c r="AO45" s="6">
-        <v>83.8</v>
+        <v>84</v>
       </c>
       <c r="AP45" s="6">
         <v>30.9</v>
       </c>
       <c r="AQ45" s="9">
         <v>1698</v>
       </c>
       <c r="AR45" s="6">
         <v>35.200000000000003</v>
       </c>
       <c r="AS45" s="1">
         <v>605</v>
       </c>
       <c r="AT45" s="7">
         <v>2.59</v>
       </c>
       <c r="AU45" s="1">
         <v>484</v>
       </c>
       <c r="AV45" s="1">
         <v>798</v>
       </c>
       <c r="AW45" s="1">
         <v>226</v>
       </c>
@@ -26759,69 +26210,69 @@
       <c r="DE45" s="1">
         <v>40</v>
       </c>
       <c r="DF45" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DG45" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DH45" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DI45" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ45" s="1">
         <v>0</v>
       </c>
       <c r="DK45" s="1">
         <v>7291</v>
       </c>
       <c r="DL45" s="1">
         <v>4758</v>
       </c>
       <c r="DM45" s="1">
-        <v>2534</v>
+        <v>2533</v>
       </c>
       <c r="DN45" s="1">
         <v>5582</v>
       </c>
       <c r="DO45" s="1">
         <v>3332</v>
       </c>
       <c r="DP45" s="9">
-        <v>2247</v>
+        <v>2250</v>
       </c>
       <c r="DQ45" s="9">
         <v>1709</v>
       </c>
       <c r="DR45" s="9">
         <v>1426</v>
       </c>
       <c r="DS45" s="9">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="DT45" s="1">
         <v>64</v>
       </c>
       <c r="DU45" s="1">
         <v>2</v>
       </c>
       <c r="DV45" s="9">
         <v>1771</v>
       </c>
       <c r="DW45" s="1">
         <v>4888</v>
       </c>
       <c r="DX45" s="1">
         <v>2532</v>
       </c>
       <c r="DY45" s="1">
         <v>2276</v>
       </c>
       <c r="DZ45" s="1">
         <v>2124</v>
       </c>
       <c r="EA45" s="1">
         <v>152</v>
       </c>
@@ -27387,60 +26838,60 @@
       <c r="DE46" s="1">
         <v>14</v>
       </c>
       <c r="DF46" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DG46" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DH46" s="6">
         <v>0.1</v>
       </c>
       <c r="DI46" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ46" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK46" s="1">
         <v>3616</v>
       </c>
       <c r="DL46" s="1">
         <v>3265</v>
       </c>
       <c r="DM46" s="1">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="DN46" s="1">
         <v>3092</v>
       </c>
       <c r="DO46" s="1">
         <v>2582</v>
       </c>
       <c r="DP46" s="9">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="DQ46" s="9">
         <v>524</v>
       </c>
       <c r="DR46" s="9">
         <v>683</v>
       </c>
       <c r="DS46" s="9">
         <v>-159</v>
       </c>
       <c r="DT46" s="1">
         <v>119</v>
       </c>
       <c r="DU46" s="1">
         <v>1</v>
       </c>
       <c r="DV46" s="9">
         <v>642</v>
       </c>
       <c r="DW46" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DX46" s="1" t="s">
         <v>272</v>
       </c>
@@ -27787,51 +27238,51 @@
       <c r="AG47" s="7">
         <v>0.89</v>
       </c>
       <c r="AH47" s="6">
         <v>62.6</v>
       </c>
       <c r="AI47" s="6">
         <v>488.7</v>
       </c>
       <c r="AJ47" s="3">
         <v>23572</v>
       </c>
       <c r="AK47" s="3">
         <v>1792</v>
       </c>
       <c r="AL47" s="3">
         <v>19300</v>
       </c>
       <c r="AM47" s="3">
         <v>420</v>
       </c>
       <c r="AN47" s="8">
         <v>4272</v>
       </c>
       <c r="AO47" s="6">
-        <v>142.4</v>
+        <v>142.30000000000001</v>
       </c>
       <c r="AP47" s="6">
         <v>18.100000000000001</v>
       </c>
       <c r="AQ47" s="9">
         <v>6086</v>
       </c>
       <c r="AR47" s="6">
         <v>25.8</v>
       </c>
       <c r="AS47" s="1">
         <v>1791</v>
       </c>
       <c r="AT47" s="7">
         <v>2.27</v>
       </c>
       <c r="AU47" s="1">
         <v>736</v>
       </c>
       <c r="AV47" s="1">
         <v>411</v>
       </c>
       <c r="AW47" s="1">
         <v>108</v>
       </c>
@@ -28015,69 +27466,69 @@
       <c r="DE47" s="1">
         <v>1187</v>
       </c>
       <c r="DF47" s="1">
         <v>11778</v>
       </c>
       <c r="DG47" s="6">
         <v>4.0999999999999996</v>
       </c>
       <c r="DH47" s="6">
         <v>1.5</v>
       </c>
       <c r="DI47" s="6">
         <v>5.7</v>
       </c>
       <c r="DJ47" s="1">
         <v>1771</v>
       </c>
       <c r="DK47" s="1">
         <v>24983</v>
       </c>
       <c r="DL47" s="1">
         <v>21780</v>
       </c>
       <c r="DM47" s="1">
-        <v>3200</v>
+        <v>3203</v>
       </c>
       <c r="DN47" s="1">
         <v>23703</v>
       </c>
       <c r="DO47" s="1">
         <v>19231</v>
       </c>
       <c r="DP47" s="9">
-        <v>4471</v>
+        <v>4472</v>
       </c>
       <c r="DQ47" s="9">
         <v>1280</v>
       </c>
       <c r="DR47" s="9">
         <v>2549</v>
       </c>
       <c r="DS47" s="9">
-        <v>-1271</v>
+        <v>-1269</v>
       </c>
       <c r="DT47" s="1">
         <v>1792</v>
       </c>
       <c r="DU47" s="1">
         <v>69</v>
       </c>
       <c r="DV47" s="9">
         <v>3003</v>
       </c>
       <c r="DW47" s="1">
         <v>27924</v>
       </c>
       <c r="DX47" s="1">
         <v>14300</v>
       </c>
       <c r="DY47" s="1">
         <v>7190</v>
       </c>
       <c r="DZ47" s="1">
         <v>6458</v>
       </c>
       <c r="EA47" s="1">
         <v>732</v>
       </c>
@@ -29043,51 +28494,51 @@
       <c r="AG49" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AH49" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AI49" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AJ49" s="3">
         <v>4985</v>
       </c>
       <c r="AK49" s="3">
         <v>492</v>
       </c>
       <c r="AL49" s="3">
         <v>4418</v>
       </c>
       <c r="AM49" s="3">
         <v>80</v>
       </c>
       <c r="AN49" s="8">
         <v>567</v>
       </c>
       <c r="AO49" s="5">
-        <v>103.7</v>
+        <v>103.8</v>
       </c>
       <c r="AP49" s="6">
         <v>11.4</v>
       </c>
       <c r="AQ49" s="9">
         <v>1058</v>
       </c>
       <c r="AR49" s="6">
         <v>21.2</v>
       </c>
       <c r="AS49" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AT49" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AU49" s="1">
         <v>136</v>
       </c>
       <c r="AV49" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AW49" s="1">
         <v>29</v>
       </c>
@@ -29271,69 +28722,69 @@
       <c r="DE49" s="1">
         <v>167</v>
       </c>
       <c r="DF49" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DG49" s="6">
         <v>0.9</v>
       </c>
       <c r="DH49" s="6">
         <v>0.2</v>
       </c>
       <c r="DI49" s="6">
         <v>1</v>
       </c>
       <c r="DJ49" s="1">
         <v>223</v>
       </c>
       <c r="DK49" s="1">
         <v>5121</v>
       </c>
       <c r="DL49" s="1">
         <v>4493</v>
       </c>
       <c r="DM49" s="1">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="DN49" s="1">
         <v>5059</v>
       </c>
       <c r="DO49" s="1">
         <v>4410</v>
       </c>
       <c r="DP49" s="9">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="DQ49" s="9">
         <v>62</v>
       </c>
       <c r="DR49" s="9">
         <v>83</v>
       </c>
       <c r="DS49" s="9">
-        <v>-20</v>
+        <v>-21</v>
       </c>
       <c r="DT49" s="1">
         <v>492</v>
       </c>
       <c r="DU49" s="1">
         <v>8</v>
       </c>
       <c r="DV49" s="9">
         <v>546</v>
       </c>
       <c r="DW49" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DX49" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DY49" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DZ49" s="1" t="s">
         <v>272</v>
       </c>
       <c r="EA49" s="1" t="s">
         <v>272</v>
       </c>
@@ -29671,51 +29122,51 @@
       <c r="AG50" s="7">
         <v>1.37</v>
       </c>
       <c r="AH50" s="6">
         <v>60.8</v>
       </c>
       <c r="AI50" s="6">
         <v>333</v>
       </c>
       <c r="AJ50" s="3">
         <v>11629</v>
       </c>
       <c r="AK50" s="3">
         <v>1245</v>
       </c>
       <c r="AL50" s="3">
         <v>10475</v>
       </c>
       <c r="AM50" s="3">
         <v>216</v>
       </c>
       <c r="AN50" s="8">
         <v>1154</v>
       </c>
       <c r="AO50" s="6">
-        <v>170.2</v>
+        <v>169.7</v>
       </c>
       <c r="AP50" s="6">
         <v>9.9</v>
       </c>
       <c r="AQ50" s="9">
         <v>2402</v>
       </c>
       <c r="AR50" s="6">
         <v>20.7</v>
       </c>
       <c r="AS50" s="1">
         <v>697</v>
       </c>
       <c r="AT50" s="7">
         <v>4.4400000000000004</v>
       </c>
       <c r="AU50" s="1">
         <v>307</v>
       </c>
       <c r="AV50" s="1">
         <v>440</v>
       </c>
       <c r="AW50" s="1">
         <v>25</v>
       </c>
@@ -29899,69 +29350,69 @@
       <c r="DE50" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DF50" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DG50" s="6">
         <v>7.2</v>
       </c>
       <c r="DH50" s="6">
         <v>0.4</v>
       </c>
       <c r="DI50" s="6">
         <v>1.2</v>
       </c>
       <c r="DJ50" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK50" s="1">
         <v>10964</v>
       </c>
       <c r="DL50" s="1">
         <v>10384</v>
       </c>
       <c r="DM50" s="1">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="DN50" s="1">
         <v>11508</v>
       </c>
       <c r="DO50" s="1">
         <v>10454</v>
       </c>
       <c r="DP50" s="9">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="DQ50" s="9">
         <v>-544</v>
       </c>
       <c r="DR50" s="9">
         <v>-70</v>
       </c>
       <c r="DS50" s="9">
-        <v>-476</v>
+        <v>-474</v>
       </c>
       <c r="DT50" s="1">
         <v>1245</v>
       </c>
       <c r="DU50" s="1">
         <v>21</v>
       </c>
       <c r="DV50" s="9">
         <v>680</v>
       </c>
       <c r="DW50" s="1">
         <v>8010</v>
       </c>
       <c r="DX50" s="1">
         <v>5089</v>
       </c>
       <c r="DY50" s="1">
         <v>2669</v>
       </c>
       <c r="DZ50" s="1">
         <v>1749</v>
       </c>
       <c r="EA50" s="1">
         <v>920</v>
       </c>
@@ -30281,51 +29732,51 @@
       <c r="AA51" s="6">
         <v>8.3000000000000007</v>
       </c>
       <c r="AB51" s="6">
         <v>20.3</v>
       </c>
       <c r="AC51" s="6">
         <v>20.3</v>
       </c>
       <c r="AD51" s="6">
         <v>79.7</v>
       </c>
       <c r="AE51" s="1">
         <v>755</v>
       </c>
       <c r="AF51" s="1">
         <v>3307</v>
       </c>
       <c r="AG51" s="7">
         <v>0.41</v>
       </c>
       <c r="AH51" s="6">
         <v>100</v>
       </c>
       <c r="AI51" s="6" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="AJ51" s="3">
         <v>1969</v>
       </c>
       <c r="AK51" s="3" t="s">
         <v>266</v>
       </c>
       <c r="AL51" s="3">
         <v>2227</v>
       </c>
       <c r="AM51" s="3">
         <v>21</v>
       </c>
       <c r="AN51" s="8">
         <v>-258</v>
       </c>
       <c r="AO51" s="5" t="s">
         <v>267</v>
       </c>
       <c r="AP51" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AQ51" s="9">
         <v>-174</v>
       </c>
@@ -30536,60 +29987,60 @@
       <c r="DH51" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DI51" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DJ51" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK51" s="1">
         <v>3307</v>
       </c>
       <c r="DL51" s="1">
         <v>1969</v>
       </c>
       <c r="DM51" s="1">
         <v>1338</v>
       </c>
       <c r="DN51" s="1">
         <v>2636</v>
       </c>
       <c r="DO51" s="1">
         <v>2227</v>
       </c>
       <c r="DP51" s="9">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="DQ51" s="9">
         <v>671</v>
       </c>
       <c r="DR51" s="9">
         <v>-258</v>
       </c>
       <c r="DS51" s="9">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="DT51" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DU51" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DV51" s="9">
         <v>671</v>
       </c>
       <c r="DW51" s="1">
         <v>8071</v>
       </c>
       <c r="DX51" s="1">
         <v>4220</v>
       </c>
       <c r="DY51" s="1">
         <v>1761</v>
       </c>
       <c r="DZ51" s="1">
         <v>1761</v>
       </c>
       <c r="EA51" s="1" t="s">
         <v>266</v>
       </c>
@@ -30927,51 +30378,51 @@
       <c r="AG52" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AH52" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AI52" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AJ52" s="3">
         <v>2453</v>
       </c>
       <c r="AK52" s="3">
         <v>59</v>
       </c>
       <c r="AL52" s="3">
         <v>1687</v>
       </c>
       <c r="AM52" s="3">
         <v>19</v>
       </c>
       <c r="AN52" s="8">
         <v>766</v>
       </c>
       <c r="AO52" s="6">
-        <v>126.8</v>
+        <v>126.4</v>
       </c>
       <c r="AP52" s="6">
         <v>31.2</v>
       </c>
       <c r="AQ52" s="9">
         <v>1290</v>
       </c>
       <c r="AR52" s="6">
         <v>52.6</v>
       </c>
       <c r="AS52" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AT52" s="7" t="s">
         <v>267</v>
       </c>
       <c r="AU52" s="1">
         <v>324</v>
       </c>
       <c r="AV52" s="1" t="s">
         <v>267</v>
       </c>
       <c r="AW52" s="1">
         <v>37</v>
       </c>
@@ -31164,60 +30615,60 @@
       <c r="DH52" s="6" t="s">
         <v>266</v>
       </c>
       <c r="DI52" s="6">
         <v>1.3</v>
       </c>
       <c r="DJ52" s="1" t="s">
         <v>266</v>
       </c>
       <c r="DK52" s="1">
         <v>2668</v>
       </c>
       <c r="DL52" s="1">
         <v>2394</v>
       </c>
       <c r="DM52" s="1">
         <v>274</v>
       </c>
       <c r="DN52" s="1">
         <v>2120</v>
       </c>
       <c r="DO52" s="1">
         <v>1686</v>
       </c>
       <c r="DP52" s="9">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="DQ52" s="9">
         <v>548</v>
       </c>
       <c r="DR52" s="9">
         <v>708</v>
       </c>
       <c r="DS52" s="9">
-        <v>-162</v>
+        <v>-160</v>
       </c>
       <c r="DT52" s="1">
         <v>59</v>
       </c>
       <c r="DU52" s="1">
         <v>1</v>
       </c>
       <c r="DV52" s="9">
         <v>606</v>
       </c>
       <c r="DW52" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DX52" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DY52" s="1" t="s">
         <v>272</v>
       </c>
       <c r="DZ52" s="1" t="s">
         <v>272</v>
       </c>
       <c r="EA52" s="1" t="s">
         <v>272</v>
       </c>